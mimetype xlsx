--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="49">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -175,51 +175,51 @@
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
@@ -266,50 +266,56 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -427,51 +433,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -597,194 +603,201 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>49</xdr:col>
-      <xdr:colOff>337983</xdr:colOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>424764</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:rowOff>128716</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="28575" y="0"/>
-          <a:ext cx="1323360" cy="522544"/>
+          <a:off x="1" y="0"/>
+          <a:ext cx="1853513" cy="514865"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
@@ -1160,190 +1173,191 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK44"/>
+  <dimension ref="A2:BL44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AA5" sqref="AA5"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="BA3" sqref="BA3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="20" customWidth="1"/>
     <col min="2" max="3" width="6.42578125" style="20" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="20" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="20" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="12" max="17" width="6.42578125" style="20" hidden="1" customWidth="1"/>
     <col min="18" max="20" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="20" hidden="1" customWidth="1"/>
     <col min="22" max="49" width="6.42578125" style="20" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.28515625" style="20" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="53" max="54" width="7.42578125" style="1" customWidth="1"/>
     <col min="55" max="56" width="7.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63">
-      <c r="A2" s="72" t="s">
+    <row r="2" spans="1:64">
+      <c r="A2" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="72"/>
-[...60 lines deleted...]
-      <c r="BK2" s="72"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="78"/>
+      <c r="AU2" s="78"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="78"/>
+      <c r="AY2" s="78"/>
+      <c r="AZ2" s="78"/>
+      <c r="BA2" s="78"/>
+      <c r="BB2" s="78"/>
+      <c r="BC2" s="78"/>
+      <c r="BD2" s="78"/>
+      <c r="BE2" s="78"/>
+      <c r="BF2" s="78"/>
+      <c r="BG2" s="78"/>
+      <c r="BH2" s="78"/>
+      <c r="BI2" s="78"/>
+      <c r="BJ2" s="78"/>
+      <c r="BK2" s="78"/>
+      <c r="BL2" s="78"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
       <c r="Z3" s="40"/>
       <c r="AA3" s="40"/>
       <c r="AB3" s="40"/>
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
     </row>
-    <row r="4" spans="1:63" s="3" customFormat="1">
+    <row r="4" spans="1:64" s="3" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -1357,133 +1371,134 @@
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BD4" s="4"/>
       <c r="BF4" s="4"/>
       <c r="BH4" s="4"/>
       <c r="BI4" s="4"/>
-      <c r="BK4" s="4" t="s">
+      <c r="BL4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:63" s="20" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="5" spans="1:64" s="20" customFormat="1" ht="11.25">
+      <c r="A5" s="83"/>
+      <c r="B5" s="79">
         <v>2021</v>
       </c>
-      <c r="C5" s="76"/>
-[...10 lines deleted...]
-      <c r="N5" s="82">
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="87">
         <v>2022</v>
       </c>
-      <c r="O5" s="83"/>
-[...10 lines deleted...]
-      <c r="Z5" s="82">
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="87">
         <v>2023</v>
       </c>
-      <c r="AA5" s="83"/>
-[...10 lines deleted...]
-      <c r="AL5" s="80">
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88"/>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88"/>
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88"/>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="83"/>
+      <c r="AL5" s="85">
         <v>2024</v>
       </c>
-      <c r="AM5" s="81"/>
-[...10 lines deleted...]
-      <c r="AX5" s="77">
+      <c r="AM5" s="86"/>
+      <c r="AN5" s="86"/>
+      <c r="AO5" s="86"/>
+      <c r="AP5" s="86"/>
+      <c r="AQ5" s="86"/>
+      <c r="AR5" s="86"/>
+      <c r="AS5" s="86"/>
+      <c r="AT5" s="86"/>
+      <c r="AU5" s="86"/>
+      <c r="AV5" s="86"/>
+      <c r="AW5" s="86"/>
+      <c r="AX5" s="79">
         <v>2025</v>
       </c>
-      <c r="AY5" s="76"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="76">
+      <c r="AY5" s="80"/>
+      <c r="AZ5" s="80"/>
+      <c r="BA5" s="80"/>
+      <c r="BB5" s="80"/>
+      <c r="BC5" s="80"/>
+      <c r="BD5" s="80"/>
+      <c r="BE5" s="80"/>
+      <c r="BF5" s="80"/>
+      <c r="BG5" s="80"/>
+      <c r="BH5" s="80"/>
+      <c r="BI5" s="80"/>
+      <c r="BJ5" s="79">
         <v>2026</v>
       </c>
-      <c r="BK5" s="76"/>
+      <c r="BK5" s="80"/>
+      <c r="BL5" s="80"/>
     </row>
-    <row r="6" spans="1:63" s="20" customFormat="1" ht="11.25">
-      <c r="A6" s="79"/>
+    <row r="6" spans="1:64" s="20" customFormat="1" ht="11.25">
+      <c r="A6" s="84"/>
       <c r="B6" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="25" t="s">
@@ -1620,125 +1635,129 @@
       </c>
       <c r="BB6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="BC6" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="25" t="s">
         <v>24</v>
       </c>
       <c r="BI6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="BJ6" s="24" t="s">
+      <c r="BJ6" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="BK6" s="24" t="s">
+      <c r="BK6" s="67" t="s">
         <v>6</v>
       </c>
+      <c r="BL6" s="77" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="7" spans="1:63" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="73" t="s">
+    <row r="7" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="73"/>
-[...60 lines deleted...]
-      <c r="BK7" s="71"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="81"/>
+      <c r="R7" s="81"/>
+      <c r="S7" s="81"/>
+      <c r="T7" s="81"/>
+      <c r="U7" s="81"/>
+      <c r="V7" s="81"/>
+      <c r="W7" s="81"/>
+      <c r="X7" s="81"/>
+      <c r="Y7" s="81"/>
+      <c r="Z7" s="81"/>
+      <c r="AA7" s="81"/>
+      <c r="AB7" s="81"/>
+      <c r="AC7" s="81"/>
+      <c r="AD7" s="81"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AI7" s="81"/>
+      <c r="AJ7" s="81"/>
+      <c r="AK7" s="81"/>
+      <c r="AL7" s="81"/>
+      <c r="AM7" s="81"/>
+      <c r="AN7" s="81"/>
+      <c r="AO7" s="81"/>
+      <c r="AP7" s="81"/>
+      <c r="AQ7" s="81"/>
+      <c r="AR7" s="81"/>
+      <c r="AS7" s="81"/>
+      <c r="AT7" s="81"/>
+      <c r="AU7" s="81"/>
+      <c r="AV7" s="81"/>
+      <c r="AW7" s="81"/>
+      <c r="AX7" s="81"/>
+      <c r="AY7" s="81"/>
+      <c r="AZ7" s="81"/>
+      <c r="BA7" s="81"/>
+      <c r="BB7" s="81"/>
+      <c r="BC7" s="81"/>
+      <c r="BD7" s="81"/>
+      <c r="BE7" s="81"/>
+      <c r="BF7" s="81"/>
+      <c r="BG7" s="81"/>
+      <c r="BH7" s="81"/>
+      <c r="BI7" s="81"/>
+      <c r="BJ7" s="81"/>
+      <c r="BK7" s="81"/>
+      <c r="BL7" s="81"/>
     </row>
-    <row r="8" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="8" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="57">
         <v>2021</v>
       </c>
       <c r="C8" s="57">
         <v>1555</v>
       </c>
       <c r="D8" s="57">
         <v>1690</v>
       </c>
       <c r="E8" s="57">
         <v>1809</v>
       </c>
       <c r="F8" s="57">
         <v>1896</v>
       </c>
       <c r="G8" s="57">
         <v>2045</v>
       </c>
       <c r="H8" s="57">
         <v>2076</v>
       </c>
       <c r="I8" s="57">
@@ -1884,52 +1903,55 @@
       </c>
       <c r="BD8" s="27">
         <v>1499</v>
       </c>
       <c r="BE8" s="27">
         <v>1242</v>
       </c>
       <c r="BF8" s="27">
         <v>1378</v>
       </c>
       <c r="BG8" s="27">
         <v>1405</v>
       </c>
       <c r="BH8" s="27">
         <v>1176</v>
       </c>
       <c r="BI8" s="57">
         <v>1364</v>
       </c>
       <c r="BJ8" s="57">
         <v>1308</v>
       </c>
       <c r="BK8" s="27">
         <v>1089</v>
       </c>
+      <c r="BL8" s="71">
+        <v>1196</v>
+      </c>
     </row>
-    <row r="9" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="57">
         <v>1313</v>
       </c>
       <c r="C9" s="57">
         <v>962</v>
       </c>
       <c r="D9" s="57">
         <v>932</v>
       </c>
       <c r="E9" s="57">
         <v>1100</v>
       </c>
       <c r="F9" s="57">
         <v>1130</v>
       </c>
       <c r="G9" s="57">
         <v>1223</v>
       </c>
       <c r="H9" s="57">
         <v>1223</v>
       </c>
       <c r="I9" s="57">
@@ -2075,52 +2097,55 @@
       </c>
       <c r="BD9" s="27">
         <v>978</v>
       </c>
       <c r="BE9" s="27">
         <v>790</v>
       </c>
       <c r="BF9" s="27">
         <v>842</v>
       </c>
       <c r="BG9" s="27">
         <v>902</v>
       </c>
       <c r="BH9" s="27">
         <v>735</v>
       </c>
       <c r="BI9" s="57">
         <v>853</v>
       </c>
       <c r="BJ9" s="57">
         <v>814</v>
       </c>
       <c r="BK9" s="27">
         <v>670</v>
       </c>
+      <c r="BL9" s="71">
+        <v>745</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="57">
         <v>76</v>
       </c>
       <c r="C10" s="57">
         <v>65</v>
       </c>
       <c r="D10" s="57">
         <v>86</v>
       </c>
       <c r="E10" s="57">
         <v>75</v>
       </c>
       <c r="F10" s="57">
         <v>83</v>
       </c>
       <c r="G10" s="57">
         <v>100</v>
       </c>
       <c r="H10" s="57">
         <v>95</v>
       </c>
       <c r="I10" s="57">
@@ -2266,52 +2291,55 @@
       </c>
       <c r="BD10" s="27">
         <v>49</v>
       </c>
       <c r="BE10" s="27">
         <v>47</v>
       </c>
       <c r="BF10" s="27">
         <v>59</v>
       </c>
       <c r="BG10" s="27">
         <v>58</v>
       </c>
       <c r="BH10" s="27">
         <v>55</v>
       </c>
       <c r="BI10" s="57">
         <v>57</v>
       </c>
       <c r="BJ10" s="57">
         <v>49</v>
       </c>
       <c r="BK10" s="27">
         <v>57</v>
       </c>
+      <c r="BL10" s="71">
+        <v>49</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="57">
         <v>36</v>
       </c>
       <c r="C11" s="57">
         <v>26</v>
       </c>
       <c r="D11" s="57">
         <v>44</v>
       </c>
       <c r="E11" s="57">
         <v>29</v>
       </c>
       <c r="F11" s="57">
         <v>45</v>
       </c>
       <c r="G11" s="57">
         <v>43</v>
       </c>
       <c r="H11" s="57">
         <v>46</v>
       </c>
       <c r="I11" s="57">
@@ -2457,52 +2485,55 @@
       </c>
       <c r="BD11" s="27">
         <v>26</v>
       </c>
       <c r="BE11" s="27">
         <v>22</v>
       </c>
       <c r="BF11" s="27">
         <v>27</v>
       </c>
       <c r="BG11" s="27">
         <v>24</v>
       </c>
       <c r="BH11" s="27">
         <v>26</v>
       </c>
       <c r="BI11" s="57">
         <v>34</v>
       </c>
       <c r="BJ11" s="57">
         <v>25</v>
       </c>
       <c r="BK11" s="27">
         <v>21</v>
       </c>
+      <c r="BL11" s="71">
+        <v>21</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="57">
         <v>57</v>
       </c>
       <c r="C12" s="57">
         <v>46</v>
       </c>
       <c r="D12" s="57">
         <v>51</v>
       </c>
       <c r="E12" s="57">
         <v>52</v>
       </c>
       <c r="F12" s="57">
         <v>55</v>
       </c>
       <c r="G12" s="57">
         <v>60</v>
       </c>
       <c r="H12" s="57">
         <v>60</v>
       </c>
       <c r="I12" s="57">
@@ -2648,52 +2679,55 @@
       </c>
       <c r="BD12" s="27">
         <v>38</v>
       </c>
       <c r="BE12" s="27">
         <v>25</v>
       </c>
       <c r="BF12" s="27">
         <v>38</v>
       </c>
       <c r="BG12" s="27">
         <v>30</v>
       </c>
       <c r="BH12" s="27">
         <v>29</v>
       </c>
       <c r="BI12" s="57">
         <v>37</v>
       </c>
       <c r="BJ12" s="57">
         <v>40</v>
       </c>
       <c r="BK12" s="27">
         <v>31</v>
       </c>
+      <c r="BL12" s="71">
+        <v>32</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="57">
         <v>21</v>
       </c>
       <c r="C13" s="57">
         <v>15</v>
       </c>
       <c r="D13" s="57">
         <v>17</v>
       </c>
       <c r="E13" s="57">
         <v>23</v>
       </c>
       <c r="F13" s="57">
         <v>27</v>
       </c>
       <c r="G13" s="57">
         <v>23</v>
       </c>
       <c r="H13" s="57">
         <v>33</v>
       </c>
       <c r="I13" s="57">
@@ -2839,52 +2873,55 @@
       </c>
       <c r="BD13" s="27">
         <v>13</v>
       </c>
       <c r="BE13" s="27">
         <v>15</v>
       </c>
       <c r="BF13" s="27">
         <v>18</v>
       </c>
       <c r="BG13" s="27">
         <v>20</v>
       </c>
       <c r="BH13" s="27">
         <v>10</v>
       </c>
       <c r="BI13" s="57">
         <v>13</v>
       </c>
       <c r="BJ13" s="57">
         <v>11</v>
       </c>
       <c r="BK13" s="27">
         <v>10</v>
       </c>
+      <c r="BL13" s="71">
+        <v>14</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="57">
         <v>18</v>
       </c>
       <c r="C14" s="57">
         <v>26</v>
       </c>
       <c r="D14" s="57">
         <v>30</v>
       </c>
       <c r="E14" s="57">
         <v>30</v>
       </c>
       <c r="F14" s="57">
         <v>27</v>
       </c>
       <c r="G14" s="57">
         <v>30</v>
       </c>
       <c r="H14" s="57">
         <v>26</v>
       </c>
       <c r="I14" s="57">
@@ -3030,52 +3067,55 @@
       </c>
       <c r="BD14" s="27">
         <v>28</v>
       </c>
       <c r="BE14" s="27">
         <v>17</v>
       </c>
       <c r="BF14" s="27">
         <v>20</v>
       </c>
       <c r="BG14" s="27">
         <v>17</v>
       </c>
       <c r="BH14" s="27">
         <v>27</v>
       </c>
       <c r="BI14" s="57">
         <v>23</v>
       </c>
       <c r="BJ14" s="57">
         <v>22</v>
       </c>
       <c r="BK14" s="27">
         <v>16</v>
       </c>
+      <c r="BL14" s="71">
+        <v>17</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="57">
         <v>39</v>
       </c>
       <c r="C15" s="57">
         <v>51</v>
       </c>
       <c r="D15" s="57">
         <v>48</v>
       </c>
       <c r="E15" s="57">
         <v>52</v>
       </c>
       <c r="F15" s="57">
         <v>43</v>
       </c>
       <c r="G15" s="57">
         <v>60</v>
       </c>
       <c r="H15" s="57">
         <v>46</v>
       </c>
       <c r="I15" s="57">
@@ -3221,52 +3261,55 @@
       </c>
       <c r="BD15" s="27">
         <v>37</v>
       </c>
       <c r="BE15" s="27">
         <v>39</v>
       </c>
       <c r="BF15" s="27">
         <v>36</v>
       </c>
       <c r="BG15" s="27">
         <v>28</v>
       </c>
       <c r="BH15" s="27">
         <v>27</v>
       </c>
       <c r="BI15" s="57">
         <v>33</v>
       </c>
       <c r="BJ15" s="57">
         <v>39</v>
       </c>
       <c r="BK15" s="27">
         <v>30</v>
       </c>
+      <c r="BL15" s="71">
+        <v>38</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="57">
         <v>138</v>
       </c>
       <c r="C16" s="57">
         <v>99</v>
       </c>
       <c r="D16" s="57">
         <v>141</v>
       </c>
       <c r="E16" s="57">
         <v>136</v>
       </c>
       <c r="F16" s="57">
         <v>143</v>
       </c>
       <c r="G16" s="57">
         <v>145</v>
       </c>
       <c r="H16" s="57">
         <v>151</v>
       </c>
       <c r="I16" s="57">
@@ -3412,52 +3455,55 @@
       </c>
       <c r="BD16" s="27">
         <v>95</v>
       </c>
       <c r="BE16" s="27">
         <v>66</v>
       </c>
       <c r="BF16" s="27">
         <v>95</v>
       </c>
       <c r="BG16" s="27">
         <v>101</v>
       </c>
       <c r="BH16" s="27">
         <v>85</v>
       </c>
       <c r="BI16" s="57">
         <v>87</v>
       </c>
       <c r="BJ16" s="57">
         <v>85</v>
       </c>
       <c r="BK16" s="27">
         <v>79</v>
       </c>
+      <c r="BL16" s="71">
+        <v>76</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="57">
         <v>32</v>
       </c>
       <c r="C17" s="57">
         <v>24</v>
       </c>
       <c r="D17" s="57">
         <v>32</v>
       </c>
       <c r="E17" s="57">
         <v>30</v>
       </c>
       <c r="F17" s="57">
         <v>38</v>
       </c>
       <c r="G17" s="57">
         <v>30</v>
       </c>
       <c r="H17" s="57">
         <v>35</v>
       </c>
       <c r="I17" s="57">
@@ -3603,52 +3649,55 @@
       </c>
       <c r="BD17" s="27">
         <v>27</v>
       </c>
       <c r="BE17" s="27">
         <v>25</v>
       </c>
       <c r="BF17" s="27">
         <v>25</v>
       </c>
       <c r="BG17" s="27">
         <v>21</v>
       </c>
       <c r="BH17" s="27">
         <v>31</v>
       </c>
       <c r="BI17" s="57">
         <v>25</v>
       </c>
       <c r="BJ17" s="57">
         <v>20</v>
       </c>
       <c r="BK17" s="27">
         <v>16</v>
       </c>
+      <c r="BL17" s="71">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="57">
         <v>84</v>
       </c>
       <c r="C18" s="57">
         <v>66</v>
       </c>
       <c r="D18" s="57">
         <v>73</v>
       </c>
       <c r="E18" s="57">
         <v>79</v>
       </c>
       <c r="F18" s="57">
         <v>84</v>
       </c>
       <c r="G18" s="57">
         <v>100</v>
       </c>
       <c r="H18" s="57">
         <v>100</v>
       </c>
       <c r="I18" s="57">
@@ -3794,52 +3843,55 @@
       </c>
       <c r="BD18" s="27">
         <v>54</v>
       </c>
       <c r="BE18" s="27">
         <v>38</v>
       </c>
       <c r="BF18" s="27">
         <v>64</v>
       </c>
       <c r="BG18" s="27">
         <v>47</v>
       </c>
       <c r="BH18" s="27">
         <v>35</v>
       </c>
       <c r="BI18" s="57">
         <v>45</v>
       </c>
       <c r="BJ18" s="57">
         <v>46</v>
       </c>
       <c r="BK18" s="27">
         <v>37</v>
       </c>
+      <c r="BL18" s="71">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="57">
         <v>90</v>
       </c>
       <c r="C19" s="57">
         <v>67</v>
       </c>
       <c r="D19" s="57">
         <v>83</v>
       </c>
       <c r="E19" s="57">
         <v>92</v>
       </c>
       <c r="F19" s="57">
         <v>88</v>
       </c>
       <c r="G19" s="57">
         <v>91</v>
       </c>
       <c r="H19" s="57">
         <v>101</v>
       </c>
       <c r="I19" s="57">
@@ -3985,52 +4037,55 @@
       </c>
       <c r="BD19" s="27">
         <v>74</v>
       </c>
       <c r="BE19" s="27">
         <v>69</v>
       </c>
       <c r="BF19" s="27">
         <v>61</v>
       </c>
       <c r="BG19" s="27">
         <v>59</v>
       </c>
       <c r="BH19" s="27">
         <v>43</v>
       </c>
       <c r="BI19" s="57">
         <v>76</v>
       </c>
       <c r="BJ19" s="57">
         <v>63</v>
       </c>
       <c r="BK19" s="27">
         <v>47</v>
       </c>
+      <c r="BL19" s="71">
+        <v>57</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="57">
         <v>101</v>
       </c>
       <c r="C20" s="57">
         <v>71</v>
       </c>
       <c r="D20" s="57">
         <v>112</v>
       </c>
       <c r="E20" s="57">
         <v>84</v>
       </c>
       <c r="F20" s="57">
         <v>106</v>
       </c>
       <c r="G20" s="57">
         <v>117</v>
       </c>
       <c r="H20" s="57">
         <v>122</v>
       </c>
       <c r="I20" s="57">
@@ -4176,52 +4231,55 @@
       </c>
       <c r="BD20" s="27">
         <v>62</v>
       </c>
       <c r="BE20" s="27">
         <v>59</v>
       </c>
       <c r="BF20" s="27">
         <v>73</v>
       </c>
       <c r="BG20" s="27">
         <v>75</v>
       </c>
       <c r="BH20" s="27">
         <v>59</v>
       </c>
       <c r="BI20" s="57">
         <v>62</v>
       </c>
       <c r="BJ20" s="57">
         <v>79</v>
       </c>
       <c r="BK20" s="27">
         <v>52</v>
       </c>
+      <c r="BL20" s="71">
+        <v>65</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="57">
         <v>16</v>
       </c>
       <c r="C21" s="57">
         <v>37</v>
       </c>
       <c r="D21" s="57">
         <v>41</v>
       </c>
       <c r="E21" s="57">
         <v>27</v>
       </c>
       <c r="F21" s="57">
         <v>27</v>
       </c>
       <c r="G21" s="57">
         <v>23</v>
       </c>
       <c r="H21" s="57">
         <v>38</v>
       </c>
       <c r="I21" s="57">
@@ -4367,119 +4425,123 @@
       </c>
       <c r="BD21" s="27">
         <v>18</v>
       </c>
       <c r="BE21" s="27">
         <v>30</v>
       </c>
       <c r="BF21" s="27">
         <v>20</v>
       </c>
       <c r="BG21" s="27">
         <v>23</v>
       </c>
       <c r="BH21" s="27">
         <v>14</v>
       </c>
       <c r="BI21" s="57">
         <v>19</v>
       </c>
       <c r="BJ21" s="57">
         <v>15</v>
       </c>
       <c r="BK21" s="27">
         <v>23</v>
       </c>
+      <c r="BL21" s="71">
+        <v>17</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="74" t="s">
+    <row r="22" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="74"/>
-[...60 lines deleted...]
-      <c r="BK22" s="74"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
+      <c r="Z22" s="82"/>
+      <c r="AA22" s="82"/>
+      <c r="AB22" s="82"/>
+      <c r="AC22" s="82"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="82"/>
+      <c r="AF22" s="82"/>
+      <c r="AG22" s="82"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="82"/>
+      <c r="AL22" s="82"/>
+      <c r="AM22" s="82"/>
+      <c r="AN22" s="82"/>
+      <c r="AO22" s="82"/>
+      <c r="AP22" s="82"/>
+      <c r="AQ22" s="82"/>
+      <c r="AR22" s="82"/>
+      <c r="AS22" s="82"/>
+      <c r="AT22" s="82"/>
+      <c r="AU22" s="82"/>
+      <c r="AV22" s="82"/>
+      <c r="AW22" s="82"/>
+      <c r="AX22" s="82"/>
+      <c r="AY22" s="82"/>
+      <c r="AZ22" s="82"/>
+      <c r="BA22" s="82"/>
+      <c r="BB22" s="82"/>
+      <c r="BC22" s="82"/>
+      <c r="BD22" s="82"/>
+      <c r="BE22" s="82"/>
+      <c r="BF22" s="82"/>
+      <c r="BG22" s="82"/>
+      <c r="BH22" s="82"/>
+      <c r="BI22" s="82"/>
+      <c r="BJ22" s="82"/>
+      <c r="BK22" s="82"/>
+      <c r="BL22" s="82"/>
     </row>
-    <row r="23" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="27">
         <v>1581</v>
       </c>
       <c r="C23" s="27">
         <v>1177</v>
       </c>
       <c r="D23" s="27">
         <v>1232</v>
       </c>
       <c r="E23" s="27">
         <v>1366</v>
       </c>
       <c r="F23" s="27">
         <v>1426</v>
       </c>
       <c r="G23" s="27">
         <v>1524</v>
       </c>
       <c r="H23" s="27">
         <v>1536</v>
       </c>
       <c r="I23" s="27">
@@ -4625,52 +4687,55 @@
       </c>
       <c r="BD23" s="27">
         <v>1166</v>
       </c>
       <c r="BE23" s="27">
         <v>955</v>
       </c>
       <c r="BF23" s="27">
         <v>1044</v>
       </c>
       <c r="BG23" s="27">
         <v>1117</v>
       </c>
       <c r="BH23" s="27">
         <v>892</v>
       </c>
       <c r="BI23" s="57">
         <v>1058</v>
       </c>
       <c r="BJ23" s="57">
         <v>1006</v>
       </c>
       <c r="BK23" s="27">
         <v>833</v>
       </c>
+      <c r="BL23" s="71">
+        <v>907</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="34" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="27">
         <v>1313</v>
       </c>
       <c r="C24" s="27">
         <v>962</v>
       </c>
       <c r="D24" s="27">
         <v>932</v>
       </c>
       <c r="E24" s="27">
         <v>1100</v>
       </c>
       <c r="F24" s="27">
         <v>1130</v>
       </c>
       <c r="G24" s="27">
         <v>1223</v>
       </c>
       <c r="H24" s="27">
         <v>1223</v>
       </c>
       <c r="I24" s="27">
@@ -4816,52 +4881,55 @@
       </c>
       <c r="BD24" s="27">
         <v>978</v>
       </c>
       <c r="BE24" s="27">
         <v>790</v>
       </c>
       <c r="BF24" s="27">
         <v>842</v>
       </c>
       <c r="BG24" s="27">
         <v>902</v>
       </c>
       <c r="BH24" s="27">
         <v>735</v>
       </c>
       <c r="BI24" s="57">
         <v>853</v>
       </c>
       <c r="BJ24" s="57">
         <v>814</v>
       </c>
       <c r="BK24" s="27">
         <v>670</v>
       </c>
+      <c r="BL24" s="71">
+        <v>745</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="27">
         <v>45</v>
       </c>
       <c r="C25" s="27">
         <v>34</v>
       </c>
       <c r="D25" s="27">
         <v>53</v>
       </c>
       <c r="E25" s="27">
         <v>39</v>
       </c>
       <c r="F25" s="27">
         <v>50</v>
       </c>
       <c r="G25" s="27">
         <v>50</v>
       </c>
       <c r="H25" s="27">
         <v>40</v>
       </c>
       <c r="I25" s="27">
@@ -5007,52 +5075,55 @@
       </c>
       <c r="BD25" s="27">
         <v>27</v>
       </c>
       <c r="BE25" s="27">
         <v>26</v>
       </c>
       <c r="BF25" s="27">
         <v>27</v>
       </c>
       <c r="BG25" s="27">
         <v>32</v>
       </c>
       <c r="BH25" s="27">
         <v>26</v>
       </c>
       <c r="BI25" s="57">
         <v>36</v>
       </c>
       <c r="BJ25" s="57">
         <v>28</v>
       </c>
       <c r="BK25" s="27">
         <v>30</v>
       </c>
+      <c r="BL25" s="71">
+        <v>28</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="27">
         <v>97</v>
       </c>
       <c r="C26" s="27">
         <v>81</v>
       </c>
       <c r="D26" s="27">
         <v>117</v>
       </c>
       <c r="E26" s="27">
         <v>105</v>
       </c>
       <c r="F26" s="27">
         <v>118</v>
       </c>
       <c r="G26" s="27">
         <v>111</v>
       </c>
       <c r="H26" s="27">
         <v>125</v>
       </c>
       <c r="I26" s="27">
@@ -5198,52 +5269,55 @@
       </c>
       <c r="BD26" s="27">
         <v>70</v>
       </c>
       <c r="BE26" s="27">
         <v>56</v>
       </c>
       <c r="BF26" s="27">
         <v>77</v>
       </c>
       <c r="BG26" s="27">
         <v>86</v>
       </c>
       <c r="BH26" s="27">
         <v>62</v>
       </c>
       <c r="BI26" s="57">
         <v>70</v>
       </c>
       <c r="BJ26" s="57">
         <v>69</v>
       </c>
       <c r="BK26" s="27">
         <v>64</v>
       </c>
+      <c r="BL26" s="71">
+        <v>56</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="27">
         <v>6</v>
       </c>
       <c r="C27" s="27">
         <v>3</v>
       </c>
       <c r="D27" s="27">
         <v>5</v>
       </c>
       <c r="E27" s="27">
         <v>8</v>
       </c>
       <c r="F27" s="27">
         <v>4</v>
       </c>
       <c r="G27" s="27">
         <v>7</v>
       </c>
       <c r="H27" s="27">
         <v>3</v>
       </c>
       <c r="I27" s="27">
@@ -5389,52 +5463,55 @@
       </c>
       <c r="BD27" s="27">
         <v>1</v>
       </c>
       <c r="BE27" s="27">
         <v>3</v>
       </c>
       <c r="BF27" s="27">
         <v>5</v>
       </c>
       <c r="BG27" s="27">
         <v>4</v>
       </c>
       <c r="BH27" s="27">
         <v>2</v>
       </c>
       <c r="BI27" s="57">
         <v>2</v>
       </c>
       <c r="BJ27" s="57">
         <v>2</v>
       </c>
       <c r="BK27" s="27">
         <v>0</v>
       </c>
+      <c r="BL27" s="71">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="27">
         <v>53</v>
       </c>
       <c r="C28" s="27">
         <v>44</v>
       </c>
       <c r="D28" s="27">
         <v>50</v>
       </c>
       <c r="E28" s="27">
         <v>59</v>
       </c>
       <c r="F28" s="27">
         <v>50</v>
       </c>
       <c r="G28" s="27">
         <v>54</v>
       </c>
       <c r="H28" s="27">
         <v>62</v>
       </c>
       <c r="I28" s="27">
@@ -5580,52 +5657,55 @@
       </c>
       <c r="BD28" s="27">
         <v>52</v>
       </c>
       <c r="BE28" s="27">
         <v>43</v>
       </c>
       <c r="BF28" s="27">
         <v>36</v>
       </c>
       <c r="BG28" s="27">
         <v>40</v>
       </c>
       <c r="BH28" s="27">
         <v>23</v>
       </c>
       <c r="BI28" s="57">
         <v>52</v>
       </c>
       <c r="BJ28" s="57">
         <v>36</v>
       </c>
       <c r="BK28" s="27">
         <v>33</v>
       </c>
+      <c r="BL28" s="71">
+        <v>33</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="27">
         <v>67</v>
       </c>
       <c r="C29" s="27">
         <v>53</v>
       </c>
       <c r="D29" s="27">
         <v>75</v>
       </c>
       <c r="E29" s="27">
         <v>55</v>
       </c>
       <c r="F29" s="27">
         <v>74</v>
       </c>
       <c r="G29" s="27">
         <v>79</v>
       </c>
       <c r="H29" s="27">
         <v>83</v>
       </c>
       <c r="I29" s="27">
@@ -5771,119 +5851,123 @@
       </c>
       <c r="BD29" s="27">
         <v>38</v>
       </c>
       <c r="BE29" s="27">
         <v>37</v>
       </c>
       <c r="BF29" s="27">
         <v>57</v>
       </c>
       <c r="BG29" s="27">
         <v>53</v>
       </c>
       <c r="BH29" s="27">
         <v>44</v>
       </c>
       <c r="BI29" s="57">
         <v>45</v>
       </c>
       <c r="BJ29" s="57">
         <v>57</v>
       </c>
       <c r="BK29" s="27">
         <v>36</v>
       </c>
+      <c r="BL29" s="71">
+        <v>43</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="75" t="s">
+    <row r="30" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="75"/>
-[...60 lines deleted...]
-      <c r="BK30" s="75"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="81"/>
+      <c r="G30" s="81"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="81"/>
+      <c r="M30" s="81"/>
+      <c r="N30" s="81"/>
+      <c r="O30" s="81"/>
+      <c r="P30" s="81"/>
+      <c r="Q30" s="81"/>
+      <c r="R30" s="81"/>
+      <c r="S30" s="81"/>
+      <c r="T30" s="81"/>
+      <c r="U30" s="81"/>
+      <c r="V30" s="81"/>
+      <c r="W30" s="81"/>
+      <c r="X30" s="81"/>
+      <c r="Y30" s="81"/>
+      <c r="Z30" s="81"/>
+      <c r="AA30" s="81"/>
+      <c r="AB30" s="81"/>
+      <c r="AC30" s="81"/>
+      <c r="AD30" s="81"/>
+      <c r="AE30" s="81"/>
+      <c r="AF30" s="81"/>
+      <c r="AG30" s="81"/>
+      <c r="AH30" s="81"/>
+      <c r="AI30" s="81"/>
+      <c r="AJ30" s="81"/>
+      <c r="AK30" s="81"/>
+      <c r="AL30" s="81"/>
+      <c r="AM30" s="81"/>
+      <c r="AN30" s="81"/>
+      <c r="AO30" s="81"/>
+      <c r="AP30" s="81"/>
+      <c r="AQ30" s="81"/>
+      <c r="AR30" s="81"/>
+      <c r="AS30" s="81"/>
+      <c r="AT30" s="81"/>
+      <c r="AU30" s="81"/>
+      <c r="AV30" s="81"/>
+      <c r="AW30" s="81"/>
+      <c r="AX30" s="81"/>
+      <c r="AY30" s="81"/>
+      <c r="AZ30" s="81"/>
+      <c r="BA30" s="81"/>
+      <c r="BB30" s="81"/>
+      <c r="BC30" s="81"/>
+      <c r="BD30" s="81"/>
+      <c r="BE30" s="81"/>
+      <c r="BF30" s="81"/>
+      <c r="BG30" s="81"/>
+      <c r="BH30" s="81"/>
+      <c r="BI30" s="81"/>
+      <c r="BJ30" s="81"/>
+      <c r="BK30" s="81"/>
+      <c r="BL30" s="81"/>
     </row>
-    <row r="31" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="27">
         <v>440</v>
       </c>
       <c r="C31" s="27">
         <v>378</v>
       </c>
       <c r="D31" s="27">
         <v>458</v>
       </c>
       <c r="E31" s="27">
         <v>443</v>
       </c>
       <c r="F31" s="27">
         <v>470</v>
       </c>
       <c r="G31" s="27">
         <v>521</v>
       </c>
       <c r="H31" s="27">
         <v>540</v>
       </c>
       <c r="I31" s="27">
@@ -6029,52 +6113,55 @@
       </c>
       <c r="BD31" s="27">
         <v>333</v>
       </c>
       <c r="BE31" s="27">
         <v>287</v>
       </c>
       <c r="BF31" s="27">
         <v>334</v>
       </c>
       <c r="BG31" s="27">
         <v>288</v>
       </c>
       <c r="BH31" s="27">
         <v>284</v>
       </c>
       <c r="BI31" s="57">
         <v>306</v>
       </c>
       <c r="BJ31" s="57">
         <v>302</v>
       </c>
       <c r="BK31" s="27">
         <v>256</v>
       </c>
+      <c r="BL31" s="72">
+        <v>289</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="27">
         <v>31</v>
       </c>
       <c r="C32" s="27">
         <v>31</v>
       </c>
       <c r="D32" s="27">
         <v>33</v>
       </c>
       <c r="E32" s="27">
         <v>36</v>
       </c>
       <c r="F32" s="27">
         <v>33</v>
       </c>
       <c r="G32" s="27">
         <v>50</v>
       </c>
       <c r="H32" s="27">
         <v>55</v>
       </c>
       <c r="I32" s="27">
@@ -6220,52 +6307,55 @@
       </c>
       <c r="BD32" s="27">
         <v>22</v>
       </c>
       <c r="BE32" s="27">
         <v>21</v>
       </c>
       <c r="BF32" s="27">
         <v>32</v>
       </c>
       <c r="BG32" s="27">
         <v>26</v>
       </c>
       <c r="BH32" s="27">
         <v>29</v>
       </c>
       <c r="BI32" s="57">
         <v>21</v>
       </c>
       <c r="BJ32" s="57">
         <v>21</v>
       </c>
       <c r="BK32" s="27">
         <v>27</v>
       </c>
+      <c r="BL32" s="72">
+        <v>21</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="27">
         <v>36</v>
       </c>
       <c r="C33" s="27">
         <v>26</v>
       </c>
       <c r="D33" s="27">
         <v>44</v>
       </c>
       <c r="E33" s="27">
         <v>29</v>
       </c>
       <c r="F33" s="27">
         <v>45</v>
       </c>
       <c r="G33" s="27">
         <v>43</v>
       </c>
       <c r="H33" s="27">
         <v>46</v>
       </c>
       <c r="I33" s="27">
@@ -6411,52 +6501,55 @@
       </c>
       <c r="BD33" s="27">
         <v>26</v>
       </c>
       <c r="BE33" s="27">
         <v>22</v>
       </c>
       <c r="BF33" s="27">
         <v>27</v>
       </c>
       <c r="BG33" s="27">
         <v>24</v>
       </c>
       <c r="BH33" s="27">
         <v>26</v>
       </c>
       <c r="BI33" s="57">
         <v>34</v>
       </c>
       <c r="BJ33" s="57">
         <v>25</v>
       </c>
       <c r="BK33" s="27">
         <v>21</v>
       </c>
+      <c r="BL33" s="72">
+        <v>21</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="27">
         <v>57</v>
       </c>
       <c r="C34" s="27">
         <v>46</v>
       </c>
       <c r="D34" s="27">
         <v>51</v>
       </c>
       <c r="E34" s="27">
         <v>52</v>
       </c>
       <c r="F34" s="27">
         <v>55</v>
       </c>
       <c r="G34" s="27">
         <v>60</v>
       </c>
       <c r="H34" s="27">
         <v>60</v>
       </c>
       <c r="I34" s="27">
@@ -6602,52 +6695,55 @@
       </c>
       <c r="BD34" s="27">
         <v>38</v>
       </c>
       <c r="BE34" s="27">
         <v>25</v>
       </c>
       <c r="BF34" s="27">
         <v>38</v>
       </c>
       <c r="BG34" s="27">
         <v>30</v>
       </c>
       <c r="BH34" s="27">
         <v>29</v>
       </c>
       <c r="BI34" s="57">
         <v>37</v>
       </c>
       <c r="BJ34" s="57">
         <v>40</v>
       </c>
       <c r="BK34" s="27">
         <v>31</v>
       </c>
+      <c r="BL34" s="72">
+        <v>32</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="27">
         <v>21</v>
       </c>
       <c r="C35" s="27">
         <v>15</v>
       </c>
       <c r="D35" s="27">
         <v>17</v>
       </c>
       <c r="E35" s="27">
         <v>23</v>
       </c>
       <c r="F35" s="27">
         <v>27</v>
       </c>
       <c r="G35" s="27">
         <v>23</v>
       </c>
       <c r="H35" s="27">
         <v>33</v>
       </c>
       <c r="I35" s="27">
@@ -6793,52 +6889,55 @@
       </c>
       <c r="BD35" s="27">
         <v>13</v>
       </c>
       <c r="BE35" s="27">
         <v>15</v>
       </c>
       <c r="BF35" s="27">
         <v>18</v>
       </c>
       <c r="BG35" s="27">
         <v>20</v>
       </c>
       <c r="BH35" s="27">
         <v>10</v>
       </c>
       <c r="BI35" s="57">
         <v>13</v>
       </c>
       <c r="BJ35" s="57">
         <v>11</v>
       </c>
       <c r="BK35" s="27">
         <v>10</v>
       </c>
+      <c r="BL35" s="72">
+        <v>14</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="34" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="27">
         <v>18</v>
       </c>
       <c r="C36" s="27">
         <v>26</v>
       </c>
       <c r="D36" s="27">
         <v>30</v>
       </c>
       <c r="E36" s="27">
         <v>30</v>
       </c>
       <c r="F36" s="27">
         <v>27</v>
       </c>
       <c r="G36" s="27">
         <v>30</v>
       </c>
       <c r="H36" s="27">
         <v>26</v>
       </c>
       <c r="I36" s="27">
@@ -6984,52 +7083,55 @@
       </c>
       <c r="BD36" s="27">
         <v>28</v>
       </c>
       <c r="BE36" s="27">
         <v>17</v>
       </c>
       <c r="BF36" s="27">
         <v>20</v>
       </c>
       <c r="BG36" s="27">
         <v>17</v>
       </c>
       <c r="BH36" s="27">
         <v>27</v>
       </c>
       <c r="BI36" s="57">
         <v>23</v>
       </c>
       <c r="BJ36" s="57">
         <v>22</v>
       </c>
       <c r="BK36" s="27">
         <v>16</v>
       </c>
+      <c r="BL36" s="72">
+        <v>17</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="27">
         <v>39</v>
       </c>
       <c r="C37" s="27">
         <v>51</v>
       </c>
       <c r="D37" s="27">
         <v>48</v>
       </c>
       <c r="E37" s="27">
         <v>52</v>
       </c>
       <c r="F37" s="27">
         <v>43</v>
       </c>
       <c r="G37" s="27">
         <v>60</v>
       </c>
       <c r="H37" s="27">
         <v>46</v>
       </c>
       <c r="I37" s="27">
@@ -7175,52 +7277,55 @@
       </c>
       <c r="BD37" s="27">
         <v>37</v>
       </c>
       <c r="BE37" s="27">
         <v>39</v>
       </c>
       <c r="BF37" s="27">
         <v>36</v>
       </c>
       <c r="BG37" s="27">
         <v>28</v>
       </c>
       <c r="BH37" s="27">
         <v>27</v>
       </c>
       <c r="BI37" s="57">
         <v>33</v>
       </c>
       <c r="BJ37" s="57">
         <v>39</v>
       </c>
       <c r="BK37" s="27">
         <v>30</v>
       </c>
+      <c r="BL37" s="72">
+        <v>38</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A38" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="27">
         <v>41</v>
       </c>
       <c r="C38" s="27">
         <v>18</v>
       </c>
       <c r="D38" s="27">
         <v>24</v>
       </c>
       <c r="E38" s="27">
         <v>31</v>
       </c>
       <c r="F38" s="27">
         <v>25</v>
       </c>
       <c r="G38" s="27">
         <v>34</v>
       </c>
       <c r="H38" s="27">
         <v>26</v>
       </c>
       <c r="I38" s="27">
@@ -7366,52 +7471,55 @@
       </c>
       <c r="BD38" s="27">
         <v>25</v>
       </c>
       <c r="BE38" s="27">
         <v>10</v>
       </c>
       <c r="BF38" s="27">
         <v>18</v>
       </c>
       <c r="BG38" s="27">
         <v>15</v>
       </c>
       <c r="BH38" s="27">
         <v>23</v>
       </c>
       <c r="BI38" s="57">
         <v>17</v>
       </c>
       <c r="BJ38" s="57">
         <v>16</v>
       </c>
       <c r="BK38" s="27">
         <v>15</v>
       </c>
+      <c r="BL38" s="72">
+        <v>20</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A39" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="27">
         <v>32</v>
       </c>
       <c r="C39" s="27">
         <v>24</v>
       </c>
       <c r="D39" s="27">
         <v>32</v>
       </c>
       <c r="E39" s="27">
         <v>30</v>
       </c>
       <c r="F39" s="27">
         <v>38</v>
       </c>
       <c r="G39" s="27">
         <v>30</v>
       </c>
       <c r="H39" s="27">
         <v>35</v>
       </c>
       <c r="I39" s="27">
@@ -7557,52 +7665,55 @@
       </c>
       <c r="BD39" s="27">
         <v>27</v>
       </c>
       <c r="BE39" s="27">
         <v>25</v>
       </c>
       <c r="BF39" s="27">
         <v>25</v>
       </c>
       <c r="BG39" s="27">
         <v>21</v>
       </c>
       <c r="BH39" s="27">
         <v>31</v>
       </c>
       <c r="BI39" s="57">
         <v>25</v>
       </c>
       <c r="BJ39" s="57">
         <v>20</v>
       </c>
       <c r="BK39" s="27">
         <v>16</v>
       </c>
+      <c r="BL39" s="72">
+        <v>14</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A40" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="27">
         <v>78</v>
       </c>
       <c r="C40" s="27">
         <v>63</v>
       </c>
       <c r="D40" s="27">
         <v>68</v>
       </c>
       <c r="E40" s="27">
         <v>71</v>
       </c>
       <c r="F40" s="27">
         <v>80</v>
       </c>
       <c r="G40" s="27">
         <v>93</v>
       </c>
       <c r="H40" s="27">
         <v>97</v>
       </c>
       <c r="I40" s="27">
@@ -7748,52 +7859,55 @@
       </c>
       <c r="BD40" s="27">
         <v>53</v>
       </c>
       <c r="BE40" s="27">
         <v>35</v>
       </c>
       <c r="BF40" s="27">
         <v>59</v>
       </c>
       <c r="BG40" s="27">
         <v>43</v>
       </c>
       <c r="BH40" s="27">
         <v>33</v>
       </c>
       <c r="BI40" s="57">
         <v>43</v>
       </c>
       <c r="BJ40" s="57">
         <v>44</v>
       </c>
       <c r="BK40" s="27">
         <v>37</v>
       </c>
+      <c r="BL40" s="72">
+        <v>49</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A41" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="27">
         <v>37</v>
       </c>
       <c r="C41" s="27">
         <v>23</v>
       </c>
       <c r="D41" s="27">
         <v>33</v>
       </c>
       <c r="E41" s="27">
         <v>33</v>
       </c>
       <c r="F41" s="27">
         <v>38</v>
       </c>
       <c r="G41" s="27">
         <v>37</v>
       </c>
       <c r="H41" s="27">
         <v>39</v>
       </c>
       <c r="I41" s="27">
@@ -7939,52 +8053,55 @@
       </c>
       <c r="BD41" s="27">
         <v>22</v>
       </c>
       <c r="BE41" s="27">
         <v>26</v>
       </c>
       <c r="BF41" s="27">
         <v>25</v>
       </c>
       <c r="BG41" s="27">
         <v>19</v>
       </c>
       <c r="BH41" s="27">
         <v>20</v>
       </c>
       <c r="BI41" s="57">
         <v>24</v>
       </c>
       <c r="BJ41" s="57">
         <v>27</v>
       </c>
       <c r="BK41" s="27">
         <v>14</v>
       </c>
+      <c r="BL41" s="72">
+        <v>24</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A42" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="27">
         <v>34</v>
       </c>
       <c r="C42" s="27">
         <v>18</v>
       </c>
       <c r="D42" s="27">
         <v>37</v>
       </c>
       <c r="E42" s="27">
         <v>29</v>
       </c>
       <c r="F42" s="27">
         <v>32</v>
       </c>
       <c r="G42" s="27">
         <v>38</v>
       </c>
       <c r="H42" s="27">
         <v>39</v>
       </c>
       <c r="I42" s="27">
@@ -8130,52 +8247,55 @@
       </c>
       <c r="BD42" s="27">
         <v>24</v>
       </c>
       <c r="BE42" s="27">
         <v>22</v>
       </c>
       <c r="BF42" s="27">
         <v>16</v>
       </c>
       <c r="BG42" s="27">
         <v>22</v>
       </c>
       <c r="BH42" s="27">
         <v>15</v>
       </c>
       <c r="BI42" s="57">
         <v>17</v>
       </c>
       <c r="BJ42" s="57">
         <v>22</v>
       </c>
       <c r="BK42" s="27">
         <v>16</v>
       </c>
+      <c r="BL42" s="72">
+        <v>22</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A43" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="8">
         <v>16</v>
       </c>
       <c r="C43" s="8">
         <v>37</v>
       </c>
       <c r="D43" s="8">
         <v>41</v>
       </c>
       <c r="E43" s="8">
         <v>27</v>
       </c>
       <c r="F43" s="8">
         <v>27</v>
       </c>
       <c r="G43" s="8">
         <v>23</v>
       </c>
       <c r="H43" s="8">
         <v>38</v>
       </c>
       <c r="I43" s="8">
@@ -8321,436 +8441,443 @@
       </c>
       <c r="BD43" s="8">
         <v>18</v>
       </c>
       <c r="BE43" s="8">
         <v>30</v>
       </c>
       <c r="BF43" s="8">
         <v>20</v>
       </c>
       <c r="BG43" s="8">
         <v>23</v>
       </c>
       <c r="BH43" s="8">
         <v>14</v>
       </c>
       <c r="BI43" s="14">
         <v>19</v>
       </c>
       <c r="BJ43" s="14">
         <v>15</v>
       </c>
       <c r="BK43" s="8">
         <v>23</v>
       </c>
+      <c r="BL43" s="73">
+        <v>17</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A44" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="9"/>
       <c r="W44" s="9"/>
       <c r="X44" s="9"/>
       <c r="Y44" s="9"/>
       <c r="Z44" s="9"/>
       <c r="AA44" s="9"/>
       <c r="AB44" s="9"/>
       <c r="AC44" s="9"/>
       <c r="AD44" s="9"/>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A7:BJ7"/>
-    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A30:BL30"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A30:BK30"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK45"/>
+  <dimension ref="A2:BL45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A132" sqref="A132"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="20" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="20" hidden="1" customWidth="1"/>
     <col min="3" max="49" width="0" style="20" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="5.85546875" style="20"/>
     <col min="53" max="53" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="57" width="5.85546875" style="1"/>
     <col min="58" max="59" width="7.140625" style="1" customWidth="1"/>
     <col min="60" max="60" width="7.5703125" style="1" customWidth="1"/>
     <col min="61" max="61" width="8.5703125" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="7.42578125" style="1" customWidth="1"/>
-    <col min="64" max="16384" width="5.85546875" style="1"/>
+    <col min="64" max="64" width="7.7109375" style="1" customWidth="1"/>
+    <col min="65" max="16384" width="5.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63">
-      <c r="A2" s="72" t="s">
+    <row r="2" spans="1:64">
+      <c r="A2" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="72"/>
-[...60 lines deleted...]
-      <c r="BK2" s="72"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="78"/>
+      <c r="AU2" s="78"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="78"/>
+      <c r="AY2" s="78"/>
+      <c r="AZ2" s="78"/>
+      <c r="BA2" s="78"/>
+      <c r="BB2" s="78"/>
+      <c r="BC2" s="78"/>
+      <c r="BD2" s="78"/>
+      <c r="BE2" s="78"/>
+      <c r="BF2" s="78"/>
+      <c r="BG2" s="78"/>
+      <c r="BH2" s="78"/>
+      <c r="BI2" s="78"/>
+      <c r="BJ2" s="78"/>
+      <c r="BK2" s="78"/>
+      <c r="BL2" s="78"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
       <c r="Z3" s="40"/>
       <c r="AA3" s="40"/>
       <c r="AB3" s="40"/>
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" s="40"/>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
       <c r="P4" s="40"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="40"/>
       <c r="Y4" s="40"/>
       <c r="Z4" s="40"/>
       <c r="AA4" s="40"/>
       <c r="AB4" s="40"/>
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="40"/>
       <c r="AJ4" s="40"/>
       <c r="AK4" s="40"/>
       <c r="AL4" s="40"/>
       <c r="AM4" s="40"/>
       <c r="AN4" s="40"/>
     </row>
-    <row r="5" spans="1:63" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:64" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="41"/>
       <c r="AM5" s="41"/>
       <c r="AN5" s="41"/>
       <c r="AO5" s="41"/>
       <c r="AP5" s="41"/>
       <c r="AQ5" s="41"/>
       <c r="AR5" s="41"/>
       <c r="AS5" s="41"/>
       <c r="AT5" s="41"/>
       <c r="AU5" s="41"/>
       <c r="AV5" s="41"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="41"/>
-      <c r="AY5" s="86" t="s">
+      <c r="AY5" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="AZ5" s="86"/>
-[...10 lines deleted...]
-      <c r="BK5" s="86"/>
+      <c r="AZ5" s="90"/>
+      <c r="BA5" s="90"/>
+      <c r="BB5" s="90"/>
+      <c r="BC5" s="90"/>
+      <c r="BD5" s="90"/>
+      <c r="BE5" s="90"/>
+      <c r="BF5" s="90"/>
+      <c r="BG5" s="90"/>
+      <c r="BH5" s="90"/>
+      <c r="BI5" s="90"/>
+      <c r="BJ5" s="90"/>
+      <c r="BK5" s="90"/>
+      <c r="BL5" s="90"/>
     </row>
-    <row r="6" spans="1:63" s="20" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="77">
+    <row r="6" spans="1:64" s="20" customFormat="1" ht="11.25">
+      <c r="A6" s="83"/>
+      <c r="B6" s="79">
         <v>2021</v>
       </c>
-      <c r="C6" s="76"/>
-[...10 lines deleted...]
-      <c r="N6" s="82">
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="87">
         <v>2022</v>
       </c>
-      <c r="O6" s="83"/>
-[...10 lines deleted...]
-      <c r="Z6" s="82">
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="87">
         <v>2023</v>
       </c>
-      <c r="AA6" s="83"/>
-[...10 lines deleted...]
-      <c r="AL6" s="80">
+      <c r="AA6" s="88"/>
+      <c r="AB6" s="88"/>
+      <c r="AC6" s="88"/>
+      <c r="AD6" s="88"/>
+      <c r="AE6" s="88"/>
+      <c r="AF6" s="88"/>
+      <c r="AG6" s="88"/>
+      <c r="AH6" s="88"/>
+      <c r="AI6" s="88"/>
+      <c r="AJ6" s="88"/>
+      <c r="AK6" s="83"/>
+      <c r="AL6" s="85">
         <v>2024</v>
       </c>
-      <c r="AM6" s="81"/>
-[...10 lines deleted...]
-      <c r="AX6" s="77">
+      <c r="AM6" s="86"/>
+      <c r="AN6" s="86"/>
+      <c r="AO6" s="86"/>
+      <c r="AP6" s="86"/>
+      <c r="AQ6" s="86"/>
+      <c r="AR6" s="86"/>
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="86"/>
+      <c r="AU6" s="86"/>
+      <c r="AV6" s="86"/>
+      <c r="AW6" s="86"/>
+      <c r="AX6" s="79">
         <v>2025</v>
       </c>
-      <c r="AY6" s="76"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="77">
+      <c r="AY6" s="80"/>
+      <c r="AZ6" s="80"/>
+      <c r="BA6" s="80"/>
+      <c r="BB6" s="80"/>
+      <c r="BC6" s="80"/>
+      <c r="BD6" s="80"/>
+      <c r="BE6" s="80"/>
+      <c r="BF6" s="80"/>
+      <c r="BG6" s="80"/>
+      <c r="BH6" s="80"/>
+      <c r="BI6" s="89"/>
+      <c r="BJ6" s="79">
         <v>2026</v>
       </c>
-      <c r="BK6" s="76"/>
+      <c r="BK6" s="80"/>
+      <c r="BL6" s="80"/>
     </row>
-    <row r="7" spans="1:63" s="20" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A7" s="79"/>
+    <row r="7" spans="1:64" s="20" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A7" s="84"/>
       <c r="B7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="43" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="43" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="43" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="43" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="43" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="43" t="s">
@@ -8893,119 +9020,123 @@
       </c>
       <c r="BD7" s="17" t="s">
         <v>15</v>
       </c>
       <c r="BE7" s="17" t="s">
         <v>16</v>
       </c>
       <c r="BF7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="BG7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="17" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="23" t="s">
         <v>25</v>
       </c>
       <c r="BJ7" s="63" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="63" t="s">
         <v>18</v>
       </c>
+      <c r="BL7" s="17" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="8" spans="1:63" s="65" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="87" t="s">
+    <row r="8" spans="1:64" s="65" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="87"/>
-[...60 lines deleted...]
-      <c r="BK8" s="87"/>
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="91"/>
+      <c r="U8" s="91"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="91"/>
+      <c r="Z8" s="91"/>
+      <c r="AA8" s="91"/>
+      <c r="AB8" s="91"/>
+      <c r="AC8" s="91"/>
+      <c r="AD8" s="91"/>
+      <c r="AE8" s="91"/>
+      <c r="AF8" s="91"/>
+      <c r="AG8" s="91"/>
+      <c r="AH8" s="91"/>
+      <c r="AI8" s="91"/>
+      <c r="AJ8" s="91"/>
+      <c r="AK8" s="91"/>
+      <c r="AL8" s="91"/>
+      <c r="AM8" s="91"/>
+      <c r="AN8" s="91"/>
+      <c r="AO8" s="91"/>
+      <c r="AP8" s="91"/>
+      <c r="AQ8" s="91"/>
+      <c r="AR8" s="91"/>
+      <c r="AS8" s="91"/>
+      <c r="AT8" s="91"/>
+      <c r="AU8" s="91"/>
+      <c r="AV8" s="91"/>
+      <c r="AW8" s="91"/>
+      <c r="AX8" s="91"/>
+      <c r="AY8" s="91"/>
+      <c r="AZ8" s="91"/>
+      <c r="BA8" s="91"/>
+      <c r="BB8" s="91"/>
+      <c r="BC8" s="91"/>
+      <c r="BD8" s="91"/>
+      <c r="BE8" s="91"/>
+      <c r="BF8" s="91"/>
+      <c r="BG8" s="91"/>
+      <c r="BH8" s="91"/>
+      <c r="BI8" s="91"/>
+      <c r="BJ8" s="91"/>
+      <c r="BK8" s="91"/>
+      <c r="BL8" s="91"/>
     </row>
-    <row r="9" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="48">
         <v>26.38</v>
       </c>
       <c r="C9" s="18">
         <v>24.56</v>
       </c>
       <c r="D9" s="18">
         <v>23.7</v>
       </c>
       <c r="E9" s="18">
         <v>23.89</v>
       </c>
       <c r="F9" s="18">
         <v>24.07</v>
       </c>
       <c r="G9" s="18">
         <v>24.65</v>
       </c>
       <c r="H9" s="18">
         <v>25.02</v>
       </c>
       <c r="I9" s="18">
@@ -9151,52 +9282,55 @@
       </c>
       <c r="BD9" s="18">
         <v>16.63</v>
       </c>
       <c r="BE9" s="18">
         <v>16.47</v>
       </c>
       <c r="BF9" s="18">
         <v>16.59</v>
       </c>
       <c r="BG9" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="BH9" s="18">
         <v>16.52</v>
       </c>
       <c r="BI9" s="18">
         <v>16.55</v>
       </c>
       <c r="BJ9" s="18">
         <v>16.05</v>
       </c>
       <c r="BK9" s="18">
         <v>15.47</v>
       </c>
+      <c r="BL9" s="74">
+        <v>15.21</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="18">
         <v>29.72</v>
       </c>
       <c r="C10" s="18">
         <v>27.11</v>
       </c>
       <c r="D10" s="18">
         <v>25.07</v>
       </c>
       <c r="E10" s="18">
         <v>25.26</v>
       </c>
       <c r="F10" s="18">
         <v>25.34</v>
       </c>
       <c r="G10" s="18">
         <v>25.89</v>
       </c>
       <c r="H10" s="18">
         <v>26.16</v>
       </c>
       <c r="I10" s="18">
@@ -9342,52 +9476,55 @@
       </c>
       <c r="BD10" s="18">
         <v>16.47</v>
       </c>
       <c r="BE10" s="18">
         <v>16.37</v>
       </c>
       <c r="BF10" s="18">
         <v>16.47</v>
       </c>
       <c r="BG10" s="18">
         <v>16.63</v>
       </c>
       <c r="BH10" s="18">
         <v>16.5</v>
       </c>
       <c r="BI10" s="18">
         <v>16.55</v>
       </c>
       <c r="BJ10" s="18">
         <v>15.87</v>
       </c>
       <c r="BK10" s="18">
         <v>15.22</v>
       </c>
+      <c r="BL10" s="74">
+        <v>14.99</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="18">
         <v>21.63</v>
       </c>
       <c r="C11" s="18">
         <v>21.1</v>
       </c>
       <c r="D11" s="18">
         <v>22.26</v>
       </c>
       <c r="E11" s="18">
         <v>22.21</v>
       </c>
       <c r="F11" s="18">
         <v>22.5</v>
       </c>
       <c r="G11" s="18">
         <v>23.64</v>
       </c>
       <c r="H11" s="18">
         <v>24.14</v>
       </c>
       <c r="I11" s="18">
@@ -9533,52 +9670,55 @@
       </c>
       <c r="BD11" s="18">
         <v>15.49</v>
       </c>
       <c r="BE11" s="18">
         <v>15.16</v>
       </c>
       <c r="BF11" s="18">
         <v>15.32</v>
       </c>
       <c r="BG11" s="18">
         <v>15.34</v>
       </c>
       <c r="BH11" s="18">
         <v>15.35</v>
       </c>
       <c r="BI11" s="18">
         <v>15.35</v>
       </c>
       <c r="BJ11" s="18">
         <v>13.33</v>
       </c>
       <c r="BK11" s="18">
         <v>15.18</v>
       </c>
+      <c r="BL11" s="74">
+        <v>14.59</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="18">
         <v>17.66</v>
       </c>
       <c r="C12" s="18">
         <v>15.94</v>
       </c>
       <c r="D12" s="18">
         <v>17.82</v>
       </c>
       <c r="E12" s="18">
         <v>17</v>
       </c>
       <c r="F12" s="18">
         <v>18</v>
       </c>
       <c r="G12" s="18">
         <v>18.61</v>
       </c>
       <c r="H12" s="18">
         <v>19.170000000000002</v>
       </c>
       <c r="I12" s="18">
@@ -9724,52 +9864,55 @@
       </c>
       <c r="BD12" s="18">
         <v>16.53</v>
       </c>
       <c r="BE12" s="18">
         <v>16.09</v>
       </c>
       <c r="BF12" s="18">
         <v>16.13</v>
       </c>
       <c r="BG12" s="18">
         <v>15.9</v>
       </c>
       <c r="BH12" s="18">
         <v>15.92</v>
       </c>
       <c r="BI12" s="18">
         <v>16.27</v>
       </c>
       <c r="BJ12" s="18">
         <v>15.24</v>
       </c>
       <c r="BK12" s="18">
         <v>14.67</v>
       </c>
+      <c r="BL12" s="74">
+        <v>14.02</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="18">
         <v>28.86</v>
       </c>
       <c r="C13" s="18">
         <v>27.53</v>
       </c>
       <c r="D13" s="18">
         <v>26.98</v>
       </c>
       <c r="E13" s="18">
         <v>27.08</v>
       </c>
       <c r="F13" s="18">
         <v>27.27</v>
       </c>
       <c r="G13" s="18">
         <v>27.97</v>
       </c>
       <c r="H13" s="18">
         <v>28.34</v>
       </c>
       <c r="I13" s="18">
@@ -9915,52 +10058,55 @@
       </c>
       <c r="BD13" s="18">
         <v>18.38</v>
       </c>
       <c r="BE13" s="18">
         <v>17.75</v>
       </c>
       <c r="BF13" s="18">
         <v>18.02</v>
       </c>
       <c r="BG13" s="18">
         <v>17.79</v>
       </c>
       <c r="BH13" s="18">
         <v>17.59</v>
       </c>
       <c r="BI13" s="18">
         <v>17.739999999999998</v>
       </c>
       <c r="BJ13" s="18">
         <v>21.14</v>
       </c>
       <c r="BK13" s="18">
         <v>19.84</v>
       </c>
+      <c r="BL13" s="74">
+        <v>18.87</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="18">
         <v>14.73</v>
       </c>
       <c r="C14" s="18">
         <v>13.27</v>
       </c>
       <c r="D14" s="18">
         <v>12.78</v>
       </c>
       <c r="E14" s="18">
         <v>13.73</v>
       </c>
       <c r="F14" s="18">
         <v>14.79</v>
       </c>
       <c r="G14" s="18">
         <v>15.1</v>
       </c>
       <c r="H14" s="18">
         <v>16.25</v>
       </c>
       <c r="I14" s="18">
@@ -10106,52 +10252,55 @@
       </c>
       <c r="BD14" s="18">
         <v>12.14</v>
       </c>
       <c r="BE14" s="18">
         <v>12.09</v>
       </c>
       <c r="BF14" s="18">
         <v>12.37</v>
       </c>
       <c r="BG14" s="18">
         <v>12.7</v>
       </c>
       <c r="BH14" s="18">
         <v>12.28</v>
       </c>
       <c r="BI14" s="18">
         <v>12.11</v>
       </c>
       <c r="BJ14" s="18">
         <v>8.76</v>
       </c>
       <c r="BK14" s="18">
         <v>8.77</v>
       </c>
+      <c r="BL14" s="74">
+        <v>9.58</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="18">
         <v>11.68</v>
       </c>
       <c r="C15" s="18">
         <v>14.95</v>
       </c>
       <c r="D15" s="18">
         <v>16.45</v>
       </c>
       <c r="E15" s="18">
         <v>17.309999999999999</v>
       </c>
       <c r="F15" s="18">
         <v>17.3</v>
       </c>
       <c r="G15" s="18">
         <v>17.71</v>
       </c>
       <c r="H15" s="18">
         <v>17.57</v>
       </c>
       <c r="I15" s="18">
@@ -10297,52 +10446,55 @@
       </c>
       <c r="BD15" s="18">
         <v>16.79</v>
       </c>
       <c r="BE15" s="18">
         <v>16.32</v>
       </c>
       <c r="BF15" s="18">
         <v>16.239999999999998</v>
       </c>
       <c r="BG15" s="18">
         <v>15.89</v>
       </c>
       <c r="BH15" s="18">
         <v>16.34</v>
       </c>
       <c r="BI15" s="18">
         <v>16.41</v>
       </c>
       <c r="BJ15" s="18">
         <v>16.79</v>
       </c>
       <c r="BK15" s="18">
         <v>15.35</v>
       </c>
+      <c r="BL15" s="74">
+        <v>14.61</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="18">
         <v>15.45</v>
       </c>
       <c r="C16" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="D16" s="18">
         <v>18.760000000000002</v>
       </c>
       <c r="E16" s="18">
         <v>19.37</v>
       </c>
       <c r="F16" s="18">
         <v>18.89</v>
       </c>
       <c r="G16" s="18">
         <v>19.809999999999999</v>
       </c>
       <c r="H16" s="18">
         <v>19.57</v>
       </c>
       <c r="I16" s="18">
@@ -10488,52 +10640,55 @@
       </c>
       <c r="BD16" s="18">
         <v>15.12</v>
       </c>
       <c r="BE16" s="18">
         <v>15.16</v>
       </c>
       <c r="BF16" s="18">
         <v>15.15</v>
       </c>
       <c r="BG16" s="18">
         <v>14.76</v>
       </c>
       <c r="BH16" s="18">
         <v>14.44</v>
       </c>
       <c r="BI16" s="18">
         <v>14.33</v>
       </c>
       <c r="BJ16" s="18">
         <v>15.8</v>
       </c>
       <c r="BK16" s="18">
         <v>14.69</v>
       </c>
+      <c r="BL16" s="74">
+        <v>14.93</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="18">
         <v>24.07</v>
       </c>
       <c r="C17" s="18">
         <v>21.78</v>
       </c>
       <c r="D17" s="18">
         <v>22.72</v>
       </c>
       <c r="E17" s="18">
         <v>23.17</v>
       </c>
       <c r="F17" s="18">
         <v>23.54</v>
       </c>
       <c r="G17" s="18">
         <v>23.97</v>
       </c>
       <c r="H17" s="18">
         <v>24.31</v>
       </c>
       <c r="I17" s="18">
@@ -10679,52 +10834,55 @@
       </c>
       <c r="BD17" s="18">
         <v>16.47</v>
       </c>
       <c r="BE17" s="18">
         <v>15.94</v>
       </c>
       <c r="BF17" s="18">
         <v>16.190000000000001</v>
       </c>
       <c r="BG17" s="18">
         <v>16.43</v>
       </c>
       <c r="BH17" s="18">
         <v>16.39</v>
       </c>
       <c r="BI17" s="18">
         <v>16.350000000000001</v>
       </c>
       <c r="BJ17" s="18">
         <v>15.91</v>
       </c>
       <c r="BK17" s="18">
         <v>16.13</v>
       </c>
+      <c r="BL17" s="74">
+        <v>15.47</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="18">
         <v>20.22</v>
       </c>
       <c r="C18" s="18">
         <v>18.61</v>
       </c>
       <c r="D18" s="18">
         <v>19.170000000000002</v>
       </c>
       <c r="E18" s="18">
         <v>19.29</v>
       </c>
       <c r="F18" s="18">
         <v>20.25</v>
       </c>
       <c r="G18" s="18">
         <v>20.149999999999999</v>
       </c>
       <c r="H18" s="18">
         <v>20.45</v>
       </c>
       <c r="I18" s="18">
@@ -10870,52 +11028,55 @@
       </c>
       <c r="BD18" s="18">
         <v>19.25</v>
       </c>
       <c r="BE18" s="18">
         <v>19.29</v>
       </c>
       <c r="BF18" s="18">
         <v>19.350000000000001</v>
       </c>
       <c r="BG18" s="18">
         <v>19.02</v>
       </c>
       <c r="BH18" s="18">
         <v>19.489999999999998</v>
       </c>
       <c r="BI18" s="18">
         <v>19.46</v>
       </c>
       <c r="BJ18" s="18">
         <v>16.059999999999999</v>
       </c>
       <c r="BK18" s="18">
         <v>15.25</v>
       </c>
+      <c r="BL18" s="74">
+        <v>13.86</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="18">
         <v>25.98</v>
       </c>
       <c r="C19" s="18">
         <v>24.4</v>
       </c>
       <c r="D19" s="18">
         <v>23.74</v>
       </c>
       <c r="E19" s="18">
         <v>24.13</v>
       </c>
       <c r="F19" s="18">
         <v>24.52</v>
       </c>
       <c r="G19" s="18">
         <v>25.75</v>
       </c>
       <c r="H19" s="18">
         <v>26.51</v>
       </c>
       <c r="I19" s="18">
@@ -11061,52 +11222,55 @@
       </c>
       <c r="BD19" s="18">
         <v>17.23</v>
       </c>
       <c r="BE19" s="18">
         <v>16.7</v>
       </c>
       <c r="BF19" s="18">
         <v>17.329999999999998</v>
       </c>
       <c r="BG19" s="18">
         <v>17.190000000000001</v>
       </c>
       <c r="BH19" s="18">
         <v>16.739999999999998</v>
       </c>
       <c r="BI19" s="18">
         <v>16.62</v>
       </c>
       <c r="BJ19" s="18">
         <v>16.04</v>
       </c>
       <c r="BK19" s="18">
         <v>15.13</v>
       </c>
+      <c r="BL19" s="74">
+        <v>16</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="18">
         <v>24.27</v>
       </c>
       <c r="C20" s="18">
         <v>22.21</v>
       </c>
       <c r="D20" s="18">
         <v>22.27</v>
       </c>
       <c r="E20" s="18">
         <v>23.12</v>
       </c>
       <c r="F20" s="18">
         <v>23.26</v>
       </c>
       <c r="G20" s="18">
         <v>23.63</v>
       </c>
       <c r="H20" s="18">
         <v>24.17</v>
       </c>
       <c r="I20" s="18">
@@ -11252,52 +11416,55 @@
       </c>
       <c r="BD20" s="18">
         <v>17.38</v>
       </c>
       <c r="BE20" s="18">
         <v>17.41</v>
       </c>
       <c r="BF20" s="18">
         <v>17.260000000000002</v>
       </c>
       <c r="BG20" s="18">
         <v>17.02</v>
       </c>
       <c r="BH20" s="18">
         <v>16.5</v>
       </c>
       <c r="BI20" s="18">
         <v>16.73</v>
       </c>
       <c r="BJ20" s="18">
         <v>16.18</v>
       </c>
       <c r="BK20" s="18">
         <v>14.84</v>
       </c>
+      <c r="BL20" s="74">
+        <v>14.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="18">
         <v>25.97</v>
       </c>
       <c r="C21" s="18">
         <v>23.28</v>
       </c>
       <c r="D21" s="18">
         <v>25.14</v>
       </c>
       <c r="E21" s="18">
         <v>24.42</v>
       </c>
       <c r="F21" s="18">
         <v>24.99</v>
       </c>
       <c r="G21" s="18">
         <v>26</v>
       </c>
       <c r="H21" s="18">
         <v>26.79</v>
       </c>
       <c r="I21" s="18">
@@ -11443,52 +11610,55 @@
       </c>
       <c r="BD21" s="18">
         <v>19.12</v>
       </c>
       <c r="BE21" s="18">
         <v>18.84</v>
       </c>
       <c r="BF21" s="18">
         <v>19.12</v>
       </c>
       <c r="BG21" s="18">
         <v>19.329999999999998</v>
       </c>
       <c r="BH21" s="18">
         <v>19.13</v>
       </c>
       <c r="BI21" s="18">
         <v>18.989999999999998</v>
       </c>
       <c r="BJ21" s="18">
         <v>22.71</v>
       </c>
       <c r="BK21" s="18">
         <v>19.850000000000001</v>
       </c>
+      <c r="BL21" s="74">
+        <v>19.53</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="18">
         <v>12.7</v>
       </c>
       <c r="C22" s="18">
         <v>21.92</v>
       </c>
       <c r="D22" s="18">
         <v>25.47</v>
       </c>
       <c r="E22" s="18">
         <v>24.57</v>
       </c>
       <c r="F22" s="18">
         <v>23.88</v>
       </c>
       <c r="G22" s="18">
         <v>23.03</v>
       </c>
       <c r="H22" s="18">
         <v>24.03</v>
       </c>
       <c r="I22" s="18">
@@ -11634,119 +11804,123 @@
       </c>
       <c r="BD22" s="18">
         <v>18.29</v>
       </c>
       <c r="BE22" s="18">
         <v>19.309999999999999</v>
       </c>
       <c r="BF22" s="18">
         <v>19.18</v>
       </c>
       <c r="BG22" s="18">
         <v>19.25</v>
       </c>
       <c r="BH22" s="18">
         <v>18.670000000000002</v>
       </c>
       <c r="BI22" s="18">
         <v>18.489999999999998</v>
       </c>
       <c r="BJ22" s="18">
         <v>13.46</v>
       </c>
       <c r="BK22" s="18">
         <v>17.8</v>
       </c>
+      <c r="BL22" s="74">
+        <v>16.899999999999999</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="65" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="88" t="s">
+    <row r="23" spans="1:64" s="65" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="88"/>
-[...60 lines deleted...]
-      <c r="BK23" s="88"/>
+      <c r="B23" s="92"/>
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="92"/>
+      <c r="M23" s="92"/>
+      <c r="N23" s="92"/>
+      <c r="O23" s="92"/>
+      <c r="P23" s="92"/>
+      <c r="Q23" s="92"/>
+      <c r="R23" s="92"/>
+      <c r="S23" s="92"/>
+      <c r="T23" s="92"/>
+      <c r="U23" s="92"/>
+      <c r="V23" s="92"/>
+      <c r="W23" s="92"/>
+      <c r="X23" s="92"/>
+      <c r="Y23" s="92"/>
+      <c r="Z23" s="92"/>
+      <c r="AA23" s="92"/>
+      <c r="AB23" s="92"/>
+      <c r="AC23" s="92"/>
+      <c r="AD23" s="92"/>
+      <c r="AE23" s="92"/>
+      <c r="AF23" s="92"/>
+      <c r="AG23" s="92"/>
+      <c r="AH23" s="92"/>
+      <c r="AI23" s="92"/>
+      <c r="AJ23" s="92"/>
+      <c r="AK23" s="92"/>
+      <c r="AL23" s="92"/>
+      <c r="AM23" s="92"/>
+      <c r="AN23" s="92"/>
+      <c r="AO23" s="92"/>
+      <c r="AP23" s="92"/>
+      <c r="AQ23" s="92"/>
+      <c r="AR23" s="92"/>
+      <c r="AS23" s="92"/>
+      <c r="AT23" s="92"/>
+      <c r="AU23" s="92"/>
+      <c r="AV23" s="92"/>
+      <c r="AW23" s="92"/>
+      <c r="AX23" s="92"/>
+      <c r="AY23" s="92"/>
+      <c r="AZ23" s="92"/>
+      <c r="BA23" s="92"/>
+      <c r="BB23" s="92"/>
+      <c r="BC23" s="92"/>
+      <c r="BD23" s="92"/>
+      <c r="BE23" s="92"/>
+      <c r="BF23" s="92"/>
+      <c r="BG23" s="92"/>
+      <c r="BH23" s="92"/>
+      <c r="BI23" s="92"/>
+      <c r="BJ23" s="92"/>
+      <c r="BK23" s="92"/>
+      <c r="BL23" s="92"/>
     </row>
-    <row r="24" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="48">
         <v>28.71</v>
       </c>
       <c r="C24" s="18">
         <v>26.36</v>
       </c>
       <c r="D24" s="18">
         <v>25</v>
       </c>
       <c r="E24" s="18">
         <v>25.17</v>
       </c>
       <c r="F24" s="18">
         <v>25.34</v>
       </c>
       <c r="G24" s="18">
         <v>25.88</v>
       </c>
       <c r="H24" s="18">
         <v>26.18</v>
       </c>
       <c r="I24" s="18">
@@ -11892,52 +12066,55 @@
       </c>
       <c r="BD24" s="18">
         <v>16.61</v>
       </c>
       <c r="BE24" s="18">
         <v>16.47</v>
       </c>
       <c r="BF24" s="18">
         <v>16.59</v>
       </c>
       <c r="BG24" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="BH24" s="18">
         <v>16.600000000000001</v>
       </c>
       <c r="BI24" s="18">
         <v>16.66</v>
       </c>
       <c r="BJ24" s="18">
         <v>16.13</v>
       </c>
       <c r="BK24" s="18">
         <v>15.51</v>
       </c>
+      <c r="BL24" s="74">
+        <v>15.19</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="18">
         <v>29.72</v>
       </c>
       <c r="C25" s="18">
         <v>27.11</v>
       </c>
       <c r="D25" s="18">
         <v>25.07</v>
       </c>
       <c r="E25" s="18">
         <v>25.26</v>
       </c>
       <c r="F25" s="18">
         <v>25.34</v>
       </c>
       <c r="G25" s="18">
         <v>25.89</v>
       </c>
       <c r="H25" s="18">
         <v>26.16</v>
       </c>
       <c r="I25" s="18">
@@ -12083,52 +12260,55 @@
       </c>
       <c r="BD25" s="18">
         <v>16.47</v>
       </c>
       <c r="BE25" s="18">
         <v>16.37</v>
       </c>
       <c r="BF25" s="18">
         <v>16.47</v>
       </c>
       <c r="BG25" s="18">
         <v>16.63</v>
       </c>
       <c r="BH25" s="18">
         <v>16.5</v>
       </c>
       <c r="BI25" s="18">
         <v>16.55</v>
       </c>
       <c r="BJ25" s="18">
         <v>15.87</v>
       </c>
       <c r="BK25" s="18">
         <v>15.22</v>
       </c>
+      <c r="BL25" s="74">
+        <v>14.99</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="18">
         <v>25.55</v>
       </c>
       <c r="C26" s="18">
         <v>23.55</v>
       </c>
       <c r="D26" s="18">
         <v>25.77</v>
       </c>
       <c r="E26" s="18">
         <v>25.04</v>
       </c>
       <c r="F26" s="18">
         <v>25.72</v>
       </c>
       <c r="G26" s="18">
         <v>26.33</v>
       </c>
       <c r="H26" s="18">
         <v>25.8</v>
       </c>
       <c r="I26" s="18">
@@ -12274,52 +12454,55 @@
       </c>
       <c r="BD26" s="18">
         <v>15.22</v>
       </c>
       <c r="BE26" s="18">
         <v>15</v>
       </c>
       <c r="BF26" s="18">
         <v>14.98</v>
       </c>
       <c r="BG26" s="18">
         <v>15.15</v>
       </c>
       <c r="BH26" s="18">
         <v>15.04</v>
       </c>
       <c r="BI26" s="18">
         <v>15.35</v>
       </c>
       <c r="BJ26" s="18">
         <v>14.61</v>
       </c>
       <c r="BK26" s="18">
         <v>15.92</v>
       </c>
+      <c r="BL26" s="74">
+        <v>15.55</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="18">
         <v>22.88</v>
       </c>
       <c r="C27" s="18">
         <v>22.1</v>
       </c>
       <c r="D27" s="18">
         <v>23.95</v>
       </c>
       <c r="E27" s="18">
         <v>24.36</v>
       </c>
       <c r="F27" s="18">
         <v>25.07</v>
       </c>
       <c r="G27" s="18">
         <v>25.4</v>
       </c>
       <c r="H27" s="18">
         <v>25.97</v>
       </c>
       <c r="I27" s="18">
@@ -12465,52 +12648,55 @@
       </c>
       <c r="BD27" s="18">
         <v>16.84</v>
       </c>
       <c r="BE27" s="18">
         <v>16.43</v>
       </c>
       <c r="BF27" s="18">
         <v>16.739999999999998</v>
       </c>
       <c r="BG27" s="18">
         <v>17.14</v>
       </c>
       <c r="BH27" s="18">
         <v>16.98</v>
       </c>
       <c r="BI27" s="18">
         <v>16.95</v>
       </c>
       <c r="BJ27" s="18">
         <v>16.87</v>
       </c>
       <c r="BK27" s="18">
         <v>17.05</v>
       </c>
+      <c r="BL27" s="74">
+        <v>15.88</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="18">
         <v>33.4</v>
       </c>
       <c r="C28" s="18">
         <v>26.26</v>
       </c>
       <c r="D28" s="18">
         <v>26.48</v>
       </c>
       <c r="E28" s="18">
         <v>31.16</v>
       </c>
       <c r="F28" s="18">
         <v>29.31</v>
       </c>
       <c r="G28" s="18">
         <v>31.1</v>
       </c>
       <c r="H28" s="18">
         <v>29.1</v>
       </c>
       <c r="I28" s="18">
@@ -12656,52 +12842,55 @@
       </c>
       <c r="BD28" s="18">
         <v>14.55</v>
       </c>
       <c r="BE28" s="18">
         <v>14.89</v>
       </c>
       <c r="BF28" s="18">
         <v>16.32</v>
       </c>
       <c r="BG28" s="18">
         <v>16.86</v>
       </c>
       <c r="BH28" s="18">
         <v>16.329999999999998</v>
       </c>
       <c r="BI28" s="18">
         <v>15.91</v>
       </c>
       <c r="BJ28" s="18">
         <v>11.34</v>
       </c>
       <c r="BK28" s="18">
         <v>6.03</v>
       </c>
+      <c r="BL28" s="74">
+        <v>7.87</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="18">
         <v>22.7</v>
       </c>
       <c r="C29" s="18">
         <v>21.8</v>
       </c>
       <c r="D29" s="18">
         <v>21.66</v>
       </c>
       <c r="E29" s="18">
         <v>22.77</v>
       </c>
       <c r="F29" s="18">
         <v>22.5</v>
       </c>
       <c r="G29" s="18">
         <v>22.77</v>
       </c>
       <c r="H29" s="18">
         <v>23.34</v>
       </c>
       <c r="I29" s="18">
@@ -12847,52 +13036,55 @@
       </c>
       <c r="BD29" s="18">
         <v>17.96</v>
       </c>
       <c r="BE29" s="18">
         <v>17.809999999999999</v>
       </c>
       <c r="BF29" s="18">
         <v>17.45</v>
       </c>
       <c r="BG29" s="18">
         <v>17.23</v>
       </c>
       <c r="BH29" s="18">
         <v>16.5</v>
       </c>
       <c r="BI29" s="18">
         <v>16.79</v>
       </c>
       <c r="BJ29" s="18">
         <v>13.97</v>
       </c>
       <c r="BK29" s="18">
         <v>14.05</v>
       </c>
+      <c r="BL29" s="74">
+        <v>13.65</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="18">
         <v>28.19</v>
       </c>
       <c r="C30" s="18">
         <v>26.56</v>
       </c>
       <c r="D30" s="18">
         <v>28.22</v>
       </c>
       <c r="E30" s="18">
         <v>27.13</v>
       </c>
       <c r="F30" s="18">
         <v>27.93</v>
       </c>
       <c r="G30" s="18">
         <v>28.98</v>
       </c>
       <c r="H30" s="18">
         <v>29.84</v>
       </c>
       <c r="I30" s="18">
@@ -13038,119 +13230,123 @@
       </c>
       <c r="BD30" s="18">
         <v>18.899999999999999</v>
       </c>
       <c r="BE30" s="18">
         <v>18.52</v>
       </c>
       <c r="BF30" s="18">
         <v>19.260000000000002</v>
       </c>
       <c r="BG30" s="18">
         <v>19.61</v>
       </c>
       <c r="BH30" s="18">
         <v>19.579999999999998</v>
       </c>
       <c r="BI30" s="18">
         <v>19.55</v>
       </c>
       <c r="BJ30" s="18">
         <v>24.78</v>
       </c>
       <c r="BK30" s="18">
         <v>21.25</v>
       </c>
+      <c r="BL30" s="74">
+        <v>20.440000000000001</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="65" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="85" t="s">
+    <row r="31" spans="1:64" s="65" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="85"/>
-[...60 lines deleted...]
-      <c r="BK31" s="85"/>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+      <c r="W31" s="93"/>
+      <c r="X31" s="93"/>
+      <c r="Y31" s="93"/>
+      <c r="Z31" s="93"/>
+      <c r="AA31" s="93"/>
+      <c r="AB31" s="93"/>
+      <c r="AC31" s="93"/>
+      <c r="AD31" s="93"/>
+      <c r="AE31" s="93"/>
+      <c r="AF31" s="93"/>
+      <c r="AG31" s="93"/>
+      <c r="AH31" s="93"/>
+      <c r="AI31" s="93"/>
+      <c r="AJ31" s="93"/>
+      <c r="AK31" s="93"/>
+      <c r="AL31" s="93"/>
+      <c r="AM31" s="93"/>
+      <c r="AN31" s="93"/>
+      <c r="AO31" s="93"/>
+      <c r="AP31" s="93"/>
+      <c r="AQ31" s="93"/>
+      <c r="AR31" s="93"/>
+      <c r="AS31" s="93"/>
+      <c r="AT31" s="93"/>
+      <c r="AU31" s="93"/>
+      <c r="AV31" s="93"/>
+      <c r="AW31" s="93"/>
+      <c r="AX31" s="93"/>
+      <c r="AY31" s="93"/>
+      <c r="AZ31" s="93"/>
+      <c r="BA31" s="93"/>
+      <c r="BB31" s="93"/>
+      <c r="BC31" s="93"/>
+      <c r="BD31" s="93"/>
+      <c r="BE31" s="93"/>
+      <c r="BF31" s="93"/>
+      <c r="BG31" s="93"/>
+      <c r="BH31" s="93"/>
+      <c r="BI31" s="93"/>
+      <c r="BJ31" s="93"/>
+      <c r="BK31" s="93"/>
+      <c r="BL31" s="93"/>
     </row>
-    <row r="32" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="48">
         <v>20.43</v>
       </c>
       <c r="C32" s="18">
         <v>19.96</v>
       </c>
       <c r="D32" s="18">
         <v>20.39</v>
       </c>
       <c r="E32" s="18">
         <v>20.6</v>
       </c>
       <c r="F32" s="18">
         <v>20.84</v>
       </c>
       <c r="G32" s="18">
         <v>21.53</v>
       </c>
       <c r="H32" s="18">
         <v>22.04</v>
       </c>
       <c r="I32" s="18">
@@ -13296,52 +13492,55 @@
       </c>
       <c r="BD32" s="18">
         <v>16.690000000000001</v>
       </c>
       <c r="BE32" s="18">
         <v>16.45</v>
       </c>
       <c r="BF32" s="18">
         <v>16.59</v>
       </c>
       <c r="BG32" s="18">
         <v>16.399999999999999</v>
       </c>
       <c r="BH32" s="18">
         <v>16.27</v>
       </c>
       <c r="BI32" s="18">
         <v>16.22</v>
       </c>
       <c r="BJ32" s="36">
         <v>15.79</v>
       </c>
       <c r="BK32" s="36">
         <v>15.35</v>
       </c>
+      <c r="BL32" s="75">
+        <v>15.28</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="18">
         <v>17.690000000000001</v>
       </c>
       <c r="C33" s="18">
         <v>18.63</v>
       </c>
       <c r="D33" s="18">
         <v>18.72</v>
       </c>
       <c r="E33" s="18">
         <v>19.350000000000001</v>
       </c>
       <c r="F33" s="18">
         <v>19.239999999999998</v>
       </c>
       <c r="G33" s="18">
         <v>20.93</v>
       </c>
       <c r="H33" s="18">
         <v>22.46</v>
       </c>
       <c r="I33" s="18">
@@ -13487,52 +13686,55 @@
       </c>
       <c r="BD33" s="18">
         <v>15.79</v>
       </c>
       <c r="BE33" s="18">
         <v>15.33</v>
       </c>
       <c r="BF33" s="18">
         <v>15.7</v>
       </c>
       <c r="BG33" s="18">
         <v>15.55</v>
       </c>
       <c r="BH33" s="18">
         <v>15.69</v>
       </c>
       <c r="BI33" s="18">
         <v>15.36</v>
       </c>
       <c r="BJ33" s="36">
         <v>11.94</v>
       </c>
       <c r="BK33" s="36">
         <v>14.38</v>
       </c>
+      <c r="BL33" s="75">
+        <v>13.56</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="18">
         <v>17.66</v>
       </c>
       <c r="C34" s="18">
         <v>15.94</v>
       </c>
       <c r="D34" s="18">
         <v>17.82</v>
       </c>
       <c r="E34" s="18">
         <v>17</v>
       </c>
       <c r="F34" s="18">
         <v>18</v>
       </c>
       <c r="G34" s="18">
         <v>18.61</v>
       </c>
       <c r="H34" s="18">
         <v>19.170000000000002</v>
       </c>
       <c r="I34" s="18">
@@ -13678,52 +13880,55 @@
       </c>
       <c r="BD34" s="18">
         <v>16.53</v>
       </c>
       <c r="BE34" s="18">
         <v>16.09</v>
       </c>
       <c r="BF34" s="18">
         <v>16.13</v>
       </c>
       <c r="BG34" s="18">
         <v>15.9</v>
       </c>
       <c r="BH34" s="18">
         <v>15.92</v>
       </c>
       <c r="BI34" s="18">
         <v>16.27</v>
       </c>
       <c r="BJ34" s="36">
         <v>15.24</v>
       </c>
       <c r="BK34" s="36">
         <v>14.67</v>
       </c>
+      <c r="BL34" s="75">
+        <v>14.02</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="18">
         <v>28.86</v>
       </c>
       <c r="C35" s="18">
         <v>27.53</v>
       </c>
       <c r="D35" s="18">
         <v>26.98</v>
       </c>
       <c r="E35" s="18">
         <v>27.08</v>
       </c>
       <c r="F35" s="18">
         <v>27.27</v>
       </c>
       <c r="G35" s="18">
         <v>27.97</v>
       </c>
       <c r="H35" s="18">
         <v>28.34</v>
       </c>
       <c r="I35" s="18">
@@ -13869,52 +14074,55 @@
       </c>
       <c r="BD35" s="18">
         <v>18.38</v>
       </c>
       <c r="BE35" s="18">
         <v>17.75</v>
       </c>
       <c r="BF35" s="18">
         <v>18.02</v>
       </c>
       <c r="BG35" s="18">
         <v>17.79</v>
       </c>
       <c r="BH35" s="18">
         <v>17.59</v>
       </c>
       <c r="BI35" s="18">
         <v>17.739999999999998</v>
       </c>
       <c r="BJ35" s="36">
         <v>21.14</v>
       </c>
       <c r="BK35" s="36">
         <v>19.84</v>
       </c>
+      <c r="BL35" s="75">
+        <v>18.87</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="18">
         <v>14.73</v>
       </c>
       <c r="C36" s="18">
         <v>13.27</v>
       </c>
       <c r="D36" s="18">
         <v>12.78</v>
       </c>
       <c r="E36" s="18">
         <v>13.73</v>
       </c>
       <c r="F36" s="18">
         <v>14.79</v>
       </c>
       <c r="G36" s="18">
         <v>15.1</v>
       </c>
       <c r="H36" s="18">
         <v>16.25</v>
       </c>
       <c r="I36" s="18">
@@ -14060,52 +14268,55 @@
       </c>
       <c r="BD36" s="18">
         <v>12.14</v>
       </c>
       <c r="BE36" s="18">
         <v>12.09</v>
       </c>
       <c r="BF36" s="18">
         <v>12.37</v>
       </c>
       <c r="BG36" s="18">
         <v>12.7</v>
       </c>
       <c r="BH36" s="18">
         <v>12.28</v>
       </c>
       <c r="BI36" s="18">
         <v>12.11</v>
       </c>
       <c r="BJ36" s="36">
         <v>8.76</v>
       </c>
       <c r="BK36" s="36">
         <v>8.77</v>
       </c>
+      <c r="BL36" s="75">
+        <v>9.58</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="18">
         <v>11.68</v>
       </c>
       <c r="C37" s="18">
         <v>14.95</v>
       </c>
       <c r="D37" s="18">
         <v>16.45</v>
       </c>
       <c r="E37" s="18">
         <v>17.309999999999999</v>
       </c>
       <c r="F37" s="18">
         <v>17.3</v>
       </c>
       <c r="G37" s="18">
         <v>17.71</v>
       </c>
       <c r="H37" s="18">
         <v>17.57</v>
       </c>
       <c r="I37" s="18">
@@ -14251,52 +14462,55 @@
       </c>
       <c r="BD37" s="18">
         <v>16.79</v>
       </c>
       <c r="BE37" s="18">
         <v>16.32</v>
       </c>
       <c r="BF37" s="18">
         <v>16.239999999999998</v>
       </c>
       <c r="BG37" s="18">
         <v>15.89</v>
       </c>
       <c r="BH37" s="18">
         <v>16.34</v>
       </c>
       <c r="BI37" s="18">
         <v>16.41</v>
       </c>
       <c r="BJ37" s="36">
         <v>16.79</v>
       </c>
       <c r="BK37" s="36">
         <v>15.35</v>
       </c>
+      <c r="BL37" s="75">
+        <v>14.61</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A38" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="18">
         <v>15.45</v>
       </c>
       <c r="C38" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="D38" s="18">
         <v>18.760000000000002</v>
       </c>
       <c r="E38" s="18">
         <v>19.37</v>
       </c>
       <c r="F38" s="18">
         <v>18.89</v>
       </c>
       <c r="G38" s="18">
         <v>19.809999999999999</v>
       </c>
       <c r="H38" s="18">
         <v>19.57</v>
       </c>
       <c r="I38" s="18">
@@ -14442,52 +14656,55 @@
       </c>
       <c r="BD38" s="18">
         <v>15.12</v>
       </c>
       <c r="BE38" s="18">
         <v>15.16</v>
       </c>
       <c r="BF38" s="18">
         <v>15.15</v>
       </c>
       <c r="BG38" s="18">
         <v>14.76</v>
       </c>
       <c r="BH38" s="18">
         <v>14.44</v>
       </c>
       <c r="BI38" s="18">
         <v>14.33</v>
       </c>
       <c r="BJ38" s="36">
         <v>15.8</v>
       </c>
       <c r="BK38" s="36">
         <v>14.69</v>
       </c>
+      <c r="BL38" s="75">
+        <v>14.93</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A39" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="18">
         <v>27.46</v>
       </c>
       <c r="C39" s="18">
         <v>20.86</v>
       </c>
       <c r="D39" s="18">
         <v>19.22</v>
       </c>
       <c r="E39" s="18">
         <v>19.78</v>
       </c>
       <c r="F39" s="18">
         <v>19.16</v>
       </c>
       <c r="G39" s="18">
         <v>19.920000000000002</v>
       </c>
       <c r="H39" s="18">
         <v>19.559999999999999</v>
       </c>
       <c r="I39" s="18">
@@ -14633,52 +14850,55 @@
       </c>
       <c r="BD39" s="18">
         <v>15.28</v>
       </c>
       <c r="BE39" s="18">
         <v>14.36</v>
       </c>
       <c r="BF39" s="18">
         <v>14.39</v>
       </c>
       <c r="BG39" s="18">
         <v>14.11</v>
       </c>
       <c r="BH39" s="18">
         <v>14.49</v>
       </c>
       <c r="BI39" s="18">
         <v>14.39</v>
       </c>
       <c r="BJ39" s="36">
         <v>12.77</v>
       </c>
       <c r="BK39" s="36">
         <v>13.09</v>
       </c>
+      <c r="BL39" s="75">
+        <v>14.13</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A40" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="18">
         <v>20.22</v>
       </c>
       <c r="C40" s="18">
         <v>18.61</v>
       </c>
       <c r="D40" s="18">
         <v>19.170000000000002</v>
       </c>
       <c r="E40" s="18">
         <v>19.29</v>
       </c>
       <c r="F40" s="18">
         <v>20.25</v>
       </c>
       <c r="G40" s="18">
         <v>20.149999999999999</v>
       </c>
       <c r="H40" s="18">
         <v>20.45</v>
       </c>
       <c r="I40" s="18">
@@ -14824,52 +15044,55 @@
       </c>
       <c r="BD40" s="18">
         <v>19.25</v>
       </c>
       <c r="BE40" s="18">
         <v>19.29</v>
       </c>
       <c r="BF40" s="18">
         <v>19.350000000000001</v>
       </c>
       <c r="BG40" s="18">
         <v>19.02</v>
       </c>
       <c r="BH40" s="18">
         <v>19.489999999999998</v>
       </c>
       <c r="BI40" s="18">
         <v>19.46</v>
       </c>
       <c r="BJ40" s="36">
         <v>16.059999999999999</v>
       </c>
       <c r="BK40" s="36">
         <v>15.25</v>
       </c>
+      <c r="BL40" s="75">
+        <v>13.86</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A41" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="18">
         <v>25.54</v>
       </c>
       <c r="C41" s="18">
         <v>24.29</v>
       </c>
       <c r="D41" s="18">
         <v>23.58</v>
       </c>
       <c r="E41" s="18">
         <v>23.71</v>
       </c>
       <c r="F41" s="18">
         <v>24.23</v>
       </c>
       <c r="G41" s="18">
         <v>25.43</v>
       </c>
       <c r="H41" s="18">
         <v>26.36</v>
       </c>
       <c r="I41" s="18">
@@ -15015,52 +15238,55 @@
       </c>
       <c r="BD41" s="18">
         <v>17.41</v>
       </c>
       <c r="BE41" s="18">
         <v>16.82</v>
       </c>
       <c r="BF41" s="18">
         <v>17.39</v>
       </c>
       <c r="BG41" s="18">
         <v>17.21</v>
       </c>
       <c r="BH41" s="18">
         <v>16.77</v>
       </c>
       <c r="BI41" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="BJ41" s="36">
         <v>16.350000000000001</v>
       </c>
       <c r="BK41" s="36">
         <v>15.72</v>
       </c>
+      <c r="BL41" s="75">
+        <v>16.52</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A42" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="18">
         <v>26.95</v>
       </c>
       <c r="C42" s="18">
         <v>22.92</v>
       </c>
       <c r="D42" s="18">
         <v>23.32</v>
       </c>
       <c r="E42" s="18">
         <v>23.7</v>
       </c>
       <c r="F42" s="18">
         <v>24.56</v>
       </c>
       <c r="G42" s="18">
         <v>25.09</v>
       </c>
       <c r="H42" s="18">
         <v>25.57</v>
       </c>
       <c r="I42" s="18">
@@ -15206,52 +15432,55 @@
       </c>
       <c r="BD42" s="18">
         <v>16.260000000000002</v>
       </c>
       <c r="BE42" s="18">
         <v>16.63</v>
       </c>
       <c r="BF42" s="18">
         <v>16.91</v>
       </c>
       <c r="BG42" s="18">
         <v>16.600000000000001</v>
       </c>
       <c r="BH42" s="18">
         <v>16.5</v>
       </c>
       <c r="BI42" s="18">
         <v>16.600000000000001</v>
       </c>
       <c r="BJ42" s="36">
         <v>20.51</v>
       </c>
       <c r="BK42" s="36">
         <v>16.38</v>
       </c>
+      <c r="BL42" s="75">
+        <v>17.05</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A43" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="18">
         <v>22.47</v>
       </c>
       <c r="C43" s="18">
         <v>18.11</v>
       </c>
       <c r="D43" s="18">
         <v>20.29</v>
       </c>
       <c r="E43" s="18">
         <v>20.170000000000002</v>
       </c>
       <c r="F43" s="18">
         <v>20.37</v>
       </c>
       <c r="G43" s="18">
         <v>21.3</v>
       </c>
       <c r="H43" s="18">
         <v>21.99</v>
       </c>
       <c r="I43" s="18">
@@ -15397,52 +15626,55 @@
       </c>
       <c r="BD43" s="18">
         <v>19.559999999999999</v>
       </c>
       <c r="BE43" s="18">
         <v>19.46</v>
       </c>
       <c r="BF43" s="18">
         <v>18.84</v>
       </c>
       <c r="BG43" s="18">
         <v>18.78</v>
       </c>
       <c r="BH43" s="18">
         <v>18.239999999999998</v>
       </c>
       <c r="BI43" s="18">
         <v>17.899999999999999</v>
       </c>
       <c r="BJ43" s="36">
         <v>18.670000000000002</v>
       </c>
       <c r="BK43" s="36">
         <v>17.079999999999998</v>
       </c>
+      <c r="BL43" s="75">
+        <v>17.73</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A44" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="19">
         <v>12.7</v>
       </c>
       <c r="C44" s="19">
         <v>21.92</v>
       </c>
       <c r="D44" s="19">
         <v>25.47</v>
       </c>
       <c r="E44" s="19">
         <v>24.57</v>
       </c>
       <c r="F44" s="19">
         <v>23.88</v>
       </c>
       <c r="G44" s="19">
         <v>23.03</v>
       </c>
       <c r="H44" s="19">
         <v>24.03</v>
       </c>
       <c r="I44" s="19">
@@ -15588,260 +15820,264 @@
       </c>
       <c r="BD44" s="19">
         <v>18.29</v>
       </c>
       <c r="BE44" s="19">
         <v>19.309999999999999</v>
       </c>
       <c r="BF44" s="19">
         <v>19.18</v>
       </c>
       <c r="BG44" s="19">
         <v>19.25</v>
       </c>
       <c r="BH44" s="19">
         <v>18.670000000000002</v>
       </c>
       <c r="BI44" s="19">
         <v>18.489999999999998</v>
       </c>
       <c r="BJ44" s="19">
         <v>13.46</v>
       </c>
       <c r="BK44" s="19">
         <v>17.8</v>
       </c>
+      <c r="BL44" s="76">
+        <v>16.899999999999999</v>
+      </c>
     </row>
-    <row r="45" spans="1:63" s="20" customFormat="1" ht="11.25">
+    <row r="45" spans="1:64" s="20" customFormat="1" ht="11.25">
       <c r="A45" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="9"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="9"/>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ6:BK6"/>
-    <mergeCell ref="AY5:BK5"/>
+    <mergeCell ref="AY5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A31:BK31"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ6:BL6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BK66"/>
+  <dimension ref="A1:BL66"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <pane ySplit="6" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A37" sqref="A37:BL37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="20" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="20" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="20" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="20" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="20" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="20" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="20" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="20" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="20" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="20" hidden="1" customWidth="1"/>
     <col min="18" max="20" width="4.85546875" style="20" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="20" hidden="1" customWidth="1"/>
     <col min="22" max="49" width="7.7109375" style="20" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="9.140625" style="20"/>
     <col min="53" max="53" width="9.140625" style="1"/>
     <col min="54" max="59" width="9.140625" style="29"/>
     <col min="60" max="60" width="9.140625" style="29" customWidth="1"/>
     <col min="61" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63" ht="10.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="72" t="s">
+    <row r="1" spans="1:64" ht="10.5" customHeight="1"/>
+    <row r="2" spans="1:64">
+      <c r="A2" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="72"/>
-[...60 lines deleted...]
-      <c r="BK2" s="72"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="78"/>
+      <c r="AU2" s="78"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="78"/>
+      <c r="AY2" s="78"/>
+      <c r="AZ2" s="78"/>
+      <c r="BA2" s="78"/>
+      <c r="BB2" s="78"/>
+      <c r="BC2" s="78"/>
+      <c r="BD2" s="78"/>
+      <c r="BE2" s="78"/>
+      <c r="BF2" s="78"/>
+      <c r="BG2" s="78"/>
+      <c r="BH2" s="78"/>
+      <c r="BI2" s="78"/>
+      <c r="BJ2" s="78"/>
+      <c r="BK2" s="78"/>
+      <c r="BL2" s="78"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
       <c r="Z3" s="40"/>
       <c r="AA3" s="40"/>
       <c r="AB3" s="40"/>
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
     </row>
-    <row r="4" spans="1:63" s="30" customFormat="1">
+    <row r="4" spans="1:64" s="30" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -15854,133 +16090,134 @@
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="10"/>
       <c r="BB4" s="10"/>
       <c r="BF4" s="10"/>
       <c r="BG4" s="10"/>
-      <c r="BK4" s="10" t="s">
+      <c r="BL4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:63">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="5" spans="1:64">
+      <c r="A5" s="83"/>
+      <c r="B5" s="79">
         <v>2021</v>
       </c>
-      <c r="C5" s="76"/>
-[...10 lines deleted...]
-      <c r="N5" s="82">
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="87">
         <v>2022</v>
       </c>
-      <c r="O5" s="83"/>
-[...10 lines deleted...]
-      <c r="Z5" s="82">
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="87">
         <v>2023</v>
       </c>
-      <c r="AA5" s="83"/>
-[...10 lines deleted...]
-      <c r="AL5" s="80">
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88"/>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88"/>
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88"/>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="83"/>
+      <c r="AL5" s="85">
         <v>2024</v>
       </c>
-      <c r="AM5" s="81"/>
-[...10 lines deleted...]
-      <c r="AX5" s="77">
+      <c r="AM5" s="86"/>
+      <c r="AN5" s="86"/>
+      <c r="AO5" s="86"/>
+      <c r="AP5" s="86"/>
+      <c r="AQ5" s="86"/>
+      <c r="AR5" s="86"/>
+      <c r="AS5" s="86"/>
+      <c r="AT5" s="86"/>
+      <c r="AU5" s="86"/>
+      <c r="AV5" s="86"/>
+      <c r="AW5" s="86"/>
+      <c r="AX5" s="79">
         <v>2025</v>
       </c>
-      <c r="AY5" s="76"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="77">
+      <c r="AY5" s="80"/>
+      <c r="AZ5" s="80"/>
+      <c r="BA5" s="80"/>
+      <c r="BB5" s="80"/>
+      <c r="BC5" s="80"/>
+      <c r="BD5" s="80"/>
+      <c r="BE5" s="80"/>
+      <c r="BF5" s="80"/>
+      <c r="BG5" s="80"/>
+      <c r="BH5" s="80"/>
+      <c r="BI5" s="89"/>
+      <c r="BJ5" s="79">
         <v>2026</v>
       </c>
-      <c r="BK5" s="76"/>
+      <c r="BK5" s="80"/>
+      <c r="BL5" s="80"/>
     </row>
-    <row r="6" spans="1:63" s="42" customFormat="1" ht="11.25">
-      <c r="A6" s="79"/>
+    <row r="6" spans="1:64" s="42" customFormat="1" ht="11.25">
+      <c r="A6" s="84"/>
       <c r="B6" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="25" t="s">
@@ -16123,119 +16360,123 @@
       </c>
       <c r="BD6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="BI6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="67" t="s">
         <v>5</v>
       </c>
       <c r="BK6" s="67" t="s">
         <v>6</v>
       </c>
+      <c r="BL6" s="77" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="7" spans="1:63" s="28" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="89" t="s">
+    <row r="7" spans="1:64" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="89"/>
-[...60 lines deleted...]
-      <c r="BK7" s="89"/>
+      <c r="B7" s="91"/>
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="91"/>
+      <c r="U7" s="91"/>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="91"/>
+      <c r="Y7" s="91"/>
+      <c r="Z7" s="91"/>
+      <c r="AA7" s="91"/>
+      <c r="AB7" s="91"/>
+      <c r="AC7" s="91"/>
+      <c r="AD7" s="91"/>
+      <c r="AE7" s="91"/>
+      <c r="AF7" s="91"/>
+      <c r="AG7" s="91"/>
+      <c r="AH7" s="91"/>
+      <c r="AI7" s="91"/>
+      <c r="AJ7" s="91"/>
+      <c r="AK7" s="91"/>
+      <c r="AL7" s="91"/>
+      <c r="AM7" s="91"/>
+      <c r="AN7" s="91"/>
+      <c r="AO7" s="91"/>
+      <c r="AP7" s="91"/>
+      <c r="AQ7" s="91"/>
+      <c r="AR7" s="91"/>
+      <c r="AS7" s="91"/>
+      <c r="AT7" s="91"/>
+      <c r="AU7" s="91"/>
+      <c r="AV7" s="91"/>
+      <c r="AW7" s="91"/>
+      <c r="AX7" s="91"/>
+      <c r="AY7" s="91"/>
+      <c r="AZ7" s="91"/>
+      <c r="BA7" s="91"/>
+      <c r="BB7" s="91"/>
+      <c r="BC7" s="91"/>
+      <c r="BD7" s="91"/>
+      <c r="BE7" s="91"/>
+      <c r="BF7" s="91"/>
+      <c r="BG7" s="91"/>
+      <c r="BH7" s="91"/>
+      <c r="BI7" s="91"/>
+      <c r="BJ7" s="91"/>
+      <c r="BK7" s="91"/>
+      <c r="BL7" s="91"/>
     </row>
-    <row r="8" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="8" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="13">
         <v>2021</v>
       </c>
       <c r="C8" s="13">
         <v>1555</v>
       </c>
       <c r="D8" s="13">
         <v>1690</v>
       </c>
       <c r="E8" s="13">
         <v>1809</v>
       </c>
       <c r="F8" s="13">
         <v>1896</v>
       </c>
       <c r="G8" s="13">
         <v>2045</v>
       </c>
       <c r="H8" s="13">
         <v>2076</v>
       </c>
       <c r="I8" s="13">
@@ -16381,52 +16622,55 @@
       </c>
       <c r="BD8" s="13">
         <v>1499</v>
       </c>
       <c r="BE8" s="13">
         <v>1242</v>
       </c>
       <c r="BF8" s="6">
         <v>1378</v>
       </c>
       <c r="BG8" s="27">
         <v>1405</v>
       </c>
       <c r="BH8" s="13">
         <v>1176</v>
       </c>
       <c r="BI8" s="13">
         <v>1364</v>
       </c>
       <c r="BJ8" s="13">
         <v>1308</v>
       </c>
       <c r="BK8" s="6">
         <v>1089</v>
       </c>
+      <c r="BL8" s="71">
+        <v>1196</v>
+      </c>
     </row>
-    <row r="9" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="13">
         <v>1313</v>
       </c>
       <c r="C9" s="13">
         <v>962</v>
       </c>
       <c r="D9" s="13">
         <v>932</v>
       </c>
       <c r="E9" s="13">
         <v>1100</v>
       </c>
       <c r="F9" s="13">
         <v>1130</v>
       </c>
       <c r="G9" s="13">
         <v>1223</v>
       </c>
       <c r="H9" s="13">
         <v>1223</v>
       </c>
       <c r="I9" s="13">
@@ -16572,52 +16816,55 @@
       </c>
       <c r="BD9" s="13">
         <v>978</v>
       </c>
       <c r="BE9" s="13">
         <v>790</v>
       </c>
       <c r="BF9" s="6">
         <v>842</v>
       </c>
       <c r="BG9" s="27">
         <v>902</v>
       </c>
       <c r="BH9" s="13">
         <v>735</v>
       </c>
       <c r="BI9" s="13">
         <v>853</v>
       </c>
       <c r="BJ9" s="13">
         <v>814</v>
       </c>
       <c r="BK9" s="6">
         <v>670</v>
       </c>
+      <c r="BL9" s="71">
+        <v>745</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="13">
         <v>76</v>
       </c>
       <c r="C10" s="13">
         <v>65</v>
       </c>
       <c r="D10" s="13">
         <v>86</v>
       </c>
       <c r="E10" s="13">
         <v>75</v>
       </c>
       <c r="F10" s="13">
         <v>83</v>
       </c>
       <c r="G10" s="13">
         <v>100</v>
       </c>
       <c r="H10" s="13">
         <v>95</v>
       </c>
       <c r="I10" s="13">
@@ -16763,52 +17010,55 @@
       </c>
       <c r="BD10" s="13">
         <v>49</v>
       </c>
       <c r="BE10" s="13">
         <v>47</v>
       </c>
       <c r="BF10" s="6">
         <v>59</v>
       </c>
       <c r="BG10" s="27">
         <v>58</v>
       </c>
       <c r="BH10" s="13">
         <v>55</v>
       </c>
       <c r="BI10" s="13">
         <v>57</v>
       </c>
       <c r="BJ10" s="13">
         <v>49</v>
       </c>
       <c r="BK10" s="6">
         <v>57</v>
       </c>
+      <c r="BL10" s="71">
+        <v>49</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13">
         <v>36</v>
       </c>
       <c r="C11" s="13">
         <v>26</v>
       </c>
       <c r="D11" s="13">
         <v>44</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>45</v>
       </c>
       <c r="G11" s="13">
         <v>43</v>
       </c>
       <c r="H11" s="13">
         <v>46</v>
       </c>
       <c r="I11" s="13">
@@ -16954,52 +17204,55 @@
       </c>
       <c r="BD11" s="13">
         <v>26</v>
       </c>
       <c r="BE11" s="13">
         <v>22</v>
       </c>
       <c r="BF11" s="6">
         <v>27</v>
       </c>
       <c r="BG11" s="27">
         <v>24</v>
       </c>
       <c r="BH11" s="13">
         <v>26</v>
       </c>
       <c r="BI11" s="13">
         <v>34</v>
       </c>
       <c r="BJ11" s="13">
         <v>25</v>
       </c>
       <c r="BK11" s="6">
         <v>21</v>
       </c>
+      <c r="BL11" s="71">
+        <v>21</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="13">
         <v>57</v>
       </c>
       <c r="C12" s="13">
         <v>46</v>
       </c>
       <c r="D12" s="13">
         <v>51</v>
       </c>
       <c r="E12" s="13">
         <v>52</v>
       </c>
       <c r="F12" s="13">
         <v>55</v>
       </c>
       <c r="G12" s="13">
         <v>60</v>
       </c>
       <c r="H12" s="13">
         <v>60</v>
       </c>
       <c r="I12" s="13">
@@ -17145,52 +17398,55 @@
       </c>
       <c r="BD12" s="13">
         <v>38</v>
       </c>
       <c r="BE12" s="13">
         <v>25</v>
       </c>
       <c r="BF12" s="6">
         <v>38</v>
       </c>
       <c r="BG12" s="27">
         <v>30</v>
       </c>
       <c r="BH12" s="13">
         <v>29</v>
       </c>
       <c r="BI12" s="13">
         <v>37</v>
       </c>
       <c r="BJ12" s="13">
         <v>40</v>
       </c>
       <c r="BK12" s="6">
         <v>31</v>
       </c>
+      <c r="BL12" s="71">
+        <v>32</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="13">
         <v>21</v>
       </c>
       <c r="C13" s="13">
         <v>15</v>
       </c>
       <c r="D13" s="13">
         <v>17</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>27</v>
       </c>
       <c r="G13" s="13">
         <v>23</v>
       </c>
       <c r="H13" s="13">
         <v>33</v>
       </c>
       <c r="I13" s="13">
@@ -17336,52 +17592,55 @@
       </c>
       <c r="BD13" s="13">
         <v>13</v>
       </c>
       <c r="BE13" s="13">
         <v>15</v>
       </c>
       <c r="BF13" s="6">
         <v>18</v>
       </c>
       <c r="BG13" s="27">
         <v>20</v>
       </c>
       <c r="BH13" s="13">
         <v>10</v>
       </c>
       <c r="BI13" s="13">
         <v>13</v>
       </c>
       <c r="BJ13" s="13">
         <v>11</v>
       </c>
       <c r="BK13" s="6">
         <v>10</v>
       </c>
+      <c r="BL13" s="71">
+        <v>14</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="13">
         <v>18</v>
       </c>
       <c r="C14" s="13">
         <v>26</v>
       </c>
       <c r="D14" s="13">
         <v>30</v>
       </c>
       <c r="E14" s="13">
         <v>30</v>
       </c>
       <c r="F14" s="13">
         <v>27</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>26</v>
       </c>
       <c r="I14" s="13">
@@ -17527,52 +17786,55 @@
       </c>
       <c r="BD14" s="13">
         <v>28</v>
       </c>
       <c r="BE14" s="13">
         <v>17</v>
       </c>
       <c r="BF14" s="6">
         <v>20</v>
       </c>
       <c r="BG14" s="27">
         <v>17</v>
       </c>
       <c r="BH14" s="13">
         <v>27</v>
       </c>
       <c r="BI14" s="13">
         <v>23</v>
       </c>
       <c r="BJ14" s="13">
         <v>22</v>
       </c>
       <c r="BK14" s="6">
         <v>16</v>
       </c>
+      <c r="BL14" s="71">
+        <v>17</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A15" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="13">
         <v>39</v>
       </c>
       <c r="C15" s="13">
         <v>51</v>
       </c>
       <c r="D15" s="13">
         <v>48</v>
       </c>
       <c r="E15" s="13">
         <v>52</v>
       </c>
       <c r="F15" s="13">
         <v>43</v>
       </c>
       <c r="G15" s="13">
         <v>60</v>
       </c>
       <c r="H15" s="13">
         <v>46</v>
       </c>
       <c r="I15" s="13">
@@ -17718,52 +17980,55 @@
       </c>
       <c r="BD15" s="13">
         <v>37</v>
       </c>
       <c r="BE15" s="13">
         <v>39</v>
       </c>
       <c r="BF15" s="6">
         <v>36</v>
       </c>
       <c r="BG15" s="27">
         <v>28</v>
       </c>
       <c r="BH15" s="13">
         <v>27</v>
       </c>
       <c r="BI15" s="13">
         <v>33</v>
       </c>
       <c r="BJ15" s="13">
         <v>39</v>
       </c>
       <c r="BK15" s="6">
         <v>30</v>
       </c>
+      <c r="BL15" s="71">
+        <v>38</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A16" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="13">
         <v>138</v>
       </c>
       <c r="C16" s="13">
         <v>99</v>
       </c>
       <c r="D16" s="13">
         <v>141</v>
       </c>
       <c r="E16" s="13">
         <v>136</v>
       </c>
       <c r="F16" s="13">
         <v>143</v>
       </c>
       <c r="G16" s="13">
         <v>145</v>
       </c>
       <c r="H16" s="13">
         <v>151</v>
       </c>
       <c r="I16" s="13">
@@ -17909,52 +18174,55 @@
       </c>
       <c r="BD16" s="13">
         <v>95</v>
       </c>
       <c r="BE16" s="13">
         <v>66</v>
       </c>
       <c r="BF16" s="6">
         <v>95</v>
       </c>
       <c r="BG16" s="27">
         <v>101</v>
       </c>
       <c r="BH16" s="13">
         <v>85</v>
       </c>
       <c r="BI16" s="13">
         <v>87</v>
       </c>
       <c r="BJ16" s="13">
         <v>85</v>
       </c>
       <c r="BK16" s="6">
         <v>79</v>
       </c>
+      <c r="BL16" s="71">
+        <v>76</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A17" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="13">
         <v>32</v>
       </c>
       <c r="C17" s="13">
         <v>24</v>
       </c>
       <c r="D17" s="13">
         <v>32</v>
       </c>
       <c r="E17" s="13">
         <v>30</v>
       </c>
       <c r="F17" s="13">
         <v>38</v>
       </c>
       <c r="G17" s="13">
         <v>30</v>
       </c>
       <c r="H17" s="13">
         <v>35</v>
       </c>
       <c r="I17" s="13">
@@ -18100,52 +18368,55 @@
       </c>
       <c r="BD17" s="13">
         <v>27</v>
       </c>
       <c r="BE17" s="13">
         <v>25</v>
       </c>
       <c r="BF17" s="6">
         <v>25</v>
       </c>
       <c r="BG17" s="27">
         <v>21</v>
       </c>
       <c r="BH17" s="13">
         <v>31</v>
       </c>
       <c r="BI17" s="13">
         <v>25</v>
       </c>
       <c r="BJ17" s="13">
         <v>20</v>
       </c>
       <c r="BK17" s="6">
         <v>16</v>
       </c>
+      <c r="BL17" s="71">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A18" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="13">
         <v>84</v>
       </c>
       <c r="C18" s="13">
         <v>66</v>
       </c>
       <c r="D18" s="13">
         <v>73</v>
       </c>
       <c r="E18" s="13">
         <v>79</v>
       </c>
       <c r="F18" s="13">
         <v>84</v>
       </c>
       <c r="G18" s="13">
         <v>100</v>
       </c>
       <c r="H18" s="13">
         <v>100</v>
       </c>
       <c r="I18" s="13">
@@ -18291,52 +18562,55 @@
       </c>
       <c r="BD18" s="13">
         <v>54</v>
       </c>
       <c r="BE18" s="13">
         <v>38</v>
       </c>
       <c r="BF18" s="6">
         <v>64</v>
       </c>
       <c r="BG18" s="27">
         <v>47</v>
       </c>
       <c r="BH18" s="13">
         <v>35</v>
       </c>
       <c r="BI18" s="13">
         <v>45</v>
       </c>
       <c r="BJ18" s="13">
         <v>46</v>
       </c>
       <c r="BK18" s="6">
         <v>37</v>
       </c>
+      <c r="BL18" s="71">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A19" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="13">
         <v>90</v>
       </c>
       <c r="C19" s="13">
         <v>67</v>
       </c>
       <c r="D19" s="13">
         <v>83</v>
       </c>
       <c r="E19" s="13">
         <v>92</v>
       </c>
       <c r="F19" s="13">
         <v>88</v>
       </c>
       <c r="G19" s="13">
         <v>91</v>
       </c>
       <c r="H19" s="13">
         <v>101</v>
       </c>
       <c r="I19" s="13">
@@ -18482,52 +18756,55 @@
       </c>
       <c r="BD19" s="13">
         <v>74</v>
       </c>
       <c r="BE19" s="13">
         <v>69</v>
       </c>
       <c r="BF19" s="6">
         <v>61</v>
       </c>
       <c r="BG19" s="27">
         <v>59</v>
       </c>
       <c r="BH19" s="13">
         <v>43</v>
       </c>
       <c r="BI19" s="13">
         <v>76</v>
       </c>
       <c r="BJ19" s="13">
         <v>63</v>
       </c>
       <c r="BK19" s="6">
         <v>47</v>
       </c>
+      <c r="BL19" s="71">
+        <v>57</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A20" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="13">
         <v>101</v>
       </c>
       <c r="C20" s="13">
         <v>71</v>
       </c>
       <c r="D20" s="13">
         <v>112</v>
       </c>
       <c r="E20" s="13">
         <v>84</v>
       </c>
       <c r="F20" s="13">
         <v>106</v>
       </c>
       <c r="G20" s="13">
         <v>117</v>
       </c>
       <c r="H20" s="13">
         <v>122</v>
       </c>
       <c r="I20" s="13">
@@ -18673,52 +18950,55 @@
       </c>
       <c r="BD20" s="13">
         <v>62</v>
       </c>
       <c r="BE20" s="13">
         <v>59</v>
       </c>
       <c r="BF20" s="6">
         <v>73</v>
       </c>
       <c r="BG20" s="27">
         <v>75</v>
       </c>
       <c r="BH20" s="13">
         <v>59</v>
       </c>
       <c r="BI20" s="13">
         <v>62</v>
       </c>
       <c r="BJ20" s="13">
         <v>79</v>
       </c>
       <c r="BK20" s="6">
         <v>52</v>
       </c>
+      <c r="BL20" s="71">
+        <v>65</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A21" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13">
         <v>16</v>
       </c>
       <c r="C21" s="13">
         <v>37</v>
       </c>
       <c r="D21" s="13">
         <v>41</v>
       </c>
       <c r="E21" s="13">
         <v>27</v>
       </c>
       <c r="F21" s="13">
         <v>27</v>
       </c>
       <c r="G21" s="13">
         <v>23</v>
       </c>
       <c r="H21" s="13">
         <v>38</v>
       </c>
       <c r="I21" s="13">
@@ -18864,119 +19144,123 @@
       </c>
       <c r="BD21" s="13">
         <v>18</v>
       </c>
       <c r="BE21" s="13">
         <v>30</v>
       </c>
       <c r="BF21" s="6">
         <v>20</v>
       </c>
       <c r="BG21" s="27">
         <v>23</v>
       </c>
       <c r="BH21" s="13">
         <v>14</v>
       </c>
       <c r="BI21" s="13">
         <v>19</v>
       </c>
       <c r="BJ21" s="13">
         <v>15</v>
       </c>
       <c r="BK21" s="6">
         <v>23</v>
       </c>
+      <c r="BL21" s="71">
+        <v>17</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="28" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="90" t="s">
+    <row r="22" spans="1:64" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="94" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="90"/>
-[...60 lines deleted...]
-      <c r="BK22" s="90"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="94"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="94"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="94"/>
+      <c r="S22" s="94"/>
+      <c r="T22" s="94"/>
+      <c r="U22" s="94"/>
+      <c r="V22" s="94"/>
+      <c r="W22" s="94"/>
+      <c r="X22" s="94"/>
+      <c r="Y22" s="94"/>
+      <c r="Z22" s="94"/>
+      <c r="AA22" s="94"/>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="94"/>
+      <c r="AD22" s="94"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="94"/>
+      <c r="AG22" s="94"/>
+      <c r="AH22" s="94"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
+      <c r="AL22" s="94"/>
+      <c r="AM22" s="94"/>
+      <c r="AN22" s="94"/>
+      <c r="AO22" s="94"/>
+      <c r="AP22" s="94"/>
+      <c r="AQ22" s="94"/>
+      <c r="AR22" s="94"/>
+      <c r="AS22" s="94"/>
+      <c r="AT22" s="94"/>
+      <c r="AU22" s="94"/>
+      <c r="AV22" s="94"/>
+      <c r="AW22" s="94"/>
+      <c r="AX22" s="94"/>
+      <c r="AY22" s="94"/>
+      <c r="AZ22" s="94"/>
+      <c r="BA22" s="94"/>
+      <c r="BB22" s="94"/>
+      <c r="BC22" s="94"/>
+      <c r="BD22" s="94"/>
+      <c r="BE22" s="94"/>
+      <c r="BF22" s="94"/>
+      <c r="BG22" s="94"/>
+      <c r="BH22" s="94"/>
+      <c r="BI22" s="94"/>
+      <c r="BJ22" s="94"/>
+      <c r="BK22" s="94"/>
+      <c r="BL22" s="94"/>
     </row>
-    <row r="23" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="23" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A23" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="13">
         <v>1045</v>
       </c>
       <c r="C23" s="13">
         <v>804</v>
       </c>
       <c r="D23" s="13">
         <v>867</v>
       </c>
       <c r="E23" s="13">
         <v>914</v>
       </c>
       <c r="F23" s="13">
         <v>1002</v>
       </c>
       <c r="G23" s="13">
         <v>1066</v>
       </c>
       <c r="H23" s="13">
         <v>1074</v>
       </c>
       <c r="I23" s="13">
@@ -19122,52 +19406,55 @@
       </c>
       <c r="BD23" s="13">
         <v>815</v>
       </c>
       <c r="BE23" s="13">
         <v>666</v>
       </c>
       <c r="BF23" s="13">
         <v>718</v>
       </c>
       <c r="BG23" s="13">
         <v>724</v>
       </c>
       <c r="BH23" s="13">
         <v>586</v>
       </c>
       <c r="BI23" s="13">
         <v>714</v>
       </c>
       <c r="BJ23" s="13">
         <v>676</v>
       </c>
       <c r="BK23" s="13">
         <v>587</v>
       </c>
+      <c r="BL23" s="71">
+        <v>601</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A24" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="13">
         <v>677</v>
       </c>
       <c r="C24" s="13">
         <v>495</v>
       </c>
       <c r="D24" s="13">
         <v>486</v>
       </c>
       <c r="E24" s="13">
         <v>554</v>
       </c>
       <c r="F24" s="13">
         <v>603</v>
       </c>
       <c r="G24" s="13">
         <v>637</v>
       </c>
       <c r="H24" s="13">
         <v>641</v>
       </c>
       <c r="I24" s="13">
@@ -19313,52 +19600,55 @@
       </c>
       <c r="BD24" s="13">
         <v>539</v>
       </c>
       <c r="BE24" s="13">
         <v>417</v>
       </c>
       <c r="BF24" s="13">
         <v>448</v>
       </c>
       <c r="BG24" s="13">
         <v>467</v>
       </c>
       <c r="BH24" s="13">
         <v>365</v>
       </c>
       <c r="BI24" s="13">
         <v>434</v>
       </c>
       <c r="BJ24" s="13">
         <v>419</v>
       </c>
       <c r="BK24" s="13">
         <v>352</v>
       </c>
+      <c r="BL24" s="71">
+        <v>375</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13">
         <v>47</v>
       </c>
       <c r="C25" s="13">
         <v>33</v>
       </c>
       <c r="D25" s="13">
         <v>44</v>
       </c>
       <c r="E25" s="13">
         <v>32</v>
       </c>
       <c r="F25" s="13">
         <v>44</v>
       </c>
       <c r="G25" s="13">
         <v>46</v>
       </c>
       <c r="H25" s="13">
         <v>46</v>
       </c>
       <c r="I25" s="13">
@@ -19504,52 +19794,55 @@
       </c>
       <c r="BD25" s="13">
         <v>25</v>
       </c>
       <c r="BE25" s="13">
         <v>22</v>
       </c>
       <c r="BF25" s="13">
         <v>29</v>
       </c>
       <c r="BG25" s="13">
         <v>29</v>
       </c>
       <c r="BH25" s="13">
         <v>25</v>
       </c>
       <c r="BI25" s="13">
         <v>31</v>
       </c>
       <c r="BJ25" s="13">
         <v>26</v>
       </c>
       <c r="BK25" s="13">
         <v>33</v>
       </c>
+      <c r="BL25" s="71">
+        <v>24</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A26" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="13">
         <v>15</v>
       </c>
       <c r="C26" s="13">
         <v>12</v>
       </c>
       <c r="D26" s="13">
         <v>20</v>
       </c>
       <c r="E26" s="13">
         <v>21</v>
       </c>
       <c r="F26" s="13">
         <v>27</v>
       </c>
       <c r="G26" s="13">
         <v>28</v>
       </c>
       <c r="H26" s="13">
         <v>23</v>
       </c>
       <c r="I26" s="13">
@@ -19695,52 +19988,55 @@
       </c>
       <c r="BD26" s="13">
         <v>14</v>
       </c>
       <c r="BE26" s="13">
         <v>9</v>
       </c>
       <c r="BF26" s="13">
         <v>18</v>
       </c>
       <c r="BG26" s="13">
         <v>13</v>
       </c>
       <c r="BH26" s="13">
         <v>16</v>
       </c>
       <c r="BI26" s="13">
         <v>21</v>
       </c>
       <c r="BJ26" s="13">
         <v>15</v>
       </c>
       <c r="BK26" s="13">
         <v>15</v>
       </c>
+      <c r="BL26" s="71">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="13">
         <v>30</v>
       </c>
       <c r="C27" s="13">
         <v>27</v>
       </c>
       <c r="D27" s="13">
         <v>21</v>
       </c>
       <c r="E27" s="13">
         <v>27</v>
       </c>
       <c r="F27" s="13">
         <v>32</v>
       </c>
       <c r="G27" s="13">
         <v>32</v>
       </c>
       <c r="H27" s="13">
         <v>38</v>
       </c>
       <c r="I27" s="13">
@@ -19886,52 +20182,55 @@
       </c>
       <c r="BD27" s="13">
         <v>24</v>
       </c>
       <c r="BE27" s="13">
         <v>17</v>
       </c>
       <c r="BF27" s="13">
         <v>16</v>
       </c>
       <c r="BG27" s="13">
         <v>11</v>
       </c>
       <c r="BH27" s="13">
         <v>11</v>
       </c>
       <c r="BI27" s="13">
         <v>17</v>
       </c>
       <c r="BJ27" s="13">
         <v>25</v>
       </c>
       <c r="BK27" s="13">
         <v>20</v>
       </c>
+      <c r="BL27" s="71">
+        <v>20</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="13">
         <v>7</v>
       </c>
       <c r="C28" s="13">
         <v>8</v>
       </c>
       <c r="D28" s="13">
         <v>10</v>
       </c>
       <c r="E28" s="13">
         <v>15</v>
       </c>
       <c r="F28" s="13">
         <v>12</v>
       </c>
       <c r="G28" s="13">
         <v>12</v>
       </c>
       <c r="H28" s="13">
         <v>13</v>
       </c>
       <c r="I28" s="13">
@@ -20077,52 +20376,55 @@
       </c>
       <c r="BD28" s="13">
         <v>9</v>
       </c>
       <c r="BE28" s="13">
         <v>9</v>
       </c>
       <c r="BF28" s="13">
         <v>9</v>
       </c>
       <c r="BG28" s="13">
         <v>8</v>
       </c>
       <c r="BH28" s="13">
         <v>7</v>
       </c>
       <c r="BI28" s="13">
         <v>5</v>
       </c>
       <c r="BJ28" s="13">
         <v>4</v>
       </c>
       <c r="BK28" s="13">
         <v>8</v>
       </c>
+      <c r="BL28" s="71">
+        <v>7</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="13">
         <v>10</v>
       </c>
       <c r="C29" s="13">
         <v>13</v>
       </c>
       <c r="D29" s="13">
         <v>11</v>
       </c>
       <c r="E29" s="13">
         <v>13</v>
       </c>
       <c r="F29" s="13">
         <v>13</v>
       </c>
       <c r="G29" s="13">
         <v>17</v>
       </c>
       <c r="H29" s="13">
         <v>17</v>
       </c>
       <c r="I29" s="13">
@@ -20268,52 +20570,55 @@
       </c>
       <c r="BD29" s="13">
         <v>15</v>
       </c>
       <c r="BE29" s="13">
         <v>12</v>
       </c>
       <c r="BF29" s="13">
         <v>9</v>
       </c>
       <c r="BG29" s="13">
         <v>13</v>
       </c>
       <c r="BH29" s="13">
         <v>17</v>
       </c>
       <c r="BI29" s="13">
         <v>13</v>
       </c>
       <c r="BJ29" s="13">
         <v>6</v>
       </c>
       <c r="BK29" s="13">
         <v>7</v>
       </c>
+      <c r="BL29" s="71">
+        <v>7</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="30" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A30" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="13">
         <v>20</v>
       </c>
       <c r="C30" s="13">
         <v>29</v>
       </c>
       <c r="D30" s="13">
         <v>27</v>
       </c>
       <c r="E30" s="13">
         <v>29</v>
       </c>
       <c r="F30" s="13">
         <v>19</v>
       </c>
       <c r="G30" s="13">
         <v>31</v>
       </c>
       <c r="H30" s="13">
         <v>20</v>
       </c>
       <c r="I30" s="13">
@@ -20459,52 +20764,55 @@
       </c>
       <c r="BD30" s="13">
         <v>13</v>
       </c>
       <c r="BE30" s="13">
         <v>23</v>
       </c>
       <c r="BF30" s="13">
         <v>20</v>
       </c>
       <c r="BG30" s="13">
         <v>18</v>
       </c>
       <c r="BH30" s="13">
         <v>17</v>
       </c>
       <c r="BI30" s="13">
         <v>23</v>
       </c>
       <c r="BJ30" s="13">
         <v>20</v>
       </c>
       <c r="BK30" s="13">
         <v>20</v>
       </c>
+      <c r="BL30" s="71">
+        <v>25</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="31" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A31" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="13">
         <v>63</v>
       </c>
       <c r="C31" s="13">
         <v>49</v>
       </c>
       <c r="D31" s="13">
         <v>77</v>
       </c>
       <c r="E31" s="13">
         <v>61</v>
       </c>
       <c r="F31" s="13">
         <v>69</v>
       </c>
       <c r="G31" s="13">
         <v>73</v>
       </c>
       <c r="H31" s="13">
         <v>80</v>
       </c>
       <c r="I31" s="13">
@@ -20650,52 +20958,55 @@
       </c>
       <c r="BD31" s="13">
         <v>51</v>
       </c>
       <c r="BE31" s="13">
         <v>41</v>
       </c>
       <c r="BF31" s="13">
         <v>51</v>
       </c>
       <c r="BG31" s="13">
         <v>50</v>
       </c>
       <c r="BH31" s="13">
         <v>45</v>
       </c>
       <c r="BI31" s="13">
         <v>45</v>
       </c>
       <c r="BJ31" s="13">
         <v>45</v>
       </c>
       <c r="BK31" s="13">
         <v>40</v>
       </c>
+      <c r="BL31" s="71">
+        <v>35</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="13">
         <v>21</v>
       </c>
       <c r="C32" s="13">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>11</v>
       </c>
       <c r="E32" s="13">
         <v>13</v>
       </c>
       <c r="F32" s="13">
         <v>21</v>
       </c>
       <c r="G32" s="13">
         <v>19</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -20841,52 +21152,55 @@
       </c>
       <c r="BD32" s="13">
         <v>15</v>
       </c>
       <c r="BE32" s="13">
         <v>13</v>
       </c>
       <c r="BF32" s="13">
         <v>15</v>
       </c>
       <c r="BG32" s="13">
         <v>14</v>
       </c>
       <c r="BH32" s="13">
         <v>16</v>
       </c>
       <c r="BI32" s="13">
         <v>16</v>
       </c>
       <c r="BJ32" s="13">
         <v>10</v>
       </c>
       <c r="BK32" s="13">
         <v>11</v>
       </c>
+      <c r="BL32" s="71">
+        <v>5</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="13">
         <v>52</v>
       </c>
       <c r="C33" s="13">
         <v>31</v>
       </c>
       <c r="D33" s="13">
         <v>44</v>
       </c>
       <c r="E33" s="13">
         <v>40</v>
       </c>
       <c r="F33" s="13">
         <v>38</v>
       </c>
       <c r="G33" s="13">
         <v>50</v>
       </c>
       <c r="H33" s="13">
         <v>46</v>
       </c>
       <c r="I33" s="13">
@@ -21032,52 +21346,55 @@
       </c>
       <c r="BD33" s="13">
         <v>25</v>
       </c>
       <c r="BE33" s="13">
         <v>17</v>
       </c>
       <c r="BF33" s="13">
         <v>37</v>
       </c>
       <c r="BG33" s="13">
         <v>24</v>
       </c>
       <c r="BH33" s="13">
         <v>11</v>
       </c>
       <c r="BI33" s="13">
         <v>25</v>
       </c>
       <c r="BJ33" s="13">
         <v>26</v>
       </c>
       <c r="BK33" s="13">
         <v>18</v>
       </c>
+      <c r="BL33" s="71">
+        <v>25</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="13">
         <v>46</v>
       </c>
       <c r="C34" s="13">
         <v>37</v>
       </c>
       <c r="D34" s="13">
         <v>36</v>
       </c>
       <c r="E34" s="13">
         <v>54</v>
       </c>
       <c r="F34" s="13">
         <v>49</v>
       </c>
       <c r="G34" s="13">
         <v>41</v>
       </c>
       <c r="H34" s="13">
         <v>55</v>
       </c>
       <c r="I34" s="13">
@@ -21223,52 +21540,55 @@
       </c>
       <c r="BD34" s="13">
         <v>43</v>
       </c>
       <c r="BE34" s="13">
         <v>42</v>
       </c>
       <c r="BF34" s="13">
         <v>30</v>
       </c>
       <c r="BG34" s="13">
         <v>27</v>
       </c>
       <c r="BH34" s="13">
         <v>20</v>
       </c>
       <c r="BI34" s="13">
         <v>43</v>
       </c>
       <c r="BJ34" s="13">
         <v>39</v>
       </c>
       <c r="BK34" s="13">
         <v>25</v>
       </c>
+      <c r="BL34" s="71">
+        <v>24</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="13">
         <v>49</v>
       </c>
       <c r="C35" s="13">
         <v>38</v>
       </c>
       <c r="D35" s="13">
         <v>54</v>
       </c>
       <c r="E35" s="13">
         <v>45</v>
       </c>
       <c r="F35" s="13">
         <v>58</v>
       </c>
       <c r="G35" s="13">
         <v>67</v>
       </c>
       <c r="H35" s="13">
         <v>61</v>
       </c>
       <c r="I35" s="13">
@@ -21414,52 +21734,55 @@
       </c>
       <c r="BD35" s="13">
         <v>34</v>
       </c>
       <c r="BE35" s="13">
         <v>28</v>
       </c>
       <c r="BF35" s="13">
         <v>28</v>
       </c>
       <c r="BG35" s="13">
         <v>37</v>
       </c>
       <c r="BH35" s="13">
         <v>28</v>
       </c>
       <c r="BI35" s="13">
         <v>31</v>
       </c>
       <c r="BJ35" s="13">
         <v>33</v>
       </c>
       <c r="BK35" s="13">
         <v>29</v>
       </c>
+      <c r="BL35" s="71">
+        <v>34</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="13">
         <v>8</v>
       </c>
       <c r="C36" s="13">
         <v>19</v>
       </c>
       <c r="D36" s="13">
         <v>26</v>
       </c>
       <c r="E36" s="13">
         <v>10</v>
       </c>
       <c r="F36" s="13">
         <v>17</v>
       </c>
       <c r="G36" s="13">
         <v>13</v>
       </c>
       <c r="H36" s="13">
         <v>19</v>
       </c>
       <c r="I36" s="13">
@@ -21605,119 +21928,123 @@
       </c>
       <c r="BD36" s="13">
         <v>8</v>
       </c>
       <c r="BE36" s="13">
         <v>16</v>
       </c>
       <c r="BF36" s="13">
         <v>8</v>
       </c>
       <c r="BG36" s="13">
         <v>13</v>
       </c>
       <c r="BH36" s="13">
         <v>8</v>
       </c>
       <c r="BI36" s="13">
         <v>10</v>
       </c>
       <c r="BJ36" s="13">
         <v>8</v>
       </c>
       <c r="BK36" s="13">
         <v>9</v>
       </c>
+      <c r="BL36" s="71">
+        <v>6</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="28" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A37" s="87" t="s">
+    <row r="37" spans="1:64" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A37" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="87"/>
-[...60 lines deleted...]
-      <c r="BK37" s="87"/>
+      <c r="B37" s="91"/>
+      <c r="C37" s="91"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="91"/>
+      <c r="F37" s="91"/>
+      <c r="G37" s="91"/>
+      <c r="H37" s="91"/>
+      <c r="I37" s="91"/>
+      <c r="J37" s="91"/>
+      <c r="K37" s="91"/>
+      <c r="L37" s="91"/>
+      <c r="M37" s="91"/>
+      <c r="N37" s="91"/>
+      <c r="O37" s="91"/>
+      <c r="P37" s="91"/>
+      <c r="Q37" s="91"/>
+      <c r="R37" s="91"/>
+      <c r="S37" s="91"/>
+      <c r="T37" s="91"/>
+      <c r="U37" s="91"/>
+      <c r="V37" s="91"/>
+      <c r="W37" s="91"/>
+      <c r="X37" s="91"/>
+      <c r="Y37" s="91"/>
+      <c r="Z37" s="91"/>
+      <c r="AA37" s="91"/>
+      <c r="AB37" s="91"/>
+      <c r="AC37" s="91"/>
+      <c r="AD37" s="91"/>
+      <c r="AE37" s="91"/>
+      <c r="AF37" s="91"/>
+      <c r="AG37" s="91"/>
+      <c r="AH37" s="91"/>
+      <c r="AI37" s="91"/>
+      <c r="AJ37" s="91"/>
+      <c r="AK37" s="91"/>
+      <c r="AL37" s="91"/>
+      <c r="AM37" s="91"/>
+      <c r="AN37" s="91"/>
+      <c r="AO37" s="91"/>
+      <c r="AP37" s="91"/>
+      <c r="AQ37" s="91"/>
+      <c r="AR37" s="91"/>
+      <c r="AS37" s="91"/>
+      <c r="AT37" s="91"/>
+      <c r="AU37" s="91"/>
+      <c r="AV37" s="91"/>
+      <c r="AW37" s="91"/>
+      <c r="AX37" s="91"/>
+      <c r="AY37" s="91"/>
+      <c r="AZ37" s="91"/>
+      <c r="BA37" s="91"/>
+      <c r="BB37" s="91"/>
+      <c r="BC37" s="91"/>
+      <c r="BD37" s="91"/>
+      <c r="BE37" s="91"/>
+      <c r="BF37" s="91"/>
+      <c r="BG37" s="91"/>
+      <c r="BH37" s="91"/>
+      <c r="BI37" s="91"/>
+      <c r="BJ37" s="91"/>
+      <c r="BK37" s="91"/>
+      <c r="BL37" s="91"/>
     </row>
-    <row r="38" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A38" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="13">
         <v>976</v>
       </c>
       <c r="C38" s="13">
         <v>751</v>
       </c>
       <c r="D38" s="13">
         <v>823</v>
       </c>
       <c r="E38" s="13">
         <v>895</v>
       </c>
       <c r="F38" s="13">
         <v>894</v>
       </c>
       <c r="G38" s="13">
         <v>979</v>
       </c>
       <c r="H38" s="13">
         <v>1002</v>
       </c>
       <c r="I38" s="13">
@@ -21863,52 +22190,55 @@
       </c>
       <c r="BD38" s="13">
         <v>684</v>
       </c>
       <c r="BE38" s="13">
         <v>576</v>
       </c>
       <c r="BF38" s="13">
         <v>660</v>
       </c>
       <c r="BG38" s="13">
         <v>681</v>
       </c>
       <c r="BH38" s="13">
         <v>590</v>
       </c>
       <c r="BI38" s="57">
         <v>650</v>
       </c>
       <c r="BJ38" s="57">
         <v>632</v>
       </c>
       <c r="BK38" s="57">
         <v>502</v>
       </c>
+      <c r="BL38" s="72">
+        <v>595</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A39" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="13">
         <v>636</v>
       </c>
       <c r="C39" s="13">
         <v>467</v>
       </c>
       <c r="D39" s="13">
         <v>446</v>
       </c>
       <c r="E39" s="13">
         <v>546</v>
       </c>
       <c r="F39" s="13">
         <v>527</v>
       </c>
       <c r="G39" s="13">
         <v>586</v>
       </c>
       <c r="H39" s="13">
         <v>582</v>
       </c>
       <c r="I39" s="13">
@@ -22054,52 +22384,55 @@
       </c>
       <c r="BD39" s="13">
         <v>439</v>
       </c>
       <c r="BE39" s="13">
         <v>373</v>
       </c>
       <c r="BF39" s="13">
         <v>394</v>
       </c>
       <c r="BG39" s="13">
         <v>435</v>
       </c>
       <c r="BH39" s="13">
         <v>370</v>
       </c>
       <c r="BI39" s="57">
         <v>419</v>
       </c>
       <c r="BJ39" s="57">
         <v>395</v>
       </c>
       <c r="BK39" s="57">
         <v>318</v>
       </c>
+      <c r="BL39" s="72">
+        <v>370</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A40" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="52">
         <v>29</v>
       </c>
       <c r="C40" s="52">
         <v>32</v>
       </c>
       <c r="D40" s="13">
         <v>42</v>
       </c>
       <c r="E40" s="13">
         <v>43</v>
       </c>
       <c r="F40" s="52">
         <v>39</v>
       </c>
       <c r="G40" s="52">
         <v>54</v>
       </c>
       <c r="H40" s="52">
         <v>49</v>
       </c>
       <c r="I40" s="52">
@@ -22245,52 +22578,55 @@
       </c>
       <c r="BD40" s="13">
         <v>24</v>
       </c>
       <c r="BE40" s="13">
         <v>25</v>
       </c>
       <c r="BF40" s="13">
         <v>30</v>
       </c>
       <c r="BG40" s="13">
         <v>29</v>
       </c>
       <c r="BH40" s="13">
         <v>30</v>
       </c>
       <c r="BI40" s="57">
         <v>26</v>
       </c>
       <c r="BJ40" s="57">
         <v>23</v>
       </c>
       <c r="BK40" s="57">
         <v>24</v>
       </c>
+      <c r="BL40" s="72">
+        <v>25</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A41" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="52">
         <v>21</v>
       </c>
       <c r="C41" s="52">
         <v>14</v>
       </c>
       <c r="D41" s="13">
         <v>24</v>
       </c>
       <c r="E41" s="13">
         <v>8</v>
       </c>
       <c r="F41" s="52">
         <v>18</v>
       </c>
       <c r="G41" s="52">
         <v>15</v>
       </c>
       <c r="H41" s="52">
         <v>23</v>
       </c>
       <c r="I41" s="52">
@@ -22436,52 +22772,55 @@
       </c>
       <c r="BD41" s="13">
         <v>12</v>
       </c>
       <c r="BE41" s="13">
         <v>13</v>
       </c>
       <c r="BF41" s="13">
         <v>9</v>
       </c>
       <c r="BG41" s="13">
         <v>11</v>
       </c>
       <c r="BH41" s="13">
         <v>10</v>
       </c>
       <c r="BI41" s="57">
         <v>13</v>
       </c>
       <c r="BJ41" s="57">
         <v>10</v>
       </c>
       <c r="BK41" s="57">
         <v>6</v>
       </c>
+      <c r="BL41" s="72">
+        <v>7</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A42" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="52">
         <v>27</v>
       </c>
       <c r="C42" s="52">
         <v>19</v>
       </c>
       <c r="D42" s="13">
         <v>30</v>
       </c>
       <c r="E42" s="13">
         <v>25</v>
       </c>
       <c r="F42" s="52">
         <v>23</v>
       </c>
       <c r="G42" s="52">
         <v>28</v>
       </c>
       <c r="H42" s="52">
         <v>22</v>
       </c>
       <c r="I42" s="52">
@@ -22627,52 +22966,55 @@
       </c>
       <c r="BD42" s="13">
         <v>14</v>
       </c>
       <c r="BE42" s="13">
         <v>8</v>
       </c>
       <c r="BF42" s="13">
         <v>22</v>
       </c>
       <c r="BG42" s="13">
         <v>19</v>
       </c>
       <c r="BH42" s="13">
         <v>18</v>
       </c>
       <c r="BI42" s="57">
         <v>20</v>
       </c>
       <c r="BJ42" s="57">
         <v>15</v>
       </c>
       <c r="BK42" s="57">
         <v>11</v>
       </c>
+      <c r="BL42" s="72">
+        <v>12</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A43" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="52">
         <v>14</v>
       </c>
       <c r="C43" s="52">
         <v>7</v>
       </c>
       <c r="D43" s="13">
         <v>7</v>
       </c>
       <c r="E43" s="13">
         <v>8</v>
       </c>
       <c r="F43" s="52">
         <v>15</v>
       </c>
       <c r="G43" s="52">
         <v>11</v>
       </c>
       <c r="H43" s="52">
         <v>20</v>
       </c>
       <c r="I43" s="52">
@@ -22818,52 +23160,55 @@
       </c>
       <c r="BD43" s="13">
         <v>4</v>
       </c>
       <c r="BE43" s="13">
         <v>6</v>
       </c>
       <c r="BF43" s="13">
         <v>9</v>
       </c>
       <c r="BG43" s="13">
         <v>12</v>
       </c>
       <c r="BH43" s="13">
         <v>3</v>
       </c>
       <c r="BI43" s="57">
         <v>8</v>
       </c>
       <c r="BJ43" s="57">
         <v>7</v>
       </c>
       <c r="BK43" s="57">
         <v>2</v>
       </c>
+      <c r="BL43" s="72">
+        <v>7</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A44" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="52">
         <v>8</v>
       </c>
       <c r="C44" s="52">
         <v>13</v>
       </c>
       <c r="D44" s="13">
         <v>19</v>
       </c>
       <c r="E44" s="13">
         <v>17</v>
       </c>
       <c r="F44" s="52">
         <v>14</v>
       </c>
       <c r="G44" s="52">
         <v>13</v>
       </c>
       <c r="H44" s="52">
         <v>9</v>
       </c>
       <c r="I44" s="52">
@@ -23009,52 +23354,55 @@
       </c>
       <c r="BD44" s="13">
         <v>13</v>
       </c>
       <c r="BE44" s="13">
         <v>5</v>
       </c>
       <c r="BF44" s="13">
         <v>11</v>
       </c>
       <c r="BG44" s="13">
         <v>4</v>
       </c>
       <c r="BH44" s="13">
         <v>10</v>
       </c>
       <c r="BI44" s="57">
         <v>10</v>
       </c>
       <c r="BJ44" s="57">
         <v>16</v>
       </c>
       <c r="BK44" s="57">
         <v>9</v>
       </c>
+      <c r="BL44" s="72">
+        <v>10</v>
+      </c>
     </row>
-    <row r="45" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="45" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A45" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="52">
         <v>19</v>
       </c>
       <c r="C45" s="52">
         <v>22</v>
       </c>
       <c r="D45" s="13">
         <v>21</v>
       </c>
       <c r="E45" s="13">
         <v>23</v>
       </c>
       <c r="F45" s="52">
         <v>24</v>
       </c>
       <c r="G45" s="52">
         <v>29</v>
       </c>
       <c r="H45" s="52">
         <v>26</v>
       </c>
       <c r="I45" s="52">
@@ -23200,52 +23548,55 @@
       </c>
       <c r="BD45" s="13">
         <v>24</v>
       </c>
       <c r="BE45" s="13">
         <v>16</v>
       </c>
       <c r="BF45" s="13">
         <v>16</v>
       </c>
       <c r="BG45" s="13">
         <v>10</v>
       </c>
       <c r="BH45" s="13">
         <v>10</v>
       </c>
       <c r="BI45" s="57">
         <v>10</v>
       </c>
       <c r="BJ45" s="57">
         <v>19</v>
       </c>
       <c r="BK45" s="57">
         <v>10</v>
       </c>
+      <c r="BL45" s="72">
+        <v>13</v>
+      </c>
     </row>
-    <row r="46" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="46" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A46" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="52">
         <v>75</v>
       </c>
       <c r="C46" s="52">
         <v>50</v>
       </c>
       <c r="D46" s="13">
         <v>64</v>
       </c>
       <c r="E46" s="13">
         <v>75</v>
       </c>
       <c r="F46" s="52">
         <v>74</v>
       </c>
       <c r="G46" s="52">
         <v>72</v>
       </c>
       <c r="H46" s="52">
         <v>71</v>
       </c>
       <c r="I46" s="52">
@@ -23391,52 +23742,55 @@
       </c>
       <c r="BD46" s="13">
         <v>44</v>
       </c>
       <c r="BE46" s="13">
         <v>25</v>
       </c>
       <c r="BF46" s="13">
         <v>44</v>
       </c>
       <c r="BG46" s="13">
         <v>51</v>
       </c>
       <c r="BH46" s="13">
         <v>40</v>
       </c>
       <c r="BI46" s="57">
         <v>42</v>
       </c>
       <c r="BJ46" s="57">
         <v>40</v>
       </c>
       <c r="BK46" s="57">
         <v>39</v>
       </c>
+      <c r="BL46" s="72">
+        <v>41</v>
+      </c>
     </row>
-    <row r="47" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="47" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A47" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="52">
         <v>11</v>
       </c>
       <c r="C47" s="52">
         <v>11</v>
       </c>
       <c r="D47" s="13">
         <v>21</v>
       </c>
       <c r="E47" s="13">
         <v>17</v>
       </c>
       <c r="F47" s="52">
         <v>17</v>
       </c>
       <c r="G47" s="52">
         <v>11</v>
       </c>
       <c r="H47" s="52">
         <v>20</v>
       </c>
       <c r="I47" s="52">
@@ -23582,52 +23936,55 @@
       </c>
       <c r="BD47" s="13">
         <v>12</v>
       </c>
       <c r="BE47" s="13">
         <v>12</v>
       </c>
       <c r="BF47" s="13">
         <v>10</v>
       </c>
       <c r="BG47" s="13">
         <v>7</v>
       </c>
       <c r="BH47" s="13">
         <v>15</v>
       </c>
       <c r="BI47" s="57">
         <v>9</v>
       </c>
       <c r="BJ47" s="57">
         <v>10</v>
       </c>
       <c r="BK47" s="57">
         <v>5</v>
       </c>
+      <c r="BL47" s="72">
+        <v>9</v>
+      </c>
     </row>
-    <row r="48" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="48" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A48" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="52">
         <v>32</v>
       </c>
       <c r="C48" s="52">
         <v>35</v>
       </c>
       <c r="D48" s="13">
         <v>29</v>
       </c>
       <c r="E48" s="13">
         <v>39</v>
       </c>
       <c r="F48" s="52">
         <v>46</v>
       </c>
       <c r="G48" s="52">
         <v>50</v>
       </c>
       <c r="H48" s="52">
         <v>54</v>
       </c>
       <c r="I48" s="52">
@@ -23773,52 +24130,55 @@
       </c>
       <c r="BD48" s="13">
         <v>29</v>
       </c>
       <c r="BE48" s="13">
         <v>21</v>
       </c>
       <c r="BF48" s="13">
         <v>27</v>
       </c>
       <c r="BG48" s="13">
         <v>23</v>
       </c>
       <c r="BH48" s="13">
         <v>24</v>
       </c>
       <c r="BI48" s="57">
         <v>20</v>
       </c>
       <c r="BJ48" s="57">
         <v>20</v>
       </c>
       <c r="BK48" s="57">
         <v>19</v>
       </c>
+      <c r="BL48" s="72">
+        <v>26</v>
+      </c>
     </row>
-    <row r="49" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="49" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A49" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="52">
         <v>44</v>
       </c>
       <c r="C49" s="52">
         <v>30</v>
       </c>
       <c r="D49" s="13">
         <v>47</v>
       </c>
       <c r="E49" s="13">
         <v>38</v>
       </c>
       <c r="F49" s="52">
         <v>39</v>
       </c>
       <c r="G49" s="52">
         <v>50</v>
       </c>
       <c r="H49" s="52">
         <v>46</v>
       </c>
       <c r="I49" s="52">
@@ -23964,52 +24324,55 @@
       </c>
       <c r="BD49" s="13">
         <v>31</v>
       </c>
       <c r="BE49" s="13">
         <v>27</v>
       </c>
       <c r="BF49" s="13">
         <v>31</v>
       </c>
       <c r="BG49" s="13">
         <v>32</v>
       </c>
       <c r="BH49" s="13">
         <v>23</v>
       </c>
       <c r="BI49" s="57">
         <v>33</v>
       </c>
       <c r="BJ49" s="57">
         <v>24</v>
       </c>
       <c r="BK49" s="57">
         <v>22</v>
       </c>
+      <c r="BL49" s="72">
+        <v>33</v>
+      </c>
     </row>
-    <row r="50" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="50" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A50" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="56">
         <v>52</v>
       </c>
       <c r="C50" s="56">
         <v>33</v>
       </c>
       <c r="D50" s="57">
         <v>58</v>
       </c>
       <c r="E50" s="57">
         <v>39</v>
       </c>
       <c r="F50" s="56">
         <v>48</v>
       </c>
       <c r="G50" s="56">
         <v>50</v>
       </c>
       <c r="H50" s="56">
         <v>61</v>
       </c>
       <c r="I50" s="56">
@@ -24155,52 +24518,55 @@
       </c>
       <c r="BD50" s="13">
         <v>28</v>
       </c>
       <c r="BE50" s="13">
         <v>31</v>
       </c>
       <c r="BF50" s="13">
         <v>45</v>
       </c>
       <c r="BG50" s="13">
         <v>38</v>
       </c>
       <c r="BH50" s="13">
         <v>31</v>
       </c>
       <c r="BI50" s="57">
         <v>31</v>
       </c>
       <c r="BJ50" s="57">
         <v>46</v>
       </c>
       <c r="BK50" s="57">
         <v>23</v>
       </c>
+      <c r="BL50" s="72">
+        <v>31</v>
+      </c>
     </row>
-    <row r="51" spans="1:63" s="42" customFormat="1" ht="11.25">
+    <row r="51" spans="1:64" s="42" customFormat="1" ht="11.25">
       <c r="A51" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="58">
         <v>8</v>
       </c>
       <c r="C51" s="58">
         <v>18</v>
       </c>
       <c r="D51" s="14">
         <v>15</v>
       </c>
       <c r="E51" s="14">
         <v>17</v>
       </c>
       <c r="F51" s="58">
         <v>10</v>
       </c>
       <c r="G51" s="58">
         <v>10</v>
       </c>
       <c r="H51" s="58">
         <v>19</v>
       </c>
       <c r="I51" s="58">
@@ -24346,301 +24712,304 @@
       </c>
       <c r="BD51" s="14">
         <v>10</v>
       </c>
       <c r="BE51" s="14">
         <v>14</v>
       </c>
       <c r="BF51" s="14">
         <v>12</v>
       </c>
       <c r="BG51" s="14">
         <v>10</v>
       </c>
       <c r="BH51" s="14">
         <v>6</v>
       </c>
       <c r="BI51" s="14">
         <v>9</v>
       </c>
       <c r="BJ51" s="14">
         <v>7</v>
       </c>
       <c r="BK51" s="14">
         <v>14</v>
       </c>
+      <c r="BL51" s="73">
+        <v>11</v>
+      </c>
     </row>
-    <row r="52" spans="1:63" ht="18.75" customHeight="1">
+    <row r="52" spans="1:64" ht="18.75" customHeight="1">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
       <c r="N52" s="9"/>
       <c r="O52" s="9"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
       <c r="AD52" s="9"/>
       <c r="AE52" s="9"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
     </row>
-    <row r="53" spans="1:63">
+    <row r="53" spans="1:64">
       <c r="AL53" s="42"/>
       <c r="AM53" s="42"/>
       <c r="AN53" s="42"/>
       <c r="AO53" s="42"/>
       <c r="AP53" s="42"/>
       <c r="AQ53" s="42"/>
       <c r="AR53" s="42"/>
       <c r="AS53" s="42"/>
       <c r="AT53" s="42"/>
       <c r="AU53" s="42"/>
       <c r="AV53" s="42"/>
       <c r="AW53" s="42"/>
     </row>
-    <row r="54" spans="1:63">
+    <row r="54" spans="1:64">
       <c r="AL54" s="42"/>
       <c r="AM54" s="42"/>
       <c r="AN54" s="42"/>
       <c r="AO54" s="42"/>
       <c r="AP54" s="42"/>
       <c r="AQ54" s="42"/>
       <c r="AR54" s="42"/>
       <c r="AS54" s="42"/>
       <c r="AT54" s="42"/>
       <c r="AU54" s="42"/>
       <c r="AV54" s="42"/>
       <c r="AW54" s="42"/>
     </row>
-    <row r="55" spans="1:63">
+    <row r="55" spans="1:64">
       <c r="AL55" s="42"/>
       <c r="AM55" s="42"/>
       <c r="AN55" s="42"/>
       <c r="AO55" s="42"/>
       <c r="AP55" s="42"/>
       <c r="AQ55" s="42"/>
       <c r="AR55" s="42"/>
       <c r="AS55" s="42"/>
       <c r="AT55" s="42"/>
       <c r="AU55" s="42"/>
       <c r="AV55" s="42"/>
       <c r="AW55" s="42"/>
     </row>
-    <row r="56" spans="1:63">
+    <row r="56" spans="1:64">
       <c r="AL56" s="42"/>
       <c r="AM56" s="42"/>
       <c r="AN56" s="42"/>
       <c r="AO56" s="42"/>
       <c r="AP56" s="42"/>
       <c r="AQ56" s="42"/>
       <c r="AR56" s="42"/>
       <c r="AS56" s="42"/>
       <c r="AT56" s="42"/>
       <c r="AU56" s="42"/>
       <c r="AV56" s="42"/>
       <c r="AW56" s="42"/>
     </row>
-    <row r="57" spans="1:63">
+    <row r="57" spans="1:64">
       <c r="AL57" s="42"/>
       <c r="AM57" s="42"/>
       <c r="AN57" s="42"/>
       <c r="AO57" s="42"/>
       <c r="AP57" s="42"/>
       <c r="AQ57" s="42"/>
       <c r="AR57" s="42"/>
       <c r="AS57" s="42"/>
       <c r="AT57" s="42"/>
       <c r="AU57" s="42"/>
       <c r="AV57" s="42"/>
       <c r="AW57" s="42"/>
     </row>
-    <row r="58" spans="1:63">
+    <row r="58" spans="1:64">
       <c r="AL58" s="42"/>
       <c r="AM58" s="42"/>
       <c r="AN58" s="42"/>
       <c r="AO58" s="42"/>
       <c r="AP58" s="42"/>
       <c r="AQ58" s="42"/>
       <c r="AR58" s="42"/>
       <c r="AS58" s="42"/>
       <c r="AT58" s="42"/>
       <c r="AU58" s="42"/>
       <c r="AV58" s="42"/>
       <c r="AW58" s="42"/>
     </row>
-    <row r="59" spans="1:63">
+    <row r="59" spans="1:64">
       <c r="AL59" s="42"/>
       <c r="AM59" s="42"/>
       <c r="AN59" s="42"/>
       <c r="AO59" s="42"/>
       <c r="AP59" s="42"/>
       <c r="AQ59" s="42"/>
       <c r="AR59" s="42"/>
       <c r="AS59" s="42"/>
       <c r="AT59" s="42"/>
       <c r="AU59" s="42"/>
       <c r="AV59" s="42"/>
       <c r="AW59" s="42"/>
     </row>
-    <row r="60" spans="1:63">
+    <row r="60" spans="1:64">
       <c r="AL60" s="42"/>
       <c r="AM60" s="42"/>
       <c r="AN60" s="42"/>
       <c r="AO60" s="42"/>
       <c r="AP60" s="42"/>
       <c r="AQ60" s="42"/>
       <c r="AR60" s="42"/>
       <c r="AS60" s="42"/>
       <c r="AT60" s="42"/>
       <c r="AU60" s="42"/>
       <c r="AV60" s="42"/>
       <c r="AW60" s="42"/>
     </row>
-    <row r="61" spans="1:63">
+    <row r="61" spans="1:64">
       <c r="AL61" s="42"/>
       <c r="AM61" s="42"/>
       <c r="AN61" s="42"/>
       <c r="AO61" s="42"/>
       <c r="AP61" s="42"/>
       <c r="AQ61" s="42"/>
       <c r="AR61" s="42"/>
       <c r="AS61" s="42"/>
       <c r="AT61" s="42"/>
       <c r="AU61" s="42"/>
       <c r="AV61" s="42"/>
       <c r="AW61" s="42"/>
     </row>
-    <row r="62" spans="1:63">
+    <row r="62" spans="1:64">
       <c r="AL62" s="42"/>
       <c r="AM62" s="42"/>
       <c r="AN62" s="42"/>
       <c r="AO62" s="42"/>
       <c r="AP62" s="42"/>
       <c r="AQ62" s="42"/>
       <c r="AR62" s="42"/>
       <c r="AS62" s="42"/>
       <c r="AT62" s="42"/>
       <c r="AU62" s="42"/>
       <c r="AV62" s="42"/>
       <c r="AW62" s="42"/>
     </row>
-    <row r="63" spans="1:63">
+    <row r="63" spans="1:64">
       <c r="AL63" s="42"/>
       <c r="AM63" s="42"/>
       <c r="AN63" s="42"/>
       <c r="AO63" s="42"/>
       <c r="AP63" s="42"/>
       <c r="AQ63" s="42"/>
       <c r="AR63" s="42"/>
       <c r="AS63" s="42"/>
       <c r="AT63" s="42"/>
       <c r="AU63" s="42"/>
       <c r="AV63" s="42"/>
       <c r="AW63" s="42"/>
     </row>
-    <row r="64" spans="1:63">
+    <row r="64" spans="1:64">
       <c r="AL64" s="42"/>
       <c r="AM64" s="42"/>
       <c r="AN64" s="42"/>
       <c r="AO64" s="42"/>
       <c r="AP64" s="42"/>
       <c r="AQ64" s="42"/>
       <c r="AR64" s="42"/>
       <c r="AS64" s="42"/>
       <c r="AT64" s="42"/>
       <c r="AU64" s="42"/>
       <c r="AV64" s="42"/>
       <c r="AW64" s="42"/>
     </row>
     <row r="65" spans="38:49">
       <c r="AL65" s="42"/>
       <c r="AM65" s="42"/>
       <c r="AN65" s="42"/>
       <c r="AO65" s="42"/>
       <c r="AP65" s="42"/>
       <c r="AQ65" s="42"/>
       <c r="AR65" s="42"/>
       <c r="AS65" s="42"/>
       <c r="AT65" s="42"/>
       <c r="AU65" s="42"/>
       <c r="AV65" s="42"/>
       <c r="AW65" s="42"/>
     </row>
     <row r="66" spans="38:49">
       <c r="AL66" s="42"/>
       <c r="AM66" s="42"/>
       <c r="AN66" s="42"/>
       <c r="AO66" s="42"/>
       <c r="AP66" s="42"/>
       <c r="AQ66" s="42"/>
       <c r="AR66" s="42"/>
       <c r="AS66" s="42"/>
       <c r="AT66" s="42"/>
       <c r="AU66" s="42"/>
       <c r="AV66" s="42"/>
       <c r="AW66" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A37:BL37"/>
     <mergeCell ref="AX5:BI5"/>
-    <mergeCell ref="BJ5:BK5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A37:BK37"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>