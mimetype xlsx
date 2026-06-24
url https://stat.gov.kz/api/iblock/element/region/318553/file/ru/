--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="49">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -175,51 +175,51 @@
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
@@ -266,56 +266,50 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -433,291 +427,256 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -734,99 +693,99 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
       <xdr:colOff>424764</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>128716</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1853513" cy="514865"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2647950" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -839,51 +798,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0200-000002000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="3619499" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -1173,191 +1132,192 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL44"/>
+  <dimension ref="A2:BM44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AA5" sqref="AA5"/>
-      <selection pane="bottomLeft" activeCell="BA3" sqref="BA3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BM2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.140625" style="20" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="52" max="52" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.140625" style="19" customWidth="1"/>
+    <col min="2" max="3" width="6.42578125" style="19" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="5.5703125" style="19" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="12" max="17" width="6.42578125" style="19" hidden="1" customWidth="1"/>
+    <col min="18" max="20" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="22" max="49" width="6.42578125" style="19" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="6.28515625" style="19" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.42578125" style="19" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="53" max="54" width="7.42578125" style="1" customWidth="1"/>
     <col min="55" max="56" width="7.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64">
-      <c r="A2" s="78" t="s">
+    <row r="2" spans="1:65">
+      <c r="A2" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="78"/>
-[...61 lines deleted...]
-      <c r="BL2" s="78"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="65"/>
+      <c r="AY2" s="65"/>
+      <c r="AZ2" s="65"/>
+      <c r="BA2" s="65"/>
+      <c r="BB2" s="65"/>
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="65"/>
+      <c r="BE2" s="65"/>
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="65"/>
+      <c r="BJ2" s="65"/>
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
     </row>
-    <row r="3" spans="1:64">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
     </row>
-    <row r="4" spans="1:64" s="3" customFormat="1">
+    <row r="4" spans="1:65" s="3" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -1371,7037 +1331,7144 @@
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BD4" s="4"/>
       <c r="BF4" s="4"/>
       <c r="BH4" s="4"/>
       <c r="BI4" s="4"/>
-      <c r="BL4" s="4" t="s">
+      <c r="BL4" s="4"/>
+      <c r="BM4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:64" s="20" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="79">
+    <row r="5" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A5" s="70"/>
+      <c r="B5" s="66">
         <v>2021</v>
       </c>
-      <c r="C5" s="80"/>
-[...10 lines deleted...]
-      <c r="N5" s="87">
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="74">
         <v>2022</v>
       </c>
-      <c r="O5" s="88"/>
-[...10 lines deleted...]
-      <c r="Z5" s="87">
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="74">
         <v>2023</v>
       </c>
-      <c r="AA5" s="88"/>
-[...10 lines deleted...]
-      <c r="AL5" s="85">
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+      <c r="AD5" s="75"/>
+      <c r="AE5" s="75"/>
+      <c r="AF5" s="75"/>
+      <c r="AG5" s="75"/>
+      <c r="AH5" s="75"/>
+      <c r="AI5" s="75"/>
+      <c r="AJ5" s="75"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="72">
         <v>2024</v>
       </c>
-      <c r="AM5" s="86"/>
-[...10 lines deleted...]
-      <c r="AX5" s="79">
+      <c r="AM5" s="73"/>
+      <c r="AN5" s="73"/>
+      <c r="AO5" s="73"/>
+      <c r="AP5" s="73"/>
+      <c r="AQ5" s="73"/>
+      <c r="AR5" s="73"/>
+      <c r="AS5" s="73"/>
+      <c r="AT5" s="73"/>
+      <c r="AU5" s="73"/>
+      <c r="AV5" s="73"/>
+      <c r="AW5" s="73"/>
+      <c r="AX5" s="66">
         <v>2025</v>
       </c>
-      <c r="AY5" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="79">
+      <c r="AY5" s="67"/>
+      <c r="AZ5" s="67"/>
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="67"/>
+      <c r="BC5" s="67"/>
+      <c r="BD5" s="67"/>
+      <c r="BE5" s="67"/>
+      <c r="BF5" s="67"/>
+      <c r="BG5" s="67"/>
+      <c r="BH5" s="67"/>
+      <c r="BI5" s="67"/>
+      <c r="BJ5" s="66">
         <v>2026</v>
       </c>
-      <c r="BK5" s="80"/>
-      <c r="BL5" s="80"/>
+      <c r="BK5" s="67"/>
+      <c r="BL5" s="67"/>
+      <c r="BM5" s="67"/>
     </row>
-    <row r="6" spans="1:64" s="20" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A6" s="71"/>
+      <c r="B6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="E6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="J6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="25" t="s">
+      <c r="K6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="25" t="s">
+      <c r="L6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="24" t="s">
+      <c r="M6" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="25" t="s">
+      <c r="N6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="25" t="s">
+      <c r="O6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="25" t="s">
+      <c r="Q6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="25" t="s">
+      <c r="R6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="25" t="s">
+      <c r="S6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="25" t="s">
+      <c r="T6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="25" t="s">
+      <c r="U6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="25" t="s">
+      <c r="V6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="25" t="s">
+      <c r="W6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="25" t="s">
+      <c r="X6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="24" t="s">
+      <c r="Y6" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="Z6" s="25" t="s">
+      <c r="Z6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="25" t="s">
+      <c r="AA6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="25" t="s">
+      <c r="AB6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="25" t="s">
+      <c r="AC6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="25" t="s">
+      <c r="AD6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="25" t="s">
+      <c r="AE6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="25" t="s">
+      <c r="AF6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="25" t="s">
+      <c r="AG6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="25" t="s">
+      <c r="AH6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="25" t="s">
+      <c r="AI6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AJ6" s="25" t="s">
+      <c r="AJ6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="AK6" s="24" t="s">
+      <c r="AK6" s="23" t="s">
         <v>26</v>
       </c>
       <c r="AL6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AR6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="AS6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AT6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="AW6" s="22" t="s">
+      <c r="AW6" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AX6" s="24" t="s">
+      <c r="AX6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="AY6" s="25" t="s">
+      <c r="AY6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AZ6" s="25" t="s">
+      <c r="AZ6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BA6" s="25" t="s">
+      <c r="BA6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BB6" s="25" t="s">
+      <c r="BB6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BC6" s="25" t="s">
+      <c r="BC6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="BD6" s="25" t="s">
+      <c r="BD6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BE6" s="25" t="s">
+      <c r="BE6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BF6" s="25" t="s">
+      <c r="BF6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BG6" s="25" t="s">
+      <c r="BG6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="BH6" s="25" t="s">
+      <c r="BH6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="BI6" s="24" t="s">
+      <c r="BI6" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="BJ6" s="67" t="s">
+      <c r="BJ6" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BK6" s="67" t="s">
+      <c r="BK6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BL6" s="77" t="s">
+      <c r="BL6" s="63" t="s">
         <v>7</v>
       </c>
+      <c r="BM6" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="81" t="s">
+    <row r="7" spans="1:65" s="58" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="81"/>
-[...61 lines deleted...]
-      <c r="BL7" s="81"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="68"/>
+      <c r="AB7" s="68"/>
+      <c r="AC7" s="68"/>
+      <c r="AD7" s="68"/>
+      <c r="AE7" s="68"/>
+      <c r="AF7" s="68"/>
+      <c r="AG7" s="68"/>
+      <c r="AH7" s="68"/>
+      <c r="AI7" s="68"/>
+      <c r="AJ7" s="68"/>
+      <c r="AK7" s="68"/>
+      <c r="AL7" s="68"/>
+      <c r="AM7" s="68"/>
+      <c r="AN7" s="68"/>
+      <c r="AO7" s="68"/>
+      <c r="AP7" s="68"/>
+      <c r="AQ7" s="68"/>
+      <c r="AR7" s="68"/>
+      <c r="AS7" s="68"/>
+      <c r="AT7" s="68"/>
+      <c r="AU7" s="68"/>
+      <c r="AV7" s="68"/>
+      <c r="AW7" s="68"/>
+      <c r="AX7" s="68"/>
+      <c r="AY7" s="68"/>
+      <c r="AZ7" s="68"/>
+      <c r="BA7" s="68"/>
+      <c r="BB7" s="68"/>
+      <c r="BC7" s="68"/>
+      <c r="BD7" s="68"/>
+      <c r="BE7" s="68"/>
+      <c r="BF7" s="68"/>
+      <c r="BG7" s="68"/>
+      <c r="BH7" s="68"/>
+      <c r="BI7" s="68"/>
+      <c r="BJ7" s="68"/>
+      <c r="BK7" s="68"/>
+      <c r="BL7" s="68"/>
+      <c r="BM7" s="68"/>
     </row>
-    <row r="8" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A8" s="31" t="s">
+    <row r="8" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A8" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="57">
+      <c r="B8" s="49">
         <v>2021</v>
       </c>
-      <c r="C8" s="57">
+      <c r="C8" s="49">
         <v>1555</v>
       </c>
-      <c r="D8" s="57">
+      <c r="D8" s="49">
         <v>1690</v>
       </c>
-      <c r="E8" s="57">
+      <c r="E8" s="49">
         <v>1809</v>
       </c>
-      <c r="F8" s="57">
+      <c r="F8" s="49">
         <v>1896</v>
       </c>
-      <c r="G8" s="57">
+      <c r="G8" s="49">
         <v>2045</v>
       </c>
-      <c r="H8" s="57">
+      <c r="H8" s="49">
         <v>2076</v>
       </c>
-      <c r="I8" s="57">
+      <c r="I8" s="49">
         <v>1910</v>
       </c>
-      <c r="J8" s="57">
+      <c r="J8" s="49">
         <v>2076</v>
       </c>
-      <c r="K8" s="57">
+      <c r="K8" s="49">
         <v>1884</v>
       </c>
-      <c r="L8" s="57">
+      <c r="L8" s="49">
         <v>1812</v>
       </c>
-      <c r="M8" s="57">
+      <c r="M8" s="49">
         <v>2071</v>
       </c>
-      <c r="N8" s="44">
+      <c r="N8" s="41">
         <v>1427</v>
       </c>
-      <c r="O8" s="44">
+      <c r="O8" s="41">
         <v>1611</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>1569</v>
       </c>
-      <c r="Q8" s="44">
+      <c r="Q8" s="41">
         <v>1518</v>
       </c>
-      <c r="R8" s="44">
+      <c r="R8" s="41">
         <v>1596</v>
       </c>
-      <c r="S8" s="44">
+      <c r="S8" s="41">
         <v>1798</v>
       </c>
-      <c r="T8" s="44">
+      <c r="T8" s="41">
         <v>1771</v>
       </c>
-      <c r="U8" s="44">
+      <c r="U8" s="41">
         <v>1702</v>
       </c>
-      <c r="V8" s="44">
+      <c r="V8" s="41">
         <v>1156</v>
       </c>
-      <c r="W8" s="44">
+      <c r="W8" s="41">
         <v>1625</v>
       </c>
-      <c r="X8" s="38">
+      <c r="X8" s="35">
         <v>1866</v>
       </c>
-      <c r="Y8" s="38">
+      <c r="Y8" s="35">
         <v>1694</v>
       </c>
-      <c r="Z8" s="45">
+      <c r="Z8" s="42">
         <v>1629</v>
       </c>
-      <c r="AA8" s="45">
+      <c r="AA8" s="42">
         <v>1432</v>
       </c>
-      <c r="AB8" s="45">
+      <c r="AB8" s="42">
         <v>1623</v>
       </c>
-      <c r="AC8" s="45">
+      <c r="AC8" s="42">
         <v>1486</v>
       </c>
-      <c r="AD8" s="45">
+      <c r="AD8" s="42">
         <v>1708</v>
       </c>
-      <c r="AE8" s="45">
+      <c r="AE8" s="42">
         <v>1553</v>
       </c>
-      <c r="AF8" s="38">
+      <c r="AF8" s="35">
         <v>1593</v>
       </c>
-      <c r="AG8" s="38">
+      <c r="AG8" s="35">
         <v>1786</v>
       </c>
-      <c r="AH8" s="38">
+      <c r="AH8" s="35">
         <v>1613</v>
       </c>
-      <c r="AI8" s="68">
+      <c r="AI8" s="60">
         <v>1657</v>
       </c>
-      <c r="AJ8" s="38">
+      <c r="AJ8" s="35">
         <v>1601</v>
       </c>
-      <c r="AK8" s="38">
+      <c r="AK8" s="35">
         <v>1533</v>
       </c>
-      <c r="AL8" s="27">
+      <c r="AL8" s="26">
         <v>1553</v>
       </c>
-      <c r="AM8" s="57">
+      <c r="AM8" s="49">
         <v>1485</v>
       </c>
-      <c r="AN8" s="57">
+      <c r="AN8" s="49">
         <v>1449</v>
       </c>
-      <c r="AO8" s="57">
+      <c r="AO8" s="49">
         <v>1582</v>
       </c>
-      <c r="AP8" s="27">
+      <c r="AP8" s="26">
         <v>1564</v>
       </c>
-      <c r="AQ8" s="27">
+      <c r="AQ8" s="26">
         <v>1464</v>
       </c>
-      <c r="AR8" s="27">
+      <c r="AR8" s="26">
         <v>1631</v>
       </c>
-      <c r="AS8" s="27">
+      <c r="AS8" s="26">
         <v>1458</v>
       </c>
-      <c r="AT8" s="27">
+      <c r="AT8" s="26">
         <v>1460</v>
       </c>
-      <c r="AU8" s="27">
+      <c r="AU8" s="26">
         <v>1506</v>
       </c>
-      <c r="AV8" s="27">
+      <c r="AV8" s="26">
         <v>1439</v>
       </c>
-      <c r="AW8" s="27">
+      <c r="AW8" s="26">
         <v>1443</v>
       </c>
-      <c r="AX8" s="27">
+      <c r="AX8" s="26">
         <v>1206</v>
       </c>
-      <c r="AY8" s="27">
+      <c r="AY8" s="26">
         <v>1259</v>
       </c>
-      <c r="AZ8" s="27">
+      <c r="AZ8" s="26">
         <v>1247</v>
       </c>
-      <c r="BA8" s="27">
+      <c r="BA8" s="26">
         <v>1335</v>
       </c>
-      <c r="BB8" s="27">
+      <c r="BB8" s="26">
         <v>1271</v>
       </c>
-      <c r="BC8" s="27">
+      <c r="BC8" s="26">
         <v>1387</v>
       </c>
-      <c r="BD8" s="27">
+      <c r="BD8" s="26">
         <v>1499</v>
       </c>
-      <c r="BE8" s="27">
+      <c r="BE8" s="26">
         <v>1242</v>
       </c>
-      <c r="BF8" s="27">
+      <c r="BF8" s="26">
         <v>1378</v>
       </c>
-      <c r="BG8" s="27">
+      <c r="BG8" s="26">
         <v>1405</v>
       </c>
-      <c r="BH8" s="27">
+      <c r="BH8" s="26">
         <v>1176</v>
       </c>
-      <c r="BI8" s="57">
+      <c r="BI8" s="49">
         <v>1364</v>
       </c>
-      <c r="BJ8" s="57">
+      <c r="BJ8" s="49">
         <v>1308</v>
       </c>
-      <c r="BK8" s="27">
+      <c r="BK8" s="26">
         <v>1089</v>
       </c>
-      <c r="BL8" s="71">
+      <c r="BL8" s="6">
         <v>1196</v>
       </c>
+      <c r="BM8" s="13">
+        <v>1197</v>
+      </c>
     </row>
-    <row r="9" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A9" s="32" t="s">
+    <row r="9" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A9" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="57">
+      <c r="B9" s="49">
         <v>1313</v>
       </c>
-      <c r="C9" s="57">
+      <c r="C9" s="49">
         <v>962</v>
       </c>
-      <c r="D9" s="57">
+      <c r="D9" s="49">
         <v>932</v>
       </c>
-      <c r="E9" s="57">
+      <c r="E9" s="49">
         <v>1100</v>
       </c>
-      <c r="F9" s="57">
+      <c r="F9" s="49">
         <v>1130</v>
       </c>
-      <c r="G9" s="57">
+      <c r="G9" s="49">
         <v>1223</v>
       </c>
-      <c r="H9" s="57">
+      <c r="H9" s="49">
         <v>1223</v>
       </c>
-      <c r="I9" s="57">
+      <c r="I9" s="49">
         <v>1100</v>
       </c>
-      <c r="J9" s="57">
+      <c r="J9" s="49">
         <v>1219</v>
       </c>
-      <c r="K9" s="57">
+      <c r="K9" s="49">
         <v>1102</v>
       </c>
-      <c r="L9" s="57">
+      <c r="L9" s="49">
         <v>1080</v>
       </c>
-      <c r="M9" s="57">
+      <c r="M9" s="49">
         <v>1291</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="35">
         <v>824</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="42">
         <v>903</v>
       </c>
-      <c r="P9" s="38">
+      <c r="P9" s="35">
         <v>940</v>
       </c>
-      <c r="Q9" s="38">
+      <c r="Q9" s="35">
         <v>901</v>
       </c>
-      <c r="R9" s="38">
+      <c r="R9" s="35">
         <v>948</v>
       </c>
-      <c r="S9" s="38">
+      <c r="S9" s="35">
         <v>1099</v>
       </c>
-      <c r="T9" s="38">
+      <c r="T9" s="35">
         <v>1065</v>
       </c>
-      <c r="U9" s="38">
+      <c r="U9" s="35">
         <v>997</v>
       </c>
-      <c r="V9" s="38">
+      <c r="V9" s="35">
         <v>593</v>
       </c>
-      <c r="W9" s="38">
+      <c r="W9" s="35">
         <v>943</v>
       </c>
-      <c r="X9" s="38">
+      <c r="X9" s="35">
         <v>1117</v>
       </c>
-      <c r="Y9" s="38">
+      <c r="Y9" s="35">
         <v>997</v>
       </c>
-      <c r="Z9" s="38">
+      <c r="Z9" s="35">
         <v>945</v>
       </c>
-      <c r="AA9" s="38">
+      <c r="AA9" s="35">
         <v>865</v>
       </c>
-      <c r="AB9" s="38">
+      <c r="AB9" s="35">
         <v>931</v>
       </c>
-      <c r="AC9" s="45">
+      <c r="AC9" s="42">
         <v>873</v>
       </c>
-      <c r="AD9" s="45">
+      <c r="AD9" s="42">
         <v>1004</v>
       </c>
-      <c r="AE9" s="38">
+      <c r="AE9" s="35">
         <v>915</v>
       </c>
-      <c r="AF9" s="38">
+      <c r="AF9" s="35">
         <v>944</v>
       </c>
-      <c r="AG9" s="38">
+      <c r="AG9" s="35">
         <v>1073</v>
       </c>
-      <c r="AH9" s="38">
+      <c r="AH9" s="35">
         <v>924</v>
       </c>
-      <c r="AI9" s="38">
+      <c r="AI9" s="35">
         <v>968</v>
       </c>
-      <c r="AJ9" s="38">
+      <c r="AJ9" s="35">
         <v>949</v>
       </c>
-      <c r="AK9" s="38">
+      <c r="AK9" s="35">
         <v>907</v>
       </c>
-      <c r="AL9" s="27">
+      <c r="AL9" s="26">
         <v>877</v>
       </c>
-      <c r="AM9" s="57">
+      <c r="AM9" s="49">
         <v>863</v>
       </c>
-      <c r="AN9" s="57">
+      <c r="AN9" s="49">
         <v>869</v>
       </c>
-      <c r="AO9" s="57">
+      <c r="AO9" s="49">
         <v>933</v>
       </c>
-      <c r="AP9" s="27">
+      <c r="AP9" s="26">
         <v>939</v>
       </c>
-      <c r="AQ9" s="27">
+      <c r="AQ9" s="26">
         <v>852</v>
       </c>
-      <c r="AR9" s="27">
+      <c r="AR9" s="26">
         <v>995</v>
       </c>
-      <c r="AS9" s="27">
+      <c r="AS9" s="26">
         <v>904</v>
       </c>
-      <c r="AT9" s="27">
+      <c r="AT9" s="26">
         <v>888</v>
       </c>
-      <c r="AU9" s="27">
+      <c r="AU9" s="26">
         <v>945</v>
       </c>
-      <c r="AV9" s="27">
+      <c r="AV9" s="26">
         <v>833</v>
       </c>
-      <c r="AW9" s="27">
+      <c r="AW9" s="26">
         <v>831</v>
       </c>
-      <c r="AX9" s="27">
+      <c r="AX9" s="26">
         <v>750</v>
       </c>
-      <c r="AY9" s="27">
+      <c r="AY9" s="26">
         <v>778</v>
       </c>
-      <c r="AZ9" s="27">
+      <c r="AZ9" s="26">
         <v>756</v>
       </c>
-      <c r="BA9" s="27">
+      <c r="BA9" s="26">
         <v>804</v>
       </c>
-      <c r="BB9" s="27">
+      <c r="BB9" s="26">
         <v>757</v>
       </c>
-      <c r="BC9" s="27">
+      <c r="BC9" s="26">
         <v>844</v>
       </c>
-      <c r="BD9" s="27">
+      <c r="BD9" s="26">
         <v>978</v>
       </c>
-      <c r="BE9" s="27">
+      <c r="BE9" s="26">
         <v>790</v>
       </c>
-      <c r="BF9" s="27">
+      <c r="BF9" s="26">
         <v>842</v>
       </c>
-      <c r="BG9" s="27">
+      <c r="BG9" s="26">
         <v>902</v>
       </c>
-      <c r="BH9" s="27">
+      <c r="BH9" s="26">
         <v>735</v>
       </c>
-      <c r="BI9" s="57">
+      <c r="BI9" s="49">
         <v>853</v>
       </c>
-      <c r="BJ9" s="57">
+      <c r="BJ9" s="49">
         <v>814</v>
       </c>
-      <c r="BK9" s="27">
+      <c r="BK9" s="26">
         <v>670</v>
       </c>
-      <c r="BL9" s="71">
+      <c r="BL9" s="6">
         <v>745</v>
       </c>
+      <c r="BM9" s="13">
+        <v>757</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A10" s="32" t="s">
+    <row r="10" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A10" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="57">
+      <c r="B10" s="49">
         <v>76</v>
       </c>
-      <c r="C10" s="57">
+      <c r="C10" s="49">
         <v>65</v>
       </c>
-      <c r="D10" s="57">
+      <c r="D10" s="49">
         <v>86</v>
       </c>
-      <c r="E10" s="57">
+      <c r="E10" s="49">
         <v>75</v>
       </c>
-      <c r="F10" s="57">
+      <c r="F10" s="49">
         <v>83</v>
       </c>
-      <c r="G10" s="57">
+      <c r="G10" s="49">
         <v>100</v>
       </c>
-      <c r="H10" s="57">
+      <c r="H10" s="49">
         <v>95</v>
       </c>
-      <c r="I10" s="57">
+      <c r="I10" s="49">
         <v>85</v>
       </c>
-      <c r="J10" s="57">
+      <c r="J10" s="49">
         <v>107</v>
       </c>
-      <c r="K10" s="57">
+      <c r="K10" s="49">
         <v>82</v>
       </c>
-      <c r="L10" s="57">
+      <c r="L10" s="49">
         <v>92</v>
       </c>
-      <c r="M10" s="57">
+      <c r="M10" s="49">
         <v>82</v>
       </c>
-      <c r="N10" s="38">
+      <c r="N10" s="35">
         <v>70</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="42">
         <v>92</v>
       </c>
-      <c r="P10" s="38">
+      <c r="P10" s="35">
         <v>71</v>
       </c>
-      <c r="Q10" s="38">
+      <c r="Q10" s="35">
         <v>78</v>
       </c>
-      <c r="R10" s="38">
+      <c r="R10" s="35">
         <v>81</v>
       </c>
-      <c r="S10" s="38">
+      <c r="S10" s="35">
         <v>80</v>
       </c>
-      <c r="T10" s="38">
+      <c r="T10" s="35">
         <v>79</v>
       </c>
-      <c r="U10" s="38">
+      <c r="U10" s="35">
         <v>92</v>
       </c>
-      <c r="V10" s="38">
+      <c r="V10" s="35">
         <v>68</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="35">
         <v>86</v>
       </c>
-      <c r="X10" s="38">
+      <c r="X10" s="35">
         <v>78</v>
       </c>
-      <c r="Y10" s="38">
+      <c r="Y10" s="35">
         <v>95</v>
       </c>
-      <c r="Z10" s="38">
+      <c r="Z10" s="35">
         <v>70</v>
       </c>
-      <c r="AA10" s="38">
+      <c r="AA10" s="35">
         <v>74</v>
       </c>
-      <c r="AB10" s="38">
+      <c r="AB10" s="35">
         <v>85</v>
       </c>
-      <c r="AC10" s="45">
+      <c r="AC10" s="42">
         <v>73</v>
       </c>
-      <c r="AD10" s="45">
+      <c r="AD10" s="42">
         <v>77</v>
       </c>
-      <c r="AE10" s="38">
+      <c r="AE10" s="35">
         <v>64</v>
       </c>
-      <c r="AF10" s="38">
+      <c r="AF10" s="35">
         <v>68</v>
       </c>
-      <c r="AG10" s="38">
+      <c r="AG10" s="35">
         <v>80</v>
       </c>
-      <c r="AH10" s="38">
+      <c r="AH10" s="35">
         <v>73</v>
       </c>
-      <c r="AI10" s="38">
+      <c r="AI10" s="35">
         <v>84</v>
       </c>
-      <c r="AJ10" s="38">
+      <c r="AJ10" s="35">
         <v>92</v>
       </c>
-      <c r="AK10" s="38">
+      <c r="AK10" s="35">
         <v>62</v>
       </c>
-      <c r="AL10" s="27">
+      <c r="AL10" s="26">
         <v>81</v>
       </c>
-      <c r="AM10" s="57">
+      <c r="AM10" s="49">
         <v>75</v>
       </c>
-      <c r="AN10" s="57">
+      <c r="AN10" s="49">
         <v>62</v>
       </c>
-      <c r="AO10" s="57">
+      <c r="AO10" s="49">
         <v>78</v>
       </c>
-      <c r="AP10" s="27">
+      <c r="AP10" s="26">
         <v>96</v>
       </c>
-      <c r="AQ10" s="27">
+      <c r="AQ10" s="26">
         <v>67</v>
       </c>
-      <c r="AR10" s="27">
+      <c r="AR10" s="26">
         <v>85</v>
       </c>
-      <c r="AS10" s="27">
+      <c r="AS10" s="26">
         <v>75</v>
       </c>
-      <c r="AT10" s="27">
+      <c r="AT10" s="26">
         <v>73</v>
       </c>
-      <c r="AU10" s="27">
+      <c r="AU10" s="26">
         <v>63</v>
       </c>
-      <c r="AV10" s="27">
+      <c r="AV10" s="26">
         <v>62</v>
       </c>
-      <c r="AW10" s="27">
+      <c r="AW10" s="26">
         <v>85</v>
       </c>
-      <c r="AX10" s="27">
+      <c r="AX10" s="26">
         <v>66</v>
       </c>
-      <c r="AY10" s="27">
+      <c r="AY10" s="26">
         <v>60</v>
       </c>
-      <c r="AZ10" s="27">
+      <c r="AZ10" s="26">
         <v>51</v>
       </c>
-      <c r="BA10" s="27">
+      <c r="BA10" s="26">
         <v>51</v>
       </c>
-      <c r="BB10" s="27">
+      <c r="BB10" s="26">
         <v>58</v>
       </c>
-      <c r="BC10" s="27">
+      <c r="BC10" s="26">
         <v>55</v>
       </c>
-      <c r="BD10" s="27">
+      <c r="BD10" s="26">
         <v>49</v>
       </c>
-      <c r="BE10" s="27">
+      <c r="BE10" s="26">
         <v>47</v>
       </c>
-      <c r="BF10" s="27">
+      <c r="BF10" s="26">
         <v>59</v>
       </c>
-      <c r="BG10" s="27">
+      <c r="BG10" s="26">
         <v>58</v>
       </c>
-      <c r="BH10" s="27">
+      <c r="BH10" s="26">
         <v>55</v>
       </c>
-      <c r="BI10" s="57">
+      <c r="BI10" s="49">
         <v>57</v>
       </c>
-      <c r="BJ10" s="57">
+      <c r="BJ10" s="49">
         <v>49</v>
       </c>
-      <c r="BK10" s="27">
+      <c r="BK10" s="26">
         <v>57</v>
       </c>
-      <c r="BL10" s="71">
+      <c r="BL10" s="6">
         <v>49</v>
       </c>
+      <c r="BM10" s="13">
+        <v>46</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A11" s="32" t="s">
+    <row r="11" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A11" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="57">
+      <c r="B11" s="49">
         <v>36</v>
       </c>
-      <c r="C11" s="57">
+      <c r="C11" s="49">
         <v>26</v>
       </c>
-      <c r="D11" s="57">
+      <c r="D11" s="49">
         <v>44</v>
       </c>
-      <c r="E11" s="57">
+      <c r="E11" s="49">
         <v>29</v>
       </c>
-      <c r="F11" s="57">
+      <c r="F11" s="49">
         <v>45</v>
       </c>
-      <c r="G11" s="57">
+      <c r="G11" s="49">
         <v>43</v>
       </c>
-      <c r="H11" s="57">
+      <c r="H11" s="49">
         <v>46</v>
       </c>
-      <c r="I11" s="57">
+      <c r="I11" s="49">
         <v>42</v>
       </c>
-      <c r="J11" s="57">
+      <c r="J11" s="49">
         <v>34</v>
       </c>
-      <c r="K11" s="57">
+      <c r="K11" s="49">
         <v>43</v>
       </c>
-      <c r="L11" s="57">
+      <c r="L11" s="49">
         <v>39</v>
       </c>
-      <c r="M11" s="57">
+      <c r="M11" s="49">
         <v>41</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N11" s="35">
         <v>34</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="42">
         <v>55</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P11" s="35">
         <v>26</v>
       </c>
-      <c r="Q11" s="38">
+      <c r="Q11" s="35">
         <v>32</v>
       </c>
-      <c r="R11" s="38">
+      <c r="R11" s="35">
         <v>37</v>
       </c>
-      <c r="S11" s="38">
+      <c r="S11" s="35">
         <v>40</v>
       </c>
-      <c r="T11" s="38">
+      <c r="T11" s="35">
         <v>31</v>
       </c>
-      <c r="U11" s="38">
+      <c r="U11" s="35">
         <v>35</v>
       </c>
-      <c r="V11" s="38">
+      <c r="V11" s="35">
         <v>28</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="35">
         <v>33</v>
       </c>
-      <c r="X11" s="38">
+      <c r="X11" s="35">
         <v>49</v>
       </c>
-      <c r="Y11" s="38">
+      <c r="Y11" s="35">
         <v>41</v>
       </c>
-      <c r="Z11" s="38">
+      <c r="Z11" s="35">
         <v>39</v>
       </c>
-      <c r="AA11" s="38">
+      <c r="AA11" s="35">
         <v>23</v>
       </c>
-      <c r="AB11" s="38">
+      <c r="AB11" s="35">
         <v>42</v>
       </c>
-      <c r="AC11" s="45">
+      <c r="AC11" s="42">
         <v>36</v>
       </c>
-      <c r="AD11" s="45">
+      <c r="AD11" s="42">
         <v>50</v>
       </c>
-      <c r="AE11" s="38">
+      <c r="AE11" s="35">
         <v>49</v>
       </c>
-      <c r="AF11" s="38">
+      <c r="AF11" s="35">
         <v>42</v>
       </c>
-      <c r="AG11" s="38">
+      <c r="AG11" s="35">
         <v>41</v>
       </c>
-      <c r="AH11" s="38">
+      <c r="AH11" s="35">
         <v>36</v>
       </c>
-      <c r="AI11" s="38">
+      <c r="AI11" s="35">
         <v>42</v>
       </c>
-      <c r="AJ11" s="38">
+      <c r="AJ11" s="35">
         <v>37</v>
       </c>
-      <c r="AK11" s="38">
+      <c r="AK11" s="35">
         <v>39</v>
       </c>
-      <c r="AL11" s="27">
+      <c r="AL11" s="26">
         <v>32</v>
       </c>
-      <c r="AM11" s="57">
+      <c r="AM11" s="49">
         <v>43</v>
       </c>
-      <c r="AN11" s="57">
+      <c r="AN11" s="49">
         <v>28</v>
       </c>
-      <c r="AO11" s="57">
+      <c r="AO11" s="49">
         <v>37</v>
       </c>
-      <c r="AP11" s="27">
+      <c r="AP11" s="26">
         <v>42</v>
       </c>
-      <c r="AQ11" s="27">
+      <c r="AQ11" s="26">
         <v>30</v>
       </c>
-      <c r="AR11" s="27">
+      <c r="AR11" s="26">
         <v>40</v>
       </c>
-      <c r="AS11" s="27">
+      <c r="AS11" s="26">
         <v>36</v>
       </c>
-      <c r="AT11" s="27">
+      <c r="AT11" s="26">
         <v>34</v>
       </c>
-      <c r="AU11" s="27">
+      <c r="AU11" s="26">
         <v>26</v>
       </c>
-      <c r="AV11" s="27">
+      <c r="AV11" s="26">
         <v>23</v>
       </c>
-      <c r="AW11" s="27">
+      <c r="AW11" s="26">
         <v>34</v>
       </c>
-      <c r="AX11" s="27">
+      <c r="AX11" s="26">
         <v>17</v>
       </c>
-      <c r="AY11" s="27">
+      <c r="AY11" s="26">
         <v>24</v>
       </c>
-      <c r="AZ11" s="27">
+      <c r="AZ11" s="26">
         <v>21</v>
       </c>
-      <c r="BA11" s="27">
+      <c r="BA11" s="26">
         <v>40</v>
       </c>
-      <c r="BB11" s="27">
+      <c r="BB11" s="26">
         <v>31</v>
       </c>
-      <c r="BC11" s="27">
+      <c r="BC11" s="26">
         <v>31</v>
       </c>
-      <c r="BD11" s="27">
+      <c r="BD11" s="26">
         <v>26</v>
       </c>
-      <c r="BE11" s="27">
+      <c r="BE11" s="26">
         <v>22</v>
       </c>
-      <c r="BF11" s="27">
+      <c r="BF11" s="26">
         <v>27</v>
       </c>
-      <c r="BG11" s="27">
+      <c r="BG11" s="26">
         <v>24</v>
       </c>
-      <c r="BH11" s="27">
+      <c r="BH11" s="26">
         <v>26</v>
       </c>
-      <c r="BI11" s="57">
+      <c r="BI11" s="49">
         <v>34</v>
       </c>
-      <c r="BJ11" s="57">
+      <c r="BJ11" s="49">
         <v>25</v>
       </c>
-      <c r="BK11" s="27">
+      <c r="BK11" s="26">
         <v>21</v>
       </c>
-      <c r="BL11" s="71">
+      <c r="BL11" s="6">
         <v>21</v>
       </c>
+      <c r="BM11" s="13">
+        <v>23</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A12" s="32" t="s">
+    <row r="12" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A12" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="57">
+      <c r="B12" s="49">
         <v>57</v>
       </c>
-      <c r="C12" s="57">
+      <c r="C12" s="49">
         <v>46</v>
       </c>
-      <c r="D12" s="57">
+      <c r="D12" s="49">
         <v>51</v>
       </c>
-      <c r="E12" s="57">
+      <c r="E12" s="49">
         <v>52</v>
       </c>
-      <c r="F12" s="57">
+      <c r="F12" s="49">
         <v>55</v>
       </c>
-      <c r="G12" s="57">
+      <c r="G12" s="49">
         <v>60</v>
       </c>
-      <c r="H12" s="57">
+      <c r="H12" s="49">
         <v>60</v>
       </c>
-      <c r="I12" s="57">
+      <c r="I12" s="49">
         <v>61</v>
       </c>
-      <c r="J12" s="57">
+      <c r="J12" s="49">
         <v>55</v>
       </c>
-      <c r="K12" s="57">
+      <c r="K12" s="49">
         <v>70</v>
       </c>
-      <c r="L12" s="57">
+      <c r="L12" s="49">
         <v>52</v>
       </c>
-      <c r="M12" s="57">
+      <c r="M12" s="49">
         <v>64</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="35">
         <v>48</v>
       </c>
-      <c r="O12" s="45">
+      <c r="O12" s="42">
         <v>59</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P12" s="35">
         <v>53</v>
       </c>
-      <c r="Q12" s="38">
+      <c r="Q12" s="35">
         <v>38</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="35">
         <v>62</v>
       </c>
-      <c r="S12" s="38">
+      <c r="S12" s="35">
         <v>58</v>
       </c>
-      <c r="T12" s="38">
+      <c r="T12" s="35">
         <v>63</v>
       </c>
-      <c r="U12" s="38">
+      <c r="U12" s="35">
         <v>55</v>
       </c>
-      <c r="V12" s="38">
+      <c r="V12" s="35">
         <v>50</v>
       </c>
-      <c r="W12" s="38">
+      <c r="W12" s="35">
         <v>55</v>
       </c>
-      <c r="X12" s="38">
+      <c r="X12" s="35">
         <v>60</v>
       </c>
-      <c r="Y12" s="38">
+      <c r="Y12" s="35">
         <v>45</v>
       </c>
-      <c r="Z12" s="38">
+      <c r="Z12" s="35">
         <v>52</v>
       </c>
-      <c r="AA12" s="38">
+      <c r="AA12" s="35">
         <v>35</v>
       </c>
-      <c r="AB12" s="38">
+      <c r="AB12" s="35">
         <v>47</v>
       </c>
-      <c r="AC12" s="45">
+      <c r="AC12" s="42">
         <v>45</v>
       </c>
-      <c r="AD12" s="45">
+      <c r="AD12" s="42">
         <v>53</v>
       </c>
-      <c r="AE12" s="38">
+      <c r="AE12" s="35">
         <v>53</v>
       </c>
-      <c r="AF12" s="38">
+      <c r="AF12" s="35">
         <v>42</v>
       </c>
-      <c r="AG12" s="38">
+      <c r="AG12" s="35">
         <v>41</v>
       </c>
-      <c r="AH12" s="38">
+      <c r="AH12" s="35">
         <v>50</v>
       </c>
-      <c r="AI12" s="38">
+      <c r="AI12" s="35">
         <v>48</v>
       </c>
-      <c r="AJ12" s="38">
+      <c r="AJ12" s="35">
         <v>47</v>
       </c>
-      <c r="AK12" s="38">
+      <c r="AK12" s="35">
         <v>46</v>
       </c>
-      <c r="AL12" s="27">
+      <c r="AL12" s="26">
         <v>56</v>
       </c>
-      <c r="AM12" s="57">
+      <c r="AM12" s="49">
         <v>41</v>
       </c>
-      <c r="AN12" s="57">
+      <c r="AN12" s="49">
         <v>45</v>
       </c>
-      <c r="AO12" s="57">
+      <c r="AO12" s="49">
         <v>54</v>
       </c>
-      <c r="AP12" s="27">
+      <c r="AP12" s="26">
         <v>53</v>
       </c>
-      <c r="AQ12" s="27">
+      <c r="AQ12" s="26">
         <v>39</v>
       </c>
-      <c r="AR12" s="27">
+      <c r="AR12" s="26">
         <v>35</v>
       </c>
-      <c r="AS12" s="27">
+      <c r="AS12" s="26">
         <v>37</v>
       </c>
-      <c r="AT12" s="27">
+      <c r="AT12" s="26">
         <v>43</v>
       </c>
-      <c r="AU12" s="27">
+      <c r="AU12" s="26">
         <v>38</v>
       </c>
-      <c r="AV12" s="27">
+      <c r="AV12" s="26">
         <v>43</v>
       </c>
-      <c r="AW12" s="27">
+      <c r="AW12" s="26">
         <v>34</v>
       </c>
-      <c r="AX12" s="27">
+      <c r="AX12" s="26">
         <v>34</v>
       </c>
-      <c r="AY12" s="27">
+      <c r="AY12" s="26">
         <v>35</v>
       </c>
-      <c r="AZ12" s="27">
+      <c r="AZ12" s="26">
         <v>37</v>
       </c>
-      <c r="BA12" s="27">
+      <c r="BA12" s="26">
         <v>37</v>
       </c>
-      <c r="BB12" s="27">
+      <c r="BB12" s="26">
         <v>32</v>
       </c>
-      <c r="BC12" s="27">
+      <c r="BC12" s="26">
         <v>27</v>
       </c>
-      <c r="BD12" s="27">
+      <c r="BD12" s="26">
         <v>38</v>
       </c>
-      <c r="BE12" s="27">
+      <c r="BE12" s="26">
         <v>25</v>
       </c>
-      <c r="BF12" s="27">
+      <c r="BF12" s="26">
         <v>38</v>
       </c>
-      <c r="BG12" s="27">
+      <c r="BG12" s="26">
         <v>30</v>
       </c>
-      <c r="BH12" s="27">
+      <c r="BH12" s="26">
         <v>29</v>
       </c>
-      <c r="BI12" s="57">
+      <c r="BI12" s="49">
         <v>37</v>
       </c>
-      <c r="BJ12" s="57">
+      <c r="BJ12" s="49">
         <v>40</v>
       </c>
-      <c r="BK12" s="27">
+      <c r="BK12" s="26">
         <v>31</v>
       </c>
-      <c r="BL12" s="71">
+      <c r="BL12" s="6">
         <v>32</v>
       </c>
+      <c r="BM12" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A13" s="32" t="s">
+    <row r="13" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A13" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="57">
+      <c r="B13" s="49">
         <v>21</v>
       </c>
-      <c r="C13" s="57">
+      <c r="C13" s="49">
         <v>15</v>
       </c>
-      <c r="D13" s="57">
+      <c r="D13" s="49">
         <v>17</v>
       </c>
-      <c r="E13" s="57">
+      <c r="E13" s="49">
         <v>23</v>
       </c>
-      <c r="F13" s="57">
+      <c r="F13" s="49">
         <v>27</v>
       </c>
-      <c r="G13" s="57">
+      <c r="G13" s="49">
         <v>23</v>
       </c>
-      <c r="H13" s="57">
+      <c r="H13" s="49">
         <v>33</v>
       </c>
-      <c r="I13" s="57">
+      <c r="I13" s="49">
         <v>21</v>
       </c>
-      <c r="J13" s="57">
+      <c r="J13" s="49">
         <v>26</v>
       </c>
-      <c r="K13" s="57">
+      <c r="K13" s="49">
         <v>21</v>
       </c>
-      <c r="L13" s="57">
+      <c r="L13" s="49">
         <v>17</v>
       </c>
-      <c r="M13" s="57">
+      <c r="M13" s="49">
         <v>22</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N13" s="35">
         <v>22</v>
       </c>
-      <c r="O13" s="45">
+      <c r="O13" s="42">
         <v>15</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="35">
         <v>21</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="35">
         <v>9</v>
       </c>
-      <c r="R13" s="38">
+      <c r="R13" s="35">
         <v>21</v>
       </c>
-      <c r="S13" s="38">
+      <c r="S13" s="35">
         <v>17</v>
       </c>
-      <c r="T13" s="38">
+      <c r="T13" s="35">
         <v>28</v>
       </c>
-      <c r="U13" s="38">
+      <c r="U13" s="35">
         <v>18</v>
       </c>
-      <c r="V13" s="38">
+      <c r="V13" s="35">
         <v>17</v>
       </c>
-      <c r="W13" s="38">
+      <c r="W13" s="35">
         <v>14</v>
       </c>
-      <c r="X13" s="38">
+      <c r="X13" s="35">
         <v>23</v>
       </c>
-      <c r="Y13" s="38">
+      <c r="Y13" s="35">
         <v>25</v>
       </c>
-      <c r="Z13" s="38">
+      <c r="Z13" s="35">
         <v>23</v>
       </c>
-      <c r="AA13" s="38">
+      <c r="AA13" s="35">
         <v>16</v>
       </c>
-      <c r="AB13" s="38">
+      <c r="AB13" s="35">
         <v>24</v>
       </c>
-      <c r="AC13" s="45">
+      <c r="AC13" s="42">
         <v>21</v>
       </c>
-      <c r="AD13" s="45">
+      <c r="AD13" s="42">
         <v>18</v>
       </c>
-      <c r="AE13" s="38">
+      <c r="AE13" s="35">
         <v>21</v>
       </c>
-      <c r="AF13" s="38">
+      <c r="AF13" s="35">
         <v>16</v>
       </c>
-      <c r="AG13" s="38">
+      <c r="AG13" s="35">
         <v>21</v>
       </c>
-      <c r="AH13" s="38">
+      <c r="AH13" s="35">
         <v>22</v>
       </c>
-      <c r="AI13" s="38">
+      <c r="AI13" s="35">
         <v>23</v>
       </c>
-      <c r="AJ13" s="38">
+      <c r="AJ13" s="35">
         <v>19</v>
       </c>
-      <c r="AK13" s="38">
+      <c r="AK13" s="35">
         <v>22</v>
       </c>
-      <c r="AL13" s="27">
+      <c r="AL13" s="26">
         <v>26</v>
       </c>
-      <c r="AM13" s="57">
+      <c r="AM13" s="49">
         <v>16</v>
       </c>
-      <c r="AN13" s="57">
+      <c r="AN13" s="49">
         <v>23</v>
       </c>
-      <c r="AO13" s="57">
+      <c r="AO13" s="49">
         <v>15</v>
       </c>
-      <c r="AP13" s="27">
+      <c r="AP13" s="26">
         <v>18</v>
       </c>
-      <c r="AQ13" s="27">
+      <c r="AQ13" s="26">
         <v>11</v>
       </c>
-      <c r="AR13" s="27">
+      <c r="AR13" s="26">
         <v>13</v>
       </c>
-      <c r="AS13" s="27">
+      <c r="AS13" s="26">
         <v>18</v>
       </c>
-      <c r="AT13" s="27">
+      <c r="AT13" s="26">
         <v>17</v>
       </c>
-      <c r="AU13" s="27">
+      <c r="AU13" s="26">
         <v>21</v>
       </c>
-      <c r="AV13" s="27">
+      <c r="AV13" s="26">
         <v>12</v>
       </c>
-      <c r="AW13" s="27">
+      <c r="AW13" s="26">
         <v>23</v>
       </c>
-      <c r="AX13" s="27">
+      <c r="AX13" s="26">
         <v>7</v>
       </c>
-      <c r="AY13" s="27">
+      <c r="AY13" s="26">
         <v>18</v>
       </c>
-      <c r="AZ13" s="27">
+      <c r="AZ13" s="26">
         <v>13</v>
       </c>
-      <c r="BA13" s="27">
+      <c r="BA13" s="26">
         <v>14</v>
       </c>
-      <c r="BB13" s="27">
+      <c r="BB13" s="26">
         <v>16</v>
       </c>
-      <c r="BC13" s="27">
+      <c r="BC13" s="26">
         <v>25</v>
       </c>
-      <c r="BD13" s="27">
+      <c r="BD13" s="26">
         <v>13</v>
       </c>
-      <c r="BE13" s="27">
+      <c r="BE13" s="26">
         <v>15</v>
       </c>
-      <c r="BF13" s="27">
+      <c r="BF13" s="26">
         <v>18</v>
       </c>
-      <c r="BG13" s="27">
+      <c r="BG13" s="26">
         <v>20</v>
       </c>
-      <c r="BH13" s="27">
+      <c r="BH13" s="26">
         <v>10</v>
       </c>
-      <c r="BI13" s="57">
+      <c r="BI13" s="49">
         <v>13</v>
       </c>
-      <c r="BJ13" s="57">
+      <c r="BJ13" s="49">
         <v>11</v>
       </c>
-      <c r="BK13" s="27">
+      <c r="BK13" s="26">
         <v>10</v>
       </c>
-      <c r="BL13" s="71">
+      <c r="BL13" s="6">
         <v>14</v>
       </c>
+      <c r="BM13" s="13">
+        <v>7</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A14" s="32" t="s">
+    <row r="14" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A14" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="57">
+      <c r="B14" s="49">
         <v>18</v>
       </c>
-      <c r="C14" s="57">
+      <c r="C14" s="49">
         <v>26</v>
       </c>
-      <c r="D14" s="57">
+      <c r="D14" s="49">
         <v>30</v>
       </c>
-      <c r="E14" s="57">
+      <c r="E14" s="49">
         <v>30</v>
       </c>
-      <c r="F14" s="57">
+      <c r="F14" s="49">
         <v>27</v>
       </c>
-      <c r="G14" s="57">
+      <c r="G14" s="49">
         <v>30</v>
       </c>
-      <c r="H14" s="57">
+      <c r="H14" s="49">
         <v>26</v>
       </c>
-      <c r="I14" s="57">
+      <c r="I14" s="49">
         <v>23</v>
       </c>
-      <c r="J14" s="57">
+      <c r="J14" s="49">
         <v>28</v>
       </c>
-      <c r="K14" s="57">
+      <c r="K14" s="49">
         <v>23</v>
       </c>
-      <c r="L14" s="57">
+      <c r="L14" s="49">
         <v>27</v>
       </c>
-      <c r="M14" s="57">
+      <c r="M14" s="49">
         <v>24</v>
       </c>
-      <c r="N14" s="38">
+      <c r="N14" s="35">
         <v>19</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="42">
         <v>24</v>
       </c>
-      <c r="P14" s="38">
+      <c r="P14" s="35">
         <v>20</v>
       </c>
-      <c r="Q14" s="38">
+      <c r="Q14" s="35">
         <v>28</v>
       </c>
-      <c r="R14" s="38">
+      <c r="R14" s="35">
         <v>22</v>
       </c>
-      <c r="S14" s="38">
+      <c r="S14" s="35">
         <v>16</v>
       </c>
-      <c r="T14" s="38">
+      <c r="T14" s="35">
         <v>29</v>
       </c>
-      <c r="U14" s="38">
+      <c r="U14" s="35">
         <v>24</v>
       </c>
-      <c r="V14" s="38">
+      <c r="V14" s="35">
         <v>13</v>
       </c>
-      <c r="W14" s="38">
+      <c r="W14" s="35">
         <v>23</v>
       </c>
-      <c r="X14" s="38">
+      <c r="X14" s="35">
         <v>24</v>
       </c>
-      <c r="Y14" s="38">
+      <c r="Y14" s="35">
         <v>22</v>
       </c>
-      <c r="Z14" s="38">
+      <c r="Z14" s="35">
         <v>25</v>
       </c>
-      <c r="AA14" s="38">
+      <c r="AA14" s="35">
         <v>32</v>
       </c>
-      <c r="AB14" s="38">
+      <c r="AB14" s="35">
         <v>27</v>
       </c>
-      <c r="AC14" s="45">
+      <c r="AC14" s="42">
         <v>17</v>
       </c>
-      <c r="AD14" s="45">
+      <c r="AD14" s="42">
         <v>26</v>
       </c>
-      <c r="AE14" s="38">
+      <c r="AE14" s="35">
         <v>25</v>
       </c>
-      <c r="AF14" s="38">
+      <c r="AF14" s="35">
         <v>23</v>
       </c>
-      <c r="AG14" s="38">
+      <c r="AG14" s="35">
         <v>30</v>
       </c>
-      <c r="AH14" s="38">
+      <c r="AH14" s="35">
         <v>24</v>
       </c>
-      <c r="AI14" s="38">
+      <c r="AI14" s="35">
         <v>22</v>
       </c>
-      <c r="AJ14" s="38">
+      <c r="AJ14" s="35">
         <v>28</v>
       </c>
-      <c r="AK14" s="38">
+      <c r="AK14" s="35">
         <v>18</v>
       </c>
-      <c r="AL14" s="27">
+      <c r="AL14" s="26">
         <v>23</v>
       </c>
-      <c r="AM14" s="57">
+      <c r="AM14" s="49">
         <v>35</v>
       </c>
-      <c r="AN14" s="57">
+      <c r="AN14" s="49">
         <v>29</v>
       </c>
-      <c r="AO14" s="57">
+      <c r="AO14" s="49">
         <v>28</v>
       </c>
-      <c r="AP14" s="27">
+      <c r="AP14" s="26">
         <v>27</v>
       </c>
-      <c r="AQ14" s="27">
+      <c r="AQ14" s="26">
         <v>20</v>
       </c>
-      <c r="AR14" s="27">
+      <c r="AR14" s="26">
         <v>23</v>
       </c>
-      <c r="AS14" s="27">
+      <c r="AS14" s="26">
         <v>18</v>
       </c>
-      <c r="AT14" s="27">
+      <c r="AT14" s="26">
         <v>23</v>
       </c>
-      <c r="AU14" s="27">
+      <c r="AU14" s="26">
         <v>23</v>
       </c>
-      <c r="AV14" s="27">
+      <c r="AV14" s="26">
         <v>23</v>
       </c>
-      <c r="AW14" s="27">
+      <c r="AW14" s="26">
         <v>16</v>
       </c>
-      <c r="AX14" s="27">
+      <c r="AX14" s="26">
         <v>20</v>
       </c>
-      <c r="AY14" s="27">
+      <c r="AY14" s="26">
         <v>27</v>
       </c>
-      <c r="AZ14" s="27">
+      <c r="AZ14" s="26">
         <v>22</v>
       </c>
-      <c r="BA14" s="27">
+      <c r="BA14" s="26">
         <v>16</v>
       </c>
-      <c r="BB14" s="27">
+      <c r="BB14" s="26">
         <v>19</v>
       </c>
-      <c r="BC14" s="27">
+      <c r="BC14" s="26">
         <v>19</v>
       </c>
-      <c r="BD14" s="27">
+      <c r="BD14" s="26">
         <v>28</v>
       </c>
-      <c r="BE14" s="27">
+      <c r="BE14" s="26">
         <v>17</v>
       </c>
-      <c r="BF14" s="27">
+      <c r="BF14" s="26">
         <v>20</v>
       </c>
-      <c r="BG14" s="27">
+      <c r="BG14" s="26">
         <v>17</v>
       </c>
-      <c r="BH14" s="27">
+      <c r="BH14" s="26">
         <v>27</v>
       </c>
-      <c r="BI14" s="57">
+      <c r="BI14" s="49">
         <v>23</v>
       </c>
-      <c r="BJ14" s="57">
+      <c r="BJ14" s="49">
         <v>22</v>
       </c>
-      <c r="BK14" s="27">
+      <c r="BK14" s="26">
         <v>16</v>
       </c>
-      <c r="BL14" s="71">
+      <c r="BL14" s="6">
         <v>17</v>
       </c>
+      <c r="BM14" s="13">
+        <v>26</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A15" s="32" t="s">
+    <row r="15" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A15" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="57">
+      <c r="B15" s="49">
         <v>39</v>
       </c>
-      <c r="C15" s="57">
+      <c r="C15" s="49">
         <v>51</v>
       </c>
-      <c r="D15" s="57">
+      <c r="D15" s="49">
         <v>48</v>
       </c>
-      <c r="E15" s="57">
+      <c r="E15" s="49">
         <v>52</v>
       </c>
-      <c r="F15" s="57">
+      <c r="F15" s="49">
         <v>43</v>
       </c>
-      <c r="G15" s="57">
+      <c r="G15" s="49">
         <v>60</v>
       </c>
-      <c r="H15" s="57">
+      <c r="H15" s="49">
         <v>46</v>
       </c>
-      <c r="I15" s="57">
+      <c r="I15" s="49">
         <v>59</v>
       </c>
-      <c r="J15" s="57">
+      <c r="J15" s="49">
         <v>57</v>
       </c>
-      <c r="K15" s="57">
+      <c r="K15" s="49">
         <v>51</v>
       </c>
-      <c r="L15" s="57">
+      <c r="L15" s="49">
         <v>52</v>
       </c>
-      <c r="M15" s="57">
+      <c r="M15" s="49">
         <v>45</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="35">
         <v>28</v>
       </c>
-      <c r="O15" s="45">
+      <c r="O15" s="42">
         <v>43</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="35">
         <v>39</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="35">
         <v>32</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="35">
         <v>38</v>
       </c>
-      <c r="S15" s="38">
+      <c r="S15" s="35">
         <v>47</v>
       </c>
-      <c r="T15" s="38">
+      <c r="T15" s="35">
         <v>52</v>
       </c>
-      <c r="U15" s="38">
+      <c r="U15" s="35">
         <v>33</v>
       </c>
-      <c r="V15" s="38">
+      <c r="V15" s="35">
         <v>23</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="35">
         <v>49</v>
       </c>
-      <c r="X15" s="38">
+      <c r="X15" s="35">
         <v>63</v>
       </c>
-      <c r="Y15" s="38">
+      <c r="Y15" s="35">
         <v>47</v>
       </c>
-      <c r="Z15" s="38">
+      <c r="Z15" s="35">
         <v>40</v>
       </c>
-      <c r="AA15" s="38">
+      <c r="AA15" s="35">
         <v>38</v>
       </c>
-      <c r="AB15" s="38">
+      <c r="AB15" s="35">
         <v>47</v>
       </c>
-      <c r="AC15" s="45">
+      <c r="AC15" s="42">
         <v>37</v>
       </c>
-      <c r="AD15" s="45">
+      <c r="AD15" s="42">
         <v>48</v>
       </c>
-      <c r="AE15" s="38">
+      <c r="AE15" s="35">
         <v>39</v>
       </c>
-      <c r="AF15" s="38">
+      <c r="AF15" s="35">
         <v>40</v>
       </c>
-      <c r="AG15" s="38">
+      <c r="AG15" s="35">
         <v>41</v>
       </c>
-      <c r="AH15" s="38">
+      <c r="AH15" s="35">
         <v>35</v>
       </c>
-      <c r="AI15" s="38">
+      <c r="AI15" s="35">
         <v>56</v>
       </c>
-      <c r="AJ15" s="38">
+      <c r="AJ15" s="35">
         <v>42</v>
       </c>
-      <c r="AK15" s="38">
+      <c r="AK15" s="35">
         <v>38</v>
       </c>
-      <c r="AL15" s="27">
+      <c r="AL15" s="26">
         <v>41</v>
       </c>
-      <c r="AM15" s="57">
+      <c r="AM15" s="49">
         <v>40</v>
       </c>
-      <c r="AN15" s="57">
+      <c r="AN15" s="49">
         <v>40</v>
       </c>
-      <c r="AO15" s="57">
+      <c r="AO15" s="49">
         <v>40</v>
       </c>
-      <c r="AP15" s="27">
+      <c r="AP15" s="26">
         <v>40</v>
       </c>
-      <c r="AQ15" s="27">
+      <c r="AQ15" s="26">
         <v>47</v>
       </c>
-      <c r="AR15" s="27">
+      <c r="AR15" s="26">
         <v>46</v>
       </c>
-      <c r="AS15" s="27">
+      <c r="AS15" s="26">
         <v>39</v>
       </c>
-      <c r="AT15" s="27">
+      <c r="AT15" s="26">
         <v>36</v>
       </c>
-      <c r="AU15" s="27">
+      <c r="AU15" s="26">
         <v>35</v>
       </c>
-      <c r="AV15" s="27">
+      <c r="AV15" s="26">
         <v>38</v>
       </c>
-      <c r="AW15" s="27">
+      <c r="AW15" s="26">
         <v>39</v>
       </c>
-      <c r="AX15" s="27">
+      <c r="AX15" s="26">
         <v>30</v>
       </c>
-      <c r="AY15" s="27">
+      <c r="AY15" s="26">
         <v>31</v>
       </c>
-      <c r="AZ15" s="27">
+      <c r="AZ15" s="26">
         <v>42</v>
       </c>
-      <c r="BA15" s="27">
+      <c r="BA15" s="26">
         <v>52</v>
       </c>
-      <c r="BB15" s="27">
+      <c r="BB15" s="26">
         <v>27</v>
       </c>
-      <c r="BC15" s="27">
+      <c r="BC15" s="26">
         <v>38</v>
       </c>
-      <c r="BD15" s="27">
+      <c r="BD15" s="26">
         <v>37</v>
       </c>
-      <c r="BE15" s="27">
+      <c r="BE15" s="26">
         <v>39</v>
       </c>
-      <c r="BF15" s="27">
+      <c r="BF15" s="26">
         <v>36</v>
       </c>
-      <c r="BG15" s="27">
+      <c r="BG15" s="26">
         <v>28</v>
       </c>
-      <c r="BH15" s="27">
+      <c r="BH15" s="26">
         <v>27</v>
       </c>
-      <c r="BI15" s="57">
+      <c r="BI15" s="49">
         <v>33</v>
       </c>
-      <c r="BJ15" s="57">
+      <c r="BJ15" s="49">
         <v>39</v>
       </c>
-      <c r="BK15" s="27">
+      <c r="BK15" s="26">
         <v>30</v>
       </c>
-      <c r="BL15" s="71">
+      <c r="BL15" s="6">
         <v>38</v>
       </c>
+      <c r="BM15" s="13">
+        <v>36</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A16" s="32" t="s">
+    <row r="16" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A16" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="57">
+      <c r="B16" s="49">
         <v>138</v>
       </c>
-      <c r="C16" s="57">
+      <c r="C16" s="49">
         <v>99</v>
       </c>
-      <c r="D16" s="57">
+      <c r="D16" s="49">
         <v>141</v>
       </c>
-      <c r="E16" s="57">
+      <c r="E16" s="49">
         <v>136</v>
       </c>
-      <c r="F16" s="57">
+      <c r="F16" s="49">
         <v>143</v>
       </c>
-      <c r="G16" s="57">
+      <c r="G16" s="49">
         <v>145</v>
       </c>
-      <c r="H16" s="57">
+      <c r="H16" s="49">
         <v>151</v>
       </c>
-      <c r="I16" s="57">
+      <c r="I16" s="49">
         <v>143</v>
       </c>
-      <c r="J16" s="57">
+      <c r="J16" s="49">
         <v>159</v>
       </c>
-      <c r="K16" s="57">
+      <c r="K16" s="49">
         <v>130</v>
       </c>
-      <c r="L16" s="57">
+      <c r="L16" s="49">
         <v>136</v>
       </c>
-      <c r="M16" s="57">
+      <c r="M16" s="49">
         <v>149</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="35">
         <v>98</v>
       </c>
-      <c r="O16" s="45">
+      <c r="O16" s="42">
         <v>115</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="35">
         <v>101</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="35">
         <v>132</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="35">
         <v>111</v>
       </c>
-      <c r="S16" s="38">
+      <c r="S16" s="35">
         <v>145</v>
       </c>
-      <c r="T16" s="38">
+      <c r="T16" s="35">
         <v>117</v>
       </c>
-      <c r="U16" s="38">
+      <c r="U16" s="35">
         <v>132</v>
       </c>
-      <c r="V16" s="38">
+      <c r="V16" s="35">
         <v>125</v>
       </c>
-      <c r="W16" s="38">
+      <c r="W16" s="35">
         <v>131</v>
       </c>
-      <c r="X16" s="38">
+      <c r="X16" s="35">
         <v>140</v>
       </c>
-      <c r="Y16" s="38">
+      <c r="Y16" s="35">
         <v>111</v>
       </c>
-      <c r="Z16" s="38">
+      <c r="Z16" s="35">
         <v>131</v>
       </c>
-      <c r="AA16" s="38">
+      <c r="AA16" s="35">
         <v>88</v>
       </c>
-      <c r="AB16" s="38">
+      <c r="AB16" s="35">
         <v>143</v>
       </c>
-      <c r="AC16" s="45">
+      <c r="AC16" s="42">
         <v>120</v>
       </c>
-      <c r="AD16" s="45">
+      <c r="AD16" s="42">
         <v>116</v>
       </c>
-      <c r="AE16" s="38">
+      <c r="AE16" s="35">
         <v>123</v>
       </c>
-      <c r="AF16" s="38">
+      <c r="AF16" s="35">
         <v>123</v>
       </c>
-      <c r="AG16" s="38">
+      <c r="AG16" s="35">
         <v>149</v>
       </c>
-      <c r="AH16" s="38">
+      <c r="AH16" s="35">
         <v>136</v>
       </c>
-      <c r="AI16" s="38">
+      <c r="AI16" s="35">
         <v>136</v>
       </c>
-      <c r="AJ16" s="38">
+      <c r="AJ16" s="35">
         <v>133</v>
       </c>
-      <c r="AK16" s="38">
+      <c r="AK16" s="35">
         <v>115</v>
       </c>
-      <c r="AL16" s="27">
+      <c r="AL16" s="26">
         <v>122</v>
       </c>
-      <c r="AM16" s="57">
+      <c r="AM16" s="49">
         <v>115</v>
       </c>
-      <c r="AN16" s="57">
+      <c r="AN16" s="49">
         <v>109</v>
       </c>
-      <c r="AO16" s="57">
+      <c r="AO16" s="49">
         <v>128</v>
       </c>
-      <c r="AP16" s="27">
+      <c r="AP16" s="26">
         <v>105</v>
       </c>
-      <c r="AQ16" s="27">
+      <c r="AQ16" s="26">
         <v>115</v>
       </c>
-      <c r="AR16" s="27">
+      <c r="AR16" s="26">
         <v>111</v>
       </c>
-      <c r="AS16" s="27">
+      <c r="AS16" s="26">
         <v>91</v>
       </c>
-      <c r="AT16" s="27">
+      <c r="AT16" s="26">
         <v>116</v>
       </c>
-      <c r="AU16" s="27">
+      <c r="AU16" s="26">
         <v>97</v>
       </c>
-      <c r="AV16" s="27">
+      <c r="AV16" s="26">
         <v>113</v>
       </c>
-      <c r="AW16" s="27">
+      <c r="AW16" s="26">
         <v>114</v>
       </c>
-      <c r="AX16" s="27">
+      <c r="AX16" s="26">
         <v>88</v>
       </c>
-      <c r="AY16" s="27">
+      <c r="AY16" s="26">
         <v>77</v>
       </c>
-      <c r="AZ16" s="27">
+      <c r="AZ16" s="26">
         <v>90</v>
       </c>
-      <c r="BA16" s="27">
+      <c r="BA16" s="26">
         <v>91</v>
       </c>
-      <c r="BB16" s="27">
+      <c r="BB16" s="26">
         <v>92</v>
       </c>
-      <c r="BC16" s="27">
+      <c r="BC16" s="26">
         <v>81</v>
       </c>
-      <c r="BD16" s="27">
+      <c r="BD16" s="26">
         <v>95</v>
       </c>
-      <c r="BE16" s="27">
+      <c r="BE16" s="26">
         <v>66</v>
       </c>
-      <c r="BF16" s="27">
+      <c r="BF16" s="26">
         <v>95</v>
       </c>
-      <c r="BG16" s="27">
+      <c r="BG16" s="26">
         <v>101</v>
       </c>
-      <c r="BH16" s="27">
+      <c r="BH16" s="26">
         <v>85</v>
       </c>
-      <c r="BI16" s="57">
+      <c r="BI16" s="49">
         <v>87</v>
       </c>
-      <c r="BJ16" s="57">
+      <c r="BJ16" s="49">
         <v>85</v>
       </c>
-      <c r="BK16" s="27">
+      <c r="BK16" s="26">
         <v>79</v>
       </c>
-      <c r="BL16" s="71">
+      <c r="BL16" s="6">
         <v>76</v>
       </c>
+      <c r="BM16" s="13">
+        <v>77</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="32" t="s">
+    <row r="17" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A17" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="57">
+      <c r="B17" s="49">
         <v>32</v>
       </c>
-      <c r="C17" s="57">
+      <c r="C17" s="49">
         <v>24</v>
       </c>
-      <c r="D17" s="57">
+      <c r="D17" s="49">
         <v>32</v>
       </c>
-      <c r="E17" s="57">
+      <c r="E17" s="49">
         <v>30</v>
       </c>
-      <c r="F17" s="57">
+      <c r="F17" s="49">
         <v>38</v>
       </c>
-      <c r="G17" s="57">
+      <c r="G17" s="49">
         <v>30</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="49">
         <v>35</v>
       </c>
-      <c r="I17" s="57">
+      <c r="I17" s="49">
         <v>30</v>
       </c>
-      <c r="J17" s="57">
+      <c r="J17" s="49">
         <v>45</v>
       </c>
-      <c r="K17" s="57">
+      <c r="K17" s="49">
         <v>32</v>
       </c>
-      <c r="L17" s="57">
+      <c r="L17" s="49">
         <v>24</v>
       </c>
-      <c r="M17" s="57">
+      <c r="M17" s="49">
         <v>47</v>
       </c>
-      <c r="N17" s="38">
+      <c r="N17" s="35">
         <v>25</v>
       </c>
-      <c r="O17" s="45">
+      <c r="O17" s="42">
         <v>38</v>
       </c>
-      <c r="P17" s="38">
+      <c r="P17" s="35">
         <v>33</v>
       </c>
-      <c r="Q17" s="38">
+      <c r="Q17" s="35">
         <v>29</v>
       </c>
-      <c r="R17" s="38">
+      <c r="R17" s="35">
         <v>25</v>
       </c>
-      <c r="S17" s="38">
+      <c r="S17" s="35">
         <v>33</v>
       </c>
-      <c r="T17" s="38">
+      <c r="T17" s="35">
         <v>29</v>
       </c>
-      <c r="U17" s="38">
+      <c r="U17" s="35">
         <v>34</v>
       </c>
-      <c r="V17" s="38">
+      <c r="V17" s="35">
         <v>21</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="35">
         <v>32</v>
       </c>
-      <c r="X17" s="38">
+      <c r="X17" s="35">
         <v>28</v>
       </c>
-      <c r="Y17" s="38">
+      <c r="Y17" s="35">
         <v>40</v>
       </c>
-      <c r="Z17" s="38">
+      <c r="Z17" s="35">
         <v>30</v>
       </c>
-      <c r="AA17" s="38">
+      <c r="AA17" s="35">
         <v>29</v>
       </c>
-      <c r="AB17" s="38">
+      <c r="AB17" s="35">
         <v>21</v>
       </c>
-      <c r="AC17" s="45">
+      <c r="AC17" s="42">
         <v>20</v>
       </c>
-      <c r="AD17" s="45">
+      <c r="AD17" s="42">
         <v>32</v>
       </c>
-      <c r="AE17" s="38">
+      <c r="AE17" s="35">
         <v>28</v>
       </c>
-      <c r="AF17" s="38">
+      <c r="AF17" s="35">
         <v>29</v>
       </c>
-      <c r="AG17" s="38">
+      <c r="AG17" s="35">
         <v>24</v>
       </c>
-      <c r="AH17" s="38">
+      <c r="AH17" s="35">
         <v>32</v>
       </c>
-      <c r="AI17" s="38">
+      <c r="AI17" s="35">
         <v>29</v>
       </c>
-      <c r="AJ17" s="38">
+      <c r="AJ17" s="35">
         <v>22</v>
       </c>
-      <c r="AK17" s="38">
+      <c r="AK17" s="35">
         <v>38</v>
       </c>
-      <c r="AL17" s="27">
+      <c r="AL17" s="26">
         <v>32</v>
       </c>
-      <c r="AM17" s="57">
+      <c r="AM17" s="49">
         <v>27</v>
       </c>
-      <c r="AN17" s="57">
+      <c r="AN17" s="49">
         <v>26</v>
       </c>
-      <c r="AO17" s="57">
+      <c r="AO17" s="49">
         <v>23</v>
       </c>
-      <c r="AP17" s="27">
+      <c r="AP17" s="26">
         <v>20</v>
       </c>
-      <c r="AQ17" s="27">
+      <c r="AQ17" s="26">
         <v>27</v>
       </c>
-      <c r="AR17" s="27">
+      <c r="AR17" s="26">
         <v>28</v>
       </c>
-      <c r="AS17" s="27">
+      <c r="AS17" s="26">
         <v>25</v>
       </c>
-      <c r="AT17" s="27">
+      <c r="AT17" s="26">
         <v>29</v>
       </c>
-      <c r="AU17" s="27">
+      <c r="AU17" s="26">
         <v>36</v>
       </c>
-      <c r="AV17" s="27">
+      <c r="AV17" s="26">
         <v>30</v>
       </c>
-      <c r="AW17" s="27">
+      <c r="AW17" s="26">
         <v>34</v>
       </c>
-      <c r="AX17" s="27">
+      <c r="AX17" s="26">
         <v>25</v>
       </c>
-      <c r="AY17" s="27">
+      <c r="AY17" s="26">
         <v>21</v>
       </c>
-      <c r="AZ17" s="27">
+      <c r="AZ17" s="26">
         <v>20</v>
       </c>
-      <c r="BA17" s="27">
+      <c r="BA17" s="26">
         <v>26</v>
       </c>
-      <c r="BB17" s="27">
+      <c r="BB17" s="26">
         <v>29</v>
       </c>
-      <c r="BC17" s="27">
+      <c r="BC17" s="26">
         <v>23</v>
       </c>
-      <c r="BD17" s="27">
+      <c r="BD17" s="26">
         <v>27</v>
       </c>
-      <c r="BE17" s="27">
+      <c r="BE17" s="26">
         <v>25</v>
       </c>
-      <c r="BF17" s="27">
+      <c r="BF17" s="26">
         <v>25</v>
       </c>
-      <c r="BG17" s="27">
+      <c r="BG17" s="26">
         <v>21</v>
       </c>
-      <c r="BH17" s="27">
+      <c r="BH17" s="26">
         <v>31</v>
       </c>
-      <c r="BI17" s="57">
+      <c r="BI17" s="49">
         <v>25</v>
       </c>
-      <c r="BJ17" s="57">
+      <c r="BJ17" s="49">
         <v>20</v>
       </c>
-      <c r="BK17" s="27">
+      <c r="BK17" s="26">
         <v>16</v>
       </c>
-      <c r="BL17" s="71">
+      <c r="BL17" s="6">
         <v>14</v>
       </c>
+      <c r="BM17" s="13">
+        <v>21</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A18" s="32" t="s">
+    <row r="18" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A18" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="57">
+      <c r="B18" s="49">
         <v>84</v>
       </c>
-      <c r="C18" s="57">
+      <c r="C18" s="49">
         <v>66</v>
       </c>
-      <c r="D18" s="57">
+      <c r="D18" s="49">
         <v>73</v>
       </c>
-      <c r="E18" s="57">
+      <c r="E18" s="49">
         <v>79</v>
       </c>
-      <c r="F18" s="57">
+      <c r="F18" s="49">
         <v>84</v>
       </c>
-      <c r="G18" s="57">
+      <c r="G18" s="49">
         <v>100</v>
       </c>
-      <c r="H18" s="57">
+      <c r="H18" s="49">
         <v>100</v>
       </c>
-      <c r="I18" s="57">
+      <c r="I18" s="49">
         <v>104</v>
       </c>
-      <c r="J18" s="57">
+      <c r="J18" s="49">
         <v>89</v>
       </c>
-      <c r="K18" s="57">
+      <c r="K18" s="49">
         <v>94</v>
       </c>
-      <c r="L18" s="57">
+      <c r="L18" s="49">
         <v>85</v>
       </c>
-      <c r="M18" s="57">
+      <c r="M18" s="49">
         <v>89</v>
       </c>
-      <c r="N18" s="38">
+      <c r="N18" s="35">
         <v>68</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="42">
         <v>83</v>
       </c>
-      <c r="P18" s="38">
+      <c r="P18" s="35">
         <v>86</v>
       </c>
-      <c r="Q18" s="38">
+      <c r="Q18" s="35">
         <v>64</v>
       </c>
-      <c r="R18" s="38">
+      <c r="R18" s="35">
         <v>74</v>
       </c>
-      <c r="S18" s="38">
+      <c r="S18" s="35">
         <v>62</v>
       </c>
-      <c r="T18" s="38">
+      <c r="T18" s="35">
         <v>95</v>
       </c>
-      <c r="U18" s="38">
+      <c r="U18" s="35">
         <v>77</v>
       </c>
-      <c r="V18" s="38">
+      <c r="V18" s="35">
         <v>67</v>
       </c>
-      <c r="W18" s="38">
+      <c r="W18" s="35">
         <v>66</v>
       </c>
-      <c r="X18" s="38">
+      <c r="X18" s="35">
         <v>76</v>
       </c>
-      <c r="Y18" s="38">
+      <c r="Y18" s="35">
         <v>51</v>
       </c>
-      <c r="Z18" s="38">
+      <c r="Z18" s="35">
         <v>78</v>
       </c>
-      <c r="AA18" s="38">
+      <c r="AA18" s="35">
         <v>63</v>
       </c>
-      <c r="AB18" s="38">
+      <c r="AB18" s="35">
         <v>75</v>
       </c>
-      <c r="AC18" s="45">
+      <c r="AC18" s="42">
         <v>68</v>
       </c>
-      <c r="AD18" s="45">
+      <c r="AD18" s="42">
         <v>59</v>
       </c>
-      <c r="AE18" s="38">
+      <c r="AE18" s="35">
         <v>44</v>
       </c>
-      <c r="AF18" s="38">
+      <c r="AF18" s="35">
         <v>72</v>
       </c>
-      <c r="AG18" s="38">
+      <c r="AG18" s="35">
         <v>66</v>
       </c>
-      <c r="AH18" s="38">
+      <c r="AH18" s="35">
         <v>90</v>
       </c>
-      <c r="AI18" s="38">
+      <c r="AI18" s="35">
         <v>58</v>
       </c>
-      <c r="AJ18" s="38">
+      <c r="AJ18" s="35">
         <v>77</v>
       </c>
-      <c r="AK18" s="38">
+      <c r="AK18" s="35">
         <v>69</v>
       </c>
-      <c r="AL18" s="27">
+      <c r="AL18" s="26">
         <v>56</v>
       </c>
-      <c r="AM18" s="57">
+      <c r="AM18" s="49">
         <v>66</v>
       </c>
-      <c r="AN18" s="57">
+      <c r="AN18" s="49">
         <v>61</v>
       </c>
-      <c r="AO18" s="57">
+      <c r="AO18" s="49">
         <v>74</v>
       </c>
-      <c r="AP18" s="27">
+      <c r="AP18" s="26">
         <v>72</v>
       </c>
-      <c r="AQ18" s="27">
+      <c r="AQ18" s="26">
         <v>66</v>
       </c>
-      <c r="AR18" s="27">
+      <c r="AR18" s="26">
         <v>66</v>
       </c>
-      <c r="AS18" s="27">
+      <c r="AS18" s="26">
         <v>49</v>
       </c>
-      <c r="AT18" s="27">
+      <c r="AT18" s="26">
         <v>54</v>
       </c>
-      <c r="AU18" s="27">
+      <c r="AU18" s="26">
         <v>57</v>
       </c>
-      <c r="AV18" s="27">
+      <c r="AV18" s="26">
         <v>79</v>
       </c>
-      <c r="AW18" s="27">
+      <c r="AW18" s="26">
         <v>64</v>
       </c>
-      <c r="AX18" s="27">
+      <c r="AX18" s="26">
         <v>46</v>
       </c>
-      <c r="AY18" s="27">
+      <c r="AY18" s="26">
         <v>45</v>
       </c>
-      <c r="AZ18" s="27">
+      <c r="AZ18" s="26">
         <v>49</v>
       </c>
-      <c r="BA18" s="27">
+      <c r="BA18" s="26">
         <v>51</v>
       </c>
-      <c r="BB18" s="27">
+      <c r="BB18" s="26">
         <v>49</v>
       </c>
-      <c r="BC18" s="27">
+      <c r="BC18" s="26">
         <v>52</v>
       </c>
-      <c r="BD18" s="27">
+      <c r="BD18" s="26">
         <v>54</v>
       </c>
-      <c r="BE18" s="27">
+      <c r="BE18" s="26">
         <v>38</v>
       </c>
-      <c r="BF18" s="27">
+      <c r="BF18" s="26">
         <v>64</v>
       </c>
-      <c r="BG18" s="27">
+      <c r="BG18" s="26">
         <v>47</v>
       </c>
-      <c r="BH18" s="27">
+      <c r="BH18" s="26">
         <v>35</v>
       </c>
-      <c r="BI18" s="57">
+      <c r="BI18" s="49">
         <v>45</v>
       </c>
-      <c r="BJ18" s="57">
+      <c r="BJ18" s="49">
         <v>46</v>
       </c>
-      <c r="BK18" s="27">
+      <c r="BK18" s="26">
         <v>37</v>
       </c>
-      <c r="BL18" s="71">
+      <c r="BL18" s="6">
         <v>51</v>
       </c>
+      <c r="BM18" s="13">
+        <v>44</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A19" s="32" t="s">
+    <row r="19" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A19" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="57">
+      <c r="B19" s="49">
         <v>90</v>
       </c>
-      <c r="C19" s="57">
+      <c r="C19" s="49">
         <v>67</v>
       </c>
-      <c r="D19" s="57">
+      <c r="D19" s="49">
         <v>83</v>
       </c>
-      <c r="E19" s="57">
+      <c r="E19" s="49">
         <v>92</v>
       </c>
-      <c r="F19" s="57">
+      <c r="F19" s="49">
         <v>88</v>
       </c>
-      <c r="G19" s="57">
+      <c r="G19" s="49">
         <v>91</v>
       </c>
-      <c r="H19" s="57">
+      <c r="H19" s="49">
         <v>101</v>
       </c>
-      <c r="I19" s="57">
+      <c r="I19" s="49">
         <v>100</v>
       </c>
-      <c r="J19" s="57">
+      <c r="J19" s="49">
         <v>99</v>
       </c>
-      <c r="K19" s="57">
+      <c r="K19" s="49">
         <v>104</v>
       </c>
-      <c r="L19" s="57">
+      <c r="L19" s="49">
         <v>109</v>
       </c>
-      <c r="M19" s="57">
+      <c r="M19" s="49">
         <v>92</v>
       </c>
-      <c r="N19" s="38">
+      <c r="N19" s="35">
         <v>77</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="42">
         <v>80</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P19" s="35">
         <v>69</v>
       </c>
-      <c r="Q19" s="38">
+      <c r="Q19" s="35">
         <v>72</v>
       </c>
-      <c r="R19" s="38">
+      <c r="R19" s="35">
         <v>67</v>
       </c>
-      <c r="S19" s="38">
+      <c r="S19" s="35">
         <v>103</v>
       </c>
-      <c r="T19" s="38">
+      <c r="T19" s="35">
         <v>84</v>
       </c>
-      <c r="U19" s="38">
+      <c r="U19" s="35">
         <v>81</v>
       </c>
-      <c r="V19" s="38">
+      <c r="V19" s="35">
         <v>56</v>
       </c>
-      <c r="W19" s="38">
+      <c r="W19" s="35">
         <v>78</v>
       </c>
-      <c r="X19" s="38">
+      <c r="X19" s="35">
         <v>97</v>
       </c>
-      <c r="Y19" s="38">
+      <c r="Y19" s="35">
         <v>81</v>
       </c>
-      <c r="Z19" s="38">
+      <c r="Z19" s="35">
         <v>81</v>
       </c>
-      <c r="AA19" s="38">
+      <c r="AA19" s="35">
         <v>57</v>
       </c>
-      <c r="AB19" s="38">
+      <c r="AB19" s="35">
         <v>74</v>
       </c>
-      <c r="AC19" s="45">
+      <c r="AC19" s="42">
         <v>69</v>
       </c>
-      <c r="AD19" s="45">
+      <c r="AD19" s="42">
         <v>82</v>
       </c>
-      <c r="AE19" s="38">
+      <c r="AE19" s="35">
         <v>74</v>
       </c>
-      <c r="AF19" s="38">
+      <c r="AF19" s="35">
         <v>73</v>
       </c>
-      <c r="AG19" s="38">
+      <c r="AG19" s="35">
         <v>100</v>
       </c>
-      <c r="AH19" s="38">
+      <c r="AH19" s="35">
         <v>69</v>
       </c>
-      <c r="AI19" s="38">
+      <c r="AI19" s="35">
         <v>79</v>
       </c>
-      <c r="AJ19" s="38">
+      <c r="AJ19" s="35">
         <v>58</v>
       </c>
-      <c r="AK19" s="38">
+      <c r="AK19" s="35">
         <v>76</v>
       </c>
-      <c r="AL19" s="27">
+      <c r="AL19" s="26">
         <v>92</v>
       </c>
-      <c r="AM19" s="57">
+      <c r="AM19" s="49">
         <v>74</v>
       </c>
-      <c r="AN19" s="57">
+      <c r="AN19" s="49">
         <v>52</v>
       </c>
-      <c r="AO19" s="57">
+      <c r="AO19" s="49">
         <v>76</v>
       </c>
-      <c r="AP19" s="27">
+      <c r="AP19" s="26">
         <v>57</v>
       </c>
-      <c r="AQ19" s="27">
+      <c r="AQ19" s="26">
         <v>77</v>
       </c>
-      <c r="AR19" s="27">
+      <c r="AR19" s="26">
         <v>92</v>
       </c>
-      <c r="AS19" s="27">
+      <c r="AS19" s="26">
         <v>69</v>
       </c>
-      <c r="AT19" s="27">
+      <c r="AT19" s="26">
         <v>54</v>
       </c>
-      <c r="AU19" s="27">
+      <c r="AU19" s="26">
         <v>61</v>
       </c>
-      <c r="AV19" s="27">
+      <c r="AV19" s="26">
         <v>80</v>
       </c>
-      <c r="AW19" s="27">
+      <c r="AW19" s="26">
         <v>57</v>
       </c>
-      <c r="AX19" s="27">
+      <c r="AX19" s="26">
         <v>42</v>
       </c>
-      <c r="AY19" s="27">
+      <c r="AY19" s="26">
         <v>59</v>
       </c>
-      <c r="AZ19" s="27">
+      <c r="AZ19" s="26">
         <v>64</v>
       </c>
-      <c r="BA19" s="27">
+      <c r="BA19" s="26">
         <v>64</v>
       </c>
-      <c r="BB19" s="27">
+      <c r="BB19" s="26">
         <v>69</v>
       </c>
-      <c r="BC19" s="27">
+      <c r="BC19" s="26">
         <v>95</v>
       </c>
-      <c r="BD19" s="27">
+      <c r="BD19" s="26">
         <v>74</v>
       </c>
-      <c r="BE19" s="27">
+      <c r="BE19" s="26">
         <v>69</v>
       </c>
-      <c r="BF19" s="27">
+      <c r="BF19" s="26">
         <v>61</v>
       </c>
-      <c r="BG19" s="27">
+      <c r="BG19" s="26">
         <v>59</v>
       </c>
-      <c r="BH19" s="27">
+      <c r="BH19" s="26">
         <v>43</v>
       </c>
-      <c r="BI19" s="57">
+      <c r="BI19" s="49">
         <v>76</v>
       </c>
-      <c r="BJ19" s="57">
+      <c r="BJ19" s="49">
         <v>63</v>
       </c>
-      <c r="BK19" s="27">
+      <c r="BK19" s="26">
         <v>47</v>
       </c>
-      <c r="BL19" s="71">
+      <c r="BL19" s="6">
         <v>57</v>
       </c>
+      <c r="BM19" s="13">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A20" s="32" t="s">
+    <row r="20" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A20" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="57">
+      <c r="B20" s="49">
         <v>101</v>
       </c>
-      <c r="C20" s="57">
+      <c r="C20" s="49">
         <v>71</v>
       </c>
-      <c r="D20" s="57">
+      <c r="D20" s="49">
         <v>112</v>
       </c>
-      <c r="E20" s="57">
+      <c r="E20" s="49">
         <v>84</v>
       </c>
-      <c r="F20" s="57">
+      <c r="F20" s="49">
         <v>106</v>
       </c>
-      <c r="G20" s="57">
+      <c r="G20" s="49">
         <v>117</v>
       </c>
-      <c r="H20" s="57">
+      <c r="H20" s="49">
         <v>122</v>
       </c>
-      <c r="I20" s="57">
+      <c r="I20" s="49">
         <v>91</v>
       </c>
-      <c r="J20" s="57">
+      <c r="J20" s="49">
         <v>121</v>
       </c>
-      <c r="K20" s="57">
+      <c r="K20" s="49">
         <v>109</v>
       </c>
-      <c r="L20" s="57">
+      <c r="L20" s="49">
         <v>74</v>
       </c>
-      <c r="M20" s="57">
+      <c r="M20" s="49">
         <v>84</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="35">
         <v>83</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="42">
         <v>73</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="35">
         <v>89</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="35">
         <v>77</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="35">
         <v>83</v>
       </c>
-      <c r="S20" s="38">
+      <c r="S20" s="35">
         <v>77</v>
       </c>
-      <c r="T20" s="38">
+      <c r="T20" s="35">
         <v>71</v>
       </c>
-      <c r="U20" s="38">
+      <c r="U20" s="35">
         <v>84</v>
       </c>
-      <c r="V20" s="38">
+      <c r="V20" s="35">
         <v>74</v>
       </c>
-      <c r="W20" s="38">
+      <c r="W20" s="35">
         <v>85</v>
       </c>
-      <c r="X20" s="38">
+      <c r="X20" s="35">
         <v>87</v>
       </c>
-      <c r="Y20" s="38">
+      <c r="Y20" s="35">
         <v>113</v>
       </c>
-      <c r="Z20" s="38">
+      <c r="Z20" s="35">
         <v>88</v>
       </c>
-      <c r="AA20" s="38">
+      <c r="AA20" s="35">
         <v>82</v>
       </c>
-      <c r="AB20" s="38">
+      <c r="AB20" s="35">
         <v>83</v>
       </c>
-      <c r="AC20" s="45">
+      <c r="AC20" s="42">
         <v>83</v>
       </c>
-      <c r="AD20" s="45">
+      <c r="AD20" s="42">
         <v>109</v>
       </c>
-      <c r="AE20" s="38">
+      <c r="AE20" s="35">
         <v>94</v>
       </c>
-      <c r="AF20" s="38">
+      <c r="AF20" s="35">
         <v>77</v>
       </c>
-      <c r="AG20" s="38">
+      <c r="AG20" s="35">
         <v>94</v>
       </c>
-      <c r="AH20" s="38">
+      <c r="AH20" s="35">
         <v>93</v>
       </c>
-      <c r="AI20" s="38">
+      <c r="AI20" s="35">
         <v>85</v>
       </c>
-      <c r="AJ20" s="38">
+      <c r="AJ20" s="35">
         <v>70</v>
       </c>
-      <c r="AK20" s="38">
+      <c r="AK20" s="35">
         <v>67</v>
       </c>
-      <c r="AL20" s="27">
+      <c r="AL20" s="26">
         <v>91</v>
       </c>
-      <c r="AM20" s="57">
+      <c r="AM20" s="49">
         <v>61</v>
       </c>
-      <c r="AN20" s="57">
+      <c r="AN20" s="49">
         <v>84</v>
       </c>
-      <c r="AO20" s="57">
+      <c r="AO20" s="49">
         <v>68</v>
       </c>
-      <c r="AP20" s="27">
+      <c r="AP20" s="26">
         <v>69</v>
       </c>
-      <c r="AQ20" s="27">
+      <c r="AQ20" s="26">
         <v>88</v>
       </c>
-      <c r="AR20" s="27">
+      <c r="AR20" s="26">
         <v>71</v>
       </c>
-      <c r="AS20" s="27">
+      <c r="AS20" s="26">
         <v>70</v>
       </c>
-      <c r="AT20" s="27">
+      <c r="AT20" s="26">
         <v>68</v>
       </c>
-      <c r="AU20" s="27">
+      <c r="AU20" s="26">
         <v>73</v>
       </c>
-      <c r="AV20" s="27">
+      <c r="AV20" s="26">
         <v>65</v>
       </c>
-      <c r="AW20" s="27">
+      <c r="AW20" s="26">
         <v>86</v>
       </c>
-      <c r="AX20" s="27">
+      <c r="AX20" s="26">
         <v>60</v>
       </c>
-      <c r="AY20" s="27">
+      <c r="AY20" s="26">
         <v>63</v>
       </c>
-      <c r="AZ20" s="27">
+      <c r="AZ20" s="26">
         <v>63</v>
       </c>
-      <c r="BA20" s="27">
+      <c r="BA20" s="26">
         <v>69</v>
       </c>
-      <c r="BB20" s="27">
+      <c r="BB20" s="26">
         <v>69</v>
       </c>
-      <c r="BC20" s="27">
+      <c r="BC20" s="26">
         <v>75</v>
       </c>
-      <c r="BD20" s="27">
+      <c r="BD20" s="26">
         <v>62</v>
       </c>
-      <c r="BE20" s="27">
+      <c r="BE20" s="26">
         <v>59</v>
       </c>
-      <c r="BF20" s="27">
+      <c r="BF20" s="26">
         <v>73</v>
       </c>
-      <c r="BG20" s="27">
+      <c r="BG20" s="26">
         <v>75</v>
       </c>
-      <c r="BH20" s="27">
+      <c r="BH20" s="26">
         <v>59</v>
       </c>
-      <c r="BI20" s="57">
+      <c r="BI20" s="49">
         <v>62</v>
       </c>
-      <c r="BJ20" s="57">
+      <c r="BJ20" s="49">
         <v>79</v>
       </c>
-      <c r="BK20" s="27">
+      <c r="BK20" s="26">
         <v>52</v>
       </c>
-      <c r="BL20" s="71">
+      <c r="BL20" s="6">
         <v>65</v>
       </c>
+      <c r="BM20" s="13">
+        <v>71</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A21" s="32" t="s">
+    <row r="21" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A21" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="57">
+      <c r="B21" s="49">
         <v>16</v>
       </c>
-      <c r="C21" s="57">
+      <c r="C21" s="49">
         <v>37</v>
       </c>
-      <c r="D21" s="57">
+      <c r="D21" s="49">
         <v>41</v>
       </c>
-      <c r="E21" s="57">
+      <c r="E21" s="49">
         <v>27</v>
       </c>
-      <c r="F21" s="57">
+      <c r="F21" s="49">
         <v>27</v>
       </c>
-      <c r="G21" s="57">
+      <c r="G21" s="49">
         <v>23</v>
       </c>
-      <c r="H21" s="57">
+      <c r="H21" s="49">
         <v>38</v>
       </c>
-      <c r="I21" s="57">
+      <c r="I21" s="49">
         <v>51</v>
       </c>
-      <c r="J21" s="57">
+      <c r="J21" s="49">
         <v>37</v>
       </c>
-      <c r="K21" s="57">
+      <c r="K21" s="49">
         <v>23</v>
       </c>
-      <c r="L21" s="57">
+      <c r="L21" s="49">
         <v>25</v>
       </c>
-      <c r="M21" s="57">
+      <c r="M21" s="49">
         <v>41</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="35">
         <v>31</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="42">
         <v>31</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="35">
         <v>21</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="35">
         <v>26</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="35">
         <v>27</v>
       </c>
-      <c r="S21" s="38">
+      <c r="S21" s="35">
         <v>21</v>
       </c>
-      <c r="T21" s="38">
+      <c r="T21" s="35">
         <v>28</v>
       </c>
-      <c r="U21" s="38">
+      <c r="U21" s="35">
         <v>40</v>
       </c>
-      <c r="V21" s="38">
+      <c r="V21" s="35">
         <v>21</v>
       </c>
-      <c r="W21" s="38">
+      <c r="W21" s="35">
         <v>30</v>
       </c>
-      <c r="X21" s="38">
+      <c r="X21" s="35">
         <v>24</v>
       </c>
-      <c r="Y21" s="38">
+      <c r="Y21" s="35">
         <v>26</v>
       </c>
-      <c r="Z21" s="38">
+      <c r="Z21" s="35">
         <v>27</v>
       </c>
-      <c r="AA21" s="38">
+      <c r="AA21" s="35">
         <v>30</v>
       </c>
-      <c r="AB21" s="38">
+      <c r="AB21" s="35">
         <v>24</v>
       </c>
-      <c r="AC21" s="45">
+      <c r="AC21" s="42">
         <v>24</v>
       </c>
-      <c r="AD21" s="45">
+      <c r="AD21" s="42">
         <v>34</v>
       </c>
-      <c r="AE21" s="38">
+      <c r="AE21" s="35">
         <v>24</v>
       </c>
-      <c r="AF21" s="38">
+      <c r="AF21" s="35">
         <v>44</v>
       </c>
-      <c r="AG21" s="38">
+      <c r="AG21" s="35">
         <v>26</v>
       </c>
-      <c r="AH21" s="38">
+      <c r="AH21" s="35">
         <v>29</v>
       </c>
-      <c r="AI21" s="38">
+      <c r="AI21" s="35">
         <v>27</v>
       </c>
-      <c r="AJ21" s="38">
+      <c r="AJ21" s="35">
         <v>27</v>
       </c>
-      <c r="AK21" s="38">
+      <c r="AK21" s="35">
         <v>36</v>
       </c>
-      <c r="AL21" s="27">
+      <c r="AL21" s="26">
         <v>24</v>
       </c>
-      <c r="AM21" s="57">
+      <c r="AM21" s="49">
         <v>29</v>
       </c>
-      <c r="AN21" s="57">
+      <c r="AN21" s="49">
         <v>21</v>
       </c>
-      <c r="AO21" s="57">
+      <c r="AO21" s="49">
         <v>28</v>
       </c>
-      <c r="AP21" s="27">
+      <c r="AP21" s="26">
         <v>26</v>
       </c>
-      <c r="AQ21" s="27">
+      <c r="AQ21" s="26">
         <v>25</v>
       </c>
-      <c r="AR21" s="27">
+      <c r="AR21" s="26">
         <v>26</v>
       </c>
-      <c r="AS21" s="27">
+      <c r="AS21" s="26">
         <v>27</v>
       </c>
-      <c r="AT21" s="27">
+      <c r="AT21" s="26">
         <v>25</v>
       </c>
-      <c r="AU21" s="27">
+      <c r="AU21" s="26">
         <v>31</v>
       </c>
-      <c r="AV21" s="27">
+      <c r="AV21" s="26">
         <v>38</v>
       </c>
-      <c r="AW21" s="27">
+      <c r="AW21" s="26">
         <v>26</v>
       </c>
-      <c r="AX21" s="27">
+      <c r="AX21" s="26">
         <v>21</v>
       </c>
-      <c r="AY21" s="27">
+      <c r="AY21" s="26">
         <v>21</v>
       </c>
-      <c r="AZ21" s="27">
+      <c r="AZ21" s="26">
         <v>19</v>
       </c>
-      <c r="BA21" s="27">
+      <c r="BA21" s="26">
         <v>20</v>
       </c>
-      <c r="BB21" s="27">
+      <c r="BB21" s="26">
         <v>23</v>
       </c>
-      <c r="BC21" s="27">
+      <c r="BC21" s="26">
         <v>22</v>
       </c>
-      <c r="BD21" s="27">
+      <c r="BD21" s="26">
         <v>18</v>
       </c>
-      <c r="BE21" s="27">
+      <c r="BE21" s="26">
         <v>30</v>
       </c>
-      <c r="BF21" s="27">
+      <c r="BF21" s="26">
         <v>20</v>
       </c>
-      <c r="BG21" s="27">
+      <c r="BG21" s="26">
         <v>23</v>
       </c>
-      <c r="BH21" s="27">
+      <c r="BH21" s="26">
         <v>14</v>
       </c>
-      <c r="BI21" s="57">
+      <c r="BI21" s="49">
         <v>19</v>
       </c>
-      <c r="BJ21" s="57">
+      <c r="BJ21" s="49">
         <v>15</v>
       </c>
-      <c r="BK21" s="27">
+      <c r="BK21" s="26">
         <v>23</v>
       </c>
-      <c r="BL21" s="71">
+      <c r="BL21" s="6">
         <v>17</v>
       </c>
+      <c r="BM21" s="13">
+        <v>11</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="82" t="s">
+    <row r="22" spans="1:65" s="58" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="82"/>
-[...61 lines deleted...]
-      <c r="BL22" s="82"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="69"/>
+      <c r="P22" s="69"/>
+      <c r="Q22" s="69"/>
+      <c r="R22" s="69"/>
+      <c r="S22" s="69"/>
+      <c r="T22" s="69"/>
+      <c r="U22" s="69"/>
+      <c r="V22" s="69"/>
+      <c r="W22" s="69"/>
+      <c r="X22" s="69"/>
+      <c r="Y22" s="69"/>
+      <c r="Z22" s="69"/>
+      <c r="AA22" s="69"/>
+      <c r="AB22" s="69"/>
+      <c r="AC22" s="69"/>
+      <c r="AD22" s="69"/>
+      <c r="AE22" s="69"/>
+      <c r="AF22" s="69"/>
+      <c r="AG22" s="69"/>
+      <c r="AH22" s="69"/>
+      <c r="AI22" s="69"/>
+      <c r="AJ22" s="69"/>
+      <c r="AK22" s="69"/>
+      <c r="AL22" s="69"/>
+      <c r="AM22" s="69"/>
+      <c r="AN22" s="69"/>
+      <c r="AO22" s="69"/>
+      <c r="AP22" s="69"/>
+      <c r="AQ22" s="69"/>
+      <c r="AR22" s="69"/>
+      <c r="AS22" s="69"/>
+      <c r="AT22" s="69"/>
+      <c r="AU22" s="69"/>
+      <c r="AV22" s="69"/>
+      <c r="AW22" s="69"/>
+      <c r="AX22" s="69"/>
+      <c r="AY22" s="69"/>
+      <c r="AZ22" s="69"/>
+      <c r="BA22" s="69"/>
+      <c r="BB22" s="69"/>
+      <c r="BC22" s="69"/>
+      <c r="BD22" s="69"/>
+      <c r="BE22" s="69"/>
+      <c r="BF22" s="69"/>
+      <c r="BG22" s="69"/>
+      <c r="BH22" s="69"/>
+      <c r="BI22" s="69"/>
+      <c r="BJ22" s="69"/>
+      <c r="BK22" s="69"/>
+      <c r="BL22" s="69"/>
+      <c r="BM22" s="69"/>
     </row>
-    <row r="23" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A23" s="34" t="s">
+    <row r="23" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A23" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="26">
         <v>1581</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="26">
         <v>1177</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="26">
         <v>1232</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="26">
         <v>1366</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="26">
         <v>1426</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="26">
         <v>1524</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="26">
         <v>1536</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="26">
         <v>1369</v>
       </c>
-      <c r="J23" s="27">
+      <c r="J23" s="26">
         <v>1553</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="26">
         <v>1386</v>
       </c>
-      <c r="L23" s="27">
+      <c r="L23" s="26">
         <v>1346</v>
       </c>
-      <c r="M23" s="27">
+      <c r="M23" s="26">
         <v>1587</v>
       </c>
-      <c r="N23" s="34">
+      <c r="N23" s="32">
         <v>1053</v>
       </c>
-      <c r="O23" s="34">
+      <c r="O23" s="32">
         <v>1132</v>
       </c>
-      <c r="P23" s="34">
+      <c r="P23" s="32">
         <v>1179</v>
       </c>
-      <c r="Q23" s="34">
+      <c r="Q23" s="32">
         <v>1146</v>
       </c>
-      <c r="R23" s="34">
+      <c r="R23" s="32">
         <v>1164</v>
       </c>
-      <c r="S23" s="34">
+      <c r="S23" s="32">
         <v>1380</v>
       </c>
-      <c r="T23" s="34">
+      <c r="T23" s="32">
         <v>1318</v>
       </c>
-      <c r="U23" s="34">
+      <c r="U23" s="32">
         <v>1257</v>
       </c>
-      <c r="V23" s="34">
+      <c r="V23" s="32">
         <v>841</v>
       </c>
-      <c r="W23" s="34">
+      <c r="W23" s="32">
         <v>1216</v>
       </c>
-      <c r="X23" s="34">
+      <c r="X23" s="32">
         <v>1416</v>
       </c>
-      <c r="Y23" s="34">
+      <c r="Y23" s="32">
         <v>1299</v>
       </c>
-      <c r="Z23" s="34">
+      <c r="Z23" s="32">
         <v>1185</v>
       </c>
-      <c r="AA23" s="34">
+      <c r="AA23" s="32">
         <v>1070</v>
       </c>
-      <c r="AB23" s="34">
+      <c r="AB23" s="32">
         <v>1208</v>
       </c>
-      <c r="AC23" s="34">
+      <c r="AC23" s="32">
         <v>1113</v>
       </c>
-      <c r="AD23" s="34">
+      <c r="AD23" s="32">
         <v>1270</v>
       </c>
-      <c r="AE23" s="34">
+      <c r="AE23" s="32">
         <v>1156</v>
       </c>
-      <c r="AF23" s="34">
+      <c r="AF23" s="32">
         <v>1186</v>
       </c>
-      <c r="AG23" s="34">
+      <c r="AG23" s="32">
         <v>1368</v>
       </c>
-      <c r="AH23" s="34">
+      <c r="AH23" s="32">
         <v>1177</v>
       </c>
-      <c r="AI23" s="34">
+      <c r="AI23" s="32">
         <v>1225</v>
       </c>
-      <c r="AJ23" s="34">
+      <c r="AJ23" s="32">
         <v>1190</v>
       </c>
-      <c r="AK23" s="57">
+      <c r="AK23" s="49">
         <v>1116</v>
       </c>
-      <c r="AL23" s="57">
+      <c r="AL23" s="49">
         <v>1127</v>
       </c>
-      <c r="AM23" s="57">
+      <c r="AM23" s="49">
         <v>1077</v>
       </c>
-      <c r="AN23" s="57">
+      <c r="AN23" s="49">
         <v>1080</v>
       </c>
-      <c r="AO23" s="57">
+      <c r="AO23" s="49">
         <v>1177</v>
       </c>
-      <c r="AP23" s="27">
+      <c r="AP23" s="26">
         <v>1154</v>
       </c>
-      <c r="AQ23" s="27">
+      <c r="AQ23" s="26">
         <v>1117</v>
       </c>
-      <c r="AR23" s="27">
+      <c r="AR23" s="26">
         <v>1241</v>
       </c>
-      <c r="AS23" s="27">
+      <c r="AS23" s="26">
         <v>1099</v>
       </c>
-      <c r="AT23" s="27">
+      <c r="AT23" s="26">
         <v>1099</v>
       </c>
-      <c r="AU23" s="27">
+      <c r="AU23" s="26">
         <v>1152</v>
       </c>
-      <c r="AV23" s="27">
+      <c r="AV23" s="26">
         <v>1073</v>
       </c>
-      <c r="AW23" s="27">
+      <c r="AW23" s="26">
         <v>1056</v>
       </c>
-      <c r="AX23" s="27">
+      <c r="AX23" s="26">
         <v>922</v>
       </c>
-      <c r="AY23" s="27">
+      <c r="AY23" s="26">
         <v>962</v>
       </c>
-      <c r="AZ23" s="27">
+      <c r="AZ23" s="26">
         <v>941</v>
       </c>
-      <c r="BA23" s="27">
+      <c r="BA23" s="26">
         <v>989</v>
       </c>
-      <c r="BB23" s="27">
+      <c r="BB23" s="26">
         <v>952</v>
       </c>
-      <c r="BC23" s="27">
+      <c r="BC23" s="26">
         <v>1053</v>
       </c>
-      <c r="BD23" s="27">
+      <c r="BD23" s="26">
         <v>1166</v>
       </c>
-      <c r="BE23" s="27">
+      <c r="BE23" s="26">
         <v>955</v>
       </c>
-      <c r="BF23" s="27">
+      <c r="BF23" s="26">
         <v>1044</v>
       </c>
-      <c r="BG23" s="27">
+      <c r="BG23" s="26">
         <v>1117</v>
       </c>
-      <c r="BH23" s="27">
+      <c r="BH23" s="26">
         <v>892</v>
       </c>
-      <c r="BI23" s="57">
+      <c r="BI23" s="49">
         <v>1058</v>
       </c>
-      <c r="BJ23" s="57">
+      <c r="BJ23" s="49">
         <v>1006</v>
       </c>
-      <c r="BK23" s="27">
+      <c r="BK23" s="26">
         <v>833</v>
       </c>
-      <c r="BL23" s="71">
+      <c r="BL23" s="6">
         <v>907</v>
       </c>
+      <c r="BM23" s="13">
+        <v>927</v>
+      </c>
     </row>
-    <row r="24" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A24" s="34" t="s">
+    <row r="24" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A24" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="26">
         <v>1313</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="26">
         <v>962</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="26">
         <v>932</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="26">
         <v>1100</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="26">
         <v>1130</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="26">
         <v>1223</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="26">
         <v>1223</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="26">
         <v>1100</v>
       </c>
-      <c r="J24" s="27">
+      <c r="J24" s="26">
         <v>1219</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="26">
         <v>1102</v>
       </c>
-      <c r="L24" s="27">
+      <c r="L24" s="26">
         <v>1080</v>
       </c>
-      <c r="M24" s="27">
+      <c r="M24" s="26">
         <v>1291</v>
       </c>
-      <c r="N24" s="34">
+      <c r="N24" s="32">
         <v>824</v>
       </c>
-      <c r="O24" s="34">
+      <c r="O24" s="32">
         <v>903</v>
       </c>
-      <c r="P24" s="34">
+      <c r="P24" s="32">
         <v>940</v>
       </c>
-      <c r="Q24" s="34">
+      <c r="Q24" s="32">
         <v>901</v>
       </c>
-      <c r="R24" s="34">
+      <c r="R24" s="32">
         <v>948</v>
       </c>
-      <c r="S24" s="34">
+      <c r="S24" s="32">
         <v>1099</v>
       </c>
-      <c r="T24" s="34">
+      <c r="T24" s="32">
         <v>1065</v>
       </c>
-      <c r="U24" s="34">
+      <c r="U24" s="32">
         <v>997</v>
       </c>
-      <c r="V24" s="34">
+      <c r="V24" s="32">
         <v>593</v>
       </c>
-      <c r="W24" s="34">
+      <c r="W24" s="32">
         <v>943</v>
       </c>
-      <c r="X24" s="34">
+      <c r="X24" s="32">
         <v>1117</v>
       </c>
-      <c r="Y24" s="34">
+      <c r="Y24" s="32">
         <v>997</v>
       </c>
-      <c r="Z24" s="34">
+      <c r="Z24" s="32">
         <v>945</v>
       </c>
-      <c r="AA24" s="34">
+      <c r="AA24" s="32">
         <v>865</v>
       </c>
-      <c r="AB24" s="34">
+      <c r="AB24" s="32">
         <v>931</v>
       </c>
-      <c r="AC24" s="34">
+      <c r="AC24" s="32">
         <v>873</v>
       </c>
-      <c r="AD24" s="34">
+      <c r="AD24" s="32">
         <v>1004</v>
       </c>
-      <c r="AE24" s="34">
+      <c r="AE24" s="32">
         <v>915</v>
       </c>
-      <c r="AF24" s="34">
+      <c r="AF24" s="32">
         <v>944</v>
       </c>
-      <c r="AG24" s="34">
+      <c r="AG24" s="32">
         <v>1073</v>
       </c>
-      <c r="AH24" s="34">
+      <c r="AH24" s="32">
         <v>924</v>
       </c>
-      <c r="AI24" s="34">
+      <c r="AI24" s="32">
         <v>968</v>
       </c>
-      <c r="AJ24" s="34">
+      <c r="AJ24" s="32">
         <v>949</v>
       </c>
-      <c r="AK24" s="57">
+      <c r="AK24" s="49">
         <v>907</v>
       </c>
-      <c r="AL24" s="57">
+      <c r="AL24" s="49">
         <v>877</v>
       </c>
-      <c r="AM24" s="57">
+      <c r="AM24" s="49">
         <v>863</v>
       </c>
-      <c r="AN24" s="57">
+      <c r="AN24" s="49">
         <v>869</v>
       </c>
-      <c r="AO24" s="57">
+      <c r="AO24" s="49">
         <v>933</v>
       </c>
-      <c r="AP24" s="27">
+      <c r="AP24" s="26">
         <v>939</v>
       </c>
-      <c r="AQ24" s="27">
+      <c r="AQ24" s="26">
         <v>852</v>
       </c>
-      <c r="AR24" s="27">
+      <c r="AR24" s="26">
         <v>995</v>
       </c>
-      <c r="AS24" s="27">
+      <c r="AS24" s="26">
         <v>904</v>
       </c>
-      <c r="AT24" s="27">
+      <c r="AT24" s="26">
         <v>888</v>
       </c>
-      <c r="AU24" s="27">
+      <c r="AU24" s="26">
         <v>945</v>
       </c>
-      <c r="AV24" s="27">
+      <c r="AV24" s="26">
         <v>833</v>
       </c>
-      <c r="AW24" s="27">
+      <c r="AW24" s="26">
         <v>831</v>
       </c>
-      <c r="AX24" s="27">
+      <c r="AX24" s="26">
         <v>750</v>
       </c>
-      <c r="AY24" s="27">
+      <c r="AY24" s="26">
         <v>778</v>
       </c>
-      <c r="AZ24" s="27">
+      <c r="AZ24" s="26">
         <v>756</v>
       </c>
-      <c r="BA24" s="27">
+      <c r="BA24" s="26">
         <v>804</v>
       </c>
-      <c r="BB24" s="27">
+      <c r="BB24" s="26">
         <v>757</v>
       </c>
-      <c r="BC24" s="27">
+      <c r="BC24" s="26">
         <v>844</v>
       </c>
-      <c r="BD24" s="27">
+      <c r="BD24" s="26">
         <v>978</v>
       </c>
-      <c r="BE24" s="27">
+      <c r="BE24" s="26">
         <v>790</v>
       </c>
-      <c r="BF24" s="27">
+      <c r="BF24" s="26">
         <v>842</v>
       </c>
-      <c r="BG24" s="27">
+      <c r="BG24" s="26">
         <v>902</v>
       </c>
-      <c r="BH24" s="27">
+      <c r="BH24" s="26">
         <v>735</v>
       </c>
-      <c r="BI24" s="57">
+      <c r="BI24" s="49">
         <v>853</v>
       </c>
-      <c r="BJ24" s="57">
+      <c r="BJ24" s="49">
         <v>814</v>
       </c>
-      <c r="BK24" s="27">
+      <c r="BK24" s="26">
         <v>670</v>
       </c>
-      <c r="BL24" s="71">
+      <c r="BL24" s="6">
         <v>745</v>
       </c>
+      <c r="BM24" s="13">
+        <v>757</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="34" t="s">
+    <row r="25" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A25" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="27">
+      <c r="B25" s="26">
         <v>45</v>
       </c>
-      <c r="C25" s="27">
+      <c r="C25" s="26">
         <v>34</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D25" s="26">
         <v>53</v>
       </c>
-      <c r="E25" s="27">
+      <c r="E25" s="26">
         <v>39</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="26">
         <v>50</v>
       </c>
-      <c r="G25" s="27">
+      <c r="G25" s="26">
         <v>50</v>
       </c>
-      <c r="H25" s="27">
+      <c r="H25" s="26">
         <v>40</v>
       </c>
-      <c r="I25" s="27">
+      <c r="I25" s="26">
         <v>46</v>
       </c>
-      <c r="J25" s="27">
+      <c r="J25" s="26">
         <v>49</v>
       </c>
-      <c r="K25" s="27">
+      <c r="K25" s="26">
         <v>43</v>
       </c>
-      <c r="L25" s="27">
+      <c r="L25" s="26">
         <v>40</v>
       </c>
-      <c r="M25" s="27">
+      <c r="M25" s="26">
         <v>54</v>
       </c>
-      <c r="N25" s="34">
+      <c r="N25" s="32">
         <v>43</v>
       </c>
-      <c r="O25" s="34">
+      <c r="O25" s="32">
         <v>46</v>
       </c>
-      <c r="P25" s="34">
+      <c r="P25" s="32">
         <v>40</v>
       </c>
-      <c r="Q25" s="34">
+      <c r="Q25" s="32">
         <v>45</v>
       </c>
-      <c r="R25" s="34">
+      <c r="R25" s="32">
         <v>32</v>
       </c>
-      <c r="S25" s="34">
+      <c r="S25" s="32">
         <v>40</v>
       </c>
-      <c r="T25" s="34">
+      <c r="T25" s="32">
         <v>46</v>
       </c>
-      <c r="U25" s="34">
+      <c r="U25" s="32">
         <v>42</v>
       </c>
-      <c r="V25" s="34">
+      <c r="V25" s="32">
         <v>34</v>
       </c>
-      <c r="W25" s="34">
+      <c r="W25" s="32">
         <v>48</v>
       </c>
-      <c r="X25" s="34">
+      <c r="X25" s="32">
         <v>48</v>
       </c>
-      <c r="Y25" s="34">
+      <c r="Y25" s="32">
         <v>57</v>
       </c>
-      <c r="Z25" s="34">
+      <c r="Z25" s="32">
         <v>38</v>
       </c>
-      <c r="AA25" s="34">
+      <c r="AA25" s="32">
         <v>41</v>
       </c>
-      <c r="AB25" s="34">
+      <c r="AB25" s="32">
         <v>53</v>
       </c>
-      <c r="AC25" s="34">
+      <c r="AC25" s="32">
         <v>42</v>
       </c>
-      <c r="AD25" s="34">
+      <c r="AD25" s="32">
         <v>40</v>
       </c>
-      <c r="AE25" s="34">
+      <c r="AE25" s="32">
         <v>34</v>
       </c>
-      <c r="AF25" s="34">
+      <c r="AF25" s="32">
         <v>43</v>
       </c>
-      <c r="AG25" s="34">
+      <c r="AG25" s="32">
         <v>45</v>
       </c>
-      <c r="AH25" s="34">
+      <c r="AH25" s="32">
         <v>35</v>
       </c>
-      <c r="AI25" s="34">
+      <c r="AI25" s="32">
         <v>39</v>
       </c>
-      <c r="AJ25" s="34">
+      <c r="AJ25" s="32">
         <v>50</v>
       </c>
-      <c r="AK25" s="57">
+      <c r="AK25" s="49">
         <v>32</v>
       </c>
-      <c r="AL25" s="57">
+      <c r="AL25" s="49">
         <v>45</v>
       </c>
-      <c r="AM25" s="57">
+      <c r="AM25" s="49">
         <v>35</v>
       </c>
-      <c r="AN25" s="57">
+      <c r="AN25" s="49">
         <v>33</v>
       </c>
-      <c r="AO25" s="57">
+      <c r="AO25" s="49">
         <v>45</v>
       </c>
-      <c r="AP25" s="27">
+      <c r="AP25" s="26">
         <v>60</v>
       </c>
-      <c r="AQ25" s="27">
+      <c r="AQ25" s="26">
         <v>43</v>
       </c>
-      <c r="AR25" s="27">
+      <c r="AR25" s="26">
         <v>43</v>
       </c>
-      <c r="AS25" s="27">
+      <c r="AS25" s="26">
         <v>38</v>
       </c>
-      <c r="AT25" s="27">
+      <c r="AT25" s="26">
         <v>38</v>
       </c>
-      <c r="AU25" s="27">
+      <c r="AU25" s="26">
         <v>34</v>
       </c>
-      <c r="AV25" s="27">
+      <c r="AV25" s="26">
         <v>40</v>
       </c>
-      <c r="AW25" s="27">
+      <c r="AW25" s="26">
         <v>40</v>
       </c>
-      <c r="AX25" s="27">
+      <c r="AX25" s="26">
         <v>37</v>
       </c>
-      <c r="AY25" s="27">
+      <c r="AY25" s="26">
         <v>33</v>
       </c>
-      <c r="AZ25" s="27">
+      <c r="AZ25" s="26">
         <v>24</v>
       </c>
-      <c r="BA25" s="27">
+      <c r="BA25" s="26">
         <v>24</v>
       </c>
-      <c r="BB25" s="27">
+      <c r="BB25" s="26">
         <v>27</v>
       </c>
-      <c r="BC25" s="27">
+      <c r="BC25" s="26">
         <v>27</v>
       </c>
-      <c r="BD25" s="27">
+      <c r="BD25" s="26">
         <v>27</v>
       </c>
-      <c r="BE25" s="27">
+      <c r="BE25" s="26">
         <v>26</v>
       </c>
-      <c r="BF25" s="27">
+      <c r="BF25" s="26">
         <v>27</v>
       </c>
-      <c r="BG25" s="27">
+      <c r="BG25" s="26">
         <v>32</v>
       </c>
-      <c r="BH25" s="27">
+      <c r="BH25" s="26">
         <v>26</v>
       </c>
-      <c r="BI25" s="57">
+      <c r="BI25" s="49">
         <v>36</v>
       </c>
-      <c r="BJ25" s="57">
+      <c r="BJ25" s="49">
         <v>28</v>
       </c>
-      <c r="BK25" s="27">
+      <c r="BK25" s="26">
         <v>30</v>
       </c>
-      <c r="BL25" s="71">
+      <c r="BL25" s="6">
         <v>28</v>
       </c>
+      <c r="BM25" s="13">
+        <v>25</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A26" s="34" t="s">
+    <row r="26" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="27">
+      <c r="B26" s="26">
         <v>97</v>
       </c>
-      <c r="C26" s="27">
+      <c r="C26" s="26">
         <v>81</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="26">
         <v>117</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E26" s="26">
         <v>105</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="26">
         <v>118</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="26">
         <v>111</v>
       </c>
-      <c r="H26" s="27">
+      <c r="H26" s="26">
         <v>125</v>
       </c>
-      <c r="I26" s="27">
+      <c r="I26" s="26">
         <v>102</v>
       </c>
-      <c r="J26" s="27">
+      <c r="J26" s="26">
         <v>137</v>
       </c>
-      <c r="K26" s="27">
+      <c r="K26" s="26">
         <v>101</v>
       </c>
-      <c r="L26" s="27">
+      <c r="L26" s="26">
         <v>103</v>
       </c>
-      <c r="M26" s="27">
+      <c r="M26" s="26">
         <v>120</v>
       </c>
-      <c r="N26" s="34">
+      <c r="N26" s="32">
         <v>75</v>
       </c>
-      <c r="O26" s="34">
+      <c r="O26" s="32">
         <v>83</v>
       </c>
-      <c r="P26" s="34">
+      <c r="P26" s="32">
         <v>78</v>
       </c>
-      <c r="Q26" s="34">
+      <c r="Q26" s="32">
         <v>100</v>
       </c>
-      <c r="R26" s="34">
+      <c r="R26" s="32">
         <v>88</v>
       </c>
-      <c r="S26" s="34">
+      <c r="S26" s="32">
         <v>116</v>
       </c>
-      <c r="T26" s="34">
+      <c r="T26" s="32">
         <v>95</v>
       </c>
-      <c r="U26" s="34">
+      <c r="U26" s="32">
         <v>112</v>
       </c>
-      <c r="V26" s="34">
+      <c r="V26" s="32">
         <v>105</v>
       </c>
-      <c r="W26" s="34">
+      <c r="W26" s="32">
         <v>108</v>
       </c>
-      <c r="X26" s="34">
+      <c r="X26" s="32">
         <v>108</v>
       </c>
-      <c r="Y26" s="34">
+      <c r="Y26" s="32">
         <v>89</v>
       </c>
-      <c r="Z26" s="34">
+      <c r="Z26" s="32">
         <v>97</v>
       </c>
-      <c r="AA26" s="34">
+      <c r="AA26" s="32">
         <v>70</v>
       </c>
-      <c r="AB26" s="34">
+      <c r="AB26" s="32">
         <v>112</v>
       </c>
-      <c r="AC26" s="34">
+      <c r="AC26" s="32">
         <v>99</v>
       </c>
-      <c r="AD26" s="34">
+      <c r="AD26" s="32">
         <v>91</v>
       </c>
-      <c r="AE26" s="34">
+      <c r="AE26" s="32">
         <v>92</v>
       </c>
-      <c r="AF26" s="34">
+      <c r="AF26" s="32">
         <v>97</v>
       </c>
-      <c r="AG26" s="34">
+      <c r="AG26" s="32">
         <v>123</v>
       </c>
-      <c r="AH26" s="34">
+      <c r="AH26" s="32">
         <v>107</v>
       </c>
-      <c r="AI26" s="34">
+      <c r="AI26" s="32">
         <v>99</v>
       </c>
-      <c r="AJ26" s="34">
+      <c r="AJ26" s="32">
         <v>104</v>
       </c>
-      <c r="AK26" s="57">
+      <c r="AK26" s="49">
         <v>88</v>
       </c>
-      <c r="AL26" s="57">
+      <c r="AL26" s="49">
         <v>98</v>
       </c>
-      <c r="AM26" s="57">
+      <c r="AM26" s="49">
         <v>86</v>
       </c>
-      <c r="AN26" s="57">
+      <c r="AN26" s="49">
         <v>86</v>
       </c>
-      <c r="AO26" s="57">
+      <c r="AO26" s="49">
         <v>97</v>
       </c>
-      <c r="AP26" s="27">
+      <c r="AP26" s="26">
         <v>75</v>
       </c>
-      <c r="AQ26" s="27">
+      <c r="AQ26" s="26">
         <v>101</v>
       </c>
-      <c r="AR26" s="27">
+      <c r="AR26" s="26">
         <v>82</v>
       </c>
-      <c r="AS26" s="27">
+      <c r="AS26" s="26">
         <v>75</v>
       </c>
-      <c r="AT26" s="27">
+      <c r="AT26" s="26">
         <v>88</v>
       </c>
-      <c r="AU26" s="27">
+      <c r="AU26" s="26">
         <v>80</v>
       </c>
-      <c r="AV26" s="27">
+      <c r="AV26" s="26">
         <v>83</v>
       </c>
-      <c r="AW26" s="27">
+      <c r="AW26" s="26">
         <v>87</v>
       </c>
-      <c r="AX26" s="27">
+      <c r="AX26" s="26">
         <v>69</v>
       </c>
-      <c r="AY26" s="27">
+      <c r="AY26" s="26">
         <v>65</v>
       </c>
-      <c r="AZ26" s="27">
+      <c r="AZ26" s="26">
         <v>69</v>
       </c>
-      <c r="BA26" s="27">
+      <c r="BA26" s="26">
         <v>68</v>
       </c>
-      <c r="BB26" s="27">
+      <c r="BB26" s="26">
         <v>74</v>
       </c>
-      <c r="BC26" s="27">
+      <c r="BC26" s="26">
         <v>65</v>
       </c>
-      <c r="BD26" s="27">
+      <c r="BD26" s="26">
         <v>70</v>
       </c>
-      <c r="BE26" s="27">
+      <c r="BE26" s="26">
         <v>56</v>
       </c>
-      <c r="BF26" s="27">
+      <c r="BF26" s="26">
         <v>77</v>
       </c>
-      <c r="BG26" s="27">
+      <c r="BG26" s="26">
         <v>86</v>
       </c>
-      <c r="BH26" s="27">
+      <c r="BH26" s="26">
         <v>62</v>
       </c>
-      <c r="BI26" s="57">
+      <c r="BI26" s="49">
         <v>70</v>
       </c>
-      <c r="BJ26" s="57">
+      <c r="BJ26" s="49">
         <v>69</v>
       </c>
-      <c r="BK26" s="27">
+      <c r="BK26" s="26">
         <v>64</v>
       </c>
-      <c r="BL26" s="71">
+      <c r="BL26" s="6">
         <v>56</v>
       </c>
+      <c r="BM26" s="13">
+        <v>58</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A27" s="34" t="s">
+    <row r="27" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A27" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B27" s="27">
+      <c r="B27" s="26">
         <v>6</v>
       </c>
-      <c r="C27" s="27">
+      <c r="C27" s="26">
         <v>3</v>
       </c>
-      <c r="D27" s="27">
+      <c r="D27" s="26">
         <v>5</v>
       </c>
-      <c r="E27" s="27">
+      <c r="E27" s="26">
         <v>8</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="26">
         <v>4</v>
       </c>
-      <c r="G27" s="27">
+      <c r="G27" s="26">
         <v>7</v>
       </c>
-      <c r="H27" s="27">
+      <c r="H27" s="26">
         <v>3</v>
       </c>
-      <c r="I27" s="27">
+      <c r="I27" s="26">
         <v>3</v>
       </c>
-      <c r="J27" s="27">
+      <c r="J27" s="26">
         <v>4</v>
       </c>
-      <c r="K27" s="27">
+      <c r="K27" s="26">
         <v>3</v>
       </c>
-      <c r="L27" s="27">
+      <c r="L27" s="26">
         <v>3</v>
       </c>
-      <c r="M27" s="27">
+      <c r="M27" s="26">
         <v>3</v>
       </c>
-      <c r="N27" s="34">
+      <c r="N27" s="32">
         <v>3</v>
       </c>
-      <c r="O27" s="34">
+      <c r="O27" s="32">
         <v>3</v>
       </c>
-      <c r="P27" s="34">
+      <c r="P27" s="32">
         <v>6</v>
       </c>
-      <c r="Q27" s="34">
+      <c r="Q27" s="32">
         <v>5</v>
       </c>
-      <c r="R27" s="34">
+      <c r="R27" s="32">
         <v>3</v>
       </c>
-      <c r="S27" s="34">
+      <c r="S27" s="32">
         <v>4</v>
       </c>
-      <c r="T27" s="34">
+      <c r="T27" s="32">
         <v>6</v>
       </c>
-      <c r="U27" s="34">
+      <c r="U27" s="32">
         <v>4</v>
       </c>
-      <c r="V27" s="34">
+      <c r="V27" s="32">
         <v>6</v>
       </c>
-      <c r="W27" s="34">
+      <c r="W27" s="32">
         <v>3</v>
       </c>
-      <c r="X27" s="34">
+      <c r="X27" s="32">
         <v>12</v>
       </c>
-      <c r="Y27" s="34">
+      <c r="Y27" s="32">
         <v>13</v>
       </c>
-      <c r="Z27" s="34">
+      <c r="Z27" s="32">
         <v>5</v>
       </c>
-      <c r="AA27" s="34">
+      <c r="AA27" s="32">
         <v>2</v>
       </c>
-      <c r="AB27" s="34">
+      <c r="AB27" s="32">
         <v>5</v>
       </c>
-      <c r="AC27" s="34">
+      <c r="AC27" s="32">
         <v>5</v>
       </c>
-      <c r="AD27" s="34">
+      <c r="AD27" s="32">
         <v>4</v>
       </c>
-      <c r="AE27" s="34">
+      <c r="AE27" s="32">
         <v>2</v>
       </c>
-      <c r="AF27" s="34">
+      <c r="AF27" s="32">
         <v>3</v>
       </c>
-      <c r="AG27" s="34">
+      <c r="AG27" s="32">
         <v>4</v>
       </c>
-      <c r="AH27" s="34">
+      <c r="AH27" s="32">
         <v>5</v>
       </c>
-      <c r="AI27" s="34">
+      <c r="AI27" s="32">
         <v>2</v>
       </c>
-      <c r="AJ27" s="34">
+      <c r="AJ27" s="32">
         <v>3</v>
       </c>
-      <c r="AK27" s="57">
+      <c r="AK27" s="49">
         <v>4</v>
       </c>
-      <c r="AL27" s="57">
+      <c r="AL27" s="49">
         <v>1</v>
       </c>
-      <c r="AM27" s="57">
+      <c r="AM27" s="49">
         <v>1</v>
       </c>
-      <c r="AN27" s="57">
+      <c r="AN27" s="49">
         <v>5</v>
       </c>
-      <c r="AO27" s="57">
+      <c r="AO27" s="49">
         <v>9</v>
       </c>
-      <c r="AP27" s="27">
+      <c r="AP27" s="26">
         <v>5</v>
       </c>
-      <c r="AQ27" s="27">
+      <c r="AQ27" s="26">
         <v>5</v>
       </c>
-      <c r="AR27" s="27">
+      <c r="AR27" s="26">
         <v>7</v>
       </c>
-      <c r="AS27" s="27">
+      <c r="AS27" s="26">
         <v>1</v>
       </c>
-      <c r="AT27" s="27">
+      <c r="AT27" s="26">
         <v>2</v>
       </c>
-      <c r="AU27" s="27">
+      <c r="AU27" s="26">
         <v>4</v>
       </c>
-      <c r="AV27" s="27">
+      <c r="AV27" s="26">
         <v>7</v>
       </c>
-      <c r="AW27" s="27">
+      <c r="AW27" s="26">
         <v>1</v>
       </c>
-      <c r="AX27" s="27">
+      <c r="AX27" s="26">
         <v>1</v>
       </c>
-      <c r="AY27" s="27">
+      <c r="AY27" s="26">
         <v>4</v>
       </c>
-      <c r="AZ27" s="27">
+      <c r="AZ27" s="26">
         <v>1</v>
       </c>
-      <c r="BA27" s="27">
+      <c r="BA27" s="26">
         <v>6</v>
       </c>
-      <c r="BB27" s="27">
+      <c r="BB27" s="26">
         <v>3</v>
       </c>
-      <c r="BC27" s="27">
+      <c r="BC27" s="26">
         <v>2</v>
       </c>
-      <c r="BD27" s="27">
+      <c r="BD27" s="26">
         <v>1</v>
       </c>
-      <c r="BE27" s="27">
+      <c r="BE27" s="26">
         <v>3</v>
       </c>
-      <c r="BF27" s="27">
+      <c r="BF27" s="26">
         <v>5</v>
       </c>
-      <c r="BG27" s="27">
+      <c r="BG27" s="26">
         <v>4</v>
       </c>
-      <c r="BH27" s="27">
+      <c r="BH27" s="26">
         <v>2</v>
       </c>
-      <c r="BI27" s="57">
+      <c r="BI27" s="49">
         <v>2</v>
       </c>
-      <c r="BJ27" s="57">
+      <c r="BJ27" s="49">
         <v>2</v>
       </c>
-      <c r="BK27" s="27">
+      <c r="BK27" s="26">
         <v>0</v>
       </c>
-      <c r="BL27" s="71">
+      <c r="BL27" s="6">
         <v>2</v>
       </c>
+      <c r="BM27" s="13">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A28" s="34" t="s">
+    <row r="28" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A28" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="27">
+      <c r="B28" s="26">
         <v>53</v>
       </c>
-      <c r="C28" s="27">
+      <c r="C28" s="26">
         <v>44</v>
       </c>
-      <c r="D28" s="27">
+      <c r="D28" s="26">
         <v>50</v>
       </c>
-      <c r="E28" s="27">
+      <c r="E28" s="26">
         <v>59</v>
       </c>
-      <c r="F28" s="27">
+      <c r="F28" s="26">
         <v>50</v>
       </c>
-      <c r="G28" s="27">
+      <c r="G28" s="26">
         <v>54</v>
       </c>
-      <c r="H28" s="27">
+      <c r="H28" s="26">
         <v>62</v>
       </c>
-      <c r="I28" s="27">
+      <c r="I28" s="26">
         <v>65</v>
       </c>
-      <c r="J28" s="27">
+      <c r="J28" s="26">
         <v>60</v>
       </c>
-      <c r="K28" s="27">
+      <c r="K28" s="26">
         <v>65</v>
       </c>
-      <c r="L28" s="27">
+      <c r="L28" s="26">
         <v>70</v>
       </c>
-      <c r="M28" s="27">
+      <c r="M28" s="26">
         <v>63</v>
       </c>
-      <c r="N28" s="34">
+      <c r="N28" s="32">
         <v>51</v>
       </c>
-      <c r="O28" s="34">
+      <c r="O28" s="32">
         <v>53</v>
       </c>
-      <c r="P28" s="34">
+      <c r="P28" s="32">
         <v>53</v>
       </c>
-      <c r="Q28" s="34">
+      <c r="Q28" s="32">
         <v>45</v>
       </c>
-      <c r="R28" s="34">
+      <c r="R28" s="32">
         <v>33</v>
       </c>
-      <c r="S28" s="34">
+      <c r="S28" s="32">
         <v>57</v>
       </c>
-      <c r="T28" s="34">
+      <c r="T28" s="32">
         <v>57</v>
       </c>
-      <c r="U28" s="34">
+      <c r="U28" s="32">
         <v>45</v>
       </c>
-      <c r="V28" s="34">
+      <c r="V28" s="32">
         <v>43</v>
       </c>
-      <c r="W28" s="34">
+      <c r="W28" s="32">
         <v>53</v>
       </c>
-      <c r="X28" s="34">
+      <c r="X28" s="32">
         <v>67</v>
       </c>
-      <c r="Y28" s="34">
+      <c r="Y28" s="32">
         <v>62</v>
       </c>
-      <c r="Z28" s="34">
+      <c r="Z28" s="32">
         <v>42</v>
       </c>
-      <c r="AA28" s="34">
+      <c r="AA28" s="32">
         <v>37</v>
       </c>
-      <c r="AB28" s="34">
+      <c r="AB28" s="32">
         <v>54</v>
       </c>
-      <c r="AC28" s="34">
+      <c r="AC28" s="32">
         <v>40</v>
       </c>
-      <c r="AD28" s="34">
+      <c r="AD28" s="32">
         <v>57</v>
       </c>
-      <c r="AE28" s="34">
+      <c r="AE28" s="32">
         <v>45</v>
       </c>
-      <c r="AF28" s="34">
+      <c r="AF28" s="32">
         <v>46</v>
       </c>
-      <c r="AG28" s="34">
+      <c r="AG28" s="32">
         <v>62</v>
       </c>
-      <c r="AH28" s="34">
+      <c r="AH28" s="32">
         <v>39</v>
       </c>
-      <c r="AI28" s="34">
+      <c r="AI28" s="32">
         <v>55</v>
       </c>
-      <c r="AJ28" s="34">
+      <c r="AJ28" s="32">
         <v>39</v>
       </c>
-      <c r="AK28" s="57">
+      <c r="AK28" s="49">
         <v>42</v>
       </c>
-      <c r="AL28" s="57">
+      <c r="AL28" s="49">
         <v>48</v>
       </c>
-      <c r="AM28" s="57">
+      <c r="AM28" s="49">
         <v>49</v>
       </c>
-      <c r="AN28" s="57">
+      <c r="AN28" s="49">
         <v>32</v>
       </c>
-      <c r="AO28" s="57">
+      <c r="AO28" s="49">
         <v>47</v>
       </c>
-      <c r="AP28" s="27">
+      <c r="AP28" s="26">
         <v>31</v>
       </c>
-      <c r="AQ28" s="27">
+      <c r="AQ28" s="26">
         <v>49</v>
       </c>
-      <c r="AR28" s="27">
+      <c r="AR28" s="26">
         <v>61</v>
       </c>
-      <c r="AS28" s="27">
+      <c r="AS28" s="26">
         <v>40</v>
       </c>
-      <c r="AT28" s="27">
+      <c r="AT28" s="26">
         <v>38</v>
       </c>
-      <c r="AU28" s="27">
+      <c r="AU28" s="26">
         <v>43</v>
       </c>
-      <c r="AV28" s="27">
+      <c r="AV28" s="26">
         <v>63</v>
       </c>
-      <c r="AW28" s="27">
+      <c r="AW28" s="26">
         <v>34</v>
       </c>
-      <c r="AX28" s="27">
+      <c r="AX28" s="26">
         <v>27</v>
       </c>
-      <c r="AY28" s="27">
+      <c r="AY28" s="26">
         <v>42</v>
       </c>
-      <c r="AZ28" s="27">
+      <c r="AZ28" s="26">
         <v>49</v>
       </c>
-      <c r="BA28" s="27">
+      <c r="BA28" s="26">
         <v>40</v>
       </c>
-      <c r="BB28" s="27">
+      <c r="BB28" s="26">
         <v>39</v>
       </c>
-      <c r="BC28" s="27">
+      <c r="BC28" s="26">
         <v>69</v>
       </c>
-      <c r="BD28" s="27">
+      <c r="BD28" s="26">
         <v>52</v>
       </c>
-      <c r="BE28" s="27">
+      <c r="BE28" s="26">
         <v>43</v>
       </c>
-      <c r="BF28" s="27">
+      <c r="BF28" s="26">
         <v>36</v>
       </c>
-      <c r="BG28" s="27">
+      <c r="BG28" s="26">
         <v>40</v>
       </c>
-      <c r="BH28" s="27">
+      <c r="BH28" s="26">
         <v>23</v>
       </c>
-      <c r="BI28" s="57">
+      <c r="BI28" s="49">
         <v>52</v>
       </c>
-      <c r="BJ28" s="57">
+      <c r="BJ28" s="49">
         <v>36</v>
       </c>
-      <c r="BK28" s="27">
+      <c r="BK28" s="26">
         <v>33</v>
       </c>
-      <c r="BL28" s="71">
+      <c r="BL28" s="6">
         <v>33</v>
       </c>
+      <c r="BM28" s="13">
+        <v>35</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A29" s="34" t="s">
+    <row r="29" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A29" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="27">
+      <c r="B29" s="26">
         <v>67</v>
       </c>
-      <c r="C29" s="27">
+      <c r="C29" s="26">
         <v>53</v>
       </c>
-      <c r="D29" s="27">
+      <c r="D29" s="26">
         <v>75</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="26">
         <v>55</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="26">
         <v>74</v>
       </c>
-      <c r="G29" s="27">
+      <c r="G29" s="26">
         <v>79</v>
       </c>
-      <c r="H29" s="27">
+      <c r="H29" s="26">
         <v>83</v>
       </c>
-      <c r="I29" s="27">
+      <c r="I29" s="26">
         <v>53</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="26">
         <v>84</v>
       </c>
-      <c r="K29" s="27">
+      <c r="K29" s="26">
         <v>72</v>
       </c>
-      <c r="L29" s="27">
+      <c r="L29" s="26">
         <v>50</v>
       </c>
-      <c r="M29" s="27">
+      <c r="M29" s="26">
         <v>56</v>
       </c>
-      <c r="N29" s="34">
+      <c r="N29" s="32">
         <v>57</v>
       </c>
-      <c r="O29" s="34">
+      <c r="O29" s="32">
         <v>44</v>
       </c>
-      <c r="P29" s="34">
+      <c r="P29" s="32">
         <v>62</v>
       </c>
-      <c r="Q29" s="34">
+      <c r="Q29" s="32">
         <v>50</v>
       </c>
-      <c r="R29" s="34">
+      <c r="R29" s="32">
         <v>60</v>
       </c>
-      <c r="S29" s="34">
+      <c r="S29" s="32">
         <v>64</v>
       </c>
-      <c r="T29" s="34">
+      <c r="T29" s="32">
         <v>49</v>
       </c>
-      <c r="U29" s="34">
+      <c r="U29" s="32">
         <v>57</v>
       </c>
-      <c r="V29" s="34">
+      <c r="V29" s="32">
         <v>60</v>
       </c>
-      <c r="W29" s="34">
+      <c r="W29" s="32">
         <v>61</v>
       </c>
-      <c r="X29" s="34">
+      <c r="X29" s="32">
         <v>64</v>
       </c>
-      <c r="Y29" s="34">
+      <c r="Y29" s="32">
         <v>81</v>
       </c>
-      <c r="Z29" s="34">
+      <c r="Z29" s="32">
         <v>58</v>
       </c>
-      <c r="AA29" s="34">
+      <c r="AA29" s="32">
         <v>55</v>
       </c>
-      <c r="AB29" s="34">
+      <c r="AB29" s="32">
         <v>53</v>
       </c>
-      <c r="AC29" s="34">
+      <c r="AC29" s="32">
         <v>54</v>
       </c>
-      <c r="AD29" s="34">
+      <c r="AD29" s="32">
         <v>74</v>
       </c>
-      <c r="AE29" s="34">
+      <c r="AE29" s="32">
         <v>68</v>
       </c>
-      <c r="AF29" s="34">
+      <c r="AF29" s="32">
         <v>53</v>
       </c>
-      <c r="AG29" s="34">
+      <c r="AG29" s="32">
         <v>61</v>
       </c>
-      <c r="AH29" s="34">
+      <c r="AH29" s="32">
         <v>67</v>
       </c>
-      <c r="AI29" s="34">
+      <c r="AI29" s="32">
         <v>62</v>
       </c>
-      <c r="AJ29" s="34">
+      <c r="AJ29" s="32">
         <v>45</v>
       </c>
-      <c r="AK29" s="57">
+      <c r="AK29" s="49">
         <v>43</v>
       </c>
-      <c r="AL29" s="57">
+      <c r="AL29" s="49">
         <v>58</v>
       </c>
-      <c r="AM29" s="57">
+      <c r="AM29" s="49">
         <v>43</v>
       </c>
-      <c r="AN29" s="57">
+      <c r="AN29" s="49">
         <v>55</v>
       </c>
-      <c r="AO29" s="57">
+      <c r="AO29" s="49">
         <v>46</v>
       </c>
-      <c r="AP29" s="27">
+      <c r="AP29" s="26">
         <v>44</v>
       </c>
-      <c r="AQ29" s="27">
+      <c r="AQ29" s="26">
         <v>67</v>
       </c>
-      <c r="AR29" s="27">
+      <c r="AR29" s="26">
         <v>53</v>
       </c>
-      <c r="AS29" s="27">
+      <c r="AS29" s="26">
         <v>41</v>
       </c>
-      <c r="AT29" s="27">
+      <c r="AT29" s="26">
         <v>45</v>
       </c>
-      <c r="AU29" s="27">
+      <c r="AU29" s="26">
         <v>46</v>
       </c>
-      <c r="AV29" s="27">
+      <c r="AV29" s="26">
         <v>47</v>
       </c>
-      <c r="AW29" s="27">
+      <c r="AW29" s="26">
         <v>63</v>
       </c>
-      <c r="AX29" s="27">
+      <c r="AX29" s="26">
         <v>38</v>
       </c>
-      <c r="AY29" s="27">
+      <c r="AY29" s="26">
         <v>40</v>
       </c>
-      <c r="AZ29" s="27">
+      <c r="AZ29" s="26">
         <v>42</v>
       </c>
-      <c r="BA29" s="27">
+      <c r="BA29" s="26">
         <v>47</v>
       </c>
-      <c r="BB29" s="27">
+      <c r="BB29" s="26">
         <v>52</v>
       </c>
-      <c r="BC29" s="27">
+      <c r="BC29" s="26">
         <v>46</v>
       </c>
-      <c r="BD29" s="27">
+      <c r="BD29" s="26">
         <v>38</v>
       </c>
-      <c r="BE29" s="27">
+      <c r="BE29" s="26">
         <v>37</v>
       </c>
-      <c r="BF29" s="27">
+      <c r="BF29" s="26">
         <v>57</v>
       </c>
-      <c r="BG29" s="27">
+      <c r="BG29" s="26">
         <v>53</v>
       </c>
-      <c r="BH29" s="27">
+      <c r="BH29" s="26">
         <v>44</v>
       </c>
-      <c r="BI29" s="57">
+      <c r="BI29" s="49">
         <v>45</v>
       </c>
-      <c r="BJ29" s="57">
+      <c r="BJ29" s="49">
         <v>57</v>
       </c>
-      <c r="BK29" s="27">
+      <c r="BK29" s="26">
         <v>36</v>
       </c>
-      <c r="BL29" s="71">
+      <c r="BL29" s="6">
         <v>43</v>
       </c>
+      <c r="BM29" s="13">
+        <v>46</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="81" t="s">
+    <row r="30" spans="1:65" s="58" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="81"/>
-[...61 lines deleted...]
-      <c r="BL30" s="81"/>
+      <c r="B30" s="68"/>
+      <c r="C30" s="68"/>
+      <c r="D30" s="68"/>
+      <c r="E30" s="68"/>
+      <c r="F30" s="68"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="68"/>
+      <c r="J30" s="68"/>
+      <c r="K30" s="68"/>
+      <c r="L30" s="68"/>
+      <c r="M30" s="68"/>
+      <c r="N30" s="68"/>
+      <c r="O30" s="68"/>
+      <c r="P30" s="68"/>
+      <c r="Q30" s="68"/>
+      <c r="R30" s="68"/>
+      <c r="S30" s="68"/>
+      <c r="T30" s="68"/>
+      <c r="U30" s="68"/>
+      <c r="V30" s="68"/>
+      <c r="W30" s="68"/>
+      <c r="X30" s="68"/>
+      <c r="Y30" s="68"/>
+      <c r="Z30" s="68"/>
+      <c r="AA30" s="68"/>
+      <c r="AB30" s="68"/>
+      <c r="AC30" s="68"/>
+      <c r="AD30" s="68"/>
+      <c r="AE30" s="68"/>
+      <c r="AF30" s="68"/>
+      <c r="AG30" s="68"/>
+      <c r="AH30" s="68"/>
+      <c r="AI30" s="68"/>
+      <c r="AJ30" s="68"/>
+      <c r="AK30" s="68"/>
+      <c r="AL30" s="68"/>
+      <c r="AM30" s="68"/>
+      <c r="AN30" s="68"/>
+      <c r="AO30" s="68"/>
+      <c r="AP30" s="68"/>
+      <c r="AQ30" s="68"/>
+      <c r="AR30" s="68"/>
+      <c r="AS30" s="68"/>
+      <c r="AT30" s="68"/>
+      <c r="AU30" s="68"/>
+      <c r="AV30" s="68"/>
+      <c r="AW30" s="68"/>
+      <c r="AX30" s="68"/>
+      <c r="AY30" s="68"/>
+      <c r="AZ30" s="68"/>
+      <c r="BA30" s="68"/>
+      <c r="BB30" s="68"/>
+      <c r="BC30" s="68"/>
+      <c r="BD30" s="68"/>
+      <c r="BE30" s="68"/>
+      <c r="BF30" s="68"/>
+      <c r="BG30" s="68"/>
+      <c r="BH30" s="68"/>
+      <c r="BI30" s="68"/>
+      <c r="BJ30" s="68"/>
+      <c r="BK30" s="68"/>
+      <c r="BL30" s="68"/>
+      <c r="BM30" s="68"/>
     </row>
-    <row r="31" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A31" s="34" t="s">
+    <row r="31" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A31" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="27">
+      <c r="B31" s="26">
         <v>440</v>
       </c>
-      <c r="C31" s="27">
+      <c r="C31" s="26">
         <v>378</v>
       </c>
-      <c r="D31" s="27">
+      <c r="D31" s="26">
         <v>458</v>
       </c>
-      <c r="E31" s="27">
+      <c r="E31" s="26">
         <v>443</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F31" s="26">
         <v>470</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="26">
         <v>521</v>
       </c>
-      <c r="H31" s="27">
+      <c r="H31" s="26">
         <v>540</v>
       </c>
-      <c r="I31" s="27">
+      <c r="I31" s="26">
         <v>541</v>
       </c>
-      <c r="J31" s="27">
+      <c r="J31" s="26">
         <v>523</v>
       </c>
-      <c r="K31" s="27">
+      <c r="K31" s="26">
         <v>498</v>
       </c>
-      <c r="L31" s="27">
+      <c r="L31" s="26">
         <v>466</v>
       </c>
-      <c r="M31" s="27">
+      <c r="M31" s="26">
         <v>484</v>
       </c>
-      <c r="N31" s="34">
+      <c r="N31" s="32">
         <v>374</v>
       </c>
-      <c r="O31" s="34">
+      <c r="O31" s="32">
         <v>479</v>
       </c>
-      <c r="P31" s="34">
+      <c r="P31" s="32">
         <v>390</v>
       </c>
-      <c r="Q31" s="34">
+      <c r="Q31" s="32">
         <v>372</v>
       </c>
-      <c r="R31" s="34">
+      <c r="R31" s="32">
         <v>432</v>
       </c>
-      <c r="S31" s="34">
+      <c r="S31" s="32">
         <v>418</v>
       </c>
-      <c r="T31" s="34">
+      <c r="T31" s="32">
         <v>453</v>
       </c>
-      <c r="U31" s="34">
+      <c r="U31" s="32">
         <v>445</v>
       </c>
-      <c r="V31" s="34">
+      <c r="V31" s="32">
         <v>315</v>
       </c>
-      <c r="W31" s="34">
+      <c r="W31" s="32">
         <v>409</v>
       </c>
-      <c r="X31" s="34">
+      <c r="X31" s="32">
         <v>450</v>
       </c>
-      <c r="Y31" s="34">
+      <c r="Y31" s="32">
         <v>395</v>
       </c>
-      <c r="Z31" s="34">
+      <c r="Z31" s="32">
         <v>444</v>
       </c>
-      <c r="AA31" s="34">
+      <c r="AA31" s="32">
         <v>362</v>
       </c>
-      <c r="AB31" s="34">
+      <c r="AB31" s="32">
         <v>415</v>
       </c>
-      <c r="AC31" s="34">
+      <c r="AC31" s="32">
         <v>373</v>
       </c>
-      <c r="AD31" s="34">
+      <c r="AD31" s="32">
         <v>438</v>
       </c>
-      <c r="AE31" s="34">
+      <c r="AE31" s="32">
         <v>397</v>
       </c>
-      <c r="AF31" s="34">
+      <c r="AF31" s="32">
         <v>407</v>
       </c>
-      <c r="AG31" s="34">
+      <c r="AG31" s="32">
         <v>418</v>
       </c>
-      <c r="AH31" s="34">
+      <c r="AH31" s="32">
         <v>436</v>
       </c>
-      <c r="AI31" s="34">
+      <c r="AI31" s="32">
         <v>432</v>
       </c>
-      <c r="AJ31" s="69">
+      <c r="AJ31" s="61">
         <v>411</v>
       </c>
-      <c r="AK31" s="69">
+      <c r="AK31" s="61">
         <v>417</v>
       </c>
-      <c r="AL31" s="69">
+      <c r="AL31" s="61">
         <v>426</v>
       </c>
-      <c r="AM31" s="69">
+      <c r="AM31" s="61">
         <v>408</v>
       </c>
-      <c r="AN31" s="70">
+      <c r="AN31" s="62">
         <v>369</v>
       </c>
-      <c r="AO31" s="70">
+      <c r="AO31" s="62">
         <v>405</v>
       </c>
-      <c r="AP31" s="27">
+      <c r="AP31" s="26">
         <v>410</v>
       </c>
-      <c r="AQ31" s="27">
+      <c r="AQ31" s="26">
         <v>347</v>
       </c>
-      <c r="AR31" s="27">
+      <c r="AR31" s="26">
         <v>390</v>
       </c>
-      <c r="AS31" s="27">
+      <c r="AS31" s="26">
         <v>359</v>
       </c>
-      <c r="AT31" s="27">
+      <c r="AT31" s="26">
         <v>361</v>
       </c>
-      <c r="AU31" s="27">
+      <c r="AU31" s="26">
         <v>354</v>
       </c>
-      <c r="AV31" s="27">
+      <c r="AV31" s="26">
         <v>366</v>
       </c>
-      <c r="AW31" s="27">
+      <c r="AW31" s="26">
         <v>387</v>
       </c>
-      <c r="AX31" s="27">
+      <c r="AX31" s="26">
         <v>284</v>
       </c>
-      <c r="AY31" s="27">
+      <c r="AY31" s="26">
         <v>297</v>
       </c>
-      <c r="AZ31" s="27">
+      <c r="AZ31" s="26">
         <v>306</v>
       </c>
-      <c r="BA31" s="42">
+      <c r="BA31" s="39">
         <v>346</v>
       </c>
-      <c r="BB31" s="27">
+      <c r="BB31" s="26">
         <v>319</v>
       </c>
-      <c r="BC31" s="27">
+      <c r="BC31" s="26">
         <v>334</v>
       </c>
-      <c r="BD31" s="27">
+      <c r="BD31" s="26">
         <v>333</v>
       </c>
-      <c r="BE31" s="27">
+      <c r="BE31" s="26">
         <v>287</v>
       </c>
-      <c r="BF31" s="27">
+      <c r="BF31" s="26">
         <v>334</v>
       </c>
-      <c r="BG31" s="27">
+      <c r="BG31" s="26">
         <v>288</v>
       </c>
-      <c r="BH31" s="27">
+      <c r="BH31" s="26">
         <v>284</v>
       </c>
-      <c r="BI31" s="57">
+      <c r="BI31" s="49">
         <v>306</v>
       </c>
-      <c r="BJ31" s="57">
+      <c r="BJ31" s="49">
         <v>302</v>
       </c>
-      <c r="BK31" s="27">
+      <c r="BK31" s="26">
         <v>256</v>
       </c>
-      <c r="BL31" s="72">
+      <c r="BL31" s="26">
         <v>289</v>
       </c>
+      <c r="BM31" s="49">
+        <v>270</v>
+      </c>
     </row>
-    <row r="32" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A32" s="34" t="s">
+    <row r="32" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A32" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="27">
+      <c r="B32" s="26">
         <v>31</v>
       </c>
-      <c r="C32" s="27">
+      <c r="C32" s="26">
         <v>31</v>
       </c>
-      <c r="D32" s="27">
+      <c r="D32" s="26">
         <v>33</v>
       </c>
-      <c r="E32" s="27">
+      <c r="E32" s="26">
         <v>36</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F32" s="26">
         <v>33</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G32" s="26">
         <v>50</v>
       </c>
-      <c r="H32" s="27">
+      <c r="H32" s="26">
         <v>55</v>
       </c>
-      <c r="I32" s="27">
+      <c r="I32" s="26">
         <v>39</v>
       </c>
-      <c r="J32" s="27">
+      <c r="J32" s="26">
         <v>58</v>
       </c>
-      <c r="K32" s="27">
+      <c r="K32" s="26">
         <v>39</v>
       </c>
-      <c r="L32" s="27">
+      <c r="L32" s="26">
         <v>52</v>
       </c>
-      <c r="M32" s="27">
+      <c r="M32" s="26">
         <v>28</v>
       </c>
-      <c r="N32" s="34">
+      <c r="N32" s="32">
         <v>27</v>
       </c>
-      <c r="O32" s="34">
+      <c r="O32" s="32">
         <v>46</v>
       </c>
-      <c r="P32" s="34">
+      <c r="P32" s="32">
         <v>31</v>
       </c>
-      <c r="Q32" s="34">
+      <c r="Q32" s="32">
         <v>33</v>
       </c>
-      <c r="R32" s="34">
+      <c r="R32" s="32">
         <v>49</v>
       </c>
-      <c r="S32" s="34">
+      <c r="S32" s="32">
         <v>40</v>
       </c>
-      <c r="T32" s="34">
+      <c r="T32" s="32">
         <v>33</v>
       </c>
-      <c r="U32" s="34">
+      <c r="U32" s="32">
         <v>50</v>
       </c>
-      <c r="V32" s="34">
+      <c r="V32" s="32">
         <v>34</v>
       </c>
-      <c r="W32" s="34">
+      <c r="W32" s="32">
         <v>38</v>
       </c>
-      <c r="X32" s="34">
+      <c r="X32" s="32">
         <v>30</v>
       </c>
-      <c r="Y32" s="34">
+      <c r="Y32" s="32">
         <v>38</v>
       </c>
-      <c r="Z32" s="34">
+      <c r="Z32" s="32">
         <v>32</v>
       </c>
-      <c r="AA32" s="34">
+      <c r="AA32" s="32">
         <v>33</v>
       </c>
-      <c r="AB32" s="34">
+      <c r="AB32" s="32">
         <v>32</v>
       </c>
-      <c r="AC32" s="34">
+      <c r="AC32" s="32">
         <v>31</v>
       </c>
-      <c r="AD32" s="34">
+      <c r="AD32" s="32">
         <v>37</v>
       </c>
-      <c r="AE32" s="34">
+      <c r="AE32" s="32">
         <v>30</v>
       </c>
-      <c r="AF32" s="34">
+      <c r="AF32" s="32">
         <v>25</v>
       </c>
-      <c r="AG32" s="34">
+      <c r="AG32" s="32">
         <v>35</v>
       </c>
-      <c r="AH32" s="34">
+      <c r="AH32" s="32">
         <v>38</v>
       </c>
-      <c r="AI32" s="34">
+      <c r="AI32" s="32">
         <v>45</v>
       </c>
-      <c r="AJ32" s="69">
+      <c r="AJ32" s="61">
         <v>42</v>
       </c>
-      <c r="AK32" s="69">
+      <c r="AK32" s="61">
         <v>30</v>
       </c>
-      <c r="AL32" s="69">
+      <c r="AL32" s="61">
         <v>36</v>
       </c>
-      <c r="AM32" s="69">
+      <c r="AM32" s="61">
         <v>40</v>
       </c>
-      <c r="AN32" s="70">
+      <c r="AN32" s="62">
         <v>29</v>
       </c>
-      <c r="AO32" s="70">
+      <c r="AO32" s="62">
         <v>33</v>
       </c>
-      <c r="AP32" s="27">
+      <c r="AP32" s="26">
         <v>36</v>
       </c>
-      <c r="AQ32" s="27">
+      <c r="AQ32" s="26">
         <v>24</v>
       </c>
-      <c r="AR32" s="27">
+      <c r="AR32" s="26">
         <v>42</v>
       </c>
-      <c r="AS32" s="27">
+      <c r="AS32" s="26">
         <v>37</v>
       </c>
-      <c r="AT32" s="27">
+      <c r="AT32" s="26">
         <v>35</v>
       </c>
-      <c r="AU32" s="27">
+      <c r="AU32" s="26">
         <v>29</v>
       </c>
-      <c r="AV32" s="27">
+      <c r="AV32" s="26">
         <v>22</v>
       </c>
-      <c r="AW32" s="27">
+      <c r="AW32" s="26">
         <v>45</v>
       </c>
-      <c r="AX32" s="27">
+      <c r="AX32" s="26">
         <v>29</v>
       </c>
-      <c r="AY32" s="27">
+      <c r="AY32" s="26">
         <v>27</v>
       </c>
-      <c r="AZ32" s="27">
+      <c r="AZ32" s="26">
         <v>27</v>
       </c>
-      <c r="BA32" s="27">
+      <c r="BA32" s="26">
         <v>27</v>
       </c>
-      <c r="BB32" s="27">
+      <c r="BB32" s="26">
         <v>31</v>
       </c>
-      <c r="BC32" s="27">
+      <c r="BC32" s="26">
         <v>28</v>
       </c>
-      <c r="BD32" s="27">
+      <c r="BD32" s="26">
         <v>22</v>
       </c>
-      <c r="BE32" s="27">
+      <c r="BE32" s="26">
         <v>21</v>
       </c>
-      <c r="BF32" s="27">
+      <c r="BF32" s="26">
         <v>32</v>
       </c>
-      <c r="BG32" s="27">
+      <c r="BG32" s="26">
         <v>26</v>
       </c>
-      <c r="BH32" s="27">
+      <c r="BH32" s="26">
         <v>29</v>
       </c>
-      <c r="BI32" s="57">
+      <c r="BI32" s="49">
         <v>21</v>
       </c>
-      <c r="BJ32" s="57">
+      <c r="BJ32" s="49">
         <v>21</v>
       </c>
-      <c r="BK32" s="27">
+      <c r="BK32" s="26">
         <v>27</v>
       </c>
-      <c r="BL32" s="72">
+      <c r="BL32" s="26">
         <v>21</v>
       </c>
+      <c r="BM32" s="49">
+        <v>21</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A33" s="34" t="s">
+    <row r="33" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A33" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="27">
+      <c r="B33" s="26">
         <v>36</v>
       </c>
-      <c r="C33" s="27">
+      <c r="C33" s="26">
         <v>26</v>
       </c>
-      <c r="D33" s="27">
+      <c r="D33" s="26">
         <v>44</v>
       </c>
-      <c r="E33" s="27">
+      <c r="E33" s="26">
         <v>29</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="26">
         <v>45</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G33" s="26">
         <v>43</v>
       </c>
-      <c r="H33" s="27">
+      <c r="H33" s="26">
         <v>46</v>
       </c>
-      <c r="I33" s="27">
+      <c r="I33" s="26">
         <v>42</v>
       </c>
-      <c r="J33" s="27">
+      <c r="J33" s="26">
         <v>34</v>
       </c>
-      <c r="K33" s="27">
+      <c r="K33" s="26">
         <v>43</v>
       </c>
-      <c r="L33" s="27">
+      <c r="L33" s="26">
         <v>39</v>
       </c>
-      <c r="M33" s="27">
+      <c r="M33" s="26">
         <v>41</v>
       </c>
-      <c r="N33" s="34">
+      <c r="N33" s="32">
         <v>34</v>
       </c>
-      <c r="O33" s="34">
+      <c r="O33" s="32">
         <v>55</v>
       </c>
-      <c r="P33" s="34">
+      <c r="P33" s="32">
         <v>26</v>
       </c>
-      <c r="Q33" s="34">
+      <c r="Q33" s="32">
         <v>32</v>
       </c>
-      <c r="R33" s="34">
+      <c r="R33" s="32">
         <v>37</v>
       </c>
-      <c r="S33" s="34">
+      <c r="S33" s="32">
         <v>40</v>
       </c>
-      <c r="T33" s="34">
+      <c r="T33" s="32">
         <v>31</v>
       </c>
-      <c r="U33" s="34">
+      <c r="U33" s="32">
         <v>35</v>
       </c>
-      <c r="V33" s="34">
+      <c r="V33" s="32">
         <v>28</v>
       </c>
-      <c r="W33" s="34">
+      <c r="W33" s="32">
         <v>33</v>
       </c>
-      <c r="X33" s="34">
+      <c r="X33" s="32">
         <v>49</v>
       </c>
-      <c r="Y33" s="34">
+      <c r="Y33" s="32">
         <v>41</v>
       </c>
-      <c r="Z33" s="34">
+      <c r="Z33" s="32">
         <v>39</v>
       </c>
-      <c r="AA33" s="34">
+      <c r="AA33" s="32">
         <v>23</v>
       </c>
-      <c r="AB33" s="34">
+      <c r="AB33" s="32">
         <v>42</v>
       </c>
-      <c r="AC33" s="34">
+      <c r="AC33" s="32">
         <v>36</v>
       </c>
-      <c r="AD33" s="34">
+      <c r="AD33" s="32">
         <v>50</v>
       </c>
-      <c r="AE33" s="34">
+      <c r="AE33" s="32">
         <v>49</v>
       </c>
-      <c r="AF33" s="34">
+      <c r="AF33" s="32">
         <v>42</v>
       </c>
-      <c r="AG33" s="34">
+      <c r="AG33" s="32">
         <v>41</v>
       </c>
-      <c r="AH33" s="34">
+      <c r="AH33" s="32">
         <v>36</v>
       </c>
-      <c r="AI33" s="34">
+      <c r="AI33" s="32">
         <v>42</v>
       </c>
-      <c r="AJ33" s="69">
+      <c r="AJ33" s="61">
         <v>37</v>
       </c>
-      <c r="AK33" s="69">
+      <c r="AK33" s="61">
         <v>39</v>
       </c>
-      <c r="AL33" s="69">
+      <c r="AL33" s="61">
         <v>32</v>
       </c>
-      <c r="AM33" s="69">
+      <c r="AM33" s="61">
         <v>43</v>
       </c>
-      <c r="AN33" s="70">
+      <c r="AN33" s="62">
         <v>28</v>
       </c>
-      <c r="AO33" s="70">
+      <c r="AO33" s="62">
         <v>37</v>
       </c>
-      <c r="AP33" s="27">
+      <c r="AP33" s="26">
         <v>42</v>
       </c>
-      <c r="AQ33" s="27">
+      <c r="AQ33" s="26">
         <v>30</v>
       </c>
-      <c r="AR33" s="27">
+      <c r="AR33" s="26">
         <v>40</v>
       </c>
-      <c r="AS33" s="27">
+      <c r="AS33" s="26">
         <v>36</v>
       </c>
-      <c r="AT33" s="27">
+      <c r="AT33" s="26">
         <v>34</v>
       </c>
-      <c r="AU33" s="27">
+      <c r="AU33" s="26">
         <v>26</v>
       </c>
-      <c r="AV33" s="27">
+      <c r="AV33" s="26">
         <v>23</v>
       </c>
-      <c r="AW33" s="27">
+      <c r="AW33" s="26">
         <v>34</v>
       </c>
-      <c r="AX33" s="27">
+      <c r="AX33" s="26">
         <v>17</v>
       </c>
-      <c r="AY33" s="27">
+      <c r="AY33" s="26">
         <v>24</v>
       </c>
-      <c r="AZ33" s="27">
+      <c r="AZ33" s="26">
         <v>21</v>
       </c>
-      <c r="BA33" s="27">
+      <c r="BA33" s="26">
         <v>40</v>
       </c>
-      <c r="BB33" s="27">
+      <c r="BB33" s="26">
         <v>31</v>
       </c>
-      <c r="BC33" s="27">
+      <c r="BC33" s="26">
         <v>31</v>
       </c>
-      <c r="BD33" s="27">
+      <c r="BD33" s="26">
         <v>26</v>
       </c>
-      <c r="BE33" s="27">
+      <c r="BE33" s="26">
         <v>22</v>
       </c>
-      <c r="BF33" s="27">
+      <c r="BF33" s="26">
         <v>27</v>
       </c>
-      <c r="BG33" s="27">
+      <c r="BG33" s="26">
         <v>24</v>
       </c>
-      <c r="BH33" s="27">
+      <c r="BH33" s="26">
         <v>26</v>
       </c>
-      <c r="BI33" s="57">
+      <c r="BI33" s="49">
         <v>34</v>
       </c>
-      <c r="BJ33" s="57">
+      <c r="BJ33" s="49">
         <v>25</v>
       </c>
-      <c r="BK33" s="27">
+      <c r="BK33" s="26">
         <v>21</v>
       </c>
-      <c r="BL33" s="72">
+      <c r="BL33" s="26">
         <v>21</v>
       </c>
+      <c r="BM33" s="49">
+        <v>23</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A34" s="34" t="s">
+    <row r="34" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A34" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="27">
+      <c r="B34" s="26">
         <v>57</v>
       </c>
-      <c r="C34" s="27">
+      <c r="C34" s="26">
         <v>46</v>
       </c>
-      <c r="D34" s="27">
+      <c r="D34" s="26">
         <v>51</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="26">
         <v>52</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="26">
         <v>55</v>
       </c>
-      <c r="G34" s="27">
+      <c r="G34" s="26">
         <v>60</v>
       </c>
-      <c r="H34" s="27">
+      <c r="H34" s="26">
         <v>60</v>
       </c>
-      <c r="I34" s="27">
+      <c r="I34" s="26">
         <v>61</v>
       </c>
-      <c r="J34" s="27">
+      <c r="J34" s="26">
         <v>55</v>
       </c>
-      <c r="K34" s="27">
+      <c r="K34" s="26">
         <v>70</v>
       </c>
-      <c r="L34" s="27">
+      <c r="L34" s="26">
         <v>52</v>
       </c>
-      <c r="M34" s="27">
+      <c r="M34" s="26">
         <v>64</v>
       </c>
-      <c r="N34" s="34">
+      <c r="N34" s="32">
         <v>48</v>
       </c>
-      <c r="O34" s="34">
+      <c r="O34" s="32">
         <v>59</v>
       </c>
-      <c r="P34" s="34">
+      <c r="P34" s="32">
         <v>53</v>
       </c>
-      <c r="Q34" s="34">
+      <c r="Q34" s="32">
         <v>38</v>
       </c>
-      <c r="R34" s="34">
+      <c r="R34" s="32">
         <v>62</v>
       </c>
-      <c r="S34" s="34">
+      <c r="S34" s="32">
         <v>58</v>
       </c>
-      <c r="T34" s="34">
+      <c r="T34" s="32">
         <v>63</v>
       </c>
-      <c r="U34" s="34">
+      <c r="U34" s="32">
         <v>55</v>
       </c>
-      <c r="V34" s="34">
+      <c r="V34" s="32">
         <v>50</v>
       </c>
-      <c r="W34" s="34">
+      <c r="W34" s="32">
         <v>55</v>
       </c>
-      <c r="X34" s="34">
+      <c r="X34" s="32">
         <v>60</v>
       </c>
-      <c r="Y34" s="34">
+      <c r="Y34" s="32">
         <v>45</v>
       </c>
-      <c r="Z34" s="34">
+      <c r="Z34" s="32">
         <v>52</v>
       </c>
-      <c r="AA34" s="34">
+      <c r="AA34" s="32">
         <v>35</v>
       </c>
-      <c r="AB34" s="34">
+      <c r="AB34" s="32">
         <v>47</v>
       </c>
-      <c r="AC34" s="34">
+      <c r="AC34" s="32">
         <v>45</v>
       </c>
-      <c r="AD34" s="34">
+      <c r="AD34" s="32">
         <v>53</v>
       </c>
-      <c r="AE34" s="34">
+      <c r="AE34" s="32">
         <v>53</v>
       </c>
-      <c r="AF34" s="34">
+      <c r="AF34" s="32">
         <v>42</v>
       </c>
-      <c r="AG34" s="34">
+      <c r="AG34" s="32">
         <v>41</v>
       </c>
-      <c r="AH34" s="34">
+      <c r="AH34" s="32">
         <v>50</v>
       </c>
-      <c r="AI34" s="34">
+      <c r="AI34" s="32">
         <v>48</v>
       </c>
-      <c r="AJ34" s="34">
+      <c r="AJ34" s="32">
         <v>47</v>
       </c>
-      <c r="AK34" s="57">
+      <c r="AK34" s="49">
         <v>46</v>
       </c>
-      <c r="AL34" s="57">
+      <c r="AL34" s="49">
         <v>56</v>
       </c>
-      <c r="AM34" s="57">
+      <c r="AM34" s="49">
         <v>41</v>
       </c>
-      <c r="AN34" s="57">
+      <c r="AN34" s="49">
         <v>45</v>
       </c>
-      <c r="AO34" s="57">
+      <c r="AO34" s="49">
         <v>54</v>
       </c>
-      <c r="AP34" s="27">
+      <c r="AP34" s="26">
         <v>53</v>
       </c>
-      <c r="AQ34" s="27">
+      <c r="AQ34" s="26">
         <v>39</v>
       </c>
-      <c r="AR34" s="27">
+      <c r="AR34" s="26">
         <v>35</v>
       </c>
-      <c r="AS34" s="27">
+      <c r="AS34" s="26">
         <v>37</v>
       </c>
-      <c r="AT34" s="27">
+      <c r="AT34" s="26">
         <v>43</v>
       </c>
-      <c r="AU34" s="27">
+      <c r="AU34" s="26">
         <v>38</v>
       </c>
-      <c r="AV34" s="27">
+      <c r="AV34" s="26">
         <v>43</v>
       </c>
-      <c r="AW34" s="27">
+      <c r="AW34" s="26">
         <v>34</v>
       </c>
-      <c r="AX34" s="27">
+      <c r="AX34" s="26">
         <v>34</v>
       </c>
-      <c r="AY34" s="27">
+      <c r="AY34" s="26">
         <v>35</v>
       </c>
-      <c r="AZ34" s="27">
+      <c r="AZ34" s="26">
         <v>37</v>
       </c>
-      <c r="BA34" s="27">
+      <c r="BA34" s="26">
         <v>37</v>
       </c>
-      <c r="BB34" s="27">
+      <c r="BB34" s="26">
         <v>32</v>
       </c>
-      <c r="BC34" s="27">
+      <c r="BC34" s="26">
         <v>27</v>
       </c>
-      <c r="BD34" s="27">
+      <c r="BD34" s="26">
         <v>38</v>
       </c>
-      <c r="BE34" s="27">
+      <c r="BE34" s="26">
         <v>25</v>
       </c>
-      <c r="BF34" s="27">
+      <c r="BF34" s="26">
         <v>38</v>
       </c>
-      <c r="BG34" s="27">
+      <c r="BG34" s="26">
         <v>30</v>
       </c>
-      <c r="BH34" s="27">
+      <c r="BH34" s="26">
         <v>29</v>
       </c>
-      <c r="BI34" s="57">
+      <c r="BI34" s="49">
         <v>37</v>
       </c>
-      <c r="BJ34" s="57">
+      <c r="BJ34" s="49">
         <v>40</v>
       </c>
-      <c r="BK34" s="27">
+      <c r="BK34" s="26">
         <v>31</v>
       </c>
-      <c r="BL34" s="72">
+      <c r="BL34" s="26">
         <v>32</v>
       </c>
+      <c r="BM34" s="49">
+        <v>27</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A35" s="34" t="s">
+    <row r="35" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A35" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="27">
+      <c r="B35" s="26">
         <v>21</v>
       </c>
-      <c r="C35" s="27">
+      <c r="C35" s="26">
         <v>15</v>
       </c>
-      <c r="D35" s="27">
+      <c r="D35" s="26">
         <v>17</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="26">
         <v>23</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="26">
         <v>27</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="26">
         <v>23</v>
       </c>
-      <c r="H35" s="27">
+      <c r="H35" s="26">
         <v>33</v>
       </c>
-      <c r="I35" s="27">
+      <c r="I35" s="26">
         <v>21</v>
       </c>
-      <c r="J35" s="27">
+      <c r="J35" s="26">
         <v>26</v>
       </c>
-      <c r="K35" s="27">
+      <c r="K35" s="26">
         <v>21</v>
       </c>
-      <c r="L35" s="27">
+      <c r="L35" s="26">
         <v>17</v>
       </c>
-      <c r="M35" s="27">
+      <c r="M35" s="26">
         <v>22</v>
       </c>
-      <c r="N35" s="34">
+      <c r="N35" s="32">
         <v>22</v>
       </c>
-      <c r="O35" s="34">
+      <c r="O35" s="32">
         <v>15</v>
       </c>
-      <c r="P35" s="34">
+      <c r="P35" s="32">
         <v>21</v>
       </c>
-      <c r="Q35" s="34">
+      <c r="Q35" s="32">
         <v>9</v>
       </c>
-      <c r="R35" s="34">
+      <c r="R35" s="32">
         <v>21</v>
       </c>
-      <c r="S35" s="34">
+      <c r="S35" s="32">
         <v>17</v>
       </c>
-      <c r="T35" s="34">
+      <c r="T35" s="32">
         <v>28</v>
       </c>
-      <c r="U35" s="34">
+      <c r="U35" s="32">
         <v>18</v>
       </c>
-      <c r="V35" s="34">
+      <c r="V35" s="32">
         <v>17</v>
       </c>
-      <c r="W35" s="34">
+      <c r="W35" s="32">
         <v>14</v>
       </c>
-      <c r="X35" s="34">
+      <c r="X35" s="32">
         <v>23</v>
       </c>
-      <c r="Y35" s="34">
+      <c r="Y35" s="32">
         <v>25</v>
       </c>
-      <c r="Z35" s="34">
+      <c r="Z35" s="32">
         <v>23</v>
       </c>
-      <c r="AA35" s="34">
+      <c r="AA35" s="32">
         <v>16</v>
       </c>
-      <c r="AB35" s="34">
+      <c r="AB35" s="32">
         <v>24</v>
       </c>
-      <c r="AC35" s="34">
+      <c r="AC35" s="32">
         <v>21</v>
       </c>
-      <c r="AD35" s="34">
+      <c r="AD35" s="32">
         <v>18</v>
       </c>
-      <c r="AE35" s="34">
+      <c r="AE35" s="32">
         <v>21</v>
       </c>
-      <c r="AF35" s="34">
+      <c r="AF35" s="32">
         <v>16</v>
       </c>
-      <c r="AG35" s="34">
+      <c r="AG35" s="32">
         <v>21</v>
       </c>
-      <c r="AH35" s="34">
+      <c r="AH35" s="32">
         <v>22</v>
       </c>
-      <c r="AI35" s="34">
+      <c r="AI35" s="32">
         <v>23</v>
       </c>
-      <c r="AJ35" s="34">
+      <c r="AJ35" s="32">
         <v>19</v>
       </c>
-      <c r="AK35" s="57">
+      <c r="AK35" s="49">
         <v>22</v>
       </c>
-      <c r="AL35" s="57">
+      <c r="AL35" s="49">
         <v>26</v>
       </c>
-      <c r="AM35" s="57">
+      <c r="AM35" s="49">
         <v>16</v>
       </c>
-      <c r="AN35" s="57">
+      <c r="AN35" s="49">
         <v>23</v>
       </c>
-      <c r="AO35" s="57">
+      <c r="AO35" s="49">
         <v>15</v>
       </c>
-      <c r="AP35" s="27">
+      <c r="AP35" s="26">
         <v>18</v>
       </c>
-      <c r="AQ35" s="27">
+      <c r="AQ35" s="26">
         <v>11</v>
       </c>
-      <c r="AR35" s="27">
+      <c r="AR35" s="26">
         <v>13</v>
       </c>
-      <c r="AS35" s="27">
+      <c r="AS35" s="26">
         <v>18</v>
       </c>
-      <c r="AT35" s="27">
+      <c r="AT35" s="26">
         <v>17</v>
       </c>
-      <c r="AU35" s="27">
+      <c r="AU35" s="26">
         <v>21</v>
       </c>
-      <c r="AV35" s="27">
+      <c r="AV35" s="26">
         <v>12</v>
       </c>
-      <c r="AW35" s="27">
+      <c r="AW35" s="26">
         <v>23</v>
       </c>
-      <c r="AX35" s="27">
+      <c r="AX35" s="26">
         <v>7</v>
       </c>
-      <c r="AY35" s="27">
+      <c r="AY35" s="26">
         <v>18</v>
       </c>
-      <c r="AZ35" s="27">
+      <c r="AZ35" s="26">
         <v>13</v>
       </c>
-      <c r="BA35" s="27">
+      <c r="BA35" s="26">
         <v>14</v>
       </c>
-      <c r="BB35" s="27">
+      <c r="BB35" s="26">
         <v>16</v>
       </c>
-      <c r="BC35" s="27">
+      <c r="BC35" s="26">
         <v>25</v>
       </c>
-      <c r="BD35" s="27">
+      <c r="BD35" s="26">
         <v>13</v>
       </c>
-      <c r="BE35" s="27">
+      <c r="BE35" s="26">
         <v>15</v>
       </c>
-      <c r="BF35" s="27">
+      <c r="BF35" s="26">
         <v>18</v>
       </c>
-      <c r="BG35" s="27">
+      <c r="BG35" s="26">
         <v>20</v>
       </c>
-      <c r="BH35" s="27">
+      <c r="BH35" s="26">
         <v>10</v>
       </c>
-      <c r="BI35" s="57">
+      <c r="BI35" s="49">
         <v>13</v>
       </c>
-      <c r="BJ35" s="57">
+      <c r="BJ35" s="49">
         <v>11</v>
       </c>
-      <c r="BK35" s="27">
+      <c r="BK35" s="26">
         <v>10</v>
       </c>
-      <c r="BL35" s="72">
+      <c r="BL35" s="26">
         <v>14</v>
       </c>
+      <c r="BM35" s="49">
+        <v>7</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A36" s="34" t="s">
+    <row r="36" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A36" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="27">
+      <c r="B36" s="26">
         <v>18</v>
       </c>
-      <c r="C36" s="27">
+      <c r="C36" s="26">
         <v>26</v>
       </c>
-      <c r="D36" s="27">
+      <c r="D36" s="26">
         <v>30</v>
       </c>
-      <c r="E36" s="27">
+      <c r="E36" s="26">
         <v>30</v>
       </c>
-      <c r="F36" s="27">
+      <c r="F36" s="26">
         <v>27</v>
       </c>
-      <c r="G36" s="27">
+      <c r="G36" s="26">
         <v>30</v>
       </c>
-      <c r="H36" s="27">
+      <c r="H36" s="26">
         <v>26</v>
       </c>
-      <c r="I36" s="27">
+      <c r="I36" s="26">
         <v>23</v>
       </c>
-      <c r="J36" s="27">
+      <c r="J36" s="26">
         <v>28</v>
       </c>
-      <c r="K36" s="27">
+      <c r="K36" s="26">
         <v>23</v>
       </c>
-      <c r="L36" s="27">
+      <c r="L36" s="26">
         <v>27</v>
       </c>
-      <c r="M36" s="27">
+      <c r="M36" s="26">
         <v>24</v>
       </c>
-      <c r="N36" s="34">
+      <c r="N36" s="32">
         <v>19</v>
       </c>
-      <c r="O36" s="34">
+      <c r="O36" s="32">
         <v>24</v>
       </c>
-      <c r="P36" s="34">
+      <c r="P36" s="32">
         <v>20</v>
       </c>
-      <c r="Q36" s="34">
+      <c r="Q36" s="32">
         <v>28</v>
       </c>
-      <c r="R36" s="34">
+      <c r="R36" s="32">
         <v>22</v>
       </c>
-      <c r="S36" s="34">
+      <c r="S36" s="32">
         <v>16</v>
       </c>
-      <c r="T36" s="34">
+      <c r="T36" s="32">
         <v>29</v>
       </c>
-      <c r="U36" s="34">
+      <c r="U36" s="32">
         <v>24</v>
       </c>
-      <c r="V36" s="34">
+      <c r="V36" s="32">
         <v>13</v>
       </c>
-      <c r="W36" s="34">
+      <c r="W36" s="32">
         <v>23</v>
       </c>
-      <c r="X36" s="34">
+      <c r="X36" s="32">
         <v>24</v>
       </c>
-      <c r="Y36" s="34">
+      <c r="Y36" s="32">
         <v>22</v>
       </c>
-      <c r="Z36" s="34">
+      <c r="Z36" s="32">
         <v>25</v>
       </c>
-      <c r="AA36" s="34">
+      <c r="AA36" s="32">
         <v>32</v>
       </c>
-      <c r="AB36" s="34">
+      <c r="AB36" s="32">
         <v>27</v>
       </c>
-      <c r="AC36" s="34">
+      <c r="AC36" s="32">
         <v>17</v>
       </c>
-      <c r="AD36" s="34">
+      <c r="AD36" s="32">
         <v>26</v>
       </c>
-      <c r="AE36" s="34">
+      <c r="AE36" s="32">
         <v>25</v>
       </c>
-      <c r="AF36" s="34">
+      <c r="AF36" s="32">
         <v>23</v>
       </c>
-      <c r="AG36" s="34">
+      <c r="AG36" s="32">
         <v>30</v>
       </c>
-      <c r="AH36" s="34">
+      <c r="AH36" s="32">
         <v>24</v>
       </c>
-      <c r="AI36" s="34">
+      <c r="AI36" s="32">
         <v>22</v>
       </c>
-      <c r="AJ36" s="34">
+      <c r="AJ36" s="32">
         <v>28</v>
       </c>
-      <c r="AK36" s="57">
+      <c r="AK36" s="49">
         <v>18</v>
       </c>
-      <c r="AL36" s="57">
+      <c r="AL36" s="49">
         <v>23</v>
       </c>
-      <c r="AM36" s="57">
+      <c r="AM36" s="49">
         <v>35</v>
       </c>
-      <c r="AN36" s="57">
+      <c r="AN36" s="49">
         <v>29</v>
       </c>
-      <c r="AO36" s="57">
+      <c r="AO36" s="49">
         <v>28</v>
       </c>
-      <c r="AP36" s="27">
+      <c r="AP36" s="26">
         <v>27</v>
       </c>
-      <c r="AQ36" s="27">
+      <c r="AQ36" s="26">
         <v>20</v>
       </c>
-      <c r="AR36" s="27">
+      <c r="AR36" s="26">
         <v>23</v>
       </c>
-      <c r="AS36" s="27">
+      <c r="AS36" s="26">
         <v>18</v>
       </c>
-      <c r="AT36" s="27">
+      <c r="AT36" s="26">
         <v>23</v>
       </c>
-      <c r="AU36" s="27">
+      <c r="AU36" s="26">
         <v>23</v>
       </c>
-      <c r="AV36" s="27">
+      <c r="AV36" s="26">
         <v>23</v>
       </c>
-      <c r="AW36" s="27">
+      <c r="AW36" s="26">
         <v>16</v>
       </c>
-      <c r="AX36" s="27">
+      <c r="AX36" s="26">
         <v>20</v>
       </c>
-      <c r="AY36" s="27">
+      <c r="AY36" s="26">
         <v>27</v>
       </c>
-      <c r="AZ36" s="27">
+      <c r="AZ36" s="26">
         <v>22</v>
       </c>
-      <c r="BA36" s="27">
+      <c r="BA36" s="26">
         <v>16</v>
       </c>
-      <c r="BB36" s="27">
+      <c r="BB36" s="26">
         <v>19</v>
       </c>
-      <c r="BC36" s="27">
+      <c r="BC36" s="26">
         <v>19</v>
       </c>
-      <c r="BD36" s="27">
+      <c r="BD36" s="26">
         <v>28</v>
       </c>
-      <c r="BE36" s="27">
+      <c r="BE36" s="26">
         <v>17</v>
       </c>
-      <c r="BF36" s="27">
+      <c r="BF36" s="26">
         <v>20</v>
       </c>
-      <c r="BG36" s="27">
+      <c r="BG36" s="26">
         <v>17</v>
       </c>
-      <c r="BH36" s="27">
+      <c r="BH36" s="26">
         <v>27</v>
       </c>
-      <c r="BI36" s="57">
+      <c r="BI36" s="49">
         <v>23</v>
       </c>
-      <c r="BJ36" s="57">
+      <c r="BJ36" s="49">
         <v>22</v>
       </c>
-      <c r="BK36" s="27">
+      <c r="BK36" s="26">
         <v>16</v>
       </c>
-      <c r="BL36" s="72">
+      <c r="BL36" s="26">
         <v>17</v>
       </c>
+      <c r="BM36" s="49">
+        <v>26</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A37" s="34" t="s">
+    <row r="37" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A37" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B37" s="26">
         <v>39</v>
       </c>
-      <c r="C37" s="27">
+      <c r="C37" s="26">
         <v>51</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="26">
         <v>48</v>
       </c>
-      <c r="E37" s="27">
+      <c r="E37" s="26">
         <v>52</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F37" s="26">
         <v>43</v>
       </c>
-      <c r="G37" s="27">
+      <c r="G37" s="26">
         <v>60</v>
       </c>
-      <c r="H37" s="27">
+      <c r="H37" s="26">
         <v>46</v>
       </c>
-      <c r="I37" s="27">
+      <c r="I37" s="26">
         <v>59</v>
       </c>
-      <c r="J37" s="27">
+      <c r="J37" s="26">
         <v>57</v>
       </c>
-      <c r="K37" s="27">
+      <c r="K37" s="26">
         <v>51</v>
       </c>
-      <c r="L37" s="27">
+      <c r="L37" s="26">
         <v>52</v>
       </c>
-      <c r="M37" s="27">
+      <c r="M37" s="26">
         <v>45</v>
       </c>
-      <c r="N37" s="34">
+      <c r="N37" s="32">
         <v>28</v>
       </c>
-      <c r="O37" s="34">
+      <c r="O37" s="32">
         <v>43</v>
       </c>
-      <c r="P37" s="34">
+      <c r="P37" s="32">
         <v>39</v>
       </c>
-      <c r="Q37" s="34">
+      <c r="Q37" s="32">
         <v>32</v>
       </c>
-      <c r="R37" s="34">
+      <c r="R37" s="32">
         <v>38</v>
       </c>
-      <c r="S37" s="34">
+      <c r="S37" s="32">
         <v>47</v>
       </c>
-      <c r="T37" s="34">
+      <c r="T37" s="32">
         <v>52</v>
       </c>
-      <c r="U37" s="34">
+      <c r="U37" s="32">
         <v>33</v>
       </c>
-      <c r="V37" s="34">
+      <c r="V37" s="32">
         <v>23</v>
       </c>
-      <c r="W37" s="34">
+      <c r="W37" s="32">
         <v>49</v>
       </c>
-      <c r="X37" s="34">
+      <c r="X37" s="32">
         <v>63</v>
       </c>
-      <c r="Y37" s="34">
+      <c r="Y37" s="32">
         <v>47</v>
       </c>
-      <c r="Z37" s="34">
+      <c r="Z37" s="32">
         <v>40</v>
       </c>
-      <c r="AA37" s="34">
+      <c r="AA37" s="32">
         <v>38</v>
       </c>
-      <c r="AB37" s="34">
+      <c r="AB37" s="32">
         <v>47</v>
       </c>
-      <c r="AC37" s="34">
+      <c r="AC37" s="32">
         <v>37</v>
       </c>
-      <c r="AD37" s="34">
+      <c r="AD37" s="32">
         <v>48</v>
       </c>
-      <c r="AE37" s="34">
+      <c r="AE37" s="32">
         <v>39</v>
       </c>
-      <c r="AF37" s="34">
+      <c r="AF37" s="32">
         <v>40</v>
       </c>
-      <c r="AG37" s="34">
+      <c r="AG37" s="32">
         <v>41</v>
       </c>
-      <c r="AH37" s="34">
+      <c r="AH37" s="32">
         <v>35</v>
       </c>
-      <c r="AI37" s="34">
+      <c r="AI37" s="32">
         <v>56</v>
       </c>
-      <c r="AJ37" s="34">
+      <c r="AJ37" s="32">
         <v>42</v>
       </c>
-      <c r="AK37" s="57">
+      <c r="AK37" s="49">
         <v>38</v>
       </c>
-      <c r="AL37" s="57">
+      <c r="AL37" s="49">
         <v>41</v>
       </c>
-      <c r="AM37" s="57">
+      <c r="AM37" s="49">
         <v>40</v>
       </c>
-      <c r="AN37" s="57">
+      <c r="AN37" s="49">
         <v>40</v>
       </c>
-      <c r="AO37" s="57">
+      <c r="AO37" s="49">
         <v>40</v>
       </c>
-      <c r="AP37" s="27">
+      <c r="AP37" s="26">
         <v>40</v>
       </c>
-      <c r="AQ37" s="27">
+      <c r="AQ37" s="26">
         <v>47</v>
       </c>
-      <c r="AR37" s="27">
+      <c r="AR37" s="26">
         <v>46</v>
       </c>
-      <c r="AS37" s="27">
+      <c r="AS37" s="26">
         <v>39</v>
       </c>
-      <c r="AT37" s="27">
+      <c r="AT37" s="26">
         <v>36</v>
       </c>
-      <c r="AU37" s="27">
+      <c r="AU37" s="26">
         <v>35</v>
       </c>
-      <c r="AV37" s="27">
+      <c r="AV37" s="26">
         <v>38</v>
       </c>
-      <c r="AW37" s="27">
+      <c r="AW37" s="26">
         <v>39</v>
       </c>
-      <c r="AX37" s="27">
+      <c r="AX37" s="26">
         <v>30</v>
       </c>
-      <c r="AY37" s="27">
+      <c r="AY37" s="26">
         <v>31</v>
       </c>
-      <c r="AZ37" s="27">
+      <c r="AZ37" s="26">
         <v>42</v>
       </c>
-      <c r="BA37" s="27">
+      <c r="BA37" s="26">
         <v>52</v>
       </c>
-      <c r="BB37" s="27">
+      <c r="BB37" s="26">
         <v>27</v>
       </c>
-      <c r="BC37" s="27">
+      <c r="BC37" s="26">
         <v>38</v>
       </c>
-      <c r="BD37" s="27">
+      <c r="BD37" s="26">
         <v>37</v>
       </c>
-      <c r="BE37" s="27">
+      <c r="BE37" s="26">
         <v>39</v>
       </c>
-      <c r="BF37" s="27">
+      <c r="BF37" s="26">
         <v>36</v>
       </c>
-      <c r="BG37" s="27">
+      <c r="BG37" s="26">
         <v>28</v>
       </c>
-      <c r="BH37" s="27">
+      <c r="BH37" s="26">
         <v>27</v>
       </c>
-      <c r="BI37" s="57">
+      <c r="BI37" s="49">
         <v>33</v>
       </c>
-      <c r="BJ37" s="57">
+      <c r="BJ37" s="49">
         <v>39</v>
       </c>
-      <c r="BK37" s="27">
+      <c r="BK37" s="26">
         <v>30</v>
       </c>
-      <c r="BL37" s="72">
+      <c r="BL37" s="26">
         <v>38</v>
       </c>
+      <c r="BM37" s="49">
+        <v>36</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A38" s="34" t="s">
+    <row r="38" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A38" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="27">
+      <c r="B38" s="26">
         <v>41</v>
       </c>
-      <c r="C38" s="27">
+      <c r="C38" s="26">
         <v>18</v>
       </c>
-      <c r="D38" s="27">
+      <c r="D38" s="26">
         <v>24</v>
       </c>
-      <c r="E38" s="27">
+      <c r="E38" s="26">
         <v>31</v>
       </c>
-      <c r="F38" s="27">
+      <c r="F38" s="26">
         <v>25</v>
       </c>
-      <c r="G38" s="27">
+      <c r="G38" s="26">
         <v>34</v>
       </c>
-      <c r="H38" s="27">
+      <c r="H38" s="26">
         <v>26</v>
       </c>
-      <c r="I38" s="27">
+      <c r="I38" s="26">
         <v>41</v>
       </c>
-      <c r="J38" s="27">
+      <c r="J38" s="26">
         <v>22</v>
       </c>
-      <c r="K38" s="27">
+      <c r="K38" s="26">
         <v>29</v>
       </c>
-      <c r="L38" s="27">
+      <c r="L38" s="26">
         <v>33</v>
       </c>
-      <c r="M38" s="27">
+      <c r="M38" s="26">
         <v>29</v>
       </c>
-      <c r="N38" s="34">
+      <c r="N38" s="32">
         <v>23</v>
       </c>
-      <c r="O38" s="34">
+      <c r="O38" s="32">
         <v>32</v>
       </c>
-      <c r="P38" s="34">
+      <c r="P38" s="32">
         <v>23</v>
       </c>
-      <c r="Q38" s="34">
+      <c r="Q38" s="32">
         <v>32</v>
       </c>
-      <c r="R38" s="34">
+      <c r="R38" s="32">
         <v>23</v>
       </c>
-      <c r="S38" s="34">
+      <c r="S38" s="32">
         <v>29</v>
       </c>
-      <c r="T38" s="34">
+      <c r="T38" s="32">
         <v>22</v>
       </c>
-      <c r="U38" s="34">
+      <c r="U38" s="32">
         <v>20</v>
       </c>
-      <c r="V38" s="34">
+      <c r="V38" s="32">
         <v>20</v>
       </c>
-      <c r="W38" s="34">
+      <c r="W38" s="32">
         <v>23</v>
       </c>
-      <c r="X38" s="34">
+      <c r="X38" s="32">
         <v>32</v>
       </c>
-      <c r="Y38" s="34">
+      <c r="Y38" s="32">
         <v>22</v>
       </c>
-      <c r="Z38" s="34">
+      <c r="Z38" s="32">
         <v>34</v>
       </c>
-      <c r="AA38" s="34">
+      <c r="AA38" s="32">
         <v>18</v>
       </c>
-      <c r="AB38" s="34">
+      <c r="AB38" s="32">
         <v>31</v>
       </c>
-      <c r="AC38" s="34">
+      <c r="AC38" s="32">
         <v>21</v>
       </c>
-      <c r="AD38" s="34">
+      <c r="AD38" s="32">
         <v>25</v>
       </c>
-      <c r="AE38" s="34">
+      <c r="AE38" s="32">
         <v>31</v>
       </c>
-      <c r="AF38" s="34">
+      <c r="AF38" s="32">
         <v>26</v>
       </c>
-      <c r="AG38" s="34">
+      <c r="AG38" s="32">
         <v>26</v>
       </c>
-      <c r="AH38" s="34">
+      <c r="AH38" s="32">
         <v>29</v>
       </c>
-      <c r="AI38" s="34">
+      <c r="AI38" s="32">
         <v>37</v>
       </c>
-      <c r="AJ38" s="34">
+      <c r="AJ38" s="32">
         <v>29</v>
       </c>
-      <c r="AK38" s="57">
+      <c r="AK38" s="49">
         <v>27</v>
       </c>
-      <c r="AL38" s="57">
+      <c r="AL38" s="49">
         <v>24</v>
       </c>
-      <c r="AM38" s="57">
+      <c r="AM38" s="49">
         <v>29</v>
       </c>
-      <c r="AN38" s="57">
+      <c r="AN38" s="49">
         <v>23</v>
       </c>
-      <c r="AO38" s="57">
+      <c r="AO38" s="49">
         <v>31</v>
       </c>
-      <c r="AP38" s="27">
+      <c r="AP38" s="26">
         <v>30</v>
       </c>
-      <c r="AQ38" s="27">
+      <c r="AQ38" s="26">
         <v>14</v>
       </c>
-      <c r="AR38" s="27">
+      <c r="AR38" s="26">
         <v>29</v>
       </c>
-      <c r="AS38" s="27">
+      <c r="AS38" s="26">
         <v>16</v>
       </c>
-      <c r="AT38" s="27">
+      <c r="AT38" s="26">
         <v>28</v>
       </c>
-      <c r="AU38" s="27">
+      <c r="AU38" s="26">
         <v>17</v>
       </c>
-      <c r="AV38" s="27">
+      <c r="AV38" s="26">
         <v>30</v>
       </c>
-      <c r="AW38" s="27">
+      <c r="AW38" s="26">
         <v>27</v>
       </c>
-      <c r="AX38" s="27">
+      <c r="AX38" s="26">
         <v>19</v>
       </c>
-      <c r="AY38" s="27">
+      <c r="AY38" s="26">
         <v>12</v>
       </c>
-      <c r="AZ38" s="27">
+      <c r="AZ38" s="26">
         <v>21</v>
       </c>
-      <c r="BA38" s="27">
+      <c r="BA38" s="26">
         <v>23</v>
       </c>
-      <c r="BB38" s="27">
+      <c r="BB38" s="26">
         <v>18</v>
       </c>
-      <c r="BC38" s="27">
+      <c r="BC38" s="26">
         <v>16</v>
       </c>
-      <c r="BD38" s="27">
+      <c r="BD38" s="26">
         <v>25</v>
       </c>
-      <c r="BE38" s="27">
+      <c r="BE38" s="26">
         <v>10</v>
       </c>
-      <c r="BF38" s="27">
+      <c r="BF38" s="26">
         <v>18</v>
       </c>
-      <c r="BG38" s="27">
+      <c r="BG38" s="26">
         <v>15</v>
       </c>
-      <c r="BH38" s="27">
+      <c r="BH38" s="26">
         <v>23</v>
       </c>
-      <c r="BI38" s="57">
+      <c r="BI38" s="49">
         <v>17</v>
       </c>
-      <c r="BJ38" s="57">
+      <c r="BJ38" s="49">
         <v>16</v>
       </c>
-      <c r="BK38" s="27">
+      <c r="BK38" s="26">
         <v>15</v>
       </c>
-      <c r="BL38" s="72">
+      <c r="BL38" s="26">
         <v>20</v>
       </c>
+      <c r="BM38" s="49">
+        <v>19</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A39" s="34" t="s">
+    <row r="39" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A39" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="27">
+      <c r="B39" s="26">
         <v>32</v>
       </c>
-      <c r="C39" s="27">
+      <c r="C39" s="26">
         <v>24</v>
       </c>
-      <c r="D39" s="27">
+      <c r="D39" s="26">
         <v>32</v>
       </c>
-      <c r="E39" s="27">
+      <c r="E39" s="26">
         <v>30</v>
       </c>
-      <c r="F39" s="27">
+      <c r="F39" s="26">
         <v>38</v>
       </c>
-      <c r="G39" s="27">
+      <c r="G39" s="26">
         <v>30</v>
       </c>
-      <c r="H39" s="27">
+      <c r="H39" s="26">
         <v>35</v>
       </c>
-      <c r="I39" s="27">
+      <c r="I39" s="26">
         <v>30</v>
       </c>
-      <c r="J39" s="27">
+      <c r="J39" s="26">
         <v>45</v>
       </c>
-      <c r="K39" s="27">
+      <c r="K39" s="26">
         <v>32</v>
       </c>
-      <c r="L39" s="27">
+      <c r="L39" s="26">
         <v>24</v>
       </c>
-      <c r="M39" s="27">
+      <c r="M39" s="26">
         <v>47</v>
       </c>
-      <c r="N39" s="34">
+      <c r="N39" s="32">
         <v>25</v>
       </c>
-      <c r="O39" s="34">
+      <c r="O39" s="32">
         <v>38</v>
       </c>
-      <c r="P39" s="34">
+      <c r="P39" s="32">
         <v>33</v>
       </c>
-      <c r="Q39" s="34">
+      <c r="Q39" s="32">
         <v>29</v>
       </c>
-      <c r="R39" s="34">
+      <c r="R39" s="32">
         <v>25</v>
       </c>
-      <c r="S39" s="34">
+      <c r="S39" s="32">
         <v>33</v>
       </c>
-      <c r="T39" s="34">
+      <c r="T39" s="32">
         <v>29</v>
       </c>
-      <c r="U39" s="34">
+      <c r="U39" s="32">
         <v>34</v>
       </c>
-      <c r="V39" s="34">
+      <c r="V39" s="32">
         <v>21</v>
       </c>
-      <c r="W39" s="34">
+      <c r="W39" s="32">
         <v>32</v>
       </c>
-      <c r="X39" s="34">
+      <c r="X39" s="32">
         <v>28</v>
       </c>
-      <c r="Y39" s="34">
+      <c r="Y39" s="32">
         <v>40</v>
       </c>
-      <c r="Z39" s="34">
+      <c r="Z39" s="32">
         <v>30</v>
       </c>
-      <c r="AA39" s="34">
+      <c r="AA39" s="32">
         <v>29</v>
       </c>
-      <c r="AB39" s="34">
+      <c r="AB39" s="32">
         <v>21</v>
       </c>
-      <c r="AC39" s="34">
+      <c r="AC39" s="32">
         <v>20</v>
       </c>
-      <c r="AD39" s="34">
+      <c r="AD39" s="32">
         <v>32</v>
       </c>
-      <c r="AE39" s="34">
+      <c r="AE39" s="32">
         <v>28</v>
       </c>
-      <c r="AF39" s="34">
+      <c r="AF39" s="32">
         <v>29</v>
       </c>
-      <c r="AG39" s="34">
+      <c r="AG39" s="32">
         <v>24</v>
       </c>
-      <c r="AH39" s="34">
+      <c r="AH39" s="32">
         <v>32</v>
       </c>
-      <c r="AI39" s="34">
+      <c r="AI39" s="32">
         <v>29</v>
       </c>
-      <c r="AJ39" s="34">
+      <c r="AJ39" s="32">
         <v>22</v>
       </c>
-      <c r="AK39" s="57">
+      <c r="AK39" s="49">
         <v>38</v>
       </c>
-      <c r="AL39" s="57">
+      <c r="AL39" s="49">
         <v>32</v>
       </c>
-      <c r="AM39" s="57">
+      <c r="AM39" s="49">
         <v>27</v>
       </c>
-      <c r="AN39" s="57">
+      <c r="AN39" s="49">
         <v>26</v>
       </c>
-      <c r="AO39" s="57">
+      <c r="AO39" s="49">
         <v>23</v>
       </c>
-      <c r="AP39" s="27">
+      <c r="AP39" s="26">
         <v>20</v>
       </c>
-      <c r="AQ39" s="27">
+      <c r="AQ39" s="26">
         <v>27</v>
       </c>
-      <c r="AR39" s="27">
+      <c r="AR39" s="26">
         <v>28</v>
       </c>
-      <c r="AS39" s="27">
+      <c r="AS39" s="26">
         <v>25</v>
       </c>
-      <c r="AT39" s="27">
+      <c r="AT39" s="26">
         <v>29</v>
       </c>
-      <c r="AU39" s="27">
+      <c r="AU39" s="26">
         <v>36</v>
       </c>
-      <c r="AV39" s="27">
+      <c r="AV39" s="26">
         <v>30</v>
       </c>
-      <c r="AW39" s="27">
+      <c r="AW39" s="26">
         <v>34</v>
       </c>
-      <c r="AX39" s="27">
+      <c r="AX39" s="26">
         <v>25</v>
       </c>
-      <c r="AY39" s="27">
+      <c r="AY39" s="26">
         <v>21</v>
       </c>
-      <c r="AZ39" s="27">
+      <c r="AZ39" s="26">
         <v>20</v>
       </c>
-      <c r="BA39" s="27">
+      <c r="BA39" s="26">
         <v>26</v>
       </c>
-      <c r="BB39" s="27">
+      <c r="BB39" s="26">
         <v>29</v>
       </c>
-      <c r="BC39" s="27">
+      <c r="BC39" s="26">
         <v>23</v>
       </c>
-      <c r="BD39" s="27">
+      <c r="BD39" s="26">
         <v>27</v>
       </c>
-      <c r="BE39" s="27">
+      <c r="BE39" s="26">
         <v>25</v>
       </c>
-      <c r="BF39" s="27">
+      <c r="BF39" s="26">
         <v>25</v>
       </c>
-      <c r="BG39" s="27">
+      <c r="BG39" s="26">
         <v>21</v>
       </c>
-      <c r="BH39" s="27">
+      <c r="BH39" s="26">
         <v>31</v>
       </c>
-      <c r="BI39" s="57">
+      <c r="BI39" s="49">
         <v>25</v>
       </c>
-      <c r="BJ39" s="57">
+      <c r="BJ39" s="49">
         <v>20</v>
       </c>
-      <c r="BK39" s="27">
+      <c r="BK39" s="26">
         <v>16</v>
       </c>
-      <c r="BL39" s="72">
+      <c r="BL39" s="26">
         <v>14</v>
       </c>
+      <c r="BM39" s="49">
+        <v>21</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A40" s="34" t="s">
+    <row r="40" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A40" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="27">
+      <c r="B40" s="26">
         <v>78</v>
       </c>
-      <c r="C40" s="27">
+      <c r="C40" s="26">
         <v>63</v>
       </c>
-      <c r="D40" s="27">
+      <c r="D40" s="26">
         <v>68</v>
       </c>
-      <c r="E40" s="27">
+      <c r="E40" s="26">
         <v>71</v>
       </c>
-      <c r="F40" s="27">
+      <c r="F40" s="26">
         <v>80</v>
       </c>
-      <c r="G40" s="27">
+      <c r="G40" s="26">
         <v>93</v>
       </c>
-      <c r="H40" s="27">
+      <c r="H40" s="26">
         <v>97</v>
       </c>
-      <c r="I40" s="27">
+      <c r="I40" s="26">
         <v>101</v>
       </c>
-      <c r="J40" s="27">
+      <c r="J40" s="26">
         <v>85</v>
       </c>
-      <c r="K40" s="27">
+      <c r="K40" s="26">
         <v>91</v>
       </c>
-      <c r="L40" s="27">
+      <c r="L40" s="26">
         <v>82</v>
       </c>
-      <c r="M40" s="27">
+      <c r="M40" s="26">
         <v>86</v>
       </c>
-      <c r="N40" s="34">
+      <c r="N40" s="32">
         <v>65</v>
       </c>
-      <c r="O40" s="34">
+      <c r="O40" s="32">
         <v>80</v>
       </c>
-      <c r="P40" s="34">
+      <c r="P40" s="32">
         <v>80</v>
       </c>
-      <c r="Q40" s="34">
+      <c r="Q40" s="32">
         <v>59</v>
       </c>
-      <c r="R40" s="34">
+      <c r="R40" s="32">
         <v>71</v>
       </c>
-      <c r="S40" s="34">
+      <c r="S40" s="32">
         <v>58</v>
       </c>
-      <c r="T40" s="34">
+      <c r="T40" s="32">
         <v>89</v>
       </c>
-      <c r="U40" s="34">
+      <c r="U40" s="32">
         <v>73</v>
       </c>
-      <c r="V40" s="34">
+      <c r="V40" s="32">
         <v>61</v>
       </c>
-      <c r="W40" s="34">
+      <c r="W40" s="32">
         <v>63</v>
       </c>
-      <c r="X40" s="34">
+      <c r="X40" s="32">
         <v>64</v>
       </c>
-      <c r="Y40" s="34">
+      <c r="Y40" s="32">
         <v>38</v>
       </c>
-      <c r="Z40" s="34">
+      <c r="Z40" s="32">
         <v>73</v>
       </c>
-      <c r="AA40" s="34">
+      <c r="AA40" s="32">
         <v>61</v>
       </c>
-      <c r="AB40" s="34">
+      <c r="AB40" s="32">
         <v>70</v>
       </c>
-      <c r="AC40" s="34">
+      <c r="AC40" s="32">
         <v>63</v>
       </c>
-      <c r="AD40" s="34">
+      <c r="AD40" s="32">
         <v>55</v>
       </c>
-      <c r="AE40" s="34">
+      <c r="AE40" s="32">
         <v>42</v>
       </c>
-      <c r="AF40" s="34">
+      <c r="AF40" s="32">
         <v>69</v>
       </c>
-      <c r="AG40" s="34">
+      <c r="AG40" s="32">
         <v>62</v>
       </c>
-      <c r="AH40" s="34">
+      <c r="AH40" s="32">
         <v>85</v>
       </c>
-      <c r="AI40" s="34">
+      <c r="AI40" s="32">
         <v>56</v>
       </c>
-      <c r="AJ40" s="34">
+      <c r="AJ40" s="32">
         <v>74</v>
       </c>
-      <c r="AK40" s="57">
+      <c r="AK40" s="49">
         <v>65</v>
       </c>
-      <c r="AL40" s="57">
+      <c r="AL40" s="49">
         <v>55</v>
       </c>
-      <c r="AM40" s="57">
+      <c r="AM40" s="49">
         <v>65</v>
       </c>
-      <c r="AN40" s="57">
+      <c r="AN40" s="49">
         <v>56</v>
       </c>
-      <c r="AO40" s="57">
+      <c r="AO40" s="49">
         <v>65</v>
       </c>
-      <c r="AP40" s="27">
+      <c r="AP40" s="26">
         <v>67</v>
       </c>
-      <c r="AQ40" s="27">
+      <c r="AQ40" s="26">
         <v>61</v>
       </c>
-      <c r="AR40" s="27">
+      <c r="AR40" s="26">
         <v>59</v>
       </c>
-      <c r="AS40" s="27">
+      <c r="AS40" s="26">
         <v>48</v>
       </c>
-      <c r="AT40" s="27">
+      <c r="AT40" s="26">
         <v>52</v>
       </c>
-      <c r="AU40" s="27">
+      <c r="AU40" s="26">
         <v>53</v>
       </c>
-      <c r="AV40" s="27">
+      <c r="AV40" s="26">
         <v>72</v>
       </c>
-      <c r="AW40" s="27">
+      <c r="AW40" s="26">
         <v>63</v>
       </c>
-      <c r="AX40" s="27">
+      <c r="AX40" s="26">
         <v>45</v>
       </c>
-      <c r="AY40" s="27">
+      <c r="AY40" s="26">
         <v>41</v>
       </c>
-      <c r="AZ40" s="27">
+      <c r="AZ40" s="26">
         <v>48</v>
       </c>
-      <c r="BA40" s="27">
+      <c r="BA40" s="26">
         <v>45</v>
       </c>
-      <c r="BB40" s="27">
+      <c r="BB40" s="26">
         <v>46</v>
       </c>
-      <c r="BC40" s="27">
+      <c r="BC40" s="26">
         <v>50</v>
       </c>
-      <c r="BD40" s="27">
+      <c r="BD40" s="26">
         <v>53</v>
       </c>
-      <c r="BE40" s="27">
+      <c r="BE40" s="26">
         <v>35</v>
       </c>
-      <c r="BF40" s="27">
+      <c r="BF40" s="26">
         <v>59</v>
       </c>
-      <c r="BG40" s="27">
+      <c r="BG40" s="26">
         <v>43</v>
       </c>
-      <c r="BH40" s="27">
+      <c r="BH40" s="26">
         <v>33</v>
       </c>
-      <c r="BI40" s="57">
+      <c r="BI40" s="49">
         <v>43</v>
       </c>
-      <c r="BJ40" s="57">
+      <c r="BJ40" s="49">
         <v>44</v>
       </c>
-      <c r="BK40" s="27">
+      <c r="BK40" s="26">
         <v>37</v>
       </c>
-      <c r="BL40" s="72">
+      <c r="BL40" s="26">
         <v>49</v>
       </c>
+      <c r="BM40" s="49">
+        <v>38</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A41" s="34" t="s">
+    <row r="41" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A41" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="27">
+      <c r="B41" s="26">
         <v>37</v>
       </c>
-      <c r="C41" s="27">
+      <c r="C41" s="26">
         <v>23</v>
       </c>
-      <c r="D41" s="27">
+      <c r="D41" s="26">
         <v>33</v>
       </c>
-      <c r="E41" s="27">
+      <c r="E41" s="26">
         <v>33</v>
       </c>
-      <c r="F41" s="27">
+      <c r="F41" s="26">
         <v>38</v>
       </c>
-      <c r="G41" s="27">
+      <c r="G41" s="26">
         <v>37</v>
       </c>
-      <c r="H41" s="27">
+      <c r="H41" s="26">
         <v>39</v>
       </c>
-      <c r="I41" s="27">
+      <c r="I41" s="26">
         <v>35</v>
       </c>
-      <c r="J41" s="27">
+      <c r="J41" s="26">
         <v>39</v>
       </c>
-      <c r="K41" s="27">
+      <c r="K41" s="26">
         <v>39</v>
       </c>
-      <c r="L41" s="27">
+      <c r="L41" s="26">
         <v>39</v>
       </c>
-      <c r="M41" s="27">
+      <c r="M41" s="26">
         <v>29</v>
       </c>
-      <c r="N41" s="34">
+      <c r="N41" s="32">
         <v>26</v>
       </c>
-      <c r="O41" s="34">
+      <c r="O41" s="32">
         <v>27</v>
       </c>
-      <c r="P41" s="34">
+      <c r="P41" s="32">
         <v>16</v>
       </c>
-      <c r="Q41" s="34">
+      <c r="Q41" s="32">
         <v>27</v>
       </c>
-      <c r="R41" s="34">
+      <c r="R41" s="32">
         <v>34</v>
       </c>
-      <c r="S41" s="34">
+      <c r="S41" s="32">
         <v>46</v>
       </c>
-      <c r="T41" s="34">
+      <c r="T41" s="32">
         <v>27</v>
       </c>
-      <c r="U41" s="34">
+      <c r="U41" s="32">
         <v>36</v>
       </c>
-      <c r="V41" s="34">
+      <c r="V41" s="32">
         <v>13</v>
       </c>
-      <c r="W41" s="34">
+      <c r="W41" s="32">
         <v>25</v>
       </c>
-      <c r="X41" s="34">
+      <c r="X41" s="32">
         <v>30</v>
       </c>
-      <c r="Y41" s="34">
+      <c r="Y41" s="32">
         <v>19</v>
       </c>
-      <c r="Z41" s="34">
+      <c r="Z41" s="32">
         <v>39</v>
       </c>
-      <c r="AA41" s="34">
+      <c r="AA41" s="32">
         <v>20</v>
       </c>
-      <c r="AB41" s="34">
+      <c r="AB41" s="32">
         <v>20</v>
       </c>
-      <c r="AC41" s="34">
+      <c r="AC41" s="32">
         <v>29</v>
       </c>
-      <c r="AD41" s="34">
+      <c r="AD41" s="32">
         <v>25</v>
       </c>
-      <c r="AE41" s="34">
+      <c r="AE41" s="32">
         <v>29</v>
       </c>
-      <c r="AF41" s="34">
+      <c r="AF41" s="32">
         <v>27</v>
       </c>
-      <c r="AG41" s="34">
+      <c r="AG41" s="32">
         <v>38</v>
       </c>
-      <c r="AH41" s="34">
+      <c r="AH41" s="32">
         <v>30</v>
       </c>
-      <c r="AI41" s="34">
+      <c r="AI41" s="32">
         <v>24</v>
       </c>
-      <c r="AJ41" s="34">
+      <c r="AJ41" s="32">
         <v>19</v>
       </c>
-      <c r="AK41" s="57">
+      <c r="AK41" s="49">
         <v>34</v>
       </c>
-      <c r="AL41" s="57">
+      <c r="AL41" s="49">
         <v>44</v>
       </c>
-      <c r="AM41" s="57">
+      <c r="AM41" s="49">
         <v>25</v>
       </c>
-      <c r="AN41" s="57">
+      <c r="AN41" s="49">
         <v>20</v>
       </c>
-      <c r="AO41" s="57">
+      <c r="AO41" s="49">
         <v>29</v>
       </c>
-      <c r="AP41" s="27">
+      <c r="AP41" s="26">
         <v>26</v>
       </c>
-      <c r="AQ41" s="27">
+      <c r="AQ41" s="26">
         <v>28</v>
       </c>
-      <c r="AR41" s="27">
+      <c r="AR41" s="26">
         <v>31</v>
       </c>
-      <c r="AS41" s="27">
+      <c r="AS41" s="26">
         <v>29</v>
       </c>
-      <c r="AT41" s="27">
+      <c r="AT41" s="26">
         <v>16</v>
       </c>
-      <c r="AU41" s="27">
+      <c r="AU41" s="26">
         <v>18</v>
       </c>
-      <c r="AV41" s="27">
+      <c r="AV41" s="26">
         <v>17</v>
       </c>
-      <c r="AW41" s="27">
+      <c r="AW41" s="26">
         <v>23</v>
       </c>
-      <c r="AX41" s="27">
+      <c r="AX41" s="26">
         <v>15</v>
       </c>
-      <c r="AY41" s="27">
+      <c r="AY41" s="26">
         <v>17</v>
       </c>
-      <c r="AZ41" s="27">
+      <c r="AZ41" s="26">
         <v>15</v>
       </c>
-      <c r="BA41" s="27">
+      <c r="BA41" s="26">
         <v>24</v>
       </c>
-      <c r="BB41" s="27">
+      <c r="BB41" s="26">
         <v>30</v>
       </c>
-      <c r="BC41" s="27">
+      <c r="BC41" s="26">
         <v>26</v>
       </c>
-      <c r="BD41" s="27">
+      <c r="BD41" s="26">
         <v>22</v>
       </c>
-      <c r="BE41" s="27">
+      <c r="BE41" s="26">
         <v>26</v>
       </c>
-      <c r="BF41" s="27">
+      <c r="BF41" s="26">
         <v>25</v>
       </c>
-      <c r="BG41" s="27">
+      <c r="BG41" s="26">
         <v>19</v>
       </c>
-      <c r="BH41" s="27">
+      <c r="BH41" s="26">
         <v>20</v>
       </c>
-      <c r="BI41" s="57">
+      <c r="BI41" s="49">
         <v>24</v>
       </c>
-      <c r="BJ41" s="57">
+      <c r="BJ41" s="49">
         <v>27</v>
       </c>
-      <c r="BK41" s="27">
+      <c r="BK41" s="26">
         <v>14</v>
       </c>
-      <c r="BL41" s="72">
+      <c r="BL41" s="26">
         <v>24</v>
       </c>
+      <c r="BM41" s="49">
+        <v>16</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A42" s="34" t="s">
+    <row r="42" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A42" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="26">
         <v>34</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="26">
         <v>18</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D42" s="26">
         <v>37</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E42" s="26">
         <v>29</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F42" s="26">
         <v>32</v>
       </c>
-      <c r="G42" s="27">
+      <c r="G42" s="26">
         <v>38</v>
       </c>
-      <c r="H42" s="27">
+      <c r="H42" s="26">
         <v>39</v>
       </c>
-      <c r="I42" s="27">
+      <c r="I42" s="26">
         <v>38</v>
       </c>
-      <c r="J42" s="27">
+      <c r="J42" s="26">
         <v>37</v>
       </c>
-      <c r="K42" s="27">
+      <c r="K42" s="26">
         <v>37</v>
       </c>
-      <c r="L42" s="27">
+      <c r="L42" s="26">
         <v>24</v>
       </c>
-      <c r="M42" s="27">
+      <c r="M42" s="26">
         <v>28</v>
       </c>
-      <c r="N42" s="34">
+      <c r="N42" s="32">
         <v>26</v>
       </c>
-      <c r="O42" s="34">
+      <c r="O42" s="32">
         <v>29</v>
       </c>
-      <c r="P42" s="34">
+      <c r="P42" s="32">
         <v>27</v>
       </c>
-      <c r="Q42" s="34">
+      <c r="Q42" s="32">
         <v>27</v>
       </c>
-      <c r="R42" s="34">
+      <c r="R42" s="32">
         <v>23</v>
       </c>
-      <c r="S42" s="34">
+      <c r="S42" s="32">
         <v>13</v>
       </c>
-      <c r="T42" s="34">
+      <c r="T42" s="32">
         <v>22</v>
       </c>
-      <c r="U42" s="34">
+      <c r="U42" s="32">
         <v>27</v>
       </c>
-      <c r="V42" s="34">
+      <c r="V42" s="32">
         <v>14</v>
       </c>
-      <c r="W42" s="34">
+      <c r="W42" s="32">
         <v>24</v>
       </c>
-      <c r="X42" s="34">
+      <c r="X42" s="32">
         <v>23</v>
       </c>
-      <c r="Y42" s="34">
+      <c r="Y42" s="32">
         <v>32</v>
       </c>
-      <c r="Z42" s="34">
+      <c r="Z42" s="32">
         <v>30</v>
       </c>
-      <c r="AA42" s="34">
+      <c r="AA42" s="32">
         <v>27</v>
       </c>
-      <c r="AB42" s="34">
+      <c r="AB42" s="32">
         <v>30</v>
       </c>
-      <c r="AC42" s="34">
+      <c r="AC42" s="32">
         <v>29</v>
       </c>
-      <c r="AD42" s="34">
+      <c r="AD42" s="32">
         <v>35</v>
       </c>
-      <c r="AE42" s="34">
+      <c r="AE42" s="32">
         <v>26</v>
       </c>
-      <c r="AF42" s="34">
+      <c r="AF42" s="32">
         <v>24</v>
       </c>
-      <c r="AG42" s="34">
+      <c r="AG42" s="32">
         <v>33</v>
       </c>
-      <c r="AH42" s="34">
+      <c r="AH42" s="32">
         <v>26</v>
       </c>
-      <c r="AI42" s="34">
+      <c r="AI42" s="32">
         <v>23</v>
       </c>
-      <c r="AJ42" s="34">
+      <c r="AJ42" s="32">
         <v>25</v>
       </c>
-      <c r="AK42" s="57">
+      <c r="AK42" s="49">
         <v>24</v>
       </c>
-      <c r="AL42" s="57">
+      <c r="AL42" s="49">
         <v>33</v>
       </c>
-      <c r="AM42" s="57">
+      <c r="AM42" s="49">
         <v>18</v>
       </c>
-      <c r="AN42" s="57">
+      <c r="AN42" s="49">
         <v>29</v>
       </c>
-      <c r="AO42" s="57">
+      <c r="AO42" s="49">
         <v>22</v>
       </c>
-      <c r="AP42" s="27">
+      <c r="AP42" s="26">
         <v>25</v>
       </c>
-      <c r="AQ42" s="27">
+      <c r="AQ42" s="26">
         <v>21</v>
       </c>
-      <c r="AR42" s="27">
+      <c r="AR42" s="26">
         <v>18</v>
       </c>
-      <c r="AS42" s="27">
+      <c r="AS42" s="26">
         <v>29</v>
       </c>
-      <c r="AT42" s="27">
+      <c r="AT42" s="26">
         <v>23</v>
       </c>
-      <c r="AU42" s="27">
+      <c r="AU42" s="26">
         <v>27</v>
       </c>
-      <c r="AV42" s="27">
+      <c r="AV42" s="26">
         <v>18</v>
       </c>
-      <c r="AW42" s="27">
+      <c r="AW42" s="26">
         <v>23</v>
       </c>
-      <c r="AX42" s="27">
+      <c r="AX42" s="26">
         <v>22</v>
       </c>
-      <c r="AY42" s="27">
+      <c r="AY42" s="26">
         <v>23</v>
       </c>
-      <c r="AZ42" s="27">
+      <c r="AZ42" s="26">
         <v>21</v>
       </c>
-      <c r="BA42" s="27">
+      <c r="BA42" s="26">
         <v>22</v>
       </c>
-      <c r="BB42" s="27">
+      <c r="BB42" s="26">
         <v>17</v>
       </c>
-      <c r="BC42" s="27">
+      <c r="BC42" s="26">
         <v>29</v>
       </c>
-      <c r="BD42" s="27">
+      <c r="BD42" s="26">
         <v>24</v>
       </c>
-      <c r="BE42" s="27">
+      <c r="BE42" s="26">
         <v>22</v>
       </c>
-      <c r="BF42" s="27">
+      <c r="BF42" s="26">
         <v>16</v>
       </c>
-      <c r="BG42" s="27">
+      <c r="BG42" s="26">
         <v>22</v>
       </c>
-      <c r="BH42" s="27">
+      <c r="BH42" s="26">
         <v>15</v>
       </c>
-      <c r="BI42" s="57">
+      <c r="BI42" s="49">
         <v>17</v>
       </c>
-      <c r="BJ42" s="57">
+      <c r="BJ42" s="49">
         <v>22</v>
       </c>
-      <c r="BK42" s="27">
+      <c r="BK42" s="26">
         <v>16</v>
       </c>
-      <c r="BL42" s="72">
+      <c r="BL42" s="26">
         <v>22</v>
       </c>
+      <c r="BM42" s="49">
+        <v>25</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A43" s="35" t="s">
+    <row r="43" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A43" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="8">
         <v>16</v>
       </c>
       <c r="C43" s="8">
         <v>37</v>
       </c>
       <c r="D43" s="8">
         <v>41</v>
       </c>
       <c r="E43" s="8">
         <v>27</v>
       </c>
       <c r="F43" s="8">
         <v>27</v>
       </c>
       <c r="G43" s="8">
         <v>23</v>
       </c>
       <c r="H43" s="8">
         <v>38</v>
       </c>
       <c r="I43" s="8">
         <v>51</v>
       </c>
       <c r="J43" s="8">
         <v>37</v>
       </c>
       <c r="K43" s="8">
         <v>23</v>
       </c>
       <c r="L43" s="8">
         <v>25</v>
       </c>
       <c r="M43" s="8">
         <v>41</v>
       </c>
-      <c r="N43" s="35">
+      <c r="N43" s="33">
         <v>31</v>
       </c>
-      <c r="O43" s="35">
+      <c r="O43" s="33">
         <v>31</v>
       </c>
-      <c r="P43" s="35">
+      <c r="P43" s="33">
         <v>21</v>
       </c>
-      <c r="Q43" s="35">
+      <c r="Q43" s="33">
         <v>26</v>
       </c>
-      <c r="R43" s="35">
+      <c r="R43" s="33">
         <v>27</v>
       </c>
-      <c r="S43" s="35">
+      <c r="S43" s="33">
         <v>21</v>
       </c>
-      <c r="T43" s="35">
+      <c r="T43" s="33">
         <v>28</v>
       </c>
-      <c r="U43" s="35">
+      <c r="U43" s="33">
         <v>40</v>
       </c>
-      <c r="V43" s="35">
+      <c r="V43" s="33">
         <v>21</v>
       </c>
-      <c r="W43" s="35">
+      <c r="W43" s="33">
         <v>30</v>
       </c>
-      <c r="X43" s="35">
+      <c r="X43" s="33">
         <v>24</v>
       </c>
-      <c r="Y43" s="35">
+      <c r="Y43" s="33">
         <v>26</v>
       </c>
-      <c r="Z43" s="35">
+      <c r="Z43" s="33">
         <v>27</v>
       </c>
-      <c r="AA43" s="35">
+      <c r="AA43" s="33">
         <v>30</v>
       </c>
-      <c r="AB43" s="35">
+      <c r="AB43" s="33">
         <v>24</v>
       </c>
-      <c r="AC43" s="35">
+      <c r="AC43" s="33">
         <v>24</v>
       </c>
-      <c r="AD43" s="35">
+      <c r="AD43" s="33">
         <v>34</v>
       </c>
-      <c r="AE43" s="35">
+      <c r="AE43" s="33">
         <v>24</v>
       </c>
-      <c r="AF43" s="35">
+      <c r="AF43" s="33">
         <v>44</v>
       </c>
-      <c r="AG43" s="35">
+      <c r="AG43" s="33">
         <v>26</v>
       </c>
-      <c r="AH43" s="35">
+      <c r="AH43" s="33">
         <v>29</v>
       </c>
-      <c r="AI43" s="35">
+      <c r="AI43" s="33">
         <v>27</v>
       </c>
-      <c r="AJ43" s="35">
+      <c r="AJ43" s="33">
         <v>27</v>
       </c>
       <c r="AK43" s="14">
         <v>36</v>
       </c>
       <c r="AL43" s="14">
         <v>24</v>
       </c>
       <c r="AM43" s="14">
         <v>29</v>
       </c>
       <c r="AN43" s="14">
         <v>21</v>
       </c>
       <c r="AO43" s="14">
         <v>28</v>
       </c>
       <c r="AP43" s="8">
         <v>26</v>
       </c>
       <c r="AQ43" s="8">
         <v>25</v>
       </c>
       <c r="AR43" s="8">
         <v>26</v>
@@ -8441,7643 +8508,7761 @@
       </c>
       <c r="BD43" s="8">
         <v>18</v>
       </c>
       <c r="BE43" s="8">
         <v>30</v>
       </c>
       <c r="BF43" s="8">
         <v>20</v>
       </c>
       <c r="BG43" s="8">
         <v>23</v>
       </c>
       <c r="BH43" s="8">
         <v>14</v>
       </c>
       <c r="BI43" s="14">
         <v>19</v>
       </c>
       <c r="BJ43" s="14">
         <v>15</v>
       </c>
       <c r="BK43" s="8">
         <v>23</v>
       </c>
-      <c r="BL43" s="73">
+      <c r="BL43" s="8">
         <v>17</v>
       </c>
+      <c r="BM43" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="20" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="19" customFormat="1" ht="11.25">
       <c r="A44" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="9"/>
       <c r="W44" s="9"/>
       <c r="X44" s="9"/>
       <c r="Y44" s="9"/>
       <c r="Z44" s="9"/>
       <c r="AA44" s="9"/>
       <c r="AB44" s="9"/>
       <c r="AC44" s="9"/>
       <c r="AD44" s="9"/>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:BL2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BL30"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A30:BM30"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A132" sqref="A132"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
+      <selection pane="bottomLeft" activeCell="BJ6" sqref="BJ6:BM6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="50" max="52" width="5.85546875" style="20"/>
+    <col min="1" max="1" width="12.5703125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" style="19" hidden="1" customWidth="1"/>
+    <col min="3" max="49" width="0" style="19" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="5.85546875" style="19"/>
+    <col min="51" max="51" width="8" style="19" customWidth="1"/>
+    <col min="52" max="52" width="5.85546875" style="19"/>
     <col min="53" max="53" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="57" width="5.85546875" style="1"/>
-    <col min="58" max="59" width="7.140625" style="1" customWidth="1"/>
+    <col min="58" max="58" width="8.42578125" style="1" customWidth="1"/>
+    <col min="59" max="59" width="7.140625" style="1" customWidth="1"/>
     <col min="60" max="60" width="7.5703125" style="1" customWidth="1"/>
     <col min="61" max="61" width="8.5703125" style="1" customWidth="1"/>
-    <col min="62" max="62" width="8.140625" style="1" customWidth="1"/>
-    <col min="63" max="63" width="7.42578125" style="1" customWidth="1"/>
+    <col min="62" max="63" width="7.42578125" style="1" customWidth="1"/>
     <col min="64" max="64" width="7.7109375" style="1" customWidth="1"/>
-    <col min="65" max="16384" width="5.85546875" style="1"/>
+    <col min="65" max="65" width="7.28515625" style="1" customWidth="1"/>
+    <col min="66" max="16384" width="5.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64">
-      <c r="A2" s="78" t="s">
+    <row r="2" spans="1:65">
+      <c r="A2" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="78"/>
-[...61 lines deleted...]
-      <c r="BL2" s="78"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="65"/>
+      <c r="AY2" s="65"/>
+      <c r="AZ2" s="65"/>
+      <c r="BA2" s="65"/>
+      <c r="BB2" s="65"/>
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="65"/>
+      <c r="BE2" s="65"/>
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="65"/>
+      <c r="BJ2" s="65"/>
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
     </row>
-    <row r="3" spans="1:64">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
     </row>
-    <row r="4" spans="1:64">
-[...39 lines deleted...]
-      <c r="AN4" s="40"/>
+    <row r="4" spans="1:65">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
     </row>
-    <row r="5" spans="1:64" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:65" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
-      <c r="AL5" s="41"/>
-[...9 lines deleted...]
-      <c r="AV5" s="41"/>
+      <c r="AL5" s="38"/>
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="38"/>
+      <c r="AO5" s="38"/>
+      <c r="AP5" s="38"/>
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="38"/>
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="38"/>
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="38"/>
       <c r="AW5" s="2"/>
-      <c r="AX5" s="41"/>
-      <c r="AY5" s="90" t="s">
+      <c r="AX5" s="38"/>
+      <c r="AY5" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="AZ5" s="90"/>
-[...11 lines deleted...]
-      <c r="BL5" s="90"/>
+      <c r="AZ5" s="81"/>
+      <c r="BA5" s="81"/>
+      <c r="BB5" s="81"/>
+      <c r="BC5" s="81"/>
+      <c r="BD5" s="81"/>
+      <c r="BE5" s="81"/>
+      <c r="BF5" s="81"/>
+      <c r="BG5" s="81"/>
+      <c r="BH5" s="81"/>
+      <c r="BI5" s="81"/>
+      <c r="BJ5" s="81"/>
+      <c r="BK5" s="81"/>
+      <c r="BL5" s="81"/>
+      <c r="BM5" s="81"/>
     </row>
-    <row r="6" spans="1:64" s="20" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="79">
+    <row r="6" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A6" s="70"/>
+      <c r="B6" s="66">
         <v>2021</v>
       </c>
-      <c r="C6" s="80"/>
-[...10 lines deleted...]
-      <c r="N6" s="87">
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="74">
         <v>2022</v>
       </c>
-      <c r="O6" s="88"/>
-[...10 lines deleted...]
-      <c r="Z6" s="87">
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="70"/>
+      <c r="Z6" s="74">
         <v>2023</v>
       </c>
-      <c r="AA6" s="88"/>
-[...10 lines deleted...]
-      <c r="AL6" s="85">
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="70"/>
+      <c r="AL6" s="72">
         <v>2024</v>
       </c>
-      <c r="AM6" s="86"/>
-[...10 lines deleted...]
-      <c r="AX6" s="79">
+      <c r="AM6" s="73"/>
+      <c r="AN6" s="73"/>
+      <c r="AO6" s="73"/>
+      <c r="AP6" s="73"/>
+      <c r="AQ6" s="73"/>
+      <c r="AR6" s="73"/>
+      <c r="AS6" s="73"/>
+      <c r="AT6" s="73"/>
+      <c r="AU6" s="73"/>
+      <c r="AV6" s="73"/>
+      <c r="AW6" s="73"/>
+      <c r="AX6" s="66">
         <v>2025</v>
       </c>
-      <c r="AY6" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="79">
+      <c r="AY6" s="67"/>
+      <c r="AZ6" s="67"/>
+      <c r="BA6" s="67"/>
+      <c r="BB6" s="67"/>
+      <c r="BC6" s="67"/>
+      <c r="BD6" s="67"/>
+      <c r="BE6" s="67"/>
+      <c r="BF6" s="67"/>
+      <c r="BG6" s="67"/>
+      <c r="BH6" s="67"/>
+      <c r="BI6" s="76"/>
+      <c r="BJ6" s="66">
         <v>2026</v>
       </c>
-      <c r="BK6" s="80"/>
-      <c r="BL6" s="80"/>
+      <c r="BK6" s="67"/>
+      <c r="BL6" s="67"/>
+      <c r="BM6" s="67"/>
     </row>
-    <row r="7" spans="1:64" s="20" customFormat="1" ht="39.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="25" t="s">
+    <row r="7" spans="1:65" s="19" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A7" s="71"/>
+      <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C7" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="43" t="s">
+      <c r="D7" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="E7" s="43" t="s">
+      <c r="E7" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="43" t="s">
+      <c r="F7" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="G7" s="43" t="s">
+      <c r="G7" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="43" t="s">
+      <c r="H7" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="43" t="s">
+      <c r="I7" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="43" t="s">
+      <c r="J7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="K7" s="26" t="s">
+      <c r="K7" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="43" t="s">
+      <c r="L7" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="26" t="s">
+      <c r="M7" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="N7" s="25" t="s">
+      <c r="N7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="26" t="s">
+      <c r="O7" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="43" t="s">
+      <c r="P7" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="43" t="s">
+      <c r="Q7" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="43" t="s">
+      <c r="R7" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="S7" s="43" t="s">
+      <c r="S7" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="T7" s="43" t="s">
+      <c r="T7" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="U7" s="43" t="s">
+      <c r="U7" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="V7" s="43" t="s">
+      <c r="V7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="W7" s="26" t="s">
+      <c r="W7" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="43" t="s">
+      <c r="X7" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="26" t="s">
+      <c r="Y7" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="Z7" s="25" t="s">
+      <c r="Z7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="26" t="s">
+      <c r="AA7" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="AB7" s="43" t="s">
+      <c r="AB7" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="AC7" s="43" t="s">
+      <c r="AC7" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="AD7" s="43" t="s">
+      <c r="AD7" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="AE7" s="43" t="s">
+      <c r="AE7" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="AF7" s="43" t="s">
+      <c r="AF7" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AG7" s="43" t="s">
+      <c r="AG7" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AH7" s="43" t="s">
+      <c r="AH7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AI7" s="26" t="s">
+      <c r="AI7" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="43" t="s">
+      <c r="AJ7" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="23" t="s">
+      <c r="AK7" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AL7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AN7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AO7" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AP7" s="16" t="s">
         <v>32</v>
       </c>
       <c r="AQ7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="AR7" s="17" t="s">
         <v>15</v>
       </c>
       <c r="AS7" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AT7" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AU7" s="21" t="s">
+      <c r="AU7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AV7" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="AW7" s="23" t="s">
+      <c r="AW7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="AX7" s="63" t="s">
+      <c r="AX7" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AY7" s="63" t="s">
+      <c r="AY7" s="55" t="s">
         <v>18</v>
       </c>
       <c r="AZ7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="BA7" s="17" t="s">
         <v>20</v>
       </c>
       <c r="BB7" s="17" t="s">
         <v>48</v>
       </c>
       <c r="BC7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BD7" s="17" t="s">
         <v>15</v>
       </c>
       <c r="BE7" s="17" t="s">
         <v>16</v>
       </c>
       <c r="BF7" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="BG7" s="21" t="s">
+      <c r="BG7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="BI7" s="23" t="s">
+      <c r="BI7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="BJ7" s="63" t="s">
+      <c r="BJ7" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="BK7" s="63" t="s">
+      <c r="BK7" s="55" t="s">
         <v>18</v>
       </c>
       <c r="BL7" s="17" t="s">
         <v>19</v>
       </c>
+      <c r="BM7" s="17" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="65" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="91" t="s">
+    <row r="8" spans="1:65" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="91"/>
-[...61 lines deleted...]
-      <c r="BL8" s="91"/>
+      <c r="B8" s="77"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="77"/>
+      <c r="M8" s="77"/>
+      <c r="N8" s="77"/>
+      <c r="O8" s="77"/>
+      <c r="P8" s="77"/>
+      <c r="Q8" s="77"/>
+      <c r="R8" s="77"/>
+      <c r="S8" s="77"/>
+      <c r="T8" s="77"/>
+      <c r="U8" s="77"/>
+      <c r="V8" s="77"/>
+      <c r="W8" s="77"/>
+      <c r="X8" s="77"/>
+      <c r="Y8" s="77"/>
+      <c r="Z8" s="77"/>
+      <c r="AA8" s="77"/>
+      <c r="AB8" s="77"/>
+      <c r="AC8" s="77"/>
+      <c r="AD8" s="77"/>
+      <c r="AE8" s="77"/>
+      <c r="AF8" s="77"/>
+      <c r="AG8" s="77"/>
+      <c r="AH8" s="77"/>
+      <c r="AI8" s="77"/>
+      <c r="AJ8" s="77"/>
+      <c r="AK8" s="77"/>
+      <c r="AL8" s="77"/>
+      <c r="AM8" s="77"/>
+      <c r="AN8" s="77"/>
+      <c r="AO8" s="77"/>
+      <c r="AP8" s="77"/>
+      <c r="AQ8" s="77"/>
+      <c r="AR8" s="77"/>
+      <c r="AS8" s="77"/>
+      <c r="AT8" s="77"/>
+      <c r="AU8" s="77"/>
+      <c r="AV8" s="77"/>
+      <c r="AW8" s="77"/>
+      <c r="AX8" s="77"/>
+      <c r="AY8" s="77"/>
+      <c r="AZ8" s="77"/>
+      <c r="BA8" s="77"/>
+      <c r="BB8" s="77"/>
+      <c r="BC8" s="77"/>
+      <c r="BD8" s="77"/>
+      <c r="BE8" s="77"/>
+      <c r="BF8" s="77"/>
+      <c r="BG8" s="77"/>
+      <c r="BH8" s="77"/>
+      <c r="BI8" s="77"/>
+      <c r="BJ8" s="77"/>
+      <c r="BK8" s="77"/>
+      <c r="BL8" s="77"/>
+      <c r="BM8" s="77"/>
     </row>
-    <row r="9" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A9" s="31" t="s">
+    <row r="9" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A9" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="43">
         <v>26.38</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="34">
         <v>24.56</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="34">
         <v>23.7</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="34">
         <v>23.89</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="34">
         <v>24.07</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="34">
         <v>24.65</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="34">
         <v>25.02</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="34">
         <v>25.02</v>
       </c>
-      <c r="J9" s="18">
+      <c r="J9" s="34">
         <v>25.36</v>
       </c>
-      <c r="K9" s="18">
+      <c r="K9" s="34">
         <v>25.28</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="34">
         <v>25.21</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="34">
         <v>25.02</v>
       </c>
-      <c r="N9" s="36">
+      <c r="N9" s="34">
         <v>18.239999999999998</v>
       </c>
-      <c r="O9" s="36">
+      <c r="O9" s="34">
         <v>20.399999999999999</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="34">
         <v>20.27</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="34">
         <v>20.21</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="34">
         <v>20.239999999999998</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="34">
         <v>20.81</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="34">
         <v>21.07</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="34">
         <v>21.16</v>
       </c>
-      <c r="V9" s="36">
+      <c r="V9" s="34">
         <v>20.51</v>
       </c>
-      <c r="W9" s="36">
+      <c r="W9" s="34">
         <v>20.54</v>
       </c>
-      <c r="X9" s="36">
+      <c r="X9" s="34">
         <v>20.9</v>
       </c>
-      <c r="Y9" s="36">
+      <c r="Y9" s="34">
         <v>20.7</v>
       </c>
-      <c r="Z9" s="36">
+      <c r="Z9" s="34">
         <v>20.53</v>
       </c>
-      <c r="AA9" s="36">
+      <c r="AA9" s="34">
         <v>20.260000000000002</v>
       </c>
-      <c r="AB9" s="36">
+      <c r="AB9" s="34">
         <v>20.329999999999998</v>
       </c>
-      <c r="AC9" s="36">
+      <c r="AC9" s="34">
         <v>20.09</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AD9" s="34">
         <v>20.38</v>
       </c>
-      <c r="AE9" s="18">
+      <c r="AE9" s="34">
         <v>20.36</v>
       </c>
-      <c r="AF9" s="18">
+      <c r="AF9" s="34">
         <v>20.32</v>
       </c>
-      <c r="AG9" s="18">
+      <c r="AG9" s="34">
         <v>20.6</v>
       </c>
-      <c r="AH9" s="18">
+      <c r="AH9" s="34">
         <v>20.65</v>
       </c>
-      <c r="AI9" s="18">
+      <c r="AI9" s="34">
         <v>20.67</v>
       </c>
-      <c r="AJ9" s="18">
+      <c r="AJ9" s="34">
         <v>20.69</v>
       </c>
-      <c r="AK9" s="18">
+      <c r="AK9" s="34">
         <v>20.58</v>
       </c>
-      <c r="AL9" s="18">
+      <c r="AL9" s="34">
         <v>19.440000000000001</v>
       </c>
-      <c r="AM9" s="18">
+      <c r="AM9" s="34">
         <v>19.63</v>
       </c>
-      <c r="AN9" s="18">
+      <c r="AN9" s="34">
         <v>19.11</v>
       </c>
-      <c r="AO9" s="18">
+      <c r="AO9" s="34">
         <v>19.440000000000001</v>
       </c>
-      <c r="AP9" s="18">
+      <c r="AP9" s="34">
         <v>19.46</v>
       </c>
-      <c r="AQ9" s="18">
+      <c r="AQ9" s="34">
         <v>19.37</v>
       </c>
-      <c r="AR9" s="18">
+      <c r="AR9" s="34">
         <v>19.510000000000002</v>
       </c>
-      <c r="AS9" s="18">
+      <c r="AS9" s="34">
         <v>19.34</v>
       </c>
-      <c r="AT9" s="18">
+      <c r="AT9" s="34">
         <v>19.29</v>
       </c>
-      <c r="AU9" s="18">
+      <c r="AU9" s="34">
         <v>19.25</v>
       </c>
-      <c r="AV9" s="18">
+      <c r="AV9" s="34">
         <v>19.190000000000001</v>
       </c>
-      <c r="AW9" s="18">
+      <c r="AW9" s="34">
         <v>19.09</v>
       </c>
-      <c r="AX9" s="18">
+      <c r="AX9" s="34">
         <v>14.91</v>
       </c>
-      <c r="AY9" s="18">
+      <c r="AY9" s="34">
         <v>16.010000000000002</v>
       </c>
-      <c r="AZ9" s="18">
+      <c r="AZ9" s="34">
         <v>15.81</v>
       </c>
-      <c r="BA9" s="18">
+      <c r="BA9" s="34">
         <v>16.12</v>
       </c>
-      <c r="BB9" s="18">
+      <c r="BB9" s="34">
         <v>16.04</v>
       </c>
-      <c r="BC9" s="18">
+      <c r="BC9" s="34">
         <v>16.309999999999999</v>
       </c>
-      <c r="BD9" s="18">
+      <c r="BD9" s="34">
         <v>16.63</v>
       </c>
-      <c r="BE9" s="18">
+      <c r="BE9" s="34">
         <v>16.47</v>
       </c>
-      <c r="BF9" s="18">
+      <c r="BF9" s="34">
         <v>16.59</v>
       </c>
-      <c r="BG9" s="18">
+      <c r="BG9" s="34">
         <v>16.670000000000002</v>
       </c>
-      <c r="BH9" s="18">
+      <c r="BH9" s="34">
         <v>16.52</v>
       </c>
-      <c r="BI9" s="18">
+      <c r="BI9" s="34">
         <v>16.55</v>
       </c>
-      <c r="BJ9" s="18">
+      <c r="BJ9" s="34">
         <v>16.05</v>
       </c>
-      <c r="BK9" s="18">
+      <c r="BK9" s="34">
         <v>15.47</v>
       </c>
-      <c r="BL9" s="74">
+      <c r="BL9" s="34">
         <v>15.21</v>
       </c>
+      <c r="BM9" s="34">
+        <v>15.21</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A10" s="32" t="s">
+    <row r="10" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A10" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="34">
         <v>29.72</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="34">
         <v>27.11</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="34">
         <v>25.07</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="34">
         <v>25.26</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="34">
         <v>25.34</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="34">
         <v>25.89</v>
       </c>
-      <c r="H10" s="18">
+      <c r="H10" s="34">
         <v>26.16</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="34">
         <v>26.02</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="34">
         <v>26.31</v>
       </c>
-      <c r="K10" s="18">
+      <c r="K10" s="34">
         <v>26.18</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="34">
         <v>26.1</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="34">
         <v>25.81</v>
       </c>
-      <c r="N10" s="36">
+      <c r="N10" s="34">
         <v>17.54</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O10" s="34">
         <v>19.3</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="34">
         <v>19.53</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="34">
         <v>19.59</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="34">
         <v>19.7</v>
       </c>
-      <c r="S10" s="36">
+      <c r="S10" s="34">
         <v>20.43</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="34">
         <v>20.74</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="34">
         <v>20.79</v>
       </c>
-      <c r="V10" s="36">
+      <c r="V10" s="34">
         <v>19.940000000000001</v>
       </c>
-      <c r="W10" s="36">
+      <c r="W10" s="34">
         <v>19.95</v>
       </c>
-      <c r="X10" s="36">
+      <c r="X10" s="34">
         <v>20.350000000000001</v>
       </c>
-      <c r="Y10" s="36">
+      <c r="Y10" s="34">
         <v>20.04</v>
       </c>
-      <c r="Z10" s="36">
+      <c r="Z10" s="34">
         <v>19.690000000000001</v>
       </c>
-      <c r="AA10" s="36">
+      <c r="AA10" s="34">
         <v>19.82</v>
       </c>
-      <c r="AB10" s="36">
+      <c r="AB10" s="34">
         <v>19.68</v>
       </c>
-      <c r="AC10" s="36">
+      <c r="AC10" s="34">
         <v>19.47</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AD10" s="34">
         <v>19.77</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="34">
         <v>19.760000000000002</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF10" s="34">
         <v>19.739999999999998</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG10" s="34">
         <v>20.059999999999999</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AH10" s="34">
         <v>20.05</v>
       </c>
-      <c r="AI10" s="18">
+      <c r="AI10" s="34">
         <v>20.059999999999999</v>
       </c>
-      <c r="AJ10" s="18">
+      <c r="AJ10" s="34">
         <v>20.09</v>
       </c>
-      <c r="AK10" s="18">
+      <c r="AK10" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="AL10" s="18">
+      <c r="AL10" s="34">
         <v>18</v>
       </c>
-      <c r="AM10" s="18">
+      <c r="AM10" s="34">
         <v>18.440000000000001</v>
       </c>
-      <c r="AN10" s="18">
+      <c r="AN10" s="34">
         <v>18.22</v>
       </c>
-      <c r="AO10" s="18">
+      <c r="AO10" s="34">
         <v>18.59</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AP10" s="34">
         <v>18.72</v>
       </c>
-      <c r="AQ10" s="18">
+      <c r="AQ10" s="34">
         <v>18.600000000000001</v>
       </c>
-      <c r="AR10" s="18">
+      <c r="AR10" s="34">
         <v>18.850000000000001</v>
       </c>
-      <c r="AS10" s="18">
+      <c r="AS10" s="34">
         <v>18.79</v>
       </c>
-      <c r="AT10" s="18">
+      <c r="AT10" s="34">
         <v>18.78</v>
       </c>
-      <c r="AU10" s="18">
+      <c r="AU10" s="34">
         <v>18.829999999999998</v>
       </c>
-      <c r="AV10" s="18">
+      <c r="AV10" s="34">
         <v>18.72</v>
       </c>
-      <c r="AW10" s="18">
+      <c r="AW10" s="34">
         <v>18.57</v>
       </c>
-      <c r="AX10" s="18">
+      <c r="AX10" s="34">
         <v>14.95</v>
       </c>
-      <c r="AY10" s="18">
+      <c r="AY10" s="34">
         <v>16</v>
       </c>
-      <c r="AZ10" s="18">
+      <c r="AZ10" s="34">
         <v>15.7</v>
       </c>
-      <c r="BA10" s="18">
+      <c r="BA10" s="34">
         <v>15.91</v>
       </c>
-      <c r="BB10" s="18">
+      <c r="BB10" s="34">
         <v>15.74</v>
       </c>
-      <c r="BC10" s="18">
+      <c r="BC10" s="34">
         <v>16.010000000000002</v>
       </c>
-      <c r="BD10" s="18">
+      <c r="BD10" s="34">
         <v>16.47</v>
       </c>
-      <c r="BE10" s="18">
+      <c r="BE10" s="34">
         <v>16.37</v>
       </c>
-      <c r="BF10" s="18">
+      <c r="BF10" s="34">
         <v>16.47</v>
       </c>
-      <c r="BG10" s="18">
+      <c r="BG10" s="34">
         <v>16.63</v>
       </c>
-      <c r="BH10" s="18">
+      <c r="BH10" s="34">
         <v>16.5</v>
       </c>
-      <c r="BI10" s="18">
+      <c r="BI10" s="34">
         <v>16.55</v>
       </c>
-      <c r="BJ10" s="18">
+      <c r="BJ10" s="34">
         <v>15.87</v>
       </c>
-      <c r="BK10" s="18">
+      <c r="BK10" s="34">
         <v>15.22</v>
       </c>
-      <c r="BL10" s="74">
+      <c r="BL10" s="34">
         <v>14.99</v>
       </c>
+      <c r="BM10" s="34">
+        <v>15.06</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A11" s="32" t="s">
+    <row r="11" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A11" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="34">
         <v>21.63</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="34">
         <v>21.1</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="34">
         <v>22.26</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="34">
         <v>22.21</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="34">
         <v>22.5</v>
       </c>
-      <c r="G11" s="18">
+      <c r="G11" s="34">
         <v>23.64</v>
       </c>
-      <c r="H11" s="18">
+      <c r="H11" s="34">
         <v>24.14</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I11" s="34">
         <v>24.16</v>
       </c>
-      <c r="J11" s="18">
+      <c r="J11" s="34">
         <v>24.96</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K11" s="34">
         <v>24.8</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="34">
         <v>25.02</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="34">
         <v>24.69</v>
       </c>
-      <c r="N11" s="36">
+      <c r="N11" s="34">
         <v>19.09</v>
       </c>
-      <c r="O11" s="36">
+      <c r="O11" s="34">
         <v>23.28</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P11" s="34">
         <v>21.92</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="34">
         <v>21.94</v>
       </c>
-      <c r="R11" s="36">
+      <c r="R11" s="34">
         <v>21.97</v>
       </c>
-      <c r="S11" s="36">
+      <c r="S11" s="34">
         <v>22.08</v>
       </c>
-      <c r="T11" s="36">
+      <c r="T11" s="34">
         <v>21.99</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="34">
         <v>22.4</v>
       </c>
-      <c r="V11" s="36">
+      <c r="V11" s="34">
         <v>22.02</v>
       </c>
-      <c r="W11" s="36">
+      <c r="W11" s="34">
         <v>22.15</v>
       </c>
-      <c r="X11" s="36">
+      <c r="X11" s="34">
         <v>22.14</v>
       </c>
-      <c r="Y11" s="36">
+      <c r="Y11" s="34">
         <v>22.29</v>
       </c>
-      <c r="Z11" s="36">
+      <c r="Z11" s="34">
         <v>18.920000000000002</v>
       </c>
-      <c r="AA11" s="36">
+      <c r="AA11" s="34">
         <v>20.45</v>
       </c>
-      <c r="AB11" s="36">
+      <c r="AB11" s="34">
         <v>21.34</v>
       </c>
-      <c r="AC11" s="36">
+      <c r="AC11" s="34">
         <v>21.1</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AD11" s="34">
         <v>21.05</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE11" s="34">
         <v>20.56</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF11" s="34">
         <v>20.22</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG11" s="34">
         <v>20.399999999999999</v>
       </c>
-      <c r="AH11" s="18">
+      <c r="AH11" s="34">
         <v>20.41</v>
       </c>
-      <c r="AI11" s="18">
+      <c r="AI11" s="34">
         <v>20.64</v>
       </c>
-      <c r="AJ11" s="18">
+      <c r="AJ11" s="34">
         <v>21.09</v>
       </c>
-      <c r="AK11" s="18">
+      <c r="AK11" s="34">
         <v>20.72</v>
       </c>
-      <c r="AL11" s="18">
+      <c r="AL11" s="34">
         <v>21.8</v>
       </c>
-      <c r="AM11" s="18">
+      <c r="AM11" s="34">
         <v>21.7</v>
       </c>
-      <c r="AN11" s="18">
+      <c r="AN11" s="34">
         <v>20.04</v>
       </c>
-      <c r="AO11" s="18">
+      <c r="AO11" s="34">
         <v>20.47</v>
       </c>
-      <c r="AP11" s="18">
+      <c r="AP11" s="34">
         <v>21.53</v>
       </c>
-      <c r="AQ11" s="18">
+      <c r="AQ11" s="34">
         <v>21.08</v>
       </c>
-      <c r="AR11" s="18">
+      <c r="AR11" s="34">
         <v>21.34</v>
       </c>
-      <c r="AS11" s="18">
+      <c r="AS11" s="34">
         <v>21.2</v>
       </c>
-      <c r="AT11" s="18">
+      <c r="AT11" s="34">
         <v>21.12</v>
       </c>
-      <c r="AU11" s="18">
+      <c r="AU11" s="34">
         <v>20.73</v>
       </c>
-      <c r="AV11" s="18">
+      <c r="AV11" s="34">
         <v>20.420000000000002</v>
       </c>
-      <c r="AW11" s="18">
+      <c r="AW11" s="34">
         <v>20.64</v>
       </c>
-      <c r="AX11" s="18">
+      <c r="AX11" s="34">
         <v>17.86</v>
       </c>
-      <c r="AY11" s="18">
+      <c r="AY11" s="34">
         <v>17.899999999999999</v>
       </c>
-      <c r="AZ11" s="18">
+      <c r="AZ11" s="34">
         <v>16.45</v>
       </c>
-      <c r="BA11" s="18">
+      <c r="BA11" s="34">
         <v>15.91</v>
       </c>
-      <c r="BB11" s="18">
+      <c r="BB11" s="34">
         <v>15.87</v>
       </c>
-      <c r="BC11" s="18">
+      <c r="BC11" s="34">
         <v>15.81</v>
       </c>
-      <c r="BD11" s="18">
+      <c r="BD11" s="34">
         <v>15.49</v>
       </c>
-      <c r="BE11" s="18">
+      <c r="BE11" s="34">
         <v>15.16</v>
       </c>
-      <c r="BF11" s="18">
+      <c r="BF11" s="34">
         <v>15.32</v>
       </c>
-      <c r="BG11" s="18">
+      <c r="BG11" s="34">
         <v>15.34</v>
       </c>
-      <c r="BH11" s="18">
+      <c r="BH11" s="34">
         <v>15.35</v>
       </c>
-      <c r="BI11" s="18">
+      <c r="BI11" s="34">
         <v>15.35</v>
       </c>
-      <c r="BJ11" s="18">
+      <c r="BJ11" s="34">
         <v>13.33</v>
       </c>
-      <c r="BK11" s="18">
+      <c r="BK11" s="34">
         <v>15.18</v>
       </c>
-      <c r="BL11" s="74">
+      <c r="BL11" s="34">
         <v>14.59</v>
       </c>
+      <c r="BM11" s="34">
+        <v>14.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A12" s="32" t="s">
+    <row r="12" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A12" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="34">
         <v>17.66</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="34">
         <v>15.94</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="34">
         <v>17.82</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="34">
         <v>17</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="34">
         <v>18</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G12" s="34">
         <v>18.61</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H12" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="34">
         <v>19.34</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J12" s="34">
         <v>19.100000000000001</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="34">
         <v>19.29</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="34">
         <v>19.329999999999998</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="34">
         <v>19.46</v>
       </c>
-      <c r="N12" s="36">
+      <c r="N12" s="34">
         <v>19.440000000000001</v>
       </c>
-      <c r="O12" s="36">
+      <c r="O12" s="34">
         <v>26.66</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="34">
         <v>22.59</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="34">
         <v>21.69</v>
       </c>
-      <c r="R12" s="36">
+      <c r="R12" s="34">
         <v>21.56</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="34">
         <v>21.9</v>
       </c>
-      <c r="T12" s="36">
+      <c r="T12" s="34">
         <v>21.29</v>
       </c>
-      <c r="U12" s="36">
+      <c r="U12" s="34">
         <v>21.14</v>
       </c>
-      <c r="V12" s="36">
+      <c r="V12" s="34">
         <v>20.440000000000001</v>
       </c>
-      <c r="W12" s="36">
+      <c r="W12" s="34">
         <v>20.25</v>
       </c>
-      <c r="X12" s="36">
+      <c r="X12" s="34">
         <v>20.99</v>
       </c>
-      <c r="Y12" s="36">
+      <c r="Y12" s="34">
         <v>21.25</v>
       </c>
-      <c r="Z12" s="36">
+      <c r="Z12" s="34">
         <v>22.21</v>
       </c>
-      <c r="AA12" s="36">
+      <c r="AA12" s="34">
         <v>18.510000000000002</v>
       </c>
-      <c r="AB12" s="36">
+      <c r="AB12" s="34">
         <v>20.29</v>
       </c>
-      <c r="AC12" s="36">
+      <c r="AC12" s="34">
         <v>20.440000000000001</v>
       </c>
-      <c r="AD12" s="18">
+      <c r="AD12" s="34">
         <v>22.01</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="34">
         <v>23.17</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="34">
         <v>23.35</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="34">
         <v>23.34</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="34">
         <v>23.1</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="34">
         <v>23.18</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ12" s="34">
         <v>23.05</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AK12" s="34">
         <v>22.98</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AL12" s="34">
         <v>18.55</v>
       </c>
-      <c r="AM12" s="18">
+      <c r="AM12" s="34">
         <v>22.3</v>
       </c>
-      <c r="AN12" s="18">
+      <c r="AN12" s="34">
         <v>20.14</v>
       </c>
-      <c r="AO12" s="18">
+      <c r="AO12" s="34">
         <v>20.63</v>
       </c>
-      <c r="AP12" s="18">
+      <c r="AP12" s="34">
         <v>21.34</v>
       </c>
-      <c r="AQ12" s="18">
+      <c r="AQ12" s="34">
         <v>20.82</v>
       </c>
-      <c r="AR12" s="18">
+      <c r="AR12" s="34">
         <v>21.11</v>
       </c>
-      <c r="AS12" s="18">
+      <c r="AS12" s="34">
         <v>21.11</v>
       </c>
-      <c r="AT12" s="18">
+      <c r="AT12" s="34">
         <v>21.05</v>
       </c>
-      <c r="AU12" s="18">
+      <c r="AU12" s="34">
         <v>20.46</v>
       </c>
-      <c r="AV12" s="18">
+      <c r="AV12" s="34">
         <v>19.88</v>
       </c>
-      <c r="AW12" s="18">
+      <c r="AW12" s="34">
         <v>19.850000000000001</v>
       </c>
-      <c r="AX12" s="18">
+      <c r="AX12" s="34">
         <v>9.99</v>
       </c>
-      <c r="AY12" s="18">
+      <c r="AY12" s="34">
         <v>12.72</v>
       </c>
-      <c r="AZ12" s="18">
+      <c r="AZ12" s="34">
         <v>12.65</v>
       </c>
-      <c r="BA12" s="18">
+      <c r="BA12" s="34">
         <v>15.58</v>
       </c>
-      <c r="BB12" s="18">
+      <c r="BB12" s="34">
         <v>16.190000000000001</v>
       </c>
-      <c r="BC12" s="18">
+      <c r="BC12" s="34">
         <v>16.670000000000002</v>
       </c>
-      <c r="BD12" s="18">
+      <c r="BD12" s="34">
         <v>16.53</v>
       </c>
-      <c r="BE12" s="18">
+      <c r="BE12" s="34">
         <v>16.09</v>
       </c>
-      <c r="BF12" s="18">
+      <c r="BF12" s="34">
         <v>16.13</v>
       </c>
-      <c r="BG12" s="18">
+      <c r="BG12" s="34">
         <v>15.9</v>
       </c>
-      <c r="BH12" s="18">
+      <c r="BH12" s="34">
         <v>15.92</v>
       </c>
-      <c r="BI12" s="18">
+      <c r="BI12" s="34">
         <v>16.27</v>
       </c>
-      <c r="BJ12" s="18">
+      <c r="BJ12" s="34">
         <v>15.24</v>
       </c>
-      <c r="BK12" s="18">
+      <c r="BK12" s="34">
         <v>14.67</v>
       </c>
-      <c r="BL12" s="74">
+      <c r="BL12" s="34">
         <v>14.02</v>
       </c>
+      <c r="BM12" s="34">
+        <v>14.09</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A13" s="32" t="s">
+    <row r="13" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A13" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="34">
         <v>28.86</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="34">
         <v>27.53</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="34">
         <v>26.98</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="34">
         <v>27.08</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="34">
         <v>27.27</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G13" s="34">
         <v>27.97</v>
       </c>
-      <c r="H13" s="18">
+      <c r="H13" s="34">
         <v>28.34</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I13" s="34">
         <v>28.7</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J13" s="34">
         <v>28.72</v>
       </c>
-      <c r="K13" s="18">
+      <c r="K13" s="34">
         <v>29.41</v>
       </c>
-      <c r="L13" s="18">
+      <c r="L13" s="34">
         <v>29.23</v>
       </c>
-      <c r="M13" s="18">
+      <c r="M13" s="34">
         <v>29.17</v>
       </c>
-      <c r="N13" s="36">
+      <c r="N13" s="34">
         <v>24.92</v>
       </c>
-      <c r="O13" s="36">
+      <c r="O13" s="34">
         <v>29.12</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="34">
         <v>28.5</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="34">
         <v>26.49</v>
       </c>
-      <c r="R13" s="36">
+      <c r="R13" s="34">
         <v>27.62</v>
       </c>
-      <c r="S13" s="36">
+      <c r="S13" s="34">
         <v>28.17</v>
       </c>
-      <c r="T13" s="36">
+      <c r="T13" s="34">
         <v>28.83</v>
       </c>
-      <c r="U13" s="36">
+      <c r="U13" s="34">
         <v>28.81</v>
       </c>
-      <c r="V13" s="36">
+      <c r="V13" s="34">
         <v>28.48</v>
       </c>
-      <c r="W13" s="36">
+      <c r="W13" s="34">
         <v>28.48</v>
       </c>
-      <c r="X13" s="36">
+      <c r="X13" s="34">
         <v>28.8</v>
       </c>
-      <c r="Y13" s="36">
+      <c r="Y13" s="34">
         <v>28.14</v>
       </c>
-      <c r="Z13" s="36">
+      <c r="Z13" s="34">
         <v>26.57</v>
       </c>
-      <c r="AA13" s="36">
+      <c r="AA13" s="34">
         <v>23.37</v>
       </c>
-      <c r="AB13" s="36">
+      <c r="AB13" s="34">
         <v>23.57</v>
       </c>
-      <c r="AC13" s="36">
+      <c r="AC13" s="34">
         <v>23.65</v>
       </c>
-      <c r="AD13" s="18">
+      <c r="AD13" s="34">
         <v>24.33</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="34">
         <v>24.96</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="34">
         <v>24.5</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="34">
         <v>24.07</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="34">
         <v>24.35</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="34">
         <v>24.41</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ13" s="34">
         <v>24.47</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AK13" s="34">
         <v>24.39</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AL13" s="34">
         <v>28.97</v>
       </c>
-      <c r="AM13" s="18">
+      <c r="AM13" s="34">
         <v>25.85</v>
       </c>
-      <c r="AN13" s="18">
+      <c r="AN13" s="34">
         <v>24.94</v>
       </c>
-      <c r="AO13" s="18">
+      <c r="AO13" s="34">
         <v>25.83</v>
       </c>
-      <c r="AP13" s="18">
+      <c r="AP13" s="34">
         <v>26.11</v>
       </c>
-      <c r="AQ13" s="18">
+      <c r="AQ13" s="34">
         <v>25.24</v>
       </c>
-      <c r="AR13" s="18">
+      <c r="AR13" s="34">
         <v>24.22</v>
       </c>
-      <c r="AS13" s="18">
+      <c r="AS13" s="34">
         <v>23.6</v>
       </c>
-      <c r="AT13" s="18">
+      <c r="AT13" s="34">
         <v>23.52</v>
       </c>
-      <c r="AU13" s="18">
+      <c r="AU13" s="34">
         <v>23.16</v>
       </c>
-      <c r="AV13" s="18">
+      <c r="AV13" s="34">
         <v>23.17</v>
       </c>
-      <c r="AW13" s="18">
+      <c r="AW13" s="34">
         <v>22.7</v>
       </c>
-      <c r="AX13" s="18">
+      <c r="AX13" s="34">
         <v>17.7</v>
       </c>
-      <c r="AY13" s="18">
+      <c r="AY13" s="34">
         <v>18.88</v>
       </c>
-      <c r="AZ13" s="18">
+      <c r="AZ13" s="34">
         <v>18.96</v>
       </c>
-      <c r="BA13" s="18">
+      <c r="BA13" s="34">
         <v>19.25</v>
       </c>
-      <c r="BB13" s="18">
+      <c r="BB13" s="34">
         <v>18.71</v>
       </c>
-      <c r="BC13" s="18">
+      <c r="BC13" s="34">
         <v>18.03</v>
       </c>
-      <c r="BD13" s="18">
+      <c r="BD13" s="34">
         <v>18.38</v>
       </c>
-      <c r="BE13" s="18">
+      <c r="BE13" s="34">
         <v>17.75</v>
       </c>
-      <c r="BF13" s="18">
+      <c r="BF13" s="34">
         <v>18.02</v>
       </c>
-      <c r="BG13" s="18">
+      <c r="BG13" s="34">
         <v>17.79</v>
       </c>
-      <c r="BH13" s="18">
+      <c r="BH13" s="34">
         <v>17.59</v>
       </c>
-      <c r="BI13" s="18">
+      <c r="BI13" s="34">
         <v>17.739999999999998</v>
       </c>
-      <c r="BJ13" s="18">
+      <c r="BJ13" s="34">
         <v>21.14</v>
       </c>
-      <c r="BK13" s="18">
+      <c r="BK13" s="34">
         <v>19.84</v>
       </c>
-      <c r="BL13" s="74">
+      <c r="BL13" s="34">
         <v>18.87</v>
       </c>
+      <c r="BM13" s="34">
+        <v>17.88</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A14" s="32" t="s">
+    <row r="14" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A14" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="34">
         <v>14.73</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="34">
         <v>13.27</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="34">
         <v>12.78</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="34">
         <v>13.73</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="34">
         <v>14.79</v>
       </c>
-      <c r="G14" s="18">
+      <c r="G14" s="34">
         <v>15.1</v>
       </c>
-      <c r="H14" s="18">
+      <c r="H14" s="34">
         <v>16.25</v>
       </c>
-      <c r="I14" s="18">
+      <c r="I14" s="34">
         <v>16.059999999999999</v>
       </c>
-      <c r="J14" s="18">
+      <c r="J14" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="K14" s="18">
+      <c r="K14" s="34">
         <v>16.170000000000002</v>
       </c>
-      <c r="L14" s="18">
+      <c r="L14" s="34">
         <v>15.82</v>
       </c>
-      <c r="M14" s="18">
+      <c r="M14" s="34">
         <v>15.85</v>
       </c>
-      <c r="N14" s="36">
+      <c r="N14" s="34">
         <v>16.95</v>
       </c>
-      <c r="O14" s="36">
+      <c r="O14" s="34">
         <v>14.94</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P14" s="34">
         <v>15.33</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="34">
         <v>13.3</v>
       </c>
-      <c r="R14" s="36">
+      <c r="R14" s="34">
         <v>13.88</v>
       </c>
-      <c r="S14" s="36">
+      <c r="S14" s="34">
         <v>13.82</v>
       </c>
-      <c r="T14" s="36">
+      <c r="T14" s="34">
         <v>14.92</v>
       </c>
-      <c r="U14" s="36">
+      <c r="U14" s="34">
         <v>14.76</v>
       </c>
-      <c r="V14" s="36">
+      <c r="V14" s="34">
         <v>14.59</v>
       </c>
-      <c r="W14" s="36">
+      <c r="W14" s="34">
         <v>14.21</v>
       </c>
-      <c r="X14" s="36">
+      <c r="X14" s="34">
         <v>14.55</v>
       </c>
-      <c r="Y14" s="36">
+      <c r="Y14" s="34">
         <v>15.01</v>
       </c>
-      <c r="Z14" s="36">
+      <c r="Z14" s="34">
         <v>17.41</v>
       </c>
-      <c r="AA14" s="36">
+      <c r="AA14" s="34">
         <v>15.6</v>
       </c>
-      <c r="AB14" s="36">
+      <c r="AB14" s="34">
         <v>16.52</v>
       </c>
-      <c r="AC14" s="36">
+      <c r="AC14" s="34">
         <v>16.5</v>
       </c>
-      <c r="AD14" s="18">
+      <c r="AD14" s="34">
         <v>15.94</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="34">
         <v>16.07</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="34">
         <v>15.51</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG14" s="34">
         <v>15.58</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH14" s="34">
         <v>15.78</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI14" s="34">
         <v>15.96</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AJ14" s="34">
         <v>15.89</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AK14" s="34">
         <v>15.97</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AL14" s="34">
         <v>19.98</v>
       </c>
-      <c r="AM14" s="18">
+      <c r="AM14" s="34">
         <v>16.68</v>
       </c>
-      <c r="AN14" s="18">
+      <c r="AN14" s="34">
         <v>16.98</v>
       </c>
-      <c r="AO14" s="18">
+      <c r="AO14" s="34">
         <v>15.79</v>
       </c>
-      <c r="AP14" s="18">
+      <c r="AP14" s="34">
         <v>15.42</v>
       </c>
-      <c r="AQ14" s="18">
+      <c r="AQ14" s="34">
         <v>14.32</v>
       </c>
-      <c r="AR14" s="18">
+      <c r="AR14" s="34">
         <v>13.7</v>
       </c>
-      <c r="AS14" s="18">
+      <c r="AS14" s="34">
         <v>13.72</v>
       </c>
-      <c r="AT14" s="18">
+      <c r="AT14" s="34">
         <v>13.72</v>
       </c>
-      <c r="AU14" s="18">
+      <c r="AU14" s="34">
         <v>13.95</v>
       </c>
-      <c r="AV14" s="18">
+      <c r="AV14" s="34">
         <v>13.56</v>
       </c>
-      <c r="AW14" s="18">
+      <c r="AW14" s="34">
         <v>13.91</v>
       </c>
-      <c r="AX14" s="18">
+      <c r="AX14" s="34">
         <v>5.5</v>
       </c>
-      <c r="AY14" s="18">
+      <c r="AY14" s="34">
         <v>10.3</v>
       </c>
-      <c r="AZ14" s="18">
+      <c r="AZ14" s="34">
         <v>10.24</v>
       </c>
-      <c r="BA14" s="18">
+      <c r="BA14" s="34">
         <v>10.51</v>
       </c>
-      <c r="BB14" s="18">
+      <c r="BB14" s="34">
         <v>10.92</v>
       </c>
-      <c r="BC14" s="18">
+      <c r="BC14" s="34">
         <v>12.45</v>
       </c>
-      <c r="BD14" s="18">
+      <c r="BD14" s="34">
         <v>12.14</v>
       </c>
-      <c r="BE14" s="18">
+      <c r="BE14" s="34">
         <v>12.09</v>
       </c>
-      <c r="BF14" s="18">
+      <c r="BF14" s="34">
         <v>12.37</v>
       </c>
-      <c r="BG14" s="18">
+      <c r="BG14" s="34">
         <v>12.7</v>
       </c>
-      <c r="BH14" s="18">
+      <c r="BH14" s="34">
         <v>12.28</v>
       </c>
-      <c r="BI14" s="18">
+      <c r="BI14" s="34">
         <v>12.11</v>
       </c>
-      <c r="BJ14" s="18">
+      <c r="BJ14" s="34">
         <v>8.76</v>
       </c>
-      <c r="BK14" s="18">
+      <c r="BK14" s="34">
         <v>8.77</v>
       </c>
-      <c r="BL14" s="74">
+      <c r="BL14" s="34">
         <v>9.58</v>
       </c>
+      <c r="BM14" s="34">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A15" s="32" t="s">
+    <row r="15" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A15" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="34">
         <v>11.68</v>
       </c>
-      <c r="C15" s="18">
+      <c r="C15" s="34">
         <v>14.95</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="34">
         <v>16.45</v>
       </c>
-      <c r="E15" s="18">
+      <c r="E15" s="34">
         <v>17.309999999999999</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="34">
         <v>17.3</v>
       </c>
-      <c r="G15" s="18">
+      <c r="G15" s="34">
         <v>17.71</v>
       </c>
-      <c r="H15" s="18">
+      <c r="H15" s="34">
         <v>17.57</v>
       </c>
-      <c r="I15" s="18">
+      <c r="I15" s="34">
         <v>17.239999999999998</v>
       </c>
-      <c r="J15" s="18">
+      <c r="J15" s="34">
         <v>17.39</v>
       </c>
-      <c r="K15" s="18">
+      <c r="K15" s="34">
         <v>17.13</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="34">
         <v>17.21</v>
       </c>
-      <c r="M15" s="18">
+      <c r="M15" s="34">
         <v>17.04</v>
       </c>
-      <c r="N15" s="36">
+      <c r="N15" s="34">
         <v>13.91</v>
       </c>
-      <c r="O15" s="36">
+      <c r="O15" s="34">
         <v>16.489999999999998</v>
       </c>
-      <c r="P15" s="36">
+      <c r="P15" s="34">
         <v>15.88</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="34">
         <v>17.2</v>
       </c>
-      <c r="R15" s="36">
+      <c r="R15" s="34">
         <v>16.98</v>
       </c>
-      <c r="S15" s="36">
+      <c r="S15" s="34">
         <v>16.170000000000002</v>
       </c>
-      <c r="T15" s="36">
+      <c r="T15" s="34">
         <v>16.89</v>
       </c>
-      <c r="U15" s="36">
+      <c r="U15" s="34">
         <v>16.989999999999998</v>
       </c>
-      <c r="V15" s="36">
+      <c r="V15" s="34">
         <v>16.28</v>
       </c>
-      <c r="W15" s="36">
+      <c r="W15" s="34">
         <v>16.34</v>
       </c>
-      <c r="X15" s="36">
+      <c r="X15" s="34">
         <v>16.52</v>
       </c>
-      <c r="Y15" s="36">
+      <c r="Y15" s="34">
         <v>16.55</v>
       </c>
-      <c r="Z15" s="36">
+      <c r="Z15" s="34">
         <v>18.41</v>
       </c>
-      <c r="AA15" s="36">
+      <c r="AA15" s="34">
         <v>21.94</v>
       </c>
-      <c r="AB15" s="36">
+      <c r="AB15" s="34">
         <v>21.23</v>
       </c>
-      <c r="AC15" s="36">
+      <c r="AC15" s="34">
         <v>19.18</v>
       </c>
-      <c r="AD15" s="18">
+      <c r="AD15" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="34">
         <v>19.13</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="34">
         <v>18.86</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="34">
         <v>19.28</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="34">
         <v>18.850000000000001</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AJ15" s="34">
         <v>19.07</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AK15" s="34">
         <v>18.59</v>
       </c>
-      <c r="AL15" s="18">
+      <c r="AL15" s="34">
         <v>17.22</v>
       </c>
-      <c r="AM15" s="18">
+      <c r="AM15" s="34">
         <v>22.29</v>
       </c>
-      <c r="AN15" s="18">
+      <c r="AN15" s="34">
         <v>22.1</v>
       </c>
-      <c r="AO15" s="18">
+      <c r="AO15" s="34">
         <v>21.93</v>
       </c>
-      <c r="AP15" s="18">
+      <c r="AP15" s="34">
         <v>21.54</v>
       </c>
-      <c r="AQ15" s="18">
+      <c r="AQ15" s="34">
         <v>20.52</v>
       </c>
-      <c r="AR15" s="18">
+      <c r="AR15" s="34">
         <v>20.03</v>
       </c>
-      <c r="AS15" s="18">
+      <c r="AS15" s="34">
         <v>19.2</v>
       </c>
-      <c r="AT15" s="18">
+      <c r="AT15" s="34">
         <v>19.02</v>
       </c>
-      <c r="AU15" s="18">
+      <c r="AU15" s="34">
         <v>18.84</v>
       </c>
-      <c r="AV15" s="18">
+      <c r="AV15" s="34">
         <v>18.739999999999998</v>
       </c>
-      <c r="AW15" s="18">
+      <c r="AW15" s="34">
         <v>18.18</v>
       </c>
-      <c r="AX15" s="18">
+      <c r="AX15" s="34">
         <v>15.15</v>
       </c>
-      <c r="AY15" s="18">
+      <c r="AY15" s="34">
         <v>18.77</v>
       </c>
-      <c r="AZ15" s="18">
+      <c r="AZ15" s="34">
         <v>18</v>
       </c>
-      <c r="BA15" s="18">
+      <c r="BA15" s="34">
         <v>16.63</v>
       </c>
-      <c r="BB15" s="18">
+      <c r="BB15" s="34">
         <v>16.149999999999999</v>
       </c>
-      <c r="BC15" s="18">
+      <c r="BC15" s="34">
         <v>15.92</v>
       </c>
-      <c r="BD15" s="18">
+      <c r="BD15" s="34">
         <v>16.79</v>
       </c>
-      <c r="BE15" s="18">
+      <c r="BE15" s="34">
         <v>16.32</v>
       </c>
-      <c r="BF15" s="18">
+      <c r="BF15" s="34">
         <v>16.239999999999998</v>
       </c>
-      <c r="BG15" s="18">
+      <c r="BG15" s="34">
         <v>15.89</v>
       </c>
-      <c r="BH15" s="18">
+      <c r="BH15" s="34">
         <v>16.34</v>
       </c>
-      <c r="BI15" s="18">
+      <c r="BI15" s="34">
         <v>16.41</v>
       </c>
-      <c r="BJ15" s="18">
+      <c r="BJ15" s="34">
         <v>16.79</v>
       </c>
-      <c r="BK15" s="18">
+      <c r="BK15" s="34">
         <v>15.35</v>
       </c>
-      <c r="BL15" s="74">
+      <c r="BL15" s="34">
         <v>14.61</v>
       </c>
+      <c r="BM15" s="34">
+        <v>16.12</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A16" s="32" t="s">
+    <row r="16" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A16" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="18">
+      <c r="B16" s="34">
         <v>15.45</v>
       </c>
-      <c r="C16" s="18">
+      <c r="C16" s="34">
         <v>18.690000000000001</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="34">
         <v>18.760000000000002</v>
       </c>
-      <c r="E16" s="18">
+      <c r="E16" s="34">
         <v>19.37</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F16" s="34">
         <v>18.89</v>
       </c>
-      <c r="G16" s="18">
+      <c r="G16" s="34">
         <v>19.809999999999999</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H16" s="34">
         <v>19.57</v>
       </c>
-      <c r="I16" s="18">
+      <c r="I16" s="34">
         <v>20.07</v>
       </c>
-      <c r="J16" s="18">
+      <c r="J16" s="34">
         <v>20.41</v>
       </c>
-      <c r="K16" s="18">
+      <c r="K16" s="34">
         <v>20.39</v>
       </c>
-      <c r="L16" s="18">
+      <c r="L16" s="34">
         <v>20.46</v>
       </c>
-      <c r="M16" s="18">
+      <c r="M16" s="34">
         <v>20.23</v>
       </c>
-      <c r="N16" s="36">
+      <c r="N16" s="34">
         <v>11.19</v>
       </c>
-      <c r="O16" s="36">
+      <c r="O16" s="34">
         <v>14.89</v>
       </c>
-      <c r="P16" s="36">
+      <c r="P16" s="34">
         <v>15.11</v>
       </c>
-      <c r="Q16" s="36">
+      <c r="Q16" s="34">
         <v>14.64</v>
       </c>
-      <c r="R16" s="36">
+      <c r="R16" s="34">
         <v>14.75</v>
       </c>
-      <c r="S16" s="36">
+      <c r="S16" s="34">
         <v>15.51</v>
       </c>
-      <c r="T16" s="36">
+      <c r="T16" s="34">
         <v>16.27</v>
       </c>
-      <c r="U16" s="36">
+      <c r="U16" s="34">
         <v>15.87</v>
       </c>
-      <c r="V16" s="36">
+      <c r="V16" s="34">
         <v>15.17</v>
       </c>
-      <c r="W16" s="36">
+      <c r="W16" s="34">
         <v>15.61</v>
       </c>
-      <c r="X16" s="36">
+      <c r="X16" s="34">
         <v>16.53</v>
       </c>
-      <c r="Y16" s="36">
+      <c r="Y16" s="34">
         <v>16.66</v>
       </c>
-      <c r="Z16" s="36">
+      <c r="Z16" s="34">
         <v>15.84</v>
       </c>
-      <c r="AA16" s="36">
+      <c r="AA16" s="34">
         <v>16.25</v>
       </c>
-      <c r="AB16" s="36">
+      <c r="AB16" s="34">
         <v>17.05</v>
       </c>
-      <c r="AC16" s="36">
+      <c r="AC16" s="34">
         <v>16.59</v>
       </c>
-      <c r="AD16" s="18">
+      <c r="AD16" s="34">
         <v>17.09</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="34">
         <v>16.91</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AF16" s="34">
         <v>16.75</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AG16" s="34">
         <v>16.71</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AH16" s="34">
         <v>16.45</v>
       </c>
-      <c r="AI16" s="18">
+      <c r="AI16" s="34">
         <v>17.04</v>
       </c>
-      <c r="AJ16" s="18">
+      <c r="AJ16" s="34">
         <v>17.04</v>
       </c>
-      <c r="AK16" s="18">
+      <c r="AK16" s="34">
         <v>16.89</v>
       </c>
-      <c r="AL16" s="18">
+      <c r="AL16" s="34">
         <v>16.28</v>
       </c>
-      <c r="AM16" s="18">
+      <c r="AM16" s="34">
         <v>16.690000000000001</v>
       </c>
-      <c r="AN16" s="18">
+      <c r="AN16" s="34">
         <v>16.420000000000002</v>
       </c>
-      <c r="AO16" s="18">
+      <c r="AO16" s="34">
         <v>16.46</v>
       </c>
-      <c r="AP16" s="18">
+      <c r="AP16" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="AQ16" s="18">
+      <c r="AQ16" s="34">
         <v>16.84</v>
       </c>
-      <c r="AR16" s="18">
+      <c r="AR16" s="34">
         <v>17.04</v>
       </c>
-      <c r="AS16" s="18">
+      <c r="AS16" s="34">
         <v>16.850000000000001</v>
       </c>
-      <c r="AT16" s="18">
+      <c r="AT16" s="34">
         <v>16.61</v>
       </c>
-      <c r="AU16" s="18">
+      <c r="AU16" s="34">
         <v>16.36</v>
       </c>
-      <c r="AV16" s="18">
+      <c r="AV16" s="34">
         <v>16.309999999999999</v>
       </c>
-      <c r="AW16" s="18">
+      <c r="AW16" s="34">
         <v>16.25</v>
       </c>
-      <c r="AX16" s="18">
+      <c r="AX16" s="34">
         <v>12.07</v>
       </c>
-      <c r="AY16" s="18">
+      <c r="AY16" s="34">
         <v>12.87</v>
       </c>
-      <c r="AZ16" s="18">
+      <c r="AZ16" s="34">
         <v>14.24</v>
       </c>
-      <c r="BA16" s="18">
+      <c r="BA16" s="34">
         <v>16.09</v>
       </c>
-      <c r="BB16" s="18">
+      <c r="BB16" s="34">
         <v>15.03</v>
       </c>
-      <c r="BC16" s="18">
+      <c r="BC16" s="34">
         <v>15.13</v>
       </c>
-      <c r="BD16" s="18">
+      <c r="BD16" s="34">
         <v>15.12</v>
       </c>
-      <c r="BE16" s="18">
+      <c r="BE16" s="34">
         <v>15.16</v>
       </c>
-      <c r="BF16" s="18">
+      <c r="BF16" s="34">
         <v>15.15</v>
       </c>
-      <c r="BG16" s="18">
+      <c r="BG16" s="34">
         <v>14.76</v>
       </c>
-      <c r="BH16" s="18">
+      <c r="BH16" s="34">
         <v>14.44</v>
       </c>
-      <c r="BI16" s="18">
+      <c r="BI16" s="34">
         <v>14.33</v>
       </c>
-      <c r="BJ16" s="18">
+      <c r="BJ16" s="34">
         <v>15.8</v>
       </c>
-      <c r="BK16" s="18">
+      <c r="BK16" s="34">
         <v>14.69</v>
       </c>
-      <c r="BL16" s="74">
+      <c r="BL16" s="34">
         <v>14.93</v>
       </c>
+      <c r="BM16" s="34">
+        <v>14.95</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="32" t="s">
+    <row r="17" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A17" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="34">
         <v>24.07</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="34">
         <v>21.78</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="34">
         <v>22.72</v>
       </c>
-      <c r="E17" s="18">
+      <c r="E17" s="34">
         <v>23.17</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F17" s="34">
         <v>23.54</v>
       </c>
-      <c r="G17" s="18">
+      <c r="G17" s="34">
         <v>23.97</v>
       </c>
-      <c r="H17" s="18">
+      <c r="H17" s="34">
         <v>24.31</v>
       </c>
-      <c r="I17" s="18">
+      <c r="I17" s="34">
         <v>24.41</v>
       </c>
-      <c r="J17" s="18">
+      <c r="J17" s="34">
         <v>24.88</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K17" s="34">
         <v>24.66</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L17" s="34">
         <v>24.64</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M17" s="34">
         <v>24.68</v>
       </c>
-      <c r="N17" s="36">
+      <c r="N17" s="34">
         <v>17.52</v>
       </c>
-      <c r="O17" s="36">
+      <c r="O17" s="34">
         <v>20.05</v>
       </c>
-      <c r="P17" s="36">
+      <c r="P17" s="34">
         <v>19.37</v>
       </c>
-      <c r="Q17" s="36">
+      <c r="Q17" s="34">
         <v>20.62</v>
       </c>
-      <c r="R17" s="36">
+      <c r="R17" s="34">
         <v>20.47</v>
       </c>
-      <c r="S17" s="36">
+      <c r="S17" s="34">
         <v>21.52</v>
       </c>
-      <c r="T17" s="36">
+      <c r="T17" s="34">
         <v>21.44</v>
       </c>
-      <c r="U17" s="36">
+      <c r="U17" s="34">
         <v>21.71</v>
       </c>
-      <c r="V17" s="36">
+      <c r="V17" s="34">
         <v>22.02</v>
       </c>
-      <c r="W17" s="36">
+      <c r="W17" s="34">
         <v>22.18</v>
       </c>
-      <c r="X17" s="36">
+      <c r="X17" s="34">
         <v>22.52</v>
       </c>
-      <c r="Y17" s="36">
+      <c r="Y17" s="34">
         <v>22.22</v>
       </c>
-      <c r="Z17" s="36">
+      <c r="Z17" s="34">
         <v>23.47</v>
       </c>
-      <c r="AA17" s="36">
+      <c r="AA17" s="34">
         <v>20.62</v>
       </c>
-      <c r="AB17" s="36">
+      <c r="AB17" s="34">
         <v>22.32</v>
       </c>
-      <c r="AC17" s="36">
+      <c r="AC17" s="34">
         <v>22.27</v>
       </c>
-      <c r="AD17" s="18">
+      <c r="AD17" s="34">
         <v>21.96</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE17" s="34">
         <v>22.1</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF17" s="34">
         <v>22.12</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG17" s="34">
         <v>22.72</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH17" s="34">
         <v>22.98</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI17" s="34">
         <v>23.14</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AJ17" s="34">
         <v>23.27</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AK17" s="34">
         <v>23.05</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AL17" s="34">
         <v>22.01</v>
       </c>
-      <c r="AM17" s="18">
+      <c r="AM17" s="34">
         <v>22.04</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AN17" s="34">
         <v>21.2</v>
       </c>
-      <c r="AO17" s="18">
+      <c r="AO17" s="34">
         <v>21.87</v>
       </c>
-      <c r="AP17" s="18">
+      <c r="AP17" s="34">
         <v>21.26</v>
       </c>
-      <c r="AQ17" s="18">
+      <c r="AQ17" s="34">
         <v>21.27</v>
       </c>
-      <c r="AR17" s="18">
+      <c r="AR17" s="34">
         <v>21.1</v>
       </c>
-      <c r="AS17" s="18">
+      <c r="AS17" s="34">
         <v>20.53</v>
       </c>
-      <c r="AT17" s="18">
+      <c r="AT17" s="34">
         <v>20.69</v>
       </c>
-      <c r="AU17" s="18">
+      <c r="AU17" s="34">
         <v>20.37</v>
       </c>
-      <c r="AV17" s="18">
+      <c r="AV17" s="34">
         <v>20.43</v>
       </c>
-      <c r="AW17" s="18">
+      <c r="AW17" s="34">
         <v>20.440000000000001</v>
       </c>
-      <c r="AX17" s="18">
+      <c r="AX17" s="34">
         <v>16.22</v>
       </c>
-      <c r="AY17" s="18">
+      <c r="AY17" s="34">
         <v>15.91</v>
       </c>
-      <c r="AZ17" s="18">
+      <c r="AZ17" s="34">
         <v>16.059999999999999</v>
       </c>
-      <c r="BA17" s="18">
+      <c r="BA17" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="BB17" s="18">
+      <c r="BB17" s="34">
         <v>16.45</v>
       </c>
-      <c r="BC17" s="18">
+      <c r="BC17" s="34">
         <v>16.260000000000002</v>
       </c>
-      <c r="BD17" s="18">
+      <c r="BD17" s="34">
         <v>16.47</v>
       </c>
-      <c r="BE17" s="18">
+      <c r="BE17" s="34">
         <v>15.94</v>
       </c>
-      <c r="BF17" s="18">
+      <c r="BF17" s="34">
         <v>16.190000000000001</v>
       </c>
-      <c r="BG17" s="18">
+      <c r="BG17" s="34">
         <v>16.43</v>
       </c>
-      <c r="BH17" s="18">
+      <c r="BH17" s="34">
         <v>16.39</v>
       </c>
-      <c r="BI17" s="18">
+      <c r="BI17" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="BJ17" s="18">
+      <c r="BJ17" s="34">
         <v>15.91</v>
       </c>
-      <c r="BK17" s="18">
+      <c r="BK17" s="34">
         <v>16.13</v>
       </c>
-      <c r="BL17" s="74">
+      <c r="BL17" s="34">
         <v>15.47</v>
       </c>
+      <c r="BM17" s="34">
+        <v>15.32</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A18" s="32" t="s">
+    <row r="18" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A18" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="34">
         <v>20.22</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="34">
         <v>18.61</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="34">
         <v>19.29</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="34">
         <v>20.25</v>
       </c>
-      <c r="G18" s="18">
+      <c r="G18" s="34">
         <v>20.149999999999999</v>
       </c>
-      <c r="H18" s="18">
+      <c r="H18" s="34">
         <v>20.45</v>
       </c>
-      <c r="I18" s="18">
+      <c r="I18" s="34">
         <v>20.27</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="34">
         <v>21.27</v>
       </c>
-      <c r="K18" s="18">
+      <c r="K18" s="34">
         <v>21.17</v>
       </c>
-      <c r="L18" s="18">
+      <c r="L18" s="34">
         <v>20.7</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="34">
         <v>21.35</v>
       </c>
-      <c r="N18" s="36">
+      <c r="N18" s="34">
         <v>18.38</v>
       </c>
-      <c r="O18" s="36">
+      <c r="O18" s="34">
         <v>24.13</v>
       </c>
-      <c r="P18" s="36">
+      <c r="P18" s="34">
         <v>24.09</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q18" s="34">
         <v>23.57</v>
       </c>
-      <c r="R18" s="36">
+      <c r="R18" s="34">
         <v>22.5</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="34">
         <v>22.89</v>
       </c>
-      <c r="T18" s="36">
+      <c r="T18" s="34">
         <v>22.66</v>
       </c>
-      <c r="U18" s="36">
+      <c r="U18" s="34">
         <v>22.95</v>
       </c>
-      <c r="V18" s="36">
+      <c r="V18" s="34">
         <v>22.2</v>
       </c>
-      <c r="W18" s="36">
+      <c r="W18" s="34">
         <v>22.32</v>
       </c>
-      <c r="X18" s="36">
+      <c r="X18" s="34">
         <v>22.22</v>
       </c>
-      <c r="Y18" s="36">
+      <c r="Y18" s="34">
         <v>22.81</v>
       </c>
-      <c r="Z18" s="36">
+      <c r="Z18" s="34">
         <v>21.92</v>
       </c>
-      <c r="AA18" s="36">
+      <c r="AA18" s="34">
         <v>22.61</v>
       </c>
-      <c r="AB18" s="36">
+      <c r="AB18" s="34">
         <v>20.12</v>
       </c>
-      <c r="AC18" s="36">
+      <c r="AC18" s="34">
         <v>18.88</v>
       </c>
-      <c r="AD18" s="18">
+      <c r="AD18" s="34">
         <v>19.79</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE18" s="34">
         <v>20.02</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF18" s="34">
         <v>20.190000000000001</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG18" s="34">
         <v>19.87</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH18" s="34">
         <v>20.36</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI18" s="34">
         <v>20.46</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AJ18" s="34">
         <v>20.12</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AK18" s="34">
         <v>20.76</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AL18" s="34">
         <v>23.83</v>
       </c>
-      <c r="AM18" s="18">
+      <c r="AM18" s="34">
         <v>22.61</v>
       </c>
-      <c r="AN18" s="18">
+      <c r="AN18" s="34">
         <v>21.45</v>
       </c>
-      <c r="AO18" s="18">
+      <c r="AO18" s="34">
         <v>20.47</v>
       </c>
-      <c r="AP18" s="18">
+      <c r="AP18" s="34">
         <v>19.32</v>
       </c>
-      <c r="AQ18" s="18">
+      <c r="AQ18" s="34">
         <v>19.57</v>
       </c>
-      <c r="AR18" s="18">
+      <c r="AR18" s="34">
         <v>19.829999999999998</v>
       </c>
-      <c r="AS18" s="18">
+      <c r="AS18" s="34">
         <v>19.71</v>
       </c>
-      <c r="AT18" s="18">
+      <c r="AT18" s="34">
         <v>20.010000000000002</v>
       </c>
-      <c r="AU18" s="18">
+      <c r="AU18" s="34">
         <v>20.72</v>
       </c>
-      <c r="AV18" s="18">
+      <c r="AV18" s="34">
         <v>20.92</v>
       </c>
-      <c r="AW18" s="18">
+      <c r="AW18" s="34">
         <v>21.3</v>
       </c>
-      <c r="AX18" s="18">
+      <c r="AX18" s="34">
         <v>19.25</v>
       </c>
-      <c r="AY18" s="18">
+      <c r="AY18" s="34">
         <v>18.59</v>
       </c>
-      <c r="AZ18" s="18">
+      <c r="AZ18" s="34">
         <v>17.350000000000001</v>
       </c>
-      <c r="BA18" s="18">
+      <c r="BA18" s="34">
         <v>18.239999999999998</v>
       </c>
-      <c r="BB18" s="18">
+      <c r="BB18" s="34">
         <v>19.02</v>
       </c>
-      <c r="BC18" s="18">
+      <c r="BC18" s="34">
         <v>18.920000000000002</v>
       </c>
-      <c r="BD18" s="18">
+      <c r="BD18" s="34">
         <v>19.25</v>
       </c>
-      <c r="BE18" s="18">
+      <c r="BE18" s="34">
         <v>19.29</v>
       </c>
-      <c r="BF18" s="18">
+      <c r="BF18" s="34">
         <v>19.350000000000001</v>
       </c>
-      <c r="BG18" s="18">
+      <c r="BG18" s="34">
         <v>19.02</v>
       </c>
-      <c r="BH18" s="18">
+      <c r="BH18" s="34">
         <v>19.489999999999998</v>
       </c>
-      <c r="BI18" s="18">
+      <c r="BI18" s="34">
         <v>19.46</v>
       </c>
-      <c r="BJ18" s="18">
+      <c r="BJ18" s="34">
         <v>16.059999999999999</v>
       </c>
-      <c r="BK18" s="18">
+      <c r="BK18" s="34">
         <v>15.25</v>
       </c>
-      <c r="BL18" s="74">
+      <c r="BL18" s="34">
         <v>13.86</v>
       </c>
+      <c r="BM18" s="34">
+        <v>14.69</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A19" s="32" t="s">
+    <row r="19" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A19" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="34">
         <v>25.98</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="34">
         <v>24.4</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="34">
         <v>23.74</v>
       </c>
-      <c r="E19" s="18">
+      <c r="E19" s="34">
         <v>24.13</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="34">
         <v>24.52</v>
       </c>
-      <c r="G19" s="18">
+      <c r="G19" s="34">
         <v>25.75</v>
       </c>
-      <c r="H19" s="18">
+      <c r="H19" s="34">
         <v>26.51</v>
       </c>
-      <c r="I19" s="18">
+      <c r="I19" s="34">
         <v>27.25</v>
       </c>
-      <c r="J19" s="18">
+      <c r="J19" s="34">
         <v>27.38</v>
       </c>
-      <c r="K19" s="18">
+      <c r="K19" s="34">
         <v>27.55</v>
       </c>
-      <c r="L19" s="18">
+      <c r="L19" s="34">
         <v>27.53</v>
       </c>
-      <c r="M19" s="18">
+      <c r="M19" s="34">
         <v>27.3</v>
       </c>
-      <c r="N19" s="36">
+      <c r="N19" s="34">
         <v>22.36</v>
       </c>
-      <c r="O19" s="36">
+      <c r="O19" s="34">
         <v>26.12</v>
       </c>
-      <c r="P19" s="36">
+      <c r="P19" s="34">
         <v>26.83</v>
       </c>
-      <c r="Q19" s="36">
+      <c r="Q19" s="34">
         <v>25.56</v>
       </c>
-      <c r="R19" s="36">
+      <c r="R19" s="34">
         <v>25.29</v>
       </c>
-      <c r="S19" s="36">
+      <c r="S19" s="34">
         <v>24.61</v>
       </c>
-      <c r="T19" s="36">
+      <c r="T19" s="34">
         <v>25.57</v>
       </c>
-      <c r="U19" s="36">
+      <c r="U19" s="34">
         <v>25.56</v>
       </c>
-      <c r="V19" s="36">
+      <c r="V19" s="34">
         <v>25.27</v>
       </c>
-      <c r="W19" s="36">
+      <c r="W19" s="34">
         <v>24.91</v>
       </c>
-      <c r="X19" s="36">
+      <c r="X19" s="34">
         <v>25.01</v>
       </c>
-      <c r="Y19" s="36">
+      <c r="Y19" s="34">
         <v>24.24</v>
       </c>
-      <c r="Z19" s="36">
+      <c r="Z19" s="34">
         <v>25.62</v>
       </c>
-      <c r="AA19" s="36">
+      <c r="AA19" s="34">
         <v>24.24</v>
       </c>
-      <c r="AB19" s="36">
+      <c r="AB19" s="34">
         <v>24.34</v>
       </c>
-      <c r="AC19" s="36">
+      <c r="AC19" s="34">
         <v>24</v>
       </c>
-      <c r="AD19" s="18">
+      <c r="AD19" s="34">
         <v>23.08</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE19" s="34">
         <v>21.79</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF19" s="34">
         <v>22.09</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG19" s="34">
         <v>22.04</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH19" s="34">
         <v>22.96</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI19" s="34">
         <v>22.57</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AJ19" s="34">
         <v>22.91</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AK19" s="34">
         <v>22.89</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL19" s="34">
         <v>18.54</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM19" s="34">
         <v>20.88</v>
       </c>
-      <c r="AN19" s="18">
+      <c r="AN19" s="34">
         <v>20.68</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AO19" s="34">
         <v>21.86</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AP19" s="34">
         <v>22.26</v>
       </c>
-      <c r="AQ19" s="18">
+      <c r="AQ19" s="34">
         <v>22.33</v>
       </c>
-      <c r="AR19" s="18">
+      <c r="AR19" s="34">
         <v>22.29</v>
       </c>
-      <c r="AS19" s="18">
+      <c r="AS19" s="34">
         <v>21.56</v>
       </c>
-      <c r="AT19" s="18">
+      <c r="AT19" s="34">
         <v>21.26</v>
       </c>
-      <c r="AU19" s="18">
+      <c r="AU19" s="34">
         <v>21.05</v>
       </c>
-      <c r="AV19" s="18">
+      <c r="AV19" s="34">
         <v>21.6</v>
       </c>
-      <c r="AW19" s="18">
+      <c r="AW19" s="34">
         <v>21.58</v>
       </c>
-      <c r="AX19" s="18">
+      <c r="AX19" s="34">
         <v>15.66</v>
       </c>
-      <c r="AY19" s="18">
+      <c r="AY19" s="34">
         <v>16.25</v>
       </c>
-      <c r="AZ19" s="18">
+      <c r="AZ19" s="34">
         <v>16.39</v>
       </c>
-      <c r="BA19" s="18">
+      <c r="BA19" s="34">
         <v>16.75</v>
       </c>
-      <c r="BB19" s="18">
+      <c r="BB19" s="34">
         <v>16.739999999999998</v>
       </c>
-      <c r="BC19" s="18">
+      <c r="BC19" s="34">
         <v>16.989999999999998</v>
       </c>
-      <c r="BD19" s="18">
+      <c r="BD19" s="34">
         <v>17.23</v>
       </c>
-      <c r="BE19" s="18">
+      <c r="BE19" s="34">
         <v>16.7</v>
       </c>
-      <c r="BF19" s="18">
+      <c r="BF19" s="34">
         <v>17.329999999999998</v>
       </c>
-      <c r="BG19" s="18">
+      <c r="BG19" s="34">
         <v>17.190000000000001</v>
       </c>
-      <c r="BH19" s="18">
+      <c r="BH19" s="34">
         <v>16.739999999999998</v>
       </c>
-      <c r="BI19" s="18">
+      <c r="BI19" s="34">
         <v>16.62</v>
       </c>
-      <c r="BJ19" s="18">
+      <c r="BJ19" s="34">
         <v>16.04</v>
       </c>
-      <c r="BK19" s="18">
+      <c r="BK19" s="34">
         <v>15.13</v>
       </c>
-      <c r="BL19" s="74">
+      <c r="BL19" s="34">
         <v>16</v>
       </c>
+      <c r="BM19" s="34">
+        <v>15.94</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A20" s="32" t="s">
+    <row r="20" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A20" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="34">
         <v>24.27</v>
       </c>
-      <c r="C20" s="18">
+      <c r="C20" s="34">
         <v>22.21</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="34">
         <v>22.27</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="34">
         <v>23.12</v>
       </c>
-      <c r="F20" s="18">
+      <c r="F20" s="34">
         <v>23.26</v>
       </c>
-      <c r="G20" s="18">
+      <c r="G20" s="34">
         <v>23.63</v>
       </c>
-      <c r="H20" s="18">
+      <c r="H20" s="34">
         <v>24.17</v>
       </c>
-      <c r="I20" s="18">
+      <c r="I20" s="34">
         <v>24.55</v>
       </c>
-      <c r="J20" s="18">
+      <c r="J20" s="34">
         <v>24.89</v>
       </c>
-      <c r="K20" s="18">
+      <c r="K20" s="34">
         <v>25.2</v>
       </c>
-      <c r="L20" s="18">
+      <c r="L20" s="34">
         <v>25.66</v>
       </c>
-      <c r="M20" s="18">
+      <c r="M20" s="34">
         <v>25.56</v>
       </c>
-      <c r="N20" s="36">
+      <c r="N20" s="34">
         <v>19.579999999999998</v>
       </c>
-      <c r="O20" s="36">
+      <c r="O20" s="34">
         <v>21.02</v>
       </c>
-      <c r="P20" s="36">
+      <c r="P20" s="34">
         <v>19.82</v>
       </c>
-      <c r="Q20" s="36">
+      <c r="Q20" s="34">
         <v>19.61</v>
       </c>
-      <c r="R20" s="36">
+      <c r="R20" s="34">
         <v>19.09</v>
       </c>
-      <c r="S20" s="36">
+      <c r="S20" s="34">
         <v>20.41</v>
       </c>
-      <c r="T20" s="36">
+      <c r="T20" s="34">
         <v>20.56</v>
       </c>
-      <c r="U20" s="36">
+      <c r="U20" s="34">
         <v>20.56</v>
       </c>
-      <c r="V20" s="36">
+      <c r="V20" s="34">
         <v>19.920000000000002</v>
       </c>
-      <c r="W20" s="36">
+      <c r="W20" s="34">
         <v>19.920000000000002</v>
       </c>
-      <c r="X20" s="36">
+      <c r="X20" s="34">
         <v>20.420000000000002</v>
       </c>
-      <c r="Y20" s="36">
+      <c r="Y20" s="34">
         <v>20.37</v>
       </c>
-      <c r="Z20" s="36">
+      <c r="Z20" s="34">
         <v>20.53</v>
       </c>
-      <c r="AA20" s="36">
+      <c r="AA20" s="34">
         <v>18.399999999999999</v>
       </c>
-      <c r="AB20" s="36">
+      <c r="AB20" s="34">
         <v>18.52</v>
       </c>
-      <c r="AC20" s="36">
+      <c r="AC20" s="34">
         <v>18.399999999999999</v>
       </c>
-      <c r="AD20" s="18">
+      <c r="AD20" s="34">
         <v>18.88</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE20" s="34">
         <v>18.95</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF20" s="34">
         <v>18.87</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG20" s="34">
         <v>19.690000000000001</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH20" s="34">
         <v>19.510000000000002</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI20" s="34">
         <v>19.57</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AJ20" s="34">
         <v>19.190000000000001</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AK20" s="34">
         <v>19.2</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AL20" s="34">
         <v>23.29</v>
       </c>
-      <c r="AM20" s="18">
+      <c r="AM20" s="34">
         <v>21.63</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AN20" s="34">
         <v>18.75</v>
       </c>
-      <c r="AO20" s="18">
+      <c r="AO20" s="34">
         <v>19.02</v>
       </c>
-      <c r="AP20" s="18">
+      <c r="AP20" s="34">
         <v>18.079999999999998</v>
       </c>
-      <c r="AQ20" s="18">
+      <c r="AQ20" s="34">
         <v>18.41</v>
       </c>
-      <c r="AR20" s="18">
+      <c r="AR20" s="34">
         <v>19.09</v>
       </c>
-      <c r="AS20" s="18">
+      <c r="AS20" s="34">
         <v>18.89</v>
       </c>
-      <c r="AT20" s="18">
+      <c r="AT20" s="34">
         <v>18.39</v>
       </c>
-      <c r="AU20" s="18">
+      <c r="AU20" s="34">
         <v>18.11</v>
       </c>
-      <c r="AV20" s="18">
+      <c r="AV20" s="34">
         <v>18.36</v>
       </c>
-      <c r="AW20" s="18">
+      <c r="AW20" s="34">
         <v>18.04</v>
       </c>
-      <c r="AX20" s="18">
+      <c r="AX20" s="34">
         <v>10.65</v>
       </c>
-      <c r="AY20" s="18">
+      <c r="AY20" s="34">
         <v>13.46</v>
       </c>
-      <c r="AZ20" s="18">
+      <c r="AZ20" s="34">
         <v>14.4</v>
       </c>
-      <c r="BA20" s="18">
+      <c r="BA20" s="34">
         <v>15.01</v>
       </c>
-      <c r="BB20" s="18">
+      <c r="BB20" s="34">
         <v>15.53</v>
       </c>
-      <c r="BC20" s="18">
+      <c r="BC20" s="34">
         <v>17.079999999999998</v>
       </c>
-      <c r="BD20" s="18">
+      <c r="BD20" s="34">
         <v>17.38</v>
       </c>
-      <c r="BE20" s="18">
+      <c r="BE20" s="34">
         <v>17.41</v>
       </c>
-      <c r="BF20" s="18">
+      <c r="BF20" s="34">
         <v>17.260000000000002</v>
       </c>
-      <c r="BG20" s="18">
+      <c r="BG20" s="34">
         <v>17.02</v>
       </c>
-      <c r="BH20" s="18">
+      <c r="BH20" s="34">
         <v>16.5</v>
       </c>
-      <c r="BI20" s="18">
+      <c r="BI20" s="34">
         <v>16.73</v>
       </c>
-      <c r="BJ20" s="18">
+      <c r="BJ20" s="34">
         <v>16.18</v>
       </c>
-      <c r="BK20" s="18">
+      <c r="BK20" s="34">
         <v>14.84</v>
       </c>
-      <c r="BL20" s="74">
+      <c r="BL20" s="34">
         <v>14.8</v>
       </c>
+      <c r="BM20" s="34">
+        <v>14.49</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A21" s="32" t="s">
+    <row r="21" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A21" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B21" s="34">
         <v>25.97</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="34">
         <v>23.28</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="34">
         <v>25.14</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E21" s="34">
         <v>24.42</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="34">
         <v>24.99</v>
       </c>
-      <c r="G21" s="18">
+      <c r="G21" s="34">
         <v>26</v>
       </c>
-      <c r="H21" s="18">
+      <c r="H21" s="34">
         <v>26.79</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I21" s="34">
         <v>26.4</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J21" s="34">
         <v>27.02</v>
       </c>
-      <c r="K21" s="18">
+      <c r="K21" s="34">
         <v>27.12</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L21" s="34">
         <v>26.46</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M21" s="34">
         <v>26.02</v>
       </c>
-      <c r="N21" s="36">
+      <c r="N21" s="34">
         <v>22.92</v>
       </c>
-      <c r="O21" s="36">
+      <c r="O21" s="34">
         <v>22.67</v>
       </c>
-      <c r="P21" s="36">
+      <c r="P21" s="34">
         <v>23.32</v>
       </c>
-      <c r="Q21" s="36">
+      <c r="Q21" s="34">
         <v>22.99</v>
       </c>
-      <c r="R21" s="36">
+      <c r="R21" s="34">
         <v>22.98</v>
       </c>
-      <c r="S21" s="36">
+      <c r="S21" s="34">
         <v>22.82</v>
       </c>
-      <c r="T21" s="36">
+      <c r="T21" s="34">
         <v>22.36</v>
       </c>
-      <c r="U21" s="36">
+      <c r="U21" s="34">
         <v>22.49</v>
       </c>
-      <c r="V21" s="36">
+      <c r="V21" s="34">
         <v>22.34</v>
       </c>
-      <c r="W21" s="36">
+      <c r="W21" s="34">
         <v>22.45</v>
       </c>
-      <c r="X21" s="36">
+      <c r="X21" s="34">
         <v>22.68</v>
       </c>
-      <c r="Y21" s="36">
+      <c r="Y21" s="34">
         <v>23.39</v>
       </c>
-      <c r="Z21" s="36">
+      <c r="Z21" s="34">
         <v>24.26</v>
       </c>
-      <c r="AA21" s="36">
+      <c r="AA21" s="34">
         <v>24.6</v>
       </c>
-      <c r="AB21" s="36">
+      <c r="AB21" s="34">
         <v>24.01</v>
       </c>
-      <c r="AC21" s="36">
+      <c r="AC21" s="34">
         <v>23.93</v>
       </c>
-      <c r="AD21" s="18">
+      <c r="AD21" s="34">
         <v>25.17</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="34">
         <v>25.47</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="34">
         <v>24.92</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="34">
         <v>25.09</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="34">
         <v>25.26</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI21" s="34">
         <v>25.09</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ21" s="34">
         <v>24.64</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK21" s="34">
         <v>24.14</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL21" s="34">
         <v>25.37</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM21" s="34">
         <v>21.93</v>
       </c>
-      <c r="AN21" s="18">
+      <c r="AN21" s="34">
         <v>22.4</v>
       </c>
-      <c r="AO21" s="18">
+      <c r="AO21" s="34">
         <v>21.74</v>
       </c>
-      <c r="AP21" s="18">
+      <c r="AP21" s="34">
         <v>21.23</v>
       </c>
-      <c r="AQ21" s="18">
+      <c r="AQ21" s="34">
         <v>21.91</v>
       </c>
-      <c r="AR21" s="18">
+      <c r="AR21" s="34">
         <v>21.62</v>
       </c>
-      <c r="AS21" s="18">
+      <c r="AS21" s="34">
         <v>21.37</v>
       </c>
-      <c r="AT21" s="18">
+      <c r="AT21" s="34">
         <v>21.19</v>
       </c>
-      <c r="AU21" s="18">
+      <c r="AU21" s="34">
         <v>21.13</v>
       </c>
-      <c r="AV21" s="18">
+      <c r="AV21" s="34">
         <v>20.93</v>
       </c>
-      <c r="AW21" s="18">
+      <c r="AW21" s="34">
         <v>21.19</v>
       </c>
-      <c r="AX21" s="18">
+      <c r="AX21" s="34">
         <v>16.899999999999999</v>
       </c>
-      <c r="AY21" s="18">
+      <c r="AY21" s="34">
         <v>18.23</v>
       </c>
-      <c r="AZ21" s="18">
+      <c r="AZ21" s="34">
         <v>18.09</v>
       </c>
-      <c r="BA21" s="18">
+      <c r="BA21" s="34">
         <v>18.600000000000001</v>
       </c>
-      <c r="BB21" s="18">
+      <c r="BB21" s="34">
         <v>18.8</v>
       </c>
-      <c r="BC21" s="18">
+      <c r="BC21" s="34">
         <v>19.34</v>
       </c>
-      <c r="BD21" s="18">
+      <c r="BD21" s="34">
         <v>19.12</v>
       </c>
-      <c r="BE21" s="18">
+      <c r="BE21" s="34">
         <v>18.84</v>
       </c>
-      <c r="BF21" s="18">
+      <c r="BF21" s="34">
         <v>19.12</v>
       </c>
-      <c r="BG21" s="18">
+      <c r="BG21" s="34">
         <v>19.329999999999998</v>
       </c>
-      <c r="BH21" s="18">
+      <c r="BH21" s="34">
         <v>19.13</v>
       </c>
-      <c r="BI21" s="18">
+      <c r="BI21" s="34">
         <v>18.989999999999998</v>
       </c>
-      <c r="BJ21" s="18">
+      <c r="BJ21" s="34">
         <v>22.71</v>
       </c>
-      <c r="BK21" s="18">
+      <c r="BK21" s="34">
         <v>19.850000000000001</v>
       </c>
-      <c r="BL21" s="74">
+      <c r="BL21" s="34">
         <v>19.53</v>
       </c>
+      <c r="BM21" s="34">
+        <v>19.91</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A22" s="32" t="s">
+    <row r="22" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A22" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="34">
         <v>12.7</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="34">
         <v>21.92</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="34">
         <v>25.47</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="34">
         <v>24.57</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="34">
         <v>23.88</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G22" s="34">
         <v>23.03</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H22" s="34">
         <v>24.03</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I22" s="34">
         <v>26.08</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J22" s="34">
         <v>26.52</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K22" s="34">
         <v>25.66</v>
       </c>
-      <c r="L22" s="18">
+      <c r="L22" s="34">
         <v>25.2</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M22" s="34">
         <v>25.55</v>
       </c>
-      <c r="N22" s="36">
+      <c r="N22" s="34">
         <v>26.09</v>
       </c>
-      <c r="O22" s="36">
+      <c r="O22" s="34">
         <v>27.44</v>
       </c>
-      <c r="P22" s="36">
+      <c r="P22" s="34">
         <v>24.1</v>
       </c>
-      <c r="Q22" s="36">
+      <c r="Q22" s="34">
         <v>23.77</v>
       </c>
-      <c r="R22" s="36">
+      <c r="R22" s="34">
         <v>23.57</v>
       </c>
-      <c r="S22" s="36">
+      <c r="S22" s="34">
         <v>22.74</v>
       </c>
-      <c r="T22" s="36">
+      <c r="T22" s="34">
         <v>22.87</v>
       </c>
-      <c r="U22" s="36">
+      <c r="U22" s="34">
         <v>24.26</v>
       </c>
-      <c r="V22" s="36">
+      <c r="V22" s="34">
         <v>23.51</v>
       </c>
-      <c r="W22" s="36">
+      <c r="W22" s="34">
         <v>23.69</v>
       </c>
-      <c r="X22" s="36">
+      <c r="X22" s="34">
         <v>23.45</v>
       </c>
-      <c r="Y22" s="36">
+      <c r="Y22" s="34">
         <v>23.33</v>
       </c>
-      <c r="Z22" s="36">
+      <c r="Z22" s="34">
         <v>22.73</v>
       </c>
-      <c r="AA22" s="36">
+      <c r="AA22" s="34">
         <v>25.14</v>
       </c>
-      <c r="AB22" s="36">
+      <c r="AB22" s="34">
         <v>23.43</v>
       </c>
-      <c r="AC22" s="36">
+      <c r="AC22" s="34">
         <v>22.78</v>
       </c>
-      <c r="AD22" s="18">
+      <c r="AD22" s="34">
         <v>23.96</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE22" s="34">
         <v>23.48</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF22" s="34">
         <v>25.44</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG22" s="34">
         <v>25.06</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH22" s="34">
         <v>25.1</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI22" s="34">
         <v>24.87</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AJ22" s="34">
         <v>24.75</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AK22" s="34">
         <v>25.23</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL22" s="34">
         <v>20.39</v>
       </c>
-      <c r="AM22" s="18">
+      <c r="AM22" s="34">
         <v>23.19</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AN22" s="34">
         <v>21.36</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AO22" s="34">
         <v>22.15</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AP22" s="34">
         <v>22.17</v>
       </c>
-      <c r="AQ22" s="18">
+      <c r="AQ22" s="34">
         <v>22.14</v>
       </c>
-      <c r="AR22" s="18">
+      <c r="AR22" s="34">
         <v>22.2</v>
       </c>
-      <c r="AS22" s="18">
+      <c r="AS22" s="34">
         <v>22.31</v>
       </c>
-      <c r="AT22" s="18">
+      <c r="AT22" s="34">
         <v>22.3</v>
       </c>
-      <c r="AU22" s="18">
+      <c r="AU22" s="34">
         <v>22.75</v>
       </c>
-      <c r="AV22" s="18">
+      <c r="AV22" s="34">
         <v>23.72</v>
       </c>
-      <c r="AW22" s="18">
+      <c r="AW22" s="34">
         <v>23.59</v>
       </c>
-      <c r="AX22" s="18">
+      <c r="AX22" s="34">
         <v>18.05</v>
       </c>
-      <c r="AY22" s="18">
+      <c r="AY22" s="34">
         <v>19.11</v>
       </c>
-      <c r="AZ22" s="18">
+      <c r="AZ22" s="34">
         <v>18.16</v>
       </c>
-      <c r="BA22" s="18">
+      <c r="BA22" s="34">
         <v>18.07</v>
       </c>
-      <c r="BB22" s="18">
+      <c r="BB22" s="34">
         <v>18.46</v>
       </c>
-      <c r="BC22" s="18">
+      <c r="BC22" s="34">
         <v>18.690000000000001</v>
       </c>
-      <c r="BD22" s="18">
+      <c r="BD22" s="34">
         <v>18.29</v>
       </c>
-      <c r="BE22" s="18">
+      <c r="BE22" s="34">
         <v>19.309999999999999</v>
       </c>
-      <c r="BF22" s="18">
+      <c r="BF22" s="34">
         <v>19.18</v>
       </c>
-      <c r="BG22" s="18">
+      <c r="BG22" s="34">
         <v>19.25</v>
       </c>
-      <c r="BH22" s="18">
+      <c r="BH22" s="34">
         <v>18.670000000000002</v>
       </c>
-      <c r="BI22" s="18">
+      <c r="BI22" s="34">
         <v>18.489999999999998</v>
       </c>
-      <c r="BJ22" s="18">
+      <c r="BJ22" s="34">
         <v>13.46</v>
       </c>
-      <c r="BK22" s="18">
+      <c r="BK22" s="34">
         <v>17.8</v>
       </c>
-      <c r="BL22" s="74">
+      <c r="BL22" s="34">
         <v>16.899999999999999</v>
       </c>
+      <c r="BM22" s="34">
+        <v>15.22</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" s="65" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="92" t="s">
+    <row r="23" spans="1:65" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="92"/>
-[...61 lines deleted...]
-      <c r="BL23" s="92"/>
+      <c r="B23" s="78"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="78"/>
+      <c r="E23" s="78"/>
+      <c r="F23" s="78"/>
+      <c r="G23" s="78"/>
+      <c r="H23" s="78"/>
+      <c r="I23" s="78"/>
+      <c r="J23" s="78"/>
+      <c r="K23" s="78"/>
+      <c r="L23" s="78"/>
+      <c r="M23" s="78"/>
+      <c r="N23" s="78"/>
+      <c r="O23" s="78"/>
+      <c r="P23" s="78"/>
+      <c r="Q23" s="78"/>
+      <c r="R23" s="78"/>
+      <c r="S23" s="78"/>
+      <c r="T23" s="78"/>
+      <c r="U23" s="78"/>
+      <c r="V23" s="78"/>
+      <c r="W23" s="78"/>
+      <c r="X23" s="78"/>
+      <c r="Y23" s="78"/>
+      <c r="Z23" s="78"/>
+      <c r="AA23" s="78"/>
+      <c r="AB23" s="78"/>
+      <c r="AC23" s="78"/>
+      <c r="AD23" s="78"/>
+      <c r="AE23" s="78"/>
+      <c r="AF23" s="78"/>
+      <c r="AG23" s="78"/>
+      <c r="AH23" s="78"/>
+      <c r="AI23" s="78"/>
+      <c r="AJ23" s="78"/>
+      <c r="AK23" s="78"/>
+      <c r="AL23" s="78"/>
+      <c r="AM23" s="78"/>
+      <c r="AN23" s="78"/>
+      <c r="AO23" s="78"/>
+      <c r="AP23" s="78"/>
+      <c r="AQ23" s="78"/>
+      <c r="AR23" s="78"/>
+      <c r="AS23" s="78"/>
+      <c r="AT23" s="78"/>
+      <c r="AU23" s="78"/>
+      <c r="AV23" s="78"/>
+      <c r="AW23" s="78"/>
+      <c r="AX23" s="78"/>
+      <c r="AY23" s="78"/>
+      <c r="AZ23" s="78"/>
+      <c r="BA23" s="78"/>
+      <c r="BB23" s="78"/>
+      <c r="BC23" s="78"/>
+      <c r="BD23" s="78"/>
+      <c r="BE23" s="78"/>
+      <c r="BF23" s="78"/>
+      <c r="BG23" s="78"/>
+      <c r="BH23" s="78"/>
+      <c r="BI23" s="78"/>
+      <c r="BJ23" s="78"/>
+      <c r="BK23" s="78"/>
+      <c r="BL23" s="78"/>
+      <c r="BM23" s="78"/>
     </row>
-    <row r="24" spans="1:64" s="20" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="19" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="48">
+      <c r="B24" s="43">
         <v>28.71</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="34">
         <v>26.36</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="34">
         <v>25</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="34">
         <v>25.17</v>
       </c>
-      <c r="F24" s="18">
+      <c r="F24" s="34">
         <v>25.34</v>
       </c>
-      <c r="G24" s="18">
+      <c r="G24" s="34">
         <v>25.88</v>
       </c>
-      <c r="H24" s="18">
+      <c r="H24" s="34">
         <v>26.18</v>
       </c>
-      <c r="I24" s="18">
+      <c r="I24" s="34">
         <v>26.04</v>
       </c>
-      <c r="J24" s="18">
+      <c r="J24" s="34">
         <v>26.39</v>
       </c>
-      <c r="K24" s="18">
+      <c r="K24" s="34">
         <v>26.27</v>
       </c>
-      <c r="L24" s="18">
+      <c r="L24" s="34">
         <v>26.19</v>
       </c>
-      <c r="M24" s="18">
+      <c r="M24" s="34">
         <v>25.94</v>
       </c>
-      <c r="N24" s="36">
+      <c r="N24" s="34">
         <v>18.09</v>
       </c>
-      <c r="O24" s="36">
+      <c r="O24" s="34">
         <v>19.71</v>
       </c>
-      <c r="P24" s="36">
+      <c r="P24" s="34">
         <v>19.89</v>
       </c>
-      <c r="Q24" s="36">
+      <c r="Q24" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="R24" s="36">
+      <c r="R24" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="S24" s="36">
+      <c r="S24" s="34">
         <v>20.72</v>
       </c>
-      <c r="T24" s="36">
+      <c r="T24" s="34">
         <v>20.99</v>
       </c>
-      <c r="U24" s="36">
+      <c r="U24" s="34">
         <v>21.06</v>
       </c>
-      <c r="V24" s="36">
+      <c r="V24" s="34">
         <v>20.39</v>
       </c>
-      <c r="W24" s="36">
+      <c r="W24" s="34">
         <v>20.440000000000001</v>
       </c>
-      <c r="X24" s="36">
+      <c r="X24" s="34">
         <v>20.85</v>
       </c>
-      <c r="Y24" s="36">
+      <c r="Y24" s="34">
         <v>20.63</v>
       </c>
-      <c r="Z24" s="36">
+      <c r="Z24" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="AA24" s="36">
+      <c r="AA24" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="AB24" s="36">
+      <c r="AB24" s="34">
         <v>20.12</v>
       </c>
-      <c r="AC24" s="20">
+      <c r="AC24" s="39">
         <v>19.95</v>
       </c>
-      <c r="AD24" s="18">
+      <c r="AD24" s="34">
         <v>20.25</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AE24" s="34">
         <v>20.23</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF24" s="34">
         <v>20.2</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG24" s="34">
         <v>20.56</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AH24" s="34">
         <v>20.56</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AI24" s="34">
         <v>20.57</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AJ24" s="34">
         <v>20.58</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AK24" s="34">
         <v>20.43</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AL24" s="34">
         <v>18.78</v>
       </c>
-      <c r="AM24" s="18">
+      <c r="AM24" s="34">
         <v>18.97</v>
       </c>
-      <c r="AN24" s="18">
+      <c r="AN24" s="34">
         <v>18.63</v>
       </c>
-      <c r="AO24" s="18">
+      <c r="AO24" s="34">
         <v>19.02</v>
       </c>
-      <c r="AP24" s="18">
+      <c r="AP24" s="34">
         <v>19.05</v>
       </c>
-      <c r="AQ24" s="18">
+      <c r="AQ24" s="34">
         <v>19.07</v>
       </c>
-      <c r="AR24" s="18">
+      <c r="AR24" s="34">
         <v>19.29</v>
       </c>
-      <c r="AS24" s="18">
+      <c r="AS24" s="34">
         <v>19.149999999999999</v>
       </c>
-      <c r="AT24" s="18">
+      <c r="AT24" s="34">
         <v>19.12</v>
       </c>
-      <c r="AU24" s="18">
+      <c r="AU24" s="34">
         <v>19.12</v>
       </c>
-      <c r="AV24" s="18">
+      <c r="AV24" s="34">
         <v>19.05</v>
       </c>
-      <c r="AW24" s="18">
+      <c r="AW24" s="34">
         <v>18.93</v>
       </c>
-      <c r="AX24" s="18">
+      <c r="AX24" s="34">
         <v>15.02</v>
       </c>
-      <c r="AY24" s="18">
+      <c r="AY24" s="34">
         <v>16.12</v>
       </c>
-      <c r="AZ24" s="18">
+      <c r="AZ24" s="34">
         <v>15.86</v>
       </c>
-      <c r="BA24" s="18">
+      <c r="BA24" s="34">
         <v>16.05</v>
       </c>
-      <c r="BB24" s="18">
+      <c r="BB24" s="34">
         <v>15.94</v>
       </c>
-      <c r="BC24" s="18">
+      <c r="BC24" s="34">
         <v>16.23</v>
       </c>
-      <c r="BD24" s="18">
+      <c r="BD24" s="34">
         <v>16.61</v>
       </c>
-      <c r="BE24" s="18">
+      <c r="BE24" s="34">
         <v>16.47</v>
       </c>
-      <c r="BF24" s="18">
+      <c r="BF24" s="34">
         <v>16.59</v>
       </c>
-      <c r="BG24" s="18">
+      <c r="BG24" s="34">
         <v>16.760000000000002</v>
       </c>
-      <c r="BH24" s="18">
+      <c r="BH24" s="34">
         <v>16.600000000000001</v>
       </c>
-      <c r="BI24" s="18">
+      <c r="BI24" s="34">
         <v>16.66</v>
       </c>
-      <c r="BJ24" s="18">
+      <c r="BJ24" s="34">
         <v>16.13</v>
       </c>
-      <c r="BK24" s="18">
+      <c r="BK24" s="34">
         <v>15.51</v>
       </c>
-      <c r="BL24" s="74">
+      <c r="BL24" s="34">
         <v>15.19</v>
       </c>
+      <c r="BM24" s="34">
+        <v>15.24</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="33" t="s">
+    <row r="25" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A25" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B25" s="34">
         <v>29.72</v>
       </c>
-      <c r="C25" s="18">
+      <c r="C25" s="34">
         <v>27.11</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D25" s="34">
         <v>25.07</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E25" s="34">
         <v>25.26</v>
       </c>
-      <c r="F25" s="18">
+      <c r="F25" s="34">
         <v>25.34</v>
       </c>
-      <c r="G25" s="18">
+      <c r="G25" s="34">
         <v>25.89</v>
       </c>
-      <c r="H25" s="18">
+      <c r="H25" s="34">
         <v>26.16</v>
       </c>
-      <c r="I25" s="18">
+      <c r="I25" s="34">
         <v>26.02</v>
       </c>
-      <c r="J25" s="18">
+      <c r="J25" s="34">
         <v>26.31</v>
       </c>
-      <c r="K25" s="18">
+      <c r="K25" s="34">
         <v>26.18</v>
       </c>
-      <c r="L25" s="18">
+      <c r="L25" s="34">
         <v>26.1</v>
       </c>
-      <c r="M25" s="18">
+      <c r="M25" s="34">
         <v>25.81</v>
       </c>
-      <c r="N25" s="36">
+      <c r="N25" s="34">
         <v>17.54</v>
       </c>
-      <c r="O25" s="36">
+      <c r="O25" s="34">
         <v>19.3</v>
       </c>
-      <c r="P25" s="36">
+      <c r="P25" s="34">
         <v>19.53</v>
       </c>
-      <c r="Q25" s="36">
+      <c r="Q25" s="34">
         <v>19.59</v>
       </c>
-      <c r="R25" s="36">
+      <c r="R25" s="34">
         <v>19.7</v>
       </c>
-      <c r="S25" s="36">
+      <c r="S25" s="34">
         <v>20.43</v>
       </c>
-      <c r="T25" s="36">
+      <c r="T25" s="34">
         <v>20.74</v>
       </c>
-      <c r="U25" s="36">
+      <c r="U25" s="34">
         <v>20.79</v>
       </c>
-      <c r="V25" s="36">
+      <c r="V25" s="34">
         <v>19.940000000000001</v>
       </c>
-      <c r="W25" s="36">
+      <c r="W25" s="34">
         <v>19.95</v>
       </c>
-      <c r="X25" s="36">
+      <c r="X25" s="34">
         <v>20.350000000000001</v>
       </c>
-      <c r="Y25" s="36">
+      <c r="Y25" s="34">
         <v>20.04</v>
       </c>
-      <c r="Z25" s="36">
+      <c r="Z25" s="34">
         <v>19.690000000000001</v>
       </c>
-      <c r="AA25" s="36">
+      <c r="AA25" s="34">
         <v>19.82</v>
       </c>
-      <c r="AB25" s="36">
+      <c r="AB25" s="34">
         <v>19.68</v>
       </c>
-      <c r="AC25" s="20">
+      <c r="AC25" s="39">
         <v>19.47</v>
       </c>
-      <c r="AD25" s="18">
+      <c r="AD25" s="34">
         <v>19.77</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE25" s="34">
         <v>19.760000000000002</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF25" s="34">
         <v>19.739999999999998</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG25" s="34">
         <v>20.059999999999999</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH25" s="34">
         <v>20.05</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI25" s="34">
         <v>20.059999999999999</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ25" s="34">
         <v>20.09</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK25" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL25" s="34">
         <v>18</v>
       </c>
-      <c r="AM25" s="18">
+      <c r="AM25" s="34">
         <v>18.440000000000001</v>
       </c>
-      <c r="AN25" s="18">
+      <c r="AN25" s="34">
         <v>18.22</v>
       </c>
-      <c r="AO25" s="18">
+      <c r="AO25" s="34">
         <v>18.59</v>
       </c>
-      <c r="AP25" s="18">
+      <c r="AP25" s="34">
         <v>18.72</v>
       </c>
-      <c r="AQ25" s="18">
+      <c r="AQ25" s="34">
         <v>18.600000000000001</v>
       </c>
-      <c r="AR25" s="18">
+      <c r="AR25" s="34">
         <v>18.850000000000001</v>
       </c>
-      <c r="AS25" s="18">
+      <c r="AS25" s="34">
         <v>18.79</v>
       </c>
-      <c r="AT25" s="18">
+      <c r="AT25" s="34">
         <v>18.78</v>
       </c>
-      <c r="AU25" s="18">
+      <c r="AU25" s="34">
         <v>18.829999999999998</v>
       </c>
-      <c r="AV25" s="18">
+      <c r="AV25" s="34">
         <v>18.72</v>
       </c>
-      <c r="AW25" s="18">
+      <c r="AW25" s="34">
         <v>18.57</v>
       </c>
-      <c r="AX25" s="18">
+      <c r="AX25" s="34">
         <v>14.95</v>
       </c>
-      <c r="AY25" s="18">
+      <c r="AY25" s="34">
         <v>16</v>
       </c>
-      <c r="AZ25" s="18">
+      <c r="AZ25" s="34">
         <v>15.7</v>
       </c>
-      <c r="BA25" s="18">
+      <c r="BA25" s="34">
         <v>15.91</v>
       </c>
-      <c r="BB25" s="18">
+      <c r="BB25" s="34">
         <v>15.74</v>
       </c>
-      <c r="BC25" s="18">
+      <c r="BC25" s="34">
         <v>16.010000000000002</v>
       </c>
-      <c r="BD25" s="18">
+      <c r="BD25" s="34">
         <v>16.47</v>
       </c>
-      <c r="BE25" s="18">
+      <c r="BE25" s="34">
         <v>16.37</v>
       </c>
-      <c r="BF25" s="18">
+      <c r="BF25" s="34">
         <v>16.47</v>
       </c>
-      <c r="BG25" s="18">
+      <c r="BG25" s="34">
         <v>16.63</v>
       </c>
-      <c r="BH25" s="18">
+      <c r="BH25" s="34">
         <v>16.5</v>
       </c>
-      <c r="BI25" s="18">
+      <c r="BI25" s="34">
         <v>16.55</v>
       </c>
-      <c r="BJ25" s="18">
+      <c r="BJ25" s="34">
         <v>15.87</v>
       </c>
-      <c r="BK25" s="18">
+      <c r="BK25" s="34">
         <v>15.22</v>
       </c>
-      <c r="BL25" s="74">
+      <c r="BL25" s="34">
         <v>14.99</v>
       </c>
+      <c r="BM25" s="34">
+        <v>15.06</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A26" s="33" t="s">
+    <row r="26" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A26" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B26" s="34">
         <v>25.55</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C26" s="34">
         <v>23.55</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="34">
         <v>25.77</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="34">
         <v>25.04</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="34">
         <v>25.72</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="34">
         <v>26.33</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H26" s="34">
         <v>25.8</v>
       </c>
-      <c r="I26" s="18">
+      <c r="I26" s="34">
         <v>25.87</v>
       </c>
-      <c r="J26" s="18">
+      <c r="J26" s="34">
         <v>26.19</v>
       </c>
-      <c r="K26" s="18">
+      <c r="K26" s="34">
         <v>26.01</v>
       </c>
-      <c r="L26" s="18">
+      <c r="L26" s="34">
         <v>25.79</v>
       </c>
-      <c r="M26" s="18">
+      <c r="M26" s="34">
         <v>25.96</v>
       </c>
-      <c r="N26" s="36">
+      <c r="N26" s="34">
         <v>22.29</v>
       </c>
-      <c r="O26" s="36">
+      <c r="O26" s="34">
         <v>24.37</v>
       </c>
-      <c r="P26" s="36">
+      <c r="P26" s="34">
         <v>23.13</v>
       </c>
-      <c r="Q26" s="36">
+      <c r="Q26" s="34">
         <v>23.39</v>
       </c>
-      <c r="R26" s="36">
+      <c r="R26" s="34">
         <v>22</v>
       </c>
-      <c r="S26" s="36">
+      <c r="S26" s="34">
         <v>21.92</v>
       </c>
-      <c r="T26" s="36">
+      <c r="T26" s="34">
         <v>22.18</v>
       </c>
-      <c r="U26" s="36">
+      <c r="U26" s="34">
         <v>22.15</v>
       </c>
-      <c r="V26" s="36">
+      <c r="V26" s="34">
         <v>21.73</v>
       </c>
-      <c r="W26" s="36">
+      <c r="W26" s="34">
         <v>22.05</v>
       </c>
-      <c r="X26" s="36">
+      <c r="X26" s="34">
         <v>22.38</v>
       </c>
-      <c r="Y26" s="36">
+      <c r="Y26" s="34">
         <v>22.85</v>
       </c>
-      <c r="Z26" s="36">
+      <c r="Z26" s="34">
         <v>19.600000000000001</v>
       </c>
-      <c r="AA26" s="36">
+      <c r="AA26" s="34">
         <v>21.43</v>
       </c>
-      <c r="AB26" s="36">
+      <c r="AB26" s="34">
         <v>23.48</v>
       </c>
-      <c r="AC26" s="20">
+      <c r="AC26" s="39">
         <v>23.22</v>
       </c>
-      <c r="AD26" s="18">
+      <c r="AD26" s="34">
         <v>22.68</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE26" s="34">
         <v>21.99</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF26" s="34">
         <v>22.01</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG26" s="34">
         <v>22.19</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH26" s="34">
         <v>21.82</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI26" s="34">
         <v>21.65</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ26" s="34">
         <v>22.09</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK26" s="34">
         <v>21.61</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL26" s="34">
         <v>23.38</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM26" s="34">
         <v>21.43</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AN26" s="34">
         <v>19.97</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AO26" s="34">
         <v>20.98</v>
       </c>
-      <c r="AP26" s="18">
+      <c r="AP26" s="34">
         <v>23.01</v>
       </c>
-      <c r="AQ26" s="18">
+      <c r="AQ26" s="34">
         <v>23.02</v>
       </c>
-      <c r="AR26" s="18">
+      <c r="AR26" s="34">
         <v>22.91</v>
       </c>
-      <c r="AS26" s="18">
+      <c r="AS26" s="34">
         <v>22.51</v>
       </c>
-      <c r="AT26" s="18">
+      <c r="AT26" s="34">
         <v>22.31</v>
       </c>
-      <c r="AU26" s="18">
+      <c r="AU26" s="34">
         <v>21.83</v>
       </c>
-      <c r="AV26" s="18">
+      <c r="AV26" s="34">
         <v>21.79</v>
       </c>
-      <c r="AW26" s="18">
+      <c r="AW26" s="34">
         <v>21.7</v>
       </c>
-      <c r="AX26" s="18">
+      <c r="AX26" s="34">
         <v>19.190000000000001</v>
       </c>
-      <c r="AY26" s="18">
+      <c r="AY26" s="34">
         <v>19.11</v>
       </c>
-      <c r="AZ26" s="18">
+      <c r="AZ26" s="34">
         <v>16.809999999999999</v>
       </c>
-      <c r="BA26" s="18">
+      <c r="BA26" s="34">
         <v>15.85</v>
       </c>
-      <c r="BB26" s="18">
+      <c r="BB26" s="34">
         <v>15.49</v>
       </c>
-      <c r="BC26" s="18">
+      <c r="BC26" s="34">
         <v>15.36</v>
       </c>
-      <c r="BD26" s="18">
+      <c r="BD26" s="34">
         <v>15.22</v>
       </c>
-      <c r="BE26" s="18">
+      <c r="BE26" s="34">
         <v>15</v>
       </c>
-      <c r="BF26" s="18">
+      <c r="BF26" s="34">
         <v>14.98</v>
       </c>
-      <c r="BG26" s="18">
+      <c r="BG26" s="34">
         <v>15.15</v>
       </c>
-      <c r="BH26" s="18">
+      <c r="BH26" s="34">
         <v>15.04</v>
       </c>
-      <c r="BI26" s="18">
+      <c r="BI26" s="34">
         <v>15.35</v>
       </c>
-      <c r="BJ26" s="18">
+      <c r="BJ26" s="34">
         <v>14.61</v>
       </c>
-      <c r="BK26" s="18">
+      <c r="BK26" s="34">
         <v>15.92</v>
       </c>
-      <c r="BL26" s="74">
+      <c r="BL26" s="34">
         <v>15.55</v>
       </c>
+      <c r="BM26" s="34">
+        <v>15.06</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A27" s="33" t="s">
+    <row r="27" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A27" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="18">
+      <c r="B27" s="34">
         <v>22.88</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="34">
         <v>22.1</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="34">
         <v>23.95</v>
       </c>
-      <c r="E27" s="18">
+      <c r="E27" s="34">
         <v>24.36</v>
       </c>
-      <c r="F27" s="18">
+      <c r="F27" s="34">
         <v>25.07</v>
       </c>
-      <c r="G27" s="18">
+      <c r="G27" s="34">
         <v>25.4</v>
       </c>
-      <c r="H27" s="18">
+      <c r="H27" s="34">
         <v>25.97</v>
       </c>
-      <c r="I27" s="18">
+      <c r="I27" s="34">
         <v>25.76</v>
       </c>
-      <c r="J27" s="18">
+      <c r="J27" s="34">
         <v>26.59</v>
       </c>
-      <c r="K27" s="18">
+      <c r="K27" s="34">
         <v>26.31</v>
       </c>
-      <c r="L27" s="18">
+      <c r="L27" s="34">
         <v>26.2</v>
       </c>
-      <c r="M27" s="18">
+      <c r="M27" s="34">
         <v>26.22</v>
       </c>
-      <c r="N27" s="36">
+      <c r="N27" s="34">
         <v>17.850000000000001</v>
       </c>
-      <c r="O27" s="36">
+      <c r="O27" s="34">
         <v>19.8</v>
       </c>
-      <c r="P27" s="36">
+      <c r="P27" s="34">
         <v>19.38</v>
       </c>
-      <c r="Q27" s="36">
+      <c r="Q27" s="34">
         <v>20.69</v>
       </c>
-      <c r="R27" s="36">
+      <c r="R27" s="34">
         <v>20.75</v>
       </c>
-      <c r="S27" s="36">
+      <c r="S27" s="34">
         <v>22.05</v>
       </c>
-      <c r="T27" s="36">
+      <c r="T27" s="34">
         <v>22.14</v>
       </c>
-      <c r="U27" s="36">
+      <c r="U27" s="34">
         <v>22.72</v>
       </c>
-      <c r="V27" s="36">
+      <c r="V27" s="34">
         <v>23.07</v>
       </c>
-      <c r="W27" s="36">
+      <c r="W27" s="34">
         <v>23.34</v>
       </c>
-      <c r="X27" s="36">
+      <c r="X27" s="34">
         <v>23.63</v>
       </c>
-      <c r="Y27" s="36">
+      <c r="Y27" s="34">
         <v>23.27</v>
       </c>
-      <c r="Z27" s="36">
+      <c r="Z27" s="34">
         <v>22.94</v>
       </c>
-      <c r="AA27" s="36">
+      <c r="AA27" s="34">
         <v>20.77</v>
       </c>
-      <c r="AB27" s="36">
+      <c r="AB27" s="34">
         <v>22.72</v>
       </c>
-      <c r="AC27" s="20">
+      <c r="AC27" s="39">
         <v>2306</v>
       </c>
-      <c r="AD27" s="18">
+      <c r="AD27" s="34">
         <v>22.74</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE27" s="34">
         <v>22.71</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF27" s="34">
         <v>22.77</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG27" s="34">
         <v>23.59</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AH27" s="34">
         <v>23.86</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI27" s="34">
         <v>23.82</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AJ27" s="34">
         <v>23.96</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AK27" s="34">
         <v>23.7</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AL27" s="34">
         <v>23.34</v>
       </c>
-      <c r="AM27" s="18">
+      <c r="AM27" s="34">
         <v>22.54</v>
       </c>
-      <c r="AN27" s="18">
+      <c r="AN27" s="34">
         <v>21.77</v>
       </c>
-      <c r="AO27" s="18">
+      <c r="AO27" s="34">
         <v>22.29</v>
       </c>
-      <c r="AP27" s="18">
+      <c r="AP27" s="34">
         <v>21.36</v>
       </c>
-      <c r="AQ27" s="18">
+      <c r="AQ27" s="34">
         <v>21.89</v>
       </c>
-      <c r="AR27" s="18">
+      <c r="AR27" s="34">
         <v>21.56</v>
       </c>
-      <c r="AS27" s="18">
+      <c r="AS27" s="34">
         <v>21.09</v>
       </c>
-      <c r="AT27" s="18">
+      <c r="AT27" s="34">
         <v>21.17</v>
       </c>
-      <c r="AU27" s="18">
+      <c r="AU27" s="34">
         <v>20.95</v>
       </c>
-      <c r="AV27" s="18">
+      <c r="AV27" s="34">
         <v>20.88</v>
       </c>
-      <c r="AW27" s="18">
+      <c r="AW27" s="34">
         <v>20.87</v>
       </c>
-      <c r="AX27" s="18">
+      <c r="AX27" s="34">
         <v>16.66</v>
       </c>
-      <c r="AY27" s="18">
+      <c r="AY27" s="34">
         <v>16.93</v>
       </c>
-      <c r="AZ27" s="18">
+      <c r="AZ27" s="34">
         <v>16.75</v>
       </c>
-      <c r="BA27" s="18">
+      <c r="BA27" s="34">
         <v>16.75</v>
       </c>
-      <c r="BB27" s="18">
+      <c r="BB27" s="34">
         <v>16.940000000000001</v>
       </c>
-      <c r="BC27" s="18">
+      <c r="BC27" s="34">
         <v>16.8</v>
       </c>
-      <c r="BD27" s="18">
+      <c r="BD27" s="34">
         <v>16.84</v>
       </c>
-      <c r="BE27" s="18">
+      <c r="BE27" s="34">
         <v>16.43</v>
       </c>
-      <c r="BF27" s="18">
+      <c r="BF27" s="34">
         <v>16.739999999999998</v>
       </c>
-      <c r="BG27" s="18">
+      <c r="BG27" s="34">
         <v>17.14</v>
       </c>
-      <c r="BH27" s="18">
+      <c r="BH27" s="34">
         <v>16.98</v>
       </c>
-      <c r="BI27" s="18">
+      <c r="BI27" s="34">
         <v>16.95</v>
       </c>
-      <c r="BJ27" s="18">
+      <c r="BJ27" s="34">
         <v>16.87</v>
       </c>
-      <c r="BK27" s="18">
+      <c r="BK27" s="34">
         <v>17.05</v>
       </c>
-      <c r="BL27" s="74">
+      <c r="BL27" s="34">
         <v>15.88</v>
       </c>
+      <c r="BM27" s="34">
+        <v>15.57</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A28" s="33" t="s">
+    <row r="28" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A28" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="34">
         <v>33.4</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="34">
         <v>26.26</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="34">
         <v>26.48</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="34">
         <v>31.16</v>
       </c>
-      <c r="F28" s="18">
+      <c r="F28" s="34">
         <v>29.31</v>
       </c>
-      <c r="G28" s="18">
+      <c r="G28" s="34">
         <v>31.1</v>
       </c>
-      <c r="H28" s="18">
+      <c r="H28" s="34">
         <v>29.1</v>
       </c>
-      <c r="I28" s="18">
+      <c r="I28" s="34">
         <v>27.59</v>
       </c>
-      <c r="J28" s="18">
+      <c r="J28" s="34">
         <v>27.09</v>
       </c>
-      <c r="K28" s="18">
+      <c r="K28" s="34">
         <v>26.02</v>
       </c>
-      <c r="L28" s="18">
+      <c r="L28" s="34">
         <v>25.24</v>
       </c>
-      <c r="M28" s="18">
+      <c r="M28" s="34">
         <v>24.79</v>
       </c>
-      <c r="N28" s="36">
+      <c r="N28" s="34">
         <v>16.329999999999998</v>
       </c>
-      <c r="O28" s="36">
+      <c r="O28" s="34">
         <v>17.09</v>
       </c>
-      <c r="P28" s="36">
+      <c r="P28" s="34">
         <v>22.4</v>
       </c>
-      <c r="Q28" s="36">
+      <c r="Q28" s="34">
         <v>23.58</v>
       </c>
-      <c r="R28" s="36">
+      <c r="R28" s="34">
         <v>22.03</v>
       </c>
-      <c r="S28" s="36">
+      <c r="S28" s="34">
         <v>22.09</v>
       </c>
-      <c r="T28" s="36">
+      <c r="T28" s="34">
         <v>23.56</v>
       </c>
-      <c r="U28" s="36">
+      <c r="U28" s="34">
         <v>23.28</v>
       </c>
-      <c r="V28" s="36">
+      <c r="V28" s="34">
         <v>24.37</v>
       </c>
-      <c r="W28" s="36">
+      <c r="W28" s="34">
         <v>23.5</v>
       </c>
-      <c r="X28" s="36">
+      <c r="X28" s="34">
         <v>27.33</v>
       </c>
-      <c r="Y28" s="36">
+      <c r="Y28" s="34">
         <v>30.57</v>
       </c>
-      <c r="Z28" s="36">
+      <c r="Z28" s="34">
         <v>26.45</v>
       </c>
-      <c r="AA28" s="36">
+      <c r="AA28" s="34">
         <v>19.399999999999999</v>
       </c>
-      <c r="AB28" s="36">
+      <c r="AB28" s="34">
         <v>21.79</v>
       </c>
-      <c r="AC28" s="20">
+      <c r="AC28" s="39">
         <v>23.14</v>
       </c>
-      <c r="AD28" s="18">
+      <c r="AD28" s="34">
         <v>22.72</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE28" s="34">
         <v>20.84</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF28" s="34">
         <v>20.28</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG28" s="34">
         <v>20.39</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH28" s="34">
         <v>21.17</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI28" s="34">
         <v>20.09</v>
       </c>
-      <c r="AJ28" s="18">
+      <c r="AJ28" s="34">
         <v>19.760000000000002</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK28" s="34">
         <v>19.88</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL28" s="34">
         <v>5.27</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM28" s="34">
         <v>5.49</v>
       </c>
-      <c r="AN28" s="18">
+      <c r="AN28" s="34">
         <v>12.7</v>
       </c>
-      <c r="AO28" s="18">
+      <c r="AO28" s="34">
         <v>21.82</v>
       </c>
-      <c r="AP28" s="18">
+      <c r="AP28" s="34">
         <v>22.88</v>
       </c>
-      <c r="AQ28" s="18">
+      <c r="AQ28" s="34">
         <v>23.75</v>
       </c>
-      <c r="AR28" s="18">
+      <c r="AR28" s="34">
         <v>25.69</v>
       </c>
-      <c r="AS28" s="18">
+      <c r="AS28" s="34">
         <v>23.21</v>
       </c>
-      <c r="AT28" s="18">
+      <c r="AT28" s="34">
         <v>21.93</v>
       </c>
-      <c r="AU28" s="18">
+      <c r="AU28" s="34">
         <v>21.96</v>
       </c>
-      <c r="AV28" s="18">
+      <c r="AV28" s="34">
         <v>23.48</v>
       </c>
-      <c r="AW28" s="18">
+      <c r="AW28" s="34">
         <v>21.95</v>
       </c>
-      <c r="AX28" s="18">
+      <c r="AX28" s="34">
         <v>5.74</v>
       </c>
-      <c r="AY28" s="18">
+      <c r="AY28" s="34">
         <v>14.71</v>
       </c>
-      <c r="AZ28" s="18">
+      <c r="AZ28" s="34">
         <v>11.49</v>
       </c>
-      <c r="BA28" s="18">
+      <c r="BA28" s="34">
         <v>17.190000000000001</v>
       </c>
-      <c r="BB28" s="18">
+      <c r="BB28" s="34">
         <v>17.03</v>
       </c>
-      <c r="BC28" s="18">
+      <c r="BC28" s="34">
         <v>16.04</v>
       </c>
-      <c r="BD28" s="18">
+      <c r="BD28" s="34">
         <v>14.55</v>
       </c>
-      <c r="BE28" s="18">
+      <c r="BE28" s="34">
         <v>14.89</v>
       </c>
-      <c r="BF28" s="18">
+      <c r="BF28" s="34">
         <v>16.32</v>
       </c>
-      <c r="BG28" s="18">
+      <c r="BG28" s="34">
         <v>16.86</v>
       </c>
-      <c r="BH28" s="18">
+      <c r="BH28" s="34">
         <v>16.329999999999998</v>
       </c>
-      <c r="BI28" s="18">
+      <c r="BI28" s="34">
         <v>15.91</v>
       </c>
-      <c r="BJ28" s="18">
+      <c r="BJ28" s="34">
         <v>11.34</v>
       </c>
-      <c r="BK28" s="18">
+      <c r="BK28" s="34">
         <v>6.03</v>
       </c>
-      <c r="BL28" s="74">
+      <c r="BL28" s="34">
         <v>7.87</v>
       </c>
+      <c r="BM28" s="34">
+        <v>14.64</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A29" s="33" t="s">
+    <row r="29" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A29" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="34">
         <v>22.7</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="34">
         <v>21.8</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="34">
         <v>21.66</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="34">
         <v>22.77</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="34">
         <v>22.5</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G29" s="34">
         <v>22.77</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H29" s="34">
         <v>23.34</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="34">
         <v>23.95</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J29" s="34">
         <v>24.24</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="34">
         <v>24.61</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="34">
         <v>25.17</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="34">
         <v>25.32</v>
       </c>
-      <c r="N29" s="36">
+      <c r="N29" s="34">
         <v>20.07</v>
       </c>
-      <c r="O29" s="36">
+      <c r="O29" s="34">
         <v>21.5</v>
       </c>
-      <c r="P29" s="36">
+      <c r="P29" s="34">
         <v>21.26</v>
       </c>
-      <c r="Q29" s="36">
+      <c r="Q29" s="34">
         <v>20.53</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R29" s="34">
         <v>19</v>
       </c>
-      <c r="S29" s="36">
+      <c r="S29" s="34">
         <v>19.71</v>
       </c>
-      <c r="T29" s="36">
+      <c r="T29" s="34">
         <v>20.11</v>
       </c>
-      <c r="U29" s="36">
+      <c r="U29" s="34">
         <v>19.809999999999999</v>
       </c>
-      <c r="V29" s="36">
+      <c r="V29" s="34">
         <v>19.55</v>
       </c>
-      <c r="W29" s="36">
+      <c r="W29" s="34">
         <v>19.690000000000001</v>
       </c>
-      <c r="X29" s="36">
+      <c r="X29" s="34">
         <v>20.37</v>
       </c>
-      <c r="Y29" s="36">
+      <c r="Y29" s="34">
         <v>20.58</v>
       </c>
-      <c r="Z29" s="36">
+      <c r="Z29" s="34">
         <v>16.47</v>
       </c>
-      <c r="AA29" s="36">
+      <c r="AA29" s="34">
         <v>16.27</v>
       </c>
-      <c r="AB29" s="36">
+      <c r="AB29" s="34">
         <v>17.920000000000002</v>
       </c>
-      <c r="AC29" s="20">
+      <c r="AC29" s="39">
         <v>17.47</v>
       </c>
-      <c r="AD29" s="18">
+      <c r="AD29" s="34">
         <v>18.45</v>
       </c>
-      <c r="AE29" s="18">
+      <c r="AE29" s="34">
         <v>18.38</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF29" s="34">
         <v>18.309999999999999</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="AG29" s="34">
         <v>19.059999999999999</v>
       </c>
-      <c r="AH29" s="18">
+      <c r="AH29" s="34">
         <v>18.7</v>
       </c>
-      <c r="AI29" s="18">
+      <c r="AI29" s="34">
         <v>18.989999999999998</v>
       </c>
-      <c r="AJ29" s="18">
+      <c r="AJ29" s="34">
         <v>18.71</v>
       </c>
-      <c r="AK29" s="18">
+      <c r="AK29" s="34">
         <v>18.510000000000002</v>
       </c>
-      <c r="AL29" s="18">
+      <c r="AL29" s="34">
         <v>18.55</v>
       </c>
-      <c r="AM29" s="18">
+      <c r="AM29" s="34">
         <v>19.37</v>
       </c>
-      <c r="AN29" s="18">
+      <c r="AN29" s="34">
         <v>17.03</v>
       </c>
-      <c r="AO29" s="18">
+      <c r="AO29" s="34">
         <v>17.46</v>
       </c>
-      <c r="AP29" s="18">
+      <c r="AP29" s="34">
         <v>16.37</v>
       </c>
-      <c r="AQ29" s="18">
+      <c r="AQ29" s="34">
         <v>16.899999999999999</v>
       </c>
-      <c r="AR29" s="18">
+      <c r="AR29" s="34">
         <v>17.850000000000001</v>
       </c>
-      <c r="AS29" s="18">
+      <c r="AS29" s="34">
         <v>17.559999999999999</v>
       </c>
-      <c r="AT29" s="18">
+      <c r="AT29" s="34">
         <v>17.329999999999998</v>
       </c>
-      <c r="AU29" s="18">
+      <c r="AU29" s="34">
         <v>17.260000000000002</v>
       </c>
-      <c r="AV29" s="18">
+      <c r="AV29" s="34">
         <v>17.97</v>
       </c>
-      <c r="AW29" s="18">
+      <c r="AW29" s="34">
         <v>17.57</v>
       </c>
-      <c r="AX29" s="18">
+      <c r="AX29" s="34">
         <v>10.34</v>
       </c>
-      <c r="AY29" s="18">
+      <c r="AY29" s="34">
         <v>13.89</v>
       </c>
-      <c r="AZ29" s="18">
+      <c r="AZ29" s="34">
         <v>15.6</v>
       </c>
-      <c r="BA29" s="18">
+      <c r="BA29" s="34">
         <v>15.67</v>
       </c>
-      <c r="BB29" s="18">
+      <c r="BB29" s="34">
         <v>15.56</v>
       </c>
-      <c r="BC29" s="18">
+      <c r="BC29" s="34">
         <v>17.53</v>
       </c>
-      <c r="BD29" s="18">
+      <c r="BD29" s="34">
         <v>17.96</v>
       </c>
-      <c r="BE29" s="18">
+      <c r="BE29" s="34">
         <v>17.809999999999999</v>
       </c>
-      <c r="BF29" s="18">
+      <c r="BF29" s="34">
         <v>17.45</v>
       </c>
-      <c r="BG29" s="18">
+      <c r="BG29" s="34">
         <v>17.23</v>
       </c>
-      <c r="BH29" s="18">
+      <c r="BH29" s="34">
         <v>16.5</v>
       </c>
-      <c r="BI29" s="18">
+      <c r="BI29" s="34">
         <v>16.79</v>
       </c>
-      <c r="BJ29" s="18">
+      <c r="BJ29" s="34">
         <v>13.97</v>
       </c>
-      <c r="BK29" s="18">
+      <c r="BK29" s="34">
         <v>14.05</v>
       </c>
-      <c r="BL29" s="74">
+      <c r="BL29" s="34">
         <v>13.65</v>
       </c>
+      <c r="BM29" s="34">
+        <v>13.75</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A30" s="33" t="s">
+    <row r="30" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A30" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="34">
         <v>28.19</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="34">
         <v>26.56</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="34">
         <v>28.22</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E30" s="34">
         <v>27.13</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F30" s="34">
         <v>27.93</v>
       </c>
-      <c r="G30" s="18">
+      <c r="G30" s="34">
         <v>28.98</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H30" s="34">
         <v>29.84</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I30" s="34">
         <v>28.93</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J30" s="34">
         <v>29.74</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="34">
         <v>29.8</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="34">
         <v>29.07</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="34">
         <v>28.49</v>
       </c>
-      <c r="N30" s="36">
+      <c r="N30" s="34">
         <v>23.94</v>
       </c>
-      <c r="O30" s="36">
+      <c r="O30" s="34">
         <v>22.3</v>
       </c>
-      <c r="P30" s="36">
+      <c r="P30" s="34">
         <v>23.6</v>
       </c>
-      <c r="Q30" s="36">
+      <c r="Q30" s="34">
         <v>23.13</v>
       </c>
-      <c r="R30" s="36">
+      <c r="R30" s="34">
         <v>23.55</v>
       </c>
-      <c r="S30" s="36">
+      <c r="S30" s="34">
         <v>24.27</v>
       </c>
-      <c r="T30" s="36">
+      <c r="T30" s="34">
         <v>23.74</v>
       </c>
-      <c r="U30" s="36">
+      <c r="U30" s="34">
         <v>23.78</v>
       </c>
-      <c r="V30" s="36">
+      <c r="V30" s="34">
         <v>24.04</v>
       </c>
-      <c r="W30" s="36">
+      <c r="W30" s="34">
         <v>24.2</v>
       </c>
-      <c r="X30" s="36">
+      <c r="X30" s="34">
         <v>24.55</v>
       </c>
-      <c r="Y30" s="36">
+      <c r="Y30" s="34">
         <v>25.25</v>
       </c>
-      <c r="Z30" s="36">
+      <c r="Z30" s="34">
         <v>24.2</v>
       </c>
-      <c r="AA30" s="36">
+      <c r="AA30" s="34">
         <v>24.83</v>
       </c>
-      <c r="AB30" s="36">
+      <c r="AB30" s="34">
         <v>23.91</v>
       </c>
-      <c r="AC30" s="20">
+      <c r="AC30" s="39">
         <v>23.79</v>
       </c>
-      <c r="AD30" s="18">
+      <c r="AD30" s="34">
         <v>25.24</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE30" s="34">
         <v>25.93</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF30" s="34">
         <v>25.45</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG30" s="34">
         <v>25.5</v>
       </c>
-      <c r="AH30" s="18">
+      <c r="AH30" s="34">
         <v>25.9</v>
       </c>
-      <c r="AI30" s="18">
+      <c r="AI30" s="34">
         <v>25.92</v>
       </c>
-      <c r="AJ30" s="18">
+      <c r="AJ30" s="34">
         <v>25.34</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK30" s="34">
         <v>24.75</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL30" s="34">
         <v>24.52</v>
       </c>
-      <c r="AM30" s="18">
+      <c r="AM30" s="34">
         <v>22.08</v>
       </c>
-      <c r="AN30" s="18">
+      <c r="AN30" s="34">
         <v>22.4</v>
       </c>
-      <c r="AO30" s="18">
+      <c r="AO30" s="34">
         <v>21.84</v>
       </c>
-      <c r="AP30" s="18">
+      <c r="AP30" s="34">
         <v>21.18</v>
       </c>
-      <c r="AQ30" s="18">
+      <c r="AQ30" s="34">
         <v>22.51</v>
       </c>
-      <c r="AR30" s="18">
+      <c r="AR30" s="34">
         <v>22.49</v>
       </c>
-      <c r="AS30" s="18">
+      <c r="AS30" s="34">
         <v>21.84</v>
       </c>
-      <c r="AT30" s="18">
+      <c r="AT30" s="34">
         <v>21.63</v>
       </c>
-      <c r="AU30" s="18">
+      <c r="AU30" s="34">
         <v>21.43</v>
       </c>
-      <c r="AV30" s="18">
+      <c r="AV30" s="34">
         <v>21.36</v>
       </c>
-      <c r="AW30" s="18">
+      <c r="AW30" s="34">
         <v>21.78</v>
       </c>
-      <c r="AX30" s="18">
+      <c r="AX30" s="34">
         <v>16.13</v>
       </c>
-      <c r="AY30" s="18">
+      <c r="AY30" s="34">
         <v>17.36</v>
       </c>
-      <c r="AZ30" s="18">
+      <c r="AZ30" s="34">
         <v>17.55</v>
       </c>
-      <c r="BA30" s="18">
+      <c r="BA30" s="34">
         <v>18.329999999999998</v>
       </c>
-      <c r="BB30" s="18">
+      <c r="BB30" s="34">
         <v>19.12</v>
       </c>
-      <c r="BC30" s="18">
+      <c r="BC30" s="34">
         <v>19.309999999999999</v>
       </c>
-      <c r="BD30" s="18">
+      <c r="BD30" s="34">
         <v>18.899999999999999</v>
       </c>
-      <c r="BE30" s="18">
+      <c r="BE30" s="34">
         <v>18.52</v>
       </c>
-      <c r="BF30" s="18">
+      <c r="BF30" s="34">
         <v>19.260000000000002</v>
       </c>
-      <c r="BG30" s="18">
+      <c r="BG30" s="34">
         <v>19.61</v>
       </c>
-      <c r="BH30" s="18">
+      <c r="BH30" s="34">
         <v>19.579999999999998</v>
       </c>
-      <c r="BI30" s="18">
+      <c r="BI30" s="34">
         <v>19.55</v>
       </c>
-      <c r="BJ30" s="18">
+      <c r="BJ30" s="34">
         <v>24.78</v>
       </c>
-      <c r="BK30" s="18">
+      <c r="BK30" s="34">
         <v>21.25</v>
       </c>
-      <c r="BL30" s="74">
+      <c r="BL30" s="34">
         <v>20.440000000000001</v>
       </c>
+      <c r="BM30" s="34">
+        <v>20.45</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="65" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="93" t="s">
+    <row r="31" spans="1:65" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="93"/>
-[...61 lines deleted...]
-      <c r="BL31" s="93"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="79"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="79"/>
+      <c r="I31" s="79"/>
+      <c r="J31" s="79"/>
+      <c r="K31" s="79"/>
+      <c r="L31" s="79"/>
+      <c r="M31" s="79"/>
+      <c r="N31" s="79"/>
+      <c r="O31" s="79"/>
+      <c r="P31" s="79"/>
+      <c r="Q31" s="79"/>
+      <c r="R31" s="79"/>
+      <c r="S31" s="79"/>
+      <c r="T31" s="79"/>
+      <c r="U31" s="79"/>
+      <c r="V31" s="79"/>
+      <c r="W31" s="79"/>
+      <c r="X31" s="79"/>
+      <c r="Y31" s="79"/>
+      <c r="Z31" s="79"/>
+      <c r="AA31" s="79"/>
+      <c r="AB31" s="79"/>
+      <c r="AC31" s="79"/>
+      <c r="AD31" s="79"/>
+      <c r="AE31" s="79"/>
+      <c r="AF31" s="79"/>
+      <c r="AG31" s="79"/>
+      <c r="AH31" s="79"/>
+      <c r="AI31" s="79"/>
+      <c r="AJ31" s="79"/>
+      <c r="AK31" s="79"/>
+      <c r="AL31" s="79"/>
+      <c r="AM31" s="79"/>
+      <c r="AN31" s="79"/>
+      <c r="AO31" s="79"/>
+      <c r="AP31" s="79"/>
+      <c r="AQ31" s="79"/>
+      <c r="AR31" s="79"/>
+      <c r="AS31" s="79"/>
+      <c r="AT31" s="79"/>
+      <c r="AU31" s="79"/>
+      <c r="AV31" s="79"/>
+      <c r="AW31" s="79"/>
+      <c r="AX31" s="79"/>
+      <c r="AY31" s="79"/>
+      <c r="AZ31" s="79"/>
+      <c r="BA31" s="79"/>
+      <c r="BB31" s="79"/>
+      <c r="BC31" s="79"/>
+      <c r="BD31" s="79"/>
+      <c r="BE31" s="79"/>
+      <c r="BF31" s="79"/>
+      <c r="BG31" s="79"/>
+      <c r="BH31" s="79"/>
+      <c r="BI31" s="79"/>
+      <c r="BJ31" s="79"/>
+      <c r="BK31" s="79"/>
+      <c r="BL31" s="79"/>
+      <c r="BM31" s="79"/>
     </row>
-    <row r="32" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A32" s="33" t="s">
+    <row r="32" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A32" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="48">
+      <c r="B32" s="43">
         <v>20.43</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C32" s="34">
         <v>19.96</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D32" s="34">
         <v>20.39</v>
       </c>
-      <c r="E32" s="18">
+      <c r="E32" s="34">
         <v>20.6</v>
       </c>
-      <c r="F32" s="18">
+      <c r="F32" s="34">
         <v>20.84</v>
       </c>
-      <c r="G32" s="18">
+      <c r="G32" s="34">
         <v>21.53</v>
       </c>
-      <c r="H32" s="18">
+      <c r="H32" s="34">
         <v>22.04</v>
       </c>
-      <c r="I32" s="18">
+      <c r="I32" s="34">
         <v>22.44</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J32" s="34">
         <v>22.73</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K32" s="34">
         <v>22.77</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L32" s="34">
         <v>22.73</v>
       </c>
-      <c r="M32" s="18">
+      <c r="M32" s="34">
         <v>22.64</v>
       </c>
-      <c r="N32" s="36">
+      <c r="N32" s="34">
         <v>18.690000000000001</v>
       </c>
-      <c r="O32" s="36">
+      <c r="O32" s="34">
         <v>22.39</v>
       </c>
-      <c r="P32" s="36">
+      <c r="P32" s="34">
         <v>21.37</v>
       </c>
-      <c r="Q32" s="36">
+      <c r="Q32" s="34">
         <v>20.84</v>
       </c>
-      <c r="R32" s="36">
+      <c r="R32" s="34">
         <v>20.98</v>
       </c>
-      <c r="S32" s="36">
+      <c r="S32" s="34">
         <v>21.08</v>
       </c>
-      <c r="T32" s="36">
+      <c r="T32" s="34">
         <v>21.3</v>
       </c>
-      <c r="U32" s="36">
+      <c r="U32" s="34">
         <v>21.43</v>
       </c>
-      <c r="V32" s="36">
+      <c r="V32" s="34">
         <v>20.87</v>
       </c>
-      <c r="W32" s="36">
+      <c r="W32" s="34">
         <v>20.82</v>
       </c>
-      <c r="X32" s="36">
+      <c r="X32" s="34">
         <v>21.04</v>
       </c>
-      <c r="Y32" s="36">
+      <c r="Y32" s="34">
         <v>20.92</v>
       </c>
-      <c r="Z32" s="36">
+      <c r="Z32" s="34">
         <v>22.12</v>
       </c>
-      <c r="AA32" s="36">
+      <c r="AA32" s="34">
         <v>21.07</v>
       </c>
-      <c r="AB32" s="36">
+      <c r="AB32" s="34">
         <v>20.93</v>
       </c>
-      <c r="AC32" s="20">
+      <c r="AC32" s="39">
         <v>20.49</v>
       </c>
-      <c r="AD32" s="18">
+      <c r="AD32" s="34">
         <v>20.76</v>
       </c>
-      <c r="AE32" s="49">
+      <c r="AE32" s="43">
         <v>20.73</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF32" s="34">
         <v>20.69</v>
       </c>
-      <c r="AG32" s="18">
+      <c r="AG32" s="34">
         <v>20.72</v>
       </c>
-      <c r="AH32" s="18">
+      <c r="AH32" s="34">
         <v>20.91</v>
       </c>
-      <c r="AI32" s="18">
+      <c r="AI32" s="34">
         <v>20.99</v>
       </c>
-      <c r="AJ32" s="18">
+      <c r="AJ32" s="34">
         <v>21.01</v>
       </c>
-      <c r="AK32" s="18">
+      <c r="AK32" s="34">
         <v>21</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL32" s="34">
         <v>21.43</v>
       </c>
-      <c r="AM32" s="18">
+      <c r="AM32" s="34">
         <v>21.64</v>
       </c>
-      <c r="AN32" s="18">
+      <c r="AN32" s="34">
         <v>20.59</v>
       </c>
-      <c r="AO32" s="18">
+      <c r="AO32" s="34">
         <v>20.72</v>
       </c>
-      <c r="AP32" s="18">
+      <c r="AP32" s="34">
         <v>20.68</v>
       </c>
-      <c r="AQ32" s="18">
+      <c r="AQ32" s="34">
         <v>20.260000000000002</v>
       </c>
-      <c r="AR32" s="18">
+      <c r="AR32" s="34">
         <v>20.18</v>
       </c>
-      <c r="AS32" s="18">
+      <c r="AS32" s="34">
         <v>19.93</v>
       </c>
-      <c r="AT32" s="18">
+      <c r="AT32" s="34">
         <v>19.82</v>
       </c>
-      <c r="AU32" s="18">
+      <c r="AU32" s="34">
         <v>19.64</v>
       </c>
-      <c r="AV32" s="18">
+      <c r="AV32" s="34">
         <v>19.600000000000001</v>
       </c>
-      <c r="AW32" s="18">
+      <c r="AW32" s="34">
         <v>19.600000000000001</v>
       </c>
-      <c r="AX32" s="18">
+      <c r="AX32" s="34">
         <v>14.56</v>
       </c>
-      <c r="AY32" s="18">
+      <c r="AY32" s="34">
         <v>15.66</v>
       </c>
-      <c r="AZ32" s="18">
+      <c r="AZ32" s="34">
         <v>15.64</v>
       </c>
-      <c r="BA32" s="64">
+      <c r="BA32" s="56">
         <v>16.32</v>
       </c>
-      <c r="BB32" s="18">
+      <c r="BB32" s="34">
         <v>16.329999999999998</v>
       </c>
-      <c r="BC32" s="18">
+      <c r="BC32" s="34">
         <v>16.559999999999999</v>
       </c>
-      <c r="BD32" s="18">
+      <c r="BD32" s="34">
         <v>16.690000000000001</v>
       </c>
-      <c r="BE32" s="18">
+      <c r="BE32" s="34">
         <v>16.45</v>
       </c>
-      <c r="BF32" s="18">
+      <c r="BF32" s="34">
         <v>16.59</v>
       </c>
-      <c r="BG32" s="18">
+      <c r="BG32" s="34">
         <v>16.399999999999999</v>
       </c>
-      <c r="BH32" s="18">
+      <c r="BH32" s="34">
         <v>16.27</v>
       </c>
-      <c r="BI32" s="18">
+      <c r="BI32" s="34">
         <v>16.22</v>
       </c>
-      <c r="BJ32" s="36">
+      <c r="BJ32" s="34">
         <v>15.79</v>
       </c>
-      <c r="BK32" s="36">
+      <c r="BK32" s="34">
         <v>15.35</v>
       </c>
-      <c r="BL32" s="75">
+      <c r="BL32" s="34">
         <v>15.28</v>
       </c>
+      <c r="BM32" s="34">
+        <v>15.1</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A33" s="33" t="s">
+    <row r="33" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="18">
+      <c r="B33" s="34">
         <v>17.690000000000001</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C33" s="34">
         <v>18.63</v>
       </c>
-      <c r="D33" s="18">
+      <c r="D33" s="34">
         <v>18.72</v>
       </c>
-      <c r="E33" s="18">
+      <c r="E33" s="34">
         <v>19.350000000000001</v>
       </c>
-      <c r="F33" s="18">
+      <c r="F33" s="34">
         <v>19.239999999999998</v>
       </c>
-      <c r="G33" s="18">
+      <c r="G33" s="34">
         <v>20.93</v>
       </c>
-      <c r="H33" s="18">
+      <c r="H33" s="34">
         <v>22.46</v>
       </c>
-      <c r="I33" s="18">
+      <c r="I33" s="34">
         <v>22.44</v>
       </c>
-      <c r="J33" s="18">
+      <c r="J33" s="34">
         <v>23.73</v>
       </c>
-      <c r="K33" s="18">
+      <c r="K33" s="34">
         <v>23.59</v>
       </c>
-      <c r="L33" s="18">
+      <c r="L33" s="34">
         <v>24.24</v>
       </c>
-      <c r="M33" s="18">
+      <c r="M33" s="34">
         <v>23.4</v>
       </c>
-      <c r="N33" s="36">
+      <c r="N33" s="34">
         <v>15.54</v>
       </c>
-      <c r="O33" s="36">
+      <c r="O33" s="34">
         <v>22.08</v>
       </c>
-      <c r="P33" s="36">
+      <c r="P33" s="34">
         <v>20.59</v>
       </c>
-      <c r="Q33" s="36">
+      <c r="Q33" s="34">
         <v>20.350000000000001</v>
       </c>
-      <c r="R33" s="36">
+      <c r="R33" s="34">
         <v>21.93</v>
       </c>
-      <c r="S33" s="36">
+      <c r="S33" s="34">
         <v>22.25</v>
       </c>
-      <c r="T33" s="36">
+      <c r="T33" s="34">
         <v>21.78</v>
       </c>
-      <c r="U33" s="36">
+      <c r="U33" s="34">
         <v>22.68</v>
       </c>
-      <c r="V33" s="36">
+      <c r="V33" s="34">
         <v>22.33</v>
       </c>
-      <c r="W33" s="36">
+      <c r="W33" s="34">
         <v>22.28</v>
       </c>
-      <c r="X33" s="36">
+      <c r="X33" s="34">
         <v>21.88</v>
       </c>
-      <c r="Y33" s="36">
+      <c r="Y33" s="34">
         <v>21.67</v>
       </c>
-      <c r="Z33" s="36">
+      <c r="Z33" s="34">
         <v>18.16</v>
       </c>
-      <c r="AA33" s="36">
+      <c r="AA33" s="34">
         <v>19.36</v>
       </c>
-      <c r="AB33" s="36">
+      <c r="AB33" s="34">
         <v>18.989999999999998</v>
       </c>
-      <c r="AC33" s="20">
+      <c r="AC33" s="39">
         <v>18.78</v>
       </c>
-      <c r="AD33" s="18">
+      <c r="AD33" s="34">
         <v>19.25</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AE33" s="34">
         <v>19</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF33" s="34">
         <v>18.260000000000002</v>
       </c>
-      <c r="AG33" s="18">
+      <c r="AG33" s="34">
         <v>18.440000000000001</v>
       </c>
-      <c r="AH33" s="18">
+      <c r="AH33" s="34">
         <v>18.86</v>
       </c>
-      <c r="AI33" s="18">
+      <c r="AI33" s="34">
         <v>19.54</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AJ33" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AK33" s="34">
         <v>19.75</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AL33" s="34">
         <v>20.100000000000001</v>
       </c>
-      <c r="AM33" s="18">
+      <c r="AM33" s="34">
         <v>21.98</v>
       </c>
-      <c r="AN33" s="18">
+      <c r="AN33" s="34">
         <v>20.11</v>
       </c>
-      <c r="AO33" s="18">
+      <c r="AO33" s="34">
         <v>19.91</v>
       </c>
-      <c r="AP33" s="18">
+      <c r="AP33" s="34">
         <v>19.920000000000002</v>
       </c>
-      <c r="AQ33" s="18">
+      <c r="AQ33" s="34">
         <v>18.96</v>
       </c>
-      <c r="AR33" s="18">
+      <c r="AR33" s="34">
         <v>19.63</v>
       </c>
-      <c r="AS33" s="18">
+      <c r="AS33" s="34">
         <v>19.78</v>
       </c>
-      <c r="AT33" s="18">
+      <c r="AT33" s="34">
         <v>19.829999999999998</v>
       </c>
-      <c r="AU33" s="18">
+      <c r="AU33" s="34">
         <v>19.53</v>
       </c>
-      <c r="AV33" s="18">
+      <c r="AV33" s="34">
         <v>18.940000000000001</v>
       </c>
-      <c r="AW33" s="36">
+      <c r="AW33" s="34">
         <v>19.489999999999998</v>
       </c>
-      <c r="AX33" s="18">
+      <c r="AX33" s="34">
         <v>16.41</v>
       </c>
-      <c r="AY33" s="18">
+      <c r="AY33" s="34">
         <v>16.579999999999998</v>
       </c>
-      <c r="AZ33" s="18">
+      <c r="AZ33" s="34">
         <v>16.059999999999999</v>
       </c>
-      <c r="BA33" s="36">
+      <c r="BA33" s="34">
         <v>15.97</v>
       </c>
-      <c r="BB33" s="18">
+      <c r="BB33" s="34">
         <v>16.29</v>
       </c>
-      <c r="BC33" s="18">
+      <c r="BC33" s="34">
         <v>16.29</v>
       </c>
-      <c r="BD33" s="18">
+      <c r="BD33" s="34">
         <v>15.79</v>
       </c>
-      <c r="BE33" s="18">
+      <c r="BE33" s="34">
         <v>15.33</v>
       </c>
-      <c r="BF33" s="18">
+      <c r="BF33" s="34">
         <v>15.7</v>
       </c>
-      <c r="BG33" s="18">
+      <c r="BG33" s="34">
         <v>15.55</v>
       </c>
-      <c r="BH33" s="18">
+      <c r="BH33" s="34">
         <v>15.69</v>
       </c>
-      <c r="BI33" s="18">
+      <c r="BI33" s="34">
         <v>15.36</v>
       </c>
-      <c r="BJ33" s="36">
+      <c r="BJ33" s="34">
         <v>11.94</v>
       </c>
-      <c r="BK33" s="36">
+      <c r="BK33" s="34">
         <v>14.38</v>
       </c>
-      <c r="BL33" s="75">
+      <c r="BL33" s="34">
         <v>13.56</v>
       </c>
+      <c r="BM33" s="34">
+        <v>13.25</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A34" s="33" t="s">
+    <row r="34" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="18">
+      <c r="B34" s="34">
         <v>17.66</v>
       </c>
-      <c r="C34" s="18">
+      <c r="C34" s="34">
         <v>15.94</v>
       </c>
-      <c r="D34" s="18">
+      <c r="D34" s="34">
         <v>17.82</v>
       </c>
-      <c r="E34" s="18">
+      <c r="E34" s="34">
         <v>17</v>
       </c>
-      <c r="F34" s="18">
+      <c r="F34" s="34">
         <v>18</v>
       </c>
-      <c r="G34" s="18">
+      <c r="G34" s="34">
         <v>18.61</v>
       </c>
-      <c r="H34" s="18">
+      <c r="H34" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="I34" s="18">
+      <c r="I34" s="34">
         <v>19.34</v>
       </c>
-      <c r="J34" s="18">
+      <c r="J34" s="34">
         <v>19.100000000000001</v>
       </c>
-      <c r="K34" s="18">
+      <c r="K34" s="34">
         <v>19.29</v>
       </c>
-      <c r="L34" s="18">
+      <c r="L34" s="34">
         <v>19.329999999999998</v>
       </c>
-      <c r="M34" s="18">
+      <c r="M34" s="34">
         <v>19.46</v>
       </c>
-      <c r="N34" s="36">
+      <c r="N34" s="34">
         <v>19.440000000000001</v>
       </c>
-      <c r="O34" s="36">
+      <c r="O34" s="34">
         <v>26.66</v>
       </c>
-      <c r="P34" s="36">
+      <c r="P34" s="34">
         <v>22.59</v>
       </c>
-      <c r="Q34" s="36">
+      <c r="Q34" s="34">
         <v>21.69</v>
       </c>
-      <c r="R34" s="36">
+      <c r="R34" s="34">
         <v>21.56</v>
       </c>
-      <c r="S34" s="36">
+      <c r="S34" s="34">
         <v>21.9</v>
       </c>
-      <c r="T34" s="36">
+      <c r="T34" s="34">
         <v>21.29</v>
       </c>
-      <c r="U34" s="36">
+      <c r="U34" s="34">
         <v>21.14</v>
       </c>
-      <c r="V34" s="36">
+      <c r="V34" s="34">
         <v>20.440000000000001</v>
       </c>
-      <c r="W34" s="36">
+      <c r="W34" s="34">
         <v>20.25</v>
       </c>
-      <c r="X34" s="36">
+      <c r="X34" s="34">
         <v>20.99</v>
       </c>
-      <c r="Y34" s="36">
+      <c r="Y34" s="34">
         <v>21.25</v>
       </c>
-      <c r="Z34" s="36">
+      <c r="Z34" s="34">
         <v>22.21</v>
       </c>
-      <c r="AA34" s="36">
+      <c r="AA34" s="34">
         <v>18.510000000000002</v>
       </c>
-      <c r="AB34" s="36">
+      <c r="AB34" s="34">
         <v>20.29</v>
       </c>
-      <c r="AC34" s="20">
+      <c r="AC34" s="39">
         <v>20.440000000000001</v>
       </c>
-      <c r="AD34" s="18">
+      <c r="AD34" s="34">
         <v>22.01</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AE34" s="34">
         <v>23.17</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF34" s="34">
         <v>23.35</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AG34" s="34">
         <v>23.34</v>
       </c>
-      <c r="AH34" s="18">
+      <c r="AH34" s="34">
         <v>23.1</v>
       </c>
-      <c r="AI34" s="18">
+      <c r="AI34" s="34">
         <v>23.18</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AJ34" s="34">
         <v>23.05</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AK34" s="34">
         <v>22.98</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AL34" s="34">
         <v>18.55</v>
       </c>
-      <c r="AM34" s="18">
+      <c r="AM34" s="34">
         <v>22.3</v>
       </c>
-      <c r="AN34" s="18">
+      <c r="AN34" s="34">
         <v>20.14</v>
       </c>
-      <c r="AO34" s="18">
+      <c r="AO34" s="34">
         <v>20.63</v>
       </c>
-      <c r="AP34" s="18">
+      <c r="AP34" s="34">
         <v>21.34</v>
       </c>
-      <c r="AQ34" s="18">
+      <c r="AQ34" s="34">
         <v>20.82</v>
       </c>
-      <c r="AR34" s="18">
+      <c r="AR34" s="34">
         <v>21.11</v>
       </c>
-      <c r="AS34" s="18">
+      <c r="AS34" s="34">
         <v>21.11</v>
       </c>
-      <c r="AT34" s="18">
+      <c r="AT34" s="34">
         <v>21.05</v>
       </c>
-      <c r="AU34" s="18">
+      <c r="AU34" s="34">
         <v>20.46</v>
       </c>
-      <c r="AV34" s="18">
+      <c r="AV34" s="34">
         <v>19.88</v>
       </c>
-      <c r="AW34" s="36">
+      <c r="AW34" s="34">
         <v>19.850000000000001</v>
       </c>
-      <c r="AX34" s="18">
+      <c r="AX34" s="34">
         <v>9.99</v>
       </c>
-      <c r="AY34" s="18">
+      <c r="AY34" s="34">
         <v>12.72</v>
       </c>
-      <c r="AZ34" s="18">
+      <c r="AZ34" s="34">
         <v>12.65</v>
       </c>
-      <c r="BA34" s="36">
+      <c r="BA34" s="34">
         <v>15.58</v>
       </c>
-      <c r="BB34" s="18">
+      <c r="BB34" s="34">
         <v>16.190000000000001</v>
       </c>
-      <c r="BC34" s="18">
+      <c r="BC34" s="34">
         <v>16.670000000000002</v>
       </c>
-      <c r="BD34" s="18">
+      <c r="BD34" s="34">
         <v>16.53</v>
       </c>
-      <c r="BE34" s="18">
+      <c r="BE34" s="34">
         <v>16.09</v>
       </c>
-      <c r="BF34" s="18">
+      <c r="BF34" s="34">
         <v>16.13</v>
       </c>
-      <c r="BG34" s="18">
+      <c r="BG34" s="34">
         <v>15.9</v>
       </c>
-      <c r="BH34" s="18">
+      <c r="BH34" s="34">
         <v>15.92</v>
       </c>
-      <c r="BI34" s="18">
+      <c r="BI34" s="34">
         <v>16.27</v>
       </c>
-      <c r="BJ34" s="36">
+      <c r="BJ34" s="34">
         <v>15.24</v>
       </c>
-      <c r="BK34" s="36">
+      <c r="BK34" s="34">
         <v>14.67</v>
       </c>
-      <c r="BL34" s="75">
+      <c r="BL34" s="34">
         <v>14.02</v>
       </c>
+      <c r="BM34" s="34">
+        <v>14.09</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A35" s="33" t="s">
+    <row r="35" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="18">
+      <c r="B35" s="34">
         <v>28.86</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="34">
         <v>27.53</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D35" s="34">
         <v>26.98</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E35" s="34">
         <v>27.08</v>
       </c>
-      <c r="F35" s="18">
+      <c r="F35" s="34">
         <v>27.27</v>
       </c>
-      <c r="G35" s="18">
+      <c r="G35" s="34">
         <v>27.97</v>
       </c>
-      <c r="H35" s="18">
+      <c r="H35" s="34">
         <v>28.34</v>
       </c>
-      <c r="I35" s="18">
+      <c r="I35" s="34">
         <v>28.7</v>
       </c>
-      <c r="J35" s="18">
+      <c r="J35" s="34">
         <v>28.72</v>
       </c>
-      <c r="K35" s="18">
+      <c r="K35" s="34">
         <v>29.41</v>
       </c>
-      <c r="L35" s="18">
+      <c r="L35" s="34">
         <v>29.23</v>
       </c>
-      <c r="M35" s="18">
+      <c r="M35" s="34">
         <v>29.17</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="34">
         <v>24.92</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="34">
         <v>29.12</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="34">
         <v>28.5</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="34">
         <v>26.49</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="34">
         <v>27.62</v>
       </c>
-      <c r="S35" s="36">
+      <c r="S35" s="34">
         <v>28.17</v>
       </c>
-      <c r="T35" s="36">
+      <c r="T35" s="34">
         <v>28.83</v>
       </c>
-      <c r="U35" s="36">
+      <c r="U35" s="34">
         <v>28.81</v>
       </c>
-      <c r="V35" s="36">
+      <c r="V35" s="34">
         <v>28.48</v>
       </c>
-      <c r="W35" s="36">
+      <c r="W35" s="34">
         <v>28.48</v>
       </c>
-      <c r="X35" s="36">
+      <c r="X35" s="34">
         <v>28.8</v>
       </c>
-      <c r="Y35" s="36">
+      <c r="Y35" s="34">
         <v>28.14</v>
       </c>
-      <c r="Z35" s="36">
+      <c r="Z35" s="34">
         <v>26.57</v>
       </c>
-      <c r="AA35" s="36">
+      <c r="AA35" s="34">
         <v>23.37</v>
       </c>
-      <c r="AB35" s="36">
+      <c r="AB35" s="34">
         <v>23.57</v>
       </c>
-      <c r="AC35" s="20">
+      <c r="AC35" s="39">
         <v>23.65</v>
       </c>
-      <c r="AD35" s="18">
+      <c r="AD35" s="34">
         <v>24.33</v>
       </c>
-      <c r="AE35" s="18">
+      <c r="AE35" s="34">
         <v>24.96</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF35" s="34">
         <v>24.5</v>
       </c>
-      <c r="AG35" s="18">
+      <c r="AG35" s="34">
         <v>24.07</v>
       </c>
-      <c r="AH35" s="18">
+      <c r="AH35" s="34">
         <v>24.35</v>
       </c>
-      <c r="AI35" s="18">
+      <c r="AI35" s="34">
         <v>24.41</v>
       </c>
-      <c r="AJ35" s="18">
+      <c r="AJ35" s="34">
         <v>24.47</v>
       </c>
-      <c r="AK35" s="18">
+      <c r="AK35" s="34">
         <v>24.39</v>
       </c>
-      <c r="AL35" s="18">
+      <c r="AL35" s="34">
         <v>28.97</v>
       </c>
-      <c r="AM35" s="18">
+      <c r="AM35" s="34">
         <v>25.85</v>
       </c>
-      <c r="AN35" s="18">
+      <c r="AN35" s="34">
         <v>24.94</v>
       </c>
-      <c r="AO35" s="18">
+      <c r="AO35" s="34">
         <v>25.83</v>
       </c>
-      <c r="AP35" s="18">
+      <c r="AP35" s="34">
         <v>26.11</v>
       </c>
-      <c r="AQ35" s="18">
+      <c r="AQ35" s="34">
         <v>25.24</v>
       </c>
-      <c r="AR35" s="18">
+      <c r="AR35" s="34">
         <v>24.22</v>
       </c>
-      <c r="AS35" s="18">
+      <c r="AS35" s="34">
         <v>23.6</v>
       </c>
-      <c r="AT35" s="18">
+      <c r="AT35" s="34">
         <v>23.52</v>
       </c>
-      <c r="AU35" s="18">
+      <c r="AU35" s="34">
         <v>23.16</v>
       </c>
-      <c r="AV35" s="18">
+      <c r="AV35" s="34">
         <v>23.17</v>
       </c>
-      <c r="AW35" s="36">
+      <c r="AW35" s="34">
         <v>22.7</v>
       </c>
-      <c r="AX35" s="18">
+      <c r="AX35" s="34">
         <v>17.7</v>
       </c>
-      <c r="AY35" s="18">
+      <c r="AY35" s="34">
         <v>18.88</v>
       </c>
-      <c r="AZ35" s="18">
+      <c r="AZ35" s="34">
         <v>18.96</v>
       </c>
-      <c r="BA35" s="36">
+      <c r="BA35" s="34">
         <v>19.25</v>
       </c>
-      <c r="BB35" s="18">
+      <c r="BB35" s="34">
         <v>18.71</v>
       </c>
-      <c r="BC35" s="18">
+      <c r="BC35" s="34">
         <v>18.03</v>
       </c>
-      <c r="BD35" s="18">
+      <c r="BD35" s="34">
         <v>18.38</v>
       </c>
-      <c r="BE35" s="18">
+      <c r="BE35" s="34">
         <v>17.75</v>
       </c>
-      <c r="BF35" s="18">
+      <c r="BF35" s="34">
         <v>18.02</v>
       </c>
-      <c r="BG35" s="18">
+      <c r="BG35" s="34">
         <v>17.79</v>
       </c>
-      <c r="BH35" s="18">
+      <c r="BH35" s="34">
         <v>17.59</v>
       </c>
-      <c r="BI35" s="18">
+      <c r="BI35" s="34">
         <v>17.739999999999998</v>
       </c>
-      <c r="BJ35" s="36">
+      <c r="BJ35" s="34">
         <v>21.14</v>
       </c>
-      <c r="BK35" s="36">
+      <c r="BK35" s="34">
         <v>19.84</v>
       </c>
-      <c r="BL35" s="75">
+      <c r="BL35" s="34">
         <v>18.87</v>
       </c>
+      <c r="BM35" s="34">
+        <v>17.88</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A36" s="33" t="s">
+    <row r="36" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="18">
+      <c r="B36" s="34">
         <v>14.73</v>
       </c>
-      <c r="C36" s="18">
+      <c r="C36" s="34">
         <v>13.27</v>
       </c>
-      <c r="D36" s="18">
+      <c r="D36" s="34">
         <v>12.78</v>
       </c>
-      <c r="E36" s="18">
+      <c r="E36" s="34">
         <v>13.73</v>
       </c>
-      <c r="F36" s="18">
+      <c r="F36" s="34">
         <v>14.79</v>
       </c>
-      <c r="G36" s="18">
+      <c r="G36" s="34">
         <v>15.1</v>
       </c>
-      <c r="H36" s="18">
+      <c r="H36" s="34">
         <v>16.25</v>
       </c>
-      <c r="I36" s="18">
+      <c r="I36" s="34">
         <v>16.059999999999999</v>
       </c>
-      <c r="J36" s="18">
+      <c r="J36" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="K36" s="18">
+      <c r="K36" s="34">
         <v>16.170000000000002</v>
       </c>
-      <c r="L36" s="18">
+      <c r="L36" s="34">
         <v>15.82</v>
       </c>
-      <c r="M36" s="18">
+      <c r="M36" s="34">
         <v>15.85</v>
       </c>
-      <c r="N36" s="36">
+      <c r="N36" s="34">
         <v>16.95</v>
       </c>
-      <c r="O36" s="36">
+      <c r="O36" s="34">
         <v>14.94</v>
       </c>
-      <c r="P36" s="36">
+      <c r="P36" s="34">
         <v>15.33</v>
       </c>
-      <c r="Q36" s="36">
+      <c r="Q36" s="34">
         <v>13.3</v>
       </c>
-      <c r="R36" s="36">
+      <c r="R36" s="34">
         <v>13.88</v>
       </c>
-      <c r="S36" s="36">
+      <c r="S36" s="34">
         <v>13.82</v>
       </c>
-      <c r="T36" s="36">
+      <c r="T36" s="34">
         <v>14.92</v>
       </c>
-      <c r="U36" s="36">
+      <c r="U36" s="34">
         <v>14.76</v>
       </c>
-      <c r="V36" s="36">
+      <c r="V36" s="34">
         <v>14.59</v>
       </c>
-      <c r="W36" s="36">
+      <c r="W36" s="34">
         <v>14.21</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="34">
         <v>14.55</v>
       </c>
-      <c r="Y36" s="36">
+      <c r="Y36" s="34">
         <v>15.01</v>
       </c>
-      <c r="Z36" s="36">
+      <c r="Z36" s="34">
         <v>17.41</v>
       </c>
-      <c r="AA36" s="36">
+      <c r="AA36" s="34">
         <v>15.6</v>
       </c>
-      <c r="AB36" s="36">
+      <c r="AB36" s="34">
         <v>16.52</v>
       </c>
-      <c r="AC36" s="20">
+      <c r="AC36" s="39">
         <v>16.5</v>
       </c>
-      <c r="AD36" s="18">
+      <c r="AD36" s="34">
         <v>15.94</v>
       </c>
-      <c r="AE36" s="18">
+      <c r="AE36" s="34">
         <v>16.07</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF36" s="34">
         <v>15.51</v>
       </c>
-      <c r="AG36" s="18">
+      <c r="AG36" s="34">
         <v>15.58</v>
       </c>
-      <c r="AH36" s="18">
+      <c r="AH36" s="34">
         <v>15.78</v>
       </c>
-      <c r="AI36" s="18">
+      <c r="AI36" s="34">
         <v>15.96</v>
       </c>
-      <c r="AJ36" s="18">
+      <c r="AJ36" s="34">
         <v>15.89</v>
       </c>
-      <c r="AK36" s="18">
+      <c r="AK36" s="34">
         <v>15.97</v>
       </c>
-      <c r="AL36" s="18">
+      <c r="AL36" s="34">
         <v>19.98</v>
       </c>
-      <c r="AM36" s="18">
+      <c r="AM36" s="34">
         <v>16.68</v>
       </c>
-      <c r="AN36" s="18">
+      <c r="AN36" s="34">
         <v>16.98</v>
       </c>
-      <c r="AO36" s="18">
+      <c r="AO36" s="34">
         <v>15.79</v>
       </c>
-      <c r="AP36" s="18">
+      <c r="AP36" s="34">
         <v>15.42</v>
       </c>
-      <c r="AQ36" s="18">
+      <c r="AQ36" s="34">
         <v>14.32</v>
       </c>
-      <c r="AR36" s="18">
+      <c r="AR36" s="34">
         <v>13.7</v>
       </c>
-      <c r="AS36" s="18">
+      <c r="AS36" s="34">
         <v>13.72</v>
       </c>
-      <c r="AT36" s="18">
+      <c r="AT36" s="34">
         <v>13.72</v>
       </c>
-      <c r="AU36" s="18">
+      <c r="AU36" s="34">
         <v>13.95</v>
       </c>
-      <c r="AV36" s="18">
+      <c r="AV36" s="34">
         <v>13.56</v>
       </c>
-      <c r="AW36" s="36">
+      <c r="AW36" s="34">
         <v>13.91</v>
       </c>
-      <c r="AX36" s="18">
+      <c r="AX36" s="34">
         <v>5.5</v>
       </c>
-      <c r="AY36" s="18">
+      <c r="AY36" s="34">
         <v>10.3</v>
       </c>
-      <c r="AZ36" s="18">
+      <c r="AZ36" s="34">
         <v>10.24</v>
       </c>
-      <c r="BA36" s="36">
+      <c r="BA36" s="34">
         <v>10.51</v>
       </c>
-      <c r="BB36" s="18">
+      <c r="BB36" s="34">
         <v>10.92</v>
       </c>
-      <c r="BC36" s="18">
+      <c r="BC36" s="34">
         <v>12.45</v>
       </c>
-      <c r="BD36" s="18">
+      <c r="BD36" s="34">
         <v>12.14</v>
       </c>
-      <c r="BE36" s="18">
+      <c r="BE36" s="34">
         <v>12.09</v>
       </c>
-      <c r="BF36" s="18">
+      <c r="BF36" s="34">
         <v>12.37</v>
       </c>
-      <c r="BG36" s="18">
+      <c r="BG36" s="34">
         <v>12.7</v>
       </c>
-      <c r="BH36" s="18">
+      <c r="BH36" s="34">
         <v>12.28</v>
       </c>
-      <c r="BI36" s="18">
+      <c r="BI36" s="34">
         <v>12.11</v>
       </c>
-      <c r="BJ36" s="36">
+      <c r="BJ36" s="34">
         <v>8.76</v>
       </c>
-      <c r="BK36" s="36">
+      <c r="BK36" s="34">
         <v>8.77</v>
       </c>
-      <c r="BL36" s="75">
+      <c r="BL36" s="34">
         <v>9.58</v>
       </c>
+      <c r="BM36" s="34">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A37" s="33" t="s">
+    <row r="37" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="18">
+      <c r="B37" s="34">
         <v>11.68</v>
       </c>
-      <c r="C37" s="18">
+      <c r="C37" s="34">
         <v>14.95</v>
       </c>
-      <c r="D37" s="18">
+      <c r="D37" s="34">
         <v>16.45</v>
       </c>
-      <c r="E37" s="18">
+      <c r="E37" s="34">
         <v>17.309999999999999</v>
       </c>
-      <c r="F37" s="18">
+      <c r="F37" s="34">
         <v>17.3</v>
       </c>
-      <c r="G37" s="18">
+      <c r="G37" s="34">
         <v>17.71</v>
       </c>
-      <c r="H37" s="18">
+      <c r="H37" s="34">
         <v>17.57</v>
       </c>
-      <c r="I37" s="18">
+      <c r="I37" s="34">
         <v>17.239999999999998</v>
       </c>
-      <c r="J37" s="18">
+      <c r="J37" s="34">
         <v>17.39</v>
       </c>
-      <c r="K37" s="18">
+      <c r="K37" s="34">
         <v>17.13</v>
       </c>
-      <c r="L37" s="18">
+      <c r="L37" s="34">
         <v>17.21</v>
       </c>
-      <c r="M37" s="18">
+      <c r="M37" s="34">
         <v>17.04</v>
       </c>
-      <c r="N37" s="36">
+      <c r="N37" s="34">
         <v>13.91</v>
       </c>
-      <c r="O37" s="36">
+      <c r="O37" s="34">
         <v>16.489999999999998</v>
       </c>
-      <c r="P37" s="36">
+      <c r="P37" s="34">
         <v>15.88</v>
       </c>
-      <c r="Q37" s="36">
+      <c r="Q37" s="34">
         <v>17.2</v>
       </c>
-      <c r="R37" s="36">
+      <c r="R37" s="34">
         <v>16.98</v>
       </c>
-      <c r="S37" s="36">
+      <c r="S37" s="34">
         <v>16.170000000000002</v>
       </c>
-      <c r="T37" s="36">
+      <c r="T37" s="34">
         <v>16.89</v>
       </c>
-      <c r="U37" s="36">
+      <c r="U37" s="34">
         <v>16.989999999999998</v>
       </c>
-      <c r="V37" s="36">
+      <c r="V37" s="34">
         <v>16.28</v>
       </c>
-      <c r="W37" s="36">
+      <c r="W37" s="34">
         <v>16.34</v>
       </c>
-      <c r="X37" s="36">
+      <c r="X37" s="34">
         <v>16.52</v>
       </c>
-      <c r="Y37" s="36">
+      <c r="Y37" s="34">
         <v>16.55</v>
       </c>
-      <c r="Z37" s="36">
+      <c r="Z37" s="34">
         <v>18.41</v>
       </c>
-      <c r="AA37" s="36">
+      <c r="AA37" s="34">
         <v>21.94</v>
       </c>
-      <c r="AB37" s="36">
+      <c r="AB37" s="34">
         <v>21.23</v>
       </c>
-      <c r="AC37" s="20">
+      <c r="AC37" s="39">
         <v>19.18</v>
       </c>
-      <c r="AD37" s="18">
+      <c r="AD37" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="AE37" s="18">
+      <c r="AE37" s="34">
         <v>19.13</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AF37" s="34">
         <v>18.86</v>
       </c>
-      <c r="AG37" s="18">
+      <c r="AG37" s="34">
         <v>19.28</v>
       </c>
-      <c r="AH37" s="18">
+      <c r="AH37" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="AI37" s="18">
+      <c r="AI37" s="34">
         <v>18.850000000000001</v>
       </c>
-      <c r="AJ37" s="18">
+      <c r="AJ37" s="34">
         <v>19.07</v>
       </c>
-      <c r="AK37" s="18">
+      <c r="AK37" s="34">
         <v>18.59</v>
       </c>
-      <c r="AL37" s="18">
+      <c r="AL37" s="34">
         <v>17.22</v>
       </c>
-      <c r="AM37" s="18">
+      <c r="AM37" s="34">
         <v>22.29</v>
       </c>
-      <c r="AN37" s="18">
+      <c r="AN37" s="34">
         <v>22.1</v>
       </c>
-      <c r="AO37" s="18">
+      <c r="AO37" s="34">
         <v>21.93</v>
       </c>
-      <c r="AP37" s="18">
+      <c r="AP37" s="34">
         <v>21.54</v>
       </c>
-      <c r="AQ37" s="18">
+      <c r="AQ37" s="34">
         <v>20.52</v>
       </c>
-      <c r="AR37" s="18">
+      <c r="AR37" s="34">
         <v>20.03</v>
       </c>
-      <c r="AS37" s="18">
+      <c r="AS37" s="34">
         <v>19.2</v>
       </c>
-      <c r="AT37" s="18">
+      <c r="AT37" s="34">
         <v>19.02</v>
       </c>
-      <c r="AU37" s="18">
+      <c r="AU37" s="34">
         <v>18.84</v>
       </c>
-      <c r="AV37" s="18">
+      <c r="AV37" s="34">
         <v>18.739999999999998</v>
       </c>
-      <c r="AW37" s="36">
+      <c r="AW37" s="34">
         <v>18.18</v>
       </c>
-      <c r="AX37" s="18">
+      <c r="AX37" s="34">
         <v>15.15</v>
       </c>
-      <c r="AY37" s="18">
+      <c r="AY37" s="34">
         <v>18.77</v>
       </c>
-      <c r="AZ37" s="18">
+      <c r="AZ37" s="34">
         <v>18</v>
       </c>
-      <c r="BA37" s="36">
+      <c r="BA37" s="34">
         <v>16.63</v>
       </c>
-      <c r="BB37" s="18">
+      <c r="BB37" s="34">
         <v>16.149999999999999</v>
       </c>
-      <c r="BC37" s="18">
+      <c r="BC37" s="34">
         <v>15.92</v>
       </c>
-      <c r="BD37" s="18">
+      <c r="BD37" s="34">
         <v>16.79</v>
       </c>
-      <c r="BE37" s="18">
+      <c r="BE37" s="34">
         <v>16.32</v>
       </c>
-      <c r="BF37" s="18">
+      <c r="BF37" s="34">
         <v>16.239999999999998</v>
       </c>
-      <c r="BG37" s="18">
+      <c r="BG37" s="34">
         <v>15.89</v>
       </c>
-      <c r="BH37" s="18">
+      <c r="BH37" s="34">
         <v>16.34</v>
       </c>
-      <c r="BI37" s="18">
+      <c r="BI37" s="34">
         <v>16.41</v>
       </c>
-      <c r="BJ37" s="36">
+      <c r="BJ37" s="34">
         <v>16.79</v>
       </c>
-      <c r="BK37" s="36">
+      <c r="BK37" s="34">
         <v>15.35</v>
       </c>
-      <c r="BL37" s="75">
+      <c r="BL37" s="34">
         <v>14.61</v>
       </c>
+      <c r="BM37" s="34">
+        <v>16.12</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A38" s="33" t="s">
+    <row r="38" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="18">
+      <c r="B38" s="34">
         <v>15.45</v>
       </c>
-      <c r="C38" s="18">
+      <c r="C38" s="34">
         <v>18.690000000000001</v>
       </c>
-      <c r="D38" s="18">
+      <c r="D38" s="34">
         <v>18.760000000000002</v>
       </c>
-      <c r="E38" s="18">
+      <c r="E38" s="34">
         <v>19.37</v>
       </c>
-      <c r="F38" s="18">
+      <c r="F38" s="34">
         <v>18.89</v>
       </c>
-      <c r="G38" s="18">
+      <c r="G38" s="34">
         <v>19.809999999999999</v>
       </c>
-      <c r="H38" s="18">
+      <c r="H38" s="34">
         <v>19.57</v>
       </c>
-      <c r="I38" s="18">
+      <c r="I38" s="34">
         <v>20.07</v>
       </c>
-      <c r="J38" s="18">
+      <c r="J38" s="34">
         <v>20.41</v>
       </c>
-      <c r="K38" s="18">
+      <c r="K38" s="34">
         <v>20.39</v>
       </c>
-      <c r="L38" s="18">
+      <c r="L38" s="34">
         <v>20.46</v>
       </c>
-      <c r="M38" s="18">
+      <c r="M38" s="34">
         <v>20.23</v>
       </c>
-      <c r="N38" s="36">
+      <c r="N38" s="34">
         <v>11.19</v>
       </c>
-      <c r="O38" s="36">
+      <c r="O38" s="34">
         <v>14.89</v>
       </c>
-      <c r="P38" s="36">
+      <c r="P38" s="34">
         <v>15.11</v>
       </c>
-      <c r="Q38" s="36">
+      <c r="Q38" s="34">
         <v>14.64</v>
       </c>
-      <c r="R38" s="36">
+      <c r="R38" s="34">
         <v>14.75</v>
       </c>
-      <c r="S38" s="36">
+      <c r="S38" s="34">
         <v>15.51</v>
       </c>
-      <c r="T38" s="36">
+      <c r="T38" s="34">
         <v>16.27</v>
       </c>
-      <c r="U38" s="36">
+      <c r="U38" s="34">
         <v>15.87</v>
       </c>
-      <c r="V38" s="36">
+      <c r="V38" s="34">
         <v>15.17</v>
       </c>
-      <c r="W38" s="36">
+      <c r="W38" s="34">
         <v>15.61</v>
       </c>
-      <c r="X38" s="36">
+      <c r="X38" s="34">
         <v>16.53</v>
       </c>
-      <c r="Y38" s="36">
+      <c r="Y38" s="34">
         <v>16.66</v>
       </c>
-      <c r="Z38" s="36">
+      <c r="Z38" s="34">
         <v>15.84</v>
       </c>
-      <c r="AA38" s="36">
+      <c r="AA38" s="34">
         <v>16.25</v>
       </c>
-      <c r="AB38" s="36">
+      <c r="AB38" s="34">
         <v>17.05</v>
       </c>
-      <c r="AC38" s="20">
+      <c r="AC38" s="39">
         <v>16.59</v>
       </c>
-      <c r="AD38" s="18">
+      <c r="AD38" s="34">
         <v>17.09</v>
       </c>
-      <c r="AE38" s="18">
+      <c r="AE38" s="34">
         <v>16.91</v>
       </c>
-      <c r="AF38" s="18">
+      <c r="AF38" s="34">
         <v>16.75</v>
       </c>
-      <c r="AG38" s="18">
+      <c r="AG38" s="34">
         <v>16.71</v>
       </c>
-      <c r="AH38" s="18">
+      <c r="AH38" s="34">
         <v>16.45</v>
       </c>
-      <c r="AI38" s="18">
+      <c r="AI38" s="34">
         <v>17.04</v>
       </c>
-      <c r="AJ38" s="18">
+      <c r="AJ38" s="34">
         <v>17.04</v>
       </c>
-      <c r="AK38" s="18">
+      <c r="AK38" s="34">
         <v>16.89</v>
       </c>
-      <c r="AL38" s="18">
+      <c r="AL38" s="34">
         <v>16.28</v>
       </c>
-      <c r="AM38" s="18">
+      <c r="AM38" s="34">
         <v>16.690000000000001</v>
       </c>
-      <c r="AN38" s="18">
+      <c r="AN38" s="34">
         <v>16.420000000000002</v>
       </c>
-      <c r="AO38" s="18">
+      <c r="AO38" s="34">
         <v>16.46</v>
       </c>
-      <c r="AP38" s="18">
+      <c r="AP38" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="AQ38" s="18">
+      <c r="AQ38" s="34">
         <v>16.84</v>
       </c>
-      <c r="AR38" s="18">
+      <c r="AR38" s="34">
         <v>17.04</v>
       </c>
-      <c r="AS38" s="18">
+      <c r="AS38" s="34">
         <v>16.850000000000001</v>
       </c>
-      <c r="AT38" s="18">
+      <c r="AT38" s="34">
         <v>16.61</v>
       </c>
-      <c r="AU38" s="18">
+      <c r="AU38" s="34">
         <v>16.36</v>
       </c>
-      <c r="AV38" s="18">
+      <c r="AV38" s="34">
         <v>16.309999999999999</v>
       </c>
-      <c r="AW38" s="36">
+      <c r="AW38" s="34">
         <v>16.25</v>
       </c>
-      <c r="AX38" s="18">
+      <c r="AX38" s="34">
         <v>12.07</v>
       </c>
-      <c r="AY38" s="18">
+      <c r="AY38" s="34">
         <v>12.87</v>
       </c>
-      <c r="AZ38" s="18">
+      <c r="AZ38" s="34">
         <v>14.24</v>
       </c>
-      <c r="BA38" s="36">
+      <c r="BA38" s="34">
         <v>16.09</v>
       </c>
-      <c r="BB38" s="18">
+      <c r="BB38" s="34">
         <v>15.03</v>
       </c>
-      <c r="BC38" s="18">
+      <c r="BC38" s="34">
         <v>15.13</v>
       </c>
-      <c r="BD38" s="18">
+      <c r="BD38" s="34">
         <v>15.12</v>
       </c>
-      <c r="BE38" s="18">
+      <c r="BE38" s="34">
         <v>15.16</v>
       </c>
-      <c r="BF38" s="18">
+      <c r="BF38" s="34">
         <v>15.15</v>
       </c>
-      <c r="BG38" s="18">
+      <c r="BG38" s="34">
         <v>14.76</v>
       </c>
-      <c r="BH38" s="18">
+      <c r="BH38" s="34">
         <v>14.44</v>
       </c>
-      <c r="BI38" s="18">
+      <c r="BI38" s="34">
         <v>14.33</v>
       </c>
-      <c r="BJ38" s="36">
+      <c r="BJ38" s="34">
         <v>15.8</v>
       </c>
-      <c r="BK38" s="36">
+      <c r="BK38" s="34">
         <v>14.69</v>
       </c>
-      <c r="BL38" s="75">
+      <c r="BL38" s="34">
         <v>14.93</v>
       </c>
+      <c r="BM38" s="34">
+        <v>14.95</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A39" s="33" t="s">
+    <row r="39" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="18">
+      <c r="B39" s="34">
         <v>27.46</v>
       </c>
-      <c r="C39" s="18">
+      <c r="C39" s="34">
         <v>20.86</v>
       </c>
-      <c r="D39" s="18">
+      <c r="D39" s="34">
         <v>19.22</v>
       </c>
-      <c r="E39" s="18">
+      <c r="E39" s="34">
         <v>19.78</v>
       </c>
-      <c r="F39" s="18">
+      <c r="F39" s="34">
         <v>19.16</v>
       </c>
-      <c r="G39" s="18">
+      <c r="G39" s="34">
         <v>19.920000000000002</v>
       </c>
-      <c r="H39" s="18">
+      <c r="H39" s="34">
         <v>19.559999999999999</v>
       </c>
-      <c r="I39" s="18">
+      <c r="I39" s="34">
         <v>20.57</v>
       </c>
-      <c r="J39" s="18">
+      <c r="J39" s="34">
         <v>20.010000000000002</v>
       </c>
-      <c r="K39" s="18">
+      <c r="K39" s="34">
         <v>19.96</v>
       </c>
-      <c r="L39" s="18">
+      <c r="L39" s="34">
         <v>20.22</v>
       </c>
-      <c r="M39" s="18">
+      <c r="M39" s="34">
         <v>20.23</v>
       </c>
-      <c r="N39" s="36">
+      <c r="N39" s="34">
         <v>16.52</v>
       </c>
-      <c r="O39" s="36">
+      <c r="O39" s="34">
         <v>20.82</v>
       </c>
-      <c r="P39" s="36">
+      <c r="P39" s="34">
         <v>19.329999999999998</v>
       </c>
-      <c r="Q39" s="36">
+      <c r="Q39" s="34">
         <v>20.41</v>
       </c>
-      <c r="R39" s="36">
+      <c r="R39" s="34">
         <v>19.62</v>
       </c>
-      <c r="S39" s="36">
+      <c r="S39" s="34">
         <v>19.940000000000001</v>
       </c>
-      <c r="T39" s="36">
+      <c r="T39" s="34">
         <v>19.329999999999998</v>
       </c>
-      <c r="U39" s="36">
+      <c r="U39" s="34">
         <v>18.690000000000001</v>
       </c>
-      <c r="V39" s="36">
+      <c r="V39" s="34">
         <v>18.760000000000002</v>
       </c>
-      <c r="W39" s="36">
+      <c r="W39" s="34">
         <v>18.59</v>
       </c>
-      <c r="X39" s="36">
+      <c r="X39" s="34">
         <v>19.100000000000001</v>
       </c>
-      <c r="Y39" s="36">
+      <c r="Y39" s="34">
         <v>18.940000000000001</v>
       </c>
-      <c r="Z39" s="36">
+      <c r="Z39" s="34">
         <v>25.12</v>
       </c>
-      <c r="AA39" s="36">
+      <c r="AA39" s="34">
         <v>20.149999999999999</v>
       </c>
-      <c r="AB39" s="36">
+      <c r="AB39" s="34">
         <v>21.06</v>
       </c>
-      <c r="AC39" s="20">
+      <c r="AC39" s="39">
         <v>19.8</v>
       </c>
-      <c r="AD39" s="18">
+      <c r="AD39" s="34">
         <v>19.510000000000002</v>
       </c>
-      <c r="AE39" s="18">
+      <c r="AE39" s="34">
         <v>20.18</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF39" s="34">
         <v>20.09</v>
       </c>
-      <c r="AG39" s="18">
+      <c r="AG39" s="34">
         <v>20</v>
       </c>
-      <c r="AH39" s="18">
+      <c r="AH39" s="34">
         <v>20.260000000000002</v>
       </c>
-      <c r="AI39" s="18">
+      <c r="AI39" s="34">
         <v>21</v>
       </c>
-      <c r="AJ39" s="18">
+      <c r="AJ39" s="34">
         <v>21.1</v>
       </c>
-      <c r="AK39" s="18">
+      <c r="AK39" s="34">
         <v>21</v>
       </c>
-      <c r="AL39" s="18">
+      <c r="AL39" s="34">
         <v>17.86</v>
       </c>
-      <c r="AM39" s="18">
+      <c r="AM39" s="34">
         <v>20.46</v>
       </c>
-      <c r="AN39" s="18">
+      <c r="AN39" s="34">
         <v>19.38</v>
       </c>
-      <c r="AO39" s="18">
+      <c r="AO39" s="34">
         <v>20.53</v>
       </c>
-      <c r="AP39" s="18">
+      <c r="AP39" s="34">
         <v>20.94</v>
       </c>
-      <c r="AQ39" s="18">
+      <c r="AQ39" s="34">
         <v>19.29</v>
       </c>
-      <c r="AR39" s="18">
+      <c r="AR39" s="34">
         <v>19.670000000000002</v>
       </c>
-      <c r="AS39" s="18">
+      <c r="AS39" s="34">
         <v>18.78</v>
       </c>
-      <c r="AT39" s="18">
+      <c r="AT39" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="AU39" s="18">
+      <c r="AU39" s="34">
         <v>18.53</v>
       </c>
-      <c r="AV39" s="18">
+      <c r="AV39" s="34">
         <v>18.97</v>
       </c>
-      <c r="AW39" s="36">
+      <c r="AW39" s="34">
         <v>19.09</v>
       </c>
-      <c r="AX39" s="18">
+      <c r="AX39" s="34">
         <v>14.79</v>
       </c>
-      <c r="AY39" s="18">
+      <c r="AY39" s="34">
         <v>12.64</v>
       </c>
-      <c r="AZ39" s="18">
+      <c r="AZ39" s="34">
         <v>13.85</v>
       </c>
-      <c r="BA39" s="36">
+      <c r="BA39" s="34">
         <v>15.06</v>
       </c>
-      <c r="BB39" s="18">
+      <c r="BB39" s="34">
         <v>14.84</v>
       </c>
-      <c r="BC39" s="18">
+      <c r="BC39" s="34">
         <v>14.51</v>
       </c>
-      <c r="BD39" s="18">
+      <c r="BD39" s="34">
         <v>15.28</v>
       </c>
-      <c r="BE39" s="18">
+      <c r="BE39" s="34">
         <v>14.36</v>
       </c>
-      <c r="BF39" s="18">
+      <c r="BF39" s="34">
         <v>14.39</v>
       </c>
-      <c r="BG39" s="18">
+      <c r="BG39" s="34">
         <v>14.11</v>
       </c>
-      <c r="BH39" s="18">
+      <c r="BH39" s="34">
         <v>14.49</v>
       </c>
-      <c r="BI39" s="18">
+      <c r="BI39" s="34">
         <v>14.39</v>
       </c>
-      <c r="BJ39" s="36">
+      <c r="BJ39" s="34">
         <v>12.77</v>
       </c>
-      <c r="BK39" s="36">
+      <c r="BK39" s="34">
         <v>13.09</v>
       </c>
-      <c r="BL39" s="75">
+      <c r="BL39" s="34">
         <v>14.13</v>
       </c>
+      <c r="BM39" s="34">
+        <v>14.49</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A40" s="33" t="s">
+    <row r="40" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="18">
+      <c r="B40" s="34">
         <v>20.22</v>
       </c>
-      <c r="C40" s="18">
+      <c r="C40" s="34">
         <v>18.61</v>
       </c>
-      <c r="D40" s="18">
+      <c r="D40" s="34">
         <v>19.170000000000002</v>
       </c>
-      <c r="E40" s="18">
+      <c r="E40" s="34">
         <v>19.29</v>
       </c>
-      <c r="F40" s="18">
+      <c r="F40" s="34">
         <v>20.25</v>
       </c>
-      <c r="G40" s="18">
+      <c r="G40" s="34">
         <v>20.149999999999999</v>
       </c>
-      <c r="H40" s="18">
+      <c r="H40" s="34">
         <v>20.45</v>
       </c>
-      <c r="I40" s="18">
+      <c r="I40" s="34">
         <v>20.27</v>
       </c>
-      <c r="J40" s="18">
+      <c r="J40" s="34">
         <v>21.27</v>
       </c>
-      <c r="K40" s="18">
+      <c r="K40" s="34">
         <v>21.17</v>
       </c>
-      <c r="L40" s="18">
+      <c r="L40" s="34">
         <v>20.7</v>
       </c>
-      <c r="M40" s="18">
+      <c r="M40" s="34">
         <v>21.35</v>
       </c>
-      <c r="N40" s="36">
+      <c r="N40" s="34">
         <v>18.38</v>
       </c>
-      <c r="O40" s="36">
+      <c r="O40" s="34">
         <v>24.13</v>
       </c>
-      <c r="P40" s="36">
+      <c r="P40" s="34">
         <v>24.09</v>
       </c>
-      <c r="Q40" s="36">
+      <c r="Q40" s="34">
         <v>23.57</v>
       </c>
-      <c r="R40" s="36">
+      <c r="R40" s="34">
         <v>22.5</v>
       </c>
-      <c r="S40" s="36">
+      <c r="S40" s="34">
         <v>22.89</v>
       </c>
-      <c r="T40" s="36">
+      <c r="T40" s="34">
         <v>22.66</v>
       </c>
-      <c r="U40" s="36">
+      <c r="U40" s="34">
         <v>22.95</v>
       </c>
-      <c r="V40" s="36">
+      <c r="V40" s="34">
         <v>22.2</v>
       </c>
-      <c r="W40" s="36">
+      <c r="W40" s="34">
         <v>22.32</v>
       </c>
-      <c r="X40" s="36">
+      <c r="X40" s="34">
         <v>22.22</v>
       </c>
-      <c r="Y40" s="36">
+      <c r="Y40" s="34">
         <v>22.81</v>
       </c>
-      <c r="Z40" s="36">
+      <c r="Z40" s="34">
         <v>21.92</v>
       </c>
-      <c r="AA40" s="36">
+      <c r="AA40" s="34">
         <v>22.61</v>
       </c>
-      <c r="AB40" s="36">
+      <c r="AB40" s="34">
         <v>20.12</v>
       </c>
-      <c r="AC40" s="20">
+      <c r="AC40" s="39">
         <v>18.88</v>
       </c>
-      <c r="AD40" s="18">
+      <c r="AD40" s="34">
         <v>19.79</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE40" s="34">
         <v>20.02</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF40" s="34">
         <v>20.190000000000001</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG40" s="34">
         <v>19.87</v>
       </c>
-      <c r="AH40" s="18">
+      <c r="AH40" s="34">
         <v>20.36</v>
       </c>
-      <c r="AI40" s="18">
+      <c r="AI40" s="34">
         <v>20.46</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ40" s="34">
         <v>20.12</v>
       </c>
-      <c r="AK40" s="18">
+      <c r="AK40" s="34">
         <v>20.76</v>
       </c>
-      <c r="AL40" s="18">
+      <c r="AL40" s="34">
         <v>23.83</v>
       </c>
-      <c r="AM40" s="18">
+      <c r="AM40" s="34">
         <v>22.61</v>
       </c>
-      <c r="AN40" s="18">
+      <c r="AN40" s="34">
         <v>21.45</v>
       </c>
-      <c r="AO40" s="18">
+      <c r="AO40" s="34">
         <v>20.47</v>
       </c>
-      <c r="AP40" s="18">
+      <c r="AP40" s="34">
         <v>19.32</v>
       </c>
-      <c r="AQ40" s="18">
+      <c r="AQ40" s="34">
         <v>19.57</v>
       </c>
-      <c r="AR40" s="18">
+      <c r="AR40" s="34">
         <v>19.829999999999998</v>
       </c>
-      <c r="AS40" s="18">
+      <c r="AS40" s="34">
         <v>19.71</v>
       </c>
-      <c r="AT40" s="18">
+      <c r="AT40" s="34">
         <v>20.010000000000002</v>
       </c>
-      <c r="AU40" s="18">
+      <c r="AU40" s="34">
         <v>20.72</v>
       </c>
-      <c r="AV40" s="18">
+      <c r="AV40" s="34">
         <v>20.92</v>
       </c>
-      <c r="AW40" s="36">
+      <c r="AW40" s="34">
         <v>21.3</v>
       </c>
-      <c r="AX40" s="18">
+      <c r="AX40" s="34">
         <v>19.25</v>
       </c>
-      <c r="AY40" s="18">
+      <c r="AY40" s="34">
         <v>18.59</v>
       </c>
-      <c r="AZ40" s="18">
+      <c r="AZ40" s="34">
         <v>17.350000000000001</v>
       </c>
-      <c r="BA40" s="36">
+      <c r="BA40" s="34">
         <v>18.239999999999998</v>
       </c>
-      <c r="BB40" s="18">
+      <c r="BB40" s="34">
         <v>19.02</v>
       </c>
-      <c r="BC40" s="18">
+      <c r="BC40" s="34">
         <v>18.920000000000002</v>
       </c>
-      <c r="BD40" s="18">
+      <c r="BD40" s="34">
         <v>19.25</v>
       </c>
-      <c r="BE40" s="18">
+      <c r="BE40" s="34">
         <v>19.29</v>
       </c>
-      <c r="BF40" s="18">
+      <c r="BF40" s="34">
         <v>19.350000000000001</v>
       </c>
-      <c r="BG40" s="18">
+      <c r="BG40" s="34">
         <v>19.02</v>
       </c>
-      <c r="BH40" s="18">
+      <c r="BH40" s="34">
         <v>19.489999999999998</v>
       </c>
-      <c r="BI40" s="18">
+      <c r="BI40" s="34">
         <v>19.46</v>
       </c>
-      <c r="BJ40" s="36">
+      <c r="BJ40" s="34">
         <v>16.059999999999999</v>
       </c>
-      <c r="BK40" s="36">
+      <c r="BK40" s="34">
         <v>15.25</v>
       </c>
-      <c r="BL40" s="75">
+      <c r="BL40" s="34">
         <v>13.86</v>
       </c>
+      <c r="BM40" s="34">
+        <v>14.69</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A41" s="33" t="s">
+    <row r="41" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="18">
+      <c r="B41" s="34">
         <v>25.54</v>
       </c>
-      <c r="C41" s="18">
+      <c r="C41" s="34">
         <v>24.29</v>
       </c>
-      <c r="D41" s="18">
+      <c r="D41" s="34">
         <v>23.58</v>
       </c>
-      <c r="E41" s="18">
+      <c r="E41" s="34">
         <v>23.71</v>
       </c>
-      <c r="F41" s="18">
+      <c r="F41" s="34">
         <v>24.23</v>
       </c>
-      <c r="G41" s="18">
+      <c r="G41" s="34">
         <v>25.43</v>
       </c>
-      <c r="H41" s="18">
+      <c r="H41" s="34">
         <v>26.36</v>
       </c>
-      <c r="I41" s="18">
+      <c r="I41" s="34">
         <v>27.23</v>
       </c>
-      <c r="J41" s="18">
+      <c r="J41" s="34">
         <v>27.4</v>
       </c>
-      <c r="K41" s="18">
+      <c r="K41" s="34">
         <v>27.64</v>
       </c>
-      <c r="L41" s="18">
+      <c r="L41" s="34">
         <v>27.66</v>
       </c>
-      <c r="M41" s="18">
+      <c r="M41" s="34">
         <v>27.45</v>
       </c>
-      <c r="N41" s="36">
+      <c r="N41" s="34">
         <v>22.74</v>
       </c>
-      <c r="O41" s="36">
+      <c r="O41" s="34">
         <v>26.7</v>
       </c>
-      <c r="P41" s="36">
+      <c r="P41" s="34">
         <v>27.11</v>
       </c>
-      <c r="Q41" s="36">
+      <c r="Q41" s="34">
         <v>25.69</v>
       </c>
-      <c r="R41" s="36">
+      <c r="R41" s="34">
         <v>25.51</v>
       </c>
-      <c r="S41" s="36">
+      <c r="S41" s="34">
         <v>24.78</v>
       </c>
-      <c r="T41" s="36">
+      <c r="T41" s="34">
         <v>25.7</v>
       </c>
-      <c r="U41" s="36">
+      <c r="U41" s="34">
         <v>25.71</v>
       </c>
-      <c r="V41" s="36">
+      <c r="V41" s="34">
         <v>25.33</v>
       </c>
-      <c r="W41" s="36">
+      <c r="W41" s="34">
         <v>25</v>
       </c>
-      <c r="X41" s="36">
+      <c r="X41" s="34">
         <v>24.86</v>
       </c>
-      <c r="Y41" s="36">
+      <c r="Y41" s="34">
         <v>23.82</v>
       </c>
-      <c r="Z41" s="36">
+      <c r="Z41" s="34">
         <v>25.56</v>
       </c>
-      <c r="AA41" s="36">
+      <c r="AA41" s="34">
         <v>24.56</v>
       </c>
-      <c r="AB41" s="36">
+      <c r="AB41" s="34">
         <v>24.51</v>
       </c>
-      <c r="AC41" s="20">
+      <c r="AC41" s="39">
         <v>24.06</v>
       </c>
-      <c r="AD41" s="18">
+      <c r="AD41" s="34">
         <v>23.1</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE41" s="34">
         <v>21.85</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF41" s="34">
         <v>22.21</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG41" s="34">
         <v>22.15</v>
       </c>
-      <c r="AH41" s="18">
+      <c r="AH41" s="34">
         <v>23.08</v>
       </c>
-      <c r="AI41" s="18">
+      <c r="AI41" s="34">
         <v>22.73</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ41" s="34">
         <v>23.11</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK41" s="34">
         <v>23.09</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL41" s="34">
         <v>19.43</v>
       </c>
-      <c r="AM41" s="18">
+      <c r="AM41" s="34">
         <v>21.91</v>
       </c>
-      <c r="AN41" s="18">
+      <c r="AN41" s="34">
         <v>21.21</v>
       </c>
-      <c r="AO41" s="18">
+      <c r="AO41" s="34">
         <v>21.86</v>
       </c>
-      <c r="AP41" s="18">
+      <c r="AP41" s="34">
         <v>22.22</v>
       </c>
-      <c r="AQ41" s="18">
+      <c r="AQ41" s="34">
         <v>22.24</v>
       </c>
-      <c r="AR41" s="18">
+      <c r="AR41" s="34">
         <v>22.06</v>
       </c>
-      <c r="AS41" s="18">
+      <c r="AS41" s="34">
         <v>21.46</v>
       </c>
-      <c r="AT41" s="18">
+      <c r="AT41" s="34">
         <v>21.22</v>
       </c>
-      <c r="AU41" s="18">
+      <c r="AU41" s="34">
         <v>20.99</v>
       </c>
-      <c r="AV41" s="18">
+      <c r="AV41" s="34">
         <v>21.48</v>
       </c>
-      <c r="AW41" s="36">
+      <c r="AW41" s="34">
         <v>21.55</v>
       </c>
-      <c r="AX41" s="18">
+      <c r="AX41" s="34">
         <v>16.28</v>
       </c>
-      <c r="AY41" s="18">
+      <c r="AY41" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="AZ41" s="18">
+      <c r="AZ41" s="34">
         <v>16.71</v>
       </c>
-      <c r="BA41" s="36">
+      <c r="BA41" s="34">
         <v>16.73</v>
       </c>
-      <c r="BB41" s="18">
+      <c r="BB41" s="34">
         <v>16.72</v>
       </c>
-      <c r="BC41" s="18">
+      <c r="BC41" s="34">
         <v>17.05</v>
       </c>
-      <c r="BD41" s="18">
+      <c r="BD41" s="34">
         <v>17.41</v>
       </c>
-      <c r="BE41" s="18">
+      <c r="BE41" s="34">
         <v>16.82</v>
       </c>
-      <c r="BF41" s="18">
+      <c r="BF41" s="34">
         <v>17.39</v>
       </c>
-      <c r="BG41" s="18">
+      <c r="BG41" s="34">
         <v>17.21</v>
       </c>
-      <c r="BH41" s="18">
+      <c r="BH41" s="34">
         <v>16.77</v>
       </c>
-      <c r="BI41" s="18">
+      <c r="BI41" s="34">
         <v>16.670000000000002</v>
       </c>
-      <c r="BJ41" s="36">
+      <c r="BJ41" s="34">
         <v>16.350000000000001</v>
       </c>
-      <c r="BK41" s="36">
+      <c r="BK41" s="34">
         <v>15.72</v>
       </c>
-      <c r="BL41" s="75">
+      <c r="BL41" s="34">
         <v>16.52</v>
       </c>
+      <c r="BM41" s="34">
+        <v>16.02</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A42" s="33" t="s">
+    <row r="42" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="18">
+      <c r="B42" s="34">
         <v>26.95</v>
       </c>
-      <c r="C42" s="18">
+      <c r="C42" s="34">
         <v>22.92</v>
       </c>
-      <c r="D42" s="18">
+      <c r="D42" s="34">
         <v>23.32</v>
       </c>
-      <c r="E42" s="18">
+      <c r="E42" s="34">
         <v>23.7</v>
       </c>
-      <c r="F42" s="18">
+      <c r="F42" s="34">
         <v>24.56</v>
       </c>
-      <c r="G42" s="18">
+      <c r="G42" s="34">
         <v>25.09</v>
       </c>
-      <c r="H42" s="18">
+      <c r="H42" s="34">
         <v>25.57</v>
       </c>
-      <c r="I42" s="18">
+      <c r="I42" s="34">
         <v>25.57</v>
       </c>
-      <c r="J42" s="18">
+      <c r="J42" s="34">
         <v>25.98</v>
       </c>
-      <c r="K42" s="18">
+      <c r="K42" s="34">
         <v>26.2</v>
       </c>
-      <c r="L42" s="18">
+      <c r="L42" s="34">
         <v>26.49</v>
       </c>
-      <c r="M42" s="18">
+      <c r="M42" s="34">
         <v>25.96</v>
       </c>
-      <c r="N42" s="36">
+      <c r="N42" s="34">
         <v>18.7</v>
       </c>
-      <c r="O42" s="36">
+      <c r="O42" s="34">
         <v>20.13</v>
       </c>
-      <c r="P42" s="36">
+      <c r="P42" s="34">
         <v>17.170000000000002</v>
       </c>
-      <c r="Q42" s="36">
+      <c r="Q42" s="34">
         <v>17.91</v>
       </c>
-      <c r="R42" s="36">
+      <c r="R42" s="34">
         <v>19.239999999999998</v>
       </c>
-      <c r="S42" s="36">
+      <c r="S42" s="34">
         <v>21.7</v>
       </c>
-      <c r="T42" s="36">
+      <c r="T42" s="34">
         <v>21.37</v>
       </c>
-      <c r="U42" s="36">
+      <c r="U42" s="34">
         <v>21.94</v>
       </c>
-      <c r="V42" s="36">
+      <c r="V42" s="34">
         <v>20.6</v>
       </c>
-      <c r="W42" s="36">
+      <c r="W42" s="34">
         <v>20.329999999999998</v>
       </c>
-      <c r="X42" s="36">
+      <c r="X42" s="34">
         <v>20.52</v>
       </c>
-      <c r="Y42" s="36">
+      <c r="Y42" s="34">
         <v>19.96</v>
       </c>
-      <c r="Z42" s="36">
+      <c r="Z42" s="34">
         <v>27.93</v>
       </c>
-      <c r="AA42" s="36">
+      <c r="AA42" s="34">
         <v>22.3</v>
       </c>
-      <c r="AB42" s="36">
+      <c r="AB42" s="34">
         <v>19.61</v>
       </c>
-      <c r="AC42" s="20">
+      <c r="AC42" s="39">
         <v>20.100000000000001</v>
       </c>
-      <c r="AD42" s="18">
+      <c r="AD42" s="34">
         <v>19.66</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE42" s="34">
         <v>19.989999999999998</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF42" s="34">
         <v>19.920000000000002</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG42" s="34">
         <v>20.87</v>
       </c>
-      <c r="AH42" s="18">
+      <c r="AH42" s="34">
         <v>21</v>
       </c>
-      <c r="AI42" s="18">
+      <c r="AI42" s="34">
         <v>20.64</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ42" s="34">
         <v>20.07</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK42" s="34">
         <v>20.47</v>
       </c>
-      <c r="AL42" s="18">
+      <c r="AL42" s="34">
         <v>32.31</v>
       </c>
-      <c r="AM42" s="18">
+      <c r="AM42" s="34">
         <v>25.87</v>
       </c>
-      <c r="AN42" s="18">
+      <c r="AN42" s="34">
         <v>21.96</v>
       </c>
-      <c r="AO42" s="18">
+      <c r="AO42" s="34">
         <v>21.94</v>
       </c>
-      <c r="AP42" s="18">
+      <c r="AP42" s="34">
         <v>21.27</v>
       </c>
-      <c r="AQ42" s="18">
+      <c r="AQ42" s="34">
         <v>21.25</v>
       </c>
-      <c r="AR42" s="18">
+      <c r="AR42" s="34">
         <v>21.43</v>
       </c>
-      <c r="AS42" s="18">
+      <c r="AS42" s="34">
         <v>21.37</v>
       </c>
-      <c r="AT42" s="18">
+      <c r="AT42" s="34">
         <v>20.38</v>
       </c>
-      <c r="AU42" s="18">
+      <c r="AU42" s="34">
         <v>19.690000000000001</v>
       </c>
-      <c r="AV42" s="18">
+      <c r="AV42" s="34">
         <v>19.09</v>
       </c>
-      <c r="AW42" s="36">
+      <c r="AW42" s="34">
         <v>18.91</v>
       </c>
-      <c r="AX42" s="18">
+      <c r="AX42" s="34">
         <v>11.25</v>
       </c>
-      <c r="AY42" s="18">
+      <c r="AY42" s="34">
         <v>12.6</v>
       </c>
-      <c r="AZ42" s="18">
+      <c r="AZ42" s="34">
         <v>12.05</v>
       </c>
-      <c r="BA42" s="36">
+      <c r="BA42" s="34">
         <v>13.72</v>
       </c>
-      <c r="BB42" s="18">
+      <c r="BB42" s="34">
         <v>15.47</v>
       </c>
-      <c r="BC42" s="18">
+      <c r="BC42" s="34">
         <v>16.22</v>
       </c>
-      <c r="BD42" s="18">
+      <c r="BD42" s="34">
         <v>16.260000000000002</v>
       </c>
-      <c r="BE42" s="18">
+      <c r="BE42" s="34">
         <v>16.63</v>
       </c>
-      <c r="BF42" s="18">
+      <c r="BF42" s="34">
         <v>16.91</v>
       </c>
-      <c r="BG42" s="18">
+      <c r="BG42" s="34">
         <v>16.600000000000001</v>
       </c>
-      <c r="BH42" s="18">
+      <c r="BH42" s="34">
         <v>16.5</v>
       </c>
-      <c r="BI42" s="18">
+      <c r="BI42" s="34">
         <v>16.600000000000001</v>
       </c>
-      <c r="BJ42" s="36">
+      <c r="BJ42" s="34">
         <v>20.51</v>
       </c>
-      <c r="BK42" s="36">
+      <c r="BK42" s="34">
         <v>16.38</v>
       </c>
-      <c r="BL42" s="75">
+      <c r="BL42" s="34">
         <v>17.05</v>
       </c>
+      <c r="BM42" s="34">
+        <v>15.94</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A43" s="34" t="s">
+    <row r="43" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A43" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="18">
+      <c r="B43" s="34">
         <v>22.47</v>
       </c>
-      <c r="C43" s="18">
+      <c r="C43" s="34">
         <v>18.11</v>
       </c>
-      <c r="D43" s="18">
+      <c r="D43" s="34">
         <v>20.29</v>
       </c>
-      <c r="E43" s="18">
+      <c r="E43" s="34">
         <v>20.170000000000002</v>
       </c>
-      <c r="F43" s="18">
+      <c r="F43" s="34">
         <v>20.37</v>
       </c>
-      <c r="G43" s="18">
+      <c r="G43" s="34">
         <v>21.3</v>
       </c>
-      <c r="H43" s="18">
+      <c r="H43" s="34">
         <v>21.99</v>
       </c>
-      <c r="I43" s="18">
+      <c r="I43" s="34">
         <v>22.41</v>
       </c>
-      <c r="J43" s="18">
+      <c r="J43" s="34">
         <v>22.74</v>
       </c>
-      <c r="K43" s="18">
+      <c r="K43" s="34">
         <v>22.91</v>
       </c>
-      <c r="L43" s="18">
+      <c r="L43" s="34">
         <v>22.34</v>
       </c>
-      <c r="M43" s="18">
+      <c r="M43" s="34">
         <v>22.09</v>
       </c>
-      <c r="N43" s="36">
+      <c r="N43" s="34">
         <v>20.97</v>
       </c>
-      <c r="O43" s="36">
+      <c r="O43" s="34">
         <v>23.38</v>
       </c>
-      <c r="P43" s="36">
+      <c r="P43" s="34">
         <v>22.78</v>
       </c>
-      <c r="Q43" s="36">
+      <c r="Q43" s="34">
         <v>22.72</v>
       </c>
-      <c r="R43" s="36">
+      <c r="R43" s="34">
         <v>21.87</v>
       </c>
-      <c r="S43" s="36">
+      <c r="S43" s="34">
         <v>20.05</v>
       </c>
-      <c r="T43" s="36">
+      <c r="T43" s="34">
         <v>19.72</v>
       </c>
-      <c r="U43" s="36">
+      <c r="U43" s="34">
         <v>20.010000000000002</v>
       </c>
-      <c r="V43" s="36">
+      <c r="V43" s="34">
         <v>19.079999999999998</v>
       </c>
-      <c r="W43" s="36">
+      <c r="W43" s="34">
         <v>19.100000000000001</v>
       </c>
-      <c r="X43" s="36">
+      <c r="X43" s="34">
         <v>19.100000000000001</v>
       </c>
-      <c r="Y43" s="36">
+      <c r="Y43" s="34">
         <v>19.8</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="34">
         <v>24.36</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="34">
         <v>24.17</v>
       </c>
-      <c r="AB43" s="36">
+      <c r="AB43" s="34">
         <v>24.2</v>
       </c>
-      <c r="AC43" s="42">
+      <c r="AC43" s="39">
         <v>24.19</v>
       </c>
-      <c r="AD43" s="18">
+      <c r="AD43" s="34">
         <v>25.04</v>
       </c>
-      <c r="AE43" s="18">
+      <c r="AE43" s="34">
         <v>24.57</v>
       </c>
-      <c r="AF43" s="18">
+      <c r="AF43" s="34">
         <v>23.88</v>
       </c>
-      <c r="AG43" s="18">
+      <c r="AG43" s="34">
         <v>24.28</v>
       </c>
-      <c r="AH43" s="18">
+      <c r="AH43" s="34">
         <v>24.03</v>
       </c>
-      <c r="AI43" s="18">
+      <c r="AI43" s="34">
         <v>23.48</v>
       </c>
-      <c r="AJ43" s="18">
+      <c r="AJ43" s="34">
         <v>23.26</v>
       </c>
-      <c r="AK43" s="18">
+      <c r="AK43" s="34">
         <v>22.95</v>
       </c>
-      <c r="AL43" s="18">
+      <c r="AL43" s="34">
         <v>27.03</v>
       </c>
-      <c r="AM43" s="18">
+      <c r="AM43" s="34">
         <v>21.63</v>
       </c>
-      <c r="AN43" s="18">
+      <c r="AN43" s="34">
         <v>22.39</v>
       </c>
-      <c r="AO43" s="18">
+      <c r="AO43" s="34">
         <v>21.55</v>
       </c>
-      <c r="AP43" s="18">
+      <c r="AP43" s="34">
         <v>21.33</v>
       </c>
-      <c r="AQ43" s="18">
+      <c r="AQ43" s="34">
         <v>20.75</v>
       </c>
-      <c r="AR43" s="18">
+      <c r="AR43" s="34">
         <v>19.920000000000002</v>
       </c>
-      <c r="AS43" s="18">
+      <c r="AS43" s="34">
         <v>20.46</v>
       </c>
-      <c r="AT43" s="18">
+      <c r="AT43" s="34">
         <v>20.350000000000001</v>
       </c>
-      <c r="AU43" s="18">
+      <c r="AU43" s="34">
         <v>20.56</v>
       </c>
-      <c r="AV43" s="18">
+      <c r="AV43" s="34">
         <v>20.11</v>
       </c>
-      <c r="AW43" s="36">
+      <c r="AW43" s="34">
         <v>20.04</v>
       </c>
-      <c r="AX43" s="18">
+      <c r="AX43" s="34">
         <v>18.420000000000002</v>
       </c>
-      <c r="AY43" s="18">
+      <c r="AY43" s="34">
         <v>19.96</v>
       </c>
-      <c r="AZ43" s="18">
+      <c r="AZ43" s="34">
         <v>19.149999999999999</v>
       </c>
-      <c r="BA43" s="36">
+      <c r="BA43" s="34">
         <v>19.16</v>
       </c>
-      <c r="BB43" s="18">
+      <c r="BB43" s="34">
         <v>18.170000000000002</v>
       </c>
-      <c r="BC43" s="18">
+      <c r="BC43" s="34">
         <v>19.39</v>
       </c>
-      <c r="BD43" s="18">
+      <c r="BD43" s="34">
         <v>19.559999999999999</v>
       </c>
-      <c r="BE43" s="18">
+      <c r="BE43" s="34">
         <v>19.46</v>
       </c>
-      <c r="BF43" s="18">
+      <c r="BF43" s="34">
         <v>18.84</v>
       </c>
-      <c r="BG43" s="18">
+      <c r="BG43" s="34">
         <v>18.78</v>
       </c>
-      <c r="BH43" s="18">
+      <c r="BH43" s="34">
         <v>18.239999999999998</v>
       </c>
-      <c r="BI43" s="18">
+      <c r="BI43" s="34">
         <v>17.899999999999999</v>
       </c>
-      <c r="BJ43" s="36">
+      <c r="BJ43" s="34">
         <v>18.670000000000002</v>
       </c>
-      <c r="BK43" s="36">
+      <c r="BK43" s="34">
         <v>17.079999999999998</v>
       </c>
-      <c r="BL43" s="75">
+      <c r="BL43" s="34">
         <v>17.73</v>
       </c>
+      <c r="BM43" s="34">
+        <v>18.829999999999998</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="20" customFormat="1" ht="11.25">
-      <c r="A44" s="35" t="s">
+    <row r="44" spans="1:65" s="19" customFormat="1" ht="11.25">
+      <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="19">
+      <c r="B44" s="18">
         <v>12.7</v>
       </c>
-      <c r="C44" s="19">
+      <c r="C44" s="18">
         <v>21.92</v>
       </c>
-      <c r="D44" s="19">
+      <c r="D44" s="18">
         <v>25.47</v>
       </c>
-      <c r="E44" s="19">
+      <c r="E44" s="18">
         <v>24.57</v>
       </c>
-      <c r="F44" s="19">
+      <c r="F44" s="18">
         <v>23.88</v>
       </c>
-      <c r="G44" s="19">
+      <c r="G44" s="18">
         <v>23.03</v>
       </c>
-      <c r="H44" s="19">
+      <c r="H44" s="18">
         <v>24.03</v>
       </c>
-      <c r="I44" s="19">
+      <c r="I44" s="18">
         <v>26.08</v>
       </c>
-      <c r="J44" s="19">
+      <c r="J44" s="18">
         <v>26.52</v>
       </c>
-      <c r="K44" s="19">
+      <c r="K44" s="18">
         <v>25.66</v>
       </c>
-      <c r="L44" s="19">
+      <c r="L44" s="18">
         <v>25.2</v>
       </c>
-      <c r="M44" s="19">
+      <c r="M44" s="18">
         <v>25.55</v>
       </c>
-      <c r="N44" s="19">
+      <c r="N44" s="18">
         <v>26.09</v>
       </c>
-      <c r="O44" s="19">
+      <c r="O44" s="18">
         <v>27.44</v>
       </c>
-      <c r="P44" s="19">
+      <c r="P44" s="18">
         <v>24.1</v>
       </c>
-      <c r="Q44" s="19">
+      <c r="Q44" s="18">
         <v>23.77</v>
       </c>
-      <c r="R44" s="19">
+      <c r="R44" s="18">
         <v>23.57</v>
       </c>
-      <c r="S44" s="19">
+      <c r="S44" s="18">
         <v>22.74</v>
       </c>
-      <c r="T44" s="19">
+      <c r="T44" s="18">
         <v>22.87</v>
       </c>
-      <c r="U44" s="19">
+      <c r="U44" s="18">
         <v>24.26</v>
       </c>
-      <c r="V44" s="19">
+      <c r="V44" s="18">
         <v>23.51</v>
       </c>
-      <c r="W44" s="19">
+      <c r="W44" s="18">
         <v>23.69</v>
       </c>
-      <c r="X44" s="19">
+      <c r="X44" s="18">
         <v>23.45</v>
       </c>
-      <c r="Y44" s="19">
+      <c r="Y44" s="18">
         <v>23.33</v>
       </c>
-      <c r="Z44" s="19">
+      <c r="Z44" s="18">
         <v>22.73</v>
       </c>
-      <c r="AA44" s="19">
+      <c r="AA44" s="18">
         <v>25.14</v>
       </c>
-      <c r="AB44" s="19">
+      <c r="AB44" s="18">
         <v>23.43</v>
       </c>
-      <c r="AC44" s="50">
+      <c r="AC44" s="44">
         <v>22.78</v>
       </c>
-      <c r="AD44" s="19">
+      <c r="AD44" s="18">
         <v>23.96</v>
       </c>
-      <c r="AE44" s="19">
+      <c r="AE44" s="18">
         <v>23.48</v>
       </c>
-      <c r="AF44" s="19">
+      <c r="AF44" s="18">
         <v>25.44</v>
       </c>
-      <c r="AG44" s="19">
+      <c r="AG44" s="18">
         <v>25.06</v>
       </c>
-      <c r="AH44" s="19">
+      <c r="AH44" s="18">
         <v>25.1</v>
       </c>
-      <c r="AI44" s="19">
+      <c r="AI44" s="18">
         <v>24.87</v>
       </c>
-      <c r="AJ44" s="19">
+      <c r="AJ44" s="18">
         <v>24.75</v>
       </c>
-      <c r="AK44" s="19">
+      <c r="AK44" s="18">
         <v>25.23</v>
       </c>
-      <c r="AL44" s="19">
+      <c r="AL44" s="18">
         <v>20.39</v>
       </c>
-      <c r="AM44" s="19">
+      <c r="AM44" s="18">
         <v>23.19</v>
       </c>
-      <c r="AN44" s="19">
+      <c r="AN44" s="18">
         <v>21.36</v>
       </c>
-      <c r="AO44" s="19">
+      <c r="AO44" s="18">
         <v>22.15</v>
       </c>
-      <c r="AP44" s="19">
+      <c r="AP44" s="18">
         <v>22.17</v>
       </c>
-      <c r="AQ44" s="19">
+      <c r="AQ44" s="18">
         <v>22.14</v>
       </c>
-      <c r="AR44" s="19">
+      <c r="AR44" s="18">
         <v>22.2</v>
       </c>
-      <c r="AS44" s="19">
+      <c r="AS44" s="18">
         <v>22.31</v>
       </c>
-      <c r="AT44" s="19">
+      <c r="AT44" s="18">
         <v>22.3</v>
       </c>
-      <c r="AU44" s="19">
+      <c r="AU44" s="18">
         <v>22.75</v>
       </c>
-      <c r="AV44" s="19">
+      <c r="AV44" s="18">
         <v>23.72</v>
       </c>
-      <c r="AW44" s="19">
+      <c r="AW44" s="18">
         <v>23.59</v>
       </c>
-      <c r="AX44" s="19">
+      <c r="AX44" s="18">
         <v>18.05</v>
       </c>
-      <c r="AY44" s="19">
+      <c r="AY44" s="18">
         <v>19.11</v>
       </c>
-      <c r="AZ44" s="19">
+      <c r="AZ44" s="18">
         <v>18.16</v>
       </c>
-      <c r="BA44" s="19">
+      <c r="BA44" s="18">
         <v>18.07</v>
       </c>
-      <c r="BB44" s="19">
+      <c r="BB44" s="18">
         <v>18.46</v>
       </c>
-      <c r="BC44" s="19">
+      <c r="BC44" s="18">
         <v>18.690000000000001</v>
       </c>
-      <c r="BD44" s="19">
+      <c r="BD44" s="18">
         <v>18.29</v>
       </c>
-      <c r="BE44" s="19">
+      <c r="BE44" s="18">
         <v>19.309999999999999</v>
       </c>
-      <c r="BF44" s="19">
+      <c r="BF44" s="18">
         <v>19.18</v>
       </c>
-      <c r="BG44" s="19">
+      <c r="BG44" s="18">
         <v>19.25</v>
       </c>
-      <c r="BH44" s="19">
+      <c r="BH44" s="18">
         <v>18.670000000000002</v>
       </c>
-      <c r="BI44" s="19">
+      <c r="BI44" s="18">
         <v>18.489999999999998</v>
       </c>
-      <c r="BJ44" s="19">
+      <c r="BJ44" s="18">
         <v>13.46</v>
       </c>
-      <c r="BK44" s="19">
+      <c r="BK44" s="18">
         <v>17.8</v>
       </c>
-      <c r="BL44" s="76">
+      <c r="BL44" s="18">
         <v>16.899999999999999</v>
       </c>
+      <c r="BM44" s="18">
+        <v>15.22</v>
+      </c>
     </row>
-    <row r="45" spans="1:64" s="20" customFormat="1" ht="11.25">
+    <row r="45" spans="1:65" s="19" customFormat="1" ht="11.25">
       <c r="A45" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="9"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="9"/>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="AY5:BL5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="AY5:BM5"/>
+    <mergeCell ref="A8:BM8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BL66"/>
+  <dimension ref="A1:BM66"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A37" sqref="A37:BL37"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A37" sqref="A37:BM37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="20" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="50" max="52" width="9.140625" style="20"/>
+    <col min="1" max="1" width="15.5703125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="19" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="19" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="18" max="20" width="4.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="22" max="49" width="7.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="50" max="52" width="9.140625" style="19"/>
     <col min="53" max="53" width="9.140625" style="1"/>
-    <col min="54" max="59" width="9.140625" style="29"/>
-[...1 lines deleted...]
-    <col min="61" max="16384" width="9.140625" style="29"/>
+    <col min="54" max="59" width="9.140625" style="28"/>
+    <col min="60" max="60" width="9.140625" style="28" customWidth="1"/>
+    <col min="61" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="10.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="78" t="s">
+    <row r="1" spans="1:65" ht="10.5" customHeight="1"/>
+    <row r="2" spans="1:65">
+      <c r="A2" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="78"/>
-[...61 lines deleted...]
-      <c r="BL2" s="78"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="65"/>
+      <c r="AY2" s="65"/>
+      <c r="AZ2" s="65"/>
+      <c r="BA2" s="65"/>
+      <c r="BB2" s="65"/>
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="65"/>
+      <c r="BE2" s="65"/>
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="65"/>
+      <c r="BJ2" s="65"/>
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
     </row>
-    <row r="3" spans="1:64">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
     </row>
-    <row r="4" spans="1:64" s="30" customFormat="1">
+    <row r="4" spans="1:65" s="29" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -16090,8926 +16275,9060 @@
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="10"/>
       <c r="BB4" s="10"/>
       <c r="BF4" s="10"/>
       <c r="BG4" s="10"/>
-      <c r="BL4" s="10" t="s">
+      <c r="BL4" s="10"/>
+      <c r="BM4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:64">
-[...1 lines deleted...]
-      <c r="B5" s="79">
+    <row r="5" spans="1:65">
+      <c r="A5" s="70"/>
+      <c r="B5" s="66">
         <v>2021</v>
       </c>
-      <c r="C5" s="80"/>
-[...10 lines deleted...]
-      <c r="N5" s="87">
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="74">
         <v>2022</v>
       </c>
-      <c r="O5" s="88"/>
-[...10 lines deleted...]
-      <c r="Z5" s="87">
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="74">
         <v>2023</v>
       </c>
-      <c r="AA5" s="88"/>
-[...10 lines deleted...]
-      <c r="AL5" s="85">
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+      <c r="AD5" s="75"/>
+      <c r="AE5" s="75"/>
+      <c r="AF5" s="75"/>
+      <c r="AG5" s="75"/>
+      <c r="AH5" s="75"/>
+      <c r="AI5" s="75"/>
+      <c r="AJ5" s="75"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="72">
         <v>2024</v>
       </c>
-      <c r="AM5" s="86"/>
-[...10 lines deleted...]
-      <c r="AX5" s="79">
+      <c r="AM5" s="73"/>
+      <c r="AN5" s="73"/>
+      <c r="AO5" s="73"/>
+      <c r="AP5" s="73"/>
+      <c r="AQ5" s="73"/>
+      <c r="AR5" s="73"/>
+      <c r="AS5" s="73"/>
+      <c r="AT5" s="73"/>
+      <c r="AU5" s="73"/>
+      <c r="AV5" s="73"/>
+      <c r="AW5" s="73"/>
+      <c r="AX5" s="66">
         <v>2025</v>
       </c>
-      <c r="AY5" s="80"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="79">
+      <c r="AY5" s="67"/>
+      <c r="AZ5" s="67"/>
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="67"/>
+      <c r="BC5" s="67"/>
+      <c r="BD5" s="67"/>
+      <c r="BE5" s="67"/>
+      <c r="BF5" s="67"/>
+      <c r="BG5" s="67"/>
+      <c r="BH5" s="67"/>
+      <c r="BI5" s="76"/>
+      <c r="BJ5" s="66">
         <v>2026</v>
       </c>
-      <c r="BK5" s="80"/>
-      <c r="BL5" s="80"/>
+      <c r="BK5" s="67"/>
+      <c r="BL5" s="67"/>
+      <c r="BM5" s="67"/>
     </row>
-    <row r="6" spans="1:64" s="42" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A6" s="71"/>
+      <c r="B6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="E6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="J6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="24" t="s">
+      <c r="K6" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="24" t="s">
+      <c r="L6" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="24" t="s">
+      <c r="M6" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="25" t="s">
+      <c r="N6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="25" t="s">
+      <c r="O6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="25" t="s">
+      <c r="Q6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="25" t="s">
+      <c r="R6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="25" t="s">
+      <c r="S6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="25" t="s">
+      <c r="T6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="25" t="s">
+      <c r="U6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="25" t="s">
+      <c r="V6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="24" t="s">
+      <c r="W6" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="24" t="s">
+      <c r="X6" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="24" t="s">
+      <c r="Y6" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="Z6" s="25" t="s">
+      <c r="Z6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="25" t="s">
+      <c r="AA6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="25" t="s">
+      <c r="AB6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="25" t="s">
+      <c r="AC6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="25" t="s">
+      <c r="AD6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="25" t="s">
+      <c r="AE6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="25" t="s">
+      <c r="AF6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="25" t="s">
+      <c r="AG6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="25" t="s">
+      <c r="AH6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="24" t="s">
+      <c r="AI6" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="AJ6" s="24" t="s">
+      <c r="AJ6" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="AK6" s="22" t="s">
+      <c r="AK6" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AR6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="AS6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AT6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AV6" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="AW6" s="22" t="s">
+      <c r="AW6" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AX6" s="67" t="s">
+      <c r="AX6" s="59" t="s">
         <v>5</v>
       </c>
       <c r="AY6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BB6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BC6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="BI6" s="22" t="s">
+      <c r="BI6" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="BJ6" s="67" t="s">
+      <c r="BJ6" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BK6" s="67" t="s">
+      <c r="BK6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BL6" s="77" t="s">
+      <c r="BL6" s="63" t="s">
         <v>7</v>
       </c>
+      <c r="BM6" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:64" s="28" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="91" t="s">
+    <row r="7" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="91"/>
-[...61 lines deleted...]
-      <c r="BL7" s="91"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="77"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="77"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="77"/>
+      <c r="T7" s="77"/>
+      <c r="U7" s="77"/>
+      <c r="V7" s="77"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="77"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="77"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="77"/>
+      <c r="AF7" s="77"/>
+      <c r="AG7" s="77"/>
+      <c r="AH7" s="77"/>
+      <c r="AI7" s="77"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="77"/>
+      <c r="AL7" s="77"/>
+      <c r="AM7" s="77"/>
+      <c r="AN7" s="77"/>
+      <c r="AO7" s="77"/>
+      <c r="AP7" s="77"/>
+      <c r="AQ7" s="77"/>
+      <c r="AR7" s="77"/>
+      <c r="AS7" s="77"/>
+      <c r="AT7" s="77"/>
+      <c r="AU7" s="77"/>
+      <c r="AV7" s="77"/>
+      <c r="AW7" s="77"/>
+      <c r="AX7" s="77"/>
+      <c r="AY7" s="77"/>
+      <c r="AZ7" s="77"/>
+      <c r="BA7" s="77"/>
+      <c r="BB7" s="77"/>
+      <c r="BC7" s="77"/>
+      <c r="BD7" s="77"/>
+      <c r="BE7" s="77"/>
+      <c r="BF7" s="77"/>
+      <c r="BG7" s="77"/>
+      <c r="BH7" s="77"/>
+      <c r="BI7" s="77"/>
+      <c r="BJ7" s="77"/>
+      <c r="BK7" s="77"/>
+      <c r="BL7" s="77"/>
+      <c r="BM7" s="77"/>
     </row>
-    <row r="8" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A8" s="31" t="s">
+    <row r="8" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A8" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="49">
         <v>2021</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="49">
         <v>1555</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="49">
         <v>1690</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="49">
         <v>1809</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="49">
         <v>1896</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="49">
         <v>2045</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="49">
         <v>2076</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="49">
         <v>1910</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="49">
         <v>2076</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="49">
         <v>1884</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="49">
         <v>1812</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="49">
         <v>2071</v>
       </c>
-      <c r="N8" s="44">
+      <c r="N8" s="41">
         <v>1427</v>
       </c>
-      <c r="O8" s="44">
+      <c r="O8" s="41">
         <v>1611</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>1569</v>
       </c>
-      <c r="Q8" s="44">
+      <c r="Q8" s="41">
         <v>1518</v>
       </c>
-      <c r="R8" s="44">
+      <c r="R8" s="41">
         <v>1596</v>
       </c>
-      <c r="S8" s="44">
+      <c r="S8" s="41">
         <v>1798</v>
       </c>
-      <c r="T8" s="44">
+      <c r="T8" s="41">
         <v>1771</v>
       </c>
-      <c r="U8" s="44">
+      <c r="U8" s="41">
         <v>1702</v>
       </c>
-      <c r="V8" s="44">
+      <c r="V8" s="41">
         <v>1156</v>
       </c>
-      <c r="W8" s="44">
+      <c r="W8" s="41">
         <v>1625</v>
       </c>
-      <c r="X8" s="38">
+      <c r="X8" s="35">
         <v>1866</v>
       </c>
-      <c r="Y8" s="38">
+      <c r="Y8" s="35">
         <v>1694</v>
       </c>
-      <c r="Z8" s="45">
+      <c r="Z8" s="42">
         <v>1629</v>
       </c>
-      <c r="AA8" s="45">
+      <c r="AA8" s="42">
         <v>1432</v>
       </c>
-      <c r="AB8" s="45">
+      <c r="AB8" s="42">
         <v>1623</v>
       </c>
-      <c r="AC8" s="46">
+      <c r="AC8" s="42">
         <v>1486</v>
       </c>
-      <c r="AD8" s="46">
+      <c r="AD8" s="42">
         <v>1708</v>
       </c>
-      <c r="AE8" s="46">
+      <c r="AE8" s="42">
         <v>1553</v>
       </c>
-      <c r="AF8" s="37">
+      <c r="AF8" s="35">
         <v>1593</v>
       </c>
-      <c r="AG8" s="37">
+      <c r="AG8" s="35">
         <v>1786</v>
       </c>
-      <c r="AH8" s="37">
+      <c r="AH8" s="35">
         <v>1613</v>
       </c>
-      <c r="AI8" s="47">
+      <c r="AI8" s="60">
         <v>1657</v>
       </c>
-      <c r="AJ8" s="37">
+      <c r="AJ8" s="35">
         <v>1601</v>
       </c>
-      <c r="AK8" s="37">
+      <c r="AK8" s="35">
         <v>1533</v>
       </c>
-      <c r="AL8" s="6">
+      <c r="AL8" s="26">
         <v>1553</v>
       </c>
-      <c r="AM8" s="13">
+      <c r="AM8" s="49">
         <v>1485</v>
       </c>
-      <c r="AN8" s="13">
+      <c r="AN8" s="49">
         <v>1449</v>
       </c>
-      <c r="AO8" s="13">
+      <c r="AO8" s="49">
         <v>1582</v>
       </c>
-      <c r="AP8" s="6">
+      <c r="AP8" s="26">
         <v>1564</v>
       </c>
-      <c r="AQ8" s="6">
+      <c r="AQ8" s="26">
         <v>1464</v>
       </c>
-      <c r="AR8" s="6">
+      <c r="AR8" s="26">
         <v>1631</v>
       </c>
-      <c r="AS8" s="6">
+      <c r="AS8" s="26">
         <v>1458</v>
       </c>
-      <c r="AT8" s="6">
+      <c r="AT8" s="26">
         <v>1460</v>
       </c>
-      <c r="AU8" s="6">
+      <c r="AU8" s="26">
         <v>1506</v>
       </c>
-      <c r="AV8" s="6">
+      <c r="AV8" s="26">
         <v>1439</v>
       </c>
-      <c r="AW8" s="6">
+      <c r="AW8" s="26">
         <v>1443</v>
       </c>
-      <c r="AX8" s="13">
+      <c r="AX8" s="49">
         <v>1206</v>
       </c>
-      <c r="AY8" s="13">
+      <c r="AY8" s="49">
         <v>1259</v>
       </c>
-      <c r="AZ8" s="13">
+      <c r="AZ8" s="49">
         <v>1247</v>
       </c>
-      <c r="BA8" s="20">
+      <c r="BA8" s="39">
         <v>1335</v>
       </c>
-      <c r="BB8" s="6">
+      <c r="BB8" s="26">
         <v>1271</v>
       </c>
-      <c r="BC8" s="13">
+      <c r="BC8" s="49">
         <v>1387</v>
       </c>
-      <c r="BD8" s="13">
+      <c r="BD8" s="49">
         <v>1499</v>
       </c>
-      <c r="BE8" s="13">
+      <c r="BE8" s="49">
         <v>1242</v>
       </c>
-      <c r="BF8" s="6">
+      <c r="BF8" s="26">
         <v>1378</v>
       </c>
-      <c r="BG8" s="27">
+      <c r="BG8" s="26">
         <v>1405</v>
       </c>
-      <c r="BH8" s="13">
+      <c r="BH8" s="49">
         <v>1176</v>
       </c>
-      <c r="BI8" s="13">
+      <c r="BI8" s="49">
         <v>1364</v>
       </c>
-      <c r="BJ8" s="13">
+      <c r="BJ8" s="49">
         <v>1308</v>
       </c>
-      <c r="BK8" s="6">
+      <c r="BK8" s="26">
         <v>1089</v>
       </c>
-      <c r="BL8" s="71">
+      <c r="BL8" s="26">
         <v>1196</v>
       </c>
+      <c r="BM8" s="26">
+        <v>1197</v>
+      </c>
     </row>
-    <row r="9" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A9" s="32" t="s">
+    <row r="9" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A9" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="49">
         <v>1313</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="49">
         <v>962</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="49">
         <v>932</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="49">
         <v>1100</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="49">
         <v>1130</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="49">
         <v>1223</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="49">
         <v>1223</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="49">
         <v>1100</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="49">
         <v>1219</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="49">
         <v>1102</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="49">
         <v>1080</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="49">
         <v>1291</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="35">
         <v>824</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="42">
         <v>903</v>
       </c>
-      <c r="P9" s="38">
+      <c r="P9" s="35">
         <v>940</v>
       </c>
-      <c r="Q9" s="38">
+      <c r="Q9" s="35">
         <v>901</v>
       </c>
-      <c r="R9" s="38">
+      <c r="R9" s="35">
         <v>948</v>
       </c>
-      <c r="S9" s="38">
+      <c r="S9" s="35">
         <v>1099</v>
       </c>
-      <c r="T9" s="38">
+      <c r="T9" s="35">
         <v>1065</v>
       </c>
-      <c r="U9" s="38">
+      <c r="U9" s="35">
         <v>997</v>
       </c>
-      <c r="V9" s="38">
+      <c r="V9" s="35">
         <v>593</v>
       </c>
-      <c r="W9" s="38">
+      <c r="W9" s="35">
         <v>943</v>
       </c>
-      <c r="X9" s="38">
+      <c r="X9" s="35">
         <v>1117</v>
       </c>
-      <c r="Y9" s="38">
+      <c r="Y9" s="35">
         <v>997</v>
       </c>
-      <c r="Z9" s="38">
+      <c r="Z9" s="35">
         <v>945</v>
       </c>
-      <c r="AA9" s="38">
+      <c r="AA9" s="35">
         <v>865</v>
       </c>
-      <c r="AB9" s="38">
+      <c r="AB9" s="35">
         <v>931</v>
       </c>
-      <c r="AC9" s="46">
+      <c r="AC9" s="42">
         <v>873</v>
       </c>
-      <c r="AD9" s="46">
+      <c r="AD9" s="42">
         <v>1004</v>
       </c>
-      <c r="AE9" s="38">
+      <c r="AE9" s="35">
         <v>915</v>
       </c>
-      <c r="AF9" s="37">
+      <c r="AF9" s="35">
         <v>944</v>
       </c>
-      <c r="AG9" s="37">
+      <c r="AG9" s="35">
         <v>1073</v>
       </c>
-      <c r="AH9" s="37">
+      <c r="AH9" s="35">
         <v>924</v>
       </c>
-      <c r="AI9" s="37">
+      <c r="AI9" s="35">
         <v>968</v>
       </c>
-      <c r="AJ9" s="37">
+      <c r="AJ9" s="35">
         <v>949</v>
       </c>
-      <c r="AK9" s="37">
+      <c r="AK9" s="35">
         <v>907</v>
       </c>
-      <c r="AL9" s="6">
+      <c r="AL9" s="26">
         <v>877</v>
       </c>
-      <c r="AM9" s="13">
+      <c r="AM9" s="49">
         <v>863</v>
       </c>
-      <c r="AN9" s="13">
+      <c r="AN9" s="49">
         <v>869</v>
       </c>
-      <c r="AO9" s="13">
+      <c r="AO9" s="49">
         <v>933</v>
       </c>
-      <c r="AP9" s="6">
+      <c r="AP9" s="26">
         <v>939</v>
       </c>
-      <c r="AQ9" s="6">
+      <c r="AQ9" s="26">
         <v>852</v>
       </c>
-      <c r="AR9" s="6">
+      <c r="AR9" s="26">
         <v>995</v>
       </c>
-      <c r="AS9" s="6">
+      <c r="AS9" s="26">
         <v>904</v>
       </c>
-      <c r="AT9" s="6">
+      <c r="AT9" s="26">
         <v>888</v>
       </c>
-      <c r="AU9" s="6">
+      <c r="AU9" s="26">
         <v>945</v>
       </c>
-      <c r="AV9" s="6">
+      <c r="AV9" s="26">
         <v>833</v>
       </c>
-      <c r="AW9" s="6">
+      <c r="AW9" s="26">
         <v>831</v>
       </c>
-      <c r="AX9" s="13">
+      <c r="AX9" s="49">
         <v>750</v>
       </c>
-      <c r="AY9" s="13">
+      <c r="AY9" s="49">
         <v>778</v>
       </c>
-      <c r="AZ9" s="13">
+      <c r="AZ9" s="49">
         <v>756</v>
       </c>
-      <c r="BA9" s="6">
+      <c r="BA9" s="26">
         <v>804</v>
       </c>
-      <c r="BB9" s="6">
+      <c r="BB9" s="26">
         <v>757</v>
       </c>
-      <c r="BC9" s="13">
+      <c r="BC9" s="49">
         <v>844</v>
       </c>
-      <c r="BD9" s="13">
+      <c r="BD9" s="49">
         <v>978</v>
       </c>
-      <c r="BE9" s="13">
+      <c r="BE9" s="49">
         <v>790</v>
       </c>
-      <c r="BF9" s="6">
+      <c r="BF9" s="26">
         <v>842</v>
       </c>
-      <c r="BG9" s="27">
+      <c r="BG9" s="26">
         <v>902</v>
       </c>
-      <c r="BH9" s="13">
+      <c r="BH9" s="49">
         <v>735</v>
       </c>
-      <c r="BI9" s="13">
+      <c r="BI9" s="49">
         <v>853</v>
       </c>
-      <c r="BJ9" s="13">
+      <c r="BJ9" s="49">
         <v>814</v>
       </c>
-      <c r="BK9" s="6">
+      <c r="BK9" s="26">
         <v>670</v>
       </c>
-      <c r="BL9" s="71">
+      <c r="BL9" s="26">
         <v>745</v>
       </c>
+      <c r="BM9" s="26">
+        <v>757</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A10" s="32" t="s">
+    <row r="10" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A10" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="49">
         <v>76</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="49">
         <v>65</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="49">
         <v>86</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="49">
         <v>75</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="49">
         <v>83</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="49">
         <v>100</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="49">
         <v>95</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="49">
         <v>85</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="49">
         <v>107</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="49">
         <v>82</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="49">
         <v>92</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="49">
         <v>82</v>
       </c>
-      <c r="N10" s="38">
+      <c r="N10" s="35">
         <v>70</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="42">
         <v>92</v>
       </c>
-      <c r="P10" s="38">
+      <c r="P10" s="35">
         <v>71</v>
       </c>
-      <c r="Q10" s="38">
+      <c r="Q10" s="35">
         <v>78</v>
       </c>
-      <c r="R10" s="38">
+      <c r="R10" s="35">
         <v>81</v>
       </c>
-      <c r="S10" s="38">
+      <c r="S10" s="35">
         <v>80</v>
       </c>
-      <c r="T10" s="38">
+      <c r="T10" s="35">
         <v>79</v>
       </c>
-      <c r="U10" s="38">
+      <c r="U10" s="35">
         <v>92</v>
       </c>
-      <c r="V10" s="38">
+      <c r="V10" s="35">
         <v>68</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="35">
         <v>86</v>
       </c>
-      <c r="X10" s="38">
+      <c r="X10" s="35">
         <v>78</v>
       </c>
-      <c r="Y10" s="38">
+      <c r="Y10" s="35">
         <v>95</v>
       </c>
-      <c r="Z10" s="38">
+      <c r="Z10" s="35">
         <v>70</v>
       </c>
-      <c r="AA10" s="38">
+      <c r="AA10" s="35">
         <v>74</v>
       </c>
-      <c r="AB10" s="38">
+      <c r="AB10" s="35">
         <v>85</v>
       </c>
-      <c r="AC10" s="46">
+      <c r="AC10" s="42">
         <v>73</v>
       </c>
-      <c r="AD10" s="46">
+      <c r="AD10" s="42">
         <v>77</v>
       </c>
-      <c r="AE10" s="38">
+      <c r="AE10" s="35">
         <v>64</v>
       </c>
-      <c r="AF10" s="37">
+      <c r="AF10" s="35">
         <v>68</v>
       </c>
-      <c r="AG10" s="37">
+      <c r="AG10" s="35">
         <v>80</v>
       </c>
-      <c r="AH10" s="37">
+      <c r="AH10" s="35">
         <v>73</v>
       </c>
-      <c r="AI10" s="37">
+      <c r="AI10" s="35">
         <v>84</v>
       </c>
-      <c r="AJ10" s="37">
+      <c r="AJ10" s="35">
         <v>92</v>
       </c>
-      <c r="AK10" s="37">
+      <c r="AK10" s="35">
         <v>62</v>
       </c>
-      <c r="AL10" s="6">
+      <c r="AL10" s="26">
         <v>81</v>
       </c>
-      <c r="AM10" s="13">
+      <c r="AM10" s="49">
         <v>75</v>
       </c>
-      <c r="AN10" s="13">
+      <c r="AN10" s="49">
         <v>62</v>
       </c>
-      <c r="AO10" s="13">
+      <c r="AO10" s="49">
         <v>78</v>
       </c>
-      <c r="AP10" s="6">
+      <c r="AP10" s="26">
         <v>96</v>
       </c>
-      <c r="AQ10" s="6">
+      <c r="AQ10" s="26">
         <v>67</v>
       </c>
-      <c r="AR10" s="6">
+      <c r="AR10" s="26">
         <v>85</v>
       </c>
-      <c r="AS10" s="6">
+      <c r="AS10" s="26">
         <v>75</v>
       </c>
-      <c r="AT10" s="6">
+      <c r="AT10" s="26">
         <v>73</v>
       </c>
-      <c r="AU10" s="6">
+      <c r="AU10" s="26">
         <v>63</v>
       </c>
-      <c r="AV10" s="6">
+      <c r="AV10" s="26">
         <v>62</v>
       </c>
-      <c r="AW10" s="6">
+      <c r="AW10" s="26">
         <v>85</v>
       </c>
-      <c r="AX10" s="13">
+      <c r="AX10" s="49">
         <v>66</v>
       </c>
-      <c r="AY10" s="13">
+      <c r="AY10" s="49">
         <v>60</v>
       </c>
-      <c r="AZ10" s="13">
+      <c r="AZ10" s="49">
         <v>51</v>
       </c>
-      <c r="BA10" s="6">
+      <c r="BA10" s="26">
         <v>51</v>
       </c>
-      <c r="BB10" s="6">
+      <c r="BB10" s="26">
         <v>58</v>
       </c>
-      <c r="BC10" s="13">
+      <c r="BC10" s="49">
         <v>55</v>
       </c>
-      <c r="BD10" s="13">
+      <c r="BD10" s="49">
         <v>49</v>
       </c>
-      <c r="BE10" s="13">
+      <c r="BE10" s="49">
         <v>47</v>
       </c>
-      <c r="BF10" s="6">
+      <c r="BF10" s="26">
         <v>59</v>
       </c>
-      <c r="BG10" s="27">
+      <c r="BG10" s="26">
         <v>58</v>
       </c>
-      <c r="BH10" s="13">
+      <c r="BH10" s="49">
         <v>55</v>
       </c>
-      <c r="BI10" s="13">
+      <c r="BI10" s="49">
         <v>57</v>
       </c>
-      <c r="BJ10" s="13">
+      <c r="BJ10" s="49">
         <v>49</v>
       </c>
-      <c r="BK10" s="6">
+      <c r="BK10" s="26">
         <v>57</v>
       </c>
-      <c r="BL10" s="71">
+      <c r="BL10" s="26">
         <v>49</v>
       </c>
+      <c r="BM10" s="26">
+        <v>46</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A11" s="32" t="s">
+    <row r="11" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A11" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="49">
         <v>36</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="49">
         <v>26</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="49">
         <v>44</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="49">
         <v>29</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="49">
         <v>45</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="49">
         <v>43</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="49">
         <v>46</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="49">
         <v>42</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="49">
         <v>34</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="49">
         <v>43</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="49">
         <v>39</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="49">
         <v>41</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N11" s="35">
         <v>34</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="42">
         <v>55</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P11" s="35">
         <v>26</v>
       </c>
-      <c r="Q11" s="38">
+      <c r="Q11" s="35">
         <v>32</v>
       </c>
-      <c r="R11" s="38">
+      <c r="R11" s="35">
         <v>37</v>
       </c>
-      <c r="S11" s="38">
+      <c r="S11" s="35">
         <v>40</v>
       </c>
-      <c r="T11" s="38">
+      <c r="T11" s="35">
         <v>31</v>
       </c>
-      <c r="U11" s="38">
+      <c r="U11" s="35">
         <v>35</v>
       </c>
-      <c r="V11" s="38">
+      <c r="V11" s="35">
         <v>28</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="35">
         <v>33</v>
       </c>
-      <c r="X11" s="38">
+      <c r="X11" s="35">
         <v>49</v>
       </c>
-      <c r="Y11" s="38">
+      <c r="Y11" s="35">
         <v>41</v>
       </c>
-      <c r="Z11" s="38">
+      <c r="Z11" s="35">
         <v>39</v>
       </c>
-      <c r="AA11" s="38">
+      <c r="AA11" s="35">
         <v>23</v>
       </c>
-      <c r="AB11" s="38">
+      <c r="AB11" s="35">
         <v>42</v>
       </c>
-      <c r="AC11" s="45">
+      <c r="AC11" s="42">
         <v>36</v>
       </c>
-      <c r="AD11" s="46">
+      <c r="AD11" s="42">
         <v>50</v>
       </c>
-      <c r="AE11" s="38">
+      <c r="AE11" s="35">
         <v>49</v>
       </c>
-      <c r="AF11" s="37">
+      <c r="AF11" s="35">
         <v>42</v>
       </c>
-      <c r="AG11" s="37">
+      <c r="AG11" s="35">
         <v>41</v>
       </c>
-      <c r="AH11" s="37">
+      <c r="AH11" s="35">
         <v>36</v>
       </c>
-      <c r="AI11" s="37">
+      <c r="AI11" s="35">
         <v>42</v>
       </c>
-      <c r="AJ11" s="37">
+      <c r="AJ11" s="35">
         <v>37</v>
       </c>
-      <c r="AK11" s="37">
+      <c r="AK11" s="35">
         <v>39</v>
       </c>
-      <c r="AL11" s="6">
+      <c r="AL11" s="26">
         <v>32</v>
       </c>
-      <c r="AM11" s="13">
+      <c r="AM11" s="49">
         <v>43</v>
       </c>
-      <c r="AN11" s="13">
+      <c r="AN11" s="49">
         <v>28</v>
       </c>
-      <c r="AO11" s="13">
+      <c r="AO11" s="49">
         <v>37</v>
       </c>
-      <c r="AP11" s="6">
+      <c r="AP11" s="26">
         <v>42</v>
       </c>
-      <c r="AQ11" s="6">
+      <c r="AQ11" s="26">
         <v>30</v>
       </c>
-      <c r="AR11" s="6">
+      <c r="AR11" s="26">
         <v>40</v>
       </c>
-      <c r="AS11" s="6">
+      <c r="AS11" s="26">
         <v>36</v>
       </c>
-      <c r="AT11" s="6">
+      <c r="AT11" s="26">
         <v>34</v>
       </c>
-      <c r="AU11" s="6">
+      <c r="AU11" s="26">
         <v>26</v>
       </c>
-      <c r="AV11" s="6">
+      <c r="AV11" s="26">
         <v>23</v>
       </c>
-      <c r="AW11" s="6">
+      <c r="AW11" s="26">
         <v>34</v>
       </c>
-      <c r="AX11" s="13">
+      <c r="AX11" s="49">
         <v>17</v>
       </c>
-      <c r="AY11" s="13">
+      <c r="AY11" s="49">
         <v>24</v>
       </c>
-      <c r="AZ11" s="13">
+      <c r="AZ11" s="49">
         <v>21</v>
       </c>
-      <c r="BA11" s="6">
+      <c r="BA11" s="26">
         <v>40</v>
       </c>
-      <c r="BB11" s="6">
+      <c r="BB11" s="26">
         <v>31</v>
       </c>
-      <c r="BC11" s="13">
+      <c r="BC11" s="49">
         <v>31</v>
       </c>
-      <c r="BD11" s="13">
+      <c r="BD11" s="49">
         <v>26</v>
       </c>
-      <c r="BE11" s="13">
+      <c r="BE11" s="49">
         <v>22</v>
       </c>
-      <c r="BF11" s="6">
+      <c r="BF11" s="26">
         <v>27</v>
       </c>
-      <c r="BG11" s="27">
+      <c r="BG11" s="26">
         <v>24</v>
       </c>
-      <c r="BH11" s="13">
+      <c r="BH11" s="49">
         <v>26</v>
       </c>
-      <c r="BI11" s="13">
+      <c r="BI11" s="49">
         <v>34</v>
       </c>
-      <c r="BJ11" s="13">
+      <c r="BJ11" s="49">
         <v>25</v>
       </c>
-      <c r="BK11" s="6">
+      <c r="BK11" s="26">
         <v>21</v>
       </c>
-      <c r="BL11" s="71">
+      <c r="BL11" s="26">
         <v>21</v>
       </c>
+      <c r="BM11" s="26">
+        <v>23</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A12" s="32" t="s">
+    <row r="12" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A12" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="49">
         <v>57</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="49">
         <v>46</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="49">
         <v>51</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="49">
         <v>52</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="49">
         <v>55</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="49">
         <v>60</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="49">
         <v>60</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="49">
         <v>61</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="49">
         <v>55</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="49">
         <v>70</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="49">
         <v>52</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="49">
         <v>64</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="35">
         <v>48</v>
       </c>
-      <c r="O12" s="45">
+      <c r="O12" s="42">
         <v>59</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P12" s="35">
         <v>53</v>
       </c>
-      <c r="Q12" s="38">
+      <c r="Q12" s="35">
         <v>38</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="35">
         <v>62</v>
       </c>
-      <c r="S12" s="38">
+      <c r="S12" s="35">
         <v>58</v>
       </c>
-      <c r="T12" s="38">
+      <c r="T12" s="35">
         <v>63</v>
       </c>
-      <c r="U12" s="38">
+      <c r="U12" s="35">
         <v>55</v>
       </c>
-      <c r="V12" s="38">
+      <c r="V12" s="35">
         <v>50</v>
       </c>
-      <c r="W12" s="38">
+      <c r="W12" s="35">
         <v>55</v>
       </c>
-      <c r="X12" s="38">
+      <c r="X12" s="35">
         <v>60</v>
       </c>
-      <c r="Y12" s="38">
+      <c r="Y12" s="35">
         <v>45</v>
       </c>
-      <c r="Z12" s="38">
+      <c r="Z12" s="35">
         <v>52</v>
       </c>
-      <c r="AA12" s="38">
+      <c r="AA12" s="35">
         <v>35</v>
       </c>
-      <c r="AB12" s="38">
+      <c r="AB12" s="35">
         <v>47</v>
       </c>
-      <c r="AC12" s="45">
+      <c r="AC12" s="42">
         <v>45</v>
       </c>
-      <c r="AD12" s="46">
+      <c r="AD12" s="42">
         <v>53</v>
       </c>
-      <c r="AE12" s="38">
+      <c r="AE12" s="35">
         <v>53</v>
       </c>
-      <c r="AF12" s="37">
+      <c r="AF12" s="35">
         <v>42</v>
       </c>
-      <c r="AG12" s="37">
+      <c r="AG12" s="35">
         <v>41</v>
       </c>
-      <c r="AH12" s="37">
+      <c r="AH12" s="35">
         <v>50</v>
       </c>
-      <c r="AI12" s="37">
+      <c r="AI12" s="35">
         <v>48</v>
       </c>
-      <c r="AJ12" s="37">
+      <c r="AJ12" s="35">
         <v>47</v>
       </c>
-      <c r="AK12" s="37">
+      <c r="AK12" s="35">
         <v>46</v>
       </c>
-      <c r="AL12" s="6">
+      <c r="AL12" s="26">
         <v>56</v>
       </c>
-      <c r="AM12" s="13">
+      <c r="AM12" s="49">
         <v>41</v>
       </c>
-      <c r="AN12" s="13">
+      <c r="AN12" s="49">
         <v>45</v>
       </c>
-      <c r="AO12" s="13">
+      <c r="AO12" s="49">
         <v>54</v>
       </c>
-      <c r="AP12" s="6">
+      <c r="AP12" s="26">
         <v>53</v>
       </c>
-      <c r="AQ12" s="6">
+      <c r="AQ12" s="26">
         <v>39</v>
       </c>
-      <c r="AR12" s="6">
+      <c r="AR12" s="26">
         <v>35</v>
       </c>
-      <c r="AS12" s="6">
+      <c r="AS12" s="26">
         <v>37</v>
       </c>
-      <c r="AT12" s="6">
+      <c r="AT12" s="26">
         <v>43</v>
       </c>
-      <c r="AU12" s="6">
+      <c r="AU12" s="26">
         <v>38</v>
       </c>
-      <c r="AV12" s="6">
+      <c r="AV12" s="26">
         <v>43</v>
       </c>
-      <c r="AW12" s="6">
+      <c r="AW12" s="26">
         <v>34</v>
       </c>
-      <c r="AX12" s="13">
+      <c r="AX12" s="49">
         <v>34</v>
       </c>
-      <c r="AY12" s="13">
+      <c r="AY12" s="49">
         <v>35</v>
       </c>
-      <c r="AZ12" s="13">
+      <c r="AZ12" s="49">
         <v>37</v>
       </c>
-      <c r="BA12" s="6">
+      <c r="BA12" s="26">
         <v>37</v>
       </c>
-      <c r="BB12" s="6">
+      <c r="BB12" s="26">
         <v>32</v>
       </c>
-      <c r="BC12" s="13">
+      <c r="BC12" s="49">
         <v>27</v>
       </c>
-      <c r="BD12" s="13">
+      <c r="BD12" s="49">
         <v>38</v>
       </c>
-      <c r="BE12" s="13">
+      <c r="BE12" s="49">
         <v>25</v>
       </c>
-      <c r="BF12" s="6">
+      <c r="BF12" s="26">
         <v>38</v>
       </c>
-      <c r="BG12" s="27">
+      <c r="BG12" s="26">
         <v>30</v>
       </c>
-      <c r="BH12" s="13">
+      <c r="BH12" s="49">
         <v>29</v>
       </c>
-      <c r="BI12" s="13">
+      <c r="BI12" s="49">
         <v>37</v>
       </c>
-      <c r="BJ12" s="13">
+      <c r="BJ12" s="49">
         <v>40</v>
       </c>
-      <c r="BK12" s="6">
+      <c r="BK12" s="26">
         <v>31</v>
       </c>
-      <c r="BL12" s="71">
+      <c r="BL12" s="26">
         <v>32</v>
       </c>
+      <c r="BM12" s="26">
+        <v>27</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A13" s="32" t="s">
+    <row r="13" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A13" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="49">
         <v>21</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="49">
         <v>15</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="49">
         <v>17</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="49">
         <v>23</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="49">
         <v>27</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="49">
         <v>23</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="49">
         <v>33</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="49">
         <v>21</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="49">
         <v>26</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="49">
         <v>21</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="49">
         <v>17</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="49">
         <v>22</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N13" s="35">
         <v>22</v>
       </c>
-      <c r="O13" s="45">
+      <c r="O13" s="42">
         <v>15</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="35">
         <v>21</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="35">
         <v>9</v>
       </c>
-      <c r="R13" s="38">
+      <c r="R13" s="35">
         <v>21</v>
       </c>
-      <c r="S13" s="38">
+      <c r="S13" s="35">
         <v>17</v>
       </c>
-      <c r="T13" s="38">
+      <c r="T13" s="35">
         <v>28</v>
       </c>
-      <c r="U13" s="38">
+      <c r="U13" s="35">
         <v>18</v>
       </c>
-      <c r="V13" s="38">
+      <c r="V13" s="35">
         <v>17</v>
       </c>
-      <c r="W13" s="38">
+      <c r="W13" s="35">
         <v>14</v>
       </c>
-      <c r="X13" s="38">
+      <c r="X13" s="35">
         <v>23</v>
       </c>
-      <c r="Y13" s="38">
+      <c r="Y13" s="35">
         <v>25</v>
       </c>
-      <c r="Z13" s="38">
+      <c r="Z13" s="35">
         <v>23</v>
       </c>
-      <c r="AA13" s="38">
+      <c r="AA13" s="35">
         <v>16</v>
       </c>
-      <c r="AB13" s="38">
+      <c r="AB13" s="35">
         <v>24</v>
       </c>
-      <c r="AC13" s="45">
+      <c r="AC13" s="42">
         <v>21</v>
       </c>
-      <c r="AD13" s="46">
+      <c r="AD13" s="42">
         <v>18</v>
       </c>
-      <c r="AE13" s="38">
+      <c r="AE13" s="35">
         <v>21</v>
       </c>
-      <c r="AF13" s="37">
+      <c r="AF13" s="35">
         <v>16</v>
       </c>
-      <c r="AG13" s="37">
+      <c r="AG13" s="35">
         <v>21</v>
       </c>
-      <c r="AH13" s="37">
+      <c r="AH13" s="35">
         <v>22</v>
       </c>
-      <c r="AI13" s="37">
+      <c r="AI13" s="35">
         <v>23</v>
       </c>
-      <c r="AJ13" s="37">
+      <c r="AJ13" s="35">
         <v>19</v>
       </c>
-      <c r="AK13" s="37">
+      <c r="AK13" s="35">
         <v>22</v>
       </c>
-      <c r="AL13" s="6">
+      <c r="AL13" s="26">
         <v>26</v>
       </c>
-      <c r="AM13" s="13">
+      <c r="AM13" s="49">
         <v>16</v>
       </c>
-      <c r="AN13" s="13">
+      <c r="AN13" s="49">
         <v>23</v>
       </c>
-      <c r="AO13" s="13">
+      <c r="AO13" s="49">
         <v>15</v>
       </c>
-      <c r="AP13" s="6">
+      <c r="AP13" s="26">
         <v>18</v>
       </c>
-      <c r="AQ13" s="6">
+      <c r="AQ13" s="26">
         <v>11</v>
       </c>
-      <c r="AR13" s="6">
+      <c r="AR13" s="26">
         <v>13</v>
       </c>
-      <c r="AS13" s="6">
+      <c r="AS13" s="26">
         <v>18</v>
       </c>
-      <c r="AT13" s="6">
+      <c r="AT13" s="26">
         <v>17</v>
       </c>
-      <c r="AU13" s="6">
+      <c r="AU13" s="26">
         <v>21</v>
       </c>
-      <c r="AV13" s="6">
+      <c r="AV13" s="26">
         <v>12</v>
       </c>
-      <c r="AW13" s="6">
+      <c r="AW13" s="26">
         <v>23</v>
       </c>
-      <c r="AX13" s="13">
+      <c r="AX13" s="49">
         <v>7</v>
       </c>
-      <c r="AY13" s="13">
+      <c r="AY13" s="49">
         <v>18</v>
       </c>
-      <c r="AZ13" s="13">
+      <c r="AZ13" s="49">
         <v>13</v>
       </c>
-      <c r="BA13" s="6">
+      <c r="BA13" s="26">
         <v>14</v>
       </c>
-      <c r="BB13" s="6">
+      <c r="BB13" s="26">
         <v>16</v>
       </c>
-      <c r="BC13" s="13">
+      <c r="BC13" s="49">
         <v>25</v>
       </c>
-      <c r="BD13" s="13">
+      <c r="BD13" s="49">
         <v>13</v>
       </c>
-      <c r="BE13" s="13">
+      <c r="BE13" s="49">
         <v>15</v>
       </c>
-      <c r="BF13" s="6">
+      <c r="BF13" s="26">
         <v>18</v>
       </c>
-      <c r="BG13" s="27">
+      <c r="BG13" s="26">
         <v>20</v>
       </c>
-      <c r="BH13" s="13">
+      <c r="BH13" s="49">
         <v>10</v>
       </c>
-      <c r="BI13" s="13">
+      <c r="BI13" s="49">
         <v>13</v>
       </c>
-      <c r="BJ13" s="13">
+      <c r="BJ13" s="49">
         <v>11</v>
       </c>
-      <c r="BK13" s="6">
+      <c r="BK13" s="26">
         <v>10</v>
       </c>
-      <c r="BL13" s="71">
+      <c r="BL13" s="26">
         <v>14</v>
       </c>
+      <c r="BM13" s="26">
+        <v>7</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A14" s="32" t="s">
+    <row r="14" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A14" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="49">
         <v>18</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="49">
         <v>26</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="49">
         <v>30</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="49">
         <v>30</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="49">
         <v>27</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="49">
         <v>30</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="49">
         <v>26</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="49">
         <v>23</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="49">
         <v>28</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="49">
         <v>23</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="49">
         <v>27</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="49">
         <v>24</v>
       </c>
-      <c r="N14" s="38">
+      <c r="N14" s="35">
         <v>19</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="42">
         <v>24</v>
       </c>
-      <c r="P14" s="38">
+      <c r="P14" s="35">
         <v>20</v>
       </c>
-      <c r="Q14" s="38">
+      <c r="Q14" s="35">
         <v>28</v>
       </c>
-      <c r="R14" s="38">
+      <c r="R14" s="35">
         <v>22</v>
       </c>
-      <c r="S14" s="38">
+      <c r="S14" s="35">
         <v>16</v>
       </c>
-      <c r="T14" s="38">
+      <c r="T14" s="35">
         <v>29</v>
       </c>
-      <c r="U14" s="38">
+      <c r="U14" s="35">
         <v>24</v>
       </c>
-      <c r="V14" s="38">
+      <c r="V14" s="35">
         <v>13</v>
       </c>
-      <c r="W14" s="38">
+      <c r="W14" s="35">
         <v>23</v>
       </c>
-      <c r="X14" s="38">
+      <c r="X14" s="35">
         <v>24</v>
       </c>
-      <c r="Y14" s="38">
+      <c r="Y14" s="35">
         <v>22</v>
       </c>
-      <c r="Z14" s="38">
+      <c r="Z14" s="35">
         <v>25</v>
       </c>
-      <c r="AA14" s="38">
+      <c r="AA14" s="35">
         <v>32</v>
       </c>
-      <c r="AB14" s="38">
+      <c r="AB14" s="35">
         <v>27</v>
       </c>
-      <c r="AC14" s="45">
+      <c r="AC14" s="42">
         <v>17</v>
       </c>
-      <c r="AD14" s="46">
+      <c r="AD14" s="42">
         <v>26</v>
       </c>
-      <c r="AE14" s="38">
+      <c r="AE14" s="35">
         <v>25</v>
       </c>
-      <c r="AF14" s="37">
+      <c r="AF14" s="35">
         <v>23</v>
       </c>
-      <c r="AG14" s="37">
+      <c r="AG14" s="35">
         <v>30</v>
       </c>
-      <c r="AH14" s="37">
+      <c r="AH14" s="35">
         <v>24</v>
       </c>
-      <c r="AI14" s="37">
+      <c r="AI14" s="35">
         <v>22</v>
       </c>
-      <c r="AJ14" s="37">
+      <c r="AJ14" s="35">
         <v>28</v>
       </c>
-      <c r="AK14" s="37">
+      <c r="AK14" s="35">
         <v>18</v>
       </c>
-      <c r="AL14" s="6">
+      <c r="AL14" s="26">
         <v>23</v>
       </c>
-      <c r="AM14" s="13">
+      <c r="AM14" s="49">
         <v>35</v>
       </c>
-      <c r="AN14" s="13">
+      <c r="AN14" s="49">
         <v>29</v>
       </c>
-      <c r="AO14" s="13">
+      <c r="AO14" s="49">
         <v>28</v>
       </c>
-      <c r="AP14" s="6">
+      <c r="AP14" s="26">
         <v>27</v>
       </c>
-      <c r="AQ14" s="6">
+      <c r="AQ14" s="26">
         <v>20</v>
       </c>
-      <c r="AR14" s="6">
+      <c r="AR14" s="26">
         <v>23</v>
       </c>
-      <c r="AS14" s="6">
+      <c r="AS14" s="26">
         <v>18</v>
       </c>
-      <c r="AT14" s="6">
+      <c r="AT14" s="26">
         <v>23</v>
       </c>
-      <c r="AU14" s="6">
+      <c r="AU14" s="26">
         <v>23</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="AV14" s="26">
         <v>23</v>
       </c>
-      <c r="AW14" s="6">
+      <c r="AW14" s="26">
         <v>16</v>
       </c>
-      <c r="AX14" s="13">
+      <c r="AX14" s="49">
         <v>20</v>
       </c>
-      <c r="AY14" s="13">
+      <c r="AY14" s="49">
         <v>27</v>
       </c>
-      <c r="AZ14" s="13">
+      <c r="AZ14" s="49">
         <v>22</v>
       </c>
-      <c r="BA14" s="6">
+      <c r="BA14" s="26">
         <v>16</v>
       </c>
-      <c r="BB14" s="6">
+      <c r="BB14" s="26">
         <v>19</v>
       </c>
-      <c r="BC14" s="13">
+      <c r="BC14" s="49">
         <v>19</v>
       </c>
-      <c r="BD14" s="13">
+      <c r="BD14" s="49">
         <v>28</v>
       </c>
-      <c r="BE14" s="13">
+      <c r="BE14" s="49">
         <v>17</v>
       </c>
-      <c r="BF14" s="6">
+      <c r="BF14" s="26">
         <v>20</v>
       </c>
-      <c r="BG14" s="27">
+      <c r="BG14" s="26">
         <v>17</v>
       </c>
-      <c r="BH14" s="13">
+      <c r="BH14" s="49">
         <v>27</v>
       </c>
-      <c r="BI14" s="13">
+      <c r="BI14" s="49">
         <v>23</v>
       </c>
-      <c r="BJ14" s="13">
+      <c r="BJ14" s="49">
         <v>22</v>
       </c>
-      <c r="BK14" s="6">
+      <c r="BK14" s="26">
         <v>16</v>
       </c>
-      <c r="BL14" s="71">
+      <c r="BL14" s="26">
         <v>17</v>
       </c>
+      <c r="BM14" s="26">
+        <v>26</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A15" s="32" t="s">
+    <row r="15" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A15" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="49">
         <v>39</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="49">
         <v>51</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="49">
         <v>48</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="49">
         <v>52</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="49">
         <v>43</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="49">
         <v>60</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="49">
         <v>46</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="49">
         <v>59</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="49">
         <v>57</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="49">
         <v>51</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="49">
         <v>52</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="49">
         <v>45</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="35">
         <v>28</v>
       </c>
-      <c r="O15" s="45">
+      <c r="O15" s="42">
         <v>43</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="35">
         <v>39</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="35">
         <v>32</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="35">
         <v>38</v>
       </c>
-      <c r="S15" s="38">
+      <c r="S15" s="35">
         <v>47</v>
       </c>
-      <c r="T15" s="38">
+      <c r="T15" s="35">
         <v>52</v>
       </c>
-      <c r="U15" s="38">
+      <c r="U15" s="35">
         <v>33</v>
       </c>
-      <c r="V15" s="38">
+      <c r="V15" s="35">
         <v>23</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="35">
         <v>49</v>
       </c>
-      <c r="X15" s="38">
+      <c r="X15" s="35">
         <v>63</v>
       </c>
-      <c r="Y15" s="38">
+      <c r="Y15" s="35">
         <v>47</v>
       </c>
-      <c r="Z15" s="38">
+      <c r="Z15" s="35">
         <v>40</v>
       </c>
-      <c r="AA15" s="38">
+      <c r="AA15" s="35">
         <v>38</v>
       </c>
-      <c r="AB15" s="38">
+      <c r="AB15" s="35">
         <v>47</v>
       </c>
-      <c r="AC15" s="45">
+      <c r="AC15" s="42">
         <v>37</v>
       </c>
-      <c r="AD15" s="46">
+      <c r="AD15" s="42">
         <v>48</v>
       </c>
-      <c r="AE15" s="38">
+      <c r="AE15" s="35">
         <v>39</v>
       </c>
-      <c r="AF15" s="37">
+      <c r="AF15" s="35">
         <v>40</v>
       </c>
-      <c r="AG15" s="37">
+      <c r="AG15" s="35">
         <v>41</v>
       </c>
-      <c r="AH15" s="37">
+      <c r="AH15" s="35">
         <v>35</v>
       </c>
-      <c r="AI15" s="37">
+      <c r="AI15" s="35">
         <v>56</v>
       </c>
-      <c r="AJ15" s="37">
+      <c r="AJ15" s="35">
         <v>42</v>
       </c>
-      <c r="AK15" s="37">
+      <c r="AK15" s="35">
         <v>38</v>
       </c>
-      <c r="AL15" s="6">
+      <c r="AL15" s="26">
         <v>41</v>
       </c>
-      <c r="AM15" s="13">
+      <c r="AM15" s="49">
         <v>40</v>
       </c>
-      <c r="AN15" s="13">
+      <c r="AN15" s="49">
         <v>40</v>
       </c>
-      <c r="AO15" s="13">
+      <c r="AO15" s="49">
         <v>40</v>
       </c>
-      <c r="AP15" s="6">
+      <c r="AP15" s="26">
         <v>40</v>
       </c>
-      <c r="AQ15" s="6">
+      <c r="AQ15" s="26">
         <v>47</v>
       </c>
-      <c r="AR15" s="6">
+      <c r="AR15" s="26">
         <v>46</v>
       </c>
-      <c r="AS15" s="6">
+      <c r="AS15" s="26">
         <v>39</v>
       </c>
-      <c r="AT15" s="6">
+      <c r="AT15" s="26">
         <v>36</v>
       </c>
-      <c r="AU15" s="6">
+      <c r="AU15" s="26">
         <v>35</v>
       </c>
-      <c r="AV15" s="6">
+      <c r="AV15" s="26">
         <v>38</v>
       </c>
-      <c r="AW15" s="6">
+      <c r="AW15" s="26">
         <v>39</v>
       </c>
-      <c r="AX15" s="13">
+      <c r="AX15" s="49">
         <v>30</v>
       </c>
-      <c r="AY15" s="13">
+      <c r="AY15" s="49">
         <v>31</v>
       </c>
-      <c r="AZ15" s="13">
+      <c r="AZ15" s="49">
         <v>42</v>
       </c>
-      <c r="BA15" s="6">
+      <c r="BA15" s="26">
         <v>52</v>
       </c>
-      <c r="BB15" s="6">
+      <c r="BB15" s="26">
         <v>27</v>
       </c>
-      <c r="BC15" s="13">
+      <c r="BC15" s="49">
         <v>38</v>
       </c>
-      <c r="BD15" s="13">
+      <c r="BD15" s="49">
         <v>37</v>
       </c>
-      <c r="BE15" s="13">
+      <c r="BE15" s="49">
         <v>39</v>
       </c>
-      <c r="BF15" s="6">
+      <c r="BF15" s="26">
         <v>36</v>
       </c>
-      <c r="BG15" s="27">
+      <c r="BG15" s="26">
         <v>28</v>
       </c>
-      <c r="BH15" s="13">
+      <c r="BH15" s="49">
         <v>27</v>
       </c>
-      <c r="BI15" s="13">
+      <c r="BI15" s="49">
         <v>33</v>
       </c>
-      <c r="BJ15" s="13">
+      <c r="BJ15" s="49">
         <v>39</v>
       </c>
-      <c r="BK15" s="6">
+      <c r="BK15" s="26">
         <v>30</v>
       </c>
-      <c r="BL15" s="71">
+      <c r="BL15" s="26">
         <v>38</v>
       </c>
+      <c r="BM15" s="26">
+        <v>36</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A16" s="32" t="s">
+    <row r="16" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A16" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="49">
         <v>138</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="49">
         <v>99</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="49">
         <v>141</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="49">
         <v>136</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="49">
         <v>143</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="49">
         <v>145</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="49">
         <v>151</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="49">
         <v>143</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="49">
         <v>159</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="49">
         <v>130</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="49">
         <v>136</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="49">
         <v>149</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="35">
         <v>98</v>
       </c>
-      <c r="O16" s="45">
+      <c r="O16" s="42">
         <v>115</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="35">
         <v>101</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="35">
         <v>132</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="35">
         <v>111</v>
       </c>
-      <c r="S16" s="38">
+      <c r="S16" s="35">
         <v>145</v>
       </c>
-      <c r="T16" s="38">
+      <c r="T16" s="35">
         <v>117</v>
       </c>
-      <c r="U16" s="38">
+      <c r="U16" s="35">
         <v>132</v>
       </c>
-      <c r="V16" s="38">
+      <c r="V16" s="35">
         <v>125</v>
       </c>
-      <c r="W16" s="38">
+      <c r="W16" s="35">
         <v>131</v>
       </c>
-      <c r="X16" s="38">
+      <c r="X16" s="35">
         <v>140</v>
       </c>
-      <c r="Y16" s="38">
+      <c r="Y16" s="35">
         <v>111</v>
       </c>
-      <c r="Z16" s="38">
+      <c r="Z16" s="35">
         <v>131</v>
       </c>
-      <c r="AA16" s="38">
+      <c r="AA16" s="35">
         <v>88</v>
       </c>
-      <c r="AB16" s="38">
+      <c r="AB16" s="35">
         <v>143</v>
       </c>
-      <c r="AC16" s="45">
+      <c r="AC16" s="42">
         <v>120</v>
       </c>
-      <c r="AD16" s="46">
+      <c r="AD16" s="42">
         <v>116</v>
       </c>
-      <c r="AE16" s="38">
+      <c r="AE16" s="35">
         <v>123</v>
       </c>
-      <c r="AF16" s="37">
+      <c r="AF16" s="35">
         <v>123</v>
       </c>
-      <c r="AG16" s="37">
+      <c r="AG16" s="35">
         <v>149</v>
       </c>
-      <c r="AH16" s="37">
+      <c r="AH16" s="35">
         <v>136</v>
       </c>
-      <c r="AI16" s="37">
+      <c r="AI16" s="35">
         <v>136</v>
       </c>
-      <c r="AJ16" s="37">
+      <c r="AJ16" s="35">
         <v>133</v>
       </c>
-      <c r="AK16" s="37">
+      <c r="AK16" s="35">
         <v>115</v>
       </c>
-      <c r="AL16" s="6">
+      <c r="AL16" s="26">
         <v>122</v>
       </c>
-      <c r="AM16" s="13">
+      <c r="AM16" s="49">
         <v>115</v>
       </c>
-      <c r="AN16" s="13">
+      <c r="AN16" s="49">
         <v>109</v>
       </c>
-      <c r="AO16" s="13">
+      <c r="AO16" s="49">
         <v>128</v>
       </c>
-      <c r="AP16" s="6">
+      <c r="AP16" s="26">
         <v>105</v>
       </c>
-      <c r="AQ16" s="6">
+      <c r="AQ16" s="26">
         <v>115</v>
       </c>
-      <c r="AR16" s="6">
+      <c r="AR16" s="26">
         <v>111</v>
       </c>
-      <c r="AS16" s="6">
+      <c r="AS16" s="26">
         <v>91</v>
       </c>
-      <c r="AT16" s="6">
+      <c r="AT16" s="26">
         <v>116</v>
       </c>
-      <c r="AU16" s="6">
+      <c r="AU16" s="26">
         <v>97</v>
       </c>
-      <c r="AV16" s="6">
+      <c r="AV16" s="26">
         <v>113</v>
       </c>
-      <c r="AW16" s="6">
+      <c r="AW16" s="26">
         <v>114</v>
       </c>
-      <c r="AX16" s="13">
+      <c r="AX16" s="49">
         <v>88</v>
       </c>
-      <c r="AY16" s="13">
+      <c r="AY16" s="49">
         <v>77</v>
       </c>
-      <c r="AZ16" s="13">
+      <c r="AZ16" s="49">
         <v>90</v>
       </c>
-      <c r="BA16" s="6">
+      <c r="BA16" s="26">
         <v>91</v>
       </c>
-      <c r="BB16" s="6">
+      <c r="BB16" s="26">
         <v>92</v>
       </c>
-      <c r="BC16" s="13">
+      <c r="BC16" s="49">
         <v>81</v>
       </c>
-      <c r="BD16" s="13">
+      <c r="BD16" s="49">
         <v>95</v>
       </c>
-      <c r="BE16" s="13">
+      <c r="BE16" s="49">
         <v>66</v>
       </c>
-      <c r="BF16" s="6">
+      <c r="BF16" s="26">
         <v>95</v>
       </c>
-      <c r="BG16" s="27">
+      <c r="BG16" s="26">
         <v>101</v>
       </c>
-      <c r="BH16" s="13">
+      <c r="BH16" s="49">
         <v>85</v>
       </c>
-      <c r="BI16" s="13">
+      <c r="BI16" s="49">
         <v>87</v>
       </c>
-      <c r="BJ16" s="13">
+      <c r="BJ16" s="49">
         <v>85</v>
       </c>
-      <c r="BK16" s="6">
+      <c r="BK16" s="26">
         <v>79</v>
       </c>
-      <c r="BL16" s="71">
+      <c r="BL16" s="26">
         <v>76</v>
       </c>
+      <c r="BM16" s="26">
+        <v>77</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A17" s="32" t="s">
+    <row r="17" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A17" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="49">
         <v>32</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="49">
         <v>24</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="49">
         <v>32</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="49">
         <v>30</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="49">
         <v>38</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="49">
         <v>30</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="49">
         <v>35</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="49">
         <v>30</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="49">
         <v>45</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="49">
         <v>32</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="49">
         <v>24</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="49">
         <v>47</v>
       </c>
-      <c r="N17" s="38">
+      <c r="N17" s="35">
         <v>25</v>
       </c>
-      <c r="O17" s="45">
+      <c r="O17" s="42">
         <v>38</v>
       </c>
-      <c r="P17" s="38">
+      <c r="P17" s="35">
         <v>33</v>
       </c>
-      <c r="Q17" s="38">
+      <c r="Q17" s="35">
         <v>29</v>
       </c>
-      <c r="R17" s="38">
+      <c r="R17" s="35">
         <v>25</v>
       </c>
-      <c r="S17" s="38">
+      <c r="S17" s="35">
         <v>33</v>
       </c>
-      <c r="T17" s="38">
+      <c r="T17" s="35">
         <v>29</v>
       </c>
-      <c r="U17" s="38">
+      <c r="U17" s="35">
         <v>34</v>
       </c>
-      <c r="V17" s="38">
+      <c r="V17" s="35">
         <v>21</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="35">
         <v>32</v>
       </c>
-      <c r="X17" s="38">
+      <c r="X17" s="35">
         <v>28</v>
       </c>
-      <c r="Y17" s="38">
+      <c r="Y17" s="35">
         <v>40</v>
       </c>
-      <c r="Z17" s="38">
+      <c r="Z17" s="35">
         <v>30</v>
       </c>
-      <c r="AA17" s="38">
+      <c r="AA17" s="35">
         <v>29</v>
       </c>
-      <c r="AB17" s="38">
+      <c r="AB17" s="35">
         <v>21</v>
       </c>
-      <c r="AC17" s="45">
+      <c r="AC17" s="42">
         <v>20</v>
       </c>
-      <c r="AD17" s="46">
+      <c r="AD17" s="42">
         <v>32</v>
       </c>
-      <c r="AE17" s="38">
+      <c r="AE17" s="35">
         <v>28</v>
       </c>
-      <c r="AF17" s="37">
+      <c r="AF17" s="35">
         <v>29</v>
       </c>
-      <c r="AG17" s="37">
+      <c r="AG17" s="35">
         <v>24</v>
       </c>
-      <c r="AH17" s="37">
+      <c r="AH17" s="35">
         <v>32</v>
       </c>
-      <c r="AI17" s="37">
+      <c r="AI17" s="35">
         <v>29</v>
       </c>
-      <c r="AJ17" s="37">
+      <c r="AJ17" s="35">
         <v>22</v>
       </c>
-      <c r="AK17" s="37">
+      <c r="AK17" s="35">
         <v>38</v>
       </c>
-      <c r="AL17" s="6">
+      <c r="AL17" s="26">
         <v>32</v>
       </c>
-      <c r="AM17" s="13">
+      <c r="AM17" s="49">
         <v>27</v>
       </c>
-      <c r="AN17" s="13">
+      <c r="AN17" s="49">
         <v>26</v>
       </c>
-      <c r="AO17" s="13">
+      <c r="AO17" s="49">
         <v>23</v>
       </c>
-      <c r="AP17" s="6">
+      <c r="AP17" s="26">
         <v>20</v>
       </c>
-      <c r="AQ17" s="6">
+      <c r="AQ17" s="26">
         <v>27</v>
       </c>
-      <c r="AR17" s="6">
+      <c r="AR17" s="26">
         <v>28</v>
       </c>
-      <c r="AS17" s="6">
+      <c r="AS17" s="26">
         <v>25</v>
       </c>
-      <c r="AT17" s="6">
+      <c r="AT17" s="26">
         <v>29</v>
       </c>
-      <c r="AU17" s="6">
+      <c r="AU17" s="26">
         <v>36</v>
       </c>
-      <c r="AV17" s="6">
+      <c r="AV17" s="26">
         <v>30</v>
       </c>
-      <c r="AW17" s="6">
+      <c r="AW17" s="26">
         <v>34</v>
       </c>
-      <c r="AX17" s="13">
+      <c r="AX17" s="49">
         <v>25</v>
       </c>
-      <c r="AY17" s="13">
+      <c r="AY17" s="49">
         <v>21</v>
       </c>
-      <c r="AZ17" s="13">
+      <c r="AZ17" s="49">
         <v>20</v>
       </c>
-      <c r="BA17" s="6">
+      <c r="BA17" s="26">
         <v>26</v>
       </c>
-      <c r="BB17" s="6">
+      <c r="BB17" s="26">
         <v>29</v>
       </c>
-      <c r="BC17" s="13">
+      <c r="BC17" s="49">
         <v>23</v>
       </c>
-      <c r="BD17" s="13">
+      <c r="BD17" s="49">
         <v>27</v>
       </c>
-      <c r="BE17" s="13">
+      <c r="BE17" s="49">
         <v>25</v>
       </c>
-      <c r="BF17" s="6">
+      <c r="BF17" s="26">
         <v>25</v>
       </c>
-      <c r="BG17" s="27">
+      <c r="BG17" s="26">
         <v>21</v>
       </c>
-      <c r="BH17" s="13">
+      <c r="BH17" s="49">
         <v>31</v>
       </c>
-      <c r="BI17" s="13">
+      <c r="BI17" s="49">
         <v>25</v>
       </c>
-      <c r="BJ17" s="13">
+      <c r="BJ17" s="49">
         <v>20</v>
       </c>
-      <c r="BK17" s="6">
+      <c r="BK17" s="26">
         <v>16</v>
       </c>
-      <c r="BL17" s="71">
+      <c r="BL17" s="26">
         <v>14</v>
       </c>
+      <c r="BM17" s="26">
+        <v>21</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A18" s="32" t="s">
+    <row r="18" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A18" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="49">
         <v>84</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="49">
         <v>66</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="49">
         <v>73</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="49">
         <v>79</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="49">
         <v>84</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="49">
         <v>100</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="49">
         <v>100</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="49">
         <v>104</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="49">
         <v>89</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="49">
         <v>94</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="49">
         <v>85</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="49">
         <v>89</v>
       </c>
-      <c r="N18" s="38">
+      <c r="N18" s="35">
         <v>68</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="42">
         <v>83</v>
       </c>
-      <c r="P18" s="38">
+      <c r="P18" s="35">
         <v>86</v>
       </c>
-      <c r="Q18" s="38">
+      <c r="Q18" s="35">
         <v>64</v>
       </c>
-      <c r="R18" s="38">
+      <c r="R18" s="35">
         <v>74</v>
       </c>
-      <c r="S18" s="38">
+      <c r="S18" s="35">
         <v>62</v>
       </c>
-      <c r="T18" s="38">
+      <c r="T18" s="35">
         <v>95</v>
       </c>
-      <c r="U18" s="38">
+      <c r="U18" s="35">
         <v>77</v>
       </c>
-      <c r="V18" s="38">
+      <c r="V18" s="35">
         <v>67</v>
       </c>
-      <c r="W18" s="38">
+      <c r="W18" s="35">
         <v>66</v>
       </c>
-      <c r="X18" s="38">
+      <c r="X18" s="35">
         <v>76</v>
       </c>
-      <c r="Y18" s="38">
+      <c r="Y18" s="35">
         <v>51</v>
       </c>
-      <c r="Z18" s="38">
+      <c r="Z18" s="35">
         <v>78</v>
       </c>
-      <c r="AA18" s="38">
+      <c r="AA18" s="35">
         <v>63</v>
       </c>
-      <c r="AB18" s="38">
+      <c r="AB18" s="35">
         <v>75</v>
       </c>
-      <c r="AC18" s="45">
+      <c r="AC18" s="42">
         <v>68</v>
       </c>
-      <c r="AD18" s="46">
+      <c r="AD18" s="42">
         <v>59</v>
       </c>
-      <c r="AE18" s="38">
+      <c r="AE18" s="35">
         <v>44</v>
       </c>
-      <c r="AF18" s="37">
+      <c r="AF18" s="35">
         <v>72</v>
       </c>
-      <c r="AG18" s="37">
+      <c r="AG18" s="35">
         <v>66</v>
       </c>
-      <c r="AH18" s="37">
+      <c r="AH18" s="35">
         <v>90</v>
       </c>
-      <c r="AI18" s="37">
+      <c r="AI18" s="35">
         <v>58</v>
       </c>
-      <c r="AJ18" s="37">
+      <c r="AJ18" s="35">
         <v>77</v>
       </c>
-      <c r="AK18" s="37">
+      <c r="AK18" s="35">
         <v>69</v>
       </c>
-      <c r="AL18" s="6">
+      <c r="AL18" s="26">
         <v>56</v>
       </c>
-      <c r="AM18" s="13">
+      <c r="AM18" s="49">
         <v>66</v>
       </c>
-      <c r="AN18" s="13">
+      <c r="AN18" s="49">
         <v>61</v>
       </c>
-      <c r="AO18" s="13">
+      <c r="AO18" s="49">
         <v>74</v>
       </c>
-      <c r="AP18" s="6">
+      <c r="AP18" s="26">
         <v>72</v>
       </c>
-      <c r="AQ18" s="6">
+      <c r="AQ18" s="26">
         <v>66</v>
       </c>
-      <c r="AR18" s="6">
+      <c r="AR18" s="26">
         <v>66</v>
       </c>
-      <c r="AS18" s="6">
+      <c r="AS18" s="26">
         <v>49</v>
       </c>
-      <c r="AT18" s="6">
+      <c r="AT18" s="26">
         <v>54</v>
       </c>
-      <c r="AU18" s="6">
+      <c r="AU18" s="26">
         <v>57</v>
       </c>
-      <c r="AV18" s="6">
+      <c r="AV18" s="26">
         <v>79</v>
       </c>
-      <c r="AW18" s="6">
+      <c r="AW18" s="26">
         <v>64</v>
       </c>
-      <c r="AX18" s="13">
+      <c r="AX18" s="49">
         <v>46</v>
       </c>
-      <c r="AY18" s="13">
+      <c r="AY18" s="49">
         <v>45</v>
       </c>
-      <c r="AZ18" s="13">
+      <c r="AZ18" s="49">
         <v>49</v>
       </c>
-      <c r="BA18" s="6">
+      <c r="BA18" s="26">
         <v>51</v>
       </c>
-      <c r="BB18" s="6">
+      <c r="BB18" s="26">
         <v>49</v>
       </c>
-      <c r="BC18" s="13">
+      <c r="BC18" s="49">
         <v>52</v>
       </c>
-      <c r="BD18" s="13">
+      <c r="BD18" s="49">
         <v>54</v>
       </c>
-      <c r="BE18" s="13">
+      <c r="BE18" s="49">
         <v>38</v>
       </c>
-      <c r="BF18" s="6">
+      <c r="BF18" s="26">
         <v>64</v>
       </c>
-      <c r="BG18" s="27">
+      <c r="BG18" s="26">
         <v>47</v>
       </c>
-      <c r="BH18" s="13">
+      <c r="BH18" s="49">
         <v>35</v>
       </c>
-      <c r="BI18" s="13">
+      <c r="BI18" s="49">
         <v>45</v>
       </c>
-      <c r="BJ18" s="13">
+      <c r="BJ18" s="49">
         <v>46</v>
       </c>
-      <c r="BK18" s="6">
+      <c r="BK18" s="26">
         <v>37</v>
       </c>
-      <c r="BL18" s="71">
+      <c r="BL18" s="26">
         <v>51</v>
       </c>
+      <c r="BM18" s="26">
+        <v>44</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A19" s="32" t="s">
+    <row r="19" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A19" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="49">
         <v>90</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="49">
         <v>67</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="49">
         <v>83</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="49">
         <v>92</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="49">
         <v>88</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="49">
         <v>91</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="49">
         <v>101</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="49">
         <v>100</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="49">
         <v>99</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="49">
         <v>104</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="49">
         <v>109</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="49">
         <v>92</v>
       </c>
-      <c r="N19" s="38">
+      <c r="N19" s="35">
         <v>77</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="42">
         <v>80</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P19" s="35">
         <v>69</v>
       </c>
-      <c r="Q19" s="38">
+      <c r="Q19" s="35">
         <v>72</v>
       </c>
-      <c r="R19" s="38">
+      <c r="R19" s="35">
         <v>67</v>
       </c>
-      <c r="S19" s="38">
+      <c r="S19" s="35">
         <v>103</v>
       </c>
-      <c r="T19" s="38">
+      <c r="T19" s="35">
         <v>84</v>
       </c>
-      <c r="U19" s="38">
+      <c r="U19" s="35">
         <v>81</v>
       </c>
-      <c r="V19" s="38">
+      <c r="V19" s="35">
         <v>56</v>
       </c>
-      <c r="W19" s="38">
+      <c r="W19" s="35">
         <v>78</v>
       </c>
-      <c r="X19" s="38">
+      <c r="X19" s="35">
         <v>97</v>
       </c>
-      <c r="Y19" s="38">
+      <c r="Y19" s="35">
         <v>81</v>
       </c>
-      <c r="Z19" s="38">
+      <c r="Z19" s="35">
         <v>81</v>
       </c>
-      <c r="AA19" s="38">
+      <c r="AA19" s="35">
         <v>57</v>
       </c>
-      <c r="AB19" s="38">
+      <c r="AB19" s="35">
         <v>74</v>
       </c>
-      <c r="AC19" s="45">
+      <c r="AC19" s="42">
         <v>69</v>
       </c>
-      <c r="AD19" s="46">
+      <c r="AD19" s="42">
         <v>82</v>
       </c>
-      <c r="AE19" s="38">
+      <c r="AE19" s="35">
         <v>74</v>
       </c>
-      <c r="AF19" s="37">
+      <c r="AF19" s="35">
         <v>73</v>
       </c>
-      <c r="AG19" s="37">
+      <c r="AG19" s="35">
         <v>100</v>
       </c>
-      <c r="AH19" s="37">
+      <c r="AH19" s="35">
         <v>69</v>
       </c>
-      <c r="AI19" s="37">
+      <c r="AI19" s="35">
         <v>79</v>
       </c>
-      <c r="AJ19" s="37">
+      <c r="AJ19" s="35">
         <v>58</v>
       </c>
-      <c r="AK19" s="37">
+      <c r="AK19" s="35">
         <v>76</v>
       </c>
-      <c r="AL19" s="6">
+      <c r="AL19" s="26">
         <v>92</v>
       </c>
-      <c r="AM19" s="13">
+      <c r="AM19" s="49">
         <v>74</v>
       </c>
-      <c r="AN19" s="13">
+      <c r="AN19" s="49">
         <v>52</v>
       </c>
-      <c r="AO19" s="13">
+      <c r="AO19" s="49">
         <v>76</v>
       </c>
-      <c r="AP19" s="6">
+      <c r="AP19" s="26">
         <v>57</v>
       </c>
-      <c r="AQ19" s="6">
+      <c r="AQ19" s="26">
         <v>77</v>
       </c>
-      <c r="AR19" s="6">
+      <c r="AR19" s="26">
         <v>92</v>
       </c>
-      <c r="AS19" s="6">
+      <c r="AS19" s="26">
         <v>69</v>
       </c>
-      <c r="AT19" s="6">
+      <c r="AT19" s="26">
         <v>54</v>
       </c>
-      <c r="AU19" s="6">
+      <c r="AU19" s="26">
         <v>61</v>
       </c>
-      <c r="AV19" s="6">
+      <c r="AV19" s="26">
         <v>80</v>
       </c>
-      <c r="AW19" s="6">
+      <c r="AW19" s="26">
         <v>57</v>
       </c>
-      <c r="AX19" s="13">
+      <c r="AX19" s="49">
         <v>42</v>
       </c>
-      <c r="AY19" s="13">
+      <c r="AY19" s="49">
         <v>59</v>
       </c>
-      <c r="AZ19" s="13">
+      <c r="AZ19" s="49">
         <v>64</v>
       </c>
-      <c r="BA19" s="6">
+      <c r="BA19" s="26">
         <v>64</v>
       </c>
-      <c r="BB19" s="6">
+      <c r="BB19" s="26">
         <v>69</v>
       </c>
-      <c r="BC19" s="13">
+      <c r="BC19" s="49">
         <v>95</v>
       </c>
-      <c r="BD19" s="13">
+      <c r="BD19" s="49">
         <v>74</v>
       </c>
-      <c r="BE19" s="13">
+      <c r="BE19" s="49">
         <v>69</v>
       </c>
-      <c r="BF19" s="6">
+      <c r="BF19" s="26">
         <v>61</v>
       </c>
-      <c r="BG19" s="27">
+      <c r="BG19" s="26">
         <v>59</v>
       </c>
-      <c r="BH19" s="13">
+      <c r="BH19" s="49">
         <v>43</v>
       </c>
-      <c r="BI19" s="13">
+      <c r="BI19" s="49">
         <v>76</v>
       </c>
-      <c r="BJ19" s="13">
+      <c r="BJ19" s="49">
         <v>63</v>
       </c>
-      <c r="BK19" s="6">
+      <c r="BK19" s="26">
         <v>47</v>
       </c>
-      <c r="BL19" s="71">
+      <c r="BL19" s="26">
         <v>57</v>
       </c>
+      <c r="BM19" s="26">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A20" s="32" t="s">
+    <row r="20" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A20" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B20" s="49">
         <v>101</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="49">
         <v>71</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D20" s="49">
         <v>112</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="49">
         <v>84</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="49">
         <v>106</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="49">
         <v>117</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="49">
         <v>122</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="49">
         <v>91</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="49">
         <v>121</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="49">
         <v>109</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="49">
         <v>74</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="49">
         <v>84</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="35">
         <v>83</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="42">
         <v>73</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="35">
         <v>89</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="35">
         <v>77</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="35">
         <v>83</v>
       </c>
-      <c r="S20" s="38">
+      <c r="S20" s="35">
         <v>77</v>
       </c>
-      <c r="T20" s="38">
+      <c r="T20" s="35">
         <v>71</v>
       </c>
-      <c r="U20" s="38">
+      <c r="U20" s="35">
         <v>84</v>
       </c>
-      <c r="V20" s="38">
+      <c r="V20" s="35">
         <v>74</v>
       </c>
-      <c r="W20" s="38">
+      <c r="W20" s="35">
         <v>85</v>
       </c>
-      <c r="X20" s="38">
+      <c r="X20" s="35">
         <v>87</v>
       </c>
-      <c r="Y20" s="38">
+      <c r="Y20" s="35">
         <v>113</v>
       </c>
-      <c r="Z20" s="38">
+      <c r="Z20" s="35">
         <v>88</v>
       </c>
-      <c r="AA20" s="38">
+      <c r="AA20" s="35">
         <v>82</v>
       </c>
-      <c r="AB20" s="38">
+      <c r="AB20" s="35">
         <v>83</v>
       </c>
-      <c r="AC20" s="45">
+      <c r="AC20" s="42">
         <v>83</v>
       </c>
-      <c r="AD20" s="46">
+      <c r="AD20" s="42">
         <v>109</v>
       </c>
-      <c r="AE20" s="38">
+      <c r="AE20" s="35">
         <v>94</v>
       </c>
-      <c r="AF20" s="37">
+      <c r="AF20" s="35">
         <v>77</v>
       </c>
-      <c r="AG20" s="37">
+      <c r="AG20" s="35">
         <v>94</v>
       </c>
-      <c r="AH20" s="37">
+      <c r="AH20" s="35">
         <v>93</v>
       </c>
-      <c r="AI20" s="37">
+      <c r="AI20" s="35">
         <v>85</v>
       </c>
-      <c r="AJ20" s="37">
+      <c r="AJ20" s="35">
         <v>70</v>
       </c>
-      <c r="AK20" s="37">
+      <c r="AK20" s="35">
         <v>67</v>
       </c>
-      <c r="AL20" s="6">
+      <c r="AL20" s="26">
         <v>91</v>
       </c>
-      <c r="AM20" s="13">
+      <c r="AM20" s="49">
         <v>61</v>
       </c>
-      <c r="AN20" s="13">
+      <c r="AN20" s="49">
         <v>84</v>
       </c>
-      <c r="AO20" s="13">
+      <c r="AO20" s="49">
         <v>68</v>
       </c>
-      <c r="AP20" s="6">
+      <c r="AP20" s="26">
         <v>69</v>
       </c>
-      <c r="AQ20" s="6">
+      <c r="AQ20" s="26">
         <v>88</v>
       </c>
-      <c r="AR20" s="6">
+      <c r="AR20" s="26">
         <v>71</v>
       </c>
-      <c r="AS20" s="6">
+      <c r="AS20" s="26">
         <v>70</v>
       </c>
-      <c r="AT20" s="6">
+      <c r="AT20" s="26">
         <v>68</v>
       </c>
-      <c r="AU20" s="6">
+      <c r="AU20" s="26">
         <v>73</v>
       </c>
-      <c r="AV20" s="6">
+      <c r="AV20" s="26">
         <v>65</v>
       </c>
-      <c r="AW20" s="6">
+      <c r="AW20" s="26">
         <v>86</v>
       </c>
-      <c r="AX20" s="13">
+      <c r="AX20" s="49">
         <v>60</v>
       </c>
-      <c r="AY20" s="13">
+      <c r="AY20" s="49">
         <v>63</v>
       </c>
-      <c r="AZ20" s="13">
+      <c r="AZ20" s="49">
         <v>63</v>
       </c>
-      <c r="BA20" s="6">
+      <c r="BA20" s="26">
         <v>69</v>
       </c>
-      <c r="BB20" s="6">
+      <c r="BB20" s="26">
         <v>69</v>
       </c>
-      <c r="BC20" s="13">
+      <c r="BC20" s="49">
         <v>75</v>
       </c>
-      <c r="BD20" s="13">
+      <c r="BD20" s="49">
         <v>62</v>
       </c>
-      <c r="BE20" s="13">
+      <c r="BE20" s="49">
         <v>59</v>
       </c>
-      <c r="BF20" s="6">
+      <c r="BF20" s="26">
         <v>73</v>
       </c>
-      <c r="BG20" s="27">
+      <c r="BG20" s="26">
         <v>75</v>
       </c>
-      <c r="BH20" s="13">
+      <c r="BH20" s="49">
         <v>59</v>
       </c>
-      <c r="BI20" s="13">
+      <c r="BI20" s="49">
         <v>62</v>
       </c>
-      <c r="BJ20" s="13">
+      <c r="BJ20" s="49">
         <v>79</v>
       </c>
-      <c r="BK20" s="6">
+      <c r="BK20" s="26">
         <v>52</v>
       </c>
-      <c r="BL20" s="71">
+      <c r="BL20" s="26">
         <v>65</v>
       </c>
+      <c r="BM20" s="26">
+        <v>71</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A21" s="32" t="s">
+    <row r="21" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A21" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="49">
         <v>16</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="49">
         <v>37</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="49">
         <v>41</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="49">
         <v>27</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="49">
         <v>27</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="49">
         <v>23</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="49">
         <v>38</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="49">
         <v>51</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="49">
         <v>37</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="49">
         <v>23</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="49">
         <v>25</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="49">
         <v>41</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="35">
         <v>31</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="42">
         <v>31</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="35">
         <v>21</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="35">
         <v>26</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="35">
         <v>27</v>
       </c>
-      <c r="S21" s="38">
+      <c r="S21" s="35">
         <v>21</v>
       </c>
-      <c r="T21" s="38">
+      <c r="T21" s="35">
         <v>28</v>
       </c>
-      <c r="U21" s="38">
+      <c r="U21" s="35">
         <v>40</v>
       </c>
-      <c r="V21" s="38">
+      <c r="V21" s="35">
         <v>21</v>
       </c>
-      <c r="W21" s="38">
+      <c r="W21" s="35">
         <v>30</v>
       </c>
-      <c r="X21" s="38">
+      <c r="X21" s="35">
         <v>24</v>
       </c>
-      <c r="Y21" s="38">
+      <c r="Y21" s="35">
         <v>26</v>
       </c>
-      <c r="Z21" s="38">
+      <c r="Z21" s="35">
         <v>27</v>
       </c>
-      <c r="AA21" s="38">
+      <c r="AA21" s="35">
         <v>30</v>
       </c>
-      <c r="AB21" s="38">
+      <c r="AB21" s="35">
         <v>24</v>
       </c>
-      <c r="AC21" s="45">
+      <c r="AC21" s="42">
         <v>24</v>
       </c>
-      <c r="AD21" s="46">
+      <c r="AD21" s="42">
         <v>34</v>
       </c>
-      <c r="AE21" s="38">
+      <c r="AE21" s="35">
         <v>24</v>
       </c>
-      <c r="AF21" s="37">
+      <c r="AF21" s="35">
         <v>44</v>
       </c>
-      <c r="AG21" s="37">
+      <c r="AG21" s="35">
         <v>26</v>
       </c>
-      <c r="AH21" s="37">
+      <c r="AH21" s="35">
         <v>29</v>
       </c>
-      <c r="AI21" s="37">
+      <c r="AI21" s="35">
         <v>27</v>
       </c>
-      <c r="AJ21" s="37">
+      <c r="AJ21" s="35">
         <v>27</v>
       </c>
-      <c r="AK21" s="37">
+      <c r="AK21" s="35">
         <v>36</v>
       </c>
-      <c r="AL21" s="6">
+      <c r="AL21" s="26">
         <v>24</v>
       </c>
-      <c r="AM21" s="13">
+      <c r="AM21" s="49">
         <v>29</v>
       </c>
-      <c r="AN21" s="13">
+      <c r="AN21" s="49">
         <v>21</v>
       </c>
-      <c r="AO21" s="13">
+      <c r="AO21" s="49">
         <v>28</v>
       </c>
-      <c r="AP21" s="6">
+      <c r="AP21" s="26">
         <v>26</v>
       </c>
-      <c r="AQ21" s="6">
+      <c r="AQ21" s="26">
         <v>25</v>
       </c>
-      <c r="AR21" s="6">
+      <c r="AR21" s="26">
         <v>26</v>
       </c>
-      <c r="AS21" s="6">
+      <c r="AS21" s="26">
         <v>27</v>
       </c>
-      <c r="AT21" s="6">
+      <c r="AT21" s="26">
         <v>25</v>
       </c>
-      <c r="AU21" s="6">
+      <c r="AU21" s="26">
         <v>31</v>
       </c>
-      <c r="AV21" s="6">
+      <c r="AV21" s="26">
         <v>38</v>
       </c>
-      <c r="AW21" s="6">
+      <c r="AW21" s="26">
         <v>26</v>
       </c>
-      <c r="AX21" s="13">
+      <c r="AX21" s="49">
         <v>21</v>
       </c>
-      <c r="AY21" s="13">
+      <c r="AY21" s="49">
         <v>21</v>
       </c>
-      <c r="AZ21" s="13">
+      <c r="AZ21" s="49">
         <v>19</v>
       </c>
-      <c r="BA21" s="6">
+      <c r="BA21" s="26">
         <v>20</v>
       </c>
-      <c r="BB21" s="6">
+      <c r="BB21" s="26">
         <v>23</v>
       </c>
-      <c r="BC21" s="13">
+      <c r="BC21" s="49">
         <v>22</v>
       </c>
-      <c r="BD21" s="13">
+      <c r="BD21" s="49">
         <v>18</v>
       </c>
-      <c r="BE21" s="13">
+      <c r="BE21" s="49">
         <v>30</v>
       </c>
-      <c r="BF21" s="6">
+      <c r="BF21" s="26">
         <v>20</v>
       </c>
-      <c r="BG21" s="27">
+      <c r="BG21" s="26">
         <v>23</v>
       </c>
-      <c r="BH21" s="13">
+      <c r="BH21" s="49">
         <v>14</v>
       </c>
-      <c r="BI21" s="13">
+      <c r="BI21" s="49">
         <v>19</v>
       </c>
-      <c r="BJ21" s="13">
+      <c r="BJ21" s="49">
         <v>15</v>
       </c>
-      <c r="BK21" s="6">
+      <c r="BK21" s="26">
         <v>23</v>
       </c>
-      <c r="BL21" s="71">
+      <c r="BL21" s="26">
         <v>17</v>
       </c>
+      <c r="BM21" s="26">
+        <v>11</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="28" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="94" t="s">
+    <row r="22" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="94"/>
-[...61 lines deleted...]
-      <c r="BL22" s="94"/>
+      <c r="B22" s="80"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="80"/>
+      <c r="E22" s="80"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="80"/>
+      <c r="M22" s="80"/>
+      <c r="N22" s="80"/>
+      <c r="O22" s="80"/>
+      <c r="P22" s="80"/>
+      <c r="Q22" s="80"/>
+      <c r="R22" s="80"/>
+      <c r="S22" s="80"/>
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="V22" s="80"/>
+      <c r="W22" s="80"/>
+      <c r="X22" s="80"/>
+      <c r="Y22" s="80"/>
+      <c r="Z22" s="80"/>
+      <c r="AA22" s="80"/>
+      <c r="AB22" s="80"/>
+      <c r="AC22" s="80"/>
+      <c r="AD22" s="80"/>
+      <c r="AE22" s="80"/>
+      <c r="AF22" s="80"/>
+      <c r="AG22" s="80"/>
+      <c r="AH22" s="80"/>
+      <c r="AI22" s="80"/>
+      <c r="AJ22" s="80"/>
+      <c r="AK22" s="80"/>
+      <c r="AL22" s="80"/>
+      <c r="AM22" s="80"/>
+      <c r="AN22" s="80"/>
+      <c r="AO22" s="80"/>
+      <c r="AP22" s="80"/>
+      <c r="AQ22" s="80"/>
+      <c r="AR22" s="80"/>
+      <c r="AS22" s="80"/>
+      <c r="AT22" s="80"/>
+      <c r="AU22" s="80"/>
+      <c r="AV22" s="80"/>
+      <c r="AW22" s="80"/>
+      <c r="AX22" s="80"/>
+      <c r="AY22" s="80"/>
+      <c r="AZ22" s="80"/>
+      <c r="BA22" s="80"/>
+      <c r="BB22" s="80"/>
+      <c r="BC22" s="80"/>
+      <c r="BD22" s="80"/>
+      <c r="BE22" s="80"/>
+      <c r="BF22" s="80"/>
+      <c r="BG22" s="80"/>
+      <c r="BH22" s="80"/>
+      <c r="BI22" s="80"/>
+      <c r="BJ22" s="80"/>
+      <c r="BK22" s="80"/>
+      <c r="BL22" s="80"/>
+      <c r="BM22" s="80"/>
     </row>
-    <row r="23" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A23" s="33" t="s">
+    <row r="23" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A23" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="49">
         <v>1045</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="49">
         <v>804</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="49">
         <v>867</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="49">
         <v>914</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="49">
         <v>1002</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="49">
         <v>1066</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="49">
         <v>1074</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="49">
         <v>992</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="49">
         <v>1082</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="49">
         <v>982</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="49">
         <v>924</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="49">
         <v>1091</v>
       </c>
-      <c r="N23" s="51">
+      <c r="N23" s="45">
         <v>707</v>
       </c>
-      <c r="O23" s="45">
+      <c r="O23" s="42">
         <v>810</v>
       </c>
-      <c r="P23" s="51">
+      <c r="P23" s="45">
         <v>787</v>
       </c>
-      <c r="Q23" s="51">
+      <c r="Q23" s="45">
         <v>765</v>
       </c>
-      <c r="R23" s="51">
+      <c r="R23" s="45">
         <v>829</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="45">
         <v>933</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="45">
         <v>888</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="45">
         <v>886</v>
       </c>
-      <c r="V23" s="51">
+      <c r="V23" s="45">
         <v>604</v>
       </c>
-      <c r="W23" s="51">
+      <c r="W23" s="45">
         <v>846</v>
       </c>
-      <c r="X23" s="38">
+      <c r="X23" s="35">
         <v>981</v>
       </c>
-      <c r="Y23" s="38">
+      <c r="Y23" s="35">
         <v>909</v>
       </c>
-      <c r="Z23" s="45">
+      <c r="Z23" s="42">
         <v>854</v>
       </c>
-      <c r="AA23" s="45">
+      <c r="AA23" s="42">
         <v>730</v>
       </c>
-      <c r="AB23" s="38">
+      <c r="AB23" s="35">
         <v>809</v>
       </c>
-      <c r="AC23" s="47">
+      <c r="AC23" s="60">
         <v>792</v>
       </c>
-      <c r="AD23" s="46">
+      <c r="AD23" s="42">
         <v>936</v>
       </c>
-      <c r="AE23" s="38">
+      <c r="AE23" s="35">
         <v>795</v>
       </c>
-      <c r="AF23" s="37">
+      <c r="AF23" s="35">
         <v>805</v>
       </c>
-      <c r="AG23" s="37">
+      <c r="AG23" s="35">
         <v>932</v>
       </c>
-      <c r="AH23" s="37">
+      <c r="AH23" s="35">
         <v>859</v>
       </c>
-      <c r="AI23" s="47">
+      <c r="AI23" s="60">
         <v>832</v>
       </c>
-      <c r="AJ23" s="37">
+      <c r="AJ23" s="35">
         <v>836</v>
       </c>
-      <c r="AK23" s="37">
+      <c r="AK23" s="35">
         <v>803</v>
       </c>
-      <c r="AL23" s="37">
+      <c r="AL23" s="35">
         <v>755</v>
       </c>
-      <c r="AM23" s="37">
+      <c r="AM23" s="35">
         <v>769</v>
       </c>
-      <c r="AN23" s="37">
+      <c r="AN23" s="35">
         <v>791</v>
       </c>
-      <c r="AO23" s="37">
+      <c r="AO23" s="35">
         <v>788</v>
       </c>
-      <c r="AP23" s="37">
+      <c r="AP23" s="35">
         <v>840</v>
       </c>
-      <c r="AQ23" s="37">
+      <c r="AQ23" s="35">
         <v>717</v>
       </c>
-      <c r="AR23" s="37">
+      <c r="AR23" s="35">
         <v>849</v>
       </c>
-      <c r="AS23" s="37">
+      <c r="AS23" s="35">
         <v>759</v>
       </c>
-      <c r="AT23" s="37">
+      <c r="AT23" s="35">
         <v>759</v>
       </c>
-      <c r="AU23" s="37">
+      <c r="AU23" s="35">
         <v>793</v>
       </c>
-      <c r="AV23" s="37">
+      <c r="AV23" s="35">
         <v>718</v>
       </c>
-      <c r="AW23" s="37">
+      <c r="AW23" s="35">
         <v>706</v>
       </c>
-      <c r="AX23" s="13">
+      <c r="AX23" s="49">
         <v>604</v>
       </c>
-      <c r="AY23" s="13">
+      <c r="AY23" s="49">
         <v>678</v>
       </c>
-      <c r="AZ23" s="13">
+      <c r="AZ23" s="49">
         <v>645</v>
       </c>
-      <c r="BA23" s="20">
+      <c r="BA23" s="39">
         <v>707</v>
       </c>
-      <c r="BB23" s="42">
+      <c r="BB23" s="39">
         <v>639</v>
       </c>
-      <c r="BC23" s="13">
+      <c r="BC23" s="49">
         <v>740</v>
       </c>
-      <c r="BD23" s="13">
+      <c r="BD23" s="49">
         <v>815</v>
       </c>
-      <c r="BE23" s="13">
+      <c r="BE23" s="49">
         <v>666</v>
       </c>
-      <c r="BF23" s="13">
+      <c r="BF23" s="49">
         <v>718</v>
       </c>
-      <c r="BG23" s="13">
+      <c r="BG23" s="49">
         <v>724</v>
       </c>
-      <c r="BH23" s="13">
+      <c r="BH23" s="49">
         <v>586</v>
       </c>
-      <c r="BI23" s="13">
+      <c r="BI23" s="49">
         <v>714</v>
       </c>
-      <c r="BJ23" s="13">
+      <c r="BJ23" s="49">
         <v>676</v>
       </c>
-      <c r="BK23" s="13">
+      <c r="BK23" s="49">
         <v>587</v>
       </c>
-      <c r="BL23" s="71">
+      <c r="BL23" s="26">
         <v>601</v>
       </c>
+      <c r="BM23" s="26">
+        <v>590</v>
+      </c>
     </row>
-    <row r="24" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A24" s="33" t="s">
+    <row r="24" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A24" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B24" s="49">
         <v>677</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="49">
         <v>495</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="49">
         <v>486</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="49">
         <v>554</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="49">
         <v>603</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="49">
         <v>637</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="49">
         <v>641</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="49">
         <v>562</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="49">
         <v>639</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="49">
         <v>584</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="49">
         <v>545</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="49">
         <v>691</v>
       </c>
-      <c r="N24" s="38">
+      <c r="N24" s="35">
         <v>404</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="42">
         <v>486</v>
       </c>
-      <c r="P24" s="38">
+      <c r="P24" s="35">
         <v>451</v>
       </c>
-      <c r="Q24" s="38">
+      <c r="Q24" s="35">
         <v>454</v>
       </c>
-      <c r="R24" s="38">
+      <c r="R24" s="35">
         <v>485</v>
       </c>
-      <c r="S24" s="38">
+      <c r="S24" s="35">
         <v>562</v>
       </c>
-      <c r="T24" s="38">
+      <c r="T24" s="35">
         <v>518</v>
       </c>
-      <c r="U24" s="38">
+      <c r="U24" s="35">
         <v>514</v>
       </c>
-      <c r="V24" s="38">
+      <c r="V24" s="35">
         <v>304</v>
       </c>
-      <c r="W24" s="38">
+      <c r="W24" s="35">
         <v>487</v>
       </c>
-      <c r="X24" s="38">
+      <c r="X24" s="35">
         <v>597</v>
       </c>
-      <c r="Y24" s="38">
+      <c r="Y24" s="35">
         <v>544</v>
       </c>
-      <c r="Z24" s="38">
+      <c r="Z24" s="35">
         <v>493</v>
       </c>
-      <c r="AA24" s="38">
+      <c r="AA24" s="35">
         <v>442</v>
       </c>
-      <c r="AB24" s="38">
+      <c r="AB24" s="35">
         <v>462</v>
       </c>
-      <c r="AC24" s="47">
+      <c r="AC24" s="60">
         <v>472</v>
       </c>
-      <c r="AD24" s="46">
+      <c r="AD24" s="42">
         <v>554</v>
       </c>
-      <c r="AE24" s="38">
+      <c r="AE24" s="35">
         <v>469</v>
       </c>
-      <c r="AF24" s="37">
+      <c r="AF24" s="35">
         <v>478</v>
       </c>
-      <c r="AG24" s="37">
+      <c r="AG24" s="35">
         <v>564</v>
       </c>
-      <c r="AH24" s="37">
+      <c r="AH24" s="35">
         <v>494</v>
       </c>
-      <c r="AI24" s="37">
+      <c r="AI24" s="35">
         <v>488</v>
       </c>
-      <c r="AJ24" s="37">
+      <c r="AJ24" s="35">
         <v>488</v>
       </c>
-      <c r="AK24" s="37">
+      <c r="AK24" s="35">
         <v>467</v>
       </c>
-      <c r="AL24" s="37">
+      <c r="AL24" s="35">
         <v>425</v>
       </c>
-      <c r="AM24" s="37">
+      <c r="AM24" s="35">
         <v>435</v>
       </c>
-      <c r="AN24" s="37">
+      <c r="AN24" s="35">
         <v>468</v>
       </c>
-      <c r="AO24" s="37">
+      <c r="AO24" s="35">
         <v>453</v>
       </c>
-      <c r="AP24" s="37">
+      <c r="AP24" s="35">
         <v>500</v>
       </c>
-      <c r="AQ24" s="37">
+      <c r="AQ24" s="35">
         <v>409</v>
       </c>
-      <c r="AR24" s="37">
+      <c r="AR24" s="35">
         <v>531</v>
       </c>
-      <c r="AS24" s="37">
+      <c r="AS24" s="35">
         <v>463</v>
       </c>
-      <c r="AT24" s="37">
+      <c r="AT24" s="35">
         <v>454</v>
       </c>
-      <c r="AU24" s="37">
+      <c r="AU24" s="35">
         <v>513</v>
       </c>
-      <c r="AV24" s="37">
+      <c r="AV24" s="35">
         <v>416</v>
       </c>
-      <c r="AW24" s="37">
+      <c r="AW24" s="35">
         <v>401</v>
       </c>
-      <c r="AX24" s="13">
+      <c r="AX24" s="49">
         <v>388</v>
       </c>
-      <c r="AY24" s="13">
+      <c r="AY24" s="49">
         <v>424</v>
       </c>
-      <c r="AZ24" s="13">
+      <c r="AZ24" s="49">
         <v>395</v>
       </c>
-      <c r="BA24" s="6">
+      <c r="BA24" s="26">
         <v>444</v>
       </c>
-      <c r="BB24" s="6">
+      <c r="BB24" s="26">
         <v>384</v>
       </c>
-      <c r="BC24" s="13">
+      <c r="BC24" s="49">
         <v>436</v>
       </c>
-      <c r="BD24" s="13">
+      <c r="BD24" s="49">
         <v>539</v>
       </c>
-      <c r="BE24" s="13">
+      <c r="BE24" s="49">
         <v>417</v>
       </c>
-      <c r="BF24" s="13">
+      <c r="BF24" s="49">
         <v>448</v>
       </c>
-      <c r="BG24" s="13">
+      <c r="BG24" s="49">
         <v>467</v>
       </c>
-      <c r="BH24" s="13">
+      <c r="BH24" s="49">
         <v>365</v>
       </c>
-      <c r="BI24" s="13">
+      <c r="BI24" s="49">
         <v>434</v>
       </c>
-      <c r="BJ24" s="13">
+      <c r="BJ24" s="49">
         <v>419</v>
       </c>
-      <c r="BK24" s="13">
+      <c r="BK24" s="49">
         <v>352</v>
       </c>
-      <c r="BL24" s="71">
+      <c r="BL24" s="26">
         <v>375</v>
       </c>
+      <c r="BM24" s="26">
+        <v>381</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A25" s="32" t="s">
+    <row r="25" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A25" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B25" s="49">
         <v>47</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="49">
         <v>33</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="49">
         <v>44</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="49">
         <v>32</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="49">
         <v>44</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="49">
         <v>46</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="49">
         <v>46</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="49">
         <v>43</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="49">
         <v>57</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="49">
         <v>48</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="49">
         <v>45</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="49">
         <v>43</v>
       </c>
-      <c r="N25" s="38">
+      <c r="N25" s="35">
         <v>36</v>
       </c>
-      <c r="O25" s="45">
+      <c r="O25" s="42">
         <v>44</v>
       </c>
-      <c r="P25" s="38">
+      <c r="P25" s="35">
         <v>37</v>
       </c>
-      <c r="Q25" s="38">
+      <c r="Q25" s="35">
         <v>40</v>
       </c>
-      <c r="R25" s="38">
+      <c r="R25" s="35">
         <v>41</v>
       </c>
-      <c r="S25" s="38">
+      <c r="S25" s="35">
         <v>46</v>
       </c>
-      <c r="T25" s="38">
+      <c r="T25" s="35">
         <v>42</v>
       </c>
-      <c r="U25" s="38">
+      <c r="U25" s="35">
         <v>46</v>
       </c>
-      <c r="V25" s="38">
+      <c r="V25" s="35">
         <v>36</v>
       </c>
-      <c r="W25" s="38">
+      <c r="W25" s="35">
         <v>45</v>
       </c>
-      <c r="X25" s="38">
+      <c r="X25" s="35">
         <v>37</v>
       </c>
-      <c r="Y25" s="38">
+      <c r="Y25" s="35">
         <v>46</v>
       </c>
-      <c r="Z25" s="38">
+      <c r="Z25" s="35">
         <v>34</v>
       </c>
-      <c r="AA25" s="38">
+      <c r="AA25" s="35">
         <v>37</v>
       </c>
-      <c r="AB25" s="38">
+      <c r="AB25" s="35">
         <v>40</v>
       </c>
-      <c r="AC25" s="47">
+      <c r="AC25" s="60">
         <v>29</v>
       </c>
-      <c r="AD25" s="46">
+      <c r="AD25" s="42">
         <v>41</v>
       </c>
-      <c r="AE25" s="38">
+      <c r="AE25" s="35">
         <v>32</v>
       </c>
-      <c r="AF25" s="37">
+      <c r="AF25" s="35">
         <v>28</v>
       </c>
-      <c r="AG25" s="37">
+      <c r="AG25" s="35">
         <v>48</v>
       </c>
-      <c r="AH25" s="37">
+      <c r="AH25" s="35">
         <v>36</v>
       </c>
-      <c r="AI25" s="37">
+      <c r="AI25" s="35">
         <v>35</v>
       </c>
-      <c r="AJ25" s="37">
+      <c r="AJ25" s="35">
         <v>50</v>
       </c>
-      <c r="AK25" s="37">
+      <c r="AK25" s="35">
         <v>29</v>
       </c>
-      <c r="AL25" s="37">
+      <c r="AL25" s="35">
         <v>42</v>
       </c>
-      <c r="AM25" s="37">
+      <c r="AM25" s="35">
         <v>37</v>
       </c>
-      <c r="AN25" s="37">
+      <c r="AN25" s="35">
         <v>33</v>
       </c>
-      <c r="AO25" s="37">
+      <c r="AO25" s="35">
         <v>40</v>
       </c>
-      <c r="AP25" s="37">
+      <c r="AP25" s="35">
         <v>36</v>
       </c>
-      <c r="AQ25" s="37">
+      <c r="AQ25" s="35">
         <v>37</v>
       </c>
-      <c r="AR25" s="37">
+      <c r="AR25" s="35">
         <v>38</v>
       </c>
-      <c r="AS25" s="37">
+      <c r="AS25" s="35">
         <v>40</v>
       </c>
-      <c r="AT25" s="37">
+      <c r="AT25" s="35">
         <v>42</v>
       </c>
-      <c r="AU25" s="37">
+      <c r="AU25" s="35">
         <v>35</v>
       </c>
-      <c r="AV25" s="37">
+      <c r="AV25" s="35">
         <v>29</v>
       </c>
-      <c r="AW25" s="37">
+      <c r="AW25" s="35">
         <v>41</v>
       </c>
-      <c r="AX25" s="13">
+      <c r="AX25" s="49">
         <v>24</v>
       </c>
-      <c r="AY25" s="13">
+      <c r="AY25" s="49">
         <v>32</v>
       </c>
-      <c r="AZ25" s="13">
+      <c r="AZ25" s="49">
         <v>23</v>
       </c>
-      <c r="BA25" s="6">
+      <c r="BA25" s="26">
         <v>29</v>
       </c>
-      <c r="BB25" s="6">
+      <c r="BB25" s="26">
         <v>33</v>
       </c>
-      <c r="BC25" s="13">
+      <c r="BC25" s="49">
         <v>28</v>
       </c>
-      <c r="BD25" s="13">
+      <c r="BD25" s="49">
         <v>25</v>
       </c>
-      <c r="BE25" s="13">
+      <c r="BE25" s="49">
         <v>22</v>
       </c>
-      <c r="BF25" s="13">
+      <c r="BF25" s="49">
         <v>29</v>
       </c>
-      <c r="BG25" s="13">
+      <c r="BG25" s="49">
         <v>29</v>
       </c>
-      <c r="BH25" s="13">
+      <c r="BH25" s="49">
         <v>25</v>
       </c>
-      <c r="BI25" s="13">
+      <c r="BI25" s="49">
         <v>31</v>
       </c>
-      <c r="BJ25" s="13">
+      <c r="BJ25" s="49">
         <v>26</v>
       </c>
-      <c r="BK25" s="13">
+      <c r="BK25" s="49">
         <v>33</v>
       </c>
-      <c r="BL25" s="71">
+      <c r="BL25" s="26">
         <v>24</v>
       </c>
+      <c r="BM25" s="26">
+        <v>24</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A26" s="32" t="s">
+    <row r="26" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A26" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="13">
+      <c r="B26" s="49">
         <v>15</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="49">
         <v>12</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="49">
         <v>20</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="49">
         <v>21</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="49">
         <v>27</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="49">
         <v>28</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="49">
         <v>23</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="49">
         <v>29</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="49">
         <v>16</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="49">
         <v>25</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="49">
         <v>19</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="49">
         <v>18</v>
       </c>
-      <c r="N26" s="38">
+      <c r="N26" s="35">
         <v>20</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="42">
         <v>22</v>
       </c>
-      <c r="P26" s="38">
+      <c r="P26" s="35">
         <v>16</v>
       </c>
-      <c r="Q26" s="38">
+      <c r="Q26" s="35">
         <v>15</v>
       </c>
-      <c r="R26" s="38">
+      <c r="R26" s="35">
         <v>20</v>
       </c>
-      <c r="S26" s="38">
+      <c r="S26" s="35">
         <v>20</v>
       </c>
-      <c r="T26" s="38">
+      <c r="T26" s="35">
         <v>19</v>
       </c>
-      <c r="U26" s="38">
+      <c r="U26" s="35">
         <v>16</v>
       </c>
-      <c r="V26" s="38">
+      <c r="V26" s="35">
         <v>11</v>
       </c>
-      <c r="W26" s="38">
+      <c r="W26" s="35">
         <v>13</v>
       </c>
-      <c r="X26" s="38">
+      <c r="X26" s="35">
         <v>27</v>
       </c>
-      <c r="Y26" s="38">
+      <c r="Y26" s="35">
         <v>21</v>
       </c>
-      <c r="Z26" s="38">
+      <c r="Z26" s="35">
         <v>25</v>
       </c>
-      <c r="AA26" s="38">
+      <c r="AA26" s="35">
         <v>12</v>
       </c>
-      <c r="AB26" s="38">
+      <c r="AB26" s="35">
         <v>22</v>
       </c>
-      <c r="AC26" s="47">
+      <c r="AC26" s="60">
         <v>18</v>
       </c>
-      <c r="AD26" s="46">
+      <c r="AD26" s="42">
         <v>25</v>
       </c>
-      <c r="AE26" s="38">
+      <c r="AE26" s="35">
         <v>24</v>
       </c>
-      <c r="AF26" s="37">
+      <c r="AF26" s="35">
         <v>20</v>
       </c>
-      <c r="AG26" s="37">
+      <c r="AG26" s="35">
         <v>22</v>
       </c>
-      <c r="AH26" s="37">
+      <c r="AH26" s="35">
         <v>20</v>
       </c>
-      <c r="AI26" s="37">
+      <c r="AI26" s="35">
         <v>22</v>
       </c>
-      <c r="AJ26" s="37">
+      <c r="AJ26" s="35">
         <v>19</v>
       </c>
-      <c r="AK26" s="37">
+      <c r="AK26" s="35">
         <v>19</v>
       </c>
-      <c r="AL26" s="37">
+      <c r="AL26" s="35">
         <v>16</v>
       </c>
-      <c r="AM26" s="37">
+      <c r="AM26" s="35">
         <v>24</v>
       </c>
-      <c r="AN26" s="37">
+      <c r="AN26" s="35">
         <v>20</v>
       </c>
-      <c r="AO26" s="37">
+      <c r="AO26" s="35">
         <v>19</v>
       </c>
-      <c r="AP26" s="37">
+      <c r="AP26" s="35">
         <v>23</v>
       </c>
-      <c r="AQ26" s="37">
+      <c r="AQ26" s="35">
         <v>14</v>
       </c>
-      <c r="AR26" s="37">
+      <c r="AR26" s="35">
         <v>21</v>
       </c>
-      <c r="AS26" s="37">
+      <c r="AS26" s="35">
         <v>19</v>
       </c>
-      <c r="AT26" s="37">
+      <c r="AT26" s="35">
         <v>20</v>
       </c>
-      <c r="AU26" s="37">
+      <c r="AU26" s="35">
         <v>14</v>
       </c>
-      <c r="AV26" s="37">
+      <c r="AV26" s="35">
         <v>12</v>
       </c>
-      <c r="AW26" s="37">
+      <c r="AW26" s="35">
         <v>20</v>
       </c>
-      <c r="AX26" s="13">
+      <c r="AX26" s="49">
         <v>5</v>
       </c>
-      <c r="AY26" s="13">
+      <c r="AY26" s="49">
         <v>11</v>
       </c>
-      <c r="AZ26" s="13">
+      <c r="AZ26" s="49">
         <v>9</v>
       </c>
-      <c r="BA26" s="6">
+      <c r="BA26" s="26">
         <v>23</v>
       </c>
-      <c r="BB26" s="6">
+      <c r="BB26" s="26">
         <v>14</v>
       </c>
-      <c r="BC26" s="13">
+      <c r="BC26" s="49">
         <v>15</v>
       </c>
-      <c r="BD26" s="13">
+      <c r="BD26" s="49">
         <v>14</v>
       </c>
-      <c r="BE26" s="13">
+      <c r="BE26" s="49">
         <v>9</v>
       </c>
-      <c r="BF26" s="13">
+      <c r="BF26" s="49">
         <v>18</v>
       </c>
-      <c r="BG26" s="13">
+      <c r="BG26" s="49">
         <v>13</v>
       </c>
-      <c r="BH26" s="13">
+      <c r="BH26" s="49">
         <v>16</v>
       </c>
-      <c r="BI26" s="13">
+      <c r="BI26" s="49">
         <v>21</v>
       </c>
-      <c r="BJ26" s="13">
+      <c r="BJ26" s="49">
         <v>15</v>
       </c>
-      <c r="BK26" s="13">
+      <c r="BK26" s="49">
         <v>15</v>
       </c>
-      <c r="BL26" s="71">
+      <c r="BL26" s="26">
         <v>14</v>
       </c>
+      <c r="BM26" s="26">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A27" s="32" t="s">
+    <row r="27" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A27" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B27" s="13">
+      <c r="B27" s="49">
         <v>30</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C27" s="49">
         <v>27</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D27" s="49">
         <v>21</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E27" s="49">
         <v>27</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="49">
         <v>32</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G27" s="49">
         <v>32</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="49">
         <v>38</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="49">
         <v>38</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J27" s="49">
         <v>20</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="49">
         <v>32</v>
       </c>
-      <c r="L27" s="13">
+      <c r="L27" s="49">
         <v>25</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="49">
         <v>33</v>
       </c>
-      <c r="N27" s="38">
+      <c r="N27" s="35">
         <v>26</v>
       </c>
-      <c r="O27" s="45">
+      <c r="O27" s="42">
         <v>26</v>
       </c>
-      <c r="P27" s="38">
+      <c r="P27" s="35">
         <v>24</v>
       </c>
-      <c r="Q27" s="38">
+      <c r="Q27" s="35">
         <v>24</v>
       </c>
-      <c r="R27" s="38">
+      <c r="R27" s="35">
         <v>34</v>
       </c>
-      <c r="S27" s="38">
+      <c r="S27" s="35">
         <v>31</v>
       </c>
-      <c r="T27" s="38">
+      <c r="T27" s="35">
         <v>37</v>
       </c>
-      <c r="U27" s="38">
+      <c r="U27" s="35">
         <v>30</v>
       </c>
-      <c r="V27" s="38">
+      <c r="V27" s="35">
         <v>29</v>
       </c>
-      <c r="W27" s="38">
+      <c r="W27" s="35">
         <v>28</v>
       </c>
-      <c r="X27" s="38">
+      <c r="X27" s="35">
         <v>31</v>
       </c>
-      <c r="Y27" s="38">
+      <c r="Y27" s="35">
         <v>21</v>
       </c>
-      <c r="Z27" s="38">
+      <c r="Z27" s="35">
         <v>26</v>
       </c>
-      <c r="AA27" s="38">
+      <c r="AA27" s="35">
         <v>16</v>
       </c>
-      <c r="AB27" s="38">
+      <c r="AB27" s="35">
         <v>24</v>
       </c>
-      <c r="AC27" s="47">
+      <c r="AC27" s="60">
         <v>26</v>
       </c>
-      <c r="AD27" s="46">
+      <c r="AD27" s="42">
         <v>30</v>
       </c>
-      <c r="AE27" s="38">
+      <c r="AE27" s="35">
         <v>31</v>
       </c>
-      <c r="AF27" s="37">
+      <c r="AF27" s="35">
         <v>25</v>
       </c>
-      <c r="AG27" s="37">
+      <c r="AG27" s="35">
         <v>18</v>
       </c>
-      <c r="AH27" s="37">
+      <c r="AH27" s="35">
         <v>28</v>
       </c>
-      <c r="AI27" s="37">
+      <c r="AI27" s="35">
         <v>23</v>
       </c>
-      <c r="AJ27" s="37">
+      <c r="AJ27" s="35">
         <v>29</v>
       </c>
-      <c r="AK27" s="37">
+      <c r="AK27" s="35">
         <v>28</v>
       </c>
-      <c r="AL27" s="37">
+      <c r="AL27" s="35">
         <v>30</v>
       </c>
-      <c r="AM27" s="37">
+      <c r="AM27" s="35">
         <v>22</v>
       </c>
-      <c r="AN27" s="37">
+      <c r="AN27" s="35">
         <v>27</v>
       </c>
-      <c r="AO27" s="37">
+      <c r="AO27" s="35">
         <v>27</v>
       </c>
-      <c r="AP27" s="37">
+      <c r="AP27" s="35">
         <v>25</v>
       </c>
-      <c r="AQ27" s="37">
+      <c r="AQ27" s="35">
         <v>19</v>
       </c>
-      <c r="AR27" s="37">
+      <c r="AR27" s="35">
         <v>21</v>
       </c>
-      <c r="AS27" s="37">
+      <c r="AS27" s="35">
         <v>21</v>
       </c>
-      <c r="AT27" s="37">
+      <c r="AT27" s="35">
         <v>20</v>
       </c>
-      <c r="AU27" s="37">
+      <c r="AU27" s="35">
         <v>16</v>
       </c>
-      <c r="AV27" s="37">
+      <c r="AV27" s="35">
         <v>22</v>
       </c>
-      <c r="AW27" s="37">
+      <c r="AW27" s="35">
         <v>22</v>
       </c>
-      <c r="AX27" s="13">
+      <c r="AX27" s="49">
         <v>13</v>
       </c>
-      <c r="AY27" s="13">
+      <c r="AY27" s="49">
         <v>16</v>
       </c>
-      <c r="AZ27" s="13">
+      <c r="AZ27" s="49">
         <v>22</v>
       </c>
-      <c r="BA27" s="6">
+      <c r="BA27" s="26">
         <v>18</v>
       </c>
-      <c r="BB27" s="6">
+      <c r="BB27" s="26">
         <v>12</v>
       </c>
-      <c r="BC27" s="13">
+      <c r="BC27" s="49">
         <v>12</v>
       </c>
-      <c r="BD27" s="13">
+      <c r="BD27" s="49">
         <v>24</v>
       </c>
-      <c r="BE27" s="13">
+      <c r="BE27" s="49">
         <v>17</v>
       </c>
-      <c r="BF27" s="13">
+      <c r="BF27" s="49">
         <v>16</v>
       </c>
-      <c r="BG27" s="13">
+      <c r="BG27" s="49">
         <v>11</v>
       </c>
-      <c r="BH27" s="13">
+      <c r="BH27" s="49">
         <v>11</v>
       </c>
-      <c r="BI27" s="13">
+      <c r="BI27" s="49">
         <v>17</v>
       </c>
-      <c r="BJ27" s="13">
+      <c r="BJ27" s="49">
         <v>25</v>
       </c>
-      <c r="BK27" s="13">
+      <c r="BK27" s="49">
         <v>20</v>
       </c>
-      <c r="BL27" s="71">
+      <c r="BL27" s="26">
         <v>20</v>
       </c>
+      <c r="BM27" s="26">
+        <v>10</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A28" s="32" t="s">
+    <row r="28" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A28" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B28" s="13">
+      <c r="B28" s="49">
         <v>7</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="49">
         <v>8</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D28" s="49">
         <v>10</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="49">
         <v>15</v>
       </c>
-      <c r="F28" s="13">
+      <c r="F28" s="49">
         <v>12</v>
       </c>
-      <c r="G28" s="13">
+      <c r="G28" s="49">
         <v>12</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="49">
         <v>13</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="49">
         <v>9</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="49">
         <v>13</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="49">
         <v>9</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="49">
         <v>5</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="49">
         <v>15</v>
       </c>
-      <c r="N28" s="38">
+      <c r="N28" s="35">
         <v>11</v>
       </c>
-      <c r="O28" s="45">
+      <c r="O28" s="42">
         <v>5</v>
       </c>
-      <c r="P28" s="38">
+      <c r="P28" s="35">
         <v>8</v>
       </c>
-      <c r="Q28" s="38">
+      <c r="Q28" s="35">
         <v>3</v>
       </c>
-      <c r="R28" s="38">
+      <c r="R28" s="35">
         <v>9</v>
       </c>
-      <c r="S28" s="38">
+      <c r="S28" s="35">
         <v>9</v>
       </c>
-      <c r="T28" s="38">
+      <c r="T28" s="35">
         <v>12</v>
       </c>
-      <c r="U28" s="38">
+      <c r="U28" s="35">
         <v>12</v>
       </c>
-      <c r="V28" s="38">
+      <c r="V28" s="35">
         <v>12</v>
       </c>
-      <c r="W28" s="38">
+      <c r="W28" s="35">
         <v>8</v>
       </c>
-      <c r="X28" s="38">
+      <c r="X28" s="35">
         <v>13</v>
       </c>
-      <c r="Y28" s="38">
+      <c r="Y28" s="35">
         <v>12</v>
       </c>
-      <c r="Z28" s="38">
+      <c r="Z28" s="35">
         <v>12</v>
       </c>
-      <c r="AA28" s="38">
+      <c r="AA28" s="35">
         <v>10</v>
       </c>
-      <c r="AB28" s="38">
+      <c r="AB28" s="35">
         <v>10</v>
       </c>
-      <c r="AC28" s="47">
+      <c r="AC28" s="60">
         <v>8</v>
       </c>
-      <c r="AD28" s="46">
+      <c r="AD28" s="42">
         <v>11</v>
       </c>
-      <c r="AE28" s="38">
+      <c r="AE28" s="35">
         <v>11</v>
       </c>
-      <c r="AF28" s="37">
+      <c r="AF28" s="35">
         <v>8</v>
       </c>
-      <c r="AG28" s="37">
+      <c r="AG28" s="35">
         <v>10</v>
       </c>
-      <c r="AH28" s="37">
+      <c r="AH28" s="35">
         <v>11</v>
       </c>
-      <c r="AI28" s="37">
+      <c r="AI28" s="35">
         <v>14</v>
       </c>
-      <c r="AJ28" s="37">
+      <c r="AJ28" s="35">
         <v>8</v>
       </c>
-      <c r="AK28" s="37">
+      <c r="AK28" s="35">
         <v>15</v>
       </c>
-      <c r="AL28" s="37">
+      <c r="AL28" s="35">
         <v>9</v>
       </c>
-      <c r="AM28" s="37">
+      <c r="AM28" s="35">
         <v>7</v>
       </c>
-      <c r="AN28" s="37">
+      <c r="AN28" s="35">
         <v>14</v>
       </c>
-      <c r="AO28" s="37">
+      <c r="AO28" s="35">
         <v>8</v>
       </c>
-      <c r="AP28" s="37">
+      <c r="AP28" s="35">
         <v>8</v>
       </c>
-      <c r="AQ28" s="37">
+      <c r="AQ28" s="35">
         <v>5</v>
       </c>
-      <c r="AR28" s="37">
+      <c r="AR28" s="35">
         <v>6</v>
       </c>
-      <c r="AS28" s="37">
+      <c r="AS28" s="35">
         <v>9</v>
       </c>
-      <c r="AT28" s="37">
+      <c r="AT28" s="35">
         <v>7</v>
       </c>
-      <c r="AU28" s="37">
+      <c r="AU28" s="35">
         <v>8</v>
       </c>
-      <c r="AV28" s="37">
+      <c r="AV28" s="35">
         <v>6</v>
       </c>
-      <c r="AW28" s="37">
+      <c r="AW28" s="35">
         <v>11</v>
       </c>
-      <c r="AX28" s="13">
+      <c r="AX28" s="49">
         <v>3</v>
       </c>
-      <c r="AY28" s="13">
+      <c r="AY28" s="49">
         <v>11</v>
       </c>
-      <c r="AZ28" s="13">
+      <c r="AZ28" s="49">
         <v>6</v>
       </c>
-      <c r="BA28" s="6">
+      <c r="BA28" s="26">
         <v>5</v>
       </c>
-      <c r="BB28" s="6">
+      <c r="BB28" s="26">
         <v>10</v>
       </c>
-      <c r="BC28" s="13">
+      <c r="BC28" s="49">
         <v>13</v>
       </c>
-      <c r="BD28" s="13">
+      <c r="BD28" s="49">
         <v>9</v>
       </c>
-      <c r="BE28" s="13">
+      <c r="BE28" s="49">
         <v>9</v>
       </c>
-      <c r="BF28" s="13">
+      <c r="BF28" s="49">
         <v>9</v>
       </c>
-      <c r="BG28" s="13">
+      <c r="BG28" s="49">
         <v>8</v>
       </c>
-      <c r="BH28" s="13">
+      <c r="BH28" s="49">
         <v>7</v>
       </c>
-      <c r="BI28" s="13">
+      <c r="BI28" s="49">
         <v>5</v>
       </c>
-      <c r="BJ28" s="13">
+      <c r="BJ28" s="49">
         <v>4</v>
       </c>
-      <c r="BK28" s="13">
+      <c r="BK28" s="49">
         <v>8</v>
       </c>
-      <c r="BL28" s="71">
+      <c r="BL28" s="26">
         <v>7</v>
       </c>
+      <c r="BM28" s="26">
+        <v>1</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A29" s="32" t="s">
+    <row r="29" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A29" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B29" s="49">
         <v>10</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C29" s="49">
         <v>13</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D29" s="49">
         <v>11</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E29" s="49">
         <v>13</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F29" s="49">
         <v>13</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G29" s="49">
         <v>17</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H29" s="49">
         <v>17</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I29" s="49">
         <v>12</v>
       </c>
-      <c r="J29" s="13">
+      <c r="J29" s="49">
         <v>20</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K29" s="49">
         <v>14</v>
       </c>
-      <c r="L29" s="13">
+      <c r="L29" s="49">
         <v>12</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="49">
         <v>13</v>
       </c>
-      <c r="N29" s="38">
+      <c r="N29" s="35">
         <v>9</v>
       </c>
-      <c r="O29" s="45">
+      <c r="O29" s="42">
         <v>8</v>
       </c>
-      <c r="P29" s="38">
+      <c r="P29" s="35">
         <v>10</v>
       </c>
-      <c r="Q29" s="38">
+      <c r="Q29" s="35">
         <v>12</v>
       </c>
-      <c r="R29" s="38">
+      <c r="R29" s="35">
         <v>14</v>
       </c>
-      <c r="S29" s="38">
+      <c r="S29" s="35">
         <v>5</v>
       </c>
-      <c r="T29" s="38">
+      <c r="T29" s="35">
         <v>18</v>
       </c>
-      <c r="U29" s="38">
+      <c r="U29" s="35">
         <v>14</v>
       </c>
-      <c r="V29" s="38">
+      <c r="V29" s="35">
         <v>8</v>
       </c>
-      <c r="W29" s="38">
+      <c r="W29" s="35">
         <v>11</v>
       </c>
-      <c r="X29" s="38">
+      <c r="X29" s="35">
         <v>11</v>
       </c>
-      <c r="Y29" s="38">
+      <c r="Y29" s="35">
         <v>11</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="35">
         <v>13</v>
       </c>
-      <c r="AA29" s="38">
+      <c r="AA29" s="35">
         <v>14</v>
       </c>
-      <c r="AB29" s="38">
+      <c r="AB29" s="35">
         <v>13</v>
       </c>
-      <c r="AC29" s="47">
+      <c r="AC29" s="60">
         <v>10</v>
       </c>
-      <c r="AD29" s="46">
+      <c r="AD29" s="42">
         <v>12</v>
       </c>
-      <c r="AE29" s="38">
+      <c r="AE29" s="35">
         <v>9</v>
       </c>
-      <c r="AF29" s="37">
+      <c r="AF29" s="35">
         <v>11</v>
       </c>
-      <c r="AG29" s="37">
+      <c r="AG29" s="35">
         <v>13</v>
       </c>
-      <c r="AH29" s="37">
+      <c r="AH29" s="35">
         <v>11</v>
       </c>
-      <c r="AI29" s="37">
+      <c r="AI29" s="35">
         <v>12</v>
       </c>
-      <c r="AJ29" s="37">
+      <c r="AJ29" s="35">
         <v>17</v>
       </c>
-      <c r="AK29" s="37">
+      <c r="AK29" s="35">
         <v>15</v>
       </c>
-      <c r="AL29" s="37">
+      <c r="AL29" s="35">
         <v>10</v>
       </c>
-      <c r="AM29" s="37">
+      <c r="AM29" s="35">
         <v>21</v>
       </c>
-      <c r="AN29" s="37">
+      <c r="AN29" s="35">
         <v>13</v>
       </c>
-      <c r="AO29" s="37">
+      <c r="AO29" s="35">
         <v>16</v>
       </c>
-      <c r="AP29" s="37">
+      <c r="AP29" s="35">
         <v>13</v>
       </c>
-      <c r="AQ29" s="37">
+      <c r="AQ29" s="35">
         <v>12</v>
       </c>
-      <c r="AR29" s="37">
+      <c r="AR29" s="35">
         <v>11</v>
       </c>
-      <c r="AS29" s="37">
+      <c r="AS29" s="35">
         <v>10</v>
       </c>
-      <c r="AT29" s="37">
+      <c r="AT29" s="35">
         <v>16</v>
       </c>
-      <c r="AU29" s="37">
+      <c r="AU29" s="35">
         <v>12</v>
       </c>
-      <c r="AV29" s="37">
+      <c r="AV29" s="35">
         <v>11</v>
       </c>
-      <c r="AW29" s="37">
+      <c r="AW29" s="35">
         <v>8</v>
       </c>
-      <c r="AX29" s="13">
+      <c r="AX29" s="49">
         <v>7</v>
       </c>
-      <c r="AY29" s="13">
+      <c r="AY29" s="49">
         <v>15</v>
       </c>
-      <c r="AZ29" s="13">
+      <c r="AZ29" s="49">
         <v>7</v>
       </c>
-      <c r="BA29" s="6">
+      <c r="BA29" s="26">
         <v>9</v>
       </c>
-      <c r="BB29" s="6">
+      <c r="BB29" s="26">
         <v>14</v>
       </c>
-      <c r="BC29" s="13">
+      <c r="BC29" s="49">
         <v>13</v>
       </c>
-      <c r="BD29" s="13">
+      <c r="BD29" s="49">
         <v>15</v>
       </c>
-      <c r="BE29" s="13">
+      <c r="BE29" s="49">
         <v>12</v>
       </c>
-      <c r="BF29" s="13">
+      <c r="BF29" s="49">
         <v>9</v>
       </c>
-      <c r="BG29" s="13">
+      <c r="BG29" s="49">
         <v>13</v>
       </c>
-      <c r="BH29" s="13">
+      <c r="BH29" s="49">
         <v>17</v>
       </c>
-      <c r="BI29" s="13">
+      <c r="BI29" s="49">
         <v>13</v>
       </c>
-      <c r="BJ29" s="13">
+      <c r="BJ29" s="49">
         <v>6</v>
       </c>
-      <c r="BK29" s="13">
+      <c r="BK29" s="49">
         <v>7</v>
       </c>
-      <c r="BL29" s="71">
+      <c r="BL29" s="26">
         <v>7</v>
       </c>
+      <c r="BM29" s="26">
+        <v>11</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A30" s="32" t="s">
+    <row r="30" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A30" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="49">
         <v>20</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="49">
         <v>29</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="49">
         <v>27</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="49">
         <v>29</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="49">
         <v>19</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="49">
         <v>31</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="49">
         <v>20</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="49">
         <v>29</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J30" s="49">
         <v>27</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="49">
         <v>24</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L30" s="49">
         <v>28</v>
       </c>
-      <c r="M30" s="13">
+      <c r="M30" s="49">
         <v>19</v>
       </c>
-      <c r="N30" s="38">
+      <c r="N30" s="35">
         <v>16</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="42">
         <v>22</v>
       </c>
-      <c r="P30" s="38">
+      <c r="P30" s="35">
         <v>19</v>
       </c>
-      <c r="Q30" s="38">
+      <c r="Q30" s="35">
         <v>14</v>
       </c>
-      <c r="R30" s="38">
+      <c r="R30" s="35">
         <v>13</v>
       </c>
-      <c r="S30" s="38">
+      <c r="S30" s="35">
         <v>25</v>
       </c>
-      <c r="T30" s="38">
+      <c r="T30" s="35">
         <v>28</v>
       </c>
-      <c r="U30" s="38">
+      <c r="U30" s="35">
         <v>14</v>
       </c>
-      <c r="V30" s="38">
+      <c r="V30" s="35">
         <v>10</v>
       </c>
-      <c r="W30" s="38">
+      <c r="W30" s="35">
         <v>26</v>
       </c>
-      <c r="X30" s="38">
+      <c r="X30" s="35">
         <v>31</v>
       </c>
-      <c r="Y30" s="38">
+      <c r="Y30" s="35">
         <v>24</v>
       </c>
-      <c r="Z30" s="38">
+      <c r="Z30" s="35">
         <v>22</v>
       </c>
-      <c r="AA30" s="38">
+      <c r="AA30" s="35">
         <v>24</v>
       </c>
-      <c r="AB30" s="38">
+      <c r="AB30" s="35">
         <v>29</v>
       </c>
-      <c r="AC30" s="47">
+      <c r="AC30" s="60">
         <v>15</v>
       </c>
-      <c r="AD30" s="46">
+      <c r="AD30" s="42">
         <v>24</v>
       </c>
-      <c r="AE30" s="38">
+      <c r="AE30" s="35">
         <v>19</v>
       </c>
-      <c r="AF30" s="37">
+      <c r="AF30" s="35">
         <v>21</v>
       </c>
-      <c r="AG30" s="37">
+      <c r="AG30" s="35">
         <v>22</v>
       </c>
-      <c r="AH30" s="37">
+      <c r="AH30" s="35">
         <v>19</v>
       </c>
-      <c r="AI30" s="37">
+      <c r="AI30" s="35">
         <v>31</v>
       </c>
-      <c r="AJ30" s="37">
+      <c r="AJ30" s="35">
         <v>22</v>
       </c>
-      <c r="AK30" s="37">
+      <c r="AK30" s="35">
         <v>22</v>
       </c>
-      <c r="AL30" s="37">
+      <c r="AL30" s="35">
         <v>20</v>
       </c>
-      <c r="AM30" s="37">
+      <c r="AM30" s="35">
         <v>23</v>
       </c>
-      <c r="AN30" s="37">
+      <c r="AN30" s="35">
         <v>22</v>
       </c>
-      <c r="AO30" s="37">
+      <c r="AO30" s="35">
         <v>18</v>
       </c>
-      <c r="AP30" s="37">
+      <c r="AP30" s="35">
         <v>23</v>
       </c>
-      <c r="AQ30" s="37">
+      <c r="AQ30" s="35">
         <v>22</v>
       </c>
-      <c r="AR30" s="37">
+      <c r="AR30" s="35">
         <v>19</v>
       </c>
-      <c r="AS30" s="37">
+      <c r="AS30" s="35">
         <v>17</v>
       </c>
-      <c r="AT30" s="37">
+      <c r="AT30" s="35">
         <v>13</v>
       </c>
-      <c r="AU30" s="37">
+      <c r="AU30" s="35">
         <v>13</v>
       </c>
-      <c r="AV30" s="37">
+      <c r="AV30" s="35">
         <v>23</v>
       </c>
-      <c r="AW30" s="37">
+      <c r="AW30" s="35">
         <v>15</v>
       </c>
-      <c r="AX30" s="13">
+      <c r="AX30" s="49">
         <v>14</v>
       </c>
-      <c r="AY30" s="13">
+      <c r="AY30" s="49">
         <v>16</v>
       </c>
-      <c r="AZ30" s="13">
+      <c r="AZ30" s="49">
         <v>20</v>
       </c>
-      <c r="BA30" s="6">
+      <c r="BA30" s="26">
         <v>21</v>
       </c>
-      <c r="BB30" s="6">
+      <c r="BB30" s="26">
         <v>14</v>
       </c>
-      <c r="BC30" s="13">
+      <c r="BC30" s="49">
         <v>17</v>
       </c>
-      <c r="BD30" s="13">
+      <c r="BD30" s="49">
         <v>13</v>
       </c>
-      <c r="BE30" s="13">
+      <c r="BE30" s="49">
         <v>23</v>
       </c>
-      <c r="BF30" s="13">
+      <c r="BF30" s="49">
         <v>20</v>
       </c>
-      <c r="BG30" s="13">
+      <c r="BG30" s="49">
         <v>18</v>
       </c>
-      <c r="BH30" s="13">
+      <c r="BH30" s="49">
         <v>17</v>
       </c>
-      <c r="BI30" s="13">
+      <c r="BI30" s="49">
         <v>23</v>
       </c>
-      <c r="BJ30" s="13">
+      <c r="BJ30" s="49">
         <v>20</v>
       </c>
-      <c r="BK30" s="13">
+      <c r="BK30" s="49">
         <v>20</v>
       </c>
-      <c r="BL30" s="71">
+      <c r="BL30" s="26">
         <v>25</v>
       </c>
+      <c r="BM30" s="26">
+        <v>16</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A31" s="32" t="s">
+    <row r="31" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A31" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="B31" s="13">
+      <c r="B31" s="49">
         <v>63</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="49">
         <v>49</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D31" s="49">
         <v>77</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="49">
         <v>61</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="49">
         <v>69</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="49">
         <v>73</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="49">
         <v>80</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="49">
         <v>68</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J31" s="49">
         <v>89</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="49">
         <v>63</v>
       </c>
-      <c r="L31" s="13">
+      <c r="L31" s="49">
         <v>68</v>
       </c>
-      <c r="M31" s="13">
+      <c r="M31" s="49">
         <v>80</v>
       </c>
-      <c r="N31" s="38">
+      <c r="N31" s="35">
         <v>52</v>
       </c>
-      <c r="O31" s="45">
+      <c r="O31" s="42">
         <v>50</v>
       </c>
-      <c r="P31" s="38">
+      <c r="P31" s="35">
         <v>57</v>
       </c>
-      <c r="Q31" s="38">
+      <c r="Q31" s="35">
         <v>72</v>
       </c>
-      <c r="R31" s="38">
+      <c r="R31" s="35">
         <v>60</v>
       </c>
-      <c r="S31" s="38">
+      <c r="S31" s="35">
         <v>84</v>
       </c>
-      <c r="T31" s="38">
+      <c r="T31" s="35">
         <v>63</v>
       </c>
-      <c r="U31" s="38">
+      <c r="U31" s="35">
         <v>71</v>
       </c>
-      <c r="V31" s="38">
+      <c r="V31" s="35">
         <v>58</v>
       </c>
-      <c r="W31" s="38">
+      <c r="W31" s="35">
         <v>66</v>
       </c>
-      <c r="X31" s="38">
+      <c r="X31" s="35">
         <v>61</v>
       </c>
-      <c r="Y31" s="38">
+      <c r="Y31" s="35">
         <v>59</v>
       </c>
-      <c r="Z31" s="38">
+      <c r="Z31" s="35">
         <v>67</v>
       </c>
-      <c r="AA31" s="38">
+      <c r="AA31" s="35">
         <v>52</v>
       </c>
-      <c r="AB31" s="38">
+      <c r="AB31" s="35">
         <v>75</v>
       </c>
-      <c r="AC31" s="47">
+      <c r="AC31" s="60">
         <v>61</v>
       </c>
-      <c r="AD31" s="46">
+      <c r="AD31" s="42">
         <v>58</v>
       </c>
-      <c r="AE31" s="38">
+      <c r="AE31" s="35">
         <v>64</v>
       </c>
-      <c r="AF31" s="37">
+      <c r="AF31" s="35">
         <v>61</v>
       </c>
-      <c r="AG31" s="37">
+      <c r="AG31" s="35">
         <v>68</v>
       </c>
-      <c r="AH31" s="37">
+      <c r="AH31" s="35">
         <v>74</v>
       </c>
-      <c r="AI31" s="37">
+      <c r="AI31" s="35">
         <v>65</v>
       </c>
-      <c r="AJ31" s="37">
+      <c r="AJ31" s="35">
         <v>71</v>
       </c>
-      <c r="AK31" s="37">
+      <c r="AK31" s="35">
         <v>57</v>
       </c>
-      <c r="AL31" s="37">
+      <c r="AL31" s="35">
         <v>59</v>
       </c>
-      <c r="AM31" s="37">
+      <c r="AM31" s="35">
         <v>65</v>
       </c>
-      <c r="AN31" s="37">
+      <c r="AN31" s="35">
         <v>60</v>
       </c>
-      <c r="AO31" s="37">
+      <c r="AO31" s="35">
         <v>64</v>
       </c>
-      <c r="AP31" s="37">
+      <c r="AP31" s="35">
         <v>65</v>
       </c>
-      <c r="AQ31" s="37">
+      <c r="AQ31" s="35">
         <v>58</v>
       </c>
-      <c r="AR31" s="37">
+      <c r="AR31" s="35">
         <v>67</v>
       </c>
-      <c r="AS31" s="37">
+      <c r="AS31" s="35">
         <v>48</v>
       </c>
-      <c r="AT31" s="37">
+      <c r="AT31" s="35">
         <v>63</v>
       </c>
-      <c r="AU31" s="37">
+      <c r="AU31" s="35">
         <v>53</v>
       </c>
-      <c r="AV31" s="37">
+      <c r="AV31" s="35">
         <v>57</v>
       </c>
-      <c r="AW31" s="37">
+      <c r="AW31" s="35">
         <v>54</v>
       </c>
-      <c r="AX31" s="13">
+      <c r="AX31" s="49">
         <v>46</v>
       </c>
-      <c r="AY31" s="13">
+      <c r="AY31" s="49">
         <v>39</v>
       </c>
-      <c r="AZ31" s="13">
+      <c r="AZ31" s="49">
         <v>45</v>
       </c>
-      <c r="BA31" s="6">
+      <c r="BA31" s="26">
         <v>41</v>
       </c>
-      <c r="BB31" s="6">
+      <c r="BB31" s="26">
         <v>41</v>
       </c>
-      <c r="BC31" s="13">
+      <c r="BC31" s="49">
         <v>52</v>
       </c>
-      <c r="BD31" s="13">
+      <c r="BD31" s="49">
         <v>51</v>
       </c>
-      <c r="BE31" s="13">
+      <c r="BE31" s="49">
         <v>41</v>
       </c>
-      <c r="BF31" s="13">
+      <c r="BF31" s="49">
         <v>51</v>
       </c>
-      <c r="BG31" s="13">
+      <c r="BG31" s="49">
         <v>50</v>
       </c>
-      <c r="BH31" s="13">
+      <c r="BH31" s="49">
         <v>45</v>
       </c>
-      <c r="BI31" s="13">
+      <c r="BI31" s="49">
         <v>45</v>
       </c>
-      <c r="BJ31" s="13">
+      <c r="BJ31" s="49">
         <v>45</v>
       </c>
-      <c r="BK31" s="13">
+      <c r="BK31" s="49">
         <v>40</v>
       </c>
-      <c r="BL31" s="71">
+      <c r="BL31" s="26">
         <v>35</v>
       </c>
+      <c r="BM31" s="26">
+        <v>44</v>
+      </c>
     </row>
-    <row r="32" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A32" s="32" t="s">
+    <row r="32" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A32" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B32" s="49">
         <v>21</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="49">
         <v>13</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D32" s="49">
         <v>11</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E32" s="49">
         <v>13</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="49">
         <v>21</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="49">
         <v>19</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="49">
         <v>15</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="49">
         <v>16</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="49">
         <v>23</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="49">
         <v>11</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="49">
         <v>13</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="49">
         <v>21</v>
       </c>
-      <c r="N32" s="38">
+      <c r="N32" s="35">
         <v>15</v>
       </c>
-      <c r="O32" s="45">
+      <c r="O32" s="42">
         <v>17</v>
       </c>
-      <c r="P32" s="38">
+      <c r="P32" s="35">
         <v>22</v>
       </c>
-      <c r="Q32" s="38">
+      <c r="Q32" s="35">
         <v>11</v>
       </c>
-      <c r="R32" s="38">
+      <c r="R32" s="35">
         <v>14</v>
       </c>
-      <c r="S32" s="38">
+      <c r="S32" s="35">
         <v>19</v>
       </c>
-      <c r="T32" s="38">
+      <c r="T32" s="35">
         <v>14</v>
       </c>
-      <c r="U32" s="38">
+      <c r="U32" s="35">
         <v>23</v>
       </c>
-      <c r="V32" s="38">
+      <c r="V32" s="35">
         <v>11</v>
       </c>
-      <c r="W32" s="38">
+      <c r="W32" s="35">
         <v>15</v>
       </c>
-      <c r="X32" s="38">
+      <c r="X32" s="35">
         <v>16</v>
       </c>
-      <c r="Y32" s="38">
+      <c r="Y32" s="35">
         <v>21</v>
       </c>
-      <c r="Z32" s="38">
+      <c r="Z32" s="35">
         <v>17</v>
       </c>
-      <c r="AA32" s="38">
+      <c r="AA32" s="35">
         <v>16</v>
       </c>
-      <c r="AB32" s="38">
+      <c r="AB32" s="35">
         <v>12</v>
       </c>
-      <c r="AC32" s="47">
+      <c r="AC32" s="60">
         <v>13</v>
       </c>
-      <c r="AD32" s="46">
+      <c r="AD32" s="42">
         <v>20</v>
       </c>
-      <c r="AE32" s="38">
+      <c r="AE32" s="35">
         <v>11</v>
       </c>
-      <c r="AF32" s="37">
+      <c r="AF32" s="35">
         <v>13</v>
       </c>
-      <c r="AG32" s="37">
+      <c r="AG32" s="35">
         <v>11</v>
       </c>
-      <c r="AH32" s="37">
+      <c r="AH32" s="35">
         <v>16</v>
       </c>
-      <c r="AI32" s="37">
+      <c r="AI32" s="35">
         <v>15</v>
       </c>
-      <c r="AJ32" s="37">
+      <c r="AJ32" s="35">
         <v>12</v>
       </c>
-      <c r="AK32" s="37">
+      <c r="AK32" s="35">
         <v>24</v>
       </c>
-      <c r="AL32" s="37">
+      <c r="AL32" s="35">
         <v>20</v>
       </c>
-      <c r="AM32" s="37">
+      <c r="AM32" s="35">
         <v>14</v>
       </c>
-      <c r="AN32" s="37">
+      <c r="AN32" s="35">
         <v>16</v>
       </c>
-      <c r="AO32" s="37">
+      <c r="AO32" s="35">
         <v>11</v>
       </c>
-      <c r="AP32" s="37">
+      <c r="AP32" s="35">
         <v>11</v>
       </c>
-      <c r="AQ32" s="37">
+      <c r="AQ32" s="35">
         <v>13</v>
       </c>
-      <c r="AR32" s="37">
+      <c r="AR32" s="35">
         <v>10</v>
       </c>
-      <c r="AS32" s="37">
+      <c r="AS32" s="35">
         <v>12</v>
       </c>
-      <c r="AT32" s="37">
+      <c r="AT32" s="35">
         <v>15</v>
       </c>
-      <c r="AU32" s="37">
+      <c r="AU32" s="35">
         <v>17</v>
       </c>
-      <c r="AV32" s="37">
+      <c r="AV32" s="35">
         <v>15</v>
       </c>
-      <c r="AW32" s="37">
+      <c r="AW32" s="35">
         <v>16</v>
       </c>
-      <c r="AX32" s="13">
+      <c r="AX32" s="49">
         <v>11</v>
       </c>
-      <c r="AY32" s="13">
+      <c r="AY32" s="49">
         <v>14</v>
       </c>
-      <c r="AZ32" s="13">
+      <c r="AZ32" s="49">
         <v>8</v>
       </c>
-      <c r="BA32" s="6">
+      <c r="BA32" s="26">
         <v>14</v>
       </c>
-      <c r="BB32" s="6">
+      <c r="BB32" s="26">
         <v>14</v>
       </c>
-      <c r="BC32" s="13">
+      <c r="BC32" s="49">
         <v>15</v>
       </c>
-      <c r="BD32" s="13">
+      <c r="BD32" s="49">
         <v>15</v>
       </c>
-      <c r="BE32" s="13">
+      <c r="BE32" s="49">
         <v>13</v>
       </c>
-      <c r="BF32" s="13">
+      <c r="BF32" s="49">
         <v>15</v>
       </c>
-      <c r="BG32" s="13">
+      <c r="BG32" s="49">
         <v>14</v>
       </c>
-      <c r="BH32" s="13">
+      <c r="BH32" s="49">
         <v>16</v>
       </c>
-      <c r="BI32" s="13">
+      <c r="BI32" s="49">
         <v>16</v>
       </c>
-      <c r="BJ32" s="13">
+      <c r="BJ32" s="49">
         <v>10</v>
       </c>
-      <c r="BK32" s="13">
+      <c r="BK32" s="49">
         <v>11</v>
       </c>
-      <c r="BL32" s="71">
+      <c r="BL32" s="26">
         <v>5</v>
       </c>
+      <c r="BM32" s="26">
+        <v>11</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A33" s="32" t="s">
+    <row r="33" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A33" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B33" s="49">
         <v>52</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="49">
         <v>31</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="49">
         <v>44</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="49">
         <v>40</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="49">
         <v>38</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="49">
         <v>50</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="49">
         <v>46</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="49">
         <v>58</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="49">
         <v>49</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="49">
         <v>55</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="49">
         <v>49</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="49">
         <v>46</v>
       </c>
-      <c r="N33" s="38">
+      <c r="N33" s="35">
         <v>38</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="42">
         <v>31</v>
       </c>
-      <c r="P33" s="38">
+      <c r="P33" s="35">
         <v>48</v>
       </c>
-      <c r="Q33" s="38">
+      <c r="Q33" s="35">
         <v>38</v>
       </c>
-      <c r="R33" s="38">
+      <c r="R33" s="35">
         <v>43</v>
       </c>
-      <c r="S33" s="38">
+      <c r="S33" s="35">
         <v>27</v>
       </c>
-      <c r="T33" s="38">
+      <c r="T33" s="35">
         <v>49</v>
       </c>
-      <c r="U33" s="38">
+      <c r="U33" s="35">
         <v>42</v>
       </c>
-      <c r="V33" s="38">
+      <c r="V33" s="35">
         <v>41</v>
       </c>
-      <c r="W33" s="38">
+      <c r="W33" s="35">
         <v>39</v>
       </c>
-      <c r="X33" s="38">
+      <c r="X33" s="35">
         <v>44</v>
       </c>
-      <c r="Y33" s="38">
+      <c r="Y33" s="35">
         <v>29</v>
       </c>
-      <c r="Z33" s="38">
+      <c r="Z33" s="35">
         <v>34</v>
       </c>
-      <c r="AA33" s="38">
+      <c r="AA33" s="35">
         <v>30</v>
       </c>
-      <c r="AB33" s="38">
+      <c r="AB33" s="35">
         <v>35</v>
       </c>
-      <c r="AC33" s="47">
+      <c r="AC33" s="60">
         <v>41</v>
       </c>
-      <c r="AD33" s="46">
+      <c r="AD33" s="42">
         <v>37</v>
       </c>
-      <c r="AE33" s="38">
+      <c r="AE33" s="35">
         <v>26</v>
       </c>
-      <c r="AF33" s="37">
+      <c r="AF33" s="35">
         <v>44</v>
       </c>
-      <c r="AG33" s="37">
+      <c r="AG33" s="35">
         <v>38</v>
       </c>
-      <c r="AH33" s="37">
+      <c r="AH33" s="35">
         <v>48</v>
       </c>
-      <c r="AI33" s="37">
+      <c r="AI33" s="35">
         <v>27</v>
       </c>
-      <c r="AJ33" s="37">
+      <c r="AJ33" s="35">
         <v>40</v>
       </c>
-      <c r="AK33" s="37">
+      <c r="AK33" s="35">
         <v>35</v>
       </c>
-      <c r="AL33" s="37">
+      <c r="AL33" s="35">
         <v>26</v>
       </c>
-      <c r="AM33" s="37">
+      <c r="AM33" s="35">
         <v>31</v>
       </c>
-      <c r="AN33" s="37">
+      <c r="AN33" s="35">
         <v>29</v>
       </c>
-      <c r="AO33" s="37">
+      <c r="AO33" s="35">
         <v>42</v>
       </c>
-      <c r="AP33" s="37">
+      <c r="AP33" s="35">
         <v>40</v>
       </c>
-      <c r="AQ33" s="37">
+      <c r="AQ33" s="35">
         <v>34</v>
       </c>
-      <c r="AR33" s="37">
+      <c r="AR33" s="35">
         <v>28</v>
       </c>
-      <c r="AS33" s="37">
+      <c r="AS33" s="35">
         <v>22</v>
       </c>
-      <c r="AT33" s="37">
+      <c r="AT33" s="35">
         <v>22</v>
       </c>
-      <c r="AU33" s="37">
+      <c r="AU33" s="35">
         <v>31</v>
       </c>
-      <c r="AV33" s="37">
+      <c r="AV33" s="35">
         <v>34</v>
       </c>
-      <c r="AW33" s="37">
+      <c r="AW33" s="35">
         <v>30</v>
       </c>
-      <c r="AX33" s="13">
+      <c r="AX33" s="49">
         <v>21</v>
       </c>
-      <c r="AY33" s="13">
+      <c r="AY33" s="49">
         <v>30</v>
       </c>
-      <c r="AZ33" s="13">
+      <c r="AZ33" s="49">
         <v>30</v>
       </c>
-      <c r="BA33" s="6">
+      <c r="BA33" s="26">
         <v>25</v>
       </c>
-      <c r="BB33" s="6">
+      <c r="BB33" s="26">
         <v>23</v>
       </c>
-      <c r="BC33" s="13">
+      <c r="BC33" s="49">
         <v>33</v>
       </c>
-      <c r="BD33" s="13">
+      <c r="BD33" s="49">
         <v>25</v>
       </c>
-      <c r="BE33" s="13">
+      <c r="BE33" s="49">
         <v>17</v>
       </c>
-      <c r="BF33" s="13">
+      <c r="BF33" s="49">
         <v>37</v>
       </c>
-      <c r="BG33" s="13">
+      <c r="BG33" s="49">
         <v>24</v>
       </c>
-      <c r="BH33" s="13">
+      <c r="BH33" s="49">
         <v>11</v>
       </c>
-      <c r="BI33" s="13">
+      <c r="BI33" s="49">
         <v>25</v>
       </c>
-      <c r="BJ33" s="13">
+      <c r="BJ33" s="49">
         <v>26</v>
       </c>
-      <c r="BK33" s="13">
+      <c r="BK33" s="49">
         <v>18</v>
       </c>
-      <c r="BL33" s="71">
+      <c r="BL33" s="26">
         <v>25</v>
       </c>
+      <c r="BM33" s="26">
+        <v>23</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A34" s="32" t="s">
+    <row r="34" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A34" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B34" s="49">
         <v>46</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="49">
         <v>37</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="49">
         <v>36</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="49">
         <v>54</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="49">
         <v>49</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="49">
         <v>41</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="49">
         <v>55</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="49">
         <v>55</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="49">
         <v>54</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="49">
         <v>50</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="49">
         <v>55</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="49">
         <v>55</v>
       </c>
-      <c r="N34" s="38">
+      <c r="N34" s="35">
         <v>27</v>
       </c>
-      <c r="O34" s="45">
+      <c r="O34" s="42">
         <v>37</v>
       </c>
-      <c r="P34" s="38">
+      <c r="P34" s="35">
         <v>31</v>
       </c>
-      <c r="Q34" s="38">
+      <c r="Q34" s="35">
         <v>28</v>
       </c>
-      <c r="R34" s="38">
+      <c r="R34" s="35">
         <v>33</v>
       </c>
-      <c r="S34" s="38">
+      <c r="S34" s="35">
         <v>53</v>
       </c>
-      <c r="T34" s="38">
+      <c r="T34" s="35">
         <v>48</v>
       </c>
-      <c r="U34" s="38">
+      <c r="U34" s="35">
         <v>36</v>
       </c>
-      <c r="V34" s="38">
+      <c r="V34" s="35">
         <v>34</v>
       </c>
-      <c r="W34" s="38">
+      <c r="W34" s="35">
         <v>39</v>
       </c>
-      <c r="X34" s="38">
+      <c r="X34" s="35">
         <v>55</v>
       </c>
-      <c r="Y34" s="38">
+      <c r="Y34" s="35">
         <v>43</v>
       </c>
-      <c r="Z34" s="38">
+      <c r="Z34" s="35">
         <v>47</v>
       </c>
-      <c r="AA34" s="38">
+      <c r="AA34" s="35">
         <v>28</v>
       </c>
-      <c r="AB34" s="38">
+      <c r="AB34" s="35">
         <v>40</v>
       </c>
-      <c r="AC34" s="47">
+      <c r="AC34" s="60">
         <v>37</v>
       </c>
-      <c r="AD34" s="46">
+      <c r="AD34" s="42">
         <v>46</v>
       </c>
-      <c r="AE34" s="38">
+      <c r="AE34" s="35">
         <v>40</v>
       </c>
-      <c r="AF34" s="37">
+      <c r="AF34" s="35">
         <v>38</v>
       </c>
-      <c r="AG34" s="37">
+      <c r="AG34" s="35">
         <v>49</v>
       </c>
-      <c r="AH34" s="37">
+      <c r="AH34" s="35">
         <v>34</v>
       </c>
-      <c r="AI34" s="37">
+      <c r="AI34" s="35">
         <v>43</v>
       </c>
-      <c r="AJ34" s="37">
+      <c r="AJ34" s="35">
         <v>30</v>
       </c>
-      <c r="AK34" s="37">
+      <c r="AK34" s="35">
         <v>40</v>
       </c>
-      <c r="AL34" s="37">
+      <c r="AL34" s="35">
         <v>42</v>
       </c>
-      <c r="AM34" s="37">
+      <c r="AM34" s="35">
         <v>38</v>
       </c>
-      <c r="AN34" s="37">
+      <c r="AN34" s="35">
         <v>30</v>
       </c>
-      <c r="AO34" s="37">
+      <c r="AO34" s="35">
         <v>42</v>
       </c>
-      <c r="AP34" s="37">
+      <c r="AP34" s="35">
         <v>36</v>
       </c>
-      <c r="AQ34" s="37">
+      <c r="AQ34" s="35">
         <v>37</v>
       </c>
-      <c r="AR34" s="37">
+      <c r="AR34" s="35">
         <v>49</v>
       </c>
-      <c r="AS34" s="37">
+      <c r="AS34" s="35">
         <v>44</v>
       </c>
-      <c r="AT34" s="37">
+      <c r="AT34" s="35">
         <v>28</v>
       </c>
-      <c r="AU34" s="37">
+      <c r="AU34" s="35">
         <v>28</v>
       </c>
-      <c r="AV34" s="37">
+      <c r="AV34" s="35">
         <v>42</v>
       </c>
-      <c r="AW34" s="37">
+      <c r="AW34" s="35">
         <v>27</v>
       </c>
-      <c r="AX34" s="13">
+      <c r="AX34" s="49">
         <v>25</v>
       </c>
-      <c r="AY34" s="13">
+      <c r="AY34" s="49">
         <v>31</v>
       </c>
-      <c r="AZ34" s="13">
+      <c r="AZ34" s="49">
         <v>31</v>
       </c>
-      <c r="BA34" s="6">
+      <c r="BA34" s="26">
         <v>32</v>
       </c>
-      <c r="BB34" s="6">
+      <c r="BB34" s="26">
         <v>35</v>
       </c>
-      <c r="BC34" s="13">
+      <c r="BC34" s="49">
         <v>57</v>
       </c>
-      <c r="BD34" s="13">
+      <c r="BD34" s="49">
         <v>43</v>
       </c>
-      <c r="BE34" s="13">
+      <c r="BE34" s="49">
         <v>42</v>
       </c>
-      <c r="BF34" s="13">
+      <c r="BF34" s="49">
         <v>30</v>
       </c>
-      <c r="BG34" s="13">
+      <c r="BG34" s="49">
         <v>27</v>
       </c>
-      <c r="BH34" s="13">
+      <c r="BH34" s="49">
         <v>20</v>
       </c>
-      <c r="BI34" s="13">
+      <c r="BI34" s="49">
         <v>43</v>
       </c>
-      <c r="BJ34" s="13">
+      <c r="BJ34" s="49">
         <v>39</v>
       </c>
-      <c r="BK34" s="13">
+      <c r="BK34" s="49">
         <v>25</v>
       </c>
-      <c r="BL34" s="71">
+      <c r="BL34" s="26">
         <v>24</v>
       </c>
+      <c r="BM34" s="26">
+        <v>23</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A35" s="32" t="s">
+    <row r="35" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A35" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B35" s="49">
         <v>49</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="49">
         <v>38</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="49">
         <v>54</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="49">
         <v>45</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="49">
         <v>58</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="49">
         <v>67</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="49">
         <v>61</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="49">
         <v>43</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="49">
         <v>53</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="49">
         <v>59</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="49">
         <v>46</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="49">
         <v>38</v>
       </c>
-      <c r="N35" s="38">
+      <c r="N35" s="35">
         <v>40</v>
       </c>
-      <c r="O35" s="45">
+      <c r="O35" s="42">
         <v>43</v>
       </c>
-      <c r="P35" s="38">
+      <c r="P35" s="35">
         <v>52</v>
       </c>
-      <c r="Q35" s="38">
+      <c r="Q35" s="35">
         <v>40</v>
       </c>
-      <c r="R35" s="38">
+      <c r="R35" s="35">
         <v>49</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="35">
         <v>41</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="35">
         <v>25</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="35">
         <v>45</v>
       </c>
-      <c r="V35" s="38">
+      <c r="V35" s="35">
         <v>36</v>
       </c>
-      <c r="W35" s="38">
+      <c r="W35" s="35">
         <v>49</v>
       </c>
-      <c r="X35" s="38">
+      <c r="X35" s="35">
         <v>44</v>
       </c>
-      <c r="Y35" s="38">
+      <c r="Y35" s="35">
         <v>65</v>
       </c>
-      <c r="Z35" s="38">
+      <c r="Z35" s="35">
         <v>51</v>
       </c>
-      <c r="AA35" s="38">
+      <c r="AA35" s="35">
         <v>34</v>
       </c>
-      <c r="AB35" s="38">
+      <c r="AB35" s="35">
         <v>32</v>
       </c>
-      <c r="AC35" s="47">
+      <c r="AC35" s="60">
         <v>46</v>
       </c>
-      <c r="AD35" s="46">
+      <c r="AD35" s="42">
         <v>52</v>
       </c>
-      <c r="AE35" s="38">
+      <c r="AE35" s="35">
         <v>47</v>
       </c>
-      <c r="AF35" s="37">
+      <c r="AF35" s="35">
         <v>35</v>
       </c>
-      <c r="AG35" s="37">
+      <c r="AG35" s="35">
         <v>54</v>
       </c>
-      <c r="AH35" s="37">
+      <c r="AH35" s="35">
         <v>50</v>
       </c>
-      <c r="AI35" s="37">
+      <c r="AI35" s="35">
         <v>42</v>
       </c>
-      <c r="AJ35" s="37">
+      <c r="AJ35" s="35">
         <v>37</v>
       </c>
-      <c r="AK35" s="37">
+      <c r="AK35" s="35">
         <v>31</v>
       </c>
-      <c r="AL35" s="37">
+      <c r="AL35" s="35">
         <v>43</v>
       </c>
-      <c r="AM35" s="37">
+      <c r="AM35" s="35">
         <v>35</v>
       </c>
-      <c r="AN35" s="37">
+      <c r="AN35" s="35">
         <v>51</v>
       </c>
-      <c r="AO35" s="37">
+      <c r="AO35" s="35">
         <v>35</v>
       </c>
-      <c r="AP35" s="37">
+      <c r="AP35" s="35">
         <v>43</v>
       </c>
-      <c r="AQ35" s="37">
+      <c r="AQ35" s="35">
         <v>45</v>
       </c>
-      <c r="AR35" s="37">
+      <c r="AR35" s="35">
         <v>36</v>
       </c>
-      <c r="AS35" s="37">
+      <c r="AS35" s="35">
         <v>39</v>
       </c>
-      <c r="AT35" s="37">
+      <c r="AT35" s="35">
         <v>41</v>
       </c>
-      <c r="AU35" s="37">
+      <c r="AU35" s="35">
         <v>42</v>
       </c>
-      <c r="AV35" s="37">
+      <c r="AV35" s="35">
         <v>32</v>
       </c>
-      <c r="AW35" s="37">
+      <c r="AW35" s="35">
         <v>48</v>
       </c>
-      <c r="AX35" s="13">
+      <c r="AX35" s="49">
         <v>37</v>
       </c>
-      <c r="AY35" s="13">
+      <c r="AY35" s="49">
         <v>28</v>
       </c>
-      <c r="AZ35" s="13">
+      <c r="AZ35" s="49">
         <v>38</v>
       </c>
-      <c r="BA35" s="6">
+      <c r="BA35" s="26">
         <v>36</v>
       </c>
-      <c r="BB35" s="6">
+      <c r="BB35" s="26">
         <v>33</v>
       </c>
-      <c r="BC35" s="13">
+      <c r="BC35" s="49">
         <v>37</v>
       </c>
-      <c r="BD35" s="13">
+      <c r="BD35" s="49">
         <v>34</v>
       </c>
-      <c r="BE35" s="13">
+      <c r="BE35" s="49">
         <v>28</v>
       </c>
-      <c r="BF35" s="13">
+      <c r="BF35" s="49">
         <v>28</v>
       </c>
-      <c r="BG35" s="13">
+      <c r="BG35" s="49">
         <v>37</v>
       </c>
-      <c r="BH35" s="13">
+      <c r="BH35" s="49">
         <v>28</v>
       </c>
-      <c r="BI35" s="13">
+      <c r="BI35" s="49">
         <v>31</v>
       </c>
-      <c r="BJ35" s="13">
+      <c r="BJ35" s="49">
         <v>33</v>
       </c>
-      <c r="BK35" s="13">
+      <c r="BK35" s="49">
         <v>29</v>
       </c>
-      <c r="BL35" s="71">
+      <c r="BL35" s="26">
         <v>34</v>
       </c>
+      <c r="BM35" s="26">
+        <v>30</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A36" s="32" t="s">
+    <row r="36" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A36" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B36" s="13">
+      <c r="B36" s="49">
         <v>8</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="49">
         <v>19</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="49">
         <v>26</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="49">
         <v>10</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="49">
         <v>17</v>
       </c>
-      <c r="G36" s="13">
+      <c r="G36" s="49">
         <v>13</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="49">
         <v>19</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="49">
         <v>30</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="49">
         <v>22</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="49">
         <v>8</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="49">
         <v>14</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="49">
         <v>19</v>
       </c>
-      <c r="N36" s="38">
+      <c r="N36" s="35">
         <v>13</v>
       </c>
-      <c r="O36" s="45">
+      <c r="O36" s="42">
         <v>19</v>
       </c>
-      <c r="P36" s="38">
+      <c r="P36" s="35">
         <v>12</v>
       </c>
-      <c r="Q36" s="38">
+      <c r="Q36" s="35">
         <v>14</v>
       </c>
-      <c r="R36" s="38">
+      <c r="R36" s="35">
         <v>14</v>
       </c>
-      <c r="S36" s="38">
+      <c r="S36" s="35">
         <v>11</v>
       </c>
-      <c r="T36" s="38">
+      <c r="T36" s="35">
         <v>15</v>
       </c>
-      <c r="U36" s="38">
+      <c r="U36" s="35">
         <v>23</v>
       </c>
-      <c r="V36" s="38">
+      <c r="V36" s="35">
         <v>14</v>
       </c>
-      <c r="W36" s="38">
+      <c r="W36" s="35">
         <v>20</v>
       </c>
-      <c r="X36" s="38">
+      <c r="X36" s="35">
         <v>14</v>
       </c>
-      <c r="Y36" s="38">
+      <c r="Y36" s="35">
         <v>13</v>
       </c>
-      <c r="Z36" s="38">
+      <c r="Z36" s="35">
         <v>13</v>
       </c>
-      <c r="AA36" s="38">
+      <c r="AA36" s="35">
         <v>15</v>
       </c>
-      <c r="AB36" s="38">
+      <c r="AB36" s="35">
         <v>15</v>
       </c>
-      <c r="AC36" s="47">
+      <c r="AC36" s="60">
         <v>16</v>
       </c>
-      <c r="AD36" s="46">
+      <c r="AD36" s="42">
         <v>26</v>
       </c>
-      <c r="AE36" s="38">
+      <c r="AE36" s="35">
         <v>12</v>
       </c>
-      <c r="AF36" s="37">
+      <c r="AF36" s="35">
         <v>23</v>
       </c>
-      <c r="AG36" s="37">
+      <c r="AG36" s="35">
         <v>15</v>
       </c>
-      <c r="AH36" s="37">
+      <c r="AH36" s="35">
         <v>18</v>
       </c>
-      <c r="AI36" s="37">
+      <c r="AI36" s="35">
         <v>15</v>
       </c>
-      <c r="AJ36" s="37">
+      <c r="AJ36" s="35">
         <v>13</v>
       </c>
-      <c r="AK36" s="37">
+      <c r="AK36" s="35">
         <v>21</v>
       </c>
-      <c r="AL36" s="37">
+      <c r="AL36" s="35">
         <v>13</v>
       </c>
-      <c r="AM36" s="37">
+      <c r="AM36" s="35">
         <v>17</v>
       </c>
-      <c r="AN36" s="37">
+      <c r="AN36" s="35">
         <v>8</v>
       </c>
-      <c r="AO36" s="37">
+      <c r="AO36" s="35">
         <v>13</v>
       </c>
-      <c r="AP36" s="37">
+      <c r="AP36" s="35">
         <v>17</v>
       </c>
-      <c r="AQ36" s="37">
+      <c r="AQ36" s="35">
         <v>12</v>
       </c>
-      <c r="AR36" s="37">
+      <c r="AR36" s="35">
         <v>12</v>
       </c>
-      <c r="AS36" s="37">
+      <c r="AS36" s="35">
         <v>15</v>
       </c>
-      <c r="AT36" s="37">
+      <c r="AT36" s="35">
         <v>18</v>
       </c>
-      <c r="AU36" s="37">
+      <c r="AU36" s="35">
         <v>11</v>
       </c>
-      <c r="AV36" s="37">
+      <c r="AV36" s="35">
         <v>19</v>
       </c>
-      <c r="AW36" s="37">
+      <c r="AW36" s="35">
         <v>13</v>
       </c>
-      <c r="AX36" s="13">
+      <c r="AX36" s="49">
         <v>10</v>
       </c>
-      <c r="AY36" s="13">
+      <c r="AY36" s="49">
         <v>11</v>
       </c>
-      <c r="AZ36" s="13">
+      <c r="AZ36" s="49">
         <v>11</v>
       </c>
-      <c r="BA36" s="6">
+      <c r="BA36" s="26">
         <v>10</v>
       </c>
-      <c r="BB36" s="6">
+      <c r="BB36" s="26">
         <v>12</v>
       </c>
-      <c r="BC36" s="13">
+      <c r="BC36" s="49">
         <v>12</v>
       </c>
-      <c r="BD36" s="13">
+      <c r="BD36" s="49">
         <v>8</v>
       </c>
-      <c r="BE36" s="13">
+      <c r="BE36" s="49">
         <v>16</v>
       </c>
-      <c r="BF36" s="13">
+      <c r="BF36" s="49">
         <v>8</v>
       </c>
-      <c r="BG36" s="13">
+      <c r="BG36" s="49">
         <v>13</v>
       </c>
-      <c r="BH36" s="13">
+      <c r="BH36" s="49">
         <v>8</v>
       </c>
-      <c r="BI36" s="13">
+      <c r="BI36" s="49">
         <v>10</v>
       </c>
-      <c r="BJ36" s="13">
+      <c r="BJ36" s="49">
         <v>8</v>
       </c>
-      <c r="BK36" s="13">
+      <c r="BK36" s="49">
         <v>9</v>
       </c>
-      <c r="BL36" s="71">
+      <c r="BL36" s="26">
         <v>6</v>
       </c>
+      <c r="BM36" s="26">
+        <v>5</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="28" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A37" s="91" t="s">
+    <row r="37" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A37" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="91"/>
-[...61 lines deleted...]
-      <c r="BL37" s="91"/>
+      <c r="B37" s="77"/>
+      <c r="C37" s="77"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="77"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="77"/>
+      <c r="I37" s="77"/>
+      <c r="J37" s="77"/>
+      <c r="K37" s="77"/>
+      <c r="L37" s="77"/>
+      <c r="M37" s="77"/>
+      <c r="N37" s="77"/>
+      <c r="O37" s="77"/>
+      <c r="P37" s="77"/>
+      <c r="Q37" s="77"/>
+      <c r="R37" s="77"/>
+      <c r="S37" s="77"/>
+      <c r="T37" s="77"/>
+      <c r="U37" s="77"/>
+      <c r="V37" s="77"/>
+      <c r="W37" s="77"/>
+      <c r="X37" s="77"/>
+      <c r="Y37" s="77"/>
+      <c r="Z37" s="77"/>
+      <c r="AA37" s="77"/>
+      <c r="AB37" s="77"/>
+      <c r="AC37" s="77"/>
+      <c r="AD37" s="77"/>
+      <c r="AE37" s="77"/>
+      <c r="AF37" s="77"/>
+      <c r="AG37" s="77"/>
+      <c r="AH37" s="77"/>
+      <c r="AI37" s="77"/>
+      <c r="AJ37" s="77"/>
+      <c r="AK37" s="77"/>
+      <c r="AL37" s="77"/>
+      <c r="AM37" s="77"/>
+      <c r="AN37" s="77"/>
+      <c r="AO37" s="77"/>
+      <c r="AP37" s="77"/>
+      <c r="AQ37" s="77"/>
+      <c r="AR37" s="77"/>
+      <c r="AS37" s="77"/>
+      <c r="AT37" s="77"/>
+      <c r="AU37" s="77"/>
+      <c r="AV37" s="77"/>
+      <c r="AW37" s="77"/>
+      <c r="AX37" s="77"/>
+      <c r="AY37" s="77"/>
+      <c r="AZ37" s="77"/>
+      <c r="BA37" s="77"/>
+      <c r="BB37" s="77"/>
+      <c r="BC37" s="77"/>
+      <c r="BD37" s="77"/>
+      <c r="BE37" s="77"/>
+      <c r="BF37" s="77"/>
+      <c r="BG37" s="77"/>
+      <c r="BH37" s="77"/>
+      <c r="BI37" s="77"/>
+      <c r="BJ37" s="77"/>
+      <c r="BK37" s="77"/>
+      <c r="BL37" s="77"/>
+      <c r="BM37" s="77"/>
     </row>
-    <row r="38" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A38" s="33" t="s">
+    <row r="38" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A38" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B38" s="49">
         <v>976</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C38" s="49">
         <v>751</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D38" s="49">
         <v>823</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E38" s="49">
         <v>895</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F38" s="49">
         <v>894</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G38" s="49">
         <v>979</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H38" s="49">
         <v>1002</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I38" s="49">
         <v>918</v>
       </c>
-      <c r="J38" s="13">
+      <c r="J38" s="49">
         <v>994</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K38" s="49">
         <v>902</v>
       </c>
-      <c r="L38" s="13">
+      <c r="L38" s="49">
         <v>888</v>
       </c>
-      <c r="M38" s="13">
+      <c r="M38" s="49">
         <v>980</v>
       </c>
-      <c r="N38" s="51">
+      <c r="N38" s="45">
         <v>720</v>
       </c>
-      <c r="O38" s="51">
+      <c r="O38" s="45">
         <v>801</v>
       </c>
-      <c r="P38" s="51">
+      <c r="P38" s="45">
         <v>782</v>
       </c>
-      <c r="Q38" s="51">
+      <c r="Q38" s="45">
         <v>753</v>
       </c>
-      <c r="R38" s="51">
+      <c r="R38" s="45">
         <v>767</v>
       </c>
-      <c r="S38" s="51">
+      <c r="S38" s="45">
         <v>865</v>
       </c>
-      <c r="T38" s="51">
+      <c r="T38" s="45">
         <v>883</v>
       </c>
-      <c r="U38" s="51">
+      <c r="U38" s="45">
         <v>816</v>
       </c>
-      <c r="V38" s="38">
+      <c r="V38" s="35">
         <v>552</v>
       </c>
-      <c r="W38" s="51">
+      <c r="W38" s="45">
         <v>779</v>
       </c>
-      <c r="X38" s="38">
+      <c r="X38" s="35">
         <v>885</v>
       </c>
-      <c r="Y38" s="38">
+      <c r="Y38" s="35">
         <v>785</v>
       </c>
-      <c r="Z38" s="45">
+      <c r="Z38" s="42">
         <v>775</v>
       </c>
-      <c r="AA38" s="45">
+      <c r="AA38" s="42">
         <v>702</v>
       </c>
-      <c r="AB38" s="38">
+      <c r="AB38" s="35">
         <v>814</v>
       </c>
-      <c r="AC38" s="47">
+      <c r="AC38" s="60">
         <v>694</v>
       </c>
-      <c r="AD38" s="46">
+      <c r="AD38" s="42">
         <v>772</v>
       </c>
-      <c r="AE38" s="38">
+      <c r="AE38" s="35">
         <v>758</v>
       </c>
-      <c r="AF38" s="37">
+      <c r="AF38" s="35">
         <v>788</v>
       </c>
-      <c r="AG38" s="37">
+      <c r="AG38" s="35">
         <v>854</v>
       </c>
-      <c r="AH38" s="37">
+      <c r="AH38" s="35">
         <v>754</v>
       </c>
-      <c r="AI38" s="47">
+      <c r="AI38" s="60">
         <v>825</v>
       </c>
-      <c r="AJ38" s="37">
+      <c r="AJ38" s="35">
         <v>765</v>
       </c>
-      <c r="AK38" s="37">
+      <c r="AK38" s="35">
         <v>730</v>
       </c>
-      <c r="AL38" s="37">
+      <c r="AL38" s="35">
         <v>798</v>
       </c>
-      <c r="AM38" s="37">
+      <c r="AM38" s="35">
         <v>716</v>
       </c>
-      <c r="AN38" s="37">
+      <c r="AN38" s="35">
         <v>658</v>
       </c>
-      <c r="AO38" s="37">
+      <c r="AO38" s="35">
         <v>794</v>
       </c>
-      <c r="AP38" s="38">
+      <c r="AP38" s="35">
         <v>724</v>
       </c>
-      <c r="AQ38" s="37">
+      <c r="AQ38" s="35">
         <v>747</v>
       </c>
-      <c r="AR38" s="37">
+      <c r="AR38" s="35">
         <v>782</v>
       </c>
-      <c r="AS38" s="37">
+      <c r="AS38" s="35">
         <v>699</v>
       </c>
-      <c r="AT38" s="37">
+      <c r="AT38" s="35">
         <v>701</v>
       </c>
-      <c r="AU38" s="37">
+      <c r="AU38" s="35">
         <v>713</v>
       </c>
-      <c r="AV38" s="37">
+      <c r="AV38" s="35">
         <v>721</v>
       </c>
-      <c r="AW38" s="38">
+      <c r="AW38" s="35">
         <v>737</v>
       </c>
-      <c r="AX38" s="13">
+      <c r="AX38" s="49">
         <v>602</v>
       </c>
-      <c r="AY38" s="13">
+      <c r="AY38" s="49">
         <v>581</v>
       </c>
-      <c r="AZ38" s="13">
+      <c r="AZ38" s="49">
         <v>602</v>
       </c>
-      <c r="BA38" s="42">
+      <c r="BA38" s="39">
         <v>628</v>
       </c>
-      <c r="BB38" s="42">
+      <c r="BB38" s="39">
         <v>632</v>
       </c>
-      <c r="BC38" s="13">
+      <c r="BC38" s="49">
         <v>647</v>
       </c>
-      <c r="BD38" s="13">
+      <c r="BD38" s="49">
         <v>684</v>
       </c>
-      <c r="BE38" s="13">
+      <c r="BE38" s="49">
         <v>576</v>
       </c>
-      <c r="BF38" s="13">
+      <c r="BF38" s="49">
         <v>660</v>
       </c>
-      <c r="BG38" s="13">
+      <c r="BG38" s="49">
         <v>681</v>
       </c>
-      <c r="BH38" s="13">
+      <c r="BH38" s="49">
         <v>590</v>
       </c>
-      <c r="BI38" s="57">
+      <c r="BI38" s="49">
         <v>650</v>
       </c>
-      <c r="BJ38" s="57">
+      <c r="BJ38" s="49">
         <v>632</v>
       </c>
-      <c r="BK38" s="57">
+      <c r="BK38" s="49">
         <v>502</v>
       </c>
-      <c r="BL38" s="72">
+      <c r="BL38" s="26">
         <v>595</v>
       </c>
+      <c r="BM38" s="26">
+        <v>607</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A39" s="33" t="s">
+    <row r="39" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A39" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B39" s="13">
+      <c r="B39" s="49">
         <v>636</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C39" s="49">
         <v>467</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D39" s="49">
         <v>446</v>
       </c>
-      <c r="E39" s="13">
+      <c r="E39" s="49">
         <v>546</v>
       </c>
-      <c r="F39" s="13">
+      <c r="F39" s="49">
         <v>527</v>
       </c>
-      <c r="G39" s="13">
+      <c r="G39" s="49">
         <v>586</v>
       </c>
-      <c r="H39" s="13">
+      <c r="H39" s="49">
         <v>582</v>
       </c>
-      <c r="I39" s="13">
+      <c r="I39" s="49">
         <v>538</v>
       </c>
-      <c r="J39" s="13">
+      <c r="J39" s="49">
         <v>580</v>
       </c>
-      <c r="K39" s="13">
+      <c r="K39" s="49">
         <v>518</v>
       </c>
-      <c r="L39" s="13">
+      <c r="L39" s="49">
         <v>535</v>
       </c>
-      <c r="M39" s="13">
+      <c r="M39" s="49">
         <v>600</v>
       </c>
-      <c r="N39" s="38">
+      <c r="N39" s="35">
         <v>420</v>
       </c>
-      <c r="O39" s="45">
+      <c r="O39" s="42">
         <v>417</v>
       </c>
-      <c r="P39" s="38">
+      <c r="P39" s="35">
         <v>489</v>
       </c>
-      <c r="Q39" s="38">
+      <c r="Q39" s="35">
         <v>447</v>
       </c>
-      <c r="R39" s="38">
+      <c r="R39" s="35">
         <v>463</v>
       </c>
-      <c r="S39" s="38">
+      <c r="S39" s="35">
         <v>537</v>
       </c>
-      <c r="T39" s="38">
+      <c r="T39" s="35">
         <v>547</v>
       </c>
-      <c r="U39" s="38">
+      <c r="U39" s="35">
         <v>483</v>
       </c>
-      <c r="V39" s="38">
+      <c r="V39" s="35">
         <v>289</v>
       </c>
-      <c r="W39" s="38">
+      <c r="W39" s="35">
         <v>456</v>
       </c>
-      <c r="X39" s="38">
+      <c r="X39" s="35">
         <v>520</v>
       </c>
-      <c r="Y39" s="38">
+      <c r="Y39" s="35">
         <v>453</v>
       </c>
-      <c r="Z39" s="38">
+      <c r="Z39" s="35">
         <v>452</v>
       </c>
-      <c r="AA39" s="38">
+      <c r="AA39" s="35">
         <v>423</v>
       </c>
-      <c r="AB39" s="38">
+      <c r="AB39" s="35">
         <v>469</v>
       </c>
-      <c r="AC39" s="47">
+      <c r="AC39" s="60">
         <v>401</v>
       </c>
-      <c r="AD39" s="45">
+      <c r="AD39" s="42">
         <v>450</v>
       </c>
-      <c r="AE39" s="38">
+      <c r="AE39" s="35">
         <v>446</v>
       </c>
-      <c r="AF39" s="37">
+      <c r="AF39" s="35">
         <v>466</v>
       </c>
-      <c r="AG39" s="37">
+      <c r="AG39" s="35">
         <v>509</v>
       </c>
-      <c r="AH39" s="37">
+      <c r="AH39" s="35">
         <v>430</v>
       </c>
-      <c r="AI39" s="37">
+      <c r="AI39" s="35">
         <v>480</v>
       </c>
-      <c r="AJ39" s="37">
+      <c r="AJ39" s="35">
         <v>461</v>
       </c>
-      <c r="AK39" s="37">
+      <c r="AK39" s="35">
         <v>440</v>
       </c>
-      <c r="AL39" s="37">
+      <c r="AL39" s="35">
         <v>452</v>
       </c>
-      <c r="AM39" s="37">
+      <c r="AM39" s="35">
         <v>428</v>
       </c>
-      <c r="AN39" s="37">
+      <c r="AN39" s="35">
         <v>401</v>
       </c>
-      <c r="AO39" s="37">
+      <c r="AO39" s="35">
         <v>480</v>
       </c>
-      <c r="AP39" s="38">
+      <c r="AP39" s="35">
         <v>439</v>
       </c>
-      <c r="AQ39" s="37">
+      <c r="AQ39" s="35">
         <v>443</v>
       </c>
-      <c r="AR39" s="37">
+      <c r="AR39" s="35">
         <v>464</v>
       </c>
-      <c r="AS39" s="37">
+      <c r="AS39" s="35">
         <v>441</v>
       </c>
-      <c r="AT39" s="37">
+      <c r="AT39" s="35">
         <v>434</v>
       </c>
-      <c r="AU39" s="37">
+      <c r="AU39" s="35">
         <v>432</v>
       </c>
-      <c r="AV39" s="37">
+      <c r="AV39" s="35">
         <v>417</v>
       </c>
-      <c r="AW39" s="38">
+      <c r="AW39" s="35">
         <v>430</v>
       </c>
-      <c r="AX39" s="13">
+      <c r="AX39" s="49">
         <v>362</v>
       </c>
-      <c r="AY39" s="13">
+      <c r="AY39" s="49">
         <v>354</v>
       </c>
-      <c r="AZ39" s="13">
+      <c r="AZ39" s="49">
         <v>361</v>
       </c>
-      <c r="BA39" s="27">
+      <c r="BA39" s="26">
         <v>360</v>
       </c>
-      <c r="BB39" s="6">
+      <c r="BB39" s="26">
         <v>373</v>
       </c>
-      <c r="BC39" s="13">
+      <c r="BC39" s="49">
         <v>408</v>
       </c>
-      <c r="BD39" s="13">
+      <c r="BD39" s="49">
         <v>439</v>
       </c>
-      <c r="BE39" s="13">
+      <c r="BE39" s="49">
         <v>373</v>
       </c>
-      <c r="BF39" s="13">
+      <c r="BF39" s="49">
         <v>394</v>
       </c>
-      <c r="BG39" s="13">
+      <c r="BG39" s="49">
         <v>435</v>
       </c>
-      <c r="BH39" s="13">
+      <c r="BH39" s="49">
         <v>370</v>
       </c>
-      <c r="BI39" s="57">
+      <c r="BI39" s="49">
         <v>419</v>
       </c>
-      <c r="BJ39" s="57">
+      <c r="BJ39" s="49">
         <v>395</v>
       </c>
-      <c r="BK39" s="57">
+      <c r="BK39" s="49">
         <v>318</v>
       </c>
-      <c r="BL39" s="72">
+      <c r="BL39" s="26">
         <v>370</v>
       </c>
+      <c r="BM39" s="26">
+        <v>376</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A40" s="33" t="s">
+    <row r="40" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A40" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="52">
+      <c r="B40" s="48">
         <v>29</v>
       </c>
-      <c r="C40" s="52">
+      <c r="C40" s="48">
         <v>32</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D40" s="49">
         <v>42</v>
       </c>
-      <c r="E40" s="13">
+      <c r="E40" s="49">
         <v>43</v>
       </c>
-      <c r="F40" s="52">
+      <c r="F40" s="48">
         <v>39</v>
       </c>
-      <c r="G40" s="52">
+      <c r="G40" s="48">
         <v>54</v>
       </c>
-      <c r="H40" s="52">
+      <c r="H40" s="48">
         <v>49</v>
       </c>
-      <c r="I40" s="52">
+      <c r="I40" s="48">
         <v>42</v>
       </c>
-      <c r="J40" s="52">
+      <c r="J40" s="48">
         <v>50</v>
       </c>
-      <c r="K40" s="52">
+      <c r="K40" s="48">
         <v>34</v>
       </c>
-      <c r="L40" s="52">
+      <c r="L40" s="48">
         <v>47</v>
       </c>
-      <c r="M40" s="52">
+      <c r="M40" s="48">
         <v>39</v>
       </c>
-      <c r="N40" s="53">
+      <c r="N40" s="46">
         <v>34</v>
       </c>
-      <c r="O40" s="54">
+      <c r="O40" s="47">
         <v>48</v>
       </c>
-      <c r="P40" s="53">
+      <c r="P40" s="46">
         <v>34</v>
       </c>
-      <c r="Q40" s="53">
+      <c r="Q40" s="46">
         <v>38</v>
       </c>
-      <c r="R40" s="53">
+      <c r="R40" s="46">
         <v>40</v>
       </c>
-      <c r="S40" s="53">
+      <c r="S40" s="46">
         <v>34</v>
       </c>
-      <c r="T40" s="53">
+      <c r="T40" s="46">
         <v>37</v>
       </c>
-      <c r="U40" s="53">
+      <c r="U40" s="46">
         <v>46</v>
       </c>
-      <c r="V40" s="53">
+      <c r="V40" s="46">
         <v>32</v>
       </c>
-      <c r="W40" s="53">
+      <c r="W40" s="46">
         <v>41</v>
       </c>
-      <c r="X40" s="53">
+      <c r="X40" s="46">
         <v>41</v>
       </c>
-      <c r="Y40" s="53">
+      <c r="Y40" s="46">
         <v>49</v>
       </c>
-      <c r="Z40" s="53">
+      <c r="Z40" s="46">
         <v>36</v>
       </c>
-      <c r="AA40" s="53">
+      <c r="AA40" s="46">
         <v>37</v>
       </c>
-      <c r="AB40" s="53">
+      <c r="AB40" s="46">
         <v>45</v>
       </c>
-      <c r="AC40" s="55">
+      <c r="AC40" s="64">
         <v>44</v>
       </c>
-      <c r="AD40" s="45">
+      <c r="AD40" s="42">
         <v>36</v>
       </c>
-      <c r="AE40" s="53">
+      <c r="AE40" s="46">
         <v>32</v>
       </c>
-      <c r="AF40" s="37">
+      <c r="AF40" s="35">
         <v>40</v>
       </c>
-      <c r="AG40" s="37">
+      <c r="AG40" s="35">
         <v>32</v>
       </c>
-      <c r="AH40" s="37">
+      <c r="AH40" s="35">
         <v>37</v>
       </c>
-      <c r="AI40" s="37">
+      <c r="AI40" s="35">
         <v>49</v>
       </c>
-      <c r="AJ40" s="37">
+      <c r="AJ40" s="35">
         <v>42</v>
       </c>
-      <c r="AK40" s="37">
+      <c r="AK40" s="35">
         <v>33</v>
       </c>
-      <c r="AL40" s="37">
+      <c r="AL40" s="35">
         <v>39</v>
       </c>
-      <c r="AM40" s="37">
+      <c r="AM40" s="35">
         <v>38</v>
       </c>
-      <c r="AN40" s="37">
+      <c r="AN40" s="35">
         <v>29</v>
       </c>
-      <c r="AO40" s="37">
+      <c r="AO40" s="35">
         <v>38</v>
       </c>
-      <c r="AP40" s="38">
+      <c r="AP40" s="35">
         <v>60</v>
       </c>
-      <c r="AQ40" s="37">
+      <c r="AQ40" s="35">
         <v>30</v>
       </c>
-      <c r="AR40" s="37">
+      <c r="AR40" s="35">
         <v>47</v>
       </c>
-      <c r="AS40" s="37">
+      <c r="AS40" s="35">
         <v>35</v>
       </c>
-      <c r="AT40" s="37">
+      <c r="AT40" s="35">
         <v>31</v>
       </c>
-      <c r="AU40" s="37">
+      <c r="AU40" s="35">
         <v>28</v>
       </c>
-      <c r="AV40" s="37">
+      <c r="AV40" s="35">
         <v>33</v>
       </c>
-      <c r="AW40" s="38">
+      <c r="AW40" s="35">
         <v>44</v>
       </c>
-      <c r="AX40" s="13">
+      <c r="AX40" s="49">
         <v>42</v>
       </c>
-      <c r="AY40" s="13">
+      <c r="AY40" s="49">
         <v>28</v>
       </c>
-      <c r="AZ40" s="13">
+      <c r="AZ40" s="49">
         <v>28</v>
       </c>
-      <c r="BA40" s="27">
+      <c r="BA40" s="26">
         <v>22</v>
       </c>
-      <c r="BB40" s="6">
+      <c r="BB40" s="26">
         <v>25</v>
       </c>
-      <c r="BC40" s="13">
+      <c r="BC40" s="49">
         <v>27</v>
       </c>
-      <c r="BD40" s="13">
+      <c r="BD40" s="49">
         <v>24</v>
       </c>
-      <c r="BE40" s="13">
+      <c r="BE40" s="49">
         <v>25</v>
       </c>
-      <c r="BF40" s="13">
+      <c r="BF40" s="49">
         <v>30</v>
       </c>
-      <c r="BG40" s="13">
+      <c r="BG40" s="49">
         <v>29</v>
       </c>
-      <c r="BH40" s="13">
+      <c r="BH40" s="49">
         <v>30</v>
       </c>
-      <c r="BI40" s="57">
+      <c r="BI40" s="49">
         <v>26</v>
       </c>
-      <c r="BJ40" s="57">
+      <c r="BJ40" s="49">
         <v>23</v>
       </c>
-      <c r="BK40" s="57">
+      <c r="BK40" s="49">
         <v>24</v>
       </c>
-      <c r="BL40" s="72">
+      <c r="BL40" s="26">
         <v>25</v>
       </c>
+      <c r="BM40" s="26">
+        <v>22</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A41" s="33" t="s">
+    <row r="41" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A41" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="52">
+      <c r="B41" s="48">
         <v>21</v>
       </c>
-      <c r="C41" s="52">
+      <c r="C41" s="48">
         <v>14</v>
       </c>
-      <c r="D41" s="13">
+      <c r="D41" s="49">
         <v>24</v>
       </c>
-      <c r="E41" s="13">
+      <c r="E41" s="49">
         <v>8</v>
       </c>
-      <c r="F41" s="52">
+      <c r="F41" s="48">
         <v>18</v>
       </c>
-      <c r="G41" s="52">
+      <c r="G41" s="48">
         <v>15</v>
       </c>
-      <c r="H41" s="52">
+      <c r="H41" s="48">
         <v>23</v>
       </c>
-      <c r="I41" s="52">
+      <c r="I41" s="48">
         <v>13</v>
       </c>
-      <c r="J41" s="52">
+      <c r="J41" s="48">
         <v>18</v>
       </c>
-      <c r="K41" s="52">
+      <c r="K41" s="48">
         <v>18</v>
       </c>
-      <c r="L41" s="52">
+      <c r="L41" s="48">
         <v>20</v>
       </c>
-      <c r="M41" s="52">
+      <c r="M41" s="48">
         <v>23</v>
       </c>
-      <c r="N41" s="53">
+      <c r="N41" s="46">
         <v>14</v>
       </c>
-      <c r="O41" s="54">
+      <c r="O41" s="47">
         <v>33</v>
       </c>
-      <c r="P41" s="53">
+      <c r="P41" s="46">
         <v>10</v>
       </c>
-      <c r="Q41" s="53">
+      <c r="Q41" s="46">
         <v>17</v>
       </c>
-      <c r="R41" s="53">
+      <c r="R41" s="46">
         <v>17</v>
       </c>
-      <c r="S41" s="53">
+      <c r="S41" s="46">
         <v>20</v>
       </c>
-      <c r="T41" s="53">
+      <c r="T41" s="46">
         <v>12</v>
       </c>
-      <c r="U41" s="53">
+      <c r="U41" s="46">
         <v>19</v>
       </c>
-      <c r="V41" s="53">
+      <c r="V41" s="46">
         <v>17</v>
       </c>
-      <c r="W41" s="53">
+      <c r="W41" s="46">
         <v>20</v>
       </c>
-      <c r="X41" s="53">
+      <c r="X41" s="46">
         <v>22</v>
       </c>
-      <c r="Y41" s="53">
+      <c r="Y41" s="46">
         <v>20</v>
       </c>
-      <c r="Z41" s="53">
+      <c r="Z41" s="46">
         <v>14</v>
       </c>
-      <c r="AA41" s="53">
+      <c r="AA41" s="46">
         <v>11</v>
       </c>
-      <c r="AB41" s="53">
+      <c r="AB41" s="46">
         <v>20</v>
       </c>
-      <c r="AC41" s="55">
+      <c r="AC41" s="64">
         <v>18</v>
       </c>
-      <c r="AD41" s="45">
+      <c r="AD41" s="42">
         <v>25</v>
       </c>
-      <c r="AE41" s="53">
+      <c r="AE41" s="46">
         <v>25</v>
       </c>
-      <c r="AF41" s="37">
+      <c r="AF41" s="35">
         <v>22</v>
       </c>
-      <c r="AG41" s="37">
+      <c r="AG41" s="35">
         <v>19</v>
       </c>
-      <c r="AH41" s="37">
+      <c r="AH41" s="35">
         <v>16</v>
       </c>
-      <c r="AI41" s="37">
+      <c r="AI41" s="35">
         <v>20</v>
       </c>
-      <c r="AJ41" s="37">
+      <c r="AJ41" s="35">
         <v>18</v>
       </c>
-      <c r="AK41" s="37">
+      <c r="AK41" s="35">
         <v>20</v>
       </c>
-      <c r="AL41" s="37">
+      <c r="AL41" s="35">
         <v>16</v>
       </c>
-      <c r="AM41" s="37">
+      <c r="AM41" s="35">
         <v>19</v>
       </c>
-      <c r="AN41" s="37">
+      <c r="AN41" s="35">
         <v>8</v>
       </c>
-      <c r="AO41" s="37">
+      <c r="AO41" s="35">
         <v>18</v>
       </c>
-      <c r="AP41" s="38">
+      <c r="AP41" s="35">
         <v>19</v>
       </c>
-      <c r="AQ41" s="37">
+      <c r="AQ41" s="35">
         <v>16</v>
       </c>
-      <c r="AR41" s="37">
+      <c r="AR41" s="35">
         <v>19</v>
       </c>
-      <c r="AS41" s="37">
+      <c r="AS41" s="35">
         <v>17</v>
       </c>
-      <c r="AT41" s="37">
+      <c r="AT41" s="35">
         <v>14</v>
       </c>
-      <c r="AU41" s="37">
+      <c r="AU41" s="35">
         <v>12</v>
       </c>
-      <c r="AV41" s="37">
+      <c r="AV41" s="35">
         <v>11</v>
       </c>
-      <c r="AW41" s="38">
+      <c r="AW41" s="35">
         <v>14</v>
       </c>
-      <c r="AX41" s="13">
+      <c r="AX41" s="49">
         <v>12</v>
       </c>
-      <c r="AY41" s="13">
+      <c r="AY41" s="49">
         <v>13</v>
       </c>
-      <c r="AZ41" s="13">
+      <c r="AZ41" s="49">
         <v>12</v>
       </c>
-      <c r="BA41" s="27">
+      <c r="BA41" s="26">
         <v>17</v>
       </c>
-      <c r="BB41" s="6">
+      <c r="BB41" s="26">
         <v>17</v>
       </c>
-      <c r="BC41" s="13">
+      <c r="BC41" s="49">
         <v>16</v>
       </c>
-      <c r="BD41" s="13">
+      <c r="BD41" s="49">
         <v>12</v>
       </c>
-      <c r="BE41" s="13">
+      <c r="BE41" s="49">
         <v>13</v>
       </c>
-      <c r="BF41" s="13">
+      <c r="BF41" s="49">
         <v>9</v>
       </c>
-      <c r="BG41" s="13">
+      <c r="BG41" s="49">
         <v>11</v>
       </c>
-      <c r="BH41" s="13">
+      <c r="BH41" s="49">
         <v>10</v>
       </c>
-      <c r="BI41" s="57">
+      <c r="BI41" s="49">
         <v>13</v>
       </c>
-      <c r="BJ41" s="57">
+      <c r="BJ41" s="49">
         <v>10</v>
       </c>
-      <c r="BK41" s="57">
+      <c r="BK41" s="49">
         <v>6</v>
       </c>
-      <c r="BL41" s="72">
+      <c r="BL41" s="26">
         <v>7</v>
       </c>
+      <c r="BM41" s="26">
+        <v>12</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A42" s="33" t="s">
+    <row r="42" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A42" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="52">
+      <c r="B42" s="48">
         <v>27</v>
       </c>
-      <c r="C42" s="52">
+      <c r="C42" s="48">
         <v>19</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D42" s="49">
         <v>30</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E42" s="49">
         <v>25</v>
       </c>
-      <c r="F42" s="52">
+      <c r="F42" s="48">
         <v>23</v>
       </c>
-      <c r="G42" s="52">
+      <c r="G42" s="48">
         <v>28</v>
       </c>
-      <c r="H42" s="52">
+      <c r="H42" s="48">
         <v>22</v>
       </c>
-      <c r="I42" s="52">
+      <c r="I42" s="48">
         <v>23</v>
       </c>
-      <c r="J42" s="52">
+      <c r="J42" s="48">
         <v>35</v>
       </c>
-      <c r="K42" s="52">
+      <c r="K42" s="48">
         <v>38</v>
       </c>
-      <c r="L42" s="52">
+      <c r="L42" s="48">
         <v>27</v>
       </c>
-      <c r="M42" s="52">
+      <c r="M42" s="48">
         <v>31</v>
       </c>
-      <c r="N42" s="53">
+      <c r="N42" s="46">
         <v>22</v>
       </c>
-      <c r="O42" s="54">
+      <c r="O42" s="47">
         <v>33</v>
       </c>
-      <c r="P42" s="53">
+      <c r="P42" s="46">
         <v>29</v>
       </c>
-      <c r="Q42" s="53">
+      <c r="Q42" s="46">
         <v>14</v>
       </c>
-      <c r="R42" s="53">
+      <c r="R42" s="46">
         <v>28</v>
       </c>
-      <c r="S42" s="53">
+      <c r="S42" s="46">
         <v>27</v>
       </c>
-      <c r="T42" s="53">
+      <c r="T42" s="46">
         <v>26</v>
       </c>
-      <c r="U42" s="53">
+      <c r="U42" s="46">
         <v>25</v>
       </c>
-      <c r="V42" s="53">
+      <c r="V42" s="46">
         <v>21</v>
       </c>
-      <c r="W42" s="53">
+      <c r="W42" s="46">
         <v>27</v>
       </c>
-      <c r="X42" s="53">
+      <c r="X42" s="46">
         <v>29</v>
       </c>
-      <c r="Y42" s="53">
+      <c r="Y42" s="46">
         <v>24</v>
       </c>
-      <c r="Z42" s="53">
+      <c r="Z42" s="46">
         <v>26</v>
       </c>
-      <c r="AA42" s="53">
+      <c r="AA42" s="46">
         <v>19</v>
       </c>
-      <c r="AB42" s="53">
+      <c r="AB42" s="46">
         <v>23</v>
       </c>
-      <c r="AC42" s="55">
+      <c r="AC42" s="64">
         <v>19</v>
       </c>
-      <c r="AD42" s="45">
+      <c r="AD42" s="42">
         <v>23</v>
       </c>
-      <c r="AE42" s="53">
+      <c r="AE42" s="46">
         <v>22</v>
       </c>
-      <c r="AF42" s="37">
+      <c r="AF42" s="35">
         <v>17</v>
       </c>
-      <c r="AG42" s="37">
+      <c r="AG42" s="35">
         <v>23</v>
       </c>
-      <c r="AH42" s="37">
+      <c r="AH42" s="35">
         <v>22</v>
       </c>
-      <c r="AI42" s="37">
+      <c r="AI42" s="35">
         <v>25</v>
       </c>
-      <c r="AJ42" s="37">
+      <c r="AJ42" s="35">
         <v>18</v>
       </c>
-      <c r="AK42" s="37">
+      <c r="AK42" s="35">
         <v>18</v>
       </c>
-      <c r="AL42" s="37">
+      <c r="AL42" s="35">
         <v>26</v>
       </c>
-      <c r="AM42" s="37">
+      <c r="AM42" s="35">
         <v>19</v>
       </c>
-      <c r="AN42" s="37">
+      <c r="AN42" s="35">
         <v>18</v>
       </c>
-      <c r="AO42" s="37">
+      <c r="AO42" s="35">
         <v>27</v>
       </c>
-      <c r="AP42" s="38">
+      <c r="AP42" s="35">
         <v>28</v>
       </c>
-      <c r="AQ42" s="37">
+      <c r="AQ42" s="35">
         <v>20</v>
       </c>
-      <c r="AR42" s="37">
+      <c r="AR42" s="35">
         <v>14</v>
       </c>
-      <c r="AS42" s="37">
+      <c r="AS42" s="35">
         <v>16</v>
       </c>
-      <c r="AT42" s="37">
+      <c r="AT42" s="35">
         <v>23</v>
       </c>
-      <c r="AU42" s="37">
+      <c r="AU42" s="35">
         <v>22</v>
       </c>
-      <c r="AV42" s="37">
+      <c r="AV42" s="35">
         <v>21</v>
       </c>
-      <c r="AW42" s="38">
+      <c r="AW42" s="35">
         <v>12</v>
       </c>
-      <c r="AX42" s="13">
+      <c r="AX42" s="49">
         <v>21</v>
       </c>
-      <c r="AY42" s="13">
+      <c r="AY42" s="49">
         <v>19</v>
       </c>
-      <c r="AZ42" s="13">
+      <c r="AZ42" s="49">
         <v>15</v>
       </c>
-      <c r="BA42" s="27">
+      <c r="BA42" s="26">
         <v>19</v>
       </c>
-      <c r="BB42" s="6">
+      <c r="BB42" s="26">
         <v>20</v>
       </c>
-      <c r="BC42" s="13">
+      <c r="BC42" s="49">
         <v>15</v>
       </c>
-      <c r="BD42" s="13">
+      <c r="BD42" s="49">
         <v>14</v>
       </c>
-      <c r="BE42" s="13">
+      <c r="BE42" s="49">
         <v>8</v>
       </c>
-      <c r="BF42" s="13">
+      <c r="BF42" s="49">
         <v>22</v>
       </c>
-      <c r="BG42" s="13">
+      <c r="BG42" s="49">
         <v>19</v>
       </c>
-      <c r="BH42" s="13">
+      <c r="BH42" s="49">
         <v>18</v>
       </c>
-      <c r="BI42" s="57">
+      <c r="BI42" s="49">
         <v>20</v>
       </c>
-      <c r="BJ42" s="57">
+      <c r="BJ42" s="49">
         <v>15</v>
       </c>
-      <c r="BK42" s="57">
+      <c r="BK42" s="49">
         <v>11</v>
       </c>
-      <c r="BL42" s="72">
+      <c r="BL42" s="26">
         <v>12</v>
       </c>
+      <c r="BM42" s="26">
+        <v>17</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A43" s="33" t="s">
+    <row r="43" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A43" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B43" s="52">
+      <c r="B43" s="48">
         <v>14</v>
       </c>
-      <c r="C43" s="52">
+      <c r="C43" s="48">
         <v>7</v>
       </c>
-      <c r="D43" s="13">
+      <c r="D43" s="49">
         <v>7</v>
       </c>
-      <c r="E43" s="13">
+      <c r="E43" s="49">
         <v>8</v>
       </c>
-      <c r="F43" s="52">
+      <c r="F43" s="48">
         <v>15</v>
       </c>
-      <c r="G43" s="52">
+      <c r="G43" s="48">
         <v>11</v>
       </c>
-      <c r="H43" s="52">
+      <c r="H43" s="48">
         <v>20</v>
       </c>
-      <c r="I43" s="52">
+      <c r="I43" s="48">
         <v>12</v>
       </c>
-      <c r="J43" s="52">
+      <c r="J43" s="48">
         <v>13</v>
       </c>
-      <c r="K43" s="52">
+      <c r="K43" s="48">
         <v>12</v>
       </c>
-      <c r="L43" s="52">
+      <c r="L43" s="48">
         <v>12</v>
       </c>
-      <c r="M43" s="52">
+      <c r="M43" s="48">
         <v>7</v>
       </c>
-      <c r="N43" s="53">
+      <c r="N43" s="46">
         <v>11</v>
       </c>
-      <c r="O43" s="54">
+      <c r="O43" s="47">
         <v>10</v>
       </c>
-      <c r="P43" s="53">
+      <c r="P43" s="46">
         <v>13</v>
       </c>
-      <c r="Q43" s="53">
+      <c r="Q43" s="46">
         <v>6</v>
       </c>
-      <c r="R43" s="53">
+      <c r="R43" s="46">
         <v>12</v>
       </c>
-      <c r="S43" s="53">
+      <c r="S43" s="46">
         <v>8</v>
       </c>
-      <c r="T43" s="53">
+      <c r="T43" s="46">
         <v>16</v>
       </c>
-      <c r="U43" s="53">
+      <c r="U43" s="46">
         <v>6</v>
       </c>
-      <c r="V43" s="53">
+      <c r="V43" s="46">
         <v>5</v>
       </c>
-      <c r="W43" s="53">
+      <c r="W43" s="46">
         <v>6</v>
       </c>
-      <c r="X43" s="53">
+      <c r="X43" s="46">
         <v>10</v>
       </c>
-      <c r="Y43" s="53">
+      <c r="Y43" s="46">
         <v>13</v>
       </c>
-      <c r="Z43" s="53">
+      <c r="Z43" s="46">
         <v>11</v>
       </c>
-      <c r="AA43" s="53">
+      <c r="AA43" s="46">
         <v>6</v>
       </c>
-      <c r="AB43" s="53">
+      <c r="AB43" s="46">
         <v>14</v>
       </c>
-      <c r="AC43" s="55">
+      <c r="AC43" s="64">
         <v>13</v>
       </c>
-      <c r="AD43" s="45">
+      <c r="AD43" s="42">
         <v>7</v>
       </c>
-      <c r="AE43" s="53">
+      <c r="AE43" s="46">
         <v>10</v>
       </c>
-      <c r="AF43" s="37">
+      <c r="AF43" s="35">
         <v>8</v>
       </c>
-      <c r="AG43" s="37">
+      <c r="AG43" s="35">
         <v>11</v>
       </c>
-      <c r="AH43" s="37">
+      <c r="AH43" s="35">
         <v>11</v>
       </c>
-      <c r="AI43" s="37">
+      <c r="AI43" s="35">
         <v>9</v>
       </c>
-      <c r="AJ43" s="37">
+      <c r="AJ43" s="35">
         <v>11</v>
       </c>
-      <c r="AK43" s="37">
+      <c r="AK43" s="35">
         <v>7</v>
       </c>
-      <c r="AL43" s="37">
+      <c r="AL43" s="35">
         <v>17</v>
       </c>
-      <c r="AM43" s="37">
+      <c r="AM43" s="35">
         <v>9</v>
       </c>
-      <c r="AN43" s="37">
+      <c r="AN43" s="35">
         <v>9</v>
       </c>
-      <c r="AO43" s="37">
+      <c r="AO43" s="35">
         <v>7</v>
       </c>
-      <c r="AP43" s="38">
+      <c r="AP43" s="35">
         <v>10</v>
       </c>
-      <c r="AQ43" s="37">
+      <c r="AQ43" s="35">
         <v>6</v>
       </c>
-      <c r="AR43" s="37">
+      <c r="AR43" s="35">
         <v>7</v>
       </c>
-      <c r="AS43" s="37">
+      <c r="AS43" s="35">
         <v>9</v>
       </c>
-      <c r="AT43" s="37">
+      <c r="AT43" s="35">
         <v>10</v>
       </c>
-      <c r="AU43" s="37">
+      <c r="AU43" s="35">
         <v>13</v>
       </c>
-      <c r="AV43" s="37">
+      <c r="AV43" s="35">
         <v>6</v>
       </c>
-      <c r="AW43" s="38">
+      <c r="AW43" s="35">
         <v>12</v>
       </c>
-      <c r="AX43" s="13">
+      <c r="AX43" s="49">
         <v>4</v>
       </c>
-      <c r="AY43" s="13">
+      <c r="AY43" s="49">
         <v>7</v>
       </c>
-      <c r="AZ43" s="13">
+      <c r="AZ43" s="49">
         <v>7</v>
       </c>
-      <c r="BA43" s="27">
+      <c r="BA43" s="26">
         <v>9</v>
       </c>
-      <c r="BB43" s="6">
+      <c r="BB43" s="26">
         <v>6</v>
       </c>
-      <c r="BC43" s="13">
+      <c r="BC43" s="49">
         <v>12</v>
       </c>
-      <c r="BD43" s="13">
+      <c r="BD43" s="49">
         <v>4</v>
       </c>
-      <c r="BE43" s="13">
+      <c r="BE43" s="49">
         <v>6</v>
       </c>
-      <c r="BF43" s="13">
+      <c r="BF43" s="49">
         <v>9</v>
       </c>
-      <c r="BG43" s="13">
+      <c r="BG43" s="49">
         <v>12</v>
       </c>
-      <c r="BH43" s="13">
+      <c r="BH43" s="49">
         <v>3</v>
       </c>
-      <c r="BI43" s="57">
+      <c r="BI43" s="49">
         <v>8</v>
       </c>
-      <c r="BJ43" s="57">
+      <c r="BJ43" s="49">
         <v>7</v>
       </c>
-      <c r="BK43" s="57">
+      <c r="BK43" s="49">
         <v>2</v>
       </c>
-      <c r="BL43" s="72">
+      <c r="BL43" s="26">
         <v>7</v>
       </c>
+      <c r="BM43" s="26">
+        <v>6</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A44" s="33" t="s">
+    <row r="44" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A44" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B44" s="52">
+      <c r="B44" s="48">
         <v>8</v>
       </c>
-      <c r="C44" s="52">
+      <c r="C44" s="48">
         <v>13</v>
       </c>
-      <c r="D44" s="13">
+      <c r="D44" s="49">
         <v>19</v>
       </c>
-      <c r="E44" s="13">
+      <c r="E44" s="49">
         <v>17</v>
       </c>
-      <c r="F44" s="52">
+      <c r="F44" s="48">
         <v>14</v>
       </c>
-      <c r="G44" s="52">
+      <c r="G44" s="48">
         <v>13</v>
       </c>
-      <c r="H44" s="52">
+      <c r="H44" s="48">
         <v>9</v>
       </c>
-      <c r="I44" s="52">
+      <c r="I44" s="48">
         <v>11</v>
       </c>
-      <c r="J44" s="52">
+      <c r="J44" s="48">
         <v>8</v>
       </c>
-      <c r="K44" s="52">
+      <c r="K44" s="48">
         <v>9</v>
       </c>
-      <c r="L44" s="52">
+      <c r="L44" s="48">
         <v>15</v>
       </c>
-      <c r="M44" s="52">
+      <c r="M44" s="48">
         <v>11</v>
       </c>
-      <c r="N44" s="53">
+      <c r="N44" s="46">
         <v>10</v>
       </c>
-      <c r="O44" s="54">
+      <c r="O44" s="47">
         <v>16</v>
       </c>
-      <c r="P44" s="53">
+      <c r="P44" s="46">
         <v>10</v>
       </c>
-      <c r="Q44" s="53">
+      <c r="Q44" s="46">
         <v>16</v>
       </c>
-      <c r="R44" s="53">
+      <c r="R44" s="46">
         <v>8</v>
       </c>
-      <c r="S44" s="53">
+      <c r="S44" s="46">
         <v>11</v>
       </c>
-      <c r="T44" s="53">
+      <c r="T44" s="46">
         <v>11</v>
       </c>
-      <c r="U44" s="53">
+      <c r="U44" s="46">
         <v>10</v>
       </c>
-      <c r="V44" s="53">
+      <c r="V44" s="46">
         <v>5</v>
       </c>
-      <c r="W44" s="53">
+      <c r="W44" s="46">
         <v>12</v>
       </c>
-      <c r="X44" s="53">
+      <c r="X44" s="46">
         <v>13</v>
       </c>
-      <c r="Y44" s="53">
+      <c r="Y44" s="46">
         <v>11</v>
       </c>
-      <c r="Z44" s="53">
+      <c r="Z44" s="46">
         <v>12</v>
       </c>
-      <c r="AA44" s="53">
+      <c r="AA44" s="46">
         <v>18</v>
       </c>
-      <c r="AB44" s="53">
+      <c r="AB44" s="46">
         <v>14</v>
       </c>
-      <c r="AC44" s="55">
+      <c r="AC44" s="64">
         <v>7</v>
       </c>
-      <c r="AD44" s="45">
+      <c r="AD44" s="42">
         <v>14</v>
       </c>
-      <c r="AE44" s="53">
+      <c r="AE44" s="46">
         <v>16</v>
       </c>
-      <c r="AF44" s="37">
+      <c r="AF44" s="35">
         <v>12</v>
       </c>
-      <c r="AG44" s="37">
+      <c r="AG44" s="35">
         <v>17</v>
       </c>
-      <c r="AH44" s="37">
+      <c r="AH44" s="35">
         <v>13</v>
       </c>
-      <c r="AI44" s="37">
+      <c r="AI44" s="35">
         <v>10</v>
       </c>
-      <c r="AJ44" s="37">
+      <c r="AJ44" s="35">
         <v>11</v>
       </c>
-      <c r="AK44" s="37">
+      <c r="AK44" s="35">
         <v>3</v>
       </c>
-      <c r="AL44" s="37">
+      <c r="AL44" s="35">
         <v>13</v>
       </c>
-      <c r="AM44" s="37">
+      <c r="AM44" s="35">
         <v>14</v>
       </c>
-      <c r="AN44" s="37">
+      <c r="AN44" s="35">
         <v>16</v>
       </c>
-      <c r="AO44" s="37">
+      <c r="AO44" s="35">
         <v>12</v>
       </c>
-      <c r="AP44" s="38">
+      <c r="AP44" s="35">
         <v>14</v>
       </c>
-      <c r="AQ44" s="37">
+      <c r="AQ44" s="35">
         <v>8</v>
       </c>
-      <c r="AR44" s="37">
+      <c r="AR44" s="35">
         <v>12</v>
       </c>
-      <c r="AS44" s="37">
+      <c r="AS44" s="35">
         <v>8</v>
       </c>
-      <c r="AT44" s="37">
+      <c r="AT44" s="35">
         <v>7</v>
       </c>
-      <c r="AU44" s="37">
+      <c r="AU44" s="35">
         <v>11</v>
       </c>
-      <c r="AV44" s="37">
+      <c r="AV44" s="35">
         <v>12</v>
       </c>
-      <c r="AW44" s="38">
+      <c r="AW44" s="35">
         <v>8</v>
       </c>
-      <c r="AX44" s="13">
+      <c r="AX44" s="49">
         <v>13</v>
       </c>
-      <c r="AY44" s="13">
+      <c r="AY44" s="49">
         <v>12</v>
       </c>
-      <c r="AZ44" s="13">
+      <c r="AZ44" s="49">
         <v>15</v>
       </c>
-      <c r="BA44" s="27">
+      <c r="BA44" s="26">
         <v>7</v>
       </c>
-      <c r="BB44" s="6">
+      <c r="BB44" s="26">
         <v>5</v>
       </c>
-      <c r="BC44" s="13">
+      <c r="BC44" s="49">
         <v>6</v>
       </c>
-      <c r="BD44" s="13">
+      <c r="BD44" s="49">
         <v>13</v>
       </c>
-      <c r="BE44" s="13">
+      <c r="BE44" s="49">
         <v>5</v>
       </c>
-      <c r="BF44" s="13">
+      <c r="BF44" s="49">
         <v>11</v>
       </c>
-      <c r="BG44" s="13">
+      <c r="BG44" s="49">
         <v>4</v>
       </c>
-      <c r="BH44" s="13">
+      <c r="BH44" s="49">
         <v>10</v>
       </c>
-      <c r="BI44" s="57">
+      <c r="BI44" s="49">
         <v>10</v>
       </c>
-      <c r="BJ44" s="57">
+      <c r="BJ44" s="49">
         <v>16</v>
       </c>
-      <c r="BK44" s="57">
+      <c r="BK44" s="49">
         <v>9</v>
       </c>
-      <c r="BL44" s="72">
+      <c r="BL44" s="26">
         <v>10</v>
       </c>
+      <c r="BM44" s="26">
+        <v>15</v>
+      </c>
     </row>
-    <row r="45" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A45" s="33" t="s">
+    <row r="45" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A45" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B45" s="52">
+      <c r="B45" s="48">
         <v>19</v>
       </c>
-      <c r="C45" s="52">
+      <c r="C45" s="48">
         <v>22</v>
       </c>
-      <c r="D45" s="13">
+      <c r="D45" s="49">
         <v>21</v>
       </c>
-      <c r="E45" s="13">
+      <c r="E45" s="49">
         <v>23</v>
       </c>
-      <c r="F45" s="52">
+      <c r="F45" s="48">
         <v>24</v>
       </c>
-      <c r="G45" s="52">
+      <c r="G45" s="48">
         <v>29</v>
       </c>
-      <c r="H45" s="52">
+      <c r="H45" s="48">
         <v>26</v>
       </c>
-      <c r="I45" s="52">
+      <c r="I45" s="48">
         <v>30</v>
       </c>
-      <c r="J45" s="52">
+      <c r="J45" s="48">
         <v>30</v>
       </c>
-      <c r="K45" s="52">
+      <c r="K45" s="48">
         <v>27</v>
       </c>
-      <c r="L45" s="52">
+      <c r="L45" s="48">
         <v>24</v>
       </c>
-      <c r="M45" s="52">
+      <c r="M45" s="48">
         <v>26</v>
       </c>
-      <c r="N45" s="53">
+      <c r="N45" s="46">
         <v>12</v>
       </c>
-      <c r="O45" s="54">
+      <c r="O45" s="47">
         <v>21</v>
       </c>
-      <c r="P45" s="53">
+      <c r="P45" s="46">
         <v>20</v>
       </c>
-      <c r="Q45" s="53">
+      <c r="Q45" s="46">
         <v>18</v>
       </c>
-      <c r="R45" s="53">
+      <c r="R45" s="46">
         <v>25</v>
       </c>
-      <c r="S45" s="53">
+      <c r="S45" s="46">
         <v>22</v>
       </c>
-      <c r="T45" s="53">
+      <c r="T45" s="46">
         <v>24</v>
       </c>
-      <c r="U45" s="53">
+      <c r="U45" s="46">
         <v>19</v>
       </c>
-      <c r="V45" s="53">
+      <c r="V45" s="46">
         <v>13</v>
       </c>
-      <c r="W45" s="53">
+      <c r="W45" s="46">
         <v>23</v>
       </c>
-      <c r="X45" s="53">
+      <c r="X45" s="46">
         <v>32</v>
       </c>
-      <c r="Y45" s="53">
+      <c r="Y45" s="46">
         <v>23</v>
       </c>
-      <c r="Z45" s="53">
+      <c r="Z45" s="46">
         <v>18</v>
       </c>
-      <c r="AA45" s="53">
+      <c r="AA45" s="46">
         <v>14</v>
       </c>
-      <c r="AB45" s="53">
+      <c r="AB45" s="46">
         <v>18</v>
       </c>
-      <c r="AC45" s="55">
+      <c r="AC45" s="64">
         <v>22</v>
       </c>
-      <c r="AD45" s="45">
+      <c r="AD45" s="42">
         <v>24</v>
       </c>
-      <c r="AE45" s="53">
+      <c r="AE45" s="46">
         <v>20</v>
       </c>
-      <c r="AF45" s="37">
+      <c r="AF45" s="35">
         <v>19</v>
       </c>
-      <c r="AG45" s="37">
+      <c r="AG45" s="35">
         <v>19</v>
       </c>
-      <c r="AH45" s="37">
+      <c r="AH45" s="35">
         <v>16</v>
       </c>
-      <c r="AI45" s="37">
+      <c r="AI45" s="35">
         <v>25</v>
       </c>
-      <c r="AJ45" s="37">
+      <c r="AJ45" s="35">
         <v>20</v>
       </c>
-      <c r="AK45" s="37">
+      <c r="AK45" s="35">
         <v>16</v>
       </c>
-      <c r="AL45" s="37">
+      <c r="AL45" s="35">
         <v>21</v>
       </c>
-      <c r="AM45" s="37">
+      <c r="AM45" s="35">
         <v>17</v>
       </c>
-      <c r="AN45" s="37">
+      <c r="AN45" s="35">
         <v>18</v>
       </c>
-      <c r="AO45" s="37">
+      <c r="AO45" s="35">
         <v>22</v>
       </c>
-      <c r="AP45" s="38">
+      <c r="AP45" s="35">
         <v>17</v>
       </c>
-      <c r="AQ45" s="37">
+      <c r="AQ45" s="35">
         <v>25</v>
       </c>
-      <c r="AR45" s="37">
+      <c r="AR45" s="35">
         <v>27</v>
       </c>
-      <c r="AS45" s="37">
+      <c r="AS45" s="35">
         <v>22</v>
       </c>
-      <c r="AT45" s="37">
+      <c r="AT45" s="35">
         <v>23</v>
       </c>
-      <c r="AU45" s="37">
+      <c r="AU45" s="35">
         <v>22</v>
       </c>
-      <c r="AV45" s="37">
+      <c r="AV45" s="35">
         <v>15</v>
       </c>
-      <c r="AW45" s="38">
+      <c r="AW45" s="35">
         <v>24</v>
       </c>
-      <c r="AX45" s="13">
+      <c r="AX45" s="49">
         <v>16</v>
       </c>
-      <c r="AY45" s="13">
+      <c r="AY45" s="49">
         <v>15</v>
       </c>
-      <c r="AZ45" s="13">
+      <c r="AZ45" s="49">
         <v>22</v>
       </c>
-      <c r="BA45" s="27">
+      <c r="BA45" s="26">
         <v>31</v>
       </c>
-      <c r="BB45" s="6">
+      <c r="BB45" s="26">
         <v>13</v>
       </c>
-      <c r="BC45" s="13">
+      <c r="BC45" s="49">
         <v>21</v>
       </c>
-      <c r="BD45" s="13">
+      <c r="BD45" s="49">
         <v>24</v>
       </c>
-      <c r="BE45" s="13">
+      <c r="BE45" s="49">
         <v>16</v>
       </c>
-      <c r="BF45" s="13">
+      <c r="BF45" s="49">
         <v>16</v>
       </c>
-      <c r="BG45" s="13">
+      <c r="BG45" s="49">
         <v>10</v>
       </c>
-      <c r="BH45" s="13">
+      <c r="BH45" s="49">
         <v>10</v>
       </c>
-      <c r="BI45" s="57">
+      <c r="BI45" s="49">
         <v>10</v>
       </c>
-      <c r="BJ45" s="57">
+      <c r="BJ45" s="49">
         <v>19</v>
       </c>
-      <c r="BK45" s="57">
+      <c r="BK45" s="49">
         <v>10</v>
       </c>
-      <c r="BL45" s="72">
+      <c r="BL45" s="26">
         <v>13</v>
       </c>
+      <c r="BM45" s="26">
+        <v>20</v>
+      </c>
     </row>
-    <row r="46" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A46" s="33" t="s">
+    <row r="46" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A46" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="52">
+      <c r="B46" s="48">
         <v>75</v>
       </c>
-      <c r="C46" s="52">
+      <c r="C46" s="48">
         <v>50</v>
       </c>
-      <c r="D46" s="13">
+      <c r="D46" s="49">
         <v>64</v>
       </c>
-      <c r="E46" s="13">
+      <c r="E46" s="49">
         <v>75</v>
       </c>
-      <c r="F46" s="52">
+      <c r="F46" s="48">
         <v>74</v>
       </c>
-      <c r="G46" s="52">
+      <c r="G46" s="48">
         <v>72</v>
       </c>
-      <c r="H46" s="52">
+      <c r="H46" s="48">
         <v>71</v>
       </c>
-      <c r="I46" s="52">
+      <c r="I46" s="48">
         <v>75</v>
       </c>
-      <c r="J46" s="52">
+      <c r="J46" s="48">
         <v>70</v>
       </c>
-      <c r="K46" s="52">
+      <c r="K46" s="48">
         <v>67</v>
       </c>
-      <c r="L46" s="52">
+      <c r="L46" s="48">
         <v>68</v>
       </c>
-      <c r="M46" s="52">
+      <c r="M46" s="48">
         <v>69</v>
       </c>
-      <c r="N46" s="53">
+      <c r="N46" s="46">
         <v>46</v>
       </c>
-      <c r="O46" s="54">
+      <c r="O46" s="47">
         <v>65</v>
       </c>
-      <c r="P46" s="53">
+      <c r="P46" s="46">
         <v>44</v>
       </c>
-      <c r="Q46" s="53">
+      <c r="Q46" s="46">
         <v>60</v>
       </c>
-      <c r="R46" s="53">
+      <c r="R46" s="46">
         <v>51</v>
       </c>
-      <c r="S46" s="53">
+      <c r="S46" s="46">
         <v>61</v>
       </c>
-      <c r="T46" s="53">
+      <c r="T46" s="46">
         <v>54</v>
       </c>
-      <c r="U46" s="53">
+      <c r="U46" s="46">
         <v>61</v>
       </c>
-      <c r="V46" s="53">
+      <c r="V46" s="46">
         <v>67</v>
       </c>
-      <c r="W46" s="53">
+      <c r="W46" s="46">
         <v>65</v>
       </c>
-      <c r="X46" s="53">
+      <c r="X46" s="46">
         <v>79</v>
       </c>
-      <c r="Y46" s="53">
+      <c r="Y46" s="46">
         <v>52</v>
       </c>
-      <c r="Z46" s="53">
+      <c r="Z46" s="46">
         <v>64</v>
       </c>
-      <c r="AA46" s="53">
+      <c r="AA46" s="46">
         <v>36</v>
       </c>
-      <c r="AB46" s="53">
+      <c r="AB46" s="46">
         <v>68</v>
       </c>
-      <c r="AC46" s="55">
+      <c r="AC46" s="64">
         <v>59</v>
       </c>
-      <c r="AD46" s="45">
+      <c r="AD46" s="42">
         <v>58</v>
       </c>
-      <c r="AE46" s="53">
+      <c r="AE46" s="46">
         <v>59</v>
       </c>
-      <c r="AF46" s="37">
+      <c r="AF46" s="35">
         <v>62</v>
       </c>
-      <c r="AG46" s="37">
+      <c r="AG46" s="35">
         <v>81</v>
       </c>
-      <c r="AH46" s="37">
+      <c r="AH46" s="35">
         <v>62</v>
       </c>
-      <c r="AI46" s="37">
+      <c r="AI46" s="35">
         <v>71</v>
       </c>
-      <c r="AJ46" s="37">
+      <c r="AJ46" s="35">
         <v>62</v>
       </c>
-      <c r="AK46" s="37">
+      <c r="AK46" s="35">
         <v>58</v>
       </c>
-      <c r="AL46" s="37">
+      <c r="AL46" s="35">
         <v>63</v>
       </c>
-      <c r="AM46" s="37">
+      <c r="AM46" s="35">
         <v>50</v>
       </c>
-      <c r="AN46" s="37">
+      <c r="AN46" s="35">
         <v>49</v>
       </c>
-      <c r="AO46" s="37">
+      <c r="AO46" s="35">
         <v>64</v>
       </c>
-      <c r="AP46" s="38">
+      <c r="AP46" s="35">
         <v>40</v>
       </c>
-      <c r="AQ46" s="37">
+      <c r="AQ46" s="35">
         <v>57</v>
       </c>
-      <c r="AR46" s="37">
+      <c r="AR46" s="35">
         <v>44</v>
       </c>
-      <c r="AS46" s="37">
+      <c r="AS46" s="35">
         <v>43</v>
       </c>
-      <c r="AT46" s="37">
+      <c r="AT46" s="35">
         <v>53</v>
       </c>
-      <c r="AU46" s="37">
+      <c r="AU46" s="35">
         <v>44</v>
       </c>
-      <c r="AV46" s="37">
+      <c r="AV46" s="35">
         <v>56</v>
       </c>
-      <c r="AW46" s="38">
+      <c r="AW46" s="35">
         <v>60</v>
       </c>
-      <c r="AX46" s="13">
+      <c r="AX46" s="49">
         <v>42</v>
       </c>
-      <c r="AY46" s="13">
+      <c r="AY46" s="49">
         <v>38</v>
       </c>
-      <c r="AZ46" s="13">
+      <c r="AZ46" s="49">
         <v>45</v>
       </c>
-      <c r="BA46" s="27">
+      <c r="BA46" s="26">
         <v>50</v>
       </c>
-      <c r="BB46" s="6">
+      <c r="BB46" s="26">
         <v>51</v>
       </c>
-      <c r="BC46" s="13">
+      <c r="BC46" s="49">
         <v>29</v>
       </c>
-      <c r="BD46" s="13">
+      <c r="BD46" s="49">
         <v>44</v>
       </c>
-      <c r="BE46" s="13">
+      <c r="BE46" s="49">
         <v>25</v>
       </c>
-      <c r="BF46" s="13">
+      <c r="BF46" s="49">
         <v>44</v>
       </c>
-      <c r="BG46" s="13">
+      <c r="BG46" s="49">
         <v>51</v>
       </c>
-      <c r="BH46" s="13">
+      <c r="BH46" s="49">
         <v>40</v>
       </c>
-      <c r="BI46" s="57">
+      <c r="BI46" s="49">
         <v>42</v>
       </c>
-      <c r="BJ46" s="57">
+      <c r="BJ46" s="49">
         <v>40</v>
       </c>
-      <c r="BK46" s="57">
+      <c r="BK46" s="49">
         <v>39</v>
       </c>
-      <c r="BL46" s="72">
+      <c r="BL46" s="26">
         <v>41</v>
       </c>
+      <c r="BM46" s="26">
+        <v>33</v>
+      </c>
     </row>
-    <row r="47" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A47" s="33" t="s">
+    <row r="47" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A47" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B47" s="52">
+      <c r="B47" s="48">
         <v>11</v>
       </c>
-      <c r="C47" s="52">
+      <c r="C47" s="48">
         <v>11</v>
       </c>
-      <c r="D47" s="13">
+      <c r="D47" s="49">
         <v>21</v>
       </c>
-      <c r="E47" s="13">
+      <c r="E47" s="49">
         <v>17</v>
       </c>
-      <c r="F47" s="52">
+      <c r="F47" s="48">
         <v>17</v>
       </c>
-      <c r="G47" s="52">
+      <c r="G47" s="48">
         <v>11</v>
       </c>
-      <c r="H47" s="52">
+      <c r="H47" s="48">
         <v>20</v>
       </c>
-      <c r="I47" s="52">
+      <c r="I47" s="48">
         <v>14</v>
       </c>
-      <c r="J47" s="52">
+      <c r="J47" s="48">
         <v>22</v>
       </c>
-      <c r="K47" s="52">
+      <c r="K47" s="48">
         <v>21</v>
       </c>
-      <c r="L47" s="52">
+      <c r="L47" s="48">
         <v>11</v>
       </c>
-      <c r="M47" s="52">
+      <c r="M47" s="48">
         <v>26</v>
       </c>
-      <c r="N47" s="53">
+      <c r="N47" s="46">
         <v>10</v>
       </c>
-      <c r="O47" s="54">
+      <c r="O47" s="47">
         <v>21</v>
       </c>
-      <c r="P47" s="53">
+      <c r="P47" s="46">
         <v>11</v>
       </c>
-      <c r="Q47" s="53">
+      <c r="Q47" s="46">
         <v>18</v>
       </c>
-      <c r="R47" s="53">
+      <c r="R47" s="46">
         <v>11</v>
       </c>
-      <c r="S47" s="53">
+      <c r="S47" s="46">
         <v>14</v>
       </c>
-      <c r="T47" s="53">
+      <c r="T47" s="46">
         <v>15</v>
       </c>
-      <c r="U47" s="53">
+      <c r="U47" s="46">
         <v>11</v>
       </c>
-      <c r="V47" s="53">
+      <c r="V47" s="46">
         <v>10</v>
       </c>
-      <c r="W47" s="53">
+      <c r="W47" s="46">
         <v>17</v>
       </c>
-      <c r="X47" s="53">
+      <c r="X47" s="46">
         <v>12</v>
       </c>
-      <c r="Y47" s="53">
+      <c r="Y47" s="46">
         <v>19</v>
       </c>
-      <c r="Z47" s="53">
+      <c r="Z47" s="46">
         <v>13</v>
       </c>
-      <c r="AA47" s="53">
+      <c r="AA47" s="46">
         <v>13</v>
       </c>
-      <c r="AB47" s="53">
+      <c r="AB47" s="46">
         <v>9</v>
       </c>
-      <c r="AC47" s="55">
+      <c r="AC47" s="64">
         <v>7</v>
       </c>
-      <c r="AD47" s="45">
+      <c r="AD47" s="42">
         <v>12</v>
       </c>
-      <c r="AE47" s="53">
+      <c r="AE47" s="46">
         <v>17</v>
       </c>
-      <c r="AF47" s="37">
+      <c r="AF47" s="35">
         <v>16</v>
       </c>
-      <c r="AG47" s="37">
+      <c r="AG47" s="35">
         <v>13</v>
       </c>
-      <c r="AH47" s="37">
+      <c r="AH47" s="35">
         <v>16</v>
       </c>
-      <c r="AI47" s="37">
+      <c r="AI47" s="35">
         <v>14</v>
       </c>
-      <c r="AJ47" s="37">
+      <c r="AJ47" s="35">
         <v>10</v>
       </c>
-      <c r="AK47" s="37">
+      <c r="AK47" s="35">
         <v>14</v>
       </c>
-      <c r="AL47" s="37">
+      <c r="AL47" s="35">
         <v>12</v>
       </c>
-      <c r="AM47" s="37">
+      <c r="AM47" s="35">
         <v>13</v>
       </c>
-      <c r="AN47" s="37">
+      <c r="AN47" s="35">
         <v>10</v>
       </c>
-      <c r="AO47" s="37">
+      <c r="AO47" s="35">
         <v>12</v>
       </c>
-      <c r="AP47" s="38">
+      <c r="AP47" s="35">
         <v>9</v>
       </c>
-      <c r="AQ47" s="37">
+      <c r="AQ47" s="35">
         <v>14</v>
       </c>
-      <c r="AR47" s="37">
+      <c r="AR47" s="35">
         <v>18</v>
       </c>
-      <c r="AS47" s="37">
+      <c r="AS47" s="35">
         <v>13</v>
       </c>
-      <c r="AT47" s="37">
+      <c r="AT47" s="35">
         <v>14</v>
       </c>
-      <c r="AU47" s="37">
+      <c r="AU47" s="35">
         <v>19</v>
       </c>
-      <c r="AV47" s="37">
+      <c r="AV47" s="35">
         <v>15</v>
       </c>
-      <c r="AW47" s="38">
+      <c r="AW47" s="35">
         <v>18</v>
       </c>
-      <c r="AX47" s="13">
+      <c r="AX47" s="49">
         <v>14</v>
       </c>
-      <c r="AY47" s="13">
+      <c r="AY47" s="49">
         <v>7</v>
       </c>
-      <c r="AZ47" s="13">
+      <c r="AZ47" s="49">
         <v>12</v>
       </c>
-      <c r="BA47" s="27">
+      <c r="BA47" s="26">
         <v>12</v>
       </c>
-      <c r="BB47" s="6">
+      <c r="BB47" s="26">
         <v>15</v>
       </c>
-      <c r="BC47" s="13">
+      <c r="BC47" s="49">
         <v>8</v>
       </c>
-      <c r="BD47" s="13">
+      <c r="BD47" s="49">
         <v>12</v>
       </c>
-      <c r="BE47" s="13">
+      <c r="BE47" s="49">
         <v>12</v>
       </c>
-      <c r="BF47" s="13">
+      <c r="BF47" s="49">
         <v>10</v>
       </c>
-      <c r="BG47" s="13">
+      <c r="BG47" s="49">
         <v>7</v>
       </c>
-      <c r="BH47" s="13">
+      <c r="BH47" s="49">
         <v>15</v>
       </c>
-      <c r="BI47" s="57">
+      <c r="BI47" s="49">
         <v>9</v>
       </c>
-      <c r="BJ47" s="57">
+      <c r="BJ47" s="49">
         <v>10</v>
       </c>
-      <c r="BK47" s="57">
+      <c r="BK47" s="49">
         <v>5</v>
       </c>
-      <c r="BL47" s="72">
+      <c r="BL47" s="26">
         <v>9</v>
       </c>
+      <c r="BM47" s="26">
+        <v>10</v>
+      </c>
     </row>
-    <row r="48" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A48" s="33" t="s">
+    <row r="48" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A48" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="52">
+      <c r="B48" s="48">
         <v>32</v>
       </c>
-      <c r="C48" s="52">
+      <c r="C48" s="48">
         <v>35</v>
       </c>
-      <c r="D48" s="13">
+      <c r="D48" s="49">
         <v>29</v>
       </c>
-      <c r="E48" s="13">
+      <c r="E48" s="49">
         <v>39</v>
       </c>
-      <c r="F48" s="52">
+      <c r="F48" s="48">
         <v>46</v>
       </c>
-      <c r="G48" s="52">
+      <c r="G48" s="48">
         <v>50</v>
       </c>
-      <c r="H48" s="52">
+      <c r="H48" s="48">
         <v>54</v>
       </c>
-      <c r="I48" s="52">
+      <c r="I48" s="48">
         <v>46</v>
       </c>
-      <c r="J48" s="52">
+      <c r="J48" s="48">
         <v>40</v>
       </c>
-      <c r="K48" s="52">
+      <c r="K48" s="48">
         <v>39</v>
       </c>
-      <c r="L48" s="52">
+      <c r="L48" s="48">
         <v>36</v>
       </c>
-      <c r="M48" s="52">
+      <c r="M48" s="48">
         <v>43</v>
       </c>
-      <c r="N48" s="53">
+      <c r="N48" s="46">
         <v>30</v>
       </c>
-      <c r="O48" s="54">
+      <c r="O48" s="47">
         <v>52</v>
       </c>
-      <c r="P48" s="53">
+      <c r="P48" s="46">
         <v>38</v>
       </c>
-      <c r="Q48" s="53">
+      <c r="Q48" s="46">
         <v>26</v>
       </c>
-      <c r="R48" s="53">
+      <c r="R48" s="46">
         <v>31</v>
       </c>
-      <c r="S48" s="53">
+      <c r="S48" s="46">
         <v>35</v>
       </c>
-      <c r="T48" s="53">
+      <c r="T48" s="46">
         <v>46</v>
       </c>
-      <c r="U48" s="53">
+      <c r="U48" s="46">
         <v>35</v>
       </c>
-      <c r="V48" s="53">
+      <c r="V48" s="46">
         <v>26</v>
       </c>
-      <c r="W48" s="53">
+      <c r="W48" s="46">
         <v>27</v>
       </c>
-      <c r="X48" s="53">
+      <c r="X48" s="46">
         <v>32</v>
       </c>
-      <c r="Y48" s="53">
+      <c r="Y48" s="46">
         <v>22</v>
       </c>
-      <c r="Z48" s="53">
+      <c r="Z48" s="46">
         <v>44</v>
       </c>
-      <c r="AA48" s="53">
+      <c r="AA48" s="46">
         <v>33</v>
       </c>
-      <c r="AB48" s="53">
+      <c r="AB48" s="46">
         <v>40</v>
       </c>
-      <c r="AC48" s="55">
+      <c r="AC48" s="64">
         <v>27</v>
       </c>
-      <c r="AD48" s="45">
+      <c r="AD48" s="42">
         <v>22</v>
       </c>
-      <c r="AE48" s="53">
+      <c r="AE48" s="46">
         <v>18</v>
       </c>
-      <c r="AF48" s="37">
+      <c r="AF48" s="35">
         <v>28</v>
       </c>
-      <c r="AG48" s="37">
+      <c r="AG48" s="35">
         <v>28</v>
       </c>
-      <c r="AH48" s="37">
+      <c r="AH48" s="35">
         <v>42</v>
       </c>
-      <c r="AI48" s="37">
+      <c r="AI48" s="35">
         <v>31</v>
       </c>
-      <c r="AJ48" s="37">
+      <c r="AJ48" s="35">
         <v>37</v>
       </c>
-      <c r="AK48" s="37">
+      <c r="AK48" s="35">
         <v>34</v>
       </c>
-      <c r="AL48" s="37">
+      <c r="AL48" s="35">
         <v>30</v>
       </c>
-      <c r="AM48" s="37">
+      <c r="AM48" s="35">
         <v>35</v>
       </c>
-      <c r="AN48" s="37">
+      <c r="AN48" s="35">
         <v>32</v>
       </c>
-      <c r="AO48" s="37">
+      <c r="AO48" s="35">
         <v>32</v>
       </c>
-      <c r="AP48" s="38">
+      <c r="AP48" s="35">
         <v>32</v>
       </c>
-      <c r="AQ48" s="37">
+      <c r="AQ48" s="35">
         <v>32</v>
       </c>
-      <c r="AR48" s="37">
+      <c r="AR48" s="35">
         <v>38</v>
       </c>
-      <c r="AS48" s="37">
+      <c r="AS48" s="35">
         <v>27</v>
       </c>
-      <c r="AT48" s="37">
+      <c r="AT48" s="35">
         <v>32</v>
       </c>
-      <c r="AU48" s="37">
+      <c r="AU48" s="35">
         <v>26</v>
       </c>
-      <c r="AV48" s="37">
+      <c r="AV48" s="35">
         <v>45</v>
       </c>
-      <c r="AW48" s="38">
+      <c r="AW48" s="35">
         <v>34</v>
       </c>
-      <c r="AX48" s="13">
+      <c r="AX48" s="49">
         <v>25</v>
       </c>
-      <c r="AY48" s="13">
+      <c r="AY48" s="49">
         <v>15</v>
       </c>
-      <c r="AZ48" s="13">
+      <c r="AZ48" s="49">
         <v>19</v>
       </c>
-      <c r="BA48" s="27">
+      <c r="BA48" s="26">
         <v>26</v>
       </c>
-      <c r="BB48" s="6">
+      <c r="BB48" s="26">
         <v>26</v>
       </c>
-      <c r="BC48" s="13">
+      <c r="BC48" s="49">
         <v>19</v>
       </c>
-      <c r="BD48" s="13">
+      <c r="BD48" s="49">
         <v>29</v>
       </c>
-      <c r="BE48" s="13">
+      <c r="BE48" s="49">
         <v>21</v>
       </c>
-      <c r="BF48" s="13">
+      <c r="BF48" s="49">
         <v>27</v>
       </c>
-      <c r="BG48" s="13">
+      <c r="BG48" s="49">
         <v>23</v>
       </c>
-      <c r="BH48" s="13">
+      <c r="BH48" s="49">
         <v>24</v>
       </c>
-      <c r="BI48" s="57">
+      <c r="BI48" s="49">
         <v>20</v>
       </c>
-      <c r="BJ48" s="57">
+      <c r="BJ48" s="49">
         <v>20</v>
       </c>
-      <c r="BK48" s="57">
+      <c r="BK48" s="49">
         <v>19</v>
       </c>
-      <c r="BL48" s="72">
+      <c r="BL48" s="26">
         <v>26</v>
       </c>
+      <c r="BM48" s="26">
+        <v>21</v>
+      </c>
     </row>
-    <row r="49" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A49" s="33" t="s">
+    <row r="49" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A49" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="52">
+      <c r="B49" s="48">
         <v>44</v>
       </c>
-      <c r="C49" s="52">
+      <c r="C49" s="48">
         <v>30</v>
       </c>
-      <c r="D49" s="13">
+      <c r="D49" s="49">
         <v>47</v>
       </c>
-      <c r="E49" s="13">
+      <c r="E49" s="49">
         <v>38</v>
       </c>
-      <c r="F49" s="52">
+      <c r="F49" s="48">
         <v>39</v>
       </c>
-      <c r="G49" s="52">
+      <c r="G49" s="48">
         <v>50</v>
       </c>
-      <c r="H49" s="52">
+      <c r="H49" s="48">
         <v>46</v>
       </c>
-      <c r="I49" s="52">
+      <c r="I49" s="48">
         <v>45</v>
       </c>
-      <c r="J49" s="52">
+      <c r="J49" s="48">
         <v>45</v>
       </c>
-      <c r="K49" s="52">
+      <c r="K49" s="48">
         <v>54</v>
       </c>
-      <c r="L49" s="52">
+      <c r="L49" s="48">
         <v>54</v>
       </c>
-      <c r="M49" s="52">
+      <c r="M49" s="48">
         <v>37</v>
       </c>
-      <c r="N49" s="53">
+      <c r="N49" s="46">
         <v>50</v>
       </c>
-      <c r="O49" s="54">
+      <c r="O49" s="47">
         <v>43</v>
       </c>
-      <c r="P49" s="53">
+      <c r="P49" s="46">
         <v>38</v>
       </c>
-      <c r="Q49" s="53">
+      <c r="Q49" s="46">
         <v>44</v>
       </c>
-      <c r="R49" s="53">
+      <c r="R49" s="46">
         <v>34</v>
       </c>
-      <c r="S49" s="53">
+      <c r="S49" s="46">
         <v>50</v>
       </c>
-      <c r="T49" s="53">
+      <c r="T49" s="46">
         <v>36</v>
       </c>
-      <c r="U49" s="53">
+      <c r="U49" s="46">
         <v>45</v>
       </c>
-      <c r="V49" s="53">
+      <c r="V49" s="46">
         <v>22</v>
       </c>
-      <c r="W49" s="53">
+      <c r="W49" s="46">
         <v>39</v>
       </c>
-      <c r="X49" s="53">
+      <c r="X49" s="46">
         <v>42</v>
       </c>
-      <c r="Y49" s="53">
+      <c r="Y49" s="46">
         <v>38</v>
       </c>
-      <c r="Z49" s="53">
+      <c r="Z49" s="46">
         <v>34</v>
       </c>
-      <c r="AA49" s="53">
+      <c r="AA49" s="46">
         <v>29</v>
       </c>
-      <c r="AB49" s="53">
+      <c r="AB49" s="46">
         <v>34</v>
       </c>
-      <c r="AC49" s="55">
+      <c r="AC49" s="64">
         <v>32</v>
       </c>
-      <c r="AD49" s="45">
+      <c r="AD49" s="42">
         <v>36</v>
       </c>
-      <c r="AE49" s="53">
+      <c r="AE49" s="46">
         <v>34</v>
       </c>
-      <c r="AF49" s="37">
+      <c r="AF49" s="35">
         <v>35</v>
       </c>
-      <c r="AG49" s="37">
+      <c r="AG49" s="35">
         <v>51</v>
       </c>
-      <c r="AH49" s="37">
+      <c r="AH49" s="35">
         <v>35</v>
       </c>
-      <c r="AI49" s="37">
+      <c r="AI49" s="35">
         <v>36</v>
       </c>
-      <c r="AJ49" s="37">
+      <c r="AJ49" s="35">
         <v>28</v>
       </c>
-      <c r="AK49" s="37">
+      <c r="AK49" s="35">
         <v>36</v>
       </c>
-      <c r="AL49" s="37">
+      <c r="AL49" s="35">
         <v>50</v>
       </c>
-      <c r="AM49" s="37">
+      <c r="AM49" s="35">
         <v>36</v>
       </c>
-      <c r="AN49" s="37">
+      <c r="AN49" s="35">
         <v>22</v>
       </c>
-      <c r="AO49" s="37">
+      <c r="AO49" s="35">
         <v>34</v>
       </c>
-      <c r="AP49" s="38">
+      <c r="AP49" s="35">
         <v>21</v>
       </c>
-      <c r="AQ49" s="37">
+      <c r="AQ49" s="35">
         <v>40</v>
       </c>
-      <c r="AR49" s="37">
+      <c r="AR49" s="35">
         <v>43</v>
       </c>
-      <c r="AS49" s="37">
+      <c r="AS49" s="35">
         <v>25</v>
       </c>
-      <c r="AT49" s="37">
+      <c r="AT49" s="35">
         <v>26</v>
       </c>
-      <c r="AU49" s="37">
+      <c r="AU49" s="35">
         <v>33</v>
       </c>
-      <c r="AV49" s="37">
+      <c r="AV49" s="35">
         <v>38</v>
       </c>
-      <c r="AW49" s="38">
+      <c r="AW49" s="35">
         <v>30</v>
       </c>
-      <c r="AX49" s="13">
+      <c r="AX49" s="49">
         <v>17</v>
       </c>
-      <c r="AY49" s="13">
+      <c r="AY49" s="49">
         <v>28</v>
       </c>
-      <c r="AZ49" s="13">
+      <c r="AZ49" s="49">
         <v>33</v>
       </c>
-      <c r="BA49" s="27">
+      <c r="BA49" s="26">
         <v>32</v>
       </c>
-      <c r="BB49" s="6">
+      <c r="BB49" s="26">
         <v>34</v>
       </c>
-      <c r="BC49" s="13">
+      <c r="BC49" s="49">
         <v>38</v>
       </c>
-      <c r="BD49" s="13">
+      <c r="BD49" s="49">
         <v>31</v>
       </c>
-      <c r="BE49" s="13">
+      <c r="BE49" s="49">
         <v>27</v>
       </c>
-      <c r="BF49" s="13">
+      <c r="BF49" s="49">
         <v>31</v>
       </c>
-      <c r="BG49" s="13">
+      <c r="BG49" s="49">
         <v>32</v>
       </c>
-      <c r="BH49" s="13">
+      <c r="BH49" s="49">
         <v>23</v>
       </c>
-      <c r="BI49" s="57">
+      <c r="BI49" s="49">
         <v>33</v>
       </c>
-      <c r="BJ49" s="57">
+      <c r="BJ49" s="49">
         <v>24</v>
       </c>
-      <c r="BK49" s="57">
+      <c r="BK49" s="49">
         <v>22</v>
       </c>
-      <c r="BL49" s="72">
+      <c r="BL49" s="26">
         <v>33</v>
       </c>
+      <c r="BM49" s="26">
+        <v>28</v>
+      </c>
     </row>
-    <row r="50" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A50" s="34" t="s">
+    <row r="50" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A50" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="56">
+      <c r="B50" s="48">
         <v>52</v>
       </c>
-      <c r="C50" s="56">
+      <c r="C50" s="48">
         <v>33</v>
       </c>
-      <c r="D50" s="57">
+      <c r="D50" s="49">
         <v>58</v>
       </c>
-      <c r="E50" s="57">
+      <c r="E50" s="49">
         <v>39</v>
       </c>
-      <c r="F50" s="56">
+      <c r="F50" s="48">
         <v>48</v>
       </c>
-      <c r="G50" s="56">
+      <c r="G50" s="48">
         <v>50</v>
       </c>
-      <c r="H50" s="56">
+      <c r="H50" s="48">
         <v>61</v>
       </c>
-      <c r="I50" s="56">
+      <c r="I50" s="48">
         <v>48</v>
       </c>
-      <c r="J50" s="56">
+      <c r="J50" s="48">
         <v>68</v>
       </c>
-      <c r="K50" s="56">
+      <c r="K50" s="48">
         <v>50</v>
       </c>
-      <c r="L50" s="56">
+      <c r="L50" s="48">
         <v>28</v>
       </c>
-      <c r="M50" s="56">
+      <c r="M50" s="48">
         <v>46</v>
       </c>
-      <c r="N50" s="53">
+      <c r="N50" s="46">
         <v>43</v>
       </c>
-      <c r="O50" s="54">
+      <c r="O50" s="47">
         <v>30</v>
       </c>
-      <c r="P50" s="53">
+      <c r="P50" s="46">
         <v>37</v>
       </c>
-      <c r="Q50" s="53">
+      <c r="Q50" s="46">
         <v>37</v>
       </c>
-      <c r="R50" s="53">
+      <c r="R50" s="46">
         <v>34</v>
       </c>
-      <c r="S50" s="53">
+      <c r="S50" s="46">
         <v>36</v>
       </c>
-      <c r="T50" s="53">
+      <c r="T50" s="46">
         <v>46</v>
       </c>
-      <c r="U50" s="53">
+      <c r="U50" s="46">
         <v>39</v>
       </c>
-      <c r="V50" s="53">
+      <c r="V50" s="46">
         <v>38</v>
       </c>
-      <c r="W50" s="53">
+      <c r="W50" s="46">
         <v>36</v>
       </c>
-      <c r="X50" s="53">
+      <c r="X50" s="46">
         <v>43</v>
       </c>
-      <c r="Y50" s="53">
+      <c r="Y50" s="46">
         <v>48</v>
       </c>
-      <c r="Z50" s="53">
+      <c r="Z50" s="46">
         <v>37</v>
       </c>
-      <c r="AA50" s="53">
+      <c r="AA50" s="46">
         <v>48</v>
       </c>
-      <c r="AB50" s="53">
+      <c r="AB50" s="46">
         <v>51</v>
       </c>
-      <c r="AC50" s="55">
+      <c r="AC50" s="64">
         <v>37</v>
       </c>
-      <c r="AD50" s="45">
+      <c r="AD50" s="42">
         <v>57</v>
       </c>
-      <c r="AE50" s="53">
+      <c r="AE50" s="46">
         <v>47</v>
       </c>
-      <c r="AF50" s="37">
+      <c r="AF50" s="35">
         <v>42</v>
       </c>
-      <c r="AG50" s="37">
+      <c r="AG50" s="35">
         <v>40</v>
       </c>
-      <c r="AH50" s="37">
+      <c r="AH50" s="35">
         <v>43</v>
       </c>
-      <c r="AI50" s="37">
+      <c r="AI50" s="35">
         <v>43</v>
       </c>
-      <c r="AJ50" s="37">
+      <c r="AJ50" s="35">
         <v>33</v>
       </c>
-      <c r="AK50" s="37">
+      <c r="AK50" s="35">
         <v>36</v>
       </c>
-      <c r="AL50" s="37">
+      <c r="AL50" s="35">
         <v>48</v>
       </c>
-      <c r="AM50" s="37">
+      <c r="AM50" s="35">
         <v>26</v>
       </c>
-      <c r="AN50" s="37">
+      <c r="AN50" s="35">
         <v>33</v>
       </c>
-      <c r="AO50" s="37">
+      <c r="AO50" s="35">
         <v>33</v>
       </c>
-      <c r="AP50" s="38">
+      <c r="AP50" s="35">
         <v>26</v>
       </c>
-      <c r="AQ50" s="37">
+      <c r="AQ50" s="35">
         <v>43</v>
       </c>
-      <c r="AR50" s="37">
+      <c r="AR50" s="35">
         <v>35</v>
       </c>
-      <c r="AS50" s="37">
+      <c r="AS50" s="35">
         <v>31</v>
       </c>
-      <c r="AT50" s="37">
+      <c r="AT50" s="35">
         <v>27</v>
       </c>
-      <c r="AU50" s="37">
+      <c r="AU50" s="35">
         <v>31</v>
       </c>
-      <c r="AV50" s="37">
+      <c r="AV50" s="35">
         <v>33</v>
       </c>
-      <c r="AW50" s="38">
+      <c r="AW50" s="35">
         <v>38</v>
       </c>
-      <c r="AX50" s="13">
+      <c r="AX50" s="49">
         <v>23</v>
       </c>
-      <c r="AY50" s="13">
+      <c r="AY50" s="49">
         <v>35</v>
       </c>
-      <c r="AZ50" s="13">
+      <c r="AZ50" s="49">
         <v>25</v>
       </c>
-      <c r="BA50" s="27">
+      <c r="BA50" s="26">
         <v>33</v>
       </c>
-      <c r="BB50" s="6">
+      <c r="BB50" s="26">
         <v>36</v>
       </c>
-      <c r="BC50" s="13">
+      <c r="BC50" s="49">
         <v>38</v>
       </c>
-      <c r="BD50" s="13">
+      <c r="BD50" s="49">
         <v>28</v>
       </c>
-      <c r="BE50" s="13">
+      <c r="BE50" s="49">
         <v>31</v>
       </c>
-      <c r="BF50" s="13">
+      <c r="BF50" s="49">
         <v>45</v>
       </c>
-      <c r="BG50" s="13">
+      <c r="BG50" s="49">
         <v>38</v>
       </c>
-      <c r="BH50" s="13">
+      <c r="BH50" s="49">
         <v>31</v>
       </c>
-      <c r="BI50" s="57">
+      <c r="BI50" s="49">
         <v>31</v>
       </c>
-      <c r="BJ50" s="57">
+      <c r="BJ50" s="49">
         <v>46</v>
       </c>
-      <c r="BK50" s="57">
+      <c r="BK50" s="49">
         <v>23</v>
       </c>
-      <c r="BL50" s="72">
+      <c r="BL50" s="26">
         <v>31</v>
       </c>
+      <c r="BM50" s="26">
+        <v>41</v>
+      </c>
     </row>
-    <row r="51" spans="1:64" s="42" customFormat="1" ht="11.25">
-      <c r="A51" s="35" t="s">
+    <row r="51" spans="1:65" s="39" customFormat="1" ht="11.25">
+      <c r="A51" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B51" s="58">
+      <c r="B51" s="50">
         <v>8</v>
       </c>
-      <c r="C51" s="58">
+      <c r="C51" s="50">
         <v>18</v>
       </c>
       <c r="D51" s="14">
         <v>15</v>
       </c>
       <c r="E51" s="14">
         <v>17</v>
       </c>
-      <c r="F51" s="58">
+      <c r="F51" s="50">
         <v>10</v>
       </c>
-      <c r="G51" s="58">
+      <c r="G51" s="50">
         <v>10</v>
       </c>
-      <c r="H51" s="58">
+      <c r="H51" s="50">
         <v>19</v>
       </c>
-      <c r="I51" s="58">
+      <c r="I51" s="50">
         <v>21</v>
       </c>
-      <c r="J51" s="58">
+      <c r="J51" s="50">
         <v>15</v>
       </c>
-      <c r="K51" s="58">
+      <c r="K51" s="50">
         <v>15</v>
       </c>
-      <c r="L51" s="58">
+      <c r="L51" s="50">
         <v>11</v>
       </c>
-      <c r="M51" s="58">
+      <c r="M51" s="50">
         <v>22</v>
       </c>
-      <c r="N51" s="59">
+      <c r="N51" s="51">
         <v>18</v>
       </c>
-      <c r="O51" s="60">
+      <c r="O51" s="52">
         <v>12</v>
       </c>
-      <c r="P51" s="59">
+      <c r="P51" s="51">
         <v>9</v>
       </c>
-      <c r="Q51" s="59">
+      <c r="Q51" s="51">
         <v>12</v>
       </c>
-      <c r="R51" s="59">
+      <c r="R51" s="51">
         <v>13</v>
       </c>
-      <c r="S51" s="59">
+      <c r="S51" s="51">
         <v>10</v>
       </c>
-      <c r="T51" s="59">
+      <c r="T51" s="51">
         <v>13</v>
       </c>
-      <c r="U51" s="59">
+      <c r="U51" s="51">
         <v>17</v>
       </c>
-      <c r="V51" s="59">
+      <c r="V51" s="51">
         <v>7</v>
       </c>
-      <c r="W51" s="59">
+      <c r="W51" s="51">
         <v>10</v>
       </c>
-      <c r="X51" s="59">
+      <c r="X51" s="51">
         <v>10</v>
       </c>
-      <c r="Y51" s="59">
+      <c r="Y51" s="51">
         <v>13</v>
       </c>
-      <c r="Z51" s="59">
+      <c r="Z51" s="51">
         <v>14</v>
       </c>
-      <c r="AA51" s="59">
+      <c r="AA51" s="51">
         <v>15</v>
       </c>
-      <c r="AB51" s="59">
+      <c r="AB51" s="51">
         <v>9</v>
       </c>
-      <c r="AC51" s="61">
+      <c r="AC51" s="53">
         <v>8</v>
       </c>
-      <c r="AD51" s="62">
+      <c r="AD51" s="54">
         <v>8</v>
       </c>
-      <c r="AE51" s="59">
+      <c r="AE51" s="51">
         <v>12</v>
       </c>
-      <c r="AF51" s="39">
+      <c r="AF51" s="36">
         <v>21</v>
       </c>
-      <c r="AG51" s="39">
+      <c r="AG51" s="36">
         <v>11</v>
       </c>
-      <c r="AH51" s="39">
+      <c r="AH51" s="36">
         <v>11</v>
       </c>
-      <c r="AI51" s="39">
+      <c r="AI51" s="36">
         <v>12</v>
       </c>
-      <c r="AJ51" s="39">
+      <c r="AJ51" s="36">
         <v>14</v>
       </c>
-      <c r="AK51" s="39">
+      <c r="AK51" s="36">
         <v>15</v>
       </c>
-      <c r="AL51" s="39">
+      <c r="AL51" s="36">
         <v>11</v>
       </c>
-      <c r="AM51" s="39">
+      <c r="AM51" s="36">
         <v>12</v>
       </c>
-      <c r="AN51" s="39">
+      <c r="AN51" s="36">
         <v>13</v>
       </c>
-      <c r="AO51" s="39">
+      <c r="AO51" s="36">
         <v>15</v>
       </c>
-      <c r="AP51" s="39">
+      <c r="AP51" s="36">
         <v>9</v>
       </c>
-      <c r="AQ51" s="39">
+      <c r="AQ51" s="36">
         <v>13</v>
       </c>
-      <c r="AR51" s="39">
+      <c r="AR51" s="36">
         <v>14</v>
       </c>
-      <c r="AS51" s="39">
+      <c r="AS51" s="36">
         <v>12</v>
       </c>
-      <c r="AT51" s="39">
+      <c r="AT51" s="36">
         <v>7</v>
       </c>
-      <c r="AU51" s="39">
+      <c r="AU51" s="36">
         <v>20</v>
       </c>
-      <c r="AV51" s="39">
+      <c r="AV51" s="36">
         <v>19</v>
       </c>
-      <c r="AW51" s="39">
+      <c r="AW51" s="36">
         <v>13</v>
       </c>
       <c r="AX51" s="14">
         <v>11</v>
       </c>
       <c r="AY51" s="14">
         <v>10</v>
       </c>
       <c r="AZ51" s="14">
         <v>8</v>
       </c>
       <c r="BA51" s="8">
         <v>10</v>
       </c>
       <c r="BB51" s="8">
         <v>11</v>
       </c>
       <c r="BC51" s="14">
         <v>10</v>
       </c>
       <c r="BD51" s="14">
         <v>10</v>
       </c>
       <c r="BE51" s="14">
         <v>14</v>
       </c>
       <c r="BF51" s="14">
         <v>12</v>
       </c>
       <c r="BG51" s="14">
         <v>10</v>
       </c>
       <c r="BH51" s="14">
         <v>6</v>
       </c>
       <c r="BI51" s="14">
         <v>9</v>
       </c>
       <c r="BJ51" s="14">
         <v>7</v>
       </c>
       <c r="BK51" s="14">
         <v>14</v>
       </c>
-      <c r="BL51" s="73">
+      <c r="BL51" s="8">
         <v>11</v>
       </c>
+      <c r="BM51" s="8">
+        <v>6</v>
+      </c>
     </row>
-    <row r="52" spans="1:64" ht="18.75" customHeight="1">
+    <row r="52" spans="1:65" ht="18.75" customHeight="1">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
       <c r="N52" s="9"/>
       <c r="O52" s="9"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
       <c r="AD52" s="9"/>
       <c r="AE52" s="9"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
     </row>
-    <row r="53" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW53" s="42"/>
+    <row r="53" spans="1:65">
+      <c r="AL53" s="39"/>
+      <c r="AM53" s="39"/>
+      <c r="AN53" s="39"/>
+      <c r="AO53" s="39"/>
+      <c r="AP53" s="39"/>
+      <c r="AQ53" s="39"/>
+      <c r="AR53" s="39"/>
+      <c r="AS53" s="39"/>
+      <c r="AT53" s="39"/>
+      <c r="AU53" s="39"/>
+      <c r="AV53" s="39"/>
+      <c r="AW53" s="39"/>
     </row>
-    <row r="54" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW54" s="42"/>
+    <row r="54" spans="1:65">
+      <c r="AL54" s="39"/>
+      <c r="AM54" s="39"/>
+      <c r="AN54" s="39"/>
+      <c r="AO54" s="39"/>
+      <c r="AP54" s="39"/>
+      <c r="AQ54" s="39"/>
+      <c r="AR54" s="39"/>
+      <c r="AS54" s="39"/>
+      <c r="AT54" s="39"/>
+      <c r="AU54" s="39"/>
+      <c r="AV54" s="39"/>
+      <c r="AW54" s="39"/>
     </row>
-    <row r="55" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW55" s="42"/>
+    <row r="55" spans="1:65">
+      <c r="AL55" s="39"/>
+      <c r="AM55" s="39"/>
+      <c r="AN55" s="39"/>
+      <c r="AO55" s="39"/>
+      <c r="AP55" s="39"/>
+      <c r="AQ55" s="39"/>
+      <c r="AR55" s="39"/>
+      <c r="AS55" s="39"/>
+      <c r="AT55" s="39"/>
+      <c r="AU55" s="39"/>
+      <c r="AV55" s="39"/>
+      <c r="AW55" s="39"/>
     </row>
-    <row r="56" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW56" s="42"/>
+    <row r="56" spans="1:65">
+      <c r="AL56" s="39"/>
+      <c r="AM56" s="39"/>
+      <c r="AN56" s="39"/>
+      <c r="AO56" s="39"/>
+      <c r="AP56" s="39"/>
+      <c r="AQ56" s="39"/>
+      <c r="AR56" s="39"/>
+      <c r="AS56" s="39"/>
+      <c r="AT56" s="39"/>
+      <c r="AU56" s="39"/>
+      <c r="AV56" s="39"/>
+      <c r="AW56" s="39"/>
     </row>
-    <row r="57" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW57" s="42"/>
+    <row r="57" spans="1:65">
+      <c r="AL57" s="39"/>
+      <c r="AM57" s="39"/>
+      <c r="AN57" s="39"/>
+      <c r="AO57" s="39"/>
+      <c r="AP57" s="39"/>
+      <c r="AQ57" s="39"/>
+      <c r="AR57" s="39"/>
+      <c r="AS57" s="39"/>
+      <c r="AT57" s="39"/>
+      <c r="AU57" s="39"/>
+      <c r="AV57" s="39"/>
+      <c r="AW57" s="39"/>
     </row>
-    <row r="58" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW58" s="42"/>
+    <row r="58" spans="1:65">
+      <c r="AL58" s="39"/>
+      <c r="AM58" s="39"/>
+      <c r="AN58" s="39"/>
+      <c r="AO58" s="39"/>
+      <c r="AP58" s="39"/>
+      <c r="AQ58" s="39"/>
+      <c r="AR58" s="39"/>
+      <c r="AS58" s="39"/>
+      <c r="AT58" s="39"/>
+      <c r="AU58" s="39"/>
+      <c r="AV58" s="39"/>
+      <c r="AW58" s="39"/>
     </row>
-    <row r="59" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW59" s="42"/>
+    <row r="59" spans="1:65">
+      <c r="AL59" s="39"/>
+      <c r="AM59" s="39"/>
+      <c r="AN59" s="39"/>
+      <c r="AO59" s="39"/>
+      <c r="AP59" s="39"/>
+      <c r="AQ59" s="39"/>
+      <c r="AR59" s="39"/>
+      <c r="AS59" s="39"/>
+      <c r="AT59" s="39"/>
+      <c r="AU59" s="39"/>
+      <c r="AV59" s="39"/>
+      <c r="AW59" s="39"/>
     </row>
-    <row r="60" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW60" s="42"/>
+    <row r="60" spans="1:65">
+      <c r="AL60" s="39"/>
+      <c r="AM60" s="39"/>
+      <c r="AN60" s="39"/>
+      <c r="AO60" s="39"/>
+      <c r="AP60" s="39"/>
+      <c r="AQ60" s="39"/>
+      <c r="AR60" s="39"/>
+      <c r="AS60" s="39"/>
+      <c r="AT60" s="39"/>
+      <c r="AU60" s="39"/>
+      <c r="AV60" s="39"/>
+      <c r="AW60" s="39"/>
     </row>
-    <row r="61" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW61" s="42"/>
+    <row r="61" spans="1:65">
+      <c r="AL61" s="39"/>
+      <c r="AM61" s="39"/>
+      <c r="AN61" s="39"/>
+      <c r="AO61" s="39"/>
+      <c r="AP61" s="39"/>
+      <c r="AQ61" s="39"/>
+      <c r="AR61" s="39"/>
+      <c r="AS61" s="39"/>
+      <c r="AT61" s="39"/>
+      <c r="AU61" s="39"/>
+      <c r="AV61" s="39"/>
+      <c r="AW61" s="39"/>
     </row>
-    <row r="62" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW62" s="42"/>
+    <row r="62" spans="1:65">
+      <c r="AL62" s="39"/>
+      <c r="AM62" s="39"/>
+      <c r="AN62" s="39"/>
+      <c r="AO62" s="39"/>
+      <c r="AP62" s="39"/>
+      <c r="AQ62" s="39"/>
+      <c r="AR62" s="39"/>
+      <c r="AS62" s="39"/>
+      <c r="AT62" s="39"/>
+      <c r="AU62" s="39"/>
+      <c r="AV62" s="39"/>
+      <c r="AW62" s="39"/>
     </row>
-    <row r="63" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW63" s="42"/>
+    <row r="63" spans="1:65">
+      <c r="AL63" s="39"/>
+      <c r="AM63" s="39"/>
+      <c r="AN63" s="39"/>
+      <c r="AO63" s="39"/>
+      <c r="AP63" s="39"/>
+      <c r="AQ63" s="39"/>
+      <c r="AR63" s="39"/>
+      <c r="AS63" s="39"/>
+      <c r="AT63" s="39"/>
+      <c r="AU63" s="39"/>
+      <c r="AV63" s="39"/>
+      <c r="AW63" s="39"/>
     </row>
-    <row r="64" spans="1:64">
-[...11 lines deleted...]
-      <c r="AW64" s="42"/>
+    <row r="64" spans="1:65">
+      <c r="AL64" s="39"/>
+      <c r="AM64" s="39"/>
+      <c r="AN64" s="39"/>
+      <c r="AO64" s="39"/>
+      <c r="AP64" s="39"/>
+      <c r="AQ64" s="39"/>
+      <c r="AR64" s="39"/>
+      <c r="AS64" s="39"/>
+      <c r="AT64" s="39"/>
+      <c r="AU64" s="39"/>
+      <c r="AV64" s="39"/>
+      <c r="AW64" s="39"/>
     </row>
     <row r="65" spans="38:49">
-      <c r="AL65" s="42"/>
-[...10 lines deleted...]
-      <c r="AW65" s="42"/>
+      <c r="AL65" s="39"/>
+      <c r="AM65" s="39"/>
+      <c r="AN65" s="39"/>
+      <c r="AO65" s="39"/>
+      <c r="AP65" s="39"/>
+      <c r="AQ65" s="39"/>
+      <c r="AR65" s="39"/>
+      <c r="AS65" s="39"/>
+      <c r="AT65" s="39"/>
+      <c r="AU65" s="39"/>
+      <c r="AV65" s="39"/>
+      <c r="AW65" s="39"/>
     </row>
     <row r="66" spans="38:49">
-      <c r="AL66" s="42"/>
-[...10 lines deleted...]
-      <c r="AW66" s="42"/>
+      <c r="AL66" s="39"/>
+      <c r="AM66" s="39"/>
+      <c r="AN66" s="39"/>
+      <c r="AO66" s="39"/>
+      <c r="AP66" s="39"/>
+      <c r="AQ66" s="39"/>
+      <c r="AR66" s="39"/>
+      <c r="AS66" s="39"/>
+      <c r="AT66" s="39"/>
+      <c r="AU66" s="39"/>
+      <c r="AV66" s="39"/>
+      <c r="AW66" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ5:BL5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A37:BL37"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A37:BM37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>