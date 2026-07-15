--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -7,63 +7,63 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="49">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -427,51 +427,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -583,294 +583,287 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>50</xdr:col>
-      <xdr:colOff>424764</xdr:colOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>150392</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>128716</xdr:rowOff>
+      <xdr:rowOff>178666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="1853513" cy="514865"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>311239</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>175072</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2647950" cy="704850"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>80211</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>44730</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="3619499" cy="704850"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2346158" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1132,192 +1125,193 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM44"/>
+  <dimension ref="A2:BN44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
+    <sheetView zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AA5" sqref="AA5"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BM2"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="19" customWidth="1"/>
     <col min="2" max="3" width="6.42578125" style="19" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.5703125" style="19" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="12" max="17" width="6.42578125" style="19" hidden="1" customWidth="1"/>
     <col min="18" max="20" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="22" max="49" width="6.42578125" style="19" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="19" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="53" max="54" width="7.42578125" style="1" customWidth="1"/>
     <col min="55" max="56" width="7.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65">
-      <c r="A2" s="65" t="s">
+    <row r="2" spans="1:66">
+      <c r="A2" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="65"/>
-[...62 lines deleted...]
-      <c r="BM2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
+      <c r="BN2" s="66"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="37"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="37"/>
       <c r="AC3" s="37"/>
       <c r="AD3" s="37"/>
       <c r="AE3" s="37"/>
       <c r="AF3" s="37"/>
       <c r="AG3" s="37"/>
       <c r="AH3" s="37"/>
       <c r="AI3" s="37"/>
       <c r="AJ3" s="37"/>
       <c r="AK3" s="37"/>
       <c r="AL3" s="37"/>
       <c r="AM3" s="37"/>
       <c r="AN3" s="37"/>
     </row>
-    <row r="4" spans="1:65" s="3" customFormat="1">
+    <row r="4" spans="1:66" s="3" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -1332,135 +1326,137 @@
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BD4" s="4"/>
       <c r="BF4" s="4"/>
       <c r="BH4" s="4"/>
       <c r="BI4" s="4"/>
       <c r="BL4" s="4"/>
-      <c r="BM4" s="4" t="s">
+      <c r="BM4" s="4"/>
+      <c r="BN4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:65" s="19" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="66">
+    <row r="5" spans="1:66" s="19" customFormat="1" ht="11.25">
+      <c r="A5" s="71"/>
+      <c r="B5" s="67">
         <v>2021</v>
       </c>
-      <c r="C5" s="67"/>
-[...10 lines deleted...]
-      <c r="N5" s="74">
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="75">
         <v>2022</v>
       </c>
-      <c r="O5" s="75"/>
-[...10 lines deleted...]
-      <c r="Z5" s="74">
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="75">
         <v>2023</v>
       </c>
-      <c r="AA5" s="75"/>
-[...10 lines deleted...]
-      <c r="AL5" s="72">
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="73">
         <v>2024</v>
       </c>
-      <c r="AM5" s="73"/>
-[...10 lines deleted...]
-      <c r="AX5" s="66">
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="74"/>
+      <c r="AX5" s="67">
         <v>2025</v>
       </c>
-      <c r="AY5" s="67"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="66">
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68"/>
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68"/>
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68"/>
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="68"/>
+      <c r="BJ5" s="67">
         <v>2026</v>
       </c>
-      <c r="BK5" s="67"/>
-[...1 lines deleted...]
-      <c r="BM5" s="67"/>
+      <c r="BK5" s="68"/>
+      <c r="BL5" s="68"/>
+      <c r="BM5" s="68"/>
+      <c r="BN5" s="68"/>
     </row>
-    <row r="6" spans="1:65" s="19" customFormat="1" ht="11.25">
-      <c r="A6" s="71"/>
+    <row r="6" spans="1:66" s="19" customFormat="1" ht="11.25">
+      <c r="A6" s="72"/>
       <c r="B6" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="24" t="s">
@@ -1609,121 +1605,125 @@
       </c>
       <c r="BF6" s="24" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="BI6" s="23" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="59" t="s">
         <v>5</v>
       </c>
       <c r="BK6" s="59" t="s">
         <v>6</v>
       </c>
       <c r="BL6" s="63" t="s">
         <v>7</v>
       </c>
       <c r="BM6" s="24" t="s">
         <v>8</v>
       </c>
+      <c r="BN6" s="24" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:65" s="58" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="68" t="s">
+    <row r="7" spans="1:66" s="58" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="68"/>
-[...62 lines deleted...]
-      <c r="BM7" s="68"/>
+      <c r="B7" s="69"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
+      <c r="AA7" s="69"/>
+      <c r="AB7" s="69"/>
+      <c r="AC7" s="69"/>
+      <c r="AD7" s="69"/>
+      <c r="AE7" s="69"/>
+      <c r="AF7" s="69"/>
+      <c r="AG7" s="69"/>
+      <c r="AH7" s="69"/>
+      <c r="AI7" s="69"/>
+      <c r="AJ7" s="69"/>
+      <c r="AK7" s="69"/>
+      <c r="AL7" s="69"/>
+      <c r="AM7" s="69"/>
+      <c r="AN7" s="69"/>
+      <c r="AO7" s="69"/>
+      <c r="AP7" s="69"/>
+      <c r="AQ7" s="69"/>
+      <c r="AR7" s="69"/>
+      <c r="AS7" s="69"/>
+      <c r="AT7" s="69"/>
+      <c r="AU7" s="69"/>
+      <c r="AV7" s="69"/>
+      <c r="AW7" s="69"/>
+      <c r="AX7" s="69"/>
+      <c r="AY7" s="69"/>
+      <c r="AZ7" s="69"/>
+      <c r="BA7" s="69"/>
+      <c r="BB7" s="69"/>
+      <c r="BC7" s="69"/>
+      <c r="BD7" s="69"/>
+      <c r="BE7" s="69"/>
+      <c r="BF7" s="69"/>
+      <c r="BG7" s="69"/>
+      <c r="BH7" s="69"/>
+      <c r="BI7" s="69"/>
+      <c r="BJ7" s="69"/>
+      <c r="BK7" s="69"/>
+      <c r="BL7" s="69"/>
+      <c r="BM7" s="69"/>
+      <c r="BN7" s="69"/>
     </row>
-    <row r="8" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="8" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="49">
         <v>2021</v>
       </c>
       <c r="C8" s="49">
         <v>1555</v>
       </c>
       <c r="D8" s="49">
         <v>1690</v>
       </c>
       <c r="E8" s="49">
         <v>1809</v>
       </c>
       <c r="F8" s="49">
         <v>1896</v>
       </c>
       <c r="G8" s="49">
         <v>2045</v>
       </c>
       <c r="H8" s="49">
         <v>2076</v>
       </c>
       <c r="I8" s="49">
@@ -1875,52 +1875,55 @@
       </c>
       <c r="BF8" s="26">
         <v>1378</v>
       </c>
       <c r="BG8" s="26">
         <v>1405</v>
       </c>
       <c r="BH8" s="26">
         <v>1176</v>
       </c>
       <c r="BI8" s="49">
         <v>1364</v>
       </c>
       <c r="BJ8" s="49">
         <v>1308</v>
       </c>
       <c r="BK8" s="26">
         <v>1089</v>
       </c>
       <c r="BL8" s="6">
         <v>1196</v>
       </c>
       <c r="BM8" s="13">
         <v>1197</v>
       </c>
+      <c r="BN8" s="6">
+        <v>1149</v>
+      </c>
     </row>
-    <row r="9" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="9" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A9" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
         <v>1313</v>
       </c>
       <c r="C9" s="49">
         <v>962</v>
       </c>
       <c r="D9" s="49">
         <v>932</v>
       </c>
       <c r="E9" s="49">
         <v>1100</v>
       </c>
       <c r="F9" s="49">
         <v>1130</v>
       </c>
       <c r="G9" s="49">
         <v>1223</v>
       </c>
       <c r="H9" s="49">
         <v>1223</v>
       </c>
       <c r="I9" s="49">
@@ -2072,52 +2075,55 @@
       </c>
       <c r="BF9" s="26">
         <v>842</v>
       </c>
       <c r="BG9" s="26">
         <v>902</v>
       </c>
       <c r="BH9" s="26">
         <v>735</v>
       </c>
       <c r="BI9" s="49">
         <v>853</v>
       </c>
       <c r="BJ9" s="49">
         <v>814</v>
       </c>
       <c r="BK9" s="26">
         <v>670</v>
       </c>
       <c r="BL9" s="6">
         <v>745</v>
       </c>
       <c r="BM9" s="13">
         <v>757</v>
       </c>
+      <c r="BN9" s="6">
+        <v>696</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="10" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A10" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="49">
         <v>76</v>
       </c>
       <c r="C10" s="49">
         <v>65</v>
       </c>
       <c r="D10" s="49">
         <v>86</v>
       </c>
       <c r="E10" s="49">
         <v>75</v>
       </c>
       <c r="F10" s="49">
         <v>83</v>
       </c>
       <c r="G10" s="49">
         <v>100</v>
       </c>
       <c r="H10" s="49">
         <v>95</v>
       </c>
       <c r="I10" s="49">
@@ -2269,52 +2275,55 @@
       </c>
       <c r="BF10" s="26">
         <v>59</v>
       </c>
       <c r="BG10" s="26">
         <v>58</v>
       </c>
       <c r="BH10" s="26">
         <v>55</v>
       </c>
       <c r="BI10" s="49">
         <v>57</v>
       </c>
       <c r="BJ10" s="49">
         <v>49</v>
       </c>
       <c r="BK10" s="26">
         <v>57</v>
       </c>
       <c r="BL10" s="6">
         <v>49</v>
       </c>
       <c r="BM10" s="13">
         <v>46</v>
       </c>
+      <c r="BN10" s="6">
+        <v>60</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="11" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A11" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="49">
         <v>36</v>
       </c>
       <c r="C11" s="49">
         <v>26</v>
       </c>
       <c r="D11" s="49">
         <v>44</v>
       </c>
       <c r="E11" s="49">
         <v>29</v>
       </c>
       <c r="F11" s="49">
         <v>45</v>
       </c>
       <c r="G11" s="49">
         <v>43</v>
       </c>
       <c r="H11" s="49">
         <v>46</v>
       </c>
       <c r="I11" s="49">
@@ -2466,52 +2475,55 @@
       </c>
       <c r="BF11" s="26">
         <v>27</v>
       </c>
       <c r="BG11" s="26">
         <v>24</v>
       </c>
       <c r="BH11" s="26">
         <v>26</v>
       </c>
       <c r="BI11" s="49">
         <v>34</v>
       </c>
       <c r="BJ11" s="49">
         <v>25</v>
       </c>
       <c r="BK11" s="26">
         <v>21</v>
       </c>
       <c r="BL11" s="6">
         <v>21</v>
       </c>
       <c r="BM11" s="13">
         <v>23</v>
       </c>
+      <c r="BN11" s="6">
+        <v>19</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="12" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="49">
         <v>57</v>
       </c>
       <c r="C12" s="49">
         <v>46</v>
       </c>
       <c r="D12" s="49">
         <v>51</v>
       </c>
       <c r="E12" s="49">
         <v>52</v>
       </c>
       <c r="F12" s="49">
         <v>55</v>
       </c>
       <c r="G12" s="49">
         <v>60</v>
       </c>
       <c r="H12" s="49">
         <v>60</v>
       </c>
       <c r="I12" s="49">
@@ -2663,52 +2675,55 @@
       </c>
       <c r="BF12" s="26">
         <v>38</v>
       </c>
       <c r="BG12" s="26">
         <v>30</v>
       </c>
       <c r="BH12" s="26">
         <v>29</v>
       </c>
       <c r="BI12" s="49">
         <v>37</v>
       </c>
       <c r="BJ12" s="49">
         <v>40</v>
       </c>
       <c r="BK12" s="26">
         <v>31</v>
       </c>
       <c r="BL12" s="6">
         <v>32</v>
       </c>
       <c r="BM12" s="13">
         <v>27</v>
       </c>
+      <c r="BN12" s="6">
+        <v>34</v>
+      </c>
     </row>
-    <row r="13" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="13" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A13" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="49">
         <v>21</v>
       </c>
       <c r="C13" s="49">
         <v>15</v>
       </c>
       <c r="D13" s="49">
         <v>17</v>
       </c>
       <c r="E13" s="49">
         <v>23</v>
       </c>
       <c r="F13" s="49">
         <v>27</v>
       </c>
       <c r="G13" s="49">
         <v>23</v>
       </c>
       <c r="H13" s="49">
         <v>33</v>
       </c>
       <c r="I13" s="49">
@@ -2860,52 +2875,55 @@
       </c>
       <c r="BF13" s="26">
         <v>18</v>
       </c>
       <c r="BG13" s="26">
         <v>20</v>
       </c>
       <c r="BH13" s="26">
         <v>10</v>
       </c>
       <c r="BI13" s="49">
         <v>13</v>
       </c>
       <c r="BJ13" s="49">
         <v>11</v>
       </c>
       <c r="BK13" s="26">
         <v>10</v>
       </c>
       <c r="BL13" s="6">
         <v>14</v>
       </c>
       <c r="BM13" s="13">
         <v>7</v>
       </c>
+      <c r="BN13" s="6">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="14" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A14" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="49">
         <v>18</v>
       </c>
       <c r="C14" s="49">
         <v>26</v>
       </c>
       <c r="D14" s="49">
         <v>30</v>
       </c>
       <c r="E14" s="49">
         <v>30</v>
       </c>
       <c r="F14" s="49">
         <v>27</v>
       </c>
       <c r="G14" s="49">
         <v>30</v>
       </c>
       <c r="H14" s="49">
         <v>26</v>
       </c>
       <c r="I14" s="49">
@@ -3057,52 +3075,55 @@
       </c>
       <c r="BF14" s="26">
         <v>20</v>
       </c>
       <c r="BG14" s="26">
         <v>17</v>
       </c>
       <c r="BH14" s="26">
         <v>27</v>
       </c>
       <c r="BI14" s="49">
         <v>23</v>
       </c>
       <c r="BJ14" s="49">
         <v>22</v>
       </c>
       <c r="BK14" s="26">
         <v>16</v>
       </c>
       <c r="BL14" s="6">
         <v>17</v>
       </c>
       <c r="BM14" s="13">
         <v>26</v>
       </c>
+      <c r="BN14" s="6">
+        <v>16</v>
+      </c>
     </row>
-    <row r="15" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="15" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="49">
         <v>39</v>
       </c>
       <c r="C15" s="49">
         <v>51</v>
       </c>
       <c r="D15" s="49">
         <v>48</v>
       </c>
       <c r="E15" s="49">
         <v>52</v>
       </c>
       <c r="F15" s="49">
         <v>43</v>
       </c>
       <c r="G15" s="49">
         <v>60</v>
       </c>
       <c r="H15" s="49">
         <v>46</v>
       </c>
       <c r="I15" s="49">
@@ -3254,52 +3275,55 @@
       </c>
       <c r="BF15" s="26">
         <v>36</v>
       </c>
       <c r="BG15" s="26">
         <v>28</v>
       </c>
       <c r="BH15" s="26">
         <v>27</v>
       </c>
       <c r="BI15" s="49">
         <v>33</v>
       </c>
       <c r="BJ15" s="49">
         <v>39</v>
       </c>
       <c r="BK15" s="26">
         <v>30</v>
       </c>
       <c r="BL15" s="6">
         <v>38</v>
       </c>
       <c r="BM15" s="13">
         <v>36</v>
       </c>
+      <c r="BN15" s="6">
+        <v>36</v>
+      </c>
     </row>
-    <row r="16" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="16" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="49">
         <v>138</v>
       </c>
       <c r="C16" s="49">
         <v>99</v>
       </c>
       <c r="D16" s="49">
         <v>141</v>
       </c>
       <c r="E16" s="49">
         <v>136</v>
       </c>
       <c r="F16" s="49">
         <v>143</v>
       </c>
       <c r="G16" s="49">
         <v>145</v>
       </c>
       <c r="H16" s="49">
         <v>151</v>
       </c>
       <c r="I16" s="49">
@@ -3451,52 +3475,55 @@
       </c>
       <c r="BF16" s="26">
         <v>95</v>
       </c>
       <c r="BG16" s="26">
         <v>101</v>
       </c>
       <c r="BH16" s="26">
         <v>85</v>
       </c>
       <c r="BI16" s="49">
         <v>87</v>
       </c>
       <c r="BJ16" s="49">
         <v>85</v>
       </c>
       <c r="BK16" s="26">
         <v>79</v>
       </c>
       <c r="BL16" s="6">
         <v>76</v>
       </c>
       <c r="BM16" s="13">
         <v>77</v>
       </c>
+      <c r="BN16" s="6">
+        <v>77</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="17" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A17" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="49">
         <v>32</v>
       </c>
       <c r="C17" s="49">
         <v>24</v>
       </c>
       <c r="D17" s="49">
         <v>32</v>
       </c>
       <c r="E17" s="49">
         <v>30</v>
       </c>
       <c r="F17" s="49">
         <v>38</v>
       </c>
       <c r="G17" s="49">
         <v>30</v>
       </c>
       <c r="H17" s="49">
         <v>35</v>
       </c>
       <c r="I17" s="49">
@@ -3648,52 +3675,55 @@
       </c>
       <c r="BF17" s="26">
         <v>25</v>
       </c>
       <c r="BG17" s="26">
         <v>21</v>
       </c>
       <c r="BH17" s="26">
         <v>31</v>
       </c>
       <c r="BI17" s="49">
         <v>25</v>
       </c>
       <c r="BJ17" s="49">
         <v>20</v>
       </c>
       <c r="BK17" s="26">
         <v>16</v>
       </c>
       <c r="BL17" s="6">
         <v>14</v>
       </c>
       <c r="BM17" s="13">
         <v>21</v>
       </c>
+      <c r="BN17" s="6">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="18" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A18" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="49">
         <v>84</v>
       </c>
       <c r="C18" s="49">
         <v>66</v>
       </c>
       <c r="D18" s="49">
         <v>73</v>
       </c>
       <c r="E18" s="49">
         <v>79</v>
       </c>
       <c r="F18" s="49">
         <v>84</v>
       </c>
       <c r="G18" s="49">
         <v>100</v>
       </c>
       <c r="H18" s="49">
         <v>100</v>
       </c>
       <c r="I18" s="49">
@@ -3845,52 +3875,55 @@
       </c>
       <c r="BF18" s="26">
         <v>64</v>
       </c>
       <c r="BG18" s="26">
         <v>47</v>
       </c>
       <c r="BH18" s="26">
         <v>35</v>
       </c>
       <c r="BI18" s="49">
         <v>45</v>
       </c>
       <c r="BJ18" s="49">
         <v>46</v>
       </c>
       <c r="BK18" s="26">
         <v>37</v>
       </c>
       <c r="BL18" s="6">
         <v>51</v>
       </c>
       <c r="BM18" s="13">
         <v>44</v>
       </c>
+      <c r="BN18" s="6">
+        <v>43</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="19" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A19" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="49">
         <v>90</v>
       </c>
       <c r="C19" s="49">
         <v>67</v>
       </c>
       <c r="D19" s="49">
         <v>83</v>
       </c>
       <c r="E19" s="49">
         <v>92</v>
       </c>
       <c r="F19" s="49">
         <v>88</v>
       </c>
       <c r="G19" s="49">
         <v>91</v>
       </c>
       <c r="H19" s="49">
         <v>101</v>
       </c>
       <c r="I19" s="49">
@@ -4042,52 +4075,55 @@
       </c>
       <c r="BF19" s="26">
         <v>61</v>
       </c>
       <c r="BG19" s="26">
         <v>59</v>
       </c>
       <c r="BH19" s="26">
         <v>43</v>
       </c>
       <c r="BI19" s="49">
         <v>76</v>
       </c>
       <c r="BJ19" s="49">
         <v>63</v>
       </c>
       <c r="BK19" s="26">
         <v>47</v>
       </c>
       <c r="BL19" s="6">
         <v>57</v>
       </c>
       <c r="BM19" s="13">
         <v>51</v>
       </c>
+      <c r="BN19" s="6">
+        <v>63</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="20" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A20" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="49">
         <v>101</v>
       </c>
       <c r="C20" s="49">
         <v>71</v>
       </c>
       <c r="D20" s="49">
         <v>112</v>
       </c>
       <c r="E20" s="49">
         <v>84</v>
       </c>
       <c r="F20" s="49">
         <v>106</v>
       </c>
       <c r="G20" s="49">
         <v>117</v>
       </c>
       <c r="H20" s="49">
         <v>122</v>
       </c>
       <c r="I20" s="49">
@@ -4239,52 +4275,55 @@
       </c>
       <c r="BF20" s="26">
         <v>73</v>
       </c>
       <c r="BG20" s="26">
         <v>75</v>
       </c>
       <c r="BH20" s="26">
         <v>59</v>
       </c>
       <c r="BI20" s="49">
         <v>62</v>
       </c>
       <c r="BJ20" s="49">
         <v>79</v>
       </c>
       <c r="BK20" s="26">
         <v>52</v>
       </c>
       <c r="BL20" s="6">
         <v>65</v>
       </c>
       <c r="BM20" s="13">
         <v>71</v>
       </c>
+      <c r="BN20" s="6">
+        <v>59</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="21" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A21" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="49">
         <v>16</v>
       </c>
       <c r="C21" s="49">
         <v>37</v>
       </c>
       <c r="D21" s="49">
         <v>41</v>
       </c>
       <c r="E21" s="49">
         <v>27</v>
       </c>
       <c r="F21" s="49">
         <v>27</v>
       </c>
       <c r="G21" s="49">
         <v>23</v>
       </c>
       <c r="H21" s="49">
         <v>38</v>
       </c>
       <c r="I21" s="49">
@@ -4436,121 +4475,125 @@
       </c>
       <c r="BF21" s="26">
         <v>20</v>
       </c>
       <c r="BG21" s="26">
         <v>23</v>
       </c>
       <c r="BH21" s="26">
         <v>14</v>
       </c>
       <c r="BI21" s="49">
         <v>19</v>
       </c>
       <c r="BJ21" s="49">
         <v>15</v>
       </c>
       <c r="BK21" s="26">
         <v>23</v>
       </c>
       <c r="BL21" s="6">
         <v>17</v>
       </c>
       <c r="BM21" s="13">
         <v>11</v>
       </c>
+      <c r="BN21" s="6">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="58" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="69" t="s">
+    <row r="22" spans="1:66" s="58" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="69"/>
-[...62 lines deleted...]
-      <c r="BM22" s="69"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
+      <c r="Z22" s="70"/>
+      <c r="AA22" s="70"/>
+      <c r="AB22" s="70"/>
+      <c r="AC22" s="70"/>
+      <c r="AD22" s="70"/>
+      <c r="AE22" s="70"/>
+      <c r="AF22" s="70"/>
+      <c r="AG22" s="70"/>
+      <c r="AH22" s="70"/>
+      <c r="AI22" s="70"/>
+      <c r="AJ22" s="70"/>
+      <c r="AK22" s="70"/>
+      <c r="AL22" s="70"/>
+      <c r="AM22" s="70"/>
+      <c r="AN22" s="70"/>
+      <c r="AO22" s="70"/>
+      <c r="AP22" s="70"/>
+      <c r="AQ22" s="70"/>
+      <c r="AR22" s="70"/>
+      <c r="AS22" s="70"/>
+      <c r="AT22" s="70"/>
+      <c r="AU22" s="70"/>
+      <c r="AV22" s="70"/>
+      <c r="AW22" s="70"/>
+      <c r="AX22" s="70"/>
+      <c r="AY22" s="70"/>
+      <c r="AZ22" s="70"/>
+      <c r="BA22" s="70"/>
+      <c r="BB22" s="70"/>
+      <c r="BC22" s="70"/>
+      <c r="BD22" s="70"/>
+      <c r="BE22" s="70"/>
+      <c r="BF22" s="70"/>
+      <c r="BG22" s="70"/>
+      <c r="BH22" s="70"/>
+      <c r="BI22" s="70"/>
+      <c r="BJ22" s="70"/>
+      <c r="BK22" s="70"/>
+      <c r="BL22" s="70"/>
+      <c r="BM22" s="70"/>
+      <c r="BN22" s="70"/>
     </row>
-    <row r="23" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="23" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="26">
         <v>1581</v>
       </c>
       <c r="C23" s="26">
         <v>1177</v>
       </c>
       <c r="D23" s="26">
         <v>1232</v>
       </c>
       <c r="E23" s="26">
         <v>1366</v>
       </c>
       <c r="F23" s="26">
         <v>1426</v>
       </c>
       <c r="G23" s="26">
         <v>1524</v>
       </c>
       <c r="H23" s="26">
         <v>1536</v>
       </c>
       <c r="I23" s="26">
@@ -4702,52 +4745,55 @@
       </c>
       <c r="BF23" s="26">
         <v>1044</v>
       </c>
       <c r="BG23" s="26">
         <v>1117</v>
       </c>
       <c r="BH23" s="26">
         <v>892</v>
       </c>
       <c r="BI23" s="49">
         <v>1058</v>
       </c>
       <c r="BJ23" s="49">
         <v>1006</v>
       </c>
       <c r="BK23" s="26">
         <v>833</v>
       </c>
       <c r="BL23" s="6">
         <v>907</v>
       </c>
       <c r="BM23" s="13">
         <v>927</v>
       </c>
+      <c r="BN23" s="6">
+        <v>874</v>
+      </c>
     </row>
-    <row r="24" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="24" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="26">
         <v>1313</v>
       </c>
       <c r="C24" s="26">
         <v>962</v>
       </c>
       <c r="D24" s="26">
         <v>932</v>
       </c>
       <c r="E24" s="26">
         <v>1100</v>
       </c>
       <c r="F24" s="26">
         <v>1130</v>
       </c>
       <c r="G24" s="26">
         <v>1223</v>
       </c>
       <c r="H24" s="26">
         <v>1223</v>
       </c>
       <c r="I24" s="26">
@@ -4899,52 +4945,55 @@
       </c>
       <c r="BF24" s="26">
         <v>842</v>
       </c>
       <c r="BG24" s="26">
         <v>902</v>
       </c>
       <c r="BH24" s="26">
         <v>735</v>
       </c>
       <c r="BI24" s="49">
         <v>853</v>
       </c>
       <c r="BJ24" s="49">
         <v>814</v>
       </c>
       <c r="BK24" s="26">
         <v>670</v>
       </c>
       <c r="BL24" s="6">
         <v>745</v>
       </c>
       <c r="BM24" s="13">
         <v>757</v>
       </c>
+      <c r="BN24" s="6">
+        <v>696</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="25" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="26">
         <v>45</v>
       </c>
       <c r="C25" s="26">
         <v>34</v>
       </c>
       <c r="D25" s="26">
         <v>53</v>
       </c>
       <c r="E25" s="26">
         <v>39</v>
       </c>
       <c r="F25" s="26">
         <v>50</v>
       </c>
       <c r="G25" s="26">
         <v>50</v>
       </c>
       <c r="H25" s="26">
         <v>40</v>
       </c>
       <c r="I25" s="26">
@@ -5096,52 +5145,55 @@
       </c>
       <c r="BF25" s="26">
         <v>27</v>
       </c>
       <c r="BG25" s="26">
         <v>32</v>
       </c>
       <c r="BH25" s="26">
         <v>26</v>
       </c>
       <c r="BI25" s="49">
         <v>36</v>
       </c>
       <c r="BJ25" s="49">
         <v>28</v>
       </c>
       <c r="BK25" s="26">
         <v>30</v>
       </c>
       <c r="BL25" s="6">
         <v>28</v>
       </c>
       <c r="BM25" s="13">
         <v>25</v>
       </c>
+      <c r="BN25" s="6">
+        <v>25</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="26" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="26">
         <v>97</v>
       </c>
       <c r="C26" s="26">
         <v>81</v>
       </c>
       <c r="D26" s="26">
         <v>117</v>
       </c>
       <c r="E26" s="26">
         <v>105</v>
       </c>
       <c r="F26" s="26">
         <v>118</v>
       </c>
       <c r="G26" s="26">
         <v>111</v>
       </c>
       <c r="H26" s="26">
         <v>125</v>
       </c>
       <c r="I26" s="26">
@@ -5293,52 +5345,55 @@
       </c>
       <c r="BF26" s="26">
         <v>77</v>
       </c>
       <c r="BG26" s="26">
         <v>86</v>
       </c>
       <c r="BH26" s="26">
         <v>62</v>
       </c>
       <c r="BI26" s="49">
         <v>70</v>
       </c>
       <c r="BJ26" s="49">
         <v>69</v>
       </c>
       <c r="BK26" s="26">
         <v>64</v>
       </c>
       <c r="BL26" s="6">
         <v>56</v>
       </c>
       <c r="BM26" s="13">
         <v>58</v>
       </c>
+      <c r="BN26" s="6">
+        <v>65</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="27" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="26">
         <v>6</v>
       </c>
       <c r="C27" s="26">
         <v>3</v>
       </c>
       <c r="D27" s="26">
         <v>5</v>
       </c>
       <c r="E27" s="26">
         <v>8</v>
       </c>
       <c r="F27" s="26">
         <v>4</v>
       </c>
       <c r="G27" s="26">
         <v>7</v>
       </c>
       <c r="H27" s="26">
         <v>3</v>
       </c>
       <c r="I27" s="26">
@@ -5490,52 +5545,55 @@
       </c>
       <c r="BF27" s="26">
         <v>5</v>
       </c>
       <c r="BG27" s="26">
         <v>4</v>
       </c>
       <c r="BH27" s="26">
         <v>2</v>
       </c>
       <c r="BI27" s="49">
         <v>2</v>
       </c>
       <c r="BJ27" s="49">
         <v>2</v>
       </c>
       <c r="BK27" s="26">
         <v>0</v>
       </c>
       <c r="BL27" s="6">
         <v>2</v>
       </c>
       <c r="BM27" s="13">
         <v>6</v>
       </c>
+      <c r="BN27" s="6">
+        <v>3</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="28" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="26">
         <v>53</v>
       </c>
       <c r="C28" s="26">
         <v>44</v>
       </c>
       <c r="D28" s="26">
         <v>50</v>
       </c>
       <c r="E28" s="26">
         <v>59</v>
       </c>
       <c r="F28" s="26">
         <v>50</v>
       </c>
       <c r="G28" s="26">
         <v>54</v>
       </c>
       <c r="H28" s="26">
         <v>62</v>
       </c>
       <c r="I28" s="26">
@@ -5687,52 +5745,55 @@
       </c>
       <c r="BF28" s="26">
         <v>36</v>
       </c>
       <c r="BG28" s="26">
         <v>40</v>
       </c>
       <c r="BH28" s="26">
         <v>23</v>
       </c>
       <c r="BI28" s="49">
         <v>52</v>
       </c>
       <c r="BJ28" s="49">
         <v>36</v>
       </c>
       <c r="BK28" s="26">
         <v>33</v>
       </c>
       <c r="BL28" s="6">
         <v>33</v>
       </c>
       <c r="BM28" s="13">
         <v>35</v>
       </c>
+      <c r="BN28" s="6">
+        <v>46</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="29" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="26">
         <v>67</v>
       </c>
       <c r="C29" s="26">
         <v>53</v>
       </c>
       <c r="D29" s="26">
         <v>75</v>
       </c>
       <c r="E29" s="26">
         <v>55</v>
       </c>
       <c r="F29" s="26">
         <v>74</v>
       </c>
       <c r="G29" s="26">
         <v>79</v>
       </c>
       <c r="H29" s="26">
         <v>83</v>
       </c>
       <c r="I29" s="26">
@@ -5884,121 +5945,125 @@
       </c>
       <c r="BF29" s="26">
         <v>57</v>
       </c>
       <c r="BG29" s="26">
         <v>53</v>
       </c>
       <c r="BH29" s="26">
         <v>44</v>
       </c>
       <c r="BI29" s="49">
         <v>45</v>
       </c>
       <c r="BJ29" s="49">
         <v>57</v>
       </c>
       <c r="BK29" s="26">
         <v>36</v>
       </c>
       <c r="BL29" s="6">
         <v>43</v>
       </c>
       <c r="BM29" s="13">
         <v>46</v>
       </c>
+      <c r="BN29" s="6">
+        <v>39</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="58" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="68" t="s">
+    <row r="30" spans="1:66" s="58" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="68"/>
-[...62 lines deleted...]
-      <c r="BM30" s="68"/>
+      <c r="B30" s="69"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="69"/>
+      <c r="AB30" s="69"/>
+      <c r="AC30" s="69"/>
+      <c r="AD30" s="69"/>
+      <c r="AE30" s="69"/>
+      <c r="AF30" s="69"/>
+      <c r="AG30" s="69"/>
+      <c r="AH30" s="69"/>
+      <c r="AI30" s="69"/>
+      <c r="AJ30" s="69"/>
+      <c r="AK30" s="69"/>
+      <c r="AL30" s="69"/>
+      <c r="AM30" s="69"/>
+      <c r="AN30" s="69"/>
+      <c r="AO30" s="69"/>
+      <c r="AP30" s="69"/>
+      <c r="AQ30" s="69"/>
+      <c r="AR30" s="69"/>
+      <c r="AS30" s="69"/>
+      <c r="AT30" s="69"/>
+      <c r="AU30" s="69"/>
+      <c r="AV30" s="69"/>
+      <c r="AW30" s="69"/>
+      <c r="AX30" s="69"/>
+      <c r="AY30" s="69"/>
+      <c r="AZ30" s="69"/>
+      <c r="BA30" s="69"/>
+      <c r="BB30" s="69"/>
+      <c r="BC30" s="69"/>
+      <c r="BD30" s="69"/>
+      <c r="BE30" s="69"/>
+      <c r="BF30" s="69"/>
+      <c r="BG30" s="69"/>
+      <c r="BH30" s="69"/>
+      <c r="BI30" s="69"/>
+      <c r="BJ30" s="69"/>
+      <c r="BK30" s="69"/>
+      <c r="BL30" s="69"/>
+      <c r="BM30" s="69"/>
+      <c r="BN30" s="69"/>
     </row>
-    <row r="31" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="31" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A31" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="26">
         <v>440</v>
       </c>
       <c r="C31" s="26">
         <v>378</v>
       </c>
       <c r="D31" s="26">
         <v>458</v>
       </c>
       <c r="E31" s="26">
         <v>443</v>
       </c>
       <c r="F31" s="26">
         <v>470</v>
       </c>
       <c r="G31" s="26">
         <v>521</v>
       </c>
       <c r="H31" s="26">
         <v>540</v>
       </c>
       <c r="I31" s="26">
@@ -6150,52 +6215,55 @@
       </c>
       <c r="BF31" s="26">
         <v>334</v>
       </c>
       <c r="BG31" s="26">
         <v>288</v>
       </c>
       <c r="BH31" s="26">
         <v>284</v>
       </c>
       <c r="BI31" s="49">
         <v>306</v>
       </c>
       <c r="BJ31" s="49">
         <v>302</v>
       </c>
       <c r="BK31" s="26">
         <v>256</v>
       </c>
       <c r="BL31" s="26">
         <v>289</v>
       </c>
       <c r="BM31" s="49">
         <v>270</v>
       </c>
+      <c r="BN31" s="26">
+        <v>275</v>
+      </c>
     </row>
-    <row r="32" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="32" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="26">
         <v>31</v>
       </c>
       <c r="C32" s="26">
         <v>31</v>
       </c>
       <c r="D32" s="26">
         <v>33</v>
       </c>
       <c r="E32" s="26">
         <v>36</v>
       </c>
       <c r="F32" s="26">
         <v>33</v>
       </c>
       <c r="G32" s="26">
         <v>50</v>
       </c>
       <c r="H32" s="26">
         <v>55</v>
       </c>
       <c r="I32" s="26">
@@ -6347,52 +6415,55 @@
       </c>
       <c r="BF32" s="26">
         <v>32</v>
       </c>
       <c r="BG32" s="26">
         <v>26</v>
       </c>
       <c r="BH32" s="26">
         <v>29</v>
       </c>
       <c r="BI32" s="49">
         <v>21</v>
       </c>
       <c r="BJ32" s="49">
         <v>21</v>
       </c>
       <c r="BK32" s="26">
         <v>27</v>
       </c>
       <c r="BL32" s="26">
         <v>21</v>
       </c>
       <c r="BM32" s="49">
         <v>21</v>
       </c>
+      <c r="BN32" s="26">
+        <v>35</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="33" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="26">
         <v>36</v>
       </c>
       <c r="C33" s="26">
         <v>26</v>
       </c>
       <c r="D33" s="26">
         <v>44</v>
       </c>
       <c r="E33" s="26">
         <v>29</v>
       </c>
       <c r="F33" s="26">
         <v>45</v>
       </c>
       <c r="G33" s="26">
         <v>43</v>
       </c>
       <c r="H33" s="26">
         <v>46</v>
       </c>
       <c r="I33" s="26">
@@ -6544,52 +6615,55 @@
       </c>
       <c r="BF33" s="26">
         <v>27</v>
       </c>
       <c r="BG33" s="26">
         <v>24</v>
       </c>
       <c r="BH33" s="26">
         <v>26</v>
       </c>
       <c r="BI33" s="49">
         <v>34</v>
       </c>
       <c r="BJ33" s="49">
         <v>25</v>
       </c>
       <c r="BK33" s="26">
         <v>21</v>
       </c>
       <c r="BL33" s="26">
         <v>21</v>
       </c>
       <c r="BM33" s="49">
         <v>23</v>
       </c>
+      <c r="BN33" s="26">
+        <v>19</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="34" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="26">
         <v>57</v>
       </c>
       <c r="C34" s="26">
         <v>46</v>
       </c>
       <c r="D34" s="26">
         <v>51</v>
       </c>
       <c r="E34" s="26">
         <v>52</v>
       </c>
       <c r="F34" s="26">
         <v>55</v>
       </c>
       <c r="G34" s="26">
         <v>60</v>
       </c>
       <c r="H34" s="26">
         <v>60</v>
       </c>
       <c r="I34" s="26">
@@ -6741,52 +6815,55 @@
       </c>
       <c r="BF34" s="26">
         <v>38</v>
       </c>
       <c r="BG34" s="26">
         <v>30</v>
       </c>
       <c r="BH34" s="26">
         <v>29</v>
       </c>
       <c r="BI34" s="49">
         <v>37</v>
       </c>
       <c r="BJ34" s="49">
         <v>40</v>
       </c>
       <c r="BK34" s="26">
         <v>31</v>
       </c>
       <c r="BL34" s="26">
         <v>32</v>
       </c>
       <c r="BM34" s="49">
         <v>27</v>
       </c>
+      <c r="BN34" s="26">
+        <v>34</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="35" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="26">
         <v>21</v>
       </c>
       <c r="C35" s="26">
         <v>15</v>
       </c>
       <c r="D35" s="26">
         <v>17</v>
       </c>
       <c r="E35" s="26">
         <v>23</v>
       </c>
       <c r="F35" s="26">
         <v>27</v>
       </c>
       <c r="G35" s="26">
         <v>23</v>
       </c>
       <c r="H35" s="26">
         <v>33</v>
       </c>
       <c r="I35" s="26">
@@ -6938,52 +7015,55 @@
       </c>
       <c r="BF35" s="26">
         <v>18</v>
       </c>
       <c r="BG35" s="26">
         <v>20</v>
       </c>
       <c r="BH35" s="26">
         <v>10</v>
       </c>
       <c r="BI35" s="49">
         <v>13</v>
       </c>
       <c r="BJ35" s="49">
         <v>11</v>
       </c>
       <c r="BK35" s="26">
         <v>10</v>
       </c>
       <c r="BL35" s="26">
         <v>14</v>
       </c>
       <c r="BM35" s="49">
         <v>7</v>
       </c>
+      <c r="BN35" s="26">
+        <v>12</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="36" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="26">
         <v>18</v>
       </c>
       <c r="C36" s="26">
         <v>26</v>
       </c>
       <c r="D36" s="26">
         <v>30</v>
       </c>
       <c r="E36" s="26">
         <v>30</v>
       </c>
       <c r="F36" s="26">
         <v>27</v>
       </c>
       <c r="G36" s="26">
         <v>30</v>
       </c>
       <c r="H36" s="26">
         <v>26</v>
       </c>
       <c r="I36" s="26">
@@ -7135,52 +7215,55 @@
       </c>
       <c r="BF36" s="26">
         <v>20</v>
       </c>
       <c r="BG36" s="26">
         <v>17</v>
       </c>
       <c r="BH36" s="26">
         <v>27</v>
       </c>
       <c r="BI36" s="49">
         <v>23</v>
       </c>
       <c r="BJ36" s="49">
         <v>22</v>
       </c>
       <c r="BK36" s="26">
         <v>16</v>
       </c>
       <c r="BL36" s="26">
         <v>17</v>
       </c>
       <c r="BM36" s="49">
         <v>26</v>
       </c>
+      <c r="BN36" s="26">
+        <v>16</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="37" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A37" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="26">
         <v>39</v>
       </c>
       <c r="C37" s="26">
         <v>51</v>
       </c>
       <c r="D37" s="26">
         <v>48</v>
       </c>
       <c r="E37" s="26">
         <v>52</v>
       </c>
       <c r="F37" s="26">
         <v>43</v>
       </c>
       <c r="G37" s="26">
         <v>60</v>
       </c>
       <c r="H37" s="26">
         <v>46</v>
       </c>
       <c r="I37" s="26">
@@ -7332,52 +7415,55 @@
       </c>
       <c r="BF37" s="26">
         <v>36</v>
       </c>
       <c r="BG37" s="26">
         <v>28</v>
       </c>
       <c r="BH37" s="26">
         <v>27</v>
       </c>
       <c r="BI37" s="49">
         <v>33</v>
       </c>
       <c r="BJ37" s="49">
         <v>39</v>
       </c>
       <c r="BK37" s="26">
         <v>30</v>
       </c>
       <c r="BL37" s="26">
         <v>38</v>
       </c>
       <c r="BM37" s="49">
         <v>36</v>
       </c>
+      <c r="BN37" s="26">
+        <v>36</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="38" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A38" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="26">
         <v>41</v>
       </c>
       <c r="C38" s="26">
         <v>18</v>
       </c>
       <c r="D38" s="26">
         <v>24</v>
       </c>
       <c r="E38" s="26">
         <v>31</v>
       </c>
       <c r="F38" s="26">
         <v>25</v>
       </c>
       <c r="G38" s="26">
         <v>34</v>
       </c>
       <c r="H38" s="26">
         <v>26</v>
       </c>
       <c r="I38" s="26">
@@ -7529,52 +7615,55 @@
       </c>
       <c r="BF38" s="26">
         <v>18</v>
       </c>
       <c r="BG38" s="26">
         <v>15</v>
       </c>
       <c r="BH38" s="26">
         <v>23</v>
       </c>
       <c r="BI38" s="49">
         <v>17</v>
       </c>
       <c r="BJ38" s="49">
         <v>16</v>
       </c>
       <c r="BK38" s="26">
         <v>15</v>
       </c>
       <c r="BL38" s="26">
         <v>20</v>
       </c>
       <c r="BM38" s="49">
         <v>19</v>
       </c>
+      <c r="BN38" s="26">
+        <v>12</v>
+      </c>
     </row>
-    <row r="39" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="39" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A39" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="26">
         <v>32</v>
       </c>
       <c r="C39" s="26">
         <v>24</v>
       </c>
       <c r="D39" s="26">
         <v>32</v>
       </c>
       <c r="E39" s="26">
         <v>30</v>
       </c>
       <c r="F39" s="26">
         <v>38</v>
       </c>
       <c r="G39" s="26">
         <v>30</v>
       </c>
       <c r="H39" s="26">
         <v>35</v>
       </c>
       <c r="I39" s="26">
@@ -7726,52 +7815,55 @@
       </c>
       <c r="BF39" s="26">
         <v>25</v>
       </c>
       <c r="BG39" s="26">
         <v>21</v>
       </c>
       <c r="BH39" s="26">
         <v>31</v>
       </c>
       <c r="BI39" s="49">
         <v>25</v>
       </c>
       <c r="BJ39" s="49">
         <v>20</v>
       </c>
       <c r="BK39" s="26">
         <v>16</v>
       </c>
       <c r="BL39" s="26">
         <v>14</v>
       </c>
       <c r="BM39" s="49">
         <v>21</v>
       </c>
+      <c r="BN39" s="26">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="40" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="26">
         <v>78</v>
       </c>
       <c r="C40" s="26">
         <v>63</v>
       </c>
       <c r="D40" s="26">
         <v>68</v>
       </c>
       <c r="E40" s="26">
         <v>71</v>
       </c>
       <c r="F40" s="26">
         <v>80</v>
       </c>
       <c r="G40" s="26">
         <v>93</v>
       </c>
       <c r="H40" s="26">
         <v>97</v>
       </c>
       <c r="I40" s="26">
@@ -7923,52 +8015,55 @@
       </c>
       <c r="BF40" s="26">
         <v>59</v>
       </c>
       <c r="BG40" s="26">
         <v>43</v>
       </c>
       <c r="BH40" s="26">
         <v>33</v>
       </c>
       <c r="BI40" s="49">
         <v>43</v>
       </c>
       <c r="BJ40" s="49">
         <v>44</v>
       </c>
       <c r="BK40" s="26">
         <v>37</v>
       </c>
       <c r="BL40" s="26">
         <v>49</v>
       </c>
       <c r="BM40" s="49">
         <v>38</v>
       </c>
+      <c r="BN40" s="26">
+        <v>40</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="41" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A41" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="26">
         <v>37</v>
       </c>
       <c r="C41" s="26">
         <v>23</v>
       </c>
       <c r="D41" s="26">
         <v>33</v>
       </c>
       <c r="E41" s="26">
         <v>33</v>
       </c>
       <c r="F41" s="26">
         <v>38</v>
       </c>
       <c r="G41" s="26">
         <v>37</v>
       </c>
       <c r="H41" s="26">
         <v>39</v>
       </c>
       <c r="I41" s="26">
@@ -8120,52 +8215,55 @@
       </c>
       <c r="BF41" s="26">
         <v>25</v>
       </c>
       <c r="BG41" s="26">
         <v>19</v>
       </c>
       <c r="BH41" s="26">
         <v>20</v>
       </c>
       <c r="BI41" s="49">
         <v>24</v>
       </c>
       <c r="BJ41" s="49">
         <v>27</v>
       </c>
       <c r="BK41" s="26">
         <v>14</v>
       </c>
       <c r="BL41" s="26">
         <v>24</v>
       </c>
       <c r="BM41" s="49">
         <v>16</v>
       </c>
+      <c r="BN41" s="26">
+        <v>17</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="42" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A42" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="26">
         <v>34</v>
       </c>
       <c r="C42" s="26">
         <v>18</v>
       </c>
       <c r="D42" s="26">
         <v>37</v>
       </c>
       <c r="E42" s="26">
         <v>29</v>
       </c>
       <c r="F42" s="26">
         <v>32</v>
       </c>
       <c r="G42" s="26">
         <v>38</v>
       </c>
       <c r="H42" s="26">
         <v>39</v>
       </c>
       <c r="I42" s="26">
@@ -8317,52 +8415,55 @@
       </c>
       <c r="BF42" s="26">
         <v>16</v>
       </c>
       <c r="BG42" s="26">
         <v>22</v>
       </c>
       <c r="BH42" s="26">
         <v>15</v>
       </c>
       <c r="BI42" s="49">
         <v>17</v>
       </c>
       <c r="BJ42" s="49">
         <v>22</v>
       </c>
       <c r="BK42" s="26">
         <v>16</v>
       </c>
       <c r="BL42" s="26">
         <v>22</v>
       </c>
       <c r="BM42" s="49">
         <v>25</v>
       </c>
+      <c r="BN42" s="26">
+        <v>20</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="43" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A43" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="8">
         <v>16</v>
       </c>
       <c r="C43" s="8">
         <v>37</v>
       </c>
       <c r="D43" s="8">
         <v>41</v>
       </c>
       <c r="E43" s="8">
         <v>27</v>
       </c>
       <c r="F43" s="8">
         <v>27</v>
       </c>
       <c r="G43" s="8">
         <v>23</v>
       </c>
       <c r="H43" s="8">
         <v>38</v>
       </c>
       <c r="I43" s="8">
@@ -8514,446 +8615,453 @@
       </c>
       <c r="BF43" s="8">
         <v>20</v>
       </c>
       <c r="BG43" s="8">
         <v>23</v>
       </c>
       <c r="BH43" s="8">
         <v>14</v>
       </c>
       <c r="BI43" s="14">
         <v>19</v>
       </c>
       <c r="BJ43" s="14">
         <v>15</v>
       </c>
       <c r="BK43" s="8">
         <v>23</v>
       </c>
       <c r="BL43" s="8">
         <v>17</v>
       </c>
       <c r="BM43" s="14">
         <v>11</v>
       </c>
+      <c r="BN43" s="8">
+        <v>19</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="44" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A44" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="9"/>
       <c r="W44" s="9"/>
       <c r="X44" s="9"/>
       <c r="Y44" s="9"/>
       <c r="Z44" s="9"/>
       <c r="AA44" s="9"/>
       <c r="AB44" s="9"/>
       <c r="AC44" s="9"/>
       <c r="AD44" s="9"/>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BM30"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ5:BN5"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
+    <mergeCell ref="A30:BN30"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A132" sqref="A132"/>
-      <selection pane="bottomLeft" activeCell="BJ6" sqref="BJ6:BM6"/>
+      <selection pane="bottomLeft" activeCell="A23" sqref="A23:BN23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="19" hidden="1" customWidth="1"/>
     <col min="3" max="49" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="5.85546875" style="19"/>
     <col min="51" max="51" width="8" style="19" customWidth="1"/>
     <col min="52" max="52" width="5.85546875" style="19"/>
     <col min="53" max="53" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="57" width="5.85546875" style="1"/>
     <col min="58" max="58" width="8.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="7.140625" style="1" customWidth="1"/>
     <col min="60" max="60" width="7.5703125" style="1" customWidth="1"/>
     <col min="61" max="61" width="8.5703125" style="1" customWidth="1"/>
     <col min="62" max="63" width="7.42578125" style="1" customWidth="1"/>
     <col min="64" max="64" width="7.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="7.28515625" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="5.85546875" style="1"/>
+    <col min="66" max="66" width="8" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="5.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65">
-      <c r="A2" s="65" t="s">
+    <row r="2" spans="1:66">
+      <c r="A2" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="65"/>
-[...62 lines deleted...]
-      <c r="BM2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
+      <c r="BN2" s="66"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="37"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="37"/>
       <c r="AC3" s="37"/>
       <c r="AD3" s="37"/>
       <c r="AE3" s="37"/>
       <c r="AF3" s="37"/>
       <c r="AG3" s="37"/>
       <c r="AH3" s="37"/>
       <c r="AI3" s="37"/>
       <c r="AJ3" s="37"/>
       <c r="AK3" s="37"/>
       <c r="AL3" s="37"/>
       <c r="AM3" s="37"/>
       <c r="AN3" s="37"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" s="37"/>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="37"/>
       <c r="V4" s="37"/>
       <c r="W4" s="37"/>
       <c r="X4" s="37"/>
       <c r="Y4" s="37"/>
       <c r="Z4" s="37"/>
       <c r="AA4" s="37"/>
       <c r="AB4" s="37"/>
       <c r="AC4" s="37"/>
       <c r="AD4" s="37"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37"/>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
     </row>
-    <row r="5" spans="1:65" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="38"/>
       <c r="AM5" s="38"/>
       <c r="AN5" s="38"/>
       <c r="AO5" s="38"/>
       <c r="AP5" s="38"/>
       <c r="AQ5" s="38"/>
       <c r="AR5" s="38"/>
       <c r="AS5" s="38"/>
       <c r="AT5" s="38"/>
       <c r="AU5" s="38"/>
       <c r="AV5" s="38"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="38"/>
-      <c r="AY5" s="81" t="s">
+      <c r="AY5" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="AZ5" s="81"/>
-[...12 lines deleted...]
-      <c r="BM5" s="81"/>
+      <c r="AZ5" s="80"/>
+      <c r="BA5" s="80"/>
+      <c r="BB5" s="80"/>
+      <c r="BC5" s="80"/>
+      <c r="BD5" s="80"/>
+      <c r="BE5" s="80"/>
+      <c r="BF5" s="80"/>
+      <c r="BG5" s="80"/>
+      <c r="BH5" s="80"/>
+      <c r="BI5" s="80"/>
+      <c r="BJ5" s="80"/>
+      <c r="BK5" s="80"/>
+      <c r="BL5" s="80"/>
+      <c r="BM5" s="80"/>
+      <c r="BN5" s="80"/>
     </row>
-    <row r="6" spans="1:65" s="19" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="66">
+    <row r="6" spans="1:66" s="19" customFormat="1" ht="11.25">
+      <c r="A6" s="71"/>
+      <c r="B6" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="74">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="75">
         <v>2022</v>
       </c>
-      <c r="O6" s="75"/>
-[...10 lines deleted...]
-      <c r="Z6" s="74">
+      <c r="O6" s="76"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="76"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="76"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="75">
         <v>2023</v>
       </c>
-      <c r="AA6" s="75"/>
-[...10 lines deleted...]
-      <c r="AL6" s="72">
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="73">
         <v>2024</v>
       </c>
-      <c r="AM6" s="73"/>
-[...10 lines deleted...]
-      <c r="AX6" s="66">
+      <c r="AM6" s="74"/>
+      <c r="AN6" s="74"/>
+      <c r="AO6" s="74"/>
+      <c r="AP6" s="74"/>
+      <c r="AQ6" s="74"/>
+      <c r="AR6" s="74"/>
+      <c r="AS6" s="74"/>
+      <c r="AT6" s="74"/>
+      <c r="AU6" s="74"/>
+      <c r="AV6" s="74"/>
+      <c r="AW6" s="74"/>
+      <c r="AX6" s="67">
         <v>2025</v>
       </c>
-      <c r="AY6" s="67"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="66">
+      <c r="AY6" s="68"/>
+      <c r="AZ6" s="68"/>
+      <c r="BA6" s="68"/>
+      <c r="BB6" s="68"/>
+      <c r="BC6" s="68"/>
+      <c r="BD6" s="68"/>
+      <c r="BE6" s="68"/>
+      <c r="BF6" s="68"/>
+      <c r="BG6" s="68"/>
+      <c r="BH6" s="68"/>
+      <c r="BI6" s="77"/>
+      <c r="BJ6" s="67">
         <v>2026</v>
       </c>
-      <c r="BK6" s="67"/>
-[...1 lines deleted...]
-      <c r="BM6" s="67"/>
+      <c r="BK6" s="68"/>
+      <c r="BL6" s="68"/>
+      <c r="BM6" s="68"/>
+      <c r="BN6" s="68"/>
     </row>
-    <row r="7" spans="1:65" s="19" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A7" s="71"/>
+    <row r="7" spans="1:66" s="19" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A7" s="72"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="40" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="40" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="40" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="40" t="s">
@@ -9102,121 +9210,125 @@
       </c>
       <c r="BF7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="BG7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="17" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="22" t="s">
         <v>25</v>
       </c>
       <c r="BJ7" s="55" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="55" t="s">
         <v>18</v>
       </c>
       <c r="BL7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="BM7" s="17" t="s">
         <v>20</v>
       </c>
+      <c r="BN7" s="17" t="s">
+        <v>48</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="57" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="77" t="s">
+    <row r="8" spans="1:66" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="77"/>
-[...62 lines deleted...]
-      <c r="BM8" s="77"/>
+      <c r="B8" s="79"/>
+      <c r="C8" s="79"/>
+      <c r="D8" s="79"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="79"/>
+      <c r="G8" s="79"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="79"/>
+      <c r="J8" s="79"/>
+      <c r="K8" s="79"/>
+      <c r="L8" s="79"/>
+      <c r="M8" s="79"/>
+      <c r="N8" s="79"/>
+      <c r="O8" s="79"/>
+      <c r="P8" s="79"/>
+      <c r="Q8" s="79"/>
+      <c r="R8" s="79"/>
+      <c r="S8" s="79"/>
+      <c r="T8" s="79"/>
+      <c r="U8" s="79"/>
+      <c r="V8" s="79"/>
+      <c r="W8" s="79"/>
+      <c r="X8" s="79"/>
+      <c r="Y8" s="79"/>
+      <c r="Z8" s="79"/>
+      <c r="AA8" s="79"/>
+      <c r="AB8" s="79"/>
+      <c r="AC8" s="79"/>
+      <c r="AD8" s="79"/>
+      <c r="AE8" s="79"/>
+      <c r="AF8" s="79"/>
+      <c r="AG8" s="79"/>
+      <c r="AH8" s="79"/>
+      <c r="AI8" s="79"/>
+      <c r="AJ8" s="79"/>
+      <c r="AK8" s="79"/>
+      <c r="AL8" s="79"/>
+      <c r="AM8" s="79"/>
+      <c r="AN8" s="79"/>
+      <c r="AO8" s="79"/>
+      <c r="AP8" s="79"/>
+      <c r="AQ8" s="79"/>
+      <c r="AR8" s="79"/>
+      <c r="AS8" s="79"/>
+      <c r="AT8" s="79"/>
+      <c r="AU8" s="79"/>
+      <c r="AV8" s="79"/>
+      <c r="AW8" s="79"/>
+      <c r="AX8" s="79"/>
+      <c r="AY8" s="79"/>
+      <c r="AZ8" s="79"/>
+      <c r="BA8" s="79"/>
+      <c r="BB8" s="79"/>
+      <c r="BC8" s="79"/>
+      <c r="BD8" s="79"/>
+      <c r="BE8" s="79"/>
+      <c r="BF8" s="79"/>
+      <c r="BG8" s="79"/>
+      <c r="BH8" s="79"/>
+      <c r="BI8" s="79"/>
+      <c r="BJ8" s="79"/>
+      <c r="BK8" s="79"/>
+      <c r="BL8" s="79"/>
+      <c r="BM8" s="79"/>
+      <c r="BN8" s="79"/>
     </row>
-    <row r="9" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="9" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="43">
         <v>26.38</v>
       </c>
       <c r="C9" s="34">
         <v>24.56</v>
       </c>
       <c r="D9" s="34">
         <v>23.7</v>
       </c>
       <c r="E9" s="34">
         <v>23.89</v>
       </c>
       <c r="F9" s="34">
         <v>24.07</v>
       </c>
       <c r="G9" s="34">
         <v>24.65</v>
       </c>
       <c r="H9" s="34">
         <v>25.02</v>
       </c>
       <c r="I9" s="34">
@@ -9368,52 +9480,55 @@
       </c>
       <c r="BF9" s="34">
         <v>16.59</v>
       </c>
       <c r="BG9" s="34">
         <v>16.670000000000002</v>
       </c>
       <c r="BH9" s="34">
         <v>16.52</v>
       </c>
       <c r="BI9" s="34">
         <v>16.55</v>
       </c>
       <c r="BJ9" s="34">
         <v>16.05</v>
       </c>
       <c r="BK9" s="34">
         <v>15.47</v>
       </c>
       <c r="BL9" s="34">
         <v>15.21</v>
       </c>
       <c r="BM9" s="34">
         <v>15.21</v>
       </c>
+      <c r="BN9" s="34">
+        <v>14.98</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="10" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A10" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="34">
         <v>29.72</v>
       </c>
       <c r="C10" s="34">
         <v>27.11</v>
       </c>
       <c r="D10" s="34">
         <v>25.07</v>
       </c>
       <c r="E10" s="34">
         <v>25.26</v>
       </c>
       <c r="F10" s="34">
         <v>25.34</v>
       </c>
       <c r="G10" s="34">
         <v>25.89</v>
       </c>
       <c r="H10" s="34">
         <v>26.16</v>
       </c>
       <c r="I10" s="34">
@@ -9565,52 +9680,55 @@
       </c>
       <c r="BF10" s="34">
         <v>16.47</v>
       </c>
       <c r="BG10" s="34">
         <v>16.63</v>
       </c>
       <c r="BH10" s="34">
         <v>16.5</v>
       </c>
       <c r="BI10" s="34">
         <v>16.55</v>
       </c>
       <c r="BJ10" s="34">
         <v>15.87</v>
       </c>
       <c r="BK10" s="34">
         <v>15.22</v>
       </c>
       <c r="BL10" s="34">
         <v>14.99</v>
       </c>
       <c r="BM10" s="34">
         <v>15.06</v>
       </c>
+      <c r="BN10" s="34">
+        <v>14.77</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="11" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A11" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="34">
         <v>21.63</v>
       </c>
       <c r="C11" s="34">
         <v>21.1</v>
       </c>
       <c r="D11" s="34">
         <v>22.26</v>
       </c>
       <c r="E11" s="34">
         <v>22.21</v>
       </c>
       <c r="F11" s="34">
         <v>22.5</v>
       </c>
       <c r="G11" s="34">
         <v>23.64</v>
       </c>
       <c r="H11" s="34">
         <v>24.14</v>
       </c>
       <c r="I11" s="34">
@@ -9762,52 +9880,55 @@
       </c>
       <c r="BF11" s="34">
         <v>15.32</v>
       </c>
       <c r="BG11" s="34">
         <v>15.34</v>
       </c>
       <c r="BH11" s="34">
         <v>15.35</v>
       </c>
       <c r="BI11" s="34">
         <v>15.35</v>
       </c>
       <c r="BJ11" s="34">
         <v>13.33</v>
       </c>
       <c r="BK11" s="34">
         <v>15.18</v>
       </c>
       <c r="BL11" s="34">
         <v>14.59</v>
       </c>
       <c r="BM11" s="34">
         <v>14.2</v>
       </c>
+      <c r="BN11" s="34">
+        <v>14.62</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="12" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="34">
         <v>17.66</v>
       </c>
       <c r="C12" s="34">
         <v>15.94</v>
       </c>
       <c r="D12" s="34">
         <v>17.82</v>
       </c>
       <c r="E12" s="34">
         <v>17</v>
       </c>
       <c r="F12" s="34">
         <v>18</v>
       </c>
       <c r="G12" s="34">
         <v>18.61</v>
       </c>
       <c r="H12" s="34">
         <v>19.170000000000002</v>
       </c>
       <c r="I12" s="34">
@@ -9959,52 +10080,55 @@
       </c>
       <c r="BF12" s="34">
         <v>16.13</v>
       </c>
       <c r="BG12" s="34">
         <v>15.9</v>
       </c>
       <c r="BH12" s="34">
         <v>15.92</v>
       </c>
       <c r="BI12" s="34">
         <v>16.27</v>
       </c>
       <c r="BJ12" s="34">
         <v>15.24</v>
       </c>
       <c r="BK12" s="34">
         <v>14.67</v>
       </c>
       <c r="BL12" s="34">
         <v>14.02</v>
       </c>
       <c r="BM12" s="34">
         <v>14.09</v>
       </c>
+      <c r="BN12" s="34">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="13" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="13" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A13" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="34">
         <v>28.86</v>
       </c>
       <c r="C13" s="34">
         <v>27.53</v>
       </c>
       <c r="D13" s="34">
         <v>26.98</v>
       </c>
       <c r="E13" s="34">
         <v>27.08</v>
       </c>
       <c r="F13" s="34">
         <v>27.27</v>
       </c>
       <c r="G13" s="34">
         <v>27.97</v>
       </c>
       <c r="H13" s="34">
         <v>28.34</v>
       </c>
       <c r="I13" s="34">
@@ -10156,52 +10280,55 @@
       </c>
       <c r="BF13" s="34">
         <v>18.02</v>
       </c>
       <c r="BG13" s="34">
         <v>17.79</v>
       </c>
       <c r="BH13" s="34">
         <v>17.59</v>
       </c>
       <c r="BI13" s="34">
         <v>17.739999999999998</v>
       </c>
       <c r="BJ13" s="34">
         <v>21.14</v>
       </c>
       <c r="BK13" s="34">
         <v>19.84</v>
       </c>
       <c r="BL13" s="34">
         <v>18.87</v>
       </c>
       <c r="BM13" s="34">
         <v>17.88</v>
       </c>
+      <c r="BN13" s="34">
+        <v>17.89</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="14" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A14" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="34">
         <v>14.73</v>
       </c>
       <c r="C14" s="34">
         <v>13.27</v>
       </c>
       <c r="D14" s="34">
         <v>12.78</v>
       </c>
       <c r="E14" s="34">
         <v>13.73</v>
       </c>
       <c r="F14" s="34">
         <v>14.79</v>
       </c>
       <c r="G14" s="34">
         <v>15.1</v>
       </c>
       <c r="H14" s="34">
         <v>16.25</v>
       </c>
       <c r="I14" s="34">
@@ -10353,52 +10480,55 @@
       </c>
       <c r="BF14" s="34">
         <v>12.37</v>
       </c>
       <c r="BG14" s="34">
         <v>12.7</v>
       </c>
       <c r="BH14" s="34">
         <v>12.28</v>
       </c>
       <c r="BI14" s="34">
         <v>12.11</v>
       </c>
       <c r="BJ14" s="34">
         <v>8.76</v>
       </c>
       <c r="BK14" s="34">
         <v>8.77</v>
       </c>
       <c r="BL14" s="34">
         <v>9.58</v>
       </c>
       <c r="BM14" s="34">
         <v>8.6199999999999992</v>
       </c>
+      <c r="BN14" s="34">
+        <v>8.81</v>
+      </c>
     </row>
-    <row r="15" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="15" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="34">
         <v>11.68</v>
       </c>
       <c r="C15" s="34">
         <v>14.95</v>
       </c>
       <c r="D15" s="34">
         <v>16.45</v>
       </c>
       <c r="E15" s="34">
         <v>17.309999999999999</v>
       </c>
       <c r="F15" s="34">
         <v>17.3</v>
       </c>
       <c r="G15" s="34">
         <v>17.71</v>
       </c>
       <c r="H15" s="34">
         <v>17.57</v>
       </c>
       <c r="I15" s="34">
@@ -10550,52 +10680,55 @@
       </c>
       <c r="BF15" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="BG15" s="34">
         <v>15.89</v>
       </c>
       <c r="BH15" s="34">
         <v>16.34</v>
       </c>
       <c r="BI15" s="34">
         <v>16.41</v>
       </c>
       <c r="BJ15" s="34">
         <v>16.79</v>
       </c>
       <c r="BK15" s="34">
         <v>15.35</v>
       </c>
       <c r="BL15" s="34">
         <v>14.61</v>
       </c>
       <c r="BM15" s="34">
         <v>16.12</v>
       </c>
+      <c r="BN15" s="34">
+        <v>15.35</v>
+      </c>
     </row>
-    <row r="16" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="16" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="34">
         <v>15.45</v>
       </c>
       <c r="C16" s="34">
         <v>18.690000000000001</v>
       </c>
       <c r="D16" s="34">
         <v>18.760000000000002</v>
       </c>
       <c r="E16" s="34">
         <v>19.37</v>
       </c>
       <c r="F16" s="34">
         <v>18.89</v>
       </c>
       <c r="G16" s="34">
         <v>19.809999999999999</v>
       </c>
       <c r="H16" s="34">
         <v>19.57</v>
       </c>
       <c r="I16" s="34">
@@ -10747,52 +10880,55 @@
       </c>
       <c r="BF16" s="34">
         <v>15.15</v>
       </c>
       <c r="BG16" s="34">
         <v>14.76</v>
       </c>
       <c r="BH16" s="34">
         <v>14.44</v>
       </c>
       <c r="BI16" s="34">
         <v>14.33</v>
       </c>
       <c r="BJ16" s="34">
         <v>15.8</v>
       </c>
       <c r="BK16" s="34">
         <v>14.69</v>
       </c>
       <c r="BL16" s="34">
         <v>14.93</v>
       </c>
       <c r="BM16" s="34">
         <v>14.95</v>
       </c>
+      <c r="BN16" s="34">
+        <v>14.86</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="17" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A17" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="34">
         <v>24.07</v>
       </c>
       <c r="C17" s="34">
         <v>21.78</v>
       </c>
       <c r="D17" s="34">
         <v>22.72</v>
       </c>
       <c r="E17" s="34">
         <v>23.17</v>
       </c>
       <c r="F17" s="34">
         <v>23.54</v>
       </c>
       <c r="G17" s="34">
         <v>23.97</v>
       </c>
       <c r="H17" s="34">
         <v>24.31</v>
       </c>
       <c r="I17" s="34">
@@ -10944,52 +11080,55 @@
       </c>
       <c r="BF17" s="34">
         <v>16.190000000000001</v>
       </c>
       <c r="BG17" s="34">
         <v>16.43</v>
       </c>
       <c r="BH17" s="34">
         <v>16.39</v>
       </c>
       <c r="BI17" s="34">
         <v>16.350000000000001</v>
       </c>
       <c r="BJ17" s="34">
         <v>15.91</v>
       </c>
       <c r="BK17" s="34">
         <v>16.13</v>
       </c>
       <c r="BL17" s="34">
         <v>15.47</v>
       </c>
       <c r="BM17" s="34">
         <v>15.32</v>
       </c>
+      <c r="BN17" s="34">
+        <v>15.14</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="18" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A18" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="34">
         <v>20.22</v>
       </c>
       <c r="C18" s="34">
         <v>18.61</v>
       </c>
       <c r="D18" s="34">
         <v>19.170000000000002</v>
       </c>
       <c r="E18" s="34">
         <v>19.29</v>
       </c>
       <c r="F18" s="34">
         <v>20.25</v>
       </c>
       <c r="G18" s="34">
         <v>20.149999999999999</v>
       </c>
       <c r="H18" s="34">
         <v>20.45</v>
       </c>
       <c r="I18" s="34">
@@ -11141,52 +11280,55 @@
       </c>
       <c r="BF18" s="34">
         <v>19.350000000000001</v>
       </c>
       <c r="BG18" s="34">
         <v>19.02</v>
       </c>
       <c r="BH18" s="34">
         <v>19.489999999999998</v>
       </c>
       <c r="BI18" s="34">
         <v>19.46</v>
       </c>
       <c r="BJ18" s="34">
         <v>16.059999999999999</v>
       </c>
       <c r="BK18" s="34">
         <v>15.25</v>
       </c>
       <c r="BL18" s="34">
         <v>13.86</v>
       </c>
       <c r="BM18" s="34">
         <v>14.69</v>
       </c>
+      <c r="BN18" s="34">
+        <v>14.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="19" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A19" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="34">
         <v>25.98</v>
       </c>
       <c r="C19" s="34">
         <v>24.4</v>
       </c>
       <c r="D19" s="34">
         <v>23.74</v>
       </c>
       <c r="E19" s="34">
         <v>24.13</v>
       </c>
       <c r="F19" s="34">
         <v>24.52</v>
       </c>
       <c r="G19" s="34">
         <v>25.75</v>
       </c>
       <c r="H19" s="34">
         <v>26.51</v>
       </c>
       <c r="I19" s="34">
@@ -11338,52 +11480,55 @@
       </c>
       <c r="BF19" s="34">
         <v>17.329999999999998</v>
       </c>
       <c r="BG19" s="34">
         <v>17.190000000000001</v>
       </c>
       <c r="BH19" s="34">
         <v>16.739999999999998</v>
       </c>
       <c r="BI19" s="34">
         <v>16.62</v>
       </c>
       <c r="BJ19" s="34">
         <v>16.04</v>
       </c>
       <c r="BK19" s="34">
         <v>15.13</v>
       </c>
       <c r="BL19" s="34">
         <v>16</v>
       </c>
       <c r="BM19" s="34">
         <v>15.94</v>
       </c>
+      <c r="BN19" s="34">
+        <v>15.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="20" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A20" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="34">
         <v>24.27</v>
       </c>
       <c r="C20" s="34">
         <v>22.21</v>
       </c>
       <c r="D20" s="34">
         <v>22.27</v>
       </c>
       <c r="E20" s="34">
         <v>23.12</v>
       </c>
       <c r="F20" s="34">
         <v>23.26</v>
       </c>
       <c r="G20" s="34">
         <v>23.63</v>
       </c>
       <c r="H20" s="34">
         <v>24.17</v>
       </c>
       <c r="I20" s="34">
@@ -11535,52 +11680,55 @@
       </c>
       <c r="BF20" s="34">
         <v>17.260000000000002</v>
       </c>
       <c r="BG20" s="34">
         <v>17.02</v>
       </c>
       <c r="BH20" s="34">
         <v>16.5</v>
       </c>
       <c r="BI20" s="34">
         <v>16.73</v>
       </c>
       <c r="BJ20" s="34">
         <v>16.18</v>
       </c>
       <c r="BK20" s="34">
         <v>14.84</v>
       </c>
       <c r="BL20" s="34">
         <v>14.8</v>
       </c>
       <c r="BM20" s="34">
         <v>14.49</v>
       </c>
+      <c r="BN20" s="34">
+        <v>14.85</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="21" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A21" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="34">
         <v>25.97</v>
       </c>
       <c r="C21" s="34">
         <v>23.28</v>
       </c>
       <c r="D21" s="34">
         <v>25.14</v>
       </c>
       <c r="E21" s="34">
         <v>24.42</v>
       </c>
       <c r="F21" s="34">
         <v>24.99</v>
       </c>
       <c r="G21" s="34">
         <v>26</v>
       </c>
       <c r="H21" s="34">
         <v>26.79</v>
       </c>
       <c r="I21" s="34">
@@ -11732,52 +11880,55 @@
       </c>
       <c r="BF21" s="34">
         <v>19.12</v>
       </c>
       <c r="BG21" s="34">
         <v>19.329999999999998</v>
       </c>
       <c r="BH21" s="34">
         <v>19.13</v>
       </c>
       <c r="BI21" s="34">
         <v>18.989999999999998</v>
       </c>
       <c r="BJ21" s="34">
         <v>22.71</v>
       </c>
       <c r="BK21" s="34">
         <v>19.850000000000001</v>
       </c>
       <c r="BL21" s="34">
         <v>19.53</v>
       </c>
       <c r="BM21" s="34">
         <v>19.91</v>
       </c>
+      <c r="BN21" s="34">
+        <v>19.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="22" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A22" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="34">
         <v>12.7</v>
       </c>
       <c r="C22" s="34">
         <v>21.92</v>
       </c>
       <c r="D22" s="34">
         <v>25.47</v>
       </c>
       <c r="E22" s="34">
         <v>24.57</v>
       </c>
       <c r="F22" s="34">
         <v>23.88</v>
       </c>
       <c r="G22" s="34">
         <v>23.03</v>
       </c>
       <c r="H22" s="34">
         <v>24.03</v>
       </c>
       <c r="I22" s="34">
@@ -11929,121 +12080,125 @@
       </c>
       <c r="BF22" s="34">
         <v>19.18</v>
       </c>
       <c r="BG22" s="34">
         <v>19.25</v>
       </c>
       <c r="BH22" s="34">
         <v>18.670000000000002</v>
       </c>
       <c r="BI22" s="34">
         <v>18.489999999999998</v>
       </c>
       <c r="BJ22" s="34">
         <v>13.46</v>
       </c>
       <c r="BK22" s="34">
         <v>17.8</v>
       </c>
       <c r="BL22" s="34">
         <v>16.899999999999999</v>
       </c>
       <c r="BM22" s="34">
         <v>15.22</v>
       </c>
+      <c r="BN22" s="34">
+        <v>15.56</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" s="57" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="78" t="s">
+    <row r="23" spans="1:66" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="81" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="78"/>
-[...62 lines deleted...]
-      <c r="BM23" s="78"/>
+      <c r="B23" s="81"/>
+      <c r="C23" s="81"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="81"/>
+      <c r="F23" s="81"/>
+      <c r="G23" s="81"/>
+      <c r="H23" s="81"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="81"/>
+      <c r="K23" s="81"/>
+      <c r="L23" s="81"/>
+      <c r="M23" s="81"/>
+      <c r="N23" s="81"/>
+      <c r="O23" s="81"/>
+      <c r="P23" s="81"/>
+      <c r="Q23" s="81"/>
+      <c r="R23" s="81"/>
+      <c r="S23" s="81"/>
+      <c r="T23" s="81"/>
+      <c r="U23" s="81"/>
+      <c r="V23" s="81"/>
+      <c r="W23" s="81"/>
+      <c r="X23" s="81"/>
+      <c r="Y23" s="81"/>
+      <c r="Z23" s="81"/>
+      <c r="AA23" s="81"/>
+      <c r="AB23" s="81"/>
+      <c r="AC23" s="81"/>
+      <c r="AD23" s="81"/>
+      <c r="AE23" s="81"/>
+      <c r="AF23" s="81"/>
+      <c r="AG23" s="81"/>
+      <c r="AH23" s="81"/>
+      <c r="AI23" s="81"/>
+      <c r="AJ23" s="81"/>
+      <c r="AK23" s="81"/>
+      <c r="AL23" s="81"/>
+      <c r="AM23" s="81"/>
+      <c r="AN23" s="81"/>
+      <c r="AO23" s="81"/>
+      <c r="AP23" s="81"/>
+      <c r="AQ23" s="81"/>
+      <c r="AR23" s="81"/>
+      <c r="AS23" s="81"/>
+      <c r="AT23" s="81"/>
+      <c r="AU23" s="81"/>
+      <c r="AV23" s="81"/>
+      <c r="AW23" s="81"/>
+      <c r="AX23" s="81"/>
+      <c r="AY23" s="81"/>
+      <c r="AZ23" s="81"/>
+      <c r="BA23" s="81"/>
+      <c r="BB23" s="81"/>
+      <c r="BC23" s="81"/>
+      <c r="BD23" s="81"/>
+      <c r="BE23" s="81"/>
+      <c r="BF23" s="81"/>
+      <c r="BG23" s="81"/>
+      <c r="BH23" s="81"/>
+      <c r="BI23" s="81"/>
+      <c r="BJ23" s="81"/>
+      <c r="BK23" s="81"/>
+      <c r="BL23" s="81"/>
+      <c r="BM23" s="81"/>
+      <c r="BN23" s="81"/>
     </row>
-    <row r="24" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="24" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="43">
         <v>28.71</v>
       </c>
       <c r="C24" s="34">
         <v>26.36</v>
       </c>
       <c r="D24" s="34">
         <v>25</v>
       </c>
       <c r="E24" s="34">
         <v>25.17</v>
       </c>
       <c r="F24" s="34">
         <v>25.34</v>
       </c>
       <c r="G24" s="34">
         <v>25.88</v>
       </c>
       <c r="H24" s="34">
         <v>26.18</v>
       </c>
       <c r="I24" s="34">
@@ -12195,52 +12350,55 @@
       </c>
       <c r="BF24" s="34">
         <v>16.59</v>
       </c>
       <c r="BG24" s="34">
         <v>16.760000000000002</v>
       </c>
       <c r="BH24" s="34">
         <v>16.600000000000001</v>
       </c>
       <c r="BI24" s="34">
         <v>16.66</v>
       </c>
       <c r="BJ24" s="34">
         <v>16.13</v>
       </c>
       <c r="BK24" s="34">
         <v>15.51</v>
       </c>
       <c r="BL24" s="34">
         <v>15.19</v>
       </c>
       <c r="BM24" s="34">
         <v>15.24</v>
       </c>
+      <c r="BN24" s="34">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="25" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A25" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="34">
         <v>29.72</v>
       </c>
       <c r="C25" s="34">
         <v>27.11</v>
       </c>
       <c r="D25" s="34">
         <v>25.07</v>
       </c>
       <c r="E25" s="34">
         <v>25.26</v>
       </c>
       <c r="F25" s="34">
         <v>25.34</v>
       </c>
       <c r="G25" s="34">
         <v>25.89</v>
       </c>
       <c r="H25" s="34">
         <v>26.16</v>
       </c>
       <c r="I25" s="34">
@@ -12392,52 +12550,55 @@
       </c>
       <c r="BF25" s="34">
         <v>16.47</v>
       </c>
       <c r="BG25" s="34">
         <v>16.63</v>
       </c>
       <c r="BH25" s="34">
         <v>16.5</v>
       </c>
       <c r="BI25" s="34">
         <v>16.55</v>
       </c>
       <c r="BJ25" s="34">
         <v>15.87</v>
       </c>
       <c r="BK25" s="34">
         <v>15.22</v>
       </c>
       <c r="BL25" s="34">
         <v>14.99</v>
       </c>
       <c r="BM25" s="34">
         <v>15.06</v>
       </c>
+      <c r="BN25" s="34">
+        <v>14.77</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="26" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A26" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="34">
         <v>25.55</v>
       </c>
       <c r="C26" s="34">
         <v>23.55</v>
       </c>
       <c r="D26" s="34">
         <v>25.77</v>
       </c>
       <c r="E26" s="34">
         <v>25.04</v>
       </c>
       <c r="F26" s="34">
         <v>25.72</v>
       </c>
       <c r="G26" s="34">
         <v>26.33</v>
       </c>
       <c r="H26" s="34">
         <v>25.8</v>
       </c>
       <c r="I26" s="34">
@@ -12589,52 +12750,55 @@
       </c>
       <c r="BF26" s="34">
         <v>14.98</v>
       </c>
       <c r="BG26" s="34">
         <v>15.15</v>
       </c>
       <c r="BH26" s="34">
         <v>15.04</v>
       </c>
       <c r="BI26" s="34">
         <v>15.35</v>
       </c>
       <c r="BJ26" s="34">
         <v>14.61</v>
       </c>
       <c r="BK26" s="34">
         <v>15.92</v>
       </c>
       <c r="BL26" s="34">
         <v>15.55</v>
       </c>
       <c r="BM26" s="34">
         <v>15.06</v>
       </c>
+      <c r="BN26" s="34">
+        <v>14.65</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="27" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A27" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="34">
         <v>22.88</v>
       </c>
       <c r="C27" s="34">
         <v>22.1</v>
       </c>
       <c r="D27" s="34">
         <v>23.95</v>
       </c>
       <c r="E27" s="34">
         <v>24.36</v>
       </c>
       <c r="F27" s="34">
         <v>25.07</v>
       </c>
       <c r="G27" s="34">
         <v>25.4</v>
       </c>
       <c r="H27" s="34">
         <v>25.97</v>
       </c>
       <c r="I27" s="34">
@@ -12786,52 +12950,55 @@
       </c>
       <c r="BF27" s="34">
         <v>16.739999999999998</v>
       </c>
       <c r="BG27" s="34">
         <v>17.14</v>
       </c>
       <c r="BH27" s="34">
         <v>16.98</v>
       </c>
       <c r="BI27" s="34">
         <v>16.95</v>
       </c>
       <c r="BJ27" s="34">
         <v>16.87</v>
       </c>
       <c r="BK27" s="34">
         <v>17.05</v>
       </c>
       <c r="BL27" s="34">
         <v>15.88</v>
       </c>
       <c r="BM27" s="34">
         <v>15.57</v>
       </c>
+      <c r="BN27" s="34">
+        <v>15.65</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="28" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A28" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="34">
         <v>33.4</v>
       </c>
       <c r="C28" s="34">
         <v>26.26</v>
       </c>
       <c r="D28" s="34">
         <v>26.48</v>
       </c>
       <c r="E28" s="34">
         <v>31.16</v>
       </c>
       <c r="F28" s="34">
         <v>29.31</v>
       </c>
       <c r="G28" s="34">
         <v>31.1</v>
       </c>
       <c r="H28" s="34">
         <v>29.1</v>
       </c>
       <c r="I28" s="34">
@@ -12983,52 +13150,55 @@
       </c>
       <c r="BF28" s="34">
         <v>16.32</v>
       </c>
       <c r="BG28" s="34">
         <v>16.86</v>
       </c>
       <c r="BH28" s="34">
         <v>16.329999999999998</v>
       </c>
       <c r="BI28" s="34">
         <v>15.91</v>
       </c>
       <c r="BJ28" s="34">
         <v>11.34</v>
       </c>
       <c r="BK28" s="34">
         <v>6.03</v>
       </c>
       <c r="BL28" s="34">
         <v>7.87</v>
       </c>
       <c r="BM28" s="34">
         <v>14.64</v>
       </c>
+      <c r="BN28" s="34">
+        <v>15.11</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="29" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A29" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="34">
         <v>22.7</v>
       </c>
       <c r="C29" s="34">
         <v>21.8</v>
       </c>
       <c r="D29" s="34">
         <v>21.66</v>
       </c>
       <c r="E29" s="34">
         <v>22.77</v>
       </c>
       <c r="F29" s="34">
         <v>22.5</v>
       </c>
       <c r="G29" s="34">
         <v>22.77</v>
       </c>
       <c r="H29" s="34">
         <v>23.34</v>
       </c>
       <c r="I29" s="34">
@@ -13180,52 +13350,55 @@
       </c>
       <c r="BF29" s="34">
         <v>17.45</v>
       </c>
       <c r="BG29" s="34">
         <v>17.23</v>
       </c>
       <c r="BH29" s="34">
         <v>16.5</v>
       </c>
       <c r="BI29" s="34">
         <v>16.79</v>
       </c>
       <c r="BJ29" s="34">
         <v>13.97</v>
       </c>
       <c r="BK29" s="34">
         <v>14.05</v>
       </c>
       <c r="BL29" s="34">
         <v>13.65</v>
       </c>
       <c r="BM29" s="34">
         <v>13.75</v>
       </c>
+      <c r="BN29" s="34">
+        <v>14.59</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="30" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A30" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="34">
         <v>28.19</v>
       </c>
       <c r="C30" s="34">
         <v>26.56</v>
       </c>
       <c r="D30" s="34">
         <v>28.22</v>
       </c>
       <c r="E30" s="34">
         <v>27.13</v>
       </c>
       <c r="F30" s="34">
         <v>27.93</v>
       </c>
       <c r="G30" s="34">
         <v>28.98</v>
       </c>
       <c r="H30" s="34">
         <v>29.84</v>
       </c>
       <c r="I30" s="34">
@@ -13377,121 +13550,125 @@
       </c>
       <c r="BF30" s="34">
         <v>19.260000000000002</v>
       </c>
       <c r="BG30" s="34">
         <v>19.61</v>
       </c>
       <c r="BH30" s="34">
         <v>19.579999999999998</v>
       </c>
       <c r="BI30" s="34">
         <v>19.55</v>
       </c>
       <c r="BJ30" s="34">
         <v>24.78</v>
       </c>
       <c r="BK30" s="34">
         <v>21.25</v>
       </c>
       <c r="BL30" s="34">
         <v>20.440000000000001</v>
       </c>
       <c r="BM30" s="34">
         <v>20.45</v>
       </c>
+      <c r="BN30" s="34">
+        <v>19.68</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="57" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="79" t="s">
+    <row r="31" spans="1:66" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="79"/>
-[...62 lines deleted...]
-      <c r="BM31" s="79"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+      <c r="AL31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+      <c r="AR31" s="78"/>
+      <c r="AS31" s="78"/>
+      <c r="AT31" s="78"/>
+      <c r="AU31" s="78"/>
+      <c r="AV31" s="78"/>
+      <c r="AW31" s="78"/>
+      <c r="AX31" s="78"/>
+      <c r="AY31" s="78"/>
+      <c r="AZ31" s="78"/>
+      <c r="BA31" s="78"/>
+      <c r="BB31" s="78"/>
+      <c r="BC31" s="78"/>
+      <c r="BD31" s="78"/>
+      <c r="BE31" s="78"/>
+      <c r="BF31" s="78"/>
+      <c r="BG31" s="78"/>
+      <c r="BH31" s="78"/>
+      <c r="BI31" s="78"/>
+      <c r="BJ31" s="78"/>
+      <c r="BK31" s="78"/>
+      <c r="BL31" s="78"/>
+      <c r="BM31" s="78"/>
+      <c r="BN31" s="78"/>
     </row>
-    <row r="32" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="32" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A32" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="43">
         <v>20.43</v>
       </c>
       <c r="C32" s="34">
         <v>19.96</v>
       </c>
       <c r="D32" s="34">
         <v>20.39</v>
       </c>
       <c r="E32" s="34">
         <v>20.6</v>
       </c>
       <c r="F32" s="34">
         <v>20.84</v>
       </c>
       <c r="G32" s="34">
         <v>21.53</v>
       </c>
       <c r="H32" s="34">
         <v>22.04</v>
       </c>
       <c r="I32" s="34">
@@ -13643,52 +13820,55 @@
       </c>
       <c r="BF32" s="34">
         <v>16.59</v>
       </c>
       <c r="BG32" s="34">
         <v>16.399999999999999</v>
       </c>
       <c r="BH32" s="34">
         <v>16.27</v>
       </c>
       <c r="BI32" s="34">
         <v>16.22</v>
       </c>
       <c r="BJ32" s="34">
         <v>15.79</v>
       </c>
       <c r="BK32" s="34">
         <v>15.35</v>
       </c>
       <c r="BL32" s="34">
         <v>15.28</v>
       </c>
       <c r="BM32" s="34">
         <v>15.1</v>
       </c>
+      <c r="BN32" s="34">
+        <v>14.94</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="33" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="34">
         <v>17.690000000000001</v>
       </c>
       <c r="C33" s="34">
         <v>18.63</v>
       </c>
       <c r="D33" s="34">
         <v>18.72</v>
       </c>
       <c r="E33" s="34">
         <v>19.350000000000001</v>
       </c>
       <c r="F33" s="34">
         <v>19.239999999999998</v>
       </c>
       <c r="G33" s="34">
         <v>20.93</v>
       </c>
       <c r="H33" s="34">
         <v>22.46</v>
       </c>
       <c r="I33" s="34">
@@ -13840,52 +14020,55 @@
       </c>
       <c r="BF33" s="34">
         <v>15.7</v>
       </c>
       <c r="BG33" s="34">
         <v>15.55</v>
       </c>
       <c r="BH33" s="34">
         <v>15.69</v>
       </c>
       <c r="BI33" s="34">
         <v>15.36</v>
       </c>
       <c r="BJ33" s="34">
         <v>11.94</v>
       </c>
       <c r="BK33" s="34">
         <v>14.38</v>
       </c>
       <c r="BL33" s="34">
         <v>13.56</v>
       </c>
       <c r="BM33" s="34">
         <v>13.25</v>
       </c>
+      <c r="BN33" s="34">
+        <v>14.59</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="34" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="34">
         <v>17.66</v>
       </c>
       <c r="C34" s="34">
         <v>15.94</v>
       </c>
       <c r="D34" s="34">
         <v>17.82</v>
       </c>
       <c r="E34" s="34">
         <v>17</v>
       </c>
       <c r="F34" s="34">
         <v>18</v>
       </c>
       <c r="G34" s="34">
         <v>18.61</v>
       </c>
       <c r="H34" s="34">
         <v>19.170000000000002</v>
       </c>
       <c r="I34" s="34">
@@ -14037,52 +14220,55 @@
       </c>
       <c r="BF34" s="34">
         <v>16.13</v>
       </c>
       <c r="BG34" s="34">
         <v>15.9</v>
       </c>
       <c r="BH34" s="34">
         <v>15.92</v>
       </c>
       <c r="BI34" s="34">
         <v>16.27</v>
       </c>
       <c r="BJ34" s="34">
         <v>15.24</v>
       </c>
       <c r="BK34" s="34">
         <v>14.67</v>
       </c>
       <c r="BL34" s="34">
         <v>14.02</v>
       </c>
       <c r="BM34" s="34">
         <v>14.09</v>
       </c>
+      <c r="BN34" s="34">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="35" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="34">
         <v>28.86</v>
       </c>
       <c r="C35" s="34">
         <v>27.53</v>
       </c>
       <c r="D35" s="34">
         <v>26.98</v>
       </c>
       <c r="E35" s="34">
         <v>27.08</v>
       </c>
       <c r="F35" s="34">
         <v>27.27</v>
       </c>
       <c r="G35" s="34">
         <v>27.97</v>
       </c>
       <c r="H35" s="34">
         <v>28.34</v>
       </c>
       <c r="I35" s="34">
@@ -14234,52 +14420,55 @@
       </c>
       <c r="BF35" s="34">
         <v>18.02</v>
       </c>
       <c r="BG35" s="34">
         <v>17.79</v>
       </c>
       <c r="BH35" s="34">
         <v>17.59</v>
       </c>
       <c r="BI35" s="34">
         <v>17.739999999999998</v>
       </c>
       <c r="BJ35" s="34">
         <v>21.14</v>
       </c>
       <c r="BK35" s="34">
         <v>19.84</v>
       </c>
       <c r="BL35" s="34">
         <v>18.87</v>
       </c>
       <c r="BM35" s="34">
         <v>17.88</v>
       </c>
+      <c r="BN35" s="34">
+        <v>17.89</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="36" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="34">
         <v>14.73</v>
       </c>
       <c r="C36" s="34">
         <v>13.27</v>
       </c>
       <c r="D36" s="34">
         <v>12.78</v>
       </c>
       <c r="E36" s="34">
         <v>13.73</v>
       </c>
       <c r="F36" s="34">
         <v>14.79</v>
       </c>
       <c r="G36" s="34">
         <v>15.1</v>
       </c>
       <c r="H36" s="34">
         <v>16.25</v>
       </c>
       <c r="I36" s="34">
@@ -14431,52 +14620,55 @@
       </c>
       <c r="BF36" s="34">
         <v>12.37</v>
       </c>
       <c r="BG36" s="34">
         <v>12.7</v>
       </c>
       <c r="BH36" s="34">
         <v>12.28</v>
       </c>
       <c r="BI36" s="34">
         <v>12.11</v>
       </c>
       <c r="BJ36" s="34">
         <v>8.76</v>
       </c>
       <c r="BK36" s="34">
         <v>8.77</v>
       </c>
       <c r="BL36" s="34">
         <v>9.58</v>
       </c>
       <c r="BM36" s="34">
         <v>8.6199999999999992</v>
       </c>
+      <c r="BN36" s="34">
+        <v>8.81</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="37" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="34">
         <v>11.68</v>
       </c>
       <c r="C37" s="34">
         <v>14.95</v>
       </c>
       <c r="D37" s="34">
         <v>16.45</v>
       </c>
       <c r="E37" s="34">
         <v>17.309999999999999</v>
       </c>
       <c r="F37" s="34">
         <v>17.3</v>
       </c>
       <c r="G37" s="34">
         <v>17.71</v>
       </c>
       <c r="H37" s="34">
         <v>17.57</v>
       </c>
       <c r="I37" s="34">
@@ -14628,52 +14820,55 @@
       </c>
       <c r="BF37" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="BG37" s="34">
         <v>15.89</v>
       </c>
       <c r="BH37" s="34">
         <v>16.34</v>
       </c>
       <c r="BI37" s="34">
         <v>16.41</v>
       </c>
       <c r="BJ37" s="34">
         <v>16.79</v>
       </c>
       <c r="BK37" s="34">
         <v>15.35</v>
       </c>
       <c r="BL37" s="34">
         <v>14.61</v>
       </c>
       <c r="BM37" s="34">
         <v>16.12</v>
       </c>
+      <c r="BN37" s="34">
+        <v>15.35</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="38" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="34">
         <v>15.45</v>
       </c>
       <c r="C38" s="34">
         <v>18.690000000000001</v>
       </c>
       <c r="D38" s="34">
         <v>18.760000000000002</v>
       </c>
       <c r="E38" s="34">
         <v>19.37</v>
       </c>
       <c r="F38" s="34">
         <v>18.89</v>
       </c>
       <c r="G38" s="34">
         <v>19.809999999999999</v>
       </c>
       <c r="H38" s="34">
         <v>19.57</v>
       </c>
       <c r="I38" s="34">
@@ -14825,52 +15020,55 @@
       </c>
       <c r="BF38" s="34">
         <v>15.15</v>
       </c>
       <c r="BG38" s="34">
         <v>14.76</v>
       </c>
       <c r="BH38" s="34">
         <v>14.44</v>
       </c>
       <c r="BI38" s="34">
         <v>14.33</v>
       </c>
       <c r="BJ38" s="34">
         <v>15.8</v>
       </c>
       <c r="BK38" s="34">
         <v>14.69</v>
       </c>
       <c r="BL38" s="34">
         <v>14.93</v>
       </c>
       <c r="BM38" s="34">
         <v>14.95</v>
       </c>
+      <c r="BN38" s="34">
+        <v>14.86</v>
+      </c>
     </row>
-    <row r="39" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="39" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="34">
         <v>27.46</v>
       </c>
       <c r="C39" s="34">
         <v>20.86</v>
       </c>
       <c r="D39" s="34">
         <v>19.22</v>
       </c>
       <c r="E39" s="34">
         <v>19.78</v>
       </c>
       <c r="F39" s="34">
         <v>19.16</v>
       </c>
       <c r="G39" s="34">
         <v>19.920000000000002</v>
       </c>
       <c r="H39" s="34">
         <v>19.559999999999999</v>
       </c>
       <c r="I39" s="34">
@@ -15022,52 +15220,55 @@
       </c>
       <c r="BF39" s="34">
         <v>14.39</v>
       </c>
       <c r="BG39" s="34">
         <v>14.11</v>
       </c>
       <c r="BH39" s="34">
         <v>14.49</v>
       </c>
       <c r="BI39" s="34">
         <v>14.39</v>
       </c>
       <c r="BJ39" s="34">
         <v>12.77</v>
       </c>
       <c r="BK39" s="34">
         <v>13.09</v>
       </c>
       <c r="BL39" s="34">
         <v>14.13</v>
       </c>
       <c r="BM39" s="34">
         <v>14.49</v>
       </c>
+      <c r="BN39" s="34">
+        <v>13.49</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="40" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="34">
         <v>20.22</v>
       </c>
       <c r="C40" s="34">
         <v>18.61</v>
       </c>
       <c r="D40" s="34">
         <v>19.170000000000002</v>
       </c>
       <c r="E40" s="34">
         <v>19.29</v>
       </c>
       <c r="F40" s="34">
         <v>20.25</v>
       </c>
       <c r="G40" s="34">
         <v>20.149999999999999</v>
       </c>
       <c r="H40" s="34">
         <v>20.45</v>
       </c>
       <c r="I40" s="34">
@@ -15219,52 +15420,55 @@
       </c>
       <c r="BF40" s="34">
         <v>19.350000000000001</v>
       </c>
       <c r="BG40" s="34">
         <v>19.02</v>
       </c>
       <c r="BH40" s="34">
         <v>19.489999999999998</v>
       </c>
       <c r="BI40" s="34">
         <v>19.46</v>
       </c>
       <c r="BJ40" s="34">
         <v>16.059999999999999</v>
       </c>
       <c r="BK40" s="34">
         <v>15.25</v>
       </c>
       <c r="BL40" s="34">
         <v>13.86</v>
       </c>
       <c r="BM40" s="34">
         <v>14.69</v>
       </c>
+      <c r="BN40" s="34">
+        <v>14.1</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="41" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="34">
         <v>25.54</v>
       </c>
       <c r="C41" s="34">
         <v>24.29</v>
       </c>
       <c r="D41" s="34">
         <v>23.58</v>
       </c>
       <c r="E41" s="34">
         <v>23.71</v>
       </c>
       <c r="F41" s="34">
         <v>24.23</v>
       </c>
       <c r="G41" s="34">
         <v>25.43</v>
       </c>
       <c r="H41" s="34">
         <v>26.36</v>
       </c>
       <c r="I41" s="34">
@@ -15416,52 +15620,55 @@
       </c>
       <c r="BF41" s="34">
         <v>17.39</v>
       </c>
       <c r="BG41" s="34">
         <v>17.21</v>
       </c>
       <c r="BH41" s="34">
         <v>16.77</v>
       </c>
       <c r="BI41" s="34">
         <v>16.670000000000002</v>
       </c>
       <c r="BJ41" s="34">
         <v>16.350000000000001</v>
       </c>
       <c r="BK41" s="34">
         <v>15.72</v>
       </c>
       <c r="BL41" s="34">
         <v>16.52</v>
       </c>
       <c r="BM41" s="34">
         <v>16.02</v>
       </c>
+      <c r="BN41" s="34">
+        <v>15.74</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="42" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="34">
         <v>26.95</v>
       </c>
       <c r="C42" s="34">
         <v>22.92</v>
       </c>
       <c r="D42" s="34">
         <v>23.32</v>
       </c>
       <c r="E42" s="34">
         <v>23.7</v>
       </c>
       <c r="F42" s="34">
         <v>24.56</v>
       </c>
       <c r="G42" s="34">
         <v>25.09</v>
       </c>
       <c r="H42" s="34">
         <v>25.57</v>
       </c>
       <c r="I42" s="34">
@@ -15613,52 +15820,55 @@
       </c>
       <c r="BF42" s="34">
         <v>16.91</v>
       </c>
       <c r="BG42" s="34">
         <v>16.600000000000001</v>
       </c>
       <c r="BH42" s="34">
         <v>16.5</v>
       </c>
       <c r="BI42" s="34">
         <v>16.600000000000001</v>
       </c>
       <c r="BJ42" s="34">
         <v>20.51</v>
       </c>
       <c r="BK42" s="34">
         <v>16.38</v>
       </c>
       <c r="BL42" s="34">
         <v>17.05</v>
       </c>
       <c r="BM42" s="34">
         <v>15.94</v>
       </c>
+      <c r="BN42" s="34">
+        <v>15.35</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="43" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A43" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="34">
         <v>22.47</v>
       </c>
       <c r="C43" s="34">
         <v>18.11</v>
       </c>
       <c r="D43" s="34">
         <v>20.29</v>
       </c>
       <c r="E43" s="34">
         <v>20.170000000000002</v>
       </c>
       <c r="F43" s="34">
         <v>20.37</v>
       </c>
       <c r="G43" s="34">
         <v>21.3</v>
       </c>
       <c r="H43" s="34">
         <v>21.99</v>
       </c>
       <c r="I43" s="34">
@@ -15810,52 +16020,55 @@
       </c>
       <c r="BF43" s="34">
         <v>18.84</v>
       </c>
       <c r="BG43" s="34">
         <v>18.78</v>
       </c>
       <c r="BH43" s="34">
         <v>18.239999999999998</v>
       </c>
       <c r="BI43" s="34">
         <v>17.899999999999999</v>
       </c>
       <c r="BJ43" s="34">
         <v>18.670000000000002</v>
       </c>
       <c r="BK43" s="34">
         <v>17.079999999999998</v>
       </c>
       <c r="BL43" s="34">
         <v>17.73</v>
       </c>
       <c r="BM43" s="34">
         <v>18.829999999999998</v>
       </c>
+      <c r="BN43" s="34">
+        <v>18.52</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="44" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="18">
         <v>12.7</v>
       </c>
       <c r="C44" s="18">
         <v>21.92</v>
       </c>
       <c r="D44" s="18">
         <v>25.47</v>
       </c>
       <c r="E44" s="18">
         <v>24.57</v>
       </c>
       <c r="F44" s="18">
         <v>23.88</v>
       </c>
       <c r="G44" s="18">
         <v>23.03</v>
       </c>
       <c r="H44" s="18">
         <v>24.03</v>
       </c>
       <c r="I44" s="18">
@@ -16007,262 +16220,266 @@
       </c>
       <c r="BF44" s="18">
         <v>19.18</v>
       </c>
       <c r="BG44" s="18">
         <v>19.25</v>
       </c>
       <c r="BH44" s="18">
         <v>18.670000000000002</v>
       </c>
       <c r="BI44" s="18">
         <v>18.489999999999998</v>
       </c>
       <c r="BJ44" s="18">
         <v>13.46</v>
       </c>
       <c r="BK44" s="18">
         <v>17.8</v>
       </c>
       <c r="BL44" s="18">
         <v>16.899999999999999</v>
       </c>
       <c r="BM44" s="18">
         <v>15.22</v>
       </c>
+      <c r="BN44" s="18">
+        <v>15.56</v>
+      </c>
     </row>
-    <row r="45" spans="1:65" s="19" customFormat="1" ht="11.25">
+    <row r="45" spans="1:66" s="19" customFormat="1" ht="11.25">
       <c r="A45" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="9"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="9"/>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A23:BM23"/>
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="AY5:BN5"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BM66"/>
+  <dimension ref="A1:BN66"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A37" sqref="A37:BM37"/>
+      <selection pane="bottomLeft" activeCell="A22" sqref="A22:BN22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="19" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="18" max="20" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="22" max="49" width="7.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="9.140625" style="19"/>
     <col min="53" max="53" width="9.140625" style="1"/>
     <col min="54" max="59" width="9.140625" style="28"/>
     <col min="60" max="60" width="9.140625" style="28" customWidth="1"/>
     <col min="61" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="10.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="65" t="s">
+    <row r="1" spans="1:66" ht="10.5" customHeight="1"/>
+    <row r="2" spans="1:66">
+      <c r="A2" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="65"/>
-[...62 lines deleted...]
-      <c r="BM2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
+      <c r="BN2" s="66"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="37"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="37"/>
       <c r="AC3" s="37"/>
       <c r="AD3" s="37"/>
       <c r="AE3" s="37"/>
       <c r="AF3" s="37"/>
       <c r="AG3" s="37"/>
       <c r="AH3" s="37"/>
       <c r="AI3" s="37"/>
       <c r="AJ3" s="37"/>
       <c r="AK3" s="37"/>
       <c r="AL3" s="37"/>
       <c r="AM3" s="37"/>
       <c r="AN3" s="37"/>
     </row>
-    <row r="4" spans="1:65" s="29" customFormat="1">
+    <row r="4" spans="1:66" s="29" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -16276,135 +16493,137 @@
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="10"/>
       <c r="BB4" s="10"/>
       <c r="BF4" s="10"/>
       <c r="BG4" s="10"/>
       <c r="BL4" s="10"/>
-      <c r="BM4" s="4" t="s">
+      <c r="BM4" s="4"/>
+      <c r="BN4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:65">
-[...1 lines deleted...]
-      <c r="B5" s="66">
+    <row r="5" spans="1:66">
+      <c r="A5" s="71"/>
+      <c r="B5" s="67">
         <v>2021</v>
       </c>
-      <c r="C5" s="67"/>
-[...10 lines deleted...]
-      <c r="N5" s="74">
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="75">
         <v>2022</v>
       </c>
-      <c r="O5" s="75"/>
-[...10 lines deleted...]
-      <c r="Z5" s="74">
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="75">
         <v>2023</v>
       </c>
-      <c r="AA5" s="75"/>
-[...10 lines deleted...]
-      <c r="AL5" s="72">
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="73">
         <v>2024</v>
       </c>
-      <c r="AM5" s="73"/>
-[...10 lines deleted...]
-      <c r="AX5" s="66">
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="74"/>
+      <c r="AX5" s="67">
         <v>2025</v>
       </c>
-      <c r="AY5" s="67"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="66">
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68"/>
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68"/>
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68"/>
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="77"/>
+      <c r="BJ5" s="67">
         <v>2026</v>
       </c>
-      <c r="BK5" s="67"/>
-[...1 lines deleted...]
-      <c r="BM5" s="67"/>
+      <c r="BK5" s="68"/>
+      <c r="BL5" s="68"/>
+      <c r="BM5" s="68"/>
+      <c r="BN5" s="68"/>
     </row>
-    <row r="6" spans="1:65" s="39" customFormat="1" ht="11.25">
-      <c r="A6" s="71"/>
+    <row r="6" spans="1:66" s="39" customFormat="1" ht="11.25">
+      <c r="A6" s="72"/>
       <c r="B6" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="24" t="s">
@@ -16547,127 +16766,131 @@
       </c>
       <c r="BD6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="BI6" s="21" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="59" t="s">
         <v>5</v>
       </c>
       <c r="BK6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BL6" s="63" t="s">
+      <c r="BL6" s="65" t="s">
         <v>7</v>
       </c>
       <c r="BM6" s="24" t="s">
         <v>8</v>
       </c>
+      <c r="BN6" s="24" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="77" t="s">
+    <row r="7" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="77"/>
-[...62 lines deleted...]
-      <c r="BM7" s="77"/>
+      <c r="B7" s="79"/>
+      <c r="C7" s="79"/>
+      <c r="D7" s="79"/>
+      <c r="E7" s="79"/>
+      <c r="F7" s="79"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="79"/>
+      <c r="I7" s="79"/>
+      <c r="J7" s="79"/>
+      <c r="K7" s="79"/>
+      <c r="L7" s="79"/>
+      <c r="M7" s="79"/>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79"/>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="79"/>
+      <c r="R7" s="79"/>
+      <c r="S7" s="79"/>
+      <c r="T7" s="79"/>
+      <c r="U7" s="79"/>
+      <c r="V7" s="79"/>
+      <c r="W7" s="79"/>
+      <c r="X7" s="79"/>
+      <c r="Y7" s="79"/>
+      <c r="Z7" s="79"/>
+      <c r="AA7" s="79"/>
+      <c r="AB7" s="79"/>
+      <c r="AC7" s="79"/>
+      <c r="AD7" s="79"/>
+      <c r="AE7" s="79"/>
+      <c r="AF7" s="79"/>
+      <c r="AG7" s="79"/>
+      <c r="AH7" s="79"/>
+      <c r="AI7" s="79"/>
+      <c r="AJ7" s="79"/>
+      <c r="AK7" s="79"/>
+      <c r="AL7" s="79"/>
+      <c r="AM7" s="79"/>
+      <c r="AN7" s="79"/>
+      <c r="AO7" s="79"/>
+      <c r="AP7" s="79"/>
+      <c r="AQ7" s="79"/>
+      <c r="AR7" s="79"/>
+      <c r="AS7" s="79"/>
+      <c r="AT7" s="79"/>
+      <c r="AU7" s="79"/>
+      <c r="AV7" s="79"/>
+      <c r="AW7" s="79"/>
+      <c r="AX7" s="79"/>
+      <c r="AY7" s="79"/>
+      <c r="AZ7" s="79"/>
+      <c r="BA7" s="79"/>
+      <c r="BB7" s="79"/>
+      <c r="BC7" s="79"/>
+      <c r="BD7" s="79"/>
+      <c r="BE7" s="79"/>
+      <c r="BF7" s="79"/>
+      <c r="BG7" s="79"/>
+      <c r="BH7" s="79"/>
+      <c r="BI7" s="79"/>
+      <c r="BJ7" s="79"/>
+      <c r="BK7" s="79"/>
+      <c r="BL7" s="79"/>
+      <c r="BM7" s="79"/>
+      <c r="BN7" s="79"/>
     </row>
-    <row r="8" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="8" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="49">
         <v>2021</v>
       </c>
       <c r="C8" s="49">
         <v>1555</v>
       </c>
       <c r="D8" s="49">
         <v>1690</v>
       </c>
       <c r="E8" s="49">
         <v>1809</v>
       </c>
       <c r="F8" s="49">
         <v>1896</v>
       </c>
       <c r="G8" s="49">
         <v>2045</v>
       </c>
       <c r="H8" s="49">
         <v>2076</v>
       </c>
       <c r="I8" s="49">
@@ -16819,52 +17042,55 @@
       </c>
       <c r="BF8" s="26">
         <v>1378</v>
       </c>
       <c r="BG8" s="26">
         <v>1405</v>
       </c>
       <c r="BH8" s="49">
         <v>1176</v>
       </c>
       <c r="BI8" s="49">
         <v>1364</v>
       </c>
       <c r="BJ8" s="49">
         <v>1308</v>
       </c>
       <c r="BK8" s="26">
         <v>1089</v>
       </c>
       <c r="BL8" s="26">
         <v>1196</v>
       </c>
       <c r="BM8" s="26">
         <v>1197</v>
       </c>
+      <c r="BN8" s="49">
+        <v>1149</v>
+      </c>
     </row>
-    <row r="9" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="9" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A9" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
         <v>1313</v>
       </c>
       <c r="C9" s="49">
         <v>962</v>
       </c>
       <c r="D9" s="49">
         <v>932</v>
       </c>
       <c r="E9" s="49">
         <v>1100</v>
       </c>
       <c r="F9" s="49">
         <v>1130</v>
       </c>
       <c r="G9" s="49">
         <v>1223</v>
       </c>
       <c r="H9" s="49">
         <v>1223</v>
       </c>
       <c r="I9" s="49">
@@ -17016,52 +17242,55 @@
       </c>
       <c r="BF9" s="26">
         <v>842</v>
       </c>
       <c r="BG9" s="26">
         <v>902</v>
       </c>
       <c r="BH9" s="49">
         <v>735</v>
       </c>
       <c r="BI9" s="49">
         <v>853</v>
       </c>
       <c r="BJ9" s="49">
         <v>814</v>
       </c>
       <c r="BK9" s="26">
         <v>670</v>
       </c>
       <c r="BL9" s="26">
         <v>745</v>
       </c>
       <c r="BM9" s="26">
         <v>757</v>
       </c>
+      <c r="BN9" s="49">
+        <v>696</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="10" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A10" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="49">
         <v>76</v>
       </c>
       <c r="C10" s="49">
         <v>65</v>
       </c>
       <c r="D10" s="49">
         <v>86</v>
       </c>
       <c r="E10" s="49">
         <v>75</v>
       </c>
       <c r="F10" s="49">
         <v>83</v>
       </c>
       <c r="G10" s="49">
         <v>100</v>
       </c>
       <c r="H10" s="49">
         <v>95</v>
       </c>
       <c r="I10" s="49">
@@ -17213,52 +17442,55 @@
       </c>
       <c r="BF10" s="26">
         <v>59</v>
       </c>
       <c r="BG10" s="26">
         <v>58</v>
       </c>
       <c r="BH10" s="49">
         <v>55</v>
       </c>
       <c r="BI10" s="49">
         <v>57</v>
       </c>
       <c r="BJ10" s="49">
         <v>49</v>
       </c>
       <c r="BK10" s="26">
         <v>57</v>
       </c>
       <c r="BL10" s="26">
         <v>49</v>
       </c>
       <c r="BM10" s="26">
         <v>46</v>
       </c>
+      <c r="BN10" s="49">
+        <v>60</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="11" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A11" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="49">
         <v>36</v>
       </c>
       <c r="C11" s="49">
         <v>26</v>
       </c>
       <c r="D11" s="49">
         <v>44</v>
       </c>
       <c r="E11" s="49">
         <v>29</v>
       </c>
       <c r="F11" s="49">
         <v>45</v>
       </c>
       <c r="G11" s="49">
         <v>43</v>
       </c>
       <c r="H11" s="49">
         <v>46</v>
       </c>
       <c r="I11" s="49">
@@ -17410,52 +17642,55 @@
       </c>
       <c r="BF11" s="26">
         <v>27</v>
       </c>
       <c r="BG11" s="26">
         <v>24</v>
       </c>
       <c r="BH11" s="49">
         <v>26</v>
       </c>
       <c r="BI11" s="49">
         <v>34</v>
       </c>
       <c r="BJ11" s="49">
         <v>25</v>
       </c>
       <c r="BK11" s="26">
         <v>21</v>
       </c>
       <c r="BL11" s="26">
         <v>21</v>
       </c>
       <c r="BM11" s="26">
         <v>23</v>
       </c>
+      <c r="BN11" s="49">
+        <v>19</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="12" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="49">
         <v>57</v>
       </c>
       <c r="C12" s="49">
         <v>46</v>
       </c>
       <c r="D12" s="49">
         <v>51</v>
       </c>
       <c r="E12" s="49">
         <v>52</v>
       </c>
       <c r="F12" s="49">
         <v>55</v>
       </c>
       <c r="G12" s="49">
         <v>60</v>
       </c>
       <c r="H12" s="49">
         <v>60</v>
       </c>
       <c r="I12" s="49">
@@ -17607,52 +17842,55 @@
       </c>
       <c r="BF12" s="26">
         <v>38</v>
       </c>
       <c r="BG12" s="26">
         <v>30</v>
       </c>
       <c r="BH12" s="49">
         <v>29</v>
       </c>
       <c r="BI12" s="49">
         <v>37</v>
       </c>
       <c r="BJ12" s="49">
         <v>40</v>
       </c>
       <c r="BK12" s="26">
         <v>31</v>
       </c>
       <c r="BL12" s="26">
         <v>32</v>
       </c>
       <c r="BM12" s="26">
         <v>27</v>
       </c>
+      <c r="BN12" s="49">
+        <v>34</v>
+      </c>
     </row>
-    <row r="13" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="13" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A13" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="49">
         <v>21</v>
       </c>
       <c r="C13" s="49">
         <v>15</v>
       </c>
       <c r="D13" s="49">
         <v>17</v>
       </c>
       <c r="E13" s="49">
         <v>23</v>
       </c>
       <c r="F13" s="49">
         <v>27</v>
       </c>
       <c r="G13" s="49">
         <v>23</v>
       </c>
       <c r="H13" s="49">
         <v>33</v>
       </c>
       <c r="I13" s="49">
@@ -17804,52 +18042,55 @@
       </c>
       <c r="BF13" s="26">
         <v>18</v>
       </c>
       <c r="BG13" s="26">
         <v>20</v>
       </c>
       <c r="BH13" s="49">
         <v>10</v>
       </c>
       <c r="BI13" s="49">
         <v>13</v>
       </c>
       <c r="BJ13" s="49">
         <v>11</v>
       </c>
       <c r="BK13" s="26">
         <v>10</v>
       </c>
       <c r="BL13" s="26">
         <v>14</v>
       </c>
       <c r="BM13" s="26">
         <v>7</v>
       </c>
+      <c r="BN13" s="49">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="14" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A14" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="49">
         <v>18</v>
       </c>
       <c r="C14" s="49">
         <v>26</v>
       </c>
       <c r="D14" s="49">
         <v>30</v>
       </c>
       <c r="E14" s="49">
         <v>30</v>
       </c>
       <c r="F14" s="49">
         <v>27</v>
       </c>
       <c r="G14" s="49">
         <v>30</v>
       </c>
       <c r="H14" s="49">
         <v>26</v>
       </c>
       <c r="I14" s="49">
@@ -18001,52 +18242,55 @@
       </c>
       <c r="BF14" s="26">
         <v>20</v>
       </c>
       <c r="BG14" s="26">
         <v>17</v>
       </c>
       <c r="BH14" s="49">
         <v>27</v>
       </c>
       <c r="BI14" s="49">
         <v>23</v>
       </c>
       <c r="BJ14" s="49">
         <v>22</v>
       </c>
       <c r="BK14" s="26">
         <v>16</v>
       </c>
       <c r="BL14" s="26">
         <v>17</v>
       </c>
       <c r="BM14" s="26">
         <v>26</v>
       </c>
+      <c r="BN14" s="49">
+        <v>16</v>
+      </c>
     </row>
-    <row r="15" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="15" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="49">
         <v>39</v>
       </c>
       <c r="C15" s="49">
         <v>51</v>
       </c>
       <c r="D15" s="49">
         <v>48</v>
       </c>
       <c r="E15" s="49">
         <v>52</v>
       </c>
       <c r="F15" s="49">
         <v>43</v>
       </c>
       <c r="G15" s="49">
         <v>60</v>
       </c>
       <c r="H15" s="49">
         <v>46</v>
       </c>
       <c r="I15" s="49">
@@ -18198,52 +18442,55 @@
       </c>
       <c r="BF15" s="26">
         <v>36</v>
       </c>
       <c r="BG15" s="26">
         <v>28</v>
       </c>
       <c r="BH15" s="49">
         <v>27</v>
       </c>
       <c r="BI15" s="49">
         <v>33</v>
       </c>
       <c r="BJ15" s="49">
         <v>39</v>
       </c>
       <c r="BK15" s="26">
         <v>30</v>
       </c>
       <c r="BL15" s="26">
         <v>38</v>
       </c>
       <c r="BM15" s="26">
         <v>36</v>
       </c>
+      <c r="BN15" s="49">
+        <v>36</v>
+      </c>
     </row>
-    <row r="16" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="16" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="49">
         <v>138</v>
       </c>
       <c r="C16" s="49">
         <v>99</v>
       </c>
       <c r="D16" s="49">
         <v>141</v>
       </c>
       <c r="E16" s="49">
         <v>136</v>
       </c>
       <c r="F16" s="49">
         <v>143</v>
       </c>
       <c r="G16" s="49">
         <v>145</v>
       </c>
       <c r="H16" s="49">
         <v>151</v>
       </c>
       <c r="I16" s="49">
@@ -18395,52 +18642,55 @@
       </c>
       <c r="BF16" s="26">
         <v>95</v>
       </c>
       <c r="BG16" s="26">
         <v>101</v>
       </c>
       <c r="BH16" s="49">
         <v>85</v>
       </c>
       <c r="BI16" s="49">
         <v>87</v>
       </c>
       <c r="BJ16" s="49">
         <v>85</v>
       </c>
       <c r="BK16" s="26">
         <v>79</v>
       </c>
       <c r="BL16" s="26">
         <v>76</v>
       </c>
       <c r="BM16" s="26">
         <v>77</v>
       </c>
+      <c r="BN16" s="49">
+        <v>77</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="17" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A17" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="49">
         <v>32</v>
       </c>
       <c r="C17" s="49">
         <v>24</v>
       </c>
       <c r="D17" s="49">
         <v>32</v>
       </c>
       <c r="E17" s="49">
         <v>30</v>
       </c>
       <c r="F17" s="49">
         <v>38</v>
       </c>
       <c r="G17" s="49">
         <v>30</v>
       </c>
       <c r="H17" s="49">
         <v>35</v>
       </c>
       <c r="I17" s="49">
@@ -18592,52 +18842,55 @@
       </c>
       <c r="BF17" s="26">
         <v>25</v>
       </c>
       <c r="BG17" s="26">
         <v>21</v>
       </c>
       <c r="BH17" s="49">
         <v>31</v>
       </c>
       <c r="BI17" s="49">
         <v>25</v>
       </c>
       <c r="BJ17" s="49">
         <v>20</v>
       </c>
       <c r="BK17" s="26">
         <v>16</v>
       </c>
       <c r="BL17" s="26">
         <v>14</v>
       </c>
       <c r="BM17" s="26">
         <v>21</v>
       </c>
+      <c r="BN17" s="49">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="18" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A18" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="49">
         <v>84</v>
       </c>
       <c r="C18" s="49">
         <v>66</v>
       </c>
       <c r="D18" s="49">
         <v>73</v>
       </c>
       <c r="E18" s="49">
         <v>79</v>
       </c>
       <c r="F18" s="49">
         <v>84</v>
       </c>
       <c r="G18" s="49">
         <v>100</v>
       </c>
       <c r="H18" s="49">
         <v>100</v>
       </c>
       <c r="I18" s="49">
@@ -18789,52 +19042,55 @@
       </c>
       <c r="BF18" s="26">
         <v>64</v>
       </c>
       <c r="BG18" s="26">
         <v>47</v>
       </c>
       <c r="BH18" s="49">
         <v>35</v>
       </c>
       <c r="BI18" s="49">
         <v>45</v>
       </c>
       <c r="BJ18" s="49">
         <v>46</v>
       </c>
       <c r="BK18" s="26">
         <v>37</v>
       </c>
       <c r="BL18" s="26">
         <v>51</v>
       </c>
       <c r="BM18" s="26">
         <v>44</v>
       </c>
+      <c r="BN18" s="49">
+        <v>43</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="19" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A19" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="49">
         <v>90</v>
       </c>
       <c r="C19" s="49">
         <v>67</v>
       </c>
       <c r="D19" s="49">
         <v>83</v>
       </c>
       <c r="E19" s="49">
         <v>92</v>
       </c>
       <c r="F19" s="49">
         <v>88</v>
       </c>
       <c r="G19" s="49">
         <v>91</v>
       </c>
       <c r="H19" s="49">
         <v>101</v>
       </c>
       <c r="I19" s="49">
@@ -18986,52 +19242,55 @@
       </c>
       <c r="BF19" s="26">
         <v>61</v>
       </c>
       <c r="BG19" s="26">
         <v>59</v>
       </c>
       <c r="BH19" s="49">
         <v>43</v>
       </c>
       <c r="BI19" s="49">
         <v>76</v>
       </c>
       <c r="BJ19" s="49">
         <v>63</v>
       </c>
       <c r="BK19" s="26">
         <v>47</v>
       </c>
       <c r="BL19" s="26">
         <v>57</v>
       </c>
       <c r="BM19" s="26">
         <v>51</v>
       </c>
+      <c r="BN19" s="49">
+        <v>63</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="20" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A20" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="49">
         <v>101</v>
       </c>
       <c r="C20" s="49">
         <v>71</v>
       </c>
       <c r="D20" s="49">
         <v>112</v>
       </c>
       <c r="E20" s="49">
         <v>84</v>
       </c>
       <c r="F20" s="49">
         <v>106</v>
       </c>
       <c r="G20" s="49">
         <v>117</v>
       </c>
       <c r="H20" s="49">
         <v>122</v>
       </c>
       <c r="I20" s="49">
@@ -19183,52 +19442,55 @@
       </c>
       <c r="BF20" s="26">
         <v>73</v>
       </c>
       <c r="BG20" s="26">
         <v>75</v>
       </c>
       <c r="BH20" s="49">
         <v>59</v>
       </c>
       <c r="BI20" s="49">
         <v>62</v>
       </c>
       <c r="BJ20" s="49">
         <v>79</v>
       </c>
       <c r="BK20" s="26">
         <v>52</v>
       </c>
       <c r="BL20" s="26">
         <v>65</v>
       </c>
       <c r="BM20" s="26">
         <v>71</v>
       </c>
+      <c r="BN20" s="49">
+        <v>59</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="21" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A21" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="49">
         <v>16</v>
       </c>
       <c r="C21" s="49">
         <v>37</v>
       </c>
       <c r="D21" s="49">
         <v>41</v>
       </c>
       <c r="E21" s="49">
         <v>27</v>
       </c>
       <c r="F21" s="49">
         <v>27</v>
       </c>
       <c r="G21" s="49">
         <v>23</v>
       </c>
       <c r="H21" s="49">
         <v>38</v>
       </c>
       <c r="I21" s="49">
@@ -19380,121 +19642,125 @@
       </c>
       <c r="BF21" s="26">
         <v>20</v>
       </c>
       <c r="BG21" s="26">
         <v>23</v>
       </c>
       <c r="BH21" s="49">
         <v>14</v>
       </c>
       <c r="BI21" s="49">
         <v>19</v>
       </c>
       <c r="BJ21" s="49">
         <v>15</v>
       </c>
       <c r="BK21" s="26">
         <v>23</v>
       </c>
       <c r="BL21" s="26">
         <v>17</v>
       </c>
       <c r="BM21" s="26">
         <v>11</v>
       </c>
+      <c r="BN21" s="49">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="80" t="s">
+    <row r="22" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="80"/>
-[...62 lines deleted...]
-      <c r="BM22" s="80"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
+      <c r="Z22" s="82"/>
+      <c r="AA22" s="82"/>
+      <c r="AB22" s="82"/>
+      <c r="AC22" s="82"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="82"/>
+      <c r="AF22" s="82"/>
+      <c r="AG22" s="82"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="82"/>
+      <c r="AL22" s="82"/>
+      <c r="AM22" s="82"/>
+      <c r="AN22" s="82"/>
+      <c r="AO22" s="82"/>
+      <c r="AP22" s="82"/>
+      <c r="AQ22" s="82"/>
+      <c r="AR22" s="82"/>
+      <c r="AS22" s="82"/>
+      <c r="AT22" s="82"/>
+      <c r="AU22" s="82"/>
+      <c r="AV22" s="82"/>
+      <c r="AW22" s="82"/>
+      <c r="AX22" s="82"/>
+      <c r="AY22" s="82"/>
+      <c r="AZ22" s="82"/>
+      <c r="BA22" s="82"/>
+      <c r="BB22" s="82"/>
+      <c r="BC22" s="82"/>
+      <c r="BD22" s="82"/>
+      <c r="BE22" s="82"/>
+      <c r="BF22" s="82"/>
+      <c r="BG22" s="82"/>
+      <c r="BH22" s="82"/>
+      <c r="BI22" s="82"/>
+      <c r="BJ22" s="82"/>
+      <c r="BK22" s="82"/>
+      <c r="BL22" s="82"/>
+      <c r="BM22" s="82"/>
+      <c r="BN22" s="82"/>
     </row>
-    <row r="23" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="23" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A23" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="49">
         <v>1045</v>
       </c>
       <c r="C23" s="49">
         <v>804</v>
       </c>
       <c r="D23" s="49">
         <v>867</v>
       </c>
       <c r="E23" s="49">
         <v>914</v>
       </c>
       <c r="F23" s="49">
         <v>1002</v>
       </c>
       <c r="G23" s="49">
         <v>1066</v>
       </c>
       <c r="H23" s="49">
         <v>1074</v>
       </c>
       <c r="I23" s="49">
@@ -19646,52 +19912,55 @@
       </c>
       <c r="BF23" s="49">
         <v>718</v>
       </c>
       <c r="BG23" s="49">
         <v>724</v>
       </c>
       <c r="BH23" s="49">
         <v>586</v>
       </c>
       <c r="BI23" s="49">
         <v>714</v>
       </c>
       <c r="BJ23" s="49">
         <v>676</v>
       </c>
       <c r="BK23" s="49">
         <v>587</v>
       </c>
       <c r="BL23" s="26">
         <v>601</v>
       </c>
       <c r="BM23" s="26">
         <v>590</v>
       </c>
+      <c r="BN23" s="49">
+        <v>601</v>
+      </c>
     </row>
-    <row r="24" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="24" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A24" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="49">
         <v>677</v>
       </c>
       <c r="C24" s="49">
         <v>495</v>
       </c>
       <c r="D24" s="49">
         <v>486</v>
       </c>
       <c r="E24" s="49">
         <v>554</v>
       </c>
       <c r="F24" s="49">
         <v>603</v>
       </c>
       <c r="G24" s="49">
         <v>637</v>
       </c>
       <c r="H24" s="49">
         <v>641</v>
       </c>
       <c r="I24" s="49">
@@ -19843,52 +20112,55 @@
       </c>
       <c r="BF24" s="49">
         <v>448</v>
       </c>
       <c r="BG24" s="49">
         <v>467</v>
       </c>
       <c r="BH24" s="49">
         <v>365</v>
       </c>
       <c r="BI24" s="49">
         <v>434</v>
       </c>
       <c r="BJ24" s="49">
         <v>419</v>
       </c>
       <c r="BK24" s="49">
         <v>352</v>
       </c>
       <c r="BL24" s="26">
         <v>375</v>
       </c>
       <c r="BM24" s="26">
         <v>381</v>
       </c>
+      <c r="BN24" s="49">
+        <v>368</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="25" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A25" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="49">
         <v>47</v>
       </c>
       <c r="C25" s="49">
         <v>33</v>
       </c>
       <c r="D25" s="49">
         <v>44</v>
       </c>
       <c r="E25" s="49">
         <v>32</v>
       </c>
       <c r="F25" s="49">
         <v>44</v>
       </c>
       <c r="G25" s="49">
         <v>46</v>
       </c>
       <c r="H25" s="49">
         <v>46</v>
       </c>
       <c r="I25" s="49">
@@ -20040,52 +20312,55 @@
       </c>
       <c r="BF25" s="49">
         <v>29</v>
       </c>
       <c r="BG25" s="49">
         <v>29</v>
       </c>
       <c r="BH25" s="49">
         <v>25</v>
       </c>
       <c r="BI25" s="49">
         <v>31</v>
       </c>
       <c r="BJ25" s="49">
         <v>26</v>
       </c>
       <c r="BK25" s="49">
         <v>33</v>
       </c>
       <c r="BL25" s="26">
         <v>24</v>
       </c>
       <c r="BM25" s="26">
         <v>24</v>
       </c>
+      <c r="BN25" s="49">
+        <v>31</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="26" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A26" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="49">
         <v>15</v>
       </c>
       <c r="C26" s="49">
         <v>12</v>
       </c>
       <c r="D26" s="49">
         <v>20</v>
       </c>
       <c r="E26" s="49">
         <v>21</v>
       </c>
       <c r="F26" s="49">
         <v>27</v>
       </c>
       <c r="G26" s="49">
         <v>28</v>
       </c>
       <c r="H26" s="49">
         <v>23</v>
       </c>
       <c r="I26" s="49">
@@ -20237,52 +20512,55 @@
       </c>
       <c r="BF26" s="49">
         <v>18</v>
       </c>
       <c r="BG26" s="49">
         <v>13</v>
       </c>
       <c r="BH26" s="49">
         <v>16</v>
       </c>
       <c r="BI26" s="49">
         <v>21</v>
       </c>
       <c r="BJ26" s="49">
         <v>15</v>
       </c>
       <c r="BK26" s="49">
         <v>15</v>
       </c>
       <c r="BL26" s="26">
         <v>14</v>
       </c>
       <c r="BM26" s="26">
         <v>11</v>
       </c>
+      <c r="BN26" s="49">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="27" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A27" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="49">
         <v>30</v>
       </c>
       <c r="C27" s="49">
         <v>27</v>
       </c>
       <c r="D27" s="49">
         <v>21</v>
       </c>
       <c r="E27" s="49">
         <v>27</v>
       </c>
       <c r="F27" s="49">
         <v>32</v>
       </c>
       <c r="G27" s="49">
         <v>32</v>
       </c>
       <c r="H27" s="49">
         <v>38</v>
       </c>
       <c r="I27" s="49">
@@ -20434,52 +20712,55 @@
       </c>
       <c r="BF27" s="49">
         <v>16</v>
       </c>
       <c r="BG27" s="49">
         <v>11</v>
       </c>
       <c r="BH27" s="49">
         <v>11</v>
       </c>
       <c r="BI27" s="49">
         <v>17</v>
       </c>
       <c r="BJ27" s="49">
         <v>25</v>
       </c>
       <c r="BK27" s="49">
         <v>20</v>
       </c>
       <c r="BL27" s="26">
         <v>20</v>
       </c>
       <c r="BM27" s="26">
         <v>10</v>
       </c>
+      <c r="BN27" s="49">
+        <v>16</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="28" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A28" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="49">
         <v>7</v>
       </c>
       <c r="C28" s="49">
         <v>8</v>
       </c>
       <c r="D28" s="49">
         <v>10</v>
       </c>
       <c r="E28" s="49">
         <v>15</v>
       </c>
       <c r="F28" s="49">
         <v>12</v>
       </c>
       <c r="G28" s="49">
         <v>12</v>
       </c>
       <c r="H28" s="49">
         <v>13</v>
       </c>
       <c r="I28" s="49">
@@ -20631,52 +20912,55 @@
       </c>
       <c r="BF28" s="49">
         <v>9</v>
       </c>
       <c r="BG28" s="49">
         <v>8</v>
       </c>
       <c r="BH28" s="49">
         <v>7</v>
       </c>
       <c r="BI28" s="49">
         <v>5</v>
       </c>
       <c r="BJ28" s="49">
         <v>4</v>
       </c>
       <c r="BK28" s="49">
         <v>8</v>
       </c>
       <c r="BL28" s="26">
         <v>7</v>
       </c>
       <c r="BM28" s="26">
         <v>1</v>
       </c>
+      <c r="BN28" s="49">
+        <v>5</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="29" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A29" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="49">
         <v>10</v>
       </c>
       <c r="C29" s="49">
         <v>13</v>
       </c>
       <c r="D29" s="49">
         <v>11</v>
       </c>
       <c r="E29" s="49">
         <v>13</v>
       </c>
       <c r="F29" s="49">
         <v>13</v>
       </c>
       <c r="G29" s="49">
         <v>17</v>
       </c>
       <c r="H29" s="49">
         <v>17</v>
       </c>
       <c r="I29" s="49">
@@ -20828,52 +21112,55 @@
       </c>
       <c r="BF29" s="49">
         <v>9</v>
       </c>
       <c r="BG29" s="49">
         <v>13</v>
       </c>
       <c r="BH29" s="49">
         <v>17</v>
       </c>
       <c r="BI29" s="49">
         <v>13</v>
       </c>
       <c r="BJ29" s="49">
         <v>6</v>
       </c>
       <c r="BK29" s="49">
         <v>7</v>
       </c>
       <c r="BL29" s="26">
         <v>7</v>
       </c>
       <c r="BM29" s="26">
         <v>11</v>
       </c>
+      <c r="BN29" s="49">
+        <v>10</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="30" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A30" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="49">
         <v>20</v>
       </c>
       <c r="C30" s="49">
         <v>29</v>
       </c>
       <c r="D30" s="49">
         <v>27</v>
       </c>
       <c r="E30" s="49">
         <v>29</v>
       </c>
       <c r="F30" s="49">
         <v>19</v>
       </c>
       <c r="G30" s="49">
         <v>31</v>
       </c>
       <c r="H30" s="49">
         <v>20</v>
       </c>
       <c r="I30" s="49">
@@ -21025,52 +21312,55 @@
       </c>
       <c r="BF30" s="49">
         <v>20</v>
       </c>
       <c r="BG30" s="49">
         <v>18</v>
       </c>
       <c r="BH30" s="49">
         <v>17</v>
       </c>
       <c r="BI30" s="49">
         <v>23</v>
       </c>
       <c r="BJ30" s="49">
         <v>20</v>
       </c>
       <c r="BK30" s="49">
         <v>20</v>
       </c>
       <c r="BL30" s="26">
         <v>25</v>
       </c>
       <c r="BM30" s="26">
         <v>16</v>
       </c>
+      <c r="BN30" s="49">
+        <v>21</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="31" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A31" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="49">
         <v>63</v>
       </c>
       <c r="C31" s="49">
         <v>49</v>
       </c>
       <c r="D31" s="49">
         <v>77</v>
       </c>
       <c r="E31" s="49">
         <v>61</v>
       </c>
       <c r="F31" s="49">
         <v>69</v>
       </c>
       <c r="G31" s="49">
         <v>73</v>
       </c>
       <c r="H31" s="49">
         <v>80</v>
       </c>
       <c r="I31" s="49">
@@ -21222,52 +21512,55 @@
       </c>
       <c r="BF31" s="49">
         <v>51</v>
       </c>
       <c r="BG31" s="49">
         <v>50</v>
       </c>
       <c r="BH31" s="49">
         <v>45</v>
       </c>
       <c r="BI31" s="49">
         <v>45</v>
       </c>
       <c r="BJ31" s="49">
         <v>45</v>
       </c>
       <c r="BK31" s="49">
         <v>40</v>
       </c>
       <c r="BL31" s="26">
         <v>35</v>
       </c>
       <c r="BM31" s="26">
         <v>44</v>
       </c>
+      <c r="BN31" s="49">
+        <v>44</v>
+      </c>
     </row>
-    <row r="32" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="32" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A32" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="49">
         <v>21</v>
       </c>
       <c r="C32" s="49">
         <v>13</v>
       </c>
       <c r="D32" s="49">
         <v>11</v>
       </c>
       <c r="E32" s="49">
         <v>13</v>
       </c>
       <c r="F32" s="49">
         <v>21</v>
       </c>
       <c r="G32" s="49">
         <v>19</v>
       </c>
       <c r="H32" s="49">
         <v>15</v>
       </c>
       <c r="I32" s="49">
@@ -21419,52 +21712,55 @@
       </c>
       <c r="BF32" s="49">
         <v>15</v>
       </c>
       <c r="BG32" s="49">
         <v>14</v>
       </c>
       <c r="BH32" s="49">
         <v>16</v>
       </c>
       <c r="BI32" s="49">
         <v>16</v>
       </c>
       <c r="BJ32" s="49">
         <v>10</v>
       </c>
       <c r="BK32" s="49">
         <v>11</v>
       </c>
       <c r="BL32" s="26">
         <v>5</v>
       </c>
       <c r="BM32" s="26">
         <v>11</v>
       </c>
+      <c r="BN32" s="49">
+        <v>5</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="33" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A33" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="49">
         <v>52</v>
       </c>
       <c r="C33" s="49">
         <v>31</v>
       </c>
       <c r="D33" s="49">
         <v>44</v>
       </c>
       <c r="E33" s="49">
         <v>40</v>
       </c>
       <c r="F33" s="49">
         <v>38</v>
       </c>
       <c r="G33" s="49">
         <v>50</v>
       </c>
       <c r="H33" s="49">
         <v>46</v>
       </c>
       <c r="I33" s="49">
@@ -21616,52 +21912,55 @@
       </c>
       <c r="BF33" s="49">
         <v>37</v>
       </c>
       <c r="BG33" s="49">
         <v>24</v>
       </c>
       <c r="BH33" s="49">
         <v>11</v>
       </c>
       <c r="BI33" s="49">
         <v>25</v>
       </c>
       <c r="BJ33" s="49">
         <v>26</v>
       </c>
       <c r="BK33" s="49">
         <v>18</v>
       </c>
       <c r="BL33" s="26">
         <v>25</v>
       </c>
       <c r="BM33" s="26">
         <v>23</v>
       </c>
+      <c r="BN33" s="49">
+        <v>26</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="34" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A34" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="49">
         <v>46</v>
       </c>
       <c r="C34" s="49">
         <v>37</v>
       </c>
       <c r="D34" s="49">
         <v>36</v>
       </c>
       <c r="E34" s="49">
         <v>54</v>
       </c>
       <c r="F34" s="49">
         <v>49</v>
       </c>
       <c r="G34" s="49">
         <v>41</v>
       </c>
       <c r="H34" s="49">
         <v>55</v>
       </c>
       <c r="I34" s="49">
@@ -21813,52 +22112,55 @@
       </c>
       <c r="BF34" s="49">
         <v>30</v>
       </c>
       <c r="BG34" s="49">
         <v>27</v>
       </c>
       <c r="BH34" s="49">
         <v>20</v>
       </c>
       <c r="BI34" s="49">
         <v>43</v>
       </c>
       <c r="BJ34" s="49">
         <v>39</v>
       </c>
       <c r="BK34" s="49">
         <v>25</v>
       </c>
       <c r="BL34" s="26">
         <v>24</v>
       </c>
       <c r="BM34" s="26">
         <v>23</v>
       </c>
+      <c r="BN34" s="49">
+        <v>30</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="35" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="49">
         <v>49</v>
       </c>
       <c r="C35" s="49">
         <v>38</v>
       </c>
       <c r="D35" s="49">
         <v>54</v>
       </c>
       <c r="E35" s="49">
         <v>45</v>
       </c>
       <c r="F35" s="49">
         <v>58</v>
       </c>
       <c r="G35" s="49">
         <v>67</v>
       </c>
       <c r="H35" s="49">
         <v>61</v>
       </c>
       <c r="I35" s="49">
@@ -22010,52 +22312,55 @@
       </c>
       <c r="BF35" s="49">
         <v>28</v>
       </c>
       <c r="BG35" s="49">
         <v>37</v>
       </c>
       <c r="BH35" s="49">
         <v>28</v>
       </c>
       <c r="BI35" s="49">
         <v>31</v>
       </c>
       <c r="BJ35" s="49">
         <v>33</v>
       </c>
       <c r="BK35" s="49">
         <v>29</v>
       </c>
       <c r="BL35" s="26">
         <v>34</v>
       </c>
       <c r="BM35" s="26">
         <v>30</v>
       </c>
+      <c r="BN35" s="49">
+        <v>23</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="36" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="49">
         <v>8</v>
       </c>
       <c r="C36" s="49">
         <v>19</v>
       </c>
       <c r="D36" s="49">
         <v>26</v>
       </c>
       <c r="E36" s="49">
         <v>10</v>
       </c>
       <c r="F36" s="49">
         <v>17</v>
       </c>
       <c r="G36" s="49">
         <v>13</v>
       </c>
       <c r="H36" s="49">
         <v>19</v>
       </c>
       <c r="I36" s="49">
@@ -22207,121 +22512,125 @@
       </c>
       <c r="BF36" s="49">
         <v>8</v>
       </c>
       <c r="BG36" s="49">
         <v>13</v>
       </c>
       <c r="BH36" s="49">
         <v>8</v>
       </c>
       <c r="BI36" s="49">
         <v>10</v>
       </c>
       <c r="BJ36" s="49">
         <v>8</v>
       </c>
       <c r="BK36" s="49">
         <v>9</v>
       </c>
       <c r="BL36" s="26">
         <v>6</v>
       </c>
       <c r="BM36" s="26">
         <v>5</v>
       </c>
+      <c r="BN36" s="49">
+        <v>11</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A37" s="77" t="s">
+    <row r="37" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A37" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="77"/>
-[...62 lines deleted...]
-      <c r="BM37" s="77"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+      <c r="N37" s="79"/>
+      <c r="O37" s="79"/>
+      <c r="P37" s="79"/>
+      <c r="Q37" s="79"/>
+      <c r="R37" s="79"/>
+      <c r="S37" s="79"/>
+      <c r="T37" s="79"/>
+      <c r="U37" s="79"/>
+      <c r="V37" s="79"/>
+      <c r="W37" s="79"/>
+      <c r="X37" s="79"/>
+      <c r="Y37" s="79"/>
+      <c r="Z37" s="79"/>
+      <c r="AA37" s="79"/>
+      <c r="AB37" s="79"/>
+      <c r="AC37" s="79"/>
+      <c r="AD37" s="79"/>
+      <c r="AE37" s="79"/>
+      <c r="AF37" s="79"/>
+      <c r="AG37" s="79"/>
+      <c r="AH37" s="79"/>
+      <c r="AI37" s="79"/>
+      <c r="AJ37" s="79"/>
+      <c r="AK37" s="79"/>
+      <c r="AL37" s="79"/>
+      <c r="AM37" s="79"/>
+      <c r="AN37" s="79"/>
+      <c r="AO37" s="79"/>
+      <c r="AP37" s="79"/>
+      <c r="AQ37" s="79"/>
+      <c r="AR37" s="79"/>
+      <c r="AS37" s="79"/>
+      <c r="AT37" s="79"/>
+      <c r="AU37" s="79"/>
+      <c r="AV37" s="79"/>
+      <c r="AW37" s="79"/>
+      <c r="AX37" s="79"/>
+      <c r="AY37" s="79"/>
+      <c r="AZ37" s="79"/>
+      <c r="BA37" s="79"/>
+      <c r="BB37" s="79"/>
+      <c r="BC37" s="79"/>
+      <c r="BD37" s="79"/>
+      <c r="BE37" s="79"/>
+      <c r="BF37" s="79"/>
+      <c r="BG37" s="79"/>
+      <c r="BH37" s="79"/>
+      <c r="BI37" s="79"/>
+      <c r="BJ37" s="79"/>
+      <c r="BK37" s="79"/>
+      <c r="BL37" s="79"/>
+      <c r="BM37" s="79"/>
+      <c r="BN37" s="79"/>
     </row>
-    <row r="38" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="38" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A38" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="49">
         <v>976</v>
       </c>
       <c r="C38" s="49">
         <v>751</v>
       </c>
       <c r="D38" s="49">
         <v>823</v>
       </c>
       <c r="E38" s="49">
         <v>895</v>
       </c>
       <c r="F38" s="49">
         <v>894</v>
       </c>
       <c r="G38" s="49">
         <v>979</v>
       </c>
       <c r="H38" s="49">
         <v>1002</v>
       </c>
       <c r="I38" s="49">
@@ -22473,52 +22782,55 @@
       </c>
       <c r="BF38" s="49">
         <v>660</v>
       </c>
       <c r="BG38" s="49">
         <v>681</v>
       </c>
       <c r="BH38" s="49">
         <v>590</v>
       </c>
       <c r="BI38" s="49">
         <v>650</v>
       </c>
       <c r="BJ38" s="49">
         <v>632</v>
       </c>
       <c r="BK38" s="49">
         <v>502</v>
       </c>
       <c r="BL38" s="26">
         <v>595</v>
       </c>
       <c r="BM38" s="26">
         <v>607</v>
       </c>
+      <c r="BN38" s="49">
+        <v>548</v>
+      </c>
     </row>
-    <row r="39" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="39" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A39" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="49">
         <v>636</v>
       </c>
       <c r="C39" s="49">
         <v>467</v>
       </c>
       <c r="D39" s="49">
         <v>446</v>
       </c>
       <c r="E39" s="49">
         <v>546</v>
       </c>
       <c r="F39" s="49">
         <v>527</v>
       </c>
       <c r="G39" s="49">
         <v>586</v>
       </c>
       <c r="H39" s="49">
         <v>582</v>
       </c>
       <c r="I39" s="49">
@@ -22670,52 +22982,55 @@
       </c>
       <c r="BF39" s="49">
         <v>394</v>
       </c>
       <c r="BG39" s="49">
         <v>435</v>
       </c>
       <c r="BH39" s="49">
         <v>370</v>
       </c>
       <c r="BI39" s="49">
         <v>419</v>
       </c>
       <c r="BJ39" s="49">
         <v>395</v>
       </c>
       <c r="BK39" s="49">
         <v>318</v>
       </c>
       <c r="BL39" s="26">
         <v>370</v>
       </c>
       <c r="BM39" s="26">
         <v>376</v>
       </c>
+      <c r="BN39" s="49">
+        <v>328</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="40" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="48">
         <v>29</v>
       </c>
       <c r="C40" s="48">
         <v>32</v>
       </c>
       <c r="D40" s="49">
         <v>42</v>
       </c>
       <c r="E40" s="49">
         <v>43</v>
       </c>
       <c r="F40" s="48">
         <v>39</v>
       </c>
       <c r="G40" s="48">
         <v>54</v>
       </c>
       <c r="H40" s="48">
         <v>49</v>
       </c>
       <c r="I40" s="48">
@@ -22867,52 +23182,55 @@
       </c>
       <c r="BF40" s="49">
         <v>30</v>
       </c>
       <c r="BG40" s="49">
         <v>29</v>
       </c>
       <c r="BH40" s="49">
         <v>30</v>
       </c>
       <c r="BI40" s="49">
         <v>26</v>
       </c>
       <c r="BJ40" s="49">
         <v>23</v>
       </c>
       <c r="BK40" s="49">
         <v>24</v>
       </c>
       <c r="BL40" s="26">
         <v>25</v>
       </c>
       <c r="BM40" s="26">
         <v>22</v>
       </c>
+      <c r="BN40" s="49">
+        <v>29</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="41" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A41" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="48">
         <v>21</v>
       </c>
       <c r="C41" s="48">
         <v>14</v>
       </c>
       <c r="D41" s="49">
         <v>24</v>
       </c>
       <c r="E41" s="49">
         <v>8</v>
       </c>
       <c r="F41" s="48">
         <v>18</v>
       </c>
       <c r="G41" s="48">
         <v>15</v>
       </c>
       <c r="H41" s="48">
         <v>23</v>
       </c>
       <c r="I41" s="48">
@@ -23064,52 +23382,55 @@
       </c>
       <c r="BF41" s="49">
         <v>9</v>
       </c>
       <c r="BG41" s="49">
         <v>11</v>
       </c>
       <c r="BH41" s="49">
         <v>10</v>
       </c>
       <c r="BI41" s="49">
         <v>13</v>
       </c>
       <c r="BJ41" s="49">
         <v>10</v>
       </c>
       <c r="BK41" s="49">
         <v>6</v>
       </c>
       <c r="BL41" s="26">
         <v>7</v>
       </c>
       <c r="BM41" s="26">
         <v>12</v>
       </c>
+      <c r="BN41" s="49">
+        <v>8</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="42" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A42" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="48">
         <v>27</v>
       </c>
       <c r="C42" s="48">
         <v>19</v>
       </c>
       <c r="D42" s="49">
         <v>30</v>
       </c>
       <c r="E42" s="49">
         <v>25</v>
       </c>
       <c r="F42" s="48">
         <v>23</v>
       </c>
       <c r="G42" s="48">
         <v>28</v>
       </c>
       <c r="H42" s="48">
         <v>22</v>
       </c>
       <c r="I42" s="48">
@@ -23261,52 +23582,55 @@
       </c>
       <c r="BF42" s="49">
         <v>22</v>
       </c>
       <c r="BG42" s="49">
         <v>19</v>
       </c>
       <c r="BH42" s="49">
         <v>18</v>
       </c>
       <c r="BI42" s="49">
         <v>20</v>
       </c>
       <c r="BJ42" s="49">
         <v>15</v>
       </c>
       <c r="BK42" s="49">
         <v>11</v>
       </c>
       <c r="BL42" s="26">
         <v>12</v>
       </c>
       <c r="BM42" s="26">
         <v>17</v>
       </c>
+      <c r="BN42" s="49">
+        <v>18</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="43" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A43" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="48">
         <v>14</v>
       </c>
       <c r="C43" s="48">
         <v>7</v>
       </c>
       <c r="D43" s="49">
         <v>7</v>
       </c>
       <c r="E43" s="49">
         <v>8</v>
       </c>
       <c r="F43" s="48">
         <v>15</v>
       </c>
       <c r="G43" s="48">
         <v>11</v>
       </c>
       <c r="H43" s="48">
         <v>20</v>
       </c>
       <c r="I43" s="48">
@@ -23458,52 +23782,55 @@
       </c>
       <c r="BF43" s="49">
         <v>9</v>
       </c>
       <c r="BG43" s="49">
         <v>12</v>
       </c>
       <c r="BH43" s="49">
         <v>3</v>
       </c>
       <c r="BI43" s="49">
         <v>8</v>
       </c>
       <c r="BJ43" s="49">
         <v>7</v>
       </c>
       <c r="BK43" s="49">
         <v>2</v>
       </c>
       <c r="BL43" s="26">
         <v>7</v>
       </c>
       <c r="BM43" s="26">
         <v>6</v>
       </c>
+      <c r="BN43" s="49">
+        <v>7</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="44" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A44" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="48">
         <v>8</v>
       </c>
       <c r="C44" s="48">
         <v>13</v>
       </c>
       <c r="D44" s="49">
         <v>19</v>
       </c>
       <c r="E44" s="49">
         <v>17</v>
       </c>
       <c r="F44" s="48">
         <v>14</v>
       </c>
       <c r="G44" s="48">
         <v>13</v>
       </c>
       <c r="H44" s="48">
         <v>9</v>
       </c>
       <c r="I44" s="48">
@@ -23655,52 +23982,55 @@
       </c>
       <c r="BF44" s="49">
         <v>11</v>
       </c>
       <c r="BG44" s="49">
         <v>4</v>
       </c>
       <c r="BH44" s="49">
         <v>10</v>
       </c>
       <c r="BI44" s="49">
         <v>10</v>
       </c>
       <c r="BJ44" s="49">
         <v>16</v>
       </c>
       <c r="BK44" s="49">
         <v>9</v>
       </c>
       <c r="BL44" s="26">
         <v>10</v>
       </c>
       <c r="BM44" s="26">
         <v>15</v>
       </c>
+      <c r="BN44" s="49">
+        <v>6</v>
+      </c>
     </row>
-    <row r="45" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="45" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A45" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="48">
         <v>19</v>
       </c>
       <c r="C45" s="48">
         <v>22</v>
       </c>
       <c r="D45" s="49">
         <v>21</v>
       </c>
       <c r="E45" s="49">
         <v>23</v>
       </c>
       <c r="F45" s="48">
         <v>24</v>
       </c>
       <c r="G45" s="48">
         <v>29</v>
       </c>
       <c r="H45" s="48">
         <v>26</v>
       </c>
       <c r="I45" s="48">
@@ -23852,52 +24182,55 @@
       </c>
       <c r="BF45" s="49">
         <v>16</v>
       </c>
       <c r="BG45" s="49">
         <v>10</v>
       </c>
       <c r="BH45" s="49">
         <v>10</v>
       </c>
       <c r="BI45" s="49">
         <v>10</v>
       </c>
       <c r="BJ45" s="49">
         <v>19</v>
       </c>
       <c r="BK45" s="49">
         <v>10</v>
       </c>
       <c r="BL45" s="26">
         <v>13</v>
       </c>
       <c r="BM45" s="26">
         <v>20</v>
       </c>
+      <c r="BN45" s="49">
+        <v>15</v>
+      </c>
     </row>
-    <row r="46" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="46" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A46" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="48">
         <v>75</v>
       </c>
       <c r="C46" s="48">
         <v>50</v>
       </c>
       <c r="D46" s="49">
         <v>64</v>
       </c>
       <c r="E46" s="49">
         <v>75</v>
       </c>
       <c r="F46" s="48">
         <v>74</v>
       </c>
       <c r="G46" s="48">
         <v>72</v>
       </c>
       <c r="H46" s="48">
         <v>71</v>
       </c>
       <c r="I46" s="48">
@@ -24049,52 +24382,55 @@
       </c>
       <c r="BF46" s="49">
         <v>44</v>
       </c>
       <c r="BG46" s="49">
         <v>51</v>
       </c>
       <c r="BH46" s="49">
         <v>40</v>
       </c>
       <c r="BI46" s="49">
         <v>42</v>
       </c>
       <c r="BJ46" s="49">
         <v>40</v>
       </c>
       <c r="BK46" s="49">
         <v>39</v>
       </c>
       <c r="BL46" s="26">
         <v>41</v>
       </c>
       <c r="BM46" s="26">
         <v>33</v>
       </c>
+      <c r="BN46" s="49">
+        <v>33</v>
+      </c>
     </row>
-    <row r="47" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="47" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A47" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="48">
         <v>11</v>
       </c>
       <c r="C47" s="48">
         <v>11</v>
       </c>
       <c r="D47" s="49">
         <v>21</v>
       </c>
       <c r="E47" s="49">
         <v>17</v>
       </c>
       <c r="F47" s="48">
         <v>17</v>
       </c>
       <c r="G47" s="48">
         <v>11</v>
       </c>
       <c r="H47" s="48">
         <v>20</v>
       </c>
       <c r="I47" s="48">
@@ -24246,52 +24582,55 @@
       </c>
       <c r="BF47" s="49">
         <v>10</v>
       </c>
       <c r="BG47" s="49">
         <v>7</v>
       </c>
       <c r="BH47" s="49">
         <v>15</v>
       </c>
       <c r="BI47" s="49">
         <v>9</v>
       </c>
       <c r="BJ47" s="49">
         <v>10</v>
       </c>
       <c r="BK47" s="49">
         <v>5</v>
       </c>
       <c r="BL47" s="26">
         <v>9</v>
       </c>
       <c r="BM47" s="26">
         <v>10</v>
       </c>
+      <c r="BN47" s="49">
+        <v>10</v>
+      </c>
     </row>
-    <row r="48" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="48" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A48" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="48">
         <v>32</v>
       </c>
       <c r="C48" s="48">
         <v>35</v>
       </c>
       <c r="D48" s="49">
         <v>29</v>
       </c>
       <c r="E48" s="49">
         <v>39</v>
       </c>
       <c r="F48" s="48">
         <v>46</v>
       </c>
       <c r="G48" s="48">
         <v>50</v>
       </c>
       <c r="H48" s="48">
         <v>54</v>
       </c>
       <c r="I48" s="48">
@@ -24443,52 +24782,55 @@
       </c>
       <c r="BF48" s="49">
         <v>27</v>
       </c>
       <c r="BG48" s="49">
         <v>23</v>
       </c>
       <c r="BH48" s="49">
         <v>24</v>
       </c>
       <c r="BI48" s="49">
         <v>20</v>
       </c>
       <c r="BJ48" s="49">
         <v>20</v>
       </c>
       <c r="BK48" s="49">
         <v>19</v>
       </c>
       <c r="BL48" s="26">
         <v>26</v>
       </c>
       <c r="BM48" s="26">
         <v>21</v>
       </c>
+      <c r="BN48" s="49">
+        <v>17</v>
+      </c>
     </row>
-    <row r="49" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="49" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A49" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="48">
         <v>44</v>
       </c>
       <c r="C49" s="48">
         <v>30</v>
       </c>
       <c r="D49" s="49">
         <v>47</v>
       </c>
       <c r="E49" s="49">
         <v>38</v>
       </c>
       <c r="F49" s="48">
         <v>39</v>
       </c>
       <c r="G49" s="48">
         <v>50</v>
       </c>
       <c r="H49" s="48">
         <v>46</v>
       </c>
       <c r="I49" s="48">
@@ -24640,52 +24982,55 @@
       </c>
       <c r="BF49" s="49">
         <v>31</v>
       </c>
       <c r="BG49" s="49">
         <v>32</v>
       </c>
       <c r="BH49" s="49">
         <v>23</v>
       </c>
       <c r="BI49" s="49">
         <v>33</v>
       </c>
       <c r="BJ49" s="49">
         <v>24</v>
       </c>
       <c r="BK49" s="49">
         <v>22</v>
       </c>
       <c r="BL49" s="26">
         <v>33</v>
       </c>
       <c r="BM49" s="26">
         <v>28</v>
       </c>
+      <c r="BN49" s="49">
+        <v>33</v>
+      </c>
     </row>
-    <row r="50" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="50" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A50" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="48">
         <v>52</v>
       </c>
       <c r="C50" s="48">
         <v>33</v>
       </c>
       <c r="D50" s="49">
         <v>58</v>
       </c>
       <c r="E50" s="49">
         <v>39</v>
       </c>
       <c r="F50" s="48">
         <v>48</v>
       </c>
       <c r="G50" s="48">
         <v>50</v>
       </c>
       <c r="H50" s="48">
         <v>61</v>
       </c>
       <c r="I50" s="48">
@@ -24837,52 +25182,55 @@
       </c>
       <c r="BF50" s="49">
         <v>45</v>
       </c>
       <c r="BG50" s="49">
         <v>38</v>
       </c>
       <c r="BH50" s="49">
         <v>31</v>
       </c>
       <c r="BI50" s="49">
         <v>31</v>
       </c>
       <c r="BJ50" s="49">
         <v>46</v>
       </c>
       <c r="BK50" s="49">
         <v>23</v>
       </c>
       <c r="BL50" s="26">
         <v>31</v>
       </c>
       <c r="BM50" s="26">
         <v>41</v>
       </c>
+      <c r="BN50" s="49">
+        <v>36</v>
+      </c>
     </row>
-    <row r="51" spans="1:65" s="39" customFormat="1" ht="11.25">
+    <row r="51" spans="1:66" s="39" customFormat="1" ht="11.25">
       <c r="A51" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="50">
         <v>8</v>
       </c>
       <c r="C51" s="50">
         <v>18</v>
       </c>
       <c r="D51" s="14">
         <v>15</v>
       </c>
       <c r="E51" s="14">
         <v>17</v>
       </c>
       <c r="F51" s="50">
         <v>10</v>
       </c>
       <c r="G51" s="50">
         <v>10</v>
       </c>
       <c r="H51" s="50">
         <v>19</v>
       </c>
       <c r="I51" s="50">
@@ -25034,301 +25382,304 @@
       </c>
       <c r="BF51" s="14">
         <v>12</v>
       </c>
       <c r="BG51" s="14">
         <v>10</v>
       </c>
       <c r="BH51" s="14">
         <v>6</v>
       </c>
       <c r="BI51" s="14">
         <v>9</v>
       </c>
       <c r="BJ51" s="14">
         <v>7</v>
       </c>
       <c r="BK51" s="14">
         <v>14</v>
       </c>
       <c r="BL51" s="8">
         <v>11</v>
       </c>
       <c r="BM51" s="8">
         <v>6</v>
       </c>
+      <c r="BN51" s="14">
+        <v>8</v>
+      </c>
     </row>
-    <row r="52" spans="1:65" ht="18.75" customHeight="1">
+    <row r="52" spans="1:66" ht="18.75" customHeight="1">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
       <c r="N52" s="9"/>
       <c r="O52" s="9"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
       <c r="AD52" s="9"/>
       <c r="AE52" s="9"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
     </row>
-    <row r="53" spans="1:65">
+    <row r="53" spans="1:66">
       <c r="AL53" s="39"/>
       <c r="AM53" s="39"/>
       <c r="AN53" s="39"/>
       <c r="AO53" s="39"/>
       <c r="AP53" s="39"/>
       <c r="AQ53" s="39"/>
       <c r="AR53" s="39"/>
       <c r="AS53" s="39"/>
       <c r="AT53" s="39"/>
       <c r="AU53" s="39"/>
       <c r="AV53" s="39"/>
       <c r="AW53" s="39"/>
     </row>
-    <row r="54" spans="1:65">
+    <row r="54" spans="1:66">
       <c r="AL54" s="39"/>
       <c r="AM54" s="39"/>
       <c r="AN54" s="39"/>
       <c r="AO54" s="39"/>
       <c r="AP54" s="39"/>
       <c r="AQ54" s="39"/>
       <c r="AR54" s="39"/>
       <c r="AS54" s="39"/>
       <c r="AT54" s="39"/>
       <c r="AU54" s="39"/>
       <c r="AV54" s="39"/>
       <c r="AW54" s="39"/>
     </row>
-    <row r="55" spans="1:65">
+    <row r="55" spans="1:66">
       <c r="AL55" s="39"/>
       <c r="AM55" s="39"/>
       <c r="AN55" s="39"/>
       <c r="AO55" s="39"/>
       <c r="AP55" s="39"/>
       <c r="AQ55" s="39"/>
       <c r="AR55" s="39"/>
       <c r="AS55" s="39"/>
       <c r="AT55" s="39"/>
       <c r="AU55" s="39"/>
       <c r="AV55" s="39"/>
       <c r="AW55" s="39"/>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:66">
       <c r="AL56" s="39"/>
       <c r="AM56" s="39"/>
       <c r="AN56" s="39"/>
       <c r="AO56" s="39"/>
       <c r="AP56" s="39"/>
       <c r="AQ56" s="39"/>
       <c r="AR56" s="39"/>
       <c r="AS56" s="39"/>
       <c r="AT56" s="39"/>
       <c r="AU56" s="39"/>
       <c r="AV56" s="39"/>
       <c r="AW56" s="39"/>
     </row>
-    <row r="57" spans="1:65">
+    <row r="57" spans="1:66">
       <c r="AL57" s="39"/>
       <c r="AM57" s="39"/>
       <c r="AN57" s="39"/>
       <c r="AO57" s="39"/>
       <c r="AP57" s="39"/>
       <c r="AQ57" s="39"/>
       <c r="AR57" s="39"/>
       <c r="AS57" s="39"/>
       <c r="AT57" s="39"/>
       <c r="AU57" s="39"/>
       <c r="AV57" s="39"/>
       <c r="AW57" s="39"/>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:66">
       <c r="AL58" s="39"/>
       <c r="AM58" s="39"/>
       <c r="AN58" s="39"/>
       <c r="AO58" s="39"/>
       <c r="AP58" s="39"/>
       <c r="AQ58" s="39"/>
       <c r="AR58" s="39"/>
       <c r="AS58" s="39"/>
       <c r="AT58" s="39"/>
       <c r="AU58" s="39"/>
       <c r="AV58" s="39"/>
       <c r="AW58" s="39"/>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:66">
       <c r="AL59" s="39"/>
       <c r="AM59" s="39"/>
       <c r="AN59" s="39"/>
       <c r="AO59" s="39"/>
       <c r="AP59" s="39"/>
       <c r="AQ59" s="39"/>
       <c r="AR59" s="39"/>
       <c r="AS59" s="39"/>
       <c r="AT59" s="39"/>
       <c r="AU59" s="39"/>
       <c r="AV59" s="39"/>
       <c r="AW59" s="39"/>
     </row>
-    <row r="60" spans="1:65">
+    <row r="60" spans="1:66">
       <c r="AL60" s="39"/>
       <c r="AM60" s="39"/>
       <c r="AN60" s="39"/>
       <c r="AO60" s="39"/>
       <c r="AP60" s="39"/>
       <c r="AQ60" s="39"/>
       <c r="AR60" s="39"/>
       <c r="AS60" s="39"/>
       <c r="AT60" s="39"/>
       <c r="AU60" s="39"/>
       <c r="AV60" s="39"/>
       <c r="AW60" s="39"/>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:66">
       <c r="AL61" s="39"/>
       <c r="AM61" s="39"/>
       <c r="AN61" s="39"/>
       <c r="AO61" s="39"/>
       <c r="AP61" s="39"/>
       <c r="AQ61" s="39"/>
       <c r="AR61" s="39"/>
       <c r="AS61" s="39"/>
       <c r="AT61" s="39"/>
       <c r="AU61" s="39"/>
       <c r="AV61" s="39"/>
       <c r="AW61" s="39"/>
     </row>
-    <row r="62" spans="1:65">
+    <row r="62" spans="1:66">
       <c r="AL62" s="39"/>
       <c r="AM62" s="39"/>
       <c r="AN62" s="39"/>
       <c r="AO62" s="39"/>
       <c r="AP62" s="39"/>
       <c r="AQ62" s="39"/>
       <c r="AR62" s="39"/>
       <c r="AS62" s="39"/>
       <c r="AT62" s="39"/>
       <c r="AU62" s="39"/>
       <c r="AV62" s="39"/>
       <c r="AW62" s="39"/>
     </row>
-    <row r="63" spans="1:65">
+    <row r="63" spans="1:66">
       <c r="AL63" s="39"/>
       <c r="AM63" s="39"/>
       <c r="AN63" s="39"/>
       <c r="AO63" s="39"/>
       <c r="AP63" s="39"/>
       <c r="AQ63" s="39"/>
       <c r="AR63" s="39"/>
       <c r="AS63" s="39"/>
       <c r="AT63" s="39"/>
       <c r="AU63" s="39"/>
       <c r="AV63" s="39"/>
       <c r="AW63" s="39"/>
     </row>
-    <row r="64" spans="1:65">
+    <row r="64" spans="1:66">
       <c r="AL64" s="39"/>
       <c r="AM64" s="39"/>
       <c r="AN64" s="39"/>
       <c r="AO64" s="39"/>
       <c r="AP64" s="39"/>
       <c r="AQ64" s="39"/>
       <c r="AR64" s="39"/>
       <c r="AS64" s="39"/>
       <c r="AT64" s="39"/>
       <c r="AU64" s="39"/>
       <c r="AV64" s="39"/>
       <c r="AW64" s="39"/>
     </row>
     <row r="65" spans="38:49">
       <c r="AL65" s="39"/>
       <c r="AM65" s="39"/>
       <c r="AN65" s="39"/>
       <c r="AO65" s="39"/>
       <c r="AP65" s="39"/>
       <c r="AQ65" s="39"/>
       <c r="AR65" s="39"/>
       <c r="AS65" s="39"/>
       <c r="AT65" s="39"/>
       <c r="AU65" s="39"/>
       <c r="AV65" s="39"/>
       <c r="AW65" s="39"/>
     </row>
     <row r="66" spans="38:49">
       <c r="AL66" s="39"/>
       <c r="AM66" s="39"/>
       <c r="AN66" s="39"/>
       <c r="AO66" s="39"/>
       <c r="AP66" s="39"/>
       <c r="AQ66" s="39"/>
       <c r="AR66" s="39"/>
       <c r="AS66" s="39"/>
       <c r="AT66" s="39"/>
       <c r="AU66" s="39"/>
       <c r="AV66" s="39"/>
       <c r="AW66" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A37:BM37"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ5:BN5"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
+    <mergeCell ref="A37:BN37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>