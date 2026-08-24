--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -1,327 +1,448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
-    <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="79">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
-    <t>человек</t>
-[...1 lines deleted...]
-  <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
-  </si>
-[...25 lines deleted...]
-    <t>январь-ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
-    <t>январь-декабрь</t>
-[...1 lines deleted...]
-  <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении.</t>
   </si>
   <si>
-    <t>на 1000 человек</t>
-[...1 lines deleted...]
-  <si>
     <t>Число родившихся*</t>
-  </si>
-[...7 lines deleted...]
-    <t>январь-    май</t>
   </si>
   <si>
     <t>Мальчики</t>
   </si>
   <si>
     <t>Девочки</t>
   </si>
   <si>
     <t xml:space="preserve">г.Актобе </t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
     <t>Хобдинский</t>
   </si>
   <si>
     <t>Мартукский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
-    <t>январь-май</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика родившихся в Республике Казахстан  основывается на регистрации актов о рождении в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике рождаемости  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о рождении</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Число родившихся в Актюбинской области</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число родившихся </t>
+  </si>
+  <si>
+    <t>Ежемесячное число родившихся по районам</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>код КСП - 612101</t>
+  </si>
+  <si>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>С 1 января 2021 года</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/483857/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="14">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-      <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -377,499 +498,330 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...115 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...166 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1112,24595 +1064,13997 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN44"/>
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.140625" style="19" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="57" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="41.7109375" customWidth="1"/>
+    <col min="2" max="2" width="53.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66">
-[...67 lines deleted...]
-      <c r="BN2" s="66"/>
+    <row r="2" spans="1:2">
+      <c r="A2" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="30">
+        <v>612101</v>
+      </c>
     </row>
-    <row r="3" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN3" s="37"/>
+    <row r="3" spans="1:2">
+      <c r="A3" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>61</v>
+      </c>
     </row>
-    <row r="4" spans="1:66" s="3" customFormat="1">
-[...60 lines deleted...]
-        <v>11</v>
+    <row r="4" spans="1:2">
+      <c r="A4" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...77 lines deleted...]
-      <c r="BN5" s="68"/>
+    <row r="5" spans="1:2">
+      <c r="A5" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="6" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...194 lines deleted...]
-        <v>0</v>
+    <row r="6" spans="1:2">
+      <c r="A6" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:66" s="58" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN7" s="69"/>
+    <row r="7" spans="1:2">
+      <c r="A7" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="8" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...196 lines deleted...]
-        <v>1149</v>
+    <row r="8" spans="1:2">
+      <c r="A8" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...196 lines deleted...]
-        <v>696</v>
+    <row r="9" spans="1:2" ht="45">
+      <c r="A9" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...6 lines deleted...]
-      <c r="C10" s="49">
+    <row r="10" spans="1:2" ht="105">
+      <c r="A10" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="30">
+      <c r="A11" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="30">
+      <c r="A15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46241</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="30">
+      <c r="A18" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="49">
-[...137 lines deleted...]
-      <c r="AX10" s="26">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="AY10" s="26">
-[...6427 lines deleted...]
-      <c r="AK44" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...15 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="B7:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A23" sqref="A23:BN23"/>
+      <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="19" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="67" max="16384" width="5.85546875" style="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="45.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66">
-[...67 lines deleted...]
-      <c r="BN2" s="66"/>
+    <row r="7" spans="2:2">
+      <c r="B7" s="39" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="3" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN3" s="37"/>
+    <row r="8" spans="2:2">
+      <c r="B8" s="39" t="s">
+        <v>68</v>
+      </c>
     </row>
-    <row r="4" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN4" s="37"/>
+    <row r="9" spans="2:2">
+      <c r="B9" s="39" t="s">
+        <v>69</v>
+      </c>
     </row>
-    <row r="5" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN5" s="80"/>
+    <row r="10" spans="2:2">
+      <c r="B10" s="39" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="6" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...77 lines deleted...]
-      <c r="BN6" s="68"/>
+    <row r="11" spans="2:2">
+      <c r="B11" s="39" t="s">
+        <v>71</v>
+      </c>
     </row>
-    <row r="7" spans="1:66" s="19" customFormat="1" ht="39.75" customHeight="1">
-[...195 lines deleted...]
-      </c>
+    <row r="12" spans="2:2">
+      <c r="B12" s="40"/>
     </row>
-    <row r="8" spans="1:66" s="57" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN8" s="79"/>
+    <row r="13" spans="2:2" ht="45">
+      <c r="B13" s="41" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="9" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...197 lines deleted...]
-      </c>
+    <row r="14" spans="2:2">
+      <c r="B14" s="40"/>
     </row>
-    <row r="10" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...197 lines deleted...]
-      </c>
+    <row r="15" spans="2:2">
+      <c r="B15" s="40"/>
     </row>
-    <row r="11" spans="1:66" s="19" customFormat="1" ht="11.25">
-[...6578 lines deleted...]
-      <c r="AK45" s="9"/>
+    <row r="16" spans="2:2">
+      <c r="B16" s="42" t="s">
+        <v>73</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...12 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BN66"/>
+  <dimension ref="A2:BP74"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A22" sqref="A22:BN22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22:BP22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="19" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="61" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="11" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" customWidth="1"/>
+    <col min="3" max="50" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="10.5" customHeight="1"/>
-[...68 lines deleted...]
-      <c r="BN2" s="66"/>
+    <row r="2" spans="1:68" ht="22.5">
+      <c r="A2" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+      <c r="AS2" s="55"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="55"/>
+      <c r="AY2" s="55"/>
+      <c r="AZ2" s="55"/>
+      <c r="BA2" s="55"/>
+      <c r="BB2" s="55"/>
+      <c r="BC2" s="55"/>
+      <c r="BD2" s="55"/>
+      <c r="BE2" s="55"/>
+      <c r="BF2" s="55"/>
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="55"/>
+      <c r="BJ2" s="55"/>
+      <c r="BK2" s="55"/>
+      <c r="BL2" s="55"/>
+      <c r="BM2" s="55"/>
+      <c r="BN2" s="55"/>
+      <c r="BO2" s="55"/>
+      <c r="BP2" s="55"/>
     </row>
-    <row r="3" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN3" s="37"/>
+    <row r="3" spans="1:68">
+      <c r="A3" s="54"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+      <c r="W3" s="10"/>
+      <c r="X3" s="10"/>
+      <c r="Y3" s="10"/>
+      <c r="Z3" s="10"/>
+      <c r="AA3" s="10"/>
+      <c r="AB3" s="10"/>
+      <c r="AC3" s="10"/>
+      <c r="AD3" s="10"/>
+      <c r="AE3" s="10"/>
+      <c r="AF3" s="10"/>
+      <c r="AG3" s="10"/>
+      <c r="AH3" s="10"/>
+      <c r="AI3" s="10"/>
+      <c r="AJ3" s="10"/>
+      <c r="AK3" s="10"/>
+      <c r="AL3" s="10"/>
+      <c r="AM3" s="10"/>
+      <c r="AN3" s="10"/>
+      <c r="AO3" s="10"/>
+      <c r="AP3" s="10"/>
+      <c r="AQ3" s="10"/>
+      <c r="AR3" s="10"/>
+      <c r="AS3" s="10"/>
+      <c r="AT3" s="10"/>
+      <c r="AU3" s="10"/>
+      <c r="AV3" s="10"/>
+      <c r="AW3" s="10"/>
+      <c r="AX3" s="10"/>
+      <c r="AY3" s="10"/>
+      <c r="AZ3" s="10"/>
+      <c r="BA3" s="10"/>
+      <c r="BB3" s="10"/>
+      <c r="BC3" s="10"/>
+      <c r="BD3" s="10"/>
+      <c r="BE3" s="10"/>
+      <c r="BF3" s="10"/>
+      <c r="BG3" s="10"/>
+      <c r="BH3" s="10"/>
+      <c r="BI3" s="10"/>
+      <c r="BJ3" s="10"/>
+      <c r="BK3" s="10"/>
+      <c r="BL3" s="10"/>
+      <c r="BM3" s="10"/>
+      <c r="BN3" s="10"/>
+      <c r="BO3" s="10"/>
     </row>
-    <row r="4" spans="1:66" s="29" customFormat="1">
-[...50 lines deleted...]
-      <c r="AY4" s="2"/>
+    <row r="4" spans="1:68">
+      <c r="A4" s="54"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
+      <c r="W4" s="10"/>
+      <c r="X4" s="10"/>
+      <c r="Y4" s="10"/>
+      <c r="Z4" s="10"/>
+      <c r="AA4" s="10"/>
+      <c r="AB4" s="10"/>
+      <c r="AC4" s="10"/>
+      <c r="AD4" s="10"/>
+      <c r="AE4" s="10"/>
+      <c r="AF4" s="10"/>
+      <c r="AG4" s="10"/>
+      <c r="AH4" s="10"/>
+      <c r="AI4" s="10"/>
+      <c r="AJ4" s="10"/>
+      <c r="AK4" s="10"/>
+      <c r="AL4" s="10"/>
+      <c r="AM4" s="10"/>
+      <c r="AN4" s="10"/>
+      <c r="AO4" s="10"/>
+      <c r="AP4" s="10"/>
+      <c r="AQ4" s="10"/>
+      <c r="AR4" s="10"/>
+      <c r="AS4" s="10"/>
+      <c r="AT4" s="10"/>
+      <c r="AU4" s="10"/>
+      <c r="AV4" s="10"/>
+      <c r="AW4" s="10"/>
+      <c r="AX4" s="10"/>
+      <c r="AY4" s="10"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="10"/>
       <c r="BB4" s="10"/>
+      <c r="BC4" s="10"/>
+      <c r="BD4" s="10"/>
+      <c r="BE4" s="10"/>
       <c r="BF4" s="10"/>
       <c r="BG4" s="10"/>
+      <c r="BH4" s="10"/>
+      <c r="BI4" s="10"/>
+      <c r="BJ4" s="10"/>
+      <c r="BK4" s="10"/>
       <c r="BL4" s="10"/>
-      <c r="BM4" s="4"/>
-      <c r="BN4" s="4" t="s">
+      <c r="BM4" s="10"/>
+      <c r="BN4" s="10"/>
+      <c r="BO4" s="10"/>
+    </row>
+    <row r="5" spans="1:68">
+      <c r="A5" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" s="62"/>
+      <c r="C5" s="64">
+        <v>2021</v>
+      </c>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="67">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="67">
+        <v>2023</v>
+      </c>
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="68"/>
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68"/>
+      <c r="AK5" s="68"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70"/>
+      <c r="AP5" s="70"/>
+      <c r="AQ5" s="70"/>
+      <c r="AR5" s="70"/>
+      <c r="AS5" s="70"/>
+      <c r="AT5" s="70"/>
+      <c r="AU5" s="70"/>
+      <c r="AV5" s="70"/>
+      <c r="AW5" s="70"/>
+      <c r="AX5" s="70"/>
+      <c r="AY5" s="64">
+        <v>2025</v>
+      </c>
+      <c r="AZ5" s="65"/>
+      <c r="BA5" s="65"/>
+      <c r="BB5" s="65"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
+      <c r="BG5" s="65"/>
+      <c r="BH5" s="65"/>
+      <c r="BI5" s="65"/>
+      <c r="BJ5" s="66"/>
+      <c r="BK5" s="64">
+        <v>2026</v>
+      </c>
+      <c r="BL5" s="65"/>
+      <c r="BM5" s="65"/>
+      <c r="BN5" s="65"/>
+      <c r="BO5" s="65"/>
+      <c r="BP5" s="65"/>
+    </row>
+    <row r="6" spans="1:68">
+      <c r="A6" s="61"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="V6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="W6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="X6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE6" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AY6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE6" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="BF6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BJ6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BK6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM6" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="BO6" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP6" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:68">
+      <c r="A7" s="14"/>
+      <c r="B7" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="56"/>
+      <c r="L7" s="56"/>
+      <c r="M7" s="56"/>
+      <c r="N7" s="56"/>
+      <c r="O7" s="56"/>
+      <c r="P7" s="56"/>
+      <c r="Q7" s="56"/>
+      <c r="R7" s="56"/>
+      <c r="S7" s="56"/>
+      <c r="T7" s="56"/>
+      <c r="U7" s="56"/>
+      <c r="V7" s="56"/>
+      <c r="W7" s="56"/>
+      <c r="X7" s="56"/>
+      <c r="Y7" s="56"/>
+      <c r="Z7" s="56"/>
+      <c r="AA7" s="56"/>
+      <c r="AB7" s="56"/>
+      <c r="AC7" s="56"/>
+      <c r="AD7" s="56"/>
+      <c r="AE7" s="56"/>
+      <c r="AF7" s="56"/>
+      <c r="AG7" s="56"/>
+      <c r="AH7" s="56"/>
+      <c r="AI7" s="56"/>
+      <c r="AJ7" s="56"/>
+      <c r="AK7" s="56"/>
+      <c r="AL7" s="56"/>
+      <c r="AM7" s="56"/>
+      <c r="AN7" s="56"/>
+      <c r="AO7" s="56"/>
+      <c r="AP7" s="56"/>
+      <c r="AQ7" s="56"/>
+      <c r="AR7" s="56"/>
+      <c r="AS7" s="56"/>
+      <c r="AT7" s="56"/>
+      <c r="AU7" s="56"/>
+      <c r="AV7" s="56"/>
+      <c r="AW7" s="56"/>
+      <c r="AX7" s="56"/>
+      <c r="AY7" s="56"/>
+      <c r="AZ7" s="56"/>
+      <c r="BA7" s="56"/>
+      <c r="BB7" s="56"/>
+      <c r="BC7" s="56"/>
+      <c r="BD7" s="56"/>
+      <c r="BE7" s="56"/>
+      <c r="BF7" s="56"/>
+      <c r="BG7" s="56"/>
+      <c r="BH7" s="56"/>
+      <c r="BI7" s="56"/>
+      <c r="BJ7" s="56"/>
+      <c r="BK7" s="56"/>
+      <c r="BL7" s="56"/>
+      <c r="BM7" s="56"/>
+      <c r="BN7" s="56"/>
+      <c r="BO7" s="56"/>
+      <c r="BP7" s="56"/>
+    </row>
+    <row r="8" spans="1:68">
+      <c r="A8" s="27">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="21">
+        <v>2021</v>
+      </c>
+      <c r="D8" s="21">
+        <v>1555</v>
+      </c>
+      <c r="E8" s="21">
+        <v>1690</v>
+      </c>
+      <c r="F8" s="21">
+        <v>1809</v>
+      </c>
+      <c r="G8" s="21">
+        <v>1896</v>
+      </c>
+      <c r="H8" s="21">
+        <v>2045</v>
+      </c>
+      <c r="I8" s="21">
+        <v>2076</v>
+      </c>
+      <c r="J8" s="21">
+        <v>1910</v>
+      </c>
+      <c r="K8" s="21">
+        <v>2076</v>
+      </c>
+      <c r="L8" s="21">
+        <v>1884</v>
+      </c>
+      <c r="M8" s="21">
+        <v>1812</v>
+      </c>
+      <c r="N8" s="21">
+        <v>2071</v>
+      </c>
+      <c r="O8" s="15">
+        <v>1427</v>
+      </c>
+      <c r="P8" s="15">
+        <v>1611</v>
+      </c>
+      <c r="Q8" s="15">
+        <v>1569</v>
+      </c>
+      <c r="R8" s="15">
+        <v>1518</v>
+      </c>
+      <c r="S8" s="15">
+        <v>1596</v>
+      </c>
+      <c r="T8" s="15">
+        <v>1798</v>
+      </c>
+      <c r="U8" s="15">
+        <v>1771</v>
+      </c>
+      <c r="V8" s="15">
+        <v>1702</v>
+      </c>
+      <c r="W8" s="15">
+        <v>1156</v>
+      </c>
+      <c r="X8" s="15">
+        <v>1625</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>1866</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>1694</v>
+      </c>
+      <c r="AA8" s="16">
+        <v>1629</v>
+      </c>
+      <c r="AB8" s="16">
+        <v>1432</v>
+      </c>
+      <c r="AC8" s="16">
+        <v>1623</v>
+      </c>
+      <c r="AD8" s="16">
+        <v>1486</v>
+      </c>
+      <c r="AE8" s="16">
+        <v>1708</v>
+      </c>
+      <c r="AF8" s="16">
+        <v>1553</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>1593</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>1786</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>1613</v>
+      </c>
+      <c r="AJ8" s="23">
+        <v>1657</v>
+      </c>
+      <c r="AK8" s="13">
+        <v>1601</v>
+      </c>
+      <c r="AL8" s="13">
+        <v>1533</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>1553</v>
+      </c>
+      <c r="AN8" s="21">
+        <v>1485</v>
+      </c>
+      <c r="AO8" s="21">
+        <v>1449</v>
+      </c>
+      <c r="AP8" s="21">
+        <v>1582</v>
+      </c>
+      <c r="AQ8" s="9">
+        <v>1564</v>
+      </c>
+      <c r="AR8" s="9">
+        <v>1464</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>1631</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>1458</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>1460</v>
+      </c>
+      <c r="AV8" s="9">
+        <v>1506</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>1439</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>1443</v>
+      </c>
+      <c r="AY8" s="21">
+        <v>1206</v>
+      </c>
+      <c r="AZ8" s="21">
+        <v>1259</v>
+      </c>
+      <c r="BA8" s="21">
+        <v>1247</v>
+      </c>
+      <c r="BB8" s="14">
+        <v>1335</v>
+      </c>
+      <c r="BC8" s="9">
+        <v>1271</v>
+      </c>
+      <c r="BD8" s="21">
+        <v>1387</v>
+      </c>
+      <c r="BE8" s="21">
+        <v>1499</v>
+      </c>
+      <c r="BF8" s="21">
+        <v>1242</v>
+      </c>
+      <c r="BG8" s="9">
+        <v>1378</v>
+      </c>
+      <c r="BH8" s="9">
+        <v>1405</v>
+      </c>
+      <c r="BI8" s="21">
+        <v>1176</v>
+      </c>
+      <c r="BJ8" s="21">
+        <v>1364</v>
+      </c>
+      <c r="BK8" s="21">
+        <v>1308</v>
+      </c>
+      <c r="BL8" s="9">
+        <v>1089</v>
+      </c>
+      <c r="BM8" s="9">
+        <v>1196</v>
+      </c>
+      <c r="BN8" s="9">
+        <v>1197</v>
+      </c>
+      <c r="BO8" s="21">
+        <v>1149</v>
+      </c>
+      <c r="BP8" s="50">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="9" spans="1:68">
+      <c r="A9" s="27">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="21">
+        <v>1313</v>
+      </c>
+      <c r="D9" s="21">
+        <v>962</v>
+      </c>
+      <c r="E9" s="21">
+        <v>932</v>
+      </c>
+      <c r="F9" s="21">
+        <v>1100</v>
+      </c>
+      <c r="G9" s="21">
+        <v>1130</v>
+      </c>
+      <c r="H9" s="21">
+        <v>1223</v>
+      </c>
+      <c r="I9" s="21">
+        <v>1223</v>
+      </c>
+      <c r="J9" s="21">
+        <v>1100</v>
+      </c>
+      <c r="K9" s="21">
+        <v>1219</v>
+      </c>
+      <c r="L9" s="21">
+        <v>1102</v>
+      </c>
+      <c r="M9" s="21">
+        <v>1080</v>
+      </c>
+      <c r="N9" s="21">
+        <v>1291</v>
+      </c>
+      <c r="O9" s="13">
+        <v>824</v>
+      </c>
+      <c r="P9" s="16">
+        <v>903</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>940</v>
+      </c>
+      <c r="R9" s="13">
+        <v>901</v>
+      </c>
+      <c r="S9" s="13">
+        <v>948</v>
+      </c>
+      <c r="T9" s="13">
+        <v>1099</v>
+      </c>
+      <c r="U9" s="13">
+        <v>1065</v>
+      </c>
+      <c r="V9" s="13">
+        <v>997</v>
+      </c>
+      <c r="W9" s="13">
+        <v>593</v>
+      </c>
+      <c r="X9" s="13">
+        <v>943</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>1117</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>997</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>945</v>
+      </c>
+      <c r="AB9" s="13">
+        <v>865</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>931</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>873</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>1004</v>
+      </c>
+      <c r="AF9" s="13">
+        <v>915</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>944</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>1073</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>924</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>968</v>
+      </c>
+      <c r="AK9" s="13">
+        <v>949</v>
+      </c>
+      <c r="AL9" s="13">
+        <v>907</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>877</v>
+      </c>
+      <c r="AN9" s="21">
+        <v>863</v>
+      </c>
+      <c r="AO9" s="21">
+        <v>869</v>
+      </c>
+      <c r="AP9" s="21">
+        <v>933</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>939</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>852</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>995</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>904</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>888</v>
+      </c>
+      <c r="AV9" s="9">
+        <v>945</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>833</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>831</v>
+      </c>
+      <c r="AY9" s="21">
+        <v>750</v>
+      </c>
+      <c r="AZ9" s="21">
+        <v>778</v>
+      </c>
+      <c r="BA9" s="21">
+        <v>756</v>
+      </c>
+      <c r="BB9" s="9">
+        <v>804</v>
+      </c>
+      <c r="BC9" s="9">
+        <v>757</v>
+      </c>
+      <c r="BD9" s="21">
+        <v>844</v>
+      </c>
+      <c r="BE9" s="21">
+        <v>978</v>
+      </c>
+      <c r="BF9" s="21">
+        <v>790</v>
+      </c>
+      <c r="BG9" s="9">
+        <v>842</v>
+      </c>
+      <c r="BH9" s="9">
+        <v>902</v>
+      </c>
+      <c r="BI9" s="21">
+        <v>735</v>
+      </c>
+      <c r="BJ9" s="21">
+        <v>853</v>
+      </c>
+      <c r="BK9" s="21">
+        <v>814</v>
+      </c>
+      <c r="BL9" s="9">
+        <v>670</v>
+      </c>
+      <c r="BM9" s="9">
+        <v>745</v>
+      </c>
+      <c r="BN9" s="9">
+        <v>757</v>
+      </c>
+      <c r="BO9" s="21">
+        <v>696</v>
+      </c>
+      <c r="BP9" s="50">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="10" spans="1:68">
+      <c r="A10" s="27">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="21">
+        <v>76</v>
+      </c>
+      <c r="D10" s="21">
+        <v>65</v>
+      </c>
+      <c r="E10" s="21">
+        <v>86</v>
+      </c>
+      <c r="F10" s="21">
+        <v>75</v>
+      </c>
+      <c r="G10" s="21">
+        <v>83</v>
+      </c>
+      <c r="H10" s="21">
+        <v>100</v>
+      </c>
+      <c r="I10" s="21">
+        <v>95</v>
+      </c>
+      <c r="J10" s="21">
+        <v>85</v>
+      </c>
+      <c r="K10" s="21">
+        <v>107</v>
+      </c>
+      <c r="L10" s="21">
+        <v>82</v>
+      </c>
+      <c r="M10" s="21">
+        <v>92</v>
+      </c>
+      <c r="N10" s="21">
+        <v>82</v>
+      </c>
+      <c r="O10" s="13">
+        <v>70</v>
+      </c>
+      <c r="P10" s="16">
+        <v>92</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>71</v>
+      </c>
+      <c r="R10" s="13">
+        <v>78</v>
+      </c>
+      <c r="S10" s="13">
+        <v>81</v>
+      </c>
+      <c r="T10" s="13">
+        <v>80</v>
+      </c>
+      <c r="U10" s="13">
+        <v>79</v>
+      </c>
+      <c r="V10" s="13">
+        <v>92</v>
+      </c>
+      <c r="W10" s="13">
+        <v>68</v>
+      </c>
+      <c r="X10" s="13">
+        <v>86</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>95</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>70</v>
+      </c>
+      <c r="AB10" s="13">
+        <v>74</v>
+      </c>
+      <c r="AC10" s="13">
+        <v>85</v>
+      </c>
+      <c r="AD10" s="16">
+        <v>73</v>
+      </c>
+      <c r="AE10" s="16">
+        <v>77</v>
+      </c>
+      <c r="AF10" s="13">
+        <v>64</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>68</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>80</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>73</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>84</v>
+      </c>
+      <c r="AK10" s="13">
+        <v>92</v>
+      </c>
+      <c r="AL10" s="13">
+        <v>62</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>81</v>
+      </c>
+      <c r="AN10" s="21">
+        <v>75</v>
+      </c>
+      <c r="AO10" s="21">
+        <v>62</v>
+      </c>
+      <c r="AP10" s="21">
+        <v>78</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>96</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>67</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>85</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>75</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>73</v>
+      </c>
+      <c r="AV10" s="9">
+        <v>63</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>62</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>85</v>
+      </c>
+      <c r="AY10" s="21">
+        <v>66</v>
+      </c>
+      <c r="AZ10" s="21">
+        <v>60</v>
+      </c>
+      <c r="BA10" s="21">
+        <v>51</v>
+      </c>
+      <c r="BB10" s="9">
+        <v>51</v>
+      </c>
+      <c r="BC10" s="9">
+        <v>58</v>
+      </c>
+      <c r="BD10" s="21">
+        <v>55</v>
+      </c>
+      <c r="BE10" s="21">
+        <v>49</v>
+      </c>
+      <c r="BF10" s="21">
+        <v>47</v>
+      </c>
+      <c r="BG10" s="9">
+        <v>59</v>
+      </c>
+      <c r="BH10" s="9">
+        <v>58</v>
+      </c>
+      <c r="BI10" s="21">
+        <v>55</v>
+      </c>
+      <c r="BJ10" s="21">
+        <v>57</v>
+      </c>
+      <c r="BK10" s="21">
+        <v>49</v>
+      </c>
+      <c r="BL10" s="9">
+        <v>57</v>
+      </c>
+      <c r="BM10" s="9">
+        <v>49</v>
+      </c>
+      <c r="BN10" s="9">
+        <v>46</v>
+      </c>
+      <c r="BO10" s="21">
+        <v>60</v>
+      </c>
+      <c r="BP10" s="50">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:68">
+      <c r="A11" s="27">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="21">
+        <v>36</v>
+      </c>
+      <c r="D11" s="21">
+        <v>26</v>
+      </c>
+      <c r="E11" s="21">
+        <v>44</v>
+      </c>
+      <c r="F11" s="21">
+        <v>29</v>
+      </c>
+      <c r="G11" s="21">
+        <v>45</v>
+      </c>
+      <c r="H11" s="21">
+        <v>43</v>
+      </c>
+      <c r="I11" s="21">
+        <v>46</v>
+      </c>
+      <c r="J11" s="21">
+        <v>42</v>
+      </c>
+      <c r="K11" s="21">
+        <v>34</v>
+      </c>
+      <c r="L11" s="21">
+        <v>43</v>
+      </c>
+      <c r="M11" s="21">
+        <v>39</v>
+      </c>
+      <c r="N11" s="21">
+        <v>41</v>
+      </c>
+      <c r="O11" s="13">
+        <v>34</v>
+      </c>
+      <c r="P11" s="16">
+        <v>55</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>26</v>
+      </c>
+      <c r="R11" s="13">
+        <v>32</v>
+      </c>
+      <c r="S11" s="13">
+        <v>37</v>
+      </c>
+      <c r="T11" s="13">
+        <v>40</v>
+      </c>
+      <c r="U11" s="13">
+        <v>31</v>
+      </c>
+      <c r="V11" s="13">
+        <v>35</v>
+      </c>
+      <c r="W11" s="13">
+        <v>28</v>
+      </c>
+      <c r="X11" s="13">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>49</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>41</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>39</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>23</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>42</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>36</v>
+      </c>
+      <c r="AE11" s="16">
+        <v>50</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>49</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>42</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>41</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>36</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>42</v>
+      </c>
+      <c r="AK11" s="13">
+        <v>37</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>39</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>32</v>
+      </c>
+      <c r="AN11" s="21">
+        <v>43</v>
+      </c>
+      <c r="AO11" s="21">
+        <v>28</v>
+      </c>
+      <c r="AP11" s="21">
+        <v>37</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>42</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>30</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>40</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>36</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>34</v>
+      </c>
+      <c r="AV11" s="9">
+        <v>26</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>23</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY11" s="21">
+        <v>17</v>
+      </c>
+      <c r="AZ11" s="21">
+        <v>24</v>
+      </c>
+      <c r="BA11" s="21">
+        <v>21</v>
+      </c>
+      <c r="BB11" s="9">
+        <v>40</v>
+      </c>
+      <c r="BC11" s="9">
+        <v>31</v>
+      </c>
+      <c r="BD11" s="21">
+        <v>31</v>
+      </c>
+      <c r="BE11" s="21">
+        <v>26</v>
+      </c>
+      <c r="BF11" s="21">
+        <v>22</v>
+      </c>
+      <c r="BG11" s="9">
+        <v>27</v>
+      </c>
+      <c r="BH11" s="9">
+        <v>24</v>
+      </c>
+      <c r="BI11" s="21">
+        <v>26</v>
+      </c>
+      <c r="BJ11" s="21">
+        <v>34</v>
+      </c>
+      <c r="BK11" s="21">
+        <v>25</v>
+      </c>
+      <c r="BL11" s="9">
+        <v>21</v>
+      </c>
+      <c r="BM11" s="9">
+        <v>21</v>
+      </c>
+      <c r="BN11" s="9">
+        <v>23</v>
+      </c>
+      <c r="BO11" s="21">
+        <v>19</v>
+      </c>
+      <c r="BP11" s="50">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:68">
+      <c r="A12" s="27">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="21">
+        <v>57</v>
+      </c>
+      <c r="D12" s="21">
+        <v>46</v>
+      </c>
+      <c r="E12" s="21">
+        <v>51</v>
+      </c>
+      <c r="F12" s="21">
+        <v>52</v>
+      </c>
+      <c r="G12" s="21">
+        <v>55</v>
+      </c>
+      <c r="H12" s="21">
+        <v>60</v>
+      </c>
+      <c r="I12" s="21">
+        <v>60</v>
+      </c>
+      <c r="J12" s="21">
+        <v>61</v>
+      </c>
+      <c r="K12" s="21">
+        <v>55</v>
+      </c>
+      <c r="L12" s="21">
+        <v>70</v>
+      </c>
+      <c r="M12" s="21">
+        <v>52</v>
+      </c>
+      <c r="N12" s="21">
+        <v>64</v>
+      </c>
+      <c r="O12" s="13">
+        <v>48</v>
+      </c>
+      <c r="P12" s="16">
+        <v>59</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>53</v>
+      </c>
+      <c r="R12" s="13">
+        <v>38</v>
+      </c>
+      <c r="S12" s="13">
+        <v>62</v>
+      </c>
+      <c r="T12" s="13">
+        <v>58</v>
+      </c>
+      <c r="U12" s="13">
+        <v>63</v>
+      </c>
+      <c r="V12" s="13">
+        <v>55</v>
+      </c>
+      <c r="W12" s="13">
+        <v>50</v>
+      </c>
+      <c r="X12" s="13">
+        <v>55</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>60</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>45</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>52</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>35</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>47</v>
+      </c>
+      <c r="AD12" s="16">
+        <v>45</v>
+      </c>
+      <c r="AE12" s="16">
+        <v>53</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>53</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>42</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>41</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>50</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>48</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>47</v>
+      </c>
+      <c r="AL12" s="13">
+        <v>46</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>56</v>
+      </c>
+      <c r="AN12" s="21">
+        <v>41</v>
+      </c>
+      <c r="AO12" s="21">
+        <v>45</v>
+      </c>
+      <c r="AP12" s="21">
+        <v>54</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>53</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>39</v>
+      </c>
+      <c r="AS12" s="9">
+        <v>35</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>37</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>43</v>
+      </c>
+      <c r="AV12" s="9">
+        <v>38</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>43</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY12" s="21">
+        <v>34</v>
+      </c>
+      <c r="AZ12" s="21">
+        <v>35</v>
+      </c>
+      <c r="BA12" s="21">
+        <v>37</v>
+      </c>
+      <c r="BB12" s="9">
+        <v>37</v>
+      </c>
+      <c r="BC12" s="9">
+        <v>32</v>
+      </c>
+      <c r="BD12" s="21">
+        <v>27</v>
+      </c>
+      <c r="BE12" s="21">
+        <v>38</v>
+      </c>
+      <c r="BF12" s="21">
+        <v>25</v>
+      </c>
+      <c r="BG12" s="9">
+        <v>38</v>
+      </c>
+      <c r="BH12" s="9">
+        <v>30</v>
+      </c>
+      <c r="BI12" s="21">
+        <v>29</v>
+      </c>
+      <c r="BJ12" s="21">
+        <v>37</v>
+      </c>
+      <c r="BK12" s="21">
+        <v>40</v>
+      </c>
+      <c r="BL12" s="9">
+        <v>31</v>
+      </c>
+      <c r="BM12" s="9">
+        <v>32</v>
+      </c>
+      <c r="BN12" s="9">
+        <v>27</v>
+      </c>
+      <c r="BO12" s="21">
+        <v>34</v>
+      </c>
+      <c r="BP12" s="50">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:68">
+      <c r="A13" s="27">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="21">
+        <v>21</v>
+      </c>
+      <c r="D13" s="21">
+        <v>15</v>
+      </c>
+      <c r="E13" s="21">
+        <v>17</v>
+      </c>
+      <c r="F13" s="21">
+        <v>23</v>
+      </c>
+      <c r="G13" s="21">
+        <v>27</v>
+      </c>
+      <c r="H13" s="21">
+        <v>23</v>
+      </c>
+      <c r="I13" s="21">
+        <v>33</v>
+      </c>
+      <c r="J13" s="21">
+        <v>21</v>
+      </c>
+      <c r="K13" s="21">
+        <v>26</v>
+      </c>
+      <c r="L13" s="21">
+        <v>21</v>
+      </c>
+      <c r="M13" s="21">
+        <v>17</v>
+      </c>
+      <c r="N13" s="21">
+        <v>22</v>
+      </c>
+      <c r="O13" s="13">
+        <v>22</v>
+      </c>
+      <c r="P13" s="16">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>21</v>
+      </c>
+      <c r="R13" s="13">
+        <v>9</v>
+      </c>
+      <c r="S13" s="13">
+        <v>21</v>
+      </c>
+      <c r="T13" s="13">
+        <v>17</v>
+      </c>
+      <c r="U13" s="13">
+        <v>28</v>
+      </c>
+      <c r="V13" s="13">
+        <v>18</v>
+      </c>
+      <c r="W13" s="13">
+        <v>17</v>
+      </c>
+      <c r="X13" s="13">
+        <v>14</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>23</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>25</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>23</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="13">
+        <v>24</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>21</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>18</v>
+      </c>
+      <c r="AF13" s="13">
+        <v>21</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>16</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>21</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>22</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>23</v>
+      </c>
+      <c r="AK13" s="13">
+        <v>19</v>
+      </c>
+      <c r="AL13" s="13">
+        <v>22</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>26</v>
+      </c>
+      <c r="AN13" s="21">
+        <v>16</v>
+      </c>
+      <c r="AO13" s="21">
+        <v>23</v>
+      </c>
+      <c r="AP13" s="21">
+        <v>15</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>18</v>
+      </c>
+      <c r="AR13" s="9">
         <v>11</v>
       </c>
+      <c r="AS13" s="9">
+        <v>13</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>18</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>17</v>
+      </c>
+      <c r="AV13" s="9">
+        <v>21</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>12</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>23</v>
+      </c>
+      <c r="AY13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AZ13" s="21">
+        <v>18</v>
+      </c>
+      <c r="BA13" s="21">
+        <v>13</v>
+      </c>
+      <c r="BB13" s="9">
+        <v>14</v>
+      </c>
+      <c r="BC13" s="9">
+        <v>16</v>
+      </c>
+      <c r="BD13" s="21">
+        <v>25</v>
+      </c>
+      <c r="BE13" s="21">
+        <v>13</v>
+      </c>
+      <c r="BF13" s="21">
+        <v>15</v>
+      </c>
+      <c r="BG13" s="9">
+        <v>18</v>
+      </c>
+      <c r="BH13" s="9">
+        <v>20</v>
+      </c>
+      <c r="BI13" s="21">
+        <v>10</v>
+      </c>
+      <c r="BJ13" s="21">
+        <v>13</v>
+      </c>
+      <c r="BK13" s="21">
+        <v>11</v>
+      </c>
+      <c r="BL13" s="9">
+        <v>10</v>
+      </c>
+      <c r="BM13" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN13" s="9">
+        <v>7</v>
+      </c>
+      <c r="BO13" s="21">
+        <v>12</v>
+      </c>
+      <c r="BP13" s="50">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:66">
-[...77 lines deleted...]
-      <c r="BN5" s="68"/>
+    <row r="14" spans="1:68">
+      <c r="A14" s="27">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="21">
+        <v>18</v>
+      </c>
+      <c r="D14" s="21">
+        <v>26</v>
+      </c>
+      <c r="E14" s="21">
+        <v>30</v>
+      </c>
+      <c r="F14" s="21">
+        <v>30</v>
+      </c>
+      <c r="G14" s="21">
+        <v>27</v>
+      </c>
+      <c r="H14" s="21">
+        <v>30</v>
+      </c>
+      <c r="I14" s="21">
+        <v>26</v>
+      </c>
+      <c r="J14" s="21">
+        <v>23</v>
+      </c>
+      <c r="K14" s="21">
+        <v>28</v>
+      </c>
+      <c r="L14" s="21">
+        <v>23</v>
+      </c>
+      <c r="M14" s="21">
+        <v>27</v>
+      </c>
+      <c r="N14" s="21">
+        <v>24</v>
+      </c>
+      <c r="O14" s="13">
+        <v>19</v>
+      </c>
+      <c r="P14" s="16">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>20</v>
+      </c>
+      <c r="R14" s="13">
+        <v>28</v>
+      </c>
+      <c r="S14" s="13">
+        <v>22</v>
+      </c>
+      <c r="T14" s="13">
+        <v>16</v>
+      </c>
+      <c r="U14" s="13">
+        <v>29</v>
+      </c>
+      <c r="V14" s="13">
+        <v>24</v>
+      </c>
+      <c r="W14" s="13">
+        <v>13</v>
+      </c>
+      <c r="X14" s="13">
+        <v>23</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>24</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>22</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>25</v>
+      </c>
+      <c r="AB14" s="13">
+        <v>32</v>
+      </c>
+      <c r="AC14" s="13">
+        <v>27</v>
+      </c>
+      <c r="AD14" s="16">
+        <v>17</v>
+      </c>
+      <c r="AE14" s="16">
+        <v>26</v>
+      </c>
+      <c r="AF14" s="13">
+        <v>25</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>23</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>30</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>24</v>
+      </c>
+      <c r="AJ14" s="13">
+        <v>22</v>
+      </c>
+      <c r="AK14" s="13">
+        <v>28</v>
+      </c>
+      <c r="AL14" s="13">
+        <v>18</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AN14" s="21">
+        <v>35</v>
+      </c>
+      <c r="AO14" s="21">
+        <v>29</v>
+      </c>
+      <c r="AP14" s="21">
+        <v>28</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>27</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>20</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>18</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AV14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>16</v>
+      </c>
+      <c r="AY14" s="21">
+        <v>20</v>
+      </c>
+      <c r="AZ14" s="21">
+        <v>27</v>
+      </c>
+      <c r="BA14" s="21">
+        <v>22</v>
+      </c>
+      <c r="BB14" s="9">
+        <v>16</v>
+      </c>
+      <c r="BC14" s="9">
+        <v>19</v>
+      </c>
+      <c r="BD14" s="21">
+        <v>19</v>
+      </c>
+      <c r="BE14" s="21">
+        <v>28</v>
+      </c>
+      <c r="BF14" s="21">
+        <v>17</v>
+      </c>
+      <c r="BG14" s="9">
+        <v>20</v>
+      </c>
+      <c r="BH14" s="9">
+        <v>17</v>
+      </c>
+      <c r="BI14" s="21">
+        <v>27</v>
+      </c>
+      <c r="BJ14" s="21">
+        <v>23</v>
+      </c>
+      <c r="BK14" s="21">
+        <v>22</v>
+      </c>
+      <c r="BL14" s="9">
+        <v>16</v>
+      </c>
+      <c r="BM14" s="9">
+        <v>17</v>
+      </c>
+      <c r="BN14" s="9">
+        <v>26</v>
+      </c>
+      <c r="BO14" s="21">
+        <v>16</v>
+      </c>
+      <c r="BP14" s="50">
+        <v>21</v>
+      </c>
     </row>
-    <row r="6" spans="1:66" s="39" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="24" t="s">
+    <row r="15" spans="1:68">
+      <c r="A15" s="27">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="21">
+        <v>39</v>
+      </c>
+      <c r="D15" s="21">
+        <v>51</v>
+      </c>
+      <c r="E15" s="21">
+        <v>48</v>
+      </c>
+      <c r="F15" s="21">
+        <v>52</v>
+      </c>
+      <c r="G15" s="21">
+        <v>43</v>
+      </c>
+      <c r="H15" s="21">
+        <v>60</v>
+      </c>
+      <c r="I15" s="21">
+        <v>46</v>
+      </c>
+      <c r="J15" s="21">
+        <v>59</v>
+      </c>
+      <c r="K15" s="21">
+        <v>57</v>
+      </c>
+      <c r="L15" s="21">
+        <v>51</v>
+      </c>
+      <c r="M15" s="21">
+        <v>52</v>
+      </c>
+      <c r="N15" s="21">
+        <v>45</v>
+      </c>
+      <c r="O15" s="13">
+        <v>28</v>
+      </c>
+      <c r="P15" s="16">
+        <v>43</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>39</v>
+      </c>
+      <c r="R15" s="13">
+        <v>32</v>
+      </c>
+      <c r="S15" s="13">
+        <v>38</v>
+      </c>
+      <c r="T15" s="13">
+        <v>47</v>
+      </c>
+      <c r="U15" s="13">
+        <v>52</v>
+      </c>
+      <c r="V15" s="13">
+        <v>33</v>
+      </c>
+      <c r="W15" s="13">
+        <v>23</v>
+      </c>
+      <c r="X15" s="13">
+        <v>49</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>63</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>47</v>
+      </c>
+      <c r="AA15" s="13">
+        <v>40</v>
+      </c>
+      <c r="AB15" s="13">
+        <v>38</v>
+      </c>
+      <c r="AC15" s="13">
+        <v>47</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>37</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>48</v>
+      </c>
+      <c r="AF15" s="13">
+        <v>39</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>40</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>41</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>35</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>56</v>
+      </c>
+      <c r="AK15" s="13">
+        <v>42</v>
+      </c>
+      <c r="AL15" s="13">
+        <v>38</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>41</v>
+      </c>
+      <c r="AN15" s="21">
+        <v>40</v>
+      </c>
+      <c r="AO15" s="21">
+        <v>40</v>
+      </c>
+      <c r="AP15" s="21">
+        <v>40</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>40</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>47</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>46</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>39</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>36</v>
+      </c>
+      <c r="AV15" s="9">
+        <v>35</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>38</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>39</v>
+      </c>
+      <c r="AY15" s="21">
+        <v>30</v>
+      </c>
+      <c r="AZ15" s="21">
+        <v>31</v>
+      </c>
+      <c r="BA15" s="21">
+        <v>42</v>
+      </c>
+      <c r="BB15" s="9">
+        <v>52</v>
+      </c>
+      <c r="BC15" s="9">
+        <v>27</v>
+      </c>
+      <c r="BD15" s="21">
+        <v>38</v>
+      </c>
+      <c r="BE15" s="21">
+        <v>37</v>
+      </c>
+      <c r="BF15" s="21">
+        <v>39</v>
+      </c>
+      <c r="BG15" s="9">
+        <v>36</v>
+      </c>
+      <c r="BH15" s="9">
+        <v>28</v>
+      </c>
+      <c r="BI15" s="21">
+        <v>27</v>
+      </c>
+      <c r="BJ15" s="21">
+        <v>33</v>
+      </c>
+      <c r="BK15" s="21">
+        <v>39</v>
+      </c>
+      <c r="BL15" s="9">
+        <v>30</v>
+      </c>
+      <c r="BM15" s="9">
+        <v>38</v>
+      </c>
+      <c r="BN15" s="9">
+        <v>36</v>
+      </c>
+      <c r="BO15" s="21">
+        <v>36</v>
+      </c>
+      <c r="BP15" s="50">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:68">
+      <c r="A16" s="27">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="21">
+        <v>138</v>
+      </c>
+      <c r="D16" s="21">
+        <v>99</v>
+      </c>
+      <c r="E16" s="21">
+        <v>141</v>
+      </c>
+      <c r="F16" s="21">
+        <v>136</v>
+      </c>
+      <c r="G16" s="21">
+        <v>143</v>
+      </c>
+      <c r="H16" s="21">
+        <v>145</v>
+      </c>
+      <c r="I16" s="21">
+        <v>151</v>
+      </c>
+      <c r="J16" s="21">
+        <v>143</v>
+      </c>
+      <c r="K16" s="21">
+        <v>159</v>
+      </c>
+      <c r="L16" s="21">
+        <v>130</v>
+      </c>
+      <c r="M16" s="21">
+        <v>136</v>
+      </c>
+      <c r="N16" s="21">
+        <v>149</v>
+      </c>
+      <c r="O16" s="13">
+        <v>98</v>
+      </c>
+      <c r="P16" s="16">
+        <v>115</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>101</v>
+      </c>
+      <c r="R16" s="13">
+        <v>132</v>
+      </c>
+      <c r="S16" s="13">
+        <v>111</v>
+      </c>
+      <c r="T16" s="13">
+        <v>145</v>
+      </c>
+      <c r="U16" s="13">
+        <v>117</v>
+      </c>
+      <c r="V16" s="13">
+        <v>132</v>
+      </c>
+      <c r="W16" s="13">
+        <v>125</v>
+      </c>
+      <c r="X16" s="13">
+        <v>131</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>140</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>111</v>
+      </c>
+      <c r="AA16" s="13">
+        <v>131</v>
+      </c>
+      <c r="AB16" s="13">
+        <v>88</v>
+      </c>
+      <c r="AC16" s="13">
+        <v>143</v>
+      </c>
+      <c r="AD16" s="16">
+        <v>120</v>
+      </c>
+      <c r="AE16" s="16">
+        <v>116</v>
+      </c>
+      <c r="AF16" s="13">
+        <v>123</v>
+      </c>
+      <c r="AG16" s="13">
+        <v>123</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>149</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>136</v>
+      </c>
+      <c r="AJ16" s="13">
+        <v>136</v>
+      </c>
+      <c r="AK16" s="13">
+        <v>133</v>
+      </c>
+      <c r="AL16" s="13">
+        <v>115</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>122</v>
+      </c>
+      <c r="AN16" s="21">
+        <v>115</v>
+      </c>
+      <c r="AO16" s="21">
+        <v>109</v>
+      </c>
+      <c r="AP16" s="21">
+        <v>128</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>105</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>115</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>111</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>91</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>116</v>
+      </c>
+      <c r="AV16" s="9">
+        <v>97</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>113</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>114</v>
+      </c>
+      <c r="AY16" s="21">
+        <v>88</v>
+      </c>
+      <c r="AZ16" s="21">
+        <v>77</v>
+      </c>
+      <c r="BA16" s="21">
+        <v>90</v>
+      </c>
+      <c r="BB16" s="9">
+        <v>91</v>
+      </c>
+      <c r="BC16" s="9">
+        <v>92</v>
+      </c>
+      <c r="BD16" s="21">
+        <v>81</v>
+      </c>
+      <c r="BE16" s="21">
+        <v>95</v>
+      </c>
+      <c r="BF16" s="21">
+        <v>66</v>
+      </c>
+      <c r="BG16" s="9">
+        <v>95</v>
+      </c>
+      <c r="BH16" s="9">
+        <v>101</v>
+      </c>
+      <c r="BI16" s="21">
+        <v>85</v>
+      </c>
+      <c r="BJ16" s="21">
+        <v>87</v>
+      </c>
+      <c r="BK16" s="21">
+        <v>85</v>
+      </c>
+      <c r="BL16" s="9">
+        <v>79</v>
+      </c>
+      <c r="BM16" s="9">
+        <v>76</v>
+      </c>
+      <c r="BN16" s="9">
+        <v>77</v>
+      </c>
+      <c r="BO16" s="21">
+        <v>77</v>
+      </c>
+      <c r="BP16" s="50">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:68">
+      <c r="A17" s="27">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="21">
+        <v>32</v>
+      </c>
+      <c r="D17" s="21">
+        <v>24</v>
+      </c>
+      <c r="E17" s="21">
+        <v>32</v>
+      </c>
+      <c r="F17" s="21">
+        <v>30</v>
+      </c>
+      <c r="G17" s="21">
+        <v>38</v>
+      </c>
+      <c r="H17" s="21">
+        <v>30</v>
+      </c>
+      <c r="I17" s="21">
+        <v>35</v>
+      </c>
+      <c r="J17" s="21">
+        <v>30</v>
+      </c>
+      <c r="K17" s="21">
+        <v>45</v>
+      </c>
+      <c r="L17" s="21">
+        <v>32</v>
+      </c>
+      <c r="M17" s="21">
+        <v>24</v>
+      </c>
+      <c r="N17" s="21">
+        <v>47</v>
+      </c>
+      <c r="O17" s="13">
+        <v>25</v>
+      </c>
+      <c r="P17" s="16">
+        <v>38</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>33</v>
+      </c>
+      <c r="R17" s="13">
+        <v>29</v>
+      </c>
+      <c r="S17" s="13">
+        <v>25</v>
+      </c>
+      <c r="T17" s="13">
+        <v>33</v>
+      </c>
+      <c r="U17" s="13">
+        <v>29</v>
+      </c>
+      <c r="V17" s="13">
+        <v>34</v>
+      </c>
+      <c r="W17" s="13">
+        <v>21</v>
+      </c>
+      <c r="X17" s="13">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>28</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>40</v>
+      </c>
+      <c r="AA17" s="13">
+        <v>30</v>
+      </c>
+      <c r="AB17" s="13">
+        <v>29</v>
+      </c>
+      <c r="AC17" s="13">
+        <v>21</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>20</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>32</v>
+      </c>
+      <c r="AF17" s="13">
+        <v>28</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>29</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>24</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>32</v>
+      </c>
+      <c r="AJ17" s="13">
+        <v>29</v>
+      </c>
+      <c r="AK17" s="13">
+        <v>22</v>
+      </c>
+      <c r="AL17" s="13">
+        <v>38</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>32</v>
+      </c>
+      <c r="AN17" s="21">
+        <v>27</v>
+      </c>
+      <c r="AO17" s="21">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="21">
+        <v>23</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>20</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>27</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>28</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>25</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>29</v>
+      </c>
+      <c r="AV17" s="9">
+        <v>36</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>30</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY17" s="21">
+        <v>25</v>
+      </c>
+      <c r="AZ17" s="21">
+        <v>21</v>
+      </c>
+      <c r="BA17" s="21">
+        <v>20</v>
+      </c>
+      <c r="BB17" s="9">
+        <v>26</v>
+      </c>
+      <c r="BC17" s="9">
+        <v>29</v>
+      </c>
+      <c r="BD17" s="21">
+        <v>23</v>
+      </c>
+      <c r="BE17" s="21">
+        <v>27</v>
+      </c>
+      <c r="BF17" s="21">
+        <v>25</v>
+      </c>
+      <c r="BG17" s="9">
+        <v>25</v>
+      </c>
+      <c r="BH17" s="9">
+        <v>21</v>
+      </c>
+      <c r="BI17" s="21">
+        <v>31</v>
+      </c>
+      <c r="BJ17" s="21">
+        <v>25</v>
+      </c>
+      <c r="BK17" s="21">
+        <v>20</v>
+      </c>
+      <c r="BL17" s="9">
+        <v>16</v>
+      </c>
+      <c r="BM17" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN17" s="9">
+        <v>21</v>
+      </c>
+      <c r="BO17" s="21">
+        <v>15</v>
+      </c>
+      <c r="BP17" s="50">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:68">
+      <c r="A18" s="27">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="21">
+        <v>84</v>
+      </c>
+      <c r="D18" s="21">
+        <v>66</v>
+      </c>
+      <c r="E18" s="21">
+        <v>73</v>
+      </c>
+      <c r="F18" s="21">
+        <v>79</v>
+      </c>
+      <c r="G18" s="21">
+        <v>84</v>
+      </c>
+      <c r="H18" s="21">
+        <v>100</v>
+      </c>
+      <c r="I18" s="21">
+        <v>100</v>
+      </c>
+      <c r="J18" s="21">
+        <v>104</v>
+      </c>
+      <c r="K18" s="21">
+        <v>89</v>
+      </c>
+      <c r="L18" s="21">
+        <v>94</v>
+      </c>
+      <c r="M18" s="21">
+        <v>85</v>
+      </c>
+      <c r="N18" s="21">
+        <v>89</v>
+      </c>
+      <c r="O18" s="13">
+        <v>68</v>
+      </c>
+      <c r="P18" s="16">
+        <v>83</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>86</v>
+      </c>
+      <c r="R18" s="13">
+        <v>64</v>
+      </c>
+      <c r="S18" s="13">
+        <v>74</v>
+      </c>
+      <c r="T18" s="13">
+        <v>62</v>
+      </c>
+      <c r="U18" s="13">
+        <v>95</v>
+      </c>
+      <c r="V18" s="13">
+        <v>77</v>
+      </c>
+      <c r="W18" s="13">
+        <v>67</v>
+      </c>
+      <c r="X18" s="13">
+        <v>66</v>
+      </c>
+      <c r="Y18" s="13">
+        <v>76</v>
+      </c>
+      <c r="Z18" s="13">
+        <v>51</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>78</v>
+      </c>
+      <c r="AB18" s="13">
+        <v>63</v>
+      </c>
+      <c r="AC18" s="13">
+        <v>75</v>
+      </c>
+      <c r="AD18" s="16">
+        <v>68</v>
+      </c>
+      <c r="AE18" s="16">
+        <v>59</v>
+      </c>
+      <c r="AF18" s="13">
+        <v>44</v>
+      </c>
+      <c r="AG18" s="13">
+        <v>72</v>
+      </c>
+      <c r="AH18" s="13">
+        <v>66</v>
+      </c>
+      <c r="AI18" s="13">
+        <v>90</v>
+      </c>
+      <c r="AJ18" s="13">
+        <v>58</v>
+      </c>
+      <c r="AK18" s="13">
+        <v>77</v>
+      </c>
+      <c r="AL18" s="13">
+        <v>69</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>56</v>
+      </c>
+      <c r="AN18" s="21">
+        <v>66</v>
+      </c>
+      <c r="AO18" s="21">
+        <v>61</v>
+      </c>
+      <c r="AP18" s="21">
+        <v>74</v>
+      </c>
+      <c r="AQ18" s="9">
+        <v>72</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>66</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>66</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>49</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>54</v>
+      </c>
+      <c r="AV18" s="9">
+        <v>57</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>79</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>64</v>
+      </c>
+      <c r="AY18" s="21">
+        <v>46</v>
+      </c>
+      <c r="AZ18" s="21">
+        <v>45</v>
+      </c>
+      <c r="BA18" s="21">
+        <v>49</v>
+      </c>
+      <c r="BB18" s="9">
+        <v>51</v>
+      </c>
+      <c r="BC18" s="9">
+        <v>49</v>
+      </c>
+      <c r="BD18" s="21">
+        <v>52</v>
+      </c>
+      <c r="BE18" s="21">
+        <v>54</v>
+      </c>
+      <c r="BF18" s="21">
+        <v>38</v>
+      </c>
+      <c r="BG18" s="9">
+        <v>64</v>
+      </c>
+      <c r="BH18" s="9">
+        <v>47</v>
+      </c>
+      <c r="BI18" s="21">
+        <v>35</v>
+      </c>
+      <c r="BJ18" s="21">
+        <v>45</v>
+      </c>
+      <c r="BK18" s="21">
+        <v>46</v>
+      </c>
+      <c r="BL18" s="9">
+        <v>37</v>
+      </c>
+      <c r="BM18" s="9">
+        <v>51</v>
+      </c>
+      <c r="BN18" s="9">
+        <v>44</v>
+      </c>
+      <c r="BO18" s="21">
+        <v>43</v>
+      </c>
+      <c r="BP18" s="50">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:68">
+      <c r="A19" s="27">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="21">
+        <v>90</v>
+      </c>
+      <c r="D19" s="21">
+        <v>67</v>
+      </c>
+      <c r="E19" s="21">
+        <v>83</v>
+      </c>
+      <c r="F19" s="21">
+        <v>92</v>
+      </c>
+      <c r="G19" s="21">
+        <v>88</v>
+      </c>
+      <c r="H19" s="21">
+        <v>91</v>
+      </c>
+      <c r="I19" s="21">
+        <v>101</v>
+      </c>
+      <c r="J19" s="21">
+        <v>100</v>
+      </c>
+      <c r="K19" s="21">
+        <v>99</v>
+      </c>
+      <c r="L19" s="21">
+        <v>104</v>
+      </c>
+      <c r="M19" s="21">
+        <v>109</v>
+      </c>
+      <c r="N19" s="21">
+        <v>92</v>
+      </c>
+      <c r="O19" s="13">
+        <v>77</v>
+      </c>
+      <c r="P19" s="16">
+        <v>80</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>69</v>
+      </c>
+      <c r="R19" s="13">
+        <v>72</v>
+      </c>
+      <c r="S19" s="13">
+        <v>67</v>
+      </c>
+      <c r="T19" s="13">
+        <v>103</v>
+      </c>
+      <c r="U19" s="13">
+        <v>84</v>
+      </c>
+      <c r="V19" s="13">
+        <v>81</v>
+      </c>
+      <c r="W19" s="13">
+        <v>56</v>
+      </c>
+      <c r="X19" s="13">
+        <v>78</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>97</v>
+      </c>
+      <c r="Z19" s="13">
+        <v>81</v>
+      </c>
+      <c r="AA19" s="13">
+        <v>81</v>
+      </c>
+      <c r="AB19" s="13">
+        <v>57</v>
+      </c>
+      <c r="AC19" s="13">
+        <v>74</v>
+      </c>
+      <c r="AD19" s="16">
+        <v>69</v>
+      </c>
+      <c r="AE19" s="16">
+        <v>82</v>
+      </c>
+      <c r="AF19" s="13">
+        <v>74</v>
+      </c>
+      <c r="AG19" s="13">
+        <v>73</v>
+      </c>
+      <c r="AH19" s="13">
+        <v>100</v>
+      </c>
+      <c r="AI19" s="13">
+        <v>69</v>
+      </c>
+      <c r="AJ19" s="13">
+        <v>79</v>
+      </c>
+      <c r="AK19" s="13">
+        <v>58</v>
+      </c>
+      <c r="AL19" s="13">
+        <v>76</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>92</v>
+      </c>
+      <c r="AN19" s="21">
+        <v>74</v>
+      </c>
+      <c r="AO19" s="21">
+        <v>52</v>
+      </c>
+      <c r="AP19" s="21">
+        <v>76</v>
+      </c>
+      <c r="AQ19" s="9">
+        <v>57</v>
+      </c>
+      <c r="AR19" s="9">
+        <v>77</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>92</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>69</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>54</v>
+      </c>
+      <c r="AV19" s="9">
+        <v>61</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>80</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>57</v>
+      </c>
+      <c r="AY19" s="21">
+        <v>42</v>
+      </c>
+      <c r="AZ19" s="21">
+        <v>59</v>
+      </c>
+      <c r="BA19" s="21">
+        <v>64</v>
+      </c>
+      <c r="BB19" s="9">
+        <v>64</v>
+      </c>
+      <c r="BC19" s="9">
+        <v>69</v>
+      </c>
+      <c r="BD19" s="21">
+        <v>95</v>
+      </c>
+      <c r="BE19" s="21">
+        <v>74</v>
+      </c>
+      <c r="BF19" s="21">
+        <v>69</v>
+      </c>
+      <c r="BG19" s="9">
+        <v>61</v>
+      </c>
+      <c r="BH19" s="9">
+        <v>59</v>
+      </c>
+      <c r="BI19" s="21">
+        <v>43</v>
+      </c>
+      <c r="BJ19" s="21">
+        <v>76</v>
+      </c>
+      <c r="BK19" s="21">
+        <v>63</v>
+      </c>
+      <c r="BL19" s="9">
+        <v>47</v>
+      </c>
+      <c r="BM19" s="9">
+        <v>57</v>
+      </c>
+      <c r="BN19" s="9">
+        <v>51</v>
+      </c>
+      <c r="BO19" s="21">
+        <v>63</v>
+      </c>
+      <c r="BP19" s="50">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:68">
+      <c r="A20" s="27">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="21">
+        <v>101</v>
+      </c>
+      <c r="D20" s="21">
+        <v>71</v>
+      </c>
+      <c r="E20" s="21">
+        <v>112</v>
+      </c>
+      <c r="F20" s="21">
+        <v>84</v>
+      </c>
+      <c r="G20" s="21">
+        <v>106</v>
+      </c>
+      <c r="H20" s="21">
+        <v>117</v>
+      </c>
+      <c r="I20" s="21">
+        <v>122</v>
+      </c>
+      <c r="J20" s="21">
+        <v>91</v>
+      </c>
+      <c r="K20" s="21">
+        <v>121</v>
+      </c>
+      <c r="L20" s="21">
+        <v>109</v>
+      </c>
+      <c r="M20" s="21">
+        <v>74</v>
+      </c>
+      <c r="N20" s="21">
+        <v>84</v>
+      </c>
+      <c r="O20" s="13">
+        <v>83</v>
+      </c>
+      <c r="P20" s="16">
+        <v>73</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>89</v>
+      </c>
+      <c r="R20" s="13">
+        <v>77</v>
+      </c>
+      <c r="S20" s="13">
+        <v>83</v>
+      </c>
+      <c r="T20" s="13">
+        <v>77</v>
+      </c>
+      <c r="U20" s="13">
+        <v>71</v>
+      </c>
+      <c r="V20" s="13">
+        <v>84</v>
+      </c>
+      <c r="W20" s="13">
+        <v>74</v>
+      </c>
+      <c r="X20" s="13">
+        <v>85</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>87</v>
+      </c>
+      <c r="Z20" s="13">
+        <v>113</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>88</v>
+      </c>
+      <c r="AB20" s="13">
+        <v>82</v>
+      </c>
+      <c r="AC20" s="13">
+        <v>83</v>
+      </c>
+      <c r="AD20" s="16">
+        <v>83</v>
+      </c>
+      <c r="AE20" s="16">
+        <v>109</v>
+      </c>
+      <c r="AF20" s="13">
+        <v>94</v>
+      </c>
+      <c r="AG20" s="13">
+        <v>77</v>
+      </c>
+      <c r="AH20" s="13">
+        <v>94</v>
+      </c>
+      <c r="AI20" s="13">
+        <v>93</v>
+      </c>
+      <c r="AJ20" s="13">
+        <v>85</v>
+      </c>
+      <c r="AK20" s="13">
+        <v>70</v>
+      </c>
+      <c r="AL20" s="13">
+        <v>67</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>91</v>
+      </c>
+      <c r="AN20" s="21">
+        <v>61</v>
+      </c>
+      <c r="AO20" s="21">
+        <v>84</v>
+      </c>
+      <c r="AP20" s="21">
+        <v>68</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>69</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>88</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>71</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>70</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>68</v>
+      </c>
+      <c r="AV20" s="9">
+        <v>73</v>
+      </c>
+      <c r="AW20" s="9">
+        <v>65</v>
+      </c>
+      <c r="AX20" s="9">
+        <v>86</v>
+      </c>
+      <c r="AY20" s="21">
+        <v>60</v>
+      </c>
+      <c r="AZ20" s="21">
+        <v>63</v>
+      </c>
+      <c r="BA20" s="21">
+        <v>63</v>
+      </c>
+      <c r="BB20" s="9">
+        <v>69</v>
+      </c>
+      <c r="BC20" s="9">
+        <v>69</v>
+      </c>
+      <c r="BD20" s="21">
+        <v>75</v>
+      </c>
+      <c r="BE20" s="21">
+        <v>62</v>
+      </c>
+      <c r="BF20" s="21">
+        <v>59</v>
+      </c>
+      <c r="BG20" s="9">
+        <v>73</v>
+      </c>
+      <c r="BH20" s="9">
+        <v>75</v>
+      </c>
+      <c r="BI20" s="21">
+        <v>59</v>
+      </c>
+      <c r="BJ20" s="21">
+        <v>62</v>
+      </c>
+      <c r="BK20" s="21">
+        <v>79</v>
+      </c>
+      <c r="BL20" s="9">
+        <v>52</v>
+      </c>
+      <c r="BM20" s="9">
+        <v>65</v>
+      </c>
+      <c r="BN20" s="9">
+        <v>71</v>
+      </c>
+      <c r="BO20" s="21">
+        <v>59</v>
+      </c>
+      <c r="BP20" s="50">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68">
+      <c r="A21" s="27">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="21">
+        <v>16</v>
+      </c>
+      <c r="D21" s="21">
+        <v>37</v>
+      </c>
+      <c r="E21" s="21">
+        <v>41</v>
+      </c>
+      <c r="F21" s="21">
+        <v>27</v>
+      </c>
+      <c r="G21" s="21">
+        <v>27</v>
+      </c>
+      <c r="H21" s="21">
+        <v>23</v>
+      </c>
+      <c r="I21" s="21">
+        <v>38</v>
+      </c>
+      <c r="J21" s="21">
+        <v>51</v>
+      </c>
+      <c r="K21" s="21">
+        <v>37</v>
+      </c>
+      <c r="L21" s="21">
+        <v>23</v>
+      </c>
+      <c r="M21" s="21">
+        <v>25</v>
+      </c>
+      <c r="N21" s="21">
+        <v>41</v>
+      </c>
+      <c r="O21" s="13">
+        <v>31</v>
+      </c>
+      <c r="P21" s="16">
+        <v>31</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>21</v>
+      </c>
+      <c r="R21" s="13">
+        <v>26</v>
+      </c>
+      <c r="S21" s="13">
+        <v>27</v>
+      </c>
+      <c r="T21" s="13">
+        <v>21</v>
+      </c>
+      <c r="U21" s="13">
+        <v>28</v>
+      </c>
+      <c r="V21" s="13">
+        <v>40</v>
+      </c>
+      <c r="W21" s="13">
+        <v>21</v>
+      </c>
+      <c r="X21" s="13">
+        <v>30</v>
+      </c>
+      <c r="Y21" s="13">
+        <v>24</v>
+      </c>
+      <c r="Z21" s="13">
+        <v>26</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>27</v>
+      </c>
+      <c r="AB21" s="13">
+        <v>30</v>
+      </c>
+      <c r="AC21" s="13">
+        <v>24</v>
+      </c>
+      <c r="AD21" s="16">
+        <v>24</v>
+      </c>
+      <c r="AE21" s="16">
+        <v>34</v>
+      </c>
+      <c r="AF21" s="13">
+        <v>24</v>
+      </c>
+      <c r="AG21" s="13">
+        <v>44</v>
+      </c>
+      <c r="AH21" s="13">
+        <v>26</v>
+      </c>
+      <c r="AI21" s="13">
+        <v>29</v>
+      </c>
+      <c r="AJ21" s="13">
+        <v>27</v>
+      </c>
+      <c r="AK21" s="13">
+        <v>27</v>
+      </c>
+      <c r="AL21" s="13">
+        <v>36</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>24</v>
+      </c>
+      <c r="AN21" s="21">
+        <v>29</v>
+      </c>
+      <c r="AO21" s="21">
+        <v>21</v>
+      </c>
+      <c r="AP21" s="21">
+        <v>28</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>26</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>25</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>26</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>27</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>25</v>
+      </c>
+      <c r="AV21" s="9">
+        <v>31</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>38</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>26</v>
+      </c>
+      <c r="AY21" s="21">
+        <v>21</v>
+      </c>
+      <c r="AZ21" s="21">
+        <v>21</v>
+      </c>
+      <c r="BA21" s="21">
+        <v>19</v>
+      </c>
+      <c r="BB21" s="9">
+        <v>20</v>
+      </c>
+      <c r="BC21" s="9">
+        <v>23</v>
+      </c>
+      <c r="BD21" s="21">
+        <v>22</v>
+      </c>
+      <c r="BE21" s="21">
+        <v>18</v>
+      </c>
+      <c r="BF21" s="21">
+        <v>30</v>
+      </c>
+      <c r="BG21" s="9">
+        <v>20</v>
+      </c>
+      <c r="BH21" s="9">
+        <v>23</v>
+      </c>
+      <c r="BI21" s="21">
+        <v>14</v>
+      </c>
+      <c r="BJ21" s="21">
+        <v>19</v>
+      </c>
+      <c r="BK21" s="21">
+        <v>15</v>
+      </c>
+      <c r="BL21" s="9">
+        <v>23</v>
+      </c>
+      <c r="BM21" s="9">
+        <v>17</v>
+      </c>
+      <c r="BN21" s="9">
+        <v>11</v>
+      </c>
+      <c r="BO21" s="21">
+        <v>19</v>
+      </c>
+      <c r="BP21" s="50">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68">
+      <c r="A22" s="14"/>
+      <c r="B22" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
+      <c r="Z22" s="57"/>
+      <c r="AA22" s="57"/>
+      <c r="AB22" s="57"/>
+      <c r="AC22" s="57"/>
+      <c r="AD22" s="57"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="57"/>
+      <c r="AG22" s="57"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="57"/>
+      <c r="AJ22" s="57"/>
+      <c r="AK22" s="57"/>
+      <c r="AL22" s="57"/>
+      <c r="AM22" s="57"/>
+      <c r="AN22" s="57"/>
+      <c r="AO22" s="57"/>
+      <c r="AP22" s="57"/>
+      <c r="AQ22" s="57"/>
+      <c r="AR22" s="57"/>
+      <c r="AS22" s="57"/>
+      <c r="AT22" s="57"/>
+      <c r="AU22" s="57"/>
+      <c r="AV22" s="57"/>
+      <c r="AW22" s="57"/>
+      <c r="AX22" s="57"/>
+      <c r="AY22" s="57"/>
+      <c r="AZ22" s="57"/>
+      <c r="BA22" s="57"/>
+      <c r="BB22" s="57"/>
+      <c r="BC22" s="57"/>
+      <c r="BD22" s="57"/>
+      <c r="BE22" s="57"/>
+      <c r="BF22" s="57"/>
+      <c r="BG22" s="57"/>
+      <c r="BH22" s="57"/>
+      <c r="BI22" s="57"/>
+      <c r="BJ22" s="57"/>
+      <c r="BK22" s="57"/>
+      <c r="BL22" s="57"/>
+      <c r="BM22" s="57"/>
+      <c r="BN22" s="57"/>
+      <c r="BO22" s="57"/>
+      <c r="BP22" s="57"/>
+    </row>
+    <row r="23" spans="1:68">
+      <c r="A23" s="27">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="21">
+        <v>1045</v>
+      </c>
+      <c r="D23" s="21">
+        <v>804</v>
+      </c>
+      <c r="E23" s="21">
+        <v>867</v>
+      </c>
+      <c r="F23" s="21">
+        <v>914</v>
+      </c>
+      <c r="G23" s="21">
+        <v>1002</v>
+      </c>
+      <c r="H23" s="21">
+        <v>1066</v>
+      </c>
+      <c r="I23" s="21">
+        <v>1074</v>
+      </c>
+      <c r="J23" s="21">
+        <v>992</v>
+      </c>
+      <c r="K23" s="21">
+        <v>1082</v>
+      </c>
+      <c r="L23" s="21">
+        <v>982</v>
+      </c>
+      <c r="M23" s="21">
+        <v>924</v>
+      </c>
+      <c r="N23" s="21">
+        <v>1091</v>
+      </c>
+      <c r="O23" s="17">
+        <v>707</v>
+      </c>
+      <c r="P23" s="16">
+        <v>810</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>787</v>
+      </c>
+      <c r="R23" s="17">
+        <v>765</v>
+      </c>
+      <c r="S23" s="17">
+        <v>829</v>
+      </c>
+      <c r="T23" s="17">
+        <v>933</v>
+      </c>
+      <c r="U23" s="17">
+        <v>888</v>
+      </c>
+      <c r="V23" s="17">
+        <v>886</v>
+      </c>
+      <c r="W23" s="17">
+        <v>604</v>
+      </c>
+      <c r="X23" s="17">
+        <v>846</v>
+      </c>
+      <c r="Y23" s="13">
+        <v>981</v>
+      </c>
+      <c r="Z23" s="13">
+        <v>909</v>
+      </c>
+      <c r="AA23" s="16">
+        <v>854</v>
+      </c>
+      <c r="AB23" s="16">
+        <v>730</v>
+      </c>
+      <c r="AC23" s="13">
+        <v>809</v>
+      </c>
+      <c r="AD23" s="23">
+        <v>792</v>
+      </c>
+      <c r="AE23" s="16">
+        <v>936</v>
+      </c>
+      <c r="AF23" s="13">
+        <v>795</v>
+      </c>
+      <c r="AG23" s="13">
+        <v>805</v>
+      </c>
+      <c r="AH23" s="13">
+        <v>932</v>
+      </c>
+      <c r="AI23" s="13">
+        <v>859</v>
+      </c>
+      <c r="AJ23" s="23">
+        <v>832</v>
+      </c>
+      <c r="AK23" s="13">
+        <v>836</v>
+      </c>
+      <c r="AL23" s="13">
+        <v>803</v>
+      </c>
+      <c r="AM23" s="13">
+        <v>755</v>
+      </c>
+      <c r="AN23" s="13">
+        <v>769</v>
+      </c>
+      <c r="AO23" s="13">
+        <v>791</v>
+      </c>
+      <c r="AP23" s="13">
+        <v>788</v>
+      </c>
+      <c r="AQ23" s="13">
+        <v>840</v>
+      </c>
+      <c r="AR23" s="13">
+        <v>717</v>
+      </c>
+      <c r="AS23" s="13">
+        <v>849</v>
+      </c>
+      <c r="AT23" s="13">
+        <v>759</v>
+      </c>
+      <c r="AU23" s="13">
+        <v>759</v>
+      </c>
+      <c r="AV23" s="13">
+        <v>793</v>
+      </c>
+      <c r="AW23" s="13">
+        <v>718</v>
+      </c>
+      <c r="AX23" s="13">
+        <v>706</v>
+      </c>
+      <c r="AY23" s="21">
+        <v>604</v>
+      </c>
+      <c r="AZ23" s="21">
+        <v>678</v>
+      </c>
+      <c r="BA23" s="21">
+        <v>645</v>
+      </c>
+      <c r="BB23" s="14">
+        <v>707</v>
+      </c>
+      <c r="BC23" s="14">
+        <v>639</v>
+      </c>
+      <c r="BD23" s="21">
+        <v>740</v>
+      </c>
+      <c r="BE23" s="21">
+        <v>815</v>
+      </c>
+      <c r="BF23" s="21">
+        <v>666</v>
+      </c>
+      <c r="BG23" s="21">
+        <v>718</v>
+      </c>
+      <c r="BH23" s="21">
+        <v>724</v>
+      </c>
+      <c r="BI23" s="21">
+        <v>586</v>
+      </c>
+      <c r="BJ23" s="21">
+        <v>714</v>
+      </c>
+      <c r="BK23" s="21">
+        <v>676</v>
+      </c>
+      <c r="BL23" s="21">
+        <v>587</v>
+      </c>
+      <c r="BM23" s="9">
+        <v>601</v>
+      </c>
+      <c r="BN23" s="9">
+        <v>590</v>
+      </c>
+      <c r="BO23" s="21">
+        <v>601</v>
+      </c>
+      <c r="BP23" s="51">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68">
+      <c r="A24" s="27">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="21">
+        <v>677</v>
+      </c>
+      <c r="D24" s="21">
+        <v>495</v>
+      </c>
+      <c r="E24" s="21">
+        <v>486</v>
+      </c>
+      <c r="F24" s="21">
+        <v>554</v>
+      </c>
+      <c r="G24" s="21">
+        <v>603</v>
+      </c>
+      <c r="H24" s="21">
+        <v>637</v>
+      </c>
+      <c r="I24" s="21">
+        <v>641</v>
+      </c>
+      <c r="J24" s="21">
+        <v>562</v>
+      </c>
+      <c r="K24" s="21">
+        <v>639</v>
+      </c>
+      <c r="L24" s="21">
+        <v>584</v>
+      </c>
+      <c r="M24" s="21">
+        <v>545</v>
+      </c>
+      <c r="N24" s="21">
+        <v>691</v>
+      </c>
+      <c r="O24" s="13">
+        <v>404</v>
+      </c>
+      <c r="P24" s="16">
+        <v>486</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>451</v>
+      </c>
+      <c r="R24" s="13">
+        <v>454</v>
+      </c>
+      <c r="S24" s="13">
+        <v>485</v>
+      </c>
+      <c r="T24" s="13">
+        <v>562</v>
+      </c>
+      <c r="U24" s="13">
+        <v>518</v>
+      </c>
+      <c r="V24" s="13">
+        <v>514</v>
+      </c>
+      <c r="W24" s="13">
+        <v>304</v>
+      </c>
+      <c r="X24" s="13">
+        <v>487</v>
+      </c>
+      <c r="Y24" s="13">
+        <v>597</v>
+      </c>
+      <c r="Z24" s="13">
+        <v>544</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>493</v>
+      </c>
+      <c r="AB24" s="13">
+        <v>442</v>
+      </c>
+      <c r="AC24" s="13">
+        <v>462</v>
+      </c>
+      <c r="AD24" s="23">
+        <v>472</v>
+      </c>
+      <c r="AE24" s="16">
+        <v>554</v>
+      </c>
+      <c r="AF24" s="13">
+        <v>469</v>
+      </c>
+      <c r="AG24" s="13">
+        <v>478</v>
+      </c>
+      <c r="AH24" s="13">
+        <v>564</v>
+      </c>
+      <c r="AI24" s="13">
+        <v>494</v>
+      </c>
+      <c r="AJ24" s="13">
+        <v>488</v>
+      </c>
+      <c r="AK24" s="13">
+        <v>488</v>
+      </c>
+      <c r="AL24" s="13">
+        <v>467</v>
+      </c>
+      <c r="AM24" s="13">
+        <v>425</v>
+      </c>
+      <c r="AN24" s="13">
+        <v>435</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>468</v>
+      </c>
+      <c r="AP24" s="13">
+        <v>453</v>
+      </c>
+      <c r="AQ24" s="13">
+        <v>500</v>
+      </c>
+      <c r="AR24" s="13">
+        <v>409</v>
+      </c>
+      <c r="AS24" s="13">
+        <v>531</v>
+      </c>
+      <c r="AT24" s="13">
+        <v>463</v>
+      </c>
+      <c r="AU24" s="13">
+        <v>454</v>
+      </c>
+      <c r="AV24" s="13">
+        <v>513</v>
+      </c>
+      <c r="AW24" s="13">
+        <v>416</v>
+      </c>
+      <c r="AX24" s="13">
+        <v>401</v>
+      </c>
+      <c r="AY24" s="21">
+        <v>388</v>
+      </c>
+      <c r="AZ24" s="21">
+        <v>424</v>
+      </c>
+      <c r="BA24" s="21">
+        <v>395</v>
+      </c>
+      <c r="BB24" s="9">
+        <v>444</v>
+      </c>
+      <c r="BC24" s="9">
+        <v>384</v>
+      </c>
+      <c r="BD24" s="21">
+        <v>436</v>
+      </c>
+      <c r="BE24" s="21">
+        <v>539</v>
+      </c>
+      <c r="BF24" s="21">
+        <v>417</v>
+      </c>
+      <c r="BG24" s="21">
+        <v>448</v>
+      </c>
+      <c r="BH24" s="21">
+        <v>467</v>
+      </c>
+      <c r="BI24" s="21">
+        <v>365</v>
+      </c>
+      <c r="BJ24" s="21">
+        <v>434</v>
+      </c>
+      <c r="BK24" s="21">
+        <v>419</v>
+      </c>
+      <c r="BL24" s="21">
+        <v>352</v>
+      </c>
+      <c r="BM24" s="9">
+        <v>375</v>
+      </c>
+      <c r="BN24" s="9">
+        <v>381</v>
+      </c>
+      <c r="BO24" s="21">
+        <v>368</v>
+      </c>
+      <c r="BP24" s="51">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="25" spans="1:68">
+      <c r="A25" s="27">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="21">
+        <v>47</v>
+      </c>
+      <c r="D25" s="21">
+        <v>33</v>
+      </c>
+      <c r="E25" s="21">
+        <v>44</v>
+      </c>
+      <c r="F25" s="21">
+        <v>32</v>
+      </c>
+      <c r="G25" s="21">
+        <v>44</v>
+      </c>
+      <c r="H25" s="21">
+        <v>46</v>
+      </c>
+      <c r="I25" s="21">
+        <v>46</v>
+      </c>
+      <c r="J25" s="21">
+        <v>43</v>
+      </c>
+      <c r="K25" s="21">
+        <v>57</v>
+      </c>
+      <c r="L25" s="21">
+        <v>48</v>
+      </c>
+      <c r="M25" s="21">
+        <v>45</v>
+      </c>
+      <c r="N25" s="21">
+        <v>43</v>
+      </c>
+      <c r="O25" s="13">
+        <v>36</v>
+      </c>
+      <c r="P25" s="16">
+        <v>44</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>37</v>
+      </c>
+      <c r="R25" s="13">
+        <v>40</v>
+      </c>
+      <c r="S25" s="13">
+        <v>41</v>
+      </c>
+      <c r="T25" s="13">
+        <v>46</v>
+      </c>
+      <c r="U25" s="13">
+        <v>42</v>
+      </c>
+      <c r="V25" s="13">
+        <v>46</v>
+      </c>
+      <c r="W25" s="13">
+        <v>36</v>
+      </c>
+      <c r="X25" s="13">
+        <v>45</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>37</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>46</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>34</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>37</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>40</v>
+      </c>
+      <c r="AD25" s="23">
+        <v>29</v>
+      </c>
+      <c r="AE25" s="16">
+        <v>41</v>
+      </c>
+      <c r="AF25" s="13">
+        <v>32</v>
+      </c>
+      <c r="AG25" s="13">
+        <v>28</v>
+      </c>
+      <c r="AH25" s="13">
+        <v>48</v>
+      </c>
+      <c r="AI25" s="13">
+        <v>36</v>
+      </c>
+      <c r="AJ25" s="13">
+        <v>35</v>
+      </c>
+      <c r="AK25" s="13">
+        <v>50</v>
+      </c>
+      <c r="AL25" s="13">
+        <v>29</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>42</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>37</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>33</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>40</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>36</v>
+      </c>
+      <c r="AR25" s="13">
+        <v>37</v>
+      </c>
+      <c r="AS25" s="13">
+        <v>38</v>
+      </c>
+      <c r="AT25" s="13">
+        <v>40</v>
+      </c>
+      <c r="AU25" s="13">
+        <v>42</v>
+      </c>
+      <c r="AV25" s="13">
+        <v>35</v>
+      </c>
+      <c r="AW25" s="13">
+        <v>29</v>
+      </c>
+      <c r="AX25" s="13">
+        <v>41</v>
+      </c>
+      <c r="AY25" s="21">
+        <v>24</v>
+      </c>
+      <c r="AZ25" s="21">
+        <v>32</v>
+      </c>
+      <c r="BA25" s="21">
+        <v>23</v>
+      </c>
+      <c r="BB25" s="9">
+        <v>29</v>
+      </c>
+      <c r="BC25" s="9">
+        <v>33</v>
+      </c>
+      <c r="BD25" s="21">
+        <v>28</v>
+      </c>
+      <c r="BE25" s="21">
+        <v>25</v>
+      </c>
+      <c r="BF25" s="21">
+        <v>22</v>
+      </c>
+      <c r="BG25" s="21">
+        <v>29</v>
+      </c>
+      <c r="BH25" s="21">
+        <v>29</v>
+      </c>
+      <c r="BI25" s="21">
+        <v>25</v>
+      </c>
+      <c r="BJ25" s="21">
+        <v>31</v>
+      </c>
+      <c r="BK25" s="21">
+        <v>26</v>
+      </c>
+      <c r="BL25" s="21">
+        <v>33</v>
+      </c>
+      <c r="BM25" s="9">
+        <v>24</v>
+      </c>
+      <c r="BN25" s="9">
+        <v>24</v>
+      </c>
+      <c r="BO25" s="21">
+        <v>31</v>
+      </c>
+      <c r="BP25" s="51">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:68">
+      <c r="A26" s="27">
+        <v>153400000</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="21">
+        <v>15</v>
+      </c>
+      <c r="D26" s="21">
+        <v>12</v>
+      </c>
+      <c r="E26" s="21">
+        <v>20</v>
+      </c>
+      <c r="F26" s="21">
+        <v>21</v>
+      </c>
+      <c r="G26" s="21">
+        <v>27</v>
+      </c>
+      <c r="H26" s="21">
+        <v>28</v>
+      </c>
+      <c r="I26" s="21">
+        <v>23</v>
+      </c>
+      <c r="J26" s="21">
+        <v>29</v>
+      </c>
+      <c r="K26" s="21">
+        <v>16</v>
+      </c>
+      <c r="L26" s="21">
+        <v>25</v>
+      </c>
+      <c r="M26" s="21">
+        <v>19</v>
+      </c>
+      <c r="N26" s="21">
+        <v>18</v>
+      </c>
+      <c r="O26" s="13">
+        <v>20</v>
+      </c>
+      <c r="P26" s="16">
+        <v>22</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>16</v>
+      </c>
+      <c r="R26" s="13">
+        <v>15</v>
+      </c>
+      <c r="S26" s="13">
+        <v>20</v>
+      </c>
+      <c r="T26" s="13">
+        <v>20</v>
+      </c>
+      <c r="U26" s="13">
+        <v>19</v>
+      </c>
+      <c r="V26" s="13">
+        <v>16</v>
+      </c>
+      <c r="W26" s="13">
+        <v>11</v>
+      </c>
+      <c r="X26" s="13">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>27</v>
+      </c>
+      <c r="Z26" s="13">
+        <v>21</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>25</v>
+      </c>
+      <c r="AB26" s="13">
+        <v>12</v>
+      </c>
+      <c r="AC26" s="13">
+        <v>22</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>18</v>
+      </c>
+      <c r="AE26" s="16">
+        <v>25</v>
+      </c>
+      <c r="AF26" s="13">
+        <v>24</v>
+      </c>
+      <c r="AG26" s="13">
+        <v>20</v>
+      </c>
+      <c r="AH26" s="13">
+        <v>22</v>
+      </c>
+      <c r="AI26" s="13">
+        <v>20</v>
+      </c>
+      <c r="AJ26" s="13">
+        <v>22</v>
+      </c>
+      <c r="AK26" s="13">
+        <v>19</v>
+      </c>
+      <c r="AL26" s="13">
+        <v>19</v>
+      </c>
+      <c r="AM26" s="13">
+        <v>16</v>
+      </c>
+      <c r="AN26" s="13">
+        <v>24</v>
+      </c>
+      <c r="AO26" s="13">
+        <v>20</v>
+      </c>
+      <c r="AP26" s="13">
+        <v>19</v>
+      </c>
+      <c r="AQ26" s="13">
+        <v>23</v>
+      </c>
+      <c r="AR26" s="13">
+        <v>14</v>
+      </c>
+      <c r="AS26" s="13">
+        <v>21</v>
+      </c>
+      <c r="AT26" s="13">
+        <v>19</v>
+      </c>
+      <c r="AU26" s="13">
+        <v>20</v>
+      </c>
+      <c r="AV26" s="13">
+        <v>14</v>
+      </c>
+      <c r="AW26" s="13">
+        <v>12</v>
+      </c>
+      <c r="AX26" s="13">
+        <v>20</v>
+      </c>
+      <c r="AY26" s="21">
         <v>5</v>
       </c>
-      <c r="C6" s="24" t="s">
+      <c r="AZ26" s="21">
+        <v>11</v>
+      </c>
+      <c r="BA26" s="21">
+        <v>9</v>
+      </c>
+      <c r="BB26" s="9">
+        <v>23</v>
+      </c>
+      <c r="BC26" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD26" s="21">
+        <v>15</v>
+      </c>
+      <c r="BE26" s="21">
+        <v>14</v>
+      </c>
+      <c r="BF26" s="21">
+        <v>9</v>
+      </c>
+      <c r="BG26" s="21">
+        <v>18</v>
+      </c>
+      <c r="BH26" s="21">
+        <v>13</v>
+      </c>
+      <c r="BI26" s="21">
+        <v>16</v>
+      </c>
+      <c r="BJ26" s="21">
+        <v>21</v>
+      </c>
+      <c r="BK26" s="21">
+        <v>15</v>
+      </c>
+      <c r="BL26" s="21">
+        <v>15</v>
+      </c>
+      <c r="BM26" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN26" s="9">
+        <v>11</v>
+      </c>
+      <c r="BO26" s="21">
+        <v>11</v>
+      </c>
+      <c r="BP26" s="51">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68">
+      <c r="A27" s="27">
+        <v>153600000</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="21">
+        <v>30</v>
+      </c>
+      <c r="D27" s="21">
+        <v>27</v>
+      </c>
+      <c r="E27" s="21">
+        <v>21</v>
+      </c>
+      <c r="F27" s="21">
+        <v>27</v>
+      </c>
+      <c r="G27" s="21">
+        <v>32</v>
+      </c>
+      <c r="H27" s="21">
+        <v>32</v>
+      </c>
+      <c r="I27" s="21">
+        <v>38</v>
+      </c>
+      <c r="J27" s="21">
+        <v>38</v>
+      </c>
+      <c r="K27" s="21">
+        <v>20</v>
+      </c>
+      <c r="L27" s="21">
+        <v>32</v>
+      </c>
+      <c r="M27" s="21">
+        <v>25</v>
+      </c>
+      <c r="N27" s="21">
+        <v>33</v>
+      </c>
+      <c r="O27" s="13">
+        <v>26</v>
+      </c>
+      <c r="P27" s="16">
+        <v>26</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>24</v>
+      </c>
+      <c r="R27" s="13">
+        <v>24</v>
+      </c>
+      <c r="S27" s="13">
+        <v>34</v>
+      </c>
+      <c r="T27" s="13">
+        <v>31</v>
+      </c>
+      <c r="U27" s="13">
+        <v>37</v>
+      </c>
+      <c r="V27" s="13">
+        <v>30</v>
+      </c>
+      <c r="W27" s="13">
+        <v>29</v>
+      </c>
+      <c r="X27" s="13">
+        <v>28</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>31</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>21</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>26</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>16</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>24</v>
+      </c>
+      <c r="AD27" s="23">
+        <v>26</v>
+      </c>
+      <c r="AE27" s="16">
+        <v>30</v>
+      </c>
+      <c r="AF27" s="13">
+        <v>31</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>25</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>18</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>28</v>
+      </c>
+      <c r="AJ27" s="13">
+        <v>23</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>29</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>28</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>30</v>
+      </c>
+      <c r="AN27" s="13">
+        <v>22</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>27</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>27</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>25</v>
+      </c>
+      <c r="AR27" s="13">
+        <v>19</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>21</v>
+      </c>
+      <c r="AT27" s="13">
+        <v>21</v>
+      </c>
+      <c r="AU27" s="13">
+        <v>20</v>
+      </c>
+      <c r="AV27" s="13">
+        <v>16</v>
+      </c>
+      <c r="AW27" s="13">
+        <v>22</v>
+      </c>
+      <c r="AX27" s="13">
+        <v>22</v>
+      </c>
+      <c r="AY27" s="21">
+        <v>13</v>
+      </c>
+      <c r="AZ27" s="21">
+        <v>16</v>
+      </c>
+      <c r="BA27" s="21">
+        <v>22</v>
+      </c>
+      <c r="BB27" s="9">
+        <v>18</v>
+      </c>
+      <c r="BC27" s="9">
+        <v>12</v>
+      </c>
+      <c r="BD27" s="21">
+        <v>12</v>
+      </c>
+      <c r="BE27" s="21">
+        <v>24</v>
+      </c>
+      <c r="BF27" s="21">
+        <v>17</v>
+      </c>
+      <c r="BG27" s="21">
+        <v>16</v>
+      </c>
+      <c r="BH27" s="21">
+        <v>11</v>
+      </c>
+      <c r="BI27" s="21">
+        <v>11</v>
+      </c>
+      <c r="BJ27" s="21">
+        <v>17</v>
+      </c>
+      <c r="BK27" s="21">
+        <v>25</v>
+      </c>
+      <c r="BL27" s="21">
+        <v>20</v>
+      </c>
+      <c r="BM27" s="9">
+        <v>20</v>
+      </c>
+      <c r="BN27" s="9">
+        <v>10</v>
+      </c>
+      <c r="BO27" s="21">
+        <v>16</v>
+      </c>
+      <c r="BP27" s="51">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:68">
+      <c r="A28" s="27">
+        <v>154000000</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="21">
+        <v>7</v>
+      </c>
+      <c r="D28" s="21">
+        <v>8</v>
+      </c>
+      <c r="E28" s="21">
+        <v>10</v>
+      </c>
+      <c r="F28" s="21">
+        <v>15</v>
+      </c>
+      <c r="G28" s="21">
+        <v>12</v>
+      </c>
+      <c r="H28" s="21">
+        <v>12</v>
+      </c>
+      <c r="I28" s="21">
+        <v>13</v>
+      </c>
+      <c r="J28" s="21">
+        <v>9</v>
+      </c>
+      <c r="K28" s="21">
+        <v>13</v>
+      </c>
+      <c r="L28" s="21">
+        <v>9</v>
+      </c>
+      <c r="M28" s="21">
+        <v>5</v>
+      </c>
+      <c r="N28" s="21">
+        <v>15</v>
+      </c>
+      <c r="O28" s="13">
+        <v>11</v>
+      </c>
+      <c r="P28" s="16">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>8</v>
+      </c>
+      <c r="R28" s="13">
+        <v>3</v>
+      </c>
+      <c r="S28" s="13">
+        <v>9</v>
+      </c>
+      <c r="T28" s="13">
+        <v>9</v>
+      </c>
+      <c r="U28" s="13">
+        <v>12</v>
+      </c>
+      <c r="V28" s="13">
+        <v>12</v>
+      </c>
+      <c r="W28" s="13">
+        <v>12</v>
+      </c>
+      <c r="X28" s="13">
+        <v>8</v>
+      </c>
+      <c r="Y28" s="13">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>12</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>12</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="13">
+        <v>10</v>
+      </c>
+      <c r="AD28" s="23">
+        <v>8</v>
+      </c>
+      <c r="AE28" s="16">
+        <v>11</v>
+      </c>
+      <c r="AF28" s="13">
+        <v>11</v>
+      </c>
+      <c r="AG28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AH28" s="13">
+        <v>10</v>
+      </c>
+      <c r="AI28" s="13">
+        <v>11</v>
+      </c>
+      <c r="AJ28" s="13">
+        <v>14</v>
+      </c>
+      <c r="AK28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AL28" s="13">
+        <v>15</v>
+      </c>
+      <c r="AM28" s="13">
+        <v>9</v>
+      </c>
+      <c r="AN28" s="13">
+        <v>7</v>
+      </c>
+      <c r="AO28" s="13">
+        <v>14</v>
+      </c>
+      <c r="AP28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AQ28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AR28" s="13">
+        <v>5</v>
+      </c>
+      <c r="AS28" s="13">
         <v>6</v>
       </c>
-      <c r="D6" s="24" t="s">
+      <c r="AT28" s="13">
+        <v>9</v>
+      </c>
+      <c r="AU28" s="13">
         <v>7</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="AV28" s="13">
         <v>8</v>
       </c>
-      <c r="F6" s="24" t="s">
+      <c r="AW28" s="13">
+        <v>6</v>
+      </c>
+      <c r="AX28" s="13">
+        <v>11</v>
+      </c>
+      <c r="AY28" s="21">
+        <v>3</v>
+      </c>
+      <c r="AZ28" s="21">
+        <v>11</v>
+      </c>
+      <c r="BA28" s="21">
+        <v>6</v>
+      </c>
+      <c r="BB28" s="9">
+        <v>5</v>
+      </c>
+      <c r="BC28" s="9">
+        <v>10</v>
+      </c>
+      <c r="BD28" s="21">
+        <v>13</v>
+      </c>
+      <c r="BE28" s="21">
+        <v>9</v>
+      </c>
+      <c r="BF28" s="21">
+        <v>9</v>
+      </c>
+      <c r="BG28" s="21">
+        <v>9</v>
+      </c>
+      <c r="BH28" s="21">
+        <v>8</v>
+      </c>
+      <c r="BI28" s="21">
+        <v>7</v>
+      </c>
+      <c r="BJ28" s="21">
+        <v>5</v>
+      </c>
+      <c r="BK28" s="21">
+        <v>4</v>
+      </c>
+      <c r="BL28" s="21">
+        <v>8</v>
+      </c>
+      <c r="BM28" s="9">
+        <v>7</v>
+      </c>
+      <c r="BN28" s="9">
+        <v>1</v>
+      </c>
+      <c r="BO28" s="21">
+        <v>5</v>
+      </c>
+      <c r="BP28" s="51">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:68">
+      <c r="A29" s="27">
+        <v>154200000</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="21">
+        <v>10</v>
+      </c>
+      <c r="D29" s="21">
+        <v>13</v>
+      </c>
+      <c r="E29" s="21">
+        <v>11</v>
+      </c>
+      <c r="F29" s="21">
+        <v>13</v>
+      </c>
+      <c r="G29" s="21">
+        <v>13</v>
+      </c>
+      <c r="H29" s="21">
+        <v>17</v>
+      </c>
+      <c r="I29" s="21">
+        <v>17</v>
+      </c>
+      <c r="J29" s="21">
+        <v>12</v>
+      </c>
+      <c r="K29" s="21">
+        <v>20</v>
+      </c>
+      <c r="L29" s="21">
+        <v>14</v>
+      </c>
+      <c r="M29" s="21">
+        <v>12</v>
+      </c>
+      <c r="N29" s="21">
+        <v>13</v>
+      </c>
+      <c r="O29" s="13">
+        <v>9</v>
+      </c>
+      <c r="P29" s="16">
+        <v>8</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>10</v>
+      </c>
+      <c r="R29" s="13">
+        <v>12</v>
+      </c>
+      <c r="S29" s="13">
+        <v>14</v>
+      </c>
+      <c r="T29" s="13">
+        <v>5</v>
+      </c>
+      <c r="U29" s="13">
+        <v>18</v>
+      </c>
+      <c r="V29" s="13">
+        <v>14</v>
+      </c>
+      <c r="W29" s="13">
+        <v>8</v>
+      </c>
+      <c r="X29" s="13">
+        <v>11</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>11</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="13">
+        <v>14</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="23">
+        <v>10</v>
+      </c>
+      <c r="AE29" s="16">
+        <v>12</v>
+      </c>
+      <c r="AF29" s="13">
+        <v>9</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>11</v>
+      </c>
+      <c r="AH29" s="13">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="13">
+        <v>11</v>
+      </c>
+      <c r="AJ29" s="13">
+        <v>12</v>
+      </c>
+      <c r="AK29" s="13">
+        <v>17</v>
+      </c>
+      <c r="AL29" s="13">
+        <v>15</v>
+      </c>
+      <c r="AM29" s="13">
+        <v>10</v>
+      </c>
+      <c r="AN29" s="13">
+        <v>21</v>
+      </c>
+      <c r="AO29" s="13">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="13">
+        <v>16</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>13</v>
+      </c>
+      <c r="AR29" s="13">
+        <v>12</v>
+      </c>
+      <c r="AS29" s="13">
+        <v>11</v>
+      </c>
+      <c r="AT29" s="13">
+        <v>10</v>
+      </c>
+      <c r="AU29" s="13">
+        <v>16</v>
+      </c>
+      <c r="AV29" s="13">
+        <v>12</v>
+      </c>
+      <c r="AW29" s="13">
+        <v>11</v>
+      </c>
+      <c r="AX29" s="13">
+        <v>8</v>
+      </c>
+      <c r="AY29" s="21">
+        <v>7</v>
+      </c>
+      <c r="AZ29" s="21">
+        <v>15</v>
+      </c>
+      <c r="BA29" s="21">
+        <v>7</v>
+      </c>
+      <c r="BB29" s="9">
+        <v>9</v>
+      </c>
+      <c r="BC29" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD29" s="21">
+        <v>13</v>
+      </c>
+      <c r="BE29" s="21">
+        <v>15</v>
+      </c>
+      <c r="BF29" s="21">
+        <v>12</v>
+      </c>
+      <c r="BG29" s="21">
+        <v>9</v>
+      </c>
+      <c r="BH29" s="21">
+        <v>13</v>
+      </c>
+      <c r="BI29" s="21">
+        <v>17</v>
+      </c>
+      <c r="BJ29" s="21">
+        <v>13</v>
+      </c>
+      <c r="BK29" s="21">
+        <v>6</v>
+      </c>
+      <c r="BL29" s="21">
+        <v>7</v>
+      </c>
+      <c r="BM29" s="9">
+        <v>7</v>
+      </c>
+      <c r="BN29" s="9">
+        <v>11</v>
+      </c>
+      <c r="BO29" s="21">
+        <v>10</v>
+      </c>
+      <c r="BP29" s="51">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:68">
+      <c r="A30" s="27">
+        <v>154600000</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="21">
+        <v>20</v>
+      </c>
+      <c r="D30" s="21">
+        <v>29</v>
+      </c>
+      <c r="E30" s="21">
+        <v>27</v>
+      </c>
+      <c r="F30" s="21">
+        <v>29</v>
+      </c>
+      <c r="G30" s="21">
+        <v>19</v>
+      </c>
+      <c r="H30" s="21">
+        <v>31</v>
+      </c>
+      <c r="I30" s="21">
+        <v>20</v>
+      </c>
+      <c r="J30" s="21">
+        <v>29</v>
+      </c>
+      <c r="K30" s="21">
+        <v>27</v>
+      </c>
+      <c r="L30" s="21">
+        <v>24</v>
+      </c>
+      <c r="M30" s="21">
+        <v>28</v>
+      </c>
+      <c r="N30" s="21">
+        <v>19</v>
+      </c>
+      <c r="O30" s="13">
+        <v>16</v>
+      </c>
+      <c r="P30" s="16">
+        <v>22</v>
+      </c>
+      <c r="Q30" s="13">
+        <v>19</v>
+      </c>
+      <c r="R30" s="13">
+        <v>14</v>
+      </c>
+      <c r="S30" s="13">
+        <v>13</v>
+      </c>
+      <c r="T30" s="13">
+        <v>25</v>
+      </c>
+      <c r="U30" s="13">
+        <v>28</v>
+      </c>
+      <c r="V30" s="13">
+        <v>14</v>
+      </c>
+      <c r="W30" s="13">
+        <v>10</v>
+      </c>
+      <c r="X30" s="13">
+        <v>26</v>
+      </c>
+      <c r="Y30" s="13">
+        <v>31</v>
+      </c>
+      <c r="Z30" s="13">
+        <v>24</v>
+      </c>
+      <c r="AA30" s="13">
+        <v>22</v>
+      </c>
+      <c r="AB30" s="13">
+        <v>24</v>
+      </c>
+      <c r="AC30" s="13">
+        <v>29</v>
+      </c>
+      <c r="AD30" s="23">
+        <v>15</v>
+      </c>
+      <c r="AE30" s="16">
+        <v>24</v>
+      </c>
+      <c r="AF30" s="13">
+        <v>19</v>
+      </c>
+      <c r="AG30" s="13">
+        <v>21</v>
+      </c>
+      <c r="AH30" s="13">
+        <v>22</v>
+      </c>
+      <c r="AI30" s="13">
+        <v>19</v>
+      </c>
+      <c r="AJ30" s="13">
+        <v>31</v>
+      </c>
+      <c r="AK30" s="13">
+        <v>22</v>
+      </c>
+      <c r="AL30" s="13">
+        <v>22</v>
+      </c>
+      <c r="AM30" s="13">
+        <v>20</v>
+      </c>
+      <c r="AN30" s="13">
+        <v>23</v>
+      </c>
+      <c r="AO30" s="13">
+        <v>22</v>
+      </c>
+      <c r="AP30" s="13">
+        <v>18</v>
+      </c>
+      <c r="AQ30" s="13">
+        <v>23</v>
+      </c>
+      <c r="AR30" s="13">
+        <v>22</v>
+      </c>
+      <c r="AS30" s="13">
+        <v>19</v>
+      </c>
+      <c r="AT30" s="13">
+        <v>17</v>
+      </c>
+      <c r="AU30" s="13">
+        <v>13</v>
+      </c>
+      <c r="AV30" s="13">
+        <v>13</v>
+      </c>
+      <c r="AW30" s="13">
+        <v>23</v>
+      </c>
+      <c r="AX30" s="13">
+        <v>15</v>
+      </c>
+      <c r="AY30" s="21">
+        <v>14</v>
+      </c>
+      <c r="AZ30" s="21">
+        <v>16</v>
+      </c>
+      <c r="BA30" s="21">
+        <v>20</v>
+      </c>
+      <c r="BB30" s="9">
+        <v>21</v>
+      </c>
+      <c r="BC30" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD30" s="21">
+        <v>17</v>
+      </c>
+      <c r="BE30" s="21">
+        <v>13</v>
+      </c>
+      <c r="BF30" s="21">
+        <v>23</v>
+      </c>
+      <c r="BG30" s="21">
+        <v>20</v>
+      </c>
+      <c r="BH30" s="21">
+        <v>18</v>
+      </c>
+      <c r="BI30" s="21">
+        <v>17</v>
+      </c>
+      <c r="BJ30" s="21">
+        <v>23</v>
+      </c>
+      <c r="BK30" s="21">
+        <v>20</v>
+      </c>
+      <c r="BL30" s="21">
+        <v>20</v>
+      </c>
+      <c r="BM30" s="9">
+        <v>25</v>
+      </c>
+      <c r="BN30" s="9">
+        <v>16</v>
+      </c>
+      <c r="BO30" s="21">
+        <v>21</v>
+      </c>
+      <c r="BP30" s="51">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:68">
+      <c r="A31" s="27">
+        <v>154800000</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="21">
+        <v>63</v>
+      </c>
+      <c r="D31" s="21">
+        <v>49</v>
+      </c>
+      <c r="E31" s="21">
+        <v>77</v>
+      </c>
+      <c r="F31" s="21">
+        <v>61</v>
+      </c>
+      <c r="G31" s="21">
+        <v>69</v>
+      </c>
+      <c r="H31" s="21">
+        <v>73</v>
+      </c>
+      <c r="I31" s="21">
+        <v>80</v>
+      </c>
+      <c r="J31" s="21">
+        <v>68</v>
+      </c>
+      <c r="K31" s="21">
+        <v>89</v>
+      </c>
+      <c r="L31" s="21">
+        <v>63</v>
+      </c>
+      <c r="M31" s="21">
+        <v>68</v>
+      </c>
+      <c r="N31" s="21">
+        <v>80</v>
+      </c>
+      <c r="O31" s="13">
+        <v>52</v>
+      </c>
+      <c r="P31" s="16">
+        <v>50</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>57</v>
+      </c>
+      <c r="R31" s="13">
+        <v>72</v>
+      </c>
+      <c r="S31" s="13">
+        <v>60</v>
+      </c>
+      <c r="T31" s="13">
+        <v>84</v>
+      </c>
+      <c r="U31" s="13">
+        <v>63</v>
+      </c>
+      <c r="V31" s="13">
+        <v>71</v>
+      </c>
+      <c r="W31" s="13">
+        <v>58</v>
+      </c>
+      <c r="X31" s="13">
+        <v>66</v>
+      </c>
+      <c r="Y31" s="13">
+        <v>61</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>59</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>67</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>52</v>
+      </c>
+      <c r="AC31" s="13">
+        <v>75</v>
+      </c>
+      <c r="AD31" s="23">
+        <v>61</v>
+      </c>
+      <c r="AE31" s="16">
+        <v>58</v>
+      </c>
+      <c r="AF31" s="13">
+        <v>64</v>
+      </c>
+      <c r="AG31" s="13">
+        <v>61</v>
+      </c>
+      <c r="AH31" s="13">
+        <v>68</v>
+      </c>
+      <c r="AI31" s="13">
+        <v>74</v>
+      </c>
+      <c r="AJ31" s="13">
+        <v>65</v>
+      </c>
+      <c r="AK31" s="13">
+        <v>71</v>
+      </c>
+      <c r="AL31" s="13">
+        <v>57</v>
+      </c>
+      <c r="AM31" s="13">
+        <v>59</v>
+      </c>
+      <c r="AN31" s="13">
+        <v>65</v>
+      </c>
+      <c r="AO31" s="13">
+        <v>60</v>
+      </c>
+      <c r="AP31" s="13">
+        <v>64</v>
+      </c>
+      <c r="AQ31" s="13">
+        <v>65</v>
+      </c>
+      <c r="AR31" s="13">
+        <v>58</v>
+      </c>
+      <c r="AS31" s="13">
+        <v>67</v>
+      </c>
+      <c r="AT31" s="13">
+        <v>48</v>
+      </c>
+      <c r="AU31" s="13">
+        <v>63</v>
+      </c>
+      <c r="AV31" s="13">
+        <v>53</v>
+      </c>
+      <c r="AW31" s="13">
+        <v>57</v>
+      </c>
+      <c r="AX31" s="13">
+        <v>54</v>
+      </c>
+      <c r="AY31" s="21">
+        <v>46</v>
+      </c>
+      <c r="AZ31" s="21">
+        <v>39</v>
+      </c>
+      <c r="BA31" s="21">
+        <v>45</v>
+      </c>
+      <c r="BB31" s="9">
+        <v>41</v>
+      </c>
+      <c r="BC31" s="9">
+        <v>41</v>
+      </c>
+      <c r="BD31" s="21">
+        <v>52</v>
+      </c>
+      <c r="BE31" s="21">
+        <v>51</v>
+      </c>
+      <c r="BF31" s="21">
+        <v>41</v>
+      </c>
+      <c r="BG31" s="21">
+        <v>51</v>
+      </c>
+      <c r="BH31" s="21">
+        <v>50</v>
+      </c>
+      <c r="BI31" s="21">
+        <v>45</v>
+      </c>
+      <c r="BJ31" s="21">
+        <v>45</v>
+      </c>
+      <c r="BK31" s="21">
+        <v>45</v>
+      </c>
+      <c r="BL31" s="21">
+        <v>40</v>
+      </c>
+      <c r="BM31" s="9">
+        <v>35</v>
+      </c>
+      <c r="BN31" s="9">
+        <v>44</v>
+      </c>
+      <c r="BO31" s="21">
+        <v>44</v>
+      </c>
+      <c r="BP31" s="51">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:68">
+      <c r="A32" s="27">
+        <v>155200000</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="21">
+        <v>21</v>
+      </c>
+      <c r="D32" s="21">
+        <v>13</v>
+      </c>
+      <c r="E32" s="21">
+        <v>11</v>
+      </c>
+      <c r="F32" s="21">
+        <v>13</v>
+      </c>
+      <c r="G32" s="21">
+        <v>21</v>
+      </c>
+      <c r="H32" s="21">
+        <v>19</v>
+      </c>
+      <c r="I32" s="21">
+        <v>15</v>
+      </c>
+      <c r="J32" s="21">
+        <v>16</v>
+      </c>
+      <c r="K32" s="21">
+        <v>23</v>
+      </c>
+      <c r="L32" s="21">
+        <v>11</v>
+      </c>
+      <c r="M32" s="21">
+        <v>13</v>
+      </c>
+      <c r="N32" s="21">
+        <v>21</v>
+      </c>
+      <c r="O32" s="13">
+        <v>15</v>
+      </c>
+      <c r="P32" s="16">
+        <v>17</v>
+      </c>
+      <c r="Q32" s="13">
+        <v>22</v>
+      </c>
+      <c r="R32" s="13">
+        <v>11</v>
+      </c>
+      <c r="S32" s="13">
+        <v>14</v>
+      </c>
+      <c r="T32" s="13">
+        <v>19</v>
+      </c>
+      <c r="U32" s="13">
+        <v>14</v>
+      </c>
+      <c r="V32" s="13">
+        <v>23</v>
+      </c>
+      <c r="W32" s="13">
+        <v>11</v>
+      </c>
+      <c r="X32" s="13">
+        <v>15</v>
+      </c>
+      <c r="Y32" s="13">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="13">
+        <v>21</v>
+      </c>
+      <c r="AA32" s="13">
+        <v>17</v>
+      </c>
+      <c r="AB32" s="13">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="13">
+        <v>12</v>
+      </c>
+      <c r="AD32" s="23">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="16">
+        <v>20</v>
+      </c>
+      <c r="AF32" s="13">
+        <v>11</v>
+      </c>
+      <c r="AG32" s="13">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="13">
+        <v>11</v>
+      </c>
+      <c r="AI32" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ32" s="13">
+        <v>15</v>
+      </c>
+      <c r="AK32" s="13">
+        <v>12</v>
+      </c>
+      <c r="AL32" s="13">
+        <v>24</v>
+      </c>
+      <c r="AM32" s="13">
+        <v>20</v>
+      </c>
+      <c r="AN32" s="13">
+        <v>14</v>
+      </c>
+      <c r="AO32" s="13">
+        <v>16</v>
+      </c>
+      <c r="AP32" s="13">
+        <v>11</v>
+      </c>
+      <c r="AQ32" s="13">
+        <v>11</v>
+      </c>
+      <c r="AR32" s="13">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="13">
+        <v>10</v>
+      </c>
+      <c r="AT32" s="13">
+        <v>12</v>
+      </c>
+      <c r="AU32" s="13">
+        <v>15</v>
+      </c>
+      <c r="AV32" s="13">
+        <v>17</v>
+      </c>
+      <c r="AW32" s="13">
+        <v>15</v>
+      </c>
+      <c r="AX32" s="13">
+        <v>16</v>
+      </c>
+      <c r="AY32" s="21">
+        <v>11</v>
+      </c>
+      <c r="AZ32" s="21">
+        <v>14</v>
+      </c>
+      <c r="BA32" s="21">
+        <v>8</v>
+      </c>
+      <c r="BB32" s="9">
+        <v>14</v>
+      </c>
+      <c r="BC32" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD32" s="21">
+        <v>15</v>
+      </c>
+      <c r="BE32" s="21">
+        <v>15</v>
+      </c>
+      <c r="BF32" s="21">
+        <v>13</v>
+      </c>
+      <c r="BG32" s="21">
+        <v>15</v>
+      </c>
+      <c r="BH32" s="21">
+        <v>14</v>
+      </c>
+      <c r="BI32" s="21">
+        <v>16</v>
+      </c>
+      <c r="BJ32" s="21">
+        <v>16</v>
+      </c>
+      <c r="BK32" s="21">
+        <v>10</v>
+      </c>
+      <c r="BL32" s="21">
+        <v>11</v>
+      </c>
+      <c r="BM32" s="9">
+        <v>5</v>
+      </c>
+      <c r="BN32" s="9">
+        <v>11</v>
+      </c>
+      <c r="BO32" s="21">
+        <v>5</v>
+      </c>
+      <c r="BP32" s="51">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:68">
+      <c r="A33" s="27">
+        <v>155600000</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="21">
+        <v>52</v>
+      </c>
+      <c r="D33" s="21">
+        <v>31</v>
+      </c>
+      <c r="E33" s="21">
+        <v>44</v>
+      </c>
+      <c r="F33" s="21">
+        <v>40</v>
+      </c>
+      <c r="G33" s="21">
+        <v>38</v>
+      </c>
+      <c r="H33" s="21">
+        <v>50</v>
+      </c>
+      <c r="I33" s="21">
+        <v>46</v>
+      </c>
+      <c r="J33" s="21">
+        <v>58</v>
+      </c>
+      <c r="K33" s="21">
+        <v>49</v>
+      </c>
+      <c r="L33" s="21">
+        <v>55</v>
+      </c>
+      <c r="M33" s="21">
+        <v>49</v>
+      </c>
+      <c r="N33" s="21">
+        <v>46</v>
+      </c>
+      <c r="O33" s="13">
+        <v>38</v>
+      </c>
+      <c r="P33" s="16">
+        <v>31</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>48</v>
+      </c>
+      <c r="R33" s="13">
+        <v>38</v>
+      </c>
+      <c r="S33" s="13">
+        <v>43</v>
+      </c>
+      <c r="T33" s="13">
+        <v>27</v>
+      </c>
+      <c r="U33" s="13">
+        <v>49</v>
+      </c>
+      <c r="V33" s="13">
+        <v>42</v>
+      </c>
+      <c r="W33" s="13">
+        <v>41</v>
+      </c>
+      <c r="X33" s="13">
+        <v>39</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>44</v>
+      </c>
+      <c r="Z33" s="13">
+        <v>29</v>
+      </c>
+      <c r="AA33" s="13">
+        <v>34</v>
+      </c>
+      <c r="AB33" s="13">
+        <v>30</v>
+      </c>
+      <c r="AC33" s="13">
+        <v>35</v>
+      </c>
+      <c r="AD33" s="23">
+        <v>41</v>
+      </c>
+      <c r="AE33" s="16">
+        <v>37</v>
+      </c>
+      <c r="AF33" s="13">
+        <v>26</v>
+      </c>
+      <c r="AG33" s="13">
+        <v>44</v>
+      </c>
+      <c r="AH33" s="13">
+        <v>38</v>
+      </c>
+      <c r="AI33" s="13">
+        <v>48</v>
+      </c>
+      <c r="AJ33" s="13">
+        <v>27</v>
+      </c>
+      <c r="AK33" s="13">
+        <v>40</v>
+      </c>
+      <c r="AL33" s="13">
+        <v>35</v>
+      </c>
+      <c r="AM33" s="13">
+        <v>26</v>
+      </c>
+      <c r="AN33" s="13">
+        <v>31</v>
+      </c>
+      <c r="AO33" s="13">
+        <v>29</v>
+      </c>
+      <c r="AP33" s="13">
+        <v>42</v>
+      </c>
+      <c r="AQ33" s="13">
+        <v>40</v>
+      </c>
+      <c r="AR33" s="13">
+        <v>34</v>
+      </c>
+      <c r="AS33" s="13">
+        <v>28</v>
+      </c>
+      <c r="AT33" s="13">
+        <v>22</v>
+      </c>
+      <c r="AU33" s="13">
+        <v>22</v>
+      </c>
+      <c r="AV33" s="13">
+        <v>31</v>
+      </c>
+      <c r="AW33" s="13">
+        <v>34</v>
+      </c>
+      <c r="AX33" s="13">
+        <v>30</v>
+      </c>
+      <c r="AY33" s="21">
+        <v>21</v>
+      </c>
+      <c r="AZ33" s="21">
+        <v>30</v>
+      </c>
+      <c r="BA33" s="21">
+        <v>30</v>
+      </c>
+      <c r="BB33" s="9">
+        <v>25</v>
+      </c>
+      <c r="BC33" s="9">
+        <v>23</v>
+      </c>
+      <c r="BD33" s="21">
+        <v>33</v>
+      </c>
+      <c r="BE33" s="21">
+        <v>25</v>
+      </c>
+      <c r="BF33" s="21">
+        <v>17</v>
+      </c>
+      <c r="BG33" s="21">
+        <v>37</v>
+      </c>
+      <c r="BH33" s="21">
+        <v>24</v>
+      </c>
+      <c r="BI33" s="21">
+        <v>11</v>
+      </c>
+      <c r="BJ33" s="21">
+        <v>25</v>
+      </c>
+      <c r="BK33" s="21">
+        <v>26</v>
+      </c>
+      <c r="BL33" s="21">
+        <v>18</v>
+      </c>
+      <c r="BM33" s="9">
+        <v>25</v>
+      </c>
+      <c r="BN33" s="9">
+        <v>23</v>
+      </c>
+      <c r="BO33" s="21">
+        <v>26</v>
+      </c>
+      <c r="BP33" s="51">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:68">
+      <c r="A34" s="27">
+        <v>156000000</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="21">
+        <v>46</v>
+      </c>
+      <c r="D34" s="21">
+        <v>37</v>
+      </c>
+      <c r="E34" s="21">
+        <v>36</v>
+      </c>
+      <c r="F34" s="21">
+        <v>54</v>
+      </c>
+      <c r="G34" s="21">
+        <v>49</v>
+      </c>
+      <c r="H34" s="21">
+        <v>41</v>
+      </c>
+      <c r="I34" s="21">
+        <v>55</v>
+      </c>
+      <c r="J34" s="21">
+        <v>55</v>
+      </c>
+      <c r="K34" s="21">
+        <v>54</v>
+      </c>
+      <c r="L34" s="21">
+        <v>50</v>
+      </c>
+      <c r="M34" s="21">
+        <v>55</v>
+      </c>
+      <c r="N34" s="21">
+        <v>55</v>
+      </c>
+      <c r="O34" s="13">
+        <v>27</v>
+      </c>
+      <c r="P34" s="16">
+        <v>37</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>31</v>
+      </c>
+      <c r="R34" s="13">
+        <v>28</v>
+      </c>
+      <c r="S34" s="13">
+        <v>33</v>
+      </c>
+      <c r="T34" s="13">
+        <v>53</v>
+      </c>
+      <c r="U34" s="13">
+        <v>48</v>
+      </c>
+      <c r="V34" s="13">
+        <v>36</v>
+      </c>
+      <c r="W34" s="13">
+        <v>34</v>
+      </c>
+      <c r="X34" s="13">
+        <v>39</v>
+      </c>
+      <c r="Y34" s="13">
+        <v>55</v>
+      </c>
+      <c r="Z34" s="13">
+        <v>43</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>47</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>28</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>40</v>
+      </c>
+      <c r="AD34" s="23">
+        <v>37</v>
+      </c>
+      <c r="AE34" s="16">
+        <v>46</v>
+      </c>
+      <c r="AF34" s="13">
+        <v>40</v>
+      </c>
+      <c r="AG34" s="13">
+        <v>38</v>
+      </c>
+      <c r="AH34" s="13">
+        <v>49</v>
+      </c>
+      <c r="AI34" s="13">
+        <v>34</v>
+      </c>
+      <c r="AJ34" s="13">
+        <v>43</v>
+      </c>
+      <c r="AK34" s="13">
+        <v>30</v>
+      </c>
+      <c r="AL34" s="13">
+        <v>40</v>
+      </c>
+      <c r="AM34" s="13">
+        <v>42</v>
+      </c>
+      <c r="AN34" s="13">
+        <v>38</v>
+      </c>
+      <c r="AO34" s="13">
+        <v>30</v>
+      </c>
+      <c r="AP34" s="13">
+        <v>42</v>
+      </c>
+      <c r="AQ34" s="13">
+        <v>36</v>
+      </c>
+      <c r="AR34" s="13">
+        <v>37</v>
+      </c>
+      <c r="AS34" s="13">
+        <v>49</v>
+      </c>
+      <c r="AT34" s="13">
+        <v>44</v>
+      </c>
+      <c r="AU34" s="13">
+        <v>28</v>
+      </c>
+      <c r="AV34" s="13">
+        <v>28</v>
+      </c>
+      <c r="AW34" s="13">
+        <v>42</v>
+      </c>
+      <c r="AX34" s="13">
+        <v>27</v>
+      </c>
+      <c r="AY34" s="21">
+        <v>25</v>
+      </c>
+      <c r="AZ34" s="21">
+        <v>31</v>
+      </c>
+      <c r="BA34" s="21">
+        <v>31</v>
+      </c>
+      <c r="BB34" s="9">
+        <v>32</v>
+      </c>
+      <c r="BC34" s="9">
+        <v>35</v>
+      </c>
+      <c r="BD34" s="21">
+        <v>57</v>
+      </c>
+      <c r="BE34" s="21">
+        <v>43</v>
+      </c>
+      <c r="BF34" s="21">
+        <v>42</v>
+      </c>
+      <c r="BG34" s="21">
+        <v>30</v>
+      </c>
+      <c r="BH34" s="21">
+        <v>27</v>
+      </c>
+      <c r="BI34" s="21">
+        <v>20</v>
+      </c>
+      <c r="BJ34" s="21">
+        <v>43</v>
+      </c>
+      <c r="BK34" s="21">
+        <v>39</v>
+      </c>
+      <c r="BL34" s="21">
+        <v>25</v>
+      </c>
+      <c r="BM34" s="9">
+        <v>24</v>
+      </c>
+      <c r="BN34" s="9">
+        <v>23</v>
+      </c>
+      <c r="BO34" s="21">
+        <v>30</v>
+      </c>
+      <c r="BP34" s="51">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:68">
+      <c r="A35" s="27">
+        <v>156400000</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="21">
+        <v>49</v>
+      </c>
+      <c r="D35" s="21">
+        <v>38</v>
+      </c>
+      <c r="E35" s="21">
+        <v>54</v>
+      </c>
+      <c r="F35" s="21">
+        <v>45</v>
+      </c>
+      <c r="G35" s="21">
+        <v>58</v>
+      </c>
+      <c r="H35" s="21">
+        <v>67</v>
+      </c>
+      <c r="I35" s="21">
+        <v>61</v>
+      </c>
+      <c r="J35" s="21">
+        <v>43</v>
+      </c>
+      <c r="K35" s="21">
+        <v>53</v>
+      </c>
+      <c r="L35" s="21">
+        <v>59</v>
+      </c>
+      <c r="M35" s="21">
+        <v>46</v>
+      </c>
+      <c r="N35" s="21">
+        <v>38</v>
+      </c>
+      <c r="O35" s="13">
+        <v>40</v>
+      </c>
+      <c r="P35" s="16">
+        <v>43</v>
+      </c>
+      <c r="Q35" s="13">
+        <v>52</v>
+      </c>
+      <c r="R35" s="13">
+        <v>40</v>
+      </c>
+      <c r="S35" s="13">
+        <v>49</v>
+      </c>
+      <c r="T35" s="13">
+        <v>41</v>
+      </c>
+      <c r="U35" s="13">
+        <v>25</v>
+      </c>
+      <c r="V35" s="13">
+        <v>45</v>
+      </c>
+      <c r="W35" s="13">
+        <v>36</v>
+      </c>
+      <c r="X35" s="13">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="13">
+        <v>44</v>
+      </c>
+      <c r="Z35" s="13">
+        <v>65</v>
+      </c>
+      <c r="AA35" s="13">
+        <v>51</v>
+      </c>
+      <c r="AB35" s="13">
+        <v>34</v>
+      </c>
+      <c r="AC35" s="13">
+        <v>32</v>
+      </c>
+      <c r="AD35" s="23">
+        <v>46</v>
+      </c>
+      <c r="AE35" s="16">
+        <v>52</v>
+      </c>
+      <c r="AF35" s="13">
+        <v>47</v>
+      </c>
+      <c r="AG35" s="13">
+        <v>35</v>
+      </c>
+      <c r="AH35" s="13">
+        <v>54</v>
+      </c>
+      <c r="AI35" s="13">
+        <v>50</v>
+      </c>
+      <c r="AJ35" s="13">
+        <v>42</v>
+      </c>
+      <c r="AK35" s="13">
+        <v>37</v>
+      </c>
+      <c r="AL35" s="13">
+        <v>31</v>
+      </c>
+      <c r="AM35" s="13">
+        <v>43</v>
+      </c>
+      <c r="AN35" s="13">
+        <v>35</v>
+      </c>
+      <c r="AO35" s="13">
+        <v>51</v>
+      </c>
+      <c r="AP35" s="13">
+        <v>35</v>
+      </c>
+      <c r="AQ35" s="13">
+        <v>43</v>
+      </c>
+      <c r="AR35" s="13">
+        <v>45</v>
+      </c>
+      <c r="AS35" s="13">
+        <v>36</v>
+      </c>
+      <c r="AT35" s="13">
+        <v>39</v>
+      </c>
+      <c r="AU35" s="13">
+        <v>41</v>
+      </c>
+      <c r="AV35" s="13">
+        <v>42</v>
+      </c>
+      <c r="AW35" s="13">
+        <v>32</v>
+      </c>
+      <c r="AX35" s="13">
+        <v>48</v>
+      </c>
+      <c r="AY35" s="21">
+        <v>37</v>
+      </c>
+      <c r="AZ35" s="21">
+        <v>28</v>
+      </c>
+      <c r="BA35" s="21">
+        <v>38</v>
+      </c>
+      <c r="BB35" s="9">
+        <v>36</v>
+      </c>
+      <c r="BC35" s="9">
+        <v>33</v>
+      </c>
+      <c r="BD35" s="21">
+        <v>37</v>
+      </c>
+      <c r="BE35" s="21">
+        <v>34</v>
+      </c>
+      <c r="BF35" s="21">
+        <v>28</v>
+      </c>
+      <c r="BG35" s="21">
+        <v>28</v>
+      </c>
+      <c r="BH35" s="21">
+        <v>37</v>
+      </c>
+      <c r="BI35" s="21">
+        <v>28</v>
+      </c>
+      <c r="BJ35" s="21">
+        <v>31</v>
+      </c>
+      <c r="BK35" s="21">
+        <v>33</v>
+      </c>
+      <c r="BL35" s="21">
+        <v>29</v>
+      </c>
+      <c r="BM35" s="9">
+        <v>34</v>
+      </c>
+      <c r="BN35" s="9">
+        <v>30</v>
+      </c>
+      <c r="BO35" s="21">
+        <v>23</v>
+      </c>
+      <c r="BP35" s="51">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:68">
+      <c r="A36" s="27">
+        <v>156800000</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="21">
+        <v>8</v>
+      </c>
+      <c r="D36" s="21">
+        <v>19</v>
+      </c>
+      <c r="E36" s="21">
+        <v>26</v>
+      </c>
+      <c r="F36" s="21">
+        <v>10</v>
+      </c>
+      <c r="G36" s="21">
+        <v>17</v>
+      </c>
+      <c r="H36" s="21">
+        <v>13</v>
+      </c>
+      <c r="I36" s="21">
+        <v>19</v>
+      </c>
+      <c r="J36" s="21">
+        <v>30</v>
+      </c>
+      <c r="K36" s="21">
+        <v>22</v>
+      </c>
+      <c r="L36" s="21">
+        <v>8</v>
+      </c>
+      <c r="M36" s="21">
+        <v>14</v>
+      </c>
+      <c r="N36" s="21">
+        <v>19</v>
+      </c>
+      <c r="O36" s="13">
+        <v>13</v>
+      </c>
+      <c r="P36" s="16">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="13">
+        <v>12</v>
+      </c>
+      <c r="R36" s="13">
+        <v>14</v>
+      </c>
+      <c r="S36" s="13">
+        <v>14</v>
+      </c>
+      <c r="T36" s="13">
+        <v>11</v>
+      </c>
+      <c r="U36" s="13">
+        <v>15</v>
+      </c>
+      <c r="V36" s="13">
+        <v>23</v>
+      </c>
+      <c r="W36" s="13">
+        <v>14</v>
+      </c>
+      <c r="X36" s="13">
+        <v>20</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>14</v>
+      </c>
+      <c r="Z36" s="13">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="13">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="13">
+        <v>15</v>
+      </c>
+      <c r="AC36" s="13">
+        <v>15</v>
+      </c>
+      <c r="AD36" s="23">
+        <v>16</v>
+      </c>
+      <c r="AE36" s="16">
+        <v>26</v>
+      </c>
+      <c r="AF36" s="13">
+        <v>12</v>
+      </c>
+      <c r="AG36" s="13">
+        <v>23</v>
+      </c>
+      <c r="AH36" s="13">
+        <v>15</v>
+      </c>
+      <c r="AI36" s="13">
+        <v>18</v>
+      </c>
+      <c r="AJ36" s="13">
+        <v>15</v>
+      </c>
+      <c r="AK36" s="13">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="13">
+        <v>21</v>
+      </c>
+      <c r="AM36" s="13">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="13">
+        <v>17</v>
+      </c>
+      <c r="AO36" s="13">
+        <v>8</v>
+      </c>
+      <c r="AP36" s="13">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="13">
+        <v>17</v>
+      </c>
+      <c r="AR36" s="13">
+        <v>12</v>
+      </c>
+      <c r="AS36" s="13">
+        <v>12</v>
+      </c>
+      <c r="AT36" s="13">
+        <v>15</v>
+      </c>
+      <c r="AU36" s="13">
+        <v>18</v>
+      </c>
+      <c r="AV36" s="13">
+        <v>11</v>
+      </c>
+      <c r="AW36" s="13">
+        <v>19</v>
+      </c>
+      <c r="AX36" s="13">
+        <v>13</v>
+      </c>
+      <c r="AY36" s="21">
+        <v>10</v>
+      </c>
+      <c r="AZ36" s="21">
+        <v>11</v>
+      </c>
+      <c r="BA36" s="21">
+        <v>11</v>
+      </c>
+      <c r="BB36" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC36" s="9">
+        <v>12</v>
+      </c>
+      <c r="BD36" s="21">
+        <v>12</v>
+      </c>
+      <c r="BE36" s="21">
+        <v>8</v>
+      </c>
+      <c r="BF36" s="21">
+        <v>16</v>
+      </c>
+      <c r="BG36" s="21">
+        <v>8</v>
+      </c>
+      <c r="BH36" s="21">
+        <v>13</v>
+      </c>
+      <c r="BI36" s="21">
+        <v>8</v>
+      </c>
+      <c r="BJ36" s="21">
+        <v>10</v>
+      </c>
+      <c r="BK36" s="21">
+        <v>8</v>
+      </c>
+      <c r="BL36" s="21">
+        <v>9</v>
+      </c>
+      <c r="BM36" s="9">
+        <v>6</v>
+      </c>
+      <c r="BN36" s="9">
+        <v>5</v>
+      </c>
+      <c r="BO36" s="21">
+        <v>11</v>
+      </c>
+      <c r="BP36" s="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:68">
+      <c r="A37" s="14"/>
+      <c r="B37" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="58"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="58"/>
+      <c r="O37" s="58"/>
+      <c r="P37" s="58"/>
+      <c r="Q37" s="58"/>
+      <c r="R37" s="58"/>
+      <c r="S37" s="58"/>
+      <c r="T37" s="58"/>
+      <c r="U37" s="58"/>
+      <c r="V37" s="58"/>
+      <c r="W37" s="58"/>
+      <c r="X37" s="58"/>
+      <c r="Y37" s="58"/>
+      <c r="Z37" s="58"/>
+      <c r="AA37" s="58"/>
+      <c r="AB37" s="58"/>
+      <c r="AC37" s="58"/>
+      <c r="AD37" s="58"/>
+      <c r="AE37" s="58"/>
+      <c r="AF37" s="58"/>
+      <c r="AG37" s="58"/>
+      <c r="AH37" s="58"/>
+      <c r="AI37" s="58"/>
+      <c r="AJ37" s="58"/>
+      <c r="AK37" s="58"/>
+      <c r="AL37" s="58"/>
+      <c r="AM37" s="58"/>
+      <c r="AN37" s="58"/>
+      <c r="AO37" s="58"/>
+      <c r="AP37" s="58"/>
+      <c r="AQ37" s="58"/>
+      <c r="AR37" s="58"/>
+      <c r="AS37" s="58"/>
+      <c r="AT37" s="58"/>
+      <c r="AU37" s="58"/>
+      <c r="AV37" s="58"/>
+      <c r="AW37" s="58"/>
+      <c r="AX37" s="58"/>
+      <c r="AY37" s="58"/>
+      <c r="AZ37" s="58"/>
+      <c r="BA37" s="58"/>
+      <c r="BB37" s="58"/>
+      <c r="BC37" s="58"/>
+      <c r="BD37" s="58"/>
+      <c r="BE37" s="58"/>
+      <c r="BF37" s="58"/>
+      <c r="BG37" s="58"/>
+      <c r="BH37" s="58"/>
+      <c r="BI37" s="58"/>
+      <c r="BJ37" s="58"/>
+      <c r="BK37" s="58"/>
+      <c r="BL37" s="58"/>
+      <c r="BM37" s="58"/>
+      <c r="BN37" s="58"/>
+      <c r="BO37" s="58"/>
+      <c r="BP37" s="58"/>
+    </row>
+    <row r="38" spans="1:68">
+      <c r="A38" s="27">
+        <v>150000000</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="21">
+        <v>976</v>
+      </c>
+      <c r="D38" s="21">
+        <v>751</v>
+      </c>
+      <c r="E38" s="21">
+        <v>823</v>
+      </c>
+      <c r="F38" s="21">
+        <v>895</v>
+      </c>
+      <c r="G38" s="21">
+        <v>894</v>
+      </c>
+      <c r="H38" s="21">
+        <v>979</v>
+      </c>
+      <c r="I38" s="21">
+        <v>1002</v>
+      </c>
+      <c r="J38" s="21">
+        <v>918</v>
+      </c>
+      <c r="K38" s="21">
+        <v>994</v>
+      </c>
+      <c r="L38" s="21">
+        <v>902</v>
+      </c>
+      <c r="M38" s="21">
+        <v>888</v>
+      </c>
+      <c r="N38" s="21">
+        <v>980</v>
+      </c>
+      <c r="O38" s="17">
+        <v>720</v>
+      </c>
+      <c r="P38" s="17">
+        <v>801</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>782</v>
+      </c>
+      <c r="R38" s="17">
+        <v>753</v>
+      </c>
+      <c r="S38" s="17">
+        <v>767</v>
+      </c>
+      <c r="T38" s="17">
+        <v>865</v>
+      </c>
+      <c r="U38" s="17">
+        <v>883</v>
+      </c>
+      <c r="V38" s="17">
+        <v>816</v>
+      </c>
+      <c r="W38" s="13">
+        <v>552</v>
+      </c>
+      <c r="X38" s="17">
+        <v>779</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>885</v>
+      </c>
+      <c r="Z38" s="13">
+        <v>785</v>
+      </c>
+      <c r="AA38" s="16">
+        <v>775</v>
+      </c>
+      <c r="AB38" s="16">
+        <v>702</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>814</v>
+      </c>
+      <c r="AD38" s="23">
+        <v>694</v>
+      </c>
+      <c r="AE38" s="16">
+        <v>772</v>
+      </c>
+      <c r="AF38" s="13">
+        <v>758</v>
+      </c>
+      <c r="AG38" s="13">
+        <v>788</v>
+      </c>
+      <c r="AH38" s="13">
+        <v>854</v>
+      </c>
+      <c r="AI38" s="13">
+        <v>754</v>
+      </c>
+      <c r="AJ38" s="23">
+        <v>825</v>
+      </c>
+      <c r="AK38" s="13">
+        <v>765</v>
+      </c>
+      <c r="AL38" s="13">
+        <v>730</v>
+      </c>
+      <c r="AM38" s="13">
+        <v>798</v>
+      </c>
+      <c r="AN38" s="13">
+        <v>716</v>
+      </c>
+      <c r="AO38" s="13">
+        <v>658</v>
+      </c>
+      <c r="AP38" s="13">
+        <v>794</v>
+      </c>
+      <c r="AQ38" s="13">
+        <v>724</v>
+      </c>
+      <c r="AR38" s="13">
+        <v>747</v>
+      </c>
+      <c r="AS38" s="13">
+        <v>782</v>
+      </c>
+      <c r="AT38" s="13">
+        <v>699</v>
+      </c>
+      <c r="AU38" s="13">
+        <v>701</v>
+      </c>
+      <c r="AV38" s="13">
+        <v>713</v>
+      </c>
+      <c r="AW38" s="13">
+        <v>721</v>
+      </c>
+      <c r="AX38" s="13">
+        <v>737</v>
+      </c>
+      <c r="AY38" s="21">
+        <v>602</v>
+      </c>
+      <c r="AZ38" s="21">
+        <v>581</v>
+      </c>
+      <c r="BA38" s="21">
+        <v>602</v>
+      </c>
+      <c r="BB38" s="14">
+        <v>628</v>
+      </c>
+      <c r="BC38" s="14">
+        <v>632</v>
+      </c>
+      <c r="BD38" s="21">
+        <v>647</v>
+      </c>
+      <c r="BE38" s="21">
+        <v>684</v>
+      </c>
+      <c r="BF38" s="21">
+        <v>576</v>
+      </c>
+      <c r="BG38" s="21">
+        <v>660</v>
+      </c>
+      <c r="BH38" s="21">
+        <v>681</v>
+      </c>
+      <c r="BI38" s="21">
+        <v>590</v>
+      </c>
+      <c r="BJ38" s="21">
+        <v>650</v>
+      </c>
+      <c r="BK38" s="21">
+        <v>632</v>
+      </c>
+      <c r="BL38" s="21">
+        <v>502</v>
+      </c>
+      <c r="BM38" s="9">
+        <v>595</v>
+      </c>
+      <c r="BN38" s="9">
+        <v>607</v>
+      </c>
+      <c r="BO38" s="21">
+        <v>548</v>
+      </c>
+      <c r="BP38" s="51">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="39" spans="1:68">
+      <c r="A39" s="27">
+        <v>151000000</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="21">
+        <v>636</v>
+      </c>
+      <c r="D39" s="21">
+        <v>467</v>
+      </c>
+      <c r="E39" s="21">
+        <v>446</v>
+      </c>
+      <c r="F39" s="21">
+        <v>546</v>
+      </c>
+      <c r="G39" s="21">
+        <v>527</v>
+      </c>
+      <c r="H39" s="21">
+        <v>586</v>
+      </c>
+      <c r="I39" s="21">
+        <v>582</v>
+      </c>
+      <c r="J39" s="21">
+        <v>538</v>
+      </c>
+      <c r="K39" s="21">
+        <v>580</v>
+      </c>
+      <c r="L39" s="21">
+        <v>518</v>
+      </c>
+      <c r="M39" s="21">
+        <v>535</v>
+      </c>
+      <c r="N39" s="21">
+        <v>600</v>
+      </c>
+      <c r="O39" s="13">
+        <v>420</v>
+      </c>
+      <c r="P39" s="16">
+        <v>417</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>489</v>
+      </c>
+      <c r="R39" s="13">
+        <v>447</v>
+      </c>
+      <c r="S39" s="13">
+        <v>463</v>
+      </c>
+      <c r="T39" s="13">
+        <v>537</v>
+      </c>
+      <c r="U39" s="13">
+        <v>547</v>
+      </c>
+      <c r="V39" s="13">
+        <v>483</v>
+      </c>
+      <c r="W39" s="13">
+        <v>289</v>
+      </c>
+      <c r="X39" s="13">
+        <v>456</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>520</v>
+      </c>
+      <c r="Z39" s="13">
+        <v>453</v>
+      </c>
+      <c r="AA39" s="13">
+        <v>452</v>
+      </c>
+      <c r="AB39" s="13">
+        <v>423</v>
+      </c>
+      <c r="AC39" s="13">
+        <v>469</v>
+      </c>
+      <c r="AD39" s="23">
+        <v>401</v>
+      </c>
+      <c r="AE39" s="16">
+        <v>450</v>
+      </c>
+      <c r="AF39" s="13">
+        <v>446</v>
+      </c>
+      <c r="AG39" s="13">
+        <v>466</v>
+      </c>
+      <c r="AH39" s="13">
+        <v>509</v>
+      </c>
+      <c r="AI39" s="13">
+        <v>430</v>
+      </c>
+      <c r="AJ39" s="13">
+        <v>480</v>
+      </c>
+      <c r="AK39" s="13">
+        <v>461</v>
+      </c>
+      <c r="AL39" s="13">
+        <v>440</v>
+      </c>
+      <c r="AM39" s="13">
+        <v>452</v>
+      </c>
+      <c r="AN39" s="13">
+        <v>428</v>
+      </c>
+      <c r="AO39" s="13">
+        <v>401</v>
+      </c>
+      <c r="AP39" s="13">
+        <v>480</v>
+      </c>
+      <c r="AQ39" s="13">
+        <v>439</v>
+      </c>
+      <c r="AR39" s="13">
+        <v>443</v>
+      </c>
+      <c r="AS39" s="13">
+        <v>464</v>
+      </c>
+      <c r="AT39" s="13">
+        <v>441</v>
+      </c>
+      <c r="AU39" s="13">
+        <v>434</v>
+      </c>
+      <c r="AV39" s="13">
+        <v>432</v>
+      </c>
+      <c r="AW39" s="13">
+        <v>417</v>
+      </c>
+      <c r="AX39" s="13">
+        <v>430</v>
+      </c>
+      <c r="AY39" s="21">
+        <v>362</v>
+      </c>
+      <c r="AZ39" s="21">
+        <v>354</v>
+      </c>
+      <c r="BA39" s="21">
+        <v>361</v>
+      </c>
+      <c r="BB39" s="9">
+        <v>360</v>
+      </c>
+      <c r="BC39" s="9">
+        <v>373</v>
+      </c>
+      <c r="BD39" s="21">
+        <v>408</v>
+      </c>
+      <c r="BE39" s="21">
+        <v>439</v>
+      </c>
+      <c r="BF39" s="21">
+        <v>373</v>
+      </c>
+      <c r="BG39" s="21">
+        <v>394</v>
+      </c>
+      <c r="BH39" s="21">
+        <v>435</v>
+      </c>
+      <c r="BI39" s="21">
+        <v>370</v>
+      </c>
+      <c r="BJ39" s="21">
+        <v>419</v>
+      </c>
+      <c r="BK39" s="21">
+        <v>395</v>
+      </c>
+      <c r="BL39" s="21">
+        <v>318</v>
+      </c>
+      <c r="BM39" s="9">
+        <v>370</v>
+      </c>
+      <c r="BN39" s="9">
+        <v>376</v>
+      </c>
+      <c r="BO39" s="21">
+        <v>328</v>
+      </c>
+      <c r="BP39" s="51">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="40" spans="1:68">
+      <c r="A40" s="27">
+        <v>153200000</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="20">
+        <v>29</v>
+      </c>
+      <c r="D40" s="20">
+        <v>32</v>
+      </c>
+      <c r="E40" s="21">
+        <v>42</v>
+      </c>
+      <c r="F40" s="21">
+        <v>43</v>
+      </c>
+      <c r="G40" s="20">
+        <v>39</v>
+      </c>
+      <c r="H40" s="20">
+        <v>54</v>
+      </c>
+      <c r="I40" s="20">
+        <v>49</v>
+      </c>
+      <c r="J40" s="20">
+        <v>42</v>
+      </c>
+      <c r="K40" s="20">
+        <v>50</v>
+      </c>
+      <c r="L40" s="20">
+        <v>34</v>
+      </c>
+      <c r="M40" s="20">
+        <v>47</v>
+      </c>
+      <c r="N40" s="20">
+        <v>39</v>
+      </c>
+      <c r="O40" s="18">
+        <v>34</v>
+      </c>
+      <c r="P40" s="19">
+        <v>48</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>34</v>
+      </c>
+      <c r="R40" s="18">
+        <v>38</v>
+      </c>
+      <c r="S40" s="18">
+        <v>40</v>
+      </c>
+      <c r="T40" s="18">
+        <v>34</v>
+      </c>
+      <c r="U40" s="18">
+        <v>37</v>
+      </c>
+      <c r="V40" s="18">
+        <v>46</v>
+      </c>
+      <c r="W40" s="18">
+        <v>32</v>
+      </c>
+      <c r="X40" s="18">
+        <v>41</v>
+      </c>
+      <c r="Y40" s="18">
+        <v>41</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="18">
+        <v>36</v>
+      </c>
+      <c r="AB40" s="18">
+        <v>37</v>
+      </c>
+      <c r="AC40" s="18">
+        <v>45</v>
+      </c>
+      <c r="AD40" s="26">
+        <v>44</v>
+      </c>
+      <c r="AE40" s="16">
+        <v>36</v>
+      </c>
+      <c r="AF40" s="18">
+        <v>32</v>
+      </c>
+      <c r="AG40" s="13">
+        <v>40</v>
+      </c>
+      <c r="AH40" s="13">
+        <v>32</v>
+      </c>
+      <c r="AI40" s="13">
+        <v>37</v>
+      </c>
+      <c r="AJ40" s="13">
+        <v>49</v>
+      </c>
+      <c r="AK40" s="13">
+        <v>42</v>
+      </c>
+      <c r="AL40" s="13">
+        <v>33</v>
+      </c>
+      <c r="AM40" s="13">
+        <v>39</v>
+      </c>
+      <c r="AN40" s="13">
+        <v>38</v>
+      </c>
+      <c r="AO40" s="13">
+        <v>29</v>
+      </c>
+      <c r="AP40" s="13">
+        <v>38</v>
+      </c>
+      <c r="AQ40" s="13">
+        <v>60</v>
+      </c>
+      <c r="AR40" s="13">
+        <v>30</v>
+      </c>
+      <c r="AS40" s="13">
+        <v>47</v>
+      </c>
+      <c r="AT40" s="13">
+        <v>35</v>
+      </c>
+      <c r="AU40" s="13">
+        <v>31</v>
+      </c>
+      <c r="AV40" s="13">
+        <v>28</v>
+      </c>
+      <c r="AW40" s="13">
+        <v>33</v>
+      </c>
+      <c r="AX40" s="13">
+        <v>44</v>
+      </c>
+      <c r="AY40" s="21">
+        <v>42</v>
+      </c>
+      <c r="AZ40" s="21">
+        <v>28</v>
+      </c>
+      <c r="BA40" s="21">
+        <v>28</v>
+      </c>
+      <c r="BB40" s="9">
+        <v>22</v>
+      </c>
+      <c r="BC40" s="9">
+        <v>25</v>
+      </c>
+      <c r="BD40" s="21">
+        <v>27</v>
+      </c>
+      <c r="BE40" s="21">
+        <v>24</v>
+      </c>
+      <c r="BF40" s="21">
+        <v>25</v>
+      </c>
+      <c r="BG40" s="21">
+        <v>30</v>
+      </c>
+      <c r="BH40" s="21">
+        <v>29</v>
+      </c>
+      <c r="BI40" s="21">
+        <v>30</v>
+      </c>
+      <c r="BJ40" s="21">
+        <v>26</v>
+      </c>
+      <c r="BK40" s="21">
+        <v>23</v>
+      </c>
+      <c r="BL40" s="21">
+        <v>24</v>
+      </c>
+      <c r="BM40" s="9">
+        <v>25</v>
+      </c>
+      <c r="BN40" s="9">
+        <v>22</v>
+      </c>
+      <c r="BO40" s="21">
+        <v>29</v>
+      </c>
+      <c r="BP40" s="51">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:68">
+      <c r="A41" s="27">
+        <v>153400000</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C41" s="20">
+        <v>21</v>
+      </c>
+      <c r="D41" s="20">
+        <v>14</v>
+      </c>
+      <c r="E41" s="21">
+        <v>24</v>
+      </c>
+      <c r="F41" s="21">
+        <v>8</v>
+      </c>
+      <c r="G41" s="20">
+        <v>18</v>
+      </c>
+      <c r="H41" s="20">
+        <v>15</v>
+      </c>
+      <c r="I41" s="20">
+        <v>23</v>
+      </c>
+      <c r="J41" s="20">
+        <v>13</v>
+      </c>
+      <c r="K41" s="20">
+        <v>18</v>
+      </c>
+      <c r="L41" s="20">
+        <v>18</v>
+      </c>
+      <c r="M41" s="20">
+        <v>20</v>
+      </c>
+      <c r="N41" s="20">
+        <v>23</v>
+      </c>
+      <c r="O41" s="18">
+        <v>14</v>
+      </c>
+      <c r="P41" s="19">
+        <v>33</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>10</v>
+      </c>
+      <c r="R41" s="18">
+        <v>17</v>
+      </c>
+      <c r="S41" s="18">
+        <v>17</v>
+      </c>
+      <c r="T41" s="18">
+        <v>20</v>
+      </c>
+      <c r="U41" s="18">
+        <v>12</v>
+      </c>
+      <c r="V41" s="18">
+        <v>19</v>
+      </c>
+      <c r="W41" s="18">
+        <v>17</v>
+      </c>
+      <c r="X41" s="18">
+        <v>20</v>
+      </c>
+      <c r="Y41" s="18">
+        <v>22</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>20</v>
+      </c>
+      <c r="AA41" s="18">
+        <v>14</v>
+      </c>
+      <c r="AB41" s="18">
+        <v>11</v>
+      </c>
+      <c r="AC41" s="18">
+        <v>20</v>
+      </c>
+      <c r="AD41" s="26">
+        <v>18</v>
+      </c>
+      <c r="AE41" s="16">
+        <v>25</v>
+      </c>
+      <c r="AF41" s="18">
+        <v>25</v>
+      </c>
+      <c r="AG41" s="13">
+        <v>22</v>
+      </c>
+      <c r="AH41" s="13">
+        <v>19</v>
+      </c>
+      <c r="AI41" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ41" s="13">
+        <v>20</v>
+      </c>
+      <c r="AK41" s="13">
+        <v>18</v>
+      </c>
+      <c r="AL41" s="13">
+        <v>20</v>
+      </c>
+      <c r="AM41" s="13">
+        <v>16</v>
+      </c>
+      <c r="AN41" s="13">
+        <v>19</v>
+      </c>
+      <c r="AO41" s="13">
+        <v>8</v>
+      </c>
+      <c r="AP41" s="13">
+        <v>18</v>
+      </c>
+      <c r="AQ41" s="13">
+        <v>19</v>
+      </c>
+      <c r="AR41" s="13">
+        <v>16</v>
+      </c>
+      <c r="AS41" s="13">
+        <v>19</v>
+      </c>
+      <c r="AT41" s="13">
+        <v>17</v>
+      </c>
+      <c r="AU41" s="13">
+        <v>14</v>
+      </c>
+      <c r="AV41" s="13">
+        <v>12</v>
+      </c>
+      <c r="AW41" s="13">
+        <v>11</v>
+      </c>
+      <c r="AX41" s="13">
+        <v>14</v>
+      </c>
+      <c r="AY41" s="21">
+        <v>12</v>
+      </c>
+      <c r="AZ41" s="21">
+        <v>13</v>
+      </c>
+      <c r="BA41" s="21">
+        <v>12</v>
+      </c>
+      <c r="BB41" s="9">
+        <v>17</v>
+      </c>
+      <c r="BC41" s="9">
+        <v>17</v>
+      </c>
+      <c r="BD41" s="21">
+        <v>16</v>
+      </c>
+      <c r="BE41" s="21">
+        <v>12</v>
+      </c>
+      <c r="BF41" s="21">
+        <v>13</v>
+      </c>
+      <c r="BG41" s="21">
+        <v>9</v>
+      </c>
+      <c r="BH41" s="21">
+        <v>11</v>
+      </c>
+      <c r="BI41" s="21">
+        <v>10</v>
+      </c>
+      <c r="BJ41" s="21">
+        <v>13</v>
+      </c>
+      <c r="BK41" s="21">
+        <v>10</v>
+      </c>
+      <c r="BL41" s="21">
+        <v>6</v>
+      </c>
+      <c r="BM41" s="9">
+        <v>7</v>
+      </c>
+      <c r="BN41" s="9">
+        <v>12</v>
+      </c>
+      <c r="BO41" s="21">
+        <v>8</v>
+      </c>
+      <c r="BP41" s="51">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:68">
+      <c r="A42" s="27">
+        <v>153600000</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="20">
+        <v>27</v>
+      </c>
+      <c r="D42" s="20">
+        <v>19</v>
+      </c>
+      <c r="E42" s="21">
+        <v>30</v>
+      </c>
+      <c r="F42" s="21">
+        <v>25</v>
+      </c>
+      <c r="G42" s="20">
+        <v>23</v>
+      </c>
+      <c r="H42" s="20">
+        <v>28</v>
+      </c>
+      <c r="I42" s="20">
+        <v>22</v>
+      </c>
+      <c r="J42" s="20">
+        <v>23</v>
+      </c>
+      <c r="K42" s="20">
+        <v>35</v>
+      </c>
+      <c r="L42" s="20">
+        <v>38</v>
+      </c>
+      <c r="M42" s="20">
+        <v>27</v>
+      </c>
+      <c r="N42" s="20">
+        <v>31</v>
+      </c>
+      <c r="O42" s="18">
+        <v>22</v>
+      </c>
+      <c r="P42" s="19">
+        <v>33</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>29</v>
+      </c>
+      <c r="R42" s="18">
+        <v>14</v>
+      </c>
+      <c r="S42" s="18">
+        <v>28</v>
+      </c>
+      <c r="T42" s="18">
+        <v>27</v>
+      </c>
+      <c r="U42" s="18">
+        <v>26</v>
+      </c>
+      <c r="V42" s="18">
+        <v>25</v>
+      </c>
+      <c r="W42" s="18">
+        <v>21</v>
+      </c>
+      <c r="X42" s="18">
+        <v>27</v>
+      </c>
+      <c r="Y42" s="18">
+        <v>29</v>
+      </c>
+      <c r="Z42" s="18">
+        <v>24</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="18">
+        <v>19</v>
+      </c>
+      <c r="AC42" s="18">
+        <v>23</v>
+      </c>
+      <c r="AD42" s="26">
+        <v>19</v>
+      </c>
+      <c r="AE42" s="16">
+        <v>23</v>
+      </c>
+      <c r="AF42" s="18">
+        <v>22</v>
+      </c>
+      <c r="AG42" s="13">
+        <v>17</v>
+      </c>
+      <c r="AH42" s="13">
+        <v>23</v>
+      </c>
+      <c r="AI42" s="13">
+        <v>22</v>
+      </c>
+      <c r="AJ42" s="13">
+        <v>25</v>
+      </c>
+      <c r="AK42" s="13">
+        <v>18</v>
+      </c>
+      <c r="AL42" s="13">
+        <v>18</v>
+      </c>
+      <c r="AM42" s="13">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="13">
+        <v>19</v>
+      </c>
+      <c r="AO42" s="13">
+        <v>18</v>
+      </c>
+      <c r="AP42" s="13">
+        <v>27</v>
+      </c>
+      <c r="AQ42" s="13">
+        <v>28</v>
+      </c>
+      <c r="AR42" s="13">
+        <v>20</v>
+      </c>
+      <c r="AS42" s="13">
+        <v>14</v>
+      </c>
+      <c r="AT42" s="13">
+        <v>16</v>
+      </c>
+      <c r="AU42" s="13">
+        <v>23</v>
+      </c>
+      <c r="AV42" s="13">
+        <v>22</v>
+      </c>
+      <c r="AW42" s="13">
+        <v>21</v>
+      </c>
+      <c r="AX42" s="13">
+        <v>12</v>
+      </c>
+      <c r="AY42" s="21">
+        <v>21</v>
+      </c>
+      <c r="AZ42" s="21">
+        <v>19</v>
+      </c>
+      <c r="BA42" s="21">
+        <v>15</v>
+      </c>
+      <c r="BB42" s="9">
+        <v>19</v>
+      </c>
+      <c r="BC42" s="9">
+        <v>20</v>
+      </c>
+      <c r="BD42" s="21">
+        <v>15</v>
+      </c>
+      <c r="BE42" s="21">
+        <v>14</v>
+      </c>
+      <c r="BF42" s="21">
+        <v>8</v>
+      </c>
+      <c r="BG42" s="21">
+        <v>22</v>
+      </c>
+      <c r="BH42" s="21">
+        <v>19</v>
+      </c>
+      <c r="BI42" s="21">
+        <v>18</v>
+      </c>
+      <c r="BJ42" s="21">
+        <v>20</v>
+      </c>
+      <c r="BK42" s="21">
+        <v>15</v>
+      </c>
+      <c r="BL42" s="21">
+        <v>11</v>
+      </c>
+      <c r="BM42" s="9">
+        <v>12</v>
+      </c>
+      <c r="BN42" s="9">
+        <v>17</v>
+      </c>
+      <c r="BO42" s="21">
+        <v>18</v>
+      </c>
+      <c r="BP42" s="51">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:68">
+      <c r="A43" s="27">
+        <v>154000000</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="20">
+        <v>14</v>
+      </c>
+      <c r="D43" s="20">
+        <v>7</v>
+      </c>
+      <c r="E43" s="21">
+        <v>7</v>
+      </c>
+      <c r="F43" s="21">
+        <v>8</v>
+      </c>
+      <c r="G43" s="20">
+        <v>15</v>
+      </c>
+      <c r="H43" s="20">
+        <v>11</v>
+      </c>
+      <c r="I43" s="20">
+        <v>20</v>
+      </c>
+      <c r="J43" s="20">
+        <v>12</v>
+      </c>
+      <c r="K43" s="20">
+        <v>13</v>
+      </c>
+      <c r="L43" s="20">
+        <v>12</v>
+      </c>
+      <c r="M43" s="20">
+        <v>12</v>
+      </c>
+      <c r="N43" s="20">
+        <v>7</v>
+      </c>
+      <c r="O43" s="18">
+        <v>11</v>
+      </c>
+      <c r="P43" s="19">
+        <v>10</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>13</v>
+      </c>
+      <c r="R43" s="18">
+        <v>6</v>
+      </c>
+      <c r="S43" s="18">
+        <v>12</v>
+      </c>
+      <c r="T43" s="18">
+        <v>8</v>
+      </c>
+      <c r="U43" s="18">
+        <v>16</v>
+      </c>
+      <c r="V43" s="18">
+        <v>6</v>
+      </c>
+      <c r="W43" s="18">
+        <v>5</v>
+      </c>
+      <c r="X43" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y43" s="18">
+        <v>10</v>
+      </c>
+      <c r="Z43" s="18">
+        <v>13</v>
+      </c>
+      <c r="AA43" s="18">
+        <v>11</v>
+      </c>
+      <c r="AB43" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="18">
+        <v>14</v>
+      </c>
+      <c r="AD43" s="26">
+        <v>13</v>
+      </c>
+      <c r="AE43" s="16">
+        <v>7</v>
+      </c>
+      <c r="AF43" s="18">
+        <v>10</v>
+      </c>
+      <c r="AG43" s="13">
+        <v>8</v>
+      </c>
+      <c r="AH43" s="13">
+        <v>11</v>
+      </c>
+      <c r="AI43" s="13">
+        <v>11</v>
+      </c>
+      <c r="AJ43" s="13">
+        <v>9</v>
+      </c>
+      <c r="AK43" s="13">
+        <v>11</v>
+      </c>
+      <c r="AL43" s="13">
+        <v>7</v>
+      </c>
+      <c r="AM43" s="13">
+        <v>17</v>
+      </c>
+      <c r="AN43" s="13">
+        <v>9</v>
+      </c>
+      <c r="AO43" s="13">
+        <v>9</v>
+      </c>
+      <c r="AP43" s="13">
+        <v>7</v>
+      </c>
+      <c r="AQ43" s="13">
+        <v>10</v>
+      </c>
+      <c r="AR43" s="13">
+        <v>6</v>
+      </c>
+      <c r="AS43" s="13">
+        <v>7</v>
+      </c>
+      <c r="AT43" s="13">
+        <v>9</v>
+      </c>
+      <c r="AU43" s="13">
+        <v>10</v>
+      </c>
+      <c r="AV43" s="13">
+        <v>13</v>
+      </c>
+      <c r="AW43" s="13">
+        <v>6</v>
+      </c>
+      <c r="AX43" s="13">
+        <v>12</v>
+      </c>
+      <c r="AY43" s="21">
+        <v>4</v>
+      </c>
+      <c r="AZ43" s="21">
+        <v>7</v>
+      </c>
+      <c r="BA43" s="21">
+        <v>7</v>
+      </c>
+      <c r="BB43" s="9">
+        <v>9</v>
+      </c>
+      <c r="BC43" s="9">
+        <v>6</v>
+      </c>
+      <c r="BD43" s="21">
+        <v>12</v>
+      </c>
+      <c r="BE43" s="21">
+        <v>4</v>
+      </c>
+      <c r="BF43" s="21">
+        <v>6</v>
+      </c>
+      <c r="BG43" s="21">
+        <v>9</v>
+      </c>
+      <c r="BH43" s="21">
+        <v>12</v>
+      </c>
+      <c r="BI43" s="21">
+        <v>3</v>
+      </c>
+      <c r="BJ43" s="21">
+        <v>8</v>
+      </c>
+      <c r="BK43" s="21">
+        <v>7</v>
+      </c>
+      <c r="BL43" s="21">
+        <v>2</v>
+      </c>
+      <c r="BM43" s="9">
+        <v>7</v>
+      </c>
+      <c r="BN43" s="9">
+        <v>6</v>
+      </c>
+      <c r="BO43" s="21">
+        <v>7</v>
+      </c>
+      <c r="BP43" s="51">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:68">
+      <c r="A44" s="27">
+        <v>154200000</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="20">
+        <v>8</v>
+      </c>
+      <c r="D44" s="20">
+        <v>13</v>
+      </c>
+      <c r="E44" s="21">
+        <v>19</v>
+      </c>
+      <c r="F44" s="21">
+        <v>17</v>
+      </c>
+      <c r="G44" s="20">
+        <v>14</v>
+      </c>
+      <c r="H44" s="20">
+        <v>13</v>
+      </c>
+      <c r="I44" s="20">
+        <v>9</v>
+      </c>
+      <c r="J44" s="20">
+        <v>11</v>
+      </c>
+      <c r="K44" s="20">
+        <v>8</v>
+      </c>
+      <c r="L44" s="20">
+        <v>9</v>
+      </c>
+      <c r="M44" s="20">
+        <v>15</v>
+      </c>
+      <c r="N44" s="20">
+        <v>11</v>
+      </c>
+      <c r="O44" s="18">
+        <v>10</v>
+      </c>
+      <c r="P44" s="19">
+        <v>16</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>10</v>
+      </c>
+      <c r="R44" s="18">
+        <v>16</v>
+      </c>
+      <c r="S44" s="18">
+        <v>8</v>
+      </c>
+      <c r="T44" s="18">
+        <v>11</v>
+      </c>
+      <c r="U44" s="18">
+        <v>11</v>
+      </c>
+      <c r="V44" s="18">
+        <v>10</v>
+      </c>
+      <c r="W44" s="18">
+        <v>5</v>
+      </c>
+      <c r="X44" s="18">
+        <v>12</v>
+      </c>
+      <c r="Y44" s="18">
+        <v>13</v>
+      </c>
+      <c r="Z44" s="18">
+        <v>11</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>12</v>
+      </c>
+      <c r="AB44" s="18">
+        <v>18</v>
+      </c>
+      <c r="AC44" s="18">
+        <v>14</v>
+      </c>
+      <c r="AD44" s="26">
+        <v>7</v>
+      </c>
+      <c r="AE44" s="16">
+        <v>14</v>
+      </c>
+      <c r="AF44" s="18">
+        <v>16</v>
+      </c>
+      <c r="AG44" s="13">
+        <v>12</v>
+      </c>
+      <c r="AH44" s="13">
+        <v>17</v>
+      </c>
+      <c r="AI44" s="13">
+        <v>13</v>
+      </c>
+      <c r="AJ44" s="13">
+        <v>10</v>
+      </c>
+      <c r="AK44" s="13">
+        <v>11</v>
+      </c>
+      <c r="AL44" s="13">
+        <v>3</v>
+      </c>
+      <c r="AM44" s="13">
+        <v>13</v>
+      </c>
+      <c r="AN44" s="13">
+        <v>14</v>
+      </c>
+      <c r="AO44" s="13">
+        <v>16</v>
+      </c>
+      <c r="AP44" s="13">
+        <v>12</v>
+      </c>
+      <c r="AQ44" s="13">
+        <v>14</v>
+      </c>
+      <c r="AR44" s="13">
+        <v>8</v>
+      </c>
+      <c r="AS44" s="13">
+        <v>12</v>
+      </c>
+      <c r="AT44" s="13">
+        <v>8</v>
+      </c>
+      <c r="AU44" s="13">
+        <v>7</v>
+      </c>
+      <c r="AV44" s="13">
+        <v>11</v>
+      </c>
+      <c r="AW44" s="13">
+        <v>12</v>
+      </c>
+      <c r="AX44" s="13">
+        <v>8</v>
+      </c>
+      <c r="AY44" s="21">
+        <v>13</v>
+      </c>
+      <c r="AZ44" s="21">
+        <v>12</v>
+      </c>
+      <c r="BA44" s="21">
+        <v>15</v>
+      </c>
+      <c r="BB44" s="9">
+        <v>7</v>
+      </c>
+      <c r="BC44" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD44" s="21">
+        <v>6</v>
+      </c>
+      <c r="BE44" s="21">
+        <v>13</v>
+      </c>
+      <c r="BF44" s="21">
+        <v>5</v>
+      </c>
+      <c r="BG44" s="21">
+        <v>11</v>
+      </c>
+      <c r="BH44" s="21">
+        <v>4</v>
+      </c>
+      <c r="BI44" s="21">
+        <v>10</v>
+      </c>
+      <c r="BJ44" s="21">
+        <v>10</v>
+      </c>
+      <c r="BK44" s="21">
+        <v>16</v>
+      </c>
+      <c r="BL44" s="21">
+        <v>9</v>
+      </c>
+      <c r="BM44" s="9">
+        <v>10</v>
+      </c>
+      <c r="BN44" s="9">
+        <v>15</v>
+      </c>
+      <c r="BO44" s="21">
+        <v>6</v>
+      </c>
+      <c r="BP44" s="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:68">
+      <c r="A45" s="27">
+        <v>154600000</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C45" s="20">
+        <v>19</v>
+      </c>
+      <c r="D45" s="20">
+        <v>22</v>
+      </c>
+      <c r="E45" s="21">
+        <v>21</v>
+      </c>
+      <c r="F45" s="21">
+        <v>23</v>
+      </c>
+      <c r="G45" s="20">
+        <v>24</v>
+      </c>
+      <c r="H45" s="20">
+        <v>29</v>
+      </c>
+      <c r="I45" s="20">
+        <v>26</v>
+      </c>
+      <c r="J45" s="20">
+        <v>30</v>
+      </c>
+      <c r="K45" s="20">
+        <v>30</v>
+      </c>
+      <c r="L45" s="20">
+        <v>27</v>
+      </c>
+      <c r="M45" s="20">
+        <v>24</v>
+      </c>
+      <c r="N45" s="20">
+        <v>26</v>
+      </c>
+      <c r="O45" s="18">
+        <v>12</v>
+      </c>
+      <c r="P45" s="19">
+        <v>21</v>
+      </c>
+      <c r="Q45" s="18">
+        <v>20</v>
+      </c>
+      <c r="R45" s="18">
+        <v>18</v>
+      </c>
+      <c r="S45" s="18">
+        <v>25</v>
+      </c>
+      <c r="T45" s="18">
+        <v>22</v>
+      </c>
+      <c r="U45" s="18">
+        <v>24</v>
+      </c>
+      <c r="V45" s="18">
+        <v>19</v>
+      </c>
+      <c r="W45" s="18">
+        <v>13</v>
+      </c>
+      <c r="X45" s="18">
+        <v>23</v>
+      </c>
+      <c r="Y45" s="18">
+        <v>32</v>
+      </c>
+      <c r="Z45" s="18">
+        <v>23</v>
+      </c>
+      <c r="AA45" s="18">
+        <v>18</v>
+      </c>
+      <c r="AB45" s="18">
+        <v>14</v>
+      </c>
+      <c r="AC45" s="18">
+        <v>18</v>
+      </c>
+      <c r="AD45" s="26">
+        <v>22</v>
+      </c>
+      <c r="AE45" s="16">
+        <v>24</v>
+      </c>
+      <c r="AF45" s="18">
+        <v>20</v>
+      </c>
+      <c r="AG45" s="13">
+        <v>19</v>
+      </c>
+      <c r="AH45" s="13">
+        <v>19</v>
+      </c>
+      <c r="AI45" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ45" s="13">
+        <v>25</v>
+      </c>
+      <c r="AK45" s="13">
+        <v>20</v>
+      </c>
+      <c r="AL45" s="13">
+        <v>16</v>
+      </c>
+      <c r="AM45" s="13">
+        <v>21</v>
+      </c>
+      <c r="AN45" s="13">
+        <v>17</v>
+      </c>
+      <c r="AO45" s="13">
+        <v>18</v>
+      </c>
+      <c r="AP45" s="13">
+        <v>22</v>
+      </c>
+      <c r="AQ45" s="13">
+        <v>17</v>
+      </c>
+      <c r="AR45" s="13">
+        <v>25</v>
+      </c>
+      <c r="AS45" s="13">
+        <v>27</v>
+      </c>
+      <c r="AT45" s="13">
+        <v>22</v>
+      </c>
+      <c r="AU45" s="13">
+        <v>23</v>
+      </c>
+      <c r="AV45" s="13">
+        <v>22</v>
+      </c>
+      <c r="AW45" s="13">
+        <v>15</v>
+      </c>
+      <c r="AX45" s="13">
+        <v>24</v>
+      </c>
+      <c r="AY45" s="21">
+        <v>16</v>
+      </c>
+      <c r="AZ45" s="21">
+        <v>15</v>
+      </c>
+      <c r="BA45" s="21">
+        <v>22</v>
+      </c>
+      <c r="BB45" s="9">
+        <v>31</v>
+      </c>
+      <c r="BC45" s="9">
+        <v>13</v>
+      </c>
+      <c r="BD45" s="21">
+        <v>21</v>
+      </c>
+      <c r="BE45" s="21">
+        <v>24</v>
+      </c>
+      <c r="BF45" s="21">
+        <v>16</v>
+      </c>
+      <c r="BG45" s="21">
+        <v>16</v>
+      </c>
+      <c r="BH45" s="21">
+        <v>10</v>
+      </c>
+      <c r="BI45" s="21">
+        <v>10</v>
+      </c>
+      <c r="BJ45" s="21">
+        <v>10</v>
+      </c>
+      <c r="BK45" s="21">
+        <v>19</v>
+      </c>
+      <c r="BL45" s="21">
+        <v>10</v>
+      </c>
+      <c r="BM45" s="9">
+        <v>13</v>
+      </c>
+      <c r="BN45" s="9">
+        <v>20</v>
+      </c>
+      <c r="BO45" s="21">
+        <v>15</v>
+      </c>
+      <c r="BP45" s="51">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:68">
+      <c r="A46" s="27">
+        <v>154800000</v>
+      </c>
+      <c r="B46" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="20">
+        <v>75</v>
+      </c>
+      <c r="D46" s="20">
+        <v>50</v>
+      </c>
+      <c r="E46" s="21">
+        <v>64</v>
+      </c>
+      <c r="F46" s="21">
+        <v>75</v>
+      </c>
+      <c r="G46" s="20">
+        <v>74</v>
+      </c>
+      <c r="H46" s="20">
+        <v>72</v>
+      </c>
+      <c r="I46" s="20">
+        <v>71</v>
+      </c>
+      <c r="J46" s="20">
+        <v>75</v>
+      </c>
+      <c r="K46" s="20">
+        <v>70</v>
+      </c>
+      <c r="L46" s="20">
+        <v>67</v>
+      </c>
+      <c r="M46" s="20">
+        <v>68</v>
+      </c>
+      <c r="N46" s="20">
+        <v>69</v>
+      </c>
+      <c r="O46" s="18">
+        <v>46</v>
+      </c>
+      <c r="P46" s="19">
+        <v>65</v>
+      </c>
+      <c r="Q46" s="18">
+        <v>44</v>
+      </c>
+      <c r="R46" s="18">
+        <v>60</v>
+      </c>
+      <c r="S46" s="18">
+        <v>51</v>
+      </c>
+      <c r="T46" s="18">
+        <v>61</v>
+      </c>
+      <c r="U46" s="18">
+        <v>54</v>
+      </c>
+      <c r="V46" s="18">
+        <v>61</v>
+      </c>
+      <c r="W46" s="18">
+        <v>67</v>
+      </c>
+      <c r="X46" s="18">
+        <v>65</v>
+      </c>
+      <c r="Y46" s="18">
+        <v>79</v>
+      </c>
+      <c r="Z46" s="18">
+        <v>52</v>
+      </c>
+      <c r="AA46" s="18">
+        <v>64</v>
+      </c>
+      <c r="AB46" s="18">
+        <v>36</v>
+      </c>
+      <c r="AC46" s="18">
+        <v>68</v>
+      </c>
+      <c r="AD46" s="26">
+        <v>59</v>
+      </c>
+      <c r="AE46" s="16">
+        <v>58</v>
+      </c>
+      <c r="AF46" s="18">
+        <v>59</v>
+      </c>
+      <c r="AG46" s="13">
+        <v>62</v>
+      </c>
+      <c r="AH46" s="13">
+        <v>81</v>
+      </c>
+      <c r="AI46" s="13">
+        <v>62</v>
+      </c>
+      <c r="AJ46" s="13">
+        <v>71</v>
+      </c>
+      <c r="AK46" s="13">
+        <v>62</v>
+      </c>
+      <c r="AL46" s="13">
+        <v>58</v>
+      </c>
+      <c r="AM46" s="13">
+        <v>63</v>
+      </c>
+      <c r="AN46" s="13">
+        <v>50</v>
+      </c>
+      <c r="AO46" s="13">
+        <v>49</v>
+      </c>
+      <c r="AP46" s="13">
+        <v>64</v>
+      </c>
+      <c r="AQ46" s="13">
+        <v>40</v>
+      </c>
+      <c r="AR46" s="13">
+        <v>57</v>
+      </c>
+      <c r="AS46" s="13">
+        <v>44</v>
+      </c>
+      <c r="AT46" s="13">
+        <v>43</v>
+      </c>
+      <c r="AU46" s="13">
+        <v>53</v>
+      </c>
+      <c r="AV46" s="13">
+        <v>44</v>
+      </c>
+      <c r="AW46" s="13">
+        <v>56</v>
+      </c>
+      <c r="AX46" s="13">
+        <v>60</v>
+      </c>
+      <c r="AY46" s="21">
+        <v>42</v>
+      </c>
+      <c r="AZ46" s="21">
+        <v>38</v>
+      </c>
+      <c r="BA46" s="21">
+        <v>45</v>
+      </c>
+      <c r="BB46" s="9">
+        <v>50</v>
+      </c>
+      <c r="BC46" s="9">
+        <v>51</v>
+      </c>
+      <c r="BD46" s="21">
+        <v>29</v>
+      </c>
+      <c r="BE46" s="21">
+        <v>44</v>
+      </c>
+      <c r="BF46" s="21">
+        <v>25</v>
+      </c>
+      <c r="BG46" s="21">
+        <v>44</v>
+      </c>
+      <c r="BH46" s="21">
+        <v>51</v>
+      </c>
+      <c r="BI46" s="21">
+        <v>40</v>
+      </c>
+      <c r="BJ46" s="21">
+        <v>42</v>
+      </c>
+      <c r="BK46" s="21">
+        <v>40</v>
+      </c>
+      <c r="BL46" s="21">
+        <v>39</v>
+      </c>
+      <c r="BM46" s="9">
+        <v>41</v>
+      </c>
+      <c r="BN46" s="9">
+        <v>33</v>
+      </c>
+      <c r="BO46" s="21">
+        <v>33</v>
+      </c>
+      <c r="BP46" s="51">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:68">
+      <c r="A47" s="27">
+        <v>155200000</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="20">
+        <v>11</v>
+      </c>
+      <c r="D47" s="20">
+        <v>11</v>
+      </c>
+      <c r="E47" s="21">
+        <v>21</v>
+      </c>
+      <c r="F47" s="21">
+        <v>17</v>
+      </c>
+      <c r="G47" s="20">
+        <v>17</v>
+      </c>
+      <c r="H47" s="20">
+        <v>11</v>
+      </c>
+      <c r="I47" s="20">
+        <v>20</v>
+      </c>
+      <c r="J47" s="20">
+        <v>14</v>
+      </c>
+      <c r="K47" s="20">
+        <v>22</v>
+      </c>
+      <c r="L47" s="20">
+        <v>21</v>
+      </c>
+      <c r="M47" s="20">
+        <v>11</v>
+      </c>
+      <c r="N47" s="20">
+        <v>26</v>
+      </c>
+      <c r="O47" s="18">
+        <v>10</v>
+      </c>
+      <c r="P47" s="19">
+        <v>21</v>
+      </c>
+      <c r="Q47" s="18">
+        <v>11</v>
+      </c>
+      <c r="R47" s="18">
+        <v>18</v>
+      </c>
+      <c r="S47" s="18">
+        <v>11</v>
+      </c>
+      <c r="T47" s="18">
+        <v>14</v>
+      </c>
+      <c r="U47" s="18">
+        <v>15</v>
+      </c>
+      <c r="V47" s="18">
+        <v>11</v>
+      </c>
+      <c r="W47" s="18">
+        <v>10</v>
+      </c>
+      <c r="X47" s="18">
+        <v>17</v>
+      </c>
+      <c r="Y47" s="18">
+        <v>12</v>
+      </c>
+      <c r="Z47" s="18">
+        <v>19</v>
+      </c>
+      <c r="AA47" s="18">
+        <v>13</v>
+      </c>
+      <c r="AB47" s="18">
+        <v>13</v>
+      </c>
+      <c r="AC47" s="18">
+        <v>9</v>
+      </c>
+      <c r="AD47" s="26">
+        <v>7</v>
+      </c>
+      <c r="AE47" s="16">
+        <v>12</v>
+      </c>
+      <c r="AF47" s="18">
+        <v>17</v>
+      </c>
+      <c r="AG47" s="13">
+        <v>16</v>
+      </c>
+      <c r="AH47" s="13">
+        <v>13</v>
+      </c>
+      <c r="AI47" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ47" s="13">
+        <v>14</v>
+      </c>
+      <c r="AK47" s="13">
+        <v>10</v>
+      </c>
+      <c r="AL47" s="13">
+        <v>14</v>
+      </c>
+      <c r="AM47" s="13">
+        <v>12</v>
+      </c>
+      <c r="AN47" s="13">
+        <v>13</v>
+      </c>
+      <c r="AO47" s="13">
+        <v>10</v>
+      </c>
+      <c r="AP47" s="13">
+        <v>12</v>
+      </c>
+      <c r="AQ47" s="13">
+        <v>9</v>
+      </c>
+      <c r="AR47" s="13">
+        <v>14</v>
+      </c>
+      <c r="AS47" s="13">
+        <v>18</v>
+      </c>
+      <c r="AT47" s="13">
+        <v>13</v>
+      </c>
+      <c r="AU47" s="13">
+        <v>14</v>
+      </c>
+      <c r="AV47" s="13">
+        <v>19</v>
+      </c>
+      <c r="AW47" s="13">
+        <v>15</v>
+      </c>
+      <c r="AX47" s="13">
+        <v>18</v>
+      </c>
+      <c r="AY47" s="21">
+        <v>14</v>
+      </c>
+      <c r="AZ47" s="21">
+        <v>7</v>
+      </c>
+      <c r="BA47" s="21">
+        <v>12</v>
+      </c>
+      <c r="BB47" s="9">
+        <v>12</v>
+      </c>
+      <c r="BC47" s="9">
+        <v>15</v>
+      </c>
+      <c r="BD47" s="21">
+        <v>8</v>
+      </c>
+      <c r="BE47" s="21">
+        <v>12</v>
+      </c>
+      <c r="BF47" s="21">
+        <v>12</v>
+      </c>
+      <c r="BG47" s="21">
+        <v>10</v>
+      </c>
+      <c r="BH47" s="21">
+        <v>7</v>
+      </c>
+      <c r="BI47" s="21">
+        <v>15</v>
+      </c>
+      <c r="BJ47" s="21">
+        <v>9</v>
+      </c>
+      <c r="BK47" s="21">
+        <v>10</v>
+      </c>
+      <c r="BL47" s="21">
+        <v>5</v>
+      </c>
+      <c r="BM47" s="9">
+        <v>9</v>
+      </c>
+      <c r="BN47" s="9">
+        <v>10</v>
+      </c>
+      <c r="BO47" s="21">
+        <v>10</v>
+      </c>
+      <c r="BP47" s="51">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:68">
+      <c r="A48" s="27">
+        <v>155600000</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" s="20">
+        <v>32</v>
+      </c>
+      <c r="D48" s="20">
+        <v>35</v>
+      </c>
+      <c r="E48" s="21">
+        <v>29</v>
+      </c>
+      <c r="F48" s="21">
+        <v>39</v>
+      </c>
+      <c r="G48" s="20">
+        <v>46</v>
+      </c>
+      <c r="H48" s="20">
+        <v>50</v>
+      </c>
+      <c r="I48" s="20">
+        <v>54</v>
+      </c>
+      <c r="J48" s="20">
+        <v>46</v>
+      </c>
+      <c r="K48" s="20">
+        <v>40</v>
+      </c>
+      <c r="L48" s="20">
+        <v>39</v>
+      </c>
+      <c r="M48" s="20">
+        <v>36</v>
+      </c>
+      <c r="N48" s="20">
+        <v>43</v>
+      </c>
+      <c r="O48" s="18">
+        <v>30</v>
+      </c>
+      <c r="P48" s="19">
+        <v>52</v>
+      </c>
+      <c r="Q48" s="18">
+        <v>38</v>
+      </c>
+      <c r="R48" s="18">
+        <v>26</v>
+      </c>
+      <c r="S48" s="18">
+        <v>31</v>
+      </c>
+      <c r="T48" s="18">
+        <v>35</v>
+      </c>
+      <c r="U48" s="18">
+        <v>46</v>
+      </c>
+      <c r="V48" s="18">
+        <v>35</v>
+      </c>
+      <c r="W48" s="18">
+        <v>26</v>
+      </c>
+      <c r="X48" s="18">
+        <v>27</v>
+      </c>
+      <c r="Y48" s="18">
+        <v>32</v>
+      </c>
+      <c r="Z48" s="18">
+        <v>22</v>
+      </c>
+      <c r="AA48" s="18">
+        <v>44</v>
+      </c>
+      <c r="AB48" s="18">
+        <v>33</v>
+      </c>
+      <c r="AC48" s="18">
+        <v>40</v>
+      </c>
+      <c r="AD48" s="26">
+        <v>27</v>
+      </c>
+      <c r="AE48" s="16">
+        <v>22</v>
+      </c>
+      <c r="AF48" s="18">
+        <v>18</v>
+      </c>
+      <c r="AG48" s="13">
+        <v>28</v>
+      </c>
+      <c r="AH48" s="13">
+        <v>28</v>
+      </c>
+      <c r="AI48" s="13">
+        <v>42</v>
+      </c>
+      <c r="AJ48" s="13">
+        <v>31</v>
+      </c>
+      <c r="AK48" s="13">
+        <v>37</v>
+      </c>
+      <c r="AL48" s="13">
+        <v>34</v>
+      </c>
+      <c r="AM48" s="13">
+        <v>30</v>
+      </c>
+      <c r="AN48" s="13">
+        <v>35</v>
+      </c>
+      <c r="AO48" s="13">
+        <v>32</v>
+      </c>
+      <c r="AP48" s="13">
+        <v>32</v>
+      </c>
+      <c r="AQ48" s="13">
+        <v>32</v>
+      </c>
+      <c r="AR48" s="13">
+        <v>32</v>
+      </c>
+      <c r="AS48" s="13">
+        <v>38</v>
+      </c>
+      <c r="AT48" s="13">
+        <v>27</v>
+      </c>
+      <c r="AU48" s="13">
+        <v>32</v>
+      </c>
+      <c r="AV48" s="13">
+        <v>26</v>
+      </c>
+      <c r="AW48" s="13">
+        <v>45</v>
+      </c>
+      <c r="AX48" s="13">
+        <v>34</v>
+      </c>
+      <c r="AY48" s="21">
+        <v>25</v>
+      </c>
+      <c r="AZ48" s="21">
+        <v>15</v>
+      </c>
+      <c r="BA48" s="21">
+        <v>19</v>
+      </c>
+      <c r="BB48" s="9">
+        <v>26</v>
+      </c>
+      <c r="BC48" s="9">
+        <v>26</v>
+      </c>
+      <c r="BD48" s="21">
+        <v>19</v>
+      </c>
+      <c r="BE48" s="21">
+        <v>29</v>
+      </c>
+      <c r="BF48" s="21">
+        <v>21</v>
+      </c>
+      <c r="BG48" s="21">
+        <v>27</v>
+      </c>
+      <c r="BH48" s="21">
+        <v>23</v>
+      </c>
+      <c r="BI48" s="21">
+        <v>24</v>
+      </c>
+      <c r="BJ48" s="21">
+        <v>20</v>
+      </c>
+      <c r="BK48" s="21">
+        <v>20</v>
+      </c>
+      <c r="BL48" s="21">
+        <v>19</v>
+      </c>
+      <c r="BM48" s="9">
+        <v>26</v>
+      </c>
+      <c r="BN48" s="9">
+        <v>21</v>
+      </c>
+      <c r="BO48" s="21">
+        <v>17</v>
+      </c>
+      <c r="BP48" s="51">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:68" s="48" customFormat="1">
+      <c r="A49" s="27">
+        <v>156000000</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="20">
+        <v>44</v>
+      </c>
+      <c r="D49" s="20">
+        <v>30</v>
+      </c>
+      <c r="E49" s="21">
+        <v>47</v>
+      </c>
+      <c r="F49" s="21">
+        <v>38</v>
+      </c>
+      <c r="G49" s="20">
+        <v>39</v>
+      </c>
+      <c r="H49" s="20">
+        <v>50</v>
+      </c>
+      <c r="I49" s="20">
+        <v>46</v>
+      </c>
+      <c r="J49" s="20">
+        <v>45</v>
+      </c>
+      <c r="K49" s="20">
+        <v>45</v>
+      </c>
+      <c r="L49" s="20">
+        <v>54</v>
+      </c>
+      <c r="M49" s="20">
+        <v>54</v>
+      </c>
+      <c r="N49" s="20">
+        <v>37</v>
+      </c>
+      <c r="O49" s="18">
+        <v>50</v>
+      </c>
+      <c r="P49" s="19">
+        <v>43</v>
+      </c>
+      <c r="Q49" s="18">
+        <v>38</v>
+      </c>
+      <c r="R49" s="18">
+        <v>44</v>
+      </c>
+      <c r="S49" s="18">
+        <v>34</v>
+      </c>
+      <c r="T49" s="18">
+        <v>50</v>
+      </c>
+      <c r="U49" s="18">
+        <v>36</v>
+      </c>
+      <c r="V49" s="18">
+        <v>45</v>
+      </c>
+      <c r="W49" s="18">
+        <v>22</v>
+      </c>
+      <c r="X49" s="18">
+        <v>39</v>
+      </c>
+      <c r="Y49" s="18">
+        <v>42</v>
+      </c>
+      <c r="Z49" s="18">
+        <v>38</v>
+      </c>
+      <c r="AA49" s="18">
+        <v>34</v>
+      </c>
+      <c r="AB49" s="18">
+        <v>29</v>
+      </c>
+      <c r="AC49" s="18">
+        <v>34</v>
+      </c>
+      <c r="AD49" s="26">
+        <v>32</v>
+      </c>
+      <c r="AE49" s="16">
+        <v>36</v>
+      </c>
+      <c r="AF49" s="18">
+        <v>34</v>
+      </c>
+      <c r="AG49" s="13">
+        <v>35</v>
+      </c>
+      <c r="AH49" s="13">
+        <v>51</v>
+      </c>
+      <c r="AI49" s="13">
+        <v>35</v>
+      </c>
+      <c r="AJ49" s="13">
+        <v>36</v>
+      </c>
+      <c r="AK49" s="13">
+        <v>28</v>
+      </c>
+      <c r="AL49" s="13">
+        <v>36</v>
+      </c>
+      <c r="AM49" s="13">
+        <v>50</v>
+      </c>
+      <c r="AN49" s="13">
+        <v>36</v>
+      </c>
+      <c r="AO49" s="13">
+        <v>22</v>
+      </c>
+      <c r="AP49" s="13">
+        <v>34</v>
+      </c>
+      <c r="AQ49" s="13">
+        <v>21</v>
+      </c>
+      <c r="AR49" s="13">
+        <v>40</v>
+      </c>
+      <c r="AS49" s="13">
+        <v>43</v>
+      </c>
+      <c r="AT49" s="13">
+        <v>25</v>
+      </c>
+      <c r="AU49" s="13">
+        <v>26</v>
+      </c>
+      <c r="AV49" s="13">
+        <v>33</v>
+      </c>
+      <c r="AW49" s="13">
+        <v>38</v>
+      </c>
+      <c r="AX49" s="13">
+        <v>30</v>
+      </c>
+      <c r="AY49" s="21">
+        <v>17</v>
+      </c>
+      <c r="AZ49" s="21">
+        <v>28</v>
+      </c>
+      <c r="BA49" s="21">
+        <v>33</v>
+      </c>
+      <c r="BB49" s="9">
+        <v>32</v>
+      </c>
+      <c r="BC49" s="9">
+        <v>34</v>
+      </c>
+      <c r="BD49" s="21">
+        <v>38</v>
+      </c>
+      <c r="BE49" s="21">
+        <v>31</v>
+      </c>
+      <c r="BF49" s="21">
+        <v>27</v>
+      </c>
+      <c r="BG49" s="21">
+        <v>31</v>
+      </c>
+      <c r="BH49" s="21">
+        <v>32</v>
+      </c>
+      <c r="BI49" s="21">
+        <v>23</v>
+      </c>
+      <c r="BJ49" s="21">
+        <v>33</v>
+      </c>
+      <c r="BK49" s="21">
+        <v>24</v>
+      </c>
+      <c r="BL49" s="21">
+        <v>22</v>
+      </c>
+      <c r="BM49" s="9">
+        <v>33</v>
+      </c>
+      <c r="BN49" s="9">
+        <v>28</v>
+      </c>
+      <c r="BO49" s="21">
+        <v>33</v>
+      </c>
+      <c r="BP49" s="21">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50" spans="1:68" s="48" customFormat="1">
+      <c r="A50" s="27">
+        <v>156400000</v>
+      </c>
+      <c r="B50" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" s="20">
+        <v>52</v>
+      </c>
+      <c r="D50" s="20">
+        <v>33</v>
+      </c>
+      <c r="E50" s="21">
+        <v>58</v>
+      </c>
+      <c r="F50" s="21">
+        <v>39</v>
+      </c>
+      <c r="G50" s="20">
+        <v>48</v>
+      </c>
+      <c r="H50" s="20">
+        <v>50</v>
+      </c>
+      <c r="I50" s="20">
+        <v>61</v>
+      </c>
+      <c r="J50" s="20">
+        <v>48</v>
+      </c>
+      <c r="K50" s="20">
+        <v>68</v>
+      </c>
+      <c r="L50" s="20">
+        <v>50</v>
+      </c>
+      <c r="M50" s="20">
+        <v>28</v>
+      </c>
+      <c r="N50" s="20">
+        <v>46</v>
+      </c>
+      <c r="O50" s="18">
+        <v>43</v>
+      </c>
+      <c r="P50" s="19">
+        <v>30</v>
+      </c>
+      <c r="Q50" s="18">
+        <v>37</v>
+      </c>
+      <c r="R50" s="18">
+        <v>37</v>
+      </c>
+      <c r="S50" s="18">
+        <v>34</v>
+      </c>
+      <c r="T50" s="18">
+        <v>36</v>
+      </c>
+      <c r="U50" s="18">
+        <v>46</v>
+      </c>
+      <c r="V50" s="18">
+        <v>39</v>
+      </c>
+      <c r="W50" s="18">
+        <v>38</v>
+      </c>
+      <c r="X50" s="18">
+        <v>36</v>
+      </c>
+      <c r="Y50" s="18">
+        <v>43</v>
+      </c>
+      <c r="Z50" s="18">
+        <v>48</v>
+      </c>
+      <c r="AA50" s="18">
+        <v>37</v>
+      </c>
+      <c r="AB50" s="18">
+        <v>48</v>
+      </c>
+      <c r="AC50" s="18">
+        <v>51</v>
+      </c>
+      <c r="AD50" s="26">
+        <v>37</v>
+      </c>
+      <c r="AE50" s="16">
+        <v>57</v>
+      </c>
+      <c r="AF50" s="18">
+        <v>47</v>
+      </c>
+      <c r="AG50" s="13">
+        <v>42</v>
+      </c>
+      <c r="AH50" s="13">
+        <v>40</v>
+      </c>
+      <c r="AI50" s="13">
+        <v>43</v>
+      </c>
+      <c r="AJ50" s="13">
+        <v>43</v>
+      </c>
+      <c r="AK50" s="13">
+        <v>33</v>
+      </c>
+      <c r="AL50" s="13">
+        <v>36</v>
+      </c>
+      <c r="AM50" s="13">
+        <v>48</v>
+      </c>
+      <c r="AN50" s="13">
+        <v>26</v>
+      </c>
+      <c r="AO50" s="13">
+        <v>33</v>
+      </c>
+      <c r="AP50" s="13">
+        <v>33</v>
+      </c>
+      <c r="AQ50" s="13">
+        <v>26</v>
+      </c>
+      <c r="AR50" s="13">
+        <v>43</v>
+      </c>
+      <c r="AS50" s="13">
+        <v>35</v>
+      </c>
+      <c r="AT50" s="13">
+        <v>31</v>
+      </c>
+      <c r="AU50" s="13">
+        <v>27</v>
+      </c>
+      <c r="AV50" s="13">
+        <v>31</v>
+      </c>
+      <c r="AW50" s="13">
+        <v>33</v>
+      </c>
+      <c r="AX50" s="13">
+        <v>38</v>
+      </c>
+      <c r="AY50" s="21">
+        <v>23</v>
+      </c>
+      <c r="AZ50" s="21">
+        <v>35</v>
+      </c>
+      <c r="BA50" s="21">
+        <v>25</v>
+      </c>
+      <c r="BB50" s="9">
+        <v>33</v>
+      </c>
+      <c r="BC50" s="9">
+        <v>36</v>
+      </c>
+      <c r="BD50" s="21">
+        <v>38</v>
+      </c>
+      <c r="BE50" s="21">
+        <v>28</v>
+      </c>
+      <c r="BF50" s="21">
+        <v>31</v>
+      </c>
+      <c r="BG50" s="21">
+        <v>45</v>
+      </c>
+      <c r="BH50" s="21">
+        <v>38</v>
+      </c>
+      <c r="BI50" s="21">
+        <v>31</v>
+      </c>
+      <c r="BJ50" s="21">
+        <v>31</v>
+      </c>
+      <c r="BK50" s="21">
+        <v>46</v>
+      </c>
+      <c r="BL50" s="21">
+        <v>23</v>
+      </c>
+      <c r="BM50" s="9">
+        <v>31</v>
+      </c>
+      <c r="BN50" s="9">
+        <v>41</v>
+      </c>
+      <c r="BO50" s="21">
+        <v>36</v>
+      </c>
+      <c r="BP50" s="21">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:68" s="48" customFormat="1">
+      <c r="A51" s="27">
+        <v>156800000</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="20">
+        <v>8</v>
+      </c>
+      <c r="D51" s="20">
+        <v>18</v>
+      </c>
+      <c r="E51" s="21">
+        <v>15</v>
+      </c>
+      <c r="F51" s="21">
+        <v>17</v>
+      </c>
+      <c r="G51" s="20">
+        <v>10</v>
+      </c>
+      <c r="H51" s="20">
+        <v>10</v>
+      </c>
+      <c r="I51" s="20">
+        <v>19</v>
+      </c>
+      <c r="J51" s="20">
+        <v>21</v>
+      </c>
+      <c r="K51" s="20">
+        <v>15</v>
+      </c>
+      <c r="L51" s="20">
+        <v>15</v>
+      </c>
+      <c r="M51" s="20">
+        <v>11</v>
+      </c>
+      <c r="N51" s="20">
+        <v>22</v>
+      </c>
+      <c r="O51" s="18">
+        <v>18</v>
+      </c>
+      <c r="P51" s="19">
+        <v>12</v>
+      </c>
+      <c r="Q51" s="18">
+        <v>9</v>
+      </c>
+      <c r="R51" s="18">
+        <v>12</v>
+      </c>
+      <c r="S51" s="18">
+        <v>13</v>
+      </c>
+      <c r="T51" s="18">
+        <v>10</v>
+      </c>
+      <c r="U51" s="18">
+        <v>13</v>
+      </c>
+      <c r="V51" s="18">
+        <v>17</v>
+      </c>
+      <c r="W51" s="18">
+        <v>7</v>
+      </c>
+      <c r="X51" s="18">
+        <v>10</v>
+      </c>
+      <c r="Y51" s="18">
+        <v>10</v>
+      </c>
+      <c r="Z51" s="18">
+        <v>13</v>
+      </c>
+      <c r="AA51" s="18">
+        <v>14</v>
+      </c>
+      <c r="AB51" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC51" s="18">
+        <v>9</v>
+      </c>
+      <c r="AD51" s="26">
+        <v>8</v>
+      </c>
+      <c r="AE51" s="16">
+        <v>8</v>
+      </c>
+      <c r="AF51" s="18">
+        <v>12</v>
+      </c>
+      <c r="AG51" s="13">
+        <v>21</v>
+      </c>
+      <c r="AH51" s="13">
+        <v>11</v>
+      </c>
+      <c r="AI51" s="13">
+        <v>11</v>
+      </c>
+      <c r="AJ51" s="13">
+        <v>12</v>
+      </c>
+      <c r="AK51" s="13">
+        <v>14</v>
+      </c>
+      <c r="AL51" s="13">
+        <v>15</v>
+      </c>
+      <c r="AM51" s="13">
+        <v>11</v>
+      </c>
+      <c r="AN51" s="13">
+        <v>12</v>
+      </c>
+      <c r="AO51" s="13">
+        <v>13</v>
+      </c>
+      <c r="AP51" s="13">
+        <v>15</v>
+      </c>
+      <c r="AQ51" s="13">
+        <v>9</v>
+      </c>
+      <c r="AR51" s="13">
+        <v>13</v>
+      </c>
+      <c r="AS51" s="13">
+        <v>14</v>
+      </c>
+      <c r="AT51" s="13">
+        <v>12</v>
+      </c>
+      <c r="AU51" s="13">
+        <v>7</v>
+      </c>
+      <c r="AV51" s="13">
+        <v>20</v>
+      </c>
+      <c r="AW51" s="13">
+        <v>19</v>
+      </c>
+      <c r="AX51" s="13">
+        <v>13</v>
+      </c>
+      <c r="AY51" s="21">
+        <v>11</v>
+      </c>
+      <c r="AZ51" s="21">
+        <v>10</v>
+      </c>
+      <c r="BA51" s="21">
+        <v>8</v>
+      </c>
+      <c r="BB51" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC51" s="9">
+        <v>11</v>
+      </c>
+      <c r="BD51" s="21">
+        <v>10</v>
+      </c>
+      <c r="BE51" s="21">
+        <v>10</v>
+      </c>
+      <c r="BF51" s="21">
+        <v>14</v>
+      </c>
+      <c r="BG51" s="21">
+        <v>12</v>
+      </c>
+      <c r="BH51" s="21">
+        <v>10</v>
+      </c>
+      <c r="BI51" s="21">
+        <v>6</v>
+      </c>
+      <c r="BJ51" s="21">
+        <v>9</v>
+      </c>
+      <c r="BK51" s="21">
+        <v>7</v>
+      </c>
+      <c r="BL51" s="21">
+        <v>14</v>
+      </c>
+      <c r="BM51" s="9">
+        <v>11</v>
+      </c>
+      <c r="BN51" s="9">
+        <v>6</v>
+      </c>
+      <c r="BO51" s="21">
+        <v>8</v>
+      </c>
+      <c r="BP51" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:68" s="48" customFormat="1">
+      <c r="A52" s="14"/>
+      <c r="B52" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="59"/>
+      <c r="I52" s="59"/>
+      <c r="J52" s="59"/>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="59"/>
+      <c r="N52" s="59"/>
+      <c r="O52" s="59"/>
+      <c r="P52" s="59"/>
+      <c r="Q52" s="59"/>
+      <c r="R52" s="59"/>
+      <c r="S52" s="59"/>
+      <c r="T52" s="59"/>
+      <c r="U52" s="59"/>
+      <c r="V52" s="59"/>
+      <c r="W52" s="59"/>
+      <c r="X52" s="59"/>
+      <c r="Y52" s="59"/>
+      <c r="Z52" s="59"/>
+      <c r="AA52" s="59"/>
+      <c r="AB52" s="59"/>
+      <c r="AC52" s="59"/>
+      <c r="AD52" s="59"/>
+      <c r="AE52" s="59"/>
+      <c r="AF52" s="59"/>
+      <c r="AG52" s="59"/>
+      <c r="AH52" s="59"/>
+      <c r="AI52" s="59"/>
+      <c r="AJ52" s="59"/>
+      <c r="AK52" s="59"/>
+      <c r="AL52" s="59"/>
+      <c r="AM52" s="59"/>
+      <c r="AN52" s="59"/>
+      <c r="AO52" s="59"/>
+      <c r="AP52" s="59"/>
+      <c r="AQ52" s="59"/>
+      <c r="AR52" s="59"/>
+      <c r="AS52" s="59"/>
+      <c r="AT52" s="59"/>
+      <c r="AU52" s="59"/>
+      <c r="AV52" s="59"/>
+      <c r="AW52" s="59"/>
+      <c r="AX52" s="59"/>
+      <c r="AY52" s="59"/>
+      <c r="AZ52" s="59"/>
+      <c r="BA52" s="59"/>
+      <c r="BB52" s="59"/>
+      <c r="BC52" s="59"/>
+      <c r="BD52" s="59"/>
+      <c r="BE52" s="59"/>
+      <c r="BF52" s="59"/>
+      <c r="BG52" s="59"/>
+      <c r="BH52" s="59"/>
+      <c r="BI52" s="59"/>
+      <c r="BJ52" s="59"/>
+      <c r="BK52" s="59"/>
+      <c r="BL52" s="59"/>
+      <c r="BM52" s="59"/>
+      <c r="BN52" s="59"/>
+      <c r="BO52" s="59"/>
+      <c r="BP52" s="59"/>
+    </row>
+    <row r="53" spans="1:68">
+      <c r="A53" s="27">
+        <v>150000000</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="9">
+        <v>1581</v>
+      </c>
+      <c r="D53" s="9">
+        <v>1177</v>
+      </c>
+      <c r="E53" s="9">
+        <v>1232</v>
+      </c>
+      <c r="F53" s="9">
+        <v>1366</v>
+      </c>
+      <c r="G53" s="9">
+        <v>1426</v>
+      </c>
+      <c r="H53" s="9">
+        <v>1524</v>
+      </c>
+      <c r="I53" s="9">
+        <v>1536</v>
+      </c>
+      <c r="J53" s="9">
+        <v>1369</v>
+      </c>
+      <c r="K53" s="9">
+        <v>1553</v>
+      </c>
+      <c r="L53" s="9">
+        <v>1386</v>
+      </c>
+      <c r="M53" s="9">
+        <v>1346</v>
+      </c>
+      <c r="N53" s="9">
+        <v>1587</v>
+      </c>
+      <c r="O53" s="11">
+        <v>1053</v>
+      </c>
+      <c r="P53" s="11">
+        <v>1132</v>
+      </c>
+      <c r="Q53" s="11">
+        <v>1179</v>
+      </c>
+      <c r="R53" s="11">
+        <v>1146</v>
+      </c>
+      <c r="S53" s="11">
+        <v>1164</v>
+      </c>
+      <c r="T53" s="11">
+        <v>1380</v>
+      </c>
+      <c r="U53" s="11">
+        <v>1318</v>
+      </c>
+      <c r="V53" s="11">
+        <v>1257</v>
+      </c>
+      <c r="W53" s="11">
+        <v>841</v>
+      </c>
+      <c r="X53" s="11">
+        <v>1216</v>
+      </c>
+      <c r="Y53" s="11">
+        <v>1416</v>
+      </c>
+      <c r="Z53" s="11">
+        <v>1299</v>
+      </c>
+      <c r="AA53" s="11">
+        <v>1185</v>
+      </c>
+      <c r="AB53" s="11">
+        <v>1070</v>
+      </c>
+      <c r="AC53" s="11">
+        <v>1208</v>
+      </c>
+      <c r="AD53" s="11">
+        <v>1113</v>
+      </c>
+      <c r="AE53" s="11">
+        <v>1270</v>
+      </c>
+      <c r="AF53" s="11">
+        <v>1156</v>
+      </c>
+      <c r="AG53" s="11">
+        <v>1186</v>
+      </c>
+      <c r="AH53" s="11">
+        <v>1368</v>
+      </c>
+      <c r="AI53" s="11">
+        <v>1177</v>
+      </c>
+      <c r="AJ53" s="11">
+        <v>1225</v>
+      </c>
+      <c r="AK53" s="11">
+        <v>1190</v>
+      </c>
+      <c r="AL53" s="21">
+        <v>1116</v>
+      </c>
+      <c r="AM53" s="21">
+        <v>1127</v>
+      </c>
+      <c r="AN53" s="21">
+        <v>1077</v>
+      </c>
+      <c r="AO53" s="21">
+        <v>1080</v>
+      </c>
+      <c r="AP53" s="21">
+        <v>1177</v>
+      </c>
+      <c r="AQ53" s="9">
+        <v>1154</v>
+      </c>
+      <c r="AR53" s="9">
+        <v>1117</v>
+      </c>
+      <c r="AS53" s="9">
+        <v>1241</v>
+      </c>
+      <c r="AT53" s="9">
+        <v>1099</v>
+      </c>
+      <c r="AU53" s="9">
+        <v>1099</v>
+      </c>
+      <c r="AV53" s="9">
+        <v>1152</v>
+      </c>
+      <c r="AW53" s="9">
+        <v>1073</v>
+      </c>
+      <c r="AX53" s="9">
+        <v>1056</v>
+      </c>
+      <c r="AY53" s="9">
+        <v>922</v>
+      </c>
+      <c r="AZ53" s="9">
+        <v>962</v>
+      </c>
+      <c r="BA53" s="9">
+        <v>941</v>
+      </c>
+      <c r="BB53" s="9">
+        <v>989</v>
+      </c>
+      <c r="BC53" s="9">
+        <v>952</v>
+      </c>
+      <c r="BD53" s="9">
+        <v>1053</v>
+      </c>
+      <c r="BE53" s="9">
+        <v>1166</v>
+      </c>
+      <c r="BF53" s="9">
+        <v>955</v>
+      </c>
+      <c r="BG53" s="9">
+        <v>1044</v>
+      </c>
+      <c r="BH53" s="9">
+        <v>1117</v>
+      </c>
+      <c r="BI53" s="9">
+        <v>892</v>
+      </c>
+      <c r="BJ53" s="21">
+        <v>1058</v>
+      </c>
+      <c r="BK53" s="21">
+        <v>1006</v>
+      </c>
+      <c r="BL53" s="9">
+        <v>833</v>
+      </c>
+      <c r="BM53" s="9">
+        <v>907</v>
+      </c>
+      <c r="BN53" s="21">
+        <v>927</v>
+      </c>
+      <c r="BO53" s="9">
+        <v>874</v>
+      </c>
+      <c r="BP53" s="51">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="54" spans="1:68">
+      <c r="A54" s="27">
+        <v>151000000</v>
+      </c>
+      <c r="B54" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="9">
+        <v>1313</v>
+      </c>
+      <c r="D54" s="9">
+        <v>962</v>
+      </c>
+      <c r="E54" s="9">
+        <v>932</v>
+      </c>
+      <c r="F54" s="9">
+        <v>1100</v>
+      </c>
+      <c r="G54" s="9">
+        <v>1130</v>
+      </c>
+      <c r="H54" s="9">
+        <v>1223</v>
+      </c>
+      <c r="I54" s="9">
+        <v>1223</v>
+      </c>
+      <c r="J54" s="9">
+        <v>1100</v>
+      </c>
+      <c r="K54" s="9">
+        <v>1219</v>
+      </c>
+      <c r="L54" s="9">
+        <v>1102</v>
+      </c>
+      <c r="M54" s="9">
+        <v>1080</v>
+      </c>
+      <c r="N54" s="9">
+        <v>1291</v>
+      </c>
+      <c r="O54" s="11">
+        <v>824</v>
+      </c>
+      <c r="P54" s="11">
+        <v>903</v>
+      </c>
+      <c r="Q54" s="11">
+        <v>940</v>
+      </c>
+      <c r="R54" s="11">
+        <v>901</v>
+      </c>
+      <c r="S54" s="11">
+        <v>948</v>
+      </c>
+      <c r="T54" s="11">
+        <v>1099</v>
+      </c>
+      <c r="U54" s="11">
+        <v>1065</v>
+      </c>
+      <c r="V54" s="11">
+        <v>997</v>
+      </c>
+      <c r="W54" s="11">
+        <v>593</v>
+      </c>
+      <c r="X54" s="11">
+        <v>943</v>
+      </c>
+      <c r="Y54" s="11">
+        <v>1117</v>
+      </c>
+      <c r="Z54" s="11">
+        <v>997</v>
+      </c>
+      <c r="AA54" s="11">
+        <v>945</v>
+      </c>
+      <c r="AB54" s="11">
+        <v>865</v>
+      </c>
+      <c r="AC54" s="11">
+        <v>931</v>
+      </c>
+      <c r="AD54" s="11">
+        <v>873</v>
+      </c>
+      <c r="AE54" s="11">
+        <v>1004</v>
+      </c>
+      <c r="AF54" s="11">
+        <v>915</v>
+      </c>
+      <c r="AG54" s="11">
+        <v>944</v>
+      </c>
+      <c r="AH54" s="11">
+        <v>1073</v>
+      </c>
+      <c r="AI54" s="11">
+        <v>924</v>
+      </c>
+      <c r="AJ54" s="11">
+        <v>968</v>
+      </c>
+      <c r="AK54" s="11">
+        <v>949</v>
+      </c>
+      <c r="AL54" s="21">
+        <v>907</v>
+      </c>
+      <c r="AM54" s="21">
+        <v>877</v>
+      </c>
+      <c r="AN54" s="21">
+        <v>863</v>
+      </c>
+      <c r="AO54" s="21">
+        <v>869</v>
+      </c>
+      <c r="AP54" s="21">
+        <v>933</v>
+      </c>
+      <c r="AQ54" s="9">
+        <v>939</v>
+      </c>
+      <c r="AR54" s="9">
+        <v>852</v>
+      </c>
+      <c r="AS54" s="9">
+        <v>995</v>
+      </c>
+      <c r="AT54" s="9">
+        <v>904</v>
+      </c>
+      <c r="AU54" s="9">
+        <v>888</v>
+      </c>
+      <c r="AV54" s="9">
+        <v>945</v>
+      </c>
+      <c r="AW54" s="9">
+        <v>833</v>
+      </c>
+      <c r="AX54" s="9">
+        <v>831</v>
+      </c>
+      <c r="AY54" s="9">
+        <v>750</v>
+      </c>
+      <c r="AZ54" s="9">
+        <v>778</v>
+      </c>
+      <c r="BA54" s="9">
+        <v>756</v>
+      </c>
+      <c r="BB54" s="9">
+        <v>804</v>
+      </c>
+      <c r="BC54" s="9">
+        <v>757</v>
+      </c>
+      <c r="BD54" s="9">
+        <v>844</v>
+      </c>
+      <c r="BE54" s="9">
+        <v>978</v>
+      </c>
+      <c r="BF54" s="9">
+        <v>790</v>
+      </c>
+      <c r="BG54" s="9">
+        <v>842</v>
+      </c>
+      <c r="BH54" s="9">
+        <v>902</v>
+      </c>
+      <c r="BI54" s="9">
+        <v>735</v>
+      </c>
+      <c r="BJ54" s="21">
+        <v>853</v>
+      </c>
+      <c r="BK54" s="21">
+        <v>814</v>
+      </c>
+      <c r="BL54" s="9">
+        <v>670</v>
+      </c>
+      <c r="BM54" s="9">
+        <v>745</v>
+      </c>
+      <c r="BN54" s="21">
+        <v>757</v>
+      </c>
+      <c r="BO54" s="9">
+        <v>696</v>
+      </c>
+      <c r="BP54" s="51">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="55" spans="1:68">
+      <c r="A55" s="27">
+        <v>153200000</v>
+      </c>
+      <c r="B55" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C55" s="9">
+        <v>45</v>
+      </c>
+      <c r="D55" s="9">
+        <v>34</v>
+      </c>
+      <c r="E55" s="9">
+        <v>53</v>
+      </c>
+      <c r="F55" s="9">
+        <v>39</v>
+      </c>
+      <c r="G55" s="9">
+        <v>50</v>
+      </c>
+      <c r="H55" s="9">
+        <v>50</v>
+      </c>
+      <c r="I55" s="9">
+        <v>40</v>
+      </c>
+      <c r="J55" s="9">
+        <v>46</v>
+      </c>
+      <c r="K55" s="9">
+        <v>49</v>
+      </c>
+      <c r="L55" s="9">
+        <v>43</v>
+      </c>
+      <c r="M55" s="9">
+        <v>40</v>
+      </c>
+      <c r="N55" s="9">
+        <v>54</v>
+      </c>
+      <c r="O55" s="11">
+        <v>43</v>
+      </c>
+      <c r="P55" s="11">
+        <v>46</v>
+      </c>
+      <c r="Q55" s="11">
+        <v>40</v>
+      </c>
+      <c r="R55" s="11">
+        <v>45</v>
+      </c>
+      <c r="S55" s="11">
+        <v>32</v>
+      </c>
+      <c r="T55" s="11">
+        <v>40</v>
+      </c>
+      <c r="U55" s="11">
+        <v>46</v>
+      </c>
+      <c r="V55" s="11">
+        <v>42</v>
+      </c>
+      <c r="W55" s="11">
+        <v>34</v>
+      </c>
+      <c r="X55" s="11">
+        <v>48</v>
+      </c>
+      <c r="Y55" s="11">
+        <v>48</v>
+      </c>
+      <c r="Z55" s="11">
+        <v>57</v>
+      </c>
+      <c r="AA55" s="11">
+        <v>38</v>
+      </c>
+      <c r="AB55" s="11">
+        <v>41</v>
+      </c>
+      <c r="AC55" s="11">
+        <v>53</v>
+      </c>
+      <c r="AD55" s="11">
+        <v>42</v>
+      </c>
+      <c r="AE55" s="11">
+        <v>40</v>
+      </c>
+      <c r="AF55" s="11">
+        <v>34</v>
+      </c>
+      <c r="AG55" s="11">
+        <v>43</v>
+      </c>
+      <c r="AH55" s="11">
+        <v>45</v>
+      </c>
+      <c r="AI55" s="11">
+        <v>35</v>
+      </c>
+      <c r="AJ55" s="11">
+        <v>39</v>
+      </c>
+      <c r="AK55" s="11">
+        <v>50</v>
+      </c>
+      <c r="AL55" s="21">
+        <v>32</v>
+      </c>
+      <c r="AM55" s="21">
+        <v>45</v>
+      </c>
+      <c r="AN55" s="21">
+        <v>35</v>
+      </c>
+      <c r="AO55" s="21">
+        <v>33</v>
+      </c>
+      <c r="AP55" s="21">
+        <v>45</v>
+      </c>
+      <c r="AQ55" s="9">
+        <v>60</v>
+      </c>
+      <c r="AR55" s="9">
+        <v>43</v>
+      </c>
+      <c r="AS55" s="9">
+        <v>43</v>
+      </c>
+      <c r="AT55" s="9">
+        <v>38</v>
+      </c>
+      <c r="AU55" s="9">
+        <v>38</v>
+      </c>
+      <c r="AV55" s="9">
+        <v>34</v>
+      </c>
+      <c r="AW55" s="9">
+        <v>40</v>
+      </c>
+      <c r="AX55" s="9">
+        <v>40</v>
+      </c>
+      <c r="AY55" s="9">
+        <v>37</v>
+      </c>
+      <c r="AZ55" s="9">
+        <v>33</v>
+      </c>
+      <c r="BA55" s="9">
+        <v>24</v>
+      </c>
+      <c r="BB55" s="9">
+        <v>24</v>
+      </c>
+      <c r="BC55" s="9">
+        <v>27</v>
+      </c>
+      <c r="BD55" s="9">
+        <v>27</v>
+      </c>
+      <c r="BE55" s="9">
+        <v>27</v>
+      </c>
+      <c r="BF55" s="9">
+        <v>26</v>
+      </c>
+      <c r="BG55" s="9">
+        <v>27</v>
+      </c>
+      <c r="BH55" s="9">
+        <v>32</v>
+      </c>
+      <c r="BI55" s="9">
+        <v>26</v>
+      </c>
+      <c r="BJ55" s="21">
+        <v>36</v>
+      </c>
+      <c r="BK55" s="21">
+        <v>28</v>
+      </c>
+      <c r="BL55" s="9">
+        <v>30</v>
+      </c>
+      <c r="BM55" s="9">
+        <v>28</v>
+      </c>
+      <c r="BN55" s="21">
+        <v>25</v>
+      </c>
+      <c r="BO55" s="9">
+        <v>25</v>
+      </c>
+      <c r="BP55" s="51">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="56" spans="1:68">
+      <c r="A56" s="27">
+        <v>154800000</v>
+      </c>
+      <c r="B56" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C56" s="9">
+        <v>97</v>
+      </c>
+      <c r="D56" s="9">
+        <v>81</v>
+      </c>
+      <c r="E56" s="9">
+        <v>117</v>
+      </c>
+      <c r="F56" s="9">
+        <v>105</v>
+      </c>
+      <c r="G56" s="9">
+        <v>118</v>
+      </c>
+      <c r="H56" s="9">
+        <v>111</v>
+      </c>
+      <c r="I56" s="9">
+        <v>125</v>
+      </c>
+      <c r="J56" s="9">
+        <v>102</v>
+      </c>
+      <c r="K56" s="9">
+        <v>137</v>
+      </c>
+      <c r="L56" s="9">
+        <v>101</v>
+      </c>
+      <c r="M56" s="9">
+        <v>103</v>
+      </c>
+      <c r="N56" s="9">
+        <v>120</v>
+      </c>
+      <c r="O56" s="11">
+        <v>75</v>
+      </c>
+      <c r="P56" s="11">
+        <v>83</v>
+      </c>
+      <c r="Q56" s="11">
+        <v>78</v>
+      </c>
+      <c r="R56" s="11">
+        <v>100</v>
+      </c>
+      <c r="S56" s="11">
+        <v>88</v>
+      </c>
+      <c r="T56" s="11">
+        <v>116</v>
+      </c>
+      <c r="U56" s="11">
+        <v>95</v>
+      </c>
+      <c r="V56" s="11">
+        <v>112</v>
+      </c>
+      <c r="W56" s="11">
+        <v>105</v>
+      </c>
+      <c r="X56" s="11">
+        <v>108</v>
+      </c>
+      <c r="Y56" s="11">
+        <v>108</v>
+      </c>
+      <c r="Z56" s="11">
+        <v>89</v>
+      </c>
+      <c r="AA56" s="11">
+        <v>97</v>
+      </c>
+      <c r="AB56" s="11">
+        <v>70</v>
+      </c>
+      <c r="AC56" s="11">
+        <v>112</v>
+      </c>
+      <c r="AD56" s="11">
+        <v>99</v>
+      </c>
+      <c r="AE56" s="11">
+        <v>91</v>
+      </c>
+      <c r="AF56" s="11">
+        <v>92</v>
+      </c>
+      <c r="AG56" s="11">
+        <v>97</v>
+      </c>
+      <c r="AH56" s="11">
+        <v>123</v>
+      </c>
+      <c r="AI56" s="11">
+        <v>107</v>
+      </c>
+      <c r="AJ56" s="11">
+        <v>99</v>
+      </c>
+      <c r="AK56" s="11">
+        <v>104</v>
+      </c>
+      <c r="AL56" s="21">
+        <v>88</v>
+      </c>
+      <c r="AM56" s="21">
+        <v>98</v>
+      </c>
+      <c r="AN56" s="21">
+        <v>86</v>
+      </c>
+      <c r="AO56" s="21">
+        <v>86</v>
+      </c>
+      <c r="AP56" s="21">
+        <v>97</v>
+      </c>
+      <c r="AQ56" s="9">
+        <v>75</v>
+      </c>
+      <c r="AR56" s="9">
+        <v>101</v>
+      </c>
+      <c r="AS56" s="9">
+        <v>82</v>
+      </c>
+      <c r="AT56" s="9">
+        <v>75</v>
+      </c>
+      <c r="AU56" s="9">
+        <v>88</v>
+      </c>
+      <c r="AV56" s="9">
+        <v>80</v>
+      </c>
+      <c r="AW56" s="9">
+        <v>83</v>
+      </c>
+      <c r="AX56" s="9">
+        <v>87</v>
+      </c>
+      <c r="AY56" s="9">
+        <v>69</v>
+      </c>
+      <c r="AZ56" s="9">
+        <v>65</v>
+      </c>
+      <c r="BA56" s="9">
+        <v>69</v>
+      </c>
+      <c r="BB56" s="9">
+        <v>68</v>
+      </c>
+      <c r="BC56" s="9">
+        <v>74</v>
+      </c>
+      <c r="BD56" s="9">
+        <v>65</v>
+      </c>
+      <c r="BE56" s="9">
+        <v>70</v>
+      </c>
+      <c r="BF56" s="9">
+        <v>56</v>
+      </c>
+      <c r="BG56" s="9">
+        <v>77</v>
+      </c>
+      <c r="BH56" s="9">
+        <v>86</v>
+      </c>
+      <c r="BI56" s="9">
+        <v>62</v>
+      </c>
+      <c r="BJ56" s="21">
+        <v>70</v>
+      </c>
+      <c r="BK56" s="21">
+        <v>69</v>
+      </c>
+      <c r="BL56" s="9">
+        <v>64</v>
+      </c>
+      <c r="BM56" s="9">
+        <v>56</v>
+      </c>
+      <c r="BN56" s="21">
+        <v>58</v>
+      </c>
+      <c r="BO56" s="9">
+        <v>65</v>
+      </c>
+      <c r="BP56" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="57" spans="1:68">
+      <c r="A57" s="27">
+        <v>155600000</v>
+      </c>
+      <c r="B57" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" s="9">
+        <v>6</v>
+      </c>
+      <c r="D57" s="9">
+        <v>3</v>
+      </c>
+      <c r="E57" s="9">
+        <v>5</v>
+      </c>
+      <c r="F57" s="9">
+        <v>8</v>
+      </c>
+      <c r="G57" s="9">
+        <v>4</v>
+      </c>
+      <c r="H57" s="9">
+        <v>7</v>
+      </c>
+      <c r="I57" s="9">
+        <v>3</v>
+      </c>
+      <c r="J57" s="9">
+        <v>3</v>
+      </c>
+      <c r="K57" s="9">
+        <v>4</v>
+      </c>
+      <c r="L57" s="9">
+        <v>3</v>
+      </c>
+      <c r="M57" s="9">
+        <v>3</v>
+      </c>
+      <c r="N57" s="9">
+        <v>3</v>
+      </c>
+      <c r="O57" s="11">
+        <v>3</v>
+      </c>
+      <c r="P57" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q57" s="11">
+        <v>6</v>
+      </c>
+      <c r="R57" s="11">
+        <v>5</v>
+      </c>
+      <c r="S57" s="11">
+        <v>3</v>
+      </c>
+      <c r="T57" s="11">
+        <v>4</v>
+      </c>
+      <c r="U57" s="11">
+        <v>6</v>
+      </c>
+      <c r="V57" s="11">
+        <v>4</v>
+      </c>
+      <c r="W57" s="11">
+        <v>6</v>
+      </c>
+      <c r="X57" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y57" s="11">
+        <v>12</v>
+      </c>
+      <c r="Z57" s="11">
+        <v>13</v>
+      </c>
+      <c r="AA57" s="11">
+        <v>5</v>
+      </c>
+      <c r="AB57" s="11">
+        <v>2</v>
+      </c>
+      <c r="AC57" s="11">
+        <v>5</v>
+      </c>
+      <c r="AD57" s="11">
+        <v>5</v>
+      </c>
+      <c r="AE57" s="11">
+        <v>4</v>
+      </c>
+      <c r="AF57" s="11">
+        <v>2</v>
+      </c>
+      <c r="AG57" s="11">
+        <v>3</v>
+      </c>
+      <c r="AH57" s="11">
+        <v>4</v>
+      </c>
+      <c r="AI57" s="11">
+        <v>5</v>
+      </c>
+      <c r="AJ57" s="11">
+        <v>2</v>
+      </c>
+      <c r="AK57" s="11">
+        <v>3</v>
+      </c>
+      <c r="AL57" s="21">
+        <v>4</v>
+      </c>
+      <c r="AM57" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN57" s="21">
+        <v>1</v>
+      </c>
+      <c r="AO57" s="21">
+        <v>5</v>
+      </c>
+      <c r="AP57" s="21">
+        <v>9</v>
+      </c>
+      <c r="AQ57" s="9">
+        <v>5</v>
+      </c>
+      <c r="AR57" s="9">
+        <v>5</v>
+      </c>
+      <c r="AS57" s="9">
+        <v>7</v>
+      </c>
+      <c r="AT57" s="9">
+        <v>1</v>
+      </c>
+      <c r="AU57" s="9">
+        <v>2</v>
+      </c>
+      <c r="AV57" s="9">
+        <v>4</v>
+      </c>
+      <c r="AW57" s="9">
+        <v>7</v>
+      </c>
+      <c r="AX57" s="9">
+        <v>1</v>
+      </c>
+      <c r="AY57" s="9">
+        <v>1</v>
+      </c>
+      <c r="AZ57" s="9">
+        <v>4</v>
+      </c>
+      <c r="BA57" s="9">
+        <v>1</v>
+      </c>
+      <c r="BB57" s="9">
+        <v>6</v>
+      </c>
+      <c r="BC57" s="9">
+        <v>3</v>
+      </c>
+      <c r="BD57" s="9">
+        <v>2</v>
+      </c>
+      <c r="BE57" s="9">
+        <v>1</v>
+      </c>
+      <c r="BF57" s="9">
+        <v>3</v>
+      </c>
+      <c r="BG57" s="9">
+        <v>5</v>
+      </c>
+      <c r="BH57" s="9">
+        <v>4</v>
+      </c>
+      <c r="BI57" s="9">
+        <v>2</v>
+      </c>
+      <c r="BJ57" s="21">
+        <v>2</v>
+      </c>
+      <c r="BK57" s="21">
+        <v>2</v>
+      </c>
+      <c r="BL57" s="9">
         <v>0</v>
       </c>
-      <c r="G6" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="24" t="s">
+      <c r="BM57" s="9">
         <v>2</v>
       </c>
-      <c r="I6" s="24" t="s">
+      <c r="BN57" s="21">
+        <v>6</v>
+      </c>
+      <c r="BO57" s="9">
         <v>3</v>
       </c>
-      <c r="J6" s="24" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="23" t="s">
+      <c r="BP57" s="51">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:68">
+      <c r="A58" s="27">
+        <v>156000000</v>
+      </c>
+      <c r="B58" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" s="9">
+        <v>53</v>
+      </c>
+      <c r="D58" s="9">
+        <v>44</v>
+      </c>
+      <c r="E58" s="9">
+        <v>50</v>
+      </c>
+      <c r="F58" s="9">
+        <v>59</v>
+      </c>
+      <c r="G58" s="9">
+        <v>50</v>
+      </c>
+      <c r="H58" s="9">
+        <v>54</v>
+      </c>
+      <c r="I58" s="9">
+        <v>62</v>
+      </c>
+      <c r="J58" s="9">
+        <v>65</v>
+      </c>
+      <c r="K58" s="9">
+        <v>60</v>
+      </c>
+      <c r="L58" s="9">
+        <v>65</v>
+      </c>
+      <c r="M58" s="9">
+        <v>70</v>
+      </c>
+      <c r="N58" s="9">
+        <v>63</v>
+      </c>
+      <c r="O58" s="11">
+        <v>51</v>
+      </c>
+      <c r="P58" s="11">
+        <v>53</v>
+      </c>
+      <c r="Q58" s="11">
+        <v>53</v>
+      </c>
+      <c r="R58" s="11">
+        <v>45</v>
+      </c>
+      <c r="S58" s="11">
+        <v>33</v>
+      </c>
+      <c r="T58" s="11">
+        <v>57</v>
+      </c>
+      <c r="U58" s="11">
+        <v>57</v>
+      </c>
+      <c r="V58" s="11">
+        <v>45</v>
+      </c>
+      <c r="W58" s="11">
+        <v>43</v>
+      </c>
+      <c r="X58" s="11">
+        <v>53</v>
+      </c>
+      <c r="Y58" s="11">
+        <v>67</v>
+      </c>
+      <c r="Z58" s="11">
+        <v>62</v>
+      </c>
+      <c r="AA58" s="11">
+        <v>42</v>
+      </c>
+      <c r="AB58" s="11">
+        <v>37</v>
+      </c>
+      <c r="AC58" s="11">
+        <v>54</v>
+      </c>
+      <c r="AD58" s="11">
+        <v>40</v>
+      </c>
+      <c r="AE58" s="11">
+        <v>57</v>
+      </c>
+      <c r="AF58" s="11">
+        <v>45</v>
+      </c>
+      <c r="AG58" s="11">
+        <v>46</v>
+      </c>
+      <c r="AH58" s="11">
+        <v>62</v>
+      </c>
+      <c r="AI58" s="11">
+        <v>39</v>
+      </c>
+      <c r="AJ58" s="11">
+        <v>55</v>
+      </c>
+      <c r="AK58" s="11">
+        <v>39</v>
+      </c>
+      <c r="AL58" s="21">
+        <v>42</v>
+      </c>
+      <c r="AM58" s="21">
+        <v>48</v>
+      </c>
+      <c r="AN58" s="21">
+        <v>49</v>
+      </c>
+      <c r="AO58" s="21">
+        <v>32</v>
+      </c>
+      <c r="AP58" s="21">
+        <v>47</v>
+      </c>
+      <c r="AQ58" s="9">
+        <v>31</v>
+      </c>
+      <c r="AR58" s="9">
+        <v>49</v>
+      </c>
+      <c r="AS58" s="9">
+        <v>61</v>
+      </c>
+      <c r="AT58" s="9">
+        <v>40</v>
+      </c>
+      <c r="AU58" s="9">
+        <v>38</v>
+      </c>
+      <c r="AV58" s="9">
+        <v>43</v>
+      </c>
+      <c r="AW58" s="9">
+        <v>63</v>
+      </c>
+      <c r="AX58" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY58" s="9">
+        <v>27</v>
+      </c>
+      <c r="AZ58" s="9">
+        <v>42</v>
+      </c>
+      <c r="BA58" s="9">
+        <v>49</v>
+      </c>
+      <c r="BB58" s="9">
+        <v>40</v>
+      </c>
+      <c r="BC58" s="9">
+        <v>39</v>
+      </c>
+      <c r="BD58" s="9">
+        <v>69</v>
+      </c>
+      <c r="BE58" s="9">
+        <v>52</v>
+      </c>
+      <c r="BF58" s="9">
+        <v>43</v>
+      </c>
+      <c r="BG58" s="9">
+        <v>36</v>
+      </c>
+      <c r="BH58" s="9">
+        <v>40</v>
+      </c>
+      <c r="BI58" s="9">
         <v>23</v>
       </c>
-      <c r="L6" s="23" t="s">
+      <c r="BJ58" s="21">
+        <v>52</v>
+      </c>
+      <c r="BK58" s="21">
+        <v>36</v>
+      </c>
+      <c r="BL58" s="9">
+        <v>33</v>
+      </c>
+      <c r="BM58" s="9">
+        <v>33</v>
+      </c>
+      <c r="BN58" s="21">
+        <v>35</v>
+      </c>
+      <c r="BO58" s="9">
+        <v>46</v>
+      </c>
+      <c r="BP58" s="51">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:68">
+      <c r="A59" s="27">
+        <v>156400000</v>
+      </c>
+      <c r="B59" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C59" s="9">
+        <v>67</v>
+      </c>
+      <c r="D59" s="9">
+        <v>53</v>
+      </c>
+      <c r="E59" s="9">
+        <v>75</v>
+      </c>
+      <c r="F59" s="9">
+        <v>55</v>
+      </c>
+      <c r="G59" s="9">
+        <v>74</v>
+      </c>
+      <c r="H59" s="9">
+        <v>79</v>
+      </c>
+      <c r="I59" s="9">
+        <v>83</v>
+      </c>
+      <c r="J59" s="9">
+        <v>53</v>
+      </c>
+      <c r="K59" s="9">
+        <v>84</v>
+      </c>
+      <c r="L59" s="9">
+        <v>72</v>
+      </c>
+      <c r="M59" s="9">
+        <v>50</v>
+      </c>
+      <c r="N59" s="9">
+        <v>56</v>
+      </c>
+      <c r="O59" s="11">
+        <v>57</v>
+      </c>
+      <c r="P59" s="11">
+        <v>44</v>
+      </c>
+      <c r="Q59" s="11">
+        <v>62</v>
+      </c>
+      <c r="R59" s="11">
+        <v>50</v>
+      </c>
+      <c r="S59" s="11">
+        <v>60</v>
+      </c>
+      <c r="T59" s="11">
+        <v>64</v>
+      </c>
+      <c r="U59" s="11">
+        <v>49</v>
+      </c>
+      <c r="V59" s="11">
+        <v>57</v>
+      </c>
+      <c r="W59" s="11">
+        <v>60</v>
+      </c>
+      <c r="X59" s="11">
+        <v>61</v>
+      </c>
+      <c r="Y59" s="11">
+        <v>64</v>
+      </c>
+      <c r="Z59" s="11">
+        <v>81</v>
+      </c>
+      <c r="AA59" s="11">
+        <v>58</v>
+      </c>
+      <c r="AB59" s="11">
+        <v>55</v>
+      </c>
+      <c r="AC59" s="11">
+        <v>53</v>
+      </c>
+      <c r="AD59" s="11">
+        <v>54</v>
+      </c>
+      <c r="AE59" s="11">
+        <v>74</v>
+      </c>
+      <c r="AF59" s="11">
+        <v>68</v>
+      </c>
+      <c r="AG59" s="11">
+        <v>53</v>
+      </c>
+      <c r="AH59" s="11">
+        <v>61</v>
+      </c>
+      <c r="AI59" s="11">
+        <v>67</v>
+      </c>
+      <c r="AJ59" s="11">
+        <v>62</v>
+      </c>
+      <c r="AK59" s="11">
+        <v>45</v>
+      </c>
+      <c r="AL59" s="21">
+        <v>43</v>
+      </c>
+      <c r="AM59" s="21">
+        <v>58</v>
+      </c>
+      <c r="AN59" s="21">
+        <v>43</v>
+      </c>
+      <c r="AO59" s="21">
+        <v>55</v>
+      </c>
+      <c r="AP59" s="21">
+        <v>46</v>
+      </c>
+      <c r="AQ59" s="9">
+        <v>44</v>
+      </c>
+      <c r="AR59" s="9">
+        <v>67</v>
+      </c>
+      <c r="AS59" s="9">
+        <v>53</v>
+      </c>
+      <c r="AT59" s="9">
+        <v>41</v>
+      </c>
+      <c r="AU59" s="9">
+        <v>45</v>
+      </c>
+      <c r="AV59" s="9">
+        <v>46</v>
+      </c>
+      <c r="AW59" s="9">
+        <v>47</v>
+      </c>
+      <c r="AX59" s="9">
+        <v>63</v>
+      </c>
+      <c r="AY59" s="9">
+        <v>38</v>
+      </c>
+      <c r="AZ59" s="9">
+        <v>40</v>
+      </c>
+      <c r="BA59" s="9">
+        <v>42</v>
+      </c>
+      <c r="BB59" s="9">
+        <v>47</v>
+      </c>
+      <c r="BC59" s="9">
+        <v>52</v>
+      </c>
+      <c r="BD59" s="9">
+        <v>46</v>
+      </c>
+      <c r="BE59" s="9">
+        <v>38</v>
+      </c>
+      <c r="BF59" s="9">
+        <v>37</v>
+      </c>
+      <c r="BG59" s="9">
+        <v>57</v>
+      </c>
+      <c r="BH59" s="9">
+        <v>53</v>
+      </c>
+      <c r="BI59" s="9">
+        <v>44</v>
+      </c>
+      <c r="BJ59" s="21">
+        <v>45</v>
+      </c>
+      <c r="BK59" s="21">
+        <v>57</v>
+      </c>
+      <c r="BL59" s="9">
+        <v>36</v>
+      </c>
+      <c r="BM59" s="9">
+        <v>43</v>
+      </c>
+      <c r="BN59" s="21">
+        <v>46</v>
+      </c>
+      <c r="BO59" s="9">
+        <v>39</v>
+      </c>
+      <c r="BP59" s="51">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" spans="1:68">
+      <c r="A60" s="14"/>
+      <c r="B60" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="60"/>
+      <c r="D60" s="60"/>
+      <c r="E60" s="60"/>
+      <c r="F60" s="60"/>
+      <c r="G60" s="60"/>
+      <c r="H60" s="60"/>
+      <c r="I60" s="60"/>
+      <c r="J60" s="60"/>
+      <c r="K60" s="60"/>
+      <c r="L60" s="60"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="O60" s="60"/>
+      <c r="P60" s="60"/>
+      <c r="Q60" s="60"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+      <c r="U60" s="60"/>
+      <c r="V60" s="60"/>
+      <c r="W60" s="60"/>
+      <c r="X60" s="60"/>
+      <c r="Y60" s="60"/>
+      <c r="Z60" s="60"/>
+      <c r="AA60" s="60"/>
+      <c r="AB60" s="60"/>
+      <c r="AC60" s="60"/>
+      <c r="AD60" s="60"/>
+      <c r="AE60" s="60"/>
+      <c r="AF60" s="60"/>
+      <c r="AG60" s="60"/>
+      <c r="AH60" s="60"/>
+      <c r="AI60" s="60"/>
+      <c r="AJ60" s="60"/>
+      <c r="AK60" s="60"/>
+      <c r="AL60" s="60"/>
+      <c r="AM60" s="60"/>
+      <c r="AN60" s="60"/>
+      <c r="AO60" s="60"/>
+      <c r="AP60" s="60"/>
+      <c r="AQ60" s="60"/>
+      <c r="AR60" s="60"/>
+      <c r="AS60" s="60"/>
+      <c r="AT60" s="60"/>
+      <c r="AU60" s="60"/>
+      <c r="AV60" s="60"/>
+      <c r="AW60" s="60"/>
+      <c r="AX60" s="60"/>
+      <c r="AY60" s="60"/>
+      <c r="AZ60" s="60"/>
+      <c r="BA60" s="60"/>
+      <c r="BB60" s="60"/>
+      <c r="BC60" s="60"/>
+      <c r="BD60" s="60"/>
+      <c r="BE60" s="60"/>
+      <c r="BF60" s="60"/>
+      <c r="BG60" s="60"/>
+      <c r="BH60" s="60"/>
+      <c r="BI60" s="60"/>
+      <c r="BJ60" s="60"/>
+      <c r="BK60" s="60"/>
+      <c r="BL60" s="60"/>
+      <c r="BM60" s="60"/>
+      <c r="BN60" s="60"/>
+      <c r="BO60" s="60"/>
+      <c r="BP60" s="60"/>
+    </row>
+    <row r="61" spans="1:68">
+      <c r="A61" s="27">
+        <v>150000000</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="9">
+        <v>440</v>
+      </c>
+      <c r="D61" s="9">
+        <v>378</v>
+      </c>
+      <c r="E61" s="9">
+        <v>458</v>
+      </c>
+      <c r="F61" s="9">
+        <v>443</v>
+      </c>
+      <c r="G61" s="9">
+        <v>470</v>
+      </c>
+      <c r="H61" s="9">
+        <v>521</v>
+      </c>
+      <c r="I61" s="9">
+        <v>540</v>
+      </c>
+      <c r="J61" s="9">
+        <v>541</v>
+      </c>
+      <c r="K61" s="9">
+        <v>523</v>
+      </c>
+      <c r="L61" s="9">
+        <v>498</v>
+      </c>
+      <c r="M61" s="9">
+        <v>466</v>
+      </c>
+      <c r="N61" s="9">
+        <v>484</v>
+      </c>
+      <c r="O61" s="11">
+        <v>374</v>
+      </c>
+      <c r="P61" s="11">
+        <v>479</v>
+      </c>
+      <c r="Q61" s="11">
+        <v>390</v>
+      </c>
+      <c r="R61" s="11">
+        <v>372</v>
+      </c>
+      <c r="S61" s="11">
+        <v>432</v>
+      </c>
+      <c r="T61" s="11">
+        <v>418</v>
+      </c>
+      <c r="U61" s="11">
+        <v>453</v>
+      </c>
+      <c r="V61" s="11">
+        <v>445</v>
+      </c>
+      <c r="W61" s="11">
+        <v>315</v>
+      </c>
+      <c r="X61" s="11">
+        <v>409</v>
+      </c>
+      <c r="Y61" s="11">
+        <v>450</v>
+      </c>
+      <c r="Z61" s="11">
+        <v>395</v>
+      </c>
+      <c r="AA61" s="11">
+        <v>444</v>
+      </c>
+      <c r="AB61" s="11">
+        <v>362</v>
+      </c>
+      <c r="AC61" s="11">
+        <v>415</v>
+      </c>
+      <c r="AD61" s="11">
+        <v>373</v>
+      </c>
+      <c r="AE61" s="11">
+        <v>438</v>
+      </c>
+      <c r="AF61" s="11">
+        <v>397</v>
+      </c>
+      <c r="AG61" s="11">
+        <v>407</v>
+      </c>
+      <c r="AH61" s="11">
+        <v>418</v>
+      </c>
+      <c r="AI61" s="11">
+        <v>436</v>
+      </c>
+      <c r="AJ61" s="11">
+        <v>432</v>
+      </c>
+      <c r="AK61" s="24">
+        <v>411</v>
+      </c>
+      <c r="AL61" s="24">
+        <v>417</v>
+      </c>
+      <c r="AM61" s="24">
+        <v>426</v>
+      </c>
+      <c r="AN61" s="24">
+        <v>408</v>
+      </c>
+      <c r="AO61" s="25">
+        <v>369</v>
+      </c>
+      <c r="AP61" s="25">
+        <v>405</v>
+      </c>
+      <c r="AQ61" s="9">
+        <v>410</v>
+      </c>
+      <c r="AR61" s="9">
+        <v>347</v>
+      </c>
+      <c r="AS61" s="9">
+        <v>390</v>
+      </c>
+      <c r="AT61" s="9">
+        <v>359</v>
+      </c>
+      <c r="AU61" s="9">
+        <v>361</v>
+      </c>
+      <c r="AV61" s="9">
+        <v>354</v>
+      </c>
+      <c r="AW61" s="9">
+        <v>366</v>
+      </c>
+      <c r="AX61" s="9">
+        <v>387</v>
+      </c>
+      <c r="AY61" s="9">
+        <v>284</v>
+      </c>
+      <c r="AZ61" s="9">
+        <v>297</v>
+      </c>
+      <c r="BA61" s="9">
+        <v>306</v>
+      </c>
+      <c r="BB61" s="14">
+        <v>346</v>
+      </c>
+      <c r="BC61" s="9">
+        <v>319</v>
+      </c>
+      <c r="BD61" s="9">
+        <v>334</v>
+      </c>
+      <c r="BE61" s="9">
+        <v>333</v>
+      </c>
+      <c r="BF61" s="9">
+        <v>287</v>
+      </c>
+      <c r="BG61" s="9">
+        <v>334</v>
+      </c>
+      <c r="BH61" s="9">
+        <v>288</v>
+      </c>
+      <c r="BI61" s="9">
+        <v>284</v>
+      </c>
+      <c r="BJ61" s="21">
+        <v>306</v>
+      </c>
+      <c r="BK61" s="21">
+        <v>302</v>
+      </c>
+      <c r="BL61" s="9">
+        <v>256</v>
+      </c>
+      <c r="BM61" s="9">
+        <v>289</v>
+      </c>
+      <c r="BN61" s="21">
+        <v>270</v>
+      </c>
+      <c r="BO61" s="9">
+        <v>275</v>
+      </c>
+      <c r="BP61" s="21">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="62" spans="1:68">
+      <c r="A62" s="27">
+        <v>153200000</v>
+      </c>
+      <c r="B62" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C62" s="9">
+        <v>31</v>
+      </c>
+      <c r="D62" s="9">
+        <v>31</v>
+      </c>
+      <c r="E62" s="9">
+        <v>33</v>
+      </c>
+      <c r="F62" s="9">
+        <v>36</v>
+      </c>
+      <c r="G62" s="9">
+        <v>33</v>
+      </c>
+      <c r="H62" s="9">
+        <v>50</v>
+      </c>
+      <c r="I62" s="9">
+        <v>55</v>
+      </c>
+      <c r="J62" s="9">
+        <v>39</v>
+      </c>
+      <c r="K62" s="9">
+        <v>58</v>
+      </c>
+      <c r="L62" s="9">
+        <v>39</v>
+      </c>
+      <c r="M62" s="9">
+        <v>52</v>
+      </c>
+      <c r="N62" s="9">
+        <v>28</v>
+      </c>
+      <c r="O62" s="11">
+        <v>27</v>
+      </c>
+      <c r="P62" s="11">
+        <v>46</v>
+      </c>
+      <c r="Q62" s="11">
+        <v>31</v>
+      </c>
+      <c r="R62" s="11">
+        <v>33</v>
+      </c>
+      <c r="S62" s="11">
+        <v>49</v>
+      </c>
+      <c r="T62" s="11">
+        <v>40</v>
+      </c>
+      <c r="U62" s="11">
+        <v>33</v>
+      </c>
+      <c r="V62" s="11">
+        <v>50</v>
+      </c>
+      <c r="W62" s="11">
+        <v>34</v>
+      </c>
+      <c r="X62" s="11">
+        <v>38</v>
+      </c>
+      <c r="Y62" s="11">
+        <v>30</v>
+      </c>
+      <c r="Z62" s="11">
+        <v>38</v>
+      </c>
+      <c r="AA62" s="11">
+        <v>32</v>
+      </c>
+      <c r="AB62" s="11">
+        <v>33</v>
+      </c>
+      <c r="AC62" s="11">
+        <v>32</v>
+      </c>
+      <c r="AD62" s="11">
+        <v>31</v>
+      </c>
+      <c r="AE62" s="11">
+        <v>37</v>
+      </c>
+      <c r="AF62" s="11">
+        <v>30</v>
+      </c>
+      <c r="AG62" s="11">
+        <v>25</v>
+      </c>
+      <c r="AH62" s="11">
+        <v>35</v>
+      </c>
+      <c r="AI62" s="11">
+        <v>38</v>
+      </c>
+      <c r="AJ62" s="11">
+        <v>45</v>
+      </c>
+      <c r="AK62" s="24">
+        <v>42</v>
+      </c>
+      <c r="AL62" s="24">
+        <v>30</v>
+      </c>
+      <c r="AM62" s="24">
+        <v>36</v>
+      </c>
+      <c r="AN62" s="24">
+        <v>40</v>
+      </c>
+      <c r="AO62" s="25">
+        <v>29</v>
+      </c>
+      <c r="AP62" s="25">
+        <v>33</v>
+      </c>
+      <c r="AQ62" s="9">
+        <v>36</v>
+      </c>
+      <c r="AR62" s="9">
         <v>24</v>
       </c>
-      <c r="M6" s="23" t="s">
+      <c r="AS62" s="9">
+        <v>42</v>
+      </c>
+      <c r="AT62" s="9">
+        <v>37</v>
+      </c>
+      <c r="AU62" s="9">
+        <v>35</v>
+      </c>
+      <c r="AV62" s="9">
+        <v>29</v>
+      </c>
+      <c r="AW62" s="9">
+        <v>22</v>
+      </c>
+      <c r="AX62" s="9">
+        <v>45</v>
+      </c>
+      <c r="AY62" s="9">
+        <v>29</v>
+      </c>
+      <c r="AZ62" s="9">
+        <v>27</v>
+      </c>
+      <c r="BA62" s="9">
+        <v>27</v>
+      </c>
+      <c r="BB62" s="9">
+        <v>27</v>
+      </c>
+      <c r="BC62" s="9">
+        <v>31</v>
+      </c>
+      <c r="BD62" s="9">
+        <v>28</v>
+      </c>
+      <c r="BE62" s="9">
+        <v>22</v>
+      </c>
+      <c r="BF62" s="9">
+        <v>21</v>
+      </c>
+      <c r="BG62" s="9">
+        <v>32</v>
+      </c>
+      <c r="BH62" s="9">
         <v>26</v>
       </c>
-      <c r="N6" s="24" t="s">
-[...5 lines deleted...]
-      <c r="P6" s="24" t="s">
+      <c r="BI62" s="9">
+        <v>29</v>
+      </c>
+      <c r="BJ62" s="21">
+        <v>21</v>
+      </c>
+      <c r="BK62" s="21">
+        <v>21</v>
+      </c>
+      <c r="BL62" s="9">
+        <v>27</v>
+      </c>
+      <c r="BM62" s="9">
+        <v>21</v>
+      </c>
+      <c r="BN62" s="21">
+        <v>21</v>
+      </c>
+      <c r="BO62" s="9">
+        <v>35</v>
+      </c>
+      <c r="BP62" s="21">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:68">
+      <c r="A63" s="27">
+        <v>153400000</v>
+      </c>
+      <c r="B63" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C63" s="9">
+        <v>36</v>
+      </c>
+      <c r="D63" s="9">
+        <v>26</v>
+      </c>
+      <c r="E63" s="9">
+        <v>44</v>
+      </c>
+      <c r="F63" s="9">
+        <v>29</v>
+      </c>
+      <c r="G63" s="9">
+        <v>45</v>
+      </c>
+      <c r="H63" s="9">
+        <v>43</v>
+      </c>
+      <c r="I63" s="9">
+        <v>46</v>
+      </c>
+      <c r="J63" s="9">
+        <v>42</v>
+      </c>
+      <c r="K63" s="9">
+        <v>34</v>
+      </c>
+      <c r="L63" s="9">
+        <v>43</v>
+      </c>
+      <c r="M63" s="9">
+        <v>39</v>
+      </c>
+      <c r="N63" s="9">
+        <v>41</v>
+      </c>
+      <c r="O63" s="11">
+        <v>34</v>
+      </c>
+      <c r="P63" s="11">
+        <v>55</v>
+      </c>
+      <c r="Q63" s="11">
+        <v>26</v>
+      </c>
+      <c r="R63" s="11">
+        <v>32</v>
+      </c>
+      <c r="S63" s="11">
+        <v>37</v>
+      </c>
+      <c r="T63" s="11">
+        <v>40</v>
+      </c>
+      <c r="U63" s="11">
+        <v>31</v>
+      </c>
+      <c r="V63" s="11">
+        <v>35</v>
+      </c>
+      <c r="W63" s="11">
+        <v>28</v>
+      </c>
+      <c r="X63" s="11">
+        <v>33</v>
+      </c>
+      <c r="Y63" s="11">
+        <v>49</v>
+      </c>
+      <c r="Z63" s="11">
+        <v>41</v>
+      </c>
+      <c r="AA63" s="11">
+        <v>39</v>
+      </c>
+      <c r="AB63" s="11">
+        <v>23</v>
+      </c>
+      <c r="AC63" s="11">
+        <v>42</v>
+      </c>
+      <c r="AD63" s="11">
+        <v>36</v>
+      </c>
+      <c r="AE63" s="11">
+        <v>50</v>
+      </c>
+      <c r="AF63" s="11">
+        <v>49</v>
+      </c>
+      <c r="AG63" s="11">
+        <v>42</v>
+      </c>
+      <c r="AH63" s="11">
+        <v>41</v>
+      </c>
+      <c r="AI63" s="11">
+        <v>36</v>
+      </c>
+      <c r="AJ63" s="11">
+        <v>42</v>
+      </c>
+      <c r="AK63" s="24">
+        <v>37</v>
+      </c>
+      <c r="AL63" s="24">
+        <v>39</v>
+      </c>
+      <c r="AM63" s="24">
+        <v>32</v>
+      </c>
+      <c r="AN63" s="24">
+        <v>43</v>
+      </c>
+      <c r="AO63" s="25">
+        <v>28</v>
+      </c>
+      <c r="AP63" s="25">
+        <v>37</v>
+      </c>
+      <c r="AQ63" s="9">
+        <v>42</v>
+      </c>
+      <c r="AR63" s="9">
+        <v>30</v>
+      </c>
+      <c r="AS63" s="9">
+        <v>40</v>
+      </c>
+      <c r="AT63" s="9">
+        <v>36</v>
+      </c>
+      <c r="AU63" s="9">
+        <v>34</v>
+      </c>
+      <c r="AV63" s="9">
+        <v>26</v>
+      </c>
+      <c r="AW63" s="9">
+        <v>23</v>
+      </c>
+      <c r="AX63" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY63" s="9">
+        <v>17</v>
+      </c>
+      <c r="AZ63" s="9">
+        <v>24</v>
+      </c>
+      <c r="BA63" s="9">
+        <v>21</v>
+      </c>
+      <c r="BB63" s="9">
+        <v>40</v>
+      </c>
+      <c r="BC63" s="9">
+        <v>31</v>
+      </c>
+      <c r="BD63" s="9">
+        <v>31</v>
+      </c>
+      <c r="BE63" s="9">
+        <v>26</v>
+      </c>
+      <c r="BF63" s="9">
+        <v>22</v>
+      </c>
+      <c r="BG63" s="9">
+        <v>27</v>
+      </c>
+      <c r="BH63" s="9">
+        <v>24</v>
+      </c>
+      <c r="BI63" s="9">
+        <v>26</v>
+      </c>
+      <c r="BJ63" s="21">
+        <v>34</v>
+      </c>
+      <c r="BK63" s="21">
+        <v>25</v>
+      </c>
+      <c r="BL63" s="9">
+        <v>21</v>
+      </c>
+      <c r="BM63" s="9">
+        <v>21</v>
+      </c>
+      <c r="BN63" s="21">
+        <v>23</v>
+      </c>
+      <c r="BO63" s="9">
+        <v>19</v>
+      </c>
+      <c r="BP63" s="21">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="64" spans="1:68">
+      <c r="A64" s="27">
+        <v>153600000</v>
+      </c>
+      <c r="B64" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" s="9">
+        <v>57</v>
+      </c>
+      <c r="D64" s="9">
+        <v>46</v>
+      </c>
+      <c r="E64" s="9">
+        <v>51</v>
+      </c>
+      <c r="F64" s="9">
+        <v>52</v>
+      </c>
+      <c r="G64" s="9">
+        <v>55</v>
+      </c>
+      <c r="H64" s="9">
+        <v>60</v>
+      </c>
+      <c r="I64" s="9">
+        <v>60</v>
+      </c>
+      <c r="J64" s="9">
+        <v>61</v>
+      </c>
+      <c r="K64" s="9">
+        <v>55</v>
+      </c>
+      <c r="L64" s="9">
+        <v>70</v>
+      </c>
+      <c r="M64" s="9">
+        <v>52</v>
+      </c>
+      <c r="N64" s="9">
+        <v>64</v>
+      </c>
+      <c r="O64" s="11">
+        <v>48</v>
+      </c>
+      <c r="P64" s="11">
+        <v>59</v>
+      </c>
+      <c r="Q64" s="11">
+        <v>53</v>
+      </c>
+      <c r="R64" s="11">
+        <v>38</v>
+      </c>
+      <c r="S64" s="11">
+        <v>62</v>
+      </c>
+      <c r="T64" s="11">
+        <v>58</v>
+      </c>
+      <c r="U64" s="11">
+        <v>63</v>
+      </c>
+      <c r="V64" s="11">
+        <v>55</v>
+      </c>
+      <c r="W64" s="11">
+        <v>50</v>
+      </c>
+      <c r="X64" s="11">
+        <v>55</v>
+      </c>
+      <c r="Y64" s="11">
+        <v>60</v>
+      </c>
+      <c r="Z64" s="11">
+        <v>45</v>
+      </c>
+      <c r="AA64" s="11">
+        <v>52</v>
+      </c>
+      <c r="AB64" s="11">
+        <v>35</v>
+      </c>
+      <c r="AC64" s="11">
+        <v>47</v>
+      </c>
+      <c r="AD64" s="11">
+        <v>45</v>
+      </c>
+      <c r="AE64" s="11">
+        <v>53</v>
+      </c>
+      <c r="AF64" s="11">
+        <v>53</v>
+      </c>
+      <c r="AG64" s="11">
+        <v>42</v>
+      </c>
+      <c r="AH64" s="11">
+        <v>41</v>
+      </c>
+      <c r="AI64" s="11">
+        <v>50</v>
+      </c>
+      <c r="AJ64" s="11">
+        <v>48</v>
+      </c>
+      <c r="AK64" s="11">
+        <v>47</v>
+      </c>
+      <c r="AL64" s="21">
+        <v>46</v>
+      </c>
+      <c r="AM64" s="21">
+        <v>56</v>
+      </c>
+      <c r="AN64" s="21">
+        <v>41</v>
+      </c>
+      <c r="AO64" s="21">
+        <v>45</v>
+      </c>
+      <c r="AP64" s="21">
+        <v>54</v>
+      </c>
+      <c r="AQ64" s="9">
+        <v>53</v>
+      </c>
+      <c r="AR64" s="9">
+        <v>39</v>
+      </c>
+      <c r="AS64" s="9">
+        <v>35</v>
+      </c>
+      <c r="AT64" s="9">
+        <v>37</v>
+      </c>
+      <c r="AU64" s="9">
+        <v>43</v>
+      </c>
+      <c r="AV64" s="9">
+        <v>38</v>
+      </c>
+      <c r="AW64" s="9">
+        <v>43</v>
+      </c>
+      <c r="AX64" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY64" s="9">
+        <v>34</v>
+      </c>
+      <c r="AZ64" s="9">
+        <v>35</v>
+      </c>
+      <c r="BA64" s="9">
+        <v>37</v>
+      </c>
+      <c r="BB64" s="9">
+        <v>37</v>
+      </c>
+      <c r="BC64" s="9">
+        <v>32</v>
+      </c>
+      <c r="BD64" s="9">
+        <v>27</v>
+      </c>
+      <c r="BE64" s="9">
+        <v>38</v>
+      </c>
+      <c r="BF64" s="9">
+        <v>25</v>
+      </c>
+      <c r="BG64" s="9">
+        <v>38</v>
+      </c>
+      <c r="BH64" s="9">
+        <v>30</v>
+      </c>
+      <c r="BI64" s="9">
+        <v>29</v>
+      </c>
+      <c r="BJ64" s="21">
+        <v>37</v>
+      </c>
+      <c r="BK64" s="21">
+        <v>40</v>
+      </c>
+      <c r="BL64" s="9">
+        <v>31</v>
+      </c>
+      <c r="BM64" s="9">
+        <v>32</v>
+      </c>
+      <c r="BN64" s="21">
+        <v>27</v>
+      </c>
+      <c r="BO64" s="9">
+        <v>34</v>
+      </c>
+      <c r="BP64" s="21">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="65" spans="1:68">
+      <c r="A65" s="27">
+        <v>154000000</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C65" s="9">
+        <v>21</v>
+      </c>
+      <c r="D65" s="9">
+        <v>15</v>
+      </c>
+      <c r="E65" s="9">
+        <v>17</v>
+      </c>
+      <c r="F65" s="9">
+        <v>23</v>
+      </c>
+      <c r="G65" s="9">
+        <v>27</v>
+      </c>
+      <c r="H65" s="9">
+        <v>23</v>
+      </c>
+      <c r="I65" s="9">
+        <v>33</v>
+      </c>
+      <c r="J65" s="9">
+        <v>21</v>
+      </c>
+      <c r="K65" s="9">
+        <v>26</v>
+      </c>
+      <c r="L65" s="9">
+        <v>21</v>
+      </c>
+      <c r="M65" s="9">
+        <v>17</v>
+      </c>
+      <c r="N65" s="9">
+        <v>22</v>
+      </c>
+      <c r="O65" s="11">
+        <v>22</v>
+      </c>
+      <c r="P65" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q65" s="11">
+        <v>21</v>
+      </c>
+      <c r="R65" s="11">
+        <v>9</v>
+      </c>
+      <c r="S65" s="11">
+        <v>21</v>
+      </c>
+      <c r="T65" s="11">
+        <v>17</v>
+      </c>
+      <c r="U65" s="11">
+        <v>28</v>
+      </c>
+      <c r="V65" s="11">
+        <v>18</v>
+      </c>
+      <c r="W65" s="11">
+        <v>17</v>
+      </c>
+      <c r="X65" s="11">
+        <v>14</v>
+      </c>
+      <c r="Y65" s="11">
+        <v>23</v>
+      </c>
+      <c r="Z65" s="11">
+        <v>25</v>
+      </c>
+      <c r="AA65" s="11">
+        <v>23</v>
+      </c>
+      <c r="AB65" s="11">
+        <v>16</v>
+      </c>
+      <c r="AC65" s="11">
+        <v>24</v>
+      </c>
+      <c r="AD65" s="11">
+        <v>21</v>
+      </c>
+      <c r="AE65" s="11">
+        <v>18</v>
+      </c>
+      <c r="AF65" s="11">
+        <v>21</v>
+      </c>
+      <c r="AG65" s="11">
+        <v>16</v>
+      </c>
+      <c r="AH65" s="11">
+        <v>21</v>
+      </c>
+      <c r="AI65" s="11">
+        <v>22</v>
+      </c>
+      <c r="AJ65" s="11">
+        <v>23</v>
+      </c>
+      <c r="AK65" s="11">
+        <v>19</v>
+      </c>
+      <c r="AL65" s="21">
+        <v>22</v>
+      </c>
+      <c r="AM65" s="21">
+        <v>26</v>
+      </c>
+      <c r="AN65" s="21">
+        <v>16</v>
+      </c>
+      <c r="AO65" s="21">
+        <v>23</v>
+      </c>
+      <c r="AP65" s="21">
+        <v>15</v>
+      </c>
+      <c r="AQ65" s="9">
+        <v>18</v>
+      </c>
+      <c r="AR65" s="9">
+        <v>11</v>
+      </c>
+      <c r="AS65" s="9">
+        <v>13</v>
+      </c>
+      <c r="AT65" s="9">
+        <v>18</v>
+      </c>
+      <c r="AU65" s="9">
+        <v>17</v>
+      </c>
+      <c r="AV65" s="9">
+        <v>21</v>
+      </c>
+      <c r="AW65" s="9">
+        <v>12</v>
+      </c>
+      <c r="AX65" s="9">
+        <v>23</v>
+      </c>
+      <c r="AY65" s="9">
         <v>7</v>
       </c>
-      <c r="Q6" s="24" t="s">
-[...17 lines deleted...]
-      <c r="W6" s="23" t="s">
+      <c r="AZ65" s="9">
+        <v>18</v>
+      </c>
+      <c r="BA65" s="9">
+        <v>13</v>
+      </c>
+      <c r="BB65" s="9">
+        <v>14</v>
+      </c>
+      <c r="BC65" s="9">
+        <v>16</v>
+      </c>
+      <c r="BD65" s="9">
+        <v>25</v>
+      </c>
+      <c r="BE65" s="9">
+        <v>13</v>
+      </c>
+      <c r="BF65" s="9">
+        <v>15</v>
+      </c>
+      <c r="BG65" s="9">
+        <v>18</v>
+      </c>
+      <c r="BH65" s="9">
+        <v>20</v>
+      </c>
+      <c r="BI65" s="9">
+        <v>10</v>
+      </c>
+      <c r="BJ65" s="21">
+        <v>13</v>
+      </c>
+      <c r="BK65" s="21">
+        <v>11</v>
+      </c>
+      <c r="BL65" s="9">
+        <v>10</v>
+      </c>
+      <c r="BM65" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN65" s="21">
+        <v>7</v>
+      </c>
+      <c r="BO65" s="9">
+        <v>12</v>
+      </c>
+      <c r="BP65" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:68">
+      <c r="A66" s="27">
+        <v>154200000</v>
+      </c>
+      <c r="B66" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="9">
+        <v>18</v>
+      </c>
+      <c r="D66" s="9">
+        <v>26</v>
+      </c>
+      <c r="E66" s="9">
+        <v>30</v>
+      </c>
+      <c r="F66" s="9">
+        <v>30</v>
+      </c>
+      <c r="G66" s="9">
+        <v>27</v>
+      </c>
+      <c r="H66" s="9">
+        <v>30</v>
+      </c>
+      <c r="I66" s="9">
+        <v>26</v>
+      </c>
+      <c r="J66" s="9">
         <v>23</v>
       </c>
-      <c r="X6" s="23" t="s">
+      <c r="K66" s="9">
+        <v>28</v>
+      </c>
+      <c r="L66" s="9">
+        <v>23</v>
+      </c>
+      <c r="M66" s="9">
+        <v>27</v>
+      </c>
+      <c r="N66" s="9">
         <v>24</v>
       </c>
-      <c r="Y6" s="23" t="s">
+      <c r="O66" s="11">
+        <v>19</v>
+      </c>
+      <c r="P66" s="11">
+        <v>24</v>
+      </c>
+      <c r="Q66" s="11">
+        <v>20</v>
+      </c>
+      <c r="R66" s="11">
+        <v>28</v>
+      </c>
+      <c r="S66" s="11">
+        <v>22</v>
+      </c>
+      <c r="T66" s="11">
+        <v>16</v>
+      </c>
+      <c r="U66" s="11">
+        <v>29</v>
+      </c>
+      <c r="V66" s="11">
+        <v>24</v>
+      </c>
+      <c r="W66" s="11">
+        <v>13</v>
+      </c>
+      <c r="X66" s="11">
+        <v>23</v>
+      </c>
+      <c r="Y66" s="11">
+        <v>24</v>
+      </c>
+      <c r="Z66" s="11">
+        <v>22</v>
+      </c>
+      <c r="AA66" s="11">
+        <v>25</v>
+      </c>
+      <c r="AB66" s="11">
+        <v>32</v>
+      </c>
+      <c r="AC66" s="11">
+        <v>27</v>
+      </c>
+      <c r="AD66" s="11">
+        <v>17</v>
+      </c>
+      <c r="AE66" s="11">
         <v>26</v>
       </c>
-      <c r="Z6" s="24" t="s">
-[...26 lines deleted...]
-      <c r="AI6" s="23" t="s">
+      <c r="AF66" s="11">
+        <v>25</v>
+      </c>
+      <c r="AG66" s="11">
         <v>23</v>
       </c>
-      <c r="AJ6" s="23" t="s">
+      <c r="AH66" s="11">
+        <v>30</v>
+      </c>
+      <c r="AI66" s="11">
         <v>24</v>
       </c>
-      <c r="AK6" s="21" t="s">
+      <c r="AJ66" s="11">
+        <v>22</v>
+      </c>
+      <c r="AK66" s="11">
+        <v>28</v>
+      </c>
+      <c r="AL66" s="21">
+        <v>18</v>
+      </c>
+      <c r="AM66" s="21">
+        <v>23</v>
+      </c>
+      <c r="AN66" s="21">
+        <v>35</v>
+      </c>
+      <c r="AO66" s="21">
+        <v>29</v>
+      </c>
+      <c r="AP66" s="21">
+        <v>28</v>
+      </c>
+      <c r="AQ66" s="9">
+        <v>27</v>
+      </c>
+      <c r="AR66" s="9">
+        <v>20</v>
+      </c>
+      <c r="AS66" s="9">
+        <v>23</v>
+      </c>
+      <c r="AT66" s="9">
+        <v>18</v>
+      </c>
+      <c r="AU66" s="9">
+        <v>23</v>
+      </c>
+      <c r="AV66" s="9">
+        <v>23</v>
+      </c>
+      <c r="AW66" s="9">
+        <v>23</v>
+      </c>
+      <c r="AX66" s="9">
+        <v>16</v>
+      </c>
+      <c r="AY66" s="9">
+        <v>20</v>
+      </c>
+      <c r="AZ66" s="9">
+        <v>27</v>
+      </c>
+      <c r="BA66" s="9">
+        <v>22</v>
+      </c>
+      <c r="BB66" s="9">
+        <v>16</v>
+      </c>
+      <c r="BC66" s="9">
+        <v>19</v>
+      </c>
+      <c r="BD66" s="9">
+        <v>19</v>
+      </c>
+      <c r="BE66" s="9">
+        <v>28</v>
+      </c>
+      <c r="BF66" s="9">
+        <v>17</v>
+      </c>
+      <c r="BG66" s="9">
+        <v>20</v>
+      </c>
+      <c r="BH66" s="9">
+        <v>17</v>
+      </c>
+      <c r="BI66" s="9">
+        <v>27</v>
+      </c>
+      <c r="BJ66" s="21">
+        <v>23</v>
+      </c>
+      <c r="BK66" s="21">
+        <v>22</v>
+      </c>
+      <c r="BL66" s="9">
+        <v>16</v>
+      </c>
+      <c r="BM66" s="9">
+        <v>17</v>
+      </c>
+      <c r="BN66" s="21">
         <v>26</v>
       </c>
-      <c r="AL6" s="12" t="s">
-[...26 lines deleted...]
-      <c r="AU6" s="11" t="s">
+      <c r="BO66" s="9">
+        <v>16</v>
+      </c>
+      <c r="BP66" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:68">
+      <c r="A67" s="27">
+        <v>154600000</v>
+      </c>
+      <c r="B67" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="9">
+        <v>39</v>
+      </c>
+      <c r="D67" s="9">
+        <v>51</v>
+      </c>
+      <c r="E67" s="9">
+        <v>48</v>
+      </c>
+      <c r="F67" s="9">
+        <v>52</v>
+      </c>
+      <c r="G67" s="9">
+        <v>43</v>
+      </c>
+      <c r="H67" s="9">
+        <v>60</v>
+      </c>
+      <c r="I67" s="9">
+        <v>46</v>
+      </c>
+      <c r="J67" s="9">
+        <v>59</v>
+      </c>
+      <c r="K67" s="9">
+        <v>57</v>
+      </c>
+      <c r="L67" s="9">
+        <v>51</v>
+      </c>
+      <c r="M67" s="9">
+        <v>52</v>
+      </c>
+      <c r="N67" s="9">
+        <v>45</v>
+      </c>
+      <c r="O67" s="11">
+        <v>28</v>
+      </c>
+      <c r="P67" s="11">
+        <v>43</v>
+      </c>
+      <c r="Q67" s="11">
+        <v>39</v>
+      </c>
+      <c r="R67" s="11">
+        <v>32</v>
+      </c>
+      <c r="S67" s="11">
+        <v>38</v>
+      </c>
+      <c r="T67" s="11">
+        <v>47</v>
+      </c>
+      <c r="U67" s="11">
+        <v>52</v>
+      </c>
+      <c r="V67" s="11">
+        <v>33</v>
+      </c>
+      <c r="W67" s="11">
         <v>23</v>
       </c>
-      <c r="AV6" s="11" t="s">
+      <c r="X67" s="11">
+        <v>49</v>
+      </c>
+      <c r="Y67" s="11">
+        <v>63</v>
+      </c>
+      <c r="Z67" s="11">
+        <v>47</v>
+      </c>
+      <c r="AA67" s="11">
+        <v>40</v>
+      </c>
+      <c r="AB67" s="11">
+        <v>38</v>
+      </c>
+      <c r="AC67" s="11">
+        <v>47</v>
+      </c>
+      <c r="AD67" s="11">
+        <v>37</v>
+      </c>
+      <c r="AE67" s="11">
+        <v>48</v>
+      </c>
+      <c r="AF67" s="11">
+        <v>39</v>
+      </c>
+      <c r="AG67" s="11">
+        <v>40</v>
+      </c>
+      <c r="AH67" s="11">
+        <v>41</v>
+      </c>
+      <c r="AI67" s="11">
+        <v>35</v>
+      </c>
+      <c r="AJ67" s="11">
+        <v>56</v>
+      </c>
+      <c r="AK67" s="11">
+        <v>42</v>
+      </c>
+      <c r="AL67" s="21">
+        <v>38</v>
+      </c>
+      <c r="AM67" s="21">
+        <v>41</v>
+      </c>
+      <c r="AN67" s="21">
+        <v>40</v>
+      </c>
+      <c r="AO67" s="21">
+        <v>40</v>
+      </c>
+      <c r="AP67" s="21">
+        <v>40</v>
+      </c>
+      <c r="AQ67" s="9">
+        <v>40</v>
+      </c>
+      <c r="AR67" s="9">
+        <v>47</v>
+      </c>
+      <c r="AS67" s="9">
+        <v>46</v>
+      </c>
+      <c r="AT67" s="9">
+        <v>39</v>
+      </c>
+      <c r="AU67" s="9">
+        <v>36</v>
+      </c>
+      <c r="AV67" s="9">
+        <v>35</v>
+      </c>
+      <c r="AW67" s="9">
+        <v>38</v>
+      </c>
+      <c r="AX67" s="9">
+        <v>39</v>
+      </c>
+      <c r="AY67" s="9">
+        <v>30</v>
+      </c>
+      <c r="AZ67" s="9">
+        <v>31</v>
+      </c>
+      <c r="BA67" s="9">
+        <v>42</v>
+      </c>
+      <c r="BB67" s="9">
+        <v>52</v>
+      </c>
+      <c r="BC67" s="9">
+        <v>27</v>
+      </c>
+      <c r="BD67" s="9">
+        <v>38</v>
+      </c>
+      <c r="BE67" s="9">
+        <v>37</v>
+      </c>
+      <c r="BF67" s="9">
+        <v>39</v>
+      </c>
+      <c r="BG67" s="9">
+        <v>36</v>
+      </c>
+      <c r="BH67" s="9">
+        <v>28</v>
+      </c>
+      <c r="BI67" s="9">
+        <v>27</v>
+      </c>
+      <c r="BJ67" s="21">
+        <v>33</v>
+      </c>
+      <c r="BK67" s="21">
+        <v>39</v>
+      </c>
+      <c r="BL67" s="9">
+        <v>30</v>
+      </c>
+      <c r="BM67" s="9">
+        <v>38</v>
+      </c>
+      <c r="BN67" s="21">
+        <v>36</v>
+      </c>
+      <c r="BO67" s="9">
+        <v>36</v>
+      </c>
+      <c r="BP67" s="21">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="68" spans="1:68">
+      <c r="A68" s="27">
+        <v>154800000</v>
+      </c>
+      <c r="B68" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="9">
+        <v>41</v>
+      </c>
+      <c r="D68" s="9">
+        <v>18</v>
+      </c>
+      <c r="E68" s="9">
         <v>24</v>
       </c>
-      <c r="AW6" s="21" t="s">
+      <c r="F68" s="9">
+        <v>31</v>
+      </c>
+      <c r="G68" s="9">
+        <v>25</v>
+      </c>
+      <c r="H68" s="9">
+        <v>34</v>
+      </c>
+      <c r="I68" s="9">
         <v>26</v>
       </c>
-      <c r="AX6" s="59" t="s">
-[...26 lines deleted...]
-      <c r="BG6" s="11" t="s">
+      <c r="J68" s="9">
+        <v>41</v>
+      </c>
+      <c r="K68" s="9">
+        <v>22</v>
+      </c>
+      <c r="L68" s="9">
+        <v>29</v>
+      </c>
+      <c r="M68" s="9">
+        <v>33</v>
+      </c>
+      <c r="N68" s="9">
+        <v>29</v>
+      </c>
+      <c r="O68" s="11">
         <v>23</v>
       </c>
-      <c r="BH6" s="11" t="s">
+      <c r="P68" s="11">
+        <v>32</v>
+      </c>
+      <c r="Q68" s="11">
+        <v>23</v>
+      </c>
+      <c r="R68" s="11">
+        <v>32</v>
+      </c>
+      <c r="S68" s="11">
+        <v>23</v>
+      </c>
+      <c r="T68" s="11">
+        <v>29</v>
+      </c>
+      <c r="U68" s="11">
+        <v>22</v>
+      </c>
+      <c r="V68" s="11">
+        <v>20</v>
+      </c>
+      <c r="W68" s="11">
+        <v>20</v>
+      </c>
+      <c r="X68" s="11">
+        <v>23</v>
+      </c>
+      <c r="Y68" s="11">
+        <v>32</v>
+      </c>
+      <c r="Z68" s="11">
+        <v>22</v>
+      </c>
+      <c r="AA68" s="11">
+        <v>34</v>
+      </c>
+      <c r="AB68" s="11">
+        <v>18</v>
+      </c>
+      <c r="AC68" s="11">
+        <v>31</v>
+      </c>
+      <c r="AD68" s="11">
+        <v>21</v>
+      </c>
+      <c r="AE68" s="11">
+        <v>25</v>
+      </c>
+      <c r="AF68" s="11">
+        <v>31</v>
+      </c>
+      <c r="AG68" s="11">
+        <v>26</v>
+      </c>
+      <c r="AH68" s="11">
+        <v>26</v>
+      </c>
+      <c r="AI68" s="11">
+        <v>29</v>
+      </c>
+      <c r="AJ68" s="11">
+        <v>37</v>
+      </c>
+      <c r="AK68" s="11">
+        <v>29</v>
+      </c>
+      <c r="AL68" s="21">
+        <v>27</v>
+      </c>
+      <c r="AM68" s="21">
         <v>24</v>
       </c>
-      <c r="BI6" s="21" t="s">
+      <c r="AN68" s="21">
+        <v>29</v>
+      </c>
+      <c r="AO68" s="21">
+        <v>23</v>
+      </c>
+      <c r="AP68" s="21">
+        <v>31</v>
+      </c>
+      <c r="AQ68" s="9">
+        <v>30</v>
+      </c>
+      <c r="AR68" s="9">
+        <v>14</v>
+      </c>
+      <c r="AS68" s="9">
+        <v>29</v>
+      </c>
+      <c r="AT68" s="9">
+        <v>16</v>
+      </c>
+      <c r="AU68" s="9">
+        <v>28</v>
+      </c>
+      <c r="AV68" s="9">
+        <v>17</v>
+      </c>
+      <c r="AW68" s="9">
+        <v>30</v>
+      </c>
+      <c r="AX68" s="9">
+        <v>27</v>
+      </c>
+      <c r="AY68" s="9">
+        <v>19</v>
+      </c>
+      <c r="AZ68" s="9">
+        <v>12</v>
+      </c>
+      <c r="BA68" s="9">
+        <v>21</v>
+      </c>
+      <c r="BB68" s="9">
+        <v>23</v>
+      </c>
+      <c r="BC68" s="9">
+        <v>18</v>
+      </c>
+      <c r="BD68" s="9">
+        <v>16</v>
+      </c>
+      <c r="BE68" s="9">
+        <v>25</v>
+      </c>
+      <c r="BF68" s="9">
+        <v>10</v>
+      </c>
+      <c r="BG68" s="9">
+        <v>18</v>
+      </c>
+      <c r="BH68" s="9">
+        <v>15</v>
+      </c>
+      <c r="BI68" s="9">
+        <v>23</v>
+      </c>
+      <c r="BJ68" s="21">
+        <v>17</v>
+      </c>
+      <c r="BK68" s="21">
+        <v>16</v>
+      </c>
+      <c r="BL68" s="9">
+        <v>15</v>
+      </c>
+      <c r="BM68" s="9">
+        <v>20</v>
+      </c>
+      <c r="BN68" s="21">
+        <v>19</v>
+      </c>
+      <c r="BO68" s="9">
+        <v>12</v>
+      </c>
+      <c r="BP68" s="21">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:68">
+      <c r="A69" s="27">
+        <v>155200000</v>
+      </c>
+      <c r="B69" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" s="9">
+        <v>32</v>
+      </c>
+      <c r="D69" s="9">
+        <v>24</v>
+      </c>
+      <c r="E69" s="9">
+        <v>32</v>
+      </c>
+      <c r="F69" s="9">
+        <v>30</v>
+      </c>
+      <c r="G69" s="9">
+        <v>38</v>
+      </c>
+      <c r="H69" s="9">
+        <v>30</v>
+      </c>
+      <c r="I69" s="9">
+        <v>35</v>
+      </c>
+      <c r="J69" s="9">
+        <v>30</v>
+      </c>
+      <c r="K69" s="9">
+        <v>45</v>
+      </c>
+      <c r="L69" s="9">
+        <v>32</v>
+      </c>
+      <c r="M69" s="9">
+        <v>24</v>
+      </c>
+      <c r="N69" s="9">
+        <v>47</v>
+      </c>
+      <c r="O69" s="11">
+        <v>25</v>
+      </c>
+      <c r="P69" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q69" s="11">
+        <v>33</v>
+      </c>
+      <c r="R69" s="11">
+        <v>29</v>
+      </c>
+      <c r="S69" s="11">
+        <v>25</v>
+      </c>
+      <c r="T69" s="11">
+        <v>33</v>
+      </c>
+      <c r="U69" s="11">
+        <v>29</v>
+      </c>
+      <c r="V69" s="11">
+        <v>34</v>
+      </c>
+      <c r="W69" s="11">
+        <v>21</v>
+      </c>
+      <c r="X69" s="11">
+        <v>32</v>
+      </c>
+      <c r="Y69" s="11">
+        <v>28</v>
+      </c>
+      <c r="Z69" s="11">
+        <v>40</v>
+      </c>
+      <c r="AA69" s="11">
+        <v>30</v>
+      </c>
+      <c r="AB69" s="11">
+        <v>29</v>
+      </c>
+      <c r="AC69" s="11">
+        <v>21</v>
+      </c>
+      <c r="AD69" s="11">
+        <v>20</v>
+      </c>
+      <c r="AE69" s="11">
+        <v>32</v>
+      </c>
+      <c r="AF69" s="11">
+        <v>28</v>
+      </c>
+      <c r="AG69" s="11">
+        <v>29</v>
+      </c>
+      <c r="AH69" s="11">
+        <v>24</v>
+      </c>
+      <c r="AI69" s="11">
+        <v>32</v>
+      </c>
+      <c r="AJ69" s="11">
+        <v>29</v>
+      </c>
+      <c r="AK69" s="11">
+        <v>22</v>
+      </c>
+      <c r="AL69" s="21">
+        <v>38</v>
+      </c>
+      <c r="AM69" s="21">
+        <v>32</v>
+      </c>
+      <c r="AN69" s="21">
+        <v>27</v>
+      </c>
+      <c r="AO69" s="21">
         <v>26</v>
       </c>
-      <c r="BJ6" s="59" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="AP69" s="21">
+        <v>23</v>
+      </c>
+      <c r="AQ69" s="9">
+        <v>20</v>
+      </c>
+      <c r="AR69" s="9">
+        <v>27</v>
+      </c>
+      <c r="AS69" s="9">
+        <v>28</v>
+      </c>
+      <c r="AT69" s="9">
+        <v>25</v>
+      </c>
+      <c r="AU69" s="9">
+        <v>29</v>
+      </c>
+      <c r="AV69" s="9">
+        <v>36</v>
+      </c>
+      <c r="AW69" s="9">
+        <v>30</v>
+      </c>
+      <c r="AX69" s="9">
+        <v>34</v>
+      </c>
+      <c r="AY69" s="9">
+        <v>25</v>
+      </c>
+      <c r="AZ69" s="9">
+        <v>21</v>
+      </c>
+      <c r="BA69" s="9">
+        <v>20</v>
+      </c>
+      <c r="BB69" s="9">
+        <v>26</v>
+      </c>
+      <c r="BC69" s="9">
+        <v>29</v>
+      </c>
+      <c r="BD69" s="9">
+        <v>23</v>
+      </c>
+      <c r="BE69" s="9">
+        <v>27</v>
+      </c>
+      <c r="BF69" s="9">
+        <v>25</v>
+      </c>
+      <c r="BG69" s="9">
+        <v>25</v>
+      </c>
+      <c r="BH69" s="9">
+        <v>21</v>
+      </c>
+      <c r="BI69" s="9">
+        <v>31</v>
+      </c>
+      <c r="BJ69" s="21">
+        <v>25</v>
+      </c>
+      <c r="BK69" s="21">
+        <v>20</v>
+      </c>
+      <c r="BL69" s="9">
+        <v>16</v>
+      </c>
+      <c r="BM69" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN69" s="21">
+        <v>21</v>
+      </c>
+      <c r="BO69" s="9">
+        <v>15</v>
+      </c>
+      <c r="BP69" s="21">
+        <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN7" s="79"/>
+    <row r="70" spans="1:68">
+      <c r="A70" s="27">
+        <v>155600000</v>
+      </c>
+      <c r="B70" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" s="9">
+        <v>78</v>
+      </c>
+      <c r="D70" s="9">
+        <v>63</v>
+      </c>
+      <c r="E70" s="9">
+        <v>68</v>
+      </c>
+      <c r="F70" s="9">
+        <v>71</v>
+      </c>
+      <c r="G70" s="9">
+        <v>80</v>
+      </c>
+      <c r="H70" s="9">
+        <v>93</v>
+      </c>
+      <c r="I70" s="9">
+        <v>97</v>
+      </c>
+      <c r="J70" s="9">
+        <v>101</v>
+      </c>
+      <c r="K70" s="9">
+        <v>85</v>
+      </c>
+      <c r="L70" s="9">
+        <v>91</v>
+      </c>
+      <c r="M70" s="9">
+        <v>82</v>
+      </c>
+      <c r="N70" s="9">
+        <v>86</v>
+      </c>
+      <c r="O70" s="11">
+        <v>65</v>
+      </c>
+      <c r="P70" s="11">
+        <v>80</v>
+      </c>
+      <c r="Q70" s="11">
+        <v>80</v>
+      </c>
+      <c r="R70" s="11">
+        <v>59</v>
+      </c>
+      <c r="S70" s="11">
+        <v>71</v>
+      </c>
+      <c r="T70" s="11">
+        <v>58</v>
+      </c>
+      <c r="U70" s="11">
+        <v>89</v>
+      </c>
+      <c r="V70" s="11">
+        <v>73</v>
+      </c>
+      <c r="W70" s="11">
+        <v>61</v>
+      </c>
+      <c r="X70" s="11">
+        <v>63</v>
+      </c>
+      <c r="Y70" s="11">
+        <v>64</v>
+      </c>
+      <c r="Z70" s="11">
+        <v>38</v>
+      </c>
+      <c r="AA70" s="11">
+        <v>73</v>
+      </c>
+      <c r="AB70" s="11">
+        <v>61</v>
+      </c>
+      <c r="AC70" s="11">
+        <v>70</v>
+      </c>
+      <c r="AD70" s="11">
+        <v>63</v>
+      </c>
+      <c r="AE70" s="11">
+        <v>55</v>
+      </c>
+      <c r="AF70" s="11">
+        <v>42</v>
+      </c>
+      <c r="AG70" s="11">
+        <v>69</v>
+      </c>
+      <c r="AH70" s="11">
+        <v>62</v>
+      </c>
+      <c r="AI70" s="11">
+        <v>85</v>
+      </c>
+      <c r="AJ70" s="11">
+        <v>56</v>
+      </c>
+      <c r="AK70" s="11">
+        <v>74</v>
+      </c>
+      <c r="AL70" s="21">
+        <v>65</v>
+      </c>
+      <c r="AM70" s="21">
+        <v>55</v>
+      </c>
+      <c r="AN70" s="21">
+        <v>65</v>
+      </c>
+      <c r="AO70" s="21">
+        <v>56</v>
+      </c>
+      <c r="AP70" s="21">
+        <v>65</v>
+      </c>
+      <c r="AQ70" s="9">
+        <v>67</v>
+      </c>
+      <c r="AR70" s="9">
+        <v>61</v>
+      </c>
+      <c r="AS70" s="9">
+        <v>59</v>
+      </c>
+      <c r="AT70" s="9">
+        <v>48</v>
+      </c>
+      <c r="AU70" s="9">
+        <v>52</v>
+      </c>
+      <c r="AV70" s="9">
+        <v>53</v>
+      </c>
+      <c r="AW70" s="9">
+        <v>72</v>
+      </c>
+      <c r="AX70" s="9">
+        <v>63</v>
+      </c>
+      <c r="AY70" s="9">
+        <v>45</v>
+      </c>
+      <c r="AZ70" s="9">
+        <v>41</v>
+      </c>
+      <c r="BA70" s="9">
+        <v>48</v>
+      </c>
+      <c r="BB70" s="9">
+        <v>45</v>
+      </c>
+      <c r="BC70" s="9">
+        <v>46</v>
+      </c>
+      <c r="BD70" s="9">
+        <v>50</v>
+      </c>
+      <c r="BE70" s="9">
+        <v>53</v>
+      </c>
+      <c r="BF70" s="9">
+        <v>35</v>
+      </c>
+      <c r="BG70" s="9">
+        <v>59</v>
+      </c>
+      <c r="BH70" s="9">
+        <v>43</v>
+      </c>
+      <c r="BI70" s="9">
+        <v>33</v>
+      </c>
+      <c r="BJ70" s="21">
+        <v>43</v>
+      </c>
+      <c r="BK70" s="21">
+        <v>44</v>
+      </c>
+      <c r="BL70" s="9">
+        <v>37</v>
+      </c>
+      <c r="BM70" s="9">
+        <v>49</v>
+      </c>
+      <c r="BN70" s="21">
+        <v>38</v>
+      </c>
+      <c r="BO70" s="9">
+        <v>40</v>
+      </c>
+      <c r="BP70" s="21">
+        <v>42</v>
+      </c>
     </row>
-    <row r="8" spans="1:66" s="39" customFormat="1" ht="11.25">
-[...196 lines deleted...]
-        <v>1149</v>
+    <row r="71" spans="1:68">
+      <c r="A71" s="27">
+        <v>156000000</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" s="9">
+        <v>37</v>
+      </c>
+      <c r="D71" s="9">
+        <v>23</v>
+      </c>
+      <c r="E71" s="9">
+        <v>33</v>
+      </c>
+      <c r="F71" s="9">
+        <v>33</v>
+      </c>
+      <c r="G71" s="9">
+        <v>38</v>
+      </c>
+      <c r="H71" s="9">
+        <v>37</v>
+      </c>
+      <c r="I71" s="9">
+        <v>39</v>
+      </c>
+      <c r="J71" s="9">
+        <v>35</v>
+      </c>
+      <c r="K71" s="9">
+        <v>39</v>
+      </c>
+      <c r="L71" s="9">
+        <v>39</v>
+      </c>
+      <c r="M71" s="9">
+        <v>39</v>
+      </c>
+      <c r="N71" s="9">
+        <v>29</v>
+      </c>
+      <c r="O71" s="11">
+        <v>26</v>
+      </c>
+      <c r="P71" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q71" s="11">
+        <v>16</v>
+      </c>
+      <c r="R71" s="11">
+        <v>27</v>
+      </c>
+      <c r="S71" s="11">
+        <v>34</v>
+      </c>
+      <c r="T71" s="11">
+        <v>46</v>
+      </c>
+      <c r="U71" s="11">
+        <v>27</v>
+      </c>
+      <c r="V71" s="11">
+        <v>36</v>
+      </c>
+      <c r="W71" s="11">
+        <v>13</v>
+      </c>
+      <c r="X71" s="11">
+        <v>25</v>
+      </c>
+      <c r="Y71" s="11">
+        <v>30</v>
+      </c>
+      <c r="Z71" s="11">
+        <v>19</v>
+      </c>
+      <c r="AA71" s="11">
+        <v>39</v>
+      </c>
+      <c r="AB71" s="11">
+        <v>20</v>
+      </c>
+      <c r="AC71" s="11">
+        <v>20</v>
+      </c>
+      <c r="AD71" s="11">
+        <v>29</v>
+      </c>
+      <c r="AE71" s="11">
+        <v>25</v>
+      </c>
+      <c r="AF71" s="11">
+        <v>29</v>
+      </c>
+      <c r="AG71" s="11">
+        <v>27</v>
+      </c>
+      <c r="AH71" s="11">
+        <v>38</v>
+      </c>
+      <c r="AI71" s="11">
+        <v>30</v>
+      </c>
+      <c r="AJ71" s="11">
+        <v>24</v>
+      </c>
+      <c r="AK71" s="11">
+        <v>19</v>
+      </c>
+      <c r="AL71" s="21">
+        <v>34</v>
+      </c>
+      <c r="AM71" s="21">
+        <v>44</v>
+      </c>
+      <c r="AN71" s="21">
+        <v>25</v>
+      </c>
+      <c r="AO71" s="21">
+        <v>20</v>
+      </c>
+      <c r="AP71" s="21">
+        <v>29</v>
+      </c>
+      <c r="AQ71" s="9">
+        <v>26</v>
+      </c>
+      <c r="AR71" s="9">
+        <v>28</v>
+      </c>
+      <c r="AS71" s="9">
+        <v>31</v>
+      </c>
+      <c r="AT71" s="9">
+        <v>29</v>
+      </c>
+      <c r="AU71" s="9">
+        <v>16</v>
+      </c>
+      <c r="AV71" s="9">
+        <v>18</v>
+      </c>
+      <c r="AW71" s="9">
+        <v>17</v>
+      </c>
+      <c r="AX71" s="9">
+        <v>23</v>
+      </c>
+      <c r="AY71" s="9">
+        <v>15</v>
+      </c>
+      <c r="AZ71" s="9">
+        <v>17</v>
+      </c>
+      <c r="BA71" s="9">
+        <v>15</v>
+      </c>
+      <c r="BB71" s="9">
+        <v>24</v>
+      </c>
+      <c r="BC71" s="9">
+        <v>30</v>
+      </c>
+      <c r="BD71" s="9">
+        <v>26</v>
+      </c>
+      <c r="BE71" s="9">
+        <v>22</v>
+      </c>
+      <c r="BF71" s="9">
+        <v>26</v>
+      </c>
+      <c r="BG71" s="9">
+        <v>25</v>
+      </c>
+      <c r="BH71" s="9">
+        <v>19</v>
+      </c>
+      <c r="BI71" s="9">
+        <v>20</v>
+      </c>
+      <c r="BJ71" s="21">
+        <v>24</v>
+      </c>
+      <c r="BK71" s="21">
+        <v>27</v>
+      </c>
+      <c r="BL71" s="9">
+        <v>14</v>
+      </c>
+      <c r="BM71" s="9">
+        <v>24</v>
+      </c>
+      <c r="BN71" s="21">
+        <v>16</v>
+      </c>
+      <c r="BO71" s="9">
+        <v>17</v>
+      </c>
+      <c r="BP71" s="21">
+        <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:66" s="39" customFormat="1" ht="11.25">
-      <c r="A9" s="31" t="s">
+    <row r="72" spans="1:68">
+      <c r="A72" s="27">
+        <v>156400000</v>
+      </c>
+      <c r="B72" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" s="9">
+        <v>34</v>
+      </c>
+      <c r="D72" s="9">
+        <v>18</v>
+      </c>
+      <c r="E72" s="9">
+        <v>37</v>
+      </c>
+      <c r="F72" s="9">
+        <v>29</v>
+      </c>
+      <c r="G72" s="9">
+        <v>32</v>
+      </c>
+      <c r="H72" s="9">
+        <v>38</v>
+      </c>
+      <c r="I72" s="9">
+        <v>39</v>
+      </c>
+      <c r="J72" s="9">
+        <v>38</v>
+      </c>
+      <c r="K72" s="9">
+        <v>37</v>
+      </c>
+      <c r="L72" s="9">
+        <v>37</v>
+      </c>
+      <c r="M72" s="9">
+        <v>24</v>
+      </c>
+      <c r="N72" s="9">
+        <v>28</v>
+      </c>
+      <c r="O72" s="11">
+        <v>26</v>
+      </c>
+      <c r="P72" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q72" s="11">
+        <v>27</v>
+      </c>
+      <c r="R72" s="11">
+        <v>27</v>
+      </c>
+      <c r="S72" s="11">
+        <v>23</v>
+      </c>
+      <c r="T72" s="11">
+        <v>13</v>
+      </c>
+      <c r="U72" s="11">
+        <v>22</v>
+      </c>
+      <c r="V72" s="11">
+        <v>27</v>
+      </c>
+      <c r="W72" s="11">
+        <v>14</v>
+      </c>
+      <c r="X72" s="11">
+        <v>24</v>
+      </c>
+      <c r="Y72" s="11">
+        <v>23</v>
+      </c>
+      <c r="Z72" s="11">
+        <v>32</v>
+      </c>
+      <c r="AA72" s="11">
+        <v>30</v>
+      </c>
+      <c r="AB72" s="11">
+        <v>27</v>
+      </c>
+      <c r="AC72" s="11">
+        <v>30</v>
+      </c>
+      <c r="AD72" s="11">
+        <v>29</v>
+      </c>
+      <c r="AE72" s="11">
         <v>35</v>
       </c>
-      <c r="B9" s="49">
-[...192 lines deleted...]
-        <v>696</v>
+      <c r="AF72" s="11">
+        <v>26</v>
+      </c>
+      <c r="AG72" s="11">
+        <v>24</v>
+      </c>
+      <c r="AH72" s="11">
+        <v>33</v>
+      </c>
+      <c r="AI72" s="11">
+        <v>26</v>
+      </c>
+      <c r="AJ72" s="11">
+        <v>23</v>
+      </c>
+      <c r="AK72" s="11">
+        <v>25</v>
+      </c>
+      <c r="AL72" s="21">
+        <v>24</v>
+      </c>
+      <c r="AM72" s="21">
+        <v>33</v>
+      </c>
+      <c r="AN72" s="21">
+        <v>18</v>
+      </c>
+      <c r="AO72" s="21">
+        <v>29</v>
+      </c>
+      <c r="AP72" s="21">
+        <v>22</v>
+      </c>
+      <c r="AQ72" s="9">
+        <v>25</v>
+      </c>
+      <c r="AR72" s="9">
+        <v>21</v>
+      </c>
+      <c r="AS72" s="9">
+        <v>18</v>
+      </c>
+      <c r="AT72" s="9">
+        <v>29</v>
+      </c>
+      <c r="AU72" s="9">
+        <v>23</v>
+      </c>
+      <c r="AV72" s="9">
+        <v>27</v>
+      </c>
+      <c r="AW72" s="9">
+        <v>18</v>
+      </c>
+      <c r="AX72" s="9">
+        <v>23</v>
+      </c>
+      <c r="AY72" s="9">
+        <v>22</v>
+      </c>
+      <c r="AZ72" s="9">
+        <v>23</v>
+      </c>
+      <c r="BA72" s="9">
+        <v>21</v>
+      </c>
+      <c r="BB72" s="9">
+        <v>22</v>
+      </c>
+      <c r="BC72" s="9">
+        <v>17</v>
+      </c>
+      <c r="BD72" s="9">
+        <v>29</v>
+      </c>
+      <c r="BE72" s="9">
+        <v>24</v>
+      </c>
+      <c r="BF72" s="9">
+        <v>22</v>
+      </c>
+      <c r="BG72" s="9">
+        <v>16</v>
+      </c>
+      <c r="BH72" s="9">
+        <v>22</v>
+      </c>
+      <c r="BI72" s="9">
+        <v>15</v>
+      </c>
+      <c r="BJ72" s="21">
+        <v>17</v>
+      </c>
+      <c r="BK72" s="21">
+        <v>22</v>
+      </c>
+      <c r="BL72" s="9">
+        <v>16</v>
+      </c>
+      <c r="BM72" s="9">
+        <v>22</v>
+      </c>
+      <c r="BN72" s="21">
+        <v>25</v>
+      </c>
+      <c r="BO72" s="9">
+        <v>20</v>
+      </c>
+      <c r="BP72" s="21">
+        <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:66" s="39" customFormat="1" ht="11.25">
-      <c r="A10" s="31" t="s">
+    <row r="73" spans="1:68">
+      <c r="A73" s="46">
+        <v>156800000</v>
+      </c>
+      <c r="B73" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" s="2">
+        <v>16</v>
+      </c>
+      <c r="D73" s="2">
+        <v>37</v>
+      </c>
+      <c r="E73" s="2">
+        <v>41</v>
+      </c>
+      <c r="F73" s="2">
+        <v>27</v>
+      </c>
+      <c r="G73" s="2">
+        <v>27</v>
+      </c>
+      <c r="H73" s="2">
+        <v>23</v>
+      </c>
+      <c r="I73" s="2">
+        <v>38</v>
+      </c>
+      <c r="J73" s="2">
+        <v>51</v>
+      </c>
+      <c r="K73" s="2">
+        <v>37</v>
+      </c>
+      <c r="L73" s="2">
+        <v>23</v>
+      </c>
+      <c r="M73" s="2">
+        <v>25</v>
+      </c>
+      <c r="N73" s="2">
+        <v>41</v>
+      </c>
+      <c r="O73" s="12">
+        <v>31</v>
+      </c>
+      <c r="P73" s="12">
+        <v>31</v>
+      </c>
+      <c r="Q73" s="12">
+        <v>21</v>
+      </c>
+      <c r="R73" s="12">
+        <v>26</v>
+      </c>
+      <c r="S73" s="12">
+        <v>27</v>
+      </c>
+      <c r="T73" s="12">
+        <v>21</v>
+      </c>
+      <c r="U73" s="12">
+        <v>28</v>
+      </c>
+      <c r="V73" s="12">
+        <v>40</v>
+      </c>
+      <c r="W73" s="12">
+        <v>21</v>
+      </c>
+      <c r="X73" s="12">
+        <v>30</v>
+      </c>
+      <c r="Y73" s="12">
+        <v>24</v>
+      </c>
+      <c r="Z73" s="12">
+        <v>26</v>
+      </c>
+      <c r="AA73" s="12">
+        <v>27</v>
+      </c>
+      <c r="AB73" s="12">
+        <v>30</v>
+      </c>
+      <c r="AC73" s="12">
+        <v>24</v>
+      </c>
+      <c r="AD73" s="12">
+        <v>24</v>
+      </c>
+      <c r="AE73" s="12">
+        <v>34</v>
+      </c>
+      <c r="AF73" s="12">
+        <v>24</v>
+      </c>
+      <c r="AG73" s="12">
+        <v>44</v>
+      </c>
+      <c r="AH73" s="12">
+        <v>26</v>
+      </c>
+      <c r="AI73" s="12">
+        <v>29</v>
+      </c>
+      <c r="AJ73" s="12">
+        <v>27</v>
+      </c>
+      <c r="AK73" s="12">
+        <v>27</v>
+      </c>
+      <c r="AL73" s="5">
         <v>36</v>
       </c>
-      <c r="B10" s="49">
-[...192 lines deleted...]
-        <v>60</v>
+      <c r="AM73" s="5">
+        <v>24</v>
+      </c>
+      <c r="AN73" s="5">
+        <v>29</v>
+      </c>
+      <c r="AO73" s="5">
+        <v>21</v>
+      </c>
+      <c r="AP73" s="5">
+        <v>28</v>
+      </c>
+      <c r="AQ73" s="2">
+        <v>26</v>
+      </c>
+      <c r="AR73" s="2">
+        <v>25</v>
+      </c>
+      <c r="AS73" s="2">
+        <v>26</v>
+      </c>
+      <c r="AT73" s="2">
+        <v>27</v>
+      </c>
+      <c r="AU73" s="2">
+        <v>25</v>
+      </c>
+      <c r="AV73" s="2">
+        <v>31</v>
+      </c>
+      <c r="AW73" s="2">
+        <v>38</v>
+      </c>
+      <c r="AX73" s="2">
+        <v>26</v>
+      </c>
+      <c r="AY73" s="2">
+        <v>21</v>
+      </c>
+      <c r="AZ73" s="2">
+        <v>21</v>
+      </c>
+      <c r="BA73" s="2">
+        <v>19</v>
+      </c>
+      <c r="BB73" s="2">
+        <v>20</v>
+      </c>
+      <c r="BC73" s="2">
+        <v>23</v>
+      </c>
+      <c r="BD73" s="2">
+        <v>22</v>
+      </c>
+      <c r="BE73" s="2">
+        <v>18</v>
+      </c>
+      <c r="BF73" s="2">
+        <v>30</v>
+      </c>
+      <c r="BG73" s="2">
+        <v>20</v>
+      </c>
+      <c r="BH73" s="2">
+        <v>23</v>
+      </c>
+      <c r="BI73" s="2">
+        <v>14</v>
+      </c>
+      <c r="BJ73" s="5">
+        <v>19</v>
+      </c>
+      <c r="BK73" s="5">
+        <v>15</v>
+      </c>
+      <c r="BL73" s="2">
+        <v>23</v>
+      </c>
+      <c r="BM73" s="2">
+        <v>17</v>
+      </c>
+      <c r="BN73" s="5">
+        <v>11</v>
+      </c>
+      <c r="BO73" s="2">
+        <v>19</v>
+      </c>
+      <c r="BP73" s="5">
+        <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:66" s="39" customFormat="1" ht="11.25">
-[...478 lines deleted...]
-      <c r="AA13" s="35">
+    <row r="74" spans="1:68">
+      <c r="A74" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AB13" s="35">
-[...7692 lines deleted...]
-      <c r="AW66" s="39"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="AX5:BI5"/>
+  <mergeCells count="14">
+    <mergeCell ref="B60:BP60"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="AL5:AW5"/>
-[...7 lines deleted...]
-    <mergeCell ref="A37:BN37"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="AA5:AL5"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BP5"/>
+    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B7:BP7"/>
+    <mergeCell ref="B22:BP22"/>
+    <mergeCell ref="B37:BP37"/>
+    <mergeCell ref="B52:BP52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Число родившихся</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Число родившихся по полу</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>