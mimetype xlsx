--- v4 (2026-08-24)
+++ v5 (2026-10-04)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="79">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -258,51 +258,51 @@
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
     <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>код КСП - 612101</t>
   </si>
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>С 1 января 2021 года</t>
   </si>
   <si>
     <t>Жаналина Лена Мараловна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483857/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -387,50 +387,56 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -569,51 +575,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -755,50 +761,54 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1080,51 +1090,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="30">
         <v>612101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1206,59 +1216,59 @@
       <c r="B13" s="35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30">
       <c r="A14" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="30">
       <c r="A15" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>46241</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>46272</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="30">
       <c r="A18" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>65</v>
       </c>
@@ -1327,64 +1337,64 @@
     </row>
     <row r="13" spans="2:2" ht="45">
       <c r="B13" s="41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="40"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="42" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP74"/>
+  <dimension ref="A2:BR74"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22:BP22"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="BK5" sqref="BK5:BQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="50" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68" ht="22.5">
+    <row r="2" spans="1:69" ht="22.5">
       <c r="A2" s="53" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="55" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
       <c r="O2" s="55"/>
       <c r="P2" s="55"/>
       <c r="Q2" s="55"/>
       <c r="R2" s="55"/>
       <c r="S2" s="55"/>
       <c r="T2" s="55"/>
       <c r="U2" s="55"/>
@@ -1414,51 +1424,51 @@
       <c r="AS2" s="55"/>
       <c r="AT2" s="55"/>
       <c r="AU2" s="55"/>
       <c r="AV2" s="55"/>
       <c r="AW2" s="55"/>
       <c r="AX2" s="55"/>
       <c r="AY2" s="55"/>
       <c r="AZ2" s="55"/>
       <c r="BA2" s="55"/>
       <c r="BB2" s="55"/>
       <c r="BC2" s="55"/>
       <c r="BD2" s="55"/>
       <c r="BE2" s="55"/>
       <c r="BF2" s="55"/>
       <c r="BG2" s="55"/>
       <c r="BH2" s="55"/>
       <c r="BI2" s="55"/>
       <c r="BJ2" s="55"/>
       <c r="BK2" s="55"/>
       <c r="BL2" s="55"/>
       <c r="BM2" s="55"/>
       <c r="BN2" s="55"/>
       <c r="BO2" s="55"/>
       <c r="BP2" s="55"/>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" s="54"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
@@ -1483,51 +1493,51 @@
       <c r="AR3" s="10"/>
       <c r="AS3" s="10"/>
       <c r="AT3" s="10"/>
       <c r="AU3" s="10"/>
       <c r="AV3" s="10"/>
       <c r="AW3" s="10"/>
       <c r="AX3" s="10"/>
       <c r="AY3" s="10"/>
       <c r="AZ3" s="10"/>
       <c r="BA3" s="10"/>
       <c r="BB3" s="10"/>
       <c r="BC3" s="10"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
       <c r="BF3" s="10"/>
       <c r="BG3" s="10"/>
       <c r="BH3" s="10"/>
       <c r="BI3" s="10"/>
       <c r="BJ3" s="10"/>
       <c r="BK3" s="10"/>
       <c r="BL3" s="10"/>
       <c r="BM3" s="10"/>
       <c r="BN3" s="10"/>
       <c r="BO3" s="10"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" s="54"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
@@ -1552,51 +1562,51 @@
       <c r="AR4" s="10"/>
       <c r="AS4" s="10"/>
       <c r="AT4" s="10"/>
       <c r="AU4" s="10"/>
       <c r="AV4" s="10"/>
       <c r="AW4" s="10"/>
       <c r="AX4" s="10"/>
       <c r="AY4" s="10"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="10"/>
       <c r="BB4" s="10"/>
       <c r="BC4" s="10"/>
       <c r="BD4" s="10"/>
       <c r="BE4" s="10"/>
       <c r="BF4" s="10"/>
       <c r="BG4" s="10"/>
       <c r="BH4" s="10"/>
       <c r="BI4" s="10"/>
       <c r="BJ4" s="10"/>
       <c r="BK4" s="10"/>
       <c r="BL4" s="10"/>
       <c r="BM4" s="10"/>
       <c r="BN4" s="10"/>
       <c r="BO4" s="10"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" s="61" t="s">
         <v>75</v>
       </c>
       <c r="B5" s="62"/>
       <c r="C5" s="64">
         <v>2021</v>
       </c>
       <c r="D5" s="65"/>
       <c r="E5" s="65"/>
       <c r="F5" s="65"/>
       <c r="G5" s="65"/>
       <c r="H5" s="65"/>
       <c r="I5" s="65"/>
       <c r="J5" s="65"/>
       <c r="K5" s="65"/>
       <c r="L5" s="65"/>
       <c r="M5" s="65"/>
       <c r="N5" s="66"/>
       <c r="O5" s="67">
         <v>2022</v>
       </c>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
@@ -1635,52 +1645,53 @@
       <c r="AV5" s="70"/>
       <c r="AW5" s="70"/>
       <c r="AX5" s="70"/>
       <c r="AY5" s="64">
         <v>2025</v>
       </c>
       <c r="AZ5" s="65"/>
       <c r="BA5" s="65"/>
       <c r="BB5" s="65"/>
       <c r="BC5" s="65"/>
       <c r="BD5" s="65"/>
       <c r="BE5" s="65"/>
       <c r="BF5" s="65"/>
       <c r="BG5" s="65"/>
       <c r="BH5" s="65"/>
       <c r="BI5" s="65"/>
       <c r="BJ5" s="66"/>
       <c r="BK5" s="64">
         <v>2026</v>
       </c>
       <c r="BL5" s="65"/>
       <c r="BM5" s="65"/>
       <c r="BN5" s="65"/>
       <c r="BO5" s="65"/>
       <c r="BP5" s="65"/>
+      <c r="BQ5" s="65"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" s="61"/>
       <c r="B6" s="63"/>
       <c r="C6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>3</v>
@@ -1837,52 +1848,55 @@
       </c>
       <c r="BI6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="BJ6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BM6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="BN6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BO6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="s">
         <v>1</v>
       </c>
+      <c r="BQ6" s="1" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" s="14"/>
       <c r="B7" s="56" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="56"/>
       <c r="D7" s="56"/>
       <c r="E7" s="56"/>
       <c r="F7" s="56"/>
       <c r="G7" s="56"/>
       <c r="H7" s="56"/>
       <c r="I7" s="56"/>
       <c r="J7" s="56"/>
       <c r="K7" s="56"/>
       <c r="L7" s="56"/>
       <c r="M7" s="56"/>
       <c r="N7" s="56"/>
       <c r="O7" s="56"/>
       <c r="P7" s="56"/>
       <c r="Q7" s="56"/>
       <c r="R7" s="56"/>
       <c r="S7" s="56"/>
       <c r="T7" s="56"/>
       <c r="U7" s="56"/>
       <c r="V7" s="56"/>
       <c r="W7" s="56"/>
@@ -1909,52 +1923,53 @@
       <c r="AR7" s="56"/>
       <c r="AS7" s="56"/>
       <c r="AT7" s="56"/>
       <c r="AU7" s="56"/>
       <c r="AV7" s="56"/>
       <c r="AW7" s="56"/>
       <c r="AX7" s="56"/>
       <c r="AY7" s="56"/>
       <c r="AZ7" s="56"/>
       <c r="BA7" s="56"/>
       <c r="BB7" s="56"/>
       <c r="BC7" s="56"/>
       <c r="BD7" s="56"/>
       <c r="BE7" s="56"/>
       <c r="BF7" s="56"/>
       <c r="BG7" s="56"/>
       <c r="BH7" s="56"/>
       <c r="BI7" s="56"/>
       <c r="BJ7" s="56"/>
       <c r="BK7" s="56"/>
       <c r="BL7" s="56"/>
       <c r="BM7" s="56"/>
       <c r="BN7" s="56"/>
       <c r="BO7" s="56"/>
       <c r="BP7" s="56"/>
+      <c r="BQ7" s="72"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" s="27">
         <v>150000000</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="21">
         <v>2021</v>
       </c>
       <c r="D8" s="21">
         <v>1555</v>
       </c>
       <c r="E8" s="21">
         <v>1690</v>
       </c>
       <c r="F8" s="21">
         <v>1809</v>
       </c>
       <c r="G8" s="21">
         <v>1896</v>
       </c>
       <c r="H8" s="21">
         <v>2045</v>
       </c>
       <c r="I8" s="21">
@@ -2115,52 +2130,55 @@
       </c>
       <c r="BI8" s="21">
         <v>1176</v>
       </c>
       <c r="BJ8" s="21">
         <v>1364</v>
       </c>
       <c r="BK8" s="21">
         <v>1308</v>
       </c>
       <c r="BL8" s="9">
         <v>1089</v>
       </c>
       <c r="BM8" s="9">
         <v>1196</v>
       </c>
       <c r="BN8" s="9">
         <v>1197</v>
       </c>
       <c r="BO8" s="21">
         <v>1149</v>
       </c>
       <c r="BP8" s="50">
         <v>1257</v>
       </c>
+      <c r="BQ8" s="50">
+        <v>1338</v>
+      </c>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" s="27">
         <v>151000000</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="21">
         <v>1313</v>
       </c>
       <c r="D9" s="21">
         <v>962</v>
       </c>
       <c r="E9" s="21">
         <v>932</v>
       </c>
       <c r="F9" s="21">
         <v>1100</v>
       </c>
       <c r="G9" s="21">
         <v>1130</v>
       </c>
       <c r="H9" s="21">
         <v>1223</v>
       </c>
       <c r="I9" s="21">
@@ -2321,52 +2339,55 @@
       </c>
       <c r="BI9" s="21">
         <v>735</v>
       </c>
       <c r="BJ9" s="21">
         <v>853</v>
       </c>
       <c r="BK9" s="21">
         <v>814</v>
       </c>
       <c r="BL9" s="9">
         <v>670</v>
       </c>
       <c r="BM9" s="9">
         <v>745</v>
       </c>
       <c r="BN9" s="9">
         <v>757</v>
       </c>
       <c r="BO9" s="21">
         <v>696</v>
       </c>
       <c r="BP9" s="50">
         <v>767</v>
       </c>
+      <c r="BQ9" s="50">
+        <v>848</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" s="27">
         <v>153200000</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="21">
         <v>76</v>
       </c>
       <c r="D10" s="21">
         <v>65</v>
       </c>
       <c r="E10" s="21">
         <v>86</v>
       </c>
       <c r="F10" s="21">
         <v>75</v>
       </c>
       <c r="G10" s="21">
         <v>83</v>
       </c>
       <c r="H10" s="21">
         <v>100</v>
       </c>
       <c r="I10" s="21">
@@ -2527,52 +2548,55 @@
       </c>
       <c r="BI10" s="21">
         <v>55</v>
       </c>
       <c r="BJ10" s="21">
         <v>57</v>
       </c>
       <c r="BK10" s="21">
         <v>49</v>
       </c>
       <c r="BL10" s="9">
         <v>57</v>
       </c>
       <c r="BM10" s="9">
         <v>49</v>
       </c>
       <c r="BN10" s="9">
         <v>46</v>
       </c>
       <c r="BO10" s="21">
         <v>60</v>
       </c>
       <c r="BP10" s="50">
         <v>58</v>
       </c>
+      <c r="BQ10" s="50">
+        <v>70</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" s="27">
         <v>153400000</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="21">
         <v>36</v>
       </c>
       <c r="D11" s="21">
         <v>26</v>
       </c>
       <c r="E11" s="21">
         <v>44</v>
       </c>
       <c r="F11" s="21">
         <v>29</v>
       </c>
       <c r="G11" s="21">
         <v>45</v>
       </c>
       <c r="H11" s="21">
         <v>43</v>
       </c>
       <c r="I11" s="21">
@@ -2733,52 +2757,55 @@
       </c>
       <c r="BI11" s="21">
         <v>26</v>
       </c>
       <c r="BJ11" s="21">
         <v>34</v>
       </c>
       <c r="BK11" s="21">
         <v>25</v>
       </c>
       <c r="BL11" s="9">
         <v>21</v>
       </c>
       <c r="BM11" s="9">
         <v>21</v>
       </c>
       <c r="BN11" s="9">
         <v>23</v>
       </c>
       <c r="BO11" s="21">
         <v>19</v>
       </c>
       <c r="BP11" s="50">
         <v>31</v>
       </c>
+      <c r="BQ11" s="50">
+        <v>17</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" s="27">
         <v>153600000</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="21">
         <v>57</v>
       </c>
       <c r="D12" s="21">
         <v>46</v>
       </c>
       <c r="E12" s="21">
         <v>51</v>
       </c>
       <c r="F12" s="21">
         <v>52</v>
       </c>
       <c r="G12" s="21">
         <v>55</v>
       </c>
       <c r="H12" s="21">
         <v>60</v>
       </c>
       <c r="I12" s="21">
@@ -2939,52 +2966,55 @@
       </c>
       <c r="BI12" s="21">
         <v>29</v>
       </c>
       <c r="BJ12" s="21">
         <v>37</v>
       </c>
       <c r="BK12" s="21">
         <v>40</v>
       </c>
       <c r="BL12" s="9">
         <v>31</v>
       </c>
       <c r="BM12" s="9">
         <v>32</v>
       </c>
       <c r="BN12" s="9">
         <v>27</v>
       </c>
       <c r="BO12" s="21">
         <v>34</v>
       </c>
       <c r="BP12" s="50">
         <v>30</v>
       </c>
+      <c r="BQ12" s="50">
+        <v>33</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" s="27">
         <v>154000000</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="21">
         <v>21</v>
       </c>
       <c r="D13" s="21">
         <v>15</v>
       </c>
       <c r="E13" s="21">
         <v>17</v>
       </c>
       <c r="F13" s="21">
         <v>23</v>
       </c>
       <c r="G13" s="21">
         <v>27</v>
       </c>
       <c r="H13" s="21">
         <v>23</v>
       </c>
       <c r="I13" s="21">
@@ -3145,52 +3175,55 @@
       </c>
       <c r="BI13" s="21">
         <v>10</v>
       </c>
       <c r="BJ13" s="21">
         <v>13</v>
       </c>
       <c r="BK13" s="21">
         <v>11</v>
       </c>
       <c r="BL13" s="9">
         <v>10</v>
       </c>
       <c r="BM13" s="9">
         <v>14</v>
       </c>
       <c r="BN13" s="9">
         <v>7</v>
       </c>
       <c r="BO13" s="21">
         <v>12</v>
       </c>
       <c r="BP13" s="50">
         <v>11</v>
       </c>
+      <c r="BQ13" s="50">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" s="27">
         <v>154200000</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="21">
         <v>18</v>
       </c>
       <c r="D14" s="21">
         <v>26</v>
       </c>
       <c r="E14" s="21">
         <v>30</v>
       </c>
       <c r="F14" s="21">
         <v>30</v>
       </c>
       <c r="G14" s="21">
         <v>27</v>
       </c>
       <c r="H14" s="21">
         <v>30</v>
       </c>
       <c r="I14" s="21">
@@ -3351,52 +3384,55 @@
       </c>
       <c r="BI14" s="21">
         <v>27</v>
       </c>
       <c r="BJ14" s="21">
         <v>23</v>
       </c>
       <c r="BK14" s="21">
         <v>22</v>
       </c>
       <c r="BL14" s="9">
         <v>16</v>
       </c>
       <c r="BM14" s="9">
         <v>17</v>
       </c>
       <c r="BN14" s="9">
         <v>26</v>
       </c>
       <c r="BO14" s="21">
         <v>16</v>
       </c>
       <c r="BP14" s="50">
         <v>21</v>
       </c>
+      <c r="BQ14" s="50">
+        <v>25</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" s="27">
         <v>154600000</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="21">
         <v>39</v>
       </c>
       <c r="D15" s="21">
         <v>51</v>
       </c>
       <c r="E15" s="21">
         <v>48</v>
       </c>
       <c r="F15" s="21">
         <v>52</v>
       </c>
       <c r="G15" s="21">
         <v>43</v>
       </c>
       <c r="H15" s="21">
         <v>60</v>
       </c>
       <c r="I15" s="21">
@@ -3557,52 +3593,55 @@
       </c>
       <c r="BI15" s="21">
         <v>27</v>
       </c>
       <c r="BJ15" s="21">
         <v>33</v>
       </c>
       <c r="BK15" s="21">
         <v>39</v>
       </c>
       <c r="BL15" s="9">
         <v>30</v>
       </c>
       <c r="BM15" s="9">
         <v>38</v>
       </c>
       <c r="BN15" s="9">
         <v>36</v>
       </c>
       <c r="BO15" s="21">
         <v>36</v>
       </c>
       <c r="BP15" s="50">
         <v>32</v>
       </c>
+      <c r="BQ15" s="50">
+        <v>26</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" s="27">
         <v>154800000</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="21">
         <v>138</v>
       </c>
       <c r="D16" s="21">
         <v>99</v>
       </c>
       <c r="E16" s="21">
         <v>141</v>
       </c>
       <c r="F16" s="21">
         <v>136</v>
       </c>
       <c r="G16" s="21">
         <v>143</v>
       </c>
       <c r="H16" s="21">
         <v>145</v>
       </c>
       <c r="I16" s="21">
@@ -3763,52 +3802,55 @@
       </c>
       <c r="BI16" s="21">
         <v>85</v>
       </c>
       <c r="BJ16" s="21">
         <v>87</v>
       </c>
       <c r="BK16" s="21">
         <v>85</v>
       </c>
       <c r="BL16" s="9">
         <v>79</v>
       </c>
       <c r="BM16" s="9">
         <v>76</v>
       </c>
       <c r="BN16" s="9">
         <v>77</v>
       </c>
       <c r="BO16" s="21">
         <v>77</v>
       </c>
       <c r="BP16" s="50">
         <v>76</v>
       </c>
+      <c r="BQ16" s="50">
+        <v>94</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:70">
       <c r="A17" s="27">
         <v>155200000</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="21">
         <v>32</v>
       </c>
       <c r="D17" s="21">
         <v>24</v>
       </c>
       <c r="E17" s="21">
         <v>32</v>
       </c>
       <c r="F17" s="21">
         <v>30</v>
       </c>
       <c r="G17" s="21">
         <v>38</v>
       </c>
       <c r="H17" s="21">
         <v>30</v>
       </c>
       <c r="I17" s="21">
@@ -3969,52 +4011,55 @@
       </c>
       <c r="BI17" s="21">
         <v>31</v>
       </c>
       <c r="BJ17" s="21">
         <v>25</v>
       </c>
       <c r="BK17" s="21">
         <v>20</v>
       </c>
       <c r="BL17" s="9">
         <v>16</v>
       </c>
       <c r="BM17" s="9">
         <v>14</v>
       </c>
       <c r="BN17" s="9">
         <v>21</v>
       </c>
       <c r="BO17" s="21">
         <v>15</v>
       </c>
       <c r="BP17" s="50">
         <v>33</v>
       </c>
+      <c r="BQ17" s="50">
+        <v>20</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:70">
       <c r="A18" s="27">
         <v>155600000</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="21">
         <v>84</v>
       </c>
       <c r="D18" s="21">
         <v>66</v>
       </c>
       <c r="E18" s="21">
         <v>73</v>
       </c>
       <c r="F18" s="21">
         <v>79</v>
       </c>
       <c r="G18" s="21">
         <v>84</v>
       </c>
       <c r="H18" s="21">
         <v>100</v>
       </c>
       <c r="I18" s="21">
@@ -4175,52 +4220,55 @@
       </c>
       <c r="BI18" s="21">
         <v>35</v>
       </c>
       <c r="BJ18" s="21">
         <v>45</v>
       </c>
       <c r="BK18" s="21">
         <v>46</v>
       </c>
       <c r="BL18" s="9">
         <v>37</v>
       </c>
       <c r="BM18" s="9">
         <v>51</v>
       </c>
       <c r="BN18" s="9">
         <v>44</v>
       </c>
       <c r="BO18" s="21">
         <v>43</v>
       </c>
       <c r="BP18" s="50">
         <v>45</v>
       </c>
+      <c r="BQ18" s="50">
+        <v>41</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:70">
       <c r="A19" s="27">
         <v>156000000</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="21">
         <v>90</v>
       </c>
       <c r="D19" s="21">
         <v>67</v>
       </c>
       <c r="E19" s="21">
         <v>83</v>
       </c>
       <c r="F19" s="21">
         <v>92</v>
       </c>
       <c r="G19" s="21">
         <v>88</v>
       </c>
       <c r="H19" s="21">
         <v>91</v>
       </c>
       <c r="I19" s="21">
@@ -4381,52 +4429,55 @@
       </c>
       <c r="BI19" s="21">
         <v>43</v>
       </c>
       <c r="BJ19" s="21">
         <v>76</v>
       </c>
       <c r="BK19" s="21">
         <v>63</v>
       </c>
       <c r="BL19" s="9">
         <v>47</v>
       </c>
       <c r="BM19" s="9">
         <v>57</v>
       </c>
       <c r="BN19" s="9">
         <v>51</v>
       </c>
       <c r="BO19" s="21">
         <v>63</v>
       </c>
       <c r="BP19" s="50">
         <v>72</v>
       </c>
+      <c r="BQ19" s="50">
+        <v>61</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:70">
       <c r="A20" s="27">
         <v>156400000</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="21">
         <v>101</v>
       </c>
       <c r="D20" s="21">
         <v>71</v>
       </c>
       <c r="E20" s="21">
         <v>112</v>
       </c>
       <c r="F20" s="21">
         <v>84</v>
       </c>
       <c r="G20" s="21">
         <v>106</v>
       </c>
       <c r="H20" s="21">
         <v>117</v>
       </c>
       <c r="I20" s="21">
@@ -4587,52 +4638,55 @@
       </c>
       <c r="BI20" s="21">
         <v>59</v>
       </c>
       <c r="BJ20" s="21">
         <v>62</v>
       </c>
       <c r="BK20" s="21">
         <v>79</v>
       </c>
       <c r="BL20" s="9">
         <v>52</v>
       </c>
       <c r="BM20" s="9">
         <v>65</v>
       </c>
       <c r="BN20" s="9">
         <v>71</v>
       </c>
       <c r="BO20" s="21">
         <v>59</v>
       </c>
       <c r="BP20" s="50">
         <v>60</v>
       </c>
+      <c r="BQ20" s="50">
+        <v>63</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:70">
       <c r="A21" s="27">
         <v>156800000</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="21">
         <v>16</v>
       </c>
       <c r="D21" s="21">
         <v>37</v>
       </c>
       <c r="E21" s="21">
         <v>41</v>
       </c>
       <c r="F21" s="21">
         <v>27</v>
       </c>
       <c r="G21" s="21">
         <v>27</v>
       </c>
       <c r="H21" s="21">
         <v>23</v>
       </c>
       <c r="I21" s="21">
@@ -4793,52 +4847,55 @@
       </c>
       <c r="BI21" s="21">
         <v>14</v>
       </c>
       <c r="BJ21" s="21">
         <v>19</v>
       </c>
       <c r="BK21" s="21">
         <v>15</v>
       </c>
       <c r="BL21" s="9">
         <v>23</v>
       </c>
       <c r="BM21" s="9">
         <v>17</v>
       </c>
       <c r="BN21" s="9">
         <v>11</v>
       </c>
       <c r="BO21" s="21">
         <v>19</v>
       </c>
       <c r="BP21" s="50">
         <v>21</v>
       </c>
+      <c r="BQ21" s="50">
+        <v>23</v>
+      </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:70">
       <c r="A22" s="14"/>
       <c r="B22" s="57" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="57"/>
       <c r="D22" s="57"/>
       <c r="E22" s="57"/>
       <c r="F22" s="57"/>
       <c r="G22" s="57"/>
       <c r="H22" s="57"/>
       <c r="I22" s="57"/>
       <c r="J22" s="57"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="57"/>
       <c r="O22" s="57"/>
       <c r="P22" s="57"/>
       <c r="Q22" s="57"/>
       <c r="R22" s="57"/>
       <c r="S22" s="57"/>
       <c r="T22" s="57"/>
       <c r="U22" s="57"/>
       <c r="V22" s="57"/>
       <c r="W22" s="57"/>
@@ -4865,52 +4922,53 @@
       <c r="AR22" s="57"/>
       <c r="AS22" s="57"/>
       <c r="AT22" s="57"/>
       <c r="AU22" s="57"/>
       <c r="AV22" s="57"/>
       <c r="AW22" s="57"/>
       <c r="AX22" s="57"/>
       <c r="AY22" s="57"/>
       <c r="AZ22" s="57"/>
       <c r="BA22" s="57"/>
       <c r="BB22" s="57"/>
       <c r="BC22" s="57"/>
       <c r="BD22" s="57"/>
       <c r="BE22" s="57"/>
       <c r="BF22" s="57"/>
       <c r="BG22" s="57"/>
       <c r="BH22" s="57"/>
       <c r="BI22" s="57"/>
       <c r="BJ22" s="57"/>
       <c r="BK22" s="57"/>
       <c r="BL22" s="57"/>
       <c r="BM22" s="57"/>
       <c r="BN22" s="57"/>
       <c r="BO22" s="57"/>
       <c r="BP22" s="57"/>
+      <c r="BQ22" s="72"/>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:70">
       <c r="A23" s="27">
         <v>150000000</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="21">
         <v>1045</v>
       </c>
       <c r="D23" s="21">
         <v>804</v>
       </c>
       <c r="E23" s="21">
         <v>867</v>
       </c>
       <c r="F23" s="21">
         <v>914</v>
       </c>
       <c r="G23" s="21">
         <v>1002</v>
       </c>
       <c r="H23" s="21">
         <v>1066</v>
       </c>
       <c r="I23" s="21">
@@ -5071,52 +5129,56 @@
       </c>
       <c r="BI23" s="21">
         <v>586</v>
       </c>
       <c r="BJ23" s="21">
         <v>714</v>
       </c>
       <c r="BK23" s="21">
         <v>676</v>
       </c>
       <c r="BL23" s="21">
         <v>587</v>
       </c>
       <c r="BM23" s="9">
         <v>601</v>
       </c>
       <c r="BN23" s="9">
         <v>590</v>
       </c>
       <c r="BO23" s="21">
         <v>601</v>
       </c>
       <c r="BP23" s="51">
         <v>642</v>
       </c>
+      <c r="BQ23" s="51">
+        <v>727</v>
+      </c>
+      <c r="BR23" s="71"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:70">
       <c r="A24" s="27">
         <v>151000000</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="21">
         <v>677</v>
       </c>
       <c r="D24" s="21">
         <v>495</v>
       </c>
       <c r="E24" s="21">
         <v>486</v>
       </c>
       <c r="F24" s="21">
         <v>554</v>
       </c>
       <c r="G24" s="21">
         <v>603</v>
       </c>
       <c r="H24" s="21">
         <v>637</v>
       </c>
       <c r="I24" s="21">
@@ -5277,52 +5339,56 @@
       </c>
       <c r="BI24" s="21">
         <v>365</v>
       </c>
       <c r="BJ24" s="21">
         <v>434</v>
       </c>
       <c r="BK24" s="21">
         <v>419</v>
       </c>
       <c r="BL24" s="21">
         <v>352</v>
       </c>
       <c r="BM24" s="9">
         <v>375</v>
       </c>
       <c r="BN24" s="9">
         <v>381</v>
       </c>
       <c r="BO24" s="21">
         <v>368</v>
       </c>
       <c r="BP24" s="51">
         <v>396</v>
       </c>
+      <c r="BQ24" s="51">
+        <v>459</v>
+      </c>
+      <c r="BR24" s="71"/>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:70">
       <c r="A25" s="27">
         <v>153200000</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="21">
         <v>47</v>
       </c>
       <c r="D25" s="21">
         <v>33</v>
       </c>
       <c r="E25" s="21">
         <v>44</v>
       </c>
       <c r="F25" s="21">
         <v>32</v>
       </c>
       <c r="G25" s="21">
         <v>44</v>
       </c>
       <c r="H25" s="21">
         <v>46</v>
       </c>
       <c r="I25" s="21">
@@ -5483,52 +5549,56 @@
       </c>
       <c r="BI25" s="21">
         <v>25</v>
       </c>
       <c r="BJ25" s="21">
         <v>31</v>
       </c>
       <c r="BK25" s="21">
         <v>26</v>
       </c>
       <c r="BL25" s="21">
         <v>33</v>
       </c>
       <c r="BM25" s="9">
         <v>24</v>
       </c>
       <c r="BN25" s="9">
         <v>24</v>
       </c>
       <c r="BO25" s="21">
         <v>31</v>
       </c>
       <c r="BP25" s="51">
         <v>35</v>
       </c>
+      <c r="BQ25" s="51">
+        <v>38</v>
+      </c>
+      <c r="BR25" s="71"/>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:70">
       <c r="A26" s="27">
         <v>153400000</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="21">
         <v>15</v>
       </c>
       <c r="D26" s="21">
         <v>12</v>
       </c>
       <c r="E26" s="21">
         <v>20</v>
       </c>
       <c r="F26" s="21">
         <v>21</v>
       </c>
       <c r="G26" s="21">
         <v>27</v>
       </c>
       <c r="H26" s="21">
         <v>28</v>
       </c>
       <c r="I26" s="21">
@@ -5689,52 +5759,56 @@
       </c>
       <c r="BI26" s="21">
         <v>16</v>
       </c>
       <c r="BJ26" s="21">
         <v>21</v>
       </c>
       <c r="BK26" s="21">
         <v>15</v>
       </c>
       <c r="BL26" s="21">
         <v>15</v>
       </c>
       <c r="BM26" s="9">
         <v>14</v>
       </c>
       <c r="BN26" s="9">
         <v>11</v>
       </c>
       <c r="BO26" s="21">
         <v>11</v>
       </c>
       <c r="BP26" s="51">
         <v>14</v>
       </c>
+      <c r="BQ26" s="51">
+        <v>10</v>
+      </c>
+      <c r="BR26" s="71"/>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:70">
       <c r="A27" s="27">
         <v>153600000</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="21">
         <v>30</v>
       </c>
       <c r="D27" s="21">
         <v>27</v>
       </c>
       <c r="E27" s="21">
         <v>21</v>
       </c>
       <c r="F27" s="21">
         <v>27</v>
       </c>
       <c r="G27" s="21">
         <v>32</v>
       </c>
       <c r="H27" s="21">
         <v>32</v>
       </c>
       <c r="I27" s="21">
@@ -5895,52 +5969,56 @@
       </c>
       <c r="BI27" s="21">
         <v>11</v>
       </c>
       <c r="BJ27" s="21">
         <v>17</v>
       </c>
       <c r="BK27" s="21">
         <v>25</v>
       </c>
       <c r="BL27" s="21">
         <v>20</v>
       </c>
       <c r="BM27" s="9">
         <v>20</v>
       </c>
       <c r="BN27" s="9">
         <v>10</v>
       </c>
       <c r="BO27" s="21">
         <v>16</v>
       </c>
       <c r="BP27" s="51">
         <v>16</v>
       </c>
+      <c r="BQ27" s="51">
+        <v>14</v>
+      </c>
+      <c r="BR27" s="71"/>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:70">
       <c r="A28" s="27">
         <v>154000000</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="21">
         <v>7</v>
       </c>
       <c r="D28" s="21">
         <v>8</v>
       </c>
       <c r="E28" s="21">
         <v>10</v>
       </c>
       <c r="F28" s="21">
         <v>15</v>
       </c>
       <c r="G28" s="21">
         <v>12</v>
       </c>
       <c r="H28" s="21">
         <v>12</v>
       </c>
       <c r="I28" s="21">
@@ -6101,52 +6179,56 @@
       </c>
       <c r="BI28" s="21">
         <v>7</v>
       </c>
       <c r="BJ28" s="21">
         <v>5</v>
       </c>
       <c r="BK28" s="21">
         <v>4</v>
       </c>
       <c r="BL28" s="21">
         <v>8</v>
       </c>
       <c r="BM28" s="9">
         <v>7</v>
       </c>
       <c r="BN28" s="9">
         <v>1</v>
       </c>
       <c r="BO28" s="21">
         <v>5</v>
       </c>
       <c r="BP28" s="51">
         <v>5</v>
       </c>
+      <c r="BQ28" s="51">
+        <v>11</v>
+      </c>
+      <c r="BR28" s="71"/>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:70">
       <c r="A29" s="27">
         <v>154200000</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="21">
         <v>10</v>
       </c>
       <c r="D29" s="21">
         <v>13</v>
       </c>
       <c r="E29" s="21">
         <v>11</v>
       </c>
       <c r="F29" s="21">
         <v>13</v>
       </c>
       <c r="G29" s="21">
         <v>13</v>
       </c>
       <c r="H29" s="21">
         <v>17</v>
       </c>
       <c r="I29" s="21">
@@ -6307,52 +6389,56 @@
       </c>
       <c r="BI29" s="21">
         <v>17</v>
       </c>
       <c r="BJ29" s="21">
         <v>13</v>
       </c>
       <c r="BK29" s="21">
         <v>6</v>
       </c>
       <c r="BL29" s="21">
         <v>7</v>
       </c>
       <c r="BM29" s="9">
         <v>7</v>
       </c>
       <c r="BN29" s="9">
         <v>11</v>
       </c>
       <c r="BO29" s="21">
         <v>10</v>
       </c>
       <c r="BP29" s="51">
         <v>11</v>
       </c>
+      <c r="BQ29" s="51">
+        <v>14</v>
+      </c>
+      <c r="BR29" s="71"/>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:70">
       <c r="A30" s="27">
         <v>154600000</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="21">
         <v>20</v>
       </c>
       <c r="D30" s="21">
         <v>29</v>
       </c>
       <c r="E30" s="21">
         <v>27</v>
       </c>
       <c r="F30" s="21">
         <v>29</v>
       </c>
       <c r="G30" s="21">
         <v>19</v>
       </c>
       <c r="H30" s="21">
         <v>31</v>
       </c>
       <c r="I30" s="21">
@@ -6513,52 +6599,56 @@
       </c>
       <c r="BI30" s="21">
         <v>17</v>
       </c>
       <c r="BJ30" s="21">
         <v>23</v>
       </c>
       <c r="BK30" s="21">
         <v>20</v>
       </c>
       <c r="BL30" s="21">
         <v>20</v>
       </c>
       <c r="BM30" s="9">
         <v>25</v>
       </c>
       <c r="BN30" s="9">
         <v>16</v>
       </c>
       <c r="BO30" s="21">
         <v>21</v>
       </c>
       <c r="BP30" s="51">
         <v>18</v>
       </c>
+      <c r="BQ30" s="51">
+        <v>11</v>
+      </c>
+      <c r="BR30" s="71"/>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:70">
       <c r="A31" s="27">
         <v>154800000</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="21">
         <v>63</v>
       </c>
       <c r="D31" s="21">
         <v>49</v>
       </c>
       <c r="E31" s="21">
         <v>77</v>
       </c>
       <c r="F31" s="21">
         <v>61</v>
       </c>
       <c r="G31" s="21">
         <v>69</v>
       </c>
       <c r="H31" s="21">
         <v>73</v>
       </c>
       <c r="I31" s="21">
@@ -6719,52 +6809,56 @@
       </c>
       <c r="BI31" s="21">
         <v>45</v>
       </c>
       <c r="BJ31" s="21">
         <v>45</v>
       </c>
       <c r="BK31" s="21">
         <v>45</v>
       </c>
       <c r="BL31" s="21">
         <v>40</v>
       </c>
       <c r="BM31" s="9">
         <v>35</v>
       </c>
       <c r="BN31" s="9">
         <v>44</v>
       </c>
       <c r="BO31" s="21">
         <v>44</v>
       </c>
       <c r="BP31" s="51">
         <v>32</v>
       </c>
+      <c r="BQ31" s="51">
+        <v>52</v>
+      </c>
+      <c r="BR31" s="71"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:70">
       <c r="A32" s="27">
         <v>155200000</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="21">
         <v>21</v>
       </c>
       <c r="D32" s="21">
         <v>13</v>
       </c>
       <c r="E32" s="21">
         <v>11</v>
       </c>
       <c r="F32" s="21">
         <v>13</v>
       </c>
       <c r="G32" s="21">
         <v>21</v>
       </c>
       <c r="H32" s="21">
         <v>19</v>
       </c>
       <c r="I32" s="21">
@@ -6925,52 +7019,56 @@
       </c>
       <c r="BI32" s="21">
         <v>16</v>
       </c>
       <c r="BJ32" s="21">
         <v>16</v>
       </c>
       <c r="BK32" s="21">
         <v>10</v>
       </c>
       <c r="BL32" s="21">
         <v>11</v>
       </c>
       <c r="BM32" s="9">
         <v>5</v>
       </c>
       <c r="BN32" s="9">
         <v>11</v>
       </c>
       <c r="BO32" s="21">
         <v>5</v>
       </c>
       <c r="BP32" s="51">
         <v>16</v>
       </c>
+      <c r="BQ32" s="51">
+        <v>12</v>
+      </c>
+      <c r="BR32" s="71"/>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:70">
       <c r="A33" s="27">
         <v>155600000</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="21">
         <v>52</v>
       </c>
       <c r="D33" s="21">
         <v>31</v>
       </c>
       <c r="E33" s="21">
         <v>44</v>
       </c>
       <c r="F33" s="21">
         <v>40</v>
       </c>
       <c r="G33" s="21">
         <v>38</v>
       </c>
       <c r="H33" s="21">
         <v>50</v>
       </c>
       <c r="I33" s="21">
@@ -7131,52 +7229,56 @@
       </c>
       <c r="BI33" s="21">
         <v>11</v>
       </c>
       <c r="BJ33" s="21">
         <v>25</v>
       </c>
       <c r="BK33" s="21">
         <v>26</v>
       </c>
       <c r="BL33" s="21">
         <v>18</v>
       </c>
       <c r="BM33" s="9">
         <v>25</v>
       </c>
       <c r="BN33" s="9">
         <v>23</v>
       </c>
       <c r="BO33" s="21">
         <v>26</v>
       </c>
       <c r="BP33" s="51">
         <v>23</v>
       </c>
+      <c r="BQ33" s="51">
+        <v>22</v>
+      </c>
+      <c r="BR33" s="71"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:70">
       <c r="A34" s="27">
         <v>156000000</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="21">
         <v>46</v>
       </c>
       <c r="D34" s="21">
         <v>37</v>
       </c>
       <c r="E34" s="21">
         <v>36</v>
       </c>
       <c r="F34" s="21">
         <v>54</v>
       </c>
       <c r="G34" s="21">
         <v>49</v>
       </c>
       <c r="H34" s="21">
         <v>41</v>
       </c>
       <c r="I34" s="21">
@@ -7337,52 +7439,56 @@
       </c>
       <c r="BI34" s="21">
         <v>20</v>
       </c>
       <c r="BJ34" s="21">
         <v>43</v>
       </c>
       <c r="BK34" s="21">
         <v>39</v>
       </c>
       <c r="BL34" s="21">
         <v>25</v>
       </c>
       <c r="BM34" s="9">
         <v>24</v>
       </c>
       <c r="BN34" s="9">
         <v>23</v>
       </c>
       <c r="BO34" s="21">
         <v>30</v>
       </c>
       <c r="BP34" s="51">
         <v>36</v>
       </c>
+      <c r="BQ34" s="51">
+        <v>33</v>
+      </c>
+      <c r="BR34" s="71"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:70">
       <c r="A35" s="27">
         <v>156400000</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="21">
         <v>49</v>
       </c>
       <c r="D35" s="21">
         <v>38</v>
       </c>
       <c r="E35" s="21">
         <v>54</v>
       </c>
       <c r="F35" s="21">
         <v>45</v>
       </c>
       <c r="G35" s="21">
         <v>58</v>
       </c>
       <c r="H35" s="21">
         <v>67</v>
       </c>
       <c r="I35" s="21">
@@ -7543,52 +7649,56 @@
       </c>
       <c r="BI35" s="21">
         <v>28</v>
       </c>
       <c r="BJ35" s="21">
         <v>31</v>
       </c>
       <c r="BK35" s="21">
         <v>33</v>
       </c>
       <c r="BL35" s="21">
         <v>29</v>
       </c>
       <c r="BM35" s="9">
         <v>34</v>
       </c>
       <c r="BN35" s="9">
         <v>30</v>
       </c>
       <c r="BO35" s="21">
         <v>23</v>
       </c>
       <c r="BP35" s="51">
         <v>30</v>
       </c>
+      <c r="BQ35" s="51">
+        <v>39</v>
+      </c>
+      <c r="BR35" s="71"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:70">
       <c r="A36" s="27">
         <v>156800000</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="21">
         <v>8</v>
       </c>
       <c r="D36" s="21">
         <v>19</v>
       </c>
       <c r="E36" s="21">
         <v>26</v>
       </c>
       <c r="F36" s="21">
         <v>10</v>
       </c>
       <c r="G36" s="21">
         <v>17</v>
       </c>
       <c r="H36" s="21">
         <v>13</v>
       </c>
       <c r="I36" s="21">
@@ -7749,52 +7859,56 @@
       </c>
       <c r="BI36" s="21">
         <v>8</v>
       </c>
       <c r="BJ36" s="21">
         <v>10</v>
       </c>
       <c r="BK36" s="21">
         <v>8</v>
       </c>
       <c r="BL36" s="21">
         <v>9</v>
       </c>
       <c r="BM36" s="9">
         <v>6</v>
       </c>
       <c r="BN36" s="9">
         <v>5</v>
       </c>
       <c r="BO36" s="21">
         <v>11</v>
       </c>
       <c r="BP36" s="51">
         <v>10</v>
       </c>
+      <c r="BQ36" s="51">
+        <v>12</v>
+      </c>
+      <c r="BR36" s="71"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:70">
       <c r="A37" s="14"/>
       <c r="B37" s="58" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
       <c r="H37" s="58"/>
       <c r="I37" s="58"/>
       <c r="J37" s="58"/>
       <c r="K37" s="58"/>
       <c r="L37" s="58"/>
       <c r="M37" s="58"/>
       <c r="N37" s="58"/>
       <c r="O37" s="58"/>
       <c r="P37" s="58"/>
       <c r="Q37" s="58"/>
       <c r="R37" s="58"/>
       <c r="S37" s="58"/>
       <c r="T37" s="58"/>
       <c r="U37" s="58"/>
       <c r="V37" s="58"/>
       <c r="W37" s="58"/>
@@ -7821,52 +7935,53 @@
       <c r="AR37" s="58"/>
       <c r="AS37" s="58"/>
       <c r="AT37" s="58"/>
       <c r="AU37" s="58"/>
       <c r="AV37" s="58"/>
       <c r="AW37" s="58"/>
       <c r="AX37" s="58"/>
       <c r="AY37" s="58"/>
       <c r="AZ37" s="58"/>
       <c r="BA37" s="58"/>
       <c r="BB37" s="58"/>
       <c r="BC37" s="58"/>
       <c r="BD37" s="58"/>
       <c r="BE37" s="58"/>
       <c r="BF37" s="58"/>
       <c r="BG37" s="58"/>
       <c r="BH37" s="58"/>
       <c r="BI37" s="58"/>
       <c r="BJ37" s="58"/>
       <c r="BK37" s="58"/>
       <c r="BL37" s="58"/>
       <c r="BM37" s="58"/>
       <c r="BN37" s="58"/>
       <c r="BO37" s="58"/>
       <c r="BP37" s="58"/>
+      <c r="BQ37" s="72"/>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:70">
       <c r="A38" s="27">
         <v>150000000</v>
       </c>
       <c r="B38" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="21">
         <v>976</v>
       </c>
       <c r="D38" s="21">
         <v>751</v>
       </c>
       <c r="E38" s="21">
         <v>823</v>
       </c>
       <c r="F38" s="21">
         <v>895</v>
       </c>
       <c r="G38" s="21">
         <v>894</v>
       </c>
       <c r="H38" s="21">
         <v>979</v>
       </c>
       <c r="I38" s="21">
@@ -8027,52 +8142,55 @@
       </c>
       <c r="BI38" s="21">
         <v>590</v>
       </c>
       <c r="BJ38" s="21">
         <v>650</v>
       </c>
       <c r="BK38" s="21">
         <v>632</v>
       </c>
       <c r="BL38" s="21">
         <v>502</v>
       </c>
       <c r="BM38" s="9">
         <v>595</v>
       </c>
       <c r="BN38" s="9">
         <v>607</v>
       </c>
       <c r="BO38" s="21">
         <v>548</v>
       </c>
       <c r="BP38" s="51">
         <v>615</v>
       </c>
+      <c r="BQ38" s="51">
+        <v>611</v>
+      </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:70">
       <c r="A39" s="27">
         <v>151000000</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="21">
         <v>636</v>
       </c>
       <c r="D39" s="21">
         <v>467</v>
       </c>
       <c r="E39" s="21">
         <v>446</v>
       </c>
       <c r="F39" s="21">
         <v>546</v>
       </c>
       <c r="G39" s="21">
         <v>527</v>
       </c>
       <c r="H39" s="21">
         <v>586</v>
       </c>
       <c r="I39" s="21">
@@ -8233,52 +8351,55 @@
       </c>
       <c r="BI39" s="21">
         <v>370</v>
       </c>
       <c r="BJ39" s="21">
         <v>419</v>
       </c>
       <c r="BK39" s="21">
         <v>395</v>
       </c>
       <c r="BL39" s="21">
         <v>318</v>
       </c>
       <c r="BM39" s="9">
         <v>370</v>
       </c>
       <c r="BN39" s="9">
         <v>376</v>
       </c>
       <c r="BO39" s="21">
         <v>328</v>
       </c>
       <c r="BP39" s="51">
         <v>371</v>
       </c>
+      <c r="BQ39" s="51">
+        <v>389</v>
+      </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:70">
       <c r="A40" s="27">
         <v>153200000</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C40" s="20">
         <v>29</v>
       </c>
       <c r="D40" s="20">
         <v>32</v>
       </c>
       <c r="E40" s="21">
         <v>42</v>
       </c>
       <c r="F40" s="21">
         <v>43</v>
       </c>
       <c r="G40" s="20">
         <v>39</v>
       </c>
       <c r="H40" s="20">
         <v>54</v>
       </c>
       <c r="I40" s="20">
@@ -8439,52 +8560,55 @@
       </c>
       <c r="BI40" s="21">
         <v>30</v>
       </c>
       <c r="BJ40" s="21">
         <v>26</v>
       </c>
       <c r="BK40" s="21">
         <v>23</v>
       </c>
       <c r="BL40" s="21">
         <v>24</v>
       </c>
       <c r="BM40" s="9">
         <v>25</v>
       </c>
       <c r="BN40" s="9">
         <v>22</v>
       </c>
       <c r="BO40" s="21">
         <v>29</v>
       </c>
       <c r="BP40" s="51">
         <v>23</v>
       </c>
+      <c r="BQ40" s="51">
+        <v>32</v>
+      </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:70">
       <c r="A41" s="27">
         <v>153400000</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="20">
         <v>21</v>
       </c>
       <c r="D41" s="20">
         <v>14</v>
       </c>
       <c r="E41" s="21">
         <v>24</v>
       </c>
       <c r="F41" s="21">
         <v>8</v>
       </c>
       <c r="G41" s="20">
         <v>18</v>
       </c>
       <c r="H41" s="20">
         <v>15</v>
       </c>
       <c r="I41" s="20">
@@ -8645,52 +8769,55 @@
       </c>
       <c r="BI41" s="21">
         <v>10</v>
       </c>
       <c r="BJ41" s="21">
         <v>13</v>
       </c>
       <c r="BK41" s="21">
         <v>10</v>
       </c>
       <c r="BL41" s="21">
         <v>6</v>
       </c>
       <c r="BM41" s="9">
         <v>7</v>
       </c>
       <c r="BN41" s="9">
         <v>12</v>
       </c>
       <c r="BO41" s="21">
         <v>8</v>
       </c>
       <c r="BP41" s="51">
         <v>17</v>
       </c>
+      <c r="BQ41" s="51">
+        <v>7</v>
+      </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:70">
       <c r="A42" s="27">
         <v>153600000</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C42" s="20">
         <v>27</v>
       </c>
       <c r="D42" s="20">
         <v>19</v>
       </c>
       <c r="E42" s="21">
         <v>30</v>
       </c>
       <c r="F42" s="21">
         <v>25</v>
       </c>
       <c r="G42" s="20">
         <v>23</v>
       </c>
       <c r="H42" s="20">
         <v>28</v>
       </c>
       <c r="I42" s="20">
@@ -8851,52 +8978,55 @@
       </c>
       <c r="BI42" s="21">
         <v>18</v>
       </c>
       <c r="BJ42" s="21">
         <v>20</v>
       </c>
       <c r="BK42" s="21">
         <v>15</v>
       </c>
       <c r="BL42" s="21">
         <v>11</v>
       </c>
       <c r="BM42" s="9">
         <v>12</v>
       </c>
       <c r="BN42" s="9">
         <v>17</v>
       </c>
       <c r="BO42" s="21">
         <v>18</v>
       </c>
       <c r="BP42" s="51">
         <v>14</v>
       </c>
+      <c r="BQ42" s="51">
+        <v>19</v>
+      </c>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:70">
       <c r="A43" s="27">
         <v>154000000</v>
       </c>
       <c r="B43" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="20">
         <v>14</v>
       </c>
       <c r="D43" s="20">
         <v>7</v>
       </c>
       <c r="E43" s="21">
         <v>7</v>
       </c>
       <c r="F43" s="21">
         <v>8</v>
       </c>
       <c r="G43" s="20">
         <v>15</v>
       </c>
       <c r="H43" s="20">
         <v>11</v>
       </c>
       <c r="I43" s="20">
@@ -9057,52 +9187,55 @@
       </c>
       <c r="BI43" s="21">
         <v>3</v>
       </c>
       <c r="BJ43" s="21">
         <v>8</v>
       </c>
       <c r="BK43" s="21">
         <v>7</v>
       </c>
       <c r="BL43" s="21">
         <v>2</v>
       </c>
       <c r="BM43" s="9">
         <v>7</v>
       </c>
       <c r="BN43" s="9">
         <v>6</v>
       </c>
       <c r="BO43" s="21">
         <v>7</v>
       </c>
       <c r="BP43" s="51">
         <v>6</v>
       </c>
+      <c r="BQ43" s="51">
+        <v>6</v>
+      </c>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:70">
       <c r="A44" s="27">
         <v>154200000</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C44" s="20">
         <v>8</v>
       </c>
       <c r="D44" s="20">
         <v>13</v>
       </c>
       <c r="E44" s="21">
         <v>19</v>
       </c>
       <c r="F44" s="21">
         <v>17</v>
       </c>
       <c r="G44" s="20">
         <v>14</v>
       </c>
       <c r="H44" s="20">
         <v>13</v>
       </c>
       <c r="I44" s="20">
@@ -9263,52 +9396,55 @@
       </c>
       <c r="BI44" s="21">
         <v>10</v>
       </c>
       <c r="BJ44" s="21">
         <v>10</v>
       </c>
       <c r="BK44" s="21">
         <v>16</v>
       </c>
       <c r="BL44" s="21">
         <v>9</v>
       </c>
       <c r="BM44" s="9">
         <v>10</v>
       </c>
       <c r="BN44" s="9">
         <v>15</v>
       </c>
       <c r="BO44" s="21">
         <v>6</v>
       </c>
       <c r="BP44" s="51">
         <v>10</v>
       </c>
+      <c r="BQ44" s="51">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:70">
       <c r="A45" s="27">
         <v>154600000</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="20">
         <v>19</v>
       </c>
       <c r="D45" s="20">
         <v>22</v>
       </c>
       <c r="E45" s="21">
         <v>21</v>
       </c>
       <c r="F45" s="21">
         <v>23</v>
       </c>
       <c r="G45" s="20">
         <v>24</v>
       </c>
       <c r="H45" s="20">
         <v>29</v>
       </c>
       <c r="I45" s="20">
@@ -9469,52 +9605,55 @@
       </c>
       <c r="BI45" s="21">
         <v>10</v>
       </c>
       <c r="BJ45" s="21">
         <v>10</v>
       </c>
       <c r="BK45" s="21">
         <v>19</v>
       </c>
       <c r="BL45" s="21">
         <v>10</v>
       </c>
       <c r="BM45" s="9">
         <v>13</v>
       </c>
       <c r="BN45" s="9">
         <v>20</v>
       </c>
       <c r="BO45" s="21">
         <v>15</v>
       </c>
       <c r="BP45" s="51">
         <v>14</v>
       </c>
+      <c r="BQ45" s="51">
+        <v>15</v>
+      </c>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:70">
       <c r="A46" s="27">
         <v>154800000</v>
       </c>
       <c r="B46" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="20">
         <v>75</v>
       </c>
       <c r="D46" s="20">
         <v>50</v>
       </c>
       <c r="E46" s="21">
         <v>64</v>
       </c>
       <c r="F46" s="21">
         <v>75</v>
       </c>
       <c r="G46" s="20">
         <v>74</v>
       </c>
       <c r="H46" s="20">
         <v>72</v>
       </c>
       <c r="I46" s="20">
@@ -9675,52 +9814,55 @@
       </c>
       <c r="BI46" s="21">
         <v>40</v>
       </c>
       <c r="BJ46" s="21">
         <v>42</v>
       </c>
       <c r="BK46" s="21">
         <v>40</v>
       </c>
       <c r="BL46" s="21">
         <v>39</v>
       </c>
       <c r="BM46" s="9">
         <v>41</v>
       </c>
       <c r="BN46" s="9">
         <v>33</v>
       </c>
       <c r="BO46" s="21">
         <v>33</v>
       </c>
       <c r="BP46" s="51">
         <v>44</v>
       </c>
+      <c r="BQ46" s="51">
+        <v>42</v>
+      </c>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:70">
       <c r="A47" s="27">
         <v>155200000</v>
       </c>
       <c r="B47" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="20">
         <v>11</v>
       </c>
       <c r="D47" s="20">
         <v>11</v>
       </c>
       <c r="E47" s="21">
         <v>21</v>
       </c>
       <c r="F47" s="21">
         <v>17</v>
       </c>
       <c r="G47" s="20">
         <v>17</v>
       </c>
       <c r="H47" s="20">
         <v>11</v>
       </c>
       <c r="I47" s="20">
@@ -9881,52 +10023,55 @@
       </c>
       <c r="BI47" s="21">
         <v>15</v>
       </c>
       <c r="BJ47" s="21">
         <v>9</v>
       </c>
       <c r="BK47" s="21">
         <v>10</v>
       </c>
       <c r="BL47" s="21">
         <v>5</v>
       </c>
       <c r="BM47" s="9">
         <v>9</v>
       </c>
       <c r="BN47" s="9">
         <v>10</v>
       </c>
       <c r="BO47" s="21">
         <v>10</v>
       </c>
       <c r="BP47" s="51">
         <v>17</v>
       </c>
+      <c r="BQ47" s="51">
+        <v>8</v>
+      </c>
     </row>
-    <row r="48" spans="1:68">
+    <row r="48" spans="1:70">
       <c r="A48" s="27">
         <v>155600000</v>
       </c>
       <c r="B48" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="20">
         <v>32</v>
       </c>
       <c r="D48" s="20">
         <v>35</v>
       </c>
       <c r="E48" s="21">
         <v>29</v>
       </c>
       <c r="F48" s="21">
         <v>39</v>
       </c>
       <c r="G48" s="20">
         <v>46</v>
       </c>
       <c r="H48" s="20">
         <v>50</v>
       </c>
       <c r="I48" s="20">
@@ -10087,52 +10232,55 @@
       </c>
       <c r="BI48" s="21">
         <v>24</v>
       </c>
       <c r="BJ48" s="21">
         <v>20</v>
       </c>
       <c r="BK48" s="21">
         <v>20</v>
       </c>
       <c r="BL48" s="21">
         <v>19</v>
       </c>
       <c r="BM48" s="9">
         <v>26</v>
       </c>
       <c r="BN48" s="9">
         <v>21</v>
       </c>
       <c r="BO48" s="21">
         <v>17</v>
       </c>
       <c r="BP48" s="51">
         <v>22</v>
       </c>
+      <c r="BQ48" s="51">
+        <v>19</v>
+      </c>
     </row>
-    <row r="49" spans="1:68" s="48" customFormat="1">
+    <row r="49" spans="1:69" s="48" customFormat="1">
       <c r="A49" s="27">
         <v>156000000</v>
       </c>
       <c r="B49" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="20">
         <v>44</v>
       </c>
       <c r="D49" s="20">
         <v>30</v>
       </c>
       <c r="E49" s="21">
         <v>47</v>
       </c>
       <c r="F49" s="21">
         <v>38</v>
       </c>
       <c r="G49" s="20">
         <v>39</v>
       </c>
       <c r="H49" s="20">
         <v>50</v>
       </c>
       <c r="I49" s="20">
@@ -10293,52 +10441,55 @@
       </c>
       <c r="BI49" s="21">
         <v>23</v>
       </c>
       <c r="BJ49" s="21">
         <v>33</v>
       </c>
       <c r="BK49" s="21">
         <v>24</v>
       </c>
       <c r="BL49" s="21">
         <v>22</v>
       </c>
       <c r="BM49" s="9">
         <v>33</v>
       </c>
       <c r="BN49" s="9">
         <v>28</v>
       </c>
       <c r="BO49" s="21">
         <v>33</v>
       </c>
       <c r="BP49" s="21">
         <v>36</v>
       </c>
+      <c r="BQ49" s="51">
+        <v>28</v>
+      </c>
     </row>
-    <row r="50" spans="1:68" s="48" customFormat="1">
+    <row r="50" spans="1:69" s="48" customFormat="1">
       <c r="A50" s="27">
         <v>156400000</v>
       </c>
       <c r="B50" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="20">
         <v>52</v>
       </c>
       <c r="D50" s="20">
         <v>33</v>
       </c>
       <c r="E50" s="21">
         <v>58</v>
       </c>
       <c r="F50" s="21">
         <v>39</v>
       </c>
       <c r="G50" s="20">
         <v>48</v>
       </c>
       <c r="H50" s="20">
         <v>50</v>
       </c>
       <c r="I50" s="20">
@@ -10499,52 +10650,55 @@
       </c>
       <c r="BI50" s="21">
         <v>31</v>
       </c>
       <c r="BJ50" s="21">
         <v>31</v>
       </c>
       <c r="BK50" s="21">
         <v>46</v>
       </c>
       <c r="BL50" s="21">
         <v>23</v>
       </c>
       <c r="BM50" s="9">
         <v>31</v>
       </c>
       <c r="BN50" s="9">
         <v>41</v>
       </c>
       <c r="BO50" s="21">
         <v>36</v>
       </c>
       <c r="BP50" s="21">
         <v>30</v>
       </c>
+      <c r="BQ50" s="51">
+        <v>24</v>
+      </c>
     </row>
-    <row r="51" spans="1:68" s="48" customFormat="1">
+    <row r="51" spans="1:69" s="48" customFormat="1">
       <c r="A51" s="27">
         <v>156800000</v>
       </c>
       <c r="B51" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="20">
         <v>8</v>
       </c>
       <c r="D51" s="20">
         <v>18</v>
       </c>
       <c r="E51" s="21">
         <v>15</v>
       </c>
       <c r="F51" s="21">
         <v>17</v>
       </c>
       <c r="G51" s="20">
         <v>10</v>
       </c>
       <c r="H51" s="20">
         <v>10</v>
       </c>
       <c r="I51" s="20">
@@ -10705,52 +10859,55 @@
       </c>
       <c r="BI51" s="21">
         <v>6</v>
       </c>
       <c r="BJ51" s="21">
         <v>9</v>
       </c>
       <c r="BK51" s="21">
         <v>7</v>
       </c>
       <c r="BL51" s="21">
         <v>14</v>
       </c>
       <c r="BM51" s="9">
         <v>11</v>
       </c>
       <c r="BN51" s="9">
         <v>6</v>
       </c>
       <c r="BO51" s="21">
         <v>8</v>
       </c>
       <c r="BP51" s="21">
         <v>11</v>
       </c>
+      <c r="BQ51" s="51">
+        <v>11</v>
+      </c>
     </row>
-    <row r="52" spans="1:68" s="48" customFormat="1">
+    <row r="52" spans="1:69" s="48" customFormat="1">
       <c r="A52" s="14"/>
       <c r="B52" s="59" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="59"/>
       <c r="D52" s="59"/>
       <c r="E52" s="59"/>
       <c r="F52" s="59"/>
       <c r="G52" s="59"/>
       <c r="H52" s="59"/>
       <c r="I52" s="59"/>
       <c r="J52" s="59"/>
       <c r="K52" s="59"/>
       <c r="L52" s="59"/>
       <c r="M52" s="59"/>
       <c r="N52" s="59"/>
       <c r="O52" s="59"/>
       <c r="P52" s="59"/>
       <c r="Q52" s="59"/>
       <c r="R52" s="59"/>
       <c r="S52" s="59"/>
       <c r="T52" s="59"/>
       <c r="U52" s="59"/>
       <c r="V52" s="59"/>
       <c r="W52" s="59"/>
@@ -10777,52 +10934,53 @@
       <c r="AR52" s="59"/>
       <c r="AS52" s="59"/>
       <c r="AT52" s="59"/>
       <c r="AU52" s="59"/>
       <c r="AV52" s="59"/>
       <c r="AW52" s="59"/>
       <c r="AX52" s="59"/>
       <c r="AY52" s="59"/>
       <c r="AZ52" s="59"/>
       <c r="BA52" s="59"/>
       <c r="BB52" s="59"/>
       <c r="BC52" s="59"/>
       <c r="BD52" s="59"/>
       <c r="BE52" s="59"/>
       <c r="BF52" s="59"/>
       <c r="BG52" s="59"/>
       <c r="BH52" s="59"/>
       <c r="BI52" s="59"/>
       <c r="BJ52" s="59"/>
       <c r="BK52" s="59"/>
       <c r="BL52" s="59"/>
       <c r="BM52" s="59"/>
       <c r="BN52" s="59"/>
       <c r="BO52" s="59"/>
       <c r="BP52" s="59"/>
+      <c r="BQ52" s="14"/>
     </row>
-    <row r="53" spans="1:68">
+    <row r="53" spans="1:69">
       <c r="A53" s="27">
         <v>150000000</v>
       </c>
       <c r="B53" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="9">
         <v>1581</v>
       </c>
       <c r="D53" s="9">
         <v>1177</v>
       </c>
       <c r="E53" s="9">
         <v>1232</v>
       </c>
       <c r="F53" s="9">
         <v>1366</v>
       </c>
       <c r="G53" s="9">
         <v>1426</v>
       </c>
       <c r="H53" s="9">
         <v>1524</v>
       </c>
       <c r="I53" s="9">
@@ -10983,52 +11141,55 @@
       </c>
       <c r="BI53" s="9">
         <v>892</v>
       </c>
       <c r="BJ53" s="21">
         <v>1058</v>
       </c>
       <c r="BK53" s="21">
         <v>1006</v>
       </c>
       <c r="BL53" s="9">
         <v>833</v>
       </c>
       <c r="BM53" s="9">
         <v>907</v>
       </c>
       <c r="BN53" s="21">
         <v>927</v>
       </c>
       <c r="BO53" s="9">
         <v>874</v>
       </c>
       <c r="BP53" s="51">
         <v>947</v>
       </c>
+      <c r="BQ53" s="51">
+        <v>1043</v>
+      </c>
     </row>
-    <row r="54" spans="1:68">
+    <row r="54" spans="1:69">
       <c r="A54" s="27">
         <v>151000000</v>
       </c>
       <c r="B54" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="9">
         <v>1313</v>
       </c>
       <c r="D54" s="9">
         <v>962</v>
       </c>
       <c r="E54" s="9">
         <v>932</v>
       </c>
       <c r="F54" s="9">
         <v>1100</v>
       </c>
       <c r="G54" s="9">
         <v>1130</v>
       </c>
       <c r="H54" s="9">
         <v>1223</v>
       </c>
       <c r="I54" s="9">
@@ -11189,52 +11350,55 @@
       </c>
       <c r="BI54" s="9">
         <v>735</v>
       </c>
       <c r="BJ54" s="21">
         <v>853</v>
       </c>
       <c r="BK54" s="21">
         <v>814</v>
       </c>
       <c r="BL54" s="9">
         <v>670</v>
       </c>
       <c r="BM54" s="9">
         <v>745</v>
       </c>
       <c r="BN54" s="21">
         <v>757</v>
       </c>
       <c r="BO54" s="9">
         <v>696</v>
       </c>
       <c r="BP54" s="51">
         <v>767</v>
       </c>
+      <c r="BQ54" s="51">
+        <v>848</v>
+      </c>
     </row>
-    <row r="55" spans="1:68">
+    <row r="55" spans="1:69">
       <c r="A55" s="27">
         <v>153200000</v>
       </c>
       <c r="B55" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="9">
         <v>45</v>
       </c>
       <c r="D55" s="9">
         <v>34</v>
       </c>
       <c r="E55" s="9">
         <v>53</v>
       </c>
       <c r="F55" s="9">
         <v>39</v>
       </c>
       <c r="G55" s="9">
         <v>50</v>
       </c>
       <c r="H55" s="9">
         <v>50</v>
       </c>
       <c r="I55" s="9">
@@ -11395,52 +11559,55 @@
       </c>
       <c r="BI55" s="9">
         <v>26</v>
       </c>
       <c r="BJ55" s="21">
         <v>36</v>
       </c>
       <c r="BK55" s="21">
         <v>28</v>
       </c>
       <c r="BL55" s="9">
         <v>30</v>
       </c>
       <c r="BM55" s="9">
         <v>28</v>
       </c>
       <c r="BN55" s="21">
         <v>25</v>
       </c>
       <c r="BO55" s="9">
         <v>25</v>
       </c>
       <c r="BP55" s="51">
         <v>31</v>
       </c>
+      <c r="BQ55" s="51">
+        <v>27</v>
+      </c>
     </row>
-    <row r="56" spans="1:68">
+    <row r="56" spans="1:69">
       <c r="A56" s="27">
         <v>154800000</v>
       </c>
       <c r="B56" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="9">
         <v>97</v>
       </c>
       <c r="D56" s="9">
         <v>81</v>
       </c>
       <c r="E56" s="9">
         <v>117</v>
       </c>
       <c r="F56" s="9">
         <v>105</v>
       </c>
       <c r="G56" s="9">
         <v>118</v>
       </c>
       <c r="H56" s="9">
         <v>111</v>
       </c>
       <c r="I56" s="9">
@@ -11601,52 +11768,55 @@
       </c>
       <c r="BI56" s="9">
         <v>62</v>
       </c>
       <c r="BJ56" s="21">
         <v>70</v>
       </c>
       <c r="BK56" s="21">
         <v>69</v>
       </c>
       <c r="BL56" s="9">
         <v>64</v>
       </c>
       <c r="BM56" s="9">
         <v>56</v>
       </c>
       <c r="BN56" s="21">
         <v>58</v>
       </c>
       <c r="BO56" s="9">
         <v>65</v>
       </c>
       <c r="BP56" s="51">
         <v>54</v>
       </c>
+      <c r="BQ56" s="51">
+        <v>83</v>
+      </c>
     </row>
-    <row r="57" spans="1:68">
+    <row r="57" spans="1:69">
       <c r="A57" s="27">
         <v>155600000</v>
       </c>
       <c r="B57" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C57" s="9">
         <v>6</v>
       </c>
       <c r="D57" s="9">
         <v>3</v>
       </c>
       <c r="E57" s="9">
         <v>5</v>
       </c>
       <c r="F57" s="9">
         <v>8</v>
       </c>
       <c r="G57" s="9">
         <v>4</v>
       </c>
       <c r="H57" s="9">
         <v>7</v>
       </c>
       <c r="I57" s="9">
@@ -11807,52 +11977,55 @@
       </c>
       <c r="BI57" s="9">
         <v>2</v>
       </c>
       <c r="BJ57" s="21">
         <v>2</v>
       </c>
       <c r="BK57" s="21">
         <v>2</v>
       </c>
       <c r="BL57" s="9">
         <v>0</v>
       </c>
       <c r="BM57" s="9">
         <v>2</v>
       </c>
       <c r="BN57" s="21">
         <v>6</v>
       </c>
       <c r="BO57" s="9">
         <v>3</v>
       </c>
       <c r="BP57" s="51">
         <v>3</v>
       </c>
+      <c r="BQ57" s="51">
+        <v>2</v>
+      </c>
     </row>
-    <row r="58" spans="1:68">
+    <row r="58" spans="1:69">
       <c r="A58" s="27">
         <v>156000000</v>
       </c>
       <c r="B58" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="9">
         <v>53</v>
       </c>
       <c r="D58" s="9">
         <v>44</v>
       </c>
       <c r="E58" s="9">
         <v>50</v>
       </c>
       <c r="F58" s="9">
         <v>59</v>
       </c>
       <c r="G58" s="9">
         <v>50</v>
       </c>
       <c r="H58" s="9">
         <v>54</v>
       </c>
       <c r="I58" s="9">
@@ -12013,52 +12186,55 @@
       </c>
       <c r="BI58" s="9">
         <v>23</v>
       </c>
       <c r="BJ58" s="21">
         <v>52</v>
       </c>
       <c r="BK58" s="21">
         <v>36</v>
       </c>
       <c r="BL58" s="9">
         <v>33</v>
       </c>
       <c r="BM58" s="9">
         <v>33</v>
       </c>
       <c r="BN58" s="21">
         <v>35</v>
       </c>
       <c r="BO58" s="9">
         <v>46</v>
       </c>
       <c r="BP58" s="51">
         <v>48</v>
       </c>
+      <c r="BQ58" s="51">
+        <v>44</v>
+      </c>
     </row>
-    <row r="59" spans="1:68">
+    <row r="59" spans="1:69">
       <c r="A59" s="27">
         <v>156400000</v>
       </c>
       <c r="B59" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="9">
         <v>67</v>
       </c>
       <c r="D59" s="9">
         <v>53</v>
       </c>
       <c r="E59" s="9">
         <v>75</v>
       </c>
       <c r="F59" s="9">
         <v>55</v>
       </c>
       <c r="G59" s="9">
         <v>74</v>
       </c>
       <c r="H59" s="9">
         <v>79</v>
       </c>
       <c r="I59" s="9">
@@ -12219,52 +12395,55 @@
       </c>
       <c r="BI59" s="9">
         <v>44</v>
       </c>
       <c r="BJ59" s="21">
         <v>45</v>
       </c>
       <c r="BK59" s="21">
         <v>57</v>
       </c>
       <c r="BL59" s="9">
         <v>36</v>
       </c>
       <c r="BM59" s="9">
         <v>43</v>
       </c>
       <c r="BN59" s="21">
         <v>46</v>
       </c>
       <c r="BO59" s="9">
         <v>39</v>
       </c>
       <c r="BP59" s="51">
         <v>44</v>
       </c>
+      <c r="BQ59" s="51">
+        <v>39</v>
+      </c>
     </row>
-    <row r="60" spans="1:68">
+    <row r="60" spans="1:69">
       <c r="A60" s="14"/>
       <c r="B60" s="60" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="60"/>
       <c r="D60" s="60"/>
       <c r="E60" s="60"/>
       <c r="F60" s="60"/>
       <c r="G60" s="60"/>
       <c r="H60" s="60"/>
       <c r="I60" s="60"/>
       <c r="J60" s="60"/>
       <c r="K60" s="60"/>
       <c r="L60" s="60"/>
       <c r="M60" s="60"/>
       <c r="N60" s="60"/>
       <c r="O60" s="60"/>
       <c r="P60" s="60"/>
       <c r="Q60" s="60"/>
       <c r="R60" s="60"/>
       <c r="S60" s="60"/>
       <c r="T60" s="60"/>
       <c r="U60" s="60"/>
       <c r="V60" s="60"/>
       <c r="W60" s="60"/>
@@ -12291,52 +12470,53 @@
       <c r="AR60" s="60"/>
       <c r="AS60" s="60"/>
       <c r="AT60" s="60"/>
       <c r="AU60" s="60"/>
       <c r="AV60" s="60"/>
       <c r="AW60" s="60"/>
       <c r="AX60" s="60"/>
       <c r="AY60" s="60"/>
       <c r="AZ60" s="60"/>
       <c r="BA60" s="60"/>
       <c r="BB60" s="60"/>
       <c r="BC60" s="60"/>
       <c r="BD60" s="60"/>
       <c r="BE60" s="60"/>
       <c r="BF60" s="60"/>
       <c r="BG60" s="60"/>
       <c r="BH60" s="60"/>
       <c r="BI60" s="60"/>
       <c r="BJ60" s="60"/>
       <c r="BK60" s="60"/>
       <c r="BL60" s="60"/>
       <c r="BM60" s="60"/>
       <c r="BN60" s="60"/>
       <c r="BO60" s="60"/>
       <c r="BP60" s="60"/>
+      <c r="BQ60" s="72"/>
     </row>
-    <row r="61" spans="1:68">
+    <row r="61" spans="1:69">
       <c r="A61" s="27">
         <v>150000000</v>
       </c>
       <c r="B61" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="9">
         <v>440</v>
       </c>
       <c r="D61" s="9">
         <v>378</v>
       </c>
       <c r="E61" s="9">
         <v>458</v>
       </c>
       <c r="F61" s="9">
         <v>443</v>
       </c>
       <c r="G61" s="9">
         <v>470</v>
       </c>
       <c r="H61" s="9">
         <v>521</v>
       </c>
       <c r="I61" s="9">
@@ -12497,52 +12677,55 @@
       </c>
       <c r="BI61" s="9">
         <v>284</v>
       </c>
       <c r="BJ61" s="21">
         <v>306</v>
       </c>
       <c r="BK61" s="21">
         <v>302</v>
       </c>
       <c r="BL61" s="9">
         <v>256</v>
       </c>
       <c r="BM61" s="9">
         <v>289</v>
       </c>
       <c r="BN61" s="21">
         <v>270</v>
       </c>
       <c r="BO61" s="9">
         <v>275</v>
       </c>
       <c r="BP61" s="21">
         <v>310</v>
       </c>
+      <c r="BQ61" s="51">
+        <v>295</v>
+      </c>
     </row>
-    <row r="62" spans="1:68">
+    <row r="62" spans="1:69">
       <c r="A62" s="27">
         <v>153200000</v>
       </c>
       <c r="B62" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="9">
         <v>31</v>
       </c>
       <c r="D62" s="9">
         <v>31</v>
       </c>
       <c r="E62" s="9">
         <v>33</v>
       </c>
       <c r="F62" s="9">
         <v>36</v>
       </c>
       <c r="G62" s="9">
         <v>33</v>
       </c>
       <c r="H62" s="9">
         <v>50</v>
       </c>
       <c r="I62" s="9">
@@ -12703,52 +12886,55 @@
       </c>
       <c r="BI62" s="9">
         <v>29</v>
       </c>
       <c r="BJ62" s="21">
         <v>21</v>
       </c>
       <c r="BK62" s="21">
         <v>21</v>
       </c>
       <c r="BL62" s="9">
         <v>27</v>
       </c>
       <c r="BM62" s="9">
         <v>21</v>
       </c>
       <c r="BN62" s="21">
         <v>21</v>
       </c>
       <c r="BO62" s="9">
         <v>35</v>
       </c>
       <c r="BP62" s="21">
         <v>27</v>
       </c>
+      <c r="BQ62" s="51">
+        <v>43</v>
+      </c>
     </row>
-    <row r="63" spans="1:68">
+    <row r="63" spans="1:69">
       <c r="A63" s="27">
         <v>153400000</v>
       </c>
       <c r="B63" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C63" s="9">
         <v>36</v>
       </c>
       <c r="D63" s="9">
         <v>26</v>
       </c>
       <c r="E63" s="9">
         <v>44</v>
       </c>
       <c r="F63" s="9">
         <v>29</v>
       </c>
       <c r="G63" s="9">
         <v>45</v>
       </c>
       <c r="H63" s="9">
         <v>43</v>
       </c>
       <c r="I63" s="9">
@@ -12909,52 +13095,55 @@
       </c>
       <c r="BI63" s="9">
         <v>26</v>
       </c>
       <c r="BJ63" s="21">
         <v>34</v>
       </c>
       <c r="BK63" s="21">
         <v>25</v>
       </c>
       <c r="BL63" s="9">
         <v>21</v>
       </c>
       <c r="BM63" s="9">
         <v>21</v>
       </c>
       <c r="BN63" s="21">
         <v>23</v>
       </c>
       <c r="BO63" s="9">
         <v>19</v>
       </c>
       <c r="BP63" s="21">
         <v>31</v>
       </c>
+      <c r="BQ63" s="51">
+        <v>17</v>
+      </c>
     </row>
-    <row r="64" spans="1:68">
+    <row r="64" spans="1:69">
       <c r="A64" s="27">
         <v>153600000</v>
       </c>
       <c r="B64" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C64" s="9">
         <v>57</v>
       </c>
       <c r="D64" s="9">
         <v>46</v>
       </c>
       <c r="E64" s="9">
         <v>51</v>
       </c>
       <c r="F64" s="9">
         <v>52</v>
       </c>
       <c r="G64" s="9">
         <v>55</v>
       </c>
       <c r="H64" s="9">
         <v>60</v>
       </c>
       <c r="I64" s="9">
@@ -13115,52 +13304,55 @@
       </c>
       <c r="BI64" s="9">
         <v>29</v>
       </c>
       <c r="BJ64" s="21">
         <v>37</v>
       </c>
       <c r="BK64" s="21">
         <v>40</v>
       </c>
       <c r="BL64" s="9">
         <v>31</v>
       </c>
       <c r="BM64" s="9">
         <v>32</v>
       </c>
       <c r="BN64" s="21">
         <v>27</v>
       </c>
       <c r="BO64" s="9">
         <v>34</v>
       </c>
       <c r="BP64" s="21">
         <v>30</v>
       </c>
+      <c r="BQ64" s="51">
+        <v>33</v>
+      </c>
     </row>
-    <row r="65" spans="1:68">
+    <row r="65" spans="1:69">
       <c r="A65" s="27">
         <v>154000000</v>
       </c>
       <c r="B65" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="9">
         <v>21</v>
       </c>
       <c r="D65" s="9">
         <v>15</v>
       </c>
       <c r="E65" s="9">
         <v>17</v>
       </c>
       <c r="F65" s="9">
         <v>23</v>
       </c>
       <c r="G65" s="9">
         <v>27</v>
       </c>
       <c r="H65" s="9">
         <v>23</v>
       </c>
       <c r="I65" s="9">
@@ -13321,52 +13513,55 @@
       </c>
       <c r="BI65" s="9">
         <v>10</v>
       </c>
       <c r="BJ65" s="21">
         <v>13</v>
       </c>
       <c r="BK65" s="21">
         <v>11</v>
       </c>
       <c r="BL65" s="9">
         <v>10</v>
       </c>
       <c r="BM65" s="9">
         <v>14</v>
       </c>
       <c r="BN65" s="21">
         <v>7</v>
       </c>
       <c r="BO65" s="9">
         <v>12</v>
       </c>
       <c r="BP65" s="21">
         <v>11</v>
       </c>
+      <c r="BQ65" s="51">
+        <v>17</v>
+      </c>
     </row>
-    <row r="66" spans="1:68">
+    <row r="66" spans="1:69">
       <c r="A66" s="27">
         <v>154200000</v>
       </c>
       <c r="B66" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C66" s="9">
         <v>18</v>
       </c>
       <c r="D66" s="9">
         <v>26</v>
       </c>
       <c r="E66" s="9">
         <v>30</v>
       </c>
       <c r="F66" s="9">
         <v>30</v>
       </c>
       <c r="G66" s="9">
         <v>27</v>
       </c>
       <c r="H66" s="9">
         <v>30</v>
       </c>
       <c r="I66" s="9">
@@ -13527,52 +13722,55 @@
       </c>
       <c r="BI66" s="9">
         <v>27</v>
       </c>
       <c r="BJ66" s="21">
         <v>23</v>
       </c>
       <c r="BK66" s="21">
         <v>22</v>
       </c>
       <c r="BL66" s="9">
         <v>16</v>
       </c>
       <c r="BM66" s="9">
         <v>17</v>
       </c>
       <c r="BN66" s="21">
         <v>26</v>
       </c>
       <c r="BO66" s="9">
         <v>16</v>
       </c>
       <c r="BP66" s="21">
         <v>21</v>
       </c>
+      <c r="BQ66" s="51">
+        <v>25</v>
+      </c>
     </row>
-    <row r="67" spans="1:68">
+    <row r="67" spans="1:69">
       <c r="A67" s="27">
         <v>154600000</v>
       </c>
       <c r="B67" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="9">
         <v>39</v>
       </c>
       <c r="D67" s="9">
         <v>51</v>
       </c>
       <c r="E67" s="9">
         <v>48</v>
       </c>
       <c r="F67" s="9">
         <v>52</v>
       </c>
       <c r="G67" s="9">
         <v>43</v>
       </c>
       <c r="H67" s="9">
         <v>60</v>
       </c>
       <c r="I67" s="9">
@@ -13733,52 +13931,55 @@
       </c>
       <c r="BI67" s="9">
         <v>27</v>
       </c>
       <c r="BJ67" s="21">
         <v>33</v>
       </c>
       <c r="BK67" s="21">
         <v>39</v>
       </c>
       <c r="BL67" s="9">
         <v>30</v>
       </c>
       <c r="BM67" s="9">
         <v>38</v>
       </c>
       <c r="BN67" s="21">
         <v>36</v>
       </c>
       <c r="BO67" s="9">
         <v>36</v>
       </c>
       <c r="BP67" s="21">
         <v>32</v>
       </c>
+      <c r="BQ67" s="51">
+        <v>26</v>
+      </c>
     </row>
-    <row r="68" spans="1:68">
+    <row r="68" spans="1:69">
       <c r="A68" s="27">
         <v>154800000</v>
       </c>
       <c r="B68" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C68" s="9">
         <v>41</v>
       </c>
       <c r="D68" s="9">
         <v>18</v>
       </c>
       <c r="E68" s="9">
         <v>24</v>
       </c>
       <c r="F68" s="9">
         <v>31</v>
       </c>
       <c r="G68" s="9">
         <v>25</v>
       </c>
       <c r="H68" s="9">
         <v>34</v>
       </c>
       <c r="I68" s="9">
@@ -13939,52 +14140,55 @@
       </c>
       <c r="BI68" s="9">
         <v>23</v>
       </c>
       <c r="BJ68" s="21">
         <v>17</v>
       </c>
       <c r="BK68" s="21">
         <v>16</v>
       </c>
       <c r="BL68" s="9">
         <v>15</v>
       </c>
       <c r="BM68" s="9">
         <v>20</v>
       </c>
       <c r="BN68" s="21">
         <v>19</v>
       </c>
       <c r="BO68" s="9">
         <v>12</v>
       </c>
       <c r="BP68" s="21">
         <v>22</v>
       </c>
+      <c r="BQ68" s="51">
+        <v>11</v>
+      </c>
     </row>
-    <row r="69" spans="1:68">
+    <row r="69" spans="1:69">
       <c r="A69" s="27">
         <v>155200000</v>
       </c>
       <c r="B69" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="9">
         <v>32</v>
       </c>
       <c r="D69" s="9">
         <v>24</v>
       </c>
       <c r="E69" s="9">
         <v>32</v>
       </c>
       <c r="F69" s="9">
         <v>30</v>
       </c>
       <c r="G69" s="9">
         <v>38</v>
       </c>
       <c r="H69" s="9">
         <v>30</v>
       </c>
       <c r="I69" s="9">
@@ -14145,52 +14349,55 @@
       </c>
       <c r="BI69" s="9">
         <v>31</v>
       </c>
       <c r="BJ69" s="21">
         <v>25</v>
       </c>
       <c r="BK69" s="21">
         <v>20</v>
       </c>
       <c r="BL69" s="9">
         <v>16</v>
       </c>
       <c r="BM69" s="9">
         <v>14</v>
       </c>
       <c r="BN69" s="21">
         <v>21</v>
       </c>
       <c r="BO69" s="9">
         <v>15</v>
       </c>
       <c r="BP69" s="21">
         <v>33</v>
       </c>
+      <c r="BQ69" s="51">
+        <v>20</v>
+      </c>
     </row>
-    <row r="70" spans="1:68">
+    <row r="70" spans="1:69">
       <c r="A70" s="27">
         <v>155600000</v>
       </c>
       <c r="B70" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C70" s="9">
         <v>78</v>
       </c>
       <c r="D70" s="9">
         <v>63</v>
       </c>
       <c r="E70" s="9">
         <v>68</v>
       </c>
       <c r="F70" s="9">
         <v>71</v>
       </c>
       <c r="G70" s="9">
         <v>80</v>
       </c>
       <c r="H70" s="9">
         <v>93</v>
       </c>
       <c r="I70" s="9">
@@ -14351,52 +14558,55 @@
       </c>
       <c r="BI70" s="9">
         <v>33</v>
       </c>
       <c r="BJ70" s="21">
         <v>43</v>
       </c>
       <c r="BK70" s="21">
         <v>44</v>
       </c>
       <c r="BL70" s="9">
         <v>37</v>
       </c>
       <c r="BM70" s="9">
         <v>49</v>
       </c>
       <c r="BN70" s="21">
         <v>38</v>
       </c>
       <c r="BO70" s="9">
         <v>40</v>
       </c>
       <c r="BP70" s="21">
         <v>42</v>
       </c>
+      <c r="BQ70" s="51">
+        <v>39</v>
+      </c>
     </row>
-    <row r="71" spans="1:68">
+    <row r="71" spans="1:69">
       <c r="A71" s="27">
         <v>156000000</v>
       </c>
       <c r="B71" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C71" s="9">
         <v>37</v>
       </c>
       <c r="D71" s="9">
         <v>23</v>
       </c>
       <c r="E71" s="9">
         <v>33</v>
       </c>
       <c r="F71" s="9">
         <v>33</v>
       </c>
       <c r="G71" s="9">
         <v>38</v>
       </c>
       <c r="H71" s="9">
         <v>37</v>
       </c>
       <c r="I71" s="9">
@@ -14557,52 +14767,55 @@
       </c>
       <c r="BI71" s="9">
         <v>20</v>
       </c>
       <c r="BJ71" s="21">
         <v>24</v>
       </c>
       <c r="BK71" s="21">
         <v>27</v>
       </c>
       <c r="BL71" s="9">
         <v>14</v>
       </c>
       <c r="BM71" s="9">
         <v>24</v>
       </c>
       <c r="BN71" s="21">
         <v>16</v>
       </c>
       <c r="BO71" s="9">
         <v>17</v>
       </c>
       <c r="BP71" s="21">
         <v>24</v>
       </c>
+      <c r="BQ71" s="51">
+        <v>17</v>
+      </c>
     </row>
-    <row r="72" spans="1:68">
+    <row r="72" spans="1:69">
       <c r="A72" s="27">
         <v>156400000</v>
       </c>
       <c r="B72" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C72" s="9">
         <v>34</v>
       </c>
       <c r="D72" s="9">
         <v>18</v>
       </c>
       <c r="E72" s="9">
         <v>37</v>
       </c>
       <c r="F72" s="9">
         <v>29</v>
       </c>
       <c r="G72" s="9">
         <v>32</v>
       </c>
       <c r="H72" s="9">
         <v>38</v>
       </c>
       <c r="I72" s="9">
@@ -14763,52 +14976,55 @@
       </c>
       <c r="BI72" s="9">
         <v>15</v>
       </c>
       <c r="BJ72" s="21">
         <v>17</v>
       </c>
       <c r="BK72" s="21">
         <v>22</v>
       </c>
       <c r="BL72" s="9">
         <v>16</v>
       </c>
       <c r="BM72" s="9">
         <v>22</v>
       </c>
       <c r="BN72" s="21">
         <v>25</v>
       </c>
       <c r="BO72" s="9">
         <v>20</v>
       </c>
       <c r="BP72" s="21">
         <v>16</v>
       </c>
+      <c r="BQ72" s="51">
+        <v>24</v>
+      </c>
     </row>
-    <row r="73" spans="1:68">
+    <row r="73" spans="1:69">
       <c r="A73" s="46">
         <v>156800000</v>
       </c>
       <c r="B73" s="47" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="2">
         <v>16</v>
       </c>
       <c r="D73" s="2">
         <v>37</v>
       </c>
       <c r="E73" s="2">
         <v>41</v>
       </c>
       <c r="F73" s="2">
         <v>27</v>
       </c>
       <c r="G73" s="2">
         <v>27</v>
       </c>
       <c r="H73" s="2">
         <v>23</v>
       </c>
       <c r="I73" s="2">
@@ -14969,67 +15185,70 @@
       </c>
       <c r="BI73" s="2">
         <v>14</v>
       </c>
       <c r="BJ73" s="5">
         <v>19</v>
       </c>
       <c r="BK73" s="5">
         <v>15</v>
       </c>
       <c r="BL73" s="2">
         <v>23</v>
       </c>
       <c r="BM73" s="2">
         <v>17</v>
       </c>
       <c r="BN73" s="5">
         <v>11</v>
       </c>
       <c r="BO73" s="2">
         <v>19</v>
       </c>
       <c r="BP73" s="5">
         <v>21</v>
       </c>
+      <c r="BQ73" s="5">
+        <v>23</v>
+      </c>
     </row>
-    <row r="74" spans="1:68">
+    <row r="74" spans="1:69">
       <c r="A74" s="43" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B60:BP60"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AY5:BJ5"/>
-    <mergeCell ref="BK5:BP5"/>
+    <mergeCell ref="BK5:BQ5"/>
     <mergeCell ref="B2:BP2"/>
     <mergeCell ref="B7:BP7"/>
     <mergeCell ref="B22:BP22"/>
     <mergeCell ref="B37:BP37"/>
     <mergeCell ref="B52:BP52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>