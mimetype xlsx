--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика ЧН,ЕДН,МИГР авг 2026г\ЕДН\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="79">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -257,51 +262,51 @@
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
     <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>код КСП - 612101</t>
   </si>
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>С 1 января 2021 года</t>
   </si>
   <si>
     <t>Жаналина Лена Мараловна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483857/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -575,51 +580,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -713,102 +718,117 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -833,116 +853,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1086,55 +1108,55 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="30">
         <v>612101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1216,107 +1238,107 @@
       <c r="B13" s="35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30">
       <c r="A14" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="30">
       <c r="A15" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>46272</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>46303</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="30">
       <c r="A18" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B7:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="45.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:2">
       <c r="B7" s="39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="39" t="s">
         <v>69</v>
@@ -1336,139 +1358,139 @@
       <c r="B12" s="40"/>
     </row>
     <row r="13" spans="2:2" ht="45">
       <c r="B13" s="41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="40"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="42" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BR74"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="BK5" sqref="BK5:BQ5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="BJ25" sqref="BJ25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="50" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:69" ht="22.5">
+    <row r="2" spans="1:70" ht="22.5">
       <c r="A2" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="55"/>
-[...64 lines deleted...]
-      <c r="BP2" s="55"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="73"/>
+      <c r="AG2" s="73"/>
+      <c r="AH2" s="73"/>
+      <c r="AI2" s="73"/>
+      <c r="AJ2" s="73"/>
+      <c r="AK2" s="73"/>
+      <c r="AL2" s="73"/>
+      <c r="AM2" s="73"/>
+      <c r="AN2" s="73"/>
+      <c r="AO2" s="73"/>
+      <c r="AP2" s="73"/>
+      <c r="AQ2" s="73"/>
+      <c r="AR2" s="73"/>
+      <c r="AS2" s="73"/>
+      <c r="AT2" s="73"/>
+      <c r="AU2" s="73"/>
+      <c r="AV2" s="73"/>
+      <c r="AW2" s="73"/>
+      <c r="AX2" s="73"/>
+      <c r="AY2" s="73"/>
+      <c r="AZ2" s="73"/>
+      <c r="BA2" s="73"/>
+      <c r="BB2" s="73"/>
+      <c r="BC2" s="73"/>
+      <c r="BD2" s="73"/>
+      <c r="BE2" s="73"/>
+      <c r="BF2" s="73"/>
+      <c r="BG2" s="73"/>
+      <c r="BH2" s="73"/>
+      <c r="BI2" s="73"/>
+      <c r="BJ2" s="73"/>
+      <c r="BK2" s="73"/>
+      <c r="BL2" s="73"/>
+      <c r="BM2" s="73"/>
+      <c r="BN2" s="73"/>
+      <c r="BO2" s="73"/>
+      <c r="BP2" s="73"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" s="54"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
@@ -1493,51 +1515,51 @@
       <c r="AR3" s="10"/>
       <c r="AS3" s="10"/>
       <c r="AT3" s="10"/>
       <c r="AU3" s="10"/>
       <c r="AV3" s="10"/>
       <c r="AW3" s="10"/>
       <c r="AX3" s="10"/>
       <c r="AY3" s="10"/>
       <c r="AZ3" s="10"/>
       <c r="BA3" s="10"/>
       <c r="BB3" s="10"/>
       <c r="BC3" s="10"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
       <c r="BF3" s="10"/>
       <c r="BG3" s="10"/>
       <c r="BH3" s="10"/>
       <c r="BI3" s="10"/>
       <c r="BJ3" s="10"/>
       <c r="BK3" s="10"/>
       <c r="BL3" s="10"/>
       <c r="BM3" s="10"/>
       <c r="BN3" s="10"/>
       <c r="BO3" s="10"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" s="54"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
@@ -1562,138 +1584,139 @@
       <c r="AR4" s="10"/>
       <c r="AS4" s="10"/>
       <c r="AT4" s="10"/>
       <c r="AU4" s="10"/>
       <c r="AV4" s="10"/>
       <c r="AW4" s="10"/>
       <c r="AX4" s="10"/>
       <c r="AY4" s="10"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="10"/>
       <c r="BB4" s="10"/>
       <c r="BC4" s="10"/>
       <c r="BD4" s="10"/>
       <c r="BE4" s="10"/>
       <c r="BF4" s="10"/>
       <c r="BG4" s="10"/>
       <c r="BH4" s="10"/>
       <c r="BI4" s="10"/>
       <c r="BJ4" s="10"/>
       <c r="BK4" s="10"/>
       <c r="BL4" s="10"/>
       <c r="BM4" s="10"/>
       <c r="BN4" s="10"/>
       <c r="BO4" s="10"/>
     </row>
-    <row r="5" spans="1:69">
-      <c r="A5" s="61" t="s">
+    <row r="5" spans="1:70">
+      <c r="A5" s="60" t="s">
         <v>75</v>
       </c>
-      <c r="B5" s="62"/>
-      <c r="C5" s="64">
+      <c r="B5" s="61"/>
+      <c r="C5" s="63">
         <v>2021</v>
       </c>
-      <c r="D5" s="65"/>
-[...10 lines deleted...]
-      <c r="O5" s="67">
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="66">
         <v>2022</v>
       </c>
-      <c r="P5" s="68"/>
-[...10 lines deleted...]
-      <c r="AA5" s="67">
+      <c r="P5" s="67"/>
+      <c r="Q5" s="67"/>
+      <c r="R5" s="67"/>
+      <c r="S5" s="67"/>
+      <c r="T5" s="67"/>
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="66">
         <v>2023</v>
       </c>
-      <c r="AB5" s="68"/>
-[...10 lines deleted...]
-      <c r="AM5" s="69">
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="61"/>
+      <c r="AM5" s="68">
         <v>2024</v>
       </c>
-      <c r="AN5" s="70"/>
-[...10 lines deleted...]
-      <c r="AY5" s="64">
+      <c r="AN5" s="69"/>
+      <c r="AO5" s="69"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="69"/>
+      <c r="AR5" s="69"/>
+      <c r="AS5" s="69"/>
+      <c r="AT5" s="69"/>
+      <c r="AU5" s="69"/>
+      <c r="AV5" s="69"/>
+      <c r="AW5" s="69"/>
+      <c r="AX5" s="69"/>
+      <c r="AY5" s="63">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="65"/>
-[...10 lines deleted...]
-      <c r="BK5" s="64">
+      <c r="AZ5" s="64"/>
+      <c r="BA5" s="64"/>
+      <c r="BB5" s="64"/>
+      <c r="BC5" s="64"/>
+      <c r="BD5" s="64"/>
+      <c r="BE5" s="64"/>
+      <c r="BF5" s="64"/>
+      <c r="BG5" s="64"/>
+      <c r="BH5" s="64"/>
+      <c r="BI5" s="64"/>
+      <c r="BJ5" s="65"/>
+      <c r="BK5" s="70">
         <v>2026</v>
       </c>
-      <c r="BL5" s="65"/>
-[...4 lines deleted...]
-      <c r="BQ5" s="65"/>
+      <c r="BL5" s="71"/>
+      <c r="BM5" s="71"/>
+      <c r="BN5" s="71"/>
+      <c r="BO5" s="71"/>
+      <c r="BP5" s="71"/>
+      <c r="BQ5" s="71"/>
+      <c r="BR5" s="72"/>
     </row>
-    <row r="6" spans="1:69">
-[...1 lines deleted...]
-      <c r="B6" s="63"/>
+    <row r="6" spans="1:70">
+      <c r="A6" s="60"/>
+      <c r="B6" s="62"/>
       <c r="C6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="8" t="s">
@@ -1851,125 +1874,128 @@
       </c>
       <c r="BJ6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BM6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="BN6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BO6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="BQ6" s="1" t="s">
         <v>2</v>
       </c>
+      <c r="BR6" s="8" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" s="14"/>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="56"/>
-[...65 lines deleted...]
-      <c r="BQ7" s="72"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="74"/>
+      <c r="AA7" s="74"/>
+      <c r="AB7" s="74"/>
+      <c r="AC7" s="74"/>
+      <c r="AD7" s="74"/>
+      <c r="AE7" s="74"/>
+      <c r="AF7" s="74"/>
+      <c r="AG7" s="74"/>
+      <c r="AH7" s="74"/>
+      <c r="AI7" s="74"/>
+      <c r="AJ7" s="74"/>
+      <c r="AK7" s="74"/>
+      <c r="AL7" s="74"/>
+      <c r="AM7" s="74"/>
+      <c r="AN7" s="74"/>
+      <c r="AO7" s="74"/>
+      <c r="AP7" s="74"/>
+      <c r="AQ7" s="74"/>
+      <c r="AR7" s="74"/>
+      <c r="AS7" s="74"/>
+      <c r="AT7" s="74"/>
+      <c r="AU7" s="74"/>
+      <c r="AV7" s="74"/>
+      <c r="AW7" s="74"/>
+      <c r="AX7" s="74"/>
+      <c r="AY7" s="74"/>
+      <c r="AZ7" s="74"/>
+      <c r="BA7" s="74"/>
+      <c r="BB7" s="74"/>
+      <c r="BC7" s="74"/>
+      <c r="BD7" s="74"/>
+      <c r="BE7" s="74"/>
+      <c r="BF7" s="74"/>
+      <c r="BG7" s="74"/>
+      <c r="BH7" s="74"/>
+      <c r="BI7" s="74"/>
+      <c r="BJ7" s="74"/>
+      <c r="BK7" s="74"/>
+      <c r="BL7" s="74"/>
+      <c r="BM7" s="74"/>
+      <c r="BN7" s="74"/>
+      <c r="BO7" s="74"/>
+      <c r="BP7" s="74"/>
+      <c r="BQ7" s="56"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" s="27">
         <v>150000000</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="21">
         <v>2021</v>
       </c>
       <c r="D8" s="21">
         <v>1555</v>
       </c>
       <c r="E8" s="21">
         <v>1690</v>
       </c>
       <c r="F8" s="21">
         <v>1809</v>
       </c>
       <c r="G8" s="21">
         <v>1896</v>
       </c>
       <c r="H8" s="21">
         <v>2045</v>
       </c>
       <c r="I8" s="21">
@@ -2133,52 +2159,55 @@
       </c>
       <c r="BJ8" s="21">
         <v>1364</v>
       </c>
       <c r="BK8" s="21">
         <v>1308</v>
       </c>
       <c r="BL8" s="9">
         <v>1089</v>
       </c>
       <c r="BM8" s="9">
         <v>1196</v>
       </c>
       <c r="BN8" s="9">
         <v>1197</v>
       </c>
       <c r="BO8" s="21">
         <v>1149</v>
       </c>
       <c r="BP8" s="50">
         <v>1257</v>
       </c>
       <c r="BQ8" s="50">
         <v>1338</v>
       </c>
+      <c r="BR8" s="57">
+        <v>1171</v>
+      </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" s="27">
         <v>151000000</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="21">
         <v>1313</v>
       </c>
       <c r="D9" s="21">
         <v>962</v>
       </c>
       <c r="E9" s="21">
         <v>932</v>
       </c>
       <c r="F9" s="21">
         <v>1100</v>
       </c>
       <c r="G9" s="21">
         <v>1130</v>
       </c>
       <c r="H9" s="21">
         <v>1223</v>
       </c>
       <c r="I9" s="21">
@@ -2342,52 +2371,55 @@
       </c>
       <c r="BJ9" s="21">
         <v>853</v>
       </c>
       <c r="BK9" s="21">
         <v>814</v>
       </c>
       <c r="BL9" s="9">
         <v>670</v>
       </c>
       <c r="BM9" s="9">
         <v>745</v>
       </c>
       <c r="BN9" s="9">
         <v>757</v>
       </c>
       <c r="BO9" s="21">
         <v>696</v>
       </c>
       <c r="BP9" s="50">
         <v>767</v>
       </c>
       <c r="BQ9" s="50">
         <v>848</v>
       </c>
+      <c r="BR9" s="57">
+        <v>738</v>
+      </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" s="27">
         <v>153200000</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="21">
         <v>76</v>
       </c>
       <c r="D10" s="21">
         <v>65</v>
       </c>
       <c r="E10" s="21">
         <v>86</v>
       </c>
       <c r="F10" s="21">
         <v>75</v>
       </c>
       <c r="G10" s="21">
         <v>83</v>
       </c>
       <c r="H10" s="21">
         <v>100</v>
       </c>
       <c r="I10" s="21">
@@ -2551,52 +2583,55 @@
       </c>
       <c r="BJ10" s="21">
         <v>57</v>
       </c>
       <c r="BK10" s="21">
         <v>49</v>
       </c>
       <c r="BL10" s="9">
         <v>57</v>
       </c>
       <c r="BM10" s="9">
         <v>49</v>
       </c>
       <c r="BN10" s="9">
         <v>46</v>
       </c>
       <c r="BO10" s="21">
         <v>60</v>
       </c>
       <c r="BP10" s="50">
         <v>58</v>
       </c>
       <c r="BQ10" s="50">
         <v>70</v>
       </c>
+      <c r="BR10" s="57">
+        <v>48</v>
+      </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" s="27">
         <v>153400000</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="21">
         <v>36</v>
       </c>
       <c r="D11" s="21">
         <v>26</v>
       </c>
       <c r="E11" s="21">
         <v>44</v>
       </c>
       <c r="F11" s="21">
         <v>29</v>
       </c>
       <c r="G11" s="21">
         <v>45</v>
       </c>
       <c r="H11" s="21">
         <v>43</v>
       </c>
       <c r="I11" s="21">
@@ -2760,52 +2795,55 @@
       </c>
       <c r="BJ11" s="21">
         <v>34</v>
       </c>
       <c r="BK11" s="21">
         <v>25</v>
       </c>
       <c r="BL11" s="9">
         <v>21</v>
       </c>
       <c r="BM11" s="9">
         <v>21</v>
       </c>
       <c r="BN11" s="9">
         <v>23</v>
       </c>
       <c r="BO11" s="21">
         <v>19</v>
       </c>
       <c r="BP11" s="50">
         <v>31</v>
       </c>
       <c r="BQ11" s="50">
         <v>17</v>
       </c>
+      <c r="BR11" s="57">
+        <v>15</v>
+      </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" s="27">
         <v>153600000</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="21">
         <v>57</v>
       </c>
       <c r="D12" s="21">
         <v>46</v>
       </c>
       <c r="E12" s="21">
         <v>51</v>
       </c>
       <c r="F12" s="21">
         <v>52</v>
       </c>
       <c r="G12" s="21">
         <v>55</v>
       </c>
       <c r="H12" s="21">
         <v>60</v>
       </c>
       <c r="I12" s="21">
@@ -2969,52 +3007,55 @@
       </c>
       <c r="BJ12" s="21">
         <v>37</v>
       </c>
       <c r="BK12" s="21">
         <v>40</v>
       </c>
       <c r="BL12" s="9">
         <v>31</v>
       </c>
       <c r="BM12" s="9">
         <v>32</v>
       </c>
       <c r="BN12" s="9">
         <v>27</v>
       </c>
       <c r="BO12" s="21">
         <v>34</v>
       </c>
       <c r="BP12" s="50">
         <v>30</v>
       </c>
       <c r="BQ12" s="50">
         <v>33</v>
       </c>
+      <c r="BR12" s="57">
+        <v>19</v>
+      </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" s="27">
         <v>154000000</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="21">
         <v>21</v>
       </c>
       <c r="D13" s="21">
         <v>15</v>
       </c>
       <c r="E13" s="21">
         <v>17</v>
       </c>
       <c r="F13" s="21">
         <v>23</v>
       </c>
       <c r="G13" s="21">
         <v>27</v>
       </c>
       <c r="H13" s="21">
         <v>23</v>
       </c>
       <c r="I13" s="21">
@@ -3178,52 +3219,55 @@
       </c>
       <c r="BJ13" s="21">
         <v>13</v>
       </c>
       <c r="BK13" s="21">
         <v>11</v>
       </c>
       <c r="BL13" s="9">
         <v>10</v>
       </c>
       <c r="BM13" s="9">
         <v>14</v>
       </c>
       <c r="BN13" s="9">
         <v>7</v>
       </c>
       <c r="BO13" s="21">
         <v>12</v>
       </c>
       <c r="BP13" s="50">
         <v>11</v>
       </c>
       <c r="BQ13" s="50">
         <v>17</v>
       </c>
+      <c r="BR13" s="57">
+        <v>18</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" s="27">
         <v>154200000</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="21">
         <v>18</v>
       </c>
       <c r="D14" s="21">
         <v>26</v>
       </c>
       <c r="E14" s="21">
         <v>30</v>
       </c>
       <c r="F14" s="21">
         <v>30</v>
       </c>
       <c r="G14" s="21">
         <v>27</v>
       </c>
       <c r="H14" s="21">
         <v>30</v>
       </c>
       <c r="I14" s="21">
@@ -3387,52 +3431,55 @@
       </c>
       <c r="BJ14" s="21">
         <v>23</v>
       </c>
       <c r="BK14" s="21">
         <v>22</v>
       </c>
       <c r="BL14" s="9">
         <v>16</v>
       </c>
       <c r="BM14" s="9">
         <v>17</v>
       </c>
       <c r="BN14" s="9">
         <v>26</v>
       </c>
       <c r="BO14" s="21">
         <v>16</v>
       </c>
       <c r="BP14" s="50">
         <v>21</v>
       </c>
       <c r="BQ14" s="50">
         <v>25</v>
       </c>
+      <c r="BR14" s="57">
+        <v>20</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" s="27">
         <v>154600000</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="21">
         <v>39</v>
       </c>
       <c r="D15" s="21">
         <v>51</v>
       </c>
       <c r="E15" s="21">
         <v>48</v>
       </c>
       <c r="F15" s="21">
         <v>52</v>
       </c>
       <c r="G15" s="21">
         <v>43</v>
       </c>
       <c r="H15" s="21">
         <v>60</v>
       </c>
       <c r="I15" s="21">
@@ -3596,52 +3643,55 @@
       </c>
       <c r="BJ15" s="21">
         <v>33</v>
       </c>
       <c r="BK15" s="21">
         <v>39</v>
       </c>
       <c r="BL15" s="9">
         <v>30</v>
       </c>
       <c r="BM15" s="9">
         <v>38</v>
       </c>
       <c r="BN15" s="9">
         <v>36</v>
       </c>
       <c r="BO15" s="21">
         <v>36</v>
       </c>
       <c r="BP15" s="50">
         <v>32</v>
       </c>
       <c r="BQ15" s="50">
         <v>26</v>
       </c>
+      <c r="BR15" s="57">
+        <v>26</v>
+      </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" s="27">
         <v>154800000</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="21">
         <v>138</v>
       </c>
       <c r="D16" s="21">
         <v>99</v>
       </c>
       <c r="E16" s="21">
         <v>141</v>
       </c>
       <c r="F16" s="21">
         <v>136</v>
       </c>
       <c r="G16" s="21">
         <v>143</v>
       </c>
       <c r="H16" s="21">
         <v>145</v>
       </c>
       <c r="I16" s="21">
@@ -3804,50 +3854,53 @@
         <v>85</v>
       </c>
       <c r="BJ16" s="21">
         <v>87</v>
       </c>
       <c r="BK16" s="21">
         <v>85</v>
       </c>
       <c r="BL16" s="9">
         <v>79</v>
       </c>
       <c r="BM16" s="9">
         <v>76</v>
       </c>
       <c r="BN16" s="9">
         <v>77</v>
       </c>
       <c r="BO16" s="21">
         <v>77</v>
       </c>
       <c r="BP16" s="50">
         <v>76</v>
       </c>
       <c r="BQ16" s="50">
         <v>94</v>
+      </c>
+      <c r="BR16" s="57">
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:70">
       <c r="A17" s="27">
         <v>155200000</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="21">
         <v>32</v>
       </c>
       <c r="D17" s="21">
         <v>24</v>
       </c>
       <c r="E17" s="21">
         <v>32</v>
       </c>
       <c r="F17" s="21">
         <v>30</v>
       </c>
       <c r="G17" s="21">
         <v>38</v>
       </c>
       <c r="H17" s="21">
@@ -4014,50 +4067,53 @@
       </c>
       <c r="BJ17" s="21">
         <v>25</v>
       </c>
       <c r="BK17" s="21">
         <v>20</v>
       </c>
       <c r="BL17" s="9">
         <v>16</v>
       </c>
       <c r="BM17" s="9">
         <v>14</v>
       </c>
       <c r="BN17" s="9">
         <v>21</v>
       </c>
       <c r="BO17" s="21">
         <v>15</v>
       </c>
       <c r="BP17" s="50">
         <v>33</v>
       </c>
       <c r="BQ17" s="50">
         <v>20</v>
       </c>
+      <c r="BR17" s="57">
+        <v>14</v>
+      </c>
     </row>
     <row r="18" spans="1:70">
       <c r="A18" s="27">
         <v>155600000</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="21">
         <v>84</v>
       </c>
       <c r="D18" s="21">
         <v>66</v>
       </c>
       <c r="E18" s="21">
         <v>73</v>
       </c>
       <c r="F18" s="21">
         <v>79</v>
       </c>
       <c r="G18" s="21">
         <v>84</v>
       </c>
       <c r="H18" s="21">
         <v>100</v>
@@ -4223,50 +4279,53 @@
       </c>
       <c r="BJ18" s="21">
         <v>45</v>
       </c>
       <c r="BK18" s="21">
         <v>46</v>
       </c>
       <c r="BL18" s="9">
         <v>37</v>
       </c>
       <c r="BM18" s="9">
         <v>51</v>
       </c>
       <c r="BN18" s="9">
         <v>44</v>
       </c>
       <c r="BO18" s="21">
         <v>43</v>
       </c>
       <c r="BP18" s="50">
         <v>45</v>
       </c>
       <c r="BQ18" s="50">
         <v>41</v>
       </c>
+      <c r="BR18" s="57">
+        <v>43</v>
+      </c>
     </row>
     <row r="19" spans="1:70">
       <c r="A19" s="27">
         <v>156000000</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="21">
         <v>90</v>
       </c>
       <c r="D19" s="21">
         <v>67</v>
       </c>
       <c r="E19" s="21">
         <v>83</v>
       </c>
       <c r="F19" s="21">
         <v>92</v>
       </c>
       <c r="G19" s="21">
         <v>88</v>
       </c>
       <c r="H19" s="21">
         <v>91</v>
@@ -4432,50 +4491,53 @@
       </c>
       <c r="BJ19" s="21">
         <v>76</v>
       </c>
       <c r="BK19" s="21">
         <v>63</v>
       </c>
       <c r="BL19" s="9">
         <v>47</v>
       </c>
       <c r="BM19" s="9">
         <v>57</v>
       </c>
       <c r="BN19" s="9">
         <v>51</v>
       </c>
       <c r="BO19" s="21">
         <v>63</v>
       </c>
       <c r="BP19" s="50">
         <v>72</v>
       </c>
       <c r="BQ19" s="50">
         <v>61</v>
       </c>
+      <c r="BR19" s="57">
+        <v>48</v>
+      </c>
     </row>
     <row r="20" spans="1:70">
       <c r="A20" s="27">
         <v>156400000</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="21">
         <v>101</v>
       </c>
       <c r="D20" s="21">
         <v>71</v>
       </c>
       <c r="E20" s="21">
         <v>112</v>
       </c>
       <c r="F20" s="21">
         <v>84</v>
       </c>
       <c r="G20" s="21">
         <v>106</v>
       </c>
       <c r="H20" s="21">
         <v>117</v>
@@ -4641,50 +4703,53 @@
       </c>
       <c r="BJ20" s="21">
         <v>62</v>
       </c>
       <c r="BK20" s="21">
         <v>79</v>
       </c>
       <c r="BL20" s="9">
         <v>52</v>
       </c>
       <c r="BM20" s="9">
         <v>65</v>
       </c>
       <c r="BN20" s="9">
         <v>71</v>
       </c>
       <c r="BO20" s="21">
         <v>59</v>
       </c>
       <c r="BP20" s="50">
         <v>60</v>
       </c>
       <c r="BQ20" s="50">
         <v>63</v>
       </c>
+      <c r="BR20" s="57">
+        <v>72</v>
+      </c>
     </row>
     <row r="21" spans="1:70">
       <c r="A21" s="27">
         <v>156800000</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="21">
         <v>16</v>
       </c>
       <c r="D21" s="21">
         <v>37</v>
       </c>
       <c r="E21" s="21">
         <v>41</v>
       </c>
       <c r="F21" s="21">
         <v>27</v>
       </c>
       <c r="G21" s="21">
         <v>27</v>
       </c>
       <c r="H21" s="21">
         <v>23</v>
@@ -4850,123 +4915,126 @@
       </c>
       <c r="BJ21" s="21">
         <v>19</v>
       </c>
       <c r="BK21" s="21">
         <v>15</v>
       </c>
       <c r="BL21" s="9">
         <v>23</v>
       </c>
       <c r="BM21" s="9">
         <v>17</v>
       </c>
       <c r="BN21" s="9">
         <v>11</v>
       </c>
       <c r="BO21" s="21">
         <v>19</v>
       </c>
       <c r="BP21" s="50">
         <v>21</v>
       </c>
       <c r="BQ21" s="50">
         <v>23</v>
       </c>
+      <c r="BR21" s="57">
+        <v>19</v>
+      </c>
     </row>
     <row r="22" spans="1:70">
       <c r="A22" s="14"/>
-      <c r="B22" s="57" t="s">
+      <c r="B22" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="57"/>
-[...65 lines deleted...]
-      <c r="BQ22" s="72"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
+      <c r="Y22" s="75"/>
+      <c r="Z22" s="75"/>
+      <c r="AA22" s="75"/>
+      <c r="AB22" s="75"/>
+      <c r="AC22" s="75"/>
+      <c r="AD22" s="75"/>
+      <c r="AE22" s="75"/>
+      <c r="AF22" s="75"/>
+      <c r="AG22" s="75"/>
+      <c r="AH22" s="75"/>
+      <c r="AI22" s="75"/>
+      <c r="AJ22" s="75"/>
+      <c r="AK22" s="75"/>
+      <c r="AL22" s="75"/>
+      <c r="AM22" s="75"/>
+      <c r="AN22" s="75"/>
+      <c r="AO22" s="75"/>
+      <c r="AP22" s="75"/>
+      <c r="AQ22" s="75"/>
+      <c r="AR22" s="75"/>
+      <c r="AS22" s="75"/>
+      <c r="AT22" s="75"/>
+      <c r="AU22" s="75"/>
+      <c r="AV22" s="75"/>
+      <c r="AW22" s="75"/>
+      <c r="AX22" s="75"/>
+      <c r="AY22" s="75"/>
+      <c r="AZ22" s="75"/>
+      <c r="BA22" s="75"/>
+      <c r="BB22" s="75"/>
+      <c r="BC22" s="75"/>
+      <c r="BD22" s="75"/>
+      <c r="BE22" s="75"/>
+      <c r="BF22" s="75"/>
+      <c r="BG22" s="75"/>
+      <c r="BH22" s="75"/>
+      <c r="BI22" s="75"/>
+      <c r="BJ22" s="75"/>
+      <c r="BK22" s="75"/>
+      <c r="BL22" s="75"/>
+      <c r="BM22" s="75"/>
+      <c r="BN22" s="75"/>
+      <c r="BO22" s="75"/>
+      <c r="BP22" s="75"/>
+      <c r="BQ22" s="56"/>
     </row>
     <row r="23" spans="1:70">
       <c r="A23" s="27">
         <v>150000000</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="21">
         <v>1045</v>
       </c>
       <c r="D23" s="21">
         <v>804</v>
       </c>
       <c r="E23" s="21">
         <v>867</v>
       </c>
       <c r="F23" s="21">
         <v>914</v>
       </c>
       <c r="G23" s="21">
         <v>1002</v>
       </c>
       <c r="H23" s="21">
         <v>1066</v>
@@ -5132,51 +5200,53 @@
       </c>
       <c r="BJ23" s="21">
         <v>714</v>
       </c>
       <c r="BK23" s="21">
         <v>676</v>
       </c>
       <c r="BL23" s="21">
         <v>587</v>
       </c>
       <c r="BM23" s="9">
         <v>601</v>
       </c>
       <c r="BN23" s="9">
         <v>590</v>
       </c>
       <c r="BO23" s="21">
         <v>601</v>
       </c>
       <c r="BP23" s="51">
         <v>642</v>
       </c>
       <c r="BQ23" s="51">
         <v>727</v>
       </c>
-      <c r="BR23" s="71"/>
+      <c r="BR23" s="55">
+        <v>586</v>
+      </c>
     </row>
     <row r="24" spans="1:70">
       <c r="A24" s="27">
         <v>151000000</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="21">
         <v>677</v>
       </c>
       <c r="D24" s="21">
         <v>495</v>
       </c>
       <c r="E24" s="21">
         <v>486</v>
       </c>
       <c r="F24" s="21">
         <v>554</v>
       </c>
       <c r="G24" s="21">
         <v>603</v>
       </c>
       <c r="H24" s="21">
         <v>637</v>
@@ -5342,51 +5412,53 @@
       </c>
       <c r="BJ24" s="21">
         <v>434</v>
       </c>
       <c r="BK24" s="21">
         <v>419</v>
       </c>
       <c r="BL24" s="21">
         <v>352</v>
       </c>
       <c r="BM24" s="9">
         <v>375</v>
       </c>
       <c r="BN24" s="9">
         <v>381</v>
       </c>
       <c r="BO24" s="21">
         <v>368</v>
       </c>
       <c r="BP24" s="51">
         <v>396</v>
       </c>
       <c r="BQ24" s="51">
         <v>459</v>
       </c>
-      <c r="BR24" s="71"/>
+      <c r="BR24" s="55">
+        <v>364</v>
+      </c>
     </row>
     <row r="25" spans="1:70">
       <c r="A25" s="27">
         <v>153200000</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="21">
         <v>47</v>
       </c>
       <c r="D25" s="21">
         <v>33</v>
       </c>
       <c r="E25" s="21">
         <v>44</v>
       </c>
       <c r="F25" s="21">
         <v>32</v>
       </c>
       <c r="G25" s="21">
         <v>44</v>
       </c>
       <c r="H25" s="21">
         <v>46</v>
@@ -5552,51 +5624,53 @@
       </c>
       <c r="BJ25" s="21">
         <v>31</v>
       </c>
       <c r="BK25" s="21">
         <v>26</v>
       </c>
       <c r="BL25" s="21">
         <v>33</v>
       </c>
       <c r="BM25" s="9">
         <v>24</v>
       </c>
       <c r="BN25" s="9">
         <v>24</v>
       </c>
       <c r="BO25" s="21">
         <v>31</v>
       </c>
       <c r="BP25" s="51">
         <v>35</v>
       </c>
       <c r="BQ25" s="51">
         <v>38</v>
       </c>
-      <c r="BR25" s="71"/>
+      <c r="BR25" s="55">
+        <v>28</v>
+      </c>
     </row>
     <row r="26" spans="1:70">
       <c r="A26" s="27">
         <v>153400000</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="21">
         <v>15</v>
       </c>
       <c r="D26" s="21">
         <v>12</v>
       </c>
       <c r="E26" s="21">
         <v>20</v>
       </c>
       <c r="F26" s="21">
         <v>21</v>
       </c>
       <c r="G26" s="21">
         <v>27</v>
       </c>
       <c r="H26" s="21">
         <v>28</v>
@@ -5762,51 +5836,53 @@
       </c>
       <c r="BJ26" s="21">
         <v>21</v>
       </c>
       <c r="BK26" s="21">
         <v>15</v>
       </c>
       <c r="BL26" s="21">
         <v>15</v>
       </c>
       <c r="BM26" s="9">
         <v>14</v>
       </c>
       <c r="BN26" s="9">
         <v>11</v>
       </c>
       <c r="BO26" s="21">
         <v>11</v>
       </c>
       <c r="BP26" s="51">
         <v>14</v>
       </c>
       <c r="BQ26" s="51">
         <v>10</v>
       </c>
-      <c r="BR26" s="71"/>
+      <c r="BR26" s="55">
+        <v>8</v>
+      </c>
     </row>
     <row r="27" spans="1:70">
       <c r="A27" s="27">
         <v>153600000</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="21">
         <v>30</v>
       </c>
       <c r="D27" s="21">
         <v>27</v>
       </c>
       <c r="E27" s="21">
         <v>21</v>
       </c>
       <c r="F27" s="21">
         <v>27</v>
       </c>
       <c r="G27" s="21">
         <v>32</v>
       </c>
       <c r="H27" s="21">
         <v>32</v>
@@ -5972,51 +6048,53 @@
       </c>
       <c r="BJ27" s="21">
         <v>17</v>
       </c>
       <c r="BK27" s="21">
         <v>25</v>
       </c>
       <c r="BL27" s="21">
         <v>20</v>
       </c>
       <c r="BM27" s="9">
         <v>20</v>
       </c>
       <c r="BN27" s="9">
         <v>10</v>
       </c>
       <c r="BO27" s="21">
         <v>16</v>
       </c>
       <c r="BP27" s="51">
         <v>16</v>
       </c>
       <c r="BQ27" s="51">
         <v>14</v>
       </c>
-      <c r="BR27" s="71"/>
+      <c r="BR27" s="55">
+        <v>12</v>
+      </c>
     </row>
     <row r="28" spans="1:70">
       <c r="A28" s="27">
         <v>154000000</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="21">
         <v>7</v>
       </c>
       <c r="D28" s="21">
         <v>8</v>
       </c>
       <c r="E28" s="21">
         <v>10</v>
       </c>
       <c r="F28" s="21">
         <v>15</v>
       </c>
       <c r="G28" s="21">
         <v>12</v>
       </c>
       <c r="H28" s="21">
         <v>12</v>
@@ -6182,51 +6260,53 @@
       </c>
       <c r="BJ28" s="21">
         <v>5</v>
       </c>
       <c r="BK28" s="21">
         <v>4</v>
       </c>
       <c r="BL28" s="21">
         <v>8</v>
       </c>
       <c r="BM28" s="9">
         <v>7</v>
       </c>
       <c r="BN28" s="9">
         <v>1</v>
       </c>
       <c r="BO28" s="21">
         <v>5</v>
       </c>
       <c r="BP28" s="51">
         <v>5</v>
       </c>
       <c r="BQ28" s="51">
         <v>11</v>
       </c>
-      <c r="BR28" s="71"/>
+      <c r="BR28" s="55">
+        <v>7</v>
+      </c>
     </row>
     <row r="29" spans="1:70">
       <c r="A29" s="27">
         <v>154200000</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="21">
         <v>10</v>
       </c>
       <c r="D29" s="21">
         <v>13</v>
       </c>
       <c r="E29" s="21">
         <v>11</v>
       </c>
       <c r="F29" s="21">
         <v>13</v>
       </c>
       <c r="G29" s="21">
         <v>13</v>
       </c>
       <c r="H29" s="21">
         <v>17</v>
@@ -6392,51 +6472,53 @@
       </c>
       <c r="BJ29" s="21">
         <v>13</v>
       </c>
       <c r="BK29" s="21">
         <v>6</v>
       </c>
       <c r="BL29" s="21">
         <v>7</v>
       </c>
       <c r="BM29" s="9">
         <v>7</v>
       </c>
       <c r="BN29" s="9">
         <v>11</v>
       </c>
       <c r="BO29" s="21">
         <v>10</v>
       </c>
       <c r="BP29" s="51">
         <v>11</v>
       </c>
       <c r="BQ29" s="51">
         <v>14</v>
       </c>
-      <c r="BR29" s="71"/>
+      <c r="BR29" s="55">
+        <v>9</v>
+      </c>
     </row>
     <row r="30" spans="1:70">
       <c r="A30" s="27">
         <v>154600000</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="21">
         <v>20</v>
       </c>
       <c r="D30" s="21">
         <v>29</v>
       </c>
       <c r="E30" s="21">
         <v>27</v>
       </c>
       <c r="F30" s="21">
         <v>29</v>
       </c>
       <c r="G30" s="21">
         <v>19</v>
       </c>
       <c r="H30" s="21">
         <v>31</v>
@@ -6602,51 +6684,53 @@
       </c>
       <c r="BJ30" s="21">
         <v>23</v>
       </c>
       <c r="BK30" s="21">
         <v>20</v>
       </c>
       <c r="BL30" s="21">
         <v>20</v>
       </c>
       <c r="BM30" s="9">
         <v>25</v>
       </c>
       <c r="BN30" s="9">
         <v>16</v>
       </c>
       <c r="BO30" s="21">
         <v>21</v>
       </c>
       <c r="BP30" s="51">
         <v>18</v>
       </c>
       <c r="BQ30" s="51">
         <v>11</v>
       </c>
-      <c r="BR30" s="71"/>
+      <c r="BR30" s="55">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:70">
       <c r="A31" s="27">
         <v>154800000</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="21">
         <v>63</v>
       </c>
       <c r="D31" s="21">
         <v>49</v>
       </c>
       <c r="E31" s="21">
         <v>77</v>
       </c>
       <c r="F31" s="21">
         <v>61</v>
       </c>
       <c r="G31" s="21">
         <v>69</v>
       </c>
       <c r="H31" s="21">
         <v>73</v>
@@ -6812,51 +6896,53 @@
       </c>
       <c r="BJ31" s="21">
         <v>45</v>
       </c>
       <c r="BK31" s="21">
         <v>45</v>
       </c>
       <c r="BL31" s="21">
         <v>40</v>
       </c>
       <c r="BM31" s="9">
         <v>35</v>
       </c>
       <c r="BN31" s="9">
         <v>44</v>
       </c>
       <c r="BO31" s="21">
         <v>44</v>
       </c>
       <c r="BP31" s="51">
         <v>32</v>
       </c>
       <c r="BQ31" s="51">
         <v>52</v>
       </c>
-      <c r="BR31" s="71"/>
+      <c r="BR31" s="55">
+        <v>39</v>
+      </c>
     </row>
     <row r="32" spans="1:70">
       <c r="A32" s="27">
         <v>155200000</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="21">
         <v>21</v>
       </c>
       <c r="D32" s="21">
         <v>13</v>
       </c>
       <c r="E32" s="21">
         <v>11</v>
       </c>
       <c r="F32" s="21">
         <v>13</v>
       </c>
       <c r="G32" s="21">
         <v>21</v>
       </c>
       <c r="H32" s="21">
         <v>19</v>
@@ -7022,51 +7108,53 @@
       </c>
       <c r="BJ32" s="21">
         <v>16</v>
       </c>
       <c r="BK32" s="21">
         <v>10</v>
       </c>
       <c r="BL32" s="21">
         <v>11</v>
       </c>
       <c r="BM32" s="9">
         <v>5</v>
       </c>
       <c r="BN32" s="9">
         <v>11</v>
       </c>
       <c r="BO32" s="21">
         <v>5</v>
       </c>
       <c r="BP32" s="51">
         <v>16</v>
       </c>
       <c r="BQ32" s="51">
         <v>12</v>
       </c>
-      <c r="BR32" s="71"/>
+      <c r="BR32" s="55">
+        <v>9</v>
+      </c>
     </row>
     <row r="33" spans="1:70">
       <c r="A33" s="27">
         <v>155600000</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="21">
         <v>52</v>
       </c>
       <c r="D33" s="21">
         <v>31</v>
       </c>
       <c r="E33" s="21">
         <v>44</v>
       </c>
       <c r="F33" s="21">
         <v>40</v>
       </c>
       <c r="G33" s="21">
         <v>38</v>
       </c>
       <c r="H33" s="21">
         <v>50</v>
@@ -7232,51 +7320,53 @@
       </c>
       <c r="BJ33" s="21">
         <v>25</v>
       </c>
       <c r="BK33" s="21">
         <v>26</v>
       </c>
       <c r="BL33" s="21">
         <v>18</v>
       </c>
       <c r="BM33" s="9">
         <v>25</v>
       </c>
       <c r="BN33" s="9">
         <v>23</v>
       </c>
       <c r="BO33" s="21">
         <v>26</v>
       </c>
       <c r="BP33" s="51">
         <v>23</v>
       </c>
       <c r="BQ33" s="51">
         <v>22</v>
       </c>
-      <c r="BR33" s="71"/>
+      <c r="BR33" s="55">
+        <v>13</v>
+      </c>
     </row>
     <row r="34" spans="1:70">
       <c r="A34" s="27">
         <v>156000000</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="21">
         <v>46</v>
       </c>
       <c r="D34" s="21">
         <v>37</v>
       </c>
       <c r="E34" s="21">
         <v>36</v>
       </c>
       <c r="F34" s="21">
         <v>54</v>
       </c>
       <c r="G34" s="21">
         <v>49</v>
       </c>
       <c r="H34" s="21">
         <v>41</v>
@@ -7442,51 +7532,53 @@
       </c>
       <c r="BJ34" s="21">
         <v>43</v>
       </c>
       <c r="BK34" s="21">
         <v>39</v>
       </c>
       <c r="BL34" s="21">
         <v>25</v>
       </c>
       <c r="BM34" s="9">
         <v>24</v>
       </c>
       <c r="BN34" s="9">
         <v>23</v>
       </c>
       <c r="BO34" s="21">
         <v>30</v>
       </c>
       <c r="BP34" s="51">
         <v>36</v>
       </c>
       <c r="BQ34" s="51">
         <v>33</v>
       </c>
-      <c r="BR34" s="71"/>
+      <c r="BR34" s="55">
+        <v>25</v>
+      </c>
     </row>
     <row r="35" spans="1:70">
       <c r="A35" s="27">
         <v>156400000</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="21">
         <v>49</v>
       </c>
       <c r="D35" s="21">
         <v>38</v>
       </c>
       <c r="E35" s="21">
         <v>54</v>
       </c>
       <c r="F35" s="21">
         <v>45</v>
       </c>
       <c r="G35" s="21">
         <v>58</v>
       </c>
       <c r="H35" s="21">
         <v>67</v>
@@ -7652,51 +7744,53 @@
       </c>
       <c r="BJ35" s="21">
         <v>31</v>
       </c>
       <c r="BK35" s="21">
         <v>33</v>
       </c>
       <c r="BL35" s="21">
         <v>29</v>
       </c>
       <c r="BM35" s="9">
         <v>34</v>
       </c>
       <c r="BN35" s="9">
         <v>30</v>
       </c>
       <c r="BO35" s="21">
         <v>23</v>
       </c>
       <c r="BP35" s="51">
         <v>30</v>
       </c>
       <c r="BQ35" s="51">
         <v>39</v>
       </c>
-      <c r="BR35" s="71"/>
+      <c r="BR35" s="55">
+        <v>47</v>
+      </c>
     </row>
     <row r="36" spans="1:70">
       <c r="A36" s="27">
         <v>156800000</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="21">
         <v>8</v>
       </c>
       <c r="D36" s="21">
         <v>19</v>
       </c>
       <c r="E36" s="21">
         <v>26</v>
       </c>
       <c r="F36" s="21">
         <v>10</v>
       </c>
       <c r="G36" s="21">
         <v>17</v>
       </c>
       <c r="H36" s="21">
         <v>13</v>
@@ -7862,124 +7956,126 @@
       </c>
       <c r="BJ36" s="21">
         <v>10</v>
       </c>
       <c r="BK36" s="21">
         <v>8</v>
       </c>
       <c r="BL36" s="21">
         <v>9</v>
       </c>
       <c r="BM36" s="9">
         <v>6</v>
       </c>
       <c r="BN36" s="9">
         <v>5</v>
       </c>
       <c r="BO36" s="21">
         <v>11</v>
       </c>
       <c r="BP36" s="51">
         <v>10</v>
       </c>
       <c r="BQ36" s="51">
         <v>12</v>
       </c>
-      <c r="BR36" s="71"/>
+      <c r="BR36" s="55">
+        <v>10</v>
+      </c>
     </row>
     <row r="37" spans="1:70">
       <c r="A37" s="14"/>
-      <c r="B37" s="58" t="s">
+      <c r="B37" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="C37" s="58"/>
-[...65 lines deleted...]
-      <c r="BQ37" s="72"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="76"/>
+      <c r="L37" s="76"/>
+      <c r="M37" s="76"/>
+      <c r="N37" s="76"/>
+      <c r="O37" s="76"/>
+      <c r="P37" s="76"/>
+      <c r="Q37" s="76"/>
+      <c r="R37" s="76"/>
+      <c r="S37" s="76"/>
+      <c r="T37" s="76"/>
+      <c r="U37" s="76"/>
+      <c r="V37" s="76"/>
+      <c r="W37" s="76"/>
+      <c r="X37" s="76"/>
+      <c r="Y37" s="76"/>
+      <c r="Z37" s="76"/>
+      <c r="AA37" s="76"/>
+      <c r="AB37" s="76"/>
+      <c r="AC37" s="76"/>
+      <c r="AD37" s="76"/>
+      <c r="AE37" s="76"/>
+      <c r="AF37" s="76"/>
+      <c r="AG37" s="76"/>
+      <c r="AH37" s="76"/>
+      <c r="AI37" s="76"/>
+      <c r="AJ37" s="76"/>
+      <c r="AK37" s="76"/>
+      <c r="AL37" s="76"/>
+      <c r="AM37" s="76"/>
+      <c r="AN37" s="76"/>
+      <c r="AO37" s="76"/>
+      <c r="AP37" s="76"/>
+      <c r="AQ37" s="76"/>
+      <c r="AR37" s="76"/>
+      <c r="AS37" s="76"/>
+      <c r="AT37" s="76"/>
+      <c r="AU37" s="76"/>
+      <c r="AV37" s="76"/>
+      <c r="AW37" s="76"/>
+      <c r="AX37" s="76"/>
+      <c r="AY37" s="76"/>
+      <c r="AZ37" s="76"/>
+      <c r="BA37" s="76"/>
+      <c r="BB37" s="76"/>
+      <c r="BC37" s="76"/>
+      <c r="BD37" s="76"/>
+      <c r="BE37" s="76"/>
+      <c r="BF37" s="76"/>
+      <c r="BG37" s="76"/>
+      <c r="BH37" s="76"/>
+      <c r="BI37" s="76"/>
+      <c r="BJ37" s="76"/>
+      <c r="BK37" s="76"/>
+      <c r="BL37" s="76"/>
+      <c r="BM37" s="76"/>
+      <c r="BN37" s="76"/>
+      <c r="BO37" s="76"/>
+      <c r="BP37" s="76"/>
+      <c r="BQ37" s="56"/>
     </row>
     <row r="38" spans="1:70">
       <c r="A38" s="27">
         <v>150000000</v>
       </c>
       <c r="B38" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="21">
         <v>976</v>
       </c>
       <c r="D38" s="21">
         <v>751</v>
       </c>
       <c r="E38" s="21">
         <v>823</v>
       </c>
       <c r="F38" s="21">
         <v>895</v>
       </c>
       <c r="G38" s="21">
         <v>894</v>
       </c>
       <c r="H38" s="21">
         <v>979</v>
@@ -8145,50 +8241,53 @@
       </c>
       <c r="BJ38" s="21">
         <v>650</v>
       </c>
       <c r="BK38" s="21">
         <v>632</v>
       </c>
       <c r="BL38" s="21">
         <v>502</v>
       </c>
       <c r="BM38" s="9">
         <v>595</v>
       </c>
       <c r="BN38" s="9">
         <v>607</v>
       </c>
       <c r="BO38" s="21">
         <v>548</v>
       </c>
       <c r="BP38" s="51">
         <v>615</v>
       </c>
       <c r="BQ38" s="51">
         <v>611</v>
       </c>
+      <c r="BR38" s="55">
+        <v>585</v>
+      </c>
     </row>
     <row r="39" spans="1:70">
       <c r="A39" s="27">
         <v>151000000</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="21">
         <v>636</v>
       </c>
       <c r="D39" s="21">
         <v>467</v>
       </c>
       <c r="E39" s="21">
         <v>446</v>
       </c>
       <c r="F39" s="21">
         <v>546</v>
       </c>
       <c r="G39" s="21">
         <v>527</v>
       </c>
       <c r="H39" s="21">
         <v>586</v>
@@ -8354,50 +8453,53 @@
       </c>
       <c r="BJ39" s="21">
         <v>419</v>
       </c>
       <c r="BK39" s="21">
         <v>395</v>
       </c>
       <c r="BL39" s="21">
         <v>318</v>
       </c>
       <c r="BM39" s="9">
         <v>370</v>
       </c>
       <c r="BN39" s="9">
         <v>376</v>
       </c>
       <c r="BO39" s="21">
         <v>328</v>
       </c>
       <c r="BP39" s="51">
         <v>371</v>
       </c>
       <c r="BQ39" s="51">
         <v>389</v>
       </c>
+      <c r="BR39" s="55">
+        <v>374</v>
+      </c>
     </row>
     <row r="40" spans="1:70">
       <c r="A40" s="27">
         <v>153200000</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C40" s="20">
         <v>29</v>
       </c>
       <c r="D40" s="20">
         <v>32</v>
       </c>
       <c r="E40" s="21">
         <v>42</v>
       </c>
       <c r="F40" s="21">
         <v>43</v>
       </c>
       <c r="G40" s="20">
         <v>39</v>
       </c>
       <c r="H40" s="20">
         <v>54</v>
@@ -8563,50 +8665,53 @@
       </c>
       <c r="BJ40" s="21">
         <v>26</v>
       </c>
       <c r="BK40" s="21">
         <v>23</v>
       </c>
       <c r="BL40" s="21">
         <v>24</v>
       </c>
       <c r="BM40" s="9">
         <v>25</v>
       </c>
       <c r="BN40" s="9">
         <v>22</v>
       </c>
       <c r="BO40" s="21">
         <v>29</v>
       </c>
       <c r="BP40" s="51">
         <v>23</v>
       </c>
       <c r="BQ40" s="51">
         <v>32</v>
       </c>
+      <c r="BR40" s="55">
+        <v>20</v>
+      </c>
     </row>
     <row r="41" spans="1:70">
       <c r="A41" s="27">
         <v>153400000</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="20">
         <v>21</v>
       </c>
       <c r="D41" s="20">
         <v>14</v>
       </c>
       <c r="E41" s="21">
         <v>24</v>
       </c>
       <c r="F41" s="21">
         <v>8</v>
       </c>
       <c r="G41" s="20">
         <v>18</v>
       </c>
       <c r="H41" s="20">
         <v>15</v>
@@ -8772,50 +8877,53 @@
       </c>
       <c r="BJ41" s="21">
         <v>13</v>
       </c>
       <c r="BK41" s="21">
         <v>10</v>
       </c>
       <c r="BL41" s="21">
         <v>6</v>
       </c>
       <c r="BM41" s="9">
         <v>7</v>
       </c>
       <c r="BN41" s="9">
         <v>12</v>
       </c>
       <c r="BO41" s="21">
         <v>8</v>
       </c>
       <c r="BP41" s="51">
         <v>17</v>
       </c>
       <c r="BQ41" s="51">
         <v>7</v>
       </c>
+      <c r="BR41" s="55">
+        <v>7</v>
+      </c>
     </row>
     <row r="42" spans="1:70">
       <c r="A42" s="27">
         <v>153600000</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C42" s="20">
         <v>27</v>
       </c>
       <c r="D42" s="20">
         <v>19</v>
       </c>
       <c r="E42" s="21">
         <v>30</v>
       </c>
       <c r="F42" s="21">
         <v>25</v>
       </c>
       <c r="G42" s="20">
         <v>23</v>
       </c>
       <c r="H42" s="20">
         <v>28</v>
@@ -8981,50 +9089,53 @@
       </c>
       <c r="BJ42" s="21">
         <v>20</v>
       </c>
       <c r="BK42" s="21">
         <v>15</v>
       </c>
       <c r="BL42" s="21">
         <v>11</v>
       </c>
       <c r="BM42" s="9">
         <v>12</v>
       </c>
       <c r="BN42" s="9">
         <v>17</v>
       </c>
       <c r="BO42" s="21">
         <v>18</v>
       </c>
       <c r="BP42" s="51">
         <v>14</v>
       </c>
       <c r="BQ42" s="51">
         <v>19</v>
       </c>
+      <c r="BR42" s="55">
+        <v>7</v>
+      </c>
     </row>
     <row r="43" spans="1:70">
       <c r="A43" s="27">
         <v>154000000</v>
       </c>
       <c r="B43" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="20">
         <v>14</v>
       </c>
       <c r="D43" s="20">
         <v>7</v>
       </c>
       <c r="E43" s="21">
         <v>7</v>
       </c>
       <c r="F43" s="21">
         <v>8</v>
       </c>
       <c r="G43" s="20">
         <v>15</v>
       </c>
       <c r="H43" s="20">
         <v>11</v>
@@ -9190,50 +9301,53 @@
       </c>
       <c r="BJ43" s="21">
         <v>8</v>
       </c>
       <c r="BK43" s="21">
         <v>7</v>
       </c>
       <c r="BL43" s="21">
         <v>2</v>
       </c>
       <c r="BM43" s="9">
         <v>7</v>
       </c>
       <c r="BN43" s="9">
         <v>6</v>
       </c>
       <c r="BO43" s="21">
         <v>7</v>
       </c>
       <c r="BP43" s="51">
         <v>6</v>
       </c>
       <c r="BQ43" s="51">
         <v>6</v>
       </c>
+      <c r="BR43" s="55">
+        <v>11</v>
+      </c>
     </row>
     <row r="44" spans="1:70">
       <c r="A44" s="27">
         <v>154200000</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C44" s="20">
         <v>8</v>
       </c>
       <c r="D44" s="20">
         <v>13</v>
       </c>
       <c r="E44" s="21">
         <v>19</v>
       </c>
       <c r="F44" s="21">
         <v>17</v>
       </c>
       <c r="G44" s="20">
         <v>14</v>
       </c>
       <c r="H44" s="20">
         <v>13</v>
@@ -9399,50 +9513,53 @@
       </c>
       <c r="BJ44" s="21">
         <v>10</v>
       </c>
       <c r="BK44" s="21">
         <v>16</v>
       </c>
       <c r="BL44" s="21">
         <v>9</v>
       </c>
       <c r="BM44" s="9">
         <v>10</v>
       </c>
       <c r="BN44" s="9">
         <v>15</v>
       </c>
       <c r="BO44" s="21">
         <v>6</v>
       </c>
       <c r="BP44" s="51">
         <v>10</v>
       </c>
       <c r="BQ44" s="51">
         <v>11</v>
       </c>
+      <c r="BR44" s="55">
+        <v>11</v>
+      </c>
     </row>
     <row r="45" spans="1:70">
       <c r="A45" s="27">
         <v>154600000</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="20">
         <v>19</v>
       </c>
       <c r="D45" s="20">
         <v>22</v>
       </c>
       <c r="E45" s="21">
         <v>21</v>
       </c>
       <c r="F45" s="21">
         <v>23</v>
       </c>
       <c r="G45" s="20">
         <v>24</v>
       </c>
       <c r="H45" s="20">
         <v>29</v>
@@ -9608,50 +9725,53 @@
       </c>
       <c r="BJ45" s="21">
         <v>10</v>
       </c>
       <c r="BK45" s="21">
         <v>19</v>
       </c>
       <c r="BL45" s="21">
         <v>10</v>
       </c>
       <c r="BM45" s="9">
         <v>13</v>
       </c>
       <c r="BN45" s="9">
         <v>20</v>
       </c>
       <c r="BO45" s="21">
         <v>15</v>
       </c>
       <c r="BP45" s="51">
         <v>14</v>
       </c>
       <c r="BQ45" s="51">
         <v>15</v>
       </c>
+      <c r="BR45" s="55">
+        <v>11</v>
+      </c>
     </row>
     <row r="46" spans="1:70">
       <c r="A46" s="27">
         <v>154800000</v>
       </c>
       <c r="B46" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="20">
         <v>75</v>
       </c>
       <c r="D46" s="20">
         <v>50</v>
       </c>
       <c r="E46" s="21">
         <v>64</v>
       </c>
       <c r="F46" s="21">
         <v>75</v>
       </c>
       <c r="G46" s="20">
         <v>74</v>
       </c>
       <c r="H46" s="20">
         <v>72</v>
@@ -9817,50 +9937,53 @@
       </c>
       <c r="BJ46" s="21">
         <v>42</v>
       </c>
       <c r="BK46" s="21">
         <v>40</v>
       </c>
       <c r="BL46" s="21">
         <v>39</v>
       </c>
       <c r="BM46" s="9">
         <v>41</v>
       </c>
       <c r="BN46" s="9">
         <v>33</v>
       </c>
       <c r="BO46" s="21">
         <v>33</v>
       </c>
       <c r="BP46" s="51">
         <v>44</v>
       </c>
       <c r="BQ46" s="51">
         <v>42</v>
       </c>
+      <c r="BR46" s="55">
+        <v>52</v>
+      </c>
     </row>
     <row r="47" spans="1:70">
       <c r="A47" s="27">
         <v>155200000</v>
       </c>
       <c r="B47" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="20">
         <v>11</v>
       </c>
       <c r="D47" s="20">
         <v>11</v>
       </c>
       <c r="E47" s="21">
         <v>21</v>
       </c>
       <c r="F47" s="21">
         <v>17</v>
       </c>
       <c r="G47" s="20">
         <v>17</v>
       </c>
       <c r="H47" s="20">
         <v>11</v>
@@ -10026,50 +10149,53 @@
       </c>
       <c r="BJ47" s="21">
         <v>9</v>
       </c>
       <c r="BK47" s="21">
         <v>10</v>
       </c>
       <c r="BL47" s="21">
         <v>5</v>
       </c>
       <c r="BM47" s="9">
         <v>9</v>
       </c>
       <c r="BN47" s="9">
         <v>10</v>
       </c>
       <c r="BO47" s="21">
         <v>10</v>
       </c>
       <c r="BP47" s="51">
         <v>17</v>
       </c>
       <c r="BQ47" s="51">
         <v>8</v>
       </c>
+      <c r="BR47" s="55">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:70">
       <c r="A48" s="27">
         <v>155600000</v>
       </c>
       <c r="B48" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="20">
         <v>32</v>
       </c>
       <c r="D48" s="20">
         <v>35</v>
       </c>
       <c r="E48" s="21">
         <v>29</v>
       </c>
       <c r="F48" s="21">
         <v>39</v>
       </c>
       <c r="G48" s="20">
         <v>46</v>
       </c>
       <c r="H48" s="20">
         <v>50</v>
@@ -10235,52 +10361,55 @@
       </c>
       <c r="BJ48" s="21">
         <v>20</v>
       </c>
       <c r="BK48" s="21">
         <v>20</v>
       </c>
       <c r="BL48" s="21">
         <v>19</v>
       </c>
       <c r="BM48" s="9">
         <v>26</v>
       </c>
       <c r="BN48" s="9">
         <v>21</v>
       </c>
       <c r="BO48" s="21">
         <v>17</v>
       </c>
       <c r="BP48" s="51">
         <v>22</v>
       </c>
       <c r="BQ48" s="51">
         <v>19</v>
       </c>
+      <c r="BR48" s="55">
+        <v>30</v>
+      </c>
     </row>
-    <row r="49" spans="1:69" s="48" customFormat="1">
+    <row r="49" spans="1:70" s="48" customFormat="1">
       <c r="A49" s="27">
         <v>156000000</v>
       </c>
       <c r="B49" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="20">
         <v>44</v>
       </c>
       <c r="D49" s="20">
         <v>30</v>
       </c>
       <c r="E49" s="21">
         <v>47</v>
       </c>
       <c r="F49" s="21">
         <v>38</v>
       </c>
       <c r="G49" s="20">
         <v>39</v>
       </c>
       <c r="H49" s="20">
         <v>50</v>
       </c>
       <c r="I49" s="20">
@@ -10444,52 +10573,55 @@
       </c>
       <c r="BJ49" s="21">
         <v>33</v>
       </c>
       <c r="BK49" s="21">
         <v>24</v>
       </c>
       <c r="BL49" s="21">
         <v>22</v>
       </c>
       <c r="BM49" s="9">
         <v>33</v>
       </c>
       <c r="BN49" s="9">
         <v>28</v>
       </c>
       <c r="BO49" s="21">
         <v>33</v>
       </c>
       <c r="BP49" s="21">
         <v>36</v>
       </c>
       <c r="BQ49" s="51">
         <v>28</v>
       </c>
+      <c r="BR49" s="55">
+        <v>23</v>
+      </c>
     </row>
-    <row r="50" spans="1:69" s="48" customFormat="1">
+    <row r="50" spans="1:70" s="48" customFormat="1">
       <c r="A50" s="27">
         <v>156400000</v>
       </c>
       <c r="B50" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="20">
         <v>52</v>
       </c>
       <c r="D50" s="20">
         <v>33</v>
       </c>
       <c r="E50" s="21">
         <v>58</v>
       </c>
       <c r="F50" s="21">
         <v>39</v>
       </c>
       <c r="G50" s="20">
         <v>48</v>
       </c>
       <c r="H50" s="20">
         <v>50</v>
       </c>
       <c r="I50" s="20">
@@ -10653,52 +10785,55 @@
       </c>
       <c r="BJ50" s="21">
         <v>31</v>
       </c>
       <c r="BK50" s="21">
         <v>46</v>
       </c>
       <c r="BL50" s="21">
         <v>23</v>
       </c>
       <c r="BM50" s="9">
         <v>31</v>
       </c>
       <c r="BN50" s="9">
         <v>41</v>
       </c>
       <c r="BO50" s="21">
         <v>36</v>
       </c>
       <c r="BP50" s="21">
         <v>30</v>
       </c>
       <c r="BQ50" s="51">
         <v>24</v>
       </c>
+      <c r="BR50" s="55">
+        <v>25</v>
+      </c>
     </row>
-    <row r="51" spans="1:69" s="48" customFormat="1">
+    <row r="51" spans="1:70" s="48" customFormat="1">
       <c r="A51" s="27">
         <v>156800000</v>
       </c>
       <c r="B51" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="20">
         <v>8</v>
       </c>
       <c r="D51" s="20">
         <v>18</v>
       </c>
       <c r="E51" s="21">
         <v>15</v>
       </c>
       <c r="F51" s="21">
         <v>17</v>
       </c>
       <c r="G51" s="20">
         <v>10</v>
       </c>
       <c r="H51" s="20">
         <v>10</v>
       </c>
       <c r="I51" s="20">
@@ -10862,125 +10997,128 @@
       </c>
       <c r="BJ51" s="21">
         <v>9</v>
       </c>
       <c r="BK51" s="21">
         <v>7</v>
       </c>
       <c r="BL51" s="21">
         <v>14</v>
       </c>
       <c r="BM51" s="9">
         <v>11</v>
       </c>
       <c r="BN51" s="9">
         <v>6</v>
       </c>
       <c r="BO51" s="21">
         <v>8</v>
       </c>
       <c r="BP51" s="21">
         <v>11</v>
       </c>
       <c r="BQ51" s="51">
         <v>11</v>
       </c>
+      <c r="BR51" s="55">
+        <v>9</v>
+      </c>
     </row>
-    <row r="52" spans="1:69" s="48" customFormat="1">
+    <row r="52" spans="1:70" s="48" customFormat="1">
       <c r="A52" s="14"/>
-      <c r="B52" s="59" t="s">
+      <c r="B52" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="C52" s="59"/>
-[...64 lines deleted...]
-      <c r="BP52" s="59"/>
+      <c r="C52" s="77"/>
+      <c r="D52" s="77"/>
+      <c r="E52" s="77"/>
+      <c r="F52" s="77"/>
+      <c r="G52" s="77"/>
+      <c r="H52" s="77"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="77"/>
+      <c r="K52" s="77"/>
+      <c r="L52" s="77"/>
+      <c r="M52" s="77"/>
+      <c r="N52" s="77"/>
+      <c r="O52" s="77"/>
+      <c r="P52" s="77"/>
+      <c r="Q52" s="77"/>
+      <c r="R52" s="77"/>
+      <c r="S52" s="77"/>
+      <c r="T52" s="77"/>
+      <c r="U52" s="77"/>
+      <c r="V52" s="77"/>
+      <c r="W52" s="77"/>
+      <c r="X52" s="77"/>
+      <c r="Y52" s="77"/>
+      <c r="Z52" s="77"/>
+      <c r="AA52" s="77"/>
+      <c r="AB52" s="77"/>
+      <c r="AC52" s="77"/>
+      <c r="AD52" s="77"/>
+      <c r="AE52" s="77"/>
+      <c r="AF52" s="77"/>
+      <c r="AG52" s="77"/>
+      <c r="AH52" s="77"/>
+      <c r="AI52" s="77"/>
+      <c r="AJ52" s="77"/>
+      <c r="AK52" s="77"/>
+      <c r="AL52" s="77"/>
+      <c r="AM52" s="77"/>
+      <c r="AN52" s="77"/>
+      <c r="AO52" s="77"/>
+      <c r="AP52" s="77"/>
+      <c r="AQ52" s="77"/>
+      <c r="AR52" s="77"/>
+      <c r="AS52" s="77"/>
+      <c r="AT52" s="77"/>
+      <c r="AU52" s="77"/>
+      <c r="AV52" s="77"/>
+      <c r="AW52" s="77"/>
+      <c r="AX52" s="77"/>
+      <c r="AY52" s="77"/>
+      <c r="AZ52" s="77"/>
+      <c r="BA52" s="77"/>
+      <c r="BB52" s="77"/>
+      <c r="BC52" s="77"/>
+      <c r="BD52" s="77"/>
+      <c r="BE52" s="77"/>
+      <c r="BF52" s="77"/>
+      <c r="BG52" s="77"/>
+      <c r="BH52" s="77"/>
+      <c r="BI52" s="77"/>
+      <c r="BJ52" s="77"/>
+      <c r="BK52" s="77"/>
+      <c r="BL52" s="77"/>
+      <c r="BM52" s="77"/>
+      <c r="BN52" s="77"/>
+      <c r="BO52" s="77"/>
+      <c r="BP52" s="77"/>
       <c r="BQ52" s="14"/>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:70">
       <c r="A53" s="27">
         <v>150000000</v>
       </c>
       <c r="B53" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="9">
         <v>1581</v>
       </c>
       <c r="D53" s="9">
         <v>1177</v>
       </c>
       <c r="E53" s="9">
         <v>1232</v>
       </c>
       <c r="F53" s="9">
         <v>1366</v>
       </c>
       <c r="G53" s="9">
         <v>1426</v>
       </c>
       <c r="H53" s="9">
         <v>1524</v>
       </c>
       <c r="I53" s="9">
@@ -11144,52 +11282,55 @@
       </c>
       <c r="BJ53" s="21">
         <v>1058</v>
       </c>
       <c r="BK53" s="21">
         <v>1006</v>
       </c>
       <c r="BL53" s="9">
         <v>833</v>
       </c>
       <c r="BM53" s="9">
         <v>907</v>
       </c>
       <c r="BN53" s="21">
         <v>927</v>
       </c>
       <c r="BO53" s="9">
         <v>874</v>
       </c>
       <c r="BP53" s="51">
         <v>947</v>
       </c>
       <c r="BQ53" s="51">
         <v>1043</v>
       </c>
+      <c r="BR53" s="57">
+        <v>915</v>
+      </c>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:70">
       <c r="A54" s="27">
         <v>151000000</v>
       </c>
       <c r="B54" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="9">
         <v>1313</v>
       </c>
       <c r="D54" s="9">
         <v>962</v>
       </c>
       <c r="E54" s="9">
         <v>932</v>
       </c>
       <c r="F54" s="9">
         <v>1100</v>
       </c>
       <c r="G54" s="9">
         <v>1130</v>
       </c>
       <c r="H54" s="9">
         <v>1223</v>
       </c>
       <c r="I54" s="9">
@@ -11353,52 +11494,55 @@
       </c>
       <c r="BJ54" s="21">
         <v>853</v>
       </c>
       <c r="BK54" s="21">
         <v>814</v>
       </c>
       <c r="BL54" s="9">
         <v>670</v>
       </c>
       <c r="BM54" s="9">
         <v>745</v>
       </c>
       <c r="BN54" s="21">
         <v>757</v>
       </c>
       <c r="BO54" s="9">
         <v>696</v>
       </c>
       <c r="BP54" s="51">
         <v>767</v>
       </c>
       <c r="BQ54" s="51">
         <v>848</v>
       </c>
+      <c r="BR54" s="57">
+        <v>738</v>
+      </c>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:70">
       <c r="A55" s="27">
         <v>153200000</v>
       </c>
       <c r="B55" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="9">
         <v>45</v>
       </c>
       <c r="D55" s="9">
         <v>34</v>
       </c>
       <c r="E55" s="9">
         <v>53</v>
       </c>
       <c r="F55" s="9">
         <v>39</v>
       </c>
       <c r="G55" s="9">
         <v>50</v>
       </c>
       <c r="H55" s="9">
         <v>50</v>
       </c>
       <c r="I55" s="9">
@@ -11562,52 +11706,55 @@
       </c>
       <c r="BJ55" s="21">
         <v>36</v>
       </c>
       <c r="BK55" s="21">
         <v>28</v>
       </c>
       <c r="BL55" s="9">
         <v>30</v>
       </c>
       <c r="BM55" s="9">
         <v>28</v>
       </c>
       <c r="BN55" s="21">
         <v>25</v>
       </c>
       <c r="BO55" s="9">
         <v>25</v>
       </c>
       <c r="BP55" s="51">
         <v>31</v>
       </c>
       <c r="BQ55" s="51">
         <v>27</v>
       </c>
+      <c r="BR55" s="57">
+        <v>16</v>
+      </c>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:70">
       <c r="A56" s="27">
         <v>154800000</v>
       </c>
       <c r="B56" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="9">
         <v>97</v>
       </c>
       <c r="D56" s="9">
         <v>81</v>
       </c>
       <c r="E56" s="9">
         <v>117</v>
       </c>
       <c r="F56" s="9">
         <v>105</v>
       </c>
       <c r="G56" s="9">
         <v>118</v>
       </c>
       <c r="H56" s="9">
         <v>111</v>
       </c>
       <c r="I56" s="9">
@@ -11771,52 +11918,55 @@
       </c>
       <c r="BJ56" s="21">
         <v>70</v>
       </c>
       <c r="BK56" s="21">
         <v>69</v>
       </c>
       <c r="BL56" s="9">
         <v>64</v>
       </c>
       <c r="BM56" s="9">
         <v>56</v>
       </c>
       <c r="BN56" s="21">
         <v>58</v>
       </c>
       <c r="BO56" s="9">
         <v>65</v>
       </c>
       <c r="BP56" s="51">
         <v>54</v>
       </c>
       <c r="BQ56" s="51">
         <v>83</v>
       </c>
+      <c r="BR56" s="57">
+        <v>75</v>
+      </c>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:70">
       <c r="A57" s="27">
         <v>155600000</v>
       </c>
       <c r="B57" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C57" s="9">
         <v>6</v>
       </c>
       <c r="D57" s="9">
         <v>3</v>
       </c>
       <c r="E57" s="9">
         <v>5</v>
       </c>
       <c r="F57" s="9">
         <v>8</v>
       </c>
       <c r="G57" s="9">
         <v>4</v>
       </c>
       <c r="H57" s="9">
         <v>7</v>
       </c>
       <c r="I57" s="9">
@@ -11980,52 +12130,55 @@
       </c>
       <c r="BJ57" s="21">
         <v>2</v>
       </c>
       <c r="BK57" s="21">
         <v>2</v>
       </c>
       <c r="BL57" s="9">
         <v>0</v>
       </c>
       <c r="BM57" s="9">
         <v>2</v>
       </c>
       <c r="BN57" s="21">
         <v>6</v>
       </c>
       <c r="BO57" s="9">
         <v>3</v>
       </c>
       <c r="BP57" s="51">
         <v>3</v>
       </c>
       <c r="BQ57" s="51">
         <v>2</v>
       </c>
+      <c r="BR57" s="57">
+        <v>1</v>
+      </c>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:70">
       <c r="A58" s="27">
         <v>156000000</v>
       </c>
       <c r="B58" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="9">
         <v>53</v>
       </c>
       <c r="D58" s="9">
         <v>44</v>
       </c>
       <c r="E58" s="9">
         <v>50</v>
       </c>
       <c r="F58" s="9">
         <v>59</v>
       </c>
       <c r="G58" s="9">
         <v>50</v>
       </c>
       <c r="H58" s="9">
         <v>54</v>
       </c>
       <c r="I58" s="9">
@@ -12189,52 +12342,55 @@
       </c>
       <c r="BJ58" s="21">
         <v>52</v>
       </c>
       <c r="BK58" s="21">
         <v>36</v>
       </c>
       <c r="BL58" s="9">
         <v>33</v>
       </c>
       <c r="BM58" s="9">
         <v>33</v>
       </c>
       <c r="BN58" s="21">
         <v>35</v>
       </c>
       <c r="BO58" s="9">
         <v>46</v>
       </c>
       <c r="BP58" s="51">
         <v>48</v>
       </c>
       <c r="BQ58" s="51">
         <v>44</v>
       </c>
+      <c r="BR58" s="57">
+        <v>30</v>
+      </c>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:70">
       <c r="A59" s="27">
         <v>156400000</v>
       </c>
       <c r="B59" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="9">
         <v>67</v>
       </c>
       <c r="D59" s="9">
         <v>53</v>
       </c>
       <c r="E59" s="9">
         <v>75</v>
       </c>
       <c r="F59" s="9">
         <v>55</v>
       </c>
       <c r="G59" s="9">
         <v>74</v>
       </c>
       <c r="H59" s="9">
         <v>79</v>
       </c>
       <c r="I59" s="9">
@@ -12398,125 +12554,128 @@
       </c>
       <c r="BJ59" s="21">
         <v>45</v>
       </c>
       <c r="BK59" s="21">
         <v>57</v>
       </c>
       <c r="BL59" s="9">
         <v>36</v>
       </c>
       <c r="BM59" s="9">
         <v>43</v>
       </c>
       <c r="BN59" s="21">
         <v>46</v>
       </c>
       <c r="BO59" s="9">
         <v>39</v>
       </c>
       <c r="BP59" s="51">
         <v>44</v>
       </c>
       <c r="BQ59" s="51">
         <v>39</v>
       </c>
+      <c r="BR59" s="57">
+        <v>55</v>
+      </c>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:70">
       <c r="A60" s="14"/>
-      <c r="B60" s="60" t="s">
+      <c r="B60" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="C60" s="60"/>
-[...65 lines deleted...]
-      <c r="BQ60" s="72"/>
+      <c r="C60" s="59"/>
+      <c r="D60" s="59"/>
+      <c r="E60" s="59"/>
+      <c r="F60" s="59"/>
+      <c r="G60" s="59"/>
+      <c r="H60" s="59"/>
+      <c r="I60" s="59"/>
+      <c r="J60" s="59"/>
+      <c r="K60" s="59"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="59"/>
+      <c r="N60" s="59"/>
+      <c r="O60" s="59"/>
+      <c r="P60" s="59"/>
+      <c r="Q60" s="59"/>
+      <c r="R60" s="59"/>
+      <c r="S60" s="59"/>
+      <c r="T60" s="59"/>
+      <c r="U60" s="59"/>
+      <c r="V60" s="59"/>
+      <c r="W60" s="59"/>
+      <c r="X60" s="59"/>
+      <c r="Y60" s="59"/>
+      <c r="Z60" s="59"/>
+      <c r="AA60" s="59"/>
+      <c r="AB60" s="59"/>
+      <c r="AC60" s="59"/>
+      <c r="AD60" s="59"/>
+      <c r="AE60" s="59"/>
+      <c r="AF60" s="59"/>
+      <c r="AG60" s="59"/>
+      <c r="AH60" s="59"/>
+      <c r="AI60" s="59"/>
+      <c r="AJ60" s="59"/>
+      <c r="AK60" s="59"/>
+      <c r="AL60" s="59"/>
+      <c r="AM60" s="59"/>
+      <c r="AN60" s="59"/>
+      <c r="AO60" s="59"/>
+      <c r="AP60" s="59"/>
+      <c r="AQ60" s="59"/>
+      <c r="AR60" s="59"/>
+      <c r="AS60" s="59"/>
+      <c r="AT60" s="59"/>
+      <c r="AU60" s="59"/>
+      <c r="AV60" s="59"/>
+      <c r="AW60" s="59"/>
+      <c r="AX60" s="59"/>
+      <c r="AY60" s="59"/>
+      <c r="AZ60" s="59"/>
+      <c r="BA60" s="59"/>
+      <c r="BB60" s="59"/>
+      <c r="BC60" s="59"/>
+      <c r="BD60" s="59"/>
+      <c r="BE60" s="59"/>
+      <c r="BF60" s="59"/>
+      <c r="BG60" s="59"/>
+      <c r="BH60" s="59"/>
+      <c r="BI60" s="59"/>
+      <c r="BJ60" s="59"/>
+      <c r="BK60" s="59"/>
+      <c r="BL60" s="59"/>
+      <c r="BM60" s="59"/>
+      <c r="BN60" s="59"/>
+      <c r="BO60" s="59"/>
+      <c r="BP60" s="59"/>
+      <c r="BQ60" s="56"/>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:70">
       <c r="A61" s="27">
         <v>150000000</v>
       </c>
       <c r="B61" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="9">
         <v>440</v>
       </c>
       <c r="D61" s="9">
         <v>378</v>
       </c>
       <c r="E61" s="9">
         <v>458</v>
       </c>
       <c r="F61" s="9">
         <v>443</v>
       </c>
       <c r="G61" s="9">
         <v>470</v>
       </c>
       <c r="H61" s="9">
         <v>521</v>
       </c>
       <c r="I61" s="9">
@@ -12680,52 +12839,55 @@
       </c>
       <c r="BJ61" s="21">
         <v>306</v>
       </c>
       <c r="BK61" s="21">
         <v>302</v>
       </c>
       <c r="BL61" s="9">
         <v>256</v>
       </c>
       <c r="BM61" s="9">
         <v>289</v>
       </c>
       <c r="BN61" s="21">
         <v>270</v>
       </c>
       <c r="BO61" s="9">
         <v>275</v>
       </c>
       <c r="BP61" s="21">
         <v>310</v>
       </c>
       <c r="BQ61" s="51">
         <v>295</v>
       </c>
+      <c r="BR61" s="57">
+        <v>256</v>
+      </c>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:70">
       <c r="A62" s="27">
         <v>153200000</v>
       </c>
       <c r="B62" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="9">
         <v>31</v>
       </c>
       <c r="D62" s="9">
         <v>31</v>
       </c>
       <c r="E62" s="9">
         <v>33</v>
       </c>
       <c r="F62" s="9">
         <v>36</v>
       </c>
       <c r="G62" s="9">
         <v>33</v>
       </c>
       <c r="H62" s="9">
         <v>50</v>
       </c>
       <c r="I62" s="9">
@@ -12889,52 +13051,55 @@
       </c>
       <c r="BJ62" s="21">
         <v>21</v>
       </c>
       <c r="BK62" s="21">
         <v>21</v>
       </c>
       <c r="BL62" s="9">
         <v>27</v>
       </c>
       <c r="BM62" s="9">
         <v>21</v>
       </c>
       <c r="BN62" s="21">
         <v>21</v>
       </c>
       <c r="BO62" s="9">
         <v>35</v>
       </c>
       <c r="BP62" s="21">
         <v>27</v>
       </c>
       <c r="BQ62" s="51">
         <v>43</v>
       </c>
+      <c r="BR62" s="57">
+        <v>32</v>
+      </c>
     </row>
-    <row r="63" spans="1:69">
+    <row r="63" spans="1:70">
       <c r="A63" s="27">
         <v>153400000</v>
       </c>
       <c r="B63" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C63" s="9">
         <v>36</v>
       </c>
       <c r="D63" s="9">
         <v>26</v>
       </c>
       <c r="E63" s="9">
         <v>44</v>
       </c>
       <c r="F63" s="9">
         <v>29</v>
       </c>
       <c r="G63" s="9">
         <v>45</v>
       </c>
       <c r="H63" s="9">
         <v>43</v>
       </c>
       <c r="I63" s="9">
@@ -13098,52 +13263,55 @@
       </c>
       <c r="BJ63" s="21">
         <v>34</v>
       </c>
       <c r="BK63" s="21">
         <v>25</v>
       </c>
       <c r="BL63" s="9">
         <v>21</v>
       </c>
       <c r="BM63" s="9">
         <v>21</v>
       </c>
       <c r="BN63" s="21">
         <v>23</v>
       </c>
       <c r="BO63" s="9">
         <v>19</v>
       </c>
       <c r="BP63" s="21">
         <v>31</v>
       </c>
       <c r="BQ63" s="51">
         <v>17</v>
       </c>
+      <c r="BR63" s="57">
+        <v>15</v>
+      </c>
     </row>
-    <row r="64" spans="1:69">
+    <row r="64" spans="1:70">
       <c r="A64" s="27">
         <v>153600000</v>
       </c>
       <c r="B64" s="45" t="s">
         <v>23</v>
       </c>
       <c r="C64" s="9">
         <v>57</v>
       </c>
       <c r="D64" s="9">
         <v>46</v>
       </c>
       <c r="E64" s="9">
         <v>51</v>
       </c>
       <c r="F64" s="9">
         <v>52</v>
       </c>
       <c r="G64" s="9">
         <v>55</v>
       </c>
       <c r="H64" s="9">
         <v>60</v>
       </c>
       <c r="I64" s="9">
@@ -13307,52 +13475,55 @@
       </c>
       <c r="BJ64" s="21">
         <v>37</v>
       </c>
       <c r="BK64" s="21">
         <v>40</v>
       </c>
       <c r="BL64" s="9">
         <v>31</v>
       </c>
       <c r="BM64" s="9">
         <v>32</v>
       </c>
       <c r="BN64" s="21">
         <v>27</v>
       </c>
       <c r="BO64" s="9">
         <v>34</v>
       </c>
       <c r="BP64" s="21">
         <v>30</v>
       </c>
       <c r="BQ64" s="51">
         <v>33</v>
       </c>
+      <c r="BR64" s="57">
+        <v>19</v>
+      </c>
     </row>
-    <row r="65" spans="1:69">
+    <row r="65" spans="1:70">
       <c r="A65" s="27">
         <v>154000000</v>
       </c>
       <c r="B65" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="9">
         <v>21</v>
       </c>
       <c r="D65" s="9">
         <v>15</v>
       </c>
       <c r="E65" s="9">
         <v>17</v>
       </c>
       <c r="F65" s="9">
         <v>23</v>
       </c>
       <c r="G65" s="9">
         <v>27</v>
       </c>
       <c r="H65" s="9">
         <v>23</v>
       </c>
       <c r="I65" s="9">
@@ -13516,52 +13687,55 @@
       </c>
       <c r="BJ65" s="21">
         <v>13</v>
       </c>
       <c r="BK65" s="21">
         <v>11</v>
       </c>
       <c r="BL65" s="9">
         <v>10</v>
       </c>
       <c r="BM65" s="9">
         <v>14</v>
       </c>
       <c r="BN65" s="21">
         <v>7</v>
       </c>
       <c r="BO65" s="9">
         <v>12</v>
       </c>
       <c r="BP65" s="21">
         <v>11</v>
       </c>
       <c r="BQ65" s="51">
         <v>17</v>
       </c>
+      <c r="BR65" s="57">
+        <v>18</v>
+      </c>
     </row>
-    <row r="66" spans="1:69">
+    <row r="66" spans="1:70">
       <c r="A66" s="27">
         <v>154200000</v>
       </c>
       <c r="B66" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C66" s="9">
         <v>18</v>
       </c>
       <c r="D66" s="9">
         <v>26</v>
       </c>
       <c r="E66" s="9">
         <v>30</v>
       </c>
       <c r="F66" s="9">
         <v>30</v>
       </c>
       <c r="G66" s="9">
         <v>27</v>
       </c>
       <c r="H66" s="9">
         <v>30</v>
       </c>
       <c r="I66" s="9">
@@ -13725,52 +13899,55 @@
       </c>
       <c r="BJ66" s="21">
         <v>23</v>
       </c>
       <c r="BK66" s="21">
         <v>22</v>
       </c>
       <c r="BL66" s="9">
         <v>16</v>
       </c>
       <c r="BM66" s="9">
         <v>17</v>
       </c>
       <c r="BN66" s="21">
         <v>26</v>
       </c>
       <c r="BO66" s="9">
         <v>16</v>
       </c>
       <c r="BP66" s="21">
         <v>21</v>
       </c>
       <c r="BQ66" s="51">
         <v>25</v>
       </c>
+      <c r="BR66" s="57">
+        <v>20</v>
+      </c>
     </row>
-    <row r="67" spans="1:69">
+    <row r="67" spans="1:70">
       <c r="A67" s="27">
         <v>154600000</v>
       </c>
       <c r="B67" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="9">
         <v>39</v>
       </c>
       <c r="D67" s="9">
         <v>51</v>
       </c>
       <c r="E67" s="9">
         <v>48</v>
       </c>
       <c r="F67" s="9">
         <v>52</v>
       </c>
       <c r="G67" s="9">
         <v>43</v>
       </c>
       <c r="H67" s="9">
         <v>60</v>
       </c>
       <c r="I67" s="9">
@@ -13934,52 +14111,55 @@
       </c>
       <c r="BJ67" s="21">
         <v>33</v>
       </c>
       <c r="BK67" s="21">
         <v>39</v>
       </c>
       <c r="BL67" s="9">
         <v>30</v>
       </c>
       <c r="BM67" s="9">
         <v>38</v>
       </c>
       <c r="BN67" s="21">
         <v>36</v>
       </c>
       <c r="BO67" s="9">
         <v>36</v>
       </c>
       <c r="BP67" s="21">
         <v>32</v>
       </c>
       <c r="BQ67" s="51">
         <v>26</v>
       </c>
+      <c r="BR67" s="57">
+        <v>26</v>
+      </c>
     </row>
-    <row r="68" spans="1:69">
+    <row r="68" spans="1:70">
       <c r="A68" s="27">
         <v>154800000</v>
       </c>
       <c r="B68" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C68" s="9">
         <v>41</v>
       </c>
       <c r="D68" s="9">
         <v>18</v>
       </c>
       <c r="E68" s="9">
         <v>24</v>
       </c>
       <c r="F68" s="9">
         <v>31</v>
       </c>
       <c r="G68" s="9">
         <v>25</v>
       </c>
       <c r="H68" s="9">
         <v>34</v>
       </c>
       <c r="I68" s="9">
@@ -14143,52 +14323,55 @@
       </c>
       <c r="BJ68" s="21">
         <v>17</v>
       </c>
       <c r="BK68" s="21">
         <v>16</v>
       </c>
       <c r="BL68" s="9">
         <v>15</v>
       </c>
       <c r="BM68" s="9">
         <v>20</v>
       </c>
       <c r="BN68" s="21">
         <v>19</v>
       </c>
       <c r="BO68" s="9">
         <v>12</v>
       </c>
       <c r="BP68" s="21">
         <v>22</v>
       </c>
       <c r="BQ68" s="51">
         <v>11</v>
       </c>
+      <c r="BR68" s="57">
+        <v>16</v>
+      </c>
     </row>
-    <row r="69" spans="1:69">
+    <row r="69" spans="1:70">
       <c r="A69" s="27">
         <v>155200000</v>
       </c>
       <c r="B69" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="9">
         <v>32</v>
       </c>
       <c r="D69" s="9">
         <v>24</v>
       </c>
       <c r="E69" s="9">
         <v>32</v>
       </c>
       <c r="F69" s="9">
         <v>30</v>
       </c>
       <c r="G69" s="9">
         <v>38</v>
       </c>
       <c r="H69" s="9">
         <v>30</v>
       </c>
       <c r="I69" s="9">
@@ -14352,52 +14535,55 @@
       </c>
       <c r="BJ69" s="21">
         <v>25</v>
       </c>
       <c r="BK69" s="21">
         <v>20</v>
       </c>
       <c r="BL69" s="9">
         <v>16</v>
       </c>
       <c r="BM69" s="9">
         <v>14</v>
       </c>
       <c r="BN69" s="21">
         <v>21</v>
       </c>
       <c r="BO69" s="9">
         <v>15</v>
       </c>
       <c r="BP69" s="21">
         <v>33</v>
       </c>
       <c r="BQ69" s="51">
         <v>20</v>
       </c>
+      <c r="BR69" s="57">
+        <v>14</v>
+      </c>
     </row>
-    <row r="70" spans="1:69">
+    <row r="70" spans="1:70">
       <c r="A70" s="27">
         <v>155600000</v>
       </c>
       <c r="B70" s="45" t="s">
         <v>29</v>
       </c>
       <c r="C70" s="9">
         <v>78</v>
       </c>
       <c r="D70" s="9">
         <v>63</v>
       </c>
       <c r="E70" s="9">
         <v>68</v>
       </c>
       <c r="F70" s="9">
         <v>71</v>
       </c>
       <c r="G70" s="9">
         <v>80</v>
       </c>
       <c r="H70" s="9">
         <v>93</v>
       </c>
       <c r="I70" s="9">
@@ -14561,52 +14747,55 @@
       </c>
       <c r="BJ70" s="21">
         <v>43</v>
       </c>
       <c r="BK70" s="21">
         <v>44</v>
       </c>
       <c r="BL70" s="9">
         <v>37</v>
       </c>
       <c r="BM70" s="9">
         <v>49</v>
       </c>
       <c r="BN70" s="21">
         <v>38</v>
       </c>
       <c r="BO70" s="9">
         <v>40</v>
       </c>
       <c r="BP70" s="21">
         <v>42</v>
       </c>
       <c r="BQ70" s="51">
         <v>39</v>
       </c>
+      <c r="BR70" s="57">
+        <v>42</v>
+      </c>
     </row>
-    <row r="71" spans="1:69">
+    <row r="71" spans="1:70">
       <c r="A71" s="27">
         <v>156000000</v>
       </c>
       <c r="B71" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C71" s="9">
         <v>37</v>
       </c>
       <c r="D71" s="9">
         <v>23</v>
       </c>
       <c r="E71" s="9">
         <v>33</v>
       </c>
       <c r="F71" s="9">
         <v>33</v>
       </c>
       <c r="G71" s="9">
         <v>38</v>
       </c>
       <c r="H71" s="9">
         <v>37</v>
       </c>
       <c r="I71" s="9">
@@ -14770,52 +14959,55 @@
       </c>
       <c r="BJ71" s="21">
         <v>24</v>
       </c>
       <c r="BK71" s="21">
         <v>27</v>
       </c>
       <c r="BL71" s="9">
         <v>14</v>
       </c>
       <c r="BM71" s="9">
         <v>24</v>
       </c>
       <c r="BN71" s="21">
         <v>16</v>
       </c>
       <c r="BO71" s="9">
         <v>17</v>
       </c>
       <c r="BP71" s="21">
         <v>24</v>
       </c>
       <c r="BQ71" s="51">
         <v>17</v>
       </c>
+      <c r="BR71" s="57">
+        <v>18</v>
+      </c>
     </row>
-    <row r="72" spans="1:69">
+    <row r="72" spans="1:70">
       <c r="A72" s="27">
         <v>156400000</v>
       </c>
       <c r="B72" s="45" t="s">
         <v>31</v>
       </c>
       <c r="C72" s="9">
         <v>34</v>
       </c>
       <c r="D72" s="9">
         <v>18</v>
       </c>
       <c r="E72" s="9">
         <v>37</v>
       </c>
       <c r="F72" s="9">
         <v>29</v>
       </c>
       <c r="G72" s="9">
         <v>32</v>
       </c>
       <c r="H72" s="9">
         <v>38</v>
       </c>
       <c r="I72" s="9">
@@ -14979,52 +15171,55 @@
       </c>
       <c r="BJ72" s="21">
         <v>17</v>
       </c>
       <c r="BK72" s="21">
         <v>22</v>
       </c>
       <c r="BL72" s="9">
         <v>16</v>
       </c>
       <c r="BM72" s="9">
         <v>22</v>
       </c>
       <c r="BN72" s="21">
         <v>25</v>
       </c>
       <c r="BO72" s="9">
         <v>20</v>
       </c>
       <c r="BP72" s="21">
         <v>16</v>
       </c>
       <c r="BQ72" s="51">
         <v>24</v>
       </c>
+      <c r="BR72" s="57">
+        <v>17</v>
+      </c>
     </row>
-    <row r="73" spans="1:69">
+    <row r="73" spans="1:70">
       <c r="A73" s="46">
         <v>156800000</v>
       </c>
       <c r="B73" s="47" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="2">
         <v>16</v>
       </c>
       <c r="D73" s="2">
         <v>37</v>
       </c>
       <c r="E73" s="2">
         <v>41</v>
       </c>
       <c r="F73" s="2">
         <v>27</v>
       </c>
       <c r="G73" s="2">
         <v>27</v>
       </c>
       <c r="H73" s="2">
         <v>23</v>
       </c>
       <c r="I73" s="2">
@@ -15188,72 +15383,75 @@
       </c>
       <c r="BJ73" s="5">
         <v>19</v>
       </c>
       <c r="BK73" s="5">
         <v>15</v>
       </c>
       <c r="BL73" s="2">
         <v>23</v>
       </c>
       <c r="BM73" s="2">
         <v>17</v>
       </c>
       <c r="BN73" s="5">
         <v>11</v>
       </c>
       <c r="BO73" s="2">
         <v>19</v>
       </c>
       <c r="BP73" s="5">
         <v>21</v>
       </c>
       <c r="BQ73" s="5">
         <v>23</v>
       </c>
+      <c r="BR73" s="58">
+        <v>19</v>
+      </c>
     </row>
-    <row r="74" spans="1:69">
+    <row r="74" spans="1:70">
       <c r="A74" s="43" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B7:BP7"/>
+    <mergeCell ref="B22:BP22"/>
+    <mergeCell ref="B37:BP37"/>
+    <mergeCell ref="B52:BP52"/>
     <mergeCell ref="B60:BP60"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AY5:BJ5"/>
-    <mergeCell ref="BK5:BQ5"/>
-[...4 lines deleted...]
-    <mergeCell ref="B52:BP52"/>
+    <mergeCell ref="BK5:BR5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>