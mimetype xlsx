--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -183,53 +183,50 @@
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Объем строительных работ, млн. теңге</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>"Отчет о выполненных строительных работах (услугах)" 1-КС (месячная, квартальная)</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">к предыдущему месяцу текущего года, в процентах </t>
   </si>
   <si>
     <t xml:space="preserve">к соответствующему месяцу предыдущего года, в процентах </t>
   </si>
   <si>
     <t xml:space="preserve">Январь </t>
   </si>
   <si>
     <t>Январь-февраль</t>
   </si>
   <si>
     <t>Январь-март</t>
   </si>
   <si>
     <t>Январь-апрель</t>
   </si>
   <si>
     <t>Январь-май</t>
   </si>
   <si>
     <t>Январь-июнь</t>
@@ -253,60 +250,64 @@
     <t>Январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">к соответствующему периоду предыдущего года, в процентах </t>
   </si>
   <si>
     <t>С января 2023 года</t>
   </si>
   <si>
     <t>Отдел статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Ескараева Гульзира Исламовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -527,51 +528,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -667,66 +668,69 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1073,179 +1077,179 @@
       <c r="B3" s="9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="38.25">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="25.5">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="51" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="52"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
@@ -1287,54 +1291,54 @@
       <c r="B3" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="51" customFormat="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="51" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="51" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="51" customFormat="1" ht="51">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="51" customFormat="1" ht="38.25">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="51" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="51" customFormat="1" ht="38.25">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="51" customFormat="1">
       <c r="A10" s="19" t="s">
@@ -1352,114 +1356,114 @@
       <c r="M11" s="52"/>
     </row>
     <row r="12" spans="1:13" s="51" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="52"/>
     </row>
     <row r="13" spans="1:13" s="51" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="52"/>
     </row>
     <row r="14" spans="1:13" s="51" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="52"/>
     </row>
     <row r="15" spans="1:13" s="51" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="52"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M19" s="54"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="55" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M21" s="54"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="54"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
@@ -1531,136 +1535,136 @@
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="23" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="23" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="23"/>
     <col min="15" max="17" width="8.85546875" style="25"/>
     <col min="18" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="62"/>
-[...10 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="59"/>
-[...11 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="A2" s="61"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>45</v>
       </c>
       <c r="J3" s="31" t="s">
         <v>46</v>
       </c>
       <c r="K3" s="31" t="s">
         <v>47</v>
       </c>
       <c r="L3" s="31" t="s">
         <v>48</v>
       </c>
       <c r="M3" s="32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="57"/>
-[...10 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="33">
         <v>2023</v>
       </c>
       <c r="B5" s="34">
         <v>1371</v>
       </c>
       <c r="C5" s="35">
         <v>1910</v>
       </c>
       <c r="D5" s="35">
         <v>11613</v>
       </c>
       <c r="E5" s="35">
         <v>4564</v>
       </c>
       <c r="F5" s="35">
         <v>8409</v>
       </c>
       <c r="G5" s="35">
         <v>25792</v>
       </c>
       <c r="H5" s="35">
         <v>10579</v>
@@ -1766,72 +1770,74 @@
     <row r="8" spans="1:13">
       <c r="A8" s="36">
         <v>2026</v>
       </c>
       <c r="B8" s="37">
         <v>6243</v>
       </c>
       <c r="C8" s="37">
         <v>11466</v>
       </c>
       <c r="D8" s="37">
         <v>28898</v>
       </c>
       <c r="E8" s="37">
         <v>22278</v>
       </c>
       <c r="F8" s="37">
         <v>27663</v>
       </c>
       <c r="G8" s="37">
         <v>60998</v>
       </c>
       <c r="H8" s="37">
         <v>39167</v>
       </c>
-      <c r="I8" s="38"/>
+      <c r="I8" s="57">
+        <v>26457</v>
+      </c>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="A9" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33">
         <v>2023</v>
       </c>
       <c r="B10" s="39">
         <v>7.5</v>
       </c>
       <c r="C10" s="39">
         <v>139.5</v>
       </c>
       <c r="D10" s="39">
         <v>609.1</v>
       </c>
       <c r="E10" s="39">
         <v>39.1</v>
       </c>
       <c r="F10" s="39">
         <v>176.5</v>
       </c>
       <c r="G10" s="39">
         <v>306.39999999999998</v>
       </c>
       <c r="H10" s="39">
         <v>41</v>
@@ -1937,72 +1943,74 @@
     <row r="13" spans="1:13">
       <c r="A13" s="36">
         <v>2026</v>
       </c>
       <c r="B13" s="38">
         <v>8.6</v>
       </c>
       <c r="C13" s="38">
         <v>187.6</v>
       </c>
       <c r="D13" s="38">
         <v>251.5</v>
       </c>
       <c r="E13" s="38">
         <v>76.5</v>
       </c>
       <c r="F13" s="38">
         <v>120.9</v>
       </c>
       <c r="G13" s="40">
         <v>217</v>
       </c>
       <c r="H13" s="38">
         <v>64.5</v>
       </c>
-      <c r="I13" s="38"/>
+      <c r="I13" s="38">
+        <v>66.400000000000006</v>
+      </c>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M14" s="58"/>
+      <c r="A14" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="59"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="59"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="59"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="33">
         <v>2023</v>
       </c>
       <c r="B15" s="41">
         <v>135.9</v>
       </c>
       <c r="C15" s="41">
         <v>112.6</v>
       </c>
       <c r="D15" s="41">
         <v>145</v>
       </c>
       <c r="E15" s="41">
         <v>165</v>
       </c>
       <c r="F15" s="41">
         <v>242.6</v>
       </c>
       <c r="G15" s="42">
         <v>142.6</v>
       </c>
       <c r="H15" s="41">
         <v>120.5</v>
@@ -2108,169 +2116,171 @@
     <row r="18" spans="1:13">
       <c r="A18" s="44">
         <v>2026</v>
       </c>
       <c r="B18" s="45">
         <v>111.3</v>
       </c>
       <c r="C18" s="45">
         <v>216.5</v>
       </c>
       <c r="D18" s="45">
         <v>106.6</v>
       </c>
       <c r="E18" s="45">
         <v>141.19999999999999</v>
       </c>
       <c r="F18" s="45">
         <v>124.9</v>
       </c>
       <c r="G18" s="45">
         <v>136.1</v>
       </c>
       <c r="H18" s="45">
         <v>150.80000000000001</v>
       </c>
-      <c r="I18" s="45"/>
+      <c r="I18" s="45">
+        <v>87.7</v>
+      </c>
       <c r="J18" s="45"/>
       <c r="K18" s="45"/>
       <c r="L18" s="45"/>
       <c r="M18" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="46"/>
       <c r="B2" s="47"/>
       <c r="C2" s="48"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="D3" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="E3" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E3" s="31" t="s">
+      <c r="F3" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="F3" s="31" t="s">
+      <c r="G3" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="G3" s="31" t="s">
+      <c r="H3" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="H3" s="31" t="s">
+      <c r="I3" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="I3" s="31" t="s">
+      <c r="J3" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="J3" s="31" t="s">
+      <c r="K3" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="K3" s="31" t="s">
+      <c r="L3" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="L3" s="31" t="s">
+      <c r="M3" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="M3" s="32" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="57"/>
-[...10 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="33">
         <v>2023</v>
       </c>
       <c r="B5" s="34">
         <v>1371</v>
       </c>
       <c r="C5" s="35">
         <v>3282</v>
       </c>
       <c r="D5" s="35">
         <v>14895</v>
       </c>
       <c r="E5" s="35">
         <v>19459</v>
       </c>
       <c r="F5" s="35">
         <v>27868</v>
       </c>
       <c r="G5" s="35">
         <v>53660</v>
       </c>
       <c r="H5" s="35">
         <v>64238</v>
@@ -2376,72 +2386,74 @@
     <row r="8" spans="1:13">
       <c r="A8" s="36">
         <v>2026</v>
       </c>
       <c r="B8" s="37">
         <v>6243</v>
       </c>
       <c r="C8" s="37">
         <v>17709</v>
       </c>
       <c r="D8" s="37">
         <v>46608</v>
       </c>
       <c r="E8" s="37">
         <v>68886</v>
       </c>
       <c r="F8" s="37">
         <v>96549</v>
       </c>
       <c r="G8" s="37">
         <v>157547</v>
       </c>
       <c r="H8" s="37">
         <v>196714</v>
       </c>
-      <c r="I8" s="38"/>
+      <c r="I8" s="37">
+        <v>223171</v>
+      </c>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="A9" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33">
         <v>2023</v>
       </c>
       <c r="B10" s="41">
         <v>135.9</v>
       </c>
       <c r="C10" s="41">
         <v>121.3</v>
       </c>
       <c r="D10" s="41">
         <v>138.69999999999999</v>
       </c>
       <c r="E10" s="41">
         <v>144</v>
       </c>
       <c r="F10" s="41">
         <v>164.1</v>
       </c>
       <c r="G10" s="42">
         <v>154.9</v>
       </c>
       <c r="H10" s="41">
         <v>148</v>
@@ -2547,51 +2559,53 @@
     <row r="13" spans="1:13">
       <c r="A13" s="44">
         <v>2026</v>
       </c>
       <c r="B13" s="45">
         <v>111.3</v>
       </c>
       <c r="C13" s="45">
         <v>162.30000000000001</v>
       </c>
       <c r="D13" s="49">
         <v>122</v>
       </c>
       <c r="E13" s="45">
         <v>127.5</v>
       </c>
       <c r="F13" s="45">
         <v>127.1</v>
       </c>
       <c r="G13" s="45">
         <v>131.30000000000001</v>
       </c>
       <c r="H13" s="45">
         <v>134.9</v>
       </c>
-      <c r="I13" s="45"/>
+      <c r="I13" s="45">
+        <v>126.9</v>
+      </c>
       <c r="J13" s="45"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
       <c r="M13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>