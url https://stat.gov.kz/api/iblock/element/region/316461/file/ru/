--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -148,73 +148,50 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>С учетом уточненной численности населения на начало года.</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...21 lines deleted...]
-    <r>
       <t>1 апреля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 июля</t>
@@ -316,56 +293,71 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 апреля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
+  <si>
+    <r>
+      <t>1 февраля</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="18">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -378,65 +370,50 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...13 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -560,51 +537,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -676,393 +653,387 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
-      <xdr:colOff>437841</xdr:colOff>
+      <xdr:colOff>596990</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>127447</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2" descr="C:\Users\L.Zhanalina\Desktop\Корпоративный стиль 2023\ЛОГОТИП БЮРО 01,11,2023\Group 17068.png"/>
-[...2 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="1912680" cy="437843"/>
+          <a:off x="1" y="0"/>
+          <a:ext cx="2072693" cy="550035"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
-      <xdr:colOff>400050</xdr:colOff>
+      <xdr:colOff>561975</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>114301</xdr:rowOff>
+      <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="1"/>
-          <a:ext cx="2324099" cy="476250"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2486025" cy="666749"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38101</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>10702</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>246153</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0200-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38101" y="57150"/>
-          <a:ext cx="2174630" cy="493835"/>
+          <a:off x="1" y="1"/>
+          <a:ext cx="2258173" cy="759860"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1324,238 +1295,240 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:BA65"/>
+  <dimension ref="A4:BA64"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31:AZ31"/>
+    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="AP27" sqref="AP27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13" style="10" customWidth="1"/>
     <col min="2" max="25" width="9.140625" style="10" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="8" style="10" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.5703125" style="10" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.28515625" style="10" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="10" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="10" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="0" style="10" hidden="1" customWidth="1"/>
     <col min="33" max="37" width="8.7109375" style="10" hidden="1" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="10" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:52" ht="17.25">
-[...53 lines deleted...]
-      <c r="AZ4" s="79"/>
+    <row r="4" spans="1:53" ht="17.25">
+      <c r="A4" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="75"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
+      <c r="AL4" s="75"/>
+      <c r="AM4" s="75"/>
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
+      <c r="AR4" s="75"/>
+      <c r="AS4" s="75"/>
+      <c r="AT4" s="75"/>
+      <c r="AU4" s="75"/>
+      <c r="AV4" s="75"/>
+      <c r="AW4" s="75"/>
+      <c r="AX4" s="75"/>
+      <c r="AY4" s="75"/>
+      <c r="AZ4" s="75"/>
+      <c r="BA4" s="75"/>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:53">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AP5" s="34"/>
       <c r="AQ5" s="34"/>
       <c r="AR5" s="34"/>
       <c r="AU5" s="34"/>
-      <c r="AZ5" s="34" t="s">
-        <v>35</v>
+      <c r="BA5" s="34" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:52" ht="15" customHeight="1">
+    <row r="6" spans="1:53" ht="15" customHeight="1">
       <c r="A6" s="31"/>
-      <c r="B6" s="81">
+      <c r="B6" s="74">
         <v>2022</v>
       </c>
-      <c r="C6" s="81"/>
-[...10 lines deleted...]
-      <c r="N6" s="81">
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74">
         <v>2023</v>
       </c>
-      <c r="O6" s="81"/>
-[...10 lines deleted...]
-      <c r="Z6" s="80">
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="73">
         <v>2024</v>
       </c>
-      <c r="AA6" s="81"/>
-[...10 lines deleted...]
-      <c r="AL6" s="83">
+      <c r="AA6" s="74"/>
+      <c r="AB6" s="74"/>
+      <c r="AC6" s="74"/>
+      <c r="AD6" s="74"/>
+      <c r="AE6" s="74"/>
+      <c r="AF6" s="74"/>
+      <c r="AG6" s="74"/>
+      <c r="AH6" s="74"/>
+      <c r="AI6" s="74"/>
+      <c r="AJ6" s="74"/>
+      <c r="AK6" s="80"/>
+      <c r="AL6" s="81">
         <v>2025</v>
       </c>
-      <c r="AM6" s="83"/>
-[...10 lines deleted...]
-      <c r="AX6" s="80">
+      <c r="AM6" s="81"/>
+      <c r="AN6" s="81"/>
+      <c r="AO6" s="81"/>
+      <c r="AP6" s="81"/>
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="81"/>
+      <c r="AS6" s="81"/>
+      <c r="AT6" s="81"/>
+      <c r="AU6" s="81"/>
+      <c r="AV6" s="81"/>
+      <c r="AW6" s="81"/>
+      <c r="AX6" s="73">
         <v>2026</v>
       </c>
-      <c r="AY6" s="81"/>
-      <c r="AZ6" s="81"/>
+      <c r="AY6" s="74"/>
+      <c r="AZ6" s="74"/>
+      <c r="BA6" s="74"/>
     </row>
-    <row r="7" spans="1:52" ht="24">
+    <row r="7" spans="1:53" ht="24">
       <c r="A7" s="11"/>
       <c r="B7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>3</v>
       </c>
@@ -1595,179 +1568,183 @@
       <c r="U7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AA7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="22" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AF7" s="22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AG7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AL7" s="54" t="s">
+      <c r="AL7" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="AM7" s="64" t="s">
+      <c r="AM7" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="64" t="s">
-[...2 lines deleted...]
-      <c r="AO7" s="64" t="s">
+      <c r="AN7" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="64" t="s">
+      <c r="AP7" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="64" t="s">
+      <c r="AQ7" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AR7" s="54" t="s">
+      <c r="AR7" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AS7" s="54" t="s">
+      <c r="AS7" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="54" t="s">
+      <c r="AT7" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="54" t="s">
+      <c r="AU7" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="AV7" s="54" t="s">
+      <c r="AV7" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="AW7" s="54" t="s">
+      <c r="AW7" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="AX7" s="63" t="s">
+      <c r="AX7" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="AY7" s="64" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="64" t="s">
+      <c r="AY7" s="63" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ7" s="63" t="s">
         <v>7</v>
       </c>
+      <c r="BA7" s="63" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" ht="17.25" customHeight="1">
-      <c r="A8" s="77" t="s">
+    <row r="8" spans="1:53" ht="17.25" customHeight="1">
+      <c r="A8" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="77"/>
-[...49 lines deleted...]
-      <c r="AZ8" s="77"/>
+      <c r="B8" s="76"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="76"/>
+      <c r="O8" s="76"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76"/>
+      <c r="S8" s="76"/>
+      <c r="T8" s="76"/>
+      <c r="U8" s="76"/>
+      <c r="V8" s="76"/>
+      <c r="W8" s="76"/>
+      <c r="X8" s="76"/>
+      <c r="Y8" s="76"/>
+      <c r="Z8" s="76"/>
+      <c r="AA8" s="76"/>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="76"/>
+      <c r="AD8" s="76"/>
+      <c r="AE8" s="76"/>
+      <c r="AF8" s="76"/>
+      <c r="AG8" s="76"/>
+      <c r="AH8" s="76"/>
+      <c r="AI8" s="76"/>
+      <c r="AJ8" s="76"/>
+      <c r="AK8" s="76"/>
+      <c r="AL8" s="76"/>
+      <c r="AM8" s="76"/>
+      <c r="AN8" s="76"/>
+      <c r="AO8" s="76"/>
+      <c r="AP8" s="76"/>
+      <c r="AQ8" s="76"/>
+      <c r="AR8" s="76"/>
+      <c r="AS8" s="76"/>
+      <c r="AT8" s="76"/>
+      <c r="AU8" s="76"/>
+      <c r="AV8" s="76"/>
+      <c r="AW8" s="76"/>
+      <c r="AX8" s="76"/>
+      <c r="AY8" s="76"/>
+      <c r="AZ8" s="76"/>
+      <c r="BA8" s="76"/>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="33">
         <v>916750</v>
       </c>
       <c r="C9" s="2">
         <v>917476</v>
       </c>
       <c r="D9" s="2">
         <v>918259</v>
       </c>
       <c r="E9" s="2">
         <v>919298</v>
       </c>
       <c r="F9" s="2">
         <v>920133</v>
       </c>
       <c r="G9" s="2">
         <v>921043</v>
       </c>
       <c r="H9" s="2">
         <v>922183</v>
       </c>
       <c r="I9" s="2">
@@ -1784,148 +1761,151 @@
       </c>
       <c r="M9" s="2">
         <v>927136</v>
       </c>
       <c r="N9" s="2">
         <v>928159</v>
       </c>
       <c r="O9" s="2">
         <v>929219</v>
       </c>
       <c r="P9" s="2">
         <v>930220</v>
       </c>
       <c r="Q9" s="2">
         <v>931282</v>
       </c>
       <c r="R9" s="2">
         <v>932216</v>
       </c>
       <c r="S9" s="14">
         <v>933267</v>
       </c>
       <c r="T9" s="14">
         <v>934061</v>
       </c>
-      <c r="U9" s="65">
+      <c r="U9" s="64">
         <v>934949</v>
       </c>
-      <c r="V9" s="65">
+      <c r="V9" s="64">
         <v>935930</v>
       </c>
       <c r="W9" s="14">
         <v>936847</v>
       </c>
       <c r="X9" s="14">
         <v>937651</v>
       </c>
       <c r="Y9" s="14">
         <v>938664</v>
       </c>
       <c r="Z9" s="2">
         <v>939405</v>
       </c>
-      <c r="AA9" s="51">
+      <c r="AA9" s="50">
         <v>940030</v>
       </c>
-      <c r="AB9" s="51">
+      <c r="AB9" s="50">
         <v>940885</v>
       </c>
-      <c r="AC9" s="51">
+      <c r="AC9" s="50">
         <v>941765</v>
       </c>
-      <c r="AD9" s="51">
+      <c r="AD9" s="50">
         <v>942670</v>
       </c>
-      <c r="AE9" s="51">
+      <c r="AE9" s="50">
         <v>943615</v>
       </c>
-      <c r="AF9" s="51">
+      <c r="AF9" s="50">
         <v>944610</v>
       </c>
       <c r="AG9" s="8">
         <v>945774</v>
       </c>
       <c r="AH9" s="8">
         <v>946867</v>
       </c>
       <c r="AI9" s="8">
         <v>947651</v>
       </c>
       <c r="AJ9" s="8">
         <v>948330</v>
       </c>
       <c r="AK9" s="8">
         <v>948991</v>
       </c>
-      <c r="AL9" s="66">
+      <c r="AL9" s="65">
         <v>949601</v>
       </c>
-      <c r="AM9" s="67">
+      <c r="AM9" s="66">
         <v>950089</v>
       </c>
-      <c r="AN9" s="51">
+      <c r="AN9" s="50">
         <v>950536</v>
       </c>
-      <c r="AO9" s="66">
+      <c r="AO9" s="65">
         <v>950944</v>
       </c>
-      <c r="AP9" s="51">
+      <c r="AP9" s="50">
         <v>951412</v>
       </c>
       <c r="AQ9" s="8">
         <v>951867</v>
       </c>
       <c r="AR9" s="8">
         <v>952580</v>
       </c>
-      <c r="AS9" s="51">
+      <c r="AS9" s="50">
         <v>953687</v>
       </c>
-      <c r="AT9" s="51">
+      <c r="AT9" s="50">
         <v>954014</v>
       </c>
-      <c r="AU9" s="51">
+      <c r="AU9" s="50">
         <v>954455</v>
       </c>
-      <c r="AV9" s="51">
+      <c r="AV9" s="50">
         <v>954966</v>
       </c>
-      <c r="AW9" s="62">
+      <c r="AW9" s="61">
         <v>955310</v>
       </c>
-      <c r="AX9" s="51">
+      <c r="AX9" s="50">
         <v>955775</v>
       </c>
       <c r="AY9" s="5">
         <v>956557</v>
       </c>
       <c r="AZ9" s="19">
         <v>956785</v>
       </c>
+      <c r="BA9" s="19">
+        <v>956990</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>549381</v>
       </c>
       <c r="C10" s="2">
         <v>550015</v>
       </c>
       <c r="D10" s="2">
         <v>550760</v>
       </c>
       <c r="E10" s="2">
         <v>551598</v>
       </c>
       <c r="F10" s="2">
         <v>552411</v>
       </c>
       <c r="G10" s="2">
         <v>553219</v>
       </c>
       <c r="H10" s="2">
         <v>554302</v>
       </c>
       <c r="I10" s="2">
@@ -1960,130 +1940,133 @@
       </c>
       <c r="S10" s="14">
         <v>563786</v>
       </c>
       <c r="T10" s="14">
         <v>564729</v>
       </c>
       <c r="U10" s="2">
         <v>565829</v>
       </c>
       <c r="V10" s="2">
         <v>566956</v>
       </c>
       <c r="W10" s="14">
         <v>567745</v>
       </c>
       <c r="X10" s="14">
         <v>568630</v>
       </c>
       <c r="Y10" s="14">
         <v>569607</v>
       </c>
       <c r="Z10" s="2">
         <v>570475</v>
       </c>
-      <c r="AA10" s="51">
+      <c r="AA10" s="50">
         <v>571304</v>
       </c>
-      <c r="AB10" s="51">
+      <c r="AB10" s="50">
         <v>572165</v>
       </c>
-      <c r="AC10" s="51">
+      <c r="AC10" s="50">
         <v>573132</v>
       </c>
-      <c r="AD10" s="51">
+      <c r="AD10" s="50">
         <v>574314</v>
       </c>
-      <c r="AE10" s="51">
+      <c r="AE10" s="50">
         <v>575301</v>
       </c>
-      <c r="AF10" s="51">
+      <c r="AF10" s="50">
         <v>576517</v>
       </c>
       <c r="AG10" s="8">
         <v>578009</v>
       </c>
       <c r="AH10" s="8">
         <v>579744</v>
       </c>
       <c r="AI10" s="8">
         <v>581197</v>
       </c>
       <c r="AJ10" s="8">
         <v>582655</v>
       </c>
       <c r="AK10" s="8">
         <v>583712</v>
       </c>
-      <c r="AL10" s="66">
+      <c r="AL10" s="65">
         <v>584769</v>
       </c>
-      <c r="AM10" s="67">
+      <c r="AM10" s="66">
         <v>585795</v>
       </c>
-      <c r="AN10" s="51">
+      <c r="AN10" s="50">
         <v>586704</v>
       </c>
-      <c r="AO10" s="66">
+      <c r="AO10" s="65">
         <v>587337</v>
       </c>
-      <c r="AP10" s="51">
+      <c r="AP10" s="50">
         <v>588373</v>
       </c>
       <c r="AQ10" s="8">
         <v>589390</v>
       </c>
       <c r="AR10" s="8">
         <v>590707</v>
       </c>
-      <c r="AS10" s="51">
+      <c r="AS10" s="50">
         <v>593589</v>
       </c>
-      <c r="AT10" s="51">
+      <c r="AT10" s="50">
         <v>594996</v>
       </c>
-      <c r="AU10" s="51">
+      <c r="AU10" s="50">
         <v>596195</v>
       </c>
-      <c r="AV10" s="51">
+      <c r="AV10" s="50">
         <v>597030</v>
       </c>
-      <c r="AW10" s="62">
+      <c r="AW10" s="61">
         <v>597740</v>
       </c>
-      <c r="AX10" s="51">
+      <c r="AX10" s="50">
         <v>598558</v>
       </c>
-      <c r="AY10" s="69">
+      <c r="AY10" s="67">
         <v>599588</v>
       </c>
       <c r="AZ10" s="19">
         <v>600149</v>
       </c>
+      <c r="BA10" s="19">
+        <v>600868</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="14">
         <v>43033</v>
       </c>
       <c r="C11" s="2">
         <v>43070</v>
       </c>
       <c r="D11" s="2">
         <v>43063</v>
       </c>
       <c r="E11" s="2">
         <v>43105</v>
       </c>
       <c r="F11" s="2">
         <v>43135</v>
       </c>
       <c r="G11" s="2">
         <v>43183</v>
       </c>
       <c r="H11" s="2">
         <v>43193</v>
       </c>
       <c r="I11" s="2">
@@ -2118,130 +2101,133 @@
       </c>
       <c r="S11" s="14">
         <v>43493</v>
       </c>
       <c r="T11" s="14">
         <v>43447</v>
       </c>
       <c r="U11" s="2">
         <v>43529</v>
       </c>
       <c r="V11" s="2">
         <v>43564</v>
       </c>
       <c r="W11" s="14">
         <v>43576</v>
       </c>
       <c r="X11" s="14">
         <v>43604</v>
       </c>
       <c r="Y11" s="14">
         <v>43682</v>
       </c>
       <c r="Z11" s="2">
         <v>43714</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA11" s="50">
         <v>43740</v>
       </c>
-      <c r="AB11" s="51">
+      <c r="AB11" s="50">
         <v>43764</v>
       </c>
-      <c r="AC11" s="51">
+      <c r="AC11" s="50">
         <v>43736</v>
       </c>
-      <c r="AD11" s="51">
+      <c r="AD11" s="50">
         <v>43736</v>
       </c>
-      <c r="AE11" s="51">
+      <c r="AE11" s="50">
         <v>43819</v>
       </c>
-      <c r="AF11" s="51">
+      <c r="AF11" s="50">
         <v>43794</v>
       </c>
       <c r="AG11" s="8">
         <v>43821</v>
       </c>
       <c r="AH11" s="8">
         <v>43825</v>
       </c>
       <c r="AI11" s="8">
         <v>43794</v>
       </c>
       <c r="AJ11" s="8">
         <v>43706</v>
       </c>
       <c r="AK11" s="8">
         <v>43700</v>
       </c>
-      <c r="AL11" s="66">
+      <c r="AL11" s="65">
         <v>43682</v>
       </c>
-      <c r="AM11" s="67">
+      <c r="AM11" s="66">
         <v>43653</v>
       </c>
-      <c r="AN11" s="51">
+      <c r="AN11" s="50">
         <v>43639</v>
       </c>
-      <c r="AO11" s="66">
+      <c r="AO11" s="65">
         <v>43658</v>
       </c>
-      <c r="AP11" s="51">
+      <c r="AP11" s="50">
         <v>43627</v>
       </c>
       <c r="AQ11" s="8">
         <v>43582</v>
       </c>
       <c r="AR11" s="8">
         <v>43502</v>
       </c>
-      <c r="AS11" s="51">
+      <c r="AS11" s="50">
         <v>43285</v>
       </c>
-      <c r="AT11" s="51">
+      <c r="AT11" s="50">
         <v>43174</v>
       </c>
-      <c r="AU11" s="51">
+      <c r="AU11" s="50">
         <v>43072</v>
       </c>
-      <c r="AV11" s="51">
+      <c r="AV11" s="50">
         <v>43134</v>
       </c>
-      <c r="AW11" s="62">
+      <c r="AW11" s="61">
         <v>43089</v>
       </c>
-      <c r="AX11" s="51">
+      <c r="AX11" s="50">
         <v>43076</v>
       </c>
-      <c r="AY11" s="69">
+      <c r="AY11" s="67">
         <v>43119</v>
       </c>
       <c r="AZ11" s="19">
         <v>43120</v>
       </c>
+      <c r="BA11" s="19">
+        <v>43079</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="14">
         <v>20869</v>
       </c>
       <c r="C12" s="2">
         <v>20855</v>
       </c>
       <c r="D12" s="2">
         <v>20861</v>
       </c>
       <c r="E12" s="2">
         <v>20852</v>
       </c>
       <c r="F12" s="2">
         <v>20828</v>
       </c>
       <c r="G12" s="2">
         <v>20829</v>
       </c>
       <c r="H12" s="2">
         <v>20817</v>
       </c>
       <c r="I12" s="2">
@@ -2276,130 +2262,133 @@
       </c>
       <c r="S12" s="14">
         <v>20851</v>
       </c>
       <c r="T12" s="14">
         <v>20799</v>
       </c>
       <c r="U12" s="2">
         <v>20711</v>
       </c>
       <c r="V12" s="2">
         <v>20703</v>
       </c>
       <c r="W12" s="14">
         <v>20694</v>
       </c>
       <c r="X12" s="14">
         <v>20672</v>
       </c>
       <c r="Y12" s="14">
         <v>20657</v>
       </c>
       <c r="Z12" s="2">
         <v>20632</v>
       </c>
-      <c r="AA12" s="51">
+      <c r="AA12" s="50">
         <v>20586</v>
       </c>
-      <c r="AB12" s="51">
+      <c r="AB12" s="50">
         <v>20594</v>
       </c>
-      <c r="AC12" s="51">
+      <c r="AC12" s="50">
         <v>20602</v>
       </c>
-      <c r="AD12" s="51">
+      <c r="AD12" s="50">
         <v>20561</v>
       </c>
-      <c r="AE12" s="51">
+      <c r="AE12" s="50">
         <v>20552</v>
       </c>
-      <c r="AF12" s="51">
+      <c r="AF12" s="50">
         <v>20482</v>
       </c>
       <c r="AG12" s="8">
         <v>20490</v>
       </c>
       <c r="AH12" s="8">
         <v>20405</v>
       </c>
       <c r="AI12" s="8">
         <v>20341</v>
       </c>
       <c r="AJ12" s="8">
         <v>20257</v>
       </c>
       <c r="AK12" s="8">
         <v>20188</v>
       </c>
-      <c r="AL12" s="66">
+      <c r="AL12" s="65">
         <v>20182</v>
       </c>
-      <c r="AM12" s="67">
+      <c r="AM12" s="66">
         <v>20156</v>
       </c>
-      <c r="AN12" s="51">
+      <c r="AN12" s="50">
         <v>20104</v>
       </c>
-      <c r="AO12" s="66">
+      <c r="AO12" s="65">
         <v>20033</v>
       </c>
-      <c r="AP12" s="51">
+      <c r="AP12" s="50">
         <v>20007</v>
       </c>
       <c r="AQ12" s="8">
         <v>19914</v>
       </c>
       <c r="AR12" s="8">
         <v>19840</v>
       </c>
-      <c r="AS12" s="51">
+      <c r="AS12" s="50">
         <v>19725</v>
       </c>
-      <c r="AT12" s="51">
+      <c r="AT12" s="50">
         <v>19654</v>
       </c>
-      <c r="AU12" s="51">
+      <c r="AU12" s="50">
         <v>19624</v>
       </c>
-      <c r="AV12" s="51">
+      <c r="AV12" s="50">
         <v>19638</v>
       </c>
-      <c r="AW12" s="62">
+      <c r="AW12" s="61">
         <v>19544</v>
       </c>
-      <c r="AX12" s="51">
+      <c r="AX12" s="50">
         <v>19514</v>
       </c>
-      <c r="AY12" s="69">
+      <c r="AY12" s="67">
         <v>19486</v>
       </c>
       <c r="AZ12" s="19">
         <v>19482</v>
       </c>
+      <c r="BA12" s="19">
+        <v>19450</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="14">
         <v>22732</v>
       </c>
       <c r="C13" s="2">
         <v>22741</v>
       </c>
       <c r="D13" s="2">
         <v>22765</v>
       </c>
       <c r="E13" s="2">
         <v>22801</v>
       </c>
       <c r="F13" s="2">
         <v>22806</v>
       </c>
       <c r="G13" s="2">
         <v>22837</v>
       </c>
       <c r="H13" s="2">
         <v>22866</v>
       </c>
       <c r="I13" s="2">
@@ -2434,130 +2423,133 @@
       </c>
       <c r="S13" s="14">
         <v>23022</v>
       </c>
       <c r="T13" s="14">
         <v>23027</v>
       </c>
       <c r="U13" s="2">
         <v>22993</v>
       </c>
       <c r="V13" s="2">
         <v>22983</v>
       </c>
       <c r="W13" s="14">
         <v>22978</v>
       </c>
       <c r="X13" s="14">
         <v>22947</v>
       </c>
       <c r="Y13" s="14">
         <v>22929</v>
       </c>
       <c r="Z13" s="2">
         <v>22940</v>
       </c>
-      <c r="AA13" s="51">
+      <c r="AA13" s="50">
         <v>22918</v>
       </c>
-      <c r="AB13" s="51">
+      <c r="AB13" s="50">
         <v>22919</v>
       </c>
-      <c r="AC13" s="51">
+      <c r="AC13" s="50">
         <v>22920</v>
       </c>
-      <c r="AD13" s="51">
+      <c r="AD13" s="50">
         <v>22951</v>
       </c>
-      <c r="AE13" s="51">
+      <c r="AE13" s="50">
         <v>22961</v>
       </c>
-      <c r="AF13" s="51">
+      <c r="AF13" s="50">
         <v>22949</v>
       </c>
       <c r="AG13" s="8">
         <v>22913</v>
       </c>
       <c r="AH13" s="8">
         <v>22861</v>
       </c>
       <c r="AI13" s="8">
         <v>22858</v>
       </c>
       <c r="AJ13" s="8">
         <v>22785</v>
       </c>
       <c r="AK13" s="8">
         <v>22727</v>
       </c>
-      <c r="AL13" s="66">
+      <c r="AL13" s="65">
         <v>22693</v>
       </c>
-      <c r="AM13" s="67">
+      <c r="AM13" s="66">
         <v>22680</v>
       </c>
-      <c r="AN13" s="51">
+      <c r="AN13" s="50">
         <v>22664</v>
       </c>
-      <c r="AO13" s="66">
+      <c r="AO13" s="65">
         <v>22680</v>
       </c>
-      <c r="AP13" s="51">
+      <c r="AP13" s="50">
         <v>22631</v>
       </c>
       <c r="AQ13" s="8">
         <v>22621</v>
       </c>
       <c r="AR13" s="8">
         <v>22588</v>
       </c>
-      <c r="AS13" s="51">
+      <c r="AS13" s="50">
         <v>22441</v>
       </c>
-      <c r="AT13" s="51">
+      <c r="AT13" s="50">
         <v>22330</v>
       </c>
-      <c r="AU13" s="51">
+      <c r="AU13" s="50">
         <v>22373</v>
       </c>
-      <c r="AV13" s="51">
+      <c r="AV13" s="50">
         <v>22320</v>
       </c>
-      <c r="AW13" s="62">
+      <c r="AW13" s="61">
         <v>22326</v>
       </c>
-      <c r="AX13" s="51">
+      <c r="AX13" s="50">
         <v>22285</v>
       </c>
-      <c r="AY13" s="69">
+      <c r="AY13" s="67">
         <v>22285</v>
       </c>
       <c r="AZ13" s="19">
         <v>22238</v>
       </c>
+      <c r="BA13" s="19">
+        <v>22212</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="14">
         <v>15465</v>
       </c>
       <c r="C14" s="2">
         <v>15440</v>
       </c>
       <c r="D14" s="2">
         <v>15429</v>
       </c>
       <c r="E14" s="2">
         <v>15420</v>
       </c>
       <c r="F14" s="2">
         <v>15394</v>
       </c>
       <c r="G14" s="2">
         <v>15377</v>
       </c>
       <c r="H14" s="2">
         <v>15355</v>
       </c>
       <c r="I14" s="2">
@@ -2592,130 +2584,133 @@
       </c>
       <c r="S14" s="14">
         <v>15448</v>
       </c>
       <c r="T14" s="14">
         <v>15430</v>
       </c>
       <c r="U14" s="2">
         <v>15436</v>
       </c>
       <c r="V14" s="2">
         <v>15444</v>
       </c>
       <c r="W14" s="14">
         <v>15442</v>
       </c>
       <c r="X14" s="14">
         <v>15452</v>
       </c>
       <c r="Y14" s="14">
         <v>15431</v>
       </c>
       <c r="Z14" s="2">
         <v>15433</v>
       </c>
-      <c r="AA14" s="51">
+      <c r="AA14" s="50">
         <v>15421</v>
       </c>
-      <c r="AB14" s="51">
+      <c r="AB14" s="50">
         <v>15409</v>
       </c>
-      <c r="AC14" s="51">
+      <c r="AC14" s="50">
         <v>15416</v>
       </c>
-      <c r="AD14" s="51">
+      <c r="AD14" s="50">
         <v>15360</v>
       </c>
-      <c r="AE14" s="51">
+      <c r="AE14" s="50">
         <v>15322</v>
       </c>
-      <c r="AF14" s="51">
+      <c r="AF14" s="50">
         <v>15304</v>
       </c>
       <c r="AG14" s="8">
         <v>15279</v>
       </c>
       <c r="AH14" s="8">
         <v>15262</v>
       </c>
       <c r="AI14" s="8">
         <v>15214</v>
       </c>
       <c r="AJ14" s="8">
         <v>15232</v>
       </c>
       <c r="AK14" s="8">
         <v>15214</v>
       </c>
-      <c r="AL14" s="66">
+      <c r="AL14" s="65">
         <v>15186</v>
       </c>
-      <c r="AM14" s="67">
+      <c r="AM14" s="66">
         <v>15150</v>
       </c>
-      <c r="AN14" s="51">
+      <c r="AN14" s="50">
         <v>15129</v>
       </c>
-      <c r="AO14" s="66">
+      <c r="AO14" s="65">
         <v>15117</v>
       </c>
-      <c r="AP14" s="51">
+      <c r="AP14" s="50">
         <v>15097</v>
       </c>
       <c r="AQ14" s="8">
         <v>15074</v>
       </c>
       <c r="AR14" s="8">
         <v>15069</v>
       </c>
-      <c r="AS14" s="51">
+      <c r="AS14" s="50">
         <v>15002</v>
       </c>
-      <c r="AT14" s="51">
+      <c r="AT14" s="50">
         <v>14986</v>
       </c>
-      <c r="AU14" s="51">
+      <c r="AU14" s="50">
         <v>14942</v>
       </c>
-      <c r="AV14" s="51">
+      <c r="AV14" s="50">
         <v>14935</v>
       </c>
-      <c r="AW14" s="62">
+      <c r="AW14" s="61">
         <v>14917</v>
       </c>
-      <c r="AX14" s="51">
+      <c r="AX14" s="50">
         <v>14870</v>
       </c>
-      <c r="AY14" s="69">
+      <c r="AY14" s="67">
         <v>14860</v>
       </c>
       <c r="AZ14" s="19">
         <v>14853</v>
       </c>
+      <c r="BA14" s="19">
+        <v>14846</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="14">
         <v>16036</v>
       </c>
       <c r="C15" s="2">
         <v>16034</v>
       </c>
       <c r="D15" s="2">
         <v>16045</v>
       </c>
       <c r="E15" s="2">
         <v>16031</v>
       </c>
       <c r="F15" s="2">
         <v>16034</v>
       </c>
       <c r="G15" s="2">
         <v>16025</v>
       </c>
       <c r="H15" s="2">
         <v>16019</v>
       </c>
       <c r="I15" s="2">
@@ -2750,130 +2745,133 @@
       </c>
       <c r="S15" s="14">
         <v>16008</v>
       </c>
       <c r="T15" s="14">
         <v>16024</v>
       </c>
       <c r="U15" s="2">
         <v>15972</v>
       </c>
       <c r="V15" s="2">
         <v>15963</v>
       </c>
       <c r="W15" s="14">
         <v>15972</v>
       </c>
       <c r="X15" s="14">
         <v>15990</v>
       </c>
       <c r="Y15" s="14">
         <v>15995</v>
       </c>
       <c r="Z15" s="2">
         <v>15974</v>
       </c>
-      <c r="AA15" s="51">
+      <c r="AA15" s="50">
         <v>15939</v>
       </c>
-      <c r="AB15" s="51">
+      <c r="AB15" s="50">
         <v>15940</v>
       </c>
-      <c r="AC15" s="51">
+      <c r="AC15" s="50">
         <v>15904</v>
       </c>
-      <c r="AD15" s="51">
+      <c r="AD15" s="50">
         <v>15899</v>
       </c>
-      <c r="AE15" s="51">
+      <c r="AE15" s="50">
         <v>15891</v>
       </c>
-      <c r="AF15" s="51">
+      <c r="AF15" s="50">
         <v>15876</v>
       </c>
       <c r="AG15" s="8">
         <v>15853</v>
       </c>
       <c r="AH15" s="8">
         <v>15822</v>
       </c>
       <c r="AI15" s="8">
         <v>15817</v>
       </c>
       <c r="AJ15" s="8">
         <v>15777</v>
       </c>
       <c r="AK15" s="8">
         <v>15765</v>
       </c>
-      <c r="AL15" s="66">
+      <c r="AL15" s="65">
         <v>15712</v>
       </c>
-      <c r="AM15" s="67">
+      <c r="AM15" s="66">
         <v>15683</v>
       </c>
-      <c r="AN15" s="51">
+      <c r="AN15" s="50">
         <v>15639</v>
       </c>
-      <c r="AO15" s="66">
+      <c r="AO15" s="65">
         <v>15630</v>
       </c>
-      <c r="AP15" s="51">
+      <c r="AP15" s="50">
         <v>15604</v>
       </c>
       <c r="AQ15" s="8">
         <v>15590</v>
       </c>
       <c r="AR15" s="8">
         <v>15579</v>
       </c>
-      <c r="AS15" s="51">
+      <c r="AS15" s="50">
         <v>15447</v>
       </c>
-      <c r="AT15" s="51">
+      <c r="AT15" s="50">
         <v>15380</v>
       </c>
-      <c r="AU15" s="51">
+      <c r="AU15" s="50">
         <v>15356</v>
       </c>
-      <c r="AV15" s="51">
+      <c r="AV15" s="50">
         <v>15339</v>
       </c>
-      <c r="AW15" s="62">
+      <c r="AW15" s="61">
         <v>15361</v>
       </c>
-      <c r="AX15" s="51">
+      <c r="AX15" s="50">
         <v>15374</v>
       </c>
-      <c r="AY15" s="69">
+      <c r="AY15" s="67">
         <v>15387</v>
       </c>
       <c r="AZ15" s="19">
         <v>15358</v>
       </c>
+      <c r="BA15" s="19">
+        <v>15325</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14">
         <v>29533</v>
       </c>
       <c r="C16" s="2">
         <v>29522</v>
       </c>
       <c r="D16" s="2">
         <v>29522</v>
       </c>
       <c r="E16" s="2">
         <v>29526</v>
       </c>
       <c r="F16" s="2">
         <v>29516</v>
       </c>
       <c r="G16" s="2">
         <v>29503</v>
       </c>
       <c r="H16" s="2">
         <v>29521</v>
       </c>
       <c r="I16" s="2">
@@ -2908,127 +2906,130 @@
       </c>
       <c r="S16" s="14">
         <v>29689</v>
       </c>
       <c r="T16" s="14">
         <v>29702</v>
       </c>
       <c r="U16" s="2">
         <v>29715</v>
       </c>
       <c r="V16" s="2">
         <v>29672</v>
       </c>
       <c r="W16" s="14">
         <v>29708</v>
       </c>
       <c r="X16" s="14">
         <v>29712</v>
       </c>
       <c r="Y16" s="14">
         <v>29757</v>
       </c>
       <c r="Z16" s="2">
         <v>29717</v>
       </c>
-      <c r="AA16" s="51">
+      <c r="AA16" s="50">
         <v>29721</v>
       </c>
-      <c r="AB16" s="51">
+      <c r="AB16" s="50">
         <v>29679</v>
       </c>
-      <c r="AC16" s="51">
+      <c r="AC16" s="50">
         <v>29674</v>
       </c>
-      <c r="AD16" s="51">
+      <c r="AD16" s="50">
         <v>29632</v>
       </c>
-      <c r="AE16" s="51">
+      <c r="AE16" s="50">
         <v>29622</v>
       </c>
-      <c r="AF16" s="51">
+      <c r="AF16" s="50">
         <v>29611</v>
       </c>
       <c r="AG16" s="8">
         <v>29630</v>
       </c>
       <c r="AH16" s="8">
         <v>29617</v>
       </c>
       <c r="AI16" s="8">
         <v>29642</v>
       </c>
       <c r="AJ16" s="8">
         <v>29582</v>
       </c>
       <c r="AK16" s="8">
         <v>29528</v>
       </c>
-      <c r="AL16" s="66">
+      <c r="AL16" s="65">
         <v>29466</v>
       </c>
-      <c r="AM16" s="67">
+      <c r="AM16" s="66">
         <v>29432</v>
       </c>
-      <c r="AN16" s="51">
+      <c r="AN16" s="50">
         <v>29419</v>
       </c>
-      <c r="AO16" s="66">
+      <c r="AO16" s="65">
         <v>29400</v>
       </c>
-      <c r="AP16" s="51">
+      <c r="AP16" s="50">
         <v>29353</v>
       </c>
       <c r="AQ16" s="8">
         <v>29311</v>
       </c>
       <c r="AR16" s="8">
         <v>29322</v>
       </c>
-      <c r="AS16" s="51">
+      <c r="AS16" s="50">
         <v>29224</v>
       </c>
-      <c r="AT16" s="51">
+      <c r="AT16" s="50">
         <v>29290</v>
       </c>
-      <c r="AU16" s="51">
+      <c r="AU16" s="50">
         <v>29206</v>
       </c>
-      <c r="AV16" s="51">
+      <c r="AV16" s="50">
         <v>29170</v>
       </c>
-      <c r="AW16" s="62">
+      <c r="AW16" s="61">
         <v>29139</v>
       </c>
-      <c r="AX16" s="51">
+      <c r="AX16" s="50">
         <v>29131</v>
       </c>
-      <c r="AY16" s="69">
+      <c r="AY16" s="67">
         <v>29116</v>
       </c>
       <c r="AZ16" s="19">
         <v>29105</v>
+      </c>
+      <c r="BA16" s="19">
+        <v>29091</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="14">
         <v>65240</v>
       </c>
       <c r="C17" s="2">
         <v>65273</v>
       </c>
       <c r="D17" s="2">
         <v>65250</v>
       </c>
       <c r="E17" s="2">
         <v>65278</v>
       </c>
       <c r="F17" s="2">
         <v>65309</v>
       </c>
       <c r="G17" s="2">
         <v>65312</v>
       </c>
       <c r="H17" s="2">
@@ -3066,127 +3067,130 @@
       </c>
       <c r="S17" s="14">
         <v>65780</v>
       </c>
       <c r="T17" s="14">
         <v>65789</v>
       </c>
       <c r="U17" s="2">
         <v>65739</v>
       </c>
       <c r="V17" s="2">
         <v>65712</v>
       </c>
       <c r="W17" s="14">
         <v>65760</v>
       </c>
       <c r="X17" s="14">
         <v>65726</v>
       </c>
       <c r="Y17" s="14">
         <v>65782</v>
       </c>
       <c r="Z17" s="2">
         <v>65783</v>
       </c>
-      <c r="AA17" s="51">
+      <c r="AA17" s="50">
         <v>65724</v>
       </c>
-      <c r="AB17" s="51">
+      <c r="AB17" s="50">
         <v>65723</v>
       </c>
-      <c r="AC17" s="51">
+      <c r="AC17" s="50">
         <v>65714</v>
       </c>
-      <c r="AD17" s="51">
+      <c r="AD17" s="50">
         <v>65643</v>
       </c>
-      <c r="AE17" s="51">
+      <c r="AE17" s="50">
         <v>65621</v>
       </c>
-      <c r="AF17" s="51">
+      <c r="AF17" s="50">
         <v>65622</v>
       </c>
       <c r="AG17" s="8">
         <v>65502</v>
       </c>
       <c r="AH17" s="8">
         <v>65340</v>
       </c>
       <c r="AI17" s="8">
         <v>65110</v>
       </c>
       <c r="AJ17" s="8">
         <v>65024</v>
       </c>
       <c r="AK17" s="8">
         <v>65016</v>
       </c>
-      <c r="AL17" s="66">
+      <c r="AL17" s="65">
         <v>64928</v>
       </c>
-      <c r="AM17" s="67">
+      <c r="AM17" s="66">
         <v>64753</v>
       </c>
-      <c r="AN17" s="51">
+      <c r="AN17" s="50">
         <v>64673</v>
       </c>
-      <c r="AO17" s="66">
+      <c r="AO17" s="65">
         <v>64661</v>
       </c>
-      <c r="AP17" s="51">
+      <c r="AP17" s="50">
         <v>64563</v>
       </c>
       <c r="AQ17" s="8">
         <v>64473</v>
       </c>
       <c r="AR17" s="8">
         <v>64371</v>
       </c>
-      <c r="AS17" s="51">
+      <c r="AS17" s="50">
         <v>64066</v>
       </c>
-      <c r="AT17" s="51">
+      <c r="AT17" s="50">
         <v>63793</v>
       </c>
-      <c r="AU17" s="51">
+      <c r="AU17" s="50">
         <v>63568</v>
       </c>
-      <c r="AV17" s="51">
+      <c r="AV17" s="50">
         <v>63422</v>
       </c>
-      <c r="AW17" s="62">
+      <c r="AW17" s="61">
         <v>63358</v>
       </c>
-      <c r="AX17" s="51">
+      <c r="AX17" s="50">
         <v>63295</v>
       </c>
-      <c r="AY17" s="69">
+      <c r="AY17" s="67">
         <v>63242</v>
       </c>
       <c r="AZ17" s="19">
         <v>63183</v>
+      </c>
+      <c r="BA17" s="19">
+        <v>63112</v>
       </c>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
         <v>16085</v>
       </c>
       <c r="C18" s="2">
         <v>16073</v>
       </c>
       <c r="D18" s="2">
         <v>16106</v>
       </c>
       <c r="E18" s="2">
         <v>16122</v>
       </c>
       <c r="F18" s="2">
         <v>16117</v>
       </c>
       <c r="G18" s="2">
         <v>16108</v>
       </c>
       <c r="H18" s="2">
@@ -3224,127 +3228,130 @@
       </c>
       <c r="S18" s="14">
         <v>16118</v>
       </c>
       <c r="T18" s="14">
         <v>16114</v>
       </c>
       <c r="U18" s="2">
         <v>16119</v>
       </c>
       <c r="V18" s="2">
         <v>16109</v>
       </c>
       <c r="W18" s="14">
         <v>16095</v>
       </c>
       <c r="X18" s="14">
         <v>16078</v>
       </c>
       <c r="Y18" s="14">
         <v>16070</v>
       </c>
       <c r="Z18" s="2">
         <v>16088</v>
       </c>
-      <c r="AA18" s="51">
+      <c r="AA18" s="50">
         <v>16048</v>
       </c>
-      <c r="AB18" s="51">
+      <c r="AB18" s="50">
         <v>16031</v>
       </c>
-      <c r="AC18" s="51">
+      <c r="AC18" s="50">
         <v>16013</v>
       </c>
-      <c r="AD18" s="51">
+      <c r="AD18" s="50">
         <v>16001</v>
       </c>
-      <c r="AE18" s="51">
+      <c r="AE18" s="50">
         <v>15974</v>
       </c>
-      <c r="AF18" s="51">
+      <c r="AF18" s="50">
         <v>15926</v>
       </c>
       <c r="AG18" s="8">
         <v>15823</v>
       </c>
       <c r="AH18" s="8">
         <v>15740</v>
       </c>
       <c r="AI18" s="8">
         <v>15689</v>
       </c>
       <c r="AJ18" s="8">
         <v>15620</v>
       </c>
       <c r="AK18" s="8">
         <v>15609</v>
       </c>
-      <c r="AL18" s="66">
+      <c r="AL18" s="65">
         <v>15558</v>
       </c>
-      <c r="AM18" s="67">
+      <c r="AM18" s="66">
         <v>15513</v>
       </c>
-      <c r="AN18" s="51">
+      <c r="AN18" s="50">
         <v>15476</v>
       </c>
-      <c r="AO18" s="66">
+      <c r="AO18" s="65">
         <v>15492</v>
       </c>
-      <c r="AP18" s="51">
+      <c r="AP18" s="50">
         <v>15416</v>
       </c>
       <c r="AQ18" s="8">
         <v>15410</v>
       </c>
       <c r="AR18" s="8">
         <v>15350</v>
       </c>
-      <c r="AS18" s="51">
+      <c r="AS18" s="50">
         <v>15247</v>
       </c>
-      <c r="AT18" s="51">
+      <c r="AT18" s="50">
         <v>15164</v>
       </c>
-      <c r="AU18" s="51">
+      <c r="AU18" s="50">
         <v>15123</v>
       </c>
-      <c r="AV18" s="51">
+      <c r="AV18" s="50">
         <v>15087</v>
       </c>
-      <c r="AW18" s="62">
+      <c r="AW18" s="61">
         <v>15094</v>
       </c>
-      <c r="AX18" s="51">
+      <c r="AX18" s="50">
         <v>15070</v>
       </c>
-      <c r="AY18" s="69">
+      <c r="AY18" s="67">
         <v>15003</v>
       </c>
       <c r="AZ18" s="19">
         <v>14921</v>
+      </c>
+      <c r="BA18" s="19">
+        <v>14855</v>
       </c>
     </row>
     <row r="19" spans="1:53">
       <c r="A19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14">
         <v>35677</v>
       </c>
       <c r="C19" s="2">
         <v>35700</v>
       </c>
       <c r="D19" s="2">
         <v>35706</v>
       </c>
       <c r="E19" s="2">
         <v>35752</v>
       </c>
       <c r="F19" s="2">
         <v>35767</v>
       </c>
       <c r="G19" s="2">
         <v>35809</v>
       </c>
       <c r="H19" s="2">
@@ -3382,127 +3389,130 @@
       </c>
       <c r="S19" s="14">
         <v>35898</v>
       </c>
       <c r="T19" s="14">
         <v>35815</v>
       </c>
       <c r="U19" s="2">
         <v>35771</v>
       </c>
       <c r="V19" s="2">
         <v>35780</v>
       </c>
       <c r="W19" s="14">
         <v>35821</v>
       </c>
       <c r="X19" s="14">
         <v>35824</v>
       </c>
       <c r="Y19" s="14">
         <v>35782</v>
       </c>
       <c r="Z19" s="2">
         <v>35761</v>
       </c>
-      <c r="AA19" s="51">
+      <c r="AA19" s="50">
         <v>35742</v>
       </c>
-      <c r="AB19" s="51">
+      <c r="AB19" s="50">
         <v>35718</v>
       </c>
-      <c r="AC19" s="51">
+      <c r="AC19" s="50">
         <v>35674</v>
       </c>
-      <c r="AD19" s="51">
+      <c r="AD19" s="50">
         <v>35628</v>
       </c>
-      <c r="AE19" s="51">
+      <c r="AE19" s="50">
         <v>35611</v>
       </c>
-      <c r="AF19" s="51">
+      <c r="AF19" s="50">
         <v>35574</v>
       </c>
       <c r="AG19" s="8">
         <v>35510</v>
       </c>
       <c r="AH19" s="8">
         <v>35380</v>
       </c>
       <c r="AI19" s="8">
         <v>35271</v>
       </c>
       <c r="AJ19" s="8">
         <v>35171</v>
       </c>
       <c r="AK19" s="8">
         <v>35099</v>
       </c>
-      <c r="AL19" s="66">
+      <c r="AL19" s="65">
         <v>35050</v>
       </c>
-      <c r="AM19" s="67">
+      <c r="AM19" s="66">
         <v>34973</v>
       </c>
-      <c r="AN19" s="51">
+      <c r="AN19" s="50">
         <v>34922</v>
       </c>
-      <c r="AO19" s="66">
+      <c r="AO19" s="65">
         <v>34847</v>
       </c>
-      <c r="AP19" s="51">
+      <c r="AP19" s="50">
         <v>34804</v>
       </c>
       <c r="AQ19" s="8">
         <v>34723</v>
       </c>
       <c r="AR19" s="8">
         <v>34657</v>
       </c>
-      <c r="AS19" s="51">
+      <c r="AS19" s="50">
         <v>34497</v>
       </c>
-      <c r="AT19" s="51">
+      <c r="AT19" s="50">
         <v>34354</v>
       </c>
-      <c r="AU19" s="51">
+      <c r="AU19" s="50">
         <v>34324</v>
       </c>
-      <c r="AV19" s="51">
+      <c r="AV19" s="50">
         <v>34269</v>
       </c>
-      <c r="AW19" s="62">
+      <c r="AW19" s="61">
         <v>34219</v>
       </c>
-      <c r="AX19" s="51">
+      <c r="AX19" s="50">
         <v>34145</v>
       </c>
-      <c r="AY19" s="69">
+      <c r="AY19" s="67">
         <v>34083</v>
       </c>
       <c r="AZ19" s="19">
         <v>34077</v>
+      </c>
+      <c r="BA19" s="19">
+        <v>34063</v>
       </c>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14">
         <v>46158</v>
       </c>
       <c r="C20" s="2">
         <v>46181</v>
       </c>
       <c r="D20" s="2">
         <v>46176</v>
       </c>
       <c r="E20" s="2">
         <v>46206</v>
       </c>
       <c r="F20" s="2">
         <v>46201</v>
       </c>
       <c r="G20" s="2">
         <v>46209</v>
       </c>
       <c r="H20" s="2">
@@ -3540,127 +3550,130 @@
       </c>
       <c r="S20" s="14">
         <v>46454</v>
       </c>
       <c r="T20" s="14">
         <v>46508</v>
       </c>
       <c r="U20" s="2">
         <v>46555</v>
       </c>
       <c r="V20" s="2">
         <v>46593</v>
       </c>
       <c r="W20" s="14">
         <v>46643</v>
       </c>
       <c r="X20" s="14">
         <v>46644</v>
       </c>
       <c r="Y20" s="14">
         <v>46606</v>
       </c>
       <c r="Z20" s="2">
         <v>46597</v>
       </c>
-      <c r="AA20" s="51">
+      <c r="AA20" s="50">
         <v>46602</v>
       </c>
-      <c r="AB20" s="51">
+      <c r="AB20" s="50">
         <v>46667</v>
       </c>
-      <c r="AC20" s="51">
+      <c r="AC20" s="50">
         <v>46680</v>
       </c>
-      <c r="AD20" s="51">
+      <c r="AD20" s="50">
         <v>46697</v>
       </c>
-      <c r="AE20" s="51">
+      <c r="AE20" s="50">
         <v>46719</v>
       </c>
-      <c r="AF20" s="51">
+      <c r="AF20" s="50">
         <v>46747</v>
       </c>
       <c r="AG20" s="8">
         <v>46829</v>
       </c>
       <c r="AH20" s="8">
         <v>46831</v>
       </c>
       <c r="AI20" s="8">
         <v>46766</v>
       </c>
       <c r="AJ20" s="8">
         <v>46699</v>
       </c>
       <c r="AK20" s="8">
         <v>46701</v>
       </c>
-      <c r="AL20" s="66">
+      <c r="AL20" s="65">
         <v>46659</v>
       </c>
-      <c r="AM20" s="67">
+      <c r="AM20" s="66">
         <v>46623</v>
       </c>
-      <c r="AN20" s="51">
+      <c r="AN20" s="50">
         <v>46585</v>
       </c>
-      <c r="AO20" s="66">
+      <c r="AO20" s="65">
         <v>46572</v>
       </c>
-      <c r="AP20" s="51">
+      <c r="AP20" s="50">
         <v>46485</v>
       </c>
       <c r="AQ20" s="8">
         <v>46430</v>
       </c>
       <c r="AR20" s="8">
         <v>46393</v>
       </c>
-      <c r="AS20" s="51">
+      <c r="AS20" s="50">
         <v>46196</v>
       </c>
-      <c r="AT20" s="51">
+      <c r="AT20" s="50">
         <v>46121</v>
       </c>
-      <c r="AU20" s="51">
+      <c r="AU20" s="50">
         <v>46034</v>
       </c>
-      <c r="AV20" s="51">
+      <c r="AV20" s="50">
         <v>46045</v>
       </c>
-      <c r="AW20" s="62">
+      <c r="AW20" s="61">
         <v>46006</v>
       </c>
-      <c r="AX20" s="51">
+      <c r="AX20" s="50">
         <v>46014</v>
       </c>
-      <c r="AY20" s="69">
+      <c r="AY20" s="67">
         <v>45993</v>
       </c>
       <c r="AZ20" s="19">
         <v>45973</v>
+      </c>
+      <c r="BA20" s="19">
+        <v>45900</v>
       </c>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="14">
         <v>42562</v>
       </c>
       <c r="C21" s="2">
         <v>42579</v>
       </c>
       <c r="D21" s="2">
         <v>42574</v>
       </c>
       <c r="E21" s="2">
         <v>42599</v>
       </c>
       <c r="F21" s="2">
         <v>42608</v>
       </c>
       <c r="G21" s="2">
         <v>42619</v>
       </c>
       <c r="H21" s="2">
@@ -3698,127 +3711,130 @@
       </c>
       <c r="S21" s="14">
         <v>42707</v>
       </c>
       <c r="T21" s="14">
         <v>42678</v>
       </c>
       <c r="U21" s="2">
         <v>42564</v>
       </c>
       <c r="V21" s="2">
         <v>42492</v>
       </c>
       <c r="W21" s="14">
         <v>42466</v>
       </c>
       <c r="X21" s="14">
         <v>42436</v>
       </c>
       <c r="Y21" s="14">
         <v>42433</v>
       </c>
       <c r="Z21" s="2">
         <v>42362</v>
       </c>
-      <c r="AA21" s="51">
+      <c r="AA21" s="50">
         <v>42361</v>
       </c>
-      <c r="AB21" s="51">
+      <c r="AB21" s="50">
         <v>42341</v>
       </c>
-      <c r="AC21" s="51">
+      <c r="AC21" s="50">
         <v>42370</v>
       </c>
-      <c r="AD21" s="51">
+      <c r="AD21" s="50">
         <v>42319</v>
       </c>
-      <c r="AE21" s="51">
+      <c r="AE21" s="50">
         <v>42313</v>
       </c>
-      <c r="AF21" s="51">
+      <c r="AF21" s="50">
         <v>42313</v>
       </c>
       <c r="AG21" s="8">
         <v>42272</v>
       </c>
       <c r="AH21" s="8">
         <v>42218</v>
       </c>
       <c r="AI21" s="8">
         <v>42158</v>
       </c>
       <c r="AJ21" s="8">
         <v>42077</v>
       </c>
       <c r="AK21" s="8">
         <v>42006</v>
       </c>
-      <c r="AL21" s="66">
+      <c r="AL21" s="65">
         <v>42003</v>
       </c>
-      <c r="AM21" s="67">
+      <c r="AM21" s="66">
         <v>41968</v>
       </c>
-      <c r="AN21" s="51">
+      <c r="AN21" s="50">
         <v>41908</v>
       </c>
-      <c r="AO21" s="66">
+      <c r="AO21" s="65">
         <v>41850</v>
       </c>
-      <c r="AP21" s="51">
+      <c r="AP21" s="50">
         <v>41792</v>
       </c>
       <c r="AQ21" s="8">
         <v>41713</v>
       </c>
       <c r="AR21" s="8">
         <v>41606</v>
       </c>
-      <c r="AS21" s="51">
+      <c r="AS21" s="50">
         <v>41438</v>
       </c>
-      <c r="AT21" s="51">
+      <c r="AT21" s="50">
         <v>41292</v>
       </c>
-      <c r="AU21" s="51">
+      <c r="AU21" s="50">
         <v>41209</v>
       </c>
-      <c r="AV21" s="51">
+      <c r="AV21" s="50">
         <v>41164</v>
       </c>
-      <c r="AW21" s="62">
+      <c r="AW21" s="61">
         <v>41154</v>
       </c>
-      <c r="AX21" s="51">
+      <c r="AX21" s="50">
         <v>41106</v>
       </c>
-      <c r="AY21" s="69">
+      <c r="AY21" s="67">
         <v>41088</v>
       </c>
       <c r="AZ21" s="19">
         <v>41025</v>
+      </c>
+      <c r="BA21" s="19">
+        <v>40916</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="14">
         <v>13979</v>
       </c>
       <c r="C22" s="2">
         <v>13993</v>
       </c>
       <c r="D22" s="2">
         <v>14002</v>
       </c>
       <c r="E22" s="2">
         <v>14008</v>
       </c>
       <c r="F22" s="2">
         <v>14007</v>
       </c>
       <c r="G22" s="2">
         <v>14013</v>
       </c>
       <c r="H22" s="2">
@@ -3856,184 +3872,188 @@
       </c>
       <c r="S22" s="14">
         <v>14013</v>
       </c>
       <c r="T22" s="14">
         <v>13999</v>
       </c>
       <c r="U22" s="2">
         <v>14016</v>
       </c>
       <c r="V22" s="2">
         <v>13959</v>
       </c>
       <c r="W22" s="14">
         <v>13947</v>
       </c>
       <c r="X22" s="14">
         <v>13936</v>
       </c>
       <c r="Y22" s="14">
         <v>13933</v>
       </c>
       <c r="Z22" s="2">
         <v>13929</v>
       </c>
-      <c r="AA22" s="51">
+      <c r="AA22" s="50">
         <v>13924</v>
       </c>
-      <c r="AB22" s="51">
+      <c r="AB22" s="50">
         <v>13935</v>
       </c>
-      <c r="AC22" s="51">
+      <c r="AC22" s="50">
         <v>13930</v>
       </c>
-      <c r="AD22" s="51">
+      <c r="AD22" s="50">
         <v>13929</v>
       </c>
-      <c r="AE22" s="51">
+      <c r="AE22" s="50">
         <v>13909</v>
       </c>
-      <c r="AF22" s="51">
+      <c r="AF22" s="50">
         <v>13895</v>
       </c>
       <c r="AG22" s="8">
         <v>13843</v>
       </c>
       <c r="AH22" s="8">
         <v>13822</v>
       </c>
       <c r="AI22" s="8">
         <v>13794</v>
       </c>
       <c r="AJ22" s="8">
         <v>13745</v>
       </c>
       <c r="AK22" s="8">
         <v>13726</v>
       </c>
-      <c r="AL22" s="66">
+      <c r="AL22" s="65">
         <v>13713</v>
       </c>
-      <c r="AM22" s="67">
+      <c r="AM22" s="66">
         <v>13710</v>
       </c>
-      <c r="AN22" s="51">
+      <c r="AN22" s="50">
         <v>13674</v>
       </c>
-      <c r="AO22" s="66">
+      <c r="AO22" s="65">
         <v>13667</v>
       </c>
-      <c r="AP22" s="51">
+      <c r="AP22" s="50">
         <v>13660</v>
       </c>
       <c r="AQ22" s="8">
         <v>13636</v>
       </c>
       <c r="AR22" s="8">
         <v>13596</v>
       </c>
-      <c r="AS22" s="51">
+      <c r="AS22" s="50">
         <v>13530</v>
       </c>
-      <c r="AT22" s="51">
+      <c r="AT22" s="50">
         <v>13480</v>
       </c>
-      <c r="AU22" s="51">
+      <c r="AU22" s="50">
         <v>13429</v>
       </c>
-      <c r="AV22" s="51">
+      <c r="AV22" s="50">
         <v>13413</v>
       </c>
-      <c r="AW22" s="62">
+      <c r="AW22" s="61">
         <v>13363</v>
       </c>
-      <c r="AX22" s="51">
+      <c r="AX22" s="50">
         <v>13337</v>
       </c>
-      <c r="AY22" s="69">
+      <c r="AY22" s="67">
         <v>13307</v>
       </c>
       <c r="AZ22" s="19">
         <v>13301</v>
       </c>
+      <c r="BA22" s="19">
+        <v>13273</v>
+      </c>
     </row>
     <row r="23" spans="1:53" ht="14.25" customHeight="1">
-      <c r="A23" s="78" t="s">
+      <c r="A23" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="78"/>
-[...49 lines deleted...]
-      <c r="AZ23" s="78"/>
+      <c r="B23" s="77"/>
+      <c r="C23" s="77"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="77"/>
+      <c r="I23" s="77"/>
+      <c r="J23" s="77"/>
+      <c r="K23" s="77"/>
+      <c r="L23" s="77"/>
+      <c r="M23" s="77"/>
+      <c r="N23" s="77"/>
+      <c r="O23" s="77"/>
+      <c r="P23" s="77"/>
+      <c r="Q23" s="77"/>
+      <c r="R23" s="77"/>
+      <c r="S23" s="77"/>
+      <c r="T23" s="77"/>
+      <c r="U23" s="77"/>
+      <c r="V23" s="77"/>
+      <c r="W23" s="77"/>
+      <c r="X23" s="77"/>
+      <c r="Y23" s="77"/>
+      <c r="Z23" s="77"/>
+      <c r="AA23" s="77"/>
+      <c r="AB23" s="77"/>
+      <c r="AC23" s="77"/>
+      <c r="AD23" s="77"/>
+      <c r="AE23" s="77"/>
+      <c r="AF23" s="77"/>
+      <c r="AG23" s="77"/>
+      <c r="AH23" s="77"/>
+      <c r="AI23" s="77"/>
+      <c r="AJ23" s="77"/>
+      <c r="AK23" s="77"/>
+      <c r="AL23" s="77"/>
+      <c r="AM23" s="77"/>
+      <c r="AN23" s="77"/>
+      <c r="AO23" s="77"/>
+      <c r="AP23" s="77"/>
+      <c r="AQ23" s="77"/>
+      <c r="AR23" s="77"/>
+      <c r="AS23" s="77"/>
+      <c r="AT23" s="77"/>
+      <c r="AU23" s="77"/>
+      <c r="AV23" s="77"/>
+      <c r="AW23" s="77"/>
+      <c r="AX23" s="77"/>
+      <c r="AY23" s="77"/>
+      <c r="AZ23" s="77"/>
+      <c r="BA23" s="77"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="2">
         <v>681135</v>
       </c>
       <c r="C24" s="2">
         <v>681865</v>
       </c>
       <c r="D24" s="2">
         <v>682621</v>
       </c>
       <c r="E24" s="2">
         <v>683546</v>
       </c>
       <c r="F24" s="2">
         <v>684427</v>
       </c>
       <c r="G24" s="2">
         <v>685279</v>
       </c>
       <c r="H24" s="2">
         <v>686406</v>
@@ -4070,129 +4090,131 @@
       </c>
       <c r="S24" s="14">
         <v>695969</v>
       </c>
       <c r="T24" s="14">
         <v>697820</v>
       </c>
       <c r="U24" s="2">
         <v>698901</v>
       </c>
       <c r="V24" s="2">
         <v>699996</v>
       </c>
       <c r="W24" s="2">
         <v>700846</v>
       </c>
       <c r="X24" s="2">
         <v>701736</v>
       </c>
       <c r="Y24" s="2">
         <v>702799</v>
       </c>
       <c r="Z24" s="2">
         <v>703670</v>
       </c>
-      <c r="AA24" s="51">
+      <c r="AA24" s="50">
         <v>704469</v>
       </c>
-      <c r="AB24" s="51">
+      <c r="AB24" s="50">
         <v>705377</v>
       </c>
-      <c r="AC24" s="51">
+      <c r="AC24" s="50">
         <v>706388</v>
       </c>
       <c r="AD24" s="2">
         <v>707560</v>
       </c>
-      <c r="AE24" s="51">
+      <c r="AE24" s="50">
         <v>708551</v>
       </c>
-      <c r="AF24" s="51">
+      <c r="AF24" s="50">
         <v>709832</v>
       </c>
       <c r="AG24" s="8">
         <v>711340</v>
       </c>
       <c r="AH24" s="8">
         <v>712988</v>
       </c>
       <c r="AI24" s="8">
         <v>714163</v>
       </c>
       <c r="AJ24" s="8">
         <v>715536</v>
       </c>
       <c r="AK24" s="8">
         <v>716641</v>
       </c>
-      <c r="AL24" s="66">
+      <c r="AL24" s="65">
         <v>717680</v>
       </c>
-      <c r="AM24" s="67">
+      <c r="AM24" s="66">
         <v>718554</v>
       </c>
-      <c r="AN24" s="51">
+      <c r="AN24" s="50">
         <v>719392</v>
       </c>
-      <c r="AO24" s="66">
+      <c r="AO24" s="65">
         <v>719968</v>
       </c>
-      <c r="AP24" s="51">
+      <c r="AP24" s="50">
         <v>720924</v>
       </c>
       <c r="AQ24" s="8">
         <v>721781</v>
       </c>
       <c r="AR24" s="8">
         <v>722919</v>
       </c>
-      <c r="AS24" s="51">
+      <c r="AS24" s="50">
         <v>725231</v>
       </c>
-      <c r="AT24" s="51">
+      <c r="AT24" s="50">
         <v>726272</v>
       </c>
-      <c r="AU24" s="51">
+      <c r="AU24" s="50">
         <v>727108</v>
       </c>
-      <c r="AV24" s="51">
+      <c r="AV24" s="50">
         <v>727796</v>
       </c>
-      <c r="AW24" s="51">
+      <c r="AW24" s="50">
         <v>728450</v>
       </c>
-      <c r="AX24" s="51">
+      <c r="AX24" s="50">
         <v>729220</v>
       </c>
       <c r="AY24" s="5">
         <v>730195</v>
       </c>
       <c r="AZ24" s="19">
         <v>730716</v>
       </c>
-      <c r="BA24" s="56"/>
+      <c r="BA24" s="19">
+        <v>731245</v>
+      </c>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="14">
         <v>549381</v>
       </c>
       <c r="C25" s="2">
         <v>550015</v>
       </c>
       <c r="D25" s="2">
         <v>550760</v>
       </c>
       <c r="E25" s="2">
         <v>551598</v>
       </c>
       <c r="F25" s="2">
         <v>552411</v>
       </c>
       <c r="G25" s="2">
         <v>553219</v>
       </c>
       <c r="H25" s="2">
         <v>554302</v>
@@ -4229,129 +4251,131 @@
       </c>
       <c r="S25" s="14">
         <v>563044</v>
       </c>
       <c r="T25" s="14">
         <v>564729</v>
       </c>
       <c r="U25" s="2">
         <v>565829</v>
       </c>
       <c r="V25" s="2">
         <v>566956</v>
       </c>
       <c r="W25" s="2">
         <v>567745</v>
       </c>
       <c r="X25" s="2">
         <v>568630</v>
       </c>
       <c r="Y25" s="2">
         <v>569607</v>
       </c>
       <c r="Z25" s="2">
         <v>570475</v>
       </c>
-      <c r="AA25" s="51">
+      <c r="AA25" s="50">
         <v>571304</v>
       </c>
-      <c r="AB25" s="51">
+      <c r="AB25" s="50">
         <v>572165</v>
       </c>
-      <c r="AC25" s="51">
+      <c r="AC25" s="50">
         <v>573132</v>
       </c>
       <c r="AD25" s="2">
         <v>574314</v>
       </c>
-      <c r="AE25" s="51">
+      <c r="AE25" s="50">
         <v>575301</v>
       </c>
-      <c r="AF25" s="51">
+      <c r="AF25" s="50">
         <v>576517</v>
       </c>
       <c r="AG25" s="8">
         <v>578009</v>
       </c>
       <c r="AH25" s="8">
         <v>579744</v>
       </c>
       <c r="AI25" s="8">
         <v>581197</v>
       </c>
       <c r="AJ25" s="8">
         <v>582655</v>
       </c>
       <c r="AK25" s="8">
         <v>583712</v>
       </c>
-      <c r="AL25" s="66">
+      <c r="AL25" s="65">
         <v>584769</v>
       </c>
-      <c r="AM25" s="67">
+      <c r="AM25" s="66">
         <v>585795</v>
       </c>
-      <c r="AN25" s="51">
+      <c r="AN25" s="50">
         <v>586704</v>
       </c>
-      <c r="AO25" s="66">
+      <c r="AO25" s="65">
         <v>587337</v>
       </c>
-      <c r="AP25" s="51">
+      <c r="AP25" s="50">
         <v>588373</v>
       </c>
       <c r="AQ25" s="8">
         <v>589390</v>
       </c>
       <c r="AR25" s="8">
         <v>590707</v>
       </c>
-      <c r="AS25" s="51">
+      <c r="AS25" s="50">
         <v>593589</v>
       </c>
-      <c r="AT25" s="51">
+      <c r="AT25" s="50">
         <v>594996</v>
       </c>
-      <c r="AU25" s="51">
+      <c r="AU25" s="50">
         <v>596195</v>
       </c>
-      <c r="AV25" s="51">
+      <c r="AV25" s="50">
         <v>597030</v>
       </c>
-      <c r="AW25" s="51">
+      <c r="AW25" s="50">
         <v>597740</v>
       </c>
-      <c r="AX25" s="51">
+      <c r="AX25" s="50">
         <v>598558</v>
       </c>
-      <c r="AY25" s="69">
+      <c r="AY25" s="67">
         <v>599588</v>
       </c>
       <c r="AZ25" s="19">
         <v>600149</v>
       </c>
-      <c r="BA25" s="57"/>
+      <c r="BA25" s="19">
+        <v>600868</v>
+      </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="14">
         <v>22616</v>
       </c>
       <c r="C26" s="2">
         <v>22633</v>
       </c>
       <c r="D26" s="2">
         <v>22610</v>
       </c>
       <c r="E26" s="2">
         <v>22617</v>
       </c>
       <c r="F26" s="2">
         <v>22626</v>
       </c>
       <c r="G26" s="2">
         <v>22633</v>
       </c>
       <c r="H26" s="2">
         <v>22636</v>
@@ -4388,129 +4412,131 @@
       </c>
       <c r="S26" s="14">
         <v>22775</v>
       </c>
       <c r="T26" s="14">
         <v>22746</v>
       </c>
       <c r="U26" s="2">
         <v>22767</v>
       </c>
       <c r="V26" s="2">
         <v>22745</v>
       </c>
       <c r="W26" s="2">
         <v>22728</v>
       </c>
       <c r="X26" s="2">
         <v>22735</v>
       </c>
       <c r="Y26" s="2">
         <v>22776</v>
       </c>
       <c r="Z26" s="2">
         <v>22800</v>
       </c>
-      <c r="AA26" s="51">
+      <c r="AA26" s="50">
         <v>22787</v>
       </c>
-      <c r="AB26" s="51">
+      <c r="AB26" s="50">
         <v>22791</v>
       </c>
-      <c r="AC26" s="51">
+      <c r="AC26" s="50">
         <v>22779</v>
       </c>
       <c r="AD26" s="2">
         <v>22789</v>
       </c>
-      <c r="AE26" s="51">
+      <c r="AE26" s="50">
         <v>22810</v>
       </c>
-      <c r="AF26" s="51">
+      <c r="AF26" s="50">
         <v>22799</v>
       </c>
       <c r="AG26" s="8">
         <v>22803</v>
       </c>
       <c r="AH26" s="8">
         <v>22793</v>
       </c>
       <c r="AI26" s="8">
         <v>22731</v>
       </c>
       <c r="AJ26" s="8">
         <v>22736</v>
       </c>
       <c r="AK26" s="8">
         <v>22740</v>
       </c>
-      <c r="AL26" s="66">
+      <c r="AL26" s="65">
         <v>22722</v>
       </c>
-      <c r="AM26" s="67">
+      <c r="AM26" s="66">
         <v>22719</v>
       </c>
-      <c r="AN26" s="51">
+      <c r="AN26" s="50">
         <v>22699</v>
       </c>
-      <c r="AO26" s="66">
+      <c r="AO26" s="65">
         <v>22700</v>
       </c>
-      <c r="AP26" s="51">
+      <c r="AP26" s="50">
         <v>22670</v>
       </c>
       <c r="AQ26" s="8">
         <v>22648</v>
       </c>
       <c r="AR26" s="8">
         <v>22580</v>
       </c>
-      <c r="AS26" s="51">
+      <c r="AS26" s="50">
         <v>22476</v>
       </c>
-      <c r="AT26" s="51">
+      <c r="AT26" s="50">
         <v>22469</v>
       </c>
-      <c r="AU26" s="51">
+      <c r="AU26" s="50">
         <v>22384</v>
       </c>
-      <c r="AV26" s="51">
+      <c r="AV26" s="50">
         <v>22372</v>
       </c>
-      <c r="AW26" s="51">
+      <c r="AW26" s="50">
         <v>22370</v>
       </c>
-      <c r="AX26" s="51">
+      <c r="AX26" s="50">
         <v>22365</v>
       </c>
-      <c r="AY26" s="69">
+      <c r="AY26" s="67">
         <v>22399</v>
       </c>
       <c r="AZ26" s="19">
         <v>22423</v>
       </c>
-      <c r="BA26" s="57"/>
+      <c r="BA26" s="19">
+        <v>22398</v>
+      </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="14">
         <v>49239</v>
       </c>
       <c r="C27" s="2">
         <v>49280</v>
       </c>
       <c r="D27" s="2">
         <v>49281</v>
       </c>
       <c r="E27" s="2">
         <v>49312</v>
       </c>
       <c r="F27" s="2">
         <v>49341</v>
       </c>
       <c r="G27" s="2">
         <v>49357</v>
       </c>
       <c r="H27" s="2">
         <v>49395</v>
@@ -4580,96 +4606,98 @@
       </c>
       <c r="AD27" s="14">
         <v>49843</v>
       </c>
       <c r="AE27" s="14">
         <v>49845</v>
       </c>
       <c r="AF27" s="14">
         <v>49876</v>
       </c>
       <c r="AG27" s="8">
         <v>49803</v>
       </c>
       <c r="AH27" s="8">
         <v>49753</v>
       </c>
       <c r="AI27" s="8">
         <v>49633</v>
       </c>
       <c r="AJ27" s="8">
         <v>49589</v>
       </c>
       <c r="AK27" s="8">
         <v>49626</v>
       </c>
-      <c r="AL27" s="66">
+      <c r="AL27" s="65">
         <v>49577</v>
       </c>
       <c r="AM27" s="14">
         <v>49941</v>
       </c>
       <c r="AN27" s="14">
         <v>49380</v>
       </c>
       <c r="AO27" s="25">
         <v>49371</v>
       </c>
-      <c r="AP27" s="51">
+      <c r="AP27" s="50">
         <v>49344</v>
       </c>
       <c r="AQ27" s="8">
         <v>49293</v>
       </c>
       <c r="AR27" s="8">
         <v>49224</v>
       </c>
-      <c r="AS27" s="51">
+      <c r="AS27" s="50">
         <v>49009</v>
       </c>
       <c r="AT27" s="25">
         <v>48821</v>
       </c>
-      <c r="AU27" s="51">
+      <c r="AU27" s="50">
         <v>48664</v>
       </c>
-      <c r="AV27" s="51">
+      <c r="AV27" s="50">
         <v>48558</v>
       </c>
-      <c r="AW27" s="51">
+      <c r="AW27" s="50">
         <v>48500</v>
       </c>
-      <c r="AX27" s="51">
+      <c r="AX27" s="50">
         <v>48486</v>
       </c>
-      <c r="AY27" s="69">
+      <c r="AY27" s="67">
         <v>48439</v>
       </c>
       <c r="AZ27" s="19">
         <v>48423</v>
       </c>
-      <c r="BA27" s="57"/>
+      <c r="BA27" s="19">
+        <v>48384</v>
+      </c>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="14">
         <v>2193</v>
       </c>
       <c r="C28" s="2">
         <v>2188</v>
       </c>
       <c r="D28" s="2">
         <v>2186</v>
       </c>
       <c r="E28" s="2">
         <v>2183</v>
       </c>
       <c r="F28" s="2">
         <v>2193</v>
       </c>
       <c r="G28" s="2">
         <v>2194</v>
       </c>
       <c r="H28" s="2">
         <v>2191</v>
@@ -4706,129 +4734,131 @@
       </c>
       <c r="S28" s="14">
         <v>2229</v>
       </c>
       <c r="T28" s="14">
         <v>2226</v>
       </c>
       <c r="U28" s="2">
         <v>2206</v>
       </c>
       <c r="V28" s="2">
         <v>2208</v>
       </c>
       <c r="W28" s="14">
         <v>2207</v>
       </c>
       <c r="X28" s="14">
         <v>2209</v>
       </c>
       <c r="Y28" s="14">
         <v>2209</v>
       </c>
       <c r="Z28" s="2">
         <v>2209</v>
       </c>
-      <c r="AA28" s="51">
+      <c r="AA28" s="50">
         <v>2214</v>
       </c>
       <c r="AB28" s="14">
         <v>2214</v>
       </c>
-      <c r="AC28" s="51">
+      <c r="AC28" s="50">
         <v>2213</v>
       </c>
       <c r="AD28" s="14">
         <v>2215</v>
       </c>
-      <c r="AE28" s="51">
+      <c r="AE28" s="50">
         <v>2210</v>
       </c>
-      <c r="AF28" s="51">
+      <c r="AF28" s="50">
         <v>2202</v>
       </c>
       <c r="AG28" s="8">
         <v>2207</v>
       </c>
       <c r="AH28" s="8">
         <v>2194</v>
       </c>
       <c r="AI28" s="8">
         <v>2184</v>
       </c>
       <c r="AJ28" s="8">
         <v>2171</v>
       </c>
       <c r="AK28" s="8">
         <v>2168</v>
       </c>
-      <c r="AL28" s="66">
+      <c r="AL28" s="65">
         <v>2164</v>
       </c>
-      <c r="AM28" s="67">
+      <c r="AM28" s="66">
         <v>2145</v>
       </c>
-      <c r="AN28" s="51">
+      <c r="AN28" s="50">
         <v>2144</v>
       </c>
-      <c r="AO28" s="66">
+      <c r="AO28" s="65">
         <v>2141</v>
       </c>
-      <c r="AP28" s="51">
+      <c r="AP28" s="50">
         <v>2137</v>
       </c>
       <c r="AQ28" s="8">
         <v>2135</v>
       </c>
       <c r="AR28" s="8">
         <v>2138</v>
       </c>
-      <c r="AS28" s="51">
+      <c r="AS28" s="50">
         <v>2124</v>
       </c>
-      <c r="AT28" s="51">
+      <c r="AT28" s="50">
         <v>2104</v>
       </c>
-      <c r="AU28" s="51">
+      <c r="AU28" s="50">
         <v>2113</v>
       </c>
-      <c r="AV28" s="51">
+      <c r="AV28" s="50">
         <v>2118</v>
       </c>
-      <c r="AW28" s="51">
+      <c r="AW28" s="50">
         <v>2122</v>
       </c>
-      <c r="AX28" s="51">
+      <c r="AX28" s="50">
         <v>2111</v>
       </c>
-      <c r="AY28" s="69">
+      <c r="AY28" s="67">
         <v>2105</v>
       </c>
       <c r="AZ28" s="19">
         <v>2092</v>
       </c>
-      <c r="BA28" s="57"/>
+      <c r="BA28" s="19">
+        <v>2086</v>
+      </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="14">
         <v>29802</v>
       </c>
       <c r="C29" s="2">
         <v>29822</v>
       </c>
       <c r="D29" s="2">
         <v>29842</v>
       </c>
       <c r="E29" s="2">
         <v>29878</v>
       </c>
       <c r="F29" s="2">
         <v>29880</v>
       </c>
       <c r="G29" s="2">
         <v>29875</v>
       </c>
       <c r="H29" s="2">
         <v>29881</v>
@@ -4865,129 +4895,131 @@
       </c>
       <c r="S29" s="14">
         <v>30072</v>
       </c>
       <c r="T29" s="14">
         <v>30167</v>
       </c>
       <c r="U29" s="2">
         <v>30223</v>
       </c>
       <c r="V29" s="2">
         <v>30253</v>
       </c>
       <c r="W29" s="14">
         <v>30263</v>
       </c>
       <c r="X29" s="14">
         <v>30286</v>
       </c>
       <c r="Y29" s="14">
         <v>30272</v>
       </c>
       <c r="Z29" s="2">
         <v>30299</v>
       </c>
-      <c r="AA29" s="51">
+      <c r="AA29" s="50">
         <v>30342</v>
       </c>
       <c r="AB29" s="14">
         <v>30383</v>
       </c>
-      <c r="AC29" s="51">
+      <c r="AC29" s="50">
         <v>30381</v>
       </c>
       <c r="AD29" s="14">
         <v>30420</v>
       </c>
-      <c r="AE29" s="51">
+      <c r="AE29" s="50">
         <v>30419</v>
       </c>
-      <c r="AF29" s="51">
+      <c r="AF29" s="50">
         <v>30470</v>
       </c>
       <c r="AG29" s="8">
         <v>30551</v>
       </c>
       <c r="AH29" s="8">
         <v>30552</v>
       </c>
       <c r="AI29" s="8">
         <v>30527</v>
       </c>
       <c r="AJ29" s="8">
         <v>30550</v>
       </c>
       <c r="AK29" s="8">
         <v>30596</v>
       </c>
-      <c r="AL29" s="66">
+      <c r="AL29" s="65">
         <v>30596</v>
       </c>
-      <c r="AM29" s="67">
+      <c r="AM29" s="66">
         <v>30622</v>
       </c>
-      <c r="AN29" s="51">
+      <c r="AN29" s="50">
         <v>30639</v>
       </c>
-      <c r="AO29" s="66">
+      <c r="AO29" s="65">
         <v>30633</v>
       </c>
-      <c r="AP29" s="51">
+      <c r="AP29" s="50">
         <v>30639</v>
       </c>
       <c r="AQ29" s="8">
         <v>30601</v>
       </c>
       <c r="AR29" s="8">
         <v>30599</v>
       </c>
-      <c r="AS29" s="51">
+      <c r="AS29" s="50">
         <v>30465</v>
       </c>
-      <c r="AT29" s="51">
+      <c r="AT29" s="50">
         <v>30404</v>
       </c>
-      <c r="AU29" s="51">
+      <c r="AU29" s="50">
         <v>30337</v>
       </c>
-      <c r="AV29" s="51">
+      <c r="AV29" s="50">
         <v>30355</v>
       </c>
-      <c r="AW29" s="51">
+      <c r="AW29" s="50">
         <v>30363</v>
       </c>
-      <c r="AX29" s="51">
+      <c r="AX29" s="50">
         <v>30389</v>
       </c>
-      <c r="AY29" s="69">
+      <c r="AY29" s="67">
         <v>30384</v>
       </c>
       <c r="AZ29" s="19">
         <v>30389</v>
       </c>
-      <c r="BA29" s="57"/>
+      <c r="BA29" s="19">
+        <v>30353</v>
+      </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="14">
         <v>27904</v>
       </c>
       <c r="C30" s="2">
         <v>27927</v>
       </c>
       <c r="D30" s="2">
         <v>27942</v>
       </c>
       <c r="E30" s="2">
         <v>27958</v>
       </c>
       <c r="F30" s="2">
         <v>27976</v>
       </c>
       <c r="G30" s="2">
         <v>28001</v>
       </c>
       <c r="H30" s="2">
         <v>28001</v>
@@ -5024,186 +5056,188 @@
       </c>
       <c r="S30" s="14">
         <v>28090</v>
       </c>
       <c r="T30" s="14">
         <v>28148</v>
       </c>
       <c r="U30" s="2">
         <v>28082</v>
       </c>
       <c r="V30" s="2">
         <v>28044</v>
       </c>
       <c r="W30" s="14">
         <v>28038</v>
       </c>
       <c r="X30" s="14">
         <v>28022</v>
       </c>
       <c r="Y30" s="14">
         <v>28030</v>
       </c>
       <c r="Z30" s="2">
         <v>27977</v>
       </c>
-      <c r="AA30" s="51">
+      <c r="AA30" s="50">
         <v>27970</v>
       </c>
       <c r="AB30" s="14">
         <v>27950</v>
       </c>
-      <c r="AC30" s="51">
+      <c r="AC30" s="50">
         <v>27992</v>
       </c>
       <c r="AD30" s="14">
         <v>27979</v>
       </c>
-      <c r="AE30" s="51">
+      <c r="AE30" s="50">
         <v>27966</v>
       </c>
-      <c r="AF30" s="51">
+      <c r="AF30" s="50">
         <v>27968</v>
       </c>
       <c r="AG30" s="8">
         <v>27967</v>
       </c>
       <c r="AH30" s="8">
         <v>27952</v>
       </c>
       <c r="AI30" s="8">
         <v>27891</v>
       </c>
       <c r="AJ30" s="8">
         <v>27835</v>
       </c>
       <c r="AK30" s="8">
         <v>27799</v>
       </c>
-      <c r="AL30" s="66">
+      <c r="AL30" s="65">
         <v>27852</v>
       </c>
-      <c r="AM30" s="67">
+      <c r="AM30" s="66">
         <v>27832</v>
       </c>
-      <c r="AN30" s="51">
+      <c r="AN30" s="50">
         <v>27826</v>
       </c>
-      <c r="AO30" s="66">
+      <c r="AO30" s="65">
         <v>27786</v>
       </c>
-      <c r="AP30" s="51">
+      <c r="AP30" s="50">
         <v>27761</v>
       </c>
       <c r="AQ30" s="8">
         <v>27714</v>
       </c>
       <c r="AR30" s="8">
         <v>27671</v>
       </c>
-      <c r="AS30" s="51">
+      <c r="AS30" s="50">
         <v>27568</v>
       </c>
-      <c r="AT30" s="51">
+      <c r="AT30" s="50">
         <v>27478</v>
       </c>
-      <c r="AU30" s="51">
+      <c r="AU30" s="50">
         <v>27415</v>
       </c>
-      <c r="AV30" s="51">
+      <c r="AV30" s="50">
         <v>27363</v>
       </c>
-      <c r="AW30" s="51">
+      <c r="AW30" s="50">
         <v>27355</v>
       </c>
-      <c r="AX30" s="51">
+      <c r="AX30" s="50">
         <v>27311</v>
       </c>
-      <c r="AY30" s="69">
+      <c r="AY30" s="67">
         <v>27280</v>
       </c>
       <c r="AZ30" s="19">
         <v>27240</v>
       </c>
-      <c r="BA30" s="57"/>
+      <c r="BA30" s="19">
+        <v>27156</v>
+      </c>
     </row>
     <row r="31" spans="1:53">
-      <c r="A31" s="78" t="s">
+      <c r="A31" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="78"/>
-[...50 lines deleted...]
-      <c r="BA31" s="57"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="77"/>
+      <c r="H31" s="77"/>
+      <c r="I31" s="77"/>
+      <c r="J31" s="77"/>
+      <c r="K31" s="77"/>
+      <c r="L31" s="77"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="77"/>
+      <c r="O31" s="77"/>
+      <c r="P31" s="77"/>
+      <c r="Q31" s="77"/>
+      <c r="R31" s="77"/>
+      <c r="S31" s="77"/>
+      <c r="T31" s="77"/>
+      <c r="U31" s="77"/>
+      <c r="V31" s="77"/>
+      <c r="W31" s="77"/>
+      <c r="X31" s="77"/>
+      <c r="Y31" s="77"/>
+      <c r="Z31" s="77"/>
+      <c r="AA31" s="77"/>
+      <c r="AB31" s="77"/>
+      <c r="AC31" s="77"/>
+      <c r="AD31" s="77"/>
+      <c r="AE31" s="77"/>
+      <c r="AF31" s="77"/>
+      <c r="AG31" s="77"/>
+      <c r="AH31" s="77"/>
+      <c r="AI31" s="77"/>
+      <c r="AJ31" s="77"/>
+      <c r="AK31" s="77"/>
+      <c r="AL31" s="77"/>
+      <c r="AM31" s="77"/>
+      <c r="AN31" s="77"/>
+      <c r="AO31" s="77"/>
+      <c r="AP31" s="77"/>
+      <c r="AQ31" s="77"/>
+      <c r="AR31" s="77"/>
+      <c r="AS31" s="77"/>
+      <c r="AT31" s="77"/>
+      <c r="AU31" s="77"/>
+      <c r="AV31" s="77"/>
+      <c r="AW31" s="77"/>
+      <c r="AX31" s="77"/>
+      <c r="AY31" s="77"/>
+      <c r="AZ31" s="77"/>
+      <c r="BA31" s="77"/>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="2">
         <v>235615</v>
       </c>
       <c r="C32" s="2">
         <v>235611</v>
       </c>
       <c r="D32" s="2">
         <v>235638</v>
       </c>
       <c r="E32" s="2">
         <v>235752</v>
       </c>
       <c r="F32" s="2">
         <v>235706</v>
       </c>
       <c r="G32" s="2">
         <v>235764</v>
       </c>
       <c r="H32" s="2">
         <v>235777</v>
@@ -5273,96 +5307,98 @@
       </c>
       <c r="AD32" s="14">
         <v>235110</v>
       </c>
       <c r="AE32" s="14">
         <v>235064</v>
       </c>
       <c r="AF32" s="14">
         <v>234778</v>
       </c>
       <c r="AG32" s="8">
         <v>234434</v>
       </c>
       <c r="AH32" s="8">
         <v>233879</v>
       </c>
       <c r="AI32" s="8">
         <v>233488</v>
       </c>
       <c r="AJ32" s="8">
         <v>232794</v>
       </c>
       <c r="AK32" s="8">
         <v>232350</v>
       </c>
-      <c r="AL32" s="66">
+      <c r="AL32" s="65">
         <v>231921</v>
       </c>
       <c r="AM32" s="14">
         <v>231535</v>
       </c>
       <c r="AN32" s="14">
         <v>231144</v>
       </c>
-      <c r="AO32" s="66">
+      <c r="AO32" s="65">
         <v>230976</v>
       </c>
       <c r="AP32" s="25">
         <v>230488</v>
       </c>
       <c r="AQ32" s="8">
         <v>230086</v>
       </c>
       <c r="AR32" s="8">
         <v>229661</v>
       </c>
-      <c r="AS32" s="51">
+      <c r="AS32" s="50">
         <v>228456</v>
       </c>
       <c r="AT32" s="25">
         <v>227742</v>
       </c>
-      <c r="AU32" s="51">
+      <c r="AU32" s="50">
         <v>227347</v>
       </c>
-      <c r="AV32" s="51">
+      <c r="AV32" s="50">
         <v>227170</v>
       </c>
       <c r="AW32" s="25">
         <v>226860</v>
       </c>
       <c r="AX32" s="25">
         <v>226555</v>
       </c>
       <c r="AY32" s="5">
         <v>226362</v>
       </c>
       <c r="AZ32" s="23">
         <v>226069</v>
       </c>
-      <c r="BA32" s="57"/>
+      <c r="BA32" s="19">
+        <v>225745</v>
+      </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="14">
         <v>20417</v>
       </c>
       <c r="C33" s="2">
         <v>20437</v>
       </c>
       <c r="D33" s="2">
         <v>20453</v>
       </c>
       <c r="E33" s="2">
         <v>20488</v>
       </c>
       <c r="F33" s="2">
         <v>20509</v>
       </c>
       <c r="G33" s="2">
         <v>20550</v>
       </c>
       <c r="H33" s="2">
         <v>20557</v>
@@ -5399,129 +5435,131 @@
       </c>
       <c r="S33" s="14">
         <v>20701</v>
       </c>
       <c r="T33" s="14">
         <v>20701</v>
       </c>
       <c r="U33" s="2">
         <v>20762</v>
       </c>
       <c r="V33" s="2">
         <v>20819</v>
       </c>
       <c r="W33" s="14">
         <v>20848</v>
       </c>
       <c r="X33" s="14">
         <v>20869</v>
       </c>
       <c r="Y33" s="14">
         <v>20906</v>
       </c>
       <c r="Z33" s="2">
         <v>20914</v>
       </c>
-      <c r="AA33" s="51">
+      <c r="AA33" s="50">
         <v>20953</v>
       </c>
-      <c r="AB33" s="51">
+      <c r="AB33" s="50">
         <v>20973</v>
       </c>
-      <c r="AC33" s="51">
+      <c r="AC33" s="50">
         <v>20957</v>
       </c>
       <c r="AD33" s="8">
         <v>20947</v>
       </c>
-      <c r="AE33" s="51">
+      <c r="AE33" s="50">
         <v>21009</v>
       </c>
-      <c r="AF33" s="51">
+      <c r="AF33" s="50">
         <v>20995</v>
       </c>
       <c r="AG33" s="8">
         <v>21018</v>
       </c>
       <c r="AH33" s="8">
         <v>21032</v>
       </c>
       <c r="AI33" s="8">
         <v>21063</v>
       </c>
       <c r="AJ33" s="8">
         <v>20970</v>
       </c>
       <c r="AK33" s="8">
         <v>20960</v>
       </c>
-      <c r="AL33" s="66">
+      <c r="AL33" s="65">
         <v>20960</v>
       </c>
-      <c r="AM33" s="67">
+      <c r="AM33" s="66">
         <v>20934</v>
       </c>
-      <c r="AN33" s="51">
+      <c r="AN33" s="50">
         <v>20940</v>
       </c>
-      <c r="AO33" s="66">
+      <c r="AO33" s="65">
         <v>20958</v>
       </c>
-      <c r="AP33" s="51">
+      <c r="AP33" s="50">
         <v>20957</v>
       </c>
       <c r="AQ33" s="8">
         <v>20934</v>
       </c>
       <c r="AR33" s="8">
         <v>20922</v>
       </c>
-      <c r="AS33" s="51">
+      <c r="AS33" s="50">
         <v>20809</v>
       </c>
-      <c r="AT33" s="51">
+      <c r="AT33" s="50">
         <v>20705</v>
       </c>
-      <c r="AU33" s="51">
+      <c r="AU33" s="50">
         <v>20688</v>
       </c>
-      <c r="AV33" s="51">
+      <c r="AV33" s="50">
         <v>20762</v>
       </c>
-      <c r="AW33" s="51">
+      <c r="AW33" s="50">
         <v>20719</v>
       </c>
-      <c r="AX33" s="51">
+      <c r="AX33" s="50">
         <v>20711</v>
       </c>
-      <c r="AY33" s="69">
+      <c r="AY33" s="67">
         <v>20720</v>
       </c>
       <c r="AZ33" s="19">
         <v>20697</v>
       </c>
-      <c r="BA33" s="57"/>
+      <c r="BA33" s="50">
+        <v>20681</v>
+      </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="14">
         <v>20869</v>
       </c>
       <c r="C34" s="2">
         <v>20855</v>
       </c>
       <c r="D34" s="2">
         <v>20861</v>
       </c>
       <c r="E34" s="2">
         <v>20852</v>
       </c>
       <c r="F34" s="2">
         <v>20828</v>
       </c>
       <c r="G34" s="2">
         <v>20829</v>
       </c>
       <c r="H34" s="2">
         <v>20817</v>
@@ -5558,129 +5596,131 @@
       </c>
       <c r="S34" s="14">
         <v>20851</v>
       </c>
       <c r="T34" s="14">
         <v>20799</v>
       </c>
       <c r="U34" s="2">
         <v>20711</v>
       </c>
       <c r="V34" s="2">
         <v>20703</v>
       </c>
       <c r="W34" s="14">
         <v>20694</v>
       </c>
       <c r="X34" s="14">
         <v>20672</v>
       </c>
       <c r="Y34" s="14">
         <v>20657</v>
       </c>
       <c r="Z34" s="2">
         <v>20632</v>
       </c>
-      <c r="AA34" s="51">
+      <c r="AA34" s="50">
         <v>20586</v>
       </c>
-      <c r="AB34" s="51">
+      <c r="AB34" s="50">
         <v>20594</v>
       </c>
-      <c r="AC34" s="51">
+      <c r="AC34" s="50">
         <v>20602</v>
       </c>
       <c r="AD34" s="8">
         <v>20561</v>
       </c>
-      <c r="AE34" s="51">
+      <c r="AE34" s="50">
         <v>20552</v>
       </c>
-      <c r="AF34" s="51">
+      <c r="AF34" s="50">
         <v>20482</v>
       </c>
       <c r="AG34" s="8">
         <v>20490</v>
       </c>
       <c r="AH34" s="8">
         <v>20405</v>
       </c>
       <c r="AI34" s="8">
         <v>20341</v>
       </c>
       <c r="AJ34" s="8">
         <v>20257</v>
       </c>
       <c r="AK34" s="8">
         <v>20188</v>
       </c>
-      <c r="AL34" s="66">
+      <c r="AL34" s="65">
         <v>20182</v>
       </c>
-      <c r="AM34" s="67">
+      <c r="AM34" s="66">
         <v>20156</v>
       </c>
-      <c r="AN34" s="51">
+      <c r="AN34" s="50">
         <v>20104</v>
       </c>
-      <c r="AO34" s="66">
+      <c r="AO34" s="65">
         <v>20033</v>
       </c>
-      <c r="AP34" s="51">
+      <c r="AP34" s="50">
         <v>20007</v>
       </c>
       <c r="AQ34" s="8">
         <v>19914</v>
       </c>
       <c r="AR34" s="8">
         <v>19840</v>
       </c>
-      <c r="AS34" s="51">
+      <c r="AS34" s="50">
         <v>19725</v>
       </c>
-      <c r="AT34" s="51">
+      <c r="AT34" s="50">
         <v>19654</v>
       </c>
-      <c r="AU34" s="51">
+      <c r="AU34" s="50">
         <v>19624</v>
       </c>
-      <c r="AV34" s="51">
+      <c r="AV34" s="50">
         <v>19638</v>
       </c>
-      <c r="AW34" s="51">
+      <c r="AW34" s="50">
         <v>19544</v>
       </c>
-      <c r="AX34" s="51">
+      <c r="AX34" s="50">
         <v>19514</v>
       </c>
-      <c r="AY34" s="69">
+      <c r="AY34" s="67">
         <v>19486</v>
       </c>
       <c r="AZ34" s="19">
         <v>19482</v>
       </c>
-      <c r="BA34" s="57"/>
+      <c r="BA34" s="50">
+        <v>19450</v>
+      </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="14">
         <v>22732</v>
       </c>
       <c r="C35" s="2">
         <v>22741</v>
       </c>
       <c r="D35" s="2">
         <v>22765</v>
       </c>
       <c r="E35" s="2">
         <v>22801</v>
       </c>
       <c r="F35" s="2">
         <v>22806</v>
       </c>
       <c r="G35" s="2">
         <v>22837</v>
       </c>
       <c r="H35" s="2">
         <v>22866</v>
@@ -5717,129 +5757,131 @@
       </c>
       <c r="S35" s="14">
         <v>23022</v>
       </c>
       <c r="T35" s="14">
         <v>23027</v>
       </c>
       <c r="U35" s="2">
         <v>22993</v>
       </c>
       <c r="V35" s="2">
         <v>22983</v>
       </c>
       <c r="W35" s="14">
         <v>22978</v>
       </c>
       <c r="X35" s="14">
         <v>22947</v>
       </c>
       <c r="Y35" s="14">
         <v>22929</v>
       </c>
       <c r="Z35" s="2">
         <v>22940</v>
       </c>
-      <c r="AA35" s="51">
+      <c r="AA35" s="50">
         <v>22918</v>
       </c>
-      <c r="AB35" s="51">
+      <c r="AB35" s="50">
         <v>22919</v>
       </c>
-      <c r="AC35" s="51">
+      <c r="AC35" s="50">
         <v>22920</v>
       </c>
       <c r="AD35" s="8">
         <v>22951</v>
       </c>
-      <c r="AE35" s="51">
+      <c r="AE35" s="50">
         <v>22961</v>
       </c>
-      <c r="AF35" s="51">
+      <c r="AF35" s="50">
         <v>22949</v>
       </c>
       <c r="AG35" s="8">
         <v>22913</v>
       </c>
       <c r="AH35" s="8">
         <v>22861</v>
       </c>
       <c r="AI35" s="8">
         <v>22858</v>
       </c>
       <c r="AJ35" s="8">
         <v>22785</v>
       </c>
       <c r="AK35" s="8">
         <v>22727</v>
       </c>
-      <c r="AL35" s="66">
+      <c r="AL35" s="65">
         <v>22693</v>
       </c>
-      <c r="AM35" s="67">
+      <c r="AM35" s="66">
         <v>22680</v>
       </c>
-      <c r="AN35" s="51">
+      <c r="AN35" s="50">
         <v>22664</v>
       </c>
-      <c r="AO35" s="66">
+      <c r="AO35" s="65">
         <v>22680</v>
       </c>
-      <c r="AP35" s="51">
+      <c r="AP35" s="50">
         <v>22631</v>
       </c>
       <c r="AQ35" s="8">
         <v>22621</v>
       </c>
       <c r="AR35" s="8">
         <v>22588</v>
       </c>
-      <c r="AS35" s="51">
+      <c r="AS35" s="50">
         <v>22441</v>
       </c>
-      <c r="AT35" s="51">
+      <c r="AT35" s="50">
         <v>22330</v>
       </c>
-      <c r="AU35" s="51">
+      <c r="AU35" s="50">
         <v>22373</v>
       </c>
-      <c r="AV35" s="51">
+      <c r="AV35" s="50">
         <v>22320</v>
       </c>
-      <c r="AW35" s="51">
+      <c r="AW35" s="50">
         <v>22326</v>
       </c>
-      <c r="AX35" s="51">
+      <c r="AX35" s="50">
         <v>22285</v>
       </c>
-      <c r="AY35" s="69">
+      <c r="AY35" s="67">
         <v>22285</v>
       </c>
       <c r="AZ35" s="19">
         <v>22238</v>
       </c>
-      <c r="BA35" s="57"/>
+      <c r="BA35" s="50">
+        <v>22212</v>
+      </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="14">
         <v>15465</v>
       </c>
       <c r="C36" s="2">
         <v>15440</v>
       </c>
       <c r="D36" s="2">
         <v>15429</v>
       </c>
       <c r="E36" s="2">
         <v>15420</v>
       </c>
       <c r="F36" s="2">
         <v>15394</v>
       </c>
       <c r="G36" s="2">
         <v>15377</v>
       </c>
       <c r="H36" s="2">
         <v>15355</v>
@@ -5876,129 +5918,131 @@
       </c>
       <c r="S36" s="14">
         <v>15448</v>
       </c>
       <c r="T36" s="14">
         <v>15430</v>
       </c>
       <c r="U36" s="2">
         <v>15436</v>
       </c>
       <c r="V36" s="2">
         <v>15444</v>
       </c>
       <c r="W36" s="14">
         <v>15442</v>
       </c>
       <c r="X36" s="14">
         <v>15452</v>
       </c>
       <c r="Y36" s="14">
         <v>15431</v>
       </c>
       <c r="Z36" s="2">
         <v>15433</v>
       </c>
-      <c r="AA36" s="51">
+      <c r="AA36" s="50">
         <v>15421</v>
       </c>
-      <c r="AB36" s="51">
+      <c r="AB36" s="50">
         <v>15409</v>
       </c>
-      <c r="AC36" s="51">
+      <c r="AC36" s="50">
         <v>15416</v>
       </c>
       <c r="AD36" s="8">
         <v>15360</v>
       </c>
-      <c r="AE36" s="51">
+      <c r="AE36" s="50">
         <v>15322</v>
       </c>
-      <c r="AF36" s="51">
+      <c r="AF36" s="50">
         <v>15304</v>
       </c>
       <c r="AG36" s="8">
         <v>15279</v>
       </c>
       <c r="AH36" s="8">
         <v>15262</v>
       </c>
       <c r="AI36" s="8">
         <v>15214</v>
       </c>
       <c r="AJ36" s="8">
         <v>15232</v>
       </c>
       <c r="AK36" s="8">
         <v>15214</v>
       </c>
-      <c r="AL36" s="66">
+      <c r="AL36" s="65">
         <v>15186</v>
       </c>
-      <c r="AM36" s="67">
+      <c r="AM36" s="66">
         <v>15150</v>
       </c>
-      <c r="AN36" s="51">
+      <c r="AN36" s="50">
         <v>15129</v>
       </c>
-      <c r="AO36" s="66">
+      <c r="AO36" s="65">
         <v>15117</v>
       </c>
-      <c r="AP36" s="51">
+      <c r="AP36" s="50">
         <v>15097</v>
       </c>
       <c r="AQ36" s="8">
         <v>15074</v>
       </c>
       <c r="AR36" s="8">
         <v>15069</v>
       </c>
-      <c r="AS36" s="51">
+      <c r="AS36" s="50">
         <v>15002</v>
       </c>
-      <c r="AT36" s="51">
+      <c r="AT36" s="50">
         <v>14986</v>
       </c>
-      <c r="AU36" s="51">
+      <c r="AU36" s="50">
         <v>14942</v>
       </c>
-      <c r="AV36" s="51">
+      <c r="AV36" s="50">
         <v>14935</v>
       </c>
-      <c r="AW36" s="51">
+      <c r="AW36" s="50">
         <v>14917</v>
       </c>
-      <c r="AX36" s="51">
+      <c r="AX36" s="50">
         <v>14870</v>
       </c>
-      <c r="AY36" s="69">
+      <c r="AY36" s="67">
         <v>14860</v>
       </c>
       <c r="AZ36" s="19">
         <v>14853</v>
       </c>
-      <c r="BA36" s="57"/>
+      <c r="BA36" s="50">
+        <v>14846</v>
+      </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="14">
         <v>16036</v>
       </c>
       <c r="C37" s="2">
         <v>16034</v>
       </c>
       <c r="D37" s="2">
         <v>16045</v>
       </c>
       <c r="E37" s="2">
         <v>16031</v>
       </c>
       <c r="F37" s="2">
         <v>16034</v>
       </c>
       <c r="G37" s="2">
         <v>16025</v>
       </c>
       <c r="H37" s="2">
         <v>16019</v>
@@ -6035,127 +6079,130 @@
       </c>
       <c r="S37" s="14">
         <v>16008</v>
       </c>
       <c r="T37" s="14">
         <v>16024</v>
       </c>
       <c r="U37" s="2">
         <v>15972</v>
       </c>
       <c r="V37" s="2">
         <v>15963</v>
       </c>
       <c r="W37" s="14">
         <v>15972</v>
       </c>
       <c r="X37" s="14">
         <v>15990</v>
       </c>
       <c r="Y37" s="14">
         <v>15995</v>
       </c>
       <c r="Z37" s="2">
         <v>15974</v>
       </c>
-      <c r="AA37" s="51">
+      <c r="AA37" s="50">
         <v>15939</v>
       </c>
-      <c r="AB37" s="51">
+      <c r="AB37" s="50">
         <v>15940</v>
       </c>
-      <c r="AC37" s="51">
+      <c r="AC37" s="50">
         <v>15904</v>
       </c>
       <c r="AD37" s="8">
         <v>15899</v>
       </c>
-      <c r="AE37" s="51">
+      <c r="AE37" s="50">
         <v>15891</v>
       </c>
-      <c r="AF37" s="51">
+      <c r="AF37" s="50">
         <v>15876</v>
       </c>
       <c r="AG37" s="8">
         <v>15853</v>
       </c>
       <c r="AH37" s="8">
         <v>15822</v>
       </c>
       <c r="AI37" s="8">
         <v>15817</v>
       </c>
       <c r="AJ37" s="8">
         <v>15777</v>
       </c>
       <c r="AK37" s="8">
         <v>15765</v>
       </c>
-      <c r="AL37" s="66">
+      <c r="AL37" s="65">
         <v>15712</v>
       </c>
-      <c r="AM37" s="67">
+      <c r="AM37" s="66">
         <v>15683</v>
       </c>
-      <c r="AN37" s="51">
+      <c r="AN37" s="50">
         <v>15639</v>
       </c>
-      <c r="AO37" s="66">
+      <c r="AO37" s="65">
         <v>15630</v>
       </c>
-      <c r="AP37" s="51">
+      <c r="AP37" s="50">
         <v>15604</v>
       </c>
       <c r="AQ37" s="8">
         <v>15590</v>
       </c>
       <c r="AR37" s="8">
         <v>15579</v>
       </c>
-      <c r="AS37" s="51">
+      <c r="AS37" s="50">
         <v>15447</v>
       </c>
-      <c r="AT37" s="51">
+      <c r="AT37" s="50">
         <v>15380</v>
       </c>
-      <c r="AU37" s="51">
+      <c r="AU37" s="50">
         <v>15356</v>
       </c>
-      <c r="AV37" s="51">
+      <c r="AV37" s="50">
         <v>15339</v>
       </c>
-      <c r="AW37" s="51">
+      <c r="AW37" s="50">
         <v>15361</v>
       </c>
-      <c r="AX37" s="51">
+      <c r="AX37" s="50">
         <v>15374</v>
       </c>
-      <c r="AY37" s="69">
+      <c r="AY37" s="67">
         <v>15387</v>
       </c>
       <c r="AZ37" s="19">
         <v>15358</v>
+      </c>
+      <c r="BA37" s="50">
+        <v>15325</v>
       </c>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="14">
         <v>29533</v>
       </c>
       <c r="C38" s="2">
         <v>29522</v>
       </c>
       <c r="D38" s="2">
         <v>29522</v>
       </c>
       <c r="E38" s="2">
         <v>29526</v>
       </c>
       <c r="F38" s="2">
         <v>29516</v>
       </c>
       <c r="G38" s="2">
         <v>29503</v>
       </c>
       <c r="H38" s="2">
@@ -6193,127 +6240,130 @@
       </c>
       <c r="S38" s="14">
         <v>29689</v>
       </c>
       <c r="T38" s="14">
         <v>29702</v>
       </c>
       <c r="U38" s="2">
         <v>29715</v>
       </c>
       <c r="V38" s="2">
         <v>29672</v>
       </c>
       <c r="W38" s="14">
         <v>29708</v>
       </c>
       <c r="X38" s="14">
         <v>29712</v>
       </c>
       <c r="Y38" s="14">
         <v>29757</v>
       </c>
       <c r="Z38" s="2">
         <v>29717</v>
       </c>
-      <c r="AA38" s="51">
+      <c r="AA38" s="50">
         <v>29721</v>
       </c>
-      <c r="AB38" s="51">
+      <c r="AB38" s="50">
         <v>29679</v>
       </c>
-      <c r="AC38" s="51">
+      <c r="AC38" s="50">
         <v>29674</v>
       </c>
       <c r="AD38" s="8">
         <v>29632</v>
       </c>
-      <c r="AE38" s="51">
+      <c r="AE38" s="50">
         <v>29622</v>
       </c>
-      <c r="AF38" s="51">
+      <c r="AF38" s="50">
         <v>29611</v>
       </c>
       <c r="AG38" s="8">
         <v>29630</v>
       </c>
       <c r="AH38" s="8">
         <v>29617</v>
       </c>
       <c r="AI38" s="8">
         <v>29642</v>
       </c>
       <c r="AJ38" s="8">
         <v>29582</v>
       </c>
       <c r="AK38" s="8">
         <v>29528</v>
       </c>
-      <c r="AL38" s="66">
+      <c r="AL38" s="65">
         <v>29466</v>
       </c>
-      <c r="AM38" s="67">
+      <c r="AM38" s="66">
         <v>29432</v>
       </c>
-      <c r="AN38" s="51">
+      <c r="AN38" s="50">
         <v>29419</v>
       </c>
-      <c r="AO38" s="66">
+      <c r="AO38" s="65">
         <v>29400</v>
       </c>
-      <c r="AP38" s="51">
+      <c r="AP38" s="50">
         <v>29353</v>
       </c>
       <c r="AQ38" s="8">
         <v>29311</v>
       </c>
       <c r="AR38" s="8">
         <v>29322</v>
       </c>
-      <c r="AS38" s="51">
+      <c r="AS38" s="50">
         <v>29224</v>
       </c>
-      <c r="AT38" s="51">
+      <c r="AT38" s="50">
         <v>29290</v>
       </c>
-      <c r="AU38" s="51">
+      <c r="AU38" s="50">
         <v>29206</v>
       </c>
-      <c r="AV38" s="51">
+      <c r="AV38" s="50">
         <v>29170</v>
       </c>
-      <c r="AW38" s="51">
+      <c r="AW38" s="50">
         <v>29139</v>
       </c>
-      <c r="AX38" s="51">
+      <c r="AX38" s="50">
         <v>29131</v>
       </c>
-      <c r="AY38" s="69">
+      <c r="AY38" s="67">
         <v>29116</v>
       </c>
       <c r="AZ38" s="19">
         <v>29105</v>
+      </c>
+      <c r="BA38" s="50">
+        <v>29091</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="14">
         <v>16001</v>
       </c>
       <c r="C39" s="2">
         <v>15993</v>
       </c>
       <c r="D39" s="2">
         <v>15969</v>
       </c>
       <c r="E39" s="2">
         <v>15966</v>
       </c>
       <c r="F39" s="2">
         <v>15968</v>
       </c>
       <c r="G39" s="2">
         <v>15955</v>
       </c>
       <c r="H39" s="2">
@@ -6351,127 +6401,130 @@
       </c>
       <c r="S39" s="14">
         <v>15971</v>
       </c>
       <c r="T39" s="14">
         <v>15985</v>
       </c>
       <c r="U39" s="2">
         <v>15945</v>
       </c>
       <c r="V39" s="2">
         <v>15972</v>
       </c>
       <c r="W39" s="14">
         <v>15895</v>
       </c>
       <c r="X39" s="14">
         <v>15872</v>
       </c>
       <c r="Y39" s="14">
         <v>15877</v>
       </c>
       <c r="Z39" s="2">
         <v>15873</v>
       </c>
-      <c r="AA39" s="51">
+      <c r="AA39" s="50">
         <v>15872</v>
       </c>
-      <c r="AB39" s="51">
+      <c r="AB39" s="50">
         <v>15849</v>
       </c>
-      <c r="AC39" s="51">
+      <c r="AC39" s="50">
         <v>15823</v>
       </c>
       <c r="AD39" s="8">
         <v>15800</v>
       </c>
-      <c r="AE39" s="51">
+      <c r="AE39" s="50">
         <v>15776</v>
       </c>
-      <c r="AF39" s="51">
+      <c r="AF39" s="50">
         <v>15746</v>
       </c>
       <c r="AG39" s="8">
         <v>15699</v>
       </c>
       <c r="AH39" s="8">
         <v>15587</v>
       </c>
       <c r="AI39" s="8">
         <v>15477</v>
       </c>
       <c r="AJ39" s="8">
         <v>15435</v>
       </c>
       <c r="AK39" s="8">
         <v>15390</v>
       </c>
-      <c r="AL39" s="66">
+      <c r="AL39" s="65">
         <v>15351</v>
       </c>
-      <c r="AM39" s="67">
+      <c r="AM39" s="66">
         <v>15312</v>
       </c>
-      <c r="AN39" s="51">
+      <c r="AN39" s="50">
         <v>15293</v>
       </c>
-      <c r="AO39" s="66">
+      <c r="AO39" s="65">
         <v>15290</v>
       </c>
-      <c r="AP39" s="51">
+      <c r="AP39" s="50">
         <v>15219</v>
       </c>
       <c r="AQ39" s="8">
         <v>15180</v>
       </c>
       <c r="AR39" s="8">
         <v>15147</v>
       </c>
-      <c r="AS39" s="51">
+      <c r="AS39" s="50">
         <v>15057</v>
       </c>
-      <c r="AT39" s="51">
+      <c r="AT39" s="50">
         <v>14972</v>
       </c>
-      <c r="AU39" s="51">
+      <c r="AU39" s="50">
         <v>14904</v>
       </c>
-      <c r="AV39" s="51">
+      <c r="AV39" s="50">
         <v>14864</v>
       </c>
-      <c r="AW39" s="51">
+      <c r="AW39" s="50">
         <v>14858</v>
       </c>
-      <c r="AX39" s="51">
+      <c r="AX39" s="50">
         <v>14809</v>
       </c>
-      <c r="AY39" s="69">
+      <c r="AY39" s="67">
         <v>14803</v>
       </c>
       <c r="AZ39" s="19">
         <v>14760</v>
+      </c>
+      <c r="BA39" s="50">
+        <v>14728</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="14">
         <v>16085</v>
       </c>
       <c r="C40" s="2">
         <v>16073</v>
       </c>
       <c r="D40" s="2">
         <v>16106</v>
       </c>
       <c r="E40" s="2">
         <v>16122</v>
       </c>
       <c r="F40" s="2">
         <v>16117</v>
       </c>
       <c r="G40" s="2">
         <v>16108</v>
       </c>
       <c r="H40" s="2">
@@ -6509,127 +6562,130 @@
       </c>
       <c r="S40" s="14">
         <v>16118</v>
       </c>
       <c r="T40" s="14">
         <v>16114</v>
       </c>
       <c r="U40" s="2">
         <v>16119</v>
       </c>
       <c r="V40" s="2">
         <v>16109</v>
       </c>
       <c r="W40" s="14">
         <v>16095</v>
       </c>
       <c r="X40" s="14">
         <v>16078</v>
       </c>
       <c r="Y40" s="14">
         <v>16070</v>
       </c>
       <c r="Z40" s="2">
         <v>16088</v>
       </c>
-      <c r="AA40" s="51">
+      <c r="AA40" s="50">
         <v>16048</v>
       </c>
-      <c r="AB40" s="51">
+      <c r="AB40" s="50">
         <v>16031</v>
       </c>
-      <c r="AC40" s="51">
+      <c r="AC40" s="50">
         <v>16013</v>
       </c>
       <c r="AD40" s="8">
         <v>16001</v>
       </c>
-      <c r="AE40" s="51">
+      <c r="AE40" s="50">
         <v>15974</v>
       </c>
-      <c r="AF40" s="51">
+      <c r="AF40" s="50">
         <v>15926</v>
       </c>
       <c r="AG40" s="8">
         <v>15823</v>
       </c>
       <c r="AH40" s="8">
         <v>15740</v>
       </c>
       <c r="AI40" s="8">
         <v>15689</v>
       </c>
       <c r="AJ40" s="8">
         <v>15620</v>
       </c>
       <c r="AK40" s="8">
         <v>15609</v>
       </c>
-      <c r="AL40" s="66">
+      <c r="AL40" s="65">
         <v>15558</v>
       </c>
-      <c r="AM40" s="67">
+      <c r="AM40" s="66">
         <v>15513</v>
       </c>
-      <c r="AN40" s="51">
+      <c r="AN40" s="50">
         <v>15476</v>
       </c>
-      <c r="AO40" s="66">
+      <c r="AO40" s="65">
         <v>15492</v>
       </c>
-      <c r="AP40" s="51">
+      <c r="AP40" s="50">
         <v>15416</v>
       </c>
       <c r="AQ40" s="8">
         <v>15410</v>
       </c>
       <c r="AR40" s="8">
         <v>15350</v>
       </c>
-      <c r="AS40" s="51">
+      <c r="AS40" s="50">
         <v>15247</v>
       </c>
-      <c r="AT40" s="51">
+      <c r="AT40" s="50">
         <v>15164</v>
       </c>
-      <c r="AU40" s="51">
+      <c r="AU40" s="50">
         <v>15123</v>
       </c>
-      <c r="AV40" s="51">
+      <c r="AV40" s="50">
         <v>15087</v>
       </c>
-      <c r="AW40" s="51">
+      <c r="AW40" s="50">
         <v>15094</v>
       </c>
-      <c r="AX40" s="51">
+      <c r="AX40" s="50">
         <v>15070</v>
       </c>
-      <c r="AY40" s="69">
+      <c r="AY40" s="67">
         <v>15003</v>
       </c>
       <c r="AZ40" s="19">
         <v>14921</v>
+      </c>
+      <c r="BA40" s="50">
+        <v>14855</v>
       </c>
     </row>
     <row r="41" spans="1:53">
       <c r="A41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="14">
         <v>33484</v>
       </c>
       <c r="C41" s="2">
         <v>33512</v>
       </c>
       <c r="D41" s="2">
         <v>33520</v>
       </c>
       <c r="E41" s="2">
         <v>33569</v>
       </c>
       <c r="F41" s="2">
         <v>33574</v>
       </c>
       <c r="G41" s="2">
         <v>33615</v>
       </c>
       <c r="H41" s="2">
@@ -6667,127 +6723,130 @@
       </c>
       <c r="S41" s="14">
         <v>33667</v>
       </c>
       <c r="T41" s="14">
         <v>33589</v>
       </c>
       <c r="U41" s="2">
         <v>33565</v>
       </c>
       <c r="V41" s="2">
         <v>33572</v>
       </c>
       <c r="W41" s="14">
         <v>33614</v>
       </c>
       <c r="X41" s="14">
         <v>33615</v>
       </c>
       <c r="Y41" s="14">
         <v>33573</v>
       </c>
       <c r="Z41" s="2">
         <v>33552</v>
       </c>
-      <c r="AA41" s="51">
+      <c r="AA41" s="50">
         <v>33528</v>
       </c>
-      <c r="AB41" s="51">
+      <c r="AB41" s="50">
         <v>33505</v>
       </c>
-      <c r="AC41" s="51">
+      <c r="AC41" s="50">
         <v>33461</v>
       </c>
       <c r="AD41" s="8">
         <v>33413</v>
       </c>
-      <c r="AE41" s="51">
+      <c r="AE41" s="50">
         <v>33401</v>
       </c>
-      <c r="AF41" s="51">
+      <c r="AF41" s="50">
         <v>33372</v>
       </c>
       <c r="AG41" s="8">
         <v>33303</v>
       </c>
       <c r="AH41" s="8">
         <v>33186</v>
       </c>
       <c r="AI41" s="8">
         <v>33087</v>
       </c>
       <c r="AJ41" s="8">
         <v>33000</v>
       </c>
       <c r="AK41" s="8">
         <v>32931</v>
       </c>
-      <c r="AL41" s="66">
+      <c r="AL41" s="65">
         <v>32886</v>
       </c>
-      <c r="AM41" s="67">
+      <c r="AM41" s="66">
         <v>32828</v>
       </c>
-      <c r="AN41" s="51">
+      <c r="AN41" s="50">
         <v>32778</v>
       </c>
-      <c r="AO41" s="66">
+      <c r="AO41" s="65">
         <v>32706</v>
       </c>
-      <c r="AP41" s="51">
+      <c r="AP41" s="50">
         <v>32667</v>
       </c>
       <c r="AQ41" s="8">
         <v>32588</v>
       </c>
       <c r="AR41" s="8">
         <v>32519</v>
       </c>
-      <c r="AS41" s="51">
+      <c r="AS41" s="50">
         <v>32373</v>
       </c>
-      <c r="AT41" s="51">
+      <c r="AT41" s="50">
         <v>32250</v>
       </c>
-      <c r="AU41" s="51">
+      <c r="AU41" s="50">
         <v>32211</v>
       </c>
-      <c r="AV41" s="51">
+      <c r="AV41" s="50">
         <v>32151</v>
       </c>
-      <c r="AW41" s="51">
+      <c r="AW41" s="50">
         <v>32097</v>
       </c>
-      <c r="AX41" s="51">
+      <c r="AX41" s="50">
         <v>32034</v>
       </c>
-      <c r="AY41" s="69">
+      <c r="AY41" s="67">
         <v>31978</v>
       </c>
       <c r="AZ41" s="19">
         <v>31985</v>
+      </c>
+      <c r="BA41" s="50">
+        <v>31977</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="14">
         <v>16356</v>
       </c>
       <c r="C42" s="2">
         <v>16359</v>
       </c>
       <c r="D42" s="2">
         <v>16334</v>
       </c>
       <c r="E42" s="2">
         <v>16328</v>
       </c>
       <c r="F42" s="2">
         <v>16321</v>
       </c>
       <c r="G42" s="2">
         <v>16334</v>
       </c>
       <c r="H42" s="2">
@@ -6825,127 +6884,130 @@
       </c>
       <c r="S42" s="14">
         <v>16347</v>
       </c>
       <c r="T42" s="14">
         <v>16341</v>
       </c>
       <c r="U42" s="2">
         <v>16332</v>
       </c>
       <c r="V42" s="2">
         <v>16340</v>
       </c>
       <c r="W42" s="14">
         <v>16380</v>
       </c>
       <c r="X42" s="14">
         <v>16358</v>
       </c>
       <c r="Y42" s="14">
         <v>16334</v>
       </c>
       <c r="Z42" s="2">
         <v>16298</v>
       </c>
-      <c r="AA42" s="51">
+      <c r="AA42" s="50">
         <v>16260</v>
       </c>
-      <c r="AB42" s="51">
+      <c r="AB42" s="50">
         <v>16289</v>
       </c>
-      <c r="AC42" s="51">
+      <c r="AC42" s="50">
         <v>16299</v>
       </c>
       <c r="AD42" s="8">
         <v>16277</v>
       </c>
-      <c r="AE42" s="51">
+      <c r="AE42" s="50">
         <v>16300</v>
       </c>
-      <c r="AF42" s="51">
+      <c r="AF42" s="50">
         <v>16277</v>
       </c>
       <c r="AG42" s="8">
         <v>16278</v>
       </c>
       <c r="AH42" s="8">
         <v>16279</v>
       </c>
       <c r="AI42" s="8">
         <v>16239</v>
       </c>
       <c r="AJ42" s="8">
         <v>16149</v>
       </c>
       <c r="AK42" s="8">
         <v>16105</v>
       </c>
-      <c r="AL42" s="66">
+      <c r="AL42" s="65">
         <v>16063</v>
       </c>
-      <c r="AM42" s="67">
+      <c r="AM42" s="66">
         <v>16001</v>
       </c>
-      <c r="AN42" s="51">
+      <c r="AN42" s="50">
         <v>15946</v>
       </c>
-      <c r="AO42" s="66">
+      <c r="AO42" s="65">
         <v>15939</v>
       </c>
-      <c r="AP42" s="51">
+      <c r="AP42" s="50">
         <v>15846</v>
       </c>
       <c r="AQ42" s="8">
         <v>15829</v>
       </c>
       <c r="AR42" s="8">
         <v>15794</v>
       </c>
-      <c r="AS42" s="51">
+      <c r="AS42" s="50">
         <v>15731</v>
       </c>
-      <c r="AT42" s="51">
+      <c r="AT42" s="50">
         <v>15717</v>
       </c>
-      <c r="AU42" s="51">
+      <c r="AU42" s="50">
         <v>15697</v>
       </c>
-      <c r="AV42" s="51">
+      <c r="AV42" s="50">
         <v>15690</v>
       </c>
-      <c r="AW42" s="51">
+      <c r="AW42" s="50">
         <v>15643</v>
       </c>
-      <c r="AX42" s="51">
+      <c r="AX42" s="50">
         <v>15625</v>
       </c>
-      <c r="AY42" s="69">
+      <c r="AY42" s="67">
         <v>15609</v>
       </c>
       <c r="AZ42" s="19">
         <v>15584</v>
+      </c>
+      <c r="BA42" s="50">
+        <v>15547</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="14">
         <v>14658</v>
       </c>
       <c r="C43" s="2">
         <v>14652</v>
       </c>
       <c r="D43" s="2">
         <v>14632</v>
       </c>
       <c r="E43" s="2">
         <v>14641</v>
       </c>
       <c r="F43" s="2">
         <v>14632</v>
       </c>
       <c r="G43" s="2">
         <v>14618</v>
       </c>
       <c r="H43" s="2">
@@ -6983,127 +7045,130 @@
       </c>
       <c r="S43" s="14">
         <v>14572</v>
       </c>
       <c r="T43" s="14">
         <v>14530</v>
       </c>
       <c r="U43" s="2">
         <v>14482</v>
       </c>
       <c r="V43" s="2">
         <v>14448</v>
       </c>
       <c r="W43" s="14">
         <v>14428</v>
       </c>
       <c r="X43" s="14">
         <v>14414</v>
       </c>
       <c r="Y43" s="14">
         <v>14403</v>
       </c>
       <c r="Z43" s="2">
         <v>14385</v>
       </c>
-      <c r="AA43" s="51">
+      <c r="AA43" s="50">
         <v>14391</v>
       </c>
-      <c r="AB43" s="51">
+      <c r="AB43" s="50">
         <v>14385</v>
       </c>
-      <c r="AC43" s="51">
+      <c r="AC43" s="50">
         <v>14378</v>
       </c>
       <c r="AD43" s="8">
         <v>14340</v>
       </c>
-      <c r="AE43" s="51">
+      <c r="AE43" s="50">
         <v>14347</v>
       </c>
-      <c r="AF43" s="51">
+      <c r="AF43" s="50">
         <v>14345</v>
       </c>
       <c r="AG43" s="8">
         <v>14305</v>
       </c>
       <c r="AH43" s="8">
         <v>14266</v>
       </c>
       <c r="AI43" s="8">
         <v>14267</v>
       </c>
       <c r="AJ43" s="8">
         <v>14242</v>
       </c>
       <c r="AK43" s="8">
         <v>14207</v>
       </c>
-      <c r="AL43" s="66">
+      <c r="AL43" s="65">
         <v>14151</v>
       </c>
-      <c r="AM43" s="67">
+      <c r="AM43" s="66">
         <v>14136</v>
       </c>
-      <c r="AN43" s="51">
+      <c r="AN43" s="50">
         <v>14082</v>
       </c>
-      <c r="AO43" s="66">
+      <c r="AO43" s="65">
         <v>14064</v>
       </c>
-      <c r="AP43" s="51">
+      <c r="AP43" s="50">
         <v>14031</v>
       </c>
       <c r="AQ43" s="8">
         <v>13999</v>
       </c>
       <c r="AR43" s="8">
         <v>13935</v>
       </c>
-      <c r="AS43" s="51">
+      <c r="AS43" s="50">
         <v>13870</v>
       </c>
-      <c r="AT43" s="51">
+      <c r="AT43" s="50">
         <v>13814</v>
       </c>
-      <c r="AU43" s="51">
+      <c r="AU43" s="50">
         <v>13794</v>
       </c>
-      <c r="AV43" s="51">
+      <c r="AV43" s="50">
         <v>13801</v>
       </c>
-      <c r="AW43" s="51">
+      <c r="AW43" s="50">
         <v>13799</v>
       </c>
-      <c r="AX43" s="51">
+      <c r="AX43" s="50">
         <v>13795</v>
       </c>
-      <c r="AY43" s="69">
+      <c r="AY43" s="67">
         <v>13808</v>
       </c>
       <c r="AZ43" s="19">
         <v>13785</v>
+      </c>
+      <c r="BA43" s="50">
+        <v>13760</v>
       </c>
     </row>
     <row r="44" spans="1:53">
       <c r="A44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="35">
         <v>13979</v>
       </c>
       <c r="C44" s="4">
         <v>13993</v>
       </c>
       <c r="D44" s="4">
         <v>14002</v>
       </c>
       <c r="E44" s="4">
         <v>14008</v>
       </c>
       <c r="F44" s="4">
         <v>14007</v>
       </c>
       <c r="G44" s="4">
         <v>14013</v>
       </c>
       <c r="H44" s="4">
@@ -7219,667 +7284,645 @@
       </c>
       <c r="AS44" s="21">
         <v>13530</v>
       </c>
       <c r="AT44" s="21">
         <v>13480</v>
       </c>
       <c r="AU44" s="21">
         <v>13429</v>
       </c>
       <c r="AV44" s="21">
         <v>13413</v>
       </c>
       <c r="AW44" s="21">
         <v>13363</v>
       </c>
       <c r="AX44" s="21">
         <v>13337</v>
       </c>
       <c r="AY44" s="16">
         <v>13307</v>
       </c>
       <c r="AZ44" s="21">
         <v>13301</v>
       </c>
+      <c r="BA44" s="21">
+        <v>13273</v>
+      </c>
     </row>
     <row r="45" spans="1:53" ht="12.75">
-      <c r="A45" s="75" t="s">
+      <c r="A45" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="B45" s="75"/>
-[...25 lines deleted...]
-      <c r="AB45" s="75"/>
+      <c r="B45" s="78"/>
+      <c r="C45" s="78"/>
+      <c r="D45" s="78"/>
+      <c r="E45" s="78"/>
+      <c r="F45" s="78"/>
+      <c r="G45" s="78"/>
+      <c r="H45" s="78"/>
+      <c r="I45" s="78"/>
+      <c r="J45" s="78"/>
+      <c r="K45" s="78"/>
+      <c r="L45" s="78"/>
+      <c r="M45" s="78"/>
+      <c r="N45" s="78"/>
+      <c r="O45" s="78"/>
+      <c r="P45" s="78"/>
+      <c r="Q45" s="78"/>
+      <c r="R45" s="78"/>
+      <c r="S45" s="78"/>
+      <c r="T45" s="78"/>
+      <c r="U45" s="78"/>
+      <c r="V45" s="78"/>
+      <c r="W45" s="78"/>
+      <c r="X45" s="78"/>
+      <c r="Y45" s="78"/>
+      <c r="Z45" s="78"/>
+      <c r="AA45" s="78"/>
+      <c r="AB45" s="78"/>
     </row>
     <row r="46" spans="1:53" ht="13.5" customHeight="1">
-      <c r="A46" s="76" t="s">
+      <c r="A46" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="76"/>
-[...38 lines deleted...]
-      <c r="AO46" s="76"/>
+      <c r="B46" s="79"/>
+      <c r="C46" s="79"/>
+      <c r="D46" s="79"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="79"/>
+      <c r="G46" s="79"/>
+      <c r="H46" s="79"/>
+      <c r="I46" s="79"/>
+      <c r="J46" s="79"/>
+      <c r="K46" s="79"/>
+      <c r="L46" s="79"/>
+      <c r="M46" s="79"/>
+      <c r="N46" s="79"/>
+      <c r="O46" s="79"/>
+      <c r="P46" s="79"/>
+      <c r="Q46" s="79"/>
+      <c r="R46" s="79"/>
+      <c r="S46" s="79"/>
+      <c r="T46" s="79"/>
+      <c r="U46" s="79"/>
+      <c r="V46" s="79"/>
+      <c r="W46" s="79"/>
+      <c r="X46" s="79"/>
+      <c r="Y46" s="79"/>
+      <c r="Z46" s="79"/>
+      <c r="AA46" s="79"/>
+      <c r="AB46" s="79"/>
+      <c r="AC46" s="79"/>
+      <c r="AD46" s="79"/>
+      <c r="AE46" s="79"/>
+      <c r="AF46" s="79"/>
+      <c r="AG46" s="79"/>
+      <c r="AH46" s="79"/>
+      <c r="AI46" s="79"/>
+      <c r="AJ46" s="79"/>
+      <c r="AK46" s="79"/>
+      <c r="AL46" s="79"/>
+      <c r="AM46" s="79"/>
+      <c r="AN46" s="79"/>
+      <c r="AO46" s="79"/>
     </row>
-    <row r="47" spans="1:53" ht="12.75">
-[...29 lines deleted...]
-      <c r="AB47" s="68"/>
+    <row r="52" spans="45:46">
+      <c r="AS52" s="55"/>
+      <c r="AT52" s="55"/>
     </row>
     <row r="53" spans="45:46">
       <c r="AS53" s="56"/>
       <c r="AT53" s="56"/>
     </row>
     <row r="54" spans="45:46">
-      <c r="AS54" s="57"/>
-      <c r="AT54" s="57"/>
+      <c r="AS54" s="56"/>
+      <c r="AT54" s="56"/>
     </row>
     <row r="55" spans="45:46">
-      <c r="AS55" s="57"/>
-      <c r="AT55" s="57"/>
+      <c r="AS55" s="56"/>
+      <c r="AT55" s="56"/>
     </row>
     <row r="56" spans="45:46">
-      <c r="AS56" s="57"/>
-      <c r="AT56" s="57"/>
+      <c r="AS56" s="56"/>
+      <c r="AT56" s="56"/>
     </row>
     <row r="57" spans="45:46">
-      <c r="AS57" s="57"/>
-      <c r="AT57" s="57"/>
+      <c r="AS57" s="56"/>
+      <c r="AT57" s="56"/>
     </row>
     <row r="58" spans="45:46">
-      <c r="AS58" s="57"/>
-      <c r="AT58" s="57"/>
+      <c r="AS58" s="56"/>
+      <c r="AT58" s="56"/>
     </row>
     <row r="59" spans="45:46">
-      <c r="AS59" s="57"/>
-      <c r="AT59" s="57"/>
+      <c r="AS59" s="56"/>
+      <c r="AT59" s="56"/>
     </row>
     <row r="60" spans="45:46">
-      <c r="AS60" s="57"/>
-      <c r="AT60" s="57"/>
+      <c r="AS60" s="56"/>
+      <c r="AT60" s="56"/>
     </row>
     <row r="61" spans="45:46">
-      <c r="AS61" s="57"/>
-      <c r="AT61" s="57"/>
+      <c r="AS61" s="56"/>
+      <c r="AT61" s="56"/>
     </row>
     <row r="62" spans="45:46">
-      <c r="AS62" s="57"/>
-      <c r="AT62" s="57"/>
+      <c r="AS62" s="56"/>
+      <c r="AT62" s="56"/>
     </row>
     <row r="63" spans="45:46">
-      <c r="AS63" s="57"/>
-      <c r="AT63" s="57"/>
+      <c r="AS63" s="56"/>
+      <c r="AT63" s="56"/>
     </row>
     <row r="64" spans="45:46">
-      <c r="AS64" s="57"/>
-[...4 lines deleted...]
-      <c r="AT65" s="57"/>
+      <c r="AS64" s="56"/>
+      <c r="AT64" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AX6:AZ6"/>
+    <mergeCell ref="A45:AB45"/>
+    <mergeCell ref="A46:AO46"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="AL6:AW6"/>
-    <mergeCell ref="A4:AZ4"/>
-[...4 lines deleted...]
-    <mergeCell ref="A31:AZ31"/>
+    <mergeCell ref="AX6:BA6"/>
+    <mergeCell ref="A4:BA4"/>
+    <mergeCell ref="A8:BA8"/>
+    <mergeCell ref="A23:BA23"/>
+    <mergeCell ref="A31:BA31"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AZ52"/>
+  <dimension ref="A1:BA51"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:AZ2"/>
+      <selection activeCell="AM14" sqref="AM14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="6.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="23" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="23" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.140625" style="23" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="9" style="23" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="30" max="31" width="6.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9" style="23" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.42578125" style="23" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.5703125" style="23" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.5703125" style="23" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.42578125" style="23" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8.140625" style="23" customWidth="1"/>
     <col min="43" max="43" width="9.28515625" style="23" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="23" customWidth="1"/>
     <col min="45" max="45" width="9" style="23" customWidth="1"/>
     <col min="46" max="16384" width="10.42578125" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:52" ht="17.25">
-[...53 lines deleted...]
-      <c r="AZ2" s="86"/>
+    <row r="1" spans="1:53" ht="18" customHeight="1"/>
+    <row r="2" spans="1:53" ht="17.25">
+      <c r="A2" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
     </row>
-    <row r="3" spans="1:52">
-[...28 lines deleted...]
-      <c r="AC3" s="45"/>
+    <row r="3" spans="1:53" ht="21" customHeight="1">
+      <c r="A3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AU4" s="36"/>
-      <c r="AZ4" s="36" t="s">
-        <v>35</v>
+      <c r="BA4" s="26" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:52">
-[...1 lines deleted...]
-      <c r="B5" s="95">
+    <row r="5" spans="1:53">
+      <c r="A5" s="84"/>
+      <c r="B5" s="90">
         <v>2022</v>
       </c>
-      <c r="C5" s="95"/>
-[...10 lines deleted...]
-      <c r="N5" s="94">
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="89">
         <v>2023</v>
       </c>
-      <c r="O5" s="95"/>
-[...10 lines deleted...]
-      <c r="Z5" s="91">
+      <c r="O5" s="90"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="90"/>
+      <c r="S5" s="90"/>
+      <c r="T5" s="90"/>
+      <c r="U5" s="90"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="90"/>
+      <c r="X5" s="90"/>
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="86">
         <v>2024</v>
       </c>
-      <c r="AA5" s="92"/>
-[...10 lines deleted...]
-      <c r="AL5" s="84">
+      <c r="AA5" s="87"/>
+      <c r="AB5" s="87"/>
+      <c r="AC5" s="87"/>
+      <c r="AD5" s="87"/>
+      <c r="AE5" s="87"/>
+      <c r="AF5" s="87"/>
+      <c r="AG5" s="87"/>
+      <c r="AH5" s="87"/>
+      <c r="AI5" s="87"/>
+      <c r="AJ5" s="87"/>
+      <c r="AK5" s="88"/>
+      <c r="AL5" s="94">
         <v>2025</v>
       </c>
-      <c r="AM5" s="85"/>
-[...10 lines deleted...]
-      <c r="AX5" s="94">
+      <c r="AM5" s="95"/>
+      <c r="AN5" s="95"/>
+      <c r="AO5" s="95"/>
+      <c r="AP5" s="95"/>
+      <c r="AQ5" s="95"/>
+      <c r="AR5" s="95"/>
+      <c r="AS5" s="95"/>
+      <c r="AT5" s="95"/>
+      <c r="AU5" s="95"/>
+      <c r="AV5" s="95"/>
+      <c r="AW5" s="95"/>
+      <c r="AX5" s="89">
         <v>2026</v>
       </c>
-      <c r="AY5" s="95"/>
-      <c r="AZ5" s="95"/>
+      <c r="AY5" s="90"/>
+      <c r="AZ5" s="90"/>
+      <c r="BA5" s="90"/>
     </row>
-    <row r="6" spans="1:52" ht="12.75">
-      <c r="A6" s="90"/>
+    <row r="6" spans="1:53" ht="12.75">
+      <c r="A6" s="85"/>
       <c r="B6" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="47" t="s">
+      <c r="C6" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="48" t="s">
+      <c r="D6" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="47" t="s">
+      <c r="E6" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="47" t="s">
+      <c r="F6" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="47" t="s">
+      <c r="G6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="47" t="s">
+      <c r="H6" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="47" t="s">
+      <c r="I6" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="47" t="s">
+      <c r="J6" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="47" t="s">
+      <c r="K6" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="47" t="s">
+      <c r="L6" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="47" t="s">
+      <c r="M6" s="72" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="47" t="s">
+      <c r="O6" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="48" t="s">
+      <c r="P6" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="47" t="s">
+      <c r="Q6" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="47" t="s">
+      <c r="R6" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="47" t="s">
+      <c r="S6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="47" t="s">
+      <c r="T6" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="47" t="s">
+      <c r="U6" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="47" t="s">
+      <c r="V6" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="47" t="s">
+      <c r="W6" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="X6" s="47" t="s">
+      <c r="X6" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="47" t="s">
+      <c r="Y6" s="72" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="AA6" s="47" t="s">
+      <c r="AA6" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="48" t="s">
+      <c r="AB6" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="47" t="s">
+      <c r="AC6" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD6" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="AD6" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AG6" s="47" t="s">
+      <c r="AG6" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="47" t="s">
+      <c r="AH6" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="47" t="s">
+      <c r="AI6" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="AJ6" s="47" t="s">
+      <c r="AJ6" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="47" t="s">
+      <c r="AK6" s="72" t="s">
         <v>14</v>
       </c>
       <c r="AL6" s="27" t="s">
         <v>28</v>
       </c>
       <c r="AM6" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="55" t="s">
-        <v>34</v>
+      <c r="AN6" s="54" t="s">
+        <v>33</v>
       </c>
       <c r="AO6" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="53" t="s">
+      <c r="AR6" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="54" t="s">
+      <c r="AS6" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="58" t="s">
+      <c r="AT6" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="59" t="s">
+      <c r="AU6" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="AV6" s="60" t="s">
+      <c r="AV6" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="AW6" s="61" t="s">
+      <c r="AW6" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="AX6" s="73" t="s">
+      <c r="AX6" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="AY6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AZ6" s="71" t="s">
+      <c r="AY6" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ6" s="27" t="s">
         <v>7</v>
       </c>
+      <c r="BA6" s="27" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
-[...53 lines deleted...]
-      <c r="AZ7" s="72"/>
+    <row r="7" spans="1:53">
+      <c r="A7" s="92" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="92"/>
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="92"/>
+      <c r="AB7" s="92"/>
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="92"/>
+      <c r="AE7" s="92"/>
+      <c r="AF7" s="92"/>
+      <c r="AG7" s="92"/>
+      <c r="AH7" s="92"/>
+      <c r="AI7" s="92"/>
+      <c r="AJ7" s="92"/>
+      <c r="AK7" s="92"/>
+      <c r="AL7" s="92"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="92"/>
+      <c r="AR7" s="92"/>
+      <c r="AS7" s="92"/>
+      <c r="AT7" s="92"/>
+      <c r="AU7" s="92"/>
+      <c r="AV7" s="92"/>
+      <c r="AW7" s="92"/>
+      <c r="AX7" s="92"/>
+      <c r="AY7" s="92"/>
+      <c r="AZ7" s="92"/>
+      <c r="BA7" s="92"/>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="70">
+      <c r="B8" s="68">
         <v>449187</v>
       </c>
       <c r="C8" s="15">
         <v>449539</v>
       </c>
       <c r="D8" s="15">
         <v>449911</v>
       </c>
       <c r="E8" s="15">
         <v>450404</v>
       </c>
       <c r="F8" s="15">
         <v>450827</v>
       </c>
       <c r="G8" s="15">
         <v>451283</v>
       </c>
       <c r="H8" s="15">
         <v>451898</v>
       </c>
       <c r="I8" s="15">
         <v>452520</v>
       </c>
       <c r="J8" s="15">
         <v>453056</v>
@@ -7907,137 +7950,140 @@
       </c>
       <c r="R8" s="15">
         <v>457252</v>
       </c>
       <c r="S8" s="15">
         <v>457839</v>
       </c>
       <c r="T8" s="15">
         <v>458234</v>
       </c>
       <c r="U8" s="15">
         <v>458665</v>
       </c>
       <c r="V8" s="15">
         <v>459218</v>
       </c>
       <c r="W8" s="15">
         <v>459751</v>
       </c>
       <c r="X8" s="15">
         <v>460191</v>
       </c>
       <c r="Y8" s="15">
         <v>460736</v>
       </c>
-      <c r="Z8" s="44">
+      <c r="Z8" s="43">
         <v>461159</v>
       </c>
       <c r="AA8" s="15">
         <v>461437</v>
       </c>
       <c r="AB8" s="15">
         <v>461882</v>
       </c>
       <c r="AC8" s="15">
         <v>462393</v>
       </c>
       <c r="AD8" s="15">
         <v>462824</v>
       </c>
       <c r="AE8" s="15">
         <v>463331</v>
       </c>
       <c r="AF8" s="15">
         <v>463771</v>
       </c>
       <c r="AG8" s="15">
         <v>464384</v>
       </c>
-      <c r="AH8" s="44">
+      <c r="AH8" s="43">
         <v>464914</v>
       </c>
       <c r="AI8" s="15">
         <v>465296</v>
       </c>
       <c r="AJ8" s="15">
         <v>465673</v>
       </c>
       <c r="AK8" s="15">
         <v>465971</v>
       </c>
       <c r="AL8" s="15">
         <v>466231</v>
       </c>
-      <c r="AM8" s="44">
+      <c r="AM8" s="43">
         <v>466474</v>
       </c>
       <c r="AN8" s="15">
         <v>466728</v>
       </c>
       <c r="AO8" s="40">
         <v>466938</v>
       </c>
-      <c r="AP8" s="51">
+      <c r="AP8" s="50">
         <v>467200</v>
       </c>
-      <c r="AQ8" s="51">
+      <c r="AQ8" s="50">
         <v>467490</v>
       </c>
-      <c r="AR8" s="51">
+      <c r="AR8" s="50">
         <v>467897</v>
       </c>
-      <c r="AS8" s="51">
+      <c r="AS8" s="50">
         <v>468558</v>
       </c>
-      <c r="AT8" s="51">
+      <c r="AT8" s="50">
         <v>468789</v>
       </c>
-      <c r="AU8" s="51">
+      <c r="AU8" s="50">
         <v>468968</v>
       </c>
-      <c r="AV8" s="51">
+      <c r="AV8" s="50">
         <v>469292</v>
       </c>
-      <c r="AW8" s="51">
+      <c r="AW8" s="50">
         <v>469491</v>
       </c>
-      <c r="AX8" s="51">
+      <c r="AX8" s="50">
         <v>469736</v>
       </c>
-      <c r="AY8" s="51">
+      <c r="AY8" s="50">
         <v>470207</v>
       </c>
       <c r="AZ8" s="19">
         <v>470385</v>
       </c>
+      <c r="BA8" s="19">
+        <v>470470</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="70">
+      <c r="B9" s="68">
         <v>263653</v>
       </c>
       <c r="C9" s="15">
         <v>263928</v>
       </c>
       <c r="D9" s="15">
         <v>264309</v>
       </c>
       <c r="E9" s="15">
         <v>264706</v>
       </c>
       <c r="F9" s="15">
         <v>265128</v>
       </c>
       <c r="G9" s="15">
         <v>265504</v>
       </c>
       <c r="H9" s="15">
         <v>265992</v>
       </c>
       <c r="I9" s="15">
         <v>266460</v>
       </c>
       <c r="J9" s="15">
         <v>266930</v>
@@ -8065,137 +8111,140 @@
       </c>
       <c r="R9" s="15">
         <v>270293</v>
       </c>
       <c r="S9" s="15">
         <v>270717</v>
       </c>
       <c r="T9" s="15">
         <v>271168</v>
       </c>
       <c r="U9" s="15">
         <v>271645</v>
       </c>
       <c r="V9" s="15">
         <v>272221</v>
       </c>
       <c r="W9" s="15">
         <v>272649</v>
       </c>
       <c r="X9" s="15">
         <v>273083</v>
       </c>
       <c r="Y9" s="15">
         <v>273583</v>
       </c>
-      <c r="Z9" s="44">
+      <c r="Z9" s="43">
         <v>274045</v>
       </c>
       <c r="AA9" s="15">
         <v>274463</v>
       </c>
       <c r="AB9" s="15">
         <v>274888</v>
       </c>
       <c r="AC9" s="15">
         <v>275385</v>
       </c>
       <c r="AD9" s="15">
         <v>275929</v>
       </c>
       <c r="AE9" s="15">
         <v>276426</v>
       </c>
       <c r="AF9" s="15">
         <v>276956</v>
       </c>
       <c r="AG9" s="15">
         <v>277686</v>
       </c>
-      <c r="AH9" s="44">
+      <c r="AH9" s="43">
         <v>278477</v>
       </c>
       <c r="AI9" s="15">
         <v>279148</v>
       </c>
       <c r="AJ9" s="15">
         <v>279888</v>
       </c>
       <c r="AK9" s="15">
         <v>280394</v>
       </c>
       <c r="AL9" s="15">
         <v>280908</v>
       </c>
-      <c r="AM9" s="44">
+      <c r="AM9" s="43">
         <v>281387</v>
       </c>
       <c r="AN9" s="15">
         <v>281887</v>
       </c>
       <c r="AO9" s="40">
         <v>282228</v>
       </c>
-      <c r="AP9" s="51">
+      <c r="AP9" s="50">
         <v>282753</v>
       </c>
-      <c r="AQ9" s="51">
+      <c r="AQ9" s="50">
         <v>283295</v>
       </c>
-      <c r="AR9" s="51">
+      <c r="AR9" s="50">
         <v>283886</v>
       </c>
-      <c r="AS9" s="51">
+      <c r="AS9" s="50">
         <v>285219</v>
       </c>
-      <c r="AT9" s="51">
+      <c r="AT9" s="50">
         <v>285879</v>
       </c>
-      <c r="AU9" s="51">
+      <c r="AU9" s="50">
         <v>286475</v>
       </c>
-      <c r="AV9" s="51">
+      <c r="AV9" s="50">
         <v>286998</v>
       </c>
-      <c r="AW9" s="51">
+      <c r="AW9" s="50">
         <v>287369</v>
       </c>
-      <c r="AX9" s="51">
+      <c r="AX9" s="50">
         <v>287791</v>
       </c>
-      <c r="AY9" s="51">
+      <c r="AY9" s="50">
         <v>288354</v>
       </c>
       <c r="AZ9" s="19">
         <v>288673</v>
       </c>
+      <c r="BA9" s="19">
+        <v>289008</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="70">
+      <c r="B10" s="68">
         <v>21427</v>
       </c>
       <c r="C10" s="15">
         <v>21447</v>
       </c>
       <c r="D10" s="15">
         <v>21446</v>
       </c>
       <c r="E10" s="15">
         <v>21473</v>
       </c>
       <c r="F10" s="15">
         <v>21488</v>
       </c>
       <c r="G10" s="15">
         <v>21512</v>
       </c>
       <c r="H10" s="15">
         <v>21544</v>
       </c>
       <c r="I10" s="15">
         <v>21579</v>
       </c>
       <c r="J10" s="15">
         <v>21608</v>
@@ -8223,137 +8272,140 @@
       </c>
       <c r="R10" s="15">
         <v>21739</v>
       </c>
       <c r="S10" s="15">
         <v>21760</v>
       </c>
       <c r="T10" s="15">
         <v>21722</v>
       </c>
       <c r="U10" s="15">
         <v>21754</v>
       </c>
       <c r="V10" s="15">
         <v>21786</v>
       </c>
       <c r="W10" s="15">
         <v>21796</v>
       </c>
       <c r="X10" s="15">
         <v>21812</v>
       </c>
       <c r="Y10" s="15">
         <v>21851</v>
       </c>
-      <c r="Z10" s="44">
+      <c r="Z10" s="43">
         <v>21857</v>
       </c>
       <c r="AA10" s="15">
         <v>21877</v>
       </c>
       <c r="AB10" s="15">
         <v>21900</v>
       </c>
       <c r="AC10" s="15">
         <v>21889</v>
       </c>
       <c r="AD10" s="15">
         <v>21904</v>
       </c>
       <c r="AE10" s="15">
         <v>21935</v>
       </c>
       <c r="AF10" s="15">
         <v>21935</v>
       </c>
       <c r="AG10" s="15">
         <v>21956</v>
       </c>
-      <c r="AH10" s="44">
+      <c r="AH10" s="43">
         <v>21966</v>
       </c>
       <c r="AI10" s="15">
         <v>21970</v>
       </c>
       <c r="AJ10" s="15">
         <v>21944</v>
       </c>
       <c r="AK10" s="15">
         <v>21953</v>
       </c>
       <c r="AL10" s="15">
         <v>21938</v>
       </c>
-      <c r="AM10" s="44">
+      <c r="AM10" s="43">
         <v>21925</v>
       </c>
       <c r="AN10" s="15">
         <v>21916</v>
       </c>
       <c r="AO10" s="40">
         <v>21932</v>
       </c>
-      <c r="AP10" s="51">
+      <c r="AP10" s="50">
         <v>21922</v>
       </c>
-      <c r="AQ10" s="51">
+      <c r="AQ10" s="50">
         <v>21916</v>
       </c>
-      <c r="AR10" s="51">
+      <c r="AR10" s="50">
         <v>21873</v>
       </c>
-      <c r="AS10" s="51">
+      <c r="AS10" s="50">
         <v>21784</v>
       </c>
-      <c r="AT10" s="51">
+      <c r="AT10" s="50">
         <v>21739</v>
       </c>
-      <c r="AU10" s="51">
+      <c r="AU10" s="50">
         <v>21689</v>
       </c>
-      <c r="AV10" s="51">
+      <c r="AV10" s="50">
         <v>21706</v>
       </c>
-      <c r="AW10" s="51">
+      <c r="AW10" s="50">
         <v>21699</v>
       </c>
-      <c r="AX10" s="51">
+      <c r="AX10" s="50">
         <v>21700</v>
       </c>
-      <c r="AY10" s="51">
+      <c r="AY10" s="50">
         <v>21703</v>
       </c>
       <c r="AZ10" s="19">
         <v>21716</v>
       </c>
+      <c r="BA10" s="19">
+        <v>21709</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="70">
+      <c r="B11" s="68">
         <v>10768</v>
       </c>
       <c r="C11" s="15">
         <v>10763</v>
       </c>
       <c r="D11" s="15">
         <v>10761</v>
       </c>
       <c r="E11" s="15">
         <v>10762</v>
       </c>
       <c r="F11" s="15">
         <v>10753</v>
       </c>
       <c r="G11" s="15">
         <v>10756</v>
       </c>
       <c r="H11" s="15">
         <v>10747</v>
       </c>
       <c r="I11" s="15">
         <v>10754</v>
       </c>
       <c r="J11" s="15">
         <v>10745</v>
@@ -8381,137 +8433,140 @@
       </c>
       <c r="R11" s="15">
         <v>10778</v>
       </c>
       <c r="S11" s="15">
         <v>10794</v>
       </c>
       <c r="T11" s="15">
         <v>10780</v>
       </c>
       <c r="U11" s="15">
         <v>10739</v>
       </c>
       <c r="V11" s="15">
         <v>10747</v>
       </c>
       <c r="W11" s="15">
         <v>10736</v>
       </c>
       <c r="X11" s="15">
         <v>10734</v>
       </c>
       <c r="Y11" s="15">
         <v>10722</v>
       </c>
-      <c r="Z11" s="44">
+      <c r="Z11" s="43">
         <v>10710</v>
       </c>
       <c r="AA11" s="15">
         <v>10677</v>
       </c>
       <c r="AB11" s="15">
         <v>10686</v>
       </c>
       <c r="AC11" s="15">
         <v>10692</v>
       </c>
       <c r="AD11" s="15">
         <v>10660</v>
       </c>
       <c r="AE11" s="15">
         <v>10660</v>
       </c>
       <c r="AF11" s="15">
         <v>10634</v>
       </c>
       <c r="AG11" s="15">
         <v>10637</v>
       </c>
-      <c r="AH11" s="44">
+      <c r="AH11" s="43">
         <v>10596</v>
       </c>
       <c r="AI11" s="15">
         <v>10564</v>
       </c>
       <c r="AJ11" s="15">
         <v>10522</v>
       </c>
       <c r="AK11" s="15">
         <v>10482</v>
       </c>
       <c r="AL11" s="15">
         <v>10465</v>
       </c>
-      <c r="AM11" s="44">
+      <c r="AM11" s="43">
         <v>10450</v>
       </c>
       <c r="AN11" s="15">
         <v>10420</v>
       </c>
       <c r="AO11" s="40">
         <v>10382</v>
       </c>
-      <c r="AP11" s="51">
+      <c r="AP11" s="50">
         <v>10368</v>
       </c>
-      <c r="AQ11" s="51">
+      <c r="AQ11" s="50">
         <v>10304</v>
       </c>
-      <c r="AR11" s="51">
+      <c r="AR11" s="50">
         <v>10264</v>
       </c>
-      <c r="AS11" s="51">
+      <c r="AS11" s="50">
         <v>10216</v>
       </c>
-      <c r="AT11" s="51">
+      <c r="AT11" s="50">
         <v>10183</v>
       </c>
-      <c r="AU11" s="51">
+      <c r="AU11" s="50">
         <v>10174</v>
       </c>
-      <c r="AV11" s="51">
+      <c r="AV11" s="50">
         <v>10178</v>
       </c>
-      <c r="AW11" s="51">
+      <c r="AW11" s="50">
         <v>10144</v>
       </c>
-      <c r="AX11" s="51">
+      <c r="AX11" s="50">
         <v>10146</v>
       </c>
-      <c r="AY11" s="51">
+      <c r="AY11" s="50">
         <v>10136</v>
       </c>
       <c r="AZ11" s="19">
         <v>10147</v>
       </c>
+      <c r="BA11" s="19">
+        <v>10138</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="70">
+      <c r="B12" s="68">
         <v>11709</v>
       </c>
       <c r="C12" s="15">
         <v>11718</v>
       </c>
       <c r="D12" s="15">
         <v>11727</v>
       </c>
       <c r="E12" s="15">
         <v>11741</v>
       </c>
       <c r="F12" s="15">
         <v>11743</v>
       </c>
       <c r="G12" s="15">
         <v>11752</v>
       </c>
       <c r="H12" s="15">
         <v>11767</v>
       </c>
       <c r="I12" s="15">
         <v>11794</v>
       </c>
       <c r="J12" s="15">
         <v>11796</v>
@@ -8539,137 +8594,140 @@
       </c>
       <c r="R12" s="15">
         <v>11849</v>
       </c>
       <c r="S12" s="15">
         <v>11867</v>
       </c>
       <c r="T12" s="15">
         <v>11873</v>
       </c>
       <c r="U12" s="15">
         <v>11864</v>
       </c>
       <c r="V12" s="15">
         <v>11851</v>
       </c>
       <c r="W12" s="15">
         <v>11847</v>
       </c>
       <c r="X12" s="15">
         <v>11831</v>
       </c>
       <c r="Y12" s="15">
         <v>11828</v>
       </c>
-      <c r="Z12" s="44">
+      <c r="Z12" s="43">
         <v>11836</v>
       </c>
       <c r="AA12" s="15">
         <v>11826</v>
       </c>
       <c r="AB12" s="15">
         <v>11826</v>
       </c>
       <c r="AC12" s="15">
         <v>11834</v>
       </c>
       <c r="AD12" s="15">
         <v>11846</v>
       </c>
       <c r="AE12" s="15">
         <v>11843</v>
       </c>
       <c r="AF12" s="15">
         <v>11830</v>
       </c>
       <c r="AG12" s="15">
         <v>11808</v>
       </c>
-      <c r="AH12" s="44">
+      <c r="AH12" s="43">
         <v>11785</v>
       </c>
       <c r="AI12" s="15">
         <v>11778</v>
       </c>
       <c r="AJ12" s="15">
         <v>11718</v>
       </c>
       <c r="AK12" s="15">
         <v>11680</v>
       </c>
       <c r="AL12" s="15">
         <v>11666</v>
       </c>
-      <c r="AM12" s="44">
+      <c r="AM12" s="43">
         <v>11658</v>
       </c>
       <c r="AN12" s="15">
         <v>11650</v>
       </c>
       <c r="AO12" s="40">
         <v>11655</v>
       </c>
-      <c r="AP12" s="51">
+      <c r="AP12" s="50">
         <v>11628</v>
       </c>
-      <c r="AQ12" s="51">
+      <c r="AQ12" s="50">
         <v>11632</v>
       </c>
-      <c r="AR12" s="51">
+      <c r="AR12" s="50">
         <v>11617</v>
       </c>
-      <c r="AS12" s="51">
+      <c r="AS12" s="50">
         <v>11574</v>
       </c>
-      <c r="AT12" s="51">
+      <c r="AT12" s="50">
         <v>11530</v>
       </c>
-      <c r="AU12" s="51">
+      <c r="AU12" s="50">
         <v>11549</v>
       </c>
-      <c r="AV12" s="51">
+      <c r="AV12" s="50">
         <v>11517</v>
       </c>
-      <c r="AW12" s="51">
+      <c r="AW12" s="50">
         <v>11512</v>
       </c>
-      <c r="AX12" s="51">
+      <c r="AX12" s="50">
         <v>11486</v>
       </c>
-      <c r="AY12" s="51">
+      <c r="AY12" s="50">
         <v>11477</v>
       </c>
       <c r="AZ12" s="19">
         <v>11453</v>
       </c>
+      <c r="BA12" s="19">
+        <v>11445</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="70">
+      <c r="B13" s="68">
         <v>7730</v>
       </c>
       <c r="C13" s="15">
         <v>7723</v>
       </c>
       <c r="D13" s="15">
         <v>7711</v>
       </c>
       <c r="E13" s="15">
         <v>7703</v>
       </c>
       <c r="F13" s="15">
         <v>7686</v>
       </c>
       <c r="G13" s="15">
         <v>7677</v>
       </c>
       <c r="H13" s="15">
         <v>7667</v>
       </c>
       <c r="I13" s="15">
         <v>7677</v>
       </c>
       <c r="J13" s="15">
         <v>7682</v>
@@ -8697,137 +8755,140 @@
       </c>
       <c r="R13" s="15">
         <v>7733</v>
       </c>
       <c r="S13" s="15">
         <v>7741</v>
       </c>
       <c r="T13" s="15">
         <v>7733</v>
       </c>
       <c r="U13" s="15">
         <v>7741</v>
       </c>
       <c r="V13" s="15">
         <v>7753</v>
       </c>
       <c r="W13" s="15">
         <v>7758</v>
       </c>
       <c r="X13" s="15">
         <v>7774</v>
       </c>
       <c r="Y13" s="15">
         <v>7760</v>
       </c>
-      <c r="Z13" s="44">
+      <c r="Z13" s="43">
         <v>7765</v>
       </c>
       <c r="AA13" s="15">
         <v>7749</v>
       </c>
       <c r="AB13" s="15">
         <v>7740</v>
       </c>
       <c r="AC13" s="15">
         <v>7756</v>
       </c>
       <c r="AD13" s="15">
         <v>7726</v>
       </c>
       <c r="AE13" s="15">
         <v>7706</v>
       </c>
       <c r="AF13" s="15">
         <v>7691</v>
       </c>
       <c r="AG13" s="15">
         <v>7677</v>
       </c>
-      <c r="AH13" s="44">
+      <c r="AH13" s="43">
         <v>7668</v>
       </c>
       <c r="AI13" s="15">
         <v>7654</v>
       </c>
       <c r="AJ13" s="15">
         <v>7659</v>
       </c>
       <c r="AK13" s="15">
         <v>7648</v>
       </c>
       <c r="AL13" s="15">
         <v>7638</v>
       </c>
-      <c r="AM13" s="44">
+      <c r="AM13" s="43">
         <v>7608</v>
       </c>
       <c r="AN13" s="15">
         <v>7596</v>
       </c>
       <c r="AO13" s="40">
         <v>7589</v>
       </c>
-      <c r="AP13" s="51">
+      <c r="AP13" s="50">
         <v>7583</v>
       </c>
-      <c r="AQ13" s="51">
+      <c r="AQ13" s="50">
         <v>7565</v>
       </c>
-      <c r="AR13" s="51">
+      <c r="AR13" s="50">
         <v>7571</v>
       </c>
-      <c r="AS13" s="51">
+      <c r="AS13" s="50">
         <v>7545</v>
       </c>
-      <c r="AT13" s="51">
+      <c r="AT13" s="50">
         <v>7526</v>
       </c>
-      <c r="AU13" s="51">
+      <c r="AU13" s="50">
         <v>7499</v>
       </c>
-      <c r="AV13" s="51">
+      <c r="AV13" s="50">
         <v>7504</v>
       </c>
-      <c r="AW13" s="51">
+      <c r="AW13" s="50">
         <v>7506</v>
       </c>
-      <c r="AX13" s="51">
+      <c r="AX13" s="50">
         <v>7476</v>
       </c>
-      <c r="AY13" s="51">
+      <c r="AY13" s="50">
         <v>7472</v>
       </c>
       <c r="AZ13" s="19">
         <v>7470</v>
       </c>
+      <c r="BA13" s="19">
+        <v>7468</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="70">
+      <c r="B14" s="68">
         <v>8231</v>
       </c>
       <c r="C14" s="15">
         <v>8226</v>
       </c>
       <c r="D14" s="15">
         <v>8227</v>
       </c>
       <c r="E14" s="15">
         <v>8215</v>
       </c>
       <c r="F14" s="15">
         <v>8218</v>
       </c>
       <c r="G14" s="15">
         <v>8222</v>
       </c>
       <c r="H14" s="15">
         <v>8226</v>
       </c>
       <c r="I14" s="15">
         <v>8242</v>
       </c>
       <c r="J14" s="15">
         <v>8239</v>
@@ -8855,137 +8916,140 @@
       </c>
       <c r="R14" s="15">
         <v>8236</v>
       </c>
       <c r="S14" s="15">
         <v>8238</v>
       </c>
       <c r="T14" s="15">
         <v>8243</v>
       </c>
       <c r="U14" s="15">
         <v>8220</v>
       </c>
       <c r="V14" s="15">
         <v>8211</v>
       </c>
       <c r="W14" s="15">
         <v>8216</v>
       </c>
       <c r="X14" s="15">
         <v>8220</v>
       </c>
       <c r="Y14" s="15">
         <v>8239</v>
       </c>
-      <c r="Z14" s="44">
+      <c r="Z14" s="43">
         <v>8238</v>
       </c>
       <c r="AA14" s="15">
         <v>8221</v>
       </c>
       <c r="AB14" s="15">
         <v>8222</v>
       </c>
       <c r="AC14" s="15">
         <v>8200</v>
       </c>
       <c r="AD14" s="15">
         <v>8199</v>
       </c>
       <c r="AE14" s="15">
         <v>8199</v>
       </c>
       <c r="AF14" s="15">
         <v>8191</v>
       </c>
       <c r="AG14" s="15">
         <v>8180</v>
       </c>
-      <c r="AH14" s="44">
+      <c r="AH14" s="43">
         <v>8165</v>
       </c>
       <c r="AI14" s="15">
         <v>8175</v>
       </c>
       <c r="AJ14" s="15">
         <v>8149</v>
       </c>
       <c r="AK14" s="15">
         <v>8141</v>
       </c>
       <c r="AL14" s="15">
         <v>8108</v>
       </c>
-      <c r="AM14" s="44">
+      <c r="AM14" s="43">
         <v>8092</v>
       </c>
       <c r="AN14" s="15">
         <v>8072</v>
       </c>
       <c r="AO14" s="40">
         <v>8066</v>
       </c>
-      <c r="AP14" s="51">
+      <c r="AP14" s="50">
         <v>8055</v>
       </c>
-      <c r="AQ14" s="51">
+      <c r="AQ14" s="50">
         <v>8052</v>
       </c>
-      <c r="AR14" s="51">
+      <c r="AR14" s="50">
         <v>8064</v>
       </c>
-      <c r="AS14" s="51">
+      <c r="AS14" s="50">
         <v>8011</v>
       </c>
-      <c r="AT14" s="51">
+      <c r="AT14" s="50">
         <v>7989</v>
       </c>
-      <c r="AU14" s="51">
+      <c r="AU14" s="50">
         <v>7981</v>
       </c>
-      <c r="AV14" s="51">
+      <c r="AV14" s="50">
         <v>7955</v>
       </c>
-      <c r="AW14" s="51">
+      <c r="AW14" s="50">
         <v>7967</v>
       </c>
-      <c r="AX14" s="51">
+      <c r="AX14" s="50">
         <v>7984</v>
       </c>
-      <c r="AY14" s="51">
+      <c r="AY14" s="50">
         <v>7997</v>
       </c>
       <c r="AZ14" s="19">
         <v>7989</v>
       </c>
+      <c r="BA14" s="19">
+        <v>7978</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="70">
+      <c r="B15" s="68">
         <v>14761</v>
       </c>
       <c r="C15" s="15">
         <v>14762</v>
       </c>
       <c r="D15" s="15">
         <v>14764</v>
       </c>
       <c r="E15" s="15">
         <v>14768</v>
       </c>
       <c r="F15" s="15">
         <v>14766</v>
       </c>
       <c r="G15" s="15">
         <v>14755</v>
       </c>
       <c r="H15" s="15">
         <v>14771</v>
       </c>
       <c r="I15" s="15">
         <v>14768</v>
       </c>
       <c r="J15" s="15">
         <v>14774</v>
@@ -9013,137 +9077,140 @@
       </c>
       <c r="R15" s="15">
         <v>14873</v>
       </c>
       <c r="S15" s="15">
         <v>14886</v>
       </c>
       <c r="T15" s="15">
         <v>14878</v>
       </c>
       <c r="U15" s="15">
         <v>14898</v>
       </c>
       <c r="V15" s="15">
         <v>14883</v>
       </c>
       <c r="W15" s="15">
         <v>14908</v>
       </c>
       <c r="X15" s="15">
         <v>14922</v>
       </c>
       <c r="Y15" s="15">
         <v>14952</v>
       </c>
-      <c r="Z15" s="44">
+      <c r="Z15" s="43">
         <v>14931</v>
       </c>
       <c r="AA15" s="15">
         <v>14930</v>
       </c>
       <c r="AB15" s="15">
         <v>14917</v>
       </c>
       <c r="AC15" s="15">
         <v>14907</v>
       </c>
       <c r="AD15" s="15">
         <v>14878</v>
       </c>
       <c r="AE15" s="15">
         <v>14884</v>
       </c>
       <c r="AF15" s="15">
         <v>14875</v>
       </c>
       <c r="AG15" s="15">
         <v>14884</v>
       </c>
-      <c r="AH15" s="44">
+      <c r="AH15" s="43">
         <v>14891</v>
       </c>
       <c r="AI15" s="15">
         <v>14898</v>
       </c>
       <c r="AJ15" s="15">
         <v>14871</v>
       </c>
       <c r="AK15" s="15">
         <v>14839</v>
       </c>
       <c r="AL15" s="15">
         <v>14794</v>
       </c>
-      <c r="AM15" s="44">
+      <c r="AM15" s="43">
         <v>14786</v>
       </c>
       <c r="AN15" s="15">
         <v>14769</v>
       </c>
       <c r="AO15" s="40">
         <v>14750</v>
       </c>
-      <c r="AP15" s="51">
+      <c r="AP15" s="50">
         <v>14714</v>
       </c>
-      <c r="AQ15" s="51">
+      <c r="AQ15" s="50">
         <v>14707</v>
       </c>
-      <c r="AR15" s="51">
+      <c r="AR15" s="50">
         <v>14711</v>
       </c>
-      <c r="AS15" s="51">
+      <c r="AS15" s="50">
         <v>14690</v>
       </c>
-      <c r="AT15" s="51">
+      <c r="AT15" s="50">
         <v>14727</v>
       </c>
-      <c r="AU15" s="51">
+      <c r="AU15" s="50">
         <v>14702</v>
       </c>
-      <c r="AV15" s="51">
+      <c r="AV15" s="50">
         <v>14689</v>
       </c>
-      <c r="AW15" s="51">
+      <c r="AW15" s="50">
         <v>14667</v>
       </c>
-      <c r="AX15" s="51">
+      <c r="AX15" s="50">
         <v>14667</v>
       </c>
-      <c r="AY15" s="51">
+      <c r="AY15" s="50">
         <v>14683</v>
       </c>
       <c r="AZ15" s="19">
         <v>14678</v>
       </c>
+      <c r="BA15" s="19">
+        <v>14675</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="70">
+      <c r="B16" s="68">
         <v>32562</v>
       </c>
       <c r="C16" s="15">
         <v>32588</v>
       </c>
       <c r="D16" s="15">
         <v>32558</v>
       </c>
       <c r="E16" s="15">
         <v>32576</v>
       </c>
       <c r="F16" s="15">
         <v>32591</v>
       </c>
       <c r="G16" s="15">
         <v>32606</v>
       </c>
       <c r="H16" s="15">
         <v>32654</v>
       </c>
       <c r="I16" s="15">
         <v>32671</v>
       </c>
       <c r="J16" s="15">
         <v>32695</v>
@@ -9171,137 +9238,140 @@
       </c>
       <c r="R16" s="15">
         <v>32860</v>
       </c>
       <c r="S16" s="15">
         <v>32894</v>
       </c>
       <c r="T16" s="15">
         <v>32923</v>
       </c>
       <c r="U16" s="15">
         <v>32907</v>
       </c>
       <c r="V16" s="15">
         <v>32895</v>
       </c>
       <c r="W16" s="15">
         <v>32933</v>
       </c>
       <c r="X16" s="15">
         <v>32921</v>
       </c>
       <c r="Y16" s="15">
         <v>32940</v>
       </c>
-      <c r="Z16" s="44">
+      <c r="Z16" s="43">
         <v>32946</v>
       </c>
       <c r="AA16" s="15">
         <v>32913</v>
       </c>
       <c r="AB16" s="15">
         <v>32909</v>
       </c>
       <c r="AC16" s="15">
         <v>32906</v>
       </c>
       <c r="AD16" s="15">
         <v>32869</v>
       </c>
       <c r="AE16" s="15">
         <v>32855</v>
       </c>
       <c r="AF16" s="15">
         <v>32864</v>
       </c>
       <c r="AG16" s="15">
         <v>32831</v>
       </c>
-      <c r="AH16" s="44">
+      <c r="AH16" s="43">
         <v>32757</v>
       </c>
       <c r="AI16" s="15">
         <v>32648</v>
       </c>
       <c r="AJ16" s="15">
         <v>32595</v>
       </c>
       <c r="AK16" s="15">
         <v>32599</v>
       </c>
       <c r="AL16" s="15">
         <v>32568</v>
       </c>
-      <c r="AM16" s="44">
+      <c r="AM16" s="43">
         <v>32506</v>
       </c>
       <c r="AN16" s="15">
         <v>32486</v>
       </c>
       <c r="AO16" s="40">
         <v>32467</v>
       </c>
-      <c r="AP16" s="51">
+      <c r="AP16" s="50">
         <v>32411</v>
       </c>
-      <c r="AQ16" s="51">
+      <c r="AQ16" s="50">
         <v>32365</v>
       </c>
-      <c r="AR16" s="51">
+      <c r="AR16" s="50">
         <v>32346</v>
       </c>
-      <c r="AS16" s="51">
+      <c r="AS16" s="50">
         <v>32230</v>
       </c>
-      <c r="AT16" s="51">
+      <c r="AT16" s="50">
         <v>32132</v>
       </c>
-      <c r="AU16" s="51">
+      <c r="AU16" s="50">
         <v>32015</v>
       </c>
-      <c r="AV16" s="51">
+      <c r="AV16" s="50">
         <v>31931</v>
       </c>
-      <c r="AW16" s="51">
+      <c r="AW16" s="50">
         <v>31902</v>
       </c>
-      <c r="AX16" s="51">
+      <c r="AX16" s="50">
         <v>31845</v>
       </c>
-      <c r="AY16" s="51">
+      <c r="AY16" s="50">
         <v>31849</v>
       </c>
       <c r="AZ16" s="19">
         <v>31816</v>
       </c>
+      <c r="BA16" s="19">
+        <v>31786</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="70">
+      <c r="B17" s="68">
         <v>8338</v>
       </c>
       <c r="C17" s="15">
         <v>8336</v>
       </c>
       <c r="D17" s="15">
         <v>8351</v>
       </c>
       <c r="E17" s="15">
         <v>8361</v>
       </c>
       <c r="F17" s="15">
         <v>8356</v>
       </c>
       <c r="G17" s="15">
         <v>8355</v>
       </c>
       <c r="H17" s="15">
         <v>8370</v>
       </c>
       <c r="I17" s="15">
         <v>8360</v>
       </c>
       <c r="J17" s="15">
         <v>8362</v>
@@ -9329,137 +9399,140 @@
       </c>
       <c r="R17" s="15">
         <v>8398</v>
       </c>
       <c r="S17" s="15">
         <v>8410</v>
       </c>
       <c r="T17" s="15">
         <v>8409</v>
       </c>
       <c r="U17" s="15">
         <v>8417</v>
       </c>
       <c r="V17" s="15">
         <v>8408</v>
       </c>
       <c r="W17" s="15">
         <v>8406</v>
       </c>
       <c r="X17" s="15">
         <v>8405</v>
       </c>
       <c r="Y17" s="15">
         <v>8410</v>
       </c>
-      <c r="Z17" s="44">
+      <c r="Z17" s="43">
         <v>8426</v>
       </c>
       <c r="AA17" s="15">
         <v>8405</v>
       </c>
       <c r="AB17" s="15">
         <v>8397</v>
       </c>
       <c r="AC17" s="15">
         <v>8392</v>
       </c>
       <c r="AD17" s="15">
         <v>8384</v>
       </c>
       <c r="AE17" s="15">
         <v>8370</v>
       </c>
       <c r="AF17" s="15">
         <v>8347</v>
       </c>
       <c r="AG17" s="15">
         <v>8290</v>
       </c>
-      <c r="AH17" s="44">
+      <c r="AH17" s="43">
         <v>8249</v>
       </c>
       <c r="AI17" s="15">
         <v>8224</v>
       </c>
       <c r="AJ17" s="15">
         <v>8194</v>
       </c>
       <c r="AK17" s="15">
         <v>8184</v>
       </c>
       <c r="AL17" s="15">
         <v>8148</v>
       </c>
-      <c r="AM17" s="44">
+      <c r="AM17" s="43">
         <v>8126</v>
       </c>
       <c r="AN17" s="15">
         <v>8110</v>
       </c>
       <c r="AO17" s="40">
         <v>8105</v>
       </c>
-      <c r="AP17" s="51">
+      <c r="AP17" s="50">
         <v>8070</v>
       </c>
-      <c r="AQ17" s="51">
+      <c r="AQ17" s="50">
         <v>8069</v>
       </c>
-      <c r="AR17" s="51">
+      <c r="AR17" s="50">
         <v>8042</v>
       </c>
-      <c r="AS17" s="51">
+      <c r="AS17" s="50">
         <v>7996</v>
       </c>
-      <c r="AT17" s="51">
+      <c r="AT17" s="50">
         <v>7958</v>
       </c>
-      <c r="AU17" s="51">
+      <c r="AU17" s="50">
         <v>7942</v>
       </c>
-      <c r="AV17" s="51">
+      <c r="AV17" s="50">
         <v>7920</v>
       </c>
-      <c r="AW17" s="51">
+      <c r="AW17" s="50">
         <v>7920</v>
       </c>
-      <c r="AX17" s="51">
+      <c r="AX17" s="50">
         <v>7905</v>
       </c>
-      <c r="AY17" s="51">
+      <c r="AY17" s="50">
         <v>7871</v>
       </c>
       <c r="AZ17" s="19">
         <v>7840</v>
       </c>
+      <c r="BA17" s="19">
+        <v>7799</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:53">
       <c r="A18" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="70">
+      <c r="B18" s="68">
         <v>18207</v>
       </c>
       <c r="C18" s="15">
         <v>18222</v>
       </c>
       <c r="D18" s="15">
         <v>18224</v>
       </c>
       <c r="E18" s="15">
         <v>18243</v>
       </c>
       <c r="F18" s="15">
         <v>18261</v>
       </c>
       <c r="G18" s="15">
         <v>18296</v>
       </c>
       <c r="H18" s="15">
         <v>18299</v>
       </c>
       <c r="I18" s="15">
         <v>18327</v>
       </c>
       <c r="J18" s="15">
         <v>18325</v>
@@ -9487,137 +9560,140 @@
       </c>
       <c r="R18" s="15">
         <v>18392</v>
       </c>
       <c r="S18" s="15">
         <v>18381</v>
       </c>
       <c r="T18" s="15">
         <v>18338</v>
       </c>
       <c r="U18" s="15">
         <v>18311</v>
       </c>
       <c r="V18" s="15">
         <v>18326</v>
       </c>
       <c r="W18" s="15">
         <v>18349</v>
       </c>
       <c r="X18" s="15">
         <v>18336</v>
       </c>
       <c r="Y18" s="15">
         <v>18315</v>
       </c>
-      <c r="Z18" s="44">
+      <c r="Z18" s="43">
         <v>18304</v>
       </c>
       <c r="AA18" s="15">
         <v>18297</v>
       </c>
       <c r="AB18" s="15">
         <v>18290</v>
       </c>
       <c r="AC18" s="15">
         <v>18272</v>
       </c>
       <c r="AD18" s="15">
         <v>18259</v>
       </c>
       <c r="AE18" s="15">
         <v>18253</v>
       </c>
       <c r="AF18" s="15">
         <v>18245</v>
       </c>
       <c r="AG18" s="15">
         <v>18209</v>
       </c>
-      <c r="AH18" s="44">
+      <c r="AH18" s="43">
         <v>18157</v>
       </c>
       <c r="AI18" s="15">
         <v>18108</v>
       </c>
       <c r="AJ18" s="15">
         <v>18067</v>
       </c>
       <c r="AK18" s="15">
         <v>18025</v>
       </c>
       <c r="AL18" s="15">
         <v>18001</v>
       </c>
-      <c r="AM18" s="44">
+      <c r="AM18" s="43">
         <v>17969</v>
       </c>
       <c r="AN18" s="15">
         <v>17942</v>
       </c>
       <c r="AO18" s="40">
         <v>17914</v>
       </c>
-      <c r="AP18" s="51">
+      <c r="AP18" s="50">
         <v>17901</v>
       </c>
-      <c r="AQ18" s="51">
+      <c r="AQ18" s="50">
         <v>17859</v>
       </c>
-      <c r="AR18" s="51">
+      <c r="AR18" s="50">
         <v>17844</v>
       </c>
-      <c r="AS18" s="51">
+      <c r="AS18" s="50">
         <v>17797</v>
       </c>
-      <c r="AT18" s="51">
+      <c r="AT18" s="50">
         <v>17746</v>
       </c>
-      <c r="AU18" s="51">
+      <c r="AU18" s="50">
         <v>17733</v>
       </c>
-      <c r="AV18" s="51">
+      <c r="AV18" s="50">
         <v>17702</v>
       </c>
-      <c r="AW18" s="51">
+      <c r="AW18" s="50">
         <v>17670</v>
       </c>
-      <c r="AX18" s="51">
+      <c r="AX18" s="50">
         <v>17640</v>
       </c>
-      <c r="AY18" s="51">
+      <c r="AY18" s="50">
         <v>17608</v>
       </c>
       <c r="AZ18" s="19">
         <v>17603</v>
       </c>
+      <c r="BA18" s="19">
+        <v>17602</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="70">
+      <c r="B19" s="68">
         <v>22997</v>
       </c>
       <c r="C19" s="15">
         <v>23007</v>
       </c>
       <c r="D19" s="15">
         <v>23003</v>
       </c>
       <c r="E19" s="15">
         <v>23012</v>
       </c>
       <c r="F19" s="15">
         <v>22991</v>
       </c>
       <c r="G19" s="15">
         <v>22997</v>
       </c>
       <c r="H19" s="15">
         <v>23016</v>
       </c>
       <c r="I19" s="15">
         <v>23044</v>
       </c>
       <c r="J19" s="15">
         <v>23057</v>
@@ -9645,137 +9721,140 @@
       </c>
       <c r="R19" s="15">
         <v>23186</v>
       </c>
       <c r="S19" s="15">
         <v>23219</v>
       </c>
       <c r="T19" s="15">
         <v>23251</v>
       </c>
       <c r="U19" s="15">
         <v>23270</v>
       </c>
       <c r="V19" s="15">
         <v>23283</v>
       </c>
       <c r="W19" s="15">
         <v>23306</v>
       </c>
       <c r="X19" s="15">
         <v>23323</v>
       </c>
       <c r="Y19" s="15">
         <v>23304</v>
       </c>
-      <c r="Z19" s="44">
+      <c r="Z19" s="43">
         <v>23301</v>
       </c>
       <c r="AA19" s="15">
         <v>23304</v>
       </c>
       <c r="AB19" s="15">
         <v>23353</v>
       </c>
       <c r="AC19" s="15">
         <v>23391</v>
       </c>
       <c r="AD19" s="15">
         <v>23430</v>
       </c>
       <c r="AE19" s="15">
         <v>23459</v>
       </c>
       <c r="AF19" s="15">
         <v>23469</v>
       </c>
       <c r="AG19" s="15">
         <v>23522</v>
       </c>
-      <c r="AH19" s="44">
+      <c r="AH19" s="43">
         <v>23531</v>
       </c>
       <c r="AI19" s="15">
         <v>23504</v>
       </c>
       <c r="AJ19" s="15">
         <v>23477</v>
       </c>
       <c r="AK19" s="15">
         <v>23500</v>
       </c>
       <c r="AL19" s="15">
         <v>23485</v>
       </c>
-      <c r="AM19" s="44">
+      <c r="AM19" s="43">
         <v>23466</v>
       </c>
       <c r="AN19" s="15">
         <v>23436</v>
       </c>
       <c r="AO19" s="40">
         <v>23437</v>
       </c>
-      <c r="AP19" s="51">
+      <c r="AP19" s="50">
         <v>23409</v>
       </c>
-      <c r="AQ19" s="51">
+      <c r="AQ19" s="50">
         <v>23383</v>
       </c>
-      <c r="AR19" s="51">
+      <c r="AR19" s="50">
         <v>23398</v>
       </c>
-      <c r="AS19" s="51">
+      <c r="AS19" s="50">
         <v>23321</v>
       </c>
-      <c r="AT19" s="51">
+      <c r="AT19" s="50">
         <v>23289</v>
       </c>
-      <c r="AU19" s="51">
+      <c r="AU19" s="50">
         <v>23228</v>
       </c>
-      <c r="AV19" s="51">
+      <c r="AV19" s="50">
         <v>23233</v>
       </c>
-      <c r="AW19" s="51">
+      <c r="AW19" s="50">
         <v>23202</v>
       </c>
-      <c r="AX19" s="51">
+      <c r="AX19" s="50">
         <v>23203</v>
       </c>
-      <c r="AY19" s="51">
+      <c r="AY19" s="50">
         <v>23183</v>
       </c>
       <c r="AZ19" s="19">
         <v>23173</v>
       </c>
+      <c r="BA19" s="19">
+        <v>23111</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:53">
       <c r="A20" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="70">
+      <c r="B20" s="68">
         <v>21602</v>
       </c>
       <c r="C20" s="15">
         <v>21611</v>
       </c>
       <c r="D20" s="15">
         <v>21616</v>
       </c>
       <c r="E20" s="15">
         <v>21629</v>
       </c>
       <c r="F20" s="15">
         <v>21627</v>
       </c>
       <c r="G20" s="15">
         <v>21628</v>
       </c>
       <c r="H20" s="15">
         <v>21628</v>
       </c>
       <c r="I20" s="15">
         <v>21619</v>
       </c>
       <c r="J20" s="15">
         <v>21606</v>
@@ -9803,137 +9882,140 @@
       </c>
       <c r="R20" s="15">
         <v>21659</v>
       </c>
       <c r="S20" s="15">
         <v>21666</v>
       </c>
       <c r="T20" s="15">
         <v>21653</v>
       </c>
       <c r="U20" s="15">
         <v>21613</v>
       </c>
       <c r="V20" s="15">
         <v>21591</v>
       </c>
       <c r="W20" s="15">
         <v>21579</v>
       </c>
       <c r="X20" s="15">
         <v>21567</v>
       </c>
       <c r="Y20" s="15">
         <v>21572</v>
       </c>
-      <c r="Z20" s="44">
+      <c r="Z20" s="43">
         <v>21538</v>
       </c>
       <c r="AA20" s="15">
         <v>21520</v>
       </c>
       <c r="AB20" s="15">
         <v>21503</v>
       </c>
       <c r="AC20" s="15">
         <v>21522</v>
       </c>
       <c r="AD20" s="15">
         <v>21495</v>
       </c>
       <c r="AE20" s="15">
         <v>21499</v>
       </c>
       <c r="AF20" s="15">
         <v>21503</v>
       </c>
       <c r="AG20" s="15">
         <v>21493</v>
       </c>
-      <c r="AH20" s="44">
+      <c r="AH20" s="43">
         <v>21466</v>
       </c>
       <c r="AI20" s="15">
         <v>21431</v>
       </c>
       <c r="AJ20" s="15">
         <v>21422</v>
       </c>
       <c r="AK20" s="15">
         <v>21375</v>
       </c>
       <c r="AL20" s="15">
         <v>21368</v>
       </c>
-      <c r="AM20" s="44">
+      <c r="AM20" s="43">
         <v>21359</v>
       </c>
       <c r="AN20" s="15">
         <v>21322</v>
       </c>
       <c r="AO20" s="40">
         <v>21289</v>
       </c>
-      <c r="AP20" s="51">
+      <c r="AP20" s="50">
         <v>21268</v>
       </c>
-      <c r="AQ20" s="51">
+      <c r="AQ20" s="50">
         <v>21230</v>
       </c>
-      <c r="AR20" s="51">
+      <c r="AR20" s="50">
         <v>21187</v>
       </c>
-      <c r="AS20" s="51">
+      <c r="AS20" s="50">
         <v>21119</v>
       </c>
-      <c r="AT20" s="51">
+      <c r="AT20" s="50">
         <v>21051</v>
       </c>
-      <c r="AU20" s="51">
+      <c r="AU20" s="50">
         <v>20974</v>
       </c>
-      <c r="AV20" s="51">
+      <c r="AV20" s="50">
         <v>20955</v>
       </c>
-      <c r="AW20" s="51">
+      <c r="AW20" s="50">
         <v>20945</v>
       </c>
-      <c r="AX20" s="51">
+      <c r="AX20" s="50">
         <v>20915</v>
       </c>
-      <c r="AY20" s="51">
+      <c r="AY20" s="50">
         <v>20913</v>
       </c>
       <c r="AZ20" s="19">
         <v>20875</v>
       </c>
+      <c r="BA20" s="19">
+        <v>20821</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:53">
       <c r="A21" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="70">
+      <c r="B21" s="68">
         <v>7202</v>
       </c>
       <c r="C21" s="15">
         <v>7208</v>
       </c>
       <c r="D21" s="15">
         <v>7214</v>
       </c>
       <c r="E21" s="15">
         <v>7215</v>
       </c>
       <c r="F21" s="15">
         <v>7219</v>
       </c>
       <c r="G21" s="15">
         <v>7223</v>
       </c>
       <c r="H21" s="15">
         <v>7217</v>
       </c>
       <c r="I21" s="15">
         <v>7225</v>
       </c>
       <c r="J21" s="15">
         <v>7237</v>
@@ -9961,193 +10043,197 @@
       </c>
       <c r="R21" s="15">
         <v>7256</v>
       </c>
       <c r="S21" s="15">
         <v>7266</v>
       </c>
       <c r="T21" s="15">
         <v>7263</v>
       </c>
       <c r="U21" s="15">
         <v>7286</v>
       </c>
       <c r="V21" s="15">
         <v>7263</v>
       </c>
       <c r="W21" s="15">
         <v>7268</v>
       </c>
       <c r="X21" s="15">
         <v>7263</v>
       </c>
       <c r="Y21" s="15">
         <v>7260</v>
       </c>
-      <c r="Z21" s="44">
+      <c r="Z21" s="43">
         <v>7262</v>
       </c>
       <c r="AA21" s="15">
         <v>7255</v>
       </c>
       <c r="AB21" s="15">
         <v>7251</v>
       </c>
       <c r="AC21" s="15">
         <v>7247</v>
       </c>
       <c r="AD21" s="15">
         <v>7245</v>
       </c>
       <c r="AE21" s="15">
         <v>7242</v>
       </c>
       <c r="AF21" s="15">
         <v>7231</v>
       </c>
       <c r="AG21" s="15">
         <v>7211</v>
       </c>
-      <c r="AH21" s="44">
+      <c r="AH21" s="43">
         <v>7206</v>
       </c>
       <c r="AI21" s="15">
         <v>7194</v>
       </c>
       <c r="AJ21" s="15">
         <v>7167</v>
       </c>
       <c r="AK21" s="15">
         <v>7151</v>
       </c>
       <c r="AL21" s="15">
         <v>7144</v>
       </c>
-      <c r="AM21" s="44">
+      <c r="AM21" s="43">
         <v>7142</v>
       </c>
       <c r="AN21" s="15">
         <v>7122</v>
       </c>
       <c r="AO21" s="40">
         <v>7124</v>
       </c>
-      <c r="AP21" s="51">
+      <c r="AP21" s="50">
         <v>7118</v>
       </c>
-      <c r="AQ21" s="51">
+      <c r="AQ21" s="50">
         <v>7113</v>
       </c>
-      <c r="AR21" s="51">
+      <c r="AR21" s="50">
         <v>7094</v>
       </c>
-      <c r="AS21" s="51">
+      <c r="AS21" s="50">
         <v>7056</v>
       </c>
-      <c r="AT21" s="51">
+      <c r="AT21" s="50">
         <v>7040</v>
       </c>
-      <c r="AU21" s="51">
+      <c r="AU21" s="50">
         <v>7007</v>
       </c>
-      <c r="AV21" s="51">
+      <c r="AV21" s="50">
         <v>7004</v>
       </c>
-      <c r="AW21" s="51">
+      <c r="AW21" s="50">
         <v>6988</v>
       </c>
-      <c r="AX21" s="51">
+      <c r="AX21" s="50">
         <v>6978</v>
       </c>
-      <c r="AY21" s="51">
+      <c r="AY21" s="50">
         <v>6961</v>
       </c>
       <c r="AZ21" s="19">
         <v>6952</v>
       </c>
+      <c r="BA21" s="19">
+        <v>6930</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
-      <c r="A22" s="87" t="s">
+    <row r="22" spans="1:53">
+      <c r="A22" s="93" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="87"/>
-[...49 lines deleted...]
-      <c r="AZ22" s="87"/>
+      <c r="B22" s="93"/>
+      <c r="C22" s="93"/>
+      <c r="D22" s="93"/>
+      <c r="E22" s="93"/>
+      <c r="F22" s="93"/>
+      <c r="G22" s="93"/>
+      <c r="H22" s="93"/>
+      <c r="I22" s="93"/>
+      <c r="J22" s="93"/>
+      <c r="K22" s="93"/>
+      <c r="L22" s="93"/>
+      <c r="M22" s="93"/>
+      <c r="N22" s="93"/>
+      <c r="O22" s="93"/>
+      <c r="P22" s="93"/>
+      <c r="Q22" s="93"/>
+      <c r="R22" s="93"/>
+      <c r="S22" s="93"/>
+      <c r="T22" s="93"/>
+      <c r="U22" s="93"/>
+      <c r="V22" s="93"/>
+      <c r="W22" s="93"/>
+      <c r="X22" s="93"/>
+      <c r="Y22" s="93"/>
+      <c r="Z22" s="93"/>
+      <c r="AA22" s="93"/>
+      <c r="AB22" s="93"/>
+      <c r="AC22" s="93"/>
+      <c r="AD22" s="93"/>
+      <c r="AE22" s="93"/>
+      <c r="AF22" s="93"/>
+      <c r="AG22" s="93"/>
+      <c r="AH22" s="93"/>
+      <c r="AI22" s="93"/>
+      <c r="AJ22" s="93"/>
+      <c r="AK22" s="93"/>
+      <c r="AL22" s="93"/>
+      <c r="AM22" s="93"/>
+      <c r="AN22" s="93"/>
+      <c r="AO22" s="93"/>
+      <c r="AP22" s="93"/>
+      <c r="AQ22" s="93"/>
+      <c r="AR22" s="93"/>
+      <c r="AS22" s="93"/>
+      <c r="AT22" s="93"/>
+      <c r="AU22" s="93"/>
+      <c r="AV22" s="93"/>
+      <c r="AW22" s="93"/>
+      <c r="AX22" s="93"/>
+      <c r="AY22" s="93"/>
+      <c r="AZ22" s="93"/>
+      <c r="BA22" s="93"/>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="68">
         <v>328634</v>
       </c>
       <c r="C23" s="15">
         <v>328979</v>
       </c>
       <c r="D23" s="15">
         <v>329343</v>
       </c>
       <c r="E23" s="15">
         <v>329797</v>
       </c>
       <c r="F23" s="15">
         <v>330241</v>
       </c>
       <c r="G23" s="15">
         <v>330652</v>
       </c>
       <c r="H23" s="15">
         <v>331200</v>
       </c>
       <c r="I23" s="15">
         <v>331720</v>
       </c>
       <c r="J23" s="15">
         <v>332246</v>
@@ -10175,137 +10261,140 @@
       </c>
       <c r="R23" s="15">
         <v>336066</v>
       </c>
       <c r="S23" s="15">
         <v>336566</v>
       </c>
       <c r="T23" s="15">
         <v>337050</v>
       </c>
       <c r="U23" s="15">
         <v>337522</v>
       </c>
       <c r="V23" s="15">
         <v>338078</v>
       </c>
       <c r="W23" s="15">
         <v>338554</v>
       </c>
       <c r="X23" s="15">
         <v>339010</v>
       </c>
       <c r="Y23" s="15">
         <v>339533</v>
       </c>
-      <c r="Z23" s="44">
+      <c r="Z23" s="43">
         <v>340001</v>
       </c>
       <c r="AA23" s="15">
         <v>340392</v>
       </c>
       <c r="AB23" s="15">
         <v>340880</v>
       </c>
       <c r="AC23" s="15">
         <v>341416</v>
       </c>
       <c r="AD23" s="15">
         <v>341992</v>
       </c>
       <c r="AE23" s="15">
         <v>342496</v>
       </c>
       <c r="AF23" s="15">
         <v>343065</v>
       </c>
       <c r="AG23" s="15">
         <v>343820</v>
       </c>
-      <c r="AH23" s="44">
+      <c r="AH23" s="43">
         <v>344578</v>
       </c>
       <c r="AI23" s="15">
         <v>345127</v>
       </c>
       <c r="AJ23" s="15">
         <v>345824</v>
       </c>
       <c r="AK23" s="15">
         <v>346368</v>
       </c>
       <c r="AL23" s="15">
         <v>346877</v>
       </c>
-      <c r="AM23" s="44">
+      <c r="AM23" s="43">
         <v>347315</v>
       </c>
       <c r="AN23" s="15">
         <v>347782</v>
       </c>
       <c r="AO23" s="15">
         <v>348091</v>
       </c>
-      <c r="AP23" s="51">
+      <c r="AP23" s="50">
         <v>348598</v>
       </c>
-      <c r="AQ23" s="51">
+      <c r="AQ23" s="50">
         <v>349077</v>
       </c>
-      <c r="AR23" s="51">
+      <c r="AR23" s="50">
         <v>349633</v>
       </c>
-      <c r="AS23" s="51">
+      <c r="AS23" s="50">
         <v>350750</v>
       </c>
-      <c r="AT23" s="51">
+      <c r="AT23" s="50">
         <v>351265</v>
       </c>
-      <c r="AU23" s="51">
+      <c r="AU23" s="50">
         <v>351632</v>
       </c>
-      <c r="AV23" s="51">
+      <c r="AV23" s="50">
         <v>352053</v>
       </c>
-      <c r="AW23" s="51">
+      <c r="AW23" s="50">
         <v>352385</v>
       </c>
-      <c r="AX23" s="51">
+      <c r="AX23" s="50">
         <v>352771</v>
       </c>
-      <c r="AY23" s="51">
+      <c r="AY23" s="50">
         <v>353319</v>
       </c>
       <c r="AZ23" s="19">
         <v>353621</v>
       </c>
+      <c r="BA23" s="19">
+        <v>353843</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="70">
+      <c r="B24" s="68">
         <v>263653</v>
       </c>
       <c r="C24" s="15">
         <v>263928</v>
       </c>
       <c r="D24" s="15">
         <v>264309</v>
       </c>
       <c r="E24" s="15">
         <v>264706</v>
       </c>
       <c r="F24" s="15">
         <v>265128</v>
       </c>
       <c r="G24" s="15">
         <v>265504</v>
       </c>
       <c r="H24" s="15">
         <v>265992</v>
       </c>
       <c r="I24" s="15">
         <v>266460</v>
       </c>
       <c r="J24" s="15">
         <v>266930</v>
@@ -10333,137 +10422,140 @@
       </c>
       <c r="R24" s="15">
         <v>270293</v>
       </c>
       <c r="S24" s="15">
         <v>270717</v>
       </c>
       <c r="T24" s="15">
         <v>271168</v>
       </c>
       <c r="U24" s="15">
         <v>271645</v>
       </c>
       <c r="V24" s="15">
         <v>272221</v>
       </c>
       <c r="W24" s="15">
         <v>272649</v>
       </c>
       <c r="X24" s="15">
         <v>273083</v>
       </c>
       <c r="Y24" s="15">
         <v>273583</v>
       </c>
-      <c r="Z24" s="44">
+      <c r="Z24" s="43">
         <v>274045</v>
       </c>
       <c r="AA24" s="15">
         <v>274463</v>
       </c>
       <c r="AB24" s="15">
         <v>274888</v>
       </c>
       <c r="AC24" s="15">
         <v>275385</v>
       </c>
       <c r="AD24" s="15">
         <v>275929</v>
       </c>
       <c r="AE24" s="15">
         <v>276426</v>
       </c>
       <c r="AF24" s="15">
         <v>276956</v>
       </c>
       <c r="AG24" s="15">
         <v>277686</v>
       </c>
-      <c r="AH24" s="44">
+      <c r="AH24" s="43">
         <v>278477</v>
       </c>
       <c r="AI24" s="15">
         <v>279148</v>
       </c>
       <c r="AJ24" s="15">
         <v>279888</v>
       </c>
       <c r="AK24" s="15">
         <v>280394</v>
       </c>
       <c r="AL24" s="15">
         <v>280908</v>
       </c>
-      <c r="AM24" s="44">
+      <c r="AM24" s="43">
         <v>281387</v>
       </c>
       <c r="AN24" s="15">
         <v>281887</v>
       </c>
       <c r="AO24" s="15">
         <v>282228</v>
       </c>
-      <c r="AP24" s="51">
+      <c r="AP24" s="50">
         <v>282753</v>
       </c>
-      <c r="AQ24" s="51">
+      <c r="AQ24" s="50">
         <v>283295</v>
       </c>
-      <c r="AR24" s="51">
+      <c r="AR24" s="50">
         <v>283886</v>
       </c>
-      <c r="AS24" s="51">
+      <c r="AS24" s="50">
         <v>285219</v>
       </c>
-      <c r="AT24" s="51">
+      <c r="AT24" s="50">
         <v>285879</v>
       </c>
-      <c r="AU24" s="51">
+      <c r="AU24" s="50">
         <v>286475</v>
       </c>
-      <c r="AV24" s="51">
+      <c r="AV24" s="50">
         <v>286998</v>
       </c>
-      <c r="AW24" s="51">
+      <c r="AW24" s="50">
         <v>287369</v>
       </c>
-      <c r="AX24" s="51">
+      <c r="AX24" s="50">
         <v>287791</v>
       </c>
-      <c r="AY24" s="51">
+      <c r="AY24" s="50">
         <v>288354</v>
       </c>
       <c r="AZ24" s="19">
         <v>288673</v>
       </c>
+      <c r="BA24" s="19">
+        <v>289008</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="70">
+      <c r="B25" s="68">
         <v>10947</v>
       </c>
       <c r="C25" s="15">
         <v>10960</v>
       </c>
       <c r="D25" s="15">
         <v>10943</v>
       </c>
       <c r="E25" s="15">
         <v>10952</v>
       </c>
       <c r="F25" s="15">
         <v>10959</v>
       </c>
       <c r="G25" s="15">
         <v>10965</v>
       </c>
       <c r="H25" s="15">
         <v>10979</v>
       </c>
       <c r="I25" s="15">
         <v>11001</v>
       </c>
       <c r="J25" s="15">
         <v>11015</v>
@@ -10491,137 +10583,140 @@
       </c>
       <c r="R25" s="15">
         <v>11091</v>
       </c>
       <c r="S25" s="15">
         <v>11098</v>
       </c>
       <c r="T25" s="15">
         <v>11073</v>
       </c>
       <c r="U25" s="15">
         <v>11076</v>
       </c>
       <c r="V25" s="15">
         <v>11067</v>
       </c>
       <c r="W25" s="15">
         <v>11060</v>
       </c>
       <c r="X25" s="15">
         <v>11065</v>
       </c>
       <c r="Y25" s="15">
         <v>11076</v>
       </c>
-      <c r="Z25" s="44">
+      <c r="Z25" s="43">
         <v>11085</v>
       </c>
       <c r="AA25" s="15">
         <v>11081</v>
       </c>
       <c r="AB25" s="15">
         <v>11097</v>
       </c>
       <c r="AC25" s="15">
         <v>11090</v>
       </c>
       <c r="AD25" s="15">
         <v>11103</v>
       </c>
       <c r="AE25" s="15">
         <v>11099</v>
       </c>
       <c r="AF25" s="15">
         <v>11102</v>
       </c>
       <c r="AG25" s="15">
         <v>11105</v>
       </c>
-      <c r="AH25" s="44">
+      <c r="AH25" s="43">
         <v>11106</v>
       </c>
       <c r="AI25" s="15">
         <v>11087</v>
       </c>
       <c r="AJ25" s="15">
         <v>11085</v>
       </c>
       <c r="AK25" s="15">
         <v>11090</v>
       </c>
       <c r="AL25" s="15">
         <v>11076</v>
       </c>
-      <c r="AM25" s="44">
+      <c r="AM25" s="43">
         <v>11082</v>
       </c>
       <c r="AN25" s="15">
         <v>11067</v>
       </c>
       <c r="AO25" s="15">
         <v>11075</v>
       </c>
-      <c r="AP25" s="51">
+      <c r="AP25" s="50">
         <v>11064</v>
       </c>
-      <c r="AQ25" s="51">
+      <c r="AQ25" s="50">
         <v>11061</v>
       </c>
-      <c r="AR25" s="51">
+      <c r="AR25" s="50">
         <v>11026</v>
       </c>
-      <c r="AS25" s="51">
+      <c r="AS25" s="50">
         <v>10986</v>
       </c>
-      <c r="AT25" s="51">
+      <c r="AT25" s="50">
         <v>10992</v>
       </c>
-      <c r="AU25" s="51">
+      <c r="AU25" s="50">
         <v>10942</v>
       </c>
-      <c r="AV25" s="51">
+      <c r="AV25" s="50">
         <v>10923</v>
       </c>
-      <c r="AW25" s="51">
+      <c r="AW25" s="50">
         <v>10910</v>
       </c>
-      <c r="AX25" s="51">
+      <c r="AX25" s="50">
         <v>10911</v>
       </c>
-      <c r="AY25" s="51">
+      <c r="AY25" s="50">
         <v>10917</v>
       </c>
       <c r="AZ25" s="19">
         <v>10930</v>
       </c>
+      <c r="BA25" s="19">
+        <v>10927</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="70">
+      <c r="B26" s="68">
         <v>24241</v>
       </c>
       <c r="C26" s="28">
         <v>24277</v>
       </c>
       <c r="D26" s="28">
         <v>24260</v>
       </c>
       <c r="E26" s="28">
         <v>24285</v>
       </c>
       <c r="F26" s="28">
         <v>24293</v>
       </c>
       <c r="G26" s="28">
         <v>24312</v>
       </c>
       <c r="H26" s="28">
         <v>24357</v>
       </c>
       <c r="I26" s="28">
         <v>24377</v>
       </c>
       <c r="J26" s="15">
         <v>24397</v>
@@ -10697,89 +10792,92 @@
       </c>
       <c r="AH26" s="15">
         <v>24603</v>
       </c>
       <c r="AI26" s="15">
         <v>24543</v>
       </c>
       <c r="AJ26" s="15">
         <v>24503</v>
       </c>
       <c r="AK26" s="15">
         <v>24524</v>
       </c>
       <c r="AL26" s="28">
         <v>24511</v>
       </c>
       <c r="AM26" s="28">
         <v>24467</v>
       </c>
       <c r="AN26" s="28">
         <v>24455</v>
       </c>
       <c r="AO26" s="28">
         <v>24438</v>
       </c>
-      <c r="AP26" s="51">
+      <c r="AP26" s="50">
         <v>24420</v>
       </c>
       <c r="AQ26" s="25">
         <v>24385</v>
       </c>
-      <c r="AR26" s="51">
+      <c r="AR26" s="50">
         <v>24378</v>
       </c>
-      <c r="AS26" s="51">
+      <c r="AS26" s="50">
         <v>24298</v>
       </c>
       <c r="AT26" s="25">
         <v>24228</v>
       </c>
-      <c r="AU26" s="51">
+      <c r="AU26" s="50">
         <v>24140</v>
       </c>
-      <c r="AV26" s="51">
+      <c r="AV26" s="50">
         <v>24083</v>
       </c>
-      <c r="AW26" s="51">
+      <c r="AW26" s="50">
         <v>24066</v>
       </c>
-      <c r="AX26" s="51">
+      <c r="AX26" s="50">
         <v>24048</v>
       </c>
       <c r="AY26" s="25">
         <v>24055</v>
       </c>
       <c r="AZ26" s="19">
         <v>24050</v>
       </c>
+      <c r="BA26" s="23">
+        <v>24025</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="70">
+      <c r="B27" s="68">
         <v>1129</v>
       </c>
       <c r="C27" s="15">
         <v>1127</v>
       </c>
       <c r="D27" s="15">
         <v>1127</v>
       </c>
       <c r="E27" s="15">
         <v>1123</v>
       </c>
       <c r="F27" s="15">
         <v>1128</v>
       </c>
       <c r="G27" s="15">
         <v>1127</v>
       </c>
       <c r="H27" s="15">
         <v>1126</v>
       </c>
       <c r="I27" s="15">
         <v>1128</v>
       </c>
       <c r="J27" s="15">
         <v>1129</v>
@@ -10807,137 +10905,140 @@
       </c>
       <c r="R27" s="15">
         <v>1150</v>
       </c>
       <c r="S27" s="15">
         <v>1151</v>
       </c>
       <c r="T27" s="15">
         <v>1145</v>
       </c>
       <c r="U27" s="15">
         <v>1138</v>
       </c>
       <c r="V27" s="15">
         <v>1139</v>
       </c>
       <c r="W27" s="15">
         <v>1138</v>
       </c>
       <c r="X27" s="15">
         <v>1139</v>
       </c>
       <c r="Y27" s="15">
         <v>1143</v>
       </c>
-      <c r="Z27" s="44">
+      <c r="Z27" s="43">
         <v>1146</v>
       </c>
       <c r="AA27" s="15">
         <v>1152</v>
       </c>
       <c r="AB27" s="15">
         <v>1150</v>
       </c>
       <c r="AC27" s="15">
         <v>1151</v>
       </c>
       <c r="AD27" s="15">
         <v>1153</v>
       </c>
       <c r="AE27" s="15">
         <v>1150</v>
       </c>
       <c r="AF27" s="15">
         <v>1148</v>
       </c>
       <c r="AG27" s="15">
         <v>1146</v>
       </c>
-      <c r="AH27" s="44">
+      <c r="AH27" s="43">
         <v>1140</v>
       </c>
       <c r="AI27" s="15">
         <v>1136</v>
       </c>
       <c r="AJ27" s="15">
         <v>1133</v>
       </c>
       <c r="AK27" s="15">
         <v>1130</v>
       </c>
       <c r="AL27" s="15">
         <v>1129</v>
       </c>
-      <c r="AM27" s="44">
+      <c r="AM27" s="43">
         <v>1120</v>
       </c>
       <c r="AN27" s="15">
         <v>1118</v>
       </c>
       <c r="AO27" s="15">
         <v>1118</v>
       </c>
-      <c r="AP27" s="51">
+      <c r="AP27" s="50">
         <v>1117</v>
       </c>
-      <c r="AQ27" s="51">
+      <c r="AQ27" s="50">
         <v>1116</v>
       </c>
-      <c r="AR27" s="51">
+      <c r="AR27" s="50">
         <v>1119</v>
       </c>
-      <c r="AS27" s="51">
+      <c r="AS27" s="50">
         <v>1115</v>
       </c>
-      <c r="AT27" s="51">
+      <c r="AT27" s="50">
         <v>1103</v>
       </c>
-      <c r="AU27" s="51">
+      <c r="AU27" s="50">
         <v>1107</v>
       </c>
-      <c r="AV27" s="51">
+      <c r="AV27" s="50">
         <v>1106</v>
       </c>
-      <c r="AW27" s="51">
+      <c r="AW27" s="50">
         <v>1107</v>
       </c>
-      <c r="AX27" s="51">
+      <c r="AX27" s="50">
         <v>1106</v>
       </c>
-      <c r="AY27" s="51">
+      <c r="AY27" s="50">
         <v>1102</v>
       </c>
       <c r="AZ27" s="19">
         <v>1096</v>
       </c>
+      <c r="BA27" s="19">
+        <v>1092</v>
+      </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:53">
       <c r="A28" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="70">
+      <c r="B28" s="68">
         <v>14668</v>
       </c>
       <c r="C28" s="15">
         <v>14676</v>
       </c>
       <c r="D28" s="15">
         <v>14686</v>
       </c>
       <c r="E28" s="15">
         <v>14702</v>
       </c>
       <c r="F28" s="15">
         <v>14700</v>
       </c>
       <c r="G28" s="15">
         <v>14700</v>
       </c>
       <c r="H28" s="15">
         <v>14699</v>
       </c>
       <c r="I28" s="15">
         <v>14713</v>
       </c>
       <c r="J28" s="15">
         <v>14725</v>
@@ -10965,137 +11066,140 @@
       </c>
       <c r="R28" s="15">
         <v>14855</v>
       </c>
       <c r="S28" s="15">
         <v>14881</v>
       </c>
       <c r="T28" s="15">
         <v>14919</v>
       </c>
       <c r="U28" s="15">
         <v>14943</v>
       </c>
       <c r="V28" s="15">
         <v>14949</v>
       </c>
       <c r="W28" s="15">
         <v>14958</v>
       </c>
       <c r="X28" s="15">
         <v>14980</v>
       </c>
       <c r="Y28" s="15">
         <v>14972</v>
       </c>
-      <c r="Z28" s="44">
+      <c r="Z28" s="43">
         <v>14982</v>
       </c>
       <c r="AA28" s="15">
         <v>15003</v>
       </c>
       <c r="AB28" s="15">
         <v>15040</v>
       </c>
       <c r="AC28" s="15">
         <v>15066</v>
       </c>
       <c r="AD28" s="15">
         <v>15111</v>
       </c>
       <c r="AE28" s="15">
         <v>15125</v>
       </c>
       <c r="AF28" s="15">
         <v>15146</v>
       </c>
       <c r="AG28" s="15">
         <v>15195</v>
       </c>
-      <c r="AH28" s="44">
+      <c r="AH28" s="43">
         <v>15191</v>
       </c>
       <c r="AI28" s="15">
         <v>15187</v>
       </c>
       <c r="AJ28" s="15">
         <v>15194</v>
       </c>
       <c r="AK28" s="15">
         <v>15229</v>
       </c>
       <c r="AL28" s="15">
         <v>15229</v>
       </c>
-      <c r="AM28" s="44">
+      <c r="AM28" s="43">
         <v>15245</v>
       </c>
       <c r="AN28" s="15">
         <v>15250</v>
       </c>
       <c r="AO28" s="15">
         <v>15243</v>
       </c>
-      <c r="AP28" s="51">
+      <c r="AP28" s="50">
         <v>15260</v>
       </c>
-      <c r="AQ28" s="51">
+      <c r="AQ28" s="50">
         <v>15248</v>
       </c>
-      <c r="AR28" s="51">
+      <c r="AR28" s="50">
         <v>15268</v>
       </c>
-      <c r="AS28" s="51">
+      <c r="AS28" s="50">
         <v>15215</v>
       </c>
-      <c r="AT28" s="51">
+      <c r="AT28" s="50">
         <v>15187</v>
       </c>
-      <c r="AU28" s="51">
+      <c r="AU28" s="50">
         <v>15142</v>
       </c>
-      <c r="AV28" s="51">
+      <c r="AV28" s="50">
         <v>15143</v>
       </c>
-      <c r="AW28" s="51">
+      <c r="AW28" s="50">
         <v>15138</v>
       </c>
-      <c r="AX28" s="51">
+      <c r="AX28" s="50">
         <v>15145</v>
       </c>
-      <c r="AY28" s="51">
+      <c r="AY28" s="50">
         <v>15130</v>
       </c>
       <c r="AZ28" s="19">
         <v>15135</v>
       </c>
+      <c r="BA28" s="19">
+        <v>15102</v>
+      </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="70">
+      <c r="B29" s="68">
         <v>13996</v>
       </c>
       <c r="C29" s="15">
         <v>14011</v>
       </c>
       <c r="D29" s="15">
         <v>14018</v>
       </c>
       <c r="E29" s="15">
         <v>14029</v>
       </c>
       <c r="F29" s="15">
         <v>14033</v>
       </c>
       <c r="G29" s="15">
         <v>14044</v>
       </c>
       <c r="H29" s="15">
         <v>14047</v>
       </c>
       <c r="I29" s="15">
         <v>14041</v>
       </c>
       <c r="J29" s="15">
         <v>14050</v>
@@ -11123,189 +11227,193 @@
       </c>
       <c r="R29" s="15">
         <v>14108</v>
       </c>
       <c r="S29" s="15">
         <v>14126</v>
       </c>
       <c r="T29" s="15">
         <v>14129</v>
       </c>
       <c r="U29" s="15">
         <v>14102</v>
       </c>
       <c r="V29" s="15">
         <v>14090</v>
       </c>
       <c r="W29" s="15">
         <v>14088</v>
       </c>
       <c r="X29" s="15">
         <v>14085</v>
       </c>
       <c r="Y29" s="15">
         <v>14091</v>
       </c>
-      <c r="Z29" s="44">
+      <c r="Z29" s="43">
         <v>14070</v>
       </c>
       <c r="AA29" s="15">
         <v>14056</v>
       </c>
       <c r="AB29" s="15">
         <v>14052</v>
       </c>
       <c r="AC29" s="15">
         <v>14067</v>
       </c>
       <c r="AD29" s="15">
         <v>14060</v>
       </c>
       <c r="AE29" s="15">
         <v>14061</v>
       </c>
       <c r="AF29" s="15">
         <v>14062</v>
       </c>
       <c r="AG29" s="15">
         <v>14063</v>
       </c>
-      <c r="AH29" s="44">
+      <c r="AH29" s="43">
         <v>14061</v>
       </c>
       <c r="AI29" s="15">
         <v>14026</v>
       </c>
       <c r="AJ29" s="15">
         <v>14021</v>
       </c>
       <c r="AK29" s="15">
         <v>14001</v>
       </c>
       <c r="AL29" s="15">
         <v>14024</v>
       </c>
-      <c r="AM29" s="44">
+      <c r="AM29" s="43">
         <v>14014</v>
       </c>
       <c r="AN29" s="15">
         <v>14005</v>
       </c>
       <c r="AO29" s="15">
         <v>13989</v>
       </c>
-      <c r="AP29" s="51">
+      <c r="AP29" s="50">
         <v>13984</v>
       </c>
-      <c r="AQ29" s="51">
+      <c r="AQ29" s="50">
         <v>13972</v>
       </c>
-      <c r="AR29" s="51">
+      <c r="AR29" s="50">
         <v>13956</v>
       </c>
-      <c r="AS29" s="51">
+      <c r="AS29" s="50">
         <v>13917</v>
       </c>
-      <c r="AT29" s="51">
+      <c r="AT29" s="50">
         <v>13876</v>
       </c>
-      <c r="AU29" s="51">
+      <c r="AU29" s="50">
         <v>13826</v>
       </c>
-      <c r="AV29" s="51">
+      <c r="AV29" s="50">
         <v>13800</v>
       </c>
-      <c r="AW29" s="51">
+      <c r="AW29" s="50">
         <v>13795</v>
       </c>
-      <c r="AX29" s="51">
+      <c r="AX29" s="50">
         <v>13770</v>
       </c>
-      <c r="AY29" s="51">
+      <c r="AY29" s="50">
         <v>13761</v>
       </c>
       <c r="AZ29" s="19">
         <v>13737</v>
       </c>
+      <c r="BA29" s="19">
+        <v>13689</v>
+      </c>
     </row>
-    <row r="30" spans="1:52">
-      <c r="A30" s="87" t="s">
+    <row r="30" spans="1:53">
+      <c r="A30" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="87"/>
-[...49 lines deleted...]
-      <c r="AZ30" s="87"/>
+      <c r="B30" s="93"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="93"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="93"/>
+      <c r="H30" s="93"/>
+      <c r="I30" s="93"/>
+      <c r="J30" s="93"/>
+      <c r="K30" s="93"/>
+      <c r="L30" s="93"/>
+      <c r="M30" s="93"/>
+      <c r="N30" s="93"/>
+      <c r="O30" s="93"/>
+      <c r="P30" s="93"/>
+      <c r="Q30" s="93"/>
+      <c r="R30" s="93"/>
+      <c r="S30" s="93"/>
+      <c r="T30" s="93"/>
+      <c r="U30" s="93"/>
+      <c r="V30" s="93"/>
+      <c r="W30" s="93"/>
+      <c r="X30" s="93"/>
+      <c r="Y30" s="93"/>
+      <c r="Z30" s="93"/>
+      <c r="AA30" s="93"/>
+      <c r="AB30" s="93"/>
+      <c r="AC30" s="93"/>
+      <c r="AD30" s="93"/>
+      <c r="AE30" s="93"/>
+      <c r="AF30" s="93"/>
+      <c r="AG30" s="93"/>
+      <c r="AH30" s="93"/>
+      <c r="AI30" s="93"/>
+      <c r="AJ30" s="93"/>
+      <c r="AK30" s="93"/>
+      <c r="AL30" s="93"/>
+      <c r="AM30" s="93"/>
+      <c r="AN30" s="93"/>
+      <c r="AO30" s="93"/>
+      <c r="AP30" s="93"/>
+      <c r="AQ30" s="93"/>
+      <c r="AR30" s="93"/>
+      <c r="AS30" s="93"/>
+      <c r="AT30" s="93"/>
+      <c r="AU30" s="93"/>
+      <c r="AV30" s="93"/>
+      <c r="AW30" s="93"/>
+      <c r="AX30" s="93"/>
+      <c r="AY30" s="93"/>
+      <c r="AZ30" s="93"/>
+      <c r="BA30" s="93"/>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:53">
       <c r="A31" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="38">
         <v>120553</v>
       </c>
       <c r="C31" s="38">
         <v>120560</v>
       </c>
       <c r="D31" s="38">
         <v>120568</v>
       </c>
       <c r="E31" s="38">
         <v>120607</v>
       </c>
       <c r="F31" s="38">
         <v>120586</v>
       </c>
       <c r="G31" s="38">
         <v>120631</v>
       </c>
       <c r="H31" s="38">
         <v>120698</v>
       </c>
       <c r="I31" s="38">
@@ -11394,80 +11502,83 @@
       </c>
       <c r="AK31" s="15">
         <v>119603</v>
       </c>
       <c r="AL31" s="28">
         <v>119354</v>
       </c>
       <c r="AM31" s="28">
         <v>119159</v>
       </c>
       <c r="AN31" s="28">
         <v>118946</v>
       </c>
       <c r="AO31" s="15">
         <v>118847</v>
       </c>
       <c r="AP31" s="25">
         <v>118602</v>
       </c>
       <c r="AQ31" s="25">
         <v>118413</v>
       </c>
       <c r="AR31" s="25">
         <v>118264</v>
       </c>
-      <c r="AS31" s="51">
+      <c r="AS31" s="50">
         <v>117808</v>
       </c>
       <c r="AT31" s="25">
         <v>117524</v>
       </c>
-      <c r="AU31" s="51">
+      <c r="AU31" s="50">
         <v>117336</v>
       </c>
-      <c r="AV31" s="51">
+      <c r="AV31" s="50">
         <v>117239</v>
       </c>
       <c r="AW31" s="25">
         <v>117106</v>
       </c>
       <c r="AX31" s="25">
         <v>116965</v>
       </c>
       <c r="AY31" s="25">
         <v>116888</v>
       </c>
       <c r="AZ31" s="23">
         <v>116764</v>
       </c>
+      <c r="BA31" s="25">
+        <v>116627</v>
+      </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:53">
       <c r="A32" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="70">
+      <c r="B32" s="68">
         <v>10480</v>
       </c>
       <c r="C32" s="15">
         <v>10487</v>
       </c>
       <c r="D32" s="15">
         <v>10503</v>
       </c>
       <c r="E32" s="15">
         <v>10521</v>
       </c>
       <c r="F32" s="15">
         <v>10529</v>
       </c>
       <c r="G32" s="15">
         <v>10547</v>
       </c>
       <c r="H32" s="15">
         <v>10565</v>
       </c>
       <c r="I32" s="15">
         <v>10578</v>
       </c>
       <c r="J32" s="15">
         <v>10593</v>
@@ -11495,137 +11606,140 @@
       </c>
       <c r="R32" s="15">
         <v>10648</v>
       </c>
       <c r="S32" s="15">
         <v>10662</v>
       </c>
       <c r="T32" s="15">
         <v>10649</v>
       </c>
       <c r="U32" s="15">
         <v>10678</v>
       </c>
       <c r="V32" s="15">
         <v>10719</v>
       </c>
       <c r="W32" s="15">
         <v>10736</v>
       </c>
       <c r="X32" s="15">
         <v>10747</v>
       </c>
       <c r="Y32" s="15">
         <v>10775</v>
       </c>
-      <c r="Z32" s="44">
+      <c r="Z32" s="43">
         <v>10772</v>
       </c>
       <c r="AA32" s="15">
         <v>10796</v>
       </c>
       <c r="AB32" s="15">
         <v>10803</v>
       </c>
       <c r="AC32" s="15">
         <v>10799</v>
       </c>
       <c r="AD32" s="15">
         <v>10801</v>
       </c>
       <c r="AE32" s="15">
         <v>10836</v>
       </c>
       <c r="AF32" s="15">
         <v>10833</v>
       </c>
       <c r="AG32" s="15">
         <v>10851</v>
       </c>
-      <c r="AH32" s="44">
+      <c r="AH32" s="43">
         <v>10860</v>
       </c>
       <c r="AI32" s="15">
         <v>10883</v>
       </c>
       <c r="AJ32" s="15">
         <v>10859</v>
       </c>
       <c r="AK32" s="15">
         <v>10863</v>
       </c>
       <c r="AL32" s="15">
         <v>10862</v>
       </c>
-      <c r="AM32" s="44">
+      <c r="AM32" s="43">
         <v>10843</v>
       </c>
       <c r="AN32" s="15">
         <v>10849</v>
       </c>
       <c r="AO32" s="15">
         <v>10857</v>
       </c>
-      <c r="AP32" s="51">
+      <c r="AP32" s="50">
         <v>10858</v>
       </c>
-      <c r="AQ32" s="51">
+      <c r="AQ32" s="50">
         <v>10855</v>
       </c>
-      <c r="AR32" s="51">
+      <c r="AR32" s="50">
         <v>10847</v>
       </c>
-      <c r="AS32" s="51">
+      <c r="AS32" s="50">
         <v>10798</v>
       </c>
-      <c r="AT32" s="51">
+      <c r="AT32" s="50">
         <v>10747</v>
       </c>
-      <c r="AU32" s="51">
+      <c r="AU32" s="50">
         <v>10747</v>
       </c>
-      <c r="AV32" s="51">
+      <c r="AV32" s="50">
         <v>10783</v>
       </c>
-      <c r="AW32" s="51">
+      <c r="AW32" s="50">
         <v>10789</v>
       </c>
-      <c r="AX32" s="51">
+      <c r="AX32" s="50">
         <v>10789</v>
       </c>
-      <c r="AY32" s="51">
+      <c r="AY32" s="50">
         <v>10786</v>
       </c>
-      <c r="AZ32" s="51">
+      <c r="AZ32" s="50">
         <v>10786</v>
       </c>
+      <c r="BA32" s="50">
+        <v>10782</v>
+      </c>
     </row>
-    <row r="33" spans="1:52">
+    <row r="33" spans="1:53">
       <c r="A33" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="70">
+      <c r="B33" s="68">
         <v>10768</v>
       </c>
       <c r="C33" s="15">
         <v>10763</v>
       </c>
       <c r="D33" s="15">
         <v>10761</v>
       </c>
       <c r="E33" s="15">
         <v>10762</v>
       </c>
       <c r="F33" s="15">
         <v>10753</v>
       </c>
       <c r="G33" s="15">
         <v>10756</v>
       </c>
       <c r="H33" s="15">
         <v>10747</v>
       </c>
       <c r="I33" s="15">
         <v>10754</v>
       </c>
       <c r="J33" s="15">
         <v>10745</v>
@@ -11653,137 +11767,140 @@
       </c>
       <c r="R33" s="15">
         <v>10778</v>
       </c>
       <c r="S33" s="15">
         <v>10794</v>
       </c>
       <c r="T33" s="15">
         <v>10780</v>
       </c>
       <c r="U33" s="15">
         <v>10739</v>
       </c>
       <c r="V33" s="15">
         <v>10747</v>
       </c>
       <c r="W33" s="15">
         <v>10736</v>
       </c>
       <c r="X33" s="15">
         <v>10734</v>
       </c>
       <c r="Y33" s="15">
         <v>10722</v>
       </c>
-      <c r="Z33" s="44">
+      <c r="Z33" s="43">
         <v>10710</v>
       </c>
       <c r="AA33" s="15">
         <v>10677</v>
       </c>
       <c r="AB33" s="15">
         <v>10686</v>
       </c>
       <c r="AC33" s="15">
         <v>10692</v>
       </c>
       <c r="AD33" s="15">
         <v>10660</v>
       </c>
       <c r="AE33" s="15">
         <v>10660</v>
       </c>
       <c r="AF33" s="15">
         <v>10634</v>
       </c>
       <c r="AG33" s="15">
         <v>10637</v>
       </c>
-      <c r="AH33" s="44">
+      <c r="AH33" s="43">
         <v>10596</v>
       </c>
       <c r="AI33" s="15">
         <v>10564</v>
       </c>
       <c r="AJ33" s="15">
         <v>10522</v>
       </c>
       <c r="AK33" s="15">
         <v>10482</v>
       </c>
       <c r="AL33" s="15">
         <v>10465</v>
       </c>
-      <c r="AM33" s="44">
+      <c r="AM33" s="43">
         <v>10450</v>
       </c>
       <c r="AN33" s="15">
         <v>10420</v>
       </c>
       <c r="AO33" s="15">
         <v>10382</v>
       </c>
-      <c r="AP33" s="51">
+      <c r="AP33" s="50">
         <v>10368</v>
       </c>
-      <c r="AQ33" s="51">
+      <c r="AQ33" s="50">
         <v>10304</v>
       </c>
-      <c r="AR33" s="51">
+      <c r="AR33" s="50">
         <v>10264</v>
       </c>
-      <c r="AS33" s="51">
+      <c r="AS33" s="50">
         <v>10216</v>
       </c>
-      <c r="AT33" s="51">
+      <c r="AT33" s="50">
         <v>10183</v>
       </c>
-      <c r="AU33" s="51">
+      <c r="AU33" s="50">
         <v>10174</v>
       </c>
-      <c r="AV33" s="51">
+      <c r="AV33" s="50">
         <v>10178</v>
       </c>
-      <c r="AW33" s="51">
+      <c r="AW33" s="50">
         <v>10144</v>
       </c>
-      <c r="AX33" s="51">
+      <c r="AX33" s="50">
         <v>10146</v>
       </c>
-      <c r="AY33" s="51">
+      <c r="AY33" s="50">
         <v>10136</v>
       </c>
-      <c r="AZ33" s="51">
+      <c r="AZ33" s="50">
         <v>10147</v>
       </c>
+      <c r="BA33" s="50">
+        <v>10138</v>
+      </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="70">
+      <c r="B34" s="68">
         <v>11709</v>
       </c>
       <c r="C34" s="15">
         <v>11718</v>
       </c>
       <c r="D34" s="15">
         <v>11727</v>
       </c>
       <c r="E34" s="15">
         <v>11741</v>
       </c>
       <c r="F34" s="15">
         <v>11743</v>
       </c>
       <c r="G34" s="15">
         <v>11752</v>
       </c>
       <c r="H34" s="15">
         <v>11767</v>
       </c>
       <c r="I34" s="15">
         <v>11794</v>
       </c>
       <c r="J34" s="15">
         <v>11796</v>
@@ -11811,137 +11928,140 @@
       </c>
       <c r="R34" s="15">
         <v>11849</v>
       </c>
       <c r="S34" s="15">
         <v>11867</v>
       </c>
       <c r="T34" s="15">
         <v>11873</v>
       </c>
       <c r="U34" s="15">
         <v>11864</v>
       </c>
       <c r="V34" s="15">
         <v>11851</v>
       </c>
       <c r="W34" s="15">
         <v>11847</v>
       </c>
       <c r="X34" s="15">
         <v>11831</v>
       </c>
       <c r="Y34" s="15">
         <v>11828</v>
       </c>
-      <c r="Z34" s="44">
+      <c r="Z34" s="43">
         <v>11836</v>
       </c>
       <c r="AA34" s="15">
         <v>11826</v>
       </c>
       <c r="AB34" s="15">
         <v>11826</v>
       </c>
       <c r="AC34" s="15">
         <v>11834</v>
       </c>
       <c r="AD34" s="15">
         <v>11846</v>
       </c>
       <c r="AE34" s="15">
         <v>11843</v>
       </c>
       <c r="AF34" s="15">
         <v>11830</v>
       </c>
       <c r="AG34" s="15">
         <v>11808</v>
       </c>
-      <c r="AH34" s="44">
+      <c r="AH34" s="43">
         <v>11785</v>
       </c>
       <c r="AI34" s="15">
         <v>11778</v>
       </c>
       <c r="AJ34" s="15">
         <v>11718</v>
       </c>
       <c r="AK34" s="15">
         <v>11680</v>
       </c>
       <c r="AL34" s="15">
         <v>11666</v>
       </c>
-      <c r="AM34" s="44">
+      <c r="AM34" s="43">
         <v>11658</v>
       </c>
       <c r="AN34" s="15">
         <v>11650</v>
       </c>
       <c r="AO34" s="15">
         <v>11655</v>
       </c>
-      <c r="AP34" s="51">
+      <c r="AP34" s="50">
         <v>11628</v>
       </c>
-      <c r="AQ34" s="51">
+      <c r="AQ34" s="50">
         <v>11632</v>
       </c>
-      <c r="AR34" s="51">
+      <c r="AR34" s="50">
         <v>11617</v>
       </c>
-      <c r="AS34" s="51">
+      <c r="AS34" s="50">
         <v>11574</v>
       </c>
-      <c r="AT34" s="51">
+      <c r="AT34" s="50">
         <v>11530</v>
       </c>
-      <c r="AU34" s="51">
+      <c r="AU34" s="50">
         <v>11549</v>
       </c>
-      <c r="AV34" s="51">
+      <c r="AV34" s="50">
         <v>11517</v>
       </c>
-      <c r="AW34" s="51">
+      <c r="AW34" s="50">
         <v>11512</v>
       </c>
-      <c r="AX34" s="51">
+      <c r="AX34" s="50">
         <v>11486</v>
       </c>
-      <c r="AY34" s="51">
+      <c r="AY34" s="50">
         <v>11477</v>
       </c>
-      <c r="AZ34" s="51">
+      <c r="AZ34" s="50">
         <v>11453</v>
       </c>
+      <c r="BA34" s="50">
+        <v>11445</v>
+      </c>
     </row>
-    <row r="35" spans="1:52">
+    <row r="35" spans="1:53">
       <c r="A35" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="70">
+      <c r="B35" s="68">
         <v>7730</v>
       </c>
       <c r="C35" s="15">
         <v>7723</v>
       </c>
       <c r="D35" s="15">
         <v>7711</v>
       </c>
       <c r="E35" s="15">
         <v>7703</v>
       </c>
       <c r="F35" s="15">
         <v>7686</v>
       </c>
       <c r="G35" s="15">
         <v>7677</v>
       </c>
       <c r="H35" s="15">
         <v>7667</v>
       </c>
       <c r="I35" s="15">
         <v>7677</v>
       </c>
       <c r="J35" s="15">
         <v>7682</v>
@@ -11969,137 +12089,140 @@
       </c>
       <c r="R35" s="15">
         <v>7733</v>
       </c>
       <c r="S35" s="15">
         <v>7741</v>
       </c>
       <c r="T35" s="15">
         <v>7733</v>
       </c>
       <c r="U35" s="15">
         <v>7741</v>
       </c>
       <c r="V35" s="15">
         <v>7753</v>
       </c>
       <c r="W35" s="15">
         <v>7758</v>
       </c>
       <c r="X35" s="15">
         <v>7774</v>
       </c>
       <c r="Y35" s="15">
         <v>7760</v>
       </c>
-      <c r="Z35" s="44">
+      <c r="Z35" s="43">
         <v>7765</v>
       </c>
       <c r="AA35" s="15">
         <v>7749</v>
       </c>
       <c r="AB35" s="15">
         <v>7740</v>
       </c>
       <c r="AC35" s="15">
         <v>7756</v>
       </c>
       <c r="AD35" s="15">
         <v>7726</v>
       </c>
       <c r="AE35" s="15">
         <v>7706</v>
       </c>
       <c r="AF35" s="15">
         <v>7691</v>
       </c>
       <c r="AG35" s="15">
         <v>7677</v>
       </c>
-      <c r="AH35" s="44">
+      <c r="AH35" s="43">
         <v>7668</v>
       </c>
       <c r="AI35" s="15">
         <v>7654</v>
       </c>
       <c r="AJ35" s="15">
         <v>7659</v>
       </c>
       <c r="AK35" s="15">
         <v>7648</v>
       </c>
       <c r="AL35" s="15">
         <v>7638</v>
       </c>
-      <c r="AM35" s="44">
+      <c r="AM35" s="43">
         <v>7608</v>
       </c>
       <c r="AN35" s="15">
         <v>7596</v>
       </c>
       <c r="AO35" s="15">
         <v>7589</v>
       </c>
-      <c r="AP35" s="51">
+      <c r="AP35" s="50">
         <v>7583</v>
       </c>
-      <c r="AQ35" s="51">
+      <c r="AQ35" s="50">
         <v>7565</v>
       </c>
-      <c r="AR35" s="51">
+      <c r="AR35" s="50">
         <v>7571</v>
       </c>
-      <c r="AS35" s="51">
+      <c r="AS35" s="50">
         <v>7545</v>
       </c>
-      <c r="AT35" s="51">
+      <c r="AT35" s="50">
         <v>7526</v>
       </c>
-      <c r="AU35" s="51">
+      <c r="AU35" s="50">
         <v>7499</v>
       </c>
-      <c r="AV35" s="51">
+      <c r="AV35" s="50">
         <v>7504</v>
       </c>
-      <c r="AW35" s="51">
+      <c r="AW35" s="50">
         <v>7506</v>
       </c>
-      <c r="AX35" s="51">
+      <c r="AX35" s="50">
         <v>7476</v>
       </c>
-      <c r="AY35" s="51">
+      <c r="AY35" s="50">
         <v>7472</v>
       </c>
-      <c r="AZ35" s="51">
+      <c r="AZ35" s="50">
         <v>7470</v>
       </c>
+      <c r="BA35" s="50">
+        <v>7468</v>
+      </c>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:53">
       <c r="A36" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="70">
+      <c r="B36" s="68">
         <v>8231</v>
       </c>
       <c r="C36" s="15">
         <v>8226</v>
       </c>
       <c r="D36" s="15">
         <v>8227</v>
       </c>
       <c r="E36" s="15">
         <v>8215</v>
       </c>
       <c r="F36" s="15">
         <v>8218</v>
       </c>
       <c r="G36" s="15">
         <v>8222</v>
       </c>
       <c r="H36" s="15">
         <v>8226</v>
       </c>
       <c r="I36" s="15">
         <v>8242</v>
       </c>
       <c r="J36" s="15">
         <v>8239</v>
@@ -12127,137 +12250,140 @@
       </c>
       <c r="R36" s="15">
         <v>8236</v>
       </c>
       <c r="S36" s="15">
         <v>8238</v>
       </c>
       <c r="T36" s="15">
         <v>8243</v>
       </c>
       <c r="U36" s="15">
         <v>8220</v>
       </c>
       <c r="V36" s="15">
         <v>8211</v>
       </c>
       <c r="W36" s="15">
         <v>8216</v>
       </c>
       <c r="X36" s="15">
         <v>8220</v>
       </c>
       <c r="Y36" s="15">
         <v>8239</v>
       </c>
-      <c r="Z36" s="44">
+      <c r="Z36" s="43">
         <v>8238</v>
       </c>
       <c r="AA36" s="15">
         <v>8221</v>
       </c>
       <c r="AB36" s="15">
         <v>8222</v>
       </c>
       <c r="AC36" s="15">
         <v>8200</v>
       </c>
       <c r="AD36" s="15">
         <v>8199</v>
       </c>
       <c r="AE36" s="15">
         <v>8199</v>
       </c>
       <c r="AF36" s="15">
         <v>8191</v>
       </c>
       <c r="AG36" s="15">
         <v>8180</v>
       </c>
-      <c r="AH36" s="44">
+      <c r="AH36" s="43">
         <v>8165</v>
       </c>
       <c r="AI36" s="15">
         <v>8175</v>
       </c>
       <c r="AJ36" s="15">
         <v>8149</v>
       </c>
       <c r="AK36" s="15">
         <v>8141</v>
       </c>
       <c r="AL36" s="15">
         <v>8108</v>
       </c>
-      <c r="AM36" s="44">
+      <c r="AM36" s="43">
         <v>8092</v>
       </c>
       <c r="AN36" s="15">
         <v>8072</v>
       </c>
       <c r="AO36" s="15">
         <v>8066</v>
       </c>
-      <c r="AP36" s="51">
+      <c r="AP36" s="50">
         <v>8055</v>
       </c>
-      <c r="AQ36" s="51">
+      <c r="AQ36" s="50">
         <v>8052</v>
       </c>
-      <c r="AR36" s="51">
+      <c r="AR36" s="50">
         <v>8064</v>
       </c>
-      <c r="AS36" s="51">
+      <c r="AS36" s="50">
         <v>8011</v>
       </c>
-      <c r="AT36" s="51">
+      <c r="AT36" s="50">
         <v>7989</v>
       </c>
-      <c r="AU36" s="51">
+      <c r="AU36" s="50">
         <v>7981</v>
       </c>
-      <c r="AV36" s="51">
+      <c r="AV36" s="50">
         <v>7955</v>
       </c>
-      <c r="AW36" s="51">
+      <c r="AW36" s="50">
         <v>7967</v>
       </c>
-      <c r="AX36" s="51">
+      <c r="AX36" s="50">
         <v>7984</v>
       </c>
-      <c r="AY36" s="51">
+      <c r="AY36" s="50">
         <v>7997</v>
       </c>
-      <c r="AZ36" s="51">
+      <c r="AZ36" s="50">
         <v>7989</v>
       </c>
+      <c r="BA36" s="50">
+        <v>7978</v>
+      </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="70">
+      <c r="B37" s="68">
         <v>14761</v>
       </c>
       <c r="C37" s="15">
         <v>14762</v>
       </c>
       <c r="D37" s="15">
         <v>14764</v>
       </c>
       <c r="E37" s="15">
         <v>14768</v>
       </c>
       <c r="F37" s="15">
         <v>14766</v>
       </c>
       <c r="G37" s="15">
         <v>14755</v>
       </c>
       <c r="H37" s="15">
         <v>14771</v>
       </c>
       <c r="I37" s="15">
         <v>14768</v>
       </c>
       <c r="J37" s="15">
         <v>14774</v>
@@ -12285,137 +12411,140 @@
       </c>
       <c r="R37" s="15">
         <v>14873</v>
       </c>
       <c r="S37" s="15">
         <v>14886</v>
       </c>
       <c r="T37" s="15">
         <v>14878</v>
       </c>
       <c r="U37" s="15">
         <v>14898</v>
       </c>
       <c r="V37" s="15">
         <v>14883</v>
       </c>
       <c r="W37" s="15">
         <v>14908</v>
       </c>
       <c r="X37" s="15">
         <v>14922</v>
       </c>
       <c r="Y37" s="15">
         <v>14952</v>
       </c>
-      <c r="Z37" s="44">
+      <c r="Z37" s="43">
         <v>14931</v>
       </c>
       <c r="AA37" s="15">
         <v>14930</v>
       </c>
       <c r="AB37" s="15">
         <v>14917</v>
       </c>
       <c r="AC37" s="15">
         <v>14907</v>
       </c>
       <c r="AD37" s="15">
         <v>14878</v>
       </c>
       <c r="AE37" s="15">
         <v>14884</v>
       </c>
       <c r="AF37" s="15">
         <v>14875</v>
       </c>
       <c r="AG37" s="15">
         <v>14884</v>
       </c>
-      <c r="AH37" s="44">
+      <c r="AH37" s="43">
         <v>14891</v>
       </c>
       <c r="AI37" s="15">
         <v>14898</v>
       </c>
       <c r="AJ37" s="15">
         <v>14871</v>
       </c>
       <c r="AK37" s="15">
         <v>14839</v>
       </c>
       <c r="AL37" s="15">
         <v>14794</v>
       </c>
-      <c r="AM37" s="44">
+      <c r="AM37" s="43">
         <v>14786</v>
       </c>
       <c r="AN37" s="15">
         <v>14769</v>
       </c>
       <c r="AO37" s="15">
         <v>14750</v>
       </c>
-      <c r="AP37" s="51">
+      <c r="AP37" s="50">
         <v>14714</v>
       </c>
-      <c r="AQ37" s="51">
+      <c r="AQ37" s="50">
         <v>14707</v>
       </c>
-      <c r="AR37" s="51">
+      <c r="AR37" s="50">
         <v>14711</v>
       </c>
-      <c r="AS37" s="51">
+      <c r="AS37" s="50">
         <v>14690</v>
       </c>
-      <c r="AT37" s="51">
+      <c r="AT37" s="50">
         <v>14727</v>
       </c>
-      <c r="AU37" s="51">
+      <c r="AU37" s="50">
         <v>14702</v>
       </c>
-      <c r="AV37" s="51">
+      <c r="AV37" s="50">
         <v>14689</v>
       </c>
-      <c r="AW37" s="51">
+      <c r="AW37" s="50">
         <v>14667</v>
       </c>
-      <c r="AX37" s="51">
+      <c r="AX37" s="50">
         <v>14667</v>
       </c>
-      <c r="AY37" s="51">
+      <c r="AY37" s="50">
         <v>14683</v>
       </c>
-      <c r="AZ37" s="51">
+      <c r="AZ37" s="50">
         <v>14678</v>
       </c>
+      <c r="BA37" s="50">
+        <v>14675</v>
+      </c>
     </row>
-    <row r="38" spans="1:52">
+    <row r="38" spans="1:53">
       <c r="A38" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="70">
+      <c r="B38" s="68">
         <v>8321</v>
       </c>
       <c r="C38" s="15">
         <v>8311</v>
       </c>
       <c r="D38" s="15">
         <v>8298</v>
       </c>
       <c r="E38" s="15">
         <v>8291</v>
       </c>
       <c r="F38" s="15">
         <v>8298</v>
       </c>
       <c r="G38" s="15">
         <v>8294</v>
       </c>
       <c r="H38" s="15">
         <v>8297</v>
       </c>
       <c r="I38" s="15">
         <v>8294</v>
       </c>
       <c r="J38" s="15">
         <v>8298</v>
@@ -12443,137 +12572,140 @@
       </c>
       <c r="R38" s="15">
         <v>8291</v>
       </c>
       <c r="S38" s="15">
         <v>8301</v>
       </c>
       <c r="T38" s="15">
         <v>8307</v>
       </c>
       <c r="U38" s="15">
         <v>8289</v>
       </c>
       <c r="V38" s="15">
         <v>8283</v>
       </c>
       <c r="W38" s="15">
         <v>8272</v>
       </c>
       <c r="X38" s="15">
         <v>8263</v>
       </c>
       <c r="Y38" s="15">
         <v>8272</v>
       </c>
-      <c r="Z38" s="44">
+      <c r="Z38" s="43">
         <v>8273</v>
       </c>
       <c r="AA38" s="15">
         <v>8276</v>
       </c>
       <c r="AB38" s="15">
         <v>8256</v>
       </c>
       <c r="AC38" s="15">
         <v>8249</v>
       </c>
       <c r="AD38" s="15">
         <v>8233</v>
       </c>
       <c r="AE38" s="15">
         <v>8220</v>
       </c>
       <c r="AF38" s="15">
         <v>8213</v>
       </c>
       <c r="AG38" s="15">
         <v>8206</v>
       </c>
-      <c r="AH38" s="44">
+      <c r="AH38" s="43">
         <v>8154</v>
       </c>
       <c r="AI38" s="15">
         <v>8105</v>
       </c>
       <c r="AJ38" s="15">
         <v>8092</v>
       </c>
       <c r="AK38" s="15">
         <v>8075</v>
       </c>
       <c r="AL38" s="15">
         <v>8057</v>
       </c>
-      <c r="AM38" s="44">
+      <c r="AM38" s="43">
         <v>8039</v>
       </c>
       <c r="AN38" s="15">
         <v>8031</v>
       </c>
       <c r="AO38" s="15">
         <v>8029</v>
       </c>
-      <c r="AP38" s="51">
+      <c r="AP38" s="50">
         <v>7991</v>
       </c>
-      <c r="AQ38" s="51">
+      <c r="AQ38" s="50">
         <v>7980</v>
       </c>
-      <c r="AR38" s="51">
+      <c r="AR38" s="50">
         <v>7968</v>
       </c>
-      <c r="AS38" s="51">
+      <c r="AS38" s="50">
         <v>7932</v>
       </c>
-      <c r="AT38" s="51">
+      <c r="AT38" s="50">
         <v>7904</v>
       </c>
-      <c r="AU38" s="51">
+      <c r="AU38" s="50">
         <v>7875</v>
       </c>
-      <c r="AV38" s="51">
+      <c r="AV38" s="50">
         <v>7848</v>
       </c>
-      <c r="AW38" s="51">
+      <c r="AW38" s="50">
         <v>7836</v>
       </c>
-      <c r="AX38" s="51">
+      <c r="AX38" s="50">
         <v>7797</v>
       </c>
-      <c r="AY38" s="51">
+      <c r="AY38" s="50">
         <v>7794</v>
       </c>
-      <c r="AZ38" s="51">
+      <c r="AZ38" s="50">
         <v>7766</v>
       </c>
+      <c r="BA38" s="50">
+        <v>7761</v>
+      </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="70">
+      <c r="B39" s="68">
         <v>8338</v>
       </c>
       <c r="C39" s="15">
         <v>8336</v>
       </c>
       <c r="D39" s="15">
         <v>8351</v>
       </c>
       <c r="E39" s="15">
         <v>8361</v>
       </c>
       <c r="F39" s="15">
         <v>8356</v>
       </c>
       <c r="G39" s="15">
         <v>8355</v>
       </c>
       <c r="H39" s="15">
         <v>8370</v>
       </c>
       <c r="I39" s="15">
         <v>8360</v>
       </c>
       <c r="J39" s="15">
         <v>8362</v>
@@ -12601,137 +12733,140 @@
       </c>
       <c r="R39" s="15">
         <v>8398</v>
       </c>
       <c r="S39" s="15">
         <v>8410</v>
       </c>
       <c r="T39" s="15">
         <v>8409</v>
       </c>
       <c r="U39" s="15">
         <v>8417</v>
       </c>
       <c r="V39" s="15">
         <v>8408</v>
       </c>
       <c r="W39" s="15">
         <v>8406</v>
       </c>
       <c r="X39" s="15">
         <v>8405</v>
       </c>
       <c r="Y39" s="15">
         <v>8410</v>
       </c>
-      <c r="Z39" s="44">
+      <c r="Z39" s="43">
         <v>8426</v>
       </c>
       <c r="AA39" s="15">
         <v>8405</v>
       </c>
       <c r="AB39" s="15">
         <v>8397</v>
       </c>
       <c r="AC39" s="15">
         <v>8392</v>
       </c>
       <c r="AD39" s="15">
         <v>8384</v>
       </c>
       <c r="AE39" s="15">
         <v>8370</v>
       </c>
       <c r="AF39" s="15">
         <v>8347</v>
       </c>
       <c r="AG39" s="15">
         <v>8290</v>
       </c>
-      <c r="AH39" s="44">
+      <c r="AH39" s="43">
         <v>8249</v>
       </c>
       <c r="AI39" s="15">
         <v>8224</v>
       </c>
       <c r="AJ39" s="15">
         <v>8194</v>
       </c>
       <c r="AK39" s="15">
         <v>8184</v>
       </c>
       <c r="AL39" s="15">
         <v>8148</v>
       </c>
-      <c r="AM39" s="44">
+      <c r="AM39" s="43">
         <v>8126</v>
       </c>
       <c r="AN39" s="15">
         <v>8110</v>
       </c>
       <c r="AO39" s="15">
         <v>8105</v>
       </c>
-      <c r="AP39" s="51">
+      <c r="AP39" s="50">
         <v>8070</v>
       </c>
-      <c r="AQ39" s="51">
+      <c r="AQ39" s="50">
         <v>8069</v>
       </c>
-      <c r="AR39" s="51">
+      <c r="AR39" s="50">
         <v>8042</v>
       </c>
-      <c r="AS39" s="51">
+      <c r="AS39" s="50">
         <v>7996</v>
       </c>
-      <c r="AT39" s="51">
+      <c r="AT39" s="50">
         <v>7958</v>
       </c>
-      <c r="AU39" s="51">
+      <c r="AU39" s="50">
         <v>7942</v>
       </c>
-      <c r="AV39" s="51">
+      <c r="AV39" s="50">
         <v>7920</v>
       </c>
-      <c r="AW39" s="51">
+      <c r="AW39" s="50">
         <v>7920</v>
       </c>
-      <c r="AX39" s="51">
+      <c r="AX39" s="50">
         <v>7905</v>
       </c>
-      <c r="AY39" s="51">
+      <c r="AY39" s="50">
         <v>7871</v>
       </c>
-      <c r="AZ39" s="51">
+      <c r="AZ39" s="50">
         <v>7840</v>
       </c>
+      <c r="BA39" s="50">
+        <v>7799</v>
+      </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="70">
+      <c r="B40" s="68">
         <v>17078</v>
       </c>
       <c r="C40" s="15">
         <v>17095</v>
       </c>
       <c r="D40" s="15">
         <v>17097</v>
       </c>
       <c r="E40" s="15">
         <v>17120</v>
       </c>
       <c r="F40" s="15">
         <v>17133</v>
       </c>
       <c r="G40" s="15">
         <v>17169</v>
       </c>
       <c r="H40" s="15">
         <v>17173</v>
       </c>
       <c r="I40" s="15">
         <v>17199</v>
       </c>
       <c r="J40" s="15">
         <v>17196</v>
@@ -12759,137 +12894,140 @@
       </c>
       <c r="R40" s="15">
         <v>17242</v>
       </c>
       <c r="S40" s="15">
         <v>17230</v>
       </c>
       <c r="T40" s="15">
         <v>17193</v>
       </c>
       <c r="U40" s="15">
         <v>17173</v>
       </c>
       <c r="V40" s="15">
         <v>17187</v>
       </c>
       <c r="W40" s="15">
         <v>17211</v>
       </c>
       <c r="X40" s="15">
         <v>17197</v>
       </c>
       <c r="Y40" s="15">
         <v>17172</v>
       </c>
-      <c r="Z40" s="44">
+      <c r="Z40" s="43">
         <v>17158</v>
       </c>
       <c r="AA40" s="15">
         <v>17145</v>
       </c>
       <c r="AB40" s="15">
         <v>17140</v>
       </c>
       <c r="AC40" s="15">
         <v>17121</v>
       </c>
       <c r="AD40" s="15">
         <v>17106</v>
       </c>
       <c r="AE40" s="15">
         <v>17103</v>
       </c>
       <c r="AF40" s="15">
         <v>17097</v>
       </c>
       <c r="AG40" s="15">
         <v>17063</v>
       </c>
-      <c r="AH40" s="44">
+      <c r="AH40" s="43">
         <v>17017</v>
       </c>
       <c r="AI40" s="15">
         <v>16972</v>
       </c>
       <c r="AJ40" s="15">
         <v>16934</v>
       </c>
       <c r="AK40" s="15">
         <v>16895</v>
       </c>
       <c r="AL40" s="15">
         <v>16872</v>
       </c>
-      <c r="AM40" s="44">
+      <c r="AM40" s="43">
         <v>16849</v>
       </c>
       <c r="AN40" s="15">
         <v>16824</v>
       </c>
       <c r="AO40" s="15">
         <v>16796</v>
       </c>
-      <c r="AP40" s="51">
+      <c r="AP40" s="50">
         <v>16784</v>
       </c>
-      <c r="AQ40" s="51">
+      <c r="AQ40" s="50">
         <v>16743</v>
       </c>
-      <c r="AR40" s="51">
+      <c r="AR40" s="50">
         <v>16725</v>
       </c>
-      <c r="AS40" s="51">
+      <c r="AS40" s="50">
         <v>16682</v>
       </c>
-      <c r="AT40" s="51">
+      <c r="AT40" s="50">
         <v>16643</v>
       </c>
-      <c r="AU40" s="51">
+      <c r="AU40" s="50">
         <v>16626</v>
       </c>
-      <c r="AV40" s="51">
+      <c r="AV40" s="50">
         <v>16596</v>
       </c>
-      <c r="AW40" s="51">
+      <c r="AW40" s="50">
         <v>16563</v>
       </c>
-      <c r="AX40" s="51">
+      <c r="AX40" s="50">
         <v>16534</v>
       </c>
-      <c r="AY40" s="51">
+      <c r="AY40" s="50">
         <v>16506</v>
       </c>
-      <c r="AZ40" s="51">
+      <c r="AZ40" s="50">
         <v>16507</v>
       </c>
+      <c r="BA40" s="50">
+        <v>16510</v>
+      </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="70">
+      <c r="B41" s="68">
         <v>8329</v>
       </c>
       <c r="C41" s="15">
         <v>8331</v>
       </c>
       <c r="D41" s="15">
         <v>8317</v>
       </c>
       <c r="E41" s="15">
         <v>8310</v>
       </c>
       <c r="F41" s="15">
         <v>8291</v>
       </c>
       <c r="G41" s="15">
         <v>8297</v>
       </c>
       <c r="H41" s="15">
         <v>8317</v>
       </c>
       <c r="I41" s="15">
         <v>8331</v>
       </c>
       <c r="J41" s="15">
         <v>8332</v>
@@ -12917,137 +13055,140 @@
       </c>
       <c r="R41" s="15">
         <v>8331</v>
       </c>
       <c r="S41" s="15">
         <v>8338</v>
       </c>
       <c r="T41" s="15">
         <v>8332</v>
       </c>
       <c r="U41" s="15">
         <v>8327</v>
       </c>
       <c r="V41" s="15">
         <v>8334</v>
       </c>
       <c r="W41" s="15">
         <v>8348</v>
       </c>
       <c r="X41" s="15">
         <v>8343</v>
       </c>
       <c r="Y41" s="15">
         <v>8332</v>
       </c>
-      <c r="Z41" s="44">
+      <c r="Z41" s="43">
         <v>8319</v>
       </c>
       <c r="AA41" s="15">
         <v>8301</v>
       </c>
       <c r="AB41" s="15">
         <v>8313</v>
       </c>
       <c r="AC41" s="15">
         <v>8325</v>
       </c>
       <c r="AD41" s="15">
         <v>8319</v>
       </c>
       <c r="AE41" s="15">
         <v>8334</v>
       </c>
       <c r="AF41" s="15">
         <v>8323</v>
       </c>
       <c r="AG41" s="15">
         <v>8327</v>
       </c>
-      <c r="AH41" s="44">
+      <c r="AH41" s="43">
         <v>8340</v>
       </c>
       <c r="AI41" s="15">
         <v>8317</v>
       </c>
       <c r="AJ41" s="15">
         <v>8283</v>
       </c>
       <c r="AK41" s="15">
         <v>8271</v>
       </c>
       <c r="AL41" s="15">
         <v>8256</v>
       </c>
-      <c r="AM41" s="44">
+      <c r="AM41" s="43">
         <v>8221</v>
       </c>
       <c r="AN41" s="15">
         <v>8186</v>
       </c>
       <c r="AO41" s="15">
         <v>8194</v>
       </c>
-      <c r="AP41" s="51">
+      <c r="AP41" s="50">
         <v>8149</v>
       </c>
-      <c r="AQ41" s="51">
+      <c r="AQ41" s="50">
         <v>8135</v>
       </c>
-      <c r="AR41" s="51">
+      <c r="AR41" s="50">
         <v>8130</v>
       </c>
-      <c r="AS41" s="51">
+      <c r="AS41" s="50">
         <v>8106</v>
       </c>
-      <c r="AT41" s="51">
+      <c r="AT41" s="50">
         <v>8102</v>
       </c>
-      <c r="AU41" s="51">
+      <c r="AU41" s="50">
         <v>8086</v>
       </c>
-      <c r="AV41" s="51">
+      <c r="AV41" s="50">
         <v>8090</v>
       </c>
-      <c r="AW41" s="51">
+      <c r="AW41" s="50">
         <v>8064</v>
       </c>
-      <c r="AX41" s="51">
+      <c r="AX41" s="50">
         <v>8058</v>
       </c>
-      <c r="AY41" s="51">
+      <c r="AY41" s="50">
         <v>8053</v>
       </c>
-      <c r="AZ41" s="51">
+      <c r="AZ41" s="50">
         <v>8038</v>
       </c>
+      <c r="BA41" s="50">
+        <v>8009</v>
+      </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="70">
+      <c r="B42" s="68">
         <v>7606</v>
       </c>
       <c r="C42" s="15">
         <v>7600</v>
       </c>
       <c r="D42" s="15">
         <v>7598</v>
       </c>
       <c r="E42" s="15">
         <v>7600</v>
       </c>
       <c r="F42" s="15">
         <v>7594</v>
       </c>
       <c r="G42" s="15">
         <v>7584</v>
       </c>
       <c r="H42" s="15">
         <v>7581</v>
       </c>
       <c r="I42" s="15">
         <v>7578</v>
       </c>
       <c r="J42" s="15">
         <v>7556</v>
@@ -13075,137 +13216,140 @@
       </c>
       <c r="R42" s="15">
         <v>7551</v>
       </c>
       <c r="S42" s="15">
         <v>7540</v>
       </c>
       <c r="T42" s="15">
         <v>7524</v>
       </c>
       <c r="U42" s="15">
         <v>7511</v>
       </c>
       <c r="V42" s="15">
         <v>7501</v>
       </c>
       <c r="W42" s="15">
         <v>7491</v>
       </c>
       <c r="X42" s="15">
         <v>7482</v>
       </c>
       <c r="Y42" s="15">
         <v>7481</v>
       </c>
-      <c r="Z42" s="44">
+      <c r="Z42" s="43">
         <v>7468</v>
       </c>
       <c r="AA42" s="15">
         <v>7464</v>
       </c>
       <c r="AB42" s="15">
         <v>7451</v>
       </c>
       <c r="AC42" s="15">
         <v>7455</v>
       </c>
       <c r="AD42" s="15">
         <v>7435</v>
       </c>
       <c r="AE42" s="15">
         <v>7438</v>
       </c>
       <c r="AF42" s="15">
         <v>7441</v>
       </c>
       <c r="AG42" s="15">
         <v>7430</v>
       </c>
-      <c r="AH42" s="44">
+      <c r="AH42" s="43">
         <v>7405</v>
       </c>
       <c r="AI42" s="15">
         <v>7405</v>
       </c>
       <c r="AJ42" s="15">
         <v>7401</v>
       </c>
       <c r="AK42" s="15">
         <v>7374</v>
       </c>
       <c r="AL42" s="15">
         <v>7344</v>
       </c>
-      <c r="AM42" s="44">
+      <c r="AM42" s="43">
         <v>7345</v>
       </c>
       <c r="AN42" s="15">
         <v>7317</v>
       </c>
       <c r="AO42" s="15">
         <v>7300</v>
       </c>
-      <c r="AP42" s="51">
+      <c r="AP42" s="50">
         <v>7284</v>
       </c>
-      <c r="AQ42" s="51">
+      <c r="AQ42" s="50">
         <v>7258</v>
       </c>
-      <c r="AR42" s="51">
+      <c r="AR42" s="50">
         <v>7231</v>
       </c>
-      <c r="AS42" s="51">
+      <c r="AS42" s="50">
         <v>7202</v>
       </c>
-      <c r="AT42" s="51">
+      <c r="AT42" s="50">
         <v>7175</v>
       </c>
-      <c r="AU42" s="51">
+      <c r="AU42" s="50">
         <v>7148</v>
       </c>
-      <c r="AV42" s="51">
+      <c r="AV42" s="50">
         <v>7155</v>
       </c>
-      <c r="AW42" s="51">
+      <c r="AW42" s="50">
         <v>7150</v>
       </c>
-      <c r="AX42" s="51">
+      <c r="AX42" s="50">
         <v>7145</v>
       </c>
-      <c r="AY42" s="51">
+      <c r="AY42" s="50">
         <v>7152</v>
       </c>
-      <c r="AZ42" s="51">
+      <c r="AZ42" s="50">
         <v>7138</v>
       </c>
+      <c r="BA42" s="50">
+        <v>7132</v>
+      </c>
     </row>
-    <row r="43" spans="1:52">
+    <row r="43" spans="1:53">
       <c r="A43" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="50">
+      <c r="B43" s="49">
         <v>7202</v>
       </c>
       <c r="C43" s="42">
         <v>7208</v>
       </c>
       <c r="D43" s="42">
         <v>7214</v>
       </c>
       <c r="E43" s="42">
         <v>7215</v>
       </c>
       <c r="F43" s="42">
         <v>7219</v>
       </c>
       <c r="G43" s="42">
         <v>7223</v>
       </c>
       <c r="H43" s="42">
         <v>7217</v>
       </c>
       <c r="I43" s="42">
         <v>7225</v>
       </c>
       <c r="J43" s="42">
         <v>7237</v>
@@ -13314,596 +13458,579 @@
       </c>
       <c r="AS43" s="21">
         <v>7056</v>
       </c>
       <c r="AT43" s="21">
         <v>7040</v>
       </c>
       <c r="AU43" s="21">
         <v>7007</v>
       </c>
       <c r="AV43" s="21">
         <v>7004</v>
       </c>
       <c r="AW43" s="21">
         <v>6988</v>
       </c>
       <c r="AX43" s="21">
         <v>6978</v>
       </c>
       <c r="AY43" s="21">
         <v>6961</v>
       </c>
       <c r="AZ43" s="21">
         <v>6952</v>
       </c>
+      <c r="BA43" s="21">
+        <v>6930</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" ht="12" customHeight="1">
+    <row r="44" spans="1:53" ht="12" customHeight="1">
       <c r="A44" s="37" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
       <c r="L44" s="37"/>
       <c r="M44" s="37"/>
       <c r="N44" s="37"/>
       <c r="O44" s="37"/>
       <c r="P44" s="37"/>
       <c r="Q44" s="37"/>
       <c r="R44" s="37"/>
       <c r="S44" s="37"/>
       <c r="T44" s="37"/>
       <c r="U44" s="37"/>
       <c r="V44" s="37"/>
       <c r="W44" s="37"/>
       <c r="X44" s="37"/>
       <c r="Y44" s="37"/>
     </row>
-    <row r="45" spans="1:52">
-      <c r="A45" s="88" t="s">
+    <row r="45" spans="1:53" ht="11.25" customHeight="1">
+      <c r="A45" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="88"/>
-[...25 lines deleted...]
-      <c r="AB45" s="88"/>
+      <c r="B45" s="83"/>
+      <c r="C45" s="83"/>
+      <c r="D45" s="83"/>
+      <c r="E45" s="83"/>
+      <c r="F45" s="83"/>
+      <c r="G45" s="83"/>
+      <c r="H45" s="83"/>
+      <c r="I45" s="83"/>
+      <c r="J45" s="83"/>
+      <c r="K45" s="83"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="83"/>
+      <c r="N45" s="83"/>
+      <c r="O45" s="83"/>
+      <c r="P45" s="83"/>
+      <c r="Q45" s="83"/>
+      <c r="R45" s="83"/>
+      <c r="S45" s="83"/>
+      <c r="T45" s="83"/>
+      <c r="U45" s="83"/>
+      <c r="V45" s="83"/>
+      <c r="W45" s="83"/>
+      <c r="X45" s="83"/>
+      <c r="Y45" s="83"/>
+      <c r="Z45" s="83"/>
+      <c r="AA45" s="83"/>
+      <c r="AB45" s="83"/>
+      <c r="AC45" s="83"/>
+      <c r="AD45" s="83"/>
+      <c r="AE45" s="83"/>
+      <c r="AF45" s="83"/>
+      <c r="AG45" s="83"/>
+      <c r="AH45" s="83"/>
+      <c r="AI45" s="83"/>
+      <c r="AJ45" s="83"/>
+      <c r="AK45" s="83"/>
+      <c r="AL45" s="83"/>
+      <c r="AM45" s="83"/>
+      <c r="AN45" s="83"/>
+      <c r="AO45" s="83"/>
+      <c r="AP45" s="83"/>
+      <c r="AQ45" s="83"/>
+      <c r="AR45" s="83"/>
+      <c r="AS45" s="83"/>
     </row>
-    <row r="46" spans="1:52" ht="12.75">
-[...42 lines deleted...]
-      <c r="AO46" s="5"/>
+    <row r="46" spans="1:53" ht="12">
+      <c r="F46" s="45"/>
     </row>
-    <row r="47" spans="1:52" ht="12">
-      <c r="F47" s="46"/>
+    <row r="47" spans="1:53" ht="12">
+      <c r="F47" s="45"/>
     </row>
-    <row r="48" spans="1:52" ht="12">
-      <c r="F48" s="46"/>
+    <row r="48" spans="1:53" ht="12">
+      <c r="F48" s="45"/>
     </row>
     <row r="49" spans="6:6" ht="12">
-      <c r="F49" s="46"/>
+      <c r="F49" s="45"/>
     </row>
     <row r="50" spans="6:6" ht="12">
-      <c r="F50" s="46"/>
+      <c r="F50" s="45"/>
     </row>
     <row r="51" spans="6:6" ht="12">
-      <c r="F51" s="46"/>
-[...2 lines deleted...]
-      <c r="F52" s="46"/>
+      <c r="F51" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...1 lines deleted...]
-    <mergeCell ref="A45:AB45"/>
+  <mergeCells count="11">
+    <mergeCell ref="A2:BA2"/>
+    <mergeCell ref="A45:AS45"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="AX5:AZ5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:AZ2"/>
+    <mergeCell ref="A7:BA7"/>
+    <mergeCell ref="A22:BA22"/>
+    <mergeCell ref="A30:BA30"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="AX5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AZ48"/>
+  <dimension ref="A1:BA47"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:AZ2"/>
+    <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
+      <selection activeCell="AM15" sqref="AM15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="23" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="11" max="25" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="9.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="30" max="33" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="35" max="37" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.140625" style="23"/>
     <col min="39" max="39" width="8.85546875" style="23" customWidth="1"/>
     <col min="40" max="16384" width="8.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:52" ht="17.25">
-[...53 lines deleted...]
-      <c r="AZ2" s="86"/>
+    <row r="1" spans="1:53" ht="24" customHeight="1"/>
+    <row r="2" spans="1:53" ht="17.25">
+      <c r="A2" s="82" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
     </row>
-    <row r="3" spans="1:52">
-[...28 lines deleted...]
-      <c r="AC3" s="45"/>
+    <row r="3" spans="1:53" ht="29.25" customHeight="1">
+      <c r="A3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53" ht="19.5" customHeight="1">
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AU4" s="36"/>
-      <c r="AZ4" s="36" t="s">
-        <v>35</v>
+      <c r="BA4" s="26" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:52">
-[...1 lines deleted...]
-      <c r="B5" s="91">
+    <row r="5" spans="1:53">
+      <c r="A5" s="84"/>
+      <c r="B5" s="86">
         <v>2022</v>
       </c>
-      <c r="C5" s="92"/>
-[...10 lines deleted...]
-      <c r="N5" s="91">
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="86">
         <v>2023</v>
       </c>
-      <c r="O5" s="92"/>
-[...10 lines deleted...]
-      <c r="Z5" s="91">
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
+      <c r="T5" s="87"/>
+      <c r="U5" s="87"/>
+      <c r="V5" s="87"/>
+      <c r="W5" s="87"/>
+      <c r="X5" s="87"/>
+      <c r="Y5" s="87"/>
+      <c r="Z5" s="86">
         <v>2024</v>
       </c>
-      <c r="AA5" s="92"/>
-[...10 lines deleted...]
-      <c r="AL5" s="84">
+      <c r="AA5" s="87"/>
+      <c r="AB5" s="87"/>
+      <c r="AC5" s="87"/>
+      <c r="AD5" s="87"/>
+      <c r="AE5" s="87"/>
+      <c r="AF5" s="87"/>
+      <c r="AG5" s="87"/>
+      <c r="AH5" s="87"/>
+      <c r="AI5" s="87"/>
+      <c r="AJ5" s="87"/>
+      <c r="AK5" s="87"/>
+      <c r="AL5" s="94">
         <v>2025</v>
       </c>
-      <c r="AM5" s="85"/>
-[...10 lines deleted...]
-      <c r="AX5" s="94">
+      <c r="AM5" s="95"/>
+      <c r="AN5" s="95"/>
+      <c r="AO5" s="95"/>
+      <c r="AP5" s="95"/>
+      <c r="AQ5" s="95"/>
+      <c r="AR5" s="95"/>
+      <c r="AS5" s="95"/>
+      <c r="AT5" s="95"/>
+      <c r="AU5" s="95"/>
+      <c r="AV5" s="95"/>
+      <c r="AW5" s="95"/>
+      <c r="AX5" s="89">
         <v>2026</v>
       </c>
-      <c r="AY5" s="95"/>
-      <c r="AZ5" s="74"/>
+      <c r="AY5" s="90"/>
+      <c r="AZ5" s="90"/>
+      <c r="BA5" s="90"/>
     </row>
-    <row r="6" spans="1:52" ht="22.5">
-      <c r="A6" s="90"/>
+    <row r="6" spans="1:53" ht="22.5">
+      <c r="A6" s="85"/>
       <c r="B6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="47" t="s">
+      <c r="C6" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="48" t="s">
+      <c r="D6" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="47" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="47" t="s">
+      <c r="E6" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="47" t="s">
+      <c r="G6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="47" t="s">
+      <c r="H6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="47" t="s">
+      <c r="I6" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="47" t="s">
+      <c r="J6" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="47" t="s">
+      <c r="K6" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="47" t="s">
+      <c r="L6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="47" t="s">
+      <c r="M6" s="46" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="47" t="s">
+      <c r="O6" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="48" t="s">
+      <c r="P6" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="47" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="47" t="s">
+      <c r="Q6" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="R6" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="47" t="s">
+      <c r="S6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="47" t="s">
+      <c r="T6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="47" t="s">
+      <c r="U6" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="47" t="s">
+      <c r="V6" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="47" t="s">
+      <c r="W6" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="X6" s="47" t="s">
+      <c r="X6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="47" t="s">
+      <c r="Y6" s="46" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="AA6" s="47" t="s">
+      <c r="AA6" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="48" t="s">
+      <c r="AB6" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="47" t="s">
+      <c r="AC6" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD6" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AD6" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AG6" s="47" t="s">
+      <c r="AG6" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="47" t="s">
+      <c r="AH6" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="47" t="s">
+      <c r="AI6" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AJ6" s="47" t="s">
+      <c r="AJ6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="47" t="s">
+      <c r="AK6" s="46" t="s">
         <v>14</v>
       </c>
       <c r="AL6" s="27" t="s">
         <v>28</v>
       </c>
       <c r="AM6" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="55" t="s">
-        <v>34</v>
+      <c r="AN6" s="54" t="s">
+        <v>33</v>
       </c>
       <c r="AO6" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="53" t="s">
+      <c r="AR6" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="52" t="s">
+      <c r="AS6" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="58" t="s">
+      <c r="AT6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="59" t="s">
+      <c r="AU6" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="AV6" s="60" t="s">
+      <c r="AV6" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AW6" s="61" t="s">
+      <c r="AW6" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AX6" s="73" t="s">
+      <c r="AX6" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="AY6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AZ6" s="55" t="s">
+      <c r="AY6" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ6" s="54" t="s">
         <v>7</v>
       </c>
+      <c r="BA6" s="27" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
-      <c r="A7" s="97" t="s">
+    <row r="7" spans="1:53">
+      <c r="A7" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="97"/>
-[...49 lines deleted...]
-      <c r="AZ7" s="97"/>
+      <c r="B7" s="96"/>
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="96"/>
+      <c r="N7" s="96"/>
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="96"/>
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="96"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="96"/>
+      <c r="AG7" s="96"/>
+      <c r="AH7" s="96"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="96"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="96"/>
+      <c r="AS7" s="96"/>
+      <c r="AT7" s="96"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="96"/>
+      <c r="AX7" s="96"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17">
         <v>467563</v>
       </c>
       <c r="C8" s="17">
         <v>467937</v>
       </c>
       <c r="D8" s="17">
         <v>468348</v>
       </c>
       <c r="E8" s="17">
         <v>468894</v>
       </c>
       <c r="F8" s="17">
         <v>469306</v>
       </c>
       <c r="G8" s="17">
         <v>469760</v>
       </c>
       <c r="H8" s="17">
         <v>470285</v>
       </c>
       <c r="I8" s="17">
@@ -13998,70 +14125,73 @@
       </c>
       <c r="AM8" s="39">
         <v>483615</v>
       </c>
       <c r="AN8" s="17">
         <v>483808</v>
       </c>
       <c r="AO8" s="15">
         <v>484006</v>
       </c>
       <c r="AP8" s="19">
         <v>484212</v>
       </c>
       <c r="AQ8" s="19">
         <v>484377</v>
       </c>
       <c r="AR8" s="19">
         <v>484683</v>
       </c>
       <c r="AS8" s="19">
         <v>485129</v>
       </c>
       <c r="AT8" s="19">
         <v>485225</v>
       </c>
-      <c r="AU8" s="51">
+      <c r="AU8" s="50">
         <v>485487</v>
       </c>
       <c r="AV8" s="19">
         <v>485674</v>
       </c>
       <c r="AW8" s="19">
         <v>485819</v>
       </c>
       <c r="AX8" s="19">
         <v>486039</v>
       </c>
       <c r="AY8" s="19">
         <v>486350</v>
       </c>
       <c r="AZ8" s="19">
         <v>486400</v>
       </c>
+      <c r="BA8" s="19">
+        <v>486520</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>285728</v>
       </c>
       <c r="C9" s="17">
         <v>286087</v>
       </c>
       <c r="D9" s="17">
         <v>286451</v>
       </c>
       <c r="E9" s="17">
         <v>286892</v>
       </c>
       <c r="F9" s="17">
         <v>287283</v>
       </c>
       <c r="G9" s="17">
         <v>287715</v>
       </c>
       <c r="H9" s="17">
         <v>288310</v>
       </c>
       <c r="I9" s="17">
@@ -14156,70 +14286,73 @@
       </c>
       <c r="AM9" s="39">
         <v>304408</v>
       </c>
       <c r="AN9" s="17">
         <v>304817</v>
       </c>
       <c r="AO9" s="15">
         <v>305109</v>
       </c>
       <c r="AP9" s="19">
         <v>305620</v>
       </c>
       <c r="AQ9" s="19">
         <v>306095</v>
       </c>
       <c r="AR9" s="19">
         <v>306821</v>
       </c>
       <c r="AS9" s="19">
         <v>308370</v>
       </c>
       <c r="AT9" s="19">
         <v>309117</v>
       </c>
-      <c r="AU9" s="51">
+      <c r="AU9" s="50">
         <v>309720</v>
       </c>
       <c r="AV9" s="19">
         <v>310032</v>
       </c>
       <c r="AW9" s="19">
         <v>310371</v>
       </c>
       <c r="AX9" s="19">
         <v>310767</v>
       </c>
       <c r="AY9" s="19">
         <v>311234</v>
       </c>
       <c r="AZ9" s="19">
         <v>311476</v>
       </c>
+      <c r="BA9" s="19">
+        <v>311860</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="17">
         <v>21606</v>
       </c>
       <c r="C10" s="17">
         <v>21623</v>
       </c>
       <c r="D10" s="17">
         <v>21617</v>
       </c>
       <c r="E10" s="17">
         <v>21632</v>
       </c>
       <c r="F10" s="17">
         <v>21647</v>
       </c>
       <c r="G10" s="17">
         <v>21671</v>
       </c>
       <c r="H10" s="17">
         <v>21649</v>
       </c>
       <c r="I10" s="17">
@@ -14314,70 +14447,73 @@
       </c>
       <c r="AM10" s="39">
         <v>21728</v>
       </c>
       <c r="AN10" s="17">
         <v>21723</v>
       </c>
       <c r="AO10" s="15">
         <v>21726</v>
       </c>
       <c r="AP10" s="19">
         <v>21705</v>
       </c>
       <c r="AQ10" s="19">
         <v>21666</v>
       </c>
       <c r="AR10" s="19">
         <v>21629</v>
       </c>
       <c r="AS10" s="19">
         <v>21501</v>
       </c>
       <c r="AT10" s="19">
         <v>21435</v>
       </c>
-      <c r="AU10" s="51">
+      <c r="AU10" s="50">
         <v>21383</v>
       </c>
       <c r="AV10" s="19">
         <v>21428</v>
       </c>
       <c r="AW10" s="19">
         <v>21390</v>
       </c>
       <c r="AX10" s="19">
         <v>21376</v>
       </c>
       <c r="AY10" s="19">
         <v>21416</v>
       </c>
       <c r="AZ10" s="19">
         <v>21404</v>
       </c>
+      <c r="BA10" s="19">
+        <v>21370</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="17">
         <v>10101</v>
       </c>
       <c r="C11" s="17">
         <v>10092</v>
       </c>
       <c r="D11" s="17">
         <v>10100</v>
       </c>
       <c r="E11" s="17">
         <v>10090</v>
       </c>
       <c r="F11" s="17">
         <v>10075</v>
       </c>
       <c r="G11" s="17">
         <v>10073</v>
       </c>
       <c r="H11" s="17">
         <v>10070</v>
       </c>
       <c r="I11" s="17">
@@ -14472,70 +14608,73 @@
       </c>
       <c r="AM11" s="39">
         <v>9706</v>
       </c>
       <c r="AN11" s="17">
         <v>9684</v>
       </c>
       <c r="AO11" s="15">
         <v>9651</v>
       </c>
       <c r="AP11" s="19">
         <v>9639</v>
       </c>
       <c r="AQ11" s="19">
         <v>9610</v>
       </c>
       <c r="AR11" s="19">
         <v>9576</v>
       </c>
       <c r="AS11" s="19">
         <v>9509</v>
       </c>
       <c r="AT11" s="19">
         <v>9471</v>
       </c>
-      <c r="AU11" s="51">
+      <c r="AU11" s="50">
         <v>9450</v>
       </c>
       <c r="AV11" s="19">
         <v>9460</v>
       </c>
       <c r="AW11" s="19">
         <v>9400</v>
       </c>
       <c r="AX11" s="19">
         <v>9368</v>
       </c>
       <c r="AY11" s="19">
         <v>9350</v>
       </c>
       <c r="AZ11" s="19">
         <v>9335</v>
       </c>
+      <c r="BA11" s="19">
+        <v>9312</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="17">
         <v>11023</v>
       </c>
       <c r="C12" s="17">
         <v>11023</v>
       </c>
       <c r="D12" s="17">
         <v>11038</v>
       </c>
       <c r="E12" s="17">
         <v>11060</v>
       </c>
       <c r="F12" s="17">
         <v>11063</v>
       </c>
       <c r="G12" s="17">
         <v>11085</v>
       </c>
       <c r="H12" s="17">
         <v>11099</v>
       </c>
       <c r="I12" s="17">
@@ -14630,70 +14769,73 @@
       </c>
       <c r="AM12" s="39">
         <v>11022</v>
       </c>
       <c r="AN12" s="17">
         <v>11014</v>
       </c>
       <c r="AO12" s="15">
         <v>11025</v>
       </c>
       <c r="AP12" s="19">
         <v>11003</v>
       </c>
       <c r="AQ12" s="19">
         <v>10989</v>
       </c>
       <c r="AR12" s="19">
         <v>10971</v>
       </c>
       <c r="AS12" s="19">
         <v>10867</v>
       </c>
       <c r="AT12" s="19">
         <v>10800</v>
       </c>
-      <c r="AU12" s="51">
+      <c r="AU12" s="50">
         <v>10824</v>
       </c>
       <c r="AV12" s="19">
         <v>10803</v>
       </c>
       <c r="AW12" s="19">
         <v>10814</v>
       </c>
       <c r="AX12" s="19">
         <v>10799</v>
       </c>
       <c r="AY12" s="19">
         <v>10808</v>
       </c>
       <c r="AZ12" s="19">
         <v>10785</v>
       </c>
+      <c r="BA12" s="19">
+        <v>10767</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17">
         <v>7735</v>
       </c>
       <c r="C13" s="17">
         <v>7717</v>
       </c>
       <c r="D13" s="17">
         <v>7718</v>
       </c>
       <c r="E13" s="17">
         <v>7717</v>
       </c>
       <c r="F13" s="17">
         <v>7708</v>
       </c>
       <c r="G13" s="17">
         <v>7700</v>
       </c>
       <c r="H13" s="17">
         <v>7688</v>
       </c>
       <c r="I13" s="17">
@@ -14788,70 +14930,73 @@
       </c>
       <c r="AM13" s="39">
         <v>7542</v>
       </c>
       <c r="AN13" s="17">
         <v>7533</v>
       </c>
       <c r="AO13" s="15">
         <v>7528</v>
       </c>
       <c r="AP13" s="19">
         <v>7514</v>
       </c>
       <c r="AQ13" s="19">
         <v>7509</v>
       </c>
       <c r="AR13" s="19">
         <v>7498</v>
       </c>
       <c r="AS13" s="19">
         <v>7457</v>
       </c>
       <c r="AT13" s="19">
         <v>7460</v>
       </c>
-      <c r="AU13" s="51">
+      <c r="AU13" s="50">
         <v>7443</v>
       </c>
       <c r="AV13" s="19">
         <v>7431</v>
       </c>
       <c r="AW13" s="19">
         <v>7411</v>
       </c>
       <c r="AX13" s="19">
         <v>7394</v>
       </c>
       <c r="AY13" s="19">
         <v>7388</v>
       </c>
       <c r="AZ13" s="19">
         <v>7383</v>
       </c>
+      <c r="BA13" s="19">
+        <v>7378</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="17">
         <v>7805</v>
       </c>
       <c r="C14" s="17">
         <v>7808</v>
       </c>
       <c r="D14" s="17">
         <v>7818</v>
       </c>
       <c r="E14" s="17">
         <v>7816</v>
       </c>
       <c r="F14" s="17">
         <v>7816</v>
       </c>
       <c r="G14" s="17">
         <v>7803</v>
       </c>
       <c r="H14" s="17">
         <v>7793</v>
       </c>
       <c r="I14" s="17">
@@ -14946,70 +15091,73 @@
       </c>
       <c r="AM14" s="39">
         <v>7591</v>
       </c>
       <c r="AN14" s="17">
         <v>7567</v>
       </c>
       <c r="AO14" s="15">
         <v>7564</v>
       </c>
       <c r="AP14" s="19">
         <v>7549</v>
       </c>
       <c r="AQ14" s="19">
         <v>7538</v>
       </c>
       <c r="AR14" s="19">
         <v>7515</v>
       </c>
       <c r="AS14" s="19">
         <v>7436</v>
       </c>
       <c r="AT14" s="19">
         <v>7391</v>
       </c>
-      <c r="AU14" s="51">
+      <c r="AU14" s="50">
         <v>7375</v>
       </c>
       <c r="AV14" s="19">
         <v>7384</v>
       </c>
       <c r="AW14" s="19">
         <v>7394</v>
       </c>
       <c r="AX14" s="19">
         <v>7390</v>
       </c>
       <c r="AY14" s="19">
         <v>7390</v>
       </c>
       <c r="AZ14" s="19">
         <v>7369</v>
       </c>
+      <c r="BA14" s="19">
+        <v>7347</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17">
         <v>14772</v>
       </c>
       <c r="C15" s="17">
         <v>14760</v>
       </c>
       <c r="D15" s="17">
         <v>14758</v>
       </c>
       <c r="E15" s="17">
         <v>14758</v>
       </c>
       <c r="F15" s="17">
         <v>14750</v>
       </c>
       <c r="G15" s="17">
         <v>14748</v>
       </c>
       <c r="H15" s="17">
         <v>14750</v>
       </c>
       <c r="I15" s="17">
@@ -15104,70 +15252,73 @@
       </c>
       <c r="AM15" s="39">
         <v>14646</v>
       </c>
       <c r="AN15" s="17">
         <v>14650</v>
       </c>
       <c r="AO15" s="15">
         <v>14650</v>
       </c>
       <c r="AP15" s="19">
         <v>14639</v>
       </c>
       <c r="AQ15" s="19">
         <v>14604</v>
       </c>
       <c r="AR15" s="19">
         <v>14611</v>
       </c>
       <c r="AS15" s="19">
         <v>14534</v>
       </c>
       <c r="AT15" s="19">
         <v>14563</v>
       </c>
-      <c r="AU15" s="51">
+      <c r="AU15" s="50">
         <v>14504</v>
       </c>
       <c r="AV15" s="19">
         <v>14481</v>
       </c>
       <c r="AW15" s="19">
         <v>14472</v>
       </c>
       <c r="AX15" s="19">
         <v>14464</v>
       </c>
       <c r="AY15" s="19">
         <v>14433</v>
       </c>
       <c r="AZ15" s="19">
         <v>14427</v>
       </c>
+      <c r="BA15" s="19">
+        <v>14416</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="17">
         <v>32678</v>
       </c>
       <c r="C16" s="17">
         <v>32685</v>
       </c>
       <c r="D16" s="17">
         <v>32692</v>
       </c>
       <c r="E16" s="17">
         <v>32702</v>
       </c>
       <c r="F16" s="17">
         <v>32718</v>
       </c>
       <c r="G16" s="17">
         <v>32706</v>
       </c>
       <c r="H16" s="17">
         <v>32689</v>
       </c>
       <c r="I16" s="17">
@@ -15262,70 +15413,73 @@
       </c>
       <c r="AM16" s="39">
         <v>32247</v>
       </c>
       <c r="AN16" s="17">
         <v>32187</v>
       </c>
       <c r="AO16" s="15">
         <v>32194</v>
       </c>
       <c r="AP16" s="19">
         <v>32152</v>
       </c>
       <c r="AQ16" s="19">
         <v>32108</v>
       </c>
       <c r="AR16" s="19">
         <v>32025</v>
       </c>
       <c r="AS16" s="19">
         <v>31836</v>
       </c>
       <c r="AT16" s="19">
         <v>31661</v>
       </c>
-      <c r="AU16" s="51">
+      <c r="AU16" s="50">
         <v>31553</v>
       </c>
       <c r="AV16" s="19">
         <v>31491</v>
       </c>
       <c r="AW16" s="19">
         <v>31456</v>
       </c>
       <c r="AX16" s="19">
         <v>31450</v>
       </c>
       <c r="AY16" s="19">
         <v>31393</v>
       </c>
       <c r="AZ16" s="19">
         <v>31367</v>
       </c>
+      <c r="BA16" s="19">
+        <v>31326</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="17">
         <v>7747</v>
       </c>
       <c r="C17" s="17">
         <v>7737</v>
       </c>
       <c r="D17" s="17">
         <v>7755</v>
       </c>
       <c r="E17" s="17">
         <v>7761</v>
       </c>
       <c r="F17" s="17">
         <v>7761</v>
       </c>
       <c r="G17" s="17">
         <v>7753</v>
       </c>
       <c r="H17" s="17">
         <v>7753</v>
       </c>
       <c r="I17" s="17">
@@ -15420,70 +15574,73 @@
       </c>
       <c r="AM17" s="39">
         <v>7387</v>
       </c>
       <c r="AN17" s="17">
         <v>7366</v>
       </c>
       <c r="AO17" s="15">
         <v>7387</v>
       </c>
       <c r="AP17" s="19">
         <v>7346</v>
       </c>
       <c r="AQ17" s="19">
         <v>7341</v>
       </c>
       <c r="AR17" s="19">
         <v>7308</v>
       </c>
       <c r="AS17" s="19">
         <v>7251</v>
       </c>
       <c r="AT17" s="19">
         <v>7206</v>
       </c>
-      <c r="AU17" s="51">
+      <c r="AU17" s="50">
         <v>7181</v>
       </c>
       <c r="AV17" s="19">
         <v>7167</v>
       </c>
       <c r="AW17" s="19">
         <v>7174</v>
       </c>
       <c r="AX17" s="19">
         <v>7165</v>
       </c>
       <c r="AY17" s="19">
         <v>7132</v>
       </c>
       <c r="AZ17" s="19">
         <v>7081</v>
       </c>
+      <c r="BA17" s="19">
+        <v>7056</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:53">
       <c r="A18" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="17">
         <v>17470</v>
       </c>
       <c r="C18" s="17">
         <v>17478</v>
       </c>
       <c r="D18" s="17">
         <v>17482</v>
       </c>
       <c r="E18" s="17">
         <v>17509</v>
       </c>
       <c r="F18" s="17">
         <v>17506</v>
       </c>
       <c r="G18" s="17">
         <v>17513</v>
       </c>
       <c r="H18" s="17">
         <v>17507</v>
       </c>
       <c r="I18" s="17">
@@ -15578,70 +15735,73 @@
       </c>
       <c r="AM18" s="39">
         <v>17004</v>
       </c>
       <c r="AN18" s="17">
         <v>16980</v>
       </c>
       <c r="AO18" s="15">
         <v>16933</v>
       </c>
       <c r="AP18" s="19">
         <v>16903</v>
       </c>
       <c r="AQ18" s="19">
         <v>16864</v>
       </c>
       <c r="AR18" s="19">
         <v>16813</v>
       </c>
       <c r="AS18" s="19">
         <v>16700</v>
       </c>
       <c r="AT18" s="19">
         <v>16608</v>
       </c>
-      <c r="AU18" s="51">
+      <c r="AU18" s="50">
         <v>16591</v>
       </c>
       <c r="AV18" s="19">
         <v>16567</v>
       </c>
       <c r="AW18" s="19">
         <v>16549</v>
       </c>
       <c r="AX18" s="19">
         <v>16505</v>
       </c>
       <c r="AY18" s="19">
         <v>16475</v>
       </c>
       <c r="AZ18" s="19">
         <v>16474</v>
       </c>
+      <c r="BA18" s="19">
+        <v>16461</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="17">
         <v>23161</v>
       </c>
       <c r="C19" s="17">
         <v>23174</v>
       </c>
       <c r="D19" s="17">
         <v>23173</v>
       </c>
       <c r="E19" s="17">
         <v>23194</v>
       </c>
       <c r="F19" s="17">
         <v>23210</v>
       </c>
       <c r="G19" s="17">
         <v>23212</v>
       </c>
       <c r="H19" s="17">
         <v>23218</v>
       </c>
       <c r="I19" s="17">
@@ -15736,70 +15896,73 @@
       </c>
       <c r="AM19" s="39">
         <v>23157</v>
       </c>
       <c r="AN19" s="17">
         <v>23149</v>
       </c>
       <c r="AO19" s="15">
         <v>23135</v>
       </c>
       <c r="AP19" s="19">
         <v>23076</v>
       </c>
       <c r="AQ19" s="19">
         <v>23047</v>
       </c>
       <c r="AR19" s="19">
         <v>22995</v>
       </c>
       <c r="AS19" s="19">
         <v>22875</v>
       </c>
       <c r="AT19" s="19">
         <v>22832</v>
       </c>
-      <c r="AU19" s="51">
+      <c r="AU19" s="50">
         <v>22806</v>
       </c>
       <c r="AV19" s="19">
         <v>22812</v>
       </c>
       <c r="AW19" s="19">
         <v>22804</v>
       </c>
       <c r="AX19" s="19">
         <v>22811</v>
       </c>
       <c r="AY19" s="19">
         <v>22810</v>
       </c>
       <c r="AZ19" s="19">
         <v>22800</v>
       </c>
+      <c r="BA19" s="19">
+        <v>22789</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:53">
       <c r="A20" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="17">
         <v>20960</v>
       </c>
       <c r="C20" s="17">
         <v>20968</v>
       </c>
       <c r="D20" s="17">
         <v>20958</v>
       </c>
       <c r="E20" s="17">
         <v>20970</v>
       </c>
       <c r="F20" s="17">
         <v>20981</v>
       </c>
       <c r="G20" s="17">
         <v>20991</v>
       </c>
       <c r="H20" s="17">
         <v>20980</v>
       </c>
       <c r="I20" s="17">
@@ -15894,70 +16057,73 @@
       </c>
       <c r="AM20" s="39">
         <v>20609</v>
       </c>
       <c r="AN20" s="17">
         <v>20586</v>
       </c>
       <c r="AO20" s="15">
         <v>20561</v>
       </c>
       <c r="AP20" s="19">
         <v>20524</v>
       </c>
       <c r="AQ20" s="19">
         <v>20483</v>
       </c>
       <c r="AR20" s="19">
         <v>20419</v>
       </c>
       <c r="AS20" s="19">
         <v>20319</v>
       </c>
       <c r="AT20" s="19">
         <v>20241</v>
       </c>
-      <c r="AU20" s="51">
+      <c r="AU20" s="50">
         <v>20235</v>
       </c>
       <c r="AV20" s="19">
         <v>20209</v>
       </c>
       <c r="AW20" s="19">
         <v>20209</v>
       </c>
       <c r="AX20" s="19">
         <v>20191</v>
       </c>
       <c r="AY20" s="19">
         <v>20175</v>
       </c>
       <c r="AZ20" s="19">
         <v>20150</v>
       </c>
+      <c r="BA20" s="19">
+        <v>20095</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:53">
       <c r="A21" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="17">
         <v>6777</v>
       </c>
       <c r="C21" s="17">
         <v>6785</v>
       </c>
       <c r="D21" s="17">
         <v>6788</v>
       </c>
       <c r="E21" s="17">
         <v>6793</v>
       </c>
       <c r="F21" s="17">
         <v>6788</v>
       </c>
       <c r="G21" s="17">
         <v>6790</v>
       </c>
       <c r="H21" s="17">
         <v>6779</v>
       </c>
       <c r="I21" s="17">
@@ -16052,130 +16218,134 @@
       </c>
       <c r="AM21" s="39">
         <v>6568</v>
       </c>
       <c r="AN21" s="17">
         <v>6552</v>
       </c>
       <c r="AO21" s="15">
         <v>6543</v>
       </c>
       <c r="AP21" s="19">
         <v>6542</v>
       </c>
       <c r="AQ21" s="19">
         <v>6523</v>
       </c>
       <c r="AR21" s="19">
         <v>6502</v>
       </c>
       <c r="AS21" s="19">
         <v>6474</v>
       </c>
       <c r="AT21" s="19">
         <v>6440</v>
       </c>
-      <c r="AU21" s="51">
+      <c r="AU21" s="50">
         <v>6422</v>
       </c>
       <c r="AV21" s="19">
         <v>6409</v>
       </c>
       <c r="AW21" s="19">
         <v>6375</v>
       </c>
       <c r="AX21" s="19">
         <v>6359</v>
       </c>
       <c r="AY21" s="19">
         <v>6346</v>
       </c>
       <c r="AZ21" s="19">
         <v>6349</v>
       </c>
+      <c r="BA21" s="19">
+        <v>6343</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
-      <c r="A22" s="87" t="s">
+    <row r="22" spans="1:53">
+      <c r="A22" s="93" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="87"/>
-[...49 lines deleted...]
-      <c r="AZ22" s="87"/>
+      <c r="B22" s="93"/>
+      <c r="C22" s="93"/>
+      <c r="D22" s="93"/>
+      <c r="E22" s="93"/>
+      <c r="F22" s="93"/>
+      <c r="G22" s="93"/>
+      <c r="H22" s="93"/>
+      <c r="I22" s="93"/>
+      <c r="J22" s="93"/>
+      <c r="K22" s="93"/>
+      <c r="L22" s="93"/>
+      <c r="M22" s="93"/>
+      <c r="N22" s="93"/>
+      <c r="O22" s="93"/>
+      <c r="P22" s="93"/>
+      <c r="Q22" s="93"/>
+      <c r="R22" s="93"/>
+      <c r="S22" s="93"/>
+      <c r="T22" s="93"/>
+      <c r="U22" s="93"/>
+      <c r="V22" s="93"/>
+      <c r="W22" s="93"/>
+      <c r="X22" s="93"/>
+      <c r="Y22" s="93"/>
+      <c r="Z22" s="93"/>
+      <c r="AA22" s="93"/>
+      <c r="AB22" s="93"/>
+      <c r="AC22" s="93"/>
+      <c r="AD22" s="93"/>
+      <c r="AE22" s="93"/>
+      <c r="AF22" s="93"/>
+      <c r="AG22" s="93"/>
+      <c r="AH22" s="93"/>
+      <c r="AI22" s="93"/>
+      <c r="AJ22" s="93"/>
+      <c r="AK22" s="93"/>
+      <c r="AL22" s="93"/>
+      <c r="AM22" s="93"/>
+      <c r="AN22" s="93"/>
+      <c r="AO22" s="93"/>
+      <c r="AP22" s="93"/>
+      <c r="AQ22" s="93"/>
+      <c r="AR22" s="93"/>
+      <c r="AS22" s="93"/>
+      <c r="AT22" s="93"/>
+      <c r="AU22" s="93"/>
+      <c r="AV22" s="93"/>
+      <c r="AW22" s="93"/>
+      <c r="AX22" s="93"/>
+      <c r="AY22" s="93"/>
+      <c r="AZ22" s="93"/>
+      <c r="BA22" s="93"/>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="49">
+      <c r="B23" s="48">
         <v>352501</v>
       </c>
       <c r="C23" s="17">
         <v>352886</v>
       </c>
       <c r="D23" s="17">
         <v>353278</v>
       </c>
       <c r="E23" s="17">
         <v>353749</v>
       </c>
       <c r="F23" s="17">
         <v>354186</v>
       </c>
       <c r="G23" s="17">
         <v>354627</v>
       </c>
       <c r="H23" s="17">
         <v>355206</v>
       </c>
       <c r="I23" s="17">
         <v>355802</v>
       </c>
       <c r="J23" s="17">
         <v>356329</v>
@@ -16266,74 +16436,77 @@
       </c>
       <c r="AM23" s="39">
         <v>371239</v>
       </c>
       <c r="AN23" s="17">
         <v>371610</v>
       </c>
       <c r="AO23" s="17">
         <v>371877</v>
       </c>
       <c r="AP23" s="19">
         <v>372326</v>
       </c>
       <c r="AQ23" s="19">
         <v>372704</v>
       </c>
       <c r="AR23" s="19">
         <v>373286</v>
       </c>
       <c r="AS23" s="19">
         <v>374481</v>
       </c>
       <c r="AT23" s="19">
         <v>375007</v>
       </c>
-      <c r="AU23" s="51">
+      <c r="AU23" s="50">
         <v>375476</v>
       </c>
       <c r="AV23" s="19">
         <v>375743</v>
       </c>
       <c r="AW23" s="19">
         <v>376065</v>
       </c>
       <c r="AX23" s="19">
         <v>376449</v>
       </c>
       <c r="AY23" s="19">
         <v>376876</v>
       </c>
       <c r="AZ23" s="19">
         <v>377095</v>
       </c>
+      <c r="BA23" s="19">
+        <v>377402</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="49">
+      <c r="B24" s="48">
         <v>285728</v>
       </c>
       <c r="C24" s="17">
         <v>286087</v>
       </c>
       <c r="D24" s="17">
         <v>286451</v>
       </c>
       <c r="E24" s="17">
         <v>286892</v>
       </c>
       <c r="F24" s="17">
         <v>287283</v>
       </c>
       <c r="G24" s="17">
         <v>287715</v>
       </c>
       <c r="H24" s="17">
         <v>288310</v>
       </c>
       <c r="I24" s="17">
         <v>288893</v>
       </c>
       <c r="J24" s="17">
         <v>289441</v>
@@ -16424,74 +16597,77 @@
       </c>
       <c r="AM24" s="39">
         <v>304408</v>
       </c>
       <c r="AN24" s="17">
         <v>304817</v>
       </c>
       <c r="AO24" s="17">
         <v>305109</v>
       </c>
       <c r="AP24" s="19">
         <v>305620</v>
       </c>
       <c r="AQ24" s="19">
         <v>306095</v>
       </c>
       <c r="AR24" s="19">
         <v>306821</v>
       </c>
       <c r="AS24" s="19">
         <v>308370</v>
       </c>
       <c r="AT24" s="19">
         <v>309117</v>
       </c>
-      <c r="AU24" s="51">
+      <c r="AU24" s="50">
         <v>309720</v>
       </c>
       <c r="AV24" s="19">
         <v>310032</v>
       </c>
       <c r="AW24" s="19">
         <v>310371</v>
       </c>
       <c r="AX24" s="19">
         <v>310767</v>
       </c>
       <c r="AY24" s="19">
         <v>311234</v>
       </c>
       <c r="AZ24" s="19">
         <v>311476</v>
       </c>
+      <c r="BA24" s="19">
+        <v>311860</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="49">
+      <c r="B25" s="48">
         <v>11669</v>
       </c>
       <c r="C25" s="17">
         <v>11673</v>
       </c>
       <c r="D25" s="17">
         <v>11667</v>
       </c>
       <c r="E25" s="17">
         <v>11665</v>
       </c>
       <c r="F25" s="17">
         <v>11667</v>
       </c>
       <c r="G25" s="17">
         <v>11668</v>
       </c>
       <c r="H25" s="17">
         <v>11657</v>
       </c>
       <c r="I25" s="17">
         <v>11672</v>
       </c>
       <c r="J25" s="17">
         <v>11648</v>
@@ -16582,74 +16758,77 @@
       </c>
       <c r="AM25" s="39">
         <v>11637</v>
       </c>
       <c r="AN25" s="17">
         <v>11632</v>
       </c>
       <c r="AO25" s="17">
         <v>11625</v>
       </c>
       <c r="AP25" s="19">
         <v>11606</v>
       </c>
       <c r="AQ25" s="19">
         <v>11587</v>
       </c>
       <c r="AR25" s="19">
         <v>11554</v>
       </c>
       <c r="AS25" s="19">
         <v>11490</v>
       </c>
       <c r="AT25" s="19">
         <v>11477</v>
       </c>
-      <c r="AU25" s="51">
+      <c r="AU25" s="50">
         <v>11442</v>
       </c>
       <c r="AV25" s="19">
         <v>11449</v>
       </c>
       <c r="AW25" s="19">
         <v>11460</v>
       </c>
       <c r="AX25" s="19">
         <v>11454</v>
       </c>
       <c r="AY25" s="19">
         <v>11482</v>
       </c>
       <c r="AZ25" s="19">
         <v>11493</v>
       </c>
+      <c r="BA25" s="19">
+        <v>11471</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="49">
+      <c r="B26" s="48">
         <v>24998</v>
       </c>
       <c r="C26" s="28">
         <v>25003</v>
       </c>
       <c r="D26" s="28">
         <v>25021</v>
       </c>
       <c r="E26" s="28">
         <v>25027</v>
       </c>
       <c r="F26" s="28">
         <v>25048</v>
       </c>
       <c r="G26" s="28">
         <v>25045</v>
       </c>
       <c r="H26" s="28">
         <v>25038</v>
       </c>
       <c r="I26" s="28">
         <v>25039</v>
       </c>
       <c r="J26" s="17">
         <v>25042</v>
@@ -16740,74 +16919,77 @@
       </c>
       <c r="AM26" s="18">
         <v>24974</v>
       </c>
       <c r="AN26" s="18">
         <v>24925</v>
       </c>
       <c r="AO26" s="18">
         <v>24933</v>
       </c>
       <c r="AP26" s="19">
         <v>24924</v>
       </c>
       <c r="AQ26" s="23">
         <v>24908</v>
       </c>
       <c r="AR26" s="19">
         <v>24846</v>
       </c>
       <c r="AS26" s="19">
         <v>24711</v>
       </c>
       <c r="AT26" s="23">
         <v>24593</v>
       </c>
-      <c r="AU26" s="51">
+      <c r="AU26" s="50">
         <v>24524</v>
       </c>
       <c r="AV26" s="19">
         <v>24475</v>
       </c>
       <c r="AW26" s="19">
         <v>24434</v>
       </c>
       <c r="AX26" s="19">
         <v>24438</v>
       </c>
       <c r="AY26" s="23">
         <v>24384</v>
       </c>
       <c r="AZ26" s="19">
         <v>24373</v>
       </c>
+      <c r="BA26" s="23">
+        <v>24359</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="49">
+      <c r="B27" s="48">
         <v>1064</v>
       </c>
       <c r="C27" s="17">
         <v>1061</v>
       </c>
       <c r="D27" s="17">
         <v>1059</v>
       </c>
       <c r="E27" s="17">
         <v>1060</v>
       </c>
       <c r="F27" s="17">
         <v>1065</v>
       </c>
       <c r="G27" s="17">
         <v>1067</v>
       </c>
       <c r="H27" s="17">
         <v>1065</v>
       </c>
       <c r="I27" s="17">
         <v>1064</v>
       </c>
       <c r="J27" s="17">
         <v>1065</v>
@@ -16898,74 +17080,77 @@
       </c>
       <c r="AM27" s="39">
         <v>1025</v>
       </c>
       <c r="AN27" s="17">
         <v>1026</v>
       </c>
       <c r="AO27" s="17">
         <v>1023</v>
       </c>
       <c r="AP27" s="19">
         <v>1020</v>
       </c>
       <c r="AQ27" s="19">
         <v>1019</v>
       </c>
       <c r="AR27" s="19">
         <v>1019</v>
       </c>
       <c r="AS27" s="19">
         <v>1009</v>
       </c>
       <c r="AT27" s="19">
         <v>1001</v>
       </c>
-      <c r="AU27" s="51">
+      <c r="AU27" s="50">
         <v>1006</v>
       </c>
       <c r="AV27" s="19">
         <v>1012</v>
       </c>
       <c r="AW27" s="19">
         <v>1015</v>
       </c>
       <c r="AX27" s="19">
         <v>1005</v>
       </c>
       <c r="AY27" s="19">
         <v>1003</v>
       </c>
       <c r="AZ27" s="19">
         <v>996</v>
       </c>
+      <c r="BA27" s="19">
+        <v>994</v>
+      </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:53">
       <c r="A28" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="49">
+      <c r="B28" s="48">
         <v>15134</v>
       </c>
       <c r="C28" s="17">
         <v>15146</v>
       </c>
       <c r="D28" s="17">
         <v>15156</v>
       </c>
       <c r="E28" s="17">
         <v>15176</v>
       </c>
       <c r="F28" s="17">
         <v>15180</v>
       </c>
       <c r="G28" s="17">
         <v>15175</v>
       </c>
       <c r="H28" s="17">
         <v>15182</v>
       </c>
       <c r="I28" s="17">
         <v>15171</v>
       </c>
       <c r="J28" s="17">
         <v>15181</v>
@@ -17056,74 +17241,77 @@
       </c>
       <c r="AM28" s="39">
         <v>15377</v>
       </c>
       <c r="AN28" s="17">
         <v>15389</v>
       </c>
       <c r="AO28" s="17">
         <v>15390</v>
       </c>
       <c r="AP28" s="19">
         <v>15379</v>
       </c>
       <c r="AQ28" s="19">
         <v>15353</v>
       </c>
       <c r="AR28" s="19">
         <v>15331</v>
       </c>
       <c r="AS28" s="19">
         <v>15250</v>
       </c>
       <c r="AT28" s="19">
         <v>15217</v>
       </c>
-      <c r="AU28" s="51">
+      <c r="AU28" s="50">
         <v>15195</v>
       </c>
       <c r="AV28" s="19">
         <v>15212</v>
       </c>
       <c r="AW28" s="19">
         <v>15225</v>
       </c>
       <c r="AX28" s="19">
         <v>15244</v>
       </c>
       <c r="AY28" s="19">
         <v>15254</v>
       </c>
       <c r="AZ28" s="19">
         <v>15254</v>
       </c>
+      <c r="BA28" s="19">
+        <v>15251</v>
+      </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="49">
+      <c r="B29" s="48">
         <v>13908</v>
       </c>
       <c r="C29" s="17">
         <v>13916</v>
       </c>
       <c r="D29" s="17">
         <v>13924</v>
       </c>
       <c r="E29" s="17">
         <v>13929</v>
       </c>
       <c r="F29" s="17">
         <v>13943</v>
       </c>
       <c r="G29" s="17">
         <v>13957</v>
       </c>
       <c r="H29" s="17">
         <v>13954</v>
       </c>
       <c r="I29" s="17">
         <v>13963</v>
       </c>
       <c r="J29" s="17">
         <v>13952</v>
@@ -17214,126 +17402,130 @@
       </c>
       <c r="AM29" s="39">
         <v>13818</v>
       </c>
       <c r="AN29" s="17">
         <v>13821</v>
       </c>
       <c r="AO29" s="17">
         <v>13797</v>
       </c>
       <c r="AP29" s="19">
         <v>13777</v>
       </c>
       <c r="AQ29" s="19">
         <v>13742</v>
       </c>
       <c r="AR29" s="19">
         <v>13715</v>
       </c>
       <c r="AS29" s="19">
         <v>13651</v>
       </c>
       <c r="AT29" s="19">
         <v>13602</v>
       </c>
-      <c r="AU29" s="51">
+      <c r="AU29" s="50">
         <v>13589</v>
       </c>
       <c r="AV29" s="19">
         <v>13563</v>
       </c>
       <c r="AW29" s="19">
         <v>13560</v>
       </c>
       <c r="AX29" s="19">
         <v>13541</v>
       </c>
       <c r="AY29" s="19">
         <v>13519</v>
       </c>
       <c r="AZ29" s="19">
         <v>13503</v>
       </c>
+      <c r="BA29" s="19">
+        <v>13467</v>
+      </c>
     </row>
-    <row r="30" spans="1:52">
-      <c r="A30" s="87" t="s">
+    <row r="30" spans="1:53">
+      <c r="A30" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="87"/>
-[...49 lines deleted...]
-      <c r="AZ30" s="87"/>
+      <c r="B30" s="93"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="93"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="93"/>
+      <c r="H30" s="93"/>
+      <c r="I30" s="93"/>
+      <c r="J30" s="93"/>
+      <c r="K30" s="93"/>
+      <c r="L30" s="93"/>
+      <c r="M30" s="93"/>
+      <c r="N30" s="93"/>
+      <c r="O30" s="93"/>
+      <c r="P30" s="93"/>
+      <c r="Q30" s="93"/>
+      <c r="R30" s="93"/>
+      <c r="S30" s="93"/>
+      <c r="T30" s="93"/>
+      <c r="U30" s="93"/>
+      <c r="V30" s="93"/>
+      <c r="W30" s="93"/>
+      <c r="X30" s="93"/>
+      <c r="Y30" s="93"/>
+      <c r="Z30" s="93"/>
+      <c r="AA30" s="93"/>
+      <c r="AB30" s="93"/>
+      <c r="AC30" s="93"/>
+      <c r="AD30" s="93"/>
+      <c r="AE30" s="93"/>
+      <c r="AF30" s="93"/>
+      <c r="AG30" s="93"/>
+      <c r="AH30" s="93"/>
+      <c r="AI30" s="93"/>
+      <c r="AJ30" s="93"/>
+      <c r="AK30" s="93"/>
+      <c r="AL30" s="93"/>
+      <c r="AM30" s="93"/>
+      <c r="AN30" s="93"/>
+      <c r="AO30" s="93"/>
+      <c r="AP30" s="93"/>
+      <c r="AQ30" s="93"/>
+      <c r="AR30" s="93"/>
+      <c r="AS30" s="93"/>
+      <c r="AT30" s="93"/>
+      <c r="AU30" s="93"/>
+      <c r="AV30" s="93"/>
+      <c r="AW30" s="93"/>
+      <c r="AX30" s="93"/>
+      <c r="AY30" s="93"/>
+      <c r="AZ30" s="93"/>
+      <c r="BA30" s="93"/>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:53">
       <c r="A31" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="38">
         <v>115062</v>
       </c>
       <c r="C31" s="38">
         <v>115051</v>
       </c>
       <c r="D31" s="38">
         <v>115070</v>
       </c>
       <c r="E31" s="38">
         <v>115145</v>
       </c>
       <c r="F31" s="38">
         <v>115120</v>
       </c>
       <c r="G31" s="38">
         <v>115133</v>
       </c>
       <c r="H31" s="38">
         <v>115079</v>
       </c>
       <c r="I31" s="38">
@@ -17428,74 +17620,77 @@
       </c>
       <c r="AM31" s="18">
         <v>112376</v>
       </c>
       <c r="AN31" s="18">
         <v>112198</v>
       </c>
       <c r="AO31" s="17">
         <v>112129</v>
       </c>
       <c r="AP31" s="23">
         <v>111886</v>
       </c>
       <c r="AQ31" s="23">
         <v>111673</v>
       </c>
       <c r="AR31" s="23">
         <v>111397</v>
       </c>
       <c r="AS31" s="19">
         <v>110648</v>
       </c>
       <c r="AT31" s="23">
         <v>110218</v>
       </c>
-      <c r="AU31" s="51">
+      <c r="AU31" s="50">
         <v>110011</v>
       </c>
       <c r="AV31" s="19">
         <v>109931</v>
       </c>
       <c r="AW31" s="23">
         <v>109754</v>
       </c>
       <c r="AX31" s="23">
         <v>109590</v>
       </c>
       <c r="AY31" s="23">
         <v>109474</v>
       </c>
       <c r="AZ31" s="23">
         <v>116764</v>
       </c>
+      <c r="BA31" s="23">
+        <v>109118</v>
+      </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:53">
       <c r="A32" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="49">
+      <c r="B32" s="48">
         <v>9937</v>
       </c>
       <c r="C32" s="17">
         <v>9950</v>
       </c>
       <c r="D32" s="17">
         <v>9950</v>
       </c>
       <c r="E32" s="17">
         <v>9967</v>
       </c>
       <c r="F32" s="17">
         <v>9980</v>
       </c>
       <c r="G32" s="17">
         <v>10003</v>
       </c>
       <c r="H32" s="17">
         <v>9992</v>
       </c>
       <c r="I32" s="17">
         <v>9991</v>
       </c>
       <c r="J32" s="17">
         <v>9995</v>
@@ -17571,89 +17766,92 @@
       </c>
       <c r="AH32" s="39">
         <v>10172</v>
       </c>
       <c r="AI32" s="17">
         <v>10180</v>
       </c>
       <c r="AJ32" s="17">
         <v>10111</v>
       </c>
       <c r="AK32" s="17">
         <v>10097</v>
       </c>
       <c r="AL32" s="17">
         <v>10098</v>
       </c>
       <c r="AM32" s="39">
         <v>10091</v>
       </c>
       <c r="AN32" s="17">
         <v>10091</v>
       </c>
       <c r="AO32" s="17">
         <v>10101</v>
       </c>
-      <c r="AP32" s="51">
+      <c r="AP32" s="50">
         <v>10099</v>
       </c>
-      <c r="AQ32" s="51">
+      <c r="AQ32" s="50">
         <v>10079</v>
       </c>
       <c r="AR32" s="19">
         <v>10075</v>
       </c>
       <c r="AS32" s="19">
         <v>10011</v>
       </c>
       <c r="AT32" s="19">
         <v>9958</v>
       </c>
-      <c r="AU32" s="51">
+      <c r="AU32" s="50">
         <v>9941</v>
       </c>
       <c r="AV32" s="19">
         <v>9979</v>
       </c>
       <c r="AW32" s="19">
         <v>9930</v>
       </c>
       <c r="AX32" s="19">
         <v>9922</v>
       </c>
-      <c r="AY32" s="51">
+      <c r="AY32" s="50">
         <v>9934</v>
       </c>
       <c r="AZ32" s="19">
         <v>10786</v>
       </c>
+      <c r="BA32" s="50">
+        <v>9899</v>
+      </c>
     </row>
-    <row r="33" spans="1:52">
+    <row r="33" spans="1:53">
       <c r="A33" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="49">
+      <c r="B33" s="48">
         <v>10101</v>
       </c>
       <c r="C33" s="17">
         <v>10092</v>
       </c>
       <c r="D33" s="17">
         <v>10100</v>
       </c>
       <c r="E33" s="17">
         <v>10090</v>
       </c>
       <c r="F33" s="17">
         <v>10075</v>
       </c>
       <c r="G33" s="17">
         <v>10073</v>
       </c>
       <c r="H33" s="17">
         <v>10070</v>
       </c>
       <c r="I33" s="17">
         <v>10051</v>
       </c>
       <c r="J33" s="17">
         <v>10024</v>
@@ -17729,89 +17927,92 @@
       </c>
       <c r="AH33" s="39">
         <v>9809</v>
       </c>
       <c r="AI33" s="17">
         <v>9777</v>
       </c>
       <c r="AJ33" s="17">
         <v>9735</v>
       </c>
       <c r="AK33" s="17">
         <v>9706</v>
       </c>
       <c r="AL33" s="17">
         <v>9717</v>
       </c>
       <c r="AM33" s="39">
         <v>9706</v>
       </c>
       <c r="AN33" s="17">
         <v>9684</v>
       </c>
       <c r="AO33" s="17">
         <v>9651</v>
       </c>
-      <c r="AP33" s="51">
+      <c r="AP33" s="50">
         <v>9639</v>
       </c>
-      <c r="AQ33" s="51">
+      <c r="AQ33" s="50">
         <v>9610</v>
       </c>
       <c r="AR33" s="19">
         <v>9576</v>
       </c>
       <c r="AS33" s="19">
         <v>9509</v>
       </c>
       <c r="AT33" s="19">
         <v>9471</v>
       </c>
-      <c r="AU33" s="51">
+      <c r="AU33" s="50">
         <v>9450</v>
       </c>
       <c r="AV33" s="19">
         <v>9460</v>
       </c>
       <c r="AW33" s="19">
         <v>9400</v>
       </c>
       <c r="AX33" s="19">
         <v>9368</v>
       </c>
-      <c r="AY33" s="51">
+      <c r="AY33" s="50">
         <v>9350</v>
       </c>
       <c r="AZ33" s="19">
         <v>10147</v>
       </c>
+      <c r="BA33" s="50">
+        <v>9312</v>
+      </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="49">
+      <c r="B34" s="48">
         <v>11023</v>
       </c>
       <c r="C34" s="17">
         <v>11023</v>
       </c>
       <c r="D34" s="17">
         <v>11038</v>
       </c>
       <c r="E34" s="17">
         <v>11060</v>
       </c>
       <c r="F34" s="17">
         <v>11063</v>
       </c>
       <c r="G34" s="17">
         <v>11085</v>
       </c>
       <c r="H34" s="17">
         <v>11099</v>
       </c>
       <c r="I34" s="17">
         <v>11085</v>
       </c>
       <c r="J34" s="17">
         <v>11081</v>
@@ -17887,89 +18088,92 @@
       </c>
       <c r="AH34" s="39">
         <v>11076</v>
       </c>
       <c r="AI34" s="17">
         <v>11080</v>
       </c>
       <c r="AJ34" s="17">
         <v>11067</v>
       </c>
       <c r="AK34" s="17">
         <v>11047</v>
       </c>
       <c r="AL34" s="17">
         <v>11027</v>
       </c>
       <c r="AM34" s="39">
         <v>11022</v>
       </c>
       <c r="AN34" s="17">
         <v>11014</v>
       </c>
       <c r="AO34" s="17">
         <v>11025</v>
       </c>
-      <c r="AP34" s="51">
+      <c r="AP34" s="50">
         <v>11003</v>
       </c>
-      <c r="AQ34" s="51">
+      <c r="AQ34" s="50">
         <v>10989</v>
       </c>
       <c r="AR34" s="19">
         <v>10971</v>
       </c>
       <c r="AS34" s="19">
         <v>10867</v>
       </c>
       <c r="AT34" s="19">
         <v>10800</v>
       </c>
-      <c r="AU34" s="51">
+      <c r="AU34" s="50">
         <v>10824</v>
       </c>
       <c r="AV34" s="19">
         <v>10803</v>
       </c>
       <c r="AW34" s="19">
         <v>10814</v>
       </c>
       <c r="AX34" s="19">
         <v>10799</v>
       </c>
-      <c r="AY34" s="51">
+      <c r="AY34" s="50">
         <v>10808</v>
       </c>
       <c r="AZ34" s="19">
         <v>11453</v>
       </c>
+      <c r="BA34" s="50">
+        <v>10767</v>
+      </c>
     </row>
-    <row r="35" spans="1:52">
+    <row r="35" spans="1:53">
       <c r="A35" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="49">
+      <c r="B35" s="48">
         <v>7735</v>
       </c>
       <c r="C35" s="17">
         <v>7717</v>
       </c>
       <c r="D35" s="17">
         <v>7718</v>
       </c>
       <c r="E35" s="17">
         <v>7717</v>
       </c>
       <c r="F35" s="17">
         <v>7708</v>
       </c>
       <c r="G35" s="17">
         <v>7700</v>
       </c>
       <c r="H35" s="17">
         <v>7688</v>
       </c>
       <c r="I35" s="17">
         <v>7695</v>
       </c>
       <c r="J35" s="17">
         <v>7689</v>
@@ -18045,89 +18249,92 @@
       </c>
       <c r="AH35" s="39">
         <v>7594</v>
       </c>
       <c r="AI35" s="17">
         <v>7560</v>
       </c>
       <c r="AJ35" s="17">
         <v>7573</v>
       </c>
       <c r="AK35" s="17">
         <v>7566</v>
       </c>
       <c r="AL35" s="17">
         <v>7548</v>
       </c>
       <c r="AM35" s="39">
         <v>7542</v>
       </c>
       <c r="AN35" s="17">
         <v>7533</v>
       </c>
       <c r="AO35" s="17">
         <v>7528</v>
       </c>
-      <c r="AP35" s="51">
+      <c r="AP35" s="50">
         <v>7514</v>
       </c>
-      <c r="AQ35" s="51">
+      <c r="AQ35" s="50">
         <v>7509</v>
       </c>
       <c r="AR35" s="19">
         <v>7498</v>
       </c>
       <c r="AS35" s="19">
         <v>7457</v>
       </c>
       <c r="AT35" s="19">
         <v>7460</v>
       </c>
-      <c r="AU35" s="51">
+      <c r="AU35" s="50">
         <v>7443</v>
       </c>
       <c r="AV35" s="19">
         <v>7431</v>
       </c>
       <c r="AW35" s="19">
         <v>7411</v>
       </c>
       <c r="AX35" s="19">
         <v>7394</v>
       </c>
-      <c r="AY35" s="51">
+      <c r="AY35" s="50">
         <v>7388</v>
       </c>
       <c r="AZ35" s="19">
         <v>7470</v>
       </c>
+      <c r="BA35" s="50">
+        <v>7378</v>
+      </c>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:53">
       <c r="A36" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="49">
+      <c r="B36" s="48">
         <v>7805</v>
       </c>
       <c r="C36" s="17">
         <v>7808</v>
       </c>
       <c r="D36" s="17">
         <v>7818</v>
       </c>
       <c r="E36" s="17">
         <v>7816</v>
       </c>
       <c r="F36" s="17">
         <v>7816</v>
       </c>
       <c r="G36" s="17">
         <v>7803</v>
       </c>
       <c r="H36" s="17">
         <v>7793</v>
       </c>
       <c r="I36" s="17">
         <v>7796</v>
       </c>
       <c r="J36" s="17">
         <v>7778</v>
@@ -18203,89 +18410,92 @@
       </c>
       <c r="AH36" s="39">
         <v>7657</v>
       </c>
       <c r="AI36" s="17">
         <v>7642</v>
       </c>
       <c r="AJ36" s="17">
         <v>7628</v>
       </c>
       <c r="AK36" s="17">
         <v>7624</v>
       </c>
       <c r="AL36" s="17">
         <v>7604</v>
       </c>
       <c r="AM36" s="39">
         <v>7591</v>
       </c>
       <c r="AN36" s="17">
         <v>7567</v>
       </c>
       <c r="AO36" s="17">
         <v>7564</v>
       </c>
-      <c r="AP36" s="51">
+      <c r="AP36" s="50">
         <v>7549</v>
       </c>
-      <c r="AQ36" s="51">
+      <c r="AQ36" s="50">
         <v>7538</v>
       </c>
       <c r="AR36" s="19">
         <v>7515</v>
       </c>
       <c r="AS36" s="19">
         <v>7436</v>
       </c>
       <c r="AT36" s="19">
         <v>7391</v>
       </c>
-      <c r="AU36" s="51">
+      <c r="AU36" s="50">
         <v>7375</v>
       </c>
       <c r="AV36" s="19">
         <v>7384</v>
       </c>
       <c r="AW36" s="19">
         <v>7394</v>
       </c>
       <c r="AX36" s="19">
         <v>7390</v>
       </c>
-      <c r="AY36" s="51">
+      <c r="AY36" s="50">
         <v>7390</v>
       </c>
       <c r="AZ36" s="19">
         <v>7989</v>
       </c>
+      <c r="BA36" s="50">
+        <v>7347</v>
+      </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="49">
+      <c r="B37" s="48">
         <v>14772</v>
       </c>
       <c r="C37" s="17">
         <v>14760</v>
       </c>
       <c r="D37" s="17">
         <v>14758</v>
       </c>
       <c r="E37" s="17">
         <v>14758</v>
       </c>
       <c r="F37" s="17">
         <v>14750</v>
       </c>
       <c r="G37" s="17">
         <v>14748</v>
       </c>
       <c r="H37" s="17">
         <v>14750</v>
       </c>
       <c r="I37" s="17">
         <v>14754</v>
       </c>
       <c r="J37" s="17">
         <v>14763</v>
@@ -18361,89 +18571,92 @@
       </c>
       <c r="AH37" s="39">
         <v>14726</v>
       </c>
       <c r="AI37" s="17">
         <v>14744</v>
       </c>
       <c r="AJ37" s="17">
         <v>14711</v>
       </c>
       <c r="AK37" s="17">
         <v>14689</v>
       </c>
       <c r="AL37" s="17">
         <v>14672</v>
       </c>
       <c r="AM37" s="39">
         <v>14646</v>
       </c>
       <c r="AN37" s="17">
         <v>14650</v>
       </c>
       <c r="AO37" s="17">
         <v>14650</v>
       </c>
-      <c r="AP37" s="51">
+      <c r="AP37" s="50">
         <v>14639</v>
       </c>
-      <c r="AQ37" s="51">
+      <c r="AQ37" s="50">
         <v>14604</v>
       </c>
       <c r="AR37" s="19">
         <v>14611</v>
       </c>
       <c r="AS37" s="19">
         <v>14534</v>
       </c>
       <c r="AT37" s="19">
         <v>14563</v>
       </c>
-      <c r="AU37" s="51">
+      <c r="AU37" s="50">
         <v>14504</v>
       </c>
       <c r="AV37" s="19">
         <v>14481</v>
       </c>
       <c r="AW37" s="19">
         <v>14472</v>
       </c>
       <c r="AX37" s="19">
         <v>14464</v>
       </c>
-      <c r="AY37" s="51">
+      <c r="AY37" s="50">
         <v>14433</v>
       </c>
       <c r="AZ37" s="19">
         <v>14678</v>
       </c>
+      <c r="BA37" s="50">
+        <v>14416</v>
+      </c>
     </row>
-    <row r="38" spans="1:52">
+    <row r="38" spans="1:53">
       <c r="A38" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="49">
+      <c r="B38" s="48">
         <v>7680</v>
       </c>
       <c r="C38" s="17">
         <v>7682</v>
       </c>
       <c r="D38" s="17">
         <v>7671</v>
       </c>
       <c r="E38" s="17">
         <v>7675</v>
       </c>
       <c r="F38" s="17">
         <v>7670</v>
       </c>
       <c r="G38" s="17">
         <v>7661</v>
       </c>
       <c r="H38" s="17">
         <v>7651</v>
       </c>
       <c r="I38" s="17">
         <v>7647</v>
       </c>
       <c r="J38" s="17">
         <v>7645</v>
@@ -18519,89 +18732,92 @@
       </c>
       <c r="AH38" s="39">
         <v>7433</v>
       </c>
       <c r="AI38" s="17">
         <v>7372</v>
       </c>
       <c r="AJ38" s="17">
         <v>7343</v>
       </c>
       <c r="AK38" s="17">
         <v>7315</v>
       </c>
       <c r="AL38" s="17">
         <v>7294</v>
       </c>
       <c r="AM38" s="39">
         <v>7273</v>
       </c>
       <c r="AN38" s="17">
         <v>7262</v>
       </c>
       <c r="AO38" s="17">
         <v>7261</v>
       </c>
-      <c r="AP38" s="51">
+      <c r="AP38" s="50">
         <v>7228</v>
       </c>
-      <c r="AQ38" s="51">
+      <c r="AQ38" s="50">
         <v>7200</v>
       </c>
       <c r="AR38" s="19">
         <v>7179</v>
       </c>
       <c r="AS38" s="19">
         <v>7125</v>
       </c>
       <c r="AT38" s="19">
         <v>7068</v>
       </c>
-      <c r="AU38" s="51">
+      <c r="AU38" s="50">
         <v>7029</v>
       </c>
       <c r="AV38" s="19">
         <v>7016</v>
       </c>
       <c r="AW38" s="19">
         <v>7022</v>
       </c>
       <c r="AX38" s="19">
         <v>7012</v>
       </c>
-      <c r="AY38" s="51">
+      <c r="AY38" s="50">
         <v>7009</v>
       </c>
       <c r="AZ38" s="19">
         <v>7766</v>
       </c>
+      <c r="BA38" s="50">
+        <v>6967</v>
+      </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="49">
+      <c r="B39" s="48">
         <v>7747</v>
       </c>
       <c r="C39" s="17">
         <v>7737</v>
       </c>
       <c r="D39" s="17">
         <v>7755</v>
       </c>
       <c r="E39" s="17">
         <v>7761</v>
       </c>
       <c r="F39" s="17">
         <v>7761</v>
       </c>
       <c r="G39" s="17">
         <v>7753</v>
       </c>
       <c r="H39" s="17">
         <v>7753</v>
       </c>
       <c r="I39" s="17">
         <v>7752</v>
       </c>
       <c r="J39" s="17">
         <v>7740</v>
@@ -18677,89 +18893,92 @@
       </c>
       <c r="AH39" s="39">
         <v>7491</v>
       </c>
       <c r="AI39" s="17">
         <v>7465</v>
       </c>
       <c r="AJ39" s="17">
         <v>7426</v>
       </c>
       <c r="AK39" s="17">
         <v>7425</v>
       </c>
       <c r="AL39" s="17">
         <v>7410</v>
       </c>
       <c r="AM39" s="39">
         <v>7387</v>
       </c>
       <c r="AN39" s="17">
         <v>7366</v>
       </c>
       <c r="AO39" s="17">
         <v>7387</v>
       </c>
-      <c r="AP39" s="51">
+      <c r="AP39" s="50">
         <v>7346</v>
       </c>
-      <c r="AQ39" s="51">
+      <c r="AQ39" s="50">
         <v>7341</v>
       </c>
       <c r="AR39" s="19">
         <v>7308</v>
       </c>
       <c r="AS39" s="19">
         <v>7251</v>
       </c>
       <c r="AT39" s="19">
         <v>7206</v>
       </c>
-      <c r="AU39" s="51">
+      <c r="AU39" s="50">
         <v>7181</v>
       </c>
       <c r="AV39" s="19">
         <v>7167</v>
       </c>
       <c r="AW39" s="19">
         <v>7174</v>
       </c>
       <c r="AX39" s="19">
         <v>7165</v>
       </c>
-      <c r="AY39" s="51">
+      <c r="AY39" s="50">
         <v>7132</v>
       </c>
       <c r="AZ39" s="19">
         <v>7840</v>
       </c>
+      <c r="BA39" s="50">
+        <v>7056</v>
+      </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="49">
+      <c r="B40" s="48">
         <v>16406</v>
       </c>
       <c r="C40" s="17">
         <v>16417</v>
       </c>
       <c r="D40" s="17">
         <v>16423</v>
       </c>
       <c r="E40" s="17">
         <v>16449</v>
       </c>
       <c r="F40" s="17">
         <v>16441</v>
       </c>
       <c r="G40" s="17">
         <v>16446</v>
       </c>
       <c r="H40" s="17">
         <v>16442</v>
       </c>
       <c r="I40" s="17">
         <v>16458</v>
       </c>
       <c r="J40" s="17">
         <v>16442</v>
@@ -18835,89 +19054,92 @@
       </c>
       <c r="AH40" s="39">
         <v>16169</v>
       </c>
       <c r="AI40" s="17">
         <v>16115</v>
       </c>
       <c r="AJ40" s="17">
         <v>16066</v>
       </c>
       <c r="AK40" s="17">
         <v>16036</v>
       </c>
       <c r="AL40" s="17">
         <v>16014</v>
       </c>
       <c r="AM40" s="39">
         <v>15979</v>
       </c>
       <c r="AN40" s="17">
         <v>15954</v>
       </c>
       <c r="AO40" s="17">
         <v>15910</v>
       </c>
-      <c r="AP40" s="51">
+      <c r="AP40" s="50">
         <v>15883</v>
       </c>
-      <c r="AQ40" s="51">
+      <c r="AQ40" s="50">
         <v>15845</v>
       </c>
       <c r="AR40" s="19">
         <v>15794</v>
       </c>
       <c r="AS40" s="19">
         <v>15691</v>
       </c>
       <c r="AT40" s="19">
         <v>15607</v>
       </c>
-      <c r="AU40" s="51">
+      <c r="AU40" s="50">
         <v>15585</v>
       </c>
       <c r="AV40" s="19">
         <v>15555</v>
       </c>
       <c r="AW40" s="19">
         <v>15534</v>
       </c>
       <c r="AX40" s="19">
         <v>15500</v>
       </c>
-      <c r="AY40" s="51">
+      <c r="AY40" s="50">
         <v>15472</v>
       </c>
       <c r="AZ40" s="19">
         <v>16507</v>
       </c>
+      <c r="BA40" s="50">
+        <v>15467</v>
+      </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="49">
+      <c r="B41" s="48">
         <v>8027</v>
       </c>
       <c r="C41" s="17">
         <v>8028</v>
       </c>
       <c r="D41" s="17">
         <v>8017</v>
       </c>
       <c r="E41" s="17">
         <v>8018</v>
       </c>
       <c r="F41" s="17">
         <v>8030</v>
       </c>
       <c r="G41" s="17">
         <v>8037</v>
       </c>
       <c r="H41" s="17">
         <v>8036</v>
       </c>
       <c r="I41" s="17">
         <v>8024</v>
       </c>
       <c r="J41" s="17">
         <v>8029</v>
@@ -18993,89 +19215,92 @@
       </c>
       <c r="AH41" s="39">
         <v>7939</v>
       </c>
       <c r="AI41" s="17">
         <v>7922</v>
       </c>
       <c r="AJ41" s="17">
         <v>7866</v>
       </c>
       <c r="AK41" s="17">
         <v>7834</v>
       </c>
       <c r="AL41" s="17">
         <v>7807</v>
       </c>
       <c r="AM41" s="39">
         <v>7780</v>
       </c>
       <c r="AN41" s="17">
         <v>7760</v>
       </c>
       <c r="AO41" s="17">
         <v>7745</v>
       </c>
-      <c r="AP41" s="51">
+      <c r="AP41" s="50">
         <v>7697</v>
       </c>
-      <c r="AQ41" s="51">
+      <c r="AQ41" s="50">
         <v>7694</v>
       </c>
       <c r="AR41" s="19">
         <v>7664</v>
       </c>
       <c r="AS41" s="19">
         <v>7625</v>
       </c>
       <c r="AT41" s="19">
         <v>7615</v>
       </c>
-      <c r="AU41" s="51">
+      <c r="AU41" s="50">
         <v>7611</v>
       </c>
       <c r="AV41" s="19">
         <v>7600</v>
       </c>
       <c r="AW41" s="19">
         <v>7579</v>
       </c>
       <c r="AX41" s="19">
         <v>7567</v>
       </c>
-      <c r="AY41" s="51">
+      <c r="AY41" s="50">
         <v>7556</v>
       </c>
       <c r="AZ41" s="19">
         <v>8038</v>
       </c>
+      <c r="BA41" s="50">
+        <v>7538</v>
+      </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="49">
+      <c r="B42" s="48">
         <v>7052</v>
       </c>
       <c r="C42" s="17">
         <v>7052</v>
       </c>
       <c r="D42" s="17">
         <v>7034</v>
       </c>
       <c r="E42" s="17">
         <v>7041</v>
       </c>
       <c r="F42" s="17">
         <v>7038</v>
       </c>
       <c r="G42" s="17">
         <v>7034</v>
       </c>
       <c r="H42" s="17">
         <v>7026</v>
       </c>
       <c r="I42" s="17">
         <v>7020</v>
       </c>
       <c r="J42" s="17">
         <v>7006</v>
@@ -19103,137 +19328,140 @@
       </c>
       <c r="R42" s="17">
         <v>7022</v>
       </c>
       <c r="S42" s="17">
         <v>7032</v>
       </c>
       <c r="T42" s="17">
         <v>7006</v>
       </c>
       <c r="U42" s="17">
         <v>6971</v>
       </c>
       <c r="V42" s="17">
         <v>6947</v>
       </c>
       <c r="W42" s="17">
         <v>6937</v>
       </c>
       <c r="X42" s="17">
         <v>6932</v>
       </c>
       <c r="Y42" s="17">
         <v>6922</v>
       </c>
-      <c r="Z42" s="44">
+      <c r="Z42" s="43">
         <v>6917</v>
       </c>
       <c r="AA42" s="15">
         <v>6927</v>
       </c>
       <c r="AB42" s="15">
         <v>6934</v>
       </c>
       <c r="AC42" s="15">
         <v>6923</v>
       </c>
       <c r="AD42" s="15">
         <v>6905</v>
       </c>
       <c r="AE42" s="15">
         <v>6909</v>
       </c>
       <c r="AF42" s="15">
         <v>6904</v>
       </c>
       <c r="AG42" s="15">
         <v>6875</v>
       </c>
-      <c r="AH42" s="44">
+      <c r="AH42" s="43">
         <v>6861</v>
       </c>
       <c r="AI42" s="15">
         <v>6862</v>
       </c>
       <c r="AJ42" s="15">
         <v>6841</v>
       </c>
       <c r="AK42" s="15">
         <v>6833</v>
       </c>
       <c r="AL42" s="15">
         <v>6807</v>
       </c>
-      <c r="AM42" s="44">
+      <c r="AM42" s="43">
         <v>6791</v>
       </c>
       <c r="AN42" s="15">
         <v>6765</v>
       </c>
       <c r="AO42" s="17">
         <v>6764</v>
       </c>
-      <c r="AP42" s="51">
+      <c r="AP42" s="50">
         <v>6747</v>
       </c>
-      <c r="AQ42" s="51">
+      <c r="AQ42" s="50">
         <v>6741</v>
       </c>
       <c r="AR42" s="19">
         <v>6704</v>
       </c>
       <c r="AS42" s="19">
         <v>6668</v>
       </c>
       <c r="AT42" s="19">
         <v>6639</v>
       </c>
-      <c r="AU42" s="51">
+      <c r="AU42" s="50">
         <v>6646</v>
       </c>
       <c r="AV42" s="19">
         <v>6646</v>
       </c>
       <c r="AW42" s="19">
         <v>6649</v>
       </c>
       <c r="AX42" s="19">
         <v>6650</v>
       </c>
-      <c r="AY42" s="51">
+      <c r="AY42" s="50">
         <v>6656</v>
       </c>
       <c r="AZ42" s="19">
         <v>7138</v>
       </c>
+      <c r="BA42" s="50">
+        <v>6628</v>
+      </c>
     </row>
-    <row r="43" spans="1:52">
+    <row r="43" spans="1:53">
       <c r="A43" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="50">
+      <c r="B43" s="49">
         <v>6777</v>
       </c>
       <c r="C43" s="42">
         <v>6785</v>
       </c>
       <c r="D43" s="42">
         <v>6788</v>
       </c>
       <c r="E43" s="42">
         <v>6793</v>
       </c>
       <c r="F43" s="42">
         <v>6788</v>
       </c>
       <c r="G43" s="42">
         <v>6790</v>
       </c>
       <c r="H43" s="42">
         <v>6779</v>
       </c>
       <c r="I43" s="42">
         <v>6776</v>
       </c>
       <c r="J43" s="42">
         <v>6773</v>
@@ -19342,206 +19570,179 @@
       </c>
       <c r="AS43" s="21">
         <v>6474</v>
       </c>
       <c r="AT43" s="21">
         <v>6440</v>
       </c>
       <c r="AU43" s="21">
         <v>6422</v>
       </c>
       <c r="AV43" s="21">
         <v>6409</v>
       </c>
       <c r="AW43" s="21">
         <v>6375</v>
       </c>
       <c r="AX43" s="21">
         <v>6359</v>
       </c>
       <c r="AY43" s="21">
         <v>6346</v>
       </c>
       <c r="AZ43" s="21">
         <v>6952</v>
       </c>
+      <c r="BA43" s="21">
+        <v>6343</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" ht="14.25" customHeight="1">
+    <row r="44" spans="1:53" ht="14.25" customHeight="1">
       <c r="A44" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="30"/>
       <c r="C44" s="30"/>
       <c r="D44" s="30"/>
       <c r="E44" s="30"/>
       <c r="F44" s="30"/>
       <c r="G44" s="30"/>
       <c r="H44" s="30"/>
       <c r="I44" s="30"/>
       <c r="J44" s="30"/>
       <c r="K44" s="30"/>
       <c r="L44" s="30"/>
       <c r="M44" s="30"/>
       <c r="N44" s="30"/>
       <c r="O44" s="30"/>
       <c r="P44" s="30"/>
       <c r="Q44" s="30"/>
       <c r="R44" s="30"/>
       <c r="S44" s="30"/>
       <c r="T44" s="30"/>
       <c r="U44" s="30"/>
       <c r="V44" s="30"/>
       <c r="W44" s="30"/>
       <c r="X44" s="30"/>
       <c r="Y44" s="30"/>
     </row>
-    <row r="45" spans="1:52">
-      <c r="A45" s="88" t="s">
+    <row r="45" spans="1:53" ht="11.25" customHeight="1">
+      <c r="A45" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="88"/>
-[...25 lines deleted...]
-      <c r="AB45" s="88"/>
+      <c r="B45" s="83"/>
+      <c r="C45" s="83"/>
+      <c r="D45" s="83"/>
+      <c r="E45" s="83"/>
+      <c r="F45" s="83"/>
+      <c r="G45" s="83"/>
+      <c r="H45" s="83"/>
+      <c r="I45" s="83"/>
+      <c r="J45" s="83"/>
+      <c r="K45" s="83"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="83"/>
+      <c r="N45" s="83"/>
+      <c r="O45" s="83"/>
+      <c r="P45" s="83"/>
+      <c r="Q45" s="83"/>
+      <c r="R45" s="83"/>
+      <c r="S45" s="83"/>
+      <c r="T45" s="83"/>
+      <c r="U45" s="83"/>
+      <c r="V45" s="83"/>
+      <c r="W45" s="83"/>
+      <c r="X45" s="83"/>
+      <c r="Y45" s="83"/>
+      <c r="Z45" s="83"/>
+      <c r="AA45" s="83"/>
+      <c r="AB45" s="83"/>
+      <c r="AC45" s="83"/>
+      <c r="AD45" s="83"/>
+      <c r="AE45" s="83"/>
+      <c r="AF45" s="83"/>
+      <c r="AG45" s="83"/>
+      <c r="AH45" s="83"/>
+      <c r="AI45" s="83"/>
+      <c r="AJ45" s="83"/>
+      <c r="AK45" s="83"/>
+      <c r="AL45" s="83"/>
+      <c r="AM45" s="83"/>
+      <c r="AN45" s="83"/>
+      <c r="AO45" s="83"/>
+      <c r="AP45" s="83"/>
+      <c r="AQ45" s="83"/>
     </row>
-    <row r="46" spans="1:52" ht="12.75">
-[...29 lines deleted...]
-      <c r="AB46" s="15"/>
+    <row r="46" spans="1:53">
+      <c r="Z46" s="17"/>
+      <c r="AA46" s="17"/>
+      <c r="AB46" s="17"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="17"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="17"/>
       <c r="AG46" s="17"/>
       <c r="AH46" s="17"/>
       <c r="AI46" s="17"/>
       <c r="AJ46" s="17"/>
       <c r="AK46" s="17"/>
       <c r="AL46" s="18"/>
       <c r="AM46" s="18"/>
       <c r="AN46" s="18"/>
       <c r="AO46" s="5"/>
     </row>
-    <row r="47" spans="1:52">
+    <row r="47" spans="1:53">
       <c r="Z47" s="17"/>
       <c r="AA47" s="17"/>
       <c r="AB47" s="17"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="17"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="17"/>
       <c r="AG47" s="17"/>
       <c r="AH47" s="17"/>
       <c r="AI47" s="17"/>
       <c r="AJ47" s="17"/>
       <c r="AK47" s="17"/>
       <c r="AL47" s="18"/>
       <c r="AM47" s="18"/>
       <c r="AN47" s="18"/>
       <c r="AO47" s="5"/>
     </row>
-    <row r="48" spans="1:52">
-[...16 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A45:AB45"/>
+    <mergeCell ref="A2:BA2"/>
+    <mergeCell ref="A45:AQ45"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="A7:BA7"/>
+    <mergeCell ref="A22:BA22"/>
+    <mergeCell ref="A30:BA30"/>
     <mergeCell ref="AL5:AW5"/>
-    <mergeCell ref="A30:AZ30"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:AZ2"/>
+    <mergeCell ref="AX5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>