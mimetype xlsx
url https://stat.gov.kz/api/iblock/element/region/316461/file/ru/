--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Мужчины" sheetId="2" r:id="rId2"/>
     <sheet name="Женщины" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="42">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -313,51 +313,51 @@
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <r>
       <t>1 февраля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -418,50 +418,56 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -537,51 +543,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -735,76 +741,79 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -866,51 +875,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>596990</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>127447</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="2072693" cy="550035"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -918,51 +927,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>561975</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="2486025" cy="666749"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -970,51 +979,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>39</xdr:col>
       <xdr:colOff>10702</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>246153</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="1"/>
           <a:ext cx="2258173" cy="759860"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1295,240 +1304,243 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:BA64"/>
+  <dimension ref="A4:BB64"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="AP27" sqref="AP27"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BF29" sqref="BF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13" style="10" customWidth="1"/>
     <col min="2" max="25" width="9.140625" style="10" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="8" style="10" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.5703125" style="10" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.28515625" style="10" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="10" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="10" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="0" style="10" hidden="1" customWidth="1"/>
     <col min="33" max="37" width="8.7109375" style="10" hidden="1" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="10" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:53" ht="17.25">
-      <c r="A4" s="75" t="s">
+    <row r="4" spans="1:54" ht="17.25">
+      <c r="A4" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="75"/>
-[...50 lines deleted...]
-      <c r="BA4" s="75"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="80"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="80"/>
+      <c r="AI4" s="80"/>
+      <c r="AJ4" s="80"/>
+      <c r="AK4" s="80"/>
+      <c r="AL4" s="80"/>
+      <c r="AM4" s="80"/>
+      <c r="AN4" s="80"/>
+      <c r="AO4" s="80"/>
+      <c r="AP4" s="80"/>
+      <c r="AQ4" s="80"/>
+      <c r="AR4" s="80"/>
+      <c r="AS4" s="80"/>
+      <c r="AT4" s="80"/>
+      <c r="AU4" s="80"/>
+      <c r="AV4" s="80"/>
+      <c r="AW4" s="80"/>
+      <c r="AX4" s="80"/>
+      <c r="AY4" s="80"/>
+      <c r="AZ4" s="80"/>
+      <c r="BA4" s="80"/>
+      <c r="BB4" s="80"/>
     </row>
-    <row r="5" spans="1:53">
+    <row r="5" spans="1:54">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AP5" s="34"/>
       <c r="AQ5" s="34"/>
       <c r="AR5" s="34"/>
       <c r="AU5" s="34"/>
-      <c r="BA5" s="34" t="s">
+      <c r="BA5" s="34"/>
+      <c r="BB5" s="34" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:53" ht="15" customHeight="1">
+    <row r="6" spans="1:54" ht="15" customHeight="1">
       <c r="A6" s="31"/>
-      <c r="B6" s="74">
+      <c r="B6" s="77">
         <v>2022</v>
       </c>
-      <c r="C6" s="74"/>
-[...10 lines deleted...]
-      <c r="N6" s="74">
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77">
         <v>2023</v>
       </c>
-      <c r="O6" s="74"/>
-[...10 lines deleted...]
-      <c r="Z6" s="73">
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="76">
         <v>2024</v>
       </c>
-      <c r="AA6" s="74"/>
-[...10 lines deleted...]
-      <c r="AL6" s="81">
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+      <c r="AD6" s="77"/>
+      <c r="AE6" s="77"/>
+      <c r="AF6" s="77"/>
+      <c r="AG6" s="77"/>
+      <c r="AH6" s="77"/>
+      <c r="AI6" s="77"/>
+      <c r="AJ6" s="77"/>
+      <c r="AK6" s="78"/>
+      <c r="AL6" s="79">
         <v>2025</v>
       </c>
-      <c r="AM6" s="81"/>
-[...10 lines deleted...]
-      <c r="AX6" s="73">
+      <c r="AM6" s="79"/>
+      <c r="AN6" s="79"/>
+      <c r="AO6" s="79"/>
+      <c r="AP6" s="79"/>
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="79"/>
+      <c r="AS6" s="79"/>
+      <c r="AT6" s="79"/>
+      <c r="AU6" s="79"/>
+      <c r="AV6" s="79"/>
+      <c r="AW6" s="79"/>
+      <c r="AX6" s="76">
         <v>2026</v>
       </c>
-      <c r="AY6" s="74"/>
-[...1 lines deleted...]
-      <c r="BA6" s="74"/>
+      <c r="AY6" s="77"/>
+      <c r="AZ6" s="77"/>
+      <c r="BA6" s="77"/>
+      <c r="BB6" s="77"/>
     </row>
-    <row r="7" spans="1:53" ht="24">
+    <row r="7" spans="1:54" ht="24">
       <c r="A7" s="11"/>
       <c r="B7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>3</v>
       </c>
@@ -1642,109 +1654,113 @@
       </c>
       <c r="AT7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AU7" s="53" t="s">
         <v>5</v>
       </c>
       <c r="AV7" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AW7" s="53" t="s">
         <v>14</v>
       </c>
       <c r="AX7" s="62" t="s">
         <v>28</v>
       </c>
       <c r="AY7" s="63" t="s">
         <v>41</v>
       </c>
       <c r="AZ7" s="63" t="s">
         <v>7</v>
       </c>
       <c r="BA7" s="63" t="s">
         <v>8</v>
       </c>
+      <c r="BB7" s="63" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" ht="17.25" customHeight="1">
-      <c r="A8" s="76" t="s">
+    <row r="8" spans="1:54" ht="17.25" customHeight="1">
+      <c r="A8" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="76"/>
-[...50 lines deleted...]
-      <c r="BA8" s="76"/>
+      <c r="B8" s="81"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
+      <c r="N8" s="81"/>
+      <c r="O8" s="81"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="81"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="81"/>
+      <c r="T8" s="81"/>
+      <c r="U8" s="81"/>
+      <c r="V8" s="81"/>
+      <c r="W8" s="81"/>
+      <c r="X8" s="81"/>
+      <c r="Y8" s="81"/>
+      <c r="Z8" s="81"/>
+      <c r="AA8" s="81"/>
+      <c r="AB8" s="81"/>
+      <c r="AC8" s="81"/>
+      <c r="AD8" s="81"/>
+      <c r="AE8" s="81"/>
+      <c r="AF8" s="81"/>
+      <c r="AG8" s="81"/>
+      <c r="AH8" s="81"/>
+      <c r="AI8" s="81"/>
+      <c r="AJ8" s="81"/>
+      <c r="AK8" s="81"/>
+      <c r="AL8" s="81"/>
+      <c r="AM8" s="81"/>
+      <c r="AN8" s="81"/>
+      <c r="AO8" s="81"/>
+      <c r="AP8" s="81"/>
+      <c r="AQ8" s="81"/>
+      <c r="AR8" s="81"/>
+      <c r="AS8" s="81"/>
+      <c r="AT8" s="81"/>
+      <c r="AU8" s="81"/>
+      <c r="AV8" s="81"/>
+      <c r="AW8" s="81"/>
+      <c r="AX8" s="81"/>
+      <c r="AY8" s="81"/>
+      <c r="AZ8" s="81"/>
+      <c r="BA8" s="81"/>
+      <c r="BB8" s="81"/>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:54">
       <c r="A9" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="33">
         <v>916750</v>
       </c>
       <c r="C9" s="2">
         <v>917476</v>
       </c>
       <c r="D9" s="2">
         <v>918259</v>
       </c>
       <c r="E9" s="2">
         <v>919298</v>
       </c>
       <c r="F9" s="2">
         <v>920133</v>
       </c>
       <c r="G9" s="2">
         <v>921043</v>
       </c>
       <c r="H9" s="2">
         <v>922183</v>
       </c>
       <c r="I9" s="2">
@@ -1860,52 +1876,55 @@
       </c>
       <c r="AT9" s="50">
         <v>954014</v>
       </c>
       <c r="AU9" s="50">
         <v>954455</v>
       </c>
       <c r="AV9" s="50">
         <v>954966</v>
       </c>
       <c r="AW9" s="61">
         <v>955310</v>
       </c>
       <c r="AX9" s="50">
         <v>955775</v>
       </c>
       <c r="AY9" s="5">
         <v>956557</v>
       </c>
       <c r="AZ9" s="19">
         <v>956785</v>
       </c>
       <c r="BA9" s="19">
         <v>956990</v>
       </c>
+      <c r="BB9" s="19">
+        <v>957413</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>549381</v>
       </c>
       <c r="C10" s="2">
         <v>550015</v>
       </c>
       <c r="D10" s="2">
         <v>550760</v>
       </c>
       <c r="E10" s="2">
         <v>551598</v>
       </c>
       <c r="F10" s="2">
         <v>552411</v>
       </c>
       <c r="G10" s="2">
         <v>553219</v>
       </c>
       <c r="H10" s="2">
         <v>554302</v>
       </c>
       <c r="I10" s="2">
@@ -2021,52 +2040,55 @@
       </c>
       <c r="AT10" s="50">
         <v>594996</v>
       </c>
       <c r="AU10" s="50">
         <v>596195</v>
       </c>
       <c r="AV10" s="50">
         <v>597030</v>
       </c>
       <c r="AW10" s="61">
         <v>597740</v>
       </c>
       <c r="AX10" s="50">
         <v>598558</v>
       </c>
       <c r="AY10" s="67">
         <v>599588</v>
       </c>
       <c r="AZ10" s="19">
         <v>600149</v>
       </c>
       <c r="BA10" s="19">
         <v>600868</v>
       </c>
+      <c r="BB10" s="19">
+        <v>601519</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="14">
         <v>43033</v>
       </c>
       <c r="C11" s="2">
         <v>43070</v>
       </c>
       <c r="D11" s="2">
         <v>43063</v>
       </c>
       <c r="E11" s="2">
         <v>43105</v>
       </c>
       <c r="F11" s="2">
         <v>43135</v>
       </c>
       <c r="G11" s="2">
         <v>43183</v>
       </c>
       <c r="H11" s="2">
         <v>43193</v>
       </c>
       <c r="I11" s="2">
@@ -2182,52 +2204,55 @@
       </c>
       <c r="AT11" s="50">
         <v>43174</v>
       </c>
       <c r="AU11" s="50">
         <v>43072</v>
       </c>
       <c r="AV11" s="50">
         <v>43134</v>
       </c>
       <c r="AW11" s="61">
         <v>43089</v>
       </c>
       <c r="AX11" s="50">
         <v>43076</v>
       </c>
       <c r="AY11" s="67">
         <v>43119</v>
       </c>
       <c r="AZ11" s="19">
         <v>43120</v>
       </c>
       <c r="BA11" s="19">
         <v>43079</v>
       </c>
+      <c r="BB11" s="19">
+        <v>43075</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="14">
         <v>20869</v>
       </c>
       <c r="C12" s="2">
         <v>20855</v>
       </c>
       <c r="D12" s="2">
         <v>20861</v>
       </c>
       <c r="E12" s="2">
         <v>20852</v>
       </c>
       <c r="F12" s="2">
         <v>20828</v>
       </c>
       <c r="G12" s="2">
         <v>20829</v>
       </c>
       <c r="H12" s="2">
         <v>20817</v>
       </c>
       <c r="I12" s="2">
@@ -2343,52 +2368,55 @@
       </c>
       <c r="AT12" s="50">
         <v>19654</v>
       </c>
       <c r="AU12" s="50">
         <v>19624</v>
       </c>
       <c r="AV12" s="50">
         <v>19638</v>
       </c>
       <c r="AW12" s="61">
         <v>19544</v>
       </c>
       <c r="AX12" s="50">
         <v>19514</v>
       </c>
       <c r="AY12" s="67">
         <v>19486</v>
       </c>
       <c r="AZ12" s="19">
         <v>19482</v>
       </c>
       <c r="BA12" s="19">
         <v>19450</v>
       </c>
+      <c r="BB12" s="19">
+        <v>19457</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="14">
         <v>22732</v>
       </c>
       <c r="C13" s="2">
         <v>22741</v>
       </c>
       <c r="D13" s="2">
         <v>22765</v>
       </c>
       <c r="E13" s="2">
         <v>22801</v>
       </c>
       <c r="F13" s="2">
         <v>22806</v>
       </c>
       <c r="G13" s="2">
         <v>22837</v>
       </c>
       <c r="H13" s="2">
         <v>22866</v>
       </c>
       <c r="I13" s="2">
@@ -2504,52 +2532,55 @@
       </c>
       <c r="AT13" s="50">
         <v>22330</v>
       </c>
       <c r="AU13" s="50">
         <v>22373</v>
       </c>
       <c r="AV13" s="50">
         <v>22320</v>
       </c>
       <c r="AW13" s="61">
         <v>22326</v>
       </c>
       <c r="AX13" s="50">
         <v>22285</v>
       </c>
       <c r="AY13" s="67">
         <v>22285</v>
       </c>
       <c r="AZ13" s="19">
         <v>22238</v>
       </c>
       <c r="BA13" s="19">
         <v>22212</v>
       </c>
+      <c r="BB13" s="19">
+        <v>22176</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:54">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="14">
         <v>15465</v>
       </c>
       <c r="C14" s="2">
         <v>15440</v>
       </c>
       <c r="D14" s="2">
         <v>15429</v>
       </c>
       <c r="E14" s="2">
         <v>15420</v>
       </c>
       <c r="F14" s="2">
         <v>15394</v>
       </c>
       <c r="G14" s="2">
         <v>15377</v>
       </c>
       <c r="H14" s="2">
         <v>15355</v>
       </c>
       <c r="I14" s="2">
@@ -2665,52 +2696,55 @@
       </c>
       <c r="AT14" s="50">
         <v>14986</v>
       </c>
       <c r="AU14" s="50">
         <v>14942</v>
       </c>
       <c r="AV14" s="50">
         <v>14935</v>
       </c>
       <c r="AW14" s="61">
         <v>14917</v>
       </c>
       <c r="AX14" s="50">
         <v>14870</v>
       </c>
       <c r="AY14" s="67">
         <v>14860</v>
       </c>
       <c r="AZ14" s="19">
         <v>14853</v>
       </c>
       <c r="BA14" s="19">
         <v>14846</v>
       </c>
+      <c r="BB14" s="19">
+        <v>14840</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="14">
         <v>16036</v>
       </c>
       <c r="C15" s="2">
         <v>16034</v>
       </c>
       <c r="D15" s="2">
         <v>16045</v>
       </c>
       <c r="E15" s="2">
         <v>16031</v>
       </c>
       <c r="F15" s="2">
         <v>16034</v>
       </c>
       <c r="G15" s="2">
         <v>16025</v>
       </c>
       <c r="H15" s="2">
         <v>16019</v>
       </c>
       <c r="I15" s="2">
@@ -2826,52 +2860,55 @@
       </c>
       <c r="AT15" s="50">
         <v>15380</v>
       </c>
       <c r="AU15" s="50">
         <v>15356</v>
       </c>
       <c r="AV15" s="50">
         <v>15339</v>
       </c>
       <c r="AW15" s="61">
         <v>15361</v>
       </c>
       <c r="AX15" s="50">
         <v>15374</v>
       </c>
       <c r="AY15" s="67">
         <v>15387</v>
       </c>
       <c r="AZ15" s="19">
         <v>15358</v>
       </c>
       <c r="BA15" s="19">
         <v>15325</v>
       </c>
+      <c r="BB15" s="19">
+        <v>15313</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14">
         <v>29533</v>
       </c>
       <c r="C16" s="2">
         <v>29522</v>
       </c>
       <c r="D16" s="2">
         <v>29522</v>
       </c>
       <c r="E16" s="2">
         <v>29526</v>
       </c>
       <c r="F16" s="2">
         <v>29516</v>
       </c>
       <c r="G16" s="2">
         <v>29503</v>
       </c>
       <c r="H16" s="2">
         <v>29521</v>
       </c>
       <c r="I16" s="2">
@@ -2987,52 +3024,55 @@
       </c>
       <c r="AT16" s="50">
         <v>29290</v>
       </c>
       <c r="AU16" s="50">
         <v>29206</v>
       </c>
       <c r="AV16" s="50">
         <v>29170</v>
       </c>
       <c r="AW16" s="61">
         <v>29139</v>
       </c>
       <c r="AX16" s="50">
         <v>29131</v>
       </c>
       <c r="AY16" s="67">
         <v>29116</v>
       </c>
       <c r="AZ16" s="19">
         <v>29105</v>
       </c>
       <c r="BA16" s="19">
         <v>29091</v>
       </c>
+      <c r="BB16" s="19">
+        <v>29101</v>
+      </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="14">
         <v>65240</v>
       </c>
       <c r="C17" s="2">
         <v>65273</v>
       </c>
       <c r="D17" s="2">
         <v>65250</v>
       </c>
       <c r="E17" s="2">
         <v>65278</v>
       </c>
       <c r="F17" s="2">
         <v>65309</v>
       </c>
       <c r="G17" s="2">
         <v>65312</v>
       </c>
       <c r="H17" s="2">
         <v>65343</v>
       </c>
       <c r="I17" s="2">
@@ -3148,52 +3188,55 @@
       </c>
       <c r="AT17" s="50">
         <v>63793</v>
       </c>
       <c r="AU17" s="50">
         <v>63568</v>
       </c>
       <c r="AV17" s="50">
         <v>63422</v>
       </c>
       <c r="AW17" s="61">
         <v>63358</v>
       </c>
       <c r="AX17" s="50">
         <v>63295</v>
       </c>
       <c r="AY17" s="67">
         <v>63242</v>
       </c>
       <c r="AZ17" s="19">
         <v>63183</v>
       </c>
       <c r="BA17" s="19">
         <v>63112</v>
       </c>
+      <c r="BB17" s="19">
+        <v>63075</v>
+      </c>
     </row>
-    <row r="18" spans="1:53">
+    <row r="18" spans="1:54">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
         <v>16085</v>
       </c>
       <c r="C18" s="2">
         <v>16073</v>
       </c>
       <c r="D18" s="2">
         <v>16106</v>
       </c>
       <c r="E18" s="2">
         <v>16122</v>
       </c>
       <c r="F18" s="2">
         <v>16117</v>
       </c>
       <c r="G18" s="2">
         <v>16108</v>
       </c>
       <c r="H18" s="2">
         <v>16123</v>
       </c>
       <c r="I18" s="2">
@@ -3309,52 +3352,55 @@
       </c>
       <c r="AT18" s="50">
         <v>15164</v>
       </c>
       <c r="AU18" s="50">
         <v>15123</v>
       </c>
       <c r="AV18" s="50">
         <v>15087</v>
       </c>
       <c r="AW18" s="61">
         <v>15094</v>
       </c>
       <c r="AX18" s="50">
         <v>15070</v>
       </c>
       <c r="AY18" s="67">
         <v>15003</v>
       </c>
       <c r="AZ18" s="19">
         <v>14921</v>
       </c>
       <c r="BA18" s="19">
         <v>14855</v>
       </c>
+      <c r="BB18" s="19">
+        <v>14825</v>
+      </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14">
         <v>35677</v>
       </c>
       <c r="C19" s="2">
         <v>35700</v>
       </c>
       <c r="D19" s="2">
         <v>35706</v>
       </c>
       <c r="E19" s="2">
         <v>35752</v>
       </c>
       <c r="F19" s="2">
         <v>35767</v>
       </c>
       <c r="G19" s="2">
         <v>35809</v>
       </c>
       <c r="H19" s="2">
         <v>35806</v>
       </c>
       <c r="I19" s="2">
@@ -3470,52 +3516,55 @@
       </c>
       <c r="AT19" s="50">
         <v>34354</v>
       </c>
       <c r="AU19" s="50">
         <v>34324</v>
       </c>
       <c r="AV19" s="50">
         <v>34269</v>
       </c>
       <c r="AW19" s="61">
         <v>34219</v>
       </c>
       <c r="AX19" s="50">
         <v>34145</v>
       </c>
       <c r="AY19" s="67">
         <v>34083</v>
       </c>
       <c r="AZ19" s="19">
         <v>34077</v>
       </c>
       <c r="BA19" s="19">
         <v>34063</v>
       </c>
+      <c r="BB19" s="19">
+        <v>34029</v>
+      </c>
     </row>
-    <row r="20" spans="1:53">
+    <row r="20" spans="1:54">
       <c r="A20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14">
         <v>46158</v>
       </c>
       <c r="C20" s="2">
         <v>46181</v>
       </c>
       <c r="D20" s="2">
         <v>46176</v>
       </c>
       <c r="E20" s="2">
         <v>46206</v>
       </c>
       <c r="F20" s="2">
         <v>46201</v>
       </c>
       <c r="G20" s="2">
         <v>46209</v>
       </c>
       <c r="H20" s="2">
         <v>46234</v>
       </c>
       <c r="I20" s="2">
@@ -3631,52 +3680,55 @@
       </c>
       <c r="AT20" s="50">
         <v>46121</v>
       </c>
       <c r="AU20" s="50">
         <v>46034</v>
       </c>
       <c r="AV20" s="50">
         <v>46045</v>
       </c>
       <c r="AW20" s="61">
         <v>46006</v>
       </c>
       <c r="AX20" s="50">
         <v>46014</v>
       </c>
       <c r="AY20" s="67">
         <v>45993</v>
       </c>
       <c r="AZ20" s="19">
         <v>45973</v>
       </c>
       <c r="BA20" s="19">
         <v>45900</v>
       </c>
+      <c r="BB20" s="19">
+        <v>45855</v>
+      </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="14">
         <v>42562</v>
       </c>
       <c r="C21" s="2">
         <v>42579</v>
       </c>
       <c r="D21" s="2">
         <v>42574</v>
       </c>
       <c r="E21" s="2">
         <v>42599</v>
       </c>
       <c r="F21" s="2">
         <v>42608</v>
       </c>
       <c r="G21" s="2">
         <v>42619</v>
       </c>
       <c r="H21" s="2">
         <v>42608</v>
       </c>
       <c r="I21" s="2">
@@ -3792,52 +3844,55 @@
       </c>
       <c r="AT21" s="50">
         <v>41292</v>
       </c>
       <c r="AU21" s="50">
         <v>41209</v>
       </c>
       <c r="AV21" s="50">
         <v>41164</v>
       </c>
       <c r="AW21" s="61">
         <v>41154</v>
       </c>
       <c r="AX21" s="50">
         <v>41106</v>
       </c>
       <c r="AY21" s="67">
         <v>41088</v>
       </c>
       <c r="AZ21" s="19">
         <v>41025</v>
       </c>
       <c r="BA21" s="19">
         <v>40916</v>
       </c>
+      <c r="BB21" s="19">
+        <v>40906</v>
+      </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="14">
         <v>13979</v>
       </c>
       <c r="C22" s="2">
         <v>13993</v>
       </c>
       <c r="D22" s="2">
         <v>14002</v>
       </c>
       <c r="E22" s="2">
         <v>14008</v>
       </c>
       <c r="F22" s="2">
         <v>14007</v>
       </c>
       <c r="G22" s="2">
         <v>14013</v>
       </c>
       <c r="H22" s="2">
         <v>13996</v>
       </c>
       <c r="I22" s="2">
@@ -3953,109 +4008,113 @@
       </c>
       <c r="AT22" s="50">
         <v>13480</v>
       </c>
       <c r="AU22" s="50">
         <v>13429</v>
       </c>
       <c r="AV22" s="50">
         <v>13413</v>
       </c>
       <c r="AW22" s="61">
         <v>13363</v>
       </c>
       <c r="AX22" s="50">
         <v>13337</v>
       </c>
       <c r="AY22" s="67">
         <v>13307</v>
       </c>
       <c r="AZ22" s="19">
         <v>13301</v>
       </c>
       <c r="BA22" s="19">
         <v>13273</v>
       </c>
+      <c r="BB22" s="19">
+        <v>13242</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" ht="14.25" customHeight="1">
-      <c r="A23" s="77" t="s">
+    <row r="23" spans="1:54" ht="14.25" customHeight="1">
+      <c r="A23" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="77"/>
-[...50 lines deleted...]
-      <c r="BA23" s="77"/>
+      <c r="B23" s="82"/>
+      <c r="C23" s="82"/>
+      <c r="D23" s="82"/>
+      <c r="E23" s="82"/>
+      <c r="F23" s="82"/>
+      <c r="G23" s="82"/>
+      <c r="H23" s="82"/>
+      <c r="I23" s="82"/>
+      <c r="J23" s="82"/>
+      <c r="K23" s="82"/>
+      <c r="L23" s="82"/>
+      <c r="M23" s="82"/>
+      <c r="N23" s="82"/>
+      <c r="O23" s="82"/>
+      <c r="P23" s="82"/>
+      <c r="Q23" s="82"/>
+      <c r="R23" s="82"/>
+      <c r="S23" s="82"/>
+      <c r="T23" s="82"/>
+      <c r="U23" s="82"/>
+      <c r="V23" s="82"/>
+      <c r="W23" s="82"/>
+      <c r="X23" s="82"/>
+      <c r="Y23" s="82"/>
+      <c r="Z23" s="82"/>
+      <c r="AA23" s="82"/>
+      <c r="AB23" s="82"/>
+      <c r="AC23" s="82"/>
+      <c r="AD23" s="82"/>
+      <c r="AE23" s="82"/>
+      <c r="AF23" s="82"/>
+      <c r="AG23" s="82"/>
+      <c r="AH23" s="82"/>
+      <c r="AI23" s="82"/>
+      <c r="AJ23" s="82"/>
+      <c r="AK23" s="82"/>
+      <c r="AL23" s="82"/>
+      <c r="AM23" s="82"/>
+      <c r="AN23" s="82"/>
+      <c r="AO23" s="82"/>
+      <c r="AP23" s="82"/>
+      <c r="AQ23" s="82"/>
+      <c r="AR23" s="82"/>
+      <c r="AS23" s="82"/>
+      <c r="AT23" s="82"/>
+      <c r="AU23" s="82"/>
+      <c r="AV23" s="82"/>
+      <c r="AW23" s="82"/>
+      <c r="AX23" s="82"/>
+      <c r="AY23" s="82"/>
+      <c r="AZ23" s="82"/>
+      <c r="BA23" s="82"/>
+      <c r="BB23" s="82"/>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="2">
         <v>681135</v>
       </c>
       <c r="C24" s="2">
         <v>681865</v>
       </c>
       <c r="D24" s="2">
         <v>682621</v>
       </c>
       <c r="E24" s="2">
         <v>683546</v>
       </c>
       <c r="F24" s="2">
         <v>684427</v>
       </c>
       <c r="G24" s="2">
         <v>685279</v>
       </c>
       <c r="H24" s="2">
         <v>686406</v>
       </c>
       <c r="I24" s="2">
@@ -4171,52 +4230,55 @@
       </c>
       <c r="AT24" s="50">
         <v>726272</v>
       </c>
       <c r="AU24" s="50">
         <v>727108</v>
       </c>
       <c r="AV24" s="50">
         <v>727796</v>
       </c>
       <c r="AW24" s="50">
         <v>728450</v>
       </c>
       <c r="AX24" s="50">
         <v>729220</v>
       </c>
       <c r="AY24" s="5">
         <v>730195</v>
       </c>
       <c r="AZ24" s="19">
         <v>730716</v>
       </c>
       <c r="BA24" s="19">
         <v>731245</v>
       </c>
+      <c r="BB24" s="19">
+        <v>731836</v>
+      </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="14">
         <v>549381</v>
       </c>
       <c r="C25" s="2">
         <v>550015</v>
       </c>
       <c r="D25" s="2">
         <v>550760</v>
       </c>
       <c r="E25" s="2">
         <v>551598</v>
       </c>
       <c r="F25" s="2">
         <v>552411</v>
       </c>
       <c r="G25" s="2">
         <v>553219</v>
       </c>
       <c r="H25" s="2">
         <v>554302</v>
       </c>
       <c r="I25" s="2">
@@ -4332,52 +4394,55 @@
       </c>
       <c r="AT25" s="50">
         <v>594996</v>
       </c>
       <c r="AU25" s="50">
         <v>596195</v>
       </c>
       <c r="AV25" s="50">
         <v>597030</v>
       </c>
       <c r="AW25" s="50">
         <v>597740</v>
       </c>
       <c r="AX25" s="50">
         <v>598558</v>
       </c>
       <c r="AY25" s="67">
         <v>599588</v>
       </c>
       <c r="AZ25" s="19">
         <v>600149</v>
       </c>
       <c r="BA25" s="19">
         <v>600868</v>
       </c>
+      <c r="BB25" s="19">
+        <v>601519</v>
+      </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="14">
         <v>22616</v>
       </c>
       <c r="C26" s="2">
         <v>22633</v>
       </c>
       <c r="D26" s="2">
         <v>22610</v>
       </c>
       <c r="E26" s="2">
         <v>22617</v>
       </c>
       <c r="F26" s="2">
         <v>22626</v>
       </c>
       <c r="G26" s="2">
         <v>22633</v>
       </c>
       <c r="H26" s="2">
         <v>22636</v>
       </c>
       <c r="I26" s="2">
@@ -4493,52 +4558,55 @@
       </c>
       <c r="AT26" s="50">
         <v>22469</v>
       </c>
       <c r="AU26" s="50">
         <v>22384</v>
       </c>
       <c r="AV26" s="50">
         <v>22372</v>
       </c>
       <c r="AW26" s="50">
         <v>22370</v>
       </c>
       <c r="AX26" s="50">
         <v>22365</v>
       </c>
       <c r="AY26" s="67">
         <v>22399</v>
       </c>
       <c r="AZ26" s="19">
         <v>22423</v>
       </c>
       <c r="BA26" s="19">
         <v>22398</v>
       </c>
+      <c r="BB26" s="19">
+        <v>22397</v>
+      </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="14">
         <v>49239</v>
       </c>
       <c r="C27" s="2">
         <v>49280</v>
       </c>
       <c r="D27" s="2">
         <v>49281</v>
       </c>
       <c r="E27" s="2">
         <v>49312</v>
       </c>
       <c r="F27" s="2">
         <v>49341</v>
       </c>
       <c r="G27" s="2">
         <v>49357</v>
       </c>
       <c r="H27" s="2">
         <v>49395</v>
       </c>
       <c r="I27" s="2">
@@ -4654,52 +4722,55 @@
       </c>
       <c r="AT27" s="25">
         <v>48821</v>
       </c>
       <c r="AU27" s="50">
         <v>48664</v>
       </c>
       <c r="AV27" s="50">
         <v>48558</v>
       </c>
       <c r="AW27" s="50">
         <v>48500</v>
       </c>
       <c r="AX27" s="50">
         <v>48486</v>
       </c>
       <c r="AY27" s="67">
         <v>48439</v>
       </c>
       <c r="AZ27" s="19">
         <v>48423</v>
       </c>
       <c r="BA27" s="19">
         <v>48384</v>
       </c>
+      <c r="BB27" s="19">
+        <v>48339</v>
+      </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="14">
         <v>2193</v>
       </c>
       <c r="C28" s="2">
         <v>2188</v>
       </c>
       <c r="D28" s="2">
         <v>2186</v>
       </c>
       <c r="E28" s="2">
         <v>2183</v>
       </c>
       <c r="F28" s="2">
         <v>2193</v>
       </c>
       <c r="G28" s="2">
         <v>2194</v>
       </c>
       <c r="H28" s="2">
         <v>2191</v>
       </c>
       <c r="I28" s="2">
@@ -4815,52 +4886,55 @@
       </c>
       <c r="AT28" s="50">
         <v>2104</v>
       </c>
       <c r="AU28" s="50">
         <v>2113</v>
       </c>
       <c r="AV28" s="50">
         <v>2118</v>
       </c>
       <c r="AW28" s="50">
         <v>2122</v>
       </c>
       <c r="AX28" s="50">
         <v>2111</v>
       </c>
       <c r="AY28" s="67">
         <v>2105</v>
       </c>
       <c r="AZ28" s="19">
         <v>2092</v>
       </c>
       <c r="BA28" s="19">
         <v>2086</v>
       </c>
+      <c r="BB28" s="19">
+        <v>2089</v>
+      </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="14">
         <v>29802</v>
       </c>
       <c r="C29" s="2">
         <v>29822</v>
       </c>
       <c r="D29" s="2">
         <v>29842</v>
       </c>
       <c r="E29" s="2">
         <v>29878</v>
       </c>
       <c r="F29" s="2">
         <v>29880</v>
       </c>
       <c r="G29" s="2">
         <v>29875</v>
       </c>
       <c r="H29" s="2">
         <v>29881</v>
       </c>
       <c r="I29" s="2">
@@ -4976,52 +5050,55 @@
       </c>
       <c r="AT29" s="50">
         <v>30404</v>
       </c>
       <c r="AU29" s="50">
         <v>30337</v>
       </c>
       <c r="AV29" s="50">
         <v>30355</v>
       </c>
       <c r="AW29" s="50">
         <v>30363</v>
       </c>
       <c r="AX29" s="50">
         <v>30389</v>
       </c>
       <c r="AY29" s="67">
         <v>30384</v>
       </c>
       <c r="AZ29" s="19">
         <v>30389</v>
       </c>
       <c r="BA29" s="19">
         <v>30353</v>
       </c>
+      <c r="BB29" s="19">
+        <v>30338</v>
+      </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:54">
       <c r="A30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="14">
         <v>27904</v>
       </c>
       <c r="C30" s="2">
         <v>27927</v>
       </c>
       <c r="D30" s="2">
         <v>27942</v>
       </c>
       <c r="E30" s="2">
         <v>27958</v>
       </c>
       <c r="F30" s="2">
         <v>27976</v>
       </c>
       <c r="G30" s="2">
         <v>28001</v>
       </c>
       <c r="H30" s="2">
         <v>28001</v>
       </c>
       <c r="I30" s="2">
@@ -5137,109 +5214,113 @@
       </c>
       <c r="AT30" s="50">
         <v>27478</v>
       </c>
       <c r="AU30" s="50">
         <v>27415</v>
       </c>
       <c r="AV30" s="50">
         <v>27363</v>
       </c>
       <c r="AW30" s="50">
         <v>27355</v>
       </c>
       <c r="AX30" s="50">
         <v>27311</v>
       </c>
       <c r="AY30" s="67">
         <v>27280</v>
       </c>
       <c r="AZ30" s="19">
         <v>27240</v>
       </c>
       <c r="BA30" s="19">
         <v>27156</v>
       </c>
+      <c r="BB30" s="19">
+        <v>27154</v>
+      </c>
     </row>
-    <row r="31" spans="1:53">
-      <c r="A31" s="77" t="s">
+    <row r="31" spans="1:54">
+      <c r="A31" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="77"/>
-[...50 lines deleted...]
-      <c r="BA31" s="77"/>
+      <c r="B31" s="82"/>
+      <c r="C31" s="82"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82"/>
+      <c r="H31" s="82"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82"/>
+      <c r="N31" s="82"/>
+      <c r="O31" s="82"/>
+      <c r="P31" s="82"/>
+      <c r="Q31" s="82"/>
+      <c r="R31" s="82"/>
+      <c r="S31" s="82"/>
+      <c r="T31" s="82"/>
+      <c r="U31" s="82"/>
+      <c r="V31" s="82"/>
+      <c r="W31" s="82"/>
+      <c r="X31" s="82"/>
+      <c r="Y31" s="82"/>
+      <c r="Z31" s="82"/>
+      <c r="AA31" s="82"/>
+      <c r="AB31" s="82"/>
+      <c r="AC31" s="82"/>
+      <c r="AD31" s="82"/>
+      <c r="AE31" s="82"/>
+      <c r="AF31" s="82"/>
+      <c r="AG31" s="82"/>
+      <c r="AH31" s="82"/>
+      <c r="AI31" s="82"/>
+      <c r="AJ31" s="82"/>
+      <c r="AK31" s="82"/>
+      <c r="AL31" s="82"/>
+      <c r="AM31" s="82"/>
+      <c r="AN31" s="82"/>
+      <c r="AO31" s="82"/>
+      <c r="AP31" s="82"/>
+      <c r="AQ31" s="82"/>
+      <c r="AR31" s="82"/>
+      <c r="AS31" s="82"/>
+      <c r="AT31" s="82"/>
+      <c r="AU31" s="82"/>
+      <c r="AV31" s="82"/>
+      <c r="AW31" s="82"/>
+      <c r="AX31" s="82"/>
+      <c r="AY31" s="82"/>
+      <c r="AZ31" s="82"/>
+      <c r="BA31" s="82"/>
+      <c r="BB31" s="82"/>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="2">
         <v>235615</v>
       </c>
       <c r="C32" s="2">
         <v>235611</v>
       </c>
       <c r="D32" s="2">
         <v>235638</v>
       </c>
       <c r="E32" s="2">
         <v>235752</v>
       </c>
       <c r="F32" s="2">
         <v>235706</v>
       </c>
       <c r="G32" s="2">
         <v>235764</v>
       </c>
       <c r="H32" s="2">
         <v>235777</v>
       </c>
       <c r="I32" s="2">
@@ -5355,52 +5436,55 @@
       </c>
       <c r="AT32" s="25">
         <v>227742</v>
       </c>
       <c r="AU32" s="50">
         <v>227347</v>
       </c>
       <c r="AV32" s="50">
         <v>227170</v>
       </c>
       <c r="AW32" s="25">
         <v>226860</v>
       </c>
       <c r="AX32" s="25">
         <v>226555</v>
       </c>
       <c r="AY32" s="5">
         <v>226362</v>
       </c>
       <c r="AZ32" s="23">
         <v>226069</v>
       </c>
       <c r="BA32" s="19">
         <v>225745</v>
       </c>
+      <c r="BB32" s="19">
+        <v>225577</v>
+      </c>
     </row>
-    <row r="33" spans="1:53">
+    <row r="33" spans="1:54">
       <c r="A33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="14">
         <v>20417</v>
       </c>
       <c r="C33" s="2">
         <v>20437</v>
       </c>
       <c r="D33" s="2">
         <v>20453</v>
       </c>
       <c r="E33" s="2">
         <v>20488</v>
       </c>
       <c r="F33" s="2">
         <v>20509</v>
       </c>
       <c r="G33" s="2">
         <v>20550</v>
       </c>
       <c r="H33" s="2">
         <v>20557</v>
       </c>
       <c r="I33" s="2">
@@ -5516,52 +5600,55 @@
       </c>
       <c r="AT33" s="50">
         <v>20705</v>
       </c>
       <c r="AU33" s="50">
         <v>20688</v>
       </c>
       <c r="AV33" s="50">
         <v>20762</v>
       </c>
       <c r="AW33" s="50">
         <v>20719</v>
       </c>
       <c r="AX33" s="50">
         <v>20711</v>
       </c>
       <c r="AY33" s="67">
         <v>20720</v>
       </c>
       <c r="AZ33" s="19">
         <v>20697</v>
       </c>
       <c r="BA33" s="50">
         <v>20681</v>
       </c>
+      <c r="BB33" s="19">
+        <v>20678</v>
+      </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:54">
       <c r="A34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="14">
         <v>20869</v>
       </c>
       <c r="C34" s="2">
         <v>20855</v>
       </c>
       <c r="D34" s="2">
         <v>20861</v>
       </c>
       <c r="E34" s="2">
         <v>20852</v>
       </c>
       <c r="F34" s="2">
         <v>20828</v>
       </c>
       <c r="G34" s="2">
         <v>20829</v>
       </c>
       <c r="H34" s="2">
         <v>20817</v>
       </c>
       <c r="I34" s="2">
@@ -5677,52 +5764,55 @@
       </c>
       <c r="AT34" s="50">
         <v>19654</v>
       </c>
       <c r="AU34" s="50">
         <v>19624</v>
       </c>
       <c r="AV34" s="50">
         <v>19638</v>
       </c>
       <c r="AW34" s="50">
         <v>19544</v>
       </c>
       <c r="AX34" s="50">
         <v>19514</v>
       </c>
       <c r="AY34" s="67">
         <v>19486</v>
       </c>
       <c r="AZ34" s="19">
         <v>19482</v>
       </c>
       <c r="BA34" s="50">
         <v>19450</v>
       </c>
+      <c r="BB34" s="19">
+        <v>19457</v>
+      </c>
     </row>
-    <row r="35" spans="1:53">
+    <row r="35" spans="1:54">
       <c r="A35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="14">
         <v>22732</v>
       </c>
       <c r="C35" s="2">
         <v>22741</v>
       </c>
       <c r="D35" s="2">
         <v>22765</v>
       </c>
       <c r="E35" s="2">
         <v>22801</v>
       </c>
       <c r="F35" s="2">
         <v>22806</v>
       </c>
       <c r="G35" s="2">
         <v>22837</v>
       </c>
       <c r="H35" s="2">
         <v>22866</v>
       </c>
       <c r="I35" s="2">
@@ -5838,52 +5928,55 @@
       </c>
       <c r="AT35" s="50">
         <v>22330</v>
       </c>
       <c r="AU35" s="50">
         <v>22373</v>
       </c>
       <c r="AV35" s="50">
         <v>22320</v>
       </c>
       <c r="AW35" s="50">
         <v>22326</v>
       </c>
       <c r="AX35" s="50">
         <v>22285</v>
       </c>
       <c r="AY35" s="67">
         <v>22285</v>
       </c>
       <c r="AZ35" s="19">
         <v>22238</v>
       </c>
       <c r="BA35" s="50">
         <v>22212</v>
       </c>
+      <c r="BB35" s="19">
+        <v>22176</v>
+      </c>
     </row>
-    <row r="36" spans="1:53">
+    <row r="36" spans="1:54">
       <c r="A36" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="14">
         <v>15465</v>
       </c>
       <c r="C36" s="2">
         <v>15440</v>
       </c>
       <c r="D36" s="2">
         <v>15429</v>
       </c>
       <c r="E36" s="2">
         <v>15420</v>
       </c>
       <c r="F36" s="2">
         <v>15394</v>
       </c>
       <c r="G36" s="2">
         <v>15377</v>
       </c>
       <c r="H36" s="2">
         <v>15355</v>
       </c>
       <c r="I36" s="2">
@@ -5999,52 +6092,55 @@
       </c>
       <c r="AT36" s="50">
         <v>14986</v>
       </c>
       <c r="AU36" s="50">
         <v>14942</v>
       </c>
       <c r="AV36" s="50">
         <v>14935</v>
       </c>
       <c r="AW36" s="50">
         <v>14917</v>
       </c>
       <c r="AX36" s="50">
         <v>14870</v>
       </c>
       <c r="AY36" s="67">
         <v>14860</v>
       </c>
       <c r="AZ36" s="19">
         <v>14853</v>
       </c>
       <c r="BA36" s="50">
         <v>14846</v>
       </c>
+      <c r="BB36" s="19">
+        <v>14840</v>
+      </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:54">
       <c r="A37" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="14">
         <v>16036</v>
       </c>
       <c r="C37" s="2">
         <v>16034</v>
       </c>
       <c r="D37" s="2">
         <v>16045</v>
       </c>
       <c r="E37" s="2">
         <v>16031</v>
       </c>
       <c r="F37" s="2">
         <v>16034</v>
       </c>
       <c r="G37" s="2">
         <v>16025</v>
       </c>
       <c r="H37" s="2">
         <v>16019</v>
       </c>
       <c r="I37" s="2">
@@ -6160,52 +6256,55 @@
       </c>
       <c r="AT37" s="50">
         <v>15380</v>
       </c>
       <c r="AU37" s="50">
         <v>15356</v>
       </c>
       <c r="AV37" s="50">
         <v>15339</v>
       </c>
       <c r="AW37" s="50">
         <v>15361</v>
       </c>
       <c r="AX37" s="50">
         <v>15374</v>
       </c>
       <c r="AY37" s="67">
         <v>15387</v>
       </c>
       <c r="AZ37" s="19">
         <v>15358</v>
       </c>
       <c r="BA37" s="50">
         <v>15325</v>
       </c>
+      <c r="BB37" s="19">
+        <v>15313</v>
+      </c>
     </row>
-    <row r="38" spans="1:53">
+    <row r="38" spans="1:54">
       <c r="A38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="14">
         <v>29533</v>
       </c>
       <c r="C38" s="2">
         <v>29522</v>
       </c>
       <c r="D38" s="2">
         <v>29522</v>
       </c>
       <c r="E38" s="2">
         <v>29526</v>
       </c>
       <c r="F38" s="2">
         <v>29516</v>
       </c>
       <c r="G38" s="2">
         <v>29503</v>
       </c>
       <c r="H38" s="2">
         <v>29521</v>
       </c>
       <c r="I38" s="2">
@@ -6321,52 +6420,55 @@
       </c>
       <c r="AT38" s="50">
         <v>29290</v>
       </c>
       <c r="AU38" s="50">
         <v>29206</v>
       </c>
       <c r="AV38" s="50">
         <v>29170</v>
       </c>
       <c r="AW38" s="50">
         <v>29139</v>
       </c>
       <c r="AX38" s="50">
         <v>29131</v>
       </c>
       <c r="AY38" s="67">
         <v>29116</v>
       </c>
       <c r="AZ38" s="19">
         <v>29105</v>
       </c>
       <c r="BA38" s="50">
         <v>29091</v>
       </c>
+      <c r="BB38" s="19">
+        <v>29101</v>
+      </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="14">
         <v>16001</v>
       </c>
       <c r="C39" s="2">
         <v>15993</v>
       </c>
       <c r="D39" s="2">
         <v>15969</v>
       </c>
       <c r="E39" s="2">
         <v>15966</v>
       </c>
       <c r="F39" s="2">
         <v>15968</v>
       </c>
       <c r="G39" s="2">
         <v>15955</v>
       </c>
       <c r="H39" s="2">
         <v>15948</v>
       </c>
       <c r="I39" s="2">
@@ -6482,52 +6584,55 @@
       </c>
       <c r="AT39" s="50">
         <v>14972</v>
       </c>
       <c r="AU39" s="50">
         <v>14904</v>
       </c>
       <c r="AV39" s="50">
         <v>14864</v>
       </c>
       <c r="AW39" s="50">
         <v>14858</v>
       </c>
       <c r="AX39" s="50">
         <v>14809</v>
       </c>
       <c r="AY39" s="67">
         <v>14803</v>
       </c>
       <c r="AZ39" s="19">
         <v>14760</v>
       </c>
       <c r="BA39" s="50">
         <v>14728</v>
       </c>
+      <c r="BB39" s="19">
+        <v>14736</v>
+      </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="14">
         <v>16085</v>
       </c>
       <c r="C40" s="2">
         <v>16073</v>
       </c>
       <c r="D40" s="2">
         <v>16106</v>
       </c>
       <c r="E40" s="2">
         <v>16122</v>
       </c>
       <c r="F40" s="2">
         <v>16117</v>
       </c>
       <c r="G40" s="2">
         <v>16108</v>
       </c>
       <c r="H40" s="2">
         <v>16123</v>
       </c>
       <c r="I40" s="2">
@@ -6643,52 +6748,55 @@
       </c>
       <c r="AT40" s="50">
         <v>15164</v>
       </c>
       <c r="AU40" s="50">
         <v>15123</v>
       </c>
       <c r="AV40" s="50">
         <v>15087</v>
       </c>
       <c r="AW40" s="50">
         <v>15094</v>
       </c>
       <c r="AX40" s="50">
         <v>15070</v>
       </c>
       <c r="AY40" s="67">
         <v>15003</v>
       </c>
       <c r="AZ40" s="19">
         <v>14921</v>
       </c>
       <c r="BA40" s="50">
         <v>14855</v>
       </c>
+      <c r="BB40" s="19">
+        <v>14825</v>
+      </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="14">
         <v>33484</v>
       </c>
       <c r="C41" s="2">
         <v>33512</v>
       </c>
       <c r="D41" s="2">
         <v>33520</v>
       </c>
       <c r="E41" s="2">
         <v>33569</v>
       </c>
       <c r="F41" s="2">
         <v>33574</v>
       </c>
       <c r="G41" s="2">
         <v>33615</v>
       </c>
       <c r="H41" s="2">
         <v>33615</v>
       </c>
       <c r="I41" s="2">
@@ -6804,52 +6912,55 @@
       </c>
       <c r="AT41" s="50">
         <v>32250</v>
       </c>
       <c r="AU41" s="50">
         <v>32211</v>
       </c>
       <c r="AV41" s="50">
         <v>32151</v>
       </c>
       <c r="AW41" s="50">
         <v>32097</v>
       </c>
       <c r="AX41" s="50">
         <v>32034</v>
       </c>
       <c r="AY41" s="67">
         <v>31978</v>
       </c>
       <c r="AZ41" s="19">
         <v>31985</v>
       </c>
       <c r="BA41" s="50">
         <v>31977</v>
       </c>
+      <c r="BB41" s="19">
+        <v>31940</v>
+      </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="14">
         <v>16356</v>
       </c>
       <c r="C42" s="2">
         <v>16359</v>
       </c>
       <c r="D42" s="2">
         <v>16334</v>
       </c>
       <c r="E42" s="2">
         <v>16328</v>
       </c>
       <c r="F42" s="2">
         <v>16321</v>
       </c>
       <c r="G42" s="2">
         <v>16334</v>
       </c>
       <c r="H42" s="2">
         <v>16353</v>
       </c>
       <c r="I42" s="2">
@@ -6965,52 +7076,55 @@
       </c>
       <c r="AT42" s="50">
         <v>15717</v>
       </c>
       <c r="AU42" s="50">
         <v>15697</v>
       </c>
       <c r="AV42" s="50">
         <v>15690</v>
       </c>
       <c r="AW42" s="50">
         <v>15643</v>
       </c>
       <c r="AX42" s="50">
         <v>15625</v>
       </c>
       <c r="AY42" s="67">
         <v>15609</v>
       </c>
       <c r="AZ42" s="19">
         <v>15584</v>
       </c>
       <c r="BA42" s="50">
         <v>15547</v>
       </c>
+      <c r="BB42" s="19">
+        <v>15517</v>
+      </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:54">
       <c r="A43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="14">
         <v>14658</v>
       </c>
       <c r="C43" s="2">
         <v>14652</v>
       </c>
       <c r="D43" s="2">
         <v>14632</v>
       </c>
       <c r="E43" s="2">
         <v>14641</v>
       </c>
       <c r="F43" s="2">
         <v>14632</v>
       </c>
       <c r="G43" s="2">
         <v>14618</v>
       </c>
       <c r="H43" s="2">
         <v>14607</v>
       </c>
       <c r="I43" s="2">
@@ -7126,52 +7240,55 @@
       </c>
       <c r="AT43" s="50">
         <v>13814</v>
       </c>
       <c r="AU43" s="50">
         <v>13794</v>
       </c>
       <c r="AV43" s="50">
         <v>13801</v>
       </c>
       <c r="AW43" s="50">
         <v>13799</v>
       </c>
       <c r="AX43" s="50">
         <v>13795</v>
       </c>
       <c r="AY43" s="67">
         <v>13808</v>
       </c>
       <c r="AZ43" s="19">
         <v>13785</v>
       </c>
       <c r="BA43" s="50">
         <v>13760</v>
       </c>
+      <c r="BB43" s="19">
+        <v>13752</v>
+      </c>
     </row>
-    <row r="44" spans="1:53">
+    <row r="44" spans="1:54">
       <c r="A44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="35">
         <v>13979</v>
       </c>
       <c r="C44" s="4">
         <v>13993</v>
       </c>
       <c r="D44" s="4">
         <v>14002</v>
       </c>
       <c r="E44" s="4">
         <v>14008</v>
       </c>
       <c r="F44" s="4">
         <v>14007</v>
       </c>
       <c r="G44" s="4">
         <v>14013</v>
       </c>
       <c r="H44" s="4">
         <v>13996</v>
       </c>
       <c r="I44" s="4">
@@ -7287,127 +7404,130 @@
       </c>
       <c r="AT44" s="21">
         <v>13480</v>
       </c>
       <c r="AU44" s="21">
         <v>13429</v>
       </c>
       <c r="AV44" s="21">
         <v>13413</v>
       </c>
       <c r="AW44" s="21">
         <v>13363</v>
       </c>
       <c r="AX44" s="21">
         <v>13337</v>
       </c>
       <c r="AY44" s="16">
         <v>13307</v>
       </c>
       <c r="AZ44" s="21">
         <v>13301</v>
       </c>
       <c r="BA44" s="21">
         <v>13273</v>
       </c>
+      <c r="BB44" s="21">
+        <v>13242</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" ht="12.75">
-      <c r="A45" s="78" t="s">
+    <row r="45" spans="1:54" ht="12.75">
+      <c r="A45" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B45" s="78"/>
-[...25 lines deleted...]
-      <c r="AB45" s="78"/>
+      <c r="B45" s="74"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
+      <c r="E45" s="74"/>
+      <c r="F45" s="74"/>
+      <c r="G45" s="74"/>
+      <c r="H45" s="74"/>
+      <c r="I45" s="74"/>
+      <c r="J45" s="74"/>
+      <c r="K45" s="74"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="74"/>
+      <c r="N45" s="74"/>
+      <c r="O45" s="74"/>
+      <c r="P45" s="74"/>
+      <c r="Q45" s="74"/>
+      <c r="R45" s="74"/>
+      <c r="S45" s="74"/>
+      <c r="T45" s="74"/>
+      <c r="U45" s="74"/>
+      <c r="V45" s="74"/>
+      <c r="W45" s="74"/>
+      <c r="X45" s="74"/>
+      <c r="Y45" s="74"/>
+      <c r="Z45" s="74"/>
+      <c r="AA45" s="74"/>
+      <c r="AB45" s="74"/>
     </row>
-    <row r="46" spans="1:53" ht="13.5" customHeight="1">
-      <c r="A46" s="79" t="s">
+    <row r="46" spans="1:54" ht="13.5" customHeight="1">
+      <c r="A46" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="79"/>
-[...38 lines deleted...]
-      <c r="AO46" s="79"/>
+      <c r="B46" s="75"/>
+      <c r="C46" s="75"/>
+      <c r="D46" s="75"/>
+      <c r="E46" s="75"/>
+      <c r="F46" s="75"/>
+      <c r="G46" s="75"/>
+      <c r="H46" s="75"/>
+      <c r="I46" s="75"/>
+      <c r="J46" s="75"/>
+      <c r="K46" s="75"/>
+      <c r="L46" s="75"/>
+      <c r="M46" s="75"/>
+      <c r="N46" s="75"/>
+      <c r="O46" s="75"/>
+      <c r="P46" s="75"/>
+      <c r="Q46" s="75"/>
+      <c r="R46" s="75"/>
+      <c r="S46" s="75"/>
+      <c r="T46" s="75"/>
+      <c r="U46" s="75"/>
+      <c r="V46" s="75"/>
+      <c r="W46" s="75"/>
+      <c r="X46" s="75"/>
+      <c r="Y46" s="75"/>
+      <c r="Z46" s="75"/>
+      <c r="AA46" s="75"/>
+      <c r="AB46" s="75"/>
+      <c r="AC46" s="75"/>
+      <c r="AD46" s="75"/>
+      <c r="AE46" s="75"/>
+      <c r="AF46" s="75"/>
+      <c r="AG46" s="75"/>
+      <c r="AH46" s="75"/>
+      <c r="AI46" s="75"/>
+      <c r="AJ46" s="75"/>
+      <c r="AK46" s="75"/>
+      <c r="AL46" s="75"/>
+      <c r="AM46" s="75"/>
+      <c r="AN46" s="75"/>
+      <c r="AO46" s="75"/>
     </row>
     <row r="52" spans="45:46">
       <c r="AS52" s="55"/>
       <c r="AT52" s="55"/>
     </row>
     <row r="53" spans="45:46">
       <c r="AS53" s="56"/>
       <c r="AT53" s="56"/>
     </row>
     <row r="54" spans="45:46">
       <c r="AS54" s="56"/>
       <c r="AT54" s="56"/>
     </row>
     <row r="55" spans="45:46">
       <c r="AS55" s="56"/>
       <c r="AT55" s="56"/>
     </row>
     <row r="56" spans="45:46">
       <c r="AS56" s="56"/>
       <c r="AT56" s="56"/>
     </row>
     <row r="57" spans="45:46">
       <c r="AS57" s="56"/>
       <c r="AT57" s="56"/>
     </row>
@@ -7419,291 +7539,294 @@
       <c r="AS59" s="56"/>
       <c r="AT59" s="56"/>
     </row>
     <row r="60" spans="45:46">
       <c r="AS60" s="56"/>
       <c r="AT60" s="56"/>
     </row>
     <row r="61" spans="45:46">
       <c r="AS61" s="56"/>
       <c r="AT61" s="56"/>
     </row>
     <row r="62" spans="45:46">
       <c r="AS62" s="56"/>
       <c r="AT62" s="56"/>
     </row>
     <row r="63" spans="45:46">
       <c r="AS63" s="56"/>
       <c r="AT63" s="56"/>
     </row>
     <row r="64" spans="45:46">
       <c r="AS64" s="56"/>
       <c r="AT64" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A4:BB4"/>
+    <mergeCell ref="AX6:BB6"/>
+    <mergeCell ref="A8:BB8"/>
+    <mergeCell ref="A23:BB23"/>
+    <mergeCell ref="A31:BB31"/>
     <mergeCell ref="A45:AB45"/>
     <mergeCell ref="A46:AO46"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="AL6:AW6"/>
-    <mergeCell ref="AX6:BA6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BA31"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA51"/>
+  <dimension ref="A1:BB51"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AM14" sqref="AM14"/>
+      <selection activeCell="AV41" sqref="AV41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="6.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="23" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="23" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.140625" style="23" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="9" style="23" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="30" max="31" width="6.5703125" style="23" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9" style="23" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="7.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.42578125" style="23" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.5703125" style="23" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.5703125" style="23" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.42578125" style="23" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8.140625" style="23" customWidth="1"/>
     <col min="43" max="43" width="9.28515625" style="23" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="23" customWidth="1"/>
     <col min="45" max="45" width="9" style="23" customWidth="1"/>
     <col min="46" max="16384" width="10.42578125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="18" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:54" ht="18" customHeight="1"/>
+    <row r="2" spans="1:54" ht="17.25">
+      <c r="A2" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="82"/>
-[...50 lines deleted...]
-      <c r="BA2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
     </row>
-    <row r="3" spans="1:53" ht="21" customHeight="1">
+    <row r="3" spans="1:54" ht="21" customHeight="1">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
       <c r="I3" s="44"/>
       <c r="J3" s="44"/>
       <c r="K3" s="44"/>
       <c r="L3" s="44"/>
       <c r="M3" s="44"/>
       <c r="N3" s="44"/>
       <c r="O3" s="44"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="44"/>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="44"/>
       <c r="U3" s="44"/>
       <c r="V3" s="44"/>
       <c r="W3" s="44"/>
       <c r="X3" s="44"/>
       <c r="Y3" s="44"/>
       <c r="Z3" s="44"/>
       <c r="AA3" s="44"/>
       <c r="AB3" s="44"/>
       <c r="AC3" s="44"/>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AU4" s="36"/>
-      <c r="BA4" s="26" t="s">
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:53">
-[...1 lines deleted...]
-      <c r="B5" s="90">
+    <row r="5" spans="1:54">
+      <c r="A5" s="85"/>
+      <c r="B5" s="91">
         <v>2022</v>
       </c>
-      <c r="C5" s="90"/>
-[...10 lines deleted...]
-      <c r="N5" s="89">
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="92"/>
+      <c r="N5" s="90">
         <v>2023</v>
       </c>
-      <c r="O5" s="90"/>
-[...10 lines deleted...]
-      <c r="Z5" s="86">
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="91"/>
+      <c r="X5" s="91"/>
+      <c r="Y5" s="92"/>
+      <c r="Z5" s="87">
         <v>2024</v>
       </c>
-      <c r="AA5" s="87"/>
-[...10 lines deleted...]
-      <c r="AL5" s="94">
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88"/>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88"/>
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88"/>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="89"/>
+      <c r="AL5" s="95">
         <v>2025</v>
       </c>
-      <c r="AM5" s="95"/>
-[...10 lines deleted...]
-      <c r="AX5" s="89">
+      <c r="AM5" s="96"/>
+      <c r="AN5" s="96"/>
+      <c r="AO5" s="96"/>
+      <c r="AP5" s="96"/>
+      <c r="AQ5" s="96"/>
+      <c r="AR5" s="96"/>
+      <c r="AS5" s="96"/>
+      <c r="AT5" s="96"/>
+      <c r="AU5" s="96"/>
+      <c r="AV5" s="96"/>
+      <c r="AW5" s="96"/>
+      <c r="AX5" s="90">
         <v>2026</v>
       </c>
-      <c r="AY5" s="90"/>
-[...1 lines deleted...]
-      <c r="BA5" s="90"/>
+      <c r="AY5" s="91"/>
+      <c r="AZ5" s="91"/>
+      <c r="BA5" s="91"/>
+      <c r="BB5" s="91"/>
     </row>
-    <row r="6" spans="1:53" ht="12.75">
-      <c r="A6" s="85"/>
+    <row r="6" spans="1:54" ht="12.75">
+      <c r="A6" s="86"/>
       <c r="B6" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="71" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="72" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="72" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="72" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="72" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="72" t="s">
@@ -7816,109 +7939,113 @@
       </c>
       <c r="AT6" s="72" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="72" t="s">
         <v>5</v>
       </c>
       <c r="AV6" s="72" t="s">
         <v>13</v>
       </c>
       <c r="AW6" s="72" t="s">
         <v>14</v>
       </c>
       <c r="AX6" s="69" t="s">
         <v>28</v>
       </c>
       <c r="AY6" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AZ6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA6" s="27" t="s">
         <v>8</v>
       </c>
+      <c r="BB6" s="63" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
-      <c r="A7" s="92" t="s">
+    <row r="7" spans="1:54">
+      <c r="A7" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="92"/>
-[...50 lines deleted...]
-      <c r="BA7" s="92"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
+      <c r="X7" s="93"/>
+      <c r="Y7" s="93"/>
+      <c r="Z7" s="93"/>
+      <c r="AA7" s="93"/>
+      <c r="AB7" s="93"/>
+      <c r="AC7" s="93"/>
+      <c r="AD7" s="93"/>
+      <c r="AE7" s="93"/>
+      <c r="AF7" s="93"/>
+      <c r="AG7" s="93"/>
+      <c r="AH7" s="93"/>
+      <c r="AI7" s="93"/>
+      <c r="AJ7" s="93"/>
+      <c r="AK7" s="93"/>
+      <c r="AL7" s="93"/>
+      <c r="AM7" s="93"/>
+      <c r="AN7" s="93"/>
+      <c r="AO7" s="93"/>
+      <c r="AP7" s="93"/>
+      <c r="AQ7" s="93"/>
+      <c r="AR7" s="93"/>
+      <c r="AS7" s="93"/>
+      <c r="AT7" s="93"/>
+      <c r="AU7" s="93"/>
+      <c r="AV7" s="93"/>
+      <c r="AW7" s="93"/>
+      <c r="AX7" s="93"/>
+      <c r="AY7" s="93"/>
+      <c r="AZ7" s="93"/>
+      <c r="BA7" s="93"/>
+      <c r="BB7" s="93"/>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="68">
         <v>449187</v>
       </c>
       <c r="C8" s="15">
         <v>449539</v>
       </c>
       <c r="D8" s="15">
         <v>449911</v>
       </c>
       <c r="E8" s="15">
         <v>450404</v>
       </c>
       <c r="F8" s="15">
         <v>450827</v>
       </c>
       <c r="G8" s="15">
         <v>451283</v>
       </c>
       <c r="H8" s="15">
         <v>451898</v>
       </c>
       <c r="I8" s="15">
@@ -8034,52 +8161,55 @@
       </c>
       <c r="AT8" s="50">
         <v>468789</v>
       </c>
       <c r="AU8" s="50">
         <v>468968</v>
       </c>
       <c r="AV8" s="50">
         <v>469292</v>
       </c>
       <c r="AW8" s="50">
         <v>469491</v>
       </c>
       <c r="AX8" s="50">
         <v>469736</v>
       </c>
       <c r="AY8" s="50">
         <v>470207</v>
       </c>
       <c r="AZ8" s="19">
         <v>470385</v>
       </c>
       <c r="BA8" s="19">
         <v>470470</v>
       </c>
+      <c r="BB8" s="19">
+        <v>470679</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:54">
       <c r="A9" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="68">
         <v>263653</v>
       </c>
       <c r="C9" s="15">
         <v>263928</v>
       </c>
       <c r="D9" s="15">
         <v>264309</v>
       </c>
       <c r="E9" s="15">
         <v>264706</v>
       </c>
       <c r="F9" s="15">
         <v>265128</v>
       </c>
       <c r="G9" s="15">
         <v>265504</v>
       </c>
       <c r="H9" s="15">
         <v>265992</v>
       </c>
       <c r="I9" s="15">
@@ -8195,52 +8325,55 @@
       </c>
       <c r="AT9" s="50">
         <v>285879</v>
       </c>
       <c r="AU9" s="50">
         <v>286475</v>
       </c>
       <c r="AV9" s="50">
         <v>286998</v>
       </c>
       <c r="AW9" s="50">
         <v>287369</v>
       </c>
       <c r="AX9" s="50">
         <v>287791</v>
       </c>
       <c r="AY9" s="50">
         <v>288354</v>
       </c>
       <c r="AZ9" s="19">
         <v>288673</v>
       </c>
       <c r="BA9" s="19">
         <v>289008</v>
       </c>
+      <c r="BB9" s="19">
+        <v>289333</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="68">
         <v>21427</v>
       </c>
       <c r="C10" s="15">
         <v>21447</v>
       </c>
       <c r="D10" s="15">
         <v>21446</v>
       </c>
       <c r="E10" s="15">
         <v>21473</v>
       </c>
       <c r="F10" s="15">
         <v>21488</v>
       </c>
       <c r="G10" s="15">
         <v>21512</v>
       </c>
       <c r="H10" s="15">
         <v>21544</v>
       </c>
       <c r="I10" s="15">
@@ -8356,52 +8489,55 @@
       </c>
       <c r="AT10" s="50">
         <v>21739</v>
       </c>
       <c r="AU10" s="50">
         <v>21689</v>
       </c>
       <c r="AV10" s="50">
         <v>21706</v>
       </c>
       <c r="AW10" s="50">
         <v>21699</v>
       </c>
       <c r="AX10" s="50">
         <v>21700</v>
       </c>
       <c r="AY10" s="50">
         <v>21703</v>
       </c>
       <c r="AZ10" s="19">
         <v>21716</v>
       </c>
       <c r="BA10" s="19">
         <v>21709</v>
       </c>
+      <c r="BB10" s="19">
+        <v>21720</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="68">
         <v>10768</v>
       </c>
       <c r="C11" s="15">
         <v>10763</v>
       </c>
       <c r="D11" s="15">
         <v>10761</v>
       </c>
       <c r="E11" s="15">
         <v>10762</v>
       </c>
       <c r="F11" s="15">
         <v>10753</v>
       </c>
       <c r="G11" s="15">
         <v>10756</v>
       </c>
       <c r="H11" s="15">
         <v>10747</v>
       </c>
       <c r="I11" s="15">
@@ -8517,52 +8653,55 @@
       </c>
       <c r="AT11" s="50">
         <v>10183</v>
       </c>
       <c r="AU11" s="50">
         <v>10174</v>
       </c>
       <c r="AV11" s="50">
         <v>10178</v>
       </c>
       <c r="AW11" s="50">
         <v>10144</v>
       </c>
       <c r="AX11" s="50">
         <v>10146</v>
       </c>
       <c r="AY11" s="50">
         <v>10136</v>
       </c>
       <c r="AZ11" s="19">
         <v>10147</v>
       </c>
       <c r="BA11" s="19">
         <v>10138</v>
       </c>
+      <c r="BB11" s="19">
+        <v>10129</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="68">
         <v>11709</v>
       </c>
       <c r="C12" s="15">
         <v>11718</v>
       </c>
       <c r="D12" s="15">
         <v>11727</v>
       </c>
       <c r="E12" s="15">
         <v>11741</v>
       </c>
       <c r="F12" s="15">
         <v>11743</v>
       </c>
       <c r="G12" s="15">
         <v>11752</v>
       </c>
       <c r="H12" s="15">
         <v>11767</v>
       </c>
       <c r="I12" s="15">
@@ -8678,52 +8817,55 @@
       </c>
       <c r="AT12" s="50">
         <v>11530</v>
       </c>
       <c r="AU12" s="50">
         <v>11549</v>
       </c>
       <c r="AV12" s="50">
         <v>11517</v>
       </c>
       <c r="AW12" s="50">
         <v>11512</v>
       </c>
       <c r="AX12" s="50">
         <v>11486</v>
       </c>
       <c r="AY12" s="50">
         <v>11477</v>
       </c>
       <c r="AZ12" s="19">
         <v>11453</v>
       </c>
       <c r="BA12" s="19">
         <v>11445</v>
       </c>
+      <c r="BB12" s="19">
+        <v>11423</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="68">
         <v>7730</v>
       </c>
       <c r="C13" s="15">
         <v>7723</v>
       </c>
       <c r="D13" s="15">
         <v>7711</v>
       </c>
       <c r="E13" s="15">
         <v>7703</v>
       </c>
       <c r="F13" s="15">
         <v>7686</v>
       </c>
       <c r="G13" s="15">
         <v>7677</v>
       </c>
       <c r="H13" s="15">
         <v>7667</v>
       </c>
       <c r="I13" s="15">
@@ -8839,52 +8981,55 @@
       </c>
       <c r="AT13" s="50">
         <v>7526</v>
       </c>
       <c r="AU13" s="50">
         <v>7499</v>
       </c>
       <c r="AV13" s="50">
         <v>7504</v>
       </c>
       <c r="AW13" s="50">
         <v>7506</v>
       </c>
       <c r="AX13" s="50">
         <v>7476</v>
       </c>
       <c r="AY13" s="50">
         <v>7472</v>
       </c>
       <c r="AZ13" s="19">
         <v>7470</v>
       </c>
       <c r="BA13" s="19">
         <v>7468</v>
       </c>
+      <c r="BB13" s="19">
+        <v>7457</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:54">
       <c r="A14" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="68">
         <v>8231</v>
       </c>
       <c r="C14" s="15">
         <v>8226</v>
       </c>
       <c r="D14" s="15">
         <v>8227</v>
       </c>
       <c r="E14" s="15">
         <v>8215</v>
       </c>
       <c r="F14" s="15">
         <v>8218</v>
       </c>
       <c r="G14" s="15">
         <v>8222</v>
       </c>
       <c r="H14" s="15">
         <v>8226</v>
       </c>
       <c r="I14" s="15">
@@ -9000,52 +9145,55 @@
       </c>
       <c r="AT14" s="50">
         <v>7989</v>
       </c>
       <c r="AU14" s="50">
         <v>7981</v>
       </c>
       <c r="AV14" s="50">
         <v>7955</v>
       </c>
       <c r="AW14" s="50">
         <v>7967</v>
       </c>
       <c r="AX14" s="50">
         <v>7984</v>
       </c>
       <c r="AY14" s="50">
         <v>7997</v>
       </c>
       <c r="AZ14" s="19">
         <v>7989</v>
       </c>
       <c r="BA14" s="19">
         <v>7978</v>
       </c>
+      <c r="BB14" s="19">
+        <v>7973</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="68">
         <v>14761</v>
       </c>
       <c r="C15" s="15">
         <v>14762</v>
       </c>
       <c r="D15" s="15">
         <v>14764</v>
       </c>
       <c r="E15" s="15">
         <v>14768</v>
       </c>
       <c r="F15" s="15">
         <v>14766</v>
       </c>
       <c r="G15" s="15">
         <v>14755</v>
       </c>
       <c r="H15" s="15">
         <v>14771</v>
       </c>
       <c r="I15" s="15">
@@ -9161,52 +9309,55 @@
       </c>
       <c r="AT15" s="50">
         <v>14727</v>
       </c>
       <c r="AU15" s="50">
         <v>14702</v>
       </c>
       <c r="AV15" s="50">
         <v>14689</v>
       </c>
       <c r="AW15" s="50">
         <v>14667</v>
       </c>
       <c r="AX15" s="50">
         <v>14667</v>
       </c>
       <c r="AY15" s="50">
         <v>14683</v>
       </c>
       <c r="AZ15" s="19">
         <v>14678</v>
       </c>
       <c r="BA15" s="19">
         <v>14675</v>
       </c>
+      <c r="BB15" s="19">
+        <v>14695</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="68">
         <v>32562</v>
       </c>
       <c r="C16" s="15">
         <v>32588</v>
       </c>
       <c r="D16" s="15">
         <v>32558</v>
       </c>
       <c r="E16" s="15">
         <v>32576</v>
       </c>
       <c r="F16" s="15">
         <v>32591</v>
       </c>
       <c r="G16" s="15">
         <v>32606</v>
       </c>
       <c r="H16" s="15">
         <v>32654</v>
       </c>
       <c r="I16" s="15">
@@ -9322,52 +9473,55 @@
       </c>
       <c r="AT16" s="50">
         <v>32132</v>
       </c>
       <c r="AU16" s="50">
         <v>32015</v>
       </c>
       <c r="AV16" s="50">
         <v>31931</v>
       </c>
       <c r="AW16" s="50">
         <v>31902</v>
       </c>
       <c r="AX16" s="50">
         <v>31845</v>
       </c>
       <c r="AY16" s="50">
         <v>31849</v>
       </c>
       <c r="AZ16" s="19">
         <v>31816</v>
       </c>
       <c r="BA16" s="19">
         <v>31786</v>
       </c>
+      <c r="BB16" s="19">
+        <v>31778</v>
+      </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="68">
         <v>8338</v>
       </c>
       <c r="C17" s="15">
         <v>8336</v>
       </c>
       <c r="D17" s="15">
         <v>8351</v>
       </c>
       <c r="E17" s="15">
         <v>8361</v>
       </c>
       <c r="F17" s="15">
         <v>8356</v>
       </c>
       <c r="G17" s="15">
         <v>8355</v>
       </c>
       <c r="H17" s="15">
         <v>8370</v>
       </c>
       <c r="I17" s="15">
@@ -9483,52 +9637,55 @@
       </c>
       <c r="AT17" s="50">
         <v>7958</v>
       </c>
       <c r="AU17" s="50">
         <v>7942</v>
       </c>
       <c r="AV17" s="50">
         <v>7920</v>
       </c>
       <c r="AW17" s="50">
         <v>7920</v>
       </c>
       <c r="AX17" s="50">
         <v>7905</v>
       </c>
       <c r="AY17" s="50">
         <v>7871</v>
       </c>
       <c r="AZ17" s="19">
         <v>7840</v>
       </c>
       <c r="BA17" s="19">
         <v>7799</v>
       </c>
+      <c r="BB17" s="19">
+        <v>7777</v>
+      </c>
     </row>
-    <row r="18" spans="1:53">
+    <row r="18" spans="1:54">
       <c r="A18" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="68">
         <v>18207</v>
       </c>
       <c r="C18" s="15">
         <v>18222</v>
       </c>
       <c r="D18" s="15">
         <v>18224</v>
       </c>
       <c r="E18" s="15">
         <v>18243</v>
       </c>
       <c r="F18" s="15">
         <v>18261</v>
       </c>
       <c r="G18" s="15">
         <v>18296</v>
       </c>
       <c r="H18" s="15">
         <v>18299</v>
       </c>
       <c r="I18" s="15">
@@ -9644,52 +9801,55 @@
       </c>
       <c r="AT18" s="50">
         <v>17746</v>
       </c>
       <c r="AU18" s="50">
         <v>17733</v>
       </c>
       <c r="AV18" s="50">
         <v>17702</v>
       </c>
       <c r="AW18" s="50">
         <v>17670</v>
       </c>
       <c r="AX18" s="50">
         <v>17640</v>
       </c>
       <c r="AY18" s="50">
         <v>17608</v>
       </c>
       <c r="AZ18" s="19">
         <v>17603</v>
       </c>
       <c r="BA18" s="19">
         <v>17602</v>
       </c>
+      <c r="BB18" s="19">
+        <v>17592</v>
+      </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="68">
         <v>22997</v>
       </c>
       <c r="C19" s="15">
         <v>23007</v>
       </c>
       <c r="D19" s="15">
         <v>23003</v>
       </c>
       <c r="E19" s="15">
         <v>23012</v>
       </c>
       <c r="F19" s="15">
         <v>22991</v>
       </c>
       <c r="G19" s="15">
         <v>22997</v>
       </c>
       <c r="H19" s="15">
         <v>23016</v>
       </c>
       <c r="I19" s="15">
@@ -9805,52 +9965,55 @@
       </c>
       <c r="AT19" s="50">
         <v>23289</v>
       </c>
       <c r="AU19" s="50">
         <v>23228</v>
       </c>
       <c r="AV19" s="50">
         <v>23233</v>
       </c>
       <c r="AW19" s="50">
         <v>23202</v>
       </c>
       <c r="AX19" s="50">
         <v>23203</v>
       </c>
       <c r="AY19" s="50">
         <v>23183</v>
       </c>
       <c r="AZ19" s="19">
         <v>23173</v>
       </c>
       <c r="BA19" s="19">
         <v>23111</v>
       </c>
+      <c r="BB19" s="19">
+        <v>23078</v>
+      </c>
     </row>
-    <row r="20" spans="1:53">
+    <row r="20" spans="1:54">
       <c r="A20" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="68">
         <v>21602</v>
       </c>
       <c r="C20" s="15">
         <v>21611</v>
       </c>
       <c r="D20" s="15">
         <v>21616</v>
       </c>
       <c r="E20" s="15">
         <v>21629</v>
       </c>
       <c r="F20" s="15">
         <v>21627</v>
       </c>
       <c r="G20" s="15">
         <v>21628</v>
       </c>
       <c r="H20" s="15">
         <v>21628</v>
       </c>
       <c r="I20" s="15">
@@ -9966,52 +10129,55 @@
       </c>
       <c r="AT20" s="50">
         <v>21051</v>
       </c>
       <c r="AU20" s="50">
         <v>20974</v>
       </c>
       <c r="AV20" s="50">
         <v>20955</v>
       </c>
       <c r="AW20" s="50">
         <v>20945</v>
       </c>
       <c r="AX20" s="50">
         <v>20915</v>
       </c>
       <c r="AY20" s="50">
         <v>20913</v>
       </c>
       <c r="AZ20" s="19">
         <v>20875</v>
       </c>
       <c r="BA20" s="19">
         <v>20821</v>
       </c>
+      <c r="BB20" s="19">
+        <v>20804</v>
+      </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="68">
         <v>7202</v>
       </c>
       <c r="C21" s="15">
         <v>7208</v>
       </c>
       <c r="D21" s="15">
         <v>7214</v>
       </c>
       <c r="E21" s="15">
         <v>7215</v>
       </c>
       <c r="F21" s="15">
         <v>7219</v>
       </c>
       <c r="G21" s="15">
         <v>7223</v>
       </c>
       <c r="H21" s="15">
         <v>7217</v>
       </c>
       <c r="I21" s="15">
@@ -10127,109 +10293,113 @@
       </c>
       <c r="AT21" s="50">
         <v>7040</v>
       </c>
       <c r="AU21" s="50">
         <v>7007</v>
       </c>
       <c r="AV21" s="50">
         <v>7004</v>
       </c>
       <c r="AW21" s="50">
         <v>6988</v>
       </c>
       <c r="AX21" s="50">
         <v>6978</v>
       </c>
       <c r="AY21" s="50">
         <v>6961</v>
       </c>
       <c r="AZ21" s="19">
         <v>6952</v>
       </c>
       <c r="BA21" s="19">
         <v>6930</v>
       </c>
+      <c r="BB21" s="19">
+        <v>6920</v>
+      </c>
     </row>
-    <row r="22" spans="1:53">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:54">
+      <c r="A22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="93"/>
-[...50 lines deleted...]
-      <c r="BA22" s="93"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="94"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="94"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="94"/>
+      <c r="S22" s="94"/>
+      <c r="T22" s="94"/>
+      <c r="U22" s="94"/>
+      <c r="V22" s="94"/>
+      <c r="W22" s="94"/>
+      <c r="X22" s="94"/>
+      <c r="Y22" s="94"/>
+      <c r="Z22" s="94"/>
+      <c r="AA22" s="94"/>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="94"/>
+      <c r="AD22" s="94"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="94"/>
+      <c r="AG22" s="94"/>
+      <c r="AH22" s="94"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
+      <c r="AL22" s="94"/>
+      <c r="AM22" s="94"/>
+      <c r="AN22" s="94"/>
+      <c r="AO22" s="94"/>
+      <c r="AP22" s="94"/>
+      <c r="AQ22" s="94"/>
+      <c r="AR22" s="94"/>
+      <c r="AS22" s="94"/>
+      <c r="AT22" s="94"/>
+      <c r="AU22" s="94"/>
+      <c r="AV22" s="94"/>
+      <c r="AW22" s="94"/>
+      <c r="AX22" s="94"/>
+      <c r="AY22" s="94"/>
+      <c r="AZ22" s="94"/>
+      <c r="BA22" s="94"/>
+      <c r="BB22" s="94"/>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="68">
         <v>328634</v>
       </c>
       <c r="C23" s="15">
         <v>328979</v>
       </c>
       <c r="D23" s="15">
         <v>329343</v>
       </c>
       <c r="E23" s="15">
         <v>329797</v>
       </c>
       <c r="F23" s="15">
         <v>330241</v>
       </c>
       <c r="G23" s="15">
         <v>330652</v>
       </c>
       <c r="H23" s="15">
         <v>331200</v>
       </c>
       <c r="I23" s="15">
@@ -10345,52 +10515,55 @@
       </c>
       <c r="AT23" s="50">
         <v>351265</v>
       </c>
       <c r="AU23" s="50">
         <v>351632</v>
       </c>
       <c r="AV23" s="50">
         <v>352053</v>
       </c>
       <c r="AW23" s="50">
         <v>352385</v>
       </c>
       <c r="AX23" s="50">
         <v>352771</v>
       </c>
       <c r="AY23" s="50">
         <v>353319</v>
       </c>
       <c r="AZ23" s="19">
         <v>353621</v>
       </c>
       <c r="BA23" s="19">
         <v>353843</v>
       </c>
+      <c r="BB23" s="19">
+        <v>354124</v>
+      </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="68">
         <v>263653</v>
       </c>
       <c r="C24" s="15">
         <v>263928</v>
       </c>
       <c r="D24" s="15">
         <v>264309</v>
       </c>
       <c r="E24" s="15">
         <v>264706</v>
       </c>
       <c r="F24" s="15">
         <v>265128</v>
       </c>
       <c r="G24" s="15">
         <v>265504</v>
       </c>
       <c r="H24" s="15">
         <v>265992</v>
       </c>
       <c r="I24" s="15">
@@ -10506,52 +10679,55 @@
       </c>
       <c r="AT24" s="50">
         <v>285879</v>
       </c>
       <c r="AU24" s="50">
         <v>286475</v>
       </c>
       <c r="AV24" s="50">
         <v>286998</v>
       </c>
       <c r="AW24" s="50">
         <v>287369</v>
       </c>
       <c r="AX24" s="50">
         <v>287791</v>
       </c>
       <c r="AY24" s="50">
         <v>288354</v>
       </c>
       <c r="AZ24" s="19">
         <v>288673</v>
       </c>
       <c r="BA24" s="19">
         <v>289008</v>
       </c>
+      <c r="BB24" s="19">
+        <v>289333</v>
+      </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="68">
         <v>10947</v>
       </c>
       <c r="C25" s="15">
         <v>10960</v>
       </c>
       <c r="D25" s="15">
         <v>10943</v>
       </c>
       <c r="E25" s="15">
         <v>10952</v>
       </c>
       <c r="F25" s="15">
         <v>10959</v>
       </c>
       <c r="G25" s="15">
         <v>10965</v>
       </c>
       <c r="H25" s="15">
         <v>10979</v>
       </c>
       <c r="I25" s="15">
@@ -10667,52 +10843,55 @@
       </c>
       <c r="AT25" s="50">
         <v>10992</v>
       </c>
       <c r="AU25" s="50">
         <v>10942</v>
       </c>
       <c r="AV25" s="50">
         <v>10923</v>
       </c>
       <c r="AW25" s="50">
         <v>10910</v>
       </c>
       <c r="AX25" s="50">
         <v>10911</v>
       </c>
       <c r="AY25" s="50">
         <v>10917</v>
       </c>
       <c r="AZ25" s="19">
         <v>10930</v>
       </c>
       <c r="BA25" s="19">
         <v>10927</v>
       </c>
+      <c r="BB25" s="19">
+        <v>10929</v>
+      </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="68">
         <v>24241</v>
       </c>
       <c r="C26" s="28">
         <v>24277</v>
       </c>
       <c r="D26" s="28">
         <v>24260</v>
       </c>
       <c r="E26" s="28">
         <v>24285</v>
       </c>
       <c r="F26" s="28">
         <v>24293</v>
       </c>
       <c r="G26" s="28">
         <v>24312</v>
       </c>
       <c r="H26" s="28">
         <v>24357</v>
       </c>
       <c r="I26" s="28">
@@ -10828,52 +11007,55 @@
       </c>
       <c r="AT26" s="25">
         <v>24228</v>
       </c>
       <c r="AU26" s="50">
         <v>24140</v>
       </c>
       <c r="AV26" s="50">
         <v>24083</v>
       </c>
       <c r="AW26" s="50">
         <v>24066</v>
       </c>
       <c r="AX26" s="50">
         <v>24048</v>
       </c>
       <c r="AY26" s="25">
         <v>24055</v>
       </c>
       <c r="AZ26" s="19">
         <v>24050</v>
       </c>
       <c r="BA26" s="23">
         <v>24025</v>
       </c>
+      <c r="BB26" s="19">
+        <v>24011</v>
+      </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="68">
         <v>1129</v>
       </c>
       <c r="C27" s="15">
         <v>1127</v>
       </c>
       <c r="D27" s="15">
         <v>1127</v>
       </c>
       <c r="E27" s="15">
         <v>1123</v>
       </c>
       <c r="F27" s="15">
         <v>1128</v>
       </c>
       <c r="G27" s="15">
         <v>1127</v>
       </c>
       <c r="H27" s="15">
         <v>1126</v>
       </c>
       <c r="I27" s="15">
@@ -10989,52 +11171,55 @@
       </c>
       <c r="AT27" s="50">
         <v>1103</v>
       </c>
       <c r="AU27" s="50">
         <v>1107</v>
       </c>
       <c r="AV27" s="50">
         <v>1106</v>
       </c>
       <c r="AW27" s="50">
         <v>1107</v>
       </c>
       <c r="AX27" s="50">
         <v>1106</v>
       </c>
       <c r="AY27" s="50">
         <v>1102</v>
       </c>
       <c r="AZ27" s="19">
         <v>1096</v>
       </c>
       <c r="BA27" s="19">
         <v>1092</v>
       </c>
+      <c r="BB27" s="19">
+        <v>1093</v>
+      </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="68">
         <v>14668</v>
       </c>
       <c r="C28" s="15">
         <v>14676</v>
       </c>
       <c r="D28" s="15">
         <v>14686</v>
       </c>
       <c r="E28" s="15">
         <v>14702</v>
       </c>
       <c r="F28" s="15">
         <v>14700</v>
       </c>
       <c r="G28" s="15">
         <v>14700</v>
       </c>
       <c r="H28" s="15">
         <v>14699</v>
       </c>
       <c r="I28" s="15">
@@ -11150,52 +11335,55 @@
       </c>
       <c r="AT28" s="50">
         <v>15187</v>
       </c>
       <c r="AU28" s="50">
         <v>15142</v>
       </c>
       <c r="AV28" s="50">
         <v>15143</v>
       </c>
       <c r="AW28" s="50">
         <v>15138</v>
       </c>
       <c r="AX28" s="50">
         <v>15145</v>
       </c>
       <c r="AY28" s="50">
         <v>15130</v>
       </c>
       <c r="AZ28" s="19">
         <v>15135</v>
       </c>
       <c r="BA28" s="19">
         <v>15102</v>
       </c>
+      <c r="BB28" s="19">
+        <v>15083</v>
+      </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="68">
         <v>13996</v>
       </c>
       <c r="C29" s="15">
         <v>14011</v>
       </c>
       <c r="D29" s="15">
         <v>14018</v>
       </c>
       <c r="E29" s="15">
         <v>14029</v>
       </c>
       <c r="F29" s="15">
         <v>14033</v>
       </c>
       <c r="G29" s="15">
         <v>14044</v>
       </c>
       <c r="H29" s="15">
         <v>14047</v>
       </c>
       <c r="I29" s="15">
@@ -11311,109 +11499,113 @@
       </c>
       <c r="AT29" s="50">
         <v>13876</v>
       </c>
       <c r="AU29" s="50">
         <v>13826</v>
       </c>
       <c r="AV29" s="50">
         <v>13800</v>
       </c>
       <c r="AW29" s="50">
         <v>13795</v>
       </c>
       <c r="AX29" s="50">
         <v>13770</v>
       </c>
       <c r="AY29" s="50">
         <v>13761</v>
       </c>
       <c r="AZ29" s="19">
         <v>13737</v>
       </c>
       <c r="BA29" s="19">
         <v>13689</v>
       </c>
+      <c r="BB29" s="19">
+        <v>13675</v>
+      </c>
     </row>
-    <row r="30" spans="1:53">
-      <c r="A30" s="93" t="s">
+    <row r="30" spans="1:54">
+      <c r="A30" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="93"/>
-[...50 lines deleted...]
-      <c r="BA30" s="93"/>
+      <c r="B30" s="94"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+      <c r="F30" s="94"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="94"/>
+      <c r="I30" s="94"/>
+      <c r="J30" s="94"/>
+      <c r="K30" s="94"/>
+      <c r="L30" s="94"/>
+      <c r="M30" s="94"/>
+      <c r="N30" s="94"/>
+      <c r="O30" s="94"/>
+      <c r="P30" s="94"/>
+      <c r="Q30" s="94"/>
+      <c r="R30" s="94"/>
+      <c r="S30" s="94"/>
+      <c r="T30" s="94"/>
+      <c r="U30" s="94"/>
+      <c r="V30" s="94"/>
+      <c r="W30" s="94"/>
+      <c r="X30" s="94"/>
+      <c r="Y30" s="94"/>
+      <c r="Z30" s="94"/>
+      <c r="AA30" s="94"/>
+      <c r="AB30" s="94"/>
+      <c r="AC30" s="94"/>
+      <c r="AD30" s="94"/>
+      <c r="AE30" s="94"/>
+      <c r="AF30" s="94"/>
+      <c r="AG30" s="94"/>
+      <c r="AH30" s="94"/>
+      <c r="AI30" s="94"/>
+      <c r="AJ30" s="94"/>
+      <c r="AK30" s="94"/>
+      <c r="AL30" s="94"/>
+      <c r="AM30" s="94"/>
+      <c r="AN30" s="94"/>
+      <c r="AO30" s="94"/>
+      <c r="AP30" s="94"/>
+      <c r="AQ30" s="94"/>
+      <c r="AR30" s="94"/>
+      <c r="AS30" s="94"/>
+      <c r="AT30" s="94"/>
+      <c r="AU30" s="94"/>
+      <c r="AV30" s="94"/>
+      <c r="AW30" s="94"/>
+      <c r="AX30" s="94"/>
+      <c r="AY30" s="94"/>
+      <c r="AZ30" s="94"/>
+      <c r="BA30" s="94"/>
+      <c r="BB30" s="94"/>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="38">
         <v>120553</v>
       </c>
       <c r="C31" s="38">
         <v>120560</v>
       </c>
       <c r="D31" s="38">
         <v>120568</v>
       </c>
       <c r="E31" s="38">
         <v>120607</v>
       </c>
       <c r="F31" s="38">
         <v>120586</v>
       </c>
       <c r="G31" s="38">
         <v>120631</v>
       </c>
       <c r="H31" s="38">
         <v>120698</v>
       </c>
       <c r="I31" s="38">
@@ -11529,52 +11721,55 @@
       </c>
       <c r="AT31" s="25">
         <v>117524</v>
       </c>
       <c r="AU31" s="50">
         <v>117336</v>
       </c>
       <c r="AV31" s="50">
         <v>117239</v>
       </c>
       <c r="AW31" s="25">
         <v>117106</v>
       </c>
       <c r="AX31" s="25">
         <v>116965</v>
       </c>
       <c r="AY31" s="25">
         <v>116888</v>
       </c>
       <c r="AZ31" s="23">
         <v>116764</v>
       </c>
       <c r="BA31" s="25">
         <v>116627</v>
       </c>
+      <c r="BB31" s="19">
+        <v>116555</v>
+      </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="68">
         <v>10480</v>
       </c>
       <c r="C32" s="15">
         <v>10487</v>
       </c>
       <c r="D32" s="15">
         <v>10503</v>
       </c>
       <c r="E32" s="15">
         <v>10521</v>
       </c>
       <c r="F32" s="15">
         <v>10529</v>
       </c>
       <c r="G32" s="15">
         <v>10547</v>
       </c>
       <c r="H32" s="15">
         <v>10565</v>
       </c>
       <c r="I32" s="15">
@@ -11690,52 +11885,55 @@
       </c>
       <c r="AT32" s="50">
         <v>10747</v>
       </c>
       <c r="AU32" s="50">
         <v>10747</v>
       </c>
       <c r="AV32" s="50">
         <v>10783</v>
       </c>
       <c r="AW32" s="50">
         <v>10789</v>
       </c>
       <c r="AX32" s="50">
         <v>10789</v>
       </c>
       <c r="AY32" s="50">
         <v>10786</v>
       </c>
       <c r="AZ32" s="50">
         <v>10786</v>
       </c>
       <c r="BA32" s="50">
         <v>10782</v>
       </c>
+      <c r="BB32" s="19">
+        <v>10791</v>
+      </c>
     </row>
-    <row r="33" spans="1:53">
+    <row r="33" spans="1:54">
       <c r="A33" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="68">
         <v>10768</v>
       </c>
       <c r="C33" s="15">
         <v>10763</v>
       </c>
       <c r="D33" s="15">
         <v>10761</v>
       </c>
       <c r="E33" s="15">
         <v>10762</v>
       </c>
       <c r="F33" s="15">
         <v>10753</v>
       </c>
       <c r="G33" s="15">
         <v>10756</v>
       </c>
       <c r="H33" s="15">
         <v>10747</v>
       </c>
       <c r="I33" s="15">
@@ -11851,52 +12049,55 @@
       </c>
       <c r="AT33" s="50">
         <v>10183</v>
       </c>
       <c r="AU33" s="50">
         <v>10174</v>
       </c>
       <c r="AV33" s="50">
         <v>10178</v>
       </c>
       <c r="AW33" s="50">
         <v>10144</v>
       </c>
       <c r="AX33" s="50">
         <v>10146</v>
       </c>
       <c r="AY33" s="50">
         <v>10136</v>
       </c>
       <c r="AZ33" s="50">
         <v>10147</v>
       </c>
       <c r="BA33" s="50">
         <v>10138</v>
       </c>
+      <c r="BB33" s="19">
+        <v>10129</v>
+      </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:54">
       <c r="A34" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="68">
         <v>11709</v>
       </c>
       <c r="C34" s="15">
         <v>11718</v>
       </c>
       <c r="D34" s="15">
         <v>11727</v>
       </c>
       <c r="E34" s="15">
         <v>11741</v>
       </c>
       <c r="F34" s="15">
         <v>11743</v>
       </c>
       <c r="G34" s="15">
         <v>11752</v>
       </c>
       <c r="H34" s="15">
         <v>11767</v>
       </c>
       <c r="I34" s="15">
@@ -12012,52 +12213,55 @@
       </c>
       <c r="AT34" s="50">
         <v>11530</v>
       </c>
       <c r="AU34" s="50">
         <v>11549</v>
       </c>
       <c r="AV34" s="50">
         <v>11517</v>
       </c>
       <c r="AW34" s="50">
         <v>11512</v>
       </c>
       <c r="AX34" s="50">
         <v>11486</v>
       </c>
       <c r="AY34" s="50">
         <v>11477</v>
       </c>
       <c r="AZ34" s="50">
         <v>11453</v>
       </c>
       <c r="BA34" s="50">
         <v>11445</v>
       </c>
+      <c r="BB34" s="19">
+        <v>11423</v>
+      </c>
     </row>
-    <row r="35" spans="1:53">
+    <row r="35" spans="1:54">
       <c r="A35" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="68">
         <v>7730</v>
       </c>
       <c r="C35" s="15">
         <v>7723</v>
       </c>
       <c r="D35" s="15">
         <v>7711</v>
       </c>
       <c r="E35" s="15">
         <v>7703</v>
       </c>
       <c r="F35" s="15">
         <v>7686</v>
       </c>
       <c r="G35" s="15">
         <v>7677</v>
       </c>
       <c r="H35" s="15">
         <v>7667</v>
       </c>
       <c r="I35" s="15">
@@ -12173,52 +12377,55 @@
       </c>
       <c r="AT35" s="50">
         <v>7526</v>
       </c>
       <c r="AU35" s="50">
         <v>7499</v>
       </c>
       <c r="AV35" s="50">
         <v>7504</v>
       </c>
       <c r="AW35" s="50">
         <v>7506</v>
       </c>
       <c r="AX35" s="50">
         <v>7476</v>
       </c>
       <c r="AY35" s="50">
         <v>7472</v>
       </c>
       <c r="AZ35" s="50">
         <v>7470</v>
       </c>
       <c r="BA35" s="50">
         <v>7468</v>
       </c>
+      <c r="BB35" s="19">
+        <v>7457</v>
+      </c>
     </row>
-    <row r="36" spans="1:53">
+    <row r="36" spans="1:54">
       <c r="A36" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="68">
         <v>8231</v>
       </c>
       <c r="C36" s="15">
         <v>8226</v>
       </c>
       <c r="D36" s="15">
         <v>8227</v>
       </c>
       <c r="E36" s="15">
         <v>8215</v>
       </c>
       <c r="F36" s="15">
         <v>8218</v>
       </c>
       <c r="G36" s="15">
         <v>8222</v>
       </c>
       <c r="H36" s="15">
         <v>8226</v>
       </c>
       <c r="I36" s="15">
@@ -12334,52 +12541,55 @@
       </c>
       <c r="AT36" s="50">
         <v>7989</v>
       </c>
       <c r="AU36" s="50">
         <v>7981</v>
       </c>
       <c r="AV36" s="50">
         <v>7955</v>
       </c>
       <c r="AW36" s="50">
         <v>7967</v>
       </c>
       <c r="AX36" s="50">
         <v>7984</v>
       </c>
       <c r="AY36" s="50">
         <v>7997</v>
       </c>
       <c r="AZ36" s="50">
         <v>7989</v>
       </c>
       <c r="BA36" s="50">
         <v>7978</v>
       </c>
+      <c r="BB36" s="19">
+        <v>7973</v>
+      </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:54">
       <c r="A37" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="68">
         <v>14761</v>
       </c>
       <c r="C37" s="15">
         <v>14762</v>
       </c>
       <c r="D37" s="15">
         <v>14764</v>
       </c>
       <c r="E37" s="15">
         <v>14768</v>
       </c>
       <c r="F37" s="15">
         <v>14766</v>
       </c>
       <c r="G37" s="15">
         <v>14755</v>
       </c>
       <c r="H37" s="15">
         <v>14771</v>
       </c>
       <c r="I37" s="15">
@@ -12495,52 +12705,55 @@
       </c>
       <c r="AT37" s="50">
         <v>14727</v>
       </c>
       <c r="AU37" s="50">
         <v>14702</v>
       </c>
       <c r="AV37" s="50">
         <v>14689</v>
       </c>
       <c r="AW37" s="50">
         <v>14667</v>
       </c>
       <c r="AX37" s="50">
         <v>14667</v>
       </c>
       <c r="AY37" s="50">
         <v>14683</v>
       </c>
       <c r="AZ37" s="50">
         <v>14678</v>
       </c>
       <c r="BA37" s="50">
         <v>14675</v>
       </c>
+      <c r="BB37" s="19">
+        <v>14695</v>
+      </c>
     </row>
-    <row r="38" spans="1:53">
+    <row r="38" spans="1:54">
       <c r="A38" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="68">
         <v>8321</v>
       </c>
       <c r="C38" s="15">
         <v>8311</v>
       </c>
       <c r="D38" s="15">
         <v>8298</v>
       </c>
       <c r="E38" s="15">
         <v>8291</v>
       </c>
       <c r="F38" s="15">
         <v>8298</v>
       </c>
       <c r="G38" s="15">
         <v>8294</v>
       </c>
       <c r="H38" s="15">
         <v>8297</v>
       </c>
       <c r="I38" s="15">
@@ -12656,52 +12869,55 @@
       </c>
       <c r="AT38" s="50">
         <v>7904</v>
       </c>
       <c r="AU38" s="50">
         <v>7875</v>
       </c>
       <c r="AV38" s="50">
         <v>7848</v>
       </c>
       <c r="AW38" s="50">
         <v>7836</v>
       </c>
       <c r="AX38" s="50">
         <v>7797</v>
       </c>
       <c r="AY38" s="50">
         <v>7794</v>
       </c>
       <c r="AZ38" s="50">
         <v>7766</v>
       </c>
       <c r="BA38" s="50">
         <v>7761</v>
       </c>
+      <c r="BB38" s="19">
+        <v>7767</v>
+      </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="68">
         <v>8338</v>
       </c>
       <c r="C39" s="15">
         <v>8336</v>
       </c>
       <c r="D39" s="15">
         <v>8351</v>
       </c>
       <c r="E39" s="15">
         <v>8361</v>
       </c>
       <c r="F39" s="15">
         <v>8356</v>
       </c>
       <c r="G39" s="15">
         <v>8355</v>
       </c>
       <c r="H39" s="15">
         <v>8370</v>
       </c>
       <c r="I39" s="15">
@@ -12817,52 +13033,55 @@
       </c>
       <c r="AT39" s="50">
         <v>7958</v>
       </c>
       <c r="AU39" s="50">
         <v>7942</v>
       </c>
       <c r="AV39" s="50">
         <v>7920</v>
       </c>
       <c r="AW39" s="50">
         <v>7920</v>
       </c>
       <c r="AX39" s="50">
         <v>7905</v>
       </c>
       <c r="AY39" s="50">
         <v>7871</v>
       </c>
       <c r="AZ39" s="50">
         <v>7840</v>
       </c>
       <c r="BA39" s="50">
         <v>7799</v>
       </c>
+      <c r="BB39" s="19">
+        <v>7777</v>
+      </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="68">
         <v>17078</v>
       </c>
       <c r="C40" s="15">
         <v>17095</v>
       </c>
       <c r="D40" s="15">
         <v>17097</v>
       </c>
       <c r="E40" s="15">
         <v>17120</v>
       </c>
       <c r="F40" s="15">
         <v>17133</v>
       </c>
       <c r="G40" s="15">
         <v>17169</v>
       </c>
       <c r="H40" s="15">
         <v>17173</v>
       </c>
       <c r="I40" s="15">
@@ -12978,52 +13197,55 @@
       </c>
       <c r="AT40" s="50">
         <v>16643</v>
       </c>
       <c r="AU40" s="50">
         <v>16626</v>
       </c>
       <c r="AV40" s="50">
         <v>16596</v>
       </c>
       <c r="AW40" s="50">
         <v>16563</v>
       </c>
       <c r="AX40" s="50">
         <v>16534</v>
       </c>
       <c r="AY40" s="50">
         <v>16506</v>
       </c>
       <c r="AZ40" s="50">
         <v>16507</v>
       </c>
       <c r="BA40" s="50">
         <v>16510</v>
       </c>
+      <c r="BB40" s="19">
+        <v>16499</v>
+      </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="68">
         <v>8329</v>
       </c>
       <c r="C41" s="15">
         <v>8331</v>
       </c>
       <c r="D41" s="15">
         <v>8317</v>
       </c>
       <c r="E41" s="15">
         <v>8310</v>
       </c>
       <c r="F41" s="15">
         <v>8291</v>
       </c>
       <c r="G41" s="15">
         <v>8297</v>
       </c>
       <c r="H41" s="15">
         <v>8317</v>
       </c>
       <c r="I41" s="15">
@@ -13139,52 +13361,55 @@
       </c>
       <c r="AT41" s="50">
         <v>8102</v>
       </c>
       <c r="AU41" s="50">
         <v>8086</v>
       </c>
       <c r="AV41" s="50">
         <v>8090</v>
       </c>
       <c r="AW41" s="50">
         <v>8064</v>
       </c>
       <c r="AX41" s="50">
         <v>8058</v>
       </c>
       <c r="AY41" s="50">
         <v>8053</v>
       </c>
       <c r="AZ41" s="50">
         <v>8038</v>
       </c>
       <c r="BA41" s="50">
         <v>8009</v>
       </c>
+      <c r="BB41" s="19">
+        <v>7995</v>
+      </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="68">
         <v>7606</v>
       </c>
       <c r="C42" s="15">
         <v>7600</v>
       </c>
       <c r="D42" s="15">
         <v>7598</v>
       </c>
       <c r="E42" s="15">
         <v>7600</v>
       </c>
       <c r="F42" s="15">
         <v>7594</v>
       </c>
       <c r="G42" s="15">
         <v>7584</v>
       </c>
       <c r="H42" s="15">
         <v>7581</v>
       </c>
       <c r="I42" s="15">
@@ -13300,52 +13525,55 @@
       </c>
       <c r="AT42" s="50">
         <v>7175</v>
       </c>
       <c r="AU42" s="50">
         <v>7148</v>
       </c>
       <c r="AV42" s="50">
         <v>7155</v>
       </c>
       <c r="AW42" s="50">
         <v>7150</v>
       </c>
       <c r="AX42" s="50">
         <v>7145</v>
       </c>
       <c r="AY42" s="50">
         <v>7152</v>
       </c>
       <c r="AZ42" s="50">
         <v>7138</v>
       </c>
       <c r="BA42" s="50">
         <v>7132</v>
       </c>
+      <c r="BB42" s="19">
+        <v>7129</v>
+      </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:54">
       <c r="A43" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="49">
         <v>7202</v>
       </c>
       <c r="C43" s="42">
         <v>7208</v>
       </c>
       <c r="D43" s="42">
         <v>7214</v>
       </c>
       <c r="E43" s="42">
         <v>7215</v>
       </c>
       <c r="F43" s="42">
         <v>7219</v>
       </c>
       <c r="G43" s="42">
         <v>7223</v>
       </c>
       <c r="H43" s="42">
         <v>7217</v>
       </c>
       <c r="I43" s="42">
@@ -13461,361 +13689,366 @@
       </c>
       <c r="AT43" s="21">
         <v>7040</v>
       </c>
       <c r="AU43" s="21">
         <v>7007</v>
       </c>
       <c r="AV43" s="21">
         <v>7004</v>
       </c>
       <c r="AW43" s="21">
         <v>6988</v>
       </c>
       <c r="AX43" s="21">
         <v>6978</v>
       </c>
       <c r="AY43" s="21">
         <v>6961</v>
       </c>
       <c r="AZ43" s="21">
         <v>6952</v>
       </c>
       <c r="BA43" s="21">
         <v>6930</v>
       </c>
+      <c r="BB43" s="21">
+        <v>6920</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" ht="12" customHeight="1">
+    <row r="44" spans="1:54" ht="12" customHeight="1">
       <c r="A44" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
       <c r="L44" s="37"/>
       <c r="M44" s="37"/>
       <c r="N44" s="37"/>
       <c r="O44" s="37"/>
       <c r="P44" s="37"/>
       <c r="Q44" s="37"/>
       <c r="R44" s="37"/>
       <c r="S44" s="37"/>
       <c r="T44" s="37"/>
       <c r="U44" s="37"/>
       <c r="V44" s="37"/>
       <c r="W44" s="37"/>
       <c r="X44" s="37"/>
       <c r="Y44" s="37"/>
     </row>
-    <row r="45" spans="1:53" ht="11.25" customHeight="1">
-      <c r="A45" s="83" t="s">
+    <row r="45" spans="1:54" ht="11.25" customHeight="1">
+      <c r="A45" s="84" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="83"/>
-[...42 lines deleted...]
-      <c r="AS45" s="83"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="84"/>
+      <c r="F45" s="84"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="84"/>
+      <c r="J45" s="84"/>
+      <c r="K45" s="84"/>
+      <c r="L45" s="84"/>
+      <c r="M45" s="84"/>
+      <c r="N45" s="84"/>
+      <c r="O45" s="84"/>
+      <c r="P45" s="84"/>
+      <c r="Q45" s="84"/>
+      <c r="R45" s="84"/>
+      <c r="S45" s="84"/>
+      <c r="T45" s="84"/>
+      <c r="U45" s="84"/>
+      <c r="V45" s="84"/>
+      <c r="W45" s="84"/>
+      <c r="X45" s="84"/>
+      <c r="Y45" s="84"/>
+      <c r="Z45" s="84"/>
+      <c r="AA45" s="84"/>
+      <c r="AB45" s="84"/>
+      <c r="AC45" s="84"/>
+      <c r="AD45" s="84"/>
+      <c r="AE45" s="84"/>
+      <c r="AF45" s="84"/>
+      <c r="AG45" s="84"/>
+      <c r="AH45" s="84"/>
+      <c r="AI45" s="84"/>
+      <c r="AJ45" s="84"/>
+      <c r="AK45" s="84"/>
+      <c r="AL45" s="84"/>
+      <c r="AM45" s="84"/>
+      <c r="AN45" s="84"/>
+      <c r="AO45" s="84"/>
+      <c r="AP45" s="84"/>
+      <c r="AQ45" s="84"/>
+      <c r="AR45" s="84"/>
+      <c r="AS45" s="84"/>
     </row>
-    <row r="46" spans="1:53" ht="12">
+    <row r="46" spans="1:54" ht="12">
       <c r="F46" s="45"/>
     </row>
-    <row r="47" spans="1:53" ht="12">
+    <row r="47" spans="1:54" ht="12">
       <c r="F47" s="45"/>
     </row>
-    <row r="48" spans="1:53" ht="12">
+    <row r="48" spans="1:54" ht="12">
       <c r="F48" s="45"/>
     </row>
     <row r="49" spans="6:6" ht="12">
       <c r="F49" s="45"/>
     </row>
     <row r="50" spans="6:6" ht="12">
       <c r="F50" s="45"/>
     </row>
     <row r="51" spans="6:6" ht="12">
       <c r="F51" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A45:AS45"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A7:BA7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A30:BA30"/>
     <mergeCell ref="AL5:AW5"/>
-    <mergeCell ref="AX5:BA5"/>
+    <mergeCell ref="A2:BB2"/>
+    <mergeCell ref="AX5:BB5"/>
+    <mergeCell ref="A7:BB7"/>
+    <mergeCell ref="A22:BB22"/>
+    <mergeCell ref="A30:BB30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA47"/>
+  <dimension ref="A1:BB47"/>
   <sheetViews>
-    <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
-      <selection activeCell="AM15" sqref="AM15"/>
+    <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:BB2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="23" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="11" max="25" width="8.140625" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="9.7109375" style="23" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="30" max="33" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.42578125" style="23" hidden="1" customWidth="1"/>
     <col min="35" max="37" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.140625" style="23"/>
     <col min="39" max="39" width="8.85546875" style="23" customWidth="1"/>
     <col min="40" max="16384" width="8.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="24" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:54" ht="24" customHeight="1"/>
+    <row r="2" spans="1:54" ht="17.25">
+      <c r="A2" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="82"/>
-[...50 lines deleted...]
-      <c r="BA2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
     </row>
-    <row r="3" spans="1:53" ht="29.25" customHeight="1">
+    <row r="3" spans="1:54" ht="29.25" customHeight="1">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
       <c r="I3" s="44"/>
       <c r="J3" s="44"/>
       <c r="K3" s="44"/>
       <c r="L3" s="44"/>
       <c r="M3" s="44"/>
       <c r="N3" s="44"/>
       <c r="O3" s="44"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="44"/>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="44"/>
       <c r="U3" s="44"/>
       <c r="V3" s="44"/>
       <c r="W3" s="44"/>
       <c r="X3" s="44"/>
       <c r="Y3" s="44"/>
       <c r="Z3" s="44"/>
       <c r="AA3" s="44"/>
       <c r="AB3" s="44"/>
       <c r="AC3" s="44"/>
     </row>
-    <row r="4" spans="1:53" ht="19.5" customHeight="1">
+    <row r="4" spans="1:54" ht="19.5" customHeight="1">
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AU4" s="36"/>
-      <c r="BA4" s="26" t="s">
+      <c r="BB4" s="26" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:53">
-[...1 lines deleted...]
-      <c r="B5" s="86">
+    <row r="5" spans="1:54">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87">
         <v>2022</v>
       </c>
-      <c r="C5" s="87"/>
-[...10 lines deleted...]
-      <c r="N5" s="86">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="87">
         <v>2023</v>
       </c>
-      <c r="O5" s="87"/>
-[...10 lines deleted...]
-      <c r="Z5" s="86">
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="88"/>
+      <c r="Z5" s="87">
         <v>2024</v>
       </c>
-      <c r="AA5" s="87"/>
-[...10 lines deleted...]
-      <c r="AL5" s="94">
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88"/>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88"/>
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88"/>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="88"/>
+      <c r="AL5" s="95">
         <v>2025</v>
       </c>
-      <c r="AM5" s="95"/>
-[...10 lines deleted...]
-      <c r="AX5" s="89">
+      <c r="AM5" s="96"/>
+      <c r="AN5" s="96"/>
+      <c r="AO5" s="96"/>
+      <c r="AP5" s="96"/>
+      <c r="AQ5" s="96"/>
+      <c r="AR5" s="96"/>
+      <c r="AS5" s="96"/>
+      <c r="AT5" s="96"/>
+      <c r="AU5" s="96"/>
+      <c r="AV5" s="96"/>
+      <c r="AW5" s="96"/>
+      <c r="AX5" s="90">
         <v>2026</v>
       </c>
-      <c r="AY5" s="90"/>
-[...1 lines deleted...]
-      <c r="BA5" s="90"/>
+      <c r="AY5" s="91"/>
+      <c r="AZ5" s="91"/>
+      <c r="BA5" s="91"/>
+      <c r="BB5" s="91"/>
     </row>
-    <row r="6" spans="1:53" ht="22.5">
-      <c r="A6" s="85"/>
+    <row r="6" spans="1:54" ht="22.5">
+      <c r="A6" s="86"/>
       <c r="B6" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="46" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="46" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="46" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="46" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="46" t="s">
@@ -13928,109 +14161,113 @@
       </c>
       <c r="AT6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="58" t="s">
         <v>5</v>
       </c>
       <c r="AV6" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AW6" s="60" t="s">
         <v>14</v>
       </c>
       <c r="AX6" s="69" t="s">
         <v>28</v>
       </c>
       <c r="AY6" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AZ6" s="54" t="s">
         <v>7</v>
       </c>
       <c r="BA6" s="27" t="s">
         <v>8</v>
       </c>
+      <c r="BB6" s="63" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
-      <c r="A7" s="96" t="s">
+    <row r="7" spans="1:54" ht="15" customHeight="1">
+      <c r="A7" s="97" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="96"/>
-[...50 lines deleted...]
-      <c r="BA7" s="96"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="97"/>
+      <c r="E7" s="97"/>
+      <c r="F7" s="97"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="97"/>
+      <c r="K7" s="97"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="97"/>
+      <c r="O7" s="97"/>
+      <c r="P7" s="97"/>
+      <c r="Q7" s="97"/>
+      <c r="R7" s="97"/>
+      <c r="S7" s="97"/>
+      <c r="T7" s="97"/>
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="97"/>
+      <c r="AA7" s="97"/>
+      <c r="AB7" s="97"/>
+      <c r="AC7" s="97"/>
+      <c r="AD7" s="97"/>
+      <c r="AE7" s="97"/>
+      <c r="AF7" s="97"/>
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="97"/>
+      <c r="AJ7" s="97"/>
+      <c r="AK7" s="97"/>
+      <c r="AL7" s="97"/>
+      <c r="AM7" s="97"/>
+      <c r="AN7" s="97"/>
+      <c r="AO7" s="97"/>
+      <c r="AP7" s="97"/>
+      <c r="AQ7" s="97"/>
+      <c r="AR7" s="97"/>
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="97"/>
+      <c r="AV7" s="97"/>
+      <c r="AW7" s="97"/>
+      <c r="AX7" s="97"/>
+      <c r="AY7" s="97"/>
+      <c r="AZ7" s="97"/>
+      <c r="BA7" s="97"/>
+      <c r="BB7" s="97"/>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17">
         <v>467563</v>
       </c>
       <c r="C8" s="17">
         <v>467937</v>
       </c>
       <c r="D8" s="17">
         <v>468348</v>
       </c>
       <c r="E8" s="17">
         <v>468894</v>
       </c>
       <c r="F8" s="17">
         <v>469306</v>
       </c>
       <c r="G8" s="17">
         <v>469760</v>
       </c>
       <c r="H8" s="17">
         <v>470285</v>
       </c>
       <c r="I8" s="17">
@@ -14146,52 +14383,55 @@
       </c>
       <c r="AT8" s="19">
         <v>485225</v>
       </c>
       <c r="AU8" s="50">
         <v>485487</v>
       </c>
       <c r="AV8" s="19">
         <v>485674</v>
       </c>
       <c r="AW8" s="19">
         <v>485819</v>
       </c>
       <c r="AX8" s="19">
         <v>486039</v>
       </c>
       <c r="AY8" s="19">
         <v>486350</v>
       </c>
       <c r="AZ8" s="19">
         <v>486400</v>
       </c>
       <c r="BA8" s="19">
         <v>486520</v>
       </c>
+      <c r="BB8" s="19">
+        <v>486734</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:54">
       <c r="A9" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>285728</v>
       </c>
       <c r="C9" s="17">
         <v>286087</v>
       </c>
       <c r="D9" s="17">
         <v>286451</v>
       </c>
       <c r="E9" s="17">
         <v>286892</v>
       </c>
       <c r="F9" s="17">
         <v>287283</v>
       </c>
       <c r="G9" s="17">
         <v>287715</v>
       </c>
       <c r="H9" s="17">
         <v>288310</v>
       </c>
       <c r="I9" s="17">
@@ -14307,52 +14547,55 @@
       </c>
       <c r="AT9" s="19">
         <v>309117</v>
       </c>
       <c r="AU9" s="50">
         <v>309720</v>
       </c>
       <c r="AV9" s="19">
         <v>310032</v>
       </c>
       <c r="AW9" s="19">
         <v>310371</v>
       </c>
       <c r="AX9" s="19">
         <v>310767</v>
       </c>
       <c r="AY9" s="19">
         <v>311234</v>
       </c>
       <c r="AZ9" s="19">
         <v>311476</v>
       </c>
       <c r="BA9" s="19">
         <v>311860</v>
       </c>
+      <c r="BB9" s="19">
+        <v>312186</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="17">
         <v>21606</v>
       </c>
       <c r="C10" s="17">
         <v>21623</v>
       </c>
       <c r="D10" s="17">
         <v>21617</v>
       </c>
       <c r="E10" s="17">
         <v>21632</v>
       </c>
       <c r="F10" s="17">
         <v>21647</v>
       </c>
       <c r="G10" s="17">
         <v>21671</v>
       </c>
       <c r="H10" s="17">
         <v>21649</v>
       </c>
       <c r="I10" s="17">
@@ -14468,52 +14711,55 @@
       </c>
       <c r="AT10" s="19">
         <v>21435</v>
       </c>
       <c r="AU10" s="50">
         <v>21383</v>
       </c>
       <c r="AV10" s="19">
         <v>21428</v>
       </c>
       <c r="AW10" s="19">
         <v>21390</v>
       </c>
       <c r="AX10" s="19">
         <v>21376</v>
       </c>
       <c r="AY10" s="19">
         <v>21416</v>
       </c>
       <c r="AZ10" s="19">
         <v>21404</v>
       </c>
       <c r="BA10" s="19">
         <v>21370</v>
       </c>
+      <c r="BB10" s="19">
+        <v>21355</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="17">
         <v>10101</v>
       </c>
       <c r="C11" s="17">
         <v>10092</v>
       </c>
       <c r="D11" s="17">
         <v>10100</v>
       </c>
       <c r="E11" s="17">
         <v>10090</v>
       </c>
       <c r="F11" s="17">
         <v>10075</v>
       </c>
       <c r="G11" s="17">
         <v>10073</v>
       </c>
       <c r="H11" s="17">
         <v>10070</v>
       </c>
       <c r="I11" s="17">
@@ -14629,52 +14875,55 @@
       </c>
       <c r="AT11" s="19">
         <v>9471</v>
       </c>
       <c r="AU11" s="50">
         <v>9450</v>
       </c>
       <c r="AV11" s="19">
         <v>9460</v>
       </c>
       <c r="AW11" s="19">
         <v>9400</v>
       </c>
       <c r="AX11" s="19">
         <v>9368</v>
       </c>
       <c r="AY11" s="19">
         <v>9350</v>
       </c>
       <c r="AZ11" s="19">
         <v>9335</v>
       </c>
       <c r="BA11" s="19">
         <v>9312</v>
       </c>
+      <c r="BB11" s="19">
+        <v>9328</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="17">
         <v>11023</v>
       </c>
       <c r="C12" s="17">
         <v>11023</v>
       </c>
       <c r="D12" s="17">
         <v>11038</v>
       </c>
       <c r="E12" s="17">
         <v>11060</v>
       </c>
       <c r="F12" s="17">
         <v>11063</v>
       </c>
       <c r="G12" s="17">
         <v>11085</v>
       </c>
       <c r="H12" s="17">
         <v>11099</v>
       </c>
       <c r="I12" s="17">
@@ -14790,52 +15039,55 @@
       </c>
       <c r="AT12" s="19">
         <v>10800</v>
       </c>
       <c r="AU12" s="50">
         <v>10824</v>
       </c>
       <c r="AV12" s="19">
         <v>10803</v>
       </c>
       <c r="AW12" s="19">
         <v>10814</v>
       </c>
       <c r="AX12" s="19">
         <v>10799</v>
       </c>
       <c r="AY12" s="19">
         <v>10808</v>
       </c>
       <c r="AZ12" s="19">
         <v>10785</v>
       </c>
       <c r="BA12" s="19">
         <v>10767</v>
       </c>
+      <c r="BB12" s="19">
+        <v>10753</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17">
         <v>7735</v>
       </c>
       <c r="C13" s="17">
         <v>7717</v>
       </c>
       <c r="D13" s="17">
         <v>7718</v>
       </c>
       <c r="E13" s="17">
         <v>7717</v>
       </c>
       <c r="F13" s="17">
         <v>7708</v>
       </c>
       <c r="G13" s="17">
         <v>7700</v>
       </c>
       <c r="H13" s="17">
         <v>7688</v>
       </c>
       <c r="I13" s="17">
@@ -14951,52 +15203,55 @@
       </c>
       <c r="AT13" s="19">
         <v>7460</v>
       </c>
       <c r="AU13" s="50">
         <v>7443</v>
       </c>
       <c r="AV13" s="19">
         <v>7431</v>
       </c>
       <c r="AW13" s="19">
         <v>7411</v>
       </c>
       <c r="AX13" s="19">
         <v>7394</v>
       </c>
       <c r="AY13" s="19">
         <v>7388</v>
       </c>
       <c r="AZ13" s="19">
         <v>7383</v>
       </c>
       <c r="BA13" s="19">
         <v>7378</v>
       </c>
+      <c r="BB13" s="19">
+        <v>7383</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:54">
       <c r="A14" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="17">
         <v>7805</v>
       </c>
       <c r="C14" s="17">
         <v>7808</v>
       </c>
       <c r="D14" s="17">
         <v>7818</v>
       </c>
       <c r="E14" s="17">
         <v>7816</v>
       </c>
       <c r="F14" s="17">
         <v>7816</v>
       </c>
       <c r="G14" s="17">
         <v>7803</v>
       </c>
       <c r="H14" s="17">
         <v>7793</v>
       </c>
       <c r="I14" s="17">
@@ -15112,52 +15367,55 @@
       </c>
       <c r="AT14" s="19">
         <v>7391</v>
       </c>
       <c r="AU14" s="50">
         <v>7375</v>
       </c>
       <c r="AV14" s="19">
         <v>7384</v>
       </c>
       <c r="AW14" s="19">
         <v>7394</v>
       </c>
       <c r="AX14" s="19">
         <v>7390</v>
       </c>
       <c r="AY14" s="19">
         <v>7390</v>
       </c>
       <c r="AZ14" s="19">
         <v>7369</v>
       </c>
       <c r="BA14" s="19">
         <v>7347</v>
       </c>
+      <c r="BB14" s="19">
+        <v>7340</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17">
         <v>14772</v>
       </c>
       <c r="C15" s="17">
         <v>14760</v>
       </c>
       <c r="D15" s="17">
         <v>14758</v>
       </c>
       <c r="E15" s="17">
         <v>14758</v>
       </c>
       <c r="F15" s="17">
         <v>14750</v>
       </c>
       <c r="G15" s="17">
         <v>14748</v>
       </c>
       <c r="H15" s="17">
         <v>14750</v>
       </c>
       <c r="I15" s="17">
@@ -15273,52 +15531,55 @@
       </c>
       <c r="AT15" s="19">
         <v>14563</v>
       </c>
       <c r="AU15" s="50">
         <v>14504</v>
       </c>
       <c r="AV15" s="19">
         <v>14481</v>
       </c>
       <c r="AW15" s="19">
         <v>14472</v>
       </c>
       <c r="AX15" s="19">
         <v>14464</v>
       </c>
       <c r="AY15" s="19">
         <v>14433</v>
       </c>
       <c r="AZ15" s="19">
         <v>14427</v>
       </c>
       <c r="BA15" s="19">
         <v>14416</v>
       </c>
+      <c r="BB15" s="19">
+        <v>14406</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="17">
         <v>32678</v>
       </c>
       <c r="C16" s="17">
         <v>32685</v>
       </c>
       <c r="D16" s="17">
         <v>32692</v>
       </c>
       <c r="E16" s="17">
         <v>32702</v>
       </c>
       <c r="F16" s="17">
         <v>32718</v>
       </c>
       <c r="G16" s="17">
         <v>32706</v>
       </c>
       <c r="H16" s="17">
         <v>32689</v>
       </c>
       <c r="I16" s="17">
@@ -15434,52 +15695,55 @@
       </c>
       <c r="AT16" s="19">
         <v>31661</v>
       </c>
       <c r="AU16" s="50">
         <v>31553</v>
       </c>
       <c r="AV16" s="19">
         <v>31491</v>
       </c>
       <c r="AW16" s="19">
         <v>31456</v>
       </c>
       <c r="AX16" s="19">
         <v>31450</v>
       </c>
       <c r="AY16" s="19">
         <v>31393</v>
       </c>
       <c r="AZ16" s="19">
         <v>31367</v>
       </c>
       <c r="BA16" s="19">
         <v>31326</v>
       </c>
+      <c r="BB16" s="19">
+        <v>31297</v>
+      </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="17">
         <v>7747</v>
       </c>
       <c r="C17" s="17">
         <v>7737</v>
       </c>
       <c r="D17" s="17">
         <v>7755</v>
       </c>
       <c r="E17" s="17">
         <v>7761</v>
       </c>
       <c r="F17" s="17">
         <v>7761</v>
       </c>
       <c r="G17" s="17">
         <v>7753</v>
       </c>
       <c r="H17" s="17">
         <v>7753</v>
       </c>
       <c r="I17" s="17">
@@ -15595,52 +15859,55 @@
       </c>
       <c r="AT17" s="19">
         <v>7206</v>
       </c>
       <c r="AU17" s="50">
         <v>7181</v>
       </c>
       <c r="AV17" s="19">
         <v>7167</v>
       </c>
       <c r="AW17" s="19">
         <v>7174</v>
       </c>
       <c r="AX17" s="19">
         <v>7165</v>
       </c>
       <c r="AY17" s="19">
         <v>7132</v>
       </c>
       <c r="AZ17" s="19">
         <v>7081</v>
       </c>
       <c r="BA17" s="19">
         <v>7056</v>
       </c>
+      <c r="BB17" s="19">
+        <v>7048</v>
+      </c>
     </row>
-    <row r="18" spans="1:53">
+    <row r="18" spans="1:54">
       <c r="A18" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="17">
         <v>17470</v>
       </c>
       <c r="C18" s="17">
         <v>17478</v>
       </c>
       <c r="D18" s="17">
         <v>17482</v>
       </c>
       <c r="E18" s="17">
         <v>17509</v>
       </c>
       <c r="F18" s="17">
         <v>17506</v>
       </c>
       <c r="G18" s="17">
         <v>17513</v>
       </c>
       <c r="H18" s="17">
         <v>17507</v>
       </c>
       <c r="I18" s="17">
@@ -15756,52 +16023,55 @@
       </c>
       <c r="AT18" s="19">
         <v>16608</v>
       </c>
       <c r="AU18" s="50">
         <v>16591</v>
       </c>
       <c r="AV18" s="19">
         <v>16567</v>
       </c>
       <c r="AW18" s="19">
         <v>16549</v>
       </c>
       <c r="AX18" s="19">
         <v>16505</v>
       </c>
       <c r="AY18" s="19">
         <v>16475</v>
       </c>
       <c r="AZ18" s="19">
         <v>16474</v>
       </c>
       <c r="BA18" s="19">
         <v>16461</v>
       </c>
+      <c r="BB18" s="19">
+        <v>16437</v>
+      </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="17">
         <v>23161</v>
       </c>
       <c r="C19" s="17">
         <v>23174</v>
       </c>
       <c r="D19" s="17">
         <v>23173</v>
       </c>
       <c r="E19" s="17">
         <v>23194</v>
       </c>
       <c r="F19" s="17">
         <v>23210</v>
       </c>
       <c r="G19" s="17">
         <v>23212</v>
       </c>
       <c r="H19" s="17">
         <v>23218</v>
       </c>
       <c r="I19" s="17">
@@ -15917,52 +16187,55 @@
       </c>
       <c r="AT19" s="19">
         <v>22832</v>
       </c>
       <c r="AU19" s="50">
         <v>22806</v>
       </c>
       <c r="AV19" s="19">
         <v>22812</v>
       </c>
       <c r="AW19" s="19">
         <v>22804</v>
       </c>
       <c r="AX19" s="19">
         <v>22811</v>
       </c>
       <c r="AY19" s="19">
         <v>22810</v>
       </c>
       <c r="AZ19" s="19">
         <v>22800</v>
       </c>
       <c r="BA19" s="19">
         <v>22789</v>
       </c>
+      <c r="BB19" s="19">
+        <v>22777</v>
+      </c>
     </row>
-    <row r="20" spans="1:53">
+    <row r="20" spans="1:54">
       <c r="A20" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="17">
         <v>20960</v>
       </c>
       <c r="C20" s="17">
         <v>20968</v>
       </c>
       <c r="D20" s="17">
         <v>20958</v>
       </c>
       <c r="E20" s="17">
         <v>20970</v>
       </c>
       <c r="F20" s="17">
         <v>20981</v>
       </c>
       <c r="G20" s="17">
         <v>20991</v>
       </c>
       <c r="H20" s="17">
         <v>20980</v>
       </c>
       <c r="I20" s="17">
@@ -16078,52 +16351,55 @@
       </c>
       <c r="AT20" s="19">
         <v>20241</v>
       </c>
       <c r="AU20" s="50">
         <v>20235</v>
       </c>
       <c r="AV20" s="19">
         <v>20209</v>
       </c>
       <c r="AW20" s="19">
         <v>20209</v>
       </c>
       <c r="AX20" s="19">
         <v>20191</v>
       </c>
       <c r="AY20" s="19">
         <v>20175</v>
       </c>
       <c r="AZ20" s="19">
         <v>20150</v>
       </c>
       <c r="BA20" s="19">
         <v>20095</v>
       </c>
+      <c r="BB20" s="19">
+        <v>20102</v>
+      </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="17">
         <v>6777</v>
       </c>
       <c r="C21" s="17">
         <v>6785</v>
       </c>
       <c r="D21" s="17">
         <v>6788</v>
       </c>
       <c r="E21" s="17">
         <v>6793</v>
       </c>
       <c r="F21" s="17">
         <v>6788</v>
       </c>
       <c r="G21" s="17">
         <v>6790</v>
       </c>
       <c r="H21" s="17">
         <v>6779</v>
       </c>
       <c r="I21" s="17">
@@ -16239,109 +16515,113 @@
       </c>
       <c r="AT21" s="19">
         <v>6440</v>
       </c>
       <c r="AU21" s="50">
         <v>6422</v>
       </c>
       <c r="AV21" s="19">
         <v>6409</v>
       </c>
       <c r="AW21" s="19">
         <v>6375</v>
       </c>
       <c r="AX21" s="19">
         <v>6359</v>
       </c>
       <c r="AY21" s="19">
         <v>6346</v>
       </c>
       <c r="AZ21" s="19">
         <v>6349</v>
       </c>
       <c r="BA21" s="19">
         <v>6343</v>
       </c>
+      <c r="BB21" s="19">
+        <v>6322</v>
+      </c>
     </row>
-    <row r="22" spans="1:53">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:54" ht="18" customHeight="1">
+      <c r="A22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="93"/>
-[...50 lines deleted...]
-      <c r="BA22" s="93"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="94"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="94"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="94"/>
+      <c r="S22" s="94"/>
+      <c r="T22" s="94"/>
+      <c r="U22" s="94"/>
+      <c r="V22" s="94"/>
+      <c r="W22" s="94"/>
+      <c r="X22" s="94"/>
+      <c r="Y22" s="94"/>
+      <c r="Z22" s="94"/>
+      <c r="AA22" s="94"/>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="94"/>
+      <c r="AD22" s="94"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="94"/>
+      <c r="AG22" s="94"/>
+      <c r="AH22" s="94"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
+      <c r="AL22" s="94"/>
+      <c r="AM22" s="94"/>
+      <c r="AN22" s="94"/>
+      <c r="AO22" s="94"/>
+      <c r="AP22" s="94"/>
+      <c r="AQ22" s="94"/>
+      <c r="AR22" s="94"/>
+      <c r="AS22" s="94"/>
+      <c r="AT22" s="94"/>
+      <c r="AU22" s="94"/>
+      <c r="AV22" s="94"/>
+      <c r="AW22" s="94"/>
+      <c r="AX22" s="94"/>
+      <c r="AY22" s="94"/>
+      <c r="AZ22" s="94"/>
+      <c r="BA22" s="94"/>
+      <c r="BB22" s="94"/>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="48">
         <v>352501</v>
       </c>
       <c r="C23" s="17">
         <v>352886</v>
       </c>
       <c r="D23" s="17">
         <v>353278</v>
       </c>
       <c r="E23" s="17">
         <v>353749</v>
       </c>
       <c r="F23" s="17">
         <v>354186</v>
       </c>
       <c r="G23" s="17">
         <v>354627</v>
       </c>
       <c r="H23" s="17">
         <v>355206</v>
       </c>
       <c r="I23" s="17">
@@ -16457,52 +16737,55 @@
       </c>
       <c r="AT23" s="19">
         <v>375007</v>
       </c>
       <c r="AU23" s="50">
         <v>375476</v>
       </c>
       <c r="AV23" s="19">
         <v>375743</v>
       </c>
       <c r="AW23" s="19">
         <v>376065</v>
       </c>
       <c r="AX23" s="19">
         <v>376449</v>
       </c>
       <c r="AY23" s="19">
         <v>376876</v>
       </c>
       <c r="AZ23" s="19">
         <v>377095</v>
       </c>
       <c r="BA23" s="19">
         <v>377402</v>
       </c>
+      <c r="BB23" s="73">
+        <v>377712</v>
+      </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="48">
         <v>285728</v>
       </c>
       <c r="C24" s="17">
         <v>286087</v>
       </c>
       <c r="D24" s="17">
         <v>286451</v>
       </c>
       <c r="E24" s="17">
         <v>286892</v>
       </c>
       <c r="F24" s="17">
         <v>287283</v>
       </c>
       <c r="G24" s="17">
         <v>287715</v>
       </c>
       <c r="H24" s="17">
         <v>288310</v>
       </c>
       <c r="I24" s="17">
@@ -16618,52 +16901,55 @@
       </c>
       <c r="AT24" s="19">
         <v>309117</v>
       </c>
       <c r="AU24" s="50">
         <v>309720</v>
       </c>
       <c r="AV24" s="19">
         <v>310032</v>
       </c>
       <c r="AW24" s="19">
         <v>310371</v>
       </c>
       <c r="AX24" s="19">
         <v>310767</v>
       </c>
       <c r="AY24" s="19">
         <v>311234</v>
       </c>
       <c r="AZ24" s="19">
         <v>311476</v>
       </c>
       <c r="BA24" s="19">
         <v>311860</v>
       </c>
+      <c r="BB24" s="19">
+        <v>312186</v>
+      </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="48">
         <v>11669</v>
       </c>
       <c r="C25" s="17">
         <v>11673</v>
       </c>
       <c r="D25" s="17">
         <v>11667</v>
       </c>
       <c r="E25" s="17">
         <v>11665</v>
       </c>
       <c r="F25" s="17">
         <v>11667</v>
       </c>
       <c r="G25" s="17">
         <v>11668</v>
       </c>
       <c r="H25" s="17">
         <v>11657</v>
       </c>
       <c r="I25" s="17">
@@ -16779,52 +17065,55 @@
       </c>
       <c r="AT25" s="19">
         <v>11477</v>
       </c>
       <c r="AU25" s="50">
         <v>11442</v>
       </c>
       <c r="AV25" s="19">
         <v>11449</v>
       </c>
       <c r="AW25" s="19">
         <v>11460</v>
       </c>
       <c r="AX25" s="19">
         <v>11454</v>
       </c>
       <c r="AY25" s="19">
         <v>11482</v>
       </c>
       <c r="AZ25" s="19">
         <v>11493</v>
       </c>
       <c r="BA25" s="19">
         <v>11471</v>
       </c>
+      <c r="BB25" s="19">
+        <v>11468</v>
+      </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="48">
         <v>24998</v>
       </c>
       <c r="C26" s="28">
         <v>25003</v>
       </c>
       <c r="D26" s="28">
         <v>25021</v>
       </c>
       <c r="E26" s="28">
         <v>25027</v>
       </c>
       <c r="F26" s="28">
         <v>25048</v>
       </c>
       <c r="G26" s="28">
         <v>25045</v>
       </c>
       <c r="H26" s="28">
         <v>25038</v>
       </c>
       <c r="I26" s="28">
@@ -16940,52 +17229,55 @@
       </c>
       <c r="AT26" s="23">
         <v>24593</v>
       </c>
       <c r="AU26" s="50">
         <v>24524</v>
       </c>
       <c r="AV26" s="19">
         <v>24475</v>
       </c>
       <c r="AW26" s="19">
         <v>24434</v>
       </c>
       <c r="AX26" s="19">
         <v>24438</v>
       </c>
       <c r="AY26" s="23">
         <v>24384</v>
       </c>
       <c r="AZ26" s="19">
         <v>24373</v>
       </c>
       <c r="BA26" s="23">
         <v>24359</v>
       </c>
+      <c r="BB26" s="19">
+        <v>24328</v>
+      </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="48">
         <v>1064</v>
       </c>
       <c r="C27" s="17">
         <v>1061</v>
       </c>
       <c r="D27" s="17">
         <v>1059</v>
       </c>
       <c r="E27" s="17">
         <v>1060</v>
       </c>
       <c r="F27" s="17">
         <v>1065</v>
       </c>
       <c r="G27" s="17">
         <v>1067</v>
       </c>
       <c r="H27" s="17">
         <v>1065</v>
       </c>
       <c r="I27" s="17">
@@ -17101,52 +17393,55 @@
       </c>
       <c r="AT27" s="19">
         <v>1001</v>
       </c>
       <c r="AU27" s="50">
         <v>1006</v>
       </c>
       <c r="AV27" s="19">
         <v>1012</v>
       </c>
       <c r="AW27" s="19">
         <v>1015</v>
       </c>
       <c r="AX27" s="19">
         <v>1005</v>
       </c>
       <c r="AY27" s="19">
         <v>1003</v>
       </c>
       <c r="AZ27" s="19">
         <v>996</v>
       </c>
       <c r="BA27" s="19">
         <v>994</v>
       </c>
+      <c r="BB27" s="19">
+        <v>996</v>
+      </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="48">
         <v>15134</v>
       </c>
       <c r="C28" s="17">
         <v>15146</v>
       </c>
       <c r="D28" s="17">
         <v>15156</v>
       </c>
       <c r="E28" s="17">
         <v>15176</v>
       </c>
       <c r="F28" s="17">
         <v>15180</v>
       </c>
       <c r="G28" s="17">
         <v>15175</v>
       </c>
       <c r="H28" s="17">
         <v>15182</v>
       </c>
       <c r="I28" s="17">
@@ -17262,52 +17557,55 @@
       </c>
       <c r="AT28" s="19">
         <v>15217</v>
       </c>
       <c r="AU28" s="50">
         <v>15195</v>
       </c>
       <c r="AV28" s="19">
         <v>15212</v>
       </c>
       <c r="AW28" s="19">
         <v>15225</v>
       </c>
       <c r="AX28" s="19">
         <v>15244</v>
       </c>
       <c r="AY28" s="19">
         <v>15254</v>
       </c>
       <c r="AZ28" s="19">
         <v>15254</v>
       </c>
       <c r="BA28" s="19">
         <v>15251</v>
       </c>
+      <c r="BB28" s="19">
+        <v>15255</v>
+      </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="48">
         <v>13908</v>
       </c>
       <c r="C29" s="17">
         <v>13916</v>
       </c>
       <c r="D29" s="17">
         <v>13924</v>
       </c>
       <c r="E29" s="17">
         <v>13929</v>
       </c>
       <c r="F29" s="17">
         <v>13943</v>
       </c>
       <c r="G29" s="17">
         <v>13957</v>
       </c>
       <c r="H29" s="17">
         <v>13954</v>
       </c>
       <c r="I29" s="17">
@@ -17423,109 +17721,113 @@
       </c>
       <c r="AT29" s="19">
         <v>13602</v>
       </c>
       <c r="AU29" s="50">
         <v>13589</v>
       </c>
       <c r="AV29" s="19">
         <v>13563</v>
       </c>
       <c r="AW29" s="19">
         <v>13560</v>
       </c>
       <c r="AX29" s="19">
         <v>13541</v>
       </c>
       <c r="AY29" s="19">
         <v>13519</v>
       </c>
       <c r="AZ29" s="19">
         <v>13503</v>
       </c>
       <c r="BA29" s="19">
         <v>13467</v>
       </c>
+      <c r="BB29" s="19">
+        <v>13479</v>
+      </c>
     </row>
-    <row r="30" spans="1:53">
-      <c r="A30" s="93" t="s">
+    <row r="30" spans="1:54" ht="15" customHeight="1">
+      <c r="A30" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="93"/>
-[...50 lines deleted...]
-      <c r="BA30" s="93"/>
+      <c r="B30" s="94"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+      <c r="F30" s="94"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="94"/>
+      <c r="I30" s="94"/>
+      <c r="J30" s="94"/>
+      <c r="K30" s="94"/>
+      <c r="L30" s="94"/>
+      <c r="M30" s="94"/>
+      <c r="N30" s="94"/>
+      <c r="O30" s="94"/>
+      <c r="P30" s="94"/>
+      <c r="Q30" s="94"/>
+      <c r="R30" s="94"/>
+      <c r="S30" s="94"/>
+      <c r="T30" s="94"/>
+      <c r="U30" s="94"/>
+      <c r="V30" s="94"/>
+      <c r="W30" s="94"/>
+      <c r="X30" s="94"/>
+      <c r="Y30" s="94"/>
+      <c r="Z30" s="94"/>
+      <c r="AA30" s="94"/>
+      <c r="AB30" s="94"/>
+      <c r="AC30" s="94"/>
+      <c r="AD30" s="94"/>
+      <c r="AE30" s="94"/>
+      <c r="AF30" s="94"/>
+      <c r="AG30" s="94"/>
+      <c r="AH30" s="94"/>
+      <c r="AI30" s="94"/>
+      <c r="AJ30" s="94"/>
+      <c r="AK30" s="94"/>
+      <c r="AL30" s="94"/>
+      <c r="AM30" s="94"/>
+      <c r="AN30" s="94"/>
+      <c r="AO30" s="94"/>
+      <c r="AP30" s="94"/>
+      <c r="AQ30" s="94"/>
+      <c r="AR30" s="94"/>
+      <c r="AS30" s="94"/>
+      <c r="AT30" s="94"/>
+      <c r="AU30" s="94"/>
+      <c r="AV30" s="94"/>
+      <c r="AW30" s="94"/>
+      <c r="AX30" s="94"/>
+      <c r="AY30" s="94"/>
+      <c r="AZ30" s="94"/>
+      <c r="BA30" s="94"/>
+      <c r="BB30" s="94"/>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="38">
         <v>115062</v>
       </c>
       <c r="C31" s="38">
         <v>115051</v>
       </c>
       <c r="D31" s="38">
         <v>115070</v>
       </c>
       <c r="E31" s="38">
         <v>115145</v>
       </c>
       <c r="F31" s="38">
         <v>115120</v>
       </c>
       <c r="G31" s="38">
         <v>115133</v>
       </c>
       <c r="H31" s="38">
         <v>115079</v>
       </c>
       <c r="I31" s="38">
@@ -17641,52 +17943,55 @@
       </c>
       <c r="AT31" s="23">
         <v>110218</v>
       </c>
       <c r="AU31" s="50">
         <v>110011</v>
       </c>
       <c r="AV31" s="19">
         <v>109931</v>
       </c>
       <c r="AW31" s="23">
         <v>109754</v>
       </c>
       <c r="AX31" s="23">
         <v>109590</v>
       </c>
       <c r="AY31" s="23">
         <v>109474</v>
       </c>
       <c r="AZ31" s="23">
         <v>116764</v>
       </c>
       <c r="BA31" s="23">
         <v>109118</v>
       </c>
+      <c r="BB31" s="23">
+        <v>109022</v>
+      </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="48">
         <v>9937</v>
       </c>
       <c r="C32" s="17">
         <v>9950</v>
       </c>
       <c r="D32" s="17">
         <v>9950</v>
       </c>
       <c r="E32" s="17">
         <v>9967</v>
       </c>
       <c r="F32" s="17">
         <v>9980</v>
       </c>
       <c r="G32" s="17">
         <v>10003</v>
       </c>
       <c r="H32" s="17">
         <v>9992</v>
       </c>
       <c r="I32" s="17">
@@ -17802,52 +18107,55 @@
       </c>
       <c r="AT32" s="19">
         <v>9958</v>
       </c>
       <c r="AU32" s="50">
         <v>9941</v>
       </c>
       <c r="AV32" s="19">
         <v>9979</v>
       </c>
       <c r="AW32" s="19">
         <v>9930</v>
       </c>
       <c r="AX32" s="19">
         <v>9922</v>
       </c>
       <c r="AY32" s="50">
         <v>9934</v>
       </c>
       <c r="AZ32" s="19">
         <v>10786</v>
       </c>
       <c r="BA32" s="50">
         <v>9899</v>
       </c>
+      <c r="BB32" s="19">
+        <v>9887</v>
+      </c>
     </row>
-    <row r="33" spans="1:53">
+    <row r="33" spans="1:54">
       <c r="A33" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="48">
         <v>10101</v>
       </c>
       <c r="C33" s="17">
         <v>10092</v>
       </c>
       <c r="D33" s="17">
         <v>10100</v>
       </c>
       <c r="E33" s="17">
         <v>10090</v>
       </c>
       <c r="F33" s="17">
         <v>10075</v>
       </c>
       <c r="G33" s="17">
         <v>10073</v>
       </c>
       <c r="H33" s="17">
         <v>10070</v>
       </c>
       <c r="I33" s="17">
@@ -17963,52 +18271,55 @@
       </c>
       <c r="AT33" s="19">
         <v>9471</v>
       </c>
       <c r="AU33" s="50">
         <v>9450</v>
       </c>
       <c r="AV33" s="19">
         <v>9460</v>
       </c>
       <c r="AW33" s="19">
         <v>9400</v>
       </c>
       <c r="AX33" s="19">
         <v>9368</v>
       </c>
       <c r="AY33" s="50">
         <v>9350</v>
       </c>
       <c r="AZ33" s="19">
         <v>10147</v>
       </c>
       <c r="BA33" s="50">
         <v>9312</v>
       </c>
+      <c r="BB33" s="19">
+        <v>9328</v>
+      </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:54">
       <c r="A34" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="48">
         <v>11023</v>
       </c>
       <c r="C34" s="17">
         <v>11023</v>
       </c>
       <c r="D34" s="17">
         <v>11038</v>
       </c>
       <c r="E34" s="17">
         <v>11060</v>
       </c>
       <c r="F34" s="17">
         <v>11063</v>
       </c>
       <c r="G34" s="17">
         <v>11085</v>
       </c>
       <c r="H34" s="17">
         <v>11099</v>
       </c>
       <c r="I34" s="17">
@@ -18124,52 +18435,55 @@
       </c>
       <c r="AT34" s="19">
         <v>10800</v>
       </c>
       <c r="AU34" s="50">
         <v>10824</v>
       </c>
       <c r="AV34" s="19">
         <v>10803</v>
       </c>
       <c r="AW34" s="19">
         <v>10814</v>
       </c>
       <c r="AX34" s="19">
         <v>10799</v>
       </c>
       <c r="AY34" s="50">
         <v>10808</v>
       </c>
       <c r="AZ34" s="19">
         <v>11453</v>
       </c>
       <c r="BA34" s="50">
         <v>10767</v>
       </c>
+      <c r="BB34" s="19">
+        <v>10753</v>
+      </c>
     </row>
-    <row r="35" spans="1:53">
+    <row r="35" spans="1:54">
       <c r="A35" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="48">
         <v>7735</v>
       </c>
       <c r="C35" s="17">
         <v>7717</v>
       </c>
       <c r="D35" s="17">
         <v>7718</v>
       </c>
       <c r="E35" s="17">
         <v>7717</v>
       </c>
       <c r="F35" s="17">
         <v>7708</v>
       </c>
       <c r="G35" s="17">
         <v>7700</v>
       </c>
       <c r="H35" s="17">
         <v>7688</v>
       </c>
       <c r="I35" s="17">
@@ -18285,52 +18599,55 @@
       </c>
       <c r="AT35" s="19">
         <v>7460</v>
       </c>
       <c r="AU35" s="50">
         <v>7443</v>
       </c>
       <c r="AV35" s="19">
         <v>7431</v>
       </c>
       <c r="AW35" s="19">
         <v>7411</v>
       </c>
       <c r="AX35" s="19">
         <v>7394</v>
       </c>
       <c r="AY35" s="50">
         <v>7388</v>
       </c>
       <c r="AZ35" s="19">
         <v>7470</v>
       </c>
       <c r="BA35" s="50">
         <v>7378</v>
       </c>
+      <c r="BB35" s="19">
+        <v>7383</v>
+      </c>
     </row>
-    <row r="36" spans="1:53">
+    <row r="36" spans="1:54">
       <c r="A36" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="48">
         <v>7805</v>
       </c>
       <c r="C36" s="17">
         <v>7808</v>
       </c>
       <c r="D36" s="17">
         <v>7818</v>
       </c>
       <c r="E36" s="17">
         <v>7816</v>
       </c>
       <c r="F36" s="17">
         <v>7816</v>
       </c>
       <c r="G36" s="17">
         <v>7803</v>
       </c>
       <c r="H36" s="17">
         <v>7793</v>
       </c>
       <c r="I36" s="17">
@@ -18446,52 +18763,55 @@
       </c>
       <c r="AT36" s="19">
         <v>7391</v>
       </c>
       <c r="AU36" s="50">
         <v>7375</v>
       </c>
       <c r="AV36" s="19">
         <v>7384</v>
       </c>
       <c r="AW36" s="19">
         <v>7394</v>
       </c>
       <c r="AX36" s="19">
         <v>7390</v>
       </c>
       <c r="AY36" s="50">
         <v>7390</v>
       </c>
       <c r="AZ36" s="19">
         <v>7989</v>
       </c>
       <c r="BA36" s="50">
         <v>7347</v>
       </c>
+      <c r="BB36" s="19">
+        <v>7340</v>
+      </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:54">
       <c r="A37" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="48">
         <v>14772</v>
       </c>
       <c r="C37" s="17">
         <v>14760</v>
       </c>
       <c r="D37" s="17">
         <v>14758</v>
       </c>
       <c r="E37" s="17">
         <v>14758</v>
       </c>
       <c r="F37" s="17">
         <v>14750</v>
       </c>
       <c r="G37" s="17">
         <v>14748</v>
       </c>
       <c r="H37" s="17">
         <v>14750</v>
       </c>
       <c r="I37" s="17">
@@ -18607,52 +18927,55 @@
       </c>
       <c r="AT37" s="19">
         <v>14563</v>
       </c>
       <c r="AU37" s="50">
         <v>14504</v>
       </c>
       <c r="AV37" s="19">
         <v>14481</v>
       </c>
       <c r="AW37" s="19">
         <v>14472</v>
       </c>
       <c r="AX37" s="19">
         <v>14464</v>
       </c>
       <c r="AY37" s="50">
         <v>14433</v>
       </c>
       <c r="AZ37" s="19">
         <v>14678</v>
       </c>
       <c r="BA37" s="50">
         <v>14416</v>
       </c>
+      <c r="BB37" s="19">
+        <v>14406</v>
+      </c>
     </row>
-    <row r="38" spans="1:53">
+    <row r="38" spans="1:54">
       <c r="A38" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="48">
         <v>7680</v>
       </c>
       <c r="C38" s="17">
         <v>7682</v>
       </c>
       <c r="D38" s="17">
         <v>7671</v>
       </c>
       <c r="E38" s="17">
         <v>7675</v>
       </c>
       <c r="F38" s="17">
         <v>7670</v>
       </c>
       <c r="G38" s="17">
         <v>7661</v>
       </c>
       <c r="H38" s="17">
         <v>7651</v>
       </c>
       <c r="I38" s="17">
@@ -18768,52 +19091,55 @@
       </c>
       <c r="AT38" s="19">
         <v>7068</v>
       </c>
       <c r="AU38" s="50">
         <v>7029</v>
       </c>
       <c r="AV38" s="19">
         <v>7016</v>
       </c>
       <c r="AW38" s="19">
         <v>7022</v>
       </c>
       <c r="AX38" s="19">
         <v>7012</v>
       </c>
       <c r="AY38" s="50">
         <v>7009</v>
       </c>
       <c r="AZ38" s="19">
         <v>7766</v>
       </c>
       <c r="BA38" s="50">
         <v>6967</v>
       </c>
+      <c r="BB38" s="19">
+        <v>6969</v>
+      </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="48">
         <v>7747</v>
       </c>
       <c r="C39" s="17">
         <v>7737</v>
       </c>
       <c r="D39" s="17">
         <v>7755</v>
       </c>
       <c r="E39" s="17">
         <v>7761</v>
       </c>
       <c r="F39" s="17">
         <v>7761</v>
       </c>
       <c r="G39" s="17">
         <v>7753</v>
       </c>
       <c r="H39" s="17">
         <v>7753</v>
       </c>
       <c r="I39" s="17">
@@ -18929,52 +19255,55 @@
       </c>
       <c r="AT39" s="19">
         <v>7206</v>
       </c>
       <c r="AU39" s="50">
         <v>7181</v>
       </c>
       <c r="AV39" s="19">
         <v>7167</v>
       </c>
       <c r="AW39" s="19">
         <v>7174</v>
       </c>
       <c r="AX39" s="19">
         <v>7165</v>
       </c>
       <c r="AY39" s="50">
         <v>7132</v>
       </c>
       <c r="AZ39" s="19">
         <v>7840</v>
       </c>
       <c r="BA39" s="50">
         <v>7056</v>
       </c>
+      <c r="BB39" s="19">
+        <v>7048</v>
+      </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="48">
         <v>16406</v>
       </c>
       <c r="C40" s="17">
         <v>16417</v>
       </c>
       <c r="D40" s="17">
         <v>16423</v>
       </c>
       <c r="E40" s="17">
         <v>16449</v>
       </c>
       <c r="F40" s="17">
         <v>16441</v>
       </c>
       <c r="G40" s="17">
         <v>16446</v>
       </c>
       <c r="H40" s="17">
         <v>16442</v>
       </c>
       <c r="I40" s="17">
@@ -19090,52 +19419,55 @@
       </c>
       <c r="AT40" s="19">
         <v>15607</v>
       </c>
       <c r="AU40" s="50">
         <v>15585</v>
       </c>
       <c r="AV40" s="19">
         <v>15555</v>
       </c>
       <c r="AW40" s="19">
         <v>15534</v>
       </c>
       <c r="AX40" s="19">
         <v>15500</v>
       </c>
       <c r="AY40" s="50">
         <v>15472</v>
       </c>
       <c r="AZ40" s="19">
         <v>16507</v>
       </c>
       <c r="BA40" s="50">
         <v>15467</v>
       </c>
+      <c r="BB40" s="19">
+        <v>15441</v>
+      </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="48">
         <v>8027</v>
       </c>
       <c r="C41" s="17">
         <v>8028</v>
       </c>
       <c r="D41" s="17">
         <v>8017</v>
       </c>
       <c r="E41" s="17">
         <v>8018</v>
       </c>
       <c r="F41" s="17">
         <v>8030</v>
       </c>
       <c r="G41" s="17">
         <v>8037</v>
       </c>
       <c r="H41" s="17">
         <v>8036</v>
       </c>
       <c r="I41" s="17">
@@ -19251,52 +19583,55 @@
       </c>
       <c r="AT41" s="19">
         <v>7615</v>
       </c>
       <c r="AU41" s="50">
         <v>7611</v>
       </c>
       <c r="AV41" s="19">
         <v>7600</v>
       </c>
       <c r="AW41" s="19">
         <v>7579</v>
       </c>
       <c r="AX41" s="19">
         <v>7567</v>
       </c>
       <c r="AY41" s="50">
         <v>7556</v>
       </c>
       <c r="AZ41" s="19">
         <v>8038</v>
       </c>
       <c r="BA41" s="50">
         <v>7538</v>
       </c>
+      <c r="BB41" s="19">
+        <v>7522</v>
+      </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="48">
         <v>7052</v>
       </c>
       <c r="C42" s="17">
         <v>7052</v>
       </c>
       <c r="D42" s="17">
         <v>7034</v>
       </c>
       <c r="E42" s="17">
         <v>7041</v>
       </c>
       <c r="F42" s="17">
         <v>7038</v>
       </c>
       <c r="G42" s="17">
         <v>7034</v>
       </c>
       <c r="H42" s="17">
         <v>7026</v>
       </c>
       <c r="I42" s="17">
@@ -19412,52 +19747,55 @@
       </c>
       <c r="AT42" s="19">
         <v>6639</v>
       </c>
       <c r="AU42" s="50">
         <v>6646</v>
       </c>
       <c r="AV42" s="19">
         <v>6646</v>
       </c>
       <c r="AW42" s="19">
         <v>6649</v>
       </c>
       <c r="AX42" s="19">
         <v>6650</v>
       </c>
       <c r="AY42" s="50">
         <v>6656</v>
       </c>
       <c r="AZ42" s="19">
         <v>7138</v>
       </c>
       <c r="BA42" s="50">
         <v>6628</v>
       </c>
+      <c r="BB42" s="19">
+        <v>6623</v>
+      </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:54">
       <c r="A43" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="49">
         <v>6777</v>
       </c>
       <c r="C43" s="42">
         <v>6785</v>
       </c>
       <c r="D43" s="42">
         <v>6788</v>
       </c>
       <c r="E43" s="42">
         <v>6793</v>
       </c>
       <c r="F43" s="42">
         <v>6788</v>
       </c>
       <c r="G43" s="42">
         <v>6790</v>
       </c>
       <c r="H43" s="42">
         <v>6779</v>
       </c>
       <c r="I43" s="42">
@@ -19573,176 +19911,179 @@
       </c>
       <c r="AT43" s="21">
         <v>6440</v>
       </c>
       <c r="AU43" s="21">
         <v>6422</v>
       </c>
       <c r="AV43" s="21">
         <v>6409</v>
       </c>
       <c r="AW43" s="21">
         <v>6375</v>
       </c>
       <c r="AX43" s="21">
         <v>6359</v>
       </c>
       <c r="AY43" s="21">
         <v>6346</v>
       </c>
       <c r="AZ43" s="21">
         <v>6952</v>
       </c>
       <c r="BA43" s="21">
         <v>6343</v>
       </c>
+      <c r="BB43" s="21">
+        <v>6322</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" ht="14.25" customHeight="1">
+    <row r="44" spans="1:54" ht="14.25" customHeight="1">
       <c r="A44" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="30"/>
       <c r="C44" s="30"/>
       <c r="D44" s="30"/>
       <c r="E44" s="30"/>
       <c r="F44" s="30"/>
       <c r="G44" s="30"/>
       <c r="H44" s="30"/>
       <c r="I44" s="30"/>
       <c r="J44" s="30"/>
       <c r="K44" s="30"/>
       <c r="L44" s="30"/>
       <c r="M44" s="30"/>
       <c r="N44" s="30"/>
       <c r="O44" s="30"/>
       <c r="P44" s="30"/>
       <c r="Q44" s="30"/>
       <c r="R44" s="30"/>
       <c r="S44" s="30"/>
       <c r="T44" s="30"/>
       <c r="U44" s="30"/>
       <c r="V44" s="30"/>
       <c r="W44" s="30"/>
       <c r="X44" s="30"/>
       <c r="Y44" s="30"/>
     </row>
-    <row r="45" spans="1:53" ht="11.25" customHeight="1">
-      <c r="A45" s="83" t="s">
+    <row r="45" spans="1:54" ht="11.25" customHeight="1">
+      <c r="A45" s="84" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="83"/>
-[...40 lines deleted...]
-      <c r="AQ45" s="83"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="84"/>
+      <c r="F45" s="84"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="84"/>
+      <c r="J45" s="84"/>
+      <c r="K45" s="84"/>
+      <c r="L45" s="84"/>
+      <c r="M45" s="84"/>
+      <c r="N45" s="84"/>
+      <c r="O45" s="84"/>
+      <c r="P45" s="84"/>
+      <c r="Q45" s="84"/>
+      <c r="R45" s="84"/>
+      <c r="S45" s="84"/>
+      <c r="T45" s="84"/>
+      <c r="U45" s="84"/>
+      <c r="V45" s="84"/>
+      <c r="W45" s="84"/>
+      <c r="X45" s="84"/>
+      <c r="Y45" s="84"/>
+      <c r="Z45" s="84"/>
+      <c r="AA45" s="84"/>
+      <c r="AB45" s="84"/>
+      <c r="AC45" s="84"/>
+      <c r="AD45" s="84"/>
+      <c r="AE45" s="84"/>
+      <c r="AF45" s="84"/>
+      <c r="AG45" s="84"/>
+      <c r="AH45" s="84"/>
+      <c r="AI45" s="84"/>
+      <c r="AJ45" s="84"/>
+      <c r="AK45" s="84"/>
+      <c r="AL45" s="84"/>
+      <c r="AM45" s="84"/>
+      <c r="AN45" s="84"/>
+      <c r="AO45" s="84"/>
+      <c r="AP45" s="84"/>
+      <c r="AQ45" s="84"/>
     </row>
-    <row r="46" spans="1:53">
+    <row r="46" spans="1:54">
       <c r="Z46" s="17"/>
       <c r="AA46" s="17"/>
       <c r="AB46" s="17"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="17"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="17"/>
       <c r="AG46" s="17"/>
       <c r="AH46" s="17"/>
       <c r="AI46" s="17"/>
       <c r="AJ46" s="17"/>
       <c r="AK46" s="17"/>
       <c r="AL46" s="18"/>
       <c r="AM46" s="18"/>
       <c r="AN46" s="18"/>
       <c r="AO46" s="5"/>
     </row>
-    <row r="47" spans="1:53">
+    <row r="47" spans="1:54">
       <c r="Z47" s="17"/>
       <c r="AA47" s="17"/>
       <c r="AB47" s="17"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="17"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="17"/>
       <c r="AG47" s="17"/>
       <c r="AH47" s="17"/>
       <c r="AI47" s="17"/>
       <c r="AJ47" s="17"/>
       <c r="AK47" s="17"/>
       <c r="AL47" s="18"/>
       <c r="AM47" s="18"/>
       <c r="AN47" s="18"/>
       <c r="AO47" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A45:AQ45"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="A7:BA7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A30:BA30"/>
     <mergeCell ref="AL5:AW5"/>
-    <mergeCell ref="AX5:BA5"/>
+    <mergeCell ref="A30:BB30"/>
+    <mergeCell ref="A22:BB22"/>
+    <mergeCell ref="A7:BB7"/>
+    <mergeCell ref="A2:BB2"/>
+    <mergeCell ref="AX5:BB5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>