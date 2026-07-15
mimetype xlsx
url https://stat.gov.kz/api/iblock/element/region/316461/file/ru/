--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Мужчины" sheetId="2" r:id="rId2"/>
     <sheet name="Женщины" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="42">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -228,53 +228,50 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">По текущему учету.
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                        Все население</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Численность населения Актюбинской области</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Численность женщин </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
@@ -308,56 +305,59 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <r>
       <t>1 февраля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                 Все население</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -418,56 +418,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -543,322 +537,284 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1304,18786 +1260,19119 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:BB64"/>
+  <dimension ref="A4:BC64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BF29" sqref="BF29"/>
+      <selection activeCell="A8" sqref="A8:BC8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13" style="10" customWidth="1"/>
     <col min="2" max="25" width="9.140625" style="10" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="8" style="10" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.5703125" style="10" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.28515625" style="10" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="10" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="10" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="0" style="10" hidden="1" customWidth="1"/>
     <col min="33" max="37" width="8.7109375" style="10" hidden="1" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="10" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:54" ht="17.25">
-[...55 lines deleted...]
-      <c r="BB4" s="80"/>
+    <row r="4" spans="1:55" ht="17.25">
+      <c r="A4" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="65"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="65"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="65"/>
+      <c r="AQ4" s="65"/>
+      <c r="AR4" s="65"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="65"/>
+      <c r="AV4" s="65"/>
+      <c r="AW4" s="65"/>
+      <c r="AX4" s="65"/>
+      <c r="AY4" s="65"/>
+      <c r="AZ4" s="65"/>
+      <c r="BA4" s="65"/>
+      <c r="BB4" s="65"/>
+      <c r="BC4" s="65"/>
     </row>
-    <row r="5" spans="1:54">
+    <row r="5" spans="1:55">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
-      <c r="AP5" s="34"/>
-[...4 lines deleted...]
-      <c r="BB5" s="34" t="s">
+      <c r="AP5" s="30"/>
+      <c r="AQ5" s="30"/>
+      <c r="AR5" s="30"/>
+      <c r="AU5" s="30"/>
+      <c r="BA5" s="30"/>
+      <c r="BB5" s="30"/>
+      <c r="BC5" s="30" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:54" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="77">
+    <row r="6" spans="1:55" ht="15" customHeight="1">
+      <c r="A6" s="66"/>
+      <c r="B6" s="62">
         <v>2022</v>
       </c>
-      <c r="C6" s="77"/>
-[...10 lines deleted...]
-      <c r="N6" s="77">
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62">
         <v>2023</v>
       </c>
-      <c r="O6" s="77"/>
-[...10 lines deleted...]
-      <c r="Z6" s="76">
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="61">
         <v>2024</v>
       </c>
-      <c r="AA6" s="77"/>
-[...10 lines deleted...]
-      <c r="AL6" s="79">
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="64">
         <v>2025</v>
       </c>
-      <c r="AM6" s="79"/>
-[...10 lines deleted...]
-      <c r="AX6" s="76">
+      <c r="AM6" s="64"/>
+      <c r="AN6" s="64"/>
+      <c r="AO6" s="64"/>
+      <c r="AP6" s="64"/>
+      <c r="AQ6" s="64"/>
+      <c r="AR6" s="64"/>
+      <c r="AS6" s="64"/>
+      <c r="AT6" s="64"/>
+      <c r="AU6" s="64"/>
+      <c r="AV6" s="64"/>
+      <c r="AW6" s="64"/>
+      <c r="AX6" s="61">
         <v>2026</v>
       </c>
-      <c r="AY6" s="77"/>
-[...2 lines deleted...]
-      <c r="BB6" s="77"/>
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
+      <c r="BA6" s="62"/>
+      <c r="BB6" s="62"/>
+      <c r="BC6" s="62"/>
     </row>
-    <row r="7" spans="1:54" ht="24">
-      <c r="A7" s="11"/>
+    <row r="7" spans="1:55" ht="24">
+      <c r="A7" s="68"/>
       <c r="B7" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="12" t="s">
+      <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="24" t="s">
+      <c r="E7" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="24" t="s">
+      <c r="H7" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O7" s="12" t="s">
+      <c r="O7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="12" t="s">
+      <c r="P7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="24" t="s">
+      <c r="Q7" s="43" t="s">
         <v>8</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="24" t="s">
+      <c r="T7" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="AA7" s="12" t="s">
+      <c r="AA7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="12" t="s">
+      <c r="AB7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="22" t="s">
+      <c r="AC7" s="43" t="s">
         <v>31</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="22" t="s">
+      <c r="AF7" s="43" t="s">
         <v>32</v>
       </c>
       <c r="AG7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AL7" s="53" t="s">
+      <c r="AL7" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AM7" s="63" t="s">
+      <c r="AM7" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="63" t="s">
+      <c r="AN7" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="AO7" s="63" t="s">
+      <c r="AO7" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="63" t="s">
+      <c r="AP7" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="63" t="s">
+      <c r="AQ7" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AR7" s="53" t="s">
+      <c r="AR7" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="AS7" s="53" t="s">
+      <c r="AS7" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="53" t="s">
+      <c r="AT7" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="53" t="s">
+      <c r="AU7" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AV7" s="53" t="s">
+      <c r="AV7" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="AW7" s="53" t="s">
+      <c r="AW7" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="AX7" s="62" t="s">
+      <c r="AX7" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AY7" s="63" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="63" t="s">
+      <c r="AY7" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="AZ7" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="BA7" s="63" t="s">
+      <c r="BA7" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="BB7" s="63" t="s">
+      <c r="BB7" s="49" t="s">
         <v>0</v>
       </c>
+      <c r="BC7" s="49" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" ht="17.25" customHeight="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:55" ht="17.25" customHeight="1">
+      <c r="A8" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="81"/>
-[...51 lines deleted...]
-      <c r="BB8" s="81"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="66"/>
+      <c r="L8" s="66"/>
+      <c r="M8" s="66"/>
+      <c r="N8" s="66"/>
+      <c r="O8" s="66"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="66"/>
+      <c r="R8" s="66"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="66"/>
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="66"/>
+      <c r="AF8" s="66"/>
+      <c r="AG8" s="66"/>
+      <c r="AH8" s="66"/>
+      <c r="AI8" s="66"/>
+      <c r="AJ8" s="66"/>
+      <c r="AK8" s="66"/>
+      <c r="AL8" s="66"/>
+      <c r="AM8" s="66"/>
+      <c r="AN8" s="66"/>
+      <c r="AO8" s="66"/>
+      <c r="AP8" s="66"/>
+      <c r="AQ8" s="66"/>
+      <c r="AR8" s="66"/>
+      <c r="AS8" s="66"/>
+      <c r="AT8" s="66"/>
+      <c r="AU8" s="66"/>
+      <c r="AV8" s="66"/>
+      <c r="AW8" s="66"/>
+      <c r="AX8" s="66"/>
+      <c r="AY8" s="66"/>
+      <c r="AZ8" s="66"/>
+      <c r="BA8" s="66"/>
+      <c r="BB8" s="66"/>
+      <c r="BC8" s="66"/>
     </row>
-    <row r="9" spans="1:54">
-      <c r="A9" s="13" t="s">
+    <row r="9" spans="1:55">
+      <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="29">
         <v>916750</v>
       </c>
       <c r="C9" s="2">
         <v>917476</v>
       </c>
       <c r="D9" s="2">
         <v>918259</v>
       </c>
       <c r="E9" s="2">
         <v>919298</v>
       </c>
       <c r="F9" s="2">
         <v>920133</v>
       </c>
       <c r="G9" s="2">
         <v>921043</v>
       </c>
       <c r="H9" s="2">
         <v>922183</v>
       </c>
       <c r="I9" s="2">
         <v>923371</v>
       </c>
       <c r="J9" s="2">
         <v>924350</v>
       </c>
       <c r="K9" s="2">
         <v>924845</v>
       </c>
       <c r="L9" s="2">
         <v>925864</v>
       </c>
       <c r="M9" s="2">
         <v>927136</v>
       </c>
       <c r="N9" s="2">
         <v>928159</v>
       </c>
       <c r="O9" s="2">
         <v>929219</v>
       </c>
       <c r="P9" s="2">
         <v>930220</v>
       </c>
       <c r="Q9" s="2">
         <v>931282</v>
       </c>
       <c r="R9" s="2">
         <v>932216</v>
       </c>
-      <c r="S9" s="14">
+      <c r="S9" s="13">
         <v>933267</v>
       </c>
-      <c r="T9" s="14">
+      <c r="T9" s="13">
         <v>934061</v>
       </c>
-      <c r="U9" s="64">
+      <c r="U9" s="50">
         <v>934949</v>
       </c>
-      <c r="V9" s="64">
+      <c r="V9" s="50">
         <v>935930</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="13">
         <v>936847</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="13">
         <v>937651</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="13">
         <v>938664</v>
       </c>
       <c r="Z9" s="2">
         <v>939405</v>
       </c>
-      <c r="AA9" s="50">
+      <c r="AA9" s="42">
         <v>940030</v>
       </c>
-      <c r="AB9" s="50">
+      <c r="AB9" s="42">
         <v>940885</v>
       </c>
-      <c r="AC9" s="50">
+      <c r="AC9" s="42">
         <v>941765</v>
       </c>
-      <c r="AD9" s="50">
+      <c r="AD9" s="42">
         <v>942670</v>
       </c>
-      <c r="AE9" s="50">
+      <c r="AE9" s="42">
         <v>943615</v>
       </c>
-      <c r="AF9" s="50">
+      <c r="AF9" s="42">
         <v>944610</v>
       </c>
       <c r="AG9" s="8">
         <v>945774</v>
       </c>
       <c r="AH9" s="8">
         <v>946867</v>
       </c>
       <c r="AI9" s="8">
         <v>947651</v>
       </c>
       <c r="AJ9" s="8">
         <v>948330</v>
       </c>
       <c r="AK9" s="8">
         <v>948991</v>
       </c>
-      <c r="AL9" s="65">
+      <c r="AL9" s="51">
         <v>949601</v>
       </c>
-      <c r="AM9" s="66">
+      <c r="AM9" s="52">
         <v>950089</v>
       </c>
-      <c r="AN9" s="50">
+      <c r="AN9" s="42">
         <v>950536</v>
       </c>
-      <c r="AO9" s="65">
+      <c r="AO9" s="51">
         <v>950944</v>
       </c>
-      <c r="AP9" s="50">
+      <c r="AP9" s="42">
         <v>951412</v>
       </c>
       <c r="AQ9" s="8">
         <v>951867</v>
       </c>
       <c r="AR9" s="8">
         <v>952580</v>
       </c>
-      <c r="AS9" s="50">
+      <c r="AS9" s="42">
         <v>953687</v>
       </c>
-      <c r="AT9" s="50">
+      <c r="AT9" s="42">
         <v>954014</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="42">
         <v>954455</v>
       </c>
-      <c r="AV9" s="50">
+      <c r="AV9" s="42">
         <v>954966</v>
       </c>
-      <c r="AW9" s="61">
+      <c r="AW9" s="48">
         <v>955310</v>
       </c>
-      <c r="AX9" s="50">
+      <c r="AX9" s="42">
         <v>955775</v>
       </c>
       <c r="AY9" s="5">
         <v>956557</v>
       </c>
-      <c r="AZ9" s="19">
+      <c r="AZ9" s="18">
         <v>956785</v>
       </c>
-      <c r="BA9" s="19">
+      <c r="BA9" s="18">
         <v>956990</v>
       </c>
-      <c r="BB9" s="19">
+      <c r="BB9" s="18">
         <v>957413</v>
       </c>
+      <c r="BC9" s="18">
+        <v>957753</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="13">
         <v>549381</v>
       </c>
       <c r="C10" s="2">
         <v>550015</v>
       </c>
       <c r="D10" s="2">
         <v>550760</v>
       </c>
       <c r="E10" s="2">
         <v>551598</v>
       </c>
       <c r="F10" s="2">
         <v>552411</v>
       </c>
       <c r="G10" s="2">
         <v>553219</v>
       </c>
       <c r="H10" s="2">
         <v>554302</v>
       </c>
       <c r="I10" s="2">
         <v>555353</v>
       </c>
       <c r="J10" s="2">
         <v>556371</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="13">
         <v>556976</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="13">
         <v>557892</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="23">
         <v>559107</v>
       </c>
       <c r="N10" s="2">
         <v>559934</v>
       </c>
       <c r="O10" s="2">
         <v>560789</v>
       </c>
       <c r="P10" s="2">
         <v>561575</v>
       </c>
       <c r="Q10" s="2">
         <v>562355</v>
       </c>
       <c r="R10" s="2">
         <v>563044</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="13">
         <v>563786</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="13">
         <v>564729</v>
       </c>
       <c r="U10" s="2">
         <v>565829</v>
       </c>
       <c r="V10" s="2">
         <v>566956</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="13">
         <v>567745</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="13">
         <v>568630</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="13">
         <v>569607</v>
       </c>
       <c r="Z10" s="2">
         <v>570475</v>
       </c>
-      <c r="AA10" s="50">
+      <c r="AA10" s="42">
         <v>571304</v>
       </c>
-      <c r="AB10" s="50">
+      <c r="AB10" s="42">
         <v>572165</v>
       </c>
-      <c r="AC10" s="50">
+      <c r="AC10" s="42">
         <v>573132</v>
       </c>
-      <c r="AD10" s="50">
+      <c r="AD10" s="42">
         <v>574314</v>
       </c>
-      <c r="AE10" s="50">
+      <c r="AE10" s="42">
         <v>575301</v>
       </c>
-      <c r="AF10" s="50">
+      <c r="AF10" s="42">
         <v>576517</v>
       </c>
       <c r="AG10" s="8">
         <v>578009</v>
       </c>
       <c r="AH10" s="8">
         <v>579744</v>
       </c>
       <c r="AI10" s="8">
         <v>581197</v>
       </c>
       <c r="AJ10" s="8">
         <v>582655</v>
       </c>
       <c r="AK10" s="8">
         <v>583712</v>
       </c>
-      <c r="AL10" s="65">
+      <c r="AL10" s="51">
         <v>584769</v>
       </c>
-      <c r="AM10" s="66">
+      <c r="AM10" s="52">
         <v>585795</v>
       </c>
-      <c r="AN10" s="50">
+      <c r="AN10" s="42">
         <v>586704</v>
       </c>
-      <c r="AO10" s="65">
+      <c r="AO10" s="51">
         <v>587337</v>
       </c>
-      <c r="AP10" s="50">
+      <c r="AP10" s="42">
         <v>588373</v>
       </c>
       <c r="AQ10" s="8">
         <v>589390</v>
       </c>
       <c r="AR10" s="8">
         <v>590707</v>
       </c>
-      <c r="AS10" s="50">
+      <c r="AS10" s="42">
         <v>593589</v>
       </c>
-      <c r="AT10" s="50">
+      <c r="AT10" s="42">
         <v>594996</v>
       </c>
-      <c r="AU10" s="50">
+      <c r="AU10" s="42">
         <v>596195</v>
       </c>
-      <c r="AV10" s="50">
+      <c r="AV10" s="42">
         <v>597030</v>
       </c>
-      <c r="AW10" s="61">
+      <c r="AW10" s="48">
         <v>597740</v>
       </c>
-      <c r="AX10" s="50">
+      <c r="AX10" s="42">
         <v>598558</v>
       </c>
-      <c r="AY10" s="67">
+      <c r="AY10" s="53">
         <v>599588</v>
       </c>
-      <c r="AZ10" s="19">
+      <c r="AZ10" s="18">
         <v>600149</v>
       </c>
-      <c r="BA10" s="19">
+      <c r="BA10" s="18">
         <v>600868</v>
       </c>
-      <c r="BB10" s="19">
+      <c r="BB10" s="18">
         <v>601519</v>
       </c>
+      <c r="BC10" s="18">
+        <v>602025</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>43033</v>
       </c>
       <c r="C11" s="2">
         <v>43070</v>
       </c>
       <c r="D11" s="2">
         <v>43063</v>
       </c>
       <c r="E11" s="2">
         <v>43105</v>
       </c>
       <c r="F11" s="2">
         <v>43135</v>
       </c>
       <c r="G11" s="2">
         <v>43183</v>
       </c>
       <c r="H11" s="2">
         <v>43193</v>
       </c>
       <c r="I11" s="2">
         <v>43165</v>
       </c>
       <c r="J11" s="2">
         <v>43251</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="13">
         <v>43251</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="13">
         <v>43299</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="23">
         <v>43316</v>
       </c>
       <c r="N11" s="2">
         <v>43350</v>
       </c>
       <c r="O11" s="2">
         <v>43387</v>
       </c>
       <c r="P11" s="2">
         <v>43418</v>
       </c>
       <c r="Q11" s="2">
         <v>43430</v>
       </c>
       <c r="R11" s="2">
         <v>43465</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="13">
         <v>43493</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="13">
         <v>43447</v>
       </c>
       <c r="U11" s="2">
         <v>43529</v>
       </c>
       <c r="V11" s="2">
         <v>43564</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="13">
         <v>43576</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="13">
         <v>43604</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="13">
         <v>43682</v>
       </c>
       <c r="Z11" s="2">
         <v>43714</v>
       </c>
-      <c r="AA11" s="50">
+      <c r="AA11" s="42">
         <v>43740</v>
       </c>
-      <c r="AB11" s="50">
+      <c r="AB11" s="42">
         <v>43764</v>
       </c>
-      <c r="AC11" s="50">
+      <c r="AC11" s="42">
         <v>43736</v>
       </c>
-      <c r="AD11" s="50">
+      <c r="AD11" s="42">
         <v>43736</v>
       </c>
-      <c r="AE11" s="50">
+      <c r="AE11" s="42">
         <v>43819</v>
       </c>
-      <c r="AF11" s="50">
+      <c r="AF11" s="42">
         <v>43794</v>
       </c>
       <c r="AG11" s="8">
         <v>43821</v>
       </c>
       <c r="AH11" s="8">
         <v>43825</v>
       </c>
       <c r="AI11" s="8">
         <v>43794</v>
       </c>
       <c r="AJ11" s="8">
         <v>43706</v>
       </c>
       <c r="AK11" s="8">
         <v>43700</v>
       </c>
-      <c r="AL11" s="65">
+      <c r="AL11" s="51">
         <v>43682</v>
       </c>
-      <c r="AM11" s="66">
+      <c r="AM11" s="52">
         <v>43653</v>
       </c>
-      <c r="AN11" s="50">
+      <c r="AN11" s="42">
         <v>43639</v>
       </c>
-      <c r="AO11" s="65">
+      <c r="AO11" s="51">
         <v>43658</v>
       </c>
-      <c r="AP11" s="50">
+      <c r="AP11" s="42">
         <v>43627</v>
       </c>
       <c r="AQ11" s="8">
         <v>43582</v>
       </c>
       <c r="AR11" s="8">
         <v>43502</v>
       </c>
-      <c r="AS11" s="50">
+      <c r="AS11" s="42">
         <v>43285</v>
       </c>
-      <c r="AT11" s="50">
+      <c r="AT11" s="42">
         <v>43174</v>
       </c>
-      <c r="AU11" s="50">
+      <c r="AU11" s="42">
         <v>43072</v>
       </c>
-      <c r="AV11" s="50">
+      <c r="AV11" s="42">
         <v>43134</v>
       </c>
-      <c r="AW11" s="61">
+      <c r="AW11" s="48">
         <v>43089</v>
       </c>
-      <c r="AX11" s="50">
+      <c r="AX11" s="42">
         <v>43076</v>
       </c>
-      <c r="AY11" s="67">
+      <c r="AY11" s="53">
         <v>43119</v>
       </c>
-      <c r="AZ11" s="19">
+      <c r="AZ11" s="18">
         <v>43120</v>
       </c>
-      <c r="BA11" s="19">
+      <c r="BA11" s="18">
         <v>43079</v>
       </c>
-      <c r="BB11" s="19">
+      <c r="BB11" s="18">
         <v>43075</v>
       </c>
+      <c r="BC11" s="18">
+        <v>43147</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>20869</v>
       </c>
       <c r="C12" s="2">
         <v>20855</v>
       </c>
       <c r="D12" s="2">
         <v>20861</v>
       </c>
       <c r="E12" s="2">
         <v>20852</v>
       </c>
       <c r="F12" s="2">
         <v>20828</v>
       </c>
       <c r="G12" s="2">
         <v>20829</v>
       </c>
       <c r="H12" s="2">
         <v>20817</v>
       </c>
       <c r="I12" s="2">
         <v>20614</v>
       </c>
       <c r="J12" s="2">
         <v>20769</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="13">
         <v>20773</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="13">
         <v>20780</v>
       </c>
-      <c r="M12" s="26">
+      <c r="M12" s="23">
         <v>20792</v>
       </c>
       <c r="N12" s="2">
         <v>20786</v>
       </c>
       <c r="O12" s="2">
         <v>20766</v>
       </c>
       <c r="P12" s="2">
         <v>20761</v>
       </c>
       <c r="Q12" s="2">
         <v>20787</v>
       </c>
       <c r="R12" s="2">
         <v>20816</v>
       </c>
-      <c r="S12" s="14">
+      <c r="S12" s="13">
         <v>20851</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="13">
         <v>20799</v>
       </c>
       <c r="U12" s="2">
         <v>20711</v>
       </c>
       <c r="V12" s="2">
         <v>20703</v>
       </c>
-      <c r="W12" s="14">
+      <c r="W12" s="13">
         <v>20694</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="13">
         <v>20672</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="13">
         <v>20657</v>
       </c>
       <c r="Z12" s="2">
         <v>20632</v>
       </c>
-      <c r="AA12" s="50">
+      <c r="AA12" s="42">
         <v>20586</v>
       </c>
-      <c r="AB12" s="50">
+      <c r="AB12" s="42">
         <v>20594</v>
       </c>
-      <c r="AC12" s="50">
+      <c r="AC12" s="42">
         <v>20602</v>
       </c>
-      <c r="AD12" s="50">
+      <c r="AD12" s="42">
         <v>20561</v>
       </c>
-      <c r="AE12" s="50">
+      <c r="AE12" s="42">
         <v>20552</v>
       </c>
-      <c r="AF12" s="50">
+      <c r="AF12" s="42">
         <v>20482</v>
       </c>
       <c r="AG12" s="8">
         <v>20490</v>
       </c>
       <c r="AH12" s="8">
         <v>20405</v>
       </c>
       <c r="AI12" s="8">
         <v>20341</v>
       </c>
       <c r="AJ12" s="8">
         <v>20257</v>
       </c>
       <c r="AK12" s="8">
         <v>20188</v>
       </c>
-      <c r="AL12" s="65">
+      <c r="AL12" s="51">
         <v>20182</v>
       </c>
-      <c r="AM12" s="66">
+      <c r="AM12" s="52">
         <v>20156</v>
       </c>
-      <c r="AN12" s="50">
+      <c r="AN12" s="42">
         <v>20104</v>
       </c>
-      <c r="AO12" s="65">
+      <c r="AO12" s="51">
         <v>20033</v>
       </c>
-      <c r="AP12" s="50">
+      <c r="AP12" s="42">
         <v>20007</v>
       </c>
       <c r="AQ12" s="8">
         <v>19914</v>
       </c>
       <c r="AR12" s="8">
         <v>19840</v>
       </c>
-      <c r="AS12" s="50">
+      <c r="AS12" s="42">
         <v>19725</v>
       </c>
-      <c r="AT12" s="50">
+      <c r="AT12" s="42">
         <v>19654</v>
       </c>
-      <c r="AU12" s="50">
+      <c r="AU12" s="42">
         <v>19624</v>
       </c>
-      <c r="AV12" s="50">
+      <c r="AV12" s="42">
         <v>19638</v>
       </c>
-      <c r="AW12" s="61">
+      <c r="AW12" s="48">
         <v>19544</v>
       </c>
-      <c r="AX12" s="50">
+      <c r="AX12" s="42">
         <v>19514</v>
       </c>
-      <c r="AY12" s="67">
+      <c r="AY12" s="53">
         <v>19486</v>
       </c>
-      <c r="AZ12" s="19">
+      <c r="AZ12" s="18">
         <v>19482</v>
       </c>
-      <c r="BA12" s="19">
+      <c r="BA12" s="18">
         <v>19450</v>
       </c>
-      <c r="BB12" s="19">
+      <c r="BB12" s="18">
         <v>19457</v>
       </c>
+      <c r="BC12" s="18">
+        <v>19439</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="13">
         <v>22732</v>
       </c>
       <c r="C13" s="2">
         <v>22741</v>
       </c>
       <c r="D13" s="2">
         <v>22765</v>
       </c>
       <c r="E13" s="2">
         <v>22801</v>
       </c>
       <c r="F13" s="2">
         <v>22806</v>
       </c>
       <c r="G13" s="2">
         <v>22837</v>
       </c>
       <c r="H13" s="2">
         <v>22866</v>
       </c>
       <c r="I13" s="2">
         <v>22773</v>
       </c>
       <c r="J13" s="2">
         <v>22877</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="13">
         <v>22862</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="13">
         <v>22863</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M13" s="23">
         <v>22862</v>
       </c>
       <c r="N13" s="2">
         <v>22891</v>
       </c>
       <c r="O13" s="2">
         <v>22919</v>
       </c>
       <c r="P13" s="2">
         <v>22939</v>
       </c>
       <c r="Q13" s="2">
         <v>22972</v>
       </c>
       <c r="R13" s="2">
         <v>22979</v>
       </c>
-      <c r="S13" s="14">
+      <c r="S13" s="13">
         <v>23022</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="13">
         <v>23027</v>
       </c>
       <c r="U13" s="2">
         <v>22993</v>
       </c>
       <c r="V13" s="2">
         <v>22983</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="13">
         <v>22978</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="13">
         <v>22947</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="13">
         <v>22929</v>
       </c>
       <c r="Z13" s="2">
         <v>22940</v>
       </c>
-      <c r="AA13" s="50">
+      <c r="AA13" s="42">
         <v>22918</v>
       </c>
-      <c r="AB13" s="50">
+      <c r="AB13" s="42">
         <v>22919</v>
       </c>
-      <c r="AC13" s="50">
+      <c r="AC13" s="42">
         <v>22920</v>
       </c>
-      <c r="AD13" s="50">
+      <c r="AD13" s="42">
         <v>22951</v>
       </c>
-      <c r="AE13" s="50">
+      <c r="AE13" s="42">
         <v>22961</v>
       </c>
-      <c r="AF13" s="50">
+      <c r="AF13" s="42">
         <v>22949</v>
       </c>
       <c r="AG13" s="8">
         <v>22913</v>
       </c>
       <c r="AH13" s="8">
         <v>22861</v>
       </c>
       <c r="AI13" s="8">
         <v>22858</v>
       </c>
       <c r="AJ13" s="8">
         <v>22785</v>
       </c>
       <c r="AK13" s="8">
         <v>22727</v>
       </c>
-      <c r="AL13" s="65">
+      <c r="AL13" s="51">
         <v>22693</v>
       </c>
-      <c r="AM13" s="66">
+      <c r="AM13" s="52">
         <v>22680</v>
       </c>
-      <c r="AN13" s="50">
+      <c r="AN13" s="42">
         <v>22664</v>
       </c>
-      <c r="AO13" s="65">
+      <c r="AO13" s="51">
         <v>22680</v>
       </c>
-      <c r="AP13" s="50">
+      <c r="AP13" s="42">
         <v>22631</v>
       </c>
       <c r="AQ13" s="8">
         <v>22621</v>
       </c>
       <c r="AR13" s="8">
         <v>22588</v>
       </c>
-      <c r="AS13" s="50">
+      <c r="AS13" s="42">
         <v>22441</v>
       </c>
-      <c r="AT13" s="50">
+      <c r="AT13" s="42">
         <v>22330</v>
       </c>
-      <c r="AU13" s="50">
+      <c r="AU13" s="42">
         <v>22373</v>
       </c>
-      <c r="AV13" s="50">
+      <c r="AV13" s="42">
         <v>22320</v>
       </c>
-      <c r="AW13" s="61">
+      <c r="AW13" s="48">
         <v>22326</v>
       </c>
-      <c r="AX13" s="50">
+      <c r="AX13" s="42">
         <v>22285</v>
       </c>
-      <c r="AY13" s="67">
+      <c r="AY13" s="53">
         <v>22285</v>
       </c>
-      <c r="AZ13" s="19">
+      <c r="AZ13" s="18">
         <v>22238</v>
       </c>
-      <c r="BA13" s="19">
+      <c r="BA13" s="18">
         <v>22212</v>
       </c>
-      <c r="BB13" s="19">
+      <c r="BB13" s="18">
         <v>22176</v>
       </c>
+      <c r="BC13" s="18">
+        <v>22182</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="13">
         <v>15465</v>
       </c>
       <c r="C14" s="2">
         <v>15440</v>
       </c>
       <c r="D14" s="2">
         <v>15429</v>
       </c>
       <c r="E14" s="2">
         <v>15420</v>
       </c>
       <c r="F14" s="2">
         <v>15394</v>
       </c>
       <c r="G14" s="2">
         <v>15377</v>
       </c>
       <c r="H14" s="2">
         <v>15355</v>
       </c>
       <c r="I14" s="2">
         <v>15339</v>
       </c>
       <c r="J14" s="2">
         <v>15371</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="13">
         <v>15353</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="13">
         <v>15327</v>
       </c>
-      <c r="M14" s="26">
+      <c r="M14" s="23">
         <v>15342</v>
       </c>
       <c r="N14" s="2">
         <v>15374</v>
       </c>
       <c r="O14" s="2">
         <v>15406</v>
       </c>
       <c r="P14" s="2">
         <v>15404</v>
       </c>
       <c r="Q14" s="2">
         <v>15417</v>
       </c>
       <c r="R14" s="2">
         <v>15443</v>
       </c>
-      <c r="S14" s="14">
+      <c r="S14" s="13">
         <v>15448</v>
       </c>
-      <c r="T14" s="14">
+      <c r="T14" s="13">
         <v>15430</v>
       </c>
       <c r="U14" s="2">
         <v>15436</v>
       </c>
       <c r="V14" s="2">
         <v>15444</v>
       </c>
-      <c r="W14" s="14">
+      <c r="W14" s="13">
         <v>15442</v>
       </c>
-      <c r="X14" s="14">
+      <c r="X14" s="13">
         <v>15452</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="13">
         <v>15431</v>
       </c>
       <c r="Z14" s="2">
         <v>15433</v>
       </c>
-      <c r="AA14" s="50">
+      <c r="AA14" s="42">
         <v>15421</v>
       </c>
-      <c r="AB14" s="50">
+      <c r="AB14" s="42">
         <v>15409</v>
       </c>
-      <c r="AC14" s="50">
+      <c r="AC14" s="42">
         <v>15416</v>
       </c>
-      <c r="AD14" s="50">
+      <c r="AD14" s="42">
         <v>15360</v>
       </c>
-      <c r="AE14" s="50">
+      <c r="AE14" s="42">
         <v>15322</v>
       </c>
-      <c r="AF14" s="50">
+      <c r="AF14" s="42">
         <v>15304</v>
       </c>
       <c r="AG14" s="8">
         <v>15279</v>
       </c>
       <c r="AH14" s="8">
         <v>15262</v>
       </c>
       <c r="AI14" s="8">
         <v>15214</v>
       </c>
       <c r="AJ14" s="8">
         <v>15232</v>
       </c>
       <c r="AK14" s="8">
         <v>15214</v>
       </c>
-      <c r="AL14" s="65">
+      <c r="AL14" s="51">
         <v>15186</v>
       </c>
-      <c r="AM14" s="66">
+      <c r="AM14" s="52">
         <v>15150</v>
       </c>
-      <c r="AN14" s="50">
+      <c r="AN14" s="42">
         <v>15129</v>
       </c>
-      <c r="AO14" s="65">
+      <c r="AO14" s="51">
         <v>15117</v>
       </c>
-      <c r="AP14" s="50">
+      <c r="AP14" s="42">
         <v>15097</v>
       </c>
       <c r="AQ14" s="8">
         <v>15074</v>
       </c>
       <c r="AR14" s="8">
         <v>15069</v>
       </c>
-      <c r="AS14" s="50">
+      <c r="AS14" s="42">
         <v>15002</v>
       </c>
-      <c r="AT14" s="50">
+      <c r="AT14" s="42">
         <v>14986</v>
       </c>
-      <c r="AU14" s="50">
+      <c r="AU14" s="42">
         <v>14942</v>
       </c>
-      <c r="AV14" s="50">
+      <c r="AV14" s="42">
         <v>14935</v>
       </c>
-      <c r="AW14" s="61">
+      <c r="AW14" s="48">
         <v>14917</v>
       </c>
-      <c r="AX14" s="50">
+      <c r="AX14" s="42">
         <v>14870</v>
       </c>
-      <c r="AY14" s="67">
+      <c r="AY14" s="53">
         <v>14860</v>
       </c>
-      <c r="AZ14" s="19">
+      <c r="AZ14" s="18">
         <v>14853</v>
       </c>
-      <c r="BA14" s="19">
+      <c r="BA14" s="18">
         <v>14846</v>
       </c>
-      <c r="BB14" s="19">
+      <c r="BB14" s="18">
         <v>14840</v>
       </c>
+      <c r="BC14" s="18">
+        <v>14828</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="13">
         <v>16036</v>
       </c>
       <c r="C15" s="2">
         <v>16034</v>
       </c>
       <c r="D15" s="2">
         <v>16045</v>
       </c>
       <c r="E15" s="2">
         <v>16031</v>
       </c>
       <c r="F15" s="2">
         <v>16034</v>
       </c>
       <c r="G15" s="2">
         <v>16025</v>
       </c>
       <c r="H15" s="2">
         <v>16019</v>
       </c>
       <c r="I15" s="2">
         <v>16102</v>
       </c>
       <c r="J15" s="2">
         <v>16017</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="13">
         <v>16001</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="13">
         <v>16001</v>
       </c>
-      <c r="M15" s="26">
+      <c r="M15" s="23">
         <v>15992</v>
       </c>
       <c r="N15" s="2">
         <v>15980</v>
       </c>
       <c r="O15" s="2">
         <v>15982</v>
       </c>
       <c r="P15" s="2">
         <v>16012</v>
       </c>
       <c r="Q15" s="2">
         <v>16011</v>
       </c>
       <c r="R15" s="2">
         <v>16002</v>
       </c>
-      <c r="S15" s="14">
+      <c r="S15" s="13">
         <v>16008</v>
       </c>
-      <c r="T15" s="14">
+      <c r="T15" s="13">
         <v>16024</v>
       </c>
       <c r="U15" s="2">
         <v>15972</v>
       </c>
       <c r="V15" s="2">
         <v>15963</v>
       </c>
-      <c r="W15" s="14">
+      <c r="W15" s="13">
         <v>15972</v>
       </c>
-      <c r="X15" s="14">
+      <c r="X15" s="13">
         <v>15990</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="13">
         <v>15995</v>
       </c>
       <c r="Z15" s="2">
         <v>15974</v>
       </c>
-      <c r="AA15" s="50">
+      <c r="AA15" s="42">
         <v>15939</v>
       </c>
-      <c r="AB15" s="50">
+      <c r="AB15" s="42">
         <v>15940</v>
       </c>
-      <c r="AC15" s="50">
+      <c r="AC15" s="42">
         <v>15904</v>
       </c>
-      <c r="AD15" s="50">
+      <c r="AD15" s="42">
         <v>15899</v>
       </c>
-      <c r="AE15" s="50">
+      <c r="AE15" s="42">
         <v>15891</v>
       </c>
-      <c r="AF15" s="50">
+      <c r="AF15" s="42">
         <v>15876</v>
       </c>
       <c r="AG15" s="8">
         <v>15853</v>
       </c>
       <c r="AH15" s="8">
         <v>15822</v>
       </c>
       <c r="AI15" s="8">
         <v>15817</v>
       </c>
       <c r="AJ15" s="8">
         <v>15777</v>
       </c>
       <c r="AK15" s="8">
         <v>15765</v>
       </c>
-      <c r="AL15" s="65">
+      <c r="AL15" s="51">
         <v>15712</v>
       </c>
-      <c r="AM15" s="66">
+      <c r="AM15" s="52">
         <v>15683</v>
       </c>
-      <c r="AN15" s="50">
+      <c r="AN15" s="42">
         <v>15639</v>
       </c>
-      <c r="AO15" s="65">
+      <c r="AO15" s="51">
         <v>15630</v>
       </c>
-      <c r="AP15" s="50">
+      <c r="AP15" s="42">
         <v>15604</v>
       </c>
       <c r="AQ15" s="8">
         <v>15590</v>
       </c>
       <c r="AR15" s="8">
         <v>15579</v>
       </c>
-      <c r="AS15" s="50">
+      <c r="AS15" s="42">
         <v>15447</v>
       </c>
-      <c r="AT15" s="50">
+      <c r="AT15" s="42">
         <v>15380</v>
       </c>
-      <c r="AU15" s="50">
+      <c r="AU15" s="42">
         <v>15356</v>
       </c>
-      <c r="AV15" s="50">
+      <c r="AV15" s="42">
         <v>15339</v>
       </c>
-      <c r="AW15" s="61">
+      <c r="AW15" s="48">
         <v>15361</v>
       </c>
-      <c r="AX15" s="50">
+      <c r="AX15" s="42">
         <v>15374</v>
       </c>
-      <c r="AY15" s="67">
+      <c r="AY15" s="53">
         <v>15387</v>
       </c>
-      <c r="AZ15" s="19">
+      <c r="AZ15" s="18">
         <v>15358</v>
       </c>
-      <c r="BA15" s="19">
+      <c r="BA15" s="18">
         <v>15325</v>
       </c>
-      <c r="BB15" s="19">
+      <c r="BB15" s="18">
         <v>15313</v>
       </c>
+      <c r="BC15" s="18">
+        <v>15290</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="13">
         <v>29533</v>
       </c>
       <c r="C16" s="2">
         <v>29522</v>
       </c>
       <c r="D16" s="2">
         <v>29522</v>
       </c>
       <c r="E16" s="2">
         <v>29526</v>
       </c>
       <c r="F16" s="2">
         <v>29516</v>
       </c>
       <c r="G16" s="2">
         <v>29503</v>
       </c>
       <c r="H16" s="2">
         <v>29521</v>
       </c>
       <c r="I16" s="2">
         <v>29522</v>
       </c>
       <c r="J16" s="2">
         <v>29537</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="13">
         <v>29512</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="13">
         <v>29550</v>
       </c>
-      <c r="M16" s="26">
+      <c r="M16" s="23">
         <v>29574</v>
       </c>
       <c r="N16" s="2">
         <v>29607</v>
       </c>
       <c r="O16" s="2">
         <v>29627</v>
       </c>
       <c r="P16" s="2">
         <v>29634</v>
       </c>
       <c r="Q16" s="2">
         <v>29665</v>
       </c>
       <c r="R16" s="2">
         <v>29666</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="13">
         <v>29689</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="13">
         <v>29702</v>
       </c>
       <c r="U16" s="2">
         <v>29715</v>
       </c>
       <c r="V16" s="2">
         <v>29672</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="13">
         <v>29708</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="13">
         <v>29712</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="13">
         <v>29757</v>
       </c>
       <c r="Z16" s="2">
         <v>29717</v>
       </c>
-      <c r="AA16" s="50">
+      <c r="AA16" s="42">
         <v>29721</v>
       </c>
-      <c r="AB16" s="50">
+      <c r="AB16" s="42">
         <v>29679</v>
       </c>
-      <c r="AC16" s="50">
+      <c r="AC16" s="42">
         <v>29674</v>
       </c>
-      <c r="AD16" s="50">
+      <c r="AD16" s="42">
         <v>29632</v>
       </c>
-      <c r="AE16" s="50">
+      <c r="AE16" s="42">
         <v>29622</v>
       </c>
-      <c r="AF16" s="50">
+      <c r="AF16" s="42">
         <v>29611</v>
       </c>
       <c r="AG16" s="8">
         <v>29630</v>
       </c>
       <c r="AH16" s="8">
         <v>29617</v>
       </c>
       <c r="AI16" s="8">
         <v>29642</v>
       </c>
       <c r="AJ16" s="8">
         <v>29582</v>
       </c>
       <c r="AK16" s="8">
         <v>29528</v>
       </c>
-      <c r="AL16" s="65">
+      <c r="AL16" s="51">
         <v>29466</v>
       </c>
-      <c r="AM16" s="66">
+      <c r="AM16" s="52">
         <v>29432</v>
       </c>
-      <c r="AN16" s="50">
+      <c r="AN16" s="42">
         <v>29419</v>
       </c>
-      <c r="AO16" s="65">
+      <c r="AO16" s="51">
         <v>29400</v>
       </c>
-      <c r="AP16" s="50">
+      <c r="AP16" s="42">
         <v>29353</v>
       </c>
       <c r="AQ16" s="8">
         <v>29311</v>
       </c>
       <c r="AR16" s="8">
         <v>29322</v>
       </c>
-      <c r="AS16" s="50">
+      <c r="AS16" s="42">
         <v>29224</v>
       </c>
-      <c r="AT16" s="50">
+      <c r="AT16" s="42">
         <v>29290</v>
       </c>
-      <c r="AU16" s="50">
+      <c r="AU16" s="42">
         <v>29206</v>
       </c>
-      <c r="AV16" s="50">
+      <c r="AV16" s="42">
         <v>29170</v>
       </c>
-      <c r="AW16" s="61">
+      <c r="AW16" s="48">
         <v>29139</v>
       </c>
-      <c r="AX16" s="50">
+      <c r="AX16" s="42">
         <v>29131</v>
       </c>
-      <c r="AY16" s="67">
+      <c r="AY16" s="53">
         <v>29116</v>
       </c>
-      <c r="AZ16" s="19">
+      <c r="AZ16" s="18">
         <v>29105</v>
       </c>
-      <c r="BA16" s="19">
+      <c r="BA16" s="18">
         <v>29091</v>
       </c>
-      <c r="BB16" s="19">
+      <c r="BB16" s="18">
         <v>29101</v>
       </c>
+      <c r="BC16" s="18">
+        <v>29113</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="13">
         <v>65240</v>
       </c>
       <c r="C17" s="2">
         <v>65273</v>
       </c>
       <c r="D17" s="2">
         <v>65250</v>
       </c>
       <c r="E17" s="2">
         <v>65278</v>
       </c>
       <c r="F17" s="2">
         <v>65309</v>
       </c>
       <c r="G17" s="2">
         <v>65312</v>
       </c>
       <c r="H17" s="2">
         <v>65343</v>
       </c>
       <c r="I17" s="2">
         <v>65796</v>
       </c>
       <c r="J17" s="2">
         <v>65382</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="13">
         <v>65399</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="13">
         <v>65407</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M17" s="23">
         <v>65455</v>
       </c>
       <c r="N17" s="2">
         <v>65499</v>
       </c>
       <c r="O17" s="2">
         <v>65540</v>
       </c>
       <c r="P17" s="2">
         <v>65567</v>
       </c>
       <c r="Q17" s="2">
         <v>65642</v>
       </c>
       <c r="R17" s="2">
         <v>65718</v>
       </c>
-      <c r="S17" s="14">
+      <c r="S17" s="13">
         <v>65780</v>
       </c>
-      <c r="T17" s="14">
+      <c r="T17" s="13">
         <v>65789</v>
       </c>
       <c r="U17" s="2">
         <v>65739</v>
       </c>
       <c r="V17" s="2">
         <v>65712</v>
       </c>
-      <c r="W17" s="14">
+      <c r="W17" s="13">
         <v>65760</v>
       </c>
-      <c r="X17" s="14">
+      <c r="X17" s="13">
         <v>65726</v>
       </c>
-      <c r="Y17" s="14">
+      <c r="Y17" s="13">
         <v>65782</v>
       </c>
       <c r="Z17" s="2">
         <v>65783</v>
       </c>
-      <c r="AA17" s="50">
+      <c r="AA17" s="42">
         <v>65724</v>
       </c>
-      <c r="AB17" s="50">
+      <c r="AB17" s="42">
         <v>65723</v>
       </c>
-      <c r="AC17" s="50">
+      <c r="AC17" s="42">
         <v>65714</v>
       </c>
-      <c r="AD17" s="50">
+      <c r="AD17" s="42">
         <v>65643</v>
       </c>
-      <c r="AE17" s="50">
+      <c r="AE17" s="42">
         <v>65621</v>
       </c>
-      <c r="AF17" s="50">
+      <c r="AF17" s="42">
         <v>65622</v>
       </c>
       <c r="AG17" s="8">
         <v>65502</v>
       </c>
       <c r="AH17" s="8">
         <v>65340</v>
       </c>
       <c r="AI17" s="8">
         <v>65110</v>
       </c>
       <c r="AJ17" s="8">
         <v>65024</v>
       </c>
       <c r="AK17" s="8">
         <v>65016</v>
       </c>
-      <c r="AL17" s="65">
+      <c r="AL17" s="51">
         <v>64928</v>
       </c>
-      <c r="AM17" s="66">
+      <c r="AM17" s="52">
         <v>64753</v>
       </c>
-      <c r="AN17" s="50">
+      <c r="AN17" s="42">
         <v>64673</v>
       </c>
-      <c r="AO17" s="65">
+      <c r="AO17" s="51">
         <v>64661</v>
       </c>
-      <c r="AP17" s="50">
+      <c r="AP17" s="42">
         <v>64563</v>
       </c>
       <c r="AQ17" s="8">
         <v>64473</v>
       </c>
       <c r="AR17" s="8">
         <v>64371</v>
       </c>
-      <c r="AS17" s="50">
+      <c r="AS17" s="42">
         <v>64066</v>
       </c>
-      <c r="AT17" s="50">
+      <c r="AT17" s="42">
         <v>63793</v>
       </c>
-      <c r="AU17" s="50">
+      <c r="AU17" s="42">
         <v>63568</v>
       </c>
-      <c r="AV17" s="50">
+      <c r="AV17" s="42">
         <v>63422</v>
       </c>
-      <c r="AW17" s="61">
+      <c r="AW17" s="48">
         <v>63358</v>
       </c>
-      <c r="AX17" s="50">
+      <c r="AX17" s="42">
         <v>63295</v>
       </c>
-      <c r="AY17" s="67">
+      <c r="AY17" s="53">
         <v>63242</v>
       </c>
-      <c r="AZ17" s="19">
+      <c r="AZ17" s="18">
         <v>63183</v>
       </c>
-      <c r="BA17" s="19">
+      <c r="BA17" s="18">
         <v>63112</v>
       </c>
-      <c r="BB17" s="19">
+      <c r="BB17" s="18">
         <v>63075</v>
       </c>
+      <c r="BC17" s="18">
+        <v>62963</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="13">
         <v>16085</v>
       </c>
       <c r="C18" s="2">
         <v>16073</v>
       </c>
       <c r="D18" s="2">
         <v>16106</v>
       </c>
       <c r="E18" s="2">
         <v>16122</v>
       </c>
       <c r="F18" s="2">
         <v>16117</v>
       </c>
       <c r="G18" s="2">
         <v>16108</v>
       </c>
       <c r="H18" s="2">
         <v>16123</v>
       </c>
       <c r="I18" s="2">
         <v>16112</v>
       </c>
       <c r="J18" s="2">
         <v>16102</v>
       </c>
-      <c r="K18" s="14">
+      <c r="K18" s="13">
         <v>16077</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="13">
         <v>16085</v>
       </c>
-      <c r="M18" s="26">
+      <c r="M18" s="23">
         <v>16076</v>
       </c>
       <c r="N18" s="2">
         <v>16087</v>
       </c>
       <c r="O18" s="2">
         <v>16092</v>
       </c>
       <c r="P18" s="2">
         <v>16105</v>
       </c>
       <c r="Q18" s="2">
         <v>16103</v>
       </c>
       <c r="R18" s="2">
         <v>16100</v>
       </c>
-      <c r="S18" s="14">
+      <c r="S18" s="13">
         <v>16118</v>
       </c>
-      <c r="T18" s="14">
+      <c r="T18" s="13">
         <v>16114</v>
       </c>
       <c r="U18" s="2">
         <v>16119</v>
       </c>
       <c r="V18" s="2">
         <v>16109</v>
       </c>
-      <c r="W18" s="14">
+      <c r="W18" s="13">
         <v>16095</v>
       </c>
-      <c r="X18" s="14">
+      <c r="X18" s="13">
         <v>16078</v>
       </c>
-      <c r="Y18" s="14">
+      <c r="Y18" s="13">
         <v>16070</v>
       </c>
       <c r="Z18" s="2">
         <v>16088</v>
       </c>
-      <c r="AA18" s="50">
+      <c r="AA18" s="42">
         <v>16048</v>
       </c>
-      <c r="AB18" s="50">
+      <c r="AB18" s="42">
         <v>16031</v>
       </c>
-      <c r="AC18" s="50">
+      <c r="AC18" s="42">
         <v>16013</v>
       </c>
-      <c r="AD18" s="50">
+      <c r="AD18" s="42">
         <v>16001</v>
       </c>
-      <c r="AE18" s="50">
+      <c r="AE18" s="42">
         <v>15974</v>
       </c>
-      <c r="AF18" s="50">
+      <c r="AF18" s="42">
         <v>15926</v>
       </c>
       <c r="AG18" s="8">
         <v>15823</v>
       </c>
       <c r="AH18" s="8">
         <v>15740</v>
       </c>
       <c r="AI18" s="8">
         <v>15689</v>
       </c>
       <c r="AJ18" s="8">
         <v>15620</v>
       </c>
       <c r="AK18" s="8">
         <v>15609</v>
       </c>
-      <c r="AL18" s="65">
+      <c r="AL18" s="51">
         <v>15558</v>
       </c>
-      <c r="AM18" s="66">
+      <c r="AM18" s="52">
         <v>15513</v>
       </c>
-      <c r="AN18" s="50">
+      <c r="AN18" s="42">
         <v>15476</v>
       </c>
-      <c r="AO18" s="65">
+      <c r="AO18" s="51">
         <v>15492</v>
       </c>
-      <c r="AP18" s="50">
+      <c r="AP18" s="42">
         <v>15416</v>
       </c>
       <c r="AQ18" s="8">
         <v>15410</v>
       </c>
       <c r="AR18" s="8">
         <v>15350</v>
       </c>
-      <c r="AS18" s="50">
+      <c r="AS18" s="42">
         <v>15247</v>
       </c>
-      <c r="AT18" s="50">
+      <c r="AT18" s="42">
         <v>15164</v>
       </c>
-      <c r="AU18" s="50">
+      <c r="AU18" s="42">
         <v>15123</v>
       </c>
-      <c r="AV18" s="50">
+      <c r="AV18" s="42">
         <v>15087</v>
       </c>
-      <c r="AW18" s="61">
+      <c r="AW18" s="48">
         <v>15094</v>
       </c>
-      <c r="AX18" s="50">
+      <c r="AX18" s="42">
         <v>15070</v>
       </c>
-      <c r="AY18" s="67">
+      <c r="AY18" s="53">
         <v>15003</v>
       </c>
-      <c r="AZ18" s="19">
+      <c r="AZ18" s="18">
         <v>14921</v>
       </c>
-      <c r="BA18" s="19">
+      <c r="BA18" s="18">
         <v>14855</v>
       </c>
-      <c r="BB18" s="19">
+      <c r="BB18" s="18">
         <v>14825</v>
       </c>
+      <c r="BC18" s="18">
+        <v>14802</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="14">
+      <c r="B19" s="13">
         <v>35677</v>
       </c>
       <c r="C19" s="2">
         <v>35700</v>
       </c>
       <c r="D19" s="2">
         <v>35706</v>
       </c>
       <c r="E19" s="2">
         <v>35752</v>
       </c>
       <c r="F19" s="2">
         <v>35767</v>
       </c>
       <c r="G19" s="2">
         <v>35809</v>
       </c>
       <c r="H19" s="2">
         <v>35806</v>
       </c>
       <c r="I19" s="2">
         <v>35849</v>
       </c>
       <c r="J19" s="2">
         <v>35832</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="13">
         <v>35811</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="13">
         <v>35820</v>
       </c>
-      <c r="M19" s="26">
+      <c r="M19" s="23">
         <v>35803</v>
       </c>
       <c r="N19" s="2">
         <v>35782</v>
       </c>
       <c r="O19" s="2">
         <v>35792</v>
       </c>
       <c r="P19" s="2">
         <v>35839</v>
       </c>
       <c r="Q19" s="2">
         <v>35875</v>
       </c>
       <c r="R19" s="2">
         <v>35906</v>
       </c>
-      <c r="S19" s="14">
+      <c r="S19" s="13">
         <v>35898</v>
       </c>
-      <c r="T19" s="14">
+      <c r="T19" s="13">
         <v>35815</v>
       </c>
       <c r="U19" s="2">
         <v>35771</v>
       </c>
       <c r="V19" s="2">
         <v>35780</v>
       </c>
-      <c r="W19" s="14">
+      <c r="W19" s="13">
         <v>35821</v>
       </c>
-      <c r="X19" s="14">
+      <c r="X19" s="13">
         <v>35824</v>
       </c>
-      <c r="Y19" s="14">
+      <c r="Y19" s="13">
         <v>35782</v>
       </c>
       <c r="Z19" s="2">
         <v>35761</v>
       </c>
-      <c r="AA19" s="50">
+      <c r="AA19" s="42">
         <v>35742</v>
       </c>
-      <c r="AB19" s="50">
+      <c r="AB19" s="42">
         <v>35718</v>
       </c>
-      <c r="AC19" s="50">
+      <c r="AC19" s="42">
         <v>35674</v>
       </c>
-      <c r="AD19" s="50">
+      <c r="AD19" s="42">
         <v>35628</v>
       </c>
-      <c r="AE19" s="50">
+      <c r="AE19" s="42">
         <v>35611</v>
       </c>
-      <c r="AF19" s="50">
+      <c r="AF19" s="42">
         <v>35574</v>
       </c>
       <c r="AG19" s="8">
         <v>35510</v>
       </c>
       <c r="AH19" s="8">
         <v>35380</v>
       </c>
       <c r="AI19" s="8">
         <v>35271</v>
       </c>
       <c r="AJ19" s="8">
         <v>35171</v>
       </c>
       <c r="AK19" s="8">
         <v>35099</v>
       </c>
-      <c r="AL19" s="65">
+      <c r="AL19" s="51">
         <v>35050</v>
       </c>
-      <c r="AM19" s="66">
+      <c r="AM19" s="52">
         <v>34973</v>
       </c>
-      <c r="AN19" s="50">
+      <c r="AN19" s="42">
         <v>34922</v>
       </c>
-      <c r="AO19" s="65">
+      <c r="AO19" s="51">
         <v>34847</v>
       </c>
-      <c r="AP19" s="50">
+      <c r="AP19" s="42">
         <v>34804</v>
       </c>
       <c r="AQ19" s="8">
         <v>34723</v>
       </c>
       <c r="AR19" s="8">
         <v>34657</v>
       </c>
-      <c r="AS19" s="50">
+      <c r="AS19" s="42">
         <v>34497</v>
       </c>
-      <c r="AT19" s="50">
+      <c r="AT19" s="42">
         <v>34354</v>
       </c>
-      <c r="AU19" s="50">
+      <c r="AU19" s="42">
         <v>34324</v>
       </c>
-      <c r="AV19" s="50">
+      <c r="AV19" s="42">
         <v>34269</v>
       </c>
-      <c r="AW19" s="61">
+      <c r="AW19" s="48">
         <v>34219</v>
       </c>
-      <c r="AX19" s="50">
+      <c r="AX19" s="42">
         <v>34145</v>
       </c>
-      <c r="AY19" s="67">
+      <c r="AY19" s="53">
         <v>34083</v>
       </c>
-      <c r="AZ19" s="19">
+      <c r="AZ19" s="18">
         <v>34077</v>
       </c>
-      <c r="BA19" s="19">
+      <c r="BA19" s="18">
         <v>34063</v>
       </c>
-      <c r="BB19" s="19">
+      <c r="BB19" s="18">
         <v>34029</v>
       </c>
+      <c r="BC19" s="18">
+        <v>34042</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="14">
+      <c r="B20" s="13">
         <v>46158</v>
       </c>
       <c r="C20" s="2">
         <v>46181</v>
       </c>
       <c r="D20" s="2">
         <v>46176</v>
       </c>
       <c r="E20" s="2">
         <v>46206</v>
       </c>
       <c r="F20" s="2">
         <v>46201</v>
       </c>
       <c r="G20" s="2">
         <v>46209</v>
       </c>
       <c r="H20" s="2">
         <v>46234</v>
       </c>
       <c r="I20" s="2">
         <v>46239</v>
       </c>
       <c r="J20" s="2">
         <v>46267</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="13">
         <v>46276</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="13">
         <v>46279</v>
       </c>
-      <c r="M20" s="26">
+      <c r="M20" s="23">
         <v>46299</v>
       </c>
       <c r="N20" s="2">
         <v>46320</v>
       </c>
       <c r="O20" s="2">
         <v>46344</v>
       </c>
       <c r="P20" s="2">
         <v>46347</v>
       </c>
       <c r="Q20" s="2">
         <v>46376</v>
       </c>
       <c r="R20" s="2">
         <v>46412</v>
       </c>
-      <c r="S20" s="14">
+      <c r="S20" s="13">
         <v>46454</v>
       </c>
-      <c r="T20" s="14">
+      <c r="T20" s="13">
         <v>46508</v>
       </c>
       <c r="U20" s="2">
         <v>46555</v>
       </c>
       <c r="V20" s="2">
         <v>46593</v>
       </c>
-      <c r="W20" s="14">
+      <c r="W20" s="13">
         <v>46643</v>
       </c>
-      <c r="X20" s="14">
+      <c r="X20" s="13">
         <v>46644</v>
       </c>
-      <c r="Y20" s="14">
+      <c r="Y20" s="13">
         <v>46606</v>
       </c>
       <c r="Z20" s="2">
         <v>46597</v>
       </c>
-      <c r="AA20" s="50">
+      <c r="AA20" s="42">
         <v>46602</v>
       </c>
-      <c r="AB20" s="50">
+      <c r="AB20" s="42">
         <v>46667</v>
       </c>
-      <c r="AC20" s="50">
+      <c r="AC20" s="42">
         <v>46680</v>
       </c>
-      <c r="AD20" s="50">
+      <c r="AD20" s="42">
         <v>46697</v>
       </c>
-      <c r="AE20" s="50">
+      <c r="AE20" s="42">
         <v>46719</v>
       </c>
-      <c r="AF20" s="50">
+      <c r="AF20" s="42">
         <v>46747</v>
       </c>
       <c r="AG20" s="8">
         <v>46829</v>
       </c>
       <c r="AH20" s="8">
         <v>46831</v>
       </c>
       <c r="AI20" s="8">
         <v>46766</v>
       </c>
       <c r="AJ20" s="8">
         <v>46699</v>
       </c>
       <c r="AK20" s="8">
         <v>46701</v>
       </c>
-      <c r="AL20" s="65">
+      <c r="AL20" s="51">
         <v>46659</v>
       </c>
-      <c r="AM20" s="66">
+      <c r="AM20" s="52">
         <v>46623</v>
       </c>
-      <c r="AN20" s="50">
+      <c r="AN20" s="42">
         <v>46585</v>
       </c>
-      <c r="AO20" s="65">
+      <c r="AO20" s="51">
         <v>46572</v>
       </c>
-      <c r="AP20" s="50">
+      <c r="AP20" s="42">
         <v>46485</v>
       </c>
       <c r="AQ20" s="8">
         <v>46430</v>
       </c>
       <c r="AR20" s="8">
         <v>46393</v>
       </c>
-      <c r="AS20" s="50">
+      <c r="AS20" s="42">
         <v>46196</v>
       </c>
-      <c r="AT20" s="50">
+      <c r="AT20" s="42">
         <v>46121</v>
       </c>
-      <c r="AU20" s="50">
+      <c r="AU20" s="42">
         <v>46034</v>
       </c>
-      <c r="AV20" s="50">
+      <c r="AV20" s="42">
         <v>46045</v>
       </c>
-      <c r="AW20" s="61">
+      <c r="AW20" s="48">
         <v>46006</v>
       </c>
-      <c r="AX20" s="50">
+      <c r="AX20" s="42">
         <v>46014</v>
       </c>
-      <c r="AY20" s="67">
+      <c r="AY20" s="53">
         <v>45993</v>
       </c>
-      <c r="AZ20" s="19">
+      <c r="AZ20" s="18">
         <v>45973</v>
       </c>
-      <c r="BA20" s="19">
+      <c r="BA20" s="18">
         <v>45900</v>
       </c>
-      <c r="BB20" s="19">
+      <c r="BB20" s="18">
         <v>45855</v>
       </c>
+      <c r="BC20" s="18">
+        <v>45800</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="14">
+      <c r="B21" s="13">
         <v>42562</v>
       </c>
       <c r="C21" s="2">
         <v>42579</v>
       </c>
       <c r="D21" s="2">
         <v>42574</v>
       </c>
       <c r="E21" s="2">
         <v>42599</v>
       </c>
       <c r="F21" s="2">
         <v>42608</v>
       </c>
       <c r="G21" s="2">
         <v>42619</v>
       </c>
       <c r="H21" s="2">
         <v>42608</v>
       </c>
       <c r="I21" s="2">
         <v>42579</v>
       </c>
       <c r="J21" s="2">
         <v>42564</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K21" s="13">
         <v>42556</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="13">
         <v>42562</v>
       </c>
-      <c r="M21" s="26">
+      <c r="M21" s="23">
         <v>42539</v>
       </c>
       <c r="N21" s="2">
         <v>42574</v>
       </c>
       <c r="O21" s="2">
         <v>42598</v>
       </c>
       <c r="P21" s="2">
         <v>42628</v>
       </c>
       <c r="Q21" s="2">
         <v>42652</v>
       </c>
       <c r="R21" s="2">
         <v>42662</v>
       </c>
-      <c r="S21" s="14">
+      <c r="S21" s="13">
         <v>42707</v>
       </c>
-      <c r="T21" s="14">
+      <c r="T21" s="13">
         <v>42678</v>
       </c>
       <c r="U21" s="2">
         <v>42564</v>
       </c>
       <c r="V21" s="2">
         <v>42492</v>
       </c>
-      <c r="W21" s="14">
+      <c r="W21" s="13">
         <v>42466</v>
       </c>
-      <c r="X21" s="14">
+      <c r="X21" s="13">
         <v>42436</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Y21" s="13">
         <v>42433</v>
       </c>
       <c r="Z21" s="2">
         <v>42362</v>
       </c>
-      <c r="AA21" s="50">
+      <c r="AA21" s="42">
         <v>42361</v>
       </c>
-      <c r="AB21" s="50">
+      <c r="AB21" s="42">
         <v>42341</v>
       </c>
-      <c r="AC21" s="50">
+      <c r="AC21" s="42">
         <v>42370</v>
       </c>
-      <c r="AD21" s="50">
+      <c r="AD21" s="42">
         <v>42319</v>
       </c>
-      <c r="AE21" s="50">
+      <c r="AE21" s="42">
         <v>42313</v>
       </c>
-      <c r="AF21" s="50">
+      <c r="AF21" s="42">
         <v>42313</v>
       </c>
       <c r="AG21" s="8">
         <v>42272</v>
       </c>
       <c r="AH21" s="8">
         <v>42218</v>
       </c>
       <c r="AI21" s="8">
         <v>42158</v>
       </c>
       <c r="AJ21" s="8">
         <v>42077</v>
       </c>
       <c r="AK21" s="8">
         <v>42006</v>
       </c>
-      <c r="AL21" s="65">
+      <c r="AL21" s="51">
         <v>42003</v>
       </c>
-      <c r="AM21" s="66">
+      <c r="AM21" s="52">
         <v>41968</v>
       </c>
-      <c r="AN21" s="50">
+      <c r="AN21" s="42">
         <v>41908</v>
       </c>
-      <c r="AO21" s="65">
+      <c r="AO21" s="51">
         <v>41850</v>
       </c>
-      <c r="AP21" s="50">
+      <c r="AP21" s="42">
         <v>41792</v>
       </c>
       <c r="AQ21" s="8">
         <v>41713</v>
       </c>
       <c r="AR21" s="8">
         <v>41606</v>
       </c>
-      <c r="AS21" s="50">
+      <c r="AS21" s="42">
         <v>41438</v>
       </c>
-      <c r="AT21" s="50">
+      <c r="AT21" s="42">
         <v>41292</v>
       </c>
-      <c r="AU21" s="50">
+      <c r="AU21" s="42">
         <v>41209</v>
       </c>
-      <c r="AV21" s="50">
+      <c r="AV21" s="42">
         <v>41164</v>
       </c>
-      <c r="AW21" s="61">
+      <c r="AW21" s="48">
         <v>41154</v>
       </c>
-      <c r="AX21" s="50">
+      <c r="AX21" s="42">
         <v>41106</v>
       </c>
-      <c r="AY21" s="67">
+      <c r="AY21" s="53">
         <v>41088</v>
       </c>
-      <c r="AZ21" s="19">
+      <c r="AZ21" s="18">
         <v>41025</v>
       </c>
-      <c r="BA21" s="19">
+      <c r="BA21" s="18">
         <v>40916</v>
       </c>
-      <c r="BB21" s="19">
+      <c r="BB21" s="18">
         <v>40906</v>
       </c>
+      <c r="BC21" s="18">
+        <v>40895</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B22" s="13">
         <v>13979</v>
       </c>
       <c r="C22" s="2">
         <v>13993</v>
       </c>
       <c r="D22" s="2">
         <v>14002</v>
       </c>
       <c r="E22" s="2">
         <v>14008</v>
       </c>
       <c r="F22" s="2">
         <v>14007</v>
       </c>
       <c r="G22" s="2">
         <v>14013</v>
       </c>
       <c r="H22" s="2">
         <v>13996</v>
       </c>
       <c r="I22" s="2">
         <v>13928</v>
       </c>
       <c r="J22" s="2">
         <v>14010</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="13">
         <v>13998</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="13">
         <v>13999</v>
       </c>
-      <c r="M22" s="26">
+      <c r="M22" s="23">
         <v>13979</v>
       </c>
       <c r="N22" s="2">
         <v>13975</v>
       </c>
       <c r="O22" s="2">
         <v>13977</v>
       </c>
       <c r="P22" s="2">
         <v>13991</v>
       </c>
       <c r="Q22" s="2">
         <v>13997</v>
       </c>
       <c r="R22" s="2">
         <v>14003</v>
       </c>
-      <c r="S22" s="14">
+      <c r="S22" s="13">
         <v>14013</v>
       </c>
-      <c r="T22" s="14">
+      <c r="T22" s="13">
         <v>13999</v>
       </c>
       <c r="U22" s="2">
         <v>14016</v>
       </c>
       <c r="V22" s="2">
         <v>13959</v>
       </c>
-      <c r="W22" s="14">
+      <c r="W22" s="13">
         <v>13947</v>
       </c>
-      <c r="X22" s="14">
+      <c r="X22" s="13">
         <v>13936</v>
       </c>
-      <c r="Y22" s="14">
+      <c r="Y22" s="13">
         <v>13933</v>
       </c>
       <c r="Z22" s="2">
         <v>13929</v>
       </c>
-      <c r="AA22" s="50">
+      <c r="AA22" s="42">
         <v>13924</v>
       </c>
-      <c r="AB22" s="50">
+      <c r="AB22" s="42">
         <v>13935</v>
       </c>
-      <c r="AC22" s="50">
+      <c r="AC22" s="42">
         <v>13930</v>
       </c>
-      <c r="AD22" s="50">
+      <c r="AD22" s="42">
         <v>13929</v>
       </c>
-      <c r="AE22" s="50">
+      <c r="AE22" s="42">
         <v>13909</v>
       </c>
-      <c r="AF22" s="50">
+      <c r="AF22" s="42">
         <v>13895</v>
       </c>
       <c r="AG22" s="8">
         <v>13843</v>
       </c>
       <c r="AH22" s="8">
         <v>13822</v>
       </c>
       <c r="AI22" s="8">
         <v>13794</v>
       </c>
       <c r="AJ22" s="8">
         <v>13745</v>
       </c>
       <c r="AK22" s="8">
         <v>13726</v>
       </c>
-      <c r="AL22" s="65">
+      <c r="AL22" s="51">
         <v>13713</v>
       </c>
-      <c r="AM22" s="66">
+      <c r="AM22" s="52">
         <v>13710</v>
       </c>
-      <c r="AN22" s="50">
+      <c r="AN22" s="42">
         <v>13674</v>
       </c>
-      <c r="AO22" s="65">
+      <c r="AO22" s="51">
         <v>13667</v>
       </c>
-      <c r="AP22" s="50">
+      <c r="AP22" s="42">
         <v>13660</v>
       </c>
       <c r="AQ22" s="8">
         <v>13636</v>
       </c>
       <c r="AR22" s="8">
         <v>13596</v>
       </c>
-      <c r="AS22" s="50">
+      <c r="AS22" s="42">
         <v>13530</v>
       </c>
-      <c r="AT22" s="50">
+      <c r="AT22" s="42">
         <v>13480</v>
       </c>
-      <c r="AU22" s="50">
+      <c r="AU22" s="42">
         <v>13429</v>
       </c>
-      <c r="AV22" s="50">
+      <c r="AV22" s="42">
         <v>13413</v>
       </c>
-      <c r="AW22" s="61">
+      <c r="AW22" s="48">
         <v>13363</v>
       </c>
-      <c r="AX22" s="50">
+      <c r="AX22" s="42">
         <v>13337</v>
       </c>
-      <c r="AY22" s="67">
+      <c r="AY22" s="53">
         <v>13307</v>
       </c>
-      <c r="AZ22" s="19">
+      <c r="AZ22" s="18">
         <v>13301</v>
       </c>
-      <c r="BA22" s="19">
+      <c r="BA22" s="18">
         <v>13273</v>
       </c>
-      <c r="BB22" s="19">
+      <c r="BB22" s="18">
         <v>13242</v>
       </c>
+      <c r="BC22" s="18">
+        <v>13227</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" ht="14.25" customHeight="1">
-      <c r="A23" s="82" t="s">
+    <row r="23" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A23" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="82"/>
-[...51 lines deleted...]
-      <c r="BB23" s="82"/>
+      <c r="B23" s="67"/>
+      <c r="C23" s="67"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="67"/>
+      <c r="L23" s="67"/>
+      <c r="M23" s="67"/>
+      <c r="N23" s="67"/>
+      <c r="O23" s="67"/>
+      <c r="P23" s="67"/>
+      <c r="Q23" s="67"/>
+      <c r="R23" s="67"/>
+      <c r="S23" s="67"/>
+      <c r="T23" s="67"/>
+      <c r="U23" s="67"/>
+      <c r="V23" s="67"/>
+      <c r="W23" s="67"/>
+      <c r="X23" s="67"/>
+      <c r="Y23" s="67"/>
+      <c r="Z23" s="67"/>
+      <c r="AA23" s="67"/>
+      <c r="AB23" s="67"/>
+      <c r="AC23" s="67"/>
+      <c r="AD23" s="67"/>
+      <c r="AE23" s="67"/>
+      <c r="AF23" s="67"/>
+      <c r="AG23" s="67"/>
+      <c r="AH23" s="67"/>
+      <c r="AI23" s="67"/>
+      <c r="AJ23" s="67"/>
+      <c r="AK23" s="67"/>
+      <c r="AL23" s="67"/>
+      <c r="AM23" s="67"/>
+      <c r="AN23" s="67"/>
+      <c r="AO23" s="67"/>
+      <c r="AP23" s="67"/>
+      <c r="AQ23" s="67"/>
+      <c r="AR23" s="67"/>
+      <c r="AS23" s="67"/>
+      <c r="AT23" s="67"/>
+      <c r="AU23" s="67"/>
+      <c r="AV23" s="67"/>
+      <c r="AW23" s="67"/>
+      <c r="AX23" s="67"/>
+      <c r="AY23" s="67"/>
+      <c r="AZ23" s="67"/>
+      <c r="BA23" s="67"/>
+      <c r="BB23" s="67"/>
+      <c r="BC23" s="67"/>
     </row>
-    <row r="24" spans="1:54">
-      <c r="A24" s="13" t="s">
+    <row r="24" spans="1:55">
+      <c r="A24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="2">
         <v>681135</v>
       </c>
       <c r="C24" s="2">
         <v>681865</v>
       </c>
       <c r="D24" s="2">
         <v>682621</v>
       </c>
       <c r="E24" s="2">
         <v>683546</v>
       </c>
       <c r="F24" s="2">
         <v>684427</v>
       </c>
       <c r="G24" s="2">
         <v>685279</v>
       </c>
       <c r="H24" s="2">
         <v>686406</v>
       </c>
       <c r="I24" s="2">
         <v>687522</v>
       </c>
       <c r="J24" s="2">
         <v>688575</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="13">
         <v>689220</v>
       </c>
       <c r="L24" s="2">
         <v>690211</v>
       </c>
       <c r="M24" s="2">
         <v>691482</v>
       </c>
       <c r="N24" s="2">
         <v>692467</v>
       </c>
       <c r="O24" s="2">
         <v>693420</v>
       </c>
       <c r="P24" s="2">
         <v>694249</v>
       </c>
       <c r="Q24" s="2">
         <v>695162</v>
       </c>
       <c r="R24" s="2">
         <v>695969</v>
       </c>
-      <c r="S24" s="14">
+      <c r="S24" s="13">
         <v>695969</v>
       </c>
-      <c r="T24" s="14">
+      <c r="T24" s="13">
         <v>697820</v>
       </c>
       <c r="U24" s="2">
         <v>698901</v>
       </c>
       <c r="V24" s="2">
         <v>699996</v>
       </c>
       <c r="W24" s="2">
         <v>700846</v>
       </c>
       <c r="X24" s="2">
         <v>701736</v>
       </c>
       <c r="Y24" s="2">
         <v>702799</v>
       </c>
       <c r="Z24" s="2">
         <v>703670</v>
       </c>
-      <c r="AA24" s="50">
+      <c r="AA24" s="42">
         <v>704469</v>
       </c>
-      <c r="AB24" s="50">
+      <c r="AB24" s="42">
         <v>705377</v>
       </c>
-      <c r="AC24" s="50">
+      <c r="AC24" s="42">
         <v>706388</v>
       </c>
       <c r="AD24" s="2">
         <v>707560</v>
       </c>
-      <c r="AE24" s="50">
+      <c r="AE24" s="42">
         <v>708551</v>
       </c>
-      <c r="AF24" s="50">
+      <c r="AF24" s="42">
         <v>709832</v>
       </c>
       <c r="AG24" s="8">
         <v>711340</v>
       </c>
       <c r="AH24" s="8">
         <v>712988</v>
       </c>
       <c r="AI24" s="8">
         <v>714163</v>
       </c>
       <c r="AJ24" s="8">
         <v>715536</v>
       </c>
       <c r="AK24" s="8">
         <v>716641</v>
       </c>
-      <c r="AL24" s="65">
+      <c r="AL24" s="51">
         <v>717680</v>
       </c>
-      <c r="AM24" s="66">
+      <c r="AM24" s="52">
         <v>718554</v>
       </c>
-      <c r="AN24" s="50">
+      <c r="AN24" s="42">
         <v>719392</v>
       </c>
-      <c r="AO24" s="65">
+      <c r="AO24" s="51">
         <v>719968</v>
       </c>
-      <c r="AP24" s="50">
+      <c r="AP24" s="42">
         <v>720924</v>
       </c>
       <c r="AQ24" s="8">
         <v>721781</v>
       </c>
       <c r="AR24" s="8">
         <v>722919</v>
       </c>
-      <c r="AS24" s="50">
+      <c r="AS24" s="42">
         <v>725231</v>
       </c>
-      <c r="AT24" s="50">
+      <c r="AT24" s="42">
         <v>726272</v>
       </c>
-      <c r="AU24" s="50">
+      <c r="AU24" s="42">
         <v>727108</v>
       </c>
-      <c r="AV24" s="50">
+      <c r="AV24" s="42">
         <v>727796</v>
       </c>
-      <c r="AW24" s="50">
+      <c r="AW24" s="42">
         <v>728450</v>
       </c>
-      <c r="AX24" s="50">
+      <c r="AX24" s="42">
         <v>729220</v>
       </c>
       <c r="AY24" s="5">
         <v>730195</v>
       </c>
-      <c r="AZ24" s="19">
+      <c r="AZ24" s="18">
         <v>730716</v>
       </c>
-      <c r="BA24" s="19">
+      <c r="BA24" s="18">
         <v>731245</v>
       </c>
-      <c r="BB24" s="19">
+      <c r="BB24" s="18">
         <v>731836</v>
       </c>
+      <c r="BC24" s="18">
+        <v>732289</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="13">
         <v>549381</v>
       </c>
       <c r="C25" s="2">
         <v>550015</v>
       </c>
       <c r="D25" s="2">
         <v>550760</v>
       </c>
       <c r="E25" s="2">
         <v>551598</v>
       </c>
       <c r="F25" s="2">
         <v>552411</v>
       </c>
       <c r="G25" s="2">
         <v>553219</v>
       </c>
       <c r="H25" s="2">
         <v>554302</v>
       </c>
       <c r="I25" s="2">
         <v>555353</v>
       </c>
       <c r="J25" s="2">
         <v>556371</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="13">
         <v>556976</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="13">
         <v>557892</v>
       </c>
-      <c r="M25" s="26">
+      <c r="M25" s="23">
         <v>559107</v>
       </c>
       <c r="N25" s="2">
         <v>559934</v>
       </c>
       <c r="O25" s="2">
         <v>560789</v>
       </c>
       <c r="P25" s="2">
         <v>561575</v>
       </c>
       <c r="Q25" s="2">
         <v>562355</v>
       </c>
       <c r="R25" s="2">
         <v>563044</v>
       </c>
-      <c r="S25" s="14">
+      <c r="S25" s="13">
         <v>563044</v>
       </c>
-      <c r="T25" s="14">
+      <c r="T25" s="13">
         <v>564729</v>
       </c>
       <c r="U25" s="2">
         <v>565829</v>
       </c>
       <c r="V25" s="2">
         <v>566956</v>
       </c>
       <c r="W25" s="2">
         <v>567745</v>
       </c>
       <c r="X25" s="2">
         <v>568630</v>
       </c>
       <c r="Y25" s="2">
         <v>569607</v>
       </c>
       <c r="Z25" s="2">
         <v>570475</v>
       </c>
-      <c r="AA25" s="50">
+      <c r="AA25" s="42">
         <v>571304</v>
       </c>
-      <c r="AB25" s="50">
+      <c r="AB25" s="42">
         <v>572165</v>
       </c>
-      <c r="AC25" s="50">
+      <c r="AC25" s="42">
         <v>573132</v>
       </c>
       <c r="AD25" s="2">
         <v>574314</v>
       </c>
-      <c r="AE25" s="50">
+      <c r="AE25" s="42">
         <v>575301</v>
       </c>
-      <c r="AF25" s="50">
+      <c r="AF25" s="42">
         <v>576517</v>
       </c>
       <c r="AG25" s="8">
         <v>578009</v>
       </c>
       <c r="AH25" s="8">
         <v>579744</v>
       </c>
       <c r="AI25" s="8">
         <v>581197</v>
       </c>
       <c r="AJ25" s="8">
         <v>582655</v>
       </c>
       <c r="AK25" s="8">
         <v>583712</v>
       </c>
-      <c r="AL25" s="65">
+      <c r="AL25" s="51">
         <v>584769</v>
       </c>
-      <c r="AM25" s="66">
+      <c r="AM25" s="52">
         <v>585795</v>
       </c>
-      <c r="AN25" s="50">
+      <c r="AN25" s="42">
         <v>586704</v>
       </c>
-      <c r="AO25" s="65">
+      <c r="AO25" s="51">
         <v>587337</v>
       </c>
-      <c r="AP25" s="50">
+      <c r="AP25" s="42">
         <v>588373</v>
       </c>
       <c r="AQ25" s="8">
         <v>589390</v>
       </c>
       <c r="AR25" s="8">
         <v>590707</v>
       </c>
-      <c r="AS25" s="50">
+      <c r="AS25" s="42">
         <v>593589</v>
       </c>
-      <c r="AT25" s="50">
+      <c r="AT25" s="42">
         <v>594996</v>
       </c>
-      <c r="AU25" s="50">
+      <c r="AU25" s="42">
         <v>596195</v>
       </c>
-      <c r="AV25" s="50">
+      <c r="AV25" s="42">
         <v>597030</v>
       </c>
-      <c r="AW25" s="50">
+      <c r="AW25" s="42">
         <v>597740</v>
       </c>
-      <c r="AX25" s="50">
+      <c r="AX25" s="42">
         <v>598558</v>
       </c>
-      <c r="AY25" s="67">
+      <c r="AY25" s="53">
         <v>599588</v>
       </c>
-      <c r="AZ25" s="19">
+      <c r="AZ25" s="18">
         <v>600149</v>
       </c>
-      <c r="BA25" s="19">
+      <c r="BA25" s="18">
         <v>600868</v>
       </c>
-      <c r="BB25" s="19">
+      <c r="BB25" s="18">
         <v>601519</v>
       </c>
+      <c r="BC25" s="18">
+        <v>602025</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="14">
+      <c r="B26" s="13">
         <v>22616</v>
       </c>
       <c r="C26" s="2">
         <v>22633</v>
       </c>
       <c r="D26" s="2">
         <v>22610</v>
       </c>
       <c r="E26" s="2">
         <v>22617</v>
       </c>
       <c r="F26" s="2">
         <v>22626</v>
       </c>
       <c r="G26" s="2">
         <v>22633</v>
       </c>
       <c r="H26" s="2">
         <v>22636</v>
       </c>
       <c r="I26" s="2">
         <v>22673</v>
       </c>
       <c r="J26" s="2">
         <v>22663</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="13">
         <v>22659</v>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="13">
         <v>22684</v>
       </c>
-      <c r="M26" s="26">
+      <c r="M26" s="23">
         <v>22698</v>
       </c>
       <c r="N26" s="2">
         <v>22739</v>
       </c>
       <c r="O26" s="2">
         <v>22755</v>
       </c>
       <c r="P26" s="2">
         <v>22760</v>
       </c>
       <c r="Q26" s="2">
         <v>22769</v>
       </c>
       <c r="R26" s="2">
         <v>22775</v>
       </c>
-      <c r="S26" s="14">
+      <c r="S26" s="13">
         <v>22775</v>
       </c>
-      <c r="T26" s="14">
+      <c r="T26" s="13">
         <v>22746</v>
       </c>
       <c r="U26" s="2">
         <v>22767</v>
       </c>
       <c r="V26" s="2">
         <v>22745</v>
       </c>
       <c r="W26" s="2">
         <v>22728</v>
       </c>
       <c r="X26" s="2">
         <v>22735</v>
       </c>
       <c r="Y26" s="2">
         <v>22776</v>
       </c>
       <c r="Z26" s="2">
         <v>22800</v>
       </c>
-      <c r="AA26" s="50">
+      <c r="AA26" s="42">
         <v>22787</v>
       </c>
-      <c r="AB26" s="50">
+      <c r="AB26" s="42">
         <v>22791</v>
       </c>
-      <c r="AC26" s="50">
+      <c r="AC26" s="42">
         <v>22779</v>
       </c>
       <c r="AD26" s="2">
         <v>22789</v>
       </c>
-      <c r="AE26" s="50">
+      <c r="AE26" s="42">
         <v>22810</v>
       </c>
-      <c r="AF26" s="50">
+      <c r="AF26" s="42">
         <v>22799</v>
       </c>
       <c r="AG26" s="8">
         <v>22803</v>
       </c>
       <c r="AH26" s="8">
         <v>22793</v>
       </c>
       <c r="AI26" s="8">
         <v>22731</v>
       </c>
       <c r="AJ26" s="8">
         <v>22736</v>
       </c>
       <c r="AK26" s="8">
         <v>22740</v>
       </c>
-      <c r="AL26" s="65">
+      <c r="AL26" s="51">
         <v>22722</v>
       </c>
-      <c r="AM26" s="66">
+      <c r="AM26" s="52">
         <v>22719</v>
       </c>
-      <c r="AN26" s="50">
+      <c r="AN26" s="42">
         <v>22699</v>
       </c>
-      <c r="AO26" s="65">
+      <c r="AO26" s="51">
         <v>22700</v>
       </c>
-      <c r="AP26" s="50">
+      <c r="AP26" s="42">
         <v>22670</v>
       </c>
       <c r="AQ26" s="8">
         <v>22648</v>
       </c>
       <c r="AR26" s="8">
         <v>22580</v>
       </c>
-      <c r="AS26" s="50">
+      <c r="AS26" s="42">
         <v>22476</v>
       </c>
-      <c r="AT26" s="50">
+      <c r="AT26" s="42">
         <v>22469</v>
       </c>
-      <c r="AU26" s="50">
+      <c r="AU26" s="42">
         <v>22384</v>
       </c>
-      <c r="AV26" s="50">
+      <c r="AV26" s="42">
         <v>22372</v>
       </c>
-      <c r="AW26" s="50">
+      <c r="AW26" s="42">
         <v>22370</v>
       </c>
-      <c r="AX26" s="50">
+      <c r="AX26" s="42">
         <v>22365</v>
       </c>
-      <c r="AY26" s="67">
+      <c r="AY26" s="53">
         <v>22399</v>
       </c>
-      <c r="AZ26" s="19">
+      <c r="AZ26" s="18">
         <v>22423</v>
       </c>
-      <c r="BA26" s="19">
+      <c r="BA26" s="18">
         <v>22398</v>
       </c>
-      <c r="BB26" s="19">
+      <c r="BB26" s="18">
         <v>22397</v>
       </c>
+      <c r="BC26" s="18">
+        <v>22430</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="13">
         <v>49239</v>
       </c>
       <c r="C27" s="2">
         <v>49280</v>
       </c>
       <c r="D27" s="2">
         <v>49281</v>
       </c>
       <c r="E27" s="2">
         <v>49312</v>
       </c>
       <c r="F27" s="2">
         <v>49341</v>
       </c>
       <c r="G27" s="2">
         <v>49357</v>
       </c>
       <c r="H27" s="2">
         <v>49395</v>
       </c>
       <c r="I27" s="2">
         <v>49416</v>
       </c>
       <c r="J27" s="2">
         <v>49439</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="13">
         <v>49455</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L27" s="13">
         <v>49485</v>
       </c>
-      <c r="M27" s="26">
+      <c r="M27" s="23">
         <v>49520</v>
       </c>
-      <c r="N27" s="14">
+      <c r="N27" s="13">
         <v>49569</v>
       </c>
       <c r="O27" s="2">
         <v>49609</v>
       </c>
       <c r="P27" s="2">
         <v>49624</v>
       </c>
       <c r="Q27" s="2">
         <v>49684</v>
       </c>
       <c r="R27" s="2">
         <v>49759</v>
       </c>
-      <c r="S27" s="14">
+      <c r="S27" s="13">
         <v>49759</v>
       </c>
-      <c r="T27" s="14">
+      <c r="T27" s="13">
         <v>49804</v>
       </c>
       <c r="U27" s="2">
         <v>49794</v>
       </c>
       <c r="V27" s="2">
         <v>49790</v>
       </c>
-      <c r="W27" s="14">
+      <c r="W27" s="13">
         <v>49865</v>
       </c>
-      <c r="X27" s="14">
+      <c r="X27" s="13">
         <v>49854</v>
       </c>
-      <c r="Y27" s="14">
+      <c r="Y27" s="13">
         <v>49905</v>
       </c>
-      <c r="Z27" s="14">
+      <c r="Z27" s="13">
         <v>49910</v>
       </c>
-      <c r="AA27" s="14">
+      <c r="AA27" s="13">
         <v>49852</v>
       </c>
-      <c r="AB27" s="14">
+      <c r="AB27" s="13">
         <v>49871</v>
       </c>
-      <c r="AC27" s="14">
+      <c r="AC27" s="13">
         <v>49861</v>
       </c>
-      <c r="AD27" s="14">
+      <c r="AD27" s="13">
         <v>49843</v>
       </c>
-      <c r="AE27" s="14">
+      <c r="AE27" s="13">
         <v>49845</v>
       </c>
-      <c r="AF27" s="14">
+      <c r="AF27" s="13">
         <v>49876</v>
       </c>
       <c r="AG27" s="8">
         <v>49803</v>
       </c>
       <c r="AH27" s="8">
         <v>49753</v>
       </c>
       <c r="AI27" s="8">
         <v>49633</v>
       </c>
       <c r="AJ27" s="8">
         <v>49589</v>
       </c>
       <c r="AK27" s="8">
         <v>49626</v>
       </c>
-      <c r="AL27" s="65">
+      <c r="AL27" s="51">
         <v>49577</v>
       </c>
-      <c r="AM27" s="14">
+      <c r="AM27" s="13">
         <v>49941</v>
       </c>
-      <c r="AN27" s="14">
+      <c r="AN27" s="13">
         <v>49380</v>
       </c>
-      <c r="AO27" s="25">
+      <c r="AO27" s="22">
         <v>49371</v>
       </c>
-      <c r="AP27" s="50">
+      <c r="AP27" s="42">
         <v>49344</v>
       </c>
       <c r="AQ27" s="8">
         <v>49293</v>
       </c>
       <c r="AR27" s="8">
         <v>49224</v>
       </c>
-      <c r="AS27" s="50">
+      <c r="AS27" s="42">
         <v>49009</v>
       </c>
-      <c r="AT27" s="25">
+      <c r="AT27" s="22">
         <v>48821</v>
       </c>
-      <c r="AU27" s="50">
+      <c r="AU27" s="42">
         <v>48664</v>
       </c>
-      <c r="AV27" s="50">
+      <c r="AV27" s="42">
         <v>48558</v>
       </c>
-      <c r="AW27" s="50">
+      <c r="AW27" s="42">
         <v>48500</v>
       </c>
-      <c r="AX27" s="50">
+      <c r="AX27" s="42">
         <v>48486</v>
       </c>
-      <c r="AY27" s="67">
+      <c r="AY27" s="53">
         <v>48439</v>
       </c>
-      <c r="AZ27" s="19">
+      <c r="AZ27" s="18">
         <v>48423</v>
       </c>
-      <c r="BA27" s="19">
+      <c r="BA27" s="18">
         <v>48384</v>
       </c>
-      <c r="BB27" s="19">
+      <c r="BB27" s="18">
         <v>48339</v>
       </c>
+      <c r="BC27" s="18">
+        <v>48245</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="14">
+      <c r="B28" s="13">
         <v>2193</v>
       </c>
       <c r="C28" s="2">
         <v>2188</v>
       </c>
       <c r="D28" s="2">
         <v>2186</v>
       </c>
       <c r="E28" s="2">
         <v>2183</v>
       </c>
       <c r="F28" s="2">
         <v>2193</v>
       </c>
       <c r="G28" s="2">
         <v>2194</v>
       </c>
       <c r="H28" s="2">
         <v>2191</v>
       </c>
       <c r="I28" s="2">
         <v>2192</v>
       </c>
       <c r="J28" s="2">
         <v>2194</v>
       </c>
-      <c r="K28" s="14">
+      <c r="K28" s="13">
         <v>2195</v>
       </c>
-      <c r="L28" s="14">
+      <c r="L28" s="13">
         <v>2199</v>
       </c>
-      <c r="M28" s="26">
+      <c r="M28" s="23">
         <v>2205</v>
       </c>
       <c r="N28" s="2">
         <v>2216</v>
       </c>
       <c r="O28" s="2">
         <v>2218</v>
       </c>
       <c r="P28" s="2">
         <v>2222</v>
       </c>
       <c r="Q28" s="2">
         <v>2225</v>
       </c>
       <c r="R28" s="2">
         <v>2229</v>
       </c>
-      <c r="S28" s="14">
+      <c r="S28" s="13">
         <v>2229</v>
       </c>
-      <c r="T28" s="14">
+      <c r="T28" s="13">
         <v>2226</v>
       </c>
       <c r="U28" s="2">
         <v>2206</v>
       </c>
       <c r="V28" s="2">
         <v>2208</v>
       </c>
-      <c r="W28" s="14">
+      <c r="W28" s="13">
         <v>2207</v>
       </c>
-      <c r="X28" s="14">
+      <c r="X28" s="13">
         <v>2209</v>
       </c>
-      <c r="Y28" s="14">
+      <c r="Y28" s="13">
         <v>2209</v>
       </c>
       <c r="Z28" s="2">
         <v>2209</v>
       </c>
-      <c r="AA28" s="50">
+      <c r="AA28" s="42">
         <v>2214</v>
       </c>
-      <c r="AB28" s="14">
+      <c r="AB28" s="13">
         <v>2214</v>
       </c>
-      <c r="AC28" s="50">
+      <c r="AC28" s="42">
         <v>2213</v>
       </c>
-      <c r="AD28" s="14">
+      <c r="AD28" s="13">
         <v>2215</v>
       </c>
-      <c r="AE28" s="50">
+      <c r="AE28" s="42">
         <v>2210</v>
       </c>
-      <c r="AF28" s="50">
+      <c r="AF28" s="42">
         <v>2202</v>
       </c>
       <c r="AG28" s="8">
         <v>2207</v>
       </c>
       <c r="AH28" s="8">
         <v>2194</v>
       </c>
       <c r="AI28" s="8">
         <v>2184</v>
       </c>
       <c r="AJ28" s="8">
         <v>2171</v>
       </c>
       <c r="AK28" s="8">
         <v>2168</v>
       </c>
-      <c r="AL28" s="65">
+      <c r="AL28" s="51">
         <v>2164</v>
       </c>
-      <c r="AM28" s="66">
+      <c r="AM28" s="52">
         <v>2145</v>
       </c>
-      <c r="AN28" s="50">
+      <c r="AN28" s="42">
         <v>2144</v>
       </c>
-      <c r="AO28" s="65">
+      <c r="AO28" s="51">
         <v>2141</v>
       </c>
-      <c r="AP28" s="50">
+      <c r="AP28" s="42">
         <v>2137</v>
       </c>
       <c r="AQ28" s="8">
         <v>2135</v>
       </c>
       <c r="AR28" s="8">
         <v>2138</v>
       </c>
-      <c r="AS28" s="50">
+      <c r="AS28" s="42">
         <v>2124</v>
       </c>
-      <c r="AT28" s="50">
+      <c r="AT28" s="42">
         <v>2104</v>
       </c>
-      <c r="AU28" s="50">
+      <c r="AU28" s="42">
         <v>2113</v>
       </c>
-      <c r="AV28" s="50">
+      <c r="AV28" s="42">
         <v>2118</v>
       </c>
-      <c r="AW28" s="50">
+      <c r="AW28" s="42">
         <v>2122</v>
       </c>
-      <c r="AX28" s="50">
+      <c r="AX28" s="42">
         <v>2111</v>
       </c>
-      <c r="AY28" s="67">
+      <c r="AY28" s="53">
         <v>2105</v>
       </c>
-      <c r="AZ28" s="19">
+      <c r="AZ28" s="18">
         <v>2092</v>
       </c>
-      <c r="BA28" s="19">
+      <c r="BA28" s="18">
         <v>2086</v>
       </c>
-      <c r="BB28" s="19">
+      <c r="BB28" s="18">
         <v>2089</v>
       </c>
+      <c r="BC28" s="18">
+        <v>2085</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="14">
+      <c r="B29" s="13">
         <v>29802</v>
       </c>
       <c r="C29" s="2">
         <v>29822</v>
       </c>
       <c r="D29" s="2">
         <v>29842</v>
       </c>
       <c r="E29" s="2">
         <v>29878</v>
       </c>
       <c r="F29" s="2">
         <v>29880</v>
       </c>
       <c r="G29" s="2">
         <v>29875</v>
       </c>
       <c r="H29" s="2">
         <v>29881</v>
       </c>
       <c r="I29" s="2">
         <v>29884</v>
       </c>
       <c r="J29" s="2">
         <v>29906</v>
       </c>
-      <c r="K29" s="14">
+      <c r="K29" s="13">
         <v>29918</v>
       </c>
-      <c r="L29" s="14">
+      <c r="L29" s="13">
         <v>29922</v>
       </c>
-      <c r="M29" s="26">
+      <c r="M29" s="23">
         <v>29950</v>
       </c>
       <c r="N29" s="2">
         <v>29986</v>
       </c>
       <c r="O29" s="2">
         <v>29993</v>
       </c>
       <c r="P29" s="2">
         <v>30003</v>
       </c>
       <c r="Q29" s="2">
         <v>30041</v>
       </c>
       <c r="R29" s="2">
         <v>30072</v>
       </c>
-      <c r="S29" s="14">
+      <c r="S29" s="13">
         <v>30072</v>
       </c>
-      <c r="T29" s="14">
+      <c r="T29" s="13">
         <v>30167</v>
       </c>
       <c r="U29" s="2">
         <v>30223</v>
       </c>
       <c r="V29" s="2">
         <v>30253</v>
       </c>
-      <c r="W29" s="14">
+      <c r="W29" s="13">
         <v>30263</v>
       </c>
-      <c r="X29" s="14">
+      <c r="X29" s="13">
         <v>30286</v>
       </c>
-      <c r="Y29" s="14">
+      <c r="Y29" s="13">
         <v>30272</v>
       </c>
       <c r="Z29" s="2">
         <v>30299</v>
       </c>
-      <c r="AA29" s="50">
+      <c r="AA29" s="42">
         <v>30342</v>
       </c>
-      <c r="AB29" s="14">
+      <c r="AB29" s="13">
         <v>30383</v>
       </c>
-      <c r="AC29" s="50">
+      <c r="AC29" s="42">
         <v>30381</v>
       </c>
-      <c r="AD29" s="14">
+      <c r="AD29" s="13">
         <v>30420</v>
       </c>
-      <c r="AE29" s="50">
+      <c r="AE29" s="42">
         <v>30419</v>
       </c>
-      <c r="AF29" s="50">
+      <c r="AF29" s="42">
         <v>30470</v>
       </c>
       <c r="AG29" s="8">
         <v>30551</v>
       </c>
       <c r="AH29" s="8">
         <v>30552</v>
       </c>
       <c r="AI29" s="8">
         <v>30527</v>
       </c>
       <c r="AJ29" s="8">
         <v>30550</v>
       </c>
       <c r="AK29" s="8">
         <v>30596</v>
       </c>
-      <c r="AL29" s="65">
+      <c r="AL29" s="51">
         <v>30596</v>
       </c>
-      <c r="AM29" s="66">
+      <c r="AM29" s="52">
         <v>30622</v>
       </c>
-      <c r="AN29" s="50">
+      <c r="AN29" s="42">
         <v>30639</v>
       </c>
-      <c r="AO29" s="65">
+      <c r="AO29" s="51">
         <v>30633</v>
       </c>
-      <c r="AP29" s="50">
+      <c r="AP29" s="42">
         <v>30639</v>
       </c>
       <c r="AQ29" s="8">
         <v>30601</v>
       </c>
       <c r="AR29" s="8">
         <v>30599</v>
       </c>
-      <c r="AS29" s="50">
+      <c r="AS29" s="42">
         <v>30465</v>
       </c>
-      <c r="AT29" s="50">
+      <c r="AT29" s="42">
         <v>30404</v>
       </c>
-      <c r="AU29" s="50">
+      <c r="AU29" s="42">
         <v>30337</v>
       </c>
-      <c r="AV29" s="50">
+      <c r="AV29" s="42">
         <v>30355</v>
       </c>
-      <c r="AW29" s="50">
+      <c r="AW29" s="42">
         <v>30363</v>
       </c>
-      <c r="AX29" s="50">
+      <c r="AX29" s="42">
         <v>30389</v>
       </c>
-      <c r="AY29" s="67">
+      <c r="AY29" s="53">
         <v>30384</v>
       </c>
-      <c r="AZ29" s="19">
+      <c r="AZ29" s="18">
         <v>30389</v>
       </c>
-      <c r="BA29" s="19">
+      <c r="BA29" s="18">
         <v>30353</v>
       </c>
-      <c r="BB29" s="19">
+      <c r="BB29" s="18">
         <v>30338</v>
       </c>
+      <c r="BC29" s="18">
+        <v>30332</v>
+      </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="14">
+      <c r="B30" s="13">
         <v>27904</v>
       </c>
       <c r="C30" s="2">
         <v>27927</v>
       </c>
       <c r="D30" s="2">
         <v>27942</v>
       </c>
       <c r="E30" s="2">
         <v>27958</v>
       </c>
       <c r="F30" s="2">
         <v>27976</v>
       </c>
       <c r="G30" s="2">
         <v>28001</v>
       </c>
       <c r="H30" s="2">
         <v>28001</v>
       </c>
       <c r="I30" s="2">
         <v>28004</v>
       </c>
       <c r="J30" s="2">
         <v>28002</v>
       </c>
-      <c r="K30" s="14">
+      <c r="K30" s="13">
         <v>28017</v>
       </c>
-      <c r="L30" s="14">
+      <c r="L30" s="13">
         <v>28029</v>
       </c>
-      <c r="M30" s="26">
+      <c r="M30" s="23">
         <v>28002</v>
       </c>
       <c r="N30" s="2">
         <v>28023</v>
       </c>
       <c r="O30" s="2">
         <v>28056</v>
       </c>
       <c r="P30" s="2">
         <v>28065</v>
       </c>
       <c r="Q30" s="2">
         <v>28088</v>
       </c>
       <c r="R30" s="2">
         <v>28090</v>
       </c>
-      <c r="S30" s="14">
+      <c r="S30" s="13">
         <v>28090</v>
       </c>
-      <c r="T30" s="14">
+      <c r="T30" s="13">
         <v>28148</v>
       </c>
       <c r="U30" s="2">
         <v>28082</v>
       </c>
       <c r="V30" s="2">
         <v>28044</v>
       </c>
-      <c r="W30" s="14">
+      <c r="W30" s="13">
         <v>28038</v>
       </c>
-      <c r="X30" s="14">
+      <c r="X30" s="13">
         <v>28022</v>
       </c>
-      <c r="Y30" s="14">
+      <c r="Y30" s="13">
         <v>28030</v>
       </c>
       <c r="Z30" s="2">
         <v>27977</v>
       </c>
-      <c r="AA30" s="50">
+      <c r="AA30" s="42">
         <v>27970</v>
       </c>
-      <c r="AB30" s="14">
+      <c r="AB30" s="13">
         <v>27950</v>
       </c>
-      <c r="AC30" s="50">
+      <c r="AC30" s="42">
         <v>27992</v>
       </c>
-      <c r="AD30" s="14">
+      <c r="AD30" s="13">
         <v>27979</v>
       </c>
-      <c r="AE30" s="50">
+      <c r="AE30" s="42">
         <v>27966</v>
       </c>
-      <c r="AF30" s="50">
+      <c r="AF30" s="42">
         <v>27968</v>
       </c>
       <c r="AG30" s="8">
         <v>27967</v>
       </c>
       <c r="AH30" s="8">
         <v>27952</v>
       </c>
       <c r="AI30" s="8">
         <v>27891</v>
       </c>
       <c r="AJ30" s="8">
         <v>27835</v>
       </c>
       <c r="AK30" s="8">
         <v>27799</v>
       </c>
-      <c r="AL30" s="65">
+      <c r="AL30" s="51">
         <v>27852</v>
       </c>
-      <c r="AM30" s="66">
+      <c r="AM30" s="52">
         <v>27832</v>
       </c>
-      <c r="AN30" s="50">
+      <c r="AN30" s="42">
         <v>27826</v>
       </c>
-      <c r="AO30" s="65">
+      <c r="AO30" s="51">
         <v>27786</v>
       </c>
-      <c r="AP30" s="50">
+      <c r="AP30" s="42">
         <v>27761</v>
       </c>
       <c r="AQ30" s="8">
         <v>27714</v>
       </c>
       <c r="AR30" s="8">
         <v>27671</v>
       </c>
-      <c r="AS30" s="50">
+      <c r="AS30" s="42">
         <v>27568</v>
       </c>
-      <c r="AT30" s="50">
+      <c r="AT30" s="42">
         <v>27478</v>
       </c>
-      <c r="AU30" s="50">
+      <c r="AU30" s="42">
         <v>27415</v>
       </c>
-      <c r="AV30" s="50">
+      <c r="AV30" s="42">
         <v>27363</v>
       </c>
-      <c r="AW30" s="50">
+      <c r="AW30" s="42">
         <v>27355</v>
       </c>
-      <c r="AX30" s="50">
+      <c r="AX30" s="42">
         <v>27311</v>
       </c>
-      <c r="AY30" s="67">
+      <c r="AY30" s="53">
         <v>27280</v>
       </c>
-      <c r="AZ30" s="19">
+      <c r="AZ30" s="18">
         <v>27240</v>
       </c>
-      <c r="BA30" s="19">
+      <c r="BA30" s="18">
         <v>27156</v>
       </c>
-      <c r="BB30" s="19">
+      <c r="BB30" s="18">
         <v>27154</v>
       </c>
+      <c r="BC30" s="18">
+        <v>27172</v>
+      </c>
     </row>
-    <row r="31" spans="1:54">
-      <c r="A31" s="82" t="s">
+    <row r="31" spans="1:55">
+      <c r="A31" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="82"/>
-[...51 lines deleted...]
-      <c r="BB31" s="82"/>
+      <c r="B31" s="67"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="67"/>
+      <c r="Q31" s="67"/>
+      <c r="R31" s="67"/>
+      <c r="S31" s="67"/>
+      <c r="T31" s="67"/>
+      <c r="U31" s="67"/>
+      <c r="V31" s="67"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="67"/>
+      <c r="Y31" s="67"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="67"/>
+      <c r="AB31" s="67"/>
+      <c r="AC31" s="67"/>
+      <c r="AD31" s="67"/>
+      <c r="AE31" s="67"/>
+      <c r="AF31" s="67"/>
+      <c r="AG31" s="67"/>
+      <c r="AH31" s="67"/>
+      <c r="AI31" s="67"/>
+      <c r="AJ31" s="67"/>
+      <c r="AK31" s="67"/>
+      <c r="AL31" s="67"/>
+      <c r="AM31" s="67"/>
+      <c r="AN31" s="67"/>
+      <c r="AO31" s="67"/>
+      <c r="AP31" s="67"/>
+      <c r="AQ31" s="67"/>
+      <c r="AR31" s="67"/>
+      <c r="AS31" s="67"/>
+      <c r="AT31" s="67"/>
+      <c r="AU31" s="67"/>
+      <c r="AV31" s="67"/>
+      <c r="AW31" s="67"/>
+      <c r="AX31" s="67"/>
+      <c r="AY31" s="67"/>
+      <c r="AZ31" s="67"/>
+      <c r="BA31" s="67"/>
+      <c r="BB31" s="67"/>
+      <c r="BC31" s="67"/>
     </row>
-    <row r="32" spans="1:54">
-      <c r="A32" s="13" t="s">
+    <row r="32" spans="1:55">
+      <c r="A32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="2">
         <v>235615</v>
       </c>
       <c r="C32" s="2">
         <v>235611</v>
       </c>
       <c r="D32" s="2">
         <v>235638</v>
       </c>
       <c r="E32" s="2">
         <v>235752</v>
       </c>
       <c r="F32" s="2">
         <v>235706</v>
       </c>
       <c r="G32" s="2">
         <v>235764</v>
       </c>
       <c r="H32" s="2">
         <v>235777</v>
       </c>
       <c r="I32" s="2">
         <v>235849</v>
       </c>
       <c r="J32" s="2">
         <v>235775</v>
       </c>
       <c r="K32" s="2">
         <v>235625</v>
       </c>
       <c r="L32" s="2">
         <v>235653</v>
       </c>
       <c r="M32" s="2">
         <v>235654</v>
       </c>
-      <c r="N32" s="14">
+      <c r="N32" s="13">
         <v>235692</v>
       </c>
       <c r="O32" s="2">
         <v>235799</v>
       </c>
       <c r="P32" s="2">
         <v>235971</v>
       </c>
       <c r="Q32" s="2">
         <v>236120</v>
       </c>
       <c r="R32" s="2">
         <v>236247</v>
       </c>
-      <c r="S32" s="14">
+      <c r="S32" s="13">
         <v>236407</v>
       </c>
-      <c r="T32" s="14">
+      <c r="T32" s="13">
         <v>236241</v>
       </c>
       <c r="U32" s="2">
         <v>236048</v>
       </c>
       <c r="V32" s="2">
         <v>235934</v>
       </c>
-      <c r="W32" s="14">
+      <c r="W32" s="13">
         <v>236001</v>
       </c>
-      <c r="X32" s="14">
+      <c r="X32" s="13">
         <v>235915</v>
       </c>
-      <c r="Y32" s="14">
+      <c r="Y32" s="13">
         <v>235865</v>
       </c>
-      <c r="Z32" s="14">
+      <c r="Z32" s="13">
         <v>235735</v>
       </c>
-      <c r="AA32" s="14">
+      <c r="AA32" s="13">
         <v>235561</v>
       </c>
-      <c r="AB32" s="14">
+      <c r="AB32" s="13">
         <v>235508</v>
       </c>
-      <c r="AC32" s="14">
+      <c r="AC32" s="13">
         <v>235377</v>
       </c>
-      <c r="AD32" s="14">
+      <c r="AD32" s="13">
         <v>235110</v>
       </c>
-      <c r="AE32" s="14">
+      <c r="AE32" s="13">
         <v>235064</v>
       </c>
-      <c r="AF32" s="14">
+      <c r="AF32" s="13">
         <v>234778</v>
       </c>
       <c r="AG32" s="8">
         <v>234434</v>
       </c>
       <c r="AH32" s="8">
         <v>233879</v>
       </c>
       <c r="AI32" s="8">
         <v>233488</v>
       </c>
       <c r="AJ32" s="8">
         <v>232794</v>
       </c>
       <c r="AK32" s="8">
         <v>232350</v>
       </c>
-      <c r="AL32" s="65">
+      <c r="AL32" s="51">
         <v>231921</v>
       </c>
-      <c r="AM32" s="14">
+      <c r="AM32" s="13">
         <v>231535</v>
       </c>
-      <c r="AN32" s="14">
+      <c r="AN32" s="13">
         <v>231144</v>
       </c>
-      <c r="AO32" s="65">
+      <c r="AO32" s="51">
         <v>230976</v>
       </c>
-      <c r="AP32" s="25">
+      <c r="AP32" s="22">
         <v>230488</v>
       </c>
       <c r="AQ32" s="8">
         <v>230086</v>
       </c>
       <c r="AR32" s="8">
         <v>229661</v>
       </c>
-      <c r="AS32" s="50">
+      <c r="AS32" s="42">
         <v>228456</v>
       </c>
-      <c r="AT32" s="25">
+      <c r="AT32" s="22">
         <v>227742</v>
       </c>
-      <c r="AU32" s="50">
+      <c r="AU32" s="42">
         <v>227347</v>
       </c>
-      <c r="AV32" s="50">
+      <c r="AV32" s="42">
         <v>227170</v>
       </c>
-      <c r="AW32" s="25">
+      <c r="AW32" s="22">
         <v>226860</v>
       </c>
-      <c r="AX32" s="25">
+      <c r="AX32" s="22">
         <v>226555</v>
       </c>
       <c r="AY32" s="5">
         <v>226362</v>
       </c>
-      <c r="AZ32" s="23">
+      <c r="AZ32" s="21">
         <v>226069</v>
       </c>
-      <c r="BA32" s="19">
+      <c r="BA32" s="18">
         <v>225745</v>
       </c>
-      <c r="BB32" s="19">
+      <c r="BB32" s="18">
         <v>225577</v>
       </c>
+      <c r="BC32" s="18">
+        <v>225464</v>
+      </c>
     </row>
-    <row r="33" spans="1:54">
+    <row r="33" spans="1:55">
       <c r="A33" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B33" s="14">
+      <c r="B33" s="13">
         <v>20417</v>
       </c>
       <c r="C33" s="2">
         <v>20437</v>
       </c>
       <c r="D33" s="2">
         <v>20453</v>
       </c>
       <c r="E33" s="2">
         <v>20488</v>
       </c>
       <c r="F33" s="2">
         <v>20509</v>
       </c>
       <c r="G33" s="2">
         <v>20550</v>
       </c>
       <c r="H33" s="2">
         <v>20557</v>
       </c>
       <c r="I33" s="2">
         <v>20492</v>
       </c>
       <c r="J33" s="2">
         <v>20588</v>
       </c>
-      <c r="K33" s="14">
+      <c r="K33" s="13">
         <v>20592</v>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="13">
         <v>20615</v>
       </c>
-      <c r="M33" s="26">
+      <c r="M33" s="23">
         <v>20618</v>
       </c>
       <c r="N33" s="2">
         <v>20611</v>
       </c>
       <c r="O33" s="2">
         <v>20632</v>
       </c>
       <c r="P33" s="2">
         <v>20658</v>
       </c>
       <c r="Q33" s="2">
         <v>20661</v>
       </c>
       <c r="R33" s="2">
         <v>20690</v>
       </c>
-      <c r="S33" s="14">
+      <c r="S33" s="13">
         <v>20701</v>
       </c>
-      <c r="T33" s="14">
+      <c r="T33" s="13">
         <v>20701</v>
       </c>
       <c r="U33" s="2">
         <v>20762</v>
       </c>
       <c r="V33" s="2">
         <v>20819</v>
       </c>
-      <c r="W33" s="14">
+      <c r="W33" s="13">
         <v>20848</v>
       </c>
-      <c r="X33" s="14">
+      <c r="X33" s="13">
         <v>20869</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Y33" s="13">
         <v>20906</v>
       </c>
       <c r="Z33" s="2">
         <v>20914</v>
       </c>
-      <c r="AA33" s="50">
+      <c r="AA33" s="42">
         <v>20953</v>
       </c>
-      <c r="AB33" s="50">
+      <c r="AB33" s="42">
         <v>20973</v>
       </c>
-      <c r="AC33" s="50">
+      <c r="AC33" s="42">
         <v>20957</v>
       </c>
       <c r="AD33" s="8">
         <v>20947</v>
       </c>
-      <c r="AE33" s="50">
+      <c r="AE33" s="42">
         <v>21009</v>
       </c>
-      <c r="AF33" s="50">
+      <c r="AF33" s="42">
         <v>20995</v>
       </c>
       <c r="AG33" s="8">
         <v>21018</v>
       </c>
       <c r="AH33" s="8">
         <v>21032</v>
       </c>
       <c r="AI33" s="8">
         <v>21063</v>
       </c>
       <c r="AJ33" s="8">
         <v>20970</v>
       </c>
       <c r="AK33" s="8">
         <v>20960</v>
       </c>
-      <c r="AL33" s="65">
+      <c r="AL33" s="51">
         <v>20960</v>
       </c>
-      <c r="AM33" s="66">
+      <c r="AM33" s="52">
         <v>20934</v>
       </c>
-      <c r="AN33" s="50">
+      <c r="AN33" s="42">
         <v>20940</v>
       </c>
-      <c r="AO33" s="65">
+      <c r="AO33" s="51">
         <v>20958</v>
       </c>
-      <c r="AP33" s="50">
+      <c r="AP33" s="42">
         <v>20957</v>
       </c>
       <c r="AQ33" s="8">
         <v>20934</v>
       </c>
       <c r="AR33" s="8">
         <v>20922</v>
       </c>
-      <c r="AS33" s="50">
+      <c r="AS33" s="42">
         <v>20809</v>
       </c>
-      <c r="AT33" s="50">
+      <c r="AT33" s="42">
         <v>20705</v>
       </c>
-      <c r="AU33" s="50">
+      <c r="AU33" s="42">
         <v>20688</v>
       </c>
-      <c r="AV33" s="50">
+      <c r="AV33" s="42">
         <v>20762</v>
       </c>
-      <c r="AW33" s="50">
+      <c r="AW33" s="42">
         <v>20719</v>
       </c>
-      <c r="AX33" s="50">
+      <c r="AX33" s="42">
         <v>20711</v>
       </c>
-      <c r="AY33" s="67">
+      <c r="AY33" s="53">
         <v>20720</v>
       </c>
-      <c r="AZ33" s="19">
+      <c r="AZ33" s="18">
         <v>20697</v>
       </c>
-      <c r="BA33" s="50">
+      <c r="BA33" s="42">
         <v>20681</v>
       </c>
-      <c r="BB33" s="19">
+      <c r="BB33" s="18">
         <v>20678</v>
       </c>
+      <c r="BC33" s="18">
+        <v>20717</v>
+      </c>
     </row>
-    <row r="34" spans="1:54">
+    <row r="34" spans="1:55">
       <c r="A34" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="14">
+      <c r="B34" s="13">
         <v>20869</v>
       </c>
       <c r="C34" s="2">
         <v>20855</v>
       </c>
       <c r="D34" s="2">
         <v>20861</v>
       </c>
       <c r="E34" s="2">
         <v>20852</v>
       </c>
       <c r="F34" s="2">
         <v>20828</v>
       </c>
       <c r="G34" s="2">
         <v>20829</v>
       </c>
       <c r="H34" s="2">
         <v>20817</v>
       </c>
       <c r="I34" s="2">
         <v>20614</v>
       </c>
       <c r="J34" s="2">
         <v>20769</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K34" s="13">
         <v>20773</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="13">
         <v>20780</v>
       </c>
-      <c r="M34" s="26">
+      <c r="M34" s="23">
         <v>20792</v>
       </c>
       <c r="N34" s="2">
         <v>20786</v>
       </c>
       <c r="O34" s="2">
         <v>20766</v>
       </c>
       <c r="P34" s="2">
         <v>20761</v>
       </c>
       <c r="Q34" s="2">
         <v>20787</v>
       </c>
       <c r="R34" s="2">
         <v>20816</v>
       </c>
-      <c r="S34" s="14">
+      <c r="S34" s="13">
         <v>20851</v>
       </c>
-      <c r="T34" s="14">
+      <c r="T34" s="13">
         <v>20799</v>
       </c>
       <c r="U34" s="2">
         <v>20711</v>
       </c>
       <c r="V34" s="2">
         <v>20703</v>
       </c>
-      <c r="W34" s="14">
+      <c r="W34" s="13">
         <v>20694</v>
       </c>
-      <c r="X34" s="14">
+      <c r="X34" s="13">
         <v>20672</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Y34" s="13">
         <v>20657</v>
       </c>
       <c r="Z34" s="2">
         <v>20632</v>
       </c>
-      <c r="AA34" s="50">
+      <c r="AA34" s="42">
         <v>20586</v>
       </c>
-      <c r="AB34" s="50">
+      <c r="AB34" s="42">
         <v>20594</v>
       </c>
-      <c r="AC34" s="50">
+      <c r="AC34" s="42">
         <v>20602</v>
       </c>
       <c r="AD34" s="8">
         <v>20561</v>
       </c>
-      <c r="AE34" s="50">
+      <c r="AE34" s="42">
         <v>20552</v>
       </c>
-      <c r="AF34" s="50">
+      <c r="AF34" s="42">
         <v>20482</v>
       </c>
       <c r="AG34" s="8">
         <v>20490</v>
       </c>
       <c r="AH34" s="8">
         <v>20405</v>
       </c>
       <c r="AI34" s="8">
         <v>20341</v>
       </c>
       <c r="AJ34" s="8">
         <v>20257</v>
       </c>
       <c r="AK34" s="8">
         <v>20188</v>
       </c>
-      <c r="AL34" s="65">
+      <c r="AL34" s="51">
         <v>20182</v>
       </c>
-      <c r="AM34" s="66">
+      <c r="AM34" s="52">
         <v>20156</v>
       </c>
-      <c r="AN34" s="50">
+      <c r="AN34" s="42">
         <v>20104</v>
       </c>
-      <c r="AO34" s="65">
+      <c r="AO34" s="51">
         <v>20033</v>
       </c>
-      <c r="AP34" s="50">
+      <c r="AP34" s="42">
         <v>20007</v>
       </c>
       <c r="AQ34" s="8">
         <v>19914</v>
       </c>
       <c r="AR34" s="8">
         <v>19840</v>
       </c>
-      <c r="AS34" s="50">
+      <c r="AS34" s="42">
         <v>19725</v>
       </c>
-      <c r="AT34" s="50">
+      <c r="AT34" s="42">
         <v>19654</v>
       </c>
-      <c r="AU34" s="50">
+      <c r="AU34" s="42">
         <v>19624</v>
       </c>
-      <c r="AV34" s="50">
+      <c r="AV34" s="42">
         <v>19638</v>
       </c>
-      <c r="AW34" s="50">
+      <c r="AW34" s="42">
         <v>19544</v>
       </c>
-      <c r="AX34" s="50">
+      <c r="AX34" s="42">
         <v>19514</v>
       </c>
-      <c r="AY34" s="67">
+      <c r="AY34" s="53">
         <v>19486</v>
       </c>
-      <c r="AZ34" s="19">
+      <c r="AZ34" s="18">
         <v>19482</v>
       </c>
-      <c r="BA34" s="50">
+      <c r="BA34" s="42">
         <v>19450</v>
       </c>
-      <c r="BB34" s="19">
+      <c r="BB34" s="18">
         <v>19457</v>
       </c>
+      <c r="BC34" s="18">
+        <v>19439</v>
+      </c>
     </row>
-    <row r="35" spans="1:54">
+    <row r="35" spans="1:55">
       <c r="A35" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="14">
+      <c r="B35" s="13">
         <v>22732</v>
       </c>
       <c r="C35" s="2">
         <v>22741</v>
       </c>
       <c r="D35" s="2">
         <v>22765</v>
       </c>
       <c r="E35" s="2">
         <v>22801</v>
       </c>
       <c r="F35" s="2">
         <v>22806</v>
       </c>
       <c r="G35" s="2">
         <v>22837</v>
       </c>
       <c r="H35" s="2">
         <v>22866</v>
       </c>
       <c r="I35" s="2">
         <v>22773</v>
       </c>
       <c r="J35" s="2">
         <v>22877</v>
       </c>
-      <c r="K35" s="14">
+      <c r="K35" s="13">
         <v>22862</v>
       </c>
-      <c r="L35" s="14">
+      <c r="L35" s="13">
         <v>22863</v>
       </c>
-      <c r="M35" s="26">
+      <c r="M35" s="23">
         <v>22862</v>
       </c>
       <c r="N35" s="2">
         <v>22891</v>
       </c>
       <c r="O35" s="2">
         <v>22919</v>
       </c>
       <c r="P35" s="2">
         <v>22939</v>
       </c>
       <c r="Q35" s="2">
         <v>22972</v>
       </c>
       <c r="R35" s="2">
         <v>22979</v>
       </c>
-      <c r="S35" s="14">
+      <c r="S35" s="13">
         <v>23022</v>
       </c>
-      <c r="T35" s="14">
+      <c r="T35" s="13">
         <v>23027</v>
       </c>
       <c r="U35" s="2">
         <v>22993</v>
       </c>
       <c r="V35" s="2">
         <v>22983</v>
       </c>
-      <c r="W35" s="14">
+      <c r="W35" s="13">
         <v>22978</v>
       </c>
-      <c r="X35" s="14">
+      <c r="X35" s="13">
         <v>22947</v>
       </c>
-      <c r="Y35" s="14">
+      <c r="Y35" s="13">
         <v>22929</v>
       </c>
       <c r="Z35" s="2">
         <v>22940</v>
       </c>
-      <c r="AA35" s="50">
+      <c r="AA35" s="42">
         <v>22918</v>
       </c>
-      <c r="AB35" s="50">
+      <c r="AB35" s="42">
         <v>22919</v>
       </c>
-      <c r="AC35" s="50">
+      <c r="AC35" s="42">
         <v>22920</v>
       </c>
       <c r="AD35" s="8">
         <v>22951</v>
       </c>
-      <c r="AE35" s="50">
+      <c r="AE35" s="42">
         <v>22961</v>
       </c>
-      <c r="AF35" s="50">
+      <c r="AF35" s="42">
         <v>22949</v>
       </c>
       <c r="AG35" s="8">
         <v>22913</v>
       </c>
       <c r="AH35" s="8">
         <v>22861</v>
       </c>
       <c r="AI35" s="8">
         <v>22858</v>
       </c>
       <c r="AJ35" s="8">
         <v>22785</v>
       </c>
       <c r="AK35" s="8">
         <v>22727</v>
       </c>
-      <c r="AL35" s="65">
+      <c r="AL35" s="51">
         <v>22693</v>
       </c>
-      <c r="AM35" s="66">
+      <c r="AM35" s="52">
         <v>22680</v>
       </c>
-      <c r="AN35" s="50">
+      <c r="AN35" s="42">
         <v>22664</v>
       </c>
-      <c r="AO35" s="65">
+      <c r="AO35" s="51">
         <v>22680</v>
       </c>
-      <c r="AP35" s="50">
+      <c r="AP35" s="42">
         <v>22631</v>
       </c>
       <c r="AQ35" s="8">
         <v>22621</v>
       </c>
       <c r="AR35" s="8">
         <v>22588</v>
       </c>
-      <c r="AS35" s="50">
+      <c r="AS35" s="42">
         <v>22441</v>
       </c>
-      <c r="AT35" s="50">
+      <c r="AT35" s="42">
         <v>22330</v>
       </c>
-      <c r="AU35" s="50">
+      <c r="AU35" s="42">
         <v>22373</v>
       </c>
-      <c r="AV35" s="50">
+      <c r="AV35" s="42">
         <v>22320</v>
       </c>
-      <c r="AW35" s="50">
+      <c r="AW35" s="42">
         <v>22326</v>
       </c>
-      <c r="AX35" s="50">
+      <c r="AX35" s="42">
         <v>22285</v>
       </c>
-      <c r="AY35" s="67">
+      <c r="AY35" s="53">
         <v>22285</v>
       </c>
-      <c r="AZ35" s="19">
+      <c r="AZ35" s="18">
         <v>22238</v>
       </c>
-      <c r="BA35" s="50">
+      <c r="BA35" s="42">
         <v>22212</v>
       </c>
-      <c r="BB35" s="19">
+      <c r="BB35" s="18">
         <v>22176</v>
       </c>
+      <c r="BC35" s="18">
+        <v>22182</v>
+      </c>
     </row>
-    <row r="36" spans="1:54">
+    <row r="36" spans="1:55">
       <c r="A36" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B36" s="14">
+      <c r="B36" s="13">
         <v>15465</v>
       </c>
       <c r="C36" s="2">
         <v>15440</v>
       </c>
       <c r="D36" s="2">
         <v>15429</v>
       </c>
       <c r="E36" s="2">
         <v>15420</v>
       </c>
       <c r="F36" s="2">
         <v>15394</v>
       </c>
       <c r="G36" s="2">
         <v>15377</v>
       </c>
       <c r="H36" s="2">
         <v>15355</v>
       </c>
       <c r="I36" s="2">
         <v>15339</v>
       </c>
       <c r="J36" s="2">
         <v>15371</v>
       </c>
-      <c r="K36" s="14">
+      <c r="K36" s="13">
         <v>15353</v>
       </c>
-      <c r="L36" s="14">
+      <c r="L36" s="13">
         <v>15327</v>
       </c>
-      <c r="M36" s="26">
+      <c r="M36" s="23">
         <v>15342</v>
       </c>
       <c r="N36" s="2">
         <v>15374</v>
       </c>
       <c r="O36" s="2">
         <v>15406</v>
       </c>
       <c r="P36" s="2">
         <v>15404</v>
       </c>
       <c r="Q36" s="2">
         <v>15417</v>
       </c>
       <c r="R36" s="2">
         <v>15443</v>
       </c>
-      <c r="S36" s="14">
+      <c r="S36" s="13">
         <v>15448</v>
       </c>
-      <c r="T36" s="14">
+      <c r="T36" s="13">
         <v>15430</v>
       </c>
       <c r="U36" s="2">
         <v>15436</v>
       </c>
       <c r="V36" s="2">
         <v>15444</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="13">
         <v>15442</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="13">
         <v>15452</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="13">
         <v>15431</v>
       </c>
       <c r="Z36" s="2">
         <v>15433</v>
       </c>
-      <c r="AA36" s="50">
+      <c r="AA36" s="42">
         <v>15421</v>
       </c>
-      <c r="AB36" s="50">
+      <c r="AB36" s="42">
         <v>15409</v>
       </c>
-      <c r="AC36" s="50">
+      <c r="AC36" s="42">
         <v>15416</v>
       </c>
       <c r="AD36" s="8">
         <v>15360</v>
       </c>
-      <c r="AE36" s="50">
+      <c r="AE36" s="42">
         <v>15322</v>
       </c>
-      <c r="AF36" s="50">
+      <c r="AF36" s="42">
         <v>15304</v>
       </c>
       <c r="AG36" s="8">
         <v>15279</v>
       </c>
       <c r="AH36" s="8">
         <v>15262</v>
       </c>
       <c r="AI36" s="8">
         <v>15214</v>
       </c>
       <c r="AJ36" s="8">
         <v>15232</v>
       </c>
       <c r="AK36" s="8">
         <v>15214</v>
       </c>
-      <c r="AL36" s="65">
+      <c r="AL36" s="51">
         <v>15186</v>
       </c>
-      <c r="AM36" s="66">
+      <c r="AM36" s="52">
         <v>15150</v>
       </c>
-      <c r="AN36" s="50">
+      <c r="AN36" s="42">
         <v>15129</v>
       </c>
-      <c r="AO36" s="65">
+      <c r="AO36" s="51">
         <v>15117</v>
       </c>
-      <c r="AP36" s="50">
+      <c r="AP36" s="42">
         <v>15097</v>
       </c>
       <c r="AQ36" s="8">
         <v>15074</v>
       </c>
       <c r="AR36" s="8">
         <v>15069</v>
       </c>
-      <c r="AS36" s="50">
+      <c r="AS36" s="42">
         <v>15002</v>
       </c>
-      <c r="AT36" s="50">
+      <c r="AT36" s="42">
         <v>14986</v>
       </c>
-      <c r="AU36" s="50">
+      <c r="AU36" s="42">
         <v>14942</v>
       </c>
-      <c r="AV36" s="50">
+      <c r="AV36" s="42">
         <v>14935</v>
       </c>
-      <c r="AW36" s="50">
+      <c r="AW36" s="42">
         <v>14917</v>
       </c>
-      <c r="AX36" s="50">
+      <c r="AX36" s="42">
         <v>14870</v>
       </c>
-      <c r="AY36" s="67">
+      <c r="AY36" s="53">
         <v>14860</v>
       </c>
-      <c r="AZ36" s="19">
+      <c r="AZ36" s="18">
         <v>14853</v>
       </c>
-      <c r="BA36" s="50">
+      <c r="BA36" s="42">
         <v>14846</v>
       </c>
-      <c r="BB36" s="19">
+      <c r="BB36" s="18">
         <v>14840</v>
       </c>
+      <c r="BC36" s="18">
+        <v>14828</v>
+      </c>
     </row>
-    <row r="37" spans="1:54">
+    <row r="37" spans="1:55">
       <c r="A37" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="14">
+      <c r="B37" s="13">
         <v>16036</v>
       </c>
       <c r="C37" s="2">
         <v>16034</v>
       </c>
       <c r="D37" s="2">
         <v>16045</v>
       </c>
       <c r="E37" s="2">
         <v>16031</v>
       </c>
       <c r="F37" s="2">
         <v>16034</v>
       </c>
       <c r="G37" s="2">
         <v>16025</v>
       </c>
       <c r="H37" s="2">
         <v>16019</v>
       </c>
       <c r="I37" s="2">
         <v>16102</v>
       </c>
       <c r="J37" s="2">
         <v>16017</v>
       </c>
-      <c r="K37" s="14">
+      <c r="K37" s="13">
         <v>16001</v>
       </c>
-      <c r="L37" s="14">
+      <c r="L37" s="13">
         <v>16001</v>
       </c>
-      <c r="M37" s="26">
+      <c r="M37" s="23">
         <v>15992</v>
       </c>
       <c r="N37" s="2">
         <v>15980</v>
       </c>
       <c r="O37" s="2">
         <v>15982</v>
       </c>
       <c r="P37" s="2">
         <v>16012</v>
       </c>
       <c r="Q37" s="2">
         <v>16011</v>
       </c>
       <c r="R37" s="2">
         <v>16002</v>
       </c>
-      <c r="S37" s="14">
+      <c r="S37" s="13">
         <v>16008</v>
       </c>
-      <c r="T37" s="14">
+      <c r="T37" s="13">
         <v>16024</v>
       </c>
       <c r="U37" s="2">
         <v>15972</v>
       </c>
       <c r="V37" s="2">
         <v>15963</v>
       </c>
-      <c r="W37" s="14">
+      <c r="W37" s="13">
         <v>15972</v>
       </c>
-      <c r="X37" s="14">
+      <c r="X37" s="13">
         <v>15990</v>
       </c>
-      <c r="Y37" s="14">
+      <c r="Y37" s="13">
         <v>15995</v>
       </c>
       <c r="Z37" s="2">
         <v>15974</v>
       </c>
-      <c r="AA37" s="50">
+      <c r="AA37" s="42">
         <v>15939</v>
       </c>
-      <c r="AB37" s="50">
+      <c r="AB37" s="42">
         <v>15940</v>
       </c>
-      <c r="AC37" s="50">
+      <c r="AC37" s="42">
         <v>15904</v>
       </c>
       <c r="AD37" s="8">
         <v>15899</v>
       </c>
-      <c r="AE37" s="50">
+      <c r="AE37" s="42">
         <v>15891</v>
       </c>
-      <c r="AF37" s="50">
+      <c r="AF37" s="42">
         <v>15876</v>
       </c>
       <c r="AG37" s="8">
         <v>15853</v>
       </c>
       <c r="AH37" s="8">
         <v>15822</v>
       </c>
       <c r="AI37" s="8">
         <v>15817</v>
       </c>
       <c r="AJ37" s="8">
         <v>15777</v>
       </c>
       <c r="AK37" s="8">
         <v>15765</v>
       </c>
-      <c r="AL37" s="65">
+      <c r="AL37" s="51">
         <v>15712</v>
       </c>
-      <c r="AM37" s="66">
+      <c r="AM37" s="52">
         <v>15683</v>
       </c>
-      <c r="AN37" s="50">
+      <c r="AN37" s="42">
         <v>15639</v>
       </c>
-      <c r="AO37" s="65">
+      <c r="AO37" s="51">
         <v>15630</v>
       </c>
-      <c r="AP37" s="50">
+      <c r="AP37" s="42">
         <v>15604</v>
       </c>
       <c r="AQ37" s="8">
         <v>15590</v>
       </c>
       <c r="AR37" s="8">
         <v>15579</v>
       </c>
-      <c r="AS37" s="50">
+      <c r="AS37" s="42">
         <v>15447</v>
       </c>
-      <c r="AT37" s="50">
+      <c r="AT37" s="42">
         <v>15380</v>
       </c>
-      <c r="AU37" s="50">
+      <c r="AU37" s="42">
         <v>15356</v>
       </c>
-      <c r="AV37" s="50">
+      <c r="AV37" s="42">
         <v>15339</v>
       </c>
-      <c r="AW37" s="50">
+      <c r="AW37" s="42">
         <v>15361</v>
       </c>
-      <c r="AX37" s="50">
+      <c r="AX37" s="42">
         <v>15374</v>
       </c>
-      <c r="AY37" s="67">
+      <c r="AY37" s="53">
         <v>15387</v>
       </c>
-      <c r="AZ37" s="19">
+      <c r="AZ37" s="18">
         <v>15358</v>
       </c>
-      <c r="BA37" s="50">
+      <c r="BA37" s="42">
         <v>15325</v>
       </c>
-      <c r="BB37" s="19">
+      <c r="BB37" s="18">
         <v>15313</v>
       </c>
+      <c r="BC37" s="18">
+        <v>15290</v>
+      </c>
     </row>
-    <row r="38" spans="1:54">
+    <row r="38" spans="1:55">
       <c r="A38" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="14">
+      <c r="B38" s="13">
         <v>29533</v>
       </c>
       <c r="C38" s="2">
         <v>29522</v>
       </c>
       <c r="D38" s="2">
         <v>29522</v>
       </c>
       <c r="E38" s="2">
         <v>29526</v>
       </c>
       <c r="F38" s="2">
         <v>29516</v>
       </c>
       <c r="G38" s="2">
         <v>29503</v>
       </c>
       <c r="H38" s="2">
         <v>29521</v>
       </c>
       <c r="I38" s="2">
         <v>29522</v>
       </c>
       <c r="J38" s="2">
         <v>29537</v>
       </c>
-      <c r="K38" s="14">
+      <c r="K38" s="13">
         <v>29512</v>
       </c>
-      <c r="L38" s="14">
+      <c r="L38" s="13">
         <v>29550</v>
       </c>
-      <c r="M38" s="26">
+      <c r="M38" s="23">
         <v>29574</v>
       </c>
       <c r="N38" s="2">
         <v>29607</v>
       </c>
       <c r="O38" s="2">
         <v>29627</v>
       </c>
       <c r="P38" s="2">
         <v>29634</v>
       </c>
       <c r="Q38" s="2">
         <v>29665</v>
       </c>
       <c r="R38" s="2">
         <v>29666</v>
       </c>
-      <c r="S38" s="14">
+      <c r="S38" s="13">
         <v>29689</v>
       </c>
-      <c r="T38" s="14">
+      <c r="T38" s="13">
         <v>29702</v>
       </c>
       <c r="U38" s="2">
         <v>29715</v>
       </c>
       <c r="V38" s="2">
         <v>29672</v>
       </c>
-      <c r="W38" s="14">
+      <c r="W38" s="13">
         <v>29708</v>
       </c>
-      <c r="X38" s="14">
+      <c r="X38" s="13">
         <v>29712</v>
       </c>
-      <c r="Y38" s="14">
+      <c r="Y38" s="13">
         <v>29757</v>
       </c>
       <c r="Z38" s="2">
         <v>29717</v>
       </c>
-      <c r="AA38" s="50">
+      <c r="AA38" s="42">
         <v>29721</v>
       </c>
-      <c r="AB38" s="50">
+      <c r="AB38" s="42">
         <v>29679</v>
       </c>
-      <c r="AC38" s="50">
+      <c r="AC38" s="42">
         <v>29674</v>
       </c>
       <c r="AD38" s="8">
         <v>29632</v>
       </c>
-      <c r="AE38" s="50">
+      <c r="AE38" s="42">
         <v>29622</v>
       </c>
-      <c r="AF38" s="50">
+      <c r="AF38" s="42">
         <v>29611</v>
       </c>
       <c r="AG38" s="8">
         <v>29630</v>
       </c>
       <c r="AH38" s="8">
         <v>29617</v>
       </c>
       <c r="AI38" s="8">
         <v>29642</v>
       </c>
       <c r="AJ38" s="8">
         <v>29582</v>
       </c>
       <c r="AK38" s="8">
         <v>29528</v>
       </c>
-      <c r="AL38" s="65">
+      <c r="AL38" s="51">
         <v>29466</v>
       </c>
-      <c r="AM38" s="66">
+      <c r="AM38" s="52">
         <v>29432</v>
       </c>
-      <c r="AN38" s="50">
+      <c r="AN38" s="42">
         <v>29419</v>
       </c>
-      <c r="AO38" s="65">
+      <c r="AO38" s="51">
         <v>29400</v>
       </c>
-      <c r="AP38" s="50">
+      <c r="AP38" s="42">
         <v>29353</v>
       </c>
       <c r="AQ38" s="8">
         <v>29311</v>
       </c>
       <c r="AR38" s="8">
         <v>29322</v>
       </c>
-      <c r="AS38" s="50">
+      <c r="AS38" s="42">
         <v>29224</v>
       </c>
-      <c r="AT38" s="50">
+      <c r="AT38" s="42">
         <v>29290</v>
       </c>
-      <c r="AU38" s="50">
+      <c r="AU38" s="42">
         <v>29206</v>
       </c>
-      <c r="AV38" s="50">
+      <c r="AV38" s="42">
         <v>29170</v>
       </c>
-      <c r="AW38" s="50">
+      <c r="AW38" s="42">
         <v>29139</v>
       </c>
-      <c r="AX38" s="50">
+      <c r="AX38" s="42">
         <v>29131</v>
       </c>
-      <c r="AY38" s="67">
+      <c r="AY38" s="53">
         <v>29116</v>
       </c>
-      <c r="AZ38" s="19">
+      <c r="AZ38" s="18">
         <v>29105</v>
       </c>
-      <c r="BA38" s="50">
+      <c r="BA38" s="42">
         <v>29091</v>
       </c>
-      <c r="BB38" s="19">
+      <c r="BB38" s="18">
         <v>29101</v>
       </c>
+      <c r="BC38" s="18">
+        <v>29113</v>
+      </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="14">
+      <c r="B39" s="13">
         <v>16001</v>
       </c>
       <c r="C39" s="2">
         <v>15993</v>
       </c>
       <c r="D39" s="2">
         <v>15969</v>
       </c>
       <c r="E39" s="2">
         <v>15966</v>
       </c>
       <c r="F39" s="2">
         <v>15968</v>
       </c>
       <c r="G39" s="2">
         <v>15955</v>
       </c>
       <c r="H39" s="2">
         <v>15948</v>
       </c>
       <c r="I39" s="2">
         <v>16380</v>
       </c>
       <c r="J39" s="2">
         <v>15943</v>
       </c>
-      <c r="K39" s="14">
+      <c r="K39" s="13">
         <v>15944</v>
       </c>
-      <c r="L39" s="14">
+      <c r="L39" s="13">
         <v>15922</v>
       </c>
-      <c r="M39" s="26">
+      <c r="M39" s="23">
         <v>15935</v>
       </c>
       <c r="N39" s="2">
         <v>15930</v>
       </c>
       <c r="O39" s="2">
         <v>15931</v>
       </c>
       <c r="P39" s="2">
         <v>15943</v>
       </c>
       <c r="Q39" s="2">
         <v>15958</v>
       </c>
       <c r="R39" s="2">
         <v>15959</v>
       </c>
-      <c r="S39" s="14">
+      <c r="S39" s="13">
         <v>15971</v>
       </c>
-      <c r="T39" s="14">
+      <c r="T39" s="13">
         <v>15985</v>
       </c>
       <c r="U39" s="2">
         <v>15945</v>
       </c>
       <c r="V39" s="2">
         <v>15972</v>
       </c>
-      <c r="W39" s="14">
+      <c r="W39" s="13">
         <v>15895</v>
       </c>
-      <c r="X39" s="14">
+      <c r="X39" s="13">
         <v>15872</v>
       </c>
-      <c r="Y39" s="14">
+      <c r="Y39" s="13">
         <v>15877</v>
       </c>
       <c r="Z39" s="2">
         <v>15873</v>
       </c>
-      <c r="AA39" s="50">
+      <c r="AA39" s="42">
         <v>15872</v>
       </c>
-      <c r="AB39" s="50">
+      <c r="AB39" s="42">
         <v>15849</v>
       </c>
-      <c r="AC39" s="50">
+      <c r="AC39" s="42">
         <v>15823</v>
       </c>
       <c r="AD39" s="8">
         <v>15800</v>
       </c>
-      <c r="AE39" s="50">
+      <c r="AE39" s="42">
         <v>15776</v>
       </c>
-      <c r="AF39" s="50">
+      <c r="AF39" s="42">
         <v>15746</v>
       </c>
       <c r="AG39" s="8">
         <v>15699</v>
       </c>
       <c r="AH39" s="8">
         <v>15587</v>
       </c>
       <c r="AI39" s="8">
         <v>15477</v>
       </c>
       <c r="AJ39" s="8">
         <v>15435</v>
       </c>
       <c r="AK39" s="8">
         <v>15390</v>
       </c>
-      <c r="AL39" s="65">
+      <c r="AL39" s="51">
         <v>15351</v>
       </c>
-      <c r="AM39" s="66">
+      <c r="AM39" s="52">
         <v>15312</v>
       </c>
-      <c r="AN39" s="50">
+      <c r="AN39" s="42">
         <v>15293</v>
       </c>
-      <c r="AO39" s="65">
+      <c r="AO39" s="51">
         <v>15290</v>
       </c>
-      <c r="AP39" s="50">
+      <c r="AP39" s="42">
         <v>15219</v>
       </c>
       <c r="AQ39" s="8">
         <v>15180</v>
       </c>
       <c r="AR39" s="8">
         <v>15147</v>
       </c>
-      <c r="AS39" s="50">
+      <c r="AS39" s="42">
         <v>15057</v>
       </c>
-      <c r="AT39" s="50">
+      <c r="AT39" s="42">
         <v>14972</v>
       </c>
-      <c r="AU39" s="50">
+      <c r="AU39" s="42">
         <v>14904</v>
       </c>
-      <c r="AV39" s="50">
+      <c r="AV39" s="42">
         <v>14864</v>
       </c>
-      <c r="AW39" s="50">
+      <c r="AW39" s="42">
         <v>14858</v>
       </c>
-      <c r="AX39" s="50">
+      <c r="AX39" s="42">
         <v>14809</v>
       </c>
-      <c r="AY39" s="67">
+      <c r="AY39" s="53">
         <v>14803</v>
       </c>
-      <c r="AZ39" s="19">
+      <c r="AZ39" s="18">
         <v>14760</v>
       </c>
-      <c r="BA39" s="50">
+      <c r="BA39" s="42">
         <v>14728</v>
       </c>
-      <c r="BB39" s="19">
+      <c r="BB39" s="18">
         <v>14736</v>
       </c>
+      <c r="BC39" s="18">
+        <v>14718</v>
+      </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="14">
+      <c r="B40" s="13">
         <v>16085</v>
       </c>
       <c r="C40" s="2">
         <v>16073</v>
       </c>
       <c r="D40" s="2">
         <v>16106</v>
       </c>
       <c r="E40" s="2">
         <v>16122</v>
       </c>
       <c r="F40" s="2">
         <v>16117</v>
       </c>
       <c r="G40" s="2">
         <v>16108</v>
       </c>
       <c r="H40" s="2">
         <v>16123</v>
       </c>
       <c r="I40" s="2">
         <v>16112</v>
       </c>
       <c r="J40" s="2">
         <v>16102</v>
       </c>
-      <c r="K40" s="14">
+      <c r="K40" s="13">
         <v>16077</v>
       </c>
-      <c r="L40" s="14">
+      <c r="L40" s="13">
         <v>16085</v>
       </c>
-      <c r="M40" s="26">
+      <c r="M40" s="23">
         <v>16076</v>
       </c>
       <c r="N40" s="2">
         <v>16087</v>
       </c>
       <c r="O40" s="2">
         <v>16092</v>
       </c>
       <c r="P40" s="2">
         <v>16105</v>
       </c>
       <c r="Q40" s="2">
         <v>16103</v>
       </c>
       <c r="R40" s="2">
         <v>16100</v>
       </c>
-      <c r="S40" s="14">
+      <c r="S40" s="13">
         <v>16118</v>
       </c>
-      <c r="T40" s="14">
+      <c r="T40" s="13">
         <v>16114</v>
       </c>
       <c r="U40" s="2">
         <v>16119</v>
       </c>
       <c r="V40" s="2">
         <v>16109</v>
       </c>
-      <c r="W40" s="14">
+      <c r="W40" s="13">
         <v>16095</v>
       </c>
-      <c r="X40" s="14">
+      <c r="X40" s="13">
         <v>16078</v>
       </c>
-      <c r="Y40" s="14">
+      <c r="Y40" s="13">
         <v>16070</v>
       </c>
       <c r="Z40" s="2">
         <v>16088</v>
       </c>
-      <c r="AA40" s="50">
+      <c r="AA40" s="42">
         <v>16048</v>
       </c>
-      <c r="AB40" s="50">
+      <c r="AB40" s="42">
         <v>16031</v>
       </c>
-      <c r="AC40" s="50">
+      <c r="AC40" s="42">
         <v>16013</v>
       </c>
       <c r="AD40" s="8">
         <v>16001</v>
       </c>
-      <c r="AE40" s="50">
+      <c r="AE40" s="42">
         <v>15974</v>
       </c>
-      <c r="AF40" s="50">
+      <c r="AF40" s="42">
         <v>15926</v>
       </c>
       <c r="AG40" s="8">
         <v>15823</v>
       </c>
       <c r="AH40" s="8">
         <v>15740</v>
       </c>
       <c r="AI40" s="8">
         <v>15689</v>
       </c>
       <c r="AJ40" s="8">
         <v>15620</v>
       </c>
       <c r="AK40" s="8">
         <v>15609</v>
       </c>
-      <c r="AL40" s="65">
+      <c r="AL40" s="51">
         <v>15558</v>
       </c>
-      <c r="AM40" s="66">
+      <c r="AM40" s="52">
         <v>15513</v>
       </c>
-      <c r="AN40" s="50">
+      <c r="AN40" s="42">
         <v>15476</v>
       </c>
-      <c r="AO40" s="65">
+      <c r="AO40" s="51">
         <v>15492</v>
       </c>
-      <c r="AP40" s="50">
+      <c r="AP40" s="42">
         <v>15416</v>
       </c>
       <c r="AQ40" s="8">
         <v>15410</v>
       </c>
       <c r="AR40" s="8">
         <v>15350</v>
       </c>
-      <c r="AS40" s="50">
+      <c r="AS40" s="42">
         <v>15247</v>
       </c>
-      <c r="AT40" s="50">
+      <c r="AT40" s="42">
         <v>15164</v>
       </c>
-      <c r="AU40" s="50">
+      <c r="AU40" s="42">
         <v>15123</v>
       </c>
-      <c r="AV40" s="50">
+      <c r="AV40" s="42">
         <v>15087</v>
       </c>
-      <c r="AW40" s="50">
+      <c r="AW40" s="42">
         <v>15094</v>
       </c>
-      <c r="AX40" s="50">
+      <c r="AX40" s="42">
         <v>15070</v>
       </c>
-      <c r="AY40" s="67">
+      <c r="AY40" s="53">
         <v>15003</v>
       </c>
-      <c r="AZ40" s="19">
+      <c r="AZ40" s="18">
         <v>14921</v>
       </c>
-      <c r="BA40" s="50">
+      <c r="BA40" s="42">
         <v>14855</v>
       </c>
-      <c r="BB40" s="19">
+      <c r="BB40" s="18">
         <v>14825</v>
       </c>
+      <c r="BC40" s="18">
+        <v>14802</v>
+      </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="14">
+      <c r="B41" s="13">
         <v>33484</v>
       </c>
       <c r="C41" s="2">
         <v>33512</v>
       </c>
       <c r="D41" s="2">
         <v>33520</v>
       </c>
       <c r="E41" s="2">
         <v>33569</v>
       </c>
       <c r="F41" s="2">
         <v>33574</v>
       </c>
       <c r="G41" s="2">
         <v>33615</v>
       </c>
       <c r="H41" s="2">
         <v>33615</v>
       </c>
       <c r="I41" s="2">
         <v>33657</v>
       </c>
       <c r="J41" s="2">
         <v>33638</v>
       </c>
-      <c r="K41" s="14">
+      <c r="K41" s="13">
         <v>33616</v>
       </c>
-      <c r="L41" s="14">
+      <c r="L41" s="13">
         <v>33621</v>
       </c>
-      <c r="M41" s="26">
+      <c r="M41" s="23">
         <v>33598</v>
       </c>
       <c r="N41" s="2">
         <v>33566</v>
       </c>
       <c r="O41" s="2">
         <v>33574</v>
       </c>
       <c r="P41" s="2">
         <v>33617</v>
       </c>
       <c r="Q41" s="2">
         <v>33650</v>
       </c>
       <c r="R41" s="2">
         <v>33677</v>
       </c>
-      <c r="S41" s="14">
+      <c r="S41" s="13">
         <v>33667</v>
       </c>
-      <c r="T41" s="14">
+      <c r="T41" s="13">
         <v>33589</v>
       </c>
       <c r="U41" s="2">
         <v>33565</v>
       </c>
       <c r="V41" s="2">
         <v>33572</v>
       </c>
-      <c r="W41" s="14">
+      <c r="W41" s="13">
         <v>33614</v>
       </c>
-      <c r="X41" s="14">
+      <c r="X41" s="13">
         <v>33615</v>
       </c>
-      <c r="Y41" s="14">
+      <c r="Y41" s="13">
         <v>33573</v>
       </c>
       <c r="Z41" s="2">
         <v>33552</v>
       </c>
-      <c r="AA41" s="50">
+      <c r="AA41" s="42">
         <v>33528</v>
       </c>
-      <c r="AB41" s="50">
+      <c r="AB41" s="42">
         <v>33505</v>
       </c>
-      <c r="AC41" s="50">
+      <c r="AC41" s="42">
         <v>33461</v>
       </c>
       <c r="AD41" s="8">
         <v>33413</v>
       </c>
-      <c r="AE41" s="50">
+      <c r="AE41" s="42">
         <v>33401</v>
       </c>
-      <c r="AF41" s="50">
+      <c r="AF41" s="42">
         <v>33372</v>
       </c>
       <c r="AG41" s="8">
         <v>33303</v>
       </c>
       <c r="AH41" s="8">
         <v>33186</v>
       </c>
       <c r="AI41" s="8">
         <v>33087</v>
       </c>
       <c r="AJ41" s="8">
         <v>33000</v>
       </c>
       <c r="AK41" s="8">
         <v>32931</v>
       </c>
-      <c r="AL41" s="65">
+      <c r="AL41" s="51">
         <v>32886</v>
       </c>
-      <c r="AM41" s="66">
+      <c r="AM41" s="52">
         <v>32828</v>
       </c>
-      <c r="AN41" s="50">
+      <c r="AN41" s="42">
         <v>32778</v>
       </c>
-      <c r="AO41" s="65">
+      <c r="AO41" s="51">
         <v>32706</v>
       </c>
-      <c r="AP41" s="50">
+      <c r="AP41" s="42">
         <v>32667</v>
       </c>
       <c r="AQ41" s="8">
         <v>32588</v>
       </c>
       <c r="AR41" s="8">
         <v>32519</v>
       </c>
-      <c r="AS41" s="50">
+      <c r="AS41" s="42">
         <v>32373</v>
       </c>
-      <c r="AT41" s="50">
+      <c r="AT41" s="42">
         <v>32250</v>
       </c>
-      <c r="AU41" s="50">
+      <c r="AU41" s="42">
         <v>32211</v>
       </c>
-      <c r="AV41" s="50">
+      <c r="AV41" s="42">
         <v>32151</v>
       </c>
-      <c r="AW41" s="50">
+      <c r="AW41" s="42">
         <v>32097</v>
       </c>
-      <c r="AX41" s="50">
+      <c r="AX41" s="42">
         <v>32034</v>
       </c>
-      <c r="AY41" s="67">
+      <c r="AY41" s="53">
         <v>31978</v>
       </c>
-      <c r="AZ41" s="19">
+      <c r="AZ41" s="18">
         <v>31985</v>
       </c>
-      <c r="BA41" s="50">
+      <c r="BA41" s="42">
         <v>31977</v>
       </c>
-      <c r="BB41" s="19">
+      <c r="BB41" s="18">
         <v>31940</v>
       </c>
+      <c r="BC41" s="18">
+        <v>31957</v>
+      </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="14">
+      <c r="B42" s="13">
         <v>16356</v>
       </c>
       <c r="C42" s="2">
         <v>16359</v>
       </c>
       <c r="D42" s="2">
         <v>16334</v>
       </c>
       <c r="E42" s="2">
         <v>16328</v>
       </c>
       <c r="F42" s="2">
         <v>16321</v>
       </c>
       <c r="G42" s="2">
         <v>16334</v>
       </c>
       <c r="H42" s="2">
         <v>16353</v>
       </c>
       <c r="I42" s="2">
         <v>16355</v>
       </c>
       <c r="J42" s="2">
         <v>16361</v>
       </c>
-      <c r="K42" s="14">
+      <c r="K42" s="13">
         <v>16358</v>
       </c>
-      <c r="L42" s="14">
+      <c r="L42" s="13">
         <v>16357</v>
       </c>
-      <c r="M42" s="26">
+      <c r="M42" s="23">
         <v>16349</v>
       </c>
       <c r="N42" s="2">
         <v>16334</v>
       </c>
       <c r="O42" s="2">
         <v>16351</v>
       </c>
       <c r="P42" s="2">
         <v>16344</v>
       </c>
       <c r="Q42" s="2">
         <v>16335</v>
       </c>
       <c r="R42" s="2">
         <v>16340</v>
       </c>
-      <c r="S42" s="14">
+      <c r="S42" s="13">
         <v>16347</v>
       </c>
-      <c r="T42" s="14">
+      <c r="T42" s="13">
         <v>16341</v>
       </c>
       <c r="U42" s="2">
         <v>16332</v>
       </c>
       <c r="V42" s="2">
         <v>16340</v>
       </c>
-      <c r="W42" s="14">
+      <c r="W42" s="13">
         <v>16380</v>
       </c>
-      <c r="X42" s="14">
+      <c r="X42" s="13">
         <v>16358</v>
       </c>
-      <c r="Y42" s="14">
+      <c r="Y42" s="13">
         <v>16334</v>
       </c>
       <c r="Z42" s="2">
         <v>16298</v>
       </c>
-      <c r="AA42" s="50">
+      <c r="AA42" s="42">
         <v>16260</v>
       </c>
-      <c r="AB42" s="50">
+      <c r="AB42" s="42">
         <v>16289</v>
       </c>
-      <c r="AC42" s="50">
+      <c r="AC42" s="42">
         <v>16299</v>
       </c>
       <c r="AD42" s="8">
         <v>16277</v>
       </c>
-      <c r="AE42" s="50">
+      <c r="AE42" s="42">
         <v>16300</v>
       </c>
-      <c r="AF42" s="50">
+      <c r="AF42" s="42">
         <v>16277</v>
       </c>
       <c r="AG42" s="8">
         <v>16278</v>
       </c>
       <c r="AH42" s="8">
         <v>16279</v>
       </c>
       <c r="AI42" s="8">
         <v>16239</v>
       </c>
       <c r="AJ42" s="8">
         <v>16149</v>
       </c>
       <c r="AK42" s="8">
         <v>16105</v>
       </c>
-      <c r="AL42" s="65">
+      <c r="AL42" s="51">
         <v>16063</v>
       </c>
-      <c r="AM42" s="66">
+      <c r="AM42" s="52">
         <v>16001</v>
       </c>
-      <c r="AN42" s="50">
+      <c r="AN42" s="42">
         <v>15946</v>
       </c>
-      <c r="AO42" s="65">
+      <c r="AO42" s="51">
         <v>15939</v>
       </c>
-      <c r="AP42" s="50">
+      <c r="AP42" s="42">
         <v>15846</v>
       </c>
       <c r="AQ42" s="8">
         <v>15829</v>
       </c>
       <c r="AR42" s="8">
         <v>15794</v>
       </c>
-      <c r="AS42" s="50">
+      <c r="AS42" s="42">
         <v>15731</v>
       </c>
-      <c r="AT42" s="50">
+      <c r="AT42" s="42">
         <v>15717</v>
       </c>
-      <c r="AU42" s="50">
+      <c r="AU42" s="42">
         <v>15697</v>
       </c>
-      <c r="AV42" s="50">
+      <c r="AV42" s="42">
         <v>15690</v>
       </c>
-      <c r="AW42" s="50">
+      <c r="AW42" s="42">
         <v>15643</v>
       </c>
-      <c r="AX42" s="50">
+      <c r="AX42" s="42">
         <v>15625</v>
       </c>
-      <c r="AY42" s="67">
+      <c r="AY42" s="53">
         <v>15609</v>
       </c>
-      <c r="AZ42" s="19">
+      <c r="AZ42" s="18">
         <v>15584</v>
       </c>
-      <c r="BA42" s="50">
+      <c r="BA42" s="42">
         <v>15547</v>
       </c>
-      <c r="BB42" s="19">
+      <c r="BB42" s="18">
         <v>15517</v>
       </c>
+      <c r="BC42" s="18">
+        <v>15468</v>
+      </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:55">
       <c r="A43" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B43" s="14">
+      <c r="B43" s="13">
         <v>14658</v>
       </c>
       <c r="C43" s="2">
         <v>14652</v>
       </c>
       <c r="D43" s="2">
         <v>14632</v>
       </c>
       <c r="E43" s="2">
         <v>14641</v>
       </c>
       <c r="F43" s="2">
         <v>14632</v>
       </c>
       <c r="G43" s="2">
         <v>14618</v>
       </c>
       <c r="H43" s="2">
         <v>14607</v>
       </c>
       <c r="I43" s="2">
         <v>14575</v>
       </c>
       <c r="J43" s="2">
         <v>14562</v>
       </c>
-      <c r="K43" s="14">
+      <c r="K43" s="13">
         <v>14539</v>
       </c>
-      <c r="L43" s="14">
+      <c r="L43" s="13">
         <v>14533</v>
       </c>
-      <c r="M43" s="26">
+      <c r="M43" s="23">
         <v>14537</v>
       </c>
       <c r="N43" s="2">
         <v>14551</v>
       </c>
       <c r="O43" s="2">
         <v>14542</v>
       </c>
       <c r="P43" s="2">
         <v>14563</v>
       </c>
       <c r="Q43" s="2">
         <v>14564</v>
       </c>
       <c r="R43" s="2">
         <v>14572</v>
       </c>
-      <c r="S43" s="14">
+      <c r="S43" s="13">
         <v>14572</v>
       </c>
-      <c r="T43" s="14">
+      <c r="T43" s="13">
         <v>14530</v>
       </c>
       <c r="U43" s="2">
         <v>14482</v>
       </c>
       <c r="V43" s="2">
         <v>14448</v>
       </c>
-      <c r="W43" s="14">
+      <c r="W43" s="13">
         <v>14428</v>
       </c>
-      <c r="X43" s="14">
+      <c r="X43" s="13">
         <v>14414</v>
       </c>
-      <c r="Y43" s="14">
+      <c r="Y43" s="13">
         <v>14403</v>
       </c>
       <c r="Z43" s="2">
         <v>14385</v>
       </c>
-      <c r="AA43" s="50">
+      <c r="AA43" s="42">
         <v>14391</v>
       </c>
-      <c r="AB43" s="50">
+      <c r="AB43" s="42">
         <v>14385</v>
       </c>
-      <c r="AC43" s="50">
+      <c r="AC43" s="42">
         <v>14378</v>
       </c>
       <c r="AD43" s="8">
         <v>14340</v>
       </c>
-      <c r="AE43" s="50">
+      <c r="AE43" s="42">
         <v>14347</v>
       </c>
-      <c r="AF43" s="50">
+      <c r="AF43" s="42">
         <v>14345</v>
       </c>
       <c r="AG43" s="8">
         <v>14305</v>
       </c>
       <c r="AH43" s="8">
         <v>14266</v>
       </c>
       <c r="AI43" s="8">
         <v>14267</v>
       </c>
       <c r="AJ43" s="8">
         <v>14242</v>
       </c>
       <c r="AK43" s="8">
         <v>14207</v>
       </c>
-      <c r="AL43" s="65">
+      <c r="AL43" s="51">
         <v>14151</v>
       </c>
-      <c r="AM43" s="66">
+      <c r="AM43" s="52">
         <v>14136</v>
       </c>
-      <c r="AN43" s="50">
+      <c r="AN43" s="42">
         <v>14082</v>
       </c>
-      <c r="AO43" s="65">
+      <c r="AO43" s="51">
         <v>14064</v>
       </c>
-      <c r="AP43" s="50">
+      <c r="AP43" s="42">
         <v>14031</v>
       </c>
       <c r="AQ43" s="8">
         <v>13999</v>
       </c>
       <c r="AR43" s="8">
         <v>13935</v>
       </c>
-      <c r="AS43" s="50">
+      <c r="AS43" s="42">
         <v>13870</v>
       </c>
-      <c r="AT43" s="50">
+      <c r="AT43" s="42">
         <v>13814</v>
       </c>
-      <c r="AU43" s="50">
+      <c r="AU43" s="42">
         <v>13794</v>
       </c>
-      <c r="AV43" s="50">
+      <c r="AV43" s="42">
         <v>13801</v>
       </c>
-      <c r="AW43" s="50">
+      <c r="AW43" s="42">
         <v>13799</v>
       </c>
-      <c r="AX43" s="50">
+      <c r="AX43" s="42">
         <v>13795</v>
       </c>
-      <c r="AY43" s="67">
+      <c r="AY43" s="53">
         <v>13808</v>
       </c>
-      <c r="AZ43" s="19">
+      <c r="AZ43" s="18">
         <v>13785</v>
       </c>
-      <c r="BA43" s="50">
+      <c r="BA43" s="42">
         <v>13760</v>
       </c>
-      <c r="BB43" s="19">
+      <c r="BB43" s="18">
         <v>13752</v>
       </c>
+      <c r="BC43" s="18">
+        <v>13723</v>
+      </c>
     </row>
-    <row r="44" spans="1:54">
+    <row r="44" spans="1:55">
       <c r="A44" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="35">
+      <c r="B44" s="31">
         <v>13979</v>
       </c>
       <c r="C44" s="4">
         <v>13993</v>
       </c>
       <c r="D44" s="4">
         <v>14002</v>
       </c>
       <c r="E44" s="4">
         <v>14008</v>
       </c>
       <c r="F44" s="4">
         <v>14007</v>
       </c>
       <c r="G44" s="4">
         <v>14013</v>
       </c>
       <c r="H44" s="4">
         <v>13996</v>
       </c>
       <c r="I44" s="4">
         <v>13928</v>
       </c>
       <c r="J44" s="4">
         <v>14010</v>
       </c>
-      <c r="K44" s="35">
+      <c r="K44" s="31">
         <v>13998</v>
       </c>
-      <c r="L44" s="35">
+      <c r="L44" s="31">
         <v>13999</v>
       </c>
-      <c r="M44" s="36">
+      <c r="M44" s="32">
         <v>13979</v>
       </c>
       <c r="N44" s="4">
         <v>13975</v>
       </c>
       <c r="O44" s="4">
         <v>13977</v>
       </c>
       <c r="P44" s="4">
         <v>13991</v>
       </c>
       <c r="Q44" s="4">
         <v>13997</v>
       </c>
       <c r="R44" s="4">
         <v>14003</v>
       </c>
-      <c r="S44" s="35">
+      <c r="S44" s="31">
         <v>14013</v>
       </c>
-      <c r="T44" s="35">
+      <c r="T44" s="31">
         <v>13999</v>
       </c>
       <c r="U44" s="4">
         <v>14016</v>
       </c>
       <c r="V44" s="4">
         <v>13959</v>
       </c>
-      <c r="W44" s="35">
+      <c r="W44" s="31">
         <v>13947</v>
       </c>
-      <c r="X44" s="35">
+      <c r="X44" s="31">
         <v>13936</v>
       </c>
-      <c r="Y44" s="35">
+      <c r="Y44" s="31">
         <v>13933</v>
       </c>
       <c r="Z44" s="4">
         <v>13929</v>
       </c>
-      <c r="AA44" s="21">
+      <c r="AA44" s="20">
         <v>13924</v>
       </c>
-      <c r="AB44" s="21">
+      <c r="AB44" s="20">
         <v>13935</v>
       </c>
-      <c r="AC44" s="21">
+      <c r="AC44" s="20">
         <v>13930</v>
       </c>
       <c r="AD44" s="7">
         <v>13929</v>
       </c>
-      <c r="AE44" s="21">
+      <c r="AE44" s="20">
         <v>13909</v>
       </c>
-      <c r="AF44" s="21">
+      <c r="AF44" s="20">
         <v>13895</v>
       </c>
       <c r="AG44" s="7">
         <v>13843</v>
       </c>
       <c r="AH44" s="7">
         <v>13822</v>
       </c>
       <c r="AI44" s="7">
         <v>13794</v>
       </c>
       <c r="AJ44" s="7">
         <v>13745</v>
       </c>
       <c r="AK44" s="7">
         <v>13726</v>
       </c>
-      <c r="AL44" s="16">
+      <c r="AL44" s="15">
         <v>13713</v>
       </c>
-      <c r="AM44" s="20">
+      <c r="AM44" s="19">
         <v>13710</v>
       </c>
-      <c r="AN44" s="21">
+      <c r="AN44" s="20">
         <v>13674</v>
       </c>
-      <c r="AO44" s="16">
+      <c r="AO44" s="15">
         <v>13667</v>
       </c>
-      <c r="AP44" s="21">
+      <c r="AP44" s="20">
         <v>13660</v>
       </c>
       <c r="AQ44" s="7">
         <v>13636</v>
       </c>
       <c r="AR44" s="7">
         <v>13596</v>
       </c>
-      <c r="AS44" s="21">
+      <c r="AS44" s="20">
         <v>13530</v>
       </c>
-      <c r="AT44" s="21">
+      <c r="AT44" s="20">
         <v>13480</v>
       </c>
-      <c r="AU44" s="21">
+      <c r="AU44" s="20">
         <v>13429</v>
       </c>
-      <c r="AV44" s="21">
+      <c r="AV44" s="20">
         <v>13413</v>
       </c>
-      <c r="AW44" s="21">
+      <c r="AW44" s="20">
         <v>13363</v>
       </c>
-      <c r="AX44" s="21">
+      <c r="AX44" s="20">
         <v>13337</v>
       </c>
-      <c r="AY44" s="16">
+      <c r="AY44" s="15">
         <v>13307</v>
       </c>
-      <c r="AZ44" s="21">
+      <c r="AZ44" s="20">
         <v>13301</v>
       </c>
-      <c r="BA44" s="21">
+      <c r="BA44" s="20">
         <v>13273</v>
       </c>
-      <c r="BB44" s="21">
+      <c r="BB44" s="20">
         <v>13242</v>
       </c>
+      <c r="BC44" s="20">
+        <v>13227</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" ht="12.75">
-      <c r="A45" s="74" t="s">
+    <row r="45" spans="1:55" ht="12.75">
+      <c r="A45" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B45" s="74"/>
-[...25 lines deleted...]
-      <c r="AB45" s="74"/>
+      <c r="B45" s="59"/>
+      <c r="C45" s="59"/>
+      <c r="D45" s="59"/>
+      <c r="E45" s="59"/>
+      <c r="F45" s="59"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="59"/>
+      <c r="I45" s="59"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="59"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="59"/>
+      <c r="N45" s="59"/>
+      <c r="O45" s="59"/>
+      <c r="P45" s="59"/>
+      <c r="Q45" s="59"/>
+      <c r="R45" s="59"/>
+      <c r="S45" s="59"/>
+      <c r="T45" s="59"/>
+      <c r="U45" s="59"/>
+      <c r="V45" s="59"/>
+      <c r="W45" s="59"/>
+      <c r="X45" s="59"/>
+      <c r="Y45" s="59"/>
+      <c r="Z45" s="59"/>
+      <c r="AA45" s="59"/>
+      <c r="AB45" s="59"/>
     </row>
-    <row r="46" spans="1:54" ht="13.5" customHeight="1">
-      <c r="A46" s="75" t="s">
+    <row r="46" spans="1:55" ht="13.5" customHeight="1">
+      <c r="A46" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="75"/>
-[...38 lines deleted...]
-      <c r="AO46" s="75"/>
+      <c r="B46" s="60"/>
+      <c r="C46" s="60"/>
+      <c r="D46" s="60"/>
+      <c r="E46" s="60"/>
+      <c r="F46" s="60"/>
+      <c r="G46" s="60"/>
+      <c r="H46" s="60"/>
+      <c r="I46" s="60"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="60"/>
+      <c r="L46" s="60"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="60"/>
+      <c r="P46" s="60"/>
+      <c r="Q46" s="60"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="60"/>
+      <c r="T46" s="60"/>
+      <c r="U46" s="60"/>
+      <c r="V46" s="60"/>
+      <c r="W46" s="60"/>
+      <c r="X46" s="60"/>
+      <c r="Y46" s="60"/>
+      <c r="Z46" s="60"/>
+      <c r="AA46" s="60"/>
+      <c r="AB46" s="60"/>
+      <c r="AC46" s="60"/>
+      <c r="AD46" s="60"/>
+      <c r="AE46" s="60"/>
+      <c r="AF46" s="60"/>
+      <c r="AG46" s="60"/>
+      <c r="AH46" s="60"/>
+      <c r="AI46" s="60"/>
+      <c r="AJ46" s="60"/>
+      <c r="AK46" s="60"/>
+      <c r="AL46" s="60"/>
+      <c r="AM46" s="60"/>
+      <c r="AN46" s="60"/>
+      <c r="AO46" s="60"/>
     </row>
     <row r="52" spans="45:46">
-      <c r="AS52" s="55"/>
-      <c r="AT52" s="55"/>
+      <c r="AS52" s="46"/>
+      <c r="AT52" s="46"/>
     </row>
     <row r="53" spans="45:46">
-      <c r="AS53" s="56"/>
-      <c r="AT53" s="56"/>
+      <c r="AS53" s="47"/>
+      <c r="AT53" s="47"/>
     </row>
     <row r="54" spans="45:46">
-      <c r="AS54" s="56"/>
-      <c r="AT54" s="56"/>
+      <c r="AS54" s="47"/>
+      <c r="AT54" s="47"/>
     </row>
     <row r="55" spans="45:46">
-      <c r="AS55" s="56"/>
-      <c r="AT55" s="56"/>
+      <c r="AS55" s="47"/>
+      <c r="AT55" s="47"/>
     </row>
     <row r="56" spans="45:46">
-      <c r="AS56" s="56"/>
-      <c r="AT56" s="56"/>
+      <c r="AS56" s="47"/>
+      <c r="AT56" s="47"/>
     </row>
     <row r="57" spans="45:46">
-      <c r="AS57" s="56"/>
-      <c r="AT57" s="56"/>
+      <c r="AS57" s="47"/>
+      <c r="AT57" s="47"/>
     </row>
     <row r="58" spans="45:46">
-      <c r="AS58" s="56"/>
-      <c r="AT58" s="56"/>
+      <c r="AS58" s="47"/>
+      <c r="AT58" s="47"/>
     </row>
     <row r="59" spans="45:46">
-      <c r="AS59" s="56"/>
-      <c r="AT59" s="56"/>
+      <c r="AS59" s="47"/>
+      <c r="AT59" s="47"/>
     </row>
     <row r="60" spans="45:46">
-      <c r="AS60" s="56"/>
-      <c r="AT60" s="56"/>
+      <c r="AS60" s="47"/>
+      <c r="AT60" s="47"/>
     </row>
     <row r="61" spans="45:46">
-      <c r="AS61" s="56"/>
-      <c r="AT61" s="56"/>
+      <c r="AS61" s="47"/>
+      <c r="AT61" s="47"/>
     </row>
     <row r="62" spans="45:46">
-      <c r="AS62" s="56"/>
-      <c r="AT62" s="56"/>
+      <c r="AS62" s="47"/>
+      <c r="AT62" s="47"/>
     </row>
     <row r="63" spans="45:46">
-      <c r="AS63" s="56"/>
-      <c r="AT63" s="56"/>
+      <c r="AS63" s="47"/>
+      <c r="AT63" s="47"/>
     </row>
     <row r="64" spans="45:46">
-      <c r="AS64" s="56"/>
-      <c r="AT64" s="56"/>
+      <c r="AS64" s="47"/>
+      <c r="AT64" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...4 lines deleted...]
-    <mergeCell ref="A31:BB31"/>
+  <mergeCells count="12">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A4:BC4"/>
+    <mergeCell ref="AX6:BC6"/>
+    <mergeCell ref="A8:BC8"/>
+    <mergeCell ref="A23:BC23"/>
+    <mergeCell ref="A31:BC31"/>
     <mergeCell ref="A45:AB45"/>
     <mergeCell ref="A46:AO46"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BB51"/>
+  <dimension ref="A1:BC51"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AV41" sqref="AV41"/>
+      <selection activeCell="A30" sqref="A30:BC30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="23" bestFit="1" customWidth="1"/>
-[...40 lines deleted...]
-    <col min="46" max="16384" width="10.42578125" style="23"/>
+    <col min="1" max="1" width="21.42578125" style="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" style="21" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="6.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9" style="21" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="8.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="6.7109375" style="21" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="7" style="21" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="6.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="7.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="9" style="21" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="8.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="6.7109375" style="21" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="8.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="30" max="31" width="6.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="32" max="33" width="7.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="9" style="21" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="7.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="8.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="7.42578125" style="21" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="8.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="7.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="7.42578125" style="21" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="8.140625" style="21" customWidth="1"/>
+    <col min="43" max="43" width="9.28515625" style="21" customWidth="1"/>
+    <col min="44" max="44" width="8.7109375" style="21" customWidth="1"/>
+    <col min="45" max="45" width="9" style="21" customWidth="1"/>
+    <col min="46" max="16384" width="10.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="18" customHeight="1"/>
-[...56 lines deleted...]
-      <c r="BB2" s="83"/>
+    <row r="1" spans="1:55" ht="18" customHeight="1"/>
+    <row r="2" spans="1:55" ht="17.25">
+      <c r="A2" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="69"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
+      <c r="AX2" s="69"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="69"/>
+      <c r="BA2" s="69"/>
+      <c r="BB2" s="69"/>
+      <c r="BC2" s="69"/>
     </row>
-    <row r="3" spans="1:54" ht="21" customHeight="1">
-[...28 lines deleted...]
-      <c r="AC3" s="44"/>
+    <row r="3" spans="1:55" ht="21" customHeight="1">
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="39"/>
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
     </row>
-    <row r="4" spans="1:54">
-[...8 lines deleted...]
-      <c r="BB4" s="26" t="s">
+    <row r="4" spans="1:55">
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AU4" s="32"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:54">
-[...1 lines deleted...]
-      <c r="B5" s="91">
+    <row r="5" spans="1:55">
+      <c r="A5" s="74"/>
+      <c r="B5" s="71">
         <v>2022</v>
       </c>
-      <c r="C5" s="91"/>
-[...10 lines deleted...]
-      <c r="N5" s="90">
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="70">
         <v>2023</v>
       </c>
-      <c r="O5" s="91"/>
-[...10 lines deleted...]
-      <c r="Z5" s="87">
+      <c r="O5" s="71"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+      <c r="T5" s="71"/>
+      <c r="U5" s="71"/>
+      <c r="V5" s="71"/>
+      <c r="W5" s="71"/>
+      <c r="X5" s="71"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="76">
         <v>2024</v>
       </c>
-      <c r="AA5" s="88"/>
-[...10 lines deleted...]
-      <c r="AL5" s="95">
+      <c r="AA5" s="77"/>
+      <c r="AB5" s="77"/>
+      <c r="AC5" s="77"/>
+      <c r="AD5" s="77"/>
+      <c r="AE5" s="77"/>
+      <c r="AF5" s="77"/>
+      <c r="AG5" s="77"/>
+      <c r="AH5" s="77"/>
+      <c r="AI5" s="77"/>
+      <c r="AJ5" s="77"/>
+      <c r="AK5" s="78"/>
+      <c r="AL5" s="80">
         <v>2025</v>
       </c>
-      <c r="AM5" s="96"/>
-[...10 lines deleted...]
-      <c r="AX5" s="90">
+      <c r="AM5" s="81"/>
+      <c r="AN5" s="81"/>
+      <c r="AO5" s="81"/>
+      <c r="AP5" s="81"/>
+      <c r="AQ5" s="81"/>
+      <c r="AR5" s="81"/>
+      <c r="AS5" s="81"/>
+      <c r="AT5" s="81"/>
+      <c r="AU5" s="81"/>
+      <c r="AV5" s="81"/>
+      <c r="AW5" s="81"/>
+      <c r="AX5" s="70">
         <v>2026</v>
       </c>
-      <c r="AY5" s="91"/>
-[...2 lines deleted...]
-      <c r="BB5" s="91"/>
+      <c r="AY5" s="71"/>
+      <c r="AZ5" s="71"/>
+      <c r="BA5" s="71"/>
+      <c r="BB5" s="71"/>
+      <c r="BC5" s="71"/>
     </row>
-    <row r="6" spans="1:54" ht="12.75">
-[...1 lines deleted...]
-      <c r="B6" s="32" t="s">
+    <row r="6" spans="1:55" ht="12.75">
+      <c r="A6" s="75"/>
+      <c r="B6" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="72" t="s">
+      <c r="C6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="71" t="s">
+      <c r="D6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="72" t="s">
+      <c r="E6" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="72" t="s">
+      <c r="F6" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="72" t="s">
+      <c r="G6" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="72" t="s">
+      <c r="H6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="72" t="s">
+      <c r="I6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="72" t="s">
+      <c r="J6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="72" t="s">
+      <c r="K6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="72" t="s">
+      <c r="L6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="72" t="s">
+      <c r="M6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="32" t="s">
+      <c r="N6" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="72" t="s">
+      <c r="O6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="71" t="s">
+      <c r="P6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="72" t="s">
+      <c r="Q6" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="72" t="s">
+      <c r="R6" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="72" t="s">
+      <c r="S6" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="72" t="s">
+      <c r="T6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="72" t="s">
+      <c r="U6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="72" t="s">
+      <c r="V6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="72" t="s">
+      <c r="W6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="X6" s="72" t="s">
+      <c r="X6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="72" t="s">
+      <c r="Y6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="27" t="s">
+      <c r="Z6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AA6" s="72" t="s">
+      <c r="AA6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="71" t="s">
+      <c r="AB6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="72" t="s">
+      <c r="AC6" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="AD6" s="72" t="s">
+      <c r="AD6" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="72" t="s">
+      <c r="AE6" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="72" t="s">
+      <c r="AF6" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AG6" s="72" t="s">
+      <c r="AG6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="72" t="s">
+      <c r="AH6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="72" t="s">
+      <c r="AI6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AJ6" s="72" t="s">
+      <c r="AJ6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="72" t="s">
+      <c r="AK6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="AL6" s="27" t="s">
+      <c r="AL6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AM6" s="27" t="s">
+      <c r="AM6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="54" t="s">
+      <c r="AN6" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="27" t="s">
+      <c r="AO6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="27" t="s">
+      <c r="AP6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="27" t="s">
+      <c r="AQ6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="52" t="s">
+      <c r="AR6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="70" t="s">
+      <c r="AS6" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="72" t="s">
+      <c r="AT6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="72" t="s">
+      <c r="AU6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AV6" s="72" t="s">
+      <c r="AV6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="AW6" s="72" t="s">
+      <c r="AW6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="AX6" s="69" t="s">
+      <c r="AX6" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AY6" s="54" t="s">
+      <c r="AY6" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="AZ6" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="BB6" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC6" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:55">
+      <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
-      <c r="AZ6" s="27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B7" s="83"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+      <c r="N7" s="83"/>
+      <c r="O7" s="83"/>
+      <c r="P7" s="83"/>
+      <c r="Q7" s="83"/>
+      <c r="R7" s="83"/>
+      <c r="S7" s="83"/>
+      <c r="T7" s="83"/>
+      <c r="U7" s="83"/>
+      <c r="V7" s="83"/>
+      <c r="W7" s="83"/>
+      <c r="X7" s="83"/>
+      <c r="Y7" s="83"/>
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="83"/>
+      <c r="AF7" s="83"/>
+      <c r="AG7" s="83"/>
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="83"/>
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="83"/>
+      <c r="AL7" s="83"/>
+      <c r="AM7" s="83"/>
+      <c r="AN7" s="83"/>
+      <c r="AO7" s="83"/>
+      <c r="AP7" s="83"/>
+      <c r="AQ7" s="83"/>
+      <c r="AR7" s="83"/>
+      <c r="AS7" s="83"/>
+      <c r="AT7" s="83"/>
+      <c r="AU7" s="83"/>
+      <c r="AV7" s="83"/>
+      <c r="AW7" s="83"/>
+      <c r="AX7" s="83"/>
+      <c r="AY7" s="83"/>
+      <c r="AZ7" s="83"/>
+      <c r="BA7" s="83"/>
+      <c r="BB7" s="83"/>
+      <c r="BC7" s="83"/>
     </row>
-    <row r="7" spans="1:54">
-[...55 lines deleted...]
-      <c r="BB7" s="93"/>
+    <row r="8" spans="1:55">
+      <c r="A8" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="54">
+        <v>449187</v>
+      </c>
+      <c r="C8" s="14">
+        <v>449539</v>
+      </c>
+      <c r="D8" s="14">
+        <v>449911</v>
+      </c>
+      <c r="E8" s="14">
+        <v>450404</v>
+      </c>
+      <c r="F8" s="14">
+        <v>450827</v>
+      </c>
+      <c r="G8" s="14">
+        <v>451283</v>
+      </c>
+      <c r="H8" s="14">
+        <v>451898</v>
+      </c>
+      <c r="I8" s="14">
+        <v>452520</v>
+      </c>
+      <c r="J8" s="14">
+        <v>453056</v>
+      </c>
+      <c r="K8" s="14">
+        <v>453367</v>
+      </c>
+      <c r="L8" s="14">
+        <v>453876</v>
+      </c>
+      <c r="M8" s="14">
+        <v>454525</v>
+      </c>
+      <c r="N8" s="14">
+        <v>455087</v>
+      </c>
+      <c r="O8" s="14">
+        <v>455729</v>
+      </c>
+      <c r="P8" s="14">
+        <v>456264</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>456761</v>
+      </c>
+      <c r="R8" s="14">
+        <v>457252</v>
+      </c>
+      <c r="S8" s="14">
+        <v>457839</v>
+      </c>
+      <c r="T8" s="14">
+        <v>458234</v>
+      </c>
+      <c r="U8" s="14">
+        <v>458665</v>
+      </c>
+      <c r="V8" s="14">
+        <v>459218</v>
+      </c>
+      <c r="W8" s="14">
+        <v>459751</v>
+      </c>
+      <c r="X8" s="14">
+        <v>460191</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>460736</v>
+      </c>
+      <c r="Z8" s="38">
+        <v>461159</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>461437</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>461882</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>462393</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>462824</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>463331</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>463771</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>464384</v>
+      </c>
+      <c r="AH8" s="38">
+        <v>464914</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>465296</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>465673</v>
+      </c>
+      <c r="AK8" s="14">
+        <v>465971</v>
+      </c>
+      <c r="AL8" s="14">
+        <v>466231</v>
+      </c>
+      <c r="AM8" s="38">
+        <v>466474</v>
+      </c>
+      <c r="AN8" s="14">
+        <v>466728</v>
+      </c>
+      <c r="AO8" s="35">
+        <v>466938</v>
+      </c>
+      <c r="AP8" s="42">
+        <v>467200</v>
+      </c>
+      <c r="AQ8" s="42">
+        <v>467490</v>
+      </c>
+      <c r="AR8" s="42">
+        <v>467897</v>
+      </c>
+      <c r="AS8" s="42">
+        <v>468558</v>
+      </c>
+      <c r="AT8" s="42">
+        <v>468789</v>
+      </c>
+      <c r="AU8" s="42">
+        <v>468968</v>
+      </c>
+      <c r="AV8" s="42">
+        <v>469292</v>
+      </c>
+      <c r="AW8" s="42">
+        <v>469491</v>
+      </c>
+      <c r="AX8" s="42">
+        <v>469736</v>
+      </c>
+      <c r="AY8" s="42">
+        <v>470207</v>
+      </c>
+      <c r="AZ8" s="18">
+        <v>470385</v>
+      </c>
+      <c r="BA8" s="18">
+        <v>470470</v>
+      </c>
+      <c r="BB8" s="18">
+        <v>470679</v>
+      </c>
+      <c r="BC8" s="18">
+        <v>470833</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
-      <c r="A8" s="38" t="s">
+    <row r="9" spans="1:55">
+      <c r="A9" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="54">
+        <v>263653</v>
+      </c>
+      <c r="C9" s="14">
+        <v>263928</v>
+      </c>
+      <c r="D9" s="14">
+        <v>264309</v>
+      </c>
+      <c r="E9" s="14">
+        <v>264706</v>
+      </c>
+      <c r="F9" s="14">
+        <v>265128</v>
+      </c>
+      <c r="G9" s="14">
+        <v>265504</v>
+      </c>
+      <c r="H9" s="14">
+        <v>265992</v>
+      </c>
+      <c r="I9" s="14">
+        <v>266460</v>
+      </c>
+      <c r="J9" s="14">
+        <v>266930</v>
+      </c>
+      <c r="K9" s="14">
+        <v>267245</v>
+      </c>
+      <c r="L9" s="14">
+        <v>267650</v>
+      </c>
+      <c r="M9" s="14">
+        <v>268270</v>
+      </c>
+      <c r="N9" s="14">
+        <v>268740</v>
+      </c>
+      <c r="O9" s="14">
+        <v>269239</v>
+      </c>
+      <c r="P9" s="14">
+        <v>269639</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>269965</v>
+      </c>
+      <c r="R9" s="14">
+        <v>270293</v>
+      </c>
+      <c r="S9" s="14">
+        <v>270717</v>
+      </c>
+      <c r="T9" s="14">
+        <v>271168</v>
+      </c>
+      <c r="U9" s="14">
+        <v>271645</v>
+      </c>
+      <c r="V9" s="14">
+        <v>272221</v>
+      </c>
+      <c r="W9" s="14">
+        <v>272649</v>
+      </c>
+      <c r="X9" s="14">
+        <v>273083</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>273583</v>
+      </c>
+      <c r="Z9" s="38">
+        <v>274045</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>274463</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>274888</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>275385</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>275929</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>276426</v>
+      </c>
+      <c r="AF9" s="14">
+        <v>276956</v>
+      </c>
+      <c r="AG9" s="14">
+        <v>277686</v>
+      </c>
+      <c r="AH9" s="38">
+        <v>278477</v>
+      </c>
+      <c r="AI9" s="14">
+        <v>279148</v>
+      </c>
+      <c r="AJ9" s="14">
+        <v>279888</v>
+      </c>
+      <c r="AK9" s="14">
+        <v>280394</v>
+      </c>
+      <c r="AL9" s="14">
+        <v>280908</v>
+      </c>
+      <c r="AM9" s="38">
+        <v>281387</v>
+      </c>
+      <c r="AN9" s="14">
+        <v>281887</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>282228</v>
+      </c>
+      <c r="AP9" s="42">
+        <v>282753</v>
+      </c>
+      <c r="AQ9" s="42">
+        <v>283295</v>
+      </c>
+      <c r="AR9" s="42">
+        <v>283886</v>
+      </c>
+      <c r="AS9" s="42">
+        <v>285219</v>
+      </c>
+      <c r="AT9" s="42">
+        <v>285879</v>
+      </c>
+      <c r="AU9" s="42">
+        <v>286475</v>
+      </c>
+      <c r="AV9" s="42">
+        <v>286998</v>
+      </c>
+      <c r="AW9" s="42">
+        <v>287369</v>
+      </c>
+      <c r="AX9" s="42">
+        <v>287791</v>
+      </c>
+      <c r="AY9" s="42">
+        <v>288354</v>
+      </c>
+      <c r="AZ9" s="18">
+        <v>288673</v>
+      </c>
+      <c r="BA9" s="18">
+        <v>289008</v>
+      </c>
+      <c r="BB9" s="18">
+        <v>289333</v>
+      </c>
+      <c r="BC9" s="18">
+        <v>289582</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55">
+      <c r="A10" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="54">
+        <v>21427</v>
+      </c>
+      <c r="C10" s="14">
+        <v>21447</v>
+      </c>
+      <c r="D10" s="14">
+        <v>21446</v>
+      </c>
+      <c r="E10" s="14">
+        <v>21473</v>
+      </c>
+      <c r="F10" s="14">
+        <v>21488</v>
+      </c>
+      <c r="G10" s="14">
+        <v>21512</v>
+      </c>
+      <c r="H10" s="14">
+        <v>21544</v>
+      </c>
+      <c r="I10" s="14">
+        <v>21579</v>
+      </c>
+      <c r="J10" s="14">
+        <v>21608</v>
+      </c>
+      <c r="K10" s="14">
+        <v>21618</v>
+      </c>
+      <c r="L10" s="14">
+        <v>21650</v>
+      </c>
+      <c r="M10" s="14">
+        <v>21655</v>
+      </c>
+      <c r="N10" s="14">
+        <v>21667</v>
+      </c>
+      <c r="O10" s="14">
+        <v>21693</v>
+      </c>
+      <c r="P10" s="14">
+        <v>21718</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>21722</v>
+      </c>
+      <c r="R10" s="14">
+        <v>21739</v>
+      </c>
+      <c r="S10" s="14">
+        <v>21760</v>
+      </c>
+      <c r="T10" s="14">
+        <v>21722</v>
+      </c>
+      <c r="U10" s="14">
+        <v>21754</v>
+      </c>
+      <c r="V10" s="14">
+        <v>21786</v>
+      </c>
+      <c r="W10" s="14">
+        <v>21796</v>
+      </c>
+      <c r="X10" s="14">
+        <v>21812</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>21851</v>
+      </c>
+      <c r="Z10" s="38">
+        <v>21857</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>21877</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>21900</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>21889</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>21904</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>21935</v>
+      </c>
+      <c r="AF10" s="14">
+        <v>21935</v>
+      </c>
+      <c r="AG10" s="14">
+        <v>21956</v>
+      </c>
+      <c r="AH10" s="38">
+        <v>21966</v>
+      </c>
+      <c r="AI10" s="14">
+        <v>21970</v>
+      </c>
+      <c r="AJ10" s="14">
+        <v>21944</v>
+      </c>
+      <c r="AK10" s="14">
+        <v>21953</v>
+      </c>
+      <c r="AL10" s="14">
+        <v>21938</v>
+      </c>
+      <c r="AM10" s="38">
+        <v>21925</v>
+      </c>
+      <c r="AN10" s="14">
+        <v>21916</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>21932</v>
+      </c>
+      <c r="AP10" s="42">
+        <v>21922</v>
+      </c>
+      <c r="AQ10" s="42">
+        <v>21916</v>
+      </c>
+      <c r="AR10" s="42">
+        <v>21873</v>
+      </c>
+      <c r="AS10" s="42">
+        <v>21784</v>
+      </c>
+      <c r="AT10" s="42">
+        <v>21739</v>
+      </c>
+      <c r="AU10" s="42">
+        <v>21689</v>
+      </c>
+      <c r="AV10" s="42">
+        <v>21706</v>
+      </c>
+      <c r="AW10" s="42">
+        <v>21699</v>
+      </c>
+      <c r="AX10" s="42">
+        <v>21700</v>
+      </c>
+      <c r="AY10" s="42">
+        <v>21703</v>
+      </c>
+      <c r="AZ10" s="18">
+        <v>21716</v>
+      </c>
+      <c r="BA10" s="18">
+        <v>21709</v>
+      </c>
+      <c r="BB10" s="18">
+        <v>21720</v>
+      </c>
+      <c r="BC10" s="18">
+        <v>21755</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55">
+      <c r="A11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="54">
+        <v>10768</v>
+      </c>
+      <c r="C11" s="14">
+        <v>10763</v>
+      </c>
+      <c r="D11" s="14">
+        <v>10761</v>
+      </c>
+      <c r="E11" s="14">
+        <v>10762</v>
+      </c>
+      <c r="F11" s="14">
+        <v>10753</v>
+      </c>
+      <c r="G11" s="14">
+        <v>10756</v>
+      </c>
+      <c r="H11" s="14">
+        <v>10747</v>
+      </c>
+      <c r="I11" s="14">
+        <v>10754</v>
+      </c>
+      <c r="J11" s="14">
+        <v>10745</v>
+      </c>
+      <c r="K11" s="14">
+        <v>10745</v>
+      </c>
+      <c r="L11" s="14">
+        <v>10747</v>
+      </c>
+      <c r="M11" s="14">
+        <v>10761</v>
+      </c>
+      <c r="N11" s="14">
+        <v>10756</v>
+      </c>
+      <c r="O11" s="14">
+        <v>10755</v>
+      </c>
+      <c r="P11" s="14">
+        <v>10751</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>10760</v>
+      </c>
+      <c r="R11" s="14">
+        <v>10778</v>
+      </c>
+      <c r="S11" s="14">
+        <v>10794</v>
+      </c>
+      <c r="T11" s="14">
+        <v>10780</v>
+      </c>
+      <c r="U11" s="14">
+        <v>10739</v>
+      </c>
+      <c r="V11" s="14">
+        <v>10747</v>
+      </c>
+      <c r="W11" s="14">
+        <v>10736</v>
+      </c>
+      <c r="X11" s="14">
+        <v>10734</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>10722</v>
+      </c>
+      <c r="Z11" s="38">
+        <v>10710</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>10677</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>10686</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>10692</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>10660</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>10660</v>
+      </c>
+      <c r="AF11" s="14">
+        <v>10634</v>
+      </c>
+      <c r="AG11" s="14">
+        <v>10637</v>
+      </c>
+      <c r="AH11" s="38">
+        <v>10596</v>
+      </c>
+      <c r="AI11" s="14">
+        <v>10564</v>
+      </c>
+      <c r="AJ11" s="14">
+        <v>10522</v>
+      </c>
+      <c r="AK11" s="14">
+        <v>10482</v>
+      </c>
+      <c r="AL11" s="14">
+        <v>10465</v>
+      </c>
+      <c r="AM11" s="38">
+        <v>10450</v>
+      </c>
+      <c r="AN11" s="14">
+        <v>10420</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>10382</v>
+      </c>
+      <c r="AP11" s="42">
+        <v>10368</v>
+      </c>
+      <c r="AQ11" s="42">
+        <v>10304</v>
+      </c>
+      <c r="AR11" s="42">
+        <v>10264</v>
+      </c>
+      <c r="AS11" s="42">
+        <v>10216</v>
+      </c>
+      <c r="AT11" s="42">
+        <v>10183</v>
+      </c>
+      <c r="AU11" s="42">
+        <v>10174</v>
+      </c>
+      <c r="AV11" s="42">
+        <v>10178</v>
+      </c>
+      <c r="AW11" s="42">
+        <v>10144</v>
+      </c>
+      <c r="AX11" s="42">
+        <v>10146</v>
+      </c>
+      <c r="AY11" s="42">
+        <v>10136</v>
+      </c>
+      <c r="AZ11" s="18">
+        <v>10147</v>
+      </c>
+      <c r="BA11" s="18">
+        <v>10138</v>
+      </c>
+      <c r="BB11" s="18">
+        <v>10129</v>
+      </c>
+      <c r="BC11" s="18">
+        <v>10125</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55">
+      <c r="A12" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="54">
+        <v>11709</v>
+      </c>
+      <c r="C12" s="14">
+        <v>11718</v>
+      </c>
+      <c r="D12" s="14">
+        <v>11727</v>
+      </c>
+      <c r="E12" s="14">
+        <v>11741</v>
+      </c>
+      <c r="F12" s="14">
+        <v>11743</v>
+      </c>
+      <c r="G12" s="14">
+        <v>11752</v>
+      </c>
+      <c r="H12" s="14">
+        <v>11767</v>
+      </c>
+      <c r="I12" s="14">
+        <v>11794</v>
+      </c>
+      <c r="J12" s="14">
+        <v>11796</v>
+      </c>
+      <c r="K12" s="14">
+        <v>11791</v>
+      </c>
+      <c r="L12" s="14">
+        <v>11797</v>
+      </c>
+      <c r="M12" s="14">
+        <v>11789</v>
+      </c>
+      <c r="N12" s="14">
+        <v>11799</v>
+      </c>
+      <c r="O12" s="14">
+        <v>11812</v>
+      </c>
+      <c r="P12" s="14">
+        <v>11821</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>11842</v>
+      </c>
+      <c r="R12" s="14">
+        <v>11849</v>
+      </c>
+      <c r="S12" s="14">
+        <v>11867</v>
+      </c>
+      <c r="T12" s="14">
+        <v>11873</v>
+      </c>
+      <c r="U12" s="14">
+        <v>11864</v>
+      </c>
+      <c r="V12" s="14">
+        <v>11851</v>
+      </c>
+      <c r="W12" s="14">
+        <v>11847</v>
+      </c>
+      <c r="X12" s="14">
+        <v>11831</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>11828</v>
+      </c>
+      <c r="Z12" s="38">
+        <v>11836</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>11826</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>11826</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>11834</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>11846</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>11843</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>11830</v>
+      </c>
+      <c r="AG12" s="14">
+        <v>11808</v>
+      </c>
+      <c r="AH12" s="38">
+        <v>11785</v>
+      </c>
+      <c r="AI12" s="14">
+        <v>11778</v>
+      </c>
+      <c r="AJ12" s="14">
+        <v>11718</v>
+      </c>
+      <c r="AK12" s="14">
+        <v>11680</v>
+      </c>
+      <c r="AL12" s="14">
+        <v>11666</v>
+      </c>
+      <c r="AM12" s="38">
+        <v>11658</v>
+      </c>
+      <c r="AN12" s="14">
+        <v>11650</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>11655</v>
+      </c>
+      <c r="AP12" s="42">
+        <v>11628</v>
+      </c>
+      <c r="AQ12" s="42">
+        <v>11632</v>
+      </c>
+      <c r="AR12" s="42">
+        <v>11617</v>
+      </c>
+      <c r="AS12" s="42">
+        <v>11574</v>
+      </c>
+      <c r="AT12" s="42">
+        <v>11530</v>
+      </c>
+      <c r="AU12" s="42">
+        <v>11549</v>
+      </c>
+      <c r="AV12" s="42">
+        <v>11517</v>
+      </c>
+      <c r="AW12" s="42">
+        <v>11512</v>
+      </c>
+      <c r="AX12" s="42">
+        <v>11486</v>
+      </c>
+      <c r="AY12" s="42">
+        <v>11477</v>
+      </c>
+      <c r="AZ12" s="18">
+        <v>11453</v>
+      </c>
+      <c r="BA12" s="18">
+        <v>11445</v>
+      </c>
+      <c r="BB12" s="18">
+        <v>11423</v>
+      </c>
+      <c r="BC12" s="18">
+        <v>11428</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55">
+      <c r="A13" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="54">
+        <v>7730</v>
+      </c>
+      <c r="C13" s="14">
+        <v>7723</v>
+      </c>
+      <c r="D13" s="14">
+        <v>7711</v>
+      </c>
+      <c r="E13" s="14">
+        <v>7703</v>
+      </c>
+      <c r="F13" s="14">
+        <v>7686</v>
+      </c>
+      <c r="G13" s="14">
+        <v>7677</v>
+      </c>
+      <c r="H13" s="14">
+        <v>7667</v>
+      </c>
+      <c r="I13" s="14">
+        <v>7677</v>
+      </c>
+      <c r="J13" s="14">
+        <v>7682</v>
+      </c>
+      <c r="K13" s="14">
+        <v>7682</v>
+      </c>
+      <c r="L13" s="14">
+        <v>7668</v>
+      </c>
+      <c r="M13" s="14">
+        <v>7675</v>
+      </c>
+      <c r="N13" s="14">
+        <v>7697</v>
+      </c>
+      <c r="O13" s="14">
+        <v>7705</v>
+      </c>
+      <c r="P13" s="14">
+        <v>7709</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>7717</v>
+      </c>
+      <c r="R13" s="14">
+        <v>7733</v>
+      </c>
+      <c r="S13" s="14">
+        <v>7741</v>
+      </c>
+      <c r="T13" s="14">
+        <v>7733</v>
+      </c>
+      <c r="U13" s="14">
+        <v>7741</v>
+      </c>
+      <c r="V13" s="14">
+        <v>7753</v>
+      </c>
+      <c r="W13" s="14">
+        <v>7758</v>
+      </c>
+      <c r="X13" s="14">
+        <v>7774</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>7760</v>
+      </c>
+      <c r="Z13" s="38">
+        <v>7765</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>7749</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>7740</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>7756</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>7726</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>7706</v>
+      </c>
+      <c r="AF13" s="14">
+        <v>7691</v>
+      </c>
+      <c r="AG13" s="14">
+        <v>7677</v>
+      </c>
+      <c r="AH13" s="38">
+        <v>7668</v>
+      </c>
+      <c r="AI13" s="14">
+        <v>7654</v>
+      </c>
+      <c r="AJ13" s="14">
+        <v>7659</v>
+      </c>
+      <c r="AK13" s="14">
+        <v>7648</v>
+      </c>
+      <c r="AL13" s="14">
+        <v>7638</v>
+      </c>
+      <c r="AM13" s="38">
+        <v>7608</v>
+      </c>
+      <c r="AN13" s="14">
+        <v>7596</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>7589</v>
+      </c>
+      <c r="AP13" s="42">
+        <v>7583</v>
+      </c>
+      <c r="AQ13" s="42">
+        <v>7565</v>
+      </c>
+      <c r="AR13" s="42">
+        <v>7571</v>
+      </c>
+      <c r="AS13" s="42">
+        <v>7545</v>
+      </c>
+      <c r="AT13" s="42">
+        <v>7526</v>
+      </c>
+      <c r="AU13" s="42">
+        <v>7499</v>
+      </c>
+      <c r="AV13" s="42">
+        <v>7504</v>
+      </c>
+      <c r="AW13" s="42">
+        <v>7506</v>
+      </c>
+      <c r="AX13" s="42">
+        <v>7476</v>
+      </c>
+      <c r="AY13" s="42">
+        <v>7472</v>
+      </c>
+      <c r="AZ13" s="18">
+        <v>7470</v>
+      </c>
+      <c r="BA13" s="18">
+        <v>7468</v>
+      </c>
+      <c r="BB13" s="18">
+        <v>7457</v>
+      </c>
+      <c r="BC13" s="18">
+        <v>7448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55">
+      <c r="A14" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="54">
+        <v>8231</v>
+      </c>
+      <c r="C14" s="14">
+        <v>8226</v>
+      </c>
+      <c r="D14" s="14">
+        <v>8227</v>
+      </c>
+      <c r="E14" s="14">
+        <v>8215</v>
+      </c>
+      <c r="F14" s="14">
+        <v>8218</v>
+      </c>
+      <c r="G14" s="14">
+        <v>8222</v>
+      </c>
+      <c r="H14" s="14">
+        <v>8226</v>
+      </c>
+      <c r="I14" s="14">
+        <v>8242</v>
+      </c>
+      <c r="J14" s="14">
+        <v>8239</v>
+      </c>
+      <c r="K14" s="14">
+        <v>8234</v>
+      </c>
+      <c r="L14" s="14">
+        <v>8238</v>
+      </c>
+      <c r="M14" s="14">
+        <v>8232</v>
+      </c>
+      <c r="N14" s="14">
+        <v>8225</v>
+      </c>
+      <c r="O14" s="14">
+        <v>8229</v>
+      </c>
+      <c r="P14" s="14">
+        <v>8243</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>8239</v>
+      </c>
+      <c r="R14" s="14">
+        <v>8236</v>
+      </c>
+      <c r="S14" s="14">
+        <v>8238</v>
+      </c>
+      <c r="T14" s="14">
+        <v>8243</v>
+      </c>
+      <c r="U14" s="14">
+        <v>8220</v>
+      </c>
+      <c r="V14" s="14">
+        <v>8211</v>
+      </c>
+      <c r="W14" s="14">
+        <v>8216</v>
+      </c>
+      <c r="X14" s="14">
+        <v>8220</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>8239</v>
+      </c>
+      <c r="Z14" s="38">
+        <v>8238</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>8221</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>8222</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>8200</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>8199</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>8199</v>
+      </c>
+      <c r="AF14" s="14">
+        <v>8191</v>
+      </c>
+      <c r="AG14" s="14">
+        <v>8180</v>
+      </c>
+      <c r="AH14" s="38">
+        <v>8165</v>
+      </c>
+      <c r="AI14" s="14">
+        <v>8175</v>
+      </c>
+      <c r="AJ14" s="14">
+        <v>8149</v>
+      </c>
+      <c r="AK14" s="14">
+        <v>8141</v>
+      </c>
+      <c r="AL14" s="14">
+        <v>8108</v>
+      </c>
+      <c r="AM14" s="38">
+        <v>8092</v>
+      </c>
+      <c r="AN14" s="14">
+        <v>8072</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>8066</v>
+      </c>
+      <c r="AP14" s="42">
+        <v>8055</v>
+      </c>
+      <c r="AQ14" s="42">
+        <v>8052</v>
+      </c>
+      <c r="AR14" s="42">
+        <v>8064</v>
+      </c>
+      <c r="AS14" s="42">
+        <v>8011</v>
+      </c>
+      <c r="AT14" s="42">
+        <v>7989</v>
+      </c>
+      <c r="AU14" s="42">
+        <v>7981</v>
+      </c>
+      <c r="AV14" s="42">
+        <v>7955</v>
+      </c>
+      <c r="AW14" s="42">
+        <v>7967</v>
+      </c>
+      <c r="AX14" s="42">
+        <v>7984</v>
+      </c>
+      <c r="AY14" s="42">
+        <v>7997</v>
+      </c>
+      <c r="AZ14" s="18">
+        <v>7989</v>
+      </c>
+      <c r="BA14" s="18">
+        <v>7978</v>
+      </c>
+      <c r="BB14" s="18">
+        <v>7973</v>
+      </c>
+      <c r="BC14" s="18">
+        <v>7960</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
+      <c r="A15" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="54">
+        <v>14761</v>
+      </c>
+      <c r="C15" s="14">
+        <v>14762</v>
+      </c>
+      <c r="D15" s="14">
+        <v>14764</v>
+      </c>
+      <c r="E15" s="14">
+        <v>14768</v>
+      </c>
+      <c r="F15" s="14">
+        <v>14766</v>
+      </c>
+      <c r="G15" s="14">
+        <v>14755</v>
+      </c>
+      <c r="H15" s="14">
+        <v>14771</v>
+      </c>
+      <c r="I15" s="14">
+        <v>14768</v>
+      </c>
+      <c r="J15" s="14">
+        <v>14774</v>
+      </c>
+      <c r="K15" s="14">
+        <v>14759</v>
+      </c>
+      <c r="L15" s="14">
+        <v>14791</v>
+      </c>
+      <c r="M15" s="14">
+        <v>14789</v>
+      </c>
+      <c r="N15" s="14">
+        <v>14808</v>
+      </c>
+      <c r="O15" s="14">
+        <v>14828</v>
+      </c>
+      <c r="P15" s="14">
+        <v>14840</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>14869</v>
+      </c>
+      <c r="R15" s="14">
+        <v>14873</v>
+      </c>
+      <c r="S15" s="14">
+        <v>14886</v>
+      </c>
+      <c r="T15" s="14">
+        <v>14878</v>
+      </c>
+      <c r="U15" s="14">
+        <v>14898</v>
+      </c>
+      <c r="V15" s="14">
+        <v>14883</v>
+      </c>
+      <c r="W15" s="14">
+        <v>14908</v>
+      </c>
+      <c r="X15" s="14">
+        <v>14922</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>14952</v>
+      </c>
+      <c r="Z15" s="38">
+        <v>14931</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>14930</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>14917</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>14907</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>14878</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>14884</v>
+      </c>
+      <c r="AF15" s="14">
+        <v>14875</v>
+      </c>
+      <c r="AG15" s="14">
+        <v>14884</v>
+      </c>
+      <c r="AH15" s="38">
+        <v>14891</v>
+      </c>
+      <c r="AI15" s="14">
+        <v>14898</v>
+      </c>
+      <c r="AJ15" s="14">
+        <v>14871</v>
+      </c>
+      <c r="AK15" s="14">
+        <v>14839</v>
+      </c>
+      <c r="AL15" s="14">
+        <v>14794</v>
+      </c>
+      <c r="AM15" s="38">
+        <v>14786</v>
+      </c>
+      <c r="AN15" s="14">
+        <v>14769</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>14750</v>
+      </c>
+      <c r="AP15" s="42">
+        <v>14714</v>
+      </c>
+      <c r="AQ15" s="42">
+        <v>14707</v>
+      </c>
+      <c r="AR15" s="42">
+        <v>14711</v>
+      </c>
+      <c r="AS15" s="42">
+        <v>14690</v>
+      </c>
+      <c r="AT15" s="42">
+        <v>14727</v>
+      </c>
+      <c r="AU15" s="42">
+        <v>14702</v>
+      </c>
+      <c r="AV15" s="42">
+        <v>14689</v>
+      </c>
+      <c r="AW15" s="42">
+        <v>14667</v>
+      </c>
+      <c r="AX15" s="42">
+        <v>14667</v>
+      </c>
+      <c r="AY15" s="42">
+        <v>14683</v>
+      </c>
+      <c r="AZ15" s="18">
+        <v>14678</v>
+      </c>
+      <c r="BA15" s="18">
+        <v>14675</v>
+      </c>
+      <c r="BB15" s="18">
+        <v>14695</v>
+      </c>
+      <c r="BC15" s="18">
+        <v>14710</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55">
+      <c r="A16" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="54">
+        <v>32562</v>
+      </c>
+      <c r="C16" s="14">
+        <v>32588</v>
+      </c>
+      <c r="D16" s="14">
+        <v>32558</v>
+      </c>
+      <c r="E16" s="14">
+        <v>32576</v>
+      </c>
+      <c r="F16" s="14">
+        <v>32591</v>
+      </c>
+      <c r="G16" s="14">
+        <v>32606</v>
+      </c>
+      <c r="H16" s="14">
+        <v>32654</v>
+      </c>
+      <c r="I16" s="14">
+        <v>32671</v>
+      </c>
+      <c r="J16" s="14">
+        <v>32695</v>
+      </c>
+      <c r="K16" s="14">
+        <v>32709</v>
+      </c>
+      <c r="L16" s="14">
+        <v>32714</v>
+      </c>
+      <c r="M16" s="14">
+        <v>32732</v>
+      </c>
+      <c r="N16" s="14">
+        <v>32747</v>
+      </c>
+      <c r="O16" s="14">
+        <v>32752</v>
+      </c>
+      <c r="P16" s="14">
+        <v>32768</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>32817</v>
+      </c>
+      <c r="R16" s="14">
+        <v>32860</v>
+      </c>
+      <c r="S16" s="14">
+        <v>32894</v>
+      </c>
+      <c r="T16" s="14">
+        <v>32923</v>
+      </c>
+      <c r="U16" s="14">
+        <v>32907</v>
+      </c>
+      <c r="V16" s="14">
+        <v>32895</v>
+      </c>
+      <c r="W16" s="14">
+        <v>32933</v>
+      </c>
+      <c r="X16" s="14">
+        <v>32921</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>32940</v>
+      </c>
+      <c r="Z16" s="38">
+        <v>32946</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>32913</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>32909</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>32906</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>32869</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>32855</v>
+      </c>
+      <c r="AF16" s="14">
+        <v>32864</v>
+      </c>
+      <c r="AG16" s="14">
+        <v>32831</v>
+      </c>
+      <c r="AH16" s="38">
+        <v>32757</v>
+      </c>
+      <c r="AI16" s="14">
+        <v>32648</v>
+      </c>
+      <c r="AJ16" s="14">
+        <v>32595</v>
+      </c>
+      <c r="AK16" s="14">
+        <v>32599</v>
+      </c>
+      <c r="AL16" s="14">
+        <v>32568</v>
+      </c>
+      <c r="AM16" s="38">
+        <v>32506</v>
+      </c>
+      <c r="AN16" s="14">
+        <v>32486</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>32467</v>
+      </c>
+      <c r="AP16" s="42">
+        <v>32411</v>
+      </c>
+      <c r="AQ16" s="42">
+        <v>32365</v>
+      </c>
+      <c r="AR16" s="42">
+        <v>32346</v>
+      </c>
+      <c r="AS16" s="42">
+        <v>32230</v>
+      </c>
+      <c r="AT16" s="42">
+        <v>32132</v>
+      </c>
+      <c r="AU16" s="42">
+        <v>32015</v>
+      </c>
+      <c r="AV16" s="42">
+        <v>31931</v>
+      </c>
+      <c r="AW16" s="42">
+        <v>31902</v>
+      </c>
+      <c r="AX16" s="42">
+        <v>31845</v>
+      </c>
+      <c r="AY16" s="42">
+        <v>31849</v>
+      </c>
+      <c r="AZ16" s="18">
+        <v>31816</v>
+      </c>
+      <c r="BA16" s="18">
+        <v>31786</v>
+      </c>
+      <c r="BB16" s="18">
+        <v>31778</v>
+      </c>
+      <c r="BC16" s="18">
+        <v>31718</v>
+      </c>
+    </row>
+    <row r="17" spans="1:55">
+      <c r="A17" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="54">
+        <v>8338</v>
+      </c>
+      <c r="C17" s="14">
+        <v>8336</v>
+      </c>
+      <c r="D17" s="14">
+        <v>8351</v>
+      </c>
+      <c r="E17" s="14">
+        <v>8361</v>
+      </c>
+      <c r="F17" s="14">
+        <v>8356</v>
+      </c>
+      <c r="G17" s="14">
+        <v>8355</v>
+      </c>
+      <c r="H17" s="14">
+        <v>8370</v>
+      </c>
+      <c r="I17" s="14">
+        <v>8360</v>
+      </c>
+      <c r="J17" s="14">
+        <v>8362</v>
+      </c>
+      <c r="K17" s="14">
+        <v>8354</v>
+      </c>
+      <c r="L17" s="14">
+        <v>8355</v>
+      </c>
+      <c r="M17" s="14">
+        <v>8359</v>
+      </c>
+      <c r="N17" s="14">
+        <v>8366</v>
+      </c>
+      <c r="O17" s="14">
+        <v>8375</v>
+      </c>
+      <c r="P17" s="14">
+        <v>8383</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>8389</v>
+      </c>
+      <c r="R17" s="14">
+        <v>8398</v>
+      </c>
+      <c r="S17" s="14">
+        <v>8410</v>
+      </c>
+      <c r="T17" s="14">
+        <v>8409</v>
+      </c>
+      <c r="U17" s="14">
+        <v>8417</v>
+      </c>
+      <c r="V17" s="14">
+        <v>8408</v>
+      </c>
+      <c r="W17" s="14">
+        <v>8406</v>
+      </c>
+      <c r="X17" s="14">
+        <v>8405</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>8410</v>
+      </c>
+      <c r="Z17" s="38">
+        <v>8426</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>8405</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>8397</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>8392</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>8384</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>8370</v>
+      </c>
+      <c r="AF17" s="14">
+        <v>8347</v>
+      </c>
+      <c r="AG17" s="14">
+        <v>8290</v>
+      </c>
+      <c r="AH17" s="38">
+        <v>8249</v>
+      </c>
+      <c r="AI17" s="14">
+        <v>8224</v>
+      </c>
+      <c r="AJ17" s="14">
+        <v>8194</v>
+      </c>
+      <c r="AK17" s="14">
+        <v>8184</v>
+      </c>
+      <c r="AL17" s="14">
+        <v>8148</v>
+      </c>
+      <c r="AM17" s="38">
+        <v>8126</v>
+      </c>
+      <c r="AN17" s="14">
+        <v>8110</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>8105</v>
+      </c>
+      <c r="AP17" s="42">
+        <v>8070</v>
+      </c>
+      <c r="AQ17" s="42">
+        <v>8069</v>
+      </c>
+      <c r="AR17" s="42">
+        <v>8042</v>
+      </c>
+      <c r="AS17" s="42">
+        <v>7996</v>
+      </c>
+      <c r="AT17" s="42">
+        <v>7958</v>
+      </c>
+      <c r="AU17" s="42">
+        <v>7942</v>
+      </c>
+      <c r="AV17" s="42">
+        <v>7920</v>
+      </c>
+      <c r="AW17" s="42">
+        <v>7920</v>
+      </c>
+      <c r="AX17" s="42">
+        <v>7905</v>
+      </c>
+      <c r="AY17" s="42">
+        <v>7871</v>
+      </c>
+      <c r="AZ17" s="18">
+        <v>7840</v>
+      </c>
+      <c r="BA17" s="18">
+        <v>7799</v>
+      </c>
+      <c r="BB17" s="18">
+        <v>7777</v>
+      </c>
+      <c r="BC17" s="18">
+        <v>7760</v>
+      </c>
+    </row>
+    <row r="18" spans="1:55">
+      <c r="A18" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="54">
+        <v>18207</v>
+      </c>
+      <c r="C18" s="14">
+        <v>18222</v>
+      </c>
+      <c r="D18" s="14">
+        <v>18224</v>
+      </c>
+      <c r="E18" s="14">
+        <v>18243</v>
+      </c>
+      <c r="F18" s="14">
+        <v>18261</v>
+      </c>
+      <c r="G18" s="14">
+        <v>18296</v>
+      </c>
+      <c r="H18" s="14">
+        <v>18299</v>
+      </c>
+      <c r="I18" s="14">
+        <v>18327</v>
+      </c>
+      <c r="J18" s="14">
+        <v>18325</v>
+      </c>
+      <c r="K18" s="14">
+        <v>18324</v>
+      </c>
+      <c r="L18" s="14">
+        <v>18347</v>
+      </c>
+      <c r="M18" s="14">
+        <v>18332</v>
+      </c>
+      <c r="N18" s="14">
+        <v>18321</v>
+      </c>
+      <c r="O18" s="14">
+        <v>18332</v>
+      </c>
+      <c r="P18" s="14">
+        <v>18364</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>18372</v>
+      </c>
+      <c r="R18" s="14">
+        <v>18392</v>
+      </c>
+      <c r="S18" s="14">
+        <v>18381</v>
+      </c>
+      <c r="T18" s="14">
+        <v>18338</v>
+      </c>
+      <c r="U18" s="14">
+        <v>18311</v>
+      </c>
+      <c r="V18" s="14">
+        <v>18326</v>
+      </c>
+      <c r="W18" s="14">
+        <v>18349</v>
+      </c>
+      <c r="X18" s="14">
+        <v>18336</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>18315</v>
+      </c>
+      <c r="Z18" s="38">
+        <v>18304</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>18297</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>18290</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>18272</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>18259</v>
+      </c>
+      <c r="AE18" s="14">
+        <v>18253</v>
+      </c>
+      <c r="AF18" s="14">
+        <v>18245</v>
+      </c>
+      <c r="AG18" s="14">
+        <v>18209</v>
+      </c>
+      <c r="AH18" s="38">
+        <v>18157</v>
+      </c>
+      <c r="AI18" s="14">
+        <v>18108</v>
+      </c>
+      <c r="AJ18" s="14">
+        <v>18067</v>
+      </c>
+      <c r="AK18" s="14">
+        <v>18025</v>
+      </c>
+      <c r="AL18" s="14">
+        <v>18001</v>
+      </c>
+      <c r="AM18" s="38">
+        <v>17969</v>
+      </c>
+      <c r="AN18" s="14">
+        <v>17942</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>17914</v>
+      </c>
+      <c r="AP18" s="42">
+        <v>17901</v>
+      </c>
+      <c r="AQ18" s="42">
+        <v>17859</v>
+      </c>
+      <c r="AR18" s="42">
+        <v>17844</v>
+      </c>
+      <c r="AS18" s="42">
+        <v>17797</v>
+      </c>
+      <c r="AT18" s="42">
+        <v>17746</v>
+      </c>
+      <c r="AU18" s="42">
+        <v>17733</v>
+      </c>
+      <c r="AV18" s="42">
+        <v>17702</v>
+      </c>
+      <c r="AW18" s="42">
+        <v>17670</v>
+      </c>
+      <c r="AX18" s="42">
+        <v>17640</v>
+      </c>
+      <c r="AY18" s="42">
+        <v>17608</v>
+      </c>
+      <c r="AZ18" s="18">
+        <v>17603</v>
+      </c>
+      <c r="BA18" s="18">
+        <v>17602</v>
+      </c>
+      <c r="BB18" s="18">
+        <v>17592</v>
+      </c>
+      <c r="BC18" s="18">
+        <v>17598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:55">
+      <c r="A19" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="54">
+        <v>22997</v>
+      </c>
+      <c r="C19" s="14">
+        <v>23007</v>
+      </c>
+      <c r="D19" s="14">
+        <v>23003</v>
+      </c>
+      <c r="E19" s="14">
+        <v>23012</v>
+      </c>
+      <c r="F19" s="14">
+        <v>22991</v>
+      </c>
+      <c r="G19" s="14">
+        <v>22997</v>
+      </c>
+      <c r="H19" s="14">
+        <v>23016</v>
+      </c>
+      <c r="I19" s="14">
+        <v>23044</v>
+      </c>
+      <c r="J19" s="14">
+        <v>23057</v>
+      </c>
+      <c r="K19" s="14">
+        <v>23069</v>
+      </c>
+      <c r="L19" s="14">
+        <v>23071</v>
+      </c>
+      <c r="M19" s="14">
+        <v>23099</v>
+      </c>
+      <c r="N19" s="14">
+        <v>23106</v>
+      </c>
+      <c r="O19" s="14">
+        <v>23125</v>
+      </c>
+      <c r="P19" s="14">
+        <v>23130</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>23158</v>
+      </c>
+      <c r="R19" s="14">
+        <v>23186</v>
+      </c>
+      <c r="S19" s="14">
+        <v>23219</v>
+      </c>
+      <c r="T19" s="14">
+        <v>23251</v>
+      </c>
+      <c r="U19" s="14">
+        <v>23270</v>
+      </c>
+      <c r="V19" s="14">
+        <v>23283</v>
+      </c>
+      <c r="W19" s="14">
+        <v>23306</v>
+      </c>
+      <c r="X19" s="14">
+        <v>23323</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>23304</v>
+      </c>
+      <c r="Z19" s="38">
+        <v>23301</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>23304</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>23353</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>23391</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>23430</v>
+      </c>
+      <c r="AE19" s="14">
+        <v>23459</v>
+      </c>
+      <c r="AF19" s="14">
+        <v>23469</v>
+      </c>
+      <c r="AG19" s="14">
+        <v>23522</v>
+      </c>
+      <c r="AH19" s="38">
+        <v>23531</v>
+      </c>
+      <c r="AI19" s="14">
+        <v>23504</v>
+      </c>
+      <c r="AJ19" s="14">
+        <v>23477</v>
+      </c>
+      <c r="AK19" s="14">
+        <v>23500</v>
+      </c>
+      <c r="AL19" s="14">
+        <v>23485</v>
+      </c>
+      <c r="AM19" s="38">
+        <v>23466</v>
+      </c>
+      <c r="AN19" s="14">
+        <v>23436</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>23437</v>
+      </c>
+      <c r="AP19" s="42">
+        <v>23409</v>
+      </c>
+      <c r="AQ19" s="42">
+        <v>23383</v>
+      </c>
+      <c r="AR19" s="42">
+        <v>23398</v>
+      </c>
+      <c r="AS19" s="42">
+        <v>23321</v>
+      </c>
+      <c r="AT19" s="42">
+        <v>23289</v>
+      </c>
+      <c r="AU19" s="42">
+        <v>23228</v>
+      </c>
+      <c r="AV19" s="42">
+        <v>23233</v>
+      </c>
+      <c r="AW19" s="42">
+        <v>23202</v>
+      </c>
+      <c r="AX19" s="42">
+        <v>23203</v>
+      </c>
+      <c r="AY19" s="42">
+        <v>23183</v>
+      </c>
+      <c r="AZ19" s="18">
+        <v>23173</v>
+      </c>
+      <c r="BA19" s="18">
+        <v>23111</v>
+      </c>
+      <c r="BB19" s="18">
+        <v>23078</v>
+      </c>
+      <c r="BC19" s="18">
+        <v>23040</v>
+      </c>
+    </row>
+    <row r="20" spans="1:55">
+      <c r="A20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="54">
+        <v>21602</v>
+      </c>
+      <c r="C20" s="14">
+        <v>21611</v>
+      </c>
+      <c r="D20" s="14">
+        <v>21616</v>
+      </c>
+      <c r="E20" s="14">
+        <v>21629</v>
+      </c>
+      <c r="F20" s="14">
+        <v>21627</v>
+      </c>
+      <c r="G20" s="14">
+        <v>21628</v>
+      </c>
+      <c r="H20" s="14">
+        <v>21628</v>
+      </c>
+      <c r="I20" s="14">
+        <v>21619</v>
+      </c>
+      <c r="J20" s="14">
+        <v>21606</v>
+      </c>
+      <c r="K20" s="14">
+        <v>21604</v>
+      </c>
+      <c r="L20" s="14">
+        <v>21606</v>
+      </c>
+      <c r="M20" s="14">
+        <v>21602</v>
+      </c>
+      <c r="N20" s="14">
+        <v>21627</v>
+      </c>
+      <c r="O20" s="14">
+        <v>21650</v>
+      </c>
+      <c r="P20" s="14">
+        <v>21655</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>21660</v>
+      </c>
+      <c r="R20" s="14">
+        <v>21659</v>
+      </c>
+      <c r="S20" s="14">
+        <v>21666</v>
+      </c>
+      <c r="T20" s="14">
+        <v>21653</v>
+      </c>
+      <c r="U20" s="14">
+        <v>21613</v>
+      </c>
+      <c r="V20" s="14">
+        <v>21591</v>
+      </c>
+      <c r="W20" s="14">
+        <v>21579</v>
+      </c>
+      <c r="X20" s="14">
+        <v>21567</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>21572</v>
+      </c>
+      <c r="Z20" s="38">
+        <v>21538</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>21520</v>
+      </c>
+      <c r="AB20" s="14">
+        <v>21503</v>
+      </c>
+      <c r="AC20" s="14">
+        <v>21522</v>
+      </c>
+      <c r="AD20" s="14">
+        <v>21495</v>
+      </c>
+      <c r="AE20" s="14">
+        <v>21499</v>
+      </c>
+      <c r="AF20" s="14">
+        <v>21503</v>
+      </c>
+      <c r="AG20" s="14">
+        <v>21493</v>
+      </c>
+      <c r="AH20" s="38">
+        <v>21466</v>
+      </c>
+      <c r="AI20" s="14">
+        <v>21431</v>
+      </c>
+      <c r="AJ20" s="14">
+        <v>21422</v>
+      </c>
+      <c r="AK20" s="14">
+        <v>21375</v>
+      </c>
+      <c r="AL20" s="14">
+        <v>21368</v>
+      </c>
+      <c r="AM20" s="38">
+        <v>21359</v>
+      </c>
+      <c r="AN20" s="14">
+        <v>21322</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>21289</v>
+      </c>
+      <c r="AP20" s="42">
+        <v>21268</v>
+      </c>
+      <c r="AQ20" s="42">
+        <v>21230</v>
+      </c>
+      <c r="AR20" s="42">
+        <v>21187</v>
+      </c>
+      <c r="AS20" s="42">
+        <v>21119</v>
+      </c>
+      <c r="AT20" s="42">
+        <v>21051</v>
+      </c>
+      <c r="AU20" s="42">
+        <v>20974</v>
+      </c>
+      <c r="AV20" s="42">
+        <v>20955</v>
+      </c>
+      <c r="AW20" s="42">
+        <v>20945</v>
+      </c>
+      <c r="AX20" s="42">
+        <v>20915</v>
+      </c>
+      <c r="AY20" s="42">
+        <v>20913</v>
+      </c>
+      <c r="AZ20" s="18">
+        <v>20875</v>
+      </c>
+      <c r="BA20" s="18">
+        <v>20821</v>
+      </c>
+      <c r="BB20" s="18">
+        <v>20804</v>
+      </c>
+      <c r="BC20" s="18">
+        <v>20789</v>
+      </c>
+    </row>
+    <row r="21" spans="1:55">
+      <c r="A21" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="54">
+        <v>7202</v>
+      </c>
+      <c r="C21" s="14">
+        <v>7208</v>
+      </c>
+      <c r="D21" s="14">
+        <v>7214</v>
+      </c>
+      <c r="E21" s="14">
+        <v>7215</v>
+      </c>
+      <c r="F21" s="14">
+        <v>7219</v>
+      </c>
+      <c r="G21" s="14">
+        <v>7223</v>
+      </c>
+      <c r="H21" s="14">
+        <v>7217</v>
+      </c>
+      <c r="I21" s="14">
+        <v>7225</v>
+      </c>
+      <c r="J21" s="14">
+        <v>7237</v>
+      </c>
+      <c r="K21" s="14">
+        <v>7233</v>
+      </c>
+      <c r="L21" s="14">
+        <v>7242</v>
+      </c>
+      <c r="M21" s="14">
+        <v>7230</v>
+      </c>
+      <c r="N21" s="14">
+        <v>7228</v>
+      </c>
+      <c r="O21" s="14">
+        <v>7234</v>
+      </c>
+      <c r="P21" s="14">
+        <v>7243</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>7251</v>
+      </c>
+      <c r="R21" s="14">
+        <v>7256</v>
+      </c>
+      <c r="S21" s="14">
+        <v>7266</v>
+      </c>
+      <c r="T21" s="14">
+        <v>7263</v>
+      </c>
+      <c r="U21" s="14">
+        <v>7286</v>
+      </c>
+      <c r="V21" s="14">
+        <v>7263</v>
+      </c>
+      <c r="W21" s="14">
+        <v>7268</v>
+      </c>
+      <c r="X21" s="14">
+        <v>7263</v>
+      </c>
+      <c r="Y21" s="14">
+        <v>7260</v>
+      </c>
+      <c r="Z21" s="38">
+        <v>7262</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>7255</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>7251</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>7247</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>7245</v>
+      </c>
+      <c r="AE21" s="14">
+        <v>7242</v>
+      </c>
+      <c r="AF21" s="14">
+        <v>7231</v>
+      </c>
+      <c r="AG21" s="14">
+        <v>7211</v>
+      </c>
+      <c r="AH21" s="38">
+        <v>7206</v>
+      </c>
+      <c r="AI21" s="14">
+        <v>7194</v>
+      </c>
+      <c r="AJ21" s="14">
+        <v>7167</v>
+      </c>
+      <c r="AK21" s="14">
+        <v>7151</v>
+      </c>
+      <c r="AL21" s="14">
+        <v>7144</v>
+      </c>
+      <c r="AM21" s="38">
+        <v>7142</v>
+      </c>
+      <c r="AN21" s="14">
+        <v>7122</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>7124</v>
+      </c>
+      <c r="AP21" s="42">
+        <v>7118</v>
+      </c>
+      <c r="AQ21" s="42">
+        <v>7113</v>
+      </c>
+      <c r="AR21" s="42">
+        <v>7094</v>
+      </c>
+      <c r="AS21" s="42">
+        <v>7056</v>
+      </c>
+      <c r="AT21" s="42">
+        <v>7040</v>
+      </c>
+      <c r="AU21" s="42">
+        <v>7007</v>
+      </c>
+      <c r="AV21" s="42">
+        <v>7004</v>
+      </c>
+      <c r="AW21" s="42">
+        <v>6988</v>
+      </c>
+      <c r="AX21" s="42">
+        <v>6978</v>
+      </c>
+      <c r="AY21" s="42">
+        <v>6961</v>
+      </c>
+      <c r="AZ21" s="18">
+        <v>6952</v>
+      </c>
+      <c r="BA21" s="18">
+        <v>6930</v>
+      </c>
+      <c r="BB21" s="18">
+        <v>6920</v>
+      </c>
+      <c r="BC21" s="18">
+        <v>6920</v>
+      </c>
+    </row>
+    <row r="22" spans="1:55">
+      <c r="A22" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
+      <c r="Z22" s="72"/>
+      <c r="AA22" s="72"/>
+      <c r="AB22" s="72"/>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="72"/>
+      <c r="AE22" s="72"/>
+      <c r="AF22" s="72"/>
+      <c r="AG22" s="72"/>
+      <c r="AH22" s="72"/>
+      <c r="AI22" s="72"/>
+      <c r="AJ22" s="72"/>
+      <c r="AK22" s="72"/>
+      <c r="AL22" s="72"/>
+      <c r="AM22" s="72"/>
+      <c r="AN22" s="72"/>
+      <c r="AO22" s="72"/>
+      <c r="AP22" s="72"/>
+      <c r="AQ22" s="72"/>
+      <c r="AR22" s="72"/>
+      <c r="AS22" s="72"/>
+      <c r="AT22" s="72"/>
+      <c r="AU22" s="72"/>
+      <c r="AV22" s="72"/>
+      <c r="AW22" s="72"/>
+      <c r="AX22" s="72"/>
+      <c r="AY22" s="72"/>
+      <c r="AZ22" s="72"/>
+      <c r="BA22" s="72"/>
+      <c r="BB22" s="72"/>
+      <c r="BC22" s="72"/>
+    </row>
+    <row r="23" spans="1:55">
+      <c r="A23" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="68">
-[...156 lines deleted...]
-        <v>470679</v>
+      <c r="B23" s="54">
+        <v>328634</v>
+      </c>
+      <c r="C23" s="14">
+        <v>328979</v>
+      </c>
+      <c r="D23" s="14">
+        <v>329343</v>
+      </c>
+      <c r="E23" s="14">
+        <v>329797</v>
+      </c>
+      <c r="F23" s="14">
+        <v>330241</v>
+      </c>
+      <c r="G23" s="14">
+        <v>330652</v>
+      </c>
+      <c r="H23" s="14">
+        <v>331200</v>
+      </c>
+      <c r="I23" s="14">
+        <v>331720</v>
+      </c>
+      <c r="J23" s="14">
+        <v>332246</v>
+      </c>
+      <c r="K23" s="14">
+        <v>332614</v>
+      </c>
+      <c r="L23" s="14">
+        <v>333078</v>
+      </c>
+      <c r="M23" s="14">
+        <v>333745</v>
+      </c>
+      <c r="N23" s="14">
+        <v>334294</v>
+      </c>
+      <c r="O23" s="14">
+        <v>334830</v>
+      </c>
+      <c r="P23" s="14">
+        <v>335253</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>335680</v>
+      </c>
+      <c r="R23" s="14">
+        <v>336066</v>
+      </c>
+      <c r="S23" s="14">
+        <v>336566</v>
+      </c>
+      <c r="T23" s="14">
+        <v>337050</v>
+      </c>
+      <c r="U23" s="14">
+        <v>337522</v>
+      </c>
+      <c r="V23" s="14">
+        <v>338078</v>
+      </c>
+      <c r="W23" s="14">
+        <v>338554</v>
+      </c>
+      <c r="X23" s="14">
+        <v>339010</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>339533</v>
+      </c>
+      <c r="Z23" s="38">
+        <v>340001</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>340392</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>340880</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>341416</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>341992</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>342496</v>
+      </c>
+      <c r="AF23" s="14">
+        <v>343065</v>
+      </c>
+      <c r="AG23" s="14">
+        <v>343820</v>
+      </c>
+      <c r="AH23" s="38">
+        <v>344578</v>
+      </c>
+      <c r="AI23" s="14">
+        <v>345127</v>
+      </c>
+      <c r="AJ23" s="14">
+        <v>345824</v>
+      </c>
+      <c r="AK23" s="14">
+        <v>346368</v>
+      </c>
+      <c r="AL23" s="14">
+        <v>346877</v>
+      </c>
+      <c r="AM23" s="38">
+        <v>347315</v>
+      </c>
+      <c r="AN23" s="14">
+        <v>347782</v>
+      </c>
+      <c r="AO23" s="14">
+        <v>348091</v>
+      </c>
+      <c r="AP23" s="42">
+        <v>348598</v>
+      </c>
+      <c r="AQ23" s="42">
+        <v>349077</v>
+      </c>
+      <c r="AR23" s="42">
+        <v>349633</v>
+      </c>
+      <c r="AS23" s="42">
+        <v>350750</v>
+      </c>
+      <c r="AT23" s="42">
+        <v>351265</v>
+      </c>
+      <c r="AU23" s="42">
+        <v>351632</v>
+      </c>
+      <c r="AV23" s="42">
+        <v>352053</v>
+      </c>
+      <c r="AW23" s="42">
+        <v>352385</v>
+      </c>
+      <c r="AX23" s="42">
+        <v>352771</v>
+      </c>
+      <c r="AY23" s="42">
+        <v>353319</v>
+      </c>
+      <c r="AZ23" s="18">
+        <v>353621</v>
+      </c>
+      <c r="BA23" s="18">
+        <v>353843</v>
+      </c>
+      <c r="BB23" s="18">
+        <v>354124</v>
+      </c>
+      <c r="BC23" s="18">
+        <v>354334</v>
       </c>
     </row>
-    <row r="9" spans="1:54">
-      <c r="A9" s="28" t="s">
+    <row r="24" spans="1:55">
+      <c r="A24" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B24" s="54">
         <v>263653</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C24" s="14">
         <v>263928</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D24" s="14">
         <v>264309</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E24" s="14">
         <v>264706</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F24" s="14">
         <v>265128</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G24" s="14">
         <v>265504</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H24" s="14">
         <v>265992</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I24" s="14">
         <v>266460</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J24" s="14">
         <v>266930</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K24" s="14">
         <v>267245</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L24" s="14">
         <v>267650</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M24" s="14">
         <v>268270</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N24" s="14">
         <v>268740</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O24" s="14">
         <v>269239</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P24" s="14">
         <v>269639</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q24" s="14">
         <v>269965</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R24" s="14">
         <v>270293</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S24" s="14">
         <v>270717</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T24" s="14">
         <v>271168</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U24" s="14">
         <v>271645</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V24" s="14">
         <v>272221</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W24" s="14">
         <v>272649</v>
       </c>
-      <c r="X9" s="15">
+      <c r="X24" s="14">
         <v>273083</v>
       </c>
-      <c r="Y9" s="15">
+      <c r="Y24" s="14">
         <v>273583</v>
       </c>
-      <c r="Z9" s="43">
+      <c r="Z24" s="38">
         <v>274045</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA24" s="14">
         <v>274463</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB24" s="14">
         <v>274888</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC24" s="14">
         <v>275385</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD24" s="14">
         <v>275929</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE24" s="14">
         <v>276426</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AF24" s="14">
         <v>276956</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG24" s="14">
         <v>277686</v>
       </c>
-      <c r="AH9" s="43">
+      <c r="AH24" s="38">
         <v>278477</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AI24" s="14">
         <v>279148</v>
       </c>
-      <c r="AJ9" s="15">
+      <c r="AJ24" s="14">
         <v>279888</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AK24" s="14">
         <v>280394</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL24" s="14">
         <v>280908</v>
       </c>
-      <c r="AM9" s="43">
+      <c r="AM24" s="38">
         <v>281387</v>
       </c>
-      <c r="AN9" s="15">
+      <c r="AN24" s="14">
         <v>281887</v>
       </c>
-      <c r="AO9" s="40">
+      <c r="AO24" s="14">
         <v>282228</v>
       </c>
-      <c r="AP9" s="50">
+      <c r="AP24" s="42">
         <v>282753</v>
       </c>
-      <c r="AQ9" s="50">
+      <c r="AQ24" s="42">
         <v>283295</v>
       </c>
-      <c r="AR9" s="50">
+      <c r="AR24" s="42">
         <v>283886</v>
       </c>
-      <c r="AS9" s="50">
+      <c r="AS24" s="42">
         <v>285219</v>
       </c>
-      <c r="AT9" s="50">
+      <c r="AT24" s="42">
         <v>285879</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU24" s="42">
         <v>286475</v>
       </c>
-      <c r="AV9" s="50">
+      <c r="AV24" s="42">
         <v>286998</v>
       </c>
-      <c r="AW9" s="50">
+      <c r="AW24" s="42">
         <v>287369</v>
       </c>
-      <c r="AX9" s="50">
+      <c r="AX24" s="42">
         <v>287791</v>
       </c>
-      <c r="AY9" s="50">
+      <c r="AY24" s="42">
         <v>288354</v>
       </c>
-      <c r="AZ9" s="19">
+      <c r="AZ24" s="18">
         <v>288673</v>
       </c>
-      <c r="BA9" s="19">
+      <c r="BA24" s="18">
         <v>289008</v>
       </c>
-      <c r="BB9" s="19">
+      <c r="BB24" s="18">
         <v>289333</v>
       </c>
+      <c r="BC24" s="18">
+        <v>289582</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
-      <c r="A10" s="28" t="s">
+    <row r="25" spans="1:55">
+      <c r="A25" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="68">
-[...156 lines deleted...]
-        <v>21720</v>
+      <c r="B25" s="54">
+        <v>10947</v>
+      </c>
+      <c r="C25" s="14">
+        <v>10960</v>
+      </c>
+      <c r="D25" s="14">
+        <v>10943</v>
+      </c>
+      <c r="E25" s="14">
+        <v>10952</v>
+      </c>
+      <c r="F25" s="14">
+        <v>10959</v>
+      </c>
+      <c r="G25" s="14">
+        <v>10965</v>
+      </c>
+      <c r="H25" s="14">
+        <v>10979</v>
+      </c>
+      <c r="I25" s="14">
+        <v>11001</v>
+      </c>
+      <c r="J25" s="14">
+        <v>11015</v>
+      </c>
+      <c r="K25" s="14">
+        <v>11017</v>
+      </c>
+      <c r="L25" s="14">
+        <v>11036</v>
+      </c>
+      <c r="M25" s="14">
+        <v>11042</v>
+      </c>
+      <c r="N25" s="14">
+        <v>11064</v>
+      </c>
+      <c r="O25" s="14">
+        <v>11071</v>
+      </c>
+      <c r="P25" s="14">
+        <v>11082</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>11091</v>
+      </c>
+      <c r="R25" s="14">
+        <v>11091</v>
+      </c>
+      <c r="S25" s="14">
+        <v>11098</v>
+      </c>
+      <c r="T25" s="14">
+        <v>11073</v>
+      </c>
+      <c r="U25" s="14">
+        <v>11076</v>
+      </c>
+      <c r="V25" s="14">
+        <v>11067</v>
+      </c>
+      <c r="W25" s="14">
+        <v>11060</v>
+      </c>
+      <c r="X25" s="14">
+        <v>11065</v>
+      </c>
+      <c r="Y25" s="14">
+        <v>11076</v>
+      </c>
+      <c r="Z25" s="38">
+        <v>11085</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>11081</v>
+      </c>
+      <c r="AB25" s="14">
+        <v>11097</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>11090</v>
+      </c>
+      <c r="AD25" s="14">
+        <v>11103</v>
+      </c>
+      <c r="AE25" s="14">
+        <v>11099</v>
+      </c>
+      <c r="AF25" s="14">
+        <v>11102</v>
+      </c>
+      <c r="AG25" s="14">
+        <v>11105</v>
+      </c>
+      <c r="AH25" s="38">
+        <v>11106</v>
+      </c>
+      <c r="AI25" s="14">
+        <v>11087</v>
+      </c>
+      <c r="AJ25" s="14">
+        <v>11085</v>
+      </c>
+      <c r="AK25" s="14">
+        <v>11090</v>
+      </c>
+      <c r="AL25" s="14">
+        <v>11076</v>
+      </c>
+      <c r="AM25" s="38">
+        <v>11082</v>
+      </c>
+      <c r="AN25" s="14">
+        <v>11067</v>
+      </c>
+      <c r="AO25" s="14">
+        <v>11075</v>
+      </c>
+      <c r="AP25" s="42">
+        <v>11064</v>
+      </c>
+      <c r="AQ25" s="42">
+        <v>11061</v>
+      </c>
+      <c r="AR25" s="42">
+        <v>11026</v>
+      </c>
+      <c r="AS25" s="42">
+        <v>10986</v>
+      </c>
+      <c r="AT25" s="42">
+        <v>10992</v>
+      </c>
+      <c r="AU25" s="42">
+        <v>10942</v>
+      </c>
+      <c r="AV25" s="42">
+        <v>10923</v>
+      </c>
+      <c r="AW25" s="42">
+        <v>10910</v>
+      </c>
+      <c r="AX25" s="42">
+        <v>10911</v>
+      </c>
+      <c r="AY25" s="42">
+        <v>10917</v>
+      </c>
+      <c r="AZ25" s="18">
+        <v>10930</v>
+      </c>
+      <c r="BA25" s="18">
+        <v>10927</v>
+      </c>
+      <c r="BB25" s="18">
+        <v>10929</v>
+      </c>
+      <c r="BC25" s="18">
+        <v>10948</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
-      <c r="A11" s="28" t="s">
+    <row r="26" spans="1:55">
+      <c r="A26" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="54">
+        <v>24241</v>
+      </c>
+      <c r="C26" s="25">
+        <v>24277</v>
+      </c>
+      <c r="D26" s="25">
+        <v>24260</v>
+      </c>
+      <c r="E26" s="25">
+        <v>24285</v>
+      </c>
+      <c r="F26" s="25">
+        <v>24293</v>
+      </c>
+      <c r="G26" s="25">
+        <v>24312</v>
+      </c>
+      <c r="H26" s="25">
+        <v>24357</v>
+      </c>
+      <c r="I26" s="25">
+        <v>24377</v>
+      </c>
+      <c r="J26" s="14">
+        <v>24397</v>
+      </c>
+      <c r="K26" s="25">
+        <v>24415</v>
+      </c>
+      <c r="L26" s="25">
+        <v>24437</v>
+      </c>
+      <c r="M26" s="25">
+        <v>24454</v>
+      </c>
+      <c r="N26" s="25">
+        <v>24477</v>
+      </c>
+      <c r="O26" s="25">
+        <v>24481</v>
+      </c>
+      <c r="P26" s="25">
+        <v>24489</v>
+      </c>
+      <c r="Q26" s="25">
+        <v>24531</v>
+      </c>
+      <c r="R26" s="25">
+        <v>24569</v>
+      </c>
+      <c r="S26" s="25">
+        <v>24593</v>
+      </c>
+      <c r="T26" s="25">
+        <v>24616</v>
+      </c>
+      <c r="U26" s="25">
+        <v>24618</v>
+      </c>
+      <c r="V26" s="25">
+        <v>24612</v>
+      </c>
+      <c r="W26" s="25">
+        <v>24661</v>
+      </c>
+      <c r="X26" s="25">
+        <v>24658</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>24668</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>24673</v>
+      </c>
+      <c r="AA26" s="14">
+        <v>24637</v>
+      </c>
+      <c r="AB26" s="14">
+        <v>24653</v>
+      </c>
+      <c r="AC26" s="14">
+        <v>24657</v>
+      </c>
+      <c r="AD26" s="14">
+        <v>24636</v>
+      </c>
+      <c r="AE26" s="14">
+        <v>24635</v>
+      </c>
+      <c r="AF26" s="14">
+        <v>24651</v>
+      </c>
+      <c r="AG26" s="14">
+        <v>24625</v>
+      </c>
+      <c r="AH26" s="14">
+        <v>24603</v>
+      </c>
+      <c r="AI26" s="14">
+        <v>24543</v>
+      </c>
+      <c r="AJ26" s="14">
+        <v>24503</v>
+      </c>
+      <c r="AK26" s="14">
+        <v>24524</v>
+      </c>
+      <c r="AL26" s="25">
+        <v>24511</v>
+      </c>
+      <c r="AM26" s="25">
+        <v>24467</v>
+      </c>
+      <c r="AN26" s="25">
+        <v>24455</v>
+      </c>
+      <c r="AO26" s="25">
+        <v>24438</v>
+      </c>
+      <c r="AP26" s="42">
+        <v>24420</v>
+      </c>
+      <c r="AQ26" s="22">
+        <v>24385</v>
+      </c>
+      <c r="AR26" s="42">
+        <v>24378</v>
+      </c>
+      <c r="AS26" s="42">
+        <v>24298</v>
+      </c>
+      <c r="AT26" s="22">
+        <v>24228</v>
+      </c>
+      <c r="AU26" s="42">
+        <v>24140</v>
+      </c>
+      <c r="AV26" s="42">
+        <v>24083</v>
+      </c>
+      <c r="AW26" s="42">
+        <v>24066</v>
+      </c>
+      <c r="AX26" s="42">
+        <v>24048</v>
+      </c>
+      <c r="AY26" s="22">
+        <v>24055</v>
+      </c>
+      <c r="AZ26" s="18">
+        <v>24050</v>
+      </c>
+      <c r="BA26" s="21">
+        <v>24025</v>
+      </c>
+      <c r="BB26" s="18">
+        <v>24011</v>
+      </c>
+      <c r="BC26" s="21">
+        <v>23964</v>
+      </c>
+    </row>
+    <row r="27" spans="1:55">
+      <c r="A27" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="54">
+        <v>1129</v>
+      </c>
+      <c r="C27" s="14">
+        <v>1127</v>
+      </c>
+      <c r="D27" s="14">
+        <v>1127</v>
+      </c>
+      <c r="E27" s="14">
+        <v>1123</v>
+      </c>
+      <c r="F27" s="14">
+        <v>1128</v>
+      </c>
+      <c r="G27" s="14">
+        <v>1127</v>
+      </c>
+      <c r="H27" s="14">
+        <v>1126</v>
+      </c>
+      <c r="I27" s="14">
+        <v>1128</v>
+      </c>
+      <c r="J27" s="14">
+        <v>1129</v>
+      </c>
+      <c r="K27" s="14">
+        <v>1135</v>
+      </c>
+      <c r="L27" s="14">
+        <v>1140</v>
+      </c>
+      <c r="M27" s="14">
+        <v>1135</v>
+      </c>
+      <c r="N27" s="14">
+        <v>1143</v>
+      </c>
+      <c r="O27" s="14">
+        <v>1145</v>
+      </c>
+      <c r="P27" s="14">
+        <v>1146</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>1147</v>
+      </c>
+      <c r="R27" s="14">
+        <v>1150</v>
+      </c>
+      <c r="S27" s="14">
+        <v>1151</v>
+      </c>
+      <c r="T27" s="14">
+        <v>1145</v>
+      </c>
+      <c r="U27" s="14">
+        <v>1138</v>
+      </c>
+      <c r="V27" s="14">
+        <v>1139</v>
+      </c>
+      <c r="W27" s="14">
+        <v>1138</v>
+      </c>
+      <c r="X27" s="14">
+        <v>1139</v>
+      </c>
+      <c r="Y27" s="14">
+        <v>1143</v>
+      </c>
+      <c r="Z27" s="38">
+        <v>1146</v>
+      </c>
+      <c r="AA27" s="14">
+        <v>1152</v>
+      </c>
+      <c r="AB27" s="14">
+        <v>1150</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>1151</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>1153</v>
+      </c>
+      <c r="AE27" s="14">
+        <v>1150</v>
+      </c>
+      <c r="AF27" s="14">
+        <v>1148</v>
+      </c>
+      <c r="AG27" s="14">
+        <v>1146</v>
+      </c>
+      <c r="AH27" s="38">
+        <v>1140</v>
+      </c>
+      <c r="AI27" s="14">
+        <v>1136</v>
+      </c>
+      <c r="AJ27" s="14">
+        <v>1133</v>
+      </c>
+      <c r="AK27" s="14">
+        <v>1130</v>
+      </c>
+      <c r="AL27" s="14">
+        <v>1129</v>
+      </c>
+      <c r="AM27" s="38">
+        <v>1120</v>
+      </c>
+      <c r="AN27" s="14">
+        <v>1118</v>
+      </c>
+      <c r="AO27" s="14">
+        <v>1118</v>
+      </c>
+      <c r="AP27" s="42">
+        <v>1117</v>
+      </c>
+      <c r="AQ27" s="42">
+        <v>1116</v>
+      </c>
+      <c r="AR27" s="42">
+        <v>1119</v>
+      </c>
+      <c r="AS27" s="42">
+        <v>1115</v>
+      </c>
+      <c r="AT27" s="42">
+        <v>1103</v>
+      </c>
+      <c r="AU27" s="42">
+        <v>1107</v>
+      </c>
+      <c r="AV27" s="42">
+        <v>1106</v>
+      </c>
+      <c r="AW27" s="42">
+        <v>1107</v>
+      </c>
+      <c r="AX27" s="42">
+        <v>1106</v>
+      </c>
+      <c r="AY27" s="42">
+        <v>1102</v>
+      </c>
+      <c r="AZ27" s="18">
+        <v>1096</v>
+      </c>
+      <c r="BA27" s="18">
+        <v>1092</v>
+      </c>
+      <c r="BB27" s="18">
+        <v>1093</v>
+      </c>
+      <c r="BC27" s="18">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="28" spans="1:55">
+      <c r="A28" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="54">
+        <v>14668</v>
+      </c>
+      <c r="C28" s="14">
+        <v>14676</v>
+      </c>
+      <c r="D28" s="14">
+        <v>14686</v>
+      </c>
+      <c r="E28" s="14">
+        <v>14702</v>
+      </c>
+      <c r="F28" s="14">
+        <v>14700</v>
+      </c>
+      <c r="G28" s="14">
+        <v>14700</v>
+      </c>
+      <c r="H28" s="14">
+        <v>14699</v>
+      </c>
+      <c r="I28" s="14">
+        <v>14713</v>
+      </c>
+      <c r="J28" s="14">
+        <v>14725</v>
+      </c>
+      <c r="K28" s="14">
+        <v>14740</v>
+      </c>
+      <c r="L28" s="14">
+        <v>14743</v>
+      </c>
+      <c r="M28" s="14">
+        <v>14782</v>
+      </c>
+      <c r="N28" s="14">
+        <v>14796</v>
+      </c>
+      <c r="O28" s="14">
+        <v>14799</v>
+      </c>
+      <c r="P28" s="14">
+        <v>14805</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>14840</v>
+      </c>
+      <c r="R28" s="14">
+        <v>14855</v>
+      </c>
+      <c r="S28" s="14">
+        <v>14881</v>
+      </c>
+      <c r="T28" s="14">
+        <v>14919</v>
+      </c>
+      <c r="U28" s="14">
+        <v>14943</v>
+      </c>
+      <c r="V28" s="14">
+        <v>14949</v>
+      </c>
+      <c r="W28" s="14">
+        <v>14958</v>
+      </c>
+      <c r="X28" s="14">
+        <v>14980</v>
+      </c>
+      <c r="Y28" s="14">
+        <v>14972</v>
+      </c>
+      <c r="Z28" s="38">
+        <v>14982</v>
+      </c>
+      <c r="AA28" s="14">
+        <v>15003</v>
+      </c>
+      <c r="AB28" s="14">
+        <v>15040</v>
+      </c>
+      <c r="AC28" s="14">
+        <v>15066</v>
+      </c>
+      <c r="AD28" s="14">
+        <v>15111</v>
+      </c>
+      <c r="AE28" s="14">
+        <v>15125</v>
+      </c>
+      <c r="AF28" s="14">
+        <v>15146</v>
+      </c>
+      <c r="AG28" s="14">
+        <v>15195</v>
+      </c>
+      <c r="AH28" s="38">
+        <v>15191</v>
+      </c>
+      <c r="AI28" s="14">
+        <v>15187</v>
+      </c>
+      <c r="AJ28" s="14">
+        <v>15194</v>
+      </c>
+      <c r="AK28" s="14">
+        <v>15229</v>
+      </c>
+      <c r="AL28" s="14">
+        <v>15229</v>
+      </c>
+      <c r="AM28" s="38">
+        <v>15245</v>
+      </c>
+      <c r="AN28" s="14">
+        <v>15250</v>
+      </c>
+      <c r="AO28" s="14">
+        <v>15243</v>
+      </c>
+      <c r="AP28" s="42">
+        <v>15260</v>
+      </c>
+      <c r="AQ28" s="42">
+        <v>15248</v>
+      </c>
+      <c r="AR28" s="42">
+        <v>15268</v>
+      </c>
+      <c r="AS28" s="42">
+        <v>15215</v>
+      </c>
+      <c r="AT28" s="42">
+        <v>15187</v>
+      </c>
+      <c r="AU28" s="42">
+        <v>15142</v>
+      </c>
+      <c r="AV28" s="42">
+        <v>15143</v>
+      </c>
+      <c r="AW28" s="42">
+        <v>15138</v>
+      </c>
+      <c r="AX28" s="42">
+        <v>15145</v>
+      </c>
+      <c r="AY28" s="42">
+        <v>15130</v>
+      </c>
+      <c r="AZ28" s="18">
+        <v>15135</v>
+      </c>
+      <c r="BA28" s="18">
+        <v>15102</v>
+      </c>
+      <c r="BB28" s="18">
+        <v>15083</v>
+      </c>
+      <c r="BC28" s="18">
+        <v>15065</v>
+      </c>
+    </row>
+    <row r="29" spans="1:55">
+      <c r="A29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="54">
+        <v>13996</v>
+      </c>
+      <c r="C29" s="14">
+        <v>14011</v>
+      </c>
+      <c r="D29" s="14">
+        <v>14018</v>
+      </c>
+      <c r="E29" s="14">
+        <v>14029</v>
+      </c>
+      <c r="F29" s="14">
+        <v>14033</v>
+      </c>
+      <c r="G29" s="14">
+        <v>14044</v>
+      </c>
+      <c r="H29" s="14">
+        <v>14047</v>
+      </c>
+      <c r="I29" s="14">
+        <v>14041</v>
+      </c>
+      <c r="J29" s="14">
+        <v>14050</v>
+      </c>
+      <c r="K29" s="14">
+        <v>14062</v>
+      </c>
+      <c r="L29" s="14">
+        <v>14072</v>
+      </c>
+      <c r="M29" s="14">
+        <v>14062</v>
+      </c>
+      <c r="N29" s="14">
+        <v>14074</v>
+      </c>
+      <c r="O29" s="14">
+        <v>14095</v>
+      </c>
+      <c r="P29" s="14">
+        <v>14092</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>14106</v>
+      </c>
+      <c r="R29" s="14">
+        <v>14108</v>
+      </c>
+      <c r="S29" s="14">
+        <v>14126</v>
+      </c>
+      <c r="T29" s="14">
+        <v>14129</v>
+      </c>
+      <c r="U29" s="14">
+        <v>14102</v>
+      </c>
+      <c r="V29" s="14">
+        <v>14090</v>
+      </c>
+      <c r="W29" s="14">
+        <v>14088</v>
+      </c>
+      <c r="X29" s="14">
+        <v>14085</v>
+      </c>
+      <c r="Y29" s="14">
+        <v>14091</v>
+      </c>
+      <c r="Z29" s="38">
+        <v>14070</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>14056</v>
+      </c>
+      <c r="AB29" s="14">
+        <v>14052</v>
+      </c>
+      <c r="AC29" s="14">
+        <v>14067</v>
+      </c>
+      <c r="AD29" s="14">
+        <v>14060</v>
+      </c>
+      <c r="AE29" s="14">
+        <v>14061</v>
+      </c>
+      <c r="AF29" s="14">
+        <v>14062</v>
+      </c>
+      <c r="AG29" s="14">
+        <v>14063</v>
+      </c>
+      <c r="AH29" s="38">
+        <v>14061</v>
+      </c>
+      <c r="AI29" s="14">
+        <v>14026</v>
+      </c>
+      <c r="AJ29" s="14">
+        <v>14021</v>
+      </c>
+      <c r="AK29" s="14">
+        <v>14001</v>
+      </c>
+      <c r="AL29" s="14">
+        <v>14024</v>
+      </c>
+      <c r="AM29" s="38">
+        <v>14014</v>
+      </c>
+      <c r="AN29" s="14">
+        <v>14005</v>
+      </c>
+      <c r="AO29" s="14">
+        <v>13989</v>
+      </c>
+      <c r="AP29" s="42">
+        <v>13984</v>
+      </c>
+      <c r="AQ29" s="42">
+        <v>13972</v>
+      </c>
+      <c r="AR29" s="42">
+        <v>13956</v>
+      </c>
+      <c r="AS29" s="42">
+        <v>13917</v>
+      </c>
+      <c r="AT29" s="42">
+        <v>13876</v>
+      </c>
+      <c r="AU29" s="42">
+        <v>13826</v>
+      </c>
+      <c r="AV29" s="42">
+        <v>13800</v>
+      </c>
+      <c r="AW29" s="42">
+        <v>13795</v>
+      </c>
+      <c r="AX29" s="42">
+        <v>13770</v>
+      </c>
+      <c r="AY29" s="42">
+        <v>13761</v>
+      </c>
+      <c r="AZ29" s="18">
+        <v>13737</v>
+      </c>
+      <c r="BA29" s="18">
+        <v>13689</v>
+      </c>
+      <c r="BB29" s="18">
+        <v>13675</v>
+      </c>
+      <c r="BC29" s="18">
+        <v>13683</v>
+      </c>
+    </row>
+    <row r="30" spans="1:55">
+      <c r="A30" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="72"/>
+      <c r="O30" s="72"/>
+      <c r="P30" s="72"/>
+      <c r="Q30" s="72"/>
+      <c r="R30" s="72"/>
+      <c r="S30" s="72"/>
+      <c r="T30" s="72"/>
+      <c r="U30" s="72"/>
+      <c r="V30" s="72"/>
+      <c r="W30" s="72"/>
+      <c r="X30" s="72"/>
+      <c r="Y30" s="72"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="72"/>
+      <c r="AD30" s="72"/>
+      <c r="AE30" s="72"/>
+      <c r="AF30" s="72"/>
+      <c r="AG30" s="72"/>
+      <c r="AH30" s="72"/>
+      <c r="AI30" s="72"/>
+      <c r="AJ30" s="72"/>
+      <c r="AK30" s="72"/>
+      <c r="AL30" s="72"/>
+      <c r="AM30" s="72"/>
+      <c r="AN30" s="72"/>
+      <c r="AO30" s="72"/>
+      <c r="AP30" s="72"/>
+      <c r="AQ30" s="72"/>
+      <c r="AR30" s="72"/>
+      <c r="AS30" s="72"/>
+      <c r="AT30" s="72"/>
+      <c r="AU30" s="72"/>
+      <c r="AV30" s="72"/>
+      <c r="AW30" s="72"/>
+      <c r="AX30" s="72"/>
+      <c r="AY30" s="72"/>
+      <c r="AZ30" s="72"/>
+      <c r="BA30" s="72"/>
+      <c r="BB30" s="72"/>
+      <c r="BC30" s="72"/>
+    </row>
+    <row r="31" spans="1:55">
+      <c r="A31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="34">
+        <v>120553</v>
+      </c>
+      <c r="C31" s="34">
+        <v>120560</v>
+      </c>
+      <c r="D31" s="34">
+        <v>120568</v>
+      </c>
+      <c r="E31" s="34">
+        <v>120607</v>
+      </c>
+      <c r="F31" s="34">
+        <v>120586</v>
+      </c>
+      <c r="G31" s="34">
+        <v>120631</v>
+      </c>
+      <c r="H31" s="34">
+        <v>120698</v>
+      </c>
+      <c r="I31" s="34">
+        <v>12800</v>
+      </c>
+      <c r="J31" s="34">
+        <v>120810</v>
+      </c>
+      <c r="K31" s="34">
+        <v>120753</v>
+      </c>
+      <c r="L31" s="34">
+        <v>120798</v>
+      </c>
+      <c r="M31" s="34">
+        <v>120780</v>
+      </c>
+      <c r="N31" s="34">
+        <v>120793</v>
+      </c>
+      <c r="O31" s="34">
+        <v>120899</v>
+      </c>
+      <c r="P31" s="34">
+        <v>121011</v>
+      </c>
+      <c r="Q31" s="34">
+        <v>121081</v>
+      </c>
+      <c r="R31" s="34">
+        <v>121186</v>
+      </c>
+      <c r="S31" s="34">
+        <v>121273</v>
+      </c>
+      <c r="T31" s="34">
+        <v>121184</v>
+      </c>
+      <c r="U31" s="34">
+        <v>121143</v>
+      </c>
+      <c r="V31" s="34">
+        <v>121140</v>
+      </c>
+      <c r="W31" s="34">
+        <v>127197</v>
+      </c>
+      <c r="X31" s="34">
+        <v>121181</v>
+      </c>
+      <c r="Y31" s="34">
+        <v>121203</v>
+      </c>
+      <c r="Z31" s="14">
+        <v>121158</v>
+      </c>
+      <c r="AA31" s="14">
+        <v>121045</v>
+      </c>
+      <c r="AB31" s="14">
+        <v>121002</v>
+      </c>
+      <c r="AC31" s="14">
+        <v>120977</v>
+      </c>
+      <c r="AD31" s="14">
+        <v>120832</v>
+      </c>
+      <c r="AE31" s="14">
+        <v>120835</v>
+      </c>
+      <c r="AF31" s="14">
+        <v>120706</v>
+      </c>
+      <c r="AG31" s="14">
+        <v>120564</v>
+      </c>
+      <c r="AH31" s="14">
+        <v>120336</v>
+      </c>
+      <c r="AI31" s="14">
+        <v>120169</v>
+      </c>
+      <c r="AJ31" s="14">
+        <v>119849</v>
+      </c>
+      <c r="AK31" s="14">
+        <v>119603</v>
+      </c>
+      <c r="AL31" s="25">
+        <v>119354</v>
+      </c>
+      <c r="AM31" s="25">
+        <v>119159</v>
+      </c>
+      <c r="AN31" s="25">
+        <v>118946</v>
+      </c>
+      <c r="AO31" s="14">
+        <v>118847</v>
+      </c>
+      <c r="AP31" s="22">
+        <v>118602</v>
+      </c>
+      <c r="AQ31" s="22">
+        <v>118413</v>
+      </c>
+      <c r="AR31" s="22">
+        <v>118264</v>
+      </c>
+      <c r="AS31" s="42">
+        <v>117808</v>
+      </c>
+      <c r="AT31" s="22">
+        <v>117524</v>
+      </c>
+      <c r="AU31" s="42">
+        <v>117336</v>
+      </c>
+      <c r="AV31" s="42">
+        <v>117239</v>
+      </c>
+      <c r="AW31" s="22">
+        <v>117106</v>
+      </c>
+      <c r="AX31" s="22">
+        <v>116965</v>
+      </c>
+      <c r="AY31" s="22">
+        <v>116888</v>
+      </c>
+      <c r="AZ31" s="21">
+        <v>116764</v>
+      </c>
+      <c r="BA31" s="22">
+        <v>116627</v>
+      </c>
+      <c r="BB31" s="18">
+        <v>116555</v>
+      </c>
+      <c r="BC31" s="21">
+        <v>116499</v>
+      </c>
+    </row>
+    <row r="32" spans="1:55">
+      <c r="A32" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="54">
+        <v>10480</v>
+      </c>
+      <c r="C32" s="14">
+        <v>10487</v>
+      </c>
+      <c r="D32" s="14">
+        <v>10503</v>
+      </c>
+      <c r="E32" s="14">
+        <v>10521</v>
+      </c>
+      <c r="F32" s="14">
+        <v>10529</v>
+      </c>
+      <c r="G32" s="14">
+        <v>10547</v>
+      </c>
+      <c r="H32" s="14">
+        <v>10565</v>
+      </c>
+      <c r="I32" s="14">
+        <v>10578</v>
+      </c>
+      <c r="J32" s="14">
+        <v>10593</v>
+      </c>
+      <c r="K32" s="14">
+        <v>10601</v>
+      </c>
+      <c r="L32" s="14">
+        <v>10614</v>
+      </c>
+      <c r="M32" s="14">
+        <v>10613</v>
+      </c>
+      <c r="N32" s="14">
+        <v>10603</v>
+      </c>
+      <c r="O32" s="14">
+        <v>10622</v>
+      </c>
+      <c r="P32" s="14">
+        <v>10636</v>
+      </c>
+      <c r="Q32" s="14">
+        <v>10631</v>
+      </c>
+      <c r="R32" s="14">
+        <v>10648</v>
+      </c>
+      <c r="S32" s="14">
+        <v>10662</v>
+      </c>
+      <c r="T32" s="14">
+        <v>10649</v>
+      </c>
+      <c r="U32" s="14">
+        <v>10678</v>
+      </c>
+      <c r="V32" s="14">
+        <v>10719</v>
+      </c>
+      <c r="W32" s="14">
+        <v>10736</v>
+      </c>
+      <c r="X32" s="14">
+        <v>10747</v>
+      </c>
+      <c r="Y32" s="14">
+        <v>10775</v>
+      </c>
+      <c r="Z32" s="38">
+        <v>10772</v>
+      </c>
+      <c r="AA32" s="14">
+        <v>10796</v>
+      </c>
+      <c r="AB32" s="14">
+        <v>10803</v>
+      </c>
+      <c r="AC32" s="14">
+        <v>10799</v>
+      </c>
+      <c r="AD32" s="14">
+        <v>10801</v>
+      </c>
+      <c r="AE32" s="14">
+        <v>10836</v>
+      </c>
+      <c r="AF32" s="14">
+        <v>10833</v>
+      </c>
+      <c r="AG32" s="14">
+        <v>10851</v>
+      </c>
+      <c r="AH32" s="38">
+        <v>10860</v>
+      </c>
+      <c r="AI32" s="14">
+        <v>10883</v>
+      </c>
+      <c r="AJ32" s="14">
+        <v>10859</v>
+      </c>
+      <c r="AK32" s="14">
+        <v>10863</v>
+      </c>
+      <c r="AL32" s="14">
+        <v>10862</v>
+      </c>
+      <c r="AM32" s="38">
+        <v>10843</v>
+      </c>
+      <c r="AN32" s="14">
+        <v>10849</v>
+      </c>
+      <c r="AO32" s="14">
+        <v>10857</v>
+      </c>
+      <c r="AP32" s="42">
+        <v>10858</v>
+      </c>
+      <c r="AQ32" s="42">
+        <v>10855</v>
+      </c>
+      <c r="AR32" s="42">
+        <v>10847</v>
+      </c>
+      <c r="AS32" s="42">
+        <v>10798</v>
+      </c>
+      <c r="AT32" s="42">
+        <v>10747</v>
+      </c>
+      <c r="AU32" s="42">
+        <v>10747</v>
+      </c>
+      <c r="AV32" s="42">
+        <v>10783</v>
+      </c>
+      <c r="AW32" s="42">
+        <v>10789</v>
+      </c>
+      <c r="AX32" s="42">
+        <v>10789</v>
+      </c>
+      <c r="AY32" s="42">
+        <v>10786</v>
+      </c>
+      <c r="AZ32" s="42">
+        <v>10786</v>
+      </c>
+      <c r="BA32" s="42">
+        <v>10782</v>
+      </c>
+      <c r="BB32" s="18">
+        <v>10791</v>
+      </c>
+      <c r="BC32" s="42">
+        <v>10807</v>
+      </c>
+    </row>
+    <row r="33" spans="1:55">
+      <c r="A33" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="68">
+      <c r="B33" s="54">
         <v>10768</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C33" s="14">
         <v>10763</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D33" s="14">
         <v>10761</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E33" s="14">
         <v>10762</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F33" s="14">
         <v>10753</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G33" s="14">
         <v>10756</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H33" s="14">
         <v>10747</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I33" s="14">
         <v>10754</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J33" s="14">
         <v>10745</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K33" s="14">
         <v>10745</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L33" s="14">
         <v>10747</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M33" s="14">
         <v>10761</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N33" s="14">
         <v>10756</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O33" s="14">
         <v>10755</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P33" s="14">
         <v>10751</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q33" s="14">
         <v>10760</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R33" s="14">
         <v>10778</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S33" s="14">
         <v>10794</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T33" s="14">
         <v>10780</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U33" s="14">
         <v>10739</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V33" s="14">
         <v>10747</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W33" s="14">
         <v>10736</v>
       </c>
-      <c r="X11" s="15">
+      <c r="X33" s="14">
         <v>10734</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y33" s="14">
         <v>10722</v>
       </c>
-      <c r="Z11" s="43">
+      <c r="Z33" s="38">
         <v>10710</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA33" s="14">
         <v>10677</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB33" s="14">
         <v>10686</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC33" s="14">
         <v>10692</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AD33" s="14">
         <v>10660</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE33" s="14">
         <v>10660</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF33" s="14">
         <v>10634</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG33" s="14">
         <v>10637</v>
       </c>
-      <c r="AH11" s="43">
+      <c r="AH33" s="38">
         <v>10596</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI33" s="14">
         <v>10564</v>
       </c>
-      <c r="AJ11" s="15">
+      <c r="AJ33" s="14">
         <v>10522</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AK33" s="14">
         <v>10482</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AL33" s="14">
         <v>10465</v>
       </c>
-      <c r="AM11" s="43">
+      <c r="AM33" s="38">
         <v>10450</v>
       </c>
-      <c r="AN11" s="15">
+      <c r="AN33" s="14">
         <v>10420</v>
       </c>
-      <c r="AO11" s="40">
+      <c r="AO33" s="14">
         <v>10382</v>
       </c>
-      <c r="AP11" s="50">
+      <c r="AP33" s="42">
         <v>10368</v>
       </c>
-      <c r="AQ11" s="50">
+      <c r="AQ33" s="42">
         <v>10304</v>
       </c>
-      <c r="AR11" s="50">
+      <c r="AR33" s="42">
         <v>10264</v>
       </c>
-      <c r="AS11" s="50">
+      <c r="AS33" s="42">
         <v>10216</v>
       </c>
-      <c r="AT11" s="50">
+      <c r="AT33" s="42">
         <v>10183</v>
       </c>
-      <c r="AU11" s="50">
+      <c r="AU33" s="42">
         <v>10174</v>
       </c>
-      <c r="AV11" s="50">
+      <c r="AV33" s="42">
         <v>10178</v>
       </c>
-      <c r="AW11" s="50">
+      <c r="AW33" s="42">
         <v>10144</v>
       </c>
-      <c r="AX11" s="50">
+      <c r="AX33" s="42">
         <v>10146</v>
       </c>
-      <c r="AY11" s="50">
+      <c r="AY33" s="42">
         <v>10136</v>
       </c>
-      <c r="AZ11" s="19">
+      <c r="AZ33" s="42">
         <v>10147</v>
       </c>
-      <c r="BA11" s="19">
+      <c r="BA33" s="42">
         <v>10138</v>
       </c>
-      <c r="BB11" s="19">
+      <c r="BB33" s="18">
         <v>10129</v>
       </c>
+      <c r="BC33" s="42">
+        <v>10125</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
-      <c r="A12" s="28" t="s">
+    <row r="34" spans="1:55">
+      <c r="A34" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="68">
+      <c r="B34" s="54">
         <v>11709</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C34" s="14">
         <v>11718</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D34" s="14">
         <v>11727</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E34" s="14">
         <v>11741</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F34" s="14">
         <v>11743</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G34" s="14">
         <v>11752</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H34" s="14">
         <v>11767</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I34" s="14">
         <v>11794</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J34" s="14">
         <v>11796</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K34" s="14">
         <v>11791</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L34" s="14">
         <v>11797</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M34" s="14">
         <v>11789</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N34" s="14">
         <v>11799</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O34" s="14">
         <v>11812</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P34" s="14">
         <v>11821</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q34" s="14">
         <v>11842</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R34" s="14">
         <v>11849</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S34" s="14">
         <v>11867</v>
       </c>
-      <c r="T12" s="15">
+      <c r="T34" s="14">
         <v>11873</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U34" s="14">
         <v>11864</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V34" s="14">
         <v>11851</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W34" s="14">
         <v>11847</v>
       </c>
-      <c r="X12" s="15">
+      <c r="X34" s="14">
         <v>11831</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y34" s="14">
         <v>11828</v>
       </c>
-      <c r="Z12" s="43">
+      <c r="Z34" s="38">
         <v>11836</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA34" s="14">
         <v>11826</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB34" s="14">
         <v>11826</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC34" s="14">
         <v>11834</v>
       </c>
-      <c r="AD12" s="15">
+      <c r="AD34" s="14">
         <v>11846</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE34" s="14">
         <v>11843</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF34" s="14">
         <v>11830</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG34" s="14">
         <v>11808</v>
       </c>
-      <c r="AH12" s="43">
+      <c r="AH34" s="38">
         <v>11785</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI34" s="14">
         <v>11778</v>
       </c>
-      <c r="AJ12" s="15">
+      <c r="AJ34" s="14">
         <v>11718</v>
       </c>
-      <c r="AK12" s="15">
+      <c r="AK34" s="14">
         <v>11680</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL34" s="14">
         <v>11666</v>
       </c>
-      <c r="AM12" s="43">
+      <c r="AM34" s="38">
         <v>11658</v>
       </c>
-      <c r="AN12" s="15">
+      <c r="AN34" s="14">
         <v>11650</v>
       </c>
-      <c r="AO12" s="40">
+      <c r="AO34" s="14">
         <v>11655</v>
       </c>
-      <c r="AP12" s="50">
+      <c r="AP34" s="42">
         <v>11628</v>
       </c>
-      <c r="AQ12" s="50">
+      <c r="AQ34" s="42">
         <v>11632</v>
       </c>
-      <c r="AR12" s="50">
+      <c r="AR34" s="42">
         <v>11617</v>
       </c>
-      <c r="AS12" s="50">
+      <c r="AS34" s="42">
         <v>11574</v>
       </c>
-      <c r="AT12" s="50">
+      <c r="AT34" s="42">
         <v>11530</v>
       </c>
-      <c r="AU12" s="50">
+      <c r="AU34" s="42">
         <v>11549</v>
       </c>
-      <c r="AV12" s="50">
+      <c r="AV34" s="42">
         <v>11517</v>
       </c>
-      <c r="AW12" s="50">
+      <c r="AW34" s="42">
         <v>11512</v>
       </c>
-      <c r="AX12" s="50">
+      <c r="AX34" s="42">
         <v>11486</v>
       </c>
-      <c r="AY12" s="50">
+      <c r="AY34" s="42">
         <v>11477</v>
       </c>
-      <c r="AZ12" s="19">
+      <c r="AZ34" s="42">
         <v>11453</v>
       </c>
-      <c r="BA12" s="19">
+      <c r="BA34" s="42">
         <v>11445</v>
       </c>
-      <c r="BB12" s="19">
+      <c r="BB34" s="18">
         <v>11423</v>
       </c>
+      <c r="BC34" s="42">
+        <v>11428</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
-      <c r="A13" s="28" t="s">
+    <row r="35" spans="1:55">
+      <c r="A35" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="68">
+      <c r="B35" s="54">
         <v>7730</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C35" s="14">
         <v>7723</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D35" s="14">
         <v>7711</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E35" s="14">
         <v>7703</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F35" s="14">
         <v>7686</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G35" s="14">
         <v>7677</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H35" s="14">
         <v>7667</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I35" s="14">
         <v>7677</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J35" s="14">
         <v>7682</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K35" s="14">
         <v>7682</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L35" s="14">
         <v>7668</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M35" s="14">
         <v>7675</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N35" s="14">
         <v>7697</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O35" s="14">
         <v>7705</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P35" s="14">
         <v>7709</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q35" s="14">
         <v>7717</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R35" s="14">
         <v>7733</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S35" s="14">
         <v>7741</v>
       </c>
-      <c r="T13" s="15">
+      <c r="T35" s="14">
         <v>7733</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U35" s="14">
         <v>7741</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V35" s="14">
         <v>7753</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W35" s="14">
         <v>7758</v>
       </c>
-      <c r="X13" s="15">
+      <c r="X35" s="14">
         <v>7774</v>
       </c>
-      <c r="Y13" s="15">
+      <c r="Y35" s="14">
         <v>7760</v>
       </c>
-      <c r="Z13" s="43">
+      <c r="Z35" s="38">
         <v>7765</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA35" s="14">
         <v>7749</v>
       </c>
-      <c r="AB13" s="15">
+      <c r="AB35" s="14">
         <v>7740</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AC35" s="14">
         <v>7756</v>
       </c>
-      <c r="AD13" s="15">
+      <c r="AD35" s="14">
         <v>7726</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE35" s="14">
         <v>7706</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AF35" s="14">
         <v>7691</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AG35" s="14">
         <v>7677</v>
       </c>
-      <c r="AH13" s="43">
+      <c r="AH35" s="38">
         <v>7668</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AI35" s="14">
         <v>7654</v>
       </c>
-      <c r="AJ13" s="15">
+      <c r="AJ35" s="14">
         <v>7659</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AK35" s="14">
         <v>7648</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AL35" s="14">
         <v>7638</v>
       </c>
-      <c r="AM13" s="43">
+      <c r="AM35" s="38">
         <v>7608</v>
       </c>
-      <c r="AN13" s="15">
+      <c r="AN35" s="14">
         <v>7596</v>
       </c>
-      <c r="AO13" s="40">
+      <c r="AO35" s="14">
         <v>7589</v>
       </c>
-      <c r="AP13" s="50">
+      <c r="AP35" s="42">
         <v>7583</v>
       </c>
-      <c r="AQ13" s="50">
+      <c r="AQ35" s="42">
         <v>7565</v>
       </c>
-      <c r="AR13" s="50">
+      <c r="AR35" s="42">
         <v>7571</v>
       </c>
-      <c r="AS13" s="50">
+      <c r="AS35" s="42">
         <v>7545</v>
       </c>
-      <c r="AT13" s="50">
+      <c r="AT35" s="42">
         <v>7526</v>
       </c>
-      <c r="AU13" s="50">
+      <c r="AU35" s="42">
         <v>7499</v>
       </c>
-      <c r="AV13" s="50">
+      <c r="AV35" s="42">
         <v>7504</v>
       </c>
-      <c r="AW13" s="50">
+      <c r="AW35" s="42">
         <v>7506</v>
       </c>
-      <c r="AX13" s="50">
+      <c r="AX35" s="42">
         <v>7476</v>
       </c>
-      <c r="AY13" s="50">
+      <c r="AY35" s="42">
         <v>7472</v>
       </c>
-      <c r="AZ13" s="19">
+      <c r="AZ35" s="42">
         <v>7470</v>
       </c>
-      <c r="BA13" s="19">
+      <c r="BA35" s="42">
         <v>7468</v>
       </c>
-      <c r="BB13" s="19">
+      <c r="BB35" s="18">
         <v>7457</v>
       </c>
+      <c r="BC35" s="42">
+        <v>7448</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
-      <c r="A14" s="28" t="s">
+    <row r="36" spans="1:55">
+      <c r="A36" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="68">
+      <c r="B36" s="54">
         <v>8231</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C36" s="14">
         <v>8226</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D36" s="14">
         <v>8227</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E36" s="14">
         <v>8215</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F36" s="14">
         <v>8218</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G36" s="14">
         <v>8222</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H36" s="14">
         <v>8226</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I36" s="14">
         <v>8242</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J36" s="14">
         <v>8239</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K36" s="14">
         <v>8234</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L36" s="14">
         <v>8238</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M36" s="14">
         <v>8232</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N36" s="14">
         <v>8225</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O36" s="14">
         <v>8229</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P36" s="14">
         <v>8243</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q36" s="14">
         <v>8239</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R36" s="14">
         <v>8236</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S36" s="14">
         <v>8238</v>
       </c>
-      <c r="T14" s="15">
+      <c r="T36" s="14">
         <v>8243</v>
       </c>
-      <c r="U14" s="15">
+      <c r="U36" s="14">
         <v>8220</v>
       </c>
-      <c r="V14" s="15">
+      <c r="V36" s="14">
         <v>8211</v>
       </c>
-      <c r="W14" s="15">
+      <c r="W36" s="14">
         <v>8216</v>
       </c>
-      <c r="X14" s="15">
+      <c r="X36" s="14">
         <v>8220</v>
       </c>
-      <c r="Y14" s="15">
+      <c r="Y36" s="14">
         <v>8239</v>
       </c>
-      <c r="Z14" s="43">
+      <c r="Z36" s="38">
         <v>8238</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA36" s="14">
         <v>8221</v>
       </c>
-      <c r="AB14" s="15">
+      <c r="AB36" s="14">
         <v>8222</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AC36" s="14">
         <v>8200</v>
       </c>
-      <c r="AD14" s="15">
+      <c r="AD36" s="14">
         <v>8199</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE36" s="14">
         <v>8199</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AF36" s="14">
         <v>8191</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AG36" s="14">
         <v>8180</v>
       </c>
-      <c r="AH14" s="43">
+      <c r="AH36" s="38">
         <v>8165</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AI36" s="14">
         <v>8175</v>
       </c>
-      <c r="AJ14" s="15">
+      <c r="AJ36" s="14">
         <v>8149</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AK36" s="14">
         <v>8141</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AL36" s="14">
         <v>8108</v>
       </c>
-      <c r="AM14" s="43">
+      <c r="AM36" s="38">
         <v>8092</v>
       </c>
-      <c r="AN14" s="15">
+      <c r="AN36" s="14">
         <v>8072</v>
       </c>
-      <c r="AO14" s="40">
+      <c r="AO36" s="14">
         <v>8066</v>
       </c>
-      <c r="AP14" s="50">
+      <c r="AP36" s="42">
         <v>8055</v>
       </c>
-      <c r="AQ14" s="50">
+      <c r="AQ36" s="42">
         <v>8052</v>
       </c>
-      <c r="AR14" s="50">
+      <c r="AR36" s="42">
         <v>8064</v>
       </c>
-      <c r="AS14" s="50">
+      <c r="AS36" s="42">
         <v>8011</v>
       </c>
-      <c r="AT14" s="50">
+      <c r="AT36" s="42">
         <v>7989</v>
       </c>
-      <c r="AU14" s="50">
+      <c r="AU36" s="42">
         <v>7981</v>
       </c>
-      <c r="AV14" s="50">
+      <c r="AV36" s="42">
         <v>7955</v>
       </c>
-      <c r="AW14" s="50">
+      <c r="AW36" s="42">
         <v>7967</v>
       </c>
-      <c r="AX14" s="50">
+      <c r="AX36" s="42">
         <v>7984</v>
       </c>
-      <c r="AY14" s="50">
+      <c r="AY36" s="42">
         <v>7997</v>
       </c>
-      <c r="AZ14" s="19">
+      <c r="AZ36" s="42">
         <v>7989</v>
       </c>
-      <c r="BA14" s="19">
+      <c r="BA36" s="42">
         <v>7978</v>
       </c>
-      <c r="BB14" s="19">
+      <c r="BB36" s="18">
         <v>7973</v>
       </c>
+      <c r="BC36" s="42">
+        <v>7960</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
-      <c r="A15" s="28" t="s">
+    <row r="37" spans="1:55">
+      <c r="A37" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="68">
+      <c r="B37" s="54">
         <v>14761</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C37" s="14">
         <v>14762</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D37" s="14">
         <v>14764</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E37" s="14">
         <v>14768</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F37" s="14">
         <v>14766</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G37" s="14">
         <v>14755</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H37" s="14">
         <v>14771</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I37" s="14">
         <v>14768</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J37" s="14">
         <v>14774</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K37" s="14">
         <v>14759</v>
       </c>
-      <c r="L15" s="15">
+      <c r="L37" s="14">
         <v>14791</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M37" s="14">
         <v>14789</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N37" s="14">
         <v>14808</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O37" s="14">
         <v>14828</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P37" s="14">
         <v>14840</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q37" s="14">
         <v>14869</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R37" s="14">
         <v>14873</v>
       </c>
-      <c r="S15" s="15">
+      <c r="S37" s="14">
         <v>14886</v>
       </c>
-      <c r="T15" s="15">
+      <c r="T37" s="14">
         <v>14878</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U37" s="14">
         <v>14898</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V37" s="14">
         <v>14883</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W37" s="14">
         <v>14908</v>
       </c>
-      <c r="X15" s="15">
+      <c r="X37" s="14">
         <v>14922</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y37" s="14">
         <v>14952</v>
       </c>
-      <c r="Z15" s="43">
+      <c r="Z37" s="38">
         <v>14931</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA37" s="14">
         <v>14930</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB37" s="14">
         <v>14917</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC37" s="14">
         <v>14907</v>
       </c>
-      <c r="AD15" s="15">
+      <c r="AD37" s="14">
         <v>14878</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE37" s="14">
         <v>14884</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF37" s="14">
         <v>14875</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG37" s="14">
         <v>14884</v>
       </c>
-      <c r="AH15" s="43">
+      <c r="AH37" s="38">
         <v>14891</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AI37" s="14">
         <v>14898</v>
       </c>
-      <c r="AJ15" s="15">
+      <c r="AJ37" s="14">
         <v>14871</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AK37" s="14">
         <v>14839</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AL37" s="14">
         <v>14794</v>
       </c>
-      <c r="AM15" s="43">
+      <c r="AM37" s="38">
         <v>14786</v>
       </c>
-      <c r="AN15" s="15">
+      <c r="AN37" s="14">
         <v>14769</v>
       </c>
-      <c r="AO15" s="40">
+      <c r="AO37" s="14">
         <v>14750</v>
       </c>
-      <c r="AP15" s="50">
+      <c r="AP37" s="42">
         <v>14714</v>
       </c>
-      <c r="AQ15" s="50">
+      <c r="AQ37" s="42">
         <v>14707</v>
       </c>
-      <c r="AR15" s="50">
+      <c r="AR37" s="42">
         <v>14711</v>
       </c>
-      <c r="AS15" s="50">
+      <c r="AS37" s="42">
         <v>14690</v>
       </c>
-      <c r="AT15" s="50">
+      <c r="AT37" s="42">
         <v>14727</v>
       </c>
-      <c r="AU15" s="50">
+      <c r="AU37" s="42">
         <v>14702</v>
       </c>
-      <c r="AV15" s="50">
+      <c r="AV37" s="42">
         <v>14689</v>
       </c>
-      <c r="AW15" s="50">
+      <c r="AW37" s="42">
         <v>14667</v>
       </c>
-      <c r="AX15" s="50">
+      <c r="AX37" s="42">
         <v>14667</v>
       </c>
-      <c r="AY15" s="50">
+      <c r="AY37" s="42">
         <v>14683</v>
       </c>
-      <c r="AZ15" s="19">
+      <c r="AZ37" s="42">
         <v>14678</v>
       </c>
-      <c r="BA15" s="19">
+      <c r="BA37" s="42">
         <v>14675</v>
       </c>
-      <c r="BB15" s="19">
+      <c r="BB37" s="18">
         <v>14695</v>
       </c>
+      <c r="BC37" s="42">
+        <v>14710</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
-      <c r="A16" s="28" t="s">
+    <row r="38" spans="1:55">
+      <c r="A38" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="68">
-[...156 lines deleted...]
-        <v>31778</v>
+      <c r="B38" s="54">
+        <v>8321</v>
+      </c>
+      <c r="C38" s="14">
+        <v>8311</v>
+      </c>
+      <c r="D38" s="14">
+        <v>8298</v>
+      </c>
+      <c r="E38" s="14">
+        <v>8291</v>
+      </c>
+      <c r="F38" s="14">
+        <v>8298</v>
+      </c>
+      <c r="G38" s="14">
+        <v>8294</v>
+      </c>
+      <c r="H38" s="14">
+        <v>8297</v>
+      </c>
+      <c r="I38" s="14">
+        <v>8294</v>
+      </c>
+      <c r="J38" s="14">
+        <v>8298</v>
+      </c>
+      <c r="K38" s="14">
+        <v>8294</v>
+      </c>
+      <c r="L38" s="14">
+        <v>8277</v>
+      </c>
+      <c r="M38" s="14">
+        <v>8278</v>
+      </c>
+      <c r="N38" s="14">
+        <v>8270</v>
+      </c>
+      <c r="O38" s="14">
+        <v>8271</v>
+      </c>
+      <c r="P38" s="14">
+        <v>8279</v>
+      </c>
+      <c r="Q38" s="14">
+        <v>8286</v>
+      </c>
+      <c r="R38" s="14">
+        <v>8291</v>
+      </c>
+      <c r="S38" s="14">
+        <v>8301</v>
+      </c>
+      <c r="T38" s="14">
+        <v>8307</v>
+      </c>
+      <c r="U38" s="14">
+        <v>8289</v>
+      </c>
+      <c r="V38" s="14">
+        <v>8283</v>
+      </c>
+      <c r="W38" s="14">
+        <v>8272</v>
+      </c>
+      <c r="X38" s="14">
+        <v>8263</v>
+      </c>
+      <c r="Y38" s="14">
+        <v>8272</v>
+      </c>
+      <c r="Z38" s="38">
+        <v>8273</v>
+      </c>
+      <c r="AA38" s="14">
+        <v>8276</v>
+      </c>
+      <c r="AB38" s="14">
+        <v>8256</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>8249</v>
+      </c>
+      <c r="AD38" s="14">
+        <v>8233</v>
+      </c>
+      <c r="AE38" s="14">
+        <v>8220</v>
+      </c>
+      <c r="AF38" s="14">
+        <v>8213</v>
+      </c>
+      <c r="AG38" s="14">
+        <v>8206</v>
+      </c>
+      <c r="AH38" s="38">
+        <v>8154</v>
+      </c>
+      <c r="AI38" s="14">
+        <v>8105</v>
+      </c>
+      <c r="AJ38" s="14">
+        <v>8092</v>
+      </c>
+      <c r="AK38" s="14">
+        <v>8075</v>
+      </c>
+      <c r="AL38" s="14">
+        <v>8057</v>
+      </c>
+      <c r="AM38" s="38">
+        <v>8039</v>
+      </c>
+      <c r="AN38" s="14">
+        <v>8031</v>
+      </c>
+      <c r="AO38" s="14">
+        <v>8029</v>
+      </c>
+      <c r="AP38" s="42">
+        <v>7991</v>
+      </c>
+      <c r="AQ38" s="42">
+        <v>7980</v>
+      </c>
+      <c r="AR38" s="42">
+        <v>7968</v>
+      </c>
+      <c r="AS38" s="42">
+        <v>7932</v>
+      </c>
+      <c r="AT38" s="42">
+        <v>7904</v>
+      </c>
+      <c r="AU38" s="42">
+        <v>7875</v>
+      </c>
+      <c r="AV38" s="42">
+        <v>7848</v>
+      </c>
+      <c r="AW38" s="42">
+        <v>7836</v>
+      </c>
+      <c r="AX38" s="42">
+        <v>7797</v>
+      </c>
+      <c r="AY38" s="42">
+        <v>7794</v>
+      </c>
+      <c r="AZ38" s="42">
+        <v>7766</v>
+      </c>
+      <c r="BA38" s="42">
+        <v>7761</v>
+      </c>
+      <c r="BB38" s="18">
+        <v>7767</v>
+      </c>
+      <c r="BC38" s="42">
+        <v>7754</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
-      <c r="A17" s="28" t="s">
+    <row r="39" spans="1:55">
+      <c r="A39" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="68">
+      <c r="B39" s="54">
         <v>8338</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C39" s="14">
         <v>8336</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D39" s="14">
         <v>8351</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E39" s="14">
         <v>8361</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F39" s="14">
         <v>8356</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G39" s="14">
         <v>8355</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H39" s="14">
         <v>8370</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I39" s="14">
         <v>8360</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J39" s="14">
         <v>8362</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K39" s="14">
         <v>8354</v>
       </c>
-      <c r="L17" s="15">
+      <c r="L39" s="14">
         <v>8355</v>
       </c>
-      <c r="M17" s="15">
+      <c r="M39" s="14">
         <v>8359</v>
       </c>
-      <c r="N17" s="15">
+      <c r="N39" s="14">
         <v>8366</v>
       </c>
-      <c r="O17" s="15">
+      <c r="O39" s="14">
         <v>8375</v>
       </c>
-      <c r="P17" s="15">
+      <c r="P39" s="14">
         <v>8383</v>
       </c>
-      <c r="Q17" s="15">
+      <c r="Q39" s="14">
         <v>8389</v>
       </c>
-      <c r="R17" s="15">
+      <c r="R39" s="14">
         <v>8398</v>
       </c>
-      <c r="S17" s="15">
+      <c r="S39" s="14">
         <v>8410</v>
       </c>
-      <c r="T17" s="15">
+      <c r="T39" s="14">
         <v>8409</v>
       </c>
-      <c r="U17" s="15">
+      <c r="U39" s="14">
         <v>8417</v>
       </c>
-      <c r="V17" s="15">
+      <c r="V39" s="14">
         <v>8408</v>
       </c>
-      <c r="W17" s="15">
+      <c r="W39" s="14">
         <v>8406</v>
       </c>
-      <c r="X17" s="15">
+      <c r="X39" s="14">
         <v>8405</v>
       </c>
-      <c r="Y17" s="15">
+      <c r="Y39" s="14">
         <v>8410</v>
       </c>
-      <c r="Z17" s="43">
+      <c r="Z39" s="38">
         <v>8426</v>
       </c>
-      <c r="AA17" s="15">
+      <c r="AA39" s="14">
         <v>8405</v>
       </c>
-      <c r="AB17" s="15">
+      <c r="AB39" s="14">
         <v>8397</v>
       </c>
-      <c r="AC17" s="15">
+      <c r="AC39" s="14">
         <v>8392</v>
       </c>
-      <c r="AD17" s="15">
+      <c r="AD39" s="14">
         <v>8384</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AE39" s="14">
         <v>8370</v>
       </c>
-      <c r="AF17" s="15">
+      <c r="AF39" s="14">
         <v>8347</v>
       </c>
-      <c r="AG17" s="15">
+      <c r="AG39" s="14">
         <v>8290</v>
       </c>
-      <c r="AH17" s="43">
+      <c r="AH39" s="38">
         <v>8249</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AI39" s="14">
         <v>8224</v>
       </c>
-      <c r="AJ17" s="15">
+      <c r="AJ39" s="14">
         <v>8194</v>
       </c>
-      <c r="AK17" s="15">
+      <c r="AK39" s="14">
         <v>8184</v>
       </c>
-      <c r="AL17" s="15">
+      <c r="AL39" s="14">
         <v>8148</v>
       </c>
-      <c r="AM17" s="43">
+      <c r="AM39" s="38">
         <v>8126</v>
       </c>
-      <c r="AN17" s="15">
+      <c r="AN39" s="14">
         <v>8110</v>
       </c>
-      <c r="AO17" s="40">
+      <c r="AO39" s="14">
         <v>8105</v>
       </c>
-      <c r="AP17" s="50">
+      <c r="AP39" s="42">
         <v>8070</v>
       </c>
-      <c r="AQ17" s="50">
+      <c r="AQ39" s="42">
         <v>8069</v>
       </c>
-      <c r="AR17" s="50">
+      <c r="AR39" s="42">
         <v>8042</v>
       </c>
-      <c r="AS17" s="50">
+      <c r="AS39" s="42">
         <v>7996</v>
       </c>
-      <c r="AT17" s="50">
+      <c r="AT39" s="42">
         <v>7958</v>
       </c>
-      <c r="AU17" s="50">
+      <c r="AU39" s="42">
         <v>7942</v>
       </c>
-      <c r="AV17" s="50">
+      <c r="AV39" s="42">
         <v>7920</v>
       </c>
-      <c r="AW17" s="50">
+      <c r="AW39" s="42">
         <v>7920</v>
       </c>
-      <c r="AX17" s="50">
+      <c r="AX39" s="42">
         <v>7905</v>
       </c>
-      <c r="AY17" s="50">
+      <c r="AY39" s="42">
         <v>7871</v>
       </c>
-      <c r="AZ17" s="19">
+      <c r="AZ39" s="42">
         <v>7840</v>
       </c>
-      <c r="BA17" s="19">
+      <c r="BA39" s="42">
         <v>7799</v>
       </c>
-      <c r="BB17" s="19">
+      <c r="BB39" s="18">
         <v>7777</v>
       </c>
+      <c r="BC39" s="42">
+        <v>7760</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
-      <c r="A18" s="28" t="s">
+    <row r="40" spans="1:55">
+      <c r="A40" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="68">
-[...156 lines deleted...]
-        <v>17592</v>
+      <c r="B40" s="54">
+        <v>17078</v>
+      </c>
+      <c r="C40" s="14">
+        <v>17095</v>
+      </c>
+      <c r="D40" s="14">
+        <v>17097</v>
+      </c>
+      <c r="E40" s="14">
+        <v>17120</v>
+      </c>
+      <c r="F40" s="14">
+        <v>17133</v>
+      </c>
+      <c r="G40" s="14">
+        <v>17169</v>
+      </c>
+      <c r="H40" s="14">
+        <v>17173</v>
+      </c>
+      <c r="I40" s="14">
+        <v>17199</v>
+      </c>
+      <c r="J40" s="14">
+        <v>17196</v>
+      </c>
+      <c r="K40" s="14">
+        <v>17189</v>
+      </c>
+      <c r="L40" s="14">
+        <v>17207</v>
+      </c>
+      <c r="M40" s="14">
+        <v>17197</v>
+      </c>
+      <c r="N40" s="14">
+        <v>17178</v>
+      </c>
+      <c r="O40" s="14">
+        <v>17187</v>
+      </c>
+      <c r="P40" s="14">
+        <v>17218</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>17225</v>
+      </c>
+      <c r="R40" s="14">
+        <v>17242</v>
+      </c>
+      <c r="S40" s="14">
+        <v>17230</v>
+      </c>
+      <c r="T40" s="14">
+        <v>17193</v>
+      </c>
+      <c r="U40" s="14">
+        <v>17173</v>
+      </c>
+      <c r="V40" s="14">
+        <v>17187</v>
+      </c>
+      <c r="W40" s="14">
+        <v>17211</v>
+      </c>
+      <c r="X40" s="14">
+        <v>17197</v>
+      </c>
+      <c r="Y40" s="14">
+        <v>17172</v>
+      </c>
+      <c r="Z40" s="38">
+        <v>17158</v>
+      </c>
+      <c r="AA40" s="14">
+        <v>17145</v>
+      </c>
+      <c r="AB40" s="14">
+        <v>17140</v>
+      </c>
+      <c r="AC40" s="14">
+        <v>17121</v>
+      </c>
+      <c r="AD40" s="14">
+        <v>17106</v>
+      </c>
+      <c r="AE40" s="14">
+        <v>17103</v>
+      </c>
+      <c r="AF40" s="14">
+        <v>17097</v>
+      </c>
+      <c r="AG40" s="14">
+        <v>17063</v>
+      </c>
+      <c r="AH40" s="38">
+        <v>17017</v>
+      </c>
+      <c r="AI40" s="14">
+        <v>16972</v>
+      </c>
+      <c r="AJ40" s="14">
+        <v>16934</v>
+      </c>
+      <c r="AK40" s="14">
+        <v>16895</v>
+      </c>
+      <c r="AL40" s="14">
+        <v>16872</v>
+      </c>
+      <c r="AM40" s="38">
+        <v>16849</v>
+      </c>
+      <c r="AN40" s="14">
+        <v>16824</v>
+      </c>
+      <c r="AO40" s="14">
+        <v>16796</v>
+      </c>
+      <c r="AP40" s="42">
+        <v>16784</v>
+      </c>
+      <c r="AQ40" s="42">
+        <v>16743</v>
+      </c>
+      <c r="AR40" s="42">
+        <v>16725</v>
+      </c>
+      <c r="AS40" s="42">
+        <v>16682</v>
+      </c>
+      <c r="AT40" s="42">
+        <v>16643</v>
+      </c>
+      <c r="AU40" s="42">
+        <v>16626</v>
+      </c>
+      <c r="AV40" s="42">
+        <v>16596</v>
+      </c>
+      <c r="AW40" s="42">
+        <v>16563</v>
+      </c>
+      <c r="AX40" s="42">
+        <v>16534</v>
+      </c>
+      <c r="AY40" s="42">
+        <v>16506</v>
+      </c>
+      <c r="AZ40" s="42">
+        <v>16507</v>
+      </c>
+      <c r="BA40" s="42">
+        <v>16510</v>
+      </c>
+      <c r="BB40" s="18">
+        <v>16499</v>
+      </c>
+      <c r="BC40" s="42">
+        <v>16506</v>
       </c>
     </row>
-    <row r="19" spans="1:54">
-      <c r="A19" s="28" t="s">
+    <row r="41" spans="1:55">
+      <c r="A41" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="68">
-[...156 lines deleted...]
-        <v>23078</v>
+      <c r="B41" s="54">
+        <v>8329</v>
+      </c>
+      <c r="C41" s="14">
+        <v>8331</v>
+      </c>
+      <c r="D41" s="14">
+        <v>8317</v>
+      </c>
+      <c r="E41" s="14">
+        <v>8310</v>
+      </c>
+      <c r="F41" s="14">
+        <v>8291</v>
+      </c>
+      <c r="G41" s="14">
+        <v>8297</v>
+      </c>
+      <c r="H41" s="14">
+        <v>8317</v>
+      </c>
+      <c r="I41" s="14">
+        <v>8331</v>
+      </c>
+      <c r="J41" s="14">
+        <v>8332</v>
+      </c>
+      <c r="K41" s="14">
+        <v>8329</v>
+      </c>
+      <c r="L41" s="14">
+        <v>8328</v>
+      </c>
+      <c r="M41" s="14">
+        <v>8317</v>
+      </c>
+      <c r="N41" s="14">
+        <v>8310</v>
+      </c>
+      <c r="O41" s="14">
+        <v>8326</v>
+      </c>
+      <c r="P41" s="14">
+        <v>8325</v>
+      </c>
+      <c r="Q41" s="14">
+        <v>8318</v>
+      </c>
+      <c r="R41" s="14">
+        <v>8331</v>
+      </c>
+      <c r="S41" s="14">
+        <v>8338</v>
+      </c>
+      <c r="T41" s="14">
+        <v>8332</v>
+      </c>
+      <c r="U41" s="14">
+        <v>8327</v>
+      </c>
+      <c r="V41" s="14">
+        <v>8334</v>
+      </c>
+      <c r="W41" s="14">
+        <v>8348</v>
+      </c>
+      <c r="X41" s="14">
+        <v>8343</v>
+      </c>
+      <c r="Y41" s="14">
+        <v>8332</v>
+      </c>
+      <c r="Z41" s="38">
+        <v>8319</v>
+      </c>
+      <c r="AA41" s="14">
+        <v>8301</v>
+      </c>
+      <c r="AB41" s="14">
+        <v>8313</v>
+      </c>
+      <c r="AC41" s="14">
+        <v>8325</v>
+      </c>
+      <c r="AD41" s="14">
+        <v>8319</v>
+      </c>
+      <c r="AE41" s="14">
+        <v>8334</v>
+      </c>
+      <c r="AF41" s="14">
+        <v>8323</v>
+      </c>
+      <c r="AG41" s="14">
+        <v>8327</v>
+      </c>
+      <c r="AH41" s="38">
+        <v>8340</v>
+      </c>
+      <c r="AI41" s="14">
+        <v>8317</v>
+      </c>
+      <c r="AJ41" s="14">
+        <v>8283</v>
+      </c>
+      <c r="AK41" s="14">
+        <v>8271</v>
+      </c>
+      <c r="AL41" s="14">
+        <v>8256</v>
+      </c>
+      <c r="AM41" s="38">
+        <v>8221</v>
+      </c>
+      <c r="AN41" s="14">
+        <v>8186</v>
+      </c>
+      <c r="AO41" s="14">
+        <v>8194</v>
+      </c>
+      <c r="AP41" s="42">
+        <v>8149</v>
+      </c>
+      <c r="AQ41" s="42">
+        <v>8135</v>
+      </c>
+      <c r="AR41" s="42">
+        <v>8130</v>
+      </c>
+      <c r="AS41" s="42">
+        <v>8106</v>
+      </c>
+      <c r="AT41" s="42">
+        <v>8102</v>
+      </c>
+      <c r="AU41" s="42">
+        <v>8086</v>
+      </c>
+      <c r="AV41" s="42">
+        <v>8090</v>
+      </c>
+      <c r="AW41" s="42">
+        <v>8064</v>
+      </c>
+      <c r="AX41" s="42">
+        <v>8058</v>
+      </c>
+      <c r="AY41" s="42">
+        <v>8053</v>
+      </c>
+      <c r="AZ41" s="42">
+        <v>8038</v>
+      </c>
+      <c r="BA41" s="42">
+        <v>8009</v>
+      </c>
+      <c r="BB41" s="18">
+        <v>7995</v>
+      </c>
+      <c r="BC41" s="42">
+        <v>7975</v>
       </c>
     </row>
-    <row r="20" spans="1:54">
-      <c r="A20" s="28" t="s">
+    <row r="42" spans="1:55">
+      <c r="A42" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="68">
-[...156 lines deleted...]
-        <v>20804</v>
+      <c r="B42" s="54">
+        <v>7606</v>
+      </c>
+      <c r="C42" s="14">
+        <v>7600</v>
+      </c>
+      <c r="D42" s="14">
+        <v>7598</v>
+      </c>
+      <c r="E42" s="14">
+        <v>7600</v>
+      </c>
+      <c r="F42" s="14">
+        <v>7594</v>
+      </c>
+      <c r="G42" s="14">
+        <v>7584</v>
+      </c>
+      <c r="H42" s="14">
+        <v>7581</v>
+      </c>
+      <c r="I42" s="14">
+        <v>7578</v>
+      </c>
+      <c r="J42" s="14">
+        <v>7556</v>
+      </c>
+      <c r="K42" s="14">
+        <v>7542</v>
+      </c>
+      <c r="L42" s="14">
+        <v>7534</v>
+      </c>
+      <c r="M42" s="14">
+        <v>7540</v>
+      </c>
+      <c r="N42" s="14">
+        <v>7553</v>
+      </c>
+      <c r="O42" s="14">
+        <v>7555</v>
+      </c>
+      <c r="P42" s="14">
+        <v>7563</v>
+      </c>
+      <c r="Q42" s="14">
+        <v>7554</v>
+      </c>
+      <c r="R42" s="14">
+        <v>7551</v>
+      </c>
+      <c r="S42" s="14">
+        <v>7540</v>
+      </c>
+      <c r="T42" s="14">
+        <v>7524</v>
+      </c>
+      <c r="U42" s="14">
+        <v>7511</v>
+      </c>
+      <c r="V42" s="14">
+        <v>7501</v>
+      </c>
+      <c r="W42" s="14">
+        <v>7491</v>
+      </c>
+      <c r="X42" s="14">
+        <v>7482</v>
+      </c>
+      <c r="Y42" s="14">
+        <v>7481</v>
+      </c>
+      <c r="Z42" s="38">
+        <v>7468</v>
+      </c>
+      <c r="AA42" s="14">
+        <v>7464</v>
+      </c>
+      <c r="AB42" s="14">
+        <v>7451</v>
+      </c>
+      <c r="AC42" s="14">
+        <v>7455</v>
+      </c>
+      <c r="AD42" s="14">
+        <v>7435</v>
+      </c>
+      <c r="AE42" s="14">
+        <v>7438</v>
+      </c>
+      <c r="AF42" s="14">
+        <v>7441</v>
+      </c>
+      <c r="AG42" s="14">
+        <v>7430</v>
+      </c>
+      <c r="AH42" s="38">
+        <v>7405</v>
+      </c>
+      <c r="AI42" s="14">
+        <v>7405</v>
+      </c>
+      <c r="AJ42" s="14">
+        <v>7401</v>
+      </c>
+      <c r="AK42" s="14">
+        <v>7374</v>
+      </c>
+      <c r="AL42" s="14">
+        <v>7344</v>
+      </c>
+      <c r="AM42" s="38">
+        <v>7345</v>
+      </c>
+      <c r="AN42" s="14">
+        <v>7317</v>
+      </c>
+      <c r="AO42" s="14">
+        <v>7300</v>
+      </c>
+      <c r="AP42" s="42">
+        <v>7284</v>
+      </c>
+      <c r="AQ42" s="42">
+        <v>7258</v>
+      </c>
+      <c r="AR42" s="42">
+        <v>7231</v>
+      </c>
+      <c r="AS42" s="42">
+        <v>7202</v>
+      </c>
+      <c r="AT42" s="42">
+        <v>7175</v>
+      </c>
+      <c r="AU42" s="42">
+        <v>7148</v>
+      </c>
+      <c r="AV42" s="42">
+        <v>7155</v>
+      </c>
+      <c r="AW42" s="42">
+        <v>7150</v>
+      </c>
+      <c r="AX42" s="42">
+        <v>7145</v>
+      </c>
+      <c r="AY42" s="42">
+        <v>7152</v>
+      </c>
+      <c r="AZ42" s="42">
+        <v>7138</v>
+      </c>
+      <c r="BA42" s="42">
+        <v>7132</v>
+      </c>
+      <c r="BB42" s="18">
+        <v>7129</v>
+      </c>
+      <c r="BC42" s="42">
+        <v>7106</v>
       </c>
     </row>
-    <row r="21" spans="1:54">
-      <c r="A21" s="28" t="s">
+    <row r="43" spans="1:55">
+      <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="68">
+      <c r="B43" s="41">
         <v>7202</v>
       </c>
-      <c r="C21" s="15">
+      <c r="C43" s="37">
         <v>7208</v>
       </c>
-      <c r="D21" s="15">
+      <c r="D43" s="37">
         <v>7214</v>
       </c>
-      <c r="E21" s="15">
+      <c r="E43" s="37">
         <v>7215</v>
       </c>
-      <c r="F21" s="15">
+      <c r="F43" s="37">
         <v>7219</v>
       </c>
-      <c r="G21" s="15">
+      <c r="G43" s="37">
         <v>7223</v>
       </c>
-      <c r="H21" s="15">
+      <c r="H43" s="37">
         <v>7217</v>
       </c>
-      <c r="I21" s="15">
+      <c r="I43" s="37">
         <v>7225</v>
       </c>
-      <c r="J21" s="15">
+      <c r="J43" s="37">
         <v>7237</v>
       </c>
-      <c r="K21" s="15">
+      <c r="K43" s="37">
         <v>7233</v>
       </c>
-      <c r="L21" s="15">
+      <c r="L43" s="37">
         <v>7242</v>
       </c>
-      <c r="M21" s="15">
+      <c r="M43" s="37">
         <v>7230</v>
       </c>
-      <c r="N21" s="15">
+      <c r="N43" s="37">
         <v>7228</v>
       </c>
-      <c r="O21" s="15">
+      <c r="O43" s="37">
         <v>7234</v>
       </c>
-      <c r="P21" s="15">
+      <c r="P43" s="37">
         <v>7243</v>
       </c>
-      <c r="Q21" s="15">
+      <c r="Q43" s="37">
         <v>7251</v>
       </c>
-      <c r="R21" s="15">
+      <c r="R43" s="37">
         <v>7256</v>
       </c>
-      <c r="S21" s="15">
+      <c r="S43" s="37">
         <v>7266</v>
       </c>
-      <c r="T21" s="15">
+      <c r="T43" s="37">
         <v>7263</v>
       </c>
-      <c r="U21" s="15">
+      <c r="U43" s="37">
         <v>7286</v>
       </c>
-      <c r="V21" s="15">
+      <c r="V43" s="37">
         <v>7263</v>
       </c>
-      <c r="W21" s="15">
+      <c r="W43" s="37">
         <v>7268</v>
       </c>
-      <c r="X21" s="15">
+      <c r="X43" s="37">
         <v>7263</v>
       </c>
-      <c r="Y21" s="15">
+      <c r="Y43" s="37">
         <v>7260</v>
       </c>
-      <c r="Z21" s="43">
+      <c r="Z43" s="36">
         <v>7262</v>
       </c>
-      <c r="AA21" s="15">
+      <c r="AA43" s="37">
         <v>7255</v>
       </c>
-      <c r="AB21" s="15">
+      <c r="AB43" s="37">
         <v>7251</v>
       </c>
-      <c r="AC21" s="15">
+      <c r="AC43" s="37">
         <v>7247</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AD43" s="37">
         <v>7245</v>
       </c>
-      <c r="AE21" s="15">
+      <c r="AE43" s="37">
         <v>7242</v>
       </c>
-      <c r="AF21" s="15">
+      <c r="AF43" s="37">
         <v>7231</v>
       </c>
-      <c r="AG21" s="15">
+      <c r="AG43" s="37">
         <v>7211</v>
       </c>
-      <c r="AH21" s="43">
+      <c r="AH43" s="36">
         <v>7206</v>
       </c>
-      <c r="AI21" s="15">
+      <c r="AI43" s="37">
         <v>7194</v>
       </c>
-      <c r="AJ21" s="15">
+      <c r="AJ43" s="37">
         <v>7167</v>
       </c>
-      <c r="AK21" s="15">
+      <c r="AK43" s="37">
         <v>7151</v>
       </c>
-      <c r="AL21" s="15">
+      <c r="AL43" s="37">
         <v>7144</v>
       </c>
-      <c r="AM21" s="43">
+      <c r="AM43" s="36">
         <v>7142</v>
       </c>
-      <c r="AN21" s="15">
+      <c r="AN43" s="37">
         <v>7122</v>
       </c>
-      <c r="AO21" s="40">
+      <c r="AO43" s="37">
         <v>7124</v>
       </c>
-      <c r="AP21" s="50">
+      <c r="AP43" s="20">
         <v>7118</v>
       </c>
-      <c r="AQ21" s="50">
+      <c r="AQ43" s="20">
         <v>7113</v>
       </c>
-      <c r="AR21" s="50">
+      <c r="AR43" s="20">
         <v>7094</v>
       </c>
-      <c r="AS21" s="50">
+      <c r="AS43" s="20">
         <v>7056</v>
       </c>
-      <c r="AT21" s="50">
+      <c r="AT43" s="20">
         <v>7040</v>
       </c>
-      <c r="AU21" s="50">
+      <c r="AU43" s="20">
         <v>7007</v>
       </c>
-      <c r="AV21" s="50">
+      <c r="AV43" s="20">
         <v>7004</v>
       </c>
-      <c r="AW21" s="50">
+      <c r="AW43" s="20">
         <v>6988</v>
       </c>
-      <c r="AX21" s="50">
+      <c r="AX43" s="20">
         <v>6978</v>
       </c>
-      <c r="AY21" s="50">
+      <c r="AY43" s="20">
         <v>6961</v>
       </c>
-      <c r="AZ21" s="19">
+      <c r="AZ43" s="20">
         <v>6952</v>
       </c>
-      <c r="BA21" s="19">
+      <c r="BA43" s="20">
         <v>6930</v>
       </c>
-      <c r="BB21" s="19">
+      <c r="BB43" s="20">
         <v>6920</v>
       </c>
+      <c r="BC43" s="20">
+        <v>6920</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
-[...55 lines deleted...]
-      <c r="BB22" s="94"/>
+    <row r="44" spans="1:55" ht="12" customHeight="1">
+      <c r="A44" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" s="33"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="33"/>
+      <c r="H44" s="33"/>
+      <c r="I44" s="33"/>
+      <c r="J44" s="33"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="33"/>
+      <c r="N44" s="33"/>
+      <c r="O44" s="33"/>
+      <c r="P44" s="33"/>
+      <c r="Q44" s="33"/>
+      <c r="R44" s="33"/>
+      <c r="S44" s="33"/>
+      <c r="T44" s="33"/>
+      <c r="U44" s="33"/>
+      <c r="V44" s="33"/>
+      <c r="W44" s="33"/>
+      <c r="X44" s="33"/>
+      <c r="Y44" s="33"/>
     </row>
-    <row r="23" spans="1:54">
-[...161 lines deleted...]
-      </c>
+    <row r="45" spans="1:55" ht="11.25" customHeight="1">
+      <c r="A45" s="73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="73"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="73"/>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="73"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="73"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="73"/>
+      <c r="N45" s="73"/>
+      <c r="O45" s="73"/>
+      <c r="P45" s="73"/>
+      <c r="Q45" s="73"/>
+      <c r="R45" s="73"/>
+      <c r="S45" s="73"/>
+      <c r="T45" s="73"/>
+      <c r="U45" s="73"/>
+      <c r="V45" s="73"/>
+      <c r="W45" s="73"/>
+      <c r="X45" s="73"/>
+      <c r="Y45" s="73"/>
+      <c r="Z45" s="73"/>
+      <c r="AA45" s="73"/>
+      <c r="AB45" s="73"/>
+      <c r="AC45" s="73"/>
+      <c r="AD45" s="73"/>
+      <c r="AE45" s="73"/>
+      <c r="AF45" s="73"/>
+      <c r="AG45" s="73"/>
+      <c r="AH45" s="73"/>
+      <c r="AI45" s="73"/>
+      <c r="AJ45" s="73"/>
+      <c r="AK45" s="73"/>
+      <c r="AL45" s="73"/>
+      <c r="AM45" s="73"/>
+      <c r="AN45" s="73"/>
+      <c r="AO45" s="73"/>
+      <c r="AP45" s="73"/>
+      <c r="AQ45" s="73"/>
+      <c r="AR45" s="73"/>
+      <c r="AS45" s="73"/>
     </row>
-    <row r="24" spans="1:54">
-[...161 lines deleted...]
-      </c>
+    <row r="46" spans="1:55" ht="12">
+      <c r="F46" s="40"/>
     </row>
-    <row r="25" spans="1:54">
-[...161 lines deleted...]
-      </c>
+    <row r="47" spans="1:55" ht="12">
+      <c r="F47" s="40"/>
     </row>
-    <row r="26" spans="1:54">
-[...2930 lines deleted...]
-      <c r="F48" s="45"/>
+    <row r="48" spans="1:55" ht="12">
+      <c r="F48" s="40"/>
     </row>
     <row r="49" spans="6:6" ht="12">
-      <c r="F49" s="45"/>
+      <c r="F49" s="40"/>
     </row>
     <row r="50" spans="6:6" ht="12">
-      <c r="F50" s="45"/>
+      <c r="F50" s="40"/>
     </row>
     <row r="51" spans="6:6" ht="12">
-      <c r="F51" s="45"/>
+      <c r="F51" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A45:AS45"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="AL5:AW5"/>
-    <mergeCell ref="A2:BB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BB30"/>
+    <mergeCell ref="A7:BC7"/>
+    <mergeCell ref="A22:BC22"/>
+    <mergeCell ref="A30:BC30"/>
+    <mergeCell ref="A2:BC2"/>
+    <mergeCell ref="AX5:BC5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BB47"/>
+  <dimension ref="A1:BC47"/>
   <sheetViews>
-    <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:BB2"/>
+    <sheetView zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+      <selection activeCell="AT31" sqref="AT31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" style="23" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="40" max="16384" width="8.140625" style="23"/>
+    <col min="1" max="1" width="16.7109375" style="21" customWidth="1"/>
+    <col min="2" max="9" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="21" hidden="1" customWidth="1"/>
+    <col min="11" max="25" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="0" style="21" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="9.7109375" style="21" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="0" style="21" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="9.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="30" max="33" width="0" style="21" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="9.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="35" max="37" width="0" style="21" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="8.140625" style="21"/>
+    <col min="39" max="39" width="8.85546875" style="21" customWidth="1"/>
+    <col min="40" max="16384" width="8.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="24" customHeight="1"/>
-[...56 lines deleted...]
-      <c r="BB2" s="83"/>
+    <row r="1" spans="1:55" ht="24" customHeight="1"/>
+    <row r="2" spans="1:55" ht="17.25">
+      <c r="A2" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="69"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
+      <c r="AX2" s="69"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="69"/>
+      <c r="BA2" s="69"/>
+      <c r="BB2" s="69"/>
+      <c r="BC2" s="69"/>
     </row>
-    <row r="3" spans="1:54" ht="29.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="AC3" s="44"/>
+    <row r="3" spans="1:55" ht="29.25" customHeight="1">
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="39"/>
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
     </row>
-    <row r="4" spans="1:54" ht="19.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="BB4" s="26" t="s">
+    <row r="4" spans="1:55" ht="19.5" customHeight="1">
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AU4" s="32"/>
+      <c r="BC4" s="23" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:54">
-[...1 lines deleted...]
-      <c r="B5" s="87">
+    <row r="5" spans="1:55">
+      <c r="A5" s="74"/>
+      <c r="B5" s="76">
         <v>2022</v>
       </c>
-      <c r="C5" s="88"/>
-[...10 lines deleted...]
-      <c r="N5" s="87">
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="76">
         <v>2023</v>
       </c>
-      <c r="O5" s="88"/>
-[...10 lines deleted...]
-      <c r="Z5" s="87">
+      <c r="O5" s="77"/>
+      <c r="P5" s="77"/>
+      <c r="Q5" s="77"/>
+      <c r="R5" s="77"/>
+      <c r="S5" s="77"/>
+      <c r="T5" s="77"/>
+      <c r="U5" s="77"/>
+      <c r="V5" s="77"/>
+      <c r="W5" s="77"/>
+      <c r="X5" s="77"/>
+      <c r="Y5" s="77"/>
+      <c r="Z5" s="76">
         <v>2024</v>
       </c>
-      <c r="AA5" s="88"/>
-[...10 lines deleted...]
-      <c r="AL5" s="95">
+      <c r="AA5" s="77"/>
+      <c r="AB5" s="77"/>
+      <c r="AC5" s="77"/>
+      <c r="AD5" s="77"/>
+      <c r="AE5" s="77"/>
+      <c r="AF5" s="77"/>
+      <c r="AG5" s="77"/>
+      <c r="AH5" s="77"/>
+      <c r="AI5" s="77"/>
+      <c r="AJ5" s="77"/>
+      <c r="AK5" s="77"/>
+      <c r="AL5" s="80">
         <v>2025</v>
       </c>
-      <c r="AM5" s="96"/>
-[...10 lines deleted...]
-      <c r="AX5" s="90">
+      <c r="AM5" s="81"/>
+      <c r="AN5" s="81"/>
+      <c r="AO5" s="81"/>
+      <c r="AP5" s="81"/>
+      <c r="AQ5" s="81"/>
+      <c r="AR5" s="81"/>
+      <c r="AS5" s="81"/>
+      <c r="AT5" s="81"/>
+      <c r="AU5" s="81"/>
+      <c r="AV5" s="81"/>
+      <c r="AW5" s="81"/>
+      <c r="AX5" s="70">
         <v>2026</v>
       </c>
-      <c r="AY5" s="91"/>
-[...2 lines deleted...]
-      <c r="BB5" s="91"/>
+      <c r="AY5" s="71"/>
+      <c r="AZ5" s="71"/>
+      <c r="BA5" s="71"/>
+      <c r="BB5" s="71"/>
+      <c r="BC5" s="71"/>
     </row>
-    <row r="6" spans="1:54" ht="22.5">
-[...1 lines deleted...]
-      <c r="B6" s="27" t="s">
+    <row r="6" spans="1:55" ht="22.5">
+      <c r="A6" s="75"/>
+      <c r="B6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="46" t="s">
+      <c r="C6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="47" t="s">
+      <c r="D6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="46" t="s">
+      <c r="E6" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="46" t="s">
+      <c r="G6" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="46" t="s">
+      <c r="H6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="46" t="s">
+      <c r="I6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="46" t="s">
+      <c r="J6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="46" t="s">
+      <c r="K6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="46" t="s">
+      <c r="L6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="46" t="s">
+      <c r="M6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="27" t="s">
+      <c r="N6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="46" t="s">
+      <c r="O6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="47" t="s">
+      <c r="P6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="46" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="46" t="s">
+      <c r="Q6" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R6" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="46" t="s">
+      <c r="S6" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="46" t="s">
+      <c r="T6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="U6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="46" t="s">
+      <c r="V6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="46" t="s">
+      <c r="W6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="X6" s="46" t="s">
+      <c r="X6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="46" t="s">
+      <c r="Y6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="27" t="s">
+      <c r="Z6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AA6" s="46" t="s">
+      <c r="AA6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="47" t="s">
+      <c r="AB6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="46" t="s">
+      <c r="AC6" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="AD6" s="46" t="s">
+      <c r="AD6" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="46" t="s">
+      <c r="AE6" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="46" t="s">
+      <c r="AF6" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AG6" s="46" t="s">
+      <c r="AG6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="46" t="s">
+      <c r="AH6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="46" t="s">
+      <c r="AI6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AJ6" s="46" t="s">
+      <c r="AJ6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="46" t="s">
+      <c r="AK6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="AL6" s="27" t="s">
+      <c r="AL6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AM6" s="27" t="s">
+      <c r="AM6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="54" t="s">
+      <c r="AN6" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="27" t="s">
+      <c r="AO6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="27" t="s">
+      <c r="AP6" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="27" t="s">
+      <c r="AQ6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="52" t="s">
+      <c r="AR6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="51" t="s">
+      <c r="AS6" s="43" t="s">
         <v>3</v>
       </c>
       <c r="AT6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="58" t="s">
+      <c r="AU6" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AV6" s="59" t="s">
+      <c r="AV6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="AW6" s="60" t="s">
+      <c r="AW6" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="AX6" s="69" t="s">
+      <c r="AX6" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AY6" s="54" t="s">
-[...2 lines deleted...]
-      <c r="AZ6" s="54" t="s">
+      <c r="AY6" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="AZ6" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="BA6" s="27" t="s">
+      <c r="BA6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BB6" s="63" t="s">
+      <c r="BB6" s="49" t="s">
         <v>0</v>
       </c>
+      <c r="BC6" s="49" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:54" ht="15" customHeight="1">
-      <c r="A7" s="97" t="s">
+    <row r="7" spans="1:55" ht="15" customHeight="1">
+      <c r="A7" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="97"/>
-[...51 lines deleted...]
-      <c r="BB7" s="97"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="82"/>
+      <c r="U7" s="82"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="82"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="82"/>
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="82"/>
+      <c r="AB7" s="82"/>
+      <c r="AC7" s="82"/>
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="82"/>
+      <c r="AF7" s="82"/>
+      <c r="AG7" s="82"/>
+      <c r="AH7" s="82"/>
+      <c r="AI7" s="82"/>
+      <c r="AJ7" s="82"/>
+      <c r="AK7" s="82"/>
+      <c r="AL7" s="82"/>
+      <c r="AM7" s="82"/>
+      <c r="AN7" s="82"/>
+      <c r="AO7" s="82"/>
+      <c r="AP7" s="82"/>
+      <c r="AQ7" s="82"/>
+      <c r="AR7" s="82"/>
+      <c r="AS7" s="82"/>
+      <c r="AT7" s="82"/>
+      <c r="AU7" s="82"/>
+      <c r="AV7" s="82"/>
+      <c r="AW7" s="82"/>
+      <c r="AX7" s="82"/>
+      <c r="AY7" s="82"/>
+      <c r="AZ7" s="82"/>
+      <c r="BA7" s="82"/>
+      <c r="BB7" s="82"/>
+      <c r="BC7" s="82"/>
     </row>
-    <row r="8" spans="1:54">
-      <c r="A8" s="38" t="s">
+    <row r="8" spans="1:55">
+      <c r="A8" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="14">
         <v>467563</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="14">
         <v>467937</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="14">
         <v>468348</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="14">
         <v>468894</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="14">
         <v>469306</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="14">
         <v>469760</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="14">
         <v>470285</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="14">
         <v>470851</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="14">
         <v>471294</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K8" s="14">
         <v>471478</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="14">
         <v>471988</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="14">
         <v>472611</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="14">
         <v>473072</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O8" s="14">
         <v>473516</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="14">
         <v>473981</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="14">
         <v>474522</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="14">
         <v>474965</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="14">
         <v>475428</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="14">
         <v>475827</v>
       </c>
-      <c r="U8" s="17">
+      <c r="U8" s="14">
         <v>476284</v>
       </c>
-      <c r="V8" s="17">
+      <c r="V8" s="14">
         <v>476712</v>
       </c>
-      <c r="W8" s="17">
+      <c r="W8" s="14">
         <v>477096</v>
       </c>
-      <c r="X8" s="17">
+      <c r="X8" s="14">
         <v>477460</v>
       </c>
-      <c r="Y8" s="17">
+      <c r="Y8" s="14">
         <v>477928</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="38">
         <v>478246</v>
       </c>
-      <c r="AA8" s="17">
+      <c r="AA8" s="14">
         <v>478593</v>
       </c>
-      <c r="AB8" s="17">
+      <c r="AB8" s="14">
         <v>479003</v>
       </c>
-      <c r="AC8" s="17">
+      <c r="AC8" s="14">
         <v>479372</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AD8" s="14">
         <v>479846</v>
       </c>
-      <c r="AE8" s="17">
+      <c r="AE8" s="14">
         <v>480284</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AF8" s="14">
         <v>480839</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AG8" s="14">
         <v>481390</v>
       </c>
-      <c r="AH8" s="39">
+      <c r="AH8" s="38">
         <v>481953</v>
       </c>
-      <c r="AI8" s="17">
+      <c r="AI8" s="14">
         <v>482355</v>
       </c>
-      <c r="AJ8" s="17">
+      <c r="AJ8" s="14">
         <v>482657</v>
       </c>
-      <c r="AK8" s="17">
+      <c r="AK8" s="14">
         <v>483020</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AL8" s="14">
         <v>483370</v>
       </c>
-      <c r="AM8" s="39">
+      <c r="AM8" s="38">
         <v>483615</v>
       </c>
-      <c r="AN8" s="17">
+      <c r="AN8" s="14">
         <v>483808</v>
       </c>
-      <c r="AO8" s="15">
+      <c r="AO8" s="14">
         <v>484006</v>
       </c>
-      <c r="AP8" s="19">
+      <c r="AP8" s="42">
         <v>484212</v>
       </c>
-      <c r="AQ8" s="19">
+      <c r="AQ8" s="42">
         <v>484377</v>
       </c>
-      <c r="AR8" s="19">
+      <c r="AR8" s="42">
         <v>484683</v>
       </c>
-      <c r="AS8" s="19">
+      <c r="AS8" s="42">
         <v>485129</v>
       </c>
-      <c r="AT8" s="19">
+      <c r="AT8" s="42">
         <v>485225</v>
       </c>
-      <c r="AU8" s="50">
+      <c r="AU8" s="42">
         <v>485487</v>
       </c>
-      <c r="AV8" s="19">
+      <c r="AV8" s="42">
         <v>485674</v>
       </c>
-      <c r="AW8" s="19">
+      <c r="AW8" s="42">
         <v>485819</v>
       </c>
-      <c r="AX8" s="19">
+      <c r="AX8" s="42">
         <v>486039</v>
       </c>
-      <c r="AY8" s="19">
+      <c r="AY8" s="42">
         <v>486350</v>
       </c>
-      <c r="AZ8" s="19">
+      <c r="AZ8" s="42">
         <v>486400</v>
       </c>
-      <c r="BA8" s="19">
+      <c r="BA8" s="42">
         <v>486520</v>
       </c>
-      <c r="BB8" s="19">
+      <c r="BB8" s="42">
         <v>486734</v>
       </c>
+      <c r="BC8" s="42">
+        <v>486920</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
-      <c r="A9" s="28" t="s">
+    <row r="9" spans="1:55">
+      <c r="A9" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="14">
         <v>285728</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="14">
         <v>286087</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="14">
         <v>286451</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="14">
         <v>286892</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="14">
         <v>287283</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="14">
         <v>287715</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="14">
         <v>288310</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="14">
         <v>288893</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="14">
         <v>289441</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="14">
         <v>289731</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="14">
         <v>290242</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="14">
         <v>290837</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="14">
         <v>291194</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="14">
         <v>291581</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="14">
         <v>291955</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="14">
         <v>292354</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="14">
         <v>292715</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="14">
         <v>293069</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="14">
         <v>293561</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="14">
         <v>294184</v>
       </c>
-      <c r="V9" s="17">
+      <c r="V9" s="14">
         <v>294735</v>
       </c>
-      <c r="W9" s="17">
+      <c r="W9" s="14">
         <v>295096</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="14">
         <v>295547</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="14">
         <v>296024</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="38">
         <v>296430</v>
       </c>
-      <c r="AA9" s="17">
+      <c r="AA9" s="14">
         <v>296841</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="14">
         <v>297277</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC9" s="14">
         <v>297747</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AD9" s="14">
         <v>298385</v>
       </c>
-      <c r="AE9" s="17">
+      <c r="AE9" s="14">
         <v>298875</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="14">
         <v>299561</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="14">
         <v>300323</v>
       </c>
-      <c r="AH9" s="39">
+      <c r="AH9" s="38">
         <v>301267</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AI9" s="14">
         <v>302049</v>
       </c>
-      <c r="AJ9" s="17">
+      <c r="AJ9" s="14">
         <v>302767</v>
       </c>
-      <c r="AK9" s="17">
+      <c r="AK9" s="14">
         <v>303318</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AL9" s="14">
         <v>303861</v>
       </c>
-      <c r="AM9" s="39">
+      <c r="AM9" s="38">
         <v>304408</v>
       </c>
-      <c r="AN9" s="17">
+      <c r="AN9" s="14">
         <v>304817</v>
       </c>
-      <c r="AO9" s="15">
+      <c r="AO9" s="14">
         <v>305109</v>
       </c>
-      <c r="AP9" s="19">
+      <c r="AP9" s="42">
         <v>305620</v>
       </c>
-      <c r="AQ9" s="19">
+      <c r="AQ9" s="42">
         <v>306095</v>
       </c>
-      <c r="AR9" s="19">
+      <c r="AR9" s="42">
         <v>306821</v>
       </c>
-      <c r="AS9" s="19">
+      <c r="AS9" s="42">
         <v>308370</v>
       </c>
-      <c r="AT9" s="19">
+      <c r="AT9" s="42">
         <v>309117</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="42">
         <v>309720</v>
       </c>
-      <c r="AV9" s="19">
+      <c r="AV9" s="42">
         <v>310032</v>
       </c>
-      <c r="AW9" s="19">
+      <c r="AW9" s="42">
         <v>310371</v>
       </c>
-      <c r="AX9" s="19">
+      <c r="AX9" s="42">
         <v>310767</v>
       </c>
-      <c r="AY9" s="19">
+      <c r="AY9" s="42">
         <v>311234</v>
       </c>
-      <c r="AZ9" s="19">
+      <c r="AZ9" s="42">
         <v>311476</v>
       </c>
-      <c r="BA9" s="19">
+      <c r="BA9" s="42">
         <v>311860</v>
       </c>
-      <c r="BB9" s="19">
+      <c r="BB9" s="42">
         <v>312186</v>
       </c>
+      <c r="BC9" s="42">
+        <v>312443</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
-      <c r="A10" s="28" t="s">
+    <row r="10" spans="1:55">
+      <c r="A10" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="14">
         <v>21606</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="14">
         <v>21623</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="14">
         <v>21617</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="14">
         <v>21632</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="14">
         <v>21647</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="14">
         <v>21671</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="14">
         <v>21649</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="14">
         <v>21663</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="14">
         <v>21643</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="14">
         <v>21633</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="14">
         <v>21649</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="14">
         <v>21661</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="14">
         <v>21683</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="14">
         <v>21699</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="14">
         <v>21707</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="14">
         <v>21714</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="14">
         <v>21732</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="14">
         <v>21733</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="14">
         <v>21725</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="14">
         <v>21775</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V10" s="14">
         <v>21778</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W10" s="14">
         <v>21780</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="14">
         <v>21792</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="14">
         <v>21831</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="38">
         <v>21857</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="14">
         <v>21863</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="14">
         <v>21864</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="14">
         <v>21847</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="14">
         <v>21832</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AE10" s="14">
         <v>21884</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="14">
         <v>21859</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="14">
         <v>21865</v>
       </c>
-      <c r="AH10" s="39">
+      <c r="AH10" s="38">
         <v>21859</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="14">
         <v>21824</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AJ10" s="14">
         <v>21762</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AK10" s="14">
         <v>21747</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AL10" s="14">
         <v>21744</v>
       </c>
-      <c r="AM10" s="39">
+      <c r="AM10" s="38">
         <v>21728</v>
       </c>
-      <c r="AN10" s="17">
+      <c r="AN10" s="14">
         <v>21723</v>
       </c>
-      <c r="AO10" s="15">
+      <c r="AO10" s="14">
         <v>21726</v>
       </c>
-      <c r="AP10" s="19">
+      <c r="AP10" s="42">
         <v>21705</v>
       </c>
-      <c r="AQ10" s="19">
+      <c r="AQ10" s="42">
         <v>21666</v>
       </c>
-      <c r="AR10" s="19">
+      <c r="AR10" s="42">
         <v>21629</v>
       </c>
-      <c r="AS10" s="19">
+      <c r="AS10" s="42">
         <v>21501</v>
       </c>
-      <c r="AT10" s="19">
+      <c r="AT10" s="42">
         <v>21435</v>
       </c>
-      <c r="AU10" s="50">
+      <c r="AU10" s="42">
         <v>21383</v>
       </c>
-      <c r="AV10" s="19">
+      <c r="AV10" s="42">
         <v>21428</v>
       </c>
-      <c r="AW10" s="19">
+      <c r="AW10" s="42">
         <v>21390</v>
       </c>
-      <c r="AX10" s="19">
+      <c r="AX10" s="42">
         <v>21376</v>
       </c>
-      <c r="AY10" s="19">
+      <c r="AY10" s="42">
         <v>21416</v>
       </c>
-      <c r="AZ10" s="19">
+      <c r="AZ10" s="42">
         <v>21404</v>
       </c>
-      <c r="BA10" s="19">
+      <c r="BA10" s="42">
         <v>21370</v>
       </c>
-      <c r="BB10" s="19">
+      <c r="BB10" s="42">
         <v>21355</v>
       </c>
+      <c r="BC10" s="42">
+        <v>21392</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
-      <c r="A11" s="28" t="s">
+    <row r="11" spans="1:55">
+      <c r="A11" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="14">
         <v>10101</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="14">
         <v>10092</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="14">
         <v>10100</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="14">
         <v>10090</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="14">
         <v>10075</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="14">
         <v>10073</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="14">
         <v>10070</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="14">
         <v>10051</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="14">
         <v>10024</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="14">
         <v>10028</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="14">
         <v>10033</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="14">
         <v>10031</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="14">
         <v>10030</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="14">
         <v>10016</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="14">
         <v>10016</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="14">
         <v>10030</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="14">
         <v>10041</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="14">
         <v>10057</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T11" s="14">
         <v>10019</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="14">
         <v>9972</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="14">
         <v>9956</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="14">
         <v>9958</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="14">
         <v>9938</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="14">
         <v>9935</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="38">
         <v>9922</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA11" s="14">
         <v>9909</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="14">
         <v>9908</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AC11" s="14">
         <v>9910</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="14">
         <v>9901</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AE11" s="14">
         <v>9892</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="14">
         <v>9848</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="14">
         <v>9853</v>
       </c>
-      <c r="AH11" s="39">
+      <c r="AH11" s="38">
         <v>9809</v>
       </c>
-      <c r="AI11" s="17">
+      <c r="AI11" s="14">
         <v>9777</v>
       </c>
-      <c r="AJ11" s="17">
+      <c r="AJ11" s="14">
         <v>9735</v>
       </c>
-      <c r="AK11" s="17">
+      <c r="AK11" s="14">
         <v>9706</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AL11" s="14">
         <v>9717</v>
       </c>
-      <c r="AM11" s="39">
+      <c r="AM11" s="38">
         <v>9706</v>
       </c>
-      <c r="AN11" s="17">
+      <c r="AN11" s="14">
         <v>9684</v>
       </c>
-      <c r="AO11" s="15">
+      <c r="AO11" s="14">
         <v>9651</v>
       </c>
-      <c r="AP11" s="19">
+      <c r="AP11" s="42">
         <v>9639</v>
       </c>
-      <c r="AQ11" s="19">
+      <c r="AQ11" s="42">
         <v>9610</v>
       </c>
-      <c r="AR11" s="19">
+      <c r="AR11" s="42">
         <v>9576</v>
       </c>
-      <c r="AS11" s="19">
+      <c r="AS11" s="42">
         <v>9509</v>
       </c>
-      <c r="AT11" s="19">
+      <c r="AT11" s="42">
         <v>9471</v>
       </c>
-      <c r="AU11" s="50">
+      <c r="AU11" s="42">
         <v>9450</v>
       </c>
-      <c r="AV11" s="19">
+      <c r="AV11" s="42">
         <v>9460</v>
       </c>
-      <c r="AW11" s="19">
+      <c r="AW11" s="42">
         <v>9400</v>
       </c>
-      <c r="AX11" s="19">
+      <c r="AX11" s="42">
         <v>9368</v>
       </c>
-      <c r="AY11" s="19">
+      <c r="AY11" s="42">
         <v>9350</v>
       </c>
-      <c r="AZ11" s="19">
+      <c r="AZ11" s="42">
         <v>9335</v>
       </c>
-      <c r="BA11" s="19">
+      <c r="BA11" s="42">
         <v>9312</v>
       </c>
-      <c r="BB11" s="19">
+      <c r="BB11" s="42">
         <v>9328</v>
       </c>
+      <c r="BC11" s="42">
+        <v>9314</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
-      <c r="A12" s="28" t="s">
+    <row r="12" spans="1:55">
+      <c r="A12" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="14">
         <v>11023</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="14">
         <v>11023</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="14">
         <v>11038</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="14">
         <v>11060</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="14">
         <v>11063</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="14">
         <v>11085</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="14">
         <v>11099</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="14">
         <v>11085</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="14">
         <v>11081</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <v>11071</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="14">
         <v>11066</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="14">
         <v>11073</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="14">
         <v>11092</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="14">
         <v>11098</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="14">
         <v>11109</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="14">
         <v>11130</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="14">
         <v>11130</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="14">
         <v>11155</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="14">
         <v>11154</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="14">
         <v>11129</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="14">
         <v>11132</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="14">
         <v>11131</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="14">
         <v>11116</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="14">
         <v>11101</v>
       </c>
-      <c r="Z12" s="39">
+      <c r="Z12" s="38">
         <v>11104</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="14">
         <v>11092</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="14">
         <v>11093</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="14">
         <v>11086</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="14">
         <v>11105</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AE12" s="14">
         <v>11118</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="14">
         <v>11119</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="14">
         <v>11105</v>
       </c>
-      <c r="AH12" s="39">
+      <c r="AH12" s="38">
         <v>11076</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AI12" s="14">
         <v>11080</v>
       </c>
-      <c r="AJ12" s="17">
+      <c r="AJ12" s="14">
         <v>11067</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AK12" s="14">
         <v>11047</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="14">
         <v>11027</v>
       </c>
-      <c r="AM12" s="39">
+      <c r="AM12" s="38">
         <v>11022</v>
       </c>
-      <c r="AN12" s="17">
+      <c r="AN12" s="14">
         <v>11014</v>
       </c>
-      <c r="AO12" s="15">
+      <c r="AO12" s="14">
         <v>11025</v>
       </c>
-      <c r="AP12" s="19">
+      <c r="AP12" s="42">
         <v>11003</v>
       </c>
-      <c r="AQ12" s="19">
+      <c r="AQ12" s="42">
         <v>10989</v>
       </c>
-      <c r="AR12" s="19">
+      <c r="AR12" s="42">
         <v>10971</v>
       </c>
-      <c r="AS12" s="19">
+      <c r="AS12" s="42">
         <v>10867</v>
       </c>
-      <c r="AT12" s="19">
+      <c r="AT12" s="42">
         <v>10800</v>
       </c>
-      <c r="AU12" s="50">
+      <c r="AU12" s="42">
         <v>10824</v>
       </c>
-      <c r="AV12" s="19">
+      <c r="AV12" s="42">
         <v>10803</v>
       </c>
-      <c r="AW12" s="19">
+      <c r="AW12" s="42">
         <v>10814</v>
       </c>
-      <c r="AX12" s="19">
+      <c r="AX12" s="42">
         <v>10799</v>
       </c>
-      <c r="AY12" s="19">
+      <c r="AY12" s="42">
         <v>10808</v>
       </c>
-      <c r="AZ12" s="19">
+      <c r="AZ12" s="42">
         <v>10785</v>
       </c>
-      <c r="BA12" s="19">
+      <c r="BA12" s="42">
         <v>10767</v>
       </c>
-      <c r="BB12" s="19">
+      <c r="BB12" s="42">
         <v>10753</v>
       </c>
+      <c r="BC12" s="42">
+        <v>10754</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
-      <c r="A13" s="28" t="s">
+    <row r="13" spans="1:55">
+      <c r="A13" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="14">
         <v>7735</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="14">
         <v>7717</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="14">
         <v>7718</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="14">
         <v>7717</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="14">
         <v>7708</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="14">
         <v>7700</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="14">
         <v>7688</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="14">
         <v>7695</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="14">
         <v>7689</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="14">
         <v>7671</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="14">
         <v>7659</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="14">
         <v>7667</v>
       </c>
-      <c r="N13" s="17">
+      <c r="N13" s="14">
         <v>7677</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="14">
         <v>7697</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="14">
         <v>7691</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="14">
         <v>7702</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="14">
         <v>7712</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="14">
         <v>7707</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="14">
         <v>7697</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="14">
         <v>7695</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="14">
         <v>7691</v>
       </c>
-      <c r="W13" s="17">
+      <c r="W13" s="14">
         <v>7684</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="14">
         <v>7678</v>
       </c>
-      <c r="Y13" s="17">
+      <c r="Y13" s="14">
         <v>7671</v>
       </c>
-      <c r="Z13" s="39">
+      <c r="Z13" s="38">
         <v>7668</v>
       </c>
-      <c r="AA13" s="17">
+      <c r="AA13" s="14">
         <v>7672</v>
       </c>
-      <c r="AB13" s="17">
+      <c r="AB13" s="14">
         <v>7669</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AC13" s="14">
         <v>7660</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD13" s="14">
         <v>7634</v>
       </c>
-      <c r="AE13" s="17">
+      <c r="AE13" s="14">
         <v>7616</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="14">
         <v>7613</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AG13" s="14">
         <v>7602</v>
       </c>
-      <c r="AH13" s="39">
+      <c r="AH13" s="38">
         <v>7594</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AI13" s="14">
         <v>7560</v>
       </c>
-      <c r="AJ13" s="17">
+      <c r="AJ13" s="14">
         <v>7573</v>
       </c>
-      <c r="AK13" s="17">
+      <c r="AK13" s="14">
         <v>7566</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AL13" s="14">
         <v>7548</v>
       </c>
-      <c r="AM13" s="39">
+      <c r="AM13" s="38">
         <v>7542</v>
       </c>
-      <c r="AN13" s="17">
+      <c r="AN13" s="14">
         <v>7533</v>
       </c>
-      <c r="AO13" s="15">
+      <c r="AO13" s="14">
         <v>7528</v>
       </c>
-      <c r="AP13" s="19">
+      <c r="AP13" s="42">
         <v>7514</v>
       </c>
-      <c r="AQ13" s="19">
+      <c r="AQ13" s="42">
         <v>7509</v>
       </c>
-      <c r="AR13" s="19">
+      <c r="AR13" s="42">
         <v>7498</v>
       </c>
-      <c r="AS13" s="19">
+      <c r="AS13" s="42">
         <v>7457</v>
       </c>
-      <c r="AT13" s="19">
+      <c r="AT13" s="42">
         <v>7460</v>
       </c>
-      <c r="AU13" s="50">
+      <c r="AU13" s="42">
         <v>7443</v>
       </c>
-      <c r="AV13" s="19">
+      <c r="AV13" s="42">
         <v>7431</v>
       </c>
-      <c r="AW13" s="19">
+      <c r="AW13" s="42">
         <v>7411</v>
       </c>
-      <c r="AX13" s="19">
+      <c r="AX13" s="42">
         <v>7394</v>
       </c>
-      <c r="AY13" s="19">
+      <c r="AY13" s="42">
         <v>7388</v>
       </c>
-      <c r="AZ13" s="19">
+      <c r="AZ13" s="42">
         <v>7383</v>
       </c>
-      <c r="BA13" s="19">
+      <c r="BA13" s="42">
         <v>7378</v>
       </c>
-      <c r="BB13" s="19">
+      <c r="BB13" s="42">
         <v>7383</v>
       </c>
+      <c r="BC13" s="42">
+        <v>7380</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
-      <c r="A14" s="28" t="s">
+    <row r="14" spans="1:55">
+      <c r="A14" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="14">
         <v>7805</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="14">
         <v>7808</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="14">
         <v>7818</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="14">
         <v>7816</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="14">
         <v>7816</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="14">
         <v>7803</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="14">
         <v>7793</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="14">
         <v>7796</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="14">
         <v>7778</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="14">
         <v>7767</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="14">
         <v>7763</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="14">
         <v>7760</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="14">
         <v>7755</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="14">
         <v>7750</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="14">
         <v>7766</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="14">
         <v>7773</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="14">
         <v>7767</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="14">
         <v>7770</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="14">
         <v>7781</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="14">
         <v>7752</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="14">
         <v>7752</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="14">
         <v>7756</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="14">
         <v>7770</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="14">
         <v>7756</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="38">
         <v>7736</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="14">
         <v>7718</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="14">
         <v>7718</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC14" s="14">
         <v>7704</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="14">
         <v>7700</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AE14" s="14">
         <v>7692</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="14">
         <v>7685</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="14">
         <v>7673</v>
       </c>
-      <c r="AH14" s="39">
+      <c r="AH14" s="38">
         <v>7657</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AI14" s="14">
         <v>7642</v>
       </c>
-      <c r="AJ14" s="17">
+      <c r="AJ14" s="14">
         <v>7628</v>
       </c>
-      <c r="AK14" s="17">
+      <c r="AK14" s="14">
         <v>7624</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AL14" s="14">
         <v>7604</v>
       </c>
-      <c r="AM14" s="39">
+      <c r="AM14" s="38">
         <v>7591</v>
       </c>
-      <c r="AN14" s="17">
+      <c r="AN14" s="14">
         <v>7567</v>
       </c>
-      <c r="AO14" s="15">
+      <c r="AO14" s="14">
         <v>7564</v>
       </c>
-      <c r="AP14" s="19">
+      <c r="AP14" s="42">
         <v>7549</v>
       </c>
-      <c r="AQ14" s="19">
+      <c r="AQ14" s="42">
         <v>7538</v>
       </c>
-      <c r="AR14" s="19">
+      <c r="AR14" s="42">
         <v>7515</v>
       </c>
-      <c r="AS14" s="19">
+      <c r="AS14" s="42">
         <v>7436</v>
       </c>
-      <c r="AT14" s="19">
+      <c r="AT14" s="42">
         <v>7391</v>
       </c>
-      <c r="AU14" s="50">
+      <c r="AU14" s="42">
         <v>7375</v>
       </c>
-      <c r="AV14" s="19">
+      <c r="AV14" s="42">
         <v>7384</v>
       </c>
-      <c r="AW14" s="19">
+      <c r="AW14" s="42">
         <v>7394</v>
       </c>
-      <c r="AX14" s="19">
+      <c r="AX14" s="42">
         <v>7390</v>
       </c>
-      <c r="AY14" s="19">
+      <c r="AY14" s="42">
         <v>7390</v>
       </c>
-      <c r="AZ14" s="19">
+      <c r="AZ14" s="42">
         <v>7369</v>
       </c>
-      <c r="BA14" s="19">
+      <c r="BA14" s="42">
         <v>7347</v>
       </c>
-      <c r="BB14" s="19">
+      <c r="BB14" s="42">
         <v>7340</v>
       </c>
+      <c r="BC14" s="42">
+        <v>7330</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
-      <c r="A15" s="28" t="s">
+    <row r="15" spans="1:55">
+      <c r="A15" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="14">
         <v>14772</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="14">
         <v>14760</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="14">
         <v>14758</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="14">
         <v>14758</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="14">
         <v>14750</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="14">
         <v>14748</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="14">
         <v>14750</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="14">
         <v>14754</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="14">
         <v>14763</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="14">
         <v>14753</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="14">
         <v>14759</v>
       </c>
-      <c r="M15" s="17">
+      <c r="M15" s="14">
         <v>14785</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="14">
         <v>14799</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="14">
         <v>14800</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="14">
         <v>14796</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q15" s="14">
         <v>14801</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="14">
         <v>14798</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="14">
         <v>14803</v>
       </c>
-      <c r="T15" s="17">
+      <c r="T15" s="14">
         <v>14824</v>
       </c>
-      <c r="U15" s="17">
+      <c r="U15" s="14">
         <v>14817</v>
       </c>
-      <c r="V15" s="17">
+      <c r="V15" s="14">
         <v>14789</v>
       </c>
-      <c r="W15" s="17">
+      <c r="W15" s="14">
         <v>14800</v>
       </c>
-      <c r="X15" s="17">
+      <c r="X15" s="14">
         <v>14790</v>
       </c>
-      <c r="Y15" s="17">
+      <c r="Y15" s="14">
         <v>14805</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="38">
         <v>14786</v>
       </c>
-      <c r="AA15" s="17">
+      <c r="AA15" s="14">
         <v>14791</v>
       </c>
-      <c r="AB15" s="17">
+      <c r="AB15" s="14">
         <v>14762</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AC15" s="14">
         <v>14767</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AD15" s="14">
         <v>14754</v>
       </c>
-      <c r="AE15" s="17">
+      <c r="AE15" s="14">
         <v>14738</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AF15" s="14">
         <v>14736</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AG15" s="14">
         <v>14746</v>
       </c>
-      <c r="AH15" s="39">
+      <c r="AH15" s="38">
         <v>14726</v>
       </c>
-      <c r="AI15" s="17">
+      <c r="AI15" s="14">
         <v>14744</v>
       </c>
-      <c r="AJ15" s="17">
+      <c r="AJ15" s="14">
         <v>14711</v>
       </c>
-      <c r="AK15" s="17">
+      <c r="AK15" s="14">
         <v>14689</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AL15" s="14">
         <v>14672</v>
       </c>
-      <c r="AM15" s="39">
+      <c r="AM15" s="38">
         <v>14646</v>
       </c>
-      <c r="AN15" s="17">
+      <c r="AN15" s="14">
         <v>14650</v>
       </c>
-      <c r="AO15" s="15">
+      <c r="AO15" s="14">
         <v>14650</v>
       </c>
-      <c r="AP15" s="19">
+      <c r="AP15" s="42">
         <v>14639</v>
       </c>
-      <c r="AQ15" s="19">
+      <c r="AQ15" s="42">
         <v>14604</v>
       </c>
-      <c r="AR15" s="19">
+      <c r="AR15" s="42">
         <v>14611</v>
       </c>
-      <c r="AS15" s="19">
+      <c r="AS15" s="42">
         <v>14534</v>
       </c>
-      <c r="AT15" s="19">
+      <c r="AT15" s="42">
         <v>14563</v>
       </c>
-      <c r="AU15" s="50">
+      <c r="AU15" s="42">
         <v>14504</v>
       </c>
-      <c r="AV15" s="19">
+      <c r="AV15" s="42">
         <v>14481</v>
       </c>
-      <c r="AW15" s="19">
+      <c r="AW15" s="42">
         <v>14472</v>
       </c>
-      <c r="AX15" s="19">
+      <c r="AX15" s="42">
         <v>14464</v>
       </c>
-      <c r="AY15" s="19">
+      <c r="AY15" s="42">
         <v>14433</v>
       </c>
-      <c r="AZ15" s="19">
+      <c r="AZ15" s="42">
         <v>14427</v>
       </c>
-      <c r="BA15" s="19">
+      <c r="BA15" s="42">
         <v>14416</v>
       </c>
-      <c r="BB15" s="19">
+      <c r="BB15" s="42">
         <v>14406</v>
       </c>
+      <c r="BC15" s="42">
+        <v>14403</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
-      <c r="A16" s="28" t="s">
+    <row r="16" spans="1:55">
+      <c r="A16" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B16" s="14">
         <v>32678</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="14">
         <v>32685</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="14">
         <v>32692</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="14">
         <v>32702</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="14">
         <v>32718</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="14">
         <v>32706</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="14">
         <v>32689</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="14">
         <v>32686</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="14">
         <v>32687</v>
       </c>
-      <c r="K16" s="17">
+      <c r="K16" s="14">
         <v>32690</v>
       </c>
-      <c r="L16" s="17">
+      <c r="L16" s="14">
         <v>32693</v>
       </c>
-      <c r="M16" s="17">
+      <c r="M16" s="14">
         <v>32723</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="14">
         <v>32752</v>
       </c>
-      <c r="O16" s="17">
+      <c r="O16" s="14">
         <v>32779</v>
       </c>
-      <c r="P16" s="17">
+      <c r="P16" s="14">
         <v>32789</v>
       </c>
-      <c r="Q16" s="17">
+      <c r="Q16" s="14">
         <v>32825</v>
       </c>
-      <c r="R16" s="17">
+      <c r="R16" s="14">
         <v>32858</v>
       </c>
-      <c r="S16" s="17">
+      <c r="S16" s="14">
         <v>32886</v>
       </c>
-      <c r="T16" s="17">
+      <c r="T16" s="14">
         <v>32866</v>
       </c>
-      <c r="U16" s="17">
+      <c r="U16" s="14">
         <v>32832</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V16" s="14">
         <v>32817</v>
       </c>
-      <c r="W16" s="17">
+      <c r="W16" s="14">
         <v>32827</v>
       </c>
-      <c r="X16" s="17">
+      <c r="X16" s="14">
         <v>32805</v>
       </c>
-      <c r="Y16" s="17">
+      <c r="Y16" s="14">
         <v>32842</v>
       </c>
-      <c r="Z16" s="39">
+      <c r="Z16" s="38">
         <v>32837</v>
       </c>
-      <c r="AA16" s="17">
+      <c r="AA16" s="14">
         <v>32811</v>
       </c>
-      <c r="AB16" s="17">
+      <c r="AB16" s="14">
         <v>32814</v>
       </c>
-      <c r="AC16" s="17">
+      <c r="AC16" s="14">
         <v>32808</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AD16" s="14">
         <v>32774</v>
       </c>
-      <c r="AE16" s="17">
+      <c r="AE16" s="14">
         <v>32766</v>
       </c>
-      <c r="AF16" s="17">
+      <c r="AF16" s="14">
         <v>32758</v>
       </c>
-      <c r="AG16" s="17">
+      <c r="AG16" s="14">
         <v>32671</v>
       </c>
-      <c r="AH16" s="39">
+      <c r="AH16" s="38">
         <v>32583</v>
       </c>
-      <c r="AI16" s="17">
+      <c r="AI16" s="14">
         <v>32462</v>
       </c>
-      <c r="AJ16" s="17">
+      <c r="AJ16" s="14">
         <v>32429</v>
       </c>
-      <c r="AK16" s="17">
+      <c r="AK16" s="14">
         <v>32417</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AL16" s="14">
         <v>32360</v>
       </c>
-      <c r="AM16" s="39">
+      <c r="AM16" s="38">
         <v>32247</v>
       </c>
-      <c r="AN16" s="17">
+      <c r="AN16" s="14">
         <v>32187</v>
       </c>
-      <c r="AO16" s="15">
+      <c r="AO16" s="14">
         <v>32194</v>
       </c>
-      <c r="AP16" s="19">
+      <c r="AP16" s="42">
         <v>32152</v>
       </c>
-      <c r="AQ16" s="19">
+      <c r="AQ16" s="42">
         <v>32108</v>
       </c>
-      <c r="AR16" s="19">
+      <c r="AR16" s="42">
         <v>32025</v>
       </c>
-      <c r="AS16" s="19">
+      <c r="AS16" s="42">
         <v>31836</v>
       </c>
-      <c r="AT16" s="19">
+      <c r="AT16" s="42">
         <v>31661</v>
       </c>
-      <c r="AU16" s="50">
+      <c r="AU16" s="42">
         <v>31553</v>
       </c>
-      <c r="AV16" s="19">
+      <c r="AV16" s="42">
         <v>31491</v>
       </c>
-      <c r="AW16" s="19">
+      <c r="AW16" s="42">
         <v>31456</v>
       </c>
-      <c r="AX16" s="19">
+      <c r="AX16" s="42">
         <v>31450</v>
       </c>
-      <c r="AY16" s="19">
+      <c r="AY16" s="42">
         <v>31393</v>
       </c>
-      <c r="AZ16" s="19">
+      <c r="AZ16" s="42">
         <v>31367</v>
       </c>
-      <c r="BA16" s="19">
+      <c r="BA16" s="42">
         <v>31326</v>
       </c>
-      <c r="BB16" s="19">
+      <c r="BB16" s="42">
         <v>31297</v>
       </c>
+      <c r="BC16" s="42">
+        <v>31245</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
-      <c r="A17" s="28" t="s">
+    <row r="17" spans="1:55">
+      <c r="A17" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="14">
         <v>7747</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="14">
         <v>7737</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="14">
         <v>7755</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="14">
         <v>7761</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="14">
         <v>7761</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="14">
         <v>7753</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="14">
         <v>7753</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="14">
         <v>7752</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="14">
         <v>7740</v>
       </c>
-      <c r="K17" s="17">
+      <c r="K17" s="14">
         <v>7723</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="14">
         <v>7730</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="14">
         <v>7717</v>
       </c>
-      <c r="N17" s="17">
+      <c r="N17" s="14">
         <v>7721</v>
       </c>
-      <c r="O17" s="17">
+      <c r="O17" s="14">
         <v>7718</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="14">
         <v>7724</v>
       </c>
-      <c r="Q17" s="17">
+      <c r="Q17" s="14">
         <v>7716</v>
       </c>
-      <c r="R17" s="17">
+      <c r="R17" s="14">
         <v>7704</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="14">
         <v>7708</v>
       </c>
-      <c r="T17" s="17">
+      <c r="T17" s="14">
         <v>7705</v>
       </c>
-      <c r="U17" s="17">
+      <c r="U17" s="14">
         <v>7702</v>
       </c>
-      <c r="V17" s="17">
+      <c r="V17" s="14">
         <v>7701</v>
       </c>
-      <c r="W17" s="17">
+      <c r="W17" s="14">
         <v>7689</v>
       </c>
-      <c r="X17" s="17">
+      <c r="X17" s="14">
         <v>7673</v>
       </c>
-      <c r="Y17" s="17">
+      <c r="Y17" s="14">
         <v>7660</v>
       </c>
-      <c r="Z17" s="39">
+      <c r="Z17" s="38">
         <v>7662</v>
       </c>
-      <c r="AA17" s="17">
+      <c r="AA17" s="14">
         <v>7643</v>
       </c>
-      <c r="AB17" s="17">
+      <c r="AB17" s="14">
         <v>7634</v>
       </c>
-      <c r="AC17" s="17">
+      <c r="AC17" s="14">
         <v>7621</v>
       </c>
-      <c r="AD17" s="17">
+      <c r="AD17" s="14">
         <v>7617</v>
       </c>
-      <c r="AE17" s="17">
+      <c r="AE17" s="14">
         <v>7604</v>
       </c>
-      <c r="AF17" s="17">
+      <c r="AF17" s="14">
         <v>7579</v>
       </c>
-      <c r="AG17" s="17">
+      <c r="AG17" s="14">
         <v>7533</v>
       </c>
-      <c r="AH17" s="39">
+      <c r="AH17" s="38">
         <v>7491</v>
       </c>
-      <c r="AI17" s="17">
+      <c r="AI17" s="14">
         <v>7465</v>
       </c>
-      <c r="AJ17" s="17">
+      <c r="AJ17" s="14">
         <v>7426</v>
       </c>
-      <c r="AK17" s="17">
+      <c r="AK17" s="14">
         <v>7425</v>
       </c>
-      <c r="AL17" s="17">
+      <c r="AL17" s="14">
         <v>7410</v>
       </c>
-      <c r="AM17" s="39">
+      <c r="AM17" s="38">
         <v>7387</v>
       </c>
-      <c r="AN17" s="17">
+      <c r="AN17" s="14">
         <v>7366</v>
       </c>
-      <c r="AO17" s="15">
+      <c r="AO17" s="14">
         <v>7387</v>
       </c>
-      <c r="AP17" s="19">
+      <c r="AP17" s="42">
         <v>7346</v>
       </c>
-      <c r="AQ17" s="19">
+      <c r="AQ17" s="42">
         <v>7341</v>
       </c>
-      <c r="AR17" s="19">
+      <c r="AR17" s="42">
         <v>7308</v>
       </c>
-      <c r="AS17" s="19">
+      <c r="AS17" s="42">
         <v>7251</v>
       </c>
-      <c r="AT17" s="19">
+      <c r="AT17" s="42">
         <v>7206</v>
       </c>
-      <c r="AU17" s="50">
+      <c r="AU17" s="42">
         <v>7181</v>
       </c>
-      <c r="AV17" s="19">
+      <c r="AV17" s="42">
         <v>7167</v>
       </c>
-      <c r="AW17" s="19">
+      <c r="AW17" s="42">
         <v>7174</v>
       </c>
-      <c r="AX17" s="19">
+      <c r="AX17" s="42">
         <v>7165</v>
       </c>
-      <c r="AY17" s="19">
+      <c r="AY17" s="42">
         <v>7132</v>
       </c>
-      <c r="AZ17" s="19">
+      <c r="AZ17" s="42">
         <v>7081</v>
       </c>
-      <c r="BA17" s="19">
+      <c r="BA17" s="42">
         <v>7056</v>
       </c>
-      <c r="BB17" s="19">
+      <c r="BB17" s="42">
         <v>7048</v>
       </c>
+      <c r="BC17" s="42">
+        <v>7042</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
-      <c r="A18" s="28" t="s">
+    <row r="18" spans="1:55">
+      <c r="A18" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="14">
         <v>17470</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="14">
         <v>17478</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="14">
         <v>17482</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="14">
         <v>17509</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="14">
         <v>17506</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="14">
         <v>17513</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="14">
         <v>17507</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="14">
         <v>17522</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="14">
         <v>17507</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="14">
         <v>17487</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="14">
         <v>17473</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="14">
         <v>17471</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="14">
         <v>17461</v>
       </c>
-      <c r="O18" s="17">
+      <c r="O18" s="14">
         <v>17467</v>
       </c>
-      <c r="P18" s="17">
+      <c r="P18" s="14">
         <v>17487</v>
       </c>
-      <c r="Q18" s="17">
+      <c r="Q18" s="14">
         <v>17516</v>
       </c>
-      <c r="R18" s="17">
+      <c r="R18" s="14">
         <v>17527</v>
       </c>
-      <c r="S18" s="17">
+      <c r="S18" s="14">
         <v>17517</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="14">
         <v>17477</v>
       </c>
-      <c r="U18" s="17">
+      <c r="U18" s="14">
         <v>17460</v>
       </c>
-      <c r="V18" s="17">
+      <c r="V18" s="14">
         <v>17454</v>
       </c>
-      <c r="W18" s="17">
+      <c r="W18" s="14">
         <v>17472</v>
       </c>
-      <c r="X18" s="17">
+      <c r="X18" s="14">
         <v>17488</v>
       </c>
-      <c r="Y18" s="17">
+      <c r="Y18" s="14">
         <v>17467</v>
       </c>
-      <c r="Z18" s="39">
+      <c r="Z18" s="38">
         <v>17457</v>
       </c>
-      <c r="AA18" s="17">
+      <c r="AA18" s="14">
         <v>17445</v>
       </c>
-      <c r="AB18" s="17">
+      <c r="AB18" s="14">
         <v>17428</v>
       </c>
-      <c r="AC18" s="17">
+      <c r="AC18" s="14">
         <v>17402</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AD18" s="14">
         <v>17369</v>
       </c>
-      <c r="AE18" s="17">
+      <c r="AE18" s="14">
         <v>17358</v>
       </c>
-      <c r="AF18" s="17">
+      <c r="AF18" s="14">
         <v>17329</v>
       </c>
-      <c r="AG18" s="17">
+      <c r="AG18" s="14">
         <v>17301</v>
       </c>
-      <c r="AH18" s="39">
+      <c r="AH18" s="38">
         <v>17223</v>
       </c>
-      <c r="AI18" s="17">
+      <c r="AI18" s="14">
         <v>17163</v>
       </c>
-      <c r="AJ18" s="17">
+      <c r="AJ18" s="14">
         <v>17104</v>
       </c>
-      <c r="AK18" s="17">
+      <c r="AK18" s="14">
         <v>17074</v>
       </c>
-      <c r="AL18" s="17">
+      <c r="AL18" s="14">
         <v>17049</v>
       </c>
-      <c r="AM18" s="39">
+      <c r="AM18" s="38">
         <v>17004</v>
       </c>
-      <c r="AN18" s="17">
+      <c r="AN18" s="14">
         <v>16980</v>
       </c>
-      <c r="AO18" s="15">
+      <c r="AO18" s="14">
         <v>16933</v>
       </c>
-      <c r="AP18" s="19">
+      <c r="AP18" s="42">
         <v>16903</v>
       </c>
-      <c r="AQ18" s="19">
+      <c r="AQ18" s="42">
         <v>16864</v>
       </c>
-      <c r="AR18" s="19">
+      <c r="AR18" s="42">
         <v>16813</v>
       </c>
-      <c r="AS18" s="19">
+      <c r="AS18" s="42">
         <v>16700</v>
       </c>
-      <c r="AT18" s="19">
+      <c r="AT18" s="42">
         <v>16608</v>
       </c>
-      <c r="AU18" s="50">
+      <c r="AU18" s="42">
         <v>16591</v>
       </c>
-      <c r="AV18" s="19">
+      <c r="AV18" s="42">
         <v>16567</v>
       </c>
-      <c r="AW18" s="19">
+      <c r="AW18" s="42">
         <v>16549</v>
       </c>
-      <c r="AX18" s="19">
+      <c r="AX18" s="42">
         <v>16505</v>
       </c>
-      <c r="AY18" s="19">
+      <c r="AY18" s="42">
         <v>16475</v>
       </c>
-      <c r="AZ18" s="19">
+      <c r="AZ18" s="42">
         <v>16474</v>
       </c>
-      <c r="BA18" s="19">
+      <c r="BA18" s="42">
         <v>16461</v>
       </c>
-      <c r="BB18" s="19">
+      <c r="BB18" s="42">
         <v>16437</v>
       </c>
+      <c r="BC18" s="42">
+        <v>16444</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
-      <c r="A19" s="28" t="s">
+    <row r="19" spans="1:55">
+      <c r="A19" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="17">
+      <c r="B19" s="14">
         <v>23161</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="14">
         <v>23174</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="14">
         <v>23173</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="14">
         <v>23194</v>
       </c>
-      <c r="F19" s="17">
+      <c r="F19" s="14">
         <v>23210</v>
       </c>
-      <c r="G19" s="17">
+      <c r="G19" s="14">
         <v>23212</v>
       </c>
-      <c r="H19" s="17">
+      <c r="H19" s="14">
         <v>23218</v>
       </c>
-      <c r="I19" s="17">
+      <c r="I19" s="14">
         <v>23195</v>
       </c>
-      <c r="J19" s="17">
+      <c r="J19" s="14">
         <v>23210</v>
       </c>
-      <c r="K19" s="17">
+      <c r="K19" s="14">
         <v>23207</v>
       </c>
-      <c r="L19" s="17">
+      <c r="L19" s="14">
         <v>23208</v>
       </c>
-      <c r="M19" s="17">
+      <c r="M19" s="14">
         <v>23200</v>
       </c>
-      <c r="N19" s="17">
+      <c r="N19" s="14">
         <v>23214</v>
       </c>
-      <c r="O19" s="17">
+      <c r="O19" s="14">
         <v>23220</v>
       </c>
-      <c r="P19" s="17">
+      <c r="P19" s="14">
         <v>23218</v>
       </c>
-      <c r="Q19" s="17">
+      <c r="Q19" s="14">
         <v>23220</v>
       </c>
-      <c r="R19" s="17">
+      <c r="R19" s="14">
         <v>23228</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="14">
         <v>23235</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="14">
         <v>23257</v>
       </c>
-      <c r="U19" s="17">
+      <c r="U19" s="14">
         <v>23285</v>
       </c>
-      <c r="V19" s="17">
+      <c r="V19" s="14">
         <v>23310</v>
       </c>
-      <c r="W19" s="17">
+      <c r="W19" s="14">
         <v>23337</v>
       </c>
-      <c r="X19" s="17">
+      <c r="X19" s="14">
         <v>23321</v>
       </c>
-      <c r="Y19" s="17">
+      <c r="Y19" s="14">
         <v>23302</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="38">
         <v>23296</v>
       </c>
-      <c r="AA19" s="17">
+      <c r="AA19" s="14">
         <v>23298</v>
       </c>
-      <c r="AB19" s="17">
+      <c r="AB19" s="14">
         <v>23314</v>
       </c>
-      <c r="AC19" s="17">
+      <c r="AC19" s="14">
         <v>23289</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AD19" s="14">
         <v>23267</v>
       </c>
-      <c r="AE19" s="17">
+      <c r="AE19" s="14">
         <v>23260</v>
       </c>
-      <c r="AF19" s="17">
+      <c r="AF19" s="14">
         <v>23278</v>
       </c>
-      <c r="AG19" s="17">
+      <c r="AG19" s="14">
         <v>23307</v>
       </c>
-      <c r="AH19" s="39">
+      <c r="AH19" s="38">
         <v>23300</v>
       </c>
-      <c r="AI19" s="17">
+      <c r="AI19" s="14">
         <v>23262</v>
       </c>
-      <c r="AJ19" s="17">
+      <c r="AJ19" s="14">
         <v>23222</v>
       </c>
-      <c r="AK19" s="17">
+      <c r="AK19" s="14">
         <v>23201</v>
       </c>
-      <c r="AL19" s="17">
+      <c r="AL19" s="14">
         <v>23174</v>
       </c>
-      <c r="AM19" s="39">
+      <c r="AM19" s="38">
         <v>23157</v>
       </c>
-      <c r="AN19" s="17">
+      <c r="AN19" s="14">
         <v>23149</v>
       </c>
-      <c r="AO19" s="15">
+      <c r="AO19" s="14">
         <v>23135</v>
       </c>
-      <c r="AP19" s="19">
+      <c r="AP19" s="42">
         <v>23076</v>
       </c>
-      <c r="AQ19" s="19">
+      <c r="AQ19" s="42">
         <v>23047</v>
       </c>
-      <c r="AR19" s="19">
+      <c r="AR19" s="42">
         <v>22995</v>
       </c>
-      <c r="AS19" s="19">
+      <c r="AS19" s="42">
         <v>22875</v>
       </c>
-      <c r="AT19" s="19">
+      <c r="AT19" s="42">
         <v>22832</v>
       </c>
-      <c r="AU19" s="50">
+      <c r="AU19" s="42">
         <v>22806</v>
       </c>
-      <c r="AV19" s="19">
+      <c r="AV19" s="42">
         <v>22812</v>
       </c>
-      <c r="AW19" s="19">
+      <c r="AW19" s="42">
         <v>22804</v>
       </c>
-      <c r="AX19" s="19">
+      <c r="AX19" s="42">
         <v>22811</v>
       </c>
-      <c r="AY19" s="19">
+      <c r="AY19" s="42">
         <v>22810</v>
       </c>
-      <c r="AZ19" s="19">
+      <c r="AZ19" s="42">
         <v>22800</v>
       </c>
-      <c r="BA19" s="19">
+      <c r="BA19" s="42">
         <v>22789</v>
       </c>
-      <c r="BB19" s="19">
+      <c r="BB19" s="42">
         <v>22777</v>
       </c>
+      <c r="BC19" s="42">
+        <v>22760</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
-      <c r="A20" s="28" t="s">
+    <row r="20" spans="1:55">
+      <c r="A20" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="14">
         <v>20960</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="14">
         <v>20968</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="14">
         <v>20958</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="14">
         <v>20970</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="14">
         <v>20981</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="14">
         <v>20991</v>
       </c>
-      <c r="H20" s="17">
+      <c r="H20" s="14">
         <v>20980</v>
       </c>
-      <c r="I20" s="17">
+      <c r="I20" s="14">
         <v>20983</v>
       </c>
-      <c r="J20" s="17">
+      <c r="J20" s="14">
         <v>20958</v>
       </c>
-      <c r="K20" s="17">
+      <c r="K20" s="14">
         <v>20952</v>
       </c>
-      <c r="L20" s="17">
+      <c r="L20" s="14">
         <v>20956</v>
       </c>
-      <c r="M20" s="17">
+      <c r="M20" s="14">
         <v>20937</v>
       </c>
-      <c r="N20" s="17">
+      <c r="N20" s="14">
         <v>20947</v>
       </c>
-      <c r="O20" s="17">
+      <c r="O20" s="14">
         <v>20949</v>
       </c>
-      <c r="P20" s="17">
+      <c r="P20" s="14">
         <v>20975</v>
       </c>
-      <c r="Q20" s="17">
+      <c r="Q20" s="14">
         <v>20994</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R20" s="14">
         <v>21005</v>
       </c>
-      <c r="S20" s="17">
+      <c r="S20" s="14">
         <v>21041</v>
       </c>
-      <c r="T20" s="17">
+      <c r="T20" s="14">
         <v>21025</v>
       </c>
-      <c r="U20" s="17">
+      <c r="U20" s="14">
         <v>20951</v>
       </c>
-      <c r="V20" s="17">
+      <c r="V20" s="14">
         <v>20901</v>
       </c>
-      <c r="W20" s="17">
+      <c r="W20" s="14">
         <v>20887</v>
       </c>
-      <c r="X20" s="17">
+      <c r="X20" s="14">
         <v>20869</v>
       </c>
-      <c r="Y20" s="17">
+      <c r="Y20" s="14">
         <v>20861</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="38">
         <v>20824</v>
       </c>
-      <c r="AA20" s="17">
+      <c r="AA20" s="14">
         <v>20841</v>
       </c>
-      <c r="AB20" s="17">
+      <c r="AB20" s="14">
         <v>20838</v>
       </c>
-      <c r="AC20" s="17">
+      <c r="AC20" s="14">
         <v>20848</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD20" s="14">
         <v>20824</v>
       </c>
-      <c r="AE20" s="17">
+      <c r="AE20" s="14">
         <v>20814</v>
       </c>
-      <c r="AF20" s="17">
+      <c r="AF20" s="14">
         <v>20810</v>
       </c>
-      <c r="AG20" s="17">
+      <c r="AG20" s="14">
         <v>20779</v>
       </c>
-      <c r="AH20" s="39">
+      <c r="AH20" s="38">
         <v>20752</v>
       </c>
-      <c r="AI20" s="17">
+      <c r="AI20" s="14">
         <v>20727</v>
       </c>
-      <c r="AJ20" s="17">
+      <c r="AJ20" s="14">
         <v>20655</v>
       </c>
-      <c r="AK20" s="17">
+      <c r="AK20" s="14">
         <v>20631</v>
       </c>
-      <c r="AL20" s="17">
+      <c r="AL20" s="14">
         <v>20635</v>
       </c>
-      <c r="AM20" s="39">
+      <c r="AM20" s="38">
         <v>20609</v>
       </c>
-      <c r="AN20" s="17">
+      <c r="AN20" s="14">
         <v>20586</v>
       </c>
-      <c r="AO20" s="15">
+      <c r="AO20" s="14">
         <v>20561</v>
       </c>
-      <c r="AP20" s="19">
+      <c r="AP20" s="42">
         <v>20524</v>
       </c>
-      <c r="AQ20" s="19">
+      <c r="AQ20" s="42">
         <v>20483</v>
       </c>
-      <c r="AR20" s="19">
+      <c r="AR20" s="42">
         <v>20419</v>
       </c>
-      <c r="AS20" s="19">
+      <c r="AS20" s="42">
         <v>20319</v>
       </c>
-      <c r="AT20" s="19">
+      <c r="AT20" s="42">
         <v>20241</v>
       </c>
-      <c r="AU20" s="50">
+      <c r="AU20" s="42">
         <v>20235</v>
       </c>
-      <c r="AV20" s="19">
+      <c r="AV20" s="42">
         <v>20209</v>
       </c>
-      <c r="AW20" s="19">
+      <c r="AW20" s="42">
         <v>20209</v>
       </c>
-      <c r="AX20" s="19">
+      <c r="AX20" s="42">
         <v>20191</v>
       </c>
-      <c r="AY20" s="19">
+      <c r="AY20" s="42">
         <v>20175</v>
       </c>
-      <c r="AZ20" s="19">
+      <c r="AZ20" s="42">
         <v>20150</v>
       </c>
-      <c r="BA20" s="19">
+      <c r="BA20" s="42">
         <v>20095</v>
       </c>
-      <c r="BB20" s="19">
+      <c r="BB20" s="42">
         <v>20102</v>
       </c>
+      <c r="BC20" s="42">
+        <v>20106</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
-      <c r="A21" s="28" t="s">
+    <row r="21" spans="1:55">
+      <c r="A21" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B21" s="14">
         <v>6777</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="14">
         <v>6785</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="14">
         <v>6788</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="14">
         <v>6793</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="14">
         <v>6788</v>
       </c>
-      <c r="G21" s="17">
+      <c r="G21" s="14">
         <v>6790</v>
       </c>
-      <c r="H21" s="17">
+      <c r="H21" s="14">
         <v>6779</v>
       </c>
-      <c r="I21" s="17">
+      <c r="I21" s="14">
         <v>6776</v>
       </c>
-      <c r="J21" s="17">
+      <c r="J21" s="14">
         <v>6773</v>
       </c>
-      <c r="K21" s="17">
+      <c r="K21" s="14">
         <v>6765</v>
       </c>
-      <c r="L21" s="17">
+      <c r="L21" s="14">
         <v>6757</v>
       </c>
-      <c r="M21" s="17">
+      <c r="M21" s="14">
         <v>6749</v>
       </c>
-      <c r="N21" s="17">
+      <c r="N21" s="14">
         <v>6747</v>
       </c>
-      <c r="O21" s="17">
+      <c r="O21" s="14">
         <v>6742</v>
       </c>
-      <c r="P21" s="17">
+      <c r="P21" s="14">
         <v>6748</v>
       </c>
-      <c r="Q21" s="17">
+      <c r="Q21" s="14">
         <v>6747</v>
       </c>
-      <c r="R21" s="17">
+      <c r="R21" s="14">
         <v>6748</v>
       </c>
-      <c r="S21" s="17">
+      <c r="S21" s="14">
         <v>6747</v>
       </c>
-      <c r="T21" s="17">
+      <c r="T21" s="14">
         <v>6736</v>
       </c>
-      <c r="U21" s="17">
+      <c r="U21" s="14">
         <v>6730</v>
       </c>
-      <c r="V21" s="17">
+      <c r="V21" s="14">
         <v>6696</v>
       </c>
-      <c r="W21" s="17">
+      <c r="W21" s="14">
         <v>6679</v>
       </c>
-      <c r="X21" s="17">
+      <c r="X21" s="14">
         <v>6673</v>
       </c>
-      <c r="Y21" s="17">
+      <c r="Y21" s="14">
         <v>6673</v>
       </c>
-      <c r="Z21" s="39">
+      <c r="Z21" s="38">
         <v>6667</v>
       </c>
-      <c r="AA21" s="17">
+      <c r="AA21" s="14">
         <v>6669</v>
       </c>
-      <c r="AB21" s="17">
+      <c r="AB21" s="14">
         <v>6684</v>
       </c>
-      <c r="AC21" s="17">
+      <c r="AC21" s="14">
         <v>6683</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD21" s="14">
         <v>6684</v>
       </c>
-      <c r="AE21" s="17">
+      <c r="AE21" s="14">
         <v>6667</v>
       </c>
-      <c r="AF21" s="17">
+      <c r="AF21" s="14">
         <v>6664</v>
       </c>
-      <c r="AG21" s="17">
+      <c r="AG21" s="14">
         <v>6632</v>
       </c>
-      <c r="AH21" s="39">
+      <c r="AH21" s="38">
         <v>6616</v>
       </c>
-      <c r="AI21" s="17">
+      <c r="AI21" s="14">
         <v>6600</v>
       </c>
-      <c r="AJ21" s="17">
+      <c r="AJ21" s="14">
         <v>6578</v>
       </c>
-      <c r="AK21" s="17">
+      <c r="AK21" s="14">
         <v>6575</v>
       </c>
-      <c r="AL21" s="17">
+      <c r="AL21" s="14">
         <v>6569</v>
       </c>
-      <c r="AM21" s="39">
+      <c r="AM21" s="38">
         <v>6568</v>
       </c>
-      <c r="AN21" s="17">
+      <c r="AN21" s="14">
         <v>6552</v>
       </c>
-      <c r="AO21" s="15">
+      <c r="AO21" s="14">
         <v>6543</v>
       </c>
-      <c r="AP21" s="19">
+      <c r="AP21" s="42">
         <v>6542</v>
       </c>
-      <c r="AQ21" s="19">
+      <c r="AQ21" s="42">
         <v>6523</v>
       </c>
-      <c r="AR21" s="19">
+      <c r="AR21" s="42">
         <v>6502</v>
       </c>
-      <c r="AS21" s="19">
+      <c r="AS21" s="42">
         <v>6474</v>
       </c>
-      <c r="AT21" s="19">
+      <c r="AT21" s="42">
         <v>6440</v>
       </c>
-      <c r="AU21" s="50">
+      <c r="AU21" s="42">
         <v>6422</v>
       </c>
-      <c r="AV21" s="19">
+      <c r="AV21" s="42">
         <v>6409</v>
       </c>
-      <c r="AW21" s="19">
+      <c r="AW21" s="42">
         <v>6375</v>
       </c>
-      <c r="AX21" s="19">
+      <c r="AX21" s="42">
         <v>6359</v>
       </c>
-      <c r="AY21" s="19">
+      <c r="AY21" s="42">
         <v>6346</v>
       </c>
-      <c r="AZ21" s="19">
+      <c r="AZ21" s="42">
         <v>6349</v>
       </c>
-      <c r="BA21" s="19">
+      <c r="BA21" s="42">
         <v>6343</v>
       </c>
-      <c r="BB21" s="19">
+      <c r="BB21" s="42">
         <v>6322</v>
       </c>
+      <c r="BC21" s="42">
+        <v>6307</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" ht="18" customHeight="1">
-      <c r="A22" s="94" t="s">
+    <row r="22" spans="1:55" ht="18" customHeight="1">
+      <c r="A22" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="94"/>
-[...51 lines deleted...]
-      <c r="BB22" s="94"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
+      <c r="Z22" s="72"/>
+      <c r="AA22" s="72"/>
+      <c r="AB22" s="72"/>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="72"/>
+      <c r="AE22" s="72"/>
+      <c r="AF22" s="72"/>
+      <c r="AG22" s="72"/>
+      <c r="AH22" s="72"/>
+      <c r="AI22" s="72"/>
+      <c r="AJ22" s="72"/>
+      <c r="AK22" s="72"/>
+      <c r="AL22" s="72"/>
+      <c r="AM22" s="72"/>
+      <c r="AN22" s="72"/>
+      <c r="AO22" s="72"/>
+      <c r="AP22" s="72"/>
+      <c r="AQ22" s="72"/>
+      <c r="AR22" s="72"/>
+      <c r="AS22" s="72"/>
+      <c r="AT22" s="72"/>
+      <c r="AU22" s="72"/>
+      <c r="AV22" s="72"/>
+      <c r="AW22" s="72"/>
+      <c r="AX22" s="72"/>
+      <c r="AY22" s="72"/>
+      <c r="AZ22" s="72"/>
+      <c r="BA22" s="72"/>
+      <c r="BB22" s="72"/>
+      <c r="BC22" s="72"/>
     </row>
-    <row r="23" spans="1:54">
-      <c r="A23" s="38" t="s">
+    <row r="23" spans="1:55">
+      <c r="A23" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="48">
+      <c r="B23" s="54">
         <v>352501</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="14">
         <v>352886</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="14">
         <v>353278</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="14">
         <v>353749</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="14">
         <v>354186</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G23" s="14">
         <v>354627</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H23" s="14">
         <v>355206</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I23" s="14">
         <v>355802</v>
       </c>
-      <c r="J23" s="17">
+      <c r="J23" s="14">
         <v>356329</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K23" s="14">
         <v>356606</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="14">
         <v>357133</v>
       </c>
-      <c r="M23" s="17">
+      <c r="M23" s="14">
         <v>357737</v>
       </c>
-      <c r="N23" s="17">
+      <c r="N23" s="14">
         <v>358173</v>
       </c>
-      <c r="O23" s="17">
+      <c r="O23" s="14">
         <v>358605</v>
       </c>
-      <c r="P23" s="17">
+      <c r="P23" s="14">
         <v>359000</v>
       </c>
-      <c r="Q23" s="17">
+      <c r="Q23" s="14">
         <v>359449</v>
       </c>
-      <c r="R23" s="17">
+      <c r="R23" s="14">
         <v>359870</v>
       </c>
-      <c r="S23" s="17">
+      <c r="S23" s="14">
         <v>360294</v>
       </c>
-      <c r="T23" s="17">
+      <c r="T23" s="14">
         <v>360770</v>
       </c>
-      <c r="U23" s="17">
+      <c r="U23" s="14">
         <v>361379</v>
       </c>
-      <c r="V23" s="17">
+      <c r="V23" s="14">
         <v>361918</v>
       </c>
-      <c r="W23" s="17">
+      <c r="W23" s="14">
         <v>362292</v>
       </c>
-      <c r="X23" s="17">
+      <c r="X23" s="14">
         <v>362726</v>
       </c>
-      <c r="Y23" s="17">
+      <c r="Y23" s="14">
         <v>363266</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="38">
         <v>363669</v>
       </c>
-      <c r="AA23" s="17">
+      <c r="AA23" s="14">
         <v>364077</v>
       </c>
-      <c r="AB23" s="17">
+      <c r="AB23" s="14">
         <v>364497</v>
       </c>
-      <c r="AC23" s="17">
+      <c r="AC23" s="14">
         <v>364972</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD23" s="14">
         <v>365568</v>
       </c>
-      <c r="AE23" s="17">
+      <c r="AE23" s="14">
         <v>366055</v>
       </c>
-      <c r="AF23" s="17">
+      <c r="AF23" s="14">
         <v>366767</v>
       </c>
-      <c r="AG23" s="17">
+      <c r="AG23" s="14">
         <v>367520</v>
       </c>
-      <c r="AH23" s="39">
+      <c r="AH23" s="38">
         <v>368410</v>
       </c>
-      <c r="AI23" s="17">
+      <c r="AI23" s="14">
         <v>369036</v>
       </c>
-      <c r="AJ23" s="17">
+      <c r="AJ23" s="14">
         <v>369712</v>
       </c>
-      <c r="AK23" s="17">
+      <c r="AK23" s="14">
         <v>370273</v>
       </c>
-      <c r="AL23" s="17">
+      <c r="AL23" s="14">
         <v>370803</v>
       </c>
-      <c r="AM23" s="39">
+      <c r="AM23" s="38">
         <v>371239</v>
       </c>
-      <c r="AN23" s="17">
+      <c r="AN23" s="14">
         <v>371610</v>
       </c>
-      <c r="AO23" s="17">
+      <c r="AO23" s="14">
         <v>371877</v>
       </c>
-      <c r="AP23" s="19">
+      <c r="AP23" s="42">
         <v>372326</v>
       </c>
-      <c r="AQ23" s="19">
+      <c r="AQ23" s="42">
         <v>372704</v>
       </c>
-      <c r="AR23" s="19">
+      <c r="AR23" s="42">
         <v>373286</v>
       </c>
-      <c r="AS23" s="19">
+      <c r="AS23" s="42">
         <v>374481</v>
       </c>
-      <c r="AT23" s="19">
+      <c r="AT23" s="42">
         <v>375007</v>
       </c>
-      <c r="AU23" s="50">
+      <c r="AU23" s="42">
         <v>375476</v>
       </c>
-      <c r="AV23" s="19">
+      <c r="AV23" s="42">
         <v>375743</v>
       </c>
-      <c r="AW23" s="19">
+      <c r="AW23" s="42">
         <v>376065</v>
       </c>
-      <c r="AX23" s="19">
+      <c r="AX23" s="42">
         <v>376449</v>
       </c>
-      <c r="AY23" s="19">
+      <c r="AY23" s="42">
         <v>376876</v>
       </c>
-      <c r="AZ23" s="19">
+      <c r="AZ23" s="42">
         <v>377095</v>
       </c>
-      <c r="BA23" s="19">
+      <c r="BA23" s="42">
         <v>377402</v>
       </c>
-      <c r="BB23" s="73">
+      <c r="BB23" s="42">
         <v>377712</v>
       </c>
+      <c r="BC23" s="42">
+        <v>377955</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
-      <c r="A24" s="28" t="s">
+    <row r="24" spans="1:55">
+      <c r="A24" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="48">
+      <c r="B24" s="54">
         <v>285728</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="14">
         <v>286087</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="14">
         <v>286451</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="14">
         <v>286892</v>
       </c>
-      <c r="F24" s="17">
+      <c r="F24" s="14">
         <v>287283</v>
       </c>
-      <c r="G24" s="17">
+      <c r="G24" s="14">
         <v>287715</v>
       </c>
-      <c r="H24" s="17">
+      <c r="H24" s="14">
         <v>288310</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I24" s="14">
         <v>288893</v>
       </c>
-      <c r="J24" s="17">
+      <c r="J24" s="14">
         <v>289441</v>
       </c>
-      <c r="K24" s="17">
+      <c r="K24" s="14">
         <v>289731</v>
       </c>
-      <c r="L24" s="17">
+      <c r="L24" s="14">
         <v>290242</v>
       </c>
-      <c r="M24" s="17">
+      <c r="M24" s="14">
         <v>290837</v>
       </c>
-      <c r="N24" s="17">
+      <c r="N24" s="14">
         <v>291194</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O24" s="14">
         <v>291581</v>
       </c>
-      <c r="P24" s="17">
+      <c r="P24" s="14">
         <v>291955</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q24" s="14">
         <v>292354</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R24" s="14">
         <v>292715</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S24" s="14">
         <v>293069</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T24" s="14">
         <v>293561</v>
       </c>
-      <c r="U24" s="17">
+      <c r="U24" s="14">
         <v>294184</v>
       </c>
-      <c r="V24" s="17">
+      <c r="V24" s="14">
         <v>294735</v>
       </c>
-      <c r="W24" s="17">
+      <c r="W24" s="14">
         <v>295096</v>
       </c>
-      <c r="X24" s="17">
+      <c r="X24" s="14">
         <v>295547</v>
       </c>
-      <c r="Y24" s="17">
+      <c r="Y24" s="14">
         <v>296024</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="38">
         <v>296430</v>
       </c>
-      <c r="AA24" s="17">
+      <c r="AA24" s="14">
         <v>296841</v>
       </c>
-      <c r="AB24" s="17">
+      <c r="AB24" s="14">
         <v>297277</v>
       </c>
-      <c r="AC24" s="17">
+      <c r="AC24" s="14">
         <v>297747</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD24" s="14">
         <v>298385</v>
       </c>
-      <c r="AE24" s="17">
+      <c r="AE24" s="14">
         <v>298875</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AF24" s="14">
         <v>299561</v>
       </c>
-      <c r="AG24" s="17">
+      <c r="AG24" s="14">
         <v>300323</v>
       </c>
-      <c r="AH24" s="39">
+      <c r="AH24" s="38">
         <v>301267</v>
       </c>
-      <c r="AI24" s="17">
+      <c r="AI24" s="14">
         <v>302049</v>
       </c>
-      <c r="AJ24" s="17">
+      <c r="AJ24" s="14">
         <v>302767</v>
       </c>
-      <c r="AK24" s="17">
+      <c r="AK24" s="14">
         <v>303318</v>
       </c>
-      <c r="AL24" s="17">
+      <c r="AL24" s="14">
         <v>303861</v>
       </c>
-      <c r="AM24" s="39">
+      <c r="AM24" s="38">
         <v>304408</v>
       </c>
-      <c r="AN24" s="17">
+      <c r="AN24" s="14">
         <v>304817</v>
       </c>
-      <c r="AO24" s="17">
+      <c r="AO24" s="14">
         <v>305109</v>
       </c>
-      <c r="AP24" s="19">
+      <c r="AP24" s="42">
         <v>305620</v>
       </c>
-      <c r="AQ24" s="19">
+      <c r="AQ24" s="42">
         <v>306095</v>
       </c>
-      <c r="AR24" s="19">
+      <c r="AR24" s="42">
         <v>306821</v>
       </c>
-      <c r="AS24" s="19">
+      <c r="AS24" s="42">
         <v>308370</v>
       </c>
-      <c r="AT24" s="19">
+      <c r="AT24" s="42">
         <v>309117</v>
       </c>
-      <c r="AU24" s="50">
+      <c r="AU24" s="42">
         <v>309720</v>
       </c>
-      <c r="AV24" s="19">
+      <c r="AV24" s="42">
         <v>310032</v>
       </c>
-      <c r="AW24" s="19">
+      <c r="AW24" s="42">
         <v>310371</v>
       </c>
-      <c r="AX24" s="19">
+      <c r="AX24" s="42">
         <v>310767</v>
       </c>
-      <c r="AY24" s="19">
+      <c r="AY24" s="42">
         <v>311234</v>
       </c>
-      <c r="AZ24" s="19">
+      <c r="AZ24" s="42">
         <v>311476</v>
       </c>
-      <c r="BA24" s="19">
+      <c r="BA24" s="42">
         <v>311860</v>
       </c>
-      <c r="BB24" s="19">
+      <c r="BB24" s="42">
         <v>312186</v>
       </c>
+      <c r="BC24" s="42">
+        <v>312443</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
-      <c r="A25" s="28" t="s">
+    <row r="25" spans="1:55">
+      <c r="A25" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="48">
+      <c r="B25" s="54">
         <v>11669</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C25" s="14">
         <v>11673</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="14">
         <v>11667</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="14">
         <v>11665</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F25" s="14">
         <v>11667</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G25" s="14">
         <v>11668</v>
       </c>
-      <c r="H25" s="17">
+      <c r="H25" s="14">
         <v>11657</v>
       </c>
-      <c r="I25" s="17">
+      <c r="I25" s="14">
         <v>11672</v>
       </c>
-      <c r="J25" s="17">
+      <c r="J25" s="14">
         <v>11648</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="14">
         <v>11642</v>
       </c>
-      <c r="L25" s="17">
+      <c r="L25" s="14">
         <v>11648</v>
       </c>
-      <c r="M25" s="17">
+      <c r="M25" s="14">
         <v>11656</v>
       </c>
-      <c r="N25" s="17">
+      <c r="N25" s="14">
         <v>11675</v>
       </c>
-      <c r="O25" s="17">
+      <c r="O25" s="14">
         <v>11681</v>
       </c>
-      <c r="P25" s="17">
+      <c r="P25" s="14">
         <v>11676</v>
       </c>
-      <c r="Q25" s="17">
+      <c r="Q25" s="14">
         <v>11680</v>
       </c>
-      <c r="R25" s="17">
+      <c r="R25" s="14">
         <v>11686</v>
       </c>
-      <c r="S25" s="17">
+      <c r="S25" s="14">
         <v>11694</v>
       </c>
-      <c r="T25" s="17">
+      <c r="T25" s="14">
         <v>11673</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U25" s="14">
         <v>11691</v>
       </c>
-      <c r="V25" s="17">
+      <c r="V25" s="14">
         <v>11678</v>
       </c>
-      <c r="W25" s="17">
+      <c r="W25" s="14">
         <v>11668</v>
       </c>
-      <c r="X25" s="17">
+      <c r="X25" s="14">
         <v>11670</v>
       </c>
-      <c r="Y25" s="17">
+      <c r="Y25" s="14">
         <v>11700</v>
       </c>
-      <c r="Z25" s="39">
+      <c r="Z25" s="38">
         <v>11715</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA25" s="14">
         <v>11706</v>
       </c>
-      <c r="AB25" s="17">
+      <c r="AB25" s="14">
         <v>11694</v>
       </c>
-      <c r="AC25" s="17">
+      <c r="AC25" s="14">
         <v>11689</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD25" s="14">
         <v>11686</v>
       </c>
-      <c r="AE25" s="17">
+      <c r="AE25" s="14">
         <v>11711</v>
       </c>
-      <c r="AF25" s="17">
+      <c r="AF25" s="14">
         <v>11697</v>
       </c>
-      <c r="AG25" s="17">
+      <c r="AG25" s="14">
         <v>11698</v>
       </c>
-      <c r="AH25" s="39">
+      <c r="AH25" s="38">
         <v>11687</v>
       </c>
-      <c r="AI25" s="17">
+      <c r="AI25" s="14">
         <v>11644</v>
       </c>
-      <c r="AJ25" s="17">
+      <c r="AJ25" s="14">
         <v>11651</v>
       </c>
-      <c r="AK25" s="17">
+      <c r="AK25" s="14">
         <v>11650</v>
       </c>
-      <c r="AL25" s="17">
+      <c r="AL25" s="14">
         <v>11646</v>
       </c>
-      <c r="AM25" s="39">
+      <c r="AM25" s="38">
         <v>11637</v>
       </c>
-      <c r="AN25" s="17">
+      <c r="AN25" s="14">
         <v>11632</v>
       </c>
-      <c r="AO25" s="17">
+      <c r="AO25" s="14">
         <v>11625</v>
       </c>
-      <c r="AP25" s="19">
+      <c r="AP25" s="42">
         <v>11606</v>
       </c>
-      <c r="AQ25" s="19">
+      <c r="AQ25" s="42">
         <v>11587</v>
       </c>
-      <c r="AR25" s="19">
+      <c r="AR25" s="42">
         <v>11554</v>
       </c>
-      <c r="AS25" s="19">
+      <c r="AS25" s="42">
         <v>11490</v>
       </c>
-      <c r="AT25" s="19">
+      <c r="AT25" s="42">
         <v>11477</v>
       </c>
-      <c r="AU25" s="50">
+      <c r="AU25" s="42">
         <v>11442</v>
       </c>
-      <c r="AV25" s="19">
+      <c r="AV25" s="42">
         <v>11449</v>
       </c>
-      <c r="AW25" s="19">
+      <c r="AW25" s="42">
         <v>11460</v>
       </c>
-      <c r="AX25" s="19">
+      <c r="AX25" s="42">
         <v>11454</v>
       </c>
-      <c r="AY25" s="19">
+      <c r="AY25" s="42">
         <v>11482</v>
       </c>
-      <c r="AZ25" s="19">
+      <c r="AZ25" s="42">
         <v>11493</v>
       </c>
-      <c r="BA25" s="19">
+      <c r="BA25" s="42">
         <v>11471</v>
       </c>
-      <c r="BB25" s="19">
+      <c r="BB25" s="42">
         <v>11468</v>
       </c>
+      <c r="BC25" s="42">
+        <v>11482</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
-      <c r="A26" s="28" t="s">
+    <row r="26" spans="1:55">
+      <c r="A26" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="48">
+      <c r="B26" s="54">
         <v>24998</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="25">
         <v>25003</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="25">
         <v>25021</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="25">
         <v>25027</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="25">
         <v>25048</v>
       </c>
-      <c r="G26" s="28">
+      <c r="G26" s="25">
         <v>25045</v>
       </c>
-      <c r="H26" s="28">
+      <c r="H26" s="25">
         <v>25038</v>
       </c>
-      <c r="I26" s="28">
+      <c r="I26" s="25">
         <v>25039</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J26" s="14">
         <v>25042</v>
       </c>
-      <c r="K26" s="23">
+      <c r="K26" s="22">
         <v>25040</v>
       </c>
-      <c r="L26" s="28">
+      <c r="L26" s="25">
         <v>25048</v>
       </c>
-      <c r="M26" s="28">
+      <c r="M26" s="25">
         <v>25066</v>
       </c>
-      <c r="N26" s="28">
+      <c r="N26" s="25">
         <v>25092</v>
       </c>
-      <c r="O26" s="28">
+      <c r="O26" s="25">
         <v>25120</v>
       </c>
-      <c r="P26" s="28">
+      <c r="P26" s="25">
         <v>25127</v>
       </c>
-      <c r="Q26" s="28">
+      <c r="Q26" s="25">
         <v>25154</v>
       </c>
-      <c r="R26" s="28">
+      <c r="R26" s="25">
         <v>25191</v>
       </c>
-      <c r="S26" s="28">
+      <c r="S26" s="25">
         <v>25216</v>
       </c>
-      <c r="T26" s="28">
+      <c r="T26" s="25">
         <v>25188</v>
       </c>
-      <c r="U26" s="28">
+      <c r="U26" s="25">
         <v>25176</v>
       </c>
-      <c r="V26" s="28">
+      <c r="V26" s="25">
         <v>25178</v>
       </c>
-      <c r="W26" s="28">
+      <c r="W26" s="25">
         <v>25204</v>
       </c>
-      <c r="X26" s="28">
+      <c r="X26" s="25">
         <v>25196</v>
       </c>
-      <c r="Y26" s="28">
+      <c r="Y26" s="25">
         <v>25237</v>
       </c>
-      <c r="Z26" s="17">
+      <c r="Z26" s="14">
         <v>25237</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="14">
         <v>25215</v>
       </c>
-      <c r="AB26" s="17">
+      <c r="AB26" s="14">
         <v>25221</v>
       </c>
-      <c r="AC26" s="17">
+      <c r="AC26" s="14">
         <v>25234</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="14">
         <v>25207</v>
       </c>
-      <c r="AE26" s="17">
+      <c r="AE26" s="14">
         <v>25210</v>
       </c>
-      <c r="AF26" s="17">
+      <c r="AF26" s="14">
         <v>25225</v>
       </c>
-      <c r="AG26" s="17">
+      <c r="AG26" s="14">
         <v>25178</v>
       </c>
-      <c r="AH26" s="17">
+      <c r="AH26" s="14">
         <v>25150</v>
       </c>
-      <c r="AI26" s="17">
+      <c r="AI26" s="14">
         <v>25090</v>
       </c>
-      <c r="AJ26" s="17">
+      <c r="AJ26" s="14">
         <v>25086</v>
       </c>
-      <c r="AK26" s="17">
+      <c r="AK26" s="14">
         <v>25102</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL26" s="25">
         <v>25066</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM26" s="25">
         <v>24974</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AN26" s="25">
         <v>24925</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AO26" s="25">
         <v>24933</v>
       </c>
-      <c r="AP26" s="19">
+      <c r="AP26" s="42">
         <v>24924</v>
       </c>
-      <c r="AQ26" s="23">
+      <c r="AQ26" s="22">
         <v>24908</v>
       </c>
-      <c r="AR26" s="19">
+      <c r="AR26" s="42">
         <v>24846</v>
       </c>
-      <c r="AS26" s="19">
+      <c r="AS26" s="42">
         <v>24711</v>
       </c>
-      <c r="AT26" s="23">
+      <c r="AT26" s="22">
         <v>24593</v>
       </c>
-      <c r="AU26" s="50">
+      <c r="AU26" s="42">
         <v>24524</v>
       </c>
-      <c r="AV26" s="19">
+      <c r="AV26" s="42">
         <v>24475</v>
       </c>
-      <c r="AW26" s="19">
+      <c r="AW26" s="42">
         <v>24434</v>
       </c>
-      <c r="AX26" s="19">
+      <c r="AX26" s="42">
         <v>24438</v>
       </c>
-      <c r="AY26" s="23">
+      <c r="AY26" s="22">
         <v>24384</v>
       </c>
-      <c r="AZ26" s="19">
+      <c r="AZ26" s="42">
         <v>24373</v>
       </c>
-      <c r="BA26" s="23">
+      <c r="BA26" s="22">
         <v>24359</v>
       </c>
-      <c r="BB26" s="19">
+      <c r="BB26" s="42">
         <v>24328</v>
       </c>
+      <c r="BC26" s="22">
+        <v>24281</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
-      <c r="A27" s="28" t="s">
+    <row r="27" spans="1:55">
+      <c r="A27" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="48">
+      <c r="B27" s="54">
         <v>1064</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C27" s="14">
         <v>1061</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="14">
         <v>1059</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="14">
         <v>1060</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="14">
         <v>1065</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G27" s="14">
         <v>1067</v>
       </c>
-      <c r="H27" s="17">
+      <c r="H27" s="14">
         <v>1065</v>
       </c>
-      <c r="I27" s="17">
+      <c r="I27" s="14">
         <v>1064</v>
       </c>
-      <c r="J27" s="17">
+      <c r="J27" s="14">
         <v>1065</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K27" s="14">
         <v>1060</v>
       </c>
-      <c r="L27" s="17">
+      <c r="L27" s="14">
         <v>1059</v>
       </c>
-      <c r="M27" s="17">
+      <c r="M27" s="14">
         <v>1070</v>
       </c>
-      <c r="N27" s="17">
+      <c r="N27" s="14">
         <v>1073</v>
       </c>
-      <c r="O27" s="17">
+      <c r="O27" s="14">
         <v>1071</v>
       </c>
-      <c r="P27" s="17">
+      <c r="P27" s="14">
         <v>1074</v>
       </c>
-      <c r="Q27" s="17">
+      <c r="Q27" s="14">
         <v>1077</v>
       </c>
-      <c r="R27" s="17">
+      <c r="R27" s="14">
         <v>1078</v>
       </c>
-      <c r="S27" s="17">
+      <c r="S27" s="14">
         <v>1080</v>
       </c>
-      <c r="T27" s="17">
+      <c r="T27" s="14">
         <v>1081</v>
       </c>
-      <c r="U27" s="17">
+      <c r="U27" s="14">
         <v>1068</v>
       </c>
-      <c r="V27" s="17">
+      <c r="V27" s="14">
         <v>1069</v>
       </c>
-      <c r="W27" s="17">
+      <c r="W27" s="14">
         <v>1069</v>
       </c>
-      <c r="X27" s="17">
+      <c r="X27" s="14">
         <v>1070</v>
       </c>
-      <c r="Y27" s="17">
+      <c r="Y27" s="14">
         <v>1066</v>
       </c>
-      <c r="Z27" s="39">
+      <c r="Z27" s="38">
         <v>1063</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA27" s="14">
         <v>1062</v>
       </c>
-      <c r="AB27" s="17">
+      <c r="AB27" s="14">
         <v>1063</v>
       </c>
-      <c r="AC27" s="17">
+      <c r="AC27" s="14">
         <v>1062</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD27" s="14">
         <v>1062</v>
       </c>
-      <c r="AE27" s="17">
+      <c r="AE27" s="14">
         <v>1060</v>
       </c>
-      <c r="AF27" s="17">
+      <c r="AF27" s="14">
         <v>1054</v>
       </c>
-      <c r="AG27" s="17">
+      <c r="AG27" s="14">
         <v>1061</v>
       </c>
-      <c r="AH27" s="39">
+      <c r="AH27" s="38">
         <v>1054</v>
       </c>
-      <c r="AI27" s="17">
+      <c r="AI27" s="14">
         <v>1048</v>
       </c>
-      <c r="AJ27" s="17">
+      <c r="AJ27" s="14">
         <v>1038</v>
       </c>
-      <c r="AK27" s="17">
+      <c r="AK27" s="14">
         <v>1038</v>
       </c>
-      <c r="AL27" s="17">
+      <c r="AL27" s="14">
         <v>1035</v>
       </c>
-      <c r="AM27" s="39">
+      <c r="AM27" s="38">
         <v>1025</v>
       </c>
-      <c r="AN27" s="17">
+      <c r="AN27" s="14">
         <v>1026</v>
       </c>
-      <c r="AO27" s="17">
+      <c r="AO27" s="14">
         <v>1023</v>
       </c>
-      <c r="AP27" s="19">
+      <c r="AP27" s="42">
         <v>1020</v>
       </c>
-      <c r="AQ27" s="19">
+      <c r="AQ27" s="42">
         <v>1019</v>
       </c>
-      <c r="AR27" s="19">
+      <c r="AR27" s="42">
         <v>1019</v>
       </c>
-      <c r="AS27" s="19">
+      <c r="AS27" s="42">
         <v>1009</v>
       </c>
-      <c r="AT27" s="19">
+      <c r="AT27" s="42">
         <v>1001</v>
       </c>
-      <c r="AU27" s="50">
+      <c r="AU27" s="42">
         <v>1006</v>
       </c>
-      <c r="AV27" s="19">
+      <c r="AV27" s="42">
         <v>1012</v>
       </c>
-      <c r="AW27" s="19">
+      <c r="AW27" s="42">
         <v>1015</v>
       </c>
-      <c r="AX27" s="19">
+      <c r="AX27" s="42">
         <v>1005</v>
       </c>
-      <c r="AY27" s="19">
+      <c r="AY27" s="42">
         <v>1003</v>
       </c>
-      <c r="AZ27" s="19">
+      <c r="AZ27" s="42">
         <v>996</v>
       </c>
-      <c r="BA27" s="19">
+      <c r="BA27" s="42">
         <v>994</v>
       </c>
-      <c r="BB27" s="19">
+      <c r="BB27" s="42">
         <v>996</v>
       </c>
+      <c r="BC27" s="42">
+        <v>993</v>
+      </c>
     </row>
-    <row r="28" spans="1:54">
-      <c r="A28" s="28" t="s">
+    <row r="28" spans="1:55">
+      <c r="A28" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="48">
+      <c r="B28" s="54">
         <v>15134</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="14">
         <v>15146</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="14">
         <v>15156</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="14">
         <v>15176</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="14">
         <v>15180</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="14">
         <v>15175</v>
       </c>
-      <c r="H28" s="17">
+      <c r="H28" s="14">
         <v>15182</v>
       </c>
-      <c r="I28" s="17">
+      <c r="I28" s="14">
         <v>15171</v>
       </c>
-      <c r="J28" s="17">
+      <c r="J28" s="14">
         <v>15181</v>
       </c>
-      <c r="K28" s="17">
+      <c r="K28" s="14">
         <v>15178</v>
       </c>
-      <c r="L28" s="17">
+      <c r="L28" s="14">
         <v>15179</v>
       </c>
-      <c r="M28" s="17">
+      <c r="M28" s="14">
         <v>15168</v>
       </c>
-      <c r="N28" s="17">
+      <c r="N28" s="14">
         <v>15190</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="14">
         <v>15190</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="14">
         <v>15194</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="14">
         <v>15201</v>
       </c>
-      <c r="R28" s="17">
+      <c r="R28" s="14">
         <v>15217</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S28" s="14">
         <v>15226</v>
       </c>
-      <c r="T28" s="17">
+      <c r="T28" s="14">
         <v>15248</v>
       </c>
-      <c r="U28" s="17">
+      <c r="U28" s="14">
         <v>15280</v>
       </c>
-      <c r="V28" s="17">
+      <c r="V28" s="14">
         <v>15304</v>
       </c>
-      <c r="W28" s="17">
+      <c r="W28" s="14">
         <v>15305</v>
       </c>
-      <c r="X28" s="17">
+      <c r="X28" s="14">
         <v>15306</v>
       </c>
-      <c r="Y28" s="17">
+      <c r="Y28" s="14">
         <v>15300</v>
       </c>
-      <c r="Z28" s="39">
+      <c r="Z28" s="38">
         <v>15317</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA28" s="14">
         <v>15339</v>
       </c>
-      <c r="AB28" s="17">
+      <c r="AB28" s="14">
         <v>15338</v>
       </c>
-      <c r="AC28" s="17">
+      <c r="AC28" s="14">
         <v>15315</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD28" s="14">
         <v>15309</v>
       </c>
-      <c r="AE28" s="17">
+      <c r="AE28" s="14">
         <v>15294</v>
       </c>
-      <c r="AF28" s="17">
+      <c r="AF28" s="14">
         <v>15324</v>
       </c>
-      <c r="AG28" s="17">
+      <c r="AG28" s="14">
         <v>15356</v>
       </c>
-      <c r="AH28" s="39">
+      <c r="AH28" s="38">
         <v>15361</v>
       </c>
-      <c r="AI28" s="17">
+      <c r="AI28" s="14">
         <v>15340</v>
       </c>
-      <c r="AJ28" s="17">
+      <c r="AJ28" s="14">
         <v>15356</v>
       </c>
-      <c r="AK28" s="17">
+      <c r="AK28" s="14">
         <v>15367</v>
       </c>
-      <c r="AL28" s="17">
+      <c r="AL28" s="14">
         <v>15367</v>
       </c>
-      <c r="AM28" s="39">
+      <c r="AM28" s="38">
         <v>15377</v>
       </c>
-      <c r="AN28" s="17">
+      <c r="AN28" s="14">
         <v>15389</v>
       </c>
-      <c r="AO28" s="17">
+      <c r="AO28" s="14">
         <v>15390</v>
       </c>
-      <c r="AP28" s="19">
+      <c r="AP28" s="42">
         <v>15379</v>
       </c>
-      <c r="AQ28" s="19">
+      <c r="AQ28" s="42">
         <v>15353</v>
       </c>
-      <c r="AR28" s="19">
+      <c r="AR28" s="42">
         <v>15331</v>
       </c>
-      <c r="AS28" s="19">
+      <c r="AS28" s="42">
         <v>15250</v>
       </c>
-      <c r="AT28" s="19">
+      <c r="AT28" s="42">
         <v>15217</v>
       </c>
-      <c r="AU28" s="50">
+      <c r="AU28" s="42">
         <v>15195</v>
       </c>
-      <c r="AV28" s="19">
+      <c r="AV28" s="42">
         <v>15212</v>
       </c>
-      <c r="AW28" s="19">
+      <c r="AW28" s="42">
         <v>15225</v>
       </c>
-      <c r="AX28" s="19">
+      <c r="AX28" s="42">
         <v>15244</v>
       </c>
-      <c r="AY28" s="19">
+      <c r="AY28" s="42">
         <v>15254</v>
       </c>
-      <c r="AZ28" s="19">
+      <c r="AZ28" s="42">
         <v>15254</v>
       </c>
-      <c r="BA28" s="19">
+      <c r="BA28" s="42">
         <v>15251</v>
       </c>
-      <c r="BB28" s="19">
+      <c r="BB28" s="42">
         <v>15255</v>
       </c>
+      <c r="BC28" s="42">
+        <v>15267</v>
+      </c>
     </row>
-    <row r="29" spans="1:54">
-      <c r="A29" s="28" t="s">
+    <row r="29" spans="1:55">
+      <c r="A29" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="48">
+      <c r="B29" s="54">
         <v>13908</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C29" s="14">
         <v>13916</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="14">
         <v>13924</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="14">
         <v>13929</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="14">
         <v>13943</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="14">
         <v>13957</v>
       </c>
-      <c r="H29" s="17">
+      <c r="H29" s="14">
         <v>13954</v>
       </c>
-      <c r="I29" s="17">
+      <c r="I29" s="14">
         <v>13963</v>
       </c>
-      <c r="J29" s="17">
+      <c r="J29" s="14">
         <v>13952</v>
       </c>
-      <c r="K29" s="17">
+      <c r="K29" s="14">
         <v>13955</v>
       </c>
-      <c r="L29" s="17">
+      <c r="L29" s="14">
         <v>13957</v>
       </c>
-      <c r="M29" s="17">
+      <c r="M29" s="14">
         <v>13940</v>
       </c>
-      <c r="N29" s="17">
+      <c r="N29" s="14">
         <v>13949</v>
       </c>
-      <c r="O29" s="17">
+      <c r="O29" s="14">
         <v>13962</v>
       </c>
-      <c r="P29" s="17">
+      <c r="P29" s="14">
         <v>13974</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q29" s="14">
         <v>13983</v>
       </c>
-      <c r="R29" s="17">
+      <c r="R29" s="14">
         <v>13983</v>
       </c>
-      <c r="S29" s="17">
+      <c r="S29" s="14">
         <v>14009</v>
       </c>
-      <c r="T29" s="17">
+      <c r="T29" s="14">
         <v>14019</v>
       </c>
-      <c r="U29" s="17">
+      <c r="U29" s="14">
         <v>13980</v>
       </c>
-      <c r="V29" s="17">
+      <c r="V29" s="14">
         <v>13954</v>
       </c>
-      <c r="W29" s="17">
+      <c r="W29" s="14">
         <v>13950</v>
       </c>
-      <c r="X29" s="17">
+      <c r="X29" s="14">
         <v>13937</v>
       </c>
-      <c r="Y29" s="17">
+      <c r="Y29" s="14">
         <v>13939</v>
       </c>
-      <c r="Z29" s="39">
+      <c r="Z29" s="38">
         <v>13907</v>
       </c>
-      <c r="AA29" s="17">
+      <c r="AA29" s="14">
         <v>13914</v>
       </c>
-      <c r="AB29" s="17">
+      <c r="AB29" s="14">
         <v>13904</v>
       </c>
-      <c r="AC29" s="17">
+      <c r="AC29" s="14">
         <v>13925</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AD29" s="14">
         <v>13919</v>
       </c>
-      <c r="AE29" s="17">
+      <c r="AE29" s="14">
         <v>13905</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AF29" s="14">
         <v>13906</v>
       </c>
-      <c r="AG29" s="17">
+      <c r="AG29" s="14">
         <v>13904</v>
       </c>
-      <c r="AH29" s="39">
+      <c r="AH29" s="38">
         <v>13891</v>
       </c>
-      <c r="AI29" s="17">
+      <c r="AI29" s="14">
         <v>13865</v>
       </c>
-      <c r="AJ29" s="17">
+      <c r="AJ29" s="14">
         <v>13814</v>
       </c>
-      <c r="AK29" s="17">
+      <c r="AK29" s="14">
         <v>13798</v>
       </c>
-      <c r="AL29" s="17">
+      <c r="AL29" s="14">
         <v>13828</v>
       </c>
-      <c r="AM29" s="39">
+      <c r="AM29" s="38">
         <v>13818</v>
       </c>
-      <c r="AN29" s="17">
+      <c r="AN29" s="14">
         <v>13821</v>
       </c>
-      <c r="AO29" s="17">
+      <c r="AO29" s="14">
         <v>13797</v>
       </c>
-      <c r="AP29" s="19">
+      <c r="AP29" s="42">
         <v>13777</v>
       </c>
-      <c r="AQ29" s="19">
+      <c r="AQ29" s="42">
         <v>13742</v>
       </c>
-      <c r="AR29" s="19">
+      <c r="AR29" s="42">
         <v>13715</v>
       </c>
-      <c r="AS29" s="19">
+      <c r="AS29" s="42">
         <v>13651</v>
       </c>
-      <c r="AT29" s="19">
+      <c r="AT29" s="42">
         <v>13602</v>
       </c>
-      <c r="AU29" s="50">
+      <c r="AU29" s="42">
         <v>13589</v>
       </c>
-      <c r="AV29" s="19">
+      <c r="AV29" s="42">
         <v>13563</v>
       </c>
-      <c r="AW29" s="19">
+      <c r="AW29" s="42">
         <v>13560</v>
       </c>
-      <c r="AX29" s="19">
+      <c r="AX29" s="42">
         <v>13541</v>
       </c>
-      <c r="AY29" s="19">
+      <c r="AY29" s="42">
         <v>13519</v>
       </c>
-      <c r="AZ29" s="19">
+      <c r="AZ29" s="42">
         <v>13503</v>
       </c>
-      <c r="BA29" s="19">
+      <c r="BA29" s="42">
         <v>13467</v>
       </c>
-      <c r="BB29" s="19">
+      <c r="BB29" s="42">
         <v>13479</v>
       </c>
+      <c r="BC29" s="42">
+        <v>13489</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" ht="15" customHeight="1">
-      <c r="A30" s="94" t="s">
+    <row r="30" spans="1:55" ht="15" customHeight="1">
+      <c r="A30" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="94"/>
-[...51 lines deleted...]
-      <c r="BB30" s="94"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="72"/>
+      <c r="O30" s="72"/>
+      <c r="P30" s="72"/>
+      <c r="Q30" s="72"/>
+      <c r="R30" s="72"/>
+      <c r="S30" s="72"/>
+      <c r="T30" s="72"/>
+      <c r="U30" s="72"/>
+      <c r="V30" s="72"/>
+      <c r="W30" s="72"/>
+      <c r="X30" s="72"/>
+      <c r="Y30" s="72"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="72"/>
+      <c r="AD30" s="72"/>
+      <c r="AE30" s="72"/>
+      <c r="AF30" s="72"/>
+      <c r="AG30" s="72"/>
+      <c r="AH30" s="72"/>
+      <c r="AI30" s="72"/>
+      <c r="AJ30" s="72"/>
+      <c r="AK30" s="72"/>
+      <c r="AL30" s="72"/>
+      <c r="AM30" s="72"/>
+      <c r="AN30" s="72"/>
+      <c r="AO30" s="72"/>
+      <c r="AP30" s="72"/>
+      <c r="AQ30" s="72"/>
+      <c r="AR30" s="72"/>
+      <c r="AS30" s="72"/>
+      <c r="AT30" s="72"/>
+      <c r="AU30" s="72"/>
+      <c r="AV30" s="72"/>
+      <c r="AW30" s="72"/>
+      <c r="AX30" s="72"/>
+      <c r="AY30" s="72"/>
+      <c r="AZ30" s="72"/>
+      <c r="BA30" s="72"/>
+      <c r="BB30" s="72"/>
+      <c r="BC30" s="72"/>
     </row>
-    <row r="31" spans="1:54">
-      <c r="A31" s="38" t="s">
+    <row r="31" spans="1:55">
+      <c r="A31" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="38">
+      <c r="B31" s="34">
         <v>115062</v>
       </c>
-      <c r="C31" s="38">
+      <c r="C31" s="34">
         <v>115051</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="34">
         <v>115070</v>
       </c>
-      <c r="E31" s="38">
+      <c r="E31" s="34">
         <v>115145</v>
       </c>
-      <c r="F31" s="38">
+      <c r="F31" s="34">
         <v>115120</v>
       </c>
-      <c r="G31" s="38">
+      <c r="G31" s="34">
         <v>115133</v>
       </c>
-      <c r="H31" s="38">
+      <c r="H31" s="34">
         <v>115079</v>
       </c>
-      <c r="I31" s="38">
+      <c r="I31" s="34">
         <v>115049</v>
       </c>
-      <c r="J31" s="38">
+      <c r="J31" s="34">
         <v>114965</v>
       </c>
-      <c r="K31" s="38">
+      <c r="K31" s="34">
         <v>114872</v>
       </c>
-      <c r="L31" s="38">
+      <c r="L31" s="34">
         <v>114855</v>
       </c>
-      <c r="M31" s="38">
+      <c r="M31" s="34">
         <v>114874</v>
       </c>
-      <c r="N31" s="38">
+      <c r="N31" s="34">
         <v>114899</v>
       </c>
-      <c r="O31" s="38">
+      <c r="O31" s="34">
         <v>114911</v>
       </c>
-      <c r="P31" s="38">
+      <c r="P31" s="34">
         <v>114981</v>
       </c>
-      <c r="Q31" s="38">
+      <c r="Q31" s="34">
         <v>115073</v>
       </c>
-      <c r="R31" s="38">
+      <c r="R31" s="34">
         <v>115095</v>
       </c>
-      <c r="S31" s="38">
+      <c r="S31" s="34">
         <v>115134</v>
       </c>
-      <c r="T31" s="38">
+      <c r="T31" s="34">
         <v>115057</v>
       </c>
-      <c r="U31" s="38">
+      <c r="U31" s="34">
         <v>114905</v>
       </c>
-      <c r="V31" s="38">
+      <c r="V31" s="34">
         <v>114794</v>
       </c>
-      <c r="W31" s="38">
+      <c r="W31" s="34">
         <v>114804</v>
       </c>
-      <c r="X31" s="38">
+      <c r="X31" s="34">
         <v>114734</v>
       </c>
-      <c r="Y31" s="38">
+      <c r="Y31" s="34">
         <v>114662</v>
       </c>
-      <c r="Z31" s="17">
+      <c r="Z31" s="14">
         <v>114577</v>
       </c>
-      <c r="AA31" s="17">
+      <c r="AA31" s="14">
         <v>114516</v>
       </c>
-      <c r="AB31" s="17">
+      <c r="AB31" s="14">
         <v>114506</v>
       </c>
-      <c r="AC31" s="17">
+      <c r="AC31" s="14">
         <v>114400</v>
       </c>
-      <c r="AD31" s="17">
+      <c r="AD31" s="14">
         <v>114278</v>
       </c>
-      <c r="AE31" s="17">
+      <c r="AE31" s="14">
         <v>114229</v>
       </c>
-      <c r="AF31" s="17">
+      <c r="AF31" s="14">
         <v>114072</v>
       </c>
-      <c r="AG31" s="17">
+      <c r="AG31" s="14">
         <v>113870</v>
       </c>
-      <c r="AH31" s="17">
+      <c r="AH31" s="14">
         <v>113543</v>
       </c>
-      <c r="AI31" s="17">
+      <c r="AI31" s="14">
         <v>113319</v>
       </c>
-      <c r="AJ31" s="17">
+      <c r="AJ31" s="14">
         <v>112945</v>
       </c>
-      <c r="AK31" s="17">
+      <c r="AK31" s="14">
         <v>112747</v>
       </c>
-      <c r="AL31" s="18">
+      <c r="AL31" s="25">
         <v>112567</v>
       </c>
-      <c r="AM31" s="18">
+      <c r="AM31" s="25">
         <v>112376</v>
       </c>
-      <c r="AN31" s="18">
+      <c r="AN31" s="25">
         <v>112198</v>
       </c>
-      <c r="AO31" s="17">
+      <c r="AO31" s="14">
         <v>112129</v>
       </c>
-      <c r="AP31" s="23">
+      <c r="AP31" s="22">
         <v>111886</v>
       </c>
-      <c r="AQ31" s="23">
+      <c r="AQ31" s="22">
         <v>111673</v>
       </c>
-      <c r="AR31" s="23">
+      <c r="AR31" s="22">
         <v>111397</v>
       </c>
-      <c r="AS31" s="19">
+      <c r="AS31" s="42">
         <v>110648</v>
       </c>
-      <c r="AT31" s="23">
+      <c r="AT31" s="22">
         <v>110218</v>
       </c>
-      <c r="AU31" s="50">
+      <c r="AU31" s="42">
         <v>110011</v>
       </c>
-      <c r="AV31" s="19">
+      <c r="AV31" s="42">
         <v>109931</v>
       </c>
-      <c r="AW31" s="23">
+      <c r="AW31" s="22">
         <v>109754</v>
       </c>
-      <c r="AX31" s="23">
+      <c r="AX31" s="22">
         <v>109590</v>
       </c>
-      <c r="AY31" s="23">
+      <c r="AY31" s="22">
         <v>109474</v>
       </c>
-      <c r="AZ31" s="23">
+      <c r="AZ31" s="22">
         <v>116764</v>
       </c>
-      <c r="BA31" s="23">
+      <c r="BA31" s="22">
         <v>109118</v>
       </c>
-      <c r="BB31" s="23">
+      <c r="BB31" s="22">
         <v>109022</v>
       </c>
+      <c r="BC31" s="22">
+        <v>108965</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
-      <c r="A32" s="28" t="s">
+    <row r="32" spans="1:55">
+      <c r="A32" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="48">
+      <c r="B32" s="54">
         <v>9937</v>
       </c>
-      <c r="C32" s="17">
+      <c r="C32" s="14">
         <v>9950</v>
       </c>
-      <c r="D32" s="17">
+      <c r="D32" s="14">
         <v>9950</v>
       </c>
-      <c r="E32" s="17">
+      <c r="E32" s="14">
         <v>9967</v>
       </c>
-      <c r="F32" s="17">
+      <c r="F32" s="14">
         <v>9980</v>
       </c>
-      <c r="G32" s="17">
+      <c r="G32" s="14">
         <v>10003</v>
       </c>
-      <c r="H32" s="17">
+      <c r="H32" s="14">
         <v>9992</v>
       </c>
-      <c r="I32" s="17">
+      <c r="I32" s="14">
         <v>9991</v>
       </c>
-      <c r="J32" s="17">
+      <c r="J32" s="14">
         <v>9995</v>
       </c>
-      <c r="K32" s="17">
+      <c r="K32" s="14">
         <v>9991</v>
       </c>
-      <c r="L32" s="17">
+      <c r="L32" s="14">
         <v>10001</v>
       </c>
-      <c r="M32" s="17">
+      <c r="M32" s="14">
         <v>10005</v>
       </c>
-      <c r="N32" s="15">
+      <c r="N32" s="14">
         <v>10008</v>
       </c>
-      <c r="O32" s="17">
+      <c r="O32" s="14">
         <v>10018</v>
       </c>
-      <c r="P32" s="17">
+      <c r="P32" s="14">
         <v>10031</v>
       </c>
-      <c r="Q32" s="17">
+      <c r="Q32" s="14">
         <v>10034</v>
       </c>
-      <c r="R32" s="17">
+      <c r="R32" s="14">
         <v>10046</v>
       </c>
-      <c r="S32" s="17">
+      <c r="S32" s="14">
         <v>10039</v>
       </c>
-      <c r="T32" s="17">
+      <c r="T32" s="14">
         <v>10052</v>
       </c>
-      <c r="U32" s="17">
+      <c r="U32" s="14">
         <v>10084</v>
       </c>
-      <c r="V32" s="17">
+      <c r="V32" s="14">
         <v>10100</v>
       </c>
-      <c r="W32" s="17">
+      <c r="W32" s="14">
         <v>10112</v>
       </c>
-      <c r="X32" s="17">
+      <c r="X32" s="14">
         <v>10122</v>
       </c>
-      <c r="Y32" s="17">
+      <c r="Y32" s="14">
         <v>10131</v>
       </c>
-      <c r="Z32" s="39">
+      <c r="Z32" s="38">
         <v>10142</v>
       </c>
-      <c r="AA32" s="17">
+      <c r="AA32" s="14">
         <v>10157</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB32" s="14">
         <v>10170</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC32" s="14">
         <v>10158</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD32" s="14">
         <v>10146</v>
       </c>
-      <c r="AE32" s="17">
+      <c r="AE32" s="14">
         <v>10173</v>
       </c>
-      <c r="AF32" s="17">
+      <c r="AF32" s="14">
         <v>10162</v>
       </c>
-      <c r="AG32" s="17">
+      <c r="AG32" s="14">
         <v>10167</v>
       </c>
-      <c r="AH32" s="39">
+      <c r="AH32" s="38">
         <v>10172</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AI32" s="14">
         <v>10180</v>
       </c>
-      <c r="AJ32" s="17">
+      <c r="AJ32" s="14">
         <v>10111</v>
       </c>
-      <c r="AK32" s="17">
+      <c r="AK32" s="14">
         <v>10097</v>
       </c>
-      <c r="AL32" s="17">
+      <c r="AL32" s="14">
         <v>10098</v>
       </c>
-      <c r="AM32" s="39">
+      <c r="AM32" s="38">
         <v>10091</v>
       </c>
-      <c r="AN32" s="17">
+      <c r="AN32" s="14">
         <v>10091</v>
       </c>
-      <c r="AO32" s="17">
+      <c r="AO32" s="14">
         <v>10101</v>
       </c>
-      <c r="AP32" s="50">
+      <c r="AP32" s="42">
         <v>10099</v>
       </c>
-      <c r="AQ32" s="50">
+      <c r="AQ32" s="42">
         <v>10079</v>
       </c>
-      <c r="AR32" s="19">
+      <c r="AR32" s="42">
         <v>10075</v>
       </c>
-      <c r="AS32" s="19">
+      <c r="AS32" s="42">
         <v>10011</v>
       </c>
-      <c r="AT32" s="19">
+      <c r="AT32" s="42">
         <v>9958</v>
       </c>
-      <c r="AU32" s="50">
+      <c r="AU32" s="42">
         <v>9941</v>
       </c>
-      <c r="AV32" s="19">
+      <c r="AV32" s="42">
         <v>9979</v>
       </c>
-      <c r="AW32" s="19">
+      <c r="AW32" s="42">
         <v>9930</v>
       </c>
-      <c r="AX32" s="19">
+      <c r="AX32" s="42">
         <v>9922</v>
       </c>
-      <c r="AY32" s="50">
+      <c r="AY32" s="42">
         <v>9934</v>
       </c>
-      <c r="AZ32" s="19">
+      <c r="AZ32" s="42">
         <v>10786</v>
       </c>
-      <c r="BA32" s="50">
+      <c r="BA32" s="42">
         <v>9899</v>
       </c>
-      <c r="BB32" s="19">
+      <c r="BB32" s="42">
         <v>9887</v>
       </c>
+      <c r="BC32" s="42">
+        <v>9910</v>
+      </c>
     </row>
-    <row r="33" spans="1:54">
-      <c r="A33" s="28" t="s">
+    <row r="33" spans="1:55">
+      <c r="A33" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="48">
+      <c r="B33" s="54">
         <v>10101</v>
       </c>
-      <c r="C33" s="17">
+      <c r="C33" s="14">
         <v>10092</v>
       </c>
-      <c r="D33" s="17">
+      <c r="D33" s="14">
         <v>10100</v>
       </c>
-      <c r="E33" s="17">
+      <c r="E33" s="14">
         <v>10090</v>
       </c>
-      <c r="F33" s="17">
+      <c r="F33" s="14">
         <v>10075</v>
       </c>
-      <c r="G33" s="17">
+      <c r="G33" s="14">
         <v>10073</v>
       </c>
-      <c r="H33" s="17">
+      <c r="H33" s="14">
         <v>10070</v>
       </c>
-      <c r="I33" s="17">
+      <c r="I33" s="14">
         <v>10051</v>
       </c>
-      <c r="J33" s="17">
+      <c r="J33" s="14">
         <v>10024</v>
       </c>
-      <c r="K33" s="17">
+      <c r="K33" s="14">
         <v>10028</v>
       </c>
-      <c r="L33" s="17">
+      <c r="L33" s="14">
         <v>10033</v>
       </c>
-      <c r="M33" s="17">
+      <c r="M33" s="14">
         <v>10031</v>
       </c>
-      <c r="N33" s="15">
+      <c r="N33" s="14">
         <v>10030</v>
       </c>
-      <c r="O33" s="17">
+      <c r="O33" s="14">
         <v>10016</v>
       </c>
-      <c r="P33" s="17">
+      <c r="P33" s="14">
         <v>10016</v>
       </c>
-      <c r="Q33" s="17">
+      <c r="Q33" s="14">
         <v>10030</v>
       </c>
-      <c r="R33" s="17">
+      <c r="R33" s="14">
         <v>10041</v>
       </c>
-      <c r="S33" s="17">
+      <c r="S33" s="14">
         <v>10057</v>
       </c>
-      <c r="T33" s="17">
+      <c r="T33" s="14">
         <v>10019</v>
       </c>
-      <c r="U33" s="17">
+      <c r="U33" s="14">
         <v>9972</v>
       </c>
-      <c r="V33" s="17">
+      <c r="V33" s="14">
         <v>9956</v>
       </c>
-      <c r="W33" s="17">
+      <c r="W33" s="14">
         <v>9958</v>
       </c>
-      <c r="X33" s="17">
+      <c r="X33" s="14">
         <v>9938</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y33" s="14">
         <v>9935</v>
       </c>
-      <c r="Z33" s="39">
+      <c r="Z33" s="38">
         <v>9922</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA33" s="14">
         <v>9909</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB33" s="14">
         <v>9908</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC33" s="14">
         <v>9910</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD33" s="14">
         <v>9901</v>
       </c>
-      <c r="AE33" s="17">
+      <c r="AE33" s="14">
         <v>9892</v>
       </c>
-      <c r="AF33" s="17">
+      <c r="AF33" s="14">
         <v>9848</v>
       </c>
-      <c r="AG33" s="17">
+      <c r="AG33" s="14">
         <v>9853</v>
       </c>
-      <c r="AH33" s="39">
+      <c r="AH33" s="38">
         <v>9809</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AI33" s="14">
         <v>9777</v>
       </c>
-      <c r="AJ33" s="17">
+      <c r="AJ33" s="14">
         <v>9735</v>
       </c>
-      <c r="AK33" s="17">
+      <c r="AK33" s="14">
         <v>9706</v>
       </c>
-      <c r="AL33" s="17">
+      <c r="AL33" s="14">
         <v>9717</v>
       </c>
-      <c r="AM33" s="39">
+      <c r="AM33" s="38">
         <v>9706</v>
       </c>
-      <c r="AN33" s="17">
+      <c r="AN33" s="14">
         <v>9684</v>
       </c>
-      <c r="AO33" s="17">
+      <c r="AO33" s="14">
         <v>9651</v>
       </c>
-      <c r="AP33" s="50">
+      <c r="AP33" s="42">
         <v>9639</v>
       </c>
-      <c r="AQ33" s="50">
+      <c r="AQ33" s="42">
         <v>9610</v>
       </c>
-      <c r="AR33" s="19">
+      <c r="AR33" s="42">
         <v>9576</v>
       </c>
-      <c r="AS33" s="19">
+      <c r="AS33" s="42">
         <v>9509</v>
       </c>
-      <c r="AT33" s="19">
+      <c r="AT33" s="42">
         <v>9471</v>
       </c>
-      <c r="AU33" s="50">
+      <c r="AU33" s="42">
         <v>9450</v>
       </c>
-      <c r="AV33" s="19">
+      <c r="AV33" s="42">
         <v>9460</v>
       </c>
-      <c r="AW33" s="19">
+      <c r="AW33" s="42">
         <v>9400</v>
       </c>
-      <c r="AX33" s="19">
+      <c r="AX33" s="42">
         <v>9368</v>
       </c>
-      <c r="AY33" s="50">
+      <c r="AY33" s="42">
         <v>9350</v>
       </c>
-      <c r="AZ33" s="19">
+      <c r="AZ33" s="42">
         <v>10147</v>
       </c>
-      <c r="BA33" s="50">
+      <c r="BA33" s="42">
         <v>9312</v>
       </c>
-      <c r="BB33" s="19">
+      <c r="BB33" s="42">
         <v>9328</v>
       </c>
+      <c r="BC33" s="42">
+        <v>9314</v>
+      </c>
     </row>
-    <row r="34" spans="1:54">
-      <c r="A34" s="28" t="s">
+    <row r="34" spans="1:55">
+      <c r="A34" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="48">
+      <c r="B34" s="54">
         <v>11023</v>
       </c>
-      <c r="C34" s="17">
+      <c r="C34" s="14">
         <v>11023</v>
       </c>
-      <c r="D34" s="17">
+      <c r="D34" s="14">
         <v>11038</v>
       </c>
-      <c r="E34" s="17">
+      <c r="E34" s="14">
         <v>11060</v>
       </c>
-      <c r="F34" s="17">
+      <c r="F34" s="14">
         <v>11063</v>
       </c>
-      <c r="G34" s="17">
+      <c r="G34" s="14">
         <v>11085</v>
       </c>
-      <c r="H34" s="17">
+      <c r="H34" s="14">
         <v>11099</v>
       </c>
-      <c r="I34" s="17">
+      <c r="I34" s="14">
         <v>11085</v>
       </c>
-      <c r="J34" s="17">
+      <c r="J34" s="14">
         <v>11081</v>
       </c>
-      <c r="K34" s="17">
+      <c r="K34" s="14">
         <v>11071</v>
       </c>
-      <c r="L34" s="17">
+      <c r="L34" s="14">
         <v>11066</v>
       </c>
-      <c r="M34" s="17">
+      <c r="M34" s="14">
         <v>11073</v>
       </c>
-      <c r="N34" s="15">
+      <c r="N34" s="14">
         <v>11092</v>
       </c>
-      <c r="O34" s="17">
+      <c r="O34" s="14">
         <v>11098</v>
       </c>
-      <c r="P34" s="17">
+      <c r="P34" s="14">
         <v>11109</v>
       </c>
-      <c r="Q34" s="17">
+      <c r="Q34" s="14">
         <v>11130</v>
       </c>
-      <c r="R34" s="17">
+      <c r="R34" s="14">
         <v>11130</v>
       </c>
-      <c r="S34" s="17">
+      <c r="S34" s="14">
         <v>11155</v>
       </c>
-      <c r="T34" s="17">
+      <c r="T34" s="14">
         <v>11154</v>
       </c>
-      <c r="U34" s="17">
+      <c r="U34" s="14">
         <v>11129</v>
       </c>
-      <c r="V34" s="17">
+      <c r="V34" s="14">
         <v>11132</v>
       </c>
-      <c r="W34" s="17">
+      <c r="W34" s="14">
         <v>11131</v>
       </c>
-      <c r="X34" s="17">
+      <c r="X34" s="14">
         <v>11116</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="14">
         <v>11101</v>
       </c>
-      <c r="Z34" s="39">
+      <c r="Z34" s="38">
         <v>11104</v>
       </c>
-      <c r="AA34" s="17">
+      <c r="AA34" s="14">
         <v>11092</v>
       </c>
-      <c r="AB34" s="17">
+      <c r="AB34" s="14">
         <v>11093</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC34" s="14">
         <v>11086</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD34" s="14">
         <v>11105</v>
       </c>
-      <c r="AE34" s="17">
+      <c r="AE34" s="14">
         <v>11118</v>
       </c>
-      <c r="AF34" s="17">
+      <c r="AF34" s="14">
         <v>11119</v>
       </c>
-      <c r="AG34" s="17">
+      <c r="AG34" s="14">
         <v>11105</v>
       </c>
-      <c r="AH34" s="39">
+      <c r="AH34" s="38">
         <v>11076</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AI34" s="14">
         <v>11080</v>
       </c>
-      <c r="AJ34" s="17">
+      <c r="AJ34" s="14">
         <v>11067</v>
       </c>
-      <c r="AK34" s="17">
+      <c r="AK34" s="14">
         <v>11047</v>
       </c>
-      <c r="AL34" s="17">
+      <c r="AL34" s="14">
         <v>11027</v>
       </c>
-      <c r="AM34" s="39">
+      <c r="AM34" s="38">
         <v>11022</v>
       </c>
-      <c r="AN34" s="17">
+      <c r="AN34" s="14">
         <v>11014</v>
       </c>
-      <c r="AO34" s="17">
+      <c r="AO34" s="14">
         <v>11025</v>
       </c>
-      <c r="AP34" s="50">
+      <c r="AP34" s="42">
         <v>11003</v>
       </c>
-      <c r="AQ34" s="50">
+      <c r="AQ34" s="42">
         <v>10989</v>
       </c>
-      <c r="AR34" s="19">
+      <c r="AR34" s="42">
         <v>10971</v>
       </c>
-      <c r="AS34" s="19">
+      <c r="AS34" s="42">
         <v>10867</v>
       </c>
-      <c r="AT34" s="19">
+      <c r="AT34" s="42">
         <v>10800</v>
       </c>
-      <c r="AU34" s="50">
+      <c r="AU34" s="42">
         <v>10824</v>
       </c>
-      <c r="AV34" s="19">
+      <c r="AV34" s="42">
         <v>10803</v>
       </c>
-      <c r="AW34" s="19">
+      <c r="AW34" s="42">
         <v>10814</v>
       </c>
-      <c r="AX34" s="19">
+      <c r="AX34" s="42">
         <v>10799</v>
       </c>
-      <c r="AY34" s="50">
+      <c r="AY34" s="42">
         <v>10808</v>
       </c>
-      <c r="AZ34" s="19">
+      <c r="AZ34" s="42">
         <v>11453</v>
       </c>
-      <c r="BA34" s="50">
+      <c r="BA34" s="42">
         <v>10767</v>
       </c>
-      <c r="BB34" s="19">
+      <c r="BB34" s="42">
         <v>10753</v>
       </c>
+      <c r="BC34" s="42">
+        <v>10754</v>
+      </c>
     </row>
-    <row r="35" spans="1:54">
-      <c r="A35" s="28" t="s">
+    <row r="35" spans="1:55">
+      <c r="A35" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="48">
+      <c r="B35" s="54">
         <v>7735</v>
       </c>
-      <c r="C35" s="17">
+      <c r="C35" s="14">
         <v>7717</v>
       </c>
-      <c r="D35" s="17">
+      <c r="D35" s="14">
         <v>7718</v>
       </c>
-      <c r="E35" s="17">
+      <c r="E35" s="14">
         <v>7717</v>
       </c>
-      <c r="F35" s="17">
+      <c r="F35" s="14">
         <v>7708</v>
       </c>
-      <c r="G35" s="17">
+      <c r="G35" s="14">
         <v>7700</v>
       </c>
-      <c r="H35" s="17">
+      <c r="H35" s="14">
         <v>7688</v>
       </c>
-      <c r="I35" s="17">
+      <c r="I35" s="14">
         <v>7695</v>
       </c>
-      <c r="J35" s="17">
+      <c r="J35" s="14">
         <v>7689</v>
       </c>
-      <c r="K35" s="17">
+      <c r="K35" s="14">
         <v>7671</v>
       </c>
-      <c r="L35" s="17">
+      <c r="L35" s="14">
         <v>7659</v>
       </c>
-      <c r="M35" s="17">
+      <c r="M35" s="14">
         <v>7667</v>
       </c>
-      <c r="N35" s="15">
+      <c r="N35" s="14">
         <v>7677</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O35" s="14">
         <v>7697</v>
       </c>
-      <c r="P35" s="17">
+      <c r="P35" s="14">
         <v>7691</v>
       </c>
-      <c r="Q35" s="17">
+      <c r="Q35" s="14">
         <v>7702</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R35" s="14">
         <v>7712</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="14">
         <v>7707</v>
       </c>
-      <c r="T35" s="17">
+      <c r="T35" s="14">
         <v>7697</v>
       </c>
-      <c r="U35" s="17">
+      <c r="U35" s="14">
         <v>7695</v>
       </c>
-      <c r="V35" s="17">
+      <c r="V35" s="14">
         <v>7691</v>
       </c>
-      <c r="W35" s="17">
+      <c r="W35" s="14">
         <v>7684</v>
       </c>
-      <c r="X35" s="17">
+      <c r="X35" s="14">
         <v>7678</v>
       </c>
-      <c r="Y35" s="17">
+      <c r="Y35" s="14">
         <v>7671</v>
       </c>
-      <c r="Z35" s="39">
+      <c r="Z35" s="38">
         <v>7668</v>
       </c>
-      <c r="AA35" s="17">
+      <c r="AA35" s="14">
         <v>7672</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB35" s="14">
         <v>7669</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AC35" s="14">
         <v>7660</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AD35" s="14">
         <v>7634</v>
       </c>
-      <c r="AE35" s="17">
+      <c r="AE35" s="14">
         <v>7616</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AF35" s="14">
         <v>7613</v>
       </c>
-      <c r="AG35" s="17">
+      <c r="AG35" s="14">
         <v>7602</v>
       </c>
-      <c r="AH35" s="39">
+      <c r="AH35" s="38">
         <v>7594</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AI35" s="14">
         <v>7560</v>
       </c>
-      <c r="AJ35" s="17">
+      <c r="AJ35" s="14">
         <v>7573</v>
       </c>
-      <c r="AK35" s="17">
+      <c r="AK35" s="14">
         <v>7566</v>
       </c>
-      <c r="AL35" s="17">
+      <c r="AL35" s="14">
         <v>7548</v>
       </c>
-      <c r="AM35" s="39">
+      <c r="AM35" s="38">
         <v>7542</v>
       </c>
-      <c r="AN35" s="17">
+      <c r="AN35" s="14">
         <v>7533</v>
       </c>
-      <c r="AO35" s="17">
+      <c r="AO35" s="14">
         <v>7528</v>
       </c>
-      <c r="AP35" s="50">
+      <c r="AP35" s="42">
         <v>7514</v>
       </c>
-      <c r="AQ35" s="50">
+      <c r="AQ35" s="42">
         <v>7509</v>
       </c>
-      <c r="AR35" s="19">
+      <c r="AR35" s="42">
         <v>7498</v>
       </c>
-      <c r="AS35" s="19">
+      <c r="AS35" s="42">
         <v>7457</v>
       </c>
-      <c r="AT35" s="19">
+      <c r="AT35" s="42">
         <v>7460</v>
       </c>
-      <c r="AU35" s="50">
+      <c r="AU35" s="42">
         <v>7443</v>
       </c>
-      <c r="AV35" s="19">
+      <c r="AV35" s="42">
         <v>7431</v>
       </c>
-      <c r="AW35" s="19">
+      <c r="AW35" s="42">
         <v>7411</v>
       </c>
-      <c r="AX35" s="19">
+      <c r="AX35" s="42">
         <v>7394</v>
       </c>
-      <c r="AY35" s="50">
+      <c r="AY35" s="42">
         <v>7388</v>
       </c>
-      <c r="AZ35" s="19">
+      <c r="AZ35" s="42">
         <v>7470</v>
       </c>
-      <c r="BA35" s="50">
+      <c r="BA35" s="42">
         <v>7378</v>
       </c>
-      <c r="BB35" s="19">
+      <c r="BB35" s="42">
         <v>7383</v>
       </c>
+      <c r="BC35" s="42">
+        <v>7380</v>
+      </c>
     </row>
-    <row r="36" spans="1:54">
-      <c r="A36" s="28" t="s">
+    <row r="36" spans="1:55">
+      <c r="A36" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="48">
+      <c r="B36" s="54">
         <v>7805</v>
       </c>
-      <c r="C36" s="17">
+      <c r="C36" s="14">
         <v>7808</v>
       </c>
-      <c r="D36" s="17">
+      <c r="D36" s="14">
         <v>7818</v>
       </c>
-      <c r="E36" s="17">
+      <c r="E36" s="14">
         <v>7816</v>
       </c>
-      <c r="F36" s="17">
+      <c r="F36" s="14">
         <v>7816</v>
       </c>
-      <c r="G36" s="17">
+      <c r="G36" s="14">
         <v>7803</v>
       </c>
-      <c r="H36" s="17">
+      <c r="H36" s="14">
         <v>7793</v>
       </c>
-      <c r="I36" s="17">
+      <c r="I36" s="14">
         <v>7796</v>
       </c>
-      <c r="J36" s="17">
+      <c r="J36" s="14">
         <v>7778</v>
       </c>
-      <c r="K36" s="17">
+      <c r="K36" s="14">
         <v>7767</v>
       </c>
-      <c r="L36" s="17">
+      <c r="L36" s="14">
         <v>7763</v>
       </c>
-      <c r="M36" s="17">
+      <c r="M36" s="14">
         <v>7760</v>
       </c>
-      <c r="N36" s="15">
+      <c r="N36" s="14">
         <v>7755</v>
       </c>
-      <c r="O36" s="17">
+      <c r="O36" s="14">
         <v>7750</v>
       </c>
-      <c r="P36" s="17">
+      <c r="P36" s="14">
         <v>7766</v>
       </c>
-      <c r="Q36" s="17">
+      <c r="Q36" s="14">
         <v>7773</v>
       </c>
-      <c r="R36" s="17">
+      <c r="R36" s="14">
         <v>7767</v>
       </c>
-      <c r="S36" s="17">
+      <c r="S36" s="14">
         <v>7770</v>
       </c>
-      <c r="T36" s="17">
+      <c r="T36" s="14">
         <v>7781</v>
       </c>
-      <c r="U36" s="17">
+      <c r="U36" s="14">
         <v>7752</v>
       </c>
-      <c r="V36" s="17">
+      <c r="V36" s="14">
         <v>7752</v>
       </c>
-      <c r="W36" s="17">
+      <c r="W36" s="14">
         <v>7756</v>
       </c>
-      <c r="X36" s="17">
+      <c r="X36" s="14">
         <v>7770</v>
       </c>
-      <c r="Y36" s="17">
+      <c r="Y36" s="14">
         <v>7756</v>
       </c>
-      <c r="Z36" s="39">
+      <c r="Z36" s="38">
         <v>7736</v>
       </c>
-      <c r="AA36" s="17">
+      <c r="AA36" s="14">
         <v>7718</v>
       </c>
-      <c r="AB36" s="17">
+      <c r="AB36" s="14">
         <v>7718</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AC36" s="14">
         <v>7704</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AD36" s="14">
         <v>7700</v>
       </c>
-      <c r="AE36" s="17">
+      <c r="AE36" s="14">
         <v>7692</v>
       </c>
-      <c r="AF36" s="17">
+      <c r="AF36" s="14">
         <v>7685</v>
       </c>
-      <c r="AG36" s="17">
+      <c r="AG36" s="14">
         <v>7673</v>
       </c>
-      <c r="AH36" s="39">
+      <c r="AH36" s="38">
         <v>7657</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AI36" s="14">
         <v>7642</v>
       </c>
-      <c r="AJ36" s="17">
+      <c r="AJ36" s="14">
         <v>7628</v>
       </c>
-      <c r="AK36" s="17">
+      <c r="AK36" s="14">
         <v>7624</v>
       </c>
-      <c r="AL36" s="17">
+      <c r="AL36" s="14">
         <v>7604</v>
       </c>
-      <c r="AM36" s="39">
+      <c r="AM36" s="38">
         <v>7591</v>
       </c>
-      <c r="AN36" s="17">
+      <c r="AN36" s="14">
         <v>7567</v>
       </c>
-      <c r="AO36" s="17">
+      <c r="AO36" s="14">
         <v>7564</v>
       </c>
-      <c r="AP36" s="50">
+      <c r="AP36" s="42">
         <v>7549</v>
       </c>
-      <c r="AQ36" s="50">
+      <c r="AQ36" s="42">
         <v>7538</v>
       </c>
-      <c r="AR36" s="19">
+      <c r="AR36" s="42">
         <v>7515</v>
       </c>
-      <c r="AS36" s="19">
+      <c r="AS36" s="42">
         <v>7436</v>
       </c>
-      <c r="AT36" s="19">
+      <c r="AT36" s="42">
         <v>7391</v>
       </c>
-      <c r="AU36" s="50">
+      <c r="AU36" s="42">
         <v>7375</v>
       </c>
-      <c r="AV36" s="19">
+      <c r="AV36" s="42">
         <v>7384</v>
       </c>
-      <c r="AW36" s="19">
+      <c r="AW36" s="42">
         <v>7394</v>
       </c>
-      <c r="AX36" s="19">
+      <c r="AX36" s="42">
         <v>7390</v>
       </c>
-      <c r="AY36" s="50">
+      <c r="AY36" s="42">
         <v>7390</v>
       </c>
-      <c r="AZ36" s="19">
+      <c r="AZ36" s="42">
         <v>7989</v>
       </c>
-      <c r="BA36" s="50">
+      <c r="BA36" s="42">
         <v>7347</v>
       </c>
-      <c r="BB36" s="19">
+      <c r="BB36" s="42">
         <v>7340</v>
       </c>
+      <c r="BC36" s="42">
+        <v>7330</v>
+      </c>
     </row>
-    <row r="37" spans="1:54">
-      <c r="A37" s="28" t="s">
+    <row r="37" spans="1:55">
+      <c r="A37" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="48">
+      <c r="B37" s="54">
         <v>14772</v>
       </c>
-      <c r="C37" s="17">
+      <c r="C37" s="14">
         <v>14760</v>
       </c>
-      <c r="D37" s="17">
+      <c r="D37" s="14">
         <v>14758</v>
       </c>
-      <c r="E37" s="17">
+      <c r="E37" s="14">
         <v>14758</v>
       </c>
-      <c r="F37" s="17">
+      <c r="F37" s="14">
         <v>14750</v>
       </c>
-      <c r="G37" s="17">
+      <c r="G37" s="14">
         <v>14748</v>
       </c>
-      <c r="H37" s="17">
+      <c r="H37" s="14">
         <v>14750</v>
       </c>
-      <c r="I37" s="17">
+      <c r="I37" s="14">
         <v>14754</v>
       </c>
-      <c r="J37" s="17">
+      <c r="J37" s="14">
         <v>14763</v>
       </c>
-      <c r="K37" s="17">
+      <c r="K37" s="14">
         <v>14753</v>
       </c>
-      <c r="L37" s="17">
+      <c r="L37" s="14">
         <v>14759</v>
       </c>
-      <c r="M37" s="17">
+      <c r="M37" s="14">
         <v>14785</v>
       </c>
-      <c r="N37" s="15">
+      <c r="N37" s="14">
         <v>14799</v>
       </c>
-      <c r="O37" s="17">
+      <c r="O37" s="14">
         <v>14800</v>
       </c>
-      <c r="P37" s="17">
+      <c r="P37" s="14">
         <v>14796</v>
       </c>
-      <c r="Q37" s="17">
+      <c r="Q37" s="14">
         <v>14801</v>
       </c>
-      <c r="R37" s="17">
+      <c r="R37" s="14">
         <v>14798</v>
       </c>
-      <c r="S37" s="17">
+      <c r="S37" s="14">
         <v>14803</v>
       </c>
-      <c r="T37" s="17">
+      <c r="T37" s="14">
         <v>14824</v>
       </c>
-      <c r="U37" s="17">
+      <c r="U37" s="14">
         <v>14817</v>
       </c>
-      <c r="V37" s="17">
+      <c r="V37" s="14">
         <v>14789</v>
       </c>
-      <c r="W37" s="17">
+      <c r="W37" s="14">
         <v>14800</v>
       </c>
-      <c r="X37" s="17">
+      <c r="X37" s="14">
         <v>14790</v>
       </c>
-      <c r="Y37" s="17">
+      <c r="Y37" s="14">
         <v>14805</v>
       </c>
-      <c r="Z37" s="39">
+      <c r="Z37" s="38">
         <v>14786</v>
       </c>
-      <c r="AA37" s="17">
+      <c r="AA37" s="14">
         <v>14791</v>
       </c>
-      <c r="AB37" s="17">
+      <c r="AB37" s="14">
         <v>14762</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AC37" s="14">
         <v>14767</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AD37" s="14">
         <v>14754</v>
       </c>
-      <c r="AE37" s="17">
+      <c r="AE37" s="14">
         <v>14738</v>
       </c>
-      <c r="AF37" s="17">
+      <c r="AF37" s="14">
         <v>14736</v>
       </c>
-      <c r="AG37" s="17">
+      <c r="AG37" s="14">
         <v>14746</v>
       </c>
-      <c r="AH37" s="39">
+      <c r="AH37" s="38">
         <v>14726</v>
       </c>
-      <c r="AI37" s="17">
+      <c r="AI37" s="14">
         <v>14744</v>
       </c>
-      <c r="AJ37" s="17">
+      <c r="AJ37" s="14">
         <v>14711</v>
       </c>
-      <c r="AK37" s="17">
+      <c r="AK37" s="14">
         <v>14689</v>
       </c>
-      <c r="AL37" s="17">
+      <c r="AL37" s="14">
         <v>14672</v>
       </c>
-      <c r="AM37" s="39">
+      <c r="AM37" s="38">
         <v>14646</v>
       </c>
-      <c r="AN37" s="17">
+      <c r="AN37" s="14">
         <v>14650</v>
       </c>
-      <c r="AO37" s="17">
+      <c r="AO37" s="14">
         <v>14650</v>
       </c>
-      <c r="AP37" s="50">
+      <c r="AP37" s="42">
         <v>14639</v>
       </c>
-      <c r="AQ37" s="50">
+      <c r="AQ37" s="42">
         <v>14604</v>
       </c>
-      <c r="AR37" s="19">
+      <c r="AR37" s="42">
         <v>14611</v>
       </c>
-      <c r="AS37" s="19">
+      <c r="AS37" s="42">
         <v>14534</v>
       </c>
-      <c r="AT37" s="19">
+      <c r="AT37" s="42">
         <v>14563</v>
       </c>
-      <c r="AU37" s="50">
+      <c r="AU37" s="42">
         <v>14504</v>
       </c>
-      <c r="AV37" s="19">
+      <c r="AV37" s="42">
         <v>14481</v>
       </c>
-      <c r="AW37" s="19">
+      <c r="AW37" s="42">
         <v>14472</v>
       </c>
-      <c r="AX37" s="19">
+      <c r="AX37" s="42">
         <v>14464</v>
       </c>
-      <c r="AY37" s="50">
+      <c r="AY37" s="42">
         <v>14433</v>
       </c>
-      <c r="AZ37" s="19">
+      <c r="AZ37" s="42">
         <v>14678</v>
       </c>
-      <c r="BA37" s="50">
+      <c r="BA37" s="42">
         <v>14416</v>
       </c>
-      <c r="BB37" s="19">
+      <c r="BB37" s="42">
         <v>14406</v>
       </c>
+      <c r="BC37" s="42">
+        <v>14403</v>
+      </c>
     </row>
-    <row r="38" spans="1:54">
-      <c r="A38" s="28" t="s">
+    <row r="38" spans="1:55">
+      <c r="A38" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="48">
+      <c r="B38" s="54">
         <v>7680</v>
       </c>
-      <c r="C38" s="17">
+      <c r="C38" s="14">
         <v>7682</v>
       </c>
-      <c r="D38" s="17">
+      <c r="D38" s="14">
         <v>7671</v>
       </c>
-      <c r="E38" s="17">
+      <c r="E38" s="14">
         <v>7675</v>
       </c>
-      <c r="F38" s="17">
+      <c r="F38" s="14">
         <v>7670</v>
       </c>
-      <c r="G38" s="17">
+      <c r="G38" s="14">
         <v>7661</v>
       </c>
-      <c r="H38" s="17">
+      <c r="H38" s="14">
         <v>7651</v>
       </c>
-      <c r="I38" s="17">
+      <c r="I38" s="14">
         <v>7647</v>
       </c>
-      <c r="J38" s="17">
+      <c r="J38" s="14">
         <v>7645</v>
       </c>
-      <c r="K38" s="17">
+      <c r="K38" s="14">
         <v>7650</v>
       </c>
-      <c r="L38" s="17">
+      <c r="L38" s="14">
         <v>7645</v>
       </c>
-      <c r="M38" s="17">
+      <c r="M38" s="14">
         <v>7657</v>
       </c>
-      <c r="N38" s="15">
+      <c r="N38" s="14">
         <v>7660</v>
       </c>
-      <c r="O38" s="17">
+      <c r="O38" s="14">
         <v>7659</v>
       </c>
-      <c r="P38" s="17">
+      <c r="P38" s="14">
         <v>7662</v>
       </c>
-      <c r="Q38" s="17">
+      <c r="Q38" s="14">
         <v>7671</v>
       </c>
-      <c r="R38" s="17">
+      <c r="R38" s="14">
         <v>7667</v>
       </c>
-      <c r="S38" s="17">
+      <c r="S38" s="14">
         <v>7670</v>
       </c>
-      <c r="T38" s="17">
+      <c r="T38" s="14">
         <v>7678</v>
       </c>
-      <c r="U38" s="17">
+      <c r="U38" s="14">
         <v>7656</v>
       </c>
-      <c r="V38" s="17">
+      <c r="V38" s="14">
         <v>7639</v>
       </c>
-      <c r="W38" s="17">
+      <c r="W38" s="14">
         <v>7623</v>
       </c>
-      <c r="X38" s="17">
+      <c r="X38" s="14">
         <v>7609</v>
       </c>
-      <c r="Y38" s="17">
+      <c r="Y38" s="14">
         <v>7605</v>
       </c>
-      <c r="Z38" s="39">
+      <c r="Z38" s="38">
         <v>7600</v>
       </c>
-      <c r="AA38" s="17">
+      <c r="AA38" s="14">
         <v>7596</v>
       </c>
-      <c r="AB38" s="17">
+      <c r="AB38" s="14">
         <v>7593</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AC38" s="14">
         <v>7574</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AD38" s="14">
         <v>7567</v>
       </c>
-      <c r="AE38" s="17">
+      <c r="AE38" s="14">
         <v>7556</v>
       </c>
-      <c r="AF38" s="17">
+      <c r="AF38" s="14">
         <v>7533</v>
       </c>
-      <c r="AG38" s="17">
+      <c r="AG38" s="14">
         <v>7493</v>
       </c>
-      <c r="AH38" s="39">
+      <c r="AH38" s="38">
         <v>7433</v>
       </c>
-      <c r="AI38" s="17">
+      <c r="AI38" s="14">
         <v>7372</v>
       </c>
-      <c r="AJ38" s="17">
+      <c r="AJ38" s="14">
         <v>7343</v>
       </c>
-      <c r="AK38" s="17">
+      <c r="AK38" s="14">
         <v>7315</v>
       </c>
-      <c r="AL38" s="17">
+      <c r="AL38" s="14">
         <v>7294</v>
       </c>
-      <c r="AM38" s="39">
+      <c r="AM38" s="38">
         <v>7273</v>
       </c>
-      <c r="AN38" s="17">
+      <c r="AN38" s="14">
         <v>7262</v>
       </c>
-      <c r="AO38" s="17">
+      <c r="AO38" s="14">
         <v>7261</v>
       </c>
-      <c r="AP38" s="50">
+      <c r="AP38" s="42">
         <v>7228</v>
       </c>
-      <c r="AQ38" s="50">
+      <c r="AQ38" s="42">
         <v>7200</v>
       </c>
-      <c r="AR38" s="19">
+      <c r="AR38" s="42">
         <v>7179</v>
       </c>
-      <c r="AS38" s="19">
+      <c r="AS38" s="42">
         <v>7125</v>
       </c>
-      <c r="AT38" s="19">
+      <c r="AT38" s="42">
         <v>7068</v>
       </c>
-      <c r="AU38" s="50">
+      <c r="AU38" s="42">
         <v>7029</v>
       </c>
-      <c r="AV38" s="19">
+      <c r="AV38" s="42">
         <v>7016</v>
       </c>
-      <c r="AW38" s="19">
+      <c r="AW38" s="42">
         <v>7022</v>
       </c>
-      <c r="AX38" s="19">
+      <c r="AX38" s="42">
         <v>7012</v>
       </c>
-      <c r="AY38" s="50">
+      <c r="AY38" s="42">
         <v>7009</v>
       </c>
-      <c r="AZ38" s="19">
+      <c r="AZ38" s="42">
         <v>7766</v>
       </c>
-      <c r="BA38" s="50">
+      <c r="BA38" s="42">
         <v>6967</v>
       </c>
-      <c r="BB38" s="19">
+      <c r="BB38" s="42">
         <v>6969</v>
       </c>
+      <c r="BC38" s="42">
+        <v>6964</v>
+      </c>
     </row>
-    <row r="39" spans="1:54">
-      <c r="A39" s="28" t="s">
+    <row r="39" spans="1:55">
+      <c r="A39" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="48">
+      <c r="B39" s="54">
         <v>7747</v>
       </c>
-      <c r="C39" s="17">
+      <c r="C39" s="14">
         <v>7737</v>
       </c>
-      <c r="D39" s="17">
+      <c r="D39" s="14">
         <v>7755</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="14">
         <v>7761</v>
       </c>
-      <c r="F39" s="17">
+      <c r="F39" s="14">
         <v>7761</v>
       </c>
-      <c r="G39" s="17">
+      <c r="G39" s="14">
         <v>7753</v>
       </c>
-      <c r="H39" s="17">
+      <c r="H39" s="14">
         <v>7753</v>
       </c>
-      <c r="I39" s="17">
+      <c r="I39" s="14">
         <v>7752</v>
       </c>
-      <c r="J39" s="17">
+      <c r="J39" s="14">
         <v>7740</v>
       </c>
-      <c r="K39" s="17">
+      <c r="K39" s="14">
         <v>7723</v>
       </c>
-      <c r="L39" s="17">
+      <c r="L39" s="14">
         <v>7730</v>
       </c>
-      <c r="M39" s="17">
+      <c r="M39" s="14">
         <v>7717</v>
       </c>
-      <c r="N39" s="15">
+      <c r="N39" s="14">
         <v>7721</v>
       </c>
-      <c r="O39" s="17">
+      <c r="O39" s="14">
         <v>7718</v>
       </c>
-      <c r="P39" s="17">
+      <c r="P39" s="14">
         <v>7724</v>
       </c>
-      <c r="Q39" s="17">
+      <c r="Q39" s="14">
         <v>7716</v>
       </c>
-      <c r="R39" s="17">
+      <c r="R39" s="14">
         <v>7704</v>
       </c>
-      <c r="S39" s="17">
+      <c r="S39" s="14">
         <v>7708</v>
       </c>
-      <c r="T39" s="17">
+      <c r="T39" s="14">
         <v>7705</v>
       </c>
-      <c r="U39" s="17">
+      <c r="U39" s="14">
         <v>7702</v>
       </c>
-      <c r="V39" s="17">
+      <c r="V39" s="14">
         <v>7701</v>
       </c>
-      <c r="W39" s="17">
+      <c r="W39" s="14">
         <v>7689</v>
       </c>
-      <c r="X39" s="17">
+      <c r="X39" s="14">
         <v>7673</v>
       </c>
-      <c r="Y39" s="17">
+      <c r="Y39" s="14">
         <v>7660</v>
       </c>
-      <c r="Z39" s="39">
+      <c r="Z39" s="38">
         <v>7662</v>
       </c>
-      <c r="AA39" s="17">
+      <c r="AA39" s="14">
         <v>7643</v>
       </c>
-      <c r="AB39" s="17">
+      <c r="AB39" s="14">
         <v>7634</v>
       </c>
-      <c r="AC39" s="17">
+      <c r="AC39" s="14">
         <v>7621</v>
       </c>
-      <c r="AD39" s="17">
+      <c r="AD39" s="14">
         <v>7617</v>
       </c>
-      <c r="AE39" s="17">
+      <c r="AE39" s="14">
         <v>7604</v>
       </c>
-      <c r="AF39" s="17">
+      <c r="AF39" s="14">
         <v>7579</v>
       </c>
-      <c r="AG39" s="17">
+      <c r="AG39" s="14">
         <v>7533</v>
       </c>
-      <c r="AH39" s="39">
+      <c r="AH39" s="38">
         <v>7491</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AI39" s="14">
         <v>7465</v>
       </c>
-      <c r="AJ39" s="17">
+      <c r="AJ39" s="14">
         <v>7426</v>
       </c>
-      <c r="AK39" s="17">
+      <c r="AK39" s="14">
         <v>7425</v>
       </c>
-      <c r="AL39" s="17">
+      <c r="AL39" s="14">
         <v>7410</v>
       </c>
-      <c r="AM39" s="39">
+      <c r="AM39" s="38">
         <v>7387</v>
       </c>
-      <c r="AN39" s="17">
+      <c r="AN39" s="14">
         <v>7366</v>
       </c>
-      <c r="AO39" s="17">
+      <c r="AO39" s="14">
         <v>7387</v>
       </c>
-      <c r="AP39" s="50">
+      <c r="AP39" s="42">
         <v>7346</v>
       </c>
-      <c r="AQ39" s="50">
+      <c r="AQ39" s="42">
         <v>7341</v>
       </c>
-      <c r="AR39" s="19">
+      <c r="AR39" s="42">
         <v>7308</v>
       </c>
-      <c r="AS39" s="19">
+      <c r="AS39" s="42">
         <v>7251</v>
       </c>
-      <c r="AT39" s="19">
+      <c r="AT39" s="42">
         <v>7206</v>
       </c>
-      <c r="AU39" s="50">
+      <c r="AU39" s="42">
         <v>7181</v>
       </c>
-      <c r="AV39" s="19">
+      <c r="AV39" s="42">
         <v>7167</v>
       </c>
-      <c r="AW39" s="19">
+      <c r="AW39" s="42">
         <v>7174</v>
       </c>
-      <c r="AX39" s="19">
+      <c r="AX39" s="42">
         <v>7165</v>
       </c>
-      <c r="AY39" s="50">
+      <c r="AY39" s="42">
         <v>7132</v>
       </c>
-      <c r="AZ39" s="19">
+      <c r="AZ39" s="42">
         <v>7840</v>
       </c>
-      <c r="BA39" s="50">
+      <c r="BA39" s="42">
         <v>7056</v>
       </c>
-      <c r="BB39" s="19">
+      <c r="BB39" s="42">
         <v>7048</v>
       </c>
+      <c r="BC39" s="42">
+        <v>7042</v>
+      </c>
     </row>
-    <row r="40" spans="1:54">
-      <c r="A40" s="28" t="s">
+    <row r="40" spans="1:55">
+      <c r="A40" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="48">
+      <c r="B40" s="54">
         <v>16406</v>
       </c>
-      <c r="C40" s="17">
+      <c r="C40" s="14">
         <v>16417</v>
       </c>
-      <c r="D40" s="17">
+      <c r="D40" s="14">
         <v>16423</v>
       </c>
-      <c r="E40" s="17">
+      <c r="E40" s="14">
         <v>16449</v>
       </c>
-      <c r="F40" s="17">
+      <c r="F40" s="14">
         <v>16441</v>
       </c>
-      <c r="G40" s="17">
+      <c r="G40" s="14">
         <v>16446</v>
       </c>
-      <c r="H40" s="17">
+      <c r="H40" s="14">
         <v>16442</v>
       </c>
-      <c r="I40" s="17">
+      <c r="I40" s="14">
         <v>16458</v>
       </c>
-      <c r="J40" s="17">
+      <c r="J40" s="14">
         <v>16442</v>
       </c>
-      <c r="K40" s="17">
+      <c r="K40" s="14">
         <v>16427</v>
       </c>
-      <c r="L40" s="17">
+      <c r="L40" s="14">
         <v>16414</v>
       </c>
-      <c r="M40" s="17">
+      <c r="M40" s="14">
         <v>16401</v>
       </c>
-      <c r="N40" s="15">
+      <c r="N40" s="14">
         <v>16388</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O40" s="14">
         <v>16396</v>
       </c>
-      <c r="P40" s="17">
+      <c r="P40" s="14">
         <v>16413</v>
       </c>
-      <c r="Q40" s="17">
+      <c r="Q40" s="14">
         <v>16439</v>
       </c>
-      <c r="R40" s="17">
+      <c r="R40" s="14">
         <v>16449</v>
       </c>
-      <c r="S40" s="17">
+      <c r="S40" s="14">
         <v>16437</v>
       </c>
-      <c r="T40" s="17">
+      <c r="T40" s="14">
         <v>16396</v>
       </c>
-      <c r="U40" s="17">
+      <c r="U40" s="14">
         <v>16392</v>
       </c>
-      <c r="V40" s="17">
+      <c r="V40" s="14">
         <v>16385</v>
       </c>
-      <c r="W40" s="17">
+      <c r="W40" s="14">
         <v>16403</v>
       </c>
-      <c r="X40" s="17">
+      <c r="X40" s="14">
         <v>16418</v>
       </c>
-      <c r="Y40" s="17">
+      <c r="Y40" s="14">
         <v>16401</v>
       </c>
-      <c r="Z40" s="39">
+      <c r="Z40" s="38">
         <v>16394</v>
       </c>
-      <c r="AA40" s="17">
+      <c r="AA40" s="14">
         <v>16383</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB40" s="14">
         <v>16365</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC40" s="14">
         <v>16340</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD40" s="14">
         <v>16307</v>
       </c>
-      <c r="AE40" s="17">
+      <c r="AE40" s="14">
         <v>16298</v>
       </c>
-      <c r="AF40" s="17">
+      <c r="AF40" s="14">
         <v>16275</v>
       </c>
-      <c r="AG40" s="17">
+      <c r="AG40" s="14">
         <v>16240</v>
       </c>
-      <c r="AH40" s="39">
+      <c r="AH40" s="38">
         <v>16169</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AI40" s="14">
         <v>16115</v>
       </c>
-      <c r="AJ40" s="17">
+      <c r="AJ40" s="14">
         <v>16066</v>
       </c>
-      <c r="AK40" s="17">
+      <c r="AK40" s="14">
         <v>16036</v>
       </c>
-      <c r="AL40" s="17">
+      <c r="AL40" s="14">
         <v>16014</v>
       </c>
-      <c r="AM40" s="39">
+      <c r="AM40" s="38">
         <v>15979</v>
       </c>
-      <c r="AN40" s="17">
+      <c r="AN40" s="14">
         <v>15954</v>
       </c>
-      <c r="AO40" s="17">
+      <c r="AO40" s="14">
         <v>15910</v>
       </c>
-      <c r="AP40" s="50">
+      <c r="AP40" s="42">
         <v>15883</v>
       </c>
-      <c r="AQ40" s="50">
+      <c r="AQ40" s="42">
         <v>15845</v>
       </c>
-      <c r="AR40" s="19">
+      <c r="AR40" s="42">
         <v>15794</v>
       </c>
-      <c r="AS40" s="19">
+      <c r="AS40" s="42">
         <v>15691</v>
       </c>
-      <c r="AT40" s="19">
+      <c r="AT40" s="42">
         <v>15607</v>
       </c>
-      <c r="AU40" s="50">
+      <c r="AU40" s="42">
         <v>15585</v>
       </c>
-      <c r="AV40" s="19">
+      <c r="AV40" s="42">
         <v>15555</v>
       </c>
-      <c r="AW40" s="19">
+      <c r="AW40" s="42">
         <v>15534</v>
       </c>
-      <c r="AX40" s="19">
+      <c r="AX40" s="42">
         <v>15500</v>
       </c>
-      <c r="AY40" s="50">
+      <c r="AY40" s="42">
         <v>15472</v>
       </c>
-      <c r="AZ40" s="19">
+      <c r="AZ40" s="42">
         <v>16507</v>
       </c>
-      <c r="BA40" s="50">
+      <c r="BA40" s="42">
         <v>15467</v>
       </c>
-      <c r="BB40" s="19">
+      <c r="BB40" s="42">
         <v>15441</v>
       </c>
+      <c r="BC40" s="42">
+        <v>15451</v>
+      </c>
     </row>
-    <row r="41" spans="1:54">
-      <c r="A41" s="28" t="s">
+    <row r="41" spans="1:55">
+      <c r="A41" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="48">
+      <c r="B41" s="54">
         <v>8027</v>
       </c>
-      <c r="C41" s="17">
+      <c r="C41" s="14">
         <v>8028</v>
       </c>
-      <c r="D41" s="17">
+      <c r="D41" s="14">
         <v>8017</v>
       </c>
-      <c r="E41" s="17">
+      <c r="E41" s="14">
         <v>8018</v>
       </c>
-      <c r="F41" s="17">
+      <c r="F41" s="14">
         <v>8030</v>
       </c>
-      <c r="G41" s="17">
+      <c r="G41" s="14">
         <v>8037</v>
       </c>
-      <c r="H41" s="17">
+      <c r="H41" s="14">
         <v>8036</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="14">
         <v>8024</v>
       </c>
-      <c r="J41" s="17">
+      <c r="J41" s="14">
         <v>8029</v>
       </c>
-      <c r="K41" s="17">
+      <c r="K41" s="14">
         <v>8029</v>
       </c>
-      <c r="L41" s="17">
+      <c r="L41" s="14">
         <v>8029</v>
       </c>
-      <c r="M41" s="17">
+      <c r="M41" s="14">
         <v>8032</v>
       </c>
-      <c r="N41" s="15">
+      <c r="N41" s="14">
         <v>8024</v>
       </c>
-      <c r="O41" s="17">
+      <c r="O41" s="14">
         <v>8030</v>
       </c>
-      <c r="P41" s="17">
+      <c r="P41" s="14">
         <v>8024</v>
       </c>
-      <c r="Q41" s="17">
+      <c r="Q41" s="14">
         <v>8019</v>
       </c>
-      <c r="R41" s="17">
+      <c r="R41" s="14">
         <v>8011</v>
       </c>
-      <c r="S41" s="17">
+      <c r="S41" s="14">
         <v>8009</v>
       </c>
-      <c r="T41" s="17">
+      <c r="T41" s="14">
         <v>8009</v>
       </c>
-      <c r="U41" s="17">
+      <c r="U41" s="14">
         <v>8005</v>
       </c>
-      <c r="V41" s="17">
+      <c r="V41" s="14">
         <v>8006</v>
       </c>
-      <c r="W41" s="17">
+      <c r="W41" s="14">
         <v>8032</v>
       </c>
-      <c r="X41" s="17">
+      <c r="X41" s="14">
         <v>8015</v>
       </c>
-      <c r="Y41" s="17">
+      <c r="Y41" s="14">
         <v>8002</v>
       </c>
-      <c r="Z41" s="39">
+      <c r="Z41" s="38">
         <v>7979</v>
       </c>
-      <c r="AA41" s="17">
+      <c r="AA41" s="14">
         <v>7959</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB41" s="14">
         <v>7976</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC41" s="14">
         <v>7974</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD41" s="14">
         <v>7958</v>
       </c>
-      <c r="AE41" s="17">
+      <c r="AE41" s="14">
         <v>7966</v>
       </c>
-      <c r="AF41" s="17">
+      <c r="AF41" s="14">
         <v>7954</v>
       </c>
-      <c r="AG41" s="17">
+      <c r="AG41" s="14">
         <v>7951</v>
       </c>
-      <c r="AH41" s="39">
+      <c r="AH41" s="38">
         <v>7939</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AI41" s="14">
         <v>7922</v>
       </c>
-      <c r="AJ41" s="17">
+      <c r="AJ41" s="14">
         <v>7866</v>
       </c>
-      <c r="AK41" s="17">
+      <c r="AK41" s="14">
         <v>7834</v>
       </c>
-      <c r="AL41" s="17">
+      <c r="AL41" s="14">
         <v>7807</v>
       </c>
-      <c r="AM41" s="39">
+      <c r="AM41" s="38">
         <v>7780</v>
       </c>
-      <c r="AN41" s="17">
+      <c r="AN41" s="14">
         <v>7760</v>
       </c>
-      <c r="AO41" s="17">
+      <c r="AO41" s="14">
         <v>7745</v>
       </c>
-      <c r="AP41" s="50">
+      <c r="AP41" s="42">
         <v>7697</v>
       </c>
-      <c r="AQ41" s="50">
+      <c r="AQ41" s="42">
         <v>7694</v>
       </c>
-      <c r="AR41" s="19">
+      <c r="AR41" s="42">
         <v>7664</v>
       </c>
-      <c r="AS41" s="19">
+      <c r="AS41" s="42">
         <v>7625</v>
       </c>
-      <c r="AT41" s="19">
+      <c r="AT41" s="42">
         <v>7615</v>
       </c>
-      <c r="AU41" s="50">
+      <c r="AU41" s="42">
         <v>7611</v>
       </c>
-      <c r="AV41" s="19">
+      <c r="AV41" s="42">
         <v>7600</v>
       </c>
-      <c r="AW41" s="19">
+      <c r="AW41" s="42">
         <v>7579</v>
       </c>
-      <c r="AX41" s="19">
+      <c r="AX41" s="42">
         <v>7567</v>
       </c>
-      <c r="AY41" s="50">
+      <c r="AY41" s="42">
         <v>7556</v>
       </c>
-      <c r="AZ41" s="19">
+      <c r="AZ41" s="42">
         <v>8038</v>
       </c>
-      <c r="BA41" s="50">
+      <c r="BA41" s="42">
         <v>7538</v>
       </c>
-      <c r="BB41" s="19">
+      <c r="BB41" s="42">
         <v>7522</v>
       </c>
+      <c r="BC41" s="42">
+        <v>7493</v>
+      </c>
     </row>
-    <row r="42" spans="1:54">
-      <c r="A42" s="28" t="s">
+    <row r="42" spans="1:55">
+      <c r="A42" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="48">
+      <c r="B42" s="54">
         <v>7052</v>
       </c>
-      <c r="C42" s="17">
+      <c r="C42" s="14">
         <v>7052</v>
       </c>
-      <c r="D42" s="17">
+      <c r="D42" s="14">
         <v>7034</v>
       </c>
-      <c r="E42" s="17">
+      <c r="E42" s="14">
         <v>7041</v>
       </c>
-      <c r="F42" s="17">
+      <c r="F42" s="14">
         <v>7038</v>
       </c>
-      <c r="G42" s="17">
+      <c r="G42" s="14">
         <v>7034</v>
       </c>
-      <c r="H42" s="17">
+      <c r="H42" s="14">
         <v>7026</v>
       </c>
-      <c r="I42" s="17">
+      <c r="I42" s="14">
         <v>7020</v>
       </c>
-      <c r="J42" s="17">
+      <c r="J42" s="14">
         <v>7006</v>
       </c>
-      <c r="K42" s="17">
+      <c r="K42" s="14">
         <v>6997</v>
       </c>
-      <c r="L42" s="17">
+      <c r="L42" s="14">
         <v>6999</v>
       </c>
-      <c r="M42" s="17">
+      <c r="M42" s="14">
         <v>6997</v>
       </c>
-      <c r="N42" s="15">
+      <c r="N42" s="14">
         <v>6998</v>
       </c>
-      <c r="O42" s="17">
+      <c r="O42" s="14">
         <v>6987</v>
       </c>
-      <c r="P42" s="17">
+      <c r="P42" s="14">
         <v>7001</v>
       </c>
-      <c r="Q42" s="17">
+      <c r="Q42" s="14">
         <v>7011</v>
       </c>
-      <c r="R42" s="17">
+      <c r="R42" s="14">
         <v>7022</v>
       </c>
-      <c r="S42" s="17">
+      <c r="S42" s="14">
         <v>7032</v>
       </c>
-      <c r="T42" s="17">
+      <c r="T42" s="14">
         <v>7006</v>
       </c>
-      <c r="U42" s="17">
+      <c r="U42" s="14">
         <v>6971</v>
       </c>
-      <c r="V42" s="17">
+      <c r="V42" s="14">
         <v>6947</v>
       </c>
-      <c r="W42" s="17">
+      <c r="W42" s="14">
         <v>6937</v>
       </c>
-      <c r="X42" s="17">
+      <c r="X42" s="14">
         <v>6932</v>
       </c>
-      <c r="Y42" s="17">
+      <c r="Y42" s="14">
         <v>6922</v>
       </c>
-      <c r="Z42" s="43">
+      <c r="Z42" s="38">
         <v>6917</v>
       </c>
-      <c r="AA42" s="15">
+      <c r="AA42" s="14">
         <v>6927</v>
       </c>
-      <c r="AB42" s="15">
+      <c r="AB42" s="14">
         <v>6934</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC42" s="14">
         <v>6923</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD42" s="14">
         <v>6905</v>
       </c>
-      <c r="AE42" s="15">
+      <c r="AE42" s="14">
         <v>6909</v>
       </c>
-      <c r="AF42" s="15">
+      <c r="AF42" s="14">
         <v>6904</v>
       </c>
-      <c r="AG42" s="15">
+      <c r="AG42" s="14">
         <v>6875</v>
       </c>
-      <c r="AH42" s="43">
+      <c r="AH42" s="38">
         <v>6861</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI42" s="14">
         <v>6862</v>
       </c>
-      <c r="AJ42" s="15">
+      <c r="AJ42" s="14">
         <v>6841</v>
       </c>
-      <c r="AK42" s="15">
+      <c r="AK42" s="14">
         <v>6833</v>
       </c>
-      <c r="AL42" s="15">
+      <c r="AL42" s="14">
         <v>6807</v>
       </c>
-      <c r="AM42" s="43">
+      <c r="AM42" s="38">
         <v>6791</v>
       </c>
-      <c r="AN42" s="15">
+      <c r="AN42" s="14">
         <v>6765</v>
       </c>
-      <c r="AO42" s="17">
+      <c r="AO42" s="14">
         <v>6764</v>
       </c>
-      <c r="AP42" s="50">
+      <c r="AP42" s="42">
         <v>6747</v>
       </c>
-      <c r="AQ42" s="50">
+      <c r="AQ42" s="42">
         <v>6741</v>
       </c>
-      <c r="AR42" s="19">
+      <c r="AR42" s="42">
         <v>6704</v>
       </c>
-      <c r="AS42" s="19">
+      <c r="AS42" s="42">
         <v>6668</v>
       </c>
-      <c r="AT42" s="19">
+      <c r="AT42" s="42">
         <v>6639</v>
       </c>
-      <c r="AU42" s="50">
+      <c r="AU42" s="42">
         <v>6646</v>
       </c>
-      <c r="AV42" s="19">
+      <c r="AV42" s="42">
         <v>6646</v>
       </c>
-      <c r="AW42" s="19">
+      <c r="AW42" s="42">
         <v>6649</v>
       </c>
-      <c r="AX42" s="19">
+      <c r="AX42" s="42">
         <v>6650</v>
       </c>
-      <c r="AY42" s="50">
+      <c r="AY42" s="42">
         <v>6656</v>
       </c>
-      <c r="AZ42" s="19">
+      <c r="AZ42" s="42">
         <v>7138</v>
       </c>
-      <c r="BA42" s="50">
+      <c r="BA42" s="42">
         <v>6628</v>
       </c>
-      <c r="BB42" s="19">
+      <c r="BB42" s="42">
         <v>6623</v>
       </c>
+      <c r="BC42" s="42">
+        <v>6617</v>
+      </c>
     </row>
-    <row r="43" spans="1:54">
-      <c r="A43" s="29" t="s">
+    <row r="43" spans="1:55">
+      <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="49">
+      <c r="B43" s="41">
         <v>6777</v>
       </c>
-      <c r="C43" s="42">
+      <c r="C43" s="37">
         <v>6785</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>6788</v>
       </c>
-      <c r="E43" s="42">
+      <c r="E43" s="37">
         <v>6793</v>
       </c>
-      <c r="F43" s="42">
+      <c r="F43" s="37">
         <v>6788</v>
       </c>
-      <c r="G43" s="42">
+      <c r="G43" s="37">
         <v>6790</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="37">
         <v>6779</v>
       </c>
-      <c r="I43" s="42">
+      <c r="I43" s="37">
         <v>6776</v>
       </c>
-      <c r="J43" s="42">
+      <c r="J43" s="37">
         <v>6773</v>
       </c>
-      <c r="K43" s="42">
+      <c r="K43" s="37">
         <v>6765</v>
       </c>
-      <c r="L43" s="42">
+      <c r="L43" s="37">
         <v>6757</v>
       </c>
-      <c r="M43" s="42">
+      <c r="M43" s="37">
         <v>6749</v>
       </c>
-      <c r="N43" s="42">
+      <c r="N43" s="37">
         <v>6747</v>
       </c>
-      <c r="O43" s="42">
+      <c r="O43" s="37">
         <v>6742</v>
       </c>
-      <c r="P43" s="42">
+      <c r="P43" s="37">
         <v>6748</v>
       </c>
-      <c r="Q43" s="42">
+      <c r="Q43" s="37">
         <v>6747</v>
       </c>
-      <c r="R43" s="42">
+      <c r="R43" s="37">
         <v>6748</v>
       </c>
-      <c r="S43" s="42">
+      <c r="S43" s="37">
         <v>6747</v>
       </c>
-      <c r="T43" s="42">
+      <c r="T43" s="37">
         <v>6736</v>
       </c>
-      <c r="U43" s="42">
+      <c r="U43" s="37">
         <v>6730</v>
       </c>
-      <c r="V43" s="42">
+      <c r="V43" s="37">
         <v>6696</v>
       </c>
-      <c r="W43" s="42">
+      <c r="W43" s="37">
         <v>6679</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X43" s="37">
         <v>6673</v>
       </c>
-      <c r="Y43" s="42">
+      <c r="Y43" s="37">
         <v>6673</v>
       </c>
-      <c r="Z43" s="41">
+      <c r="Z43" s="36">
         <v>6667</v>
       </c>
-      <c r="AA43" s="42">
+      <c r="AA43" s="37">
         <v>6669</v>
       </c>
-      <c r="AB43" s="42">
+      <c r="AB43" s="37">
         <v>6684</v>
       </c>
-      <c r="AC43" s="42">
+      <c r="AC43" s="37">
         <v>6683</v>
       </c>
-      <c r="AD43" s="42">
+      <c r="AD43" s="37">
         <v>6684</v>
       </c>
-      <c r="AE43" s="42">
+      <c r="AE43" s="37">
         <v>6667</v>
       </c>
-      <c r="AF43" s="42">
+      <c r="AF43" s="37">
         <v>6664</v>
       </c>
-      <c r="AG43" s="42">
+      <c r="AG43" s="37">
         <v>6632</v>
       </c>
-      <c r="AH43" s="41">
+      <c r="AH43" s="36">
         <v>6616</v>
       </c>
-      <c r="AI43" s="42">
+      <c r="AI43" s="37">
         <v>6600</v>
       </c>
-      <c r="AJ43" s="42">
+      <c r="AJ43" s="37">
         <v>6578</v>
       </c>
-      <c r="AK43" s="42">
+      <c r="AK43" s="37">
         <v>6575</v>
       </c>
-      <c r="AL43" s="42">
+      <c r="AL43" s="37">
         <v>6569</v>
       </c>
-      <c r="AM43" s="41">
+      <c r="AM43" s="36">
         <v>6568</v>
       </c>
-      <c r="AN43" s="42">
+      <c r="AN43" s="37">
         <v>6552</v>
       </c>
-      <c r="AO43" s="42">
+      <c r="AO43" s="37">
         <v>6543</v>
       </c>
-      <c r="AP43" s="21">
+      <c r="AP43" s="20">
         <v>6542</v>
       </c>
-      <c r="AQ43" s="21">
+      <c r="AQ43" s="20">
         <v>6523</v>
       </c>
-      <c r="AR43" s="21">
+      <c r="AR43" s="20">
         <v>6502</v>
       </c>
-      <c r="AS43" s="21">
+      <c r="AS43" s="20">
         <v>6474</v>
       </c>
-      <c r="AT43" s="21">
+      <c r="AT43" s="20">
         <v>6440</v>
       </c>
-      <c r="AU43" s="21">
+      <c r="AU43" s="20">
         <v>6422</v>
       </c>
-      <c r="AV43" s="21">
+      <c r="AV43" s="20">
         <v>6409</v>
       </c>
-      <c r="AW43" s="21">
+      <c r="AW43" s="20">
         <v>6375</v>
       </c>
-      <c r="AX43" s="21">
+      <c r="AX43" s="20">
         <v>6359</v>
       </c>
-      <c r="AY43" s="21">
+      <c r="AY43" s="20">
         <v>6346</v>
       </c>
-      <c r="AZ43" s="21">
+      <c r="AZ43" s="20">
         <v>6952</v>
       </c>
-      <c r="BA43" s="21">
+      <c r="BA43" s="20">
         <v>6343</v>
       </c>
-      <c r="BB43" s="21">
+      <c r="BB43" s="20">
         <v>6322</v>
       </c>
+      <c r="BC43" s="20">
+        <v>6307</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" ht="14.25" customHeight="1">
-      <c r="A44" s="30" t="s">
+    <row r="44" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A44" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B44" s="30"/>
-[...22 lines deleted...]
-      <c r="Y44" s="30"/>
+      <c r="B44" s="27"/>
+      <c r="C44" s="27"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="27"/>
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="27"/>
+      <c r="L44" s="27"/>
+      <c r="M44" s="27"/>
+      <c r="N44" s="27"/>
+      <c r="O44" s="27"/>
+      <c r="P44" s="27"/>
+      <c r="Q44" s="27"/>
+      <c r="R44" s="27"/>
+      <c r="S44" s="27"/>
+      <c r="T44" s="27"/>
+      <c r="U44" s="27"/>
+      <c r="V44" s="27"/>
+      <c r="W44" s="27"/>
+      <c r="X44" s="27"/>
+      <c r="Y44" s="27"/>
     </row>
-    <row r="45" spans="1:54" ht="11.25" customHeight="1">
-      <c r="A45" s="84" t="s">
+    <row r="45" spans="1:55" ht="11.25" customHeight="1">
+      <c r="A45" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="84"/>
-[...40 lines deleted...]
-      <c r="AQ45" s="84"/>
+      <c r="B45" s="73"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="73"/>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="73"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="73"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="73"/>
+      <c r="N45" s="73"/>
+      <c r="O45" s="73"/>
+      <c r="P45" s="73"/>
+      <c r="Q45" s="73"/>
+      <c r="R45" s="73"/>
+      <c r="S45" s="73"/>
+      <c r="T45" s="73"/>
+      <c r="U45" s="73"/>
+      <c r="V45" s="73"/>
+      <c r="W45" s="73"/>
+      <c r="X45" s="73"/>
+      <c r="Y45" s="73"/>
+      <c r="Z45" s="73"/>
+      <c r="AA45" s="73"/>
+      <c r="AB45" s="73"/>
+      <c r="AC45" s="73"/>
+      <c r="AD45" s="73"/>
+      <c r="AE45" s="73"/>
+      <c r="AF45" s="73"/>
+      <c r="AG45" s="73"/>
+      <c r="AH45" s="73"/>
+      <c r="AI45" s="73"/>
+      <c r="AJ45" s="73"/>
+      <c r="AK45" s="73"/>
+      <c r="AL45" s="73"/>
+      <c r="AM45" s="73"/>
+      <c r="AN45" s="73"/>
+      <c r="AO45" s="73"/>
+      <c r="AP45" s="73"/>
+      <c r="AQ45" s="73"/>
     </row>
-    <row r="46" spans="1:54">
-[...14 lines deleted...]
-      <c r="AN46" s="18"/>
+    <row r="46" spans="1:55">
+      <c r="Z46" s="16"/>
+      <c r="AA46" s="16"/>
+      <c r="AB46" s="16"/>
+      <c r="AC46" s="16"/>
+      <c r="AD46" s="16"/>
+      <c r="AE46" s="16"/>
+      <c r="AF46" s="16"/>
+      <c r="AG46" s="16"/>
+      <c r="AH46" s="16"/>
+      <c r="AI46" s="16"/>
+      <c r="AJ46" s="16"/>
+      <c r="AK46" s="16"/>
+      <c r="AL46" s="17"/>
+      <c r="AM46" s="17"/>
+      <c r="AN46" s="17"/>
       <c r="AO46" s="5"/>
     </row>
-    <row r="47" spans="1:54">
-[...14 lines deleted...]
-      <c r="AN47" s="18"/>
+    <row r="47" spans="1:55">
+      <c r="Z47" s="16"/>
+      <c r="AA47" s="16"/>
+      <c r="AB47" s="16"/>
+      <c r="AC47" s="16"/>
+      <c r="AD47" s="16"/>
+      <c r="AE47" s="16"/>
+      <c r="AF47" s="16"/>
+      <c r="AG47" s="16"/>
+      <c r="AH47" s="16"/>
+      <c r="AI47" s="16"/>
+      <c r="AJ47" s="16"/>
+      <c r="AK47" s="16"/>
+      <c r="AL47" s="17"/>
+      <c r="AM47" s="17"/>
+      <c r="AN47" s="17"/>
       <c r="AO47" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A45:AQ45"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="AL5:AW5"/>
-    <mergeCell ref="A30:BB30"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX5:BB5"/>
+    <mergeCell ref="A2:BC2"/>
+    <mergeCell ref="AX5:BC5"/>
+    <mergeCell ref="A7:BC7"/>
+    <mergeCell ref="A22:BC22"/>
+    <mergeCell ref="A30:BC30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>