--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Женщины" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначкения" sheetId="5" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="84">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -205,263 +201,364 @@
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 марта</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...85 lines deleted...]
-    <r>
       <t>1 февраля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                 Все население</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Число людей, проживающих на данной территории в данный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>числовой</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>код КСП - 611101</t>
+  </si>
+  <si>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>Мужчины</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <r>
+      <t>Численность населения на начало периода</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>с 2022</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/509853/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="11"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...23 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -480,531 +577,356 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...122 lines deleted...]
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...166 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1247,19153 +1169,18965 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509853/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:BC64"/>
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:BC8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="13" style="10" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="40" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="47.5703125" customWidth="1"/>
+    <col min="2" max="2" width="83.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:55" ht="17.25">
-      <c r="A4" s="65" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="65"/>
-[...52 lines deleted...]
-      <c r="BC4" s="65"/>
+      <c r="B2" s="38">
+        <v>611101</v>
+      </c>
     </row>
-    <row r="5" spans="1:55">
-[...44 lines deleted...]
-        <v>34</v>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:55" ht="15" customHeight="1">
-[...64 lines deleted...]
-      <c r="BC6" s="62"/>
+    <row r="4" spans="1:2">
+      <c r="A4" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="7" spans="1:55" ht="24">
-[...161 lines deleted...]
-        <v>1</v>
+    <row r="5" spans="1:2">
+      <c r="A5" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:55" ht="17.25" customHeight="1">
-[...56 lines deleted...]
-      <c r="BC8" s="66"/>
+    <row r="6" spans="1:2">
+      <c r="A6" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>78</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
-[...163 lines deleted...]
-        <v>957753</v>
+    <row r="7" spans="1:2">
+      <c r="A7" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
-[...163 lines deleted...]
-        <v>602025</v>
+    <row r="8" spans="1:2">
+      <c r="A8" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
-[...163 lines deleted...]
-        <v>43147</v>
+    <row r="9" spans="1:2" ht="60">
+      <c r="A9" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
-[...163 lines deleted...]
-        <v>19439</v>
+    <row r="10" spans="1:2" ht="90">
+      <c r="A10" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>50</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
-[...163 lines deleted...]
-        <v>22182</v>
+    <row r="11" spans="1:2" ht="24.75" customHeight="1">
+      <c r="A11" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="14" spans="1:55">
-[...163 lines deleted...]
-        <v>14828</v>
+    <row r="12" spans="1:2">
+      <c r="A12" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>54</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
-[...163 lines deleted...]
-        <v>15290</v>
+    <row r="13" spans="1:2">
+      <c r="A13" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
-[...163 lines deleted...]
-        <v>29113</v>
+    <row r="14" spans="1:2">
+      <c r="A14" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="79" t="s">
+        <v>83</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
-[...163 lines deleted...]
-        <v>62963</v>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="18" spans="1:55">
-[...163 lines deleted...]
-        <v>14802</v>
+    <row r="16" spans="1:2">
+      <c r="A16" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="47">
+        <v>46239</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
-[...163 lines deleted...]
-        <v>34042</v>
+    <row r="17" spans="1:2">
+      <c r="A17" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46270</v>
       </c>
     </row>
-    <row r="20" spans="1:55">
-[...163 lines deleted...]
-        <v>45800</v>
+    <row r="18" spans="1:2">
+      <c r="A18" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>79</v>
       </c>
     </row>
-    <row r="21" spans="1:55">
-[...163 lines deleted...]
-        <v>40895</v>
+    <row r="19" spans="1:2">
+      <c r="A19" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>82</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
-[...163 lines deleted...]
-        <v>13227</v>
+    <row r="20" spans="1:2">
+      <c r="A20" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="23" spans="1:55" ht="14.25" customHeight="1">
-[...3584 lines deleted...]
-      <c r="AT64" s="47"/>
+    <row r="21" spans="1:2">
+      <c r="A21" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>81</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...16 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC51"/>
+  <dimension ref="B7:D16"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30:BC30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="21" bestFit="1" customWidth="1"/>
-[...40 lines deleted...]
-    <col min="46" max="16384" width="10.42578125" style="21"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="88" customWidth="1"/>
+    <col min="3" max="3" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="18" customHeight="1"/>
-[...57 lines deleted...]
-      <c r="BC2" s="69"/>
+    <row r="7" spans="2:4">
+      <c r="B7" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" s="50"/>
+      <c r="D7" s="51"/>
     </row>
-    <row r="3" spans="1:55" ht="21" customHeight="1">
-[...28 lines deleted...]
-      <c r="AC3" s="39"/>
+    <row r="8" spans="2:4">
+      <c r="B8" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="50"/>
+      <c r="D8" s="51"/>
     </row>
-    <row r="4" spans="1:55">
-[...11 lines deleted...]
-      </c>
+    <row r="9" spans="2:4">
+      <c r="B9" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="50"/>
+      <c r="D9" s="51"/>
     </row>
-    <row r="5" spans="1:55">
-[...64 lines deleted...]
-      <c r="BC5" s="71"/>
+    <row r="10" spans="2:4">
+      <c r="B10" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="50"/>
+      <c r="D10" s="51"/>
     </row>
-    <row r="6" spans="1:55" ht="12.75">
-[...162 lines deleted...]
-      </c>
+    <row r="11" spans="2:4">
+      <c r="B11" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="50"/>
+      <c r="D11" s="51"/>
     </row>
-    <row r="7" spans="1:55">
-[...56 lines deleted...]
-      <c r="BC7" s="83"/>
+    <row r="12" spans="2:4">
+      <c r="B12" s="52"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="53"/>
     </row>
-    <row r="8" spans="1:55">
-[...164 lines deleted...]
-      </c>
+    <row r="13" spans="2:4" ht="25.5">
+      <c r="B13" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="50"/>
+      <c r="D13" s="53"/>
     </row>
-    <row r="9" spans="1:55">
-[...164 lines deleted...]
-      </c>
+    <row r="14" spans="2:4">
+      <c r="B14" s="52"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="53"/>
     </row>
-    <row r="10" spans="1:55">
-[...164 lines deleted...]
-      </c>
+    <row r="15" spans="2:4">
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="53"/>
     </row>
-    <row r="11" spans="1:55">
-[...5388 lines deleted...]
-      <c r="F51" s="40"/>
+    <row r="16" spans="2:4">
+      <c r="B16" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...12 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.15748031496062992" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC47"/>
+  <dimension ref="A2:BE119"/>
   <sheetViews>
-    <sheetView zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="AT31" sqref="AT31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="BE70" sqref="BE70:BE75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" style="21" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="40" max="16384" width="8.140625" style="21"/>
+    <col min="1" max="1" width="11.140625" style="58" customWidth="1"/>
+    <col min="2" max="2" width="17" style="57" customWidth="1"/>
+    <col min="3" max="38" width="9.140625" style="57" hidden="1" customWidth="1"/>
+    <col min="39" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="24" customHeight="1"/>
-[...57 lines deleted...]
-      <c r="BC2" s="69"/>
+    <row r="2" spans="1:57" ht="12.75">
+      <c r="B2" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+      <c r="AF2" s="67"/>
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
+      <c r="AL2" s="67"/>
+      <c r="AM2" s="67"/>
+      <c r="AN2" s="67"/>
+      <c r="AO2" s="67"/>
+      <c r="AP2" s="67"/>
+      <c r="AQ2" s="67"/>
+      <c r="AR2" s="67"/>
+      <c r="AS2" s="67"/>
+      <c r="AT2" s="67"/>
+      <c r="AU2" s="67"/>
+      <c r="AV2" s="67"/>
+      <c r="AW2" s="67"/>
+      <c r="AX2" s="67"/>
+      <c r="AY2" s="67"/>
+      <c r="AZ2" s="67"/>
+      <c r="BA2" s="67"/>
+      <c r="BB2" s="67"/>
+      <c r="BC2" s="67"/>
+      <c r="BD2" s="67"/>
+      <c r="BE2" s="67"/>
     </row>
-    <row r="3" spans="1:55" ht="29.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="AC3" s="39"/>
+    <row r="3" spans="1:57" ht="22.5">
+      <c r="A3" s="59" t="s">
+        <v>73</v>
+      </c>
     </row>
-    <row r="4" spans="1:55" ht="19.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="BC4" s="23" t="s">
+    <row r="4" spans="1:57">
+      <c r="A4" s="63"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="8"/>
+      <c r="AN4" s="8"/>
+      <c r="AO4" s="8"/>
+      <c r="AP4" s="8"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="8"/>
+      <c r="AU4" s="8"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="8"/>
+      <c r="AX4" s="8"/>
+      <c r="AY4" s="8"/>
+      <c r="AZ4" s="8"/>
+      <c r="BA4" s="8"/>
+      <c r="BB4" s="20"/>
+      <c r="BC4" s="20"/>
+      <c r="BD4" s="20"/>
+      <c r="BE4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:55">
-[...1 lines deleted...]
-      <c r="B5" s="76">
+    <row r="5" spans="1:57">
+      <c r="A5" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="66">
         <v>2022</v>
       </c>
-      <c r="C5" s="77"/>
-[...10 lines deleted...]
-      <c r="N5" s="76">
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66">
         <v>2023</v>
       </c>
-      <c r="O5" s="77"/>
-[...10 lines deleted...]
-      <c r="Z5" s="76">
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="65">
         <v>2024</v>
       </c>
-      <c r="AA5" s="77"/>
-[...10 lines deleted...]
-      <c r="AL5" s="80">
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="72"/>
+      <c r="AM5" s="64">
         <v>2025</v>
       </c>
-      <c r="AM5" s="81"/>
-[...10 lines deleted...]
-      <c r="AX5" s="70">
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="64"/>
+      <c r="AY5" s="65">
         <v>2026</v>
       </c>
-      <c r="AY5" s="71"/>
-[...3 lines deleted...]
-      <c r="BC5" s="71"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
     </row>
-    <row r="6" spans="1:55" ht="22.5">
-[...1 lines deleted...]
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:57" ht="12.75">
+      <c r="A6" s="69"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="57" t="s">
+      <c r="D6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="58" t="s">
+      <c r="E6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="57" t="s">
+      <c r="H6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="57" t="s">
+      <c r="I6" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="57" t="s">
+      <c r="J6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="57" t="s">
+      <c r="K6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="57" t="s">
+      <c r="L6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="57" t="s">
+      <c r="M6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="57" t="s">
+      <c r="N6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="24" t="s">
+      <c r="O6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="57" t="s">
+      <c r="P6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="58" t="s">
+      <c r="Q6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="57" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="57" t="s">
+      <c r="R6" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="57" t="s">
+      <c r="T6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="57" t="s">
+      <c r="U6" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="57" t="s">
+      <c r="V6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="57" t="s">
+      <c r="W6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="57" t="s">
+      <c r="X6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="X6" s="57" t="s">
+      <c r="Y6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="57" t="s">
+      <c r="Z6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="24" t="s">
+      <c r="AA6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="AA6" s="57" t="s">
+      <c r="AB6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="58" t="s">
+      <c r="AC6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="57" t="s">
+      <c r="AD6" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="AD6" s="57" t="s">
+      <c r="AE6" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="57" t="s">
+      <c r="AF6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="57" t="s">
+      <c r="AG6" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="AG6" s="57" t="s">
+      <c r="AH6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="57" t="s">
+      <c r="AI6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="57" t="s">
+      <c r="AJ6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AJ6" s="57" t="s">
+      <c r="AK6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="57" t="s">
+      <c r="AL6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AL6" s="24" t="s">
+      <c r="AM6" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="AM6" s="24" t="s">
+      <c r="AN6" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="45" t="s">
+      <c r="AO6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="24" t="s">
+      <c r="AP6" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="24" t="s">
+      <c r="AQ6" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="24" t="s">
+      <c r="AR6" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="44" t="s">
+      <c r="AS6" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="43" t="s">
+      <c r="AT6" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="57" t="s">
+      <c r="AU6" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="57" t="s">
+      <c r="AV6" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="AV6" s="57" t="s">
+      <c r="AW6" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AW6" s="57" t="s">
+      <c r="AX6" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="AX6" s="55" t="s">
+      <c r="AY6" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="AY6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AZ6" s="45" t="s">
+      <c r="AZ6" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="BA6" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="BA6" s="24" t="s">
+      <c r="BB6" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="BB6" s="49" t="s">
+      <c r="BC6" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="BC6" s="49" t="s">
+      <c r="BD6" s="30" t="s">
         <v>1</v>
       </c>
+      <c r="BE6" s="36" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="7" spans="1:55" ht="15" customHeight="1">
-      <c r="A7" s="82" t="s">
+    <row r="7" spans="1:57">
+      <c r="B7" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="82"/>
-[...52 lines deleted...]
-      <c r="BC7" s="82"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="76"/>
+      <c r="N7" s="76"/>
+      <c r="O7" s="76"/>
+      <c r="P7" s="76"/>
+      <c r="Q7" s="76"/>
+      <c r="R7" s="76"/>
+      <c r="S7" s="76"/>
+      <c r="T7" s="76"/>
+      <c r="U7" s="76"/>
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="76"/>
+      <c r="Y7" s="76"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="76"/>
+      <c r="AC7" s="76"/>
+      <c r="AD7" s="76"/>
+      <c r="AE7" s="76"/>
+      <c r="AF7" s="76"/>
+      <c r="AG7" s="76"/>
+      <c r="AH7" s="76"/>
+      <c r="AI7" s="76"/>
+      <c r="AJ7" s="76"/>
+      <c r="AK7" s="76"/>
+      <c r="AL7" s="76"/>
+      <c r="AM7" s="76"/>
+      <c r="AN7" s="76"/>
+      <c r="AO7" s="76"/>
+      <c r="AP7" s="76"/>
+      <c r="AQ7" s="76"/>
+      <c r="AR7" s="76"/>
+      <c r="AS7" s="76"/>
+      <c r="AT7" s="76"/>
+      <c r="AU7" s="76"/>
+      <c r="AV7" s="76"/>
+      <c r="AW7" s="76"/>
+      <c r="AX7" s="76"/>
+      <c r="AY7" s="76"/>
+      <c r="AZ7" s="76"/>
+      <c r="BA7" s="76"/>
+      <c r="BB7" s="76"/>
+      <c r="BC7" s="76"/>
+      <c r="BD7" s="76"/>
+      <c r="BE7" s="76"/>
     </row>
-    <row r="8" spans="1:55">
-      <c r="A8" s="34" t="s">
+    <row r="8" spans="1:57">
+      <c r="A8" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="14">
+      <c r="C8" s="19">
+        <v>916750</v>
+      </c>
+      <c r="D8" s="2">
+        <v>917476</v>
+      </c>
+      <c r="E8" s="2">
+        <v>918259</v>
+      </c>
+      <c r="F8" s="2">
+        <v>919298</v>
+      </c>
+      <c r="G8" s="2">
+        <v>920133</v>
+      </c>
+      <c r="H8" s="2">
+        <v>921043</v>
+      </c>
+      <c r="I8" s="2">
+        <v>922183</v>
+      </c>
+      <c r="J8" s="2">
+        <v>923371</v>
+      </c>
+      <c r="K8" s="2">
+        <v>924350</v>
+      </c>
+      <c r="L8" s="2">
+        <v>924845</v>
+      </c>
+      <c r="M8" s="2">
+        <v>925864</v>
+      </c>
+      <c r="N8" s="2">
+        <v>927136</v>
+      </c>
+      <c r="O8" s="2">
+        <v>928159</v>
+      </c>
+      <c r="P8" s="2">
+        <v>929219</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>930220</v>
+      </c>
+      <c r="R8" s="2">
+        <v>931282</v>
+      </c>
+      <c r="S8" s="2">
+        <v>932216</v>
+      </c>
+      <c r="T8" s="11">
+        <v>933267</v>
+      </c>
+      <c r="U8" s="11">
+        <v>934061</v>
+      </c>
+      <c r="V8" s="31">
+        <v>934949</v>
+      </c>
+      <c r="W8" s="31">
+        <v>935930</v>
+      </c>
+      <c r="X8" s="11">
+        <v>936847</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>937651</v>
+      </c>
+      <c r="Z8" s="11">
+        <v>938664</v>
+      </c>
+      <c r="AA8" s="2">
+        <v>939405</v>
+      </c>
+      <c r="AB8" s="27">
+        <v>940030</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>940885</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>941765</v>
+      </c>
+      <c r="AE8" s="27">
+        <v>942670</v>
+      </c>
+      <c r="AF8" s="27">
+        <v>943615</v>
+      </c>
+      <c r="AG8" s="27">
+        <v>944610</v>
+      </c>
+      <c r="AH8" s="6">
+        <v>945774</v>
+      </c>
+      <c r="AI8" s="6">
+        <v>946867</v>
+      </c>
+      <c r="AJ8" s="6">
+        <v>947651</v>
+      </c>
+      <c r="AK8" s="6">
+        <v>948330</v>
+      </c>
+      <c r="AL8" s="6">
+        <v>948991</v>
+      </c>
+      <c r="AM8" s="32">
+        <v>949601</v>
+      </c>
+      <c r="AN8" s="33">
+        <v>950089</v>
+      </c>
+      <c r="AO8" s="27">
+        <v>950536</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>950944</v>
+      </c>
+      <c r="AQ8" s="27">
+        <v>951412</v>
+      </c>
+      <c r="AR8" s="6">
+        <v>951867</v>
+      </c>
+      <c r="AS8" s="6">
+        <v>952580</v>
+      </c>
+      <c r="AT8" s="27">
+        <v>953687</v>
+      </c>
+      <c r="AU8" s="27">
+        <v>954014</v>
+      </c>
+      <c r="AV8" s="27">
+        <v>954455</v>
+      </c>
+      <c r="AW8" s="27">
+        <v>954966</v>
+      </c>
+      <c r="AX8" s="29">
+        <v>955310</v>
+      </c>
+      <c r="AY8" s="27">
+        <v>955775</v>
+      </c>
+      <c r="AZ8" s="4">
+        <v>956557</v>
+      </c>
+      <c r="BA8" s="13">
+        <v>956785</v>
+      </c>
+      <c r="BB8" s="13">
+        <v>956990</v>
+      </c>
+      <c r="BC8" s="13">
+        <v>957413</v>
+      </c>
+      <c r="BD8" s="13">
+        <v>957753</v>
+      </c>
+      <c r="BE8" s="13">
+        <v>958183</v>
+      </c>
+    </row>
+    <row r="9" spans="1:57">
+      <c r="A9" s="58">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="11">
+        <v>549381</v>
+      </c>
+      <c r="D9" s="2">
+        <v>550015</v>
+      </c>
+      <c r="E9" s="2">
+        <v>550760</v>
+      </c>
+      <c r="F9" s="2">
+        <v>551598</v>
+      </c>
+      <c r="G9" s="2">
+        <v>552411</v>
+      </c>
+      <c r="H9" s="2">
+        <v>553219</v>
+      </c>
+      <c r="I9" s="2">
+        <v>554302</v>
+      </c>
+      <c r="J9" s="2">
+        <v>555353</v>
+      </c>
+      <c r="K9" s="2">
+        <v>556371</v>
+      </c>
+      <c r="L9" s="11">
+        <v>556976</v>
+      </c>
+      <c r="M9" s="11">
+        <v>557892</v>
+      </c>
+      <c r="N9" s="17">
+        <v>559107</v>
+      </c>
+      <c r="O9" s="2">
+        <v>559934</v>
+      </c>
+      <c r="P9" s="2">
+        <v>560789</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>561575</v>
+      </c>
+      <c r="R9" s="2">
+        <v>562355</v>
+      </c>
+      <c r="S9" s="2">
+        <v>563044</v>
+      </c>
+      <c r="T9" s="11">
+        <v>563786</v>
+      </c>
+      <c r="U9" s="11">
+        <v>564729</v>
+      </c>
+      <c r="V9" s="2">
+        <v>565829</v>
+      </c>
+      <c r="W9" s="2">
+        <v>566956</v>
+      </c>
+      <c r="X9" s="11">
+        <v>567745</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>568630</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>569607</v>
+      </c>
+      <c r="AA9" s="2">
+        <v>570475</v>
+      </c>
+      <c r="AB9" s="27">
+        <v>571304</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>572165</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>573132</v>
+      </c>
+      <c r="AE9" s="27">
+        <v>574314</v>
+      </c>
+      <c r="AF9" s="27">
+        <v>575301</v>
+      </c>
+      <c r="AG9" s="27">
+        <v>576517</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>578009</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>579744</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>581197</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>582655</v>
+      </c>
+      <c r="AL9" s="6">
+        <v>583712</v>
+      </c>
+      <c r="AM9" s="32">
+        <v>584769</v>
+      </c>
+      <c r="AN9" s="33">
+        <v>585795</v>
+      </c>
+      <c r="AO9" s="27">
+        <v>586704</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>587337</v>
+      </c>
+      <c r="AQ9" s="27">
+        <v>588373</v>
+      </c>
+      <c r="AR9" s="6">
+        <v>589390</v>
+      </c>
+      <c r="AS9" s="6">
+        <v>590707</v>
+      </c>
+      <c r="AT9" s="27">
+        <v>593589</v>
+      </c>
+      <c r="AU9" s="27">
+        <v>594996</v>
+      </c>
+      <c r="AV9" s="27">
+        <v>596195</v>
+      </c>
+      <c r="AW9" s="27">
+        <v>597030</v>
+      </c>
+      <c r="AX9" s="29">
+        <v>597740</v>
+      </c>
+      <c r="AY9" s="27">
+        <v>598558</v>
+      </c>
+      <c r="AZ9" s="34">
+        <v>599588</v>
+      </c>
+      <c r="BA9" s="13">
+        <v>600149</v>
+      </c>
+      <c r="BB9" s="13">
+        <v>600868</v>
+      </c>
+      <c r="BC9" s="13">
+        <v>601519</v>
+      </c>
+      <c r="BD9" s="13">
+        <v>602025</v>
+      </c>
+      <c r="BE9" s="13">
+        <v>602976</v>
+      </c>
+    </row>
+    <row r="10" spans="1:57">
+      <c r="A10" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="11">
+        <v>43033</v>
+      </c>
+      <c r="D10" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E10" s="2">
+        <v>43063</v>
+      </c>
+      <c r="F10" s="2">
+        <v>43105</v>
+      </c>
+      <c r="G10" s="2">
+        <v>43135</v>
+      </c>
+      <c r="H10" s="2">
+        <v>43183</v>
+      </c>
+      <c r="I10" s="2">
+        <v>43193</v>
+      </c>
+      <c r="J10" s="2">
+        <v>43165</v>
+      </c>
+      <c r="K10" s="2">
+        <v>43251</v>
+      </c>
+      <c r="L10" s="11">
+        <v>43251</v>
+      </c>
+      <c r="M10" s="11">
+        <v>43299</v>
+      </c>
+      <c r="N10" s="17">
+        <v>43316</v>
+      </c>
+      <c r="O10" s="2">
+        <v>43350</v>
+      </c>
+      <c r="P10" s="2">
+        <v>43387</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>43418</v>
+      </c>
+      <c r="R10" s="2">
+        <v>43430</v>
+      </c>
+      <c r="S10" s="2">
+        <v>43465</v>
+      </c>
+      <c r="T10" s="11">
+        <v>43493</v>
+      </c>
+      <c r="U10" s="11">
+        <v>43447</v>
+      </c>
+      <c r="V10" s="2">
+        <v>43529</v>
+      </c>
+      <c r="W10" s="2">
+        <v>43564</v>
+      </c>
+      <c r="X10" s="11">
+        <v>43576</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>43604</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>43682</v>
+      </c>
+      <c r="AA10" s="2">
+        <v>43714</v>
+      </c>
+      <c r="AB10" s="27">
+        <v>43740</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>43764</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>43736</v>
+      </c>
+      <c r="AE10" s="27">
+        <v>43736</v>
+      </c>
+      <c r="AF10" s="27">
+        <v>43819</v>
+      </c>
+      <c r="AG10" s="27">
+        <v>43794</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>43821</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>43825</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>43794</v>
+      </c>
+      <c r="AK10" s="6">
+        <v>43706</v>
+      </c>
+      <c r="AL10" s="6">
+        <v>43700</v>
+      </c>
+      <c r="AM10" s="32">
+        <v>43682</v>
+      </c>
+      <c r="AN10" s="33">
+        <v>43653</v>
+      </c>
+      <c r="AO10" s="27">
+        <v>43639</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>43658</v>
+      </c>
+      <c r="AQ10" s="27">
+        <v>43627</v>
+      </c>
+      <c r="AR10" s="6">
+        <v>43582</v>
+      </c>
+      <c r="AS10" s="6">
+        <v>43502</v>
+      </c>
+      <c r="AT10" s="27">
+        <v>43285</v>
+      </c>
+      <c r="AU10" s="27">
+        <v>43174</v>
+      </c>
+      <c r="AV10" s="27">
+        <v>43072</v>
+      </c>
+      <c r="AW10" s="27">
+        <v>43134</v>
+      </c>
+      <c r="AX10" s="29">
+        <v>43089</v>
+      </c>
+      <c r="AY10" s="27">
+        <v>43076</v>
+      </c>
+      <c r="AZ10" s="34">
+        <v>43119</v>
+      </c>
+      <c r="BA10" s="13">
+        <v>43120</v>
+      </c>
+      <c r="BB10" s="13">
+        <v>43079</v>
+      </c>
+      <c r="BC10" s="13">
+        <v>43075</v>
+      </c>
+      <c r="BD10" s="13">
+        <v>43147</v>
+      </c>
+      <c r="BE10" s="13">
+        <v>43088</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57">
+      <c r="A11" s="58">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="11">
+        <v>20869</v>
+      </c>
+      <c r="D11" s="2">
+        <v>20855</v>
+      </c>
+      <c r="E11" s="2">
+        <v>20861</v>
+      </c>
+      <c r="F11" s="2">
+        <v>20852</v>
+      </c>
+      <c r="G11" s="2">
+        <v>20828</v>
+      </c>
+      <c r="H11" s="2">
+        <v>20829</v>
+      </c>
+      <c r="I11" s="2">
+        <v>20817</v>
+      </c>
+      <c r="J11" s="2">
+        <v>20614</v>
+      </c>
+      <c r="K11" s="2">
+        <v>20769</v>
+      </c>
+      <c r="L11" s="11">
+        <v>20773</v>
+      </c>
+      <c r="M11" s="11">
+        <v>20780</v>
+      </c>
+      <c r="N11" s="17">
+        <v>20792</v>
+      </c>
+      <c r="O11" s="2">
+        <v>20786</v>
+      </c>
+      <c r="P11" s="2">
+        <v>20766</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>20761</v>
+      </c>
+      <c r="R11" s="2">
+        <v>20787</v>
+      </c>
+      <c r="S11" s="2">
+        <v>20816</v>
+      </c>
+      <c r="T11" s="11">
+        <v>20851</v>
+      </c>
+      <c r="U11" s="11">
+        <v>20799</v>
+      </c>
+      <c r="V11" s="2">
+        <v>20711</v>
+      </c>
+      <c r="W11" s="2">
+        <v>20703</v>
+      </c>
+      <c r="X11" s="11">
+        <v>20694</v>
+      </c>
+      <c r="Y11" s="11">
+        <v>20672</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>20657</v>
+      </c>
+      <c r="AA11" s="2">
+        <v>20632</v>
+      </c>
+      <c r="AB11" s="27">
+        <v>20586</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>20594</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>20602</v>
+      </c>
+      <c r="AE11" s="27">
+        <v>20561</v>
+      </c>
+      <c r="AF11" s="27">
+        <v>20552</v>
+      </c>
+      <c r="AG11" s="27">
+        <v>20482</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>20490</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>20405</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>20341</v>
+      </c>
+      <c r="AK11" s="6">
+        <v>20257</v>
+      </c>
+      <c r="AL11" s="6">
+        <v>20188</v>
+      </c>
+      <c r="AM11" s="32">
+        <v>20182</v>
+      </c>
+      <c r="AN11" s="33">
+        <v>20156</v>
+      </c>
+      <c r="AO11" s="27">
+        <v>20104</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>20033</v>
+      </c>
+      <c r="AQ11" s="27">
+        <v>20007</v>
+      </c>
+      <c r="AR11" s="6">
+        <v>19914</v>
+      </c>
+      <c r="AS11" s="6">
+        <v>19840</v>
+      </c>
+      <c r="AT11" s="27">
+        <v>19725</v>
+      </c>
+      <c r="AU11" s="27">
+        <v>19654</v>
+      </c>
+      <c r="AV11" s="27">
+        <v>19624</v>
+      </c>
+      <c r="AW11" s="27">
+        <v>19638</v>
+      </c>
+      <c r="AX11" s="29">
+        <v>19544</v>
+      </c>
+      <c r="AY11" s="27">
+        <v>19514</v>
+      </c>
+      <c r="AZ11" s="34">
+        <v>19486</v>
+      </c>
+      <c r="BA11" s="13">
+        <v>19482</v>
+      </c>
+      <c r="BB11" s="13">
+        <v>19450</v>
+      </c>
+      <c r="BC11" s="13">
+        <v>19457</v>
+      </c>
+      <c r="BD11" s="13">
+        <v>19439</v>
+      </c>
+      <c r="BE11" s="13">
+        <v>19411</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57">
+      <c r="A12" s="58">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="11">
+        <v>22732</v>
+      </c>
+      <c r="D12" s="2">
+        <v>22741</v>
+      </c>
+      <c r="E12" s="2">
+        <v>22765</v>
+      </c>
+      <c r="F12" s="2">
+        <v>22801</v>
+      </c>
+      <c r="G12" s="2">
+        <v>22806</v>
+      </c>
+      <c r="H12" s="2">
+        <v>22837</v>
+      </c>
+      <c r="I12" s="2">
+        <v>22866</v>
+      </c>
+      <c r="J12" s="2">
+        <v>22773</v>
+      </c>
+      <c r="K12" s="2">
+        <v>22877</v>
+      </c>
+      <c r="L12" s="11">
+        <v>22862</v>
+      </c>
+      <c r="M12" s="11">
+        <v>22863</v>
+      </c>
+      <c r="N12" s="17">
+        <v>22862</v>
+      </c>
+      <c r="O12" s="2">
+        <v>22891</v>
+      </c>
+      <c r="P12" s="2">
+        <v>22919</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>22939</v>
+      </c>
+      <c r="R12" s="2">
+        <v>22972</v>
+      </c>
+      <c r="S12" s="2">
+        <v>22979</v>
+      </c>
+      <c r="T12" s="11">
+        <v>23022</v>
+      </c>
+      <c r="U12" s="11">
+        <v>23027</v>
+      </c>
+      <c r="V12" s="2">
+        <v>22993</v>
+      </c>
+      <c r="W12" s="2">
+        <v>22983</v>
+      </c>
+      <c r="X12" s="11">
+        <v>22978</v>
+      </c>
+      <c r="Y12" s="11">
+        <v>22947</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>22929</v>
+      </c>
+      <c r="AA12" s="2">
+        <v>22940</v>
+      </c>
+      <c r="AB12" s="27">
+        <v>22918</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>22919</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>22920</v>
+      </c>
+      <c r="AE12" s="27">
+        <v>22951</v>
+      </c>
+      <c r="AF12" s="27">
+        <v>22961</v>
+      </c>
+      <c r="AG12" s="27">
+        <v>22949</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>22913</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>22861</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>22858</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>22785</v>
+      </c>
+      <c r="AL12" s="6">
+        <v>22727</v>
+      </c>
+      <c r="AM12" s="32">
+        <v>22693</v>
+      </c>
+      <c r="AN12" s="33">
+        <v>22680</v>
+      </c>
+      <c r="AO12" s="27">
+        <v>22664</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>22680</v>
+      </c>
+      <c r="AQ12" s="27">
+        <v>22631</v>
+      </c>
+      <c r="AR12" s="6">
+        <v>22621</v>
+      </c>
+      <c r="AS12" s="6">
+        <v>22588</v>
+      </c>
+      <c r="AT12" s="27">
+        <v>22441</v>
+      </c>
+      <c r="AU12" s="27">
+        <v>22330</v>
+      </c>
+      <c r="AV12" s="27">
+        <v>22373</v>
+      </c>
+      <c r="AW12" s="27">
+        <v>22320</v>
+      </c>
+      <c r="AX12" s="29">
+        <v>22326</v>
+      </c>
+      <c r="AY12" s="27">
+        <v>22285</v>
+      </c>
+      <c r="AZ12" s="34">
+        <v>22285</v>
+      </c>
+      <c r="BA12" s="13">
+        <v>22238</v>
+      </c>
+      <c r="BB12" s="13">
+        <v>22212</v>
+      </c>
+      <c r="BC12" s="13">
+        <v>22176</v>
+      </c>
+      <c r="BD12" s="13">
+        <v>22182</v>
+      </c>
+      <c r="BE12" s="13">
+        <v>22107</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57">
+      <c r="A13" s="58">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="11">
+        <v>15465</v>
+      </c>
+      <c r="D13" s="2">
+        <v>15440</v>
+      </c>
+      <c r="E13" s="2">
+        <v>15429</v>
+      </c>
+      <c r="F13" s="2">
+        <v>15420</v>
+      </c>
+      <c r="G13" s="2">
+        <v>15394</v>
+      </c>
+      <c r="H13" s="2">
+        <v>15377</v>
+      </c>
+      <c r="I13" s="2">
+        <v>15355</v>
+      </c>
+      <c r="J13" s="2">
+        <v>15339</v>
+      </c>
+      <c r="K13" s="2">
+        <v>15371</v>
+      </c>
+      <c r="L13" s="11">
+        <v>15353</v>
+      </c>
+      <c r="M13" s="11">
+        <v>15327</v>
+      </c>
+      <c r="N13" s="17">
+        <v>15342</v>
+      </c>
+      <c r="O13" s="2">
+        <v>15374</v>
+      </c>
+      <c r="P13" s="2">
+        <v>15406</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>15404</v>
+      </c>
+      <c r="R13" s="2">
+        <v>15417</v>
+      </c>
+      <c r="S13" s="2">
+        <v>15443</v>
+      </c>
+      <c r="T13" s="11">
+        <v>15448</v>
+      </c>
+      <c r="U13" s="11">
+        <v>15430</v>
+      </c>
+      <c r="V13" s="2">
+        <v>15436</v>
+      </c>
+      <c r="W13" s="2">
+        <v>15444</v>
+      </c>
+      <c r="X13" s="11">
+        <v>15442</v>
+      </c>
+      <c r="Y13" s="11">
+        <v>15452</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>15431</v>
+      </c>
+      <c r="AA13" s="2">
+        <v>15433</v>
+      </c>
+      <c r="AB13" s="27">
+        <v>15421</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>15409</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>15416</v>
+      </c>
+      <c r="AE13" s="27">
+        <v>15360</v>
+      </c>
+      <c r="AF13" s="27">
+        <v>15322</v>
+      </c>
+      <c r="AG13" s="27">
+        <v>15304</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>15279</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>15262</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>15214</v>
+      </c>
+      <c r="AK13" s="6">
+        <v>15232</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>15214</v>
+      </c>
+      <c r="AM13" s="32">
+        <v>15186</v>
+      </c>
+      <c r="AN13" s="33">
+        <v>15150</v>
+      </c>
+      <c r="AO13" s="27">
+        <v>15129</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>15117</v>
+      </c>
+      <c r="AQ13" s="27">
+        <v>15097</v>
+      </c>
+      <c r="AR13" s="6">
+        <v>15074</v>
+      </c>
+      <c r="AS13" s="6">
+        <v>15069</v>
+      </c>
+      <c r="AT13" s="27">
+        <v>15002</v>
+      </c>
+      <c r="AU13" s="27">
+        <v>14986</v>
+      </c>
+      <c r="AV13" s="27">
+        <v>14942</v>
+      </c>
+      <c r="AW13" s="27">
+        <v>14935</v>
+      </c>
+      <c r="AX13" s="29">
+        <v>14917</v>
+      </c>
+      <c r="AY13" s="27">
+        <v>14870</v>
+      </c>
+      <c r="AZ13" s="34">
+        <v>14860</v>
+      </c>
+      <c r="BA13" s="13">
+        <v>14853</v>
+      </c>
+      <c r="BB13" s="13">
+        <v>14846</v>
+      </c>
+      <c r="BC13" s="13">
+        <v>14840</v>
+      </c>
+      <c r="BD13" s="13">
+        <v>14828</v>
+      </c>
+      <c r="BE13" s="13">
+        <v>14769</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57">
+      <c r="A14" s="58">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="11">
+        <v>16036</v>
+      </c>
+      <c r="D14" s="2">
+        <v>16034</v>
+      </c>
+      <c r="E14" s="2">
+        <v>16045</v>
+      </c>
+      <c r="F14" s="2">
+        <v>16031</v>
+      </c>
+      <c r="G14" s="2">
+        <v>16034</v>
+      </c>
+      <c r="H14" s="2">
+        <v>16025</v>
+      </c>
+      <c r="I14" s="2">
+        <v>16019</v>
+      </c>
+      <c r="J14" s="2">
+        <v>16102</v>
+      </c>
+      <c r="K14" s="2">
+        <v>16017</v>
+      </c>
+      <c r="L14" s="11">
+        <v>16001</v>
+      </c>
+      <c r="M14" s="11">
+        <v>16001</v>
+      </c>
+      <c r="N14" s="17">
+        <v>15992</v>
+      </c>
+      <c r="O14" s="2">
+        <v>15980</v>
+      </c>
+      <c r="P14" s="2">
+        <v>15982</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>16012</v>
+      </c>
+      <c r="R14" s="2">
+        <v>16011</v>
+      </c>
+      <c r="S14" s="2">
+        <v>16002</v>
+      </c>
+      <c r="T14" s="11">
+        <v>16008</v>
+      </c>
+      <c r="U14" s="11">
+        <v>16024</v>
+      </c>
+      <c r="V14" s="2">
+        <v>15972</v>
+      </c>
+      <c r="W14" s="2">
+        <v>15963</v>
+      </c>
+      <c r="X14" s="11">
+        <v>15972</v>
+      </c>
+      <c r="Y14" s="11">
+        <v>15990</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>15995</v>
+      </c>
+      <c r="AA14" s="2">
+        <v>15974</v>
+      </c>
+      <c r="AB14" s="27">
+        <v>15939</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>15940</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>15904</v>
+      </c>
+      <c r="AE14" s="27">
+        <v>15899</v>
+      </c>
+      <c r="AF14" s="27">
+        <v>15891</v>
+      </c>
+      <c r="AG14" s="27">
+        <v>15876</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>15853</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>15822</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>15817</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>15777</v>
+      </c>
+      <c r="AL14" s="6">
+        <v>15765</v>
+      </c>
+      <c r="AM14" s="32">
+        <v>15712</v>
+      </c>
+      <c r="AN14" s="33">
+        <v>15683</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>15639</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>15630</v>
+      </c>
+      <c r="AQ14" s="27">
+        <v>15604</v>
+      </c>
+      <c r="AR14" s="6">
+        <v>15590</v>
+      </c>
+      <c r="AS14" s="6">
+        <v>15579</v>
+      </c>
+      <c r="AT14" s="27">
+        <v>15447</v>
+      </c>
+      <c r="AU14" s="27">
+        <v>15380</v>
+      </c>
+      <c r="AV14" s="27">
+        <v>15356</v>
+      </c>
+      <c r="AW14" s="27">
+        <v>15339</v>
+      </c>
+      <c r="AX14" s="29">
+        <v>15361</v>
+      </c>
+      <c r="AY14" s="27">
+        <v>15374</v>
+      </c>
+      <c r="AZ14" s="34">
+        <v>15387</v>
+      </c>
+      <c r="BA14" s="13">
+        <v>15358</v>
+      </c>
+      <c r="BB14" s="13">
+        <v>15325</v>
+      </c>
+      <c r="BC14" s="13">
+        <v>15313</v>
+      </c>
+      <c r="BD14" s="13">
+        <v>15290</v>
+      </c>
+      <c r="BE14" s="13">
+        <v>15302</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
+      <c r="A15" s="58">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="11">
+        <v>29533</v>
+      </c>
+      <c r="D15" s="2">
+        <v>29522</v>
+      </c>
+      <c r="E15" s="2">
+        <v>29522</v>
+      </c>
+      <c r="F15" s="2">
+        <v>29526</v>
+      </c>
+      <c r="G15" s="2">
+        <v>29516</v>
+      </c>
+      <c r="H15" s="2">
+        <v>29503</v>
+      </c>
+      <c r="I15" s="2">
+        <v>29521</v>
+      </c>
+      <c r="J15" s="2">
+        <v>29522</v>
+      </c>
+      <c r="K15" s="2">
+        <v>29537</v>
+      </c>
+      <c r="L15" s="11">
+        <v>29512</v>
+      </c>
+      <c r="M15" s="11">
+        <v>29550</v>
+      </c>
+      <c r="N15" s="17">
+        <v>29574</v>
+      </c>
+      <c r="O15" s="2">
+        <v>29607</v>
+      </c>
+      <c r="P15" s="2">
+        <v>29627</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>29634</v>
+      </c>
+      <c r="R15" s="2">
+        <v>29665</v>
+      </c>
+      <c r="S15" s="2">
+        <v>29666</v>
+      </c>
+      <c r="T15" s="11">
+        <v>29689</v>
+      </c>
+      <c r="U15" s="11">
+        <v>29702</v>
+      </c>
+      <c r="V15" s="2">
+        <v>29715</v>
+      </c>
+      <c r="W15" s="2">
+        <v>29672</v>
+      </c>
+      <c r="X15" s="11">
+        <v>29708</v>
+      </c>
+      <c r="Y15" s="11">
+        <v>29712</v>
+      </c>
+      <c r="Z15" s="11">
+        <v>29757</v>
+      </c>
+      <c r="AA15" s="2">
+        <v>29717</v>
+      </c>
+      <c r="AB15" s="27">
+        <v>29721</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>29679</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>29674</v>
+      </c>
+      <c r="AE15" s="27">
+        <v>29632</v>
+      </c>
+      <c r="AF15" s="27">
+        <v>29622</v>
+      </c>
+      <c r="AG15" s="27">
+        <v>29611</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>29630</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>29617</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>29642</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>29582</v>
+      </c>
+      <c r="AL15" s="6">
+        <v>29528</v>
+      </c>
+      <c r="AM15" s="32">
+        <v>29466</v>
+      </c>
+      <c r="AN15" s="33">
+        <v>29432</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>29419</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>29400</v>
+      </c>
+      <c r="AQ15" s="27">
+        <v>29353</v>
+      </c>
+      <c r="AR15" s="6">
+        <v>29311</v>
+      </c>
+      <c r="AS15" s="6">
+        <v>29322</v>
+      </c>
+      <c r="AT15" s="27">
+        <v>29224</v>
+      </c>
+      <c r="AU15" s="27">
+        <v>29290</v>
+      </c>
+      <c r="AV15" s="27">
+        <v>29206</v>
+      </c>
+      <c r="AW15" s="27">
+        <v>29170</v>
+      </c>
+      <c r="AX15" s="29">
+        <v>29139</v>
+      </c>
+      <c r="AY15" s="27">
+        <v>29131</v>
+      </c>
+      <c r="AZ15" s="34">
+        <v>29116</v>
+      </c>
+      <c r="BA15" s="13">
+        <v>29105</v>
+      </c>
+      <c r="BB15" s="13">
+        <v>29091</v>
+      </c>
+      <c r="BC15" s="13">
+        <v>29101</v>
+      </c>
+      <c r="BD15" s="13">
+        <v>29113</v>
+      </c>
+      <c r="BE15" s="13">
+        <v>29079</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57">
+      <c r="A16" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="11">
+        <v>65240</v>
+      </c>
+      <c r="D16" s="2">
+        <v>65273</v>
+      </c>
+      <c r="E16" s="2">
+        <v>65250</v>
+      </c>
+      <c r="F16" s="2">
+        <v>65278</v>
+      </c>
+      <c r="G16" s="2">
+        <v>65309</v>
+      </c>
+      <c r="H16" s="2">
+        <v>65312</v>
+      </c>
+      <c r="I16" s="2">
+        <v>65343</v>
+      </c>
+      <c r="J16" s="2">
+        <v>65796</v>
+      </c>
+      <c r="K16" s="2">
+        <v>65382</v>
+      </c>
+      <c r="L16" s="11">
+        <v>65399</v>
+      </c>
+      <c r="M16" s="11">
+        <v>65407</v>
+      </c>
+      <c r="N16" s="17">
+        <v>65455</v>
+      </c>
+      <c r="O16" s="2">
+        <v>65499</v>
+      </c>
+      <c r="P16" s="2">
+        <v>65540</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>65567</v>
+      </c>
+      <c r="R16" s="2">
+        <v>65642</v>
+      </c>
+      <c r="S16" s="2">
+        <v>65718</v>
+      </c>
+      <c r="T16" s="11">
+        <v>65780</v>
+      </c>
+      <c r="U16" s="11">
+        <v>65789</v>
+      </c>
+      <c r="V16" s="2">
+        <v>65739</v>
+      </c>
+      <c r="W16" s="2">
+        <v>65712</v>
+      </c>
+      <c r="X16" s="11">
+        <v>65760</v>
+      </c>
+      <c r="Y16" s="11">
+        <v>65726</v>
+      </c>
+      <c r="Z16" s="11">
+        <v>65782</v>
+      </c>
+      <c r="AA16" s="2">
+        <v>65783</v>
+      </c>
+      <c r="AB16" s="27">
+        <v>65724</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>65723</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>65714</v>
+      </c>
+      <c r="AE16" s="27">
+        <v>65643</v>
+      </c>
+      <c r="AF16" s="27">
+        <v>65621</v>
+      </c>
+      <c r="AG16" s="27">
+        <v>65622</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>65502</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>65340</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>65110</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>65024</v>
+      </c>
+      <c r="AL16" s="6">
+        <v>65016</v>
+      </c>
+      <c r="AM16" s="32">
+        <v>64928</v>
+      </c>
+      <c r="AN16" s="33">
+        <v>64753</v>
+      </c>
+      <c r="AO16" s="27">
+        <v>64673</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>64661</v>
+      </c>
+      <c r="AQ16" s="27">
+        <v>64563</v>
+      </c>
+      <c r="AR16" s="6">
+        <v>64473</v>
+      </c>
+      <c r="AS16" s="6">
+        <v>64371</v>
+      </c>
+      <c r="AT16" s="27">
+        <v>64066</v>
+      </c>
+      <c r="AU16" s="27">
+        <v>63793</v>
+      </c>
+      <c r="AV16" s="27">
+        <v>63568</v>
+      </c>
+      <c r="AW16" s="27">
+        <v>63422</v>
+      </c>
+      <c r="AX16" s="29">
+        <v>63358</v>
+      </c>
+      <c r="AY16" s="27">
+        <v>63295</v>
+      </c>
+      <c r="AZ16" s="34">
+        <v>63242</v>
+      </c>
+      <c r="BA16" s="13">
+        <v>63183</v>
+      </c>
+      <c r="BB16" s="13">
+        <v>63112</v>
+      </c>
+      <c r="BC16" s="13">
+        <v>63075</v>
+      </c>
+      <c r="BD16" s="13">
+        <v>62963</v>
+      </c>
+      <c r="BE16" s="13">
+        <v>62836</v>
+      </c>
+    </row>
+    <row r="17" spans="1:57">
+      <c r="A17" s="58">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="11">
+        <v>16085</v>
+      </c>
+      <c r="D17" s="2">
+        <v>16073</v>
+      </c>
+      <c r="E17" s="2">
+        <v>16106</v>
+      </c>
+      <c r="F17" s="2">
+        <v>16122</v>
+      </c>
+      <c r="G17" s="2">
+        <v>16117</v>
+      </c>
+      <c r="H17" s="2">
+        <v>16108</v>
+      </c>
+      <c r="I17" s="2">
+        <v>16123</v>
+      </c>
+      <c r="J17" s="2">
+        <v>16112</v>
+      </c>
+      <c r="K17" s="2">
+        <v>16102</v>
+      </c>
+      <c r="L17" s="11">
+        <v>16077</v>
+      </c>
+      <c r="M17" s="11">
+        <v>16085</v>
+      </c>
+      <c r="N17" s="17">
+        <v>16076</v>
+      </c>
+      <c r="O17" s="2">
+        <v>16087</v>
+      </c>
+      <c r="P17" s="2">
+        <v>16092</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>16105</v>
+      </c>
+      <c r="R17" s="2">
+        <v>16103</v>
+      </c>
+      <c r="S17" s="2">
+        <v>16100</v>
+      </c>
+      <c r="T17" s="11">
+        <v>16118</v>
+      </c>
+      <c r="U17" s="11">
+        <v>16114</v>
+      </c>
+      <c r="V17" s="2">
+        <v>16119</v>
+      </c>
+      <c r="W17" s="2">
+        <v>16109</v>
+      </c>
+      <c r="X17" s="11">
+        <v>16095</v>
+      </c>
+      <c r="Y17" s="11">
+        <v>16078</v>
+      </c>
+      <c r="Z17" s="11">
+        <v>16070</v>
+      </c>
+      <c r="AA17" s="2">
+        <v>16088</v>
+      </c>
+      <c r="AB17" s="27">
+        <v>16048</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>16031</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>16013</v>
+      </c>
+      <c r="AE17" s="27">
+        <v>16001</v>
+      </c>
+      <c r="AF17" s="27">
+        <v>15974</v>
+      </c>
+      <c r="AG17" s="27">
+        <v>15926</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>15823</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>15740</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>15689</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>15620</v>
+      </c>
+      <c r="AL17" s="6">
+        <v>15609</v>
+      </c>
+      <c r="AM17" s="32">
+        <v>15558</v>
+      </c>
+      <c r="AN17" s="33">
+        <v>15513</v>
+      </c>
+      <c r="AO17" s="27">
+        <v>15476</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>15492</v>
+      </c>
+      <c r="AQ17" s="27">
+        <v>15416</v>
+      </c>
+      <c r="AR17" s="6">
+        <v>15410</v>
+      </c>
+      <c r="AS17" s="6">
+        <v>15350</v>
+      </c>
+      <c r="AT17" s="27">
+        <v>15247</v>
+      </c>
+      <c r="AU17" s="27">
+        <v>15164</v>
+      </c>
+      <c r="AV17" s="27">
+        <v>15123</v>
+      </c>
+      <c r="AW17" s="27">
+        <v>15087</v>
+      </c>
+      <c r="AX17" s="29">
+        <v>15094</v>
+      </c>
+      <c r="AY17" s="27">
+        <v>15070</v>
+      </c>
+      <c r="AZ17" s="34">
+        <v>15003</v>
+      </c>
+      <c r="BA17" s="13">
+        <v>14921</v>
+      </c>
+      <c r="BB17" s="13">
+        <v>14855</v>
+      </c>
+      <c r="BC17" s="13">
+        <v>14825</v>
+      </c>
+      <c r="BD17" s="13">
+        <v>14802</v>
+      </c>
+      <c r="BE17" s="13">
+        <v>14785</v>
+      </c>
+    </row>
+    <row r="18" spans="1:57">
+      <c r="A18" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="11">
+        <v>35677</v>
+      </c>
+      <c r="D18" s="2">
+        <v>35700</v>
+      </c>
+      <c r="E18" s="2">
+        <v>35706</v>
+      </c>
+      <c r="F18" s="2">
+        <v>35752</v>
+      </c>
+      <c r="G18" s="2">
+        <v>35767</v>
+      </c>
+      <c r="H18" s="2">
+        <v>35809</v>
+      </c>
+      <c r="I18" s="2">
+        <v>35806</v>
+      </c>
+      <c r="J18" s="2">
+        <v>35849</v>
+      </c>
+      <c r="K18" s="2">
+        <v>35832</v>
+      </c>
+      <c r="L18" s="11">
+        <v>35811</v>
+      </c>
+      <c r="M18" s="11">
+        <v>35820</v>
+      </c>
+      <c r="N18" s="17">
+        <v>35803</v>
+      </c>
+      <c r="O18" s="2">
+        <v>35782</v>
+      </c>
+      <c r="P18" s="2">
+        <v>35792</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>35839</v>
+      </c>
+      <c r="R18" s="2">
+        <v>35875</v>
+      </c>
+      <c r="S18" s="2">
+        <v>35906</v>
+      </c>
+      <c r="T18" s="11">
+        <v>35898</v>
+      </c>
+      <c r="U18" s="11">
+        <v>35815</v>
+      </c>
+      <c r="V18" s="2">
+        <v>35771</v>
+      </c>
+      <c r="W18" s="2">
+        <v>35780</v>
+      </c>
+      <c r="X18" s="11">
+        <v>35821</v>
+      </c>
+      <c r="Y18" s="11">
+        <v>35824</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>35782</v>
+      </c>
+      <c r="AA18" s="2">
+        <v>35761</v>
+      </c>
+      <c r="AB18" s="27">
+        <v>35742</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>35718</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>35674</v>
+      </c>
+      <c r="AE18" s="27">
+        <v>35628</v>
+      </c>
+      <c r="AF18" s="27">
+        <v>35611</v>
+      </c>
+      <c r="AG18" s="27">
+        <v>35574</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>35510</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>35380</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>35271</v>
+      </c>
+      <c r="AK18" s="6">
+        <v>35171</v>
+      </c>
+      <c r="AL18" s="6">
+        <v>35099</v>
+      </c>
+      <c r="AM18" s="32">
+        <v>35050</v>
+      </c>
+      <c r="AN18" s="33">
+        <v>34973</v>
+      </c>
+      <c r="AO18" s="27">
+        <v>34922</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>34847</v>
+      </c>
+      <c r="AQ18" s="27">
+        <v>34804</v>
+      </c>
+      <c r="AR18" s="6">
+        <v>34723</v>
+      </c>
+      <c r="AS18" s="6">
+        <v>34657</v>
+      </c>
+      <c r="AT18" s="27">
+        <v>34497</v>
+      </c>
+      <c r="AU18" s="27">
+        <v>34354</v>
+      </c>
+      <c r="AV18" s="27">
+        <v>34324</v>
+      </c>
+      <c r="AW18" s="27">
+        <v>34269</v>
+      </c>
+      <c r="AX18" s="29">
+        <v>34219</v>
+      </c>
+      <c r="AY18" s="27">
+        <v>34145</v>
+      </c>
+      <c r="AZ18" s="34">
+        <v>34083</v>
+      </c>
+      <c r="BA18" s="13">
+        <v>34077</v>
+      </c>
+      <c r="BB18" s="13">
+        <v>34063</v>
+      </c>
+      <c r="BC18" s="13">
+        <v>34029</v>
+      </c>
+      <c r="BD18" s="13">
+        <v>34042</v>
+      </c>
+      <c r="BE18" s="13">
+        <v>33939</v>
+      </c>
+    </row>
+    <row r="19" spans="1:57">
+      <c r="A19" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="11">
+        <v>46158</v>
+      </c>
+      <c r="D19" s="2">
+        <v>46181</v>
+      </c>
+      <c r="E19" s="2">
+        <v>46176</v>
+      </c>
+      <c r="F19" s="2">
+        <v>46206</v>
+      </c>
+      <c r="G19" s="2">
+        <v>46201</v>
+      </c>
+      <c r="H19" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I19" s="2">
+        <v>46234</v>
+      </c>
+      <c r="J19" s="2">
+        <v>46239</v>
+      </c>
+      <c r="K19" s="2">
+        <v>46267</v>
+      </c>
+      <c r="L19" s="11">
+        <v>46276</v>
+      </c>
+      <c r="M19" s="11">
+        <v>46279</v>
+      </c>
+      <c r="N19" s="17">
+        <v>46299</v>
+      </c>
+      <c r="O19" s="2">
+        <v>46320</v>
+      </c>
+      <c r="P19" s="2">
+        <v>46344</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>46347</v>
+      </c>
+      <c r="R19" s="2">
+        <v>46376</v>
+      </c>
+      <c r="S19" s="2">
+        <v>46412</v>
+      </c>
+      <c r="T19" s="11">
+        <v>46454</v>
+      </c>
+      <c r="U19" s="11">
+        <v>46508</v>
+      </c>
+      <c r="V19" s="2">
+        <v>46555</v>
+      </c>
+      <c r="W19" s="2">
+        <v>46593</v>
+      </c>
+      <c r="X19" s="11">
+        <v>46643</v>
+      </c>
+      <c r="Y19" s="11">
+        <v>46644</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>46606</v>
+      </c>
+      <c r="AA19" s="2">
+        <v>46597</v>
+      </c>
+      <c r="AB19" s="27">
+        <v>46602</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>46667</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>46680</v>
+      </c>
+      <c r="AE19" s="27">
+        <v>46697</v>
+      </c>
+      <c r="AF19" s="27">
+        <v>46719</v>
+      </c>
+      <c r="AG19" s="27">
+        <v>46747</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>46829</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>46831</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>46766</v>
+      </c>
+      <c r="AK19" s="6">
+        <v>46699</v>
+      </c>
+      <c r="AL19" s="6">
+        <v>46701</v>
+      </c>
+      <c r="AM19" s="32">
+        <v>46659</v>
+      </c>
+      <c r="AN19" s="33">
+        <v>46623</v>
+      </c>
+      <c r="AO19" s="27">
+        <v>46585</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>46572</v>
+      </c>
+      <c r="AQ19" s="27">
+        <v>46485</v>
+      </c>
+      <c r="AR19" s="6">
+        <v>46430</v>
+      </c>
+      <c r="AS19" s="6">
+        <v>46393</v>
+      </c>
+      <c r="AT19" s="27">
+        <v>46196</v>
+      </c>
+      <c r="AU19" s="27">
+        <v>46121</v>
+      </c>
+      <c r="AV19" s="27">
+        <v>46034</v>
+      </c>
+      <c r="AW19" s="27">
+        <v>46045</v>
+      </c>
+      <c r="AX19" s="29">
+        <v>46006</v>
+      </c>
+      <c r="AY19" s="27">
+        <v>46014</v>
+      </c>
+      <c r="AZ19" s="34">
+        <v>45993</v>
+      </c>
+      <c r="BA19" s="13">
+        <v>45973</v>
+      </c>
+      <c r="BB19" s="13">
+        <v>45900</v>
+      </c>
+      <c r="BC19" s="13">
+        <v>45855</v>
+      </c>
+      <c r="BD19" s="13">
+        <v>45800</v>
+      </c>
+      <c r="BE19" s="13">
+        <v>45835</v>
+      </c>
+    </row>
+    <row r="20" spans="1:57">
+      <c r="A20" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="11">
+        <v>42562</v>
+      </c>
+      <c r="D20" s="2">
+        <v>42579</v>
+      </c>
+      <c r="E20" s="2">
+        <v>42574</v>
+      </c>
+      <c r="F20" s="2">
+        <v>42599</v>
+      </c>
+      <c r="G20" s="2">
+        <v>42608</v>
+      </c>
+      <c r="H20" s="2">
+        <v>42619</v>
+      </c>
+      <c r="I20" s="2">
+        <v>42608</v>
+      </c>
+      <c r="J20" s="2">
+        <v>42579</v>
+      </c>
+      <c r="K20" s="2">
+        <v>42564</v>
+      </c>
+      <c r="L20" s="11">
+        <v>42556</v>
+      </c>
+      <c r="M20" s="11">
+        <v>42562</v>
+      </c>
+      <c r="N20" s="17">
+        <v>42539</v>
+      </c>
+      <c r="O20" s="2">
+        <v>42574</v>
+      </c>
+      <c r="P20" s="2">
+        <v>42598</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>42628</v>
+      </c>
+      <c r="R20" s="2">
+        <v>42652</v>
+      </c>
+      <c r="S20" s="2">
+        <v>42662</v>
+      </c>
+      <c r="T20" s="11">
+        <v>42707</v>
+      </c>
+      <c r="U20" s="11">
+        <v>42678</v>
+      </c>
+      <c r="V20" s="2">
+        <v>42564</v>
+      </c>
+      <c r="W20" s="2">
+        <v>42492</v>
+      </c>
+      <c r="X20" s="11">
+        <v>42466</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>42436</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>42433</v>
+      </c>
+      <c r="AA20" s="2">
+        <v>42362</v>
+      </c>
+      <c r="AB20" s="27">
+        <v>42361</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>42341</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>42370</v>
+      </c>
+      <c r="AE20" s="27">
+        <v>42319</v>
+      </c>
+      <c r="AF20" s="27">
+        <v>42313</v>
+      </c>
+      <c r="AG20" s="27">
+        <v>42313</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>42272</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>42218</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>42158</v>
+      </c>
+      <c r="AK20" s="6">
+        <v>42077</v>
+      </c>
+      <c r="AL20" s="6">
+        <v>42006</v>
+      </c>
+      <c r="AM20" s="32">
+        <v>42003</v>
+      </c>
+      <c r="AN20" s="33">
+        <v>41968</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>41908</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>41850</v>
+      </c>
+      <c r="AQ20" s="27">
+        <v>41792</v>
+      </c>
+      <c r="AR20" s="6">
+        <v>41713</v>
+      </c>
+      <c r="AS20" s="6">
+        <v>41606</v>
+      </c>
+      <c r="AT20" s="27">
+        <v>41438</v>
+      </c>
+      <c r="AU20" s="27">
+        <v>41292</v>
+      </c>
+      <c r="AV20" s="27">
+        <v>41209</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>41164</v>
+      </c>
+      <c r="AX20" s="29">
+        <v>41154</v>
+      </c>
+      <c r="AY20" s="27">
+        <v>41106</v>
+      </c>
+      <c r="AZ20" s="34">
+        <v>41088</v>
+      </c>
+      <c r="BA20" s="13">
+        <v>41025</v>
+      </c>
+      <c r="BB20" s="13">
+        <v>40916</v>
+      </c>
+      <c r="BC20" s="13">
+        <v>40906</v>
+      </c>
+      <c r="BD20" s="13">
+        <v>40895</v>
+      </c>
+      <c r="BE20" s="13">
+        <v>40827</v>
+      </c>
+    </row>
+    <row r="21" spans="1:57">
+      <c r="A21" s="58">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="11">
+        <v>13979</v>
+      </c>
+      <c r="D21" s="2">
+        <v>13993</v>
+      </c>
+      <c r="E21" s="2">
+        <v>14002</v>
+      </c>
+      <c r="F21" s="2">
+        <v>14008</v>
+      </c>
+      <c r="G21" s="2">
+        <v>14007</v>
+      </c>
+      <c r="H21" s="2">
+        <v>14013</v>
+      </c>
+      <c r="I21" s="2">
+        <v>13996</v>
+      </c>
+      <c r="J21" s="2">
+        <v>13928</v>
+      </c>
+      <c r="K21" s="2">
+        <v>14010</v>
+      </c>
+      <c r="L21" s="11">
+        <v>13998</v>
+      </c>
+      <c r="M21" s="11">
+        <v>13999</v>
+      </c>
+      <c r="N21" s="17">
+        <v>13979</v>
+      </c>
+      <c r="O21" s="2">
+        <v>13975</v>
+      </c>
+      <c r="P21" s="2">
+        <v>13977</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>13991</v>
+      </c>
+      <c r="R21" s="2">
+        <v>13997</v>
+      </c>
+      <c r="S21" s="2">
+        <v>14003</v>
+      </c>
+      <c r="T21" s="11">
+        <v>14013</v>
+      </c>
+      <c r="U21" s="11">
+        <v>13999</v>
+      </c>
+      <c r="V21" s="2">
+        <v>14016</v>
+      </c>
+      <c r="W21" s="2">
+        <v>13959</v>
+      </c>
+      <c r="X21" s="11">
+        <v>13947</v>
+      </c>
+      <c r="Y21" s="11">
+        <v>13936</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>13933</v>
+      </c>
+      <c r="AA21" s="2">
+        <v>13929</v>
+      </c>
+      <c r="AB21" s="27">
+        <v>13924</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>13935</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>13930</v>
+      </c>
+      <c r="AE21" s="27">
+        <v>13929</v>
+      </c>
+      <c r="AF21" s="27">
+        <v>13909</v>
+      </c>
+      <c r="AG21" s="27">
+        <v>13895</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>13843</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>13822</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>13794</v>
+      </c>
+      <c r="AK21" s="6">
+        <v>13745</v>
+      </c>
+      <c r="AL21" s="6">
+        <v>13726</v>
+      </c>
+      <c r="AM21" s="32">
+        <v>13713</v>
+      </c>
+      <c r="AN21" s="33">
+        <v>13710</v>
+      </c>
+      <c r="AO21" s="27">
+        <v>13674</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>13667</v>
+      </c>
+      <c r="AQ21" s="27">
+        <v>13660</v>
+      </c>
+      <c r="AR21" s="6">
+        <v>13636</v>
+      </c>
+      <c r="AS21" s="6">
+        <v>13596</v>
+      </c>
+      <c r="AT21" s="27">
+        <v>13530</v>
+      </c>
+      <c r="AU21" s="27">
+        <v>13480</v>
+      </c>
+      <c r="AV21" s="27">
+        <v>13429</v>
+      </c>
+      <c r="AW21" s="27">
+        <v>13413</v>
+      </c>
+      <c r="AX21" s="29">
+        <v>13363</v>
+      </c>
+      <c r="AY21" s="27">
+        <v>13337</v>
+      </c>
+      <c r="AZ21" s="34">
+        <v>13307</v>
+      </c>
+      <c r="BA21" s="13">
+        <v>13301</v>
+      </c>
+      <c r="BB21" s="13">
+        <v>13273</v>
+      </c>
+      <c r="BC21" s="13">
+        <v>13242</v>
+      </c>
+      <c r="BD21" s="13">
+        <v>13227</v>
+      </c>
+      <c r="BE21" s="13">
+        <v>13229</v>
+      </c>
+    </row>
+    <row r="22" spans="1:57">
+      <c r="B22" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="77"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="77"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="77"/>
+      <c r="K22" s="77"/>
+      <c r="L22" s="77"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="77"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="77"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="77"/>
+      <c r="T22" s="77"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="77"/>
+      <c r="W22" s="77"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="77"/>
+      <c r="Z22" s="77"/>
+      <c r="AA22" s="77"/>
+      <c r="AB22" s="77"/>
+      <c r="AC22" s="77"/>
+      <c r="AD22" s="77"/>
+      <c r="AE22" s="77"/>
+      <c r="AF22" s="77"/>
+      <c r="AG22" s="77"/>
+      <c r="AH22" s="77"/>
+      <c r="AI22" s="77"/>
+      <c r="AJ22" s="77"/>
+      <c r="AK22" s="77"/>
+      <c r="AL22" s="77"/>
+      <c r="AM22" s="77"/>
+      <c r="AN22" s="77"/>
+      <c r="AO22" s="77"/>
+      <c r="AP22" s="77"/>
+      <c r="AQ22" s="77"/>
+      <c r="AR22" s="77"/>
+      <c r="AS22" s="77"/>
+      <c r="AT22" s="77"/>
+      <c r="AU22" s="77"/>
+      <c r="AV22" s="77"/>
+      <c r="AW22" s="77"/>
+      <c r="AX22" s="77"/>
+      <c r="AY22" s="77"/>
+      <c r="AZ22" s="77"/>
+      <c r="BA22" s="77"/>
+      <c r="BB22" s="77"/>
+      <c r="BC22" s="77"/>
+      <c r="BD22" s="77"/>
+      <c r="BE22" s="77"/>
+    </row>
+    <row r="23" spans="1:57">
+      <c r="A23" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="35">
+        <v>449187</v>
+      </c>
+      <c r="D23" s="12">
+        <v>449539</v>
+      </c>
+      <c r="E23" s="12">
+        <v>449911</v>
+      </c>
+      <c r="F23" s="12">
+        <v>450404</v>
+      </c>
+      <c r="G23" s="12">
+        <v>450827</v>
+      </c>
+      <c r="H23" s="12">
+        <v>451283</v>
+      </c>
+      <c r="I23" s="12">
+        <v>451898</v>
+      </c>
+      <c r="J23" s="12">
+        <v>452520</v>
+      </c>
+      <c r="K23" s="12">
+        <v>453056</v>
+      </c>
+      <c r="L23" s="12">
+        <v>453367</v>
+      </c>
+      <c r="M23" s="12">
+        <v>453876</v>
+      </c>
+      <c r="N23" s="12">
+        <v>454525</v>
+      </c>
+      <c r="O23" s="12">
+        <v>455087</v>
+      </c>
+      <c r="P23" s="12">
+        <v>455729</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>456264</v>
+      </c>
+      <c r="R23" s="12">
+        <v>456761</v>
+      </c>
+      <c r="S23" s="12">
+        <v>457252</v>
+      </c>
+      <c r="T23" s="12">
+        <v>457839</v>
+      </c>
+      <c r="U23" s="12">
+        <v>458234</v>
+      </c>
+      <c r="V23" s="12">
+        <v>458665</v>
+      </c>
+      <c r="W23" s="12">
+        <v>459218</v>
+      </c>
+      <c r="X23" s="12">
+        <v>459751</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>460191</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>460736</v>
+      </c>
+      <c r="AA23" s="25">
+        <v>461159</v>
+      </c>
+      <c r="AB23" s="12">
+        <v>461437</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>461882</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>462393</v>
+      </c>
+      <c r="AE23" s="12">
+        <v>462824</v>
+      </c>
+      <c r="AF23" s="12">
+        <v>463331</v>
+      </c>
+      <c r="AG23" s="12">
+        <v>463771</v>
+      </c>
+      <c r="AH23" s="12">
+        <v>464384</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>464914</v>
+      </c>
+      <c r="AJ23" s="12">
+        <v>465296</v>
+      </c>
+      <c r="AK23" s="12">
+        <v>465673</v>
+      </c>
+      <c r="AL23" s="12">
+        <v>465971</v>
+      </c>
+      <c r="AM23" s="12">
+        <v>466231</v>
+      </c>
+      <c r="AN23" s="25">
+        <v>466474</v>
+      </c>
+      <c r="AO23" s="12">
+        <v>466728</v>
+      </c>
+      <c r="AP23" s="22">
+        <v>466938</v>
+      </c>
+      <c r="AQ23" s="27">
+        <v>467200</v>
+      </c>
+      <c r="AR23" s="27">
+        <v>467490</v>
+      </c>
+      <c r="AS23" s="27">
+        <v>467897</v>
+      </c>
+      <c r="AT23" s="27">
+        <v>468558</v>
+      </c>
+      <c r="AU23" s="27">
+        <v>468789</v>
+      </c>
+      <c r="AV23" s="27">
+        <v>468968</v>
+      </c>
+      <c r="AW23" s="27">
+        <v>469292</v>
+      </c>
+      <c r="AX23" s="27">
+        <v>469491</v>
+      </c>
+      <c r="AY23" s="27">
+        <v>469736</v>
+      </c>
+      <c r="AZ23" s="27">
+        <v>470207</v>
+      </c>
+      <c r="BA23" s="13">
+        <v>470385</v>
+      </c>
+      <c r="BB23" s="13">
+        <v>470470</v>
+      </c>
+      <c r="BC23" s="13">
+        <v>470679</v>
+      </c>
+      <c r="BD23" s="13">
+        <v>470833</v>
+      </c>
+      <c r="BE23" s="13">
+        <v>471080</v>
+      </c>
+    </row>
+    <row r="24" spans="1:57">
+      <c r="A24" s="58">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="35">
+        <v>263653</v>
+      </c>
+      <c r="D24" s="12">
+        <v>263928</v>
+      </c>
+      <c r="E24" s="12">
+        <v>264309</v>
+      </c>
+      <c r="F24" s="12">
+        <v>264706</v>
+      </c>
+      <c r="G24" s="12">
+        <v>265128</v>
+      </c>
+      <c r="H24" s="12">
+        <v>265504</v>
+      </c>
+      <c r="I24" s="12">
+        <v>265992</v>
+      </c>
+      <c r="J24" s="12">
+        <v>266460</v>
+      </c>
+      <c r="K24" s="12">
+        <v>266930</v>
+      </c>
+      <c r="L24" s="12">
+        <v>267245</v>
+      </c>
+      <c r="M24" s="12">
+        <v>267650</v>
+      </c>
+      <c r="N24" s="12">
+        <v>268270</v>
+      </c>
+      <c r="O24" s="12">
+        <v>268740</v>
+      </c>
+      <c r="P24" s="12">
+        <v>269239</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>269639</v>
+      </c>
+      <c r="R24" s="12">
+        <v>269965</v>
+      </c>
+      <c r="S24" s="12">
+        <v>270293</v>
+      </c>
+      <c r="T24" s="12">
+        <v>270717</v>
+      </c>
+      <c r="U24" s="12">
+        <v>271168</v>
+      </c>
+      <c r="V24" s="12">
+        <v>271645</v>
+      </c>
+      <c r="W24" s="12">
+        <v>272221</v>
+      </c>
+      <c r="X24" s="12">
+        <v>272649</v>
+      </c>
+      <c r="Y24" s="12">
+        <v>273083</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>273583</v>
+      </c>
+      <c r="AA24" s="25">
+        <v>274045</v>
+      </c>
+      <c r="AB24" s="12">
+        <v>274463</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>274888</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>275385</v>
+      </c>
+      <c r="AE24" s="12">
+        <v>275929</v>
+      </c>
+      <c r="AF24" s="12">
+        <v>276426</v>
+      </c>
+      <c r="AG24" s="12">
+        <v>276956</v>
+      </c>
+      <c r="AH24" s="12">
+        <v>277686</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>278477</v>
+      </c>
+      <c r="AJ24" s="12">
+        <v>279148</v>
+      </c>
+      <c r="AK24" s="12">
+        <v>279888</v>
+      </c>
+      <c r="AL24" s="12">
+        <v>280394</v>
+      </c>
+      <c r="AM24" s="12">
+        <v>280908</v>
+      </c>
+      <c r="AN24" s="25">
+        <v>281387</v>
+      </c>
+      <c r="AO24" s="12">
+        <v>281887</v>
+      </c>
+      <c r="AP24" s="22">
+        <v>282228</v>
+      </c>
+      <c r="AQ24" s="27">
+        <v>282753</v>
+      </c>
+      <c r="AR24" s="27">
+        <v>283295</v>
+      </c>
+      <c r="AS24" s="27">
+        <v>283886</v>
+      </c>
+      <c r="AT24" s="27">
+        <v>285219</v>
+      </c>
+      <c r="AU24" s="27">
+        <v>285879</v>
+      </c>
+      <c r="AV24" s="27">
+        <v>286475</v>
+      </c>
+      <c r="AW24" s="27">
+        <v>286998</v>
+      </c>
+      <c r="AX24" s="27">
+        <v>287369</v>
+      </c>
+      <c r="AY24" s="27">
+        <v>287791</v>
+      </c>
+      <c r="AZ24" s="27">
+        <v>288354</v>
+      </c>
+      <c r="BA24" s="13">
+        <v>288673</v>
+      </c>
+      <c r="BB24" s="13">
+        <v>289008</v>
+      </c>
+      <c r="BC24" s="13">
+        <v>289333</v>
+      </c>
+      <c r="BD24" s="13">
+        <v>289582</v>
+      </c>
+      <c r="BE24" s="13">
+        <v>290044</v>
+      </c>
+    </row>
+    <row r="25" spans="1:57">
+      <c r="A25" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="35">
+        <v>21427</v>
+      </c>
+      <c r="D25" s="12">
+        <v>21447</v>
+      </c>
+      <c r="E25" s="12">
+        <v>21446</v>
+      </c>
+      <c r="F25" s="12">
+        <v>21473</v>
+      </c>
+      <c r="G25" s="12">
+        <v>21488</v>
+      </c>
+      <c r="H25" s="12">
+        <v>21512</v>
+      </c>
+      <c r="I25" s="12">
+        <v>21544</v>
+      </c>
+      <c r="J25" s="12">
+        <v>21579</v>
+      </c>
+      <c r="K25" s="12">
+        <v>21608</v>
+      </c>
+      <c r="L25" s="12">
+        <v>21618</v>
+      </c>
+      <c r="M25" s="12">
+        <v>21650</v>
+      </c>
+      <c r="N25" s="12">
+        <v>21655</v>
+      </c>
+      <c r="O25" s="12">
+        <v>21667</v>
+      </c>
+      <c r="P25" s="12">
+        <v>21693</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>21718</v>
+      </c>
+      <c r="R25" s="12">
+        <v>21722</v>
+      </c>
+      <c r="S25" s="12">
+        <v>21739</v>
+      </c>
+      <c r="T25" s="12">
+        <v>21760</v>
+      </c>
+      <c r="U25" s="12">
+        <v>21722</v>
+      </c>
+      <c r="V25" s="12">
+        <v>21754</v>
+      </c>
+      <c r="W25" s="12">
+        <v>21786</v>
+      </c>
+      <c r="X25" s="12">
+        <v>21796</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>21812</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>21851</v>
+      </c>
+      <c r="AA25" s="25">
+        <v>21857</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>21877</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>21900</v>
+      </c>
+      <c r="AD25" s="12">
+        <v>21889</v>
+      </c>
+      <c r="AE25" s="12">
+        <v>21904</v>
+      </c>
+      <c r="AF25" s="12">
+        <v>21935</v>
+      </c>
+      <c r="AG25" s="12">
+        <v>21935</v>
+      </c>
+      <c r="AH25" s="12">
+        <v>21956</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>21966</v>
+      </c>
+      <c r="AJ25" s="12">
+        <v>21970</v>
+      </c>
+      <c r="AK25" s="12">
+        <v>21944</v>
+      </c>
+      <c r="AL25" s="12">
+        <v>21953</v>
+      </c>
+      <c r="AM25" s="12">
+        <v>21938</v>
+      </c>
+      <c r="AN25" s="25">
+        <v>21925</v>
+      </c>
+      <c r="AO25" s="12">
+        <v>21916</v>
+      </c>
+      <c r="AP25" s="22">
+        <v>21932</v>
+      </c>
+      <c r="AQ25" s="27">
+        <v>21922</v>
+      </c>
+      <c r="AR25" s="27">
+        <v>21916</v>
+      </c>
+      <c r="AS25" s="27">
+        <v>21873</v>
+      </c>
+      <c r="AT25" s="27">
+        <v>21784</v>
+      </c>
+      <c r="AU25" s="27">
+        <v>21739</v>
+      </c>
+      <c r="AV25" s="27">
+        <v>21689</v>
+      </c>
+      <c r="AW25" s="27">
+        <v>21706</v>
+      </c>
+      <c r="AX25" s="27">
+        <v>21699</v>
+      </c>
+      <c r="AY25" s="27">
+        <v>21700</v>
+      </c>
+      <c r="AZ25" s="27">
+        <v>21703</v>
+      </c>
+      <c r="BA25" s="13">
+        <v>21716</v>
+      </c>
+      <c r="BB25" s="13">
+        <v>21709</v>
+      </c>
+      <c r="BC25" s="13">
+        <v>21720</v>
+      </c>
+      <c r="BD25" s="13">
+        <v>21755</v>
+      </c>
+      <c r="BE25" s="13">
+        <v>21745</v>
+      </c>
+    </row>
+    <row r="26" spans="1:57">
+      <c r="A26" s="58">
+        <v>153400000</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="35">
+        <v>10768</v>
+      </c>
+      <c r="D26" s="12">
+        <v>10763</v>
+      </c>
+      <c r="E26" s="12">
+        <v>10761</v>
+      </c>
+      <c r="F26" s="12">
+        <v>10762</v>
+      </c>
+      <c r="G26" s="12">
+        <v>10753</v>
+      </c>
+      <c r="H26" s="12">
+        <v>10756</v>
+      </c>
+      <c r="I26" s="12">
+        <v>10747</v>
+      </c>
+      <c r="J26" s="12">
+        <v>10754</v>
+      </c>
+      <c r="K26" s="12">
+        <v>10745</v>
+      </c>
+      <c r="L26" s="12">
+        <v>10745</v>
+      </c>
+      <c r="M26" s="12">
+        <v>10747</v>
+      </c>
+      <c r="N26" s="12">
+        <v>10761</v>
+      </c>
+      <c r="O26" s="12">
+        <v>10756</v>
+      </c>
+      <c r="P26" s="12">
+        <v>10755</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>10751</v>
+      </c>
+      <c r="R26" s="12">
+        <v>10760</v>
+      </c>
+      <c r="S26" s="12">
+        <v>10778</v>
+      </c>
+      <c r="T26" s="12">
+        <v>10794</v>
+      </c>
+      <c r="U26" s="12">
+        <v>10780</v>
+      </c>
+      <c r="V26" s="12">
+        <v>10739</v>
+      </c>
+      <c r="W26" s="12">
+        <v>10747</v>
+      </c>
+      <c r="X26" s="12">
+        <v>10736</v>
+      </c>
+      <c r="Y26" s="12">
+        <v>10734</v>
+      </c>
+      <c r="Z26" s="12">
+        <v>10722</v>
+      </c>
+      <c r="AA26" s="25">
+        <v>10710</v>
+      </c>
+      <c r="AB26" s="12">
+        <v>10677</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>10686</v>
+      </c>
+      <c r="AD26" s="12">
+        <v>10692</v>
+      </c>
+      <c r="AE26" s="12">
+        <v>10660</v>
+      </c>
+      <c r="AF26" s="12">
+        <v>10660</v>
+      </c>
+      <c r="AG26" s="12">
+        <v>10634</v>
+      </c>
+      <c r="AH26" s="12">
+        <v>10637</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>10596</v>
+      </c>
+      <c r="AJ26" s="12">
+        <v>10564</v>
+      </c>
+      <c r="AK26" s="12">
+        <v>10522</v>
+      </c>
+      <c r="AL26" s="12">
+        <v>10482</v>
+      </c>
+      <c r="AM26" s="12">
+        <v>10465</v>
+      </c>
+      <c r="AN26" s="25">
+        <v>10450</v>
+      </c>
+      <c r="AO26" s="12">
+        <v>10420</v>
+      </c>
+      <c r="AP26" s="22">
+        <v>10382</v>
+      </c>
+      <c r="AQ26" s="27">
+        <v>10368</v>
+      </c>
+      <c r="AR26" s="27">
+        <v>10304</v>
+      </c>
+      <c r="AS26" s="27">
+        <v>10264</v>
+      </c>
+      <c r="AT26" s="27">
+        <v>10216</v>
+      </c>
+      <c r="AU26" s="27">
+        <v>10183</v>
+      </c>
+      <c r="AV26" s="27">
+        <v>10174</v>
+      </c>
+      <c r="AW26" s="27">
+        <v>10178</v>
+      </c>
+      <c r="AX26" s="27">
+        <v>10144</v>
+      </c>
+      <c r="AY26" s="27">
+        <v>10146</v>
+      </c>
+      <c r="AZ26" s="27">
+        <v>10136</v>
+      </c>
+      <c r="BA26" s="13">
+        <v>10147</v>
+      </c>
+      <c r="BB26" s="13">
+        <v>10138</v>
+      </c>
+      <c r="BC26" s="13">
+        <v>10129</v>
+      </c>
+      <c r="BD26" s="13">
+        <v>10125</v>
+      </c>
+      <c r="BE26" s="13">
+        <v>10110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:57">
+      <c r="A27" s="58">
+        <v>153600000</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="35">
+        <v>11709</v>
+      </c>
+      <c r="D27" s="12">
+        <v>11718</v>
+      </c>
+      <c r="E27" s="12">
+        <v>11727</v>
+      </c>
+      <c r="F27" s="12">
+        <v>11741</v>
+      </c>
+      <c r="G27" s="12">
+        <v>11743</v>
+      </c>
+      <c r="H27" s="12">
+        <v>11752</v>
+      </c>
+      <c r="I27" s="12">
+        <v>11767</v>
+      </c>
+      <c r="J27" s="12">
+        <v>11794</v>
+      </c>
+      <c r="K27" s="12">
+        <v>11796</v>
+      </c>
+      <c r="L27" s="12">
+        <v>11791</v>
+      </c>
+      <c r="M27" s="12">
+        <v>11797</v>
+      </c>
+      <c r="N27" s="12">
+        <v>11789</v>
+      </c>
+      <c r="O27" s="12">
+        <v>11799</v>
+      </c>
+      <c r="P27" s="12">
+        <v>11812</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>11821</v>
+      </c>
+      <c r="R27" s="12">
+        <v>11842</v>
+      </c>
+      <c r="S27" s="12">
+        <v>11849</v>
+      </c>
+      <c r="T27" s="12">
+        <v>11867</v>
+      </c>
+      <c r="U27" s="12">
+        <v>11873</v>
+      </c>
+      <c r="V27" s="12">
+        <v>11864</v>
+      </c>
+      <c r="W27" s="12">
+        <v>11851</v>
+      </c>
+      <c r="X27" s="12">
+        <v>11847</v>
+      </c>
+      <c r="Y27" s="12">
+        <v>11831</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>11828</v>
+      </c>
+      <c r="AA27" s="25">
+        <v>11836</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>11826</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>11826</v>
+      </c>
+      <c r="AD27" s="12">
+        <v>11834</v>
+      </c>
+      <c r="AE27" s="12">
+        <v>11846</v>
+      </c>
+      <c r="AF27" s="12">
+        <v>11843</v>
+      </c>
+      <c r="AG27" s="12">
+        <v>11830</v>
+      </c>
+      <c r="AH27" s="12">
+        <v>11808</v>
+      </c>
+      <c r="AI27" s="25">
+        <v>11785</v>
+      </c>
+      <c r="AJ27" s="12">
+        <v>11778</v>
+      </c>
+      <c r="AK27" s="12">
+        <v>11718</v>
+      </c>
+      <c r="AL27" s="12">
+        <v>11680</v>
+      </c>
+      <c r="AM27" s="12">
+        <v>11666</v>
+      </c>
+      <c r="AN27" s="25">
+        <v>11658</v>
+      </c>
+      <c r="AO27" s="12">
+        <v>11650</v>
+      </c>
+      <c r="AP27" s="22">
+        <v>11655</v>
+      </c>
+      <c r="AQ27" s="27">
+        <v>11628</v>
+      </c>
+      <c r="AR27" s="27">
+        <v>11632</v>
+      </c>
+      <c r="AS27" s="27">
+        <v>11617</v>
+      </c>
+      <c r="AT27" s="27">
+        <v>11574</v>
+      </c>
+      <c r="AU27" s="27">
+        <v>11530</v>
+      </c>
+      <c r="AV27" s="27">
+        <v>11549</v>
+      </c>
+      <c r="AW27" s="27">
+        <v>11517</v>
+      </c>
+      <c r="AX27" s="27">
+        <v>11512</v>
+      </c>
+      <c r="AY27" s="27">
+        <v>11486</v>
+      </c>
+      <c r="AZ27" s="27">
+        <v>11477</v>
+      </c>
+      <c r="BA27" s="13">
+        <v>11453</v>
+      </c>
+      <c r="BB27" s="13">
+        <v>11445</v>
+      </c>
+      <c r="BC27" s="13">
+        <v>11423</v>
+      </c>
+      <c r="BD27" s="13">
+        <v>11428</v>
+      </c>
+      <c r="BE27" s="13">
+        <v>11390</v>
+      </c>
+    </row>
+    <row r="28" spans="1:57">
+      <c r="A28" s="58">
+        <v>154000000</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="35">
+        <v>7730</v>
+      </c>
+      <c r="D28" s="12">
+        <v>7723</v>
+      </c>
+      <c r="E28" s="12">
+        <v>7711</v>
+      </c>
+      <c r="F28" s="12">
+        <v>7703</v>
+      </c>
+      <c r="G28" s="12">
+        <v>7686</v>
+      </c>
+      <c r="H28" s="12">
+        <v>7677</v>
+      </c>
+      <c r="I28" s="12">
+        <v>7667</v>
+      </c>
+      <c r="J28" s="12">
+        <v>7677</v>
+      </c>
+      <c r="K28" s="12">
+        <v>7682</v>
+      </c>
+      <c r="L28" s="12">
+        <v>7682</v>
+      </c>
+      <c r="M28" s="12">
+        <v>7668</v>
+      </c>
+      <c r="N28" s="12">
+        <v>7675</v>
+      </c>
+      <c r="O28" s="12">
+        <v>7697</v>
+      </c>
+      <c r="P28" s="12">
+        <v>7705</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>7709</v>
+      </c>
+      <c r="R28" s="12">
+        <v>7717</v>
+      </c>
+      <c r="S28" s="12">
+        <v>7733</v>
+      </c>
+      <c r="T28" s="12">
+        <v>7741</v>
+      </c>
+      <c r="U28" s="12">
+        <v>7733</v>
+      </c>
+      <c r="V28" s="12">
+        <v>7741</v>
+      </c>
+      <c r="W28" s="12">
+        <v>7753</v>
+      </c>
+      <c r="X28" s="12">
+        <v>7758</v>
+      </c>
+      <c r="Y28" s="12">
+        <v>7774</v>
+      </c>
+      <c r="Z28" s="12">
+        <v>7760</v>
+      </c>
+      <c r="AA28" s="25">
+        <v>7765</v>
+      </c>
+      <c r="AB28" s="12">
+        <v>7749</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>7740</v>
+      </c>
+      <c r="AD28" s="12">
+        <v>7756</v>
+      </c>
+      <c r="AE28" s="12">
+        <v>7726</v>
+      </c>
+      <c r="AF28" s="12">
+        <v>7706</v>
+      </c>
+      <c r="AG28" s="12">
+        <v>7691</v>
+      </c>
+      <c r="AH28" s="12">
+        <v>7677</v>
+      </c>
+      <c r="AI28" s="25">
+        <v>7668</v>
+      </c>
+      <c r="AJ28" s="12">
+        <v>7654</v>
+      </c>
+      <c r="AK28" s="12">
+        <v>7659</v>
+      </c>
+      <c r="AL28" s="12">
+        <v>7648</v>
+      </c>
+      <c r="AM28" s="12">
+        <v>7638</v>
+      </c>
+      <c r="AN28" s="25">
+        <v>7608</v>
+      </c>
+      <c r="AO28" s="12">
+        <v>7596</v>
+      </c>
+      <c r="AP28" s="22">
+        <v>7589</v>
+      </c>
+      <c r="AQ28" s="27">
+        <v>7583</v>
+      </c>
+      <c r="AR28" s="27">
+        <v>7565</v>
+      </c>
+      <c r="AS28" s="27">
+        <v>7571</v>
+      </c>
+      <c r="AT28" s="27">
+        <v>7545</v>
+      </c>
+      <c r="AU28" s="27">
+        <v>7526</v>
+      </c>
+      <c r="AV28" s="27">
+        <v>7499</v>
+      </c>
+      <c r="AW28" s="27">
+        <v>7504</v>
+      </c>
+      <c r="AX28" s="27">
+        <v>7506</v>
+      </c>
+      <c r="AY28" s="27">
+        <v>7476</v>
+      </c>
+      <c r="AZ28" s="27">
+        <v>7472</v>
+      </c>
+      <c r="BA28" s="13">
+        <v>7470</v>
+      </c>
+      <c r="BB28" s="13">
+        <v>7468</v>
+      </c>
+      <c r="BC28" s="13">
+        <v>7457</v>
+      </c>
+      <c r="BD28" s="13">
+        <v>7448</v>
+      </c>
+      <c r="BE28" s="13">
+        <v>7420</v>
+      </c>
+    </row>
+    <row r="29" spans="1:57">
+      <c r="A29" s="58">
+        <v>154200000</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="35">
+        <v>8231</v>
+      </c>
+      <c r="D29" s="12">
+        <v>8226</v>
+      </c>
+      <c r="E29" s="12">
+        <v>8227</v>
+      </c>
+      <c r="F29" s="12">
+        <v>8215</v>
+      </c>
+      <c r="G29" s="12">
+        <v>8218</v>
+      </c>
+      <c r="H29" s="12">
+        <v>8222</v>
+      </c>
+      <c r="I29" s="12">
+        <v>8226</v>
+      </c>
+      <c r="J29" s="12">
+        <v>8242</v>
+      </c>
+      <c r="K29" s="12">
+        <v>8239</v>
+      </c>
+      <c r="L29" s="12">
+        <v>8234</v>
+      </c>
+      <c r="M29" s="12">
+        <v>8238</v>
+      </c>
+      <c r="N29" s="12">
+        <v>8232</v>
+      </c>
+      <c r="O29" s="12">
+        <v>8225</v>
+      </c>
+      <c r="P29" s="12">
+        <v>8229</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>8243</v>
+      </c>
+      <c r="R29" s="12">
+        <v>8239</v>
+      </c>
+      <c r="S29" s="12">
+        <v>8236</v>
+      </c>
+      <c r="T29" s="12">
+        <v>8238</v>
+      </c>
+      <c r="U29" s="12">
+        <v>8243</v>
+      </c>
+      <c r="V29" s="12">
+        <v>8220</v>
+      </c>
+      <c r="W29" s="12">
+        <v>8211</v>
+      </c>
+      <c r="X29" s="12">
+        <v>8216</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>8220</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>8239</v>
+      </c>
+      <c r="AA29" s="25">
+        <v>8238</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>8221</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>8222</v>
+      </c>
+      <c r="AD29" s="12">
+        <v>8200</v>
+      </c>
+      <c r="AE29" s="12">
+        <v>8199</v>
+      </c>
+      <c r="AF29" s="12">
+        <v>8199</v>
+      </c>
+      <c r="AG29" s="12">
+        <v>8191</v>
+      </c>
+      <c r="AH29" s="12">
+        <v>8180</v>
+      </c>
+      <c r="AI29" s="25">
+        <v>8165</v>
+      </c>
+      <c r="AJ29" s="12">
+        <v>8175</v>
+      </c>
+      <c r="AK29" s="12">
+        <v>8149</v>
+      </c>
+      <c r="AL29" s="12">
+        <v>8141</v>
+      </c>
+      <c r="AM29" s="12">
+        <v>8108</v>
+      </c>
+      <c r="AN29" s="25">
+        <v>8092</v>
+      </c>
+      <c r="AO29" s="12">
+        <v>8072</v>
+      </c>
+      <c r="AP29" s="22">
+        <v>8066</v>
+      </c>
+      <c r="AQ29" s="27">
+        <v>8055</v>
+      </c>
+      <c r="AR29" s="27">
+        <v>8052</v>
+      </c>
+      <c r="AS29" s="27">
+        <v>8064</v>
+      </c>
+      <c r="AT29" s="27">
+        <v>8011</v>
+      </c>
+      <c r="AU29" s="27">
+        <v>7989</v>
+      </c>
+      <c r="AV29" s="27">
+        <v>7981</v>
+      </c>
+      <c r="AW29" s="27">
+        <v>7955</v>
+      </c>
+      <c r="AX29" s="27">
+        <v>7967</v>
+      </c>
+      <c r="AY29" s="27">
+        <v>7984</v>
+      </c>
+      <c r="AZ29" s="27">
+        <v>7997</v>
+      </c>
+      <c r="BA29" s="13">
+        <v>7989</v>
+      </c>
+      <c r="BB29" s="13">
+        <v>7978</v>
+      </c>
+      <c r="BC29" s="13">
+        <v>7973</v>
+      </c>
+      <c r="BD29" s="13">
+        <v>7960</v>
+      </c>
+      <c r="BE29" s="13">
+        <v>7966</v>
+      </c>
+    </row>
+    <row r="30" spans="1:57">
+      <c r="A30" s="58">
+        <v>154600000</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="35">
+        <v>14761</v>
+      </c>
+      <c r="D30" s="12">
+        <v>14762</v>
+      </c>
+      <c r="E30" s="12">
+        <v>14764</v>
+      </c>
+      <c r="F30" s="12">
+        <v>14768</v>
+      </c>
+      <c r="G30" s="12">
+        <v>14766</v>
+      </c>
+      <c r="H30" s="12">
+        <v>14755</v>
+      </c>
+      <c r="I30" s="12">
+        <v>14771</v>
+      </c>
+      <c r="J30" s="12">
+        <v>14768</v>
+      </c>
+      <c r="K30" s="12">
+        <v>14774</v>
+      </c>
+      <c r="L30" s="12">
+        <v>14759</v>
+      </c>
+      <c r="M30" s="12">
+        <v>14791</v>
+      </c>
+      <c r="N30" s="12">
+        <v>14789</v>
+      </c>
+      <c r="O30" s="12">
+        <v>14808</v>
+      </c>
+      <c r="P30" s="12">
+        <v>14828</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>14840</v>
+      </c>
+      <c r="R30" s="12">
+        <v>14869</v>
+      </c>
+      <c r="S30" s="12">
+        <v>14873</v>
+      </c>
+      <c r="T30" s="12">
+        <v>14886</v>
+      </c>
+      <c r="U30" s="12">
+        <v>14878</v>
+      </c>
+      <c r="V30" s="12">
+        <v>14898</v>
+      </c>
+      <c r="W30" s="12">
+        <v>14883</v>
+      </c>
+      <c r="X30" s="12">
+        <v>14908</v>
+      </c>
+      <c r="Y30" s="12">
+        <v>14922</v>
+      </c>
+      <c r="Z30" s="12">
+        <v>14952</v>
+      </c>
+      <c r="AA30" s="25">
+        <v>14931</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>14930</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>14917</v>
+      </c>
+      <c r="AD30" s="12">
+        <v>14907</v>
+      </c>
+      <c r="AE30" s="12">
+        <v>14878</v>
+      </c>
+      <c r="AF30" s="12">
+        <v>14884</v>
+      </c>
+      <c r="AG30" s="12">
+        <v>14875</v>
+      </c>
+      <c r="AH30" s="12">
+        <v>14884</v>
+      </c>
+      <c r="AI30" s="25">
+        <v>14891</v>
+      </c>
+      <c r="AJ30" s="12">
+        <v>14898</v>
+      </c>
+      <c r="AK30" s="12">
+        <v>14871</v>
+      </c>
+      <c r="AL30" s="12">
+        <v>14839</v>
+      </c>
+      <c r="AM30" s="12">
+        <v>14794</v>
+      </c>
+      <c r="AN30" s="25">
+        <v>14786</v>
+      </c>
+      <c r="AO30" s="12">
+        <v>14769</v>
+      </c>
+      <c r="AP30" s="22">
+        <v>14750</v>
+      </c>
+      <c r="AQ30" s="27">
+        <v>14714</v>
+      </c>
+      <c r="AR30" s="27">
+        <v>14707</v>
+      </c>
+      <c r="AS30" s="27">
+        <v>14711</v>
+      </c>
+      <c r="AT30" s="27">
+        <v>14690</v>
+      </c>
+      <c r="AU30" s="27">
+        <v>14727</v>
+      </c>
+      <c r="AV30" s="27">
+        <v>14702</v>
+      </c>
+      <c r="AW30" s="27">
+        <v>14689</v>
+      </c>
+      <c r="AX30" s="27">
+        <v>14667</v>
+      </c>
+      <c r="AY30" s="27">
+        <v>14667</v>
+      </c>
+      <c r="AZ30" s="27">
+        <v>14683</v>
+      </c>
+      <c r="BA30" s="13">
+        <v>14678</v>
+      </c>
+      <c r="BB30" s="13">
+        <v>14675</v>
+      </c>
+      <c r="BC30" s="13">
+        <v>14695</v>
+      </c>
+      <c r="BD30" s="13">
+        <v>14710</v>
+      </c>
+      <c r="BE30" s="13">
+        <v>14697</v>
+      </c>
+    </row>
+    <row r="31" spans="1:57">
+      <c r="A31" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="35">
+        <v>32562</v>
+      </c>
+      <c r="D31" s="12">
+        <v>32588</v>
+      </c>
+      <c r="E31" s="12">
+        <v>32558</v>
+      </c>
+      <c r="F31" s="12">
+        <v>32576</v>
+      </c>
+      <c r="G31" s="12">
+        <v>32591</v>
+      </c>
+      <c r="H31" s="12">
+        <v>32606</v>
+      </c>
+      <c r="I31" s="12">
+        <v>32654</v>
+      </c>
+      <c r="J31" s="12">
+        <v>32671</v>
+      </c>
+      <c r="K31" s="12">
+        <v>32695</v>
+      </c>
+      <c r="L31" s="12">
+        <v>32709</v>
+      </c>
+      <c r="M31" s="12">
+        <v>32714</v>
+      </c>
+      <c r="N31" s="12">
+        <v>32732</v>
+      </c>
+      <c r="O31" s="12">
+        <v>32747</v>
+      </c>
+      <c r="P31" s="12">
+        <v>32752</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>32768</v>
+      </c>
+      <c r="R31" s="12">
+        <v>32817</v>
+      </c>
+      <c r="S31" s="12">
+        <v>32860</v>
+      </c>
+      <c r="T31" s="12">
+        <v>32894</v>
+      </c>
+      <c r="U31" s="12">
+        <v>32923</v>
+      </c>
+      <c r="V31" s="12">
+        <v>32907</v>
+      </c>
+      <c r="W31" s="12">
+        <v>32895</v>
+      </c>
+      <c r="X31" s="12">
+        <v>32933</v>
+      </c>
+      <c r="Y31" s="12">
+        <v>32921</v>
+      </c>
+      <c r="Z31" s="12">
+        <v>32940</v>
+      </c>
+      <c r="AA31" s="25">
+        <v>32946</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>32913</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>32909</v>
+      </c>
+      <c r="AD31" s="12">
+        <v>32906</v>
+      </c>
+      <c r="AE31" s="12">
+        <v>32869</v>
+      </c>
+      <c r="AF31" s="12">
+        <v>32855</v>
+      </c>
+      <c r="AG31" s="12">
+        <v>32864</v>
+      </c>
+      <c r="AH31" s="12">
+        <v>32831</v>
+      </c>
+      <c r="AI31" s="25">
+        <v>32757</v>
+      </c>
+      <c r="AJ31" s="12">
+        <v>32648</v>
+      </c>
+      <c r="AK31" s="12">
+        <v>32595</v>
+      </c>
+      <c r="AL31" s="12">
+        <v>32599</v>
+      </c>
+      <c r="AM31" s="12">
+        <v>32568</v>
+      </c>
+      <c r="AN31" s="25">
+        <v>32506</v>
+      </c>
+      <c r="AO31" s="12">
+        <v>32486</v>
+      </c>
+      <c r="AP31" s="22">
+        <v>32467</v>
+      </c>
+      <c r="AQ31" s="27">
+        <v>32411</v>
+      </c>
+      <c r="AR31" s="27">
+        <v>32365</v>
+      </c>
+      <c r="AS31" s="27">
+        <v>32346</v>
+      </c>
+      <c r="AT31" s="27">
+        <v>32230</v>
+      </c>
+      <c r="AU31" s="27">
+        <v>32132</v>
+      </c>
+      <c r="AV31" s="27">
+        <v>32015</v>
+      </c>
+      <c r="AW31" s="27">
+        <v>31931</v>
+      </c>
+      <c r="AX31" s="27">
+        <v>31902</v>
+      </c>
+      <c r="AY31" s="27">
+        <v>31845</v>
+      </c>
+      <c r="AZ31" s="27">
+        <v>31849</v>
+      </c>
+      <c r="BA31" s="13">
+        <v>31816</v>
+      </c>
+      <c r="BB31" s="13">
+        <v>31786</v>
+      </c>
+      <c r="BC31" s="13">
+        <v>31778</v>
+      </c>
+      <c r="BD31" s="13">
+        <v>31718</v>
+      </c>
+      <c r="BE31" s="13">
+        <v>31647</v>
+      </c>
+    </row>
+    <row r="32" spans="1:57">
+      <c r="A32" s="58">
+        <v>155200000</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="35">
+        <v>8338</v>
+      </c>
+      <c r="D32" s="12">
+        <v>8336</v>
+      </c>
+      <c r="E32" s="12">
+        <v>8351</v>
+      </c>
+      <c r="F32" s="12">
+        <v>8361</v>
+      </c>
+      <c r="G32" s="12">
+        <v>8356</v>
+      </c>
+      <c r="H32" s="12">
+        <v>8355</v>
+      </c>
+      <c r="I32" s="12">
+        <v>8370</v>
+      </c>
+      <c r="J32" s="12">
+        <v>8360</v>
+      </c>
+      <c r="K32" s="12">
+        <v>8362</v>
+      </c>
+      <c r="L32" s="12">
+        <v>8354</v>
+      </c>
+      <c r="M32" s="12">
+        <v>8355</v>
+      </c>
+      <c r="N32" s="12">
+        <v>8359</v>
+      </c>
+      <c r="O32" s="12">
+        <v>8366</v>
+      </c>
+      <c r="P32" s="12">
+        <v>8375</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>8383</v>
+      </c>
+      <c r="R32" s="12">
+        <v>8389</v>
+      </c>
+      <c r="S32" s="12">
+        <v>8398</v>
+      </c>
+      <c r="T32" s="12">
+        <v>8410</v>
+      </c>
+      <c r="U32" s="12">
+        <v>8409</v>
+      </c>
+      <c r="V32" s="12">
+        <v>8417</v>
+      </c>
+      <c r="W32" s="12">
+        <v>8408</v>
+      </c>
+      <c r="X32" s="12">
+        <v>8406</v>
+      </c>
+      <c r="Y32" s="12">
+        <v>8405</v>
+      </c>
+      <c r="Z32" s="12">
+        <v>8410</v>
+      </c>
+      <c r="AA32" s="25">
+        <v>8426</v>
+      </c>
+      <c r="AB32" s="12">
+        <v>8405</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>8397</v>
+      </c>
+      <c r="AD32" s="12">
+        <v>8392</v>
+      </c>
+      <c r="AE32" s="12">
+        <v>8384</v>
+      </c>
+      <c r="AF32" s="12">
+        <v>8370</v>
+      </c>
+      <c r="AG32" s="12">
+        <v>8347</v>
+      </c>
+      <c r="AH32" s="12">
+        <v>8290</v>
+      </c>
+      <c r="AI32" s="25">
+        <v>8249</v>
+      </c>
+      <c r="AJ32" s="12">
+        <v>8224</v>
+      </c>
+      <c r="AK32" s="12">
+        <v>8194</v>
+      </c>
+      <c r="AL32" s="12">
+        <v>8184</v>
+      </c>
+      <c r="AM32" s="12">
+        <v>8148</v>
+      </c>
+      <c r="AN32" s="25">
+        <v>8126</v>
+      </c>
+      <c r="AO32" s="12">
+        <v>8110</v>
+      </c>
+      <c r="AP32" s="22">
+        <v>8105</v>
+      </c>
+      <c r="AQ32" s="27">
+        <v>8070</v>
+      </c>
+      <c r="AR32" s="27">
+        <v>8069</v>
+      </c>
+      <c r="AS32" s="27">
+        <v>8042</v>
+      </c>
+      <c r="AT32" s="27">
+        <v>7996</v>
+      </c>
+      <c r="AU32" s="27">
+        <v>7958</v>
+      </c>
+      <c r="AV32" s="27">
+        <v>7942</v>
+      </c>
+      <c r="AW32" s="27">
+        <v>7920</v>
+      </c>
+      <c r="AX32" s="27">
+        <v>7920</v>
+      </c>
+      <c r="AY32" s="27">
+        <v>7905</v>
+      </c>
+      <c r="AZ32" s="27">
+        <v>7871</v>
+      </c>
+      <c r="BA32" s="13">
+        <v>7840</v>
+      </c>
+      <c r="BB32" s="13">
+        <v>7799</v>
+      </c>
+      <c r="BC32" s="13">
+        <v>7777</v>
+      </c>
+      <c r="BD32" s="13">
+        <v>7760</v>
+      </c>
+      <c r="BE32" s="13">
+        <v>7747</v>
+      </c>
+    </row>
+    <row r="33" spans="1:57">
+      <c r="A33" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="35">
+        <v>18207</v>
+      </c>
+      <c r="D33" s="12">
+        <v>18222</v>
+      </c>
+      <c r="E33" s="12">
+        <v>18224</v>
+      </c>
+      <c r="F33" s="12">
+        <v>18243</v>
+      </c>
+      <c r="G33" s="12">
+        <v>18261</v>
+      </c>
+      <c r="H33" s="12">
+        <v>18296</v>
+      </c>
+      <c r="I33" s="12">
+        <v>18299</v>
+      </c>
+      <c r="J33" s="12">
+        <v>18327</v>
+      </c>
+      <c r="K33" s="12">
+        <v>18325</v>
+      </c>
+      <c r="L33" s="12">
+        <v>18324</v>
+      </c>
+      <c r="M33" s="12">
+        <v>18347</v>
+      </c>
+      <c r="N33" s="12">
+        <v>18332</v>
+      </c>
+      <c r="O33" s="12">
+        <v>18321</v>
+      </c>
+      <c r="P33" s="12">
+        <v>18332</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>18364</v>
+      </c>
+      <c r="R33" s="12">
+        <v>18372</v>
+      </c>
+      <c r="S33" s="12">
+        <v>18392</v>
+      </c>
+      <c r="T33" s="12">
+        <v>18381</v>
+      </c>
+      <c r="U33" s="12">
+        <v>18338</v>
+      </c>
+      <c r="V33" s="12">
+        <v>18311</v>
+      </c>
+      <c r="W33" s="12">
+        <v>18326</v>
+      </c>
+      <c r="X33" s="12">
+        <v>18349</v>
+      </c>
+      <c r="Y33" s="12">
+        <v>18336</v>
+      </c>
+      <c r="Z33" s="12">
+        <v>18315</v>
+      </c>
+      <c r="AA33" s="25">
+        <v>18304</v>
+      </c>
+      <c r="AB33" s="12">
+        <v>18297</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>18290</v>
+      </c>
+      <c r="AD33" s="12">
+        <v>18272</v>
+      </c>
+      <c r="AE33" s="12">
+        <v>18259</v>
+      </c>
+      <c r="AF33" s="12">
+        <v>18253</v>
+      </c>
+      <c r="AG33" s="12">
+        <v>18245</v>
+      </c>
+      <c r="AH33" s="12">
+        <v>18209</v>
+      </c>
+      <c r="AI33" s="25">
+        <v>18157</v>
+      </c>
+      <c r="AJ33" s="12">
+        <v>18108</v>
+      </c>
+      <c r="AK33" s="12">
+        <v>18067</v>
+      </c>
+      <c r="AL33" s="12">
+        <v>18025</v>
+      </c>
+      <c r="AM33" s="12">
+        <v>18001</v>
+      </c>
+      <c r="AN33" s="25">
+        <v>17969</v>
+      </c>
+      <c r="AO33" s="12">
+        <v>17942</v>
+      </c>
+      <c r="AP33" s="22">
+        <v>17914</v>
+      </c>
+      <c r="AQ33" s="27">
+        <v>17901</v>
+      </c>
+      <c r="AR33" s="27">
+        <v>17859</v>
+      </c>
+      <c r="AS33" s="27">
+        <v>17844</v>
+      </c>
+      <c r="AT33" s="27">
+        <v>17797</v>
+      </c>
+      <c r="AU33" s="27">
+        <v>17746</v>
+      </c>
+      <c r="AV33" s="27">
+        <v>17733</v>
+      </c>
+      <c r="AW33" s="27">
+        <v>17702</v>
+      </c>
+      <c r="AX33" s="27">
+        <v>17670</v>
+      </c>
+      <c r="AY33" s="27">
+        <v>17640</v>
+      </c>
+      <c r="AZ33" s="27">
+        <v>17608</v>
+      </c>
+      <c r="BA33" s="13">
+        <v>17603</v>
+      </c>
+      <c r="BB33" s="13">
+        <v>17602</v>
+      </c>
+      <c r="BC33" s="13">
+        <v>17592</v>
+      </c>
+      <c r="BD33" s="13">
+        <v>17598</v>
+      </c>
+      <c r="BE33" s="13">
+        <v>17572</v>
+      </c>
+    </row>
+    <row r="34" spans="1:57">
+      <c r="A34" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="35">
+        <v>22997</v>
+      </c>
+      <c r="D34" s="12">
+        <v>23007</v>
+      </c>
+      <c r="E34" s="12">
+        <v>23003</v>
+      </c>
+      <c r="F34" s="12">
+        <v>23012</v>
+      </c>
+      <c r="G34" s="12">
+        <v>22991</v>
+      </c>
+      <c r="H34" s="12">
+        <v>22997</v>
+      </c>
+      <c r="I34" s="12">
+        <v>23016</v>
+      </c>
+      <c r="J34" s="12">
+        <v>23044</v>
+      </c>
+      <c r="K34" s="12">
+        <v>23057</v>
+      </c>
+      <c r="L34" s="12">
+        <v>23069</v>
+      </c>
+      <c r="M34" s="12">
+        <v>23071</v>
+      </c>
+      <c r="N34" s="12">
+        <v>23099</v>
+      </c>
+      <c r="O34" s="12">
+        <v>23106</v>
+      </c>
+      <c r="P34" s="12">
+        <v>23125</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>23130</v>
+      </c>
+      <c r="R34" s="12">
+        <v>23158</v>
+      </c>
+      <c r="S34" s="12">
+        <v>23186</v>
+      </c>
+      <c r="T34" s="12">
+        <v>23219</v>
+      </c>
+      <c r="U34" s="12">
+        <v>23251</v>
+      </c>
+      <c r="V34" s="12">
+        <v>23270</v>
+      </c>
+      <c r="W34" s="12">
+        <v>23283</v>
+      </c>
+      <c r="X34" s="12">
+        <v>23306</v>
+      </c>
+      <c r="Y34" s="12">
+        <v>23323</v>
+      </c>
+      <c r="Z34" s="12">
+        <v>23304</v>
+      </c>
+      <c r="AA34" s="25">
+        <v>23301</v>
+      </c>
+      <c r="AB34" s="12">
+        <v>23304</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>23353</v>
+      </c>
+      <c r="AD34" s="12">
+        <v>23391</v>
+      </c>
+      <c r="AE34" s="12">
+        <v>23430</v>
+      </c>
+      <c r="AF34" s="12">
+        <v>23459</v>
+      </c>
+      <c r="AG34" s="12">
+        <v>23469</v>
+      </c>
+      <c r="AH34" s="12">
+        <v>23522</v>
+      </c>
+      <c r="AI34" s="25">
+        <v>23531</v>
+      </c>
+      <c r="AJ34" s="12">
+        <v>23504</v>
+      </c>
+      <c r="AK34" s="12">
+        <v>23477</v>
+      </c>
+      <c r="AL34" s="12">
+        <v>23500</v>
+      </c>
+      <c r="AM34" s="12">
+        <v>23485</v>
+      </c>
+      <c r="AN34" s="25">
+        <v>23466</v>
+      </c>
+      <c r="AO34" s="12">
+        <v>23436</v>
+      </c>
+      <c r="AP34" s="22">
+        <v>23437</v>
+      </c>
+      <c r="AQ34" s="27">
+        <v>23409</v>
+      </c>
+      <c r="AR34" s="27">
+        <v>23383</v>
+      </c>
+      <c r="AS34" s="27">
+        <v>23398</v>
+      </c>
+      <c r="AT34" s="27">
+        <v>23321</v>
+      </c>
+      <c r="AU34" s="27">
+        <v>23289</v>
+      </c>
+      <c r="AV34" s="27">
+        <v>23228</v>
+      </c>
+      <c r="AW34" s="27">
+        <v>23233</v>
+      </c>
+      <c r="AX34" s="27">
+        <v>23202</v>
+      </c>
+      <c r="AY34" s="27">
+        <v>23203</v>
+      </c>
+      <c r="AZ34" s="27">
+        <v>23183</v>
+      </c>
+      <c r="BA34" s="13">
+        <v>23173</v>
+      </c>
+      <c r="BB34" s="13">
+        <v>23111</v>
+      </c>
+      <c r="BC34" s="13">
+        <v>23078</v>
+      </c>
+      <c r="BD34" s="13">
+        <v>23040</v>
+      </c>
+      <c r="BE34" s="13">
+        <v>23061</v>
+      </c>
+    </row>
+    <row r="35" spans="1:57">
+      <c r="A35" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="35">
+        <v>21602</v>
+      </c>
+      <c r="D35" s="12">
+        <v>21611</v>
+      </c>
+      <c r="E35" s="12">
+        <v>21616</v>
+      </c>
+      <c r="F35" s="12">
+        <v>21629</v>
+      </c>
+      <c r="G35" s="12">
+        <v>21627</v>
+      </c>
+      <c r="H35" s="12">
+        <v>21628</v>
+      </c>
+      <c r="I35" s="12">
+        <v>21628</v>
+      </c>
+      <c r="J35" s="12">
+        <v>21619</v>
+      </c>
+      <c r="K35" s="12">
+        <v>21606</v>
+      </c>
+      <c r="L35" s="12">
+        <v>21604</v>
+      </c>
+      <c r="M35" s="12">
+        <v>21606</v>
+      </c>
+      <c r="N35" s="12">
+        <v>21602</v>
+      </c>
+      <c r="O35" s="12">
+        <v>21627</v>
+      </c>
+      <c r="P35" s="12">
+        <v>21650</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>21655</v>
+      </c>
+      <c r="R35" s="12">
+        <v>21660</v>
+      </c>
+      <c r="S35" s="12">
+        <v>21659</v>
+      </c>
+      <c r="T35" s="12">
+        <v>21666</v>
+      </c>
+      <c r="U35" s="12">
+        <v>21653</v>
+      </c>
+      <c r="V35" s="12">
+        <v>21613</v>
+      </c>
+      <c r="W35" s="12">
+        <v>21591</v>
+      </c>
+      <c r="X35" s="12">
+        <v>21579</v>
+      </c>
+      <c r="Y35" s="12">
+        <v>21567</v>
+      </c>
+      <c r="Z35" s="12">
+        <v>21572</v>
+      </c>
+      <c r="AA35" s="25">
+        <v>21538</v>
+      </c>
+      <c r="AB35" s="12">
+        <v>21520</v>
+      </c>
+      <c r="AC35" s="12">
+        <v>21503</v>
+      </c>
+      <c r="AD35" s="12">
+        <v>21522</v>
+      </c>
+      <c r="AE35" s="12">
+        <v>21495</v>
+      </c>
+      <c r="AF35" s="12">
+        <v>21499</v>
+      </c>
+      <c r="AG35" s="12">
+        <v>21503</v>
+      </c>
+      <c r="AH35" s="12">
+        <v>21493</v>
+      </c>
+      <c r="AI35" s="25">
+        <v>21466</v>
+      </c>
+      <c r="AJ35" s="12">
+        <v>21431</v>
+      </c>
+      <c r="AK35" s="12">
+        <v>21422</v>
+      </c>
+      <c r="AL35" s="12">
+        <v>21375</v>
+      </c>
+      <c r="AM35" s="12">
+        <v>21368</v>
+      </c>
+      <c r="AN35" s="25">
+        <v>21359</v>
+      </c>
+      <c r="AO35" s="12">
+        <v>21322</v>
+      </c>
+      <c r="AP35" s="22">
+        <v>21289</v>
+      </c>
+      <c r="AQ35" s="27">
+        <v>21268</v>
+      </c>
+      <c r="AR35" s="27">
+        <v>21230</v>
+      </c>
+      <c r="AS35" s="27">
+        <v>21187</v>
+      </c>
+      <c r="AT35" s="27">
+        <v>21119</v>
+      </c>
+      <c r="AU35" s="27">
+        <v>21051</v>
+      </c>
+      <c r="AV35" s="27">
+        <v>20974</v>
+      </c>
+      <c r="AW35" s="27">
+        <v>20955</v>
+      </c>
+      <c r="AX35" s="27">
+        <v>20945</v>
+      </c>
+      <c r="AY35" s="27">
+        <v>20915</v>
+      </c>
+      <c r="AZ35" s="27">
+        <v>20913</v>
+      </c>
+      <c r="BA35" s="13">
+        <v>20875</v>
+      </c>
+      <c r="BB35" s="13">
+        <v>20821</v>
+      </c>
+      <c r="BC35" s="13">
+        <v>20804</v>
+      </c>
+      <c r="BD35" s="13">
+        <v>20789</v>
+      </c>
+      <c r="BE35" s="13">
+        <v>20759</v>
+      </c>
+    </row>
+    <row r="36" spans="1:57">
+      <c r="A36" s="58">
+        <v>156800000</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="35">
+        <v>7202</v>
+      </c>
+      <c r="D36" s="12">
+        <v>7208</v>
+      </c>
+      <c r="E36" s="12">
+        <v>7214</v>
+      </c>
+      <c r="F36" s="12">
+        <v>7215</v>
+      </c>
+      <c r="G36" s="12">
+        <v>7219</v>
+      </c>
+      <c r="H36" s="12">
+        <v>7223</v>
+      </c>
+      <c r="I36" s="12">
+        <v>7217</v>
+      </c>
+      <c r="J36" s="12">
+        <v>7225</v>
+      </c>
+      <c r="K36" s="12">
+        <v>7237</v>
+      </c>
+      <c r="L36" s="12">
+        <v>7233</v>
+      </c>
+      <c r="M36" s="12">
+        <v>7242</v>
+      </c>
+      <c r="N36" s="12">
+        <v>7230</v>
+      </c>
+      <c r="O36" s="12">
+        <v>7228</v>
+      </c>
+      <c r="P36" s="12">
+        <v>7234</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>7243</v>
+      </c>
+      <c r="R36" s="12">
+        <v>7251</v>
+      </c>
+      <c r="S36" s="12">
+        <v>7256</v>
+      </c>
+      <c r="T36" s="12">
+        <v>7266</v>
+      </c>
+      <c r="U36" s="12">
+        <v>7263</v>
+      </c>
+      <c r="V36" s="12">
+        <v>7286</v>
+      </c>
+      <c r="W36" s="12">
+        <v>7263</v>
+      </c>
+      <c r="X36" s="12">
+        <v>7268</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>7263</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>7260</v>
+      </c>
+      <c r="AA36" s="25">
+        <v>7262</v>
+      </c>
+      <c r="AB36" s="12">
+        <v>7255</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>7251</v>
+      </c>
+      <c r="AD36" s="12">
+        <v>7247</v>
+      </c>
+      <c r="AE36" s="12">
+        <v>7245</v>
+      </c>
+      <c r="AF36" s="12">
+        <v>7242</v>
+      </c>
+      <c r="AG36" s="12">
+        <v>7231</v>
+      </c>
+      <c r="AH36" s="12">
+        <v>7211</v>
+      </c>
+      <c r="AI36" s="25">
+        <v>7206</v>
+      </c>
+      <c r="AJ36" s="12">
+        <v>7194</v>
+      </c>
+      <c r="AK36" s="12">
+        <v>7167</v>
+      </c>
+      <c r="AL36" s="12">
+        <v>7151</v>
+      </c>
+      <c r="AM36" s="12">
+        <v>7144</v>
+      </c>
+      <c r="AN36" s="25">
+        <v>7142</v>
+      </c>
+      <c r="AO36" s="12">
+        <v>7122</v>
+      </c>
+      <c r="AP36" s="22">
+        <v>7124</v>
+      </c>
+      <c r="AQ36" s="27">
+        <v>7118</v>
+      </c>
+      <c r="AR36" s="27">
+        <v>7113</v>
+      </c>
+      <c r="AS36" s="27">
+        <v>7094</v>
+      </c>
+      <c r="AT36" s="27">
+        <v>7056</v>
+      </c>
+      <c r="AU36" s="27">
+        <v>7040</v>
+      </c>
+      <c r="AV36" s="27">
+        <v>7007</v>
+      </c>
+      <c r="AW36" s="27">
+        <v>7004</v>
+      </c>
+      <c r="AX36" s="27">
+        <v>6988</v>
+      </c>
+      <c r="AY36" s="27">
+        <v>6978</v>
+      </c>
+      <c r="AZ36" s="27">
+        <v>6961</v>
+      </c>
+      <c r="BA36" s="13">
+        <v>6952</v>
+      </c>
+      <c r="BB36" s="13">
+        <v>6930</v>
+      </c>
+      <c r="BC36" s="13">
+        <v>6920</v>
+      </c>
+      <c r="BD36" s="13">
+        <v>6920</v>
+      </c>
+      <c r="BE36" s="13">
+        <v>6922</v>
+      </c>
+    </row>
+    <row r="37" spans="1:57">
+      <c r="B37" s="77" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="77"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="77"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="77"/>
+      <c r="I37" s="77"/>
+      <c r="J37" s="77"/>
+      <c r="K37" s="77"/>
+      <c r="L37" s="77"/>
+      <c r="M37" s="77"/>
+      <c r="N37" s="77"/>
+      <c r="O37" s="77"/>
+      <c r="P37" s="77"/>
+      <c r="Q37" s="77"/>
+      <c r="R37" s="77"/>
+      <c r="S37" s="77"/>
+      <c r="T37" s="77"/>
+      <c r="U37" s="77"/>
+      <c r="V37" s="77"/>
+      <c r="W37" s="77"/>
+      <c r="X37" s="77"/>
+      <c r="Y37" s="77"/>
+      <c r="Z37" s="77"/>
+      <c r="AA37" s="77"/>
+      <c r="AB37" s="77"/>
+      <c r="AC37" s="77"/>
+      <c r="AD37" s="77"/>
+      <c r="AE37" s="77"/>
+      <c r="AF37" s="77"/>
+      <c r="AG37" s="77"/>
+      <c r="AH37" s="77"/>
+      <c r="AI37" s="77"/>
+      <c r="AJ37" s="77"/>
+      <c r="AK37" s="77"/>
+      <c r="AL37" s="77"/>
+      <c r="AM37" s="77"/>
+      <c r="AN37" s="77"/>
+      <c r="AO37" s="77"/>
+      <c r="AP37" s="77"/>
+      <c r="AQ37" s="77"/>
+      <c r="AR37" s="77"/>
+      <c r="AS37" s="77"/>
+      <c r="AT37" s="77"/>
+      <c r="AU37" s="77"/>
+      <c r="AV37" s="77"/>
+      <c r="AW37" s="77"/>
+      <c r="AX37" s="77"/>
+      <c r="AY37" s="77"/>
+      <c r="AZ37" s="77"/>
+      <c r="BA37" s="77"/>
+      <c r="BB37" s="77"/>
+      <c r="BC37" s="77"/>
+      <c r="BD37" s="77"/>
+      <c r="BE37" s="77"/>
+    </row>
+    <row r="38" spans="1:57">
+      <c r="A38" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="12">
         <v>467563</v>
       </c>
-      <c r="C8" s="14">
+      <c r="D38" s="12">
         <v>467937</v>
       </c>
-      <c r="D8" s="14">
+      <c r="E38" s="12">
         <v>468348</v>
       </c>
-      <c r="E8" s="14">
+      <c r="F38" s="12">
         <v>468894</v>
       </c>
-      <c r="F8" s="14">
+      <c r="G38" s="12">
         <v>469306</v>
       </c>
-      <c r="G8" s="14">
+      <c r="H38" s="12">
         <v>469760</v>
       </c>
-      <c r="H8" s="14">
+      <c r="I38" s="12">
         <v>470285</v>
       </c>
-      <c r="I8" s="14">
+      <c r="J38" s="12">
         <v>470851</v>
       </c>
-      <c r="J8" s="14">
+      <c r="K38" s="12">
         <v>471294</v>
       </c>
-      <c r="K8" s="14">
+      <c r="L38" s="12">
         <v>471478</v>
       </c>
-      <c r="L8" s="14">
+      <c r="M38" s="12">
         <v>471988</v>
       </c>
-      <c r="M8" s="14">
+      <c r="N38" s="12">
         <v>472611</v>
       </c>
-      <c r="N8" s="14">
+      <c r="O38" s="12">
         <v>473072</v>
       </c>
-      <c r="O8" s="14">
+      <c r="P38" s="12">
         <v>473516</v>
       </c>
-      <c r="P8" s="14">
+      <c r="Q38" s="12">
         <v>473981</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="R38" s="12">
         <v>474522</v>
       </c>
-      <c r="R8" s="14">
+      <c r="S38" s="12">
         <v>474965</v>
       </c>
-      <c r="S8" s="14">
+      <c r="T38" s="12">
         <v>475428</v>
       </c>
-      <c r="T8" s="14">
+      <c r="U38" s="12">
         <v>475827</v>
       </c>
-      <c r="U8" s="14">
+      <c r="V38" s="12">
         <v>476284</v>
       </c>
-      <c r="V8" s="14">
+      <c r="W38" s="12">
         <v>476712</v>
       </c>
-      <c r="W8" s="14">
+      <c r="X38" s="12">
         <v>477096</v>
       </c>
-      <c r="X8" s="14">
+      <c r="Y38" s="12">
         <v>477460</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Z38" s="12">
         <v>477928</v>
       </c>
-      <c r="Z8" s="38">
+      <c r="AA38" s="25">
         <v>478246</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AB38" s="12">
         <v>478593</v>
       </c>
-      <c r="AB8" s="14">
+      <c r="AC38" s="12">
         <v>479003</v>
       </c>
-      <c r="AC8" s="14">
+      <c r="AD38" s="12">
         <v>479372</v>
       </c>
-      <c r="AD8" s="14">
+      <c r="AE38" s="12">
         <v>479846</v>
       </c>
-      <c r="AE8" s="14">
+      <c r="AF38" s="12">
         <v>480284</v>
       </c>
-      <c r="AF8" s="14">
+      <c r="AG38" s="12">
         <v>480839</v>
       </c>
-      <c r="AG8" s="14">
+      <c r="AH38" s="12">
         <v>481390</v>
       </c>
-      <c r="AH8" s="38">
+      <c r="AI38" s="25">
         <v>481953</v>
       </c>
-      <c r="AI8" s="14">
+      <c r="AJ38" s="12">
         <v>482355</v>
       </c>
-      <c r="AJ8" s="14">
+      <c r="AK38" s="12">
         <v>482657</v>
       </c>
-      <c r="AK8" s="14">
+      <c r="AL38" s="12">
         <v>483020</v>
       </c>
-      <c r="AL8" s="14">
+      <c r="AM38" s="12">
         <v>483370</v>
       </c>
-      <c r="AM8" s="38">
+      <c r="AN38" s="25">
         <v>483615</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AO38" s="12">
         <v>483808</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AP38" s="12">
         <v>484006</v>
       </c>
-      <c r="AP8" s="42">
+      <c r="AQ38" s="27">
         <v>484212</v>
       </c>
-      <c r="AQ8" s="42">
+      <c r="AR38" s="27">
         <v>484377</v>
       </c>
-      <c r="AR8" s="42">
+      <c r="AS38" s="27">
         <v>484683</v>
       </c>
-      <c r="AS8" s="42">
+      <c r="AT38" s="27">
         <v>485129</v>
       </c>
-      <c r="AT8" s="42">
+      <c r="AU38" s="27">
         <v>485225</v>
       </c>
-      <c r="AU8" s="42">
+      <c r="AV38" s="27">
         <v>485487</v>
       </c>
-      <c r="AV8" s="42">
+      <c r="AW38" s="27">
         <v>485674</v>
       </c>
-      <c r="AW8" s="42">
+      <c r="AX38" s="27">
         <v>485819</v>
       </c>
-      <c r="AX8" s="42">
+      <c r="AY38" s="27">
         <v>486039</v>
       </c>
-      <c r="AY8" s="42">
+      <c r="AZ38" s="27">
         <v>486350</v>
       </c>
-      <c r="AZ8" s="42">
+      <c r="BA38" s="27">
         <v>486400</v>
       </c>
-      <c r="BA8" s="42">
+      <c r="BB38" s="27">
         <v>486520</v>
       </c>
-      <c r="BB8" s="42">
+      <c r="BC38" s="27">
         <v>486734</v>
       </c>
-      <c r="BC8" s="42">
+      <c r="BD38" s="27">
         <v>486920</v>
       </c>
+      <c r="BE38" s="27">
+        <v>487103</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
-      <c r="A9" s="25" t="s">
+    <row r="39" spans="1:57">
+      <c r="A39" s="58">
+        <v>151000000</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="14">
+      <c r="C39" s="12">
         <v>285728</v>
       </c>
-      <c r="C9" s="14">
+      <c r="D39" s="12">
         <v>286087</v>
       </c>
-      <c r="D9" s="14">
+      <c r="E39" s="12">
         <v>286451</v>
       </c>
-      <c r="E9" s="14">
+      <c r="F39" s="12">
         <v>286892</v>
       </c>
-      <c r="F9" s="14">
+      <c r="G39" s="12">
         <v>287283</v>
       </c>
-      <c r="G9" s="14">
+      <c r="H39" s="12">
         <v>287715</v>
       </c>
-      <c r="H9" s="14">
+      <c r="I39" s="12">
         <v>288310</v>
       </c>
-      <c r="I9" s="14">
+      <c r="J39" s="12">
         <v>288893</v>
       </c>
-      <c r="J9" s="14">
+      <c r="K39" s="12">
         <v>289441</v>
       </c>
-      <c r="K9" s="14">
+      <c r="L39" s="12">
         <v>289731</v>
       </c>
-      <c r="L9" s="14">
+      <c r="M39" s="12">
         <v>290242</v>
       </c>
-      <c r="M9" s="14">
+      <c r="N39" s="12">
         <v>290837</v>
       </c>
-      <c r="N9" s="14">
+      <c r="O39" s="12">
         <v>291194</v>
       </c>
-      <c r="O9" s="14">
+      <c r="P39" s="12">
         <v>291581</v>
       </c>
-      <c r="P9" s="14">
+      <c r="Q39" s="12">
         <v>291955</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="R39" s="12">
         <v>292354</v>
       </c>
-      <c r="R9" s="14">
+      <c r="S39" s="12">
         <v>292715</v>
       </c>
-      <c r="S9" s="14">
+      <c r="T39" s="12">
         <v>293069</v>
       </c>
-      <c r="T9" s="14">
+      <c r="U39" s="12">
         <v>293561</v>
       </c>
-      <c r="U9" s="14">
+      <c r="V39" s="12">
         <v>294184</v>
       </c>
-      <c r="V9" s="14">
+      <c r="W39" s="12">
         <v>294735</v>
       </c>
-      <c r="W9" s="14">
+      <c r="X39" s="12">
         <v>295096</v>
       </c>
-      <c r="X9" s="14">
+      <c r="Y39" s="12">
         <v>295547</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Z39" s="12">
         <v>296024</v>
       </c>
-      <c r="Z9" s="38">
+      <c r="AA39" s="25">
         <v>296430</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AB39" s="12">
         <v>296841</v>
       </c>
-      <c r="AB9" s="14">
+      <c r="AC39" s="12">
         <v>297277</v>
       </c>
-      <c r="AC9" s="14">
+      <c r="AD39" s="12">
         <v>297747</v>
       </c>
-      <c r="AD9" s="14">
+      <c r="AE39" s="12">
         <v>298385</v>
       </c>
-      <c r="AE9" s="14">
+      <c r="AF39" s="12">
         <v>298875</v>
       </c>
-      <c r="AF9" s="14">
+      <c r="AG39" s="12">
         <v>299561</v>
       </c>
-      <c r="AG9" s="14">
+      <c r="AH39" s="12">
         <v>300323</v>
       </c>
-      <c r="AH9" s="38">
+      <c r="AI39" s="25">
         <v>301267</v>
       </c>
-      <c r="AI9" s="14">
+      <c r="AJ39" s="12">
         <v>302049</v>
       </c>
-      <c r="AJ9" s="14">
+      <c r="AK39" s="12">
         <v>302767</v>
       </c>
-      <c r="AK9" s="14">
+      <c r="AL39" s="12">
         <v>303318</v>
       </c>
-      <c r="AL9" s="14">
+      <c r="AM39" s="12">
         <v>303861</v>
       </c>
-      <c r="AM9" s="38">
+      <c r="AN39" s="25">
         <v>304408</v>
       </c>
-      <c r="AN9" s="14">
+      <c r="AO39" s="12">
         <v>304817</v>
       </c>
-      <c r="AO9" s="14">
+      <c r="AP39" s="12">
         <v>305109</v>
       </c>
-      <c r="AP9" s="42">
+      <c r="AQ39" s="27">
         <v>305620</v>
       </c>
-      <c r="AQ9" s="42">
+      <c r="AR39" s="27">
         <v>306095</v>
       </c>
-      <c r="AR9" s="42">
+      <c r="AS39" s="27">
         <v>306821</v>
       </c>
-      <c r="AS9" s="42">
+      <c r="AT39" s="27">
         <v>308370</v>
       </c>
-      <c r="AT9" s="42">
+      <c r="AU39" s="27">
         <v>309117</v>
       </c>
-      <c r="AU9" s="42">
+      <c r="AV39" s="27">
         <v>309720</v>
       </c>
-      <c r="AV9" s="42">
+      <c r="AW39" s="27">
         <v>310032</v>
       </c>
-      <c r="AW9" s="42">
+      <c r="AX39" s="27">
         <v>310371</v>
       </c>
-      <c r="AX9" s="42">
+      <c r="AY39" s="27">
         <v>310767</v>
       </c>
-      <c r="AY9" s="42">
+      <c r="AZ39" s="27">
         <v>311234</v>
       </c>
-      <c r="AZ9" s="42">
+      <c r="BA39" s="27">
         <v>311476</v>
       </c>
-      <c r="BA9" s="42">
+      <c r="BB39" s="27">
         <v>311860</v>
       </c>
-      <c r="BB9" s="42">
+      <c r="BC39" s="27">
         <v>312186</v>
       </c>
-      <c r="BC9" s="42">
+      <c r="BD39" s="27">
         <v>312443</v>
       </c>
+      <c r="BE39" s="27">
+        <v>312932</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
-      <c r="A10" s="25" t="s">
+    <row r="40" spans="1:57">
+      <c r="A40" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="14">
+      <c r="C40" s="12">
         <v>21606</v>
       </c>
-      <c r="C10" s="14">
+      <c r="D40" s="12">
         <v>21623</v>
       </c>
-      <c r="D10" s="14">
+      <c r="E40" s="12">
         <v>21617</v>
       </c>
-      <c r="E10" s="14">
+      <c r="F40" s="12">
         <v>21632</v>
       </c>
-      <c r="F10" s="14">
+      <c r="G40" s="12">
         <v>21647</v>
       </c>
-      <c r="G10" s="14">
+      <c r="H40" s="12">
         <v>21671</v>
       </c>
-      <c r="H10" s="14">
+      <c r="I40" s="12">
         <v>21649</v>
       </c>
-      <c r="I10" s="14">
+      <c r="J40" s="12">
         <v>21663</v>
       </c>
-      <c r="J10" s="14">
+      <c r="K40" s="12">
         <v>21643</v>
       </c>
-      <c r="K10" s="14">
+      <c r="L40" s="12">
         <v>21633</v>
       </c>
-      <c r="L10" s="14">
+      <c r="M40" s="12">
         <v>21649</v>
       </c>
-      <c r="M10" s="14">
+      <c r="N40" s="12">
         <v>21661</v>
       </c>
-      <c r="N10" s="14">
+      <c r="O40" s="12">
         <v>21683</v>
       </c>
-      <c r="O10" s="14">
+      <c r="P40" s="12">
         <v>21699</v>
       </c>
-      <c r="P10" s="14">
+      <c r="Q40" s="12">
         <v>21707</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="R40" s="12">
         <v>21714</v>
       </c>
-      <c r="R10" s="14">
+      <c r="S40" s="12">
         <v>21732</v>
       </c>
-      <c r="S10" s="14">
+      <c r="T40" s="12">
         <v>21733</v>
       </c>
-      <c r="T10" s="14">
+      <c r="U40" s="12">
         <v>21725</v>
       </c>
-      <c r="U10" s="14">
+      <c r="V40" s="12">
         <v>21775</v>
       </c>
-      <c r="V10" s="14">
+      <c r="W40" s="12">
         <v>21778</v>
       </c>
-      <c r="W10" s="14">
+      <c r="X40" s="12">
         <v>21780</v>
       </c>
-      <c r="X10" s="14">
+      <c r="Y40" s="12">
         <v>21792</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Z40" s="12">
         <v>21831</v>
       </c>
-      <c r="Z10" s="38">
+      <c r="AA40" s="25">
         <v>21857</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AB40" s="12">
         <v>21863</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AC40" s="12">
         <v>21864</v>
       </c>
-      <c r="AC10" s="14">
+      <c r="AD40" s="12">
         <v>21847</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AE40" s="12">
         <v>21832</v>
       </c>
-      <c r="AE10" s="14">
+      <c r="AF40" s="12">
         <v>21884</v>
       </c>
-      <c r="AF10" s="14">
+      <c r="AG40" s="12">
         <v>21859</v>
       </c>
-      <c r="AG10" s="14">
+      <c r="AH40" s="12">
         <v>21865</v>
       </c>
-      <c r="AH10" s="38">
+      <c r="AI40" s="25">
         <v>21859</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AJ40" s="12">
         <v>21824</v>
       </c>
-      <c r="AJ10" s="14">
+      <c r="AK40" s="12">
         <v>21762</v>
       </c>
-      <c r="AK10" s="14">
+      <c r="AL40" s="12">
         <v>21747</v>
       </c>
-      <c r="AL10" s="14">
+      <c r="AM40" s="12">
         <v>21744</v>
       </c>
-      <c r="AM10" s="38">
+      <c r="AN40" s="25">
         <v>21728</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AO40" s="12">
         <v>21723</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AP40" s="12">
         <v>21726</v>
       </c>
-      <c r="AP10" s="42">
+      <c r="AQ40" s="27">
         <v>21705</v>
       </c>
-      <c r="AQ10" s="42">
+      <c r="AR40" s="27">
         <v>21666</v>
       </c>
-      <c r="AR10" s="42">
+      <c r="AS40" s="27">
         <v>21629</v>
       </c>
-      <c r="AS10" s="42">
+      <c r="AT40" s="27">
         <v>21501</v>
       </c>
-      <c r="AT10" s="42">
+      <c r="AU40" s="27">
         <v>21435</v>
       </c>
-      <c r="AU10" s="42">
+      <c r="AV40" s="27">
         <v>21383</v>
       </c>
-      <c r="AV10" s="42">
+      <c r="AW40" s="27">
         <v>21428</v>
       </c>
-      <c r="AW10" s="42">
+      <c r="AX40" s="27">
         <v>21390</v>
       </c>
-      <c r="AX10" s="42">
+      <c r="AY40" s="27">
         <v>21376</v>
       </c>
-      <c r="AY10" s="42">
+      <c r="AZ40" s="27">
         <v>21416</v>
       </c>
-      <c r="AZ10" s="42">
+      <c r="BA40" s="27">
         <v>21404</v>
       </c>
-      <c r="BA10" s="42">
+      <c r="BB40" s="27">
         <v>21370</v>
       </c>
-      <c r="BB10" s="42">
+      <c r="BC40" s="27">
         <v>21355</v>
       </c>
-      <c r="BC10" s="42">
+      <c r="BD40" s="27">
         <v>21392</v>
       </c>
+      <c r="BE40" s="27">
+        <v>21343</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
-      <c r="A11" s="25" t="s">
+    <row r="41" spans="1:57">
+      <c r="A41" s="58">
+        <v>153400000</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="14">
+      <c r="C41" s="12">
         <v>10101</v>
       </c>
-      <c r="C11" s="14">
+      <c r="D41" s="12">
         <v>10092</v>
       </c>
-      <c r="D11" s="14">
+      <c r="E41" s="12">
         <v>10100</v>
       </c>
-      <c r="E11" s="14">
+      <c r="F41" s="12">
         <v>10090</v>
       </c>
-      <c r="F11" s="14">
+      <c r="G41" s="12">
         <v>10075</v>
       </c>
-      <c r="G11" s="14">
+      <c r="H41" s="12">
         <v>10073</v>
       </c>
-      <c r="H11" s="14">
+      <c r="I41" s="12">
         <v>10070</v>
       </c>
-      <c r="I11" s="14">
+      <c r="J41" s="12">
         <v>10051</v>
       </c>
-      <c r="J11" s="14">
+      <c r="K41" s="12">
         <v>10024</v>
       </c>
-      <c r="K11" s="14">
+      <c r="L41" s="12">
         <v>10028</v>
       </c>
-      <c r="L11" s="14">
+      <c r="M41" s="12">
         <v>10033</v>
       </c>
-      <c r="M11" s="14">
+      <c r="N41" s="12">
         <v>10031</v>
       </c>
-      <c r="N11" s="14">
+      <c r="O41" s="12">
         <v>10030</v>
       </c>
-      <c r="O11" s="14">
+      <c r="P41" s="12">
         <v>10016</v>
       </c>
-      <c r="P11" s="14">
+      <c r="Q41" s="12">
         <v>10016</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="R41" s="12">
         <v>10030</v>
       </c>
-      <c r="R11" s="14">
+      <c r="S41" s="12">
         <v>10041</v>
       </c>
-      <c r="S11" s="14">
+      <c r="T41" s="12">
         <v>10057</v>
       </c>
-      <c r="T11" s="14">
+      <c r="U41" s="12">
         <v>10019</v>
       </c>
-      <c r="U11" s="14">
+      <c r="V41" s="12">
         <v>9972</v>
       </c>
-      <c r="V11" s="14">
+      <c r="W41" s="12">
         <v>9956</v>
       </c>
-      <c r="W11" s="14">
+      <c r="X41" s="12">
         <v>9958</v>
       </c>
-      <c r="X11" s="14">
+      <c r="Y41" s="12">
         <v>9938</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Z41" s="12">
         <v>9935</v>
       </c>
-      <c r="Z11" s="38">
+      <c r="AA41" s="25">
         <v>9922</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AB41" s="12">
         <v>9909</v>
       </c>
-      <c r="AB11" s="14">
+      <c r="AC41" s="12">
         <v>9908</v>
       </c>
-      <c r="AC11" s="14">
+      <c r="AD41" s="12">
         <v>9910</v>
       </c>
-      <c r="AD11" s="14">
+      <c r="AE41" s="12">
         <v>9901</v>
       </c>
-      <c r="AE11" s="14">
+      <c r="AF41" s="12">
         <v>9892</v>
       </c>
-      <c r="AF11" s="14">
+      <c r="AG41" s="12">
         <v>9848</v>
       </c>
-      <c r="AG11" s="14">
+      <c r="AH41" s="12">
         <v>9853</v>
       </c>
-      <c r="AH11" s="38">
+      <c r="AI41" s="25">
         <v>9809</v>
       </c>
-      <c r="AI11" s="14">
+      <c r="AJ41" s="12">
         <v>9777</v>
       </c>
-      <c r="AJ11" s="14">
+      <c r="AK41" s="12">
         <v>9735</v>
       </c>
-      <c r="AK11" s="14">
+      <c r="AL41" s="12">
         <v>9706</v>
       </c>
-      <c r="AL11" s="14">
+      <c r="AM41" s="12">
         <v>9717</v>
       </c>
-      <c r="AM11" s="38">
+      <c r="AN41" s="25">
         <v>9706</v>
       </c>
-      <c r="AN11" s="14">
+      <c r="AO41" s="12">
         <v>9684</v>
       </c>
-      <c r="AO11" s="14">
+      <c r="AP41" s="12">
         <v>9651</v>
       </c>
-      <c r="AP11" s="42">
+      <c r="AQ41" s="27">
         <v>9639</v>
       </c>
-      <c r="AQ11" s="42">
+      <c r="AR41" s="27">
         <v>9610</v>
       </c>
-      <c r="AR11" s="42">
+      <c r="AS41" s="27">
         <v>9576</v>
       </c>
-      <c r="AS11" s="42">
+      <c r="AT41" s="27">
         <v>9509</v>
       </c>
-      <c r="AT11" s="42">
+      <c r="AU41" s="27">
         <v>9471</v>
       </c>
-      <c r="AU11" s="42">
+      <c r="AV41" s="27">
         <v>9450</v>
       </c>
-      <c r="AV11" s="42">
+      <c r="AW41" s="27">
         <v>9460</v>
       </c>
-      <c r="AW11" s="42">
+      <c r="AX41" s="27">
         <v>9400</v>
       </c>
-      <c r="AX11" s="42">
+      <c r="AY41" s="27">
         <v>9368</v>
       </c>
-      <c r="AY11" s="42">
+      <c r="AZ41" s="27">
         <v>9350</v>
       </c>
-      <c r="AZ11" s="42">
+      <c r="BA41" s="27">
         <v>9335</v>
       </c>
-      <c r="BA11" s="42">
+      <c r="BB41" s="27">
         <v>9312</v>
       </c>
-      <c r="BB11" s="42">
+      <c r="BC41" s="27">
         <v>9328</v>
       </c>
-      <c r="BC11" s="42">
+      <c r="BD41" s="27">
         <v>9314</v>
       </c>
+      <c r="BE41" s="27">
+        <v>9301</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
-      <c r="A12" s="25" t="s">
+    <row r="42" spans="1:57">
+      <c r="A42" s="58">
+        <v>153600000</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="14">
+      <c r="C42" s="12">
         <v>11023</v>
       </c>
-      <c r="C12" s="14">
+      <c r="D42" s="12">
         <v>11023</v>
       </c>
-      <c r="D12" s="14">
+      <c r="E42" s="12">
         <v>11038</v>
       </c>
-      <c r="E12" s="14">
+      <c r="F42" s="12">
         <v>11060</v>
       </c>
-      <c r="F12" s="14">
+      <c r="G42" s="12">
         <v>11063</v>
       </c>
-      <c r="G12" s="14">
+      <c r="H42" s="12">
         <v>11085</v>
       </c>
-      <c r="H12" s="14">
+      <c r="I42" s="12">
         <v>11099</v>
       </c>
-      <c r="I12" s="14">
+      <c r="J42" s="12">
         <v>11085</v>
       </c>
-      <c r="J12" s="14">
+      <c r="K42" s="12">
         <v>11081</v>
       </c>
-      <c r="K12" s="14">
+      <c r="L42" s="12">
         <v>11071</v>
       </c>
-      <c r="L12" s="14">
+      <c r="M42" s="12">
         <v>11066</v>
       </c>
-      <c r="M12" s="14">
+      <c r="N42" s="12">
         <v>11073</v>
       </c>
-      <c r="N12" s="14">
+      <c r="O42" s="12">
         <v>11092</v>
       </c>
-      <c r="O12" s="14">
+      <c r="P42" s="12">
         <v>11098</v>
       </c>
-      <c r="P12" s="14">
+      <c r="Q42" s="12">
         <v>11109</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="R42" s="12">
         <v>11130</v>
       </c>
-      <c r="R12" s="14">
+      <c r="S42" s="12">
         <v>11130</v>
       </c>
-      <c r="S12" s="14">
+      <c r="T42" s="12">
         <v>11155</v>
       </c>
-      <c r="T12" s="14">
+      <c r="U42" s="12">
         <v>11154</v>
       </c>
-      <c r="U12" s="14">
+      <c r="V42" s="12">
         <v>11129</v>
       </c>
-      <c r="V12" s="14">
+      <c r="W42" s="12">
         <v>11132</v>
       </c>
-      <c r="W12" s="14">
+      <c r="X42" s="12">
         <v>11131</v>
       </c>
-      <c r="X12" s="14">
+      <c r="Y42" s="12">
         <v>11116</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Z42" s="12">
         <v>11101</v>
       </c>
-      <c r="Z12" s="38">
+      <c r="AA42" s="25">
         <v>11104</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AB42" s="12">
         <v>11092</v>
       </c>
-      <c r="AB12" s="14">
+      <c r="AC42" s="12">
         <v>11093</v>
       </c>
-      <c r="AC12" s="14">
+      <c r="AD42" s="12">
         <v>11086</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AE42" s="12">
         <v>11105</v>
       </c>
-      <c r="AE12" s="14">
+      <c r="AF42" s="12">
         <v>11118</v>
       </c>
-      <c r="AF12" s="14">
+      <c r="AG42" s="12">
         <v>11119</v>
       </c>
-      <c r="AG12" s="14">
+      <c r="AH42" s="12">
         <v>11105</v>
       </c>
-      <c r="AH12" s="38">
+      <c r="AI42" s="25">
         <v>11076</v>
       </c>
-      <c r="AI12" s="14">
+      <c r="AJ42" s="12">
         <v>11080</v>
       </c>
-      <c r="AJ12" s="14">
+      <c r="AK42" s="12">
         <v>11067</v>
       </c>
-      <c r="AK12" s="14">
+      <c r="AL42" s="12">
         <v>11047</v>
       </c>
-      <c r="AL12" s="14">
+      <c r="AM42" s="12">
         <v>11027</v>
       </c>
-      <c r="AM12" s="38">
+      <c r="AN42" s="25">
         <v>11022</v>
       </c>
-      <c r="AN12" s="14">
+      <c r="AO42" s="12">
         <v>11014</v>
       </c>
-      <c r="AO12" s="14">
+      <c r="AP42" s="12">
         <v>11025</v>
       </c>
-      <c r="AP12" s="42">
+      <c r="AQ42" s="27">
         <v>11003</v>
       </c>
-      <c r="AQ12" s="42">
+      <c r="AR42" s="27">
         <v>10989</v>
       </c>
-      <c r="AR12" s="42">
+      <c r="AS42" s="27">
         <v>10971</v>
       </c>
-      <c r="AS12" s="42">
+      <c r="AT42" s="27">
         <v>10867</v>
       </c>
-      <c r="AT12" s="42">
+      <c r="AU42" s="27">
         <v>10800</v>
       </c>
-      <c r="AU12" s="42">
+      <c r="AV42" s="27">
         <v>10824</v>
       </c>
-      <c r="AV12" s="42">
+      <c r="AW42" s="27">
         <v>10803</v>
       </c>
-      <c r="AW12" s="42">
+      <c r="AX42" s="27">
         <v>10814</v>
       </c>
-      <c r="AX12" s="42">
+      <c r="AY42" s="27">
         <v>10799</v>
       </c>
-      <c r="AY12" s="42">
+      <c r="AZ42" s="27">
         <v>10808</v>
       </c>
-      <c r="AZ12" s="42">
+      <c r="BA42" s="27">
         <v>10785</v>
       </c>
-      <c r="BA12" s="42">
+      <c r="BB42" s="27">
         <v>10767</v>
       </c>
-      <c r="BB12" s="42">
+      <c r="BC42" s="27">
         <v>10753</v>
       </c>
-      <c r="BC12" s="42">
+      <c r="BD42" s="27">
         <v>10754</v>
       </c>
+      <c r="BE42" s="27">
+        <v>10717</v>
+      </c>
     </row>
-    <row r="13" spans="1:55">
-      <c r="A13" s="25" t="s">
+    <row r="43" spans="1:57">
+      <c r="A43" s="58">
+        <v>154000000</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="14">
+      <c r="C43" s="12">
         <v>7735</v>
       </c>
-      <c r="C13" s="14">
+      <c r="D43" s="12">
         <v>7717</v>
       </c>
-      <c r="D13" s="14">
+      <c r="E43" s="12">
         <v>7718</v>
       </c>
-      <c r="E13" s="14">
+      <c r="F43" s="12">
         <v>7717</v>
       </c>
-      <c r="F13" s="14">
+      <c r="G43" s="12">
         <v>7708</v>
       </c>
-      <c r="G13" s="14">
+      <c r="H43" s="12">
         <v>7700</v>
       </c>
-      <c r="H13" s="14">
+      <c r="I43" s="12">
         <v>7688</v>
       </c>
-      <c r="I13" s="14">
+      <c r="J43" s="12">
         <v>7695</v>
       </c>
-      <c r="J13" s="14">
+      <c r="K43" s="12">
         <v>7689</v>
       </c>
-      <c r="K13" s="14">
+      <c r="L43" s="12">
         <v>7671</v>
       </c>
-      <c r="L13" s="14">
+      <c r="M43" s="12">
         <v>7659</v>
       </c>
-      <c r="M13" s="14">
+      <c r="N43" s="12">
         <v>7667</v>
       </c>
-      <c r="N13" s="14">
+      <c r="O43" s="12">
         <v>7677</v>
       </c>
-      <c r="O13" s="14">
+      <c r="P43" s="12">
         <v>7697</v>
       </c>
-      <c r="P13" s="14">
+      <c r="Q43" s="12">
         <v>7691</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="R43" s="12">
         <v>7702</v>
       </c>
-      <c r="R13" s="14">
+      <c r="S43" s="12">
         <v>7712</v>
       </c>
-      <c r="S13" s="14">
+      <c r="T43" s="12">
         <v>7707</v>
       </c>
-      <c r="T13" s="14">
+      <c r="U43" s="12">
         <v>7697</v>
       </c>
-      <c r="U13" s="14">
+      <c r="V43" s="12">
         <v>7695</v>
       </c>
-      <c r="V13" s="14">
+      <c r="W43" s="12">
         <v>7691</v>
       </c>
-      <c r="W13" s="14">
+      <c r="X43" s="12">
         <v>7684</v>
       </c>
-      <c r="X13" s="14">
+      <c r="Y43" s="12">
         <v>7678</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Z43" s="12">
         <v>7671</v>
       </c>
-      <c r="Z13" s="38">
+      <c r="AA43" s="25">
         <v>7668</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AB43" s="12">
         <v>7672</v>
       </c>
-      <c r="AB13" s="14">
+      <c r="AC43" s="12">
         <v>7669</v>
       </c>
-      <c r="AC13" s="14">
+      <c r="AD43" s="12">
         <v>7660</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AE43" s="12">
         <v>7634</v>
       </c>
-      <c r="AE13" s="14">
+      <c r="AF43" s="12">
         <v>7616</v>
       </c>
-      <c r="AF13" s="14">
+      <c r="AG43" s="12">
         <v>7613</v>
       </c>
-      <c r="AG13" s="14">
+      <c r="AH43" s="12">
         <v>7602</v>
       </c>
-      <c r="AH13" s="38">
+      <c r="AI43" s="25">
         <v>7594</v>
       </c>
-      <c r="AI13" s="14">
+      <c r="AJ43" s="12">
         <v>7560</v>
       </c>
-      <c r="AJ13" s="14">
+      <c r="AK43" s="12">
         <v>7573</v>
       </c>
-      <c r="AK13" s="14">
+      <c r="AL43" s="12">
         <v>7566</v>
       </c>
-      <c r="AL13" s="14">
+      <c r="AM43" s="12">
         <v>7548</v>
       </c>
-      <c r="AM13" s="38">
+      <c r="AN43" s="25">
         <v>7542</v>
       </c>
-      <c r="AN13" s="14">
+      <c r="AO43" s="12">
         <v>7533</v>
       </c>
-      <c r="AO13" s="14">
+      <c r="AP43" s="12">
         <v>7528</v>
       </c>
-      <c r="AP13" s="42">
+      <c r="AQ43" s="27">
         <v>7514</v>
       </c>
-      <c r="AQ13" s="42">
+      <c r="AR43" s="27">
         <v>7509</v>
       </c>
-      <c r="AR13" s="42">
+      <c r="AS43" s="27">
         <v>7498</v>
       </c>
-      <c r="AS13" s="42">
+      <c r="AT43" s="27">
         <v>7457</v>
       </c>
-      <c r="AT13" s="42">
+      <c r="AU43" s="27">
         <v>7460</v>
       </c>
-      <c r="AU13" s="42">
+      <c r="AV43" s="27">
         <v>7443</v>
       </c>
-      <c r="AV13" s="42">
+      <c r="AW43" s="27">
         <v>7431</v>
       </c>
-      <c r="AW13" s="42">
+      <c r="AX43" s="27">
         <v>7411</v>
       </c>
-      <c r="AX13" s="42">
+      <c r="AY43" s="27">
         <v>7394</v>
       </c>
-      <c r="AY13" s="42">
+      <c r="AZ43" s="27">
         <v>7388</v>
       </c>
-      <c r="AZ13" s="42">
+      <c r="BA43" s="27">
         <v>7383</v>
       </c>
-      <c r="BA13" s="42">
+      <c r="BB43" s="27">
         <v>7378</v>
       </c>
-      <c r="BB13" s="42">
+      <c r="BC43" s="27">
         <v>7383</v>
       </c>
-      <c r="BC13" s="42">
+      <c r="BD43" s="27">
         <v>7380</v>
       </c>
+      <c r="BE43" s="27">
+        <v>7349</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
-      <c r="A14" s="25" t="s">
+    <row r="44" spans="1:57">
+      <c r="A44" s="58">
+        <v>154200000</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="14">
+      <c r="C44" s="12">
         <v>7805</v>
       </c>
-      <c r="C14" s="14">
+      <c r="D44" s="12">
         <v>7808</v>
       </c>
-      <c r="D14" s="14">
+      <c r="E44" s="12">
         <v>7818</v>
       </c>
-      <c r="E14" s="14">
+      <c r="F44" s="12">
         <v>7816</v>
       </c>
-      <c r="F14" s="14">
+      <c r="G44" s="12">
         <v>7816</v>
       </c>
-      <c r="G14" s="14">
+      <c r="H44" s="12">
         <v>7803</v>
       </c>
-      <c r="H14" s="14">
+      <c r="I44" s="12">
         <v>7793</v>
       </c>
-      <c r="I14" s="14">
+      <c r="J44" s="12">
         <v>7796</v>
       </c>
-      <c r="J14" s="14">
+      <c r="K44" s="12">
         <v>7778</v>
       </c>
-      <c r="K14" s="14">
+      <c r="L44" s="12">
         <v>7767</v>
       </c>
-      <c r="L14" s="14">
+      <c r="M44" s="12">
         <v>7763</v>
       </c>
-      <c r="M14" s="14">
+      <c r="N44" s="12">
         <v>7760</v>
       </c>
-      <c r="N14" s="14">
+      <c r="O44" s="12">
         <v>7755</v>
       </c>
-      <c r="O14" s="14">
+      <c r="P44" s="12">
         <v>7750</v>
       </c>
-      <c r="P14" s="14">
+      <c r="Q44" s="12">
         <v>7766</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="R44" s="12">
         <v>7773</v>
       </c>
-      <c r="R14" s="14">
+      <c r="S44" s="12">
         <v>7767</v>
       </c>
-      <c r="S14" s="14">
+      <c r="T44" s="12">
         <v>7770</v>
       </c>
-      <c r="T14" s="14">
+      <c r="U44" s="12">
         <v>7781</v>
       </c>
-      <c r="U14" s="14">
+      <c r="V44" s="12">
         <v>7752</v>
       </c>
-      <c r="V14" s="14">
+      <c r="W44" s="12">
         <v>7752</v>
       </c>
-      <c r="W14" s="14">
+      <c r="X44" s="12">
         <v>7756</v>
       </c>
-      <c r="X14" s="14">
+      <c r="Y44" s="12">
         <v>7770</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Z44" s="12">
         <v>7756</v>
       </c>
-      <c r="Z14" s="38">
+      <c r="AA44" s="25">
         <v>7736</v>
       </c>
-      <c r="AA14" s="14">
+      <c r="AB44" s="12">
         <v>7718</v>
       </c>
-      <c r="AB14" s="14">
+      <c r="AC44" s="12">
         <v>7718</v>
       </c>
-      <c r="AC14" s="14">
+      <c r="AD44" s="12">
         <v>7704</v>
       </c>
-      <c r="AD14" s="14">
+      <c r="AE44" s="12">
         <v>7700</v>
       </c>
-      <c r="AE14" s="14">
+      <c r="AF44" s="12">
         <v>7692</v>
       </c>
-      <c r="AF14" s="14">
+      <c r="AG44" s="12">
         <v>7685</v>
       </c>
-      <c r="AG14" s="14">
+      <c r="AH44" s="12">
         <v>7673</v>
       </c>
-      <c r="AH14" s="38">
+      <c r="AI44" s="25">
         <v>7657</v>
       </c>
-      <c r="AI14" s="14">
+      <c r="AJ44" s="12">
         <v>7642</v>
       </c>
-      <c r="AJ14" s="14">
+      <c r="AK44" s="12">
         <v>7628</v>
       </c>
-      <c r="AK14" s="14">
+      <c r="AL44" s="12">
         <v>7624</v>
       </c>
-      <c r="AL14" s="14">
+      <c r="AM44" s="12">
         <v>7604</v>
       </c>
-      <c r="AM14" s="38">
+      <c r="AN44" s="25">
         <v>7591</v>
       </c>
-      <c r="AN14" s="14">
+      <c r="AO44" s="12">
         <v>7567</v>
       </c>
-      <c r="AO14" s="14">
+      <c r="AP44" s="12">
         <v>7564</v>
       </c>
-      <c r="AP14" s="42">
+      <c r="AQ44" s="27">
         <v>7549</v>
       </c>
-      <c r="AQ14" s="42">
+      <c r="AR44" s="27">
         <v>7538</v>
       </c>
-      <c r="AR14" s="42">
+      <c r="AS44" s="27">
         <v>7515</v>
       </c>
-      <c r="AS14" s="42">
+      <c r="AT44" s="27">
         <v>7436</v>
       </c>
-      <c r="AT14" s="42">
+      <c r="AU44" s="27">
         <v>7391</v>
       </c>
-      <c r="AU14" s="42">
+      <c r="AV44" s="27">
         <v>7375</v>
       </c>
-      <c r="AV14" s="42">
+      <c r="AW44" s="27">
         <v>7384</v>
       </c>
-      <c r="AW14" s="42">
+      <c r="AX44" s="27">
         <v>7394</v>
       </c>
-      <c r="AX14" s="42">
+      <c r="AY44" s="27">
         <v>7390</v>
       </c>
-      <c r="AY14" s="42">
+      <c r="AZ44" s="27">
         <v>7390</v>
       </c>
-      <c r="AZ14" s="42">
+      <c r="BA44" s="27">
         <v>7369</v>
       </c>
-      <c r="BA14" s="42">
+      <c r="BB44" s="27">
         <v>7347</v>
       </c>
-      <c r="BB14" s="42">
+      <c r="BC44" s="27">
         <v>7340</v>
       </c>
-      <c r="BC14" s="42">
+      <c r="BD44" s="27">
         <v>7330</v>
       </c>
+      <c r="BE44" s="27">
+        <v>7336</v>
+      </c>
     </row>
-    <row r="15" spans="1:55">
-      <c r="A15" s="25" t="s">
+    <row r="45" spans="1:57">
+      <c r="A45" s="58">
+        <v>154600000</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="14">
+      <c r="C45" s="12">
         <v>14772</v>
       </c>
-      <c r="C15" s="14">
+      <c r="D45" s="12">
         <v>14760</v>
       </c>
-      <c r="D15" s="14">
+      <c r="E45" s="12">
         <v>14758</v>
       </c>
-      <c r="E15" s="14">
+      <c r="F45" s="12">
         <v>14758</v>
       </c>
-      <c r="F15" s="14">
+      <c r="G45" s="12">
         <v>14750</v>
       </c>
-      <c r="G15" s="14">
+      <c r="H45" s="12">
         <v>14748</v>
       </c>
-      <c r="H15" s="14">
+      <c r="I45" s="12">
         <v>14750</v>
       </c>
-      <c r="I15" s="14">
+      <c r="J45" s="12">
         <v>14754</v>
       </c>
-      <c r="J15" s="14">
+      <c r="K45" s="12">
         <v>14763</v>
       </c>
-      <c r="K15" s="14">
+      <c r="L45" s="12">
         <v>14753</v>
       </c>
-      <c r="L15" s="14">
+      <c r="M45" s="12">
         <v>14759</v>
       </c>
-      <c r="M15" s="14">
+      <c r="N45" s="12">
         <v>14785</v>
       </c>
-      <c r="N15" s="14">
+      <c r="O45" s="12">
         <v>14799</v>
       </c>
-      <c r="O15" s="14">
+      <c r="P45" s="12">
         <v>14800</v>
       </c>
-      <c r="P15" s="14">
+      <c r="Q45" s="12">
         <v>14796</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="R45" s="12">
         <v>14801</v>
       </c>
-      <c r="R15" s="14">
+      <c r="S45" s="12">
         <v>14798</v>
       </c>
-      <c r="S15" s="14">
+      <c r="T45" s="12">
         <v>14803</v>
       </c>
-      <c r="T15" s="14">
+      <c r="U45" s="12">
         <v>14824</v>
       </c>
-      <c r="U15" s="14">
+      <c r="V45" s="12">
         <v>14817</v>
       </c>
-      <c r="V15" s="14">
+      <c r="W45" s="12">
         <v>14789</v>
       </c>
-      <c r="W15" s="14">
+      <c r="X45" s="12">
         <v>14800</v>
       </c>
-      <c r="X15" s="14">
+      <c r="Y45" s="12">
         <v>14790</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Z45" s="12">
         <v>14805</v>
       </c>
-      <c r="Z15" s="38">
+      <c r="AA45" s="25">
         <v>14786</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AB45" s="12">
         <v>14791</v>
       </c>
-      <c r="AB15" s="14">
+      <c r="AC45" s="12">
         <v>14762</v>
       </c>
-      <c r="AC15" s="14">
+      <c r="AD45" s="12">
         <v>14767</v>
       </c>
-      <c r="AD15" s="14">
+      <c r="AE45" s="12">
         <v>14754</v>
       </c>
-      <c r="AE15" s="14">
+      <c r="AF45" s="12">
         <v>14738</v>
       </c>
-      <c r="AF15" s="14">
+      <c r="AG45" s="12">
         <v>14736</v>
       </c>
-      <c r="AG15" s="14">
+      <c r="AH45" s="12">
         <v>14746</v>
       </c>
-      <c r="AH15" s="38">
+      <c r="AI45" s="25">
         <v>14726</v>
       </c>
-      <c r="AI15" s="14">
+      <c r="AJ45" s="12">
         <v>14744</v>
       </c>
-      <c r="AJ15" s="14">
+      <c r="AK45" s="12">
         <v>14711</v>
       </c>
-      <c r="AK15" s="14">
+      <c r="AL45" s="12">
         <v>14689</v>
       </c>
-      <c r="AL15" s="14">
+      <c r="AM45" s="12">
         <v>14672</v>
       </c>
-      <c r="AM15" s="38">
+      <c r="AN45" s="25">
         <v>14646</v>
       </c>
-      <c r="AN15" s="14">
+      <c r="AO45" s="12">
         <v>14650</v>
       </c>
-      <c r="AO15" s="14">
+      <c r="AP45" s="12">
         <v>14650</v>
       </c>
-      <c r="AP15" s="42">
+      <c r="AQ45" s="27">
         <v>14639</v>
       </c>
-      <c r="AQ15" s="42">
+      <c r="AR45" s="27">
         <v>14604</v>
       </c>
-      <c r="AR15" s="42">
+      <c r="AS45" s="27">
         <v>14611</v>
       </c>
-      <c r="AS15" s="42">
+      <c r="AT45" s="27">
         <v>14534</v>
       </c>
-      <c r="AT15" s="42">
+      <c r="AU45" s="27">
         <v>14563</v>
       </c>
-      <c r="AU15" s="42">
+      <c r="AV45" s="27">
         <v>14504</v>
       </c>
-      <c r="AV15" s="42">
+      <c r="AW45" s="27">
         <v>14481</v>
       </c>
-      <c r="AW15" s="42">
+      <c r="AX45" s="27">
         <v>14472</v>
       </c>
-      <c r="AX15" s="42">
+      <c r="AY45" s="27">
         <v>14464</v>
       </c>
-      <c r="AY15" s="42">
+      <c r="AZ45" s="27">
         <v>14433</v>
       </c>
-      <c r="AZ15" s="42">
+      <c r="BA45" s="27">
         <v>14427</v>
       </c>
-      <c r="BA15" s="42">
+      <c r="BB45" s="27">
         <v>14416</v>
       </c>
-      <c r="BB15" s="42">
+      <c r="BC45" s="27">
         <v>14406</v>
       </c>
-      <c r="BC15" s="42">
+      <c r="BD45" s="27">
         <v>14403</v>
       </c>
+      <c r="BE45" s="27">
+        <v>14382</v>
+      </c>
     </row>
-    <row r="16" spans="1:55">
-      <c r="A16" s="25" t="s">
+    <row r="46" spans="1:57">
+      <c r="A46" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="14">
+      <c r="C46" s="12">
         <v>32678</v>
       </c>
-      <c r="C16" s="14">
+      <c r="D46" s="12">
         <v>32685</v>
       </c>
-      <c r="D16" s="14">
+      <c r="E46" s="12">
         <v>32692</v>
       </c>
-      <c r="E16" s="14">
+      <c r="F46" s="12">
         <v>32702</v>
       </c>
-      <c r="F16" s="14">
+      <c r="G46" s="12">
         <v>32718</v>
       </c>
-      <c r="G16" s="14">
+      <c r="H46" s="12">
         <v>32706</v>
       </c>
-      <c r="H16" s="14">
+      <c r="I46" s="12">
         <v>32689</v>
       </c>
-      <c r="I16" s="14">
+      <c r="J46" s="12">
         <v>32686</v>
       </c>
-      <c r="J16" s="14">
+      <c r="K46" s="12">
         <v>32687</v>
       </c>
-      <c r="K16" s="14">
+      <c r="L46" s="12">
         <v>32690</v>
       </c>
-      <c r="L16" s="14">
+      <c r="M46" s="12">
         <v>32693</v>
       </c>
-      <c r="M16" s="14">
+      <c r="N46" s="12">
         <v>32723</v>
       </c>
-      <c r="N16" s="14">
+      <c r="O46" s="12">
         <v>32752</v>
       </c>
-      <c r="O16" s="14">
+      <c r="P46" s="12">
         <v>32779</v>
       </c>
-      <c r="P16" s="14">
+      <c r="Q46" s="12">
         <v>32789</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="R46" s="12">
         <v>32825</v>
       </c>
-      <c r="R16" s="14">
+      <c r="S46" s="12">
         <v>32858</v>
       </c>
-      <c r="S16" s="14">
+      <c r="T46" s="12">
         <v>32886</v>
       </c>
-      <c r="T16" s="14">
+      <c r="U46" s="12">
         <v>32866</v>
       </c>
-      <c r="U16" s="14">
+      <c r="V46" s="12">
         <v>32832</v>
       </c>
-      <c r="V16" s="14">
+      <c r="W46" s="12">
         <v>32817</v>
       </c>
-      <c r="W16" s="14">
+      <c r="X46" s="12">
         <v>32827</v>
       </c>
-      <c r="X16" s="14">
+      <c r="Y46" s="12">
         <v>32805</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Z46" s="12">
         <v>32842</v>
       </c>
-      <c r="Z16" s="38">
+      <c r="AA46" s="25">
         <v>32837</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="AB46" s="12">
         <v>32811</v>
       </c>
-      <c r="AB16" s="14">
+      <c r="AC46" s="12">
         <v>32814</v>
       </c>
-      <c r="AC16" s="14">
+      <c r="AD46" s="12">
         <v>32808</v>
       </c>
-      <c r="AD16" s="14">
+      <c r="AE46" s="12">
         <v>32774</v>
       </c>
-      <c r="AE16" s="14">
+      <c r="AF46" s="12">
         <v>32766</v>
       </c>
-      <c r="AF16" s="14">
+      <c r="AG46" s="12">
         <v>32758</v>
       </c>
-      <c r="AG16" s="14">
+      <c r="AH46" s="12">
         <v>32671</v>
       </c>
-      <c r="AH16" s="38">
+      <c r="AI46" s="25">
         <v>32583</v>
       </c>
-      <c r="AI16" s="14">
+      <c r="AJ46" s="12">
         <v>32462</v>
       </c>
-      <c r="AJ16" s="14">
+      <c r="AK46" s="12">
         <v>32429</v>
       </c>
-      <c r="AK16" s="14">
+      <c r="AL46" s="12">
         <v>32417</v>
       </c>
-      <c r="AL16" s="14">
+      <c r="AM46" s="12">
         <v>32360</v>
       </c>
-      <c r="AM16" s="38">
+      <c r="AN46" s="25">
         <v>32247</v>
       </c>
-      <c r="AN16" s="14">
+      <c r="AO46" s="12">
         <v>32187</v>
       </c>
-      <c r="AO16" s="14">
+      <c r="AP46" s="12">
         <v>32194</v>
       </c>
-      <c r="AP16" s="42">
+      <c r="AQ46" s="27">
         <v>32152</v>
       </c>
-      <c r="AQ16" s="42">
+      <c r="AR46" s="27">
         <v>32108</v>
       </c>
-      <c r="AR16" s="42">
+      <c r="AS46" s="27">
         <v>32025</v>
       </c>
-      <c r="AS16" s="42">
+      <c r="AT46" s="27">
         <v>31836</v>
       </c>
-      <c r="AT16" s="42">
+      <c r="AU46" s="27">
         <v>31661</v>
       </c>
-      <c r="AU16" s="42">
+      <c r="AV46" s="27">
         <v>31553</v>
       </c>
-      <c r="AV16" s="42">
+      <c r="AW46" s="27">
         <v>31491</v>
       </c>
-      <c r="AW16" s="42">
+      <c r="AX46" s="27">
         <v>31456</v>
       </c>
-      <c r="AX16" s="42">
+      <c r="AY46" s="27">
         <v>31450</v>
       </c>
-      <c r="AY16" s="42">
+      <c r="AZ46" s="27">
         <v>31393</v>
       </c>
-      <c r="AZ16" s="42">
+      <c r="BA46" s="27">
         <v>31367</v>
       </c>
-      <c r="BA16" s="42">
+      <c r="BB46" s="27">
         <v>31326</v>
       </c>
-      <c r="BB16" s="42">
+      <c r="BC46" s="27">
         <v>31297</v>
       </c>
-      <c r="BC16" s="42">
+      <c r="BD46" s="27">
         <v>31245</v>
       </c>
+      <c r="BE46" s="27">
+        <v>31189</v>
+      </c>
     </row>
-    <row r="17" spans="1:55">
-      <c r="A17" s="25" t="s">
+    <row r="47" spans="1:57">
+      <c r="A47" s="58">
+        <v>155200000</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="14">
+      <c r="C47" s="12">
         <v>7747</v>
       </c>
-      <c r="C17" s="14">
+      <c r="D47" s="12">
         <v>7737</v>
       </c>
-      <c r="D17" s="14">
+      <c r="E47" s="12">
         <v>7755</v>
       </c>
-      <c r="E17" s="14">
+      <c r="F47" s="12">
         <v>7761</v>
       </c>
-      <c r="F17" s="14">
+      <c r="G47" s="12">
         <v>7761</v>
       </c>
-      <c r="G17" s="14">
+      <c r="H47" s="12">
         <v>7753</v>
       </c>
-      <c r="H17" s="14">
+      <c r="I47" s="12">
         <v>7753</v>
       </c>
-      <c r="I17" s="14">
+      <c r="J47" s="12">
         <v>7752</v>
       </c>
-      <c r="J17" s="14">
+      <c r="K47" s="12">
         <v>7740</v>
       </c>
-      <c r="K17" s="14">
+      <c r="L47" s="12">
         <v>7723</v>
       </c>
-      <c r="L17" s="14">
+      <c r="M47" s="12">
         <v>7730</v>
       </c>
-      <c r="M17" s="14">
+      <c r="N47" s="12">
         <v>7717</v>
       </c>
-      <c r="N17" s="14">
+      <c r="O47" s="12">
         <v>7721</v>
       </c>
-      <c r="O17" s="14">
+      <c r="P47" s="12">
         <v>7718</v>
       </c>
-      <c r="P17" s="14">
+      <c r="Q47" s="12">
         <v>7724</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="R47" s="12">
         <v>7716</v>
       </c>
-      <c r="R17" s="14">
+      <c r="S47" s="12">
         <v>7704</v>
       </c>
-      <c r="S17" s="14">
+      <c r="T47" s="12">
         <v>7708</v>
       </c>
-      <c r="T17" s="14">
+      <c r="U47" s="12">
         <v>7705</v>
       </c>
-      <c r="U17" s="14">
+      <c r="V47" s="12">
         <v>7702</v>
       </c>
-      <c r="V17" s="14">
+      <c r="W47" s="12">
         <v>7701</v>
       </c>
-      <c r="W17" s="14">
+      <c r="X47" s="12">
         <v>7689</v>
       </c>
-      <c r="X17" s="14">
+      <c r="Y47" s="12">
         <v>7673</v>
       </c>
-      <c r="Y17" s="14">
+      <c r="Z47" s="12">
         <v>7660</v>
       </c>
-      <c r="Z17" s="38">
+      <c r="AA47" s="25">
         <v>7662</v>
       </c>
-      <c r="AA17" s="14">
+      <c r="AB47" s="12">
         <v>7643</v>
       </c>
-      <c r="AB17" s="14">
+      <c r="AC47" s="12">
         <v>7634</v>
       </c>
-      <c r="AC17" s="14">
+      <c r="AD47" s="12">
         <v>7621</v>
       </c>
-      <c r="AD17" s="14">
+      <c r="AE47" s="12">
         <v>7617</v>
       </c>
-      <c r="AE17" s="14">
+      <c r="AF47" s="12">
         <v>7604</v>
       </c>
-      <c r="AF17" s="14">
+      <c r="AG47" s="12">
         <v>7579</v>
       </c>
-      <c r="AG17" s="14">
+      <c r="AH47" s="12">
         <v>7533</v>
       </c>
-      <c r="AH17" s="38">
+      <c r="AI47" s="25">
         <v>7491</v>
       </c>
-      <c r="AI17" s="14">
+      <c r="AJ47" s="12">
         <v>7465</v>
       </c>
-      <c r="AJ17" s="14">
+      <c r="AK47" s="12">
         <v>7426</v>
       </c>
-      <c r="AK17" s="14">
+      <c r="AL47" s="12">
         <v>7425</v>
       </c>
-      <c r="AL17" s="14">
+      <c r="AM47" s="12">
         <v>7410</v>
       </c>
-      <c r="AM17" s="38">
+      <c r="AN47" s="25">
         <v>7387</v>
       </c>
-      <c r="AN17" s="14">
+      <c r="AO47" s="12">
         <v>7366</v>
       </c>
-      <c r="AO17" s="14">
+      <c r="AP47" s="12">
         <v>7387</v>
       </c>
-      <c r="AP17" s="42">
+      <c r="AQ47" s="27">
         <v>7346</v>
       </c>
-      <c r="AQ17" s="42">
+      <c r="AR47" s="27">
         <v>7341</v>
       </c>
-      <c r="AR17" s="42">
+      <c r="AS47" s="27">
         <v>7308</v>
       </c>
-      <c r="AS17" s="42">
+      <c r="AT47" s="27">
         <v>7251</v>
       </c>
-      <c r="AT17" s="42">
+      <c r="AU47" s="27">
         <v>7206</v>
       </c>
-      <c r="AU17" s="42">
+      <c r="AV47" s="27">
         <v>7181</v>
       </c>
-      <c r="AV17" s="42">
+      <c r="AW47" s="27">
         <v>7167</v>
       </c>
-      <c r="AW17" s="42">
+      <c r="AX47" s="27">
         <v>7174</v>
       </c>
-      <c r="AX17" s="42">
+      <c r="AY47" s="27">
         <v>7165</v>
       </c>
-      <c r="AY17" s="42">
+      <c r="AZ47" s="27">
         <v>7132</v>
       </c>
-      <c r="AZ17" s="42">
+      <c r="BA47" s="27">
         <v>7081</v>
       </c>
-      <c r="BA17" s="42">
+      <c r="BB47" s="27">
         <v>7056</v>
       </c>
-      <c r="BB17" s="42">
+      <c r="BC47" s="27">
         <v>7048</v>
       </c>
-      <c r="BC17" s="42">
+      <c r="BD47" s="27">
         <v>7042</v>
       </c>
+      <c r="BE47" s="27">
+        <v>7038</v>
+      </c>
     </row>
-    <row r="18" spans="1:55">
-      <c r="A18" s="25" t="s">
+    <row r="48" spans="1:57">
+      <c r="A48" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="14">
+      <c r="C48" s="12">
         <v>17470</v>
       </c>
-      <c r="C18" s="14">
+      <c r="D48" s="12">
         <v>17478</v>
       </c>
-      <c r="D18" s="14">
+      <c r="E48" s="12">
         <v>17482</v>
       </c>
-      <c r="E18" s="14">
+      <c r="F48" s="12">
         <v>17509</v>
       </c>
-      <c r="F18" s="14">
+      <c r="G48" s="12">
         <v>17506</v>
       </c>
-      <c r="G18" s="14">
+      <c r="H48" s="12">
         <v>17513</v>
       </c>
-      <c r="H18" s="14">
+      <c r="I48" s="12">
         <v>17507</v>
       </c>
-      <c r="I18" s="14">
+      <c r="J48" s="12">
         <v>17522</v>
       </c>
-      <c r="J18" s="14">
+      <c r="K48" s="12">
         <v>17507</v>
       </c>
-      <c r="K18" s="14">
+      <c r="L48" s="12">
         <v>17487</v>
       </c>
-      <c r="L18" s="14">
+      <c r="M48" s="12">
         <v>17473</v>
       </c>
-      <c r="M18" s="14">
+      <c r="N48" s="12">
         <v>17471</v>
       </c>
-      <c r="N18" s="14">
+      <c r="O48" s="12">
         <v>17461</v>
       </c>
-      <c r="O18" s="14">
+      <c r="P48" s="12">
         <v>17467</v>
       </c>
-      <c r="P18" s="14">
+      <c r="Q48" s="12">
         <v>17487</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="R48" s="12">
         <v>17516</v>
       </c>
-      <c r="R18" s="14">
+      <c r="S48" s="12">
         <v>17527</v>
       </c>
-      <c r="S18" s="14">
+      <c r="T48" s="12">
         <v>17517</v>
       </c>
-      <c r="T18" s="14">
+      <c r="U48" s="12">
         <v>17477</v>
       </c>
-      <c r="U18" s="14">
+      <c r="V48" s="12">
         <v>17460</v>
       </c>
-      <c r="V18" s="14">
+      <c r="W48" s="12">
         <v>17454</v>
       </c>
-      <c r="W18" s="14">
+      <c r="X48" s="12">
         <v>17472</v>
       </c>
-      <c r="X18" s="14">
+      <c r="Y48" s="12">
         <v>17488</v>
       </c>
-      <c r="Y18" s="14">
+      <c r="Z48" s="12">
         <v>17467</v>
       </c>
-      <c r="Z18" s="38">
+      <c r="AA48" s="25">
         <v>17457</v>
       </c>
-      <c r="AA18" s="14">
+      <c r="AB48" s="12">
         <v>17445</v>
       </c>
-      <c r="AB18" s="14">
+      <c r="AC48" s="12">
         <v>17428</v>
       </c>
-      <c r="AC18" s="14">
+      <c r="AD48" s="12">
         <v>17402</v>
       </c>
-      <c r="AD18" s="14">
+      <c r="AE48" s="12">
         <v>17369</v>
       </c>
-      <c r="AE18" s="14">
+      <c r="AF48" s="12">
         <v>17358</v>
       </c>
-      <c r="AF18" s="14">
+      <c r="AG48" s="12">
         <v>17329</v>
       </c>
-      <c r="AG18" s="14">
+      <c r="AH48" s="12">
         <v>17301</v>
       </c>
-      <c r="AH18" s="38">
+      <c r="AI48" s="25">
         <v>17223</v>
       </c>
-      <c r="AI18" s="14">
+      <c r="AJ48" s="12">
         <v>17163</v>
       </c>
-      <c r="AJ18" s="14">
+      <c r="AK48" s="12">
         <v>17104</v>
       </c>
-      <c r="AK18" s="14">
+      <c r="AL48" s="12">
         <v>17074</v>
       </c>
-      <c r="AL18" s="14">
+      <c r="AM48" s="12">
         <v>17049</v>
       </c>
-      <c r="AM18" s="38">
+      <c r="AN48" s="25">
         <v>17004</v>
       </c>
-      <c r="AN18" s="14">
+      <c r="AO48" s="12">
         <v>16980</v>
       </c>
-      <c r="AO18" s="14">
+      <c r="AP48" s="12">
         <v>16933</v>
       </c>
-      <c r="AP18" s="42">
+      <c r="AQ48" s="27">
         <v>16903</v>
       </c>
-      <c r="AQ18" s="42">
+      <c r="AR48" s="27">
         <v>16864</v>
       </c>
-      <c r="AR18" s="42">
+      <c r="AS48" s="27">
         <v>16813</v>
       </c>
-      <c r="AS18" s="42">
+      <c r="AT48" s="27">
         <v>16700</v>
       </c>
-      <c r="AT18" s="42">
+      <c r="AU48" s="27">
         <v>16608</v>
       </c>
-      <c r="AU18" s="42">
+      <c r="AV48" s="27">
         <v>16591</v>
       </c>
-      <c r="AV18" s="42">
+      <c r="AW48" s="27">
         <v>16567</v>
       </c>
-      <c r="AW18" s="42">
+      <c r="AX48" s="27">
         <v>16549</v>
       </c>
-      <c r="AX18" s="42">
+      <c r="AY48" s="27">
         <v>16505</v>
       </c>
-      <c r="AY18" s="42">
+      <c r="AZ48" s="27">
         <v>16475</v>
       </c>
-      <c r="AZ18" s="42">
+      <c r="BA48" s="27">
         <v>16474</v>
       </c>
-      <c r="BA18" s="42">
+      <c r="BB48" s="27">
         <v>16461</v>
       </c>
-      <c r="BB18" s="42">
+      <c r="BC48" s="27">
         <v>16437</v>
       </c>
-      <c r="BC18" s="42">
+      <c r="BD48" s="27">
         <v>16444</v>
       </c>
+      <c r="BE48" s="27">
+        <v>16367</v>
+      </c>
     </row>
-    <row r="19" spans="1:55">
-      <c r="A19" s="25" t="s">
+    <row r="49" spans="1:57">
+      <c r="A49" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="14">
+      <c r="C49" s="12">
         <v>23161</v>
       </c>
-      <c r="C19" s="14">
+      <c r="D49" s="12">
         <v>23174</v>
       </c>
-      <c r="D19" s="14">
+      <c r="E49" s="12">
         <v>23173</v>
       </c>
-      <c r="E19" s="14">
+      <c r="F49" s="12">
         <v>23194</v>
       </c>
-      <c r="F19" s="14">
+      <c r="G49" s="12">
         <v>23210</v>
       </c>
-      <c r="G19" s="14">
+      <c r="H49" s="12">
         <v>23212</v>
       </c>
-      <c r="H19" s="14">
+      <c r="I49" s="12">
         <v>23218</v>
       </c>
-      <c r="I19" s="14">
+      <c r="J49" s="12">
         <v>23195</v>
       </c>
-      <c r="J19" s="14">
+      <c r="K49" s="12">
         <v>23210</v>
       </c>
-      <c r="K19" s="14">
+      <c r="L49" s="12">
         <v>23207</v>
       </c>
-      <c r="L19" s="14">
+      <c r="M49" s="12">
         <v>23208</v>
       </c>
-      <c r="M19" s="14">
+      <c r="N49" s="12">
         <v>23200</v>
       </c>
-      <c r="N19" s="14">
+      <c r="O49" s="12">
         <v>23214</v>
       </c>
-      <c r="O19" s="14">
+      <c r="P49" s="12">
         <v>23220</v>
       </c>
-      <c r="P19" s="14">
+      <c r="Q49" s="12">
         <v>23218</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="R49" s="12">
         <v>23220</v>
       </c>
-      <c r="R19" s="14">
+      <c r="S49" s="12">
         <v>23228</v>
       </c>
-      <c r="S19" s="14">
+      <c r="T49" s="12">
         <v>23235</v>
       </c>
-      <c r="T19" s="14">
+      <c r="U49" s="12">
         <v>23257</v>
       </c>
-      <c r="U19" s="14">
+      <c r="V49" s="12">
         <v>23285</v>
       </c>
-      <c r="V19" s="14">
+      <c r="W49" s="12">
         <v>23310</v>
       </c>
-      <c r="W19" s="14">
+      <c r="X49" s="12">
         <v>23337</v>
       </c>
-      <c r="X19" s="14">
+      <c r="Y49" s="12">
         <v>23321</v>
       </c>
-      <c r="Y19" s="14">
+      <c r="Z49" s="12">
         <v>23302</v>
       </c>
-      <c r="Z19" s="38">
+      <c r="AA49" s="25">
         <v>23296</v>
       </c>
-      <c r="AA19" s="14">
+      <c r="AB49" s="12">
         <v>23298</v>
       </c>
-      <c r="AB19" s="14">
+      <c r="AC49" s="12">
         <v>23314</v>
       </c>
-      <c r="AC19" s="14">
+      <c r="AD49" s="12">
         <v>23289</v>
       </c>
-      <c r="AD19" s="14">
+      <c r="AE49" s="12">
         <v>23267</v>
       </c>
-      <c r="AE19" s="14">
+      <c r="AF49" s="12">
         <v>23260</v>
       </c>
-      <c r="AF19" s="14">
+      <c r="AG49" s="12">
         <v>23278</v>
       </c>
-      <c r="AG19" s="14">
+      <c r="AH49" s="12">
         <v>23307</v>
       </c>
-      <c r="AH19" s="38">
+      <c r="AI49" s="25">
         <v>23300</v>
       </c>
-      <c r="AI19" s="14">
+      <c r="AJ49" s="12">
         <v>23262</v>
       </c>
-      <c r="AJ19" s="14">
+      <c r="AK49" s="12">
         <v>23222</v>
       </c>
-      <c r="AK19" s="14">
+      <c r="AL49" s="12">
         <v>23201</v>
       </c>
-      <c r="AL19" s="14">
+      <c r="AM49" s="12">
         <v>23174</v>
       </c>
-      <c r="AM19" s="38">
+      <c r="AN49" s="25">
         <v>23157</v>
       </c>
-      <c r="AN19" s="14">
+      <c r="AO49" s="12">
         <v>23149</v>
       </c>
-      <c r="AO19" s="14">
+      <c r="AP49" s="12">
         <v>23135</v>
       </c>
-      <c r="AP19" s="42">
+      <c r="AQ49" s="27">
         <v>23076</v>
       </c>
-      <c r="AQ19" s="42">
+      <c r="AR49" s="27">
         <v>23047</v>
       </c>
-      <c r="AR19" s="42">
+      <c r="AS49" s="27">
         <v>22995</v>
       </c>
-      <c r="AS19" s="42">
+      <c r="AT49" s="27">
         <v>22875</v>
       </c>
-      <c r="AT19" s="42">
+      <c r="AU49" s="27">
         <v>22832</v>
       </c>
-      <c r="AU19" s="42">
+      <c r="AV49" s="27">
         <v>22806</v>
       </c>
-      <c r="AV19" s="42">
+      <c r="AW49" s="27">
         <v>22812</v>
       </c>
-      <c r="AW19" s="42">
+      <c r="AX49" s="27">
         <v>22804</v>
       </c>
-      <c r="AX19" s="42">
+      <c r="AY49" s="27">
         <v>22811</v>
       </c>
-      <c r="AY19" s="42">
+      <c r="AZ49" s="27">
         <v>22810</v>
       </c>
-      <c r="AZ19" s="42">
+      <c r="BA49" s="27">
         <v>22800</v>
       </c>
-      <c r="BA19" s="42">
+      <c r="BB49" s="27">
         <v>22789</v>
       </c>
-      <c r="BB19" s="42">
+      <c r="BC49" s="27">
         <v>22777</v>
       </c>
-      <c r="BC19" s="42">
+      <c r="BD49" s="27">
         <v>22760</v>
       </c>
+      <c r="BE49" s="27">
+        <v>22774</v>
+      </c>
     </row>
-    <row r="20" spans="1:55">
-      <c r="A20" s="25" t="s">
+    <row r="50" spans="1:57">
+      <c r="A50" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="14">
+      <c r="C50" s="12">
         <v>20960</v>
       </c>
-      <c r="C20" s="14">
+      <c r="D50" s="12">
         <v>20968</v>
       </c>
-      <c r="D20" s="14">
+      <c r="E50" s="12">
         <v>20958</v>
       </c>
-      <c r="E20" s="14">
+      <c r="F50" s="12">
         <v>20970</v>
       </c>
-      <c r="F20" s="14">
+      <c r="G50" s="12">
         <v>20981</v>
       </c>
-      <c r="G20" s="14">
+      <c r="H50" s="12">
         <v>20991</v>
       </c>
-      <c r="H20" s="14">
+      <c r="I50" s="12">
         <v>20980</v>
       </c>
-      <c r="I20" s="14">
+      <c r="J50" s="12">
         <v>20983</v>
       </c>
-      <c r="J20" s="14">
+      <c r="K50" s="12">
         <v>20958</v>
       </c>
-      <c r="K20" s="14">
+      <c r="L50" s="12">
         <v>20952</v>
       </c>
-      <c r="L20" s="14">
+      <c r="M50" s="12">
         <v>20956</v>
       </c>
-      <c r="M20" s="14">
+      <c r="N50" s="12">
         <v>20937</v>
       </c>
-      <c r="N20" s="14">
+      <c r="O50" s="12">
         <v>20947</v>
       </c>
-      <c r="O20" s="14">
+      <c r="P50" s="12">
         <v>20949</v>
       </c>
-      <c r="P20" s="14">
+      <c r="Q50" s="12">
         <v>20975</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="R50" s="12">
         <v>20994</v>
       </c>
-      <c r="R20" s="14">
+      <c r="S50" s="12">
         <v>21005</v>
       </c>
-      <c r="S20" s="14">
+      <c r="T50" s="12">
         <v>21041</v>
       </c>
-      <c r="T20" s="14">
+      <c r="U50" s="12">
         <v>21025</v>
       </c>
-      <c r="U20" s="14">
+      <c r="V50" s="12">
         <v>20951</v>
       </c>
-      <c r="V20" s="14">
+      <c r="W50" s="12">
         <v>20901</v>
       </c>
-      <c r="W20" s="14">
+      <c r="X50" s="12">
         <v>20887</v>
       </c>
-      <c r="X20" s="14">
+      <c r="Y50" s="12">
         <v>20869</v>
       </c>
-      <c r="Y20" s="14">
+      <c r="Z50" s="12">
         <v>20861</v>
       </c>
-      <c r="Z20" s="38">
+      <c r="AA50" s="25">
         <v>20824</v>
       </c>
-      <c r="AA20" s="14">
+      <c r="AB50" s="12">
         <v>20841</v>
       </c>
-      <c r="AB20" s="14">
+      <c r="AC50" s="12">
         <v>20838</v>
       </c>
-      <c r="AC20" s="14">
+      <c r="AD50" s="12">
         <v>20848</v>
       </c>
-      <c r="AD20" s="14">
+      <c r="AE50" s="12">
         <v>20824</v>
       </c>
-      <c r="AE20" s="14">
+      <c r="AF50" s="12">
         <v>20814</v>
       </c>
-      <c r="AF20" s="14">
+      <c r="AG50" s="12">
         <v>20810</v>
       </c>
-      <c r="AG20" s="14">
+      <c r="AH50" s="12">
         <v>20779</v>
       </c>
-      <c r="AH20" s="38">
+      <c r="AI50" s="25">
         <v>20752</v>
       </c>
-      <c r="AI20" s="14">
+      <c r="AJ50" s="12">
         <v>20727</v>
       </c>
-      <c r="AJ20" s="14">
+      <c r="AK50" s="12">
         <v>20655</v>
       </c>
-      <c r="AK20" s="14">
+      <c r="AL50" s="12">
         <v>20631</v>
       </c>
-      <c r="AL20" s="14">
+      <c r="AM50" s="12">
         <v>20635</v>
       </c>
-      <c r="AM20" s="38">
+      <c r="AN50" s="25">
         <v>20609</v>
       </c>
-      <c r="AN20" s="14">
+      <c r="AO50" s="12">
         <v>20586</v>
       </c>
-      <c r="AO20" s="14">
+      <c r="AP50" s="12">
         <v>20561</v>
       </c>
-      <c r="AP20" s="42">
+      <c r="AQ50" s="27">
         <v>20524</v>
       </c>
-      <c r="AQ20" s="42">
+      <c r="AR50" s="27">
         <v>20483</v>
       </c>
-      <c r="AR20" s="42">
+      <c r="AS50" s="27">
         <v>20419</v>
       </c>
-      <c r="AS20" s="42">
+      <c r="AT50" s="27">
         <v>20319</v>
       </c>
-      <c r="AT20" s="42">
+      <c r="AU50" s="27">
         <v>20241</v>
       </c>
-      <c r="AU20" s="42">
+      <c r="AV50" s="27">
         <v>20235</v>
       </c>
-      <c r="AV20" s="42">
+      <c r="AW50" s="27">
         <v>20209</v>
       </c>
-      <c r="AW20" s="42">
+      <c r="AX50" s="27">
         <v>20209</v>
       </c>
-      <c r="AX20" s="42">
+      <c r="AY50" s="27">
         <v>20191</v>
       </c>
-      <c r="AY20" s="42">
+      <c r="AZ50" s="27">
         <v>20175</v>
       </c>
-      <c r="AZ20" s="42">
+      <c r="BA50" s="27">
         <v>20150</v>
       </c>
-      <c r="BA20" s="42">
+      <c r="BB50" s="27">
         <v>20095</v>
       </c>
-      <c r="BB20" s="42">
+      <c r="BC50" s="27">
         <v>20102</v>
       </c>
-      <c r="BC20" s="42">
+      <c r="BD50" s="27">
         <v>20106</v>
       </c>
+      <c r="BE50" s="27">
+        <v>20068</v>
+      </c>
     </row>
-    <row r="21" spans="1:55">
-      <c r="A21" s="25" t="s">
+    <row r="51" spans="1:57">
+      <c r="A51" s="58">
+        <v>156800000</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="14">
+      <c r="C51" s="12">
         <v>6777</v>
       </c>
-      <c r="C21" s="14">
+      <c r="D51" s="12">
         <v>6785</v>
       </c>
-      <c r="D21" s="14">
+      <c r="E51" s="12">
         <v>6788</v>
       </c>
-      <c r="E21" s="14">
+      <c r="F51" s="12">
         <v>6793</v>
       </c>
-      <c r="F21" s="14">
+      <c r="G51" s="12">
         <v>6788</v>
       </c>
-      <c r="G21" s="14">
+      <c r="H51" s="12">
         <v>6790</v>
       </c>
-      <c r="H21" s="14">
+      <c r="I51" s="12">
         <v>6779</v>
       </c>
-      <c r="I21" s="14">
+      <c r="J51" s="12">
         <v>6776</v>
       </c>
-      <c r="J21" s="14">
+      <c r="K51" s="12">
         <v>6773</v>
       </c>
-      <c r="K21" s="14">
+      <c r="L51" s="12">
         <v>6765</v>
       </c>
-      <c r="L21" s="14">
+      <c r="M51" s="12">
         <v>6757</v>
       </c>
-      <c r="M21" s="14">
+      <c r="N51" s="12">
         <v>6749</v>
       </c>
-      <c r="N21" s="14">
+      <c r="O51" s="12">
         <v>6747</v>
       </c>
-      <c r="O21" s="14">
+      <c r="P51" s="12">
         <v>6742</v>
       </c>
-      <c r="P21" s="14">
+      <c r="Q51" s="12">
         <v>6748</v>
       </c>
-      <c r="Q21" s="14">
+      <c r="R51" s="12">
         <v>6747</v>
       </c>
-      <c r="R21" s="14">
+      <c r="S51" s="12">
         <v>6748</v>
       </c>
-      <c r="S21" s="14">
+      <c r="T51" s="12">
         <v>6747</v>
       </c>
-      <c r="T21" s="14">
+      <c r="U51" s="12">
         <v>6736</v>
       </c>
-      <c r="U21" s="14">
+      <c r="V51" s="12">
         <v>6730</v>
       </c>
-      <c r="V21" s="14">
+      <c r="W51" s="12">
         <v>6696</v>
       </c>
-      <c r="W21" s="14">
+      <c r="X51" s="12">
         <v>6679</v>
       </c>
-      <c r="X21" s="14">
+      <c r="Y51" s="12">
         <v>6673</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Z51" s="12">
         <v>6673</v>
       </c>
-      <c r="Z21" s="38">
+      <c r="AA51" s="25">
         <v>6667</v>
       </c>
-      <c r="AA21" s="14">
+      <c r="AB51" s="12">
         <v>6669</v>
       </c>
-      <c r="AB21" s="14">
+      <c r="AC51" s="12">
         <v>6684</v>
       </c>
-      <c r="AC21" s="14">
+      <c r="AD51" s="12">
         <v>6683</v>
       </c>
-      <c r="AD21" s="14">
+      <c r="AE51" s="12">
         <v>6684</v>
       </c>
-      <c r="AE21" s="14">
+      <c r="AF51" s="12">
         <v>6667</v>
       </c>
-      <c r="AF21" s="14">
+      <c r="AG51" s="12">
         <v>6664</v>
       </c>
-      <c r="AG21" s="14">
+      <c r="AH51" s="12">
         <v>6632</v>
       </c>
-      <c r="AH21" s="38">
+      <c r="AI51" s="25">
         <v>6616</v>
       </c>
-      <c r="AI21" s="14">
+      <c r="AJ51" s="12">
         <v>6600</v>
       </c>
-      <c r="AJ21" s="14">
+      <c r="AK51" s="12">
         <v>6578</v>
       </c>
-      <c r="AK21" s="14">
+      <c r="AL51" s="12">
         <v>6575</v>
       </c>
-      <c r="AL21" s="14">
+      <c r="AM51" s="12">
         <v>6569</v>
       </c>
-      <c r="AM21" s="38">
+      <c r="AN51" s="25">
         <v>6568</v>
       </c>
-      <c r="AN21" s="14">
+      <c r="AO51" s="12">
         <v>6552</v>
       </c>
-      <c r="AO21" s="14">
+      <c r="AP51" s="12">
         <v>6543</v>
       </c>
-      <c r="AP21" s="42">
+      <c r="AQ51" s="27">
         <v>6542</v>
       </c>
-      <c r="AQ21" s="42">
+      <c r="AR51" s="27">
         <v>6523</v>
       </c>
-      <c r="AR21" s="42">
+      <c r="AS51" s="27">
         <v>6502</v>
       </c>
-      <c r="AS21" s="42">
+      <c r="AT51" s="27">
         <v>6474</v>
       </c>
-      <c r="AT21" s="42">
+      <c r="AU51" s="27">
         <v>6440</v>
       </c>
-      <c r="AU21" s="42">
+      <c r="AV51" s="27">
         <v>6422</v>
       </c>
-      <c r="AV21" s="42">
+      <c r="AW51" s="27">
         <v>6409</v>
       </c>
-      <c r="AW21" s="42">
+      <c r="AX51" s="27">
         <v>6375</v>
       </c>
-      <c r="AX21" s="42">
+      <c r="AY51" s="27">
         <v>6359</v>
       </c>
-      <c r="AY21" s="42">
+      <c r="AZ51" s="27">
         <v>6346</v>
       </c>
-      <c r="AZ21" s="42">
+      <c r="BA51" s="27">
         <v>6349</v>
       </c>
-      <c r="BA21" s="42">
+      <c r="BB51" s="27">
         <v>6343</v>
       </c>
-      <c r="BB21" s="42">
+      <c r="BC51" s="27">
         <v>6322</v>
       </c>
-      <c r="BC21" s="42">
+      <c r="BD51" s="27">
         <v>6307</v>
       </c>
+      <c r="BE51" s="27">
+        <v>6307</v>
+      </c>
     </row>
-    <row r="22" spans="1:55" ht="18" customHeight="1">
-      <c r="A22" s="72" t="s">
+    <row r="52" spans="1:57">
+      <c r="B52" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="72"/>
-[...52 lines deleted...]
-      <c r="BC22" s="72"/>
+      <c r="C52" s="77"/>
+      <c r="D52" s="77"/>
+      <c r="E52" s="77"/>
+      <c r="F52" s="77"/>
+      <c r="G52" s="77"/>
+      <c r="H52" s="77"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="77"/>
+      <c r="K52" s="77"/>
+      <c r="L52" s="77"/>
+      <c r="M52" s="77"/>
+      <c r="N52" s="77"/>
+      <c r="O52" s="77"/>
+      <c r="P52" s="77"/>
+      <c r="Q52" s="77"/>
+      <c r="R52" s="77"/>
+      <c r="S52" s="77"/>
+      <c r="T52" s="77"/>
+      <c r="U52" s="77"/>
+      <c r="V52" s="77"/>
+      <c r="W52" s="77"/>
+      <c r="X52" s="77"/>
+      <c r="Y52" s="77"/>
+      <c r="Z52" s="77"/>
+      <c r="AA52" s="77"/>
+      <c r="AB52" s="77"/>
+      <c r="AC52" s="77"/>
+      <c r="AD52" s="77"/>
+      <c r="AE52" s="77"/>
+      <c r="AF52" s="77"/>
+      <c r="AG52" s="77"/>
+      <c r="AH52" s="77"/>
+      <c r="AI52" s="77"/>
+      <c r="AJ52" s="77"/>
+      <c r="AK52" s="77"/>
+      <c r="AL52" s="77"/>
+      <c r="AM52" s="77"/>
+      <c r="AN52" s="77"/>
+      <c r="AO52" s="77"/>
+      <c r="AP52" s="77"/>
+      <c r="AQ52" s="77"/>
+      <c r="AR52" s="77"/>
+      <c r="AS52" s="77"/>
+      <c r="AT52" s="77"/>
+      <c r="AU52" s="77"/>
+      <c r="AV52" s="77"/>
+      <c r="AW52" s="77"/>
+      <c r="AX52" s="77"/>
+      <c r="AY52" s="77"/>
+      <c r="AZ52" s="77"/>
+      <c r="BA52" s="77"/>
+      <c r="BB52" s="77"/>
+      <c r="BC52" s="77"/>
+      <c r="BD52" s="77"/>
+      <c r="BE52" s="77"/>
     </row>
-    <row r="23" spans="1:55">
-      <c r="A23" s="34" t="s">
+    <row r="53" spans="1:57">
+      <c r="A53" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B53" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="54">
+      <c r="C53" s="2">
+        <v>681135</v>
+      </c>
+      <c r="D53" s="2">
+        <v>681865</v>
+      </c>
+      <c r="E53" s="2">
+        <v>682621</v>
+      </c>
+      <c r="F53" s="2">
+        <v>683546</v>
+      </c>
+      <c r="G53" s="2">
+        <v>684427</v>
+      </c>
+      <c r="H53" s="2">
+        <v>685279</v>
+      </c>
+      <c r="I53" s="2">
+        <v>686406</v>
+      </c>
+      <c r="J53" s="2">
+        <v>687522</v>
+      </c>
+      <c r="K53" s="2">
+        <v>688575</v>
+      </c>
+      <c r="L53" s="11">
+        <v>689220</v>
+      </c>
+      <c r="M53" s="2">
+        <v>690211</v>
+      </c>
+      <c r="N53" s="2">
+        <v>691482</v>
+      </c>
+      <c r="O53" s="2">
+        <v>692467</v>
+      </c>
+      <c r="P53" s="2">
+        <v>693420</v>
+      </c>
+      <c r="Q53" s="2">
+        <v>694249</v>
+      </c>
+      <c r="R53" s="2">
+        <v>695162</v>
+      </c>
+      <c r="S53" s="2">
+        <v>695969</v>
+      </c>
+      <c r="T53" s="11">
+        <v>695969</v>
+      </c>
+      <c r="U53" s="11">
+        <v>697820</v>
+      </c>
+      <c r="V53" s="2">
+        <v>698901</v>
+      </c>
+      <c r="W53" s="2">
+        <v>699996</v>
+      </c>
+      <c r="X53" s="2">
+        <v>700846</v>
+      </c>
+      <c r="Y53" s="2">
+        <v>701736</v>
+      </c>
+      <c r="Z53" s="2">
+        <v>702799</v>
+      </c>
+      <c r="AA53" s="2">
+        <v>703670</v>
+      </c>
+      <c r="AB53" s="27">
+        <v>704469</v>
+      </c>
+      <c r="AC53" s="27">
+        <v>705377</v>
+      </c>
+      <c r="AD53" s="27">
+        <v>706388</v>
+      </c>
+      <c r="AE53" s="2">
+        <v>707560</v>
+      </c>
+      <c r="AF53" s="27">
+        <v>708551</v>
+      </c>
+      <c r="AG53" s="27">
+        <v>709832</v>
+      </c>
+      <c r="AH53" s="6">
+        <v>711340</v>
+      </c>
+      <c r="AI53" s="6">
+        <v>712988</v>
+      </c>
+      <c r="AJ53" s="6">
+        <v>714163</v>
+      </c>
+      <c r="AK53" s="6">
+        <v>715536</v>
+      </c>
+      <c r="AL53" s="6">
+        <v>716641</v>
+      </c>
+      <c r="AM53" s="32">
+        <v>717680</v>
+      </c>
+      <c r="AN53" s="33">
+        <v>718554</v>
+      </c>
+      <c r="AO53" s="27">
+        <v>719392</v>
+      </c>
+      <c r="AP53" s="32">
+        <v>719968</v>
+      </c>
+      <c r="AQ53" s="27">
+        <v>720924</v>
+      </c>
+      <c r="AR53" s="6">
+        <v>721781</v>
+      </c>
+      <c r="AS53" s="6">
+        <v>722919</v>
+      </c>
+      <c r="AT53" s="27">
+        <v>725231</v>
+      </c>
+      <c r="AU53" s="27">
+        <v>726272</v>
+      </c>
+      <c r="AV53" s="27">
+        <v>727108</v>
+      </c>
+      <c r="AW53" s="27">
+        <v>727796</v>
+      </c>
+      <c r="AX53" s="27">
+        <v>728450</v>
+      </c>
+      <c r="AY53" s="27">
+        <v>729220</v>
+      </c>
+      <c r="AZ53" s="4">
+        <v>730195</v>
+      </c>
+      <c r="BA53" s="13">
+        <v>730716</v>
+      </c>
+      <c r="BB53" s="13">
+        <v>731245</v>
+      </c>
+      <c r="BC53" s="13">
+        <v>731836</v>
+      </c>
+      <c r="BD53" s="13">
+        <v>732289</v>
+      </c>
+      <c r="BE53" s="27">
+        <v>733173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:57">
+      <c r="A54" s="58">
+        <v>151000000</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" s="11">
+        <v>549381</v>
+      </c>
+      <c r="D54" s="2">
+        <v>550015</v>
+      </c>
+      <c r="E54" s="2">
+        <v>550760</v>
+      </c>
+      <c r="F54" s="2">
+        <v>551598</v>
+      </c>
+      <c r="G54" s="2">
+        <v>552411</v>
+      </c>
+      <c r="H54" s="2">
+        <v>553219</v>
+      </c>
+      <c r="I54" s="2">
+        <v>554302</v>
+      </c>
+      <c r="J54" s="2">
+        <v>555353</v>
+      </c>
+      <c r="K54" s="2">
+        <v>556371</v>
+      </c>
+      <c r="L54" s="11">
+        <v>556976</v>
+      </c>
+      <c r="M54" s="11">
+        <v>557892</v>
+      </c>
+      <c r="N54" s="17">
+        <v>559107</v>
+      </c>
+      <c r="O54" s="2">
+        <v>559934</v>
+      </c>
+      <c r="P54" s="2">
+        <v>560789</v>
+      </c>
+      <c r="Q54" s="2">
+        <v>561575</v>
+      </c>
+      <c r="R54" s="2">
+        <v>562355</v>
+      </c>
+      <c r="S54" s="2">
+        <v>563044</v>
+      </c>
+      <c r="T54" s="11">
+        <v>563044</v>
+      </c>
+      <c r="U54" s="11">
+        <v>564729</v>
+      </c>
+      <c r="V54" s="2">
+        <v>565829</v>
+      </c>
+      <c r="W54" s="2">
+        <v>566956</v>
+      </c>
+      <c r="X54" s="2">
+        <v>567745</v>
+      </c>
+      <c r="Y54" s="2">
+        <v>568630</v>
+      </c>
+      <c r="Z54" s="2">
+        <v>569607</v>
+      </c>
+      <c r="AA54" s="2">
+        <v>570475</v>
+      </c>
+      <c r="AB54" s="27">
+        <v>571304</v>
+      </c>
+      <c r="AC54" s="27">
+        <v>572165</v>
+      </c>
+      <c r="AD54" s="27">
+        <v>573132</v>
+      </c>
+      <c r="AE54" s="2">
+        <v>574314</v>
+      </c>
+      <c r="AF54" s="27">
+        <v>575301</v>
+      </c>
+      <c r="AG54" s="27">
+        <v>576517</v>
+      </c>
+      <c r="AH54" s="6">
+        <v>578009</v>
+      </c>
+      <c r="AI54" s="6">
+        <v>579744</v>
+      </c>
+      <c r="AJ54" s="6">
+        <v>581197</v>
+      </c>
+      <c r="AK54" s="6">
+        <v>582655</v>
+      </c>
+      <c r="AL54" s="6">
+        <v>583712</v>
+      </c>
+      <c r="AM54" s="32">
+        <v>584769</v>
+      </c>
+      <c r="AN54" s="33">
+        <v>585795</v>
+      </c>
+      <c r="AO54" s="27">
+        <v>586704</v>
+      </c>
+      <c r="AP54" s="32">
+        <v>587337</v>
+      </c>
+      <c r="AQ54" s="27">
+        <v>588373</v>
+      </c>
+      <c r="AR54" s="6">
+        <v>589390</v>
+      </c>
+      <c r="AS54" s="6">
+        <v>590707</v>
+      </c>
+      <c r="AT54" s="27">
+        <v>593589</v>
+      </c>
+      <c r="AU54" s="27">
+        <v>594996</v>
+      </c>
+      <c r="AV54" s="27">
+        <v>596195</v>
+      </c>
+      <c r="AW54" s="27">
+        <v>597030</v>
+      </c>
+      <c r="AX54" s="27">
+        <v>597740</v>
+      </c>
+      <c r="AY54" s="27">
+        <v>598558</v>
+      </c>
+      <c r="AZ54" s="34">
+        <v>599588</v>
+      </c>
+      <c r="BA54" s="13">
+        <v>600149</v>
+      </c>
+      <c r="BB54" s="13">
+        <v>600868</v>
+      </c>
+      <c r="BC54" s="13">
+        <v>601519</v>
+      </c>
+      <c r="BD54" s="13">
+        <v>602025</v>
+      </c>
+      <c r="BE54" s="27">
+        <v>602976</v>
+      </c>
+    </row>
+    <row r="55" spans="1:57">
+      <c r="A55" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="11">
+        <v>22616</v>
+      </c>
+      <c r="D55" s="2">
+        <v>22633</v>
+      </c>
+      <c r="E55" s="2">
+        <v>22610</v>
+      </c>
+      <c r="F55" s="2">
+        <v>22617</v>
+      </c>
+      <c r="G55" s="2">
+        <v>22626</v>
+      </c>
+      <c r="H55" s="2">
+        <v>22633</v>
+      </c>
+      <c r="I55" s="2">
+        <v>22636</v>
+      </c>
+      <c r="J55" s="2">
+        <v>22673</v>
+      </c>
+      <c r="K55" s="2">
+        <v>22663</v>
+      </c>
+      <c r="L55" s="11">
+        <v>22659</v>
+      </c>
+      <c r="M55" s="11">
+        <v>22684</v>
+      </c>
+      <c r="N55" s="17">
+        <v>22698</v>
+      </c>
+      <c r="O55" s="2">
+        <v>22739</v>
+      </c>
+      <c r="P55" s="2">
+        <v>22755</v>
+      </c>
+      <c r="Q55" s="2">
+        <v>22760</v>
+      </c>
+      <c r="R55" s="2">
+        <v>22769</v>
+      </c>
+      <c r="S55" s="2">
+        <v>22775</v>
+      </c>
+      <c r="T55" s="11">
+        <v>22775</v>
+      </c>
+      <c r="U55" s="11">
+        <v>22746</v>
+      </c>
+      <c r="V55" s="2">
+        <v>22767</v>
+      </c>
+      <c r="W55" s="2">
+        <v>22745</v>
+      </c>
+      <c r="X55" s="2">
+        <v>22728</v>
+      </c>
+      <c r="Y55" s="2">
+        <v>22735</v>
+      </c>
+      <c r="Z55" s="2">
+        <v>22776</v>
+      </c>
+      <c r="AA55" s="2">
+        <v>22800</v>
+      </c>
+      <c r="AB55" s="27">
+        <v>22787</v>
+      </c>
+      <c r="AC55" s="27">
+        <v>22791</v>
+      </c>
+      <c r="AD55" s="27">
+        <v>22779</v>
+      </c>
+      <c r="AE55" s="2">
+        <v>22789</v>
+      </c>
+      <c r="AF55" s="27">
+        <v>22810</v>
+      </c>
+      <c r="AG55" s="27">
+        <v>22799</v>
+      </c>
+      <c r="AH55" s="6">
+        <v>22803</v>
+      </c>
+      <c r="AI55" s="6">
+        <v>22793</v>
+      </c>
+      <c r="AJ55" s="6">
+        <v>22731</v>
+      </c>
+      <c r="AK55" s="6">
+        <v>22736</v>
+      </c>
+      <c r="AL55" s="6">
+        <v>22740</v>
+      </c>
+      <c r="AM55" s="32">
+        <v>22722</v>
+      </c>
+      <c r="AN55" s="33">
+        <v>22719</v>
+      </c>
+      <c r="AO55" s="27">
+        <v>22699</v>
+      </c>
+      <c r="AP55" s="32">
+        <v>22700</v>
+      </c>
+      <c r="AQ55" s="27">
+        <v>22670</v>
+      </c>
+      <c r="AR55" s="6">
+        <v>22648</v>
+      </c>
+      <c r="AS55" s="6">
+        <v>22580</v>
+      </c>
+      <c r="AT55" s="27">
+        <v>22476</v>
+      </c>
+      <c r="AU55" s="27">
+        <v>22469</v>
+      </c>
+      <c r="AV55" s="27">
+        <v>22384</v>
+      </c>
+      <c r="AW55" s="27">
+        <v>22372</v>
+      </c>
+      <c r="AX55" s="27">
+        <v>22370</v>
+      </c>
+      <c r="AY55" s="27">
+        <v>22365</v>
+      </c>
+      <c r="AZ55" s="34">
+        <v>22399</v>
+      </c>
+      <c r="BA55" s="13">
+        <v>22423</v>
+      </c>
+      <c r="BB55" s="13">
+        <v>22398</v>
+      </c>
+      <c r="BC55" s="13">
+        <v>22397</v>
+      </c>
+      <c r="BD55" s="13">
+        <v>22430</v>
+      </c>
+      <c r="BE55" s="27">
+        <v>22388</v>
+      </c>
+    </row>
+    <row r="56" spans="1:57">
+      <c r="A56" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" s="11">
+        <v>49239</v>
+      </c>
+      <c r="D56" s="2">
+        <v>49280</v>
+      </c>
+      <c r="E56" s="2">
+        <v>49281</v>
+      </c>
+      <c r="F56" s="2">
+        <v>49312</v>
+      </c>
+      <c r="G56" s="2">
+        <v>49341</v>
+      </c>
+      <c r="H56" s="2">
+        <v>49357</v>
+      </c>
+      <c r="I56" s="2">
+        <v>49395</v>
+      </c>
+      <c r="J56" s="2">
+        <v>49416</v>
+      </c>
+      <c r="K56" s="2">
+        <v>49439</v>
+      </c>
+      <c r="L56" s="11">
+        <v>49455</v>
+      </c>
+      <c r="M56" s="11">
+        <v>49485</v>
+      </c>
+      <c r="N56" s="17">
+        <v>49520</v>
+      </c>
+      <c r="O56" s="11">
+        <v>49569</v>
+      </c>
+      <c r="P56" s="2">
+        <v>49609</v>
+      </c>
+      <c r="Q56" s="2">
+        <v>49624</v>
+      </c>
+      <c r="R56" s="2">
+        <v>49684</v>
+      </c>
+      <c r="S56" s="2">
+        <v>49759</v>
+      </c>
+      <c r="T56" s="11">
+        <v>49759</v>
+      </c>
+      <c r="U56" s="11">
+        <v>49804</v>
+      </c>
+      <c r="V56" s="2">
+        <v>49794</v>
+      </c>
+      <c r="W56" s="2">
+        <v>49790</v>
+      </c>
+      <c r="X56" s="11">
+        <v>49865</v>
+      </c>
+      <c r="Y56" s="11">
+        <v>49854</v>
+      </c>
+      <c r="Z56" s="11">
+        <v>49905</v>
+      </c>
+      <c r="AA56" s="11">
+        <v>49910</v>
+      </c>
+      <c r="AB56" s="11">
+        <v>49852</v>
+      </c>
+      <c r="AC56" s="11">
+        <v>49871</v>
+      </c>
+      <c r="AD56" s="11">
+        <v>49861</v>
+      </c>
+      <c r="AE56" s="11">
+        <v>49843</v>
+      </c>
+      <c r="AF56" s="11">
+        <v>49845</v>
+      </c>
+      <c r="AG56" s="11">
+        <v>49876</v>
+      </c>
+      <c r="AH56" s="6">
+        <v>49803</v>
+      </c>
+      <c r="AI56" s="6">
+        <v>49753</v>
+      </c>
+      <c r="AJ56" s="6">
+        <v>49633</v>
+      </c>
+      <c r="AK56" s="6">
+        <v>49589</v>
+      </c>
+      <c r="AL56" s="6">
+        <v>49626</v>
+      </c>
+      <c r="AM56" s="32">
+        <v>49577</v>
+      </c>
+      <c r="AN56" s="11">
+        <v>49941</v>
+      </c>
+      <c r="AO56" s="11">
+        <v>49380</v>
+      </c>
+      <c r="AP56" s="16">
+        <v>49371</v>
+      </c>
+      <c r="AQ56" s="27">
+        <v>49344</v>
+      </c>
+      <c r="AR56" s="6">
+        <v>49293</v>
+      </c>
+      <c r="AS56" s="6">
+        <v>49224</v>
+      </c>
+      <c r="AT56" s="27">
+        <v>49009</v>
+      </c>
+      <c r="AU56" s="16">
+        <v>48821</v>
+      </c>
+      <c r="AV56" s="27">
+        <v>48664</v>
+      </c>
+      <c r="AW56" s="27">
+        <v>48558</v>
+      </c>
+      <c r="AX56" s="27">
+        <v>48500</v>
+      </c>
+      <c r="AY56" s="27">
+        <v>48486</v>
+      </c>
+      <c r="AZ56" s="34">
+        <v>48439</v>
+      </c>
+      <c r="BA56" s="13">
+        <v>48423</v>
+      </c>
+      <c r="BB56" s="13">
+        <v>48384</v>
+      </c>
+      <c r="BC56" s="13">
+        <v>48339</v>
+      </c>
+      <c r="BD56" s="13">
+        <v>48245</v>
+      </c>
+      <c r="BE56" s="27">
+        <v>48145</v>
+      </c>
+    </row>
+    <row r="57" spans="1:57">
+      <c r="A57" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="11">
+        <v>2193</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2188</v>
+      </c>
+      <c r="E57" s="2">
+        <v>2186</v>
+      </c>
+      <c r="F57" s="2">
+        <v>2183</v>
+      </c>
+      <c r="G57" s="2">
+        <v>2193</v>
+      </c>
+      <c r="H57" s="2">
+        <v>2194</v>
+      </c>
+      <c r="I57" s="2">
+        <v>2191</v>
+      </c>
+      <c r="J57" s="2">
+        <v>2192</v>
+      </c>
+      <c r="K57" s="2">
+        <v>2194</v>
+      </c>
+      <c r="L57" s="11">
+        <v>2195</v>
+      </c>
+      <c r="M57" s="11">
+        <v>2199</v>
+      </c>
+      <c r="N57" s="17">
+        <v>2205</v>
+      </c>
+      <c r="O57" s="2">
+        <v>2216</v>
+      </c>
+      <c r="P57" s="2">
+        <v>2218</v>
+      </c>
+      <c r="Q57" s="2">
+        <v>2222</v>
+      </c>
+      <c r="R57" s="2">
+        <v>2225</v>
+      </c>
+      <c r="S57" s="2">
+        <v>2229</v>
+      </c>
+      <c r="T57" s="11">
+        <v>2229</v>
+      </c>
+      <c r="U57" s="11">
+        <v>2226</v>
+      </c>
+      <c r="V57" s="2">
+        <v>2206</v>
+      </c>
+      <c r="W57" s="2">
+        <v>2208</v>
+      </c>
+      <c r="X57" s="11">
+        <v>2207</v>
+      </c>
+      <c r="Y57" s="11">
+        <v>2209</v>
+      </c>
+      <c r="Z57" s="11">
+        <v>2209</v>
+      </c>
+      <c r="AA57" s="2">
+        <v>2209</v>
+      </c>
+      <c r="AB57" s="27">
+        <v>2214</v>
+      </c>
+      <c r="AC57" s="11">
+        <v>2214</v>
+      </c>
+      <c r="AD57" s="27">
+        <v>2213</v>
+      </c>
+      <c r="AE57" s="11">
+        <v>2215</v>
+      </c>
+      <c r="AF57" s="27">
+        <v>2210</v>
+      </c>
+      <c r="AG57" s="27">
+        <v>2202</v>
+      </c>
+      <c r="AH57" s="6">
+        <v>2207</v>
+      </c>
+      <c r="AI57" s="6">
+        <v>2194</v>
+      </c>
+      <c r="AJ57" s="6">
+        <v>2184</v>
+      </c>
+      <c r="AK57" s="6">
+        <v>2171</v>
+      </c>
+      <c r="AL57" s="6">
+        <v>2168</v>
+      </c>
+      <c r="AM57" s="32">
+        <v>2164</v>
+      </c>
+      <c r="AN57" s="33">
+        <v>2145</v>
+      </c>
+      <c r="AO57" s="27">
+        <v>2144</v>
+      </c>
+      <c r="AP57" s="32">
+        <v>2141</v>
+      </c>
+      <c r="AQ57" s="27">
+        <v>2137</v>
+      </c>
+      <c r="AR57" s="6">
+        <v>2135</v>
+      </c>
+      <c r="AS57" s="6">
+        <v>2138</v>
+      </c>
+      <c r="AT57" s="27">
+        <v>2124</v>
+      </c>
+      <c r="AU57" s="27">
+        <v>2104</v>
+      </c>
+      <c r="AV57" s="27">
+        <v>2113</v>
+      </c>
+      <c r="AW57" s="27">
+        <v>2118</v>
+      </c>
+      <c r="AX57" s="27">
+        <v>2122</v>
+      </c>
+      <c r="AY57" s="27">
+        <v>2111</v>
+      </c>
+      <c r="AZ57" s="34">
+        <v>2105</v>
+      </c>
+      <c r="BA57" s="13">
+        <v>2092</v>
+      </c>
+      <c r="BB57" s="13">
+        <v>2086</v>
+      </c>
+      <c r="BC57" s="13">
+        <v>2089</v>
+      </c>
+      <c r="BD57" s="13">
+        <v>2085</v>
+      </c>
+      <c r="BE57" s="27">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="58" spans="1:57">
+      <c r="A58" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" s="11">
+        <v>29802</v>
+      </c>
+      <c r="D58" s="2">
+        <v>29822</v>
+      </c>
+      <c r="E58" s="2">
+        <v>29842</v>
+      </c>
+      <c r="F58" s="2">
+        <v>29878</v>
+      </c>
+      <c r="G58" s="2">
+        <v>29880</v>
+      </c>
+      <c r="H58" s="2">
+        <v>29875</v>
+      </c>
+      <c r="I58" s="2">
+        <v>29881</v>
+      </c>
+      <c r="J58" s="2">
+        <v>29884</v>
+      </c>
+      <c r="K58" s="2">
+        <v>29906</v>
+      </c>
+      <c r="L58" s="11">
+        <v>29918</v>
+      </c>
+      <c r="M58" s="11">
+        <v>29922</v>
+      </c>
+      <c r="N58" s="17">
+        <v>29950</v>
+      </c>
+      <c r="O58" s="2">
+        <v>29986</v>
+      </c>
+      <c r="P58" s="2">
+        <v>29993</v>
+      </c>
+      <c r="Q58" s="2">
+        <v>30003</v>
+      </c>
+      <c r="R58" s="2">
+        <v>30041</v>
+      </c>
+      <c r="S58" s="2">
+        <v>30072</v>
+      </c>
+      <c r="T58" s="11">
+        <v>30072</v>
+      </c>
+      <c r="U58" s="11">
+        <v>30167</v>
+      </c>
+      <c r="V58" s="2">
+        <v>30223</v>
+      </c>
+      <c r="W58" s="2">
+        <v>30253</v>
+      </c>
+      <c r="X58" s="11">
+        <v>30263</v>
+      </c>
+      <c r="Y58" s="11">
+        <v>30286</v>
+      </c>
+      <c r="Z58" s="11">
+        <v>30272</v>
+      </c>
+      <c r="AA58" s="2">
+        <v>30299</v>
+      </c>
+      <c r="AB58" s="27">
+        <v>30342</v>
+      </c>
+      <c r="AC58" s="11">
+        <v>30383</v>
+      </c>
+      <c r="AD58" s="27">
+        <v>30381</v>
+      </c>
+      <c r="AE58" s="11">
+        <v>30420</v>
+      </c>
+      <c r="AF58" s="27">
+        <v>30419</v>
+      </c>
+      <c r="AG58" s="27">
+        <v>30470</v>
+      </c>
+      <c r="AH58" s="6">
+        <v>30551</v>
+      </c>
+      <c r="AI58" s="6">
+        <v>30552</v>
+      </c>
+      <c r="AJ58" s="6">
+        <v>30527</v>
+      </c>
+      <c r="AK58" s="6">
+        <v>30550</v>
+      </c>
+      <c r="AL58" s="6">
+        <v>30596</v>
+      </c>
+      <c r="AM58" s="32">
+        <v>30596</v>
+      </c>
+      <c r="AN58" s="33">
+        <v>30622</v>
+      </c>
+      <c r="AO58" s="27">
+        <v>30639</v>
+      </c>
+      <c r="AP58" s="32">
+        <v>30633</v>
+      </c>
+      <c r="AQ58" s="27">
+        <v>30639</v>
+      </c>
+      <c r="AR58" s="6">
+        <v>30601</v>
+      </c>
+      <c r="AS58" s="6">
+        <v>30599</v>
+      </c>
+      <c r="AT58" s="27">
+        <v>30465</v>
+      </c>
+      <c r="AU58" s="27">
+        <v>30404</v>
+      </c>
+      <c r="AV58" s="27">
+        <v>30337</v>
+      </c>
+      <c r="AW58" s="27">
+        <v>30355</v>
+      </c>
+      <c r="AX58" s="27">
+        <v>30363</v>
+      </c>
+      <c r="AY58" s="27">
+        <v>30389</v>
+      </c>
+      <c r="AZ58" s="34">
+        <v>30384</v>
+      </c>
+      <c r="BA58" s="13">
+        <v>30389</v>
+      </c>
+      <c r="BB58" s="13">
+        <v>30353</v>
+      </c>
+      <c r="BC58" s="13">
+        <v>30338</v>
+      </c>
+      <c r="BD58" s="13">
+        <v>30332</v>
+      </c>
+      <c r="BE58" s="27">
+        <v>30434</v>
+      </c>
+    </row>
+    <row r="59" spans="1:57">
+      <c r="A59" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="11">
+        <v>27904</v>
+      </c>
+      <c r="D59" s="2">
+        <v>27927</v>
+      </c>
+      <c r="E59" s="2">
+        <v>27942</v>
+      </c>
+      <c r="F59" s="2">
+        <v>27958</v>
+      </c>
+      <c r="G59" s="2">
+        <v>27976</v>
+      </c>
+      <c r="H59" s="2">
+        <v>28001</v>
+      </c>
+      <c r="I59" s="2">
+        <v>28001</v>
+      </c>
+      <c r="J59" s="2">
+        <v>28004</v>
+      </c>
+      <c r="K59" s="2">
+        <v>28002</v>
+      </c>
+      <c r="L59" s="11">
+        <v>28017</v>
+      </c>
+      <c r="M59" s="11">
+        <v>28029</v>
+      </c>
+      <c r="N59" s="17">
+        <v>28002</v>
+      </c>
+      <c r="O59" s="2">
+        <v>28023</v>
+      </c>
+      <c r="P59" s="2">
+        <v>28056</v>
+      </c>
+      <c r="Q59" s="2">
+        <v>28065</v>
+      </c>
+      <c r="R59" s="2">
+        <v>28088</v>
+      </c>
+      <c r="S59" s="2">
+        <v>28090</v>
+      </c>
+      <c r="T59" s="11">
+        <v>28090</v>
+      </c>
+      <c r="U59" s="11">
+        <v>28148</v>
+      </c>
+      <c r="V59" s="2">
+        <v>28082</v>
+      </c>
+      <c r="W59" s="2">
+        <v>28044</v>
+      </c>
+      <c r="X59" s="11">
+        <v>28038</v>
+      </c>
+      <c r="Y59" s="11">
+        <v>28022</v>
+      </c>
+      <c r="Z59" s="11">
+        <v>28030</v>
+      </c>
+      <c r="AA59" s="2">
+        <v>27977</v>
+      </c>
+      <c r="AB59" s="27">
+        <v>27970</v>
+      </c>
+      <c r="AC59" s="11">
+        <v>27950</v>
+      </c>
+      <c r="AD59" s="27">
+        <v>27992</v>
+      </c>
+      <c r="AE59" s="11">
+        <v>27979</v>
+      </c>
+      <c r="AF59" s="27">
+        <v>27966</v>
+      </c>
+      <c r="AG59" s="27">
+        <v>27968</v>
+      </c>
+      <c r="AH59" s="6">
+        <v>27967</v>
+      </c>
+      <c r="AI59" s="6">
+        <v>27952</v>
+      </c>
+      <c r="AJ59" s="6">
+        <v>27891</v>
+      </c>
+      <c r="AK59" s="6">
+        <v>27835</v>
+      </c>
+      <c r="AL59" s="6">
+        <v>27799</v>
+      </c>
+      <c r="AM59" s="32">
+        <v>27852</v>
+      </c>
+      <c r="AN59" s="33">
+        <v>27832</v>
+      </c>
+      <c r="AO59" s="27">
+        <v>27826</v>
+      </c>
+      <c r="AP59" s="32">
+        <v>27786</v>
+      </c>
+      <c r="AQ59" s="27">
+        <v>27761</v>
+      </c>
+      <c r="AR59" s="6">
+        <v>27714</v>
+      </c>
+      <c r="AS59" s="6">
+        <v>27671</v>
+      </c>
+      <c r="AT59" s="27">
+        <v>27568</v>
+      </c>
+      <c r="AU59" s="27">
+        <v>27478</v>
+      </c>
+      <c r="AV59" s="27">
+        <v>27415</v>
+      </c>
+      <c r="AW59" s="27">
+        <v>27363</v>
+      </c>
+      <c r="AX59" s="27">
+        <v>27355</v>
+      </c>
+      <c r="AY59" s="27">
+        <v>27311</v>
+      </c>
+      <c r="AZ59" s="34">
+        <v>27280</v>
+      </c>
+      <c r="BA59" s="13">
+        <v>27240</v>
+      </c>
+      <c r="BB59" s="13">
+        <v>27156</v>
+      </c>
+      <c r="BC59" s="13">
+        <v>27154</v>
+      </c>
+      <c r="BD59" s="13">
+        <v>27172</v>
+      </c>
+      <c r="BE59" s="27">
+        <v>27158</v>
+      </c>
+    </row>
+    <row r="60" spans="1:57">
+      <c r="B60" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="C60" s="77"/>
+      <c r="D60" s="77"/>
+      <c r="E60" s="77"/>
+      <c r="F60" s="77"/>
+      <c r="G60" s="77"/>
+      <c r="H60" s="77"/>
+      <c r="I60" s="77"/>
+      <c r="J60" s="77"/>
+      <c r="K60" s="77"/>
+      <c r="L60" s="77"/>
+      <c r="M60" s="77"/>
+      <c r="N60" s="77"/>
+      <c r="O60" s="77"/>
+      <c r="P60" s="77"/>
+      <c r="Q60" s="77"/>
+      <c r="R60" s="77"/>
+      <c r="S60" s="77"/>
+      <c r="T60" s="77"/>
+      <c r="U60" s="77"/>
+      <c r="V60" s="77"/>
+      <c r="W60" s="77"/>
+      <c r="X60" s="77"/>
+      <c r="Y60" s="77"/>
+      <c r="Z60" s="77"/>
+      <c r="AA60" s="77"/>
+      <c r="AB60" s="77"/>
+      <c r="AC60" s="77"/>
+      <c r="AD60" s="77"/>
+      <c r="AE60" s="77"/>
+      <c r="AF60" s="77"/>
+      <c r="AG60" s="77"/>
+      <c r="AH60" s="77"/>
+      <c r="AI60" s="77"/>
+      <c r="AJ60" s="77"/>
+      <c r="AK60" s="77"/>
+      <c r="AL60" s="77"/>
+      <c r="AM60" s="77"/>
+      <c r="AN60" s="77"/>
+      <c r="AO60" s="77"/>
+      <c r="AP60" s="77"/>
+      <c r="AQ60" s="77"/>
+      <c r="AR60" s="77"/>
+      <c r="AS60" s="77"/>
+      <c r="AT60" s="77"/>
+      <c r="AU60" s="77"/>
+      <c r="AV60" s="77"/>
+      <c r="AW60" s="77"/>
+      <c r="AX60" s="77"/>
+      <c r="AY60" s="77"/>
+      <c r="AZ60" s="77"/>
+      <c r="BA60" s="77"/>
+      <c r="BB60" s="77"/>
+      <c r="BC60" s="77"/>
+      <c r="BD60" s="77"/>
+      <c r="BE60" s="77"/>
+    </row>
+    <row r="61" spans="1:57">
+      <c r="A61" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" s="35">
+        <v>328634</v>
+      </c>
+      <c r="D61" s="12">
+        <v>328979</v>
+      </c>
+      <c r="E61" s="12">
+        <v>329343</v>
+      </c>
+      <c r="F61" s="12">
+        <v>329797</v>
+      </c>
+      <c r="G61" s="12">
+        <v>330241</v>
+      </c>
+      <c r="H61" s="12">
+        <v>330652</v>
+      </c>
+      <c r="I61" s="12">
+        <v>331200</v>
+      </c>
+      <c r="J61" s="12">
+        <v>331720</v>
+      </c>
+      <c r="K61" s="12">
+        <v>332246</v>
+      </c>
+      <c r="L61" s="12">
+        <v>332614</v>
+      </c>
+      <c r="M61" s="12">
+        <v>333078</v>
+      </c>
+      <c r="N61" s="12">
+        <v>333745</v>
+      </c>
+      <c r="O61" s="12">
+        <v>334294</v>
+      </c>
+      <c r="P61" s="12">
+        <v>334830</v>
+      </c>
+      <c r="Q61" s="12">
+        <v>335253</v>
+      </c>
+      <c r="R61" s="12">
+        <v>335680</v>
+      </c>
+      <c r="S61" s="12">
+        <v>336066</v>
+      </c>
+      <c r="T61" s="12">
+        <v>336566</v>
+      </c>
+      <c r="U61" s="12">
+        <v>337050</v>
+      </c>
+      <c r="V61" s="12">
+        <v>337522</v>
+      </c>
+      <c r="W61" s="12">
+        <v>338078</v>
+      </c>
+      <c r="X61" s="12">
+        <v>338554</v>
+      </c>
+      <c r="Y61" s="12">
+        <v>339010</v>
+      </c>
+      <c r="Z61" s="12">
+        <v>339533</v>
+      </c>
+      <c r="AA61" s="25">
+        <v>340001</v>
+      </c>
+      <c r="AB61" s="12">
+        <v>340392</v>
+      </c>
+      <c r="AC61" s="12">
+        <v>340880</v>
+      </c>
+      <c r="AD61" s="12">
+        <v>341416</v>
+      </c>
+      <c r="AE61" s="12">
+        <v>341992</v>
+      </c>
+      <c r="AF61" s="12">
+        <v>342496</v>
+      </c>
+      <c r="AG61" s="12">
+        <v>343065</v>
+      </c>
+      <c r="AH61" s="12">
+        <v>343820</v>
+      </c>
+      <c r="AI61" s="25">
+        <v>344578</v>
+      </c>
+      <c r="AJ61" s="12">
+        <v>345127</v>
+      </c>
+      <c r="AK61" s="12">
+        <v>345824</v>
+      </c>
+      <c r="AL61" s="12">
+        <v>346368</v>
+      </c>
+      <c r="AM61" s="12">
+        <v>346877</v>
+      </c>
+      <c r="AN61" s="25">
+        <v>347315</v>
+      </c>
+      <c r="AO61" s="12">
+        <v>347782</v>
+      </c>
+      <c r="AP61" s="12">
+        <v>348091</v>
+      </c>
+      <c r="AQ61" s="27">
+        <v>348598</v>
+      </c>
+      <c r="AR61" s="27">
+        <v>349077</v>
+      </c>
+      <c r="AS61" s="27">
+        <v>349633</v>
+      </c>
+      <c r="AT61" s="27">
+        <v>350750</v>
+      </c>
+      <c r="AU61" s="27">
+        <v>351265</v>
+      </c>
+      <c r="AV61" s="27">
+        <v>351632</v>
+      </c>
+      <c r="AW61" s="27">
+        <v>352053</v>
+      </c>
+      <c r="AX61" s="27">
+        <v>352385</v>
+      </c>
+      <c r="AY61" s="27">
+        <v>352771</v>
+      </c>
+      <c r="AZ61" s="27">
+        <v>353319</v>
+      </c>
+      <c r="BA61" s="13">
+        <v>353621</v>
+      </c>
+      <c r="BB61" s="13">
+        <v>353843</v>
+      </c>
+      <c r="BC61" s="13">
+        <v>354124</v>
+      </c>
+      <c r="BD61" s="13">
+        <v>354334</v>
+      </c>
+      <c r="BE61" s="27">
+        <v>354746</v>
+      </c>
+    </row>
+    <row r="62" spans="1:57">
+      <c r="A62" s="58">
+        <v>151000000</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="35">
+        <v>263653</v>
+      </c>
+      <c r="D62" s="12">
+        <v>263928</v>
+      </c>
+      <c r="E62" s="12">
+        <v>264309</v>
+      </c>
+      <c r="F62" s="12">
+        <v>264706</v>
+      </c>
+      <c r="G62" s="12">
+        <v>265128</v>
+      </c>
+      <c r="H62" s="12">
+        <v>265504</v>
+      </c>
+      <c r="I62" s="12">
+        <v>265992</v>
+      </c>
+      <c r="J62" s="12">
+        <v>266460</v>
+      </c>
+      <c r="K62" s="12">
+        <v>266930</v>
+      </c>
+      <c r="L62" s="12">
+        <v>267245</v>
+      </c>
+      <c r="M62" s="12">
+        <v>267650</v>
+      </c>
+      <c r="N62" s="12">
+        <v>268270</v>
+      </c>
+      <c r="O62" s="12">
+        <v>268740</v>
+      </c>
+      <c r="P62" s="12">
+        <v>269239</v>
+      </c>
+      <c r="Q62" s="12">
+        <v>269639</v>
+      </c>
+      <c r="R62" s="12">
+        <v>269965</v>
+      </c>
+      <c r="S62" s="12">
+        <v>270293</v>
+      </c>
+      <c r="T62" s="12">
+        <v>270717</v>
+      </c>
+      <c r="U62" s="12">
+        <v>271168</v>
+      </c>
+      <c r="V62" s="12">
+        <v>271645</v>
+      </c>
+      <c r="W62" s="12">
+        <v>272221</v>
+      </c>
+      <c r="X62" s="12">
+        <v>272649</v>
+      </c>
+      <c r="Y62" s="12">
+        <v>273083</v>
+      </c>
+      <c r="Z62" s="12">
+        <v>273583</v>
+      </c>
+      <c r="AA62" s="25">
+        <v>274045</v>
+      </c>
+      <c r="AB62" s="12">
+        <v>274463</v>
+      </c>
+      <c r="AC62" s="12">
+        <v>274888</v>
+      </c>
+      <c r="AD62" s="12">
+        <v>275385</v>
+      </c>
+      <c r="AE62" s="12">
+        <v>275929</v>
+      </c>
+      <c r="AF62" s="12">
+        <v>276426</v>
+      </c>
+      <c r="AG62" s="12">
+        <v>276956</v>
+      </c>
+      <c r="AH62" s="12">
+        <v>277686</v>
+      </c>
+      <c r="AI62" s="25">
+        <v>278477</v>
+      </c>
+      <c r="AJ62" s="12">
+        <v>279148</v>
+      </c>
+      <c r="AK62" s="12">
+        <v>279888</v>
+      </c>
+      <c r="AL62" s="12">
+        <v>280394</v>
+      </c>
+      <c r="AM62" s="12">
+        <v>280908</v>
+      </c>
+      <c r="AN62" s="25">
+        <v>281387</v>
+      </c>
+      <c r="AO62" s="12">
+        <v>281887</v>
+      </c>
+      <c r="AP62" s="12">
+        <v>282228</v>
+      </c>
+      <c r="AQ62" s="27">
+        <v>282753</v>
+      </c>
+      <c r="AR62" s="27">
+        <v>283295</v>
+      </c>
+      <c r="AS62" s="27">
+        <v>283886</v>
+      </c>
+      <c r="AT62" s="27">
+        <v>285219</v>
+      </c>
+      <c r="AU62" s="27">
+        <v>285879</v>
+      </c>
+      <c r="AV62" s="27">
+        <v>286475</v>
+      </c>
+      <c r="AW62" s="27">
+        <v>286998</v>
+      </c>
+      <c r="AX62" s="27">
+        <v>287369</v>
+      </c>
+      <c r="AY62" s="27">
+        <v>287791</v>
+      </c>
+      <c r="AZ62" s="27">
+        <v>288354</v>
+      </c>
+      <c r="BA62" s="13">
+        <v>288673</v>
+      </c>
+      <c r="BB62" s="13">
+        <v>289008</v>
+      </c>
+      <c r="BC62" s="13">
+        <v>289333</v>
+      </c>
+      <c r="BD62" s="13">
+        <v>289582</v>
+      </c>
+      <c r="BE62" s="27">
+        <v>290044</v>
+      </c>
+    </row>
+    <row r="63" spans="1:57">
+      <c r="A63" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="35">
+        <v>10947</v>
+      </c>
+      <c r="D63" s="12">
+        <v>10960</v>
+      </c>
+      <c r="E63" s="12">
+        <v>10943</v>
+      </c>
+      <c r="F63" s="12">
+        <v>10952</v>
+      </c>
+      <c r="G63" s="12">
+        <v>10959</v>
+      </c>
+      <c r="H63" s="12">
+        <v>10965</v>
+      </c>
+      <c r="I63" s="12">
+        <v>10979</v>
+      </c>
+      <c r="J63" s="12">
+        <v>11001</v>
+      </c>
+      <c r="K63" s="12">
+        <v>11015</v>
+      </c>
+      <c r="L63" s="12">
+        <v>11017</v>
+      </c>
+      <c r="M63" s="12">
+        <v>11036</v>
+      </c>
+      <c r="N63" s="12">
+        <v>11042</v>
+      </c>
+      <c r="O63" s="12">
+        <v>11064</v>
+      </c>
+      <c r="P63" s="12">
+        <v>11071</v>
+      </c>
+      <c r="Q63" s="12">
+        <v>11082</v>
+      </c>
+      <c r="R63" s="12">
+        <v>11091</v>
+      </c>
+      <c r="S63" s="12">
+        <v>11091</v>
+      </c>
+      <c r="T63" s="12">
+        <v>11098</v>
+      </c>
+      <c r="U63" s="12">
+        <v>11073</v>
+      </c>
+      <c r="V63" s="12">
+        <v>11076</v>
+      </c>
+      <c r="W63" s="12">
+        <v>11067</v>
+      </c>
+      <c r="X63" s="12">
+        <v>11060</v>
+      </c>
+      <c r="Y63" s="12">
+        <v>11065</v>
+      </c>
+      <c r="Z63" s="12">
+        <v>11076</v>
+      </c>
+      <c r="AA63" s="25">
+        <v>11085</v>
+      </c>
+      <c r="AB63" s="12">
+        <v>11081</v>
+      </c>
+      <c r="AC63" s="12">
+        <v>11097</v>
+      </c>
+      <c r="AD63" s="12">
+        <v>11090</v>
+      </c>
+      <c r="AE63" s="12">
+        <v>11103</v>
+      </c>
+      <c r="AF63" s="12">
+        <v>11099</v>
+      </c>
+      <c r="AG63" s="12">
+        <v>11102</v>
+      </c>
+      <c r="AH63" s="12">
+        <v>11105</v>
+      </c>
+      <c r="AI63" s="25">
+        <v>11106</v>
+      </c>
+      <c r="AJ63" s="12">
+        <v>11087</v>
+      </c>
+      <c r="AK63" s="12">
+        <v>11085</v>
+      </c>
+      <c r="AL63" s="12">
+        <v>11090</v>
+      </c>
+      <c r="AM63" s="12">
+        <v>11076</v>
+      </c>
+      <c r="AN63" s="25">
+        <v>11082</v>
+      </c>
+      <c r="AO63" s="12">
+        <v>11067</v>
+      </c>
+      <c r="AP63" s="12">
+        <v>11075</v>
+      </c>
+      <c r="AQ63" s="27">
+        <v>11064</v>
+      </c>
+      <c r="AR63" s="27">
+        <v>11061</v>
+      </c>
+      <c r="AS63" s="27">
+        <v>11026</v>
+      </c>
+      <c r="AT63" s="27">
+        <v>10986</v>
+      </c>
+      <c r="AU63" s="27">
+        <v>10992</v>
+      </c>
+      <c r="AV63" s="27">
+        <v>10942</v>
+      </c>
+      <c r="AW63" s="27">
+        <v>10923</v>
+      </c>
+      <c r="AX63" s="27">
+        <v>10910</v>
+      </c>
+      <c r="AY63" s="27">
+        <v>10911</v>
+      </c>
+      <c r="AZ63" s="27">
+        <v>10917</v>
+      </c>
+      <c r="BA63" s="13">
+        <v>10930</v>
+      </c>
+      <c r="BB63" s="13">
+        <v>10927</v>
+      </c>
+      <c r="BC63" s="13">
+        <v>10929</v>
+      </c>
+      <c r="BD63" s="13">
+        <v>10948</v>
+      </c>
+      <c r="BE63" s="27">
+        <v>10930</v>
+      </c>
+    </row>
+    <row r="64" spans="1:57">
+      <c r="A64" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" s="35">
+        <v>24241</v>
+      </c>
+      <c r="D64" s="18">
+        <v>24277</v>
+      </c>
+      <c r="E64" s="18">
+        <v>24260</v>
+      </c>
+      <c r="F64" s="18">
+        <v>24285</v>
+      </c>
+      <c r="G64" s="18">
+        <v>24293</v>
+      </c>
+      <c r="H64" s="18">
+        <v>24312</v>
+      </c>
+      <c r="I64" s="18">
+        <v>24357</v>
+      </c>
+      <c r="J64" s="18">
+        <v>24377</v>
+      </c>
+      <c r="K64" s="12">
+        <v>24397</v>
+      </c>
+      <c r="L64" s="18">
+        <v>24415</v>
+      </c>
+      <c r="M64" s="18">
+        <v>24437</v>
+      </c>
+      <c r="N64" s="18">
+        <v>24454</v>
+      </c>
+      <c r="O64" s="18">
+        <v>24477</v>
+      </c>
+      <c r="P64" s="18">
+        <v>24481</v>
+      </c>
+      <c r="Q64" s="18">
+        <v>24489</v>
+      </c>
+      <c r="R64" s="18">
+        <v>24531</v>
+      </c>
+      <c r="S64" s="18">
+        <v>24569</v>
+      </c>
+      <c r="T64" s="18">
+        <v>24593</v>
+      </c>
+      <c r="U64" s="18">
+        <v>24616</v>
+      </c>
+      <c r="V64" s="18">
+        <v>24618</v>
+      </c>
+      <c r="W64" s="18">
+        <v>24612</v>
+      </c>
+      <c r="X64" s="18">
+        <v>24661</v>
+      </c>
+      <c r="Y64" s="18">
+        <v>24658</v>
+      </c>
+      <c r="Z64" s="18">
+        <v>24668</v>
+      </c>
+      <c r="AA64" s="16">
+        <v>24673</v>
+      </c>
+      <c r="AB64" s="12">
+        <v>24637</v>
+      </c>
+      <c r="AC64" s="12">
+        <v>24653</v>
+      </c>
+      <c r="AD64" s="12">
+        <v>24657</v>
+      </c>
+      <c r="AE64" s="12">
+        <v>24636</v>
+      </c>
+      <c r="AF64" s="12">
+        <v>24635</v>
+      </c>
+      <c r="AG64" s="12">
+        <v>24651</v>
+      </c>
+      <c r="AH64" s="12">
+        <v>24625</v>
+      </c>
+      <c r="AI64" s="12">
+        <v>24603</v>
+      </c>
+      <c r="AJ64" s="12">
+        <v>24543</v>
+      </c>
+      <c r="AK64" s="12">
+        <v>24503</v>
+      </c>
+      <c r="AL64" s="12">
+        <v>24524</v>
+      </c>
+      <c r="AM64" s="18">
+        <v>24511</v>
+      </c>
+      <c r="AN64" s="18">
+        <v>24467</v>
+      </c>
+      <c r="AO64" s="18">
+        <v>24455</v>
+      </c>
+      <c r="AP64" s="18">
+        <v>24438</v>
+      </c>
+      <c r="AQ64" s="27">
+        <v>24420</v>
+      </c>
+      <c r="AR64" s="16">
+        <v>24385</v>
+      </c>
+      <c r="AS64" s="27">
+        <v>24378</v>
+      </c>
+      <c r="AT64" s="27">
+        <v>24298</v>
+      </c>
+      <c r="AU64" s="16">
+        <v>24228</v>
+      </c>
+      <c r="AV64" s="27">
+        <v>24140</v>
+      </c>
+      <c r="AW64" s="27">
+        <v>24083</v>
+      </c>
+      <c r="AX64" s="27">
+        <v>24066</v>
+      </c>
+      <c r="AY64" s="27">
+        <v>24048</v>
+      </c>
+      <c r="AZ64" s="16">
+        <v>24055</v>
+      </c>
+      <c r="BA64" s="13">
+        <v>24050</v>
+      </c>
+      <c r="BB64" s="15">
+        <v>24025</v>
+      </c>
+      <c r="BC64" s="13">
+        <v>24011</v>
+      </c>
+      <c r="BD64" s="15">
+        <v>23964</v>
+      </c>
+      <c r="BE64" s="27">
+        <v>23903</v>
+      </c>
+    </row>
+    <row r="65" spans="1:57">
+      <c r="A65" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" s="35">
+        <v>1129</v>
+      </c>
+      <c r="D65" s="12">
+        <v>1127</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1127</v>
+      </c>
+      <c r="F65" s="12">
+        <v>1123</v>
+      </c>
+      <c r="G65" s="12">
+        <v>1128</v>
+      </c>
+      <c r="H65" s="12">
+        <v>1127</v>
+      </c>
+      <c r="I65" s="12">
+        <v>1126</v>
+      </c>
+      <c r="J65" s="12">
+        <v>1128</v>
+      </c>
+      <c r="K65" s="12">
+        <v>1129</v>
+      </c>
+      <c r="L65" s="12">
+        <v>1135</v>
+      </c>
+      <c r="M65" s="12">
+        <v>1140</v>
+      </c>
+      <c r="N65" s="12">
+        <v>1135</v>
+      </c>
+      <c r="O65" s="12">
+        <v>1143</v>
+      </c>
+      <c r="P65" s="12">
+        <v>1145</v>
+      </c>
+      <c r="Q65" s="12">
+        <v>1146</v>
+      </c>
+      <c r="R65" s="12">
+        <v>1147</v>
+      </c>
+      <c r="S65" s="12">
+        <v>1150</v>
+      </c>
+      <c r="T65" s="12">
+        <v>1151</v>
+      </c>
+      <c r="U65" s="12">
+        <v>1145</v>
+      </c>
+      <c r="V65" s="12">
+        <v>1138</v>
+      </c>
+      <c r="W65" s="12">
+        <v>1139</v>
+      </c>
+      <c r="X65" s="12">
+        <v>1138</v>
+      </c>
+      <c r="Y65" s="12">
+        <v>1139</v>
+      </c>
+      <c r="Z65" s="12">
+        <v>1143</v>
+      </c>
+      <c r="AA65" s="25">
+        <v>1146</v>
+      </c>
+      <c r="AB65" s="12">
+        <v>1152</v>
+      </c>
+      <c r="AC65" s="12">
+        <v>1150</v>
+      </c>
+      <c r="AD65" s="12">
+        <v>1151</v>
+      </c>
+      <c r="AE65" s="12">
+        <v>1153</v>
+      </c>
+      <c r="AF65" s="12">
+        <v>1150</v>
+      </c>
+      <c r="AG65" s="12">
+        <v>1148</v>
+      </c>
+      <c r="AH65" s="12">
+        <v>1146</v>
+      </c>
+      <c r="AI65" s="25">
+        <v>1140</v>
+      </c>
+      <c r="AJ65" s="12">
+        <v>1136</v>
+      </c>
+      <c r="AK65" s="12">
+        <v>1133</v>
+      </c>
+      <c r="AL65" s="12">
+        <v>1130</v>
+      </c>
+      <c r="AM65" s="12">
+        <v>1129</v>
+      </c>
+      <c r="AN65" s="25">
+        <v>1120</v>
+      </c>
+      <c r="AO65" s="12">
+        <v>1118</v>
+      </c>
+      <c r="AP65" s="12">
+        <v>1118</v>
+      </c>
+      <c r="AQ65" s="27">
+        <v>1117</v>
+      </c>
+      <c r="AR65" s="27">
+        <v>1116</v>
+      </c>
+      <c r="AS65" s="27">
+        <v>1119</v>
+      </c>
+      <c r="AT65" s="27">
+        <v>1115</v>
+      </c>
+      <c r="AU65" s="27">
+        <v>1103</v>
+      </c>
+      <c r="AV65" s="27">
+        <v>1107</v>
+      </c>
+      <c r="AW65" s="27">
+        <v>1106</v>
+      </c>
+      <c r="AX65" s="27">
+        <v>1107</v>
+      </c>
+      <c r="AY65" s="27">
+        <v>1106</v>
+      </c>
+      <c r="AZ65" s="27">
+        <v>1102</v>
+      </c>
+      <c r="BA65" s="13">
+        <v>1096</v>
+      </c>
+      <c r="BB65" s="13">
+        <v>1092</v>
+      </c>
+      <c r="BC65" s="13">
+        <v>1093</v>
+      </c>
+      <c r="BD65" s="13">
+        <v>1092</v>
+      </c>
+      <c r="BE65" s="27">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="66" spans="1:57">
+      <c r="A66" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="35">
+        <v>14668</v>
+      </c>
+      <c r="D66" s="12">
+        <v>14676</v>
+      </c>
+      <c r="E66" s="12">
+        <v>14686</v>
+      </c>
+      <c r="F66" s="12">
+        <v>14702</v>
+      </c>
+      <c r="G66" s="12">
+        <v>14700</v>
+      </c>
+      <c r="H66" s="12">
+        <v>14700</v>
+      </c>
+      <c r="I66" s="12">
+        <v>14699</v>
+      </c>
+      <c r="J66" s="12">
+        <v>14713</v>
+      </c>
+      <c r="K66" s="12">
+        <v>14725</v>
+      </c>
+      <c r="L66" s="12">
+        <v>14740</v>
+      </c>
+      <c r="M66" s="12">
+        <v>14743</v>
+      </c>
+      <c r="N66" s="12">
+        <v>14782</v>
+      </c>
+      <c r="O66" s="12">
+        <v>14796</v>
+      </c>
+      <c r="P66" s="12">
+        <v>14799</v>
+      </c>
+      <c r="Q66" s="12">
+        <v>14805</v>
+      </c>
+      <c r="R66" s="12">
+        <v>14840</v>
+      </c>
+      <c r="S66" s="12">
+        <v>14855</v>
+      </c>
+      <c r="T66" s="12">
+        <v>14881</v>
+      </c>
+      <c r="U66" s="12">
+        <v>14919</v>
+      </c>
+      <c r="V66" s="12">
+        <v>14943</v>
+      </c>
+      <c r="W66" s="12">
+        <v>14949</v>
+      </c>
+      <c r="X66" s="12">
+        <v>14958</v>
+      </c>
+      <c r="Y66" s="12">
+        <v>14980</v>
+      </c>
+      <c r="Z66" s="12">
+        <v>14972</v>
+      </c>
+      <c r="AA66" s="25">
+        <v>14982</v>
+      </c>
+      <c r="AB66" s="12">
+        <v>15003</v>
+      </c>
+      <c r="AC66" s="12">
+        <v>15040</v>
+      </c>
+      <c r="AD66" s="12">
+        <v>15066</v>
+      </c>
+      <c r="AE66" s="12">
+        <v>15111</v>
+      </c>
+      <c r="AF66" s="12">
+        <v>15125</v>
+      </c>
+      <c r="AG66" s="12">
+        <v>15146</v>
+      </c>
+      <c r="AH66" s="12">
+        <v>15195</v>
+      </c>
+      <c r="AI66" s="25">
+        <v>15191</v>
+      </c>
+      <c r="AJ66" s="12">
+        <v>15187</v>
+      </c>
+      <c r="AK66" s="12">
+        <v>15194</v>
+      </c>
+      <c r="AL66" s="12">
+        <v>15229</v>
+      </c>
+      <c r="AM66" s="12">
+        <v>15229</v>
+      </c>
+      <c r="AN66" s="25">
+        <v>15245</v>
+      </c>
+      <c r="AO66" s="12">
+        <v>15250</v>
+      </c>
+      <c r="AP66" s="12">
+        <v>15243</v>
+      </c>
+      <c r="AQ66" s="27">
+        <v>15260</v>
+      </c>
+      <c r="AR66" s="27">
+        <v>15248</v>
+      </c>
+      <c r="AS66" s="27">
+        <v>15268</v>
+      </c>
+      <c r="AT66" s="27">
+        <v>15215</v>
+      </c>
+      <c r="AU66" s="27">
+        <v>15187</v>
+      </c>
+      <c r="AV66" s="27">
+        <v>15142</v>
+      </c>
+      <c r="AW66" s="27">
+        <v>15143</v>
+      </c>
+      <c r="AX66" s="27">
+        <v>15138</v>
+      </c>
+      <c r="AY66" s="27">
+        <v>15145</v>
+      </c>
+      <c r="AZ66" s="27">
+        <v>15130</v>
+      </c>
+      <c r="BA66" s="13">
+        <v>15135</v>
+      </c>
+      <c r="BB66" s="13">
+        <v>15102</v>
+      </c>
+      <c r="BC66" s="13">
+        <v>15083</v>
+      </c>
+      <c r="BD66" s="13">
+        <v>15065</v>
+      </c>
+      <c r="BE66" s="27">
+        <v>15111</v>
+      </c>
+    </row>
+    <row r="67" spans="1:57">
+      <c r="A67" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="35">
+        <v>13996</v>
+      </c>
+      <c r="D67" s="12">
+        <v>14011</v>
+      </c>
+      <c r="E67" s="12">
+        <v>14018</v>
+      </c>
+      <c r="F67" s="12">
+        <v>14029</v>
+      </c>
+      <c r="G67" s="12">
+        <v>14033</v>
+      </c>
+      <c r="H67" s="12">
+        <v>14044</v>
+      </c>
+      <c r="I67" s="12">
+        <v>14047</v>
+      </c>
+      <c r="J67" s="12">
+        <v>14041</v>
+      </c>
+      <c r="K67" s="12">
+        <v>14050</v>
+      </c>
+      <c r="L67" s="12">
+        <v>14062</v>
+      </c>
+      <c r="M67" s="12">
+        <v>14072</v>
+      </c>
+      <c r="N67" s="12">
+        <v>14062</v>
+      </c>
+      <c r="O67" s="12">
+        <v>14074</v>
+      </c>
+      <c r="P67" s="12">
+        <v>14095</v>
+      </c>
+      <c r="Q67" s="12">
+        <v>14092</v>
+      </c>
+      <c r="R67" s="12">
+        <v>14106</v>
+      </c>
+      <c r="S67" s="12">
+        <v>14108</v>
+      </c>
+      <c r="T67" s="12">
+        <v>14126</v>
+      </c>
+      <c r="U67" s="12">
+        <v>14129</v>
+      </c>
+      <c r="V67" s="12">
+        <v>14102</v>
+      </c>
+      <c r="W67" s="12">
+        <v>14090</v>
+      </c>
+      <c r="X67" s="12">
+        <v>14088</v>
+      </c>
+      <c r="Y67" s="12">
+        <v>14085</v>
+      </c>
+      <c r="Z67" s="12">
+        <v>14091</v>
+      </c>
+      <c r="AA67" s="25">
+        <v>14070</v>
+      </c>
+      <c r="AB67" s="12">
+        <v>14056</v>
+      </c>
+      <c r="AC67" s="12">
+        <v>14052</v>
+      </c>
+      <c r="AD67" s="12">
+        <v>14067</v>
+      </c>
+      <c r="AE67" s="12">
+        <v>14060</v>
+      </c>
+      <c r="AF67" s="12">
+        <v>14061</v>
+      </c>
+      <c r="AG67" s="12">
+        <v>14062</v>
+      </c>
+      <c r="AH67" s="12">
+        <v>14063</v>
+      </c>
+      <c r="AI67" s="25">
+        <v>14061</v>
+      </c>
+      <c r="AJ67" s="12">
+        <v>14026</v>
+      </c>
+      <c r="AK67" s="12">
+        <v>14021</v>
+      </c>
+      <c r="AL67" s="12">
+        <v>14001</v>
+      </c>
+      <c r="AM67" s="12">
+        <v>14024</v>
+      </c>
+      <c r="AN67" s="25">
+        <v>14014</v>
+      </c>
+      <c r="AO67" s="12">
+        <v>14005</v>
+      </c>
+      <c r="AP67" s="12">
+        <v>13989</v>
+      </c>
+      <c r="AQ67" s="27">
+        <v>13984</v>
+      </c>
+      <c r="AR67" s="27">
+        <v>13972</v>
+      </c>
+      <c r="AS67" s="27">
+        <v>13956</v>
+      </c>
+      <c r="AT67" s="27">
+        <v>13917</v>
+      </c>
+      <c r="AU67" s="27">
+        <v>13876</v>
+      </c>
+      <c r="AV67" s="27">
+        <v>13826</v>
+      </c>
+      <c r="AW67" s="27">
+        <v>13800</v>
+      </c>
+      <c r="AX67" s="27">
+        <v>13795</v>
+      </c>
+      <c r="AY67" s="27">
+        <v>13770</v>
+      </c>
+      <c r="AZ67" s="27">
+        <v>13761</v>
+      </c>
+      <c r="BA67" s="13">
+        <v>13737</v>
+      </c>
+      <c r="BB67" s="13">
+        <v>13689</v>
+      </c>
+      <c r="BC67" s="13">
+        <v>13675</v>
+      </c>
+      <c r="BD67" s="13">
+        <v>13683</v>
+      </c>
+      <c r="BE67" s="27">
+        <v>13673</v>
+      </c>
+    </row>
+    <row r="68" spans="1:57">
+      <c r="B68" s="77" t="s">
+        <v>76</v>
+      </c>
+      <c r="C68" s="77"/>
+      <c r="D68" s="77"/>
+      <c r="E68" s="77"/>
+      <c r="F68" s="77"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="77"/>
+      <c r="I68" s="77"/>
+      <c r="J68" s="77"/>
+      <c r="K68" s="77"/>
+      <c r="L68" s="77"/>
+      <c r="M68" s="77"/>
+      <c r="N68" s="77"/>
+      <c r="O68" s="77"/>
+      <c r="P68" s="77"/>
+      <c r="Q68" s="77"/>
+      <c r="R68" s="77"/>
+      <c r="S68" s="77"/>
+      <c r="T68" s="77"/>
+      <c r="U68" s="77"/>
+      <c r="V68" s="77"/>
+      <c r="W68" s="77"/>
+      <c r="X68" s="77"/>
+      <c r="Y68" s="77"/>
+      <c r="Z68" s="77"/>
+      <c r="AA68" s="77"/>
+      <c r="AB68" s="77"/>
+      <c r="AC68" s="77"/>
+      <c r="AD68" s="77"/>
+      <c r="AE68" s="77"/>
+      <c r="AF68" s="77"/>
+      <c r="AG68" s="77"/>
+      <c r="AH68" s="77"/>
+      <c r="AI68" s="77"/>
+      <c r="AJ68" s="77"/>
+      <c r="AK68" s="77"/>
+      <c r="AL68" s="77"/>
+      <c r="AM68" s="77"/>
+      <c r="AN68" s="77"/>
+      <c r="AO68" s="77"/>
+      <c r="AP68" s="77"/>
+      <c r="AQ68" s="77"/>
+      <c r="AR68" s="77"/>
+      <c r="AS68" s="77"/>
+      <c r="AT68" s="77"/>
+      <c r="AU68" s="77"/>
+      <c r="AV68" s="77"/>
+      <c r="AW68" s="77"/>
+      <c r="AX68" s="77"/>
+      <c r="AY68" s="77"/>
+      <c r="AZ68" s="77"/>
+      <c r="BA68" s="77"/>
+      <c r="BB68" s="77"/>
+      <c r="BC68" s="77"/>
+      <c r="BD68" s="77"/>
+      <c r="BE68" s="77"/>
+    </row>
+    <row r="69" spans="1:57">
+      <c r="A69" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="35">
         <v>352501</v>
       </c>
-      <c r="C23" s="14">
+      <c r="D69" s="12">
         <v>352886</v>
       </c>
-      <c r="D23" s="14">
+      <c r="E69" s="12">
         <v>353278</v>
       </c>
-      <c r="E23" s="14">
+      <c r="F69" s="12">
         <v>353749</v>
       </c>
-      <c r="F23" s="14">
+      <c r="G69" s="12">
         <v>354186</v>
       </c>
-      <c r="G23" s="14">
+      <c r="H69" s="12">
         <v>354627</v>
       </c>
-      <c r="H23" s="14">
+      <c r="I69" s="12">
         <v>355206</v>
       </c>
-      <c r="I23" s="14">
+      <c r="J69" s="12">
         <v>355802</v>
       </c>
-      <c r="J23" s="14">
+      <c r="K69" s="12">
         <v>356329</v>
       </c>
-      <c r="K23" s="14">
+      <c r="L69" s="12">
         <v>356606</v>
       </c>
-      <c r="L23" s="14">
+      <c r="M69" s="12">
         <v>357133</v>
       </c>
-      <c r="M23" s="14">
+      <c r="N69" s="12">
         <v>357737</v>
       </c>
-      <c r="N23" s="14">
+      <c r="O69" s="12">
         <v>358173</v>
       </c>
-      <c r="O23" s="14">
+      <c r="P69" s="12">
         <v>358605</v>
       </c>
-      <c r="P23" s="14">
+      <c r="Q69" s="12">
         <v>359000</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="R69" s="12">
         <v>359449</v>
       </c>
-      <c r="R23" s="14">
+      <c r="S69" s="12">
         <v>359870</v>
       </c>
-      <c r="S23" s="14">
+      <c r="T69" s="12">
         <v>360294</v>
       </c>
-      <c r="T23" s="14">
+      <c r="U69" s="12">
         <v>360770</v>
       </c>
-      <c r="U23" s="14">
+      <c r="V69" s="12">
         <v>361379</v>
       </c>
-      <c r="V23" s="14">
+      <c r="W69" s="12">
         <v>361918</v>
       </c>
-      <c r="W23" s="14">
+      <c r="X69" s="12">
         <v>362292</v>
       </c>
-      <c r="X23" s="14">
+      <c r="Y69" s="12">
         <v>362726</v>
       </c>
-      <c r="Y23" s="14">
+      <c r="Z69" s="12">
         <v>363266</v>
       </c>
-      <c r="Z23" s="38">
+      <c r="AA69" s="25">
         <v>363669</v>
       </c>
-      <c r="AA23" s="14">
+      <c r="AB69" s="12">
         <v>364077</v>
       </c>
-      <c r="AB23" s="14">
+      <c r="AC69" s="12">
         <v>364497</v>
       </c>
-      <c r="AC23" s="14">
+      <c r="AD69" s="12">
         <v>364972</v>
       </c>
-      <c r="AD23" s="14">
+      <c r="AE69" s="12">
         <v>365568</v>
       </c>
-      <c r="AE23" s="14">
+      <c r="AF69" s="12">
         <v>366055</v>
       </c>
-      <c r="AF23" s="14">
+      <c r="AG69" s="12">
         <v>366767</v>
       </c>
-      <c r="AG23" s="14">
+      <c r="AH69" s="12">
         <v>367520</v>
       </c>
-      <c r="AH23" s="38">
+      <c r="AI69" s="25">
         <v>368410</v>
       </c>
-      <c r="AI23" s="14">
+      <c r="AJ69" s="12">
         <v>369036</v>
       </c>
-      <c r="AJ23" s="14">
+      <c r="AK69" s="12">
         <v>369712</v>
       </c>
-      <c r="AK23" s="14">
+      <c r="AL69" s="12">
         <v>370273</v>
       </c>
-      <c r="AL23" s="14">
+      <c r="AM69" s="12">
         <v>370803</v>
       </c>
-      <c r="AM23" s="38">
+      <c r="AN69" s="25">
         <v>371239</v>
       </c>
-      <c r="AN23" s="14">
+      <c r="AO69" s="12">
         <v>371610</v>
       </c>
-      <c r="AO23" s="14">
+      <c r="AP69" s="12">
         <v>371877</v>
       </c>
-      <c r="AP23" s="42">
+      <c r="AQ69" s="27">
         <v>372326</v>
       </c>
-      <c r="AQ23" s="42">
+      <c r="AR69" s="27">
         <v>372704</v>
       </c>
-      <c r="AR23" s="42">
+      <c r="AS69" s="27">
         <v>373286</v>
       </c>
-      <c r="AS23" s="42">
+      <c r="AT69" s="27">
         <v>374481</v>
       </c>
-      <c r="AT23" s="42">
+      <c r="AU69" s="27">
         <v>375007</v>
       </c>
-      <c r="AU23" s="42">
+      <c r="AV69" s="27">
         <v>375476</v>
       </c>
-      <c r="AV23" s="42">
+      <c r="AW69" s="27">
         <v>375743</v>
       </c>
-      <c r="AW23" s="42">
+      <c r="AX69" s="27">
         <v>376065</v>
       </c>
-      <c r="AX23" s="42">
+      <c r="AY69" s="27">
         <v>376449</v>
       </c>
-      <c r="AY23" s="42">
+      <c r="AZ69" s="27">
         <v>376876</v>
       </c>
-      <c r="AZ23" s="42">
+      <c r="BA69" s="27">
         <v>377095</v>
       </c>
-      <c r="BA23" s="42">
+      <c r="BB69" s="27">
         <v>377402</v>
       </c>
-      <c r="BB23" s="42">
+      <c r="BC69" s="27">
         <v>377712</v>
       </c>
-      <c r="BC23" s="42">
+      <c r="BD69" s="27">
         <v>377955</v>
       </c>
+      <c r="BE69" s="27">
+        <v>378427</v>
+      </c>
     </row>
-    <row r="24" spans="1:55">
-      <c r="A24" s="25" t="s">
+    <row r="70" spans="1:57">
+      <c r="A70" s="58">
+        <v>151000000</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="54">
+      <c r="C70" s="35">
         <v>285728</v>
       </c>
-      <c r="C24" s="14">
+      <c r="D70" s="12">
         <v>286087</v>
       </c>
-      <c r="D24" s="14">
+      <c r="E70" s="12">
         <v>286451</v>
       </c>
-      <c r="E24" s="14">
+      <c r="F70" s="12">
         <v>286892</v>
       </c>
-      <c r="F24" s="14">
+      <c r="G70" s="12">
         <v>287283</v>
       </c>
-      <c r="G24" s="14">
+      <c r="H70" s="12">
         <v>287715</v>
       </c>
-      <c r="H24" s="14">
+      <c r="I70" s="12">
         <v>288310</v>
       </c>
-      <c r="I24" s="14">
+      <c r="J70" s="12">
         <v>288893</v>
       </c>
-      <c r="J24" s="14">
+      <c r="K70" s="12">
         <v>289441</v>
       </c>
-      <c r="K24" s="14">
+      <c r="L70" s="12">
         <v>289731</v>
       </c>
-      <c r="L24" s="14">
+      <c r="M70" s="12">
         <v>290242</v>
       </c>
-      <c r="M24" s="14">
+      <c r="N70" s="12">
         <v>290837</v>
       </c>
-      <c r="N24" s="14">
+      <c r="O70" s="12">
         <v>291194</v>
       </c>
-      <c r="O24" s="14">
+      <c r="P70" s="12">
         <v>291581</v>
       </c>
-      <c r="P24" s="14">
+      <c r="Q70" s="12">
         <v>291955</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="R70" s="12">
         <v>292354</v>
       </c>
-      <c r="R24" s="14">
+      <c r="S70" s="12">
         <v>292715</v>
       </c>
-      <c r="S24" s="14">
+      <c r="T70" s="12">
         <v>293069</v>
       </c>
-      <c r="T24" s="14">
+      <c r="U70" s="12">
         <v>293561</v>
       </c>
-      <c r="U24" s="14">
+      <c r="V70" s="12">
         <v>294184</v>
       </c>
-      <c r="V24" s="14">
+      <c r="W70" s="12">
         <v>294735</v>
       </c>
-      <c r="W24" s="14">
+      <c r="X70" s="12">
         <v>295096</v>
       </c>
-      <c r="X24" s="14">
+      <c r="Y70" s="12">
         <v>295547</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Z70" s="12">
         <v>296024</v>
       </c>
-      <c r="Z24" s="38">
+      <c r="AA70" s="25">
         <v>296430</v>
       </c>
-      <c r="AA24" s="14">
+      <c r="AB70" s="12">
         <v>296841</v>
       </c>
-      <c r="AB24" s="14">
+      <c r="AC70" s="12">
         <v>297277</v>
       </c>
-      <c r="AC24" s="14">
+      <c r="AD70" s="12">
         <v>297747</v>
       </c>
-      <c r="AD24" s="14">
+      <c r="AE70" s="12">
         <v>298385</v>
       </c>
-      <c r="AE24" s="14">
+      <c r="AF70" s="12">
         <v>298875</v>
       </c>
-      <c r="AF24" s="14">
+      <c r="AG70" s="12">
         <v>299561</v>
       </c>
-      <c r="AG24" s="14">
+      <c r="AH70" s="12">
         <v>300323</v>
       </c>
-      <c r="AH24" s="38">
+      <c r="AI70" s="25">
         <v>301267</v>
       </c>
-      <c r="AI24" s="14">
+      <c r="AJ70" s="12">
         <v>302049</v>
       </c>
-      <c r="AJ24" s="14">
+      <c r="AK70" s="12">
         <v>302767</v>
       </c>
-      <c r="AK24" s="14">
+      <c r="AL70" s="12">
         <v>303318</v>
       </c>
-      <c r="AL24" s="14">
+      <c r="AM70" s="12">
         <v>303861</v>
       </c>
-      <c r="AM24" s="38">
+      <c r="AN70" s="25">
         <v>304408</v>
       </c>
-      <c r="AN24" s="14">
+      <c r="AO70" s="12">
         <v>304817</v>
       </c>
-      <c r="AO24" s="14">
+      <c r="AP70" s="12">
         <v>305109</v>
       </c>
-      <c r="AP24" s="42">
+      <c r="AQ70" s="27">
         <v>305620</v>
       </c>
-      <c r="AQ24" s="42">
+      <c r="AR70" s="27">
         <v>306095</v>
       </c>
-      <c r="AR24" s="42">
+      <c r="AS70" s="27">
         <v>306821</v>
       </c>
-      <c r="AS24" s="42">
+      <c r="AT70" s="27">
         <v>308370</v>
       </c>
-      <c r="AT24" s="42">
+      <c r="AU70" s="27">
         <v>309117</v>
       </c>
-      <c r="AU24" s="42">
+      <c r="AV70" s="27">
         <v>309720</v>
       </c>
-      <c r="AV24" s="42">
+      <c r="AW70" s="27">
         <v>310032</v>
       </c>
-      <c r="AW24" s="42">
+      <c r="AX70" s="27">
         <v>310371</v>
       </c>
-      <c r="AX24" s="42">
+      <c r="AY70" s="27">
         <v>310767</v>
       </c>
-      <c r="AY24" s="42">
+      <c r="AZ70" s="27">
         <v>311234</v>
       </c>
-      <c r="AZ24" s="42">
+      <c r="BA70" s="27">
         <v>311476</v>
       </c>
-      <c r="BA24" s="42">
+      <c r="BB70" s="27">
         <v>311860</v>
       </c>
-      <c r="BB24" s="42">
+      <c r="BC70" s="27">
         <v>312186</v>
       </c>
-      <c r="BC24" s="42">
+      <c r="BD70" s="27">
         <v>312443</v>
       </c>
+      <c r="BE70" s="27">
+        <v>312932</v>
+      </c>
     </row>
-    <row r="25" spans="1:55">
-      <c r="A25" s="25" t="s">
+    <row r="71" spans="1:57">
+      <c r="A71" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="54">
+      <c r="C71" s="35">
         <v>11669</v>
       </c>
-      <c r="C25" s="14">
+      <c r="D71" s="12">
         <v>11673</v>
       </c>
-      <c r="D25" s="14">
+      <c r="E71" s="12">
         <v>11667</v>
       </c>
-      <c r="E25" s="14">
+      <c r="F71" s="12">
         <v>11665</v>
       </c>
-      <c r="F25" s="14">
+      <c r="G71" s="12">
         <v>11667</v>
       </c>
-      <c r="G25" s="14">
+      <c r="H71" s="12">
         <v>11668</v>
       </c>
-      <c r="H25" s="14">
+      <c r="I71" s="12">
         <v>11657</v>
       </c>
-      <c r="I25" s="14">
+      <c r="J71" s="12">
         <v>11672</v>
       </c>
-      <c r="J25" s="14">
+      <c r="K71" s="12">
         <v>11648</v>
       </c>
-      <c r="K25" s="14">
+      <c r="L71" s="12">
         <v>11642</v>
       </c>
-      <c r="L25" s="14">
+      <c r="M71" s="12">
         <v>11648</v>
       </c>
-      <c r="M25" s="14">
+      <c r="N71" s="12">
         <v>11656</v>
       </c>
-      <c r="N25" s="14">
+      <c r="O71" s="12">
         <v>11675</v>
       </c>
-      <c r="O25" s="14">
+      <c r="P71" s="12">
         <v>11681</v>
       </c>
-      <c r="P25" s="14">
+      <c r="Q71" s="12">
         <v>11676</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="R71" s="12">
         <v>11680</v>
       </c>
-      <c r="R25" s="14">
+      <c r="S71" s="12">
         <v>11686</v>
       </c>
-      <c r="S25" s="14">
+      <c r="T71" s="12">
         <v>11694</v>
       </c>
-      <c r="T25" s="14">
+      <c r="U71" s="12">
         <v>11673</v>
       </c>
-      <c r="U25" s="14">
+      <c r="V71" s="12">
         <v>11691</v>
       </c>
-      <c r="V25" s="14">
+      <c r="W71" s="12">
         <v>11678</v>
       </c>
-      <c r="W25" s="14">
+      <c r="X71" s="12">
         <v>11668</v>
       </c>
-      <c r="X25" s="14">
+      <c r="Y71" s="12">
         <v>11670</v>
       </c>
-      <c r="Y25" s="14">
+      <c r="Z71" s="12">
         <v>11700</v>
       </c>
-      <c r="Z25" s="38">
+      <c r="AA71" s="25">
         <v>11715</v>
       </c>
-      <c r="AA25" s="14">
+      <c r="AB71" s="12">
         <v>11706</v>
       </c>
-      <c r="AB25" s="14">
+      <c r="AC71" s="12">
         <v>11694</v>
       </c>
-      <c r="AC25" s="14">
+      <c r="AD71" s="12">
         <v>11689</v>
       </c>
-      <c r="AD25" s="14">
+      <c r="AE71" s="12">
         <v>11686</v>
       </c>
-      <c r="AE25" s="14">
+      <c r="AF71" s="12">
         <v>11711</v>
       </c>
-      <c r="AF25" s="14">
+      <c r="AG71" s="12">
         <v>11697</v>
       </c>
-      <c r="AG25" s="14">
+      <c r="AH71" s="12">
         <v>11698</v>
       </c>
-      <c r="AH25" s="38">
+      <c r="AI71" s="25">
         <v>11687</v>
       </c>
-      <c r="AI25" s="14">
+      <c r="AJ71" s="12">
         <v>11644</v>
       </c>
-      <c r="AJ25" s="14">
+      <c r="AK71" s="12">
         <v>11651</v>
       </c>
-      <c r="AK25" s="14">
+      <c r="AL71" s="12">
         <v>11650</v>
       </c>
-      <c r="AL25" s="14">
+      <c r="AM71" s="12">
         <v>11646</v>
       </c>
-      <c r="AM25" s="38">
+      <c r="AN71" s="25">
         <v>11637</v>
       </c>
-      <c r="AN25" s="14">
+      <c r="AO71" s="12">
         <v>11632</v>
       </c>
-      <c r="AO25" s="14">
+      <c r="AP71" s="12">
         <v>11625</v>
       </c>
-      <c r="AP25" s="42">
+      <c r="AQ71" s="27">
         <v>11606</v>
       </c>
-      <c r="AQ25" s="42">
+      <c r="AR71" s="27">
         <v>11587</v>
       </c>
-      <c r="AR25" s="42">
+      <c r="AS71" s="27">
         <v>11554</v>
       </c>
-      <c r="AS25" s="42">
+      <c r="AT71" s="27">
         <v>11490</v>
       </c>
-      <c r="AT25" s="42">
+      <c r="AU71" s="27">
         <v>11477</v>
       </c>
-      <c r="AU25" s="42">
+      <c r="AV71" s="27">
         <v>11442</v>
       </c>
-      <c r="AV25" s="42">
+      <c r="AW71" s="27">
         <v>11449</v>
       </c>
-      <c r="AW25" s="42">
+      <c r="AX71" s="27">
         <v>11460</v>
       </c>
-      <c r="AX25" s="42">
+      <c r="AY71" s="27">
         <v>11454</v>
       </c>
-      <c r="AY25" s="42">
+      <c r="AZ71" s="27">
         <v>11482</v>
       </c>
-      <c r="AZ25" s="42">
+      <c r="BA71" s="27">
         <v>11493</v>
       </c>
-      <c r="BA25" s="42">
+      <c r="BB71" s="27">
         <v>11471</v>
       </c>
-      <c r="BB25" s="42">
+      <c r="BC71" s="27">
         <v>11468</v>
       </c>
-      <c r="BC25" s="42">
+      <c r="BD71" s="27">
         <v>11482</v>
       </c>
+      <c r="BE71" s="27">
+        <v>11458</v>
+      </c>
     </row>
-    <row r="26" spans="1:55">
-      <c r="A26" s="25" t="s">
+    <row r="72" spans="1:57">
+      <c r="A72" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="54">
+      <c r="C72" s="35">
         <v>24998</v>
       </c>
-      <c r="C26" s="25">
+      <c r="D72" s="18">
         <v>25003</v>
       </c>
-      <c r="D26" s="25">
+      <c r="E72" s="18">
         <v>25021</v>
       </c>
-      <c r="E26" s="25">
+      <c r="F72" s="18">
         <v>25027</v>
       </c>
-      <c r="F26" s="25">
+      <c r="G72" s="18">
         <v>25048</v>
       </c>
-      <c r="G26" s="25">
+      <c r="H72" s="18">
         <v>25045</v>
       </c>
-      <c r="H26" s="25">
+      <c r="I72" s="18">
         <v>25038</v>
       </c>
-      <c r="I26" s="25">
+      <c r="J72" s="18">
         <v>25039</v>
       </c>
-      <c r="J26" s="14">
+      <c r="K72" s="12">
         <v>25042</v>
       </c>
-      <c r="K26" s="22">
+      <c r="L72" s="16">
         <v>25040</v>
       </c>
-      <c r="L26" s="25">
+      <c r="M72" s="18">
         <v>25048</v>
       </c>
-      <c r="M26" s="25">
+      <c r="N72" s="18">
         <v>25066</v>
       </c>
-      <c r="N26" s="25">
+      <c r="O72" s="18">
         <v>25092</v>
       </c>
-      <c r="O26" s="25">
+      <c r="P72" s="18">
         <v>25120</v>
       </c>
-      <c r="P26" s="25">
+      <c r="Q72" s="18">
         <v>25127</v>
       </c>
-      <c r="Q26" s="25">
+      <c r="R72" s="18">
         <v>25154</v>
       </c>
-      <c r="R26" s="25">
+      <c r="S72" s="18">
         <v>25191</v>
       </c>
-      <c r="S26" s="25">
+      <c r="T72" s="18">
         <v>25216</v>
       </c>
-      <c r="T26" s="25">
+      <c r="U72" s="18">
         <v>25188</v>
       </c>
-      <c r="U26" s="25">
+      <c r="V72" s="18">
         <v>25176</v>
       </c>
-      <c r="V26" s="25">
+      <c r="W72" s="18">
         <v>25178</v>
       </c>
-      <c r="W26" s="25">
+      <c r="X72" s="18">
         <v>25204</v>
       </c>
-      <c r="X26" s="25">
+      <c r="Y72" s="18">
         <v>25196</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Z72" s="18">
         <v>25237</v>
       </c>
-      <c r="Z26" s="14">
+      <c r="AA72" s="12">
         <v>25237</v>
       </c>
-      <c r="AA26" s="14">
+      <c r="AB72" s="12">
         <v>25215</v>
       </c>
-      <c r="AB26" s="14">
+      <c r="AC72" s="12">
         <v>25221</v>
       </c>
-      <c r="AC26" s="14">
+      <c r="AD72" s="12">
         <v>25234</v>
       </c>
-      <c r="AD26" s="14">
+      <c r="AE72" s="12">
         <v>25207</v>
       </c>
-      <c r="AE26" s="14">
+      <c r="AF72" s="12">
         <v>25210</v>
       </c>
-      <c r="AF26" s="14">
+      <c r="AG72" s="12">
         <v>25225</v>
       </c>
-      <c r="AG26" s="14">
+      <c r="AH72" s="12">
         <v>25178</v>
       </c>
-      <c r="AH26" s="14">
+      <c r="AI72" s="12">
         <v>25150</v>
       </c>
-      <c r="AI26" s="14">
+      <c r="AJ72" s="12">
         <v>25090</v>
       </c>
-      <c r="AJ26" s="14">
+      <c r="AK72" s="12">
         <v>25086</v>
       </c>
-      <c r="AK26" s="14">
+      <c r="AL72" s="12">
         <v>25102</v>
       </c>
-      <c r="AL26" s="25">
+      <c r="AM72" s="18">
         <v>25066</v>
       </c>
-      <c r="AM26" s="25">
+      <c r="AN72" s="18">
         <v>24974</v>
       </c>
-      <c r="AN26" s="25">
+      <c r="AO72" s="18">
         <v>24925</v>
       </c>
-      <c r="AO26" s="25">
+      <c r="AP72" s="18">
         <v>24933</v>
       </c>
-      <c r="AP26" s="42">
+      <c r="AQ72" s="27">
         <v>24924</v>
       </c>
-      <c r="AQ26" s="22">
+      <c r="AR72" s="16">
         <v>24908</v>
       </c>
-      <c r="AR26" s="42">
+      <c r="AS72" s="27">
         <v>24846</v>
       </c>
-      <c r="AS26" s="42">
+      <c r="AT72" s="27">
         <v>24711</v>
       </c>
-      <c r="AT26" s="22">
+      <c r="AU72" s="16">
         <v>24593</v>
       </c>
-      <c r="AU26" s="42">
+      <c r="AV72" s="27">
         <v>24524</v>
       </c>
-      <c r="AV26" s="42">
+      <c r="AW72" s="27">
         <v>24475</v>
       </c>
-      <c r="AW26" s="42">
+      <c r="AX72" s="27">
         <v>24434</v>
       </c>
-      <c r="AX26" s="42">
+      <c r="AY72" s="27">
         <v>24438</v>
       </c>
-      <c r="AY26" s="22">
+      <c r="AZ72" s="16">
         <v>24384</v>
       </c>
-      <c r="AZ26" s="42">
+      <c r="BA72" s="27">
         <v>24373</v>
       </c>
-      <c r="BA26" s="22">
+      <c r="BB72" s="16">
         <v>24359</v>
       </c>
-      <c r="BB26" s="42">
+      <c r="BC72" s="27">
         <v>24328</v>
       </c>
-      <c r="BC26" s="22">
+      <c r="BD72" s="16">
         <v>24281</v>
       </c>
+      <c r="BE72" s="27">
+        <v>24242</v>
+      </c>
     </row>
-    <row r="27" spans="1:55">
-      <c r="A27" s="25" t="s">
+    <row r="73" spans="1:57">
+      <c r="A73" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="54">
+      <c r="C73" s="35">
         <v>1064</v>
       </c>
-      <c r="C27" s="14">
+      <c r="D73" s="12">
         <v>1061</v>
       </c>
-      <c r="D27" s="14">
+      <c r="E73" s="12">
         <v>1059</v>
       </c>
-      <c r="E27" s="14">
+      <c r="F73" s="12">
         <v>1060</v>
       </c>
-      <c r="F27" s="14">
+      <c r="G73" s="12">
         <v>1065</v>
       </c>
-      <c r="G27" s="14">
+      <c r="H73" s="12">
         <v>1067</v>
       </c>
-      <c r="H27" s="14">
+      <c r="I73" s="12">
         <v>1065</v>
       </c>
-      <c r="I27" s="14">
+      <c r="J73" s="12">
         <v>1064</v>
       </c>
-      <c r="J27" s="14">
+      <c r="K73" s="12">
         <v>1065</v>
       </c>
-      <c r="K27" s="14">
+      <c r="L73" s="12">
         <v>1060</v>
       </c>
-      <c r="L27" s="14">
+      <c r="M73" s="12">
         <v>1059</v>
       </c>
-      <c r="M27" s="14">
+      <c r="N73" s="12">
         <v>1070</v>
       </c>
-      <c r="N27" s="14">
+      <c r="O73" s="12">
         <v>1073</v>
       </c>
-      <c r="O27" s="14">
+      <c r="P73" s="12">
         <v>1071</v>
       </c>
-      <c r="P27" s="14">
+      <c r="Q73" s="12">
         <v>1074</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="R73" s="12">
         <v>1077</v>
       </c>
-      <c r="R27" s="14">
+      <c r="S73" s="12">
         <v>1078</v>
       </c>
-      <c r="S27" s="14">
+      <c r="T73" s="12">
         <v>1080</v>
       </c>
-      <c r="T27" s="14">
+      <c r="U73" s="12">
         <v>1081</v>
       </c>
-      <c r="U27" s="14">
+      <c r="V73" s="12">
         <v>1068</v>
       </c>
-      <c r="V27" s="14">
+      <c r="W73" s="12">
         <v>1069</v>
       </c>
-      <c r="W27" s="14">
+      <c r="X73" s="12">
         <v>1069</v>
       </c>
-      <c r="X27" s="14">
+      <c r="Y73" s="12">
         <v>1070</v>
       </c>
-      <c r="Y27" s="14">
+      <c r="Z73" s="12">
         <v>1066</v>
       </c>
-      <c r="Z27" s="38">
+      <c r="AA73" s="25">
         <v>1063</v>
       </c>
-      <c r="AA27" s="14">
+      <c r="AB73" s="12">
         <v>1062</v>
       </c>
-      <c r="AB27" s="14">
+      <c r="AC73" s="12">
         <v>1063</v>
       </c>
-      <c r="AC27" s="14">
+      <c r="AD73" s="12">
         <v>1062</v>
       </c>
-      <c r="AD27" s="14">
+      <c r="AE73" s="12">
         <v>1062</v>
       </c>
-      <c r="AE27" s="14">
+      <c r="AF73" s="12">
         <v>1060</v>
       </c>
-      <c r="AF27" s="14">
+      <c r="AG73" s="12">
         <v>1054</v>
       </c>
-      <c r="AG27" s="14">
+      <c r="AH73" s="12">
         <v>1061</v>
       </c>
-      <c r="AH27" s="38">
+      <c r="AI73" s="25">
         <v>1054</v>
       </c>
-      <c r="AI27" s="14">
+      <c r="AJ73" s="12">
         <v>1048</v>
       </c>
-      <c r="AJ27" s="14">
+      <c r="AK73" s="12">
         <v>1038</v>
       </c>
-      <c r="AK27" s="14">
+      <c r="AL73" s="12">
         <v>1038</v>
       </c>
-      <c r="AL27" s="14">
+      <c r="AM73" s="12">
         <v>1035</v>
       </c>
-      <c r="AM27" s="38">
+      <c r="AN73" s="25">
         <v>1025</v>
       </c>
-      <c r="AN27" s="14">
+      <c r="AO73" s="12">
         <v>1026</v>
       </c>
-      <c r="AO27" s="14">
+      <c r="AP73" s="12">
         <v>1023</v>
       </c>
-      <c r="AP27" s="42">
+      <c r="AQ73" s="27">
         <v>1020</v>
       </c>
-      <c r="AQ27" s="42">
+      <c r="AR73" s="27">
         <v>1019</v>
       </c>
-      <c r="AR27" s="42">
+      <c r="AS73" s="27">
         <v>1019</v>
       </c>
-      <c r="AS27" s="42">
+      <c r="AT73" s="27">
         <v>1009</v>
       </c>
-      <c r="AT27" s="42">
+      <c r="AU73" s="27">
         <v>1001</v>
       </c>
-      <c r="AU27" s="42">
+      <c r="AV73" s="27">
         <v>1006</v>
       </c>
-      <c r="AV27" s="42">
+      <c r="AW73" s="27">
         <v>1012</v>
       </c>
-      <c r="AW27" s="42">
+      <c r="AX73" s="27">
         <v>1015</v>
       </c>
-      <c r="AX27" s="42">
+      <c r="AY73" s="27">
         <v>1005</v>
       </c>
-      <c r="AY27" s="42">
+      <c r="AZ73" s="27">
         <v>1003</v>
       </c>
-      <c r="AZ27" s="42">
+      <c r="BA73" s="27">
         <v>996</v>
       </c>
-      <c r="BA27" s="42">
+      <c r="BB73" s="27">
         <v>994</v>
       </c>
-      <c r="BB27" s="42">
+      <c r="BC73" s="27">
         <v>996</v>
       </c>
-      <c r="BC27" s="42">
+      <c r="BD73" s="27">
         <v>993</v>
       </c>
+      <c r="BE73" s="27">
+        <v>987</v>
+      </c>
     </row>
-    <row r="28" spans="1:55">
-      <c r="A28" s="25" t="s">
+    <row r="74" spans="1:57">
+      <c r="A74" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B74" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="54">
+      <c r="C74" s="35">
         <v>15134</v>
       </c>
-      <c r="C28" s="14">
+      <c r="D74" s="12">
         <v>15146</v>
       </c>
-      <c r="D28" s="14">
+      <c r="E74" s="12">
         <v>15156</v>
       </c>
-      <c r="E28" s="14">
+      <c r="F74" s="12">
         <v>15176</v>
       </c>
-      <c r="F28" s="14">
+      <c r="G74" s="12">
         <v>15180</v>
       </c>
-      <c r="G28" s="14">
+      <c r="H74" s="12">
         <v>15175</v>
       </c>
-      <c r="H28" s="14">
+      <c r="I74" s="12">
         <v>15182</v>
       </c>
-      <c r="I28" s="14">
+      <c r="J74" s="12">
         <v>15171</v>
       </c>
-      <c r="J28" s="14">
+      <c r="K74" s="12">
         <v>15181</v>
       </c>
-      <c r="K28" s="14">
+      <c r="L74" s="12">
         <v>15178</v>
       </c>
-      <c r="L28" s="14">
+      <c r="M74" s="12">
         <v>15179</v>
       </c>
-      <c r="M28" s="14">
+      <c r="N74" s="12">
         <v>15168</v>
       </c>
-      <c r="N28" s="14">
+      <c r="O74" s="12">
         <v>15190</v>
       </c>
-      <c r="O28" s="14">
+      <c r="P74" s="12">
         <v>15190</v>
       </c>
-      <c r="P28" s="14">
+      <c r="Q74" s="12">
         <v>15194</v>
       </c>
-      <c r="Q28" s="14">
+      <c r="R74" s="12">
         <v>15201</v>
       </c>
-      <c r="R28" s="14">
+      <c r="S74" s="12">
         <v>15217</v>
       </c>
-      <c r="S28" s="14">
+      <c r="T74" s="12">
         <v>15226</v>
       </c>
-      <c r="T28" s="14">
+      <c r="U74" s="12">
         <v>15248</v>
       </c>
-      <c r="U28" s="14">
+      <c r="V74" s="12">
         <v>15280</v>
       </c>
-      <c r="V28" s="14">
+      <c r="W74" s="12">
         <v>15304</v>
       </c>
-      <c r="W28" s="14">
+      <c r="X74" s="12">
         <v>15305</v>
       </c>
-      <c r="X28" s="14">
+      <c r="Y74" s="12">
         <v>15306</v>
       </c>
-      <c r="Y28" s="14">
+      <c r="Z74" s="12">
         <v>15300</v>
       </c>
-      <c r="Z28" s="38">
+      <c r="AA74" s="25">
         <v>15317</v>
       </c>
-      <c r="AA28" s="14">
+      <c r="AB74" s="12">
         <v>15339</v>
       </c>
-      <c r="AB28" s="14">
+      <c r="AC74" s="12">
         <v>15338</v>
       </c>
-      <c r="AC28" s="14">
+      <c r="AD74" s="12">
         <v>15315</v>
       </c>
-      <c r="AD28" s="14">
+      <c r="AE74" s="12">
         <v>15309</v>
       </c>
-      <c r="AE28" s="14">
+      <c r="AF74" s="12">
         <v>15294</v>
       </c>
-      <c r="AF28" s="14">
+      <c r="AG74" s="12">
         <v>15324</v>
       </c>
-      <c r="AG28" s="14">
+      <c r="AH74" s="12">
         <v>15356</v>
       </c>
-      <c r="AH28" s="38">
+      <c r="AI74" s="25">
         <v>15361</v>
       </c>
-      <c r="AI28" s="14">
+      <c r="AJ74" s="12">
         <v>15340</v>
       </c>
-      <c r="AJ28" s="14">
+      <c r="AK74" s="12">
         <v>15356</v>
       </c>
-      <c r="AK28" s="14">
+      <c r="AL74" s="12">
         <v>15367</v>
       </c>
-      <c r="AL28" s="14">
+      <c r="AM74" s="12">
         <v>15367</v>
       </c>
-      <c r="AM28" s="38">
+      <c r="AN74" s="25">
         <v>15377</v>
       </c>
-      <c r="AN28" s="14">
+      <c r="AO74" s="12">
         <v>15389</v>
       </c>
-      <c r="AO28" s="14">
+      <c r="AP74" s="12">
         <v>15390</v>
       </c>
-      <c r="AP28" s="42">
+      <c r="AQ74" s="27">
         <v>15379</v>
       </c>
-      <c r="AQ28" s="42">
+      <c r="AR74" s="27">
         <v>15353</v>
       </c>
-      <c r="AR28" s="42">
+      <c r="AS74" s="27">
         <v>15331</v>
       </c>
-      <c r="AS28" s="42">
+      <c r="AT74" s="27">
         <v>15250</v>
       </c>
-      <c r="AT28" s="42">
+      <c r="AU74" s="27">
         <v>15217</v>
       </c>
-      <c r="AU28" s="42">
+      <c r="AV74" s="27">
         <v>15195</v>
       </c>
-      <c r="AV28" s="42">
+      <c r="AW74" s="27">
         <v>15212</v>
       </c>
-      <c r="AW28" s="42">
+      <c r="AX74" s="27">
         <v>15225</v>
       </c>
-      <c r="AX28" s="42">
+      <c r="AY74" s="27">
         <v>15244</v>
       </c>
-      <c r="AY28" s="42">
+      <c r="AZ74" s="27">
         <v>15254</v>
       </c>
-      <c r="AZ28" s="42">
+      <c r="BA74" s="27">
         <v>15254</v>
       </c>
-      <c r="BA28" s="42">
+      <c r="BB74" s="27">
         <v>15251</v>
       </c>
-      <c r="BB28" s="42">
+      <c r="BC74" s="27">
         <v>15255</v>
       </c>
-      <c r="BC28" s="42">
+      <c r="BD74" s="27">
         <v>15267</v>
       </c>
+      <c r="BE74" s="27">
+        <v>15323</v>
+      </c>
     </row>
-    <row r="29" spans="1:55">
-      <c r="A29" s="25" t="s">
+    <row r="75" spans="1:57">
+      <c r="A75" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="54">
+      <c r="C75" s="35">
         <v>13908</v>
       </c>
-      <c r="C29" s="14">
+      <c r="D75" s="12">
         <v>13916</v>
       </c>
-      <c r="D29" s="14">
+      <c r="E75" s="12">
         <v>13924</v>
       </c>
-      <c r="E29" s="14">
+      <c r="F75" s="12">
         <v>13929</v>
       </c>
-      <c r="F29" s="14">
+      <c r="G75" s="12">
         <v>13943</v>
       </c>
-      <c r="G29" s="14">
+      <c r="H75" s="12">
         <v>13957</v>
       </c>
-      <c r="H29" s="14">
+      <c r="I75" s="12">
         <v>13954</v>
       </c>
-      <c r="I29" s="14">
+      <c r="J75" s="12">
         <v>13963</v>
       </c>
-      <c r="J29" s="14">
+      <c r="K75" s="12">
         <v>13952</v>
       </c>
-      <c r="K29" s="14">
+      <c r="L75" s="12">
         <v>13955</v>
       </c>
-      <c r="L29" s="14">
+      <c r="M75" s="12">
         <v>13957</v>
       </c>
-      <c r="M29" s="14">
+      <c r="N75" s="12">
         <v>13940</v>
       </c>
-      <c r="N29" s="14">
+      <c r="O75" s="12">
         <v>13949</v>
       </c>
-      <c r="O29" s="14">
+      <c r="P75" s="12">
         <v>13962</v>
       </c>
-      <c r="P29" s="14">
+      <c r="Q75" s="12">
         <v>13974</v>
       </c>
-      <c r="Q29" s="14">
+      <c r="R75" s="12">
         <v>13983</v>
       </c>
-      <c r="R29" s="14">
+      <c r="S75" s="12">
         <v>13983</v>
       </c>
-      <c r="S29" s="14">
+      <c r="T75" s="12">
         <v>14009</v>
       </c>
-      <c r="T29" s="14">
+      <c r="U75" s="12">
         <v>14019</v>
       </c>
-      <c r="U29" s="14">
+      <c r="V75" s="12">
         <v>13980</v>
       </c>
-      <c r="V29" s="14">
+      <c r="W75" s="12">
         <v>13954</v>
       </c>
-      <c r="W29" s="14">
+      <c r="X75" s="12">
         <v>13950</v>
       </c>
-      <c r="X29" s="14">
+      <c r="Y75" s="12">
         <v>13937</v>
       </c>
-      <c r="Y29" s="14">
+      <c r="Z75" s="12">
         <v>13939</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="AA75" s="25">
         <v>13907</v>
       </c>
-      <c r="AA29" s="14">
+      <c r="AB75" s="12">
         <v>13914</v>
       </c>
-      <c r="AB29" s="14">
+      <c r="AC75" s="12">
         <v>13904</v>
       </c>
-      <c r="AC29" s="14">
+      <c r="AD75" s="12">
         <v>13925</v>
       </c>
-      <c r="AD29" s="14">
+      <c r="AE75" s="12">
         <v>13919</v>
       </c>
-      <c r="AE29" s="14">
+      <c r="AF75" s="12">
         <v>13905</v>
       </c>
-      <c r="AF29" s="14">
+      <c r="AG75" s="12">
         <v>13906</v>
       </c>
-      <c r="AG29" s="14">
+      <c r="AH75" s="12">
         <v>13904</v>
       </c>
-      <c r="AH29" s="38">
+      <c r="AI75" s="25">
         <v>13891</v>
       </c>
-      <c r="AI29" s="14">
+      <c r="AJ75" s="12">
         <v>13865</v>
       </c>
-      <c r="AJ29" s="14">
+      <c r="AK75" s="12">
         <v>13814</v>
       </c>
-      <c r="AK29" s="14">
+      <c r="AL75" s="12">
         <v>13798</v>
       </c>
-      <c r="AL29" s="14">
+      <c r="AM75" s="12">
         <v>13828</v>
       </c>
-      <c r="AM29" s="38">
+      <c r="AN75" s="25">
         <v>13818</v>
       </c>
-      <c r="AN29" s="14">
+      <c r="AO75" s="12">
         <v>13821</v>
       </c>
-      <c r="AO29" s="14">
+      <c r="AP75" s="12">
         <v>13797</v>
       </c>
-      <c r="AP29" s="42">
+      <c r="AQ75" s="27">
         <v>13777</v>
       </c>
-      <c r="AQ29" s="42">
+      <c r="AR75" s="27">
         <v>13742</v>
       </c>
-      <c r="AR29" s="42">
+      <c r="AS75" s="27">
         <v>13715</v>
       </c>
-      <c r="AS29" s="42">
+      <c r="AT75" s="27">
         <v>13651</v>
       </c>
-      <c r="AT29" s="42">
+      <c r="AU75" s="27">
         <v>13602</v>
       </c>
-      <c r="AU29" s="42">
+      <c r="AV75" s="27">
         <v>13589</v>
       </c>
-      <c r="AV29" s="42">
+      <c r="AW75" s="27">
         <v>13563</v>
       </c>
-      <c r="AW29" s="42">
+      <c r="AX75" s="27">
         <v>13560</v>
       </c>
-      <c r="AX29" s="42">
+      <c r="AY75" s="27">
         <v>13541</v>
       </c>
-      <c r="AY29" s="42">
+      <c r="AZ75" s="27">
         <v>13519</v>
       </c>
-      <c r="AZ29" s="42">
+      <c r="BA75" s="27">
         <v>13503</v>
       </c>
-      <c r="BA29" s="42">
+      <c r="BB75" s="27">
         <v>13467</v>
       </c>
-      <c r="BB29" s="42">
+      <c r="BC75" s="27">
         <v>13479</v>
       </c>
-      <c r="BC29" s="42">
+      <c r="BD75" s="27">
         <v>13489</v>
       </c>
+      <c r="BE75" s="27">
+        <v>13485</v>
+      </c>
     </row>
-    <row r="30" spans="1:55" ht="15" customHeight="1">
-      <c r="A30" s="72" t="s">
+    <row r="76" spans="1:57">
+      <c r="B76" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="72"/>
-[...52 lines deleted...]
-      <c r="BC30" s="72"/>
+      <c r="C76" s="77"/>
+      <c r="D76" s="77"/>
+      <c r="E76" s="77"/>
+      <c r="F76" s="77"/>
+      <c r="G76" s="77"/>
+      <c r="H76" s="77"/>
+      <c r="I76" s="77"/>
+      <c r="J76" s="77"/>
+      <c r="K76" s="77"/>
+      <c r="L76" s="77"/>
+      <c r="M76" s="77"/>
+      <c r="N76" s="77"/>
+      <c r="O76" s="77"/>
+      <c r="P76" s="77"/>
+      <c r="Q76" s="77"/>
+      <c r="R76" s="77"/>
+      <c r="S76" s="77"/>
+      <c r="T76" s="77"/>
+      <c r="U76" s="77"/>
+      <c r="V76" s="77"/>
+      <c r="W76" s="77"/>
+      <c r="X76" s="77"/>
+      <c r="Y76" s="77"/>
+      <c r="Z76" s="77"/>
+      <c r="AA76" s="77"/>
+      <c r="AB76" s="77"/>
+      <c r="AC76" s="77"/>
+      <c r="AD76" s="77"/>
+      <c r="AE76" s="77"/>
+      <c r="AF76" s="77"/>
+      <c r="AG76" s="77"/>
+      <c r="AH76" s="77"/>
+      <c r="AI76" s="77"/>
+      <c r="AJ76" s="77"/>
+      <c r="AK76" s="77"/>
+      <c r="AL76" s="77"/>
+      <c r="AM76" s="77"/>
+      <c r="AN76" s="77"/>
+      <c r="AO76" s="77"/>
+      <c r="AP76" s="77"/>
+      <c r="AQ76" s="77"/>
+      <c r="AR76" s="77"/>
+      <c r="AS76" s="77"/>
+      <c r="AT76" s="77"/>
+      <c r="AU76" s="77"/>
+      <c r="AV76" s="77"/>
+      <c r="AW76" s="77"/>
+      <c r="AX76" s="77"/>
+      <c r="AY76" s="77"/>
+      <c r="AZ76" s="77"/>
+      <c r="BA76" s="77"/>
+      <c r="BB76" s="77"/>
+      <c r="BC76" s="77"/>
+      <c r="BD76" s="77"/>
+      <c r="BE76" s="77"/>
     </row>
-    <row r="31" spans="1:55">
-      <c r="A31" s="34" t="s">
+    <row r="77" spans="1:57">
+      <c r="A77" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B77" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="34">
+      <c r="C77" s="2">
+        <v>235615</v>
+      </c>
+      <c r="D77" s="2">
+        <v>235611</v>
+      </c>
+      <c r="E77" s="2">
+        <v>235638</v>
+      </c>
+      <c r="F77" s="2">
+        <v>235752</v>
+      </c>
+      <c r="G77" s="2">
+        <v>235706</v>
+      </c>
+      <c r="H77" s="2">
+        <v>235764</v>
+      </c>
+      <c r="I77" s="2">
+        <v>235777</v>
+      </c>
+      <c r="J77" s="2">
+        <v>235849</v>
+      </c>
+      <c r="K77" s="2">
+        <v>235775</v>
+      </c>
+      <c r="L77" s="2">
+        <v>235625</v>
+      </c>
+      <c r="M77" s="2">
+        <v>235653</v>
+      </c>
+      <c r="N77" s="2">
+        <v>235654</v>
+      </c>
+      <c r="O77" s="11">
+        <v>235692</v>
+      </c>
+      <c r="P77" s="2">
+        <v>235799</v>
+      </c>
+      <c r="Q77" s="2">
+        <v>235971</v>
+      </c>
+      <c r="R77" s="2">
+        <v>236120</v>
+      </c>
+      <c r="S77" s="2">
+        <v>236247</v>
+      </c>
+      <c r="T77" s="11">
+        <v>236407</v>
+      </c>
+      <c r="U77" s="11">
+        <v>236241</v>
+      </c>
+      <c r="V77" s="2">
+        <v>236048</v>
+      </c>
+      <c r="W77" s="2">
+        <v>235934</v>
+      </c>
+      <c r="X77" s="11">
+        <v>236001</v>
+      </c>
+      <c r="Y77" s="11">
+        <v>235915</v>
+      </c>
+      <c r="Z77" s="11">
+        <v>235865</v>
+      </c>
+      <c r="AA77" s="11">
+        <v>235735</v>
+      </c>
+      <c r="AB77" s="11">
+        <v>235561</v>
+      </c>
+      <c r="AC77" s="11">
+        <v>235508</v>
+      </c>
+      <c r="AD77" s="11">
+        <v>235377</v>
+      </c>
+      <c r="AE77" s="11">
+        <v>235110</v>
+      </c>
+      <c r="AF77" s="11">
+        <v>235064</v>
+      </c>
+      <c r="AG77" s="11">
+        <v>234778</v>
+      </c>
+      <c r="AH77" s="6">
+        <v>234434</v>
+      </c>
+      <c r="AI77" s="6">
+        <v>233879</v>
+      </c>
+      <c r="AJ77" s="6">
+        <v>233488</v>
+      </c>
+      <c r="AK77" s="6">
+        <v>232794</v>
+      </c>
+      <c r="AL77" s="6">
+        <v>232350</v>
+      </c>
+      <c r="AM77" s="32">
+        <v>231921</v>
+      </c>
+      <c r="AN77" s="11">
+        <v>231535</v>
+      </c>
+      <c r="AO77" s="11">
+        <v>231144</v>
+      </c>
+      <c r="AP77" s="32">
+        <v>230976</v>
+      </c>
+      <c r="AQ77" s="16">
+        <v>230488</v>
+      </c>
+      <c r="AR77" s="6">
+        <v>230086</v>
+      </c>
+      <c r="AS77" s="6">
+        <v>229661</v>
+      </c>
+      <c r="AT77" s="27">
+        <v>228456</v>
+      </c>
+      <c r="AU77" s="16">
+        <v>227742</v>
+      </c>
+      <c r="AV77" s="27">
+        <v>227347</v>
+      </c>
+      <c r="AW77" s="27">
+        <v>227170</v>
+      </c>
+      <c r="AX77" s="16">
+        <v>226860</v>
+      </c>
+      <c r="AY77" s="16">
+        <v>226555</v>
+      </c>
+      <c r="AZ77" s="4">
+        <v>226362</v>
+      </c>
+      <c r="BA77" s="15">
+        <v>226069</v>
+      </c>
+      <c r="BB77" s="13">
+        <v>225745</v>
+      </c>
+      <c r="BC77" s="13">
+        <v>225577</v>
+      </c>
+      <c r="BD77" s="13">
+        <v>225464</v>
+      </c>
+      <c r="BE77" s="27">
+        <v>225010</v>
+      </c>
+    </row>
+    <row r="78" spans="1:57">
+      <c r="A78" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" s="11">
+        <v>20417</v>
+      </c>
+      <c r="D78" s="2">
+        <v>20437</v>
+      </c>
+      <c r="E78" s="2">
+        <v>20453</v>
+      </c>
+      <c r="F78" s="2">
+        <v>20488</v>
+      </c>
+      <c r="G78" s="2">
+        <v>20509</v>
+      </c>
+      <c r="H78" s="2">
+        <v>20550</v>
+      </c>
+      <c r="I78" s="2">
+        <v>20557</v>
+      </c>
+      <c r="J78" s="2">
+        <v>20492</v>
+      </c>
+      <c r="K78" s="2">
+        <v>20588</v>
+      </c>
+      <c r="L78" s="11">
+        <v>20592</v>
+      </c>
+      <c r="M78" s="11">
+        <v>20615</v>
+      </c>
+      <c r="N78" s="17">
+        <v>20618</v>
+      </c>
+      <c r="O78" s="2">
+        <v>20611</v>
+      </c>
+      <c r="P78" s="2">
+        <v>20632</v>
+      </c>
+      <c r="Q78" s="2">
+        <v>20658</v>
+      </c>
+      <c r="R78" s="2">
+        <v>20661</v>
+      </c>
+      <c r="S78" s="2">
+        <v>20690</v>
+      </c>
+      <c r="T78" s="11">
+        <v>20701</v>
+      </c>
+      <c r="U78" s="11">
+        <v>20701</v>
+      </c>
+      <c r="V78" s="2">
+        <v>20762</v>
+      </c>
+      <c r="W78" s="2">
+        <v>20819</v>
+      </c>
+      <c r="X78" s="11">
+        <v>20848</v>
+      </c>
+      <c r="Y78" s="11">
+        <v>20869</v>
+      </c>
+      <c r="Z78" s="11">
+        <v>20906</v>
+      </c>
+      <c r="AA78" s="2">
+        <v>20914</v>
+      </c>
+      <c r="AB78" s="27">
+        <v>20953</v>
+      </c>
+      <c r="AC78" s="27">
+        <v>20973</v>
+      </c>
+      <c r="AD78" s="27">
+        <v>20957</v>
+      </c>
+      <c r="AE78" s="6">
+        <v>20947</v>
+      </c>
+      <c r="AF78" s="27">
+        <v>21009</v>
+      </c>
+      <c r="AG78" s="27">
+        <v>20995</v>
+      </c>
+      <c r="AH78" s="6">
+        <v>21018</v>
+      </c>
+      <c r="AI78" s="6">
+        <v>21032</v>
+      </c>
+      <c r="AJ78" s="6">
+        <v>21063</v>
+      </c>
+      <c r="AK78" s="6">
+        <v>20970</v>
+      </c>
+      <c r="AL78" s="6">
+        <v>20960</v>
+      </c>
+      <c r="AM78" s="32">
+        <v>20960</v>
+      </c>
+      <c r="AN78" s="33">
+        <v>20934</v>
+      </c>
+      <c r="AO78" s="27">
+        <v>20940</v>
+      </c>
+      <c r="AP78" s="32">
+        <v>20958</v>
+      </c>
+      <c r="AQ78" s="27">
+        <v>20957</v>
+      </c>
+      <c r="AR78" s="6">
+        <v>20934</v>
+      </c>
+      <c r="AS78" s="6">
+        <v>20922</v>
+      </c>
+      <c r="AT78" s="27">
+        <v>20809</v>
+      </c>
+      <c r="AU78" s="27">
+        <v>20705</v>
+      </c>
+      <c r="AV78" s="27">
+        <v>20688</v>
+      </c>
+      <c r="AW78" s="27">
+        <v>20762</v>
+      </c>
+      <c r="AX78" s="27">
+        <v>20719</v>
+      </c>
+      <c r="AY78" s="27">
+        <v>20711</v>
+      </c>
+      <c r="AZ78" s="34">
+        <v>20720</v>
+      </c>
+      <c r="BA78" s="13">
+        <v>20697</v>
+      </c>
+      <c r="BB78" s="27">
+        <v>20681</v>
+      </c>
+      <c r="BC78" s="13">
+        <v>20678</v>
+      </c>
+      <c r="BD78" s="13">
+        <v>20717</v>
+      </c>
+      <c r="BE78" s="27">
+        <v>20700</v>
+      </c>
+    </row>
+    <row r="79" spans="1:57">
+      <c r="A79" s="58">
+        <v>153400000</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="11">
+        <v>20869</v>
+      </c>
+      <c r="D79" s="2">
+        <v>20855</v>
+      </c>
+      <c r="E79" s="2">
+        <v>20861</v>
+      </c>
+      <c r="F79" s="2">
+        <v>20852</v>
+      </c>
+      <c r="G79" s="2">
+        <v>20828</v>
+      </c>
+      <c r="H79" s="2">
+        <v>20829</v>
+      </c>
+      <c r="I79" s="2">
+        <v>20817</v>
+      </c>
+      <c r="J79" s="2">
+        <v>20614</v>
+      </c>
+      <c r="K79" s="2">
+        <v>20769</v>
+      </c>
+      <c r="L79" s="11">
+        <v>20773</v>
+      </c>
+      <c r="M79" s="11">
+        <v>20780</v>
+      </c>
+      <c r="N79" s="17">
+        <v>20792</v>
+      </c>
+      <c r="O79" s="2">
+        <v>20786</v>
+      </c>
+      <c r="P79" s="2">
+        <v>20766</v>
+      </c>
+      <c r="Q79" s="2">
+        <v>20761</v>
+      </c>
+      <c r="R79" s="2">
+        <v>20787</v>
+      </c>
+      <c r="S79" s="2">
+        <v>20816</v>
+      </c>
+      <c r="T79" s="11">
+        <v>20851</v>
+      </c>
+      <c r="U79" s="11">
+        <v>20799</v>
+      </c>
+      <c r="V79" s="2">
+        <v>20711</v>
+      </c>
+      <c r="W79" s="2">
+        <v>20703</v>
+      </c>
+      <c r="X79" s="11">
+        <v>20694</v>
+      </c>
+      <c r="Y79" s="11">
+        <v>20672</v>
+      </c>
+      <c r="Z79" s="11">
+        <v>20657</v>
+      </c>
+      <c r="AA79" s="2">
+        <v>20632</v>
+      </c>
+      <c r="AB79" s="27">
+        <v>20586</v>
+      </c>
+      <c r="AC79" s="27">
+        <v>20594</v>
+      </c>
+      <c r="AD79" s="27">
+        <v>20602</v>
+      </c>
+      <c r="AE79" s="6">
+        <v>20561</v>
+      </c>
+      <c r="AF79" s="27">
+        <v>20552</v>
+      </c>
+      <c r="AG79" s="27">
+        <v>20482</v>
+      </c>
+      <c r="AH79" s="6">
+        <v>20490</v>
+      </c>
+      <c r="AI79" s="6">
+        <v>20405</v>
+      </c>
+      <c r="AJ79" s="6">
+        <v>20341</v>
+      </c>
+      <c r="AK79" s="6">
+        <v>20257</v>
+      </c>
+      <c r="AL79" s="6">
+        <v>20188</v>
+      </c>
+      <c r="AM79" s="32">
+        <v>20182</v>
+      </c>
+      <c r="AN79" s="33">
+        <v>20156</v>
+      </c>
+      <c r="AO79" s="27">
+        <v>20104</v>
+      </c>
+      <c r="AP79" s="32">
+        <v>20033</v>
+      </c>
+      <c r="AQ79" s="27">
+        <v>20007</v>
+      </c>
+      <c r="AR79" s="6">
+        <v>19914</v>
+      </c>
+      <c r="AS79" s="6">
+        <v>19840</v>
+      </c>
+      <c r="AT79" s="27">
+        <v>19725</v>
+      </c>
+      <c r="AU79" s="27">
+        <v>19654</v>
+      </c>
+      <c r="AV79" s="27">
+        <v>19624</v>
+      </c>
+      <c r="AW79" s="27">
+        <v>19638</v>
+      </c>
+      <c r="AX79" s="27">
+        <v>19544</v>
+      </c>
+      <c r="AY79" s="27">
+        <v>19514</v>
+      </c>
+      <c r="AZ79" s="34">
+        <v>19486</v>
+      </c>
+      <c r="BA79" s="13">
+        <v>19482</v>
+      </c>
+      <c r="BB79" s="27">
+        <v>19450</v>
+      </c>
+      <c r="BC79" s="13">
+        <v>19457</v>
+      </c>
+      <c r="BD79" s="13">
+        <v>19439</v>
+      </c>
+      <c r="BE79" s="27">
+        <v>19411</v>
+      </c>
+    </row>
+    <row r="80" spans="1:57">
+      <c r="A80" s="58">
+        <v>153600000</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="11">
+        <v>22732</v>
+      </c>
+      <c r="D80" s="2">
+        <v>22741</v>
+      </c>
+      <c r="E80" s="2">
+        <v>22765</v>
+      </c>
+      <c r="F80" s="2">
+        <v>22801</v>
+      </c>
+      <c r="G80" s="2">
+        <v>22806</v>
+      </c>
+      <c r="H80" s="2">
+        <v>22837</v>
+      </c>
+      <c r="I80" s="2">
+        <v>22866</v>
+      </c>
+      <c r="J80" s="2">
+        <v>22773</v>
+      </c>
+      <c r="K80" s="2">
+        <v>22877</v>
+      </c>
+      <c r="L80" s="11">
+        <v>22862</v>
+      </c>
+      <c r="M80" s="11">
+        <v>22863</v>
+      </c>
+      <c r="N80" s="17">
+        <v>22862</v>
+      </c>
+      <c r="O80" s="2">
+        <v>22891</v>
+      </c>
+      <c r="P80" s="2">
+        <v>22919</v>
+      </c>
+      <c r="Q80" s="2">
+        <v>22939</v>
+      </c>
+      <c r="R80" s="2">
+        <v>22972</v>
+      </c>
+      <c r="S80" s="2">
+        <v>22979</v>
+      </c>
+      <c r="T80" s="11">
+        <v>23022</v>
+      </c>
+      <c r="U80" s="11">
+        <v>23027</v>
+      </c>
+      <c r="V80" s="2">
+        <v>22993</v>
+      </c>
+      <c r="W80" s="2">
+        <v>22983</v>
+      </c>
+      <c r="X80" s="11">
+        <v>22978</v>
+      </c>
+      <c r="Y80" s="11">
+        <v>22947</v>
+      </c>
+      <c r="Z80" s="11">
+        <v>22929</v>
+      </c>
+      <c r="AA80" s="2">
+        <v>22940</v>
+      </c>
+      <c r="AB80" s="27">
+        <v>22918</v>
+      </c>
+      <c r="AC80" s="27">
+        <v>22919</v>
+      </c>
+      <c r="AD80" s="27">
+        <v>22920</v>
+      </c>
+      <c r="AE80" s="6">
+        <v>22951</v>
+      </c>
+      <c r="AF80" s="27">
+        <v>22961</v>
+      </c>
+      <c r="AG80" s="27">
+        <v>22949</v>
+      </c>
+      <c r="AH80" s="6">
+        <v>22913</v>
+      </c>
+      <c r="AI80" s="6">
+        <v>22861</v>
+      </c>
+      <c r="AJ80" s="6">
+        <v>22858</v>
+      </c>
+      <c r="AK80" s="6">
+        <v>22785</v>
+      </c>
+      <c r="AL80" s="6">
+        <v>22727</v>
+      </c>
+      <c r="AM80" s="32">
+        <v>22693</v>
+      </c>
+      <c r="AN80" s="33">
+        <v>22680</v>
+      </c>
+      <c r="AO80" s="27">
+        <v>22664</v>
+      </c>
+      <c r="AP80" s="32">
+        <v>22680</v>
+      </c>
+      <c r="AQ80" s="27">
+        <v>22631</v>
+      </c>
+      <c r="AR80" s="6">
+        <v>22621</v>
+      </c>
+      <c r="AS80" s="6">
+        <v>22588</v>
+      </c>
+      <c r="AT80" s="27">
+        <v>22441</v>
+      </c>
+      <c r="AU80" s="27">
+        <v>22330</v>
+      </c>
+      <c r="AV80" s="27">
+        <v>22373</v>
+      </c>
+      <c r="AW80" s="27">
+        <v>22320</v>
+      </c>
+      <c r="AX80" s="27">
+        <v>22326</v>
+      </c>
+      <c r="AY80" s="27">
+        <v>22285</v>
+      </c>
+      <c r="AZ80" s="34">
+        <v>22285</v>
+      </c>
+      <c r="BA80" s="13">
+        <v>22238</v>
+      </c>
+      <c r="BB80" s="27">
+        <v>22212</v>
+      </c>
+      <c r="BC80" s="13">
+        <v>22176</v>
+      </c>
+      <c r="BD80" s="13">
+        <v>22182</v>
+      </c>
+      <c r="BE80" s="27">
+        <v>22107</v>
+      </c>
+    </row>
+    <row r="81" spans="1:57">
+      <c r="A81" s="58">
+        <v>154000000</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="11">
+        <v>15465</v>
+      </c>
+      <c r="D81" s="2">
+        <v>15440</v>
+      </c>
+      <c r="E81" s="2">
+        <v>15429</v>
+      </c>
+      <c r="F81" s="2">
+        <v>15420</v>
+      </c>
+      <c r="G81" s="2">
+        <v>15394</v>
+      </c>
+      <c r="H81" s="2">
+        <v>15377</v>
+      </c>
+      <c r="I81" s="2">
+        <v>15355</v>
+      </c>
+      <c r="J81" s="2">
+        <v>15339</v>
+      </c>
+      <c r="K81" s="2">
+        <v>15371</v>
+      </c>
+      <c r="L81" s="11">
+        <v>15353</v>
+      </c>
+      <c r="M81" s="11">
+        <v>15327</v>
+      </c>
+      <c r="N81" s="17">
+        <v>15342</v>
+      </c>
+      <c r="O81" s="2">
+        <v>15374</v>
+      </c>
+      <c r="P81" s="2">
+        <v>15406</v>
+      </c>
+      <c r="Q81" s="2">
+        <v>15404</v>
+      </c>
+      <c r="R81" s="2">
+        <v>15417</v>
+      </c>
+      <c r="S81" s="2">
+        <v>15443</v>
+      </c>
+      <c r="T81" s="11">
+        <v>15448</v>
+      </c>
+      <c r="U81" s="11">
+        <v>15430</v>
+      </c>
+      <c r="V81" s="2">
+        <v>15436</v>
+      </c>
+      <c r="W81" s="2">
+        <v>15444</v>
+      </c>
+      <c r="X81" s="11">
+        <v>15442</v>
+      </c>
+      <c r="Y81" s="11">
+        <v>15452</v>
+      </c>
+      <c r="Z81" s="11">
+        <v>15431</v>
+      </c>
+      <c r="AA81" s="2">
+        <v>15433</v>
+      </c>
+      <c r="AB81" s="27">
+        <v>15421</v>
+      </c>
+      <c r="AC81" s="27">
+        <v>15409</v>
+      </c>
+      <c r="AD81" s="27">
+        <v>15416</v>
+      </c>
+      <c r="AE81" s="6">
+        <v>15360</v>
+      </c>
+      <c r="AF81" s="27">
+        <v>15322</v>
+      </c>
+      <c r="AG81" s="27">
+        <v>15304</v>
+      </c>
+      <c r="AH81" s="6">
+        <v>15279</v>
+      </c>
+      <c r="AI81" s="6">
+        <v>15262</v>
+      </c>
+      <c r="AJ81" s="6">
+        <v>15214</v>
+      </c>
+      <c r="AK81" s="6">
+        <v>15232</v>
+      </c>
+      <c r="AL81" s="6">
+        <v>15214</v>
+      </c>
+      <c r="AM81" s="32">
+        <v>15186</v>
+      </c>
+      <c r="AN81" s="33">
+        <v>15150</v>
+      </c>
+      <c r="AO81" s="27">
+        <v>15129</v>
+      </c>
+      <c r="AP81" s="32">
+        <v>15117</v>
+      </c>
+      <c r="AQ81" s="27">
+        <v>15097</v>
+      </c>
+      <c r="AR81" s="6">
+        <v>15074</v>
+      </c>
+      <c r="AS81" s="6">
+        <v>15069</v>
+      </c>
+      <c r="AT81" s="27">
+        <v>15002</v>
+      </c>
+      <c r="AU81" s="27">
+        <v>14986</v>
+      </c>
+      <c r="AV81" s="27">
+        <v>14942</v>
+      </c>
+      <c r="AW81" s="27">
+        <v>14935</v>
+      </c>
+      <c r="AX81" s="27">
+        <v>14917</v>
+      </c>
+      <c r="AY81" s="27">
+        <v>14870</v>
+      </c>
+      <c r="AZ81" s="34">
+        <v>14860</v>
+      </c>
+      <c r="BA81" s="13">
+        <v>14853</v>
+      </c>
+      <c r="BB81" s="27">
+        <v>14846</v>
+      </c>
+      <c r="BC81" s="13">
+        <v>14840</v>
+      </c>
+      <c r="BD81" s="13">
+        <v>14828</v>
+      </c>
+      <c r="BE81" s="27">
+        <v>14769</v>
+      </c>
+    </row>
+    <row r="82" spans="1:57">
+      <c r="A82" s="58">
+        <v>154200000</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="11">
+        <v>16036</v>
+      </c>
+      <c r="D82" s="2">
+        <v>16034</v>
+      </c>
+      <c r="E82" s="2">
+        <v>16045</v>
+      </c>
+      <c r="F82" s="2">
+        <v>16031</v>
+      </c>
+      <c r="G82" s="2">
+        <v>16034</v>
+      </c>
+      <c r="H82" s="2">
+        <v>16025</v>
+      </c>
+      <c r="I82" s="2">
+        <v>16019</v>
+      </c>
+      <c r="J82" s="2">
+        <v>16102</v>
+      </c>
+      <c r="K82" s="2">
+        <v>16017</v>
+      </c>
+      <c r="L82" s="11">
+        <v>16001</v>
+      </c>
+      <c r="M82" s="11">
+        <v>16001</v>
+      </c>
+      <c r="N82" s="17">
+        <v>15992</v>
+      </c>
+      <c r="O82" s="2">
+        <v>15980</v>
+      </c>
+      <c r="P82" s="2">
+        <v>15982</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>16012</v>
+      </c>
+      <c r="R82" s="2">
+        <v>16011</v>
+      </c>
+      <c r="S82" s="2">
+        <v>16002</v>
+      </c>
+      <c r="T82" s="11">
+        <v>16008</v>
+      </c>
+      <c r="U82" s="11">
+        <v>16024</v>
+      </c>
+      <c r="V82" s="2">
+        <v>15972</v>
+      </c>
+      <c r="W82" s="2">
+        <v>15963</v>
+      </c>
+      <c r="X82" s="11">
+        <v>15972</v>
+      </c>
+      <c r="Y82" s="11">
+        <v>15990</v>
+      </c>
+      <c r="Z82" s="11">
+        <v>15995</v>
+      </c>
+      <c r="AA82" s="2">
+        <v>15974</v>
+      </c>
+      <c r="AB82" s="27">
+        <v>15939</v>
+      </c>
+      <c r="AC82" s="27">
+        <v>15940</v>
+      </c>
+      <c r="AD82" s="27">
+        <v>15904</v>
+      </c>
+      <c r="AE82" s="6">
+        <v>15899</v>
+      </c>
+      <c r="AF82" s="27">
+        <v>15891</v>
+      </c>
+      <c r="AG82" s="27">
+        <v>15876</v>
+      </c>
+      <c r="AH82" s="6">
+        <v>15853</v>
+      </c>
+      <c r="AI82" s="6">
+        <v>15822</v>
+      </c>
+      <c r="AJ82" s="6">
+        <v>15817</v>
+      </c>
+      <c r="AK82" s="6">
+        <v>15777</v>
+      </c>
+      <c r="AL82" s="6">
+        <v>15765</v>
+      </c>
+      <c r="AM82" s="32">
+        <v>15712</v>
+      </c>
+      <c r="AN82" s="33">
+        <v>15683</v>
+      </c>
+      <c r="AO82" s="27">
+        <v>15639</v>
+      </c>
+      <c r="AP82" s="32">
+        <v>15630</v>
+      </c>
+      <c r="AQ82" s="27">
+        <v>15604</v>
+      </c>
+      <c r="AR82" s="6">
+        <v>15590</v>
+      </c>
+      <c r="AS82" s="6">
+        <v>15579</v>
+      </c>
+      <c r="AT82" s="27">
+        <v>15447</v>
+      </c>
+      <c r="AU82" s="27">
+        <v>15380</v>
+      </c>
+      <c r="AV82" s="27">
+        <v>15356</v>
+      </c>
+      <c r="AW82" s="27">
+        <v>15339</v>
+      </c>
+      <c r="AX82" s="27">
+        <v>15361</v>
+      </c>
+      <c r="AY82" s="27">
+        <v>15374</v>
+      </c>
+      <c r="AZ82" s="34">
+        <v>15387</v>
+      </c>
+      <c r="BA82" s="13">
+        <v>15358</v>
+      </c>
+      <c r="BB82" s="27">
+        <v>15325</v>
+      </c>
+      <c r="BC82" s="13">
+        <v>15313</v>
+      </c>
+      <c r="BD82" s="13">
+        <v>15290</v>
+      </c>
+      <c r="BE82" s="27">
+        <v>15302</v>
+      </c>
+    </row>
+    <row r="83" spans="1:57">
+      <c r="A83" s="58">
+        <v>154600000</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="11">
+        <v>29533</v>
+      </c>
+      <c r="D83" s="2">
+        <v>29522</v>
+      </c>
+      <c r="E83" s="2">
+        <v>29522</v>
+      </c>
+      <c r="F83" s="2">
+        <v>29526</v>
+      </c>
+      <c r="G83" s="2">
+        <v>29516</v>
+      </c>
+      <c r="H83" s="2">
+        <v>29503</v>
+      </c>
+      <c r="I83" s="2">
+        <v>29521</v>
+      </c>
+      <c r="J83" s="2">
+        <v>29522</v>
+      </c>
+      <c r="K83" s="2">
+        <v>29537</v>
+      </c>
+      <c r="L83" s="11">
+        <v>29512</v>
+      </c>
+      <c r="M83" s="11">
+        <v>29550</v>
+      </c>
+      <c r="N83" s="17">
+        <v>29574</v>
+      </c>
+      <c r="O83" s="2">
+        <v>29607</v>
+      </c>
+      <c r="P83" s="2">
+        <v>29627</v>
+      </c>
+      <c r="Q83" s="2">
+        <v>29634</v>
+      </c>
+      <c r="R83" s="2">
+        <v>29665</v>
+      </c>
+      <c r="S83" s="2">
+        <v>29666</v>
+      </c>
+      <c r="T83" s="11">
+        <v>29689</v>
+      </c>
+      <c r="U83" s="11">
+        <v>29702</v>
+      </c>
+      <c r="V83" s="2">
+        <v>29715</v>
+      </c>
+      <c r="W83" s="2">
+        <v>29672</v>
+      </c>
+      <c r="X83" s="11">
+        <v>29708</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>29712</v>
+      </c>
+      <c r="Z83" s="11">
+        <v>29757</v>
+      </c>
+      <c r="AA83" s="2">
+        <v>29717</v>
+      </c>
+      <c r="AB83" s="27">
+        <v>29721</v>
+      </c>
+      <c r="AC83" s="27">
+        <v>29679</v>
+      </c>
+      <c r="AD83" s="27">
+        <v>29674</v>
+      </c>
+      <c r="AE83" s="6">
+        <v>29632</v>
+      </c>
+      <c r="AF83" s="27">
+        <v>29622</v>
+      </c>
+      <c r="AG83" s="27">
+        <v>29611</v>
+      </c>
+      <c r="AH83" s="6">
+        <v>29630</v>
+      </c>
+      <c r="AI83" s="6">
+        <v>29617</v>
+      </c>
+      <c r="AJ83" s="6">
+        <v>29642</v>
+      </c>
+      <c r="AK83" s="6">
+        <v>29582</v>
+      </c>
+      <c r="AL83" s="6">
+        <v>29528</v>
+      </c>
+      <c r="AM83" s="32">
+        <v>29466</v>
+      </c>
+      <c r="AN83" s="33">
+        <v>29432</v>
+      </c>
+      <c r="AO83" s="27">
+        <v>29419</v>
+      </c>
+      <c r="AP83" s="32">
+        <v>29400</v>
+      </c>
+      <c r="AQ83" s="27">
+        <v>29353</v>
+      </c>
+      <c r="AR83" s="6">
+        <v>29311</v>
+      </c>
+      <c r="AS83" s="6">
+        <v>29322</v>
+      </c>
+      <c r="AT83" s="27">
+        <v>29224</v>
+      </c>
+      <c r="AU83" s="27">
+        <v>29290</v>
+      </c>
+      <c r="AV83" s="27">
+        <v>29206</v>
+      </c>
+      <c r="AW83" s="27">
+        <v>29170</v>
+      </c>
+      <c r="AX83" s="27">
+        <v>29139</v>
+      </c>
+      <c r="AY83" s="27">
+        <v>29131</v>
+      </c>
+      <c r="AZ83" s="34">
+        <v>29116</v>
+      </c>
+      <c r="BA83" s="13">
+        <v>29105</v>
+      </c>
+      <c r="BB83" s="27">
+        <v>29091</v>
+      </c>
+      <c r="BC83" s="13">
+        <v>29101</v>
+      </c>
+      <c r="BD83" s="13">
+        <v>29113</v>
+      </c>
+      <c r="BE83" s="27">
+        <v>29079</v>
+      </c>
+    </row>
+    <row r="84" spans="1:57">
+      <c r="A84" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C84" s="11">
+        <v>16001</v>
+      </c>
+      <c r="D84" s="2">
+        <v>15993</v>
+      </c>
+      <c r="E84" s="2">
+        <v>15969</v>
+      </c>
+      <c r="F84" s="2">
+        <v>15966</v>
+      </c>
+      <c r="G84" s="2">
+        <v>15968</v>
+      </c>
+      <c r="H84" s="2">
+        <v>15955</v>
+      </c>
+      <c r="I84" s="2">
+        <v>15948</v>
+      </c>
+      <c r="J84" s="2">
+        <v>16380</v>
+      </c>
+      <c r="K84" s="2">
+        <v>15943</v>
+      </c>
+      <c r="L84" s="11">
+        <v>15944</v>
+      </c>
+      <c r="M84" s="11">
+        <v>15922</v>
+      </c>
+      <c r="N84" s="17">
+        <v>15935</v>
+      </c>
+      <c r="O84" s="2">
+        <v>15930</v>
+      </c>
+      <c r="P84" s="2">
+        <v>15931</v>
+      </c>
+      <c r="Q84" s="2">
+        <v>15943</v>
+      </c>
+      <c r="R84" s="2">
+        <v>15958</v>
+      </c>
+      <c r="S84" s="2">
+        <v>15959</v>
+      </c>
+      <c r="T84" s="11">
+        <v>15971</v>
+      </c>
+      <c r="U84" s="11">
+        <v>15985</v>
+      </c>
+      <c r="V84" s="2">
+        <v>15945</v>
+      </c>
+      <c r="W84" s="2">
+        <v>15972</v>
+      </c>
+      <c r="X84" s="11">
+        <v>15895</v>
+      </c>
+      <c r="Y84" s="11">
+        <v>15872</v>
+      </c>
+      <c r="Z84" s="11">
+        <v>15877</v>
+      </c>
+      <c r="AA84" s="2">
+        <v>15873</v>
+      </c>
+      <c r="AB84" s="27">
+        <v>15872</v>
+      </c>
+      <c r="AC84" s="27">
+        <v>15849</v>
+      </c>
+      <c r="AD84" s="27">
+        <v>15823</v>
+      </c>
+      <c r="AE84" s="6">
+        <v>15800</v>
+      </c>
+      <c r="AF84" s="27">
+        <v>15776</v>
+      </c>
+      <c r="AG84" s="27">
+        <v>15746</v>
+      </c>
+      <c r="AH84" s="6">
+        <v>15699</v>
+      </c>
+      <c r="AI84" s="6">
+        <v>15587</v>
+      </c>
+      <c r="AJ84" s="6">
+        <v>15477</v>
+      </c>
+      <c r="AK84" s="6">
+        <v>15435</v>
+      </c>
+      <c r="AL84" s="6">
+        <v>15390</v>
+      </c>
+      <c r="AM84" s="32">
+        <v>15351</v>
+      </c>
+      <c r="AN84" s="33">
+        <v>15312</v>
+      </c>
+      <c r="AO84" s="27">
+        <v>15293</v>
+      </c>
+      <c r="AP84" s="32">
+        <v>15290</v>
+      </c>
+      <c r="AQ84" s="27">
+        <v>15219</v>
+      </c>
+      <c r="AR84" s="6">
+        <v>15180</v>
+      </c>
+      <c r="AS84" s="6">
+        <v>15147</v>
+      </c>
+      <c r="AT84" s="27">
+        <v>15057</v>
+      </c>
+      <c r="AU84" s="27">
+        <v>14972</v>
+      </c>
+      <c r="AV84" s="27">
+        <v>14904</v>
+      </c>
+      <c r="AW84" s="27">
+        <v>14864</v>
+      </c>
+      <c r="AX84" s="27">
+        <v>14858</v>
+      </c>
+      <c r="AY84" s="27">
+        <v>14809</v>
+      </c>
+      <c r="AZ84" s="34">
+        <v>14803</v>
+      </c>
+      <c r="BA84" s="13">
+        <v>14760</v>
+      </c>
+      <c r="BB84" s="27">
+        <v>14728</v>
+      </c>
+      <c r="BC84" s="13">
+        <v>14736</v>
+      </c>
+      <c r="BD84" s="13">
+        <v>14718</v>
+      </c>
+      <c r="BE84" s="27">
+        <v>14691</v>
+      </c>
+    </row>
+    <row r="85" spans="1:57">
+      <c r="A85" s="58">
+        <v>155200000</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C85" s="11">
+        <v>16085</v>
+      </c>
+      <c r="D85" s="2">
+        <v>16073</v>
+      </c>
+      <c r="E85" s="2">
+        <v>16106</v>
+      </c>
+      <c r="F85" s="2">
+        <v>16122</v>
+      </c>
+      <c r="G85" s="2">
+        <v>16117</v>
+      </c>
+      <c r="H85" s="2">
+        <v>16108</v>
+      </c>
+      <c r="I85" s="2">
+        <v>16123</v>
+      </c>
+      <c r="J85" s="2">
+        <v>16112</v>
+      </c>
+      <c r="K85" s="2">
+        <v>16102</v>
+      </c>
+      <c r="L85" s="11">
+        <v>16077</v>
+      </c>
+      <c r="M85" s="11">
+        <v>16085</v>
+      </c>
+      <c r="N85" s="17">
+        <v>16076</v>
+      </c>
+      <c r="O85" s="2">
+        <v>16087</v>
+      </c>
+      <c r="P85" s="2">
+        <v>16092</v>
+      </c>
+      <c r="Q85" s="2">
+        <v>16105</v>
+      </c>
+      <c r="R85" s="2">
+        <v>16103</v>
+      </c>
+      <c r="S85" s="2">
+        <v>16100</v>
+      </c>
+      <c r="T85" s="11">
+        <v>16118</v>
+      </c>
+      <c r="U85" s="11">
+        <v>16114</v>
+      </c>
+      <c r="V85" s="2">
+        <v>16119</v>
+      </c>
+      <c r="W85" s="2">
+        <v>16109</v>
+      </c>
+      <c r="X85" s="11">
+        <v>16095</v>
+      </c>
+      <c r="Y85" s="11">
+        <v>16078</v>
+      </c>
+      <c r="Z85" s="11">
+        <v>16070</v>
+      </c>
+      <c r="AA85" s="2">
+        <v>16088</v>
+      </c>
+      <c r="AB85" s="27">
+        <v>16048</v>
+      </c>
+      <c r="AC85" s="27">
+        <v>16031</v>
+      </c>
+      <c r="AD85" s="27">
+        <v>16013</v>
+      </c>
+      <c r="AE85" s="6">
+        <v>16001</v>
+      </c>
+      <c r="AF85" s="27">
+        <v>15974</v>
+      </c>
+      <c r="AG85" s="27">
+        <v>15926</v>
+      </c>
+      <c r="AH85" s="6">
+        <v>15823</v>
+      </c>
+      <c r="AI85" s="6">
+        <v>15740</v>
+      </c>
+      <c r="AJ85" s="6">
+        <v>15689</v>
+      </c>
+      <c r="AK85" s="6">
+        <v>15620</v>
+      </c>
+      <c r="AL85" s="6">
+        <v>15609</v>
+      </c>
+      <c r="AM85" s="32">
+        <v>15558</v>
+      </c>
+      <c r="AN85" s="33">
+        <v>15513</v>
+      </c>
+      <c r="AO85" s="27">
+        <v>15476</v>
+      </c>
+      <c r="AP85" s="32">
+        <v>15492</v>
+      </c>
+      <c r="AQ85" s="27">
+        <v>15416</v>
+      </c>
+      <c r="AR85" s="6">
+        <v>15410</v>
+      </c>
+      <c r="AS85" s="6">
+        <v>15350</v>
+      </c>
+      <c r="AT85" s="27">
+        <v>15247</v>
+      </c>
+      <c r="AU85" s="27">
+        <v>15164</v>
+      </c>
+      <c r="AV85" s="27">
+        <v>15123</v>
+      </c>
+      <c r="AW85" s="27">
+        <v>15087</v>
+      </c>
+      <c r="AX85" s="27">
+        <v>15094</v>
+      </c>
+      <c r="AY85" s="27">
+        <v>15070</v>
+      </c>
+      <c r="AZ85" s="34">
+        <v>15003</v>
+      </c>
+      <c r="BA85" s="13">
+        <v>14921</v>
+      </c>
+      <c r="BB85" s="27">
+        <v>14855</v>
+      </c>
+      <c r="BC85" s="13">
+        <v>14825</v>
+      </c>
+      <c r="BD85" s="13">
+        <v>14802</v>
+      </c>
+      <c r="BE85" s="27">
+        <v>14785</v>
+      </c>
+    </row>
+    <row r="86" spans="1:57">
+      <c r="A86" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" s="11">
+        <v>33484</v>
+      </c>
+      <c r="D86" s="2">
+        <v>33512</v>
+      </c>
+      <c r="E86" s="2">
+        <v>33520</v>
+      </c>
+      <c r="F86" s="2">
+        <v>33569</v>
+      </c>
+      <c r="G86" s="2">
+        <v>33574</v>
+      </c>
+      <c r="H86" s="2">
+        <v>33615</v>
+      </c>
+      <c r="I86" s="2">
+        <v>33615</v>
+      </c>
+      <c r="J86" s="2">
+        <v>33657</v>
+      </c>
+      <c r="K86" s="2">
+        <v>33638</v>
+      </c>
+      <c r="L86" s="11">
+        <v>33616</v>
+      </c>
+      <c r="M86" s="11">
+        <v>33621</v>
+      </c>
+      <c r="N86" s="17">
+        <v>33598</v>
+      </c>
+      <c r="O86" s="2">
+        <v>33566</v>
+      </c>
+      <c r="P86" s="2">
+        <v>33574</v>
+      </c>
+      <c r="Q86" s="2">
+        <v>33617</v>
+      </c>
+      <c r="R86" s="2">
+        <v>33650</v>
+      </c>
+      <c r="S86" s="2">
+        <v>33677</v>
+      </c>
+      <c r="T86" s="11">
+        <v>33667</v>
+      </c>
+      <c r="U86" s="11">
+        <v>33589</v>
+      </c>
+      <c r="V86" s="2">
+        <v>33565</v>
+      </c>
+      <c r="W86" s="2">
+        <v>33572</v>
+      </c>
+      <c r="X86" s="11">
+        <v>33614</v>
+      </c>
+      <c r="Y86" s="11">
+        <v>33615</v>
+      </c>
+      <c r="Z86" s="11">
+        <v>33573</v>
+      </c>
+      <c r="AA86" s="2">
+        <v>33552</v>
+      </c>
+      <c r="AB86" s="27">
+        <v>33528</v>
+      </c>
+      <c r="AC86" s="27">
+        <v>33505</v>
+      </c>
+      <c r="AD86" s="27">
+        <v>33461</v>
+      </c>
+      <c r="AE86" s="6">
+        <v>33413</v>
+      </c>
+      <c r="AF86" s="27">
+        <v>33401</v>
+      </c>
+      <c r="AG86" s="27">
+        <v>33372</v>
+      </c>
+      <c r="AH86" s="6">
+        <v>33303</v>
+      </c>
+      <c r="AI86" s="6">
+        <v>33186</v>
+      </c>
+      <c r="AJ86" s="6">
+        <v>33087</v>
+      </c>
+      <c r="AK86" s="6">
+        <v>33000</v>
+      </c>
+      <c r="AL86" s="6">
+        <v>32931</v>
+      </c>
+      <c r="AM86" s="32">
+        <v>32886</v>
+      </c>
+      <c r="AN86" s="33">
+        <v>32828</v>
+      </c>
+      <c r="AO86" s="27">
+        <v>32778</v>
+      </c>
+      <c r="AP86" s="32">
+        <v>32706</v>
+      </c>
+      <c r="AQ86" s="27">
+        <v>32667</v>
+      </c>
+      <c r="AR86" s="6">
+        <v>32588</v>
+      </c>
+      <c r="AS86" s="6">
+        <v>32519</v>
+      </c>
+      <c r="AT86" s="27">
+        <v>32373</v>
+      </c>
+      <c r="AU86" s="27">
+        <v>32250</v>
+      </c>
+      <c r="AV86" s="27">
+        <v>32211</v>
+      </c>
+      <c r="AW86" s="27">
+        <v>32151</v>
+      </c>
+      <c r="AX86" s="27">
+        <v>32097</v>
+      </c>
+      <c r="AY86" s="27">
+        <v>32034</v>
+      </c>
+      <c r="AZ86" s="34">
+        <v>31978</v>
+      </c>
+      <c r="BA86" s="13">
+        <v>31985</v>
+      </c>
+      <c r="BB86" s="27">
+        <v>31977</v>
+      </c>
+      <c r="BC86" s="13">
+        <v>31940</v>
+      </c>
+      <c r="BD86" s="13">
+        <v>31957</v>
+      </c>
+      <c r="BE86" s="27">
+        <v>31867</v>
+      </c>
+    </row>
+    <row r="87" spans="1:57">
+      <c r="A87" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C87" s="11">
+        <v>16356</v>
+      </c>
+      <c r="D87" s="2">
+        <v>16359</v>
+      </c>
+      <c r="E87" s="2">
+        <v>16334</v>
+      </c>
+      <c r="F87" s="2">
+        <v>16328</v>
+      </c>
+      <c r="G87" s="2">
+        <v>16321</v>
+      </c>
+      <c r="H87" s="2">
+        <v>16334</v>
+      </c>
+      <c r="I87" s="2">
+        <v>16353</v>
+      </c>
+      <c r="J87" s="2">
+        <v>16355</v>
+      </c>
+      <c r="K87" s="2">
+        <v>16361</v>
+      </c>
+      <c r="L87" s="11">
+        <v>16358</v>
+      </c>
+      <c r="M87" s="11">
+        <v>16357</v>
+      </c>
+      <c r="N87" s="17">
+        <v>16349</v>
+      </c>
+      <c r="O87" s="2">
+        <v>16334</v>
+      </c>
+      <c r="P87" s="2">
+        <v>16351</v>
+      </c>
+      <c r="Q87" s="2">
+        <v>16344</v>
+      </c>
+      <c r="R87" s="2">
+        <v>16335</v>
+      </c>
+      <c r="S87" s="2">
+        <v>16340</v>
+      </c>
+      <c r="T87" s="11">
+        <v>16347</v>
+      </c>
+      <c r="U87" s="11">
+        <v>16341</v>
+      </c>
+      <c r="V87" s="2">
+        <v>16332</v>
+      </c>
+      <c r="W87" s="2">
+        <v>16340</v>
+      </c>
+      <c r="X87" s="11">
+        <v>16380</v>
+      </c>
+      <c r="Y87" s="11">
+        <v>16358</v>
+      </c>
+      <c r="Z87" s="11">
+        <v>16334</v>
+      </c>
+      <c r="AA87" s="2">
+        <v>16298</v>
+      </c>
+      <c r="AB87" s="27">
+        <v>16260</v>
+      </c>
+      <c r="AC87" s="27">
+        <v>16289</v>
+      </c>
+      <c r="AD87" s="27">
+        <v>16299</v>
+      </c>
+      <c r="AE87" s="6">
+        <v>16277</v>
+      </c>
+      <c r="AF87" s="27">
+        <v>16300</v>
+      </c>
+      <c r="AG87" s="27">
+        <v>16277</v>
+      </c>
+      <c r="AH87" s="6">
+        <v>16278</v>
+      </c>
+      <c r="AI87" s="6">
+        <v>16279</v>
+      </c>
+      <c r="AJ87" s="6">
+        <v>16239</v>
+      </c>
+      <c r="AK87" s="6">
+        <v>16149</v>
+      </c>
+      <c r="AL87" s="6">
+        <v>16105</v>
+      </c>
+      <c r="AM87" s="32">
+        <v>16063</v>
+      </c>
+      <c r="AN87" s="33">
+        <v>16001</v>
+      </c>
+      <c r="AO87" s="27">
+        <v>15946</v>
+      </c>
+      <c r="AP87" s="32">
+        <v>15939</v>
+      </c>
+      <c r="AQ87" s="27">
+        <v>15846</v>
+      </c>
+      <c r="AR87" s="6">
+        <v>15829</v>
+      </c>
+      <c r="AS87" s="6">
+        <v>15794</v>
+      </c>
+      <c r="AT87" s="27">
+        <v>15731</v>
+      </c>
+      <c r="AU87" s="27">
+        <v>15717</v>
+      </c>
+      <c r="AV87" s="27">
+        <v>15697</v>
+      </c>
+      <c r="AW87" s="27">
+        <v>15690</v>
+      </c>
+      <c r="AX87" s="27">
+        <v>15643</v>
+      </c>
+      <c r="AY87" s="27">
+        <v>15625</v>
+      </c>
+      <c r="AZ87" s="34">
+        <v>15609</v>
+      </c>
+      <c r="BA87" s="13">
+        <v>15584</v>
+      </c>
+      <c r="BB87" s="27">
+        <v>15547</v>
+      </c>
+      <c r="BC87" s="13">
+        <v>15517</v>
+      </c>
+      <c r="BD87" s="13">
+        <v>15468</v>
+      </c>
+      <c r="BE87" s="27">
+        <v>15401</v>
+      </c>
+    </row>
+    <row r="88" spans="1:57">
+      <c r="A88" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="11">
+        <v>14658</v>
+      </c>
+      <c r="D88" s="2">
+        <v>14652</v>
+      </c>
+      <c r="E88" s="2">
+        <v>14632</v>
+      </c>
+      <c r="F88" s="2">
+        <v>14641</v>
+      </c>
+      <c r="G88" s="2">
+        <v>14632</v>
+      </c>
+      <c r="H88" s="2">
+        <v>14618</v>
+      </c>
+      <c r="I88" s="2">
+        <v>14607</v>
+      </c>
+      <c r="J88" s="2">
+        <v>14575</v>
+      </c>
+      <c r="K88" s="2">
+        <v>14562</v>
+      </c>
+      <c r="L88" s="11">
+        <v>14539</v>
+      </c>
+      <c r="M88" s="11">
+        <v>14533</v>
+      </c>
+      <c r="N88" s="17">
+        <v>14537</v>
+      </c>
+      <c r="O88" s="2">
+        <v>14551</v>
+      </c>
+      <c r="P88" s="2">
+        <v>14542</v>
+      </c>
+      <c r="Q88" s="2">
+        <v>14563</v>
+      </c>
+      <c r="R88" s="2">
+        <v>14564</v>
+      </c>
+      <c r="S88" s="2">
+        <v>14572</v>
+      </c>
+      <c r="T88" s="11">
+        <v>14572</v>
+      </c>
+      <c r="U88" s="11">
+        <v>14530</v>
+      </c>
+      <c r="V88" s="2">
+        <v>14482</v>
+      </c>
+      <c r="W88" s="2">
+        <v>14448</v>
+      </c>
+      <c r="X88" s="11">
+        <v>14428</v>
+      </c>
+      <c r="Y88" s="11">
+        <v>14414</v>
+      </c>
+      <c r="Z88" s="11">
+        <v>14403</v>
+      </c>
+      <c r="AA88" s="2">
+        <v>14385</v>
+      </c>
+      <c r="AB88" s="27">
+        <v>14391</v>
+      </c>
+      <c r="AC88" s="27">
+        <v>14385</v>
+      </c>
+      <c r="AD88" s="27">
+        <v>14378</v>
+      </c>
+      <c r="AE88" s="6">
+        <v>14340</v>
+      </c>
+      <c r="AF88" s="27">
+        <v>14347</v>
+      </c>
+      <c r="AG88" s="27">
+        <v>14345</v>
+      </c>
+      <c r="AH88" s="6">
+        <v>14305</v>
+      </c>
+      <c r="AI88" s="6">
+        <v>14266</v>
+      </c>
+      <c r="AJ88" s="6">
+        <v>14267</v>
+      </c>
+      <c r="AK88" s="6">
+        <v>14242</v>
+      </c>
+      <c r="AL88" s="6">
+        <v>14207</v>
+      </c>
+      <c r="AM88" s="32">
+        <v>14151</v>
+      </c>
+      <c r="AN88" s="33">
+        <v>14136</v>
+      </c>
+      <c r="AO88" s="27">
+        <v>14082</v>
+      </c>
+      <c r="AP88" s="32">
+        <v>14064</v>
+      </c>
+      <c r="AQ88" s="27">
+        <v>14031</v>
+      </c>
+      <c r="AR88" s="6">
+        <v>13999</v>
+      </c>
+      <c r="AS88" s="6">
+        <v>13935</v>
+      </c>
+      <c r="AT88" s="27">
+        <v>13870</v>
+      </c>
+      <c r="AU88" s="27">
+        <v>13814</v>
+      </c>
+      <c r="AV88" s="27">
+        <v>13794</v>
+      </c>
+      <c r="AW88" s="27">
+        <v>13801</v>
+      </c>
+      <c r="AX88" s="27">
+        <v>13799</v>
+      </c>
+      <c r="AY88" s="27">
+        <v>13795</v>
+      </c>
+      <c r="AZ88" s="34">
+        <v>13808</v>
+      </c>
+      <c r="BA88" s="13">
+        <v>13785</v>
+      </c>
+      <c r="BB88" s="27">
+        <v>13760</v>
+      </c>
+      <c r="BC88" s="13">
+        <v>13752</v>
+      </c>
+      <c r="BD88" s="13">
+        <v>13723</v>
+      </c>
+      <c r="BE88" s="27">
+        <v>13669</v>
+      </c>
+    </row>
+    <row r="89" spans="1:57">
+      <c r="A89" s="58">
+        <v>156800000</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C89" s="11">
+        <v>13979</v>
+      </c>
+      <c r="D89" s="2">
+        <v>13993</v>
+      </c>
+      <c r="E89" s="2">
+        <v>14002</v>
+      </c>
+      <c r="F89" s="2">
+        <v>14008</v>
+      </c>
+      <c r="G89" s="2">
+        <v>14007</v>
+      </c>
+      <c r="H89" s="2">
+        <v>14013</v>
+      </c>
+      <c r="I89" s="2">
+        <v>13996</v>
+      </c>
+      <c r="J89" s="2">
+        <v>13928</v>
+      </c>
+      <c r="K89" s="2">
+        <v>14010</v>
+      </c>
+      <c r="L89" s="11">
+        <v>13998</v>
+      </c>
+      <c r="M89" s="11">
+        <v>13999</v>
+      </c>
+      <c r="N89" s="17">
+        <v>13979</v>
+      </c>
+      <c r="O89" s="2">
+        <v>13975</v>
+      </c>
+      <c r="P89" s="2">
+        <v>13977</v>
+      </c>
+      <c r="Q89" s="2">
+        <v>13991</v>
+      </c>
+      <c r="R89" s="2">
+        <v>13997</v>
+      </c>
+      <c r="S89" s="2">
+        <v>14003</v>
+      </c>
+      <c r="T89" s="11">
+        <v>14013</v>
+      </c>
+      <c r="U89" s="11">
+        <v>13999</v>
+      </c>
+      <c r="V89" s="2">
+        <v>14016</v>
+      </c>
+      <c r="W89" s="2">
+        <v>13959</v>
+      </c>
+      <c r="X89" s="11">
+        <v>13947</v>
+      </c>
+      <c r="Y89" s="11">
+        <v>13936</v>
+      </c>
+      <c r="Z89" s="11">
+        <v>13933</v>
+      </c>
+      <c r="AA89" s="2">
+        <v>13929</v>
+      </c>
+      <c r="AB89" s="27">
+        <v>13924</v>
+      </c>
+      <c r="AC89" s="27">
+        <v>13935</v>
+      </c>
+      <c r="AD89" s="27">
+        <v>13930</v>
+      </c>
+      <c r="AE89" s="6">
+        <v>13929</v>
+      </c>
+      <c r="AF89" s="27">
+        <v>13909</v>
+      </c>
+      <c r="AG89" s="27">
+        <v>13895</v>
+      </c>
+      <c r="AH89" s="6">
+        <v>13843</v>
+      </c>
+      <c r="AI89" s="6">
+        <v>13822</v>
+      </c>
+      <c r="AJ89" s="6">
+        <v>13794</v>
+      </c>
+      <c r="AK89" s="6">
+        <v>13745</v>
+      </c>
+      <c r="AL89" s="6">
+        <v>13726</v>
+      </c>
+      <c r="AM89" s="32">
+        <v>13713</v>
+      </c>
+      <c r="AN89" s="33">
+        <v>13710</v>
+      </c>
+      <c r="AO89" s="27">
+        <v>13674</v>
+      </c>
+      <c r="AP89" s="32">
+        <v>13667</v>
+      </c>
+      <c r="AQ89" s="27">
+        <v>13660</v>
+      </c>
+      <c r="AR89" s="6">
+        <v>13636</v>
+      </c>
+      <c r="AS89" s="6">
+        <v>13596</v>
+      </c>
+      <c r="AT89" s="27">
+        <v>13530</v>
+      </c>
+      <c r="AU89" s="27">
+        <v>13480</v>
+      </c>
+      <c r="AV89" s="27">
+        <v>13429</v>
+      </c>
+      <c r="AW89" s="27">
+        <v>13413</v>
+      </c>
+      <c r="AX89" s="27">
+        <v>13363</v>
+      </c>
+      <c r="AY89" s="27">
+        <v>13337</v>
+      </c>
+      <c r="AZ89" s="32">
+        <v>13307</v>
+      </c>
+      <c r="BA89" s="27">
+        <v>13301</v>
+      </c>
+      <c r="BB89" s="27">
+        <v>13273</v>
+      </c>
+      <c r="BC89" s="27">
+        <v>13242</v>
+      </c>
+      <c r="BD89" s="27">
+        <v>13227</v>
+      </c>
+      <c r="BE89" s="27">
+        <v>13229</v>
+      </c>
+    </row>
+    <row r="90" spans="1:57">
+      <c r="B90" s="78" t="s">
+        <v>75</v>
+      </c>
+      <c r="C90" s="78"/>
+      <c r="D90" s="78"/>
+      <c r="E90" s="78"/>
+      <c r="F90" s="78"/>
+      <c r="G90" s="78"/>
+      <c r="H90" s="78"/>
+      <c r="I90" s="78"/>
+      <c r="J90" s="78"/>
+      <c r="K90" s="78"/>
+      <c r="L90" s="78"/>
+      <c r="M90" s="78"/>
+      <c r="N90" s="78"/>
+      <c r="O90" s="78"/>
+      <c r="P90" s="78"/>
+      <c r="Q90" s="78"/>
+      <c r="R90" s="78"/>
+      <c r="S90" s="78"/>
+      <c r="T90" s="78"/>
+      <c r="U90" s="78"/>
+      <c r="V90" s="78"/>
+      <c r="W90" s="78"/>
+      <c r="X90" s="78"/>
+      <c r="Y90" s="78"/>
+      <c r="Z90" s="78"/>
+      <c r="AA90" s="78"/>
+      <c r="AB90" s="78"/>
+      <c r="AC90" s="78"/>
+      <c r="AD90" s="78"/>
+      <c r="AE90" s="78"/>
+      <c r="AF90" s="78"/>
+      <c r="AG90" s="78"/>
+      <c r="AH90" s="78"/>
+      <c r="AI90" s="78"/>
+      <c r="AJ90" s="78"/>
+      <c r="AK90" s="78"/>
+      <c r="AL90" s="78"/>
+      <c r="AM90" s="78"/>
+      <c r="AN90" s="78"/>
+      <c r="AO90" s="78"/>
+      <c r="AP90" s="78"/>
+      <c r="AQ90" s="78"/>
+      <c r="AR90" s="78"/>
+      <c r="AS90" s="78"/>
+      <c r="AT90" s="78"/>
+      <c r="AU90" s="78"/>
+      <c r="AV90" s="78"/>
+      <c r="AW90" s="78"/>
+      <c r="AX90" s="78"/>
+      <c r="AY90" s="78"/>
+      <c r="AZ90" s="78"/>
+      <c r="BA90" s="78"/>
+      <c r="BB90" s="78"/>
+      <c r="BC90" s="78"/>
+      <c r="BD90" s="78"/>
+      <c r="BE90" s="78"/>
+    </row>
+    <row r="91" spans="1:57">
+      <c r="A91" s="58">
+        <v>150000000</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" s="21">
+        <v>120553</v>
+      </c>
+      <c r="D91" s="21">
+        <v>120560</v>
+      </c>
+      <c r="E91" s="21">
+        <v>120568</v>
+      </c>
+      <c r="F91" s="21">
+        <v>120607</v>
+      </c>
+      <c r="G91" s="21">
+        <v>120586</v>
+      </c>
+      <c r="H91" s="21">
+        <v>120631</v>
+      </c>
+      <c r="I91" s="21">
+        <v>120698</v>
+      </c>
+      <c r="J91" s="21">
+        <v>12800</v>
+      </c>
+      <c r="K91" s="21">
+        <v>120810</v>
+      </c>
+      <c r="L91" s="21">
+        <v>120753</v>
+      </c>
+      <c r="M91" s="21">
+        <v>120798</v>
+      </c>
+      <c r="N91" s="21">
+        <v>120780</v>
+      </c>
+      <c r="O91" s="21">
+        <v>120793</v>
+      </c>
+      <c r="P91" s="21">
+        <v>120899</v>
+      </c>
+      <c r="Q91" s="21">
+        <v>121011</v>
+      </c>
+      <c r="R91" s="21">
+        <v>121081</v>
+      </c>
+      <c r="S91" s="21">
+        <v>121186</v>
+      </c>
+      <c r="T91" s="21">
+        <v>121273</v>
+      </c>
+      <c r="U91" s="21">
+        <v>121184</v>
+      </c>
+      <c r="V91" s="21">
+        <v>121143</v>
+      </c>
+      <c r="W91" s="21">
+        <v>121140</v>
+      </c>
+      <c r="X91" s="21">
+        <v>127197</v>
+      </c>
+      <c r="Y91" s="21">
+        <v>121181</v>
+      </c>
+      <c r="Z91" s="21">
+        <v>121203</v>
+      </c>
+      <c r="AA91" s="12">
+        <v>121158</v>
+      </c>
+      <c r="AB91" s="12">
+        <v>121045</v>
+      </c>
+      <c r="AC91" s="12">
+        <v>121002</v>
+      </c>
+      <c r="AD91" s="12">
+        <v>120977</v>
+      </c>
+      <c r="AE91" s="12">
+        <v>120832</v>
+      </c>
+      <c r="AF91" s="12">
+        <v>120835</v>
+      </c>
+      <c r="AG91" s="12">
+        <v>120706</v>
+      </c>
+      <c r="AH91" s="12">
+        <v>120564</v>
+      </c>
+      <c r="AI91" s="12">
+        <v>120336</v>
+      </c>
+      <c r="AJ91" s="12">
+        <v>120169</v>
+      </c>
+      <c r="AK91" s="12">
+        <v>119849</v>
+      </c>
+      <c r="AL91" s="12">
+        <v>119603</v>
+      </c>
+      <c r="AM91" s="18">
+        <v>119354</v>
+      </c>
+      <c r="AN91" s="18">
+        <v>119159</v>
+      </c>
+      <c r="AO91" s="18">
+        <v>118946</v>
+      </c>
+      <c r="AP91" s="12">
+        <v>118847</v>
+      </c>
+      <c r="AQ91" s="16">
+        <v>118602</v>
+      </c>
+      <c r="AR91" s="16">
+        <v>118413</v>
+      </c>
+      <c r="AS91" s="16">
+        <v>118264</v>
+      </c>
+      <c r="AT91" s="27">
+        <v>117808</v>
+      </c>
+      <c r="AU91" s="16">
+        <v>117524</v>
+      </c>
+      <c r="AV91" s="27">
+        <v>117336</v>
+      </c>
+      <c r="AW91" s="27">
+        <v>117239</v>
+      </c>
+      <c r="AX91" s="16">
+        <v>117106</v>
+      </c>
+      <c r="AY91" s="16">
+        <v>116965</v>
+      </c>
+      <c r="AZ91" s="16">
+        <v>116888</v>
+      </c>
+      <c r="BA91" s="15">
+        <v>116764</v>
+      </c>
+      <c r="BB91" s="16">
+        <v>116627</v>
+      </c>
+      <c r="BC91" s="13">
+        <v>116555</v>
+      </c>
+      <c r="BD91" s="15">
+        <v>116499</v>
+      </c>
+      <c r="BE91" s="27">
+        <v>116334</v>
+      </c>
+    </row>
+    <row r="92" spans="1:57">
+      <c r="A92" s="58">
+        <v>153200000</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" s="35">
+        <v>10480</v>
+      </c>
+      <c r="D92" s="12">
+        <v>10487</v>
+      </c>
+      <c r="E92" s="12">
+        <v>10503</v>
+      </c>
+      <c r="F92" s="12">
+        <v>10521</v>
+      </c>
+      <c r="G92" s="12">
+        <v>10529</v>
+      </c>
+      <c r="H92" s="12">
+        <v>10547</v>
+      </c>
+      <c r="I92" s="12">
+        <v>10565</v>
+      </c>
+      <c r="J92" s="12">
+        <v>10578</v>
+      </c>
+      <c r="K92" s="12">
+        <v>10593</v>
+      </c>
+      <c r="L92" s="12">
+        <v>10601</v>
+      </c>
+      <c r="M92" s="12">
+        <v>10614</v>
+      </c>
+      <c r="N92" s="12">
+        <v>10613</v>
+      </c>
+      <c r="O92" s="12">
+        <v>10603</v>
+      </c>
+      <c r="P92" s="12">
+        <v>10622</v>
+      </c>
+      <c r="Q92" s="12">
+        <v>10636</v>
+      </c>
+      <c r="R92" s="12">
+        <v>10631</v>
+      </c>
+      <c r="S92" s="12">
+        <v>10648</v>
+      </c>
+      <c r="T92" s="12">
+        <v>10662</v>
+      </c>
+      <c r="U92" s="12">
+        <v>10649</v>
+      </c>
+      <c r="V92" s="12">
+        <v>10678</v>
+      </c>
+      <c r="W92" s="12">
+        <v>10719</v>
+      </c>
+      <c r="X92" s="12">
+        <v>10736</v>
+      </c>
+      <c r="Y92" s="12">
+        <v>10747</v>
+      </c>
+      <c r="Z92" s="12">
+        <v>10775</v>
+      </c>
+      <c r="AA92" s="25">
+        <v>10772</v>
+      </c>
+      <c r="AB92" s="12">
+        <v>10796</v>
+      </c>
+      <c r="AC92" s="12">
+        <v>10803</v>
+      </c>
+      <c r="AD92" s="12">
+        <v>10799</v>
+      </c>
+      <c r="AE92" s="12">
+        <v>10801</v>
+      </c>
+      <c r="AF92" s="12">
+        <v>10836</v>
+      </c>
+      <c r="AG92" s="12">
+        <v>10833</v>
+      </c>
+      <c r="AH92" s="12">
+        <v>10851</v>
+      </c>
+      <c r="AI92" s="25">
+        <v>10860</v>
+      </c>
+      <c r="AJ92" s="12">
+        <v>10883</v>
+      </c>
+      <c r="AK92" s="12">
+        <v>10859</v>
+      </c>
+      <c r="AL92" s="12">
+        <v>10863</v>
+      </c>
+      <c r="AM92" s="12">
+        <v>10862</v>
+      </c>
+      <c r="AN92" s="25">
+        <v>10843</v>
+      </c>
+      <c r="AO92" s="12">
+        <v>10849</v>
+      </c>
+      <c r="AP92" s="12">
+        <v>10857</v>
+      </c>
+      <c r="AQ92" s="27">
+        <v>10858</v>
+      </c>
+      <c r="AR92" s="27">
+        <v>10855</v>
+      </c>
+      <c r="AS92" s="27">
+        <v>10847</v>
+      </c>
+      <c r="AT92" s="27">
+        <v>10798</v>
+      </c>
+      <c r="AU92" s="27">
+        <v>10747</v>
+      </c>
+      <c r="AV92" s="27">
+        <v>10747</v>
+      </c>
+      <c r="AW92" s="27">
+        <v>10783</v>
+      </c>
+      <c r="AX92" s="27">
+        <v>10789</v>
+      </c>
+      <c r="AY92" s="27">
+        <v>10789</v>
+      </c>
+      <c r="AZ92" s="27">
+        <v>10786</v>
+      </c>
+      <c r="BA92" s="27">
+        <v>10786</v>
+      </c>
+      <c r="BB92" s="27">
+        <v>10782</v>
+      </c>
+      <c r="BC92" s="13">
+        <v>10791</v>
+      </c>
+      <c r="BD92" s="27">
+        <v>10807</v>
+      </c>
+      <c r="BE92" s="27">
+        <v>10815</v>
+      </c>
+    </row>
+    <row r="93" spans="1:57">
+      <c r="A93" s="58">
+        <v>153400000</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" s="35">
+        <v>10768</v>
+      </c>
+      <c r="D93" s="12">
+        <v>10763</v>
+      </c>
+      <c r="E93" s="12">
+        <v>10761</v>
+      </c>
+      <c r="F93" s="12">
+        <v>10762</v>
+      </c>
+      <c r="G93" s="12">
+        <v>10753</v>
+      </c>
+      <c r="H93" s="12">
+        <v>10756</v>
+      </c>
+      <c r="I93" s="12">
+        <v>10747</v>
+      </c>
+      <c r="J93" s="12">
+        <v>10754</v>
+      </c>
+      <c r="K93" s="12">
+        <v>10745</v>
+      </c>
+      <c r="L93" s="12">
+        <v>10745</v>
+      </c>
+      <c r="M93" s="12">
+        <v>10747</v>
+      </c>
+      <c r="N93" s="12">
+        <v>10761</v>
+      </c>
+      <c r="O93" s="12">
+        <v>10756</v>
+      </c>
+      <c r="P93" s="12">
+        <v>10755</v>
+      </c>
+      <c r="Q93" s="12">
+        <v>10751</v>
+      </c>
+      <c r="R93" s="12">
+        <v>10760</v>
+      </c>
+      <c r="S93" s="12">
+        <v>10778</v>
+      </c>
+      <c r="T93" s="12">
+        <v>10794</v>
+      </c>
+      <c r="U93" s="12">
+        <v>10780</v>
+      </c>
+      <c r="V93" s="12">
+        <v>10739</v>
+      </c>
+      <c r="W93" s="12">
+        <v>10747</v>
+      </c>
+      <c r="X93" s="12">
+        <v>10736</v>
+      </c>
+      <c r="Y93" s="12">
+        <v>10734</v>
+      </c>
+      <c r="Z93" s="12">
+        <v>10722</v>
+      </c>
+      <c r="AA93" s="25">
+        <v>10710</v>
+      </c>
+      <c r="AB93" s="12">
+        <v>10677</v>
+      </c>
+      <c r="AC93" s="12">
+        <v>10686</v>
+      </c>
+      <c r="AD93" s="12">
+        <v>10692</v>
+      </c>
+      <c r="AE93" s="12">
+        <v>10660</v>
+      </c>
+      <c r="AF93" s="12">
+        <v>10660</v>
+      </c>
+      <c r="AG93" s="12">
+        <v>10634</v>
+      </c>
+      <c r="AH93" s="12">
+        <v>10637</v>
+      </c>
+      <c r="AI93" s="25">
+        <v>10596</v>
+      </c>
+      <c r="AJ93" s="12">
+        <v>10564</v>
+      </c>
+      <c r="AK93" s="12">
+        <v>10522</v>
+      </c>
+      <c r="AL93" s="12">
+        <v>10482</v>
+      </c>
+      <c r="AM93" s="12">
+        <v>10465</v>
+      </c>
+      <c r="AN93" s="25">
+        <v>10450</v>
+      </c>
+      <c r="AO93" s="12">
+        <v>10420</v>
+      </c>
+      <c r="AP93" s="12">
+        <v>10382</v>
+      </c>
+      <c r="AQ93" s="27">
+        <v>10368</v>
+      </c>
+      <c r="AR93" s="27">
+        <v>10304</v>
+      </c>
+      <c r="AS93" s="27">
+        <v>10264</v>
+      </c>
+      <c r="AT93" s="27">
+        <v>10216</v>
+      </c>
+      <c r="AU93" s="27">
+        <v>10183</v>
+      </c>
+      <c r="AV93" s="27">
+        <v>10174</v>
+      </c>
+      <c r="AW93" s="27">
+        <v>10178</v>
+      </c>
+      <c r="AX93" s="27">
+        <v>10144</v>
+      </c>
+      <c r="AY93" s="27">
+        <v>10146</v>
+      </c>
+      <c r="AZ93" s="27">
+        <v>10136</v>
+      </c>
+      <c r="BA93" s="27">
+        <v>10147</v>
+      </c>
+      <c r="BB93" s="27">
+        <v>10138</v>
+      </c>
+      <c r="BC93" s="13">
+        <v>10129</v>
+      </c>
+      <c r="BD93" s="27">
+        <v>10125</v>
+      </c>
+      <c r="BE93" s="27">
+        <v>10110</v>
+      </c>
+    </row>
+    <row r="94" spans="1:57">
+      <c r="A94" s="58">
+        <v>153600000</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C94" s="35">
+        <v>11709</v>
+      </c>
+      <c r="D94" s="12">
+        <v>11718</v>
+      </c>
+      <c r="E94" s="12">
+        <v>11727</v>
+      </c>
+      <c r="F94" s="12">
+        <v>11741</v>
+      </c>
+      <c r="G94" s="12">
+        <v>11743</v>
+      </c>
+      <c r="H94" s="12">
+        <v>11752</v>
+      </c>
+      <c r="I94" s="12">
+        <v>11767</v>
+      </c>
+      <c r="J94" s="12">
+        <v>11794</v>
+      </c>
+      <c r="K94" s="12">
+        <v>11796</v>
+      </c>
+      <c r="L94" s="12">
+        <v>11791</v>
+      </c>
+      <c r="M94" s="12">
+        <v>11797</v>
+      </c>
+      <c r="N94" s="12">
+        <v>11789</v>
+      </c>
+      <c r="O94" s="12">
+        <v>11799</v>
+      </c>
+      <c r="P94" s="12">
+        <v>11812</v>
+      </c>
+      <c r="Q94" s="12">
+        <v>11821</v>
+      </c>
+      <c r="R94" s="12">
+        <v>11842</v>
+      </c>
+      <c r="S94" s="12">
+        <v>11849</v>
+      </c>
+      <c r="T94" s="12">
+        <v>11867</v>
+      </c>
+      <c r="U94" s="12">
+        <v>11873</v>
+      </c>
+      <c r="V94" s="12">
+        <v>11864</v>
+      </c>
+      <c r="W94" s="12">
+        <v>11851</v>
+      </c>
+      <c r="X94" s="12">
+        <v>11847</v>
+      </c>
+      <c r="Y94" s="12">
+        <v>11831</v>
+      </c>
+      <c r="Z94" s="12">
+        <v>11828</v>
+      </c>
+      <c r="AA94" s="25">
+        <v>11836</v>
+      </c>
+      <c r="AB94" s="12">
+        <v>11826</v>
+      </c>
+      <c r="AC94" s="12">
+        <v>11826</v>
+      </c>
+      <c r="AD94" s="12">
+        <v>11834</v>
+      </c>
+      <c r="AE94" s="12">
+        <v>11846</v>
+      </c>
+      <c r="AF94" s="12">
+        <v>11843</v>
+      </c>
+      <c r="AG94" s="12">
+        <v>11830</v>
+      </c>
+      <c r="AH94" s="12">
+        <v>11808</v>
+      </c>
+      <c r="AI94" s="25">
+        <v>11785</v>
+      </c>
+      <c r="AJ94" s="12">
+        <v>11778</v>
+      </c>
+      <c r="AK94" s="12">
+        <v>11718</v>
+      </c>
+      <c r="AL94" s="12">
+        <v>11680</v>
+      </c>
+      <c r="AM94" s="12">
+        <v>11666</v>
+      </c>
+      <c r="AN94" s="25">
+        <v>11658</v>
+      </c>
+      <c r="AO94" s="12">
+        <v>11650</v>
+      </c>
+      <c r="AP94" s="12">
+        <v>11655</v>
+      </c>
+      <c r="AQ94" s="27">
+        <v>11628</v>
+      </c>
+      <c r="AR94" s="27">
+        <v>11632</v>
+      </c>
+      <c r="AS94" s="27">
+        <v>11617</v>
+      </c>
+      <c r="AT94" s="27">
+        <v>11574</v>
+      </c>
+      <c r="AU94" s="27">
+        <v>11530</v>
+      </c>
+      <c r="AV94" s="27">
+        <v>11549</v>
+      </c>
+      <c r="AW94" s="27">
+        <v>11517</v>
+      </c>
+      <c r="AX94" s="27">
+        <v>11512</v>
+      </c>
+      <c r="AY94" s="27">
+        <v>11486</v>
+      </c>
+      <c r="AZ94" s="27">
+        <v>11477</v>
+      </c>
+      <c r="BA94" s="27">
+        <v>11453</v>
+      </c>
+      <c r="BB94" s="27">
+        <v>11445</v>
+      </c>
+      <c r="BC94" s="13">
+        <v>11423</v>
+      </c>
+      <c r="BD94" s="27">
+        <v>11428</v>
+      </c>
+      <c r="BE94" s="27">
+        <v>11390</v>
+      </c>
+    </row>
+    <row r="95" spans="1:57">
+      <c r="A95" s="58">
+        <v>154000000</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" s="35">
+        <v>7730</v>
+      </c>
+      <c r="D95" s="12">
+        <v>7723</v>
+      </c>
+      <c r="E95" s="12">
+        <v>7711</v>
+      </c>
+      <c r="F95" s="12">
+        <v>7703</v>
+      </c>
+      <c r="G95" s="12">
+        <v>7686</v>
+      </c>
+      <c r="H95" s="12">
+        <v>7677</v>
+      </c>
+      <c r="I95" s="12">
+        <v>7667</v>
+      </c>
+      <c r="J95" s="12">
+        <v>7677</v>
+      </c>
+      <c r="K95" s="12">
+        <v>7682</v>
+      </c>
+      <c r="L95" s="12">
+        <v>7682</v>
+      </c>
+      <c r="M95" s="12">
+        <v>7668</v>
+      </c>
+      <c r="N95" s="12">
+        <v>7675</v>
+      </c>
+      <c r="O95" s="12">
+        <v>7697</v>
+      </c>
+      <c r="P95" s="12">
+        <v>7705</v>
+      </c>
+      <c r="Q95" s="12">
+        <v>7709</v>
+      </c>
+      <c r="R95" s="12">
+        <v>7717</v>
+      </c>
+      <c r="S95" s="12">
+        <v>7733</v>
+      </c>
+      <c r="T95" s="12">
+        <v>7741</v>
+      </c>
+      <c r="U95" s="12">
+        <v>7733</v>
+      </c>
+      <c r="V95" s="12">
+        <v>7741</v>
+      </c>
+      <c r="W95" s="12">
+        <v>7753</v>
+      </c>
+      <c r="X95" s="12">
+        <v>7758</v>
+      </c>
+      <c r="Y95" s="12">
+        <v>7774</v>
+      </c>
+      <c r="Z95" s="12">
+        <v>7760</v>
+      </c>
+      <c r="AA95" s="25">
+        <v>7765</v>
+      </c>
+      <c r="AB95" s="12">
+        <v>7749</v>
+      </c>
+      <c r="AC95" s="12">
+        <v>7740</v>
+      </c>
+      <c r="AD95" s="12">
+        <v>7756</v>
+      </c>
+      <c r="AE95" s="12">
+        <v>7726</v>
+      </c>
+      <c r="AF95" s="12">
+        <v>7706</v>
+      </c>
+      <c r="AG95" s="12">
+        <v>7691</v>
+      </c>
+      <c r="AH95" s="12">
+        <v>7677</v>
+      </c>
+      <c r="AI95" s="25">
+        <v>7668</v>
+      </c>
+      <c r="AJ95" s="12">
+        <v>7654</v>
+      </c>
+      <c r="AK95" s="12">
+        <v>7659</v>
+      </c>
+      <c r="AL95" s="12">
+        <v>7648</v>
+      </c>
+      <c r="AM95" s="12">
+        <v>7638</v>
+      </c>
+      <c r="AN95" s="25">
+        <v>7608</v>
+      </c>
+      <c r="AO95" s="12">
+        <v>7596</v>
+      </c>
+      <c r="AP95" s="12">
+        <v>7589</v>
+      </c>
+      <c r="AQ95" s="27">
+        <v>7583</v>
+      </c>
+      <c r="AR95" s="27">
+        <v>7565</v>
+      </c>
+      <c r="AS95" s="27">
+        <v>7571</v>
+      </c>
+      <c r="AT95" s="27">
+        <v>7545</v>
+      </c>
+      <c r="AU95" s="27">
+        <v>7526</v>
+      </c>
+      <c r="AV95" s="27">
+        <v>7499</v>
+      </c>
+      <c r="AW95" s="27">
+        <v>7504</v>
+      </c>
+      <c r="AX95" s="27">
+        <v>7506</v>
+      </c>
+      <c r="AY95" s="27">
+        <v>7476</v>
+      </c>
+      <c r="AZ95" s="27">
+        <v>7472</v>
+      </c>
+      <c r="BA95" s="27">
+        <v>7470</v>
+      </c>
+      <c r="BB95" s="27">
+        <v>7468</v>
+      </c>
+      <c r="BC95" s="13">
+        <v>7457</v>
+      </c>
+      <c r="BD95" s="27">
+        <v>7448</v>
+      </c>
+      <c r="BE95" s="27">
+        <v>7420</v>
+      </c>
+    </row>
+    <row r="96" spans="1:57">
+      <c r="A96" s="58">
+        <v>154200000</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C96" s="35">
+        <v>8231</v>
+      </c>
+      <c r="D96" s="12">
+        <v>8226</v>
+      </c>
+      <c r="E96" s="12">
+        <v>8227</v>
+      </c>
+      <c r="F96" s="12">
+        <v>8215</v>
+      </c>
+      <c r="G96" s="12">
+        <v>8218</v>
+      </c>
+      <c r="H96" s="12">
+        <v>8222</v>
+      </c>
+      <c r="I96" s="12">
+        <v>8226</v>
+      </c>
+      <c r="J96" s="12">
+        <v>8242</v>
+      </c>
+      <c r="K96" s="12">
+        <v>8239</v>
+      </c>
+      <c r="L96" s="12">
+        <v>8234</v>
+      </c>
+      <c r="M96" s="12">
+        <v>8238</v>
+      </c>
+      <c r="N96" s="12">
+        <v>8232</v>
+      </c>
+      <c r="O96" s="12">
+        <v>8225</v>
+      </c>
+      <c r="P96" s="12">
+        <v>8229</v>
+      </c>
+      <c r="Q96" s="12">
+        <v>8243</v>
+      </c>
+      <c r="R96" s="12">
+        <v>8239</v>
+      </c>
+      <c r="S96" s="12">
+        <v>8236</v>
+      </c>
+      <c r="T96" s="12">
+        <v>8238</v>
+      </c>
+      <c r="U96" s="12">
+        <v>8243</v>
+      </c>
+      <c r="V96" s="12">
+        <v>8220</v>
+      </c>
+      <c r="W96" s="12">
+        <v>8211</v>
+      </c>
+      <c r="X96" s="12">
+        <v>8216</v>
+      </c>
+      <c r="Y96" s="12">
+        <v>8220</v>
+      </c>
+      <c r="Z96" s="12">
+        <v>8239</v>
+      </c>
+      <c r="AA96" s="25">
+        <v>8238</v>
+      </c>
+      <c r="AB96" s="12">
+        <v>8221</v>
+      </c>
+      <c r="AC96" s="12">
+        <v>8222</v>
+      </c>
+      <c r="AD96" s="12">
+        <v>8200</v>
+      </c>
+      <c r="AE96" s="12">
+        <v>8199</v>
+      </c>
+      <c r="AF96" s="12">
+        <v>8199</v>
+      </c>
+      <c r="AG96" s="12">
+        <v>8191</v>
+      </c>
+      <c r="AH96" s="12">
+        <v>8180</v>
+      </c>
+      <c r="AI96" s="25">
+        <v>8165</v>
+      </c>
+      <c r="AJ96" s="12">
+        <v>8175</v>
+      </c>
+      <c r="AK96" s="12">
+        <v>8149</v>
+      </c>
+      <c r="AL96" s="12">
+        <v>8141</v>
+      </c>
+      <c r="AM96" s="12">
+        <v>8108</v>
+      </c>
+      <c r="AN96" s="25">
+        <v>8092</v>
+      </c>
+      <c r="AO96" s="12">
+        <v>8072</v>
+      </c>
+      <c r="AP96" s="12">
+        <v>8066</v>
+      </c>
+      <c r="AQ96" s="27">
+        <v>8055</v>
+      </c>
+      <c r="AR96" s="27">
+        <v>8052</v>
+      </c>
+      <c r="AS96" s="27">
+        <v>8064</v>
+      </c>
+      <c r="AT96" s="27">
+        <v>8011</v>
+      </c>
+      <c r="AU96" s="27">
+        <v>7989</v>
+      </c>
+      <c r="AV96" s="27">
+        <v>7981</v>
+      </c>
+      <c r="AW96" s="27">
+        <v>7955</v>
+      </c>
+      <c r="AX96" s="27">
+        <v>7967</v>
+      </c>
+      <c r="AY96" s="27">
+        <v>7984</v>
+      </c>
+      <c r="AZ96" s="27">
+        <v>7997</v>
+      </c>
+      <c r="BA96" s="27">
+        <v>7989</v>
+      </c>
+      <c r="BB96" s="27">
+        <v>7978</v>
+      </c>
+      <c r="BC96" s="13">
+        <v>7973</v>
+      </c>
+      <c r="BD96" s="27">
+        <v>7960</v>
+      </c>
+      <c r="BE96" s="27">
+        <v>7966</v>
+      </c>
+    </row>
+    <row r="97" spans="1:57">
+      <c r="A97" s="58">
+        <v>154600000</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C97" s="35">
+        <v>14761</v>
+      </c>
+      <c r="D97" s="12">
+        <v>14762</v>
+      </c>
+      <c r="E97" s="12">
+        <v>14764</v>
+      </c>
+      <c r="F97" s="12">
+        <v>14768</v>
+      </c>
+      <c r="G97" s="12">
+        <v>14766</v>
+      </c>
+      <c r="H97" s="12">
+        <v>14755</v>
+      </c>
+      <c r="I97" s="12">
+        <v>14771</v>
+      </c>
+      <c r="J97" s="12">
+        <v>14768</v>
+      </c>
+      <c r="K97" s="12">
+        <v>14774</v>
+      </c>
+      <c r="L97" s="12">
+        <v>14759</v>
+      </c>
+      <c r="M97" s="12">
+        <v>14791</v>
+      </c>
+      <c r="N97" s="12">
+        <v>14789</v>
+      </c>
+      <c r="O97" s="12">
+        <v>14808</v>
+      </c>
+      <c r="P97" s="12">
+        <v>14828</v>
+      </c>
+      <c r="Q97" s="12">
+        <v>14840</v>
+      </c>
+      <c r="R97" s="12">
+        <v>14869</v>
+      </c>
+      <c r="S97" s="12">
+        <v>14873</v>
+      </c>
+      <c r="T97" s="12">
+        <v>14886</v>
+      </c>
+      <c r="U97" s="12">
+        <v>14878</v>
+      </c>
+      <c r="V97" s="12">
+        <v>14898</v>
+      </c>
+      <c r="W97" s="12">
+        <v>14883</v>
+      </c>
+      <c r="X97" s="12">
+        <v>14908</v>
+      </c>
+      <c r="Y97" s="12">
+        <v>14922</v>
+      </c>
+      <c r="Z97" s="12">
+        <v>14952</v>
+      </c>
+      <c r="AA97" s="25">
+        <v>14931</v>
+      </c>
+      <c r="AB97" s="12">
+        <v>14930</v>
+      </c>
+      <c r="AC97" s="12">
+        <v>14917</v>
+      </c>
+      <c r="AD97" s="12">
+        <v>14907</v>
+      </c>
+      <c r="AE97" s="12">
+        <v>14878</v>
+      </c>
+      <c r="AF97" s="12">
+        <v>14884</v>
+      </c>
+      <c r="AG97" s="12">
+        <v>14875</v>
+      </c>
+      <c r="AH97" s="12">
+        <v>14884</v>
+      </c>
+      <c r="AI97" s="25">
+        <v>14891</v>
+      </c>
+      <c r="AJ97" s="12">
+        <v>14898</v>
+      </c>
+      <c r="AK97" s="12">
+        <v>14871</v>
+      </c>
+      <c r="AL97" s="12">
+        <v>14839</v>
+      </c>
+      <c r="AM97" s="12">
+        <v>14794</v>
+      </c>
+      <c r="AN97" s="25">
+        <v>14786</v>
+      </c>
+      <c r="AO97" s="12">
+        <v>14769</v>
+      </c>
+      <c r="AP97" s="12">
+        <v>14750</v>
+      </c>
+      <c r="AQ97" s="27">
+        <v>14714</v>
+      </c>
+      <c r="AR97" s="27">
+        <v>14707</v>
+      </c>
+      <c r="AS97" s="27">
+        <v>14711</v>
+      </c>
+      <c r="AT97" s="27">
+        <v>14690</v>
+      </c>
+      <c r="AU97" s="27">
+        <v>14727</v>
+      </c>
+      <c r="AV97" s="27">
+        <v>14702</v>
+      </c>
+      <c r="AW97" s="27">
+        <v>14689</v>
+      </c>
+      <c r="AX97" s="27">
+        <v>14667</v>
+      </c>
+      <c r="AY97" s="27">
+        <v>14667</v>
+      </c>
+      <c r="AZ97" s="27">
+        <v>14683</v>
+      </c>
+      <c r="BA97" s="27">
+        <v>14678</v>
+      </c>
+      <c r="BB97" s="27">
+        <v>14675</v>
+      </c>
+      <c r="BC97" s="13">
+        <v>14695</v>
+      </c>
+      <c r="BD97" s="27">
+        <v>14710</v>
+      </c>
+      <c r="BE97" s="27">
+        <v>14697</v>
+      </c>
+    </row>
+    <row r="98" spans="1:57">
+      <c r="A98" s="58">
+        <v>154800000</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C98" s="35">
+        <v>8321</v>
+      </c>
+      <c r="D98" s="12">
+        <v>8311</v>
+      </c>
+      <c r="E98" s="12">
+        <v>8298</v>
+      </c>
+      <c r="F98" s="12">
+        <v>8291</v>
+      </c>
+      <c r="G98" s="12">
+        <v>8298</v>
+      </c>
+      <c r="H98" s="12">
+        <v>8294</v>
+      </c>
+      <c r="I98" s="12">
+        <v>8297</v>
+      </c>
+      <c r="J98" s="12">
+        <v>8294</v>
+      </c>
+      <c r="K98" s="12">
+        <v>8298</v>
+      </c>
+      <c r="L98" s="12">
+        <v>8294</v>
+      </c>
+      <c r="M98" s="12">
+        <v>8277</v>
+      </c>
+      <c r="N98" s="12">
+        <v>8278</v>
+      </c>
+      <c r="O98" s="12">
+        <v>8270</v>
+      </c>
+      <c r="P98" s="12">
+        <v>8271</v>
+      </c>
+      <c r="Q98" s="12">
+        <v>8279</v>
+      </c>
+      <c r="R98" s="12">
+        <v>8286</v>
+      </c>
+      <c r="S98" s="12">
+        <v>8291</v>
+      </c>
+      <c r="T98" s="12">
+        <v>8301</v>
+      </c>
+      <c r="U98" s="12">
+        <v>8307</v>
+      </c>
+      <c r="V98" s="12">
+        <v>8289</v>
+      </c>
+      <c r="W98" s="12">
+        <v>8283</v>
+      </c>
+      <c r="X98" s="12">
+        <v>8272</v>
+      </c>
+      <c r="Y98" s="12">
+        <v>8263</v>
+      </c>
+      <c r="Z98" s="12">
+        <v>8272</v>
+      </c>
+      <c r="AA98" s="25">
+        <v>8273</v>
+      </c>
+      <c r="AB98" s="12">
+        <v>8276</v>
+      </c>
+      <c r="AC98" s="12">
+        <v>8256</v>
+      </c>
+      <c r="AD98" s="12">
+        <v>8249</v>
+      </c>
+      <c r="AE98" s="12">
+        <v>8233</v>
+      </c>
+      <c r="AF98" s="12">
+        <v>8220</v>
+      </c>
+      <c r="AG98" s="12">
+        <v>8213</v>
+      </c>
+      <c r="AH98" s="12">
+        <v>8206</v>
+      </c>
+      <c r="AI98" s="25">
+        <v>8154</v>
+      </c>
+      <c r="AJ98" s="12">
+        <v>8105</v>
+      </c>
+      <c r="AK98" s="12">
+        <v>8092</v>
+      </c>
+      <c r="AL98" s="12">
+        <v>8075</v>
+      </c>
+      <c r="AM98" s="12">
+        <v>8057</v>
+      </c>
+      <c r="AN98" s="25">
+        <v>8039</v>
+      </c>
+      <c r="AO98" s="12">
+        <v>8031</v>
+      </c>
+      <c r="AP98" s="12">
+        <v>8029</v>
+      </c>
+      <c r="AQ98" s="27">
+        <v>7991</v>
+      </c>
+      <c r="AR98" s="27">
+        <v>7980</v>
+      </c>
+      <c r="AS98" s="27">
+        <v>7968</v>
+      </c>
+      <c r="AT98" s="27">
+        <v>7932</v>
+      </c>
+      <c r="AU98" s="27">
+        <v>7904</v>
+      </c>
+      <c r="AV98" s="27">
+        <v>7875</v>
+      </c>
+      <c r="AW98" s="27">
+        <v>7848</v>
+      </c>
+      <c r="AX98" s="27">
+        <v>7836</v>
+      </c>
+      <c r="AY98" s="27">
+        <v>7797</v>
+      </c>
+      <c r="AZ98" s="27">
+        <v>7794</v>
+      </c>
+      <c r="BA98" s="27">
+        <v>7766</v>
+      </c>
+      <c r="BB98" s="27">
+        <v>7761</v>
+      </c>
+      <c r="BC98" s="13">
+        <v>7767</v>
+      </c>
+      <c r="BD98" s="27">
+        <v>7754</v>
+      </c>
+      <c r="BE98" s="27">
+        <v>7744</v>
+      </c>
+    </row>
+    <row r="99" spans="1:57">
+      <c r="A99" s="58">
+        <v>155200000</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C99" s="35">
+        <v>8338</v>
+      </c>
+      <c r="D99" s="12">
+        <v>8336</v>
+      </c>
+      <c r="E99" s="12">
+        <v>8351</v>
+      </c>
+      <c r="F99" s="12">
+        <v>8361</v>
+      </c>
+      <c r="G99" s="12">
+        <v>8356</v>
+      </c>
+      <c r="H99" s="12">
+        <v>8355</v>
+      </c>
+      <c r="I99" s="12">
+        <v>8370</v>
+      </c>
+      <c r="J99" s="12">
+        <v>8360</v>
+      </c>
+      <c r="K99" s="12">
+        <v>8362</v>
+      </c>
+      <c r="L99" s="12">
+        <v>8354</v>
+      </c>
+      <c r="M99" s="12">
+        <v>8355</v>
+      </c>
+      <c r="N99" s="12">
+        <v>8359</v>
+      </c>
+      <c r="O99" s="12">
+        <v>8366</v>
+      </c>
+      <c r="P99" s="12">
+        <v>8375</v>
+      </c>
+      <c r="Q99" s="12">
+        <v>8383</v>
+      </c>
+      <c r="R99" s="12">
+        <v>8389</v>
+      </c>
+      <c r="S99" s="12">
+        <v>8398</v>
+      </c>
+      <c r="T99" s="12">
+        <v>8410</v>
+      </c>
+      <c r="U99" s="12">
+        <v>8409</v>
+      </c>
+      <c r="V99" s="12">
+        <v>8417</v>
+      </c>
+      <c r="W99" s="12">
+        <v>8408</v>
+      </c>
+      <c r="X99" s="12">
+        <v>8406</v>
+      </c>
+      <c r="Y99" s="12">
+        <v>8405</v>
+      </c>
+      <c r="Z99" s="12">
+        <v>8410</v>
+      </c>
+      <c r="AA99" s="25">
+        <v>8426</v>
+      </c>
+      <c r="AB99" s="12">
+        <v>8405</v>
+      </c>
+      <c r="AC99" s="12">
+        <v>8397</v>
+      </c>
+      <c r="AD99" s="12">
+        <v>8392</v>
+      </c>
+      <c r="AE99" s="12">
+        <v>8384</v>
+      </c>
+      <c r="AF99" s="12">
+        <v>8370</v>
+      </c>
+      <c r="AG99" s="12">
+        <v>8347</v>
+      </c>
+      <c r="AH99" s="12">
+        <v>8290</v>
+      </c>
+      <c r="AI99" s="25">
+        <v>8249</v>
+      </c>
+      <c r="AJ99" s="12">
+        <v>8224</v>
+      </c>
+      <c r="AK99" s="12">
+        <v>8194</v>
+      </c>
+      <c r="AL99" s="12">
+        <v>8184</v>
+      </c>
+      <c r="AM99" s="12">
+        <v>8148</v>
+      </c>
+      <c r="AN99" s="25">
+        <v>8126</v>
+      </c>
+      <c r="AO99" s="12">
+        <v>8110</v>
+      </c>
+      <c r="AP99" s="12">
+        <v>8105</v>
+      </c>
+      <c r="AQ99" s="27">
+        <v>8070</v>
+      </c>
+      <c r="AR99" s="27">
+        <v>8069</v>
+      </c>
+      <c r="AS99" s="27">
+        <v>8042</v>
+      </c>
+      <c r="AT99" s="27">
+        <v>7996</v>
+      </c>
+      <c r="AU99" s="27">
+        <v>7958</v>
+      </c>
+      <c r="AV99" s="27">
+        <v>7942</v>
+      </c>
+      <c r="AW99" s="27">
+        <v>7920</v>
+      </c>
+      <c r="AX99" s="27">
+        <v>7920</v>
+      </c>
+      <c r="AY99" s="27">
+        <v>7905</v>
+      </c>
+      <c r="AZ99" s="27">
+        <v>7871</v>
+      </c>
+      <c r="BA99" s="27">
+        <v>7840</v>
+      </c>
+      <c r="BB99" s="27">
+        <v>7799</v>
+      </c>
+      <c r="BC99" s="13">
+        <v>7777</v>
+      </c>
+      <c r="BD99" s="27">
+        <v>7760</v>
+      </c>
+      <c r="BE99" s="27">
+        <v>7747</v>
+      </c>
+    </row>
+    <row r="100" spans="1:57">
+      <c r="A100" s="58">
+        <v>155600000</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C100" s="35">
+        <v>17078</v>
+      </c>
+      <c r="D100" s="12">
+        <v>17095</v>
+      </c>
+      <c r="E100" s="12">
+        <v>17097</v>
+      </c>
+      <c r="F100" s="12">
+        <v>17120</v>
+      </c>
+      <c r="G100" s="12">
+        <v>17133</v>
+      </c>
+      <c r="H100" s="12">
+        <v>17169</v>
+      </c>
+      <c r="I100" s="12">
+        <v>17173</v>
+      </c>
+      <c r="J100" s="12">
+        <v>17199</v>
+      </c>
+      <c r="K100" s="12">
+        <v>17196</v>
+      </c>
+      <c r="L100" s="12">
+        <v>17189</v>
+      </c>
+      <c r="M100" s="12">
+        <v>17207</v>
+      </c>
+      <c r="N100" s="12">
+        <v>17197</v>
+      </c>
+      <c r="O100" s="12">
+        <v>17178</v>
+      </c>
+      <c r="P100" s="12">
+        <v>17187</v>
+      </c>
+      <c r="Q100" s="12">
+        <v>17218</v>
+      </c>
+      <c r="R100" s="12">
+        <v>17225</v>
+      </c>
+      <c r="S100" s="12">
+        <v>17242</v>
+      </c>
+      <c r="T100" s="12">
+        <v>17230</v>
+      </c>
+      <c r="U100" s="12">
+        <v>17193</v>
+      </c>
+      <c r="V100" s="12">
+        <v>17173</v>
+      </c>
+      <c r="W100" s="12">
+        <v>17187</v>
+      </c>
+      <c r="X100" s="12">
+        <v>17211</v>
+      </c>
+      <c r="Y100" s="12">
+        <v>17197</v>
+      </c>
+      <c r="Z100" s="12">
+        <v>17172</v>
+      </c>
+      <c r="AA100" s="25">
+        <v>17158</v>
+      </c>
+      <c r="AB100" s="12">
+        <v>17145</v>
+      </c>
+      <c r="AC100" s="12">
+        <v>17140</v>
+      </c>
+      <c r="AD100" s="12">
+        <v>17121</v>
+      </c>
+      <c r="AE100" s="12">
+        <v>17106</v>
+      </c>
+      <c r="AF100" s="12">
+        <v>17103</v>
+      </c>
+      <c r="AG100" s="12">
+        <v>17097</v>
+      </c>
+      <c r="AH100" s="12">
+        <v>17063</v>
+      </c>
+      <c r="AI100" s="25">
+        <v>17017</v>
+      </c>
+      <c r="AJ100" s="12">
+        <v>16972</v>
+      </c>
+      <c r="AK100" s="12">
+        <v>16934</v>
+      </c>
+      <c r="AL100" s="12">
+        <v>16895</v>
+      </c>
+      <c r="AM100" s="12">
+        <v>16872</v>
+      </c>
+      <c r="AN100" s="25">
+        <v>16849</v>
+      </c>
+      <c r="AO100" s="12">
+        <v>16824</v>
+      </c>
+      <c r="AP100" s="12">
+        <v>16796</v>
+      </c>
+      <c r="AQ100" s="27">
+        <v>16784</v>
+      </c>
+      <c r="AR100" s="27">
+        <v>16743</v>
+      </c>
+      <c r="AS100" s="27">
+        <v>16725</v>
+      </c>
+      <c r="AT100" s="27">
+        <v>16682</v>
+      </c>
+      <c r="AU100" s="27">
+        <v>16643</v>
+      </c>
+      <c r="AV100" s="27">
+        <v>16626</v>
+      </c>
+      <c r="AW100" s="27">
+        <v>16596</v>
+      </c>
+      <c r="AX100" s="27">
+        <v>16563</v>
+      </c>
+      <c r="AY100" s="27">
+        <v>16534</v>
+      </c>
+      <c r="AZ100" s="27">
+        <v>16506</v>
+      </c>
+      <c r="BA100" s="27">
+        <v>16507</v>
+      </c>
+      <c r="BB100" s="27">
+        <v>16510</v>
+      </c>
+      <c r="BC100" s="13">
+        <v>16499</v>
+      </c>
+      <c r="BD100" s="27">
+        <v>16506</v>
+      </c>
+      <c r="BE100" s="27">
+        <v>16487</v>
+      </c>
+    </row>
+    <row r="101" spans="1:57">
+      <c r="A101" s="58">
+        <v>156000000</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C101" s="35">
+        <v>8329</v>
+      </c>
+      <c r="D101" s="12">
+        <v>8331</v>
+      </c>
+      <c r="E101" s="12">
+        <v>8317</v>
+      </c>
+      <c r="F101" s="12">
+        <v>8310</v>
+      </c>
+      <c r="G101" s="12">
+        <v>8291</v>
+      </c>
+      <c r="H101" s="12">
+        <v>8297</v>
+      </c>
+      <c r="I101" s="12">
+        <v>8317</v>
+      </c>
+      <c r="J101" s="12">
+        <v>8331</v>
+      </c>
+      <c r="K101" s="12">
+        <v>8332</v>
+      </c>
+      <c r="L101" s="12">
+        <v>8329</v>
+      </c>
+      <c r="M101" s="12">
+        <v>8328</v>
+      </c>
+      <c r="N101" s="12">
+        <v>8317</v>
+      </c>
+      <c r="O101" s="12">
+        <v>8310</v>
+      </c>
+      <c r="P101" s="12">
+        <v>8326</v>
+      </c>
+      <c r="Q101" s="12">
+        <v>8325</v>
+      </c>
+      <c r="R101" s="12">
+        <v>8318</v>
+      </c>
+      <c r="S101" s="12">
+        <v>8331</v>
+      </c>
+      <c r="T101" s="12">
+        <v>8338</v>
+      </c>
+      <c r="U101" s="12">
+        <v>8332</v>
+      </c>
+      <c r="V101" s="12">
+        <v>8327</v>
+      </c>
+      <c r="W101" s="12">
+        <v>8334</v>
+      </c>
+      <c r="X101" s="12">
+        <v>8348</v>
+      </c>
+      <c r="Y101" s="12">
+        <v>8343</v>
+      </c>
+      <c r="Z101" s="12">
+        <v>8332</v>
+      </c>
+      <c r="AA101" s="25">
+        <v>8319</v>
+      </c>
+      <c r="AB101" s="12">
+        <v>8301</v>
+      </c>
+      <c r="AC101" s="12">
+        <v>8313</v>
+      </c>
+      <c r="AD101" s="12">
+        <v>8325</v>
+      </c>
+      <c r="AE101" s="12">
+        <v>8319</v>
+      </c>
+      <c r="AF101" s="12">
+        <v>8334</v>
+      </c>
+      <c r="AG101" s="12">
+        <v>8323</v>
+      </c>
+      <c r="AH101" s="12">
+        <v>8327</v>
+      </c>
+      <c r="AI101" s="25">
+        <v>8340</v>
+      </c>
+      <c r="AJ101" s="12">
+        <v>8317</v>
+      </c>
+      <c r="AK101" s="12">
+        <v>8283</v>
+      </c>
+      <c r="AL101" s="12">
+        <v>8271</v>
+      </c>
+      <c r="AM101" s="12">
+        <v>8256</v>
+      </c>
+      <c r="AN101" s="25">
+        <v>8221</v>
+      </c>
+      <c r="AO101" s="12">
+        <v>8186</v>
+      </c>
+      <c r="AP101" s="12">
+        <v>8194</v>
+      </c>
+      <c r="AQ101" s="27">
+        <v>8149</v>
+      </c>
+      <c r="AR101" s="27">
+        <v>8135</v>
+      </c>
+      <c r="AS101" s="27">
+        <v>8130</v>
+      </c>
+      <c r="AT101" s="27">
+        <v>8106</v>
+      </c>
+      <c r="AU101" s="27">
+        <v>8102</v>
+      </c>
+      <c r="AV101" s="27">
+        <v>8086</v>
+      </c>
+      <c r="AW101" s="27">
+        <v>8090</v>
+      </c>
+      <c r="AX101" s="27">
+        <v>8064</v>
+      </c>
+      <c r="AY101" s="27">
+        <v>8058</v>
+      </c>
+      <c r="AZ101" s="27">
+        <v>8053</v>
+      </c>
+      <c r="BA101" s="27">
+        <v>8038</v>
+      </c>
+      <c r="BB101" s="27">
+        <v>8009</v>
+      </c>
+      <c r="BC101" s="13">
+        <v>7995</v>
+      </c>
+      <c r="BD101" s="27">
+        <v>7975</v>
+      </c>
+      <c r="BE101" s="27">
+        <v>7950</v>
+      </c>
+    </row>
+    <row r="102" spans="1:57">
+      <c r="A102" s="58">
+        <v>156400000</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C102" s="35">
+        <v>7606</v>
+      </c>
+      <c r="D102" s="12">
+        <v>7600</v>
+      </c>
+      <c r="E102" s="12">
+        <v>7598</v>
+      </c>
+      <c r="F102" s="12">
+        <v>7600</v>
+      </c>
+      <c r="G102" s="12">
+        <v>7594</v>
+      </c>
+      <c r="H102" s="12">
+        <v>7584</v>
+      </c>
+      <c r="I102" s="12">
+        <v>7581</v>
+      </c>
+      <c r="J102" s="12">
+        <v>7578</v>
+      </c>
+      <c r="K102" s="12">
+        <v>7556</v>
+      </c>
+      <c r="L102" s="12">
+        <v>7542</v>
+      </c>
+      <c r="M102" s="12">
+        <v>7534</v>
+      </c>
+      <c r="N102" s="12">
+        <v>7540</v>
+      </c>
+      <c r="O102" s="12">
+        <v>7553</v>
+      </c>
+      <c r="P102" s="12">
+        <v>7555</v>
+      </c>
+      <c r="Q102" s="12">
+        <v>7563</v>
+      </c>
+      <c r="R102" s="12">
+        <v>7554</v>
+      </c>
+      <c r="S102" s="12">
+        <v>7551</v>
+      </c>
+      <c r="T102" s="12">
+        <v>7540</v>
+      </c>
+      <c r="U102" s="12">
+        <v>7524</v>
+      </c>
+      <c r="V102" s="12">
+        <v>7511</v>
+      </c>
+      <c r="W102" s="12">
+        <v>7501</v>
+      </c>
+      <c r="X102" s="12">
+        <v>7491</v>
+      </c>
+      <c r="Y102" s="12">
+        <v>7482</v>
+      </c>
+      <c r="Z102" s="12">
+        <v>7481</v>
+      </c>
+      <c r="AA102" s="25">
+        <v>7468</v>
+      </c>
+      <c r="AB102" s="12">
+        <v>7464</v>
+      </c>
+      <c r="AC102" s="12">
+        <v>7451</v>
+      </c>
+      <c r="AD102" s="12">
+        <v>7455</v>
+      </c>
+      <c r="AE102" s="12">
+        <v>7435</v>
+      </c>
+      <c r="AF102" s="12">
+        <v>7438</v>
+      </c>
+      <c r="AG102" s="12">
+        <v>7441</v>
+      </c>
+      <c r="AH102" s="12">
+        <v>7430</v>
+      </c>
+      <c r="AI102" s="25">
+        <v>7405</v>
+      </c>
+      <c r="AJ102" s="12">
+        <v>7405</v>
+      </c>
+      <c r="AK102" s="12">
+        <v>7401</v>
+      </c>
+      <c r="AL102" s="12">
+        <v>7374</v>
+      </c>
+      <c r="AM102" s="12">
+        <v>7344</v>
+      </c>
+      <c r="AN102" s="25">
+        <v>7345</v>
+      </c>
+      <c r="AO102" s="12">
+        <v>7317</v>
+      </c>
+      <c r="AP102" s="12">
+        <v>7300</v>
+      </c>
+      <c r="AQ102" s="27">
+        <v>7284</v>
+      </c>
+      <c r="AR102" s="27">
+        <v>7258</v>
+      </c>
+      <c r="AS102" s="27">
+        <v>7231</v>
+      </c>
+      <c r="AT102" s="27">
+        <v>7202</v>
+      </c>
+      <c r="AU102" s="27">
+        <v>7175</v>
+      </c>
+      <c r="AV102" s="27">
+        <v>7148</v>
+      </c>
+      <c r="AW102" s="27">
+        <v>7155</v>
+      </c>
+      <c r="AX102" s="27">
+        <v>7150</v>
+      </c>
+      <c r="AY102" s="27">
+        <v>7145</v>
+      </c>
+      <c r="AZ102" s="27">
+        <v>7152</v>
+      </c>
+      <c r="BA102" s="27">
+        <v>7138</v>
+      </c>
+      <c r="BB102" s="27">
+        <v>7132</v>
+      </c>
+      <c r="BC102" s="27">
+        <v>7129</v>
+      </c>
+      <c r="BD102" s="27">
+        <v>7106</v>
+      </c>
+      <c r="BE102" s="27">
+        <v>7086</v>
+      </c>
+    </row>
+    <row r="103" spans="1:57">
+      <c r="A103" s="58">
+        <v>156800000</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C103" s="35">
+        <v>7202</v>
+      </c>
+      <c r="D103" s="12">
+        <v>7208</v>
+      </c>
+      <c r="E103" s="12">
+        <v>7214</v>
+      </c>
+      <c r="F103" s="12">
+        <v>7215</v>
+      </c>
+      <c r="G103" s="12">
+        <v>7219</v>
+      </c>
+      <c r="H103" s="12">
+        <v>7223</v>
+      </c>
+      <c r="I103" s="12">
+        <v>7217</v>
+      </c>
+      <c r="J103" s="12">
+        <v>7225</v>
+      </c>
+      <c r="K103" s="12">
+        <v>7237</v>
+      </c>
+      <c r="L103" s="12">
+        <v>7233</v>
+      </c>
+      <c r="M103" s="12">
+        <v>7242</v>
+      </c>
+      <c r="N103" s="12">
+        <v>7230</v>
+      </c>
+      <c r="O103" s="12">
+        <v>7228</v>
+      </c>
+      <c r="P103" s="12">
+        <v>7234</v>
+      </c>
+      <c r="Q103" s="12">
+        <v>7243</v>
+      </c>
+      <c r="R103" s="12">
+        <v>7251</v>
+      </c>
+      <c r="S103" s="12">
+        <v>7256</v>
+      </c>
+      <c r="T103" s="12">
+        <v>7266</v>
+      </c>
+      <c r="U103" s="12">
+        <v>7263</v>
+      </c>
+      <c r="V103" s="12">
+        <v>7286</v>
+      </c>
+      <c r="W103" s="12">
+        <v>7263</v>
+      </c>
+      <c r="X103" s="12">
+        <v>7268</v>
+      </c>
+      <c r="Y103" s="12">
+        <v>7263</v>
+      </c>
+      <c r="Z103" s="12">
+        <v>7260</v>
+      </c>
+      <c r="AA103" s="25">
+        <v>7262</v>
+      </c>
+      <c r="AB103" s="12">
+        <v>7255</v>
+      </c>
+      <c r="AC103" s="12">
+        <v>7251</v>
+      </c>
+      <c r="AD103" s="12">
+        <v>7247</v>
+      </c>
+      <c r="AE103" s="12">
+        <v>7245</v>
+      </c>
+      <c r="AF103" s="12">
+        <v>7242</v>
+      </c>
+      <c r="AG103" s="12">
+        <v>7231</v>
+      </c>
+      <c r="AH103" s="12">
+        <v>7211</v>
+      </c>
+      <c r="AI103" s="25">
+        <v>7206</v>
+      </c>
+      <c r="AJ103" s="12">
+        <v>7194</v>
+      </c>
+      <c r="AK103" s="12">
+        <v>7167</v>
+      </c>
+      <c r="AL103" s="12">
+        <v>7151</v>
+      </c>
+      <c r="AM103" s="12">
+        <v>7144</v>
+      </c>
+      <c r="AN103" s="25">
+        <v>7142</v>
+      </c>
+      <c r="AO103" s="12">
+        <v>7122</v>
+      </c>
+      <c r="AP103" s="12">
+        <v>7124</v>
+      </c>
+      <c r="AQ103" s="27">
+        <v>7118</v>
+      </c>
+      <c r="AR103" s="27">
+        <v>7113</v>
+      </c>
+      <c r="AS103" s="27">
+        <v>7094</v>
+      </c>
+      <c r="AT103" s="27">
+        <v>7056</v>
+      </c>
+      <c r="AU103" s="27">
+        <v>7040</v>
+      </c>
+      <c r="AV103" s="27">
+        <v>7007</v>
+      </c>
+      <c r="AW103" s="27">
+        <v>7004</v>
+      </c>
+      <c r="AX103" s="27">
+        <v>6988</v>
+      </c>
+      <c r="AY103" s="27">
+        <v>6978</v>
+      </c>
+      <c r="AZ103" s="27">
+        <v>6961</v>
+      </c>
+      <c r="BA103" s="27">
+        <v>6952</v>
+      </c>
+      <c r="BB103" s="27">
+        <v>6930</v>
+      </c>
+      <c r="BC103" s="27">
+        <v>6920</v>
+      </c>
+      <c r="BD103" s="27">
+        <v>6920</v>
+      </c>
+      <c r="BE103" s="27">
+        <v>6922</v>
+      </c>
+    </row>
+    <row r="104" spans="1:57">
+      <c r="B104" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="C104" s="73"/>
+      <c r="D104" s="73"/>
+      <c r="E104" s="73"/>
+      <c r="F104" s="73"/>
+      <c r="G104" s="73"/>
+      <c r="H104" s="73"/>
+      <c r="I104" s="73"/>
+      <c r="J104" s="73"/>
+      <c r="K104" s="73"/>
+      <c r="L104" s="73"/>
+      <c r="M104" s="73"/>
+      <c r="N104" s="73"/>
+      <c r="O104" s="73"/>
+      <c r="P104" s="73"/>
+      <c r="Q104" s="73"/>
+      <c r="R104" s="73"/>
+      <c r="S104" s="73"/>
+      <c r="T104" s="73"/>
+      <c r="U104" s="73"/>
+      <c r="V104" s="73"/>
+      <c r="W104" s="73"/>
+      <c r="X104" s="73"/>
+      <c r="Y104" s="73"/>
+      <c r="Z104" s="73"/>
+      <c r="AA104" s="73"/>
+      <c r="AB104" s="73"/>
+      <c r="AC104" s="73"/>
+      <c r="AD104" s="73"/>
+      <c r="AE104" s="73"/>
+      <c r="AF104" s="73"/>
+      <c r="AG104" s="73"/>
+      <c r="AH104" s="73"/>
+      <c r="AI104" s="73"/>
+      <c r="AJ104" s="73"/>
+      <c r="AK104" s="73"/>
+      <c r="AL104" s="73"/>
+      <c r="AM104" s="73"/>
+      <c r="AN104" s="73"/>
+      <c r="AO104" s="73"/>
+      <c r="AP104" s="73"/>
+      <c r="AQ104" s="73"/>
+      <c r="AR104" s="73"/>
+      <c r="AS104" s="73"/>
+      <c r="AT104" s="73"/>
+      <c r="AU104" s="73"/>
+      <c r="AV104" s="73"/>
+      <c r="AW104" s="73"/>
+      <c r="AX104" s="73"/>
+      <c r="AY104" s="73"/>
+      <c r="AZ104" s="73"/>
+      <c r="BA104" s="73"/>
+      <c r="BB104" s="73"/>
+      <c r="BC104" s="73"/>
+      <c r="BD104" s="73"/>
+      <c r="BE104" s="73"/>
+    </row>
+    <row r="105" spans="1:57">
+      <c r="A105" s="60">
+        <v>150000000</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" s="21">
         <v>115062</v>
       </c>
-      <c r="C31" s="34">
+      <c r="D105" s="21">
         <v>115051</v>
       </c>
-      <c r="D31" s="34">
+      <c r="E105" s="21">
         <v>115070</v>
       </c>
-      <c r="E31" s="34">
+      <c r="F105" s="21">
         <v>115145</v>
       </c>
-      <c r="F31" s="34">
+      <c r="G105" s="21">
         <v>115120</v>
       </c>
-      <c r="G31" s="34">
+      <c r="H105" s="21">
         <v>115133</v>
       </c>
-      <c r="H31" s="34">
+      <c r="I105" s="21">
         <v>115079</v>
       </c>
-      <c r="I31" s="34">
+      <c r="J105" s="21">
         <v>115049</v>
       </c>
-      <c r="J31" s="34">
+      <c r="K105" s="21">
         <v>114965</v>
       </c>
-      <c r="K31" s="34">
+      <c r="L105" s="21">
         <v>114872</v>
       </c>
-      <c r="L31" s="34">
+      <c r="M105" s="21">
         <v>114855</v>
       </c>
-      <c r="M31" s="34">
+      <c r="N105" s="21">
         <v>114874</v>
       </c>
-      <c r="N31" s="34">
+      <c r="O105" s="21">
         <v>114899</v>
       </c>
-      <c r="O31" s="34">
+      <c r="P105" s="21">
         <v>114911</v>
       </c>
-      <c r="P31" s="34">
+      <c r="Q105" s="21">
         <v>114981</v>
       </c>
-      <c r="Q31" s="34">
+      <c r="R105" s="21">
         <v>115073</v>
       </c>
-      <c r="R31" s="34">
+      <c r="S105" s="21">
         <v>115095</v>
       </c>
-      <c r="S31" s="34">
+      <c r="T105" s="21">
         <v>115134</v>
       </c>
-      <c r="T31" s="34">
+      <c r="U105" s="21">
         <v>115057</v>
       </c>
-      <c r="U31" s="34">
+      <c r="V105" s="21">
         <v>114905</v>
       </c>
-      <c r="V31" s="34">
+      <c r="W105" s="21">
         <v>114794</v>
       </c>
-      <c r="W31" s="34">
+      <c r="X105" s="21">
         <v>114804</v>
       </c>
-      <c r="X31" s="34">
+      <c r="Y105" s="21">
         <v>114734</v>
       </c>
-      <c r="Y31" s="34">
+      <c r="Z105" s="21">
         <v>114662</v>
       </c>
-      <c r="Z31" s="14">
+      <c r="AA105" s="12">
         <v>114577</v>
       </c>
-      <c r="AA31" s="14">
+      <c r="AB105" s="12">
         <v>114516</v>
       </c>
-      <c r="AB31" s="14">
+      <c r="AC105" s="12">
         <v>114506</v>
       </c>
-      <c r="AC31" s="14">
+      <c r="AD105" s="12">
         <v>114400</v>
       </c>
-      <c r="AD31" s="14">
+      <c r="AE105" s="12">
         <v>114278</v>
       </c>
-      <c r="AE31" s="14">
+      <c r="AF105" s="12">
         <v>114229</v>
       </c>
-      <c r="AF31" s="14">
+      <c r="AG105" s="12">
         <v>114072</v>
       </c>
-      <c r="AG31" s="14">
+      <c r="AH105" s="12">
         <v>113870</v>
       </c>
-      <c r="AH31" s="14">
+      <c r="AI105" s="12">
         <v>113543</v>
       </c>
-      <c r="AI31" s="14">
+      <c r="AJ105" s="12">
         <v>113319</v>
       </c>
-      <c r="AJ31" s="14">
+      <c r="AK105" s="12">
         <v>112945</v>
       </c>
-      <c r="AK31" s="14">
+      <c r="AL105" s="12">
         <v>112747</v>
       </c>
-      <c r="AL31" s="25">
+      <c r="AM105" s="18">
         <v>112567</v>
       </c>
-      <c r="AM31" s="25">
+      <c r="AN105" s="18">
         <v>112376</v>
       </c>
-      <c r="AN31" s="25">
+      <c r="AO105" s="18">
         <v>112198</v>
       </c>
-      <c r="AO31" s="14">
+      <c r="AP105" s="12">
         <v>112129</v>
       </c>
-      <c r="AP31" s="22">
+      <c r="AQ105" s="16">
         <v>111886</v>
       </c>
-      <c r="AQ31" s="22">
+      <c r="AR105" s="16">
         <v>111673</v>
       </c>
-      <c r="AR31" s="22">
+      <c r="AS105" s="16">
         <v>111397</v>
       </c>
-      <c r="AS31" s="42">
+      <c r="AT105" s="27">
         <v>110648</v>
       </c>
-      <c r="AT31" s="22">
+      <c r="AU105" s="16">
         <v>110218</v>
       </c>
-      <c r="AU31" s="42">
+      <c r="AV105" s="27">
         <v>110011</v>
       </c>
-      <c r="AV31" s="42">
+      <c r="AW105" s="27">
         <v>109931</v>
       </c>
-      <c r="AW31" s="22">
+      <c r="AX105" s="16">
         <v>109754</v>
       </c>
-      <c r="AX31" s="22">
+      <c r="AY105" s="16">
         <v>109590</v>
       </c>
-      <c r="AY31" s="22">
+      <c r="AZ105" s="16">
         <v>109474</v>
       </c>
-      <c r="AZ31" s="22">
+      <c r="BA105" s="16">
         <v>116764</v>
       </c>
-      <c r="BA31" s="22">
+      <c r="BB105" s="16">
         <v>109118</v>
       </c>
-      <c r="BB31" s="22">
+      <c r="BC105" s="16">
         <v>109022</v>
       </c>
-      <c r="BC31" s="22">
+      <c r="BD105" s="16">
         <v>108965</v>
       </c>
+      <c r="BE105" s="27">
+        <v>108676</v>
+      </c>
     </row>
-    <row r="32" spans="1:55">
-      <c r="A32" s="25" t="s">
+    <row r="106" spans="1:57">
+      <c r="A106" s="60">
+        <v>153200000</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="54">
+      <c r="C106" s="35">
         <v>9937</v>
       </c>
-      <c r="C32" s="14">
+      <c r="D106" s="12">
         <v>9950</v>
       </c>
-      <c r="D32" s="14">
+      <c r="E106" s="12">
         <v>9950</v>
       </c>
-      <c r="E32" s="14">
+      <c r="F106" s="12">
         <v>9967</v>
       </c>
-      <c r="F32" s="14">
+      <c r="G106" s="12">
         <v>9980</v>
       </c>
-      <c r="G32" s="14">
+      <c r="H106" s="12">
         <v>10003</v>
       </c>
-      <c r="H32" s="14">
+      <c r="I106" s="12">
         <v>9992</v>
       </c>
-      <c r="I32" s="14">
+      <c r="J106" s="12">
         <v>9991</v>
       </c>
-      <c r="J32" s="14">
+      <c r="K106" s="12">
         <v>9995</v>
       </c>
-      <c r="K32" s="14">
+      <c r="L106" s="12">
         <v>9991</v>
       </c>
-      <c r="L32" s="14">
+      <c r="M106" s="12">
         <v>10001</v>
       </c>
-      <c r="M32" s="14">
+      <c r="N106" s="12">
         <v>10005</v>
       </c>
-      <c r="N32" s="14">
+      <c r="O106" s="12">
         <v>10008</v>
       </c>
-      <c r="O32" s="14">
+      <c r="P106" s="12">
         <v>10018</v>
       </c>
-      <c r="P32" s="14">
+      <c r="Q106" s="12">
         <v>10031</v>
       </c>
-      <c r="Q32" s="14">
+      <c r="R106" s="12">
         <v>10034</v>
       </c>
-      <c r="R32" s="14">
+      <c r="S106" s="12">
         <v>10046</v>
       </c>
-      <c r="S32" s="14">
+      <c r="T106" s="12">
         <v>10039</v>
       </c>
-      <c r="T32" s="14">
+      <c r="U106" s="12">
         <v>10052</v>
       </c>
-      <c r="U32" s="14">
+      <c r="V106" s="12">
         <v>10084</v>
       </c>
-      <c r="V32" s="14">
+      <c r="W106" s="12">
         <v>10100</v>
       </c>
-      <c r="W32" s="14">
+      <c r="X106" s="12">
         <v>10112</v>
       </c>
-      <c r="X32" s="14">
+      <c r="Y106" s="12">
         <v>10122</v>
       </c>
-      <c r="Y32" s="14">
+      <c r="Z106" s="12">
         <v>10131</v>
       </c>
-      <c r="Z32" s="38">
+      <c r="AA106" s="25">
         <v>10142</v>
       </c>
-      <c r="AA32" s="14">
+      <c r="AB106" s="12">
         <v>10157</v>
       </c>
-      <c r="AB32" s="14">
+      <c r="AC106" s="12">
         <v>10170</v>
       </c>
-      <c r="AC32" s="14">
+      <c r="AD106" s="12">
         <v>10158</v>
       </c>
-      <c r="AD32" s="14">
+      <c r="AE106" s="12">
         <v>10146</v>
       </c>
-      <c r="AE32" s="14">
+      <c r="AF106" s="12">
         <v>10173</v>
       </c>
-      <c r="AF32" s="14">
+      <c r="AG106" s="12">
         <v>10162</v>
       </c>
-      <c r="AG32" s="14">
+      <c r="AH106" s="12">
         <v>10167</v>
       </c>
-      <c r="AH32" s="38">
+      <c r="AI106" s="25">
         <v>10172</v>
       </c>
-      <c r="AI32" s="14">
+      <c r="AJ106" s="12">
         <v>10180</v>
       </c>
-      <c r="AJ32" s="14">
+      <c r="AK106" s="12">
         <v>10111</v>
       </c>
-      <c r="AK32" s="14">
+      <c r="AL106" s="12">
         <v>10097</v>
       </c>
-      <c r="AL32" s="14">
+      <c r="AM106" s="12">
         <v>10098</v>
       </c>
-      <c r="AM32" s="38">
+      <c r="AN106" s="25">
         <v>10091</v>
       </c>
-      <c r="AN32" s="14">
+      <c r="AO106" s="12">
         <v>10091</v>
       </c>
-      <c r="AO32" s="14">
+      <c r="AP106" s="12">
         <v>10101</v>
       </c>
-      <c r="AP32" s="42">
+      <c r="AQ106" s="27">
         <v>10099</v>
       </c>
-      <c r="AQ32" s="42">
+      <c r="AR106" s="27">
         <v>10079</v>
       </c>
-      <c r="AR32" s="42">
+      <c r="AS106" s="27">
         <v>10075</v>
       </c>
-      <c r="AS32" s="42">
+      <c r="AT106" s="27">
         <v>10011</v>
       </c>
-      <c r="AT32" s="42">
+      <c r="AU106" s="27">
         <v>9958</v>
       </c>
-      <c r="AU32" s="42">
+      <c r="AV106" s="27">
         <v>9941</v>
       </c>
-      <c r="AV32" s="42">
+      <c r="AW106" s="27">
         <v>9979</v>
       </c>
-      <c r="AW32" s="42">
+      <c r="AX106" s="27">
         <v>9930</v>
       </c>
-      <c r="AX32" s="42">
+      <c r="AY106" s="27">
         <v>9922</v>
       </c>
-      <c r="AY32" s="42">
+      <c r="AZ106" s="27">
         <v>9934</v>
       </c>
-      <c r="AZ32" s="42">
+      <c r="BA106" s="27">
         <v>10786</v>
       </c>
-      <c r="BA32" s="42">
+      <c r="BB106" s="27">
         <v>9899</v>
       </c>
-      <c r="BB32" s="42">
+      <c r="BC106" s="27">
         <v>9887</v>
       </c>
-      <c r="BC32" s="42">
+      <c r="BD106" s="27">
         <v>9910</v>
       </c>
+      <c r="BE106" s="27">
+        <v>9885</v>
+      </c>
     </row>
-    <row r="33" spans="1:55">
-      <c r="A33" s="25" t="s">
+    <row r="107" spans="1:57">
+      <c r="A107" s="60">
+        <v>153400000</v>
+      </c>
+      <c r="B107" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="54">
+      <c r="C107" s="35">
         <v>10101</v>
       </c>
-      <c r="C33" s="14">
+      <c r="D107" s="12">
         <v>10092</v>
       </c>
-      <c r="D33" s="14">
+      <c r="E107" s="12">
         <v>10100</v>
       </c>
-      <c r="E33" s="14">
+      <c r="F107" s="12">
         <v>10090</v>
       </c>
-      <c r="F33" s="14">
+      <c r="G107" s="12">
         <v>10075</v>
       </c>
-      <c r="G33" s="14">
+      <c r="H107" s="12">
         <v>10073</v>
       </c>
-      <c r="H33" s="14">
+      <c r="I107" s="12">
         <v>10070</v>
       </c>
-      <c r="I33" s="14">
+      <c r="J107" s="12">
         <v>10051</v>
       </c>
-      <c r="J33" s="14">
+      <c r="K107" s="12">
         <v>10024</v>
       </c>
-      <c r="K33" s="14">
+      <c r="L107" s="12">
         <v>10028</v>
       </c>
-      <c r="L33" s="14">
+      <c r="M107" s="12">
         <v>10033</v>
       </c>
-      <c r="M33" s="14">
+      <c r="N107" s="12">
         <v>10031</v>
       </c>
-      <c r="N33" s="14">
+      <c r="O107" s="12">
         <v>10030</v>
       </c>
-      <c r="O33" s="14">
+      <c r="P107" s="12">
         <v>10016</v>
       </c>
-      <c r="P33" s="14">
+      <c r="Q107" s="12">
         <v>10016</v>
       </c>
-      <c r="Q33" s="14">
+      <c r="R107" s="12">
         <v>10030</v>
       </c>
-      <c r="R33" s="14">
+      <c r="S107" s="12">
         <v>10041</v>
       </c>
-      <c r="S33" s="14">
+      <c r="T107" s="12">
         <v>10057</v>
       </c>
-      <c r="T33" s="14">
+      <c r="U107" s="12">
         <v>10019</v>
       </c>
-      <c r="U33" s="14">
+      <c r="V107" s="12">
         <v>9972</v>
       </c>
-      <c r="V33" s="14">
+      <c r="W107" s="12">
         <v>9956</v>
       </c>
-      <c r="W33" s="14">
+      <c r="X107" s="12">
         <v>9958</v>
       </c>
-      <c r="X33" s="14">
+      <c r="Y107" s="12">
         <v>9938</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Z107" s="12">
         <v>9935</v>
       </c>
-      <c r="Z33" s="38">
+      <c r="AA107" s="25">
         <v>9922</v>
       </c>
-      <c r="AA33" s="14">
+      <c r="AB107" s="12">
         <v>9909</v>
       </c>
-      <c r="AB33" s="14">
+      <c r="AC107" s="12">
         <v>9908</v>
       </c>
-      <c r="AC33" s="14">
+      <c r="AD107" s="12">
         <v>9910</v>
       </c>
-      <c r="AD33" s="14">
+      <c r="AE107" s="12">
         <v>9901</v>
       </c>
-      <c r="AE33" s="14">
+      <c r="AF107" s="12">
         <v>9892</v>
       </c>
-      <c r="AF33" s="14">
+      <c r="AG107" s="12">
         <v>9848</v>
       </c>
-      <c r="AG33" s="14">
+      <c r="AH107" s="12">
         <v>9853</v>
       </c>
-      <c r="AH33" s="38">
+      <c r="AI107" s="25">
         <v>9809</v>
       </c>
-      <c r="AI33" s="14">
+      <c r="AJ107" s="12">
         <v>9777</v>
       </c>
-      <c r="AJ33" s="14">
+      <c r="AK107" s="12">
         <v>9735</v>
       </c>
-      <c r="AK33" s="14">
+      <c r="AL107" s="12">
         <v>9706</v>
       </c>
-      <c r="AL33" s="14">
+      <c r="AM107" s="12">
         <v>9717</v>
       </c>
-      <c r="AM33" s="38">
+      <c r="AN107" s="25">
         <v>9706</v>
       </c>
-      <c r="AN33" s="14">
+      <c r="AO107" s="12">
         <v>9684</v>
       </c>
-      <c r="AO33" s="14">
+      <c r="AP107" s="12">
         <v>9651</v>
       </c>
-      <c r="AP33" s="42">
+      <c r="AQ107" s="27">
         <v>9639</v>
       </c>
-      <c r="AQ33" s="42">
+      <c r="AR107" s="27">
         <v>9610</v>
       </c>
-      <c r="AR33" s="42">
+      <c r="AS107" s="27">
         <v>9576</v>
       </c>
-      <c r="AS33" s="42">
+      <c r="AT107" s="27">
         <v>9509</v>
       </c>
-      <c r="AT33" s="42">
+      <c r="AU107" s="27">
         <v>9471</v>
       </c>
-      <c r="AU33" s="42">
+      <c r="AV107" s="27">
         <v>9450</v>
       </c>
-      <c r="AV33" s="42">
+      <c r="AW107" s="27">
         <v>9460</v>
       </c>
-      <c r="AW33" s="42">
+      <c r="AX107" s="27">
         <v>9400</v>
       </c>
-      <c r="AX33" s="42">
+      <c r="AY107" s="27">
         <v>9368</v>
       </c>
-      <c r="AY33" s="42">
+      <c r="AZ107" s="27">
         <v>9350</v>
       </c>
-      <c r="AZ33" s="42">
+      <c r="BA107" s="27">
         <v>10147</v>
       </c>
-      <c r="BA33" s="42">
+      <c r="BB107" s="27">
         <v>9312</v>
       </c>
-      <c r="BB33" s="42">
+      <c r="BC107" s="27">
         <v>9328</v>
       </c>
-      <c r="BC33" s="42">
+      <c r="BD107" s="27">
         <v>9314</v>
       </c>
+      <c r="BE107" s="27">
+        <v>9301</v>
+      </c>
     </row>
-    <row r="34" spans="1:55">
-      <c r="A34" s="25" t="s">
+    <row r="108" spans="1:57">
+      <c r="A108" s="60">
+        <v>153600000</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="54">
+      <c r="C108" s="35">
         <v>11023</v>
       </c>
-      <c r="C34" s="14">
+      <c r="D108" s="12">
         <v>11023</v>
       </c>
-      <c r="D34" s="14">
+      <c r="E108" s="12">
         <v>11038</v>
       </c>
-      <c r="E34" s="14">
+      <c r="F108" s="12">
         <v>11060</v>
       </c>
-      <c r="F34" s="14">
+      <c r="G108" s="12">
         <v>11063</v>
       </c>
-      <c r="G34" s="14">
+      <c r="H108" s="12">
         <v>11085</v>
       </c>
-      <c r="H34" s="14">
+      <c r="I108" s="12">
         <v>11099</v>
       </c>
-      <c r="I34" s="14">
+      <c r="J108" s="12">
         <v>11085</v>
       </c>
-      <c r="J34" s="14">
+      <c r="K108" s="12">
         <v>11081</v>
       </c>
-      <c r="K34" s="14">
+      <c r="L108" s="12">
         <v>11071</v>
       </c>
-      <c r="L34" s="14">
+      <c r="M108" s="12">
         <v>11066</v>
       </c>
-      <c r="M34" s="14">
+      <c r="N108" s="12">
         <v>11073</v>
       </c>
-      <c r="N34" s="14">
+      <c r="O108" s="12">
         <v>11092</v>
       </c>
-      <c r="O34" s="14">
+      <c r="P108" s="12">
         <v>11098</v>
       </c>
-      <c r="P34" s="14">
+      <c r="Q108" s="12">
         <v>11109</v>
       </c>
-      <c r="Q34" s="14">
+      <c r="R108" s="12">
         <v>11130</v>
       </c>
-      <c r="R34" s="14">
+      <c r="S108" s="12">
         <v>11130</v>
       </c>
-      <c r="S34" s="14">
+      <c r="T108" s="12">
         <v>11155</v>
       </c>
-      <c r="T34" s="14">
+      <c r="U108" s="12">
         <v>11154</v>
       </c>
-      <c r="U34" s="14">
+      <c r="V108" s="12">
         <v>11129</v>
       </c>
-      <c r="V34" s="14">
+      <c r="W108" s="12">
         <v>11132</v>
       </c>
-      <c r="W34" s="14">
+      <c r="X108" s="12">
         <v>11131</v>
       </c>
-      <c r="X34" s="14">
+      <c r="Y108" s="12">
         <v>11116</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Z108" s="12">
         <v>11101</v>
       </c>
-      <c r="Z34" s="38">
+      <c r="AA108" s="25">
         <v>11104</v>
       </c>
-      <c r="AA34" s="14">
+      <c r="AB108" s="12">
         <v>11092</v>
       </c>
-      <c r="AB34" s="14">
+      <c r="AC108" s="12">
         <v>11093</v>
       </c>
-      <c r="AC34" s="14">
+      <c r="AD108" s="12">
         <v>11086</v>
       </c>
-      <c r="AD34" s="14">
+      <c r="AE108" s="12">
         <v>11105</v>
       </c>
-      <c r="AE34" s="14">
+      <c r="AF108" s="12">
         <v>11118</v>
       </c>
-      <c r="AF34" s="14">
+      <c r="AG108" s="12">
         <v>11119</v>
       </c>
-      <c r="AG34" s="14">
+      <c r="AH108" s="12">
         <v>11105</v>
       </c>
-      <c r="AH34" s="38">
+      <c r="AI108" s="25">
         <v>11076</v>
       </c>
-      <c r="AI34" s="14">
+      <c r="AJ108" s="12">
         <v>11080</v>
       </c>
-      <c r="AJ34" s="14">
+      <c r="AK108" s="12">
         <v>11067</v>
       </c>
-      <c r="AK34" s="14">
+      <c r="AL108" s="12">
         <v>11047</v>
       </c>
-      <c r="AL34" s="14">
+      <c r="AM108" s="12">
         <v>11027</v>
       </c>
-      <c r="AM34" s="38">
+      <c r="AN108" s="25">
         <v>11022</v>
       </c>
-      <c r="AN34" s="14">
+      <c r="AO108" s="12">
         <v>11014</v>
       </c>
-      <c r="AO34" s="14">
+      <c r="AP108" s="12">
         <v>11025</v>
       </c>
-      <c r="AP34" s="42">
+      <c r="AQ108" s="27">
         <v>11003</v>
       </c>
-      <c r="AQ34" s="42">
+      <c r="AR108" s="27">
         <v>10989</v>
       </c>
-      <c r="AR34" s="42">
+      <c r="AS108" s="27">
         <v>10971</v>
       </c>
-      <c r="AS34" s="42">
+      <c r="AT108" s="27">
         <v>10867</v>
       </c>
-      <c r="AT34" s="42">
+      <c r="AU108" s="27">
         <v>10800</v>
       </c>
-      <c r="AU34" s="42">
+      <c r="AV108" s="27">
         <v>10824</v>
       </c>
-      <c r="AV34" s="42">
+      <c r="AW108" s="27">
         <v>10803</v>
       </c>
-      <c r="AW34" s="42">
+      <c r="AX108" s="27">
         <v>10814</v>
       </c>
-      <c r="AX34" s="42">
+      <c r="AY108" s="27">
         <v>10799</v>
       </c>
-      <c r="AY34" s="42">
+      <c r="AZ108" s="27">
         <v>10808</v>
       </c>
-      <c r="AZ34" s="42">
+      <c r="BA108" s="27">
         <v>11453</v>
       </c>
-      <c r="BA34" s="42">
+      <c r="BB108" s="27">
         <v>10767</v>
       </c>
-      <c r="BB34" s="42">
+      <c r="BC108" s="27">
         <v>10753</v>
       </c>
-      <c r="BC34" s="42">
+      <c r="BD108" s="27">
         <v>10754</v>
       </c>
+      <c r="BE108" s="27">
+        <v>10717</v>
+      </c>
     </row>
-    <row r="35" spans="1:55">
-      <c r="A35" s="25" t="s">
+    <row r="109" spans="1:57">
+      <c r="A109" s="60">
+        <v>154000000</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="54">
+      <c r="C109" s="35">
         <v>7735</v>
       </c>
-      <c r="C35" s="14">
+      <c r="D109" s="12">
         <v>7717</v>
       </c>
-      <c r="D35" s="14">
+      <c r="E109" s="12">
         <v>7718</v>
       </c>
-      <c r="E35" s="14">
+      <c r="F109" s="12">
         <v>7717</v>
       </c>
-      <c r="F35" s="14">
+      <c r="G109" s="12">
         <v>7708</v>
       </c>
-      <c r="G35" s="14">
+      <c r="H109" s="12">
         <v>7700</v>
       </c>
-      <c r="H35" s="14">
+      <c r="I109" s="12">
         <v>7688</v>
       </c>
-      <c r="I35" s="14">
+      <c r="J109" s="12">
         <v>7695</v>
       </c>
-      <c r="J35" s="14">
+      <c r="K109" s="12">
         <v>7689</v>
       </c>
-      <c r="K35" s="14">
+      <c r="L109" s="12">
         <v>7671</v>
       </c>
-      <c r="L35" s="14">
+      <c r="M109" s="12">
         <v>7659</v>
       </c>
-      <c r="M35" s="14">
+      <c r="N109" s="12">
         <v>7667</v>
       </c>
-      <c r="N35" s="14">
+      <c r="O109" s="12">
         <v>7677</v>
       </c>
-      <c r="O35" s="14">
+      <c r="P109" s="12">
         <v>7697</v>
       </c>
-      <c r="P35" s="14">
+      <c r="Q109" s="12">
         <v>7691</v>
       </c>
-      <c r="Q35" s="14">
+      <c r="R109" s="12">
         <v>7702</v>
       </c>
-      <c r="R35" s="14">
+      <c r="S109" s="12">
         <v>7712</v>
       </c>
-      <c r="S35" s="14">
+      <c r="T109" s="12">
         <v>7707</v>
       </c>
-      <c r="T35" s="14">
+      <c r="U109" s="12">
         <v>7697</v>
       </c>
-      <c r="U35" s="14">
+      <c r="V109" s="12">
         <v>7695</v>
       </c>
-      <c r="V35" s="14">
+      <c r="W109" s="12">
         <v>7691</v>
       </c>
-      <c r="W35" s="14">
+      <c r="X109" s="12">
         <v>7684</v>
       </c>
-      <c r="X35" s="14">
+      <c r="Y109" s="12">
         <v>7678</v>
       </c>
-      <c r="Y35" s="14">
+      <c r="Z109" s="12">
         <v>7671</v>
       </c>
-      <c r="Z35" s="38">
+      <c r="AA109" s="25">
         <v>7668</v>
       </c>
-      <c r="AA35" s="14">
+      <c r="AB109" s="12">
         <v>7672</v>
       </c>
-      <c r="AB35" s="14">
+      <c r="AC109" s="12">
         <v>7669</v>
       </c>
-      <c r="AC35" s="14">
+      <c r="AD109" s="12">
         <v>7660</v>
       </c>
-      <c r="AD35" s="14">
+      <c r="AE109" s="12">
         <v>7634</v>
       </c>
-      <c r="AE35" s="14">
+      <c r="AF109" s="12">
         <v>7616</v>
       </c>
-      <c r="AF35" s="14">
+      <c r="AG109" s="12">
         <v>7613</v>
       </c>
-      <c r="AG35" s="14">
+      <c r="AH109" s="12">
         <v>7602</v>
       </c>
-      <c r="AH35" s="38">
+      <c r="AI109" s="25">
         <v>7594</v>
       </c>
-      <c r="AI35" s="14">
+      <c r="AJ109" s="12">
         <v>7560</v>
       </c>
-      <c r="AJ35" s="14">
+      <c r="AK109" s="12">
         <v>7573</v>
       </c>
-      <c r="AK35" s="14">
+      <c r="AL109" s="12">
         <v>7566</v>
       </c>
-      <c r="AL35" s="14">
+      <c r="AM109" s="12">
         <v>7548</v>
       </c>
-      <c r="AM35" s="38">
+      <c r="AN109" s="25">
         <v>7542</v>
       </c>
-      <c r="AN35" s="14">
+      <c r="AO109" s="12">
         <v>7533</v>
       </c>
-      <c r="AO35" s="14">
+      <c r="AP109" s="12">
         <v>7528</v>
       </c>
-      <c r="AP35" s="42">
+      <c r="AQ109" s="27">
         <v>7514</v>
       </c>
-      <c r="AQ35" s="42">
+      <c r="AR109" s="27">
         <v>7509</v>
       </c>
-      <c r="AR35" s="42">
+      <c r="AS109" s="27">
         <v>7498</v>
       </c>
-      <c r="AS35" s="42">
+      <c r="AT109" s="27">
         <v>7457</v>
       </c>
-      <c r="AT35" s="42">
+      <c r="AU109" s="27">
         <v>7460</v>
       </c>
-      <c r="AU35" s="42">
+      <c r="AV109" s="27">
         <v>7443</v>
       </c>
-      <c r="AV35" s="42">
+      <c r="AW109" s="27">
         <v>7431</v>
       </c>
-      <c r="AW35" s="42">
+      <c r="AX109" s="27">
         <v>7411</v>
       </c>
-      <c r="AX35" s="42">
+      <c r="AY109" s="27">
         <v>7394</v>
       </c>
-      <c r="AY35" s="42">
+      <c r="AZ109" s="27">
         <v>7388</v>
       </c>
-      <c r="AZ35" s="42">
+      <c r="BA109" s="27">
         <v>7470</v>
       </c>
-      <c r="BA35" s="42">
+      <c r="BB109" s="27">
         <v>7378</v>
       </c>
-      <c r="BB35" s="42">
+      <c r="BC109" s="27">
         <v>7383</v>
       </c>
-      <c r="BC35" s="42">
+      <c r="BD109" s="27">
         <v>7380</v>
       </c>
+      <c r="BE109" s="27">
+        <v>7349</v>
+      </c>
     </row>
-    <row r="36" spans="1:55">
-      <c r="A36" s="25" t="s">
+    <row r="110" spans="1:57">
+      <c r="A110" s="60">
+        <v>154200000</v>
+      </c>
+      <c r="B110" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="54">
+      <c r="C110" s="35">
         <v>7805</v>
       </c>
-      <c r="C36" s="14">
+      <c r="D110" s="12">
         <v>7808</v>
       </c>
-      <c r="D36" s="14">
+      <c r="E110" s="12">
         <v>7818</v>
       </c>
-      <c r="E36" s="14">
+      <c r="F110" s="12">
         <v>7816</v>
       </c>
-      <c r="F36" s="14">
+      <c r="G110" s="12">
         <v>7816</v>
       </c>
-      <c r="G36" s="14">
+      <c r="H110" s="12">
         <v>7803</v>
       </c>
-      <c r="H36" s="14">
+      <c r="I110" s="12">
         <v>7793</v>
       </c>
-      <c r="I36" s="14">
+      <c r="J110" s="12">
         <v>7796</v>
       </c>
-      <c r="J36" s="14">
+      <c r="K110" s="12">
         <v>7778</v>
       </c>
-      <c r="K36" s="14">
+      <c r="L110" s="12">
         <v>7767</v>
       </c>
-      <c r="L36" s="14">
+      <c r="M110" s="12">
         <v>7763</v>
       </c>
-      <c r="M36" s="14">
+      <c r="N110" s="12">
         <v>7760</v>
       </c>
-      <c r="N36" s="14">
+      <c r="O110" s="12">
         <v>7755</v>
       </c>
-      <c r="O36" s="14">
+      <c r="P110" s="12">
         <v>7750</v>
       </c>
-      <c r="P36" s="14">
+      <c r="Q110" s="12">
         <v>7766</v>
       </c>
-      <c r="Q36" s="14">
+      <c r="R110" s="12">
         <v>7773</v>
       </c>
-      <c r="R36" s="14">
+      <c r="S110" s="12">
         <v>7767</v>
       </c>
-      <c r="S36" s="14">
+      <c r="T110" s="12">
         <v>7770</v>
       </c>
-      <c r="T36" s="14">
+      <c r="U110" s="12">
         <v>7781</v>
       </c>
-      <c r="U36" s="14">
+      <c r="V110" s="12">
         <v>7752</v>
       </c>
-      <c r="V36" s="14">
+      <c r="W110" s="12">
         <v>7752</v>
       </c>
-      <c r="W36" s="14">
+      <c r="X110" s="12">
         <v>7756</v>
       </c>
-      <c r="X36" s="14">
+      <c r="Y110" s="12">
         <v>7770</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Z110" s="12">
         <v>7756</v>
       </c>
-      <c r="Z36" s="38">
+      <c r="AA110" s="25">
         <v>7736</v>
       </c>
-      <c r="AA36" s="14">
+      <c r="AB110" s="12">
         <v>7718</v>
       </c>
-      <c r="AB36" s="14">
+      <c r="AC110" s="12">
         <v>7718</v>
       </c>
-      <c r="AC36" s="14">
+      <c r="AD110" s="12">
         <v>7704</v>
       </c>
-      <c r="AD36" s="14">
+      <c r="AE110" s="12">
         <v>7700</v>
       </c>
-      <c r="AE36" s="14">
+      <c r="AF110" s="12">
         <v>7692</v>
       </c>
-      <c r="AF36" s="14">
+      <c r="AG110" s="12">
         <v>7685</v>
       </c>
-      <c r="AG36" s="14">
+      <c r="AH110" s="12">
         <v>7673</v>
       </c>
-      <c r="AH36" s="38">
+      <c r="AI110" s="25">
         <v>7657</v>
       </c>
-      <c r="AI36" s="14">
+      <c r="AJ110" s="12">
         <v>7642</v>
       </c>
-      <c r="AJ36" s="14">
+      <c r="AK110" s="12">
         <v>7628</v>
       </c>
-      <c r="AK36" s="14">
+      <c r="AL110" s="12">
         <v>7624</v>
       </c>
-      <c r="AL36" s="14">
+      <c r="AM110" s="12">
         <v>7604</v>
       </c>
-      <c r="AM36" s="38">
+      <c r="AN110" s="25">
         <v>7591</v>
       </c>
-      <c r="AN36" s="14">
+      <c r="AO110" s="12">
         <v>7567</v>
       </c>
-      <c r="AO36" s="14">
+      <c r="AP110" s="12">
         <v>7564</v>
       </c>
-      <c r="AP36" s="42">
+      <c r="AQ110" s="27">
         <v>7549</v>
       </c>
-      <c r="AQ36" s="42">
+      <c r="AR110" s="27">
         <v>7538</v>
       </c>
-      <c r="AR36" s="42">
+      <c r="AS110" s="27">
         <v>7515</v>
       </c>
-      <c r="AS36" s="42">
+      <c r="AT110" s="27">
         <v>7436</v>
       </c>
-      <c r="AT36" s="42">
+      <c r="AU110" s="27">
         <v>7391</v>
       </c>
-      <c r="AU36" s="42">
+      <c r="AV110" s="27">
         <v>7375</v>
       </c>
-      <c r="AV36" s="42">
+      <c r="AW110" s="27">
         <v>7384</v>
       </c>
-      <c r="AW36" s="42">
+      <c r="AX110" s="27">
         <v>7394</v>
       </c>
-      <c r="AX36" s="42">
+      <c r="AY110" s="27">
         <v>7390</v>
       </c>
-      <c r="AY36" s="42">
+      <c r="AZ110" s="27">
         <v>7390</v>
       </c>
-      <c r="AZ36" s="42">
+      <c r="BA110" s="27">
         <v>7989</v>
       </c>
-      <c r="BA36" s="42">
+      <c r="BB110" s="27">
         <v>7347</v>
       </c>
-      <c r="BB36" s="42">
+      <c r="BC110" s="27">
         <v>7340</v>
       </c>
-      <c r="BC36" s="42">
+      <c r="BD110" s="27">
         <v>7330</v>
       </c>
+      <c r="BE110" s="27">
+        <v>7336</v>
+      </c>
     </row>
-    <row r="37" spans="1:55">
-      <c r="A37" s="25" t="s">
+    <row r="111" spans="1:57">
+      <c r="A111" s="60">
+        <v>154600000</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="54">
+      <c r="C111" s="35">
         <v>14772</v>
       </c>
-      <c r="C37" s="14">
+      <c r="D111" s="12">
         <v>14760</v>
       </c>
-      <c r="D37" s="14">
+      <c r="E111" s="12">
         <v>14758</v>
       </c>
-      <c r="E37" s="14">
+      <c r="F111" s="12">
         <v>14758</v>
       </c>
-      <c r="F37" s="14">
+      <c r="G111" s="12">
         <v>14750</v>
       </c>
-      <c r="G37" s="14">
+      <c r="H111" s="12">
         <v>14748</v>
       </c>
-      <c r="H37" s="14">
+      <c r="I111" s="12">
         <v>14750</v>
       </c>
-      <c r="I37" s="14">
+      <c r="J111" s="12">
         <v>14754</v>
       </c>
-      <c r="J37" s="14">
+      <c r="K111" s="12">
         <v>14763</v>
       </c>
-      <c r="K37" s="14">
+      <c r="L111" s="12">
         <v>14753</v>
       </c>
-      <c r="L37" s="14">
+      <c r="M111" s="12">
         <v>14759</v>
       </c>
-      <c r="M37" s="14">
+      <c r="N111" s="12">
         <v>14785</v>
       </c>
-      <c r="N37" s="14">
+      <c r="O111" s="12">
         <v>14799</v>
       </c>
-      <c r="O37" s="14">
+      <c r="P111" s="12">
         <v>14800</v>
       </c>
-      <c r="P37" s="14">
+      <c r="Q111" s="12">
         <v>14796</v>
       </c>
-      <c r="Q37" s="14">
+      <c r="R111" s="12">
         <v>14801</v>
       </c>
-      <c r="R37" s="14">
+      <c r="S111" s="12">
         <v>14798</v>
       </c>
-      <c r="S37" s="14">
+      <c r="T111" s="12">
         <v>14803</v>
       </c>
-      <c r="T37" s="14">
+      <c r="U111" s="12">
         <v>14824</v>
       </c>
-      <c r="U37" s="14">
+      <c r="V111" s="12">
         <v>14817</v>
       </c>
-      <c r="V37" s="14">
+      <c r="W111" s="12">
         <v>14789</v>
       </c>
-      <c r="W37" s="14">
+      <c r="X111" s="12">
         <v>14800</v>
       </c>
-      <c r="X37" s="14">
+      <c r="Y111" s="12">
         <v>14790</v>
       </c>
-      <c r="Y37" s="14">
+      <c r="Z111" s="12">
         <v>14805</v>
       </c>
-      <c r="Z37" s="38">
+      <c r="AA111" s="25">
         <v>14786</v>
       </c>
-      <c r="AA37" s="14">
+      <c r="AB111" s="12">
         <v>14791</v>
       </c>
-      <c r="AB37" s="14">
+      <c r="AC111" s="12">
         <v>14762</v>
       </c>
-      <c r="AC37" s="14">
+      <c r="AD111" s="12">
         <v>14767</v>
       </c>
-      <c r="AD37" s="14">
+      <c r="AE111" s="12">
         <v>14754</v>
       </c>
-      <c r="AE37" s="14">
+      <c r="AF111" s="12">
         <v>14738</v>
       </c>
-      <c r="AF37" s="14">
+      <c r="AG111" s="12">
         <v>14736</v>
       </c>
-      <c r="AG37" s="14">
+      <c r="AH111" s="12">
         <v>14746</v>
       </c>
-      <c r="AH37" s="38">
+      <c r="AI111" s="25">
         <v>14726</v>
       </c>
-      <c r="AI37" s="14">
+      <c r="AJ111" s="12">
         <v>14744</v>
       </c>
-      <c r="AJ37" s="14">
+      <c r="AK111" s="12">
         <v>14711</v>
       </c>
-      <c r="AK37" s="14">
+      <c r="AL111" s="12">
         <v>14689</v>
       </c>
-      <c r="AL37" s="14">
+      <c r="AM111" s="12">
         <v>14672</v>
       </c>
-      <c r="AM37" s="38">
+      <c r="AN111" s="25">
         <v>14646</v>
       </c>
-      <c r="AN37" s="14">
+      <c r="AO111" s="12">
         <v>14650</v>
       </c>
-      <c r="AO37" s="14">
+      <c r="AP111" s="12">
         <v>14650</v>
       </c>
-      <c r="AP37" s="42">
+      <c r="AQ111" s="27">
         <v>14639</v>
       </c>
-      <c r="AQ37" s="42">
+      <c r="AR111" s="27">
         <v>14604</v>
       </c>
-      <c r="AR37" s="42">
+      <c r="AS111" s="27">
         <v>14611</v>
       </c>
-      <c r="AS37" s="42">
+      <c r="AT111" s="27">
         <v>14534</v>
       </c>
-      <c r="AT37" s="42">
+      <c r="AU111" s="27">
         <v>14563</v>
       </c>
-      <c r="AU37" s="42">
+      <c r="AV111" s="27">
         <v>14504</v>
       </c>
-      <c r="AV37" s="42">
+      <c r="AW111" s="27">
         <v>14481</v>
       </c>
-      <c r="AW37" s="42">
+      <c r="AX111" s="27">
         <v>14472</v>
       </c>
-      <c r="AX37" s="42">
+      <c r="AY111" s="27">
         <v>14464</v>
       </c>
-      <c r="AY37" s="42">
+      <c r="AZ111" s="27">
         <v>14433</v>
       </c>
-      <c r="AZ37" s="42">
+      <c r="BA111" s="27">
         <v>14678</v>
       </c>
-      <c r="BA37" s="42">
+      <c r="BB111" s="27">
         <v>14416</v>
       </c>
-      <c r="BB37" s="42">
+      <c r="BC111" s="27">
         <v>14406</v>
       </c>
-      <c r="BC37" s="42">
+      <c r="BD111" s="27">
         <v>14403</v>
       </c>
+      <c r="BE111" s="27">
+        <v>14382</v>
+      </c>
     </row>
-    <row r="38" spans="1:55">
-      <c r="A38" s="25" t="s">
+    <row r="112" spans="1:57">
+      <c r="A112" s="60">
+        <v>154800000</v>
+      </c>
+      <c r="B112" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="54">
+      <c r="C112" s="35">
         <v>7680</v>
       </c>
-      <c r="C38" s="14">
+      <c r="D112" s="12">
         <v>7682</v>
       </c>
-      <c r="D38" s="14">
+      <c r="E112" s="12">
         <v>7671</v>
       </c>
-      <c r="E38" s="14">
+      <c r="F112" s="12">
         <v>7675</v>
       </c>
-      <c r="F38" s="14">
+      <c r="G112" s="12">
         <v>7670</v>
       </c>
-      <c r="G38" s="14">
+      <c r="H112" s="12">
         <v>7661</v>
       </c>
-      <c r="H38" s="14">
+      <c r="I112" s="12">
         <v>7651</v>
       </c>
-      <c r="I38" s="14">
+      <c r="J112" s="12">
         <v>7647</v>
       </c>
-      <c r="J38" s="14">
+      <c r="K112" s="12">
         <v>7645</v>
       </c>
-      <c r="K38" s="14">
+      <c r="L112" s="12">
         <v>7650</v>
       </c>
-      <c r="L38" s="14">
+      <c r="M112" s="12">
         <v>7645</v>
       </c>
-      <c r="M38" s="14">
+      <c r="N112" s="12">
         <v>7657</v>
       </c>
-      <c r="N38" s="14">
+      <c r="O112" s="12">
         <v>7660</v>
       </c>
-      <c r="O38" s="14">
+      <c r="P112" s="12">
         <v>7659</v>
       </c>
-      <c r="P38" s="14">
+      <c r="Q112" s="12">
         <v>7662</v>
       </c>
-      <c r="Q38" s="14">
+      <c r="R112" s="12">
         <v>7671</v>
       </c>
-      <c r="R38" s="14">
+      <c r="S112" s="12">
         <v>7667</v>
       </c>
-      <c r="S38" s="14">
+      <c r="T112" s="12">
         <v>7670</v>
       </c>
-      <c r="T38" s="14">
+      <c r="U112" s="12">
         <v>7678</v>
       </c>
-      <c r="U38" s="14">
+      <c r="V112" s="12">
         <v>7656</v>
       </c>
-      <c r="V38" s="14">
+      <c r="W112" s="12">
         <v>7639</v>
       </c>
-      <c r="W38" s="14">
+      <c r="X112" s="12">
         <v>7623</v>
       </c>
-      <c r="X38" s="14">
+      <c r="Y112" s="12">
         <v>7609</v>
       </c>
-      <c r="Y38" s="14">
+      <c r="Z112" s="12">
         <v>7605</v>
       </c>
-      <c r="Z38" s="38">
+      <c r="AA112" s="25">
         <v>7600</v>
       </c>
-      <c r="AA38" s="14">
+      <c r="AB112" s="12">
         <v>7596</v>
       </c>
-      <c r="AB38" s="14">
+      <c r="AC112" s="12">
         <v>7593</v>
       </c>
-      <c r="AC38" s="14">
+      <c r="AD112" s="12">
         <v>7574</v>
       </c>
-      <c r="AD38" s="14">
+      <c r="AE112" s="12">
         <v>7567</v>
       </c>
-      <c r="AE38" s="14">
+      <c r="AF112" s="12">
         <v>7556</v>
       </c>
-      <c r="AF38" s="14">
+      <c r="AG112" s="12">
         <v>7533</v>
       </c>
-      <c r="AG38" s="14">
+      <c r="AH112" s="12">
         <v>7493</v>
       </c>
-      <c r="AH38" s="38">
+      <c r="AI112" s="25">
         <v>7433</v>
       </c>
-      <c r="AI38" s="14">
+      <c r="AJ112" s="12">
         <v>7372</v>
       </c>
-      <c r="AJ38" s="14">
+      <c r="AK112" s="12">
         <v>7343</v>
       </c>
-      <c r="AK38" s="14">
+      <c r="AL112" s="12">
         <v>7315</v>
       </c>
-      <c r="AL38" s="14">
+      <c r="AM112" s="12">
         <v>7294</v>
       </c>
-      <c r="AM38" s="38">
+      <c r="AN112" s="25">
         <v>7273</v>
       </c>
-      <c r="AN38" s="14">
+      <c r="AO112" s="12">
         <v>7262</v>
       </c>
-      <c r="AO38" s="14">
+      <c r="AP112" s="12">
         <v>7261</v>
       </c>
-      <c r="AP38" s="42">
+      <c r="AQ112" s="27">
         <v>7228</v>
       </c>
-      <c r="AQ38" s="42">
+      <c r="AR112" s="27">
         <v>7200</v>
       </c>
-      <c r="AR38" s="42">
+      <c r="AS112" s="27">
         <v>7179</v>
       </c>
-      <c r="AS38" s="42">
+      <c r="AT112" s="27">
         <v>7125</v>
       </c>
-      <c r="AT38" s="42">
+      <c r="AU112" s="27">
         <v>7068</v>
       </c>
-      <c r="AU38" s="42">
+      <c r="AV112" s="27">
         <v>7029</v>
       </c>
-      <c r="AV38" s="42">
+      <c r="AW112" s="27">
         <v>7016</v>
       </c>
-      <c r="AW38" s="42">
+      <c r="AX112" s="27">
         <v>7022</v>
       </c>
-      <c r="AX38" s="42">
+      <c r="AY112" s="27">
         <v>7012</v>
       </c>
-      <c r="AY38" s="42">
+      <c r="AZ112" s="27">
         <v>7009</v>
       </c>
-      <c r="AZ38" s="42">
+      <c r="BA112" s="27">
         <v>7766</v>
       </c>
-      <c r="BA38" s="42">
+      <c r="BB112" s="27">
         <v>6967</v>
       </c>
-      <c r="BB38" s="42">
+      <c r="BC112" s="27">
         <v>6969</v>
       </c>
-      <c r="BC38" s="42">
+      <c r="BD112" s="27">
         <v>6964</v>
       </c>
+      <c r="BE112" s="27">
+        <v>6947</v>
+      </c>
     </row>
-    <row r="39" spans="1:55">
-      <c r="A39" s="25" t="s">
+    <row r="113" spans="1:57">
+      <c r="A113" s="60">
+        <v>155200000</v>
+      </c>
+      <c r="B113" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="54">
+      <c r="C113" s="35">
         <v>7747</v>
       </c>
-      <c r="C39" s="14">
+      <c r="D113" s="12">
         <v>7737</v>
       </c>
-      <c r="D39" s="14">
+      <c r="E113" s="12">
         <v>7755</v>
       </c>
-      <c r="E39" s="14">
+      <c r="F113" s="12">
         <v>7761</v>
       </c>
-      <c r="F39" s="14">
+      <c r="G113" s="12">
         <v>7761</v>
       </c>
-      <c r="G39" s="14">
+      <c r="H113" s="12">
         <v>7753</v>
       </c>
-      <c r="H39" s="14">
+      <c r="I113" s="12">
         <v>7753</v>
       </c>
-      <c r="I39" s="14">
+      <c r="J113" s="12">
         <v>7752</v>
       </c>
-      <c r="J39" s="14">
+      <c r="K113" s="12">
         <v>7740</v>
       </c>
-      <c r="K39" s="14">
+      <c r="L113" s="12">
         <v>7723</v>
       </c>
-      <c r="L39" s="14">
+      <c r="M113" s="12">
         <v>7730</v>
       </c>
-      <c r="M39" s="14">
+      <c r="N113" s="12">
         <v>7717</v>
       </c>
-      <c r="N39" s="14">
+      <c r="O113" s="12">
         <v>7721</v>
       </c>
-      <c r="O39" s="14">
+      <c r="P113" s="12">
         <v>7718</v>
       </c>
-      <c r="P39" s="14">
+      <c r="Q113" s="12">
         <v>7724</v>
       </c>
-      <c r="Q39" s="14">
+      <c r="R113" s="12">
         <v>7716</v>
       </c>
-      <c r="R39" s="14">
+      <c r="S113" s="12">
         <v>7704</v>
       </c>
-      <c r="S39" s="14">
+      <c r="T113" s="12">
         <v>7708</v>
       </c>
-      <c r="T39" s="14">
+      <c r="U113" s="12">
         <v>7705</v>
       </c>
-      <c r="U39" s="14">
+      <c r="V113" s="12">
         <v>7702</v>
       </c>
-      <c r="V39" s="14">
+      <c r="W113" s="12">
         <v>7701</v>
       </c>
-      <c r="W39" s="14">
+      <c r="X113" s="12">
         <v>7689</v>
       </c>
-      <c r="X39" s="14">
+      <c r="Y113" s="12">
         <v>7673</v>
       </c>
-      <c r="Y39" s="14">
+      <c r="Z113" s="12">
         <v>7660</v>
       </c>
-      <c r="Z39" s="38">
+      <c r="AA113" s="25">
         <v>7662</v>
       </c>
-      <c r="AA39" s="14">
+      <c r="AB113" s="12">
         <v>7643</v>
       </c>
-      <c r="AB39" s="14">
+      <c r="AC113" s="12">
         <v>7634</v>
       </c>
-      <c r="AC39" s="14">
+      <c r="AD113" s="12">
         <v>7621</v>
       </c>
-      <c r="AD39" s="14">
+      <c r="AE113" s="12">
         <v>7617</v>
       </c>
-      <c r="AE39" s="14">
+      <c r="AF113" s="12">
         <v>7604</v>
       </c>
-      <c r="AF39" s="14">
+      <c r="AG113" s="12">
         <v>7579</v>
       </c>
-      <c r="AG39" s="14">
+      <c r="AH113" s="12">
         <v>7533</v>
       </c>
-      <c r="AH39" s="38">
+      <c r="AI113" s="25">
         <v>7491</v>
       </c>
-      <c r="AI39" s="14">
+      <c r="AJ113" s="12">
         <v>7465</v>
       </c>
-      <c r="AJ39" s="14">
+      <c r="AK113" s="12">
         <v>7426</v>
       </c>
-      <c r="AK39" s="14">
+      <c r="AL113" s="12">
         <v>7425</v>
       </c>
-      <c r="AL39" s="14">
+      <c r="AM113" s="12">
         <v>7410</v>
       </c>
-      <c r="AM39" s="38">
+      <c r="AN113" s="25">
         <v>7387</v>
       </c>
-      <c r="AN39" s="14">
+      <c r="AO113" s="12">
         <v>7366</v>
       </c>
-      <c r="AO39" s="14">
+      <c r="AP113" s="12">
         <v>7387</v>
       </c>
-      <c r="AP39" s="42">
+      <c r="AQ113" s="27">
         <v>7346</v>
       </c>
-      <c r="AQ39" s="42">
+      <c r="AR113" s="27">
         <v>7341</v>
       </c>
-      <c r="AR39" s="42">
+      <c r="AS113" s="27">
         <v>7308</v>
       </c>
-      <c r="AS39" s="42">
+      <c r="AT113" s="27">
         <v>7251</v>
       </c>
-      <c r="AT39" s="42">
+      <c r="AU113" s="27">
         <v>7206</v>
       </c>
-      <c r="AU39" s="42">
+      <c r="AV113" s="27">
         <v>7181</v>
       </c>
-      <c r="AV39" s="42">
+      <c r="AW113" s="27">
         <v>7167</v>
       </c>
-      <c r="AW39" s="42">
+      <c r="AX113" s="27">
         <v>7174</v>
       </c>
-      <c r="AX39" s="42">
+      <c r="AY113" s="27">
         <v>7165</v>
       </c>
-      <c r="AY39" s="42">
+      <c r="AZ113" s="27">
         <v>7132</v>
       </c>
-      <c r="AZ39" s="42">
+      <c r="BA113" s="27">
         <v>7840</v>
       </c>
-      <c r="BA39" s="42">
+      <c r="BB113" s="27">
         <v>7056</v>
       </c>
-      <c r="BB39" s="42">
+      <c r="BC113" s="27">
         <v>7048</v>
       </c>
-      <c r="BC39" s="42">
+      <c r="BD113" s="27">
         <v>7042</v>
       </c>
+      <c r="BE113" s="27">
+        <v>7038</v>
+      </c>
     </row>
-    <row r="40" spans="1:55">
-      <c r="A40" s="25" t="s">
+    <row r="114" spans="1:57">
+      <c r="A114" s="60">
+        <v>155600000</v>
+      </c>
+      <c r="B114" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="54">
+      <c r="C114" s="35">
         <v>16406</v>
       </c>
-      <c r="C40" s="14">
+      <c r="D114" s="12">
         <v>16417</v>
       </c>
-      <c r="D40" s="14">
+      <c r="E114" s="12">
         <v>16423</v>
       </c>
-      <c r="E40" s="14">
+      <c r="F114" s="12">
         <v>16449</v>
       </c>
-      <c r="F40" s="14">
+      <c r="G114" s="12">
         <v>16441</v>
       </c>
-      <c r="G40" s="14">
+      <c r="H114" s="12">
         <v>16446</v>
       </c>
-      <c r="H40" s="14">
+      <c r="I114" s="12">
         <v>16442</v>
       </c>
-      <c r="I40" s="14">
+      <c r="J114" s="12">
         <v>16458</v>
       </c>
-      <c r="J40" s="14">
+      <c r="K114" s="12">
         <v>16442</v>
       </c>
-      <c r="K40" s="14">
+      <c r="L114" s="12">
         <v>16427</v>
       </c>
-      <c r="L40" s="14">
+      <c r="M114" s="12">
         <v>16414</v>
       </c>
-      <c r="M40" s="14">
+      <c r="N114" s="12">
         <v>16401</v>
       </c>
-      <c r="N40" s="14">
+      <c r="O114" s="12">
         <v>16388</v>
       </c>
-      <c r="O40" s="14">
+      <c r="P114" s="12">
         <v>16396</v>
       </c>
-      <c r="P40" s="14">
+      <c r="Q114" s="12">
         <v>16413</v>
       </c>
-      <c r="Q40" s="14">
+      <c r="R114" s="12">
         <v>16439</v>
       </c>
-      <c r="R40" s="14">
+      <c r="S114" s="12">
         <v>16449</v>
       </c>
-      <c r="S40" s="14">
+      <c r="T114" s="12">
         <v>16437</v>
       </c>
-      <c r="T40" s="14">
+      <c r="U114" s="12">
         <v>16396</v>
       </c>
-      <c r="U40" s="14">
+      <c r="V114" s="12">
         <v>16392</v>
       </c>
-      <c r="V40" s="14">
+      <c r="W114" s="12">
         <v>16385</v>
       </c>
-      <c r="W40" s="14">
+      <c r="X114" s="12">
         <v>16403</v>
       </c>
-      <c r="X40" s="14">
+      <c r="Y114" s="12">
         <v>16418</v>
       </c>
-      <c r="Y40" s="14">
+      <c r="Z114" s="12">
         <v>16401</v>
       </c>
-      <c r="Z40" s="38">
+      <c r="AA114" s="25">
         <v>16394</v>
       </c>
-      <c r="AA40" s="14">
+      <c r="AB114" s="12">
         <v>16383</v>
       </c>
-      <c r="AB40" s="14">
+      <c r="AC114" s="12">
         <v>16365</v>
       </c>
-      <c r="AC40" s="14">
+      <c r="AD114" s="12">
         <v>16340</v>
       </c>
-      <c r="AD40" s="14">
+      <c r="AE114" s="12">
         <v>16307</v>
       </c>
-      <c r="AE40" s="14">
+      <c r="AF114" s="12">
         <v>16298</v>
       </c>
-      <c r="AF40" s="14">
+      <c r="AG114" s="12">
         <v>16275</v>
       </c>
-      <c r="AG40" s="14">
+      <c r="AH114" s="12">
         <v>16240</v>
       </c>
-      <c r="AH40" s="38">
+      <c r="AI114" s="25">
         <v>16169</v>
       </c>
-      <c r="AI40" s="14">
+      <c r="AJ114" s="12">
         <v>16115</v>
       </c>
-      <c r="AJ40" s="14">
+      <c r="AK114" s="12">
         <v>16066</v>
       </c>
-      <c r="AK40" s="14">
+      <c r="AL114" s="12">
         <v>16036</v>
       </c>
-      <c r="AL40" s="14">
+      <c r="AM114" s="12">
         <v>16014</v>
       </c>
-      <c r="AM40" s="38">
+      <c r="AN114" s="25">
         <v>15979</v>
       </c>
-      <c r="AN40" s="14">
+      <c r="AO114" s="12">
         <v>15954</v>
       </c>
-      <c r="AO40" s="14">
+      <c r="AP114" s="12">
         <v>15910</v>
       </c>
-      <c r="AP40" s="42">
+      <c r="AQ114" s="27">
         <v>15883</v>
       </c>
-      <c r="AQ40" s="42">
+      <c r="AR114" s="27">
         <v>15845</v>
       </c>
-      <c r="AR40" s="42">
+      <c r="AS114" s="27">
         <v>15794</v>
       </c>
-      <c r="AS40" s="42">
+      <c r="AT114" s="27">
         <v>15691</v>
       </c>
-      <c r="AT40" s="42">
+      <c r="AU114" s="27">
         <v>15607</v>
       </c>
-      <c r="AU40" s="42">
+      <c r="AV114" s="27">
         <v>15585</v>
       </c>
-      <c r="AV40" s="42">
+      <c r="AW114" s="27">
         <v>15555</v>
       </c>
-      <c r="AW40" s="42">
+      <c r="AX114" s="27">
         <v>15534</v>
       </c>
-      <c r="AX40" s="42">
+      <c r="AY114" s="27">
         <v>15500</v>
       </c>
-      <c r="AY40" s="42">
+      <c r="AZ114" s="27">
         <v>15472</v>
       </c>
-      <c r="AZ40" s="42">
+      <c r="BA114" s="27">
         <v>16507</v>
       </c>
-      <c r="BA40" s="42">
+      <c r="BB114" s="27">
         <v>15467</v>
       </c>
-      <c r="BB40" s="42">
+      <c r="BC114" s="27">
         <v>15441</v>
       </c>
-      <c r="BC40" s="42">
+      <c r="BD114" s="27">
         <v>15451</v>
       </c>
+      <c r="BE114" s="27">
+        <v>15380</v>
+      </c>
     </row>
-    <row r="41" spans="1:55">
-      <c r="A41" s="25" t="s">
+    <row r="115" spans="1:57">
+      <c r="A115" s="60">
+        <v>156000000</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="54">
+      <c r="C115" s="35">
         <v>8027</v>
       </c>
-      <c r="C41" s="14">
+      <c r="D115" s="12">
         <v>8028</v>
       </c>
-      <c r="D41" s="14">
+      <c r="E115" s="12">
         <v>8017</v>
       </c>
-      <c r="E41" s="14">
+      <c r="F115" s="12">
         <v>8018</v>
       </c>
-      <c r="F41" s="14">
+      <c r="G115" s="12">
         <v>8030</v>
       </c>
-      <c r="G41" s="14">
+      <c r="H115" s="12">
         <v>8037</v>
       </c>
-      <c r="H41" s="14">
+      <c r="I115" s="12">
         <v>8036</v>
       </c>
-      <c r="I41" s="14">
+      <c r="J115" s="12">
         <v>8024</v>
       </c>
-      <c r="J41" s="14">
+      <c r="K115" s="12">
         <v>8029</v>
       </c>
-      <c r="K41" s="14">
+      <c r="L115" s="12">
         <v>8029</v>
       </c>
-      <c r="L41" s="14">
+      <c r="M115" s="12">
         <v>8029</v>
       </c>
-      <c r="M41" s="14">
+      <c r="N115" s="12">
         <v>8032</v>
       </c>
-      <c r="N41" s="14">
+      <c r="O115" s="12">
         <v>8024</v>
       </c>
-      <c r="O41" s="14">
+      <c r="P115" s="12">
         <v>8030</v>
       </c>
-      <c r="P41" s="14">
+      <c r="Q115" s="12">
         <v>8024</v>
       </c>
-      <c r="Q41" s="14">
+      <c r="R115" s="12">
         <v>8019</v>
       </c>
-      <c r="R41" s="14">
+      <c r="S115" s="12">
         <v>8011</v>
       </c>
-      <c r="S41" s="14">
+      <c r="T115" s="12">
         <v>8009</v>
       </c>
-      <c r="T41" s="14">
+      <c r="U115" s="12">
         <v>8009</v>
       </c>
-      <c r="U41" s="14">
+      <c r="V115" s="12">
         <v>8005</v>
       </c>
-      <c r="V41" s="14">
+      <c r="W115" s="12">
         <v>8006</v>
       </c>
-      <c r="W41" s="14">
+      <c r="X115" s="12">
         <v>8032</v>
       </c>
-      <c r="X41" s="14">
+      <c r="Y115" s="12">
         <v>8015</v>
       </c>
-      <c r="Y41" s="14">
+      <c r="Z115" s="12">
         <v>8002</v>
       </c>
-      <c r="Z41" s="38">
+      <c r="AA115" s="25">
         <v>7979</v>
       </c>
-      <c r="AA41" s="14">
+      <c r="AB115" s="12">
         <v>7959</v>
       </c>
-      <c r="AB41" s="14">
+      <c r="AC115" s="12">
         <v>7976</v>
       </c>
-      <c r="AC41" s="14">
+      <c r="AD115" s="12">
         <v>7974</v>
       </c>
-      <c r="AD41" s="14">
+      <c r="AE115" s="12">
         <v>7958</v>
       </c>
-      <c r="AE41" s="14">
+      <c r="AF115" s="12">
         <v>7966</v>
       </c>
-      <c r="AF41" s="14">
+      <c r="AG115" s="12">
         <v>7954</v>
       </c>
-      <c r="AG41" s="14">
+      <c r="AH115" s="12">
         <v>7951</v>
       </c>
-      <c r="AH41" s="38">
+      <c r="AI115" s="25">
         <v>7939</v>
       </c>
-      <c r="AI41" s="14">
+      <c r="AJ115" s="12">
         <v>7922</v>
       </c>
-      <c r="AJ41" s="14">
+      <c r="AK115" s="12">
         <v>7866</v>
       </c>
-      <c r="AK41" s="14">
+      <c r="AL115" s="12">
         <v>7834</v>
       </c>
-      <c r="AL41" s="14">
+      <c r="AM115" s="12">
         <v>7807</v>
       </c>
-      <c r="AM41" s="38">
+      <c r="AN115" s="25">
         <v>7780</v>
       </c>
-      <c r="AN41" s="14">
+      <c r="AO115" s="12">
         <v>7760</v>
       </c>
-      <c r="AO41" s="14">
+      <c r="AP115" s="12">
         <v>7745</v>
       </c>
-      <c r="AP41" s="42">
+      <c r="AQ115" s="27">
         <v>7697</v>
       </c>
-      <c r="AQ41" s="42">
+      <c r="AR115" s="27">
         <v>7694</v>
       </c>
-      <c r="AR41" s="42">
+      <c r="AS115" s="27">
         <v>7664</v>
       </c>
-      <c r="AS41" s="42">
+      <c r="AT115" s="27">
         <v>7625</v>
       </c>
-      <c r="AT41" s="42">
+      <c r="AU115" s="27">
         <v>7615</v>
       </c>
-      <c r="AU41" s="42">
+      <c r="AV115" s="27">
         <v>7611</v>
       </c>
-      <c r="AV41" s="42">
+      <c r="AW115" s="27">
         <v>7600</v>
       </c>
-      <c r="AW41" s="42">
+      <c r="AX115" s="27">
         <v>7579</v>
       </c>
-      <c r="AX41" s="42">
+      <c r="AY115" s="27">
         <v>7567</v>
       </c>
-      <c r="AY41" s="42">
+      <c r="AZ115" s="27">
         <v>7556</v>
       </c>
-      <c r="AZ41" s="42">
+      <c r="BA115" s="27">
         <v>8038</v>
       </c>
-      <c r="BA41" s="42">
+      <c r="BB115" s="27">
         <v>7538</v>
       </c>
-      <c r="BB41" s="42">
+      <c r="BC115" s="27">
         <v>7522</v>
       </c>
-      <c r="BC41" s="42">
+      <c r="BD115" s="27">
         <v>7493</v>
       </c>
+      <c r="BE115" s="27">
+        <v>7451</v>
+      </c>
     </row>
-    <row r="42" spans="1:55">
-      <c r="A42" s="25" t="s">
+    <row r="116" spans="1:57">
+      <c r="A116" s="60">
+        <v>156400000</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="54">
+      <c r="C116" s="35">
         <v>7052</v>
       </c>
-      <c r="C42" s="14">
+      <c r="D116" s="12">
         <v>7052</v>
       </c>
-      <c r="D42" s="14">
+      <c r="E116" s="12">
         <v>7034</v>
       </c>
-      <c r="E42" s="14">
+      <c r="F116" s="12">
         <v>7041</v>
       </c>
-      <c r="F42" s="14">
+      <c r="G116" s="12">
         <v>7038</v>
       </c>
-      <c r="G42" s="14">
+      <c r="H116" s="12">
         <v>7034</v>
       </c>
-      <c r="H42" s="14">
+      <c r="I116" s="12">
         <v>7026</v>
       </c>
-      <c r="I42" s="14">
+      <c r="J116" s="12">
         <v>7020</v>
       </c>
-      <c r="J42" s="14">
+      <c r="K116" s="12">
         <v>7006</v>
       </c>
-      <c r="K42" s="14">
+      <c r="L116" s="12">
         <v>6997</v>
       </c>
-      <c r="L42" s="14">
+      <c r="M116" s="12">
         <v>6999</v>
       </c>
-      <c r="M42" s="14">
+      <c r="N116" s="12">
         <v>6997</v>
       </c>
-      <c r="N42" s="14">
+      <c r="O116" s="12">
         <v>6998</v>
       </c>
-      <c r="O42" s="14">
+      <c r="P116" s="12">
         <v>6987</v>
       </c>
-      <c r="P42" s="14">
+      <c r="Q116" s="12">
         <v>7001</v>
       </c>
-      <c r="Q42" s="14">
+      <c r="R116" s="12">
         <v>7011</v>
       </c>
-      <c r="R42" s="14">
+      <c r="S116" s="12">
         <v>7022</v>
       </c>
-      <c r="S42" s="14">
+      <c r="T116" s="12">
         <v>7032</v>
       </c>
-      <c r="T42" s="14">
+      <c r="U116" s="12">
         <v>7006</v>
       </c>
-      <c r="U42" s="14">
+      <c r="V116" s="12">
         <v>6971</v>
       </c>
-      <c r="V42" s="14">
+      <c r="W116" s="12">
         <v>6947</v>
       </c>
-      <c r="W42" s="14">
+      <c r="X116" s="12">
         <v>6937</v>
       </c>
-      <c r="X42" s="14">
+      <c r="Y116" s="12">
         <v>6932</v>
       </c>
-      <c r="Y42" s="14">
+      <c r="Z116" s="12">
         <v>6922</v>
       </c>
-      <c r="Z42" s="38">
+      <c r="AA116" s="25">
         <v>6917</v>
       </c>
-      <c r="AA42" s="14">
+      <c r="AB116" s="12">
         <v>6927</v>
       </c>
-      <c r="AB42" s="14">
+      <c r="AC116" s="12">
         <v>6934</v>
       </c>
-      <c r="AC42" s="14">
+      <c r="AD116" s="12">
         <v>6923</v>
       </c>
-      <c r="AD42" s="14">
+      <c r="AE116" s="12">
         <v>6905</v>
       </c>
-      <c r="AE42" s="14">
+      <c r="AF116" s="12">
         <v>6909</v>
       </c>
-      <c r="AF42" s="14">
+      <c r="AG116" s="12">
         <v>6904</v>
       </c>
-      <c r="AG42" s="14">
+      <c r="AH116" s="12">
         <v>6875</v>
       </c>
-      <c r="AH42" s="38">
+      <c r="AI116" s="25">
         <v>6861</v>
       </c>
-      <c r="AI42" s="14">
+      <c r="AJ116" s="12">
         <v>6862</v>
       </c>
-      <c r="AJ42" s="14">
+      <c r="AK116" s="12">
         <v>6841</v>
       </c>
-      <c r="AK42" s="14">
+      <c r="AL116" s="12">
         <v>6833</v>
       </c>
-      <c r="AL42" s="14">
+      <c r="AM116" s="12">
         <v>6807</v>
       </c>
-      <c r="AM42" s="38">
+      <c r="AN116" s="25">
         <v>6791</v>
       </c>
-      <c r="AN42" s="14">
+      <c r="AO116" s="12">
         <v>6765</v>
       </c>
-      <c r="AO42" s="14">
+      <c r="AP116" s="12">
         <v>6764</v>
       </c>
-      <c r="AP42" s="42">
+      <c r="AQ116" s="27">
         <v>6747</v>
       </c>
-      <c r="AQ42" s="42">
+      <c r="AR116" s="27">
         <v>6741</v>
       </c>
-      <c r="AR42" s="42">
+      <c r="AS116" s="27">
         <v>6704</v>
       </c>
-      <c r="AS42" s="42">
+      <c r="AT116" s="27">
         <v>6668</v>
       </c>
-      <c r="AT42" s="42">
+      <c r="AU116" s="27">
         <v>6639</v>
       </c>
-      <c r="AU42" s="42">
+      <c r="AV116" s="27">
         <v>6646</v>
       </c>
-      <c r="AV42" s="42">
+      <c r="AW116" s="27">
         <v>6646</v>
       </c>
-      <c r="AW42" s="42">
+      <c r="AX116" s="27">
         <v>6649</v>
       </c>
-      <c r="AX42" s="42">
+      <c r="AY116" s="27">
         <v>6650</v>
       </c>
-      <c r="AY42" s="42">
+      <c r="AZ116" s="27">
         <v>6656</v>
       </c>
-      <c r="AZ42" s="42">
+      <c r="BA116" s="27">
         <v>7138</v>
       </c>
-      <c r="BA42" s="42">
+      <c r="BB116" s="27">
         <v>6628</v>
       </c>
-      <c r="BB42" s="42">
+      <c r="BC116" s="27">
         <v>6623</v>
       </c>
-      <c r="BC42" s="42">
+      <c r="BD116" s="27">
         <v>6617</v>
       </c>
+      <c r="BE116" s="27">
+        <v>6583</v>
+      </c>
     </row>
-    <row r="43" spans="1:55">
-      <c r="A43" s="26" t="s">
+    <row r="117" spans="1:57">
+      <c r="A117" s="61">
+        <v>156800000</v>
+      </c>
+      <c r="B117" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="41">
+      <c r="C117" s="26">
         <v>6777</v>
       </c>
-      <c r="C43" s="37">
+      <c r="D117" s="24">
         <v>6785</v>
       </c>
-      <c r="D43" s="37">
+      <c r="E117" s="24">
         <v>6788</v>
       </c>
-      <c r="E43" s="37">
+      <c r="F117" s="24">
         <v>6793</v>
       </c>
-      <c r="F43" s="37">
+      <c r="G117" s="24">
         <v>6788</v>
       </c>
-      <c r="G43" s="37">
+      <c r="H117" s="24">
         <v>6790</v>
       </c>
-      <c r="H43" s="37">
+      <c r="I117" s="24">
         <v>6779</v>
       </c>
-      <c r="I43" s="37">
+      <c r="J117" s="24">
         <v>6776</v>
       </c>
-      <c r="J43" s="37">
+      <c r="K117" s="24">
         <v>6773</v>
       </c>
-      <c r="K43" s="37">
+      <c r="L117" s="24">
         <v>6765</v>
       </c>
-      <c r="L43" s="37">
+      <c r="M117" s="24">
         <v>6757</v>
       </c>
-      <c r="M43" s="37">
+      <c r="N117" s="24">
         <v>6749</v>
       </c>
-      <c r="N43" s="37">
+      <c r="O117" s="24">
         <v>6747</v>
       </c>
-      <c r="O43" s="37">
+      <c r="P117" s="24">
         <v>6742</v>
       </c>
-      <c r="P43" s="37">
+      <c r="Q117" s="24">
         <v>6748</v>
       </c>
-      <c r="Q43" s="37">
+      <c r="R117" s="24">
         <v>6747</v>
       </c>
-      <c r="R43" s="37">
+      <c r="S117" s="24">
         <v>6748</v>
       </c>
-      <c r="S43" s="37">
+      <c r="T117" s="24">
         <v>6747</v>
       </c>
-      <c r="T43" s="37">
+      <c r="U117" s="24">
         <v>6736</v>
       </c>
-      <c r="U43" s="37">
+      <c r="V117" s="24">
         <v>6730</v>
       </c>
-      <c r="V43" s="37">
+      <c r="W117" s="24">
         <v>6696</v>
       </c>
-      <c r="W43" s="37">
+      <c r="X117" s="24">
         <v>6679</v>
       </c>
-      <c r="X43" s="37">
+      <c r="Y117" s="24">
         <v>6673</v>
       </c>
-      <c r="Y43" s="37">
+      <c r="Z117" s="24">
         <v>6673</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="AA117" s="23">
         <v>6667</v>
       </c>
-      <c r="AA43" s="37">
+      <c r="AB117" s="24">
         <v>6669</v>
       </c>
-      <c r="AB43" s="37">
+      <c r="AC117" s="24">
         <v>6684</v>
       </c>
-      <c r="AC43" s="37">
+      <c r="AD117" s="24">
         <v>6683</v>
       </c>
-      <c r="AD43" s="37">
+      <c r="AE117" s="24">
         <v>6684</v>
       </c>
-      <c r="AE43" s="37">
+      <c r="AF117" s="24">
         <v>6667</v>
       </c>
-      <c r="AF43" s="37">
+      <c r="AG117" s="24">
         <v>6664</v>
       </c>
-      <c r="AG43" s="37">
+      <c r="AH117" s="24">
         <v>6632</v>
       </c>
-      <c r="AH43" s="36">
+      <c r="AI117" s="23">
         <v>6616</v>
       </c>
-      <c r="AI43" s="37">
+      <c r="AJ117" s="24">
         <v>6600</v>
       </c>
-      <c r="AJ43" s="37">
+      <c r="AK117" s="24">
         <v>6578</v>
       </c>
-      <c r="AK43" s="37">
+      <c r="AL117" s="24">
         <v>6575</v>
       </c>
-      <c r="AL43" s="37">
+      <c r="AM117" s="24">
         <v>6569</v>
       </c>
-      <c r="AM43" s="36">
+      <c r="AN117" s="23">
         <v>6568</v>
       </c>
-      <c r="AN43" s="37">
+      <c r="AO117" s="24">
         <v>6552</v>
       </c>
-      <c r="AO43" s="37">
+      <c r="AP117" s="24">
         <v>6543</v>
       </c>
-      <c r="AP43" s="20">
+      <c r="AQ117" s="14">
         <v>6542</v>
       </c>
-      <c r="AQ43" s="20">
+      <c r="AR117" s="14">
         <v>6523</v>
       </c>
-      <c r="AR43" s="20">
+      <c r="AS117" s="14">
         <v>6502</v>
       </c>
-      <c r="AS43" s="20">
+      <c r="AT117" s="14">
         <v>6474</v>
       </c>
-      <c r="AT43" s="20">
+      <c r="AU117" s="14">
         <v>6440</v>
       </c>
-      <c r="AU43" s="20">
+      <c r="AV117" s="14">
         <v>6422</v>
       </c>
-      <c r="AV43" s="20">
+      <c r="AW117" s="14">
         <v>6409</v>
       </c>
-      <c r="AW43" s="20">
+      <c r="AX117" s="14">
         <v>6375</v>
       </c>
-      <c r="AX43" s="20">
+      <c r="AY117" s="14">
         <v>6359</v>
       </c>
-      <c r="AY43" s="20">
+      <c r="AZ117" s="14">
         <v>6346</v>
       </c>
-      <c r="AZ43" s="20">
+      <c r="BA117" s="14">
         <v>6952</v>
       </c>
-      <c r="BA43" s="20">
+      <c r="BB117" s="14">
         <v>6343</v>
       </c>
-      <c r="BB43" s="20">
+      <c r="BC117" s="14">
         <v>6322</v>
       </c>
-      <c r="BC43" s="20">
+      <c r="BD117" s="14">
         <v>6307</v>
       </c>
+      <c r="BE117" s="14">
+        <v>6307</v>
+      </c>
     </row>
-    <row r="44" spans="1:55" ht="14.25" customHeight="1">
-      <c r="A44" s="27" t="s">
+    <row r="118" spans="1:57" ht="12.75">
+      <c r="A118" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B44" s="27"/>
-[...22 lines deleted...]
-      <c r="Y44" s="27"/>
+      <c r="B118" s="74"/>
+      <c r="C118" s="74"/>
+      <c r="D118" s="74"/>
+      <c r="E118" s="74"/>
+      <c r="F118" s="74"/>
+      <c r="G118" s="74"/>
+      <c r="H118" s="74"/>
     </row>
-    <row r="45" spans="1:55" ht="11.25" customHeight="1">
-      <c r="A45" s="73" t="s">
+    <row r="119" spans="1:57">
+      <c r="A119" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="73"/>
-[...76 lines deleted...]
-      <c r="AO47" s="5"/>
+      <c r="B119" s="75"/>
+      <c r="C119" s="75"/>
+      <c r="D119" s="75"/>
+      <c r="E119" s="75"/>
+      <c r="F119" s="75"/>
+      <c r="G119" s="75"/>
+      <c r="H119" s="75"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A45:AQ45"/>
+  <mergeCells count="19">
+    <mergeCell ref="B104:BE104"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A119:H119"/>
+    <mergeCell ref="B7:BE7"/>
+    <mergeCell ref="B22:BE22"/>
+    <mergeCell ref="B37:BE37"/>
+    <mergeCell ref="B52:BE52"/>
+    <mergeCell ref="B60:BE60"/>
+    <mergeCell ref="B68:BE68"/>
+    <mergeCell ref="B76:BE76"/>
+    <mergeCell ref="B90:BE90"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BE5"/>
+    <mergeCell ref="B2:BE2"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="Z5:AK5"/>
-[...7 lines deleted...]
-    <mergeCell ref="A30:BC30"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="AA5:AL5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Все население</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Женщины</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначкения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>