--- v4 (2026-08-24)
+++ v5 (2026-10-04)
@@ -1,629 +1,640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО тех.обс" sheetId="7" r:id="rId1"/>
-    <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс'!$A$1:$M$35</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$N$30</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G35" i="7" l="1"/>
-[...1 lines deleted...]
-  <c r="G17" i="7"/>
+  <c r="H30" i="7" l="1"/>
+  <c r="H22" i="7"/>
+  <c r="H14" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
-[...50 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
-    <t>Дата релиза: 12 августа 2026 года</t>
-[...2 lines deleted...]
-    <t>Дата следующего релиза: 14 сентября 2026 года</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравнению с базисным, с учетом изменения цен по техническому обслуживанию и ремонту автомобилей</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>В физическом выражении индекс объема реализации товаров и услуг рассчитывается путем дефлятирования текущей стоимости объема реализации с помощью надлежащих ценовых индексов. В качестве дефлятора объема реализации применяется соответствующий индекс цен</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в Республике Казахстан" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Кыдыралина Асем Мейрамовна</t>
+  </si>
+  <si>
+    <t>+7 7132543892</t>
+  </si>
+  <si>
+    <t>a.kydyralina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>код КСП 171302</t>
+  </si>
+  <si>
+    <t>в процентах</t>
+  </si>
+  <si>
+    <t>к предыдущему месяцу</t>
+  </si>
+  <si>
+    <t>к соответствующему месяцу предыдущего года</t>
+  </si>
+  <si>
+    <t>к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>КАТО=150000000</t>
+  </si>
+  <si>
+    <t>Актюбинская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...131 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...46 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\A.Kydyralina\Downloads\T4_&#1048;&#1102;&#1085;&#1100;%202026%20&#1075;_(3).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="b11-5001 По всем предприятиям ("/>
       <sheetName val="b11-5002 по предприятиям до 100"/>
       <sheetName val="b11-5003 по предприятиям свыше "/>
       <sheetName val="b11-5004 Индивидуальные предпри"/>
       <sheetName val="b11-5005 По досчетам из других "/>
       <sheetName val="b11-5006 неотчитавшиеся "/>
       <sheetName val="bII_5007 По торгующим предприят"/>
       <sheetName val="дом хоз"/>
       <sheetName val="ип+дом.хоз"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="6">
           <cell r="J6">
             <v>116.5</v>
@@ -913,1646 +924,1422 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kydyralina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="42.28515625" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="I2" s="45" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="9">
+        <v>171302</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="14"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="J2" s="45"/>
-[...7 lines deleted...]
-      <c r="I3" s="33" t="s">
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="33"/>
-[...1085 lines deleted...]
-      <c r="M35" s="34"/>
+      <c r="B13" s="17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="19">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="19">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...6 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:B18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="23"/>
+      <c r="B3" s="23"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="23"/>
+      <c r="B4" s="23"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="23"/>
+      <c r="B5" s="23"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="23"/>
+      <c r="B6" s="25" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="23"/>
+      <c r="B8" s="25" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="23"/>
+      <c r="B9" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="23"/>
+      <c r="B10" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="23"/>
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="23"/>
+      <c r="B12" s="26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="23"/>
+      <c r="B13" s="25"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="23"/>
+      <c r="B14" s="25"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="23"/>
+      <c r="B15" s="23"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="23"/>
+      <c r="B16" s="23"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="23"/>
+      <c r="B17" s="23"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="23"/>
+      <c r="B18" s="27" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N30"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="29.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18.42578125" style="1" customWidth="1"/>
+    <col min="3" max="8" width="9.140625" style="1"/>
+    <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
+    <col min="14" max="14" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B4" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B5" s="3"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="29" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" s="57"/>
+      <c r="C6" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="46"/>
-[...58 lines deleted...]
-      <c r="C5" s="25">
+    </row>
+    <row r="7" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="55"/>
+      <c r="B7" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="56"/>
+      <c r="L7" s="56"/>
+      <c r="M7" s="56"/>
+      <c r="N7" s="56"/>
+    </row>
+    <row r="8" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C8" s="39">
+        <v>51</v>
+      </c>
+      <c r="D8" s="39">
+        <v>58.4</v>
+      </c>
+      <c r="E8" s="39">
+        <v>96.6</v>
+      </c>
+      <c r="F8" s="39">
+        <v>106.7</v>
+      </c>
+      <c r="G8" s="39">
+        <v>108.8</v>
+      </c>
+      <c r="H8" s="39">
+        <v>127.4</v>
+      </c>
+      <c r="I8" s="39">
+        <v>119.3</v>
+      </c>
+      <c r="J8" s="39">
+        <v>82.7</v>
+      </c>
+      <c r="K8" s="39">
+        <v>104.5</v>
+      </c>
+      <c r="L8" s="39">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="M8" s="39">
+        <v>117</v>
+      </c>
+      <c r="N8" s="39">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C9" s="40">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="D9" s="40">
+        <v>83.3</v>
+      </c>
+      <c r="E9" s="40">
+        <v>106.9</v>
+      </c>
+      <c r="F9" s="40">
+        <v>106.2</v>
+      </c>
+      <c r="G9" s="40">
+        <v>82.9</v>
+      </c>
+      <c r="H9" s="40">
+        <v>108.3</v>
+      </c>
+      <c r="I9" s="40">
+        <v>127.3</v>
+      </c>
+      <c r="J9" s="40">
+        <v>120</v>
+      </c>
+      <c r="K9" s="40">
+        <v>94.2</v>
+      </c>
+      <c r="L9" s="40">
+        <v>148</v>
+      </c>
+      <c r="M9" s="40">
+        <v>116.4</v>
+      </c>
+      <c r="N9" s="40">
+        <v>187.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="36"/>
+      <c r="B10" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C10" s="40">
+        <v>29.2</v>
+      </c>
+      <c r="D10" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="E10" s="36">
+        <v>94.7</v>
+      </c>
+      <c r="F10" s="41">
+        <v>140.9</v>
+      </c>
+      <c r="G10" s="40">
+        <v>107.4</v>
+      </c>
+      <c r="H10" s="40">
+        <v>187.4</v>
+      </c>
+      <c r="I10" s="40">
+        <v>53.6</v>
+      </c>
+      <c r="J10" s="40">
+        <v>114.4</v>
+      </c>
+      <c r="K10" s="40">
+        <v>154.6</v>
+      </c>
+      <c r="L10" s="40">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="M10" s="40">
+        <v>91.7</v>
+      </c>
+      <c r="N10" s="40">
+        <v>170.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="36"/>
+      <c r="B11" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C11" s="40">
+        <v>30</v>
+      </c>
+      <c r="D11" s="40">
+        <v>86.7</v>
+      </c>
+      <c r="E11" s="40">
+        <v>126.5</v>
+      </c>
+      <c r="F11" s="39">
+        <v>114.5</v>
+      </c>
+      <c r="G11" s="39">
+        <v>80</v>
+      </c>
+      <c r="H11" s="42">
+        <v>298.3</v>
+      </c>
+      <c r="I11" s="39">
+        <v>47.5</v>
+      </c>
+      <c r="J11" s="39">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="K11" s="39">
+        <v>73.7</v>
+      </c>
+      <c r="L11" s="39">
+        <v>116.1</v>
+      </c>
+      <c r="M11" s="40">
+        <v>114.5</v>
+      </c>
+      <c r="N11" s="43">
+        <v>188.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="36"/>
+      <c r="B12" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C12" s="40">
+        <v>27.3</v>
+      </c>
+      <c r="D12" s="40">
+        <v>91.4</v>
+      </c>
+      <c r="E12" s="40">
+        <v>89.2</v>
+      </c>
+      <c r="F12" s="39">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="G12" s="39">
         <v>85.9</v>
       </c>
-      <c r="D5" s="25">
-[...31 lines deleted...]
-      <c r="A6" s="24">
+      <c r="H12" s="42">
+        <v>116</v>
+      </c>
+      <c r="I12" s="39">
+        <v>114.5</v>
+      </c>
+      <c r="J12" s="39">
+        <v>92</v>
+      </c>
+      <c r="K12" s="39">
+        <v>163.4</v>
+      </c>
+      <c r="L12" s="39">
+        <v>59.1</v>
+      </c>
+      <c r="M12" s="40">
+        <v>123.2</v>
+      </c>
+      <c r="N12" s="39">
+        <v>268.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="36"/>
+      <c r="B13" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C13" s="40">
+        <v>25.3</v>
+      </c>
+      <c r="D13" s="40">
+        <v>117.5</v>
+      </c>
+      <c r="E13" s="40">
+        <v>104.5</v>
+      </c>
+      <c r="F13" s="39">
+        <v>100.4</v>
+      </c>
+      <c r="G13" s="39">
+        <v>198.5</v>
+      </c>
+      <c r="H13" s="42">
+        <v>57.7</v>
+      </c>
+      <c r="I13" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="J13" s="39">
+        <v>84.6</v>
+      </c>
+      <c r="K13" s="39">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="L13" s="39">
+        <v>96.3</v>
+      </c>
+      <c r="M13" s="40">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="N13" s="39">
+        <v>215.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="36"/>
+      <c r="B14" s="38">
+        <v>2026</v>
+      </c>
+      <c r="C14" s="40">
+        <v>34.9</v>
+      </c>
+      <c r="D14" s="40">
+        <v>93.8</v>
+      </c>
+      <c r="E14" s="40">
+        <v>118.5</v>
+      </c>
+      <c r="F14" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="G14" s="39">
+        <v>201.8</v>
+      </c>
+      <c r="H14" s="42">
+        <f>'[1]b11-5001 По всем предприятиям ('!$K$6</f>
+        <v>65.2</v>
+      </c>
+      <c r="I14" s="44">
+        <v>89.7</v>
+      </c>
+      <c r="J14" s="44">
+        <v>104.7</v>
+      </c>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="36"/>
+      <c r="B15" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+    </row>
+    <row r="16" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="36"/>
+      <c r="B16" s="46">
         <v>2020</v>
       </c>
-      <c r="B6" s="25">
-[...37 lines deleted...]
-      <c r="A7" s="24">
+      <c r="C16" s="39">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="D16" s="39">
+        <v>149.4</v>
+      </c>
+      <c r="E16" s="39">
+        <v>136</v>
+      </c>
+      <c r="F16" s="39">
+        <v>109.2</v>
+      </c>
+      <c r="G16" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="H16" s="39">
+        <v>107.7</v>
+      </c>
+      <c r="I16" s="39">
+        <v>123.8</v>
+      </c>
+      <c r="J16" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="K16" s="39">
+        <v>51.1</v>
+      </c>
+      <c r="L16" s="39">
+        <v>141.1</v>
+      </c>
+      <c r="M16" s="39">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="N16" s="39">
+        <v>69.900000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="36"/>
+      <c r="B17" s="46">
         <v>2021</v>
       </c>
-      <c r="B7" s="25">
-[...37 lines deleted...]
-      <c r="A8" s="24">
+      <c r="C17" s="47">
+        <v>88.8</v>
+      </c>
+      <c r="D17" s="47">
+        <v>126.7</v>
+      </c>
+      <c r="E17" s="47">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F17" s="47">
+        <v>139.5</v>
+      </c>
+      <c r="G17" s="47">
+        <v>106.4</v>
+      </c>
+      <c r="H17" s="47">
+        <v>90.4</v>
+      </c>
+      <c r="I17" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="J17" s="47">
+        <v>140</v>
+      </c>
+      <c r="K17" s="47">
+        <v>125.8</v>
+      </c>
+      <c r="L17" s="47">
+        <v>118.4</v>
+      </c>
+      <c r="M17" s="47">
+        <v>117.9</v>
+      </c>
+      <c r="N17" s="47">
+        <v>269.89999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="36"/>
+      <c r="B18" s="46">
         <v>2022</v>
       </c>
-      <c r="B8" s="25">
-[...37 lines deleted...]
-      <c r="A9" s="24">
+      <c r="C18" s="47">
+        <v>114.9</v>
+      </c>
+      <c r="D18" s="48">
+        <v>135</v>
+      </c>
+      <c r="E18" s="36">
+        <v>119.6</v>
+      </c>
+      <c r="F18" s="48">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="G18" s="47">
+        <v>205.6</v>
+      </c>
+      <c r="H18" s="47">
+        <v>355.8</v>
+      </c>
+      <c r="I18" s="47">
+        <v>149.9</v>
+      </c>
+      <c r="J18" s="47">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="K18" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="L18" s="47">
+        <v>135.6</v>
+      </c>
+      <c r="M18" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="N18" s="47">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="36"/>
+      <c r="B19" s="46">
         <v>2023</v>
       </c>
-      <c r="B9" s="25">
-[...37 lines deleted...]
-      <c r="A10" s="9">
+      <c r="C19" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="D19" s="47">
+        <v>88.3</v>
+      </c>
+      <c r="E19" s="47">
+        <v>118</v>
+      </c>
+      <c r="F19" s="48">
+        <v>95.8</v>
+      </c>
+      <c r="G19" s="48">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="H19" s="42">
+        <v>113.7</v>
+      </c>
+      <c r="I19" s="48">
+        <v>100.6</v>
+      </c>
+      <c r="J19" s="48">
+        <v>136.9</v>
+      </c>
+      <c r="K19" s="48">
+        <v>99.2</v>
+      </c>
+      <c r="L19" s="48">
+        <v>88.8</v>
+      </c>
+      <c r="M19" s="47">
+        <v>110.9</v>
+      </c>
+      <c r="N19" s="49">
+        <v>122.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="36"/>
+      <c r="B20" s="46">
         <v>2024</v>
       </c>
-      <c r="B10" s="19">
-[...37 lines deleted...]
-      <c r="A11" s="9">
+      <c r="C20" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="D20" s="47">
+        <v>117.7</v>
+      </c>
+      <c r="E20" s="47">
+        <v>83</v>
+      </c>
+      <c r="F20" s="48">
+        <v>95.1</v>
+      </c>
+      <c r="G20" s="48">
+        <v>102.1</v>
+      </c>
+      <c r="H20" s="42">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="I20" s="48">
+        <v>95.7</v>
+      </c>
+      <c r="J20" s="48">
+        <v>56.6</v>
+      </c>
+      <c r="K20" s="48">
+        <v>125.3</v>
+      </c>
+      <c r="L20" s="48">
+        <v>63.8</v>
+      </c>
+      <c r="M20" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="N20" s="49">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="36"/>
+      <c r="B21" s="46">
         <v>2025</v>
       </c>
-      <c r="B11" s="19">
-[...37 lines deleted...]
-      <c r="A12" s="9">
+      <c r="C21" s="47">
+        <v>90.5</v>
+      </c>
+      <c r="D21" s="47">
+        <v>108.4</v>
+      </c>
+      <c r="E21" s="47">
+        <v>127</v>
+      </c>
+      <c r="F21" s="48">
+        <v>97.2</v>
+      </c>
+      <c r="G21" s="48">
+        <v>224.7</v>
+      </c>
+      <c r="H21" s="42">
+        <v>111.9</v>
+      </c>
+      <c r="I21" s="48">
+        <v>101.4</v>
+      </c>
+      <c r="J21" s="48">
+        <v>93.2</v>
+      </c>
+      <c r="K21" s="48">
+        <v>89.1</v>
+      </c>
+      <c r="L21" s="48">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="M21" s="47">
+        <v>94.8</v>
+      </c>
+      <c r="N21" s="49">
+        <v>76.099999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="36"/>
+      <c r="B22" s="46">
         <v>2026</v>
       </c>
-      <c r="B12" s="19">
-[...24 lines deleted...]
-      <c r="M12" s="25"/>
+      <c r="C22" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="D22" s="47">
+        <v>90.3</v>
+      </c>
+      <c r="E22" s="47">
+        <v>102.4</v>
+      </c>
+      <c r="F22" s="48">
+        <v>101.6</v>
+      </c>
+      <c r="G22" s="48">
+        <v>103.3</v>
+      </c>
+      <c r="H22" s="42">
+        <f>'[1]b11-5001 По всем предприятиям ('!$J$6</f>
+        <v>116.5</v>
+      </c>
+      <c r="I22" s="44">
+        <v>100.7</v>
+      </c>
+      <c r="J22" s="44">
+        <v>124.7</v>
+      </c>
+      <c r="K22" s="48"/>
+      <c r="L22" s="48"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="49"/>
+    </row>
+    <row r="23" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="36"/>
+      <c r="B23" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+    </row>
+    <row r="24" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="36"/>
+      <c r="B24" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C24" s="39">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="D24" s="39">
+        <v>138.1</v>
+      </c>
+      <c r="E24" s="39">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="F24" s="39">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="G24" s="39">
+        <v>123.8</v>
+      </c>
+      <c r="H24" s="39">
+        <v>120.2</v>
+      </c>
+      <c r="I24" s="39">
+        <v>120.7</v>
+      </c>
+      <c r="J24" s="39">
+        <v>117.2</v>
+      </c>
+      <c r="K24" s="39">
+        <v>100.8</v>
+      </c>
+      <c r="L24" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="M24" s="39">
+        <v>111.1</v>
+      </c>
+      <c r="N24" s="39">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="36"/>
+      <c r="B25" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C25" s="40">
+        <v>88.8</v>
+      </c>
+      <c r="D25" s="40">
+        <v>102.8</v>
+      </c>
+      <c r="E25" s="40">
+        <v>112.6</v>
+      </c>
+      <c r="F25" s="40">
+        <v>118.5</v>
+      </c>
+      <c r="G25" s="40">
+        <v>116.1</v>
+      </c>
+      <c r="H25" s="40">
+        <v>111.1</v>
+      </c>
+      <c r="I25" s="40">
+        <v>108.3</v>
+      </c>
+      <c r="J25" s="40">
+        <v>112.7</v>
+      </c>
+      <c r="K25" s="40">
+        <v>114.2</v>
+      </c>
+      <c r="L25" s="40">
+        <v>115</v>
+      </c>
+      <c r="M25" s="40">
+        <v>115.4</v>
+      </c>
+      <c r="N25" s="40">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="36"/>
+      <c r="B26" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C26" s="40">
+        <v>114.9</v>
+      </c>
+      <c r="D26" s="50">
+        <v>124.1</v>
+      </c>
+      <c r="E26" s="36">
+        <v>122.6</v>
+      </c>
+      <c r="F26" s="50">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="G26" s="40">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="H26" s="40">
+        <v>179.8</v>
+      </c>
+      <c r="I26" s="40">
+        <v>174.6</v>
+      </c>
+      <c r="J26" s="40">
+        <v>169.3</v>
+      </c>
+      <c r="K26" s="40">
+        <v>167.4</v>
+      </c>
+      <c r="L26" s="40">
+        <v>162.1</v>
+      </c>
+      <c r="M26" s="40">
+        <v>154.1</v>
+      </c>
+      <c r="N26" s="40">
+        <v>143.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="36"/>
+      <c r="B27" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C27" s="40">
+        <v>99.8</v>
+      </c>
+      <c r="D27" s="40">
+        <v>93.2</v>
+      </c>
+      <c r="E27" s="40">
+        <v>101.7</v>
+      </c>
+      <c r="F27" s="50">
+        <v>100.1</v>
+      </c>
+      <c r="G27" s="50">
+        <v>92.8</v>
+      </c>
+      <c r="H27" s="50">
+        <v>100.1</v>
+      </c>
+      <c r="I27" s="50">
+        <v>100.2</v>
+      </c>
+      <c r="J27" s="50">
+        <v>105.6</v>
+      </c>
+      <c r="K27" s="50">
+        <v>104.9</v>
+      </c>
+      <c r="L27" s="50">
+        <v>102.7</v>
+      </c>
+      <c r="M27" s="40">
+        <v>103.1</v>
+      </c>
+      <c r="N27" s="40">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="36"/>
+      <c r="B28" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C28" s="36">
+        <v>111.6</v>
+      </c>
+      <c r="D28" s="36">
+        <v>115.6</v>
+      </c>
+      <c r="E28" s="36">
+        <v>102.8</v>
+      </c>
+      <c r="F28" s="36">
+        <v>100.1</v>
+      </c>
+      <c r="G28" s="36">
+        <v>100.5</v>
+      </c>
+      <c r="H28" s="51">
+        <v>77.5</v>
+      </c>
+      <c r="I28" s="36">
+        <v>80.2</v>
+      </c>
+      <c r="J28" s="36">
+        <v>75.7</v>
+      </c>
+      <c r="K28" s="36">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="L28" s="36">
+        <v>79.3</v>
+      </c>
+      <c r="M28" s="36">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="N28" s="36">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="36"/>
+      <c r="B29" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C29" s="36">
+        <v>90.5</v>
+      </c>
+      <c r="D29" s="36">
+        <v>95.8</v>
+      </c>
+      <c r="E29" s="36">
+        <v>105.3</v>
+      </c>
+      <c r="F29" s="52">
+        <v>103</v>
+      </c>
+      <c r="G29" s="36">
+        <v>127.3</v>
+      </c>
+      <c r="H29" s="51">
+        <v>124.4</v>
+      </c>
+      <c r="I29" s="36">
+        <v>120.5</v>
+      </c>
+      <c r="J29" s="36">
+        <v>116.6</v>
+      </c>
+      <c r="K29" s="36">
+        <v>111.7</v>
+      </c>
+      <c r="L29" s="52">
+        <v>115</v>
+      </c>
+      <c r="M29" s="36">
+        <v>112.8</v>
+      </c>
+      <c r="N29" s="52">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="53"/>
+      <c r="B30" s="38">
+        <v>2026</v>
+      </c>
+      <c r="C30" s="36">
+        <v>113.1</v>
+      </c>
+      <c r="D30" s="36">
+        <v>100.8</v>
+      </c>
+      <c r="E30" s="36">
+        <v>101.2</v>
+      </c>
+      <c r="F30" s="52">
+        <v>101.2</v>
+      </c>
+      <c r="G30" s="36">
+        <v>101.5</v>
+      </c>
+      <c r="H30" s="54">
+        <f>'[1]b11-5001 По всем предприятиям ('!$L$6</f>
+        <v>104</v>
+      </c>
+      <c r="I30" s="44">
+        <v>103.5</v>
+      </c>
+      <c r="J30" s="44">
+        <v>105.9</v>
+      </c>
+      <c r="K30" s="36"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="36"/>
+      <c r="N30" s="52"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A3:M3"/>
+  <mergeCells count="5">
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B7:N7"/>
+    <mergeCell ref="B15:N15"/>
+    <mergeCell ref="B23:N23"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'Объем тех. обс'!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Метаданные!Область_печати</vt:lpstr>
+      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>