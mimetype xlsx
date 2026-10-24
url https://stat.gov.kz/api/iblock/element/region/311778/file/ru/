--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -169,111 +169,111 @@
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Управление статистики торговли</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>код КСП 171302</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
     <t>к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>код КАТО</t>
   </si>
   <si>
     <t>КАТО=150000000</t>
   </si>
   <si>
     <t>Актюбинская область</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -347,50 +347,55 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -422,51 +427,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -502,116 +507,119 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
@@ -1066,1246 +1074,1252 @@
       <c r="B13" s="17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="19">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="19">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="23"/>
       <c r="B4" s="23"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="23"/>
       <c r="B5" s="23"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="B6" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="23"/>
       <c r="B7" s="25" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="25" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="B9" s="25" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="23"/>
       <c r="B10" s="25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="23"/>
       <c r="B11" s="25"/>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="23"/>
       <c r="B12" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="23"/>
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="23"/>
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
       <c r="B15" s="23"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="23"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="B18" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="1" customWidth="1"/>
     <col min="3" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
-      <c r="J2" s="33"/>
-[...2 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="32"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B5" s="3"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="29" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="C6" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="52"/>
+      <c r="C6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="34" t="s">
+      <c r="D6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="34" t="s">
+      <c r="E6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="34" t="s">
+      <c r="F6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="34" t="s">
+      <c r="G6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="34" t="s">
+      <c r="H6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="34" t="s">
+      <c r="I6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="34" t="s">
+      <c r="J6" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="34" t="s">
+      <c r="K6" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="34" t="s">
+      <c r="L6" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="34" t="s">
+      <c r="M6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="N6" s="35" t="s">
+      <c r="N6" s="32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="55"/>
+      <c r="A7" s="51"/>
       <c r="B7" s="56" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C7" s="56"/>
       <c r="D7" s="56"/>
       <c r="E7" s="56"/>
       <c r="F7" s="56"/>
       <c r="G7" s="56"/>
       <c r="H7" s="56"/>
       <c r="I7" s="56"/>
       <c r="J7" s="56"/>
       <c r="K7" s="56"/>
       <c r="L7" s="56"/>
       <c r="M7" s="56"/>
       <c r="N7" s="56"/>
     </row>
     <row r="8" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="35">
+        <v>2020</v>
+      </c>
+      <c r="C8" s="36">
+        <v>51</v>
+      </c>
+      <c r="D8" s="36">
+        <v>58.4</v>
+      </c>
+      <c r="E8" s="36">
+        <v>96.6</v>
+      </c>
+      <c r="F8" s="36">
+        <v>106.7</v>
+      </c>
+      <c r="G8" s="36">
+        <v>108.8</v>
+      </c>
+      <c r="H8" s="36">
+        <v>127.4</v>
+      </c>
+      <c r="I8" s="36">
+        <v>119.3</v>
+      </c>
+      <c r="J8" s="36">
+        <v>82.7</v>
+      </c>
+      <c r="K8" s="36">
+        <v>104.5</v>
+      </c>
+      <c r="L8" s="36">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="M8" s="36">
+        <v>117</v>
+      </c>
+      <c r="N8" s="36">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="38">
-[...26 lines deleted...]
-      <c r="K8" s="39">
+      <c r="B9" s="35">
+        <v>2021</v>
+      </c>
+      <c r="C9" s="37">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="D9" s="37">
+        <v>83.3</v>
+      </c>
+      <c r="E9" s="37">
+        <v>106.9</v>
+      </c>
+      <c r="F9" s="37">
+        <v>106.2</v>
+      </c>
+      <c r="G9" s="37">
+        <v>82.9</v>
+      </c>
+      <c r="H9" s="37">
+        <v>108.3</v>
+      </c>
+      <c r="I9" s="37">
+        <v>127.3</v>
+      </c>
+      <c r="J9" s="37">
+        <v>120</v>
+      </c>
+      <c r="K9" s="37">
+        <v>94.2</v>
+      </c>
+      <c r="L9" s="37">
+        <v>148</v>
+      </c>
+      <c r="M9" s="37">
+        <v>116.4</v>
+      </c>
+      <c r="N9" s="37">
+        <v>187.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="33"/>
+      <c r="B10" s="35">
+        <v>2022</v>
+      </c>
+      <c r="C10" s="37">
+        <v>29.2</v>
+      </c>
+      <c r="D10" s="36">
+        <v>97.9</v>
+      </c>
+      <c r="E10" s="33">
+        <v>94.7</v>
+      </c>
+      <c r="F10" s="38">
+        <v>140.9</v>
+      </c>
+      <c r="G10" s="37">
+        <v>107.4</v>
+      </c>
+      <c r="H10" s="37">
+        <v>187.4</v>
+      </c>
+      <c r="I10" s="37">
+        <v>53.6</v>
+      </c>
+      <c r="J10" s="37">
+        <v>114.4</v>
+      </c>
+      <c r="K10" s="37">
+        <v>154.6</v>
+      </c>
+      <c r="L10" s="37">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="M10" s="37">
+        <v>91.7</v>
+      </c>
+      <c r="N10" s="37">
+        <v>170.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="33"/>
+      <c r="B11" s="35">
+        <v>2023</v>
+      </c>
+      <c r="C11" s="37">
+        <v>30</v>
+      </c>
+      <c r="D11" s="37">
+        <v>86.7</v>
+      </c>
+      <c r="E11" s="37">
+        <v>126.5</v>
+      </c>
+      <c r="F11" s="36">
+        <v>114.5</v>
+      </c>
+      <c r="G11" s="36">
+        <v>80</v>
+      </c>
+      <c r="H11" s="39">
+        <v>298.3</v>
+      </c>
+      <c r="I11" s="36">
+        <v>47.5</v>
+      </c>
+      <c r="J11" s="36">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="K11" s="36">
+        <v>73.7</v>
+      </c>
+      <c r="L11" s="36">
+        <v>116.1</v>
+      </c>
+      <c r="M11" s="37">
+        <v>114.5</v>
+      </c>
+      <c r="N11" s="40">
+        <v>188.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="33"/>
+      <c r="B12" s="35">
+        <v>2024</v>
+      </c>
+      <c r="C12" s="37">
+        <v>27.3</v>
+      </c>
+      <c r="D12" s="37">
+        <v>91.4</v>
+      </c>
+      <c r="E12" s="37">
+        <v>89.2</v>
+      </c>
+      <c r="F12" s="36">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="G12" s="36">
+        <v>85.9</v>
+      </c>
+      <c r="H12" s="39">
+        <v>116</v>
+      </c>
+      <c r="I12" s="36">
+        <v>114.5</v>
+      </c>
+      <c r="J12" s="36">
+        <v>92</v>
+      </c>
+      <c r="K12" s="36">
+        <v>163.4</v>
+      </c>
+      <c r="L12" s="36">
+        <v>59.1</v>
+      </c>
+      <c r="M12" s="37">
+        <v>123.2</v>
+      </c>
+      <c r="N12" s="36">
+        <v>268.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="33"/>
+      <c r="B13" s="35">
+        <v>2025</v>
+      </c>
+      <c r="C13" s="37">
+        <v>25.3</v>
+      </c>
+      <c r="D13" s="37">
+        <v>117.5</v>
+      </c>
+      <c r="E13" s="37">
         <v>104.5</v>
       </c>
-      <c r="L8" s="39">
-[...193 lines deleted...]
-      <c r="F13" s="39">
+      <c r="F13" s="36">
         <v>100.4</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="36">
         <v>198.5</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>57.7</v>
       </c>
-      <c r="I13" s="39">
+      <c r="I13" s="36">
         <v>103.8</v>
       </c>
-      <c r="J13" s="39">
+      <c r="J13" s="36">
         <v>84.6</v>
       </c>
-      <c r="K13" s="39">
+      <c r="K13" s="36">
         <v>156.30000000000001</v>
       </c>
-      <c r="L13" s="39">
+      <c r="L13" s="36">
         <v>96.3</v>
       </c>
-      <c r="M13" s="40">
+      <c r="M13" s="37">
         <v>80.400000000000006</v>
       </c>
-      <c r="N13" s="39">
+      <c r="N13" s="36">
         <v>215.9</v>
       </c>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="36"/>
-      <c r="B14" s="38">
+      <c r="A14" s="33"/>
+      <c r="B14" s="35">
         <v>2026</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="37">
         <v>34.9</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="37">
         <v>93.8</v>
       </c>
-      <c r="E14" s="40">
+      <c r="E14" s="37">
         <v>118.5</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="36">
         <v>99.6</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="36">
         <v>201.8</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="39">
         <f>'[1]b11-5001 По всем предприятиям ('!$K$6</f>
         <v>65.2</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="41">
         <v>89.7</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="41">
         <v>104.7</v>
       </c>
-      <c r="K14" s="39"/>
-[...2 lines deleted...]
-      <c r="N14" s="39"/>
+      <c r="K14" s="53">
+        <v>162.9</v>
+      </c>
+      <c r="L14" s="36"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="36"/>
     </row>
     <row r="15" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="36"/>
-[...14 lines deleted...]
-      <c r="N15" s="45"/>
+      <c r="A15" s="33"/>
+      <c r="B15" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="57"/>
     </row>
     <row r="16" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="36"/>
-      <c r="B16" s="46">
+      <c r="A16" s="33"/>
+      <c r="B16" s="42">
         <v>2020</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="36">
         <v>131.30000000000001</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="36">
         <v>149.4</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="36">
         <v>136</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="36">
         <v>109.2</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="36">
         <v>102.8</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="36">
         <v>107.7</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I16" s="36">
         <v>123.8</v>
       </c>
-      <c r="J16" s="39">
+      <c r="J16" s="36">
         <v>98.6</v>
       </c>
-      <c r="K16" s="39">
+      <c r="K16" s="36">
         <v>51.1</v>
       </c>
-      <c r="L16" s="39">
+      <c r="L16" s="36">
         <v>141.1</v>
       </c>
-      <c r="M16" s="39">
+      <c r="M16" s="36">
         <v>151.19999999999999</v>
       </c>
-      <c r="N16" s="39">
+      <c r="N16" s="36">
         <v>69.900000000000006</v>
       </c>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="36"/>
-      <c r="B17" s="46">
+      <c r="A17" s="33"/>
+      <c r="B17" s="42">
         <v>2021</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="43">
         <v>88.8</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="43">
         <v>126.7</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="43">
         <v>140.30000000000001</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="43">
         <v>139.5</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="43">
         <v>106.4</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="43">
         <v>90.4</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="43">
         <v>96.5</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="43">
         <v>140</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="43">
         <v>125.8</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="43">
         <v>118.4</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="43">
         <v>117.9</v>
       </c>
-      <c r="N17" s="47">
+      <c r="N17" s="43">
         <v>269.89999999999998</v>
       </c>
     </row>
     <row r="18" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="36"/>
-      <c r="B18" s="46">
+      <c r="A18" s="33"/>
+      <c r="B18" s="42">
         <v>2022</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="43">
         <v>114.9</v>
       </c>
-      <c r="D18" s="48">
+      <c r="D18" s="44">
         <v>135</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="33">
         <v>119.6</v>
       </c>
-      <c r="F18" s="48">
+      <c r="F18" s="44">
         <v>158.69999999999999</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="43">
         <v>205.6</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="43">
         <v>355.8</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="43">
         <v>149.9</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="43">
         <v>143.30000000000001</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="43">
         <v>101.7</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="43">
         <v>135.6</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="43">
         <v>106.7</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="43">
         <v>97.1</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="36"/>
-      <c r="B19" s="46">
+      <c r="A19" s="33"/>
+      <c r="B19" s="42">
         <v>2023</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="43">
         <v>99.8</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="43">
         <v>88.3</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="43">
         <v>118</v>
       </c>
-      <c r="F19" s="48">
+      <c r="F19" s="44">
         <v>95.8</v>
       </c>
-      <c r="G19" s="48">
+      <c r="G19" s="44">
         <v>71.400000000000006</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>113.7</v>
       </c>
-      <c r="I19" s="48">
+      <c r="I19" s="44">
         <v>100.6</v>
       </c>
-      <c r="J19" s="48">
+      <c r="J19" s="44">
         <v>136.9</v>
       </c>
-      <c r="K19" s="48">
+      <c r="K19" s="44">
         <v>99.2</v>
       </c>
-      <c r="L19" s="48">
+      <c r="L19" s="44">
         <v>88.8</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="43">
         <v>110.9</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="45">
         <v>122.7</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="36"/>
-      <c r="B20" s="46">
+      <c r="A20" s="33"/>
+      <c r="B20" s="42">
         <v>2024</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="43">
         <v>111.6</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="43">
         <v>117.7</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="43">
         <v>83</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="44">
         <v>95.1</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="44">
         <v>102.1</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>39.700000000000003</v>
       </c>
-      <c r="I20" s="48">
+      <c r="I20" s="44">
         <v>95.7</v>
       </c>
-      <c r="J20" s="48">
+      <c r="J20" s="44">
         <v>56.6</v>
       </c>
-      <c r="K20" s="48">
+      <c r="K20" s="44">
         <v>125.3</v>
       </c>
-      <c r="L20" s="48">
+      <c r="L20" s="44">
         <v>63.8</v>
       </c>
-      <c r="M20" s="47">
+      <c r="M20" s="43">
         <v>68.7</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="45">
         <v>97.9</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="36"/>
-      <c r="B21" s="46">
+      <c r="A21" s="33"/>
+      <c r="B21" s="42">
         <v>2025</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="43">
         <v>90.5</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="43">
         <v>108.4</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="43">
         <v>127</v>
       </c>
-      <c r="F21" s="48">
+      <c r="F21" s="44">
         <v>97.2</v>
       </c>
-      <c r="G21" s="48">
+      <c r="G21" s="44">
         <v>224.7</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>111.9</v>
       </c>
-      <c r="I21" s="48">
+      <c r="I21" s="44">
         <v>101.4</v>
       </c>
-      <c r="J21" s="48">
+      <c r="J21" s="44">
         <v>93.2</v>
       </c>
-      <c r="K21" s="48">
+      <c r="K21" s="44">
         <v>89.1</v>
       </c>
-      <c r="L21" s="48">
+      <c r="L21" s="44">
         <v>145.30000000000001</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="43">
         <v>94.8</v>
       </c>
-      <c r="N21" s="49">
+      <c r="N21" s="45">
         <v>76.099999999999994</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="36"/>
-      <c r="B22" s="46">
+      <c r="A22" s="33"/>
+      <c r="B22" s="42">
         <v>2026</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="43">
         <v>113.1</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="43">
         <v>90.3</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="43">
         <v>102.4</v>
       </c>
-      <c r="F22" s="48">
+      <c r="F22" s="44">
         <v>101.6</v>
       </c>
-      <c r="G22" s="48">
+      <c r="G22" s="44">
         <v>103.3</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="39">
         <f>'[1]b11-5001 По всем предприятиям ('!$J$6</f>
         <v>116.5</v>
       </c>
-      <c r="I22" s="44">
+      <c r="I22" s="41">
         <v>100.7</v>
       </c>
-      <c r="J22" s="44">
+      <c r="J22" s="41">
         <v>124.7</v>
       </c>
-      <c r="K22" s="48"/>
-[...2 lines deleted...]
-      <c r="N22" s="49"/>
+      <c r="K22" s="53">
+        <v>130</v>
+      </c>
+      <c r="L22" s="44"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="45"/>
     </row>
     <row r="23" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="36"/>
-[...14 lines deleted...]
-      <c r="N23" s="45"/>
+      <c r="A23" s="33"/>
+      <c r="B23" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="57"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="57"/>
+      <c r="G23" s="57"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="57"/>
+      <c r="K23" s="57"/>
+      <c r="L23" s="57"/>
+      <c r="M23" s="57"/>
+      <c r="N23" s="57"/>
     </row>
     <row r="24" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="36"/>
-      <c r="B24" s="38">
+      <c r="A24" s="33"/>
+      <c r="B24" s="35">
         <v>2020</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="36">
         <v>131.30000000000001</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="36">
         <v>138.1</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="36">
         <v>137.69999999999999</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="36">
         <v>130.30000000000001</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="36">
         <v>123.8</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="36">
         <v>120.2</v>
       </c>
-      <c r="I24" s="39">
+      <c r="I24" s="36">
         <v>120.7</v>
       </c>
-      <c r="J24" s="39">
+      <c r="J24" s="36">
         <v>117.2</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="36">
         <v>100.8</v>
       </c>
-      <c r="L24" s="39">
+      <c r="L24" s="36">
         <v>105.7</v>
       </c>
-      <c r="M24" s="39">
+      <c r="M24" s="36">
         <v>111.1</v>
       </c>
-      <c r="N24" s="39">
+      <c r="N24" s="36">
         <v>103.9</v>
       </c>
     </row>
     <row r="25" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="36"/>
-      <c r="B25" s="38">
+      <c r="A25" s="33"/>
+      <c r="B25" s="35">
         <v>2021</v>
       </c>
-      <c r="C25" s="40">
+      <c r="C25" s="37">
         <v>88.8</v>
       </c>
-      <c r="D25" s="40">
+      <c r="D25" s="37">
         <v>102.8</v>
       </c>
-      <c r="E25" s="40">
+      <c r="E25" s="37">
         <v>112.6</v>
       </c>
-      <c r="F25" s="40">
+      <c r="F25" s="37">
         <v>118.5</v>
       </c>
-      <c r="G25" s="40">
+      <c r="G25" s="37">
         <v>116.1</v>
       </c>
-      <c r="H25" s="40">
+      <c r="H25" s="37">
         <v>111.1</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="37">
         <v>108.3</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="37">
         <v>112.7</v>
       </c>
-      <c r="K25" s="40">
+      <c r="K25" s="37">
         <v>114.2</v>
       </c>
-      <c r="L25" s="40">
+      <c r="L25" s="37">
         <v>115</v>
       </c>
-      <c r="M25" s="40">
+      <c r="M25" s="37">
         <v>115.4</v>
       </c>
-      <c r="N25" s="40">
+      <c r="N25" s="37">
         <v>133.5</v>
       </c>
     </row>
     <row r="26" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="36"/>
-      <c r="B26" s="38">
+      <c r="A26" s="33"/>
+      <c r="B26" s="35">
         <v>2022</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C26" s="37">
         <v>114.9</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="46">
         <v>124.1</v>
       </c>
-      <c r="E26" s="36">
+      <c r="E26" s="33">
         <v>122.6</v>
       </c>
-      <c r="F26" s="50">
+      <c r="F26" s="46">
         <v>132.19999999999999</v>
       </c>
-      <c r="G26" s="40">
+      <c r="G26" s="37">
         <v>145.19999999999999</v>
       </c>
-      <c r="H26" s="40">
+      <c r="H26" s="37">
         <v>179.8</v>
       </c>
-      <c r="I26" s="40">
+      <c r="I26" s="37">
         <v>174.6</v>
       </c>
-      <c r="J26" s="40">
+      <c r="J26" s="37">
         <v>169.3</v>
       </c>
-      <c r="K26" s="40">
+      <c r="K26" s="37">
         <v>167.4</v>
       </c>
-      <c r="L26" s="40">
+      <c r="L26" s="37">
         <v>162.1</v>
       </c>
-      <c r="M26" s="40">
+      <c r="M26" s="37">
         <v>154.1</v>
       </c>
-      <c r="N26" s="40">
+      <c r="N26" s="37">
         <v>143.4</v>
       </c>
     </row>
     <row r="27" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="36"/>
-      <c r="B27" s="38">
+      <c r="A27" s="33"/>
+      <c r="B27" s="35">
         <v>2023</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C27" s="37">
         <v>99.8</v>
       </c>
-      <c r="D27" s="40">
+      <c r="D27" s="37">
         <v>93.2</v>
       </c>
-      <c r="E27" s="40">
+      <c r="E27" s="37">
         <v>101.7</v>
       </c>
-      <c r="F27" s="50">
+      <c r="F27" s="46">
         <v>100.1</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G27" s="46">
         <v>92.8</v>
       </c>
-      <c r="H27" s="50">
+      <c r="H27" s="46">
         <v>100.1</v>
       </c>
-      <c r="I27" s="50">
+      <c r="I27" s="46">
         <v>100.2</v>
       </c>
-      <c r="J27" s="50">
+      <c r="J27" s="46">
         <v>105.6</v>
       </c>
-      <c r="K27" s="50">
+      <c r="K27" s="46">
         <v>104.9</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="46">
         <v>102.7</v>
       </c>
-      <c r="M27" s="40">
+      <c r="M27" s="37">
         <v>103.1</v>
       </c>
-      <c r="N27" s="40">
+      <c r="N27" s="37">
         <v>105.8</v>
       </c>
     </row>
     <row r="28" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="36"/>
-      <c r="B28" s="38">
+      <c r="A28" s="33"/>
+      <c r="B28" s="35">
         <v>2024</v>
       </c>
-      <c r="C28" s="36">
+      <c r="C28" s="33">
         <v>111.6</v>
       </c>
-      <c r="D28" s="36">
+      <c r="D28" s="33">
         <v>115.6</v>
       </c>
-      <c r="E28" s="36">
+      <c r="E28" s="33">
         <v>102.8</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="33">
         <v>100.1</v>
       </c>
-      <c r="G28" s="36">
+      <c r="G28" s="33">
         <v>100.5</v>
       </c>
-      <c r="H28" s="51">
+      <c r="H28" s="47">
         <v>77.5</v>
       </c>
-      <c r="I28" s="36">
+      <c r="I28" s="33">
         <v>80.2</v>
       </c>
-      <c r="J28" s="36">
+      <c r="J28" s="33">
         <v>75.7</v>
       </c>
-      <c r="K28" s="36">
+      <c r="K28" s="33">
         <v>81.599999999999994</v>
       </c>
-      <c r="L28" s="36">
+      <c r="L28" s="33">
         <v>79.3</v>
       </c>
-      <c r="M28" s="36">
+      <c r="M28" s="33">
         <v>77.900000000000006</v>
       </c>
-      <c r="N28" s="36">
+      <c r="N28" s="33">
         <v>80.5</v>
       </c>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="36"/>
-      <c r="B29" s="38">
+      <c r="A29" s="33"/>
+      <c r="B29" s="35">
         <v>2025</v>
       </c>
-      <c r="C29" s="36">
+      <c r="C29" s="33">
         <v>90.5</v>
       </c>
-      <c r="D29" s="36">
+      <c r="D29" s="33">
         <v>95.8</v>
       </c>
-      <c r="E29" s="36">
+      <c r="E29" s="33">
         <v>105.3</v>
       </c>
-      <c r="F29" s="52">
+      <c r="F29" s="48">
         <v>103</v>
       </c>
-      <c r="G29" s="36">
+      <c r="G29" s="33">
         <v>127.3</v>
       </c>
-      <c r="H29" s="51">
+      <c r="H29" s="47">
         <v>124.4</v>
       </c>
-      <c r="I29" s="36">
+      <c r="I29" s="33">
         <v>120.5</v>
       </c>
-      <c r="J29" s="36">
+      <c r="J29" s="33">
         <v>116.6</v>
       </c>
-      <c r="K29" s="36">
+      <c r="K29" s="33">
         <v>111.7</v>
       </c>
-      <c r="L29" s="52">
+      <c r="L29" s="48">
         <v>115</v>
       </c>
-      <c r="M29" s="36">
+      <c r="M29" s="33">
         <v>112.8</v>
       </c>
-      <c r="N29" s="52">
+      <c r="N29" s="48">
         <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="53"/>
-      <c r="B30" s="38">
+      <c r="A30" s="49"/>
+      <c r="B30" s="35">
         <v>2026</v>
       </c>
-      <c r="C30" s="36">
+      <c r="C30" s="33">
         <v>113.1</v>
       </c>
-      <c r="D30" s="36">
+      <c r="D30" s="33">
         <v>100.8</v>
       </c>
-      <c r="E30" s="36">
+      <c r="E30" s="33">
         <v>101.2</v>
       </c>
-      <c r="F30" s="52">
+      <c r="F30" s="48">
         <v>101.2</v>
       </c>
-      <c r="G30" s="36">
+      <c r="G30" s="33">
         <v>101.5</v>
       </c>
-      <c r="H30" s="54">
+      <c r="H30" s="50">
         <f>'[1]b11-5001 По всем предприятиям ('!$L$6</f>
         <v>104</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="41">
         <v>103.5</v>
       </c>
-      <c r="J30" s="44">
+      <c r="J30" s="41">
         <v>105.9</v>
       </c>
-      <c r="K30" s="36"/>
-[...2 lines deleted...]
-      <c r="N30" s="52"/>
+      <c r="K30" s="53">
+        <v>109.3</v>
+      </c>
+      <c r="L30" s="48"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B15:N15"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>