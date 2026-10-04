--- v4 (2026-08-24)
+++ v5 (2026-10-04)
@@ -1,600 +1,568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ Автокөлік_" sheetId="4" r:id="rId1"/>
-    <sheet name="Автокөлік көлемі" sheetId="6" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ Автокөлік_'!$A$1:$M$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!$A$1:$B$21</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G11" i="6" l="1"/>
-[...2 lines deleted...]
-  <c r="G18" i="4"/>
+  <c r="H13" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="58">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
-    <t>өткен жылғы тиісті кезеңге, %-бен</t>
-[...10 lines deleted...]
-  <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
-    <t>пайызбен</t>
-[...5 lines deleted...]
-    <t>Келесі шығарылым күні: 2026 жылғы 14 қыркүйек</t>
+    <t>КАТО коды</t>
+  </si>
+  <si>
+    <t>КАТО=150000000</t>
+  </si>
+  <si>
+    <t>Ақтөбе облысы</t>
+  </si>
+  <si>
+    <t>СКК коды 171301</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2020 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Автомобильдерге техникалық қызмет көрсету және жөндеу жөніндегі қызметті іске асыру көлемі осы қызмет түрін жүзеге асыратын кәсіпорындар мен дара кәсіпкерлер халыққа көрсеткен жұмыстардың (көрсетілетін қызметтердің) құнын көрсетеді</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Қазақстан Республикасындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Кыдыралина Асем Мейрамовна</t>
+  </si>
+  <si>
+    <t>+7 7132543892</t>
+  </si>
+  <si>
+    <t>a.kydyralina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...57 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
-[...17 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...46 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\A.Kydyralina\Desktop\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1102;&#1085;&#1100;%202026&#1075;\&#1059;&#1089;&#1083;&#1091;&#1075;&#1080;%20&#1087;&#1086;%20&#1090;&#1077;&#1093;&#1085;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1084;&#1091;%20&#1086;&#1073;&#1089;&#1083;&#1091;&#1078;&#1080;&#1074;&#1072;&#1085;&#1080;&#1102;%20&#1080;%20&#1088;&#1077;&#1084;&#1086;&#1085;&#1090;&#1091;%20&#1072;&#1074;&#1090;&#1086;&#1084;&#1086;&#1073;&#1080;&#1083;&#1077;&#1081;%20.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ИФО тех.обс"/>
       <sheetName val="Объем тех. обс"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="17">
           <cell r="G17">
             <v>65.2</v>
-          </cell>
-[...8 lines deleted...]
-            <v>104</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="12">
           <cell r="G12">
             <v>851.2</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -852,1667 +820,843 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kydyralina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P28" sqref="P28"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.42578125" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="I2" s="48" t="s">
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="28">
+        <v>171301</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="48"/>
-[...6 lines deleted...]
-      <c r="I3" s="5" t="s">
+      <c r="B3" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="27" t="s">
         <v>20</v>
       </c>
+      <c r="B4" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+    </row>
+    <row r="7" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="31"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46279</v>
+      </c>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46307</v>
+      </c>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" customWidth="1"/>
+    <col min="2" max="2" width="114.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="41"/>
+      <c r="B3" s="41"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="41"/>
+      <c r="B4" s="41"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="41"/>
+      <c r="B7" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="41"/>
+      <c r="B8" s="43" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="41"/>
+      <c r="B9" s="43" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="41"/>
+      <c r="B10" s="43"/>
+    </row>
+    <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="41"/>
+      <c r="B11" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="41"/>
+      <c r="B12" s="43"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="41"/>
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="41"/>
+      <c r="B14" s="41"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="41"/>
+      <c r="B15" s="41"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="41"/>
+      <c r="B16" s="41"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="41"/>
+      <c r="B17" s="41"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="41"/>
+      <c r="B18" s="41"/>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="41"/>
+      <c r="B19" s="41"/>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="41"/>
+      <c r="B20" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:O13"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+    </row>
+    <row r="3" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
-    </row>
-[...5 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+    </row>
+    <row r="4" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B4" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+    </row>
+    <row r="5" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B5" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="48"/>
+    </row>
+    <row r="6" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="46"/>
-[...31 lines deleted...]
-      <c r="B9" s="37" t="s">
+      <c r="G6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="37" t="s">
+      <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="37" t="s">
+      <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="37" t="s">
+      <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="37" t="s">
+      <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="37" t="s">
+      <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H9" s="37" t="s">
+      <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="I9" s="37" t="s">
+      <c r="N6" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="J9" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="37" t="s">
+      <c r="O6" s="14"/>
+    </row>
+    <row r="7" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L9" s="37" t="s">
+      <c r="B7" s="8">
+        <v>2020</v>
+      </c>
+      <c r="C7" s="9">
+        <v>222.6</v>
+      </c>
+      <c r="D7" s="9">
+        <v>129.9</v>
+      </c>
+      <c r="E7" s="9">
+        <v>129.9</v>
+      </c>
+      <c r="F7" s="9">
+        <v>125.5</v>
+      </c>
+      <c r="G7" s="9">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="H7" s="9">
+        <v>185.7</v>
+      </c>
+      <c r="I7" s="9">
+        <v>221.6</v>
+      </c>
+      <c r="J7" s="9">
+        <v>183.2</v>
+      </c>
+      <c r="K7" s="9">
+        <v>191.5</v>
+      </c>
+      <c r="L7" s="9">
+        <v>301.2</v>
+      </c>
+      <c r="M7" s="9">
+        <v>352.2</v>
+      </c>
+      <c r="N7" s="9">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="M9" s="37" t="s">
-[...81 lines deleted...]
-        <v>127.4</v>
+      <c r="B8" s="8">
+        <v>2021</v>
+      </c>
+      <c r="C8" s="9">
+        <v>197.6</v>
+      </c>
+      <c r="D8" s="9">
+        <v>164.6</v>
+      </c>
+      <c r="E8" s="9">
+        <v>176</v>
+      </c>
+      <c r="F8" s="9">
+        <v>189.2</v>
+      </c>
+      <c r="G8" s="9">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="H8" s="9">
+        <v>169.9</v>
+      </c>
+      <c r="I8" s="9">
+        <v>216.3</v>
+      </c>
+      <c r="J8" s="9">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="K8" s="9">
+        <v>243.8</v>
+      </c>
+      <c r="L8" s="9">
+        <v>360.9</v>
+      </c>
+      <c r="M8" s="9">
+        <v>420.2</v>
+      </c>
+      <c r="N8" s="9">
+        <v>786.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B9" s="8">
+        <v>2022</v>
+      </c>
+      <c r="C9" s="9">
+        <v>229.8</v>
+      </c>
+      <c r="D9" s="9">
+        <v>224.9</v>
+      </c>
+      <c r="E9" s="9">
+        <v>213.1</v>
+      </c>
+      <c r="F9" s="9">
+        <v>308.10000000000002</v>
+      </c>
+      <c r="G9" s="9">
+        <v>330.8</v>
+      </c>
+      <c r="H9" s="9">
+        <v>628.1</v>
+      </c>
+      <c r="I9" s="9">
+        <v>336.7</v>
+      </c>
+      <c r="J9" s="9">
+        <v>385.3</v>
+      </c>
+      <c r="K9" s="9">
+        <v>391.6</v>
+      </c>
+      <c r="L9" s="9">
+        <v>508.4</v>
+      </c>
+      <c r="M9" s="9">
+        <v>594.20000000000005</v>
+      </c>
+      <c r="N9" s="9">
+        <v>1012.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B10" s="8">
+        <v>2023</v>
+      </c>
+      <c r="C10" s="9">
+        <v>303.8</v>
+      </c>
+      <c r="D10" s="9">
+        <v>356.5</v>
+      </c>
+      <c r="E10" s="10">
+        <v>451</v>
+      </c>
+      <c r="F10" s="10">
+        <v>516.4</v>
+      </c>
+      <c r="G10" s="10">
+        <v>413</v>
+      </c>
+      <c r="H10" s="10">
+        <v>1232.2</v>
+      </c>
+      <c r="I10" s="10">
+        <v>584.9</v>
+      </c>
+      <c r="J10" s="10">
+        <v>910.5</v>
+      </c>
+      <c r="K10" s="10">
+        <v>701.9</v>
+      </c>
+      <c r="L10" s="10">
+        <v>815.2</v>
+      </c>
+      <c r="M10" s="11">
+        <v>920</v>
+      </c>
+      <c r="N10" s="10">
+        <v>1912.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B11" s="12">
+        <v>2024</v>
+      </c>
+      <c r="C11" s="13">
+        <v>522.20000000000005</v>
+      </c>
+      <c r="D11" s="13">
+        <v>491.5</v>
+      </c>
+      <c r="E11" s="9">
+        <v>438.3</v>
+      </c>
+      <c r="F11" s="13">
+        <v>574.9</v>
+      </c>
+      <c r="G11" s="14">
+        <v>493.6</v>
+      </c>
+      <c r="H11" s="14">
+        <v>572.4</v>
+      </c>
+      <c r="I11" s="14">
+        <v>655.4</v>
+      </c>
+      <c r="J11" s="14">
+        <v>603.1</v>
+      </c>
+      <c r="K11" s="14">
+        <v>985.4</v>
+      </c>
+      <c r="L11" s="14">
+        <v>582.5</v>
+      </c>
+      <c r="M11" s="14">
+        <v>722.6</v>
+      </c>
+      <c r="N11" s="15">
+        <v>1942.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>2025</v>
+      </c>
+      <c r="C12" s="13">
+        <v>456.5</v>
+      </c>
+      <c r="D12" s="13">
+        <v>536.4</v>
+      </c>
+      <c r="E12" s="9">
+        <v>592.70000000000005</v>
+      </c>
+      <c r="F12" s="16">
+        <v>595</v>
+      </c>
+      <c r="G12" s="15">
+        <v>1181.3</v>
       </c>
       <c r="H12" s="17">
-        <v>119.3</v>
+        <v>695</v>
       </c>
       <c r="I12" s="17">
-        <v>82.7</v>
+        <v>721.2</v>
       </c>
       <c r="J12" s="17">
-        <v>104.5</v>
+        <v>609.79999999999995</v>
       </c>
       <c r="K12" s="17">
-        <v>157.30000000000001</v>
+        <v>952.9</v>
       </c>
       <c r="L12" s="17">
-        <v>117</v>
+        <v>918</v>
       </c>
       <c r="M12" s="17">
-        <v>81.8</v>
-[...208 lines deleted...]
-      <c r="A18" s="41">
+        <v>775.3</v>
+      </c>
+      <c r="N12" s="15">
+        <v>1673.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="18"/>
+      <c r="B13" s="19">
         <v>2026</v>
       </c>
-      <c r="B18" s="18">
-[...738 lines deleted...]
-      <c r="M37" s="40"/>
+      <c r="C13" s="20">
+        <v>584.6</v>
+      </c>
+      <c r="D13" s="20">
+        <v>548.4</v>
+      </c>
+      <c r="E13" s="21">
+        <v>649.70000000000005</v>
+      </c>
+      <c r="F13" s="22">
+        <v>647.29999999999995</v>
+      </c>
+      <c r="G13" s="23">
+        <v>1306.4000000000001</v>
+      </c>
+      <c r="H13" s="24">
+        <f>'[1]Объем тех. обс'!$G$12</f>
+        <v>851.2</v>
+      </c>
+      <c r="I13" s="24">
+        <v>763.1</v>
+      </c>
+      <c r="J13" s="24">
+        <v>799.2</v>
+      </c>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A10:M10"/>
+  <mergeCells count="2">
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
-[...412 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'НКИ Автокөлік_'!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>Метадеректер!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>