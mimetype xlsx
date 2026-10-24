--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -178,75 +178,75 @@
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Сауда статистикасы басқармасы</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -467,61 +467,61 @@
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
@@ -846,52 +846,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="46"/>
-      <c r="B1" s="46"/>
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="28">
         <v>171301</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="27" t="s">
@@ -992,101 +992,101 @@
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="36">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="36">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
@@ -1094,123 +1094,123 @@
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="114.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="41"/>
       <c r="B2" s="42"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="41"/>
       <c r="B4" s="41"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="41"/>
       <c r="B6" s="43" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="41"/>
       <c r="B7" s="43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="41"/>
       <c r="B8" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="41"/>
       <c r="B9" s="43" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="41"/>
       <c r="B10" s="43"/>
     </row>
     <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A11" s="41"/>
       <c r="B11" s="44" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="41"/>
       <c r="B12" s="43"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="41"/>
       <c r="B13" s="43"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="41"/>
       <c r="B14" s="41"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="41"/>
       <c r="B15" s="41"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="41"/>
       <c r="B16" s="41"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="41"/>
       <c r="B17" s="41"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="41"/>
       <c r="B18" s="41"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="41"/>
       <c r="B19" s="41"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="41"/>
       <c r="B20" s="45" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="5"/>
@@ -1221,85 +1221,85 @@
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="47"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="48"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
     </row>
     <row r="6" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1579,51 +1579,53 @@
       <c r="C13" s="20">
         <v>584.6</v>
       </c>
       <c r="D13" s="20">
         <v>548.4</v>
       </c>
       <c r="E13" s="21">
         <v>649.70000000000005</v>
       </c>
       <c r="F13" s="22">
         <v>647.29999999999995</v>
       </c>
       <c r="G13" s="23">
         <v>1306.4000000000001</v>
       </c>
       <c r="H13" s="24">
         <f>'[1]Объем тех. обс'!$G$12</f>
         <v>851.2</v>
       </c>
       <c r="I13" s="24">
         <v>763.1</v>
       </c>
       <c r="J13" s="24">
         <v>799.2</v>
       </c>
-      <c r="K13" s="24"/>
+      <c r="K13" s="23">
+        <v>1301.5</v>
+      </c>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>