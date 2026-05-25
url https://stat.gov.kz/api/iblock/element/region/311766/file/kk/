--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -77,54 +77,54 @@
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 13 сәуір</t>
+    <t>Шығарылған күні: 2026 жылғы 13 мамыр</t>
   </si>
   <si>
-    <t>Келесі шығарылым күні: 2026 жылғы 13 мамыр</t>
+    <t>Келесі шығарылым күні: 2026 жылғы 12 маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -801,51 +801,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="H42" sqref="H42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="I2" s="48" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="47"/>
@@ -1229,51 +1229,53 @@
         <v>156.30000000000001</v>
       </c>
       <c r="K17" s="17">
         <v>96.3</v>
       </c>
       <c r="L17" s="18">
         <v>80.400000000000006</v>
       </c>
       <c r="M17" s="17">
         <v>215.9</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A18" s="41">
         <v>2026</v>
       </c>
       <c r="B18" s="18">
         <v>34.9</v>
       </c>
       <c r="C18" s="18">
         <v>93.8</v>
       </c>
       <c r="D18" s="18">
         <v>118.5</v>
       </c>
-      <c r="E18" s="17"/>
+      <c r="E18" s="17">
+        <v>99.6</v>
+      </c>
       <c r="F18" s="17"/>
       <c r="G18" s="32"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="18"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
@@ -1556,51 +1558,53 @@
         <v>89.1</v>
       </c>
       <c r="K26" s="23">
         <v>145.30000000000001</v>
       </c>
       <c r="L26" s="22">
         <v>94.8</v>
       </c>
       <c r="M26" s="24">
         <v>76.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A27" s="21">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>113.1</v>
       </c>
       <c r="C27" s="22">
         <v>90.3</v>
       </c>
       <c r="D27" s="22">
         <v>102.4</v>
       </c>
-      <c r="E27" s="23"/>
+      <c r="E27" s="23">
+        <v>101.6</v>
+      </c>
       <c r="F27" s="23"/>
       <c r="G27" s="32"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="22"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="44"/>
@@ -1924,81 +1928,83 @@
         <v>111.7</v>
       </c>
       <c r="K36" s="40">
         <v>115</v>
       </c>
       <c r="L36" s="27">
         <v>112.8</v>
       </c>
       <c r="M36" s="40">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="26">
         <v>2026</v>
       </c>
       <c r="B37" s="12">
         <v>113.1</v>
       </c>
       <c r="C37" s="12">
         <v>100.8</v>
       </c>
       <c r="D37" s="12">
         <v>101.2</v>
       </c>
-      <c r="E37" s="39"/>
+      <c r="E37" s="39">
+        <v>101.2</v>
+      </c>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="27"/>
       <c r="K37" s="40"/>
       <c r="L37" s="27"/>
       <c r="M37" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
@@ -2332,51 +2338,53 @@
         <v>952.9</v>
       </c>
       <c r="K10" s="40">
         <v>918</v>
       </c>
       <c r="L10" s="40">
         <v>775.3</v>
       </c>
       <c r="M10" s="38">
         <v>1673.7</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="12">
         <v>584.6</v>
       </c>
       <c r="C11" s="12">
         <v>548.4</v>
       </c>
       <c r="D11" s="9">
         <v>649.70000000000005</v>
       </c>
-      <c r="E11" s="39"/>
+      <c r="E11" s="39">
+        <v>647.29999999999995</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>