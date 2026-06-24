--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -77,54 +77,54 @@
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 13 мамыр</t>
+    <t>Шығарылған күні: 2026 жылғы 12 маусым</t>
   </si>
   <si>
-    <t>Келесі шығарылым күні: 2026 жылғы 12 маусым</t>
+    <t>Келесі шығарылым күні: 2026 жылғы 13 шілде</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -801,51 +801,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H42" sqref="H42"/>
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="I2" s="48" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="47"/>
@@ -1232,51 +1232,53 @@
         <v>96.3</v>
       </c>
       <c r="L17" s="18">
         <v>80.400000000000006</v>
       </c>
       <c r="M17" s="17">
         <v>215.9</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A18" s="41">
         <v>2026</v>
       </c>
       <c r="B18" s="18">
         <v>34.9</v>
       </c>
       <c r="C18" s="18">
         <v>93.8</v>
       </c>
       <c r="D18" s="18">
         <v>118.5</v>
       </c>
       <c r="E18" s="17">
         <v>99.6</v>
       </c>
-      <c r="F18" s="17"/>
+      <c r="F18" s="17">
+        <v>201.8</v>
+      </c>
       <c r="G18" s="32"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="18"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
     </row>
@@ -1561,51 +1563,53 @@
         <v>145.30000000000001</v>
       </c>
       <c r="L26" s="22">
         <v>94.8</v>
       </c>
       <c r="M26" s="24">
         <v>76.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A27" s="21">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>113.1</v>
       </c>
       <c r="C27" s="22">
         <v>90.3</v>
       </c>
       <c r="D27" s="22">
         <v>102.4</v>
       </c>
       <c r="E27" s="23">
         <v>101.6</v>
       </c>
-      <c r="F27" s="23"/>
+      <c r="F27" s="23">
+        <v>103.3</v>
+      </c>
       <c r="G27" s="32"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="22"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="44"/>
     </row>
@@ -1931,80 +1935,82 @@
         <v>115</v>
       </c>
       <c r="L36" s="27">
         <v>112.8</v>
       </c>
       <c r="M36" s="40">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="26">
         <v>2026</v>
       </c>
       <c r="B37" s="12">
         <v>113.1</v>
       </c>
       <c r="C37" s="12">
         <v>100.8</v>
       </c>
       <c r="D37" s="12">
         <v>101.2</v>
       </c>
       <c r="E37" s="39">
         <v>101.2</v>
       </c>
-      <c r="F37" s="27"/>
+      <c r="F37" s="27">
+        <v>101.5</v>
+      </c>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="27"/>
       <c r="K37" s="40"/>
       <c r="L37" s="27"/>
       <c r="M37" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
@@ -2341,51 +2347,53 @@
         <v>918</v>
       </c>
       <c r="L10" s="40">
         <v>775.3</v>
       </c>
       <c r="M10" s="38">
         <v>1673.7</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="12">
         <v>584.6</v>
       </c>
       <c r="C11" s="12">
         <v>548.4</v>
       </c>
       <c r="D11" s="9">
         <v>649.70000000000005</v>
       </c>
       <c r="E11" s="39">
         <v>647.29999999999995</v>
       </c>
-      <c r="F11" s="38"/>
+      <c r="F11" s="38">
+        <v>1306.4000000000001</v>
+      </c>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">