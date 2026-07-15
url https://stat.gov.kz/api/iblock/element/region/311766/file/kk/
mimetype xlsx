--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -1,64 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік_" sheetId="4" r:id="rId1"/>
     <sheet name="Автокөлік көлемі" sheetId="6" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ Автокөлік_'!$A$1:$M$37</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G11" i="6" l="1"/>
+  <c r="G37" i="4"/>
+  <c r="G27" i="4"/>
+  <c r="G18" i="4"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="21">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
@@ -77,66 +91,66 @@
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 12 маусым</t>
+    <t>Шығарылған күні: 2026 жылғы 13 шілде</t>
   </si>
   <si>
-    <t>Келесі шығарылым күні: 2026 жылғы 13 шілде</t>
+    <t>Келесі шығарылым күні: 2026 жылғы 12 тамыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -453,98 +467,139 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>847725</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9525" y="0"/>
           <a:ext cx="2847975" cy="638175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\A.Kydyralina\Desktop\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1102;&#1085;&#1100;%202026&#1075;\&#1059;&#1089;&#1083;&#1091;&#1075;&#1080;%20&#1087;&#1086;%20&#1090;&#1077;&#1093;&#1085;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1084;&#1091;%20&#1086;&#1073;&#1089;&#1083;&#1091;&#1078;&#1080;&#1074;&#1072;&#1085;&#1080;&#1102;%20&#1080;%20&#1088;&#1077;&#1084;&#1086;&#1085;&#1090;&#1091;%20&#1072;&#1074;&#1090;&#1086;&#1084;&#1086;&#1073;&#1080;&#1083;&#1077;&#1081;%20.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="ИФО тех.обс"/>
+      <sheetName val="Объем тех. обс"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="17">
+          <cell r="G17">
+            <v>65.2</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="G26">
+            <v>116.5</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="G35">
+            <v>104</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1">
+        <row r="12">
+          <cell r="G12">
+            <v>851.2</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -801,1600 +856,1612 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.125" style="1"/>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="I2" s="48" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="47"/>
       <c r="B3" s="47"/>
       <c r="I3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="47"/>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1">
+    <row r="7" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="46"/>
       <c r="D7" s="46"/>
       <c r="E7" s="46"/>
       <c r="F7" s="46"/>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
       <c r="I7" s="46"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="46"/>
       <c r="M7" s="46"/>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1">
+    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="36"/>
       <c r="B9" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="37" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="37" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="37" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="37" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="37" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="37" t="s">
         <v>14</v>
       </c>
       <c r="K9" s="37" t="s">
         <v>15</v>
       </c>
       <c r="L9" s="37" t="s">
         <v>16</v>
       </c>
       <c r="M9" s="37" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="49" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="50"/>
       <c r="C10" s="50"/>
       <c r="D10" s="50"/>
       <c r="E10" s="50"/>
       <c r="F10" s="50"/>
       <c r="G10" s="50"/>
       <c r="H10" s="50"/>
       <c r="I10" s="50"/>
       <c r="J10" s="50"/>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="51"/>
     </row>
-    <row r="11" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="11" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16">
         <v>2019</v>
       </c>
       <c r="B11" s="17">
         <v>82.2</v>
       </c>
       <c r="C11" s="17">
         <v>51.3</v>
       </c>
       <c r="D11" s="17">
         <v>106.2</v>
       </c>
       <c r="E11" s="17">
         <v>132.9</v>
       </c>
       <c r="F11" s="17">
         <v>115.6</v>
       </c>
       <c r="G11" s="17">
         <v>121.5</v>
       </c>
       <c r="H11" s="17">
         <v>103.8</v>
       </c>
       <c r="I11" s="17">
         <v>103.8</v>
       </c>
       <c r="J11" s="17">
         <v>201.7</v>
       </c>
       <c r="K11" s="17">
         <v>57</v>
       </c>
       <c r="L11" s="17">
         <v>109.2</v>
       </c>
       <c r="M11" s="17">
         <v>176.8</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16">
         <v>2020</v>
       </c>
       <c r="B12" s="17">
         <v>51</v>
       </c>
       <c r="C12" s="17">
         <v>58.4</v>
       </c>
       <c r="D12" s="17">
         <v>96.6</v>
       </c>
       <c r="E12" s="17">
         <v>106.7</v>
       </c>
       <c r="F12" s="17">
         <v>108.8</v>
       </c>
       <c r="G12" s="17">
         <v>127.4</v>
       </c>
       <c r="H12" s="17">
         <v>119.3</v>
       </c>
       <c r="I12" s="17">
         <v>82.7</v>
       </c>
       <c r="J12" s="17">
         <v>104.5</v>
       </c>
       <c r="K12" s="17">
         <v>157.30000000000001</v>
       </c>
       <c r="L12" s="17">
         <v>117</v>
       </c>
       <c r="M12" s="17">
         <v>81.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16">
         <v>2021</v>
       </c>
       <c r="B13" s="18">
         <v>68.599999999999994</v>
       </c>
       <c r="C13" s="18">
         <v>83.3</v>
       </c>
       <c r="D13" s="18">
         <v>106.9</v>
       </c>
       <c r="E13" s="18">
         <v>106.2</v>
       </c>
       <c r="F13" s="18">
         <v>82.9</v>
       </c>
       <c r="G13" s="18">
         <v>108.3</v>
       </c>
       <c r="H13" s="18">
         <v>127.3</v>
       </c>
       <c r="I13" s="18">
         <v>120</v>
       </c>
       <c r="J13" s="18">
         <v>94.2</v>
       </c>
       <c r="K13" s="18">
         <v>148</v>
       </c>
       <c r="L13" s="18">
         <v>116.4</v>
       </c>
       <c r="M13" s="18">
         <v>187.2</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16">
         <v>2022</v>
       </c>
       <c r="B14" s="18">
         <v>29.2</v>
       </c>
       <c r="C14" s="17">
         <v>97.9</v>
       </c>
       <c r="D14" s="19">
         <v>94.7</v>
       </c>
       <c r="E14" s="18">
         <v>140.9</v>
       </c>
       <c r="F14" s="18">
         <v>107.4</v>
       </c>
       <c r="G14" s="18">
         <v>187.4</v>
       </c>
       <c r="H14" s="18">
         <v>53.6</v>
       </c>
       <c r="I14" s="18">
         <v>114.4</v>
       </c>
       <c r="J14" s="18">
         <v>154.6</v>
       </c>
       <c r="K14" s="18">
         <v>129.80000000000001</v>
       </c>
       <c r="L14" s="18">
         <v>91.7</v>
       </c>
       <c r="M14" s="18">
         <v>170.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="33">
         <v>2023</v>
       </c>
       <c r="B15" s="34">
         <v>30</v>
       </c>
       <c r="C15" s="34">
         <v>86.7</v>
       </c>
       <c r="D15" s="34">
         <v>126.5</v>
       </c>
       <c r="E15" s="35">
         <v>114.5</v>
       </c>
       <c r="F15" s="35">
         <v>80</v>
       </c>
       <c r="G15" s="20">
         <v>298.3</v>
       </c>
       <c r="H15" s="35">
         <v>47.5</v>
       </c>
       <c r="I15" s="35">
         <v>155.69999999999999</v>
       </c>
       <c r="J15" s="35">
         <v>73.7</v>
       </c>
       <c r="K15" s="35">
         <v>116.1</v>
       </c>
       <c r="L15" s="34">
         <v>114.5</v>
       </c>
       <c r="M15" s="35">
         <v>188.5</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16">
         <v>2024</v>
       </c>
       <c r="B16" s="18">
         <v>27.3</v>
       </c>
       <c r="C16" s="18">
         <v>91.4</v>
       </c>
       <c r="D16" s="18">
         <v>89.2</v>
       </c>
       <c r="E16" s="17">
         <v>131.19999999999999</v>
       </c>
       <c r="F16" s="17">
         <v>85.9</v>
       </c>
       <c r="G16" s="32">
         <v>116</v>
       </c>
       <c r="H16" s="17">
         <v>114.5</v>
       </c>
       <c r="I16" s="17">
         <v>92</v>
       </c>
       <c r="J16" s="17">
         <v>163.4</v>
       </c>
       <c r="K16" s="17">
         <v>59.1</v>
       </c>
       <c r="L16" s="18">
         <v>123.2</v>
       </c>
       <c r="M16" s="17">
         <v>268.8</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16">
         <v>2025</v>
       </c>
       <c r="B17" s="18">
         <v>25.3</v>
       </c>
       <c r="C17" s="18">
         <v>117.5</v>
       </c>
       <c r="D17" s="18">
         <v>104.5</v>
       </c>
       <c r="E17" s="17">
         <v>100.4</v>
       </c>
       <c r="F17" s="17">
         <v>198.5</v>
       </c>
       <c r="G17" s="32">
         <v>57.7</v>
       </c>
       <c r="H17" s="17">
         <v>103.8</v>
       </c>
       <c r="I17" s="17">
         <v>84.6</v>
       </c>
       <c r="J17" s="17">
         <v>156.30000000000001</v>
       </c>
       <c r="K17" s="17">
         <v>96.3</v>
       </c>
       <c r="L17" s="18">
         <v>80.400000000000006</v>
       </c>
       <c r="M17" s="17">
         <v>215.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="41">
         <v>2026</v>
       </c>
       <c r="B18" s="18">
         <v>34.9</v>
       </c>
       <c r="C18" s="18">
         <v>93.8</v>
       </c>
       <c r="D18" s="18">
         <v>118.5</v>
       </c>
       <c r="E18" s="17">
         <v>99.6</v>
       </c>
       <c r="F18" s="17">
         <v>201.8</v>
       </c>
-      <c r="G18" s="32"/>
+      <c r="G18" s="32">
+        <f>'[1]ИФО тех.обс'!$G$17</f>
+        <v>65.2</v>
+      </c>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="18"/>
       <c r="M18" s="17"/>
     </row>
-    <row r="19" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="19" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
     </row>
-    <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="21">
         <v>2019</v>
       </c>
       <c r="B20" s="17">
         <v>190.4</v>
       </c>
       <c r="C20" s="17">
         <v>89.7</v>
       </c>
       <c r="D20" s="17">
         <v>97.4</v>
       </c>
       <c r="E20" s="17">
         <v>112.7</v>
       </c>
       <c r="F20" s="17">
         <v>109.4</v>
       </c>
       <c r="G20" s="17">
         <v>139.1</v>
       </c>
       <c r="H20" s="17">
         <v>114.8</v>
       </c>
       <c r="I20" s="17">
         <v>105.3</v>
       </c>
       <c r="J20" s="17">
         <v>181.4</v>
       </c>
       <c r="K20" s="17">
         <v>94.1</v>
       </c>
       <c r="L20" s="17">
         <v>113.3</v>
       </c>
       <c r="M20" s="17">
         <v>199.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="21">
         <v>2020</v>
       </c>
       <c r="B21" s="17">
         <v>131.30000000000001</v>
       </c>
       <c r="C21" s="17">
         <v>149.4</v>
       </c>
       <c r="D21" s="17">
         <v>136</v>
       </c>
       <c r="E21" s="17">
         <v>109.2</v>
       </c>
       <c r="F21" s="17">
         <v>102.8</v>
       </c>
       <c r="G21" s="17">
         <v>107.7</v>
       </c>
       <c r="H21" s="17">
         <v>123.8</v>
       </c>
       <c r="I21" s="17">
         <v>98.6</v>
       </c>
       <c r="J21" s="17">
         <v>51.1</v>
       </c>
       <c r="K21" s="17">
         <v>141.1</v>
       </c>
       <c r="L21" s="17">
         <v>151.19999999999999</v>
       </c>
       <c r="M21" s="17">
         <v>69.900000000000006</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="21">
         <v>2021</v>
       </c>
       <c r="B22" s="22">
         <v>88.8</v>
       </c>
       <c r="C22" s="22">
         <v>126.7</v>
       </c>
       <c r="D22" s="22">
         <v>140.30000000000001</v>
       </c>
       <c r="E22" s="22">
         <v>139.5</v>
       </c>
       <c r="F22" s="22">
         <v>106.4</v>
       </c>
       <c r="G22" s="22">
         <v>90.4</v>
       </c>
       <c r="H22" s="22">
         <v>96.5</v>
       </c>
       <c r="I22" s="22">
         <v>140</v>
       </c>
       <c r="J22" s="22">
         <v>125.8</v>
       </c>
       <c r="K22" s="22">
         <v>118.4</v>
       </c>
       <c r="L22" s="22">
         <v>117.9</v>
       </c>
       <c r="M22" s="22">
         <v>269.89999999999998</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="21">
         <v>2022</v>
       </c>
       <c r="B23" s="22">
         <v>114.9</v>
       </c>
       <c r="C23" s="23">
         <v>135</v>
       </c>
       <c r="D23" s="19">
         <v>119.6</v>
       </c>
       <c r="E23" s="23">
         <v>158.69999999999999</v>
       </c>
       <c r="F23" s="22">
         <v>205.6</v>
       </c>
       <c r="G23" s="22">
         <v>355.8</v>
       </c>
       <c r="H23" s="22">
         <v>149.9</v>
       </c>
       <c r="I23" s="22">
         <v>143.30000000000001</v>
       </c>
       <c r="J23" s="22">
         <v>101.7</v>
       </c>
       <c r="K23" s="22">
         <v>135.6</v>
       </c>
       <c r="L23" s="22">
         <v>106.7</v>
       </c>
       <c r="M23" s="22">
         <v>97.1</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="28">
         <v>2023</v>
       </c>
       <c r="B24" s="29">
         <v>99.8</v>
       </c>
       <c r="C24" s="29">
         <v>88.3</v>
       </c>
       <c r="D24" s="29">
         <v>118</v>
       </c>
       <c r="E24" s="30">
         <v>95.8</v>
       </c>
       <c r="F24" s="30">
         <v>71.400000000000006</v>
       </c>
       <c r="G24" s="20">
         <v>113.7</v>
       </c>
       <c r="H24" s="30">
         <v>100.6</v>
       </c>
       <c r="I24" s="30">
         <v>136.9</v>
       </c>
       <c r="J24" s="30">
         <v>99.2</v>
       </c>
       <c r="K24" s="30">
         <v>88.8</v>
       </c>
       <c r="L24" s="29">
         <v>110.9</v>
       </c>
       <c r="M24" s="31">
         <v>122.7</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="21">
         <v>2024</v>
       </c>
       <c r="B25" s="22">
         <v>111.6</v>
       </c>
       <c r="C25" s="22">
         <v>117.7</v>
       </c>
       <c r="D25" s="22">
         <v>83</v>
       </c>
       <c r="E25" s="23">
         <v>95.1</v>
       </c>
       <c r="F25" s="23">
         <v>102.1</v>
       </c>
       <c r="G25" s="32">
         <v>39.700000000000003</v>
       </c>
       <c r="H25" s="23">
         <v>95.7</v>
       </c>
       <c r="I25" s="23">
         <v>56.6</v>
       </c>
       <c r="J25" s="23">
         <v>125.3</v>
       </c>
       <c r="K25" s="23">
         <v>63.8</v>
       </c>
       <c r="L25" s="22">
         <v>68.7</v>
       </c>
       <c r="M25" s="24">
         <v>97.9</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="21">
         <v>2025</v>
       </c>
       <c r="B26" s="22">
         <v>90.5</v>
       </c>
       <c r="C26" s="22">
         <v>108.4</v>
       </c>
       <c r="D26" s="22">
         <v>127</v>
       </c>
       <c r="E26" s="23">
         <v>97.2</v>
       </c>
       <c r="F26" s="23">
         <v>224.7</v>
       </c>
       <c r="G26" s="32">
         <v>111.9</v>
       </c>
       <c r="H26" s="23">
         <v>101.4</v>
       </c>
       <c r="I26" s="23">
         <v>93.2</v>
       </c>
       <c r="J26" s="23">
         <v>89.1</v>
       </c>
       <c r="K26" s="23">
         <v>145.30000000000001</v>
       </c>
       <c r="L26" s="22">
         <v>94.8</v>
       </c>
       <c r="M26" s="24">
         <v>76.099999999999994</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="27" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>113.1</v>
       </c>
       <c r="C27" s="22">
         <v>90.3</v>
       </c>
       <c r="D27" s="22">
         <v>102.4</v>
       </c>
       <c r="E27" s="23">
         <v>101.6</v>
       </c>
       <c r="F27" s="23">
         <v>103.3</v>
       </c>
-      <c r="G27" s="32"/>
+      <c r="G27" s="32">
+        <f>'[1]ИФО тех.обс'!$G$26</f>
+        <v>116.5</v>
+      </c>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="22"/>
       <c r="M27" s="24"/>
     </row>
-    <row r="28" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="28" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="44"/>
     </row>
-    <row r="29" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="29" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="16">
         <v>2019</v>
       </c>
       <c r="B29" s="17">
         <v>190.4</v>
       </c>
       <c r="C29" s="17">
         <v>137.19999999999999</v>
       </c>
       <c r="D29" s="17">
         <v>123.7</v>
       </c>
       <c r="E29" s="17">
         <v>120.6</v>
       </c>
       <c r="F29" s="17">
         <v>117.9</v>
       </c>
       <c r="G29" s="17">
         <v>122.1</v>
       </c>
       <c r="H29" s="17">
         <v>120.8</v>
       </c>
       <c r="I29" s="17">
         <v>118</v>
       </c>
       <c r="J29" s="17">
         <v>129.30000000000001</v>
       </c>
       <c r="K29" s="17">
         <v>123.6</v>
       </c>
       <c r="L29" s="17">
         <v>122.2</v>
       </c>
       <c r="M29" s="17">
         <v>130.9</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="30" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16">
         <v>2020</v>
       </c>
       <c r="B30" s="17">
         <v>131.30000000000001</v>
       </c>
       <c r="C30" s="17">
         <v>138.1</v>
       </c>
       <c r="D30" s="17">
         <v>137.69999999999999</v>
       </c>
       <c r="E30" s="17">
         <v>130.30000000000001</v>
       </c>
       <c r="F30" s="17">
         <v>123.8</v>
       </c>
       <c r="G30" s="17">
         <v>120.2</v>
       </c>
       <c r="H30" s="17">
         <v>120.7</v>
       </c>
       <c r="I30" s="17">
         <v>117.2</v>
       </c>
       <c r="J30" s="17">
         <v>100.8</v>
       </c>
       <c r="K30" s="17">
         <v>105.7</v>
       </c>
       <c r="L30" s="17">
         <v>111.1</v>
       </c>
       <c r="M30" s="17">
         <v>103.9</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="31" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16">
         <v>2021</v>
       </c>
       <c r="B31" s="18">
         <v>88.8</v>
       </c>
       <c r="C31" s="18">
         <v>102.8</v>
       </c>
       <c r="D31" s="18">
         <v>112.6</v>
       </c>
       <c r="E31" s="18">
         <v>118.5</v>
       </c>
       <c r="F31" s="18">
         <v>116.1</v>
       </c>
       <c r="G31" s="18">
         <v>111.1</v>
       </c>
       <c r="H31" s="18">
         <v>108.3</v>
       </c>
       <c r="I31" s="18">
         <v>112.7</v>
       </c>
       <c r="J31" s="18">
         <v>114.2</v>
       </c>
       <c r="K31" s="18">
         <v>115</v>
       </c>
       <c r="L31" s="18">
         <v>115.4</v>
       </c>
       <c r="M31" s="18">
         <v>133.5</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="32" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16">
         <v>2022</v>
       </c>
       <c r="B32" s="18">
         <v>114.9</v>
       </c>
       <c r="C32" s="25">
         <v>124.1</v>
       </c>
       <c r="D32" s="19">
         <v>122.6</v>
       </c>
       <c r="E32" s="25">
         <v>132.19999999999999</v>
       </c>
       <c r="F32" s="18">
         <v>145.19999999999999</v>
       </c>
       <c r="G32" s="18">
         <v>179.8</v>
       </c>
       <c r="H32" s="18">
         <v>174.6</v>
       </c>
       <c r="I32" s="18">
         <v>169.3</v>
       </c>
       <c r="J32" s="18">
         <v>167.4</v>
       </c>
       <c r="K32" s="18">
         <v>162.1</v>
       </c>
       <c r="L32" s="18">
         <v>154.1</v>
       </c>
       <c r="M32" s="18">
         <v>143.4</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="33" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16">
         <v>2023</v>
       </c>
       <c r="B33" s="18">
         <v>99.8</v>
       </c>
       <c r="C33" s="18">
         <v>93.2</v>
       </c>
       <c r="D33" s="18">
         <v>101.7</v>
       </c>
       <c r="E33" s="25">
         <v>100.1</v>
       </c>
       <c r="F33" s="25">
         <v>92.8</v>
       </c>
       <c r="G33" s="25">
         <v>100.1</v>
       </c>
       <c r="H33" s="25">
         <v>100.2</v>
       </c>
       <c r="I33" s="25">
         <v>105.6</v>
       </c>
       <c r="J33" s="25">
         <v>104.9</v>
       </c>
       <c r="K33" s="25">
         <v>102.7</v>
       </c>
       <c r="L33" s="18">
         <v>103.1</v>
       </c>
       <c r="M33" s="18">
         <v>105.8</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="34" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="26">
         <v>2024</v>
       </c>
       <c r="B34" s="12">
         <v>111.6</v>
       </c>
       <c r="C34" s="12">
         <v>115.6</v>
       </c>
       <c r="D34" s="12">
         <v>102.8</v>
       </c>
       <c r="E34" s="12">
         <v>100.1</v>
       </c>
       <c r="F34" s="27">
         <v>100.5</v>
       </c>
       <c r="G34" s="27">
         <v>77.5</v>
       </c>
       <c r="H34" s="27">
         <v>80.2</v>
       </c>
       <c r="I34" s="27">
         <v>75.7</v>
       </c>
       <c r="J34" s="27">
         <v>81.599999999999994</v>
       </c>
       <c r="K34" s="27">
         <v>79.3</v>
       </c>
       <c r="L34" s="27">
         <v>77.900000000000006</v>
       </c>
       <c r="M34" s="27">
         <v>80.5</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="35" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="26">
         <v>2025</v>
       </c>
       <c r="B35" s="12">
         <v>90.5</v>
       </c>
       <c r="C35" s="12">
         <v>95.8</v>
       </c>
       <c r="D35" s="12">
         <v>105.3</v>
       </c>
       <c r="E35" s="39">
         <v>103</v>
       </c>
       <c r="F35" s="27">
         <v>127.3</v>
       </c>
       <c r="G35" s="27">
         <v>124.4</v>
       </c>
       <c r="H35" s="27">
         <v>120.5</v>
       </c>
       <c r="I35" s="27">
         <v>116.6</v>
       </c>
       <c r="J35" s="27">
         <v>111.7</v>
       </c>
       <c r="K35" s="40">
         <v>115</v>
       </c>
       <c r="L35" s="27">
         <v>112.8</v>
       </c>
       <c r="M35" s="40">
         <v>105</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="26">
         <v>2025</v>
       </c>
       <c r="B36" s="12">
         <v>90.5</v>
       </c>
       <c r="C36" s="12">
         <v>95.8</v>
       </c>
       <c r="D36" s="12">
         <v>105.3</v>
       </c>
       <c r="E36" s="39">
         <v>103</v>
       </c>
       <c r="F36" s="27">
         <v>127.3</v>
       </c>
       <c r="G36" s="27">
         <v>124.4</v>
       </c>
       <c r="H36" s="27">
         <v>120.5</v>
       </c>
       <c r="I36" s="27">
         <v>116.6</v>
       </c>
       <c r="J36" s="27">
         <v>111.7</v>
       </c>
       <c r="K36" s="40">
         <v>115</v>
       </c>
       <c r="L36" s="27">
         <v>112.8</v>
       </c>
       <c r="M36" s="40">
         <v>105</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="26">
         <v>2026</v>
       </c>
       <c r="B37" s="12">
         <v>113.1</v>
       </c>
       <c r="C37" s="12">
         <v>100.8</v>
       </c>
       <c r="D37" s="12">
         <v>101.2</v>
       </c>
       <c r="E37" s="39">
         <v>101.2</v>
       </c>
       <c r="F37" s="27">
         <v>101.5</v>
       </c>
-      <c r="G37" s="27"/>
-[...2 lines deleted...]
-      <c r="J37" s="27"/>
+      <c r="G37" s="40">
+        <f>'[1]ИФО тех.обс'!$G$35</f>
+        <v>104</v>
+      </c>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40"/>
       <c r="K37" s="40"/>
-      <c r="L37" s="27"/>
+      <c r="L37" s="40"/>
       <c r="M37" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="S11" sqref="S11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="52"/>
       <c r="L2" s="52"/>
       <c r="M2" s="52"/>
     </row>
-    <row r="3" spans="1:13" s="7" customFormat="1" ht="12" thickBot="1">
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="8">
         <v>2019</v>
       </c>
       <c r="B4" s="9">
         <v>162.19999999999999</v>
       </c>
       <c r="C4" s="9">
         <v>85.9</v>
       </c>
       <c r="D4" s="9">
         <v>91.1</v>
       </c>
       <c r="E4" s="9">
         <v>121.2</v>
       </c>
       <c r="F4" s="9">
         <v>141.80000000000001</v>
       </c>
       <c r="G4" s="9">
         <v>172.3</v>
       </c>
       <c r="H4" s="9">
         <v>178.9</v>
       </c>
       <c r="I4" s="9">
         <v>185.8</v>
       </c>
       <c r="J4" s="9">
         <v>374.6</v>
       </c>
       <c r="K4" s="9">
         <v>213.4</v>
       </c>
       <c r="L4" s="9">
         <v>232.9</v>
       </c>
       <c r="M4" s="9">
         <v>411.8</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="8">
         <v>2020</v>
       </c>
       <c r="B5" s="9">
         <v>222.6</v>
       </c>
       <c r="C5" s="9">
         <v>129.9</v>
       </c>
       <c r="D5" s="9">
         <v>129.9</v>
       </c>
       <c r="E5" s="9">
         <v>125.5</v>
       </c>
       <c r="F5" s="9">
         <v>145.69999999999999</v>
       </c>
       <c r="G5" s="9">
         <v>185.7</v>
       </c>
       <c r="H5" s="9">
         <v>221.6</v>
       </c>
       <c r="I5" s="9">
         <v>183.2</v>
       </c>
       <c r="J5" s="9">
         <v>191.5</v>
       </c>
       <c r="K5" s="9">
         <v>301.2</v>
       </c>
       <c r="L5" s="9">
         <v>352.2</v>
       </c>
       <c r="M5" s="9">
         <v>288</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2021</v>
       </c>
       <c r="B6" s="9">
         <v>197.6</v>
       </c>
       <c r="C6" s="9">
         <v>164.6</v>
       </c>
       <c r="D6" s="9">
         <v>176</v>
       </c>
       <c r="E6" s="9">
         <v>189.2</v>
       </c>
       <c r="F6" s="9">
         <v>156.80000000000001</v>
       </c>
       <c r="G6" s="9">
         <v>169.9</v>
       </c>
       <c r="H6" s="9">
         <v>216.3</v>
       </c>
       <c r="I6" s="9">
         <v>259.60000000000002</v>
       </c>
       <c r="J6" s="9">
         <v>243.8</v>
       </c>
       <c r="K6" s="9">
         <v>360.9</v>
       </c>
       <c r="L6" s="9">
         <v>420.2</v>
       </c>
       <c r="M6" s="9">
         <v>786.8</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8">
         <v>2022</v>
       </c>
       <c r="B7" s="9">
         <v>229.8</v>
       </c>
       <c r="C7" s="9">
         <v>224.9</v>
       </c>
       <c r="D7" s="9">
         <v>213.1</v>
       </c>
       <c r="E7" s="9">
         <v>308.10000000000002</v>
       </c>
       <c r="F7" s="9">
         <v>330.8</v>
       </c>
       <c r="G7" s="9">
         <v>628.1</v>
       </c>
       <c r="H7" s="9">
         <v>336.7</v>
       </c>
       <c r="I7" s="9">
         <v>385.3</v>
       </c>
       <c r="J7" s="9">
         <v>391.6</v>
       </c>
       <c r="K7" s="9">
         <v>508.4</v>
       </c>
       <c r="L7" s="9">
         <v>594.20000000000005</v>
       </c>
       <c r="M7" s="9">
         <v>1012.5</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="8">
         <v>2023</v>
       </c>
       <c r="B8" s="9">
         <v>303.8</v>
       </c>
       <c r="C8" s="9">
         <v>356.5</v>
       </c>
       <c r="D8" s="10">
         <v>451</v>
       </c>
       <c r="E8" s="10">
         <v>516.4</v>
       </c>
       <c r="F8" s="10">
         <v>413</v>
       </c>
       <c r="G8" s="10">
         <v>1232.2</v>
       </c>
       <c r="H8" s="10">
         <v>584.9</v>
       </c>
       <c r="I8" s="10">
         <v>910.5</v>
       </c>
       <c r="J8" s="10">
         <v>701.9</v>
       </c>
       <c r="K8" s="10">
         <v>815.2</v>
       </c>
       <c r="L8" s="11">
         <v>920</v>
       </c>
       <c r="M8" s="10">
         <v>1912.6</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16">
         <v>2024</v>
       </c>
       <c r="B9" s="12">
         <v>522.20000000000005</v>
       </c>
       <c r="C9" s="12">
         <v>491.5</v>
       </c>
       <c r="D9" s="9">
         <v>438.3</v>
       </c>
       <c r="E9" s="12">
         <v>574.9</v>
       </c>
       <c r="F9" s="27">
         <v>493.6</v>
       </c>
       <c r="G9" s="27">
         <v>572.4</v>
       </c>
       <c r="H9" s="27">
         <v>655.4</v>
       </c>
       <c r="I9" s="27">
         <v>603.1</v>
       </c>
       <c r="J9" s="27">
         <v>985.4</v>
       </c>
       <c r="K9" s="27">
         <v>582.5</v>
       </c>
       <c r="L9" s="27">
         <v>722.6</v>
       </c>
       <c r="M9" s="38">
         <v>1942.6</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16">
         <v>2025</v>
       </c>
       <c r="B10" s="12">
         <v>456.5</v>
       </c>
       <c r="C10" s="12">
         <v>536.4</v>
       </c>
       <c r="D10" s="9">
         <v>592.70000000000005</v>
       </c>
       <c r="E10" s="39">
         <v>595</v>
       </c>
       <c r="F10" s="38">
         <v>1181.3</v>
       </c>
       <c r="G10" s="40">
         <v>695</v>
       </c>
       <c r="H10" s="40">
         <v>721.2</v>
       </c>
       <c r="I10" s="40">
         <v>609.79999999999995</v>
       </c>
       <c r="J10" s="40">
         <v>952.9</v>
       </c>
       <c r="K10" s="40">
         <v>918</v>
       </c>
       <c r="L10" s="40">
         <v>775.3</v>
       </c>
       <c r="M10" s="38">
         <v>1673.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="12">
         <v>584.6</v>
       </c>
       <c r="C11" s="12">
         <v>548.4</v>
       </c>
       <c r="D11" s="9">
         <v>649.70000000000005</v>
       </c>
       <c r="E11" s="39">
         <v>647.29999999999995</v>
       </c>
       <c r="F11" s="38">
         <v>1306.4000000000001</v>
       </c>
-      <c r="G11" s="40"/>
+      <c r="G11" s="40">
+        <f>'[1]Объем тех. обс'!$G$12</f>
+        <v>851.2</v>
+      </c>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>