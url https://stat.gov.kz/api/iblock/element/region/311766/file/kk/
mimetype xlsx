--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -91,116 +91,121 @@
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 13 шілде</t>
+    <t>Шығарылған күні: 2026 жылғы 12 тамыз</t>
   </si>
   <si>
-    <t>Келесі шығарылым күні: 2026 жылғы 12 тамыз</t>
+    <t>Келесі шығарылым күні: 2026 жылғы 14 қыркүйек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -311,51 +316,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -446,50 +451,53 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -856,51 +864,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J41" sqref="J41"/>
+      <selection activeCell="P28" sqref="P28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="I2" s="48" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="47"/>
@@ -1294,51 +1302,53 @@
       </c>
     </row>
     <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="41">
         <v>2026</v>
       </c>
       <c r="B18" s="18">
         <v>34.9</v>
       </c>
       <c r="C18" s="18">
         <v>93.8</v>
       </c>
       <c r="D18" s="18">
         <v>118.5</v>
       </c>
       <c r="E18" s="17">
         <v>99.6</v>
       </c>
       <c r="F18" s="17">
         <v>201.8</v>
       </c>
       <c r="G18" s="32">
         <f>'[1]ИФО тех.обс'!$G$17</f>
         <v>65.2</v>
       </c>
-      <c r="H18" s="17"/>
+      <c r="H18" s="53">
+        <v>89.7</v>
+      </c>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="18"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
     </row>
     <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="21">
@@ -1628,51 +1638,53 @@
       </c>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>113.1</v>
       </c>
       <c r="C27" s="22">
         <v>90.3</v>
       </c>
       <c r="D27" s="22">
         <v>102.4</v>
       </c>
       <c r="E27" s="23">
         <v>101.6</v>
       </c>
       <c r="F27" s="23">
         <v>103.3</v>
       </c>
       <c r="G27" s="32">
         <f>'[1]ИФО тех.обс'!$G$26</f>
         <v>116.5</v>
       </c>
-      <c r="H27" s="23"/>
+      <c r="H27" s="53">
+        <v>100.7</v>
+      </c>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="22"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="16">
@@ -2003,78 +2015,80 @@
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="26">
         <v>2026</v>
       </c>
       <c r="B37" s="12">
         <v>113.1</v>
       </c>
       <c r="C37" s="12">
         <v>100.8</v>
       </c>
       <c r="D37" s="12">
         <v>101.2</v>
       </c>
       <c r="E37" s="39">
         <v>101.2</v>
       </c>
       <c r="F37" s="27">
         <v>101.5</v>
       </c>
       <c r="G37" s="40">
         <f>'[1]ИФО тех.обс'!$G$35</f>
         <v>104</v>
       </c>
-      <c r="H37" s="40"/>
+      <c r="H37" s="53">
+        <v>103.5</v>
+      </c>
       <c r="I37" s="40"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="40"/>
       <c r="M37" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S11" sqref="S11"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
@@ -2418,51 +2432,53 @@
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="16">
         <v>2026</v>
       </c>
       <c r="B11" s="12">
         <v>584.6</v>
       </c>
       <c r="C11" s="12">
         <v>548.4</v>
       </c>
       <c r="D11" s="9">
         <v>649.70000000000005</v>
       </c>
       <c r="E11" s="39">
         <v>647.29999999999995</v>
       </c>
       <c r="F11" s="38">
         <v>1306.4000000000001</v>
       </c>
       <c r="G11" s="40">
         <f>'[1]Объем тех. обс'!$G$12</f>
         <v>851.2</v>
       </c>
-      <c r="H11" s="40"/>
+      <c r="H11" s="40">
+        <v>763.1</v>
+      </c>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>