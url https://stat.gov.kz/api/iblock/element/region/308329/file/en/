--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,80 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Arrivals  2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="The number of departed from the" sheetId="2" r:id="rId3"/>
     <sheet name="Th numof depfrom  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId5"/>
     <sheet name="Net exter migration 2024-2026" sheetId="6" r:id="rId6"/>
-    <sheet name="Лист1" sheetId="7" r:id="rId7"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2332" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2381" uniqueCount="39">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -131,66 +129,66 @@
   <si>
     <t>arivals</t>
   </si>
   <si>
     <t xml:space="preserve">The number of arrivals from outside to the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>The number nof people who left the Republik of Kazakhstan</t>
   </si>
   <si>
     <t>Balance of external migration of the population of the Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
+  <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
-    <t>Tarbagatay district</t>
-[...4 lines deleted...]
-  <si>
     <t>district Ulken Naryn</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shemonaikhi district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -349,51 +347,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -421,487 +419,484 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>99060</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="152400" y="60960"/>
           <a:ext cx="2385060" cy="556260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>297180</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="1025" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="106680" y="45720"/>
-          <a:ext cx="1516380" cy="541020"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>106680</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>487680</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="3073" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="106680" y="60960"/>
           <a:ext cx="2308860" cy="525780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>350520</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="4097" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="106680" y="60960"/>
-          <a:ext cx="1524000" cy="525780"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="30480" y="68580"/>
           <a:ext cx="2148840" cy="541020"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="106680" y="60960"/>
-          <a:ext cx="1455420" cy="525780"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -927,51 +922,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1131,134 +1126,134 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AG43"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A38" sqref="A38:A39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="28.6640625" style="6" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="36"/>
+      <c r="A1" s="35"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="36"/>
+      <c r="A2" s="35"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="36"/>
-[...2 lines deleted...]
-      <c r="A6" s="41" t="s">
+      <c r="A3" s="35"/>
+    </row>
+    <row r="6" spans="1:25" ht="13.2">
+      <c r="A6" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:25" s="11" customFormat="1">
       <c r="Y7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="37"/>
-      <c r="B8" s="40">
+      <c r="A8" s="36"/>
+      <c r="B8" s="39">
         <v>2022</v>
       </c>
-      <c r="C8" s="42"/>
-[...4 lines deleted...]
-      <c r="H8" s="39">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="38">
         <v>2023</v>
       </c>
-      <c r="I8" s="39"/>
-[...10 lines deleted...]
-      <c r="T8" s="40">
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="38"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39">
         <v>2024</v>
       </c>
-      <c r="U8" s="42"/>
-[...3 lines deleted...]
-      <c r="Y8" s="42"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="38"/>
+      <c r="A9" s="37"/>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1289,77 +1284,77 @@
         <v>13</v>
       </c>
       <c r="S9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="T9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="33"/>
-[...22 lines deleted...]
-      <c r="Y10" s="33"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+      <c r="V10" s="32"/>
+      <c r="W10" s="32"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="32"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="12">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="14">
         <v>96</v>
       </c>
       <c r="F11" s="13">
         <v>65</v>
       </c>
       <c r="G11" s="13">
         <v>64</v>
       </c>
       <c r="H11" s="13">
         <v>86</v>
@@ -2012,51 +2007,51 @@
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13">
         <v>1</v>
       </c>
       <c r="U19" s="13">
         <v>1</v>
       </c>
       <c r="V19" s="15" t="s">
         <v>24</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>24</v>
       </c>
@@ -2089,51 +2084,51 @@
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="15" t="s">
         <v>24</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="13">
         <v>1</v>
       </c>
       <c r="E21" s="13">
         <v>5</v>
       </c>
       <c r="F21" s="13">
         <v>1</v>
       </c>
       <c r="G21" s="13">
         <v>3</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="13">
         <v>1</v>
       </c>
@@ -2166,51 +2161,51 @@
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="13">
         <v>14</v>
       </c>
       <c r="V21" s="15">
         <v>7</v>
       </c>
       <c r="W21" s="13">
         <v>7</v>
       </c>
       <c r="X21" s="13">
         <v>11</v>
       </c>
       <c r="Y21" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B22" s="12">
         <v>1</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="13">
         <v>18</v>
       </c>
       <c r="F22" s="13">
         <v>15</v>
       </c>
       <c r="G22" s="13">
         <v>7</v>
       </c>
       <c r="H22" s="13">
         <v>13</v>
       </c>
       <c r="I22" s="13">
         <v>7</v>
       </c>
@@ -2242,77 +2237,77 @@
         <v>2</v>
       </c>
       <c r="S22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T22" s="13">
         <v>1</v>
       </c>
       <c r="U22" s="13">
         <v>4</v>
       </c>
       <c r="V22" s="15">
         <v>6</v>
       </c>
       <c r="W22" s="13">
         <v>4</v>
       </c>
       <c r="X22" s="13">
         <v>10</v>
       </c>
       <c r="Y22" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:33">
-      <c r="A23" s="34" t="s">
-[...25 lines deleted...]
-      <c r="Y23" s="34"/>
+      <c r="A23" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
+      <c r="V23" s="33"/>
+      <c r="W23" s="33"/>
+      <c r="X23" s="33"/>
+      <c r="Y23" s="33"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12">
         <v>9</v>
       </c>
       <c r="C24" s="16">
         <v>5</v>
       </c>
       <c r="D24" s="13">
         <v>8</v>
       </c>
       <c r="E24" s="14">
         <v>63</v>
       </c>
       <c r="F24" s="13">
         <v>53</v>
       </c>
       <c r="G24" s="13">
         <v>44</v>
       </c>
       <c r="H24" s="13">
         <v>77</v>
@@ -2657,51 +2652,51 @@
       </c>
       <c r="S28" s="13">
         <v>1</v>
       </c>
       <c r="T28" s="13">
         <v>2</v>
       </c>
       <c r="U28" s="13">
         <v>1</v>
       </c>
       <c r="V28" s="15">
         <v>1</v>
       </c>
       <c r="W28" s="13">
         <v>2</v>
       </c>
       <c r="X28" s="13">
         <v>1</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="13">
         <v>11</v>
       </c>
       <c r="F29" s="13">
         <v>11</v>
       </c>
       <c r="G29" s="13">
         <v>2</v>
       </c>
       <c r="H29" s="13">
         <v>9</v>
       </c>
       <c r="I29" s="13">
         <v>4</v>
       </c>
@@ -2733,77 +2728,77 @@
         <v>2</v>
       </c>
       <c r="S29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U29" s="13">
         <v>2</v>
       </c>
       <c r="V29" s="15">
         <v>4</v>
       </c>
       <c r="W29" s="13">
         <v>2</v>
       </c>
       <c r="X29" s="13">
         <v>5</v>
       </c>
       <c r="Y29" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:33">
-      <c r="A30" s="35" t="s">
-[...25 lines deleted...]
-      <c r="Y30" s="35"/>
+      <c r="A30" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="34"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="34"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="34"/>
+      <c r="R30" s="34"/>
+      <c r="S30" s="34"/>
+      <c r="T30" s="34"/>
+      <c r="U30" s="34"/>
+      <c r="V30" s="34"/>
+      <c r="W30" s="34"/>
+      <c r="X30" s="34"/>
+      <c r="Y30" s="34"/>
       <c r="AG30" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:33" s="8" customFormat="1">
       <c r="A31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="17">
         <v>9</v>
       </c>
       <c r="C31" s="16">
         <v>2</v>
       </c>
       <c r="D31" s="16">
         <v>8</v>
       </c>
       <c r="E31" s="18">
         <v>33</v>
       </c>
       <c r="F31" s="16">
         <v>12</v>
       </c>
       <c r="G31" s="16">
         <v>20</v>
@@ -3459,51 +3454,51 @@
       </c>
       <c r="S39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16">
         <v>1</v>
       </c>
       <c r="U39" s="16">
         <v>1</v>
       </c>
       <c r="V39" s="19" t="s">
         <v>24</v>
       </c>
       <c r="W39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="X39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y39" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="13">
         <v>1</v>
       </c>
@@ -3536,51 +3531,51 @@
       </c>
       <c r="S40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="19" t="s">
         <v>24</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y40" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="13">
         <v>1</v>
       </c>
       <c r="E41" s="13">
         <v>5</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>3</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="13">
         <v>3</v>
       </c>
@@ -3613,51 +3608,51 @@
       </c>
       <c r="S41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16">
         <v>14</v>
       </c>
       <c r="V41" s="19">
         <v>7</v>
       </c>
       <c r="W41" s="16">
         <v>7</v>
       </c>
       <c r="X41" s="16">
         <v>11</v>
       </c>
       <c r="Y41" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B42" s="20">
         <v>1</v>
       </c>
       <c r="C42" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="21" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="21">
         <v>7</v>
       </c>
       <c r="F42" s="21">
         <v>4</v>
       </c>
       <c r="G42" s="21">
         <v>5</v>
       </c>
       <c r="H42" s="21">
         <v>4</v>
       </c>
       <c r="I42" s="21" t="s">
         <v>24</v>
       </c>
@@ -3712,275 +3707,278 @@
     </row>
     <row r="43" spans="1:25">
       <c r="A43" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B8:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE47"/>
+  <dimension ref="A1:AN47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="H6" sqref="H6:AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="19.44140625" style="6" customWidth="1"/>
+    <col min="2" max="7" width="9.109375" style="23"/>
+    <col min="8" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
-[...9 lines deleted...]
-      <c r="A6" s="41" t="s">
+    <row r="1" spans="1:40">
+      <c r="A1" s="35"/>
+    </row>
+    <row r="2" spans="1:40">
+      <c r="A2" s="35"/>
+    </row>
+    <row r="3" spans="1:40">
+      <c r="A3" s="35"/>
+    </row>
+    <row r="6" spans="1:40" ht="14.4" customHeight="1">
+      <c r="H6" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="41"/>
-[...30 lines deleted...]
-    <row r="7" spans="1:31" s="11" customFormat="1">
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+    </row>
+    <row r="7" spans="1:40" s="11" customFormat="1">
       <c r="B7" s="30"/>
       <c r="C7" s="30"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="1"/>
       <c r="S7" s="1"/>
       <c r="AE7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
-      <c r="A8" s="37"/>
+    <row r="8" spans="1:40">
+      <c r="A8" s="36"/>
       <c r="B8" s="45">
         <v>2024</v>
       </c>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="45"/>
       <c r="G8" s="45"/>
-      <c r="H8" s="40">
+      <c r="H8" s="39">
         <v>2025</v>
       </c>
-      <c r="I8" s="42"/>
-[...10 lines deleted...]
-      <c r="T8" s="40">
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="39">
         <v>2026</v>
       </c>
-      <c r="U8" s="42"/>
-[...13 lines deleted...]
-      <c r="B9" s="31" t="s">
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="41"/>
+      <c r="AE8" s="44"/>
+    </row>
+    <row r="9" spans="1:40" ht="18" customHeight="1">
+      <c r="A9" s="37"/>
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="31" t="s">
+      <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="32" t="s">
+      <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="32" t="s">
+      <c r="E9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F9" s="32" t="s">
+      <c r="F9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="31" t="s">
+      <c r="G9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="28" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J9" s="28" t="s">
         <v>5</v>
       </c>
       <c r="K9" s="28" t="s">
         <v>6</v>
       </c>
       <c r="L9" s="28" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="28" t="s">
         <v>8</v>
       </c>
       <c r="N9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="O9" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="P9" s="29" t="s">
+      <c r="P9" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="Q9" s="29" t="s">
+      <c r="Q9" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R9" s="25" t="s">
+      <c r="R9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="S9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="T9" s="28" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="28" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="28" t="s">
         <v>5</v>
       </c>
       <c r="W9" s="28" t="s">
         <v>6</v>
       </c>
       <c r="X9" s="28" t="s">
         <v>7</v>
       </c>
       <c r="Y9" s="28" t="s">
         <v>8</v>
       </c>
       <c r="Z9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="AA9" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AB9" s="29" t="s">
+      <c r="AB9" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AC9" s="29" t="s">
+      <c r="AC9" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="AD9" s="25" t="s">
+      <c r="AD9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
-      <c r="A10" s="33" t="s">
+    <row r="10" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="33"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="23">
         <v>24</v>
       </c>
       <c r="C11" s="23">
         <v>28</v>
       </c>
       <c r="D11" s="23">
         <v>54</v>
       </c>
       <c r="E11" s="23">
         <v>61</v>
       </c>
       <c r="F11" s="23">
         <v>35</v>
       </c>
       <c r="G11" s="23">
         <v>53</v>
       </c>
       <c r="H11" s="13">
         <v>17</v>
       </c>
       <c r="I11" s="13">
@@ -4000,52 +3998,55 @@
       </c>
       <c r="N11" s="13">
         <v>39</v>
       </c>
       <c r="O11" s="13">
         <v>44</v>
       </c>
       <c r="P11" s="13">
         <v>14</v>
       </c>
       <c r="Q11" s="13">
         <v>86</v>
       </c>
       <c r="R11" s="13">
         <v>42</v>
       </c>
       <c r="S11" s="13">
         <v>103</v>
       </c>
       <c r="T11" s="13">
         <v>79</v>
       </c>
       <c r="U11" s="16">
         <v>54</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="V11" s="13">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="23">
         <v>10</v>
       </c>
       <c r="C12" s="23">
         <v>12</v>
       </c>
       <c r="D12" s="23">
         <v>23</v>
       </c>
       <c r="E12" s="23">
         <v>31</v>
       </c>
       <c r="F12" s="23">
         <v>16</v>
       </c>
       <c r="G12" s="23">
         <v>24</v>
       </c>
       <c r="H12" s="13">
         <v>10</v>
       </c>
       <c r="I12" s="13">
@@ -4065,52 +4066,55 @@
       </c>
       <c r="N12" s="13">
         <v>15</v>
       </c>
       <c r="O12" s="13">
         <v>26</v>
       </c>
       <c r="P12" s="13">
         <v>9</v>
       </c>
       <c r="Q12" s="13">
         <v>38</v>
       </c>
       <c r="R12" s="13">
         <v>29</v>
       </c>
       <c r="S12" s="13">
         <v>62</v>
       </c>
       <c r="T12" s="13">
         <v>42</v>
       </c>
       <c r="U12" s="16">
         <v>14</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="V12" s="13">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="23">
         <v>5</v>
       </c>
       <c r="D13" s="23">
         <v>10</v>
       </c>
       <c r="E13" s="23">
         <v>5</v>
       </c>
       <c r="F13" s="23">
         <v>4</v>
       </c>
       <c r="G13" s="23">
         <v>5</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="13">
@@ -4130,52 +4134,55 @@
       </c>
       <c r="N13" s="13">
         <v>3</v>
       </c>
       <c r="O13" s="13">
         <v>2</v>
       </c>
       <c r="P13" s="13">
         <v>1</v>
       </c>
       <c r="Q13" s="13">
         <v>6</v>
       </c>
       <c r="R13" s="13">
         <v>1</v>
       </c>
       <c r="S13" s="13">
         <v>4</v>
       </c>
       <c r="T13" s="13">
         <v>4</v>
       </c>
       <c r="U13" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="V13" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="23">
         <v>7</v>
       </c>
       <c r="C14" s="23">
         <v>7</v>
       </c>
       <c r="D14" s="23">
         <v>10</v>
       </c>
       <c r="E14" s="23">
         <v>3</v>
       </c>
       <c r="F14" s="23">
         <v>3</v>
       </c>
       <c r="G14" s="23">
         <v>8</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="13">
@@ -4195,52 +4202,55 @@
       </c>
       <c r="N14" s="13">
         <v>7</v>
       </c>
       <c r="O14" s="13">
         <v>4</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>16</v>
       </c>
       <c r="R14" s="13">
         <v>3</v>
       </c>
       <c r="S14" s="13">
         <v>6</v>
       </c>
       <c r="T14" s="13">
         <v>5</v>
       </c>
       <c r="U14" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="V14" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="23">
         <v>1</v>
       </c>
       <c r="E15" s="23">
         <v>3</v>
       </c>
       <c r="F15" s="23">
         <v>1</v>
       </c>
       <c r="G15" s="23">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="13">
@@ -4260,52 +4270,55 @@
       </c>
       <c r="N15" s="13">
         <v>2</v>
       </c>
       <c r="O15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P15" s="13">
         <v>3</v>
       </c>
       <c r="Q15" s="13">
         <v>9</v>
       </c>
       <c r="R15" s="13">
         <v>2</v>
       </c>
       <c r="S15" s="13">
         <v>13</v>
       </c>
       <c r="T15" s="13">
         <v>10</v>
       </c>
       <c r="U15" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="V15" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="23">
         <v>2</v>
       </c>
       <c r="D16" s="23">
         <v>3</v>
       </c>
       <c r="E16" s="23">
         <v>15</v>
       </c>
       <c r="F16" s="23">
         <v>6</v>
       </c>
       <c r="G16" s="23">
         <v>10</v>
       </c>
       <c r="H16" s="13">
         <v>4</v>
       </c>
       <c r="I16" s="13">
@@ -4325,52 +4338,55 @@
       </c>
       <c r="N16" s="13">
         <v>7</v>
       </c>
       <c r="O16" s="13">
         <v>6</v>
       </c>
       <c r="P16" s="13">
         <v>1</v>
       </c>
       <c r="Q16" s="13">
         <v>2</v>
       </c>
       <c r="R16" s="13">
         <v>2</v>
       </c>
       <c r="S16" s="13">
         <v>8</v>
       </c>
       <c r="T16" s="13">
         <v>5</v>
       </c>
       <c r="U16" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -4390,52 +4406,55 @@
       </c>
       <c r="N17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -4455,54 +4474,57 @@
       </c>
       <c r="N18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>24</v>
       </c>
@@ -4520,54 +4542,57 @@
       </c>
       <c r="N19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13">
         <v>1</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23">
         <v>1</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="13">
         <v>2</v>
       </c>
@@ -4585,54 +4610,57 @@
       </c>
       <c r="N20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>24</v>
       </c>
@@ -4650,54 +4678,57 @@
       </c>
       <c r="N21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>24</v>
       </c>
@@ -4715,54 +4746,57 @@
       </c>
       <c r="N22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13">
         <v>4</v>
       </c>
       <c r="S22" s="13">
         <v>6</v>
       </c>
       <c r="T22" s="13">
         <v>5</v>
       </c>
       <c r="U22" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23">
         <v>1</v>
       </c>
       <c r="E23" s="23">
         <v>1</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>24</v>
       </c>
@@ -4780,54 +4814,57 @@
       </c>
       <c r="N23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B24" s="23">
         <v>7</v>
       </c>
       <c r="C24" s="23">
         <v>2</v>
       </c>
       <c r="D24" s="23">
         <v>6</v>
       </c>
       <c r="E24" s="23">
         <v>3</v>
       </c>
       <c r="F24" s="23">
         <v>4</v>
       </c>
       <c r="G24" s="23">
         <v>4</v>
       </c>
       <c r="H24" s="13">
         <v>3</v>
       </c>
       <c r="I24" s="13">
         <v>7</v>
       </c>
@@ -4845,76 +4882,79 @@
       </c>
       <c r="N24" s="13">
         <v>5</v>
       </c>
       <c r="O24" s="13">
         <v>6</v>
       </c>
       <c r="P24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q24" s="13">
         <v>14</v>
       </c>
       <c r="R24" s="13">
         <v>1</v>
       </c>
       <c r="S24" s="13">
         <v>4</v>
       </c>
       <c r="T24" s="13">
         <v>8</v>
       </c>
       <c r="U24" s="16">
         <v>8</v>
       </c>
-    </row>
-[...24 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="V24" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B25" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="43"/>
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="43"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="43"/>
+      <c r="R25" s="43"/>
+      <c r="S25" s="43"/>
+      <c r="T25" s="43"/>
+      <c r="U25" s="43"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="23">
         <v>14</v>
       </c>
       <c r="C26" s="23">
         <v>19</v>
       </c>
       <c r="D26" s="23">
         <v>38</v>
       </c>
       <c r="E26" s="23">
         <v>54</v>
       </c>
       <c r="F26" s="23">
         <v>28</v>
       </c>
       <c r="G26" s="23">
         <v>41</v>
       </c>
       <c r="H26" s="13">
         <v>16</v>
       </c>
       <c r="I26" s="13">
@@ -4934,52 +4974,55 @@
       </c>
       <c r="N26" s="13">
         <v>23</v>
       </c>
       <c r="O26" s="13">
         <v>35</v>
       </c>
       <c r="P26" s="13">
         <v>11</v>
       </c>
       <c r="Q26" s="13">
         <v>58</v>
       </c>
       <c r="R26" s="13">
         <v>29</v>
       </c>
       <c r="S26" s="13">
         <v>78</v>
       </c>
       <c r="T26" s="13">
         <v>59</v>
       </c>
       <c r="U26" s="16">
         <v>26</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26" s="13">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="23">
         <v>10</v>
       </c>
       <c r="C27" s="23">
         <v>12</v>
       </c>
       <c r="D27" s="23">
         <v>23</v>
       </c>
       <c r="E27" s="23">
         <v>31</v>
       </c>
       <c r="F27" s="23">
         <v>15</v>
       </c>
       <c r="G27" s="23">
         <v>23</v>
       </c>
       <c r="H27" s="13">
         <v>10</v>
       </c>
       <c r="I27" s="13">
@@ -4999,52 +5042,55 @@
       </c>
       <c r="N27" s="13">
         <v>15</v>
       </c>
       <c r="O27" s="13">
         <v>24</v>
       </c>
       <c r="P27" s="13">
         <v>9</v>
       </c>
       <c r="Q27" s="13">
         <v>37</v>
       </c>
       <c r="R27" s="13">
         <v>26</v>
       </c>
       <c r="S27" s="13">
         <v>62</v>
       </c>
       <c r="T27" s="13">
         <v>38</v>
       </c>
       <c r="U27" s="16">
         <v>14</v>
       </c>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27" s="13">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="23">
         <v>5</v>
       </c>
       <c r="D28" s="23">
         <v>10</v>
       </c>
       <c r="E28" s="23">
         <v>5</v>
       </c>
       <c r="F28" s="23">
         <v>4</v>
       </c>
       <c r="G28" s="23">
         <v>5</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="13">
@@ -5064,52 +5110,55 @@
       </c>
       <c r="N28" s="13">
         <v>3</v>
       </c>
       <c r="O28" s="13">
         <v>2</v>
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13">
         <v>6</v>
       </c>
       <c r="R28" s="13">
         <v>1</v>
       </c>
       <c r="S28" s="13">
         <v>4</v>
       </c>
       <c r="T28" s="13">
         <v>4</v>
       </c>
       <c r="U28" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="23">
         <v>1</v>
       </c>
       <c r="E29" s="23">
         <v>3</v>
       </c>
       <c r="F29" s="23">
         <v>1</v>
       </c>
       <c r="G29" s="23">
         <v>2</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="13">
@@ -5129,52 +5178,55 @@
       </c>
       <c r="N29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P29" s="13">
         <v>1</v>
       </c>
       <c r="Q29" s="13">
         <v>6</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13">
         <v>4</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="16">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="23">
         <v>2</v>
       </c>
       <c r="D30" s="23">
         <v>3</v>
       </c>
       <c r="E30" s="23">
         <v>12</v>
       </c>
       <c r="F30" s="23">
         <v>6</v>
       </c>
       <c r="G30" s="23">
         <v>9</v>
       </c>
       <c r="H30" s="13">
         <v>4</v>
       </c>
       <c r="I30" s="13">
@@ -5194,54 +5246,57 @@
       </c>
       <c r="N30" s="13">
         <v>2</v>
       </c>
       <c r="O30" s="13">
         <v>6</v>
       </c>
       <c r="P30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R30" s="13">
         <v>2</v>
       </c>
       <c r="S30" s="13">
         <v>6</v>
       </c>
       <c r="T30" s="13">
         <v>4</v>
       </c>
       <c r="U30" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B31" s="23">
         <v>4</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="23">
         <v>3</v>
       </c>
       <c r="F31" s="23">
         <v>2</v>
       </c>
       <c r="G31" s="23">
         <v>2</v>
       </c>
       <c r="H31" s="13">
         <v>2</v>
       </c>
       <c r="I31" s="13">
         <v>5</v>
       </c>
@@ -5259,76 +5314,79 @@
       </c>
       <c r="N31" s="13">
         <v>3</v>
       </c>
       <c r="O31" s="13">
         <v>3</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q31" s="13">
         <v>9</v>
       </c>
       <c r="R31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S31" s="13">
         <v>2</v>
       </c>
       <c r="T31" s="13">
         <v>8</v>
       </c>
       <c r="U31" s="16">
         <v>3</v>
       </c>
-    </row>
-[...24 lines deleted...]
-    <row r="33" spans="1:21" s="8" customFormat="1">
+      <c r="V31" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B32" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+    </row>
+    <row r="33" spans="1:22" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>10</v>
       </c>
       <c r="C33" s="23">
         <v>9</v>
       </c>
       <c r="D33" s="23">
         <v>16</v>
       </c>
       <c r="E33" s="23">
         <v>7</v>
       </c>
       <c r="F33" s="23">
         <v>7</v>
       </c>
       <c r="G33" s="23">
         <v>12</v>
       </c>
       <c r="H33" s="13">
         <v>1</v>
       </c>
       <c r="I33" s="13">
@@ -5348,53 +5406,56 @@
       </c>
       <c r="N33" s="13">
         <v>16</v>
       </c>
       <c r="O33" s="13">
         <v>9</v>
       </c>
       <c r="P33" s="16">
         <v>3</v>
       </c>
       <c r="Q33" s="16">
         <v>28</v>
       </c>
       <c r="R33" s="13">
         <v>13</v>
       </c>
       <c r="S33" s="13">
         <v>25</v>
       </c>
       <c r="T33" s="16">
         <v>20</v>
       </c>
       <c r="U33" s="16">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="8" t="s">
+      <c r="V33" s="13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="23">
         <v>1</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>24</v>
@@ -5413,53 +5474,56 @@
       </c>
       <c r="N34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O34" s="16">
         <v>2</v>
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16">
         <v>1</v>
       </c>
       <c r="R34" s="13">
         <v>3</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16">
         <v>4</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="V34" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>24</v>
@@ -5478,53 +5542,56 @@
       </c>
       <c r="N35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="V35" s="23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="23">
         <v>7</v>
       </c>
       <c r="C36" s="23">
         <v>7</v>
       </c>
       <c r="D36" s="23">
         <v>10</v>
       </c>
       <c r="E36" s="23">
         <v>3</v>
       </c>
       <c r="F36" s="23">
         <v>3</v>
       </c>
       <c r="G36" s="23">
         <v>8</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="13">
         <v>4</v>
@@ -5543,53 +5610,56 @@
       </c>
       <c r="N36" s="13">
         <v>7</v>
       </c>
       <c r="O36" s="16">
         <v>4</v>
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>16</v>
       </c>
       <c r="R36" s="13">
         <v>3</v>
       </c>
       <c r="S36" s="13">
         <v>6</v>
       </c>
       <c r="T36" s="16">
         <v>5</v>
       </c>
       <c r="U36" s="16">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="8" t="s">
+      <c r="V36" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="13">
         <v>3</v>
@@ -5608,53 +5678,56 @@
       </c>
       <c r="N37" s="13">
         <v>2</v>
       </c>
       <c r="O37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P37" s="16">
         <v>2</v>
       </c>
       <c r="Q37" s="16">
         <v>3</v>
       </c>
       <c r="R37" s="13">
         <v>2</v>
       </c>
       <c r="S37" s="13">
         <v>9</v>
       </c>
       <c r="T37" s="16">
         <v>5</v>
       </c>
       <c r="U37" s="16">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="V37" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E38" s="23">
         <v>3</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="23">
         <v>1</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>24</v>
@@ -5673,53 +5746,56 @@
       </c>
       <c r="N38" s="13">
         <v>5</v>
       </c>
       <c r="O38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P38" s="16">
         <v>1</v>
       </c>
       <c r="Q38" s="16">
         <v>2</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>1</v>
       </c>
       <c r="U38" s="16">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="V38" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>24</v>
@@ -5738,53 +5814,56 @@
       </c>
       <c r="N39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="V39" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>24</v>
@@ -5803,54 +5882,57 @@
       </c>
       <c r="N40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="V40" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>24</v>
       </c>
@@ -5868,54 +5950,57 @@
       </c>
       <c r="N41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16">
         <v>1</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="V41" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="6" t="s">
+        <v>37</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="13">
         <v>2</v>
       </c>
@@ -5933,54 +6018,57 @@
       </c>
       <c r="N42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>35</v>
+      <c r="V42" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>24</v>
       </c>
@@ -5998,54 +6086,57 @@
       </c>
       <c r="N43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="V43" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>24</v>
       </c>
@@ -6063,54 +6154,57 @@
       </c>
       <c r="N44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13">
         <v>4</v>
       </c>
       <c r="S44" s="13">
         <v>6</v>
       </c>
       <c r="T44" s="16">
         <v>5</v>
       </c>
       <c r="U44" s="16">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="V44" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="23">
         <v>1</v>
       </c>
       <c r="E45" s="23">
         <v>1</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>24</v>
       </c>
@@ -6128,54 +6222,57 @@
       </c>
       <c r="N45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B46" s="26">
         <v>3</v>
       </c>
       <c r="C46" s="26">
         <v>2</v>
       </c>
       <c r="D46" s="26">
         <v>5</v>
       </c>
       <c r="E46" s="26" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="26">
         <v>2</v>
       </c>
       <c r="G46" s="26">
         <v>2</v>
       </c>
       <c r="H46" s="21">
         <v>1</v>
       </c>
       <c r="I46" s="21">
         <v>2</v>
       </c>
@@ -6193,164 +6290,167 @@
       </c>
       <c r="N46" s="21">
         <v>2</v>
       </c>
       <c r="O46" s="21">
         <v>3</v>
       </c>
       <c r="P46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Q46" s="21">
         <v>5</v>
       </c>
       <c r="R46" s="21">
         <v>1</v>
       </c>
       <c r="S46" s="21">
         <v>2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="47" spans="1:21">
+      <c r="V46" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A10:S10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A32:S32"/>
+    <mergeCell ref="B32:U32"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="H6:AE6"/>
+    <mergeCell ref="B10:U10"/>
+    <mergeCell ref="B25:U25"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
-    <mergeCell ref="A6:AE6"/>
-    <mergeCell ref="T8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A24" sqref="A24:A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="28.109375" style="6" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="36"/>
+      <c r="A1" s="35"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="36"/>
-[...2 lines deleted...]
-      <c r="A5" s="41" t="s">
+      <c r="A2" s="35"/>
+    </row>
+    <row r="5" spans="1:25" ht="13.2">
+      <c r="A5" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="41"/>
-[...22 lines deleted...]
-      <c r="Y5" s="41"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
     </row>
     <row r="6" spans="1:25" s="11" customFormat="1">
       <c r="Y6" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="37"/>
-      <c r="B7" s="40">
+      <c r="A7" s="36"/>
+      <c r="B7" s="39">
         <v>2022</v>
       </c>
-      <c r="C7" s="42"/>
-[...4 lines deleted...]
-      <c r="H7" s="39">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="38">
         <v>2023</v>
       </c>
-      <c r="I7" s="39"/>
-[...10 lines deleted...]
-      <c r="T7" s="40">
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39">
         <v>2024</v>
       </c>
-      <c r="U7" s="42"/>
-[...3 lines deleted...]
-      <c r="Y7" s="42"/>
+      <c r="U7" s="41"/>
+      <c r="V7" s="41"/>
+      <c r="W7" s="41"/>
+      <c r="X7" s="41"/>
+      <c r="Y7" s="41"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="38"/>
+      <c r="A8" s="37"/>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J8" s="3" t="s">
@@ -6381,77 +6481,77 @@
         <v>13</v>
       </c>
       <c r="S8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="33"/>
-[...22 lines deleted...]
-      <c r="Y9" s="33"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="32"/>
+      <c r="O9" s="32"/>
+      <c r="P9" s="32"/>
+      <c r="Q9" s="32"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="32"/>
+      <c r="T9" s="32"/>
+      <c r="U9" s="32"/>
+      <c r="V9" s="32"/>
+      <c r="W9" s="32"/>
+      <c r="X9" s="32"/>
+      <c r="Y9" s="32"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="17">
         <v>252</v>
       </c>
       <c r="C10" s="16">
         <v>313</v>
       </c>
       <c r="D10" s="13">
         <v>247</v>
       </c>
       <c r="E10" s="16">
         <v>132</v>
       </c>
       <c r="F10" s="13">
         <v>148</v>
       </c>
       <c r="G10" s="13">
         <v>103</v>
       </c>
       <c r="H10" s="12">
         <v>64</v>
@@ -7104,51 +7204,51 @@
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="15">
         <v>1</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y18" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>24</v>
       </c>
@@ -7181,51 +7281,51 @@
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="15" t="s">
         <v>24</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="13">
         <v>1</v>
       </c>
       <c r="E20" s="13">
         <v>1</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>24</v>
       </c>
@@ -7258,51 +7358,51 @@
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="15" t="s">
         <v>24</v>
       </c>
       <c r="W20" s="13">
         <v>1</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B21" s="12">
         <v>21</v>
       </c>
       <c r="C21" s="13">
         <v>34</v>
       </c>
       <c r="D21" s="13">
         <v>29</v>
       </c>
       <c r="E21" s="13">
         <v>27</v>
       </c>
       <c r="F21" s="13">
         <v>26</v>
       </c>
       <c r="G21" s="13">
         <v>6</v>
       </c>
       <c r="H21" s="13">
         <v>2</v>
       </c>
       <c r="I21" s="13">
         <v>11</v>
       </c>
@@ -7334,77 +7434,77 @@
         <v>13</v>
       </c>
       <c r="S21" s="13">
         <v>10</v>
       </c>
       <c r="T21" s="13">
         <v>5</v>
       </c>
       <c r="U21" s="13">
         <v>11</v>
       </c>
       <c r="V21" s="15">
         <v>5</v>
       </c>
       <c r="W21" s="13">
         <v>1</v>
       </c>
       <c r="X21" s="13">
         <v>8</v>
       </c>
       <c r="Y21" s="6">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="47" t="s">
-[...25 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="A22" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="17">
         <v>196</v>
       </c>
       <c r="C23" s="16">
         <v>284</v>
       </c>
       <c r="D23" s="13">
         <v>196</v>
       </c>
       <c r="E23" s="16">
         <v>103</v>
       </c>
       <c r="F23" s="13">
         <v>115</v>
       </c>
       <c r="G23" s="13">
         <v>90</v>
       </c>
       <c r="H23" s="12">
         <v>53</v>
@@ -7749,51 +7849,51 @@
       </c>
       <c r="S27" s="13">
         <v>4</v>
       </c>
       <c r="T27" s="13">
         <v>2</v>
       </c>
       <c r="U27" s="13">
         <v>9</v>
       </c>
       <c r="V27" s="15">
         <v>10</v>
       </c>
       <c r="W27" s="13">
         <v>5</v>
       </c>
       <c r="X27" s="13">
         <v>11</v>
       </c>
       <c r="Y27" s="6">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B28" s="12">
         <v>5</v>
       </c>
       <c r="C28" s="13">
         <v>25</v>
       </c>
       <c r="D28" s="13">
         <v>11</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
         <v>4</v>
       </c>
       <c r="H28" s="13">
         <v>1</v>
       </c>
       <c r="I28" s="13">
         <v>2</v>
       </c>
@@ -7825,77 +7925,77 @@
         <v>9</v>
       </c>
       <c r="S28" s="13">
         <v>4</v>
       </c>
       <c r="T28" s="13">
         <v>3</v>
       </c>
       <c r="U28" s="13">
         <v>5</v>
       </c>
       <c r="V28" s="15">
         <v>1</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X28" s="13">
         <v>3</v>
       </c>
       <c r="Y28" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="44" t="s">
-[...25 lines deleted...]
-      <c r="Y29" s="44"/>
+      <c r="A29" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+      <c r="N29" s="43"/>
+      <c r="O29" s="43"/>
+      <c r="P29" s="43"/>
+      <c r="Q29" s="43"/>
+      <c r="R29" s="43"/>
+      <c r="S29" s="43"/>
+      <c r="T29" s="43"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="43"/>
+      <c r="W29" s="43"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
     </row>
     <row r="30" spans="1:25" s="8" customFormat="1">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="17">
         <v>56</v>
       </c>
       <c r="C30" s="16">
         <v>29</v>
       </c>
       <c r="D30" s="16">
         <v>51</v>
       </c>
       <c r="E30" s="16">
         <v>29</v>
       </c>
       <c r="F30" s="16">
         <v>33</v>
       </c>
       <c r="G30" s="16">
         <v>13</v>
       </c>
       <c r="H30" s="17">
         <v>11</v>
@@ -8548,51 +8648,51 @@
       </c>
       <c r="S38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V38" s="19">
         <v>1</v>
       </c>
       <c r="W38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="X38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y38" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>24</v>
       </c>
@@ -8625,51 +8725,51 @@
       </c>
       <c r="S39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="19" t="s">
         <v>24</v>
       </c>
       <c r="W39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="X39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y39" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="13">
         <v>1</v>
       </c>
       <c r="E40" s="13">
         <v>1</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="13">
         <v>9</v>
       </c>
@@ -8702,51 +8802,51 @@
       </c>
       <c r="S40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="19" t="s">
         <v>24</v>
       </c>
       <c r="W40" s="16">
         <v>1</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y40" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B41" s="20">
         <v>16</v>
       </c>
       <c r="C41" s="21">
         <v>9</v>
       </c>
       <c r="D41" s="21">
         <v>18</v>
       </c>
       <c r="E41" s="21">
         <v>18</v>
       </c>
       <c r="F41" s="21">
         <v>13</v>
       </c>
       <c r="G41" s="21">
         <v>2</v>
       </c>
       <c r="H41" s="21">
         <v>1</v>
       </c>
       <c r="I41" s="21" t="s">
         <v>24</v>
       </c>
@@ -8797,2639 +8897,2735 @@
       </c>
       <c r="Y41" s="9">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="A5:Y5"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE45"/>
+  <dimension ref="A6:AE46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A23" sqref="A23"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="H6" sqref="H6:AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
-[...6 lines deleted...]
-      <c r="A5" s="41" t="s">
+    <row r="6" spans="1:31" ht="14.4" customHeight="1">
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="41"/>
-[...33 lines deleted...]
-      <c r="AE6" s="1" t="s">
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+    </row>
+    <row r="7" spans="1:31" s="11" customFormat="1">
+      <c r="A7" s="6"/>
+      <c r="G7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="AE7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
-[...1 lines deleted...]
-      <c r="B7" s="42">
+    <row r="8" spans="1:31">
+      <c r="A8" s="36"/>
+      <c r="B8" s="41">
         <v>2024</v>
       </c>
-      <c r="C7" s="42"/>
-[...4 lines deleted...]
-      <c r="H7" s="40">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="39">
         <v>2025</v>
       </c>
-      <c r="I7" s="42"/>
-[...10 lines deleted...]
-      <c r="T7" s="40">
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="39">
         <v>2026</v>
       </c>
-      <c r="U7" s="42"/>
-[...13 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="41"/>
+      <c r="AE8" s="44"/>
+    </row>
+    <row r="9" spans="1:31" ht="18" customHeight="1">
+      <c r="A9" s="37"/>
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="25" t="s">
+      <c r="D9" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="E8" s="25" t="s">
+      <c r="E9" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="25" t="s">
+      <c r="F9" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="G9" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="28" t="s">
+      <c r="H9" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="28" t="s">
+      <c r="I9" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="J8" s="28" t="s">
+      <c r="J9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="K8" s="28" t="s">
+      <c r="K9" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="L8" s="28" t="s">
+      <c r="L9" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="M8" s="28" t="s">
+      <c r="M9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="N8" s="28" t="s">
+      <c r="N9" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="O8" s="28" t="s">
+      <c r="O9" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="P8" s="29" t="s">
+      <c r="P9" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="Q8" s="29" t="s">
+      <c r="Q9" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="R8" s="25" t="s">
+      <c r="R9" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="S8" s="2" t="s">
+      <c r="S9" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="T8" s="28" t="s">
+      <c r="T9" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="U8" s="28" t="s">
+      <c r="U9" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="V8" s="28" t="s">
+      <c r="V9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="W8" s="28" t="s">
+      <c r="W9" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="X8" s="28" t="s">
+      <c r="X9" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="Y8" s="28" t="s">
+      <c r="Y9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="Z8" s="28" t="s">
+      <c r="Z9" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="AA8" s="28" t="s">
+      <c r="AA9" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AB8" s="29" t="s">
+      <c r="AB9" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="AC8" s="29" t="s">
+      <c r="AC9" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="AD8" s="25" t="s">
+      <c r="AD9" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AE8" s="2" t="s">
+      <c r="AE9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:31">
-      <c r="A9" s="33" t="s">
+    <row r="10" spans="1:31" ht="14.4" customHeight="1">
+      <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="33"/>
-[...19 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B11" s="23">
         <v>134</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C11" s="23">
         <v>148</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D11" s="23">
         <v>137</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E11" s="23">
         <v>116</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F11" s="23">
         <v>67</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G11" s="23">
         <v>58</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="13">
         <v>4</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I11" s="16">
         <v>62</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="13">
         <v>49</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K11" s="13">
         <v>52</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L11" s="16">
         <v>59</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M11" s="16">
         <v>111</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N11" s="13">
         <v>101</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O11" s="13">
         <v>83</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P11" s="13">
         <v>42</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q11" s="13">
         <v>55</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R11" s="13">
         <v>47</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S11" s="13">
         <v>20</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T11" s="13">
         <v>12</v>
       </c>
-      <c r="U10" s="16">
+      <c r="U11" s="16">
         <v>22</v>
       </c>
-    </row>
-[...62 lines deleted...]
-        <v>11</v>
+      <c r="V11" s="13">
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="23">
+        <v>72</v>
+      </c>
+      <c r="C12" s="23">
+        <v>65</v>
+      </c>
+      <c r="D12" s="23">
+        <v>85</v>
+      </c>
+      <c r="E12" s="23">
+        <v>58</v>
+      </c>
+      <c r="F12" s="23">
+        <v>37</v>
+      </c>
+      <c r="G12" s="23">
+        <v>28</v>
+      </c>
+      <c r="H12" s="13">
+        <v>3</v>
+      </c>
+      <c r="I12" s="16">
         <v>30</v>
       </c>
-      <c r="B12" s="23">
-[...2 lines deleted...]
-      <c r="C12" s="23">
+      <c r="J12" s="13">
+        <v>37</v>
+      </c>
+      <c r="K12" s="13">
+        <v>28</v>
+      </c>
+      <c r="L12" s="16">
+        <v>19</v>
+      </c>
+      <c r="M12" s="16">
+        <v>48</v>
+      </c>
+      <c r="N12" s="13">
+        <v>45</v>
+      </c>
+      <c r="O12" s="13">
+        <v>35</v>
+      </c>
+      <c r="P12" s="13">
+        <v>23</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>21</v>
+      </c>
+      <c r="R12" s="13">
+        <v>26</v>
+      </c>
+      <c r="S12" s="13">
+        <v>7</v>
+      </c>
+      <c r="T12" s="13">
+        <v>8</v>
+      </c>
+      <c r="U12" s="16">
+        <v>11</v>
+      </c>
+      <c r="V12" s="13">
         <v>16</v>
-      </c>
-[...52 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B13" s="23">
+        <v>27</v>
+      </c>
+      <c r="C13" s="23">
+        <v>16</v>
+      </c>
+      <c r="D13" s="23">
+        <v>10</v>
+      </c>
+      <c r="E13" s="23">
+        <v>3</v>
+      </c>
+      <c r="F13" s="23">
+        <v>4</v>
+      </c>
+      <c r="G13" s="23">
+        <v>7</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" s="16">
+        <v>11</v>
+      </c>
+      <c r="J13" s="13">
+        <v>4</v>
+      </c>
+      <c r="K13" s="13">
+        <v>7</v>
+      </c>
+      <c r="L13" s="16">
+        <v>5</v>
+      </c>
+      <c r="M13" s="16">
         <v>15</v>
       </c>
-      <c r="C13" s="23">
-[...17 lines deleted...]
-      <c r="I13" s="16">
+      <c r="N13" s="13">
+        <v>17</v>
+      </c>
+      <c r="O13" s="13">
+        <v>5</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>6</v>
+      </c>
+      <c r="R13" s="13">
+        <v>7</v>
+      </c>
+      <c r="S13" s="13">
         <v>3</v>
       </c>
-      <c r="J13" s="13">
-[...30 lines deleted...]
-        <v>24</v>
+      <c r="T13" s="13">
+        <v>1</v>
       </c>
       <c r="U13" s="16">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="V13" s="13" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" s="6" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>24</v>
+        <v>31</v>
+      </c>
+      <c r="B14" s="23">
+        <v>15</v>
+      </c>
+      <c r="C14" s="23">
+        <v>11</v>
+      </c>
+      <c r="D14" s="23">
+        <v>8</v>
+      </c>
+      <c r="E14" s="23">
+        <v>9</v>
+      </c>
+      <c r="F14" s="23">
+        <v>13</v>
+      </c>
+      <c r="G14" s="23">
+        <v>8</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="I14" s="16" t="s">
-[...18 lines deleted...]
-        <v>24</v>
+      <c r="I14" s="16">
+        <v>3</v>
+      </c>
+      <c r="J14" s="13">
+        <v>5</v>
+      </c>
+      <c r="K14" s="13">
+        <v>4</v>
+      </c>
+      <c r="L14" s="16">
+        <v>4</v>
+      </c>
+      <c r="M14" s="16">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>6</v>
+      </c>
+      <c r="O14" s="13">
+        <v>8</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="13" t="s">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="Q14" s="13">
+        <v>7</v>
+      </c>
+      <c r="R14" s="13">
+        <v>1</v>
+      </c>
+      <c r="S14" s="13">
+        <v>1</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="U14" s="16" t="s">
-        <v>24</v>
+      <c r="U14" s="16">
+        <v>2</v>
+      </c>
+      <c r="V14" s="13">
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="6" t="s">
-        <v>18</v>
-[...17 lines deleted...]
-        <v>6</v>
+        <v>17</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="I15" s="16">
-[...36 lines deleted...]
-        <v>1</v>
+      <c r="I15" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U15" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V15" s="13" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="23">
+        <v>12</v>
+      </c>
+      <c r="C16" s="23">
+        <v>27</v>
+      </c>
+      <c r="D16" s="23">
+        <v>21</v>
+      </c>
+      <c r="E16" s="23">
+        <v>24</v>
+      </c>
+      <c r="F16" s="23">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23">
+        <v>6</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="16">
+        <v>5</v>
+      </c>
+      <c r="J16" s="13">
+        <v>2</v>
+      </c>
+      <c r="K16" s="13">
+        <v>5</v>
+      </c>
+      <c r="L16" s="16">
+        <v>13</v>
+      </c>
+      <c r="M16" s="16">
+        <v>24</v>
+      </c>
+      <c r="N16" s="13">
+        <v>23</v>
+      </c>
+      <c r="O16" s="13">
+        <v>19</v>
+      </c>
+      <c r="P16" s="13">
+        <v>13</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>11</v>
+      </c>
+      <c r="R16" s="13">
+        <v>7</v>
+      </c>
+      <c r="S16" s="13">
+        <v>4</v>
+      </c>
+      <c r="T16" s="13">
+        <v>1</v>
+      </c>
+      <c r="U16" s="16">
+        <v>1</v>
+      </c>
+      <c r="V16" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="23" t="s">
-[...61 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B17" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="23">
+      <c r="B18" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="23">
         <v>8</v>
       </c>
-      <c r="D17" s="23" t="s">
-[...20 lines deleted...]
-      <c r="K17" s="13">
+      <c r="D18" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" s="13">
         <v>4</v>
       </c>
-      <c r="L17" s="16" t="s">
-[...31 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="L18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U19" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="13">
+        <v>1</v>
+      </c>
+      <c r="P20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U20" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="23" t="s">
-[...61 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="B21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="23" t="s">
-[...135 lines deleted...]
-      <c r="D21" s="23">
+      <c r="B22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="23">
         <v>5</v>
       </c>
-      <c r="E21" s="23">
-[...5 lines deleted...]
-      <c r="G21" s="23">
+      <c r="E22" s="23">
+        <v>2</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="23">
         <v>3</v>
       </c>
-      <c r="H21" s="13" t="s">
-[...63 lines deleted...]
-      </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="16">
         <v>1</v>
       </c>
-      <c r="J22" s="16">
-        <v>1</v>
+      <c r="J22" s="13" t="s">
+        <v>24</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="M22" s="16" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="M22" s="16">
+        <v>2</v>
+      </c>
+      <c r="N22" s="13">
+        <v>1</v>
+      </c>
+      <c r="O22" s="13">
+        <v>2</v>
+      </c>
+      <c r="P22" s="13">
+        <v>1</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S22" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T22" s="13" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:21">
+      <c r="T22" s="13">
+        <v>2</v>
+      </c>
+      <c r="U22" s="16">
+        <v>1</v>
+      </c>
+      <c r="V22" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="23">
+      <c r="B23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1</v>
+      </c>
+      <c r="K23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M23" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U23" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="23">
         <v>8</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C24" s="23">
         <v>21</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D24" s="23">
         <v>8</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E24" s="23">
         <v>20</v>
       </c>
-      <c r="F23" s="23">
+      <c r="F24" s="23">
         <v>12</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G24" s="23">
         <v>6</v>
       </c>
-      <c r="H23" s="13">
-[...2 lines deleted...]
-      <c r="I23" s="16">
+      <c r="H24" s="13">
+        <v>1</v>
+      </c>
+      <c r="I24" s="16">
         <v>11</v>
       </c>
-      <c r="J23" s="16" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="13">
+      <c r="J24" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" s="13">
         <v>4</v>
       </c>
-      <c r="L23" s="16">
+      <c r="L24" s="16">
         <v>18</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M24" s="16">
         <v>21</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N24" s="13">
         <v>9</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O24" s="13">
         <v>13</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P24" s="13">
         <v>5</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q24" s="13">
         <v>10</v>
       </c>
-      <c r="R23" s="13">
+      <c r="R24" s="13">
         <v>6</v>
       </c>
-      <c r="S23" s="13">
+      <c r="S24" s="13">
         <v>5</v>
       </c>
-      <c r="T23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="U23" s="16">
+      <c r="T24" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U24" s="16">
         <v>4</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="V24" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B25" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="43"/>
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="43"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="43"/>
+      <c r="R25" s="43"/>
+      <c r="S25" s="43"/>
+      <c r="T25" s="43"/>
+      <c r="U25" s="43"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="23">
+      <c r="B26" s="23">
         <v>106</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C26" s="23">
         <v>108</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D26" s="23">
         <v>114</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E26" s="23">
         <v>93</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F26" s="23">
         <v>43</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G26" s="23">
         <v>38</v>
-      </c>
-[...63 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H26" s="13">
         <v>3</v>
       </c>
       <c r="I26" s="16">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J26" s="13">
+        <v>40</v>
+      </c>
+      <c r="K26" s="13">
+        <v>41</v>
+      </c>
+      <c r="L26" s="16">
+        <v>41</v>
+      </c>
+      <c r="M26" s="16">
+        <v>80</v>
+      </c>
+      <c r="N26" s="13">
+        <v>81</v>
+      </c>
+      <c r="O26" s="13">
+        <v>66</v>
+      </c>
+      <c r="P26" s="13">
+        <v>35</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>39</v>
+      </c>
+      <c r="R26" s="13">
+        <v>46</v>
+      </c>
+      <c r="S26" s="13">
+        <v>15</v>
+      </c>
+      <c r="T26" s="13">
+        <v>10</v>
+      </c>
+      <c r="U26" s="16">
+        <v>19</v>
+      </c>
+      <c r="V26" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="23">
+        <v>66</v>
+      </c>
+      <c r="C27" s="23">
+        <v>59</v>
+      </c>
+      <c r="D27" s="23">
+        <v>85</v>
+      </c>
+      <c r="E27" s="23">
+        <v>52</v>
+      </c>
+      <c r="F27" s="23">
+        <v>37</v>
+      </c>
+      <c r="G27" s="23">
+        <v>28</v>
+      </c>
+      <c r="H27" s="13">
+        <v>3</v>
+      </c>
+      <c r="I27" s="16">
+        <v>24</v>
+      </c>
+      <c r="J27" s="13">
         <v>36</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K27" s="13">
         <v>28</v>
       </c>
-      <c r="L26" s="16">
+      <c r="L27" s="16">
         <v>19</v>
       </c>
-      <c r="M26" s="16">
+      <c r="M27" s="16">
         <v>44</v>
       </c>
-      <c r="N26" s="13">
+      <c r="N27" s="13">
         <v>39</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O27" s="13">
         <v>35</v>
       </c>
-      <c r="P26" s="13">
+      <c r="P27" s="13">
         <v>23</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="Q27" s="13">
         <v>20</v>
       </c>
-      <c r="R26" s="13">
+      <c r="R27" s="13">
         <v>26</v>
       </c>
-      <c r="S26" s="13">
+      <c r="S27" s="13">
         <v>7</v>
       </c>
-      <c r="T26" s="13">
+      <c r="T27" s="13">
         <v>8</v>
       </c>
-      <c r="U26" s="16">
+      <c r="U27" s="16">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="6" t="s">
+      <c r="V27" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="23">
+      <c r="B28" s="23">
         <v>27</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C28" s="23">
         <v>16</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D28" s="23">
         <v>10</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E28" s="23">
         <v>3</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F28" s="23">
         <v>4</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G28" s="23">
         <v>4</v>
       </c>
-      <c r="H27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="16">
+      <c r="H28" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="16">
         <v>11</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J28" s="13">
         <v>4</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K28" s="13">
         <v>7</v>
       </c>
-      <c r="L27" s="16">
+      <c r="L28" s="16">
         <v>4</v>
       </c>
-      <c r="M27" s="16">
+      <c r="M28" s="16">
         <v>15</v>
       </c>
-      <c r="N27" s="13">
+      <c r="N28" s="13">
         <v>14</v>
       </c>
-      <c r="O27" s="13">
+      <c r="O28" s="13">
         <v>5</v>
       </c>
-      <c r="P27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q27" s="13">
+      <c r="P28" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q28" s="13">
         <v>6</v>
       </c>
-      <c r="R27" s="13">
+      <c r="R28" s="13">
         <v>7</v>
       </c>
-      <c r="S27" s="13">
-[...5 lines deleted...]
-      <c r="U27" s="16">
+      <c r="S28" s="13">
+        <v>1</v>
+      </c>
+      <c r="T28" s="13">
+        <v>1</v>
+      </c>
+      <c r="U28" s="16">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="V28" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B28" s="23" t="s">
-[...61 lines deleted...]
-      <c r="A29" s="6" t="s">
+      <c r="B29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M29" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U29" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V29" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="23">
+      <c r="B30" s="23">
         <v>9</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C30" s="23">
         <v>25</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D30" s="23">
         <v>17</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E30" s="23">
         <v>21</v>
-      </c>
-[...63 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F30" s="23">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>3</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="16">
+        <v>5</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" s="13">
+        <v>5</v>
+      </c>
+      <c r="L30" s="16">
+        <v>11</v>
+      </c>
+      <c r="M30" s="16">
+        <v>15</v>
+      </c>
+      <c r="N30" s="13">
+        <v>23</v>
+      </c>
+      <c r="O30" s="13">
+        <v>18</v>
+      </c>
+      <c r="P30" s="13">
+        <v>9</v>
+      </c>
+      <c r="Q30" s="13">
+        <v>8</v>
+      </c>
+      <c r="R30" s="13">
+        <v>7</v>
+      </c>
+      <c r="S30" s="13">
         <v>4</v>
       </c>
-      <c r="J30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="L30" s="16">
+      <c r="T30" s="13">
+        <v>1</v>
+      </c>
+      <c r="U30" s="16">
+        <v>1</v>
+      </c>
+      <c r="V30" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="23">
+        <v>4</v>
+      </c>
+      <c r="C31" s="23">
+        <v>8</v>
+      </c>
+      <c r="D31" s="23">
+        <v>2</v>
+      </c>
+      <c r="E31" s="23">
+        <v>17</v>
+      </c>
+      <c r="F31" s="23">
+        <v>1</v>
+      </c>
+      <c r="G31" s="23">
+        <v>3</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="16">
+        <v>4</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" s="13">
+        <v>1</v>
+      </c>
+      <c r="L31" s="16">
         <v>7</v>
       </c>
-      <c r="M30" s="16">
+      <c r="M31" s="16">
         <v>6</v>
       </c>
-      <c r="N30" s="13">
+      <c r="N31" s="13">
         <v>5</v>
       </c>
-      <c r="O30" s="13">
+      <c r="O31" s="13">
         <v>8</v>
       </c>
-      <c r="P30" s="13">
+      <c r="P31" s="13">
         <v>3</v>
       </c>
-      <c r="Q30" s="13">
+      <c r="Q31" s="13">
         <v>5</v>
       </c>
-      <c r="R30" s="13">
+      <c r="R31" s="13">
         <v>6</v>
       </c>
-      <c r="S30" s="13">
+      <c r="S31" s="13">
         <v>3</v>
       </c>
-      <c r="T30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="U30" s="16">
+      <c r="T31" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="U31" s="16">
         <v>4</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="V31" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B32" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+    </row>
+    <row r="33" spans="1:22" s="8" customFormat="1">
+      <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="23">
+      <c r="B33" s="23">
         <v>28</v>
       </c>
-      <c r="C32" s="23">
+      <c r="C33" s="23">
         <v>40</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D33" s="23">
         <v>23</v>
       </c>
-      <c r="E32" s="23">
+      <c r="E33" s="23">
         <v>23</v>
       </c>
-      <c r="F32" s="23">
-[...2 lines deleted...]
-      <c r="G32" s="23">
+      <c r="F33" s="23">
+        <v>24</v>
+      </c>
+      <c r="G33" s="23">
         <v>20</v>
       </c>
-      <c r="H32" s="13">
-[...2 lines deleted...]
-      <c r="I32" s="16">
+      <c r="H33" s="13">
+        <v>1</v>
+      </c>
+      <c r="I33" s="16">
         <v>18</v>
       </c>
-      <c r="J32" s="16">
+      <c r="J33" s="16">
         <v>9</v>
       </c>
-      <c r="K32" s="16">
+      <c r="K33" s="16">
         <v>11</v>
       </c>
-      <c r="L32" s="16">
+      <c r="L33" s="16">
         <v>18</v>
       </c>
-      <c r="M32" s="16">
+      <c r="M33" s="16">
         <v>31</v>
       </c>
-      <c r="N32" s="13">
+      <c r="N33" s="13">
         <v>20</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O33" s="13">
         <v>17</v>
       </c>
-      <c r="P32" s="16">
+      <c r="P33" s="16">
         <v>7</v>
       </c>
-      <c r="Q32" s="16">
+      <c r="Q33" s="16">
         <v>16</v>
       </c>
-      <c r="R32" s="13">
-[...2 lines deleted...]
-      <c r="S32" s="13">
+      <c r="R33" s="13">
+        <v>1</v>
+      </c>
+      <c r="S33" s="13">
         <v>5</v>
       </c>
-      <c r="T32" s="16">
-[...2 lines deleted...]
-      <c r="U32" s="16">
+      <c r="T33" s="16">
+        <v>2</v>
+      </c>
+      <c r="U33" s="16">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="V33" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="23">
+      <c r="B34" s="23">
         <v>6</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C34" s="23">
         <v>6</v>
       </c>
-      <c r="D33" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="23">
+      <c r="D34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="23">
         <v>6</v>
       </c>
-      <c r="F33" s="23" t="s">
-[...8 lines deleted...]
-      <c r="I33" s="16">
+      <c r="F34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" s="16">
         <v>6</v>
       </c>
-      <c r="J33" s="16">
-[...8 lines deleted...]
-      <c r="M33" s="16">
+      <c r="J34" s="16">
+        <v>1</v>
+      </c>
+      <c r="K34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34" s="16">
         <v>4</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N34" s="13">
         <v>6</v>
       </c>
-      <c r="O33" s="16" t="s">
-[...22 lines deleted...]
-      <c r="A34" s="8" t="s">
+      <c r="O34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>1</v>
+      </c>
+      <c r="R34" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S34" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U34" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V34" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="23" t="s">
-[...14 lines deleted...]
-      <c r="G34" s="23">
+      <c r="B35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="23">
         <v>3</v>
       </c>
-      <c r="H34" s="13" t="s">
-[...17 lines deleted...]
-      <c r="N34" s="13">
+      <c r="H35" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" s="16">
+        <v>1</v>
+      </c>
+      <c r="M35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N35" s="13">
         <v>3</v>
       </c>
-      <c r="O34" s="16" t="s">
-[...22 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="O35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R35" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S35" s="13">
+        <v>2</v>
+      </c>
+      <c r="T35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U35" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="16">
+      <c r="B36" s="16">
         <v>15</v>
       </c>
-      <c r="C35" s="16">
+      <c r="C36" s="16">
         <v>11</v>
       </c>
-      <c r="D35" s="1">
+      <c r="D36" s="1">
         <v>8</v>
       </c>
-      <c r="E35" s="16">
+      <c r="E36" s="16">
         <v>9</v>
       </c>
-      <c r="F35" s="23">
+      <c r="F36" s="23">
         <v>13</v>
       </c>
-      <c r="G35" s="16">
+      <c r="G36" s="16">
         <v>8</v>
       </c>
-      <c r="H35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="16">
+      <c r="H36" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I36" s="16">
         <v>3</v>
       </c>
-      <c r="J35" s="16">
+      <c r="J36" s="16">
         <v>5</v>
       </c>
-      <c r="K35" s="16">
+      <c r="K36" s="16">
         <v>4</v>
       </c>
-      <c r="L35" s="16">
+      <c r="L36" s="16">
         <v>4</v>
       </c>
-      <c r="M35" s="16">
-[...2 lines deleted...]
-      <c r="N35" s="13">
+      <c r="M36" s="16">
+        <v>1</v>
+      </c>
+      <c r="N36" s="13">
         <v>6</v>
       </c>
-      <c r="O35" s="16">
+      <c r="O36" s="16">
         <v>8</v>
       </c>
-      <c r="P35" s="16" t="s">
-[...2 lines deleted...]
-      <c r="Q35" s="16">
+      <c r="P36" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q36" s="16">
         <v>7</v>
       </c>
-      <c r="R35" s="13">
-[...13 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="R36" s="13">
+        <v>1</v>
+      </c>
+      <c r="S36" s="13">
+        <v>1</v>
+      </c>
+      <c r="T36" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U36" s="16">
+        <v>2</v>
+      </c>
+      <c r="V36" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="16" t="s">
-[...61 lines deleted...]
-      <c r="A37" s="8" t="s">
+      <c r="B37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N37" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R37" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S37" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U37" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V37" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="16">
+      <c r="B38" s="16">
         <v>3</v>
       </c>
-      <c r="C37" s="16">
-[...2 lines deleted...]
-      <c r="D37" s="1">
+      <c r="C38" s="16">
+        <v>2</v>
+      </c>
+      <c r="D38" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="16">
+      <c r="E38" s="16">
         <v>3</v>
       </c>
-      <c r="F37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="16">
+      <c r="F38" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="16">
         <v>3</v>
       </c>
-      <c r="H37" s="13" t="s">
-[...14 lines deleted...]
-      <c r="M37" s="16">
+      <c r="H38" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I38" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J38" s="16">
+        <v>2</v>
+      </c>
+      <c r="K38" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" s="16">
+        <v>2</v>
+      </c>
+      <c r="M38" s="16">
         <v>9</v>
       </c>
-      <c r="N37" s="13" t="s">
-[...5 lines deleted...]
-      <c r="P37" s="16">
+      <c r="N38" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O38" s="16">
+        <v>1</v>
+      </c>
+      <c r="P38" s="16">
         <v>4</v>
       </c>
-      <c r="Q37" s="16">
+      <c r="Q38" s="16">
         <v>3</v>
       </c>
-      <c r="R37" s="13" t="s">
-[...13 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="R38" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S38" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T38" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U38" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V38" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="16" t="s">
-[...61 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="B39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N39" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R39" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S39" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U39" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V39" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="16">
+      <c r="B40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="16">
         <v>8</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...20 lines deleted...]
-      <c r="K39" s="16">
+      <c r="D40" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K40" s="16">
         <v>4</v>
       </c>
-      <c r="L39" s="16" t="s">
-[...31 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="L40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N40" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R40" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S40" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U40" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V40" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N41" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R41" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S41" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U41" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V41" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N42" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O42" s="16">
+        <v>1</v>
+      </c>
+      <c r="P42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R42" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S42" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U42" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V42" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="16" t="s">
-[...61 lines deleted...]
-      <c r="A41" s="8" t="s">
+      <c r="B43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N43" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R43" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S43" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U43" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V43" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="16" t="s">
-[...61 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="B44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="1">
+        <v>5</v>
+      </c>
+      <c r="E44" s="16">
+        <v>2</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="16">
+        <v>3</v>
+      </c>
+      <c r="H44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="I44" s="16">
+        <v>1</v>
+      </c>
+      <c r="J44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M44" s="16">
+        <v>2</v>
+      </c>
+      <c r="N44" s="13">
+        <v>1</v>
+      </c>
+      <c r="O44" s="16">
+        <v>2</v>
+      </c>
+      <c r="P44" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R44" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S44" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T44" s="16">
+        <v>2</v>
+      </c>
+      <c r="U44" s="16">
+        <v>1</v>
+      </c>
+      <c r="V44" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="I45" s="16">
+        <v>1</v>
+      </c>
+      <c r="J45" s="16">
+        <v>1</v>
+      </c>
+      <c r="K45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="N45" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R45" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S45" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="T45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="U45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="V45" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="16" t="s">
-[...70 lines deleted...]
-      <c r="D43" s="1">
+      <c r="B46" s="21">
+        <v>4</v>
+      </c>
+      <c r="C46" s="21">
+        <v>13</v>
+      </c>
+      <c r="D46" s="26">
+        <v>6</v>
+      </c>
+      <c r="E46" s="21">
+        <v>3</v>
+      </c>
+      <c r="F46" s="26">
+        <v>11</v>
+      </c>
+      <c r="G46" s="21">
+        <v>3</v>
+      </c>
+      <c r="H46" s="21">
+        <v>1</v>
+      </c>
+      <c r="I46" s="21">
+        <v>7</v>
+      </c>
+      <c r="J46" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" s="21">
+        <v>3</v>
+      </c>
+      <c r="L46" s="21">
+        <v>11</v>
+      </c>
+      <c r="M46" s="27">
+        <v>15</v>
+      </c>
+      <c r="N46" s="21">
+        <v>4</v>
+      </c>
+      <c r="O46" s="21">
         <v>5</v>
       </c>
-      <c r="E43" s="16">
-[...159 lines deleted...]
-      <c r="O45" s="21">
+      <c r="P46" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q46" s="21">
         <v>5</v>
       </c>
-      <c r="P45" s="21">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="R46" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="S46" s="21">
+        <v>2</v>
+      </c>
+      <c r="T46" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="U46" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="V46" s="21">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="A5:AE5"/>
+  <mergeCells count="8">
+    <mergeCell ref="H6:AE6"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="B10:U10"/>
+    <mergeCell ref="B25:U25"/>
+    <mergeCell ref="B32:U32"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="H8:S8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y42"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="28.6640625" style="6" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="36"/>
+      <c r="A1" s="35"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="36"/>
+      <c r="A2" s="35"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="36"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:25" ht="15.75">
+      <c r="A3" s="35"/>
+    </row>
+    <row r="4" spans="1:25" ht="15.6">
       <c r="L4" s="24"/>
       <c r="M4" s="24"/>
     </row>
-    <row r="6" spans="1:25" ht="12.75">
-      <c r="A6" s="41" t="s">
+    <row r="6" spans="1:25" ht="13.2">
+      <c r="A6" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:25" s="11" customFormat="1" ht="12.6" customHeight="1">
       <c r="Y7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="37"/>
-      <c r="B8" s="40">
+      <c r="A8" s="36"/>
+      <c r="B8" s="39">
         <v>2022</v>
       </c>
-      <c r="C8" s="42"/>
-[...4 lines deleted...]
-      <c r="H8" s="39">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="38">
         <v>2023</v>
       </c>
-      <c r="I8" s="39"/>
-[...10 lines deleted...]
-      <c r="T8" s="40">
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="38"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39">
         <v>2024</v>
       </c>
-      <c r="U8" s="42"/>
-[...3 lines deleted...]
-      <c r="Y8" s="42"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="38"/>
+      <c r="A9" s="37"/>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -11460,77 +11656,77 @@
         <v>13</v>
       </c>
       <c r="S9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="T9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="33"/>
-[...22 lines deleted...]
-      <c r="Y10" s="33"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+      <c r="V10" s="32"/>
+      <c r="W10" s="32"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="32"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="17">
         <v>-234</v>
       </c>
       <c r="C11" s="16">
         <v>-306</v>
       </c>
       <c r="D11" s="13">
         <v>-231</v>
       </c>
       <c r="E11" s="16">
         <v>-36</v>
       </c>
       <c r="F11" s="13">
         <v>-83</v>
       </c>
       <c r="G11" s="13">
         <v>-39</v>
       </c>
       <c r="H11" s="12">
         <v>22</v>
@@ -12183,51 +12379,51 @@
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13">
         <v>1</v>
       </c>
       <c r="U19" s="13">
         <v>1</v>
       </c>
       <c r="V19" s="15">
         <v>-1</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>24</v>
       </c>
@@ -12260,51 +12456,51 @@
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="15" t="s">
         <v>24</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="13">
         <v>4</v>
       </c>
       <c r="F21" s="13">
         <v>1</v>
       </c>
       <c r="G21" s="13">
         <v>3</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="13">
         <v>1</v>
       </c>
@@ -12337,51 +12533,51 @@
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="13">
         <v>14</v>
       </c>
       <c r="V21" s="15">
         <v>7</v>
       </c>
       <c r="W21" s="13">
         <v>6</v>
       </c>
       <c r="X21" s="13">
         <v>11</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B22" s="12">
         <v>-20</v>
       </c>
       <c r="C22" s="13">
         <v>-34</v>
       </c>
       <c r="D22" s="13">
         <v>-29</v>
       </c>
       <c r="E22" s="13">
         <v>-9</v>
       </c>
       <c r="F22" s="13">
         <v>-11</v>
       </c>
       <c r="G22" s="13">
         <v>1</v>
       </c>
       <c r="H22" s="13">
         <v>11</v>
       </c>
       <c r="I22" s="13">
         <v>-4</v>
       </c>
@@ -12413,77 +12609,77 @@
         <v>-11</v>
       </c>
       <c r="S22" s="13">
         <v>-10</v>
       </c>
       <c r="T22" s="13">
         <v>-4</v>
       </c>
       <c r="U22" s="13">
         <v>-7</v>
       </c>
       <c r="V22" s="15">
         <v>1</v>
       </c>
       <c r="W22" s="13">
         <v>3</v>
       </c>
       <c r="X22" s="13">
         <v>2</v>
       </c>
       <c r="Y22" s="6">
         <v>-11</v>
       </c>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="47" t="s">
-[...25 lines deleted...]
-      <c r="Y23" s="47"/>
+      <c r="A23" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="46"/>
+      <c r="O23" s="46"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+      <c r="U23" s="46"/>
+      <c r="V23" s="46"/>
+      <c r="W23" s="46"/>
+      <c r="X23" s="46"/>
+      <c r="Y23" s="46"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="17">
         <v>-187</v>
       </c>
       <c r="C24" s="16">
         <v>-279</v>
       </c>
       <c r="D24" s="13">
         <v>-188</v>
       </c>
       <c r="E24" s="16">
         <v>-40</v>
       </c>
       <c r="F24" s="13">
         <v>-62</v>
       </c>
       <c r="G24" s="13">
         <v>-46</v>
       </c>
       <c r="H24" s="12">
         <v>24</v>
@@ -12828,51 +13024,51 @@
       </c>
       <c r="S28" s="13">
         <v>-3</v>
       </c>
       <c r="T28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U28" s="13">
         <v>-8</v>
       </c>
       <c r="V28" s="15">
         <v>-9</v>
       </c>
       <c r="W28" s="13">
         <v>-3</v>
       </c>
       <c r="X28" s="13">
         <v>-10</v>
       </c>
       <c r="Y28" s="6">
         <v>-25</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B29" s="12">
         <v>-5</v>
       </c>
       <c r="C29" s="13">
         <v>-25</v>
       </c>
       <c r="D29" s="13">
         <v>-11</v>
       </c>
       <c r="E29" s="13">
         <v>2</v>
       </c>
       <c r="F29" s="13">
         <v>-2</v>
       </c>
       <c r="G29" s="13">
         <v>-2</v>
       </c>
       <c r="H29" s="13">
         <v>8</v>
       </c>
       <c r="I29" s="13">
         <v>2</v>
       </c>
@@ -12904,77 +13100,77 @@
         <v>-7</v>
       </c>
       <c r="S29" s="13">
         <v>-4</v>
       </c>
       <c r="T29" s="13">
         <v>-3</v>
       </c>
       <c r="U29" s="13">
         <v>-3</v>
       </c>
       <c r="V29" s="15">
         <v>3</v>
       </c>
       <c r="W29" s="13">
         <v>2</v>
       </c>
       <c r="X29" s="13">
         <v>2</v>
       </c>
       <c r="Y29" s="6">
         <v>-1</v>
       </c>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="44" t="s">
-[...25 lines deleted...]
-      <c r="Y30" s="44"/>
+      <c r="A30" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="43"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="43"/>
+      <c r="O30" s="43"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="43"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="43"/>
+      <c r="W30" s="43"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="43"/>
     </row>
     <row r="31" spans="1:25" s="8" customFormat="1">
       <c r="A31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="17">
         <v>-47</v>
       </c>
       <c r="C31" s="16">
         <v>-27</v>
       </c>
       <c r="D31" s="16">
         <v>-43</v>
       </c>
       <c r="E31" s="16">
         <v>4</v>
       </c>
       <c r="F31" s="16">
         <v>-21</v>
       </c>
       <c r="G31" s="16">
         <v>7</v>
       </c>
       <c r="H31" s="17">
         <v>-2</v>
@@ -13627,51 +13823,51 @@
       </c>
       <c r="S39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16">
         <v>1</v>
       </c>
       <c r="U39" s="16">
         <v>1</v>
       </c>
       <c r="V39" s="19">
         <v>-1</v>
       </c>
       <c r="W39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="X39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y39" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="13">
         <v>1</v>
       </c>
@@ -13704,51 +13900,51 @@
       </c>
       <c r="S40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="19" t="s">
         <v>24</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Y40" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="13">
         <v>4</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>3</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="13">
         <v>-6</v>
       </c>
@@ -13781,51 +13977,51 @@
       </c>
       <c r="S41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16">
         <v>14</v>
       </c>
       <c r="V41" s="19">
         <v>7</v>
       </c>
       <c r="W41" s="16">
         <v>6</v>
       </c>
       <c r="X41" s="16">
         <v>11</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B42" s="20">
         <v>-15</v>
       </c>
       <c r="C42" s="21">
         <v>-9</v>
       </c>
       <c r="D42" s="21">
         <v>-18</v>
       </c>
       <c r="E42" s="21">
         <v>-11</v>
       </c>
       <c r="F42" s="21">
         <v>-9</v>
       </c>
       <c r="G42" s="21">
         <v>3</v>
       </c>
       <c r="H42" s="21">
         <v>3</v>
       </c>
       <c r="I42" s="21" t="s">
         <v>24</v>
       </c>
@@ -13876,172 +14072,179 @@
       </c>
       <c r="Y42" s="9">
         <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B8:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE46"/>
+  <dimension ref="A1:AS46"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:A31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H6" sqref="H6:AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="6" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="7.44140625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="8.33203125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="7.33203125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="6" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="6"/>
+    <col min="8" max="8" width="7.33203125" style="6" customWidth="1"/>
+    <col min="9" max="9" width="8.33203125" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="6" customWidth="1"/>
+    <col min="11" max="11" width="6.44140625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="7.109375" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.44140625" style="6" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="6" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="6" customWidth="1"/>
+    <col min="16" max="16" width="8.44140625" style="6" customWidth="1"/>
+    <col min="17" max="17" width="8.33203125" style="6" customWidth="1"/>
+    <col min="18" max="18" width="7.88671875" style="6" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="6" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
-[...9 lines deleted...]
-      <c r="A6" s="41" t="s">
+    <row r="1" spans="1:45">
+      <c r="A1" s="35"/>
+    </row>
+    <row r="2" spans="1:45">
+      <c r="A2" s="35"/>
+    </row>
+    <row r="3" spans="1:45">
+      <c r="A3" s="35"/>
+    </row>
+    <row r="6" spans="1:45" ht="14.4" customHeight="1">
+      <c r="H6" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="41"/>
-[...30 lines deleted...]
-    <row r="7" spans="1:31" s="11" customFormat="1" ht="12.6" customHeight="1">
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="31"/>
+      <c r="AS6" s="31"/>
+    </row>
+    <row r="7" spans="1:45" s="11" customFormat="1" ht="12.6" customHeight="1">
       <c r="G7" s="1"/>
       <c r="S7" s="1"/>
       <c r="AE7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
-[...1 lines deleted...]
-      <c r="B8" s="42">
+    <row r="8" spans="1:45">
+      <c r="A8" s="36"/>
+      <c r="B8" s="41">
         <v>2024</v>
       </c>
-      <c r="C8" s="42"/>
-[...4 lines deleted...]
-      <c r="H8" s="40">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="39">
         <v>2025</v>
       </c>
-      <c r="I8" s="42"/>
-[...10 lines deleted...]
-      <c r="T8" s="40">
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="39">
         <v>2026</v>
       </c>
-      <c r="U8" s="42"/>
-[...12 lines deleted...]
-      <c r="A9" s="38"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="41"/>
+      <c r="AE8" s="44"/>
+    </row>
+    <row r="9" spans="1:45" ht="18" customHeight="1">
+      <c r="A9" s="37"/>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="28" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J9" s="28" t="s">
@@ -14089,74 +14292,75 @@
       <c r="X9" s="28" t="s">
         <v>7</v>
       </c>
       <c r="Y9" s="28" t="s">
         <v>8</v>
       </c>
       <c r="Z9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="AA9" s="28" t="s">
         <v>10</v>
       </c>
       <c r="AB9" s="29" t="s">
         <v>22</v>
       </c>
       <c r="AC9" s="29" t="s">
         <v>23</v>
       </c>
       <c r="AD9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="AE9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
-      <c r="A10" s="33" t="s">
+    <row r="10" spans="1:45" ht="14.4" customHeight="1">
+      <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="33"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="1">
         <v>-110</v>
       </c>
       <c r="C11" s="13">
         <v>-120</v>
       </c>
       <c r="D11" s="1">
         <v>-83</v>
       </c>
       <c r="E11" s="13">
         <v>-55</v>
       </c>
       <c r="F11" s="1">
         <v>-32</v>
       </c>
       <c r="G11" s="13">
         <v>-5</v>
       </c>
       <c r="H11" s="13">
         <v>13</v>
       </c>
       <c r="I11" s="16">
@@ -14176,52 +14380,55 @@
       </c>
       <c r="N11" s="13">
         <v>-62</v>
       </c>
       <c r="O11" s="13">
         <v>-39</v>
       </c>
       <c r="P11" s="13">
         <v>-28</v>
       </c>
       <c r="Q11" s="13">
         <v>31</v>
       </c>
       <c r="R11" s="13">
         <v>-5</v>
       </c>
       <c r="S11" s="13">
         <v>83</v>
       </c>
       <c r="T11" s="13">
         <v>67</v>
       </c>
       <c r="U11" s="13">
         <v>32</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="V11" s="13">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="1">
         <v>-62</v>
       </c>
       <c r="C12" s="13">
         <v>-53</v>
       </c>
       <c r="D12" s="1">
         <v>-62</v>
       </c>
       <c r="E12" s="13">
         <v>-27</v>
       </c>
       <c r="F12" s="1">
         <v>-21</v>
       </c>
       <c r="G12" s="13">
         <v>-4</v>
       </c>
       <c r="H12" s="13">
         <v>7</v>
       </c>
       <c r="I12" s="16">
@@ -14241,52 +14448,55 @@
       </c>
       <c r="N12" s="13">
         <v>-30</v>
       </c>
       <c r="O12" s="13">
         <v>-9</v>
       </c>
       <c r="P12" s="13">
         <v>-14</v>
       </c>
       <c r="Q12" s="13">
         <v>17</v>
       </c>
       <c r="R12" s="13">
         <v>3</v>
       </c>
       <c r="S12" s="13">
         <v>55</v>
       </c>
       <c r="T12" s="13">
         <v>34</v>
       </c>
       <c r="U12" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="V12" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="1">
         <v>-27</v>
       </c>
       <c r="C13" s="13">
         <v>-11</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="13">
         <v>2</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="13">
         <v>-2</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="16">
@@ -14306,52 +14516,55 @@
       </c>
       <c r="N13" s="13">
         <v>-14</v>
       </c>
       <c r="O13" s="13">
         <v>-3</v>
       </c>
       <c r="P13" s="13">
         <v>1</v>
       </c>
       <c r="Q13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R13" s="13">
         <v>-6</v>
       </c>
       <c r="S13" s="13">
         <v>1</v>
       </c>
       <c r="T13" s="13">
         <v>3</v>
       </c>
       <c r="U13" s="13">
         <v>-3</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="V13" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="1">
         <v>-8</v>
       </c>
       <c r="C14" s="13">
         <v>-4</v>
       </c>
       <c r="D14" s="1">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>-6</v>
       </c>
       <c r="F14" s="1">
         <v>-10</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="16">
@@ -14371,52 +14584,55 @@
       </c>
       <c r="N14" s="13">
         <v>1</v>
       </c>
       <c r="O14" s="13">
         <v>-4</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>9</v>
       </c>
       <c r="R14" s="13">
         <v>2</v>
       </c>
       <c r="S14" s="13">
         <v>5</v>
       </c>
       <c r="T14" s="13">
         <v>5</v>
       </c>
       <c r="U14" s="13">
         <v>-1</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="V14" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="1">
         <v>1</v>
       </c>
       <c r="G15" s="13">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="16">
@@ -14436,52 +14652,55 @@
       </c>
       <c r="N15" s="13">
         <v>2</v>
       </c>
       <c r="O15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P15" s="13">
         <v>3</v>
       </c>
       <c r="Q15" s="13">
         <v>9</v>
       </c>
       <c r="R15" s="13">
         <v>2</v>
       </c>
       <c r="S15" s="13">
         <v>13</v>
       </c>
       <c r="T15" s="13">
         <v>10</v>
       </c>
       <c r="U15" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="V15" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1">
         <v>-12</v>
       </c>
       <c r="C16" s="13">
         <v>-25</v>
       </c>
       <c r="D16" s="1">
         <v>-18</v>
       </c>
       <c r="E16" s="13">
         <v>-9</v>
       </c>
       <c r="F16" s="1">
         <v>5</v>
       </c>
       <c r="G16" s="13">
         <v>4</v>
       </c>
       <c r="H16" s="13">
         <v>4</v>
       </c>
       <c r="I16" s="16">
@@ -14501,52 +14720,55 @@
       </c>
       <c r="N16" s="13">
         <v>-16</v>
       </c>
       <c r="O16" s="13">
         <v>-13</v>
       </c>
       <c r="P16" s="13">
         <v>-12</v>
       </c>
       <c r="Q16" s="13">
         <v>-9</v>
       </c>
       <c r="R16" s="13">
         <v>-5</v>
       </c>
       <c r="S16" s="13">
         <v>4</v>
       </c>
       <c r="T16" s="13">
         <v>4</v>
       </c>
       <c r="U16" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="13">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -14566,52 +14788,55 @@
       </c>
       <c r="N17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="13">
         <v>-8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -14631,54 +14856,57 @@
       </c>
       <c r="N18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>24</v>
       </c>
@@ -14696,54 +14924,57 @@
       </c>
       <c r="N19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13">
         <v>1</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="1">
         <v>1</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="16">
         <v>2</v>
       </c>
@@ -14761,54 +14992,57 @@
       </c>
       <c r="N20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="13">
         <v>-1</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="16" t="s">
         <v>24</v>
       </c>
@@ -14826,54 +15060,57 @@
       </c>
       <c r="N21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="1">
         <v>-5</v>
       </c>
       <c r="E22" s="13">
         <v>-2</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="13">
         <v>-3</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="16">
         <v>-1</v>
       </c>
@@ -14891,54 +15128,57 @@
       </c>
       <c r="N22" s="13">
         <v>-1</v>
       </c>
       <c r="O22" s="13">
         <v>-2</v>
       </c>
       <c r="P22" s="13">
         <v>-1</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13">
         <v>4</v>
       </c>
       <c r="S22" s="13">
         <v>6</v>
       </c>
       <c r="T22" s="13">
         <v>3</v>
       </c>
       <c r="U22" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="1">
         <v>1</v>
       </c>
       <c r="E23" s="13">
         <v>1</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="16">
         <v>-1</v>
       </c>
@@ -14956,54 +15196,57 @@
       </c>
       <c r="N23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B24" s="1">
         <v>-1</v>
       </c>
       <c r="C24" s="13">
         <v>-19</v>
       </c>
       <c r="D24" s="1">
         <v>-2</v>
       </c>
       <c r="E24" s="13">
         <v>-17</v>
       </c>
       <c r="F24" s="1">
         <v>-8</v>
       </c>
       <c r="G24" s="13">
         <v>-2</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="16">
         <v>-4</v>
       </c>
@@ -15021,75 +15264,79 @@
       </c>
       <c r="N24" s="13">
         <v>-4</v>
       </c>
       <c r="O24" s="13">
         <v>-7</v>
       </c>
       <c r="P24" s="13">
         <v>-5</v>
       </c>
       <c r="Q24" s="13">
         <v>4</v>
       </c>
       <c r="R24" s="13">
         <v>-5</v>
       </c>
       <c r="S24" s="13">
         <v>-1</v>
       </c>
       <c r="T24" s="13">
         <v>8</v>
       </c>
       <c r="U24" s="13">
         <v>4</v>
       </c>
-    </row>
-[...23 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="V24" s="13">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B25" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="46"/>
+      <c r="D25" s="46"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="46"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="46"/>
+      <c r="J25" s="46"/>
+      <c r="K25" s="46"/>
+      <c r="L25" s="46"/>
+      <c r="M25" s="46"/>
+      <c r="N25" s="46"/>
+      <c r="O25" s="46"/>
+      <c r="P25" s="46"/>
+      <c r="Q25" s="46"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+      <c r="U25" s="46"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="16">
         <v>-92</v>
       </c>
       <c r="C26" s="13">
         <v>-89</v>
       </c>
       <c r="D26" s="1">
         <v>-76</v>
       </c>
       <c r="E26" s="13">
         <v>-39</v>
       </c>
       <c r="F26" s="1">
         <v>-15</v>
       </c>
       <c r="G26" s="13">
         <v>3</v>
       </c>
       <c r="H26" s="13">
         <v>13</v>
       </c>
       <c r="I26" s="16">
@@ -15109,52 +15356,55 @@
       </c>
       <c r="N26" s="13">
         <v>-58</v>
       </c>
       <c r="O26" s="13">
         <v>-31</v>
       </c>
       <c r="P26" s="13">
         <v>-24</v>
       </c>
       <c r="Q26" s="13">
         <v>19</v>
       </c>
       <c r="R26" s="13">
         <v>-17</v>
       </c>
       <c r="S26" s="13">
         <v>63</v>
       </c>
       <c r="T26" s="13">
         <v>49</v>
       </c>
       <c r="U26" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="16">
         <v>-56</v>
       </c>
       <c r="C27" s="13">
         <v>-47</v>
       </c>
       <c r="D27" s="1">
         <v>-62</v>
       </c>
       <c r="E27" s="13">
         <v>-21</v>
       </c>
       <c r="F27" s="1">
         <v>-22</v>
       </c>
       <c r="G27" s="13">
         <v>-5</v>
       </c>
       <c r="H27" s="13">
         <v>7</v>
       </c>
       <c r="I27" s="16">
@@ -15174,52 +15424,55 @@
       </c>
       <c r="N27" s="13">
         <v>-24</v>
       </c>
       <c r="O27" s="13">
         <v>-11</v>
       </c>
       <c r="P27" s="13">
         <v>-14</v>
       </c>
       <c r="Q27" s="13">
         <v>17</v>
       </c>
       <c r="R27" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S27" s="13">
         <v>55</v>
       </c>
       <c r="T27" s="13">
         <v>30</v>
       </c>
       <c r="U27" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="16">
         <v>-27</v>
       </c>
       <c r="C28" s="13">
         <v>-11</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="13">
         <v>2</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="13">
         <v>1</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="16">
@@ -15239,52 +15492,55 @@
       </c>
       <c r="N28" s="13">
         <v>-11</v>
       </c>
       <c r="O28" s="13">
         <v>-3</v>
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R28" s="13">
         <v>-6</v>
       </c>
       <c r="S28" s="13">
         <v>3</v>
       </c>
       <c r="T28" s="13">
         <v>3</v>
       </c>
       <c r="U28" s="13">
         <v>-3</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="13">
         <v>3</v>
       </c>
       <c r="F29" s="1">
         <v>1</v>
       </c>
       <c r="G29" s="13">
         <v>2</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="16">
@@ -15304,52 +15560,55 @@
       </c>
       <c r="N29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P29" s="13">
         <v>1</v>
       </c>
       <c r="Q29" s="13">
         <v>6</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13">
         <v>4</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="16">
         <v>-9</v>
       </c>
       <c r="C30" s="13">
         <v>-23</v>
       </c>
       <c r="D30" s="1">
         <v>-14</v>
       </c>
       <c r="E30" s="13">
         <v>-9</v>
       </c>
       <c r="F30" s="1">
         <v>5</v>
       </c>
       <c r="G30" s="13">
         <v>6</v>
       </c>
       <c r="H30" s="13">
         <v>4</v>
       </c>
       <c r="I30" s="16">
@@ -15369,54 +15628,57 @@
       </c>
       <c r="N30" s="13">
         <v>-21</v>
       </c>
       <c r="O30" s="13">
         <v>-12</v>
       </c>
       <c r="P30" s="13">
         <v>-9</v>
       </c>
       <c r="Q30" s="13">
         <v>-8</v>
       </c>
       <c r="R30" s="13">
         <v>-5</v>
       </c>
       <c r="S30" s="13">
         <v>2</v>
       </c>
       <c r="T30" s="13">
         <v>3</v>
       </c>
       <c r="U30" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30" s="13">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="13">
         <v>-8</v>
       </c>
       <c r="D31" s="1">
         <v>-1</v>
       </c>
       <c r="E31" s="13">
         <v>-14</v>
       </c>
       <c r="F31" s="1">
         <v>1</v>
       </c>
       <c r="G31" s="13">
         <v>-1</v>
       </c>
       <c r="H31" s="13">
         <v>2</v>
       </c>
       <c r="I31" s="16">
         <v>1</v>
       </c>
@@ -15434,75 +15696,79 @@
       </c>
       <c r="N31" s="13">
         <v>-2</v>
       </c>
       <c r="O31" s="13">
         <v>-5</v>
       </c>
       <c r="P31" s="13">
         <v>-3</v>
       </c>
       <c r="Q31" s="13">
         <v>4</v>
       </c>
       <c r="R31" s="13">
         <v>-6</v>
       </c>
       <c r="S31" s="13">
         <v>-1</v>
       </c>
       <c r="T31" s="13">
         <v>8</v>
       </c>
       <c r="U31" s="13">
         <v>-1</v>
       </c>
-    </row>
-[...23 lines deleted...]
-    <row r="33" spans="1:21" s="8" customFormat="1">
+      <c r="V31" s="13">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B32" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+    </row>
+    <row r="33" spans="1:22" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>-18</v>
       </c>
       <c r="C33" s="23">
         <v>-31</v>
       </c>
       <c r="D33" s="23">
         <v>-7</v>
       </c>
       <c r="E33" s="23">
         <v>-16</v>
       </c>
       <c r="F33" s="23">
         <v>-17</v>
       </c>
       <c r="G33" s="23">
         <v>-8</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="16">
@@ -15522,53 +15788,56 @@
       </c>
       <c r="N33" s="13">
         <v>-4</v>
       </c>
       <c r="O33" s="13">
         <v>-8</v>
       </c>
       <c r="P33" s="16">
         <v>-4</v>
       </c>
       <c r="Q33" s="16">
         <v>12</v>
       </c>
       <c r="R33" s="13">
         <v>12</v>
       </c>
       <c r="S33" s="13">
         <v>20</v>
       </c>
       <c r="T33" s="16">
         <v>18</v>
       </c>
       <c r="U33" s="16">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="8" t="s">
+      <c r="V33" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23">
         <v>-6</v>
       </c>
       <c r="C34" s="23">
         <v>-6</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23">
         <v>-6</v>
       </c>
       <c r="F34" s="23">
         <v>1</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="16">
         <v>-6</v>
@@ -15587,53 +15856,56 @@
       </c>
       <c r="N34" s="13">
         <v>-6</v>
       </c>
       <c r="O34" s="16">
         <v>2</v>
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R34" s="13">
         <v>3</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16">
         <v>4</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="V34" s="13">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23">
         <v>-3</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>24</v>
@@ -15652,53 +15924,56 @@
       </c>
       <c r="N35" s="13">
         <v>-3</v>
       </c>
       <c r="O35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13">
         <v>-2</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="V35" s="23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="23">
         <v>-8</v>
       </c>
       <c r="C36" s="23">
         <v>-4</v>
       </c>
       <c r="D36" s="23">
         <v>2</v>
       </c>
       <c r="E36" s="23">
         <v>-6</v>
       </c>
       <c r="F36" s="23">
         <v>-10</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="16">
         <v>1</v>
@@ -15717,53 +15992,56 @@
       </c>
       <c r="N36" s="13">
         <v>1</v>
       </c>
       <c r="O36" s="16">
         <v>-4</v>
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>9</v>
       </c>
       <c r="R36" s="13">
         <v>2</v>
       </c>
       <c r="S36" s="13">
         <v>5</v>
       </c>
       <c r="T36" s="16">
         <v>5</v>
       </c>
       <c r="U36" s="16">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="8" t="s">
+      <c r="V36" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="16">
         <v>3</v>
@@ -15782,53 +16060,56 @@
       </c>
       <c r="N37" s="13">
         <v>2</v>
       </c>
       <c r="O37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P37" s="16">
         <v>2</v>
       </c>
       <c r="Q37" s="16">
         <v>3</v>
       </c>
       <c r="R37" s="13">
         <v>2</v>
       </c>
       <c r="S37" s="13">
         <v>9</v>
       </c>
       <c r="T37" s="16">
         <v>5</v>
       </c>
       <c r="U37" s="16">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="V37" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>-3</v>
       </c>
       <c r="C38" s="23">
         <v>-2</v>
       </c>
       <c r="D38" s="23">
         <v>-4</v>
       </c>
       <c r="E38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="23">
         <v>-2</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="16" t="s">
         <v>24</v>
@@ -15847,53 +16128,56 @@
       </c>
       <c r="N38" s="13">
         <v>5</v>
       </c>
       <c r="O38" s="16">
         <v>-1</v>
       </c>
       <c r="P38" s="16">
         <v>-3</v>
       </c>
       <c r="Q38" s="16">
         <v>-1</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>1</v>
       </c>
       <c r="U38" s="16">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="V38" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="16" t="s">
         <v>24</v>
@@ -15912,53 +16196,56 @@
       </c>
       <c r="N39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="V39" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="23">
         <v>-8</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="16" t="s">
         <v>24</v>
@@ -15977,54 +16264,57 @@
       </c>
       <c r="N40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="V40" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="16" t="s">
         <v>24</v>
       </c>
@@ -16042,54 +16332,57 @@
       </c>
       <c r="N41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16">
         <v>1</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="V41" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="6" t="s">
+        <v>37</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="16">
         <v>2</v>
       </c>
@@ -16107,54 +16400,57 @@
       </c>
       <c r="N42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O42" s="16">
         <v>-1</v>
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>35</v>
+      <c r="V42" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="16" t="s">
         <v>24</v>
       </c>
@@ -16172,54 +16468,57 @@
       </c>
       <c r="N43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="V43" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="23">
         <v>-5</v>
       </c>
       <c r="E44" s="23">
         <v>-2</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="23">
         <v>-3</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="16">
         <v>-1</v>
       </c>
@@ -16237,54 +16536,57 @@
       </c>
       <c r="N44" s="13">
         <v>-1</v>
       </c>
       <c r="O44" s="16">
         <v>-2</v>
       </c>
       <c r="P44" s="16">
         <v>-1</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13">
         <v>4</v>
       </c>
       <c r="S44" s="13">
         <v>6</v>
       </c>
       <c r="T44" s="16">
         <v>3</v>
       </c>
       <c r="U44" s="16">
         <v>14</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>37</v>
+      <c r="V44" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="1">
         <v>1</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="16">
         <v>-1</v>
       </c>
@@ -16302,54 +16604,57 @@
       </c>
       <c r="N45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="O45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B46" s="26">
         <v>-1</v>
       </c>
       <c r="C46" s="26">
         <v>-11</v>
       </c>
       <c r="D46" s="26">
         <v>-1</v>
       </c>
       <c r="E46" s="26">
         <v>-3</v>
       </c>
       <c r="F46" s="26">
         <v>-9</v>
       </c>
       <c r="G46" s="26">
         <v>-1</v>
       </c>
       <c r="H46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="I46" s="21">
         <v>-5</v>
       </c>
@@ -16367,101 +16672,91 @@
       </c>
       <c r="N46" s="21">
         <v>-2</v>
       </c>
       <c r="O46" s="21">
         <v>-2</v>
       </c>
       <c r="P46" s="21">
         <v>-2</v>
       </c>
       <c r="Q46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="R46" s="21">
         <v>1</v>
       </c>
       <c r="S46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21">
         <v>5</v>
       </c>
+      <c r="V46" s="21">
+        <v>-1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B25:U25"/>
+    <mergeCell ref="B32:U32"/>
     <mergeCell ref="T8:AE8"/>
-    <mergeCell ref="A32:S32"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
-    <mergeCell ref="A10:S10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="H6:AE6"/>
+    <mergeCell ref="B10:U10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Arrivals</vt:lpstr>
       <vt:lpstr>Arrivals  2024-2026</vt:lpstr>
       <vt:lpstr>The number of departed from the</vt:lpstr>
       <vt:lpstr>Th numof depfrom  2024-2026</vt:lpstr>
       <vt:lpstr>Net external migration</vt:lpstr>
       <vt:lpstr>Net exter migration 2024-2026</vt:lpstr>
-      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>