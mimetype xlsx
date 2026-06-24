--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -28,51 +28,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Arrivals  2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="The number of departed from the" sheetId="2" r:id="rId3"/>
     <sheet name="Th numof depfrom  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId5"/>
     <sheet name="Net exter migration 2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2381" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2432" uniqueCount="39">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -3709,51 +3709,51 @@
       <c r="A43" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B8:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AN47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
       <selection activeCell="H6" sqref="H6:AE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.44140625" style="6" customWidth="1"/>
     <col min="2" max="7" width="9.109375" style="23"/>
     <col min="8" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40">
       <c r="A1" s="35"/>
     </row>
     <row r="2" spans="1:40">
       <c r="A2" s="35"/>
     </row>
     <row r="3" spans="1:40">
       <c r="A3" s="35"/>
     </row>
     <row r="6" spans="1:40" ht="14.4" customHeight="1">
       <c r="H6" s="40" t="s">
         <v>26</v>
       </c>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
@@ -4001,50 +4001,53 @@
       </c>
       <c r="O11" s="13">
         <v>44</v>
       </c>
       <c r="P11" s="13">
         <v>14</v>
       </c>
       <c r="Q11" s="13">
         <v>86</v>
       </c>
       <c r="R11" s="13">
         <v>42</v>
       </c>
       <c r="S11" s="13">
         <v>103</v>
       </c>
       <c r="T11" s="13">
         <v>79</v>
       </c>
       <c r="U11" s="16">
         <v>54</v>
       </c>
       <c r="V11" s="13">
         <v>74</v>
       </c>
+      <c r="W11" s="13">
+        <v>45</v>
+      </c>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="23">
         <v>10</v>
       </c>
       <c r="C12" s="23">
         <v>12</v>
       </c>
       <c r="D12" s="23">
         <v>23</v>
       </c>
       <c r="E12" s="23">
         <v>31</v>
       </c>
       <c r="F12" s="23">
         <v>16</v>
       </c>
       <c r="G12" s="23">
         <v>24</v>
       </c>
       <c r="H12" s="13">
         <v>10</v>
@@ -4069,50 +4072,53 @@
       </c>
       <c r="O12" s="13">
         <v>26</v>
       </c>
       <c r="P12" s="13">
         <v>9</v>
       </c>
       <c r="Q12" s="13">
         <v>38</v>
       </c>
       <c r="R12" s="13">
         <v>29</v>
       </c>
       <c r="S12" s="13">
         <v>62</v>
       </c>
       <c r="T12" s="13">
         <v>42</v>
       </c>
       <c r="U12" s="16">
         <v>14</v>
       </c>
       <c r="V12" s="13">
         <v>41</v>
       </c>
+      <c r="W12" s="13">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="23">
         <v>5</v>
       </c>
       <c r="D13" s="23">
         <v>10</v>
       </c>
       <c r="E13" s="23">
         <v>5</v>
       </c>
       <c r="F13" s="23">
         <v>4</v>
       </c>
       <c r="G13" s="23">
         <v>5</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
@@ -4137,50 +4143,53 @@
       </c>
       <c r="O13" s="13">
         <v>2</v>
       </c>
       <c r="P13" s="13">
         <v>1</v>
       </c>
       <c r="Q13" s="13">
         <v>6</v>
       </c>
       <c r="R13" s="13">
         <v>1</v>
       </c>
       <c r="S13" s="13">
         <v>4</v>
       </c>
       <c r="T13" s="13">
         <v>4</v>
       </c>
       <c r="U13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V13" s="13">
         <v>1</v>
       </c>
+      <c r="W13" s="13">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="23">
         <v>7</v>
       </c>
       <c r="C14" s="23">
         <v>7</v>
       </c>
       <c r="D14" s="23">
         <v>10</v>
       </c>
       <c r="E14" s="23">
         <v>3</v>
       </c>
       <c r="F14" s="23">
         <v>3</v>
       </c>
       <c r="G14" s="23">
         <v>8</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
@@ -4205,50 +4214,53 @@
       </c>
       <c r="O14" s="13">
         <v>4</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>16</v>
       </c>
       <c r="R14" s="13">
         <v>3</v>
       </c>
       <c r="S14" s="13">
         <v>6</v>
       </c>
       <c r="T14" s="13">
         <v>5</v>
       </c>
       <c r="U14" s="16">
         <v>1</v>
       </c>
       <c r="V14" s="13">
         <v>4</v>
       </c>
+      <c r="W14" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="23">
         <v>1</v>
       </c>
       <c r="E15" s="23">
         <v>3</v>
       </c>
       <c r="F15" s="23">
         <v>1</v>
       </c>
       <c r="G15" s="23">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
@@ -4273,50 +4285,53 @@
       </c>
       <c r="O15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P15" s="13">
         <v>3</v>
       </c>
       <c r="Q15" s="13">
         <v>9</v>
       </c>
       <c r="R15" s="13">
         <v>2</v>
       </c>
       <c r="S15" s="13">
         <v>13</v>
       </c>
       <c r="T15" s="13">
         <v>10</v>
       </c>
       <c r="U15" s="16">
         <v>13</v>
       </c>
       <c r="V15" s="13">
         <v>23</v>
       </c>
+      <c r="W15" s="13">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="23">
         <v>2</v>
       </c>
       <c r="D16" s="23">
         <v>3</v>
       </c>
       <c r="E16" s="23">
         <v>15</v>
       </c>
       <c r="F16" s="23">
         <v>6</v>
       </c>
       <c r="G16" s="23">
         <v>10</v>
       </c>
       <c r="H16" s="13">
         <v>4</v>
@@ -4341,52 +4356,55 @@
       </c>
       <c r="O16" s="13">
         <v>6</v>
       </c>
       <c r="P16" s="13">
         <v>1</v>
       </c>
       <c r="Q16" s="13">
         <v>2</v>
       </c>
       <c r="R16" s="13">
         <v>2</v>
       </c>
       <c r="S16" s="13">
         <v>8</v>
       </c>
       <c r="T16" s="13">
         <v>5</v>
       </c>
       <c r="U16" s="16">
         <v>3</v>
       </c>
       <c r="V16" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -4409,52 +4427,55 @@
       </c>
       <c r="O17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -4477,52 +4498,55 @@
       </c>
       <c r="O18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -4545,52 +4569,55 @@
       </c>
       <c r="O19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13">
         <v>1</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23">
         <v>1</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="13">
@@ -4613,52 +4640,55 @@
       </c>
       <c r="O20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="13" t="s">
@@ -4681,52 +4711,55 @@
       </c>
       <c r="O21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="13" t="s">
@@ -4749,52 +4782,55 @@
       </c>
       <c r="O22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13">
         <v>4</v>
       </c>
       <c r="S22" s="13">
         <v>6</v>
       </c>
       <c r="T22" s="13">
         <v>5</v>
       </c>
       <c r="U22" s="16">
         <v>15</v>
       </c>
       <c r="V22" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23">
         <v>1</v>
       </c>
       <c r="E23" s="23">
         <v>1</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="13" t="s">
@@ -4817,52 +4853,55 @@
       </c>
       <c r="O23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="23">
         <v>7</v>
       </c>
       <c r="C24" s="23">
         <v>2</v>
       </c>
       <c r="D24" s="23">
         <v>6</v>
       </c>
       <c r="E24" s="23">
         <v>3</v>
       </c>
       <c r="F24" s="23">
         <v>4</v>
       </c>
       <c r="G24" s="23">
         <v>4</v>
       </c>
       <c r="H24" s="13">
         <v>3</v>
       </c>
       <c r="I24" s="13">
@@ -4885,76 +4924,79 @@
       </c>
       <c r="O24" s="13">
         <v>6</v>
       </c>
       <c r="P24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q24" s="13">
         <v>14</v>
       </c>
       <c r="R24" s="13">
         <v>1</v>
       </c>
       <c r="S24" s="13">
         <v>4</v>
       </c>
       <c r="T24" s="13">
         <v>8</v>
       </c>
       <c r="U24" s="16">
         <v>8</v>
       </c>
       <c r="V24" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W24" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="14.4" customHeight="1">
       <c r="B25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="43"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="43"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="23">
         <v>14</v>
       </c>
       <c r="C26" s="23">
         <v>19</v>
       </c>
       <c r="D26" s="23">
         <v>38</v>
       </c>
       <c r="E26" s="23">
         <v>54</v>
       </c>
       <c r="F26" s="23">
         <v>28</v>
       </c>
       <c r="G26" s="23">
         <v>41</v>
       </c>
       <c r="H26" s="13">
         <v>16</v>
       </c>
       <c r="I26" s="13">
@@ -4977,52 +5019,55 @@
       </c>
       <c r="O26" s="13">
         <v>35</v>
       </c>
       <c r="P26" s="13">
         <v>11</v>
       </c>
       <c r="Q26" s="13">
         <v>58</v>
       </c>
       <c r="R26" s="13">
         <v>29</v>
       </c>
       <c r="S26" s="13">
         <v>78</v>
       </c>
       <c r="T26" s="13">
         <v>59</v>
       </c>
       <c r="U26" s="16">
         <v>26</v>
       </c>
       <c r="V26" s="13">
         <v>52</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="23">
         <v>10</v>
       </c>
       <c r="C27" s="23">
         <v>12</v>
       </c>
       <c r="D27" s="23">
         <v>23</v>
       </c>
       <c r="E27" s="23">
         <v>31</v>
       </c>
       <c r="F27" s="23">
         <v>15</v>
       </c>
       <c r="G27" s="23">
         <v>23</v>
       </c>
       <c r="H27" s="13">
         <v>10</v>
       </c>
       <c r="I27" s="13">
@@ -5045,52 +5090,55 @@
       </c>
       <c r="O27" s="13">
         <v>24</v>
       </c>
       <c r="P27" s="13">
         <v>9</v>
       </c>
       <c r="Q27" s="13">
         <v>37</v>
       </c>
       <c r="R27" s="13">
         <v>26</v>
       </c>
       <c r="S27" s="13">
         <v>62</v>
       </c>
       <c r="T27" s="13">
         <v>38</v>
       </c>
       <c r="U27" s="16">
         <v>14</v>
       </c>
       <c r="V27" s="13">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="23">
         <v>5</v>
       </c>
       <c r="D28" s="23">
         <v>10</v>
       </c>
       <c r="E28" s="23">
         <v>5</v>
       </c>
       <c r="F28" s="23">
         <v>4</v>
       </c>
       <c r="G28" s="23">
         <v>5</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="13">
@@ -5113,52 +5161,55 @@
       </c>
       <c r="O28" s="13">
         <v>2</v>
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13">
         <v>6</v>
       </c>
       <c r="R28" s="13">
         <v>1</v>
       </c>
       <c r="S28" s="13">
         <v>4</v>
       </c>
       <c r="T28" s="13">
         <v>4</v>
       </c>
       <c r="U28" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V28" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="23">
         <v>1</v>
       </c>
       <c r="E29" s="23">
         <v>3</v>
       </c>
       <c r="F29" s="23">
         <v>1</v>
       </c>
       <c r="G29" s="23">
         <v>2</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="13">
@@ -5181,52 +5232,55 @@
       </c>
       <c r="O29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P29" s="13">
         <v>1</v>
       </c>
       <c r="Q29" s="13">
         <v>6</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13">
         <v>4</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="16">
         <v>7</v>
       </c>
       <c r="V29" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="23">
         <v>2</v>
       </c>
       <c r="D30" s="23">
         <v>3</v>
       </c>
       <c r="E30" s="23">
         <v>12</v>
       </c>
       <c r="F30" s="23">
         <v>6</v>
       </c>
       <c r="G30" s="23">
         <v>9</v>
       </c>
       <c r="H30" s="13">
         <v>4</v>
       </c>
       <c r="I30" s="13">
@@ -5249,52 +5303,55 @@
       </c>
       <c r="O30" s="13">
         <v>6</v>
       </c>
       <c r="P30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R30" s="13">
         <v>2</v>
       </c>
       <c r="S30" s="13">
         <v>6</v>
       </c>
       <c r="T30" s="13">
         <v>4</v>
       </c>
       <c r="U30" s="16">
         <v>2</v>
       </c>
       <c r="V30" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="23">
         <v>4</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="23">
         <v>3</v>
       </c>
       <c r="F31" s="23">
         <v>2</v>
       </c>
       <c r="G31" s="23">
         <v>2</v>
       </c>
       <c r="H31" s="13">
         <v>2</v>
       </c>
       <c r="I31" s="13">
@@ -5317,76 +5374,79 @@
       </c>
       <c r="O31" s="13">
         <v>3</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q31" s="13">
         <v>9</v>
       </c>
       <c r="R31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S31" s="13">
         <v>2</v>
       </c>
       <c r="T31" s="13">
         <v>8</v>
       </c>
       <c r="U31" s="16">
         <v>3</v>
       </c>
       <c r="V31" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W31" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" ht="14.4" customHeight="1">
       <c r="B32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
     </row>
-    <row r="33" spans="1:22" s="8" customFormat="1">
+    <row r="33" spans="1:23" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>10</v>
       </c>
       <c r="C33" s="23">
         <v>9</v>
       </c>
       <c r="D33" s="23">
         <v>16</v>
       </c>
       <c r="E33" s="23">
         <v>7</v>
       </c>
       <c r="F33" s="23">
         <v>7</v>
       </c>
       <c r="G33" s="23">
         <v>12</v>
       </c>
       <c r="H33" s="13">
         <v>1</v>
       </c>
       <c r="I33" s="13">
@@ -5409,52 +5469,55 @@
       </c>
       <c r="O33" s="13">
         <v>9</v>
       </c>
       <c r="P33" s="16">
         <v>3</v>
       </c>
       <c r="Q33" s="16">
         <v>28</v>
       </c>
       <c r="R33" s="13">
         <v>13</v>
       </c>
       <c r="S33" s="13">
         <v>25</v>
       </c>
       <c r="T33" s="16">
         <v>20</v>
       </c>
       <c r="U33" s="16">
         <v>28</v>
       </c>
       <c r="V33" s="13">
         <v>22</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="16">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="23">
         <v>1</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="13" t="s">
@@ -5477,52 +5540,55 @@
       </c>
       <c r="O34" s="16">
         <v>2</v>
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16">
         <v>1</v>
       </c>
       <c r="R34" s="13">
         <v>3</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16">
         <v>4</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V34" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -5545,52 +5611,55 @@
       </c>
       <c r="O35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="23">
         <v>7</v>
       </c>
       <c r="C36" s="23">
         <v>7</v>
       </c>
       <c r="D36" s="23">
         <v>10</v>
       </c>
       <c r="E36" s="23">
         <v>3</v>
       </c>
       <c r="F36" s="23">
         <v>3</v>
       </c>
       <c r="G36" s="23">
         <v>8</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="13">
@@ -5613,52 +5682,55 @@
       </c>
       <c r="O36" s="16">
         <v>4</v>
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>16</v>
       </c>
       <c r="R36" s="13">
         <v>3</v>
       </c>
       <c r="S36" s="13">
         <v>6</v>
       </c>
       <c r="T36" s="16">
         <v>5</v>
       </c>
       <c r="U36" s="16">
         <v>1</v>
       </c>
       <c r="V36" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="13">
@@ -5681,52 +5753,55 @@
       </c>
       <c r="O37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P37" s="16">
         <v>2</v>
       </c>
       <c r="Q37" s="16">
         <v>3</v>
       </c>
       <c r="R37" s="13">
         <v>2</v>
       </c>
       <c r="S37" s="13">
         <v>9</v>
       </c>
       <c r="T37" s="16">
         <v>5</v>
       </c>
       <c r="U37" s="16">
         <v>6</v>
       </c>
       <c r="V37" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E38" s="23">
         <v>3</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="23">
         <v>1</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="13" t="s">
@@ -5749,52 +5824,55 @@
       </c>
       <c r="O38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P38" s="16">
         <v>1</v>
       </c>
       <c r="Q38" s="16">
         <v>2</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>1</v>
       </c>
       <c r="U38" s="16">
         <v>1</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="13" t="s">
@@ -5817,52 +5895,55 @@
       </c>
       <c r="O39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -5885,52 +5966,55 @@
       </c>
       <c r="O40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="13" t="s">
@@ -5953,52 +6037,55 @@
       </c>
       <c r="O41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16">
         <v>1</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="13">
@@ -6021,52 +6108,55 @@
       </c>
       <c r="O42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="13" t="s">
@@ -6089,52 +6179,55 @@
       </c>
       <c r="O43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="13" t="s">
@@ -6157,52 +6250,55 @@
       </c>
       <c r="O44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13">
         <v>4</v>
       </c>
       <c r="S44" s="13">
         <v>6</v>
       </c>
       <c r="T44" s="16">
         <v>5</v>
       </c>
       <c r="U44" s="16">
         <v>15</v>
       </c>
       <c r="V44" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="23">
         <v>1</v>
       </c>
       <c r="E45" s="23">
         <v>1</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -6225,52 +6321,55 @@
       </c>
       <c r="O45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="26">
         <v>3</v>
       </c>
       <c r="C46" s="26">
         <v>2</v>
       </c>
       <c r="D46" s="26">
         <v>5</v>
       </c>
       <c r="E46" s="26" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="26">
         <v>2</v>
       </c>
       <c r="G46" s="26">
         <v>2</v>
       </c>
       <c r="H46" s="21">
         <v>1</v>
       </c>
       <c r="I46" s="21">
@@ -6293,52 +6392,55 @@
       </c>
       <c r="O46" s="21">
         <v>3</v>
       </c>
       <c r="P46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Q46" s="21">
         <v>5</v>
       </c>
       <c r="R46" s="21">
         <v>1</v>
       </c>
       <c r="S46" s="21">
         <v>2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21">
         <v>5</v>
       </c>
       <c r="V46" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="B10:U10"/>
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y41"/>
@@ -8900,51 +9002,51 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="A5:Y5"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AE46"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="H6" sqref="H6:AE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:31" ht="14.4" customHeight="1">
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="40" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
@@ -9175,50 +9277,53 @@
       </c>
       <c r="O11" s="13">
         <v>83</v>
       </c>
       <c r="P11" s="13">
         <v>42</v>
       </c>
       <c r="Q11" s="13">
         <v>55</v>
       </c>
       <c r="R11" s="13">
         <v>47</v>
       </c>
       <c r="S11" s="13">
         <v>20</v>
       </c>
       <c r="T11" s="13">
         <v>12</v>
       </c>
       <c r="U11" s="16">
         <v>22</v>
       </c>
       <c r="V11" s="13">
         <v>31</v>
       </c>
+      <c r="W11" s="13">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="23">
         <v>72</v>
       </c>
       <c r="C12" s="23">
         <v>65</v>
       </c>
       <c r="D12" s="23">
         <v>85</v>
       </c>
       <c r="E12" s="23">
         <v>58</v>
       </c>
       <c r="F12" s="23">
         <v>37</v>
       </c>
       <c r="G12" s="23">
         <v>28</v>
       </c>
       <c r="H12" s="13">
         <v>3</v>
@@ -9243,50 +9348,53 @@
       </c>
       <c r="O12" s="13">
         <v>35</v>
       </c>
       <c r="P12" s="13">
         <v>23</v>
       </c>
       <c r="Q12" s="13">
         <v>21</v>
       </c>
       <c r="R12" s="13">
         <v>26</v>
       </c>
       <c r="S12" s="13">
         <v>7</v>
       </c>
       <c r="T12" s="13">
         <v>8</v>
       </c>
       <c r="U12" s="16">
         <v>11</v>
       </c>
       <c r="V12" s="13">
         <v>16</v>
       </c>
+      <c r="W12" s="13">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23">
         <v>27</v>
       </c>
       <c r="C13" s="23">
         <v>16</v>
       </c>
       <c r="D13" s="23">
         <v>10</v>
       </c>
       <c r="E13" s="23">
         <v>3</v>
       </c>
       <c r="F13" s="23">
         <v>4</v>
       </c>
       <c r="G13" s="23">
         <v>7</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
@@ -9311,50 +9419,53 @@
       </c>
       <c r="O13" s="13">
         <v>5</v>
       </c>
       <c r="P13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" s="13">
         <v>6</v>
       </c>
       <c r="R13" s="13">
         <v>7</v>
       </c>
       <c r="S13" s="13">
         <v>3</v>
       </c>
       <c r="T13" s="13">
         <v>1</v>
       </c>
       <c r="U13" s="16">
         <v>3</v>
       </c>
       <c r="V13" s="13" t="s">
         <v>24</v>
       </c>
+      <c r="W13" s="13">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="23">
         <v>15</v>
       </c>
       <c r="C14" s="23">
         <v>11</v>
       </c>
       <c r="D14" s="23">
         <v>8</v>
       </c>
       <c r="E14" s="23">
         <v>9</v>
       </c>
       <c r="F14" s="23">
         <v>13</v>
       </c>
       <c r="G14" s="23">
         <v>8</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
@@ -9379,50 +9490,53 @@
       </c>
       <c r="O14" s="13">
         <v>8</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>7</v>
       </c>
       <c r="R14" s="13">
         <v>1</v>
       </c>
       <c r="S14" s="13">
         <v>1</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U14" s="16">
         <v>2</v>
       </c>
       <c r="V14" s="13">
         <v>3</v>
       </c>
+      <c r="W14" s="13" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
@@ -9447,50 +9561,53 @@
       </c>
       <c r="O15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U15" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V15" s="13" t="s">
         <v>24</v>
       </c>
+      <c r="W15" s="13" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="23">
         <v>12</v>
       </c>
       <c r="C16" s="23">
         <v>27</v>
       </c>
       <c r="D16" s="23">
         <v>21</v>
       </c>
       <c r="E16" s="23">
         <v>24</v>
       </c>
       <c r="F16" s="23">
         <v>1</v>
       </c>
       <c r="G16" s="23">
         <v>6</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>24</v>
@@ -9515,52 +9632,55 @@
       </c>
       <c r="O16" s="13">
         <v>19</v>
       </c>
       <c r="P16" s="13">
         <v>13</v>
       </c>
       <c r="Q16" s="13">
         <v>11</v>
       </c>
       <c r="R16" s="13">
         <v>7</v>
       </c>
       <c r="S16" s="13">
         <v>4</v>
       </c>
       <c r="T16" s="13">
         <v>1</v>
       </c>
       <c r="U16" s="16">
         <v>1</v>
       </c>
       <c r="V16" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="16" t="s">
@@ -9583,52 +9703,55 @@
       </c>
       <c r="O17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23">
         <v>8</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="16" t="s">
@@ -9651,52 +9774,55 @@
       </c>
       <c r="O18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="16" t="s">
@@ -9719,52 +9845,55 @@
       </c>
       <c r="O19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="16" t="s">
@@ -9787,52 +9916,55 @@
       </c>
       <c r="O20" s="13">
         <v>1</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -9855,52 +9987,55 @@
       </c>
       <c r="O21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23">
         <v>5</v>
       </c>
       <c r="E22" s="23">
         <v>2</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23">
         <v>3</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="16">
@@ -9923,52 +10058,55 @@
       </c>
       <c r="O22" s="13">
         <v>2</v>
       </c>
       <c r="P22" s="13">
         <v>1</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T22" s="13">
         <v>2</v>
       </c>
       <c r="U22" s="16">
         <v>1</v>
       </c>
       <c r="V22" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="16">
@@ -9991,52 +10129,55 @@
       </c>
       <c r="O23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="23">
         <v>8</v>
       </c>
       <c r="C24" s="23">
         <v>21</v>
       </c>
       <c r="D24" s="23">
         <v>8</v>
       </c>
       <c r="E24" s="23">
         <v>20</v>
       </c>
       <c r="F24" s="23">
         <v>12</v>
       </c>
       <c r="G24" s="23">
         <v>6</v>
       </c>
       <c r="H24" s="13">
         <v>1</v>
       </c>
       <c r="I24" s="16">
@@ -10059,76 +10200,79 @@
       </c>
       <c r="O24" s="13">
         <v>13</v>
       </c>
       <c r="P24" s="13">
         <v>5</v>
       </c>
       <c r="Q24" s="13">
         <v>10</v>
       </c>
       <c r="R24" s="13">
         <v>6</v>
       </c>
       <c r="S24" s="13">
         <v>5</v>
       </c>
       <c r="T24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U24" s="16">
         <v>4</v>
       </c>
       <c r="V24" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W24" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="14.4" customHeight="1">
       <c r="B25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="43"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="43"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="23">
         <v>106</v>
       </c>
       <c r="C26" s="23">
         <v>108</v>
       </c>
       <c r="D26" s="23">
         <v>114</v>
       </c>
       <c r="E26" s="23">
         <v>93</v>
       </c>
       <c r="F26" s="23">
         <v>43</v>
       </c>
       <c r="G26" s="23">
         <v>38</v>
       </c>
       <c r="H26" s="13">
         <v>3</v>
       </c>
       <c r="I26" s="16">
@@ -10151,52 +10295,55 @@
       </c>
       <c r="O26" s="13">
         <v>66</v>
       </c>
       <c r="P26" s="13">
         <v>35</v>
       </c>
       <c r="Q26" s="13">
         <v>39</v>
       </c>
       <c r="R26" s="13">
         <v>46</v>
       </c>
       <c r="S26" s="13">
         <v>15</v>
       </c>
       <c r="T26" s="13">
         <v>10</v>
       </c>
       <c r="U26" s="16">
         <v>19</v>
       </c>
       <c r="V26" s="13">
         <v>21</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="23">
         <v>66</v>
       </c>
       <c r="C27" s="23">
         <v>59</v>
       </c>
       <c r="D27" s="23">
         <v>85</v>
       </c>
       <c r="E27" s="23">
         <v>52</v>
       </c>
       <c r="F27" s="23">
         <v>37</v>
       </c>
       <c r="G27" s="23">
         <v>28</v>
       </c>
       <c r="H27" s="13">
         <v>3</v>
       </c>
       <c r="I27" s="16">
@@ -10219,52 +10366,55 @@
       </c>
       <c r="O27" s="13">
         <v>35</v>
       </c>
       <c r="P27" s="13">
         <v>23</v>
       </c>
       <c r="Q27" s="13">
         <v>20</v>
       </c>
       <c r="R27" s="13">
         <v>26</v>
       </c>
       <c r="S27" s="13">
         <v>7</v>
       </c>
       <c r="T27" s="13">
         <v>8</v>
       </c>
       <c r="U27" s="16">
         <v>11</v>
       </c>
       <c r="V27" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="23">
         <v>27</v>
       </c>
       <c r="C28" s="23">
         <v>16</v>
       </c>
       <c r="D28" s="23">
         <v>10</v>
       </c>
       <c r="E28" s="23">
         <v>3</v>
       </c>
       <c r="F28" s="23">
         <v>4</v>
       </c>
       <c r="G28" s="23">
         <v>4</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="16">
@@ -10287,52 +10437,55 @@
       </c>
       <c r="O28" s="13">
         <v>5</v>
       </c>
       <c r="P28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q28" s="13">
         <v>6</v>
       </c>
       <c r="R28" s="13">
         <v>7</v>
       </c>
       <c r="S28" s="13">
         <v>1</v>
       </c>
       <c r="T28" s="13">
         <v>1</v>
       </c>
       <c r="U28" s="16">
         <v>3</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -10355,52 +10508,55 @@
       </c>
       <c r="O29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U29" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="23">
         <v>9</v>
       </c>
       <c r="C30" s="23">
         <v>25</v>
       </c>
       <c r="D30" s="23">
         <v>17</v>
       </c>
       <c r="E30" s="23">
         <v>21</v>
       </c>
       <c r="F30" s="23">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>3</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="16">
@@ -10423,52 +10579,55 @@
       </c>
       <c r="O30" s="13">
         <v>18</v>
       </c>
       <c r="P30" s="13">
         <v>9</v>
       </c>
       <c r="Q30" s="13">
         <v>8</v>
       </c>
       <c r="R30" s="13">
         <v>7</v>
       </c>
       <c r="S30" s="13">
         <v>4</v>
       </c>
       <c r="T30" s="13">
         <v>1</v>
       </c>
       <c r="U30" s="16">
         <v>1</v>
       </c>
       <c r="V30" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="23">
         <v>4</v>
       </c>
       <c r="C31" s="23">
         <v>8</v>
       </c>
       <c r="D31" s="23">
         <v>2</v>
       </c>
       <c r="E31" s="23">
         <v>17</v>
       </c>
       <c r="F31" s="23">
         <v>1</v>
       </c>
       <c r="G31" s="23">
         <v>3</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="16">
@@ -10491,76 +10650,79 @@
       </c>
       <c r="O31" s="13">
         <v>8</v>
       </c>
       <c r="P31" s="13">
         <v>3</v>
       </c>
       <c r="Q31" s="13">
         <v>5</v>
       </c>
       <c r="R31" s="13">
         <v>6</v>
       </c>
       <c r="S31" s="13">
         <v>3</v>
       </c>
       <c r="T31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U31" s="16">
         <v>4</v>
       </c>
       <c r="V31" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W31" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" ht="14.4" customHeight="1">
       <c r="B32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
     </row>
-    <row r="33" spans="1:22" s="8" customFormat="1">
+    <row r="33" spans="1:23" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>28</v>
       </c>
       <c r="C33" s="23">
         <v>40</v>
       </c>
       <c r="D33" s="23">
         <v>23</v>
       </c>
       <c r="E33" s="23">
         <v>23</v>
       </c>
       <c r="F33" s="23">
         <v>24</v>
       </c>
       <c r="G33" s="23">
         <v>20</v>
       </c>
       <c r="H33" s="13">
         <v>1</v>
       </c>
       <c r="I33" s="16">
@@ -10583,52 +10745,55 @@
       </c>
       <c r="O33" s="13">
         <v>17</v>
       </c>
       <c r="P33" s="16">
         <v>7</v>
       </c>
       <c r="Q33" s="16">
         <v>16</v>
       </c>
       <c r="R33" s="13">
         <v>1</v>
       </c>
       <c r="S33" s="13">
         <v>5</v>
       </c>
       <c r="T33" s="16">
         <v>2</v>
       </c>
       <c r="U33" s="16">
         <v>3</v>
       </c>
       <c r="V33" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23">
         <v>6</v>
       </c>
       <c r="C34" s="23">
         <v>6</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23">
         <v>6</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="16">
@@ -10651,52 +10816,55 @@
       </c>
       <c r="O34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16">
         <v>1</v>
       </c>
       <c r="R34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V34" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23">
         <v>3</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -10719,52 +10887,55 @@
       </c>
       <c r="O35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13">
         <v>2</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="16">
         <v>15</v>
       </c>
       <c r="C36" s="16">
         <v>11</v>
       </c>
       <c r="D36" s="1">
         <v>8</v>
       </c>
       <c r="E36" s="16">
         <v>9</v>
       </c>
       <c r="F36" s="23">
         <v>13</v>
       </c>
       <c r="G36" s="16">
         <v>8</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="16">
@@ -10787,52 +10958,55 @@
       </c>
       <c r="O36" s="16">
         <v>8</v>
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>7</v>
       </c>
       <c r="R36" s="13">
         <v>1</v>
       </c>
       <c r="S36" s="13">
         <v>1</v>
       </c>
       <c r="T36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U36" s="16">
         <v>2</v>
       </c>
       <c r="V36" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -10855,52 +11029,55 @@
       </c>
       <c r="O37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="16">
         <v>3</v>
       </c>
       <c r="C38" s="16">
         <v>2</v>
       </c>
       <c r="D38" s="1">
         <v>4</v>
       </c>
       <c r="E38" s="16">
         <v>3</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="16">
         <v>3</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="16" t="s">
@@ -10923,52 +11100,55 @@
       </c>
       <c r="O38" s="16">
         <v>1</v>
       </c>
       <c r="P38" s="16">
         <v>4</v>
       </c>
       <c r="Q38" s="16">
         <v>3</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="16" t="s">
@@ -10991,52 +11171,55 @@
       </c>
       <c r="O39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="16">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -11059,52 +11242,55 @@
       </c>
       <c r="O40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="16" t="s">
@@ -11127,52 +11313,55 @@
       </c>
       <c r="O41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="16" t="s">
@@ -11195,52 +11384,55 @@
       </c>
       <c r="O42" s="16">
         <v>1</v>
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="16" t="s">
@@ -11263,52 +11455,55 @@
       </c>
       <c r="O43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="1">
         <v>5</v>
       </c>
       <c r="E44" s="16">
         <v>2</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="16">
         <v>3</v>
       </c>
       <c r="H44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="16">
@@ -11331,52 +11526,55 @@
       </c>
       <c r="O44" s="16">
         <v>2</v>
       </c>
       <c r="P44" s="16">
         <v>1</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T44" s="16">
         <v>2</v>
       </c>
       <c r="U44" s="16">
         <v>1</v>
       </c>
       <c r="V44" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="16">
@@ -11399,52 +11597,55 @@
       </c>
       <c r="O45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="21">
         <v>4</v>
       </c>
       <c r="C46" s="21">
         <v>13</v>
       </c>
       <c r="D46" s="26">
         <v>6</v>
       </c>
       <c r="E46" s="21">
         <v>3</v>
       </c>
       <c r="F46" s="26">
         <v>11</v>
       </c>
       <c r="G46" s="21">
         <v>3</v>
       </c>
       <c r="H46" s="21">
         <v>1</v>
       </c>
       <c r="I46" s="21">
@@ -11465,50 +11666,53 @@
       <c r="N46" s="21">
         <v>4</v>
       </c>
       <c r="O46" s="21">
         <v>5</v>
       </c>
       <c r="P46" s="21">
         <v>2</v>
       </c>
       <c r="Q46" s="21">
         <v>5</v>
       </c>
       <c r="R46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="S46" s="21">
         <v>2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V46" s="21">
+        <v>2</v>
+      </c>
+      <c r="W46" s="21">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="B10:U10"/>
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y42"/>
   <sheetViews>
@@ -14383,50 +14587,53 @@
       </c>
       <c r="O11" s="13">
         <v>-39</v>
       </c>
       <c r="P11" s="13">
         <v>-28</v>
       </c>
       <c r="Q11" s="13">
         <v>31</v>
       </c>
       <c r="R11" s="13">
         <v>-5</v>
       </c>
       <c r="S11" s="13">
         <v>83</v>
       </c>
       <c r="T11" s="13">
         <v>67</v>
       </c>
       <c r="U11" s="13">
         <v>32</v>
       </c>
       <c r="V11" s="13">
         <v>43</v>
       </c>
+      <c r="W11" s="13">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="1">
         <v>-62</v>
       </c>
       <c r="C12" s="13">
         <v>-53</v>
       </c>
       <c r="D12" s="1">
         <v>-62</v>
       </c>
       <c r="E12" s="13">
         <v>-27</v>
       </c>
       <c r="F12" s="1">
         <v>-21</v>
       </c>
       <c r="G12" s="13">
         <v>-4</v>
       </c>
       <c r="H12" s="13">
         <v>7</v>
@@ -14451,50 +14658,53 @@
       </c>
       <c r="O12" s="13">
         <v>-9</v>
       </c>
       <c r="P12" s="13">
         <v>-14</v>
       </c>
       <c r="Q12" s="13">
         <v>17</v>
       </c>
       <c r="R12" s="13">
         <v>3</v>
       </c>
       <c r="S12" s="13">
         <v>55</v>
       </c>
       <c r="T12" s="13">
         <v>34</v>
       </c>
       <c r="U12" s="13">
         <v>3</v>
       </c>
       <c r="V12" s="13">
         <v>25</v>
       </c>
+      <c r="W12" s="13">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="1">
         <v>-27</v>
       </c>
       <c r="C13" s="13">
         <v>-11</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="13">
         <v>2</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="13">
         <v>-2</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
@@ -14519,50 +14729,53 @@
       </c>
       <c r="O13" s="13">
         <v>-3</v>
       </c>
       <c r="P13" s="13">
         <v>1</v>
       </c>
       <c r="Q13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R13" s="13">
         <v>-6</v>
       </c>
       <c r="S13" s="13">
         <v>1</v>
       </c>
       <c r="T13" s="13">
         <v>3</v>
       </c>
       <c r="U13" s="13">
         <v>-3</v>
       </c>
       <c r="V13" s="13">
         <v>1</v>
       </c>
+      <c r="W13" s="13">
+        <v>2</v>
+      </c>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="1">
         <v>-8</v>
       </c>
       <c r="C14" s="13">
         <v>-4</v>
       </c>
       <c r="D14" s="1">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>-6</v>
       </c>
       <c r="F14" s="1">
         <v>-10</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
@@ -14587,50 +14800,53 @@
       </c>
       <c r="O14" s="13">
         <v>-4</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>9</v>
       </c>
       <c r="R14" s="13">
         <v>2</v>
       </c>
       <c r="S14" s="13">
         <v>5</v>
       </c>
       <c r="T14" s="13">
         <v>5</v>
       </c>
       <c r="U14" s="13">
         <v>-1</v>
       </c>
       <c r="V14" s="13">
         <v>1</v>
       </c>
+      <c r="W14" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="1">
         <v>1</v>
       </c>
       <c r="G15" s="13">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
@@ -14655,50 +14871,53 @@
       </c>
       <c r="O15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P15" s="13">
         <v>3</v>
       </c>
       <c r="Q15" s="13">
         <v>9</v>
       </c>
       <c r="R15" s="13">
         <v>2</v>
       </c>
       <c r="S15" s="13">
         <v>13</v>
       </c>
       <c r="T15" s="13">
         <v>10</v>
       </c>
       <c r="U15" s="13">
         <v>13</v>
       </c>
       <c r="V15" s="13">
         <v>23</v>
       </c>
+      <c r="W15" s="13">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1">
         <v>-12</v>
       </c>
       <c r="C16" s="13">
         <v>-25</v>
       </c>
       <c r="D16" s="1">
         <v>-18</v>
       </c>
       <c r="E16" s="13">
         <v>-9</v>
       </c>
       <c r="F16" s="1">
         <v>5</v>
       </c>
       <c r="G16" s="13">
         <v>4</v>
       </c>
       <c r="H16" s="13">
         <v>4</v>
@@ -14723,52 +14942,55 @@
       </c>
       <c r="O16" s="13">
         <v>-13</v>
       </c>
       <c r="P16" s="13">
         <v>-12</v>
       </c>
       <c r="Q16" s="13">
         <v>-9</v>
       </c>
       <c r="R16" s="13">
         <v>-5</v>
       </c>
       <c r="S16" s="13">
         <v>4</v>
       </c>
       <c r="T16" s="13">
         <v>4</v>
       </c>
       <c r="U16" s="13">
         <v>2</v>
       </c>
       <c r="V16" s="13">
         <v>-6</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -14791,52 +15013,55 @@
       </c>
       <c r="O17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="13">
         <v>-8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -14859,52 +15084,55 @@
       </c>
       <c r="O18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -14927,52 +15155,55 @@
       </c>
       <c r="O19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13">
         <v>1</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="1">
         <v>1</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="16">
@@ -14995,52 +15226,55 @@
       </c>
       <c r="O20" s="13">
         <v>-1</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -15063,52 +15297,55 @@
       </c>
       <c r="O21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="1">
         <v>-5</v>
       </c>
       <c r="E22" s="13">
         <v>-2</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="13">
         <v>-3</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="16">
@@ -15131,52 +15368,55 @@
       </c>
       <c r="O22" s="13">
         <v>-2</v>
       </c>
       <c r="P22" s="13">
         <v>-1</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13">
         <v>4</v>
       </c>
       <c r="S22" s="13">
         <v>6</v>
       </c>
       <c r="T22" s="13">
         <v>3</v>
       </c>
       <c r="U22" s="13">
         <v>14</v>
       </c>
       <c r="V22" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="1">
         <v>1</v>
       </c>
       <c r="E23" s="13">
         <v>1</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="16">
@@ -15199,52 +15439,55 @@
       </c>
       <c r="O23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="1">
         <v>-1</v>
       </c>
       <c r="C24" s="13">
         <v>-19</v>
       </c>
       <c r="D24" s="1">
         <v>-2</v>
       </c>
       <c r="E24" s="13">
         <v>-17</v>
       </c>
       <c r="F24" s="1">
         <v>-8</v>
       </c>
       <c r="G24" s="13">
         <v>-2</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="16">
@@ -15267,76 +15510,79 @@
       </c>
       <c r="O24" s="13">
         <v>-7</v>
       </c>
       <c r="P24" s="13">
         <v>-5</v>
       </c>
       <c r="Q24" s="13">
         <v>4</v>
       </c>
       <c r="R24" s="13">
         <v>-5</v>
       </c>
       <c r="S24" s="13">
         <v>-1</v>
       </c>
       <c r="T24" s="13">
         <v>8</v>
       </c>
       <c r="U24" s="13">
         <v>4</v>
       </c>
       <c r="V24" s="13">
         <v>-2</v>
       </c>
-    </row>
-    <row r="25" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W24" s="13">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="14.4" customHeight="1">
       <c r="B25" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="46"/>
       <c r="D25" s="46"/>
       <c r="E25" s="46"/>
       <c r="F25" s="46"/>
       <c r="G25" s="46"/>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
       <c r="N25" s="46"/>
       <c r="O25" s="46"/>
       <c r="P25" s="46"/>
       <c r="Q25" s="46"/>
       <c r="R25" s="46"/>
       <c r="S25" s="46"/>
       <c r="T25" s="46"/>
       <c r="U25" s="46"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="16">
         <v>-92</v>
       </c>
       <c r="C26" s="13">
         <v>-89</v>
       </c>
       <c r="D26" s="1">
         <v>-76</v>
       </c>
       <c r="E26" s="13">
         <v>-39</v>
       </c>
       <c r="F26" s="1">
         <v>-15</v>
       </c>
       <c r="G26" s="13">
         <v>3</v>
       </c>
       <c r="H26" s="13">
         <v>13</v>
       </c>
       <c r="I26" s="16">
@@ -15359,52 +15605,55 @@
       </c>
       <c r="O26" s="13">
         <v>-31</v>
       </c>
       <c r="P26" s="13">
         <v>-24</v>
       </c>
       <c r="Q26" s="13">
         <v>19</v>
       </c>
       <c r="R26" s="13">
         <v>-17</v>
       </c>
       <c r="S26" s="13">
         <v>63</v>
       </c>
       <c r="T26" s="13">
         <v>49</v>
       </c>
       <c r="U26" s="13">
         <v>7</v>
       </c>
       <c r="V26" s="13">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="16">
         <v>-56</v>
       </c>
       <c r="C27" s="13">
         <v>-47</v>
       </c>
       <c r="D27" s="1">
         <v>-62</v>
       </c>
       <c r="E27" s="13">
         <v>-21</v>
       </c>
       <c r="F27" s="1">
         <v>-22</v>
       </c>
       <c r="G27" s="13">
         <v>-5</v>
       </c>
       <c r="H27" s="13">
         <v>7</v>
       </c>
       <c r="I27" s="16">
@@ -15427,52 +15676,55 @@
       </c>
       <c r="O27" s="13">
         <v>-11</v>
       </c>
       <c r="P27" s="13">
         <v>-14</v>
       </c>
       <c r="Q27" s="13">
         <v>17</v>
       </c>
       <c r="R27" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S27" s="13">
         <v>55</v>
       </c>
       <c r="T27" s="13">
         <v>30</v>
       </c>
       <c r="U27" s="13">
         <v>3</v>
       </c>
       <c r="V27" s="13">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="16">
         <v>-27</v>
       </c>
       <c r="C28" s="13">
         <v>-11</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="13">
         <v>2</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="13">
         <v>1</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="16">
@@ -15495,52 +15747,55 @@
       </c>
       <c r="O28" s="13">
         <v>-3</v>
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R28" s="13">
         <v>-6</v>
       </c>
       <c r="S28" s="13">
         <v>3</v>
       </c>
       <c r="T28" s="13">
         <v>3</v>
       </c>
       <c r="U28" s="13">
         <v>-3</v>
       </c>
       <c r="V28" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="13">
         <v>3</v>
       </c>
       <c r="F29" s="1">
         <v>1</v>
       </c>
       <c r="G29" s="13">
         <v>2</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="16">
@@ -15563,52 +15818,55 @@
       </c>
       <c r="O29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="P29" s="13">
         <v>1</v>
       </c>
       <c r="Q29" s="13">
         <v>6</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13">
         <v>4</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="13">
         <v>7</v>
       </c>
       <c r="V29" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="16">
         <v>-9</v>
       </c>
       <c r="C30" s="13">
         <v>-23</v>
       </c>
       <c r="D30" s="1">
         <v>-14</v>
       </c>
       <c r="E30" s="13">
         <v>-9</v>
       </c>
       <c r="F30" s="1">
         <v>5</v>
       </c>
       <c r="G30" s="13">
         <v>6</v>
       </c>
       <c r="H30" s="13">
         <v>4</v>
       </c>
       <c r="I30" s="16">
@@ -15631,52 +15889,55 @@
       </c>
       <c r="O30" s="13">
         <v>-12</v>
       </c>
       <c r="P30" s="13">
         <v>-9</v>
       </c>
       <c r="Q30" s="13">
         <v>-8</v>
       </c>
       <c r="R30" s="13">
         <v>-5</v>
       </c>
       <c r="S30" s="13">
         <v>2</v>
       </c>
       <c r="T30" s="13">
         <v>3</v>
       </c>
       <c r="U30" s="13">
         <v>1</v>
       </c>
       <c r="V30" s="13">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="13">
         <v>-8</v>
       </c>
       <c r="D31" s="1">
         <v>-1</v>
       </c>
       <c r="E31" s="13">
         <v>-14</v>
       </c>
       <c r="F31" s="1">
         <v>1</v>
       </c>
       <c r="G31" s="13">
         <v>-1</v>
       </c>
       <c r="H31" s="13">
         <v>2</v>
       </c>
       <c r="I31" s="16">
@@ -15699,76 +15960,79 @@
       </c>
       <c r="O31" s="13">
         <v>-5</v>
       </c>
       <c r="P31" s="13">
         <v>-3</v>
       </c>
       <c r="Q31" s="13">
         <v>4</v>
       </c>
       <c r="R31" s="13">
         <v>-6</v>
       </c>
       <c r="S31" s="13">
         <v>-1</v>
       </c>
       <c r="T31" s="13">
         <v>8</v>
       </c>
       <c r="U31" s="13">
         <v>-1</v>
       </c>
       <c r="V31" s="13">
         <v>-1</v>
       </c>
-    </row>
-    <row r="32" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W31" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" ht="14.4" customHeight="1">
       <c r="B32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
     </row>
-    <row r="33" spans="1:22" s="8" customFormat="1">
+    <row r="33" spans="1:23" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>-18</v>
       </c>
       <c r="C33" s="23">
         <v>-31</v>
       </c>
       <c r="D33" s="23">
         <v>-7</v>
       </c>
       <c r="E33" s="23">
         <v>-16</v>
       </c>
       <c r="F33" s="23">
         <v>-17</v>
       </c>
       <c r="G33" s="23">
         <v>-8</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="16">
@@ -15791,52 +16055,55 @@
       </c>
       <c r="O33" s="13">
         <v>-8</v>
       </c>
       <c r="P33" s="16">
         <v>-4</v>
       </c>
       <c r="Q33" s="16">
         <v>12</v>
       </c>
       <c r="R33" s="13">
         <v>12</v>
       </c>
       <c r="S33" s="13">
         <v>20</v>
       </c>
       <c r="T33" s="16">
         <v>18</v>
       </c>
       <c r="U33" s="16">
         <v>25</v>
       </c>
       <c r="V33" s="13">
         <v>12</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23">
         <v>-6</v>
       </c>
       <c r="C34" s="23">
         <v>-6</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23">
         <v>-6</v>
       </c>
       <c r="F34" s="23">
         <v>1</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="16">
@@ -15859,52 +16126,55 @@
       </c>
       <c r="O34" s="16">
         <v>2</v>
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R34" s="13">
         <v>3</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16">
         <v>4</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V34" s="13">
         <v>-3</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23">
         <v>-3</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -15927,52 +16197,55 @@
       </c>
       <c r="O35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13">
         <v>-2</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="23">
         <v>-8</v>
       </c>
       <c r="C36" s="23">
         <v>-4</v>
       </c>
       <c r="D36" s="23">
         <v>2</v>
       </c>
       <c r="E36" s="23">
         <v>-6</v>
       </c>
       <c r="F36" s="23">
         <v>-10</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="16">
@@ -15995,52 +16268,55 @@
       </c>
       <c r="O36" s="16">
         <v>-4</v>
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>9</v>
       </c>
       <c r="R36" s="13">
         <v>2</v>
       </c>
       <c r="S36" s="13">
         <v>5</v>
       </c>
       <c r="T36" s="16">
         <v>5</v>
       </c>
       <c r="U36" s="16">
         <v>-1</v>
       </c>
       <c r="V36" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="16">
@@ -16063,52 +16339,55 @@
       </c>
       <c r="O37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P37" s="16">
         <v>2</v>
       </c>
       <c r="Q37" s="16">
         <v>3</v>
       </c>
       <c r="R37" s="13">
         <v>2</v>
       </c>
       <c r="S37" s="13">
         <v>9</v>
       </c>
       <c r="T37" s="16">
         <v>5</v>
       </c>
       <c r="U37" s="16">
         <v>6</v>
       </c>
       <c r="V37" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>-3</v>
       </c>
       <c r="C38" s="23">
         <v>-2</v>
       </c>
       <c r="D38" s="23">
         <v>-4</v>
       </c>
       <c r="E38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="23">
         <v>-2</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="16" t="s">
@@ -16131,52 +16410,55 @@
       </c>
       <c r="O38" s="16">
         <v>-1</v>
       </c>
       <c r="P38" s="16">
         <v>-3</v>
       </c>
       <c r="Q38" s="16">
         <v>-1</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>1</v>
       </c>
       <c r="U38" s="16">
         <v>1</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="16" t="s">
@@ -16199,52 +16481,55 @@
       </c>
       <c r="O39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="23">
         <v>-8</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -16267,52 +16552,55 @@
       </c>
       <c r="O40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="16" t="s">
@@ -16335,52 +16623,55 @@
       </c>
       <c r="O41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16">
         <v>1</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="16">
@@ -16403,52 +16694,55 @@
       </c>
       <c r="O42" s="16">
         <v>-1</v>
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="16" t="s">
@@ -16471,52 +16765,55 @@
       </c>
       <c r="O43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="23">
         <v>-5</v>
       </c>
       <c r="E44" s="23">
         <v>-2</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="23">
         <v>-3</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="16">
@@ -16539,52 +16836,55 @@
       </c>
       <c r="O44" s="16">
         <v>-2</v>
       </c>
       <c r="P44" s="16">
         <v>-1</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13">
         <v>4</v>
       </c>
       <c r="S44" s="13">
         <v>6</v>
       </c>
       <c r="T44" s="16">
         <v>3</v>
       </c>
       <c r="U44" s="16">
         <v>14</v>
       </c>
       <c r="V44" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="1">
         <v>1</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="16">
@@ -16607,52 +16907,55 @@
       </c>
       <c r="O45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="26">
         <v>-1</v>
       </c>
       <c r="C46" s="26">
         <v>-11</v>
       </c>
       <c r="D46" s="26">
         <v>-1</v>
       </c>
       <c r="E46" s="26">
         <v>-3</v>
       </c>
       <c r="F46" s="26">
         <v>-9</v>
       </c>
       <c r="G46" s="26">
         <v>-1</v>
       </c>
       <c r="H46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="I46" s="21">
@@ -16673,50 +16976,53 @@
       <c r="N46" s="21">
         <v>-2</v>
       </c>
       <c r="O46" s="21">
         <v>-2</v>
       </c>
       <c r="P46" s="21">
         <v>-2</v>
       </c>
       <c r="Q46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="R46" s="21">
         <v>1</v>
       </c>
       <c r="S46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21">
         <v>5</v>
       </c>
       <c r="V46" s="21">
+        <v>-1</v>
+      </c>
+      <c r="W46" s="21">
         <v>-1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="B10:U10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">