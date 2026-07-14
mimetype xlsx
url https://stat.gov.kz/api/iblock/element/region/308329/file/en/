--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -28,51 +28,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Arrivals  2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="The number of departed from the" sheetId="2" r:id="rId3"/>
     <sheet name="Th numof depfrom  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId5"/>
     <sheet name="Net exter migration 2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2432" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2488" uniqueCount="39">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -4004,50 +4004,53 @@
       </c>
       <c r="P11" s="13">
         <v>14</v>
       </c>
       <c r="Q11" s="13">
         <v>86</v>
       </c>
       <c r="R11" s="13">
         <v>42</v>
       </c>
       <c r="S11" s="13">
         <v>103</v>
       </c>
       <c r="T11" s="13">
         <v>79</v>
       </c>
       <c r="U11" s="16">
         <v>54</v>
       </c>
       <c r="V11" s="13">
         <v>74</v>
       </c>
       <c r="W11" s="13">
         <v>45</v>
       </c>
+      <c r="X11" s="13">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="23">
         <v>10</v>
       </c>
       <c r="C12" s="23">
         <v>12</v>
       </c>
       <c r="D12" s="23">
         <v>23</v>
       </c>
       <c r="E12" s="23">
         <v>31</v>
       </c>
       <c r="F12" s="23">
         <v>16</v>
       </c>
       <c r="G12" s="23">
         <v>24</v>
       </c>
       <c r="H12" s="13">
         <v>10</v>
@@ -4075,50 +4078,53 @@
       </c>
       <c r="P12" s="13">
         <v>9</v>
       </c>
       <c r="Q12" s="13">
         <v>38</v>
       </c>
       <c r="R12" s="13">
         <v>29</v>
       </c>
       <c r="S12" s="13">
         <v>62</v>
       </c>
       <c r="T12" s="13">
         <v>42</v>
       </c>
       <c r="U12" s="16">
         <v>14</v>
       </c>
       <c r="V12" s="13">
         <v>41</v>
       </c>
       <c r="W12" s="13">
         <v>11</v>
       </c>
+      <c r="X12" s="13">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="23">
         <v>5</v>
       </c>
       <c r="D13" s="23">
         <v>10</v>
       </c>
       <c r="E13" s="23">
         <v>5</v>
       </c>
       <c r="F13" s="23">
         <v>4</v>
       </c>
       <c r="G13" s="23">
         <v>5</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
@@ -4146,50 +4152,53 @@
       </c>
       <c r="P13" s="13">
         <v>1</v>
       </c>
       <c r="Q13" s="13">
         <v>6</v>
       </c>
       <c r="R13" s="13">
         <v>1</v>
       </c>
       <c r="S13" s="13">
         <v>4</v>
       </c>
       <c r="T13" s="13">
         <v>4</v>
       </c>
       <c r="U13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V13" s="13">
         <v>1</v>
       </c>
       <c r="W13" s="13">
         <v>5</v>
       </c>
+      <c r="X13" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="23">
         <v>7</v>
       </c>
       <c r="C14" s="23">
         <v>7</v>
       </c>
       <c r="D14" s="23">
         <v>10</v>
       </c>
       <c r="E14" s="23">
         <v>3</v>
       </c>
       <c r="F14" s="23">
         <v>3</v>
       </c>
       <c r="G14" s="23">
         <v>8</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
@@ -4217,50 +4226,53 @@
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>16</v>
       </c>
       <c r="R14" s="13">
         <v>3</v>
       </c>
       <c r="S14" s="13">
         <v>6</v>
       </c>
       <c r="T14" s="13">
         <v>5</v>
       </c>
       <c r="U14" s="16">
         <v>1</v>
       </c>
       <c r="V14" s="13">
         <v>4</v>
       </c>
       <c r="W14" s="13">
         <v>1</v>
       </c>
+      <c r="X14" s="13" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="23">
         <v>1</v>
       </c>
       <c r="E15" s="23">
         <v>3</v>
       </c>
       <c r="F15" s="23">
         <v>1</v>
       </c>
       <c r="G15" s="23">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
@@ -4288,50 +4300,53 @@
       </c>
       <c r="P15" s="13">
         <v>3</v>
       </c>
       <c r="Q15" s="13">
         <v>9</v>
       </c>
       <c r="R15" s="13">
         <v>2</v>
       </c>
       <c r="S15" s="13">
         <v>13</v>
       </c>
       <c r="T15" s="13">
         <v>10</v>
       </c>
       <c r="U15" s="16">
         <v>13</v>
       </c>
       <c r="V15" s="13">
         <v>23</v>
       </c>
       <c r="W15" s="13">
         <v>18</v>
       </c>
+      <c r="X15" s="13">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="23">
         <v>2</v>
       </c>
       <c r="D16" s="23">
         <v>3</v>
       </c>
       <c r="E16" s="23">
         <v>15</v>
       </c>
       <c r="F16" s="23">
         <v>6</v>
       </c>
       <c r="G16" s="23">
         <v>10</v>
       </c>
       <c r="H16" s="13">
         <v>4</v>
@@ -4359,52 +4374,55 @@
       </c>
       <c r="P16" s="13">
         <v>1</v>
       </c>
       <c r="Q16" s="13">
         <v>2</v>
       </c>
       <c r="R16" s="13">
         <v>2</v>
       </c>
       <c r="S16" s="13">
         <v>8</v>
       </c>
       <c r="T16" s="13">
         <v>5</v>
       </c>
       <c r="U16" s="16">
         <v>3</v>
       </c>
       <c r="V16" s="13">
         <v>2</v>
       </c>
       <c r="W16" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -4430,52 +4448,55 @@
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -4501,52 +4522,55 @@
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -4572,52 +4596,55 @@
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13">
         <v>1</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23">
         <v>1</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="13">
@@ -4643,52 +4670,55 @@
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="13" t="s">
@@ -4714,52 +4744,55 @@
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="13" t="s">
@@ -4785,52 +4818,55 @@
       </c>
       <c r="P22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13">
         <v>4</v>
       </c>
       <c r="S22" s="13">
         <v>6</v>
       </c>
       <c r="T22" s="13">
         <v>5</v>
       </c>
       <c r="U22" s="16">
         <v>15</v>
       </c>
       <c r="V22" s="13">
         <v>1</v>
       </c>
       <c r="W22" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23">
         <v>1</v>
       </c>
       <c r="E23" s="23">
         <v>1</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="13" t="s">
@@ -4856,52 +4892,55 @@
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="23">
         <v>7</v>
       </c>
       <c r="C24" s="23">
         <v>2</v>
       </c>
       <c r="D24" s="23">
         <v>6</v>
       </c>
       <c r="E24" s="23">
         <v>3</v>
       </c>
       <c r="F24" s="23">
         <v>4</v>
       </c>
       <c r="G24" s="23">
         <v>4</v>
       </c>
       <c r="H24" s="13">
         <v>3</v>
       </c>
       <c r="I24" s="13">
@@ -4927,76 +4966,79 @@
       </c>
       <c r="P24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q24" s="13">
         <v>14</v>
       </c>
       <c r="R24" s="13">
         <v>1</v>
       </c>
       <c r="S24" s="13">
         <v>4</v>
       </c>
       <c r="T24" s="13">
         <v>8</v>
       </c>
       <c r="U24" s="16">
         <v>8</v>
       </c>
       <c r="V24" s="13">
         <v>2</v>
       </c>
       <c r="W24" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X24" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="14.4" customHeight="1">
       <c r="B25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="43"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="43"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="23">
         <v>14</v>
       </c>
       <c r="C26" s="23">
         <v>19</v>
       </c>
       <c r="D26" s="23">
         <v>38</v>
       </c>
       <c r="E26" s="23">
         <v>54</v>
       </c>
       <c r="F26" s="23">
         <v>28</v>
       </c>
       <c r="G26" s="23">
         <v>41</v>
       </c>
       <c r="H26" s="13">
         <v>16</v>
       </c>
       <c r="I26" s="13">
@@ -5022,52 +5064,55 @@
       </c>
       <c r="P26" s="13">
         <v>11</v>
       </c>
       <c r="Q26" s="13">
         <v>58</v>
       </c>
       <c r="R26" s="13">
         <v>29</v>
       </c>
       <c r="S26" s="13">
         <v>78</v>
       </c>
       <c r="T26" s="13">
         <v>59</v>
       </c>
       <c r="U26" s="16">
         <v>26</v>
       </c>
       <c r="V26" s="13">
         <v>52</v>
       </c>
       <c r="W26" s="13">
         <v>20</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="23">
         <v>10</v>
       </c>
       <c r="C27" s="23">
         <v>12</v>
       </c>
       <c r="D27" s="23">
         <v>23</v>
       </c>
       <c r="E27" s="23">
         <v>31</v>
       </c>
       <c r="F27" s="23">
         <v>15</v>
       </c>
       <c r="G27" s="23">
         <v>23</v>
       </c>
       <c r="H27" s="13">
         <v>10</v>
       </c>
       <c r="I27" s="13">
@@ -5093,52 +5138,55 @@
       </c>
       <c r="P27" s="13">
         <v>9</v>
       </c>
       <c r="Q27" s="13">
         <v>37</v>
       </c>
       <c r="R27" s="13">
         <v>26</v>
       </c>
       <c r="S27" s="13">
         <v>62</v>
       </c>
       <c r="T27" s="13">
         <v>38</v>
       </c>
       <c r="U27" s="16">
         <v>14</v>
       </c>
       <c r="V27" s="13">
         <v>39</v>
       </c>
       <c r="W27" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="23">
         <v>5</v>
       </c>
       <c r="D28" s="23">
         <v>10</v>
       </c>
       <c r="E28" s="23">
         <v>5</v>
       </c>
       <c r="F28" s="23">
         <v>4</v>
       </c>
       <c r="G28" s="23">
         <v>5</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="13">
@@ -5164,52 +5212,55 @@
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13">
         <v>6</v>
       </c>
       <c r="R28" s="13">
         <v>1</v>
       </c>
       <c r="S28" s="13">
         <v>4</v>
       </c>
       <c r="T28" s="13">
         <v>4</v>
       </c>
       <c r="U28" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V28" s="13">
         <v>1</v>
       </c>
       <c r="W28" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="23">
         <v>1</v>
       </c>
       <c r="E29" s="23">
         <v>3</v>
       </c>
       <c r="F29" s="23">
         <v>1</v>
       </c>
       <c r="G29" s="23">
         <v>2</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="13">
@@ -5235,52 +5286,55 @@
       </c>
       <c r="P29" s="13">
         <v>1</v>
       </c>
       <c r="Q29" s="13">
         <v>6</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13">
         <v>4</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="16">
         <v>7</v>
       </c>
       <c r="V29" s="13">
         <v>9</v>
       </c>
       <c r="W29" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="23">
         <v>2</v>
       </c>
       <c r="D30" s="23">
         <v>3</v>
       </c>
       <c r="E30" s="23">
         <v>12</v>
       </c>
       <c r="F30" s="23">
         <v>6</v>
       </c>
       <c r="G30" s="23">
         <v>9</v>
       </c>
       <c r="H30" s="13">
         <v>4</v>
       </c>
       <c r="I30" s="13">
@@ -5306,52 +5360,55 @@
       </c>
       <c r="P30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R30" s="13">
         <v>2</v>
       </c>
       <c r="S30" s="13">
         <v>6</v>
       </c>
       <c r="T30" s="13">
         <v>4</v>
       </c>
       <c r="U30" s="16">
         <v>2</v>
       </c>
       <c r="V30" s="13">
         <v>2</v>
       </c>
       <c r="W30" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="23">
         <v>4</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="23">
         <v>3</v>
       </c>
       <c r="F31" s="23">
         <v>2</v>
       </c>
       <c r="G31" s="23">
         <v>2</v>
       </c>
       <c r="H31" s="13">
         <v>2</v>
       </c>
       <c r="I31" s="13">
@@ -5377,76 +5434,79 @@
       </c>
       <c r="P31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q31" s="13">
         <v>9</v>
       </c>
       <c r="R31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S31" s="13">
         <v>2</v>
       </c>
       <c r="T31" s="13">
         <v>8</v>
       </c>
       <c r="U31" s="16">
         <v>3</v>
       </c>
       <c r="V31" s="13">
         <v>1</v>
       </c>
       <c r="W31" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X31" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="14.4" customHeight="1">
       <c r="B32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
     </row>
-    <row r="33" spans="1:23" s="8" customFormat="1">
+    <row r="33" spans="1:24" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>10</v>
       </c>
       <c r="C33" s="23">
         <v>9</v>
       </c>
       <c r="D33" s="23">
         <v>16</v>
       </c>
       <c r="E33" s="23">
         <v>7</v>
       </c>
       <c r="F33" s="23">
         <v>7</v>
       </c>
       <c r="G33" s="23">
         <v>12</v>
       </c>
       <c r="H33" s="13">
         <v>1</v>
       </c>
       <c r="I33" s="13">
@@ -5472,52 +5532,55 @@
       </c>
       <c r="P33" s="16">
         <v>3</v>
       </c>
       <c r="Q33" s="16">
         <v>28</v>
       </c>
       <c r="R33" s="13">
         <v>13</v>
       </c>
       <c r="S33" s="13">
         <v>25</v>
       </c>
       <c r="T33" s="16">
         <v>20</v>
       </c>
       <c r="U33" s="16">
         <v>28</v>
       </c>
       <c r="V33" s="13">
         <v>22</v>
       </c>
       <c r="W33" s="16">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="23">
         <v>1</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="13" t="s">
@@ -5543,52 +5606,55 @@
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16">
         <v>1</v>
       </c>
       <c r="R34" s="13">
         <v>3</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16">
         <v>4</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V34" s="13">
         <v>2</v>
       </c>
       <c r="W34" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -5614,52 +5680,55 @@
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="W35" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="23">
         <v>7</v>
       </c>
       <c r="C36" s="23">
         <v>7</v>
       </c>
       <c r="D36" s="23">
         <v>10</v>
       </c>
       <c r="E36" s="23">
         <v>3</v>
       </c>
       <c r="F36" s="23">
         <v>3</v>
       </c>
       <c r="G36" s="23">
         <v>8</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="13">
@@ -5685,52 +5754,55 @@
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>16</v>
       </c>
       <c r="R36" s="13">
         <v>3</v>
       </c>
       <c r="S36" s="13">
         <v>6</v>
       </c>
       <c r="T36" s="16">
         <v>5</v>
       </c>
       <c r="U36" s="16">
         <v>1</v>
       </c>
       <c r="V36" s="13">
         <v>4</v>
       </c>
       <c r="W36" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="13">
@@ -5756,52 +5828,55 @@
       </c>
       <c r="P37" s="16">
         <v>2</v>
       </c>
       <c r="Q37" s="16">
         <v>3</v>
       </c>
       <c r="R37" s="13">
         <v>2</v>
       </c>
       <c r="S37" s="13">
         <v>9</v>
       </c>
       <c r="T37" s="16">
         <v>5</v>
       </c>
       <c r="U37" s="16">
         <v>6</v>
       </c>
       <c r="V37" s="13">
         <v>14</v>
       </c>
       <c r="W37" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E38" s="23">
         <v>3</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="23">
         <v>1</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="13" t="s">
@@ -5827,52 +5902,55 @@
       </c>
       <c r="P38" s="16">
         <v>1</v>
       </c>
       <c r="Q38" s="16">
         <v>2</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>1</v>
       </c>
       <c r="U38" s="16">
         <v>1</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W38" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="13" t="s">
@@ -5898,52 +5976,55 @@
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W39" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -5969,52 +6050,55 @@
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="13" t="s">
@@ -6040,52 +6124,55 @@
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16">
         <v>1</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W41" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="13">
@@ -6111,52 +6198,55 @@
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W42" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="13" t="s">
@@ -6182,52 +6272,55 @@
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W43" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="13" t="s">
@@ -6253,52 +6346,55 @@
       </c>
       <c r="P44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13">
         <v>4</v>
       </c>
       <c r="S44" s="13">
         <v>6</v>
       </c>
       <c r="T44" s="16">
         <v>5</v>
       </c>
       <c r="U44" s="16">
         <v>15</v>
       </c>
       <c r="V44" s="13">
         <v>1</v>
       </c>
       <c r="W44" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="23">
         <v>1</v>
       </c>
       <c r="E45" s="23">
         <v>1</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -6324,52 +6420,55 @@
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W45" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="26">
         <v>3</v>
       </c>
       <c r="C46" s="26">
         <v>2</v>
       </c>
       <c r="D46" s="26">
         <v>5</v>
       </c>
       <c r="E46" s="26" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="26">
         <v>2</v>
       </c>
       <c r="G46" s="26">
         <v>2</v>
       </c>
       <c r="H46" s="21">
         <v>1</v>
       </c>
       <c r="I46" s="21">
@@ -6395,52 +6494,55 @@
       </c>
       <c r="P46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Q46" s="21">
         <v>5</v>
       </c>
       <c r="R46" s="21">
         <v>1</v>
       </c>
       <c r="S46" s="21">
         <v>2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21">
         <v>5</v>
       </c>
       <c r="V46" s="21">
         <v>1</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="X46" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="B10:U10"/>
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y41"/>
@@ -9280,50 +9382,53 @@
       </c>
       <c r="P11" s="13">
         <v>42</v>
       </c>
       <c r="Q11" s="13">
         <v>55</v>
       </c>
       <c r="R11" s="13">
         <v>47</v>
       </c>
       <c r="S11" s="13">
         <v>20</v>
       </c>
       <c r="T11" s="13">
         <v>12</v>
       </c>
       <c r="U11" s="16">
         <v>22</v>
       </c>
       <c r="V11" s="13">
         <v>31</v>
       </c>
       <c r="W11" s="13">
         <v>13</v>
       </c>
+      <c r="X11" s="13">
+        <v>52</v>
+      </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="23">
         <v>72</v>
       </c>
       <c r="C12" s="23">
         <v>65</v>
       </c>
       <c r="D12" s="23">
         <v>85</v>
       </c>
       <c r="E12" s="23">
         <v>58</v>
       </c>
       <c r="F12" s="23">
         <v>37</v>
       </c>
       <c r="G12" s="23">
         <v>28</v>
       </c>
       <c r="H12" s="13">
         <v>3</v>
@@ -9351,50 +9456,53 @@
       </c>
       <c r="P12" s="13">
         <v>23</v>
       </c>
       <c r="Q12" s="13">
         <v>21</v>
       </c>
       <c r="R12" s="13">
         <v>26</v>
       </c>
       <c r="S12" s="13">
         <v>7</v>
       </c>
       <c r="T12" s="13">
         <v>8</v>
       </c>
       <c r="U12" s="16">
         <v>11</v>
       </c>
       <c r="V12" s="13">
         <v>16</v>
       </c>
       <c r="W12" s="13">
         <v>7</v>
       </c>
+      <c r="X12" s="13">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23">
         <v>27</v>
       </c>
       <c r="C13" s="23">
         <v>16</v>
       </c>
       <c r="D13" s="23">
         <v>10</v>
       </c>
       <c r="E13" s="23">
         <v>3</v>
       </c>
       <c r="F13" s="23">
         <v>4</v>
       </c>
       <c r="G13" s="23">
         <v>7</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
@@ -9422,50 +9530,53 @@
       </c>
       <c r="P13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" s="13">
         <v>6</v>
       </c>
       <c r="R13" s="13">
         <v>7</v>
       </c>
       <c r="S13" s="13">
         <v>3</v>
       </c>
       <c r="T13" s="13">
         <v>1</v>
       </c>
       <c r="U13" s="16">
         <v>3</v>
       </c>
       <c r="V13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W13" s="13">
         <v>3</v>
       </c>
+      <c r="X13" s="13">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="23">
         <v>15</v>
       </c>
       <c r="C14" s="23">
         <v>11</v>
       </c>
       <c r="D14" s="23">
         <v>8</v>
       </c>
       <c r="E14" s="23">
         <v>9</v>
       </c>
       <c r="F14" s="23">
         <v>13</v>
       </c>
       <c r="G14" s="23">
         <v>8</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
@@ -9493,50 +9604,53 @@
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>7</v>
       </c>
       <c r="R14" s="13">
         <v>1</v>
       </c>
       <c r="S14" s="13">
         <v>1</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U14" s="16">
         <v>2</v>
       </c>
       <c r="V14" s="13">
         <v>3</v>
       </c>
       <c r="W14" s="13" t="s">
         <v>24</v>
       </c>
+      <c r="X14" s="13">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
@@ -9564,50 +9678,53 @@
       </c>
       <c r="P15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U15" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W15" s="13" t="s">
         <v>24</v>
       </c>
+      <c r="X15" s="13" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="23">
         <v>12</v>
       </c>
       <c r="C16" s="23">
         <v>27</v>
       </c>
       <c r="D16" s="23">
         <v>21</v>
       </c>
       <c r="E16" s="23">
         <v>24</v>
       </c>
       <c r="F16" s="23">
         <v>1</v>
       </c>
       <c r="G16" s="23">
         <v>6</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>24</v>
@@ -9635,52 +9752,55 @@
       </c>
       <c r="P16" s="13">
         <v>13</v>
       </c>
       <c r="Q16" s="13">
         <v>11</v>
       </c>
       <c r="R16" s="13">
         <v>7</v>
       </c>
       <c r="S16" s="13">
         <v>4</v>
       </c>
       <c r="T16" s="13">
         <v>1</v>
       </c>
       <c r="U16" s="16">
         <v>1</v>
       </c>
       <c r="V16" s="13">
         <v>8</v>
       </c>
       <c r="W16" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="16" t="s">
@@ -9706,52 +9826,55 @@
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23">
         <v>8</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="16" t="s">
@@ -9777,52 +9900,55 @@
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="16" t="s">
@@ -9848,52 +9974,55 @@
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="16" t="s">
@@ -9919,52 +10048,55 @@
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -9990,52 +10122,55 @@
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23">
         <v>5</v>
       </c>
       <c r="E22" s="23">
         <v>2</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23">
         <v>3</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="16">
@@ -10061,52 +10196,55 @@
       </c>
       <c r="P22" s="13">
         <v>1</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T22" s="13">
         <v>2</v>
       </c>
       <c r="U22" s="16">
         <v>1</v>
       </c>
       <c r="V22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W22" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="16">
@@ -10132,52 +10270,55 @@
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="23">
         <v>8</v>
       </c>
       <c r="C24" s="23">
         <v>21</v>
       </c>
       <c r="D24" s="23">
         <v>8</v>
       </c>
       <c r="E24" s="23">
         <v>20</v>
       </c>
       <c r="F24" s="23">
         <v>12</v>
       </c>
       <c r="G24" s="23">
         <v>6</v>
       </c>
       <c r="H24" s="13">
         <v>1</v>
       </c>
       <c r="I24" s="16">
@@ -10203,76 +10344,79 @@
       </c>
       <c r="P24" s="13">
         <v>5</v>
       </c>
       <c r="Q24" s="13">
         <v>10</v>
       </c>
       <c r="R24" s="13">
         <v>6</v>
       </c>
       <c r="S24" s="13">
         <v>5</v>
       </c>
       <c r="T24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U24" s="16">
         <v>4</v>
       </c>
       <c r="V24" s="13">
         <v>4</v>
       </c>
       <c r="W24" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X24" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="14.4" customHeight="1">
       <c r="B25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="43"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="43"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="23">
         <v>106</v>
       </c>
       <c r="C26" s="23">
         <v>108</v>
       </c>
       <c r="D26" s="23">
         <v>114</v>
       </c>
       <c r="E26" s="23">
         <v>93</v>
       </c>
       <c r="F26" s="23">
         <v>43</v>
       </c>
       <c r="G26" s="23">
         <v>38</v>
       </c>
       <c r="H26" s="13">
         <v>3</v>
       </c>
       <c r="I26" s="16">
@@ -10298,52 +10442,55 @@
       </c>
       <c r="P26" s="13">
         <v>35</v>
       </c>
       <c r="Q26" s="13">
         <v>39</v>
       </c>
       <c r="R26" s="13">
         <v>46</v>
       </c>
       <c r="S26" s="13">
         <v>15</v>
       </c>
       <c r="T26" s="13">
         <v>10</v>
       </c>
       <c r="U26" s="16">
         <v>19</v>
       </c>
       <c r="V26" s="13">
         <v>21</v>
       </c>
       <c r="W26" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="13">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="23">
         <v>66</v>
       </c>
       <c r="C27" s="23">
         <v>59</v>
       </c>
       <c r="D27" s="23">
         <v>85</v>
       </c>
       <c r="E27" s="23">
         <v>52</v>
       </c>
       <c r="F27" s="23">
         <v>37</v>
       </c>
       <c r="G27" s="23">
         <v>28</v>
       </c>
       <c r="H27" s="13">
         <v>3</v>
       </c>
       <c r="I27" s="16">
@@ -10369,52 +10516,55 @@
       </c>
       <c r="P27" s="13">
         <v>23</v>
       </c>
       <c r="Q27" s="13">
         <v>20</v>
       </c>
       <c r="R27" s="13">
         <v>26</v>
       </c>
       <c r="S27" s="13">
         <v>7</v>
       </c>
       <c r="T27" s="13">
         <v>8</v>
       </c>
       <c r="U27" s="16">
         <v>11</v>
       </c>
       <c r="V27" s="13">
         <v>11</v>
       </c>
       <c r="W27" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="23">
         <v>27</v>
       </c>
       <c r="C28" s="23">
         <v>16</v>
       </c>
       <c r="D28" s="23">
         <v>10</v>
       </c>
       <c r="E28" s="23">
         <v>3</v>
       </c>
       <c r="F28" s="23">
         <v>4</v>
       </c>
       <c r="G28" s="23">
         <v>4</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="16">
@@ -10440,52 +10590,55 @@
       </c>
       <c r="P28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q28" s="13">
         <v>6</v>
       </c>
       <c r="R28" s="13">
         <v>7</v>
       </c>
       <c r="S28" s="13">
         <v>1</v>
       </c>
       <c r="T28" s="13">
         <v>1</v>
       </c>
       <c r="U28" s="16">
         <v>3</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W28" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -10511,52 +10664,55 @@
       </c>
       <c r="P29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U29" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="23">
         <v>9</v>
       </c>
       <c r="C30" s="23">
         <v>25</v>
       </c>
       <c r="D30" s="23">
         <v>17</v>
       </c>
       <c r="E30" s="23">
         <v>21</v>
       </c>
       <c r="F30" s="23">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>3</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="16">
@@ -10582,52 +10738,55 @@
       </c>
       <c r="P30" s="13">
         <v>9</v>
       </c>
       <c r="Q30" s="13">
         <v>8</v>
       </c>
       <c r="R30" s="13">
         <v>7</v>
       </c>
       <c r="S30" s="13">
         <v>4</v>
       </c>
       <c r="T30" s="13">
         <v>1</v>
       </c>
       <c r="U30" s="16">
         <v>1</v>
       </c>
       <c r="V30" s="13">
         <v>8</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="23">
         <v>4</v>
       </c>
       <c r="C31" s="23">
         <v>8</v>
       </c>
       <c r="D31" s="23">
         <v>2</v>
       </c>
       <c r="E31" s="23">
         <v>17</v>
       </c>
       <c r="F31" s="23">
         <v>1</v>
       </c>
       <c r="G31" s="23">
         <v>3</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="16">
@@ -10653,76 +10812,79 @@
       </c>
       <c r="P31" s="13">
         <v>3</v>
       </c>
       <c r="Q31" s="13">
         <v>5</v>
       </c>
       <c r="R31" s="13">
         <v>6</v>
       </c>
       <c r="S31" s="13">
         <v>3</v>
       </c>
       <c r="T31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U31" s="16">
         <v>4</v>
       </c>
       <c r="V31" s="13">
         <v>2</v>
       </c>
       <c r="W31" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X31" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="14.4" customHeight="1">
       <c r="B32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
     </row>
-    <row r="33" spans="1:23" s="8" customFormat="1">
+    <row r="33" spans="1:24" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>28</v>
       </c>
       <c r="C33" s="23">
         <v>40</v>
       </c>
       <c r="D33" s="23">
         <v>23</v>
       </c>
       <c r="E33" s="23">
         <v>23</v>
       </c>
       <c r="F33" s="23">
         <v>24</v>
       </c>
       <c r="G33" s="23">
         <v>20</v>
       </c>
       <c r="H33" s="13">
         <v>1</v>
       </c>
       <c r="I33" s="16">
@@ -10748,52 +10910,55 @@
       </c>
       <c r="P33" s="16">
         <v>7</v>
       </c>
       <c r="Q33" s="16">
         <v>16</v>
       </c>
       <c r="R33" s="13">
         <v>1</v>
       </c>
       <c r="S33" s="13">
         <v>5</v>
       </c>
       <c r="T33" s="16">
         <v>2</v>
       </c>
       <c r="U33" s="16">
         <v>3</v>
       </c>
       <c r="V33" s="13">
         <v>10</v>
       </c>
       <c r="W33" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23">
         <v>6</v>
       </c>
       <c r="C34" s="23">
         <v>6</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23">
         <v>6</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="16">
@@ -10819,52 +10984,55 @@
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16">
         <v>1</v>
       </c>
       <c r="R34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V34" s="13">
         <v>5</v>
       </c>
       <c r="W34" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23">
         <v>3</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -10890,52 +11058,55 @@
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13">
         <v>2</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="W35" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="16">
         <v>15</v>
       </c>
       <c r="C36" s="16">
         <v>11</v>
       </c>
       <c r="D36" s="1">
         <v>8</v>
       </c>
       <c r="E36" s="16">
         <v>9</v>
       </c>
       <c r="F36" s="23">
         <v>13</v>
       </c>
       <c r="G36" s="16">
         <v>8</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="16">
@@ -10961,52 +11132,55 @@
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>7</v>
       </c>
       <c r="R36" s="13">
         <v>1</v>
       </c>
       <c r="S36" s="13">
         <v>1</v>
       </c>
       <c r="T36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U36" s="16">
         <v>2</v>
       </c>
       <c r="V36" s="13">
         <v>3</v>
       </c>
       <c r="W36" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -11032,52 +11206,55 @@
       </c>
       <c r="P37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W37" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="16">
         <v>3</v>
       </c>
       <c r="C38" s="16">
         <v>2</v>
       </c>
       <c r="D38" s="1">
         <v>4</v>
       </c>
       <c r="E38" s="16">
         <v>3</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="16">
         <v>3</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="16" t="s">
@@ -11103,52 +11280,55 @@
       </c>
       <c r="P38" s="16">
         <v>4</v>
       </c>
       <c r="Q38" s="16">
         <v>3</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U38" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W38" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="16" t="s">
@@ -11174,52 +11354,55 @@
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W39" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="16">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -11245,52 +11428,55 @@
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="16" t="s">
@@ -11316,52 +11502,55 @@
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W41" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="16" t="s">
@@ -11387,52 +11576,55 @@
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W42" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="16" t="s">
@@ -11458,52 +11650,55 @@
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W43" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="1">
         <v>5</v>
       </c>
       <c r="E44" s="16">
         <v>2</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="16">
         <v>3</v>
       </c>
       <c r="H44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="16">
@@ -11529,52 +11724,55 @@
       </c>
       <c r="P44" s="16">
         <v>1</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T44" s="16">
         <v>2</v>
       </c>
       <c r="U44" s="16">
         <v>1</v>
       </c>
       <c r="V44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W44" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="16">
@@ -11600,52 +11798,55 @@
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W45" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="21">
         <v>4</v>
       </c>
       <c r="C46" s="21">
         <v>13</v>
       </c>
       <c r="D46" s="26">
         <v>6</v>
       </c>
       <c r="E46" s="21">
         <v>3</v>
       </c>
       <c r="F46" s="26">
         <v>11</v>
       </c>
       <c r="G46" s="21">
         <v>3</v>
       </c>
       <c r="H46" s="21">
         <v>1</v>
       </c>
       <c r="I46" s="21">
@@ -11669,50 +11870,53 @@
       <c r="O46" s="21">
         <v>5</v>
       </c>
       <c r="P46" s="21">
         <v>2</v>
       </c>
       <c r="Q46" s="21">
         <v>5</v>
       </c>
       <c r="R46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="S46" s="21">
         <v>2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V46" s="21">
         <v>2</v>
       </c>
       <c r="W46" s="21">
+        <v>2</v>
+      </c>
+      <c r="X46" s="21">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="B10:U10"/>
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y42"/>
   <sheetViews>
@@ -14278,51 +14482,51 @@
         <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B8:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AS46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="C1" workbookViewId="0">
       <selection activeCell="H6" sqref="H6:AE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
     <col min="2" max="2" width="7.44140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="8.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="7.33203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="8.33203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="6"/>
     <col min="8" max="8" width="7.33203125" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.33203125" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="6" customWidth="1"/>
     <col min="11" max="11" width="6.44140625" style="6" customWidth="1"/>
     <col min="12" max="12" width="7.109375" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.44140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="6" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="6" customWidth="1"/>
     <col min="16" max="16" width="8.44140625" style="6" customWidth="1"/>
     <col min="17" max="17" width="8.33203125" style="6" customWidth="1"/>
     <col min="18" max="18" width="7.88671875" style="6" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="6" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="6"/>
@@ -14590,50 +14794,53 @@
       </c>
       <c r="P11" s="13">
         <v>-28</v>
       </c>
       <c r="Q11" s="13">
         <v>31</v>
       </c>
       <c r="R11" s="13">
         <v>-5</v>
       </c>
       <c r="S11" s="13">
         <v>83</v>
       </c>
       <c r="T11" s="13">
         <v>67</v>
       </c>
       <c r="U11" s="13">
         <v>32</v>
       </c>
       <c r="V11" s="13">
         <v>43</v>
       </c>
       <c r="W11" s="13">
         <v>32</v>
       </c>
+      <c r="X11" s="16">
+        <v>-40</v>
+      </c>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="1">
         <v>-62</v>
       </c>
       <c r="C12" s="13">
         <v>-53</v>
       </c>
       <c r="D12" s="1">
         <v>-62</v>
       </c>
       <c r="E12" s="13">
         <v>-27</v>
       </c>
       <c r="F12" s="1">
         <v>-21</v>
       </c>
       <c r="G12" s="13">
         <v>-4</v>
       </c>
       <c r="H12" s="13">
         <v>7</v>
@@ -14661,50 +14868,53 @@
       </c>
       <c r="P12" s="13">
         <v>-14</v>
       </c>
       <c r="Q12" s="13">
         <v>17</v>
       </c>
       <c r="R12" s="13">
         <v>3</v>
       </c>
       <c r="S12" s="13">
         <v>55</v>
       </c>
       <c r="T12" s="13">
         <v>34</v>
       </c>
       <c r="U12" s="13">
         <v>3</v>
       </c>
       <c r="V12" s="13">
         <v>25</v>
       </c>
       <c r="W12" s="13">
         <v>4</v>
       </c>
+      <c r="X12" s="16">
+        <v>-25</v>
+      </c>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="1">
         <v>-27</v>
       </c>
       <c r="C13" s="13">
         <v>-11</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="13">
         <v>2</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="13">
         <v>-2</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>24</v>
@@ -14732,50 +14942,53 @@
       </c>
       <c r="P13" s="13">
         <v>1</v>
       </c>
       <c r="Q13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R13" s="13">
         <v>-6</v>
       </c>
       <c r="S13" s="13">
         <v>1</v>
       </c>
       <c r="T13" s="13">
         <v>3</v>
       </c>
       <c r="U13" s="13">
         <v>-3</v>
       </c>
       <c r="V13" s="13">
         <v>1</v>
       </c>
       <c r="W13" s="13">
         <v>2</v>
       </c>
+      <c r="X13" s="16">
+        <v>-2</v>
+      </c>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="1">
         <v>-8</v>
       </c>
       <c r="C14" s="13">
         <v>-4</v>
       </c>
       <c r="D14" s="1">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>-6</v>
       </c>
       <c r="F14" s="1">
         <v>-10</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>24</v>
@@ -14803,50 +15016,53 @@
       </c>
       <c r="P14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="13">
         <v>9</v>
       </c>
       <c r="R14" s="13">
         <v>2</v>
       </c>
       <c r="S14" s="13">
         <v>5</v>
       </c>
       <c r="T14" s="13">
         <v>5</v>
       </c>
       <c r="U14" s="13">
         <v>-1</v>
       </c>
       <c r="V14" s="13">
         <v>1</v>
       </c>
       <c r="W14" s="13">
         <v>1</v>
       </c>
+      <c r="X14" s="16">
+        <v>-4</v>
+      </c>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="1">
         <v>1</v>
       </c>
       <c r="G15" s="13">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>24</v>
@@ -14874,50 +15090,53 @@
       </c>
       <c r="P15" s="13">
         <v>3</v>
       </c>
       <c r="Q15" s="13">
         <v>9</v>
       </c>
       <c r="R15" s="13">
         <v>2</v>
       </c>
       <c r="S15" s="13">
         <v>13</v>
       </c>
       <c r="T15" s="13">
         <v>10</v>
       </c>
       <c r="U15" s="13">
         <v>13</v>
       </c>
       <c r="V15" s="13">
         <v>23</v>
       </c>
       <c r="W15" s="13">
         <v>18</v>
       </c>
+      <c r="X15" s="16">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1">
         <v>-12</v>
       </c>
       <c r="C16" s="13">
         <v>-25</v>
       </c>
       <c r="D16" s="1">
         <v>-18</v>
       </c>
       <c r="E16" s="13">
         <v>-9</v>
       </c>
       <c r="F16" s="1">
         <v>5</v>
       </c>
       <c r="G16" s="13">
         <v>4</v>
       </c>
       <c r="H16" s="13">
         <v>4</v>
@@ -14945,52 +15164,55 @@
       </c>
       <c r="P16" s="13">
         <v>-12</v>
       </c>
       <c r="Q16" s="13">
         <v>-9</v>
       </c>
       <c r="R16" s="13">
         <v>-5</v>
       </c>
       <c r="S16" s="13">
         <v>4</v>
       </c>
       <c r="T16" s="13">
         <v>4</v>
       </c>
       <c r="U16" s="13">
         <v>2</v>
       </c>
       <c r="V16" s="13">
         <v>-6</v>
       </c>
       <c r="W16" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="16">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -15016,52 +15238,55 @@
       </c>
       <c r="P17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W17" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="13">
         <v>-8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -15087,52 +15312,55 @@
       </c>
       <c r="P18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -15158,52 +15386,55 @@
       </c>
       <c r="P19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q19" s="13">
         <v>1</v>
       </c>
       <c r="R19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="1">
         <v>1</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="16">
@@ -15229,52 +15460,55 @@
       </c>
       <c r="P20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -15300,52 +15534,55 @@
       </c>
       <c r="P21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W21" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="1">
         <v>-5</v>
       </c>
       <c r="E22" s="13">
         <v>-2</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="13">
         <v>-3</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="16">
@@ -15371,52 +15608,55 @@
       </c>
       <c r="P22" s="13">
         <v>-1</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R22" s="13">
         <v>4</v>
       </c>
       <c r="S22" s="13">
         <v>6</v>
       </c>
       <c r="T22" s="13">
         <v>3</v>
       </c>
       <c r="U22" s="13">
         <v>14</v>
       </c>
       <c r="V22" s="13">
         <v>1</v>
       </c>
       <c r="W22" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="1">
         <v>1</v>
       </c>
       <c r="E23" s="13">
         <v>1</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="16">
@@ -15442,52 +15682,55 @@
       </c>
       <c r="P23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="U23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W23" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="1">
         <v>-1</v>
       </c>
       <c r="C24" s="13">
         <v>-19</v>
       </c>
       <c r="D24" s="1">
         <v>-2</v>
       </c>
       <c r="E24" s="13">
         <v>-17</v>
       </c>
       <c r="F24" s="1">
         <v>-8</v>
       </c>
       <c r="G24" s="13">
         <v>-2</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="16">
@@ -15513,76 +15756,80 @@
       </c>
       <c r="P24" s="13">
         <v>-5</v>
       </c>
       <c r="Q24" s="13">
         <v>4</v>
       </c>
       <c r="R24" s="13">
         <v>-5</v>
       </c>
       <c r="S24" s="13">
         <v>-1</v>
       </c>
       <c r="T24" s="13">
         <v>8</v>
       </c>
       <c r="U24" s="13">
         <v>4</v>
       </c>
       <c r="V24" s="13">
         <v>-2</v>
       </c>
       <c r="W24" s="13">
         <v>-1</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X24" s="16">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="14.4" customHeight="1">
       <c r="B25" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="46"/>
       <c r="D25" s="46"/>
       <c r="E25" s="46"/>
       <c r="F25" s="46"/>
       <c r="G25" s="46"/>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
       <c r="N25" s="46"/>
       <c r="O25" s="46"/>
       <c r="P25" s="46"/>
       <c r="Q25" s="46"/>
       <c r="R25" s="46"/>
       <c r="S25" s="46"/>
       <c r="T25" s="46"/>
       <c r="U25" s="46"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="8"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="16">
         <v>-92</v>
       </c>
       <c r="C26" s="13">
         <v>-89</v>
       </c>
       <c r="D26" s="1">
         <v>-76</v>
       </c>
       <c r="E26" s="13">
         <v>-39</v>
       </c>
       <c r="F26" s="1">
         <v>-15</v>
       </c>
       <c r="G26" s="13">
         <v>3</v>
       </c>
       <c r="H26" s="13">
         <v>13</v>
       </c>
       <c r="I26" s="16">
@@ -15608,52 +15855,55 @@
       </c>
       <c r="P26" s="13">
         <v>-24</v>
       </c>
       <c r="Q26" s="13">
         <v>19</v>
       </c>
       <c r="R26" s="13">
         <v>-17</v>
       </c>
       <c r="S26" s="13">
         <v>63</v>
       </c>
       <c r="T26" s="13">
         <v>49</v>
       </c>
       <c r="U26" s="13">
         <v>7</v>
       </c>
       <c r="V26" s="13">
         <v>31</v>
       </c>
       <c r="W26" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="16">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="16">
         <v>-56</v>
       </c>
       <c r="C27" s="13">
         <v>-47</v>
       </c>
       <c r="D27" s="1">
         <v>-62</v>
       </c>
       <c r="E27" s="13">
         <v>-21</v>
       </c>
       <c r="F27" s="1">
         <v>-22</v>
       </c>
       <c r="G27" s="13">
         <v>-5</v>
       </c>
       <c r="H27" s="13">
         <v>7</v>
       </c>
       <c r="I27" s="16">
@@ -15679,52 +15929,55 @@
       </c>
       <c r="P27" s="13">
         <v>-14</v>
       </c>
       <c r="Q27" s="13">
         <v>17</v>
       </c>
       <c r="R27" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S27" s="13">
         <v>55</v>
       </c>
       <c r="T27" s="13">
         <v>30</v>
       </c>
       <c r="U27" s="13">
         <v>3</v>
       </c>
       <c r="V27" s="13">
         <v>28</v>
       </c>
       <c r="W27" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="16">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="16">
         <v>-27</v>
       </c>
       <c r="C28" s="13">
         <v>-11</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="13">
         <v>2</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="13">
         <v>1</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="16">
@@ -15750,52 +16003,55 @@
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="R28" s="13">
         <v>-6</v>
       </c>
       <c r="S28" s="13">
         <v>3</v>
       </c>
       <c r="T28" s="13">
         <v>3</v>
       </c>
       <c r="U28" s="13">
         <v>-3</v>
       </c>
       <c r="V28" s="13">
         <v>1</v>
       </c>
       <c r="W28" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="16">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="13">
         <v>3</v>
       </c>
       <c r="F29" s="1">
         <v>1</v>
       </c>
       <c r="G29" s="13">
         <v>2</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="16">
@@ -15821,52 +16077,55 @@
       </c>
       <c r="P29" s="13">
         <v>1</v>
       </c>
       <c r="Q29" s="13">
         <v>6</v>
       </c>
       <c r="R29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S29" s="13">
         <v>4</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="13">
         <v>7</v>
       </c>
       <c r="V29" s="13">
         <v>9</v>
       </c>
       <c r="W29" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="16">
         <v>-9</v>
       </c>
       <c r="C30" s="13">
         <v>-23</v>
       </c>
       <c r="D30" s="1">
         <v>-14</v>
       </c>
       <c r="E30" s="13">
         <v>-9</v>
       </c>
       <c r="F30" s="1">
         <v>5</v>
       </c>
       <c r="G30" s="13">
         <v>6</v>
       </c>
       <c r="H30" s="13">
         <v>4</v>
       </c>
       <c r="I30" s="16">
@@ -15892,52 +16151,55 @@
       </c>
       <c r="P30" s="13">
         <v>-9</v>
       </c>
       <c r="Q30" s="13">
         <v>-8</v>
       </c>
       <c r="R30" s="13">
         <v>-5</v>
       </c>
       <c r="S30" s="13">
         <v>2</v>
       </c>
       <c r="T30" s="13">
         <v>3</v>
       </c>
       <c r="U30" s="13">
         <v>1</v>
       </c>
       <c r="V30" s="13">
         <v>-6</v>
       </c>
       <c r="W30" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30" s="16">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="13">
         <v>-8</v>
       </c>
       <c r="D31" s="1">
         <v>-1</v>
       </c>
       <c r="E31" s="13">
         <v>-14</v>
       </c>
       <c r="F31" s="1">
         <v>1</v>
       </c>
       <c r="G31" s="13">
         <v>-1</v>
       </c>
       <c r="H31" s="13">
         <v>2</v>
       </c>
       <c r="I31" s="16">
@@ -15963,76 +16225,80 @@
       </c>
       <c r="P31" s="13">
         <v>-3</v>
       </c>
       <c r="Q31" s="13">
         <v>4</v>
       </c>
       <c r="R31" s="13">
         <v>-6</v>
       </c>
       <c r="S31" s="13">
         <v>-1</v>
       </c>
       <c r="T31" s="13">
         <v>8</v>
       </c>
       <c r="U31" s="13">
         <v>-1</v>
       </c>
       <c r="V31" s="13">
         <v>-1</v>
       </c>
       <c r="W31" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="32" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X31" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="14.4" customHeight="1">
       <c r="B32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
-    </row>
-    <row r="33" spans="1:23" s="8" customFormat="1">
+      <c r="X32" s="8"/>
+    </row>
+    <row r="33" spans="1:24" s="8" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="23">
         <v>-18</v>
       </c>
       <c r="C33" s="23">
         <v>-31</v>
       </c>
       <c r="D33" s="23">
         <v>-7</v>
       </c>
       <c r="E33" s="23">
         <v>-16</v>
       </c>
       <c r="F33" s="23">
         <v>-17</v>
       </c>
       <c r="G33" s="23">
         <v>-8</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="16">
@@ -16058,52 +16324,55 @@
       </c>
       <c r="P33" s="16">
         <v>-4</v>
       </c>
       <c r="Q33" s="16">
         <v>12</v>
       </c>
       <c r="R33" s="13">
         <v>12</v>
       </c>
       <c r="S33" s="13">
         <v>20</v>
       </c>
       <c r="T33" s="16">
         <v>18</v>
       </c>
       <c r="U33" s="16">
         <v>25</v>
       </c>
       <c r="V33" s="13">
         <v>12</v>
       </c>
       <c r="W33" s="13">
         <v>23</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="16">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="23">
         <v>-6</v>
       </c>
       <c r="C34" s="23">
         <v>-6</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="23">
         <v>-6</v>
       </c>
       <c r="F34" s="23">
         <v>1</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="16">
@@ -16129,52 +16398,55 @@
       </c>
       <c r="P34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R34" s="13">
         <v>3</v>
       </c>
       <c r="S34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T34" s="16">
         <v>4</v>
       </c>
       <c r="U34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V34" s="13">
         <v>-3</v>
       </c>
       <c r="W34" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="23">
         <v>-3</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -16200,52 +16472,55 @@
       </c>
       <c r="P35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S35" s="13">
         <v>-2</v>
       </c>
       <c r="T35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>24</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="23">
         <v>-8</v>
       </c>
       <c r="C36" s="23">
         <v>-4</v>
       </c>
       <c r="D36" s="23">
         <v>2</v>
       </c>
       <c r="E36" s="23">
         <v>-6</v>
       </c>
       <c r="F36" s="23">
         <v>-10</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="16">
@@ -16271,52 +16546,55 @@
       </c>
       <c r="P36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q36" s="16">
         <v>9</v>
       </c>
       <c r="R36" s="13">
         <v>2</v>
       </c>
       <c r="S36" s="13">
         <v>5</v>
       </c>
       <c r="T36" s="16">
         <v>5</v>
       </c>
       <c r="U36" s="16">
         <v>-1</v>
       </c>
       <c r="V36" s="13">
         <v>1</v>
       </c>
       <c r="W36" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="16">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="16">
@@ -16342,52 +16620,55 @@
       </c>
       <c r="P37" s="16">
         <v>2</v>
       </c>
       <c r="Q37" s="16">
         <v>3</v>
       </c>
       <c r="R37" s="13">
         <v>2</v>
       </c>
       <c r="S37" s="13">
         <v>9</v>
       </c>
       <c r="T37" s="16">
         <v>5</v>
       </c>
       <c r="U37" s="16">
         <v>6</v>
       </c>
       <c r="V37" s="13">
         <v>14</v>
       </c>
       <c r="W37" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>-3</v>
       </c>
       <c r="C38" s="23">
         <v>-2</v>
       </c>
       <c r="D38" s="23">
         <v>-4</v>
       </c>
       <c r="E38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="23">
         <v>-2</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="16" t="s">
@@ -16413,52 +16694,55 @@
       </c>
       <c r="P38" s="16">
         <v>-3</v>
       </c>
       <c r="Q38" s="16">
         <v>-1</v>
       </c>
       <c r="R38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S38" s="13">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>1</v>
       </c>
       <c r="U38" s="16">
         <v>1</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W38" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="16" t="s">
@@ -16484,52 +16768,55 @@
       </c>
       <c r="P39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W39" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="23">
         <v>-8</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -16555,52 +16842,55 @@
       </c>
       <c r="P40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="16" t="s">
@@ -16626,52 +16916,55 @@
       </c>
       <c r="P41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q41" s="16">
         <v>1</v>
       </c>
       <c r="R41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="16">
@@ -16697,52 +16990,55 @@
       </c>
       <c r="P42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W42" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="16" t="s">
@@ -16768,52 +17064,55 @@
       </c>
       <c r="P43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W43" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="23">
         <v>-5</v>
       </c>
       <c r="E44" s="23">
         <v>-2</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="23">
         <v>-3</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="16">
@@ -16839,52 +17138,55 @@
       </c>
       <c r="P44" s="16">
         <v>-1</v>
       </c>
       <c r="Q44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R44" s="13">
         <v>4</v>
       </c>
       <c r="S44" s="13">
         <v>6</v>
       </c>
       <c r="T44" s="16">
         <v>3</v>
       </c>
       <c r="U44" s="16">
         <v>14</v>
       </c>
       <c r="V44" s="13">
         <v>1</v>
       </c>
       <c r="W44" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="1">
         <v>1</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="16">
@@ -16910,52 +17212,55 @@
       </c>
       <c r="P45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="W45" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="26">
         <v>-1</v>
       </c>
       <c r="C46" s="26">
         <v>-11</v>
       </c>
       <c r="D46" s="26">
         <v>-1</v>
       </c>
       <c r="E46" s="26">
         <v>-3</v>
       </c>
       <c r="F46" s="26">
         <v>-9</v>
       </c>
       <c r="G46" s="26">
         <v>-1</v>
       </c>
       <c r="H46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="I46" s="21">
@@ -16980,50 +17285,53 @@
         <v>-2</v>
       </c>
       <c r="P46" s="21">
         <v>-2</v>
       </c>
       <c r="Q46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="R46" s="21">
         <v>1</v>
       </c>
       <c r="S46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>24</v>
       </c>
       <c r="U46" s="21">
         <v>5</v>
       </c>
       <c r="V46" s="21">
         <v>-1</v>
       </c>
       <c r="W46" s="21">
         <v>-1</v>
+      </c>
+      <c r="X46" s="21">
+        <v>-2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="B10:U10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>