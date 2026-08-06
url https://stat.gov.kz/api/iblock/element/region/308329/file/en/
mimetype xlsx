--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,256 +1,429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD783737-B428-411A-A260-75495F85F247}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Net exter migration 2024-2026" sheetId="6" r:id="rId6"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Arrivals " sheetId="4" r:id="rId3"/>
+    <sheet name="Th numof depfrom" sheetId="5" r:id="rId4"/>
+    <sheet name="Net exter migration" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2488" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1485" uniqueCount="76">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
-    <t>September</t>
-[...4 lines deleted...]
-  <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
-    <t>Kurchumsky district</t>
-[...1 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
-  </si>
-[...1 lines deleted...]
-    <t>Samar district</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>arivals</t>
   </si>
   <si>
     <t xml:space="preserve">The number of arrivals from outside to the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>The number nof people who left the Republik of Kazakhstan</t>
   </si>
   <si>
     <t>Balance of external migration of the population of the Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
+  <si>
+    <t>Symbols</t>
+  </si>
+  <si>
+    <t>"-" no phenomenon</t>
+  </si>
+  <si>
+    <t>"0,0"- insignificant amount</t>
+  </si>
+  <si>
+    <t>"x" - data confidential</t>
+  </si>
+  <si>
+    <t>"…" - no data</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>persons who arrived in the country from abroad for permanent or long-term residence</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>the number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period</t>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">External migration for all flows </t>
+  </si>
+  <si>
+    <t>Division of social and demographic statisticsand demographic statistics</t>
+  </si>
+  <si>
+    <t>G. Adilshinova</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="9">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color indexed="8"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -330,643 +503,335 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{14060ADF-C707-4631-A5DF-30F176A6306E}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{06ECCCA4-AC5C-459A-B99E-470BEF151BD3}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{A8E1D565-0F2F-4F5F-BE68-1291FA8B2495}"/>
+    <cellStyle name="Обычный_05_19" xfId="6" xr:uid="{297E5670-1C13-438C-9E38-75759D115C08}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...329 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1095,16282 +960,10599 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AG43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8F38A00-0F3E-421F-94C7-3B73C8C1861B}">
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:A39"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="34.7109375" style="18" customWidth="1"/>
+    <col min="2" max="2" width="77.140625" style="18" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="18"/>
+    <col min="11" max="11" width="11" style="18" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...195 lines deleted...]
-      <c r="F11" s="13">
+    <row r="1" spans="1:2">
+      <c r="A1" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="21">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15">
+      <c r="A3" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15">
+      <c r="A5" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15">
+      <c r="A7" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15">
+      <c r="A10" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="28">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="28">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="G11" s="13">
-[...961 lines deleted...]
-      <c r="J24" s="13">
+      <c r="B20" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="K24" s="13">
-[...1387 lines deleted...]
-      <c r="A43" s="10"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="33"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...13 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{45FCF36E-E31F-4991-98B5-A4D246420491}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{CAED46A2-4DE9-431C-9ACB-5B36B5C8C01F}"/>
+    <hyperlink ref="B20" r:id="rId3" xr:uid="{E3838944-19F1-49CA-9137-048CD8A03D66}"/>
+    <hyperlink ref="B11" r:id="rId4" xr:uid="{95BAF0D7-73E5-438A-A4B5-2430BD37E9E6}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AN47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB2DEF0F-0CBD-4D7C-8CD0-12CEE5C5D164}">
+  <dimension ref="A5:V69"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6:AE6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="19.44140625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="9.140625" style="19"/>
+    <col min="2" max="2" width="108.42578125" style="19" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="19"/>
+    <col min="11" max="11" width="11" style="19" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
-[...229 lines deleted...]
-      <c r="F11" s="23">
+    <row r="5" spans="1:22">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="18"/>
+      <c r="R5" s="18"/>
+      <c r="S5" s="18"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" s="18"/>
+      <c r="B6" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="G11" s="23">
-[...20 lines deleted...]
-      <c r="N11" s="13">
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+      <c r="P6" s="18"/>
+      <c r="Q6" s="18"/>
+      <c r="R6" s="18"/>
+      <c r="S6" s="18"/>
+      <c r="T6" s="18"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="18"/>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" s="18"/>
+      <c r="B7" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="S7" s="18"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" s="18"/>
+      <c r="B8" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="18"/>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="18"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" s="18"/>
+      <c r="B9" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="18"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" s="18"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="18"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="18"/>
+      <c r="V10" s="18"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" s="18"/>
+      <c r="B11" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="O11" s="13">
-[...2521 lines deleted...]
-      <c r="A47" s="10"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" s="18"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="18"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="18"/>
+      <c r="R12" s="18"/>
+      <c r="S12" s="18"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="18"/>
+      <c r="V12" s="18"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" s="18"/>
+      <c r="B14" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="18"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="18"/>
+      <c r="S14" s="18"/>
+      <c r="T14" s="18"/>
+      <c r="U14" s="18"/>
+      <c r="V14" s="18"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" s="18"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="18"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="18"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="18"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="18"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="18"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="18"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="18"/>
+      <c r="P18" s="18"/>
+      <c r="Q18" s="18"/>
+      <c r="R18" s="18"/>
+      <c r="S18" s="18"/>
+      <c r="T18" s="18"/>
+      <c r="U18" s="18"/>
+      <c r="V18" s="18"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="18"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="18"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="18"/>
+      <c r="P20" s="18"/>
+      <c r="Q20" s="18"/>
+      <c r="R20" s="18"/>
+      <c r="S20" s="18"/>
+      <c r="T20" s="18"/>
+      <c r="U20" s="18"/>
+      <c r="V20" s="18"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="18"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="18"/>
+      <c r="O22" s="18"/>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="18"/>
+      <c r="R22" s="18"/>
+      <c r="S22" s="18"/>
+      <c r="T22" s="18"/>
+      <c r="U22" s="18"/>
+      <c r="V22" s="18"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="18"/>
+      <c r="O23" s="18"/>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="18"/>
+      <c r="R23" s="18"/>
+      <c r="S23" s="18"/>
+      <c r="T23" s="18"/>
+      <c r="U23" s="18"/>
+      <c r="V23" s="18"/>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="18"/>
+      <c r="O24" s="18"/>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="18"/>
+      <c r="S24" s="18"/>
+      <c r="T24" s="18"/>
+      <c r="U24" s="18"/>
+      <c r="V24" s="18"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="18"/>
+      <c r="S25" s="18"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="18"/>
+      <c r="V25" s="18"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="18"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="18"/>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="18"/>
+      <c r="S26" s="18"/>
+      <c r="T26" s="18"/>
+      <c r="U26" s="18"/>
+      <c r="V26" s="18"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="18"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="18"/>
+      <c r="S27" s="18"/>
+      <c r="T27" s="18"/>
+      <c r="U27" s="18"/>
+      <c r="V27" s="18"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="18"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="18"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="18"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="18"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="18"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="18"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="18"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+      <c r="P30" s="18"/>
+      <c r="Q30" s="18"/>
+      <c r="R30" s="18"/>
+      <c r="S30" s="18"/>
+      <c r="T30" s="18"/>
+      <c r="U30" s="18"/>
+      <c r="V30" s="18"/>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" s="18"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="18"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="18"/>
+      <c r="S31" s="18"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="18"/>
+      <c r="V31" s="18"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="18"/>
+      <c r="B32" s="18"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="18"/>
+      <c r="P32" s="18"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="18"/>
+      <c r="V32" s="18"/>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="18"/>
+      <c r="B33" s="18"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="18"/>
+      <c r="S33" s="18"/>
+      <c r="T33" s="18"/>
+      <c r="U33" s="18"/>
+      <c r="V33" s="18"/>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="18"/>
+      <c r="B34" s="18"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18"/>
+      <c r="T34" s="18"/>
+      <c r="U34" s="18"/>
+      <c r="V34" s="18"/>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="18"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
+      <c r="O35" s="18"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+      <c r="T35" s="18"/>
+      <c r="U35" s="18"/>
+      <c r="V35" s="18"/>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="18"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="18"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
+      <c r="N37" s="18"/>
+      <c r="O37" s="18"/>
+      <c r="P37" s="18"/>
+      <c r="Q37" s="18"/>
+      <c r="R37" s="18"/>
+      <c r="S37" s="18"/>
+      <c r="T37" s="18"/>
+      <c r="U37" s="18"/>
+      <c r="V37" s="18"/>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="18"/>
+      <c r="B38" s="18"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
+      <c r="N38" s="18"/>
+      <c r="O38" s="18"/>
+      <c r="P38" s="18"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18"/>
+      <c r="T38" s="18"/>
+      <c r="U38" s="18"/>
+      <c r="V38" s="18"/>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="18"/>
+      <c r="B39" s="18"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="18"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="18"/>
+      <c r="O39" s="18"/>
+      <c r="P39" s="18"/>
+      <c r="Q39" s="18"/>
+      <c r="R39" s="18"/>
+      <c r="S39" s="18"/>
+      <c r="T39" s="18"/>
+      <c r="U39" s="18"/>
+      <c r="V39" s="18"/>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="18"/>
+      <c r="B40" s="18"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="18"/>
+      <c r="F40" s="18"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
+      <c r="N40" s="18"/>
+      <c r="O40" s="18"/>
+      <c r="P40" s="18"/>
+      <c r="Q40" s="18"/>
+      <c r="R40" s="18"/>
+      <c r="S40" s="18"/>
+      <c r="T40" s="18"/>
+      <c r="U40" s="18"/>
+      <c r="V40" s="18"/>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="18"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
+      <c r="N41" s="18"/>
+      <c r="O41" s="18"/>
+      <c r="P41" s="18"/>
+      <c r="Q41" s="18"/>
+      <c r="R41" s="18"/>
+      <c r="S41" s="18"/>
+      <c r="T41" s="18"/>
+      <c r="U41" s="18"/>
+      <c r="V41" s="18"/>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="18"/>
+      <c r="B42" s="18"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
+      <c r="N42" s="18"/>
+      <c r="O42" s="18"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="18"/>
+      <c r="R42" s="18"/>
+      <c r="S42" s="18"/>
+      <c r="T42" s="18"/>
+      <c r="U42" s="18"/>
+      <c r="V42" s="18"/>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="18"/>
+      <c r="B43" s="18"/>
+      <c r="C43" s="18"/>
+      <c r="D43" s="18"/>
+      <c r="E43" s="18"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="18"/>
+      <c r="N43" s="18"/>
+      <c r="O43" s="18"/>
+      <c r="P43" s="18"/>
+      <c r="Q43" s="18"/>
+      <c r="R43" s="18"/>
+      <c r="S43" s="18"/>
+      <c r="T43" s="18"/>
+      <c r="U43" s="18"/>
+      <c r="V43" s="18"/>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="18"/>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
+      <c r="P44" s="18"/>
+      <c r="Q44" s="18"/>
+      <c r="R44" s="18"/>
+      <c r="S44" s="18"/>
+      <c r="T44" s="18"/>
+      <c r="U44" s="18"/>
+      <c r="V44" s="18"/>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="18"/>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="18"/>
+      <c r="S45" s="18"/>
+      <c r="T45" s="18"/>
+      <c r="U45" s="18"/>
+      <c r="V45" s="18"/>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="A46" s="18"/>
+      <c r="B46" s="18"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="18"/>
+      <c r="R46" s="18"/>
+      <c r="S46" s="18"/>
+      <c r="T46" s="18"/>
+      <c r="U46" s="18"/>
+      <c r="V46" s="18"/>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" s="18"/>
+      <c r="B47" s="18"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="18"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="18"/>
+      <c r="N47" s="18"/>
+      <c r="O47" s="18"/>
+      <c r="P47" s="18"/>
+      <c r="Q47" s="18"/>
+      <c r="R47" s="18"/>
+      <c r="S47" s="18"/>
+      <c r="T47" s="18"/>
+      <c r="U47" s="18"/>
+      <c r="V47" s="18"/>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" s="18"/>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="18"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="18"/>
+      <c r="P48" s="18"/>
+      <c r="Q48" s="18"/>
+      <c r="R48" s="18"/>
+      <c r="S48" s="18"/>
+      <c r="T48" s="18"/>
+      <c r="U48" s="18"/>
+      <c r="V48" s="18"/>
+    </row>
+    <row r="49" spans="1:22">
+      <c r="A49" s="18"/>
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+      <c r="N49" s="18"/>
+      <c r="O49" s="18"/>
+      <c r="P49" s="18"/>
+      <c r="Q49" s="18"/>
+      <c r="R49" s="18"/>
+      <c r="S49" s="18"/>
+      <c r="T49" s="18"/>
+      <c r="U49" s="18"/>
+      <c r="V49" s="18"/>
+    </row>
+    <row r="50" spans="1:22">
+      <c r="A50" s="18"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="18"/>
+      <c r="N50" s="18"/>
+      <c r="O50" s="18"/>
+      <c r="P50" s="18"/>
+      <c r="Q50" s="18"/>
+      <c r="R50" s="18"/>
+      <c r="S50" s="18"/>
+      <c r="T50" s="18"/>
+      <c r="U50" s="18"/>
+      <c r="V50" s="18"/>
+    </row>
+    <row r="51" spans="1:22">
+      <c r="A51" s="18"/>
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+      <c r="P51" s="18"/>
+      <c r="Q51" s="18"/>
+      <c r="R51" s="18"/>
+      <c r="S51" s="18"/>
+      <c r="T51" s="18"/>
+      <c r="U51" s="18"/>
+      <c r="V51" s="18"/>
+    </row>
+    <row r="52" spans="1:22">
+      <c r="A52" s="18"/>
+      <c r="B52" s="18"/>
+      <c r="C52" s="18"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="18"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="18"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="18"/>
+      <c r="P52" s="18"/>
+      <c r="Q52" s="18"/>
+      <c r="R52" s="18"/>
+      <c r="S52" s="18"/>
+      <c r="T52" s="18"/>
+      <c r="U52" s="18"/>
+      <c r="V52" s="18"/>
+    </row>
+    <row r="53" spans="1:22">
+      <c r="A53" s="18"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="18"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="18"/>
+      <c r="P53" s="18"/>
+      <c r="Q53" s="18"/>
+      <c r="R53" s="18"/>
+      <c r="S53" s="18"/>
+      <c r="T53" s="18"/>
+      <c r="U53" s="18"/>
+      <c r="V53" s="18"/>
+    </row>
+    <row r="54" spans="1:22">
+      <c r="A54" s="18"/>
+      <c r="B54" s="18"/>
+      <c r="C54" s="18"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="18"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="18"/>
+      <c r="P54" s="18"/>
+      <c r="Q54" s="18"/>
+      <c r="R54" s="18"/>
+      <c r="S54" s="18"/>
+      <c r="T54" s="18"/>
+      <c r="U54" s="18"/>
+      <c r="V54" s="18"/>
+    </row>
+    <row r="55" spans="1:22">
+      <c r="A55" s="18"/>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="18"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="18"/>
+      <c r="Q55" s="18"/>
+      <c r="R55" s="18"/>
+      <c r="S55" s="18"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="18"/>
+      <c r="V55" s="18"/>
+    </row>
+    <row r="56" spans="1:22">
+      <c r="A56" s="18"/>
+      <c r="B56" s="18"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="18"/>
+      <c r="F56" s="18"/>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="18"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="18"/>
+      <c r="P56" s="18"/>
+      <c r="Q56" s="18"/>
+      <c r="R56" s="18"/>
+      <c r="S56" s="18"/>
+      <c r="T56" s="18"/>
+      <c r="U56" s="18"/>
+      <c r="V56" s="18"/>
+    </row>
+    <row r="57" spans="1:22">
+      <c r="A57" s="18"/>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="18"/>
+      <c r="F57" s="18"/>
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
+      <c r="N57" s="18"/>
+      <c r="O57" s="18"/>
+      <c r="P57" s="18"/>
+      <c r="Q57" s="18"/>
+      <c r="R57" s="18"/>
+      <c r="S57" s="18"/>
+      <c r="T57" s="18"/>
+      <c r="U57" s="18"/>
+      <c r="V57" s="18"/>
+    </row>
+    <row r="58" spans="1:22">
+      <c r="A58" s="18"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
+      <c r="N58" s="18"/>
+      <c r="O58" s="18"/>
+      <c r="P58" s="18"/>
+      <c r="Q58" s="18"/>
+      <c r="R58" s="18"/>
+      <c r="S58" s="18"/>
+      <c r="T58" s="18"/>
+      <c r="U58" s="18"/>
+      <c r="V58" s="18"/>
+    </row>
+    <row r="59" spans="1:22">
+      <c r="A59" s="18"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="18"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
+      <c r="N59" s="18"/>
+      <c r="O59" s="18"/>
+      <c r="P59" s="18"/>
+      <c r="Q59" s="18"/>
+      <c r="R59" s="18"/>
+      <c r="S59" s="18"/>
+      <c r="T59" s="18"/>
+      <c r="U59" s="18"/>
+      <c r="V59" s="18"/>
+    </row>
+    <row r="60" spans="1:22">
+      <c r="A60" s="18"/>
+      <c r="B60" s="18"/>
+      <c r="C60" s="18"/>
+      <c r="D60" s="18"/>
+      <c r="E60" s="18"/>
+      <c r="F60" s="18"/>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="18"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="18"/>
+      <c r="P60" s="18"/>
+      <c r="Q60" s="18"/>
+      <c r="R60" s="18"/>
+      <c r="S60" s="18"/>
+      <c r="T60" s="18"/>
+      <c r="U60" s="18"/>
+      <c r="V60" s="18"/>
+    </row>
+    <row r="61" spans="1:22">
+      <c r="A61" s="18"/>
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
+      <c r="N61" s="18"/>
+      <c r="O61" s="18"/>
+      <c r="P61" s="18"/>
+      <c r="Q61" s="18"/>
+      <c r="R61" s="18"/>
+      <c r="S61" s="18"/>
+      <c r="T61" s="18"/>
+      <c r="U61" s="18"/>
+      <c r="V61" s="18"/>
+    </row>
+    <row r="62" spans="1:22">
+      <c r="A62" s="18"/>
+      <c r="B62" s="18"/>
+      <c r="C62" s="18"/>
+      <c r="D62" s="18"/>
+      <c r="E62" s="18"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="18"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="18"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="18"/>
+      <c r="P62" s="18"/>
+      <c r="Q62" s="18"/>
+      <c r="R62" s="18"/>
+      <c r="S62" s="18"/>
+      <c r="T62" s="18"/>
+      <c r="U62" s="18"/>
+      <c r="V62" s="18"/>
+    </row>
+    <row r="63" spans="1:22">
+      <c r="A63" s="18"/>
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="18"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="18"/>
+      <c r="P63" s="18"/>
+      <c r="Q63" s="18"/>
+      <c r="R63" s="18"/>
+      <c r="S63" s="18"/>
+      <c r="T63" s="18"/>
+      <c r="U63" s="18"/>
+      <c r="V63" s="18"/>
+    </row>
+    <row r="64" spans="1:22">
+      <c r="A64" s="18"/>
+      <c r="B64" s="18"/>
+      <c r="C64" s="18"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="18"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
+      <c r="N64" s="18"/>
+      <c r="O64" s="18"/>
+      <c r="P64" s="18"/>
+      <c r="Q64" s="18"/>
+      <c r="R64" s="18"/>
+      <c r="S64" s="18"/>
+      <c r="T64" s="18"/>
+      <c r="U64" s="18"/>
+      <c r="V64" s="18"/>
+    </row>
+    <row r="65" spans="1:22">
+      <c r="A65" s="18"/>
+      <c r="B65" s="18"/>
+      <c r="C65" s="18"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="18"/>
+      <c r="F65" s="18"/>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+      <c r="P65" s="18"/>
+      <c r="Q65" s="18"/>
+      <c r="R65" s="18"/>
+      <c r="S65" s="18"/>
+      <c r="T65" s="18"/>
+      <c r="U65" s="18"/>
+      <c r="V65" s="18"/>
+    </row>
+    <row r="66" spans="1:22">
+      <c r="A66" s="18"/>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="18"/>
+      <c r="N66" s="18"/>
+      <c r="O66" s="18"/>
+      <c r="P66" s="18"/>
+      <c r="Q66" s="18"/>
+      <c r="R66" s="18"/>
+      <c r="S66" s="18"/>
+      <c r="T66" s="18"/>
+      <c r="U66" s="18"/>
+      <c r="V66" s="18"/>
+    </row>
+    <row r="67" spans="1:22">
+      <c r="A67" s="18"/>
+      <c r="B67" s="18"/>
+      <c r="C67" s="18"/>
+      <c r="D67" s="18"/>
+      <c r="E67" s="18"/>
+      <c r="F67" s="18"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
+      <c r="N67" s="18"/>
+      <c r="O67" s="18"/>
+      <c r="P67" s="18"/>
+      <c r="Q67" s="18"/>
+      <c r="R67" s="18"/>
+      <c r="S67" s="18"/>
+      <c r="T67" s="18"/>
+      <c r="U67" s="18"/>
+      <c r="V67" s="18"/>
+    </row>
+    <row r="68" spans="1:22">
+      <c r="A68" s="18"/>
+      <c r="B68" s="18"/>
+      <c r="C68" s="18"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="18"/>
+      <c r="F68" s="18"/>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="18"/>
+      <c r="Q68" s="18"/>
+      <c r="R68" s="18"/>
+      <c r="S68" s="18"/>
+      <c r="T68" s="18"/>
+      <c r="U68" s="18"/>
+      <c r="V68" s="18"/>
+    </row>
+    <row r="69" spans="1:22">
+      <c r="A69" s="18"/>
+      <c r="B69" s="18"/>
+      <c r="C69" s="18"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="18"/>
+      <c r="F69" s="18"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+      <c r="P69" s="18"/>
+      <c r="Q69" s="18"/>
+      <c r="R69" s="18"/>
+      <c r="S69" s="18"/>
+      <c r="T69" s="18"/>
+      <c r="U69" s="18"/>
+      <c r="V69" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...14 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A3:AN44"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A24" sqref="A24:A25"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="Y8" sqref="Y8:Y43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.109375" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
+    <col min="2" max="7" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...15 lines deleted...]
-      <c r="H5" s="40"/>
+    <row r="3" spans="1:40" ht="14.45" customHeight="1">
+      <c r="H3" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="43"/>
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="17"/>
+      <c r="AG3" s="17"/>
+      <c r="AH3" s="17"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
+      <c r="AL3" s="17"/>
+      <c r="AM3" s="17"/>
+      <c r="AN3" s="17"/>
+    </row>
+    <row r="4" spans="1:40" s="8" customFormat="1">
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="AE4" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
+      <c r="A5" s="36"/>
+      <c r="B5" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="39">
+        <v>2025</v>
+      </c>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
       <c r="N5" s="40"/>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
-      <c r="S5" s="40"/>
-      <c r="T5" s="40"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="39">
+        <v>2026</v>
+      </c>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Y6" s="1" t="s">
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="41"/>
+    </row>
+    <row r="6" spans="1:40" ht="18" customHeight="1">
+      <c r="A6" s="37"/>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="T6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="U6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="V6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="W6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="X6" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE6" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:40" ht="14.45" customHeight="1">
+      <c r="B7" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+      <c r="R7" s="44"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="44"/>
+      <c r="U7" s="44"/>
+    </row>
+    <row r="8" spans="1:40">
+      <c r="A8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>54</v>
+      </c>
+      <c r="E8" s="1">
+        <v>61</v>
+      </c>
+      <c r="F8" s="1">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1">
+        <v>53</v>
+      </c>
+      <c r="H8" s="9">
+        <v>17</v>
+      </c>
+      <c r="I8" s="9">
+        <v>68</v>
+      </c>
+      <c r="J8" s="9">
+        <v>50</v>
+      </c>
+      <c r="K8" s="9">
+        <v>70</v>
+      </c>
+      <c r="L8" s="9">
+        <v>34</v>
+      </c>
+      <c r="M8" s="9">
+        <v>43</v>
+      </c>
+      <c r="N8" s="9">
+        <v>39</v>
+      </c>
+      <c r="O8" s="9">
+        <v>44</v>
+      </c>
+      <c r="P8" s="9">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>86</v>
+      </c>
+      <c r="R8" s="9">
+        <v>42</v>
+      </c>
+      <c r="S8" s="9">
+        <v>103</v>
+      </c>
+      <c r="T8" s="9">
+        <v>79</v>
+      </c>
+      <c r="U8" s="9">
+        <v>54</v>
+      </c>
+      <c r="V8" s="9">
+        <v>74</v>
+      </c>
+      <c r="W8" s="9">
+        <v>45</v>
+      </c>
+      <c r="X8" s="9">
+        <v>12</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
+      <c r="A9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10</v>
+      </c>
+      <c r="C9" s="1">
+        <v>12</v>
+      </c>
+      <c r="D9" s="1">
+        <v>23</v>
+      </c>
+      <c r="E9" s="1">
+        <v>31</v>
+      </c>
+      <c r="F9" s="1">
+        <v>16</v>
+      </c>
+      <c r="G9" s="1">
+        <v>24</v>
+      </c>
+      <c r="H9" s="9">
+        <v>10</v>
+      </c>
+      <c r="I9" s="9">
+        <v>43</v>
+      </c>
+      <c r="J9" s="9">
+        <v>34</v>
+      </c>
+      <c r="K9" s="9">
+        <v>38</v>
+      </c>
+      <c r="L9" s="9">
+        <v>19</v>
+      </c>
+      <c r="M9" s="9">
+        <v>18</v>
+      </c>
+      <c r="N9" s="9">
         <v>15</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="O9" s="9">
+        <v>26</v>
+      </c>
+      <c r="P9" s="9">
         <v>9</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="Q9" s="9">
+        <v>38</v>
+      </c>
+      <c r="R9" s="9">
+        <v>29</v>
+      </c>
+      <c r="S9" s="9">
+        <v>62</v>
+      </c>
+      <c r="T9" s="9">
+        <v>42</v>
+      </c>
+      <c r="U9" s="9">
+        <v>14</v>
+      </c>
+      <c r="V9" s="9">
+        <v>41</v>
+      </c>
+      <c r="W9" s="9">
+        <v>11</v>
+      </c>
+      <c r="X9" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40">
+      <c r="A10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="1">
+        <v>5</v>
+      </c>
+      <c r="D10" s="1">
         <v>10</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E10" s="1">
+        <v>5</v>
+      </c>
+      <c r="F10" s="1">
+        <v>4</v>
+      </c>
+      <c r="G10" s="1">
+        <v>5</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="9">
+        <v>5</v>
+      </c>
+      <c r="J10" s="9">
+        <v>1</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3</v>
+      </c>
+      <c r="L10" s="9">
+        <v>8</v>
+      </c>
+      <c r="M10" s="9">
+        <v>4</v>
+      </c>
+      <c r="N10" s="9">
+        <v>3</v>
+      </c>
+      <c r="O10" s="9">
+        <v>2</v>
+      </c>
+      <c r="P10" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>6</v>
+      </c>
+      <c r="R10" s="9">
+        <v>1</v>
+      </c>
+      <c r="S10" s="9">
+        <v>4</v>
+      </c>
+      <c r="T10" s="9">
+        <v>4</v>
+      </c>
+      <c r="U10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V10" s="9">
+        <v>1</v>
+      </c>
+      <c r="W10" s="9">
+        <v>5</v>
+      </c>
+      <c r="X10" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40">
+      <c r="A11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="1">
+        <v>7</v>
+      </c>
+      <c r="C11" s="1">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10</v>
+      </c>
+      <c r="E11" s="1">
+        <v>3</v>
+      </c>
+      <c r="F11" s="1">
+        <v>3</v>
+      </c>
+      <c r="G11" s="1">
+        <v>8</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="9">
+        <v>4</v>
+      </c>
+      <c r="J11" s="9">
+        <v>6</v>
+      </c>
+      <c r="K11" s="9">
+        <v>8</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M11" s="9">
+        <v>9</v>
+      </c>
+      <c r="N11" s="9">
+        <v>7</v>
+      </c>
+      <c r="O11" s="9">
+        <v>4</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>16</v>
+      </c>
+      <c r="R11" s="9">
+        <v>3</v>
+      </c>
+      <c r="S11" s="9">
+        <v>6</v>
+      </c>
+      <c r="T11" s="9">
+        <v>5</v>
+      </c>
+      <c r="U11" s="9">
+        <v>1</v>
+      </c>
+      <c r="V11" s="9">
+        <v>4</v>
+      </c>
+      <c r="W11" s="9">
+        <v>1</v>
+      </c>
+      <c r="X11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y11" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
+      <c r="A12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1</v>
+      </c>
+      <c r="E12" s="1">
+        <v>3</v>
+      </c>
+      <c r="F12" s="1">
+        <v>1</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="9">
+        <v>4</v>
+      </c>
+      <c r="J12" s="9">
+        <v>3</v>
+      </c>
+      <c r="K12" s="9">
+        <v>1</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9">
+        <v>6</v>
+      </c>
+      <c r="N12" s="9">
+        <v>2</v>
+      </c>
+      <c r="O12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>9</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2</v>
+      </c>
+      <c r="S12" s="9">
+        <v>13</v>
+      </c>
+      <c r="T12" s="9">
+        <v>10</v>
+      </c>
+      <c r="U12" s="9">
+        <v>13</v>
+      </c>
+      <c r="V12" s="9">
+        <v>23</v>
+      </c>
+      <c r="W12" s="9">
+        <v>18</v>
+      </c>
+      <c r="X12" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
+      <c r="A13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="1">
+        <v>2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>3</v>
+      </c>
+      <c r="E13" s="1">
+        <v>15</v>
+      </c>
+      <c r="F13" s="1">
+        <v>6</v>
+      </c>
+      <c r="G13" s="1">
+        <v>10</v>
+      </c>
+      <c r="H13" s="9">
+        <v>4</v>
+      </c>
+      <c r="I13" s="9">
+        <v>3</v>
+      </c>
+      <c r="J13" s="9">
+        <v>3</v>
+      </c>
+      <c r="K13" s="9">
         <v>11</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="L13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="9">
+        <v>2</v>
+      </c>
+      <c r="N13" s="9">
+        <v>7</v>
+      </c>
+      <c r="O13" s="9">
+        <v>6</v>
+      </c>
+      <c r="P13" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>2</v>
+      </c>
+      <c r="R13" s="9">
+        <v>2</v>
+      </c>
+      <c r="S13" s="9">
+        <v>8</v>
+      </c>
+      <c r="T13" s="9">
+        <v>5</v>
+      </c>
+      <c r="U13" s="9">
+        <v>3</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2</v>
+      </c>
+      <c r="W13" s="9">
+        <v>2</v>
+      </c>
+      <c r="X13" s="9">
+        <v>4</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
+      <c r="A14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y14" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
+      <c r="A15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y15" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
+      <c r="A16" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>1</v>
+      </c>
+      <c r="R16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y16" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="1">
+        <v>1</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="9">
+        <v>2</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X17" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y18" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R19" s="9">
+        <v>4</v>
+      </c>
+      <c r="S19" s="9">
+        <v>6</v>
+      </c>
+      <c r="T19" s="9">
+        <v>5</v>
+      </c>
+      <c r="U19" s="9">
+        <v>15</v>
+      </c>
+      <c r="V19" s="9">
+        <v>1</v>
+      </c>
+      <c r="W19" s="9">
+        <v>6</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y19" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="1">
+        <v>1</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y20" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="1">
+        <v>7</v>
+      </c>
+      <c r="C21" s="1">
+        <v>2</v>
+      </c>
+      <c r="D21" s="1">
+        <v>6</v>
+      </c>
+      <c r="E21" s="1">
+        <v>3</v>
+      </c>
+      <c r="F21" s="1">
+        <v>4</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4</v>
+      </c>
+      <c r="H21" s="9">
+        <v>3</v>
+      </c>
+      <c r="I21" s="9">
+        <v>7</v>
+      </c>
+      <c r="J21" s="9">
+        <v>3</v>
+      </c>
+      <c r="K21" s="9">
+        <v>6</v>
+      </c>
+      <c r="L21" s="9">
+        <v>7</v>
+      </c>
+      <c r="M21" s="9">
+        <v>4</v>
+      </c>
+      <c r="N21" s="9">
+        <v>5</v>
+      </c>
+      <c r="O21" s="9">
+        <v>6</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>14</v>
+      </c>
+      <c r="R21" s="9">
+        <v>1</v>
+      </c>
+      <c r="S21" s="9">
+        <v>4</v>
+      </c>
+      <c r="T21" s="9">
+        <v>8</v>
+      </c>
+      <c r="U21" s="9">
+        <v>8</v>
+      </c>
+      <c r="V21" s="9">
+        <v>2</v>
+      </c>
+      <c r="W21" s="9">
+        <v>2</v>
+      </c>
+      <c r="X21" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B22" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="Y22" s="9"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="1">
+        <v>14</v>
+      </c>
+      <c r="C23" s="1">
+        <v>19</v>
+      </c>
+      <c r="D23" s="1">
+        <v>38</v>
+      </c>
+      <c r="E23" s="1">
+        <v>54</v>
+      </c>
+      <c r="F23" s="1">
+        <v>28</v>
+      </c>
+      <c r="G23" s="1">
+        <v>41</v>
+      </c>
+      <c r="H23" s="9">
+        <v>16</v>
+      </c>
+      <c r="I23" s="9">
+        <v>57</v>
+      </c>
+      <c r="J23" s="9">
+        <v>38</v>
+      </c>
+      <c r="K23" s="9">
+        <v>49</v>
+      </c>
+      <c r="L23" s="9">
+        <v>29</v>
+      </c>
+      <c r="M23" s="9">
+        <v>29</v>
+      </c>
+      <c r="N23" s="9">
+        <v>23</v>
+      </c>
+      <c r="O23" s="9">
+        <v>35</v>
+      </c>
+      <c r="P23" s="9">
+        <v>11</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>58</v>
+      </c>
+      <c r="R23" s="9">
+        <v>29</v>
+      </c>
+      <c r="S23" s="9">
+        <v>78</v>
+      </c>
+      <c r="T23" s="9">
+        <v>59</v>
+      </c>
+      <c r="U23" s="9">
+        <v>26</v>
+      </c>
+      <c r="V23" s="9">
+        <v>52</v>
+      </c>
+      <c r="W23" s="9">
+        <v>20</v>
+      </c>
+      <c r="X23" s="9">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="1">
+        <v>10</v>
+      </c>
+      <c r="C24" s="1">
         <v>12</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="D24" s="1">
+        <v>23</v>
+      </c>
+      <c r="E24" s="1">
+        <v>31</v>
+      </c>
+      <c r="F24" s="1">
+        <v>15</v>
+      </c>
+      <c r="G24" s="1">
+        <v>23</v>
+      </c>
+      <c r="H24" s="9">
+        <v>10</v>
+      </c>
+      <c r="I24" s="9">
+        <v>43</v>
+      </c>
+      <c r="J24" s="9">
+        <v>33</v>
+      </c>
+      <c r="K24" s="9">
+        <v>34</v>
+      </c>
+      <c r="L24" s="9">
+        <v>18</v>
+      </c>
+      <c r="M24" s="9">
+        <v>17</v>
+      </c>
+      <c r="N24" s="9">
+        <v>15</v>
+      </c>
+      <c r="O24" s="9">
+        <v>24</v>
+      </c>
+      <c r="P24" s="9">
+        <v>9</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>37</v>
+      </c>
+      <c r="R24" s="9">
+        <v>26</v>
+      </c>
+      <c r="S24" s="9">
+        <v>62</v>
+      </c>
+      <c r="T24" s="9">
+        <v>38</v>
+      </c>
+      <c r="U24" s="9">
+        <v>14</v>
+      </c>
+      <c r="V24" s="9">
+        <v>39</v>
+      </c>
+      <c r="W24" s="9">
+        <v>10</v>
+      </c>
+      <c r="X24" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="1">
+        <v>5</v>
+      </c>
+      <c r="D25" s="1">
+        <v>10</v>
+      </c>
+      <c r="E25" s="1">
+        <v>5</v>
+      </c>
+      <c r="F25" s="1">
+        <v>4</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="9">
+        <v>5</v>
+      </c>
+      <c r="J25" s="9">
+        <v>1</v>
+      </c>
+      <c r="K25" s="9">
+        <v>3</v>
+      </c>
+      <c r="L25" s="9">
+        <v>8</v>
+      </c>
+      <c r="M25" s="9">
+        <v>4</v>
+      </c>
+      <c r="N25" s="9">
+        <v>3</v>
+      </c>
+      <c r="O25" s="9">
+        <v>2</v>
+      </c>
+      <c r="P25" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>6</v>
+      </c>
+      <c r="R25" s="9">
+        <v>1</v>
+      </c>
+      <c r="S25" s="9">
+        <v>4</v>
+      </c>
+      <c r="T25" s="9">
+        <v>4</v>
+      </c>
+      <c r="U25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V25" s="9">
+        <v>1</v>
+      </c>
+      <c r="W25" s="9">
+        <v>5</v>
+      </c>
+      <c r="X25" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="1">
+        <v>1</v>
+      </c>
+      <c r="E26" s="1">
+        <v>3</v>
+      </c>
+      <c r="F26" s="1">
+        <v>1</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="9">
+        <v>1</v>
+      </c>
+      <c r="J26" s="9">
+        <v>1</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="9">
+        <v>3</v>
+      </c>
+      <c r="N26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P26" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>6</v>
+      </c>
+      <c r="R26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S26" s="9">
+        <v>4</v>
+      </c>
+      <c r="T26" s="9">
+        <v>5</v>
+      </c>
+      <c r="U26" s="9">
+        <v>7</v>
+      </c>
+      <c r="V26" s="9">
+        <v>9</v>
+      </c>
+      <c r="W26" s="9">
+        <v>3</v>
+      </c>
+      <c r="X26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="1">
+        <v>2</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3</v>
+      </c>
+      <c r="E27" s="1">
+        <v>12</v>
+      </c>
+      <c r="F27" s="1">
+        <v>6</v>
+      </c>
+      <c r="G27" s="1">
+        <v>9</v>
+      </c>
+      <c r="H27" s="9">
+        <v>4</v>
+      </c>
+      <c r="I27" s="9">
+        <v>3</v>
+      </c>
+      <c r="J27" s="9">
+        <v>3</v>
+      </c>
+      <c r="K27" s="9">
+        <v>8</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" s="9">
+        <v>2</v>
+      </c>
+      <c r="N27" s="9">
+        <v>2</v>
+      </c>
+      <c r="O27" s="9">
+        <v>6</v>
+      </c>
+      <c r="P27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R27" s="9">
+        <v>2</v>
+      </c>
+      <c r="S27" s="9">
+        <v>6</v>
+      </c>
+      <c r="T27" s="9">
+        <v>4</v>
+      </c>
+      <c r="U27" s="9">
+        <v>2</v>
+      </c>
+      <c r="V27" s="9">
+        <v>2</v>
+      </c>
+      <c r="W27" s="9">
+        <v>1</v>
+      </c>
+      <c r="X27" s="9">
+        <v>4</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="1">
+        <v>1</v>
+      </c>
+      <c r="E28" s="1">
+        <v>3</v>
+      </c>
+      <c r="F28" s="1">
+        <v>2</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2</v>
+      </c>
+      <c r="H28" s="9">
+        <v>2</v>
+      </c>
+      <c r="I28" s="9">
+        <v>5</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="9">
+        <v>4</v>
+      </c>
+      <c r="L28" s="9">
+        <v>3</v>
+      </c>
+      <c r="M28" s="9">
+        <v>3</v>
+      </c>
+      <c r="N28" s="9">
+        <v>3</v>
+      </c>
+      <c r="O28" s="9">
+        <v>3</v>
+      </c>
+      <c r="P28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>9</v>
+      </c>
+      <c r="R28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S28" s="9">
+        <v>2</v>
+      </c>
+      <c r="T28" s="9">
+        <v>8</v>
+      </c>
+      <c r="U28" s="9">
+        <v>3</v>
+      </c>
+      <c r="V28" s="9">
+        <v>1</v>
+      </c>
+      <c r="W28" s="9">
+        <v>1</v>
+      </c>
+      <c r="X28" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B29" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="Y29" s="9"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="1">
+        <v>10</v>
+      </c>
+      <c r="C30" s="1">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1">
+        <v>16</v>
+      </c>
+      <c r="E30" s="1">
+        <v>7</v>
+      </c>
+      <c r="F30" s="1">
+        <v>7</v>
+      </c>
+      <c r="G30" s="1">
+        <v>12</v>
+      </c>
+      <c r="H30" s="9">
+        <v>1</v>
+      </c>
+      <c r="I30" s="9">
+        <v>11</v>
+      </c>
+      <c r="J30" s="9">
+        <v>12</v>
+      </c>
+      <c r="K30" s="9">
+        <v>21</v>
+      </c>
+      <c r="L30" s="9">
+        <v>5</v>
+      </c>
+      <c r="M30" s="9">
+        <v>14</v>
+      </c>
+      <c r="N30" s="9">
+        <v>16</v>
+      </c>
+      <c r="O30" s="9">
+        <v>9</v>
+      </c>
+      <c r="P30" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>28</v>
+      </c>
+      <c r="R30" s="9">
         <v>13</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="S30" s="9">
+        <v>25</v>
+      </c>
+      <c r="T30" s="9">
+        <v>20</v>
+      </c>
+      <c r="U30" s="9">
+        <v>28</v>
+      </c>
+      <c r="V30" s="9">
+        <v>22</v>
+      </c>
+      <c r="W30" s="9">
+        <v>25</v>
+      </c>
+      <c r="X30" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="1">
+        <v>1</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="9">
+        <v>1</v>
+      </c>
+      <c r="K31" s="9">
+        <v>4</v>
+      </c>
+      <c r="L31" s="9">
+        <v>1</v>
+      </c>
+      <c r="M31" s="9">
+        <v>1</v>
+      </c>
+      <c r="N31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O31" s="9">
+        <v>2</v>
+      </c>
+      <c r="P31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>1</v>
+      </c>
+      <c r="R31" s="9">
+        <v>3</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T31" s="9">
+        <v>4</v>
+      </c>
+      <c r="U31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V31" s="9">
+        <v>2</v>
+      </c>
+      <c r="W31" s="9">
+        <v>1</v>
+      </c>
+      <c r="X31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y31" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y32" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7</v>
+      </c>
+      <c r="C33" s="1">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1">
+        <v>10</v>
+      </c>
+      <c r="E33" s="1">
+        <v>3</v>
+      </c>
+      <c r="F33" s="1">
+        <v>3</v>
+      </c>
+      <c r="G33" s="1">
+        <v>8</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="9">
+        <v>4</v>
+      </c>
+      <c r="J33" s="9">
+        <v>6</v>
+      </c>
+      <c r="K33" s="9">
+        <v>8</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M33" s="9">
+        <v>9</v>
+      </c>
+      <c r="N33" s="9">
+        <v>7</v>
+      </c>
+      <c r="O33" s="9">
+        <v>4</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>16</v>
+      </c>
+      <c r="R33" s="9">
+        <v>3</v>
+      </c>
+      <c r="S33" s="9">
+        <v>6</v>
+      </c>
+      <c r="T33" s="9">
+        <v>5</v>
+      </c>
+      <c r="U33" s="9">
+        <v>1</v>
+      </c>
+      <c r="V33" s="9">
+        <v>4</v>
+      </c>
+      <c r="W33" s="9">
+        <v>1</v>
+      </c>
+      <c r="X33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y33" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="9">
+        <v>3</v>
+      </c>
+      <c r="J34" s="9">
+        <v>2</v>
+      </c>
+      <c r="K34" s="9">
+        <v>1</v>
+      </c>
+      <c r="L34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="9">
+        <v>3</v>
+      </c>
+      <c r="N34" s="9">
+        <v>2</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P34" s="9">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>3</v>
+      </c>
+      <c r="R34" s="9">
+        <v>2</v>
+      </c>
+      <c r="S34" s="9">
+        <v>9</v>
+      </c>
+      <c r="T34" s="9">
+        <v>5</v>
+      </c>
+      <c r="U34" s="9">
+        <v>6</v>
+      </c>
+      <c r="V34" s="9">
         <v>14</v>
       </c>
-      <c r="H8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="3" t="s">
+      <c r="W34" s="9">
+        <v>15</v>
+      </c>
+      <c r="X34" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="1">
+        <v>3</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="9">
+        <v>3</v>
+      </c>
+      <c r="L35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N35" s="9">
+        <v>5</v>
+      </c>
+      <c r="O35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P35" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>2</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S35" s="9">
+        <v>2</v>
+      </c>
+      <c r="T35" s="9">
+        <v>1</v>
+      </c>
+      <c r="U35" s="9">
+        <v>1</v>
+      </c>
+      <c r="V35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W35" s="9">
+        <v>1</v>
+      </c>
+      <c r="X35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y35" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y36" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y37" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>1</v>
+      </c>
+      <c r="R38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y38" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" s="1">
+        <v>1</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="9">
+        <v>2</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="9">
+        <v>3</v>
+      </c>
+      <c r="L39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X39" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y40" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R41" s="9">
         <v>4</v>
       </c>
-      <c r="J8" s="3" t="s">
+      <c r="S41" s="9">
+        <v>6</v>
+      </c>
+      <c r="T41" s="9">
         <v>5</v>
       </c>
-      <c r="K8" s="2" t="s">
+      <c r="U41" s="9">
+        <v>15</v>
+      </c>
+      <c r="V41" s="9">
+        <v>1</v>
+      </c>
+      <c r="W41" s="9">
         <v>6</v>
       </c>
-      <c r="L8" s="2" t="s">
-[...26 lines deleted...]
-      <c r="U8" s="3" t="s">
+      <c r="X41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y41" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="1">
+        <v>1</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y42" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="12">
+        <v>3</v>
+      </c>
+      <c r="C43" s="12">
+        <v>2</v>
+      </c>
+      <c r="D43" s="12">
+        <v>5</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" s="12">
+        <v>2</v>
+      </c>
+      <c r="G43" s="12">
+        <v>2</v>
+      </c>
+      <c r="H43" s="10">
+        <v>1</v>
+      </c>
+      <c r="I43" s="10">
+        <v>2</v>
+      </c>
+      <c r="J43" s="10">
+        <v>3</v>
+      </c>
+      <c r="K43" s="10">
+        <v>2</v>
+      </c>
+      <c r="L43" s="10">
         <v>4</v>
       </c>
-      <c r="V8" s="3" t="s">
+      <c r="M43" s="10">
+        <v>1</v>
+      </c>
+      <c r="N43" s="10">
+        <v>2</v>
+      </c>
+      <c r="O43" s="10">
+        <v>3</v>
+      </c>
+      <c r="P43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q43" s="10">
         <v>5</v>
       </c>
-      <c r="W8" s="3" t="s">
-[...244 lines deleted...]
-      <c r="R12" s="13">
+      <c r="R43" s="10">
+        <v>1</v>
+      </c>
+      <c r="S43" s="10">
+        <v>2</v>
+      </c>
+      <c r="T43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U43" s="10">
         <v>5</v>
       </c>
-      <c r="S12" s="13">
-[...2156 lines deleted...]
-      </c>
+      <c r="V43" s="10">
+        <v>1</v>
+      </c>
+      <c r="W43" s="10">
+        <v>1</v>
+      </c>
+      <c r="X43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="B7:G7"/>
+  <mergeCells count="8">
+    <mergeCell ref="H3:AE3"/>
+    <mergeCell ref="B7:U7"/>
+    <mergeCell ref="B22:U22"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="H5:S5"/>
+    <mergeCell ref="B29:U29"/>
+    <mergeCell ref="T5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A6:AE46"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H6" sqref="H6:AE6"/>
+      <pane xSplit="1" topLeftCell="R1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Y11" sqref="Y11:Y46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="25.85546875" style="5" customWidth="1"/>
+    <col min="2" max="6" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="5" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:31" ht="14.4" customHeight="1">
-[...34 lines deleted...]
-      <c r="A7" s="6"/>
+    <row r="6" spans="1:31" ht="14.45" customHeight="1">
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
+      <c r="Y6" s="43"/>
+      <c r="Z6" s="43"/>
+      <c r="AA6" s="43"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
+      <c r="AD6" s="43"/>
+      <c r="AE6" s="43"/>
+    </row>
+    <row r="7" spans="1:31" s="8" customFormat="1">
+      <c r="A7" s="5"/>
       <c r="G7" s="1"/>
       <c r="S7" s="1"/>
       <c r="AE7" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" s="36"/>
-      <c r="B8" s="41">
+      <c r="B8" s="40">
         <v>2024</v>
       </c>
-      <c r="C8" s="41"/>
-[...3 lines deleted...]
-      <c r="G8" s="41"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
       <c r="H8" s="39">
         <v>2025</v>
       </c>
-      <c r="I8" s="41"/>
-[...9 lines deleted...]
-      <c r="S8" s="44"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+      <c r="S8" s="41"/>
       <c r="T8" s="39">
         <v>2026</v>
       </c>
-      <c r="U8" s="41"/>
-[...9 lines deleted...]
-      <c r="AE8" s="44"/>
+      <c r="U8" s="40"/>
+      <c r="V8" s="40"/>
+      <c r="W8" s="40"/>
+      <c r="X8" s="40"/>
+      <c r="Y8" s="40"/>
+      <c r="Z8" s="40"/>
+      <c r="AA8" s="40"/>
+      <c r="AB8" s="40"/>
+      <c r="AC8" s="40"/>
+      <c r="AD8" s="40"/>
+      <c r="AE8" s="41"/>
     </row>
     <row r="9" spans="1:31" ht="18" customHeight="1">
       <c r="A9" s="37"/>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="25" t="s">
+      <c r="D9" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="M9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R9" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="S9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="T9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="U9" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="V9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="W9" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="X9" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA9" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB9" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD9" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE9" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="14.45" customHeight="1">
+      <c r="B10" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="44"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="44"/>
+      <c r="U10" s="44"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="1">
+        <v>134</v>
+      </c>
+      <c r="C11" s="1">
+        <v>148</v>
+      </c>
+      <c r="D11" s="1">
+        <v>137</v>
+      </c>
+      <c r="E11" s="1">
+        <v>116</v>
+      </c>
+      <c r="F11" s="1">
+        <v>67</v>
+      </c>
+      <c r="G11" s="1">
+        <v>58</v>
+      </c>
+      <c r="H11" s="9">
+        <v>4</v>
+      </c>
+      <c r="I11" s="9">
+        <v>62</v>
+      </c>
+      <c r="J11" s="9">
+        <v>49</v>
+      </c>
+      <c r="K11" s="9">
+        <v>52</v>
+      </c>
+      <c r="L11" s="9">
+        <v>59</v>
+      </c>
+      <c r="M11" s="9">
+        <v>111</v>
+      </c>
+      <c r="N11" s="9">
+        <v>101</v>
+      </c>
+      <c r="O11" s="9">
+        <v>83</v>
+      </c>
+      <c r="P11" s="9">
+        <v>42</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>55</v>
+      </c>
+      <c r="R11" s="9">
+        <v>47</v>
+      </c>
+      <c r="S11" s="9">
+        <v>20</v>
+      </c>
+      <c r="T11" s="9">
+        <v>12</v>
+      </c>
+      <c r="U11" s="9">
         <v>22</v>
       </c>
-      <c r="E9" s="25" t="s">
+      <c r="V11" s="9">
+        <v>31</v>
+      </c>
+      <c r="W11" s="9">
+        <v>13</v>
+      </c>
+      <c r="X11" s="9">
+        <v>52</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="1">
+        <v>72</v>
+      </c>
+      <c r="C12" s="1">
+        <v>65</v>
+      </c>
+      <c r="D12" s="1">
+        <v>85</v>
+      </c>
+      <c r="E12" s="1">
+        <v>58</v>
+      </c>
+      <c r="F12" s="1">
+        <v>37</v>
+      </c>
+      <c r="G12" s="1">
+        <v>28</v>
+      </c>
+      <c r="H12" s="9">
+        <v>3</v>
+      </c>
+      <c r="I12" s="9">
+        <v>30</v>
+      </c>
+      <c r="J12" s="9">
+        <v>37</v>
+      </c>
+      <c r="K12" s="9">
+        <v>28</v>
+      </c>
+      <c r="L12" s="9">
+        <v>19</v>
+      </c>
+      <c r="M12" s="9">
+        <v>48</v>
+      </c>
+      <c r="N12" s="9">
+        <v>45</v>
+      </c>
+      <c r="O12" s="9">
+        <v>35</v>
+      </c>
+      <c r="P12" s="9">
         <v>23</v>
       </c>
-      <c r="F9" s="25" t="s">
+      <c r="Q12" s="9">
+        <v>21</v>
+      </c>
+      <c r="R12" s="9">
+        <v>26</v>
+      </c>
+      <c r="S12" s="9">
+        <v>7</v>
+      </c>
+      <c r="T12" s="9">
+        <v>8</v>
+      </c>
+      <c r="U12" s="9">
+        <v>11</v>
+      </c>
+      <c r="V12" s="9">
+        <v>16</v>
+      </c>
+      <c r="W12" s="9">
+        <v>7</v>
+      </c>
+      <c r="X12" s="9">
+        <v>28</v>
+      </c>
+      <c r="Y12" s="9">
         <v>13</v>
       </c>
-      <c r="G9" s="3" t="s">
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="1">
+        <v>27</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16</v>
+      </c>
+      <c r="D13" s="1">
+        <v>10</v>
+      </c>
+      <c r="E13" s="1">
+        <v>3</v>
+      </c>
+      <c r="F13" s="1">
+        <v>4</v>
+      </c>
+      <c r="G13" s="1">
+        <v>7</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="9">
+        <v>11</v>
+      </c>
+      <c r="J13" s="9">
+        <v>4</v>
+      </c>
+      <c r="K13" s="9">
+        <v>7</v>
+      </c>
+      <c r="L13" s="9">
+        <v>5</v>
+      </c>
+      <c r="M13" s="9">
+        <v>15</v>
+      </c>
+      <c r="N13" s="9">
+        <v>17</v>
+      </c>
+      <c r="O13" s="9">
+        <v>5</v>
+      </c>
+      <c r="P13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>6</v>
+      </c>
+      <c r="R13" s="9">
+        <v>7</v>
+      </c>
+      <c r="S13" s="9">
+        <v>3</v>
+      </c>
+      <c r="T13" s="9">
+        <v>1</v>
+      </c>
+      <c r="U13" s="9">
+        <v>3</v>
+      </c>
+      <c r="V13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W13" s="9">
+        <v>3</v>
+      </c>
+      <c r="X13" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="1">
+        <v>15</v>
+      </c>
+      <c r="C14" s="1">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>9</v>
+      </c>
+      <c r="F14" s="1">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1">
+        <v>8</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="9">
+        <v>3</v>
+      </c>
+      <c r="J14" s="9">
+        <v>5</v>
+      </c>
+      <c r="K14" s="9">
+        <v>4</v>
+      </c>
+      <c r="L14" s="9">
+        <v>4</v>
+      </c>
+      <c r="M14" s="9">
+        <v>1</v>
+      </c>
+      <c r="N14" s="9">
+        <v>6</v>
+      </c>
+      <c r="O14" s="9">
+        <v>8</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>7</v>
+      </c>
+      <c r="R14" s="9">
+        <v>1</v>
+      </c>
+      <c r="S14" s="9">
+        <v>1</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U14" s="9">
+        <v>2</v>
+      </c>
+      <c r="V14" s="9">
+        <v>3</v>
+      </c>
+      <c r="W14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X14" s="9">
+        <v>4</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y15" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="1">
+        <v>12</v>
+      </c>
+      <c r="C16" s="1">
+        <v>27</v>
+      </c>
+      <c r="D16" s="1">
+        <v>21</v>
+      </c>
+      <c r="E16" s="1">
+        <v>24</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1</v>
+      </c>
+      <c r="G16" s="1">
+        <v>6</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="9">
+        <v>5</v>
+      </c>
+      <c r="J16" s="9">
+        <v>2</v>
+      </c>
+      <c r="K16" s="9">
+        <v>5</v>
+      </c>
+      <c r="L16" s="9">
+        <v>13</v>
+      </c>
+      <c r="M16" s="9">
+        <v>24</v>
+      </c>
+      <c r="N16" s="9">
+        <v>23</v>
+      </c>
+      <c r="O16" s="9">
+        <v>19</v>
+      </c>
+      <c r="P16" s="9">
+        <v>13</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>11</v>
+      </c>
+      <c r="R16" s="9">
+        <v>7</v>
+      </c>
+      <c r="S16" s="9">
+        <v>4</v>
+      </c>
+      <c r="T16" s="9">
+        <v>1</v>
+      </c>
+      <c r="U16" s="9">
+        <v>1</v>
+      </c>
+      <c r="V16" s="9">
+        <v>8</v>
+      </c>
+      <c r="W16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X16" s="9">
+        <v>15</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y17" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="1">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="9">
+        <v>4</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y18" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y19" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="9">
+        <v>1</v>
+      </c>
+      <c r="P20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y20" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y21" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="1">
+        <v>5</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="1">
+        <v>3</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="9">
+        <v>1</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="9">
+        <v>2</v>
+      </c>
+      <c r="N22" s="9">
+        <v>1</v>
+      </c>
+      <c r="O22" s="9">
+        <v>2</v>
+      </c>
+      <c r="P22" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T22" s="9">
+        <v>2</v>
+      </c>
+      <c r="U22" s="9">
+        <v>1</v>
+      </c>
+      <c r="V22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y22" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="9">
+        <v>1</v>
+      </c>
+      <c r="J23" s="9">
+        <v>1</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y23" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="1">
+        <v>8</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21</v>
+      </c>
+      <c r="D24" s="1">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>20</v>
+      </c>
+      <c r="F24" s="1">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6</v>
+      </c>
+      <c r="H24" s="9">
+        <v>1</v>
+      </c>
+      <c r="I24" s="9">
+        <v>11</v>
+      </c>
+      <c r="J24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="9">
+        <v>4</v>
+      </c>
+      <c r="L24" s="9">
+        <v>18</v>
+      </c>
+      <c r="M24" s="9">
+        <v>21</v>
+      </c>
+      <c r="N24" s="9">
+        <v>9</v>
+      </c>
+      <c r="O24" s="9">
+        <v>13</v>
+      </c>
+      <c r="P24" s="9">
+        <v>5</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>10</v>
+      </c>
+      <c r="R24" s="9">
+        <v>6</v>
+      </c>
+      <c r="S24" s="9">
+        <v>5</v>
+      </c>
+      <c r="T24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U24" s="9">
+        <v>4</v>
+      </c>
+      <c r="V24" s="9">
+        <v>4</v>
+      </c>
+      <c r="W24" s="9">
+        <v>3</v>
+      </c>
+      <c r="X24" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B25" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="42"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="42"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="42"/>
+      <c r="U25" s="42"/>
+      <c r="Y25" s="9"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="28" t="s">
+      <c r="B26" s="1">
+        <v>106</v>
+      </c>
+      <c r="C26" s="1">
+        <v>108</v>
+      </c>
+      <c r="D26" s="1">
+        <v>114</v>
+      </c>
+      <c r="E26" s="1">
+        <v>93</v>
+      </c>
+      <c r="F26" s="1">
+        <v>43</v>
+      </c>
+      <c r="G26" s="1">
+        <v>38</v>
+      </c>
+      <c r="H26" s="9">
+        <v>3</v>
+      </c>
+      <c r="I26" s="9">
+        <v>44</v>
+      </c>
+      <c r="J26" s="9">
+        <v>40</v>
+      </c>
+      <c r="K26" s="9">
+        <v>41</v>
+      </c>
+      <c r="L26" s="9">
+        <v>41</v>
+      </c>
+      <c r="M26" s="9">
+        <v>80</v>
+      </c>
+      <c r="N26" s="9">
+        <v>81</v>
+      </c>
+      <c r="O26" s="9">
+        <v>66</v>
+      </c>
+      <c r="P26" s="9">
+        <v>35</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>39</v>
+      </c>
+      <c r="R26" s="9">
+        <v>46</v>
+      </c>
+      <c r="S26" s="9">
+        <v>15</v>
+      </c>
+      <c r="T26" s="9">
+        <v>10</v>
+      </c>
+      <c r="U26" s="9">
+        <v>19</v>
+      </c>
+      <c r="V26" s="9">
+        <v>21</v>
+      </c>
+      <c r="W26" s="9">
+        <v>11</v>
+      </c>
+      <c r="X26" s="9">
+        <v>46</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="1">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1">
+        <v>59</v>
+      </c>
+      <c r="D27" s="1">
+        <v>85</v>
+      </c>
+      <c r="E27" s="1">
+        <v>52</v>
+      </c>
+      <c r="F27" s="1">
+        <v>37</v>
+      </c>
+      <c r="G27" s="1">
+        <v>28</v>
+      </c>
+      <c r="H27" s="9">
+        <v>3</v>
+      </c>
+      <c r="I27" s="9">
+        <v>24</v>
+      </c>
+      <c r="J27" s="9">
+        <v>36</v>
+      </c>
+      <c r="K27" s="9">
+        <v>28</v>
+      </c>
+      <c r="L27" s="9">
+        <v>19</v>
+      </c>
+      <c r="M27" s="9">
+        <v>44</v>
+      </c>
+      <c r="N27" s="9">
+        <v>39</v>
+      </c>
+      <c r="O27" s="9">
+        <v>35</v>
+      </c>
+      <c r="P27" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>20</v>
+      </c>
+      <c r="R27" s="9">
+        <v>26</v>
+      </c>
+      <c r="S27" s="9">
+        <v>7</v>
+      </c>
+      <c r="T27" s="9">
+        <v>8</v>
+      </c>
+      <c r="U27" s="9">
+        <v>11</v>
+      </c>
+      <c r="V27" s="9">
+        <v>11</v>
+      </c>
+      <c r="W27" s="9">
+        <v>7</v>
+      </c>
+      <c r="X27" s="9">
+        <v>28</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="1">
+        <v>27</v>
+      </c>
+      <c r="C28" s="1">
+        <v>16</v>
+      </c>
+      <c r="D28" s="1">
+        <v>10</v>
+      </c>
+      <c r="E28" s="1">
+        <v>3</v>
+      </c>
+      <c r="F28" s="1">
         <v>4</v>
       </c>
-      <c r="J9" s="28" t="s">
+      <c r="G28" s="1">
+        <v>4</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="9">
+        <v>11</v>
+      </c>
+      <c r="J28" s="9">
+        <v>4</v>
+      </c>
+      <c r="K28" s="9">
+        <v>7</v>
+      </c>
+      <c r="L28" s="9">
+        <v>4</v>
+      </c>
+      <c r="M28" s="9">
+        <v>15</v>
+      </c>
+      <c r="N28" s="9">
+        <v>14</v>
+      </c>
+      <c r="O28" s="9">
         <v>5</v>
       </c>
-      <c r="K9" s="28" t="s">
+      <c r="P28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q28" s="9">
         <v>6</v>
       </c>
-      <c r="L9" s="28" t="s">
+      <c r="R28" s="9">
         <v>7</v>
       </c>
-      <c r="M9" s="28" t="s">
+      <c r="S28" s="9">
+        <v>1</v>
+      </c>
+      <c r="T28" s="9">
+        <v>1</v>
+      </c>
+      <c r="U28" s="9">
+        <v>3</v>
+      </c>
+      <c r="V28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W28" s="9">
+        <v>3</v>
+      </c>
+      <c r="X28" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="1">
+        <v>9</v>
+      </c>
+      <c r="C30" s="1">
+        <v>25</v>
+      </c>
+      <c r="D30" s="1">
+        <v>17</v>
+      </c>
+      <c r="E30" s="1">
+        <v>21</v>
+      </c>
+      <c r="F30" s="1">
+        <v>1</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="9">
+        <v>5</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="9">
+        <v>5</v>
+      </c>
+      <c r="L30" s="9">
+        <v>11</v>
+      </c>
+      <c r="M30" s="9">
+        <v>15</v>
+      </c>
+      <c r="N30" s="9">
+        <v>23</v>
+      </c>
+      <c r="O30" s="9">
+        <v>18</v>
+      </c>
+      <c r="P30" s="9">
+        <v>9</v>
+      </c>
+      <c r="Q30" s="9">
         <v>8</v>
       </c>
-      <c r="N9" s="28" t="s">
+      <c r="R30" s="9">
+        <v>7</v>
+      </c>
+      <c r="S30" s="9">
+        <v>4</v>
+      </c>
+      <c r="T30" s="9">
+        <v>1</v>
+      </c>
+      <c r="U30" s="9">
+        <v>1</v>
+      </c>
+      <c r="V30" s="9">
+        <v>8</v>
+      </c>
+      <c r="W30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X30" s="9">
+        <v>15</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4</v>
+      </c>
+      <c r="C31" s="1">
+        <v>8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>2</v>
+      </c>
+      <c r="E31" s="1">
+        <v>17</v>
+      </c>
+      <c r="F31" s="1">
+        <v>1</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="9">
+        <v>4</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="9">
+        <v>1</v>
+      </c>
+      <c r="L31" s="9">
+        <v>7</v>
+      </c>
+      <c r="M31" s="9">
+        <v>6</v>
+      </c>
+      <c r="N31" s="9">
+        <v>5</v>
+      </c>
+      <c r="O31" s="9">
+        <v>8</v>
+      </c>
+      <c r="P31" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>5</v>
+      </c>
+      <c r="R31" s="9">
+        <v>6</v>
+      </c>
+      <c r="S31" s="9">
+        <v>3</v>
+      </c>
+      <c r="T31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U31" s="9">
+        <v>4</v>
+      </c>
+      <c r="V31" s="9">
+        <v>2</v>
+      </c>
+      <c r="W31" s="9">
+        <v>1</v>
+      </c>
+      <c r="X31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="42"/>
+      <c r="M32" s="42"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="42"/>
+      <c r="P32" s="42"/>
+      <c r="Q32" s="42"/>
+      <c r="R32" s="42"/>
+      <c r="S32" s="42"/>
+      <c r="T32" s="42"/>
+      <c r="U32" s="42"/>
+      <c r="Y32" s="9"/>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="1">
+        <v>28</v>
+      </c>
+      <c r="C33" s="1">
+        <v>40</v>
+      </c>
+      <c r="D33" s="1">
+        <v>23</v>
+      </c>
+      <c r="E33" s="1">
+        <v>23</v>
+      </c>
+      <c r="F33" s="1">
+        <v>24</v>
+      </c>
+      <c r="G33" s="1">
+        <v>20</v>
+      </c>
+      <c r="H33" s="9">
+        <v>1</v>
+      </c>
+      <c r="I33" s="9">
+        <v>18</v>
+      </c>
+      <c r="J33" s="9">
         <v>9</v>
       </c>
-      <c r="O9" s="28" t="s">
+      <c r="K33" s="9">
+        <v>11</v>
+      </c>
+      <c r="L33" s="9">
+        <v>18</v>
+      </c>
+      <c r="M33" s="9">
+        <v>31</v>
+      </c>
+      <c r="N33" s="9">
+        <v>20</v>
+      </c>
+      <c r="O33" s="9">
+        <v>17</v>
+      </c>
+      <c r="P33" s="9">
+        <v>7</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>16</v>
+      </c>
+      <c r="R33" s="9">
+        <v>1</v>
+      </c>
+      <c r="S33" s="9">
+        <v>5</v>
+      </c>
+      <c r="T33" s="9">
+        <v>2</v>
+      </c>
+      <c r="U33" s="9">
+        <v>3</v>
+      </c>
+      <c r="V33" s="9">
         <v>10</v>
       </c>
-      <c r="P9" s="29" t="s">
-[...14 lines deleted...]
-      <c r="U9" s="28" t="s">
+      <c r="W33" s="9">
+        <v>2</v>
+      </c>
+      <c r="X33" s="9">
+        <v>6</v>
+      </c>
+      <c r="Y33" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="1">
+        <v>6</v>
+      </c>
+      <c r="C34" s="1">
+        <v>6</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1">
+        <v>6</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="9">
+        <v>6</v>
+      </c>
+      <c r="J34" s="9">
+        <v>1</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="9">
         <v>4</v>
       </c>
-      <c r="V9" s="28" t="s">
+      <c r="N34" s="9">
+        <v>6</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>1</v>
+      </c>
+      <c r="R34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V34" s="9">
         <v>5</v>
       </c>
-      <c r="W9" s="28" t="s">
-[...177 lines deleted...]
-      <c r="R12" s="13">
+      <c r="W34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y34" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L35" s="9">
+        <v>1</v>
+      </c>
+      <c r="M35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N35" s="9">
+        <v>3</v>
+      </c>
+      <c r="O35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S35" s="9">
+        <v>2</v>
+      </c>
+      <c r="T35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y35" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="S12" s="13">
-[...55 lines deleted...]
-      <c r="M13" s="16">
+      <c r="B36" s="9">
         <v>15</v>
       </c>
-      <c r="N13" s="13">
-[...1568 lines deleted...]
-      <c r="C36" s="16">
+      <c r="C36" s="9">
         <v>11</v>
       </c>
       <c r="D36" s="1">
         <v>8</v>
       </c>
-      <c r="E36" s="16">
+      <c r="E36" s="9">
         <v>9</v>
       </c>
-      <c r="F36" s="23">
+      <c r="F36" s="1">
         <v>13</v>
       </c>
-      <c r="G36" s="16">
+      <c r="G36" s="9">
         <v>8</v>
       </c>
-      <c r="H36" s="13" t="s">
-[...5 lines deleted...]
-      <c r="J36" s="16">
+      <c r="H36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="9">
+        <v>3</v>
+      </c>
+      <c r="J36" s="9">
         <v>5</v>
       </c>
-      <c r="K36" s="16">
+      <c r="K36" s="9">
         <v>4</v>
       </c>
-      <c r="L36" s="16">
+      <c r="L36" s="9">
         <v>4</v>
       </c>
-      <c r="M36" s="16">
-[...2 lines deleted...]
-      <c r="N36" s="13">
+      <c r="M36" s="9">
+        <v>1</v>
+      </c>
+      <c r="N36" s="9">
         <v>6</v>
       </c>
-      <c r="O36" s="16">
+      <c r="O36" s="9">
         <v>8</v>
       </c>
-      <c r="P36" s="16" t="s">
-[...2 lines deleted...]
-      <c r="Q36" s="16">
+      <c r="P36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q36" s="9">
         <v>7</v>
       </c>
-      <c r="R36" s="13">
-[...8 lines deleted...]
-      <c r="U36" s="16">
+      <c r="R36" s="9">
+        <v>1</v>
+      </c>
+      <c r="S36" s="9">
+        <v>1</v>
+      </c>
+      <c r="T36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U36" s="9">
         <v>2</v>
       </c>
-      <c r="V36" s="13">
-[...5 lines deleted...]
-      <c r="X36" s="13">
+      <c r="V36" s="9">
+        <v>3</v>
+      </c>
+      <c r="W36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X36" s="9">
         <v>4</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>24</v>
+      <c r="Y36" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>24</v>
-[...69 lines deleted...]
-      <c r="C38" s="16">
+        <v>20</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y37" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="9">
+        <v>3</v>
+      </c>
+      <c r="C38" s="9">
         <v>2</v>
       </c>
       <c r="D38" s="1">
         <v>4</v>
       </c>
-      <c r="E38" s="16">
-[...14 lines deleted...]
-      <c r="J38" s="16">
+      <c r="E38" s="9">
+        <v>3</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="9">
+        <v>3</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="9">
         <v>2</v>
       </c>
-      <c r="K38" s="16" t="s">
-[...2 lines deleted...]
-      <c r="L38" s="16">
+      <c r="K38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L38" s="9">
         <v>2</v>
       </c>
-      <c r="M38" s="16">
+      <c r="M38" s="9">
         <v>9</v>
       </c>
-      <c r="N38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="P38" s="16">
+      <c r="N38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O38" s="9">
+        <v>1</v>
+      </c>
+      <c r="P38" s="9">
         <v>4</v>
       </c>
-      <c r="Q38" s="16">
-[...25 lines deleted...]
-      <c r="A39" s="6" t="s">
+      <c r="Q38" s="9">
+        <v>3</v>
+      </c>
+      <c r="R38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y38" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y39" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="9">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="9">
+        <v>4</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y40" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y41" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="16" t="s">
-[...225 lines deleted...]
-        <v>24</v>
+      <c r="B42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>24</v>
-[...70 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O42" s="9">
+        <v>1</v>
+      </c>
+      <c r="P42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y42" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>24</v>
-[...70 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y43" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="D44" s="1">
         <v>5</v>
       </c>
-      <c r="E44" s="16">
+      <c r="E44" s="9">
         <v>2</v>
       </c>
-      <c r="F44" s="13" t="s">
-[...20 lines deleted...]
-      <c r="M44" s="16">
+      <c r="F44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="9">
+        <v>3</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I44" s="9">
+        <v>1</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M44" s="9">
         <v>2</v>
       </c>
-      <c r="N44" s="13">
-[...2 lines deleted...]
-      <c r="O44" s="16">
+      <c r="N44" s="9">
+        <v>1</v>
+      </c>
+      <c r="O44" s="9">
         <v>2</v>
       </c>
-      <c r="P44" s="16">
-[...11 lines deleted...]
-      <c r="T44" s="16">
+      <c r="P44" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T44" s="9">
         <v>2</v>
       </c>
-      <c r="U44" s="16">
-[...20 lines deleted...]
-        <v>24</v>
+      <c r="U44" s="9">
+        <v>1</v>
+      </c>
+      <c r="V44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y44" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>24</v>
-[...66 lines deleted...]
-      <c r="B46" s="21">
+        <v>20</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I45" s="9">
+        <v>1</v>
+      </c>
+      <c r="J45" s="9">
+        <v>1</v>
+      </c>
+      <c r="K45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X45" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y45" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" s="10">
         <v>4</v>
       </c>
-      <c r="C46" s="21">
+      <c r="C46" s="10">
         <v>13</v>
       </c>
-      <c r="D46" s="26">
+      <c r="D46" s="12">
         <v>6</v>
       </c>
-      <c r="E46" s="21">
-[...2 lines deleted...]
-      <c r="F46" s="26">
+      <c r="E46" s="10">
+        <v>3</v>
+      </c>
+      <c r="F46" s="12">
         <v>11</v>
       </c>
-      <c r="G46" s="21">
-[...5 lines deleted...]
-      <c r="I46" s="21">
+      <c r="G46" s="10">
+        <v>3</v>
+      </c>
+      <c r="H46" s="10">
+        <v>1</v>
+      </c>
+      <c r="I46" s="10">
         <v>7</v>
       </c>
-      <c r="J46" s="21" t="s">
-[...5 lines deleted...]
-      <c r="L46" s="21">
+      <c r="J46" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" s="10">
+        <v>3</v>
+      </c>
+      <c r="L46" s="10">
         <v>11</v>
       </c>
-      <c r="M46" s="27">
+      <c r="M46" s="13">
         <v>15</v>
       </c>
-      <c r="N46" s="21">
+      <c r="N46" s="10">
         <v>4</v>
       </c>
-      <c r="O46" s="21">
+      <c r="O46" s="10">
         <v>5</v>
       </c>
-      <c r="P46" s="21">
+      <c r="P46" s="10">
         <v>2</v>
       </c>
-      <c r="Q46" s="21">
+      <c r="Q46" s="10">
         <v>5</v>
       </c>
-      <c r="R46" s="21" t="s">
-[...2 lines deleted...]
-      <c r="S46" s="21">
+      <c r="R46" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="S46" s="10">
         <v>2</v>
       </c>
-      <c r="T46" s="21" t="s">
-[...5 lines deleted...]
-      <c r="V46" s="21">
+      <c r="T46" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U46" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="V46" s="10">
         <v>2</v>
       </c>
-      <c r="W46" s="21">
+      <c r="W46" s="10">
         <v>2</v>
       </c>
-      <c r="X46" s="21">
+      <c r="X46" s="10">
         <v>2</v>
+      </c>
+      <c r="Y46" s="10" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="H6:AE6"/>
-    <mergeCell ref="T8:AE8"/>
     <mergeCell ref="B10:U10"/>
     <mergeCell ref="B25:U25"/>
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
+    <mergeCell ref="H6:AE6"/>
+    <mergeCell ref="T8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A3:AS43"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AC30" sqref="AC30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" style="6" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="7.42578125" style="5" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="7.28515625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="7.28515625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="6.42578125" style="5" customWidth="1"/>
+    <col min="12" max="12" width="7.140625" style="5" customWidth="1"/>
+    <col min="13" max="13" width="7.42578125" style="5" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="5" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="5" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="5" customWidth="1"/>
+    <col min="17" max="17" width="8.28515625" style="5" customWidth="1"/>
+    <col min="18" max="18" width="7.85546875" style="5" customWidth="1"/>
+    <col min="19" max="19" width="8.28515625" style="5" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...13 lines deleted...]
-      <c r="A6" s="40" t="s">
+    <row r="3" spans="1:45" ht="14.45" customHeight="1">
+      <c r="H3" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="43"/>
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="17"/>
+      <c r="AG3" s="17"/>
+      <c r="AH3" s="17"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
+      <c r="AL3" s="17"/>
+      <c r="AM3" s="17"/>
+      <c r="AN3" s="17"/>
+      <c r="AO3" s="17"/>
+      <c r="AP3" s="17"/>
+      <c r="AQ3" s="17"/>
+      <c r="AR3" s="17"/>
+      <c r="AS3" s="17"/>
+    </row>
+    <row r="4" spans="1:45" s="8" customFormat="1" ht="12.6" customHeight="1">
+      <c r="G4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="AE4" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="A5" s="36"/>
+      <c r="B5" s="40">
+        <v>2024</v>
+      </c>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="39">
+        <v>2025</v>
+      </c>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="39">
+        <v>2026</v>
+      </c>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="41"/>
+    </row>
+    <row r="6" spans="1:45" ht="18" customHeight="1">
+      <c r="A6" s="37"/>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="T6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="U6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="V6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="W6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="X6" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE6" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:45" ht="14.45" customHeight="1">
+      <c r="B7" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+      <c r="R7" s="44"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="44"/>
+      <c r="U7" s="44"/>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="A8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1">
+        <v>-110</v>
+      </c>
+      <c r="C8" s="9">
+        <v>-120</v>
+      </c>
+      <c r="D8" s="1">
+        <v>-83</v>
+      </c>
+      <c r="E8" s="9">
+        <v>-55</v>
+      </c>
+      <c r="F8" s="1">
+        <v>-32</v>
+      </c>
+      <c r="G8" s="9">
+        <v>-5</v>
+      </c>
+      <c r="H8" s="9">
+        <v>13</v>
+      </c>
+      <c r="I8" s="9">
+        <v>6</v>
+      </c>
+      <c r="J8" s="9">
+        <v>1</v>
+      </c>
+      <c r="K8" s="9">
+        <v>18</v>
+      </c>
+      <c r="L8" s="9">
+        <v>-25</v>
+      </c>
+      <c r="M8" s="9">
+        <v>-68</v>
+      </c>
+      <c r="N8" s="9">
+        <v>-62</v>
+      </c>
+      <c r="O8" s="9">
+        <v>-39</v>
+      </c>
+      <c r="P8" s="9">
+        <v>-28</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>31</v>
+      </c>
+      <c r="R8" s="9">
+        <v>-5</v>
+      </c>
+      <c r="S8" s="9">
+        <v>83</v>
+      </c>
+      <c r="T8" s="9">
+        <v>67</v>
+      </c>
+      <c r="U8" s="9">
+        <v>32</v>
+      </c>
+      <c r="V8" s="9">
+        <v>43</v>
+      </c>
+      <c r="W8" s="9">
+        <v>32</v>
+      </c>
+      <c r="X8" s="9">
+        <v>-40</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:45">
+      <c r="A9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="1">
+        <v>-62</v>
+      </c>
+      <c r="C9" s="9">
+        <v>-53</v>
+      </c>
+      <c r="D9" s="1">
+        <v>-62</v>
+      </c>
+      <c r="E9" s="9">
+        <v>-27</v>
+      </c>
+      <c r="F9" s="1">
+        <v>-21</v>
+      </c>
+      <c r="G9" s="9">
+        <v>-4</v>
+      </c>
+      <c r="H9" s="9">
+        <v>7</v>
+      </c>
+      <c r="I9" s="9">
+        <v>13</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-3</v>
+      </c>
+      <c r="K9" s="9">
+        <v>10</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M9" s="9">
+        <v>-30</v>
+      </c>
+      <c r="N9" s="9">
+        <v>-30</v>
+      </c>
+      <c r="O9" s="9">
+        <v>-9</v>
+      </c>
+      <c r="P9" s="9">
+        <v>-14</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>17</v>
+      </c>
+      <c r="R9" s="9">
+        <v>3</v>
+      </c>
+      <c r="S9" s="9">
+        <v>55</v>
+      </c>
+      <c r="T9" s="9">
+        <v>34</v>
+      </c>
+      <c r="U9" s="9">
+        <v>3</v>
+      </c>
+      <c r="V9" s="9">
+        <v>25</v>
+      </c>
+      <c r="W9" s="9">
+        <v>4</v>
+      </c>
+      <c r="X9" s="9">
+        <v>-25</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:45">
+      <c r="A10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="1">
+        <v>-27</v>
+      </c>
+      <c r="C10" s="9">
+        <v>-11</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="9">
+        <v>-2</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-3</v>
+      </c>
+      <c r="K10" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L10" s="9">
+        <v>3</v>
+      </c>
+      <c r="M10" s="9">
+        <v>-11</v>
+      </c>
+      <c r="N10" s="9">
+        <v>-14</v>
+      </c>
+      <c r="O10" s="9">
+        <v>-3</v>
+      </c>
+      <c r="P10" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R10" s="9">
+        <v>-6</v>
+      </c>
+      <c r="S10" s="9">
+        <v>1</v>
+      </c>
+      <c r="T10" s="9">
+        <v>3</v>
+      </c>
+      <c r="U10" s="9">
+        <v>-3</v>
+      </c>
+      <c r="V10" s="9">
+        <v>1</v>
+      </c>
+      <c r="W10" s="9">
+        <v>2</v>
+      </c>
+      <c r="X10" s="9">
+        <v>-2</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:45">
+      <c r="A11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="1">
+        <v>-8</v>
+      </c>
+      <c r="C11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="D11" s="1">
+        <v>2</v>
+      </c>
+      <c r="E11" s="9">
+        <v>-6</v>
+      </c>
+      <c r="F11" s="1">
+        <v>-10</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="9">
+        <v>1</v>
+      </c>
+      <c r="J11" s="9">
+        <v>1</v>
+      </c>
+      <c r="K11" s="9">
+        <v>4</v>
+      </c>
+      <c r="L11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="M11" s="9">
+        <v>8</v>
+      </c>
+      <c r="N11" s="9">
+        <v>1</v>
+      </c>
+      <c r="O11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>9</v>
+      </c>
+      <c r="R11" s="9">
+        <v>2</v>
+      </c>
+      <c r="S11" s="9">
+        <v>5</v>
+      </c>
+      <c r="T11" s="9">
+        <v>5</v>
+      </c>
+      <c r="U11" s="9">
+        <v>-1</v>
+      </c>
+      <c r="V11" s="9">
+        <v>1</v>
+      </c>
+      <c r="W11" s="9">
+        <v>1</v>
+      </c>
+      <c r="X11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:45">
+      <c r="A12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1</v>
+      </c>
+      <c r="E12" s="9">
+        <v>3</v>
+      </c>
+      <c r="F12" s="1">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9">
+        <v>2</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="9">
+        <v>4</v>
+      </c>
+      <c r="J12" s="9">
+        <v>3</v>
+      </c>
+      <c r="K12" s="9">
+        <v>1</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9">
+        <v>6</v>
+      </c>
+      <c r="N12" s="9">
+        <v>2</v>
+      </c>
+      <c r="O12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>9</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2</v>
+      </c>
+      <c r="S12" s="9">
+        <v>13</v>
+      </c>
+      <c r="T12" s="9">
+        <v>10</v>
+      </c>
+      <c r="U12" s="9">
+        <v>13</v>
+      </c>
+      <c r="V12" s="9">
+        <v>23</v>
+      </c>
+      <c r="W12" s="9">
+        <v>18</v>
+      </c>
+      <c r="X12" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:45">
+      <c r="A13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="1">
+        <v>-12</v>
+      </c>
+      <c r="C13" s="9">
+        <v>-25</v>
+      </c>
+      <c r="D13" s="1">
+        <v>-18</v>
+      </c>
+      <c r="E13" s="9">
+        <v>-9</v>
+      </c>
+      <c r="F13" s="1">
+        <v>5</v>
+      </c>
+      <c r="G13" s="9">
+        <v>4</v>
+      </c>
+      <c r="H13" s="9">
+        <v>4</v>
+      </c>
+      <c r="I13" s="9">
+        <v>-2</v>
+      </c>
+      <c r="J13" s="9">
+        <v>1</v>
+      </c>
+      <c r="K13" s="9">
+        <v>6</v>
+      </c>
+      <c r="L13" s="9">
+        <v>-13</v>
+      </c>
+      <c r="M13" s="9">
+        <v>-22</v>
+      </c>
+      <c r="N13" s="9">
+        <v>-16</v>
+      </c>
+      <c r="O13" s="9">
+        <v>-13</v>
+      </c>
+      <c r="P13" s="9">
+        <v>-12</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>-9</v>
+      </c>
+      <c r="R13" s="9">
+        <v>-5</v>
+      </c>
+      <c r="S13" s="9">
+        <v>4</v>
+      </c>
+      <c r="T13" s="9">
+        <v>4</v>
+      </c>
+      <c r="U13" s="9">
+        <v>2</v>
+      </c>
+      <c r="V13" s="9">
+        <v>-6</v>
+      </c>
+      <c r="W13" s="9">
+        <v>2</v>
+      </c>
+      <c r="X13" s="9">
+        <v>-11</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45">
+      <c r="A14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y14" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45">
+      <c r="A15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="9">
+        <v>-8</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y15" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:45">
+      <c r="A16" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>1</v>
+      </c>
+      <c r="R16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y16" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="1">
+        <v>1</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="9">
+        <v>2</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O17" s="9">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X17" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="40"/>
-[...64 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="B18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y18" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="1">
+        <v>-5</v>
+      </c>
+      <c r="E19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="9">
+        <v>-3</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="N19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="O19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="P19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R19" s="9">
+        <v>4</v>
+      </c>
+      <c r="S19" s="9">
+        <v>6</v>
+      </c>
+      <c r="T19" s="9">
+        <v>3</v>
+      </c>
+      <c r="U19" s="9">
+        <v>14</v>
+      </c>
+      <c r="V19" s="9">
+        <v>1</v>
+      </c>
+      <c r="W19" s="9">
+        <v>6</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y19" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="1">
+        <v>1</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y20" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C21" s="9">
+        <v>-19</v>
+      </c>
+      <c r="D21" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E21" s="9">
+        <v>-17</v>
+      </c>
+      <c r="F21" s="1">
+        <v>-8</v>
+      </c>
+      <c r="G21" s="9">
+        <v>-2</v>
+      </c>
+      <c r="H21" s="9">
+        <v>2</v>
+      </c>
+      <c r="I21" s="9">
+        <v>-4</v>
+      </c>
+      <c r="J21" s="9">
+        <v>3</v>
+      </c>
+      <c r="K21" s="9">
+        <v>2</v>
+      </c>
+      <c r="L21" s="9">
+        <v>-11</v>
+      </c>
+      <c r="M21" s="9">
+        <v>-17</v>
+      </c>
+      <c r="N21" s="9">
+        <v>-4</v>
+      </c>
+      <c r="O21" s="9">
+        <v>-7</v>
+      </c>
+      <c r="P21" s="9">
+        <v>-5</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>4</v>
+      </c>
+      <c r="R21" s="9">
+        <v>-5</v>
+      </c>
+      <c r="S21" s="9">
+        <v>-1</v>
+      </c>
+      <c r="T21" s="9">
+        <v>8</v>
+      </c>
+      <c r="U21" s="9">
+        <v>4</v>
+      </c>
+      <c r="V21" s="9">
+        <v>-2</v>
+      </c>
+      <c r="W21" s="9">
+        <v>-1</v>
+      </c>
+      <c r="X21" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Y21" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B22" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="Y22" s="9"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="9">
+        <v>-92</v>
+      </c>
+      <c r="C23" s="9">
+        <v>-89</v>
+      </c>
+      <c r="D23" s="1">
+        <v>-76</v>
+      </c>
+      <c r="E23" s="9">
+        <v>-39</v>
+      </c>
+      <c r="F23" s="1">
+        <v>-15</v>
+      </c>
+      <c r="G23" s="9">
+        <v>3</v>
+      </c>
+      <c r="H23" s="9">
+        <v>13</v>
+      </c>
+      <c r="I23" s="9">
+        <v>13</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-2</v>
+      </c>
+      <c r="K23" s="9">
+        <v>8</v>
+      </c>
+      <c r="L23" s="9">
+        <v>-12</v>
+      </c>
+      <c r="M23" s="9">
+        <v>-51</v>
+      </c>
+      <c r="N23" s="9">
+        <v>-58</v>
+      </c>
+      <c r="O23" s="9">
+        <v>-31</v>
+      </c>
+      <c r="P23" s="9">
+        <v>-24</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>19</v>
+      </c>
+      <c r="R23" s="9">
+        <v>-17</v>
+      </c>
+      <c r="S23" s="9">
+        <v>63</v>
+      </c>
+      <c r="T23" s="9">
+        <v>49</v>
+      </c>
+      <c r="U23" s="9">
+        <v>7</v>
+      </c>
+      <c r="V23" s="9">
+        <v>31</v>
+      </c>
+      <c r="W23" s="9">
         <v>9</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...233 lines deleted...]
-      <c r="T12" s="13">
+      <c r="X23" s="9">
         <v>-37</v>
       </c>
-      <c r="U12" s="13">
-[...55 lines deleted...]
-      <c r="N13" s="13">
+      <c r="Y23" s="9">
         <v>-20</v>
       </c>
-      <c r="O13" s="13">
-[...753 lines deleted...]
-      <c r="Y23" s="46"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="9">
+        <v>-56</v>
+      </c>
+      <c r="C24" s="9">
+        <v>-47</v>
+      </c>
+      <c r="D24" s="1">
+        <v>-62</v>
+      </c>
+      <c r="E24" s="9">
+        <v>-21</v>
+      </c>
+      <c r="F24" s="1">
+        <v>-22</v>
+      </c>
+      <c r="G24" s="9">
+        <v>-5</v>
+      </c>
+      <c r="H24" s="9">
+        <v>7</v>
+      </c>
+      <c r="I24" s="9">
+        <v>19</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-3</v>
+      </c>
+      <c r="K24" s="9">
+        <v>6</v>
+      </c>
+      <c r="L24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M24" s="9">
+        <v>-27</v>
+      </c>
+      <c r="N24" s="9">
+        <v>-24</v>
+      </c>
+      <c r="O24" s="9">
+        <v>-11</v>
+      </c>
+      <c r="P24" s="9">
+        <v>-14</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>17</v>
+      </c>
+      <c r="R24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S24" s="9">
+        <v>55</v>
+      </c>
+      <c r="T24" s="9">
+        <v>30</v>
+      </c>
+      <c r="U24" s="9">
+        <v>3</v>
+      </c>
+      <c r="V24" s="9">
+        <v>28</v>
+      </c>
+      <c r="W24" s="9">
+        <v>3</v>
+      </c>
+      <c r="X24" s="9">
+        <v>-25</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="9">
+        <v>-27</v>
+      </c>
+      <c r="C25" s="9">
+        <v>-11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="9">
+        <v>2</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="9">
+        <v>1</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="K25" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L25" s="9">
+        <v>4</v>
+      </c>
+      <c r="M25" s="9">
+        <v>-11</v>
+      </c>
+      <c r="N25" s="9">
+        <v>-11</v>
+      </c>
+      <c r="O25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="P25" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R25" s="9">
+        <v>-6</v>
+      </c>
+      <c r="S25" s="9">
+        <v>3</v>
+      </c>
+      <c r="T25" s="9">
+        <v>3</v>
+      </c>
+      <c r="U25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="V25" s="9">
+        <v>1</v>
+      </c>
+      <c r="W25" s="9">
+        <v>2</v>
+      </c>
+      <c r="X25" s="9">
+        <v>-2</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="1">
+        <v>1</v>
+      </c>
+      <c r="E26" s="9">
+        <v>3</v>
+      </c>
+      <c r="F26" s="1">
+        <v>1</v>
+      </c>
+      <c r="G26" s="9">
+        <v>2</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="9">
+        <v>1</v>
+      </c>
+      <c r="J26" s="9">
+        <v>1</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="9">
+        <v>3</v>
+      </c>
+      <c r="N26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P26" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>6</v>
+      </c>
+      <c r="R26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S26" s="9">
+        <v>4</v>
+      </c>
+      <c r="T26" s="9">
+        <v>5</v>
+      </c>
+      <c r="U26" s="9">
+        <v>7</v>
+      </c>
+      <c r="V26" s="9">
+        <v>9</v>
+      </c>
+      <c r="W26" s="9">
+        <v>3</v>
+      </c>
+      <c r="X26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="17">
-[...17 lines deleted...]
-      <c r="H24" s="12">
+      <c r="B27" s="9">
+        <v>-9</v>
+      </c>
+      <c r="C27" s="9">
+        <v>-23</v>
+      </c>
+      <c r="D27" s="1">
+        <v>-14</v>
+      </c>
+      <c r="E27" s="9">
+        <v>-9</v>
+      </c>
+      <c r="F27" s="1">
+        <v>5</v>
+      </c>
+      <c r="G27" s="9">
+        <v>6</v>
+      </c>
+      <c r="H27" s="9">
+        <v>4</v>
+      </c>
+      <c r="I27" s="9">
+        <v>-2</v>
+      </c>
+      <c r="J27" s="9">
+        <v>3</v>
+      </c>
+      <c r="K27" s="9">
+        <v>3</v>
+      </c>
+      <c r="L27" s="9">
+        <v>-11</v>
+      </c>
+      <c r="M27" s="9">
+        <v>-13</v>
+      </c>
+      <c r="N27" s="9">
+        <v>-21</v>
+      </c>
+      <c r="O27" s="9">
+        <v>-12</v>
+      </c>
+      <c r="P27" s="9">
+        <v>-9</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>-8</v>
+      </c>
+      <c r="R27" s="9">
+        <v>-5</v>
+      </c>
+      <c r="S27" s="9">
+        <v>2</v>
+      </c>
+      <c r="T27" s="9">
+        <v>3</v>
+      </c>
+      <c r="U27" s="9">
+        <v>1</v>
+      </c>
+      <c r="V27" s="9">
+        <v>-6</v>
+      </c>
+      <c r="W27" s="9">
+        <v>1</v>
+      </c>
+      <c r="X27" s="9">
+        <v>-11</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="9">
+        <v>-8</v>
+      </c>
+      <c r="D28" s="1">
+        <v>-1</v>
+      </c>
+      <c r="E28" s="9">
+        <v>-14</v>
+      </c>
+      <c r="F28" s="1">
+        <v>1</v>
+      </c>
+      <c r="G28" s="9">
+        <v>-1</v>
+      </c>
+      <c r="H28" s="9">
+        <v>2</v>
+      </c>
+      <c r="I28" s="9">
+        <v>1</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="9">
+        <v>3</v>
+      </c>
+      <c r="L28" s="9">
+        <v>-4</v>
+      </c>
+      <c r="M28" s="9">
+        <v>-3</v>
+      </c>
+      <c r="N28" s="9">
+        <v>-2</v>
+      </c>
+      <c r="O28" s="9">
+        <v>-5</v>
+      </c>
+      <c r="P28" s="9">
+        <v>-3</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>4</v>
+      </c>
+      <c r="R28" s="9">
+        <v>-6</v>
+      </c>
+      <c r="S28" s="9">
+        <v>-1</v>
+      </c>
+      <c r="T28" s="9">
+        <v>8</v>
+      </c>
+      <c r="U28" s="9">
+        <v>-1</v>
+      </c>
+      <c r="V28" s="9">
+        <v>-1</v>
+      </c>
+      <c r="W28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X28" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B29" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="Y29" s="9"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="1">
+        <v>-18</v>
+      </c>
+      <c r="C30" s="1">
+        <v>-31</v>
+      </c>
+      <c r="D30" s="1">
+        <v>-7</v>
+      </c>
+      <c r="E30" s="1">
+        <v>-16</v>
+      </c>
+      <c r="F30" s="1">
+        <v>-17</v>
+      </c>
+      <c r="G30" s="1">
+        <v>-8</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="9">
+        <v>-7</v>
+      </c>
+      <c r="J30" s="9">
+        <v>3</v>
+      </c>
+      <c r="K30" s="9">
+        <v>10</v>
+      </c>
+      <c r="L30" s="9">
+        <v>-13</v>
+      </c>
+      <c r="M30" s="9">
+        <v>-17</v>
+      </c>
+      <c r="N30" s="9">
+        <v>-4</v>
+      </c>
+      <c r="O30" s="9">
+        <v>-8</v>
+      </c>
+      <c r="P30" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>12</v>
+      </c>
+      <c r="R30" s="9">
+        <v>12</v>
+      </c>
+      <c r="S30" s="9">
+        <v>20</v>
+      </c>
+      <c r="T30" s="9">
+        <v>18</v>
+      </c>
+      <c r="U30" s="9">
+        <v>25</v>
+      </c>
+      <c r="V30" s="9">
+        <v>12</v>
+      </c>
+      <c r="W30" s="9">
+        <v>23</v>
+      </c>
+      <c r="X30" s="9">
+        <v>-3</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="I24" s="12">
-[...35 lines deleted...]
-      <c r="U24" s="13">
+      <c r="B31" s="1">
+        <v>-6</v>
+      </c>
+      <c r="C31" s="1">
+        <v>-6</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="1">
+        <v>-6</v>
+      </c>
+      <c r="F31" s="1">
+        <v>1</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="9">
+        <v>4</v>
+      </c>
+      <c r="L31" s="9">
+        <v>1</v>
+      </c>
+      <c r="M31" s="9">
+        <v>-3</v>
+      </c>
+      <c r="N31" s="9">
+        <v>-6</v>
+      </c>
+      <c r="O31" s="9">
+        <v>2</v>
+      </c>
+      <c r="P31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R31" s="9">
+        <v>3</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T31" s="9">
+        <v>4</v>
+      </c>
+      <c r="U31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V31" s="9">
+        <v>-3</v>
+      </c>
+      <c r="W31" s="9">
+        <v>1</v>
+      </c>
+      <c r="X31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" s="9">
+        <v>-3</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S32" s="9">
+        <v>-2</v>
+      </c>
+      <c r="T32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y32" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="1">
+        <v>-8</v>
+      </c>
+      <c r="C33" s="1">
+        <v>-4</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2</v>
+      </c>
+      <c r="E33" s="1">
+        <v>-6</v>
+      </c>
+      <c r="F33" s="1">
+        <v>-10</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="9">
+        <v>1</v>
+      </c>
+      <c r="J33" s="9">
+        <v>1</v>
+      </c>
+      <c r="K33" s="9">
+        <v>4</v>
+      </c>
+      <c r="L33" s="9">
+        <v>-4</v>
+      </c>
+      <c r="M33" s="9">
+        <v>8</v>
+      </c>
+      <c r="N33" s="9">
+        <v>1</v>
+      </c>
+      <c r="O33" s="9">
+        <v>-4</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>9</v>
+      </c>
+      <c r="R33" s="9">
+        <v>2</v>
+      </c>
+      <c r="S33" s="9">
         <v>5</v>
       </c>
-      <c r="V24" s="15">
-[...5 lines deleted...]
-      <c r="X24" s="13">
+      <c r="T33" s="9">
+        <v>5</v>
+      </c>
+      <c r="U33" s="9">
+        <v>-1</v>
+      </c>
+      <c r="V33" s="9">
+        <v>1</v>
+      </c>
+      <c r="W33" s="9">
+        <v>1</v>
+      </c>
+      <c r="X33" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Y33" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="9">
+        <v>3</v>
+      </c>
+      <c r="J34" s="9">
+        <v>2</v>
+      </c>
+      <c r="K34" s="9">
+        <v>1</v>
+      </c>
+      <c r="L34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="9">
+        <v>3</v>
+      </c>
+      <c r="N34" s="9">
+        <v>2</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P34" s="9">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>3</v>
+      </c>
+      <c r="R34" s="9">
+        <v>2</v>
+      </c>
+      <c r="S34" s="9">
+        <v>9</v>
+      </c>
+      <c r="T34" s="9">
+        <v>5</v>
+      </c>
+      <c r="U34" s="9">
+        <v>6</v>
+      </c>
+      <c r="V34" s="9">
+        <v>14</v>
+      </c>
+      <c r="W34" s="9">
+        <v>15</v>
+      </c>
+      <c r="X34" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C35" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D35" s="1">
+        <v>-4</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-2</v>
+      </c>
+      <c r="K35" s="9">
+        <v>3</v>
+      </c>
+      <c r="L35" s="9">
+        <v>-2</v>
+      </c>
+      <c r="M35" s="9">
+        <v>-9</v>
+      </c>
+      <c r="N35" s="9">
+        <v>5</v>
+      </c>
+      <c r="O35" s="9">
+        <v>-1</v>
+      </c>
+      <c r="P35" s="9">
+        <v>-3</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>-1</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S35" s="9">
+        <v>2</v>
+      </c>
+      <c r="T35" s="9">
+        <v>1</v>
+      </c>
+      <c r="U35" s="9">
+        <v>1</v>
+      </c>
+      <c r="V35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W35" s="9">
+        <v>1</v>
+      </c>
+      <c r="X35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y35" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y36" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="1">
+        <v>-8</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X37" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y37" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>1</v>
+      </c>
+      <c r="R38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y38" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" s="1">
+        <v>1</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="9">
+        <v>2</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="9">
+        <v>3</v>
+      </c>
+      <c r="L39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O39" s="9">
+        <v>-1</v>
+      </c>
+      <c r="P39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W39" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X39" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y40" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="1">
+        <v>-5</v>
+      </c>
+      <c r="E41" s="1">
+        <v>-2</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M41" s="9">
+        <v>-2</v>
+      </c>
+      <c r="N41" s="9">
+        <v>-1</v>
+      </c>
+      <c r="O41" s="9">
+        <v>-2</v>
+      </c>
+      <c r="P41" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R41" s="9">
+        <v>4</v>
+      </c>
+      <c r="S41" s="9">
+        <v>6</v>
+      </c>
+      <c r="T41" s="9">
+        <v>3</v>
+      </c>
+      <c r="U41" s="9">
+        <v>14</v>
+      </c>
+      <c r="V41" s="9">
+        <v>1</v>
+      </c>
+      <c r="W41" s="9">
+        <v>6</v>
+      </c>
+      <c r="X41" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y41" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="1">
+        <v>1</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="S42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="T42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="U42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="V42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="W42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X42" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y42" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="C43" s="12">
+        <v>-11</v>
+      </c>
+      <c r="D43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="E43" s="12">
+        <v>-3</v>
+      </c>
+      <c r="F43" s="12">
+        <v>-9</v>
+      </c>
+      <c r="G43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="H43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I43" s="10">
+        <v>-5</v>
+      </c>
+      <c r="J43" s="10">
+        <v>3</v>
+      </c>
+      <c r="K43" s="10">
+        <v>-1</v>
+      </c>
+      <c r="L43" s="10">
+        <v>-7</v>
+      </c>
+      <c r="M43" s="10">
         <v>-14</v>
       </c>
-      <c r="Y24" s="6">
-[...73 lines deleted...]
-      <c r="X25" s="13">
+      <c r="N43" s="10">
+        <v>-2</v>
+      </c>
+      <c r="O43" s="10">
+        <v>-2</v>
+      </c>
+      <c r="P43" s="10">
+        <v>-2</v>
+      </c>
+      <c r="Q43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="R43" s="10">
+        <v>1</v>
+      </c>
+      <c r="S43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="T43" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U43" s="10">
+        <v>5</v>
+      </c>
+      <c r="V43" s="10">
         <v>-1</v>
       </c>
-      <c r="Y25" s="6">
-[...16 lines deleted...]
-      <c r="E26" s="13">
+      <c r="W43" s="10">
+        <v>-1</v>
+      </c>
+      <c r="X43" s="10">
         <v>-2</v>
       </c>
-      <c r="F26" s="13">
-[...1241 lines deleted...]
-        <v>-10</v>
+      <c r="Y43" s="10">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...2838 lines deleted...]
-    <mergeCell ref="B10:U10"/>
+  <mergeCells count="8">
+    <mergeCell ref="H3:AE3"/>
+    <mergeCell ref="B7:U7"/>
+    <mergeCell ref="B22:U22"/>
+    <mergeCell ref="B29:U29"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="H5:S5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Net exter migration 2024-2026</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Arrivals </vt:lpstr>
+      <vt:lpstr>Th numof depfrom</vt:lpstr>
+      <vt:lpstr>Net exter migration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>