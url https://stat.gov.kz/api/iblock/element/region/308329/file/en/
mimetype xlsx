--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -9,67 +9,67 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD783737-B428-411A-A260-75495F85F247}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47C9A512-4E98-483D-8743-557B731B5293}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Arrivals " sheetId="4" r:id="rId3"/>
     <sheet name="Th numof depfrom" sheetId="5" r:id="rId4"/>
     <sheet name="Net exter migration" sheetId="6" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1485" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1548" uniqueCount="76">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -195,115 +195,118 @@
   <si>
     <t xml:space="preserve">Calculation method </t>
   </si>
   <si>
     <t>The source of the indicator</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Classifiers</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Methodological explanations</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>Related publications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful links</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve"> Date of last update</t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit  </t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
-    <t>G.Adilshinova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Person</t>
   </si>
   <si>
     <t>persons who arrived in the country from abroad for permanent or long-term residence</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>the number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t xml:space="preserve">External migration for all flows </t>
   </si>
   <si>
     <t>Division of social and demographic statisticsand demographic statistics</t>
   </si>
   <si>
-    <t>G. Adilshinova</t>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
+    <t>A.Bakhtiyarova</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87358&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -530,51 +533,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -593,113 +596,126 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{14060ADF-C707-4631-A5DF-30F176A6306E}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5" xr:uid="{06ECCCA4-AC5C-459A-B99E-470BEF151BD3}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный_05_19" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -960,1956 +976,1956 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8F38A00-0F3E-421F-94C7-3B73C8C1861B}">
-  <dimension ref="A1:B28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="18" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="18" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="18"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="20" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="21">
+      <c r="B2" s="21">
         <v>613101</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="22" t="s">
+      <c r="B3" s="22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="27">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="27">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="33" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15">
-[...51 lines deleted...]
-      <c r="B9" s="24" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="33" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="15">
-[...91 lines deleted...]
-      <c r="A28" s="33"/>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="31"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{45FCF36E-E31F-4991-98B5-A4D246420491}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B11" r:id="rId4" xr:uid="{95BAF0D7-73E5-438A-A4B5-2430BD37E9E6}"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B19" r:id="rId3" display="A.Bakhtiyarova@aspire.gov.kz" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB2DEF0F-0CBD-4D7C-8CD0-12CEE5C5D164}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="19"/>
     <col min="2" max="2" width="108.42578125" style="19" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="19"/>
     <col min="11" max="11" width="11" style="19" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
       <c r="P5" s="18"/>
       <c r="Q5" s="18"/>
       <c r="R5" s="18"/>
       <c r="S5" s="18"/>
       <c r="T5" s="18"/>
       <c r="U5" s="18"/>
       <c r="V5" s="18"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" s="18"/>
       <c r="B6" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="18"/>
       <c r="R6" s="18"/>
       <c r="S6" s="18"/>
       <c r="T6" s="18"/>
       <c r="U6" s="18"/>
       <c r="V6" s="18"/>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" s="18"/>
       <c r="B7" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="18"/>
       <c r="R7" s="18"/>
       <c r="S7" s="18"/>
       <c r="T7" s="18"/>
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" s="18"/>
       <c r="B8" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="18"/>
       <c r="B9" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="18"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" s="18"/>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="18"/>
       <c r="T10" s="18"/>
       <c r="U10" s="18"/>
       <c r="V10" s="18"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" s="18"/>
       <c r="B11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="18"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="18"/>
-      <c r="B14" s="35" t="s">
-        <v>75</v>
+      <c r="B14" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="18"/>
       <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="18"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="18"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="18"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
       <c r="S17" s="18"/>
       <c r="T17" s="18"/>
       <c r="U17" s="18"/>
       <c r="V17" s="18"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="18"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="18"/>
       <c r="T18" s="18"/>
       <c r="U18" s="18"/>
       <c r="V18" s="18"/>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" s="18"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="18"/>
       <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="18"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="18"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="18"/>
       <c r="T21" s="18"/>
       <c r="U21" s="18"/>
       <c r="V21" s="18"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="18"/>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="18"/>
       <c r="R22" s="18"/>
       <c r="S22" s="18"/>
       <c r="T22" s="18"/>
       <c r="U22" s="18"/>
       <c r="V22" s="18"/>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" s="18"/>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="18"/>
       <c r="R23" s="18"/>
       <c r="S23" s="18"/>
       <c r="T23" s="18"/>
       <c r="U23" s="18"/>
       <c r="V23" s="18"/>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="18"/>
       <c r="T24" s="18"/>
       <c r="U24" s="18"/>
       <c r="V24" s="18"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="18"/>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="18"/>
       <c r="R25" s="18"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="18"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="18"/>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="18"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" s="18"/>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="18"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="18"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" s="18"/>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
       <c r="S29" s="18"/>
       <c r="T29" s="18"/>
       <c r="U29" s="18"/>
       <c r="V29" s="18"/>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="18"/>
       <c r="Q30" s="18"/>
       <c r="R30" s="18"/>
       <c r="S30" s="18"/>
       <c r="T30" s="18"/>
       <c r="U30" s="18"/>
       <c r="V30" s="18"/>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="18"/>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
       <c r="P31" s="18"/>
       <c r="Q31" s="18"/>
       <c r="R31" s="18"/>
       <c r="S31" s="18"/>
       <c r="T31" s="18"/>
       <c r="U31" s="18"/>
       <c r="V31" s="18"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" s="18"/>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
     </row>
-    <row r="33" spans="1:22">
+    <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33" s="18"/>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="18"/>
       <c r="U33" s="18"/>
       <c r="V33" s="18"/>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="18"/>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="18"/>
     </row>
-    <row r="35" spans="1:22">
+    <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" s="18"/>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
       <c r="V35" s="18"/>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="18"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="18"/>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" s="18"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
       <c r="V37" s="18"/>
     </row>
-    <row r="38" spans="1:22">
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="18"/>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
     </row>
-    <row r="39" spans="1:22">
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="18"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="18"/>
       <c r="V39" s="18"/>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="18"/>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="18"/>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="18"/>
       <c r="U41" s="18"/>
       <c r="V41" s="18"/>
     </row>
-    <row r="42" spans="1:22">
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="18"/>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="18"/>
       <c r="U42" s="18"/>
       <c r="V42" s="18"/>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="18"/>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="18"/>
       <c r="U43" s="18"/>
       <c r="V43" s="18"/>
     </row>
-    <row r="44" spans="1:22">
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44" s="18"/>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="18"/>
       <c r="S44" s="18"/>
       <c r="T44" s="18"/>
       <c r="U44" s="18"/>
       <c r="V44" s="18"/>
     </row>
-    <row r="45" spans="1:22">
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A45" s="18"/>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
       <c r="R45" s="18"/>
       <c r="S45" s="18"/>
       <c r="T45" s="18"/>
       <c r="U45" s="18"/>
       <c r="V45" s="18"/>
     </row>
-    <row r="46" spans="1:22">
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46" s="18"/>
       <c r="B46" s="18"/>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
       <c r="N46" s="18"/>
       <c r="O46" s="18"/>
       <c r="P46" s="18"/>
       <c r="Q46" s="18"/>
       <c r="R46" s="18"/>
       <c r="S46" s="18"/>
       <c r="T46" s="18"/>
       <c r="U46" s="18"/>
       <c r="V46" s="18"/>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A47" s="18"/>
       <c r="B47" s="18"/>
       <c r="C47" s="18"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
       <c r="N47" s="18"/>
       <c r="O47" s="18"/>
       <c r="P47" s="18"/>
       <c r="Q47" s="18"/>
       <c r="R47" s="18"/>
       <c r="S47" s="18"/>
       <c r="T47" s="18"/>
       <c r="U47" s="18"/>
       <c r="V47" s="18"/>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A48" s="18"/>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="18"/>
       <c r="I48" s="18"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
       <c r="N48" s="18"/>
       <c r="O48" s="18"/>
       <c r="P48" s="18"/>
       <c r="Q48" s="18"/>
       <c r="R48" s="18"/>
       <c r="S48" s="18"/>
       <c r="T48" s="18"/>
       <c r="U48" s="18"/>
       <c r="V48" s="18"/>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A49" s="18"/>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="18"/>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
       <c r="N49" s="18"/>
       <c r="O49" s="18"/>
       <c r="P49" s="18"/>
       <c r="Q49" s="18"/>
       <c r="R49" s="18"/>
       <c r="S49" s="18"/>
       <c r="T49" s="18"/>
       <c r="U49" s="18"/>
       <c r="V49" s="18"/>
     </row>
-    <row r="50" spans="1:22">
+    <row r="50" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A50" s="18"/>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
       <c r="J50" s="18"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="18"/>
       <c r="O50" s="18"/>
       <c r="P50" s="18"/>
       <c r="Q50" s="18"/>
       <c r="R50" s="18"/>
       <c r="S50" s="18"/>
       <c r="T50" s="18"/>
       <c r="U50" s="18"/>
       <c r="V50" s="18"/>
     </row>
-    <row r="51" spans="1:22">
+    <row r="51" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A51" s="18"/>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
       <c r="I51" s="18"/>
       <c r="J51" s="18"/>
       <c r="K51" s="18"/>
       <c r="L51" s="18"/>
       <c r="M51" s="18"/>
       <c r="N51" s="18"/>
       <c r="O51" s="18"/>
       <c r="P51" s="18"/>
       <c r="Q51" s="18"/>
       <c r="R51" s="18"/>
       <c r="S51" s="18"/>
       <c r="T51" s="18"/>
       <c r="U51" s="18"/>
       <c r="V51" s="18"/>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
       <c r="B52" s="18"/>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="18"/>
       <c r="G52" s="18"/>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
       <c r="N52" s="18"/>
       <c r="O52" s="18"/>
       <c r="P52" s="18"/>
       <c r="Q52" s="18"/>
       <c r="R52" s="18"/>
       <c r="S52" s="18"/>
       <c r="T52" s="18"/>
       <c r="U52" s="18"/>
       <c r="V52" s="18"/>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A53" s="18"/>
       <c r="B53" s="18"/>
       <c r="C53" s="18"/>
       <c r="D53" s="18"/>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
       <c r="N53" s="18"/>
       <c r="O53" s="18"/>
       <c r="P53" s="18"/>
       <c r="Q53" s="18"/>
       <c r="R53" s="18"/>
       <c r="S53" s="18"/>
       <c r="T53" s="18"/>
       <c r="U53" s="18"/>
       <c r="V53" s="18"/>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A54" s="18"/>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
       <c r="N54" s="18"/>
       <c r="O54" s="18"/>
       <c r="P54" s="18"/>
       <c r="Q54" s="18"/>
       <c r="R54" s="18"/>
       <c r="S54" s="18"/>
       <c r="T54" s="18"/>
       <c r="U54" s="18"/>
       <c r="V54" s="18"/>
     </row>
-    <row r="55" spans="1:22">
+    <row r="55" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A55" s="18"/>
       <c r="B55" s="18"/>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
       <c r="N55" s="18"/>
       <c r="O55" s="18"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="18"/>
       <c r="R55" s="18"/>
       <c r="S55" s="18"/>
       <c r="T55" s="18"/>
       <c r="U55" s="18"/>
       <c r="V55" s="18"/>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A56" s="18"/>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
       <c r="N56" s="18"/>
       <c r="O56" s="18"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="18"/>
       <c r="R56" s="18"/>
       <c r="S56" s="18"/>
       <c r="T56" s="18"/>
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A57" s="18"/>
       <c r="B57" s="18"/>
       <c r="C57" s="18"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
       <c r="N57" s="18"/>
       <c r="O57" s="18"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="18"/>
       <c r="R57" s="18"/>
       <c r="S57" s="18"/>
       <c r="T57" s="18"/>
       <c r="U57" s="18"/>
       <c r="V57" s="18"/>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A58" s="18"/>
       <c r="B58" s="18"/>
       <c r="C58" s="18"/>
       <c r="D58" s="18"/>
       <c r="E58" s="18"/>
       <c r="F58" s="18"/>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
       <c r="N58" s="18"/>
       <c r="O58" s="18"/>
       <c r="P58" s="18"/>
       <c r="Q58" s="18"/>
       <c r="R58" s="18"/>
       <c r="S58" s="18"/>
       <c r="T58" s="18"/>
       <c r="U58" s="18"/>
       <c r="V58" s="18"/>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A59" s="18"/>
       <c r="B59" s="18"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
       <c r="E59" s="18"/>
       <c r="F59" s="18"/>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
       <c r="N59" s="18"/>
       <c r="O59" s="18"/>
       <c r="P59" s="18"/>
       <c r="Q59" s="18"/>
       <c r="R59" s="18"/>
       <c r="S59" s="18"/>
       <c r="T59" s="18"/>
       <c r="U59" s="18"/>
       <c r="V59" s="18"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A60" s="18"/>
       <c r="B60" s="18"/>
       <c r="C60" s="18"/>
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
       <c r="N60" s="18"/>
       <c r="O60" s="18"/>
       <c r="P60" s="18"/>
       <c r="Q60" s="18"/>
       <c r="R60" s="18"/>
       <c r="S60" s="18"/>
       <c r="T60" s="18"/>
       <c r="U60" s="18"/>
       <c r="V60" s="18"/>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A61" s="18"/>
       <c r="B61" s="18"/>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
       <c r="F61" s="18"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
       <c r="N61" s="18"/>
       <c r="O61" s="18"/>
       <c r="P61" s="18"/>
       <c r="Q61" s="18"/>
       <c r="R61" s="18"/>
       <c r="S61" s="18"/>
       <c r="T61" s="18"/>
       <c r="U61" s="18"/>
       <c r="V61" s="18"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A62" s="18"/>
       <c r="B62" s="18"/>
       <c r="C62" s="18"/>
       <c r="D62" s="18"/>
       <c r="E62" s="18"/>
       <c r="F62" s="18"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
       <c r="N62" s="18"/>
       <c r="O62" s="18"/>
       <c r="P62" s="18"/>
       <c r="Q62" s="18"/>
       <c r="R62" s="18"/>
       <c r="S62" s="18"/>
       <c r="T62" s="18"/>
       <c r="U62" s="18"/>
       <c r="V62" s="18"/>
     </row>
-    <row r="63" spans="1:22">
+    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A63" s="18"/>
       <c r="B63" s="18"/>
       <c r="C63" s="18"/>
       <c r="D63" s="18"/>
       <c r="E63" s="18"/>
       <c r="F63" s="18"/>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
       <c r="N63" s="18"/>
       <c r="O63" s="18"/>
       <c r="P63" s="18"/>
       <c r="Q63" s="18"/>
       <c r="R63" s="18"/>
       <c r="S63" s="18"/>
       <c r="T63" s="18"/>
       <c r="U63" s="18"/>
       <c r="V63" s="18"/>
     </row>
-    <row r="64" spans="1:22">
+    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A64" s="18"/>
       <c r="B64" s="18"/>
       <c r="C64" s="18"/>
       <c r="D64" s="18"/>
       <c r="E64" s="18"/>
       <c r="F64" s="18"/>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
       <c r="N64" s="18"/>
       <c r="O64" s="18"/>
       <c r="P64" s="18"/>
       <c r="Q64" s="18"/>
       <c r="R64" s="18"/>
       <c r="S64" s="18"/>
       <c r="T64" s="18"/>
       <c r="U64" s="18"/>
       <c r="V64" s="18"/>
     </row>
-    <row r="65" spans="1:22">
+    <row r="65" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A65" s="18"/>
       <c r="B65" s="18"/>
       <c r="C65" s="18"/>
       <c r="D65" s="18"/>
       <c r="E65" s="18"/>
       <c r="F65" s="18"/>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
       <c r="N65" s="18"/>
       <c r="O65" s="18"/>
       <c r="P65" s="18"/>
       <c r="Q65" s="18"/>
       <c r="R65" s="18"/>
       <c r="S65" s="18"/>
       <c r="T65" s="18"/>
       <c r="U65" s="18"/>
       <c r="V65" s="18"/>
     </row>
-    <row r="66" spans="1:22">
+    <row r="66" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A66" s="18"/>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
       <c r="N66" s="18"/>
       <c r="O66" s="18"/>
       <c r="P66" s="18"/>
       <c r="Q66" s="18"/>
       <c r="R66" s="18"/>
       <c r="S66" s="18"/>
       <c r="T66" s="18"/>
       <c r="U66" s="18"/>
       <c r="V66" s="18"/>
     </row>
-    <row r="67" spans="1:22">
+    <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="18"/>
       <c r="B67" s="18"/>
       <c r="C67" s="18"/>
       <c r="D67" s="18"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
       <c r="N67" s="18"/>
       <c r="O67" s="18"/>
       <c r="P67" s="18"/>
       <c r="Q67" s="18"/>
       <c r="R67" s="18"/>
       <c r="S67" s="18"/>
       <c r="T67" s="18"/>
       <c r="U67" s="18"/>
       <c r="V67" s="18"/>
     </row>
-    <row r="68" spans="1:22">
+    <row r="68" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A68" s="18"/>
       <c r="B68" s="18"/>
       <c r="C68" s="18"/>
       <c r="D68" s="18"/>
       <c r="E68" s="18"/>
       <c r="F68" s="18"/>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
       <c r="N68" s="18"/>
       <c r="O68" s="18"/>
       <c r="P68" s="18"/>
       <c r="Q68" s="18"/>
       <c r="R68" s="18"/>
       <c r="S68" s="18"/>
       <c r="T68" s="18"/>
       <c r="U68" s="18"/>
       <c r="V68" s="18"/>
     </row>
-    <row r="69" spans="1:22">
+    <row r="69" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A69" s="18"/>
       <c r="B69" s="18"/>
       <c r="C69" s="18"/>
       <c r="D69" s="18"/>
       <c r="E69" s="18"/>
       <c r="F69" s="18"/>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
       <c r="N69" s="18"/>
       <c r="O69" s="18"/>
       <c r="P69" s="18"/>
       <c r="Q69" s="18"/>
       <c r="R69" s="18"/>
       <c r="S69" s="18"/>
       <c r="T69" s="18"/>
       <c r="U69" s="18"/>
       <c r="V69" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A3:AN44"/>
   <sheetViews>
-    <sheetView topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="Y8" sqref="Y8:Y43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H3" sqref="H3:AE3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="7" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:40" ht="14.45" customHeight="1">
-      <c r="H3" s="43" t="s">
+    <row r="3" spans="1:40" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H3" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="43"/>
-[...21 lines deleted...]
-      <c r="AE3" s="43"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="45"/>
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="17"/>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
     </row>
-    <row r="4" spans="1:40" s="8" customFormat="1">
+    <row r="4" spans="1:40" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="1"/>
       <c r="S4" s="1"/>
       <c r="AE4" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:40">
-[...1 lines deleted...]
-      <c r="B5" s="38">
+    <row r="5" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A5" s="47"/>
+      <c r="B5" s="49">
         <v>2024</v>
       </c>
-      <c r="C5" s="38"/>
-[...4 lines deleted...]
-      <c r="H5" s="39">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="42">
         <v>2025</v>
       </c>
-      <c r="I5" s="40"/>
-[...10 lines deleted...]
-      <c r="T5" s="39">
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="43"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="44"/>
+      <c r="T5" s="42">
         <v>2026</v>
       </c>
-      <c r="U5" s="40"/>
-[...12 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="43"/>
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43"/>
+      <c r="AE5" s="44"/>
+    </row>
+    <row r="6" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -2957,75 +2973,75 @@
       <c r="X6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AD6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AE6" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:40" ht="14.45" customHeight="1">
-      <c r="B7" s="44" t="s">
+    <row r="7" spans="1:40" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="44"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:40">
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+    </row>
+    <row r="8" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>24</v>
       </c>
       <c r="C8" s="1">
         <v>28</v>
       </c>
       <c r="D8" s="1">
         <v>54</v>
       </c>
       <c r="E8" s="1">
         <v>61</v>
       </c>
       <c r="F8" s="1">
         <v>35</v>
       </c>
       <c r="G8" s="1">
         <v>53</v>
       </c>
       <c r="H8" s="9">
         <v>17</v>
       </c>
       <c r="I8" s="9">
@@ -3057,52 +3073,55 @@
       </c>
       <c r="R8" s="9">
         <v>42</v>
       </c>
       <c r="S8" s="9">
         <v>103</v>
       </c>
       <c r="T8" s="9">
         <v>79</v>
       </c>
       <c r="U8" s="9">
         <v>54</v>
       </c>
       <c r="V8" s="9">
         <v>74</v>
       </c>
       <c r="W8" s="9">
         <v>45</v>
       </c>
       <c r="X8" s="9">
         <v>12</v>
       </c>
       <c r="Y8" s="9">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="Z8" s="34">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1">
         <v>10</v>
       </c>
       <c r="C9" s="1">
         <v>12</v>
       </c>
       <c r="D9" s="1">
         <v>23</v>
       </c>
       <c r="E9" s="1">
         <v>31</v>
       </c>
       <c r="F9" s="1">
         <v>16</v>
       </c>
       <c r="G9" s="1">
         <v>24</v>
       </c>
       <c r="H9" s="9">
         <v>10</v>
       </c>
       <c r="I9" s="9">
@@ -3134,52 +3153,55 @@
       </c>
       <c r="R9" s="9">
         <v>29</v>
       </c>
       <c r="S9" s="9">
         <v>62</v>
       </c>
       <c r="T9" s="9">
         <v>42</v>
       </c>
       <c r="U9" s="9">
         <v>14</v>
       </c>
       <c r="V9" s="9">
         <v>41</v>
       </c>
       <c r="W9" s="9">
         <v>11</v>
       </c>
       <c r="X9" s="9">
         <v>3</v>
       </c>
       <c r="Y9" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="Z9" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="1">
         <v>5</v>
       </c>
       <c r="D10" s="1">
         <v>10</v>
       </c>
       <c r="E10" s="1">
         <v>5</v>
       </c>
       <c r="F10" s="1">
         <v>4</v>
       </c>
       <c r="G10" s="1">
         <v>5</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="9">
@@ -3211,52 +3233,55 @@
       </c>
       <c r="R10" s="9">
         <v>1</v>
       </c>
       <c r="S10" s="9">
         <v>4</v>
       </c>
       <c r="T10" s="9">
         <v>4</v>
       </c>
       <c r="U10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V10" s="9">
         <v>1</v>
       </c>
       <c r="W10" s="9">
         <v>5</v>
       </c>
       <c r="X10" s="9">
         <v>1</v>
       </c>
       <c r="Y10" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="Z10" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="1">
         <v>7</v>
       </c>
       <c r="C11" s="1">
         <v>7</v>
       </c>
       <c r="D11" s="1">
         <v>10</v>
       </c>
       <c r="E11" s="1">
         <v>3</v>
       </c>
       <c r="F11" s="1">
         <v>3</v>
       </c>
       <c r="G11" s="1">
         <v>8</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="9">
@@ -3288,52 +3313,55 @@
       </c>
       <c r="R11" s="9">
         <v>3</v>
       </c>
       <c r="S11" s="9">
         <v>6</v>
       </c>
       <c r="T11" s="9">
         <v>5</v>
       </c>
       <c r="U11" s="9">
         <v>1</v>
       </c>
       <c r="V11" s="9">
         <v>4</v>
       </c>
       <c r="W11" s="9">
         <v>1</v>
       </c>
       <c r="X11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y11" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="Z11" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="1">
         <v>1</v>
       </c>
       <c r="E12" s="1">
         <v>3</v>
       </c>
       <c r="F12" s="1">
         <v>1</v>
       </c>
       <c r="G12" s="1">
         <v>2</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="9">
@@ -3365,52 +3393,55 @@
       </c>
       <c r="R12" s="9">
         <v>2</v>
       </c>
       <c r="S12" s="9">
         <v>13</v>
       </c>
       <c r="T12" s="9">
         <v>10</v>
       </c>
       <c r="U12" s="9">
         <v>13</v>
       </c>
       <c r="V12" s="9">
         <v>23</v>
       </c>
       <c r="W12" s="9">
         <v>18</v>
       </c>
       <c r="X12" s="9">
         <v>2</v>
       </c>
       <c r="Y12" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="Z12" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="1">
         <v>2</v>
       </c>
       <c r="D13" s="1">
         <v>3</v>
       </c>
       <c r="E13" s="1">
         <v>15</v>
       </c>
       <c r="F13" s="1">
         <v>6</v>
       </c>
       <c r="G13" s="1">
         <v>10</v>
       </c>
       <c r="H13" s="9">
         <v>4</v>
       </c>
       <c r="I13" s="9">
@@ -3442,52 +3473,55 @@
       </c>
       <c r="R13" s="9">
         <v>2</v>
       </c>
       <c r="S13" s="9">
         <v>8</v>
       </c>
       <c r="T13" s="9">
         <v>5</v>
       </c>
       <c r="U13" s="9">
         <v>3</v>
       </c>
       <c r="V13" s="9">
         <v>2</v>
       </c>
       <c r="W13" s="9">
         <v>2</v>
       </c>
       <c r="X13" s="9">
         <v>4</v>
       </c>
       <c r="Y13" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="Z13" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="9" t="s">
@@ -3519,52 +3553,55 @@
       </c>
       <c r="R14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y14" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="Z14" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -3596,52 +3633,55 @@
       </c>
       <c r="R15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y15" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="Z15" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -3673,52 +3713,55 @@
       </c>
       <c r="R16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y16" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="1">
         <v>1</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="9">
@@ -3750,52 +3793,55 @@
       </c>
       <c r="R17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X17" s="9">
         <v>1</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -3827,52 +3873,55 @@
       </c>
       <c r="R18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y18" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3904,52 +3953,55 @@
       </c>
       <c r="R19" s="9">
         <v>4</v>
       </c>
       <c r="S19" s="9">
         <v>6</v>
       </c>
       <c r="T19" s="9">
         <v>5</v>
       </c>
       <c r="U19" s="9">
         <v>15</v>
       </c>
       <c r="V19" s="9">
         <v>1</v>
       </c>
       <c r="W19" s="9">
         <v>6</v>
       </c>
       <c r="X19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y19" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="34">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="1">
         <v>1</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="9" t="s">
@@ -3981,52 +4033,55 @@
       </c>
       <c r="R20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="1">
         <v>7</v>
       </c>
       <c r="C21" s="1">
         <v>2</v>
       </c>
       <c r="D21" s="1">
         <v>6</v>
       </c>
       <c r="E21" s="1">
         <v>3</v>
       </c>
       <c r="F21" s="1">
         <v>4</v>
       </c>
       <c r="G21" s="1">
         <v>4</v>
       </c>
       <c r="H21" s="9">
         <v>3</v>
       </c>
       <c r="I21" s="9">
@@ -4058,77 +4113,80 @@
       </c>
       <c r="R21" s="9">
         <v>1</v>
       </c>
       <c r="S21" s="9">
         <v>4</v>
       </c>
       <c r="T21" s="9">
         <v>8</v>
       </c>
       <c r="U21" s="9">
         <v>8</v>
       </c>
       <c r="V21" s="9">
         <v>2</v>
       </c>
       <c r="W21" s="9">
         <v>2</v>
       </c>
       <c r="X21" s="9">
         <v>1</v>
       </c>
       <c r="Y21" s="9">
         <v>2</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="U22" s="42"/>
+      <c r="Z21" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
       <c r="Y22" s="9"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="1">
         <v>14</v>
       </c>
       <c r="C23" s="1">
         <v>19</v>
       </c>
       <c r="D23" s="1">
         <v>38</v>
       </c>
       <c r="E23" s="1">
         <v>54</v>
       </c>
       <c r="F23" s="1">
         <v>28</v>
       </c>
       <c r="G23" s="1">
         <v>41</v>
       </c>
       <c r="H23" s="9">
         <v>16</v>
       </c>
       <c r="I23" s="9">
@@ -4160,52 +4218,55 @@
       </c>
       <c r="R23" s="9">
         <v>29</v>
       </c>
       <c r="S23" s="9">
         <v>78</v>
       </c>
       <c r="T23" s="9">
         <v>59</v>
       </c>
       <c r="U23" s="9">
         <v>26</v>
       </c>
       <c r="V23" s="9">
         <v>52</v>
       </c>
       <c r="W23" s="9">
         <v>20</v>
       </c>
       <c r="X23" s="9">
         <v>9</v>
       </c>
       <c r="Y23" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="1">
         <v>10</v>
       </c>
       <c r="C24" s="1">
         <v>12</v>
       </c>
       <c r="D24" s="1">
         <v>23</v>
       </c>
       <c r="E24" s="1">
         <v>31</v>
       </c>
       <c r="F24" s="1">
         <v>15</v>
       </c>
       <c r="G24" s="1">
         <v>23</v>
       </c>
       <c r="H24" s="9">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -4237,52 +4298,55 @@
       </c>
       <c r="R24" s="9">
         <v>26</v>
       </c>
       <c r="S24" s="9">
         <v>62</v>
       </c>
       <c r="T24" s="9">
         <v>38</v>
       </c>
       <c r="U24" s="9">
         <v>14</v>
       </c>
       <c r="V24" s="9">
         <v>39</v>
       </c>
       <c r="W24" s="9">
         <v>10</v>
       </c>
       <c r="X24" s="9">
         <v>3</v>
       </c>
       <c r="Y24" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="1">
         <v>5</v>
       </c>
       <c r="D25" s="1">
         <v>10</v>
       </c>
       <c r="E25" s="1">
         <v>5</v>
       </c>
       <c r="F25" s="1">
         <v>4</v>
       </c>
       <c r="G25" s="1">
         <v>5</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I25" s="9">
@@ -4314,52 +4378,55 @@
       </c>
       <c r="R25" s="9">
         <v>1</v>
       </c>
       <c r="S25" s="9">
         <v>4</v>
       </c>
       <c r="T25" s="9">
         <v>4</v>
       </c>
       <c r="U25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V25" s="9">
         <v>1</v>
       </c>
       <c r="W25" s="9">
         <v>5</v>
       </c>
       <c r="X25" s="9">
         <v>1</v>
       </c>
       <c r="Y25" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="1">
         <v>1</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>1</v>
       </c>
       <c r="G26" s="1">
         <v>2</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I26" s="9">
@@ -4391,52 +4458,55 @@
       </c>
       <c r="R26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S26" s="9">
         <v>4</v>
       </c>
       <c r="T26" s="9">
         <v>5</v>
       </c>
       <c r="U26" s="9">
         <v>7</v>
       </c>
       <c r="V26" s="9">
         <v>9</v>
       </c>
       <c r="W26" s="9">
         <v>3</v>
       </c>
       <c r="X26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y26" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="1">
         <v>2</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>12</v>
       </c>
       <c r="F27" s="1">
         <v>6</v>
       </c>
       <c r="G27" s="1">
         <v>9</v>
       </c>
       <c r="H27" s="9">
         <v>4</v>
       </c>
       <c r="I27" s="9">
@@ -4468,52 +4538,55 @@
       </c>
       <c r="R27" s="9">
         <v>2</v>
       </c>
       <c r="S27" s="9">
         <v>6</v>
       </c>
       <c r="T27" s="9">
         <v>4</v>
       </c>
       <c r="U27" s="9">
         <v>2</v>
       </c>
       <c r="V27" s="9">
         <v>2</v>
       </c>
       <c r="W27" s="9">
         <v>1</v>
       </c>
       <c r="X27" s="9">
         <v>4</v>
       </c>
       <c r="Y27" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>4</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="1">
         <v>1</v>
       </c>
       <c r="E28" s="1">
         <v>3</v>
       </c>
       <c r="F28" s="1">
         <v>2</v>
       </c>
       <c r="G28" s="1">
         <v>2</v>
       </c>
       <c r="H28" s="9">
         <v>2</v>
       </c>
       <c r="I28" s="9">
@@ -4545,77 +4618,80 @@
       </c>
       <c r="R28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S28" s="9">
         <v>2</v>
       </c>
       <c r="T28" s="9">
         <v>8</v>
       </c>
       <c r="U28" s="9">
         <v>3</v>
       </c>
       <c r="V28" s="9">
         <v>1</v>
       </c>
       <c r="W28" s="9">
         <v>1</v>
       </c>
       <c r="X28" s="9">
         <v>1</v>
       </c>
       <c r="Y28" s="9">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="42" t="s">
+      <c r="Z28" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="42"/>
-[...17 lines deleted...]
-      <c r="U29" s="42"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
       <c r="Y29" s="9"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="1">
         <v>10</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>16</v>
       </c>
       <c r="E30" s="1">
         <v>7</v>
       </c>
       <c r="F30" s="1">
         <v>7</v>
       </c>
       <c r="G30" s="1">
         <v>12</v>
       </c>
       <c r="H30" s="9">
         <v>1</v>
       </c>
       <c r="I30" s="9">
@@ -4647,52 +4723,55 @@
       </c>
       <c r="R30" s="9">
         <v>13</v>
       </c>
       <c r="S30" s="9">
         <v>25</v>
       </c>
       <c r="T30" s="9">
         <v>20</v>
       </c>
       <c r="U30" s="9">
         <v>28</v>
       </c>
       <c r="V30" s="9">
         <v>22</v>
       </c>
       <c r="W30" s="9">
         <v>25</v>
       </c>
       <c r="X30" s="9">
         <v>3</v>
       </c>
       <c r="Y30" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="1">
         <v>1</v>
       </c>
       <c r="G31" s="1">
         <v>1</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -4724,52 +4803,55 @@
       </c>
       <c r="R31" s="9">
         <v>3</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="9">
         <v>4</v>
       </c>
       <c r="U31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V31" s="9">
         <v>2</v>
       </c>
       <c r="W31" s="9">
         <v>1</v>
       </c>
       <c r="X31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y31" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -4801,52 +4883,55 @@
       </c>
       <c r="R32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y32" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="1">
         <v>7</v>
       </c>
       <c r="C33" s="1">
         <v>7</v>
       </c>
       <c r="D33" s="1">
         <v>10</v>
       </c>
       <c r="E33" s="1">
         <v>3</v>
       </c>
       <c r="F33" s="1">
         <v>3</v>
       </c>
       <c r="G33" s="1">
         <v>8</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I33" s="9">
@@ -4878,52 +4963,55 @@
       </c>
       <c r="R33" s="9">
         <v>3</v>
       </c>
       <c r="S33" s="9">
         <v>6</v>
       </c>
       <c r="T33" s="9">
         <v>5</v>
       </c>
       <c r="U33" s="9">
         <v>1</v>
       </c>
       <c r="V33" s="9">
         <v>4</v>
       </c>
       <c r="W33" s="9">
         <v>1</v>
       </c>
       <c r="X33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y33" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I34" s="9">
@@ -4955,52 +5043,55 @@
       </c>
       <c r="R34" s="9">
         <v>2</v>
       </c>
       <c r="S34" s="9">
         <v>9</v>
       </c>
       <c r="T34" s="9">
         <v>5</v>
       </c>
       <c r="U34" s="9">
         <v>6</v>
       </c>
       <c r="V34" s="9">
         <v>14</v>
       </c>
       <c r="W34" s="9">
         <v>15</v>
       </c>
       <c r="X34" s="9">
         <v>2</v>
       </c>
       <c r="Y34" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="1">
         <v>3</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="1">
         <v>1</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -5032,52 +5123,55 @@
       </c>
       <c r="R35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S35" s="9">
         <v>2</v>
       </c>
       <c r="T35" s="9">
         <v>1</v>
       </c>
       <c r="U35" s="9">
         <v>1</v>
       </c>
       <c r="V35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W35" s="9">
         <v>1</v>
       </c>
       <c r="X35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y35" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -5109,52 +5203,55 @@
       </c>
       <c r="R36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y36" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -5186,52 +5283,55 @@
       </c>
       <c r="R37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y37" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -5263,52 +5363,55 @@
       </c>
       <c r="R38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y38" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="1">
         <v>1</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="9">
@@ -5340,52 +5443,55 @@
       </c>
       <c r="R39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X39" s="9">
         <v>1</v>
       </c>
       <c r="Y39" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -5417,52 +5523,55 @@
       </c>
       <c r="R40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y40" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="9" t="s">
@@ -5494,52 +5603,55 @@
       </c>
       <c r="R41" s="9">
         <v>4</v>
       </c>
       <c r="S41" s="9">
         <v>6</v>
       </c>
       <c r="T41" s="9">
         <v>5</v>
       </c>
       <c r="U41" s="9">
         <v>15</v>
       </c>
       <c r="V41" s="9">
         <v>1</v>
       </c>
       <c r="W41" s="9">
         <v>6</v>
       </c>
       <c r="X41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y41" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="34">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="1">
         <v>1</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I42" s="9" t="s">
@@ -5571,52 +5683,55 @@
       </c>
       <c r="R42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y42" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="12">
         <v>3</v>
       </c>
       <c r="C43" s="12">
         <v>2</v>
       </c>
       <c r="D43" s="12">
         <v>5</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="12">
         <v>2</v>
       </c>
       <c r="G43" s="12">
         <v>2</v>
       </c>
       <c r="H43" s="10">
         <v>1</v>
       </c>
       <c r="I43" s="10">
@@ -5648,172 +5763,177 @@
       </c>
       <c r="R43" s="10">
         <v>1</v>
       </c>
       <c r="S43" s="10">
         <v>2</v>
       </c>
       <c r="T43" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U43" s="10">
         <v>5</v>
       </c>
       <c r="V43" s="10">
         <v>1</v>
       </c>
       <c r="W43" s="10">
         <v>1</v>
       </c>
       <c r="X43" s="10" t="s">
         <v>20</v>
       </c>
       <c r="Y43" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43" s="36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="H3:AE3"/>
-[...1 lines deleted...]
-    <mergeCell ref="B22:U22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="H3:AE3"/>
+    <mergeCell ref="B7:U7"/>
+    <mergeCell ref="B22:U22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A6:AE46"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="Y11" sqref="Y11:Y46"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="H56" sqref="H56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="5" customWidth="1"/>
-    <col min="2" max="6" width="0" style="5" hidden="1" customWidth="1"/>
-    <col min="7" max="7" width="9" style="5" hidden="1" customWidth="1"/>
+    <col min="2" max="4" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="3" style="5" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="16.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:31" ht="14.45" customHeight="1">
+    <row r="6" spans="1:31" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
-      <c r="H6" s="43" t="s">
+      <c r="H6" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="43"/>
-[...23 lines deleted...]
-    <row r="7" spans="1:31" s="8" customFormat="1">
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+    </row>
+    <row r="7" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="G7" s="1"/>
       <c r="S7" s="1"/>
       <c r="AE7" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
-[...1 lines deleted...]
-      <c r="B8" s="40">
+    <row r="8" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A8" s="47"/>
+      <c r="B8" s="43">
         <v>2024</v>
       </c>
-      <c r="C8" s="40"/>
-[...4 lines deleted...]
-      <c r="H8" s="39">
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="42">
         <v>2025</v>
       </c>
-      <c r="I8" s="40"/>
-[...10 lines deleted...]
-      <c r="T8" s="39">
+      <c r="I8" s="43"/>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="43"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="42">
         <v>2026</v>
       </c>
-      <c r="U8" s="40"/>
-[...12 lines deleted...]
-      <c r="A9" s="37"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+      <c r="AC8" s="43"/>
+      <c r="AD8" s="43"/>
+      <c r="AE8" s="44"/>
+    </row>
+    <row r="9" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48"/>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J9" s="14" t="s">
@@ -5861,75 +5981,75 @@
       <c r="X9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="Y9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="Z9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AA9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AB9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AC9" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AE9" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:31" ht="14.45" customHeight="1">
-      <c r="B10" s="44" t="s">
+    <row r="10" spans="1:31" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="44"/>
-[...19 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+      <c r="U10" s="46"/>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
         <v>134</v>
       </c>
       <c r="C11" s="1">
         <v>148</v>
       </c>
       <c r="D11" s="1">
         <v>137</v>
       </c>
       <c r="E11" s="1">
         <v>116</v>
       </c>
       <c r="F11" s="1">
         <v>67</v>
       </c>
       <c r="G11" s="1">
         <v>58</v>
       </c>
       <c r="H11" s="9">
         <v>4</v>
       </c>
       <c r="I11" s="9">
@@ -5961,52 +6081,55 @@
       </c>
       <c r="R11" s="9">
         <v>47</v>
       </c>
       <c r="S11" s="9">
         <v>20</v>
       </c>
       <c r="T11" s="9">
         <v>12</v>
       </c>
       <c r="U11" s="9">
         <v>22</v>
       </c>
       <c r="V11" s="9">
         <v>31</v>
       </c>
       <c r="W11" s="9">
         <v>13</v>
       </c>
       <c r="X11" s="9">
         <v>52</v>
       </c>
       <c r="Y11" s="9">
         <v>34</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="Z11" s="34">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1">
         <v>72</v>
       </c>
       <c r="C12" s="1">
         <v>65</v>
       </c>
       <c r="D12" s="1">
         <v>85</v>
       </c>
       <c r="E12" s="1">
         <v>58</v>
       </c>
       <c r="F12" s="1">
         <v>37</v>
       </c>
       <c r="G12" s="1">
         <v>28</v>
       </c>
       <c r="H12" s="9">
         <v>3</v>
       </c>
       <c r="I12" s="9">
@@ -6038,52 +6161,55 @@
       </c>
       <c r="R12" s="9">
         <v>26</v>
       </c>
       <c r="S12" s="9">
         <v>7</v>
       </c>
       <c r="T12" s="9">
         <v>8</v>
       </c>
       <c r="U12" s="9">
         <v>11</v>
       </c>
       <c r="V12" s="9">
         <v>16</v>
       </c>
       <c r="W12" s="9">
         <v>7</v>
       </c>
       <c r="X12" s="9">
         <v>28</v>
       </c>
       <c r="Y12" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="Z12" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>16</v>
       </c>
       <c r="D13" s="1">
         <v>10</v>
       </c>
       <c r="E13" s="1">
         <v>3</v>
       </c>
       <c r="F13" s="1">
         <v>4</v>
       </c>
       <c r="G13" s="1">
         <v>7</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="9">
@@ -6115,52 +6241,55 @@
       </c>
       <c r="R13" s="9">
         <v>7</v>
       </c>
       <c r="S13" s="9">
         <v>3</v>
       </c>
       <c r="T13" s="9">
         <v>1</v>
       </c>
       <c r="U13" s="9">
         <v>3</v>
       </c>
       <c r="V13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W13" s="9">
         <v>3</v>
       </c>
       <c r="X13" s="9">
         <v>3</v>
       </c>
       <c r="Y13" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="Z13" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="1">
         <v>15</v>
       </c>
       <c r="C14" s="1">
         <v>11</v>
       </c>
       <c r="D14" s="1">
         <v>8</v>
       </c>
       <c r="E14" s="1">
         <v>9</v>
       </c>
       <c r="F14" s="1">
         <v>13</v>
       </c>
       <c r="G14" s="1">
         <v>8</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="9">
@@ -6192,52 +6321,55 @@
       </c>
       <c r="R14" s="9">
         <v>1</v>
       </c>
       <c r="S14" s="9">
         <v>1</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U14" s="9">
         <v>2</v>
       </c>
       <c r="V14" s="9">
         <v>3</v>
       </c>
       <c r="W14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X14" s="9">
         <v>4</v>
       </c>
       <c r="Y14" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="Z14" s="34">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -6269,52 +6401,55 @@
       </c>
       <c r="R15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y15" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="Z15" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="1">
         <v>12</v>
       </c>
       <c r="C16" s="1">
         <v>27</v>
       </c>
       <c r="D16" s="1">
         <v>21</v>
       </c>
       <c r="E16" s="1">
         <v>24</v>
       </c>
       <c r="F16" s="1">
         <v>1</v>
       </c>
       <c r="G16" s="1">
         <v>6</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="9">
@@ -6346,52 +6481,55 @@
       </c>
       <c r="R16" s="9">
         <v>7</v>
       </c>
       <c r="S16" s="9">
         <v>4</v>
       </c>
       <c r="T16" s="9">
         <v>1</v>
       </c>
       <c r="U16" s="9">
         <v>1</v>
       </c>
       <c r="V16" s="9">
         <v>8</v>
       </c>
       <c r="W16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X16" s="9">
         <v>15</v>
       </c>
       <c r="Y16" s="9">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -6423,52 +6561,55 @@
       </c>
       <c r="R17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="1">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -6500,52 +6641,55 @@
       </c>
       <c r="R18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y18" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -6577,52 +6721,55 @@
       </c>
       <c r="R19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y19" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="9" t="s">
@@ -6654,52 +6801,55 @@
       </c>
       <c r="R20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="9" t="s">
@@ -6731,52 +6881,55 @@
       </c>
       <c r="R21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y21" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="1">
         <v>5</v>
       </c>
       <c r="E22" s="1">
         <v>2</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="1">
         <v>3</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="9">
@@ -6808,52 +6961,55 @@
       </c>
       <c r="R22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T22" s="9">
         <v>2</v>
       </c>
       <c r="U22" s="9">
         <v>1</v>
       </c>
       <c r="V22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y22" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="9">
@@ -6885,52 +7041,55 @@
       </c>
       <c r="R23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y23" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="1">
         <v>8</v>
       </c>
       <c r="C24" s="1">
         <v>21</v>
       </c>
       <c r="D24" s="1">
         <v>8</v>
       </c>
       <c r="E24" s="1">
         <v>20</v>
       </c>
       <c r="F24" s="1">
         <v>12</v>
       </c>
       <c r="G24" s="1">
         <v>6</v>
       </c>
       <c r="H24" s="9">
         <v>1</v>
       </c>
       <c r="I24" s="9">
@@ -6962,77 +7121,80 @@
       </c>
       <c r="R24" s="9">
         <v>6</v>
       </c>
       <c r="S24" s="9">
         <v>5</v>
       </c>
       <c r="T24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U24" s="9">
         <v>4</v>
       </c>
       <c r="V24" s="9">
         <v>4</v>
       </c>
       <c r="W24" s="9">
         <v>3</v>
       </c>
       <c r="X24" s="9">
         <v>2</v>
       </c>
       <c r="Y24" s="9">
         <v>2</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="U25" s="42"/>
+      <c r="Z24" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+      <c r="H25" s="41"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+      <c r="S25" s="41"/>
+      <c r="T25" s="41"/>
+      <c r="U25" s="41"/>
       <c r="Y25" s="9"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="1">
         <v>106</v>
       </c>
       <c r="C26" s="1">
         <v>108</v>
       </c>
       <c r="D26" s="1">
         <v>114</v>
       </c>
       <c r="E26" s="1">
         <v>93</v>
       </c>
       <c r="F26" s="1">
         <v>43</v>
       </c>
       <c r="G26" s="1">
         <v>38</v>
       </c>
       <c r="H26" s="9">
         <v>3</v>
       </c>
       <c r="I26" s="9">
@@ -7064,52 +7226,55 @@
       </c>
       <c r="R26" s="9">
         <v>46</v>
       </c>
       <c r="S26" s="9">
         <v>15</v>
       </c>
       <c r="T26" s="9">
         <v>10</v>
       </c>
       <c r="U26" s="9">
         <v>19</v>
       </c>
       <c r="V26" s="9">
         <v>21</v>
       </c>
       <c r="W26" s="9">
         <v>11</v>
       </c>
       <c r="X26" s="9">
         <v>46</v>
       </c>
       <c r="Y26" s="9">
         <v>28</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="34">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="1">
         <v>66</v>
       </c>
       <c r="C27" s="1">
         <v>59</v>
       </c>
       <c r="D27" s="1">
         <v>85</v>
       </c>
       <c r="E27" s="1">
         <v>52</v>
       </c>
       <c r="F27" s="1">
         <v>37</v>
       </c>
       <c r="G27" s="1">
         <v>28</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="9">
@@ -7141,52 +7306,55 @@
       </c>
       <c r="R27" s="9">
         <v>26</v>
       </c>
       <c r="S27" s="9">
         <v>7</v>
       </c>
       <c r="T27" s="9">
         <v>8</v>
       </c>
       <c r="U27" s="9">
         <v>11</v>
       </c>
       <c r="V27" s="9">
         <v>11</v>
       </c>
       <c r="W27" s="9">
         <v>7</v>
       </c>
       <c r="X27" s="9">
         <v>28</v>
       </c>
       <c r="Y27" s="9">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="1">
         <v>27</v>
       </c>
       <c r="C28" s="1">
         <v>16</v>
       </c>
       <c r="D28" s="1">
         <v>10</v>
       </c>
       <c r="E28" s="1">
         <v>3</v>
       </c>
       <c r="F28" s="1">
         <v>4</v>
       </c>
       <c r="G28" s="1">
         <v>4</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="9">
@@ -7218,52 +7386,55 @@
       </c>
       <c r="R28" s="9">
         <v>7</v>
       </c>
       <c r="S28" s="9">
         <v>1</v>
       </c>
       <c r="T28" s="9">
         <v>1</v>
       </c>
       <c r="U28" s="9">
         <v>3</v>
       </c>
       <c r="V28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W28" s="9">
         <v>3</v>
       </c>
       <c r="X28" s="9">
         <v>3</v>
       </c>
       <c r="Y28" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -7295,52 +7466,55 @@
       </c>
       <c r="R29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>9</v>
       </c>
       <c r="C30" s="1">
         <v>25</v>
       </c>
       <c r="D30" s="1">
         <v>17</v>
       </c>
       <c r="E30" s="1">
         <v>21</v>
       </c>
       <c r="F30" s="1">
         <v>1</v>
       </c>
       <c r="G30" s="1">
         <v>3</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I30" s="9">
@@ -7372,52 +7546,55 @@
       </c>
       <c r="R30" s="9">
         <v>7</v>
       </c>
       <c r="S30" s="9">
         <v>4</v>
       </c>
       <c r="T30" s="9">
         <v>1</v>
       </c>
       <c r="U30" s="9">
         <v>1</v>
       </c>
       <c r="V30" s="9">
         <v>8</v>
       </c>
       <c r="W30" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X30" s="9">
         <v>15</v>
       </c>
       <c r="Y30" s="9">
         <v>14</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1">
         <v>4</v>
       </c>
       <c r="C31" s="1">
         <v>8</v>
       </c>
       <c r="D31" s="1">
         <v>2</v>
       </c>
       <c r="E31" s="1">
         <v>17</v>
       </c>
       <c r="F31" s="1">
         <v>1</v>
       </c>
       <c r="G31" s="1">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="9">
@@ -7449,77 +7626,80 @@
       </c>
       <c r="R31" s="9">
         <v>6</v>
       </c>
       <c r="S31" s="9">
         <v>3</v>
       </c>
       <c r="T31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U31" s="9">
         <v>4</v>
       </c>
       <c r="V31" s="9">
         <v>2</v>
       </c>
       <c r="W31" s="9">
         <v>1</v>
       </c>
       <c r="X31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y31" s="9">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B32" s="42" t="s">
+      <c r="Z31" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C32" s="42"/>
-[...17 lines deleted...]
-      <c r="U32" s="42"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
+      <c r="P32" s="41"/>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+      <c r="T32" s="41"/>
+      <c r="U32" s="41"/>
       <c r="Y32" s="9"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="1">
         <v>28</v>
       </c>
       <c r="C33" s="1">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>23</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>24</v>
       </c>
       <c r="G33" s="1">
         <v>20</v>
       </c>
       <c r="H33" s="9">
         <v>1</v>
       </c>
       <c r="I33" s="9">
@@ -7551,52 +7731,55 @@
       </c>
       <c r="R33" s="9">
         <v>1</v>
       </c>
       <c r="S33" s="9">
         <v>5</v>
       </c>
       <c r="T33" s="9">
         <v>2</v>
       </c>
       <c r="U33" s="9">
         <v>3</v>
       </c>
       <c r="V33" s="9">
         <v>10</v>
       </c>
       <c r="W33" s="9">
         <v>2</v>
       </c>
       <c r="X33" s="9">
         <v>6</v>
       </c>
       <c r="Y33" s="9">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="1">
         <v>6</v>
       </c>
       <c r="C34" s="1">
         <v>6</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="1">
         <v>6</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I34" s="9">
@@ -7628,52 +7811,55 @@
       </c>
       <c r="R34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V34" s="9">
         <v>5</v>
       </c>
       <c r="W34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y34" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="1">
         <v>3</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -7705,52 +7891,55 @@
       </c>
       <c r="R35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S35" s="9">
         <v>2</v>
       </c>
       <c r="T35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y35" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="9">
         <v>15</v>
       </c>
       <c r="C36" s="9">
         <v>11</v>
       </c>
       <c r="D36" s="1">
         <v>8</v>
       </c>
       <c r="E36" s="9">
         <v>9</v>
       </c>
       <c r="F36" s="1">
         <v>13</v>
       </c>
       <c r="G36" s="9">
         <v>8</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I36" s="9">
@@ -7782,52 +7971,55 @@
       </c>
       <c r="R36" s="9">
         <v>1</v>
       </c>
       <c r="S36" s="9">
         <v>1</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U36" s="9">
         <v>2</v>
       </c>
       <c r="V36" s="9">
         <v>3</v>
       </c>
       <c r="W36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X36" s="9">
         <v>4</v>
       </c>
       <c r="Y36" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="34">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -7859,52 +8051,55 @@
       </c>
       <c r="R37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y37" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="9">
         <v>3</v>
       </c>
       <c r="C38" s="9">
         <v>2</v>
       </c>
       <c r="D38" s="1">
         <v>4</v>
       </c>
       <c r="E38" s="9">
         <v>3</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="9">
         <v>3</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -7936,52 +8131,55 @@
       </c>
       <c r="R38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y38" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="9" t="s">
@@ -8013,52 +8211,55 @@
       </c>
       <c r="R39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y39" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="9">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -8090,52 +8291,55 @@
       </c>
       <c r="R40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y40" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="9" t="s">
@@ -8167,52 +8371,55 @@
       </c>
       <c r="R41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y41" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I42" s="9" t="s">
@@ -8244,52 +8451,55 @@
       </c>
       <c r="R42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y42" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I43" s="9" t="s">
@@ -8321,52 +8531,55 @@
       </c>
       <c r="R43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y43" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D44" s="1">
         <v>5</v>
       </c>
       <c r="E44" s="9">
         <v>2</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="9">
         <v>3</v>
       </c>
       <c r="H44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I44" s="9">
@@ -8398,52 +8611,55 @@
       </c>
       <c r="R44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T44" s="9">
         <v>2</v>
       </c>
       <c r="U44" s="9">
         <v>1</v>
       </c>
       <c r="V44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X44" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y44" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I45" s="9">
@@ -8475,52 +8691,55 @@
       </c>
       <c r="R45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y45" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="10">
         <v>4</v>
       </c>
       <c r="C46" s="10">
         <v>13</v>
       </c>
       <c r="D46" s="12">
         <v>6</v>
       </c>
       <c r="E46" s="10">
         <v>3</v>
       </c>
       <c r="F46" s="12">
         <v>11</v>
       </c>
       <c r="G46" s="10">
         <v>3</v>
       </c>
       <c r="H46" s="10">
         <v>1</v>
       </c>
       <c r="I46" s="10">
@@ -8552,190 +8771,193 @@
       </c>
       <c r="R46" s="10" t="s">
         <v>20</v>
       </c>
       <c r="S46" s="10">
         <v>2</v>
       </c>
       <c r="T46" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U46" s="10" t="s">
         <v>20</v>
       </c>
       <c r="V46" s="10">
         <v>2</v>
       </c>
       <c r="W46" s="10">
         <v>2</v>
       </c>
       <c r="X46" s="10">
         <v>2</v>
       </c>
       <c r="Y46" s="10" t="s">
         <v>20</v>
       </c>
+      <c r="Z46" s="37">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B10:U10"/>
-[...1 lines deleted...]
-    <mergeCell ref="B32:U32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="H6:AE6"/>
     <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="B10:U10"/>
+    <mergeCell ref="B25:U25"/>
+    <mergeCell ref="B32:U32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A3:AS43"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AC30" sqref="AC30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H3" sqref="H3:AE3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="5" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="7.28515625" style="5" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="5" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="5" customWidth="1"/>
     <col min="17" max="17" width="8.28515625" style="5" customWidth="1"/>
     <col min="18" max="18" width="7.85546875" style="5" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="5" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:45" ht="14.45" customHeight="1">
-      <c r="H3" s="43" t="s">
+    <row r="3" spans="1:45" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H3" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="43"/>
-[...21 lines deleted...]
-      <c r="AE3" s="43"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="45"/>
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="17"/>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
       <c r="AO3" s="17"/>
       <c r="AP3" s="17"/>
       <c r="AQ3" s="17"/>
       <c r="AR3" s="17"/>
       <c r="AS3" s="17"/>
     </row>
-    <row r="4" spans="1:45" s="8" customFormat="1" ht="12.6" customHeight="1">
+    <row r="4" spans="1:45" s="8" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="1"/>
       <c r="S4" s="1"/>
       <c r="AE4" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:45">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="A5" s="47"/>
+      <c r="B5" s="43">
         <v>2024</v>
       </c>
-      <c r="C5" s="40"/>
-[...4 lines deleted...]
-      <c r="H5" s="39">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="42">
         <v>2025</v>
       </c>
-      <c r="I5" s="40"/>
-[...10 lines deleted...]
-      <c r="T5" s="39">
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="43"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="44"/>
+      <c r="T5" s="42">
         <v>2026</v>
       </c>
-      <c r="U5" s="40"/>
-[...12 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="43"/>
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43"/>
+      <c r="AE5" s="44"/>
+    </row>
+    <row r="6" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -8783,75 +9005,75 @@
       <c r="X6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AB6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AD6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AE6" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:45" ht="14.45" customHeight="1">
-      <c r="B7" s="44" t="s">
+    <row r="7" spans="1:45" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="44"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:45">
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+    </row>
+    <row r="8" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>-110</v>
       </c>
       <c r="C8" s="9">
         <v>-120</v>
       </c>
       <c r="D8" s="1">
         <v>-83</v>
       </c>
       <c r="E8" s="9">
         <v>-55</v>
       </c>
       <c r="F8" s="1">
         <v>-32</v>
       </c>
       <c r="G8" s="9">
         <v>-5</v>
       </c>
       <c r="H8" s="9">
         <v>13</v>
       </c>
       <c r="I8" s="9">
@@ -8883,52 +9105,55 @@
       </c>
       <c r="R8" s="9">
         <v>-5</v>
       </c>
       <c r="S8" s="9">
         <v>83</v>
       </c>
       <c r="T8" s="9">
         <v>67</v>
       </c>
       <c r="U8" s="9">
         <v>32</v>
       </c>
       <c r="V8" s="9">
         <v>43</v>
       </c>
       <c r="W8" s="9">
         <v>32</v>
       </c>
       <c r="X8" s="9">
         <v>-40</v>
       </c>
       <c r="Y8" s="9">
         <v>-24</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="Z8" s="38">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1">
         <v>-62</v>
       </c>
       <c r="C9" s="9">
         <v>-53</v>
       </c>
       <c r="D9" s="1">
         <v>-62</v>
       </c>
       <c r="E9" s="9">
         <v>-27</v>
       </c>
       <c r="F9" s="1">
         <v>-21</v>
       </c>
       <c r="G9" s="9">
         <v>-4</v>
       </c>
       <c r="H9" s="9">
         <v>7</v>
       </c>
       <c r="I9" s="9">
@@ -8960,52 +9185,55 @@
       </c>
       <c r="R9" s="9">
         <v>3</v>
       </c>
       <c r="S9" s="9">
         <v>55</v>
       </c>
       <c r="T9" s="9">
         <v>34</v>
       </c>
       <c r="U9" s="9">
         <v>3</v>
       </c>
       <c r="V9" s="9">
         <v>25</v>
       </c>
       <c r="W9" s="9">
         <v>4</v>
       </c>
       <c r="X9" s="9">
         <v>-25</v>
       </c>
       <c r="Y9" s="9">
         <v>-10</v>
       </c>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="Z9" s="38">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="1">
         <v>-27</v>
       </c>
       <c r="C10" s="9">
         <v>-11</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="9">
         <v>2</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="9">
         <v>-2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="9">
@@ -9037,52 +9265,55 @@
       </c>
       <c r="R10" s="9">
         <v>-6</v>
       </c>
       <c r="S10" s="9">
         <v>1</v>
       </c>
       <c r="T10" s="9">
         <v>3</v>
       </c>
       <c r="U10" s="9">
         <v>-3</v>
       </c>
       <c r="V10" s="9">
         <v>1</v>
       </c>
       <c r="W10" s="9">
         <v>2</v>
       </c>
       <c r="X10" s="9">
         <v>-2</v>
       </c>
       <c r="Y10" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="Z10" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="1">
         <v>-8</v>
       </c>
       <c r="C11" s="9">
         <v>-4</v>
       </c>
       <c r="D11" s="1">
         <v>2</v>
       </c>
       <c r="E11" s="9">
         <v>-6</v>
       </c>
       <c r="F11" s="1">
         <v>-10</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="9">
@@ -9114,52 +9345,55 @@
       </c>
       <c r="R11" s="9">
         <v>2</v>
       </c>
       <c r="S11" s="9">
         <v>5</v>
       </c>
       <c r="T11" s="9">
         <v>5</v>
       </c>
       <c r="U11" s="9">
         <v>-1</v>
       </c>
       <c r="V11" s="9">
         <v>1</v>
       </c>
       <c r="W11" s="9">
         <v>1</v>
       </c>
       <c r="X11" s="9">
         <v>-4</v>
       </c>
       <c r="Y11" s="9">
         <v>-3</v>
       </c>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="Z11" s="38">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="1">
         <v>1</v>
       </c>
       <c r="E12" s="9">
         <v>3</v>
       </c>
       <c r="F12" s="1">
         <v>1</v>
       </c>
       <c r="G12" s="9">
         <v>2</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="9">
@@ -9191,52 +9425,55 @@
       </c>
       <c r="R12" s="9">
         <v>2</v>
       </c>
       <c r="S12" s="9">
         <v>13</v>
       </c>
       <c r="T12" s="9">
         <v>10</v>
       </c>
       <c r="U12" s="9">
         <v>13</v>
       </c>
       <c r="V12" s="9">
         <v>23</v>
       </c>
       <c r="W12" s="9">
         <v>18</v>
       </c>
       <c r="X12" s="9">
         <v>2</v>
       </c>
       <c r="Y12" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="Z12" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="1">
         <v>-12</v>
       </c>
       <c r="C13" s="9">
         <v>-25</v>
       </c>
       <c r="D13" s="1">
         <v>-18</v>
       </c>
       <c r="E13" s="9">
         <v>-9</v>
       </c>
       <c r="F13" s="1">
         <v>5</v>
       </c>
       <c r="G13" s="9">
         <v>4</v>
       </c>
       <c r="H13" s="9">
         <v>4</v>
       </c>
       <c r="I13" s="9">
@@ -9268,52 +9505,55 @@
       </c>
       <c r="R13" s="9">
         <v>-5</v>
       </c>
       <c r="S13" s="9">
         <v>4</v>
       </c>
       <c r="T13" s="9">
         <v>4</v>
       </c>
       <c r="U13" s="9">
         <v>2</v>
       </c>
       <c r="V13" s="9">
         <v>-6</v>
       </c>
       <c r="W13" s="9">
         <v>2</v>
       </c>
       <c r="X13" s="9">
         <v>-11</v>
       </c>
       <c r="Y13" s="9">
         <v>-14</v>
       </c>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="Z13" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="9" t="s">
@@ -9345,52 +9585,55 @@
       </c>
       <c r="R14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y14" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="Z14" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="9">
         <v>-8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -9422,52 +9665,55 @@
       </c>
       <c r="R15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y15" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="Z15" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -9499,52 +9745,55 @@
       </c>
       <c r="R16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y16" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="1">
         <v>1</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="9">
@@ -9576,52 +9825,55 @@
       </c>
       <c r="R17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X17" s="9">
         <v>1</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -9653,52 +9905,55 @@
       </c>
       <c r="R18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y18" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="1">
         <v>-5</v>
       </c>
       <c r="E19" s="9">
         <v>-2</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="9">
         <v>-3</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I19" s="9">
@@ -9730,52 +9985,55 @@
       </c>
       <c r="R19" s="9">
         <v>4</v>
       </c>
       <c r="S19" s="9">
         <v>6</v>
       </c>
       <c r="T19" s="9">
         <v>3</v>
       </c>
       <c r="U19" s="9">
         <v>14</v>
       </c>
       <c r="V19" s="9">
         <v>1</v>
       </c>
       <c r="W19" s="9">
         <v>6</v>
       </c>
       <c r="X19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y19" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="38">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="1">
         <v>1</v>
       </c>
       <c r="E20" s="9">
         <v>1</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="9">
@@ -9807,52 +10065,55 @@
       </c>
       <c r="R20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="1">
         <v>-1</v>
       </c>
       <c r="C21" s="9">
         <v>-19</v>
       </c>
       <c r="D21" s="1">
         <v>-2</v>
       </c>
       <c r="E21" s="9">
         <v>-17</v>
       </c>
       <c r="F21" s="1">
         <v>-8</v>
       </c>
       <c r="G21" s="9">
         <v>-2</v>
       </c>
       <c r="H21" s="9">
         <v>2</v>
       </c>
       <c r="I21" s="9">
@@ -9884,77 +10145,81 @@
       </c>
       <c r="R21" s="9">
         <v>-5</v>
       </c>
       <c r="S21" s="9">
         <v>-1</v>
       </c>
       <c r="T21" s="9">
         <v>8</v>
       </c>
       <c r="U21" s="9">
         <v>4</v>
       </c>
       <c r="V21" s="9">
         <v>-2</v>
       </c>
       <c r="W21" s="9">
         <v>-1</v>
       </c>
       <c r="X21" s="9">
         <v>-1</v>
       </c>
       <c r="Y21" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="U22" s="45"/>
+      <c r="Z21" s="38">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
       <c r="Y22" s="9"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22" s="39"/>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="9">
         <v>-92</v>
       </c>
       <c r="C23" s="9">
         <v>-89</v>
       </c>
       <c r="D23" s="1">
         <v>-76</v>
       </c>
       <c r="E23" s="9">
         <v>-39</v>
       </c>
       <c r="F23" s="1">
         <v>-15</v>
       </c>
       <c r="G23" s="9">
         <v>3</v>
       </c>
       <c r="H23" s="9">
         <v>13</v>
       </c>
       <c r="I23" s="9">
@@ -9986,52 +10251,55 @@
       </c>
       <c r="R23" s="9">
         <v>-17</v>
       </c>
       <c r="S23" s="9">
         <v>63</v>
       </c>
       <c r="T23" s="9">
         <v>49</v>
       </c>
       <c r="U23" s="9">
         <v>7</v>
       </c>
       <c r="V23" s="9">
         <v>31</v>
       </c>
       <c r="W23" s="9">
         <v>9</v>
       </c>
       <c r="X23" s="9">
         <v>-37</v>
       </c>
       <c r="Y23" s="9">
         <v>-20</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="38">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="9">
         <v>-56</v>
       </c>
       <c r="C24" s="9">
         <v>-47</v>
       </c>
       <c r="D24" s="1">
         <v>-62</v>
       </c>
       <c r="E24" s="9">
         <v>-21</v>
       </c>
       <c r="F24" s="1">
         <v>-22</v>
       </c>
       <c r="G24" s="9">
         <v>-5</v>
       </c>
       <c r="H24" s="9">
         <v>7</v>
       </c>
       <c r="I24" s="9">
@@ -10063,52 +10331,55 @@
       </c>
       <c r="R24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S24" s="9">
         <v>55</v>
       </c>
       <c r="T24" s="9">
         <v>30</v>
       </c>
       <c r="U24" s="9">
         <v>3</v>
       </c>
       <c r="V24" s="9">
         <v>28</v>
       </c>
       <c r="W24" s="9">
         <v>3</v>
       </c>
       <c r="X24" s="9">
         <v>-25</v>
       </c>
       <c r="Y24" s="9">
         <v>-8</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="38">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="9">
         <v>-27</v>
       </c>
       <c r="C25" s="9">
         <v>-11</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="9">
         <v>2</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="9">
         <v>1</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I25" s="9">
@@ -10140,52 +10411,55 @@
       </c>
       <c r="R25" s="9">
         <v>-6</v>
       </c>
       <c r="S25" s="9">
         <v>3</v>
       </c>
       <c r="T25" s="9">
         <v>3</v>
       </c>
       <c r="U25" s="9">
         <v>-3</v>
       </c>
       <c r="V25" s="9">
         <v>1</v>
       </c>
       <c r="W25" s="9">
         <v>2</v>
       </c>
       <c r="X25" s="9">
         <v>-2</v>
       </c>
       <c r="Y25" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="1">
         <v>1</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>1</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I26" s="9">
@@ -10217,52 +10491,55 @@
       </c>
       <c r="R26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S26" s="9">
         <v>4</v>
       </c>
       <c r="T26" s="9">
         <v>5</v>
       </c>
       <c r="U26" s="9">
         <v>7</v>
       </c>
       <c r="V26" s="9">
         <v>9</v>
       </c>
       <c r="W26" s="9">
         <v>3</v>
       </c>
       <c r="X26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y26" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="9">
         <v>-9</v>
       </c>
       <c r="C27" s="9">
         <v>-23</v>
       </c>
       <c r="D27" s="1">
         <v>-14</v>
       </c>
       <c r="E27" s="9">
         <v>-9</v>
       </c>
       <c r="F27" s="1">
         <v>5</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>4</v>
       </c>
       <c r="I27" s="9">
@@ -10294,52 +10571,55 @@
       </c>
       <c r="R27" s="9">
         <v>-5</v>
       </c>
       <c r="S27" s="9">
         <v>2</v>
       </c>
       <c r="T27" s="9">
         <v>3</v>
       </c>
       <c r="U27" s="9">
         <v>1</v>
       </c>
       <c r="V27" s="9">
         <v>-6</v>
       </c>
       <c r="W27" s="9">
         <v>1</v>
       </c>
       <c r="X27" s="9">
         <v>-11</v>
       </c>
       <c r="Y27" s="9">
         <v>-13</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="9">
         <v>-8</v>
       </c>
       <c r="D28" s="1">
         <v>-1</v>
       </c>
       <c r="E28" s="9">
         <v>-14</v>
       </c>
       <c r="F28" s="1">
         <v>1</v>
       </c>
       <c r="G28" s="9">
         <v>-1</v>
       </c>
       <c r="H28" s="9">
         <v>2</v>
       </c>
       <c r="I28" s="9">
@@ -10371,77 +10651,81 @@
       </c>
       <c r="R28" s="9">
         <v>-6</v>
       </c>
       <c r="S28" s="9">
         <v>-1</v>
       </c>
       <c r="T28" s="9">
         <v>8</v>
       </c>
       <c r="U28" s="9">
         <v>-1</v>
       </c>
       <c r="V28" s="9">
         <v>-1</v>
       </c>
       <c r="W28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X28" s="9">
         <v>1</v>
       </c>
       <c r="Y28" s="9">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="42" t="s">
+      <c r="Z28" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="42"/>
-[...17 lines deleted...]
-      <c r="U29" s="42"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
       <c r="Y29" s="9"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29" s="39"/>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="1">
         <v>-18</v>
       </c>
       <c r="C30" s="1">
         <v>-31</v>
       </c>
       <c r="D30" s="1">
         <v>-7</v>
       </c>
       <c r="E30" s="1">
         <v>-16</v>
       </c>
       <c r="F30" s="1">
         <v>-17</v>
       </c>
       <c r="G30" s="1">
         <v>-8</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I30" s="9">
@@ -10473,52 +10757,55 @@
       </c>
       <c r="R30" s="9">
         <v>12</v>
       </c>
       <c r="S30" s="9">
         <v>20</v>
       </c>
       <c r="T30" s="9">
         <v>18</v>
       </c>
       <c r="U30" s="9">
         <v>25</v>
       </c>
       <c r="V30" s="9">
         <v>12</v>
       </c>
       <c r="W30" s="9">
         <v>23</v>
       </c>
       <c r="X30" s="9">
         <v>-3</v>
       </c>
       <c r="Y30" s="9">
         <v>-4</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="38">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="1">
         <v>-6</v>
       </c>
       <c r="C31" s="1">
         <v>-6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="1">
         <v>-6</v>
       </c>
       <c r="F31" s="1">
         <v>1</v>
       </c>
       <c r="G31" s="1">
         <v>1</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="9">
@@ -10550,52 +10837,55 @@
       </c>
       <c r="R31" s="9">
         <v>3</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="9">
         <v>4</v>
       </c>
       <c r="U31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V31" s="9">
         <v>-3</v>
       </c>
       <c r="W31" s="9">
         <v>1</v>
       </c>
       <c r="X31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y31" s="9">
         <v>-2</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="1">
         <v>-3</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -10627,52 +10917,55 @@
       </c>
       <c r="R32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S32" s="9">
         <v>-2</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X32" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y32" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="1">
         <v>-8</v>
       </c>
       <c r="C33" s="1">
         <v>-4</v>
       </c>
       <c r="D33" s="1">
         <v>2</v>
       </c>
       <c r="E33" s="1">
         <v>-6</v>
       </c>
       <c r="F33" s="1">
         <v>-10</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I33" s="9">
@@ -10704,52 +10997,55 @@
       </c>
       <c r="R33" s="9">
         <v>2</v>
       </c>
       <c r="S33" s="9">
         <v>5</v>
       </c>
       <c r="T33" s="9">
         <v>5</v>
       </c>
       <c r="U33" s="9">
         <v>-1</v>
       </c>
       <c r="V33" s="9">
         <v>1</v>
       </c>
       <c r="W33" s="9">
         <v>1</v>
       </c>
       <c r="X33" s="9">
         <v>-4</v>
       </c>
       <c r="Y33" s="9">
         <v>-3</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="38">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I34" s="9">
@@ -10781,52 +11077,55 @@
       </c>
       <c r="R34" s="9">
         <v>2</v>
       </c>
       <c r="S34" s="9">
         <v>9</v>
       </c>
       <c r="T34" s="9">
         <v>5</v>
       </c>
       <c r="U34" s="9">
         <v>6</v>
       </c>
       <c r="V34" s="9">
         <v>14</v>
       </c>
       <c r="W34" s="9">
         <v>15</v>
       </c>
       <c r="X34" s="9">
         <v>2</v>
       </c>
       <c r="Y34" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="1">
         <v>-3</v>
       </c>
       <c r="C35" s="1">
         <v>-2</v>
       </c>
       <c r="D35" s="1">
         <v>-4</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="1">
         <v>-2</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -10858,52 +11157,55 @@
       </c>
       <c r="R35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S35" s="9">
         <v>2</v>
       </c>
       <c r="T35" s="9">
         <v>1</v>
       </c>
       <c r="U35" s="9">
         <v>1</v>
       </c>
       <c r="V35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W35" s="9">
         <v>1</v>
       </c>
       <c r="X35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y35" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -10935,52 +11237,55 @@
       </c>
       <c r="R36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y36" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="1">
         <v>-8</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -11012,52 +11317,55 @@
       </c>
       <c r="R37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X37" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y37" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -11089,52 +11397,55 @@
       </c>
       <c r="R38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y38" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="1">
         <v>1</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="9">
@@ -11166,52 +11477,55 @@
       </c>
       <c r="R39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W39" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X39" s="9">
         <v>1</v>
       </c>
       <c r="Y39" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -11243,52 +11557,55 @@
       </c>
       <c r="R40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X40" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y40" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="1">
         <v>-5</v>
       </c>
       <c r="E41" s="1">
         <v>-2</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="1">
         <v>-3</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="9">
@@ -11320,52 +11637,55 @@
       </c>
       <c r="R41" s="9">
         <v>4</v>
       </c>
       <c r="S41" s="9">
         <v>6</v>
       </c>
       <c r="T41" s="9">
         <v>3</v>
       </c>
       <c r="U41" s="9">
         <v>14</v>
       </c>
       <c r="V41" s="9">
         <v>1</v>
       </c>
       <c r="W41" s="9">
         <v>6</v>
       </c>
       <c r="X41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y41" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="38">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="1">
         <v>1</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I42" s="9">
@@ -11397,52 +11717,55 @@
       </c>
       <c r="R42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="U42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="V42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Y42" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="12">
         <v>-1</v>
       </c>
       <c r="C43" s="12">
         <v>-11</v>
       </c>
       <c r="D43" s="12">
         <v>-1</v>
       </c>
       <c r="E43" s="12">
         <v>-3</v>
       </c>
       <c r="F43" s="12">
         <v>-9</v>
       </c>
       <c r="G43" s="12">
         <v>-1</v>
       </c>
       <c r="H43" s="10" t="s">
         <v>20</v>
       </c>
       <c r="I43" s="10">
@@ -11474,61 +11797,64 @@
       </c>
       <c r="R43" s="10">
         <v>1</v>
       </c>
       <c r="S43" s="10" t="s">
         <v>20</v>
       </c>
       <c r="T43" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U43" s="10">
         <v>5</v>
       </c>
       <c r="V43" s="10">
         <v>-1</v>
       </c>
       <c r="W43" s="10">
         <v>-1</v>
       </c>
       <c r="X43" s="10">
         <v>-2</v>
       </c>
       <c r="Y43" s="10">
         <v>1</v>
       </c>
+      <c r="Z43" s="40">
+        <v>-2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="H3:AE3"/>
-    <mergeCell ref="B7:U7"/>
     <mergeCell ref="B22:U22"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:S5"/>
+    <mergeCell ref="H3:AE3"/>
+    <mergeCell ref="B7:U7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">