--- v0 (2026-04-18)
+++ v1 (2026-07-21)
@@ -1,242 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="58">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>020640000183</t>
   </si>
   <si>
     <t>090940005673</t>
   </si>
   <si>
     <t>040140001989</t>
   </si>
   <si>
     <t>000940002058</t>
   </si>
   <si>
     <t>061240010562</t>
   </si>
   <si>
     <t>070941023564</t>
   </si>
   <si>
     <t>050540003794</t>
   </si>
   <si>
     <t>060340003659</t>
   </si>
   <si>
     <t>000340005962</t>
   </si>
   <si>
     <t>981040000510</t>
   </si>
   <si>
-    <t>070340006408</t>
-[...1 lines deleted...]
-  <si>
     <t>970640006196</t>
   </si>
   <si>
     <t>040340001878</t>
   </si>
   <si>
     <t>BIN</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>050140006259</t>
   </si>
   <si>
     <t>020140011646</t>
   </si>
   <si>
     <t>791910000</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>791710000</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
     <t>971240000832</t>
   </si>
   <si>
-    <t>970341002736</t>
-[...4 lines deleted...]
-  <si>
     <t>980440000670</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЭММ-2030"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСТЕР СТРОЙ"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYMKENT GROUP СТРОЙ"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСТЕР-А"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОТАУ-СТРОЙ"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОТЕНЦИАЛ"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ АҚ ОРДАСЫ"</t>
   </si>
   <si>
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "СИТИ-СТРОЙ"</t>
-[...1 lines deleted...]
-  <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НГСК КАЗСТРОЙСЕРВИС"</t>
   </si>
   <si>
-    <t>"ШЫМКЕНТСКОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЭЛЕКТРОМОНТАЖ"</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САРЫАГАШ-АМАН"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KVINTEC CONSTRUCTION"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А.Р.Т. -ҚҰРЫЛЫС"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗМОНТАЖСТРОЙКОНСТРУКЦИЯ"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗОВОЕ ХОЗЯЙСТВО "ШЫМКЕНТГАЗ"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "БЕРЕКЕ А"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГСТРОЙСЕРВИС-Н"</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛ АРНА"</t>
   </si>
   <si>
     <t>List of enterprises according to the 1-CSM form (monthly) for 2026</t>
+  </si>
+  <si>
+    <t>100140010368</t>
+  </si>
+  <si>
+    <t>200440007260</t>
+  </si>
+  <si>
+    <t>130740018569</t>
+  </si>
+  <si>
+    <t>060340004172</t>
+  </si>
+  <si>
+    <t>030140007808</t>
+  </si>
+  <si>
+    <t>000440001468</t>
+  </si>
+  <si>
+    <t>031240003356</t>
+  </si>
+  <si>
+    <t>080240002621</t>
+  </si>
+  <si>
+    <t>931040001360</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Техно конструкция"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "T.I.S. A group"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Казахстанская промышленная строительная компания"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Kanfar Building"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ Жарыкжол сервис</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РСУ-1"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АША-А"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМСПЕЦСТРОЙПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PIONEER INVEST"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
@@ -256,81 +293,108 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -352,86 +416,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -600,321 +664,387 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M11" sqref="M11"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" style="2" customWidth="1"/>
-    <col min="3" max="3" width="47.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="47.42578125" style="18" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="C1" s="11"/>
-      <c r="D1" s="11"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="10"/>
+      <c r="B2" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
-      <c r="C3" s="3"/>
+      <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="12" t="s">
+      <c r="A5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="12" t="s">
-        <v>41</v>
+      <c r="C5" s="17" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="12" t="s">
+      <c r="C7" s="17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+    </row>
+    <row r="9" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="12" t="s">
+      <c r="B9" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="12" t="s">
-[...22 lines deleted...]
-      <c r="N9" s="5"/>
+      <c r="C9" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="4"/>
     </row>
     <row r="10" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="12" t="s">
+      <c r="A10" s="9">
+        <v>791710000</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="5"/>
-[...3 lines deleted...]
-      <c r="N10" s="5"/>
+      <c r="C10" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="4"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-      <c r="N11" s="5"/>
+        <v>18</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="12" t="s">
+      <c r="A12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="12" t="s">
+      <c r="C15" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="12" t="s">
+      <c r="C16" s="17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>791710000</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="12" t="s">
-[...18 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="C18" s="17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="12" t="s">
-[...33 lines deleted...]
-        <v>28</v>
+      <c r="C19" s="17" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="9">
+        <v>791510000</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="9">
+        <v>791510000</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="9">
+        <v>791310000</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B26" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C28" s="17" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="21" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="B22" s="12" t="s">
+    <row r="29" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="12" t="s">
-[...10 lines deleted...]
-      <c r="C23" s="12" t="s">
+      <c r="C29" s="17" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A5:C23">
-    <sortCondition ref="B5:B23"/>
+  <sortState ref="A5:C29">
+    <sortCondition ref="B5:B29"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>