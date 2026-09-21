--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -2153,51 +2153,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N93"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A56" workbookViewId="0">
-      <selection activeCell="H90" sqref="H90:H93"/>
+      <selection activeCell="Q83" sqref="Q83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>528</v>
       </c>
       <c r="B2" s="34"/>
@@ -4837,191 +4837,202 @@
     <row r="90" spans="1:13" ht="12.2" customHeight="1">
       <c r="A90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="27">
         <v>119.3</v>
       </c>
       <c r="C90" s="27">
         <v>142.9</v>
       </c>
       <c r="D90" s="27">
         <v>183.9</v>
       </c>
       <c r="E90" s="27">
         <v>195.5</v>
       </c>
       <c r="F90" s="28">
         <v>194.7</v>
       </c>
       <c r="G90" s="29">
         <v>193.4</v>
       </c>
       <c r="H90" s="29">
         <v>194.8</v>
       </c>
-      <c r="I90" s="23"/>
+      <c r="I90" s="23">
+        <v>204.1</v>
+      </c>
       <c r="J90" s="26"/>
       <c r="K90" s="25"/>
       <c r="L90" s="25"/>
       <c r="M90" s="25"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B91" s="27">
         <v>50.3</v>
       </c>
       <c r="C91" s="27">
         <v>52.6</v>
       </c>
       <c r="D91" s="27">
         <v>65.099999999999994</v>
       </c>
       <c r="E91" s="27">
         <v>72.2</v>
       </c>
       <c r="F91" s="28">
         <v>70.8</v>
       </c>
       <c r="G91" s="29">
         <v>73.8</v>
       </c>
       <c r="H91" s="29">
         <v>74</v>
       </c>
-      <c r="I91" s="23"/>
+      <c r="I91" s="23">
+        <v>72.8</v>
+      </c>
       <c r="J91" s="26"/>
       <c r="K91" s="26"/>
       <c r="L91" s="26"/>
       <c r="M91" s="19"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="27">
         <v>1496.1</v>
       </c>
       <c r="C92" s="27">
         <v>1489.6</v>
       </c>
       <c r="D92" s="30">
         <v>1478.2</v>
       </c>
       <c r="E92" s="27">
         <v>1498.2</v>
       </c>
       <c r="F92" s="28">
         <v>1672.4</v>
       </c>
       <c r="G92" s="29">
         <v>1828.2</v>
       </c>
       <c r="H92" s="29">
         <v>2018.8</v>
       </c>
-      <c r="I92" s="23"/>
+      <c r="I92" s="23">
+        <v>2015.4</v>
+      </c>
       <c r="J92" s="26"/>
       <c r="K92" s="26"/>
       <c r="L92" s="26"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="27">
         <v>1165.5</v>
       </c>
       <c r="C93" s="27">
         <v>1157.8</v>
       </c>
       <c r="D93" s="30">
         <v>1154.9000000000001</v>
       </c>
       <c r="E93" s="27">
         <v>1185.5</v>
       </c>
       <c r="F93" s="28">
         <v>1330</v>
       </c>
       <c r="G93" s="29">
         <v>1486</v>
       </c>
       <c r="H93" s="29">
         <v>1701</v>
       </c>
-      <c r="I93" s="23"/>
+      <c r="I93" s="23">
+        <v>1701.4</v>
+      </c>
       <c r="J93" s="26"/>
       <c r="K93" s="26"/>
       <c r="L93" s="26"/>
       <c r="M93" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A89:M89"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5030,85 +5041,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9265A5BA-2D64-4E88-8C3E-3CF6464A0789}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9265A5BA-2D64-4E88-8C3E-3CF6464A0789}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>айлық</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>