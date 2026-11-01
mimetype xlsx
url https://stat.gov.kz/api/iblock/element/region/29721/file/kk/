--- v5 (2026-09-21)
+++ v6 (2026-11-01)
@@ -1,65 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\3 связь месяц\3 связь за сентябрь\Динамика\Новый макет Динамика\КАЗ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7380"/>
   </bookViews>
   <sheets>
-    <sheet name="айлық" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілері" sheetId="4" r:id="rId2"/>
+    <sheet name="айлық" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="573">
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t xml:space="preserve">маусым </t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -1605,109 +1613,318 @@
     <t>1 202,1</t>
   </si>
   <si>
     <t>968,3</t>
   </si>
   <si>
     <t>978,9</t>
   </si>
   <si>
     <t>1 014,9</t>
   </si>
   <si>
     <t>1 016,0</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">                                 Пошта және курьерлік қызметтің көрсетілген қызметтерінің және байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызметтің көрсетілген қызметтерінің көлемі, байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2013 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құндық көріністегі халыққа көрсетілген байланыс қызметтері көлеміне тек азамматтарға олардың қаражаты есебінен ұсынылатын қызметтерден алынатын негізгі қызмет түрінен түскен қаражат түсімдері қосылады; 
+пошталық және арнаулы жөнелтімдерді қабылдау, сұрыптау, тасымалдау және жеткізу, сондай-ақ мерзімдік баспаларды жіберу, жеткізу және тарату </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/511612/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жаксымбетова  Шолпан</t>
+  </si>
+  <si>
+    <t>+8(727) 2699145</t>
+  </si>
+  <si>
+    <t>e-mail: sh.zhaksymbetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету басқармасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...6 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1761,259 +1978,359 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2145,89 +2462,651 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="92.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="33" t="s">
+        <v>530</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>531</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="33" t="s">
+        <v>532</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>533</v>
+      </c>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="33" t="s">
+        <v>534</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>535</v>
+      </c>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="38" t="s">
+        <v>536</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>533</v>
+      </c>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="38" t="s">
+        <v>537</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>538</v>
+      </c>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+    </row>
+    <row r="7" spans="1:13" ht="63.75">
+      <c r="A7" s="38" t="s">
+        <v>539</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>540</v>
+      </c>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="33" t="s">
+        <v>541</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="33" t="s">
+        <v>543</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
+    </row>
+    <row r="10" spans="1:13" ht="25.5">
+      <c r="A10" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>546</v>
+      </c>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="33" t="s">
+        <v>547</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="41"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>549</v>
+      </c>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="35"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="35"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="41"/>
+    </row>
+    <row r="13" spans="1:13" ht="25.5">
+      <c r="A13" s="43" t="s">
+        <v>550</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>551</v>
+      </c>
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="35"/>
+      <c r="F13" s="35"/>
+      <c r="G13" s="35"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="43" t="s">
+        <v>552</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>553</v>
+      </c>
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="35"/>
+      <c r="G14" s="35"/>
+      <c r="H14" s="35"/>
+      <c r="I14" s="35"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="43" t="s">
+        <v>554</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>555</v>
+      </c>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="35"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="41"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="33" t="s">
+        <v>556</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46307</v>
+      </c>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="47"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="33" t="s">
+        <v>557</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46338</v>
+      </c>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="48"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="33" t="s">
+        <v>558</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>572</v>
+      </c>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="47"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="33" t="s">
+        <v>559</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>569</v>
+      </c>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="48"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="33" t="s">
+        <v>560</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>570</v>
+      </c>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="47"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="33" t="s">
+        <v>561</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>571</v>
+      </c>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="48"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="49"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="31"/>
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="48"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="31"/>
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="47"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="31"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="48"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="31"/>
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="47"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="88.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="52"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="53" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="53" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="53" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="53" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="53" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="53"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="54" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="53"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="53"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="55" t="s">
+        <v>568</v>
+      </c>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A56" workbookViewId="0">
-      <selection activeCell="Q83" sqref="Q83"/>
+    <sheetView topLeftCell="A82" workbookViewId="0">
+      <selection activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="62" t="s">
         <v>528</v>
       </c>
-      <c r="B2" s="34"/>
-[...4 lines deleted...]
-      <c r="G2" s="34"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -2240,65 +3119,65 @@
         <v>5</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="32"/>
-[...10 lines deleted...]
-      <c r="M5" s="33"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="61"/>
     </row>
     <row r="6" spans="1:13" ht="40.5" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>35</v>
@@ -2383,104 +3262,104 @@
         <v>58</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="21.75" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="11" t="s">
         <v>69</v>
       </c>
-      <c r="G9" s="14" t="s">
+      <c r="G9" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="H9" s="14" t="s">
+      <c r="H9" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="I9" s="14" t="s">
+      <c r="I9" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="J9" s="14" t="s">
+      <c r="J9" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="K9" s="14" t="s">
+      <c r="K9" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="L9" s="14" t="s">
+      <c r="L9" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="M9" s="14" t="s">
+      <c r="M9" s="11" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12"/>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="31" t="s">
+      <c r="A11" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="32"/>
-[...10 lines deleted...]
-      <c r="M11" s="33"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:13" ht="40.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>77</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>81</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>82</v>
@@ -2604,65 +3483,65 @@
       </c>
       <c r="G15" s="11" t="s">
         <v>114</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>115</v>
       </c>
       <c r="I15" s="11" t="s">
         <v>116</v>
       </c>
       <c r="J15" s="11" t="s">
         <v>117</v>
       </c>
       <c r="K15" s="11" t="s">
         <v>118</v>
       </c>
       <c r="L15" s="11" t="s">
         <v>119</v>
       </c>
       <c r="M15" s="11" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="18.75" customHeight="1"/>
     <row r="17" spans="1:13" ht="12.75">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="32"/>
-[...10 lines deleted...]
-      <c r="M17" s="33"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:13" ht="40.5" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>122</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>123</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>124</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>125</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>126</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>127</v>
@@ -2786,65 +3665,65 @@
       </c>
       <c r="G21" s="11" t="s">
         <v>162</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>163</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>164</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>165</v>
       </c>
       <c r="K21" s="11" t="s">
         <v>166</v>
       </c>
       <c r="L21" s="11" t="s">
         <v>167</v>
       </c>
       <c r="M21" s="11" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12"/>
     <row r="23" spans="1:13" ht="12.75">
-      <c r="A23" s="31" t="s">
+      <c r="A23" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="32"/>
-[...10 lines deleted...]
-      <c r="M23" s="33"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="61"/>
     </row>
     <row r="24" spans="1:13" ht="40.5" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>171</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>172</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>173</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>85</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>174</v>
@@ -2968,65 +3847,65 @@
       </c>
       <c r="G27" s="11" t="s">
         <v>208</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>209</v>
       </c>
       <c r="I27" s="11" t="s">
         <v>210</v>
       </c>
       <c r="J27" s="11" t="s">
         <v>211</v>
       </c>
       <c r="K27" s="11" t="s">
         <v>212</v>
       </c>
       <c r="L27" s="11" t="s">
         <v>213</v>
       </c>
       <c r="M27" s="11" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1"/>
     <row r="29" spans="1:13" ht="12.75">
-      <c r="A29" s="31" t="s">
+      <c r="A29" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="32"/>
-[...10 lines deleted...]
-      <c r="M29" s="33"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="61"/>
     </row>
     <row r="30" spans="1:13" ht="40.5" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>215</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>216</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>217</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>218</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>219</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>220</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>32</v>
@@ -3149,65 +4028,65 @@
         <v>250</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>251</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>252</v>
       </c>
       <c r="I33" s="11" t="s">
         <v>253</v>
       </c>
       <c r="J33" s="11" t="s">
         <v>254</v>
       </c>
       <c r="K33" s="11" t="s">
         <v>255</v>
       </c>
       <c r="L33" s="11" t="s">
         <v>256</v>
       </c>
       <c r="M33" s="11" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75">
-      <c r="A35" s="31" t="s">
+      <c r="A35" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="32"/>
-[...10 lines deleted...]
-      <c r="M35" s="33"/>
+      <c r="B35" s="60"/>
+      <c r="C35" s="60"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="60"/>
+      <c r="F35" s="60"/>
+      <c r="G35" s="60"/>
+      <c r="H35" s="60"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="60"/>
+      <c r="M35" s="61"/>
     </row>
     <row r="36" spans="1:13" ht="40.5" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>261</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>262</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>263</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>264</v>
@@ -3330,1809 +4209,1819 @@
         <v>294</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>295</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>296</v>
       </c>
       <c r="I39" s="11" t="s">
         <v>297</v>
       </c>
       <c r="J39" s="11" t="s">
         <v>298</v>
       </c>
       <c r="K39" s="11" t="s">
         <v>299</v>
       </c>
       <c r="L39" s="11" t="s">
         <v>300</v>
       </c>
       <c r="M39" s="11" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="32"/>
-[...10 lines deleted...]
-      <c r="M41" s="33"/>
+      <c r="B41" s="60"/>
+      <c r="C41" s="60"/>
+      <c r="D41" s="60"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="60"/>
+      <c r="K41" s="60"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="61"/>
     </row>
     <row r="42" spans="1:13" ht="40.5" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="20" t="s">
+      <c r="B42" s="19" t="s">
         <v>302</v>
       </c>
-      <c r="C42" s="20" t="s">
+      <c r="C42" s="19" t="s">
         <v>303</v>
       </c>
-      <c r="D42" s="20" t="s">
+      <c r="D42" s="19" t="s">
         <v>304</v>
       </c>
-      <c r="E42" s="20" t="s">
+      <c r="E42" s="19" t="s">
         <v>305</v>
       </c>
-      <c r="F42" s="20" t="s">
+      <c r="F42" s="19" t="s">
         <v>169</v>
       </c>
-      <c r="G42" s="20" t="s">
+      <c r="G42" s="19" t="s">
         <v>306</v>
       </c>
-      <c r="H42" s="20" t="s">
+      <c r="H42" s="19" t="s">
         <v>307</v>
       </c>
-      <c r="I42" s="20" t="s">
+      <c r="I42" s="19" t="s">
         <v>308</v>
       </c>
-      <c r="J42" s="20" t="s">
+      <c r="J42" s="19" t="s">
         <v>309</v>
       </c>
-      <c r="K42" s="20" t="s">
+      <c r="K42" s="19" t="s">
         <v>310</v>
       </c>
-      <c r="L42" s="20" t="s">
+      <c r="L42" s="19" t="s">
         <v>311</v>
       </c>
-      <c r="M42" s="20" t="s">
+      <c r="M42" s="19" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="18" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B43" s="20" t="s">
+      <c r="B43" s="19" t="s">
         <v>313</v>
       </c>
-      <c r="C43" s="20" t="s">
+      <c r="C43" s="19" t="s">
         <v>314</v>
       </c>
-      <c r="D43" s="20" t="s">
+      <c r="D43" s="19" t="s">
         <v>315</v>
       </c>
-      <c r="E43" s="20" t="s">
+      <c r="E43" s="19" t="s">
         <v>316</v>
       </c>
-      <c r="F43" s="20" t="s">
+      <c r="F43" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="G43" s="20" t="s">
+      <c r="G43" s="19" t="s">
         <v>317</v>
       </c>
-      <c r="H43" s="20" t="s">
+      <c r="H43" s="19" t="s">
         <v>318</v>
       </c>
-      <c r="I43" s="20" t="s">
+      <c r="I43" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="J43" s="20" t="s">
+      <c r="J43" s="19" t="s">
         <v>319</v>
       </c>
-      <c r="K43" s="20" t="s">
+      <c r="K43" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="L43" s="20" t="s">
+      <c r="L43" s="19" t="s">
         <v>320</v>
       </c>
-      <c r="M43" s="20" t="s">
+      <c r="M43" s="19" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="27.75" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B44" s="20" t="s">
+      <c r="B44" s="19" t="s">
         <v>322</v>
       </c>
-      <c r="C44" s="20" t="s">
+      <c r="C44" s="19" t="s">
         <v>323</v>
       </c>
-      <c r="D44" s="20" t="s">
+      <c r="D44" s="19" t="s">
         <v>324</v>
       </c>
-      <c r="E44" s="20" t="s">
+      <c r="E44" s="19" t="s">
         <v>325</v>
       </c>
-      <c r="F44" s="20" t="s">
+      <c r="F44" s="19" t="s">
         <v>326</v>
       </c>
-      <c r="G44" s="20" t="s">
+      <c r="G44" s="19" t="s">
         <v>327</v>
       </c>
-      <c r="H44" s="20" t="s">
+      <c r="H44" s="19" t="s">
         <v>328</v>
       </c>
-      <c r="I44" s="20" t="s">
+      <c r="I44" s="19" t="s">
         <v>329</v>
       </c>
-      <c r="J44" s="20" t="s">
+      <c r="J44" s="19" t="s">
         <v>330</v>
       </c>
-      <c r="K44" s="20" t="s">
+      <c r="K44" s="19" t="s">
         <v>331</v>
       </c>
-      <c r="L44" s="20" t="s">
+      <c r="L44" s="19" t="s">
         <v>332</v>
       </c>
-      <c r="M44" s="20" t="s">
+      <c r="M44" s="19" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="18.75" customHeight="1">
       <c r="A45" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="20" t="s">
+      <c r="B45" s="19" t="s">
         <v>334</v>
       </c>
-      <c r="C45" s="20" t="s">
+      <c r="C45" s="19" t="s">
         <v>335</v>
       </c>
-      <c r="D45" s="20" t="s">
+      <c r="D45" s="19" t="s">
         <v>336</v>
       </c>
-      <c r="E45" s="20" t="s">
+      <c r="E45" s="19" t="s">
         <v>337</v>
       </c>
-      <c r="F45" s="20" t="s">
+      <c r="F45" s="19" t="s">
         <v>338</v>
       </c>
-      <c r="G45" s="20" t="s">
+      <c r="G45" s="19" t="s">
         <v>339</v>
       </c>
-      <c r="H45" s="20" t="s">
+      <c r="H45" s="19" t="s">
         <v>340</v>
       </c>
-      <c r="I45" s="20" t="s">
+      <c r="I45" s="19" t="s">
         <v>341</v>
       </c>
-      <c r="J45" s="20" t="s">
+      <c r="J45" s="19" t="s">
         <v>342</v>
       </c>
-      <c r="K45" s="20" t="s">
+      <c r="K45" s="19" t="s">
         <v>343</v>
       </c>
-      <c r="L45" s="20" t="s">
+      <c r="L45" s="19" t="s">
         <v>344</v>
       </c>
-      <c r="M45" s="20" t="s">
+      <c r="M45" s="19" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.75">
-      <c r="A47" s="31" t="s">
+      <c r="A47" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="32"/>
-[...10 lines deleted...]
-      <c r="M47" s="33"/>
+      <c r="B47" s="60"/>
+      <c r="C47" s="60"/>
+      <c r="D47" s="60"/>
+      <c r="E47" s="60"/>
+      <c r="F47" s="60"/>
+      <c r="G47" s="60"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="60"/>
+      <c r="L47" s="60"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="40.5" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B48" s="20" t="s">
+      <c r="B48" s="19" t="s">
         <v>346</v>
       </c>
-      <c r="C48" s="20" t="s">
+      <c r="C48" s="19" t="s">
         <v>347</v>
       </c>
-      <c r="D48" s="20" t="s">
+      <c r="D48" s="19" t="s">
         <v>348</v>
       </c>
-      <c r="E48" s="20" t="s">
+      <c r="E48" s="19" t="s">
         <v>349</v>
       </c>
-      <c r="F48" s="20" t="s">
+      <c r="F48" s="19" t="s">
         <v>308</v>
       </c>
-      <c r="G48" s="20" t="s">
+      <c r="G48" s="19" t="s">
         <v>350</v>
       </c>
-      <c r="H48" s="20" t="s">
+      <c r="H48" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="I48" s="20" t="s">
+      <c r="I48" s="19" t="s">
         <v>352</v>
       </c>
-      <c r="J48" s="20" t="s">
+      <c r="J48" s="19" t="s">
         <v>353</v>
       </c>
-      <c r="K48" s="20" t="s">
+      <c r="K48" s="19" t="s">
         <v>354</v>
       </c>
-      <c r="L48" s="20" t="s">
+      <c r="L48" s="19" t="s">
         <v>355</v>
       </c>
-      <c r="M48" s="20" t="s">
+      <c r="M48" s="19" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="18" customHeight="1">
       <c r="A49" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="20" t="s">
+      <c r="B49" s="19" t="s">
         <v>357</v>
       </c>
-      <c r="C49" s="20" t="s">
+      <c r="C49" s="19" t="s">
         <v>358</v>
       </c>
-      <c r="D49" s="20" t="s">
+      <c r="D49" s="19" t="s">
         <v>139</v>
       </c>
-      <c r="E49" s="20" t="s">
+      <c r="E49" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="F49" s="20" t="s">
+      <c r="F49" s="19" t="s">
         <v>359</v>
       </c>
-      <c r="G49" s="20" t="s">
+      <c r="G49" s="19" t="s">
         <v>360</v>
       </c>
-      <c r="H49" s="20" t="s">
+      <c r="H49" s="19" t="s">
         <v>361</v>
       </c>
-      <c r="I49" s="20" t="s">
+      <c r="I49" s="19" t="s">
         <v>362</v>
       </c>
-      <c r="J49" s="20" t="s">
+      <c r="J49" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="K49" s="20" t="s">
+      <c r="K49" s="19" t="s">
         <v>363</v>
       </c>
-      <c r="L49" s="20" t="s">
+      <c r="L49" s="19" t="s">
         <v>364</v>
       </c>
-      <c r="M49" s="20" t="s">
+      <c r="M49" s="19" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="27.75" customHeight="1">
       <c r="A50" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B50" s="20" t="s">
+      <c r="B50" s="19" t="s">
         <v>366</v>
       </c>
-      <c r="C50" s="20" t="s">
+      <c r="C50" s="19" t="s">
         <v>367</v>
       </c>
-      <c r="D50" s="20" t="s">
+      <c r="D50" s="19" t="s">
         <v>368</v>
       </c>
-      <c r="E50" s="20" t="s">
+      <c r="E50" s="19" t="s">
         <v>369</v>
       </c>
-      <c r="F50" s="20" t="s">
+      <c r="F50" s="19" t="s">
         <v>370</v>
       </c>
-      <c r="G50" s="20" t="s">
+      <c r="G50" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="H50" s="20" t="s">
+      <c r="H50" s="19" t="s">
         <v>371</v>
       </c>
-      <c r="I50" s="20" t="s">
+      <c r="I50" s="19" t="s">
         <v>265</v>
       </c>
-      <c r="J50" s="20" t="s">
+      <c r="J50" s="19" t="s">
         <v>372</v>
       </c>
-      <c r="K50" s="20" t="s">
+      <c r="K50" s="19" t="s">
         <v>373</v>
       </c>
-      <c r="L50" s="20" t="s">
+      <c r="L50" s="19" t="s">
         <v>374</v>
       </c>
-      <c r="M50" s="20" t="s">
+      <c r="M50" s="19" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="18.75" customHeight="1">
       <c r="A51" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B51" s="20" t="s">
+      <c r="B51" s="19" t="s">
         <v>265</v>
       </c>
-      <c r="C51" s="20" t="s">
+      <c r="C51" s="19" t="s">
         <v>376</v>
       </c>
-      <c r="D51" s="20" t="s">
+      <c r="D51" s="19" t="s">
         <v>377</v>
       </c>
-      <c r="E51" s="20" t="s">
+      <c r="E51" s="19" t="s">
         <v>378</v>
       </c>
-      <c r="F51" s="20" t="s">
+      <c r="F51" s="19" t="s">
         <v>379</v>
       </c>
-      <c r="G51" s="20" t="s">
+      <c r="G51" s="19" t="s">
         <v>380</v>
       </c>
-      <c r="H51" s="20" t="s">
+      <c r="H51" s="19" t="s">
         <v>381</v>
       </c>
-      <c r="I51" s="20" t="s">
+      <c r="I51" s="19" t="s">
         <v>382</v>
       </c>
-      <c r="J51" s="20" t="s">
+      <c r="J51" s="19" t="s">
         <v>383</v>
       </c>
-      <c r="K51" s="20" t="s">
+      <c r="K51" s="19" t="s">
         <v>384</v>
       </c>
-      <c r="L51" s="20" t="s">
+      <c r="L51" s="19" t="s">
         <v>385</v>
       </c>
-      <c r="M51" s="20" t="s">
+      <c r="M51" s="19" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.75">
-      <c r="A53" s="31" t="s">
+      <c r="A53" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="32"/>
-[...10 lines deleted...]
-      <c r="M53" s="33"/>
+      <c r="B53" s="60"/>
+      <c r="C53" s="60"/>
+      <c r="D53" s="60"/>
+      <c r="E53" s="60"/>
+      <c r="F53" s="60"/>
+      <c r="G53" s="60"/>
+      <c r="H53" s="60"/>
+      <c r="I53" s="60"/>
+      <c r="J53" s="60"/>
+      <c r="K53" s="60"/>
+      <c r="L53" s="60"/>
+      <c r="M53" s="61"/>
     </row>
     <row r="54" spans="1:13" ht="40.5" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="20" t="s">
+      <c r="B54" s="19" t="s">
         <v>217</v>
       </c>
-      <c r="C54" s="20" t="s">
+      <c r="C54" s="19" t="s">
         <v>386</v>
       </c>
-      <c r="D54" s="20" t="s">
+      <c r="D54" s="19" t="s">
         <v>387</v>
       </c>
-      <c r="E54" s="20" t="s">
+      <c r="E54" s="19" t="s">
         <v>388</v>
       </c>
-      <c r="F54" s="20" t="s">
+      <c r="F54" s="19" t="s">
         <v>389</v>
       </c>
-      <c r="G54" s="20" t="s">
+      <c r="G54" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="H54" s="20" t="s">
+      <c r="H54" s="19" t="s">
         <v>390</v>
       </c>
-      <c r="I54" s="20" t="s">
+      <c r="I54" s="19" t="s">
         <v>391</v>
       </c>
-      <c r="J54" s="20" t="s">
+      <c r="J54" s="19" t="s">
         <v>392</v>
       </c>
-      <c r="K54" s="20" t="s">
+      <c r="K54" s="19" t="s">
         <v>393</v>
       </c>
-      <c r="L54" s="20" t="s">
+      <c r="L54" s="19" t="s">
         <v>394</v>
       </c>
-      <c r="M54" s="20" t="s">
+      <c r="M54" s="19" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="18" customHeight="1">
       <c r="A55" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B55" s="20" t="s">
+      <c r="B55" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="C55" s="20" t="s">
+      <c r="C55" s="19" t="s">
         <v>396</v>
       </c>
-      <c r="D55" s="20" t="s">
+      <c r="D55" s="19" t="s">
         <v>397</v>
       </c>
-      <c r="E55" s="20" t="s">
+      <c r="E55" s="19" t="s">
         <v>398</v>
       </c>
-      <c r="F55" s="20" t="s">
+      <c r="F55" s="19" t="s">
         <v>399</v>
       </c>
-      <c r="G55" s="20" t="s">
+      <c r="G55" s="19" t="s">
         <v>400</v>
       </c>
-      <c r="H55" s="20" t="s">
+      <c r="H55" s="19" t="s">
         <v>401</v>
       </c>
-      <c r="I55" s="20" t="s">
+      <c r="I55" s="19" t="s">
         <v>221</v>
       </c>
-      <c r="J55" s="20" t="s">
+      <c r="J55" s="19" t="s">
         <v>362</v>
       </c>
-      <c r="K55" s="20" t="s">
+      <c r="K55" s="19" t="s">
         <v>402</v>
       </c>
-      <c r="L55" s="20" t="s">
+      <c r="L55" s="19" t="s">
         <v>403</v>
       </c>
-      <c r="M55" s="20" t="s">
+      <c r="M55" s="19" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="27.75" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="20" t="s">
+      <c r="B56" s="19" t="s">
         <v>405</v>
       </c>
-      <c r="C56" s="20" t="s">
+      <c r="C56" s="19" t="s">
         <v>406</v>
       </c>
-      <c r="D56" s="20" t="s">
+      <c r="D56" s="19" t="s">
         <v>407</v>
       </c>
-      <c r="E56" s="20" t="s">
+      <c r="E56" s="19" t="s">
         <v>408</v>
       </c>
-      <c r="F56" s="20" t="s">
+      <c r="F56" s="19" t="s">
         <v>409</v>
       </c>
-      <c r="G56" s="20" t="s">
+      <c r="G56" s="19" t="s">
         <v>410</v>
       </c>
-      <c r="H56" s="20" t="s">
+      <c r="H56" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="I56" s="20" t="s">
+      <c r="I56" s="19" t="s">
         <v>412</v>
       </c>
-      <c r="J56" s="20" t="s">
+      <c r="J56" s="19" t="s">
         <v>413</v>
       </c>
-      <c r="K56" s="20" t="s">
+      <c r="K56" s="19" t="s">
         <v>414</v>
       </c>
-      <c r="L56" s="20" t="s">
+      <c r="L56" s="19" t="s">
         <v>415</v>
       </c>
-      <c r="M56" s="20" t="s">
+      <c r="M56" s="19" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="18.75" customHeight="1">
       <c r="A57" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B57" s="20" t="s">
+      <c r="B57" s="19" t="s">
         <v>417</v>
       </c>
-      <c r="C57" s="20" t="s">
+      <c r="C57" s="19" t="s">
         <v>418</v>
       </c>
-      <c r="D57" s="20" t="s">
+      <c r="D57" s="19" t="s">
         <v>419</v>
       </c>
-      <c r="E57" s="20" t="s">
+      <c r="E57" s="19" t="s">
         <v>420</v>
       </c>
-      <c r="F57" s="20" t="s">
+      <c r="F57" s="19" t="s">
         <v>421</v>
       </c>
-      <c r="G57" s="20" t="s">
+      <c r="G57" s="19" t="s">
         <v>422</v>
       </c>
-      <c r="H57" s="20" t="s">
+      <c r="H57" s="19" t="s">
         <v>423</v>
       </c>
-      <c r="I57" s="20" t="s">
+      <c r="I57" s="19" t="s">
         <v>424</v>
       </c>
-      <c r="J57" s="20" t="s">
+      <c r="J57" s="19" t="s">
         <v>425</v>
       </c>
-      <c r="K57" s="20" t="s">
+      <c r="K57" s="19" t="s">
         <v>426</v>
       </c>
-      <c r="L57" s="20" t="s">
+      <c r="L57" s="19" t="s">
         <v>427</v>
       </c>
-      <c r="M57" s="20" t="s">
+      <c r="M57" s="19" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="12.75">
-      <c r="A58" s="31" t="s">
+      <c r="A58" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="32"/>
-[...10 lines deleted...]
-      <c r="M58" s="33"/>
+      <c r="B58" s="60"/>
+      <c r="C58" s="60"/>
+      <c r="D58" s="60"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="60"/>
+      <c r="G58" s="60"/>
+      <c r="H58" s="60"/>
+      <c r="I58" s="60"/>
+      <c r="J58" s="60"/>
+      <c r="K58" s="60"/>
+      <c r="L58" s="60"/>
+      <c r="M58" s="61"/>
     </row>
     <row r="59" spans="1:13" ht="40.5" customHeight="1">
       <c r="A59" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="20" t="s">
+      <c r="B59" s="19" t="s">
         <v>429</v>
       </c>
-      <c r="C59" s="20" t="s">
+      <c r="C59" s="19" t="s">
         <v>268</v>
       </c>
-      <c r="D59" s="20" t="s">
+      <c r="D59" s="19" t="s">
         <v>430</v>
       </c>
-      <c r="E59" s="20" t="s">
+      <c r="E59" s="19" t="s">
         <v>431</v>
       </c>
-      <c r="F59" s="20" t="s">
+      <c r="F59" s="19" t="s">
         <v>432</v>
       </c>
-      <c r="G59" s="20" t="s">
+      <c r="G59" s="19" t="s">
         <v>433</v>
       </c>
-      <c r="H59" s="20" t="s">
+      <c r="H59" s="19" t="s">
         <v>434</v>
       </c>
-      <c r="I59" s="20" t="s">
+      <c r="I59" s="19" t="s">
         <v>435</v>
       </c>
-      <c r="J59" s="20" t="s">
+      <c r="J59" s="19" t="s">
         <v>436</v>
       </c>
-      <c r="K59" s="20" t="s">
+      <c r="K59" s="19" t="s">
         <v>437</v>
       </c>
-      <c r="L59" s="20" t="s">
+      <c r="L59" s="19" t="s">
         <v>438</v>
       </c>
-      <c r="M59" s="20" t="s">
+      <c r="M59" s="19" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="18" customHeight="1">
       <c r="A60" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B60" s="20" t="s">
+      <c r="B60" s="19" t="s">
         <v>440</v>
       </c>
-      <c r="C60" s="20" t="s">
+      <c r="C60" s="19" t="s">
         <v>78</v>
       </c>
-      <c r="D60" s="20" t="s">
+      <c r="D60" s="19" t="s">
         <v>441</v>
       </c>
-      <c r="E60" s="20" t="s">
+      <c r="E60" s="19" t="s">
         <v>187</v>
       </c>
-      <c r="F60" s="20" t="s">
+      <c r="F60" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="G60" s="20" t="s">
+      <c r="G60" s="19" t="s">
         <v>442</v>
       </c>
-      <c r="H60" s="20" t="s">
+      <c r="H60" s="19" t="s">
         <v>443</v>
       </c>
-      <c r="I60" s="20" t="s">
+      <c r="I60" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="J60" s="20" t="s">
+      <c r="J60" s="19" t="s">
         <v>444</v>
       </c>
-      <c r="K60" s="20" t="s">
+      <c r="K60" s="19" t="s">
         <v>140</v>
       </c>
-      <c r="L60" s="20" t="s">
+      <c r="L60" s="19" t="s">
         <v>139</v>
       </c>
-      <c r="M60" s="20" t="s">
+      <c r="M60" s="19" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="27.75" customHeight="1">
       <c r="A61" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B61" s="20" t="s">
+      <c r="B61" s="19" t="s">
         <v>446</v>
       </c>
-      <c r="C61" s="20" t="s">
+      <c r="C61" s="19" t="s">
         <v>447</v>
       </c>
-      <c r="D61" s="20" t="s">
+      <c r="D61" s="19" t="s">
         <v>448</v>
       </c>
-      <c r="E61" s="20" t="s">
+      <c r="E61" s="19" t="s">
         <v>449</v>
       </c>
-      <c r="F61" s="20" t="s">
+      <c r="F61" s="19" t="s">
         <v>450</v>
       </c>
-      <c r="G61" s="20" t="s">
+      <c r="G61" s="19" t="s">
         <v>451</v>
       </c>
-      <c r="H61" s="20" t="s">
+      <c r="H61" s="19" t="s">
         <v>452</v>
       </c>
-      <c r="I61" s="20" t="s">
+      <c r="I61" s="19" t="s">
         <v>453</v>
       </c>
-      <c r="J61" s="20" t="s">
+      <c r="J61" s="19" t="s">
         <v>454</v>
       </c>
-      <c r="K61" s="20" t="s">
+      <c r="K61" s="19" t="s">
         <v>455</v>
       </c>
-      <c r="L61" s="20" t="s">
+      <c r="L61" s="19" t="s">
         <v>456</v>
       </c>
-      <c r="M61" s="20" t="s">
+      <c r="M61" s="19" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="18.75" customHeight="1">
       <c r="A62" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B62" s="20" t="s">
+      <c r="B62" s="19" t="s">
         <v>458</v>
       </c>
-      <c r="C62" s="20" t="s">
+      <c r="C62" s="19" t="s">
         <v>459</v>
       </c>
-      <c r="D62" s="20" t="s">
+      <c r="D62" s="19" t="s">
         <v>460</v>
       </c>
-      <c r="E62" s="20" t="s">
+      <c r="E62" s="19" t="s">
         <v>461</v>
       </c>
-      <c r="F62" s="20" t="s">
+      <c r="F62" s="19" t="s">
         <v>462</v>
       </c>
-      <c r="G62" s="20" t="s">
+      <c r="G62" s="19" t="s">
         <v>463</v>
       </c>
-      <c r="H62" s="20" t="s">
+      <c r="H62" s="19" t="s">
         <v>464</v>
       </c>
-      <c r="I62" s="20" t="s">
+      <c r="I62" s="19" t="s">
         <v>465</v>
       </c>
-      <c r="J62" s="20" t="s">
+      <c r="J62" s="19" t="s">
         <v>466</v>
       </c>
-      <c r="K62" s="20" t="s">
+      <c r="K62" s="19" t="s">
         <v>467</v>
       </c>
-      <c r="L62" s="20" t="s">
+      <c r="L62" s="19" t="s">
         <v>468</v>
       </c>
-      <c r="M62" s="20" t="s">
+      <c r="M62" s="19" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1">
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A64" s="31" t="s">
+      <c r="A64" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B64" s="32"/>
-[...12 lines deleted...]
-    <row r="65" spans="1:14" ht="12.2" customHeight="1">
+      <c r="B64" s="60"/>
+      <c r="C64" s="60"/>
+      <c r="D64" s="60"/>
+      <c r="E64" s="60"/>
+      <c r="F64" s="60"/>
+      <c r="G64" s="60"/>
+      <c r="H64" s="60"/>
+      <c r="I64" s="60"/>
+      <c r="J64" s="60"/>
+      <c r="K64" s="60"/>
+      <c r="L64" s="60"/>
+      <c r="M64" s="61"/>
+    </row>
+    <row r="65" spans="1:14" ht="41.25" customHeight="1">
       <c r="A65" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="20" t="s">
+      <c r="B65" s="19" t="s">
         <v>470</v>
       </c>
-      <c r="C65" s="20" t="s">
+      <c r="C65" s="19" t="s">
         <v>471</v>
       </c>
-      <c r="D65" s="20" t="s">
+      <c r="D65" s="19" t="s">
         <v>472</v>
       </c>
-      <c r="E65" s="20" t="s">
+      <c r="E65" s="19" t="s">
         <v>473</v>
       </c>
-      <c r="F65" s="20" t="s">
+      <c r="F65" s="19" t="s">
         <v>434</v>
       </c>
-      <c r="G65" s="20" t="s">
+      <c r="G65" s="19" t="s">
         <v>474</v>
       </c>
-      <c r="H65" s="20" t="s">
+      <c r="H65" s="19" t="s">
         <v>475</v>
       </c>
-      <c r="I65" s="20" t="s">
+      <c r="I65" s="19" t="s">
         <v>476</v>
       </c>
-      <c r="J65" s="20" t="s">
+      <c r="J65" s="19" t="s">
         <v>477</v>
       </c>
-      <c r="K65" s="20" t="s">
+      <c r="K65" s="19" t="s">
         <v>478</v>
       </c>
-      <c r="L65" s="20" t="s">
+      <c r="L65" s="19" t="s">
         <v>479</v>
       </c>
-      <c r="M65" s="20" t="s">
+      <c r="M65" s="19" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="66" spans="1:14" ht="12.2" customHeight="1">
       <c r="A66" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B66" s="20" t="s">
+      <c r="B66" s="19" t="s">
         <v>481</v>
       </c>
-      <c r="C66" s="20" t="s">
+      <c r="C66" s="19" t="s">
         <v>482</v>
       </c>
-      <c r="D66" s="20" t="s">
+      <c r="D66" s="19" t="s">
         <v>483</v>
       </c>
-      <c r="E66" s="20" t="s">
+      <c r="E66" s="19" t="s">
         <v>403</v>
       </c>
-      <c r="F66" s="20" t="s">
+      <c r="F66" s="19" t="s">
         <v>187</v>
       </c>
-      <c r="G66" s="20" t="s">
+      <c r="G66" s="19" t="s">
         <v>398</v>
       </c>
-      <c r="H66" s="20" t="s">
+      <c r="H66" s="19" t="s">
         <v>484</v>
       </c>
-      <c r="I66" s="20" t="s">
+      <c r="I66" s="19" t="s">
         <v>485</v>
       </c>
-      <c r="J66" s="20" t="s">
+      <c r="J66" s="19" t="s">
         <v>486</v>
       </c>
-      <c r="K66" s="20" t="s">
+      <c r="K66" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="L66" s="20" t="s">
+      <c r="L66" s="19" t="s">
         <v>397</v>
       </c>
-      <c r="M66" s="20" t="s">
+      <c r="M66" s="19" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="67" spans="1:14" ht="12.2" customHeight="1">
+    <row r="67" spans="1:14" ht="25.5" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B67" s="20" t="s">
+      <c r="B67" s="19" t="s">
         <v>488</v>
       </c>
-      <c r="C67" s="20" t="s">
+      <c r="C67" s="19" t="s">
         <v>489</v>
       </c>
-      <c r="D67" s="20" t="s">
+      <c r="D67" s="19" t="s">
         <v>490</v>
       </c>
-      <c r="E67" s="20" t="s">
+      <c r="E67" s="19" t="s">
         <v>491</v>
       </c>
-      <c r="F67" s="20" t="s">
+      <c r="F67" s="19" t="s">
         <v>492</v>
       </c>
-      <c r="G67" s="20" t="s">
+      <c r="G67" s="19" t="s">
         <v>493</v>
       </c>
-      <c r="H67" s="20" t="s">
+      <c r="H67" s="19" t="s">
         <v>494</v>
       </c>
-      <c r="I67" s="20" t="s">
+      <c r="I67" s="19" t="s">
         <v>495</v>
       </c>
-      <c r="J67" s="20" t="s">
+      <c r="J67" s="19" t="s">
         <v>496</v>
       </c>
-      <c r="K67" s="20" t="s">
+      <c r="K67" s="19" t="s">
         <v>497</v>
       </c>
-      <c r="L67" s="20" t="s">
+      <c r="L67" s="19" t="s">
         <v>498</v>
       </c>
-      <c r="M67" s="20" t="s">
+      <c r="M67" s="19" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="68" spans="1:14" ht="12.2" customHeight="1">
       <c r="A68" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B68" s="20" t="s">
+      <c r="B68" s="19" t="s">
         <v>500</v>
       </c>
-      <c r="C68" s="20" t="s">
+      <c r="C68" s="19" t="s">
         <v>501</v>
       </c>
-      <c r="D68" s="20" t="s">
+      <c r="D68" s="19" t="s">
         <v>502</v>
       </c>
-      <c r="E68" s="20" t="s">
+      <c r="E68" s="19" t="s">
         <v>503</v>
       </c>
-      <c r="F68" s="20" t="s">
+      <c r="F68" s="19" t="s">
         <v>504</v>
       </c>
-      <c r="G68" s="20" t="s">
+      <c r="G68" s="19" t="s">
         <v>505</v>
       </c>
-      <c r="H68" s="20" t="s">
+      <c r="H68" s="19" t="s">
         <v>506</v>
       </c>
-      <c r="I68" s="20" t="s">
+      <c r="I68" s="19" t="s">
         <v>507</v>
       </c>
-      <c r="J68" s="20" t="s">
+      <c r="J68" s="19" t="s">
         <v>508</v>
       </c>
-      <c r="K68" s="20" t="s">
+      <c r="K68" s="19" t="s">
         <v>509</v>
       </c>
-      <c r="L68" s="20" t="s">
+      <c r="L68" s="19" t="s">
         <v>510</v>
       </c>
-      <c r="M68" s="20" t="s">
+      <c r="M68" s="19" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A70" s="31" t="s">
+      <c r="A70" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B70" s="32"/>
-[...12 lines deleted...]
-    <row r="71" spans="1:14" ht="12.2" customHeight="1">
+      <c r="B70" s="60"/>
+      <c r="C70" s="60"/>
+      <c r="D70" s="60"/>
+      <c r="E70" s="60"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="60"/>
+      <c r="H70" s="60"/>
+      <c r="I70" s="60"/>
+      <c r="J70" s="60"/>
+      <c r="K70" s="60"/>
+      <c r="L70" s="60"/>
+      <c r="M70" s="61"/>
+    </row>
+    <row r="71" spans="1:14" ht="41.25" customHeight="1">
       <c r="A71" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="20" t="s">
+      <c r="B71" s="19" t="s">
         <v>512</v>
       </c>
-      <c r="C71" s="20" t="s">
+      <c r="C71" s="19" t="s">
         <v>513</v>
       </c>
-      <c r="D71" s="20" t="s">
+      <c r="D71" s="19" t="s">
         <v>514</v>
       </c>
-      <c r="E71" s="20" t="s">
+      <c r="E71" s="19" t="s">
         <v>217</v>
       </c>
-      <c r="F71" s="21">
+      <c r="F71" s="20">
         <v>101.7</v>
       </c>
-      <c r="G71" s="21">
+      <c r="G71" s="20">
         <v>93.2</v>
       </c>
-      <c r="H71" s="21">
+      <c r="H71" s="20">
         <v>85.9</v>
       </c>
-      <c r="I71" s="16">
+      <c r="I71" s="15">
         <v>83.8</v>
       </c>
-      <c r="J71" s="16">
+      <c r="J71" s="15">
         <v>83.5</v>
       </c>
-      <c r="K71" s="21">
+      <c r="K71" s="20">
         <v>81.599999999999994</v>
       </c>
-      <c r="L71" s="21">
+      <c r="L71" s="20">
         <v>86.4</v>
       </c>
-      <c r="M71" s="21">
+      <c r="M71" s="20">
         <v>87</v>
       </c>
       <c r="N71" s="5"/>
     </row>
     <row r="72" spans="1:14" ht="12.2" customHeight="1">
       <c r="A72" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B72" s="20" t="s">
+      <c r="B72" s="19" t="s">
         <v>515</v>
       </c>
-      <c r="C72" s="20" t="s">
+      <c r="C72" s="19" t="s">
         <v>516</v>
       </c>
-      <c r="D72" s="20" t="s">
+      <c r="D72" s="19" t="s">
         <v>517</v>
       </c>
-      <c r="E72" s="20" t="s">
+      <c r="E72" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="F72" s="21">
+      <c r="F72" s="20">
         <v>58.1</v>
       </c>
-      <c r="G72" s="21">
+      <c r="G72" s="20">
         <v>49.7</v>
       </c>
-      <c r="H72" s="21">
+      <c r="H72" s="20">
         <v>45.6</v>
       </c>
-      <c r="I72" s="16">
+      <c r="I72" s="15">
         <v>43.7</v>
       </c>
-      <c r="J72" s="16">
+      <c r="J72" s="15">
         <v>43.5</v>
       </c>
-      <c r="K72" s="16">
+      <c r="K72" s="15">
         <v>41.6</v>
       </c>
-      <c r="L72" s="16">
+      <c r="L72" s="15">
         <v>46.4</v>
       </c>
-      <c r="M72" s="17">
+      <c r="M72" s="16">
         <v>46.7</v>
       </c>
       <c r="N72" s="5"/>
     </row>
-    <row r="73" spans="1:14" ht="12.2" customHeight="1">
+    <row r="73" spans="1:14" ht="25.5" customHeight="1">
       <c r="A73" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B73" s="20" t="s">
+      <c r="B73" s="19" t="s">
         <v>518</v>
       </c>
-      <c r="C73" s="20" t="s">
+      <c r="C73" s="19" t="s">
         <v>519</v>
       </c>
-      <c r="D73" s="20" t="s">
+      <c r="D73" s="19" t="s">
         <v>520</v>
       </c>
-      <c r="E73" s="20" t="s">
+      <c r="E73" s="19" t="s">
         <v>521</v>
       </c>
-      <c r="F73" s="21">
+      <c r="F73" s="20">
         <v>1212.3</v>
       </c>
-      <c r="G73" s="21">
+      <c r="G73" s="20">
         <v>1223.3</v>
       </c>
-      <c r="H73" s="21">
+      <c r="H73" s="20">
         <v>1231</v>
       </c>
-      <c r="I73" s="16">
+      <c r="I73" s="15">
         <v>1226.7</v>
       </c>
-      <c r="J73" s="16">
+      <c r="J73" s="15">
         <v>1229.7</v>
       </c>
-      <c r="K73" s="16">
+      <c r="K73" s="15">
         <v>1237.8</v>
       </c>
-      <c r="L73" s="16">
+      <c r="L73" s="15">
         <v>1246.4000000000001</v>
       </c>
-      <c r="M73" s="17">
+      <c r="M73" s="16">
         <v>1262.7</v>
       </c>
       <c r="N73" s="5"/>
     </row>
     <row r="74" spans="1:14" ht="12.2" customHeight="1">
       <c r="A74" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B74" s="20" t="s">
+      <c r="B74" s="19" t="s">
         <v>522</v>
       </c>
-      <c r="C74" s="20" t="s">
+      <c r="C74" s="19" t="s">
         <v>523</v>
       </c>
-      <c r="D74" s="20" t="s">
+      <c r="D74" s="19" t="s">
         <v>524</v>
       </c>
-      <c r="E74" s="20" t="s">
+      <c r="E74" s="19" t="s">
         <v>525</v>
       </c>
-      <c r="F74" s="21">
+      <c r="F74" s="20">
         <v>1014.1</v>
       </c>
-      <c r="G74" s="21">
+      <c r="G74" s="20">
         <v>1021.1</v>
       </c>
-      <c r="H74" s="21">
+      <c r="H74" s="20">
         <v>1024.5999999999999</v>
       </c>
-      <c r="I74" s="16">
+      <c r="I74" s="15">
         <v>1019.9</v>
       </c>
-      <c r="J74" s="16">
+      <c r="J74" s="15">
         <v>1018.7</v>
       </c>
-      <c r="K74" s="16">
+      <c r="K74" s="15">
         <v>1023.1</v>
       </c>
-      <c r="L74" s="16">
+      <c r="L74" s="15">
         <v>1030.3</v>
       </c>
-      <c r="M74" s="17">
+      <c r="M74" s="16">
         <v>1027.9000000000001</v>
       </c>
       <c r="N74" s="5"/>
     </row>
     <row r="76" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A76" s="31" t="s">
+      <c r="A76" s="59" t="s">
         <v>526</v>
       </c>
-      <c r="B76" s="32"/>
-[...12 lines deleted...]
-    <row r="77" spans="1:14" ht="12.2" customHeight="1">
+      <c r="B76" s="60"/>
+      <c r="C76" s="60"/>
+      <c r="D76" s="60"/>
+      <c r="E76" s="60"/>
+      <c r="F76" s="60"/>
+      <c r="G76" s="60"/>
+      <c r="H76" s="60"/>
+      <c r="I76" s="60"/>
+      <c r="J76" s="60"/>
+      <c r="K76" s="60"/>
+      <c r="L76" s="60"/>
+      <c r="M76" s="61"/>
+    </row>
+    <row r="77" spans="1:14" ht="39.75" customHeight="1">
       <c r="A77" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B77" s="18">
+      <c r="B77" s="17">
         <v>106</v>
       </c>
-      <c r="C77" s="18">
+      <c r="C77" s="17">
         <v>74.900000000000006</v>
       </c>
-      <c r="D77" s="18">
+      <c r="D77" s="17">
         <v>83.9</v>
       </c>
-      <c r="E77" s="18">
+      <c r="E77" s="17">
         <v>86.2</v>
       </c>
-      <c r="F77" s="19">
+      <c r="F77" s="18">
         <v>97.6</v>
       </c>
-      <c r="G77" s="15">
+      <c r="G77" s="14">
         <v>92.5</v>
       </c>
-      <c r="H77" s="22">
+      <c r="H77" s="21">
         <v>97.5</v>
       </c>
-      <c r="I77" s="23">
+      <c r="I77" s="22">
         <v>97.5</v>
       </c>
-      <c r="J77" s="24">
+      <c r="J77" s="23">
         <v>94.8</v>
       </c>
-      <c r="K77" s="25">
+      <c r="K77" s="24">
         <v>103.5</v>
       </c>
-      <c r="L77" s="25">
+      <c r="L77" s="24">
         <v>103.1</v>
       </c>
-      <c r="M77" s="25">
+      <c r="M77" s="24">
         <v>108.7</v>
       </c>
     </row>
     <row r="78" spans="1:14" ht="12.2" customHeight="1">
       <c r="A78" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B78" s="18">
+      <c r="B78" s="17">
         <v>72.099999999999994</v>
       </c>
-      <c r="C78" s="18">
+      <c r="C78" s="17">
         <v>37.9</v>
       </c>
-      <c r="D78" s="18">
+      <c r="D78" s="17">
         <v>42.8</v>
       </c>
-      <c r="E78" s="18">
+      <c r="E78" s="17">
         <v>44.8</v>
       </c>
-      <c r="F78" s="19">
+      <c r="F78" s="18">
         <v>46.2</v>
       </c>
-      <c r="G78" s="15">
+      <c r="G78" s="14">
         <v>40.799999999999997</v>
       </c>
-      <c r="H78" s="22">
+      <c r="H78" s="21">
         <v>45.1</v>
       </c>
-      <c r="I78" s="23">
+      <c r="I78" s="22">
         <v>45.8</v>
       </c>
-      <c r="J78" s="24">
+      <c r="J78" s="23">
         <v>44.6</v>
       </c>
-      <c r="K78" s="26">
+      <c r="K78" s="25">
         <v>44.2</v>
       </c>
-      <c r="L78" s="26">
+      <c r="L78" s="25">
         <v>49.9</v>
       </c>
-      <c r="M78" s="19">
+      <c r="M78" s="18">
         <v>54.9</v>
       </c>
     </row>
-    <row r="79" spans="1:14" ht="12.2" customHeight="1">
+    <row r="79" spans="1:14" ht="27.75" customHeight="1">
       <c r="A79" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B79" s="18">
+      <c r="B79" s="17">
         <v>1259</v>
       </c>
-      <c r="C79" s="18">
+      <c r="C79" s="17">
         <v>1244.8</v>
       </c>
-      <c r="D79" s="18">
+      <c r="D79" s="17">
         <v>1258.4000000000001</v>
       </c>
-      <c r="E79" s="18">
+      <c r="E79" s="17">
         <v>1244.9000000000001</v>
       </c>
-      <c r="F79" s="19">
+      <c r="F79" s="18">
         <v>1252.5999999999999</v>
       </c>
-      <c r="G79" s="15">
+      <c r="G79" s="14">
         <v>1273.8</v>
       </c>
-      <c r="H79" s="22">
+      <c r="H79" s="21">
         <v>1349.1</v>
       </c>
-      <c r="I79" s="23">
+      <c r="I79" s="22">
         <v>1320.3</v>
       </c>
-      <c r="J79" s="24">
+      <c r="J79" s="23">
         <v>1331.6</v>
       </c>
-      <c r="K79" s="26">
+      <c r="K79" s="25">
         <v>1320.2</v>
       </c>
-      <c r="L79" s="26">
+      <c r="L79" s="25">
         <v>1419.2</v>
       </c>
-      <c r="M79" s="19">
+      <c r="M79" s="18">
         <v>1365.2</v>
       </c>
     </row>
     <row r="80" spans="1:14" ht="12.2" customHeight="1">
       <c r="A80" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="18">
+      <c r="B80" s="17">
         <v>1035.5999999999999</v>
       </c>
-      <c r="C80" s="18">
+      <c r="C80" s="17">
         <v>1015.7</v>
       </c>
-      <c r="D80" s="18">
+      <c r="D80" s="17">
         <v>1028.5999999999999</v>
       </c>
-      <c r="E80" s="18">
+      <c r="E80" s="17">
         <v>1017.2</v>
       </c>
-      <c r="F80" s="19">
+      <c r="F80" s="18">
         <v>1009.1</v>
       </c>
-      <c r="G80" s="15">
+      <c r="G80" s="14">
         <v>1023.9</v>
       </c>
-      <c r="H80" s="22">
+      <c r="H80" s="21">
         <v>1066.8</v>
       </c>
-      <c r="I80" s="23">
+      <c r="I80" s="22">
         <v>1059.5999999999999</v>
       </c>
-      <c r="J80" s="24">
+      <c r="J80" s="23">
         <v>1057</v>
       </c>
-      <c r="K80" s="26">
+      <c r="K80" s="25">
         <v>1041.3</v>
       </c>
-      <c r="L80" s="26">
+      <c r="L80" s="25">
         <v>1137.3</v>
       </c>
-      <c r="M80" s="19">
+      <c r="M80" s="18">
         <v>1074.2</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A82" s="31" t="s">
+      <c r="A82" s="59" t="s">
         <v>527</v>
       </c>
-      <c r="B82" s="32"/>
-[...12 lines deleted...]
-    <row r="83" spans="1:13" ht="12.2" customHeight="1">
+      <c r="B82" s="60"/>
+      <c r="C82" s="60"/>
+      <c r="D82" s="60"/>
+      <c r="E82" s="60"/>
+      <c r="F82" s="60"/>
+      <c r="G82" s="60"/>
+      <c r="H82" s="60"/>
+      <c r="I82" s="60"/>
+      <c r="J82" s="60"/>
+      <c r="K82" s="60"/>
+      <c r="L82" s="60"/>
+      <c r="M82" s="61"/>
+    </row>
+    <row r="83" spans="1:13" ht="44.25" customHeight="1">
       <c r="A83" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B83" s="27">
+      <c r="B83" s="26">
         <v>105</v>
       </c>
-      <c r="C83" s="27">
+      <c r="C83" s="26">
         <v>82</v>
       </c>
-      <c r="D83" s="27">
+      <c r="D83" s="26">
         <v>94</v>
       </c>
-      <c r="E83" s="27">
+      <c r="E83" s="26">
         <v>110.1</v>
       </c>
-      <c r="F83" s="28">
+      <c r="F83" s="27">
         <v>114.1</v>
       </c>
-      <c r="G83" s="29">
+      <c r="G83" s="28">
         <v>118.8</v>
       </c>
-      <c r="H83" s="29">
+      <c r="H83" s="28">
         <v>121.2</v>
       </c>
-      <c r="I83" s="23">
+      <c r="I83" s="22">
         <v>119.9</v>
       </c>
-      <c r="J83" s="26">
+      <c r="J83" s="25">
         <v>126.2</v>
       </c>
-      <c r="K83" s="25">
+      <c r="K83" s="24">
         <v>127.7</v>
       </c>
-      <c r="L83" s="25">
+      <c r="L83" s="24">
         <v>133</v>
       </c>
-      <c r="M83" s="25">
+      <c r="M83" s="24">
         <v>174.4</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="12.2" customHeight="1">
       <c r="A84" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B84" s="27">
+      <c r="B84" s="26">
         <v>47.8</v>
       </c>
-      <c r="C84" s="27">
+      <c r="C84" s="26">
         <v>38.1</v>
       </c>
-      <c r="D84" s="27">
+      <c r="D84" s="26">
         <v>43.6</v>
       </c>
-      <c r="E84" s="27">
+      <c r="E84" s="26">
         <v>47.2</v>
       </c>
-      <c r="F84" s="28">
+      <c r="F84" s="27">
         <v>48.6</v>
       </c>
-      <c r="G84" s="29">
+      <c r="G84" s="28">
         <v>51.8</v>
       </c>
-      <c r="H84" s="29">
+      <c r="H84" s="28">
         <v>51.3</v>
       </c>
-      <c r="I84" s="23">
+      <c r="I84" s="22">
         <v>49.9</v>
       </c>
-      <c r="J84" s="26">
+      <c r="J84" s="25">
         <v>51.6</v>
       </c>
-      <c r="K84" s="26">
+      <c r="K84" s="25">
         <v>51.1</v>
       </c>
-      <c r="L84" s="26">
+      <c r="L84" s="25">
         <v>52.7</v>
       </c>
-      <c r="M84" s="19">
+      <c r="M84" s="18">
         <v>69.2</v>
       </c>
     </row>
-    <row r="85" spans="1:13" ht="12.2" customHeight="1">
+    <row r="85" spans="1:13" ht="26.25" customHeight="1">
       <c r="A85" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B85" s="27">
+      <c r="B85" s="26">
         <v>1456.2</v>
       </c>
-      <c r="C85" s="27">
+      <c r="C85" s="26">
         <v>1526.6</v>
       </c>
       <c r="D85" s="2">
         <v>1523.5</v>
       </c>
-      <c r="E85" s="27">
+      <c r="E85" s="26">
         <v>1529.5</v>
       </c>
-      <c r="F85" s="28">
+      <c r="F85" s="27">
         <v>1542</v>
       </c>
-      <c r="G85" s="29">
+      <c r="G85" s="28">
         <v>1549.4</v>
       </c>
-      <c r="H85" s="29">
+      <c r="H85" s="28">
         <v>1515.6</v>
       </c>
-      <c r="I85" s="23">
+      <c r="I85" s="22">
         <v>1520</v>
       </c>
-      <c r="J85" s="26">
+      <c r="J85" s="25">
         <v>1522.1</v>
       </c>
-      <c r="K85" s="26">
+      <c r="K85" s="25">
         <v>1538.9</v>
       </c>
-      <c r="L85" s="26">
+      <c r="L85" s="25">
         <v>1505.7</v>
       </c>
-      <c r="M85" s="19">
+      <c r="M85" s="18">
         <v>1521.6</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="12.2" customHeight="1">
       <c r="A86" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B86" s="27">
+      <c r="B86" s="26">
         <v>1170.4000000000001</v>
       </c>
-      <c r="C86" s="27">
+      <c r="C86" s="26">
         <v>1172.3</v>
       </c>
-      <c r="D86" s="27">
+      <c r="D86" s="26">
         <v>1221.5</v>
       </c>
-      <c r="E86" s="27">
+      <c r="E86" s="26">
         <v>1220.2</v>
       </c>
-      <c r="F86" s="28">
+      <c r="F86" s="27">
         <v>1216.9000000000001</v>
       </c>
-      <c r="G86" s="29">
+      <c r="G86" s="28">
         <v>1185.8</v>
       </c>
-      <c r="H86" s="29">
+      <c r="H86" s="28">
         <v>1193.9000000000001</v>
       </c>
-      <c r="I86" s="23">
+      <c r="I86" s="22">
         <v>1200.3</v>
       </c>
-      <c r="J86" s="26">
+      <c r="J86" s="25">
         <v>1197.8</v>
       </c>
-      <c r="K86" s="26">
+      <c r="K86" s="25">
         <v>1206.8</v>
       </c>
-      <c r="L86" s="26">
+      <c r="L86" s="25">
         <v>1176.5999999999999</v>
       </c>
-      <c r="M86" s="19">
+      <c r="M86" s="18">
         <v>1193.5</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A89" s="31" t="s">
+      <c r="A89" s="59" t="s">
         <v>529</v>
       </c>
-      <c r="B89" s="32"/>
-[...12 lines deleted...]
-    <row r="90" spans="1:13" ht="12.2" customHeight="1">
+      <c r="B89" s="60"/>
+      <c r="C89" s="60"/>
+      <c r="D89" s="60"/>
+      <c r="E89" s="60"/>
+      <c r="F89" s="60"/>
+      <c r="G89" s="60"/>
+      <c r="H89" s="60"/>
+      <c r="I89" s="60"/>
+      <c r="J89" s="60"/>
+      <c r="K89" s="60"/>
+      <c r="L89" s="60"/>
+      <c r="M89" s="61"/>
+    </row>
+    <row r="90" spans="1:13" ht="37.5" customHeight="1">
       <c r="A90" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B90" s="27">
+      <c r="B90" s="26">
         <v>119.3</v>
       </c>
-      <c r="C90" s="27">
+      <c r="C90" s="26">
         <v>142.9</v>
       </c>
-      <c r="D90" s="27">
+      <c r="D90" s="26">
         <v>183.9</v>
       </c>
-      <c r="E90" s="27">
+      <c r="E90" s="26">
         <v>195.5</v>
       </c>
-      <c r="F90" s="28">
+      <c r="F90" s="27">
         <v>194.7</v>
       </c>
-      <c r="G90" s="29">
+      <c r="G90" s="28">
         <v>193.4</v>
       </c>
-      <c r="H90" s="29">
+      <c r="H90" s="28">
         <v>194.8</v>
       </c>
-      <c r="I90" s="23">
+      <c r="I90" s="22">
         <v>204.1</v>
       </c>
-      <c r="J90" s="26"/>
-[...2 lines deleted...]
-      <c r="M90" s="25"/>
+      <c r="J90" s="25">
+        <v>117.3</v>
+      </c>
+      <c r="K90" s="24"/>
+      <c r="L90" s="24"/>
+      <c r="M90" s="24"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B91" s="27">
+      <c r="B91" s="26">
         <v>50.3</v>
       </c>
-      <c r="C91" s="27">
+      <c r="C91" s="26">
         <v>52.6</v>
       </c>
-      <c r="D91" s="27">
+      <c r="D91" s="26">
         <v>65.099999999999994</v>
       </c>
-      <c r="E91" s="27">
+      <c r="E91" s="26">
         <v>72.2</v>
       </c>
-      <c r="F91" s="28">
+      <c r="F91" s="27">
         <v>70.8</v>
       </c>
-      <c r="G91" s="29">
+      <c r="G91" s="28">
         <v>73.8</v>
       </c>
-      <c r="H91" s="29">
+      <c r="H91" s="28">
         <v>74</v>
       </c>
-      <c r="I91" s="23">
+      <c r="I91" s="22">
         <v>72.8</v>
       </c>
-      <c r="J91" s="26"/>
-[...4 lines deleted...]
-    <row r="92" spans="1:13" ht="12.2" customHeight="1">
+      <c r="J91" s="25">
+        <v>44.6</v>
+      </c>
+      <c r="K91" s="25"/>
+      <c r="L91" s="25"/>
+      <c r="M91" s="18"/>
+    </row>
+    <row r="92" spans="1:13" ht="27" customHeight="1">
       <c r="A92" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B92" s="27">
+      <c r="B92" s="26">
         <v>1496.1</v>
       </c>
-      <c r="C92" s="27">
+      <c r="C92" s="26">
         <v>1489.6</v>
       </c>
-      <c r="D92" s="30">
+      <c r="D92" s="29">
         <v>1478.2</v>
       </c>
-      <c r="E92" s="27">
+      <c r="E92" s="26">
         <v>1498.2</v>
       </c>
-      <c r="F92" s="28">
+      <c r="F92" s="27">
         <v>1672.4</v>
       </c>
-      <c r="G92" s="29">
+      <c r="G92" s="28">
         <v>1828.2</v>
       </c>
-      <c r="H92" s="29">
+      <c r="H92" s="28">
         <v>2018.8</v>
       </c>
-      <c r="I92" s="23">
+      <c r="I92" s="22">
         <v>2015.4</v>
       </c>
-      <c r="J92" s="26"/>
-[...2 lines deleted...]
-      <c r="M92" s="19"/>
+      <c r="J92" s="30">
+        <v>2007.9</v>
+      </c>
+      <c r="K92" s="25"/>
+      <c r="L92" s="25"/>
+      <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
       <c r="A93" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="27">
+      <c r="B93" s="26">
         <v>1165.5</v>
       </c>
-      <c r="C93" s="27">
+      <c r="C93" s="26">
         <v>1157.8</v>
       </c>
-      <c r="D93" s="30">
+      <c r="D93" s="29">
         <v>1154.9000000000001</v>
       </c>
-      <c r="E93" s="27">
+      <c r="E93" s="26">
         <v>1185.5</v>
       </c>
-      <c r="F93" s="28">
+      <c r="F93" s="27">
         <v>1330</v>
       </c>
-      <c r="G93" s="29">
+      <c r="G93" s="28">
         <v>1486</v>
       </c>
-      <c r="H93" s="29">
+      <c r="H93" s="28">
         <v>1701</v>
       </c>
-      <c r="I93" s="23">
+      <c r="I93" s="22">
         <v>1701.4</v>
       </c>
-      <c r="J93" s="26"/>
-[...2 lines deleted...]
-      <c r="M93" s="19"/>
+      <c r="J93" s="30">
+        <v>1708.2</v>
+      </c>
+      <c r="K93" s="25"/>
+      <c r="L93" s="25"/>
+      <c r="M93" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A89:M89"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9265A5BA-2D64-4E88-8C3E-3CF6464A0789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілері</vt:lpstr>
       <vt:lpstr>айлық</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>