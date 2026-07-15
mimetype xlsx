--- v0 (2026-04-20)
+++ v1 (2026-07-15)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="13200" yWindow="30" windowWidth="15795" windowHeight="12885"/>
   </bookViews>
   <sheets>
     <sheet name="Районы по годам" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="37">
   <si>
     <t>Жұмыс күші  (Экономикалық тұрғыда белсенді халық )</t>
   </si>
   <si>
     <t>мың, адам</t>
   </si>
   <si>
     <t>Жұмыспен қамтылған халық</t>
   </si>
   <si>
     <t>Өз бетінше жұмыспен қамтылған қызметкерлер</t>
   </si>
   <si>
     <t>Жұмыссыздар</t>
   </si>
   <si>
     <t>Жұмыссыздық деңгейі</t>
   </si>
   <si>
     <t>пайыз</t>
   </si>
   <si>
     <r>
       <t>Жастар жұмыссыздығының деңгейі (15-28 жас)</t>
     </r>
@@ -171,52 +171,55 @@
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Райымбек ауданы</t>
   </si>
   <si>
     <t>Талғар ауданы</t>
   </si>
   <si>
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Іле ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>Ұйғыр ауданы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Алатау қ.ә.</t>
+  </si>
+  <si>
     <r>
-      <t>2014-2024 жылдардағы Астана қаласы және аудандары бойынша еңбек нарығының негізгі индикаторлары</t>
+      <t>2014-2025 жылдардағы Астана қаласы және аудандары бойынша еңбек нарығының негізгі индикаторлары</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
@@ -400,104 +403,99 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -595,93 +593,150 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
@@ -847,54 +902,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L222"/>
+  <dimension ref="A1:L349"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="P38" sqref="P38"/>
+      <selection activeCell="N29" sqref="N29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="150" width="9.140625" style="2"/>
     <col min="151" max="151" width="20" style="2" customWidth="1"/>
     <col min="152" max="152" width="8.7109375" style="2" customWidth="1"/>
     <col min="153" max="153" width="9.42578125" style="2" customWidth="1"/>
     <col min="154" max="154" width="10" style="2" customWidth="1"/>
     <col min="155" max="155" width="10.140625" style="2" customWidth="1"/>
     <col min="156" max="156" width="8.85546875" style="2" customWidth="1"/>
     <col min="157" max="157" width="9" style="2" customWidth="1"/>
     <col min="158" max="158" width="9.7109375" style="2" customWidth="1"/>
     <col min="159" max="159" width="9.85546875" style="2" customWidth="1"/>
     <col min="160" max="160" width="9.5703125" style="2" customWidth="1"/>
     <col min="161" max="161" width="8.42578125" style="2" customWidth="1"/>
     <col min="162" max="162" width="8.5703125" style="2" customWidth="1"/>
     <col min="163" max="164" width="9.5703125" style="2" customWidth="1"/>
     <col min="165" max="165" width="9.42578125" style="2" customWidth="1"/>
     <col min="166" max="166" width="7.140625" style="2" customWidth="1"/>
     <col min="167" max="167" width="9.140625" style="2" customWidth="1"/>
     <col min="168" max="168" width="9.42578125" style="2" customWidth="1"/>
@@ -5649,7064 +5704,8350 @@
     <col min="16091" max="16091" width="10.28515625" style="2" customWidth="1"/>
     <col min="16092" max="16093" width="9.140625" style="2"/>
     <col min="16094" max="16094" width="9.5703125" style="2" customWidth="1"/>
     <col min="16095" max="16096" width="10.42578125" style="2" customWidth="1"/>
     <col min="16097" max="16098" width="9.140625" style="2"/>
     <col min="16099" max="16099" width="9.5703125" style="2" customWidth="1"/>
     <col min="16100" max="16100" width="10.42578125" style="2" customWidth="1"/>
     <col min="16101" max="16101" width="9.140625" style="2"/>
     <col min="16102" max="16102" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16103" max="16105" width="9.140625" style="2"/>
     <col min="16106" max="16106" width="10" style="2" customWidth="1"/>
     <col min="16107" max="16107" width="9.7109375" style="2" customWidth="1"/>
     <col min="16108" max="16109" width="9.140625" style="2"/>
     <col min="16110" max="16111" width="10.28515625" style="2" customWidth="1"/>
     <col min="16112" max="16114" width="9.140625" style="2"/>
     <col min="16115" max="16116" width="10.28515625" style="2" customWidth="1"/>
     <col min="16117" max="16119" width="9.140625" style="2"/>
     <col min="16120" max="16121" width="10.28515625" style="2" customWidth="1"/>
     <col min="16122" max="16124" width="9.140625" style="2"/>
     <col min="16125" max="16126" width="10.28515625" style="2" customWidth="1"/>
     <col min="16127" max="16129" width="9.140625" style="2"/>
     <col min="16130" max="16131" width="10.28515625" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="11" customFormat="1" ht="14.25">
-      <c r="A1" s="92" t="s">
+    <row r="1" spans="1:12" s="9" customFormat="1" ht="14.25">
+      <c r="A1" s="110" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+    </row>
+    <row r="2" spans="1:12" s="9" customFormat="1" ht="12">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+    </row>
+    <row r="3" spans="1:12" s="8" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B3" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="19"/>
+    </row>
+    <row r="4" spans="1:12" ht="12.75" customHeight="1">
+      <c r="C4" s="7"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L4" s="22"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C5" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D5" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F5" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G5" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H5" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I5" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J5" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A6" s="109"/>
+      <c r="B6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="25">
+        <v>85</v>
+      </c>
+      <c r="C7" s="25">
+        <v>87.8</v>
+      </c>
+      <c r="D7" s="26">
+        <v>89.2</v>
+      </c>
+      <c r="E7" s="26">
+        <v>90.3</v>
+      </c>
+      <c r="F7" s="27">
+        <v>90.9</v>
+      </c>
+      <c r="G7" s="28">
+        <v>92.5</v>
+      </c>
+      <c r="H7" s="25">
+        <v>90.5</v>
+      </c>
+      <c r="I7" s="25">
+        <v>92.9</v>
+      </c>
+      <c r="J7" s="29">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="25">
+        <v>28.1</v>
+      </c>
+      <c r="C8" s="25">
+        <v>30</v>
+      </c>
+      <c r="D8" s="26">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E8" s="26">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F8" s="27">
+        <v>33.4</v>
+      </c>
+      <c r="G8" s="28">
+        <v>32.6</v>
+      </c>
+      <c r="H8" s="27">
+        <v>30.8</v>
+      </c>
+      <c r="I8" s="27">
+        <v>29.9</v>
+      </c>
+      <c r="J8" s="29">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="25">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="C9" s="25">
+        <v>16.7</v>
+      </c>
+      <c r="D9" s="26">
+        <v>17.5</v>
+      </c>
+      <c r="E9" s="26">
+        <v>18.5</v>
+      </c>
+      <c r="F9" s="30">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G9" s="31">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="H9" s="30">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="I9" s="32">
+        <v>18</v>
+      </c>
+      <c r="J9" s="29">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="33">
+        <v>24.3</v>
+      </c>
+      <c r="C10" s="33">
+        <v>21.4</v>
+      </c>
+      <c r="D10" s="34">
+        <v>20</v>
+      </c>
+      <c r="E10" s="26">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="F10" s="30">
+        <v>19.2</v>
+      </c>
+      <c r="G10" s="31">
+        <v>19.2</v>
+      </c>
+      <c r="H10" s="30">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="I10" s="27">
+        <v>18.2</v>
+      </c>
+      <c r="J10" s="29">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="35">
+        <v>39.5</v>
+      </c>
+      <c r="C11" s="35">
+        <v>37.5</v>
+      </c>
+      <c r="D11" s="36">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="E11" s="36">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F11" s="30">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G11" s="31">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="H11" s="30">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="I11" s="30">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="J11" s="29">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="25">
+        <v>17</v>
+      </c>
+      <c r="C12" s="25">
+        <v>17.2</v>
+      </c>
+      <c r="D12" s="26">
+        <v>15.5</v>
+      </c>
+      <c r="E12" s="26">
+        <v>15.4</v>
+      </c>
+      <c r="F12" s="30">
+        <v>15.2</v>
+      </c>
+      <c r="G12" s="31">
+        <v>15.3</v>
+      </c>
+      <c r="H12" s="30">
+        <v>14.9</v>
+      </c>
+      <c r="I12" s="27">
+        <v>14.7</v>
+      </c>
+      <c r="J12" s="29">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="25">
+        <v>158.5</v>
+      </c>
+      <c r="C13" s="25">
+        <v>154.6</v>
+      </c>
+      <c r="D13" s="26">
+        <v>165.2</v>
+      </c>
+      <c r="E13" s="26">
+        <v>163.4</v>
+      </c>
+      <c r="F13" s="30">
+        <v>165.1</v>
+      </c>
+      <c r="G13" s="31">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="H13" s="37">
+        <v>155</v>
+      </c>
+      <c r="I13" s="30">
+        <v>154.4</v>
+      </c>
+      <c r="J13" s="29">
+        <v>138.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="25">
+        <v>72.3</v>
+      </c>
+      <c r="C14" s="25">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D14" s="26">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E14" s="26">
+        <v>82.6</v>
+      </c>
+      <c r="F14" s="30">
+        <v>83.9</v>
+      </c>
+      <c r="G14" s="31">
+        <v>86</v>
+      </c>
+      <c r="H14" s="30">
+        <v>85.4</v>
+      </c>
+      <c r="I14" s="27">
+        <v>85.1</v>
+      </c>
+      <c r="J14" s="29">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="38">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G15" s="38">
+        <v>15.8</v>
+      </c>
+      <c r="H15" s="38">
+        <v>15.5</v>
+      </c>
+      <c r="I15" s="38">
+        <v>15.1</v>
+      </c>
+      <c r="J15" s="39">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="40">
+        <v>26.6</v>
+      </c>
+      <c r="C16" s="40">
+        <v>26.8</v>
+      </c>
+      <c r="D16" s="41">
+        <v>25.5</v>
+      </c>
+      <c r="E16" s="41">
+        <v>25.1</v>
+      </c>
+      <c r="F16" s="38">
+        <v>24.6</v>
+      </c>
+      <c r="G16" s="42">
+        <v>24.3</v>
+      </c>
+      <c r="H16" s="38">
+        <v>23.1</v>
+      </c>
+      <c r="I16" s="38">
+        <v>22.6</v>
+      </c>
+      <c r="J16" s="39">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="40">
+        <v>26.6</v>
+      </c>
+      <c r="C17" s="40">
+        <v>26.8</v>
+      </c>
+      <c r="D17" s="41">
+        <v>25.5</v>
+      </c>
+      <c r="E17" s="41">
+        <v>25.1</v>
+      </c>
+      <c r="F17" s="38">
+        <v>24.6</v>
+      </c>
+      <c r="G17" s="42">
+        <v>24.3</v>
+      </c>
+      <c r="H17" s="38">
+        <v>23.1</v>
+      </c>
+      <c r="I17" s="38">
+        <v>22.6</v>
+      </c>
+      <c r="J17" s="39">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="25">
+        <v>24.4</v>
+      </c>
+      <c r="C18" s="25">
+        <v>21.9</v>
+      </c>
+      <c r="D18" s="43">
+        <v>25.6</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25.2</v>
+      </c>
+      <c r="F18" s="44">
+        <v>24.2</v>
+      </c>
+      <c r="G18" s="45">
+        <v>24.3</v>
+      </c>
+      <c r="H18" s="44">
+        <v>23.8</v>
+      </c>
+      <c r="I18" s="38">
+        <v>22.2</v>
+      </c>
+      <c r="J18" s="39">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="25">
+        <v>167</v>
+      </c>
+      <c r="C19" s="25">
+        <v>123.7</v>
+      </c>
+      <c r="D19" s="43">
+        <v>118.6</v>
+      </c>
+      <c r="E19" s="46">
+        <v>126</v>
+      </c>
+      <c r="F19" s="44">
+        <v>131.6</v>
+      </c>
+      <c r="G19" s="45">
+        <v>133.9</v>
+      </c>
+      <c r="H19" s="44">
+        <v>135.1</v>
+      </c>
+      <c r="I19" s="44">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="J19" s="39">
+        <v>151.80000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="25">
+        <v>53.6</v>
+      </c>
+      <c r="C20" s="25">
+        <v>58.3</v>
+      </c>
+      <c r="D20" s="43">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="E20" s="43">
+        <v>64.7</v>
+      </c>
+      <c r="F20" s="38">
+        <v>64.5</v>
+      </c>
+      <c r="G20" s="42">
+        <v>64.2</v>
+      </c>
+      <c r="H20" s="38">
+        <v>61.5</v>
+      </c>
+      <c r="I20" s="38">
+        <v>62.2</v>
+      </c>
+      <c r="J20" s="39">
+        <v>61.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="25">
+        <v>46.2</v>
+      </c>
+      <c r="C21" s="25">
+        <v>42.1</v>
+      </c>
+      <c r="D21" s="43">
+        <v>44.1</v>
+      </c>
+      <c r="E21" s="43">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="F21" s="44">
+        <v>23.6</v>
+      </c>
+      <c r="G21" s="45">
+        <v>21</v>
+      </c>
+      <c r="H21" s="44">
+        <v>20.6</v>
+      </c>
+      <c r="I21" s="44">
+        <v>19.3</v>
+      </c>
+      <c r="J21" s="39">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="25">
+        <v>23.5</v>
+      </c>
+      <c r="C22" s="25">
+        <v>22.1</v>
+      </c>
+      <c r="D22" s="43">
+        <v>21.5</v>
+      </c>
+      <c r="E22" s="43">
+        <v>20.2</v>
+      </c>
+      <c r="F22" s="38">
+        <v>19.5</v>
+      </c>
+      <c r="G22" s="42">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="H22" s="38">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="I22" s="38">
+        <v>16.5</v>
+      </c>
+      <c r="J22" s="39">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="25">
+        <v>100.3</v>
+      </c>
+      <c r="C23" s="25">
+        <v>97.6</v>
+      </c>
+      <c r="D23" s="46">
+        <v>97.4</v>
+      </c>
+      <c r="E23" s="43">
+        <v>98.1</v>
+      </c>
+      <c r="F23" s="44">
+        <v>98.4</v>
+      </c>
+      <c r="G23" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="H23" s="44">
+        <v>101.3</v>
+      </c>
+      <c r="I23" s="38">
+        <v>102.7</v>
+      </c>
+      <c r="J23" s="39">
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="25">
+        <v>25.4</v>
+      </c>
+      <c r="C24" s="25">
+        <v>24</v>
+      </c>
+      <c r="D24" s="46">
+        <v>25.3</v>
+      </c>
+      <c r="E24" s="46">
+        <v>25</v>
+      </c>
+      <c r="F24" s="44">
+        <v>24.4</v>
+      </c>
+      <c r="G24" s="45">
+        <v>23.4</v>
+      </c>
+      <c r="H24" s="44">
+        <v>22.7</v>
+      </c>
+      <c r="I24" s="44">
+        <v>22.2</v>
+      </c>
+      <c r="J24" s="39">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="25">
         <v>35</v>
       </c>
-      <c r="B1" s="92"/>
-[...41 lines deleted...]
-      <c r="L4" s="24" t="s">
+      <c r="C25" s="25">
+        <v>29.5</v>
+      </c>
+      <c r="D25" s="46">
+        <v>33.9</v>
+      </c>
+      <c r="E25" s="43">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F25" s="44">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="G25" s="45">
+        <v>31.6</v>
+      </c>
+      <c r="H25" s="44">
+        <v>30.5</v>
+      </c>
+      <c r="I25" s="44">
+        <v>30.4</v>
+      </c>
+      <c r="J25" s="39">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="25">
+        <v>99.8</v>
+      </c>
+      <c r="C26" s="25">
+        <v>98.5</v>
+      </c>
+      <c r="D26" s="46">
+        <v>98.5</v>
+      </c>
+      <c r="E26" s="43">
+        <v>97.5</v>
+      </c>
+      <c r="F26" s="44">
+        <v>98.7</v>
+      </c>
+      <c r="G26" s="45">
+        <v>99.8</v>
+      </c>
+      <c r="H26" s="44">
+        <v>102.8</v>
+      </c>
+      <c r="I26" s="38">
+        <v>104.6</v>
+      </c>
+      <c r="J26" s="39">
+        <v>129.19999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="85"/>
+      <c r="B27" s="86"/>
+      <c r="C27" s="86"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="88"/>
+      <c r="L27" s="88"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="C28" s="7"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="22" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="89" t="s">
+      <c r="L28" s="22"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B29" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C29" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D29" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="109"/>
+      <c r="B30" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="83">
+        <v>36.6</v>
+      </c>
+      <c r="C31" s="83">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="D31" s="92">
+        <v>34</v>
+      </c>
+      <c r="E31" s="26"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="29"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" s="92">
+        <v>28</v>
+      </c>
+      <c r="E32" s="26"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="29"/>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="83">
+        <v>14.2</v>
+      </c>
+      <c r="C33" s="83">
+        <v>14.6</v>
+      </c>
+      <c r="D33" s="92">
+        <v>14.2</v>
+      </c>
+      <c r="E33" s="26"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="30"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="29"/>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="83">
+        <v>138.5</v>
+      </c>
+      <c r="C34" s="83">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D34" s="92">
+        <v>140</v>
+      </c>
+      <c r="E34" s="26"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="30"/>
+      <c r="J34" s="29"/>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="83">
+        <v>82.3</v>
+      </c>
+      <c r="C35" s="83">
+        <v>82.9</v>
+      </c>
+      <c r="D35" s="92">
+        <v>84</v>
+      </c>
+      <c r="E35" s="26"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="29"/>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B36" s="84">
+        <v>13.6</v>
+      </c>
+      <c r="C36" s="84">
+        <v>13.7</v>
+      </c>
+      <c r="D36" s="93">
+        <v>12.6</v>
+      </c>
+      <c r="E36" s="23"/>
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="38"/>
+      <c r="J36" s="39"/>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="84">
+        <v>158.1</v>
+      </c>
+      <c r="C37" s="84">
+        <v>164.7</v>
+      </c>
+      <c r="D37" s="93">
+        <v>173.3</v>
+      </c>
+      <c r="E37" s="46"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="44"/>
+      <c r="J37" s="39"/>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="84">
+        <v>12.6</v>
+      </c>
+      <c r="C38" s="84">
+        <v>12.3</v>
+      </c>
+      <c r="D38" s="93">
+        <v>12.1</v>
+      </c>
+      <c r="E38" s="43"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="39"/>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="84">
+        <v>122.8</v>
+      </c>
+      <c r="C39" s="84">
+        <v>126.5</v>
+      </c>
+      <c r="D39" s="93">
+        <v>131</v>
+      </c>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="84">
+        <v>29.8</v>
+      </c>
+      <c r="C40" s="84">
+        <v>29.6</v>
+      </c>
+      <c r="D40" s="93">
+        <v>29.3</v>
+      </c>
+      <c r="E40" s="43"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="39"/>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="84">
+        <v>131.1</v>
+      </c>
+      <c r="C41" s="84">
+        <v>134.9</v>
+      </c>
+      <c r="D41" s="93">
+        <v>115.7</v>
+      </c>
+      <c r="E41" s="43"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="39"/>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="85"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="56"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="58"/>
+      <c r="J42" s="59"/>
+      <c r="K42" s="88"/>
+      <c r="L42" s="88"/>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="85"/>
+      <c r="B43" s="86"/>
+      <c r="C43" s="86"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="56"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="56"/>
+      <c r="I43" s="58"/>
+      <c r="J43" s="59"/>
+      <c r="K43" s="88"/>
+      <c r="L43" s="88"/>
+    </row>
+    <row r="44" spans="1:12" s="8" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B44" s="111" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="111"/>
+      <c r="D44" s="111"/>
+      <c r="E44" s="111"/>
+      <c r="F44" s="111"/>
+      <c r="G44" s="111"/>
+      <c r="H44" s="111"/>
+      <c r="I44" s="111"/>
+      <c r="J44" s="15"/>
+    </row>
+    <row r="45" spans="1:12" ht="12.75" customHeight="1">
+      <c r="C45" s="3"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L45" s="22"/>
+    </row>
+    <row r="46" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A46" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="12">
         <v>2014</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C46" s="10">
         <v>2015</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D46" s="10">
         <v>2016</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E46" s="10">
         <v>2017</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F46" s="10">
         <v>2018</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G46" s="10">
         <v>2019</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H46" s="10">
         <v>2020</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I46" s="10">
         <v>2021</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J46" s="10">
         <v>2022</v>
       </c>
-      <c r="K5" s="12">
+    </row>
+    <row r="47" spans="1:12" ht="18" customHeight="1">
+      <c r="A47" s="109"/>
+      <c r="B47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J47" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="47">
+        <v>81.3</v>
+      </c>
+      <c r="C48" s="47">
+        <v>83.9</v>
+      </c>
+      <c r="D48" s="26">
+        <v>85.3</v>
+      </c>
+      <c r="E48" s="26">
+        <v>86.3</v>
+      </c>
+      <c r="F48" s="27">
+        <v>86.8</v>
+      </c>
+      <c r="G48" s="28">
+        <v>88.5</v>
+      </c>
+      <c r="H48" s="47">
+        <v>86.3</v>
+      </c>
+      <c r="I48" s="47">
+        <v>88.5</v>
+      </c>
+      <c r="J48" s="29">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="47">
+        <v>26.5</v>
+      </c>
+      <c r="C49" s="47">
+        <v>28.3</v>
+      </c>
+      <c r="D49" s="26">
+        <v>31.6</v>
+      </c>
+      <c r="E49" s="26">
+        <v>31.1</v>
+      </c>
+      <c r="F49" s="27">
+        <v>31.7</v>
+      </c>
+      <c r="G49" s="28">
+        <v>31.1</v>
+      </c>
+      <c r="H49" s="27">
+        <v>29.3</v>
+      </c>
+      <c r="I49" s="27">
+        <v>28.5</v>
+      </c>
+      <c r="J49" s="29">
+        <v>35.200000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="47">
+        <v>15.4</v>
+      </c>
+      <c r="C50" s="47">
+        <v>15.8</v>
+      </c>
+      <c r="D50" s="26">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="E50" s="26">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F50" s="30">
+        <v>17.7</v>
+      </c>
+      <c r="G50" s="31">
+        <v>17.5</v>
+      </c>
+      <c r="H50" s="30">
+        <v>17.2</v>
+      </c>
+      <c r="I50" s="27">
+        <v>17.2</v>
+      </c>
+      <c r="J50" s="29">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B51" s="48">
+        <v>22.8</v>
+      </c>
+      <c r="C51" s="48">
+        <v>20.2</v>
+      </c>
+      <c r="D51" s="26">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="E51" s="26">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F51" s="30">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="G51" s="31">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H51" s="30">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="I51" s="27">
+        <v>17.2</v>
+      </c>
+      <c r="J51" s="29">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B52" s="49">
+        <v>37.4</v>
+      </c>
+      <c r="C52" s="49">
+        <v>35.6</v>
+      </c>
+      <c r="D52" s="36">
+        <v>35.1</v>
+      </c>
+      <c r="E52" s="36">
+        <v>35.1</v>
+      </c>
+      <c r="F52" s="37">
+        <v>35</v>
+      </c>
+      <c r="G52" s="50">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="H52" s="30">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I52" s="30">
+        <v>31.9</v>
+      </c>
+      <c r="J52" s="29">
+        <v>34.700000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="47">
+        <v>16</v>
+      </c>
+      <c r="C53" s="47">
+        <v>16.2</v>
+      </c>
+      <c r="D53" s="26">
+        <v>14.7</v>
+      </c>
+      <c r="E53" s="26">
+        <v>14.6</v>
+      </c>
+      <c r="F53" s="30">
+        <v>14.4</v>
+      </c>
+      <c r="G53" s="31">
+        <v>14.5</v>
+      </c>
+      <c r="H53" s="30">
+        <v>14.1</v>
+      </c>
+      <c r="I53" s="27">
+        <v>13.9</v>
+      </c>
+      <c r="J53" s="29">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="47">
+        <v>151.4</v>
+      </c>
+      <c r="C54" s="47">
+        <v>147.4</v>
+      </c>
+      <c r="D54" s="26">
+        <v>157.9</v>
+      </c>
+      <c r="E54" s="26">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="F54" s="30">
+        <v>157.9</v>
+      </c>
+      <c r="G54" s="31">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="H54" s="30">
+        <v>147.9</v>
+      </c>
+      <c r="I54" s="30">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="J54" s="29">
+        <v>132.19999999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="C55" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="D55" s="34">
+        <v>75</v>
+      </c>
+      <c r="E55" s="26">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="F55" s="30">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="G55" s="31">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="H55" s="30">
+        <v>81.3</v>
+      </c>
+      <c r="I55" s="27">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="J55" s="29">
+        <v>78.099999999999994</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" s="23"/>
+      <c r="C56" s="23"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="38">
+        <v>15.5</v>
+      </c>
+      <c r="G56" s="38">
+        <v>14.9</v>
+      </c>
+      <c r="H56" s="38">
+        <v>14.6</v>
+      </c>
+      <c r="I56" s="38">
+        <v>14.3</v>
+      </c>
+      <c r="J56" s="39">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B57" s="51">
+        <v>25</v>
+      </c>
+      <c r="C57" s="51">
+        <v>25.4</v>
+      </c>
+      <c r="D57" s="41">
+        <v>24.2</v>
+      </c>
+      <c r="E57" s="41">
+        <v>23.9</v>
+      </c>
+      <c r="F57" s="38">
+        <v>23.4</v>
+      </c>
+      <c r="G57" s="42">
+        <v>23.1</v>
+      </c>
+      <c r="H57" s="52">
+        <v>22</v>
+      </c>
+      <c r="I57" s="38">
+        <v>21.5</v>
+      </c>
+      <c r="J57" s="39">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="47">
+        <v>20.9</v>
+      </c>
+      <c r="C58" s="47">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="D58" s="43">
+        <v>21.6</v>
+      </c>
+      <c r="E58" s="46">
+        <v>21</v>
+      </c>
+      <c r="F58" s="44">
+        <v>20.9</v>
+      </c>
+      <c r="G58" s="45">
+        <v>20.2</v>
+      </c>
+      <c r="H58" s="44">
+        <v>19.5</v>
+      </c>
+      <c r="I58" s="38">
+        <v>19.7</v>
+      </c>
+      <c r="J58" s="39">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B59" s="47">
+        <v>23</v>
+      </c>
+      <c r="C59" s="47">
+        <v>20.5</v>
+      </c>
+      <c r="D59" s="43">
+        <v>24.2</v>
+      </c>
+      <c r="E59" s="43">
+        <v>23.8</v>
+      </c>
+      <c r="F59" s="44">
+        <v>22.9</v>
+      </c>
+      <c r="G59" s="45">
+        <v>23</v>
+      </c>
+      <c r="H59" s="44">
+        <v>22.6</v>
+      </c>
+      <c r="I59" s="38">
+        <v>21.1</v>
+      </c>
+      <c r="J59" s="39">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B60" s="47">
+        <v>159.9</v>
+      </c>
+      <c r="C60" s="47">
+        <v>118.4</v>
+      </c>
+      <c r="D60" s="43">
+        <v>113.4</v>
+      </c>
+      <c r="E60" s="43">
+        <v>120.4</v>
+      </c>
+      <c r="F60" s="44">
+        <v>125.8</v>
+      </c>
+      <c r="G60" s="45">
+        <v>128.1</v>
+      </c>
+      <c r="H60" s="53">
+        <v>129</v>
+      </c>
+      <c r="I60" s="53">
+        <v>130</v>
+      </c>
+      <c r="J60" s="39">
+        <v>144.9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B61" s="47">
+        <v>50.9</v>
+      </c>
+      <c r="C61" s="47">
+        <v>55.4</v>
+      </c>
+      <c r="D61" s="43">
+        <v>61.5</v>
+      </c>
+      <c r="E61" s="43">
+        <v>61.5</v>
+      </c>
+      <c r="F61" s="38">
+        <v>61.3</v>
+      </c>
+      <c r="G61" s="42">
+        <v>61.2</v>
+      </c>
+      <c r="H61" s="38">
+        <v>58.4</v>
+      </c>
+      <c r="I61" s="38">
+        <v>59.2</v>
+      </c>
+      <c r="J61" s="39">
+        <v>57.9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B62" s="47">
+        <v>43.5</v>
+      </c>
+      <c r="C62" s="47">
+        <v>39.4</v>
+      </c>
+      <c r="D62" s="43">
+        <v>41.7</v>
+      </c>
+      <c r="E62" s="43">
+        <v>38.4</v>
+      </c>
+      <c r="F62" s="44">
+        <v>22.3</v>
+      </c>
+      <c r="G62" s="45">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="H62" s="44">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="I62" s="44">
+        <v>18.3</v>
+      </c>
+      <c r="J62" s="39">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B63" s="47">
+        <v>22.1</v>
+      </c>
+      <c r="C63" s="47">
+        <v>20.9</v>
+      </c>
+      <c r="D63" s="43">
+        <v>20.3</v>
+      </c>
+      <c r="E63" s="43">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F63" s="38">
+        <v>18.5</v>
+      </c>
+      <c r="G63" s="42">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H63" s="38">
+        <v>16.5</v>
+      </c>
+      <c r="I63" s="38">
+        <v>15.7</v>
+      </c>
+      <c r="J63" s="39">
+        <v>18.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B64" s="47">
+        <v>96</v>
+      </c>
+      <c r="C64" s="47">
+        <v>93.4</v>
+      </c>
+      <c r="D64" s="43">
+        <v>93.2</v>
+      </c>
+      <c r="E64" s="43">
+        <v>93.8</v>
+      </c>
+      <c r="F64" s="53">
+        <v>94</v>
+      </c>
+      <c r="G64" s="45">
+        <v>97.2</v>
+      </c>
+      <c r="H64" s="44">
+        <v>96.6</v>
+      </c>
+      <c r="I64" s="38">
+        <v>97.9</v>
+      </c>
+      <c r="J64" s="39">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" s="47">
+        <v>24</v>
+      </c>
+      <c r="C65" s="47">
+        <v>22.5</v>
+      </c>
+      <c r="D65" s="43">
+        <v>23.8</v>
+      </c>
+      <c r="E65" s="43">
+        <v>23.6</v>
+      </c>
+      <c r="F65" s="53">
+        <v>23</v>
+      </c>
+      <c r="G65" s="45">
+        <v>22.1</v>
+      </c>
+      <c r="H65" s="44">
+        <v>21.4</v>
+      </c>
+      <c r="I65" s="53">
+        <v>21</v>
+      </c>
+      <c r="J65" s="39">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" s="47">
+        <v>33.1</v>
+      </c>
+      <c r="C66" s="47">
+        <v>27.6</v>
+      </c>
+      <c r="D66" s="43">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E66" s="43">
+        <v>31.1</v>
+      </c>
+      <c r="F66" s="44">
+        <v>30.6</v>
+      </c>
+      <c r="G66" s="45">
+        <v>30</v>
+      </c>
+      <c r="H66" s="44">
+        <v>28.9</v>
+      </c>
+      <c r="I66" s="44">
+        <v>28.8</v>
+      </c>
+      <c r="J66" s="39">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" s="47">
+        <v>95.5</v>
+      </c>
+      <c r="C67" s="47">
+        <v>94.2</v>
+      </c>
+      <c r="D67" s="43">
+        <v>94.2</v>
+      </c>
+      <c r="E67" s="43">
+        <v>93.2</v>
+      </c>
+      <c r="F67" s="44">
+        <v>94.5</v>
+      </c>
+      <c r="G67" s="45">
+        <v>95.6</v>
+      </c>
+      <c r="H67" s="44">
+        <v>98.3</v>
+      </c>
+      <c r="I67" s="38">
+        <v>99.9</v>
+      </c>
+      <c r="J67" s="39">
+        <v>123.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="85"/>
+      <c r="B68" s="54"/>
+      <c r="C68" s="54"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="56"/>
+      <c r="G68" s="57"/>
+      <c r="H68" s="56"/>
+      <c r="I68" s="58"/>
+      <c r="J68" s="59"/>
+      <c r="K68" s="88"/>
+      <c r="L68" s="59"/>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="C69" s="3"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="L69" s="22"/>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B70" s="10">
         <v>2023</v>
       </c>
-      <c r="L5" s="12">
+      <c r="C70" s="10">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="D70" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E70" s="10"/>
+      <c r="F70" s="10"/>
+      <c r="G70" s="10"/>
+      <c r="H70" s="10"/>
+      <c r="I70" s="10"/>
+      <c r="J70" s="10"/>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="109"/>
+      <c r="B71" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C71" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D71" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E71" s="11"/>
+      <c r="F71" s="11"/>
+      <c r="G71" s="11"/>
+      <c r="H71" s="11"/>
+      <c r="I71" s="11"/>
+      <c r="J71" s="11"/>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B72" s="83">
+        <v>34.9</v>
+      </c>
+      <c r="C72" s="29">
+        <v>36.149000000000001</v>
+      </c>
+      <c r="D72" s="94">
+        <v>32.5</v>
+      </c>
+      <c r="E72" s="26"/>
+      <c r="F72" s="27"/>
+      <c r="G72" s="28"/>
+      <c r="H72" s="27"/>
+      <c r="I72" s="27"/>
+      <c r="J72" s="29"/>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73" s="94">
+        <v>26.8</v>
+      </c>
+      <c r="E73" s="26"/>
+      <c r="F73" s="30"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="30"/>
+      <c r="I73" s="27"/>
+      <c r="J73" s="29"/>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B74" s="83">
+        <v>13.5</v>
+      </c>
+      <c r="C74" s="29">
+        <v>13.79</v>
+      </c>
+      <c r="D74" s="94">
+        <v>13.5</v>
+      </c>
+      <c r="E74" s="26"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="31"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="27"/>
+      <c r="J74" s="29"/>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B75" s="83">
+        <v>131.9</v>
+      </c>
+      <c r="C75" s="29">
+        <v>133.59</v>
+      </c>
+      <c r="D75" s="94">
+        <v>133.4</v>
+      </c>
+      <c r="E75" s="26"/>
+      <c r="F75" s="30"/>
+      <c r="G75" s="31"/>
+      <c r="H75" s="30"/>
+      <c r="I75" s="30"/>
+      <c r="J75" s="29"/>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B76" s="83">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="C76" s="29">
+        <v>78.953999999999994</v>
+      </c>
+      <c r="D76" s="94">
+        <v>80</v>
+      </c>
+      <c r="E76" s="26"/>
+      <c r="F76" s="30"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="30"/>
+      <c r="I76" s="27"/>
+      <c r="J76" s="29"/>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B77" s="84">
+        <v>12.9</v>
+      </c>
+      <c r="C77" s="39">
+        <v>12.929</v>
+      </c>
+      <c r="D77" s="95">
+        <v>12</v>
+      </c>
+      <c r="E77" s="23"/>
+      <c r="F77" s="38"/>
+      <c r="G77" s="38"/>
+      <c r="H77" s="38"/>
+      <c r="I77" s="38"/>
+      <c r="J77" s="39"/>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B78" s="84">
+        <v>150.69999999999999</v>
+      </c>
+      <c r="C78" s="39">
+        <v>157.35400000000001</v>
+      </c>
+      <c r="D78" s="95">
+        <v>165.6</v>
+      </c>
+      <c r="E78" s="43"/>
+      <c r="F78" s="44"/>
+      <c r="G78" s="45"/>
+      <c r="H78" s="53"/>
+      <c r="I78" s="53"/>
+      <c r="J78" s="39"/>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B79" s="84">
+        <v>11.9</v>
+      </c>
+      <c r="C79" s="39">
+        <v>11.651</v>
+      </c>
+      <c r="D79" s="95">
+        <v>11.5</v>
+      </c>
+      <c r="E79" s="43"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="45"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="39"/>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B80" s="84">
+        <v>117.1</v>
+      </c>
+      <c r="C80" s="39">
+        <v>120.795</v>
+      </c>
+      <c r="D80" s="95">
+        <v>125.2</v>
+      </c>
+      <c r="E80" s="43"/>
+      <c r="F80" s="53"/>
+      <c r="G80" s="45"/>
+      <c r="H80" s="44"/>
+      <c r="I80" s="38"/>
+      <c r="J80" s="39"/>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" s="84">
+        <v>28.2</v>
+      </c>
+      <c r="C81" s="39">
+        <v>28.039000000000001</v>
+      </c>
+      <c r="D81" s="95">
+        <v>27.7</v>
+      </c>
+      <c r="E81" s="43"/>
+      <c r="F81" s="44"/>
+      <c r="G81" s="45"/>
+      <c r="H81" s="44"/>
+      <c r="I81" s="44"/>
+      <c r="J81" s="39"/>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" s="84">
+        <v>125.2</v>
+      </c>
+      <c r="C82" s="39">
+        <v>129.01599999999999</v>
+      </c>
+      <c r="D82" s="95">
+        <v>110.6</v>
+      </c>
+      <c r="E82" s="43"/>
+      <c r="F82" s="44"/>
+      <c r="G82" s="45"/>
+      <c r="H82" s="44"/>
+      <c r="I82" s="38"/>
+      <c r="J82" s="39"/>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" s="85"/>
+      <c r="B83" s="54"/>
+      <c r="C83" s="54"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="56"/>
+      <c r="G83" s="57"/>
+      <c r="H83" s="56"/>
+      <c r="I83" s="58"/>
+      <c r="J83" s="59"/>
+      <c r="K83" s="88"/>
+      <c r="L83" s="59"/>
+    </row>
+    <row r="84" spans="1:12" ht="11.25" customHeight="1">
+      <c r="A84" s="85"/>
+      <c r="B84" s="54"/>
+      <c r="C84" s="54"/>
+      <c r="D84" s="55"/>
+      <c r="E84" s="55"/>
+      <c r="F84" s="56"/>
+      <c r="G84" s="57"/>
+      <c r="H84" s="56"/>
+      <c r="I84" s="58"/>
+      <c r="J84" s="59"/>
+      <c r="K84" s="88"/>
+      <c r="L84" s="59"/>
+    </row>
+    <row r="85" spans="1:12" s="8" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B85" s="111" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" s="111"/>
+      <c r="D85" s="111"/>
+      <c r="E85" s="111"/>
+      <c r="F85" s="111"/>
+      <c r="G85" s="111"/>
+      <c r="H85" s="111"/>
+      <c r="I85" s="111"/>
+      <c r="J85" s="15"/>
+      <c r="K85" s="18"/>
+    </row>
+    <row r="86" spans="1:12" ht="12.75" customHeight="1">
+      <c r="C86" s="3"/>
+      <c r="G86" s="5"/>
+      <c r="H86" s="5"/>
+      <c r="I86" s="5"/>
+      <c r="J86" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L86" s="22"/>
+    </row>
+    <row r="87" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A87" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C87" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D87" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E87" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F87" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G87" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H87" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I87" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J87" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="16.5" customHeight="1">
+      <c r="A88" s="109"/>
+      <c r="B88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="C88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="D88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="E88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="F88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="G88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="H88" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="I88" s="11" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="85" t="s">
+      <c r="J88" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="28">
-[...2 lines deleted...]
-      <c r="C7" s="28">
+      <c r="B89" s="34">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="C89" s="34">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D89" s="26">
+        <v>75.5</v>
+      </c>
+      <c r="E89" s="26">
+        <v>67.8</v>
+      </c>
+      <c r="F89" s="27">
+        <v>68.3</v>
+      </c>
+      <c r="G89" s="28">
+        <v>69</v>
+      </c>
+      <c r="H89" s="34">
+        <v>64.8</v>
+      </c>
+      <c r="I89" s="34">
+        <v>65.3</v>
+      </c>
+      <c r="J89" s="29">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B90" s="34">
+        <v>22.1</v>
+      </c>
+      <c r="C90" s="34">
+        <v>24.3</v>
+      </c>
+      <c r="D90" s="26">
+        <v>24.9</v>
+      </c>
+      <c r="E90" s="26">
+        <v>24.6</v>
+      </c>
+      <c r="F90" s="27">
+        <v>25.1</v>
+      </c>
+      <c r="G90" s="28">
+        <v>24.2</v>
+      </c>
+      <c r="H90" s="27">
+        <v>22.2</v>
+      </c>
+      <c r="I90" s="27">
+        <v>20.8</v>
+      </c>
+      <c r="J90" s="29">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" s="34">
+        <v>10.5</v>
+      </c>
+      <c r="C91" s="34">
+        <v>11.4</v>
+      </c>
+      <c r="D91" s="26">
+        <v>11.2</v>
+      </c>
+      <c r="E91" s="60">
+        <v>12.1</v>
+      </c>
+      <c r="F91" s="30">
+        <v>12.1</v>
+      </c>
+      <c r="G91" s="31">
+        <v>12.1</v>
+      </c>
+      <c r="H91" s="30">
+        <v>11.7</v>
+      </c>
+      <c r="I91" s="27">
+        <v>12.1</v>
+      </c>
+      <c r="J91" s="29">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B92" s="61">
+        <v>14.9</v>
+      </c>
+      <c r="C92" s="61">
+        <v>14.1</v>
+      </c>
+      <c r="D92" s="26">
+        <v>13.3</v>
+      </c>
+      <c r="E92" s="26">
+        <v>13.3</v>
+      </c>
+      <c r="F92" s="37">
+        <v>13</v>
+      </c>
+      <c r="G92" s="31">
+        <v>12.9</v>
+      </c>
+      <c r="H92" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="I92" s="27">
+        <v>12.2</v>
+      </c>
+      <c r="J92" s="29">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B93" s="62">
+        <v>26</v>
+      </c>
+      <c r="C93" s="62">
+        <v>25.4</v>
+      </c>
+      <c r="D93" s="36">
+        <v>24.9</v>
+      </c>
+      <c r="E93" s="36">
+        <v>24.2</v>
+      </c>
+      <c r="F93" s="30">
+        <v>24.4</v>
+      </c>
+      <c r="G93" s="31">
+        <v>23.9</v>
+      </c>
+      <c r="H93" s="30">
+        <v>23.6</v>
+      </c>
+      <c r="I93" s="30">
+        <v>22.4</v>
+      </c>
+      <c r="J93" s="29">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B94" s="34">
+        <v>8</v>
+      </c>
+      <c r="C94" s="34">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D94" s="26">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E94" s="26">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F94" s="30">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G94" s="31">
+        <v>9.4</v>
+      </c>
+      <c r="H94" s="30">
+        <v>9.1</v>
+      </c>
+      <c r="I94" s="32">
+        <v>9</v>
+      </c>
+      <c r="J94" s="29">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B95" s="34">
+        <v>98.1</v>
+      </c>
+      <c r="C95" s="34">
+        <v>107.9</v>
+      </c>
+      <c r="D95" s="26">
+        <v>105.5</v>
+      </c>
+      <c r="E95" s="63">
+        <v>111.7</v>
+      </c>
+      <c r="F95" s="30">
+        <v>112.9</v>
+      </c>
+      <c r="G95" s="31">
+        <v>109.6</v>
+      </c>
+      <c r="H95" s="30">
+        <v>104.8</v>
+      </c>
+      <c r="I95" s="30">
+        <v>104.7</v>
+      </c>
+      <c r="J95" s="29">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B96" s="34">
+        <v>43.9</v>
+      </c>
+      <c r="C96" s="34">
+        <v>47</v>
+      </c>
+      <c r="D96" s="26">
+        <v>50.4</v>
+      </c>
+      <c r="E96" s="34">
+        <v>55</v>
+      </c>
+      <c r="F96" s="30">
+        <v>56.8</v>
+      </c>
+      <c r="G96" s="31">
+        <v>58.1</v>
+      </c>
+      <c r="H96" s="30">
+        <v>57.7</v>
+      </c>
+      <c r="I96" s="27">
+        <v>57.7</v>
+      </c>
+      <c r="J96" s="29">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B97" s="23"/>
+      <c r="C97" s="23"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="23"/>
+      <c r="F97" s="38">
+        <v>10.7</v>
+      </c>
+      <c r="G97" s="38">
+        <v>10.4</v>
+      </c>
+      <c r="H97" s="38">
+        <v>10.1</v>
+      </c>
+      <c r="I97" s="52">
+        <v>10</v>
+      </c>
+      <c r="J97" s="39">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B98" s="64">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C98" s="64">
+        <v>17.2</v>
+      </c>
+      <c r="D98" s="41">
+        <v>17.3</v>
+      </c>
+      <c r="E98" s="65">
+        <v>16.7</v>
+      </c>
+      <c r="F98" s="38">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G98" s="42">
+        <v>16.3</v>
+      </c>
+      <c r="H98" s="38">
+        <v>15.8</v>
+      </c>
+      <c r="I98" s="38">
+        <v>15.1</v>
+      </c>
+      <c r="J98" s="39">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B99" s="46">
+        <v>13.8</v>
+      </c>
+      <c r="C99" s="46">
+        <v>14.7</v>
+      </c>
+      <c r="D99" s="43">
+        <v>14.7</v>
+      </c>
+      <c r="E99" s="66">
+        <v>14.2</v>
+      </c>
+      <c r="F99" s="44">
+        <v>14.2</v>
+      </c>
+      <c r="G99" s="45">
+        <v>14.2</v>
+      </c>
+      <c r="H99" s="44">
+        <v>13.4</v>
+      </c>
+      <c r="I99" s="38">
+        <v>13.8</v>
+      </c>
+      <c r="J99" s="39">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B100" s="46">
+        <v>13.9</v>
+      </c>
+      <c r="C100" s="46">
+        <v>15.6</v>
+      </c>
+      <c r="D100" s="43">
+        <v>13.3</v>
+      </c>
+      <c r="E100" s="43">
+        <v>15.6</v>
+      </c>
+      <c r="F100" s="53">
+        <v>15</v>
+      </c>
+      <c r="G100" s="45">
+        <v>15.9</v>
+      </c>
+      <c r="H100" s="44">
+        <v>15.2</v>
+      </c>
+      <c r="I100" s="38">
+        <v>13.8</v>
+      </c>
+      <c r="J100" s="39">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B101" s="46">
+        <v>112.8</v>
+      </c>
+      <c r="C101" s="46">
+        <v>81.8</v>
+      </c>
+      <c r="D101" s="43">
+        <v>82.4</v>
+      </c>
+      <c r="E101" s="43">
+        <v>87.3</v>
+      </c>
+      <c r="F101" s="44">
+        <v>88.3</v>
+      </c>
+      <c r="G101" s="45">
+        <v>89.6</v>
+      </c>
+      <c r="H101" s="44">
+        <v>90.6</v>
+      </c>
+      <c r="I101" s="44">
+        <v>92.1</v>
+      </c>
+      <c r="J101" s="39">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" s="46">
+        <v>28</v>
+      </c>
+      <c r="C102" s="46">
+        <v>37.4</v>
+      </c>
+      <c r="D102" s="43">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E102" s="65">
+        <v>43.5</v>
+      </c>
+      <c r="F102" s="38">
+        <v>43.4</v>
+      </c>
+      <c r="G102" s="42">
+        <v>43.4</v>
+      </c>
+      <c r="H102" s="38">
+        <v>41.2</v>
+      </c>
+      <c r="I102" s="38">
+        <v>39.1</v>
+      </c>
+      <c r="J102" s="39">
+        <v>34.299999999999997</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B103" s="46">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="C103" s="46">
+        <v>21.8</v>
+      </c>
+      <c r="D103" s="43">
+        <v>25.5</v>
+      </c>
+      <c r="E103" s="66">
+        <v>27.4</v>
+      </c>
+      <c r="F103" s="44">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G103" s="45">
+        <v>14.7</v>
+      </c>
+      <c r="H103" s="53">
+        <v>14</v>
+      </c>
+      <c r="I103" s="44">
+        <v>12.7</v>
+      </c>
+      <c r="J103" s="39">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B104" s="46">
+        <v>11.4</v>
+      </c>
+      <c r="C104" s="46">
+        <v>13.5</v>
+      </c>
+      <c r="D104" s="46">
+        <v>14</v>
+      </c>
+      <c r="E104" s="65">
+        <v>13.3</v>
+      </c>
+      <c r="F104" s="38">
+        <v>13.5</v>
+      </c>
+      <c r="G104" s="42">
+        <v>12.7</v>
+      </c>
+      <c r="H104" s="52">
+        <v>12</v>
+      </c>
+      <c r="I104" s="38">
+        <v>11.5</v>
+      </c>
+      <c r="J104" s="39">
+        <v>15.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" s="46">
+        <v>64.7</v>
+      </c>
+      <c r="C105" s="46">
+        <v>72.3</v>
+      </c>
+      <c r="D105" s="46">
+        <v>73</v>
+      </c>
+      <c r="E105" s="43">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F105" s="53">
+        <v>71</v>
+      </c>
+      <c r="G105" s="45">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="H105" s="44">
+        <v>72.3</v>
+      </c>
+      <c r="I105" s="38">
+        <v>69.5</v>
+      </c>
+      <c r="J105" s="39">
+        <v>80.599999999999994</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" s="46">
+        <v>12.9</v>
+      </c>
+      <c r="C106" s="46">
+        <v>15.1</v>
+      </c>
+      <c r="D106" s="43">
+        <v>17.7</v>
+      </c>
+      <c r="E106" s="66">
+        <v>16.7</v>
+      </c>
+      <c r="F106" s="44">
+        <v>16.2</v>
+      </c>
+      <c r="G106" s="45">
+        <v>15.7</v>
+      </c>
+      <c r="H106" s="44">
+        <v>15.2</v>
+      </c>
+      <c r="I106" s="44">
+        <v>14.8</v>
+      </c>
+      <c r="J106" s="39">
+        <v>18.100000000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B107" s="46">
+        <v>17.3</v>
+      </c>
+      <c r="C107" s="46">
+        <v>21.3</v>
+      </c>
+      <c r="D107" s="46">
+        <v>22</v>
+      </c>
+      <c r="E107" s="43">
+        <v>21.8</v>
+      </c>
+      <c r="F107" s="44">
+        <v>21.5</v>
+      </c>
+      <c r="G107" s="45">
+        <v>21.6</v>
+      </c>
+      <c r="H107" s="44">
+        <v>20.3</v>
+      </c>
+      <c r="I107" s="53">
+        <v>20</v>
+      </c>
+      <c r="J107" s="39">
+        <v>20.100000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" s="46">
+        <v>67.7</v>
+      </c>
+      <c r="C108" s="46">
+        <v>72.7</v>
+      </c>
+      <c r="D108" s="43">
+        <v>73.2</v>
+      </c>
+      <c r="E108" s="43">
+        <v>73.3</v>
+      </c>
+      <c r="F108" s="44">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="G108" s="45">
+        <v>76</v>
+      </c>
+      <c r="H108" s="53">
+        <v>75</v>
+      </c>
+      <c r="I108" s="38">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="J108" s="39">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12">
+      <c r="A109" s="85"/>
+      <c r="B109" s="87"/>
+      <c r="C109" s="87"/>
+      <c r="D109" s="55"/>
+      <c r="E109" s="55"/>
+      <c r="F109" s="56"/>
+      <c r="G109" s="57"/>
+      <c r="H109" s="89"/>
+      <c r="I109" s="58"/>
+      <c r="J109" s="59"/>
+      <c r="K109" s="88"/>
+      <c r="L109" s="59"/>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="C110" s="3"/>
+      <c r="G110" s="5"/>
+      <c r="H110" s="5"/>
+      <c r="I110" s="5"/>
+      <c r="J110" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L110" s="22"/>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B111" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C111" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D111" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E111" s="10"/>
+      <c r="F111" s="10"/>
+      <c r="G111" s="10"/>
+      <c r="H111" s="10"/>
+      <c r="I111" s="10"/>
+      <c r="J111" s="10"/>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" s="109"/>
+      <c r="B112" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" s="11"/>
+      <c r="F112" s="11"/>
+      <c r="G112" s="11"/>
+      <c r="H112" s="11"/>
+      <c r="I112" s="11"/>
+      <c r="J112" s="11"/>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B113" s="83">
+        <v>28</v>
+      </c>
+      <c r="C113" s="29">
+        <v>31.527000000000001</v>
+      </c>
+      <c r="D113" s="96">
+        <v>31</v>
+      </c>
+      <c r="E113" s="26"/>
+      <c r="F113" s="27"/>
+      <c r="G113" s="28"/>
+      <c r="H113" s="27"/>
+      <c r="I113" s="27"/>
+      <c r="J113" s="29"/>
+    </row>
+    <row r="114" spans="1:12">
+      <c r="A114" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B114" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C114" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" s="96">
+        <v>17.7</v>
+      </c>
+      <c r="E114" s="60"/>
+      <c r="F114" s="30"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="30"/>
+      <c r="I114" s="27"/>
+      <c r="J114" s="29"/>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B115" s="83">
+        <v>10</v>
+      </c>
+      <c r="C115" s="29">
+        <v>10.099</v>
+      </c>
+      <c r="D115" s="96">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E115" s="26"/>
+      <c r="F115" s="30"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="30"/>
+      <c r="I115" s="32"/>
+      <c r="J115" s="29"/>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B116" s="83">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C116" s="29">
+        <v>82.2</v>
+      </c>
+      <c r="D116" s="96">
+        <v>81.5</v>
+      </c>
+      <c r="E116" s="63"/>
+      <c r="F116" s="30"/>
+      <c r="G116" s="31"/>
+      <c r="H116" s="30"/>
+      <c r="I116" s="30"/>
+      <c r="J116" s="29"/>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B117" s="83">
+        <v>52.2</v>
+      </c>
+      <c r="C117" s="29">
+        <v>54.673000000000002</v>
+      </c>
+      <c r="D117" s="96">
+        <v>56.6</v>
+      </c>
+      <c r="E117" s="34"/>
+      <c r="F117" s="30"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="30"/>
+      <c r="I117" s="27"/>
+      <c r="J117" s="29"/>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B118" s="84">
+        <v>8.4</v>
+      </c>
+      <c r="C118" s="39">
+        <v>8.8010000000000002</v>
+      </c>
+      <c r="D118" s="97">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E118" s="23"/>
+      <c r="F118" s="38"/>
+      <c r="G118" s="38"/>
+      <c r="H118" s="38"/>
+      <c r="I118" s="52"/>
+      <c r="J118" s="39"/>
+    </row>
+    <row r="119" spans="1:12">
+      <c r="A119" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B119" s="84">
+        <v>87.1</v>
+      </c>
+      <c r="C119" s="39">
+        <v>98.222999999999999</v>
+      </c>
+      <c r="D119" s="97">
+        <v>103.4</v>
+      </c>
+      <c r="E119" s="43"/>
+      <c r="F119" s="44"/>
+      <c r="G119" s="45"/>
+      <c r="H119" s="44"/>
+      <c r="I119" s="44"/>
+      <c r="J119" s="39"/>
+    </row>
+    <row r="120" spans="1:12">
+      <c r="A120" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B120" s="84">
+        <v>6.9</v>
+      </c>
+      <c r="C120" s="39">
+        <v>6.81</v>
+      </c>
+      <c r="D120" s="97">
+        <v>7.8</v>
+      </c>
+      <c r="E120" s="66"/>
+      <c r="F120" s="44"/>
+      <c r="G120" s="45"/>
+      <c r="H120" s="53"/>
+      <c r="I120" s="44"/>
+      <c r="J120" s="39"/>
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B121" s="84">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="C121" s="39">
+        <v>79.417000000000002</v>
+      </c>
+      <c r="D121" s="97">
+        <v>88.6</v>
+      </c>
+      <c r="E121" s="43"/>
+      <c r="F121" s="53"/>
+      <c r="G121" s="45"/>
+      <c r="H121" s="44"/>
+      <c r="I121" s="38"/>
+      <c r="J121" s="39"/>
+    </row>
+    <row r="122" spans="1:12">
+      <c r="A122" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B122" s="84">
+        <v>19.2</v>
+      </c>
+      <c r="C122" s="39">
+        <v>20.864000000000001</v>
+      </c>
+      <c r="D122" s="97">
+        <v>20.6</v>
+      </c>
+      <c r="E122" s="43"/>
+      <c r="F122" s="44"/>
+      <c r="G122" s="45"/>
+      <c r="H122" s="44"/>
+      <c r="I122" s="53"/>
+      <c r="J122" s="39"/>
+    </row>
+    <row r="123" spans="1:12">
+      <c r="A123" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" s="84">
+        <v>97.3</v>
+      </c>
+      <c r="C123" s="39">
+        <v>103.038</v>
+      </c>
+      <c r="D123" s="97">
         <v>87.8</v>
       </c>
-      <c r="D7" s="29">
-[...20 lines deleted...]
-      <c r="K7" s="86" t="s">
+      <c r="E123" s="43"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="45"/>
+      <c r="H123" s="53"/>
+      <c r="I123" s="38"/>
+      <c r="J123" s="39"/>
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" s="85"/>
+      <c r="B124" s="87"/>
+      <c r="C124" s="87"/>
+      <c r="D124" s="55"/>
+      <c r="E124" s="55"/>
+      <c r="F124" s="56"/>
+      <c r="G124" s="57"/>
+      <c r="H124" s="89"/>
+      <c r="I124" s="58"/>
+      <c r="J124" s="59"/>
+      <c r="K124" s="88"/>
+      <c r="L124" s="59"/>
+    </row>
+    <row r="125" spans="1:12">
+      <c r="A125" s="85"/>
+      <c r="B125" s="87"/>
+      <c r="C125" s="87"/>
+      <c r="D125" s="55"/>
+      <c r="E125" s="55"/>
+      <c r="F125" s="56"/>
+      <c r="G125" s="57"/>
+      <c r="H125" s="89"/>
+      <c r="I125" s="58"/>
+      <c r="J125" s="59"/>
+      <c r="K125" s="88"/>
+      <c r="L125" s="59"/>
+    </row>
+    <row r="126" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="B126" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="C126" s="112"/>
+      <c r="D126" s="112"/>
+      <c r="E126" s="112"/>
+      <c r="F126" s="112"/>
+      <c r="G126" s="112"/>
+      <c r="H126" s="112"/>
+      <c r="I126" s="112"/>
+      <c r="J126" s="16"/>
+      <c r="K126" s="18"/>
+    </row>
+    <row r="127" spans="1:12" ht="12.75" customHeight="1">
+      <c r="C127" s="3"/>
+      <c r="G127" s="5"/>
+      <c r="H127" s="5"/>
+      <c r="I127" s="5"/>
+      <c r="J127" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L127" s="22"/>
+    </row>
+    <row r="128" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A128" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B128" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C128" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D128" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E128" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F128" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G128" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H128" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I128" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J128" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="109"/>
+      <c r="B129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J129" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" s="34">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C130" s="34">
+        <v>11.9</v>
+      </c>
+      <c r="D130" s="34">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E130" s="26">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F130" s="27">
+        <v>18.5</v>
+      </c>
+      <c r="G130" s="28">
+        <v>19.5</v>
+      </c>
+      <c r="H130" s="34">
+        <v>21.5</v>
+      </c>
+      <c r="I130" s="34">
+        <v>23.1</v>
+      </c>
+      <c r="J130" s="29">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B131" s="34">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C131" s="34">
+        <v>4</v>
+      </c>
+      <c r="D131" s="34">
+        <v>6.6</v>
+      </c>
+      <c r="E131" s="67">
+        <v>6.5</v>
+      </c>
+      <c r="F131" s="27">
+        <v>6.6</v>
+      </c>
+      <c r="G131" s="28">
+        <v>6.8</v>
+      </c>
+      <c r="H131" s="27">
+        <v>7.1</v>
+      </c>
+      <c r="I131" s="27">
+        <v>7.7</v>
+      </c>
+      <c r="J131" s="29">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B132" s="34">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C132" s="34">
+        <v>4.5</v>
+      </c>
+      <c r="D132" s="34">
+        <v>5.4</v>
+      </c>
+      <c r="E132" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="F132" s="30">
+        <v>5.6</v>
+      </c>
+      <c r="G132" s="31">
+        <v>5.4</v>
+      </c>
+      <c r="H132" s="30">
+        <v>5.4</v>
+      </c>
+      <c r="I132" s="27">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J132" s="29">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B133" s="61">
+        <v>7.9</v>
+      </c>
+      <c r="C133" s="61">
+        <v>6.1</v>
+      </c>
+      <c r="D133" s="34">
+        <v>5.6</v>
+      </c>
+      <c r="E133" s="26">
+        <v>5.7</v>
+      </c>
+      <c r="F133" s="30">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G133" s="31">
+        <v>5.3</v>
+      </c>
+      <c r="H133" s="30">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I133" s="32">
+        <v>5</v>
+      </c>
+      <c r="J133" s="29">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B134" s="62">
+        <v>11.4</v>
+      </c>
+      <c r="C134" s="62">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D134" s="68">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E134" s="36">
+        <v>10.9</v>
+      </c>
+      <c r="F134" s="30">
+        <v>10.6</v>
+      </c>
+      <c r="G134" s="31">
+        <v>10.3</v>
+      </c>
+      <c r="H134" s="30">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I134" s="30">
+        <v>9.5</v>
+      </c>
+      <c r="J134" s="29">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B135" s="34">
+        <v>8</v>
+      </c>
+      <c r="C135" s="34">
+        <v>6.5</v>
+      </c>
+      <c r="D135" s="34">
+        <v>5.9</v>
+      </c>
+      <c r="E135" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="F135" s="30">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G135" s="31">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H135" s="37">
+        <v>5</v>
+      </c>
+      <c r="I135" s="27">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J135" s="29">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B136" s="34">
+        <v>53.3</v>
+      </c>
+      <c r="C136" s="34">
+        <v>39.5</v>
+      </c>
+      <c r="D136" s="34">
+        <v>52.4</v>
+      </c>
+      <c r="E136" s="63">
+        <v>44.6</v>
+      </c>
+      <c r="F136" s="37">
+        <v>45</v>
+      </c>
+      <c r="G136" s="31">
+        <v>42.6</v>
+      </c>
+      <c r="H136" s="30">
+        <v>43.1</v>
+      </c>
+      <c r="I136" s="30">
+        <v>42.6</v>
+      </c>
+      <c r="J136" s="29">
+        <v>38.700000000000003</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B137" s="34">
+        <v>24.4</v>
+      </c>
+      <c r="C137" s="34">
+        <v>13.1</v>
+      </c>
+      <c r="D137" s="34">
+        <v>24.6</v>
+      </c>
+      <c r="E137" s="69">
+        <v>23.4</v>
+      </c>
+      <c r="F137" s="30">
+        <v>23.1</v>
+      </c>
+      <c r="G137" s="31">
+        <v>23.8</v>
+      </c>
+      <c r="H137" s="30">
+        <v>23.6</v>
+      </c>
+      <c r="I137" s="27">
+        <v>23.4</v>
+      </c>
+      <c r="J137" s="29">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B138" s="23"/>
+      <c r="C138" s="23"/>
+      <c r="D138" s="23"/>
+      <c r="E138" s="23"/>
+      <c r="F138" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="G138" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="H138" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="I138" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="J138" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B139" s="64">
+        <v>7.9</v>
+      </c>
+      <c r="C139" s="64">
+        <v>8.1</v>
+      </c>
+      <c r="D139" s="64">
+        <v>6.9</v>
+      </c>
+      <c r="E139" s="65">
+        <v>7.2</v>
+      </c>
+      <c r="F139" s="52">
+        <v>7</v>
+      </c>
+      <c r="G139" s="42">
+        <v>6.8</v>
+      </c>
+      <c r="H139" s="38">
+        <v>6.2</v>
+      </c>
+      <c r="I139" s="38">
+        <v>6.4</v>
+      </c>
+      <c r="J139" s="39">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="46">
+        <v>7.1</v>
+      </c>
+      <c r="C140" s="46">
+        <v>5.4</v>
+      </c>
+      <c r="D140" s="46">
+        <v>6.9</v>
+      </c>
+      <c r="E140" s="66">
+        <v>6.8</v>
+      </c>
+      <c r="F140" s="44">
+        <v>6.7</v>
+      </c>
+      <c r="G140" s="45">
+        <v>6.1</v>
+      </c>
+      <c r="H140" s="44">
+        <v>6.1</v>
+      </c>
+      <c r="I140" s="52">
+        <v>6</v>
+      </c>
+      <c r="J140" s="39">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B141" s="46">
+        <v>9.1</v>
+      </c>
+      <c r="C141" s="46">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D141" s="46">
+        <v>10.9</v>
+      </c>
+      <c r="E141" s="70">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F141" s="44">
+        <v>7.9</v>
+      </c>
+      <c r="G141" s="45">
+        <v>7.1</v>
+      </c>
+      <c r="H141" s="44">
+        <v>7.4</v>
+      </c>
+      <c r="I141" s="38">
+        <v>7.3</v>
+      </c>
+      <c r="J141" s="39">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B142" s="46">
+        <v>47</v>
+      </c>
+      <c r="C142" s="46">
+        <v>36.5</v>
+      </c>
+      <c r="D142" s="46">
+        <v>31</v>
+      </c>
+      <c r="E142" s="70">
+        <v>33.1</v>
+      </c>
+      <c r="F142" s="44">
+        <v>37.4</v>
+      </c>
+      <c r="G142" s="45">
+        <v>38.4</v>
+      </c>
+      <c r="H142" s="44">
+        <v>38.4</v>
+      </c>
+      <c r="I142" s="53">
+        <v>38</v>
+      </c>
+      <c r="J142" s="39">
+        <v>42.1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B143" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="C143" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D143" s="46">
+        <v>23.8</v>
+      </c>
+      <c r="E143" s="65">
+        <v>18</v>
+      </c>
+      <c r="F143" s="38">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G143" s="42">
+        <v>17.7</v>
+      </c>
+      <c r="H143" s="38">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I143" s="38">
+        <v>20.2</v>
+      </c>
+      <c r="J143" s="39">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B144" s="46">
+        <v>26.9</v>
+      </c>
+      <c r="C144" s="46">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D144" s="46">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="E144" s="66">
+        <v>11.1</v>
+      </c>
+      <c r="F144" s="44">
+        <v>5.9</v>
+      </c>
+      <c r="G144" s="45">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H144" s="44">
+        <v>5.4</v>
+      </c>
+      <c r="I144" s="44">
+        <v>5.6</v>
+      </c>
+      <c r="J144" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12">
+      <c r="A145" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="C145" s="46">
+        <v>7.4</v>
+      </c>
+      <c r="D145" s="46">
+        <v>6.4</v>
+      </c>
+      <c r="E145" s="65">
+        <v>5.8</v>
+      </c>
+      <c r="F145" s="52">
+        <v>5</v>
+      </c>
+      <c r="G145" s="42">
+        <v>4.7</v>
+      </c>
+      <c r="H145" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="I145" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="J145" s="39">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12">
+      <c r="A146" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B146" s="46">
+        <v>31.3</v>
+      </c>
+      <c r="C146" s="46">
+        <v>21.1</v>
+      </c>
+      <c r="D146" s="46">
+        <v>20.2</v>
+      </c>
+      <c r="E146" s="43">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F146" s="53">
+        <v>23</v>
+      </c>
+      <c r="G146" s="45">
+        <v>23.3</v>
+      </c>
+      <c r="H146" s="44">
+        <v>24.3</v>
+      </c>
+      <c r="I146" s="38">
+        <v>28.4</v>
+      </c>
+      <c r="J146" s="39">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12">
+      <c r="A147" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B147" s="46">
+        <v>11.1</v>
+      </c>
+      <c r="C147" s="46">
+        <v>7.4</v>
+      </c>
+      <c r="D147" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="E147" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="F147" s="44">
+        <v>6.8</v>
+      </c>
+      <c r="G147" s="45">
+        <v>6.4</v>
+      </c>
+      <c r="H147" s="44">
+        <v>6.2</v>
+      </c>
+      <c r="I147" s="44">
+        <v>6.3</v>
+      </c>
+      <c r="J147" s="39">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12">
+      <c r="A148" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" s="46">
+        <v>15.8</v>
+      </c>
+      <c r="C148" s="46">
+        <v>6.3</v>
+      </c>
+      <c r="D148" s="46">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E148" s="43">
+        <v>9.4</v>
+      </c>
+      <c r="F148" s="44">
+        <v>9.1</v>
+      </c>
+      <c r="G148" s="45">
+        <v>8.4</v>
+      </c>
+      <c r="H148" s="44">
+        <v>8.6</v>
+      </c>
+      <c r="I148" s="44">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J148" s="39">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12">
+      <c r="A149" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B149" s="46">
+        <v>27.8</v>
+      </c>
+      <c r="C149" s="46">
+        <v>21.5</v>
+      </c>
+      <c r="D149" s="46">
+        <v>21</v>
+      </c>
+      <c r="E149" s="66">
+        <v>20</v>
+      </c>
+      <c r="F149" s="44">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G149" s="45">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H149" s="44">
+        <v>23.3</v>
+      </c>
+      <c r="I149" s="38">
+        <v>25.1</v>
+      </c>
+      <c r="J149" s="39">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12">
+      <c r="A150" s="85"/>
+      <c r="B150" s="87"/>
+      <c r="C150" s="87"/>
+      <c r="D150" s="87"/>
+      <c r="E150" s="90"/>
+      <c r="F150" s="56"/>
+      <c r="G150" s="57"/>
+      <c r="H150" s="56"/>
+      <c r="I150" s="58"/>
+      <c r="J150" s="59"/>
+      <c r="K150" s="88"/>
+      <c r="L150" s="59"/>
+    </row>
+    <row r="151" spans="1:12">
+      <c r="C151" s="3"/>
+      <c r="G151" s="5"/>
+      <c r="H151" s="5"/>
+      <c r="I151" s="5"/>
+      <c r="J151" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L151" s="22"/>
+    </row>
+    <row r="152" spans="1:12">
+      <c r="A152" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B152" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C152" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D152" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E152" s="10"/>
+      <c r="F152" s="10"/>
+      <c r="G152" s="10"/>
+      <c r="H152" s="10"/>
+      <c r="I152" s="10"/>
+      <c r="J152" s="10"/>
+    </row>
+    <row r="153" spans="1:12">
+      <c r="A153" s="109"/>
+      <c r="B153" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" s="11"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="11"/>
+      <c r="H153" s="11"/>
+      <c r="I153" s="11"/>
+      <c r="J153" s="11"/>
+    </row>
+    <row r="154" spans="1:12">
+      <c r="A154" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B154" s="83">
+        <v>6.9</v>
+      </c>
+      <c r="C154" s="29">
+        <v>4.6219999999999999</v>
+      </c>
+      <c r="D154" s="98">
+        <v>1.5</v>
+      </c>
+      <c r="E154" s="67"/>
+      <c r="F154" s="27"/>
+      <c r="G154" s="28"/>
+      <c r="H154" s="27"/>
+      <c r="I154" s="27"/>
+      <c r="J154" s="29"/>
+    </row>
+    <row r="155" spans="1:12">
+      <c r="A155" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B155" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="L7" s="86" t="s">
+      <c r="C155" s="83" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="85" t="s">
+      <c r="D155" s="98">
+        <v>9.1</v>
+      </c>
+      <c r="E155" s="60"/>
+      <c r="F155" s="30"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="30"/>
+      <c r="I155" s="27"/>
+      <c r="J155" s="29"/>
+    </row>
+    <row r="156" spans="1:12">
+      <c r="A156" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B156" s="83">
+        <v>3.5</v>
+      </c>
+      <c r="C156" s="29">
+        <v>3.6909999999999998</v>
+      </c>
+      <c r="D156" s="98">
+        <v>3.7</v>
+      </c>
+      <c r="E156" s="26"/>
+      <c r="F156" s="30"/>
+      <c r="G156" s="31"/>
+      <c r="H156" s="37"/>
+      <c r="I156" s="27"/>
+      <c r="J156" s="29"/>
+    </row>
+    <row r="157" spans="1:12">
+      <c r="A157" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B157" s="83">
+        <v>50.3</v>
+      </c>
+      <c r="C157" s="29">
+        <v>51.39</v>
+      </c>
+      <c r="D157" s="98">
+        <v>51.9</v>
+      </c>
+      <c r="E157" s="63"/>
+      <c r="F157" s="37"/>
+      <c r="G157" s="31"/>
+      <c r="H157" s="30"/>
+      <c r="I157" s="30"/>
+      <c r="J157" s="29"/>
+    </row>
+    <row r="158" spans="1:12">
+      <c r="A158" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B158" s="83">
+        <v>26.3</v>
+      </c>
+      <c r="C158" s="29">
+        <v>24.280999999999999</v>
+      </c>
+      <c r="D158" s="98">
+        <v>23.4</v>
+      </c>
+      <c r="E158" s="69"/>
+      <c r="F158" s="30"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="30"/>
+      <c r="I158" s="27"/>
+      <c r="J158" s="29"/>
+    </row>
+    <row r="159" spans="1:12">
+      <c r="A159" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B159" s="84">
+        <v>4.5</v>
+      </c>
+      <c r="C159" s="39">
+        <v>4.1280000000000001</v>
+      </c>
+      <c r="D159" s="99">
+        <v>3.2</v>
+      </c>
+      <c r="E159" s="23"/>
+      <c r="F159" s="52"/>
+      <c r="G159" s="38"/>
+      <c r="H159" s="38"/>
+      <c r="I159" s="38"/>
+      <c r="J159" s="39"/>
+    </row>
+    <row r="160" spans="1:12">
+      <c r="A160" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B160" s="84">
+        <v>63.6</v>
+      </c>
+      <c r="C160" s="39">
+        <v>59.131</v>
+      </c>
+      <c r="D160" s="99">
+        <v>62.2</v>
+      </c>
+      <c r="E160" s="70"/>
+      <c r="F160" s="44"/>
+      <c r="G160" s="45"/>
+      <c r="H160" s="44"/>
+      <c r="I160" s="53"/>
+      <c r="J160" s="39"/>
+    </row>
+    <row r="161" spans="1:12">
+      <c r="A161" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B161" s="84">
+        <v>5</v>
+      </c>
+      <c r="C161" s="39">
+        <v>4.8410000000000002</v>
+      </c>
+      <c r="D161" s="99">
+        <v>3.6</v>
+      </c>
+      <c r="E161" s="66"/>
+      <c r="F161" s="44"/>
+      <c r="G161" s="45"/>
+      <c r="H161" s="44"/>
+      <c r="I161" s="44"/>
+      <c r="J161" s="39"/>
+    </row>
+    <row r="162" spans="1:12">
+      <c r="A162" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B162" s="84">
+        <v>42.5</v>
+      </c>
+      <c r="C162" s="39">
+        <v>41.378</v>
+      </c>
+      <c r="D162" s="99">
+        <v>36.6</v>
+      </c>
+      <c r="E162" s="43"/>
+      <c r="F162" s="53"/>
+      <c r="G162" s="45"/>
+      <c r="H162" s="44"/>
+      <c r="I162" s="38"/>
+      <c r="J162" s="39"/>
+    </row>
+    <row r="163" spans="1:12">
+      <c r="A163" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B163" s="84">
+        <v>9</v>
+      </c>
+      <c r="C163" s="39">
+        <v>7.1749999999999998</v>
+      </c>
+      <c r="D163" s="99">
+        <v>7.1</v>
+      </c>
+      <c r="E163" s="43"/>
+      <c r="F163" s="44"/>
+      <c r="G163" s="45"/>
+      <c r="H163" s="44"/>
+      <c r="I163" s="44"/>
+      <c r="J163" s="39"/>
+    </row>
+    <row r="164" spans="1:12">
+      <c r="A164" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B164" s="84">
+        <v>27.9</v>
+      </c>
+      <c r="C164" s="39">
+        <v>25.978000000000002</v>
+      </c>
+      <c r="D164" s="99">
+        <v>22.8</v>
+      </c>
+      <c r="E164" s="66"/>
+      <c r="F164" s="44"/>
+      <c r="G164" s="45"/>
+      <c r="H164" s="44"/>
+      <c r="I164" s="38"/>
+      <c r="J164" s="39"/>
+    </row>
+    <row r="165" spans="1:12">
+      <c r="A165" s="85"/>
+      <c r="B165" s="88"/>
+      <c r="C165" s="59"/>
+      <c r="D165" s="87"/>
+      <c r="E165" s="90"/>
+      <c r="F165" s="56"/>
+      <c r="G165" s="57"/>
+      <c r="H165" s="56"/>
+      <c r="I165" s="58"/>
+      <c r="J165" s="59"/>
+    </row>
+    <row r="166" spans="1:12">
+      <c r="A166" s="85"/>
+      <c r="B166" s="88"/>
+      <c r="C166" s="59"/>
+      <c r="D166" s="87"/>
+      <c r="E166" s="90"/>
+      <c r="F166" s="56"/>
+      <c r="G166" s="57"/>
+      <c r="H166" s="56"/>
+      <c r="I166" s="58"/>
+      <c r="J166" s="59"/>
+    </row>
+    <row r="167" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="B167" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" s="113"/>
+      <c r="D167" s="113"/>
+      <c r="E167" s="113"/>
+      <c r="F167" s="113"/>
+      <c r="G167" s="113"/>
+      <c r="H167" s="113"/>
+      <c r="I167" s="113"/>
+      <c r="J167" s="15"/>
+      <c r="K167" s="18"/>
+    </row>
+    <row r="168" spans="1:12" ht="12.75" customHeight="1">
+      <c r="C168" s="3"/>
+      <c r="F168" s="5"/>
+      <c r="G168" s="5"/>
+      <c r="H168" s="5"/>
+      <c r="I168" s="5"/>
+      <c r="J168" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L168" s="22"/>
+    </row>
+    <row r="169" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A169" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B169" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C169" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D169" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E169" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F169" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G169" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H169" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I169" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J169" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12">
+      <c r="A170" s="109"/>
+      <c r="B170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J170" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12">
+      <c r="A171" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171" s="71">
+        <v>3.7</v>
+      </c>
+      <c r="C171" s="71">
+        <v>3.9</v>
+      </c>
+      <c r="D171" s="26">
+        <v>3.9</v>
+      </c>
+      <c r="E171" s="34">
+        <v>4</v>
+      </c>
+      <c r="F171" s="34">
+        <v>4</v>
+      </c>
+      <c r="G171" s="28">
+        <v>3.9</v>
+      </c>
+      <c r="H171" s="71">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I171" s="71">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J171" s="29">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12">
+      <c r="A172" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="28">
-[...2 lines deleted...]
-      <c r="C8" s="28">
+      <c r="B172" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="C172" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="D172" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="E172" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="F172" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="G172" s="28">
+        <v>1.5</v>
+      </c>
+      <c r="H172" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="I172" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="J172" s="29">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12">
+      <c r="A173" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B173" s="71">
+        <v>1</v>
+      </c>
+      <c r="C173" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="D173" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="E173" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="F173" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="G173" s="72">
+        <v>0.9</v>
+      </c>
+      <c r="H173" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="I173" s="27">
+        <v>0.9</v>
+      </c>
+      <c r="J173" s="29">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12">
+      <c r="A174" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B174" s="73">
+        <v>1.4</v>
+      </c>
+      <c r="C174" s="73">
+        <v>1.2</v>
+      </c>
+      <c r="D174" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E174" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F174" s="30">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G174" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H174" s="37">
+        <v>1</v>
+      </c>
+      <c r="I174" s="32">
+        <v>1</v>
+      </c>
+      <c r="J174" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12">
+      <c r="A175" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B175" s="74">
+        <v>2.1</v>
+      </c>
+      <c r="C175" s="74">
+        <v>1.9</v>
+      </c>
+      <c r="D175" s="36">
+        <v>1.8</v>
+      </c>
+      <c r="E175" s="36">
+        <v>1.8</v>
+      </c>
+      <c r="F175" s="30">
+        <v>1.6</v>
+      </c>
+      <c r="G175" s="31">
+        <v>1.5</v>
+      </c>
+      <c r="H175" s="30">
+        <v>1.5</v>
+      </c>
+      <c r="I175" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="J175" s="29">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12">
+      <c r="A176" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B176" s="71">
+        <v>1</v>
+      </c>
+      <c r="C176" s="71">
+        <v>1</v>
+      </c>
+      <c r="D176" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="E176" s="63">
+        <v>0.8</v>
+      </c>
+      <c r="F176" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="G176" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="H176" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="I176" s="27">
+        <v>0.8</v>
+      </c>
+      <c r="J176" s="29">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12">
+      <c r="A177" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B177" s="71">
+        <v>7.1</v>
+      </c>
+      <c r="C177" s="71">
+        <v>7.3</v>
+      </c>
+      <c r="D177" s="26">
+        <v>7.3</v>
+      </c>
+      <c r="E177" s="26">
+        <v>7.1</v>
+      </c>
+      <c r="F177" s="30">
+        <v>7.2</v>
+      </c>
+      <c r="G177" s="31">
+        <v>7</v>
+      </c>
+      <c r="H177" s="30">
+        <v>7.1</v>
+      </c>
+      <c r="I177" s="30">
+        <v>7.2</v>
+      </c>
+      <c r="J177" s="29">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12">
+      <c r="A178" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B178" s="71">
+        <v>4</v>
+      </c>
+      <c r="C178" s="71">
+        <v>4</v>
+      </c>
+      <c r="D178" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E178" s="63">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F178" s="37">
+        <v>4</v>
+      </c>
+      <c r="G178" s="31">
+        <v>4</v>
+      </c>
+      <c r="H178" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I178" s="32">
+        <v>4</v>
+      </c>
+      <c r="J178" s="29">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12">
+      <c r="A179" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B179" s="23"/>
+      <c r="C179" s="23"/>
+      <c r="D179" s="23"/>
+      <c r="E179" s="23"/>
+      <c r="F179" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="G179" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="H179" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="I179" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="J179" s="39">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12">
+      <c r="A180" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B180" s="75">
+        <v>1.6</v>
+      </c>
+      <c r="C180" s="75">
+        <v>1.4</v>
+      </c>
+      <c r="D180" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="E180" s="65">
+        <v>1.2</v>
+      </c>
+      <c r="F180" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="G180" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H180" s="38">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I180" s="38">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J180" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12">
+      <c r="A181" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B181" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="C181" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="D181" s="43">
+        <v>1.2</v>
+      </c>
+      <c r="E181" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F181" s="44">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G181" s="45">
+        <v>1</v>
+      </c>
+      <c r="H181" s="53">
+        <v>1</v>
+      </c>
+      <c r="I181" s="52">
+        <v>1</v>
+      </c>
+      <c r="J181" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12">
+      <c r="A182" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B182" s="71">
+        <v>1.4</v>
+      </c>
+      <c r="C182" s="71">
+        <v>1.4</v>
+      </c>
+      <c r="D182" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="E182" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="F182" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="G182" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="H182" s="44">
+        <v>1.2</v>
+      </c>
+      <c r="I182" s="38">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J182" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12">
+      <c r="A183" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B183" s="71">
+        <v>7.2</v>
+      </c>
+      <c r="C183" s="71">
+        <v>5.3</v>
+      </c>
+      <c r="D183" s="43">
+        <v>5.2</v>
+      </c>
+      <c r="E183" s="43">
+        <v>5.6</v>
+      </c>
+      <c r="F183" s="44">
+        <v>5.8</v>
+      </c>
+      <c r="G183" s="45">
+        <v>5.9</v>
+      </c>
+      <c r="H183" s="44">
+        <v>6.1</v>
+      </c>
+      <c r="I183" s="44">
+        <v>6.2</v>
+      </c>
+      <c r="J183" s="39">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12">
+      <c r="A184" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B184" s="71">
+        <v>2.7</v>
+      </c>
+      <c r="C184" s="71">
+        <v>2.9</v>
+      </c>
+      <c r="D184" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="E184" s="65">
+        <v>3.2</v>
+      </c>
+      <c r="F184" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="G184" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="H184" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="I184" s="52">
+        <v>3</v>
+      </c>
+      <c r="J184" s="39">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12">
+      <c r="A185" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B185" s="71">
+        <v>2.7</v>
+      </c>
+      <c r="C185" s="71">
+        <v>2.6</v>
+      </c>
+      <c r="D185" s="43">
+        <v>2.5</v>
+      </c>
+      <c r="E185" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F185" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="G185" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H185" s="44">
+        <v>1.2</v>
+      </c>
+      <c r="I185" s="44">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J185" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12">
+      <c r="A186" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B186" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="C186" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="D186" s="43">
+        <v>1.2</v>
+      </c>
+      <c r="E186" s="65">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F186" s="52">
+        <v>1</v>
+      </c>
+      <c r="G186" s="42">
+        <v>1</v>
+      </c>
+      <c r="H186" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="I186" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="J186" s="39">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12">
+      <c r="A187" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B187" s="71">
+        <v>4.3</v>
+      </c>
+      <c r="C187" s="71">
+        <v>4.2</v>
+      </c>
+      <c r="D187" s="43">
+        <v>4.2</v>
+      </c>
+      <c r="E187" s="43">
+        <v>4.3</v>
+      </c>
+      <c r="F187" s="44">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G187" s="45">
+        <v>4.5</v>
+      </c>
+      <c r="H187" s="44">
+        <v>4.7</v>
+      </c>
+      <c r="I187" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J187" s="39">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12">
+      <c r="A188" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="29">
-[...8 lines deleted...]
-      <c r="G8" s="31">
+      <c r="B188" s="71">
+        <v>1.4</v>
+      </c>
+      <c r="C188" s="71">
+        <v>1.5</v>
+      </c>
+      <c r="D188" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="E188" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="F188" s="44">
+        <v>1.4</v>
+      </c>
+      <c r="G188" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="H188" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="I188" s="44">
+        <v>1.2</v>
+      </c>
+      <c r="J188" s="39">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12">
+      <c r="A189" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B189" s="71">
+        <v>2</v>
+      </c>
+      <c r="C189" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="D189" s="43">
+        <v>1.7</v>
+      </c>
+      <c r="E189" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="F189" s="44">
+        <v>1.6</v>
+      </c>
+      <c r="G189" s="45">
+        <v>1.5</v>
+      </c>
+      <c r="H189" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="I189" s="44">
+        <v>1.6</v>
+      </c>
+      <c r="J189" s="39">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12">
+      <c r="A190" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B190" s="71">
+        <v>4.3</v>
+      </c>
+      <c r="C190" s="71">
+        <v>4.2</v>
+      </c>
+      <c r="D190" s="43">
+        <v>4.3</v>
+      </c>
+      <c r="E190" s="66">
+        <v>4.3</v>
+      </c>
+      <c r="F190" s="44">
+        <v>4.3</v>
+      </c>
+      <c r="G190" s="45">
+        <v>4.3</v>
+      </c>
+      <c r="H190" s="44">
+        <v>4.5</v>
+      </c>
+      <c r="I190" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J190" s="39">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12">
+      <c r="A191" s="85"/>
+      <c r="B191" s="91"/>
+      <c r="C191" s="91"/>
+      <c r="D191" s="55"/>
+      <c r="E191" s="90"/>
+      <c r="F191" s="56"/>
+      <c r="G191" s="57"/>
+      <c r="H191" s="56"/>
+      <c r="I191" s="58"/>
+      <c r="J191" s="59"/>
+      <c r="K191" s="88"/>
+      <c r="L191" s="59"/>
+    </row>
+    <row r="192" spans="1:12">
+      <c r="C192" s="3"/>
+      <c r="F192" s="5"/>
+      <c r="G192" s="5"/>
+      <c r="H192" s="5"/>
+      <c r="I192" s="5"/>
+      <c r="J192" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L192" s="22"/>
+    </row>
+    <row r="193" spans="1:12">
+      <c r="A193" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B193" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C193" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D193" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E193" s="10"/>
+      <c r="F193" s="10"/>
+      <c r="G193" s="10"/>
+      <c r="H193" s="10"/>
+      <c r="I193" s="10"/>
+      <c r="J193" s="10"/>
+    </row>
+    <row r="194" spans="1:12">
+      <c r="A194" s="109"/>
+      <c r="B194" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D194" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E194" s="11"/>
+      <c r="F194" s="11"/>
+      <c r="G194" s="11"/>
+      <c r="H194" s="11"/>
+      <c r="I194" s="11"/>
+      <c r="J194" s="11"/>
+    </row>
+    <row r="195" spans="1:12">
+      <c r="A195" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B195" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="C195" s="29">
+        <v>1.706</v>
+      </c>
+      <c r="D195" s="100">
+        <v>1.5</v>
+      </c>
+      <c r="E195" s="26"/>
+      <c r="F195" s="27"/>
+      <c r="G195" s="28"/>
+      <c r="H195" s="27"/>
+      <c r="I195" s="27"/>
+      <c r="J195" s="29"/>
+    </row>
+    <row r="196" spans="1:12">
+      <c r="A196" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B196" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C196" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D196" s="100">
+        <v>1.3</v>
+      </c>
+      <c r="E196" s="26"/>
+      <c r="F196" s="30"/>
+      <c r="G196" s="72"/>
+      <c r="H196" s="30"/>
+      <c r="I196" s="27"/>
+      <c r="J196" s="29"/>
+    </row>
+    <row r="197" spans="1:12">
+      <c r="A197" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B197" s="83">
+        <v>0.8</v>
+      </c>
+      <c r="C197" s="29">
+        <v>0.77400000000000002</v>
+      </c>
+      <c r="D197" s="100">
+        <v>0.7</v>
+      </c>
+      <c r="E197" s="63"/>
+      <c r="F197" s="30"/>
+      <c r="G197" s="31"/>
+      <c r="H197" s="30"/>
+      <c r="I197" s="27"/>
+      <c r="J197" s="29"/>
+    </row>
+    <row r="198" spans="1:12">
+      <c r="A198" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B198" s="83">
+        <v>6.6</v>
+      </c>
+      <c r="C198" s="29">
+        <v>6.59</v>
+      </c>
+      <c r="D198" s="100">
+        <v>6.6</v>
+      </c>
+      <c r="E198" s="26"/>
+      <c r="F198" s="30"/>
+      <c r="G198" s="31"/>
+      <c r="H198" s="30"/>
+      <c r="I198" s="30"/>
+      <c r="J198" s="29"/>
+    </row>
+    <row r="199" spans="1:12">
+      <c r="A199" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B199" s="83">
+        <v>3.9</v>
+      </c>
+      <c r="C199" s="29">
+        <v>3.9089999999999998</v>
+      </c>
+      <c r="D199" s="100">
+        <v>4</v>
+      </c>
+      <c r="E199" s="63"/>
+      <c r="F199" s="37"/>
+      <c r="G199" s="31"/>
+      <c r="H199" s="30"/>
+      <c r="I199" s="32"/>
+      <c r="J199" s="29"/>
+    </row>
+    <row r="200" spans="1:12">
+      <c r="A200" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B200" s="84">
+        <v>0.8</v>
+      </c>
+      <c r="C200" s="39">
+        <v>0.749</v>
+      </c>
+      <c r="D200" s="101">
+        <v>0.7</v>
+      </c>
+      <c r="E200" s="23"/>
+      <c r="F200" s="38"/>
+      <c r="G200" s="38"/>
+      <c r="H200" s="38"/>
+      <c r="I200" s="38"/>
+      <c r="J200" s="39"/>
+    </row>
+    <row r="201" spans="1:12">
+      <c r="A201" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B201" s="84">
+        <v>7.4</v>
+      </c>
+      <c r="C201" s="39">
+        <v>7.351</v>
+      </c>
+      <c r="D201" s="101">
+        <v>7.7</v>
+      </c>
+      <c r="E201" s="43"/>
+      <c r="F201" s="44"/>
+      <c r="G201" s="45"/>
+      <c r="H201" s="44"/>
+      <c r="I201" s="44"/>
+      <c r="J201" s="39"/>
+    </row>
+    <row r="202" spans="1:12">
+      <c r="A202" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B202" s="84">
+        <v>0.7</v>
+      </c>
+      <c r="C202" s="39">
+        <v>0.64900000000000002</v>
+      </c>
+      <c r="D202" s="101">
+        <v>0.6</v>
+      </c>
+      <c r="E202" s="66"/>
+      <c r="F202" s="44"/>
+      <c r="G202" s="45"/>
+      <c r="H202" s="44"/>
+      <c r="I202" s="44"/>
+      <c r="J202" s="39"/>
+    </row>
+    <row r="203" spans="1:12">
+      <c r="A203" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B203" s="84">
+        <v>5.7</v>
+      </c>
+      <c r="C203" s="39">
+        <v>5.7359999999999998</v>
+      </c>
+      <c r="D203" s="101">
+        <v>5.8</v>
+      </c>
+      <c r="E203" s="43"/>
+      <c r="F203" s="44"/>
+      <c r="G203" s="45"/>
+      <c r="H203" s="44"/>
+      <c r="I203" s="38"/>
+      <c r="J203" s="39"/>
+    </row>
+    <row r="204" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A204" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B204" s="84">
+        <v>1.6</v>
+      </c>
+      <c r="C204" s="39">
+        <v>1.5329999999999999</v>
+      </c>
+      <c r="D204" s="101">
+        <v>1.5</v>
+      </c>
+      <c r="E204" s="43"/>
+      <c r="F204" s="44"/>
+      <c r="G204" s="45"/>
+      <c r="H204" s="44"/>
+      <c r="I204" s="44"/>
+      <c r="J204" s="39"/>
+    </row>
+    <row r="205" spans="1:12" s="8" customFormat="1" ht="12">
+      <c r="A205" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B205" s="84">
+        <v>5.8</v>
+      </c>
+      <c r="C205" s="39">
+        <v>5.9359999999999999</v>
+      </c>
+      <c r="D205" s="101">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E205" s="66"/>
+      <c r="F205" s="44"/>
+      <c r="G205" s="45"/>
+      <c r="H205" s="44"/>
+      <c r="I205" s="38"/>
+      <c r="J205" s="39"/>
+    </row>
+    <row r="206" spans="1:12" ht="12" customHeight="1">
+      <c r="A206" s="85"/>
+      <c r="B206" s="91"/>
+      <c r="C206" s="91"/>
+      <c r="D206" s="55"/>
+      <c r="E206" s="90"/>
+      <c r="F206" s="56"/>
+      <c r="G206" s="57"/>
+      <c r="H206" s="56"/>
+      <c r="I206" s="58"/>
+      <c r="J206" s="59"/>
+      <c r="K206" s="88"/>
+      <c r="L206" s="59"/>
+    </row>
+    <row r="207" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A207" s="85"/>
+      <c r="B207" s="91"/>
+      <c r="C207" s="91"/>
+      <c r="D207" s="55"/>
+      <c r="E207" s="90"/>
+      <c r="F207" s="56"/>
+      <c r="G207" s="57"/>
+      <c r="H207" s="56"/>
+      <c r="I207" s="58"/>
+      <c r="J207" s="59"/>
+      <c r="K207" s="88"/>
+      <c r="L207" s="59"/>
+    </row>
+    <row r="208" spans="1:12" ht="12">
+      <c r="A208" s="8"/>
+      <c r="B208" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="113"/>
+      <c r="D208" s="113"/>
+      <c r="E208" s="113"/>
+      <c r="F208" s="113"/>
+      <c r="G208" s="113"/>
+      <c r="H208" s="113"/>
+      <c r="I208" s="113"/>
+      <c r="J208" s="15"/>
+      <c r="K208" s="18"/>
+      <c r="L208" s="8"/>
+    </row>
+    <row r="209" spans="1:12" ht="10.5" customHeight="1">
+      <c r="C209" s="3"/>
+      <c r="F209" s="5"/>
+      <c r="G209" s="5"/>
+      <c r="H209" s="5"/>
+      <c r="I209" s="5"/>
+      <c r="J209" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="L209" s="22"/>
+    </row>
+    <row r="210" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A210" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B210" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C210" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D210" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E210" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F210" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G210" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H210" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I210" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J210" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A211" s="109"/>
+      <c r="B211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J211" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A212" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212" s="34">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C212" s="34">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D212" s="26">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E212" s="34">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F212" s="27">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G212" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H212" s="34">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I212" s="34">
+        <v>4.7</v>
+      </c>
+      <c r="J212" s="29">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12">
+      <c r="A213" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B213" s="34">
+        <v>5.6</v>
+      </c>
+      <c r="C213" s="34">
+        <v>5.2</v>
+      </c>
+      <c r="D213" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="E213" s="34">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F213" s="27">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G213" s="28">
+        <v>4.7</v>
+      </c>
+      <c r="H213" s="27">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I213" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="J213" s="29">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12">
+      <c r="A214" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B214" s="34">
+        <v>5.9</v>
+      </c>
+      <c r="C214" s="34">
+        <v>5</v>
+      </c>
+      <c r="D214" s="34">
+        <v>5</v>
+      </c>
+      <c r="E214" s="34">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F214" s="30">
+        <v>4.8</v>
+      </c>
+      <c r="G214" s="31">
+        <v>4.8</v>
+      </c>
+      <c r="H214" s="37">
+        <v>5</v>
+      </c>
+      <c r="I214" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="J214" s="29">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12">
+      <c r="A215" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B215" s="61">
+        <v>5.9</v>
+      </c>
+      <c r="C215" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="D215" s="26">
+        <v>5.7</v>
+      </c>
+      <c r="E215" s="26">
+        <v>5.7</v>
+      </c>
+      <c r="F215" s="30">
+        <v>5.6</v>
+      </c>
+      <c r="G215" s="31">
+        <v>5.5</v>
+      </c>
+      <c r="H215" s="30">
+        <v>5.5</v>
+      </c>
+      <c r="I215" s="27">
+        <v>5.5</v>
+      </c>
+      <c r="J215" s="29">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12">
+      <c r="A216" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B216" s="62">
+        <v>5.3</v>
+      </c>
+      <c r="C216" s="62">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D216" s="36">
+        <v>4.8</v>
+      </c>
+      <c r="E216" s="36">
+        <v>4.7</v>
+      </c>
+      <c r="F216" s="30">
+        <v>4.5</v>
+      </c>
+      <c r="G216" s="31">
+        <v>4.3</v>
+      </c>
+      <c r="H216" s="30">
+        <v>4.2</v>
+      </c>
+      <c r="I216" s="30">
+        <v>4.2</v>
+      </c>
+      <c r="J216" s="29">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12">
+      <c r="A217" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B217" s="34">
+        <v>6</v>
+      </c>
+      <c r="C217" s="34">
+        <v>5.7</v>
+      </c>
+      <c r="D217" s="26">
+        <v>5.5</v>
+      </c>
+      <c r="E217" s="63">
+        <v>5.4</v>
+      </c>
+      <c r="F217" s="30">
+        <v>5.4</v>
+      </c>
+      <c r="G217" s="31">
+        <v>5.3</v>
+      </c>
+      <c r="H217" s="30">
+        <v>5.5</v>
+      </c>
+      <c r="I217" s="27">
+        <v>5.4</v>
+      </c>
+      <c r="J217" s="29">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12">
+      <c r="A218" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B218" s="34">
+        <v>4.5</v>
+      </c>
+      <c r="C218" s="34">
+        <v>4.7</v>
+      </c>
+      <c r="D218" s="26">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E218" s="63">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F218" s="30">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G218" s="31">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H218" s="30">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I218" s="30">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J218" s="29">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12">
+      <c r="A219" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B219" s="34">
+        <v>5.5</v>
+      </c>
+      <c r="C219" s="34">
+        <v>6.2</v>
+      </c>
+      <c r="D219" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="E219" s="34">
+        <v>5</v>
+      </c>
+      <c r="F219" s="30">
+        <v>4.7</v>
+      </c>
+      <c r="G219" s="31">
+        <v>4.7</v>
+      </c>
+      <c r="H219" s="30">
+        <v>4.8</v>
+      </c>
+      <c r="I219" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="J219" s="29">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12">
+      <c r="A220" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B220" s="23"/>
+      <c r="C220" s="23"/>
+      <c r="D220" s="23"/>
+      <c r="E220" s="23"/>
+      <c r="F220" s="38">
+        <v>5.4</v>
+      </c>
+      <c r="G220" s="38">
+        <v>5.4</v>
+      </c>
+      <c r="H220" s="38">
+        <v>5.7</v>
+      </c>
+      <c r="I220" s="38">
+        <v>5.7</v>
+      </c>
+      <c r="J220" s="39">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12">
+      <c r="A221" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B221" s="64">
+        <v>5.9</v>
+      </c>
+      <c r="C221" s="64">
+        <v>5.2</v>
+      </c>
+      <c r="D221" s="41">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E221" s="41">
+        <v>4.7</v>
+      </c>
+      <c r="F221" s="38">
+        <v>4.7</v>
+      </c>
+      <c r="G221" s="42">
+        <v>4.7</v>
+      </c>
+      <c r="H221" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I221" s="38">
+        <v>4.8</v>
+      </c>
+      <c r="J221" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12">
+      <c r="A222" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B222" s="46">
+        <v>5.7</v>
+      </c>
+      <c r="C222" s="46">
+        <v>5.7</v>
+      </c>
+      <c r="D222" s="43">
+        <v>5.5</v>
+      </c>
+      <c r="E222" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="F222" s="53">
+        <v>5</v>
+      </c>
+      <c r="G222" s="45">
+        <v>4.8</v>
+      </c>
+      <c r="H222" s="53">
+        <v>5</v>
+      </c>
+      <c r="I222" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J222" s="39">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12">
+      <c r="A223" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B223" s="46">
+        <v>5.8</v>
+      </c>
+      <c r="C223" s="46">
+        <v>6.4</v>
+      </c>
+      <c r="D223" s="43">
+        <v>5.6</v>
+      </c>
+      <c r="E223" s="43">
+        <v>5.5</v>
+      </c>
+      <c r="F223" s="44">
+        <v>5.5</v>
+      </c>
+      <c r="G223" s="45">
+        <v>5.2</v>
+      </c>
+      <c r="H223" s="53">
+        <v>5</v>
+      </c>
+      <c r="I223" s="38">
+        <v>4.8</v>
+      </c>
+      <c r="J223" s="39">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12">
+      <c r="A224" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B224" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="C224" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="D224" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E224" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F224" s="44">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G224" s="45">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H224" s="44">
+        <v>4.5</v>
+      </c>
+      <c r="I224" s="44">
+        <v>4.5</v>
+      </c>
+      <c r="J224" s="39">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B225" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C225" s="46">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D225" s="46">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E225" s="43">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F225" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G225" s="42">
+        <v>4.8</v>
+      </c>
+      <c r="H225" s="52">
+        <v>5</v>
+      </c>
+      <c r="I225" s="38">
+        <v>4.8</v>
+      </c>
+      <c r="J225" s="39">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B226" s="46">
+        <v>5.9</v>
+      </c>
+      <c r="C226" s="46">
+        <v>6.3</v>
+      </c>
+      <c r="D226" s="43">
+        <v>5.6</v>
+      </c>
+      <c r="E226" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="F226" s="44">
+        <v>5.4</v>
+      </c>
+      <c r="G226" s="45">
+        <v>5.3</v>
+      </c>
+      <c r="H226" s="44">
+        <v>5.6</v>
+      </c>
+      <c r="I226" s="44">
+        <v>5.6</v>
+      </c>
+      <c r="J226" s="39">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B227" s="46">
+        <v>5.8</v>
+      </c>
+      <c r="C227" s="46">
+        <v>5.6</v>
+      </c>
+      <c r="D227" s="43">
+        <v>5.6</v>
+      </c>
+      <c r="E227" s="43">
+        <v>5.5</v>
+      </c>
+      <c r="F227" s="38">
+        <v>5.4</v>
+      </c>
+      <c r="G227" s="42">
+        <v>5.3</v>
+      </c>
+      <c r="H227" s="38">
+        <v>5.3</v>
+      </c>
+      <c r="I227" s="38">
+        <v>5.2</v>
+      </c>
+      <c r="J227" s="39">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B228" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="C228" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="D228" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E228" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F228" s="44">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G228" s="45">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H228" s="44">
+        <v>4.7</v>
+      </c>
+      <c r="I228" s="38">
+        <v>4.7</v>
+      </c>
+      <c r="J228" s="39">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B229" s="46">
+        <v>5.6</v>
+      </c>
+      <c r="C229" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="D229" s="43">
+        <v>5.7</v>
+      </c>
+      <c r="E229" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="F229" s="44">
+        <v>5.6</v>
+      </c>
+      <c r="G229" s="45">
+        <v>5.5</v>
+      </c>
+      <c r="H229" s="44">
+        <v>5.7</v>
+      </c>
+      <c r="I229" s="44">
+        <v>5.5</v>
+      </c>
+      <c r="J229" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B230" s="46">
+        <v>5.6</v>
+      </c>
+      <c r="C230" s="46">
+        <v>6.2</v>
+      </c>
+      <c r="D230" s="43">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E230" s="46">
+        <v>5</v>
+      </c>
+      <c r="F230" s="53">
+        <v>5</v>
+      </c>
+      <c r="G230" s="45">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H230" s="53">
+        <v>5</v>
+      </c>
+      <c r="I230" s="44">
+        <v>5.2</v>
+      </c>
+      <c r="J230" s="39">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B231" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="C231" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="D231" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E231" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F231" s="44">
+        <v>4.3</v>
+      </c>
+      <c r="G231" s="45">
+        <v>4.3</v>
+      </c>
+      <c r="H231" s="44">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I231" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J231" s="39">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="85"/>
+      <c r="B232" s="87"/>
+      <c r="C232" s="87"/>
+      <c r="D232" s="55"/>
+      <c r="E232" s="55"/>
+      <c r="F232" s="56"/>
+      <c r="G232" s="57"/>
+      <c r="H232" s="56"/>
+      <c r="I232" s="58"/>
+      <c r="J232" s="59"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="C233" s="3"/>
+      <c r="F233" s="5"/>
+      <c r="G233" s="5"/>
+      <c r="H233" s="5"/>
+      <c r="I233" s="5"/>
+      <c r="J233" s="22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B234" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C234" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D234" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E234" s="10"/>
+      <c r="F234" s="10"/>
+      <c r="G234" s="10"/>
+      <c r="H234" s="10"/>
+      <c r="I234" s="10"/>
+      <c r="J234" s="10"/>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="109"/>
+      <c r="B235" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D235" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235" s="11"/>
+      <c r="F235" s="11"/>
+      <c r="G235" s="11"/>
+      <c r="H235" s="11"/>
+      <c r="I235" s="11"/>
+      <c r="J235" s="11"/>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B236" s="83">
+        <v>4.5</v>
+      </c>
+      <c r="C236" s="29">
+        <v>4.5</v>
+      </c>
+      <c r="D236" s="102">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E236" s="34"/>
+      <c r="F236" s="27"/>
+      <c r="G236" s="28"/>
+      <c r="H236" s="27"/>
+      <c r="I236" s="27"/>
+      <c r="J236" s="29"/>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B237" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C237" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D237" s="102">
+        <v>4.5</v>
+      </c>
+      <c r="E237" s="34"/>
+      <c r="F237" s="30"/>
+      <c r="G237" s="31"/>
+      <c r="H237" s="37"/>
+      <c r="I237" s="27"/>
+      <c r="J237" s="29"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B238" s="83">
+        <v>5.3</v>
+      </c>
+      <c r="C238" s="29">
+        <v>5.3</v>
+      </c>
+      <c r="D238" s="102">
+        <v>5.2</v>
+      </c>
+      <c r="E238" s="63"/>
+      <c r="F238" s="30"/>
+      <c r="G238" s="31"/>
+      <c r="H238" s="30"/>
+      <c r="I238" s="27"/>
+      <c r="J238" s="29"/>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B239" s="83">
+        <v>4.8</v>
+      </c>
+      <c r="C239" s="29">
+        <v>4.7</v>
+      </c>
+      <c r="D239" s="102">
+        <v>4.7</v>
+      </c>
+      <c r="E239" s="63"/>
+      <c r="F239" s="30"/>
+      <c r="G239" s="31"/>
+      <c r="H239" s="30"/>
+      <c r="I239" s="30"/>
+      <c r="J239" s="29"/>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B240" s="83">
+        <v>4.7</v>
+      </c>
+      <c r="C240" s="29">
+        <v>4.7</v>
+      </c>
+      <c r="D240" s="102">
+        <v>4.7</v>
+      </c>
+      <c r="E240" s="34"/>
+      <c r="F240" s="30"/>
+      <c r="G240" s="31"/>
+      <c r="H240" s="30"/>
+      <c r="I240" s="27"/>
+      <c r="J240" s="29"/>
+    </row>
+    <row r="241" spans="1:12" ht="12" customHeight="1">
+      <c r="A241" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B241" s="84">
+        <v>5.5</v>
+      </c>
+      <c r="C241" s="39">
+        <v>5.5</v>
+      </c>
+      <c r="D241" s="103">
+        <v>5.5</v>
+      </c>
+      <c r="E241" s="23"/>
+      <c r="F241" s="38"/>
+      <c r="G241" s="38"/>
+      <c r="H241" s="38"/>
+      <c r="I241" s="38"/>
+      <c r="J241" s="39"/>
+    </row>
+    <row r="242" spans="1:12">
+      <c r="A242" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B242" s="84">
+        <v>4.7</v>
+      </c>
+      <c r="C242" s="39">
+        <v>4.5</v>
+      </c>
+      <c r="D242" s="103">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E242" s="43"/>
+      <c r="F242" s="44"/>
+      <c r="G242" s="45"/>
+      <c r="H242" s="44"/>
+      <c r="I242" s="44"/>
+      <c r="J242" s="39"/>
+    </row>
+    <row r="243" spans="1:12">
+      <c r="A243" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B243" s="84">
+        <v>5.3</v>
+      </c>
+      <c r="C243" s="39">
+        <v>5.3</v>
+      </c>
+      <c r="D243" s="103">
+        <v>5.3</v>
+      </c>
+      <c r="E243" s="66"/>
+      <c r="F243" s="44"/>
+      <c r="G243" s="45"/>
+      <c r="H243" s="44"/>
+      <c r="I243" s="44"/>
+      <c r="J243" s="39"/>
+    </row>
+    <row r="244" spans="1:12">
+      <c r="A244" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B244" s="84">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C244" s="39">
+        <v>4.5</v>
+      </c>
+      <c r="D244" s="103">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E244" s="43"/>
+      <c r="F244" s="44"/>
+      <c r="G244" s="45"/>
+      <c r="H244" s="44"/>
+      <c r="I244" s="38"/>
+      <c r="J244" s="39"/>
+    </row>
+    <row r="245" spans="1:12">
+      <c r="A245" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B245" s="84">
+        <v>5.3</v>
+      </c>
+      <c r="C245" s="39">
+        <v>5.2</v>
+      </c>
+      <c r="D245" s="103">
+        <v>5.2</v>
+      </c>
+      <c r="E245" s="46"/>
+      <c r="F245" s="53"/>
+      <c r="G245" s="45"/>
+      <c r="H245" s="53"/>
+      <c r="I245" s="44"/>
+      <c r="J245" s="39"/>
+    </row>
+    <row r="246" spans="1:12">
+      <c r="A246" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B246" s="84">
+        <v>4.5</v>
+      </c>
+      <c r="C246" s="39">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D246" s="103">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E246" s="43"/>
+      <c r="F246" s="44"/>
+      <c r="G246" s="45"/>
+      <c r="H246" s="44"/>
+      <c r="I246" s="38"/>
+      <c r="J246" s="39"/>
+    </row>
+    <row r="247" spans="1:12">
+      <c r="A247" s="85"/>
+      <c r="B247" s="87"/>
+      <c r="C247" s="87"/>
+      <c r="D247" s="55"/>
+      <c r="E247" s="55"/>
+      <c r="F247" s="56"/>
+      <c r="G247" s="57"/>
+      <c r="H247" s="56"/>
+      <c r="I247" s="58"/>
+      <c r="J247" s="59"/>
+      <c r="K247" s="88"/>
+      <c r="L247" s="59"/>
+    </row>
+    <row r="248" spans="1:12">
+      <c r="A248" s="85"/>
+      <c r="B248" s="87"/>
+      <c r="C248" s="87"/>
+      <c r="D248" s="55"/>
+      <c r="E248" s="55"/>
+      <c r="F248" s="56"/>
+      <c r="G248" s="57"/>
+      <c r="H248" s="56"/>
+      <c r="I248" s="58"/>
+      <c r="J248" s="59"/>
+      <c r="K248" s="88"/>
+      <c r="L248" s="59"/>
+    </row>
+    <row r="249" spans="1:12" ht="15" customHeight="1">
+      <c r="A249" s="8"/>
+      <c r="B249" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="C249" s="114"/>
+      <c r="D249" s="114"/>
+      <c r="E249" s="114"/>
+      <c r="F249" s="114"/>
+      <c r="G249" s="114"/>
+      <c r="H249" s="114"/>
+      <c r="I249" s="114"/>
+      <c r="J249" s="14"/>
+      <c r="K249" s="18"/>
+      <c r="L249" s="8"/>
+    </row>
+    <row r="250" spans="1:12" ht="13.5" customHeight="1">
+      <c r="C250" s="3"/>
+      <c r="F250" s="5"/>
+      <c r="G250" s="5"/>
+      <c r="H250" s="5"/>
+      <c r="I250" s="5"/>
+      <c r="J250" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="L250" s="22"/>
+    </row>
+    <row r="251" spans="1:12" s="8" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A251" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B251" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C251" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D251" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E251" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F251" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G251" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H251" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I251" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J251" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" ht="17.25" customHeight="1">
+      <c r="A252" s="109"/>
+      <c r="B252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J252" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A253" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253" s="76">
+        <v>2.7</v>
+      </c>
+      <c r="C253" s="76">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D253" s="77">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E253" s="77">
+        <v>3.7</v>
+      </c>
+      <c r="F253" s="77">
+        <v>3.6</v>
+      </c>
+      <c r="G253" s="77">
+        <v>3.5</v>
+      </c>
+      <c r="H253" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="I253" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="J253" s="29">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12">
+      <c r="A254" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B254" s="76">
+        <v>3.5</v>
+      </c>
+      <c r="C254" s="76">
+        <v>3.7</v>
+      </c>
+      <c r="D254" s="77">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E254" s="77">
+        <v>4</v>
+      </c>
+      <c r="F254" s="77">
+        <v>3.9</v>
+      </c>
+      <c r="G254" s="77">
+        <v>3.9</v>
+      </c>
+      <c r="H254" s="77">
+        <v>4.8</v>
+      </c>
+      <c r="I254" s="77">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J254" s="29">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12">
+      <c r="A255" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B255" s="76">
+        <v>2.4</v>
+      </c>
+      <c r="C255" s="76">
+        <v>2.5</v>
+      </c>
+      <c r="D255" s="78">
+        <v>4</v>
+      </c>
+      <c r="E255" s="77">
+        <v>2.5</v>
+      </c>
+      <c r="F255" s="77">
+        <v>2.5</v>
+      </c>
+      <c r="G255" s="77">
+        <v>2.6</v>
+      </c>
+      <c r="H255" s="77">
+        <v>4.8</v>
+      </c>
+      <c r="I255" s="77">
+        <v>4</v>
+      </c>
+      <c r="J255" s="29">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12">
+      <c r="A256" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B256" s="76">
+        <v>3.2</v>
+      </c>
+      <c r="C256" s="76">
+        <v>3.2</v>
+      </c>
+      <c r="D256" s="34">
+        <v>3.9</v>
+      </c>
+      <c r="E256" s="77">
+        <v>3.4</v>
+      </c>
+      <c r="F256" s="77">
+        <v>3.5</v>
+      </c>
+      <c r="G256" s="77">
+        <v>3.5</v>
+      </c>
+      <c r="H256" s="77">
+        <v>3.9</v>
+      </c>
+      <c r="I256" s="77">
+        <v>3.9</v>
+      </c>
+      <c r="J256" s="29">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B257" s="76">
+        <v>3.1</v>
+      </c>
+      <c r="C257" s="76">
+        <v>2.7</v>
+      </c>
+      <c r="D257" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="E257" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="F257" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="G257" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="H257" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="I257" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="J257" s="29">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B258" s="76">
+        <v>2.8</v>
+      </c>
+      <c r="C258" s="76">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D258" s="77">
+        <v>4</v>
+      </c>
+      <c r="E258" s="77">
+        <v>3.2</v>
+      </c>
+      <c r="F258" s="77">
+        <v>3.3</v>
+      </c>
+      <c r="G258" s="77">
+        <v>3.3</v>
+      </c>
+      <c r="H258" s="77">
+        <v>4</v>
+      </c>
+      <c r="I258" s="77">
+        <v>4</v>
+      </c>
+      <c r="J258" s="29">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B259" s="76">
+        <v>3.2</v>
+      </c>
+      <c r="C259" s="76">
+        <v>2.6</v>
+      </c>
+      <c r="D259" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="E259" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="F259" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="G259" s="77">
+        <v>2.9</v>
+      </c>
+      <c r="H259" s="77">
+        <v>3</v>
+      </c>
+      <c r="I259" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="J259" s="29">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B260" s="76">
+        <v>3.7</v>
+      </c>
+      <c r="C260" s="76">
+        <v>2.1</v>
+      </c>
+      <c r="D260" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="E260" s="77">
+        <v>2.6</v>
+      </c>
+      <c r="F260" s="77">
+        <v>2.6</v>
+      </c>
+      <c r="G260" s="77">
+        <v>2.6</v>
+      </c>
+      <c r="H260" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="I260" s="77">
+        <v>3.1</v>
+      </c>
+      <c r="J260" s="29">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B261" s="23"/>
+      <c r="C261" s="23"/>
+      <c r="D261" s="23"/>
+      <c r="E261" s="23"/>
+      <c r="F261" s="79">
+        <v>6.4</v>
+      </c>
+      <c r="G261" s="79">
+        <v>4.3</v>
+      </c>
+      <c r="H261" s="79">
+        <v>4.5</v>
+      </c>
+      <c r="I261" s="79">
+        <v>4.5</v>
+      </c>
+      <c r="J261" s="39">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B262" s="79">
+        <v>3.3</v>
+      </c>
+      <c r="C262" s="79">
+        <v>1.7</v>
+      </c>
+      <c r="D262" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="E262" s="79">
+        <v>2.7</v>
+      </c>
+      <c r="F262" s="79">
+        <v>2.7</v>
+      </c>
+      <c r="G262" s="79">
+        <v>2.9</v>
+      </c>
+      <c r="H262" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="I262" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="J262" s="39">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B263" s="79">
+        <v>2.8</v>
+      </c>
+      <c r="C263" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="D263" s="79">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E263" s="79">
+        <v>2.1</v>
+      </c>
+      <c r="F263" s="79">
+        <v>2.1</v>
+      </c>
+      <c r="G263" s="79">
+        <v>2.5</v>
+      </c>
+      <c r="H263" s="79">
+        <v>3</v>
+      </c>
+      <c r="I263" s="79">
+        <v>3</v>
+      </c>
+      <c r="J263" s="39">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B264" s="79">
+        <v>3.3</v>
+      </c>
+      <c r="C264" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="D264" s="79">
+        <v>2.9</v>
+      </c>
+      <c r="E264" s="79">
+        <v>2.9</v>
+      </c>
+      <c r="F264" s="79">
+        <v>3</v>
+      </c>
+      <c r="G264" s="79">
+        <v>3</v>
+      </c>
+      <c r="H264" s="79">
+        <v>2.4</v>
+      </c>
+      <c r="I264" s="79">
+        <v>3</v>
+      </c>
+      <c r="J264" s="39">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B265" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="C265" s="79">
+        <v>1.9</v>
+      </c>
+      <c r="D265" s="79">
+        <v>2.4</v>
+      </c>
+      <c r="E265" s="79">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F265" s="79">
+        <v>2.5</v>
+      </c>
+      <c r="G265" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="H265" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="I265" s="79">
+        <v>3.3</v>
+      </c>
+      <c r="J265" s="39">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B266" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="C266" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="D266" s="79">
+        <v>4.8</v>
+      </c>
+      <c r="E266" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="F266" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="G266" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="H266" s="79">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I266" s="79">
+        <v>4</v>
+      </c>
+      <c r="J266" s="39">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B267" s="79">
+        <v>3.9</v>
+      </c>
+      <c r="C267" s="79">
+        <v>2.7</v>
+      </c>
+      <c r="D267" s="79">
+        <v>2.7</v>
+      </c>
+      <c r="E267" s="79">
+        <v>2.5</v>
+      </c>
+      <c r="F267" s="79">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G267" s="79">
+        <v>4</v>
+      </c>
+      <c r="H267" s="79">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I267" s="79">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J267" s="39">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B268" s="79">
+        <v>3.8</v>
+      </c>
+      <c r="C268" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="D268" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="E268" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="F268" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="G268" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="H268" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="I268" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="J268" s="39">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B269" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="C269" s="79">
+        <v>3</v>
+      </c>
+      <c r="D269" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="E269" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="F269" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="G269" s="79">
+        <v>2.6</v>
+      </c>
+      <c r="H269" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="I269" s="79">
+        <v>3.5</v>
+      </c>
+      <c r="J269" s="39">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B270" s="79">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C270" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="D270" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="E270" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="F270" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="G270" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="H270" s="79">
+        <v>3</v>
+      </c>
+      <c r="I270" s="79">
+        <v>3</v>
+      </c>
+      <c r="J270" s="39">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B271" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="C271" s="79">
+        <v>2.4</v>
+      </c>
+      <c r="D271" s="79">
+        <v>2.9</v>
+      </c>
+      <c r="E271" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="F271" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="G271" s="79">
+        <v>3.1</v>
+      </c>
+      <c r="H271" s="79">
+        <v>3.3</v>
+      </c>
+      <c r="I271" s="79">
+        <v>3.3</v>
+      </c>
+      <c r="J271" s="39">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B272" s="79">
+        <v>1.9</v>
+      </c>
+      <c r="C272" s="79">
+        <v>1.9</v>
+      </c>
+      <c r="D272" s="79">
+        <v>4</v>
+      </c>
+      <c r="E272" s="79">
+        <v>3.9</v>
+      </c>
+      <c r="F272" s="79">
+        <v>2.7</v>
+      </c>
+      <c r="G272" s="79">
+        <v>2.7</v>
+      </c>
+      <c r="H272" s="79">
+        <v>2.9</v>
+      </c>
+      <c r="I272" s="79">
+        <v>2.9</v>
+      </c>
+      <c r="J272" s="39">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12">
+      <c r="K273" s="88"/>
+      <c r="L273" s="59"/>
+    </row>
+    <row r="274" spans="1:12">
+      <c r="C274" s="3"/>
+      <c r="F274" s="5"/>
+      <c r="G274" s="5"/>
+      <c r="H274" s="5"/>
+      <c r="I274" s="5"/>
+      <c r="J274" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="L274" s="22"/>
+    </row>
+    <row r="275" spans="1:12">
+      <c r="A275" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B275" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C275" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D275" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E275" s="10"/>
+      <c r="F275" s="10"/>
+      <c r="G275" s="10"/>
+      <c r="H275" s="10"/>
+      <c r="I275" s="10"/>
+      <c r="J275" s="10"/>
+    </row>
+    <row r="276" spans="1:12">
+      <c r="A276" s="109"/>
+      <c r="B276" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D276" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E276" s="11"/>
+      <c r="F276" s="11"/>
+      <c r="G276" s="11"/>
+      <c r="H276" s="11"/>
+      <c r="I276" s="11"/>
+      <c r="J276" s="11"/>
+    </row>
+    <row r="277" spans="1:12">
+      <c r="A277" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B277" s="83">
+        <v>3.9</v>
+      </c>
+      <c r="C277" s="29">
+        <v>2.8</v>
+      </c>
+      <c r="D277" s="104">
+        <v>2.8</v>
+      </c>
+      <c r="E277" s="77"/>
+      <c r="F277" s="77"/>
+      <c r="G277" s="77"/>
+      <c r="H277" s="77"/>
+      <c r="I277" s="77"/>
+      <c r="J277" s="29"/>
+    </row>
+    <row r="278" spans="1:12">
+      <c r="A278" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B278" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C278" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D278" s="104">
+        <v>3.4</v>
+      </c>
+      <c r="E278" s="77"/>
+      <c r="F278" s="77"/>
+      <c r="G278" s="77"/>
+      <c r="H278" s="77"/>
+      <c r="I278" s="77"/>
+      <c r="J278" s="29"/>
+    </row>
+    <row r="279" spans="1:12">
+      <c r="A279" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B279" s="83">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C279" s="29">
+        <v>4.3</v>
+      </c>
+      <c r="D279" s="104">
+        <v>4.3</v>
+      </c>
+      <c r="E279" s="77"/>
+      <c r="F279" s="77"/>
+      <c r="G279" s="77"/>
+      <c r="H279" s="77"/>
+      <c r="I279" s="77"/>
+      <c r="J279" s="29"/>
+    </row>
+    <row r="280" spans="1:12">
+      <c r="A280" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B280" s="83">
+        <v>3.2</v>
+      </c>
+      <c r="C280" s="29">
+        <v>3.1</v>
+      </c>
+      <c r="D280" s="104">
+        <v>3.1</v>
+      </c>
+      <c r="E280" s="77"/>
+      <c r="F280" s="77"/>
+      <c r="G280" s="77"/>
+      <c r="H280" s="77"/>
+      <c r="I280" s="77"/>
+      <c r="J280" s="29"/>
+    </row>
+    <row r="281" spans="1:12">
+      <c r="A281" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B281" s="83">
+        <v>3.1</v>
+      </c>
+      <c r="C281" s="29">
+        <v>3</v>
+      </c>
+      <c r="D281" s="104">
+        <v>3.2</v>
+      </c>
+      <c r="E281" s="77"/>
+      <c r="F281" s="77"/>
+      <c r="G281" s="77"/>
+      <c r="H281" s="77"/>
+      <c r="I281" s="77"/>
+      <c r="J281" s="29"/>
+    </row>
+    <row r="282" spans="1:12">
+      <c r="A282" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B282" s="84">
+        <v>3</v>
+      </c>
+      <c r="C282" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="D282" s="105">
+        <v>2.7</v>
+      </c>
+      <c r="E282" s="23"/>
+      <c r="F282" s="79"/>
+      <c r="G282" s="79"/>
+      <c r="H282" s="79"/>
+      <c r="I282" s="79"/>
+      <c r="J282" s="39"/>
+    </row>
+    <row r="283" spans="1:12">
+      <c r="A283" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B283" s="84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C283" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D283" s="105">
+        <v>2.9</v>
+      </c>
+      <c r="E283" s="79"/>
+      <c r="F283" s="79"/>
+      <c r="G283" s="79"/>
+      <c r="H283" s="79"/>
+      <c r="I283" s="79"/>
+      <c r="J283" s="39"/>
+    </row>
+    <row r="284" spans="1:12">
+      <c r="A284" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B284" s="84">
+        <v>4.3</v>
+      </c>
+      <c r="C284" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="D284" s="105">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E284" s="79"/>
+      <c r="F284" s="79"/>
+      <c r="G284" s="79"/>
+      <c r="H284" s="79"/>
+      <c r="I284" s="79"/>
+      <c r="J284" s="39"/>
+    </row>
+    <row r="285" spans="1:12">
+      <c r="A285" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B285" s="84">
+        <v>3.2</v>
+      </c>
+      <c r="C285" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="D285" s="105">
+        <v>3.1</v>
+      </c>
+      <c r="E285" s="79"/>
+      <c r="F285" s="79"/>
+      <c r="G285" s="79"/>
+      <c r="H285" s="79"/>
+      <c r="I285" s="79"/>
+      <c r="J285" s="39"/>
+    </row>
+    <row r="286" spans="1:12">
+      <c r="A286" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B286" s="84">
+        <v>3.5</v>
+      </c>
+      <c r="C286" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="D286" s="105">
+        <v>3.5</v>
+      </c>
+      <c r="E286" s="79"/>
+      <c r="F286" s="79"/>
+      <c r="G286" s="79"/>
+      <c r="H286" s="79"/>
+      <c r="I286" s="79"/>
+      <c r="J286" s="39"/>
+    </row>
+    <row r="287" spans="1:12">
+      <c r="A287" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B287" s="84">
+        <v>2.7</v>
+      </c>
+      <c r="C287" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="D287" s="105">
+        <v>2.7</v>
+      </c>
+      <c r="E287" s="79"/>
+      <c r="F287" s="79"/>
+      <c r="G287" s="79"/>
+      <c r="H287" s="79"/>
+      <c r="I287" s="79"/>
+      <c r="J287" s="39"/>
+    </row>
+    <row r="288" spans="1:12">
+      <c r="K288" s="88"/>
+      <c r="L288" s="59"/>
+    </row>
+    <row r="289" spans="1:12" ht="12">
+      <c r="A289" s="24"/>
+      <c r="B289" s="54"/>
+      <c r="C289" s="54"/>
+      <c r="D289" s="55"/>
+      <c r="E289" s="55"/>
+      <c r="F289" s="56"/>
+      <c r="G289" s="57"/>
+      <c r="H289" s="56"/>
+      <c r="I289" s="58"/>
+      <c r="J289" s="59"/>
+      <c r="K289" s="8"/>
+    </row>
+    <row r="290" spans="1:12" ht="12">
+      <c r="A290" s="8"/>
+      <c r="B290" s="113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" s="113"/>
+      <c r="D290" s="113"/>
+      <c r="E290" s="113"/>
+      <c r="F290" s="113"/>
+      <c r="G290" s="113"/>
+      <c r="H290" s="113"/>
+      <c r="I290" s="113"/>
+      <c r="J290" s="15"/>
+      <c r="K290" s="18"/>
+      <c r="L290" s="8"/>
+    </row>
+    <row r="291" spans="1:12">
+      <c r="C291" s="3"/>
+      <c r="F291" s="5"/>
+      <c r="G291" s="5"/>
+      <c r="H291" s="5"/>
+      <c r="I291" s="5"/>
+      <c r="J291" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L291" s="22"/>
+    </row>
+    <row r="292" spans="1:12">
+      <c r="A292" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B292" s="12">
+        <v>2014</v>
+      </c>
+      <c r="C292" s="10">
+        <v>2015</v>
+      </c>
+      <c r="D292" s="10">
+        <v>2016</v>
+      </c>
+      <c r="E292" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F292" s="10">
+        <v>2018</v>
+      </c>
+      <c r="G292" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H292" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I292" s="10">
+        <v>2021</v>
+      </c>
+      <c r="J292" s="10">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12">
+      <c r="A293" s="109"/>
+      <c r="B293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J293" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12">
+      <c r="A294" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B294" s="80">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="C294" s="76">
+        <v>33.9</v>
+      </c>
+      <c r="D294" s="77">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E294" s="77">
+        <v>34</v>
+      </c>
+      <c r="F294" s="77">
+        <v>33.9</v>
+      </c>
+      <c r="G294" s="77">
+        <v>32.1</v>
+      </c>
+      <c r="H294" s="77">
+        <v>34.6</v>
+      </c>
+      <c r="I294" s="77">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="J294" s="29">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12">
+      <c r="A295" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B295" s="80">
+        <v>14.2</v>
+      </c>
+      <c r="C295" s="76">
+        <v>13.4</v>
+      </c>
+      <c r="D295" s="77">
+        <v>11.5</v>
+      </c>
+      <c r="E295" s="77">
+        <v>9.9</v>
+      </c>
+      <c r="F295" s="77">
+        <v>10.1</v>
+      </c>
+      <c r="G295" s="77">
+        <v>11.2</v>
+      </c>
+      <c r="H295" s="77">
+        <v>11.6</v>
+      </c>
+      <c r="I295" s="77">
+        <v>11.5</v>
+      </c>
+      <c r="J295" s="29">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12">
+      <c r="A296" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B296" s="80">
+        <v>7.8</v>
+      </c>
+      <c r="C296" s="76">
+        <v>7.8</v>
+      </c>
+      <c r="D296" s="78">
+        <v>7.3</v>
+      </c>
+      <c r="E296" s="77">
+        <v>6.2</v>
+      </c>
+      <c r="F296" s="77">
+        <v>6.2</v>
+      </c>
+      <c r="G296" s="77">
+        <v>6.6</v>
+      </c>
+      <c r="H296" s="77">
+        <v>7</v>
+      </c>
+      <c r="I296" s="77">
+        <v>7.3</v>
+      </c>
+      <c r="J296" s="29">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12">
+      <c r="A297" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B297" s="80">
+        <v>3.8</v>
+      </c>
+      <c r="C297" s="76">
+        <v>6.4</v>
+      </c>
+      <c r="D297" s="76">
+        <v>7</v>
+      </c>
+      <c r="E297" s="77">
+        <v>7.2</v>
+      </c>
+      <c r="F297" s="77">
+        <v>6.9</v>
+      </c>
+      <c r="G297" s="77">
+        <v>7</v>
+      </c>
+      <c r="H297" s="77">
+        <v>6.9</v>
+      </c>
+      <c r="I297" s="77">
+        <v>7</v>
+      </c>
+      <c r="J297" s="29">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12">
+      <c r="A298" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="B298" s="80">
+        <v>11.7</v>
+      </c>
+      <c r="C298" s="76">
+        <v>12.5</v>
+      </c>
+      <c r="D298" s="77">
+        <v>13.5</v>
+      </c>
+      <c r="E298" s="77">
+        <v>12.6</v>
+      </c>
+      <c r="F298" s="77">
+        <v>12.4</v>
+      </c>
+      <c r="G298" s="77">
+        <v>12.6</v>
+      </c>
+      <c r="H298" s="77">
+        <v>13.6</v>
+      </c>
+      <c r="I298" s="77">
+        <v>13.5</v>
+      </c>
+      <c r="J298" s="29">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12">
+      <c r="A299" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B299" s="80">
+        <v>4.5</v>
+      </c>
+      <c r="C299" s="76">
+        <v>4.5</v>
+      </c>
+      <c r="D299" s="77">
+        <v>5.5</v>
+      </c>
+      <c r="E299" s="77">
+        <v>5.7</v>
+      </c>
+      <c r="F299" s="77">
+        <v>5.6</v>
+      </c>
+      <c r="G299" s="77">
+        <v>5.8</v>
+      </c>
+      <c r="H299" s="77">
+        <v>5.7</v>
+      </c>
+      <c r="I299" s="77">
+        <v>5.4</v>
+      </c>
+      <c r="J299" s="29">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12">
+      <c r="A300" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B300" s="80">
+        <v>50.6</v>
+      </c>
+      <c r="C300" s="76">
+        <v>48.4</v>
+      </c>
+      <c r="D300" s="77">
+        <v>58.8</v>
+      </c>
+      <c r="E300" s="77">
+        <v>48.1</v>
+      </c>
+      <c r="F300" s="77">
+        <v>48.7</v>
+      </c>
+      <c r="G300" s="77">
+        <v>55</v>
+      </c>
+      <c r="H300" s="77">
+        <v>58.1</v>
+      </c>
+      <c r="I300" s="77">
+        <v>58.8</v>
+      </c>
+      <c r="J300" s="29">
+        <v>56.9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12">
+      <c r="A301" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B301" s="80">
         <v>32.6</v>
       </c>
-      <c r="H8" s="30">
-[...46 lines deleted...]
-      <c r="K9" s="86" t="s">
+      <c r="C301" s="76">
+        <v>31.9</v>
+      </c>
+      <c r="D301" s="77">
+        <v>31.1</v>
+      </c>
+      <c r="E301" s="77">
+        <v>30.5</v>
+      </c>
+      <c r="F301" s="77">
+        <v>30.1</v>
+      </c>
+      <c r="G301" s="77">
+        <v>30.2</v>
+      </c>
+      <c r="H301" s="77">
+        <v>31.5</v>
+      </c>
+      <c r="I301" s="77">
+        <v>31.2</v>
+      </c>
+      <c r="J301" s="29">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12">
+      <c r="A302" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B302" s="23"/>
+      <c r="C302" s="23"/>
+      <c r="D302" s="23"/>
+      <c r="E302" s="23"/>
+      <c r="F302" s="79">
+        <v>6.2</v>
+      </c>
+      <c r="G302" s="79">
+        <v>6.4</v>
+      </c>
+      <c r="H302" s="79">
+        <v>6</v>
+      </c>
+      <c r="I302" s="79">
+        <v>5.8</v>
+      </c>
+      <c r="J302" s="39">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12">
+      <c r="A303" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="B303" s="81">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C303" s="79">
+        <v>7.1</v>
+      </c>
+      <c r="D303" s="79">
+        <v>8.9</v>
+      </c>
+      <c r="E303" s="79">
+        <v>8.9</v>
+      </c>
+      <c r="F303" s="79">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G303" s="79">
+        <v>8.9</v>
+      </c>
+      <c r="H303" s="79">
+        <v>9.6</v>
+      </c>
+      <c r="I303" s="79">
+        <v>9.4</v>
+      </c>
+      <c r="J303" s="39">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12">
+      <c r="A304" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B304" s="81">
+        <v>6.7</v>
+      </c>
+      <c r="C304" s="79">
+        <v>6.4</v>
+      </c>
+      <c r="D304" s="79">
+        <v>6.1</v>
+      </c>
+      <c r="E304" s="79">
+        <v>6.8</v>
+      </c>
+      <c r="F304" s="79">
+        <v>6.7</v>
+      </c>
+      <c r="G304" s="79">
+        <v>7.5</v>
+      </c>
+      <c r="H304" s="79">
+        <v>7.6</v>
+      </c>
+      <c r="I304" s="79">
+        <v>7.8</v>
+      </c>
+      <c r="J304" s="39">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12">
+      <c r="A305" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B305" s="81">
+        <v>10.9</v>
+      </c>
+      <c r="C305" s="79">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D305" s="79">
+        <v>9.4</v>
+      </c>
+      <c r="E305" s="79">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="F305" s="79">
+        <v>9</v>
+      </c>
+      <c r="G305" s="79">
+        <v>9</v>
+      </c>
+      <c r="H305" s="79">
+        <v>10.1</v>
+      </c>
+      <c r="I305" s="79">
+        <v>10.9</v>
+      </c>
+      <c r="J305" s="39">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12">
+      <c r="A306" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B306" s="81">
+        <v>47.4</v>
+      </c>
+      <c r="C306" s="79">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="D306" s="79">
+        <v>45.4</v>
+      </c>
+      <c r="E306" s="79">
+        <v>44.3</v>
+      </c>
+      <c r="F306" s="79">
+        <v>46.2</v>
+      </c>
+      <c r="G306" s="79">
+        <v>46.7</v>
+      </c>
+      <c r="H306" s="79">
+        <v>47.7</v>
+      </c>
+      <c r="I306" s="79">
+        <v>49.9</v>
+      </c>
+      <c r="J306" s="39">
+        <v>55.6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12">
+      <c r="A307" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B307" s="81">
+        <v>31.6</v>
+      </c>
+      <c r="C307" s="79">
+        <v>27.5</v>
+      </c>
+      <c r="D307" s="79">
+        <v>21.7</v>
+      </c>
+      <c r="E307" s="79">
+        <v>21.5</v>
+      </c>
+      <c r="F307" s="79">
+        <v>21.5</v>
+      </c>
+      <c r="G307" s="79">
+        <v>22</v>
+      </c>
+      <c r="H307" s="79">
+        <v>24.9</v>
+      </c>
+      <c r="I307" s="79">
+        <v>24.1</v>
+      </c>
+      <c r="J307" s="39">
+        <v>28.2</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12">
+      <c r="A308" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B308" s="81">
+        <v>9.4</v>
+      </c>
+      <c r="C308" s="79">
+        <v>9</v>
+      </c>
+      <c r="D308" s="79">
+        <v>10.1</v>
+      </c>
+      <c r="E308" s="79">
+        <v>12.6</v>
+      </c>
+      <c r="F308" s="79">
+        <v>5.7</v>
+      </c>
+      <c r="G308" s="79">
+        <v>7.8</v>
+      </c>
+      <c r="H308" s="79">
+        <v>7.6</v>
+      </c>
+      <c r="I308" s="79">
+        <v>7.7</v>
+      </c>
+      <c r="J308" s="39">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12">
+      <c r="A309" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B309" s="81">
+        <v>5.5</v>
+      </c>
+      <c r="C309" s="79">
+        <v>5.7</v>
+      </c>
+      <c r="D309" s="79">
+        <v>6.6</v>
+      </c>
+      <c r="E309" s="79">
+        <v>7</v>
+      </c>
+      <c r="F309" s="79">
+        <v>6.7</v>
+      </c>
+      <c r="G309" s="79">
+        <v>6.7</v>
+      </c>
+      <c r="H309" s="79">
+        <v>6.9</v>
+      </c>
+      <c r="I309" s="79">
+        <v>7.1</v>
+      </c>
+      <c r="J309" s="39">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12">
+      <c r="A310" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B310" s="81">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="C310" s="79">
+        <v>35.5</v>
+      </c>
+      <c r="D310" s="79">
+        <v>35.5</v>
+      </c>
+      <c r="E310" s="79">
+        <v>36.1</v>
+      </c>
+      <c r="F310" s="79">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="G310" s="79">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="H310" s="79">
+        <v>37.4</v>
+      </c>
+      <c r="I310" s="79">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="J310" s="39">
+        <v>46.2</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12">
+      <c r="A311" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B311" s="81">
+        <v>10.9</v>
+      </c>
+      <c r="C311" s="79">
+        <v>9.1</v>
+      </c>
+      <c r="D311" s="79">
+        <v>8.6</v>
+      </c>
+      <c r="E311" s="79">
+        <v>8.4</v>
+      </c>
+      <c r="F311" s="79">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G311" s="79">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H311" s="79">
+        <v>8.9</v>
+      </c>
+      <c r="I311" s="79">
+        <v>8.6</v>
+      </c>
+      <c r="J311" s="39">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12">
+      <c r="A312" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B312" s="81">
+        <v>8.6</v>
+      </c>
+      <c r="C312" s="79">
+        <v>7.7</v>
+      </c>
+      <c r="D312" s="79">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="E312" s="79">
+        <v>10.6</v>
+      </c>
+      <c r="F312" s="79">
+        <v>10.5</v>
+      </c>
+      <c r="G312" s="79">
+        <v>11.1</v>
+      </c>
+      <c r="H312" s="79">
+        <v>11.6</v>
+      </c>
+      <c r="I312" s="79">
+        <v>11.2</v>
+      </c>
+      <c r="J312" s="39">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12">
+      <c r="A313" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B313" s="81">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C313" s="79">
+        <v>32.4</v>
+      </c>
+      <c r="D313" s="79">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E313" s="79">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="F313" s="79">
+        <v>35.9</v>
+      </c>
+      <c r="G313" s="79">
+        <v>37.5</v>
+      </c>
+      <c r="H313" s="79">
+        <v>38.4</v>
+      </c>
+      <c r="I313" s="79">
+        <v>38.6</v>
+      </c>
+      <c r="J313" s="39">
+        <v>47.8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12">
+      <c r="C316" s="3"/>
+      <c r="F316" s="5"/>
+      <c r="G316" s="5"/>
+      <c r="H316" s="5"/>
+      <c r="I316" s="5"/>
+      <c r="J316" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L316" s="22"/>
+    </row>
+    <row r="317" spans="1:12">
+      <c r="A317" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B317" s="10">
+        <v>2023</v>
+      </c>
+      <c r="C317" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D317" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E317" s="10"/>
+      <c r="F317" s="10"/>
+      <c r="G317" s="10"/>
+      <c r="H317" s="10"/>
+      <c r="I317" s="10"/>
+      <c r="J317" s="10"/>
+    </row>
+    <row r="318" spans="1:12">
+      <c r="A318" s="109"/>
+      <c r="B318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E318" s="11"/>
+      <c r="F318" s="11"/>
+      <c r="G318" s="11"/>
+      <c r="H318" s="11"/>
+      <c r="I318" s="11"/>
+      <c r="J318" s="11"/>
+    </row>
+    <row r="319" spans="1:12">
+      <c r="A319" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B319" s="83">
+        <v>14.3</v>
+      </c>
+      <c r="C319" s="29">
+        <v>14.807</v>
+      </c>
+      <c r="D319" s="106">
+        <v>13.6</v>
+      </c>
+      <c r="E319" s="77"/>
+      <c r="F319" s="77"/>
+      <c r="G319" s="77"/>
+      <c r="H319" s="77"/>
+      <c r="I319" s="77"/>
+      <c r="J319" s="29"/>
+    </row>
+    <row r="320" spans="1:12">
+      <c r="A320" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B320" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="L9" s="86" t="s">
+      <c r="C320" s="83" t="s">
         <v>34</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D10" s="37">
+      <c r="D320" s="106">
+        <v>9</v>
+      </c>
+      <c r="E320" s="77"/>
+      <c r="F320" s="77"/>
+      <c r="G320" s="77"/>
+      <c r="H320" s="77"/>
+      <c r="I320" s="77"/>
+      <c r="J320" s="29"/>
+    </row>
+    <row r="321" spans="1:11">
+      <c r="A321" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B321" s="83">
+        <v>5.5</v>
+      </c>
+      <c r="C321" s="29">
+        <v>5.6509999999999998</v>
+      </c>
+      <c r="D321" s="106">
+        <v>5.5</v>
+      </c>
+      <c r="E321" s="77"/>
+      <c r="F321" s="77"/>
+      <c r="G321" s="77"/>
+      <c r="H321" s="77"/>
+      <c r="I321" s="77"/>
+      <c r="J321" s="29"/>
+    </row>
+    <row r="322" spans="1:11">
+      <c r="A322" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="29">
-[...87 lines deleted...]
-      <c r="I12" s="30">
+      <c r="B322" s="83">
+        <v>57.6</v>
+      </c>
+      <c r="C322" s="29">
+        <v>58.262</v>
+      </c>
+      <c r="D322" s="106">
+        <v>58.9</v>
+      </c>
+      <c r="E322" s="77"/>
+      <c r="F322" s="77"/>
+      <c r="G322" s="77"/>
+      <c r="H322" s="77"/>
+      <c r="I322" s="77"/>
+      <c r="J322" s="29"/>
+    </row>
+    <row r="323" spans="1:11">
+      <c r="A323" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B323" s="83">
+        <v>30.9</v>
+      </c>
+      <c r="C323" s="29">
+        <v>31.116</v>
+      </c>
+      <c r="D323" s="106">
+        <v>31.5</v>
+      </c>
+      <c r="E323" s="77"/>
+      <c r="F323" s="77"/>
+      <c r="G323" s="77"/>
+      <c r="H323" s="77"/>
+      <c r="I323" s="77"/>
+      <c r="J323" s="29"/>
+    </row>
+    <row r="324" spans="1:11">
+      <c r="A324" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B324" s="84">
+        <v>6</v>
+      </c>
+      <c r="C324" s="39">
+        <v>6.0140000000000002</v>
+      </c>
+      <c r="D324" s="107">
+        <v>5.9</v>
+      </c>
+      <c r="E324" s="23"/>
+      <c r="F324" s="79"/>
+      <c r="G324" s="79"/>
+      <c r="H324" s="79"/>
+      <c r="I324" s="79"/>
+      <c r="J324" s="39"/>
+    </row>
+    <row r="325" spans="1:11">
+      <c r="A325" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B325" s="84">
+        <v>60.8</v>
+      </c>
+      <c r="C325" s="39">
+        <v>63.286999999999999</v>
+      </c>
+      <c r="D325" s="107">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="E325" s="79"/>
+      <c r="F325" s="79"/>
+      <c r="G325" s="79"/>
+      <c r="H325" s="79"/>
+      <c r="I325" s="79"/>
+      <c r="J325" s="39"/>
+    </row>
+    <row r="326" spans="1:11">
+      <c r="A326" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B326" s="84">
+        <v>7.1</v>
+      </c>
+      <c r="C326" s="39">
+        <v>6.9210000000000003</v>
+      </c>
+      <c r="D326" s="107">
+        <v>6.8</v>
+      </c>
+      <c r="E326" s="79"/>
+      <c r="F326" s="79"/>
+      <c r="G326" s="79"/>
+      <c r="H326" s="79"/>
+      <c r="I326" s="79"/>
+      <c r="J326" s="39"/>
+    </row>
+    <row r="327" spans="1:11">
+      <c r="A327" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B327" s="84">
+        <v>47.9</v>
+      </c>
+      <c r="C327" s="39">
+        <v>49.383000000000003</v>
+      </c>
+      <c r="D327" s="107">
+        <v>51.1</v>
+      </c>
+      <c r="E327" s="79"/>
+      <c r="F327" s="79"/>
+      <c r="G327" s="79"/>
+      <c r="H327" s="79"/>
+      <c r="I327" s="79"/>
+      <c r="J327" s="39"/>
+    </row>
+    <row r="328" spans="1:11">
+      <c r="A328" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B328" s="84">
         <v>14.7</v>
       </c>
-      <c r="J12" s="32">
-[...496 lines deleted...]
-      <c r="A26" s="85" t="s">
+      <c r="C328" s="39">
+        <v>14.617000000000001</v>
+      </c>
+      <c r="D328" s="107">
+        <v>14.3</v>
+      </c>
+      <c r="E328" s="79"/>
+      <c r="F328" s="79"/>
+      <c r="G328" s="79"/>
+      <c r="H328" s="79"/>
+      <c r="I328" s="79"/>
+      <c r="J328" s="39"/>
+    </row>
+    <row r="329" spans="1:11">
+      <c r="A329" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="28">
-[...1288 lines deleted...]
-      <c r="D65" s="29">
+      <c r="B329" s="84">
         <v>50.4</v>
       </c>
-      <c r="E65" s="37">
-[...304 lines deleted...]
-      <c r="H73" s="55">
+      <c r="C329" s="39">
+        <v>51.902000000000001</v>
+      </c>
+      <c r="D329" s="107">
+        <v>45.9</v>
+      </c>
+      <c r="E329" s="79"/>
+      <c r="F329" s="79"/>
+      <c r="G329" s="79"/>
+      <c r="H329" s="79"/>
+      <c r="I329" s="79"/>
+      <c r="J329" s="39"/>
+    </row>
+    <row r="331" spans="1:11" ht="12.75">
+      <c r="A331" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="I73" s="41">
-[...4489 lines deleted...]
-      <c r="A205" s="1" t="s">
+      <c r="B331" s="21"/>
+      <c r="C331" s="21"/>
+      <c r="D331" s="21"/>
+      <c r="E331" s="21"/>
+      <c r="F331" s="21"/>
+      <c r="G331" s="21"/>
+      <c r="H331" s="21"/>
+      <c r="I331" s="21"/>
+      <c r="J331" s="21"/>
+      <c r="K331" s="1"/>
+    </row>
+    <row r="332" spans="1:11" ht="12.75">
+      <c r="A332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="206" spans="1:12">
-[...56 lines deleted...]
-      <c r="A222" s="8"/>
+    <row r="333" spans="1:11">
+      <c r="A333" s="20"/>
+      <c r="B333" s="20"/>
+      <c r="C333" s="20"/>
+      <c r="D333" s="20"/>
+      <c r="E333" s="20"/>
+      <c r="F333" s="20"/>
+      <c r="G333" s="20"/>
+      <c r="H333" s="20"/>
+      <c r="I333" s="20"/>
+    </row>
+    <row r="334" spans="1:11">
+      <c r="A334" s="6"/>
+    </row>
+    <row r="335" spans="1:11">
+      <c r="A335" s="6"/>
+    </row>
+    <row r="336" spans="1:11">
+      <c r="A336" s="6"/>
+    </row>
+    <row r="337" spans="1:1">
+      <c r="A337" s="6"/>
+    </row>
+    <row r="338" spans="1:1">
+      <c r="A338" s="6"/>
+    </row>
+    <row r="339" spans="1:1">
+      <c r="A339" s="6"/>
+    </row>
+    <row r="340" spans="1:1">
+      <c r="A340" s="6"/>
+    </row>
+    <row r="341" spans="1:1">
+      <c r="A341" s="6"/>
+    </row>
+    <row r="342" spans="1:1">
+      <c r="A342" s="6"/>
+    </row>
+    <row r="343" spans="1:1">
+      <c r="A343" s="6"/>
+    </row>
+    <row r="344" spans="1:1">
+      <c r="A344" s="6"/>
+    </row>
+    <row r="345" spans="1:1">
+      <c r="A345" s="6"/>
+    </row>
+    <row r="346" spans="1:1">
+      <c r="A346" s="6"/>
+    </row>
+    <row r="347" spans="1:1">
+      <c r="A347" s="6"/>
+    </row>
+    <row r="348" spans="1:1">
+      <c r="A348" s="6"/>
+    </row>
+    <row r="349" spans="1:1">
+      <c r="A349" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="25">
+    <mergeCell ref="A193:A194"/>
+    <mergeCell ref="B208:I208"/>
+    <mergeCell ref="A292:A293"/>
+    <mergeCell ref="A251:A252"/>
+    <mergeCell ref="A210:A211"/>
+    <mergeCell ref="B249:I249"/>
+    <mergeCell ref="B290:I290"/>
+    <mergeCell ref="A234:A235"/>
+    <mergeCell ref="A275:A276"/>
+    <mergeCell ref="A317:A318"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B3:I3"/>
-    <mergeCell ref="B54:I54"/>
-[...2 lines deleted...]
-    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B85:I85"/>
+    <mergeCell ref="A169:A170"/>
+    <mergeCell ref="A128:A129"/>
+    <mergeCell ref="A87:A88"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A30:A31"/>
-[...8 lines deleted...]
-    <mergeCell ref="B179:I179"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B126:I126"/>
+    <mergeCell ref="B44:I44"/>
+    <mergeCell ref="B167:I167"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="A152:A153"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">