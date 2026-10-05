--- v2 (2026-09-14)
+++ v3 (2026-10-05)
@@ -4,79 +4,79 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\УРПСИ-рабочие папки\!!!!!!!!!! Динамика СЭП обновления\СЭП области, города-районы-моногорода\август2026\надо пересадить с год ВРП, МСП и 11ф\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\УРПСИ-рабочие папки\!!!!!!!!!! Динамика СЭП обновления\СЭП области, города-районы-моногорода\август2026\надо пересадить с год МСП\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-13" yWindow="6362" windowWidth="21836" windowHeight="6415" tabRatio="597"/>
+    <workbookView xWindow="-12" yWindow="6360" windowWidth="21840" windowHeight="6420" tabRatio="597" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="ПО 1991-2025 (каз)" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ПО 1991-2025 (каз)'!$A$5:$AJ$241</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'ПО 1991-2025 (каз)'!$1:$4</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F68" i="1" l="1"/>
   <c r="O222" i="1"/>
   <c r="P222" i="1" s="1"/>
   <c r="Q222" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1454" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1452" uniqueCount="336">
   <si>
     <t>млрд. т-км</t>
   </si>
   <si>
     <t>мың адам</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылға пайызбен </t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыспен қамтылған халық </t>
   </si>
   <si>
     <t>Жалдамалы қызметкерлер</t>
   </si>
   <si>
     <t>Өз бетінше жұмыспен қамтылғандар</t>
   </si>
   <si>
@@ -2284,67 +2284,67 @@
   </si>
   <si>
     <t>Байланыс телефоны</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Сагынова Майра Валиевна</t>
   </si>
   <si>
     <t xml:space="preserve">+7 7182 532773
 </t>
   </si>
   <si>
     <t xml:space="preserve">m.sagynova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>Құрылымдық статистика және статистикалық ақпаратты пайдаланушылармен жұмыс  басқармасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="15">
-    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
-[...13 lines deleted...]
-    <numFmt numFmtId="174" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="176" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="177" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="178" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="101">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -4567,220 +4567,220 @@
     <xf numFmtId="0" fontId="9" fillId="18" borderId="4" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="9" fillId="17" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="56" borderId="5" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="10" fillId="56" borderId="5" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="10" fillId="56" borderId="5" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="10" fillId="56" borderId="5" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="12" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="56" borderId="4" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="31" fillId="56" borderId="4" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="31" fillId="56" borderId="4" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="31" fillId="56" borderId="4" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...168 lines deleted...]
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0"/>
@@ -5988,534 +5988,534 @@
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...75 lines deleted...]
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="16" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...396 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="71" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="73" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="74" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="75" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="76" fillId="66" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="77" fillId="67" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="67" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="68" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="82" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="83" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="70" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="71" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="72" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="73" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="74" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="75" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -8122,51 +8122,51 @@
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="88" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="89" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="88" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="89" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="75" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="91" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="92" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0"/>
@@ -8235,256 +8235,256 @@
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...20 lines deleted...]
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...22 lines deleted...]
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...22 lines deleted...]
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="64" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="100" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="100" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="100" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="100" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="100" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -8516,1076 +8516,1076 @@
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="99" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="99" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="25" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="99" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="99" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="69" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="99" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="99" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...450 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="262">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="51" fillId="0" borderId="17" xfId="2058" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="54" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="2061" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="2056" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="2056" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="2056" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="2056" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="2056" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="2056" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="2056" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="2059" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2059" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="2063" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="2142" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2142" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1820" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1820" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1820" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1820" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="2059" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2059" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1917" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1917" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1947" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1947" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1970" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1970" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="2000" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2000" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="2021" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2021" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="2040" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2040" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="973" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="973" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="987" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="987" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1000" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1000" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1009" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1009" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1019" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1019" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="1031" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="1031" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="2063" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="2063" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="55" fillId="0" borderId="0" xfId="2066" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="55" fillId="0" borderId="17" xfId="2066" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="2063" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="2063" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="2063" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2142" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="55" fillId="0" borderId="17" xfId="2142" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="55" fillId="0" borderId="17" xfId="2206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="55" fillId="0" borderId="17" xfId="2206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="2206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="55" fillId="0" borderId="17" xfId="2206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="17" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="951" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="50" fillId="0" borderId="17" xfId="2055" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="50" fillId="0" borderId="17" xfId="2055" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="50" fillId="0" borderId="17" xfId="2067" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="50" fillId="0" borderId="17" xfId="2067" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="2060" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="2060" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="2060" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="2064" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="50" fillId="0" borderId="17" xfId="2065" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="50" fillId="0" borderId="17" xfId="2065" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="173" fontId="50" fillId="0" borderId="17" xfId="2065" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="50" fillId="0" borderId="17" xfId="2065" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="17" xfId="2062" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="51" fillId="0" borderId="17" xfId="2057" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="17" xfId="2057" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="51" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="51" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="51" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="17" xfId="2057" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="51" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="2313" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="55" fillId="0" borderId="17" xfId="2313" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="66" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="51" fillId="60" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="61" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="66" fillId="61" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="66" fillId="61" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="61" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="61" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="66" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="68" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="68" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="62" borderId="17" xfId="1050" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="55" fillId="62" borderId="17" xfId="2310" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="55" fillId="62" borderId="17" xfId="2310" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="55" fillId="62" borderId="17" xfId="2310" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="55" fillId="62" borderId="17" xfId="2310" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="1050" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="96" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -15063,55 +15063,55 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sagynova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stat.gov.kz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="46.6640625" defaultRowHeight="15.05"/>
+  <sheetFormatPr defaultColWidth="46.6640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="30.109375" customWidth="1"/>
     <col min="2" max="2" width="81" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="255"/>
       <c r="B1" s="255"/>
       <c r="C1" s="234"/>
       <c r="D1" s="234"/>
       <c r="E1" s="234"/>
       <c r="F1" s="234"/>
       <c r="G1" s="234"/>
       <c r="H1" s="234"/>
       <c r="I1" s="234"/>
       <c r="J1" s="234"/>
       <c r="K1" s="234"/>
       <c r="L1" s="234"/>
       <c r="M1" s="234"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="238" t="s">
         <v>308</v>
       </c>
       <c r="B2" s="237" t="s">
@@ -15373,70 +15373,70 @@
       <c r="I15" s="234"/>
       <c r="J15" s="234"/>
       <c r="K15" s="234"/>
       <c r="L15" s="234"/>
       <c r="M15" s="242"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="247" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="258" t="s">
         <v>332</v>
       </c>
       <c r="C16" s="243"/>
       <c r="D16" s="243"/>
       <c r="E16" s="243"/>
       <c r="F16" s="243"/>
       <c r="G16" s="243"/>
       <c r="H16" s="243"/>
       <c r="I16" s="243"/>
       <c r="J16" s="243"/>
       <c r="K16" s="243"/>
       <c r="L16" s="243"/>
       <c r="M16" s="244"/>
     </row>
-    <row r="17" spans="1:13" ht="16.399999999999999" customHeight="1">
+    <row r="17" spans="1:13" ht="16.350000000000001" customHeight="1">
       <c r="A17" s="247" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="257" t="s">
         <v>333</v>
       </c>
       <c r="C17" s="243"/>
       <c r="D17" s="243"/>
       <c r="E17" s="243"/>
       <c r="F17" s="243"/>
       <c r="G17" s="243"/>
       <c r="H17" s="243"/>
       <c r="I17" s="243"/>
       <c r="J17" s="243"/>
       <c r="K17" s="243"/>
       <c r="L17" s="243"/>
       <c r="M17" s="245"/>
     </row>
-    <row r="18" spans="1:13" ht="17.05" customHeight="1">
+    <row r="18" spans="1:13" ht="17.100000000000001" customHeight="1">
       <c r="A18" s="247" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="256" t="s">
         <v>334</v>
       </c>
       <c r="C18" s="234"/>
       <c r="D18" s="234"/>
       <c r="E18" s="234"/>
       <c r="F18" s="234"/>
       <c r="G18" s="234"/>
       <c r="H18" s="234"/>
       <c r="I18" s="234"/>
       <c r="J18" s="234"/>
       <c r="K18" s="234"/>
       <c r="L18" s="234"/>
       <c r="M18" s="246"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="250"/>
       <c r="B19" s="251"/>
       <c r="C19" s="234"/>
       <c r="D19" s="234"/>
       <c r="E19" s="234"/>
       <c r="F19" s="234"/>
@@ -15639,141 +15639,141 @@
       <c r="H32" s="234"/>
       <c r="I32" s="234"/>
       <c r="J32" s="234"/>
       <c r="K32" s="234"/>
       <c r="L32" s="234"/>
       <c r="M32" s="234"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B18" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B4" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
     <hyperlink ref="B2" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AJ264"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AI31" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="AI217" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AM32" sqref="AM32"/>
+      <selection pane="bottomRight" activeCell="AV1" sqref="AU1:AV1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.1"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="46.44140625" style="12" customWidth="1"/>
     <col min="2" max="11" width="11.6640625" style="2" customWidth="1"/>
     <col min="12" max="18" width="14.33203125" style="2" customWidth="1"/>
     <col min="19" max="23" width="7" style="2" customWidth="1"/>
     <col min="24" max="25" width="7" style="4" customWidth="1"/>
     <col min="26" max="28" width="7" style="2" customWidth="1"/>
     <col min="29" max="29" width="7" style="10" customWidth="1"/>
     <col min="30" max="30" width="7" style="2" customWidth="1"/>
     <col min="31" max="33" width="7" style="4" customWidth="1"/>
     <col min="34" max="34" width="7" style="2" customWidth="1"/>
     <col min="35" max="35" width="11" style="2" customWidth="1"/>
     <col min="36" max="36" width="11" style="11" customWidth="1"/>
     <col min="37" max="16384" width="8.88671875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="260" t="s">
         <v>114</v>
       </c>
       <c r="B1" s="261"/>
       <c r="C1" s="261"/>
       <c r="D1" s="261"/>
       <c r="E1" s="261"/>
       <c r="F1" s="261"/>
       <c r="G1" s="261"/>
       <c r="H1" s="261"/>
       <c r="I1" s="261"/>
       <c r="J1" s="261"/>
       <c r="K1" s="261"/>
       <c r="L1" s="261"/>
       <c r="M1" s="261"/>
       <c r="N1" s="261"/>
       <c r="O1" s="261"/>
       <c r="P1" s="261"/>
       <c r="Q1" s="261"/>
       <c r="R1" s="261"/>
       <c r="S1" s="261"/>
       <c r="T1" s="261"/>
       <c r="U1" s="261"/>
       <c r="V1" s="261"/>
       <c r="W1" s="261"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="AC1" s="5"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
     </row>
-    <row r="2" spans="1:36" s="2" customFormat="1" ht="15.05" customHeight="1">
+    <row r="2" spans="1:36" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="160">
         <v>45873</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="AC2" s="5"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
     </row>
-    <row r="3" spans="1:36" s="2" customFormat="1" ht="11.15" customHeight="1">
+    <row r="3" spans="1:36" s="2" customFormat="1" ht="11.1" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
@@ -15948,51 +15948,51 @@
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="15"/>
       <c r="Z6" s="15"/>
       <c r="AA6" s="16"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="17"/>
       <c r="AD6" s="17"/>
       <c r="AE6" s="18"/>
       <c r="AF6" s="18"/>
       <c r="AG6" s="18"/>
       <c r="AH6" s="19"/>
       <c r="AI6" s="19"/>
       <c r="AJ6" s="203"/>
     </row>
-    <row r="7" spans="1:36" s="7" customFormat="1" ht="15.05">
+    <row r="7" spans="1:36" s="7" customFormat="1" ht="15.6">
       <c r="A7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <v>956</v>
       </c>
       <c r="C7" s="20">
         <v>951.7</v>
       </c>
       <c r="D7" s="20">
         <v>941.9</v>
       </c>
       <c r="E7" s="20">
         <v>912</v>
       </c>
       <c r="F7" s="20">
         <v>885.3</v>
       </c>
       <c r="G7" s="20">
         <v>865.8</v>
       </c>
       <c r="H7" s="20">
         <v>837.8</v>
       </c>
       <c r="I7" s="20">
@@ -17132,51 +17132,51 @@
       <c r="AC19" s="190">
         <v>5.6</v>
       </c>
       <c r="AD19" s="190">
         <v>6.8</v>
       </c>
       <c r="AE19" s="16">
         <v>5.7</v>
       </c>
       <c r="AF19" s="38">
         <v>6.7</v>
       </c>
       <c r="AG19" s="38">
         <v>7.3</v>
       </c>
       <c r="AH19" s="176">
         <v>7.4</v>
       </c>
       <c r="AI19" s="38">
         <v>7.1</v>
       </c>
       <c r="AJ19" s="38">
         <v>5.8</v>
       </c>
     </row>
-    <row r="20" spans="1:36" ht="15.05">
+    <row r="20" spans="1:36" ht="15.6">
       <c r="A20" s="13" t="s">
         <v>183</v>
       </c>
       <c r="B20" s="24">
         <v>17.600000000000001</v>
       </c>
       <c r="C20" s="24">
         <v>51.1</v>
       </c>
       <c r="D20" s="24">
         <v>77.5</v>
       </c>
       <c r="E20" s="24">
         <v>51.6</v>
       </c>
       <c r="F20" s="24">
         <v>40.799999999999997</v>
       </c>
       <c r="G20" s="24">
         <v>35.200000000000003</v>
       </c>
       <c r="H20" s="24">
         <v>80</v>
       </c>
       <c r="I20" s="24">
@@ -18130,51 +18130,51 @@
       <c r="AC30" s="177">
         <v>34367</v>
       </c>
       <c r="AD30" s="177">
         <v>41718</v>
       </c>
       <c r="AE30" s="177">
         <v>30329</v>
       </c>
       <c r="AF30" s="41">
         <v>26334</v>
       </c>
       <c r="AG30" s="41">
         <v>25980</v>
       </c>
       <c r="AH30" s="41">
         <v>29452</v>
       </c>
       <c r="AI30" s="14">
         <v>39601</v>
       </c>
       <c r="AJ30" s="14">
         <v>41611</v>
       </c>
     </row>
-    <row r="31" spans="1:36" s="2" customFormat="1">
+    <row r="31" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A31" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="37">
         <v>3799</v>
       </c>
       <c r="C31" s="37">
         <v>-9890</v>
       </c>
       <c r="D31" s="37">
         <v>-14061</v>
       </c>
       <c r="E31" s="37">
         <v>-26473</v>
       </c>
       <c r="F31" s="37">
         <v>-17996</v>
       </c>
       <c r="G31" s="37">
         <v>-13366</v>
       </c>
       <c r="H31" s="37">
         <v>-20486</v>
       </c>
       <c r="I31" s="37">
@@ -18240,51 +18240,51 @@
       <c r="AC31" s="189">
         <v>-5497</v>
       </c>
       <c r="AD31" s="189">
         <v>-5865</v>
       </c>
       <c r="AE31" s="14">
         <v>-4224</v>
       </c>
       <c r="AF31" s="14">
         <v>-5300</v>
       </c>
       <c r="AG31" s="14">
         <v>-4706</v>
       </c>
       <c r="AH31" s="177">
         <v>-3917</v>
       </c>
       <c r="AI31" s="14">
         <v>-4796</v>
       </c>
       <c r="AJ31" s="14">
         <v>-7149</v>
       </c>
     </row>
-    <row r="32" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="32" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A32" s="13" t="s">
         <v>184</v>
       </c>
       <c r="B32" s="42">
         <v>105</v>
       </c>
       <c r="C32" s="42">
         <v>107</v>
       </c>
       <c r="D32" s="42">
         <v>107</v>
       </c>
       <c r="E32" s="42">
         <v>94</v>
       </c>
       <c r="F32" s="42">
         <v>84</v>
       </c>
       <c r="G32" s="42">
         <v>69</v>
       </c>
       <c r="H32" s="42">
         <v>45</v>
       </c>
       <c r="I32" s="42">
@@ -18350,51 +18350,51 @@
       <c r="AC32" s="176">
         <v>36</v>
       </c>
       <c r="AD32" s="176">
         <v>34</v>
       </c>
       <c r="AE32" s="189">
         <v>36</v>
       </c>
       <c r="AF32" s="43" t="s">
         <v>170</v>
       </c>
       <c r="AG32" s="189">
         <v>39</v>
       </c>
       <c r="AH32" s="189">
         <v>40</v>
       </c>
       <c r="AI32" s="176">
         <v>39</v>
       </c>
       <c r="AJ32" s="213">
         <v>37</v>
       </c>
     </row>
-    <row r="33" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="33" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A33" s="13" t="s">
         <v>185</v>
       </c>
       <c r="B33" s="44">
         <v>14.1</v>
       </c>
       <c r="C33" s="44">
         <v>14.1</v>
       </c>
       <c r="D33" s="44">
         <v>13.9</v>
       </c>
       <c r="E33" s="44">
         <v>12.4</v>
       </c>
       <c r="F33" s="44">
         <v>11.3</v>
       </c>
       <c r="G33" s="44">
         <v>9.9</v>
       </c>
       <c r="H33" s="45">
         <v>8.9</v>
       </c>
       <c r="I33" s="44">
@@ -18460,51 +18460,51 @@
       <c r="AC33" s="46">
         <v>4.5</v>
       </c>
       <c r="AD33" s="47">
         <v>4.4000000000000004</v>
       </c>
       <c r="AE33" s="47">
         <v>7.9</v>
       </c>
       <c r="AF33" s="43" t="s">
         <v>171</v>
       </c>
       <c r="AG33" s="43" t="s">
         <v>178</v>
       </c>
       <c r="AH33" s="35">
         <v>4.3</v>
       </c>
       <c r="AI33" s="176">
         <v>4.3</v>
       </c>
       <c r="AJ33" s="213">
         <v>4.2</v>
       </c>
     </row>
-    <row r="34" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="34" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A34" s="13" t="s">
         <v>186</v>
       </c>
       <c r="B34" s="176">
         <v>562</v>
       </c>
       <c r="C34" s="176">
         <v>550</v>
       </c>
       <c r="D34" s="176">
         <v>510</v>
       </c>
       <c r="E34" s="34">
         <v>456</v>
       </c>
       <c r="F34" s="176">
         <v>384</v>
       </c>
       <c r="G34" s="176">
         <v>256</v>
       </c>
       <c r="H34" s="179">
         <v>119</v>
       </c>
       <c r="I34" s="179">
@@ -18570,51 +18570,51 @@
       <c r="AC34" s="179">
         <v>421</v>
       </c>
       <c r="AD34" s="48">
         <v>394</v>
       </c>
       <c r="AE34" s="189" t="s">
         <v>151</v>
       </c>
       <c r="AF34" s="189">
         <v>380</v>
       </c>
       <c r="AG34" s="180">
         <v>381</v>
       </c>
       <c r="AH34" s="16">
         <v>381</v>
       </c>
       <c r="AI34" s="16">
         <v>385</v>
       </c>
       <c r="AJ34" s="220">
         <v>388</v>
       </c>
     </row>
-    <row r="35" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="35" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A35" s="13" t="s">
         <v>187</v>
       </c>
       <c r="B35" s="180">
         <v>68.5</v>
       </c>
       <c r="C35" s="173">
         <v>58</v>
       </c>
       <c r="D35" s="173">
         <v>51.4</v>
       </c>
       <c r="E35" s="173">
         <v>39</v>
       </c>
       <c r="F35" s="173">
         <v>32.700000000000003</v>
       </c>
       <c r="G35" s="173" t="s">
         <v>118</v>
       </c>
       <c r="H35" s="49">
         <v>14.5</v>
       </c>
       <c r="I35" s="49">
@@ -18680,51 +18680,51 @@
       <c r="AC35" s="173">
         <v>39</v>
       </c>
       <c r="AD35" s="50">
         <v>36.200000000000003</v>
       </c>
       <c r="AE35" s="189" t="s">
         <v>152</v>
       </c>
       <c r="AF35" s="43">
         <v>34.1</v>
       </c>
       <c r="AG35" s="43" t="s">
         <v>175</v>
       </c>
       <c r="AH35" s="16">
         <v>33.4</v>
       </c>
       <c r="AI35" s="16">
         <v>32.9</v>
       </c>
       <c r="AJ35" s="221">
         <v>30.3</v>
       </c>
     </row>
-    <row r="36" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="36" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A36" s="13" t="s">
         <v>188</v>
       </c>
       <c r="B36" s="180">
         <v>497</v>
       </c>
       <c r="C36" s="180">
         <v>498</v>
       </c>
       <c r="D36" s="180">
         <v>507</v>
       </c>
       <c r="E36" s="180">
         <v>526</v>
       </c>
       <c r="F36" s="180">
         <v>521</v>
       </c>
       <c r="G36" s="178">
         <v>507</v>
       </c>
       <c r="H36" s="178">
         <v>487</v>
       </c>
       <c r="I36" s="178">
@@ -18790,51 +18790,51 @@
       <c r="AC36" s="180">
         <v>371</v>
       </c>
       <c r="AD36" s="51">
         <v>368</v>
       </c>
       <c r="AE36" s="189" t="s">
         <v>153</v>
       </c>
       <c r="AF36" s="189">
         <v>371</v>
       </c>
       <c r="AG36" s="180">
         <v>371</v>
       </c>
       <c r="AH36" s="180">
         <v>372</v>
       </c>
       <c r="AI36" s="16">
         <v>371</v>
       </c>
       <c r="AJ36" s="221">
         <v>373</v>
       </c>
     </row>
-    <row r="37" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="37" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A37" s="13" t="s">
         <v>189</v>
       </c>
       <c r="B37" s="173">
         <v>166.7</v>
       </c>
       <c r="C37" s="173">
         <v>166.9</v>
       </c>
       <c r="D37" s="173">
         <v>169.1</v>
       </c>
       <c r="E37" s="173">
         <v>171.1</v>
       </c>
       <c r="F37" s="173">
         <v>169.1</v>
       </c>
       <c r="G37" s="49">
         <v>171.1</v>
       </c>
       <c r="H37" s="49">
         <v>169.7</v>
       </c>
       <c r="I37" s="49">
@@ -18900,51 +18900,51 @@
       <c r="AC37" s="173">
         <v>103.2</v>
       </c>
       <c r="AD37" s="50">
         <v>111</v>
       </c>
       <c r="AE37" s="189" t="s">
         <v>154</v>
       </c>
       <c r="AF37" s="43">
         <v>114.9</v>
       </c>
       <c r="AG37" s="43">
         <v>116.2</v>
       </c>
       <c r="AH37" s="16">
         <v>118.4</v>
       </c>
       <c r="AI37" s="16">
         <v>118.4</v>
       </c>
       <c r="AJ37" s="30">
         <v>118</v>
       </c>
     </row>
-    <row r="38" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="38" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A38" s="13" t="s">
         <v>191</v>
       </c>
       <c r="B38" s="181">
         <v>17</v>
       </c>
       <c r="C38" s="181">
         <v>17</v>
       </c>
       <c r="D38" s="181">
         <v>19</v>
       </c>
       <c r="E38" s="181">
         <v>19</v>
       </c>
       <c r="F38" s="181">
         <v>19</v>
       </c>
       <c r="G38" s="181">
         <v>17</v>
       </c>
       <c r="H38" s="181">
         <v>17</v>
       </c>
       <c r="I38" s="181">
@@ -19230,51 +19230,51 @@
       <c r="AC40" s="172">
         <v>4</v>
       </c>
       <c r="AD40" s="172">
         <v>4</v>
       </c>
       <c r="AE40" s="189">
         <v>4</v>
       </c>
       <c r="AF40" s="16">
         <v>4</v>
       </c>
       <c r="AG40" s="16">
         <v>4</v>
       </c>
       <c r="AH40" s="16">
         <v>4</v>
       </c>
       <c r="AI40" s="16">
         <v>4</v>
       </c>
       <c r="AJ40" s="220">
         <v>4</v>
       </c>
     </row>
-    <row r="41" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="41" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A41" s="13" t="s">
         <v>254</v>
       </c>
       <c r="B41" s="173">
         <v>8.1</v>
       </c>
       <c r="C41" s="173">
         <v>7.4</v>
       </c>
       <c r="D41" s="173">
         <v>7.3</v>
       </c>
       <c r="E41" s="173">
         <v>7.4</v>
       </c>
       <c r="F41" s="173">
         <v>7.3</v>
       </c>
       <c r="G41" s="49">
         <v>9.1</v>
       </c>
       <c r="H41" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="I41" s="49">
@@ -19490,51 +19490,51 @@
       <c r="M43" s="196"/>
       <c r="N43" s="196"/>
       <c r="O43" s="196"/>
       <c r="P43" s="196"/>
       <c r="Q43" s="196"/>
       <c r="R43" s="196"/>
       <c r="S43" s="196"/>
       <c r="T43" s="196"/>
       <c r="U43" s="196"/>
       <c r="V43" s="196"/>
       <c r="W43" s="196"/>
       <c r="X43" s="196"/>
       <c r="Y43" s="196"/>
       <c r="Z43" s="196"/>
       <c r="AA43" s="196"/>
       <c r="AB43" s="196"/>
       <c r="AC43" s="196"/>
       <c r="AD43" s="196"/>
       <c r="AE43" s="196"/>
       <c r="AF43" s="196"/>
       <c r="AG43" s="196"/>
       <c r="AH43" s="196"/>
       <c r="AI43" s="195"/>
       <c r="AJ43" s="195"/>
     </row>
-    <row r="44" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="44" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A44" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="53"/>
       <c r="F44" s="53"/>
       <c r="G44" s="53"/>
       <c r="H44" s="53"/>
       <c r="I44" s="53"/>
       <c r="J44" s="53"/>
       <c r="K44" s="53"/>
       <c r="L44" s="53"/>
       <c r="M44" s="53"/>
       <c r="N44" s="53"/>
       <c r="O44" s="53"/>
       <c r="P44" s="53"/>
       <c r="Q44" s="53"/>
       <c r="R44" s="53"/>
       <c r="S44" s="53"/>
       <c r="T44" s="53"/>
       <c r="U44" s="53"/>
       <c r="V44" s="53"/>
       <c r="W44" s="34"/>
@@ -19640,51 +19640,51 @@
       <c r="AC45" s="40">
         <v>93162</v>
       </c>
       <c r="AD45" s="40">
         <v>106226</v>
       </c>
       <c r="AE45" s="40">
         <v>119334</v>
       </c>
       <c r="AF45" s="14">
         <v>138244</v>
       </c>
       <c r="AG45" s="180">
         <v>181426</v>
       </c>
       <c r="AH45" s="180">
         <v>199404</v>
       </c>
       <c r="AI45" s="180">
         <v>229108</v>
       </c>
       <c r="AJ45" s="212">
         <v>262541</v>
       </c>
     </row>
-    <row r="46" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="46" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A46" s="13" t="s">
         <v>125</v>
       </c>
       <c r="B46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H46" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I46" s="180" t="s">
@@ -19750,51 +19750,51 @@
       <c r="AC46" s="55">
         <v>108.7</v>
       </c>
       <c r="AD46" s="55">
         <v>114</v>
       </c>
       <c r="AE46" s="55">
         <v>112.3</v>
       </c>
       <c r="AF46" s="55">
         <v>115.4</v>
       </c>
       <c r="AG46" s="171">
         <v>124.4</v>
       </c>
       <c r="AH46" s="171">
         <v>109.9</v>
       </c>
       <c r="AI46" s="166">
         <v>114.9</v>
       </c>
       <c r="AJ46" s="213">
         <v>114.6</v>
       </c>
     </row>
-    <row r="47" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="47" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A47" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H47" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I47" s="180" t="s">
@@ -19860,51 +19860,51 @@
       <c r="AC47" s="55">
         <v>102.5</v>
       </c>
       <c r="AD47" s="55">
         <v>108.6</v>
       </c>
       <c r="AE47" s="55">
         <v>105</v>
       </c>
       <c r="AF47" s="55">
         <v>106.8</v>
       </c>
       <c r="AG47" s="171">
         <v>108.6</v>
       </c>
       <c r="AH47" s="34">
         <v>95.9</v>
       </c>
       <c r="AI47" s="188">
         <v>105.5</v>
       </c>
       <c r="AJ47" s="211">
         <v>104</v>
       </c>
     </row>
-    <row r="48" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="48" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A48" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H48" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I48" s="180" t="s">
@@ -20010,51 +20010,51 @@
       <c r="M49" s="176"/>
       <c r="N49" s="176"/>
       <c r="O49" s="176"/>
       <c r="P49" s="176"/>
       <c r="Q49" s="176"/>
       <c r="R49" s="176"/>
       <c r="S49" s="176"/>
       <c r="T49" s="176"/>
       <c r="U49" s="176"/>
       <c r="V49" s="176"/>
       <c r="W49" s="176"/>
       <c r="X49" s="176"/>
       <c r="Y49" s="176"/>
       <c r="Z49" s="176"/>
       <c r="AA49" s="176"/>
       <c r="AB49" s="176"/>
       <c r="AC49" s="177"/>
       <c r="AD49" s="177"/>
       <c r="AE49" s="34"/>
       <c r="AF49" s="14"/>
       <c r="AG49" s="14"/>
       <c r="AH49" s="16"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="220"/>
     </row>
-    <row r="50" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="50" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A50" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C50" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F50" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G50" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H50" s="56">
         <v>3620</v>
       </c>
       <c r="I50" s="56">
@@ -20290,51 +20290,51 @@
       <c r="M53" s="53"/>
       <c r="N53" s="53"/>
       <c r="O53" s="53"/>
       <c r="P53" s="53"/>
       <c r="Q53" s="53"/>
       <c r="R53" s="53"/>
       <c r="S53" s="53"/>
       <c r="T53" s="53"/>
       <c r="U53" s="53"/>
       <c r="V53" s="53"/>
       <c r="W53" s="16"/>
       <c r="X53" s="16"/>
       <c r="Y53" s="34"/>
       <c r="Z53" s="16"/>
       <c r="AA53" s="59"/>
       <c r="AB53" s="34"/>
       <c r="AC53" s="189"/>
       <c r="AD53" s="189"/>
       <c r="AE53" s="16"/>
       <c r="AF53" s="14"/>
       <c r="AG53" s="60"/>
       <c r="AH53" s="16"/>
       <c r="AI53" s="191"/>
       <c r="AJ53" s="214"/>
     </row>
-    <row r="54" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="54" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A54" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B54" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C54" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="23">
         <v>432.3</v>
       </c>
       <c r="F54" s="61">
         <v>462.3</v>
       </c>
       <c r="G54" s="61">
         <v>472.1</v>
       </c>
       <c r="H54" s="61">
         <v>451.5</v>
       </c>
       <c r="I54" s="61">
@@ -20400,51 +20400,51 @@
       <c r="AC54" s="55">
         <v>413</v>
       </c>
       <c r="AD54" s="55">
         <v>409.7</v>
       </c>
       <c r="AE54" s="34">
         <v>406.7</v>
       </c>
       <c r="AF54" s="34">
         <v>403.1</v>
       </c>
       <c r="AG54" s="60">
         <v>403.4</v>
       </c>
       <c r="AH54" s="34">
         <v>404.5</v>
       </c>
       <c r="AI54" s="191">
         <v>405.3</v>
       </c>
       <c r="AJ54" s="213">
         <v>402.7</v>
       </c>
     </row>
-    <row r="55" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="55" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A55" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C55" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E55" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F55" s="61">
         <v>106.9</v>
       </c>
       <c r="G55" s="61">
         <v>102.1</v>
       </c>
       <c r="H55" s="61">
         <v>95.6</v>
       </c>
       <c r="I55" s="61">
@@ -20550,51 +20550,51 @@
       <c r="M56" s="62"/>
       <c r="N56" s="62"/>
       <c r="O56" s="62"/>
       <c r="P56" s="62"/>
       <c r="Q56" s="62"/>
       <c r="R56" s="62"/>
       <c r="S56" s="62"/>
       <c r="T56" s="62"/>
       <c r="U56" s="62"/>
       <c r="V56" s="62"/>
       <c r="W56" s="62"/>
       <c r="X56" s="62"/>
       <c r="Y56" s="62"/>
       <c r="Z56" s="62"/>
       <c r="AA56" s="176"/>
       <c r="AB56" s="176"/>
       <c r="AC56" s="189"/>
       <c r="AD56" s="63"/>
       <c r="AE56" s="34"/>
       <c r="AF56" s="14"/>
       <c r="AG56" s="60"/>
       <c r="AH56" s="34"/>
       <c r="AI56" s="189"/>
       <c r="AJ56" s="214"/>
     </row>
-    <row r="57" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="57" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A57" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C57" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D57" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E57" s="64">
         <v>401</v>
       </c>
       <c r="F57" s="64">
         <v>414.7</v>
       </c>
       <c r="G57" s="64">
         <v>416.4</v>
       </c>
       <c r="H57" s="64">
         <v>395.5</v>
       </c>
       <c r="I57" s="64">
@@ -20660,51 +20660,51 @@
       <c r="AC57" s="61">
         <v>393.3</v>
       </c>
       <c r="AD57" s="61">
         <v>390.5</v>
       </c>
       <c r="AE57" s="34">
         <v>387.1</v>
       </c>
       <c r="AF57" s="34">
         <v>383.7</v>
       </c>
       <c r="AG57" s="60">
         <v>384.2</v>
       </c>
       <c r="AH57" s="34">
         <v>385.2</v>
       </c>
       <c r="AI57" s="192">
         <v>386.1</v>
       </c>
       <c r="AJ57" s="213">
         <v>383.1</v>
       </c>
     </row>
-    <row r="58" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="58" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A58" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C58" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E58" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F58" s="64">
         <v>103.4</v>
       </c>
       <c r="G58" s="64">
         <v>100.4</v>
       </c>
       <c r="H58" s="64">
         <v>95</v>
       </c>
       <c r="I58" s="64">
@@ -20810,51 +20810,51 @@
       <c r="M59" s="62"/>
       <c r="N59" s="62"/>
       <c r="O59" s="62"/>
       <c r="P59" s="62"/>
       <c r="Q59" s="62"/>
       <c r="R59" s="62"/>
       <c r="S59" s="62"/>
       <c r="T59" s="62"/>
       <c r="U59" s="62"/>
       <c r="V59" s="62"/>
       <c r="W59" s="62"/>
       <c r="X59" s="62"/>
       <c r="Y59" s="62"/>
       <c r="Z59" s="62"/>
       <c r="AA59" s="176"/>
       <c r="AB59" s="55"/>
       <c r="AC59" s="189"/>
       <c r="AD59" s="63"/>
       <c r="AE59" s="34"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="60"/>
       <c r="AH59" s="34"/>
       <c r="AI59" s="192"/>
       <c r="AJ59" s="214"/>
     </row>
-    <row r="60" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="60" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A60" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E60" s="66">
         <v>382.4</v>
       </c>
       <c r="F60" s="66">
         <v>363.2</v>
       </c>
       <c r="G60" s="66">
         <v>335.4</v>
       </c>
       <c r="H60" s="66">
         <v>276.7</v>
       </c>
       <c r="I60" s="66">
@@ -20920,51 +20920,51 @@
       <c r="AC60" s="61">
         <v>331.7</v>
       </c>
       <c r="AD60" s="61">
         <v>329.3</v>
       </c>
       <c r="AE60" s="34">
         <v>327.39999999999998</v>
       </c>
       <c r="AF60" s="28">
         <v>325</v>
       </c>
       <c r="AG60" s="60">
         <v>325</v>
       </c>
       <c r="AH60" s="34">
         <v>325.89999999999998</v>
       </c>
       <c r="AI60" s="192">
         <v>326.89999999999998</v>
       </c>
       <c r="AJ60" s="213">
         <v>323.8</v>
       </c>
     </row>
-    <row r="61" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="61" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C61" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="66" t="s">
         <v>113</v>
       </c>
       <c r="F61" s="66">
         <v>95</v>
       </c>
       <c r="G61" s="66">
         <v>92.3</v>
       </c>
       <c r="H61" s="66">
         <v>82.5</v>
       </c>
       <c r="I61" s="66">
@@ -21070,51 +21070,51 @@
       <c r="M62" s="62"/>
       <c r="N62" s="62"/>
       <c r="O62" s="62"/>
       <c r="P62" s="62"/>
       <c r="Q62" s="62"/>
       <c r="R62" s="62"/>
       <c r="S62" s="62"/>
       <c r="T62" s="62"/>
       <c r="U62" s="62"/>
       <c r="V62" s="62"/>
       <c r="W62" s="62"/>
       <c r="X62" s="62"/>
       <c r="Y62" s="62"/>
       <c r="Z62" s="62"/>
       <c r="AA62" s="176"/>
       <c r="AB62" s="55"/>
       <c r="AC62" s="189"/>
       <c r="AD62" s="63"/>
       <c r="AE62" s="34"/>
       <c r="AF62" s="14"/>
       <c r="AG62" s="60"/>
       <c r="AH62" s="34"/>
       <c r="AI62" s="192"/>
       <c r="AJ62" s="214"/>
     </row>
-    <row r="63" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="63" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A63" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="66">
         <v>18.600000000000001</v>
       </c>
       <c r="F63" s="66">
         <v>51.5</v>
       </c>
       <c r="G63" s="66">
         <v>81</v>
       </c>
       <c r="H63" s="66">
         <v>118.8</v>
       </c>
       <c r="I63" s="66">
@@ -21180,51 +21180,51 @@
       <c r="AC63" s="61">
         <v>61.7</v>
       </c>
       <c r="AD63" s="61">
         <v>61.2</v>
       </c>
       <c r="AE63" s="34">
         <v>59.8</v>
       </c>
       <c r="AF63" s="34">
         <v>58.8</v>
       </c>
       <c r="AG63" s="60">
         <v>59.1</v>
       </c>
       <c r="AH63" s="34">
         <v>59.2</v>
       </c>
       <c r="AI63" s="192">
         <v>59.3</v>
       </c>
       <c r="AJ63" s="213">
         <v>59.2</v>
       </c>
     </row>
-    <row r="64" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="64" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A64" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B64" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C64" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E64" s="66" t="s">
         <v>113</v>
       </c>
       <c r="F64" s="66">
         <v>276.89999999999998</v>
       </c>
       <c r="G64" s="66">
         <v>157.30000000000001</v>
       </c>
       <c r="H64" s="66">
         <v>146.69999999999999</v>
       </c>
       <c r="I64" s="66">
@@ -21330,51 +21330,51 @@
       <c r="M65" s="62"/>
       <c r="N65" s="62"/>
       <c r="O65" s="62"/>
       <c r="P65" s="62"/>
       <c r="Q65" s="62"/>
       <c r="R65" s="62"/>
       <c r="S65" s="62"/>
       <c r="T65" s="62"/>
       <c r="U65" s="62"/>
       <c r="V65" s="62"/>
       <c r="W65" s="62"/>
       <c r="X65" s="62"/>
       <c r="Y65" s="62"/>
       <c r="Z65" s="62"/>
       <c r="AA65" s="176"/>
       <c r="AB65" s="55"/>
       <c r="AC65" s="189"/>
       <c r="AD65" s="63"/>
       <c r="AE65" s="34"/>
       <c r="AF65" s="14"/>
       <c r="AG65" s="60"/>
       <c r="AH65" s="34"/>
       <c r="AI65" s="192"/>
       <c r="AJ65" s="214"/>
     </row>
-    <row r="66" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="66" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A66" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B66" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C66" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E66" s="69">
         <v>31.3</v>
       </c>
       <c r="F66" s="69">
         <v>47.6</v>
       </c>
       <c r="G66" s="69">
         <v>55.7</v>
       </c>
       <c r="H66" s="69">
         <v>56</v>
       </c>
       <c r="I66" s="69">
@@ -21440,51 +21440,51 @@
       <c r="AC66" s="61">
         <v>19.600000000000001</v>
       </c>
       <c r="AD66" s="61">
         <v>19.100000000000001</v>
       </c>
       <c r="AE66" s="34">
         <v>19.600000000000001</v>
       </c>
       <c r="AF66" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="AG66" s="60">
         <v>19.2</v>
       </c>
       <c r="AH66" s="34">
         <v>19.3</v>
       </c>
       <c r="AI66" s="192">
         <v>19.2</v>
       </c>
       <c r="AJ66" s="213">
         <v>19.7</v>
       </c>
     </row>
-    <row r="67" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="67" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A67" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C67" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D67" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E67" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F67" s="69">
         <v>152.1</v>
       </c>
       <c r="G67" s="69">
         <v>117</v>
       </c>
       <c r="H67" s="69">
         <v>100.5</v>
       </c>
       <c r="I67" s="69">
@@ -21550,51 +21550,51 @@
       <c r="AC67" s="61">
         <v>98.5</v>
       </c>
       <c r="AD67" s="61">
         <v>97.4</v>
       </c>
       <c r="AE67" s="61">
         <v>102.6</v>
       </c>
       <c r="AF67" s="61">
         <v>99</v>
       </c>
       <c r="AG67" s="60">
         <v>99</v>
       </c>
       <c r="AH67" s="34">
         <v>100.5</v>
       </c>
       <c r="AI67" s="192">
         <v>99.5</v>
       </c>
       <c r="AJ67" s="213">
         <v>102.6</v>
       </c>
     </row>
-    <row r="68" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="68" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A68" s="13" t="s">
         <v>203</v>
       </c>
       <c r="B68" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C68" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D68" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E68" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F68" s="180" t="str">
         <f>F69</f>
         <v>-</v>
       </c>
       <c r="G68" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H68" s="180" t="s">
         <v>113</v>
       </c>
@@ -21661,51 +21661,51 @@
       <c r="AC68" s="55">
         <v>0.7</v>
       </c>
       <c r="AD68" s="55">
         <v>1.2</v>
       </c>
       <c r="AE68" s="176">
         <v>1.4</v>
       </c>
       <c r="AF68" s="38">
         <v>1.1000000000000001</v>
       </c>
       <c r="AG68" s="60">
         <v>1</v>
       </c>
       <c r="AH68" s="34">
         <v>1.3</v>
       </c>
       <c r="AI68" s="190">
         <v>1.7</v>
       </c>
       <c r="AJ68" s="214">
         <v>2.4</v>
       </c>
     </row>
-    <row r="69" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="69" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A69" s="13" t="s">
         <v>204</v>
       </c>
       <c r="B69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H69" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I69" s="180" t="s">
@@ -21771,51 +21771,51 @@
       <c r="AC69" s="192">
         <v>3.1</v>
       </c>
       <c r="AD69" s="85">
         <v>4.8</v>
       </c>
       <c r="AE69" s="176">
         <v>5.8</v>
       </c>
       <c r="AF69" s="38">
         <v>4.3</v>
       </c>
       <c r="AG69" s="60">
         <v>4.0999999999999996</v>
       </c>
       <c r="AH69" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="AI69" s="190">
         <v>7</v>
       </c>
       <c r="AJ69" s="214">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="70" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="70" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A70" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C70" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D70" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E70" s="66">
         <v>7.2</v>
       </c>
       <c r="F70" s="66">
         <v>10.3</v>
       </c>
       <c r="G70" s="66">
         <v>11.8</v>
       </c>
       <c r="H70" s="66">
         <v>12.4</v>
       </c>
       <c r="I70" s="66">
@@ -21881,51 +21881,51 @@
       <c r="AC70" s="61">
         <v>4.8</v>
       </c>
       <c r="AD70" s="61">
         <v>4.7</v>
       </c>
       <c r="AE70" s="34">
         <v>4.8</v>
       </c>
       <c r="AF70" s="34">
         <v>4.8</v>
       </c>
       <c r="AG70" s="60">
         <v>4.8</v>
       </c>
       <c r="AH70" s="34">
         <v>4.8</v>
       </c>
       <c r="AI70" s="192">
         <v>4.7</v>
       </c>
       <c r="AJ70" s="213">
         <v>4.9000000000000004</v>
       </c>
     </row>
-    <row r="71" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="71" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A71" s="13" t="s">
         <v>206</v>
       </c>
       <c r="B71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H71" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I71" s="180" t="s">
@@ -21991,51 +21991,51 @@
       <c r="AC71" s="34">
         <v>3.2</v>
       </c>
       <c r="AD71" s="34">
         <v>2.6</v>
       </c>
       <c r="AE71" s="34">
         <v>2.4</v>
       </c>
       <c r="AF71" s="34">
         <v>2.4</v>
       </c>
       <c r="AG71" s="60">
         <v>2.2999999999999998</v>
       </c>
       <c r="AH71" s="34">
         <v>2.4</v>
       </c>
       <c r="AI71" s="192">
         <v>2.4</v>
       </c>
       <c r="AJ71" s="213">
         <v>2.4</v>
       </c>
     </row>
-    <row r="72" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="72" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A72" s="13" t="s">
         <v>257</v>
       </c>
       <c r="B72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H72" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I72" s="180" t="s">
@@ -22101,51 +22101,51 @@
       <c r="AC72" s="34">
         <v>3.6</v>
       </c>
       <c r="AD72" s="28">
         <v>3</v>
       </c>
       <c r="AE72" s="28">
         <v>3</v>
       </c>
       <c r="AF72" s="34">
         <v>2.8</v>
       </c>
       <c r="AG72" s="60">
         <v>2.7</v>
       </c>
       <c r="AH72" s="34">
         <v>2.6</v>
       </c>
       <c r="AI72" s="192">
         <v>2.7</v>
       </c>
       <c r="AJ72" s="211">
         <v>3</v>
       </c>
     </row>
-    <row r="73" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="73" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A73" s="13" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H73" s="180" t="s">
         <v>113</v>
       </c>
       <c r="I73" s="180" t="s">
@@ -22211,51 +22211,51 @@
       <c r="AC73" s="34">
         <v>0.2</v>
       </c>
       <c r="AD73" s="34">
         <v>0.4</v>
       </c>
       <c r="AE73" s="34">
         <v>0.4</v>
       </c>
       <c r="AF73" s="34">
         <v>0.4</v>
       </c>
       <c r="AG73" s="60">
         <v>0.7</v>
       </c>
       <c r="AH73" s="34">
         <v>0.3</v>
       </c>
       <c r="AI73" s="192">
         <v>0.4</v>
       </c>
       <c r="AJ73" s="213">
         <v>0.4</v>
       </c>
     </row>
-    <row r="74" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="74" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A74" s="13" t="s">
         <v>210</v>
       </c>
       <c r="B74" s="176" t="s">
         <v>113</v>
       </c>
       <c r="C74" s="86" t="s">
         <v>113</v>
       </c>
       <c r="D74" s="34"/>
       <c r="E74" s="16"/>
       <c r="F74" s="16"/>
       <c r="G74" s="16"/>
       <c r="H74" s="16"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
       <c r="R74" s="16"/>
       <c r="S74" s="16"/>
@@ -22475,51 +22475,51 @@
       <c r="AC76" s="90">
         <v>411.69388761567694</v>
       </c>
       <c r="AD76" s="90">
         <v>419.77792292619205</v>
       </c>
       <c r="AE76" s="90">
         <v>453.87335028453811</v>
       </c>
       <c r="AF76" s="90">
         <v>517.0786094875948</v>
       </c>
       <c r="AG76" s="90">
         <v>593.95630646282143</v>
       </c>
       <c r="AH76" s="90">
         <v>722.60310000000004</v>
       </c>
       <c r="AI76" s="189">
         <v>794</v>
       </c>
       <c r="AJ76" s="213">
         <v>801</v>
       </c>
     </row>
-    <row r="77" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="77" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A77" s="13" t="s">
         <v>211</v>
       </c>
       <c r="B77" s="171" t="s">
         <v>113</v>
       </c>
       <c r="C77" s="171" t="s">
         <v>113</v>
       </c>
       <c r="D77" s="171" t="s">
         <v>118</v>
       </c>
       <c r="E77" s="27">
         <v>1318.6</v>
       </c>
       <c r="F77" s="30">
         <v>298.39999999999998</v>
       </c>
       <c r="G77" s="30">
         <v>127.4</v>
       </c>
       <c r="H77" s="30">
         <v>111.1</v>
       </c>
       <c r="I77" s="30">
@@ -22585,51 +22585,51 @@
       <c r="AC77" s="176">
         <v>107.7</v>
       </c>
       <c r="AD77" s="91">
         <v>113.2</v>
       </c>
       <c r="AE77" s="34">
         <v>116.7</v>
       </c>
       <c r="AF77" s="38">
         <v>117.5</v>
       </c>
       <c r="AG77" s="28">
         <v>124.2</v>
       </c>
       <c r="AH77" s="34">
         <v>120.7</v>
       </c>
       <c r="AI77" s="190">
         <v>112.9</v>
       </c>
       <c r="AJ77" s="213">
         <v>112.2</v>
       </c>
     </row>
-    <row r="78" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="78" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A78" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B78" s="171" t="s">
         <v>113</v>
       </c>
       <c r="C78" s="171" t="s">
         <v>113</v>
       </c>
       <c r="D78" s="171" t="s">
         <v>118</v>
       </c>
       <c r="E78" s="27">
         <v>122.6</v>
       </c>
       <c r="F78" s="30">
         <v>114.8</v>
       </c>
       <c r="G78" s="30">
         <v>91.2</v>
       </c>
       <c r="H78" s="30">
         <v>107.4</v>
       </c>
       <c r="I78" s="30">
@@ -22955,51 +22955,51 @@
       <c r="M81" s="196"/>
       <c r="N81" s="196"/>
       <c r="O81" s="196"/>
       <c r="P81" s="196"/>
       <c r="Q81" s="196"/>
       <c r="R81" s="196"/>
       <c r="S81" s="196"/>
       <c r="T81" s="196"/>
       <c r="U81" s="196"/>
       <c r="V81" s="196"/>
       <c r="W81" s="196"/>
       <c r="X81" s="196"/>
       <c r="Y81" s="196"/>
       <c r="Z81" s="196"/>
       <c r="AA81" s="196"/>
       <c r="AB81" s="196"/>
       <c r="AC81" s="196"/>
       <c r="AD81" s="196"/>
       <c r="AE81" s="196"/>
       <c r="AF81" s="196"/>
       <c r="AG81" s="196"/>
       <c r="AH81" s="196"/>
       <c r="AI81" s="198"/>
       <c r="AJ81" s="198"/>
     </row>
-    <row r="82" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="82" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A82" s="93" t="s">
         <v>36</v>
       </c>
       <c r="B82" s="94" t="s">
         <v>113</v>
       </c>
       <c r="C82" s="94" t="s">
         <v>113</v>
       </c>
       <c r="D82" s="94">
         <v>2006.9</v>
       </c>
       <c r="E82" s="94">
         <v>1075.5999999999999</v>
       </c>
       <c r="F82" s="94">
         <v>157</v>
       </c>
       <c r="G82" s="94">
         <v>127.5</v>
       </c>
       <c r="H82" s="94">
         <v>112.4</v>
       </c>
       <c r="I82" s="94">
@@ -23285,51 +23285,51 @@
       <c r="AC84" s="38">
         <v>106.2</v>
       </c>
       <c r="AD84" s="190">
         <v>104.4</v>
       </c>
       <c r="AE84" s="28">
         <v>105</v>
       </c>
       <c r="AF84" s="53">
         <v>108.5</v>
       </c>
       <c r="AG84" s="16">
         <v>118.7</v>
       </c>
       <c r="AH84" s="16">
         <v>108.1</v>
       </c>
       <c r="AI84" s="191">
         <v>105.3</v>
       </c>
       <c r="AJ84" s="207">
         <v>110.9</v>
       </c>
     </row>
-    <row r="85" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="85" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A85" s="95" t="s">
         <v>68</v>
       </c>
       <c r="B85" s="94" t="s">
         <v>113</v>
       </c>
       <c r="C85" s="94" t="s">
         <v>113</v>
       </c>
       <c r="D85" s="94">
         <v>5475.2</v>
       </c>
       <c r="E85" s="94">
         <v>2137.1999999999998</v>
       </c>
       <c r="F85" s="94">
         <v>249.3</v>
       </c>
       <c r="G85" s="94">
         <v>218.8</v>
       </c>
       <c r="H85" s="94">
         <v>141.5</v>
       </c>
       <c r="I85" s="94">
@@ -23395,51 +23395,51 @@
       <c r="AC85" s="38">
         <v>105.1</v>
       </c>
       <c r="AD85" s="190">
         <v>101.8</v>
       </c>
       <c r="AE85" s="34">
         <v>104.7</v>
       </c>
       <c r="AF85" s="53">
         <v>106.1</v>
       </c>
       <c r="AG85" s="16">
         <v>113.5</v>
       </c>
       <c r="AH85" s="16">
         <v>114.2</v>
       </c>
       <c r="AI85" s="191">
         <v>114.5</v>
       </c>
       <c r="AJ85" s="207">
         <v>112.9</v>
       </c>
     </row>
-    <row r="86" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="86" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A86" s="93" t="s">
         <v>49</v>
       </c>
       <c r="B86" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C86" s="94">
         <v>6014.1</v>
       </c>
       <c r="D86" s="94">
         <v>1507</v>
       </c>
       <c r="E86" s="94">
         <v>1366.5</v>
       </c>
       <c r="F86" s="94">
         <v>129.19999999999999</v>
       </c>
       <c r="G86" s="94">
         <v>127.8</v>
       </c>
       <c r="H86" s="94">
         <v>128.69999999999999</v>
       </c>
       <c r="I86" s="94">
@@ -23505,51 +23505,51 @@
       <c r="AC86" s="38">
         <v>114.2</v>
       </c>
       <c r="AD86" s="190">
         <v>101.6</v>
       </c>
       <c r="AE86" s="34">
         <v>107.6</v>
       </c>
       <c r="AF86" s="53">
         <v>125.9</v>
       </c>
       <c r="AG86" s="16">
         <v>102.5</v>
       </c>
       <c r="AH86" s="60">
         <v>95</v>
       </c>
       <c r="AI86" s="191">
         <v>115.5</v>
       </c>
       <c r="AJ86" s="207">
         <v>108.6</v>
       </c>
     </row>
-    <row r="87" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="87" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A87" s="93" t="s">
         <v>50</v>
       </c>
       <c r="B87" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C87" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D87" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E87" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F87" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G87" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H87" s="94">
         <v>111.5</v>
       </c>
       <c r="I87" s="94">
@@ -23615,51 +23615,51 @@
       <c r="AC87" s="38">
         <v>111.9</v>
       </c>
       <c r="AD87" s="190">
         <v>107.2</v>
       </c>
       <c r="AE87" s="34">
         <v>103.9</v>
       </c>
       <c r="AF87" s="53">
         <v>129.1</v>
       </c>
       <c r="AG87" s="60">
         <v>111</v>
       </c>
       <c r="AH87" s="16">
         <v>112.6</v>
       </c>
       <c r="AI87" s="190" t="s">
         <v>283</v>
       </c>
       <c r="AJ87" s="209" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="88" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="88" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A88" s="93" t="s">
         <v>69</v>
       </c>
       <c r="B88" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C88" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D88" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E88" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F88" s="94">
         <v>172.2</v>
       </c>
       <c r="G88" s="94">
         <v>106.8</v>
       </c>
       <c r="H88" s="94">
         <v>113.8</v>
       </c>
       <c r="I88" s="94">
@@ -23725,51 +23725,51 @@
       <c r="AC88" s="38">
         <v>103.3</v>
       </c>
       <c r="AD88" s="190">
         <v>102</v>
       </c>
       <c r="AE88" s="28">
         <v>100</v>
       </c>
       <c r="AF88" s="53">
         <v>106.8</v>
       </c>
       <c r="AG88" s="16">
         <v>101.3</v>
       </c>
       <c r="AH88" s="16">
         <v>106.8</v>
       </c>
       <c r="AI88" s="190">
         <v>102.6</v>
       </c>
       <c r="AJ88" s="207">
         <v>104.3</v>
       </c>
     </row>
-    <row r="89" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="89" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A89" s="93" t="s">
         <v>70</v>
       </c>
       <c r="B89" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C89" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D89" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E89" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F89" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G89" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H89" s="94">
         <v>113.1</v>
       </c>
       <c r="I89" s="94">
@@ -23835,51 +23835,51 @@
       <c r="AC89" s="38">
         <v>103.3</v>
       </c>
       <c r="AD89" s="190">
         <v>110.3</v>
       </c>
       <c r="AE89" s="34">
         <v>117.5</v>
       </c>
       <c r="AF89" s="53">
         <v>117.6</v>
       </c>
       <c r="AG89" s="16">
         <v>110.2</v>
       </c>
       <c r="AH89" s="16">
         <v>99.1</v>
       </c>
       <c r="AI89" s="190">
         <v>102.2</v>
       </c>
       <c r="AJ89" s="207">
         <v>105.4</v>
       </c>
     </row>
-    <row r="90" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="90" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A90" s="93" t="s">
         <v>39</v>
       </c>
       <c r="B90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H90" s="94" t="s">
         <v>118</v>
       </c>
       <c r="I90" s="94" t="s">
@@ -23945,51 +23945,51 @@
       <c r="AC90" s="190" t="s">
         <v>273</v>
       </c>
       <c r="AD90" s="190" t="s">
         <v>273</v>
       </c>
       <c r="AE90" s="190" t="s">
         <v>273</v>
       </c>
       <c r="AF90" s="189" t="s">
         <v>273</v>
       </c>
       <c r="AG90" s="189" t="s">
         <v>274</v>
       </c>
       <c r="AH90" s="189" t="s">
         <v>275</v>
       </c>
       <c r="AI90" s="190" t="s">
         <v>284</v>
       </c>
       <c r="AJ90" s="207">
         <v>118.2</v>
       </c>
     </row>
-    <row r="91" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="91" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A91" s="93" t="s">
         <v>51</v>
       </c>
       <c r="B91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H91" s="94" t="s">
         <v>118</v>
       </c>
       <c r="I91" s="94" t="s">
@@ -24055,51 +24055,51 @@
       <c r="AC91" s="190">
         <v>100</v>
       </c>
       <c r="AD91" s="190">
         <v>100</v>
       </c>
       <c r="AE91" s="34" t="s">
         <v>276</v>
       </c>
       <c r="AF91" s="189" t="s">
         <v>277</v>
       </c>
       <c r="AG91" s="189" t="s">
         <v>278</v>
       </c>
       <c r="AH91" s="189" t="s">
         <v>273</v>
       </c>
       <c r="AI91" s="190" t="s">
         <v>273</v>
       </c>
       <c r="AJ91" s="210" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="92" spans="1:36" ht="39.299999999999997">
+    <row r="92" spans="1:36" ht="39.6">
       <c r="A92" s="93" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C92" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D92" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E92" s="94">
         <v>1416</v>
       </c>
       <c r="F92" s="94">
         <v>174.5</v>
       </c>
       <c r="G92" s="94">
         <v>131.69999999999999</v>
       </c>
       <c r="H92" s="94">
         <v>107.5</v>
       </c>
       <c r="I92" s="94">
@@ -24165,51 +24165,51 @@
       <c r="AC92" s="38">
         <v>102.7</v>
       </c>
       <c r="AD92" s="190">
         <v>104.7</v>
       </c>
       <c r="AE92" s="34">
         <v>104.2</v>
       </c>
       <c r="AF92" s="53">
         <v>100.9</v>
       </c>
       <c r="AG92" s="60">
         <v>105</v>
       </c>
       <c r="AH92" s="16">
         <v>106.8</v>
       </c>
       <c r="AI92" s="190">
         <v>102.4</v>
       </c>
       <c r="AJ92" s="207">
         <v>112.6</v>
       </c>
     </row>
-    <row r="93" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="93" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A93" s="93" t="s">
         <v>40</v>
       </c>
       <c r="B93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H93" s="94" t="s">
         <v>118</v>
       </c>
       <c r="I93" s="94" t="s">
@@ -24275,51 +24275,51 @@
       <c r="AC93" s="38">
         <v>105.2</v>
       </c>
       <c r="AD93" s="190">
         <v>104.1</v>
       </c>
       <c r="AE93" s="34">
         <v>101.7</v>
       </c>
       <c r="AF93" s="53">
         <v>105.7</v>
       </c>
       <c r="AG93" s="16">
         <v>106.6</v>
       </c>
       <c r="AH93" s="16">
         <v>107.8</v>
       </c>
       <c r="AI93" s="190">
         <v>100.9</v>
       </c>
       <c r="AJ93" s="207">
         <v>110.6</v>
       </c>
     </row>
-    <row r="94" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="94" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A94" s="93" t="s">
         <v>41</v>
       </c>
       <c r="B94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H94" s="94" t="s">
         <v>118</v>
       </c>
       <c r="I94" s="94" t="s">
@@ -24385,51 +24385,51 @@
       <c r="AC94" s="38">
         <v>103.3</v>
       </c>
       <c r="AD94" s="190">
         <v>100.6</v>
       </c>
       <c r="AE94" s="34">
         <v>99.9</v>
       </c>
       <c r="AF94" s="24">
         <v>100</v>
       </c>
       <c r="AG94" s="16">
         <v>97.5</v>
       </c>
       <c r="AH94" s="60">
         <v>100</v>
       </c>
       <c r="AI94" s="190" t="s">
         <v>285</v>
       </c>
       <c r="AJ94" s="207">
         <v>101.9</v>
       </c>
     </row>
-    <row r="95" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="95" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A95" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="C95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="D95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="G95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="H95" s="94" t="s">
         <v>118</v>
       </c>
       <c r="I95" s="94" t="s">
@@ -24575,51 +24575,51 @@
       <c r="M97" s="24"/>
       <c r="N97" s="24"/>
       <c r="O97" s="24"/>
       <c r="P97" s="24"/>
       <c r="Q97" s="24"/>
       <c r="R97" s="24"/>
       <c r="S97" s="24"/>
       <c r="T97" s="24"/>
       <c r="U97" s="24"/>
       <c r="V97" s="24"/>
       <c r="W97" s="24"/>
       <c r="X97" s="34"/>
       <c r="Y97" s="34"/>
       <c r="Z97" s="16"/>
       <c r="AA97" s="16"/>
       <c r="AB97" s="16"/>
       <c r="AC97" s="14"/>
       <c r="AD97" s="14"/>
       <c r="AE97" s="34"/>
       <c r="AF97" s="34"/>
       <c r="AG97" s="34"/>
       <c r="AH97" s="16"/>
       <c r="AI97" s="16"/>
       <c r="AJ97" s="191"/>
     </row>
-    <row r="98" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="98" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A98" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B98" s="49" t="s">
         <v>213</v>
       </c>
       <c r="C98" s="49" t="s">
         <v>214</v>
       </c>
       <c r="D98" s="49">
         <v>2402.1999999999998</v>
       </c>
       <c r="E98" s="49">
         <v>41155.599999999999</v>
       </c>
       <c r="F98" s="49">
         <v>99160.7</v>
       </c>
       <c r="G98" s="49">
         <v>114654.5</v>
       </c>
       <c r="H98" s="49">
         <v>94368.2</v>
       </c>
       <c r="I98" s="49">
@@ -24685,51 +24685,51 @@
       <c r="AC98" s="173">
         <v>2746652.1</v>
       </c>
       <c r="AD98" s="173">
         <v>3029608.9</v>
       </c>
       <c r="AE98" s="173">
         <v>3120136.9</v>
       </c>
       <c r="AF98" s="173">
         <v>3883826.6</v>
       </c>
       <c r="AG98" s="173">
         <v>4296923.7</v>
       </c>
       <c r="AH98" s="190">
         <v>4371041.7</v>
       </c>
       <c r="AI98" s="190">
         <v>5150822.2</v>
       </c>
       <c r="AJ98" s="187">
         <v>6357587.0999999996</v>
       </c>
     </row>
-    <row r="99" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="99" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A99" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B99" s="179" t="s">
         <v>113</v>
       </c>
       <c r="C99" s="179" t="s">
         <v>113</v>
       </c>
       <c r="D99" s="49">
         <v>457.1</v>
       </c>
       <c r="E99" s="49">
         <v>1154.8</v>
       </c>
       <c r="F99" s="49">
         <v>1626.9</v>
       </c>
       <c r="G99" s="49">
         <v>1703.6</v>
       </c>
       <c r="H99" s="49">
         <v>1250.9000000000001</v>
       </c>
       <c r="I99" s="49">
@@ -24795,51 +24795,51 @@
       <c r="AC99" s="173">
         <v>7968</v>
       </c>
       <c r="AD99" s="173">
         <v>7915.4</v>
       </c>
       <c r="AE99" s="173">
         <v>7555.7</v>
       </c>
       <c r="AF99" s="173">
         <v>9116.2999999999993</v>
       </c>
       <c r="AG99" s="173">
         <v>9331.4</v>
       </c>
       <c r="AH99" s="190">
         <v>9579.1</v>
       </c>
       <c r="AI99" s="187">
         <v>10972.3</v>
       </c>
       <c r="AJ99" s="187">
         <v>12188.9</v>
       </c>
     </row>
-    <row r="100" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="100" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A100" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="C100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="D100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="E100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="F100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="G100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="H100" s="179" t="s">
         <v>113</v>
       </c>
       <c r="I100" s="179" t="s">
@@ -24905,91 +24905,91 @@
       <c r="AC100" s="173">
         <v>106.2</v>
       </c>
       <c r="AD100" s="173">
         <v>105.3</v>
       </c>
       <c r="AE100" s="173">
         <v>96.9</v>
       </c>
       <c r="AF100" s="173">
         <v>103.9</v>
       </c>
       <c r="AG100" s="173">
         <v>101.3</v>
       </c>
       <c r="AH100" s="34">
         <v>101.5</v>
       </c>
       <c r="AI100" s="166">
         <v>105</v>
       </c>
       <c r="AJ100" s="223">
         <v>107.1</v>
       </c>
     </row>
-    <row r="101" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="101" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A101" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B101" s="24"/>
       <c r="C101" s="24"/>
       <c r="D101" s="24"/>
       <c r="E101" s="24"/>
       <c r="F101" s="24"/>
       <c r="G101" s="24"/>
       <c r="H101" s="24"/>
       <c r="I101" s="24"/>
       <c r="J101" s="24"/>
       <c r="K101" s="24"/>
       <c r="L101" s="24"/>
       <c r="M101" s="24"/>
       <c r="N101" s="24"/>
       <c r="O101" s="24"/>
       <c r="P101" s="24"/>
       <c r="Q101" s="24"/>
       <c r="R101" s="24"/>
       <c r="S101" s="24"/>
       <c r="T101" s="24"/>
       <c r="U101" s="24"/>
       <c r="V101" s="24"/>
       <c r="W101" s="24"/>
       <c r="X101" s="24"/>
       <c r="Y101" s="24"/>
       <c r="Z101" s="24"/>
       <c r="AA101" s="98"/>
       <c r="AB101" s="35"/>
       <c r="AC101" s="173"/>
       <c r="AD101" s="173"/>
       <c r="AE101" s="173"/>
       <c r="AF101" s="173"/>
       <c r="AG101" s="173"/>
       <c r="AH101" s="34"/>
       <c r="AI101" s="166"/>
       <c r="AJ101" s="223"/>
     </row>
-    <row r="102" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="102" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A102" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B102" s="49" t="s">
         <v>215</v>
       </c>
       <c r="C102" s="49" t="s">
         <v>216</v>
       </c>
       <c r="D102" s="184">
         <v>2.5</v>
       </c>
       <c r="E102" s="184">
         <v>44.4</v>
       </c>
       <c r="F102" s="184">
         <v>110.3</v>
       </c>
       <c r="G102" s="184">
         <v>130.9</v>
       </c>
       <c r="H102" s="184">
         <v>110.8</v>
       </c>
       <c r="I102" s="49">
@@ -25055,51 +25055,51 @@
       <c r="AC102" s="173">
         <v>3641.2</v>
       </c>
       <c r="AD102" s="173">
         <v>4023.3</v>
       </c>
       <c r="AE102" s="173">
         <v>4151.3999999999996</v>
       </c>
       <c r="AF102" s="173">
         <v>5185</v>
       </c>
       <c r="AG102" s="173">
         <v>5685.8</v>
       </c>
       <c r="AH102" s="190">
         <v>5793.8</v>
       </c>
       <c r="AI102" s="86">
         <v>6845.2</v>
       </c>
       <c r="AJ102" s="187">
         <v>8498</v>
       </c>
     </row>
-    <row r="103" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="103" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A103" s="13" t="s">
         <v>134</v>
       </c>
       <c r="B103" s="179" t="s">
         <v>113</v>
       </c>
       <c r="C103" s="179" t="s">
         <v>113</v>
       </c>
       <c r="D103" s="184">
         <v>0.5</v>
       </c>
       <c r="E103" s="179">
         <v>1.2</v>
       </c>
       <c r="F103" s="179">
         <v>1.8</v>
       </c>
       <c r="G103" s="179">
         <v>1.9</v>
       </c>
       <c r="H103" s="179">
         <v>1.5</v>
       </c>
       <c r="I103" s="49">
@@ -25315,51 +25315,51 @@
       <c r="AC105" s="177">
         <v>411958</v>
       </c>
       <c r="AD105" s="177">
         <v>494620</v>
       </c>
       <c r="AE105" s="177">
         <v>487154</v>
       </c>
       <c r="AF105" s="177">
         <v>571927</v>
       </c>
       <c r="AG105" s="177">
         <v>742793</v>
       </c>
       <c r="AH105" s="180">
         <v>797475</v>
       </c>
       <c r="AI105" s="177">
         <v>839747</v>
       </c>
       <c r="AJ105" s="218">
         <v>1339114</v>
       </c>
     </row>
-    <row r="106" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="106" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A106" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B106" s="171">
         <v>87</v>
       </c>
       <c r="C106" s="171">
         <v>60</v>
       </c>
       <c r="D106" s="171">
         <v>85</v>
       </c>
       <c r="E106" s="171">
         <v>73</v>
       </c>
       <c r="F106" s="171">
         <v>62</v>
       </c>
       <c r="G106" s="171">
         <v>51</v>
       </c>
       <c r="H106" s="171">
         <v>57</v>
       </c>
       <c r="I106" s="171">
@@ -25645,51 +25645,51 @@
       <c r="AC108" s="177">
         <v>11797</v>
       </c>
       <c r="AD108" s="177">
         <v>12404</v>
       </c>
       <c r="AE108" s="180">
         <v>13180</v>
       </c>
       <c r="AF108" s="177">
         <v>13643</v>
       </c>
       <c r="AG108" s="177">
         <v>14139</v>
       </c>
       <c r="AH108" s="180">
         <v>14575</v>
       </c>
       <c r="AI108" s="177">
         <v>14349</v>
       </c>
       <c r="AJ108" s="14">
         <v>14182</v>
       </c>
     </row>
-    <row r="109" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="109" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A109" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B109" s="179" t="s">
         <v>217</v>
       </c>
       <c r="C109" s="184" t="s">
         <v>218</v>
       </c>
       <c r="D109" s="53">
         <v>6.5</v>
       </c>
       <c r="E109" s="184">
         <v>95</v>
       </c>
       <c r="F109" s="53">
         <v>103.6</v>
       </c>
       <c r="G109" s="53">
         <v>100.2</v>
       </c>
       <c r="H109" s="53">
         <v>64.3</v>
       </c>
       <c r="I109" s="53">
@@ -25755,51 +25755,51 @@
       <c r="AC109" s="190">
         <v>290.2</v>
       </c>
       <c r="AD109" s="190">
         <v>1258.2</v>
       </c>
       <c r="AE109" s="190">
         <v>598.20000000000005</v>
       </c>
       <c r="AF109" s="38">
         <v>604</v>
       </c>
       <c r="AG109" s="60">
         <v>829.9</v>
       </c>
       <c r="AH109" s="100">
         <v>1226.7</v>
       </c>
       <c r="AI109" s="187">
         <v>1772.8</v>
       </c>
       <c r="AJ109" s="226">
         <v>3106.6</v>
       </c>
     </row>
-    <row r="110" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="110" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A110" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B110" s="53">
         <v>11</v>
       </c>
       <c r="C110" s="53">
         <v>11</v>
       </c>
       <c r="D110" s="53">
         <v>9</v>
       </c>
       <c r="E110" s="53">
         <v>12</v>
       </c>
       <c r="F110" s="53">
         <v>12</v>
       </c>
       <c r="G110" s="53">
         <v>9</v>
       </c>
       <c r="H110" s="53">
         <v>10</v>
       </c>
       <c r="I110" s="53">
@@ -26345,51 +26345,51 @@
       <c r="AC115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AD115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AE115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AF115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AG115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AH115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AI115" s="102" t="s">
         <v>113</v>
       </c>
       <c r="AJ115" s="102" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="116" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="116" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A116" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B116" s="53">
         <v>719</v>
       </c>
       <c r="C116" s="53">
         <v>478</v>
       </c>
       <c r="D116" s="53">
         <v>297</v>
       </c>
       <c r="E116" s="53">
         <v>697</v>
       </c>
       <c r="F116" s="53">
         <v>529</v>
       </c>
       <c r="G116" s="53">
         <v>381</v>
       </c>
       <c r="H116" s="53">
         <v>392</v>
       </c>
       <c r="I116" s="53">
@@ -27187,51 +27187,51 @@
       <c r="M124" s="196"/>
       <c r="N124" s="196"/>
       <c r="O124" s="196"/>
       <c r="P124" s="196"/>
       <c r="Q124" s="196"/>
       <c r="R124" s="196"/>
       <c r="S124" s="196"/>
       <c r="T124" s="196"/>
       <c r="U124" s="196"/>
       <c r="V124" s="196"/>
       <c r="W124" s="196"/>
       <c r="X124" s="196"/>
       <c r="Y124" s="196"/>
       <c r="Z124" s="196"/>
       <c r="AA124" s="196"/>
       <c r="AB124" s="196"/>
       <c r="AC124" s="196"/>
       <c r="AD124" s="196"/>
       <c r="AE124" s="196"/>
       <c r="AF124" s="196"/>
       <c r="AG124" s="196"/>
       <c r="AH124" s="196"/>
       <c r="AI124" s="199"/>
       <c r="AJ124" s="199"/>
     </row>
-    <row r="125" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="125" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A125" s="109" t="s">
         <v>219</v>
       </c>
       <c r="B125" s="16"/>
       <c r="C125" s="16"/>
       <c r="D125" s="16"/>
       <c r="E125" s="16"/>
       <c r="F125" s="16"/>
       <c r="G125" s="16"/>
       <c r="H125" s="16"/>
       <c r="I125" s="16"/>
       <c r="J125" s="16"/>
       <c r="K125" s="16"/>
       <c r="L125" s="16"/>
       <c r="M125" s="16"/>
       <c r="N125" s="16"/>
       <c r="O125" s="16"/>
       <c r="P125" s="16"/>
       <c r="Q125" s="16"/>
       <c r="R125" s="16"/>
       <c r="S125" s="16"/>
       <c r="T125" s="16"/>
       <c r="U125" s="16"/>
       <c r="V125" s="16"/>
       <c r="W125" s="16"/>
@@ -27447,51 +27447,51 @@
       <c r="AC127" s="38">
         <v>105.2</v>
       </c>
       <c r="AD127" s="190">
         <v>102.7</v>
       </c>
       <c r="AE127" s="34">
         <v>101.2</v>
       </c>
       <c r="AF127" s="38">
         <v>102.5</v>
       </c>
       <c r="AG127" s="190">
         <v>99.8</v>
       </c>
       <c r="AH127" s="34">
         <v>100.7</v>
       </c>
       <c r="AI127" s="123">
         <v>105.1</v>
       </c>
       <c r="AJ127" s="123">
         <v>99.7</v>
       </c>
     </row>
-    <row r="128" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="128" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A128" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B128" s="60">
         <v>100</v>
       </c>
       <c r="C128" s="60">
         <v>89.6</v>
       </c>
       <c r="D128" s="60">
         <v>69.350399999999993</v>
       </c>
       <c r="E128" s="60">
         <v>54.826000000000001</v>
       </c>
       <c r="F128" s="60">
         <v>51.621600000000001</v>
       </c>
       <c r="G128" s="60">
         <v>47.213999999999999</v>
       </c>
       <c r="H128" s="60">
         <v>39.317599999999999</v>
       </c>
       <c r="I128" s="60">
@@ -27557,51 +27557,51 @@
       <c r="AC128" s="38">
         <v>95.9</v>
       </c>
       <c r="AD128" s="190">
         <v>98.5</v>
       </c>
       <c r="AE128" s="34">
         <v>99.7</v>
       </c>
       <c r="AF128" s="38">
         <v>102.2</v>
       </c>
       <c r="AG128" s="190">
         <v>102</v>
       </c>
       <c r="AH128" s="176">
         <v>102.7</v>
       </c>
       <c r="AI128" s="182">
         <v>107.9</v>
       </c>
       <c r="AJ128" s="182">
         <v>107.6</v>
       </c>
     </row>
-    <row r="129" spans="1:36" s="2" customFormat="1">
+    <row r="129" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A129" s="115" t="s">
         <v>155</v>
       </c>
       <c r="B129" s="116"/>
       <c r="C129" s="116"/>
       <c r="D129" s="116"/>
       <c r="E129" s="116"/>
       <c r="F129" s="116"/>
       <c r="G129" s="116"/>
       <c r="H129" s="116"/>
       <c r="I129" s="116"/>
       <c r="J129" s="116"/>
       <c r="K129" s="116"/>
       <c r="L129" s="116"/>
       <c r="M129" s="116"/>
       <c r="N129" s="116"/>
       <c r="O129" s="116"/>
       <c r="P129" s="116"/>
       <c r="Q129" s="116"/>
       <c r="R129" s="116"/>
       <c r="S129" s="116"/>
       <c r="T129" s="116"/>
       <c r="U129" s="28"/>
       <c r="V129" s="28"/>
       <c r="W129" s="34"/>
@@ -28737,51 +28737,51 @@
       <c r="AC140" s="177">
         <v>5234.8339999999998</v>
       </c>
       <c r="AD140" s="180">
         <v>6994</v>
       </c>
       <c r="AE140" s="118">
         <v>7028</v>
       </c>
       <c r="AF140" s="40">
         <v>8235</v>
       </c>
       <c r="AG140" s="180">
         <v>9770</v>
       </c>
       <c r="AH140" s="111">
         <v>11947</v>
       </c>
       <c r="AI140" s="122">
         <v>9285</v>
       </c>
       <c r="AJ140" s="122">
         <v>7996</v>
       </c>
     </row>
-    <row r="141" spans="1:36" s="2" customFormat="1" ht="52.4">
+    <row r="141" spans="1:36" s="2" customFormat="1" ht="52.8">
       <c r="A141" s="103" t="s">
         <v>141</v>
       </c>
       <c r="B141" s="173">
         <v>0</v>
       </c>
       <c r="C141" s="180">
         <v>1.355</v>
       </c>
       <c r="D141" s="180">
         <v>21.181999999999999</v>
       </c>
       <c r="E141" s="180">
         <v>150.018</v>
       </c>
       <c r="F141" s="180">
         <v>283.17200000000003</v>
       </c>
       <c r="G141" s="180">
         <v>215.31899999999999</v>
       </c>
       <c r="H141" s="180">
         <v>127.39100000000001</v>
       </c>
       <c r="I141" s="180">
@@ -28847,51 +28847,51 @@
       <c r="AC141" s="177">
         <v>895.98599999999999</v>
       </c>
       <c r="AD141" s="180">
         <v>744</v>
       </c>
       <c r="AE141" s="118">
         <v>1596</v>
       </c>
       <c r="AF141" s="177">
         <v>395</v>
       </c>
       <c r="AG141" s="180">
         <v>801</v>
       </c>
       <c r="AH141" s="111">
         <v>660</v>
       </c>
       <c r="AI141" s="122">
         <v>946</v>
       </c>
       <c r="AJ141" s="122">
         <v>3003</v>
       </c>
     </row>
-    <row r="142" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="142" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A142" s="103" t="s">
         <v>142</v>
       </c>
       <c r="B142" s="173">
         <v>0</v>
       </c>
       <c r="C142" s="180">
         <v>8.4849999999999994</v>
       </c>
       <c r="D142" s="180">
         <v>49.344999999999999</v>
       </c>
       <c r="E142" s="180">
         <v>712.13800000000003</v>
       </c>
       <c r="F142" s="180">
         <v>1671.2919999999999</v>
       </c>
       <c r="G142" s="180">
         <v>1588.346</v>
       </c>
       <c r="H142" s="180">
         <v>935.36300000000006</v>
       </c>
       <c r="I142" s="180">
@@ -28957,51 +28957,51 @@
       <c r="AC142" s="177">
         <v>30279.742999999999</v>
       </c>
       <c r="AD142" s="180">
         <v>39311</v>
       </c>
       <c r="AE142" s="118">
         <v>36416</v>
       </c>
       <c r="AF142" s="177">
         <v>48845</v>
       </c>
       <c r="AG142" s="180">
         <v>57548</v>
       </c>
       <c r="AH142" s="111">
         <v>49754</v>
       </c>
       <c r="AI142" s="122">
         <v>64510</v>
       </c>
       <c r="AJ142" s="122">
         <v>73898</v>
       </c>
     </row>
-    <row r="143" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="143" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A143" s="103" t="s">
         <v>143</v>
       </c>
       <c r="B143" s="180">
         <v>0.64900000000000002</v>
       </c>
       <c r="C143" s="180">
         <v>9.0609999999999999</v>
       </c>
       <c r="D143" s="180">
         <v>105.292</v>
       </c>
       <c r="E143" s="180">
         <v>1500.568</v>
       </c>
       <c r="F143" s="180">
         <v>3157.0459999999998</v>
       </c>
       <c r="G143" s="180">
         <v>2353.3330000000001</v>
       </c>
       <c r="H143" s="180">
         <v>998.87699999999995</v>
       </c>
       <c r="I143" s="180">
@@ -29177,51 +29177,51 @@
       <c r="AC144" s="177">
         <v>889903.60400000005</v>
       </c>
       <c r="AD144" s="180">
         <v>861705</v>
       </c>
       <c r="AE144" s="118">
         <v>819419</v>
       </c>
       <c r="AF144" s="177">
         <v>1149684</v>
       </c>
       <c r="AG144" s="180">
         <v>1424703</v>
       </c>
       <c r="AH144" s="111">
         <v>1196499</v>
       </c>
       <c r="AI144" s="122">
         <v>1328092</v>
       </c>
       <c r="AJ144" s="122">
         <v>1319825</v>
       </c>
     </row>
-    <row r="145" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="145" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A145" s="103" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="173">
         <v>0</v>
       </c>
       <c r="C145" s="180">
         <v>2.7029999999999998</v>
       </c>
       <c r="D145" s="180">
         <v>31.791</v>
       </c>
       <c r="E145" s="180">
         <v>536.12699999999995</v>
       </c>
       <c r="F145" s="180">
         <v>1464.2660000000001</v>
       </c>
       <c r="G145" s="180">
         <v>630.72400000000005</v>
       </c>
       <c r="H145" s="180">
         <v>401.55099999999999</v>
       </c>
       <c r="I145" s="180">
@@ -29287,51 +29287,51 @@
       <c r="AC145" s="177">
         <v>44731.99</v>
       </c>
       <c r="AD145" s="180">
         <v>39607</v>
       </c>
       <c r="AE145" s="118">
         <v>43144</v>
       </c>
       <c r="AF145" s="177">
         <v>54610</v>
       </c>
       <c r="AG145" s="180">
         <v>66469</v>
       </c>
       <c r="AH145" s="111">
         <v>71678</v>
       </c>
       <c r="AI145" s="122">
         <v>88408</v>
       </c>
       <c r="AJ145" s="122">
         <v>128575</v>
       </c>
     </row>
-    <row r="146" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="146" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A146" s="103" t="s">
         <v>146</v>
       </c>
       <c r="B146" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C146" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D146" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E146" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F146" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G146" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H146" s="180">
         <v>2.895</v>
       </c>
       <c r="I146" s="180">
@@ -29397,51 +29397,51 @@
       <c r="AC146" s="180" t="s">
         <v>130</v>
       </c>
       <c r="AD146" s="180">
         <v>460</v>
       </c>
       <c r="AE146" s="118">
         <v>170</v>
       </c>
       <c r="AF146" s="177">
         <v>542</v>
       </c>
       <c r="AG146" s="180">
         <v>844</v>
       </c>
       <c r="AH146" s="111">
         <v>120</v>
       </c>
       <c r="AI146" s="122">
         <v>43</v>
       </c>
       <c r="AJ146" s="122">
         <v>1316</v>
       </c>
     </row>
-    <row r="147" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="147" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A147" s="103" t="s">
         <v>147</v>
       </c>
       <c r="B147" s="180">
         <v>2.4169999999999998</v>
       </c>
       <c r="C147" s="180">
         <v>27.672999999999998</v>
       </c>
       <c r="D147" s="180">
         <v>232.155</v>
       </c>
       <c r="E147" s="180">
         <v>1386.0150000000001</v>
       </c>
       <c r="F147" s="180">
         <v>2116.0819999999999</v>
       </c>
       <c r="G147" s="180">
         <v>5234.0129999999999</v>
       </c>
       <c r="H147" s="180">
         <v>4918.7709999999997</v>
       </c>
       <c r="I147" s="180">
@@ -29507,51 +29507,51 @@
       <c r="AC147" s="177">
         <v>5094.3059999999996</v>
       </c>
       <c r="AD147" s="180">
         <v>4080</v>
       </c>
       <c r="AE147" s="118">
         <v>4991</v>
       </c>
       <c r="AF147" s="177">
         <v>6636</v>
       </c>
       <c r="AG147" s="180">
         <v>5426</v>
       </c>
       <c r="AH147" s="122">
         <v>7447</v>
       </c>
       <c r="AI147" s="122">
         <v>7995</v>
       </c>
       <c r="AJ147" s="122">
         <v>18181</v>
       </c>
     </row>
-    <row r="148" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="148" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A148" s="103" t="s">
         <v>148</v>
       </c>
       <c r="B148" s="180" t="s">
         <v>113</v>
       </c>
       <c r="C148" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D148" s="180" t="s">
         <v>113</v>
       </c>
       <c r="E148" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F148" s="180" t="s">
         <v>113</v>
       </c>
       <c r="G148" s="180" t="s">
         <v>113</v>
       </c>
       <c r="H148" s="173">
         <v>0</v>
       </c>
       <c r="I148" s="173">
@@ -29837,51 +29837,51 @@
       <c r="AC150" s="177">
         <v>2499.3690000000001</v>
       </c>
       <c r="AD150" s="180">
         <v>3413</v>
       </c>
       <c r="AE150" s="118">
         <v>3635</v>
       </c>
       <c r="AF150" s="177">
         <v>5127</v>
       </c>
       <c r="AG150" s="180">
         <v>5211</v>
       </c>
       <c r="AH150" s="122">
         <v>7086</v>
       </c>
       <c r="AI150" s="122">
         <v>10907</v>
       </c>
       <c r="AJ150" s="122">
         <v>11928</v>
       </c>
     </row>
-    <row r="151" spans="1:36" s="2" customFormat="1" ht="39.299999999999997">
+    <row r="151" spans="1:36" s="2" customFormat="1" ht="39.6">
       <c r="A151" s="115" t="s">
         <v>157</v>
       </c>
       <c r="B151" s="37"/>
       <c r="C151" s="37"/>
       <c r="D151" s="37"/>
       <c r="E151" s="37"/>
       <c r="F151" s="37"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
       <c r="I151" s="37"/>
       <c r="J151" s="37"/>
       <c r="K151" s="37"/>
       <c r="L151" s="37"/>
       <c r="M151" s="37"/>
       <c r="N151" s="37"/>
       <c r="O151" s="37"/>
       <c r="P151" s="37"/>
       <c r="Q151" s="37"/>
       <c r="R151" s="37"/>
       <c r="S151" s="37"/>
       <c r="T151" s="37"/>
       <c r="U151" s="37"/>
       <c r="V151" s="37"/>
       <c r="W151" s="37"/>
@@ -30097,51 +30097,51 @@
       <c r="AC153" s="38">
         <v>108.8</v>
       </c>
       <c r="AD153" s="190">
         <v>94.9</v>
       </c>
       <c r="AE153" s="34">
         <v>102.4</v>
       </c>
       <c r="AF153" s="119">
         <v>111</v>
       </c>
       <c r="AG153" s="190">
         <v>103.3</v>
       </c>
       <c r="AH153" s="123">
         <v>105.6</v>
       </c>
       <c r="AI153" s="123">
         <v>93.6</v>
       </c>
       <c r="AJ153" s="123">
         <v>102.4</v>
       </c>
     </row>
-    <row r="154" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="154" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A154" s="124" t="s">
         <v>158</v>
       </c>
       <c r="B154" s="53"/>
       <c r="C154" s="189"/>
       <c r="D154" s="53"/>
       <c r="E154" s="53"/>
       <c r="F154" s="53"/>
       <c r="G154" s="53"/>
       <c r="H154" s="53"/>
       <c r="I154" s="53"/>
       <c r="J154" s="53"/>
       <c r="K154" s="53"/>
       <c r="L154" s="53"/>
       <c r="M154" s="53"/>
       <c r="N154" s="53"/>
       <c r="O154" s="53"/>
       <c r="P154" s="53"/>
       <c r="Q154" s="53"/>
       <c r="R154" s="53"/>
       <c r="S154" s="53"/>
       <c r="T154" s="53"/>
       <c r="U154" s="53"/>
       <c r="V154" s="53"/>
       <c r="W154" s="16"/>
@@ -30357,51 +30357,51 @@
       <c r="AC156" s="38">
         <v>111.4</v>
       </c>
       <c r="AD156" s="190">
         <v>112.2</v>
       </c>
       <c r="AE156" s="34">
         <v>98.7</v>
       </c>
       <c r="AF156" s="119">
         <v>126.8</v>
       </c>
       <c r="AG156" s="190">
         <v>84.6</v>
       </c>
       <c r="AH156" s="190">
         <v>90.1</v>
       </c>
       <c r="AI156" s="123">
         <v>93</v>
       </c>
       <c r="AJ156" s="123">
         <v>111.3</v>
       </c>
     </row>
-    <row r="157" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="157" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A157" s="109" t="s">
         <v>286</v>
       </c>
       <c r="B157" s="53"/>
       <c r="C157" s="53"/>
       <c r="D157" s="53"/>
       <c r="E157" s="53"/>
       <c r="F157" s="53"/>
       <c r="G157" s="53"/>
       <c r="H157" s="53"/>
       <c r="I157" s="53"/>
       <c r="J157" s="53"/>
       <c r="K157" s="53"/>
       <c r="L157" s="53"/>
       <c r="M157" s="53"/>
       <c r="N157" s="53"/>
       <c r="O157" s="53"/>
       <c r="P157" s="53"/>
       <c r="Q157" s="53"/>
       <c r="R157" s="53"/>
       <c r="S157" s="53"/>
       <c r="T157" s="53"/>
       <c r="U157" s="16"/>
       <c r="V157" s="35"/>
       <c r="W157" s="35"/>
@@ -30507,51 +30507,51 @@
       <c r="AC158" s="38">
         <v>228492.9</v>
       </c>
       <c r="AD158" s="190">
         <v>236421.8</v>
       </c>
       <c r="AE158" s="190">
         <v>302144.2</v>
       </c>
       <c r="AF158" s="38">
         <v>428193.7</v>
       </c>
       <c r="AG158" s="38">
         <v>517466.40732272179</v>
       </c>
       <c r="AH158" s="190">
         <v>390320.3</v>
       </c>
       <c r="AI158" s="190">
         <v>472638.5</v>
       </c>
       <c r="AJ158" s="137">
         <v>581231.19999999995</v>
       </c>
     </row>
-    <row r="159" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="159" spans="1:36" s="2" customFormat="1" ht="42">
       <c r="A159" s="13" t="s">
         <v>220</v>
       </c>
       <c r="B159" s="35">
         <v>88.8</v>
       </c>
       <c r="C159" s="35">
         <v>100.9</v>
       </c>
       <c r="D159" s="35">
         <v>107.7</v>
       </c>
       <c r="E159" s="35">
         <v>86</v>
       </c>
       <c r="F159" s="35">
         <v>92.3</v>
       </c>
       <c r="G159" s="35">
         <v>71.900000000000006</v>
       </c>
       <c r="H159" s="35">
         <v>88</v>
       </c>
       <c r="I159" s="35">
@@ -30807,51 +30807,51 @@
       <c r="AC162" s="38">
         <v>112203.7</v>
       </c>
       <c r="AD162" s="190">
         <v>107776.6</v>
       </c>
       <c r="AE162" s="190">
         <v>154089.4</v>
       </c>
       <c r="AF162" s="38">
         <v>260633.1</v>
       </c>
       <c r="AG162" s="38">
         <v>314082.33</v>
       </c>
       <c r="AH162" s="190">
         <v>205957.9</v>
       </c>
       <c r="AI162" s="138">
         <v>289714.2</v>
       </c>
       <c r="AJ162" s="137">
         <v>382129.6</v>
       </c>
     </row>
-    <row r="163" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="163" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A163" s="129" t="s">
         <v>53</v>
       </c>
       <c r="B163" s="35">
         <v>78.5</v>
       </c>
       <c r="C163" s="35">
         <v>113.7</v>
       </c>
       <c r="D163" s="35">
         <v>107.1</v>
       </c>
       <c r="E163" s="35">
         <v>80</v>
       </c>
       <c r="F163" s="35">
         <v>102.4</v>
       </c>
       <c r="G163" s="35">
         <v>67.599999999999994</v>
       </c>
       <c r="H163" s="35">
         <v>84.6</v>
       </c>
       <c r="I163" s="35">
@@ -31067,51 +31067,51 @@
       <c r="AC165" s="38">
         <v>116175.9</v>
       </c>
       <c r="AD165" s="190">
         <v>128526.9</v>
       </c>
       <c r="AE165" s="190">
         <v>147999.6</v>
       </c>
       <c r="AF165" s="38">
         <v>167474.1</v>
       </c>
       <c r="AG165" s="38">
         <v>203273.26</v>
       </c>
       <c r="AH165" s="190">
         <v>184246.9</v>
       </c>
       <c r="AI165" s="138">
         <v>182780.5</v>
       </c>
       <c r="AJ165" s="137">
         <v>198905.9</v>
       </c>
     </row>
-    <row r="166" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="166" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A166" s="129" t="s">
         <v>54</v>
       </c>
       <c r="B166" s="35">
         <v>98.9</v>
       </c>
       <c r="C166" s="35">
         <v>83.8</v>
       </c>
       <c r="D166" s="35">
         <v>101.5</v>
       </c>
       <c r="E166" s="35">
         <v>103.9</v>
       </c>
       <c r="F166" s="35">
         <v>76</v>
       </c>
       <c r="G166" s="35">
         <v>78.5</v>
       </c>
       <c r="H166" s="35">
         <v>94.9</v>
       </c>
       <c r="I166" s="35">
@@ -31217,51 +31217,51 @@
       <c r="M167" s="35"/>
       <c r="N167" s="35"/>
       <c r="O167" s="35"/>
       <c r="P167" s="35"/>
       <c r="Q167" s="35"/>
       <c r="R167" s="35"/>
       <c r="S167" s="35"/>
       <c r="T167" s="35"/>
       <c r="U167" s="125"/>
       <c r="V167" s="125"/>
       <c r="W167" s="125"/>
       <c r="X167" s="125"/>
       <c r="Y167" s="126"/>
       <c r="Z167" s="126"/>
       <c r="AA167" s="126"/>
       <c r="AB167" s="130"/>
       <c r="AC167" s="14"/>
       <c r="AD167" s="190"/>
       <c r="AE167" s="190"/>
       <c r="AF167" s="14"/>
       <c r="AG167" s="60"/>
       <c r="AH167" s="34"/>
       <c r="AI167" s="138"/>
       <c r="AJ167" s="191"/>
     </row>
-    <row r="168" spans="1:36" s="2" customFormat="1">
+    <row r="168" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A168" s="95" t="s">
         <v>139</v>
       </c>
       <c r="B168" s="35">
         <v>520.5</v>
       </c>
       <c r="C168" s="35">
         <v>913.6</v>
       </c>
       <c r="D168" s="35">
         <v>879.8</v>
       </c>
       <c r="E168" s="35">
         <v>527.9</v>
       </c>
       <c r="F168" s="35">
         <v>528.9</v>
       </c>
       <c r="G168" s="35">
         <v>462.1</v>
       </c>
       <c r="H168" s="35">
         <v>347.1</v>
       </c>
       <c r="I168" s="35">
@@ -31987,51 +31987,51 @@
       <c r="AC174" s="38">
         <v>200.2</v>
       </c>
       <c r="AD174" s="190">
         <v>226.3</v>
       </c>
       <c r="AE174" s="190">
         <v>256.7</v>
       </c>
       <c r="AF174" s="38">
         <v>231.7</v>
       </c>
       <c r="AG174" s="60">
         <v>242.4</v>
       </c>
       <c r="AH174" s="220">
         <v>201.1</v>
       </c>
       <c r="AI174" s="190">
         <v>234.1</v>
       </c>
       <c r="AJ174" s="221">
         <v>214.7</v>
       </c>
     </row>
-    <row r="175" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="175" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A175" s="93" t="s">
         <v>57</v>
       </c>
       <c r="B175" s="35"/>
       <c r="C175" s="35"/>
       <c r="D175" s="35"/>
       <c r="E175" s="35"/>
       <c r="F175" s="35"/>
       <c r="G175" s="35"/>
       <c r="H175" s="35"/>
       <c r="I175" s="35"/>
       <c r="J175" s="35"/>
       <c r="K175" s="35"/>
       <c r="L175" s="35"/>
       <c r="M175" s="35"/>
       <c r="N175" s="35"/>
       <c r="O175" s="35"/>
       <c r="P175" s="35"/>
       <c r="Q175" s="35"/>
       <c r="R175" s="35"/>
       <c r="S175" s="35"/>
       <c r="T175" s="35"/>
       <c r="U175" s="35"/>
       <c r="V175" s="35"/>
       <c r="W175" s="35"/>
@@ -33387,51 +33387,51 @@
       <c r="AC188" s="38">
         <v>1623.4</v>
       </c>
       <c r="AD188" s="190">
         <v>1695.8</v>
       </c>
       <c r="AE188" s="190">
         <v>1795</v>
       </c>
       <c r="AF188" s="38">
         <v>1486.5</v>
       </c>
       <c r="AG188" s="174">
         <v>1256.2</v>
       </c>
       <c r="AH188" s="190">
         <v>1055</v>
       </c>
       <c r="AI188" s="60">
         <v>1072.3</v>
       </c>
       <c r="AJ188" s="38">
         <v>1682.8</v>
       </c>
     </row>
-    <row r="189" spans="1:36" s="2" customFormat="1" ht="28.15">
+    <row r="189" spans="1:36" s="2" customFormat="1" ht="28.8">
       <c r="A189" s="201" t="s">
         <v>303</v>
       </c>
       <c r="B189" s="182"/>
       <c r="C189" s="182"/>
       <c r="D189" s="182"/>
       <c r="E189" s="182"/>
       <c r="F189" s="182"/>
       <c r="G189" s="182"/>
       <c r="H189" s="182"/>
       <c r="I189" s="182"/>
       <c r="J189" s="182"/>
       <c r="K189" s="182"/>
       <c r="L189" s="182"/>
       <c r="M189" s="182"/>
       <c r="N189" s="182"/>
       <c r="O189" s="182"/>
       <c r="P189" s="182"/>
       <c r="Q189" s="182"/>
       <c r="R189" s="182"/>
       <c r="S189" s="182"/>
       <c r="T189" s="182"/>
       <c r="U189" s="182"/>
       <c r="V189" s="182"/>
       <c r="W189" s="182"/>
@@ -33647,51 +33647,51 @@
       <c r="AC191" s="174">
         <v>103</v>
       </c>
       <c r="AD191" s="174">
         <v>103.6</v>
       </c>
       <c r="AE191" s="182">
         <v>105.6</v>
       </c>
       <c r="AF191" s="185" t="s">
         <v>162</v>
       </c>
       <c r="AG191" s="182">
         <v>108.2</v>
       </c>
       <c r="AH191" s="176">
         <v>108.6</v>
       </c>
       <c r="AI191" s="182">
         <v>113.1</v>
       </c>
       <c r="AJ191" s="221">
         <v>124.4</v>
       </c>
     </row>
-    <row r="192" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="192" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A192" s="219" t="s">
         <v>306</v>
       </c>
       <c r="B192" s="182"/>
       <c r="C192" s="182"/>
       <c r="D192" s="182"/>
       <c r="E192" s="182"/>
       <c r="F192" s="182"/>
       <c r="G192" s="182"/>
       <c r="H192" s="182"/>
       <c r="I192" s="182"/>
       <c r="J192" s="182"/>
       <c r="K192" s="182"/>
       <c r="L192" s="182"/>
       <c r="M192" s="182"/>
       <c r="N192" s="182"/>
       <c r="O192" s="182"/>
       <c r="P192" s="182"/>
       <c r="Q192" s="182"/>
       <c r="R192" s="182"/>
       <c r="S192" s="182"/>
       <c r="T192" s="182"/>
       <c r="U192" s="182"/>
       <c r="V192" s="182"/>
       <c r="W192" s="182"/>
@@ -33797,51 +33797,51 @@
       <c r="AC193" s="177">
         <v>284</v>
       </c>
       <c r="AD193" s="177">
         <v>332</v>
       </c>
       <c r="AE193" s="182">
         <v>372</v>
       </c>
       <c r="AF193" s="185" t="s">
         <v>163</v>
       </c>
       <c r="AG193" s="182">
         <v>488</v>
       </c>
       <c r="AH193" s="176">
         <v>494</v>
       </c>
       <c r="AI193" s="182">
         <v>565</v>
       </c>
       <c r="AJ193" s="221">
         <v>578</v>
       </c>
     </row>
-    <row r="194" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="194" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A194" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B194" s="176">
         <v>79.900000000000006</v>
       </c>
       <c r="C194" s="176">
         <v>73.7</v>
       </c>
       <c r="D194" s="176">
         <v>74.7</v>
       </c>
       <c r="E194" s="176">
         <v>67.2</v>
       </c>
       <c r="F194" s="176">
         <v>82.8</v>
       </c>
       <c r="G194" s="176">
         <v>55.3</v>
       </c>
       <c r="H194" s="171">
         <v>91.5</v>
       </c>
       <c r="I194" s="176">
@@ -33907,91 +33907,91 @@
       <c r="AC194" s="174">
         <v>117.4</v>
       </c>
       <c r="AD194" s="174">
         <v>117</v>
       </c>
       <c r="AE194" s="182">
         <v>112.1</v>
       </c>
       <c r="AF194" s="185" t="s">
         <v>164</v>
       </c>
       <c r="AG194" s="182">
         <v>132.1</v>
       </c>
       <c r="AH194" s="176">
         <v>101.2</v>
       </c>
       <c r="AI194" s="182">
         <v>114.5</v>
       </c>
       <c r="AJ194" s="221">
         <v>102.4</v>
       </c>
     </row>
-    <row r="195" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="195" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A195" s="219" t="s">
         <v>305</v>
       </c>
       <c r="B195" s="179"/>
       <c r="C195" s="179"/>
       <c r="D195" s="179"/>
       <c r="E195" s="179"/>
       <c r="F195" s="179"/>
       <c r="G195" s="179"/>
       <c r="H195" s="179"/>
       <c r="I195" s="179"/>
       <c r="J195" s="179"/>
       <c r="K195" s="179"/>
       <c r="L195" s="179"/>
       <c r="M195" s="179"/>
       <c r="N195" s="184"/>
       <c r="O195" s="179"/>
       <c r="P195" s="179"/>
       <c r="Q195" s="179"/>
       <c r="R195" s="184"/>
       <c r="S195" s="179"/>
       <c r="T195" s="179"/>
       <c r="U195" s="179"/>
       <c r="V195" s="179"/>
       <c r="W195" s="171"/>
       <c r="X195" s="182"/>
       <c r="Y195" s="176"/>
       <c r="Z195" s="182"/>
       <c r="AA195" s="182"/>
       <c r="AB195" s="182"/>
       <c r="AC195" s="177"/>
       <c r="AD195" s="177"/>
       <c r="AE195" s="182"/>
       <c r="AF195" s="180"/>
       <c r="AG195" s="182"/>
       <c r="AH195" s="182"/>
       <c r="AI195" s="182"/>
       <c r="AJ195" s="221"/>
     </row>
-    <row r="196" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="196" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A196" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B196" s="180">
         <v>5033</v>
       </c>
       <c r="C196" s="180">
         <v>5354</v>
       </c>
       <c r="D196" s="180">
         <v>3314</v>
       </c>
       <c r="E196" s="180">
         <v>2064</v>
       </c>
       <c r="F196" s="176">
         <v>108</v>
       </c>
       <c r="G196" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H196" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I196" s="176" t="s">
@@ -34057,51 +34057,51 @@
       <c r="AC196" s="177">
         <v>252</v>
       </c>
       <c r="AD196" s="177">
         <v>420</v>
       </c>
       <c r="AE196" s="182">
         <v>852</v>
       </c>
       <c r="AF196" s="185" t="s">
         <v>165</v>
       </c>
       <c r="AG196" s="176" t="s">
         <v>113</v>
       </c>
       <c r="AH196" s="176">
         <v>310</v>
       </c>
       <c r="AI196" s="176">
         <v>432</v>
       </c>
       <c r="AJ196" s="221">
         <v>2374</v>
       </c>
     </row>
-    <row r="197" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="197" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A197" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B197" s="180">
         <v>1865</v>
       </c>
       <c r="C197" s="180">
         <v>1495</v>
       </c>
       <c r="D197" s="180">
         <v>920</v>
       </c>
       <c r="E197" s="180" t="s">
         <v>113</v>
       </c>
       <c r="F197" s="176">
         <v>140</v>
       </c>
       <c r="G197" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H197" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I197" s="176" t="s">
@@ -34207,51 +34207,51 @@
       <c r="M198" s="169"/>
       <c r="N198" s="169"/>
       <c r="O198" s="169"/>
       <c r="P198" s="169"/>
       <c r="Q198" s="169"/>
       <c r="R198" s="169"/>
       <c r="S198" s="169"/>
       <c r="T198" s="169"/>
       <c r="U198" s="169"/>
       <c r="V198" s="169"/>
       <c r="W198" s="175"/>
       <c r="X198" s="182"/>
       <c r="Y198" s="176"/>
       <c r="Z198" s="182"/>
       <c r="AA198" s="182"/>
       <c r="AB198" s="177"/>
       <c r="AC198" s="177"/>
       <c r="AD198" s="177"/>
       <c r="AE198" s="176"/>
       <c r="AF198" s="180"/>
       <c r="AG198" s="182"/>
       <c r="AH198" s="176"/>
       <c r="AI198" s="182"/>
       <c r="AJ198" s="223"/>
     </row>
-    <row r="199" spans="1:36" s="2" customFormat="1">
+    <row r="199" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A199" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B199" s="176">
         <v>130</v>
       </c>
       <c r="C199" s="176">
         <v>370</v>
       </c>
       <c r="D199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="E199" s="176">
         <v>270</v>
       </c>
       <c r="F199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I199" s="176" t="s">
@@ -34317,51 +34317,51 @@
       <c r="AC199" s="180" t="s">
         <v>113</v>
       </c>
       <c r="AD199" s="180">
         <v>200</v>
       </c>
       <c r="AE199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="AF199" s="185" t="s">
         <v>166</v>
       </c>
       <c r="AG199" s="172">
         <v>60</v>
       </c>
       <c r="AH199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="AI199" s="176" t="s">
         <v>113</v>
       </c>
       <c r="AJ199" s="223">
         <v>205</v>
       </c>
     </row>
-    <row r="200" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="200" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A200" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B200" s="180">
         <v>2180</v>
       </c>
       <c r="C200" s="176">
         <v>360</v>
       </c>
       <c r="D200" s="176">
         <v>320</v>
       </c>
       <c r="E200" s="176">
         <v>300</v>
       </c>
       <c r="F200" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G200" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H200" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I200" s="176" t="s">
@@ -34427,51 +34427,51 @@
       <c r="AC200" s="181">
         <v>75</v>
       </c>
       <c r="AD200" s="181">
         <v>50</v>
       </c>
       <c r="AE200" s="176" t="s">
         <v>113</v>
       </c>
       <c r="AF200" s="185" t="s">
         <v>167</v>
       </c>
       <c r="AG200" s="176" t="s">
         <v>113</v>
       </c>
       <c r="AH200" s="176">
         <v>75</v>
       </c>
       <c r="AI200" s="176">
         <v>150</v>
       </c>
       <c r="AJ200" s="223">
         <v>175</v>
       </c>
     </row>
-    <row r="201" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="201" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A201" s="133" t="s">
         <v>294</v>
       </c>
       <c r="B201" s="35"/>
       <c r="C201" s="35"/>
       <c r="D201" s="35"/>
       <c r="E201" s="35"/>
       <c r="F201" s="35"/>
       <c r="G201" s="35"/>
       <c r="H201" s="35"/>
       <c r="I201" s="35"/>
       <c r="J201" s="35"/>
       <c r="K201" s="35"/>
       <c r="L201" s="35"/>
       <c r="M201" s="35"/>
       <c r="N201" s="35"/>
       <c r="O201" s="35"/>
       <c r="P201" s="35"/>
       <c r="Q201" s="35"/>
       <c r="R201" s="35"/>
       <c r="S201" s="35"/>
       <c r="T201" s="35"/>
       <c r="U201" s="35"/>
       <c r="V201" s="35"/>
       <c r="W201" s="38"/>
@@ -34797,91 +34797,91 @@
       <c r="AC204" s="190">
         <v>543.9</v>
       </c>
       <c r="AD204" s="173">
         <v>545.5</v>
       </c>
       <c r="AE204" s="60">
         <v>254</v>
       </c>
       <c r="AF204" s="38">
         <v>255.9</v>
       </c>
       <c r="AG204" s="38">
         <v>271.89999999999998</v>
       </c>
       <c r="AH204" s="34">
         <v>29.3</v>
       </c>
       <c r="AI204" s="34">
         <v>32.299999999999997</v>
       </c>
       <c r="AJ204" s="182">
         <v>36.4</v>
       </c>
     </row>
-    <row r="205" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="205" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A205" s="168" t="s">
         <v>295</v>
       </c>
       <c r="B205" s="53"/>
       <c r="C205" s="24"/>
       <c r="D205" s="24"/>
       <c r="E205" s="24"/>
       <c r="F205" s="24"/>
       <c r="G205" s="24"/>
       <c r="H205" s="24"/>
       <c r="I205" s="24"/>
       <c r="J205" s="24"/>
       <c r="K205" s="24"/>
       <c r="L205" s="24"/>
       <c r="M205" s="24"/>
       <c r="N205" s="24"/>
       <c r="O205" s="24"/>
       <c r="P205" s="24"/>
       <c r="Q205" s="24"/>
       <c r="R205" s="24"/>
       <c r="S205" s="24"/>
       <c r="T205" s="24"/>
       <c r="U205" s="24"/>
       <c r="V205" s="24"/>
       <c r="W205" s="24"/>
       <c r="X205" s="16"/>
       <c r="Y205" s="176"/>
       <c r="Z205" s="182"/>
       <c r="AA205" s="16"/>
       <c r="AB205" s="38"/>
       <c r="AC205" s="190"/>
       <c r="AD205" s="190"/>
       <c r="AE205" s="34"/>
       <c r="AF205" s="38"/>
       <c r="AG205" s="38"/>
       <c r="AH205" s="34"/>
       <c r="AI205" s="34"/>
       <c r="AJ205" s="221"/>
     </row>
-    <row r="206" spans="1:36">
+    <row r="206" spans="1:36" ht="26.4">
       <c r="A206" s="133" t="s">
         <v>15</v>
       </c>
       <c r="B206" s="35">
         <v>3310.5</v>
       </c>
       <c r="C206" s="35">
         <v>3245.9</v>
       </c>
       <c r="D206" s="35">
         <v>2947.3</v>
       </c>
       <c r="E206" s="35">
         <v>2524.6999999999998</v>
       </c>
       <c r="F206" s="35">
         <v>2308.8000000000002</v>
       </c>
       <c r="G206" s="35">
         <v>1039.5</v>
       </c>
       <c r="H206" s="35">
         <v>807.8</v>
       </c>
       <c r="I206" s="35">
@@ -35057,91 +35057,91 @@
       <c r="AC207" s="190">
         <v>100.2</v>
       </c>
       <c r="AD207" s="190">
         <v>100.1</v>
       </c>
       <c r="AE207" s="60">
         <v>40</v>
       </c>
       <c r="AF207" s="38">
         <v>89.4</v>
       </c>
       <c r="AG207" s="38">
         <v>101.2</v>
       </c>
       <c r="AH207" s="34">
         <v>96.1</v>
       </c>
       <c r="AI207" s="34">
         <v>109.1</v>
       </c>
       <c r="AJ207" s="182">
         <v>111.5</v>
       </c>
     </row>
-    <row r="208" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="208" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A208" s="133" t="s">
         <v>296</v>
       </c>
       <c r="B208" s="53"/>
       <c r="C208" s="53"/>
       <c r="D208" s="53"/>
       <c r="E208" s="53"/>
       <c r="F208" s="53"/>
       <c r="G208" s="53"/>
       <c r="H208" s="53"/>
       <c r="I208" s="53"/>
       <c r="J208" s="53"/>
       <c r="K208" s="53"/>
       <c r="L208" s="53"/>
       <c r="M208" s="53"/>
       <c r="N208" s="53"/>
       <c r="O208" s="53"/>
       <c r="P208" s="53"/>
       <c r="Q208" s="53"/>
       <c r="R208" s="53"/>
       <c r="S208" s="53"/>
       <c r="T208" s="53"/>
       <c r="U208" s="53"/>
       <c r="V208" s="53"/>
       <c r="W208" s="16"/>
       <c r="X208" s="16"/>
       <c r="Y208" s="176"/>
       <c r="Z208" s="182"/>
       <c r="AA208" s="16"/>
       <c r="AB208" s="38"/>
       <c r="AC208" s="190"/>
       <c r="AD208" s="190"/>
       <c r="AE208" s="34"/>
       <c r="AF208" s="38"/>
       <c r="AG208" s="38"/>
       <c r="AH208" s="34"/>
       <c r="AI208" s="34"/>
       <c r="AJ208" s="221"/>
     </row>
-    <row r="209" spans="1:36" ht="17.2" customHeight="1">
+    <row r="209" spans="1:36" ht="17.25" customHeight="1">
       <c r="A209" s="133" t="s">
         <v>16</v>
       </c>
       <c r="B209" s="35">
         <v>132.19999999999999</v>
       </c>
       <c r="C209" s="35">
         <v>123.3</v>
       </c>
       <c r="D209" s="35">
         <v>112.9</v>
       </c>
       <c r="E209" s="35">
         <v>84</v>
       </c>
       <c r="F209" s="35">
         <v>62.1</v>
       </c>
       <c r="G209" s="35">
         <v>49</v>
       </c>
       <c r="H209" s="35">
         <v>22.2</v>
       </c>
       <c r="I209" s="35">
@@ -35207,51 +35207,51 @@
       <c r="AC209" s="190">
         <v>142.19999999999999</v>
       </c>
       <c r="AD209" s="190">
         <v>133.80000000000001</v>
       </c>
       <c r="AE209" s="16">
         <v>105.7</v>
       </c>
       <c r="AF209" s="38">
         <v>123.1</v>
       </c>
       <c r="AG209" s="190">
         <v>132.69999999999999</v>
       </c>
       <c r="AH209" s="28">
         <v>84</v>
       </c>
       <c r="AI209" s="34">
         <v>114.2</v>
       </c>
       <c r="AJ209" s="182">
         <v>66.3</v>
       </c>
     </row>
-    <row r="210" spans="1:36" ht="17.2" customHeight="1">
+    <row r="210" spans="1:36" ht="17.25" customHeight="1">
       <c r="A210" s="133" t="s">
         <v>4</v>
       </c>
       <c r="B210" s="49" t="s">
         <v>118</v>
       </c>
       <c r="C210" s="35">
         <v>93.3</v>
       </c>
       <c r="D210" s="35">
         <v>91.6</v>
       </c>
       <c r="E210" s="35">
         <v>74.400000000000006</v>
       </c>
       <c r="F210" s="35">
         <v>73.900000000000006</v>
       </c>
       <c r="G210" s="35">
         <v>79</v>
       </c>
       <c r="H210" s="35">
         <v>45.3</v>
       </c>
       <c r="I210" s="35">
@@ -35317,51 +35317,51 @@
       <c r="AC210" s="190">
         <v>106.8</v>
       </c>
       <c r="AD210" s="190">
         <v>94.1</v>
       </c>
       <c r="AE210" s="60">
         <v>79</v>
       </c>
       <c r="AF210" s="38">
         <v>96.8</v>
       </c>
       <c r="AG210" s="38">
         <v>107.8</v>
       </c>
       <c r="AH210" s="34">
         <v>118.8</v>
       </c>
       <c r="AI210" s="34">
         <v>135.9</v>
       </c>
       <c r="AJ210" s="182">
         <v>67.5</v>
       </c>
     </row>
-    <row r="211" spans="1:36" ht="17.2" customHeight="1">
+    <row r="211" spans="1:36" ht="17.25" customHeight="1">
       <c r="A211" s="133" t="s">
         <v>258</v>
       </c>
       <c r="B211" s="49" t="s">
         <v>118</v>
       </c>
       <c r="C211" s="35">
         <v>93.3</v>
       </c>
       <c r="D211" s="35">
         <v>85.4</v>
       </c>
       <c r="E211" s="35">
         <v>63.5</v>
       </c>
       <c r="F211" s="35">
         <v>47</v>
       </c>
       <c r="G211" s="35">
         <v>37.1</v>
       </c>
       <c r="H211" s="35">
         <v>16.8</v>
       </c>
       <c r="I211" s="35">
@@ -35427,51 +35427,51 @@
       <c r="AC211" s="190">
         <v>107.5</v>
       </c>
       <c r="AD211" s="173">
         <v>101.1</v>
       </c>
       <c r="AE211" s="60">
         <v>80</v>
       </c>
       <c r="AF211" s="38">
         <v>93.2</v>
       </c>
       <c r="AG211" s="38">
         <v>100.4</v>
       </c>
       <c r="AH211" s="34">
         <v>63.6</v>
       </c>
       <c r="AI211" s="34">
         <v>86.4</v>
       </c>
       <c r="AJ211" s="182">
         <v>50.2</v>
       </c>
     </row>
-    <row r="212" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="212" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A212" s="168" t="s">
         <v>297</v>
       </c>
       <c r="B212" s="35"/>
       <c r="C212" s="35"/>
       <c r="D212" s="35"/>
       <c r="E212" s="35"/>
       <c r="F212" s="35"/>
       <c r="G212" s="35"/>
       <c r="H212" s="35"/>
       <c r="I212" s="35"/>
       <c r="J212" s="35"/>
       <c r="K212" s="35"/>
       <c r="L212" s="35"/>
       <c r="M212" s="35"/>
       <c r="N212" s="35"/>
       <c r="O212" s="35"/>
       <c r="P212" s="35"/>
       <c r="Q212" s="35"/>
       <c r="R212" s="35"/>
       <c r="S212" s="35"/>
       <c r="T212" s="35"/>
       <c r="U212" s="35"/>
       <c r="V212" s="35"/>
       <c r="W212" s="35"/>
@@ -35687,91 +35687,91 @@
       <c r="AC214" s="190">
         <v>100.7</v>
       </c>
       <c r="AD214" s="190">
         <v>99.8</v>
       </c>
       <c r="AE214" s="60">
         <v>59.4</v>
       </c>
       <c r="AF214" s="38">
         <v>95.9</v>
       </c>
       <c r="AG214" s="38">
         <v>124.3</v>
       </c>
       <c r="AH214" s="34">
         <v>111.5</v>
       </c>
       <c r="AI214" s="34">
         <v>122.5</v>
       </c>
       <c r="AJ214" s="182">
         <v>70.099999999999994</v>
       </c>
     </row>
-    <row r="215" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="215" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A215" s="133" t="s">
         <v>298</v>
       </c>
       <c r="B215" s="136"/>
       <c r="C215" s="136"/>
       <c r="D215" s="136"/>
       <c r="E215" s="136"/>
       <c r="F215" s="136"/>
       <c r="G215" s="136"/>
       <c r="H215" s="136"/>
       <c r="I215" s="136"/>
       <c r="J215" s="136"/>
       <c r="K215" s="136"/>
       <c r="L215" s="136"/>
       <c r="M215" s="136"/>
       <c r="N215" s="136"/>
       <c r="O215" s="136"/>
       <c r="P215" s="136"/>
       <c r="Q215" s="136"/>
       <c r="R215" s="136"/>
       <c r="S215" s="136"/>
       <c r="T215" s="136"/>
       <c r="U215" s="136"/>
       <c r="V215" s="136"/>
       <c r="W215" s="38"/>
       <c r="X215" s="38"/>
       <c r="Y215" s="190"/>
       <c r="Z215" s="38"/>
       <c r="AA215" s="190"/>
       <c r="AB215" s="38"/>
       <c r="AC215" s="190"/>
       <c r="AD215" s="190"/>
       <c r="AE215" s="34"/>
       <c r="AF215" s="34"/>
       <c r="AG215" s="38"/>
       <c r="AH215" s="34"/>
       <c r="AI215" s="34"/>
       <c r="AJ215" s="221"/>
     </row>
-    <row r="216" spans="1:36" ht="16.55" customHeight="1">
+    <row r="216" spans="1:36" ht="16.5" customHeight="1">
       <c r="A216" s="133" t="s">
         <v>10</v>
       </c>
       <c r="B216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="C216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="D216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="E216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="F216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="G216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="H216" s="49" t="s">
         <v>113</v>
       </c>
       <c r="I216" s="49" t="s">
@@ -35837,51 +35837,51 @@
       <c r="AC216" s="137">
         <v>137645.6</v>
       </c>
       <c r="AD216" s="137">
         <v>147682.5</v>
       </c>
       <c r="AE216" s="137">
         <v>124971.7</v>
       </c>
       <c r="AF216" s="137">
         <v>147658</v>
       </c>
       <c r="AG216" s="137">
         <v>181846.8</v>
       </c>
       <c r="AH216" s="137">
         <v>240558.11</v>
       </c>
       <c r="AI216" s="137">
         <v>299790.59999999998</v>
       </c>
       <c r="AJ216" s="224">
         <v>372501.8</v>
       </c>
     </row>
-    <row r="217" spans="1:36" ht="16.55" customHeight="1">
+    <row r="217" spans="1:36" ht="16.5" customHeight="1">
       <c r="A217" s="133" t="s">
         <v>260</v>
       </c>
       <c r="B217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="C217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="D217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="E217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="F217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="G217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="H217" s="49" t="s">
         <v>113</v>
       </c>
       <c r="I217" s="49" t="s">
@@ -35947,51 +35947,51 @@
       <c r="AC217" s="137">
         <v>84.7</v>
       </c>
       <c r="AD217" s="137">
         <v>96.8</v>
       </c>
       <c r="AE217" s="137">
         <v>82.1</v>
       </c>
       <c r="AF217" s="137">
         <v>117.1</v>
       </c>
       <c r="AG217" s="137">
         <v>121.2</v>
       </c>
       <c r="AH217" s="138">
         <v>125.4</v>
       </c>
       <c r="AI217" s="34">
         <v>117.6</v>
       </c>
       <c r="AJ217" s="225">
         <v>111.9</v>
       </c>
     </row>
-    <row r="218" spans="1:36" ht="16.55" customHeight="1">
+    <row r="218" spans="1:36" ht="16.5" customHeight="1">
       <c r="A218" s="133" t="s">
         <v>261</v>
       </c>
       <c r="B218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="C218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="D218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="E218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="F218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="G218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="H218" s="49" t="s">
         <v>113</v>
       </c>
       <c r="I218" s="49" t="s">
@@ -36097,51 +36097,51 @@
       <c r="M219" s="53"/>
       <c r="N219" s="53"/>
       <c r="O219" s="53"/>
       <c r="P219" s="53"/>
       <c r="Q219" s="53"/>
       <c r="R219" s="53"/>
       <c r="S219" s="53"/>
       <c r="T219" s="53"/>
       <c r="U219" s="53"/>
       <c r="V219" s="53"/>
       <c r="W219" s="16"/>
       <c r="X219" s="16"/>
       <c r="Y219" s="34"/>
       <c r="Z219" s="16"/>
       <c r="AA219" s="16"/>
       <c r="AB219" s="16"/>
       <c r="AC219" s="14"/>
       <c r="AD219" s="189"/>
       <c r="AE219" s="34"/>
       <c r="AF219" s="34"/>
       <c r="AG219" s="60"/>
       <c r="AH219" s="34"/>
       <c r="AI219" s="34"/>
       <c r="AJ219" s="220"/>
     </row>
-    <row r="220" spans="1:36" s="2" customFormat="1" ht="15.05">
+    <row r="220" spans="1:36" s="2" customFormat="1" ht="15.6">
       <c r="A220" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="49" t="s">
         <v>221</v>
       </c>
       <c r="C220" s="49" t="s">
         <v>222</v>
       </c>
       <c r="D220" s="49">
         <v>13.5</v>
       </c>
       <c r="E220" s="35">
         <v>241.6</v>
       </c>
       <c r="F220" s="35">
         <v>769.8</v>
       </c>
       <c r="G220" s="35">
         <v>1101</v>
       </c>
       <c r="H220" s="35">
         <v>1180</v>
       </c>
       <c r="I220" s="35">
@@ -36207,51 +36207,51 @@
       <c r="AC220" s="190">
         <v>14273.5</v>
       </c>
       <c r="AD220" s="190">
         <v>14583.4</v>
       </c>
       <c r="AE220" s="190">
         <v>14540.3</v>
       </c>
       <c r="AF220" s="190">
         <v>15177.6</v>
       </c>
       <c r="AG220" s="190" t="s">
         <v>264</v>
       </c>
       <c r="AH220" s="137">
         <v>16990.900000000001</v>
       </c>
       <c r="AI220" s="137">
         <v>18803.099999999999</v>
       </c>
       <c r="AJ220" s="190">
         <v>22734.799999999999</v>
       </c>
     </row>
-    <row r="221" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="221" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A221" s="13" t="s">
         <v>223</v>
       </c>
       <c r="B221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="C221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="D221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="E221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="F221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="G221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="H221" s="49" t="s">
         <v>118</v>
       </c>
       <c r="I221" s="49" t="s">
@@ -36430,51 +36430,51 @@
       <c r="AC222" s="190">
         <v>461.3</v>
       </c>
       <c r="AD222" s="190">
         <v>471.3</v>
       </c>
       <c r="AE222" s="60">
         <v>467</v>
       </c>
       <c r="AF222" s="60">
         <v>490.6</v>
       </c>
       <c r="AG222" s="60">
         <v>502.9</v>
       </c>
       <c r="AH222" s="34">
         <v>549.20000000000005</v>
       </c>
       <c r="AI222" s="34">
         <v>607.70000000000005</v>
       </c>
       <c r="AJ222" s="221">
         <v>734.8</v>
       </c>
     </row>
-    <row r="223" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="223" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A223" s="141" t="s">
         <v>116</v>
       </c>
       <c r="B223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="C223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="D223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="E223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="F223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H223" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I223" s="176" t="s">
@@ -36540,51 +36540,51 @@
       <c r="AC223" s="181">
         <v>53045</v>
       </c>
       <c r="AD223" s="181">
         <v>53033</v>
       </c>
       <c r="AE223" s="181">
         <v>52365</v>
       </c>
       <c r="AF223" s="181">
         <v>53361</v>
       </c>
       <c r="AG223" s="181">
         <v>58274</v>
       </c>
       <c r="AH223" s="14">
         <v>60689</v>
       </c>
       <c r="AI223" s="189">
         <v>62450</v>
       </c>
       <c r="AJ223" s="205">
         <v>64093</v>
       </c>
     </row>
-    <row r="224" spans="1:36" s="2" customFormat="1" ht="33.4" customHeight="1">
+    <row r="224" spans="1:36" s="2" customFormat="1" ht="33.450000000000003" customHeight="1">
       <c r="A224" s="141" t="s">
         <v>262</v>
       </c>
       <c r="B224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="C224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="D224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="E224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="F224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H224" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I224" s="176" t="s">
@@ -36650,51 +36650,51 @@
       <c r="AC224" s="181">
         <v>43820</v>
       </c>
       <c r="AD224" s="181">
         <v>45482</v>
       </c>
       <c r="AE224" s="181">
         <v>45809</v>
       </c>
       <c r="AF224" s="181">
         <v>46694</v>
       </c>
       <c r="AG224" s="181">
         <v>52084</v>
       </c>
       <c r="AH224" s="14">
         <v>54578</v>
       </c>
       <c r="AI224" s="189">
         <v>56412</v>
       </c>
       <c r="AJ224" s="205">
         <v>57193</v>
       </c>
     </row>
-    <row r="225" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="225" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A225" s="141" t="s">
         <v>160</v>
       </c>
       <c r="B225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="C225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="D225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="E225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="F225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H225" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I225" s="176" t="s">
@@ -36756,55 +36756,55 @@
       </c>
       <c r="AB225" s="181">
         <v>131300</v>
       </c>
       <c r="AC225" s="181">
         <v>133615</v>
       </c>
       <c r="AD225" s="181">
         <v>138365</v>
       </c>
       <c r="AE225" s="178">
         <v>134124</v>
       </c>
       <c r="AF225" s="185" t="s">
         <v>168</v>
       </c>
       <c r="AG225" s="185" t="s">
         <v>176</v>
       </c>
       <c r="AH225" s="185">
         <v>139765</v>
       </c>
       <c r="AI225" s="193">
         <v>146085</v>
       </c>
-      <c r="AJ225" s="34" t="s">
-        <v>118</v>
+      <c r="AJ225" s="212">
+        <v>143251</v>
       </c>
     </row>
-    <row r="226" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="226" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A226" s="141" t="s">
         <v>161</v>
       </c>
       <c r="B226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="C226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="D226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="E226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="F226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H226" s="176" t="s">
         <v>113</v>
       </c>
       <c r="I226" s="176" t="s">
@@ -36866,55 +36866,55 @@
       </c>
       <c r="AB226" s="180">
         <v>745522</v>
       </c>
       <c r="AC226" s="181">
         <v>745716</v>
       </c>
       <c r="AD226" s="181">
         <v>898494</v>
       </c>
       <c r="AE226" s="178">
         <v>922850</v>
       </c>
       <c r="AF226" s="185" t="s">
         <v>169</v>
       </c>
       <c r="AG226" s="185" t="s">
         <v>177</v>
       </c>
       <c r="AH226" s="185" t="s">
         <v>300</v>
       </c>
       <c r="AI226" s="193">
         <v>1958693</v>
       </c>
-      <c r="AJ226" s="34" t="s">
-        <v>118</v>
+      <c r="AJ226" s="193">
+        <v>2389308</v>
       </c>
     </row>
-    <row r="227" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="227" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A227" s="142" t="s">
         <v>249</v>
       </c>
       <c r="B227" s="176" t="s">
         <v>113</v>
       </c>
       <c r="C227" s="176" t="s">
         <v>113</v>
       </c>
       <c r="D227" s="176" t="s">
         <v>113</v>
       </c>
       <c r="E227" s="176" t="s">
         <v>113</v>
       </c>
       <c r="F227" s="176" t="s">
         <v>113</v>
       </c>
       <c r="G227" s="176" t="s">
         <v>113</v>
       </c>
       <c r="H227" s="180">
         <v>237593.8</v>
       </c>
       <c r="I227" s="180">
@@ -37060,51 +37060,51 @@
       <c r="M229" s="53"/>
       <c r="N229" s="53"/>
       <c r="O229" s="53"/>
       <c r="P229" s="53"/>
       <c r="Q229" s="53"/>
       <c r="R229" s="53"/>
       <c r="S229" s="53"/>
       <c r="T229" s="53"/>
       <c r="U229" s="53"/>
       <c r="V229" s="53"/>
       <c r="W229" s="16"/>
       <c r="X229" s="16"/>
       <c r="Y229" s="34"/>
       <c r="Z229" s="16"/>
       <c r="AA229" s="16"/>
       <c r="AB229" s="16"/>
       <c r="AC229" s="14"/>
       <c r="AD229" s="14"/>
       <c r="AE229" s="34"/>
       <c r="AF229" s="34"/>
       <c r="AG229" s="34"/>
       <c r="AH229" s="16"/>
       <c r="AI229" s="34"/>
       <c r="AJ229" s="220"/>
     </row>
-    <row r="230" spans="1:36" s="2" customFormat="1" ht="13.75" customHeight="1">
+    <row r="230" spans="1:36" s="2" customFormat="1" ht="13.65" customHeight="1">
       <c r="A230" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B230" s="49" t="s">
         <v>224</v>
       </c>
       <c r="C230" s="178" t="s">
         <v>225</v>
       </c>
       <c r="D230" s="35" t="s">
         <v>226</v>
       </c>
       <c r="E230" s="35" t="s">
         <v>227</v>
       </c>
       <c r="F230" s="35" t="s">
         <v>228</v>
       </c>
       <c r="G230" s="35" t="s">
         <v>229</v>
       </c>
       <c r="H230" s="35" t="s">
         <v>230</v>
       </c>
       <c r="I230" s="35" t="s">
@@ -37390,51 +37390,51 @@
       <c r="AC232" s="43" t="s">
         <v>135</v>
       </c>
       <c r="AD232" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AE232" s="16">
         <v>374.3</v>
       </c>
       <c r="AF232" s="43" t="s">
         <v>173</v>
       </c>
       <c r="AG232" s="16">
         <v>399.3</v>
       </c>
       <c r="AH232" s="34">
         <v>430.1</v>
       </c>
       <c r="AI232" s="34">
         <v>495.5</v>
       </c>
       <c r="AJ232" s="217">
         <v>499</v>
       </c>
     </row>
-    <row r="233" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="233" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A233" s="93" t="s">
         <v>73</v>
       </c>
       <c r="B233" s="53"/>
       <c r="C233" s="53"/>
       <c r="D233" s="53"/>
       <c r="E233" s="53"/>
       <c r="F233" s="53"/>
       <c r="G233" s="53"/>
       <c r="H233" s="53"/>
       <c r="I233" s="53"/>
       <c r="J233" s="53"/>
       <c r="K233" s="53"/>
       <c r="L233" s="53"/>
       <c r="M233" s="53"/>
       <c r="N233" s="53"/>
       <c r="O233" s="53"/>
       <c r="P233" s="53"/>
       <c r="Q233" s="53"/>
       <c r="R233" s="53"/>
       <c r="S233" s="53"/>
       <c r="T233" s="53"/>
       <c r="U233" s="53"/>
       <c r="V233" s="53"/>
       <c r="W233" s="16"/>
@@ -37650,51 +37650,51 @@
       <c r="AC235" s="190">
         <v>139.6</v>
       </c>
       <c r="AD235" s="190">
         <v>95.4</v>
       </c>
       <c r="AE235" s="190">
         <v>99</v>
       </c>
       <c r="AF235" s="43" t="s">
         <v>174</v>
       </c>
       <c r="AG235" s="16">
         <v>113.6</v>
       </c>
       <c r="AH235" s="190">
         <v>90.6</v>
       </c>
       <c r="AI235" s="34">
         <v>101.9</v>
       </c>
       <c r="AJ235" s="190">
         <v>97.189808474935873</v>
       </c>
     </row>
-    <row r="236" spans="1:36" s="2" customFormat="1" ht="26.2">
+    <row r="236" spans="1:36" s="2" customFormat="1" ht="26.4">
       <c r="A236" s="93" t="s">
         <v>74</v>
       </c>
       <c r="B236" s="143"/>
       <c r="C236" s="143"/>
       <c r="D236" s="143"/>
       <c r="E236" s="143"/>
       <c r="F236" s="143"/>
       <c r="G236" s="143"/>
       <c r="H236" s="143"/>
       <c r="I236" s="143"/>
       <c r="J236" s="143"/>
       <c r="K236" s="16"/>
       <c r="L236" s="143"/>
       <c r="M236" s="143"/>
       <c r="N236" s="143"/>
       <c r="O236" s="143"/>
       <c r="P236" s="143"/>
       <c r="Q236" s="143"/>
       <c r="R236" s="143"/>
       <c r="S236" s="143"/>
       <c r="T236" s="143"/>
       <c r="U236" s="143"/>
       <c r="V236" s="143"/>
       <c r="W236" s="143"/>
@@ -38207,386 +38207,386 @@
       <c r="L242" s="147"/>
       <c r="M242" s="147"/>
       <c r="N242" s="147"/>
       <c r="O242" s="147"/>
       <c r="P242" s="147"/>
       <c r="Q242" s="147"/>
       <c r="R242" s="147"/>
       <c r="S242" s="147"/>
       <c r="T242" s="147"/>
       <c r="U242" s="147"/>
       <c r="V242" s="147"/>
       <c r="W242" s="147"/>
       <c r="X242" s="147"/>
       <c r="Y242" s="147"/>
       <c r="Z242" s="147"/>
       <c r="AA242" s="148"/>
       <c r="AB242" s="149"/>
       <c r="AC242" s="150"/>
       <c r="AD242" s="150"/>
       <c r="AE242" s="151"/>
       <c r="AF242" s="152"/>
       <c r="AG242" s="153"/>
       <c r="AH242" s="150"/>
       <c r="AJ242" s="202"/>
     </row>
-    <row r="243" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="243" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A243" s="159" t="s">
         <v>232</v>
       </c>
       <c r="X243" s="154"/>
       <c r="Y243" s="154"/>
       <c r="AC243" s="155"/>
       <c r="AE243" s="154"/>
       <c r="AF243" s="154"/>
       <c r="AG243" s="154"/>
     </row>
-    <row r="244" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="244" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A244" s="159" t="s">
         <v>233</v>
       </c>
       <c r="B244" s="159"/>
       <c r="C244" s="159"/>
       <c r="D244" s="159"/>
       <c r="E244" s="159"/>
       <c r="F244" s="159"/>
       <c r="G244" s="159"/>
       <c r="H244" s="159"/>
       <c r="I244" s="159"/>
       <c r="J244" s="159"/>
       <c r="K244" s="159"/>
       <c r="L244" s="159"/>
       <c r="M244" s="159"/>
       <c r="N244" s="159"/>
       <c r="O244" s="159"/>
       <c r="P244" s="159"/>
       <c r="Q244" s="159"/>
       <c r="R244" s="159"/>
       <c r="S244" s="159"/>
       <c r="T244" s="159"/>
       <c r="U244" s="159"/>
       <c r="V244" s="159"/>
       <c r="W244" s="159"/>
       <c r="X244" s="159"/>
       <c r="Y244" s="159"/>
       <c r="Z244" s="159"/>
       <c r="AA244" s="159"/>
       <c r="AB244" s="159"/>
       <c r="AC244" s="155"/>
       <c r="AE244" s="154"/>
       <c r="AF244" s="154"/>
       <c r="AG244" s="154"/>
     </row>
-    <row r="245" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="245" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A245" s="159" t="s">
         <v>287</v>
       </c>
       <c r="B245" s="159"/>
       <c r="C245" s="159"/>
       <c r="D245" s="159"/>
       <c r="E245" s="159"/>
       <c r="F245" s="159"/>
       <c r="G245" s="159"/>
       <c r="H245" s="159"/>
       <c r="I245" s="159"/>
       <c r="J245" s="159"/>
       <c r="K245" s="159"/>
       <c r="L245" s="159"/>
       <c r="M245" s="159"/>
       <c r="N245" s="159"/>
       <c r="O245" s="159"/>
       <c r="P245" s="159"/>
       <c r="Q245" s="159"/>
       <c r="R245" s="159"/>
       <c r="S245" s="159"/>
       <c r="T245" s="159"/>
       <c r="U245" s="159"/>
       <c r="V245" s="159"/>
       <c r="W245" s="159"/>
       <c r="X245" s="159"/>
       <c r="Y245" s="159"/>
       <c r="Z245" s="159"/>
       <c r="AA245" s="159"/>
       <c r="AB245" s="159"/>
       <c r="AC245" s="155"/>
       <c r="AE245" s="154"/>
       <c r="AF245" s="154"/>
       <c r="AG245" s="154"/>
     </row>
-    <row r="246" spans="1:36" s="9" customFormat="1" ht="15.05">
+    <row r="246" spans="1:36" s="9" customFormat="1" ht="15">
       <c r="A246" s="159" t="s">
         <v>234</v>
       </c>
       <c r="B246" s="159"/>
       <c r="C246" s="159"/>
       <c r="D246" s="159"/>
       <c r="E246" s="159"/>
       <c r="F246" s="159"/>
       <c r="G246" s="159"/>
       <c r="H246" s="159"/>
       <c r="I246" s="159"/>
       <c r="J246" s="159"/>
       <c r="K246" s="159"/>
       <c r="L246" s="159"/>
       <c r="M246" s="159"/>
       <c r="N246" s="159"/>
       <c r="O246" s="159"/>
       <c r="P246" s="159"/>
       <c r="Q246" s="159"/>
       <c r="R246" s="159"/>
       <c r="S246" s="159"/>
       <c r="T246" s="159"/>
       <c r="U246" s="159"/>
       <c r="V246" s="159"/>
       <c r="W246" s="159"/>
       <c r="X246" s="159"/>
       <c r="Y246" s="159"/>
       <c r="Z246" s="159"/>
       <c r="AA246" s="159"/>
       <c r="AB246" s="159"/>
       <c r="AC246" s="156"/>
       <c r="AE246" s="157"/>
       <c r="AF246" s="157"/>
       <c r="AG246" s="157"/>
     </row>
-    <row r="247" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="247" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A247" s="159" t="s">
         <v>288</v>
       </c>
       <c r="B247" s="159"/>
       <c r="C247" s="159"/>
       <c r="D247" s="159"/>
       <c r="E247" s="159"/>
       <c r="F247" s="159"/>
       <c r="G247" s="159"/>
       <c r="H247" s="159"/>
       <c r="I247" s="159"/>
       <c r="J247" s="159"/>
       <c r="K247" s="159"/>
       <c r="L247" s="159"/>
       <c r="M247" s="159"/>
       <c r="N247" s="159"/>
       <c r="O247" s="159"/>
       <c r="P247" s="159"/>
       <c r="Q247" s="159"/>
       <c r="R247" s="159"/>
       <c r="S247" s="159"/>
       <c r="T247" s="159"/>
       <c r="U247" s="159"/>
       <c r="V247" s="159"/>
       <c r="W247" s="159"/>
       <c r="X247" s="159"/>
       <c r="Y247" s="159"/>
       <c r="Z247" s="159"/>
       <c r="AA247" s="159"/>
       <c r="AB247" s="159"/>
       <c r="AC247" s="158"/>
       <c r="AE247" s="154"/>
       <c r="AF247" s="154"/>
       <c r="AG247" s="154"/>
     </row>
-    <row r="248" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="248" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A248" s="159" t="s">
         <v>235</v>
       </c>
       <c r="B248" s="159"/>
       <c r="C248" s="159"/>
       <c r="D248" s="159"/>
       <c r="E248" s="159"/>
       <c r="F248" s="159"/>
       <c r="G248" s="159"/>
       <c r="H248" s="159"/>
       <c r="I248" s="159"/>
       <c r="J248" s="159"/>
       <c r="K248" s="159"/>
       <c r="L248" s="159"/>
       <c r="M248" s="159"/>
       <c r="N248" s="159"/>
       <c r="O248" s="159"/>
       <c r="P248" s="159"/>
       <c r="Q248" s="159"/>
       <c r="R248" s="159"/>
       <c r="S248" s="159"/>
       <c r="T248" s="159"/>
       <c r="U248" s="159"/>
       <c r="V248" s="159"/>
       <c r="W248" s="159"/>
       <c r="X248" s="159"/>
       <c r="Y248" s="159"/>
       <c r="Z248" s="159"/>
       <c r="AA248" s="159"/>
       <c r="AB248" s="159"/>
       <c r="AC248" s="158"/>
       <c r="AE248" s="154"/>
       <c r="AF248" s="154"/>
       <c r="AG248" s="154"/>
     </row>
-    <row r="249" spans="1:36" s="8" customFormat="1" ht="13.75" customHeight="1">
+    <row r="249" spans="1:36" s="8" customFormat="1" ht="13.65" customHeight="1">
       <c r="A249" s="159" t="s">
         <v>236</v>
       </c>
       <c r="B249" s="159"/>
       <c r="C249" s="159"/>
       <c r="D249" s="159"/>
       <c r="E249" s="159"/>
       <c r="F249" s="159"/>
       <c r="G249" s="159"/>
       <c r="H249" s="159"/>
       <c r="I249" s="159"/>
       <c r="J249" s="159"/>
       <c r="K249" s="159"/>
       <c r="L249" s="159"/>
       <c r="M249" s="159"/>
       <c r="N249" s="159"/>
       <c r="O249" s="159"/>
       <c r="P249" s="159"/>
       <c r="Q249" s="159"/>
       <c r="R249" s="159"/>
       <c r="S249" s="159"/>
       <c r="T249" s="159"/>
       <c r="U249" s="159"/>
       <c r="V249" s="159"/>
       <c r="W249" s="159"/>
       <c r="X249" s="159"/>
       <c r="Y249" s="159"/>
       <c r="Z249" s="159"/>
       <c r="AA249" s="159"/>
       <c r="AB249" s="159"/>
       <c r="AC249" s="158"/>
       <c r="AE249" s="154"/>
       <c r="AF249" s="154"/>
       <c r="AG249" s="154"/>
     </row>
-    <row r="250" spans="1:36" s="8" customFormat="1" ht="13.75" customHeight="1">
+    <row r="250" spans="1:36" s="8" customFormat="1" ht="13.65" customHeight="1">
       <c r="A250" s="159" t="s">
         <v>307</v>
       </c>
       <c r="B250" s="159"/>
       <c r="C250" s="159"/>
       <c r="D250" s="159"/>
       <c r="E250" s="159"/>
       <c r="F250" s="159"/>
       <c r="G250" s="159"/>
       <c r="H250" s="159"/>
       <c r="I250" s="159"/>
       <c r="J250" s="159"/>
       <c r="K250" s="159"/>
       <c r="L250" s="159"/>
       <c r="M250" s="159"/>
       <c r="N250" s="159"/>
       <c r="O250" s="159"/>
       <c r="P250" s="159"/>
       <c r="Q250" s="159"/>
       <c r="R250" s="159"/>
       <c r="S250" s="159"/>
       <c r="T250" s="159"/>
       <c r="U250" s="159"/>
       <c r="V250" s="159"/>
       <c r="W250" s="159"/>
       <c r="X250" s="159"/>
       <c r="Y250" s="159"/>
       <c r="Z250" s="159"/>
       <c r="AA250" s="159"/>
       <c r="AB250" s="159"/>
       <c r="AC250" s="158"/>
       <c r="AE250" s="154"/>
       <c r="AF250" s="154"/>
       <c r="AG250" s="154"/>
     </row>
-    <row r="251" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="251" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A251" s="159" t="s">
         <v>237</v>
       </c>
       <c r="B251" s="159"/>
       <c r="C251" s="159"/>
       <c r="D251" s="159"/>
       <c r="E251" s="159"/>
       <c r="F251" s="159"/>
       <c r="G251" s="159"/>
       <c r="H251" s="159"/>
       <c r="I251" s="159"/>
       <c r="J251" s="159"/>
       <c r="K251" s="159"/>
       <c r="L251" s="159"/>
       <c r="M251" s="159"/>
       <c r="N251" s="159"/>
       <c r="O251" s="159"/>
       <c r="P251" s="159"/>
       <c r="Q251" s="159"/>
       <c r="R251" s="159"/>
       <c r="S251" s="159"/>
       <c r="T251" s="159"/>
       <c r="U251" s="159"/>
       <c r="V251" s="159"/>
       <c r="W251" s="159"/>
       <c r="X251" s="159"/>
       <c r="Y251" s="159"/>
       <c r="Z251" s="159"/>
       <c r="AA251" s="159"/>
       <c r="AB251" s="159"/>
       <c r="AC251" s="158"/>
       <c r="AE251" s="154"/>
       <c r="AF251" s="154"/>
       <c r="AG251" s="154"/>
     </row>
-    <row r="252" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="252" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A252" s="159" t="s">
         <v>238</v>
       </c>
       <c r="B252" s="159"/>
       <c r="C252" s="159"/>
       <c r="D252" s="159"/>
       <c r="E252" s="159"/>
       <c r="F252" s="159"/>
       <c r="G252" s="159"/>
       <c r="H252" s="159"/>
       <c r="I252" s="159"/>
       <c r="J252" s="159"/>
       <c r="K252" s="159"/>
       <c r="L252" s="159"/>
       <c r="M252" s="159"/>
       <c r="N252" s="159"/>
       <c r="O252" s="159"/>
       <c r="P252" s="159"/>
       <c r="Q252" s="159"/>
       <c r="R252" s="159"/>
       <c r="S252" s="159"/>
       <c r="T252" s="159"/>
       <c r="U252" s="159"/>
       <c r="V252" s="159"/>
       <c r="W252" s="159"/>
       <c r="X252" s="159"/>
       <c r="Y252" s="159"/>
       <c r="Z252" s="159"/>
       <c r="AA252" s="159"/>
       <c r="AB252" s="159"/>
       <c r="AC252" s="158"/>
       <c r="AE252" s="154"/>
       <c r="AF252" s="154"/>
       <c r="AG252" s="154"/>
     </row>
-    <row r="253" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="253" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A253" s="159" t="s">
         <v>289</v>
       </c>
       <c r="B253" s="159"/>
       <c r="C253" s="159"/>
       <c r="D253" s="159"/>
       <c r="E253" s="159"/>
       <c r="F253" s="159"/>
       <c r="G253" s="159"/>
       <c r="H253" s="159"/>
       <c r="I253" s="159"/>
       <c r="J253" s="159"/>
       <c r="K253" s="159"/>
       <c r="L253" s="159"/>
       <c r="M253" s="159"/>
       <c r="N253" s="159"/>
       <c r="O253" s="159"/>
       <c r="P253" s="159"/>
       <c r="Q253" s="159"/>
       <c r="R253" s="159"/>
       <c r="S253" s="159"/>
       <c r="T253" s="159"/>
       <c r="U253" s="159"/>
       <c r="V253" s="159"/>
       <c r="W253" s="159"/>
@@ -38614,123 +38614,123 @@
       <c r="I254" s="159"/>
       <c r="J254" s="159"/>
       <c r="K254" s="159"/>
       <c r="L254" s="159"/>
       <c r="M254" s="159"/>
       <c r="N254" s="159"/>
       <c r="O254" s="159"/>
       <c r="P254" s="159"/>
       <c r="Q254" s="159"/>
       <c r="R254" s="159"/>
       <c r="S254" s="159"/>
       <c r="T254" s="159"/>
       <c r="U254" s="159"/>
       <c r="V254" s="159"/>
       <c r="W254" s="159"/>
       <c r="X254" s="159"/>
       <c r="Y254" s="159"/>
       <c r="Z254" s="159"/>
       <c r="AA254" s="159"/>
       <c r="AB254" s="159"/>
       <c r="AC254" s="156"/>
       <c r="AE254" s="157"/>
       <c r="AF254" s="157"/>
       <c r="AG254" s="157"/>
     </row>
-    <row r="255" spans="1:36" s="9" customFormat="1" ht="28.15" customHeight="1">
+    <row r="255" spans="1:36" s="9" customFormat="1" ht="28.2" customHeight="1">
       <c r="A255" s="232" t="s">
         <v>291</v>
       </c>
       <c r="B255" s="159"/>
       <c r="C255" s="159"/>
       <c r="D255" s="159"/>
       <c r="E255" s="159"/>
       <c r="F255" s="159"/>
       <c r="G255" s="159"/>
       <c r="H255" s="159"/>
       <c r="I255" s="159"/>
       <c r="J255" s="159"/>
       <c r="K255" s="159"/>
       <c r="L255" s="159"/>
       <c r="M255" s="159"/>
       <c r="N255" s="159"/>
       <c r="O255" s="159"/>
       <c r="P255" s="159"/>
       <c r="Q255" s="159"/>
       <c r="R255" s="159"/>
       <c r="S255" s="159"/>
       <c r="T255" s="159"/>
       <c r="U255" s="159"/>
       <c r="V255" s="159"/>
       <c r="W255" s="159"/>
       <c r="X255" s="159"/>
       <c r="Y255" s="159"/>
       <c r="Z255" s="159"/>
       <c r="AA255" s="159"/>
       <c r="AB255" s="159"/>
       <c r="AC255" s="156"/>
       <c r="AE255" s="157"/>
       <c r="AF255" s="157"/>
       <c r="AG255" s="157"/>
     </row>
-    <row r="256" spans="1:36" s="8" customFormat="1" ht="15.05">
+    <row r="256" spans="1:36" s="8" customFormat="1" ht="15">
       <c r="A256" s="159" t="s">
         <v>292</v>
       </c>
       <c r="B256" s="159"/>
       <c r="C256" s="159"/>
       <c r="D256" s="159"/>
       <c r="E256" s="159"/>
       <c r="F256" s="159"/>
       <c r="G256" s="159"/>
       <c r="H256" s="159"/>
       <c r="I256" s="159"/>
       <c r="J256" s="159"/>
       <c r="K256" s="159"/>
       <c r="L256" s="159"/>
       <c r="M256" s="159"/>
       <c r="N256" s="159"/>
       <c r="O256" s="159"/>
       <c r="P256" s="159"/>
       <c r="Q256" s="159"/>
       <c r="R256" s="159"/>
       <c r="S256" s="159"/>
       <c r="T256" s="159"/>
       <c r="U256" s="159"/>
       <c r="V256" s="159"/>
       <c r="W256" s="159"/>
       <c r="X256" s="159"/>
       <c r="Y256" s="159"/>
       <c r="Z256" s="159"/>
       <c r="AA256" s="159"/>
       <c r="AB256" s="159"/>
       <c r="AC256" s="158"/>
       <c r="AE256" s="154"/>
       <c r="AF256" s="154"/>
       <c r="AG256" s="154"/>
     </row>
-    <row r="257" spans="1:35" s="9" customFormat="1" ht="16.55" customHeight="1">
+    <row r="257" spans="1:35" s="9" customFormat="1" ht="16.5" customHeight="1">
       <c r="A257" s="159" t="s">
         <v>263</v>
       </c>
       <c r="B257" s="159"/>
       <c r="C257" s="159"/>
       <c r="D257" s="159"/>
       <c r="E257" s="159"/>
       <c r="F257" s="159"/>
       <c r="G257" s="159"/>
       <c r="H257" s="159"/>
       <c r="I257" s="159"/>
       <c r="J257" s="159"/>
       <c r="K257" s="159"/>
       <c r="L257" s="159"/>
       <c r="M257" s="159"/>
       <c r="N257" s="159"/>
       <c r="O257" s="159"/>
       <c r="P257" s="159"/>
       <c r="Q257" s="159"/>
       <c r="R257" s="159"/>
       <c r="S257" s="159"/>
       <c r="T257" s="159"/>
       <c r="U257" s="159"/>
       <c r="V257" s="159"/>
       <c r="W257" s="159"/>
@@ -38757,121 +38757,121 @@
       <c r="H258" s="159"/>
       <c r="I258" s="159"/>
       <c r="J258" s="159"/>
       <c r="K258" s="159"/>
       <c r="L258" s="159"/>
       <c r="M258" s="159"/>
       <c r="N258" s="159"/>
       <c r="O258" s="159"/>
       <c r="P258" s="159"/>
       <c r="Q258" s="159"/>
       <c r="R258" s="159"/>
       <c r="S258" s="159"/>
       <c r="T258" s="159"/>
       <c r="U258" s="159"/>
       <c r="V258" s="159"/>
       <c r="W258" s="159"/>
       <c r="X258" s="159"/>
       <c r="Y258" s="159"/>
       <c r="Z258" s="159"/>
       <c r="AA258" s="159"/>
       <c r="AB258" s="159"/>
       <c r="AD258" s="202"/>
       <c r="AH258" s="202"/>
       <c r="AI258" s="202"/>
     </row>
-    <row r="259" spans="1:35" ht="15.05">
+    <row r="259" spans="1:35" ht="15">
       <c r="A259" s="159" t="s">
         <v>271</v>
       </c>
       <c r="B259" s="159"/>
       <c r="C259" s="159"/>
       <c r="D259" s="159"/>
       <c r="E259" s="159"/>
       <c r="F259" s="159"/>
       <c r="G259" s="159"/>
       <c r="H259" s="159"/>
       <c r="I259" s="159"/>
       <c r="J259" s="159"/>
       <c r="K259" s="159"/>
       <c r="L259" s="159"/>
       <c r="M259" s="159"/>
       <c r="N259" s="159"/>
       <c r="O259" s="159"/>
       <c r="P259" s="159"/>
       <c r="Q259" s="159"/>
       <c r="R259" s="159"/>
       <c r="S259" s="159"/>
       <c r="T259" s="159"/>
       <c r="U259" s="159"/>
       <c r="V259" s="159"/>
       <c r="W259" s="159"/>
       <c r="X259" s="159"/>
       <c r="Y259" s="159"/>
       <c r="Z259" s="159"/>
       <c r="AA259" s="159"/>
       <c r="AB259" s="159"/>
       <c r="AD259" s="202"/>
       <c r="AH259" s="202"/>
       <c r="AI259" s="202"/>
     </row>
-    <row r="260" spans="1:35" ht="15.05">
+    <row r="260" spans="1:35" ht="15">
       <c r="A260" s="159" t="s">
         <v>279</v>
       </c>
       <c r="B260" s="159"/>
       <c r="C260" s="159"/>
       <c r="D260" s="159"/>
       <c r="E260" s="159"/>
       <c r="F260" s="159"/>
       <c r="G260" s="159"/>
       <c r="H260" s="159"/>
       <c r="I260" s="159"/>
       <c r="J260" s="159"/>
       <c r="K260" s="159"/>
       <c r="L260" s="159"/>
       <c r="M260" s="159"/>
       <c r="N260" s="159"/>
       <c r="O260" s="159"/>
       <c r="P260" s="159"/>
       <c r="Q260" s="159"/>
       <c r="R260" s="159"/>
       <c r="S260" s="159"/>
       <c r="T260" s="159"/>
       <c r="U260" s="159"/>
       <c r="V260" s="159"/>
       <c r="W260" s="159"/>
       <c r="X260" s="159"/>
       <c r="Y260" s="159"/>
       <c r="Z260" s="159"/>
       <c r="AA260" s="159"/>
       <c r="AB260" s="159"/>
       <c r="AD260" s="202"/>
       <c r="AH260" s="202"/>
       <c r="AI260" s="202"/>
     </row>
-    <row r="261" spans="1:35" ht="15.05">
+    <row r="261" spans="1:35" ht="15">
       <c r="A261" s="159" t="s">
         <v>281</v>
       </c>
       <c r="B261" s="159"/>
       <c r="C261" s="159"/>
       <c r="D261" s="159"/>
       <c r="E261" s="159"/>
       <c r="F261" s="159"/>
       <c r="G261" s="159"/>
       <c r="H261" s="159"/>
       <c r="I261" s="159"/>
       <c r="J261" s="159"/>
       <c r="K261" s="159"/>
       <c r="L261" s="159"/>
       <c r="M261" s="159"/>
       <c r="N261" s="159"/>
       <c r="O261" s="159"/>
       <c r="P261" s="159"/>
       <c r="Q261" s="159"/>
       <c r="R261" s="159"/>
       <c r="S261" s="159"/>
       <c r="T261" s="159"/>
       <c r="U261" s="159"/>
       <c r="V261" s="159"/>
       <c r="W261" s="159"/>