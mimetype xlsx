--- v0 (2026-04-24)
+++ v1 (2026-09-15)
@@ -1,67 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.torekhan\Desktop\сэп 2025\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="0" windowWidth="14565" windowHeight="12360"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14715" windowHeight="9840"/>
   </bookViews>
   <sheets>
     <sheet name="Астана 1991-2025" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Астана 1991-2025'!$A$3:$P$144</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Астана 1991-2025'!$A:$A,'Астана 1991-2025'!$3:$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Астана 1991-2025'!$A$1:$AB$241</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AJ116" i="3" l="1"/>
+  <c r="AJ60" i="3"/>
+  <c r="AJ57" i="3"/>
+  <c r="AJ54" i="3"/>
+  <c r="AJ51" i="3"/>
+  <c r="AJ48" i="3"/>
+  <c r="AJ10" i="3"/>
   <c r="AI215" i="3" l="1"/>
   <c r="AI13" i="3"/>
   <c r="AI10" i="3"/>
   <c r="AG221" i="3" l="1"/>
   <c r="AG219" i="3"/>
   <c r="AG217" i="3"/>
   <c r="AH13" i="3"/>
   <c r="AH10" i="3"/>
   <c r="AF13" i="3" l="1"/>
   <c r="AF10" i="3"/>
   <c r="AF116" i="3" l="1"/>
   <c r="C123" i="3" l="1"/>
   <c r="D123" i="3" s="1"/>
   <c r="E123" i="3" s="1"/>
   <c r="F123" i="3" s="1"/>
   <c r="G123" i="3" s="1"/>
   <c r="H123" i="3" s="1"/>
   <c r="I123" i="3" s="1"/>
   <c r="J123" i="3" s="1"/>
   <c r="K123" i="3" s="1"/>
   <c r="L123" i="3" s="1"/>
   <c r="M123" i="3" s="1"/>
   <c r="N123" i="3" s="1"/>
   <c r="O123" i="3" s="1"/>
   <c r="P123" i="3" s="1"/>
@@ -104,51 +116,51 @@
   <c r="Z116" i="3" s="1"/>
   <c r="AA116" i="3" s="1"/>
   <c r="AB116" i="3" s="1"/>
   <c r="AC116" i="3" s="1"/>
   <c r="P72" i="3"/>
   <c r="Q72" i="3" s="1"/>
   <c r="R72" i="3" s="1"/>
   <c r="S72" i="3" s="1"/>
   <c r="T72" i="3" s="1"/>
   <c r="U72" i="3" s="1"/>
   <c r="V72" i="3" s="1"/>
   <c r="W72" i="3" s="1"/>
   <c r="X72" i="3" s="1"/>
   <c r="Y72" i="3" s="1"/>
   <c r="J72" i="3"/>
   <c r="K72" i="3" s="1"/>
   <c r="L72" i="3" s="1"/>
   <c r="M72" i="3" s="1"/>
   <c r="N72" i="3" s="1"/>
   <c r="AE123" i="3"/>
   <c r="AF123" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1570" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1580" uniqueCount="334">
   <si>
     <t>7,7</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>млрд. т-км</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Туғандар саны, мың адам</t>
   </si>
   <si>
     <t>Өлгендер саны, мың адам</t>
   </si>
   <si>
     <t>Табиғи өсім, мың адам</t>
   </si>
   <si>
@@ -865,53 +877,50 @@
       <t>262,3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>286,9</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>17744,0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">27 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>31</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
@@ -2630,108 +2639,184 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">18) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2015 жылы 1 қаңтардан бастап орташа жылдық саны 100 адам болатын субъектілерді шағын кәсіпкерлік субъектілеріне жатқызылуын алдын алатын Заң нормасы еңгізілді. Статистикада 2014-2017 жылдары ШОК субъектілерінің қызметі туралы ақпарат берілген өзгерістер есебімен қалыптастырылды.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>19⁾</t>
-[...14 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">21) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Cыртқы сауда статистикасы бойынша деректер - ҚР ҚМ МКК, өзара сауда статистикасы - ҚР СЖРА ҰСБ.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>38</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>8,6</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>737</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>63,6</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>311,5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>24 425,0</t>
+  </si>
+  <si>
+    <r>
+      <t>19⁾</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Дереккөздердің нақтылануына байланысты дереккөздер қайта есептелінді</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="13">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0&quot;р.&quot;"/>
     <numFmt numFmtId="173" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="174" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="175" formatCode="0.00_ ;\-0.00\ "/>
     <numFmt numFmtId="176" formatCode="#,##0.####"/>
+    <numFmt numFmtId="177" formatCode="###,###,###,##0.0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -2875,50 +2960,68 @@
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -3036,81 +3139,82 @@
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="28">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="313">
+  <cellXfs count="324">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3649,52 +3753,50 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3803,95 +3905,130 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="10" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="16" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="10" fillId="0" borderId="1" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="173" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="28">
+  <cellStyles count="29">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 11" xfId="2"/>
     <cellStyle name="Обычный 12" xfId="3"/>
     <cellStyle name="Обычный 13" xfId="4"/>
     <cellStyle name="Обычный 14" xfId="5"/>
     <cellStyle name="Обычный 14 2" xfId="27"/>
     <cellStyle name="Обычный 15" xfId="6"/>
     <cellStyle name="Обычный 16" xfId="7"/>
     <cellStyle name="Обычный 17" xfId="23"/>
     <cellStyle name="Обычный 18" xfId="24"/>
     <cellStyle name="Обычный 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 4" xfId="11"/>
     <cellStyle name="Обычный 5" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="13"/>
     <cellStyle name="Обычный 7" xfId="14"/>
     <cellStyle name="Обычный 8" xfId="15"/>
     <cellStyle name="Обычный 9" xfId="16"/>
     <cellStyle name="Обычный_11chis" xfId="25"/>
     <cellStyle name="Обычный_9903" xfId="17"/>
     <cellStyle name="Обычный_Акмолинская 1991-2015" xfId="18"/>
+    <cellStyle name="Обычный_бюлетень" xfId="28"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="19"/>
     <cellStyle name="Обычный_Лист1" xfId="20"/>
     <cellStyle name="Обычный_обл.уровень" xfId="22"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="26"/>
     <cellStyle name="Финансовый" xfId="21" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3900,86 +4037,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4150,159 +4287,159 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EW245"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A184" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AJ203" sqref="AJ203:AJ204"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AL23" sqref="AL23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="47.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="23" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="23" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="23" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="23" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="22" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="22" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="22" customWidth="1"/>
     <col min="12" max="13" width="10.5703125" style="22" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="22" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="22" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="22" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="23" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="23" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="23" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="23" customWidth="1"/>
     <col min="21" max="21" width="11.28515625" style="23" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="23" customWidth="1"/>
     <col min="23" max="23" width="11.85546875" style="23" customWidth="1"/>
     <col min="24" max="24" width="12" style="22" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" style="23" customWidth="1"/>
     <col min="26" max="26" width="13" style="23" customWidth="1"/>
     <col min="27" max="27" width="12.7109375" style="23" customWidth="1"/>
     <col min="28" max="28" width="13.7109375" style="23" customWidth="1"/>
     <col min="29" max="29" width="13.140625" style="23" customWidth="1"/>
-    <col min="30" max="30" width="14.140625" style="288" customWidth="1"/>
+    <col min="30" max="30" width="14.140625" style="286" customWidth="1"/>
     <col min="31" max="31" width="13.140625" style="23" customWidth="1"/>
     <col min="32" max="32" width="12.5703125" style="22" customWidth="1"/>
     <col min="33" max="33" width="11.5703125" style="22" customWidth="1"/>
     <col min="34" max="34" width="16.85546875" style="22" customWidth="1"/>
     <col min="35" max="36" width="12.140625" style="22" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.2">
-      <c r="A1" s="310" t="s">
+      <c r="A1" s="309" t="s">
         <v>178</v>
       </c>
-      <c r="B1" s="311"/>
-[...27 lines deleted...]
-      <c r="AD1" s="311"/>
+      <c r="B1" s="310"/>
+      <c r="C1" s="310"/>
+      <c r="D1" s="310"/>
+      <c r="E1" s="310"/>
+      <c r="F1" s="310"/>
+      <c r="G1" s="310"/>
+      <c r="H1" s="310"/>
+      <c r="I1" s="310"/>
+      <c r="J1" s="310"/>
+      <c r="K1" s="310"/>
+      <c r="L1" s="310"/>
+      <c r="M1" s="310"/>
+      <c r="N1" s="310"/>
+      <c r="O1" s="310"/>
+      <c r="P1" s="310"/>
+      <c r="Q1" s="310"/>
+      <c r="R1" s="310"/>
+      <c r="S1" s="310"/>
+      <c r="T1" s="310"/>
+      <c r="U1" s="310"/>
+      <c r="V1" s="310"/>
+      <c r="W1" s="310"/>
+      <c r="X1" s="310"/>
+      <c r="Y1" s="310"/>
+      <c r="Z1" s="310"/>
+      <c r="AA1" s="310"/>
+      <c r="AB1" s="310"/>
+      <c r="AC1" s="310"/>
+      <c r="AD1" s="310"/>
     </row>
     <row r="2" spans="1:36" x14ac:dyDescent="0.2">
-      <c r="A2" s="311"/>
-[...28 lines deleted...]
-      <c r="AD2" s="311"/>
+      <c r="A2" s="310"/>
+      <c r="B2" s="310"/>
+      <c r="C2" s="310"/>
+      <c r="D2" s="310"/>
+      <c r="E2" s="310"/>
+      <c r="F2" s="310"/>
+      <c r="G2" s="310"/>
+      <c r="H2" s="310"/>
+      <c r="I2" s="310"/>
+      <c r="J2" s="310"/>
+      <c r="K2" s="310"/>
+      <c r="L2" s="310"/>
+      <c r="M2" s="310"/>
+      <c r="N2" s="310"/>
+      <c r="O2" s="310"/>
+      <c r="P2" s="310"/>
+      <c r="Q2" s="310"/>
+      <c r="R2" s="310"/>
+      <c r="S2" s="310"/>
+      <c r="T2" s="310"/>
+      <c r="U2" s="310"/>
+      <c r="V2" s="310"/>
+      <c r="W2" s="310"/>
+      <c r="X2" s="310"/>
+      <c r="Y2" s="310"/>
+      <c r="Z2" s="310"/>
+      <c r="AA2" s="310"/>
+      <c r="AB2" s="310"/>
+      <c r="AC2" s="310"/>
+      <c r="AD2" s="310"/>
     </row>
     <row r="3" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A3" s="24"/>
       <c r="B3" s="25">
         <v>1991</v>
       </c>
       <c r="C3" s="25">
         <v>1992</v>
       </c>
       <c r="D3" s="25">
         <v>1993</v>
       </c>
       <c r="E3" s="25">
         <v>1994</v>
       </c>
       <c r="F3" s="25">
         <v>1995</v>
       </c>
       <c r="G3" s="25">
         <v>1996</v>
       </c>
       <c r="H3" s="25">
         <v>1997</v>
       </c>
       <c r="I3" s="25">
@@ -4551,54 +4688,56 @@
       </c>
       <c r="AA6" s="3">
         <v>972.69200000000001</v>
       </c>
       <c r="AB6" s="3">
         <v>1030.5999999999999</v>
       </c>
       <c r="AC6" s="38">
         <v>1078.4000000000001</v>
       </c>
       <c r="AD6" s="38">
         <v>1136.2</v>
       </c>
       <c r="AE6" s="38">
         <v>1184.4000000000001</v>
       </c>
       <c r="AF6" s="38">
         <v>1295.7</v>
       </c>
       <c r="AG6" s="39">
         <v>1354.6</v>
       </c>
       <c r="AH6" s="1">
         <v>1430.1</v>
       </c>
-      <c r="AI6" s="290">
+      <c r="AI6" s="288">
         <v>1528.7</v>
       </c>
-      <c r="AJ6" s="290"/>
+      <c r="AJ6" s="321">
+        <v>1639.2000000000003</v>
+      </c>
     </row>
     <row r="7" spans="1:36" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="3">
         <v>104.4</v>
       </c>
       <c r="C7" s="3">
         <v>97.8</v>
       </c>
       <c r="D7" s="3">
         <v>100.8</v>
       </c>
       <c r="E7" s="3">
         <v>99.5</v>
       </c>
       <c r="F7" s="3">
         <v>98.8</v>
       </c>
       <c r="G7" s="3">
         <v>99.1</v>
       </c>
       <c r="H7" s="3">
         <v>104.6</v>
@@ -4662,51 +4801,53 @@
       </c>
       <c r="AB7" s="3">
         <v>106</v>
       </c>
       <c r="AC7" s="35">
         <v>104.6</v>
       </c>
       <c r="AD7" s="35">
         <v>105.4</v>
       </c>
       <c r="AE7" s="35">
         <v>104.2</v>
       </c>
       <c r="AF7" s="40">
         <v>104.7</v>
       </c>
       <c r="AG7" s="39">
         <v>104.5</v>
       </c>
       <c r="AH7" s="2">
         <v>105.6</v>
       </c>
       <c r="AI7" s="40">
         <v>106.9</v>
       </c>
-      <c r="AJ7" s="40"/>
+      <c r="AJ7" s="40">
+        <v>107.2</v>
+      </c>
     </row>
     <row r="8" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="42">
         <v>4.8010000000000002</v>
       </c>
       <c r="C8" s="42">
         <v>4.367</v>
       </c>
       <c r="D8" s="42">
         <v>4.0030000000000001</v>
       </c>
       <c r="E8" s="42">
         <v>3.6080000000000001</v>
       </c>
       <c r="F8" s="42">
         <v>3.2480000000000002</v>
       </c>
       <c r="G8" s="42">
         <v>3.1110000000000002</v>
       </c>
       <c r="H8" s="42">
         <v>3.1869999999999998</v>
@@ -4770,51 +4911,53 @@
       </c>
       <c r="AB8" s="43">
         <v>28.3</v>
       </c>
       <c r="AC8" s="35">
         <v>29.2</v>
       </c>
       <c r="AD8" s="35">
         <v>28.7</v>
       </c>
       <c r="AE8" s="35">
         <v>29.6</v>
       </c>
       <c r="AF8" s="40">
         <v>31.4</v>
       </c>
       <c r="AG8" s="39">
         <v>30.3</v>
       </c>
       <c r="AH8" s="3">
         <v>29.4</v>
       </c>
       <c r="AI8" s="94">
         <v>28.5</v>
       </c>
-      <c r="AJ8" s="94"/>
+      <c r="AJ8" s="166">
+        <v>27.400000000000002</v>
+      </c>
     </row>
     <row r="9" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="44">
         <v>2.2829999999999999</v>
       </c>
       <c r="C9" s="44">
         <v>2.33</v>
       </c>
       <c r="D9" s="44">
         <v>2.6379999999999999</v>
       </c>
       <c r="E9" s="44">
         <v>2.8</v>
       </c>
       <c r="F9" s="44">
         <v>3.1120000000000001</v>
       </c>
       <c r="G9" s="44">
         <v>3.0579999999999998</v>
       </c>
       <c r="H9" s="44">
         <v>2.948</v>
@@ -4875,54 +5018,56 @@
       </c>
       <c r="AA9" s="7">
         <v>4</v>
       </c>
       <c r="AB9" s="43">
         <v>3.9</v>
       </c>
       <c r="AC9" s="35">
         <v>4.2</v>
       </c>
       <c r="AD9" s="35">
         <v>4.3</v>
       </c>
       <c r="AE9" s="35">
         <v>6.2</v>
       </c>
       <c r="AF9" s="40">
         <v>7</v>
       </c>
       <c r="AG9" s="39">
         <v>5.3</v>
       </c>
       <c r="AH9" s="3">
         <v>5.4</v>
       </c>
-      <c r="AI9" s="291">
+      <c r="AI9" s="289">
         <v>5.8</v>
       </c>
-      <c r="AJ9" s="291"/>
+      <c r="AJ9" s="289">
+        <v>6.2</v>
+      </c>
     </row>
     <row r="10" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7">
         <v>2.5180000000000002</v>
       </c>
       <c r="C10" s="7">
         <v>2.0369999999999999</v>
       </c>
       <c r="D10" s="7">
         <v>1.3650000000000002</v>
       </c>
       <c r="E10" s="7">
         <v>0.80800000000000027</v>
       </c>
       <c r="F10" s="7">
         <v>0.13600000000000012</v>
       </c>
       <c r="G10" s="7">
         <v>5.300000000000038E-2</v>
       </c>
       <c r="H10" s="7">
         <v>0.23899999999999988</v>
@@ -4989,51 +5134,54 @@
       </c>
       <c r="AC10" s="40">
         <v>25</v>
       </c>
       <c r="AD10" s="40">
         <v>24.4</v>
       </c>
       <c r="AE10" s="40">
         <v>23.4</v>
       </c>
       <c r="AF10" s="40">
         <f>AF8-AF9</f>
         <v>24.4</v>
       </c>
       <c r="AG10" s="39">
         <v>25</v>
       </c>
       <c r="AH10" s="4">
         <f>AH8-AH9</f>
         <v>24</v>
       </c>
       <c r="AI10" s="8">
         <f>AI8-AI9</f>
         <v>22.7</v>
       </c>
-      <c r="AJ10" s="8"/>
+      <c r="AJ10" s="8">
+        <f>AJ8-AJ9</f>
+        <v>21.200000000000003</v>
+      </c>
     </row>
     <row r="11" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="45">
         <v>10.177</v>
       </c>
       <c r="C11" s="45">
         <v>7.1790000000000003</v>
       </c>
       <c r="D11" s="45">
         <v>5.3310000000000004</v>
       </c>
       <c r="E11" s="45">
         <v>4.0739999999999998</v>
       </c>
       <c r="F11" s="45">
         <v>4.8570000000000002</v>
       </c>
       <c r="G11" s="45">
         <v>2.8220000000000001</v>
       </c>
       <c r="H11" s="45">
         <v>8.0389999999999997</v>
@@ -5094,54 +5242,56 @@
       </c>
       <c r="AA11" s="7">
         <v>135.5</v>
       </c>
       <c r="AB11" s="7">
         <v>134.6</v>
       </c>
       <c r="AC11" s="35">
         <v>114.4</v>
       </c>
       <c r="AD11" s="46">
         <v>162.19999999999999</v>
       </c>
       <c r="AE11" s="47">
         <v>122.2</v>
       </c>
       <c r="AF11" s="48">
         <v>131.80000000000001</v>
       </c>
       <c r="AG11" s="35">
         <v>144.30000000000001</v>
       </c>
       <c r="AH11" s="5">
         <v>185.3</v>
       </c>
-      <c r="AI11" s="292">
+      <c r="AI11" s="290">
         <v>275</v>
       </c>
-      <c r="AJ11" s="292"/>
+      <c r="AJ11" s="290">
+        <v>318.59999999999997</v>
+      </c>
     </row>
     <row r="12" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="49">
         <v>10.946</v>
       </c>
       <c r="C12" s="49">
         <v>16.779</v>
       </c>
       <c r="D12" s="49">
         <v>7.9409999999999998</v>
       </c>
       <c r="E12" s="49">
         <v>9.0530000000000008</v>
       </c>
       <c r="F12" s="49">
         <v>9.6329999999999991</v>
       </c>
       <c r="G12" s="49">
         <v>7.1210000000000004</v>
       </c>
       <c r="H12" s="49">
         <v>7.89</v>
@@ -5202,54 +5352,56 @@
       </c>
       <c r="AA12" s="43">
         <v>59.2</v>
       </c>
       <c r="AB12" s="43">
         <v>101.1</v>
       </c>
       <c r="AC12" s="35">
         <v>91.6</v>
       </c>
       <c r="AD12" s="46">
         <v>128.80000000000001</v>
       </c>
       <c r="AE12" s="47">
         <v>97.3</v>
       </c>
       <c r="AF12" s="48">
         <v>100.9</v>
       </c>
       <c r="AG12" s="35">
         <v>110.5</v>
       </c>
       <c r="AH12" s="5">
         <v>133.80000000000001</v>
       </c>
-      <c r="AI12" s="292">
+      <c r="AI12" s="290">
         <v>199.1</v>
       </c>
-      <c r="AJ12" s="292"/>
+      <c r="AJ12" s="318">
+        <v>229.4</v>
+      </c>
     </row>
     <row r="13" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7">
         <v>-0.76900000000000013</v>
       </c>
       <c r="C13" s="7">
         <v>-9.6</v>
       </c>
       <c r="D13" s="7">
         <v>-2.6099999999999994</v>
       </c>
       <c r="E13" s="7">
         <v>-4.979000000000001</v>
       </c>
       <c r="F13" s="7">
         <v>-4.7759999999999989</v>
       </c>
       <c r="G13" s="7">
         <v>-4.2990000000000004</v>
       </c>
       <c r="H13" s="7">
         <v>0.14900000000000002</v>
@@ -5421,54 +5573,56 @@
       </c>
       <c r="AA14" s="10">
         <v>74.92</v>
       </c>
       <c r="AB14" s="11">
         <v>77.010000000000005</v>
       </c>
       <c r="AC14" s="11">
         <v>76.569999999999993</v>
       </c>
       <c r="AD14" s="11">
         <v>77.36</v>
       </c>
       <c r="AE14" s="11">
         <v>73.78</v>
       </c>
       <c r="AF14" s="11">
         <v>73.11</v>
       </c>
       <c r="AG14" s="11">
         <v>77.430000000000007</v>
       </c>
       <c r="AH14" s="11">
         <v>78.099999999999994</v>
       </c>
-      <c r="AI14" s="293">
+      <c r="AI14" s="291">
         <v>78.52</v>
       </c>
-      <c r="AJ14" s="293"/>
+      <c r="AJ14" s="291">
+        <v>78.776573352636206</v>
+      </c>
     </row>
     <row r="15" spans="1:36" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="43" t="s">
         <v>1</v>
@@ -5529,54 +5683,56 @@
       </c>
       <c r="AA15" s="10">
         <v>70.64</v>
       </c>
       <c r="AB15" s="11">
         <v>72.349999999999994</v>
       </c>
       <c r="AC15" s="11">
         <v>71.92</v>
       </c>
       <c r="AD15" s="11">
         <v>72.64</v>
       </c>
       <c r="AE15" s="11">
         <v>69.61</v>
       </c>
       <c r="AF15" s="12">
         <v>69.349999999999994</v>
       </c>
       <c r="AG15" s="12">
         <v>73.47</v>
       </c>
       <c r="AH15" s="12">
         <v>74.239999999999995</v>
       </c>
-      <c r="AI15" s="294">
+      <c r="AI15" s="292">
         <v>74.77</v>
       </c>
-      <c r="AJ15" s="294"/>
+      <c r="AJ15" s="292">
+        <v>76.40948888362405</v>
+      </c>
     </row>
     <row r="16" spans="1:36" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="50" t="s">
         <v>118</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="43" t="s">
         <v>1</v>
@@ -5637,54 +5793,56 @@
       </c>
       <c r="AA16" s="10">
         <v>78.650000000000006</v>
       </c>
       <c r="AB16" s="11">
         <v>80.14</v>
       </c>
       <c r="AC16" s="11">
         <v>76.569999999999993</v>
       </c>
       <c r="AD16" s="11">
         <v>80.95</v>
       </c>
       <c r="AE16" s="11">
         <v>77.5</v>
       </c>
       <c r="AF16" s="13">
         <v>76.17</v>
       </c>
       <c r="AG16" s="12">
         <v>80.59</v>
       </c>
       <c r="AH16" s="12">
         <v>81.3</v>
       </c>
-      <c r="AI16" s="294">
+      <c r="AI16" s="292">
         <v>81.680000000000007</v>
       </c>
-      <c r="AJ16" s="294"/>
+      <c r="AJ16" s="292">
+        <v>81.565012612458204</v>
+      </c>
     </row>
     <row r="17" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="50" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="51">
         <v>16.2</v>
       </c>
       <c r="C17" s="51">
         <v>14.8</v>
       </c>
       <c r="D17" s="51">
         <v>13.6</v>
       </c>
       <c r="E17" s="51">
         <v>12.3</v>
       </c>
       <c r="F17" s="51">
         <v>11.1</v>
       </c>
       <c r="G17" s="51">
         <v>10.8</v>
       </c>
       <c r="H17" s="51">
         <v>10.8</v>
@@ -5745,54 +5903,56 @@
       </c>
       <c r="AA17" s="14">
         <v>29.98</v>
       </c>
       <c r="AB17" s="14">
         <v>28.07</v>
       </c>
       <c r="AC17" s="14">
         <v>27.5</v>
       </c>
       <c r="AD17" s="14">
         <v>25.79</v>
       </c>
       <c r="AE17" s="14">
         <v>25.33</v>
       </c>
       <c r="AF17" s="14">
         <v>25.75</v>
       </c>
       <c r="AG17" s="14">
         <v>22.87</v>
       </c>
       <c r="AH17" s="14">
         <v>21.126426743046917</v>
       </c>
-      <c r="AI17" s="295">
+      <c r="AI17" s="293">
         <v>19.28</v>
       </c>
-      <c r="AJ17" s="295"/>
+      <c r="AJ17" s="92">
+        <v>17.309999999999999</v>
+      </c>
     </row>
     <row r="18" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="51">
         <v>7.7</v>
       </c>
       <c r="C18" s="51">
         <v>7.9</v>
       </c>
       <c r="D18" s="51">
         <v>9</v>
       </c>
       <c r="E18" s="51">
         <v>9.5</v>
       </c>
       <c r="F18" s="51">
         <v>10.7</v>
       </c>
       <c r="G18" s="51">
         <v>10.6</v>
       </c>
       <c r="H18" s="51">
         <v>10</v>
@@ -5856,51 +6016,53 @@
       </c>
       <c r="AB18" s="12">
         <v>3.89</v>
       </c>
       <c r="AC18" s="15">
         <v>3.93</v>
       </c>
       <c r="AD18" s="12">
         <v>3.89</v>
       </c>
       <c r="AE18" s="12">
         <v>5.3</v>
       </c>
       <c r="AF18" s="16">
         <v>5.68</v>
       </c>
       <c r="AG18" s="20">
         <v>4</v>
       </c>
       <c r="AH18" s="17">
         <v>3.87</v>
       </c>
       <c r="AI18" s="17">
         <v>3.91</v>
       </c>
-      <c r="AJ18" s="17"/>
+      <c r="AJ18" s="293">
+        <v>3.91</v>
+      </c>
     </row>
     <row r="19" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="43" t="s">
         <v>1</v>
@@ -5964,51 +6126,53 @@
       </c>
       <c r="AB19" s="12">
         <v>5.95</v>
       </c>
       <c r="AC19" s="12">
         <v>6.17</v>
       </c>
       <c r="AD19" s="12">
         <v>6</v>
       </c>
       <c r="AE19" s="15">
         <v>5.2</v>
       </c>
       <c r="AF19" s="18">
         <v>7.61</v>
       </c>
       <c r="AG19" s="20">
         <v>5.29</v>
       </c>
       <c r="AH19" s="19">
         <v>6.06</v>
       </c>
       <c r="AI19" s="20">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AJ19" s="20"/>
+      <c r="AJ19" s="322">
+        <v>4.13</v>
+      </c>
     </row>
     <row r="20" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="43" t="s">
         <v>1</v>
@@ -6180,51 +6344,53 @@
       </c>
       <c r="AB21" s="14">
         <v>24.18</v>
       </c>
       <c r="AC21" s="14">
         <v>23.57</v>
       </c>
       <c r="AD21" s="14">
         <v>21.9</v>
       </c>
       <c r="AE21" s="14">
         <v>20.04</v>
       </c>
       <c r="AF21" s="14">
         <v>20.07</v>
       </c>
       <c r="AG21" s="14">
         <v>18.87</v>
       </c>
       <c r="AH21" s="14">
         <v>17.25</v>
       </c>
       <c r="AI21" s="20">
         <v>15.37</v>
       </c>
-      <c r="AJ21" s="20"/>
+      <c r="AJ21" s="20">
+        <v>13.4</v>
+      </c>
     </row>
     <row r="22" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="56">
         <v>10.199999999999999</v>
       </c>
       <c r="C22" s="56">
         <v>8</v>
       </c>
       <c r="D22" s="56">
         <v>7.8</v>
       </c>
       <c r="E22" s="56">
         <v>6.3</v>
       </c>
       <c r="F22" s="56">
         <v>5.9</v>
       </c>
       <c r="G22" s="20">
         <v>5.4</v>
       </c>
       <c r="H22" s="20">
         <v>5.7</v>
@@ -6288,51 +6454,53 @@
       </c>
       <c r="AB22" s="21">
         <v>11.38</v>
       </c>
       <c r="AC22" s="21">
         <v>10.75</v>
       </c>
       <c r="AD22" s="21">
         <v>10.16</v>
       </c>
       <c r="AE22" s="21">
         <v>9.08</v>
       </c>
       <c r="AF22" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="AG22" s="21">
         <v>8.0500000000000007</v>
       </c>
       <c r="AH22" s="21">
         <v>7.46</v>
       </c>
       <c r="AI22" s="92">
         <v>7.34</v>
       </c>
-      <c r="AJ22" s="92"/>
+      <c r="AJ22" s="92">
+        <v>6.75</v>
+      </c>
     </row>
     <row r="23" spans="1:36" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="56">
         <v>4.5</v>
       </c>
       <c r="C23" s="56">
         <v>4.4000000000000004</v>
       </c>
       <c r="D23" s="56">
         <v>4.2</v>
       </c>
       <c r="E23" s="56">
         <v>3.7</v>
       </c>
       <c r="F23" s="56">
         <v>3.3</v>
       </c>
       <c r="G23" s="20">
         <v>3.7</v>
       </c>
       <c r="H23" s="20">
         <v>3.7</v>
@@ -6396,51 +6564,53 @@
       </c>
       <c r="AB23" s="21">
         <v>3.64</v>
       </c>
       <c r="AC23" s="21">
         <v>3.82</v>
       </c>
       <c r="AD23" s="21">
         <v>4.09</v>
       </c>
       <c r="AE23" s="21">
         <v>3.59</v>
       </c>
       <c r="AF23" s="21">
         <v>3.53</v>
       </c>
       <c r="AG23" s="21">
         <v>3.24</v>
       </c>
       <c r="AH23" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="AI23" s="92">
         <v>2.44</v>
       </c>
-      <c r="AJ23" s="92"/>
+      <c r="AJ23" s="293">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="24" spans="1:36" s="59" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="57" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="58" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G24" s="58" t="s">
         <v>2</v>
       </c>
       <c r="H24" s="58" t="s">
         <v>2</v>
@@ -6472,83 +6642,85 @@
       <c r="Q24" s="58">
         <v>22</v>
       </c>
       <c r="R24" s="58">
         <v>23</v>
       </c>
       <c r="S24" s="58">
         <v>24</v>
       </c>
       <c r="T24" s="58">
         <v>26</v>
       </c>
       <c r="U24" s="58">
         <v>26</v>
       </c>
       <c r="V24" s="58">
         <v>31</v>
       </c>
       <c r="W24" s="58">
         <v>31</v>
       </c>
       <c r="X24" s="58">
         <v>23</v>
       </c>
       <c r="Y24" s="58" t="s">
+        <v>209</v>
+      </c>
+      <c r="Z24" s="58" t="s">
         <v>210</v>
       </c>
-      <c r="Z24" s="58" t="s">
+      <c r="AA24" s="58" t="s">
         <v>211</v>
       </c>
-      <c r="AA24" s="58" t="s">
+      <c r="AB24" s="58" t="s">
+        <v>211</v>
+      </c>
+      <c r="AC24" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="AB24" s="58" t="s">
-[...2 lines deleted...]
-      <c r="AC24" s="2" t="s">
+      <c r="AD24" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="AD24" s="2" t="s">
+      <c r="AE24" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="AE24" s="2" t="s">
+      <c r="AF24" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="AG24" s="2" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="AH24" s="2" t="s">
         <v>197</v>
       </c>
       <c r="AI24" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="AJ24" s="2"/>
+      <c r="AJ24" s="66" t="s">
+        <v>327</v>
+      </c>
     </row>
     <row r="25" spans="1:36" s="59" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="57" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="60" t="s">
         <v>2</v>
@@ -6580,83 +6752,85 @@
       <c r="Q25" s="64">
         <v>4.0999999999999996</v>
       </c>
       <c r="R25" s="64">
         <v>4.2</v>
       </c>
       <c r="S25" s="64">
         <v>5.2</v>
       </c>
       <c r="T25" s="64">
         <v>5.4</v>
       </c>
       <c r="U25" s="64">
         <v>5.7</v>
       </c>
       <c r="V25" s="64">
         <v>6.2</v>
       </c>
       <c r="W25" s="64">
         <v>6.4</v>
       </c>
       <c r="X25" s="64">
         <v>6.4</v>
       </c>
       <c r="Y25" s="58" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z25" s="58" t="s">
         <v>217</v>
       </c>
-      <c r="Z25" s="58" t="s">
+      <c r="AA25" s="65" t="s">
         <v>218</v>
       </c>
-      <c r="AA25" s="65" t="s">
+      <c r="AB25" s="58" t="s">
+        <v>218</v>
+      </c>
+      <c r="AC25" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="AB25" s="58" t="s">
-[...2 lines deleted...]
-      <c r="AC25" s="2" t="s">
+      <c r="AD25" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="AD25" s="2" t="s">
+      <c r="AE25" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="AE25" s="2" t="s">
+      <c r="AF25" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="AF25" s="2" t="s">
+      <c r="AG25" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="AH25" s="2" t="s">
         <v>199</v>
       </c>
       <c r="AI25" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="AJ25" s="2"/>
+      <c r="AJ25" s="66" t="s">
+        <v>328</v>
+      </c>
     </row>
     <row r="26" spans="1:36" s="59" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G26" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H26" s="66" t="s">
         <v>2</v>
@@ -6688,83 +6862,85 @@
       <c r="Q26" s="67">
         <v>47</v>
       </c>
       <c r="R26" s="67">
         <v>51</v>
       </c>
       <c r="S26" s="67">
         <v>61</v>
       </c>
       <c r="T26" s="67">
         <v>66</v>
       </c>
       <c r="U26" s="67">
         <v>94</v>
       </c>
       <c r="V26" s="66">
         <v>104</v>
       </c>
       <c r="W26" s="66">
         <v>125</v>
       </c>
       <c r="X26" s="67">
         <v>139</v>
       </c>
       <c r="Y26" s="67" t="s">
+        <v>224</v>
+      </c>
+      <c r="Z26" s="67" t="s">
         <v>225</v>
       </c>
-      <c r="Z26" s="67" t="s">
+      <c r="AA26" s="67" t="s">
         <v>226</v>
       </c>
-      <c r="AA26" s="67" t="s">
+      <c r="AB26" s="67" t="s">
         <v>227</v>
       </c>
-      <c r="AB26" s="67" t="s">
+      <c r="AC26" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="AC26" s="2" t="s">
+      <c r="AD26" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="AD26" s="2" t="s">
+      <c r="AE26" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="AE26" s="2" t="s">
+      <c r="AF26" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG26" s="68" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
       <c r="AH26" s="2" t="s">
         <v>201</v>
       </c>
       <c r="AI26" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="AJ26" s="2"/>
+      <c r="AJ26" s="2" t="s">
+        <v>329</v>
+      </c>
     </row>
     <row r="27" spans="1:36" s="59" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="66" t="s">
         <v>2</v>
@@ -6796,83 +6972,85 @@
       <c r="Q27" s="69">
         <v>13.1</v>
       </c>
       <c r="R27" s="69">
         <v>13.8</v>
       </c>
       <c r="S27" s="69">
         <v>14.7</v>
       </c>
       <c r="T27" s="69">
         <v>14.3</v>
       </c>
       <c r="U27" s="70">
         <v>19</v>
       </c>
       <c r="V27" s="69">
         <v>22.2</v>
       </c>
       <c r="W27" s="71">
         <v>25.3</v>
       </c>
       <c r="X27" s="67">
         <v>27.8</v>
       </c>
       <c r="Y27" s="69" t="s">
+        <v>232</v>
+      </c>
+      <c r="Z27" s="66" t="s">
         <v>233</v>
       </c>
-      <c r="Z27" s="66" t="s">
+      <c r="AA27" s="72" t="s">
         <v>234</v>
       </c>
-      <c r="AA27" s="72" t="s">
+      <c r="AB27" s="72" t="s">
         <v>235</v>
       </c>
-      <c r="AB27" s="72" t="s">
+      <c r="AC27" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="AC27" s="2" t="s">
+      <c r="AD27" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="AD27" s="2" t="s">
+      <c r="AE27" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="AE27" s="2" t="s">
+      <c r="AF27" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="AF27" s="2" t="s">
+      <c r="AG27" s="68" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="AH27" s="2" t="s">
         <v>203</v>
       </c>
       <c r="AI27" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="AJ27" s="2"/>
+      <c r="AJ27" s="2" t="s">
+        <v>330</v>
+      </c>
     </row>
     <row r="28" spans="1:36" s="59" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A28" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="66" t="s">
         <v>2</v>
@@ -6904,83 +7082,85 @@
       <c r="Q28" s="67">
         <v>75</v>
       </c>
       <c r="R28" s="67">
         <v>78</v>
       </c>
       <c r="S28" s="67">
         <v>81</v>
       </c>
       <c r="T28" s="67">
         <v>84</v>
       </c>
       <c r="U28" s="67">
         <v>85</v>
       </c>
       <c r="V28" s="67">
         <v>89</v>
       </c>
       <c r="W28" s="67">
         <v>90</v>
       </c>
       <c r="X28" s="67">
         <v>91</v>
       </c>
       <c r="Y28" s="67" t="s">
+        <v>241</v>
+      </c>
+      <c r="Z28" s="67" t="s">
         <v>242</v>
       </c>
-      <c r="Z28" s="67" t="s">
+      <c r="AA28" s="67" t="s">
         <v>243</v>
       </c>
-      <c r="AA28" s="67" t="s">
+      <c r="AB28" s="67" t="s">
         <v>244</v>
       </c>
-      <c r="AB28" s="67" t="s">
+      <c r="AC28" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="AC28" s="2" t="s">
+      <c r="AD28" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="AD28" s="2" t="s">
+      <c r="AE28" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="AE28" s="2" t="s">
+      <c r="AF28" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="AF28" s="2" t="s">
+      <c r="AG28" s="68" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="AH28" s="2" t="s">
         <v>205</v>
       </c>
       <c r="AI28" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="AJ28" s="2"/>
+      <c r="AJ28" s="2" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="29" spans="1:36" s="59" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A29" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="66" t="s">
         <v>2</v>
@@ -7012,83 +7192,85 @@
       <c r="Q29" s="67">
         <v>64.900000000000006</v>
       </c>
       <c r="R29" s="67">
         <v>67.3</v>
       </c>
       <c r="S29" s="67">
         <v>69.2</v>
       </c>
       <c r="T29" s="67">
         <v>72.3</v>
       </c>
       <c r="U29" s="67">
         <v>76.400000000000006</v>
       </c>
       <c r="V29" s="67">
         <v>82.1</v>
       </c>
       <c r="W29" s="73">
         <v>89.5</v>
       </c>
       <c r="X29" s="67">
         <v>98.2</v>
       </c>
       <c r="Y29" s="69" t="s">
+        <v>250</v>
+      </c>
+      <c r="Z29" s="66" t="s">
         <v>251</v>
       </c>
-      <c r="Z29" s="66" t="s">
+      <c r="AA29" s="66" t="s">
         <v>252</v>
       </c>
-      <c r="AA29" s="66" t="s">
+      <c r="AB29" s="66" t="s">
         <v>253</v>
       </c>
-      <c r="AB29" s="66" t="s">
+      <c r="AC29" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="AC29" s="2" t="s">
+      <c r="AD29" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="AD29" s="2" t="s">
+      <c r="AE29" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="AE29" s="2" t="s">
+      <c r="AF29" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="AF29" s="2" t="s">
+      <c r="AG29" s="68" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="AH29" s="2" t="s">
         <v>207</v>
       </c>
       <c r="AI29" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="AJ29" s="2"/>
+      <c r="AJ29" s="2" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="30" spans="1:36" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="53" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="66" t="s">
         <v>2</v>
@@ -7149,54 +7331,56 @@
       </c>
       <c r="AA30" s="67">
         <v>31</v>
       </c>
       <c r="AB30" s="67">
         <v>33</v>
       </c>
       <c r="AC30" s="35">
         <v>34</v>
       </c>
       <c r="AD30" s="74">
         <v>33</v>
       </c>
       <c r="AE30" s="74">
         <v>32</v>
       </c>
       <c r="AF30" s="75">
         <v>31</v>
       </c>
       <c r="AG30" s="39">
         <v>30</v>
       </c>
       <c r="AH30" s="6">
         <v>30</v>
       </c>
-      <c r="AI30" s="296">
+      <c r="AI30" s="294">
         <v>29</v>
       </c>
-      <c r="AJ30" s="296"/>
+      <c r="AJ30" s="323">
+        <v>30</v>
+      </c>
     </row>
     <row r="31" spans="1:36" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H31" s="66" t="s">
         <v>2</v>
@@ -7257,54 +7441,56 @@
       </c>
       <c r="AA31" s="69">
         <v>27</v>
       </c>
       <c r="AB31" s="69">
         <v>26.9</v>
       </c>
       <c r="AC31" s="35">
         <v>26.8</v>
       </c>
       <c r="AD31" s="74">
         <v>26.5</v>
       </c>
       <c r="AE31" s="74">
         <v>27.4</v>
       </c>
       <c r="AF31" s="8">
         <v>29.5</v>
       </c>
       <c r="AG31" s="39">
         <v>33.4</v>
       </c>
       <c r="AH31" s="7">
         <v>37.6</v>
       </c>
-      <c r="AI31" s="297">
+      <c r="AI31" s="295">
         <v>39.700000000000003</v>
       </c>
-      <c r="AJ31" s="297"/>
+      <c r="AJ31" s="295">
+        <v>40.700000000000003</v>
+      </c>
     </row>
     <row r="32" spans="1:36" s="59" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H32" s="66" t="s">
         <v>2</v>
@@ -7365,54 +7551,56 @@
       </c>
       <c r="AA32" s="67">
         <v>14</v>
       </c>
       <c r="AB32" s="67">
         <v>14</v>
       </c>
       <c r="AC32" s="35">
         <v>14</v>
       </c>
       <c r="AD32" s="74">
         <v>15</v>
       </c>
       <c r="AE32" s="74">
         <v>15</v>
       </c>
       <c r="AF32" s="75">
         <v>15</v>
       </c>
       <c r="AG32" s="39">
         <v>15</v>
       </c>
       <c r="AH32" s="2">
         <v>15</v>
       </c>
-      <c r="AI32" s="298">
+      <c r="AI32" s="296">
         <v>14</v>
       </c>
-      <c r="AJ32" s="298"/>
+      <c r="AJ32" s="296">
+        <v>16</v>
+      </c>
     </row>
     <row r="33" spans="1:36" s="59" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="66" t="s">
         <v>2</v>
@@ -7473,58 +7661,60 @@
       </c>
       <c r="AA33" s="69">
         <v>51.8</v>
       </c>
       <c r="AB33" s="69">
         <v>52.4</v>
       </c>
       <c r="AC33" s="35">
         <v>54.4</v>
       </c>
       <c r="AD33" s="74">
         <v>59.3</v>
       </c>
       <c r="AE33" s="74">
         <v>59.4</v>
       </c>
       <c r="AF33" s="8">
         <v>62.8</v>
       </c>
       <c r="AG33" s="39">
         <v>67.2</v>
       </c>
       <c r="AH33" s="8">
         <v>75</v>
       </c>
-      <c r="AI33" s="299">
+      <c r="AI33" s="297">
         <v>86</v>
       </c>
-      <c r="AJ33" s="299"/>
+      <c r="AJ33" s="297">
+        <v>101.6</v>
+      </c>
     </row>
     <row r="34" spans="1:36" s="84" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="76" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B34" s="66"/>
       <c r="C34" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="66" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="66" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="66" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="66" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="66" t="s">
         <v>1</v>
       </c>
       <c r="I34" s="77">
         <v>3817</v>
       </c>
       <c r="J34" s="77">
         <v>4551</v>
@@ -7582,95 +7772,97 @@
       </c>
       <c r="AB34" s="80">
         <v>33276</v>
       </c>
       <c r="AC34" s="81">
         <v>25159</v>
       </c>
       <c r="AD34" s="9">
         <v>19252</v>
       </c>
       <c r="AE34" s="81">
         <v>13648</v>
       </c>
       <c r="AF34" s="82">
         <v>15693</v>
       </c>
       <c r="AG34" s="83">
         <v>17143</v>
       </c>
       <c r="AH34" s="9">
         <v>18041</v>
       </c>
       <c r="AI34" s="79">
         <v>17339</v>
       </c>
-      <c r="AJ34" s="79"/>
+      <c r="AJ34" s="79">
+        <v>16045</v>
+      </c>
     </row>
     <row r="35" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="85" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="25"/>
       <c r="X35" s="25"/>
       <c r="Y35" s="25"/>
       <c r="Z35" s="25"/>
       <c r="AA35" s="25"/>
       <c r="AB35" s="25"/>
       <c r="AC35" s="25"/>
       <c r="AD35" s="86"/>
       <c r="AE35" s="86"/>
       <c r="AF35" s="24"/>
       <c r="AG35" s="33"/>
       <c r="AH35" s="33"/>
       <c r="AI35" s="33"/>
       <c r="AJ35" s="33"/>
     </row>
     <row r="36" spans="1:36" s="87" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="50" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B36" s="66"/>
       <c r="C36" s="66"/>
       <c r="D36" s="66"/>
       <c r="E36" s="66"/>
       <c r="F36" s="66"/>
       <c r="G36" s="66"/>
       <c r="H36" s="66"/>
       <c r="I36" s="66"/>
       <c r="J36" s="66"/>
       <c r="K36" s="66"/>
       <c r="L36" s="88"/>
       <c r="M36" s="88"/>
       <c r="N36" s="88"/>
       <c r="O36" s="88"/>
       <c r="P36" s="88"/>
       <c r="Q36" s="88"/>
       <c r="R36" s="88"/>
       <c r="S36" s="88"/>
       <c r="T36" s="88"/>
       <c r="U36" s="88"/>
       <c r="V36" s="88"/>
       <c r="W36" s="88"/>
       <c r="X36" s="88"/>
       <c r="Y36" s="88"/>
@@ -7762,59 +7954,61 @@
       <c r="Y37" s="88">
         <v>109866.48100714647</v>
       </c>
       <c r="Z37" s="88">
         <v>128956.10573122428</v>
       </c>
       <c r="AA37" s="88">
         <v>130335</v>
       </c>
       <c r="AB37" s="80">
         <v>138711</v>
       </c>
       <c r="AC37" s="79">
         <v>147548</v>
       </c>
       <c r="AD37" s="82">
         <v>162400</v>
       </c>
       <c r="AE37" s="82">
         <v>174396</v>
       </c>
       <c r="AF37" s="81">
         <v>194398</v>
       </c>
       <c r="AG37" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="AH37" s="9" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="AI37" s="9">
         <v>303175</v>
       </c>
-      <c r="AJ37" s="9"/>
+      <c r="AJ37" s="9">
+        <v>342004</v>
+      </c>
     </row>
     <row r="38" spans="1:36" s="87" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="66" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="66" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="66" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="66" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="66" t="s">
         <v>1</v>
       </c>
       <c r="H38" s="66" t="s">
         <v>1</v>
@@ -7878,51 +8072,53 @@
       </c>
       <c r="AB38" s="92">
         <v>425.49</v>
       </c>
       <c r="AC38" s="35">
         <v>428.04</v>
       </c>
       <c r="AD38" s="18">
         <v>424.3</v>
       </c>
       <c r="AE38" s="2">
         <v>422.32</v>
       </c>
       <c r="AF38" s="35">
         <v>456.3</v>
       </c>
       <c r="AG38" s="40">
         <v>518.4</v>
       </c>
       <c r="AH38" s="35">
         <v>597.9</v>
       </c>
       <c r="AI38" s="35">
         <v>645.1</v>
       </c>
-      <c r="AJ38" s="35"/>
+      <c r="AJ38" s="35">
+        <v>655.7</v>
+      </c>
     </row>
     <row r="39" spans="1:36" s="87" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="66" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="66" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="66" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="66" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="66" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="66" t="s">
         <v>1</v>
@@ -7978,63 +8174,65 @@
       <c r="Y39" s="95">
         <v>118.64036655869764</v>
       </c>
       <c r="Z39" s="94">
         <v>117.37529458401063</v>
       </c>
       <c r="AA39" s="93">
         <v>101.1</v>
       </c>
       <c r="AB39" s="93">
         <v>106.4</v>
       </c>
       <c r="AC39" s="71">
         <v>106.4</v>
       </c>
       <c r="AD39" s="43">
         <v>110.1</v>
       </c>
       <c r="AE39" s="43">
         <v>107.4</v>
       </c>
       <c r="AF39" s="35">
         <v>111.5</v>
       </c>
       <c r="AG39" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="AH39" s="2" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="AI39" s="2">
         <v>111.2</v>
       </c>
-      <c r="AJ39" s="2"/>
+      <c r="AJ39" s="2">
+        <v>112.8</v>
+      </c>
     </row>
     <row r="40" spans="1:36" s="87" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="66" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="66" t="s">
         <v>1</v>
       </c>
@@ -8086,63 +8284,65 @@
       <c r="Y40" s="96">
         <v>110.26056371626174</v>
       </c>
       <c r="Z40" s="93">
         <v>108.58029101203574</v>
       </c>
       <c r="AA40" s="93">
         <v>84.6</v>
       </c>
       <c r="AB40" s="93">
         <v>98.2</v>
       </c>
       <c r="AC40" s="71">
         <v>99.6</v>
       </c>
       <c r="AD40" s="43">
         <v>104.2</v>
       </c>
       <c r="AE40" s="43">
         <v>99.7</v>
       </c>
       <c r="AF40" s="35">
         <v>103.5</v>
       </c>
       <c r="AG40" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="AH40" s="2" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="AI40" s="2">
         <v>101</v>
       </c>
-      <c r="AJ40" s="2"/>
+      <c r="AJ40" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="41" spans="1:36" s="87" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="50" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="66" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="66" t="s">
         <v>1</v>
       </c>
@@ -8202,51 +8402,53 @@
       </c>
       <c r="AB41" s="98">
         <v>0.8</v>
       </c>
       <c r="AC41" s="71">
         <v>0.9</v>
       </c>
       <c r="AD41" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE41" s="43">
         <v>1.5</v>
       </c>
       <c r="AF41" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="AG41" s="35">
         <v>1.9</v>
       </c>
       <c r="AH41" s="35">
         <v>2.4</v>
       </c>
       <c r="AI41" s="35">
         <v>2.7</v>
       </c>
-      <c r="AJ41" s="35"/>
+      <c r="AJ41" s="35">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="42" spans="1:36" s="87" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="100" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="66"/>
       <c r="C42" s="66"/>
       <c r="D42" s="66"/>
       <c r="E42" s="66"/>
       <c r="F42" s="66"/>
       <c r="G42" s="66"/>
       <c r="H42" s="66"/>
       <c r="I42" s="66"/>
       <c r="J42" s="66"/>
       <c r="K42" s="66"/>
       <c r="L42" s="67"/>
       <c r="M42" s="67"/>
       <c r="N42" s="69"/>
       <c r="O42" s="69"/>
       <c r="P42" s="69"/>
       <c r="Q42" s="69"/>
       <c r="R42" s="69"/>
       <c r="S42" s="69"/>
       <c r="T42" s="97"/>
       <c r="U42" s="98"/>
@@ -8294,51 +8496,51 @@
       <c r="I43" s="79">
         <v>3795</v>
       </c>
       <c r="J43" s="79">
         <v>3420</v>
       </c>
       <c r="K43" s="79">
         <v>4055</v>
       </c>
       <c r="L43" s="79">
         <v>4635</v>
       </c>
       <c r="M43" s="79">
         <v>4777</v>
       </c>
       <c r="N43" s="79">
         <v>5294</v>
       </c>
       <c r="O43" s="79">
         <v>5603</v>
       </c>
       <c r="P43" s="79">
         <v>6223</v>
       </c>
       <c r="Q43" s="78" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="R43" s="79">
         <v>11521</v>
       </c>
       <c r="S43" s="79">
         <v>14409</v>
       </c>
       <c r="T43" s="79">
         <v>15082</v>
       </c>
       <c r="U43" s="79">
         <v>16289</v>
       </c>
       <c r="V43" s="79">
         <v>18630</v>
       </c>
       <c r="W43" s="79">
         <v>19456</v>
       </c>
       <c r="X43" s="79">
         <v>20541</v>
       </c>
       <c r="Y43" s="79">
         <v>21623</v>
       </c>
@@ -8347,54 +8549,56 @@
       </c>
       <c r="AA43" s="79">
         <v>25092</v>
       </c>
       <c r="AB43" s="79">
         <v>27533</v>
       </c>
       <c r="AC43" s="79">
         <v>31263</v>
       </c>
       <c r="AD43" s="81">
         <v>33778</v>
       </c>
       <c r="AE43" s="81">
         <v>37712</v>
       </c>
       <c r="AF43" s="81">
         <v>41232</v>
       </c>
       <c r="AG43" s="81">
         <v>47811</v>
       </c>
       <c r="AH43" s="82">
         <v>54415</v>
       </c>
-      <c r="AI43" s="306">
+      <c r="AI43" s="304">
         <v>55386</v>
       </c>
-      <c r="AJ43" s="306"/>
+      <c r="AJ43" s="82">
+        <v>60947</v>
+      </c>
     </row>
     <row r="44" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F44" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G44" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H44" s="101">
         <v>45.21</v>
@@ -8458,51 +8662,53 @@
       </c>
       <c r="AB44" s="101">
         <v>84.46</v>
       </c>
       <c r="AC44" s="71">
         <v>90.7</v>
       </c>
       <c r="AD44" s="35">
         <v>88.3</v>
       </c>
       <c r="AE44" s="71">
         <v>87.8</v>
       </c>
       <c r="AF44" s="35">
         <v>96.8</v>
       </c>
       <c r="AG44" s="35">
         <v>103.8</v>
       </c>
       <c r="AH44" s="35">
         <v>119.3</v>
       </c>
       <c r="AI44" s="73">
         <v>118</v>
       </c>
-      <c r="AJ44" s="73"/>
+      <c r="AJ44" s="73">
+        <v>116.8</v>
+      </c>
     </row>
     <row r="45" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="102" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
       <c r="M45" s="28"/>
       <c r="N45" s="28"/>
       <c r="O45" s="28"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
       <c r="R45" s="28"/>
       <c r="S45" s="28"/>
       <c r="T45" s="28"/>
       <c r="U45" s="28"/>
@@ -8575,51 +8781,51 @@
       <c r="D47" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="105">
         <v>160</v>
       </c>
       <c r="F47" s="106">
         <v>160.19999999999999</v>
       </c>
       <c r="G47" s="106">
         <v>159.19999999999999</v>
       </c>
       <c r="H47" s="106">
         <v>160.6</v>
       </c>
       <c r="I47" s="106">
         <v>164.2</v>
       </c>
       <c r="J47" s="106">
         <v>171.2</v>
       </c>
       <c r="K47" s="106">
         <v>179.4</v>
       </c>
       <c r="L47" s="106" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="M47" s="106">
         <v>239.5</v>
       </c>
       <c r="N47" s="107">
         <v>261</v>
       </c>
       <c r="O47" s="107">
         <v>290.7</v>
       </c>
       <c r="P47" s="107">
         <v>293</v>
       </c>
       <c r="Q47" s="107">
         <v>302.8</v>
       </c>
       <c r="R47" s="107">
         <v>314.7</v>
       </c>
       <c r="S47" s="107">
         <v>355.2</v>
       </c>
       <c r="T47" s="107">
         <v>371.5</v>
       </c>
@@ -8646,88 +8852,90 @@
       </c>
       <c r="AB47" s="107">
         <v>521.5</v>
       </c>
       <c r="AC47" s="71">
         <v>531.4</v>
       </c>
       <c r="AD47" s="35">
         <v>578.9</v>
       </c>
       <c r="AE47" s="71">
         <v>590.5</v>
       </c>
       <c r="AF47" s="71">
         <v>608.4</v>
       </c>
       <c r="AG47" s="35">
         <v>655.5</v>
       </c>
       <c r="AH47" s="108" t="s">
         <v>187</v>
       </c>
       <c r="AI47" s="150">
         <v>716.5</v>
       </c>
-      <c r="AJ47" s="150"/>
+      <c r="AJ47" s="156">
+        <v>799.1</v>
+      </c>
     </row>
     <row r="48" spans="1:36" s="87" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A48" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="106">
         <v>100.125</v>
       </c>
       <c r="G48" s="107">
         <v>99.375780274656677</v>
       </c>
       <c r="H48" s="107">
         <v>100.87939698492463</v>
       </c>
       <c r="I48" s="107">
         <v>102.24159402241592</v>
       </c>
       <c r="J48" s="107">
         <v>104.26309378806333</v>
       </c>
       <c r="K48" s="107">
         <v>104.78971962616824</v>
       </c>
       <c r="L48" s="105" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="M48" s="106">
         <v>121.9450101832994</v>
       </c>
       <c r="N48" s="106">
         <v>108.97703549060542</v>
       </c>
       <c r="O48" s="106">
         <v>111.37931034482757</v>
       </c>
       <c r="P48" s="106">
         <v>100.79119367045064</v>
       </c>
       <c r="Q48" s="106">
         <v>103.34470989761093</v>
       </c>
       <c r="R48" s="106">
         <v>103.92998678996037</v>
       </c>
       <c r="S48" s="106">
         <v>112.8693994280267</v>
       </c>
       <c r="T48" s="106">
         <v>104.58896396396398</v>
       </c>
@@ -8754,128 +8962,131 @@
       </c>
       <c r="AB48" s="106">
         <v>106.7</v>
       </c>
       <c r="AC48" s="71">
         <v>101.9</v>
       </c>
       <c r="AD48" s="35">
         <v>108.9</v>
       </c>
       <c r="AE48" s="73">
         <v>102</v>
       </c>
       <c r="AF48" s="73">
         <v>103</v>
       </c>
       <c r="AG48" s="40">
         <v>107.7</v>
       </c>
       <c r="AH48" s="108" t="s">
         <v>188</v>
       </c>
       <c r="AI48" s="150">
         <v>103.9</v>
       </c>
-      <c r="AJ48" s="150"/>
+      <c r="AJ48" s="156">
+        <f>AJ47/AI47*100</f>
+        <v>111.52826238660154</v>
+      </c>
     </row>
     <row r="49" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="78"/>
       <c r="C49" s="78"/>
       <c r="D49" s="78"/>
       <c r="E49" s="104"/>
       <c r="F49" s="104"/>
       <c r="G49" s="104"/>
       <c r="H49" s="104"/>
       <c r="I49" s="104"/>
       <c r="J49" s="104"/>
       <c r="K49" s="104"/>
       <c r="L49" s="104"/>
       <c r="M49" s="104"/>
       <c r="N49" s="104"/>
       <c r="O49" s="104"/>
       <c r="P49" s="104"/>
       <c r="Q49" s="104"/>
       <c r="R49" s="104"/>
       <c r="S49" s="104"/>
       <c r="T49" s="104"/>
       <c r="U49" s="104"/>
       <c r="V49" s="104"/>
       <c r="W49" s="104"/>
       <c r="X49" s="104"/>
       <c r="Y49" s="104"/>
       <c r="Z49" s="104"/>
       <c r="AA49" s="104"/>
       <c r="AB49" s="104"/>
       <c r="AC49" s="71"/>
       <c r="AD49" s="35"/>
       <c r="AE49" s="71"/>
       <c r="AF49" s="71"/>
       <c r="AG49" s="35"/>
       <c r="AH49" s="108"/>
       <c r="AI49" s="150"/>
-      <c r="AJ49" s="150"/>
+      <c r="AJ49" s="156"/>
     </row>
     <row r="50" spans="1:36" s="87" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A50" s="50" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="109">
         <v>144.9</v>
       </c>
       <c r="F50" s="109">
         <v>142.9</v>
       </c>
       <c r="G50" s="109">
         <v>141.4</v>
       </c>
       <c r="H50" s="109">
         <v>140.4</v>
       </c>
       <c r="I50" s="109">
         <v>142.80000000000001</v>
       </c>
       <c r="J50" s="109">
         <v>148.9</v>
       </c>
       <c r="K50" s="109">
         <v>156.9</v>
       </c>
       <c r="L50" s="110" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="M50" s="110">
         <v>218.65600000000001</v>
       </c>
       <c r="N50" s="110">
         <v>239</v>
       </c>
       <c r="O50" s="110">
         <v>266.60000000000002</v>
       </c>
       <c r="P50" s="110">
         <v>269</v>
       </c>
       <c r="Q50" s="110">
         <v>278.5</v>
       </c>
       <c r="R50" s="111">
         <v>290.78800000000001</v>
       </c>
       <c r="S50" s="110">
         <v>331.7</v>
       </c>
       <c r="T50" s="110">
         <v>347.2</v>
       </c>
@@ -8902,88 +9113,90 @@
       </c>
       <c r="AB50" s="110">
         <v>497.5</v>
       </c>
       <c r="AC50" s="71">
         <v>507.5</v>
       </c>
       <c r="AD50" s="35">
         <v>553.29999999999995</v>
       </c>
       <c r="AE50" s="71">
         <v>563.4</v>
       </c>
       <c r="AF50" s="71">
         <v>580.29999999999995</v>
       </c>
       <c r="AG50" s="35">
         <v>625.5</v>
       </c>
       <c r="AH50" s="108" t="s">
         <v>189</v>
       </c>
       <c r="AI50" s="150">
         <v>685.1</v>
       </c>
-      <c r="AJ50" s="150"/>
+      <c r="AJ50" s="156">
+        <v>764.9</v>
+      </c>
     </row>
     <row r="51" spans="1:36" s="87" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A51" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="109">
         <v>98.619737750172533</v>
       </c>
       <c r="G51" s="109">
         <v>98.950314905528344</v>
       </c>
       <c r="H51" s="109">
         <v>99.292786421499287</v>
       </c>
       <c r="I51" s="109">
         <v>101.7094017094017</v>
       </c>
       <c r="J51" s="109">
         <v>104.27170868347338</v>
       </c>
       <c r="K51" s="109">
         <v>105.3727333781061</v>
       </c>
       <c r="L51" s="109" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M51" s="110">
         <v>122.77285539422115</v>
       </c>
       <c r="N51" s="110">
         <v>109.30411239572662</v>
       </c>
       <c r="O51" s="110">
         <v>111.54811715481172</v>
       </c>
       <c r="P51" s="110">
         <v>100.90022505626406</v>
       </c>
       <c r="Q51" s="110">
         <v>103.53159851301115</v>
       </c>
       <c r="R51" s="110">
         <v>104.41220825852784</v>
       </c>
       <c r="S51" s="110">
         <v>114.06935636958883</v>
       </c>
       <c r="T51" s="110">
         <v>104.67289719626167</v>
       </c>
@@ -9010,128 +9223,131 @@
       </c>
       <c r="AB51" s="110">
         <v>106.7</v>
       </c>
       <c r="AC51" s="73">
         <v>102</v>
       </c>
       <c r="AD51" s="40">
         <v>109</v>
       </c>
       <c r="AE51" s="71">
         <v>101.8</v>
       </c>
       <c r="AF51" s="73">
         <v>103</v>
       </c>
       <c r="AG51" s="40">
         <v>107.8</v>
       </c>
       <c r="AH51" s="108" t="s">
         <v>188</v>
       </c>
       <c r="AI51" s="156">
         <v>104</v>
       </c>
-      <c r="AJ51" s="156"/>
+      <c r="AJ51" s="156">
+        <f>AJ50/AI50*100</f>
+        <v>111.6479346080864</v>
+      </c>
     </row>
     <row r="52" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="78"/>
       <c r="C52" s="78"/>
       <c r="D52" s="78"/>
       <c r="E52" s="112"/>
       <c r="F52" s="104"/>
       <c r="G52" s="104"/>
       <c r="H52" s="104"/>
       <c r="I52" s="104"/>
       <c r="J52" s="104"/>
       <c r="K52" s="104"/>
       <c r="L52" s="104"/>
       <c r="M52" s="104"/>
       <c r="N52" s="104"/>
       <c r="O52" s="104"/>
       <c r="P52" s="104"/>
       <c r="Q52" s="104"/>
       <c r="R52" s="104"/>
       <c r="S52" s="104"/>
       <c r="T52" s="104"/>
       <c r="U52" s="104"/>
       <c r="V52" s="104"/>
       <c r="W52" s="104"/>
       <c r="X52" s="104"/>
       <c r="Y52" s="104"/>
       <c r="Z52" s="104"/>
       <c r="AA52" s="104"/>
       <c r="AB52" s="104"/>
       <c r="AC52" s="71"/>
       <c r="AD52" s="35"/>
       <c r="AE52" s="71"/>
       <c r="AF52" s="71"/>
       <c r="AG52" s="35"/>
       <c r="AH52" s="108"/>
       <c r="AI52" s="150"/>
-      <c r="AJ52" s="150"/>
+      <c r="AJ52" s="156"/>
     </row>
     <row r="53" spans="1:36" s="87" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="112">
         <v>132.1</v>
       </c>
       <c r="F53" s="112">
         <v>126.9</v>
       </c>
       <c r="G53" s="112">
         <v>125</v>
       </c>
       <c r="H53" s="112">
         <v>117.2</v>
       </c>
       <c r="I53" s="112">
         <v>116.8</v>
       </c>
       <c r="J53" s="112">
         <v>117.8</v>
       </c>
       <c r="K53" s="112">
         <v>116.6</v>
       </c>
       <c r="L53" s="104" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="M53" s="113">
         <v>199.56200000000001</v>
       </c>
       <c r="N53" s="114">
         <v>224.6</v>
       </c>
       <c r="O53" s="114">
         <v>245.5</v>
       </c>
       <c r="P53" s="114">
         <v>247.2</v>
       </c>
       <c r="Q53" s="114">
         <v>254.7</v>
       </c>
       <c r="R53" s="115">
         <v>266.08699999999999</v>
       </c>
       <c r="S53" s="104">
         <v>297.5</v>
       </c>
       <c r="T53" s="104">
         <v>313</v>
       </c>
@@ -9158,51 +9374,53 @@
       </c>
       <c r="AB53" s="104">
         <v>467</v>
       </c>
       <c r="AC53" s="71">
         <v>471.8</v>
       </c>
       <c r="AD53" s="35">
         <v>487.7</v>
       </c>
       <c r="AE53" s="71">
         <v>497.6</v>
       </c>
       <c r="AF53" s="71">
         <v>511.9</v>
       </c>
       <c r="AG53" s="35">
         <v>549.6</v>
       </c>
       <c r="AH53" s="108" t="s">
         <v>190</v>
       </c>
       <c r="AI53" s="150">
         <v>579.4</v>
       </c>
-      <c r="AJ53" s="150"/>
+      <c r="AJ53" s="156">
+        <v>658.9</v>
+      </c>
     </row>
     <row r="54" spans="1:36" s="87" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="112">
         <v>96.1</v>
       </c>
       <c r="G54" s="112">
         <v>98.5</v>
       </c>
       <c r="H54" s="112">
         <v>93.8</v>
@@ -9266,128 +9484,131 @@
       </c>
       <c r="AB54" s="104">
         <v>105.5</v>
       </c>
       <c r="AC54" s="73">
         <v>101</v>
       </c>
       <c r="AD54" s="40">
         <v>103.4</v>
       </c>
       <c r="AE54" s="73">
         <v>102</v>
       </c>
       <c r="AF54" s="71">
         <v>102.9</v>
       </c>
       <c r="AG54" s="40">
         <v>107.4</v>
       </c>
       <c r="AH54" s="108" t="s">
         <v>191</v>
       </c>
       <c r="AI54" s="156">
         <v>100.1</v>
       </c>
-      <c r="AJ54" s="156"/>
+      <c r="AJ54" s="156">
+        <f>AJ53/AI53*100</f>
+        <v>113.7210907835692</v>
+      </c>
     </row>
     <row r="55" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="78"/>
       <c r="C55" s="78"/>
       <c r="D55" s="78"/>
       <c r="E55" s="112"/>
       <c r="F55" s="104"/>
       <c r="G55" s="104"/>
       <c r="H55" s="104"/>
       <c r="I55" s="104"/>
       <c r="J55" s="104"/>
       <c r="K55" s="104"/>
       <c r="L55" s="104"/>
       <c r="M55" s="104"/>
       <c r="N55" s="104"/>
       <c r="O55" s="104"/>
       <c r="P55" s="104"/>
       <c r="Q55" s="104"/>
       <c r="R55" s="104"/>
       <c r="S55" s="104"/>
       <c r="T55" s="104"/>
       <c r="U55" s="104"/>
       <c r="V55" s="104"/>
       <c r="W55" s="104"/>
       <c r="X55" s="104"/>
       <c r="Y55" s="104"/>
       <c r="Z55" s="104"/>
       <c r="AA55" s="104"/>
       <c r="AB55" s="104"/>
       <c r="AC55" s="71"/>
       <c r="AD55" s="35"/>
       <c r="AE55" s="71"/>
       <c r="AF55" s="71"/>
       <c r="AG55" s="35"/>
       <c r="AH55" s="108"/>
       <c r="AI55" s="150"/>
-      <c r="AJ55" s="150"/>
+      <c r="AJ55" s="156"/>
     </row>
     <row r="56" spans="1:36" s="87" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="112">
         <v>12.8</v>
       </c>
       <c r="F56" s="112">
         <v>16</v>
       </c>
       <c r="G56" s="112">
         <v>16.399999999999999</v>
       </c>
       <c r="H56" s="112">
         <v>23.2</v>
       </c>
       <c r="I56" s="112">
         <v>26</v>
       </c>
       <c r="J56" s="112">
         <v>31.1</v>
       </c>
       <c r="K56" s="112">
         <v>40.299999999999997</v>
       </c>
       <c r="L56" s="113" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="M56" s="113">
         <v>19.094000000000001</v>
       </c>
       <c r="N56" s="104">
         <v>14.4</v>
       </c>
       <c r="O56" s="104">
         <v>21</v>
       </c>
       <c r="P56" s="104">
         <v>21.8</v>
       </c>
       <c r="Q56" s="104">
         <v>23.8</v>
       </c>
       <c r="R56" s="104">
         <v>24.701000000000001</v>
       </c>
       <c r="S56" s="104">
         <v>34.1</v>
       </c>
       <c r="T56" s="104">
         <v>34.200000000000003</v>
       </c>
@@ -9414,51 +9635,53 @@
       </c>
       <c r="AB56" s="104">
         <v>30.6</v>
       </c>
       <c r="AC56" s="71">
         <v>35.700000000000003</v>
       </c>
       <c r="AD56" s="35">
         <v>65.599999999999994</v>
       </c>
       <c r="AE56" s="71">
         <v>65.900000000000006</v>
       </c>
       <c r="AF56" s="71">
         <v>68.400000000000006</v>
       </c>
       <c r="AG56" s="35">
         <v>75.900000000000006</v>
       </c>
       <c r="AH56" s="108" t="s">
         <v>192</v>
       </c>
       <c r="AI56" s="150">
         <v>105.7</v>
       </c>
-      <c r="AJ56" s="150"/>
+      <c r="AJ56" s="156">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="57" spans="1:36" s="87" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="112">
         <v>125</v>
       </c>
       <c r="G57" s="112">
         <v>102.5</v>
       </c>
       <c r="H57" s="112">
         <v>141.5</v>
@@ -9522,128 +9745,131 @@
       </c>
       <c r="AB57" s="104">
         <v>130.80000000000001</v>
       </c>
       <c r="AC57" s="71">
         <v>116.7</v>
       </c>
       <c r="AD57" s="35">
         <v>183.8</v>
       </c>
       <c r="AE57" s="71">
         <v>100.5</v>
       </c>
       <c r="AF57" s="71">
         <v>103.8</v>
       </c>
       <c r="AG57" s="40">
         <v>111</v>
       </c>
       <c r="AH57" s="108" t="s">
         <v>193</v>
       </c>
       <c r="AI57" s="150">
         <v>132.6</v>
       </c>
-      <c r="AJ57" s="150"/>
+      <c r="AJ57" s="156">
+        <f>AJ56/AI56*100</f>
+        <v>100.18921475875118</v>
+      </c>
     </row>
     <row r="58" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="69"/>
       <c r="C58" s="69"/>
       <c r="D58" s="69"/>
       <c r="E58" s="112"/>
       <c r="F58" s="104"/>
       <c r="G58" s="104"/>
       <c r="H58" s="104"/>
       <c r="I58" s="104"/>
       <c r="J58" s="104"/>
       <c r="K58" s="104"/>
       <c r="L58" s="104"/>
       <c r="M58" s="104"/>
       <c r="N58" s="104"/>
       <c r="O58" s="104"/>
       <c r="P58" s="104"/>
       <c r="Q58" s="104"/>
       <c r="R58" s="104"/>
       <c r="S58" s="104"/>
       <c r="T58" s="104"/>
       <c r="U58" s="104"/>
       <c r="V58" s="104"/>
       <c r="W58" s="104"/>
       <c r="X58" s="104"/>
       <c r="Y58" s="104"/>
       <c r="Z58" s="104"/>
       <c r="AA58" s="104"/>
       <c r="AB58" s="104"/>
       <c r="AC58" s="71"/>
       <c r="AD58" s="35"/>
       <c r="AE58" s="71"/>
       <c r="AF58" s="71"/>
       <c r="AG58" s="35"/>
       <c r="AH58" s="108"/>
       <c r="AI58" s="150"/>
-      <c r="AJ58" s="150"/>
+      <c r="AJ58" s="156"/>
     </row>
     <row r="59" spans="1:36" s="87" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A59" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E59" s="116">
         <v>15.1</v>
       </c>
       <c r="F59" s="116">
         <v>17.3</v>
       </c>
       <c r="G59" s="116">
         <v>17.8</v>
       </c>
       <c r="H59" s="116">
         <v>20.2</v>
       </c>
       <c r="I59" s="116">
         <v>21.4</v>
       </c>
       <c r="J59" s="116">
         <v>22.3</v>
       </c>
       <c r="K59" s="116">
         <v>22.5</v>
       </c>
       <c r="L59" s="106" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="M59" s="106">
         <v>20.8</v>
       </c>
       <c r="N59" s="106">
         <v>22</v>
       </c>
       <c r="O59" s="106">
         <v>24.1</v>
       </c>
       <c r="P59" s="106">
         <v>24.1</v>
       </c>
       <c r="Q59" s="106">
         <v>24.3</v>
       </c>
       <c r="R59" s="106">
         <v>23.946999999999999</v>
       </c>
       <c r="S59" s="106">
         <v>23.5</v>
       </c>
       <c r="T59" s="117">
         <v>24.4</v>
       </c>
@@ -9670,88 +9896,90 @@
       </c>
       <c r="AB59" s="117">
         <v>24</v>
       </c>
       <c r="AC59" s="73">
         <v>24</v>
       </c>
       <c r="AD59" s="40">
         <v>25.5</v>
       </c>
       <c r="AE59" s="71">
         <v>27.1</v>
       </c>
       <c r="AF59" s="71">
         <v>28.1</v>
       </c>
       <c r="AG59" s="35">
         <v>29.9</v>
       </c>
       <c r="AH59" s="108" t="s">
         <v>194</v>
       </c>
       <c r="AI59" s="150">
         <v>31.4</v>
       </c>
-      <c r="AJ59" s="150"/>
+      <c r="AJ59" s="156">
+        <v>34.200000000000003</v>
+      </c>
     </row>
     <row r="60" spans="1:36" s="87" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A60" s="118" t="s">
         <v>24</v>
       </c>
       <c r="B60" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E60" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F60" s="116">
         <v>114.56953642384107</v>
       </c>
       <c r="G60" s="116">
         <v>102.89017341040463</v>
       </c>
       <c r="H60" s="116">
         <v>113.48314606741572</v>
       </c>
       <c r="I60" s="116">
         <v>105.94059405940595</v>
       </c>
       <c r="J60" s="116">
         <v>104.20560747663552</v>
       </c>
       <c r="K60" s="116">
         <v>100.89686098654708</v>
       </c>
       <c r="L60" s="116" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="M60" s="106">
         <v>113.66120218579235</v>
       </c>
       <c r="N60" s="106">
         <v>105.76923076923077</v>
       </c>
       <c r="O60" s="106">
         <v>109.54545454545455</v>
       </c>
       <c r="P60" s="106">
         <v>100</v>
       </c>
       <c r="Q60" s="106">
         <v>100.8298755186722</v>
       </c>
       <c r="R60" s="106">
         <v>98.547325102880663</v>
       </c>
       <c r="S60" s="106">
         <v>98.133377876143157</v>
       </c>
       <c r="T60" s="106">
         <v>103.82978723404254</v>
       </c>
@@ -9778,88 +10006,91 @@
       </c>
       <c r="AB60" s="106">
         <v>105.7</v>
       </c>
       <c r="AC60" s="73">
         <v>100</v>
       </c>
       <c r="AD60" s="40">
         <v>106.3</v>
       </c>
       <c r="AE60" s="71">
         <v>106.3</v>
       </c>
       <c r="AF60" s="71">
         <v>103.7</v>
       </c>
       <c r="AG60" s="40">
         <v>106.4</v>
       </c>
       <c r="AH60" s="108" t="s">
         <v>195</v>
       </c>
       <c r="AI60" s="150">
         <v>100.6</v>
       </c>
-      <c r="AJ60" s="150"/>
+      <c r="AJ60" s="156">
+        <f>AJ59/AI59*100</f>
+        <v>108.91719745222932</v>
+      </c>
     </row>
-    <row r="61" spans="1:36" s="263" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:36" s="261" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="50" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="G61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="H61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="I61" s="78" t="s">
         <v>1</v>
       </c>
       <c r="J61" s="119">
         <v>1.8</v>
       </c>
       <c r="K61" s="119">
         <v>2.2999999999999998</v>
       </c>
       <c r="L61" s="120" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="M61" s="120">
         <v>1.1160751565761999</v>
       </c>
       <c r="N61" s="121">
         <v>1.2455938697318008</v>
       </c>
       <c r="O61" s="122">
         <v>0.96938424492604058</v>
       </c>
       <c r="P61" s="123">
         <v>0.83242320819112636</v>
       </c>
       <c r="Q61" s="124">
         <v>0.72754293262879788</v>
       </c>
       <c r="R61" s="125">
         <v>0.19733079122974262</v>
       </c>
       <c r="S61" s="126">
         <v>0.49380630630630629</v>
       </c>
       <c r="T61" s="127">
         <v>0.20188425302826379</v>
       </c>
@@ -9886,88 +10117,90 @@
       </c>
       <c r="AB61" s="133">
         <v>0.5</v>
       </c>
       <c r="AC61" s="133">
         <v>0.5</v>
       </c>
       <c r="AD61" s="134">
         <v>0.5</v>
       </c>
       <c r="AE61" s="134">
         <v>0.7</v>
       </c>
       <c r="AF61" s="134">
         <v>0.3</v>
       </c>
       <c r="AG61" s="134">
         <v>0.6</v>
       </c>
       <c r="AH61" s="54" t="s">
         <v>184</v>
       </c>
       <c r="AI61" s="150">
         <v>1.7</v>
       </c>
-      <c r="AJ61" s="150"/>
+      <c r="AJ61" s="156">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="62" spans="1:36" s="87" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="50" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="G62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="I62" s="78" t="s">
         <v>1</v>
       </c>
       <c r="J62" s="69">
         <v>3.1</v>
       </c>
       <c r="K62" s="69">
         <v>4.0999999999999996</v>
       </c>
       <c r="L62" s="120" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="M62" s="120">
         <v>2.673</v>
       </c>
       <c r="N62" s="135">
         <v>3.2509999999999999</v>
       </c>
       <c r="O62" s="135">
         <v>2.8180000000000001</v>
       </c>
       <c r="P62" s="135">
         <v>2.4390000000000001</v>
       </c>
       <c r="Q62" s="135">
         <v>2.2029999999999998</v>
       </c>
       <c r="R62" s="135">
         <v>0.621</v>
       </c>
       <c r="S62" s="135">
         <v>1.754</v>
       </c>
       <c r="T62" s="135">
         <v>0.75</v>
       </c>
@@ -9994,88 +10227,90 @@
       </c>
       <c r="AB62" s="135">
         <v>2.4</v>
       </c>
       <c r="AC62" s="135">
         <v>2.7</v>
       </c>
       <c r="AD62" s="136">
         <v>2.9</v>
       </c>
       <c r="AE62" s="73">
         <v>4</v>
       </c>
       <c r="AF62" s="71">
         <v>2.1</v>
       </c>
       <c r="AG62" s="35">
         <v>3.6</v>
       </c>
       <c r="AH62" s="54" t="s">
         <v>185</v>
       </c>
       <c r="AI62" s="156">
         <v>12</v>
       </c>
-      <c r="AJ62" s="156"/>
+      <c r="AJ62" s="156">
+        <v>15.1</v>
+      </c>
     </row>
     <row r="63" spans="1:36" s="87" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A63" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="78" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="78" t="s">
         <v>1</v>
       </c>
       <c r="E63" s="112">
         <v>9.4</v>
       </c>
       <c r="F63" s="112">
         <v>10.8</v>
       </c>
       <c r="G63" s="112">
         <v>11.2</v>
       </c>
       <c r="H63" s="112">
         <v>12.6</v>
       </c>
       <c r="I63" s="112">
         <v>13</v>
       </c>
       <c r="J63" s="69">
         <v>13</v>
       </c>
       <c r="K63" s="69">
         <v>12.5</v>
       </c>
       <c r="L63" s="120" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="M63" s="120">
         <v>8.6999999999999993</v>
       </c>
       <c r="N63" s="93">
         <v>8.4</v>
       </c>
       <c r="O63" s="93">
         <v>8.3000000000000007</v>
       </c>
       <c r="P63" s="93">
         <v>8.1999999999999993</v>
       </c>
       <c r="Q63" s="93">
         <v>8</v>
       </c>
       <c r="R63" s="93">
         <v>7.6086231273928853</v>
       </c>
       <c r="S63" s="93">
         <v>6.6203983951573164</v>
       </c>
       <c r="T63" s="93">
         <v>6.6</v>
       </c>
@@ -10102,88 +10337,90 @@
       </c>
       <c r="AB63" s="93">
         <v>4.5999999999999996</v>
       </c>
       <c r="AC63" s="93">
         <v>4.5</v>
       </c>
       <c r="AD63" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="AE63" s="71">
         <v>4.5999999999999996</v>
       </c>
       <c r="AF63" s="71">
         <v>4.5999999999999996</v>
       </c>
       <c r="AG63" s="35">
         <v>4.5999999999999996</v>
       </c>
       <c r="AH63" s="54">
         <v>4.5</v>
       </c>
       <c r="AI63" s="150">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AJ63" s="150"/>
+      <c r="AJ63" s="156">
+        <v>4.3</v>
+      </c>
     </row>
     <row r="64" spans="1:36" s="87" customFormat="1" ht="27.75" x14ac:dyDescent="0.2">
       <c r="A64" s="50" t="s">
+        <v>283</v>
+      </c>
+      <c r="B64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="E64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="F64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="G64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="H64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="I64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K64" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="L64" s="93" t="s">
         <v>284</v>
-      </c>
-[...31 lines deleted...]
-        <v>285</v>
       </c>
       <c r="M64" s="93">
         <v>9.3653706332444688</v>
       </c>
       <c r="N64" s="93">
         <v>11.58111855007777</v>
       </c>
       <c r="O64" s="93">
         <v>14.049755301794454</v>
       </c>
       <c r="P64" s="93">
         <v>11.01230118310742</v>
       </c>
       <c r="Q64" s="93">
         <v>13.7</v>
       </c>
       <c r="R64" s="93">
         <v>17.030415022723869</v>
       </c>
       <c r="S64" s="93">
         <v>11.41855134896308</v>
       </c>
       <c r="T64" s="93">
         <v>10.5</v>
       </c>
@@ -10210,88 +10447,90 @@
       </c>
       <c r="AB64" s="93">
         <v>4.7</v>
       </c>
       <c r="AC64" s="93">
         <v>4.5</v>
       </c>
       <c r="AD64" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="AE64" s="71">
         <v>4.7</v>
       </c>
       <c r="AF64" s="71">
         <v>4.7</v>
       </c>
       <c r="AG64" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AH64" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AI64" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="AJ64" s="2"/>
+      <c r="AJ64" s="8" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="65" spans="1:36" s="87" customFormat="1" ht="27.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:37" s="87" customFormat="1" ht="27.75" x14ac:dyDescent="0.2">
       <c r="A65" s="50" t="s">
+        <v>285</v>
+      </c>
+      <c r="B65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="E65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="F65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="G65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="H65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="I65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="L65" s="93" t="s">
         <v>286</v>
-      </c>
-[...31 lines deleted...]
-        <v>287</v>
       </c>
       <c r="M65" s="93">
         <v>10.219520560996989</v>
       </c>
       <c r="N65" s="93">
         <v>8.9691069449130083</v>
       </c>
       <c r="O65" s="93">
         <v>10.790084062906406</v>
       </c>
       <c r="P65" s="93">
         <v>6.1846844187282279</v>
       </c>
       <c r="Q65" s="93">
         <v>10.289813070569483</v>
       </c>
       <c r="R65" s="93">
         <v>9.9330146550097496</v>
       </c>
       <c r="S65" s="93">
         <v>6.7122313066399197</v>
       </c>
       <c r="T65" s="93">
         <v>8.1997836987513519</v>
       </c>
@@ -10316,55 +10555,57 @@
       <c r="AA65" s="93">
         <v>4.8</v>
       </c>
       <c r="AB65" s="93">
         <v>4.5</v>
       </c>
       <c r="AC65" s="93">
         <v>4.5</v>
       </c>
       <c r="AD65" s="8">
         <v>4.5</v>
       </c>
       <c r="AE65" s="71">
         <v>4.5999999999999996</v>
       </c>
       <c r="AF65" s="71">
         <v>4.5999999999999996</v>
       </c>
       <c r="AG65" s="35">
         <v>4.5999999999999996</v>
       </c>
       <c r="AH65" s="54">
         <v>4</v>
       </c>
       <c r="AI65" s="148" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="AJ65" s="148"/>
+        <v>287</v>
+      </c>
+      <c r="AJ65" s="320">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="66" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:37" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="53" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H66" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I66" s="43" t="s">
@@ -10426,93 +10667,95 @@
       </c>
       <c r="AB66" s="93">
         <v>1.5</v>
       </c>
       <c r="AC66" s="71">
         <v>0.1</v>
       </c>
       <c r="AD66" s="35">
         <v>0.1</v>
       </c>
       <c r="AE66" s="71">
         <v>0.1</v>
       </c>
       <c r="AF66" s="71">
         <v>0.2</v>
       </c>
       <c r="AG66" s="35">
         <v>0.3</v>
       </c>
       <c r="AH66" s="54">
         <v>0.1</v>
       </c>
       <c r="AI66" s="150">
         <v>0.2</v>
       </c>
-      <c r="AJ66" s="150"/>
+      <c r="AJ66" s="156">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="67" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:37" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="137" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28"/>
       <c r="D67" s="28"/>
       <c r="E67" s="28"/>
       <c r="F67" s="28"/>
       <c r="G67" s="28"/>
       <c r="H67" s="28"/>
       <c r="I67" s="28"/>
       <c r="J67" s="28"/>
       <c r="K67" s="28"/>
       <c r="L67" s="28"/>
       <c r="M67" s="28"/>
       <c r="N67" s="28"/>
       <c r="O67" s="28"/>
       <c r="P67" s="28"/>
       <c r="Q67" s="28"/>
       <c r="R67" s="28"/>
       <c r="S67" s="28"/>
       <c r="T67" s="28"/>
       <c r="U67" s="28"/>
       <c r="V67" s="28"/>
       <c r="W67" s="28"/>
       <c r="X67" s="28"/>
       <c r="Y67" s="28"/>
       <c r="Z67" s="28"/>
       <c r="AA67" s="28"/>
       <c r="AB67" s="28"/>
       <c r="AC67" s="28"/>
       <c r="AD67" s="103"/>
       <c r="AE67" s="103"/>
       <c r="AF67" s="33"/>
       <c r="AG67" s="33"/>
       <c r="AH67" s="33"/>
       <c r="AI67" s="33"/>
       <c r="AJ67" s="33"/>
     </row>
-    <row r="68" spans="1:36" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:37" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A68" s="138" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="2">
         <v>157</v>
       </c>
       <c r="E68" s="2">
         <v>2060</v>
       </c>
       <c r="F68" s="2">
         <v>5226</v>
       </c>
       <c r="G68" s="2">
         <v>7430</v>
       </c>
       <c r="H68" s="2">
         <v>9874</v>
       </c>
       <c r="I68" s="81">
@@ -10571,56 +10814,58 @@
       </c>
       <c r="AA68" s="82">
         <v>212848</v>
       </c>
       <c r="AB68" s="82">
         <v>227003</v>
       </c>
       <c r="AC68" s="79">
         <v>240320</v>
       </c>
       <c r="AD68" s="140">
         <v>266796</v>
       </c>
       <c r="AE68" s="79">
         <v>302504</v>
       </c>
       <c r="AF68" s="79">
         <v>344691</v>
       </c>
       <c r="AG68" s="81">
         <v>409021</v>
       </c>
       <c r="AH68" s="6">
         <v>462781</v>
       </c>
-      <c r="AI68" s="300">
+      <c r="AI68" s="298">
         <v>538009</v>
       </c>
-      <c r="AJ68" s="300"/>
+      <c r="AJ68" s="319">
+        <v>594164</v>
+      </c>
     </row>
-    <row r="69" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:37" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="2">
         <v>60.85</v>
       </c>
       <c r="E69" s="2">
         <v>57.61</v>
       </c>
       <c r="F69" s="2">
         <v>85.77</v>
       </c>
       <c r="G69" s="2">
         <v>110.42</v>
       </c>
       <c r="H69" s="2">
         <v>130.91999999999999</v>
       </c>
       <c r="I69" s="141">
@@ -10679,56 +10924,58 @@
       </c>
       <c r="AA69" s="92">
         <v>622.07000000000005</v>
       </c>
       <c r="AB69" s="92">
         <v>696.33</v>
       </c>
       <c r="AC69" s="71">
         <v>697.16</v>
       </c>
       <c r="AD69" s="71">
         <v>697.05</v>
       </c>
       <c r="AE69" s="71">
         <v>732.54</v>
       </c>
       <c r="AF69" s="71">
         <v>809.08</v>
       </c>
       <c r="AG69" s="35">
         <v>888.25</v>
       </c>
       <c r="AH69" s="54" t="s">
         <v>181</v>
       </c>
-      <c r="AI69" s="301">
+      <c r="AI69" s="299">
         <v>1146.06</v>
       </c>
-      <c r="AJ69" s="301"/>
+      <c r="AJ69" s="299">
+        <v>1139.0999999999999</v>
+      </c>
     </row>
-    <row r="70" spans="1:36" s="87" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:37" s="87" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="143" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I70" s="38">
@@ -10790,53 +11037,55 @@
       </c>
       <c r="AB70" s="38">
         <v>106.7</v>
       </c>
       <c r="AC70" s="71">
         <v>105.9</v>
       </c>
       <c r="AD70" s="144">
         <v>111</v>
       </c>
       <c r="AE70" s="71">
         <v>113.4</v>
       </c>
       <c r="AF70" s="71">
         <v>113.9</v>
       </c>
       <c r="AG70" s="40">
         <v>118.7</v>
       </c>
       <c r="AH70" s="145">
         <v>113.8</v>
       </c>
       <c r="AI70" s="156">
         <v>112</v>
       </c>
-      <c r="AJ70" s="156"/>
+      <c r="AJ70" s="156">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="71" spans="1:36" s="87" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:37" s="87" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="143" t="s">
         <v>38</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I71" s="38">
@@ -10898,53 +11147,55 @@
       </c>
       <c r="AB71" s="38">
         <v>98.4</v>
       </c>
       <c r="AC71" s="71">
         <v>99.1</v>
       </c>
       <c r="AD71" s="144">
         <v>105</v>
       </c>
       <c r="AE71" s="71">
         <v>105.3</v>
       </c>
       <c r="AF71" s="71">
         <v>105.8</v>
       </c>
       <c r="AG71" s="35">
         <v>102.2</v>
       </c>
       <c r="AH71" s="145">
         <v>98.8</v>
       </c>
       <c r="AI71" s="150">
         <v>101.7</v>
       </c>
-      <c r="AJ71" s="150"/>
+      <c r="AJ71" s="150">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="72" spans="1:36" s="87" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:37" s="87" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I72" s="40">
@@ -11021,93 +11272,95 @@
       </c>
       <c r="AB72" s="40">
         <v>291.60000000000002</v>
       </c>
       <c r="AC72" s="71">
         <v>289</v>
       </c>
       <c r="AD72" s="35">
         <v>303.5</v>
       </c>
       <c r="AE72" s="71">
         <v>319.60000000000002</v>
       </c>
       <c r="AF72" s="71">
         <v>338.1</v>
       </c>
       <c r="AG72" s="35">
         <v>345.5</v>
       </c>
       <c r="AH72" s="54" t="s">
         <v>186</v>
       </c>
       <c r="AI72" s="150">
         <v>347.2</v>
       </c>
-      <c r="AJ72" s="150"/>
+      <c r="AJ72" s="150">
+        <v>339.9</v>
+      </c>
     </row>
-    <row r="73" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:37" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="146" t="s">
         <v>40</v>
       </c>
       <c r="B73" s="28"/>
       <c r="C73" s="28"/>
       <c r="D73" s="28"/>
       <c r="E73" s="28"/>
       <c r="F73" s="28"/>
       <c r="G73" s="28"/>
       <c r="H73" s="28"/>
       <c r="I73" s="28"/>
       <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="28"/>
       <c r="N73" s="28"/>
       <c r="O73" s="28"/>
       <c r="P73" s="28"/>
       <c r="Q73" s="28"/>
       <c r="R73" s="28"/>
       <c r="S73" s="28"/>
       <c r="T73" s="28"/>
       <c r="U73" s="28"/>
       <c r="V73" s="28"/>
       <c r="W73" s="28"/>
       <c r="X73" s="28"/>
       <c r="Y73" s="28"/>
       <c r="Z73" s="28"/>
       <c r="AA73" s="28"/>
       <c r="AB73" s="28"/>
       <c r="AC73" s="28"/>
       <c r="AD73" s="103"/>
       <c r="AE73" s="103"/>
       <c r="AF73" s="33"/>
       <c r="AG73" s="33"/>
       <c r="AH73" s="33"/>
       <c r="AI73" s="33"/>
       <c r="AJ73" s="33"/>
     </row>
-    <row r="74" spans="1:36" s="87" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:37" s="87" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="147" t="s">
         <v>97</v>
       </c>
       <c r="B74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H74" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I74" s="149">
@@ -11172,52 +11425,53 @@
       </c>
       <c r="AC74" s="150">
         <v>105.9</v>
       </c>
       <c r="AD74" s="35">
         <v>105.8</v>
       </c>
       <c r="AE74" s="150">
         <v>107.7</v>
       </c>
       <c r="AF74" s="150">
         <v>108.8</v>
       </c>
       <c r="AG74" s="151" t="s">
         <v>176</v>
       </c>
       <c r="AH74" s="8">
         <v>109.1</v>
       </c>
       <c r="AI74" s="71">
         <v>110.7</v>
       </c>
       <c r="AJ74" s="71">
         <v>112.2</v>
       </c>
+      <c r="AK74" s="205"/>
     </row>
-    <row r="75" spans="1:36" s="87" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:37" s="87" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="152" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H75" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I75" s="149">
@@ -11282,52 +11536,53 @@
       </c>
       <c r="AC75" s="150">
         <v>105.7</v>
       </c>
       <c r="AD75" s="153">
         <v>110.6</v>
       </c>
       <c r="AE75" s="150">
         <v>111.1</v>
       </c>
       <c r="AF75" s="150">
         <v>110.2</v>
       </c>
       <c r="AG75" s="150">
         <v>124.8</v>
       </c>
       <c r="AH75" s="8">
         <v>108.8</v>
       </c>
       <c r="AI75" s="71">
         <v>104.4</v>
       </c>
       <c r="AJ75" s="71">
         <v>115.2</v>
       </c>
+      <c r="AK75" s="205"/>
     </row>
-    <row r="76" spans="1:36" s="87" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:37" s="87" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A76" s="152" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H76" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I76" s="149">
@@ -11392,52 +11647,53 @@
       </c>
       <c r="AC76" s="150">
         <v>108.2</v>
       </c>
       <c r="AD76" s="154">
         <v>106</v>
       </c>
       <c r="AE76" s="150">
         <v>105.9</v>
       </c>
       <c r="AF76" s="150">
         <v>108.3</v>
       </c>
       <c r="AG76" s="150">
         <v>130.5</v>
       </c>
       <c r="AH76" s="8">
         <v>108.4</v>
       </c>
       <c r="AI76" s="71">
         <v>107.8</v>
       </c>
       <c r="AJ76" s="71">
         <v>111.3</v>
       </c>
+      <c r="AK76" s="205"/>
     </row>
-    <row r="77" spans="1:36" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:37" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A77" s="152" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H77" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I77" s="149">
@@ -11502,52 +11758,53 @@
       </c>
       <c r="AC77" s="150">
         <v>103.7</v>
       </c>
       <c r="AD77" s="155">
         <v>99.7</v>
       </c>
       <c r="AE77" s="156">
         <v>105</v>
       </c>
       <c r="AF77" s="150">
         <v>107.5</v>
       </c>
       <c r="AG77" s="150">
         <v>112.7</v>
       </c>
       <c r="AH77" s="8">
         <v>109.6</v>
       </c>
       <c r="AI77" s="71">
         <v>116.9</v>
       </c>
       <c r="AJ77" s="71">
         <v>110.8</v>
       </c>
+      <c r="AK77" s="205"/>
     </row>
-    <row r="78" spans="1:36" s="87" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:37" s="87" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="147" t="s">
         <v>98</v>
       </c>
       <c r="B78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H78" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I78" s="157">
@@ -11612,52 +11869,53 @@
       </c>
       <c r="AC78" s="150">
         <v>109.4</v>
       </c>
       <c r="AD78" s="160">
         <v>101</v>
       </c>
       <c r="AE78" s="150">
         <v>102.8</v>
       </c>
       <c r="AF78" s="150">
         <v>111.5</v>
       </c>
       <c r="AG78" s="150">
         <v>103.1</v>
       </c>
       <c r="AH78" s="161">
         <v>97.7</v>
       </c>
       <c r="AI78" s="71">
         <v>105.3</v>
       </c>
       <c r="AJ78" s="71">
         <v>104.8</v>
       </c>
+      <c r="AK78" s="205"/>
     </row>
-    <row r="79" spans="1:36" s="87" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:37" s="87" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="147" t="s">
         <v>122</v>
       </c>
       <c r="B79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H79" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I79" s="149">
@@ -11720,52 +11978,53 @@
       <c r="AB79" s="149">
         <v>106.1</v>
       </c>
       <c r="AC79" s="150">
         <v>110.4</v>
       </c>
       <c r="AD79" s="35">
         <v>116.9</v>
       </c>
       <c r="AE79" s="150">
         <v>108.7</v>
       </c>
       <c r="AF79" s="150">
         <v>116.4</v>
       </c>
       <c r="AG79" s="150">
         <v>114.9</v>
       </c>
       <c r="AH79" s="161">
         <v>100.9</v>
       </c>
       <c r="AI79" s="71">
         <v>100.6</v>
       </c>
       <c r="AJ79" s="71"/>
+      <c r="AK79" s="205"/>
     </row>
-    <row r="80" spans="1:36" s="87" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:37" s="87" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="147" t="s">
         <v>44</v>
       </c>
       <c r="B80" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C80" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D80" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E80" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F80" s="159" t="s">
         <v>2</v>
       </c>
       <c r="G80" s="159" t="s">
         <v>2</v>
       </c>
       <c r="H80" s="159" t="s">
         <v>2</v>
       </c>
       <c r="I80" s="149">
@@ -11830,52 +12089,53 @@
       </c>
       <c r="AC80" s="150">
         <v>102.8</v>
       </c>
       <c r="AD80" s="40">
         <v>100</v>
       </c>
       <c r="AE80" s="150">
         <v>99.5</v>
       </c>
       <c r="AF80" s="149">
         <v>106</v>
       </c>
       <c r="AG80" s="149">
         <v>101.5</v>
       </c>
       <c r="AH80" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AI80" s="71">
         <v>100.4</v>
       </c>
       <c r="AJ80" s="71">
         <v>103.1</v>
       </c>
+      <c r="AK80" s="205"/>
     </row>
-    <row r="81" spans="1:36" s="87" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:37" s="87" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="147" t="s">
         <v>99</v>
       </c>
       <c r="B81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I81" s="148" t="s">
@@ -11935,53 +12195,56 @@
       <c r="AA81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AB81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AC81" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AD81" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AE81" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AF81" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AG81" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH81" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI81" s="71"/>
-      <c r="AJ81" s="71"/>
+      <c r="AJ81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK81" s="205"/>
     </row>
-    <row r="82" spans="1:36" s="87" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:37" s="87" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="152" t="s">
         <v>45</v>
       </c>
       <c r="B82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I82" s="148" t="s">
@@ -12041,53 +12304,56 @@
       <c r="AA82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AB82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AC82" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AD82" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AE82" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AF82" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AG82" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH82" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI82" s="71"/>
-      <c r="AJ82" s="71"/>
+      <c r="AJ82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK82" s="205"/>
     </row>
-    <row r="83" spans="1:36" s="87" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:37" s="87" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="152" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I83" s="148" t="s">
@@ -12147,53 +12413,56 @@
       <c r="AA83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AB83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AC83" s="148" t="s">
         <v>2</v>
       </c>
       <c r="AD83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AE83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AF83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AG83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI83" s="71"/>
-      <c r="AJ83" s="71"/>
+      <c r="AJ83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK83" s="205"/>
     </row>
-    <row r="84" spans="1:36" s="87" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:37" s="87" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A84" s="147" t="s">
         <v>47</v>
       </c>
       <c r="B84" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C84" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D84" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E84" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F84" s="149" t="s">
         <v>2</v>
       </c>
       <c r="G84" s="149" t="s">
         <v>2</v>
       </c>
       <c r="H84" s="149" t="s">
         <v>2</v>
       </c>
       <c r="I84" s="149">
@@ -12258,52 +12527,53 @@
       </c>
       <c r="AC84" s="156">
         <v>99</v>
       </c>
       <c r="AD84" s="40">
         <v>98.5</v>
       </c>
       <c r="AE84" s="150">
         <v>98.9</v>
       </c>
       <c r="AF84" s="156">
         <v>99</v>
       </c>
       <c r="AG84" s="156">
         <v>100.3</v>
       </c>
       <c r="AH84" s="145">
         <v>105.5</v>
       </c>
       <c r="AI84" s="71">
         <v>100.2</v>
       </c>
       <c r="AJ84" s="71">
         <v>101.4</v>
       </c>
+      <c r="AK84" s="205"/>
     </row>
-    <row r="85" spans="1:36" s="87" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:37" s="87" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A85" s="89" t="s">
         <v>123</v>
       </c>
       <c r="B85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="C85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="D85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="E85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="F85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="G85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="H85" s="149" t="s">
         <v>2</v>
       </c>
       <c r="I85" s="149" t="s">
@@ -12368,52 +12638,53 @@
       </c>
       <c r="AC85" s="150">
         <v>100.4</v>
       </c>
       <c r="AD85" s="35">
         <v>103.4</v>
       </c>
       <c r="AE85" s="150">
         <v>102.7</v>
       </c>
       <c r="AF85" s="149">
         <v>106</v>
       </c>
       <c r="AG85" s="149">
         <v>109.2</v>
       </c>
       <c r="AH85" s="145">
         <v>106.2</v>
       </c>
       <c r="AI85" s="71">
         <v>101.8</v>
       </c>
       <c r="AJ85" s="71">
         <v>111.2</v>
       </c>
+      <c r="AK85" s="205"/>
     </row>
-    <row r="86" spans="1:36" s="87" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:37" s="87" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A86" s="89" t="s">
         <v>124</v>
       </c>
       <c r="B86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="C86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="D86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="E86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="F86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="G86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="H86" s="149" t="s">
         <v>2</v>
       </c>
       <c r="I86" s="149" t="s">
@@ -12478,52 +12749,53 @@
       </c>
       <c r="AC86" s="150">
         <v>101.8</v>
       </c>
       <c r="AD86" s="35">
         <v>106.1</v>
       </c>
       <c r="AE86" s="156">
         <v>100</v>
       </c>
       <c r="AF86" s="150">
         <v>99.7</v>
       </c>
       <c r="AG86" s="151" t="s">
         <v>177</v>
       </c>
       <c r="AH86" s="145">
         <v>100.3</v>
       </c>
       <c r="AI86" s="73">
         <v>100</v>
       </c>
       <c r="AJ86" s="73">
         <v>99.9</v>
       </c>
+      <c r="AK86" s="205"/>
     </row>
-    <row r="87" spans="1:36" s="87" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:37" s="87" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="147" t="s">
         <v>48</v>
       </c>
       <c r="B87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="C87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="E87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="F87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="G87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="H87" s="148" t="s">
         <v>2</v>
       </c>
       <c r="I87" s="148" t="s">
@@ -12588,131 +12860,132 @@
       </c>
       <c r="AC87" s="150">
         <v>106.7</v>
       </c>
       <c r="AD87" s="40">
         <v>104.3</v>
       </c>
       <c r="AE87" s="150">
         <v>105.6</v>
       </c>
       <c r="AF87" s="150">
         <v>113.1</v>
       </c>
       <c r="AG87" s="150">
         <v>119.6</v>
       </c>
       <c r="AH87" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AI87" s="71">
         <v>101.3</v>
       </c>
       <c r="AJ87" s="73">
         <v>104</v>
       </c>
+      <c r="AK87" s="205"/>
     </row>
-    <row r="88" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:37" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="162" t="s">
         <v>49</v>
       </c>
       <c r="B88" s="28"/>
       <c r="C88" s="28"/>
       <c r="D88" s="28"/>
       <c r="E88" s="28"/>
       <c r="F88" s="28"/>
       <c r="G88" s="28"/>
       <c r="H88" s="28"/>
       <c r="I88" s="28"/>
       <c r="J88" s="28"/>
       <c r="K88" s="28"/>
       <c r="L88" s="28"/>
       <c r="M88" s="28"/>
       <c r="N88" s="28"/>
       <c r="O88" s="28"/>
       <c r="P88" s="28"/>
       <c r="Q88" s="28"/>
       <c r="R88" s="28"/>
       <c r="S88" s="28"/>
       <c r="T88" s="28"/>
       <c r="U88" s="28"/>
       <c r="V88" s="28"/>
       <c r="W88" s="28"/>
       <c r="X88" s="28"/>
       <c r="Y88" s="28"/>
       <c r="Z88" s="28"/>
       <c r="AA88" s="28"/>
       <c r="AB88" s="28"/>
       <c r="AC88" s="28"/>
       <c r="AD88" s="103"/>
       <c r="AE88" s="103"/>
       <c r="AF88" s="33"/>
       <c r="AG88" s="33"/>
       <c r="AH88" s="33"/>
       <c r="AI88" s="33"/>
       <c r="AJ88" s="33"/>
     </row>
-    <row r="89" spans="1:36" s="163" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:37" s="163" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="50" t="s">
         <v>50</v>
       </c>
       <c r="B89" s="69"/>
       <c r="C89" s="69"/>
       <c r="D89" s="69"/>
       <c r="E89" s="69"/>
       <c r="F89" s="69"/>
       <c r="G89" s="69"/>
       <c r="H89" s="69"/>
       <c r="I89" s="69"/>
       <c r="J89" s="69"/>
       <c r="K89" s="69"/>
       <c r="L89" s="69"/>
       <c r="M89" s="69"/>
       <c r="N89" s="69"/>
       <c r="O89" s="69"/>
       <c r="P89" s="69"/>
       <c r="Q89" s="69"/>
       <c r="R89" s="69"/>
       <c r="S89" s="69"/>
       <c r="T89" s="69"/>
       <c r="U89" s="69"/>
       <c r="V89" s="69"/>
       <c r="W89" s="69"/>
       <c r="X89" s="66"/>
       <c r="Y89" s="66"/>
       <c r="Z89" s="98"/>
       <c r="AA89" s="98"/>
       <c r="AB89" s="98"/>
       <c r="AC89" s="98"/>
       <c r="AE89" s="90"/>
       <c r="AF89" s="90"/>
       <c r="AG89" s="98"/>
       <c r="AH89" s="164"/>
-      <c r="AI89" s="302"/>
-      <c r="AJ89" s="302"/>
+      <c r="AI89" s="300"/>
+      <c r="AJ89" s="300"/>
     </row>
-    <row r="90" spans="1:36" s="163" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:37" s="163" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="143" t="s">
         <v>51</v>
       </c>
       <c r="B90" s="165" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="165" t="s">
         <v>1</v>
       </c>
       <c r="D90" s="165" t="s">
         <v>1</v>
       </c>
       <c r="E90" s="165" t="s">
         <v>1</v>
       </c>
       <c r="F90" s="165" t="s">
         <v>1</v>
       </c>
       <c r="G90" s="165" t="s">
         <v>1</v>
       </c>
       <c r="H90" s="165">
         <v>25719.200000000001</v>
       </c>
       <c r="I90" s="165">
@@ -12776,51 +13049,51 @@
         <v>5775621.0999999996</v>
       </c>
       <c r="AC90" s="166">
         <v>6705993.2999999998</v>
       </c>
       <c r="AD90" s="167">
         <v>7834828.5</v>
       </c>
       <c r="AE90" s="167">
         <v>7975283.0999999996</v>
       </c>
       <c r="AF90" s="165">
         <v>8923711.8000000007</v>
       </c>
       <c r="AG90" s="165">
         <v>10672480.5</v>
       </c>
       <c r="AH90" s="165">
         <v>12960836</v>
       </c>
       <c r="AI90" s="165">
         <v>15051922</v>
       </c>
       <c r="AJ90" s="165"/>
     </row>
-    <row r="91" spans="1:36" s="163" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:37" s="163" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="57" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C91" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D91" s="165" t="s">
         <v>1</v>
       </c>
       <c r="E91" s="165" t="s">
         <v>1</v>
       </c>
       <c r="F91" s="165" t="s">
         <v>1</v>
       </c>
       <c r="G91" s="165" t="s">
         <v>1</v>
       </c>
       <c r="H91" s="165">
         <v>340.9</v>
       </c>
       <c r="I91" s="165">
@@ -12884,51 +13157,51 @@
         <v>17716.599999999999</v>
       </c>
       <c r="AC91" s="166">
         <v>19454</v>
       </c>
       <c r="AD91" s="168">
         <v>20469.8</v>
       </c>
       <c r="AE91" s="168">
         <v>19313</v>
       </c>
       <c r="AF91" s="168">
         <v>20946.2</v>
       </c>
       <c r="AG91" s="168">
         <v>23176.9</v>
       </c>
       <c r="AH91" s="165">
         <v>28403.599999999999</v>
       </c>
       <c r="AI91" s="165">
         <v>32063.599999999999</v>
       </c>
       <c r="AJ91" s="165"/>
     </row>
-    <row r="92" spans="1:36" s="163" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:37" s="163" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="118" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H92" s="67" t="s">
         <v>1</v>
       </c>
       <c r="I92" s="67" t="s">
@@ -12992,91 +13265,91 @@
         <v>104</v>
       </c>
       <c r="AC92" s="98">
         <v>100.2</v>
       </c>
       <c r="AD92" s="164">
         <v>107.8</v>
       </c>
       <c r="AE92" s="166">
         <v>101</v>
       </c>
       <c r="AF92" s="165">
         <v>105.4</v>
       </c>
       <c r="AG92" s="165">
         <v>105.5</v>
       </c>
       <c r="AH92" s="165">
         <v>105</v>
       </c>
       <c r="AI92" s="165">
         <v>105.4</v>
       </c>
       <c r="AJ92" s="165"/>
     </row>
-    <row r="93" spans="1:36" s="163" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:37" s="163" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="50" t="s">
         <v>108</v>
       </c>
       <c r="B93" s="69"/>
       <c r="C93" s="69"/>
       <c r="D93" s="69"/>
       <c r="E93" s="69"/>
       <c r="F93" s="69"/>
       <c r="G93" s="69"/>
       <c r="H93" s="69"/>
       <c r="I93" s="69"/>
       <c r="J93" s="69"/>
       <c r="K93" s="69"/>
       <c r="L93" s="69"/>
       <c r="M93" s="69"/>
       <c r="N93" s="69"/>
       <c r="O93" s="69"/>
       <c r="P93" s="69"/>
       <c r="Q93" s="69"/>
       <c r="R93" s="69"/>
       <c r="S93" s="69"/>
       <c r="T93" s="69"/>
       <c r="U93" s="69"/>
       <c r="V93" s="165"/>
       <c r="W93" s="165"/>
       <c r="X93" s="165"/>
       <c r="Y93" s="119"/>
       <c r="Z93" s="119"/>
       <c r="AA93" s="119"/>
       <c r="AB93" s="119"/>
       <c r="AC93" s="98"/>
       <c r="AD93" s="164"/>
       <c r="AE93" s="166"/>
       <c r="AF93" s="168"/>
       <c r="AG93" s="98"/>
       <c r="AH93" s="165"/>
       <c r="AI93" s="165"/>
       <c r="AJ93" s="165"/>
     </row>
-    <row r="94" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:37" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="143" t="s">
         <v>53</v>
       </c>
       <c r="B94" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E94" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F94" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G94" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H94" s="67">
         <v>87.5</v>
       </c>
       <c r="I94" s="165">
@@ -13140,51 +13413,51 @@
         <v>5766.2</v>
       </c>
       <c r="AC94" s="166">
         <v>6359.5</v>
       </c>
       <c r="AD94" s="168">
         <v>7075.8</v>
       </c>
       <c r="AE94" s="166">
         <v>6873.6</v>
       </c>
       <c r="AF94" s="165">
         <v>7361.9</v>
       </c>
       <c r="AG94" s="165">
         <v>8053.9</v>
       </c>
       <c r="AH94" s="165">
         <v>9308.7000000000007</v>
       </c>
       <c r="AI94" s="165">
         <v>10174.299999999999</v>
       </c>
       <c r="AJ94" s="165"/>
     </row>
-    <row r="95" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:37" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="57" t="s">
         <v>54</v>
       </c>
       <c r="B95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H95" s="67" t="s">
         <v>1</v>
       </c>
       <c r="I95" s="165">
@@ -13248,51 +13521,51 @@
         <v>17.7</v>
       </c>
       <c r="AC95" s="98">
         <v>18.399999999999999</v>
       </c>
       <c r="AD95" s="45">
         <v>18.5</v>
       </c>
       <c r="AE95" s="166">
         <v>16.600000000000001</v>
       </c>
       <c r="AF95" s="165">
         <v>17.3</v>
       </c>
       <c r="AG95" s="165">
         <v>17.5</v>
       </c>
       <c r="AH95" s="165">
         <v>20.399999999999999</v>
       </c>
       <c r="AI95" s="165">
         <v>21.7</v>
       </c>
       <c r="AJ95" s="165"/>
     </row>
-    <row r="96" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:37" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="169" t="s">
         <v>141</v>
       </c>
       <c r="B96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H96" s="67" t="s">
         <v>1</v>
       </c>
       <c r="I96" s="80">
@@ -13351,54 +13624,54 @@
       </c>
       <c r="AA96" s="80">
         <v>54536</v>
       </c>
       <c r="AB96" s="77">
         <v>61781</v>
       </c>
       <c r="AC96" s="77">
         <v>69158</v>
       </c>
       <c r="AD96" s="170">
         <v>73704</v>
       </c>
       <c r="AE96" s="78">
         <v>78008</v>
       </c>
       <c r="AF96" s="77">
         <v>84426</v>
       </c>
       <c r="AG96" s="77">
         <v>94407</v>
       </c>
       <c r="AH96" s="6">
         <v>100990</v>
       </c>
-      <c r="AI96" s="296">
+      <c r="AI96" s="294">
         <v>103572</v>
       </c>
-      <c r="AJ96" s="296"/>
+      <c r="AJ96" s="294"/>
     </row>
     <row r="97" spans="1:36" s="163" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="169" t="s">
         <v>142</v>
       </c>
       <c r="B97" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D97" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E97" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F97" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G97" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H97" s="67" t="s">
         <v>1</v>
@@ -13459,54 +13732,54 @@
       </c>
       <c r="AA97" s="80">
         <v>33715</v>
       </c>
       <c r="AB97" s="80">
         <v>38485</v>
       </c>
       <c r="AC97" s="80">
         <v>44397</v>
       </c>
       <c r="AD97" s="82">
         <v>51479</v>
       </c>
       <c r="AE97" s="78">
         <v>56609</v>
       </c>
       <c r="AF97" s="77">
         <v>63018</v>
       </c>
       <c r="AG97" s="77">
         <v>73781</v>
       </c>
       <c r="AH97" s="6">
         <v>79123</v>
       </c>
-      <c r="AI97" s="303">
+      <c r="AI97" s="301">
         <v>79481</v>
       </c>
-      <c r="AJ97" s="303"/>
+      <c r="AJ97" s="301"/>
     </row>
     <row r="98" spans="1:36" s="163" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="169" t="s">
         <v>125</v>
       </c>
       <c r="B98" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E98" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F98" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G98" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H98" s="67" t="s">
         <v>1</v>
@@ -13567,54 +13840,56 @@
       </c>
       <c r="AA98" s="165">
         <v>13990.6</v>
       </c>
       <c r="AB98" s="165">
         <v>16297.5</v>
       </c>
       <c r="AC98" s="166">
         <v>14094.2</v>
       </c>
       <c r="AD98" s="3">
         <v>17965.099999999999</v>
       </c>
       <c r="AE98" s="3">
         <v>18753</v>
       </c>
       <c r="AF98" s="166">
         <v>20529</v>
       </c>
       <c r="AG98" s="166">
         <v>22961</v>
       </c>
       <c r="AH98" s="168">
         <v>36665.300000000003</v>
       </c>
-      <c r="AI98" s="304">
+      <c r="AI98" s="302">
         <v>44843.8</v>
       </c>
-      <c r="AJ98" s="304"/>
+      <c r="AJ98" s="302">
+        <v>51414.2</v>
+      </c>
     </row>
     <row r="99" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="169" t="s">
         <v>126</v>
       </c>
       <c r="B99" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C99" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D99" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E99" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F99" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G99" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H99" s="67" t="s">
         <v>1</v>
@@ -13678,51 +13953,53 @@
       </c>
       <c r="AB99" s="80">
         <v>62</v>
       </c>
       <c r="AC99" s="98">
         <v>60</v>
       </c>
       <c r="AD99" s="82">
         <v>56</v>
       </c>
       <c r="AE99" s="98">
         <v>76</v>
       </c>
       <c r="AF99" s="98">
         <v>90</v>
       </c>
       <c r="AG99" s="166">
         <v>90</v>
       </c>
       <c r="AH99" s="164">
         <v>90</v>
       </c>
       <c r="AI99" s="164">
         <v>90</v>
       </c>
-      <c r="AJ99" s="164"/>
+      <c r="AJ99" s="164">
+        <v>103</v>
+      </c>
     </row>
     <row r="100" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="171" t="s">
         <v>127</v>
       </c>
       <c r="B100" s="67"/>
       <c r="C100" s="67"/>
       <c r="D100" s="67"/>
       <c r="E100" s="67"/>
       <c r="F100" s="67"/>
       <c r="G100" s="67"/>
       <c r="H100" s="67"/>
       <c r="I100" s="67"/>
       <c r="J100" s="67"/>
       <c r="K100" s="165"/>
       <c r="L100" s="165"/>
       <c r="M100" s="165"/>
       <c r="N100" s="165"/>
       <c r="O100" s="165"/>
       <c r="P100" s="165"/>
       <c r="Q100" s="165"/>
       <c r="R100" s="165"/>
       <c r="S100" s="165"/>
       <c r="T100" s="165"/>
       <c r="U100" s="165"/>
@@ -13826,51 +14103,53 @@
       </c>
       <c r="AB101" s="80">
         <v>13</v>
       </c>
       <c r="AC101" s="98">
         <v>13</v>
       </c>
       <c r="AD101" s="81">
         <v>12</v>
       </c>
       <c r="AE101" s="98">
         <v>15</v>
       </c>
       <c r="AF101" s="98">
         <v>22</v>
       </c>
       <c r="AG101" s="166">
         <v>28</v>
       </c>
       <c r="AH101" s="164">
         <v>23</v>
       </c>
       <c r="AI101" s="6">
         <v>23</v>
       </c>
-      <c r="AJ101" s="6"/>
+      <c r="AJ101" s="6">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="171" t="s">
         <v>129</v>
       </c>
       <c r="B102" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C102" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D102" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E102" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F102" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G102" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H102" s="67" t="s">
         <v>1</v>
@@ -13934,51 +14213,53 @@
       </c>
       <c r="AB102" s="80">
         <v>13</v>
       </c>
       <c r="AC102" s="98">
         <v>13</v>
       </c>
       <c r="AD102" s="98">
         <v>10</v>
       </c>
       <c r="AE102" s="98">
         <v>18</v>
       </c>
       <c r="AF102" s="98">
         <v>16</v>
       </c>
       <c r="AG102" s="166">
         <v>14</v>
       </c>
       <c r="AH102" s="164">
         <v>17</v>
       </c>
       <c r="AI102" s="6">
         <v>19</v>
       </c>
-      <c r="AJ102" s="6"/>
+      <c r="AJ102" s="6">
+        <v>20</v>
+      </c>
     </row>
     <row r="103" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="171" t="s">
         <v>130</v>
       </c>
       <c r="B103" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C103" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D103" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E103" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F103" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G103" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H103" s="67" t="s">
         <v>1</v>
@@ -14042,51 +14323,53 @@
       </c>
       <c r="AB103" s="80">
         <v>27</v>
       </c>
       <c r="AC103" s="98">
         <v>25</v>
       </c>
       <c r="AD103" s="164">
         <v>29</v>
       </c>
       <c r="AE103" s="98">
         <v>34</v>
       </c>
       <c r="AF103" s="98">
         <v>41</v>
       </c>
       <c r="AG103" s="166">
         <v>39</v>
       </c>
       <c r="AH103" s="164">
         <v>36</v>
       </c>
       <c r="AI103" s="6">
         <v>48</v>
       </c>
-      <c r="AJ103" s="6"/>
+      <c r="AJ103" s="6">
+        <v>59</v>
+      </c>
     </row>
     <row r="104" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="171" t="s">
         <v>131</v>
       </c>
       <c r="B104" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C104" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D104" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E104" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F104" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G104" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H104" s="67" t="s">
         <v>1</v>
@@ -14150,51 +14433,53 @@
       </c>
       <c r="AB104" s="80">
         <v>9</v>
       </c>
       <c r="AC104" s="98">
         <v>9</v>
       </c>
       <c r="AD104" s="164">
         <v>5</v>
       </c>
       <c r="AE104" s="98">
         <v>9</v>
       </c>
       <c r="AF104" s="98">
         <v>11</v>
       </c>
       <c r="AG104" s="166">
         <v>9</v>
       </c>
       <c r="AH104" s="164">
         <v>14</v>
       </c>
       <c r="AI104" s="164">
         <v>0</v>
       </c>
-      <c r="AJ104" s="164"/>
+      <c r="AJ104" s="164">
+        <v>3</v>
+      </c>
     </row>
     <row r="105" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="169" t="s">
         <v>132</v>
       </c>
       <c r="B105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H105" s="67" t="s">
         <v>1</v>
@@ -14258,51 +14543,53 @@
       </c>
       <c r="AB105" s="80">
         <v>3062</v>
       </c>
       <c r="AC105" s="77">
         <v>3081</v>
       </c>
       <c r="AD105" s="170">
         <v>3027</v>
       </c>
       <c r="AE105" s="77">
         <v>3942</v>
       </c>
       <c r="AF105" s="77">
         <v>3894</v>
       </c>
       <c r="AG105" s="166">
         <v>4265</v>
       </c>
       <c r="AH105" s="170">
         <v>4867</v>
       </c>
       <c r="AI105" s="6">
         <v>5432</v>
       </c>
-      <c r="AJ105" s="6"/>
+      <c r="AJ105" s="6">
+        <v>5798</v>
+      </c>
     </row>
     <row r="106" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="172" t="s">
         <v>133</v>
       </c>
       <c r="B106" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C106" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D106" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E106" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F106" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G106" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H106" s="67" t="s">
         <v>1</v>
@@ -14366,51 +14653,53 @@
       </c>
       <c r="AB106" s="80">
         <v>2545</v>
       </c>
       <c r="AC106" s="77">
         <v>2342</v>
       </c>
       <c r="AD106" s="170">
         <v>2366</v>
       </c>
       <c r="AE106" s="77">
         <v>2006</v>
       </c>
       <c r="AF106" s="77">
         <v>3154</v>
       </c>
       <c r="AG106" s="166">
         <v>3554</v>
       </c>
       <c r="AH106" s="170">
         <v>4246</v>
       </c>
       <c r="AI106" s="6">
         <v>4738</v>
       </c>
-      <c r="AJ106" s="6"/>
+      <c r="AJ106" s="6">
+        <v>5073</v>
+      </c>
     </row>
     <row r="107" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="173" t="s">
         <v>134</v>
       </c>
       <c r="B107" s="67"/>
       <c r="C107" s="67"/>
       <c r="D107" s="67"/>
       <c r="E107" s="67"/>
       <c r="F107" s="67"/>
       <c r="G107" s="67"/>
       <c r="H107" s="67"/>
       <c r="I107" s="67"/>
       <c r="J107" s="67"/>
       <c r="K107" s="165"/>
       <c r="L107" s="165"/>
       <c r="M107" s="165"/>
       <c r="N107" s="165"/>
       <c r="O107" s="165"/>
       <c r="P107" s="165"/>
       <c r="Q107" s="165"/>
       <c r="R107" s="165"/>
       <c r="S107" s="165"/>
       <c r="T107" s="165"/>
       <c r="U107" s="165"/>
@@ -14514,51 +14803,53 @@
       </c>
       <c r="AB108" s="80">
         <v>279</v>
       </c>
       <c r="AC108" s="98">
         <v>223</v>
       </c>
       <c r="AD108" s="164">
         <v>217</v>
       </c>
       <c r="AE108" s="98">
         <v>291</v>
       </c>
       <c r="AF108" s="98">
         <v>327</v>
       </c>
       <c r="AG108" s="166">
         <v>299</v>
       </c>
       <c r="AH108" s="164">
         <v>357</v>
       </c>
       <c r="AI108" s="6">
         <v>381</v>
       </c>
-      <c r="AJ108" s="6"/>
+      <c r="AJ108" s="6">
+        <v>361</v>
+      </c>
     </row>
     <row r="109" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="173" t="s">
         <v>136</v>
       </c>
       <c r="B109" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C109" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D109" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E109" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F109" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G109" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H109" s="67" t="s">
         <v>1</v>
@@ -14622,51 +14913,53 @@
       </c>
       <c r="AB109" s="80">
         <v>94</v>
       </c>
       <c r="AC109" s="98">
         <v>81</v>
       </c>
       <c r="AD109" s="164">
         <v>80</v>
       </c>
       <c r="AE109" s="98">
         <v>11</v>
       </c>
       <c r="AF109" s="98">
         <v>12</v>
       </c>
       <c r="AG109" s="166">
         <v>54</v>
       </c>
       <c r="AH109" s="164">
         <v>25</v>
       </c>
       <c r="AI109" s="6">
         <v>98</v>
       </c>
-      <c r="AJ109" s="6"/>
+      <c r="AJ109" s="6">
+        <v>50</v>
+      </c>
     </row>
     <row r="110" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="173" t="s">
         <v>137</v>
       </c>
       <c r="B110" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C110" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D110" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E110" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F110" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G110" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H110" s="67" t="s">
         <v>1</v>
@@ -14730,51 +15023,53 @@
       </c>
       <c r="AB110" s="80">
         <v>118</v>
       </c>
       <c r="AC110" s="98">
         <v>102</v>
       </c>
       <c r="AD110" s="164">
         <v>163</v>
       </c>
       <c r="AE110" s="98">
         <v>603</v>
       </c>
       <c r="AF110" s="98">
         <v>747</v>
       </c>
       <c r="AG110" s="166">
         <v>844</v>
       </c>
       <c r="AH110" s="164">
         <v>1128</v>
       </c>
       <c r="AI110" s="6">
         <v>1252</v>
       </c>
-      <c r="AJ110" s="6"/>
+      <c r="AJ110" s="6">
+        <v>1397</v>
+      </c>
     </row>
     <row r="111" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="173" t="s">
         <v>138</v>
       </c>
       <c r="B111" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C111" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D111" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E111" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F111" s="67" t="s">
         <v>1</v>
       </c>
       <c r="G111" s="67" t="s">
         <v>1</v>
       </c>
       <c r="H111" s="67" t="s">
         <v>1</v>
@@ -14838,95 +15133,97 @@
       </c>
       <c r="AB111" s="80">
         <v>485</v>
       </c>
       <c r="AC111" s="98">
         <v>419</v>
       </c>
       <c r="AD111" s="164">
         <v>399</v>
       </c>
       <c r="AE111" s="98">
         <v>614</v>
       </c>
       <c r="AF111" s="98">
         <v>610</v>
       </c>
       <c r="AG111" s="166">
         <v>669</v>
       </c>
       <c r="AH111" s="164">
         <v>785</v>
       </c>
       <c r="AI111" s="6">
         <v>801</v>
       </c>
-      <c r="AJ111" s="6"/>
+      <c r="AJ111" s="6">
+        <v>780</v>
+      </c>
     </row>
     <row r="112" spans="1:36" s="87" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="174" t="s">
         <v>55</v>
       </c>
       <c r="B112" s="28"/>
       <c r="C112" s="28"/>
       <c r="D112" s="28"/>
       <c r="E112" s="28"/>
       <c r="F112" s="28"/>
       <c r="G112" s="28"/>
       <c r="H112" s="28"/>
       <c r="I112" s="28"/>
       <c r="J112" s="28"/>
       <c r="K112" s="28"/>
       <c r="L112" s="28"/>
       <c r="M112" s="28"/>
       <c r="N112" s="28"/>
       <c r="O112" s="28"/>
       <c r="P112" s="28"/>
       <c r="Q112" s="28"/>
       <c r="R112" s="28"/>
       <c r="S112" s="28"/>
       <c r="T112" s="28"/>
       <c r="U112" s="28"/>
       <c r="V112" s="28"/>
       <c r="W112" s="28"/>
       <c r="X112" s="28"/>
       <c r="Y112" s="28"/>
       <c r="Z112" s="28"/>
       <c r="AA112" s="28"/>
       <c r="AB112" s="28"/>
       <c r="AC112" s="28"/>
       <c r="AD112" s="103"/>
       <c r="AE112" s="103"/>
       <c r="AF112" s="33"/>
       <c r="AG112" s="33"/>
       <c r="AH112" s="33"/>
       <c r="AI112" s="33"/>
       <c r="AJ112" s="33"/>
     </row>
     <row r="113" spans="1:36" s="163" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="50" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B113" s="175"/>
       <c r="C113" s="175"/>
       <c r="D113" s="175"/>
       <c r="E113" s="175"/>
       <c r="F113" s="175"/>
       <c r="G113" s="175"/>
       <c r="H113" s="175"/>
       <c r="I113" s="175"/>
       <c r="J113" s="175"/>
       <c r="K113" s="176"/>
       <c r="L113" s="176"/>
       <c r="M113" s="176"/>
       <c r="N113" s="176"/>
       <c r="O113" s="176"/>
       <c r="P113" s="176"/>
       <c r="Q113" s="176"/>
       <c r="R113" s="176"/>
       <c r="S113" s="176"/>
       <c r="T113" s="176"/>
       <c r="U113" s="176"/>
       <c r="V113" s="177"/>
       <c r="W113" s="178"/>
       <c r="X113" s="178"/>
       <c r="Y113" s="179"/>
@@ -15026,51 +15323,53 @@
       </c>
       <c r="AB114" s="168">
         <v>573927.19999999995</v>
       </c>
       <c r="AC114" s="168">
         <v>646674.4</v>
       </c>
       <c r="AD114" s="168">
         <v>884345.4</v>
       </c>
       <c r="AE114" s="168">
         <v>1184455.6000000001</v>
       </c>
       <c r="AF114" s="168">
         <v>1543914.4</v>
       </c>
       <c r="AG114" s="166">
         <v>1972355</v>
       </c>
       <c r="AH114" s="168">
         <v>1933017.2</v>
       </c>
       <c r="AI114" s="166">
         <v>2569685.7000000002</v>
       </c>
-      <c r="AJ114" s="166"/>
+      <c r="AJ114" s="295">
+        <v>3534518.1</v>
+      </c>
     </row>
     <row r="115" spans="1:36" s="163" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="118" t="s">
         <v>24</v>
       </c>
       <c r="B115" s="43">
         <v>99</v>
       </c>
       <c r="C115" s="43">
         <v>90.1</v>
       </c>
       <c r="D115" s="43">
         <v>82.7</v>
       </c>
       <c r="E115" s="7">
         <v>53.2</v>
       </c>
       <c r="F115" s="43">
         <v>58.3</v>
       </c>
       <c r="G115" s="43">
         <v>362.3</v>
       </c>
       <c r="H115" s="43">
         <v>186.2</v>
@@ -15134,51 +15433,53 @@
       </c>
       <c r="AB115" s="3">
         <v>110.8</v>
       </c>
       <c r="AC115" s="145">
         <v>107.1</v>
       </c>
       <c r="AD115" s="43">
         <v>118.2</v>
       </c>
       <c r="AE115" s="145">
         <v>102.8</v>
       </c>
       <c r="AF115" s="181">
         <v>115.6</v>
       </c>
       <c r="AG115" s="166">
         <v>103.3</v>
       </c>
       <c r="AH115" s="54" t="s">
         <v>183</v>
       </c>
       <c r="AI115" s="166">
         <v>110.1</v>
       </c>
-      <c r="AJ115" s="166"/>
+      <c r="AJ115" s="316">
+        <v>106.7</v>
+      </c>
     </row>
     <row r="116" spans="1:36" s="163" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="182" t="s">
         <v>143</v>
       </c>
       <c r="B116" s="43">
         <v>100</v>
       </c>
       <c r="C116" s="7">
         <f>B116*C115/100</f>
         <v>90.1</v>
       </c>
       <c r="D116" s="7">
         <f t="shared" ref="D116:T116" si="2">C116*D115/100</f>
         <v>74.512699999999995</v>
       </c>
       <c r="E116" s="7">
         <f t="shared" si="2"/>
         <v>39.640756400000001</v>
       </c>
       <c r="F116" s="7">
         <f t="shared" si="2"/>
         <v>23.110560981200003</v>
       </c>
       <c r="G116" s="7">
@@ -15270,91 +15571,94 @@
         <v>841.47961237739389</v>
       </c>
       <c r="AC116" s="7">
         <f t="shared" si="3"/>
         <v>901.22466485618872</v>
       </c>
       <c r="AD116" s="3">
         <v>1065.2</v>
       </c>
       <c r="AE116" s="3">
         <v>1095.0999999999999</v>
       </c>
       <c r="AF116" s="3">
         <f t="shared" ref="AF116" si="4">AE116*AF115/100</f>
         <v>1265.9355999999998</v>
       </c>
       <c r="AG116" s="166">
         <v>1307.7</v>
       </c>
       <c r="AH116" s="164">
         <v>1333.2</v>
       </c>
       <c r="AI116" s="166">
         <v>1468.5</v>
       </c>
-      <c r="AJ116" s="166"/>
+      <c r="AJ116" s="7">
+        <f>AI116*AJ115/100</f>
+        <v>1566.8895000000002</v>
+      </c>
     </row>
     <row r="117" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B117" s="161"/>
       <c r="C117" s="161"/>
       <c r="D117" s="161"/>
       <c r="E117" s="161"/>
       <c r="F117" s="161"/>
       <c r="G117" s="161"/>
       <c r="H117" s="161"/>
       <c r="I117" s="161"/>
       <c r="J117" s="161"/>
       <c r="K117" s="161"/>
       <c r="L117" s="161"/>
       <c r="M117" s="161"/>
       <c r="N117" s="161"/>
       <c r="O117" s="161"/>
       <c r="P117" s="161"/>
       <c r="Q117" s="161"/>
       <c r="R117" s="161"/>
       <c r="S117" s="161"/>
       <c r="T117" s="161"/>
       <c r="U117" s="8"/>
       <c r="V117" s="8"/>
       <c r="W117" s="2"/>
       <c r="X117" s="183"/>
       <c r="Y117" s="2"/>
       <c r="Z117" s="2"/>
       <c r="AA117" s="2"/>
       <c r="AB117" s="2"/>
       <c r="AC117" s="164"/>
       <c r="AD117" s="168"/>
       <c r="AE117" s="164"/>
       <c r="AF117" s="164"/>
       <c r="AG117" s="166"/>
       <c r="AH117" s="164"/>
       <c r="AI117" s="166"/>
-      <c r="AJ117" s="166"/>
+      <c r="AJ117" s="318"/>
     </row>
     <row r="118" spans="1:36" s="163" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="143" t="s">
         <v>51</v>
       </c>
       <c r="B118" s="184">
         <v>0</v>
       </c>
       <c r="C118" s="184">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="D118" s="184">
         <v>1.147</v>
       </c>
       <c r="E118" s="184">
         <v>5.649</v>
       </c>
       <c r="F118" s="184">
         <v>17.625</v>
       </c>
       <c r="G118" s="184">
         <v>15.641</v>
       </c>
       <c r="H118" s="184">
         <v>24.233000000000001</v>
@@ -15418,51 +15722,53 @@
       </c>
       <c r="AB118" s="82" t="s">
         <v>1</v>
       </c>
       <c r="AC118" s="82" t="s">
         <v>1</v>
       </c>
       <c r="AD118" s="82" t="s">
         <v>1</v>
       </c>
       <c r="AE118" s="9" t="s">
         <v>1</v>
       </c>
       <c r="AF118" s="9" t="s">
         <v>1</v>
       </c>
       <c r="AG118" s="9" t="s">
         <v>1</v>
       </c>
       <c r="AH118" s="9" t="s">
         <v>1</v>
       </c>
       <c r="AI118" s="166">
         <v>25.2</v>
       </c>
-      <c r="AJ118" s="166"/>
+      <c r="AJ118" s="149">
+        <v>34.356000000000002</v>
+      </c>
     </row>
     <row r="119" spans="1:36" s="163" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="118" t="s">
         <v>24</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H119" s="43" t="s">
         <v>1</v>
@@ -15526,91 +15832,93 @@
       </c>
       <c r="AB119" s="43" t="s">
         <v>171</v>
       </c>
       <c r="AC119" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AD119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AE119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AF119" s="43" t="s">
         <v>172</v>
       </c>
       <c r="AG119" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH119" s="9" t="s">
         <v>1</v>
       </c>
       <c r="AI119" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AJ119" s="4"/>
+      <c r="AJ119" s="316">
+        <v>344.4</v>
+      </c>
     </row>
     <row r="120" spans="1:36" s="163" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B120" s="164"/>
       <c r="C120" s="185"/>
       <c r="D120" s="186"/>
       <c r="E120" s="186"/>
       <c r="F120" s="186"/>
       <c r="G120" s="186"/>
       <c r="H120" s="186"/>
       <c r="I120" s="43"/>
       <c r="J120" s="43"/>
       <c r="K120" s="43"/>
       <c r="L120" s="43"/>
       <c r="M120" s="43"/>
       <c r="N120" s="43"/>
       <c r="O120" s="43"/>
       <c r="P120" s="43"/>
       <c r="Q120" s="43"/>
       <c r="R120" s="43"/>
       <c r="S120" s="43"/>
       <c r="T120" s="43"/>
       <c r="U120" s="43"/>
       <c r="V120" s="43"/>
       <c r="W120" s="164"/>
       <c r="X120" s="164"/>
       <c r="Y120" s="2"/>
       <c r="Z120" s="2"/>
       <c r="AA120" s="2"/>
       <c r="AB120" s="2"/>
       <c r="AC120" s="164"/>
       <c r="AD120" s="168"/>
       <c r="AE120" s="164"/>
       <c r="AF120" s="164"/>
       <c r="AG120" s="166"/>
       <c r="AH120" s="164"/>
       <c r="AI120" s="166"/>
-      <c r="AJ120" s="166"/>
+      <c r="AJ120" s="318"/>
     </row>
     <row r="121" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="53" t="s">
         <v>51</v>
       </c>
       <c r="B121" s="3">
         <v>4.5170000000000003</v>
       </c>
       <c r="C121" s="3">
         <v>33.104999999999997</v>
       </c>
       <c r="D121" s="3">
         <v>374.041</v>
       </c>
       <c r="E121" s="3">
         <v>3802.39</v>
       </c>
       <c r="F121" s="3">
         <v>6979.1819999999998</v>
       </c>
       <c r="G121" s="3">
         <v>7209.6080000000002</v>
       </c>
       <c r="H121" s="3">
         <v>7315.5680000000002</v>
@@ -15674,51 +15982,53 @@
       </c>
       <c r="AB121" s="3">
         <v>484886.4</v>
       </c>
       <c r="AC121" s="4">
         <v>546873.69999999995</v>
       </c>
       <c r="AD121" s="3">
         <v>786484.7</v>
       </c>
       <c r="AE121" s="3">
         <v>1080822.7</v>
       </c>
       <c r="AF121" s="3">
         <v>1390528</v>
       </c>
       <c r="AG121" s="166">
         <v>1788851.3</v>
       </c>
       <c r="AH121" s="168">
         <v>1752362</v>
       </c>
       <c r="AI121" s="166">
         <v>2405508.4</v>
       </c>
-      <c r="AJ121" s="166"/>
+      <c r="AJ121" s="295">
+        <v>3353412.5</v>
+      </c>
     </row>
     <row r="122" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="118" t="s">
         <v>56</v>
       </c>
       <c r="B122" s="3">
         <v>99</v>
       </c>
       <c r="C122" s="3">
         <v>89.9</v>
       </c>
       <c r="D122" s="3">
         <v>82.6</v>
       </c>
       <c r="E122" s="3">
         <v>51</v>
       </c>
       <c r="F122" s="3">
         <v>56.9</v>
       </c>
       <c r="G122" s="3">
         <v>46.5</v>
       </c>
       <c r="H122" s="3">
         <v>902</v>
@@ -15782,51 +16092,53 @@
       </c>
       <c r="AB122" s="187">
         <v>111.2</v>
       </c>
       <c r="AC122" s="145">
         <v>108.3</v>
       </c>
       <c r="AD122" s="43">
         <v>118.9</v>
       </c>
       <c r="AE122" s="145">
         <v>103.3</v>
       </c>
       <c r="AF122" s="145">
         <v>114</v>
       </c>
       <c r="AG122" s="166">
         <v>102.3</v>
       </c>
       <c r="AH122" s="164">
         <v>102.5</v>
       </c>
       <c r="AI122" s="166">
         <v>113.7</v>
       </c>
-      <c r="AJ122" s="166"/>
+      <c r="AJ122" s="316">
+        <v>108.1</v>
+      </c>
     </row>
     <row r="123" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="182" t="s">
         <v>143</v>
       </c>
       <c r="B123" s="43">
         <v>100</v>
       </c>
       <c r="C123" s="3">
         <f>B123*C122/100</f>
         <v>89.9</v>
       </c>
       <c r="D123" s="3">
         <f t="shared" ref="D123:T123" si="5">C123*D122/100</f>
         <v>74.257400000000004</v>
       </c>
       <c r="E123" s="3">
         <f t="shared" si="5"/>
         <v>37.871274</v>
       </c>
       <c r="F123" s="3">
         <f t="shared" si="5"/>
         <v>21.548754905999999</v>
       </c>
       <c r="G123" s="3">
@@ -15919,51 +16231,53 @@
       </c>
       <c r="AC123" s="3">
         <f t="shared" si="6"/>
         <v>700.32519679829409</v>
       </c>
       <c r="AD123" s="3">
         <v>832.7</v>
       </c>
       <c r="AE123" s="3">
         <f>AD123*AE122/100</f>
         <v>860.17910000000006</v>
       </c>
       <c r="AF123" s="3">
         <f t="shared" ref="AF123" si="7">AE123*AF122/100</f>
         <v>980.60417400000006</v>
       </c>
       <c r="AG123" s="166">
         <v>1003.2</v>
       </c>
       <c r="AH123" s="164">
         <v>1028.3</v>
       </c>
       <c r="AI123" s="166">
         <v>1169.2</v>
       </c>
-      <c r="AJ123" s="166"/>
+      <c r="AJ123" s="318">
+        <v>1263.9000000000001</v>
+      </c>
     </row>
     <row r="124" spans="1:36" s="163" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="188" t="s">
         <v>144</v>
       </c>
       <c r="B124" s="3">
         <v>1.8</v>
       </c>
       <c r="C124" s="3">
         <v>7.6</v>
       </c>
       <c r="D124" s="3">
         <v>82.7</v>
       </c>
       <c r="E124" s="3">
         <v>1282.3</v>
       </c>
       <c r="F124" s="3">
         <v>2533.3000000000002</v>
       </c>
       <c r="G124" s="3">
         <v>2384.1</v>
       </c>
       <c r="H124" s="3">
         <v>2655.9</v>
@@ -16027,51 +16341,53 @@
       </c>
       <c r="AB124" s="3">
         <v>35038</v>
       </c>
       <c r="AC124" s="4">
         <v>36635.9</v>
       </c>
       <c r="AD124" s="4">
         <v>42666.5</v>
       </c>
       <c r="AE124" s="3">
         <v>52855.199999999997</v>
       </c>
       <c r="AF124" s="3">
         <v>57871.4</v>
       </c>
       <c r="AG124" s="166">
         <v>77146.3</v>
       </c>
       <c r="AH124" s="168">
         <v>80214.100000000006</v>
       </c>
       <c r="AI124" s="166">
         <v>93239.7</v>
       </c>
-      <c r="AJ124" s="166"/>
+      <c r="AJ124" s="295">
+        <v>122178.9</v>
+      </c>
     </row>
     <row r="125" spans="1:36" s="163" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="188" t="s">
         <v>145</v>
       </c>
       <c r="B125" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C125" s="3">
         <v>1</v>
       </c>
       <c r="D125" s="3">
         <v>9.6</v>
       </c>
       <c r="E125" s="3">
         <v>71.900000000000006</v>
       </c>
       <c r="F125" s="3">
         <v>179.7</v>
       </c>
       <c r="G125" s="3">
         <v>217.5</v>
       </c>
       <c r="H125" s="3">
         <v>490.9</v>
@@ -16135,51 +16451,53 @@
       </c>
       <c r="AB125" s="3">
         <v>20268.7</v>
       </c>
       <c r="AC125" s="4">
         <v>29472</v>
       </c>
       <c r="AD125" s="4">
         <v>33724.300000000003</v>
       </c>
       <c r="AE125" s="3">
         <v>46378.3</v>
       </c>
       <c r="AF125" s="3">
         <v>92135.8</v>
       </c>
       <c r="AG125" s="166">
         <v>137053.1</v>
       </c>
       <c r="AH125" s="168">
         <v>149395.4</v>
       </c>
       <c r="AI125" s="166">
         <v>138085.29999999999</v>
       </c>
-      <c r="AJ125" s="166"/>
+      <c r="AJ125" s="295">
+        <v>157537.54</v>
+      </c>
     </row>
     <row r="126" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="171" t="s">
         <v>146</v>
       </c>
       <c r="B126" s="3">
         <v>0.3</v>
       </c>
       <c r="C126" s="3">
         <v>2.7</v>
       </c>
       <c r="D126" s="3">
         <v>30.8</v>
       </c>
       <c r="E126" s="3">
         <v>310.89999999999998</v>
       </c>
       <c r="F126" s="3">
         <v>308.2</v>
       </c>
       <c r="G126" s="3">
         <v>61.5</v>
       </c>
       <c r="H126" s="3">
         <v>76.3</v>
@@ -16243,51 +16561,53 @@
       </c>
       <c r="AB126" s="3">
         <v>3569.3</v>
       </c>
       <c r="AC126" s="3">
         <v>3343.7</v>
       </c>
       <c r="AD126" s="3">
         <v>4458.3</v>
       </c>
       <c r="AE126" s="3">
         <v>4452.6000000000004</v>
       </c>
       <c r="AF126" s="3">
         <v>9117.2999999999993</v>
       </c>
       <c r="AG126" s="166">
         <v>8495.1</v>
       </c>
       <c r="AH126" s="168">
         <v>9129</v>
       </c>
       <c r="AI126" s="166">
         <v>12857.8</v>
       </c>
-      <c r="AJ126" s="166"/>
+      <c r="AJ126" s="295">
+        <v>10065.6</v>
+      </c>
     </row>
     <row r="127" spans="1:36" s="190" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="189" t="s">
         <v>164</v>
       </c>
       <c r="B127" s="3">
         <v>0</v>
       </c>
       <c r="C127" s="3">
         <v>0</v>
       </c>
       <c r="D127" s="3">
         <v>0.5</v>
       </c>
       <c r="E127" s="3">
         <v>11.1</v>
       </c>
       <c r="F127" s="3">
         <v>17.3</v>
       </c>
       <c r="G127" s="3">
         <v>31.5</v>
       </c>
       <c r="H127" s="3">
         <v>50.5</v>
@@ -16351,51 +16671,53 @@
       </c>
       <c r="AB127" s="3">
         <v>2830.3</v>
       </c>
       <c r="AC127" s="4">
         <v>3070.8</v>
       </c>
       <c r="AD127" s="4">
         <v>1503.2</v>
       </c>
       <c r="AE127" s="3">
         <v>431.9</v>
       </c>
       <c r="AF127" s="3">
         <v>1470.2</v>
       </c>
       <c r="AG127" s="166">
         <v>2161.1999999999998</v>
       </c>
       <c r="AH127" s="168">
         <v>3287.3</v>
       </c>
       <c r="AI127" s="166">
         <v>3222.2</v>
       </c>
-      <c r="AJ127" s="166"/>
+      <c r="AJ127" s="295">
+        <v>5677</v>
+      </c>
     </row>
     <row r="128" spans="1:36" s="163" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="171" t="s">
         <v>147</v>
       </c>
       <c r="B128" s="3">
         <v>0</v>
       </c>
       <c r="C128" s="3">
         <v>0.3</v>
       </c>
       <c r="D128" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="E128" s="3">
         <v>47</v>
       </c>
       <c r="F128" s="3">
         <v>119.7</v>
       </c>
       <c r="G128" s="3">
         <v>176.1</v>
       </c>
       <c r="H128" s="3">
         <v>174</v>
@@ -16459,51 +16781,53 @@
       </c>
       <c r="AB128" s="3">
         <v>654</v>
       </c>
       <c r="AC128" s="4">
         <v>855.3</v>
       </c>
       <c r="AD128" s="4">
         <v>610.6</v>
       </c>
       <c r="AE128" s="3">
         <v>1050.5</v>
       </c>
       <c r="AF128" s="3">
         <v>1375.1</v>
       </c>
       <c r="AG128" s="166">
         <v>1184.3</v>
       </c>
       <c r="AH128" s="168">
         <v>1081.8</v>
       </c>
       <c r="AI128" s="166">
         <v>1199.8</v>
       </c>
-      <c r="AJ128" s="166"/>
+      <c r="AJ128" s="295">
+        <v>2320.4</v>
+      </c>
     </row>
     <row r="129" spans="1:36" s="190" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="189" t="s">
         <v>165</v>
       </c>
       <c r="B129" s="185" t="s">
         <v>1</v>
       </c>
       <c r="C129" s="3">
         <v>0</v>
       </c>
       <c r="D129" s="185" t="s">
         <v>1</v>
       </c>
       <c r="E129" s="3">
         <v>3.2</v>
       </c>
       <c r="F129" s="3">
         <v>5.5</v>
       </c>
       <c r="G129" s="3">
         <v>10.3</v>
       </c>
       <c r="H129" s="3">
         <v>57.1</v>
@@ -16567,51 +16891,53 @@
       </c>
       <c r="AB129" s="3">
         <v>27653.5</v>
       </c>
       <c r="AC129" s="4">
         <v>29450</v>
       </c>
       <c r="AD129" s="4">
         <v>36588.1</v>
       </c>
       <c r="AE129" s="3">
         <v>38772.300000000003</v>
       </c>
       <c r="AF129" s="3">
         <v>56855</v>
       </c>
       <c r="AG129" s="166">
         <v>77597.600000000006</v>
       </c>
       <c r="AH129" s="168">
         <v>80200.800000000003</v>
       </c>
       <c r="AI129" s="166">
         <v>67660.100000000006</v>
       </c>
-      <c r="AJ129" s="166"/>
+      <c r="AJ129" s="295">
+        <v>87775.6</v>
+      </c>
     </row>
     <row r="130" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="171" t="s">
         <v>148</v>
       </c>
       <c r="B130" s="3">
         <v>0</v>
       </c>
       <c r="C130" s="3">
         <v>0.3</v>
       </c>
       <c r="D130" s="3">
         <v>3.4</v>
       </c>
       <c r="E130" s="3">
         <v>13.3</v>
       </c>
       <c r="F130" s="3">
         <v>24.7</v>
       </c>
       <c r="G130" s="3">
         <v>113.5</v>
       </c>
       <c r="H130" s="3">
         <v>20.5</v>
@@ -16675,51 +17001,53 @@
       </c>
       <c r="AB130" s="3">
         <v>171.3</v>
       </c>
       <c r="AC130" s="4">
         <v>383.3</v>
       </c>
       <c r="AD130" s="4">
         <v>2822.6</v>
       </c>
       <c r="AE130" s="3">
         <v>5439.4</v>
       </c>
       <c r="AF130" s="3">
         <v>6127.9</v>
       </c>
       <c r="AG130" s="166">
         <v>4022.9</v>
       </c>
       <c r="AH130" s="168">
         <v>11550.4</v>
       </c>
       <c r="AI130" s="166">
         <v>11288</v>
       </c>
-      <c r="AJ130" s="166"/>
+      <c r="AJ130" s="295">
+        <v>14492.6</v>
+      </c>
     </row>
     <row r="131" spans="1:36" s="163" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="171" t="s">
         <v>149</v>
       </c>
       <c r="B131" s="3">
         <v>0.6</v>
       </c>
       <c r="C131" s="3">
         <v>5.9</v>
       </c>
       <c r="D131" s="3">
         <v>64.599999999999994</v>
       </c>
       <c r="E131" s="3">
         <v>581.5</v>
       </c>
       <c r="F131" s="3">
         <v>1192.5</v>
       </c>
       <c r="G131" s="3">
         <v>1037.2</v>
       </c>
       <c r="H131" s="3">
         <v>1590</v>
@@ -16783,51 +17111,53 @@
       </c>
       <c r="AB131" s="3">
         <v>73924</v>
       </c>
       <c r="AC131" s="4">
         <v>67708</v>
       </c>
       <c r="AD131" s="4">
         <v>70915.5</v>
       </c>
       <c r="AE131" s="3">
         <v>96153.7</v>
       </c>
       <c r="AF131" s="3">
         <v>143982.29999999999</v>
       </c>
       <c r="AG131" s="166">
         <v>206239.7</v>
       </c>
       <c r="AH131" s="168">
         <v>172454.9</v>
       </c>
       <c r="AI131" s="166">
         <v>193058</v>
       </c>
-      <c r="AJ131" s="166"/>
+      <c r="AJ131" s="295">
+        <v>261515.5</v>
+      </c>
     </row>
     <row r="132" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="171" t="s">
         <v>150</v>
       </c>
       <c r="B132" s="3">
         <v>0</v>
       </c>
       <c r="C132" s="3">
         <v>1.2</v>
       </c>
       <c r="D132" s="3">
         <v>5.4</v>
       </c>
       <c r="E132" s="3">
         <v>49.9</v>
       </c>
       <c r="F132" s="3">
         <v>233.7</v>
       </c>
       <c r="G132" s="3">
         <v>79.400000000000006</v>
       </c>
       <c r="H132" s="3">
         <v>6.3</v>
@@ -16891,51 +17221,53 @@
       </c>
       <c r="AB132" s="3">
         <v>194205.9</v>
       </c>
       <c r="AC132" s="3" t="s">
         <v>166</v>
       </c>
       <c r="AD132" s="3">
         <v>435499.8</v>
       </c>
       <c r="AE132" s="3">
         <v>619683.69999999995</v>
       </c>
       <c r="AF132" s="3">
         <v>725683</v>
       </c>
       <c r="AG132" s="166">
         <v>947586.8</v>
       </c>
       <c r="AH132" s="168">
         <v>792639.1</v>
       </c>
       <c r="AI132" s="166">
         <v>1266346.2</v>
       </c>
-      <c r="AJ132" s="166"/>
+      <c r="AJ132" s="295">
+        <v>1950309.358</v>
+      </c>
     </row>
     <row r="133" spans="1:36" s="163" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="171" t="s">
         <v>151</v>
       </c>
       <c r="B133" s="3">
         <v>0</v>
       </c>
       <c r="C133" s="3">
         <v>0.5</v>
       </c>
       <c r="D133" s="3">
         <v>4.8</v>
       </c>
       <c r="E133" s="3">
         <v>20.399999999999999</v>
       </c>
       <c r="F133" s="3">
         <v>41.8</v>
       </c>
       <c r="G133" s="3">
         <v>210.7</v>
       </c>
       <c r="H133" s="3">
         <v>298.2</v>
@@ -16999,51 +17331,53 @@
       </c>
       <c r="AB133" s="3">
         <v>26646.7</v>
       </c>
       <c r="AC133" s="3">
         <v>17145.900000000001</v>
       </c>
       <c r="AD133" s="3">
         <v>17745.599999999999</v>
       </c>
       <c r="AE133" s="3">
         <v>19534.599999999999</v>
       </c>
       <c r="AF133" s="3">
         <v>23114</v>
       </c>
       <c r="AG133" s="166">
         <v>30507.1</v>
       </c>
       <c r="AH133" s="168">
         <v>38978.400000000001</v>
       </c>
       <c r="AI133" s="98">
         <v>60907.199999999997</v>
       </c>
-      <c r="AJ133" s="98"/>
+      <c r="AJ133" s="295">
+        <v>63136.207000000002</v>
+      </c>
     </row>
     <row r="134" spans="1:36" s="163" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="171" t="s">
         <v>152</v>
       </c>
       <c r="B134" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C134" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D134" s="3">
         <v>1.4</v>
       </c>
       <c r="E134" s="3">
         <v>4</v>
       </c>
       <c r="F134" s="3">
         <v>8</v>
       </c>
       <c r="G134" s="3">
         <v>22.8</v>
       </c>
       <c r="H134" s="3">
         <v>23.2</v>
@@ -17107,51 +17441,53 @@
       </c>
       <c r="AB134" s="3">
         <v>4001.2</v>
       </c>
       <c r="AC134" s="82" t="s">
         <v>166</v>
       </c>
       <c r="AD134" s="3">
         <v>5118.6000000000004</v>
       </c>
       <c r="AE134" s="3">
         <v>7018.4</v>
       </c>
       <c r="AF134" s="3">
         <v>6048.1</v>
       </c>
       <c r="AG134" s="166">
         <v>15935.2</v>
       </c>
       <c r="AH134" s="168">
         <v>12616.3</v>
       </c>
       <c r="AI134" s="98">
         <v>16154.1</v>
       </c>
-      <c r="AJ134" s="98"/>
+      <c r="AJ134" s="295">
+        <v>22422.871999999999</v>
+      </c>
     </row>
     <row r="135" spans="1:36" s="163" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="171" t="s">
         <v>153</v>
       </c>
       <c r="B135" s="3">
         <v>0.8</v>
       </c>
       <c r="C135" s="3">
         <v>10.8</v>
       </c>
       <c r="D135" s="3">
         <v>120.4</v>
       </c>
       <c r="E135" s="3">
         <v>780.7</v>
       </c>
       <c r="F135" s="3">
         <v>1117.2</v>
       </c>
       <c r="G135" s="3">
         <v>964.1</v>
       </c>
       <c r="H135" s="3">
         <v>593.5</v>
@@ -17215,51 +17551,53 @@
       </c>
       <c r="AB135" s="3">
         <v>1737.4</v>
       </c>
       <c r="AC135" s="3">
         <v>2686.8</v>
       </c>
       <c r="AD135" s="3">
         <v>6005.6</v>
       </c>
       <c r="AE135" s="3">
         <v>3919.8</v>
       </c>
       <c r="AF135" s="3">
         <v>3135.7</v>
       </c>
       <c r="AG135" s="166">
         <v>3432.5</v>
       </c>
       <c r="AH135" s="168">
         <v>5079.7</v>
       </c>
       <c r="AI135" s="166">
         <v>6067</v>
       </c>
-      <c r="AJ135" s="166"/>
+      <c r="AJ135" s="295">
+        <v>6642.76</v>
+      </c>
     </row>
     <row r="136" spans="1:36" s="163" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="171" t="s">
         <v>154</v>
       </c>
       <c r="B136" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C136" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D136" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E136" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F136" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G136" s="3">
         <v>12.7</v>
       </c>
       <c r="H136" s="3">
         <v>22.7</v>
@@ -17323,51 +17661,53 @@
       </c>
       <c r="AB136" s="82" t="s">
         <v>1</v>
       </c>
       <c r="AC136" s="82" t="s">
         <v>166</v>
       </c>
       <c r="AD136" s="6" t="s">
         <v>166</v>
       </c>
       <c r="AE136" s="6" t="s">
         <v>166</v>
       </c>
       <c r="AF136" s="6" t="s">
         <v>166</v>
       </c>
       <c r="AG136" s="166">
         <v>6374.5</v>
       </c>
       <c r="AH136" s="4" t="s">
         <v>166</v>
       </c>
       <c r="AI136" s="166">
         <v>25162.1</v>
       </c>
-      <c r="AJ136" s="166"/>
+      <c r="AJ136" s="295">
+        <v>29266.347000000002</v>
+      </c>
     </row>
     <row r="137" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="171" t="s">
         <v>155</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>2</v>
@@ -17431,51 +17771,53 @@
       </c>
       <c r="AB137" s="3">
         <v>55929.7</v>
       </c>
       <c r="AC137" s="168">
         <v>51422.1</v>
       </c>
       <c r="AD137" s="168">
         <v>70266</v>
       </c>
       <c r="AE137" s="168">
         <v>108916.2</v>
       </c>
       <c r="AF137" s="3">
         <v>202875.5</v>
       </c>
       <c r="AG137" s="166">
         <v>204492.2</v>
       </c>
       <c r="AH137" s="168">
         <v>269858.8</v>
       </c>
       <c r="AI137" s="166">
         <v>347651.8</v>
       </c>
-      <c r="AJ137" s="166"/>
+      <c r="AJ137" s="295">
+        <v>434930.12300000002</v>
+      </c>
     </row>
     <row r="138" spans="1:36" s="163" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="171" t="s">
         <v>156</v>
       </c>
       <c r="B138" s="3">
         <v>0</v>
       </c>
       <c r="C138" s="3">
         <v>0</v>
       </c>
       <c r="D138" s="3">
         <v>1.1000000000000001</v>
       </c>
       <c r="E138" s="3">
         <v>30.7</v>
       </c>
       <c r="F138" s="3">
         <v>52.7</v>
       </c>
       <c r="G138" s="3">
         <v>25.6</v>
       </c>
       <c r="H138" s="3">
         <v>16.2</v>
@@ -17539,91 +17881,93 @@
       </c>
       <c r="AB138" s="3">
         <v>2160.4</v>
       </c>
       <c r="AC138" s="3">
         <v>1863.8</v>
       </c>
       <c r="AD138" s="3">
         <v>1462.9</v>
       </c>
       <c r="AE138" s="3">
         <v>2095.1</v>
       </c>
       <c r="AF138" s="3">
         <v>2765.8</v>
       </c>
       <c r="AG138" s="166">
         <v>3570.4</v>
       </c>
       <c r="AH138" s="168">
         <v>8933.6</v>
       </c>
       <c r="AI138" s="166">
         <v>10876.9</v>
       </c>
-      <c r="AJ138" s="166"/>
+      <c r="AJ138" s="295">
+        <v>15551.296</v>
+      </c>
     </row>
     <row r="139" spans="1:36" s="163" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="57" t="s">
         <v>58</v>
       </c>
       <c r="B139" s="82"/>
       <c r="C139" s="82"/>
       <c r="D139" s="82"/>
       <c r="E139" s="82"/>
       <c r="F139" s="82"/>
       <c r="G139" s="82"/>
       <c r="H139" s="82"/>
       <c r="I139" s="82"/>
       <c r="J139" s="82"/>
       <c r="K139" s="82"/>
       <c r="L139" s="82"/>
       <c r="M139" s="82"/>
       <c r="N139" s="82"/>
       <c r="O139" s="82"/>
       <c r="P139" s="82"/>
       <c r="Q139" s="82"/>
       <c r="R139" s="82"/>
       <c r="S139" s="9"/>
       <c r="T139" s="9"/>
       <c r="U139" s="9"/>
       <c r="V139" s="9"/>
       <c r="W139" s="9"/>
       <c r="X139" s="9"/>
       <c r="Y139" s="9"/>
       <c r="Z139" s="9"/>
       <c r="AA139" s="9"/>
       <c r="AB139" s="9"/>
       <c r="AC139" s="82"/>
       <c r="AD139" s="82"/>
       <c r="AE139" s="82"/>
       <c r="AF139" s="82"/>
       <c r="AG139" s="166"/>
       <c r="AH139" s="164"/>
-      <c r="AI139" s="305"/>
-      <c r="AJ139" s="305"/>
+      <c r="AI139" s="303"/>
+      <c r="AJ139" s="318"/>
     </row>
     <row r="140" spans="1:36" s="163" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="53" t="s">
         <v>51</v>
       </c>
       <c r="B140" s="3">
         <v>0.432</v>
       </c>
       <c r="C140" s="3">
         <v>10.829000000000001</v>
       </c>
       <c r="D140" s="3">
         <v>114.56399999999999</v>
       </c>
       <c r="E140" s="3">
         <v>2804.3220000000001</v>
       </c>
       <c r="F140" s="3">
         <v>5364.5069999999996</v>
       </c>
       <c r="G140" s="3">
         <v>6136.5460000000003</v>
       </c>
       <c r="H140" s="3">
         <v>6849.3389999999999</v>
@@ -17687,51 +18031,53 @@
       </c>
       <c r="AB140" s="3">
         <v>74426.600000000006</v>
       </c>
       <c r="AC140" s="3">
         <v>87330.7</v>
       </c>
       <c r="AD140" s="3">
         <v>83639.5</v>
       </c>
       <c r="AE140" s="3">
         <v>84334.1</v>
       </c>
       <c r="AF140" s="3">
         <v>128894.8</v>
       </c>
       <c r="AG140" s="166">
         <v>159392.9</v>
       </c>
       <c r="AH140" s="168">
         <v>152626.1</v>
       </c>
       <c r="AI140" s="166">
         <v>135954.9</v>
       </c>
-      <c r="AJ140" s="166"/>
+      <c r="AJ140" s="295">
+        <v>140039.364</v>
+      </c>
     </row>
     <row r="141" spans="1:36" s="163" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="118" t="s">
         <v>56</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>1</v>
@@ -17795,91 +18141,93 @@
       </c>
       <c r="AB141" s="2">
         <v>110.1</v>
       </c>
       <c r="AC141" s="164">
         <v>114.5</v>
       </c>
       <c r="AD141" s="168">
         <v>113.9</v>
       </c>
       <c r="AE141" s="168">
         <v>97.1</v>
       </c>
       <c r="AF141" s="145">
         <v>134</v>
       </c>
       <c r="AG141" s="166">
         <v>115.2</v>
       </c>
       <c r="AH141" s="164">
         <v>96.2</v>
       </c>
       <c r="AI141" s="166">
         <v>77.099999999999994</v>
       </c>
-      <c r="AJ141" s="166"/>
+      <c r="AJ141" s="316">
+        <v>90.4</v>
+      </c>
     </row>
     <row r="142" spans="1:36" s="163" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A142" s="147" t="s">
         <v>59</v>
       </c>
       <c r="B142" s="191"/>
       <c r="C142" s="185"/>
       <c r="D142" s="191"/>
       <c r="E142" s="191"/>
       <c r="F142" s="191"/>
       <c r="G142" s="191"/>
       <c r="H142" s="191"/>
       <c r="I142" s="43"/>
       <c r="J142" s="43"/>
       <c r="K142" s="43"/>
       <c r="L142" s="43"/>
       <c r="M142" s="43"/>
       <c r="N142" s="43"/>
       <c r="O142" s="43"/>
       <c r="P142" s="43"/>
       <c r="Q142" s="43"/>
       <c r="R142" s="43"/>
       <c r="S142" s="43"/>
       <c r="T142" s="43"/>
       <c r="U142" s="43"/>
       <c r="V142" s="43"/>
       <c r="W142" s="164"/>
       <c r="X142" s="164"/>
       <c r="Y142" s="2"/>
       <c r="Z142" s="2"/>
       <c r="AA142" s="2"/>
       <c r="AB142" s="2"/>
       <c r="AC142" s="164"/>
       <c r="AD142" s="168"/>
       <c r="AE142" s="168"/>
       <c r="AF142" s="164"/>
       <c r="AG142" s="166"/>
       <c r="AH142" s="164"/>
       <c r="AI142" s="166"/>
-      <c r="AJ142" s="166"/>
+      <c r="AJ142" s="318"/>
     </row>
     <row r="143" spans="1:36" s="163" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="53" t="s">
         <v>51</v>
       </c>
       <c r="B143" s="3">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="C143" s="3">
         <v>1.381</v>
       </c>
       <c r="D143" s="3">
         <v>4.0919999999999996</v>
       </c>
       <c r="E143" s="3">
         <v>95.745000000000005</v>
       </c>
       <c r="F143" s="3">
         <v>1240.6310000000001</v>
       </c>
       <c r="G143" s="3">
         <v>1127.7750000000001</v>
       </c>
       <c r="H143" s="3">
         <v>895.57600000000002</v>
@@ -17943,51 +18291,53 @@
       </c>
       <c r="AB143" s="3">
         <v>14614.2</v>
       </c>
       <c r="AC143" s="3">
         <v>12470.1</v>
       </c>
       <c r="AD143" s="3">
         <v>14221.2</v>
       </c>
       <c r="AE143" s="3">
         <v>19298.900000000001</v>
       </c>
       <c r="AF143" s="3">
         <v>24491.599999999999</v>
       </c>
       <c r="AG143" s="166">
         <v>24110.799999999999</v>
       </c>
       <c r="AH143" s="168">
         <v>28029</v>
       </c>
       <c r="AI143" s="166">
         <v>28197.1</v>
       </c>
-      <c r="AJ143" s="166"/>
+      <c r="AJ143" s="295">
+        <v>41031.925999999999</v>
+      </c>
     </row>
     <row r="144" spans="1:36" s="163" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="118" t="s">
         <v>56</v>
       </c>
       <c r="B144" s="3">
         <v>104.2</v>
       </c>
       <c r="C144" s="3">
         <v>97.8</v>
       </c>
       <c r="D144" s="3">
         <v>109.2</v>
       </c>
       <c r="E144" s="3">
         <v>105.5</v>
       </c>
       <c r="F144" s="3">
         <v>91.5</v>
       </c>
       <c r="G144" s="3">
         <v>91</v>
       </c>
       <c r="H144" s="3">
         <v>114.9</v>
@@ -18051,91 +18401,93 @@
       </c>
       <c r="AB144" s="2">
         <v>103.5</v>
       </c>
       <c r="AC144" s="164">
         <v>93.8</v>
       </c>
       <c r="AD144" s="168">
         <v>117.4</v>
       </c>
       <c r="AE144" s="168">
         <v>116.6</v>
       </c>
       <c r="AF144" s="145">
         <v>118.6</v>
       </c>
       <c r="AG144" s="166">
         <v>97.2</v>
       </c>
       <c r="AH144" s="45">
         <v>108.1</v>
       </c>
       <c r="AI144" s="166">
         <v>88.2</v>
       </c>
-      <c r="AJ144" s="166"/>
+      <c r="AJ144" s="316">
+        <v>120.3</v>
+      </c>
     </row>
     <row r="145" spans="1:36" s="163" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="192" t="s">
         <v>60</v>
       </c>
       <c r="B145" s="43"/>
       <c r="C145" s="43"/>
       <c r="D145" s="43"/>
       <c r="E145" s="43"/>
       <c r="F145" s="43"/>
       <c r="G145" s="43"/>
       <c r="H145" s="43"/>
       <c r="I145" s="43"/>
       <c r="J145" s="43"/>
       <c r="K145" s="43"/>
       <c r="L145" s="43"/>
       <c r="M145" s="43"/>
       <c r="N145" s="43"/>
       <c r="O145" s="43"/>
       <c r="P145" s="43"/>
       <c r="Q145" s="43"/>
       <c r="R145" s="43"/>
       <c r="S145" s="43"/>
       <c r="T145" s="43"/>
       <c r="U145" s="43"/>
       <c r="V145" s="43"/>
       <c r="W145" s="164"/>
       <c r="X145" s="164"/>
       <c r="Y145" s="2"/>
       <c r="Z145" s="164"/>
       <c r="AA145" s="164"/>
       <c r="AB145" s="164"/>
       <c r="AC145" s="164"/>
       <c r="AD145" s="164"/>
       <c r="AE145" s="164"/>
       <c r="AF145" s="164"/>
       <c r="AG145" s="166"/>
       <c r="AH145" s="164"/>
       <c r="AI145" s="98"/>
-      <c r="AJ145" s="98"/>
+      <c r="AJ145" s="158"/>
     </row>
     <row r="146" spans="1:36" s="163" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B146" s="3">
         <v>6.1115600000000006E-2</v>
       </c>
       <c r="C146" s="3">
         <v>0.75189799999999996</v>
       </c>
       <c r="D146" s="3">
         <v>5.1415679999999995</v>
       </c>
       <c r="E146" s="3">
         <v>81.875950000000003</v>
       </c>
       <c r="F146" s="3">
         <v>422.14265375736738</v>
       </c>
       <c r="G146" s="3">
         <v>765.24234749190748</v>
       </c>
       <c r="H146" s="3">
         <v>497.00012365874943</v>
@@ -18199,55 +18551,57 @@
       </c>
       <c r="AB146" s="4">
         <v>1308.7</v>
       </c>
       <c r="AC146" s="4">
         <v>1051.24</v>
       </c>
       <c r="AD146" s="4">
         <v>805.3</v>
       </c>
       <c r="AE146" s="4">
         <v>497.1</v>
       </c>
       <c r="AF146" s="164">
         <v>503.1</v>
       </c>
       <c r="AG146" s="166">
         <v>570.1</v>
       </c>
       <c r="AH146" s="45">
         <v>597.77865133792056</v>
       </c>
       <c r="AI146" s="98">
         <v>1529.1</v>
       </c>
-      <c r="AJ146" s="98"/>
+      <c r="AJ146" s="314">
+        <v>1659.5759660399228</v>
+      </c>
     </row>
     <row r="147" spans="1:36" s="163" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="143" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C147" s="3">
         <v>157.11602275032888</v>
       </c>
       <c r="D147" s="3">
         <v>71.532574897127006</v>
       </c>
       <c r="E147" s="3">
         <v>73.677718548116061</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>174</v>
       </c>
       <c r="G147" s="3">
         <v>127.51351877459544</v>
       </c>
       <c r="H147" s="3">
         <v>58.356195689113882</v>
       </c>
       <c r="I147" s="3">
         <v>85.912658482592079</v>
       </c>
@@ -18307,131 +18661,133 @@
       </c>
       <c r="AB147" s="4">
         <v>93.4</v>
       </c>
       <c r="AC147" s="4">
         <v>79.599999999999994</v>
       </c>
       <c r="AD147" s="4">
         <v>69.599999999999994</v>
       </c>
       <c r="AE147" s="4">
         <v>88</v>
       </c>
       <c r="AF147" s="164">
         <v>84.8</v>
       </c>
       <c r="AG147" s="166">
         <v>97.8</v>
       </c>
       <c r="AH147" s="45">
         <v>101.92950850965462</v>
       </c>
       <c r="AI147" s="98">
         <v>230.3</v>
       </c>
-      <c r="AJ147" s="98"/>
+      <c r="AJ147" s="314">
+        <v>95.427960659983697</v>
+      </c>
     </row>
     <row r="148" spans="1:36" s="163" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="194" t="s">
         <v>62</v>
       </c>
       <c r="B148" s="3"/>
       <c r="C148" s="3"/>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3"/>
       <c r="K148" s="3"/>
       <c r="L148" s="3"/>
       <c r="M148" s="3"/>
       <c r="N148" s="3"/>
       <c r="O148" s="3"/>
       <c r="P148" s="3"/>
       <c r="Q148" s="3"/>
       <c r="R148" s="3"/>
       <c r="S148" s="3"/>
       <c r="T148" s="3"/>
       <c r="U148" s="3"/>
       <c r="V148" s="3"/>
       <c r="W148" s="168"/>
       <c r="X148" s="168"/>
       <c r="Y148" s="4"/>
       <c r="Z148" s="4"/>
       <c r="AA148" s="4"/>
       <c r="AB148" s="4"/>
       <c r="AC148" s="4"/>
       <c r="AD148" s="4"/>
       <c r="AE148" s="164"/>
       <c r="AF148" s="164"/>
       <c r="AG148" s="166"/>
       <c r="AH148" s="45"/>
       <c r="AI148" s="98"/>
-      <c r="AJ148" s="98"/>
+      <c r="AJ148" s="158"/>
     </row>
     <row r="149" spans="1:36" s="163" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="194" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="164"/>
       <c r="C149" s="164"/>
       <c r="D149" s="164"/>
       <c r="E149" s="164"/>
       <c r="F149" s="164"/>
       <c r="G149" s="164"/>
       <c r="H149" s="164"/>
       <c r="I149" s="164"/>
       <c r="J149" s="164"/>
       <c r="K149" s="164"/>
       <c r="L149" s="164"/>
       <c r="M149" s="164"/>
       <c r="N149" s="164"/>
       <c r="O149" s="164"/>
       <c r="P149" s="164"/>
       <c r="Q149" s="164"/>
       <c r="R149" s="164"/>
       <c r="S149" s="164"/>
       <c r="T149" s="164"/>
       <c r="U149" s="164"/>
       <c r="V149" s="164"/>
       <c r="W149" s="164"/>
       <c r="X149" s="2"/>
       <c r="Y149" s="2"/>
       <c r="Z149" s="164"/>
       <c r="AA149" s="164"/>
       <c r="AB149" s="164"/>
       <c r="AC149" s="4"/>
       <c r="AD149" s="4"/>
       <c r="AE149" s="164"/>
       <c r="AF149" s="164"/>
       <c r="AG149" s="166"/>
       <c r="AH149" s="45"/>
       <c r="AI149" s="98"/>
-      <c r="AJ149" s="98"/>
+      <c r="AJ149" s="158"/>
     </row>
     <row r="150" spans="1:36" s="163" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="195" t="s">
         <v>51</v>
       </c>
       <c r="B150" s="3">
         <v>2.4850000000000004E-2</v>
       </c>
       <c r="C150" s="3">
         <v>0.122428</v>
       </c>
       <c r="D150" s="3">
         <v>1.2991999999999999</v>
       </c>
       <c r="E150" s="3">
         <v>33.03</v>
       </c>
       <c r="F150" s="3">
         <v>260.25336875736741</v>
       </c>
       <c r="G150" s="3">
         <v>583.9634724919074</v>
       </c>
       <c r="H150" s="3">
         <v>257.99520765874939</v>
@@ -18495,51 +18851,53 @@
       </c>
       <c r="AB150" s="4">
         <v>656.3</v>
       </c>
       <c r="AC150" s="4">
         <v>461.5</v>
       </c>
       <c r="AD150" s="4">
         <v>390.8</v>
       </c>
       <c r="AE150" s="164">
         <v>345.4</v>
       </c>
       <c r="AF150" s="164">
         <v>354.2</v>
       </c>
       <c r="AG150" s="166">
         <v>412.3</v>
       </c>
       <c r="AH150" s="45">
         <v>415.39329051027727</v>
       </c>
       <c r="AI150" s="98">
         <v>1335.1</v>
       </c>
-      <c r="AJ150" s="98"/>
+      <c r="AJ150" s="314">
+        <v>1358.0526264750001</v>
+      </c>
     </row>
     <row r="151" spans="1:36" s="163" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="195" t="s">
         <v>65</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C151" s="3">
         <v>58.832997987927556</v>
       </c>
       <c r="D151" s="3">
         <v>75.695102427549259</v>
       </c>
       <c r="E151" s="3">
         <v>95.320197044334975</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>175</v>
       </c>
       <c r="G151" s="3">
         <v>159.31289536583139</v>
       </c>
       <c r="H151" s="3">
         <v>44.34764227516564</v>
@@ -18603,91 +18961,93 @@
       </c>
       <c r="AB151" s="4">
         <v>88.1</v>
       </c>
       <c r="AC151" s="74">
         <v>69.400000000000006</v>
       </c>
       <c r="AD151" s="8">
         <v>75</v>
       </c>
       <c r="AE151" s="164">
         <v>79.099999999999994</v>
       </c>
       <c r="AF151" s="164">
         <v>82.9</v>
       </c>
       <c r="AG151" s="166">
         <v>100</v>
       </c>
       <c r="AH151" s="45">
         <v>103.26080799763979</v>
       </c>
       <c r="AI151" s="98">
         <v>296.39999999999998</v>
       </c>
-      <c r="AJ151" s="98"/>
+      <c r="AJ151" s="314">
+        <v>89.18045610841186</v>
+      </c>
     </row>
     <row r="152" spans="1:36" s="163" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="194" t="s">
         <v>64</v>
       </c>
       <c r="B152" s="164"/>
       <c r="C152" s="164"/>
       <c r="D152" s="164"/>
       <c r="E152" s="164"/>
       <c r="F152" s="164"/>
       <c r="G152" s="164"/>
       <c r="H152" s="164"/>
       <c r="I152" s="164"/>
       <c r="J152" s="164"/>
       <c r="K152" s="164"/>
       <c r="L152" s="164"/>
       <c r="M152" s="164"/>
       <c r="N152" s="164"/>
       <c r="O152" s="164"/>
       <c r="P152" s="164"/>
       <c r="Q152" s="164"/>
       <c r="R152" s="164"/>
       <c r="S152" s="164"/>
       <c r="T152" s="164"/>
       <c r="U152" s="164"/>
       <c r="V152" s="164"/>
       <c r="W152" s="164"/>
       <c r="X152" s="2"/>
       <c r="Y152" s="2"/>
       <c r="Z152" s="164"/>
       <c r="AA152" s="164"/>
       <c r="AB152" s="164"/>
       <c r="AC152" s="4"/>
       <c r="AD152" s="4"/>
       <c r="AE152" s="164"/>
       <c r="AF152" s="164"/>
       <c r="AG152" s="166"/>
       <c r="AH152" s="45"/>
       <c r="AI152" s="98"/>
-      <c r="AJ152" s="98"/>
+      <c r="AJ152" s="158"/>
     </row>
     <row r="153" spans="1:36" s="163" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="196" t="s">
         <v>51</v>
       </c>
       <c r="B153" s="3">
         <v>3.5265600000000001E-2</v>
       </c>
       <c r="C153" s="3">
         <v>0.22946999999999995</v>
       </c>
       <c r="D153" s="3">
         <v>2.3423679999999996</v>
       </c>
       <c r="E153" s="3">
         <v>47.945949999999996</v>
       </c>
       <c r="F153" s="3">
         <v>161.489285</v>
       </c>
       <c r="G153" s="3">
         <v>181.27487500000001</v>
       </c>
       <c r="H153" s="3">
         <v>238.90491599999999</v>
@@ -18751,51 +19111,53 @@
       </c>
       <c r="AB153" s="4">
         <v>259.3</v>
       </c>
       <c r="AC153" s="4">
         <v>189.3</v>
       </c>
       <c r="AD153" s="4">
         <v>150.5</v>
       </c>
       <c r="AE153" s="164">
         <v>151.69999999999999</v>
       </c>
       <c r="AF153" s="164">
         <v>148.9</v>
       </c>
       <c r="AG153" s="166">
         <v>157.80000000000001</v>
       </c>
       <c r="AH153" s="45">
         <v>177.66297013898523</v>
       </c>
       <c r="AI153" s="98">
         <v>144.5</v>
       </c>
-      <c r="AJ153" s="98"/>
+      <c r="AJ153" s="315">
+        <v>250.05567174999999</v>
+      </c>
     </row>
     <row r="154" spans="1:36" s="163" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="197" t="s">
         <v>66</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C154" s="3">
         <v>103.22353795199852</v>
       </c>
       <c r="D154" s="3">
         <v>106.84621083366017</v>
       </c>
       <c r="E154" s="3">
         <v>106.72063484473833</v>
       </c>
       <c r="F154" s="3">
         <v>98.102582178473881</v>
       </c>
       <c r="G154" s="3">
         <v>76.569646710616112</v>
       </c>
       <c r="H154" s="3">
         <v>103.42982721681642</v>
@@ -18859,51 +19221,53 @@
       </c>
       <c r="AB154" s="4">
         <v>101.8</v>
       </c>
       <c r="AC154" s="74">
         <v>80.400000000000006</v>
       </c>
       <c r="AD154" s="74">
         <v>71.599999999999994</v>
       </c>
       <c r="AE154" s="164">
         <v>90.1</v>
       </c>
       <c r="AF154" s="164">
         <v>89.3</v>
       </c>
       <c r="AG154" s="166">
         <v>92.6</v>
       </c>
       <c r="AH154" s="45">
         <v>98.507982436645023</v>
       </c>
       <c r="AI154" s="98">
         <v>78.5</v>
       </c>
-      <c r="AJ154" s="98"/>
+      <c r="AJ154" s="315">
+        <v>151.58328048921197</v>
+      </c>
     </row>
     <row r="155" spans="1:36" s="163" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="198" t="s">
         <v>101</v>
       </c>
       <c r="B155" s="3">
         <v>2.6</v>
       </c>
       <c r="C155" s="3">
         <v>0.9</v>
       </c>
       <c r="D155" s="3">
         <v>0.6</v>
       </c>
       <c r="E155" s="3">
         <v>0.6</v>
       </c>
       <c r="F155" s="3">
         <v>3.3</v>
       </c>
       <c r="G155" s="3">
         <v>5.0999999999999996</v>
       </c>
       <c r="H155" s="3">
         <v>4.4000000000000004</v>
@@ -18967,91 +19331,93 @@
       </c>
       <c r="AB155" s="4">
         <v>0.5</v>
       </c>
       <c r="AC155" s="74">
         <v>0.5</v>
       </c>
       <c r="AD155" s="74">
         <v>1.7</v>
       </c>
       <c r="AE155" s="74">
         <v>1.8</v>
       </c>
       <c r="AF155" s="164">
         <v>1.8</v>
       </c>
       <c r="AG155" s="158">
         <v>1.8</v>
       </c>
       <c r="AH155" s="45">
         <v>1.4116</v>
       </c>
       <c r="AI155" s="98">
         <v>1.5</v>
       </c>
-      <c r="AJ155" s="98"/>
+      <c r="AJ155" s="219">
+        <v>1</v>
+      </c>
     </row>
     <row r="156" spans="1:36" s="163" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="147" t="s">
         <v>102</v>
       </c>
       <c r="B156" s="3"/>
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3"/>
       <c r="K156" s="3"/>
       <c r="L156" s="3"/>
       <c r="M156" s="3"/>
       <c r="N156" s="3"/>
       <c r="O156" s="3"/>
       <c r="P156" s="3"/>
       <c r="Q156" s="3"/>
       <c r="R156" s="3"/>
       <c r="S156" s="3"/>
       <c r="T156" s="3"/>
       <c r="U156" s="3"/>
       <c r="V156" s="3"/>
       <c r="W156" s="168"/>
       <c r="X156" s="168"/>
       <c r="Y156" s="4"/>
       <c r="Z156" s="4"/>
       <c r="AA156" s="4"/>
       <c r="AB156" s="4"/>
       <c r="AC156" s="4"/>
       <c r="AD156" s="4"/>
       <c r="AE156" s="164"/>
       <c r="AF156" s="164"/>
       <c r="AG156" s="158"/>
       <c r="AH156" s="45"/>
       <c r="AI156" s="98"/>
-      <c r="AJ156" s="98"/>
+      <c r="AJ156" s="158"/>
     </row>
     <row r="157" spans="1:36" s="163" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="152" t="s">
         <v>103</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F157" s="3">
         <v>0.7</v>
       </c>
       <c r="G157" s="3">
         <v>1.5</v>
       </c>
       <c r="H157" s="3">
         <v>1.8</v>
@@ -19115,51 +19481,53 @@
       </c>
       <c r="AB157" s="4">
         <v>0.2</v>
       </c>
       <c r="AC157" s="4">
         <v>0.2</v>
       </c>
       <c r="AD157" s="4">
         <v>1.3</v>
       </c>
       <c r="AE157" s="164">
         <v>1.2</v>
       </c>
       <c r="AF157" s="164">
         <v>0.7</v>
       </c>
       <c r="AG157" s="158">
         <v>0.7</v>
       </c>
       <c r="AH157" s="45">
         <v>0.72519999999999996</v>
       </c>
       <c r="AI157" s="98">
         <v>0.9</v>
       </c>
-      <c r="AJ157" s="98"/>
+      <c r="AJ157" s="164">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="158" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="152" t="s">
         <v>67</v>
       </c>
       <c r="B158" s="3">
         <v>11.9</v>
       </c>
       <c r="C158" s="3">
         <v>6.5</v>
       </c>
       <c r="D158" s="3">
         <v>4</v>
       </c>
       <c r="E158" s="3">
         <v>3.6</v>
       </c>
       <c r="F158" s="3">
         <v>14.4</v>
       </c>
       <c r="G158" s="3">
         <v>24.1</v>
       </c>
       <c r="H158" s="3">
         <v>8.8000000000000007</v>
@@ -19223,51 +19591,53 @@
       </c>
       <c r="AB158" s="4">
         <v>1.8</v>
       </c>
       <c r="AC158" s="4">
         <v>0.7</v>
       </c>
       <c r="AD158" s="4">
         <v>0.7</v>
       </c>
       <c r="AE158" s="45">
         <v>0.56062999999999996</v>
       </c>
       <c r="AF158" s="45">
         <v>0.63761000000000001</v>
       </c>
       <c r="AG158" s="158">
         <v>0.6</v>
       </c>
       <c r="AH158" s="45">
         <v>0.66211000000000009</v>
       </c>
       <c r="AI158" s="98">
         <v>0.6</v>
       </c>
-      <c r="AJ158" s="98"/>
+      <c r="AJ158" s="164">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="159" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="152" t="s">
         <v>68</v>
       </c>
       <c r="B159" s="3">
         <v>2.2000000000000002</v>
       </c>
       <c r="C159" s="3">
         <v>1.7</v>
       </c>
       <c r="D159" s="3">
         <v>0.8</v>
       </c>
       <c r="E159" s="3">
         <v>0.9</v>
       </c>
       <c r="F159" s="3">
         <v>6.1</v>
       </c>
       <c r="G159" s="3">
         <v>8.4</v>
       </c>
       <c r="H159" s="3">
         <v>5</v>
@@ -19331,91 +19701,93 @@
       </c>
       <c r="AB159" s="4">
         <v>1</v>
       </c>
       <c r="AC159" s="4">
         <v>0.9</v>
       </c>
       <c r="AD159" s="4">
         <v>0.4</v>
       </c>
       <c r="AE159" s="45">
         <v>0.41766999999999999</v>
       </c>
       <c r="AF159" s="45">
         <v>0.3</v>
       </c>
       <c r="AG159" s="158">
         <v>0.3</v>
       </c>
       <c r="AH159" s="45">
         <v>0.31263000000000002</v>
       </c>
       <c r="AI159" s="98">
         <v>0.8</v>
       </c>
-      <c r="AJ159" s="98"/>
+      <c r="AJ159" s="164">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="160" spans="1:36" s="163" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A160" s="199" t="s">
         <v>157</v>
       </c>
       <c r="B160" s="3"/>
       <c r="C160" s="3"/>
       <c r="D160" s="3"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3"/>
       <c r="K160" s="3"/>
       <c r="L160" s="3"/>
       <c r="M160" s="3"/>
       <c r="N160" s="3"/>
       <c r="O160" s="3"/>
       <c r="P160" s="3"/>
       <c r="Q160" s="3"/>
       <c r="R160" s="3"/>
       <c r="S160" s="3"/>
       <c r="T160" s="3"/>
       <c r="U160" s="3"/>
       <c r="V160" s="3"/>
       <c r="W160" s="3"/>
       <c r="X160" s="3"/>
       <c r="Y160" s="4"/>
       <c r="Z160" s="4"/>
       <c r="AA160" s="4"/>
       <c r="AB160" s="4"/>
       <c r="AC160" s="4"/>
       <c r="AD160" s="4"/>
       <c r="AE160" s="164"/>
       <c r="AF160" s="164"/>
       <c r="AG160" s="158"/>
       <c r="AH160" s="45"/>
       <c r="AI160" s="98"/>
-      <c r="AJ160" s="98"/>
+      <c r="AJ160" s="158"/>
     </row>
     <row r="161" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="200" t="s">
         <v>158</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E161" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F161" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H161" s="9" t="s">
         <v>2</v>
@@ -19479,51 +19851,53 @@
       </c>
       <c r="AB161" s="4">
         <v>6.3</v>
       </c>
       <c r="AC161" s="4">
         <v>5.8</v>
       </c>
       <c r="AD161" s="4">
         <v>8.5</v>
       </c>
       <c r="AE161" s="164">
         <v>7.1</v>
       </c>
       <c r="AF161" s="164">
         <v>3.9</v>
       </c>
       <c r="AG161" s="158">
         <v>4.5999999999999996</v>
       </c>
       <c r="AH161" s="45">
         <v>5.3998999999999997</v>
       </c>
       <c r="AI161" s="98">
         <v>13.7</v>
       </c>
-      <c r="AJ161" s="98"/>
+      <c r="AJ161" s="316">
+        <v>6.8</v>
+      </c>
     </row>
     <row r="162" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="200" t="s">
         <v>67</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E162" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F162" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H162" s="9" t="s">
         <v>2</v>
@@ -19587,51 +19961,53 @@
       </c>
       <c r="AB162" s="4">
         <v>140.69999999999999</v>
       </c>
       <c r="AC162" s="4">
         <v>121.5</v>
       </c>
       <c r="AD162" s="4">
         <v>115.1</v>
       </c>
       <c r="AE162" s="164">
         <v>114.9</v>
       </c>
       <c r="AF162" s="164">
         <v>96.2</v>
       </c>
       <c r="AG162" s="158">
         <v>113.3</v>
       </c>
       <c r="AH162" s="45">
         <v>129.1</v>
       </c>
       <c r="AI162" s="98">
         <v>111.6</v>
       </c>
-      <c r="AJ162" s="98"/>
+      <c r="AJ162" s="316">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="163" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="200" t="s">
         <v>159</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E163" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F163" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H163" s="9" t="s">
         <v>2</v>
@@ -19695,91 +20071,93 @@
       </c>
       <c r="AB163" s="4">
         <v>167.3</v>
       </c>
       <c r="AC163" s="4">
         <v>153.19999999999999</v>
       </c>
       <c r="AD163" s="4">
         <v>150.80000000000001</v>
       </c>
       <c r="AE163" s="164">
         <v>154.19999999999999</v>
       </c>
       <c r="AF163" s="164">
         <v>149.9</v>
       </c>
       <c r="AG163" s="158">
         <v>170.7</v>
       </c>
       <c r="AH163" s="45">
         <v>180.7</v>
       </c>
       <c r="AI163" s="98">
         <v>199.4</v>
       </c>
-      <c r="AJ163" s="98"/>
+      <c r="AJ163" s="316">
+        <v>221.5</v>
+      </c>
     </row>
     <row r="164" spans="1:36" s="163" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="147" t="s">
         <v>69</v>
       </c>
       <c r="B164" s="3"/>
       <c r="C164" s="3"/>
       <c r="D164" s="3"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3"/>
       <c r="K164" s="3"/>
       <c r="L164" s="3"/>
       <c r="M164" s="3"/>
       <c r="N164" s="3"/>
       <c r="O164" s="3"/>
       <c r="P164" s="3"/>
       <c r="Q164" s="3"/>
       <c r="R164" s="3"/>
       <c r="S164" s="3"/>
       <c r="T164" s="3"/>
       <c r="U164" s="3"/>
       <c r="V164" s="3"/>
       <c r="W164" s="3"/>
       <c r="X164" s="168"/>
       <c r="Y164" s="4"/>
       <c r="Z164" s="168"/>
       <c r="AA164" s="168"/>
       <c r="AB164" s="168"/>
       <c r="AC164" s="168"/>
       <c r="AD164" s="168"/>
       <c r="AE164" s="164"/>
       <c r="AF164" s="164"/>
       <c r="AG164" s="158"/>
       <c r="AH164" s="45"/>
       <c r="AI164" s="98"/>
-      <c r="AJ164" s="98"/>
+      <c r="AJ164" s="158"/>
     </row>
     <row r="165" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="152" t="s">
         <v>70</v>
       </c>
       <c r="B165" s="3">
         <v>8.6999999999999993</v>
       </c>
       <c r="C165" s="3">
         <v>8.9</v>
       </c>
       <c r="D165" s="3">
         <v>10.8</v>
       </c>
       <c r="E165" s="3">
         <v>11.3</v>
       </c>
       <c r="F165" s="3">
         <v>11.8</v>
       </c>
       <c r="G165" s="3">
         <v>7.7</v>
       </c>
       <c r="H165" s="3">
         <v>8</v>
@@ -19843,51 +20221,53 @@
       </c>
       <c r="AB165" s="4">
         <v>0.5</v>
       </c>
       <c r="AC165" s="4">
         <v>0.3</v>
       </c>
       <c r="AD165" s="168">
         <v>0.3</v>
       </c>
       <c r="AE165" s="164">
         <v>0.3</v>
       </c>
       <c r="AF165" s="164">
         <v>0.3</v>
       </c>
       <c r="AG165" s="158">
         <v>0.3</v>
       </c>
       <c r="AH165" s="45">
         <v>0.23799999999999999</v>
       </c>
       <c r="AI165" s="98">
         <v>0.2</v>
       </c>
-      <c r="AJ165" s="98"/>
+      <c r="AJ165" s="164">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="166" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="201" t="s">
         <v>71</v>
       </c>
       <c r="B166" s="3">
         <v>3.2</v>
       </c>
       <c r="C166" s="3">
         <v>3.2</v>
       </c>
       <c r="D166" s="3">
         <v>3.6</v>
       </c>
       <c r="E166" s="3">
         <v>3.6</v>
       </c>
       <c r="F166" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="G166" s="3">
         <v>1.3</v>
       </c>
       <c r="H166" s="3">
         <v>0.8</v>
@@ -19951,51 +20331,53 @@
       </c>
       <c r="AB166" s="4">
         <v>2.5</v>
       </c>
       <c r="AC166" s="4">
         <v>1.7</v>
       </c>
       <c r="AD166" s="168">
         <v>1.5</v>
       </c>
       <c r="AE166" s="168">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF166" s="164">
         <v>1.1000000000000001</v>
       </c>
       <c r="AG166" s="158">
         <v>1.8</v>
       </c>
       <c r="AH166" s="45">
         <v>1.6359999999999999</v>
       </c>
       <c r="AI166" s="98">
         <v>1.7</v>
       </c>
-      <c r="AJ166" s="98"/>
+      <c r="AJ166" s="164">
+        <v>2.1</v>
+      </c>
     </row>
     <row r="167" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="152" t="s">
         <v>72</v>
       </c>
       <c r="B167" s="3">
         <v>2.6</v>
       </c>
       <c r="C167" s="3">
         <v>1.8</v>
       </c>
       <c r="D167" s="3">
         <v>1.4</v>
       </c>
       <c r="E167" s="3">
         <v>1.7</v>
       </c>
       <c r="F167" s="3">
         <v>1</v>
       </c>
       <c r="G167" s="3">
         <v>2.1</v>
       </c>
       <c r="H167" s="3">
         <v>1</v>
@@ -20059,51 +20441,53 @@
       </c>
       <c r="AB167" s="7">
         <v>0</v>
       </c>
       <c r="AC167" s="4">
         <v>0</v>
       </c>
       <c r="AD167" s="168">
         <v>0</v>
       </c>
       <c r="AE167" s="45">
         <v>0</v>
       </c>
       <c r="AF167" s="45">
         <v>0</v>
       </c>
       <c r="AG167" s="45">
         <v>0</v>
       </c>
       <c r="AH167" s="45">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AI167" s="45">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="AJ167" s="45"/>
+      <c r="AJ167" s="45">
+        <v>5.0000000000000001E-3</v>
+      </c>
     </row>
     <row r="168" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="152" t="s">
         <v>73</v>
       </c>
       <c r="B168" s="3">
         <v>0.2</v>
       </c>
       <c r="C168" s="3">
         <v>0.2</v>
       </c>
       <c r="D168" s="3">
         <v>0.2</v>
       </c>
       <c r="E168" s="3">
         <v>0.6</v>
       </c>
       <c r="F168" s="3">
         <v>0.5</v>
       </c>
       <c r="G168" s="3">
         <v>0.4</v>
       </c>
       <c r="H168" s="3">
         <v>0.3</v>
@@ -20167,51 +20551,53 @@
       </c>
       <c r="AB168" s="4">
         <v>0.3</v>
       </c>
       <c r="AC168" s="4">
         <v>0.5</v>
       </c>
       <c r="AD168" s="168">
         <v>0.3</v>
       </c>
       <c r="AE168" s="164">
         <v>0.4</v>
       </c>
       <c r="AF168" s="164">
         <v>0.4</v>
       </c>
       <c r="AG168" s="158">
         <v>0.4</v>
       </c>
       <c r="AH168" s="45">
         <v>0.28499999999999998</v>
       </c>
       <c r="AI168" s="98">
         <v>0.4</v>
       </c>
-      <c r="AJ168" s="98"/>
+      <c r="AJ168" s="317">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="169" spans="1:36" s="163" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="152" t="s">
         <v>74</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E169" s="3">
         <v>3.7</v>
       </c>
       <c r="F169" s="3">
         <v>3.6</v>
       </c>
       <c r="G169" s="3">
         <v>3.8</v>
       </c>
       <c r="H169" s="3">
         <v>3.9</v>
@@ -20275,51 +20661,53 @@
       </c>
       <c r="AB169" s="4">
         <v>1.6</v>
       </c>
       <c r="AC169" s="4">
         <v>1.5</v>
       </c>
       <c r="AD169" s="168">
         <v>0.1</v>
       </c>
       <c r="AE169" s="168">
         <v>3.8</v>
       </c>
       <c r="AF169" s="164">
         <v>3.6</v>
       </c>
       <c r="AG169" s="158">
         <v>0.6</v>
       </c>
       <c r="AH169" s="45">
         <v>1.9670000000000001</v>
       </c>
       <c r="AI169" s="98">
         <v>12.4</v>
       </c>
-      <c r="AJ169" s="98"/>
+      <c r="AJ169" s="45">
+        <v>23</v>
+      </c>
     </row>
     <row r="170" spans="1:36" s="204" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="88" t="s">
         <v>76</v>
       </c>
       <c r="B170" s="78" t="s">
         <v>2</v>
       </c>
       <c r="C170" s="78" t="s">
         <v>2</v>
       </c>
       <c r="D170" s="78" t="s">
         <v>2</v>
       </c>
       <c r="E170" s="78" t="s">
         <v>2</v>
       </c>
       <c r="F170" s="78" t="s">
         <v>2</v>
       </c>
       <c r="G170" s="78" t="s">
         <v>2</v>
       </c>
       <c r="H170" s="80">
         <v>25851</v>
@@ -20383,51 +20771,53 @@
       </c>
       <c r="AB170" s="202">
         <v>956891</v>
       </c>
       <c r="AC170" s="79">
         <v>1067455</v>
       </c>
       <c r="AD170" s="81">
         <v>919107</v>
       </c>
       <c r="AE170" s="38">
         <v>1125210.5</v>
       </c>
       <c r="AF170" s="203">
         <v>1225027.1000000001</v>
       </c>
       <c r="AG170" s="203">
         <v>1462524</v>
       </c>
       <c r="AH170" s="38">
         <v>1655032</v>
       </c>
       <c r="AI170" s="203">
         <v>1992816.6</v>
       </c>
-      <c r="AJ170" s="203"/>
+      <c r="AJ170" s="203">
+        <v>2515157.9</v>
+      </c>
     </row>
     <row r="171" spans="1:36" s="205" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A171" s="57" t="s">
         <v>162</v>
       </c>
       <c r="B171" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C171" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D171" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E171" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F171" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G171" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H171" s="66" t="s">
         <v>2</v>
@@ -20491,51 +20881,53 @@
       </c>
       <c r="AB171" s="67">
         <v>104.2</v>
       </c>
       <c r="AC171" s="71">
         <v>102.1</v>
       </c>
       <c r="AD171" s="35">
         <v>85.9</v>
       </c>
       <c r="AE171" s="35">
         <v>122.5</v>
       </c>
       <c r="AF171" s="203">
         <v>104.7</v>
       </c>
       <c r="AG171" s="71">
         <v>113.5</v>
       </c>
       <c r="AH171" s="35">
         <v>108.2</v>
       </c>
       <c r="AI171" s="203">
         <v>118.9</v>
       </c>
-      <c r="AJ171" s="203"/>
+      <c r="AJ171" s="203">
+        <v>122.2</v>
+      </c>
     </row>
     <row r="172" spans="1:36" s="205" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A172" s="169" t="s">
         <v>163</v>
       </c>
       <c r="B172" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C172" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D172" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E172" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F172" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G172" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H172" s="66" t="s">
         <v>2</v>
@@ -20599,51 +20991,53 @@
       </c>
       <c r="AB172" s="206">
         <v>744.3</v>
       </c>
       <c r="AC172" s="71">
         <v>759.9</v>
       </c>
       <c r="AD172" s="35">
         <v>652.79999999999995</v>
       </c>
       <c r="AE172" s="40">
         <v>799.68</v>
       </c>
       <c r="AF172" s="203">
         <v>837.3</v>
       </c>
       <c r="AG172" s="71">
         <v>950.3</v>
       </c>
       <c r="AH172" s="40">
         <v>1028.2</v>
       </c>
       <c r="AI172" s="203">
         <v>1222.5999999999999</v>
       </c>
-      <c r="AJ172" s="203"/>
+      <c r="AJ172" s="203">
+        <v>1494</v>
+      </c>
     </row>
     <row r="173" spans="1:36" s="205" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B173" s="209">
         <v>1</v>
       </c>
       <c r="C173" s="209">
         <v>10</v>
       </c>
       <c r="D173" s="209">
         <v>147</v>
       </c>
       <c r="E173" s="209">
         <v>1698</v>
       </c>
       <c r="F173" s="209">
         <v>2339</v>
       </c>
       <c r="G173" s="209">
         <v>2704</v>
       </c>
       <c r="H173" s="210">
         <v>11014</v>
@@ -20707,51 +21101,53 @@
       </c>
       <c r="AB173" s="212">
         <v>610970.19999999995</v>
       </c>
       <c r="AC173" s="79">
         <v>508515</v>
       </c>
       <c r="AD173" s="81">
         <v>525474.80000000005</v>
       </c>
       <c r="AE173" s="38">
         <v>575565.9</v>
       </c>
       <c r="AF173" s="203">
         <v>636613.6</v>
       </c>
       <c r="AG173" s="203">
         <v>717883.2</v>
       </c>
       <c r="AH173" s="35">
         <v>897720.3</v>
       </c>
       <c r="AI173" s="203">
         <v>1142043</v>
       </c>
-      <c r="AJ173" s="203"/>
+      <c r="AJ173" s="203">
+        <v>1570860.6</v>
+      </c>
     </row>
     <row r="174" spans="1:36" s="205" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="89" t="s">
         <v>160</v>
       </c>
       <c r="B174" s="66">
         <v>91.9</v>
       </c>
       <c r="C174" s="66">
         <v>34.1</v>
       </c>
       <c r="D174" s="66">
         <v>89.7</v>
       </c>
       <c r="E174" s="66">
         <v>52.7</v>
       </c>
       <c r="F174" s="93">
         <v>45</v>
       </c>
       <c r="G174" s="66">
         <v>35.4</v>
       </c>
       <c r="H174" s="67">
         <v>371.6</v>
@@ -20815,51 +21211,53 @@
       </c>
       <c r="AB174" s="213">
         <v>101.2</v>
       </c>
       <c r="AC174" s="71">
         <v>79.8</v>
       </c>
       <c r="AD174" s="35">
         <v>103.1</v>
       </c>
       <c r="AE174" s="35">
         <v>109.8</v>
       </c>
       <c r="AF174" s="203">
         <v>107</v>
       </c>
       <c r="AG174" s="71">
         <v>108.6</v>
       </c>
       <c r="AH174" s="35">
         <v>119.1</v>
       </c>
       <c r="AI174" s="203">
         <v>123.8</v>
       </c>
-      <c r="AJ174" s="203"/>
+      <c r="AJ174" s="203">
+        <v>134.6</v>
+      </c>
     </row>
     <row r="175" spans="1:36" s="205" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A175" s="169" t="s">
         <v>161</v>
       </c>
       <c r="B175" s="165" t="s">
         <v>1</v>
       </c>
       <c r="C175" s="214">
         <v>34.1</v>
       </c>
       <c r="D175" s="214">
         <v>30.6</v>
       </c>
       <c r="E175" s="214">
         <v>16.100000000000001</v>
       </c>
       <c r="F175" s="214">
         <v>7.3</v>
       </c>
       <c r="G175" s="214">
         <v>2.6</v>
       </c>
       <c r="H175" s="215">
         <v>9.5</v>
@@ -20923,51 +21321,53 @@
       </c>
       <c r="AB175" s="215">
         <v>156.19999999999999</v>
       </c>
       <c r="AC175" s="71">
         <v>124.6</v>
       </c>
       <c r="AD175" s="35">
         <v>128.5</v>
       </c>
       <c r="AE175" s="35">
         <v>141.1</v>
       </c>
       <c r="AF175" s="203">
         <v>151</v>
       </c>
       <c r="AG175" s="73">
         <v>164</v>
       </c>
       <c r="AH175" s="35">
         <v>195.3</v>
       </c>
       <c r="AI175" s="203">
         <v>241.8</v>
       </c>
-      <c r="AJ175" s="203"/>
+      <c r="AJ175" s="203">
+        <v>325.39999999999998</v>
+      </c>
     </row>
     <row r="176" spans="1:36" s="205" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="50" t="s">
         <v>77</v>
       </c>
       <c r="B176" s="209">
         <v>209.4</v>
       </c>
       <c r="C176" s="209">
         <v>178.7</v>
       </c>
       <c r="D176" s="209">
         <v>161.6</v>
       </c>
       <c r="E176" s="209">
         <v>85.2</v>
       </c>
       <c r="F176" s="209">
         <v>43.6</v>
       </c>
       <c r="G176" s="209">
         <v>39.4</v>
       </c>
       <c r="H176" s="210">
         <v>124</v>
@@ -21031,51 +21431,53 @@
       </c>
       <c r="AB176" s="218">
         <v>2359.6999999999998</v>
       </c>
       <c r="AC176" s="101">
         <v>2378.1</v>
       </c>
       <c r="AD176" s="38">
         <v>1783.7</v>
       </c>
       <c r="AE176" s="38">
         <v>3078.9</v>
       </c>
       <c r="AF176" s="203">
         <v>3144.9</v>
       </c>
       <c r="AG176" s="203">
         <v>2410.1</v>
       </c>
       <c r="AH176" s="35">
         <v>3934.8</v>
       </c>
       <c r="AI176" s="203">
         <v>4435.8999999999996</v>
       </c>
-      <c r="AJ176" s="203"/>
+      <c r="AJ176" s="203">
+        <v>4904.8999999999996</v>
+      </c>
     </row>
     <row r="177" spans="1:36" s="205" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="118" t="s">
         <v>56</v>
       </c>
       <c r="B177" s="93">
         <v>100</v>
       </c>
       <c r="C177" s="66">
         <v>85.3</v>
       </c>
       <c r="D177" s="66">
         <v>90.9</v>
       </c>
       <c r="E177" s="66">
         <v>52.7</v>
       </c>
       <c r="F177" s="66">
         <v>51.2</v>
       </c>
       <c r="G177" s="66">
         <v>90.4</v>
       </c>
       <c r="H177" s="67">
         <v>315.7</v>
@@ -21139,51 +21541,53 @@
       </c>
       <c r="AB177" s="67">
         <v>104.6</v>
       </c>
       <c r="AC177" s="71">
         <v>100.8</v>
       </c>
       <c r="AD177" s="40">
         <v>75</v>
       </c>
       <c r="AE177" s="219">
         <v>172.6</v>
       </c>
       <c r="AF177" s="71">
         <v>102.1</v>
       </c>
       <c r="AG177" s="71">
         <v>76.599999999999994</v>
       </c>
       <c r="AH177" s="35">
         <v>163.30000000000001</v>
       </c>
       <c r="AI177" s="203">
         <v>112.7</v>
       </c>
-      <c r="AJ177" s="203"/>
+      <c r="AJ177" s="203">
+        <v>110.6</v>
+      </c>
     </row>
     <row r="178" spans="1:36" s="205" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B178" s="165" t="s">
         <v>1</v>
       </c>
       <c r="C178" s="220">
         <v>85.3</v>
       </c>
       <c r="D178" s="220">
         <v>77.5</v>
       </c>
       <c r="E178" s="220">
         <v>40.9</v>
       </c>
       <c r="F178" s="220">
         <v>20.9</v>
       </c>
       <c r="G178" s="220">
         <v>18.899999999999999</v>
       </c>
       <c r="H178" s="206">
         <v>59.7</v>
@@ -21247,51 +21651,53 @@
       </c>
       <c r="AB178" s="38">
         <v>1132.4000000000001</v>
       </c>
       <c r="AC178" s="38">
         <v>1141.5</v>
       </c>
       <c r="AD178" s="38">
         <v>856.1</v>
       </c>
       <c r="AE178" s="38">
         <v>1477.7</v>
       </c>
       <c r="AF178" s="203">
         <v>1508.7</v>
       </c>
       <c r="AG178" s="203">
         <v>1155.7</v>
       </c>
       <c r="AH178" s="35">
         <v>1887.2</v>
       </c>
       <c r="AI178" s="203">
         <v>2126.9</v>
       </c>
-      <c r="AJ178" s="203"/>
+      <c r="AJ178" s="203">
+        <v>2352.3000000000002</v>
+      </c>
     </row>
     <row r="179" spans="1:36" s="205" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="222" t="s">
         <v>104</v>
       </c>
       <c r="B179" s="66"/>
       <c r="C179" s="66"/>
       <c r="D179" s="66"/>
       <c r="E179" s="66"/>
       <c r="F179" s="66"/>
       <c r="G179" s="66"/>
       <c r="H179" s="66"/>
       <c r="I179" s="66"/>
       <c r="J179" s="223"/>
       <c r="K179" s="223"/>
       <c r="L179" s="224"/>
       <c r="M179" s="224"/>
       <c r="N179" s="224"/>
       <c r="O179" s="224"/>
       <c r="P179" s="224"/>
       <c r="Q179" s="224"/>
       <c r="R179" s="224"/>
       <c r="S179" s="224"/>
       <c r="T179" s="224"/>
       <c r="U179" s="224"/>
@@ -21395,51 +21801,53 @@
       </c>
       <c r="AB180" s="217">
         <v>2450</v>
       </c>
       <c r="AC180" s="79">
         <v>4100</v>
       </c>
       <c r="AD180" s="81">
         <v>3212</v>
       </c>
       <c r="AE180" s="81">
         <v>1380</v>
       </c>
       <c r="AF180" s="81">
         <v>5340</v>
       </c>
       <c r="AG180" s="79">
         <v>5200</v>
       </c>
       <c r="AH180" s="35">
         <v>4295</v>
       </c>
       <c r="AI180" s="71">
         <v>6650</v>
       </c>
-      <c r="AJ180" s="71"/>
+      <c r="AJ180" s="71">
+        <v>42490</v>
+      </c>
     </row>
     <row r="181" spans="1:36" s="205" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="222" t="s">
         <v>79</v>
       </c>
       <c r="B181" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C181" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D181" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E181" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F181" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G181" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H181" s="66" t="s">
         <v>2</v>
@@ -21503,51 +21911,53 @@
       </c>
       <c r="AB181" s="217">
         <v>990</v>
       </c>
       <c r="AC181" s="71">
         <v>390</v>
       </c>
       <c r="AD181" s="35">
         <v>240</v>
       </c>
       <c r="AE181" s="35">
         <v>50</v>
       </c>
       <c r="AF181" s="71">
         <v>870</v>
       </c>
       <c r="AG181" s="71">
         <v>310</v>
       </c>
       <c r="AH181" s="35">
         <v>64</v>
       </c>
       <c r="AI181" s="71">
         <v>620</v>
       </c>
-      <c r="AJ181" s="71"/>
+      <c r="AJ181" s="71">
+        <v>1600</v>
+      </c>
     </row>
     <row r="182" spans="1:36" s="205" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="222" t="s">
         <v>80</v>
       </c>
       <c r="B182" s="66"/>
       <c r="C182" s="66"/>
       <c r="D182" s="66"/>
       <c r="E182" s="66"/>
       <c r="F182" s="66"/>
       <c r="G182" s="66"/>
       <c r="H182" s="66"/>
       <c r="I182" s="66"/>
       <c r="J182" s="69"/>
       <c r="K182" s="69"/>
       <c r="L182" s="69"/>
       <c r="M182" s="69"/>
       <c r="N182" s="69"/>
       <c r="O182" s="69"/>
       <c r="P182" s="69"/>
       <c r="Q182" s="69"/>
       <c r="R182" s="69"/>
       <c r="S182" s="69"/>
       <c r="T182" s="69"/>
       <c r="U182" s="69"/>
@@ -21653,51 +22063,53 @@
       </c>
       <c r="AB183" s="217">
         <v>1490</v>
       </c>
       <c r="AC183" s="210" t="s">
         <v>1</v>
       </c>
       <c r="AD183" s="225" t="s">
         <v>1</v>
       </c>
       <c r="AE183" s="225">
         <v>200</v>
       </c>
       <c r="AF183" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AG183" s="71">
         <v>220</v>
       </c>
       <c r="AH183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AI183" s="71">
         <v>250</v>
       </c>
-      <c r="AJ183" s="71"/>
+      <c r="AJ183" s="71">
+        <v>200</v>
+      </c>
     </row>
     <row r="184" spans="1:36" s="205" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="222" t="s">
         <v>105</v>
       </c>
       <c r="B184" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C184" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D184" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E184" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F184" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G184" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H184" s="67" t="s">
         <v>1</v>
@@ -21761,55 +22173,57 @@
       </c>
       <c r="AB184" s="67" t="s">
         <v>1</v>
       </c>
       <c r="AC184" s="210" t="s">
         <v>1</v>
       </c>
       <c r="AD184" s="225" t="s">
         <v>1</v>
       </c>
       <c r="AE184" s="225" t="s">
         <v>1</v>
       </c>
       <c r="AF184" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AG184" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AH184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AI184" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="AJ184" s="71"/>
+      <c r="AJ184" s="71">
+        <v>50</v>
+      </c>
     </row>
     <row r="185" spans="1:36" s="84" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="147" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B185" s="226"/>
       <c r="C185" s="226"/>
       <c r="D185" s="226"/>
       <c r="E185" s="226"/>
       <c r="F185" s="226"/>
       <c r="G185" s="226"/>
       <c r="H185" s="227"/>
       <c r="I185" s="227"/>
       <c r="J185" s="227"/>
       <c r="K185" s="227"/>
       <c r="L185" s="227"/>
       <c r="M185" s="227"/>
       <c r="N185" s="227"/>
       <c r="O185" s="227"/>
       <c r="P185" s="227"/>
       <c r="Q185" s="227"/>
       <c r="R185" s="226"/>
       <c r="S185" s="226"/>
       <c r="T185" s="226"/>
       <c r="U185" s="226"/>
       <c r="V185" s="226"/>
       <c r="W185" s="226"/>
       <c r="X185" s="226"/>
       <c r="Y185" s="226"/>
@@ -21909,51 +22323,53 @@
       </c>
       <c r="AB186" s="4">
         <v>9</v>
       </c>
       <c r="AC186" s="164">
         <v>10.199999999999999</v>
       </c>
       <c r="AD186" s="164">
         <v>9.8000000000000007</v>
       </c>
       <c r="AE186" s="164">
         <v>10.199999999999999</v>
       </c>
       <c r="AF186" s="164">
         <v>40.1</v>
       </c>
       <c r="AG186" s="2">
         <v>39.5</v>
       </c>
       <c r="AH186" s="164">
         <v>44.3</v>
       </c>
       <c r="AI186" s="164">
         <v>49.4</v>
       </c>
-      <c r="AJ186" s="164"/>
+      <c r="AJ186" s="164">
+        <v>42.6</v>
+      </c>
     </row>
     <row r="187" spans="1:36" s="229" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="182" t="s">
         <v>56</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E187" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>2</v>
@@ -22017,55 +22433,57 @@
       </c>
       <c r="AB187" s="4">
         <v>109.2</v>
       </c>
       <c r="AC187" s="164">
         <v>110.7</v>
       </c>
       <c r="AD187" s="45">
         <v>100</v>
       </c>
       <c r="AE187" s="164">
         <v>98.4</v>
       </c>
       <c r="AF187" s="164">
         <v>108.5</v>
       </c>
       <c r="AG187" s="2">
         <v>98.5</v>
       </c>
       <c r="AH187" s="164">
         <v>139.4</v>
       </c>
       <c r="AI187" s="145">
         <v>111.5</v>
       </c>
-      <c r="AJ187" s="145"/>
+      <c r="AJ187" s="145">
+        <v>86.1</v>
+      </c>
     </row>
     <row r="188" spans="1:36" s="229" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="230" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B188" s="3"/>
       <c r="C188" s="3"/>
       <c r="D188" s="3"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="168"/>
       <c r="I188" s="168"/>
       <c r="J188" s="168"/>
       <c r="K188" s="168"/>
       <c r="L188" s="168"/>
       <c r="M188" s="168"/>
       <c r="N188" s="168"/>
       <c r="O188" s="168"/>
       <c r="P188" s="168"/>
       <c r="Q188" s="168"/>
       <c r="R188" s="168"/>
       <c r="S188" s="168"/>
       <c r="T188" s="3"/>
       <c r="U188" s="3"/>
       <c r="V188" s="3"/>
       <c r="W188" s="168"/>
       <c r="X188" s="168"/>
       <c r="Y188" s="4"/>
@@ -22165,51 +22583,53 @@
       </c>
       <c r="AB189" s="4">
         <v>151.6</v>
       </c>
       <c r="AC189" s="164">
         <v>154.19999999999999</v>
       </c>
       <c r="AD189" s="164">
         <v>154.80000000000001</v>
       </c>
       <c r="AE189" s="164">
         <v>141.69999999999999</v>
       </c>
       <c r="AF189" s="164">
         <v>195.4</v>
       </c>
       <c r="AG189" s="2">
         <v>191.2</v>
       </c>
       <c r="AH189" s="164">
         <v>63.1</v>
       </c>
       <c r="AI189" s="145">
         <v>68.400000000000006</v>
       </c>
-      <c r="AJ189" s="145"/>
+      <c r="AJ189" s="145">
+        <v>56.6</v>
+      </c>
     </row>
     <row r="190" spans="1:36" s="229" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="182" t="s">
         <v>56</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H190" s="3">
         <v>70</v>
@@ -22273,151 +22693,155 @@
       </c>
       <c r="AB190" s="4">
         <v>106.4</v>
       </c>
       <c r="AC190" s="164">
         <v>101.5</v>
       </c>
       <c r="AD190" s="164">
         <v>101.1</v>
       </c>
       <c r="AE190" s="164">
         <v>91.4</v>
       </c>
       <c r="AF190" s="164">
         <v>110</v>
       </c>
       <c r="AG190" s="2">
         <v>97.8</v>
       </c>
       <c r="AH190" s="164">
         <v>131.6</v>
       </c>
       <c r="AI190" s="164">
         <v>108.5</v>
       </c>
-      <c r="AJ190" s="164"/>
+      <c r="AJ190" s="164">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="191" spans="1:36" s="229" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="182" t="s">
         <v>109</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C191" s="3"/>
       <c r="D191" s="3"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3">
         <v>87.5</v>
       </c>
       <c r="J191" s="3">
         <v>162.5</v>
       </c>
       <c r="K191" s="3">
         <v>300</v>
       </c>
       <c r="L191" s="3">
-        <v>2762.4</v>
+        <v>2762.5</v>
       </c>
       <c r="M191" s="3">
-        <v>3138.1</v>
+        <v>3137.5</v>
       </c>
       <c r="N191" s="3">
-        <v>3326.4</v>
+        <v>3325</v>
       </c>
       <c r="O191" s="3">
-        <v>3775.5</v>
+        <v>3775</v>
       </c>
       <c r="P191" s="3">
-        <v>4738.3</v>
+        <v>4737.5</v>
       </c>
       <c r="Q191" s="3">
-        <v>5889.7</v>
+        <v>5887.5</v>
       </c>
       <c r="R191" s="3">
-        <v>6755.5</v>
+        <v>6750</v>
       </c>
       <c r="S191" s="3">
-        <v>6654.2</v>
+        <v>6650</v>
       </c>
       <c r="T191" s="3">
-        <v>6640.9</v>
+        <v>7312.5</v>
       </c>
       <c r="U191" s="3">
-        <v>7570.6</v>
+        <v>8337.5</v>
       </c>
       <c r="V191" s="3">
-        <v>11030.4</v>
+        <v>12150</v>
       </c>
       <c r="W191" s="168">
-        <v>12773.2</v>
+        <v>14075</v>
       </c>
       <c r="X191" s="168">
-        <v>14076.1</v>
+        <v>15512.5</v>
       </c>
       <c r="Y191" s="4">
-        <v>15497.8</v>
+        <v>17087.5</v>
       </c>
       <c r="Z191" s="168">
-        <v>16164.2</v>
+        <v>17812.5</v>
       </c>
       <c r="AA191" s="168">
-        <v>16164.2</v>
+        <v>17825</v>
       </c>
       <c r="AB191" s="168">
-        <v>17198.7</v>
+        <v>18950</v>
       </c>
       <c r="AC191" s="168">
-        <v>17456.7</v>
+        <v>19275</v>
       </c>
       <c r="AD191" s="168">
-        <v>17648.7</v>
+        <v>19350</v>
       </c>
       <c r="AE191" s="168">
-        <v>16130.9</v>
+        <v>17712.5</v>
       </c>
       <c r="AF191" s="54" t="s">
-        <v>209</v>
-[...10 lines deleted...]
-      <c r="AJ191" s="164"/>
+        <v>332</v>
+      </c>
+      <c r="AG191" s="4">
+        <v>23900</v>
+      </c>
+      <c r="AH191" s="302">
+        <v>7887.5</v>
+      </c>
+      <c r="AI191" s="45">
+        <v>8550</v>
+      </c>
+      <c r="AJ191" s="164">
+        <v>7075</v>
+      </c>
     </row>
     <row r="192" spans="1:36" s="229" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="187" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B192" s="3"/>
       <c r="C192" s="3"/>
       <c r="D192" s="3"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3"/>
       <c r="K192" s="3"/>
       <c r="L192" s="3"/>
       <c r="M192" s="3"/>
       <c r="N192" s="3"/>
       <c r="O192" s="3"/>
       <c r="P192" s="3"/>
       <c r="Q192" s="3"/>
       <c r="R192" s="3"/>
       <c r="S192" s="3"/>
       <c r="T192" s="3"/>
       <c r="U192" s="3"/>
       <c r="V192" s="3"/>
       <c r="W192" s="3"/>
       <c r="X192" s="168"/>
       <c r="Y192" s="4"/>
@@ -22514,54 +22938,56 @@
       </c>
       <c r="AA193" s="168">
         <v>18916.2</v>
       </c>
       <c r="AB193" s="168">
         <v>19131.7</v>
       </c>
       <c r="AC193" s="168">
         <v>19239.400000000001</v>
       </c>
       <c r="AD193" s="168">
         <v>20979.599999999999</v>
       </c>
       <c r="AE193" s="168">
         <v>7747.9</v>
       </c>
       <c r="AF193" s="168">
         <v>11796.8</v>
       </c>
       <c r="AG193" s="4">
         <v>16255.2</v>
       </c>
       <c r="AH193" s="145">
         <v>16715</v>
       </c>
-      <c r="AI193" s="304">
+      <c r="AI193" s="302">
         <v>18225.7</v>
       </c>
-      <c r="AJ193" s="304"/>
+      <c r="AJ193" s="302">
+        <v>16969</v>
+      </c>
     </row>
     <row r="194" spans="1:36" s="229" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="182" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E194" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>2</v>
@@ -22625,55 +23051,57 @@
       </c>
       <c r="AB194" s="168">
         <v>107</v>
       </c>
       <c r="AC194" s="164">
         <v>105.3</v>
       </c>
       <c r="AD194" s="164">
         <v>111.1</v>
       </c>
       <c r="AE194" s="164">
         <v>36.9</v>
       </c>
       <c r="AF194" s="164">
         <v>112.3</v>
       </c>
       <c r="AG194" s="2">
         <v>105.7</v>
       </c>
       <c r="AH194" s="145">
         <v>125.7</v>
       </c>
       <c r="AI194" s="164">
         <v>109</v>
       </c>
-      <c r="AJ194" s="164"/>
+      <c r="AJ194" s="164">
+        <v>93.1</v>
+      </c>
     </row>
     <row r="195" spans="1:36" s="229" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="230" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B195" s="3"/>
       <c r="C195" s="3"/>
       <c r="D195" s="3"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3"/>
       <c r="K195" s="3"/>
       <c r="L195" s="3"/>
       <c r="M195" s="3"/>
       <c r="N195" s="3"/>
       <c r="O195" s="3"/>
       <c r="P195" s="3"/>
       <c r="Q195" s="3"/>
       <c r="R195" s="3"/>
       <c r="S195" s="3"/>
       <c r="T195" s="3"/>
       <c r="U195" s="3"/>
       <c r="V195" s="3"/>
       <c r="W195" s="168"/>
       <c r="X195" s="168"/>
       <c r="Y195" s="4"/>
@@ -22773,51 +23201,53 @@
       </c>
       <c r="AB196" s="168">
         <v>2528.5</v>
       </c>
       <c r="AC196" s="168">
         <v>2566</v>
       </c>
       <c r="AD196" s="168">
         <v>2574.1999999999998</v>
       </c>
       <c r="AE196" s="164">
         <v>690.3</v>
       </c>
       <c r="AF196" s="164">
         <v>502.3</v>
       </c>
       <c r="AG196" s="2">
         <v>488.9</v>
       </c>
       <c r="AH196" s="164">
         <v>237.5</v>
       </c>
       <c r="AI196" s="164">
         <v>297.8</v>
       </c>
-      <c r="AJ196" s="164"/>
+      <c r="AJ196" s="164">
+        <v>328.6</v>
+      </c>
     </row>
     <row r="197" spans="1:36" s="229" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="182" t="s">
         <v>56</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>2</v>
@@ -22881,159 +23311,163 @@
       </c>
       <c r="AB197" s="168">
         <v>103.6</v>
       </c>
       <c r="AC197" s="45">
         <v>101</v>
       </c>
       <c r="AD197" s="45">
         <v>100.8</v>
       </c>
       <c r="AE197" s="164">
         <v>26.8</v>
       </c>
       <c r="AF197" s="164">
         <v>72.400000000000006</v>
       </c>
       <c r="AG197" s="8">
         <v>97</v>
       </c>
       <c r="AH197" s="164">
         <v>111.7</v>
       </c>
       <c r="AI197" s="164">
         <v>125.4</v>
       </c>
-      <c r="AJ197" s="164"/>
+      <c r="AJ197" s="164">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="198" spans="1:36" s="229" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="182" t="s">
         <v>109</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I198" s="3">
         <v>120.6</v>
       </c>
       <c r="J198" s="3">
-        <v>155.19999999999999</v>
+        <v>155.30000000000001</v>
       </c>
       <c r="K198" s="3">
-        <v>181.9</v>
+        <v>182</v>
       </c>
       <c r="L198" s="3">
-        <v>1524.5</v>
+        <v>1525.8</v>
       </c>
       <c r="M198" s="3">
-        <v>1678.5</v>
+        <v>1679.3</v>
       </c>
       <c r="N198" s="3">
-        <v>2319.6999999999998</v>
+        <v>2321.3000000000002</v>
       </c>
       <c r="O198" s="3">
-        <v>2560.9</v>
+        <v>2562</v>
       </c>
       <c r="P198" s="3">
-        <v>2760.7</v>
+        <v>2762.9</v>
       </c>
       <c r="Q198" s="3">
-        <v>3080.9</v>
+        <v>3083.6</v>
       </c>
       <c r="R198" s="3">
-        <v>3333.5</v>
+        <v>3336.2</v>
       </c>
       <c r="S198" s="3">
-        <v>3046.8</v>
+        <v>3049.2</v>
       </c>
       <c r="T198" s="3">
-        <v>3220.5</v>
+        <v>3562.9</v>
       </c>
       <c r="U198" s="3">
-        <v>3864.6</v>
+        <v>4282.3999999999996</v>
       </c>
       <c r="V198" s="3">
-        <v>4521.6000000000004</v>
+        <v>5008.8</v>
       </c>
       <c r="W198" s="3">
-        <v>4811</v>
+        <v>5319.5</v>
       </c>
       <c r="X198" s="3">
-        <v>5393.1</v>
+        <v>5960.5</v>
       </c>
       <c r="Y198" s="3">
-        <v>5997.1</v>
+        <v>6627.1</v>
       </c>
       <c r="Z198" s="3">
-        <v>6267</v>
+        <v>6927.1</v>
       </c>
       <c r="AA198" s="3">
-        <v>6712</v>
+        <v>7419.8</v>
       </c>
       <c r="AB198" s="3">
-        <v>6953.6</v>
+        <v>7685.4</v>
       </c>
       <c r="AC198" s="168">
-        <v>7023.1</v>
+        <v>7799.4</v>
       </c>
       <c r="AD198" s="168">
-        <v>7079.3</v>
+        <v>7824.3</v>
       </c>
       <c r="AE198" s="168">
-        <v>1897.3</v>
+        <v>2098.1</v>
       </c>
       <c r="AF198" s="168">
-        <v>1373.6</v>
-[...2 lines deleted...]
-        <v>1332.4</v>
+        <v>1526.7</v>
+      </c>
+      <c r="AG198" s="8">
+        <v>1486</v>
       </c>
       <c r="AH198" s="164">
-        <v>1488.3</v>
+        <v>721.9</v>
       </c>
       <c r="AI198" s="164">
-        <v>1866.3</v>
-[...1 lines deleted...]
-      <c r="AJ198" s="164"/>
+        <v>905.2</v>
+      </c>
+      <c r="AJ198" s="164">
+        <v>998.8</v>
+      </c>
     </row>
     <row r="199" spans="1:36" s="229" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="182" t="s">
         <v>86</v>
       </c>
       <c r="B199" s="231"/>
       <c r="C199" s="231"/>
       <c r="D199" s="231"/>
       <c r="E199" s="231"/>
       <c r="F199" s="231"/>
       <c r="G199" s="231"/>
       <c r="H199" s="231"/>
       <c r="I199" s="231"/>
       <c r="J199" s="231"/>
       <c r="K199" s="231"/>
       <c r="L199" s="231"/>
       <c r="M199" s="231"/>
       <c r="N199" s="231"/>
       <c r="O199" s="231"/>
       <c r="P199" s="231"/>
       <c r="Q199" s="231"/>
       <c r="R199" s="231"/>
       <c r="S199" s="231"/>
       <c r="T199" s="231"/>
       <c r="U199" s="231"/>
@@ -23092,96 +23526,98 @@
       </c>
       <c r="M200" s="3" t="s">
         <v>2</v>
       </c>
       <c r="N200" s="3" t="s">
         <v>2</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>2</v>
       </c>
       <c r="P200" s="3" t="s">
         <v>2</v>
       </c>
       <c r="Q200" s="3">
         <v>241762.7</v>
       </c>
       <c r="R200" s="3">
         <v>249519.7</v>
       </c>
       <c r="S200" s="3">
         <v>383456.8</v>
       </c>
       <c r="T200" s="3">
         <v>340583.9</v>
       </c>
-      <c r="U200" s="3">
-[...30 lines deleted...]
-        <v>541162</v>
+      <c r="U200" s="308">
+        <v>466205.80177724181</v>
+      </c>
+      <c r="V200" s="308">
+        <v>424473.04127881501</v>
+      </c>
+      <c r="W200" s="308">
+        <v>467972.62019981846</v>
+      </c>
+      <c r="X200" s="308">
+        <v>579666.41187244235</v>
+      </c>
+      <c r="Y200" s="308">
+        <v>598332.40439016628</v>
+      </c>
+      <c r="Z200" s="308">
+        <v>734022.25954546372</v>
+      </c>
+      <c r="AA200" s="308">
+        <v>499270.16494109377</v>
+      </c>
+      <c r="AB200" s="308">
+        <v>535057.40499143745</v>
+      </c>
+      <c r="AC200" s="308">
+        <v>658869.60586402344</v>
+      </c>
+      <c r="AD200" s="308">
+        <v>644748.7628764587</v>
+      </c>
+      <c r="AE200" s="308">
+        <v>557010.11491981719</v>
       </c>
       <c r="AF200" s="168">
         <v>853296.94991471444</v>
       </c>
       <c r="AG200" s="168">
         <v>972761.54606171616</v>
       </c>
-      <c r="AH200" s="168">
-        <v>1715985.75</v>
+      <c r="AH200" s="308">
+        <v>1709297.45</v>
       </c>
       <c r="AI200" s="168">
         <v>1638667.63</v>
       </c>
-      <c r="AJ200" s="168"/>
+      <c r="AJ200" s="308">
+        <v>2106660.5</v>
+      </c>
     </row>
     <row r="201" spans="1:36" s="229" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="182" t="s">
         <v>56</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>2</v>
@@ -23200,96 +23636,98 @@
       </c>
       <c r="M201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="N201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="P201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="Q201" s="3" t="s">
         <v>2</v>
       </c>
       <c r="R201" s="3">
         <v>112.5</v>
       </c>
       <c r="S201" s="3">
         <v>101.2</v>
       </c>
       <c r="T201" s="3">
         <v>91.1</v>
       </c>
-      <c r="U201" s="3">
-[...30 lines deleted...]
-        <v>67.400000000000006</v>
+      <c r="U201" s="308">
+        <v>90.199601834667007</v>
+      </c>
+      <c r="V201" s="308">
+        <v>89.438151298894127</v>
+      </c>
+      <c r="W201" s="308">
+        <v>105.72694198120018</v>
+      </c>
+      <c r="X201" s="308">
+        <v>122.37791437351211</v>
+      </c>
+      <c r="Y201" s="308">
+        <v>99.884147387952268</v>
+      </c>
+      <c r="Z201" s="308">
+        <v>116.18584950980109</v>
+      </c>
+      <c r="AA201" s="308">
+        <v>67.220247589176893</v>
+      </c>
+      <c r="AB201" s="308">
+        <v>104.28133784990017</v>
+      </c>
+      <c r="AC201" s="308">
+        <v>119.26693895063113</v>
+      </c>
+      <c r="AD201" s="308">
+        <v>95.780000620383404</v>
+      </c>
+      <c r="AE201" s="308">
+        <v>88.814290985308418</v>
       </c>
       <c r="AF201" s="168">
         <v>148.4983259661002</v>
       </c>
       <c r="AG201" s="168">
         <v>109.50215732426645</v>
       </c>
-      <c r="AH201" s="45">
-        <v>172.5</v>
+      <c r="AH201" s="308">
+        <v>171.8</v>
       </c>
       <c r="AI201" s="45">
         <v>92.7</v>
       </c>
-      <c r="AJ201" s="45"/>
+      <c r="AJ201" s="45">
+        <v>121.1</v>
+      </c>
     </row>
     <row r="202" spans="1:36" s="229" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="182" t="s">
         <v>87</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>2</v>
@@ -23309,98 +23747,100 @@
       <c r="M202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="N202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="P202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="Q202" s="3" t="s">
         <v>2</v>
       </c>
       <c r="R202" s="3">
         <v>112.5</v>
       </c>
       <c r="S202" s="3">
         <v>113.9</v>
       </c>
       <c r="T202" s="3">
         <v>103.8</v>
       </c>
       <c r="U202" s="3">
-        <v>110.3</v>
+        <v>93.6</v>
       </c>
       <c r="V202" s="3">
-        <v>111.7</v>
+        <v>83.7</v>
       </c>
       <c r="W202" s="3">
-        <v>117.3</v>
+        <v>88.5</v>
       </c>
       <c r="X202" s="3">
+        <v>108.3</v>
+      </c>
+      <c r="Y202" s="3">
+        <v>108.2</v>
+      </c>
+      <c r="Z202" s="3">
         <v>125.7</v>
       </c>
-      <c r="Y202" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="AA202" s="3">
-        <v>147.6</v>
+        <v>84.5</v>
       </c>
       <c r="AB202" s="3">
-        <v>153.80000000000001</v>
+        <v>88.1</v>
       </c>
       <c r="AC202" s="164">
-        <v>164.7</v>
+        <v>105.1</v>
       </c>
       <c r="AD202" s="164">
-        <v>180.8</v>
+        <v>100.7</v>
       </c>
       <c r="AE202" s="164">
-        <v>121.9</v>
+        <v>89.4</v>
       </c>
       <c r="AF202" s="164">
-        <v>181</v>
+        <v>132.80000000000001</v>
       </c>
       <c r="AG202" s="2">
-        <v>198.2</v>
+        <v>145.4</v>
       </c>
       <c r="AH202" s="164">
-        <v>342</v>
+        <v>249.8</v>
       </c>
       <c r="AI202" s="164">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="AJ202" s="164"/>
+        <v>231.6</v>
+      </c>
+      <c r="AJ202" s="164">
+        <v>280.5</v>
+      </c>
     </row>
     <row r="203" spans="1:36" s="205" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A203" s="234" t="s">
+      <c r="A203" s="232" t="s">
         <v>106</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H203" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I203" s="2" t="s">
         <v>1</v>
@@ -23429,89 +23869,89 @@
       <c r="Q203" s="81">
         <v>47095</v>
       </c>
       <c r="R203" s="81">
         <v>57367</v>
       </c>
       <c r="S203" s="81">
         <v>64787</v>
       </c>
       <c r="T203" s="81">
         <v>55966</v>
       </c>
       <c r="U203" s="81">
         <v>77389</v>
       </c>
       <c r="V203" s="81">
         <v>89861</v>
       </c>
       <c r="W203" s="81">
         <v>93979</v>
       </c>
       <c r="X203" s="170">
         <v>107981</v>
       </c>
       <c r="Y203" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="Z203" s="9" t="s">
         <v>295</v>
       </c>
-      <c r="Z203" s="9" t="s">
+      <c r="AA203" s="9" t="s">
         <v>296</v>
       </c>
-      <c r="AA203" s="9" t="s">
+      <c r="AB203" s="9" t="s">
         <v>297</v>
       </c>
-      <c r="AB203" s="9" t="s">
+      <c r="AC203" s="9" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="AD203" s="79">
         <v>167183</v>
       </c>
       <c r="AE203" s="79">
         <v>173837</v>
       </c>
       <c r="AF203" s="79">
         <v>191109</v>
       </c>
       <c r="AG203" s="9">
         <v>232081</v>
       </c>
       <c r="AH203" s="82">
         <v>254999</v>
       </c>
       <c r="AI203" s="82">
         <v>279854</v>
       </c>
       <c r="AJ203" s="82">
         <v>308564</v>
       </c>
     </row>
     <row r="204" spans="1:36" s="205" customFormat="1" ht="27.75" x14ac:dyDescent="0.2">
-      <c r="A204" s="235" t="s">
-        <v>300</v>
+      <c r="A204" s="233" t="s">
+        <v>299</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H204" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I204" s="2" t="s">
         <v>1</v>
       </c>
@@ -23576,51 +24016,51 @@
         <v>124685</v>
       </c>
       <c r="AD204" s="81">
         <v>134475</v>
       </c>
       <c r="AE204" s="79">
         <v>144769</v>
       </c>
       <c r="AF204" s="79">
         <v>163017</v>
       </c>
       <c r="AG204" s="81">
         <v>204308</v>
       </c>
       <c r="AH204" s="82">
         <v>227386</v>
       </c>
       <c r="AI204" s="82">
         <v>248284</v>
       </c>
       <c r="AJ204" s="82">
         <v>273330</v>
       </c>
     </row>
     <row r="205" spans="1:36" s="205" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="234" t="s">
+      <c r="A205" s="232" t="s">
         <v>107</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H205" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I205" s="2" t="s">
         <v>1</v>
@@ -23663,72 +24103,72 @@
       </c>
       <c r="V205" s="81">
         <v>150551</v>
       </c>
       <c r="W205" s="81">
         <v>161893</v>
       </c>
       <c r="X205" s="81">
         <v>198065</v>
       </c>
       <c r="Y205" s="81">
         <v>253277</v>
       </c>
       <c r="Z205" s="81">
         <v>290273</v>
       </c>
       <c r="AA205" s="81">
         <v>325182</v>
       </c>
       <c r="AB205" s="81">
         <v>328227</v>
       </c>
       <c r="AC205" s="79">
         <v>374559</v>
       </c>
-      <c r="AD205" s="236">
+      <c r="AD205" s="234">
         <v>387879</v>
       </c>
       <c r="AE205" s="79">
         <v>398158</v>
       </c>
       <c r="AF205" s="79">
         <v>413570</v>
       </c>
       <c r="AG205" s="81">
         <v>492013</v>
       </c>
-      <c r="AH205" s="308">
+      <c r="AH205" s="306">
         <v>536962</v>
       </c>
-      <c r="AI205" s="309">
+      <c r="AI205" s="307">
         <v>548695</v>
       </c>
-      <c r="AJ205" s="309"/>
+      <c r="AJ205" s="307"/>
     </row>
     <row r="206" spans="1:36" s="205" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="234" t="s">
+      <c r="A206" s="232" t="s">
         <v>93</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H206" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I206" s="2" t="s">
         <v>1</v>
@@ -23771,69 +24211,69 @@
       </c>
       <c r="V206" s="81">
         <v>980611</v>
       </c>
       <c r="W206" s="81">
         <v>1102321</v>
       </c>
       <c r="X206" s="170">
         <v>1452776</v>
       </c>
       <c r="Y206" s="81">
         <v>3653784</v>
       </c>
       <c r="Z206" s="81">
         <v>3359227</v>
       </c>
       <c r="AA206" s="81">
         <v>4297809</v>
       </c>
       <c r="AB206" s="81">
         <v>4888936</v>
       </c>
       <c r="AC206" s="79">
         <v>4886210</v>
       </c>
-      <c r="AD206" s="236">
+      <c r="AD206" s="234">
         <v>6460201</v>
       </c>
       <c r="AE206" s="79">
         <v>6634641</v>
       </c>
       <c r="AF206" s="79">
         <v>8112990</v>
       </c>
       <c r="AG206" s="81">
         <v>10144889</v>
       </c>
-      <c r="AH206" s="308">
+      <c r="AH206" s="306">
         <v>12371744</v>
       </c>
-      <c r="AI206" s="309">
+      <c r="AI206" s="307">
         <v>15406858</v>
       </c>
-      <c r="AJ206" s="309"/>
+      <c r="AJ206" s="307"/>
     </row>
     <row r="207" spans="1:36" s="205" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="89" t="s">
         <v>139</v>
       </c>
       <c r="B207" s="2"/>
       <c r="C207" s="2"/>
       <c r="D207" s="2"/>
       <c r="E207" s="2"/>
       <c r="F207" s="2"/>
       <c r="G207" s="2"/>
       <c r="H207" s="2"/>
       <c r="I207" s="2"/>
       <c r="J207" s="2"/>
       <c r="K207" s="2"/>
       <c r="L207" s="2"/>
       <c r="M207" s="2"/>
       <c r="N207" s="2"/>
       <c r="O207" s="2"/>
       <c r="P207" s="81"/>
       <c r="Q207" s="81"/>
       <c r="R207" s="81"/>
       <c r="S207" s="81"/>
       <c r="T207" s="81"/>
       <c r="U207" s="81"/>
@@ -23937,55 +24377,57 @@
       </c>
       <c r="AB208" s="38">
         <v>159528.6</v>
       </c>
       <c r="AC208" s="203">
         <v>172370.7</v>
       </c>
       <c r="AD208" s="203">
         <v>193879.9</v>
       </c>
       <c r="AE208" s="108" t="s">
         <v>173</v>
       </c>
       <c r="AF208" s="203">
         <v>252117.2</v>
       </c>
       <c r="AG208" s="203">
         <v>293475.3</v>
       </c>
       <c r="AH208" s="141">
         <v>321314.7</v>
       </c>
       <c r="AI208" s="141">
         <v>361034.8</v>
       </c>
-      <c r="AJ208" s="141"/>
+      <c r="AJ208" s="141">
+        <v>419158</v>
+      </c>
     </row>
     <row r="209" spans="1:36" s="205" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="89" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H209" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I209" s="2" t="s">
         <v>1</v>
       </c>
@@ -24045,51 +24487,53 @@
       </c>
       <c r="AB209" s="38">
         <v>111</v>
       </c>
       <c r="AC209" s="71">
         <v>106.8</v>
       </c>
       <c r="AD209" s="71">
         <v>109.7</v>
       </c>
       <c r="AE209" s="71">
         <v>104.4</v>
       </c>
       <c r="AF209" s="73">
         <v>120</v>
       </c>
       <c r="AG209" s="71">
         <v>116.3</v>
       </c>
       <c r="AH209" s="35">
         <v>107.5</v>
       </c>
       <c r="AI209" s="35">
         <v>106.3</v>
       </c>
-      <c r="AJ209" s="35"/>
+      <c r="AJ209" s="35">
+        <v>109.9</v>
+      </c>
     </row>
     <row r="210" spans="1:36" s="205" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="89" t="s">
         <v>140</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>1</v>
@@ -24151,53 +24595,55 @@
       <c r="AA210" s="38">
         <v>225.2</v>
       </c>
       <c r="AB210" s="38">
         <v>250</v>
       </c>
       <c r="AC210" s="73">
         <v>267</v>
       </c>
       <c r="AD210" s="71">
         <v>292.89999999999998</v>
       </c>
       <c r="AE210" s="71">
         <v>305.8</v>
       </c>
       <c r="AF210" s="203">
         <v>367</v>
       </c>
       <c r="AG210" s="71">
         <v>426.8</v>
       </c>
       <c r="AH210" s="35">
         <v>458.8</v>
       </c>
       <c r="AI210" s="35">
-        <v>523.5</v>
-[...1 lines deleted...]
-      <c r="AJ210" s="35"/>
+        <v>487.7</v>
+      </c>
+      <c r="AJ210" s="40">
+        <v>536</v>
+      </c>
     </row>
     <row r="211" spans="1:36" s="205" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="102" t="s">
         <v>88</v>
       </c>
       <c r="B211" s="28"/>
       <c r="C211" s="28"/>
       <c r="D211" s="28"/>
       <c r="E211" s="28"/>
       <c r="F211" s="28"/>
       <c r="G211" s="28"/>
       <c r="H211" s="28"/>
       <c r="I211" s="28"/>
       <c r="J211" s="28"/>
       <c r="K211" s="28"/>
       <c r="L211" s="28"/>
       <c r="M211" s="28"/>
       <c r="N211" s="28"/>
       <c r="O211" s="28"/>
       <c r="P211" s="28"/>
       <c r="Q211" s="28"/>
       <c r="R211" s="28"/>
       <c r="S211" s="28"/>
       <c r="T211" s="28"/>
       <c r="U211" s="28"/>
@@ -24233,79 +24679,79 @@
       <c r="K212" s="165"/>
       <c r="L212" s="165"/>
       <c r="M212" s="165"/>
       <c r="N212" s="165"/>
       <c r="O212" s="165"/>
       <c r="P212" s="165"/>
       <c r="Q212" s="165"/>
       <c r="R212" s="165"/>
       <c r="S212" s="165"/>
       <c r="T212" s="165"/>
       <c r="U212" s="165"/>
       <c r="V212" s="165"/>
       <c r="W212" s="119"/>
       <c r="X212" s="165"/>
       <c r="Y212" s="119"/>
       <c r="Z212" s="119"/>
       <c r="AA212" s="119"/>
       <c r="AB212" s="119"/>
       <c r="AC212" s="71"/>
       <c r="AD212" s="36"/>
       <c r="AE212" s="36"/>
       <c r="AF212" s="71"/>
       <c r="AG212" s="71"/>
       <c r="AH212" s="35"/>
       <c r="AI212" s="71"/>
-      <c r="AJ212" s="71"/>
+      <c r="AJ212" s="236"/>
     </row>
     <row r="213" spans="1:36" s="205" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B213" s="119" t="s">
+        <v>301</v>
+      </c>
+      <c r="C213" s="119" t="s">
         <v>302</v>
       </c>
-      <c r="C213" s="119" t="s">
+      <c r="D213" s="119" t="s">
         <v>303</v>
       </c>
-      <c r="D213" s="119" t="s">
+      <c r="E213" s="119" t="s">
         <v>304</v>
       </c>
-      <c r="E213" s="119" t="s">
+      <c r="F213" s="119" t="s">
         <v>305</v>
       </c>
-      <c r="F213" s="119" t="s">
+      <c r="G213" s="119" t="s">
         <v>306</v>
       </c>
-      <c r="G213" s="119" t="s">
+      <c r="H213" s="165" t="s">
         <v>307</v>
       </c>
-      <c r="H213" s="165" t="s">
+      <c r="I213" s="165" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="J213" s="165">
         <v>16985.2</v>
       </c>
       <c r="K213" s="165">
         <v>29096.9</v>
       </c>
       <c r="L213" s="165">
         <v>37278.300000000003</v>
       </c>
       <c r="M213" s="165">
         <v>42895.1</v>
       </c>
       <c r="N213" s="165">
         <v>55659.4</v>
       </c>
       <c r="O213" s="165">
         <v>69195.399999999994</v>
       </c>
       <c r="P213" s="165">
         <v>82266</v>
       </c>
       <c r="Q213" s="165">
         <v>105561.1</v>
       </c>
@@ -24332,60 +24778,62 @@
       </c>
       <c r="Y213" s="119">
         <v>677590.7</v>
       </c>
       <c r="Z213" s="119">
         <v>742899.3</v>
       </c>
       <c r="AA213" s="119">
         <v>913071.2</v>
       </c>
       <c r="AB213" s="119">
         <v>1043940.5</v>
       </c>
       <c r="AC213" s="203">
         <v>1143750.3</v>
       </c>
       <c r="AD213" s="38">
         <v>1267529.8999999999</v>
       </c>
       <c r="AE213" s="203">
         <v>1369472.9</v>
       </c>
       <c r="AF213" s="203">
         <v>1692678</v>
       </c>
-      <c r="AG213" s="237">
+      <c r="AG213" s="235">
         <v>2158978.1</v>
       </c>
       <c r="AH213" s="168">
         <v>2593587.2999999998</v>
       </c>
       <c r="AI213" s="203">
         <v>3059916.9</v>
       </c>
-      <c r="AJ213" s="203"/>
+      <c r="AJ213" s="312">
+        <v>3543616</v>
+      </c>
     </row>
     <row r="214" spans="1:36" s="205" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="118" t="s">
         <v>56</v>
       </c>
       <c r="B214" s="119">
         <v>84</v>
       </c>
       <c r="C214" s="119">
         <v>85.2</v>
       </c>
       <c r="D214" s="71">
         <v>73.5</v>
       </c>
       <c r="E214" s="71">
         <v>76.900000000000006</v>
       </c>
       <c r="F214" s="71">
         <v>117.4</v>
       </c>
       <c r="G214" s="71">
         <v>118.2</v>
       </c>
       <c r="H214" s="71">
         <v>119.7</v>
@@ -24440,171 +24888,175 @@
       </c>
       <c r="Y214" s="94">
         <v>116</v>
       </c>
       <c r="Z214" s="67">
         <v>100.9</v>
       </c>
       <c r="AA214" s="69">
         <v>97.2</v>
       </c>
       <c r="AB214" s="69">
         <v>103.5</v>
       </c>
       <c r="AC214" s="71">
         <v>101.4</v>
       </c>
       <c r="AD214" s="40">
         <v>104</v>
       </c>
       <c r="AE214" s="71">
         <v>100.5</v>
       </c>
       <c r="AF214" s="203">
         <v>113.3</v>
       </c>
-      <c r="AG214" s="237">
+      <c r="AG214" s="235">
         <v>107.6</v>
       </c>
       <c r="AH214" s="35">
         <v>102.7</v>
       </c>
       <c r="AI214" s="203">
         <v>111.2</v>
       </c>
-      <c r="AJ214" s="203"/>
+      <c r="AJ214" s="313">
+        <v>105</v>
+      </c>
     </row>
     <row r="215" spans="1:36" s="205" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="118" t="s">
         <v>83</v>
       </c>
-      <c r="B215" s="238">
+      <c r="B215" s="236">
         <v>100</v>
       </c>
-      <c r="C215" s="239">
+      <c r="C215" s="237">
         <v>85.2</v>
       </c>
-      <c r="D215" s="239">
+      <c r="D215" s="237">
         <v>62.622</v>
       </c>
-      <c r="E215" s="239">
+      <c r="E215" s="237">
         <v>48.156317999999999</v>
       </c>
-      <c r="F215" s="239">
+      <c r="F215" s="237">
         <v>56.535517331999998</v>
       </c>
-      <c r="G215" s="239">
+      <c r="G215" s="237">
         <v>66.824981486424008</v>
       </c>
-      <c r="H215" s="239">
+      <c r="H215" s="237">
         <v>79.989502839249539</v>
       </c>
-      <c r="I215" s="239">
+      <c r="I215" s="237">
         <v>99.986878549061927</v>
       </c>
-      <c r="J215" s="239">
+      <c r="J215" s="237">
         <v>126.78336200021053</v>
       </c>
-      <c r="K215" s="239">
+      <c r="K215" s="237">
         <v>184.46979171030631</v>
       </c>
-      <c r="L215" s="239">
+      <c r="L215" s="237">
         <v>218.59670317671299</v>
       </c>
-      <c r="M215" s="239">
+      <c r="M215" s="237">
         <v>240.45637349438428</v>
       </c>
-      <c r="N215" s="239">
+      <c r="N215" s="237">
         <v>292.63540654266563</v>
       </c>
-      <c r="O215" s="239">
+      <c r="O215" s="237">
         <v>341.79815484183348</v>
       </c>
-      <c r="P215" s="239">
+      <c r="P215" s="237">
         <v>412.55037289409302</v>
       </c>
-      <c r="Q215" s="239">
+      <c r="Q215" s="237">
         <v>490.52239337107659</v>
       </c>
-      <c r="R215" s="239">
+      <c r="R215" s="237">
         <v>663.67679823106664</v>
       </c>
-      <c r="S215" s="239">
+      <c r="S215" s="237">
         <v>790.43906669320029</v>
       </c>
-      <c r="T215" s="239">
+      <c r="T215" s="237">
         <v>680.56803642284547</v>
       </c>
-      <c r="U215" s="239">
+      <c r="U215" s="237">
         <v>869.76595054839652</v>
       </c>
-      <c r="V215" s="239">
+      <c r="V215" s="237">
         <v>1010.6680345372368</v>
       </c>
-      <c r="W215" s="239">
+      <c r="W215" s="237">
         <v>1157.2148995451362</v>
       </c>
-      <c r="X215" s="239">
+      <c r="X215" s="237">
         <v>1415.2738221437016</v>
       </c>
-      <c r="Y215" s="239">
+      <c r="Y215" s="237">
         <v>1641.7176336866939</v>
       </c>
-      <c r="Z215" s="239">
+      <c r="Z215" s="237">
         <v>1656.4930923898742</v>
       </c>
-      <c r="AA215" s="239">
+      <c r="AA215" s="237">
         <v>1610.1</v>
       </c>
-      <c r="AB215" s="239">
+      <c r="AB215" s="237">
         <v>1666.5</v>
       </c>
       <c r="AC215" s="203">
         <v>1689.8</v>
       </c>
       <c r="AD215" s="203">
         <v>1757.4</v>
       </c>
       <c r="AE215" s="203">
         <v>1766.2</v>
       </c>
       <c r="AF215" s="203">
         <v>2001.0756616801277</v>
       </c>
-      <c r="AG215" s="237">
+      <c r="AG215" s="235">
         <v>2153.1999999999998</v>
       </c>
       <c r="AH215" s="38">
         <v>2211.3000000000002</v>
       </c>
       <c r="AI215" s="38">
         <f>AH215*AI214/100</f>
         <v>2458.9656000000004</v>
       </c>
-      <c r="AJ215" s="38"/>
+      <c r="AJ215" s="312">
+        <v>2581.9</v>
+      </c>
     </row>
-    <row r="216" spans="1:36" s="240" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:36" s="238" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="98" t="s">
         <v>90</v>
       </c>
       <c r="B216" s="98"/>
       <c r="C216" s="98"/>
       <c r="D216" s="98"/>
       <c r="E216" s="98"/>
       <c r="F216" s="98"/>
       <c r="G216" s="98"/>
       <c r="H216" s="98"/>
       <c r="I216" s="98"/>
       <c r="J216" s="98"/>
       <c r="K216" s="168">
         <v>403.6</v>
       </c>
       <c r="L216" s="168">
         <v>808.5</v>
       </c>
       <c r="M216" s="168">
         <v>790.2</v>
       </c>
       <c r="N216" s="168">
         <v>1155.9000000000001</v>
       </c>
       <c r="O216" s="168">
@@ -24648,78 +25100,80 @@
       </c>
       <c r="AB216" s="168">
         <v>5840.3</v>
       </c>
       <c r="AC216" s="168">
         <v>9609.9</v>
       </c>
       <c r="AD216" s="168">
         <v>10899.9</v>
       </c>
       <c r="AE216" s="168">
         <v>10146.5</v>
       </c>
       <c r="AF216" s="168">
         <v>11710.6</v>
       </c>
       <c r="AG216" s="187">
         <v>15084.2</v>
       </c>
       <c r="AH216" s="168">
         <v>17821.2</v>
       </c>
       <c r="AI216" s="203">
         <v>19552.400000000001</v>
       </c>
-      <c r="AJ216" s="203"/>
+      <c r="AJ216" s="312">
+        <v>19673.5</v>
+      </c>
     </row>
-    <row r="217" spans="1:36" s="240" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:36" s="238" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="118" t="s">
         <v>56</v>
       </c>
-      <c r="B217" s="241"/>
-[...7 lines deleted...]
-      <c r="J217" s="241"/>
+      <c r="B217" s="239"/>
+      <c r="C217" s="239"/>
+      <c r="D217" s="239"/>
+      <c r="E217" s="239"/>
+      <c r="F217" s="239"/>
+      <c r="G217" s="239"/>
+      <c r="H217" s="239"/>
+      <c r="I217" s="239"/>
+      <c r="J217" s="239"/>
       <c r="K217" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="L217" s="242" t="s">
+      <c r="L217" s="240" t="s">
         <v>114</v>
       </c>
       <c r="M217" s="168">
         <v>97.7</v>
       </c>
       <c r="N217" s="168">
         <v>146.30000000000001</v>
       </c>
-      <c r="O217" s="242" t="s">
+      <c r="O217" s="240" t="s">
         <v>112</v>
       </c>
       <c r="P217" s="168">
         <v>149.9</v>
       </c>
       <c r="Q217" s="168">
         <v>145.1</v>
       </c>
       <c r="R217" s="168">
         <v>154.5</v>
       </c>
       <c r="S217" s="168">
         <v>121</v>
       </c>
       <c r="T217" s="168">
         <v>52</v>
       </c>
       <c r="U217" s="168">
         <v>129.4</v>
       </c>
       <c r="V217" s="168">
         <v>130.6</v>
       </c>
       <c r="W217" s="168">
         <v>127.9</v>
@@ -24739,53 +25193,55 @@
       <c r="AB217" s="168">
         <v>104.7</v>
       </c>
       <c r="AC217" s="168">
         <v>164.5</v>
       </c>
       <c r="AD217" s="164">
         <v>113.4</v>
       </c>
       <c r="AE217" s="164">
         <v>93.1</v>
       </c>
       <c r="AF217" s="168">
         <v>115.4</v>
       </c>
       <c r="AG217" s="187">
         <f>AG216/AF216*100</f>
         <v>128.80808839854492</v>
       </c>
       <c r="AH217" s="168">
         <v>118.1</v>
       </c>
       <c r="AI217" s="38">
         <v>109.7</v>
       </c>
-      <c r="AJ217" s="38"/>
+      <c r="AJ217" s="313">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="218" spans="1:36" s="240" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:36" s="238" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="50" t="s">
         <v>91</v>
       </c>
       <c r="B218" s="50"/>
       <c r="C218" s="50"/>
       <c r="D218" s="50"/>
       <c r="E218" s="50"/>
       <c r="F218" s="50"/>
       <c r="G218" s="50"/>
       <c r="H218" s="50"/>
       <c r="I218" s="50"/>
       <c r="J218" s="50"/>
       <c r="K218" s="168">
         <v>153.69999999999999</v>
       </c>
       <c r="L218" s="168">
         <v>458.1</v>
       </c>
       <c r="M218" s="168">
         <v>225.1</v>
       </c>
       <c r="N218" s="168">
         <v>359.7</v>
       </c>
       <c r="O218" s="168">
@@ -24829,78 +25285,80 @@
       </c>
       <c r="AB218" s="168">
         <v>2514.6999999999998</v>
       </c>
       <c r="AC218" s="168">
         <v>5611.5</v>
       </c>
       <c r="AD218" s="168">
         <v>6256</v>
       </c>
       <c r="AE218" s="168">
         <v>5252.2</v>
       </c>
       <c r="AF218" s="168">
         <v>5810.8</v>
       </c>
       <c r="AG218" s="187">
         <v>8991.1</v>
       </c>
       <c r="AH218" s="168">
         <v>9642.6</v>
       </c>
       <c r="AI218" s="203">
         <v>10420.299999999999</v>
       </c>
-      <c r="AJ218" s="203"/>
+      <c r="AJ218" s="312">
+        <v>9740.6</v>
+      </c>
     </row>
-    <row r="219" spans="1:36" s="240" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:36" s="238" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="118" t="s">
         <v>56</v>
       </c>
-      <c r="B219" s="241"/>
-[...7 lines deleted...]
-      <c r="J219" s="241"/>
+      <c r="B219" s="239"/>
+      <c r="C219" s="239"/>
+      <c r="D219" s="239"/>
+      <c r="E219" s="239"/>
+      <c r="F219" s="239"/>
+      <c r="G219" s="239"/>
+      <c r="H219" s="239"/>
+      <c r="I219" s="239"/>
+      <c r="J219" s="239"/>
       <c r="K219" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="L219" s="242" t="s">
+      <c r="L219" s="240" t="s">
         <v>115</v>
       </c>
       <c r="M219" s="168">
         <v>49.1</v>
       </c>
       <c r="N219" s="168">
         <v>159.80000000000001</v>
       </c>
-      <c r="O219" s="242" t="s">
+      <c r="O219" s="240" t="s">
         <v>116</v>
       </c>
       <c r="P219" s="168">
         <v>175.9</v>
       </c>
       <c r="Q219" s="168">
         <v>134.9</v>
       </c>
       <c r="R219" s="168">
         <v>146.9</v>
       </c>
       <c r="S219" s="168">
         <v>139</v>
       </c>
       <c r="T219" s="168">
         <v>45.9</v>
       </c>
       <c r="U219" s="168">
         <v>135.1</v>
       </c>
       <c r="V219" s="168">
         <v>145.19999999999999</v>
       </c>
       <c r="W219" s="168">
         <v>124.5</v>
@@ -24920,53 +25378,55 @@
       <c r="AB219" s="168">
         <v>99.5</v>
       </c>
       <c r="AC219" s="168">
         <v>223.1</v>
       </c>
       <c r="AD219" s="45">
         <v>111.5</v>
       </c>
       <c r="AE219" s="45">
         <v>84</v>
       </c>
       <c r="AF219" s="168">
         <v>110.6</v>
       </c>
       <c r="AG219" s="187">
         <f>AG218/AF218*100</f>
         <v>154.73084601087629</v>
       </c>
       <c r="AH219" s="168">
         <v>107.2</v>
       </c>
       <c r="AI219" s="38">
         <v>108.1</v>
       </c>
-      <c r="AJ219" s="38"/>
+      <c r="AJ219" s="313">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="220" spans="1:36" s="240" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:36" s="238" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="50" t="s">
         <v>92</v>
       </c>
       <c r="B220" s="50"/>
       <c r="C220" s="50"/>
       <c r="D220" s="50"/>
       <c r="E220" s="50"/>
       <c r="F220" s="50"/>
       <c r="G220" s="50"/>
       <c r="H220" s="50"/>
       <c r="I220" s="50"/>
       <c r="J220" s="50"/>
       <c r="K220" s="168">
         <v>249.9</v>
       </c>
       <c r="L220" s="168">
         <v>350.4</v>
       </c>
       <c r="M220" s="168">
         <v>565.1</v>
       </c>
       <c r="N220" s="168">
         <v>796.2</v>
       </c>
       <c r="O220" s="168">
@@ -25010,65 +25470,67 @@
       </c>
       <c r="AB220" s="168">
         <v>3325.6</v>
       </c>
       <c r="AC220" s="168">
         <v>3998.4</v>
       </c>
       <c r="AD220" s="168">
         <v>4643.8999999999996</v>
       </c>
       <c r="AE220" s="168">
         <v>4894.3</v>
       </c>
       <c r="AF220" s="168">
         <v>5899.8</v>
       </c>
       <c r="AG220" s="187">
         <v>6093.1</v>
       </c>
       <c r="AH220" s="168">
         <v>8178.6</v>
       </c>
       <c r="AI220" s="203">
         <v>9132.1</v>
       </c>
-      <c r="AJ220" s="203"/>
+      <c r="AJ220" s="312">
+        <v>9932.9</v>
+      </c>
     </row>
-    <row r="221" spans="1:36" s="240" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:36" s="238" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="118" t="s">
         <v>56</v>
       </c>
-      <c r="B221" s="241"/>
-[...7 lines deleted...]
-      <c r="J221" s="241"/>
+      <c r="B221" s="239"/>
+      <c r="C221" s="239"/>
+      <c r="D221" s="239"/>
+      <c r="E221" s="239"/>
+      <c r="F221" s="239"/>
+      <c r="G221" s="239"/>
+      <c r="H221" s="239"/>
+      <c r="I221" s="239"/>
+      <c r="J221" s="239"/>
       <c r="K221" s="4" t="s">
         <v>4</v>
       </c>
       <c r="L221" s="168">
         <v>140.19999999999999</v>
       </c>
       <c r="M221" s="168">
         <v>161.30000000000001</v>
       </c>
       <c r="N221" s="168">
         <v>140.9</v>
       </c>
       <c r="O221" s="168">
         <v>142.9</v>
       </c>
       <c r="P221" s="168">
         <v>117</v>
       </c>
       <c r="Q221" s="168">
         <v>164.5</v>
       </c>
       <c r="R221" s="168">
         <v>166.3</v>
       </c>
       <c r="S221" s="168">
@@ -25101,217 +25563,219 @@
       <c r="AB221" s="168">
         <v>108.9</v>
       </c>
       <c r="AC221" s="168">
         <v>120.2</v>
       </c>
       <c r="AD221" s="164">
         <v>116.1</v>
       </c>
       <c r="AE221" s="164">
         <v>105.4</v>
       </c>
       <c r="AF221" s="168">
         <v>120.5</v>
       </c>
       <c r="AG221" s="187">
         <f>AG220/AF220*100</f>
         <v>103.27638225024577</v>
       </c>
       <c r="AH221" s="168">
         <v>134.19999999999999</v>
       </c>
       <c r="AI221" s="38">
         <v>111.7</v>
       </c>
-      <c r="AJ221" s="38"/>
+      <c r="AJ221" s="313">
+        <v>108.8</v>
+      </c>
     </row>
     <row r="222" spans="1:36" s="84" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="243"/>
+      <c r="A222" s="241"/>
       <c r="B222" s="28"/>
       <c r="C222" s="28"/>
       <c r="D222" s="28"/>
       <c r="E222" s="28"/>
       <c r="F222" s="28"/>
       <c r="G222" s="28"/>
       <c r="H222" s="28"/>
       <c r="I222" s="28"/>
       <c r="J222" s="28"/>
       <c r="K222" s="28"/>
       <c r="L222" s="28"/>
       <c r="M222" s="28"/>
       <c r="N222" s="28"/>
       <c r="O222" s="28"/>
       <c r="P222" s="28"/>
       <c r="Q222" s="28"/>
       <c r="R222" s="28"/>
       <c r="S222" s="28"/>
       <c r="T222" s="28"/>
       <c r="U222" s="28"/>
       <c r="V222" s="28"/>
       <c r="W222" s="28"/>
       <c r="X222" s="28"/>
       <c r="Y222" s="28"/>
       <c r="Z222" s="28"/>
       <c r="AA222" s="28"/>
       <c r="AB222" s="28"/>
       <c r="AC222" s="28"/>
       <c r="AD222" s="103"/>
       <c r="AE222" s="103"/>
       <c r="AF222" s="33"/>
       <c r="AG222" s="33"/>
       <c r="AH222" s="33"/>
       <c r="AI222" s="33"/>
-      <c r="AJ222" s="33"/>
+      <c r="AJ222" s="24"/>
     </row>
     <row r="223" spans="1:36" s="59" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="244" t="s">
-[...28 lines deleted...]
-      <c r="AB223" s="246"/>
+      <c r="A223" s="242" t="s">
+        <v>309</v>
+      </c>
+      <c r="B223" s="242"/>
+      <c r="C223" s="242"/>
+      <c r="D223" s="242"/>
+      <c r="E223" s="242"/>
+      <c r="F223" s="242"/>
+      <c r="G223" s="242"/>
+      <c r="H223" s="242"/>
+      <c r="I223" s="243"/>
+      <c r="J223" s="243"/>
+      <c r="K223" s="243"/>
+      <c r="L223" s="243"/>
+      <c r="M223" s="243"/>
+      <c r="N223" s="243"/>
+      <c r="O223" s="243"/>
+      <c r="P223" s="244"/>
+      <c r="Q223" s="244"/>
+      <c r="R223" s="244"/>
+      <c r="S223" s="244"/>
+      <c r="T223" s="244"/>
+      <c r="U223" s="244"/>
+      <c r="V223" s="244"/>
+      <c r="W223" s="244"/>
+      <c r="X223" s="245"/>
+      <c r="Y223" s="244"/>
+      <c r="Z223" s="244"/>
+      <c r="AA223" s="244"/>
+      <c r="AB223" s="244"/>
     </row>
     <row r="224" spans="1:36" s="59" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="248" t="s">
-[...28 lines deleted...]
-      <c r="AB224" s="246"/>
+      <c r="A224" s="246" t="s">
+        <v>310</v>
+      </c>
+      <c r="B224" s="243"/>
+      <c r="C224" s="243"/>
+      <c r="D224" s="243"/>
+      <c r="E224" s="243"/>
+      <c r="F224" s="243"/>
+      <c r="G224" s="243"/>
+      <c r="H224" s="243"/>
+      <c r="I224" s="243"/>
+      <c r="J224" s="243"/>
+      <c r="K224" s="243"/>
+      <c r="L224" s="243"/>
+      <c r="M224" s="243"/>
+      <c r="N224" s="243"/>
+      <c r="O224" s="243"/>
+      <c r="P224" s="244"/>
+      <c r="Q224" s="244"/>
+      <c r="R224" s="244"/>
+      <c r="S224" s="244"/>
+      <c r="T224" s="244"/>
+      <c r="U224" s="244"/>
+      <c r="V224" s="244"/>
+      <c r="W224" s="244"/>
+      <c r="X224" s="245"/>
+      <c r="Y224" s="244"/>
+      <c r="Z224" s="244"/>
+      <c r="AA224" s="244"/>
+      <c r="AB224" s="244"/>
     </row>
     <row r="225" spans="1:153" s="59" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="249" t="s">
+      <c r="A225" s="247" t="s">
+        <v>311</v>
+      </c>
+      <c r="B225" s="243"/>
+      <c r="C225" s="243"/>
+      <c r="D225" s="243"/>
+      <c r="E225" s="243"/>
+      <c r="F225" s="243"/>
+      <c r="G225" s="243"/>
+      <c r="H225" s="243"/>
+      <c r="I225" s="243"/>
+      <c r="J225" s="243"/>
+      <c r="K225" s="243"/>
+      <c r="L225" s="243"/>
+      <c r="M225" s="243"/>
+      <c r="N225" s="243"/>
+      <c r="O225" s="243"/>
+      <c r="P225" s="244"/>
+      <c r="Q225" s="244"/>
+      <c r="R225" s="244"/>
+      <c r="S225" s="244"/>
+      <c r="T225" s="244"/>
+      <c r="U225" s="244"/>
+      <c r="V225" s="244"/>
+      <c r="W225" s="244"/>
+      <c r="X225" s="245"/>
+      <c r="Y225" s="244"/>
+      <c r="Z225" s="244"/>
+      <c r="AA225" s="244"/>
+      <c r="AB225" s="244"/>
+    </row>
+    <row r="226" spans="1:153" s="250" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="248" t="s">
         <v>312</v>
       </c>
-      <c r="B225" s="245"/>
-[...57 lines deleted...]
-      <c r="AB226" s="251"/>
+      <c r="B226" s="248"/>
+      <c r="C226" s="248"/>
+      <c r="D226" s="248"/>
+      <c r="E226" s="248"/>
+      <c r="F226" s="248"/>
+      <c r="G226" s="248"/>
+      <c r="H226" s="248"/>
+      <c r="I226" s="248"/>
+      <c r="J226" s="248"/>
+      <c r="K226" s="248"/>
+      <c r="L226" s="248"/>
+      <c r="M226" s="248"/>
+      <c r="N226" s="248"/>
+      <c r="O226" s="248"/>
+      <c r="P226" s="248"/>
+      <c r="Q226" s="249"/>
+      <c r="R226" s="249"/>
+      <c r="S226" s="249"/>
+      <c r="T226" s="249"/>
+      <c r="U226" s="249"/>
+      <c r="V226" s="249"/>
+      <c r="W226" s="249"/>
+      <c r="X226" s="249"/>
+      <c r="Y226" s="249"/>
+      <c r="Z226" s="249"/>
+      <c r="AA226" s="249"/>
+      <c r="AB226" s="249"/>
       <c r="AC226" s="84"/>
       <c r="AD226" s="59"/>
       <c r="AE226" s="84"/>
       <c r="AF226" s="84"/>
       <c r="AG226" s="84"/>
       <c r="AH226" s="84"/>
       <c r="AI226" s="84"/>
       <c r="AJ226" s="84"/>
       <c r="AK226" s="84"/>
       <c r="AL226" s="84"/>
       <c r="AM226" s="84"/>
       <c r="AN226" s="84"/>
       <c r="AO226" s="84"/>
       <c r="AP226" s="84"/>
       <c r="AQ226" s="84"/>
       <c r="AR226" s="84"/>
       <c r="AS226" s="84"/>
       <c r="AT226" s="84"/>
       <c r="AU226" s="84"/>
       <c r="AV226" s="84"/>
       <c r="AW226" s="84"/>
       <c r="AX226" s="84"/>
       <c r="AY226" s="84"/>
       <c r="AZ226" s="84"/>
       <c r="BA226" s="84"/>
@@ -25394,81 +25858,81 @@
       <c r="DZ226" s="84"/>
       <c r="EA226" s="84"/>
       <c r="EB226" s="84"/>
       <c r="EC226" s="84"/>
       <c r="ED226" s="84"/>
       <c r="EE226" s="84"/>
       <c r="EF226" s="84"/>
       <c r="EG226" s="84"/>
       <c r="EH226" s="84"/>
       <c r="EI226" s="84"/>
       <c r="EJ226" s="84"/>
       <c r="EK226" s="84"/>
       <c r="EL226" s="84"/>
       <c r="EM226" s="84"/>
       <c r="EN226" s="84"/>
       <c r="EO226" s="84"/>
       <c r="EP226" s="84"/>
       <c r="EQ226" s="84"/>
       <c r="ER226" s="84"/>
       <c r="ES226" s="84"/>
       <c r="ET226" s="84"/>
       <c r="EU226" s="84"/>
       <c r="EV226" s="84"/>
       <c r="EW226" s="84"/>
     </row>
-    <row r="227" spans="1:153" s="252" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="289" t="s">
+    <row r="227" spans="1:153" s="250" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="287" t="s">
         <v>167</v>
       </c>
-      <c r="B227" s="250"/>
-[...25 lines deleted...]
-      <c r="AB227" s="251"/>
+      <c r="B227" s="248"/>
+      <c r="C227" s="248"/>
+      <c r="D227" s="248"/>
+      <c r="E227" s="248"/>
+      <c r="F227" s="248"/>
+      <c r="G227" s="248"/>
+      <c r="H227" s="248"/>
+      <c r="I227" s="248"/>
+      <c r="J227" s="248"/>
+      <c r="K227" s="248"/>
+      <c r="L227" s="248"/>
+      <c r="M227" s="248"/>
+      <c r="N227" s="248"/>
+      <c r="O227" s="248"/>
+      <c r="P227" s="248"/>
+      <c r="Q227" s="249"/>
+      <c r="R227" s="249"/>
+      <c r="S227" s="249"/>
+      <c r="T227" s="249"/>
+      <c r="U227" s="249"/>
+      <c r="V227" s="249"/>
+      <c r="W227" s="249"/>
+      <c r="X227" s="249"/>
+      <c r="Y227" s="249"/>
+      <c r="Z227" s="249"/>
+      <c r="AA227" s="249"/>
+      <c r="AB227" s="249"/>
       <c r="AC227" s="84"/>
       <c r="AD227" s="59"/>
       <c r="AE227" s="84"/>
       <c r="AF227" s="84"/>
       <c r="AG227" s="84"/>
       <c r="AH227" s="84"/>
       <c r="AI227" s="84"/>
       <c r="AJ227" s="84"/>
       <c r="AK227" s="84"/>
       <c r="AL227" s="84"/>
       <c r="AM227" s="84"/>
       <c r="AN227" s="84"/>
       <c r="AO227" s="84"/>
       <c r="AP227" s="84"/>
       <c r="AQ227" s="84"/>
       <c r="AR227" s="84"/>
       <c r="AS227" s="84"/>
       <c r="AT227" s="84"/>
       <c r="AU227" s="84"/>
       <c r="AV227" s="84"/>
       <c r="AW227" s="84"/>
       <c r="AX227" s="84"/>
       <c r="AY227" s="84"/>
       <c r="AZ227" s="84"/>
       <c r="BA227" s="84"/>
@@ -25551,81 +26015,81 @@
       <c r="DZ227" s="84"/>
       <c r="EA227" s="84"/>
       <c r="EB227" s="84"/>
       <c r="EC227" s="84"/>
       <c r="ED227" s="84"/>
       <c r="EE227" s="84"/>
       <c r="EF227" s="84"/>
       <c r="EG227" s="84"/>
       <c r="EH227" s="84"/>
       <c r="EI227" s="84"/>
       <c r="EJ227" s="84"/>
       <c r="EK227" s="84"/>
       <c r="EL227" s="84"/>
       <c r="EM227" s="84"/>
       <c r="EN227" s="84"/>
       <c r="EO227" s="84"/>
       <c r="EP227" s="84"/>
       <c r="EQ227" s="84"/>
       <c r="ER227" s="84"/>
       <c r="ES227" s="84"/>
       <c r="ET227" s="84"/>
       <c r="EU227" s="84"/>
       <c r="EV227" s="84"/>
       <c r="EW227" s="84"/>
     </row>
-    <row r="228" spans="1:153" s="257" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AB228" s="255"/>
+    <row r="228" spans="1:153" s="255" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="251" t="s">
+        <v>313</v>
+      </c>
+      <c r="B228" s="252"/>
+      <c r="C228" s="252"/>
+      <c r="D228" s="252"/>
+      <c r="E228" s="252"/>
+      <c r="F228" s="252"/>
+      <c r="G228" s="252"/>
+      <c r="H228" s="252"/>
+      <c r="I228" s="252"/>
+      <c r="J228" s="252"/>
+      <c r="K228" s="252"/>
+      <c r="L228" s="252"/>
+      <c r="M228" s="252"/>
+      <c r="N228" s="252"/>
+      <c r="O228" s="252"/>
+      <c r="P228" s="253"/>
+      <c r="Q228" s="253"/>
+      <c r="R228" s="253"/>
+      <c r="S228" s="253"/>
+      <c r="T228" s="253"/>
+      <c r="U228" s="253"/>
+      <c r="V228" s="253"/>
+      <c r="W228" s="253"/>
+      <c r="X228" s="254"/>
+      <c r="Y228" s="253"/>
+      <c r="Z228" s="253"/>
+      <c r="AA228" s="253"/>
+      <c r="AB228" s="253"/>
       <c r="AC228" s="84"/>
       <c r="AD228" s="59"/>
       <c r="AE228" s="84"/>
       <c r="AF228" s="84"/>
       <c r="AG228" s="84"/>
       <c r="AH228" s="84"/>
       <c r="AI228" s="84"/>
       <c r="AJ228" s="84"/>
       <c r="AK228" s="84"/>
       <c r="AL228" s="84"/>
       <c r="AM228" s="84"/>
       <c r="AN228" s="84"/>
       <c r="AO228" s="84"/>
       <c r="AP228" s="84"/>
       <c r="AQ228" s="84"/>
       <c r="AR228" s="84"/>
       <c r="AS228" s="84"/>
       <c r="AT228" s="84"/>
       <c r="AU228" s="84"/>
       <c r="AV228" s="84"/>
       <c r="AW228" s="84"/>
       <c r="AX228" s="84"/>
       <c r="AY228" s="84"/>
       <c r="AZ228" s="84"/>
       <c r="BA228" s="84"/>
@@ -25708,1852 +26172,1852 @@
       <c r="DZ228" s="84"/>
       <c r="EA228" s="84"/>
       <c r="EB228" s="84"/>
       <c r="EC228" s="84"/>
       <c r="ED228" s="84"/>
       <c r="EE228" s="84"/>
       <c r="EF228" s="84"/>
       <c r="EG228" s="84"/>
       <c r="EH228" s="84"/>
       <c r="EI228" s="84"/>
       <c r="EJ228" s="84"/>
       <c r="EK228" s="84"/>
       <c r="EL228" s="84"/>
       <c r="EM228" s="84"/>
       <c r="EN228" s="84"/>
       <c r="EO228" s="84"/>
       <c r="EP228" s="84"/>
       <c r="EQ228" s="84"/>
       <c r="ER228" s="84"/>
       <c r="ES228" s="84"/>
       <c r="ET228" s="84"/>
       <c r="EU228" s="84"/>
       <c r="EV228" s="84"/>
       <c r="EW228" s="84"/>
     </row>
-    <row r="229" spans="1:153" s="260" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A229" s="258" t="s">
+    <row r="229" spans="1:153" s="258" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="256" t="s">
+        <v>314</v>
+      </c>
+      <c r="B229" s="257"/>
+      <c r="C229" s="257"/>
+      <c r="D229" s="257"/>
+      <c r="E229" s="257"/>
+      <c r="AC229" s="259"/>
+      <c r="AD229" s="260"/>
+      <c r="AE229" s="261"/>
+      <c r="AF229" s="259"/>
+      <c r="AG229" s="259"/>
+      <c r="AH229" s="259"/>
+      <c r="AI229" s="259"/>
+      <c r="AJ229" s="259"/>
+      <c r="AK229" s="259"/>
+      <c r="AL229" s="259"/>
+      <c r="AM229" s="259"/>
+      <c r="AN229" s="259"/>
+      <c r="AO229" s="259"/>
+      <c r="AP229" s="259"/>
+      <c r="AQ229" s="259"/>
+      <c r="AR229" s="259"/>
+      <c r="AS229" s="259"/>
+      <c r="AT229" s="259"/>
+      <c r="AU229" s="259"/>
+      <c r="AV229" s="259"/>
+      <c r="AW229" s="259"/>
+      <c r="AX229" s="259"/>
+      <c r="AY229" s="259"/>
+      <c r="AZ229" s="259"/>
+      <c r="BA229" s="259"/>
+      <c r="BB229" s="259"/>
+      <c r="BC229" s="259"/>
+      <c r="BD229" s="259"/>
+      <c r="BE229" s="259"/>
+      <c r="BF229" s="259"/>
+      <c r="BG229" s="259"/>
+      <c r="BH229" s="259"/>
+      <c r="BI229" s="259"/>
+      <c r="BJ229" s="259"/>
+      <c r="BK229" s="259"/>
+      <c r="BL229" s="259"/>
+      <c r="BM229" s="259"/>
+      <c r="BN229" s="259"/>
+      <c r="BO229" s="259"/>
+      <c r="BP229" s="259"/>
+      <c r="BQ229" s="259"/>
+      <c r="BR229" s="259"/>
+      <c r="BS229" s="259"/>
+      <c r="BT229" s="259"/>
+      <c r="BU229" s="259"/>
+      <c r="BV229" s="259"/>
+      <c r="BW229" s="259"/>
+      <c r="BX229" s="259"/>
+      <c r="BY229" s="259"/>
+      <c r="BZ229" s="259"/>
+      <c r="CA229" s="259"/>
+      <c r="CB229" s="259"/>
+      <c r="CC229" s="259"/>
+      <c r="CD229" s="259"/>
+      <c r="CE229" s="259"/>
+      <c r="CF229" s="259"/>
+      <c r="CG229" s="259"/>
+      <c r="CH229" s="259"/>
+      <c r="CI229" s="259"/>
+      <c r="CJ229" s="259"/>
+      <c r="CK229" s="259"/>
+      <c r="CL229" s="259"/>
+      <c r="CM229" s="259"/>
+      <c r="CN229" s="259"/>
+      <c r="CO229" s="259"/>
+      <c r="CP229" s="259"/>
+      <c r="CQ229" s="259"/>
+      <c r="CR229" s="259"/>
+      <c r="CS229" s="259"/>
+      <c r="CT229" s="259"/>
+      <c r="CU229" s="259"/>
+      <c r="CV229" s="259"/>
+      <c r="CW229" s="259"/>
+      <c r="CX229" s="259"/>
+      <c r="CY229" s="259"/>
+      <c r="CZ229" s="259"/>
+      <c r="DA229" s="259"/>
+      <c r="DB229" s="259"/>
+      <c r="DC229" s="259"/>
+      <c r="DD229" s="259"/>
+      <c r="DE229" s="259"/>
+      <c r="DF229" s="259"/>
+      <c r="DG229" s="259"/>
+      <c r="DH229" s="259"/>
+      <c r="DI229" s="259"/>
+      <c r="DJ229" s="259"/>
+      <c r="DK229" s="259"/>
+      <c r="DL229" s="259"/>
+      <c r="DM229" s="259"/>
+      <c r="DN229" s="259"/>
+      <c r="DO229" s="259"/>
+      <c r="DP229" s="259"/>
+      <c r="DQ229" s="259"/>
+      <c r="DR229" s="259"/>
+      <c r="DS229" s="259"/>
+      <c r="DT229" s="259"/>
+      <c r="DU229" s="259"/>
+      <c r="DV229" s="259"/>
+      <c r="DW229" s="259"/>
+      <c r="DX229" s="259"/>
+      <c r="DY229" s="259"/>
+      <c r="DZ229" s="259"/>
+      <c r="EA229" s="259"/>
+      <c r="EB229" s="259"/>
+      <c r="EC229" s="259"/>
+      <c r="ED229" s="259"/>
+      <c r="EE229" s="259"/>
+      <c r="EF229" s="259"/>
+      <c r="EG229" s="259"/>
+      <c r="EH229" s="259"/>
+      <c r="EI229" s="259"/>
+      <c r="EJ229" s="259"/>
+      <c r="EK229" s="259"/>
+      <c r="EL229" s="259"/>
+      <c r="EM229" s="259"/>
+      <c r="EN229" s="259"/>
+      <c r="EO229" s="259"/>
+      <c r="EP229" s="259"/>
+      <c r="EQ229" s="259"/>
+      <c r="ER229" s="259"/>
+      <c r="ES229" s="259"/>
+      <c r="ET229" s="259"/>
+      <c r="EU229" s="259"/>
+      <c r="EV229" s="259"/>
+      <c r="EW229" s="259"/>
+    </row>
+    <row r="230" spans="1:153" s="264" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="262" t="s">
         <v>315</v>
       </c>
-      <c r="B229" s="259"/>
-[...127 lines deleted...]
-      <c r="EW229" s="261"/>
+      <c r="B230" s="263"/>
+      <c r="C230" s="263"/>
+      <c r="D230" s="263"/>
+      <c r="E230" s="263"/>
+      <c r="F230" s="263"/>
+      <c r="G230" s="263"/>
+      <c r="H230" s="263"/>
+      <c r="I230" s="263"/>
+      <c r="J230" s="263"/>
+      <c r="K230" s="263"/>
+      <c r="L230" s="259"/>
+      <c r="M230" s="259"/>
+      <c r="N230" s="259"/>
+      <c r="O230" s="259"/>
+      <c r="P230" s="259"/>
+      <c r="Q230" s="259"/>
+      <c r="R230" s="259"/>
+      <c r="S230" s="259"/>
+      <c r="T230" s="259"/>
+      <c r="U230" s="259"/>
+      <c r="V230" s="259"/>
+      <c r="W230" s="259"/>
+      <c r="X230" s="259"/>
+      <c r="Y230" s="259"/>
+      <c r="Z230" s="259"/>
+      <c r="AA230" s="259"/>
+      <c r="AB230" s="259"/>
+      <c r="AC230" s="259"/>
+      <c r="AD230" s="260"/>
+      <c r="AE230" s="261"/>
+      <c r="AF230" s="259"/>
+      <c r="AG230" s="259"/>
+      <c r="AH230" s="259"/>
+      <c r="AI230" s="259"/>
+      <c r="AJ230" s="259"/>
+      <c r="AK230" s="259"/>
+      <c r="AL230" s="259"/>
+      <c r="AM230" s="259"/>
+      <c r="AN230" s="259"/>
+      <c r="AO230" s="259"/>
+      <c r="AP230" s="259"/>
+      <c r="AQ230" s="259"/>
+      <c r="AR230" s="259"/>
+      <c r="AS230" s="259"/>
+      <c r="AT230" s="259"/>
+      <c r="AU230" s="259"/>
+      <c r="AV230" s="259"/>
+      <c r="AW230" s="259"/>
+      <c r="AX230" s="259"/>
+      <c r="AY230" s="259"/>
+      <c r="AZ230" s="259"/>
+      <c r="BA230" s="259"/>
+      <c r="BB230" s="259"/>
+      <c r="BC230" s="259"/>
+      <c r="BD230" s="259"/>
+      <c r="BE230" s="259"/>
+      <c r="BF230" s="259"/>
+      <c r="BG230" s="259"/>
+      <c r="BH230" s="259"/>
+      <c r="BI230" s="259"/>
+      <c r="BJ230" s="259"/>
+      <c r="BK230" s="259"/>
+      <c r="BL230" s="259"/>
+      <c r="BM230" s="259"/>
+      <c r="BN230" s="259"/>
+      <c r="BO230" s="259"/>
+      <c r="BP230" s="259"/>
+      <c r="BQ230" s="259"/>
+      <c r="BR230" s="259"/>
+      <c r="BS230" s="259"/>
+      <c r="BT230" s="259"/>
+      <c r="BU230" s="259"/>
+      <c r="BV230" s="259"/>
+      <c r="BW230" s="259"/>
+      <c r="BX230" s="259"/>
+      <c r="BY230" s="259"/>
+      <c r="BZ230" s="259"/>
+      <c r="CA230" s="259"/>
+      <c r="CB230" s="259"/>
+      <c r="CC230" s="259"/>
+      <c r="CD230" s="259"/>
+      <c r="CE230" s="259"/>
+      <c r="CF230" s="259"/>
+      <c r="CG230" s="259"/>
+      <c r="CH230" s="259"/>
+      <c r="CI230" s="259"/>
+      <c r="CJ230" s="259"/>
+      <c r="CK230" s="259"/>
+      <c r="CL230" s="259"/>
+      <c r="CM230" s="259"/>
+      <c r="CN230" s="259"/>
+      <c r="CO230" s="259"/>
+      <c r="CP230" s="259"/>
+      <c r="CQ230" s="259"/>
+      <c r="CR230" s="259"/>
+      <c r="CS230" s="259"/>
+      <c r="CT230" s="259"/>
+      <c r="CU230" s="259"/>
+      <c r="CV230" s="259"/>
+      <c r="CW230" s="259"/>
+      <c r="CX230" s="259"/>
+      <c r="CY230" s="259"/>
+      <c r="CZ230" s="259"/>
+      <c r="DA230" s="259"/>
+      <c r="DB230" s="259"/>
+      <c r="DC230" s="259"/>
+      <c r="DD230" s="259"/>
+      <c r="DE230" s="259"/>
+      <c r="DF230" s="259"/>
+      <c r="DG230" s="259"/>
+      <c r="DH230" s="259"/>
+      <c r="DI230" s="259"/>
+      <c r="DJ230" s="259"/>
+      <c r="DK230" s="259"/>
+      <c r="DL230" s="259"/>
+      <c r="DM230" s="259"/>
+      <c r="DN230" s="259"/>
+      <c r="DO230" s="259"/>
+      <c r="DP230" s="259"/>
+      <c r="DQ230" s="259"/>
+      <c r="DR230" s="259"/>
+      <c r="DS230" s="259"/>
+      <c r="DT230" s="259"/>
+      <c r="DU230" s="259"/>
+      <c r="DV230" s="259"/>
+      <c r="DW230" s="259"/>
+      <c r="DX230" s="259"/>
+      <c r="DY230" s="259"/>
+      <c r="DZ230" s="259"/>
+      <c r="EA230" s="259"/>
+      <c r="EB230" s="259"/>
+      <c r="EC230" s="259"/>
+      <c r="ED230" s="259"/>
+      <c r="EE230" s="259"/>
+      <c r="EF230" s="259"/>
+      <c r="EG230" s="259"/>
+      <c r="EH230" s="259"/>
+      <c r="EI230" s="259"/>
+      <c r="EJ230" s="259"/>
+      <c r="EK230" s="259"/>
+      <c r="EL230" s="259"/>
+      <c r="EM230" s="259"/>
+      <c r="EN230" s="259"/>
+      <c r="EO230" s="259"/>
+      <c r="EP230" s="259"/>
+      <c r="EQ230" s="259"/>
+      <c r="ER230" s="259"/>
+      <c r="ES230" s="259"/>
+      <c r="ET230" s="259"/>
+      <c r="EU230" s="259"/>
+      <c r="EV230" s="259"/>
+      <c r="EW230" s="259"/>
     </row>
-    <row r="230" spans="1:153" s="266" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="264" t="s">
+    <row r="231" spans="1:153" s="267" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="265" t="s">
         <v>316</v>
       </c>
-      <c r="B230" s="265"/>
-[...150 lines deleted...]
-      <c r="EW230" s="261"/>
+      <c r="B231" s="266"/>
+      <c r="C231" s="266"/>
+      <c r="D231" s="266"/>
+      <c r="E231" s="266"/>
+      <c r="AC231" s="260"/>
+      <c r="AD231" s="260"/>
+      <c r="AE231" s="268"/>
+      <c r="AF231" s="260"/>
+      <c r="AG231" s="260"/>
+      <c r="AH231" s="260"/>
+      <c r="AI231" s="260"/>
+      <c r="AJ231" s="260"/>
+      <c r="AK231" s="260"/>
+      <c r="AL231" s="260"/>
+      <c r="AM231" s="260"/>
+      <c r="AN231" s="260"/>
+      <c r="AO231" s="260"/>
+      <c r="AP231" s="260"/>
+      <c r="AQ231" s="260"/>
+      <c r="AR231" s="260"/>
+      <c r="AS231" s="260"/>
+      <c r="AT231" s="260"/>
+      <c r="AU231" s="260"/>
+      <c r="AV231" s="260"/>
+      <c r="AW231" s="260"/>
+      <c r="AX231" s="260"/>
+      <c r="AY231" s="260"/>
+      <c r="AZ231" s="260"/>
+      <c r="BA231" s="260"/>
+      <c r="BB231" s="260"/>
+      <c r="BC231" s="260"/>
+      <c r="BD231" s="260"/>
+      <c r="BE231" s="260"/>
+      <c r="BF231" s="260"/>
+      <c r="BG231" s="260"/>
+      <c r="BH231" s="260"/>
+      <c r="BI231" s="260"/>
+      <c r="BJ231" s="260"/>
+      <c r="BK231" s="260"/>
+      <c r="BL231" s="260"/>
+      <c r="BM231" s="260"/>
+      <c r="BN231" s="260"/>
+      <c r="BO231" s="260"/>
+      <c r="BP231" s="260"/>
+      <c r="BQ231" s="260"/>
+      <c r="BR231" s="260"/>
+      <c r="BS231" s="260"/>
+      <c r="BT231" s="260"/>
+      <c r="BU231" s="260"/>
+      <c r="BV231" s="260"/>
+      <c r="BW231" s="260"/>
+      <c r="BX231" s="260"/>
+      <c r="BY231" s="260"/>
+      <c r="BZ231" s="260"/>
+      <c r="CA231" s="260"/>
+      <c r="CB231" s="260"/>
+      <c r="CC231" s="260"/>
+      <c r="CD231" s="260"/>
+      <c r="CE231" s="260"/>
+      <c r="CF231" s="260"/>
+      <c r="CG231" s="260"/>
+      <c r="CH231" s="260"/>
+      <c r="CI231" s="260"/>
+      <c r="CJ231" s="260"/>
+      <c r="CK231" s="260"/>
+      <c r="CL231" s="260"/>
+      <c r="CM231" s="260"/>
+      <c r="CN231" s="260"/>
+      <c r="CO231" s="260"/>
+      <c r="CP231" s="260"/>
+      <c r="CQ231" s="260"/>
+      <c r="CR231" s="260"/>
+      <c r="CS231" s="260"/>
+      <c r="CT231" s="260"/>
+      <c r="CU231" s="260"/>
+      <c r="CV231" s="260"/>
+      <c r="CW231" s="260"/>
+      <c r="CX231" s="260"/>
+      <c r="CY231" s="260"/>
+      <c r="CZ231" s="260"/>
+      <c r="DA231" s="260"/>
+      <c r="DB231" s="260"/>
+      <c r="DC231" s="260"/>
+      <c r="DD231" s="260"/>
+      <c r="DE231" s="260"/>
+      <c r="DF231" s="260"/>
+      <c r="DG231" s="260"/>
+      <c r="DH231" s="260"/>
+      <c r="DI231" s="260"/>
+      <c r="DJ231" s="260"/>
+      <c r="DK231" s="260"/>
+      <c r="DL231" s="260"/>
+      <c r="DM231" s="260"/>
+      <c r="DN231" s="260"/>
+      <c r="DO231" s="260"/>
+      <c r="DP231" s="260"/>
+      <c r="DQ231" s="260"/>
+      <c r="DR231" s="260"/>
+      <c r="DS231" s="260"/>
+      <c r="DT231" s="260"/>
+      <c r="DU231" s="260"/>
+      <c r="DV231" s="260"/>
+      <c r="DW231" s="260"/>
+      <c r="DX231" s="260"/>
+      <c r="DY231" s="260"/>
+      <c r="DZ231" s="260"/>
+      <c r="EA231" s="260"/>
+      <c r="EB231" s="260"/>
+      <c r="EC231" s="260"/>
+      <c r="ED231" s="260"/>
+      <c r="EE231" s="260"/>
+      <c r="EF231" s="260"/>
+      <c r="EG231" s="260"/>
+      <c r="EH231" s="260"/>
+      <c r="EI231" s="260"/>
+      <c r="EJ231" s="260"/>
+      <c r="EK231" s="260"/>
+      <c r="EL231" s="260"/>
+      <c r="EM231" s="260"/>
+      <c r="EN231" s="260"/>
+      <c r="EO231" s="260"/>
+      <c r="EP231" s="260"/>
+      <c r="EQ231" s="260"/>
+      <c r="ER231" s="260"/>
+      <c r="ES231" s="260"/>
+      <c r="ET231" s="260"/>
+      <c r="EU231" s="260"/>
+      <c r="EV231" s="260"/>
+      <c r="EW231" s="260"/>
     </row>
-    <row r="231" spans="1:153" s="269" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A231" s="267" t="s">
+    <row r="232" spans="1:153" s="267" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="265" t="s">
         <v>317</v>
       </c>
-      <c r="B231" s="268"/>
-[...127 lines deleted...]
-      <c r="EW231" s="262"/>
+      <c r="B232" s="266"/>
+      <c r="C232" s="266"/>
+      <c r="D232" s="266"/>
+      <c r="E232" s="266"/>
+      <c r="AC232" s="260"/>
+      <c r="AD232" s="260"/>
+      <c r="AE232" s="268"/>
+      <c r="AF232" s="260"/>
+      <c r="AG232" s="260"/>
+      <c r="AH232" s="260"/>
+      <c r="AI232" s="260"/>
+      <c r="AJ232" s="260"/>
+      <c r="AK232" s="260"/>
+      <c r="AL232" s="260"/>
+      <c r="AM232" s="260"/>
+      <c r="AN232" s="260"/>
+      <c r="AO232" s="260"/>
+      <c r="AP232" s="260"/>
+      <c r="AQ232" s="260"/>
+      <c r="AR232" s="260"/>
+      <c r="AS232" s="260"/>
+      <c r="AT232" s="260"/>
+      <c r="AU232" s="260"/>
+      <c r="AV232" s="260"/>
+      <c r="AW232" s="260"/>
+      <c r="AX232" s="260"/>
+      <c r="AY232" s="260"/>
+      <c r="AZ232" s="260"/>
+      <c r="BA232" s="260"/>
+      <c r="BB232" s="260"/>
+      <c r="BC232" s="260"/>
+      <c r="BD232" s="260"/>
+      <c r="BE232" s="260"/>
+      <c r="BF232" s="260"/>
+      <c r="BG232" s="260"/>
+      <c r="BH232" s="260"/>
+      <c r="BI232" s="260"/>
+      <c r="BJ232" s="260"/>
+      <c r="BK232" s="260"/>
+      <c r="BL232" s="260"/>
+      <c r="BM232" s="260"/>
+      <c r="BN232" s="260"/>
+      <c r="BO232" s="260"/>
+      <c r="BP232" s="260"/>
+      <c r="BQ232" s="260"/>
+      <c r="BR232" s="260"/>
+      <c r="BS232" s="260"/>
+      <c r="BT232" s="260"/>
+      <c r="BU232" s="260"/>
+      <c r="BV232" s="260"/>
+      <c r="BW232" s="260"/>
+      <c r="BX232" s="260"/>
+      <c r="BY232" s="260"/>
+      <c r="BZ232" s="260"/>
+      <c r="CA232" s="260"/>
+      <c r="CB232" s="260"/>
+      <c r="CC232" s="260"/>
+      <c r="CD232" s="260"/>
+      <c r="CE232" s="260"/>
+      <c r="CF232" s="260"/>
+      <c r="CG232" s="260"/>
+      <c r="CH232" s="260"/>
+      <c r="CI232" s="260"/>
+      <c r="CJ232" s="260"/>
+      <c r="CK232" s="260"/>
+      <c r="CL232" s="260"/>
+      <c r="CM232" s="260"/>
+      <c r="CN232" s="260"/>
+      <c r="CO232" s="260"/>
+      <c r="CP232" s="260"/>
+      <c r="CQ232" s="260"/>
+      <c r="CR232" s="260"/>
+      <c r="CS232" s="260"/>
+      <c r="CT232" s="260"/>
+      <c r="CU232" s="260"/>
+      <c r="CV232" s="260"/>
+      <c r="CW232" s="260"/>
+      <c r="CX232" s="260"/>
+      <c r="CY232" s="260"/>
+      <c r="CZ232" s="260"/>
+      <c r="DA232" s="260"/>
+      <c r="DB232" s="260"/>
+      <c r="DC232" s="260"/>
+      <c r="DD232" s="260"/>
+      <c r="DE232" s="260"/>
+      <c r="DF232" s="260"/>
+      <c r="DG232" s="260"/>
+      <c r="DH232" s="260"/>
+      <c r="DI232" s="260"/>
+      <c r="DJ232" s="260"/>
+      <c r="DK232" s="260"/>
+      <c r="DL232" s="260"/>
+      <c r="DM232" s="260"/>
+      <c r="DN232" s="260"/>
+      <c r="DO232" s="260"/>
+      <c r="DP232" s="260"/>
+      <c r="DQ232" s="260"/>
+      <c r="DR232" s="260"/>
+      <c r="DS232" s="260"/>
+      <c r="DT232" s="260"/>
+      <c r="DU232" s="260"/>
+      <c r="DV232" s="260"/>
+      <c r="DW232" s="260"/>
+      <c r="DX232" s="260"/>
+      <c r="DY232" s="260"/>
+      <c r="DZ232" s="260"/>
+      <c r="EA232" s="260"/>
+      <c r="EB232" s="260"/>
+      <c r="EC232" s="260"/>
+      <c r="ED232" s="260"/>
+      <c r="EE232" s="260"/>
+      <c r="EF232" s="260"/>
+      <c r="EG232" s="260"/>
+      <c r="EH232" s="260"/>
+      <c r="EI232" s="260"/>
+      <c r="EJ232" s="260"/>
+      <c r="EK232" s="260"/>
+      <c r="EL232" s="260"/>
+      <c r="EM232" s="260"/>
+      <c r="EN232" s="260"/>
+      <c r="EO232" s="260"/>
+      <c r="EP232" s="260"/>
+      <c r="EQ232" s="260"/>
+      <c r="ER232" s="260"/>
+      <c r="ES232" s="260"/>
+      <c r="ET232" s="260"/>
+      <c r="EU232" s="260"/>
+      <c r="EV232" s="260"/>
+      <c r="EW232" s="260"/>
     </row>
-    <row r="232" spans="1:153" s="269" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A232" s="267" t="s">
+    <row r="233" spans="1:153" s="267" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="269" t="s">
         <v>318</v>
       </c>
-      <c r="B232" s="268"/>
-[...127 lines deleted...]
-      <c r="EW232" s="262"/>
+      <c r="B233" s="266"/>
+      <c r="C233" s="266"/>
+      <c r="D233" s="266"/>
+      <c r="E233" s="266"/>
+      <c r="AC233" s="260"/>
+      <c r="AD233" s="260"/>
+      <c r="AE233" s="268"/>
+      <c r="AF233" s="260"/>
+      <c r="AG233" s="260"/>
+      <c r="AH233" s="260"/>
+      <c r="AI233" s="260"/>
+      <c r="AJ233" s="260"/>
+      <c r="AK233" s="260"/>
+      <c r="AL233" s="260"/>
+      <c r="AM233" s="260"/>
+      <c r="AN233" s="260"/>
+      <c r="AO233" s="260"/>
+      <c r="AP233" s="260"/>
+      <c r="AQ233" s="260"/>
+      <c r="AR233" s="260"/>
+      <c r="AS233" s="260"/>
+      <c r="AT233" s="260"/>
+      <c r="AU233" s="260"/>
+      <c r="AV233" s="260"/>
+      <c r="AW233" s="260"/>
+      <c r="AX233" s="260"/>
+      <c r="AY233" s="260"/>
+      <c r="AZ233" s="260"/>
+      <c r="BA233" s="260"/>
+      <c r="BB233" s="260"/>
+      <c r="BC233" s="260"/>
+      <c r="BD233" s="260"/>
+      <c r="BE233" s="260"/>
+      <c r="BF233" s="260"/>
+      <c r="BG233" s="260"/>
+      <c r="BH233" s="260"/>
+      <c r="BI233" s="260"/>
+      <c r="BJ233" s="260"/>
+      <c r="BK233" s="260"/>
+      <c r="BL233" s="260"/>
+      <c r="BM233" s="260"/>
+      <c r="BN233" s="260"/>
+      <c r="BO233" s="260"/>
+      <c r="BP233" s="260"/>
+      <c r="BQ233" s="260"/>
+      <c r="BR233" s="260"/>
+      <c r="BS233" s="260"/>
+      <c r="BT233" s="260"/>
+      <c r="BU233" s="260"/>
+      <c r="BV233" s="260"/>
+      <c r="BW233" s="260"/>
+      <c r="BX233" s="260"/>
+      <c r="BY233" s="260"/>
+      <c r="BZ233" s="260"/>
+      <c r="CA233" s="260"/>
+      <c r="CB233" s="260"/>
+      <c r="CC233" s="260"/>
+      <c r="CD233" s="260"/>
+      <c r="CE233" s="260"/>
+      <c r="CF233" s="260"/>
+      <c r="CG233" s="260"/>
+      <c r="CH233" s="260"/>
+      <c r="CI233" s="260"/>
+      <c r="CJ233" s="260"/>
+      <c r="CK233" s="260"/>
+      <c r="CL233" s="260"/>
+      <c r="CM233" s="260"/>
+      <c r="CN233" s="260"/>
+      <c r="CO233" s="260"/>
+      <c r="CP233" s="260"/>
+      <c r="CQ233" s="260"/>
+      <c r="CR233" s="260"/>
+      <c r="CS233" s="260"/>
+      <c r="CT233" s="260"/>
+      <c r="CU233" s="260"/>
+      <c r="CV233" s="260"/>
+      <c r="CW233" s="260"/>
+      <c r="CX233" s="260"/>
+      <c r="CY233" s="260"/>
+      <c r="CZ233" s="260"/>
+      <c r="DA233" s="260"/>
+      <c r="DB233" s="260"/>
+      <c r="DC233" s="260"/>
+      <c r="DD233" s="260"/>
+      <c r="DE233" s="260"/>
+      <c r="DF233" s="260"/>
+      <c r="DG233" s="260"/>
+      <c r="DH233" s="260"/>
+      <c r="DI233" s="260"/>
+      <c r="DJ233" s="260"/>
+      <c r="DK233" s="260"/>
+      <c r="DL233" s="260"/>
+      <c r="DM233" s="260"/>
+      <c r="DN233" s="260"/>
+      <c r="DO233" s="260"/>
+      <c r="DP233" s="260"/>
+      <c r="DQ233" s="260"/>
+      <c r="DR233" s="260"/>
+      <c r="DS233" s="260"/>
+      <c r="DT233" s="260"/>
+      <c r="DU233" s="260"/>
+      <c r="DV233" s="260"/>
+      <c r="DW233" s="260"/>
+      <c r="DX233" s="260"/>
+      <c r="DY233" s="260"/>
+      <c r="DZ233" s="260"/>
+      <c r="EA233" s="260"/>
+      <c r="EB233" s="260"/>
+      <c r="EC233" s="260"/>
+      <c r="ED233" s="260"/>
+      <c r="EE233" s="260"/>
+      <c r="EF233" s="260"/>
+      <c r="EG233" s="260"/>
+      <c r="EH233" s="260"/>
+      <c r="EI233" s="260"/>
+      <c r="EJ233" s="260"/>
+      <c r="EK233" s="260"/>
+      <c r="EL233" s="260"/>
+      <c r="EM233" s="260"/>
+      <c r="EN233" s="260"/>
+      <c r="EO233" s="260"/>
+      <c r="EP233" s="260"/>
+      <c r="EQ233" s="260"/>
+      <c r="ER233" s="260"/>
+      <c r="ES233" s="260"/>
+      <c r="ET233" s="260"/>
+      <c r="EU233" s="260"/>
+      <c r="EV233" s="260"/>
+      <c r="EW233" s="260"/>
     </row>
-    <row r="233" spans="1:153" s="269" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="271" t="s">
+    <row r="234" spans="1:153" s="258" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="251" t="s">
         <v>319</v>
       </c>
-      <c r="B233" s="268"/>
-[...127 lines deleted...]
-      <c r="EW233" s="262"/>
+      <c r="B234" s="270"/>
+      <c r="C234" s="270"/>
+      <c r="D234" s="270"/>
+      <c r="E234" s="270"/>
+      <c r="AC234" s="259"/>
+      <c r="AD234" s="260"/>
+      <c r="AE234" s="261"/>
+      <c r="AF234" s="259"/>
+      <c r="AG234" s="259"/>
+      <c r="AH234" s="259"/>
+      <c r="AI234" s="259"/>
+      <c r="AJ234" s="259"/>
+      <c r="AK234" s="259"/>
+      <c r="AL234" s="259"/>
+      <c r="AM234" s="259"/>
+      <c r="AN234" s="259"/>
+      <c r="AO234" s="259"/>
+      <c r="AP234" s="259"/>
+      <c r="AQ234" s="259"/>
+      <c r="AR234" s="259"/>
+      <c r="AS234" s="259"/>
+      <c r="AT234" s="259"/>
+      <c r="AU234" s="259"/>
+      <c r="AV234" s="259"/>
+      <c r="AW234" s="259"/>
+      <c r="AX234" s="259"/>
+      <c r="AY234" s="259"/>
+      <c r="AZ234" s="259"/>
+      <c r="BA234" s="259"/>
+      <c r="BB234" s="259"/>
+      <c r="BC234" s="259"/>
+      <c r="BD234" s="259"/>
+      <c r="BE234" s="259"/>
+      <c r="BF234" s="259"/>
+      <c r="BG234" s="259"/>
+      <c r="BH234" s="259"/>
+      <c r="BI234" s="259"/>
+      <c r="BJ234" s="259"/>
+      <c r="BK234" s="259"/>
+      <c r="BL234" s="259"/>
+      <c r="BM234" s="259"/>
+      <c r="BN234" s="259"/>
+      <c r="BO234" s="259"/>
+      <c r="BP234" s="259"/>
+      <c r="BQ234" s="259"/>
+      <c r="BR234" s="259"/>
+      <c r="BS234" s="259"/>
+      <c r="BT234" s="259"/>
+      <c r="BU234" s="259"/>
+      <c r="BV234" s="259"/>
+      <c r="BW234" s="259"/>
+      <c r="BX234" s="259"/>
+      <c r="BY234" s="259"/>
+      <c r="BZ234" s="259"/>
+      <c r="CA234" s="259"/>
+      <c r="CB234" s="259"/>
+      <c r="CC234" s="259"/>
+      <c r="CD234" s="259"/>
+      <c r="CE234" s="259"/>
+      <c r="CF234" s="259"/>
+      <c r="CG234" s="259"/>
+      <c r="CH234" s="259"/>
+      <c r="CI234" s="259"/>
+      <c r="CJ234" s="259"/>
+      <c r="CK234" s="259"/>
+      <c r="CL234" s="259"/>
+      <c r="CM234" s="259"/>
+      <c r="CN234" s="259"/>
+      <c r="CO234" s="259"/>
+      <c r="CP234" s="259"/>
+      <c r="CQ234" s="259"/>
+      <c r="CR234" s="259"/>
+      <c r="CS234" s="259"/>
+      <c r="CT234" s="259"/>
+      <c r="CU234" s="259"/>
+      <c r="CV234" s="259"/>
+      <c r="CW234" s="259"/>
+      <c r="CX234" s="259"/>
+      <c r="CY234" s="259"/>
+      <c r="CZ234" s="259"/>
+      <c r="DA234" s="259"/>
+      <c r="DB234" s="259"/>
+      <c r="DC234" s="259"/>
+      <c r="DD234" s="259"/>
+      <c r="DE234" s="259"/>
+      <c r="DF234" s="259"/>
+      <c r="DG234" s="259"/>
+      <c r="DH234" s="259"/>
+      <c r="DI234" s="259"/>
+      <c r="DJ234" s="259"/>
+      <c r="DK234" s="259"/>
+      <c r="DL234" s="259"/>
+      <c r="DM234" s="259"/>
+      <c r="DN234" s="259"/>
+      <c r="DO234" s="259"/>
+      <c r="DP234" s="259"/>
+      <c r="DQ234" s="259"/>
+      <c r="DR234" s="259"/>
+      <c r="DS234" s="259"/>
+      <c r="DT234" s="259"/>
+      <c r="DU234" s="259"/>
+      <c r="DV234" s="259"/>
+      <c r="DW234" s="259"/>
+      <c r="DX234" s="259"/>
+      <c r="DY234" s="259"/>
+      <c r="DZ234" s="259"/>
+      <c r="EA234" s="259"/>
+      <c r="EB234" s="259"/>
+      <c r="EC234" s="259"/>
+      <c r="ED234" s="259"/>
+      <c r="EE234" s="259"/>
+      <c r="EF234" s="259"/>
+      <c r="EG234" s="259"/>
+      <c r="EH234" s="259"/>
+      <c r="EI234" s="259"/>
+      <c r="EJ234" s="259"/>
+      <c r="EK234" s="259"/>
+      <c r="EL234" s="259"/>
+      <c r="EM234" s="259"/>
+      <c r="EN234" s="259"/>
+      <c r="EO234" s="259"/>
+      <c r="EP234" s="259"/>
+      <c r="EQ234" s="259"/>
+      <c r="ER234" s="259"/>
+      <c r="ES234" s="259"/>
+      <c r="ET234" s="259"/>
+      <c r="EU234" s="259"/>
+      <c r="EV234" s="259"/>
+      <c r="EW234" s="259"/>
     </row>
-    <row r="234" spans="1:153" s="260" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A234" s="253" t="s">
+    <row r="235" spans="1:153" s="264" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="246" t="s">
         <v>320</v>
       </c>
-      <c r="B234" s="272"/>
-[...127 lines deleted...]
-      <c r="EW234" s="261"/>
+      <c r="B235" s="259"/>
+      <c r="C235" s="259"/>
+      <c r="D235" s="259"/>
+      <c r="E235" s="259"/>
+      <c r="F235" s="259"/>
+      <c r="G235" s="259"/>
+      <c r="H235" s="259"/>
+      <c r="I235" s="259"/>
+      <c r="J235" s="259"/>
+      <c r="K235" s="259"/>
+      <c r="L235" s="259"/>
+      <c r="M235" s="259"/>
+      <c r="N235" s="259"/>
+      <c r="O235" s="259"/>
+      <c r="P235" s="259"/>
+      <c r="Q235" s="259"/>
+      <c r="R235" s="259"/>
+      <c r="S235" s="259"/>
+      <c r="T235" s="259"/>
+      <c r="U235" s="259"/>
+      <c r="V235" s="259"/>
+      <c r="W235" s="259"/>
+      <c r="X235" s="259"/>
+      <c r="Y235" s="259"/>
+      <c r="Z235" s="259"/>
+      <c r="AA235" s="259"/>
+      <c r="AB235" s="259"/>
+      <c r="AC235" s="259"/>
+      <c r="AD235" s="260"/>
+      <c r="AE235" s="261"/>
+      <c r="AF235" s="259"/>
+      <c r="AG235" s="259"/>
+      <c r="AH235" s="259"/>
+      <c r="AI235" s="259"/>
+      <c r="AJ235" s="259"/>
+      <c r="AK235" s="259"/>
+      <c r="AL235" s="259"/>
+      <c r="AM235" s="259"/>
+      <c r="AN235" s="259"/>
+      <c r="AO235" s="259"/>
+      <c r="AP235" s="259"/>
+      <c r="AQ235" s="259"/>
+      <c r="AR235" s="259"/>
+      <c r="AS235" s="259"/>
+      <c r="AT235" s="259"/>
+      <c r="AU235" s="259"/>
+      <c r="AV235" s="259"/>
+      <c r="AW235" s="259"/>
+      <c r="AX235" s="259"/>
+      <c r="AY235" s="259"/>
+      <c r="AZ235" s="259"/>
+      <c r="BA235" s="259"/>
+      <c r="BB235" s="259"/>
+      <c r="BC235" s="259"/>
+      <c r="BD235" s="259"/>
+      <c r="BE235" s="259"/>
+      <c r="BF235" s="259"/>
+      <c r="BG235" s="259"/>
+      <c r="BH235" s="259"/>
+      <c r="BI235" s="259"/>
+      <c r="BJ235" s="259"/>
+      <c r="BK235" s="259"/>
+      <c r="BL235" s="259"/>
+      <c r="BM235" s="259"/>
+      <c r="BN235" s="259"/>
+      <c r="BO235" s="259"/>
+      <c r="BP235" s="259"/>
+      <c r="BQ235" s="259"/>
+      <c r="BR235" s="259"/>
+      <c r="BS235" s="259"/>
+      <c r="BT235" s="259"/>
+      <c r="BU235" s="259"/>
+      <c r="BV235" s="259"/>
+      <c r="BW235" s="259"/>
+      <c r="BX235" s="259"/>
+      <c r="BY235" s="259"/>
+      <c r="BZ235" s="259"/>
+      <c r="CA235" s="259"/>
+      <c r="CB235" s="259"/>
+      <c r="CC235" s="259"/>
+      <c r="CD235" s="259"/>
+      <c r="CE235" s="259"/>
+      <c r="CF235" s="259"/>
+      <c r="CG235" s="259"/>
+      <c r="CH235" s="259"/>
+      <c r="CI235" s="259"/>
+      <c r="CJ235" s="259"/>
+      <c r="CK235" s="259"/>
+      <c r="CL235" s="259"/>
+      <c r="CM235" s="259"/>
+      <c r="CN235" s="259"/>
+      <c r="CO235" s="259"/>
+      <c r="CP235" s="259"/>
+      <c r="CQ235" s="259"/>
+      <c r="CR235" s="259"/>
+      <c r="CS235" s="259"/>
+      <c r="CT235" s="259"/>
+      <c r="CU235" s="259"/>
+      <c r="CV235" s="259"/>
+      <c r="CW235" s="259"/>
+      <c r="CX235" s="259"/>
+      <c r="CY235" s="259"/>
+      <c r="CZ235" s="259"/>
+      <c r="DA235" s="259"/>
+      <c r="DB235" s="259"/>
+      <c r="DC235" s="259"/>
+      <c r="DD235" s="259"/>
+      <c r="DE235" s="259"/>
+      <c r="DF235" s="259"/>
+      <c r="DG235" s="259"/>
+      <c r="DH235" s="259"/>
+      <c r="DI235" s="259"/>
+      <c r="DJ235" s="259"/>
+      <c r="DK235" s="259"/>
+      <c r="DL235" s="259"/>
+      <c r="DM235" s="259"/>
+      <c r="DN235" s="259"/>
+      <c r="DO235" s="259"/>
+      <c r="DP235" s="259"/>
+      <c r="DQ235" s="259"/>
+      <c r="DR235" s="259"/>
+      <c r="DS235" s="259"/>
+      <c r="DT235" s="259"/>
+      <c r="DU235" s="259"/>
+      <c r="DV235" s="259"/>
+      <c r="DW235" s="259"/>
+      <c r="DX235" s="259"/>
+      <c r="DY235" s="259"/>
+      <c r="DZ235" s="259"/>
+      <c r="EA235" s="259"/>
+      <c r="EB235" s="259"/>
+      <c r="EC235" s="259"/>
+      <c r="ED235" s="259"/>
+      <c r="EE235" s="259"/>
+      <c r="EF235" s="259"/>
+      <c r="EG235" s="259"/>
+      <c r="EH235" s="259"/>
+      <c r="EI235" s="259"/>
+      <c r="EJ235" s="259"/>
+      <c r="EK235" s="259"/>
+      <c r="EL235" s="259"/>
+      <c r="EM235" s="259"/>
+      <c r="EN235" s="259"/>
+      <c r="EO235" s="259"/>
+      <c r="EP235" s="259"/>
+      <c r="EQ235" s="259"/>
+      <c r="ER235" s="259"/>
+      <c r="ES235" s="259"/>
+      <c r="ET235" s="259"/>
+      <c r="EU235" s="259"/>
+      <c r="EV235" s="259"/>
+      <c r="EW235" s="259"/>
     </row>
-    <row r="235" spans="1:153" s="266" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="248" t="s">
+    <row r="236" spans="1:153" s="264" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="271" t="s">
         <v>321</v>
       </c>
-      <c r="B235" s="261"/>
-[...150 lines deleted...]
-      <c r="EW235" s="261"/>
+      <c r="B236" s="259"/>
+      <c r="C236" s="259"/>
+      <c r="D236" s="259"/>
+      <c r="E236" s="259"/>
+      <c r="F236" s="259"/>
+      <c r="G236" s="259"/>
+      <c r="H236" s="259"/>
+      <c r="I236" s="259"/>
+      <c r="J236" s="259"/>
+      <c r="K236" s="259"/>
+      <c r="L236" s="259"/>
+      <c r="M236" s="259"/>
+      <c r="N236" s="259"/>
+      <c r="O236" s="259"/>
+      <c r="P236" s="259"/>
+      <c r="Q236" s="259"/>
+      <c r="R236" s="259"/>
+      <c r="S236" s="259"/>
+      <c r="T236" s="259"/>
+      <c r="U236" s="259"/>
+      <c r="V236" s="259"/>
+      <c r="W236" s="259"/>
+      <c r="X236" s="259"/>
+      <c r="Y236" s="259"/>
+      <c r="Z236" s="259"/>
+      <c r="AA236" s="259"/>
+      <c r="AB236" s="259"/>
+      <c r="AC236" s="259"/>
+      <c r="AD236" s="260"/>
+      <c r="AE236" s="261"/>
+      <c r="AF236" s="259"/>
+      <c r="AG236" s="259"/>
+      <c r="AH236" s="259"/>
+      <c r="AI236" s="259"/>
+      <c r="AJ236" s="259"/>
+      <c r="AK236" s="259"/>
+      <c r="AL236" s="259"/>
+      <c r="AM236" s="259"/>
+      <c r="AN236" s="259"/>
+      <c r="AO236" s="259"/>
+      <c r="AP236" s="259"/>
+      <c r="AQ236" s="259"/>
+      <c r="AR236" s="259"/>
+      <c r="AS236" s="259"/>
+      <c r="AT236" s="259"/>
+      <c r="AU236" s="259"/>
+      <c r="AV236" s="259"/>
+      <c r="AW236" s="259"/>
+      <c r="AX236" s="259"/>
+      <c r="AY236" s="259"/>
+      <c r="AZ236" s="259"/>
+      <c r="BA236" s="259"/>
+      <c r="BB236" s="259"/>
+      <c r="BC236" s="259"/>
+      <c r="BD236" s="259"/>
+      <c r="BE236" s="259"/>
+      <c r="BF236" s="259"/>
+      <c r="BG236" s="259"/>
+      <c r="BH236" s="259"/>
+      <c r="BI236" s="259"/>
+      <c r="BJ236" s="259"/>
+      <c r="BK236" s="259"/>
+      <c r="BL236" s="259"/>
+      <c r="BM236" s="259"/>
+      <c r="BN236" s="259"/>
+      <c r="BO236" s="259"/>
+      <c r="BP236" s="259"/>
+      <c r="BQ236" s="259"/>
+      <c r="BR236" s="259"/>
+      <c r="BS236" s="259"/>
+      <c r="BT236" s="259"/>
+      <c r="BU236" s="259"/>
+      <c r="BV236" s="259"/>
+      <c r="BW236" s="259"/>
+      <c r="BX236" s="259"/>
+      <c r="BY236" s="259"/>
+      <c r="BZ236" s="259"/>
+      <c r="CA236" s="259"/>
+      <c r="CB236" s="259"/>
+      <c r="CC236" s="259"/>
+      <c r="CD236" s="259"/>
+      <c r="CE236" s="259"/>
+      <c r="CF236" s="259"/>
+      <c r="CG236" s="259"/>
+      <c r="CH236" s="259"/>
+      <c r="CI236" s="259"/>
+      <c r="CJ236" s="259"/>
+      <c r="CK236" s="259"/>
+      <c r="CL236" s="259"/>
+      <c r="CM236" s="259"/>
+      <c r="CN236" s="259"/>
+      <c r="CO236" s="259"/>
+      <c r="CP236" s="259"/>
+      <c r="CQ236" s="259"/>
+      <c r="CR236" s="259"/>
+      <c r="CS236" s="259"/>
+      <c r="CT236" s="259"/>
+      <c r="CU236" s="259"/>
+      <c r="CV236" s="259"/>
+      <c r="CW236" s="259"/>
+      <c r="CX236" s="259"/>
+      <c r="CY236" s="259"/>
+      <c r="CZ236" s="259"/>
+      <c r="DA236" s="259"/>
+      <c r="DB236" s="259"/>
+      <c r="DC236" s="259"/>
+      <c r="DD236" s="259"/>
+      <c r="DE236" s="259"/>
+      <c r="DF236" s="259"/>
+      <c r="DG236" s="259"/>
+      <c r="DH236" s="259"/>
+      <c r="DI236" s="259"/>
+      <c r="DJ236" s="259"/>
+      <c r="DK236" s="259"/>
+      <c r="DL236" s="259"/>
+      <c r="DM236" s="259"/>
+      <c r="DN236" s="259"/>
+      <c r="DO236" s="259"/>
+      <c r="DP236" s="259"/>
+      <c r="DQ236" s="259"/>
+      <c r="DR236" s="259"/>
+      <c r="DS236" s="259"/>
+      <c r="DT236" s="259"/>
+      <c r="DU236" s="259"/>
+      <c r="DV236" s="259"/>
+      <c r="DW236" s="259"/>
+      <c r="DX236" s="259"/>
+      <c r="DY236" s="259"/>
+      <c r="DZ236" s="259"/>
+      <c r="EA236" s="259"/>
+      <c r="EB236" s="259"/>
+      <c r="EC236" s="259"/>
+      <c r="ED236" s="259"/>
+      <c r="EE236" s="259"/>
+      <c r="EF236" s="259"/>
+      <c r="EG236" s="259"/>
+      <c r="EH236" s="259"/>
+      <c r="EI236" s="259"/>
+      <c r="EJ236" s="259"/>
+      <c r="EK236" s="259"/>
+      <c r="EL236" s="259"/>
+      <c r="EM236" s="259"/>
+      <c r="EN236" s="259"/>
+      <c r="EO236" s="259"/>
+      <c r="EP236" s="259"/>
+      <c r="EQ236" s="259"/>
+      <c r="ER236" s="259"/>
+      <c r="ES236" s="259"/>
+      <c r="ET236" s="259"/>
+      <c r="EU236" s="259"/>
+      <c r="EV236" s="259"/>
+      <c r="EW236" s="259"/>
     </row>
-    <row r="236" spans="1:153" s="266" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="273" t="s">
+    <row r="237" spans="1:153" s="264" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="272" t="s">
         <v>322</v>
       </c>
-      <c r="B236" s="261"/>
-[...150 lines deleted...]
-      <c r="EW236" s="261"/>
+      <c r="B237" s="273"/>
+      <c r="C237" s="273"/>
+      <c r="D237" s="273"/>
+      <c r="E237" s="273"/>
+      <c r="F237" s="273"/>
+      <c r="G237" s="273"/>
+      <c r="H237" s="273"/>
+      <c r="I237" s="273"/>
+      <c r="J237" s="273"/>
+      <c r="K237" s="273"/>
+      <c r="L237" s="273"/>
+      <c r="M237" s="273"/>
+      <c r="N237" s="273"/>
+      <c r="O237" s="273"/>
+      <c r="P237" s="273"/>
+      <c r="Q237" s="273"/>
+      <c r="R237" s="273"/>
+      <c r="S237" s="273"/>
+      <c r="T237" s="273"/>
+      <c r="U237" s="273"/>
+      <c r="V237" s="273"/>
+      <c r="W237" s="273"/>
+      <c r="X237" s="273"/>
+      <c r="Y237" s="273"/>
+      <c r="Z237" s="273"/>
+      <c r="AA237" s="273"/>
+      <c r="AB237" s="273"/>
+      <c r="AC237" s="259"/>
+      <c r="AD237" s="260"/>
+      <c r="AE237" s="261"/>
+      <c r="AF237" s="259"/>
+      <c r="AG237" s="259"/>
+      <c r="AH237" s="259"/>
+      <c r="AI237" s="259"/>
+      <c r="AJ237" s="259"/>
+      <c r="AK237" s="259"/>
+      <c r="AL237" s="259"/>
+      <c r="AM237" s="259"/>
+      <c r="AN237" s="259"/>
+      <c r="AO237" s="259"/>
+      <c r="AP237" s="259"/>
+      <c r="AQ237" s="259"/>
+      <c r="AR237" s="259"/>
+      <c r="AS237" s="259"/>
+      <c r="AT237" s="259"/>
+      <c r="AU237" s="259"/>
+      <c r="AV237" s="259"/>
+      <c r="AW237" s="259"/>
+      <c r="AX237" s="259"/>
+      <c r="AY237" s="259"/>
+      <c r="AZ237" s="259"/>
+      <c r="BA237" s="259"/>
+      <c r="BB237" s="259"/>
+      <c r="BC237" s="259"/>
+      <c r="BD237" s="259"/>
+      <c r="BE237" s="259"/>
+      <c r="BF237" s="259"/>
+      <c r="BG237" s="259"/>
+      <c r="BH237" s="259"/>
+      <c r="BI237" s="259"/>
+      <c r="BJ237" s="259"/>
+      <c r="BK237" s="259"/>
+      <c r="BL237" s="259"/>
+      <c r="BM237" s="259"/>
+      <c r="BN237" s="259"/>
+      <c r="BO237" s="259"/>
+      <c r="BP237" s="259"/>
+      <c r="BQ237" s="259"/>
+      <c r="BR237" s="259"/>
+      <c r="BS237" s="259"/>
+      <c r="BT237" s="259"/>
+      <c r="BU237" s="259"/>
+      <c r="BV237" s="259"/>
+      <c r="BW237" s="259"/>
+      <c r="BX237" s="259"/>
+      <c r="BY237" s="259"/>
+      <c r="BZ237" s="259"/>
+      <c r="CA237" s="259"/>
+      <c r="CB237" s="259"/>
+      <c r="CC237" s="259"/>
+      <c r="CD237" s="259"/>
+      <c r="CE237" s="259"/>
+      <c r="CF237" s="259"/>
+      <c r="CG237" s="259"/>
+      <c r="CH237" s="259"/>
+      <c r="CI237" s="259"/>
+      <c r="CJ237" s="259"/>
+      <c r="CK237" s="259"/>
+      <c r="CL237" s="259"/>
+      <c r="CM237" s="259"/>
+      <c r="CN237" s="259"/>
+      <c r="CO237" s="259"/>
+      <c r="CP237" s="259"/>
+      <c r="CQ237" s="259"/>
+      <c r="CR237" s="259"/>
+      <c r="CS237" s="259"/>
+      <c r="CT237" s="259"/>
+      <c r="CU237" s="259"/>
+      <c r="CV237" s="259"/>
+      <c r="CW237" s="259"/>
+      <c r="CX237" s="259"/>
+      <c r="CY237" s="259"/>
+      <c r="CZ237" s="259"/>
+      <c r="DA237" s="259"/>
+      <c r="DB237" s="259"/>
+      <c r="DC237" s="259"/>
+      <c r="DD237" s="259"/>
+      <c r="DE237" s="259"/>
+      <c r="DF237" s="259"/>
+      <c r="DG237" s="259"/>
+      <c r="DH237" s="259"/>
+      <c r="DI237" s="259"/>
+      <c r="DJ237" s="259"/>
+      <c r="DK237" s="259"/>
+      <c r="DL237" s="259"/>
+      <c r="DM237" s="259"/>
+      <c r="DN237" s="259"/>
+      <c r="DO237" s="259"/>
+      <c r="DP237" s="259"/>
+      <c r="DQ237" s="259"/>
+      <c r="DR237" s="259"/>
+      <c r="DS237" s="259"/>
+      <c r="DT237" s="259"/>
+      <c r="DU237" s="259"/>
+      <c r="DV237" s="259"/>
+      <c r="DW237" s="259"/>
+      <c r="DX237" s="259"/>
+      <c r="DY237" s="259"/>
+      <c r="DZ237" s="259"/>
+      <c r="EA237" s="259"/>
+      <c r="EB237" s="259"/>
+      <c r="EC237" s="259"/>
+      <c r="ED237" s="259"/>
+      <c r="EE237" s="259"/>
+      <c r="EF237" s="259"/>
+      <c r="EG237" s="259"/>
+      <c r="EH237" s="259"/>
+      <c r="EI237" s="259"/>
+      <c r="EJ237" s="259"/>
+      <c r="EK237" s="259"/>
+      <c r="EL237" s="259"/>
+      <c r="EM237" s="259"/>
+      <c r="EN237" s="259"/>
+      <c r="EO237" s="259"/>
+      <c r="EP237" s="259"/>
+      <c r="EQ237" s="259"/>
+      <c r="ER237" s="259"/>
+      <c r="ES237" s="259"/>
+      <c r="ET237" s="259"/>
+      <c r="EU237" s="259"/>
+      <c r="EV237" s="259"/>
+      <c r="EW237" s="259"/>
     </row>
-    <row r="237" spans="1:153" s="266" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="274" t="s">
+    <row r="238" spans="1:153" s="258" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="246" t="s">
         <v>323</v>
       </c>
-      <c r="B237" s="275"/>
-[...150 lines deleted...]
-      <c r="EW237" s="261"/>
+      <c r="B238" s="259"/>
+      <c r="C238" s="259"/>
+      <c r="D238" s="259"/>
+      <c r="E238" s="259"/>
+      <c r="F238" s="259"/>
+      <c r="G238" s="259"/>
+      <c r="H238" s="259"/>
+      <c r="I238" s="259"/>
+      <c r="J238" s="259"/>
+      <c r="K238" s="259"/>
+      <c r="L238" s="259"/>
+      <c r="M238" s="259"/>
+      <c r="N238" s="259"/>
+      <c r="O238" s="259"/>
+      <c r="P238" s="259"/>
+      <c r="Q238" s="259"/>
+      <c r="R238" s="259"/>
+      <c r="S238" s="259"/>
+      <c r="T238" s="259"/>
+      <c r="U238" s="259"/>
+      <c r="V238" s="259"/>
+      <c r="W238" s="259"/>
+      <c r="X238" s="259"/>
+      <c r="Y238" s="259"/>
+      <c r="Z238" s="259"/>
+      <c r="AA238" s="259"/>
+      <c r="AB238" s="259"/>
+      <c r="AC238" s="259"/>
+      <c r="AD238" s="260"/>
+      <c r="AE238" s="261"/>
+      <c r="AF238" s="259"/>
+      <c r="AG238" s="259"/>
+      <c r="AH238" s="259"/>
+      <c r="AI238" s="259"/>
+      <c r="AJ238" s="259"/>
+      <c r="AK238" s="259"/>
+      <c r="AL238" s="259"/>
+      <c r="AM238" s="259"/>
+      <c r="AN238" s="259"/>
+      <c r="AO238" s="259"/>
+      <c r="AP238" s="259"/>
+      <c r="AQ238" s="259"/>
+      <c r="AR238" s="259"/>
+      <c r="AS238" s="259"/>
+      <c r="AT238" s="259"/>
+      <c r="AU238" s="259"/>
+      <c r="AV238" s="259"/>
+      <c r="AW238" s="259"/>
+      <c r="AX238" s="259"/>
+      <c r="AY238" s="259"/>
+      <c r="AZ238" s="259"/>
+      <c r="BA238" s="259"/>
+      <c r="BB238" s="259"/>
+      <c r="BC238" s="259"/>
+      <c r="BD238" s="259"/>
+      <c r="BE238" s="259"/>
+      <c r="BF238" s="259"/>
+      <c r="BG238" s="259"/>
+      <c r="BH238" s="259"/>
+      <c r="BI238" s="259"/>
+      <c r="BJ238" s="259"/>
+      <c r="BK238" s="259"/>
+      <c r="BL238" s="259"/>
+      <c r="BM238" s="259"/>
+      <c r="BN238" s="259"/>
+      <c r="BO238" s="259"/>
+      <c r="BP238" s="259"/>
+      <c r="BQ238" s="259"/>
+      <c r="BR238" s="259"/>
+      <c r="BS238" s="259"/>
+      <c r="BT238" s="259"/>
+      <c r="BU238" s="259"/>
+      <c r="BV238" s="259"/>
+      <c r="BW238" s="259"/>
+      <c r="BX238" s="259"/>
+      <c r="BY238" s="259"/>
+      <c r="BZ238" s="259"/>
+      <c r="CA238" s="259"/>
+      <c r="CB238" s="259"/>
+      <c r="CC238" s="259"/>
+      <c r="CD238" s="259"/>
+      <c r="CE238" s="259"/>
+      <c r="CF238" s="259"/>
+      <c r="CG238" s="259"/>
+      <c r="CH238" s="259"/>
+      <c r="CI238" s="259"/>
+      <c r="CJ238" s="259"/>
+      <c r="CK238" s="259"/>
+      <c r="CL238" s="259"/>
+      <c r="CM238" s="259"/>
+      <c r="CN238" s="259"/>
+      <c r="CO238" s="259"/>
+      <c r="CP238" s="259"/>
+      <c r="CQ238" s="259"/>
+      <c r="CR238" s="259"/>
+      <c r="CS238" s="259"/>
+      <c r="CT238" s="259"/>
+      <c r="CU238" s="259"/>
+      <c r="CV238" s="259"/>
+      <c r="CW238" s="259"/>
+      <c r="CX238" s="259"/>
+      <c r="CY238" s="259"/>
+      <c r="CZ238" s="259"/>
+      <c r="DA238" s="259"/>
+      <c r="DB238" s="259"/>
+      <c r="DC238" s="259"/>
+      <c r="DD238" s="259"/>
+      <c r="DE238" s="259"/>
+      <c r="DF238" s="259"/>
+      <c r="DG238" s="259"/>
+      <c r="DH238" s="259"/>
+      <c r="DI238" s="259"/>
+      <c r="DJ238" s="259"/>
+      <c r="DK238" s="259"/>
+      <c r="DL238" s="259"/>
+      <c r="DM238" s="259"/>
+      <c r="DN238" s="259"/>
+      <c r="DO238" s="259"/>
+      <c r="DP238" s="259"/>
+      <c r="DQ238" s="259"/>
+      <c r="DR238" s="259"/>
+      <c r="DS238" s="259"/>
+      <c r="DT238" s="259"/>
+      <c r="DU238" s="259"/>
+      <c r="DV238" s="259"/>
+      <c r="DW238" s="259"/>
+      <c r="DX238" s="259"/>
+      <c r="DY238" s="259"/>
+      <c r="DZ238" s="259"/>
+      <c r="EA238" s="259"/>
+      <c r="EB238" s="259"/>
+      <c r="EC238" s="259"/>
+      <c r="ED238" s="259"/>
+      <c r="EE238" s="259"/>
+      <c r="EF238" s="259"/>
+      <c r="EG238" s="259"/>
+      <c r="EH238" s="259"/>
+      <c r="EI238" s="259"/>
+      <c r="EJ238" s="259"/>
+      <c r="EK238" s="259"/>
+      <c r="EL238" s="259"/>
+      <c r="EM238" s="259"/>
+      <c r="EN238" s="259"/>
+      <c r="EO238" s="259"/>
+      <c r="EP238" s="259"/>
+      <c r="EQ238" s="259"/>
+      <c r="ER238" s="259"/>
+      <c r="ES238" s="259"/>
+      <c r="ET238" s="259"/>
+      <c r="EU238" s="259"/>
+      <c r="EV238" s="259"/>
+      <c r="EW238" s="259"/>
     </row>
-    <row r="238" spans="1:153" s="260" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="248" t="s">
+    <row r="239" spans="1:153" s="258" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="246" t="s">
         <v>324</v>
       </c>
-      <c r="B238" s="261"/>
-[...150 lines deleted...]
-      <c r="EW238" s="261"/>
+      <c r="B239" s="259"/>
+      <c r="C239" s="259"/>
+      <c r="D239" s="259"/>
+      <c r="E239" s="259"/>
+      <c r="F239" s="259"/>
+      <c r="G239" s="259"/>
+      <c r="H239" s="259"/>
+      <c r="I239" s="259"/>
+      <c r="J239" s="259"/>
+      <c r="K239" s="259"/>
+      <c r="L239" s="259"/>
+      <c r="M239" s="259"/>
+      <c r="N239" s="259"/>
+      <c r="O239" s="259"/>
+      <c r="P239" s="259"/>
+      <c r="Q239" s="259"/>
+      <c r="R239" s="259"/>
+      <c r="S239" s="259"/>
+      <c r="T239" s="259"/>
+      <c r="U239" s="259"/>
+      <c r="V239" s="259"/>
+      <c r="W239" s="259"/>
+      <c r="X239" s="259"/>
+      <c r="Y239" s="259"/>
+      <c r="Z239" s="259"/>
+      <c r="AA239" s="259"/>
+      <c r="AB239" s="259"/>
+      <c r="AC239" s="259"/>
+      <c r="AD239" s="260"/>
+      <c r="AE239" s="261"/>
+      <c r="AF239" s="259"/>
+      <c r="AG239" s="259"/>
+      <c r="AH239" s="259"/>
+      <c r="AI239" s="259"/>
+      <c r="AJ239" s="259"/>
+      <c r="AK239" s="259"/>
+      <c r="AL239" s="259"/>
+      <c r="AM239" s="259"/>
+      <c r="AN239" s="259"/>
+      <c r="AO239" s="259"/>
+      <c r="AP239" s="259"/>
+      <c r="AQ239" s="259"/>
+      <c r="AR239" s="259"/>
+      <c r="AS239" s="259"/>
+      <c r="AT239" s="259"/>
+      <c r="AU239" s="259"/>
+      <c r="AV239" s="259"/>
+      <c r="AW239" s="259"/>
+      <c r="AX239" s="259"/>
+      <c r="AY239" s="259"/>
+      <c r="AZ239" s="259"/>
+      <c r="BA239" s="259"/>
+      <c r="BB239" s="259"/>
+      <c r="BC239" s="259"/>
+      <c r="BD239" s="259"/>
+      <c r="BE239" s="259"/>
+      <c r="BF239" s="259"/>
+      <c r="BG239" s="259"/>
+      <c r="BH239" s="259"/>
+      <c r="BI239" s="259"/>
+      <c r="BJ239" s="259"/>
+      <c r="BK239" s="259"/>
+      <c r="BL239" s="259"/>
+      <c r="BM239" s="259"/>
+      <c r="BN239" s="259"/>
+      <c r="BO239" s="259"/>
+      <c r="BP239" s="259"/>
+      <c r="BQ239" s="259"/>
+      <c r="BR239" s="259"/>
+      <c r="BS239" s="259"/>
+      <c r="BT239" s="259"/>
+      <c r="BU239" s="259"/>
+      <c r="BV239" s="259"/>
+      <c r="BW239" s="259"/>
+      <c r="BX239" s="259"/>
+      <c r="BY239" s="259"/>
+      <c r="BZ239" s="259"/>
+      <c r="CA239" s="259"/>
+      <c r="CB239" s="259"/>
+      <c r="CC239" s="259"/>
+      <c r="CD239" s="259"/>
+      <c r="CE239" s="259"/>
+      <c r="CF239" s="259"/>
+      <c r="CG239" s="259"/>
+      <c r="CH239" s="259"/>
+      <c r="CI239" s="259"/>
+      <c r="CJ239" s="259"/>
+      <c r="CK239" s="259"/>
+      <c r="CL239" s="259"/>
+      <c r="CM239" s="259"/>
+      <c r="CN239" s="259"/>
+      <c r="CO239" s="259"/>
+      <c r="CP239" s="259"/>
+      <c r="CQ239" s="259"/>
+      <c r="CR239" s="259"/>
+      <c r="CS239" s="259"/>
+      <c r="CT239" s="259"/>
+      <c r="CU239" s="259"/>
+      <c r="CV239" s="259"/>
+      <c r="CW239" s="259"/>
+      <c r="CX239" s="259"/>
+      <c r="CY239" s="259"/>
+      <c r="CZ239" s="259"/>
+      <c r="DA239" s="259"/>
+      <c r="DB239" s="259"/>
+      <c r="DC239" s="259"/>
+      <c r="DD239" s="259"/>
+      <c r="DE239" s="259"/>
+      <c r="DF239" s="259"/>
+      <c r="DG239" s="259"/>
+      <c r="DH239" s="259"/>
+      <c r="DI239" s="259"/>
+      <c r="DJ239" s="259"/>
+      <c r="DK239" s="259"/>
+      <c r="DL239" s="259"/>
+      <c r="DM239" s="259"/>
+      <c r="DN239" s="259"/>
+      <c r="DO239" s="259"/>
+      <c r="DP239" s="259"/>
+      <c r="DQ239" s="259"/>
+      <c r="DR239" s="259"/>
+      <c r="DS239" s="259"/>
+      <c r="DT239" s="259"/>
+      <c r="DU239" s="259"/>
+      <c r="DV239" s="259"/>
+      <c r="DW239" s="259"/>
+      <c r="DX239" s="259"/>
+      <c r="DY239" s="259"/>
+      <c r="DZ239" s="259"/>
+      <c r="EA239" s="259"/>
+      <c r="EB239" s="259"/>
+      <c r="EC239" s="259"/>
+      <c r="ED239" s="259"/>
+      <c r="EE239" s="259"/>
+      <c r="EF239" s="259"/>
+      <c r="EG239" s="259"/>
+      <c r="EH239" s="259"/>
+      <c r="EI239" s="259"/>
+      <c r="EJ239" s="259"/>
+      <c r="EK239" s="259"/>
+      <c r="EL239" s="259"/>
+      <c r="EM239" s="259"/>
+      <c r="EN239" s="259"/>
+      <c r="EO239" s="259"/>
+      <c r="EP239" s="259"/>
+      <c r="EQ239" s="259"/>
+      <c r="ER239" s="259"/>
+      <c r="ES239" s="259"/>
+      <c r="ET239" s="259"/>
+      <c r="EU239" s="259"/>
+      <c r="EV239" s="259"/>
+      <c r="EW239" s="259"/>
     </row>
-    <row r="239" spans="1:153" s="260" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="248" t="s">
+    <row r="240" spans="1:153" s="238" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="274" t="s">
         <v>325</v>
       </c>
-      <c r="B239" s="261"/>
-[...150 lines deleted...]
-      <c r="EW239" s="261"/>
+      <c r="B240" s="275"/>
+      <c r="C240" s="275"/>
+      <c r="D240" s="275"/>
+      <c r="E240" s="275"/>
+      <c r="F240" s="275"/>
+      <c r="G240" s="275"/>
+      <c r="H240" s="275"/>
+      <c r="I240" s="275"/>
+      <c r="J240" s="275"/>
+      <c r="K240" s="275"/>
+      <c r="L240" s="275"/>
+      <c r="M240" s="275"/>
+      <c r="N240" s="275"/>
+      <c r="O240" s="275"/>
+      <c r="P240" s="275"/>
+      <c r="Q240" s="275"/>
+      <c r="R240" s="275"/>
+      <c r="S240" s="275"/>
+      <c r="T240" s="275"/>
+      <c r="U240" s="275"/>
+      <c r="V240" s="275"/>
+      <c r="W240" s="275"/>
+      <c r="X240" s="276"/>
+      <c r="Y240" s="276"/>
+      <c r="Z240" s="275"/>
+      <c r="AA240" s="275"/>
+      <c r="AB240" s="275"/>
+      <c r="AC240" s="163"/>
+      <c r="AD240" s="277"/>
+      <c r="AE240" s="261"/>
+      <c r="AF240" s="259"/>
+      <c r="AG240" s="259"/>
+      <c r="AH240" s="278"/>
+      <c r="AI240" s="259"/>
+      <c r="AJ240" s="259"/>
+      <c r="AK240" s="278"/>
+      <c r="AL240" s="278"/>
+      <c r="AM240" s="278"/>
+      <c r="AN240" s="278"/>
+      <c r="AO240" s="278"/>
+      <c r="AP240" s="278"/>
+      <c r="AQ240" s="278"/>
+      <c r="AR240" s="278"/>
+      <c r="AS240" s="278"/>
+      <c r="AT240" s="278"/>
+      <c r="AU240" s="278"/>
+      <c r="AV240" s="278"/>
+      <c r="AW240" s="278"/>
+      <c r="AX240" s="278"/>
+      <c r="AY240" s="278"/>
+      <c r="AZ240" s="278"/>
+      <c r="BA240" s="278"/>
+      <c r="BB240" s="278"/>
+      <c r="BC240" s="278"/>
+      <c r="BD240" s="278"/>
+      <c r="BE240" s="278"/>
+      <c r="BF240" s="278"/>
+      <c r="BG240" s="278"/>
+      <c r="BH240" s="278"/>
+      <c r="BI240" s="278"/>
+      <c r="BJ240" s="278"/>
+      <c r="BK240" s="278"/>
+      <c r="BL240" s="278"/>
+      <c r="BM240" s="278"/>
+      <c r="BN240" s="278"/>
+      <c r="BO240" s="278"/>
+      <c r="BP240" s="278"/>
+      <c r="BQ240" s="278"/>
+      <c r="BR240" s="278"/>
+      <c r="BS240" s="278"/>
+      <c r="BT240" s="278"/>
+      <c r="BU240" s="278"/>
+      <c r="BV240" s="278"/>
+      <c r="BW240" s="278"/>
+      <c r="BX240" s="278"/>
+      <c r="BY240" s="278"/>
+      <c r="BZ240" s="278"/>
+      <c r="CA240" s="278"/>
+      <c r="CB240" s="278"/>
+      <c r="CC240" s="278"/>
+      <c r="CD240" s="278"/>
+      <c r="CE240" s="278"/>
+      <c r="CF240" s="278"/>
+      <c r="CG240" s="278"/>
+      <c r="CH240" s="278"/>
+      <c r="CI240" s="278"/>
+      <c r="CJ240" s="278"/>
+      <c r="CK240" s="278"/>
+      <c r="CL240" s="278"/>
+      <c r="CM240" s="278"/>
+      <c r="CN240" s="278"/>
+      <c r="CO240" s="278"/>
+      <c r="CP240" s="278"/>
+      <c r="CQ240" s="278"/>
+      <c r="CR240" s="278"/>
+      <c r="CS240" s="278"/>
+      <c r="CT240" s="278"/>
+      <c r="CU240" s="278"/>
+      <c r="CV240" s="278"/>
+      <c r="CW240" s="278"/>
+      <c r="CX240" s="278"/>
+      <c r="CY240" s="278"/>
+      <c r="CZ240" s="278"/>
+      <c r="DA240" s="278"/>
+      <c r="DB240" s="278"/>
+      <c r="DC240" s="278"/>
+      <c r="DD240" s="278"/>
+      <c r="DE240" s="278"/>
+      <c r="DF240" s="278"/>
+      <c r="DG240" s="278"/>
+      <c r="DH240" s="278"/>
+      <c r="DI240" s="278"/>
+      <c r="DJ240" s="278"/>
+      <c r="DK240" s="278"/>
+      <c r="DL240" s="278"/>
+      <c r="DM240" s="278"/>
+      <c r="DN240" s="278"/>
+      <c r="DO240" s="278"/>
+      <c r="DP240" s="278"/>
+      <c r="DQ240" s="278"/>
+      <c r="DR240" s="278"/>
+      <c r="DS240" s="278"/>
+      <c r="DT240" s="278"/>
+      <c r="DU240" s="278"/>
+      <c r="DV240" s="278"/>
+      <c r="DW240" s="278"/>
+      <c r="DX240" s="278"/>
+      <c r="DY240" s="278"/>
+      <c r="DZ240" s="278"/>
+      <c r="EA240" s="278"/>
+      <c r="EB240" s="278"/>
+      <c r="EC240" s="278"/>
+      <c r="ED240" s="278"/>
+      <c r="EE240" s="278"/>
+      <c r="EF240" s="278"/>
+      <c r="EG240" s="278"/>
+      <c r="EH240" s="278"/>
+      <c r="EI240" s="278"/>
+      <c r="EJ240" s="278"/>
+      <c r="EK240" s="278"/>
+      <c r="EL240" s="278"/>
+      <c r="EM240" s="278"/>
+      <c r="EN240" s="278"/>
+      <c r="EO240" s="278"/>
+      <c r="EP240" s="278"/>
+      <c r="EQ240" s="278"/>
+      <c r="ER240" s="278"/>
+      <c r="ES240" s="278"/>
+      <c r="ET240" s="278"/>
+      <c r="EU240" s="278"/>
+      <c r="EV240" s="278"/>
+      <c r="EW240" s="278"/>
     </row>
-    <row r="240" spans="1:153" s="240" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...157 lines deleted...]
-      <c r="A241" s="281" t="s">
+    <row r="241" spans="1:153" s="284" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="279" t="s">
         <v>113</v>
       </c>
-      <c r="B241" s="282"/>
-[...4 lines deleted...]
-      <c r="G241" s="282"/>
+      <c r="B241" s="280"/>
+      <c r="C241" s="280"/>
+      <c r="D241" s="280"/>
+      <c r="E241" s="280"/>
+      <c r="F241" s="280"/>
+      <c r="G241" s="280"/>
       <c r="H241" s="163"/>
       <c r="I241" s="163"/>
       <c r="J241" s="163"/>
       <c r="K241" s="163"/>
       <c r="L241" s="59"/>
       <c r="M241" s="59"/>
       <c r="N241" s="59"/>
       <c r="O241" s="59"/>
-      <c r="P241" s="283"/>
-[...11 lines deleted...]
-      <c r="AB241" s="283"/>
+      <c r="P241" s="281"/>
+      <c r="Q241" s="281"/>
+      <c r="R241" s="281"/>
+      <c r="S241" s="281"/>
+      <c r="T241" s="281"/>
+      <c r="U241" s="281"/>
+      <c r="V241" s="281"/>
+      <c r="W241" s="281"/>
+      <c r="X241" s="282"/>
+      <c r="Y241" s="281"/>
+      <c r="Z241" s="281"/>
+      <c r="AA241" s="281"/>
+      <c r="AB241" s="281"/>
       <c r="AC241" s="22"/>
-      <c r="AD241" s="285"/>
+      <c r="AD241" s="283"/>
       <c r="AE241" s="23"/>
       <c r="AF241" s="22"/>
       <c r="AG241" s="22"/>
       <c r="AH241" s="22"/>
       <c r="AI241" s="22"/>
       <c r="AJ241" s="22"/>
       <c r="AK241" s="22"/>
       <c r="AL241" s="22"/>
       <c r="AM241" s="22"/>
       <c r="AN241" s="22"/>
       <c r="AO241" s="22"/>
       <c r="AP241" s="22"/>
       <c r="AQ241" s="22"/>
       <c r="AR241" s="22"/>
       <c r="AS241" s="22"/>
       <c r="AT241" s="22"/>
       <c r="AU241" s="22"/>
       <c r="AV241" s="22"/>
       <c r="AW241" s="22"/>
       <c r="AX241" s="22"/>
       <c r="AY241" s="22"/>
       <c r="AZ241" s="22"/>
       <c r="BA241" s="22"/>
       <c r="BB241" s="22"/>
       <c r="BC241" s="22"/>
@@ -27634,83 +28098,83 @@
       <c r="DZ241" s="22"/>
       <c r="EA241" s="22"/>
       <c r="EB241" s="22"/>
       <c r="EC241" s="22"/>
       <c r="ED241" s="22"/>
       <c r="EE241" s="22"/>
       <c r="EF241" s="22"/>
       <c r="EG241" s="22"/>
       <c r="EH241" s="22"/>
       <c r="EI241" s="22"/>
       <c r="EJ241" s="22"/>
       <c r="EK241" s="22"/>
       <c r="EL241" s="22"/>
       <c r="EM241" s="22"/>
       <c r="EN241" s="22"/>
       <c r="EO241" s="22"/>
       <c r="EP241" s="22"/>
       <c r="EQ241" s="22"/>
       <c r="ER241" s="22"/>
       <c r="ES241" s="22"/>
       <c r="ET241" s="22"/>
       <c r="EU241" s="22"/>
       <c r="EV241" s="22"/>
       <c r="EW241" s="22"/>
     </row>
-    <row r="242" spans="1:153" s="286" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G242" s="282"/>
+    <row r="242" spans="1:153" s="284" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="305" t="s">
+        <v>333</v>
+      </c>
+      <c r="B242" s="280"/>
+      <c r="C242" s="280"/>
+      <c r="D242" s="280"/>
+      <c r="E242" s="280"/>
+      <c r="F242" s="280"/>
+      <c r="G242" s="280"/>
       <c r="H242" s="163"/>
       <c r="I242" s="163"/>
       <c r="J242" s="163"/>
       <c r="K242" s="163"/>
       <c r="L242" s="59"/>
       <c r="M242" s="59"/>
       <c r="N242" s="59"/>
       <c r="O242" s="59"/>
-      <c r="P242" s="283"/>
-[...11 lines deleted...]
-      <c r="AB242" s="283"/>
+      <c r="P242" s="281"/>
+      <c r="Q242" s="281"/>
+      <c r="R242" s="281"/>
+      <c r="S242" s="281"/>
+      <c r="T242" s="281"/>
+      <c r="U242" s="281"/>
+      <c r="V242" s="281"/>
+      <c r="W242" s="281"/>
+      <c r="X242" s="282"/>
+      <c r="Y242" s="281"/>
+      <c r="Z242" s="281"/>
+      <c r="AA242" s="281"/>
+      <c r="AB242" s="281"/>
       <c r="AC242" s="22"/>
-      <c r="AD242" s="285"/>
+      <c r="AD242" s="283"/>
       <c r="AE242" s="23"/>
       <c r="AF242" s="22"/>
       <c r="AG242" s="22"/>
       <c r="AH242" s="22"/>
       <c r="AI242" s="22"/>
       <c r="AJ242" s="22"/>
       <c r="AK242" s="22"/>
       <c r="AL242" s="22"/>
       <c r="AM242" s="22"/>
       <c r="AN242" s="22"/>
       <c r="AO242" s="22"/>
       <c r="AP242" s="22"/>
       <c r="AQ242" s="22"/>
       <c r="AR242" s="22"/>
       <c r="AS242" s="22"/>
       <c r="AT242" s="22"/>
       <c r="AU242" s="22"/>
       <c r="AV242" s="22"/>
       <c r="AW242" s="22"/>
       <c r="AX242" s="22"/>
       <c r="AY242" s="22"/>
       <c r="AZ242" s="22"/>
       <c r="BA242" s="22"/>
       <c r="BB242" s="22"/>
       <c r="BC242" s="22"/>
@@ -27791,81 +28255,81 @@
       <c r="DZ242" s="22"/>
       <c r="EA242" s="22"/>
       <c r="EB242" s="22"/>
       <c r="EC242" s="22"/>
       <c r="ED242" s="22"/>
       <c r="EE242" s="22"/>
       <c r="EF242" s="22"/>
       <c r="EG242" s="22"/>
       <c r="EH242" s="22"/>
       <c r="EI242" s="22"/>
       <c r="EJ242" s="22"/>
       <c r="EK242" s="22"/>
       <c r="EL242" s="22"/>
       <c r="EM242" s="22"/>
       <c r="EN242" s="22"/>
       <c r="EO242" s="22"/>
       <c r="EP242" s="22"/>
       <c r="EQ242" s="22"/>
       <c r="ER242" s="22"/>
       <c r="ES242" s="22"/>
       <c r="ET242" s="22"/>
       <c r="EU242" s="22"/>
       <c r="EV242" s="22"/>
       <c r="EW242" s="22"/>
     </row>
-    <row r="243" spans="1:153" s="286" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G243" s="282"/>
+    <row r="243" spans="1:153" s="284" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="305"/>
+      <c r="B243" s="280"/>
+      <c r="C243" s="280"/>
+      <c r="D243" s="280"/>
+      <c r="E243" s="280"/>
+      <c r="F243" s="280"/>
+      <c r="G243" s="280"/>
       <c r="H243" s="163"/>
       <c r="I243" s="163"/>
       <c r="J243" s="163"/>
       <c r="K243" s="163"/>
       <c r="L243" s="59"/>
       <c r="M243" s="59"/>
       <c r="N243" s="59"/>
       <c r="O243" s="59"/>
-      <c r="P243" s="283"/>
-[...11 lines deleted...]
-      <c r="AB243" s="283"/>
+      <c r="P243" s="281"/>
+      <c r="Q243" s="281"/>
+      <c r="R243" s="281"/>
+      <c r="S243" s="281"/>
+      <c r="T243" s="281"/>
+      <c r="U243" s="281"/>
+      <c r="V243" s="281"/>
+      <c r="W243" s="281"/>
+      <c r="X243" s="282"/>
+      <c r="Y243" s="281"/>
+      <c r="Z243" s="281"/>
+      <c r="AA243" s="281"/>
+      <c r="AB243" s="281"/>
       <c r="AC243" s="22"/>
-      <c r="AD243" s="285"/>
+      <c r="AD243" s="283"/>
       <c r="AE243" s="23"/>
       <c r="AF243" s="22"/>
       <c r="AG243" s="22"/>
       <c r="AH243" s="22"/>
       <c r="AI243" s="22"/>
       <c r="AJ243" s="22"/>
       <c r="AK243" s="22"/>
       <c r="AL243" s="22"/>
       <c r="AM243" s="22"/>
       <c r="AN243" s="22"/>
       <c r="AO243" s="22"/>
       <c r="AP243" s="22"/>
       <c r="AQ243" s="22"/>
       <c r="AR243" s="22"/>
       <c r="AS243" s="22"/>
       <c r="AT243" s="22"/>
       <c r="AU243" s="22"/>
       <c r="AV243" s="22"/>
       <c r="AW243" s="22"/>
       <c r="AX243" s="22"/>
       <c r="AY243" s="22"/>
       <c r="AZ243" s="22"/>
       <c r="BA243" s="22"/>
       <c r="BB243" s="22"/>
       <c r="BC243" s="22"/>
@@ -27947,61 +28411,61 @@
       <c r="EA243" s="22"/>
       <c r="EB243" s="22"/>
       <c r="EC243" s="22"/>
       <c r="ED243" s="22"/>
       <c r="EE243" s="22"/>
       <c r="EF243" s="22"/>
       <c r="EG243" s="22"/>
       <c r="EH243" s="22"/>
       <c r="EI243" s="22"/>
       <c r="EJ243" s="22"/>
       <c r="EK243" s="22"/>
       <c r="EL243" s="22"/>
       <c r="EM243" s="22"/>
       <c r="EN243" s="22"/>
       <c r="EO243" s="22"/>
       <c r="EP243" s="22"/>
       <c r="EQ243" s="22"/>
       <c r="ER243" s="22"/>
       <c r="ES243" s="22"/>
       <c r="ET243" s="22"/>
       <c r="EU243" s="22"/>
       <c r="EV243" s="22"/>
       <c r="EW243" s="22"/>
     </row>
     <row r="244" spans="1:153" x14ac:dyDescent="0.2">
-      <c r="A244" s="312" t="s">
-[...7 lines deleted...]
-      <c r="G244" s="312"/>
+      <c r="A244" s="311" t="s">
+        <v>326</v>
+      </c>
+      <c r="B244" s="311"/>
+      <c r="C244" s="311"/>
+      <c r="D244" s="311"/>
+      <c r="E244" s="311"/>
+      <c r="F244" s="311"/>
+      <c r="G244" s="311"/>
       <c r="AC244" s="22"/>
-      <c r="AD244" s="285"/>
+      <c r="AD244" s="283"/>
       <c r="AK244" s="22"/>
       <c r="AL244" s="22"/>
       <c r="AM244" s="22"/>
       <c r="AN244" s="22"/>
       <c r="AO244" s="22"/>
       <c r="AP244" s="22"/>
       <c r="AQ244" s="22"/>
       <c r="AR244" s="22"/>
       <c r="AS244" s="22"/>
       <c r="AT244" s="22"/>
       <c r="AU244" s="22"/>
       <c r="AV244" s="22"/>
       <c r="AW244" s="22"/>
       <c r="AX244" s="22"/>
       <c r="AY244" s="22"/>
       <c r="AZ244" s="22"/>
       <c r="BA244" s="22"/>
       <c r="BB244" s="22"/>
       <c r="BC244" s="22"/>
       <c r="BD244" s="22"/>
       <c r="BE244" s="22"/>
       <c r="BF244" s="22"/>
       <c r="BG244" s="22"/>
       <c r="BH244" s="22"/>
       <c r="BI244" s="22"/>
@@ -28077,51 +28541,51 @@
       <c r="EA244" s="22"/>
       <c r="EB244" s="22"/>
       <c r="EC244" s="22"/>
       <c r="ED244" s="22"/>
       <c r="EE244" s="22"/>
       <c r="EF244" s="22"/>
       <c r="EG244" s="22"/>
       <c r="EH244" s="22"/>
       <c r="EI244" s="22"/>
       <c r="EJ244" s="22"/>
       <c r="EK244" s="22"/>
       <c r="EL244" s="22"/>
       <c r="EM244" s="22"/>
       <c r="EN244" s="22"/>
       <c r="EO244" s="22"/>
       <c r="EP244" s="22"/>
       <c r="EQ244" s="22"/>
       <c r="ER244" s="22"/>
       <c r="ES244" s="22"/>
       <c r="ET244" s="22"/>
       <c r="EU244" s="22"/>
       <c r="EV244" s="22"/>
       <c r="EW244" s="22"/>
     </row>
     <row r="245" spans="1:153" x14ac:dyDescent="0.2">
-      <c r="A245" s="287" t="s">
+      <c r="A245" s="285" t="s">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:AD2"/>
     <mergeCell ref="A244:G244"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>