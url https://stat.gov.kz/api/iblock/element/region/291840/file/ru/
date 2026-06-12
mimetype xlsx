--- v0 (2026-04-24)
+++ v1 (2026-06-12)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12390" yWindow="-75" windowWidth="16305" windowHeight="12870" tabRatio="822"/>
+    <workbookView xWindow="12390" yWindow="-15" windowWidth="16305" windowHeight="12810" tabRatio="822"/>
   </bookViews>
   <sheets>
     <sheet name="СКО" sheetId="57" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AC196" i="57"/>
   <c r="AC193"/>
   <c r="AC190"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="245">
   <si>
     <t>обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию объектов здравоохранения:</t>
   </si>
   <si>
     <t>Валовой сбор основных сельскохозяйственных культур, тыс. тонн</t>
   </si>
   <si>
     <t>зерновые (включая рис) и бобовые культуры</t>
   </si>
   <si>
     <t>картофель</t>
   </si>
   <si>
     <t xml:space="preserve">овощи </t>
   </si>
   <si>
     <t>Численность скота и птицы, на конец года, тыс. голов</t>
   </si>
   <si>
     <t>крупный рогатый скот</t>
   </si>
   <si>
@@ -1075,73 +1075,50 @@
     <t>Количество действующих юридических лиц (на конец года)</t>
   </si>
   <si>
     <t>Основные средства в экономике  по первоначальной стоимости (на конец года), млн. тенге</t>
   </si>
   <si>
     <t>млн. человек</t>
   </si>
   <si>
     <t>млн. пкм</t>
   </si>
   <si>
     <t>млн. тонн</t>
   </si>
   <si>
     <t>млрд. т-км</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг связи </t>
   </si>
   <si>
     <t>в процентах к 1991г./ с 2011г. в процентах к 2010г.</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...21 lines deleted...]
-    <r>
       <t>Перевезено пассажиров</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>12)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Пассажирооборот</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -1393,236 +1370,77 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">14) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Предварительные данные</t>
     </r>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
-        <color rgb="FFFF0000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>14)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2028021,9</t>
-[...133 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
-        <color rgb="FFFF0000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>15)</t>
+      <t xml:space="preserve">12) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FFFF0000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Январь-сентябрь 2025 года</t>
-[...22 lines deleted...]
-      <t>На 1 октября 2025г.</t>
+      <t xml:space="preserve">За 1991-2009гг. данные сформированы с учетом оценки объемов работы, выполненной индивидуальными предпринимателями, занимающимися коммерческими перевозками. 
+ За 2010-2021гг. данные пересчитаны с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте.  
+ С 2022г. и далее данные сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте.                                                                                                                                              С 2025г. по грузовому железнодорожному транспорту данные сформированы без учета вагонов в порожнем состоянии. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="12">
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;Т&quot;#,##0;[Red]\-&quot;Т&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="65">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1986,98 +1804,97 @@
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-      <sz val="8"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="48">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -2544,51 +2361,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1938">
+  <cellStyleXfs count="1940">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4386,51 +4203,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
@@ -4483,55 +4300,57 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="381">
+  <cellXfs count="386">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -4856,53 +4675,50 @@
     <xf numFmtId="3" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="11" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="11" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="37" fillId="46" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
@@ -5277,140 +5093,152 @@
     </xf>
     <xf numFmtId="0" fontId="38" fillId="46" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="46" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="46" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1711" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1710" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="1596" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="38" fillId="46" borderId="10" xfId="1485" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="1936" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="42" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="45" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="42" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="3" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="1938" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="1936" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1938">
+  <cellStyles count="1940">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% — акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% — акцент1 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 12" xfId="5"/>
     <cellStyle name="20% — акцент1 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 13" xfId="7"/>
     <cellStyle name="20% — акцент1 13" xfId="8"/>
     <cellStyle name="20% - Акцент1 14" xfId="9"/>
     <cellStyle name="20% — акцент1 14" xfId="10"/>
     <cellStyle name="20% - Акцент1 15" xfId="11"/>
     <cellStyle name="20% — акцент1 15" xfId="12"/>
     <cellStyle name="20% — акцент1 16" xfId="13"/>
     <cellStyle name="20% — акцент1 17" xfId="14"/>
     <cellStyle name="20% - Акцент1 2" xfId="15"/>
     <cellStyle name="20% — акцент1 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 3" xfId="18"/>
     <cellStyle name="20% — акцент1 3" xfId="19"/>
     <cellStyle name="20% - Акцент1 4" xfId="20"/>
     <cellStyle name="20% — акцент1 4" xfId="21"/>
     <cellStyle name="20% - Акцент1 5" xfId="22"/>
     <cellStyle name="20% — акцент1 5" xfId="23"/>
     <cellStyle name="20% - Акцент1 6" xfId="24"/>
     <cellStyle name="20% — акцент1 6" xfId="25"/>
@@ -6125,50 +5953,51 @@
     <cellStyle name="Обычный 115" xfId="724"/>
     <cellStyle name="Обычный 116" xfId="725"/>
     <cellStyle name="Обычный 117" xfId="726"/>
     <cellStyle name="Обычный 118" xfId="727"/>
     <cellStyle name="Обычный 119" xfId="728"/>
     <cellStyle name="Обычный 12" xfId="729"/>
     <cellStyle name="Обычный 12 2" xfId="730"/>
     <cellStyle name="Обычный 12 3" xfId="731"/>
     <cellStyle name="Обычный 120" xfId="732"/>
     <cellStyle name="Обычный 121" xfId="733"/>
     <cellStyle name="Обычный 122" xfId="734"/>
     <cellStyle name="Обычный 123" xfId="735"/>
     <cellStyle name="Обычный 124" xfId="736"/>
     <cellStyle name="Обычный 125" xfId="737"/>
     <cellStyle name="Обычный 126" xfId="738"/>
     <cellStyle name="Обычный 127" xfId="739"/>
     <cellStyle name="Обычный 128" xfId="740"/>
     <cellStyle name="Обычный 129" xfId="741"/>
     <cellStyle name="Обычный 13" xfId="742"/>
     <cellStyle name="Обычный 13 2" xfId="743"/>
     <cellStyle name="Обычный 13 3" xfId="744"/>
     <cellStyle name="Обычный 130" xfId="1813"/>
     <cellStyle name="Обычный 130 2" xfId="1934"/>
     <cellStyle name="Обычный 130 3" xfId="1931"/>
     <cellStyle name="Обычный 131" xfId="1935"/>
+    <cellStyle name="Обычный 132" xfId="1938"/>
     <cellStyle name="Обычный 134" xfId="745"/>
     <cellStyle name="Обычный 135" xfId="746"/>
     <cellStyle name="Обычный 136" xfId="747"/>
     <cellStyle name="Обычный 138" xfId="748"/>
     <cellStyle name="Обычный 139" xfId="749"/>
     <cellStyle name="Обычный 14" xfId="750"/>
     <cellStyle name="Обычный 14 2" xfId="751"/>
     <cellStyle name="Обычный 14 3" xfId="752"/>
     <cellStyle name="Обычный 141" xfId="753"/>
     <cellStyle name="Обычный 142" xfId="754"/>
     <cellStyle name="Обычный 144" xfId="755"/>
     <cellStyle name="Обычный 145" xfId="756"/>
     <cellStyle name="Обычный 146" xfId="757"/>
     <cellStyle name="Обычный 147" xfId="758"/>
     <cellStyle name="Обычный 148" xfId="759"/>
     <cellStyle name="Обычный 15" xfId="760"/>
     <cellStyle name="Обычный 15 2" xfId="761"/>
     <cellStyle name="Обычный 15 3" xfId="762"/>
     <cellStyle name="Обычный 15_2022" xfId="763"/>
     <cellStyle name="Обычный 150" xfId="764"/>
     <cellStyle name="Обычный 151" xfId="765"/>
     <cellStyle name="Обычный 152" xfId="766"/>
     <cellStyle name="Обычный 154" xfId="767"/>
     <cellStyle name="Обычный 155" xfId="768"/>
     <cellStyle name="Обычный 156" xfId="769"/>
@@ -6900,50 +6729,51 @@
     <cellStyle name="Обычный 2 6 2 3" xfId="1468"/>
     <cellStyle name="Обычный 2 6 3" xfId="1469"/>
     <cellStyle name="Обычный 2 6 4" xfId="1838"/>
     <cellStyle name="Обычный 2 60" xfId="1470"/>
     <cellStyle name="Обычный 2 61" xfId="1471"/>
     <cellStyle name="Обычный 2 62" xfId="1472"/>
     <cellStyle name="Обычный 2 63" xfId="1473"/>
     <cellStyle name="Обычный 2 64" xfId="1474"/>
     <cellStyle name="Обычный 2 65" xfId="1475"/>
     <cellStyle name="Обычный 2 66" xfId="1476"/>
     <cellStyle name="Обычный 2 67" xfId="1477"/>
     <cellStyle name="Обычный 2 68" xfId="1478"/>
     <cellStyle name="Обычный 2 69" xfId="1479"/>
     <cellStyle name="Обычный 2 7" xfId="1480"/>
     <cellStyle name="Обычный 2 7 2" xfId="1481"/>
     <cellStyle name="Обычный 2 7 3" xfId="1482"/>
     <cellStyle name="Обычный 2 70" xfId="1483"/>
     <cellStyle name="Обычный 2 71" xfId="1484"/>
     <cellStyle name="Обычный 2 72" xfId="1485"/>
     <cellStyle name="Обычный 2 73" xfId="1929"/>
     <cellStyle name="Обычный 2 74" xfId="1930"/>
     <cellStyle name="Обычный 2 75" xfId="1932"/>
     <cellStyle name="Обычный 2 76" xfId="1933"/>
     <cellStyle name="Обычный 2 77" xfId="1852"/>
     <cellStyle name="Обычный 2 78" xfId="1936"/>
+    <cellStyle name="Обычный 2 79" xfId="1939"/>
     <cellStyle name="Обычный 2 8" xfId="1486"/>
     <cellStyle name="Обычный 2 8 2" xfId="1487"/>
     <cellStyle name="Обычный 2 8 2 2" xfId="1488"/>
     <cellStyle name="Обычный 2 8 2 3" xfId="1489"/>
     <cellStyle name="Обычный 2 8 3" xfId="1839"/>
     <cellStyle name="Обычный 2 9" xfId="1490"/>
     <cellStyle name="Обычный 2 9 2" xfId="1491"/>
     <cellStyle name="Обычный 2 9 3" xfId="1492"/>
     <cellStyle name="Обычный 2 9 4" xfId="1840"/>
     <cellStyle name="Обычный 2_2022" xfId="1493"/>
     <cellStyle name="Обычный 20" xfId="1494"/>
     <cellStyle name="Обычный 20 2" xfId="1853"/>
     <cellStyle name="Обычный 21" xfId="1495"/>
     <cellStyle name="Обычный 21 2" xfId="1854"/>
     <cellStyle name="Обычный 22" xfId="1496"/>
     <cellStyle name="Обычный 22 2" xfId="1855"/>
     <cellStyle name="Обычный 224" xfId="1497"/>
     <cellStyle name="Обычный 23" xfId="1498"/>
     <cellStyle name="Обычный 23 2" xfId="1856"/>
     <cellStyle name="Обычный 24" xfId="1499"/>
     <cellStyle name="Обычный 24 2" xfId="1857"/>
     <cellStyle name="Обычный 25" xfId="1500"/>
     <cellStyle name="Обычный 25 2" xfId="1858"/>
     <cellStyle name="Обычный 26" xfId="1501"/>
     <cellStyle name="Обычный 26 2" xfId="1859"/>
@@ -7615,115 +7445,113 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:IR229"/>
+  <dimension ref="A1:IR227"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="170" zoomScaleNormal="170" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="63" style="27" customWidth="1"/>
+    <col min="1" max="1" width="63.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="27" customWidth="1"/>
     <col min="3" max="6" width="8.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="27" customWidth="1"/>
     <col min="8" max="15" width="8.5703125" style="27" customWidth="1"/>
     <col min="16" max="16" width="10" style="27" customWidth="1"/>
-    <col min="17" max="18" width="8.5703125" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="11.85546875" style="27" customWidth="1"/>
+    <col min="17" max="20" width="8.5703125" style="27" customWidth="1"/>
     <col min="21" max="23" width="8.5703125" style="3" customWidth="1"/>
     <col min="24" max="25" width="8.5703125" style="22" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="3" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" style="3" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" style="3" customWidth="1"/>
     <col min="29" max="30" width="9.85546875" style="2" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="10.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="2" customWidth="1"/>
     <col min="34" max="35" width="11.7109375" style="2" customWidth="1"/>
-    <col min="36" max="36" width="9.28515625" style="370" customWidth="1"/>
+    <col min="36" max="36" width="9.28515625" style="367" customWidth="1"/>
     <col min="37" max="37" width="11.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="12.5703125" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="33" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="379" t="s">
         <v>121</v>
       </c>
       <c r="B1" s="379"/>
       <c r="C1" s="379"/>
       <c r="D1" s="379"/>
       <c r="E1" s="379"/>
       <c r="F1" s="379"/>
       <c r="G1" s="379"/>
       <c r="H1" s="379"/>
       <c r="I1" s="379"/>
       <c r="J1" s="379"/>
       <c r="K1" s="379"/>
       <c r="L1" s="379"/>
       <c r="M1" s="379"/>
       <c r="N1" s="379"/>
       <c r="O1" s="379"/>
       <c r="P1" s="379"/>
       <c r="Q1" s="379"/>
       <c r="R1" s="379"/>
       <c r="S1" s="379"/>
       <c r="T1" s="379"/>
       <c r="U1" s="379"/>
       <c r="V1" s="379"/>
       <c r="W1" s="379"/>
       <c r="X1" s="379"/>
       <c r="Y1" s="379"/>
-      <c r="AJ1" s="363"/>
+      <c r="AJ1" s="360"/>
     </row>
     <row r="2" spans="1:41" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="35"/>
       <c r="B2" s="18">
         <v>1991</v>
       </c>
       <c r="C2" s="18">
         <v>1992</v>
       </c>
       <c r="D2" s="18">
         <v>1993</v>
       </c>
       <c r="E2" s="18">
         <v>1994</v>
       </c>
       <c r="F2" s="18">
         <v>1995</v>
       </c>
       <c r="G2" s="18">
         <v>1996</v>
       </c>
       <c r="H2" s="18">
         <v>1997</v>
       </c>
       <c r="I2" s="18">
@@ -7786,51 +7614,51 @@
       <c r="AB2" s="17">
         <v>2017</v>
       </c>
       <c r="AC2" s="18">
         <v>2018</v>
       </c>
       <c r="AD2" s="17">
         <v>2019</v>
       </c>
       <c r="AE2" s="17" t="s">
         <v>110</v>
       </c>
       <c r="AF2" s="17">
         <v>2021</v>
       </c>
       <c r="AG2" s="45">
         <v>2022</v>
       </c>
       <c r="AH2" s="17">
         <v>2023</v>
       </c>
       <c r="AI2" s="17">
         <v>2024</v>
       </c>
       <c r="AJ2" s="373" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:41" s="3" customFormat="1">
       <c r="A3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
@@ -7867,51 +7695,51 @@
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="R4" s="34"/>
       <c r="S4" s="34"/>
       <c r="T4" s="34"/>
       <c r="U4" s="36"/>
       <c r="V4" s="36"/>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
       <c r="Z4" s="36"/>
       <c r="AA4" s="21"/>
       <c r="AB4" s="21"/>
       <c r="AC4" s="37"/>
       <c r="AD4" s="37"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="37"/>
-      <c r="AJ4" s="364"/>
+      <c r="AJ4" s="361"/>
     </row>
     <row r="5" spans="1:41" s="12" customFormat="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="88">
         <v>917.88800000000003</v>
       </c>
       <c r="C5" s="88">
         <v>917.34900000000005</v>
       </c>
       <c r="D5" s="88">
         <v>916.70299999999997</v>
       </c>
       <c r="E5" s="88">
         <v>880.58</v>
       </c>
       <c r="F5" s="88">
         <v>843.21299999999997</v>
       </c>
       <c r="G5" s="88">
         <v>804.29100000000005</v>
       </c>
       <c r="H5" s="88">
         <v>756.72199999999998</v>
@@ -7975,52 +7803,52 @@
       </c>
       <c r="AB5" s="85">
         <v>558.58399999999995</v>
       </c>
       <c r="AC5" s="85">
         <v>554.51700000000005</v>
       </c>
       <c r="AD5" s="80">
         <v>548.755</v>
       </c>
       <c r="AE5" s="85">
         <v>543.73500000000001</v>
       </c>
       <c r="AF5" s="78">
         <v>539.11099999999999</v>
       </c>
       <c r="AG5" s="78">
         <v>534.10400000000004</v>
       </c>
       <c r="AH5" s="77">
         <v>530.08900000000006</v>
       </c>
       <c r="AI5" s="77">
         <v>522.17100000000005</v>
       </c>
-      <c r="AJ5" s="375">
-        <v>514.20000000000005</v>
+      <c r="AJ5" s="14">
+        <v>514.1</v>
       </c>
     </row>
     <row r="6" spans="1:41" s="12" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="77">
         <v>99.4</v>
       </c>
       <c r="C6" s="88">
         <v>99.941278238739372</v>
       </c>
       <c r="D6" s="88">
         <v>99.929579691044509</v>
       </c>
       <c r="E6" s="88">
         <v>96.059465279376212</v>
       </c>
       <c r="F6" s="88">
         <v>95.756546821413153</v>
       </c>
       <c r="G6" s="88">
         <v>95.384084448413404</v>
       </c>
       <c r="H6" s="88">
@@ -8085,93 +7913,93 @@
       </c>
       <c r="AB6" s="78">
         <v>99.162790697674424</v>
       </c>
       <c r="AC6" s="78">
         <v>99.3</v>
       </c>
       <c r="AD6" s="78">
         <v>99</v>
       </c>
       <c r="AE6" s="124">
         <v>99.1</v>
       </c>
       <c r="AF6" s="78">
         <v>99.1</v>
       </c>
       <c r="AG6" s="78">
         <v>99.1</v>
       </c>
       <c r="AH6" s="77">
         <v>99.248273744439288</v>
       </c>
       <c r="AI6" s="77">
         <v>98.506288566636897</v>
       </c>
-      <c r="AJ6" s="375">
+      <c r="AJ6" s="14">
         <v>98.4</v>
       </c>
     </row>
     <row r="7" spans="1:41" s="12" customFormat="1" ht="12.75">
       <c r="A7" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="130"/>
       <c r="D7" s="130"/>
       <c r="E7" s="130"/>
       <c r="F7" s="130"/>
       <c r="G7" s="130"/>
       <c r="H7" s="130"/>
       <c r="I7" s="130"/>
       <c r="J7" s="130"/>
       <c r="K7" s="130"/>
       <c r="L7" s="130"/>
       <c r="M7" s="130"/>
       <c r="N7" s="130"/>
       <c r="O7" s="130"/>
       <c r="P7" s="130"/>
       <c r="Q7" s="130"/>
       <c r="R7" s="130"/>
       <c r="S7" s="130"/>
       <c r="T7" s="130"/>
       <c r="U7" s="131"/>
       <c r="V7" s="131"/>
       <c r="W7" s="131"/>
       <c r="X7" s="131"/>
       <c r="Y7" s="131"/>
       <c r="Z7" s="65"/>
       <c r="AA7" s="131"/>
       <c r="AB7" s="131"/>
       <c r="AC7" s="66"/>
       <c r="AD7" s="66"/>
       <c r="AE7" s="66"/>
       <c r="AF7" s="66"/>
       <c r="AG7" s="67"/>
       <c r="AH7" s="65"/>
-      <c r="AI7" s="335"/>
-      <c r="AJ7" s="374"/>
+      <c r="AI7" s="334"/>
+      <c r="AJ7" s="370"/>
     </row>
     <row r="8" spans="1:41" s="12" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B8" s="132">
         <v>17064</v>
       </c>
       <c r="C8" s="132">
         <v>15740</v>
       </c>
       <c r="D8" s="132">
         <v>14498</v>
       </c>
       <c r="E8" s="132">
         <v>13916</v>
       </c>
       <c r="F8" s="132">
         <v>11738</v>
       </c>
       <c r="G8" s="132">
         <v>10228</v>
       </c>
       <c r="H8" s="132">
         <v>9263</v>
@@ -8235,54 +8063,54 @@
       </c>
       <c r="AB8" s="132">
         <v>7387</v>
       </c>
       <c r="AC8" s="132">
         <v>7194</v>
       </c>
       <c r="AD8" s="132">
         <v>6903</v>
       </c>
       <c r="AE8" s="132">
         <v>6879</v>
       </c>
       <c r="AF8" s="132">
         <v>6489</v>
       </c>
       <c r="AG8" s="132">
         <v>5879</v>
       </c>
       <c r="AH8" s="4">
         <v>5554</v>
       </c>
       <c r="AI8" s="4">
         <v>5082</v>
       </c>
-      <c r="AJ8" s="375">
-[...2 lines deleted...]
-      <c r="AO8" s="340"/>
+      <c r="AJ8" s="1">
+        <v>4653</v>
+      </c>
+      <c r="AO8" s="338"/>
     </row>
     <row r="9" spans="1:41" s="42" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="88">
         <v>18.600000000000001</v>
       </c>
       <c r="C9" s="88">
         <v>17.153097937759537</v>
       </c>
       <c r="D9" s="88">
         <v>15.8098025573975</v>
       </c>
       <c r="E9" s="88">
         <v>15.485596870387134</v>
       </c>
       <c r="F9" s="88">
         <v>13.618804578043884</v>
       </c>
       <c r="G9" s="88">
         <v>12.416358321436547</v>
       </c>
       <c r="H9" s="88">
         <v>11.867934475882008</v>
@@ -8346,60 +8174,60 @@
       </c>
       <c r="AB9" s="134">
         <v>13.17</v>
       </c>
       <c r="AC9" s="135">
         <v>12.93</v>
       </c>
       <c r="AD9" s="136">
         <v>12.46</v>
       </c>
       <c r="AE9" s="124">
         <v>12.59</v>
       </c>
       <c r="AF9" s="135">
         <v>12.01</v>
       </c>
       <c r="AG9" s="135">
         <v>10.96</v>
       </c>
       <c r="AH9" s="137">
         <v>10.44</v>
       </c>
       <c r="AI9" s="137">
         <v>9.66</v>
       </c>
-      <c r="AJ9" s="375">
-        <v>8.9</v>
+      <c r="AJ9" s="372">
+        <v>8.98</v>
       </c>
     </row>
     <row r="10" spans="1:41" s="42" customFormat="1" ht="12.75">
       <c r="A10" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="AI10" s="335"/>
-      <c r="AJ10" s="367"/>
+      <c r="AI10" s="334"/>
+      <c r="AJ10" s="364"/>
     </row>
     <row r="11" spans="1:41" s="42" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="132">
         <v>8380</v>
       </c>
       <c r="C11" s="132">
         <v>8463</v>
       </c>
       <c r="D11" s="132">
         <v>9647</v>
       </c>
       <c r="E11" s="132">
         <v>9654</v>
       </c>
       <c r="F11" s="132">
         <v>10285</v>
       </c>
       <c r="G11" s="132">
         <v>10171</v>
       </c>
       <c r="H11" s="132">
         <v>9859</v>
@@ -8463,52 +8291,52 @@
       </c>
       <c r="AB11" s="132">
         <v>6640</v>
       </c>
       <c r="AC11" s="132">
         <v>6564</v>
       </c>
       <c r="AD11" s="132">
         <v>6713</v>
       </c>
       <c r="AE11" s="132">
         <v>7512</v>
       </c>
       <c r="AF11" s="132">
         <v>8421</v>
       </c>
       <c r="AG11" s="132">
         <v>6245</v>
       </c>
       <c r="AH11" s="4">
         <v>5913</v>
       </c>
       <c r="AI11" s="4">
         <v>6054</v>
       </c>
-      <c r="AJ11" s="376">
-        <v>5963</v>
+      <c r="AJ11" s="4">
+        <v>6055</v>
       </c>
     </row>
     <row r="12" spans="1:41" s="42" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="88">
         <v>9.1999999999999993</v>
       </c>
       <c r="C12" s="88">
         <v>9.222787029686085</v>
       </c>
       <c r="D12" s="88">
         <v>10.519876208526258</v>
       </c>
       <c r="E12" s="88">
         <v>10.742882450899497</v>
       </c>
       <c r="F12" s="88">
         <v>11.932987313441927</v>
       </c>
       <c r="G12" s="88">
         <v>12.347162738299875</v>
       </c>
       <c r="H12" s="88">
@@ -8573,52 +8401,52 @@
       </c>
       <c r="AB12" s="134">
         <v>11.84</v>
       </c>
       <c r="AC12" s="135">
         <v>11.79</v>
       </c>
       <c r="AD12" s="136">
         <v>12.13</v>
       </c>
       <c r="AE12" s="123">
         <v>13.75</v>
       </c>
       <c r="AF12" s="135">
         <v>15.58</v>
       </c>
       <c r="AG12" s="135">
         <v>11.63</v>
       </c>
       <c r="AH12" s="137">
         <v>11.11</v>
       </c>
       <c r="AI12" s="137">
         <v>11.51</v>
       </c>
-      <c r="AJ12" s="377">
-        <v>11.5</v>
+      <c r="AJ12" s="137">
+        <v>11.69</v>
       </c>
     </row>
     <row r="13" spans="1:41" s="42" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="88">
         <v>28.6</v>
       </c>
       <c r="C13" s="88">
         <v>22.8</v>
       </c>
       <c r="D13" s="88">
         <v>24.9</v>
       </c>
       <c r="E13" s="88">
         <v>22.6</v>
       </c>
       <c r="F13" s="88">
         <v>26.1</v>
       </c>
       <c r="G13" s="88">
         <v>23.2</v>
       </c>
       <c r="H13" s="88">
@@ -8683,93 +8511,93 @@
       </c>
       <c r="AB13" s="85">
         <v>9.01</v>
       </c>
       <c r="AC13" s="85">
         <v>10.81</v>
       </c>
       <c r="AD13" s="136">
         <v>9.43</v>
       </c>
       <c r="AE13" s="123">
         <v>8.7200000000000006</v>
       </c>
       <c r="AF13" s="135">
         <v>10.1</v>
       </c>
       <c r="AG13" s="135">
         <v>10.06</v>
       </c>
       <c r="AH13" s="137">
         <v>8.5299999999999994</v>
       </c>
       <c r="AI13" s="137">
         <v>6.74</v>
       </c>
-      <c r="AJ13" s="377">
-        <v>6.32</v>
+      <c r="AJ13" s="137">
+        <v>6.14</v>
       </c>
     </row>
     <row r="14" spans="1:41" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="11" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="138"/>
       <c r="D14" s="138"/>
       <c r="E14" s="138"/>
       <c r="F14" s="138"/>
       <c r="G14" s="138"/>
       <c r="H14" s="138"/>
       <c r="I14" s="138"/>
       <c r="J14" s="138"/>
       <c r="K14" s="138"/>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
       <c r="S14" s="138"/>
       <c r="T14" s="138"/>
       <c r="U14" s="139"/>
       <c r="V14" s="140"/>
       <c r="W14" s="65"/>
       <c r="X14" s="65"/>
       <c r="Y14" s="65"/>
       <c r="Z14" s="65"/>
       <c r="AA14" s="139"/>
       <c r="AB14" s="139"/>
       <c r="AC14" s="141"/>
       <c r="AD14" s="141"/>
       <c r="AE14" s="66"/>
       <c r="AF14" s="66"/>
       <c r="AG14" s="67"/>
       <c r="AH14" s="65"/>
-      <c r="AI14" s="335"/>
-      <c r="AJ14" s="367"/>
+      <c r="AI14" s="334"/>
+      <c r="AJ14" s="364"/>
     </row>
     <row r="15" spans="1:41" s="42" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="97">
         <v>8684</v>
       </c>
       <c r="C15" s="97">
         <v>7277</v>
       </c>
       <c r="D15" s="97">
         <v>4851</v>
       </c>
       <c r="E15" s="97">
         <v>4262</v>
       </c>
       <c r="F15" s="97">
         <v>1453</v>
       </c>
       <c r="G15" s="97">
         <v>57</v>
       </c>
       <c r="H15" s="97">
         <v>-596</v>
@@ -8833,52 +8661,52 @@
       </c>
       <c r="AB15" s="142">
         <v>747</v>
       </c>
       <c r="AC15" s="143">
         <v>626</v>
       </c>
       <c r="AD15" s="143">
         <v>181</v>
       </c>
       <c r="AE15" s="144">
         <v>-633</v>
       </c>
       <c r="AF15" s="145">
         <v>-1932</v>
       </c>
       <c r="AG15" s="146">
         <v>-362</v>
       </c>
       <c r="AH15" s="147">
         <v>-359</v>
       </c>
       <c r="AI15" s="4">
         <v>-972</v>
       </c>
-      <c r="AJ15" s="376">
-        <v>-1378</v>
+      <c r="AJ15" s="4">
+        <v>-1402</v>
       </c>
     </row>
     <row r="16" spans="1:41" s="42" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="88">
         <v>9.4</v>
       </c>
       <c r="C16" s="88">
         <v>7.9303109080734524</v>
       </c>
       <c r="D16" s="88">
         <v>5.2899263488712425</v>
       </c>
       <c r="E16" s="88">
         <v>4.7427144194876378</v>
       </c>
       <c r="F16" s="88">
         <v>1.6858172646019562</v>
       </c>
       <c r="G16" s="88">
         <v>6.9195583136672206E-2</v>
       </c>
       <c r="H16" s="88">
@@ -8943,52 +8771,52 @@
       </c>
       <c r="AB16" s="85">
         <v>1.33</v>
       </c>
       <c r="AC16" s="85">
         <v>1.1299999999999999</v>
       </c>
       <c r="AD16" s="136">
         <v>0.34</v>
       </c>
       <c r="AE16" s="124">
         <v>-1.1599999999999999</v>
       </c>
       <c r="AF16" s="135">
         <v>-3.57</v>
       </c>
       <c r="AG16" s="135">
         <v>-0.67</v>
       </c>
       <c r="AH16" s="137">
         <v>-0.67</v>
       </c>
       <c r="AI16" s="137">
         <v>-1.85</v>
       </c>
-      <c r="AJ16" s="377">
-        <v>-2.7</v>
+      <c r="AJ16" s="137">
+        <v>-2.71</v>
       </c>
     </row>
     <row r="17" spans="1:41" s="42" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="88">
         <v>9.4</v>
       </c>
       <c r="C17" s="88">
         <v>8.3182717000583573</v>
       </c>
       <c r="D17" s="88">
         <v>8.7554769439470643</v>
       </c>
       <c r="E17" s="88">
         <v>7.4445704989141941</v>
       </c>
       <c r="F17" s="88">
         <v>6.9300664290898037</v>
       </c>
       <c r="G17" s="88">
         <v>6.1960395847293839</v>
       </c>
       <c r="H17" s="88">
@@ -9053,52 +8881,52 @@
       </c>
       <c r="AB17" s="85">
         <v>6.8278003786487735</v>
       </c>
       <c r="AC17" s="78">
         <v>6.48</v>
       </c>
       <c r="AD17" s="136">
         <v>6.25</v>
       </c>
       <c r="AE17" s="124">
         <v>5.37</v>
       </c>
       <c r="AF17" s="137">
         <v>6.5</v>
       </c>
       <c r="AG17" s="135">
         <v>6.55</v>
       </c>
       <c r="AH17" s="137">
         <v>5.87</v>
       </c>
       <c r="AI17" s="137">
         <v>5.74</v>
       </c>
-      <c r="AJ17" s="377">
-        <v>5.56</v>
+      <c r="AJ17" s="137">
+        <v>5.64</v>
       </c>
     </row>
     <row r="18" spans="1:41" s="102" customFormat="1" ht="12.75">
       <c r="A18" s="148" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="132"/>
       <c r="C18" s="149"/>
       <c r="D18" s="149"/>
       <c r="E18" s="149"/>
       <c r="F18" s="132">
         <v>5973</v>
       </c>
       <c r="G18" s="132">
         <v>5104</v>
       </c>
       <c r="H18" s="132">
         <v>4884</v>
       </c>
       <c r="I18" s="132">
         <v>4192</v>
       </c>
       <c r="J18" s="132">
         <v>3654</v>
       </c>
@@ -9155,58 +8983,58 @@
       </c>
       <c r="AB18" s="132">
         <v>3830</v>
       </c>
       <c r="AC18" s="132">
         <v>3605</v>
       </c>
       <c r="AD18" s="132">
         <v>3446</v>
       </c>
       <c r="AE18" s="132">
         <v>2932</v>
       </c>
       <c r="AF18" s="132">
         <v>3515</v>
       </c>
       <c r="AG18" s="132">
         <v>3514</v>
       </c>
       <c r="AH18" s="4">
         <v>3121</v>
       </c>
       <c r="AI18" s="4">
         <v>3021</v>
       </c>
-      <c r="AJ18" s="376">
-[...6 lines deleted...]
-      <c r="AO18" s="298"/>
+      <c r="AJ18" s="4">
+        <v>2921</v>
+      </c>
+      <c r="AK18" s="297"/>
+      <c r="AL18" s="297"/>
+      <c r="AM18" s="297"/>
+      <c r="AN18" s="297"/>
+      <c r="AO18" s="297"/>
     </row>
     <row r="19" spans="1:41" s="42" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="88">
         <v>2.2999999999999998</v>
       </c>
       <c r="C19" s="88">
         <v>2.495590487768065</v>
       </c>
       <c r="D19" s="88">
         <v>2.3499878956539946</v>
       </c>
       <c r="E19" s="88">
         <v>2.3958386074980957</v>
       </c>
       <c r="F19" s="88">
         <v>2.1383077898564387</v>
       </c>
       <c r="G19" s="88">
         <v>2.2713146675212932</v>
       </c>
       <c r="H19" s="88">
         <v>2.1550108807549968</v>
@@ -9270,52 +9098,52 @@
       </c>
       <c r="AB19" s="85">
         <v>3.58</v>
       </c>
       <c r="AC19" s="85">
         <v>3.79</v>
       </c>
       <c r="AD19" s="136">
         <v>3.61</v>
       </c>
       <c r="AE19" s="124">
         <v>3.55</v>
       </c>
       <c r="AF19" s="137">
         <v>3.28</v>
       </c>
       <c r="AG19" s="135">
         <v>3.02</v>
       </c>
       <c r="AH19" s="137">
         <v>2.77</v>
       </c>
       <c r="AI19" s="137">
         <v>2.84</v>
       </c>
-      <c r="AJ19" s="377">
-        <v>3.26</v>
+      <c r="AJ19" s="137">
+        <v>3.28</v>
       </c>
     </row>
     <row r="20" spans="1:41" s="42" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="66"/>
       <c r="D20" s="66"/>
       <c r="E20" s="66"/>
       <c r="F20" s="132">
         <v>1843</v>
       </c>
       <c r="G20" s="132">
         <v>1871</v>
       </c>
       <c r="H20" s="132">
         <v>1682</v>
       </c>
       <c r="I20" s="132">
         <v>1651</v>
       </c>
       <c r="J20" s="132">
         <v>1081</v>
       </c>
@@ -9372,93 +9200,93 @@
       </c>
       <c r="AB20" s="132">
         <v>2006</v>
       </c>
       <c r="AC20" s="132">
         <v>2107</v>
       </c>
       <c r="AD20" s="132">
         <v>1991</v>
       </c>
       <c r="AE20" s="132">
         <v>1938</v>
       </c>
       <c r="AF20" s="132">
         <v>1770</v>
       </c>
       <c r="AG20" s="132">
         <v>1619</v>
       </c>
       <c r="AH20" s="4">
         <v>1472</v>
       </c>
       <c r="AI20" s="4">
         <v>1494</v>
       </c>
-      <c r="AJ20" s="376">
-        <v>1689</v>
+      <c r="AJ20" s="4">
+        <v>1700</v>
       </c>
     </row>
     <row r="21" spans="1:41" s="42" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="66"/>
       <c r="D21" s="66"/>
       <c r="E21" s="66"/>
       <c r="F21" s="66"/>
       <c r="G21" s="66"/>
       <c r="H21" s="66"/>
       <c r="I21" s="66"/>
       <c r="J21" s="66"/>
       <c r="K21" s="66"/>
       <c r="L21" s="66"/>
       <c r="M21" s="66"/>
       <c r="N21" s="66"/>
       <c r="O21" s="66"/>
       <c r="P21" s="66"/>
       <c r="Q21" s="66"/>
       <c r="R21" s="66"/>
       <c r="S21" s="66"/>
       <c r="T21" s="66"/>
       <c r="U21" s="139"/>
       <c r="V21" s="66"/>
       <c r="W21" s="66"/>
       <c r="X21" s="66"/>
       <c r="Y21" s="66"/>
       <c r="Z21" s="66"/>
       <c r="AA21" s="139"/>
       <c r="AB21" s="139"/>
       <c r="AC21" s="139"/>
       <c r="AD21" s="139"/>
       <c r="AE21" s="66"/>
       <c r="AF21" s="66"/>
       <c r="AG21" s="67"/>
       <c r="AH21" s="65"/>
       <c r="AI21" s="16"/>
-      <c r="AJ21" s="367"/>
+      <c r="AJ21" s="364"/>
     </row>
     <row r="22" spans="1:41" s="42" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="150">
         <v>38790</v>
       </c>
       <c r="C22" s="150">
         <v>33674</v>
       </c>
       <c r="D22" s="150">
         <v>27872</v>
       </c>
       <c r="E22" s="150">
         <v>21554</v>
       </c>
       <c r="F22" s="150">
         <v>19654</v>
       </c>
       <c r="G22" s="150">
         <v>14834</v>
       </c>
       <c r="H22" s="97">
         <v>10059</v>
@@ -9522,51 +9350,51 @@
       </c>
       <c r="AB22" s="151">
         <v>23053</v>
       </c>
       <c r="AC22" s="151">
         <v>20703</v>
       </c>
       <c r="AD22" s="151">
         <v>23894</v>
       </c>
       <c r="AE22" s="142">
         <v>16967</v>
       </c>
       <c r="AF22" s="152">
         <v>13818</v>
       </c>
       <c r="AG22" s="144">
         <v>14262</v>
       </c>
       <c r="AH22" s="152">
         <v>16666</v>
       </c>
       <c r="AI22" s="4">
         <v>22312</v>
       </c>
-      <c r="AJ22" s="376">
+      <c r="AJ22" s="4">
         <v>22823</v>
       </c>
     </row>
     <row r="23" spans="1:41" s="42" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B23" s="150">
         <v>38976</v>
       </c>
       <c r="C23" s="150">
         <v>35424</v>
       </c>
       <c r="D23" s="150">
         <v>36561</v>
       </c>
       <c r="E23" s="150">
         <v>54534</v>
       </c>
       <c r="F23" s="150">
         <v>46417</v>
       </c>
       <c r="G23" s="150">
         <v>42283</v>
       </c>
@@ -9632,51 +9460,51 @@
       </c>
       <c r="AB23" s="151">
         <v>28516</v>
       </c>
       <c r="AC23" s="151">
         <v>25400</v>
       </c>
       <c r="AD23" s="151">
         <v>29850</v>
       </c>
       <c r="AE23" s="142">
         <v>21354</v>
       </c>
       <c r="AF23" s="152">
         <v>18573</v>
       </c>
       <c r="AG23" s="144">
         <v>18903</v>
       </c>
       <c r="AH23" s="152">
         <v>20322</v>
       </c>
       <c r="AI23" s="4">
         <v>29258</v>
       </c>
-      <c r="AJ23" s="376">
+      <c r="AJ23" s="4">
         <v>29460</v>
       </c>
     </row>
     <row r="24" spans="1:41" s="42" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="150">
         <v>-186</v>
       </c>
       <c r="C24" s="150">
         <v>-1750</v>
       </c>
       <c r="D24" s="150">
         <v>-8689</v>
       </c>
       <c r="E24" s="150">
         <v>-32980</v>
       </c>
       <c r="F24" s="150">
         <v>-26763</v>
       </c>
       <c r="G24" s="150">
         <v>-27449</v>
       </c>
@@ -9742,51 +9570,51 @@
       </c>
       <c r="AB24" s="151">
         <v>-5463</v>
       </c>
       <c r="AC24" s="151">
         <v>-4697</v>
       </c>
       <c r="AD24" s="151">
         <v>-5956</v>
       </c>
       <c r="AE24" s="142">
         <v>-4387</v>
       </c>
       <c r="AF24" s="152">
         <v>-4755</v>
       </c>
       <c r="AG24" s="144">
         <v>-4641</v>
       </c>
       <c r="AH24" s="152">
         <v>-3656</v>
       </c>
       <c r="AI24" s="4">
         <v>-6946</v>
       </c>
-      <c r="AJ24" s="376">
+      <c r="AJ24" s="4">
         <v>-6637</v>
       </c>
     </row>
     <row r="25" spans="1:41" s="3" customFormat="1" ht="12.75">
       <c r="A25" s="34" t="s">
         <v>189</v>
       </c>
       <c r="B25" s="153">
         <v>79</v>
       </c>
       <c r="C25" s="153">
         <v>77</v>
       </c>
       <c r="D25" s="153">
         <v>168</v>
       </c>
       <c r="E25" s="153">
         <v>154</v>
       </c>
       <c r="F25" s="153">
         <v>58</v>
       </c>
       <c r="G25" s="153">
         <v>46</v>
       </c>
@@ -9853,51 +9681,51 @@
       <c r="AB25" s="155">
         <v>24</v>
       </c>
       <c r="AC25" s="155">
         <v>23</v>
       </c>
       <c r="AD25" s="20">
         <v>22</v>
       </c>
       <c r="AE25" s="146">
         <v>24</v>
       </c>
       <c r="AF25" s="147">
         <v>24</v>
       </c>
       <c r="AG25" s="146">
         <v>24</v>
       </c>
       <c r="AH25" s="92">
         <v>25</v>
       </c>
       <c r="AI25" s="92">
         <v>25</v>
       </c>
       <c r="AJ25" s="92">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:41" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>190</v>
       </c>
       <c r="B26" s="156">
         <v>9135</v>
       </c>
       <c r="C26" s="156">
         <v>9005</v>
       </c>
       <c r="D26" s="156">
         <v>18790</v>
       </c>
       <c r="E26" s="156">
         <v>16348</v>
       </c>
       <c r="F26" s="156">
         <v>6625</v>
       </c>
       <c r="G26" s="156">
         <v>6083</v>
       </c>
       <c r="H26" s="156">
@@ -9966,52 +9794,52 @@
       <c r="AC26" s="159">
         <v>3615</v>
       </c>
       <c r="AD26" s="20">
         <v>3439</v>
       </c>
       <c r="AE26" s="143">
         <v>4818</v>
       </c>
       <c r="AF26" s="92">
         <v>5119</v>
       </c>
       <c r="AG26" s="143">
         <v>3598</v>
       </c>
       <c r="AH26" s="92">
         <v>3396</v>
       </c>
       <c r="AI26" s="92">
         <v>3349</v>
       </c>
       <c r="AJ26" s="92">
         <v>3085</v>
       </c>
     </row>
-    <row r="27" spans="1:41" s="3" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A27" s="34" t="s">
+    <row r="27" spans="1:41" s="314" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="104" t="s">
         <v>191</v>
       </c>
       <c r="B27" s="160">
         <v>482</v>
       </c>
       <c r="C27" s="160">
         <v>465</v>
       </c>
       <c r="D27" s="160">
         <v>448</v>
       </c>
       <c r="E27" s="160">
         <v>646</v>
       </c>
       <c r="F27" s="160">
         <v>499</v>
       </c>
       <c r="G27" s="160">
         <v>58</v>
       </c>
       <c r="H27" s="160">
         <v>58</v>
       </c>
       <c r="I27" s="160">
         <v>35</v>
@@ -10036,93 +9864,93 @@
       </c>
       <c r="P27" s="160">
         <v>40</v>
       </c>
       <c r="Q27" s="160">
         <v>45</v>
       </c>
       <c r="R27" s="160">
         <v>50</v>
       </c>
       <c r="S27" s="160">
         <v>53</v>
       </c>
       <c r="T27" s="160">
         <v>55</v>
       </c>
       <c r="U27" s="160">
         <v>535</v>
       </c>
       <c r="V27" s="160">
         <v>560</v>
       </c>
       <c r="W27" s="160">
         <v>576</v>
       </c>
-      <c r="X27" s="161">
+      <c r="X27" s="160">
         <v>575</v>
       </c>
-      <c r="Y27" s="161">
+      <c r="Y27" s="160">
         <v>566</v>
       </c>
-      <c r="Z27" s="161">
+      <c r="Z27" s="160">
         <v>558</v>
       </c>
-      <c r="AA27" s="161">
+      <c r="AA27" s="160">
         <v>546</v>
       </c>
-      <c r="AB27" s="162">
+      <c r="AB27" s="165">
         <v>520</v>
       </c>
       <c r="AC27" s="146">
         <v>498</v>
       </c>
-      <c r="AD27" s="20">
+      <c r="AD27" s="143">
         <v>490</v>
       </c>
       <c r="AE27" s="146">
         <v>483</v>
       </c>
       <c r="AF27" s="147">
         <v>473</v>
       </c>
       <c r="AG27" s="147">
         <v>465</v>
       </c>
       <c r="AH27" s="147">
         <v>461</v>
       </c>
-      <c r="AI27" s="8">
+      <c r="AI27" s="374">
         <v>448</v>
       </c>
-      <c r="AJ27" s="8">
+      <c r="AJ27" s="374">
         <v>444</v>
       </c>
     </row>
-    <row r="28" spans="1:41" s="3" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>229</v>
+    <row r="28" spans="1:41" s="314" customFormat="1" ht="12.75">
+      <c r="A28" s="104" t="s">
+        <v>228</v>
       </c>
       <c r="B28" s="89">
         <v>41.5</v>
       </c>
       <c r="C28" s="89">
         <v>35.1</v>
       </c>
       <c r="D28" s="89">
         <v>29.7</v>
       </c>
       <c r="E28" s="89">
         <v>40.299999999999997</v>
       </c>
       <c r="F28" s="89">
         <v>27.3</v>
       </c>
       <c r="G28" s="89">
         <v>4.5</v>
       </c>
       <c r="H28" s="89">
         <v>4.5</v>
       </c>
       <c r="I28" s="89">
         <v>3</v>
       </c>
@@ -10146,671 +9974,671 @@
       </c>
       <c r="P28" s="89">
         <v>5.2</v>
       </c>
       <c r="Q28" s="89">
         <v>5.9</v>
       </c>
       <c r="R28" s="89">
         <v>6.4</v>
       </c>
       <c r="S28" s="89">
         <v>7.5</v>
       </c>
       <c r="T28" s="89">
         <v>7.5</v>
       </c>
       <c r="U28" s="89">
         <v>17.5</v>
       </c>
       <c r="V28" s="89">
         <v>19</v>
       </c>
       <c r="W28" s="89">
         <v>20.9</v>
       </c>
-      <c r="X28" s="44">
+      <c r="X28" s="89">
         <v>21.6</v>
       </c>
-      <c r="Y28" s="44">
+      <c r="Y28" s="89">
         <v>22.4</v>
       </c>
-      <c r="Z28" s="44">
+      <c r="Z28" s="89">
         <v>22.1</v>
       </c>
       <c r="AA28" s="89">
         <v>22.8</v>
       </c>
-      <c r="AB28" s="163">
+      <c r="AB28" s="162">
         <v>21.9</v>
       </c>
       <c r="AC28" s="78">
         <v>20.100000000000001</v>
       </c>
-      <c r="AD28" s="28">
+      <c r="AD28" s="78">
         <v>19.5</v>
       </c>
       <c r="AE28" s="77">
         <v>18.399999999999999</v>
       </c>
       <c r="AF28" s="77">
         <v>18.100000000000001</v>
       </c>
       <c r="AG28" s="78">
         <v>18</v>
       </c>
-      <c r="AH28" s="76">
+      <c r="AH28" s="356">
         <v>16.399999999999999</v>
       </c>
-      <c r="AI28" s="339">
+      <c r="AI28" s="261">
         <v>15.484</v>
       </c>
-      <c r="AJ28" s="339">
+      <c r="AJ28" s="261">
         <v>14.8</v>
       </c>
     </row>
     <row r="29" spans="1:41" s="3" customFormat="1" ht="12.75">
       <c r="A29" s="34" t="s">
         <v>192</v>
       </c>
-      <c r="B29" s="164">
+      <c r="B29" s="163">
         <v>462</v>
       </c>
-      <c r="C29" s="164">
+      <c r="C29" s="163">
         <v>462</v>
       </c>
-      <c r="D29" s="164">
+      <c r="D29" s="163">
         <v>465</v>
       </c>
-      <c r="E29" s="164">
+      <c r="E29" s="163">
         <v>1030</v>
       </c>
-      <c r="F29" s="164">
+      <c r="F29" s="163">
         <v>1028</v>
       </c>
-      <c r="G29" s="164">
+      <c r="G29" s="163">
         <v>1012</v>
       </c>
-      <c r="H29" s="164">
+      <c r="H29" s="163">
         <v>911</v>
       </c>
-      <c r="I29" s="164">
+      <c r="I29" s="163">
         <v>934</v>
       </c>
-      <c r="J29" s="164">
+      <c r="J29" s="163">
         <v>750</v>
       </c>
-      <c r="K29" s="164">
+      <c r="K29" s="163">
         <v>778</v>
       </c>
-      <c r="L29" s="164">
+      <c r="L29" s="163">
         <v>770</v>
       </c>
-      <c r="M29" s="164">
+      <c r="M29" s="163">
         <v>754</v>
       </c>
-      <c r="N29" s="164">
+      <c r="N29" s="163">
         <v>740</v>
       </c>
-      <c r="O29" s="164">
+      <c r="O29" s="163">
         <v>728</v>
       </c>
-      <c r="P29" s="164">
+      <c r="P29" s="163">
         <v>707</v>
       </c>
-      <c r="Q29" s="164">
+      <c r="Q29" s="163">
         <v>684</v>
       </c>
-      <c r="R29" s="164">
+      <c r="R29" s="163">
         <v>665</v>
       </c>
-      <c r="S29" s="164">
+      <c r="S29" s="163">
         <v>645</v>
       </c>
-      <c r="T29" s="164">
+      <c r="T29" s="163">
         <v>633</v>
       </c>
-      <c r="U29" s="164">
+      <c r="U29" s="163">
         <v>622</v>
       </c>
-      <c r="V29" s="164">
+      <c r="V29" s="163">
         <v>612</v>
       </c>
-      <c r="W29" s="164">
+      <c r="W29" s="163">
         <v>596</v>
       </c>
-      <c r="X29" s="165">
+      <c r="X29" s="164">
         <v>579</v>
       </c>
       <c r="Y29" s="161">
         <v>557</v>
       </c>
       <c r="Z29" s="161">
         <v>542</v>
       </c>
       <c r="AA29" s="160">
         <v>526</v>
       </c>
-      <c r="AB29" s="166">
+      <c r="AB29" s="165">
         <v>506</v>
       </c>
       <c r="AC29" s="146">
         <v>494</v>
       </c>
       <c r="AD29" s="20">
         <v>484</v>
       </c>
       <c r="AE29" s="146">
         <v>480</v>
       </c>
       <c r="AF29" s="147">
         <v>464</v>
       </c>
       <c r="AG29" s="147">
         <v>467</v>
       </c>
       <c r="AH29" s="147">
         <v>463</v>
       </c>
       <c r="AI29" s="8">
         <v>451</v>
       </c>
       <c r="AJ29" s="8">
         <v>443</v>
       </c>
     </row>
     <row r="30" spans="1:41" s="3" customFormat="1" ht="12.75">
       <c r="A30" s="34" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B30" s="167">
+        <v>227</v>
+      </c>
+      <c r="B30" s="166">
         <v>105.2</v>
       </c>
-      <c r="C30" s="167">
+      <c r="C30" s="166">
         <v>106.3</v>
       </c>
-      <c r="D30" s="167">
+      <c r="D30" s="166">
         <v>106.9</v>
       </c>
-      <c r="E30" s="167">
+      <c r="E30" s="166">
         <v>231.3</v>
       </c>
-      <c r="F30" s="167">
+      <c r="F30" s="166">
         <v>223.9</v>
       </c>
-      <c r="G30" s="167">
+      <c r="G30" s="166">
         <v>219.4</v>
       </c>
-      <c r="H30" s="167">
+      <c r="H30" s="166">
         <v>202.1</v>
       </c>
-      <c r="I30" s="167">
+      <c r="I30" s="166">
         <v>195.6</v>
       </c>
-      <c r="J30" s="167">
+      <c r="J30" s="166">
         <v>137</v>
       </c>
-      <c r="K30" s="167">
+      <c r="K30" s="166">
         <v>135.19999999999999</v>
       </c>
-      <c r="L30" s="167">
+      <c r="L30" s="166">
         <v>130.5</v>
       </c>
-      <c r="M30" s="167">
+      <c r="M30" s="166">
         <v>127.1</v>
       </c>
-      <c r="N30" s="167">
+      <c r="N30" s="166">
         <v>120.602</v>
       </c>
-      <c r="O30" s="167">
+      <c r="O30" s="166">
         <v>112.589</v>
       </c>
-      <c r="P30" s="167">
+      <c r="P30" s="166">
         <v>105.09</v>
       </c>
-      <c r="Q30" s="167">
+      <c r="Q30" s="166">
         <v>98.701999999999998</v>
       </c>
-      <c r="R30" s="167">
+      <c r="R30" s="166">
         <v>92.284999999999997</v>
       </c>
-      <c r="S30" s="167">
+      <c r="S30" s="166">
         <v>86.653999999999996</v>
       </c>
-      <c r="T30" s="167">
+      <c r="T30" s="166">
         <v>82.739000000000004</v>
       </c>
-      <c r="U30" s="167">
+      <c r="U30" s="166">
         <v>80.063999999999993</v>
       </c>
-      <c r="V30" s="167">
+      <c r="V30" s="166">
         <v>77.242000000000004</v>
       </c>
-      <c r="W30" s="167">
+      <c r="W30" s="166">
         <v>74.802999999999997</v>
       </c>
-      <c r="X30" s="168">
+      <c r="X30" s="167">
         <v>72.887</v>
       </c>
       <c r="Y30" s="44">
         <v>71.7</v>
       </c>
       <c r="Z30" s="44">
         <v>71.3</v>
       </c>
       <c r="AA30" s="44">
         <v>71.7</v>
       </c>
-      <c r="AB30" s="169" t="s">
+      <c r="AB30" s="168" t="s">
         <v>168</v>
       </c>
       <c r="AC30" s="78">
         <v>71.400000000000006</v>
       </c>
       <c r="AD30" s="28">
         <v>72.599999999999994</v>
       </c>
       <c r="AE30" s="78">
         <v>74.8</v>
       </c>
       <c r="AF30" s="77">
         <v>73.599999999999994</v>
       </c>
       <c r="AG30" s="78">
         <v>73.8</v>
       </c>
       <c r="AH30" s="76">
         <v>75.900000000000006</v>
       </c>
       <c r="AI30" s="8">
         <v>75</v>
       </c>
       <c r="AJ30" s="8">
         <v>74</v>
       </c>
       <c r="AK30" s="26"/>
       <c r="AL30" s="26"/>
     </row>
     <row r="31" spans="1:41" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="34" t="s">
         <v>193</v>
       </c>
-      <c r="B31" s="170">
+      <c r="B31" s="169">
         <v>9</v>
       </c>
-      <c r="C31" s="170">
+      <c r="C31" s="169">
         <v>9</v>
       </c>
-      <c r="D31" s="170">
+      <c r="D31" s="169">
         <v>9</v>
       </c>
-      <c r="E31" s="170">
+      <c r="E31" s="169">
         <v>21</v>
       </c>
-      <c r="F31" s="170">
+      <c r="F31" s="169">
         <v>21</v>
       </c>
-      <c r="G31" s="170">
+      <c r="G31" s="169">
         <v>21</v>
       </c>
-      <c r="H31" s="170">
+      <c r="H31" s="169">
         <v>30</v>
       </c>
-      <c r="I31" s="170">
+      <c r="I31" s="169">
         <v>33</v>
       </c>
-      <c r="J31" s="170">
+      <c r="J31" s="169">
         <v>33</v>
       </c>
-      <c r="K31" s="170">
+      <c r="K31" s="169">
         <v>33</v>
       </c>
-      <c r="L31" s="170">
+      <c r="L31" s="169">
         <v>33</v>
       </c>
-      <c r="M31" s="170">
+      <c r="M31" s="169">
         <v>34</v>
       </c>
-      <c r="N31" s="170">
+      <c r="N31" s="169">
         <v>34</v>
       </c>
-      <c r="O31" s="170">
+      <c r="O31" s="169">
         <v>35</v>
       </c>
-      <c r="P31" s="170">
+      <c r="P31" s="169">
         <v>34</v>
       </c>
-      <c r="Q31" s="170">
+      <c r="Q31" s="169">
         <v>33</v>
       </c>
-      <c r="R31" s="170">
+      <c r="R31" s="169">
         <v>32</v>
       </c>
-      <c r="S31" s="170">
+      <c r="S31" s="169">
         <v>31</v>
       </c>
-      <c r="T31" s="170">
+      <c r="T31" s="169">
         <v>31</v>
       </c>
-      <c r="U31" s="170">
+      <c r="U31" s="169">
         <v>31</v>
       </c>
-      <c r="V31" s="170">
+      <c r="V31" s="169">
         <v>30</v>
       </c>
-      <c r="W31" s="171">
-[...2 lines deleted...]
-      <c r="X31" s="172">
+      <c r="W31" s="170">
+        <v>28</v>
+      </c>
+      <c r="X31" s="171">
         <v>29</v>
       </c>
-      <c r="Y31" s="173">
+      <c r="Y31" s="172">
         <v>25</v>
       </c>
-      <c r="Z31" s="173">
+      <c r="Z31" s="172">
         <v>25</v>
       </c>
-      <c r="AA31" s="173">
+      <c r="AA31" s="172">
         <v>25</v>
       </c>
-      <c r="AB31" s="174">
+      <c r="AB31" s="173">
         <v>25</v>
       </c>
-      <c r="AC31" s="175">
+      <c r="AC31" s="174">
         <v>25</v>
       </c>
-      <c r="AD31" s="175">
+      <c r="AD31" s="174">
         <v>25</v>
       </c>
       <c r="AE31" s="145">
         <v>25</v>
       </c>
       <c r="AF31" s="92">
         <v>23</v>
       </c>
       <c r="AG31" s="143">
         <v>24</v>
       </c>
       <c r="AH31" s="92">
         <v>24</v>
       </c>
       <c r="AI31" s="92">
         <v>24</v>
       </c>
       <c r="AJ31" s="92">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:41" s="3" customFormat="1" ht="12.75">
       <c r="A32" s="34" t="s">
         <v>194</v>
       </c>
-      <c r="B32" s="176">
+      <c r="B32" s="175">
         <v>10714</v>
       </c>
-      <c r="C32" s="176">
+      <c r="C32" s="175">
         <v>10449</v>
       </c>
-      <c r="D32" s="176">
+      <c r="D32" s="175">
         <v>10227</v>
       </c>
-      <c r="E32" s="176">
+      <c r="E32" s="175">
         <v>22210</v>
       </c>
-      <c r="F32" s="176">
+      <c r="F32" s="175">
         <v>20755</v>
       </c>
-      <c r="G32" s="176">
+      <c r="G32" s="175">
         <v>17433</v>
       </c>
-      <c r="H32" s="176">
+      <c r="H32" s="175">
         <v>10344</v>
       </c>
-      <c r="I32" s="176">
+      <c r="I32" s="175">
         <v>10289</v>
       </c>
-      <c r="J32" s="176">
+      <c r="J32" s="175">
         <v>11173</v>
       </c>
-      <c r="K32" s="176">
+      <c r="K32" s="175">
         <v>13478</v>
       </c>
-      <c r="L32" s="176">
+      <c r="L32" s="175">
         <v>14493</v>
       </c>
-      <c r="M32" s="176">
+      <c r="M32" s="175">
         <v>14266</v>
       </c>
-      <c r="N32" s="176">
+      <c r="N32" s="175">
         <v>14569</v>
       </c>
-      <c r="O32" s="176">
+      <c r="O32" s="175">
         <v>16267</v>
       </c>
-      <c r="P32" s="176">
+      <c r="P32" s="175">
         <v>16988</v>
       </c>
-      <c r="Q32" s="176">
+      <c r="Q32" s="175">
         <v>17301</v>
       </c>
-      <c r="R32" s="176">
+      <c r="R32" s="175">
         <v>17610</v>
       </c>
-      <c r="S32" s="176">
+      <c r="S32" s="175">
         <v>17979</v>
       </c>
-      <c r="T32" s="176">
+      <c r="T32" s="175">
         <v>18744</v>
       </c>
-      <c r="U32" s="176">
+      <c r="U32" s="175">
         <v>18105</v>
       </c>
-      <c r="V32" s="176">
+      <c r="V32" s="175">
         <v>17499</v>
       </c>
-      <c r="W32" s="176">
+      <c r="W32" s="175">
         <v>16118</v>
       </c>
-      <c r="X32" s="177">
+      <c r="X32" s="176">
         <v>15027</v>
       </c>
-      <c r="Y32" s="177">
+      <c r="Y32" s="176">
         <v>13430</v>
       </c>
-      <c r="Z32" s="177">
+      <c r="Z32" s="176">
         <v>12193</v>
       </c>
-      <c r="AA32" s="177">
+      <c r="AA32" s="176">
         <v>12073</v>
       </c>
-      <c r="AB32" s="178">
+      <c r="AB32" s="177">
         <v>12260</v>
       </c>
-      <c r="AC32" s="179">
+      <c r="AC32" s="178">
         <v>11850</v>
       </c>
       <c r="AD32" s="151">
         <v>10951</v>
       </c>
       <c r="AE32" s="92">
         <v>10724</v>
       </c>
       <c r="AF32" s="92">
         <v>10828</v>
       </c>
       <c r="AG32" s="143">
         <v>10903</v>
       </c>
       <c r="AH32" s="92">
         <v>11134</v>
       </c>
       <c r="AI32" s="92">
         <v>11147</v>
       </c>
       <c r="AJ32" s="92">
         <v>11058</v>
       </c>
     </row>
     <row r="33" spans="1:36" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="164">
+      <c r="B33" s="163">
         <v>3</v>
       </c>
-      <c r="C33" s="164">
+      <c r="C33" s="163">
         <v>3</v>
       </c>
-      <c r="D33" s="164">
+      <c r="D33" s="163">
         <v>3</v>
       </c>
-      <c r="E33" s="164">
+      <c r="E33" s="163">
         <v>4</v>
       </c>
-      <c r="F33" s="164">
+      <c r="F33" s="163">
         <v>4</v>
       </c>
-      <c r="G33" s="164">
+      <c r="G33" s="163">
         <v>5</v>
       </c>
-      <c r="H33" s="164">
+      <c r="H33" s="163">
         <v>5</v>
       </c>
-      <c r="I33" s="164">
+      <c r="I33" s="163">
         <v>6</v>
       </c>
-      <c r="J33" s="164">
+      <c r="J33" s="163">
         <v>2</v>
       </c>
-      <c r="K33" s="171">
+      <c r="K33" s="170">
         <v>2</v>
       </c>
-      <c r="L33" s="171">
+      <c r="L33" s="170">
         <v>4</v>
       </c>
-      <c r="M33" s="171">
+      <c r="M33" s="170">
         <v>4</v>
       </c>
-      <c r="N33" s="171">
+      <c r="N33" s="170">
         <v>4</v>
       </c>
-      <c r="O33" s="171">
+      <c r="O33" s="170">
         <v>4</v>
       </c>
-      <c r="P33" s="171">
+      <c r="P33" s="170">
         <v>4</v>
       </c>
-      <c r="Q33" s="171">
+      <c r="Q33" s="170">
         <v>4</v>
       </c>
-      <c r="R33" s="171">
+      <c r="R33" s="170">
         <v>4</v>
       </c>
-      <c r="S33" s="171">
+      <c r="S33" s="170">
         <v>3</v>
       </c>
-      <c r="T33" s="171">
+      <c r="T33" s="170">
         <v>3</v>
       </c>
-      <c r="U33" s="171">
+      <c r="U33" s="170">
         <v>2</v>
       </c>
-      <c r="V33" s="171">
+      <c r="V33" s="170">
         <v>2</v>
       </c>
-      <c r="W33" s="171">
+      <c r="W33" s="170">
         <v>2</v>
       </c>
-      <c r="X33" s="171">
+      <c r="X33" s="170">
         <v>2</v>
       </c>
-      <c r="Y33" s="171">
+      <c r="Y33" s="170">
         <v>2</v>
       </c>
-      <c r="Z33" s="171">
+      <c r="Z33" s="170">
         <v>2</v>
       </c>
-      <c r="AA33" s="171">
+      <c r="AA33" s="170">
         <v>2</v>
       </c>
-      <c r="AB33" s="175">
+      <c r="AB33" s="174">
         <v>2</v>
       </c>
-      <c r="AC33" s="175">
+      <c r="AC33" s="174">
         <v>2</v>
       </c>
-      <c r="AD33" s="175">
+      <c r="AD33" s="174">
         <v>2</v>
       </c>
       <c r="AE33" s="145">
         <v>2</v>
       </c>
       <c r="AF33" s="143">
         <v>2</v>
       </c>
       <c r="AG33" s="143">
         <v>2</v>
       </c>
       <c r="AH33" s="152">
         <v>2</v>
       </c>
       <c r="AI33" s="152">
         <v>2</v>
       </c>
       <c r="AJ33" s="152">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>103</v>
       </c>
-      <c r="B34" s="180">
+      <c r="B34" s="179">
         <v>9.8000000000000007</v>
       </c>
-      <c r="C34" s="180">
+      <c r="C34" s="179">
         <v>10</v>
       </c>
-      <c r="D34" s="180">
+      <c r="D34" s="179">
         <v>9.9</v>
       </c>
-      <c r="E34" s="180">
+      <c r="E34" s="179">
         <v>10.4</v>
       </c>
-      <c r="F34" s="180">
+      <c r="F34" s="179">
         <v>10.5</v>
       </c>
-      <c r="G34" s="180">
+      <c r="G34" s="179">
         <v>10.7</v>
       </c>
-      <c r="H34" s="180">
+      <c r="H34" s="179">
         <v>10.9</v>
       </c>
-      <c r="I34" s="180">
+      <c r="I34" s="179">
         <v>11.7</v>
       </c>
-      <c r="J34" s="180">
+      <c r="J34" s="179">
         <v>7.2</v>
       </c>
       <c r="K34" s="88">
         <v>9</v>
       </c>
       <c r="L34" s="88">
         <v>13.1</v>
       </c>
       <c r="M34" s="88">
         <v>14</v>
       </c>
       <c r="N34" s="88">
         <v>15.5</v>
       </c>
       <c r="O34" s="88">
         <v>17.100000000000001</v>
       </c>
       <c r="P34" s="88">
         <v>17</v>
       </c>
       <c r="Q34" s="88">
         <v>17.899999999999999</v>
       </c>
       <c r="R34" s="88">
         <v>13.9</v>
@@ -10844,51 +10672,51 @@
       </c>
       <c r="AB34" s="85">
         <v>6.0270000000000001</v>
       </c>
       <c r="AC34" s="85">
         <v>7.5</v>
       </c>
       <c r="AD34" s="80">
         <v>7.8</v>
       </c>
       <c r="AE34" s="81">
         <v>8</v>
       </c>
       <c r="AF34" s="78">
         <v>7.3</v>
       </c>
       <c r="AG34" s="78">
         <v>6.5</v>
       </c>
       <c r="AH34" s="76">
         <v>6.2</v>
       </c>
       <c r="AI34" s="76">
         <v>6.173</v>
       </c>
-      <c r="AJ34" s="358">
+      <c r="AJ34" s="356">
         <v>6.8</v>
       </c>
     </row>
     <row r="35" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A35" s="34" t="s">
         <v>195</v>
       </c>
       <c r="B35" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="97">
         <v>13744</v>
       </c>
       <c r="D35" s="97">
         <v>14838</v>
       </c>
       <c r="E35" s="97">
         <v>15232</v>
       </c>
       <c r="F35" s="97">
         <v>14717</v>
       </c>
       <c r="G35" s="97">
         <v>13172</v>
       </c>
@@ -10954,52 +10782,52 @@
       </c>
       <c r="AB35" s="143">
         <v>7528</v>
       </c>
       <c r="AC35" s="142">
         <v>7157</v>
       </c>
       <c r="AD35" s="142">
         <v>6594</v>
       </c>
       <c r="AE35" s="142">
         <v>4973</v>
       </c>
       <c r="AF35" s="142">
         <v>4716</v>
       </c>
       <c r="AG35" s="143">
         <v>4583</v>
       </c>
       <c r="AH35" s="97">
         <v>3762</v>
       </c>
       <c r="AI35" s="97">
         <v>3547</v>
       </c>
-      <c r="AJ35" s="374" t="s">
-        <v>29</v>
+      <c r="AJ35" s="97">
+        <v>3095</v>
       </c>
     </row>
     <row r="36" spans="1:36" s="3" customFormat="1">
       <c r="A36" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="48"/>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="48"/>
       <c r="K36" s="48"/>
       <c r="L36" s="48"/>
       <c r="M36" s="48"/>
       <c r="N36" s="48"/>
       <c r="O36" s="48"/>
       <c r="P36" s="48"/>
       <c r="Q36" s="48"/>
       <c r="R36" s="48"/>
       <c r="S36" s="48"/>
       <c r="T36" s="48"/>
@@ -11036,159 +10864,159 @@
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="9"/>
       <c r="W37" s="9"/>
       <c r="X37" s="9"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="10"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="21"/>
       <c r="AI37" s="8"/>
-      <c r="AJ37" s="359"/>
+      <c r="AJ37" s="357"/>
     </row>
-    <row r="38" spans="1:36" s="315" customFormat="1">
-      <c r="A38" s="348" t="s">
+    <row r="38" spans="1:36" s="314" customFormat="1">
+      <c r="A38" s="346" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="H38" s="349">
+      <c r="H38" s="347">
         <v>3335</v>
       </c>
-      <c r="I38" s="349">
+      <c r="I38" s="347">
         <v>3682</v>
       </c>
-      <c r="J38" s="349">
+      <c r="J38" s="347">
         <v>3305</v>
       </c>
-      <c r="K38" s="349">
+      <c r="K38" s="347">
         <v>3861</v>
       </c>
-      <c r="L38" s="349">
+      <c r="L38" s="347">
         <v>4616</v>
       </c>
-      <c r="M38" s="349">
+      <c r="M38" s="347">
         <v>4732</v>
       </c>
-      <c r="N38" s="349">
+      <c r="N38" s="347">
         <v>4955</v>
       </c>
-      <c r="O38" s="349">
+      <c r="O38" s="347">
         <v>5224</v>
       </c>
-      <c r="P38" s="349">
+      <c r="P38" s="347">
         <v>5759</v>
       </c>
-      <c r="Q38" s="349">
+      <c r="Q38" s="347">
         <v>7943</v>
       </c>
-      <c r="R38" s="349">
+      <c r="R38" s="347">
         <v>8838</v>
       </c>
-      <c r="S38" s="349">
+      <c r="S38" s="347">
         <v>11317</v>
       </c>
-      <c r="T38" s="349">
+      <c r="T38" s="347">
         <v>11886</v>
       </c>
-      <c r="U38" s="349">
+      <c r="U38" s="347">
         <v>12650</v>
       </c>
-      <c r="V38" s="349">
+      <c r="V38" s="347">
         <v>14360</v>
       </c>
-      <c r="W38" s="349">
+      <c r="W38" s="347">
         <v>14865</v>
       </c>
-      <c r="X38" s="349">
+      <c r="X38" s="347">
         <v>16272</v>
       </c>
-      <c r="Y38" s="349">
+      <c r="Y38" s="347">
         <v>17620</v>
       </c>
-      <c r="Z38" s="349">
+      <c r="Z38" s="347">
         <v>18200</v>
       </c>
-      <c r="AA38" s="349">
+      <c r="AA38" s="347">
         <v>20301</v>
       </c>
-      <c r="AB38" s="349">
+      <c r="AB38" s="347">
         <v>21726</v>
       </c>
-      <c r="AC38" s="349">
+      <c r="AC38" s="347">
         <v>25069</v>
       </c>
-      <c r="AD38" s="349">
+      <c r="AD38" s="347">
         <v>27388</v>
       </c>
-      <c r="AE38" s="349">
+      <c r="AE38" s="347">
         <v>31201</v>
       </c>
-      <c r="AF38" s="349">
+      <c r="AF38" s="347">
         <v>35660</v>
       </c>
-      <c r="AG38" s="349">
+      <c r="AG38" s="347">
         <v>42821</v>
       </c>
-      <c r="AH38" s="349">
+      <c r="AH38" s="347">
         <v>47845</v>
       </c>
-      <c r="AI38" s="350">
+      <c r="AI38" s="348">
         <v>50010</v>
       </c>
-      <c r="AJ38" s="355">
+      <c r="AJ38" s="353">
         <v>56578</v>
       </c>
     </row>
     <row r="39" spans="1:36" s="25" customFormat="1">
       <c r="A39" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="55"/>
       <c r="C39" s="55"/>
       <c r="D39" s="55"/>
       <c r="E39" s="55"/>
       <c r="F39" s="55"/>
       <c r="G39" s="55"/>
       <c r="H39" s="56"/>
       <c r="I39" s="56"/>
       <c r="J39" s="56"/>
       <c r="K39" s="56"/>
       <c r="L39" s="56"/>
       <c r="M39" s="56"/>
       <c r="N39" s="56"/>
       <c r="O39" s="56"/>
       <c r="P39" s="56"/>
       <c r="Q39" s="56"/>
       <c r="R39" s="56"/>
       <c r="S39" s="56"/>
@@ -11219,204 +11047,204 @@
       <c r="D40" s="121"/>
       <c r="E40" s="121"/>
       <c r="F40" s="121"/>
       <c r="G40" s="121"/>
       <c r="H40" s="121"/>
       <c r="I40" s="121"/>
       <c r="J40" s="121"/>
       <c r="K40" s="77"/>
       <c r="L40" s="77"/>
       <c r="M40" s="77"/>
       <c r="N40" s="77"/>
       <c r="O40" s="77"/>
       <c r="P40" s="77"/>
       <c r="Q40" s="77"/>
       <c r="R40" s="77"/>
       <c r="S40" s="77"/>
       <c r="T40" s="77"/>
       <c r="U40" s="77"/>
       <c r="V40" s="77"/>
       <c r="W40" s="77"/>
       <c r="X40" s="77"/>
       <c r="Y40" s="77"/>
       <c r="Z40" s="77"/>
       <c r="AA40" s="77"/>
       <c r="AB40" s="77"/>
-      <c r="AC40" s="194"/>
-[...4 lines deleted...]
-      <c r="AH40" s="197"/>
+      <c r="AC40" s="193"/>
+      <c r="AD40" s="194"/>
+      <c r="AE40" s="195"/>
+      <c r="AF40" s="194"/>
+      <c r="AG40" s="194"/>
+      <c r="AH40" s="196"/>
       <c r="AI40" s="8"/>
-      <c r="AJ40" s="359"/>
+      <c r="AJ40" s="357"/>
     </row>
     <row r="41" spans="1:36" s="3" customFormat="1">
       <c r="A41" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="93">
         <v>438</v>
       </c>
       <c r="C41" s="93">
         <v>427</v>
       </c>
       <c r="D41" s="93">
         <v>426.4</v>
       </c>
-      <c r="E41" s="198">
+      <c r="E41" s="197">
         <v>418.6</v>
       </c>
-      <c r="F41" s="199">
+      <c r="F41" s="198">
         <v>383.8</v>
       </c>
-      <c r="G41" s="199">
+      <c r="G41" s="198">
         <v>364.2</v>
       </c>
-      <c r="H41" s="199">
+      <c r="H41" s="198">
         <v>357</v>
       </c>
-      <c r="I41" s="199">
+      <c r="I41" s="198">
         <v>352.8</v>
       </c>
-      <c r="J41" s="199">
+      <c r="J41" s="198">
         <v>353.9</v>
       </c>
-      <c r="K41" s="199">
+      <c r="K41" s="198">
         <v>354.1</v>
       </c>
-      <c r="L41" s="200">
+      <c r="L41" s="199">
         <v>439.9</v>
       </c>
-      <c r="M41" s="200">
+      <c r="M41" s="199">
         <v>407.9</v>
       </c>
-      <c r="N41" s="201">
+      <c r="N41" s="200">
         <v>404.9</v>
       </c>
-      <c r="O41" s="201">
+      <c r="O41" s="200">
         <v>399.8</v>
       </c>
-      <c r="P41" s="201">
+      <c r="P41" s="200">
         <v>395.6</v>
       </c>
-      <c r="Q41" s="201">
+      <c r="Q41" s="200">
         <v>394.7</v>
       </c>
-      <c r="R41" s="201">
+      <c r="R41" s="200">
         <v>393.9</v>
       </c>
-      <c r="S41" s="201">
+      <c r="S41" s="200">
         <v>389.8</v>
       </c>
-      <c r="T41" s="201">
+      <c r="T41" s="200">
         <v>382.4</v>
       </c>
-      <c r="U41" s="201">
+      <c r="U41" s="200">
         <v>380.1</v>
       </c>
-      <c r="V41" s="201">
+      <c r="V41" s="200">
         <v>366.2</v>
       </c>
-      <c r="W41" s="201">
+      <c r="W41" s="200">
         <v>349.55799999999999</v>
       </c>
-      <c r="X41" s="201">
+      <c r="X41" s="200">
         <v>346.87599999999998</v>
       </c>
-      <c r="Y41" s="201">
+      <c r="Y41" s="200">
         <v>330.25099999999998</v>
       </c>
-      <c r="Z41" s="201">
+      <c r="Z41" s="200">
         <v>329.6</v>
       </c>
-      <c r="AA41" s="201">
+      <c r="AA41" s="200">
         <v>318.89999999999998</v>
       </c>
-      <c r="AB41" s="202">
+      <c r="AB41" s="201">
         <v>310.31200000000001</v>
       </c>
-      <c r="AC41" s="202">
+      <c r="AC41" s="201">
         <v>311.3</v>
       </c>
-      <c r="AD41" s="202">
+      <c r="AD41" s="201">
         <v>308.3</v>
       </c>
       <c r="AE41" s="123">
         <v>304.39999999999998</v>
       </c>
       <c r="AF41" s="78">
         <v>301.89999999999998</v>
       </c>
       <c r="AG41" s="78">
         <v>293.3</v>
       </c>
       <c r="AH41" s="122">
         <v>288.39999999999998</v>
       </c>
       <c r="AI41" s="87">
         <v>280.56299999999999</v>
       </c>
-      <c r="AJ41" s="366" t="s">
+      <c r="AJ41" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:36" s="3" customFormat="1">
       <c r="A42" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="93">
         <v>97.5</v>
       </c>
       <c r="D42" s="93">
         <v>99.9</v>
       </c>
       <c r="E42" s="93">
         <v>98.2</v>
       </c>
-      <c r="F42" s="199">
+      <c r="F42" s="198">
         <v>91.686574295269935</v>
       </c>
-      <c r="G42" s="203">
+      <c r="G42" s="202">
         <v>120.94841063053674</v>
       </c>
-      <c r="H42" s="203">
+      <c r="H42" s="202">
         <v>76.90650581645842</v>
       </c>
-      <c r="I42" s="203">
+      <c r="I42" s="202">
         <v>98.82352941176471</v>
       </c>
-      <c r="J42" s="203">
+      <c r="J42" s="202">
         <v>100.31179138321995</v>
       </c>
-      <c r="K42" s="203">
+      <c r="K42" s="202">
         <v>100.0565131393049</v>
       </c>
-      <c r="L42" s="204">
+      <c r="L42" s="203">
         <v>124.2</v>
       </c>
       <c r="M42" s="87">
         <v>92.7</v>
       </c>
       <c r="N42" s="87">
         <v>99.3</v>
       </c>
       <c r="O42" s="87">
         <v>98.7</v>
       </c>
       <c r="P42" s="87">
         <v>99</v>
       </c>
       <c r="Q42" s="87">
         <v>99.8</v>
       </c>
       <c r="R42" s="87">
         <v>99.8</v>
       </c>
       <c r="S42" s="87">
         <v>99</v>
       </c>
       <c r="T42" s="87">
         <v>98.1</v>
@@ -11426,259 +11254,259 @@
       </c>
       <c r="V42" s="87">
         <v>96.3</v>
       </c>
       <c r="W42" s="87">
         <v>95.5</v>
       </c>
       <c r="X42" s="87">
         <v>99.2</v>
       </c>
       <c r="Y42" s="87">
         <v>95.2</v>
       </c>
       <c r="Z42" s="87">
         <v>99.8</v>
       </c>
       <c r="AA42" s="87">
         <v>96.8</v>
       </c>
       <c r="AB42" s="87">
         <v>97.3</v>
       </c>
       <c r="AC42" s="87">
         <v>100.3</v>
       </c>
-      <c r="AD42" s="205">
+      <c r="AD42" s="204">
         <v>99</v>
       </c>
       <c r="AE42" s="123">
         <v>98.7</v>
       </c>
       <c r="AF42" s="78">
         <v>99.2</v>
       </c>
       <c r="AG42" s="78">
         <v>97.1</v>
       </c>
       <c r="AH42" s="122">
         <v>98.3</v>
       </c>
       <c r="AI42" s="87">
         <v>97.3</v>
       </c>
-      <c r="AJ42" s="366" t="s">
+      <c r="AJ42" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:36" s="3" customFormat="1">
       <c r="A43" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="93"/>
       <c r="C43" s="93"/>
       <c r="D43" s="93"/>
       <c r="E43" s="93"/>
-      <c r="F43" s="206"/>
-[...23 lines deleted...]
-      <c r="AD43" s="202"/>
+      <c r="F43" s="205"/>
+      <c r="G43" s="205"/>
+      <c r="H43" s="205"/>
+      <c r="I43" s="205"/>
+      <c r="J43" s="205"/>
+      <c r="K43" s="205"/>
+      <c r="L43" s="206"/>
+      <c r="M43" s="207"/>
+      <c r="N43" s="207"/>
+      <c r="O43" s="207"/>
+      <c r="P43" s="207"/>
+      <c r="Q43" s="207"/>
+      <c r="R43" s="207"/>
+      <c r="S43" s="207"/>
+      <c r="T43" s="207"/>
+      <c r="U43" s="207"/>
+      <c r="V43" s="207"/>
+      <c r="W43" s="207"/>
+      <c r="X43" s="207"/>
+      <c r="Y43" s="207"/>
+      <c r="Z43" s="207"/>
+      <c r="AA43" s="207"/>
+      <c r="AB43" s="207"/>
+      <c r="AC43" s="200"/>
+      <c r="AD43" s="201"/>
       <c r="AE43" s="123"/>
       <c r="AF43" s="78"/>
       <c r="AG43" s="78"/>
       <c r="AH43" s="122"/>
       <c r="AI43" s="87"/>
-      <c r="AJ43" s="366" t="s">
+      <c r="AJ43" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:36" s="3" customFormat="1">
       <c r="A44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="93">
         <v>438</v>
       </c>
       <c r="C44" s="93">
         <v>425.8</v>
       </c>
       <c r="D44" s="93">
         <v>422.3</v>
       </c>
-      <c r="E44" s="209">
+      <c r="E44" s="208">
         <v>394.6</v>
       </c>
-      <c r="F44" s="210">
+      <c r="F44" s="209">
         <v>355.2</v>
       </c>
-      <c r="G44" s="210">
+      <c r="G44" s="209">
         <v>324.2</v>
       </c>
-      <c r="H44" s="210">
+      <c r="H44" s="209">
         <v>307</v>
       </c>
-      <c r="I44" s="211">
+      <c r="I44" s="210">
         <v>301.8</v>
       </c>
-      <c r="J44" s="211">
+      <c r="J44" s="210">
         <v>302.39999999999998</v>
       </c>
-      <c r="K44" s="211">
+      <c r="K44" s="210">
         <v>309.10000000000002</v>
       </c>
-      <c r="L44" s="212">
+      <c r="L44" s="211">
         <v>400.8</v>
       </c>
-      <c r="M44" s="213">
+      <c r="M44" s="212">
         <v>375.221</v>
       </c>
-      <c r="N44" s="213">
+      <c r="N44" s="212">
         <v>372.5</v>
       </c>
-      <c r="O44" s="213">
+      <c r="O44" s="212">
         <v>367.2</v>
       </c>
-      <c r="P44" s="213">
+      <c r="P44" s="212">
         <v>364.3</v>
       </c>
-      <c r="Q44" s="213">
+      <c r="Q44" s="212">
         <v>366.1</v>
       </c>
-      <c r="R44" s="213">
+      <c r="R44" s="212">
         <v>366.733</v>
       </c>
-      <c r="S44" s="210">
+      <c r="S44" s="209">
         <v>365.1</v>
       </c>
-      <c r="T44" s="213">
+      <c r="T44" s="212">
         <v>358.4</v>
       </c>
-      <c r="U44" s="213">
+      <c r="U44" s="212">
         <v>358.1</v>
       </c>
-      <c r="V44" s="213">
+      <c r="V44" s="212">
         <v>346.3</v>
       </c>
-      <c r="W44" s="213">
+      <c r="W44" s="212">
         <v>331.24599999999998</v>
       </c>
-      <c r="X44" s="213">
+      <c r="X44" s="212">
         <v>329.31599999999997</v>
       </c>
-      <c r="Y44" s="213">
+      <c r="Y44" s="212">
         <v>313.78100000000001</v>
       </c>
-      <c r="Z44" s="213">
+      <c r="Z44" s="212">
         <v>312.8</v>
       </c>
-      <c r="AA44" s="213">
+      <c r="AA44" s="212">
         <v>303.10000000000002</v>
       </c>
-      <c r="AB44" s="213">
+      <c r="AB44" s="212">
         <v>295.15699999999998</v>
       </c>
-      <c r="AC44" s="201">
+      <c r="AC44" s="200">
         <v>296.2</v>
       </c>
-      <c r="AD44" s="202">
+      <c r="AD44" s="201">
         <v>293.39999999999998</v>
       </c>
       <c r="AE44" s="123">
         <v>289.3</v>
       </c>
       <c r="AF44" s="78">
         <v>287.2</v>
       </c>
       <c r="AG44" s="78">
         <v>279.10000000000002</v>
       </c>
       <c r="AH44" s="122">
         <v>274.5</v>
       </c>
       <c r="AI44" s="87">
         <v>267.702</v>
       </c>
-      <c r="AJ44" s="366" t="s">
+      <c r="AJ44" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:36" s="3" customFormat="1">
       <c r="A45" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="93">
         <v>97.2</v>
       </c>
       <c r="D45" s="93">
         <v>99.2</v>
       </c>
       <c r="E45" s="93">
         <v>93.7</v>
       </c>
-      <c r="F45" s="210">
+      <c r="F45" s="209">
         <v>90.015205271160653</v>
       </c>
-      <c r="G45" s="210">
+      <c r="G45" s="209">
         <v>91.272522522522522</v>
       </c>
-      <c r="H45" s="210">
+      <c r="H45" s="209">
         <v>94.694632942628004</v>
       </c>
-      <c r="I45" s="210">
+      <c r="I45" s="209">
         <v>98.306188925081443</v>
       </c>
-      <c r="J45" s="210">
+      <c r="J45" s="209">
         <v>100.19880715705764</v>
       </c>
-      <c r="K45" s="210">
+      <c r="K45" s="209">
         <v>102.2</v>
       </c>
-      <c r="L45" s="212">
+      <c r="L45" s="211">
         <v>129.69999999999999</v>
       </c>
       <c r="M45" s="87">
         <v>93.6</v>
       </c>
       <c r="N45" s="87">
         <v>99.3</v>
       </c>
       <c r="O45" s="87">
         <v>98.6</v>
       </c>
       <c r="P45" s="87">
         <v>99.2</v>
       </c>
       <c r="Q45" s="87">
         <v>100.5</v>
       </c>
       <c r="R45" s="87">
         <v>100.2</v>
       </c>
       <c r="S45" s="87">
         <v>99.6</v>
       </c>
       <c r="T45" s="87">
         <v>98.1</v>
@@ -11688,259 +11516,259 @@
       </c>
       <c r="V45" s="87">
         <v>96.7</v>
       </c>
       <c r="W45" s="87">
         <v>95.7</v>
       </c>
       <c r="X45" s="87">
         <v>99.4</v>
       </c>
       <c r="Y45" s="87">
         <v>95.3</v>
       </c>
       <c r="Z45" s="87">
         <v>99.7</v>
       </c>
       <c r="AA45" s="87">
         <v>96.9</v>
       </c>
       <c r="AB45" s="87">
         <v>97.4</v>
       </c>
       <c r="AC45" s="87">
         <v>100.4</v>
       </c>
-      <c r="AD45" s="205">
+      <c r="AD45" s="204">
         <v>99</v>
       </c>
       <c r="AE45" s="123">
         <v>98.6</v>
       </c>
       <c r="AF45" s="78">
         <v>99.3</v>
       </c>
       <c r="AG45" s="78">
         <v>97.2</v>
       </c>
       <c r="AH45" s="122">
         <v>98.4</v>
       </c>
       <c r="AI45" s="87">
         <v>97.5</v>
       </c>
-      <c r="AJ45" s="366" t="s">
+      <c r="AJ45" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:36" s="3" customFormat="1">
       <c r="A46" s="31" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="93"/>
       <c r="C46" s="93"/>
       <c r="D46" s="93"/>
-      <c r="E46" s="206"/>
-[...24 lines deleted...]
-      <c r="AD46" s="202"/>
+      <c r="E46" s="205"/>
+      <c r="F46" s="205"/>
+      <c r="G46" s="205"/>
+      <c r="H46" s="205"/>
+      <c r="I46" s="205"/>
+      <c r="J46" s="205"/>
+      <c r="K46" s="205"/>
+      <c r="L46" s="206"/>
+      <c r="M46" s="207"/>
+      <c r="N46" s="207"/>
+      <c r="O46" s="207"/>
+      <c r="P46" s="207"/>
+      <c r="Q46" s="207"/>
+      <c r="R46" s="207"/>
+      <c r="S46" s="207"/>
+      <c r="T46" s="207"/>
+      <c r="U46" s="207"/>
+      <c r="V46" s="207"/>
+      <c r="W46" s="207"/>
+      <c r="X46" s="207"/>
+      <c r="Y46" s="207"/>
+      <c r="Z46" s="207"/>
+      <c r="AA46" s="207"/>
+      <c r="AB46" s="207"/>
+      <c r="AC46" s="200"/>
+      <c r="AD46" s="201"/>
       <c r="AE46" s="123"/>
       <c r="AF46" s="78"/>
       <c r="AG46" s="78"/>
       <c r="AH46" s="122"/>
       <c r="AI46" s="87"/>
-      <c r="AJ46" s="366" t="s">
+      <c r="AJ46" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:36" s="3" customFormat="1">
       <c r="A47" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="93">
         <v>438</v>
       </c>
       <c r="C47" s="93">
         <v>425.8</v>
       </c>
       <c r="D47" s="93">
         <v>399.5</v>
       </c>
-      <c r="E47" s="206">
+      <c r="E47" s="205">
         <v>367.6</v>
       </c>
-      <c r="F47" s="206">
+      <c r="F47" s="205">
         <v>311.89999999999998</v>
       </c>
-      <c r="G47" s="206">
+      <c r="G47" s="205">
         <v>273.2</v>
       </c>
-      <c r="H47" s="206">
+      <c r="H47" s="205">
         <v>234.5</v>
       </c>
-      <c r="I47" s="211">
+      <c r="I47" s="210">
         <v>186.5</v>
       </c>
-      <c r="J47" s="211">
+      <c r="J47" s="210">
         <v>163.6</v>
       </c>
-      <c r="K47" s="211">
+      <c r="K47" s="210">
         <v>162.9</v>
       </c>
-      <c r="L47" s="207">
+      <c r="L47" s="206">
         <v>190.4</v>
       </c>
-      <c r="M47" s="214">
+      <c r="M47" s="213">
         <v>193.42699999999999</v>
       </c>
-      <c r="N47" s="215">
+      <c r="N47" s="214">
         <v>189.9</v>
       </c>
-      <c r="O47" s="215">
+      <c r="O47" s="214">
         <v>198.9</v>
       </c>
-      <c r="P47" s="215">
+      <c r="P47" s="214">
         <v>202.5</v>
       </c>
-      <c r="Q47" s="215">
+      <c r="Q47" s="214">
         <v>205.7</v>
       </c>
-      <c r="R47" s="208">
+      <c r="R47" s="207">
         <v>208.29599999999999</v>
       </c>
-      <c r="S47" s="208">
+      <c r="S47" s="207">
         <v>214.4</v>
       </c>
-      <c r="T47" s="208">
+      <c r="T47" s="207">
         <v>212.3</v>
       </c>
-      <c r="U47" s="208">
+      <c r="U47" s="207">
         <v>214.6</v>
       </c>
-      <c r="V47" s="208">
+      <c r="V47" s="207">
         <v>213.7</v>
       </c>
-      <c r="W47" s="208">
+      <c r="W47" s="207">
         <v>213.71899999999999</v>
       </c>
-      <c r="X47" s="208">
+      <c r="X47" s="207">
         <v>215.297</v>
       </c>
-      <c r="Y47" s="208">
+      <c r="Y47" s="207">
         <v>219.20400000000001</v>
       </c>
-      <c r="Z47" s="208">
+      <c r="Z47" s="207">
         <v>215.11</v>
       </c>
-      <c r="AA47" s="208">
+      <c r="AA47" s="207">
         <v>211.5</v>
       </c>
-      <c r="AB47" s="208">
+      <c r="AB47" s="207">
         <v>212.84700000000001</v>
       </c>
-      <c r="AC47" s="201">
+      <c r="AC47" s="200">
         <v>213.9</v>
       </c>
-      <c r="AD47" s="202">
+      <c r="AD47" s="201">
         <v>214</v>
       </c>
       <c r="AE47" s="123">
         <v>214.1</v>
       </c>
       <c r="AF47" s="78">
         <v>214.1</v>
       </c>
       <c r="AG47" s="78">
         <v>208</v>
       </c>
       <c r="AH47" s="122">
         <v>207.5</v>
       </c>
       <c r="AI47" s="87">
         <v>205.614</v>
       </c>
-      <c r="AJ47" s="366" t="s">
+      <c r="AJ47" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:36" s="3" customFormat="1">
       <c r="A48" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="93">
         <v>97.2</v>
       </c>
       <c r="D48" s="93">
         <v>328.7</v>
       </c>
       <c r="E48" s="93">
         <v>92</v>
       </c>
-      <c r="F48" s="206">
+      <c r="F48" s="205">
         <v>84.847660500544052</v>
       </c>
-      <c r="G48" s="206">
+      <c r="G48" s="205">
         <v>87.592176979801224</v>
       </c>
-      <c r="H48" s="206">
+      <c r="H48" s="205">
         <v>85.834553440702791</v>
       </c>
-      <c r="I48" s="206">
+      <c r="I48" s="205">
         <v>79.5</v>
       </c>
-      <c r="J48" s="206">
+      <c r="J48" s="205">
         <v>87.7</v>
       </c>
-      <c r="K48" s="206">
+      <c r="K48" s="205">
         <v>99.6</v>
       </c>
-      <c r="L48" s="207">
+      <c r="L48" s="206">
         <v>116.9</v>
       </c>
       <c r="M48" s="87">
         <v>101.6</v>
       </c>
       <c r="N48" s="87">
         <v>98.2</v>
       </c>
       <c r="O48" s="87">
         <v>104.7</v>
       </c>
       <c r="P48" s="87">
         <v>101.8</v>
       </c>
       <c r="Q48" s="87">
         <v>101.6</v>
       </c>
       <c r="R48" s="87">
         <v>101.3</v>
       </c>
       <c r="S48" s="87">
         <v>102.9</v>
       </c>
       <c r="T48" s="87">
         <v>99</v>
@@ -11950,259 +11778,259 @@
       </c>
       <c r="V48" s="87">
         <v>99.6</v>
       </c>
       <c r="W48" s="87">
         <v>100</v>
       </c>
       <c r="X48" s="87">
         <v>100.7</v>
       </c>
       <c r="Y48" s="87">
         <v>101.8</v>
       </c>
       <c r="Z48" s="87">
         <v>98.1</v>
       </c>
       <c r="AA48" s="87">
         <v>98.3</v>
       </c>
       <c r="AB48" s="87">
         <v>100.6</v>
       </c>
       <c r="AC48" s="87">
         <v>100.5</v>
       </c>
-      <c r="AD48" s="205">
+      <c r="AD48" s="204">
         <v>100</v>
       </c>
-      <c r="AE48" s="205">
+      <c r="AE48" s="204">
         <v>100</v>
       </c>
       <c r="AF48" s="78">
         <v>100</v>
       </c>
       <c r="AG48" s="78">
         <v>97.2</v>
       </c>
       <c r="AH48" s="122">
         <v>99.8</v>
       </c>
       <c r="AI48" s="87">
         <v>99.1</v>
       </c>
-      <c r="AJ48" s="366" t="s">
+      <c r="AJ48" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:36" s="3" customFormat="1">
       <c r="A49" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B49" s="93"/>
       <c r="C49" s="93"/>
       <c r="D49" s="93"/>
-      <c r="E49" s="206"/>
-[...24 lines deleted...]
-      <c r="AD49" s="202"/>
+      <c r="E49" s="205"/>
+      <c r="F49" s="205"/>
+      <c r="G49" s="205"/>
+      <c r="H49" s="205"/>
+      <c r="I49" s="205"/>
+      <c r="J49" s="205"/>
+      <c r="K49" s="205"/>
+      <c r="L49" s="206"/>
+      <c r="M49" s="207"/>
+      <c r="N49" s="207"/>
+      <c r="O49" s="207"/>
+      <c r="P49" s="207"/>
+      <c r="Q49" s="207"/>
+      <c r="R49" s="207"/>
+      <c r="S49" s="207"/>
+      <c r="T49" s="207"/>
+      <c r="U49" s="207"/>
+      <c r="V49" s="207"/>
+      <c r="W49" s="207"/>
+      <c r="X49" s="207"/>
+      <c r="Y49" s="207"/>
+      <c r="Z49" s="207"/>
+      <c r="AA49" s="200"/>
+      <c r="AB49" s="200"/>
+      <c r="AC49" s="200"/>
+      <c r="AD49" s="201"/>
       <c r="AE49" s="123"/>
       <c r="AF49" s="78"/>
       <c r="AG49" s="78"/>
       <c r="AH49" s="122"/>
       <c r="AI49" s="87"/>
-      <c r="AJ49" s="366" t="s">
+      <c r="AJ49" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:36" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A50" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D50" s="93">
         <v>22.8</v>
       </c>
-      <c r="E50" s="206">
+      <c r="E50" s="205">
         <v>27</v>
       </c>
-      <c r="F50" s="206">
+      <c r="F50" s="205">
         <v>43.3</v>
       </c>
-      <c r="G50" s="206">
+      <c r="G50" s="205">
         <v>51</v>
       </c>
-      <c r="H50" s="206">
+      <c r="H50" s="205">
         <v>72.5</v>
       </c>
-      <c r="I50" s="216">
+      <c r="I50" s="215">
         <v>115.3</v>
       </c>
-      <c r="J50" s="216">
+      <c r="J50" s="215">
         <v>138.80000000000001</v>
       </c>
-      <c r="K50" s="216">
+      <c r="K50" s="215">
         <v>146.19999999999999</v>
       </c>
-      <c r="L50" s="217">
+      <c r="L50" s="216">
         <v>210.4</v>
       </c>
-      <c r="M50" s="214">
+      <c r="M50" s="213">
         <v>181.79400000000001</v>
       </c>
-      <c r="N50" s="208">
+      <c r="N50" s="207">
         <v>182.6</v>
       </c>
-      <c r="O50" s="208">
+      <c r="O50" s="207">
         <v>168.3</v>
       </c>
-      <c r="P50" s="208">
+      <c r="P50" s="207">
         <v>161.80000000000001</v>
       </c>
-      <c r="Q50" s="208">
+      <c r="Q50" s="207">
         <v>160.4</v>
       </c>
-      <c r="R50" s="208">
+      <c r="R50" s="207">
         <v>158.43700000000001</v>
       </c>
-      <c r="S50" s="208">
+      <c r="S50" s="207">
         <v>150.69999999999999</v>
       </c>
-      <c r="T50" s="208">
+      <c r="T50" s="207">
         <v>146.1</v>
       </c>
-      <c r="U50" s="208">
+      <c r="U50" s="207">
         <v>143.5</v>
       </c>
-      <c r="V50" s="208">
+      <c r="V50" s="207">
         <v>132.6</v>
       </c>
-      <c r="W50" s="208">
+      <c r="W50" s="207">
         <v>117.527</v>
       </c>
-      <c r="X50" s="208">
+      <c r="X50" s="207">
         <v>114.01900000000001</v>
       </c>
-      <c r="Y50" s="208">
+      <c r="Y50" s="207">
         <v>94.576999999999998</v>
       </c>
-      <c r="Z50" s="208">
+      <c r="Z50" s="207">
         <v>97.7</v>
       </c>
-      <c r="AA50" s="200">
+      <c r="AA50" s="199">
         <v>91.6</v>
       </c>
-      <c r="AB50" s="200">
+      <c r="AB50" s="199">
         <v>82.31</v>
       </c>
-      <c r="AC50" s="201">
+      <c r="AC50" s="200">
         <v>82.3</v>
       </c>
-      <c r="AD50" s="202">
+      <c r="AD50" s="201">
         <v>79.400000000000006</v>
       </c>
       <c r="AE50" s="123">
         <v>75.2</v>
       </c>
       <c r="AF50" s="78">
         <v>73.099999999999994</v>
       </c>
       <c r="AG50" s="78">
         <v>71.099999999999994</v>
       </c>
       <c r="AH50" s="87">
         <v>67</v>
       </c>
       <c r="AI50" s="87">
         <v>62.088000000000001</v>
       </c>
-      <c r="AJ50" s="366" t="s">
+      <c r="AJ50" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:36" s="3" customFormat="1">
       <c r="A51" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="93" t="s">
         <v>28</v>
       </c>
       <c r="E51" s="93">
         <v>118.4</v>
       </c>
-      <c r="F51" s="206">
+      <c r="F51" s="205">
         <v>160.37037037037035</v>
       </c>
-      <c r="G51" s="206">
+      <c r="G51" s="205">
         <v>117.78290993071595</v>
       </c>
-      <c r="H51" s="206">
+      <c r="H51" s="205">
         <v>142.15686274509804</v>
       </c>
-      <c r="I51" s="206">
+      <c r="I51" s="205">
         <v>159</v>
       </c>
-      <c r="J51" s="206">
+      <c r="J51" s="205">
         <v>120.4</v>
       </c>
-      <c r="K51" s="206">
+      <c r="K51" s="205">
         <v>105.3</v>
       </c>
-      <c r="L51" s="207">
+      <c r="L51" s="206">
         <v>143.9</v>
       </c>
       <c r="M51" s="87">
         <v>86.4</v>
       </c>
       <c r="N51" s="87">
         <v>100.5</v>
       </c>
       <c r="O51" s="87">
         <v>92.2</v>
       </c>
       <c r="P51" s="87">
         <v>96.1</v>
       </c>
       <c r="Q51" s="87">
         <v>99.1</v>
       </c>
       <c r="R51" s="87">
         <v>98.8</v>
       </c>
       <c r="S51" s="87">
         <v>95.1</v>
       </c>
       <c r="T51" s="87">
         <v>96.9</v>
@@ -12212,259 +12040,259 @@
       </c>
       <c r="V51" s="87">
         <v>92.4</v>
       </c>
       <c r="W51" s="87">
         <v>88.6</v>
       </c>
       <c r="X51" s="87">
         <v>97</v>
       </c>
       <c r="Y51" s="87">
         <v>82.9</v>
       </c>
       <c r="Z51" s="87">
         <v>103.3</v>
       </c>
       <c r="AA51" s="87">
         <v>93.7</v>
       </c>
       <c r="AB51" s="87">
         <v>89.9</v>
       </c>
       <c r="AC51" s="87">
         <v>100</v>
       </c>
-      <c r="AD51" s="205">
+      <c r="AD51" s="204">
         <v>96.4</v>
       </c>
       <c r="AE51" s="123">
         <v>94.7</v>
       </c>
       <c r="AF51" s="78">
         <v>97.2</v>
       </c>
       <c r="AG51" s="78">
         <v>97.2</v>
       </c>
       <c r="AH51" s="122">
         <v>94.3</v>
       </c>
       <c r="AI51" s="87">
         <v>92.7</v>
       </c>
-      <c r="AJ51" s="366" t="s">
+      <c r="AJ51" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:36" s="3" customFormat="1">
       <c r="A52" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="93"/>
       <c r="C52" s="93"/>
       <c r="D52" s="93"/>
-      <c r="E52" s="206"/>
-[...24 lines deleted...]
-      <c r="AD52" s="202"/>
+      <c r="E52" s="205"/>
+      <c r="F52" s="205"/>
+      <c r="G52" s="205"/>
+      <c r="H52" s="205"/>
+      <c r="I52" s="205"/>
+      <c r="J52" s="205"/>
+      <c r="K52" s="205"/>
+      <c r="L52" s="206"/>
+      <c r="M52" s="207"/>
+      <c r="N52" s="207"/>
+      <c r="O52" s="207"/>
+      <c r="P52" s="207"/>
+      <c r="Q52" s="207"/>
+      <c r="R52" s="207"/>
+      <c r="S52" s="207"/>
+      <c r="T52" s="207"/>
+      <c r="U52" s="207"/>
+      <c r="V52" s="207"/>
+      <c r="W52" s="207"/>
+      <c r="X52" s="207"/>
+      <c r="Y52" s="207"/>
+      <c r="Z52" s="207"/>
+      <c r="AA52" s="207"/>
+      <c r="AB52" s="207"/>
+      <c r="AC52" s="200"/>
+      <c r="AD52" s="201"/>
       <c r="AE52" s="124"/>
       <c r="AF52" s="78"/>
       <c r="AG52" s="78"/>
       <c r="AH52" s="122"/>
       <c r="AI52" s="87"/>
-      <c r="AJ52" s="366" t="s">
+      <c r="AJ52" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:36" s="3" customFormat="1">
       <c r="A53" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="93">
         <v>1.2</v>
       </c>
       <c r="D53" s="93">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E53" s="218">
+      <c r="E53" s="217">
         <v>24</v>
       </c>
-      <c r="F53" s="218">
+      <c r="F53" s="217">
         <v>28.6</v>
       </c>
-      <c r="G53" s="218">
+      <c r="G53" s="217">
         <v>40</v>
       </c>
-      <c r="H53" s="218">
+      <c r="H53" s="217">
         <v>50</v>
       </c>
-      <c r="I53" s="219">
+      <c r="I53" s="218">
         <v>51</v>
       </c>
-      <c r="J53" s="219">
+      <c r="J53" s="218">
         <v>51.5</v>
       </c>
-      <c r="K53" s="219">
+      <c r="K53" s="218">
         <v>45</v>
       </c>
-      <c r="L53" s="200">
+      <c r="L53" s="199">
         <v>39.1</v>
       </c>
-      <c r="M53" s="200">
+      <c r="M53" s="199">
         <v>32.700000000000003</v>
       </c>
-      <c r="N53" s="199">
+      <c r="N53" s="198">
         <v>32.5</v>
       </c>
-      <c r="O53" s="200">
+      <c r="O53" s="199">
         <v>32.6</v>
       </c>
-      <c r="P53" s="200">
+      <c r="P53" s="199">
         <v>31.2</v>
       </c>
-      <c r="Q53" s="200">
+      <c r="Q53" s="199">
         <v>28.6</v>
       </c>
-      <c r="R53" s="200">
+      <c r="R53" s="199">
         <v>27.152000000000001</v>
       </c>
-      <c r="S53" s="200">
+      <c r="S53" s="199">
         <v>24.6</v>
       </c>
-      <c r="T53" s="220">
+      <c r="T53" s="219">
         <v>24.1</v>
       </c>
-      <c r="U53" s="220">
+      <c r="U53" s="219">
         <v>22</v>
       </c>
-      <c r="V53" s="220">
+      <c r="V53" s="219">
         <v>19.899999999999999</v>
       </c>
-      <c r="W53" s="220">
+      <c r="W53" s="219">
         <v>18.312000000000001</v>
       </c>
-      <c r="X53" s="220">
+      <c r="X53" s="219">
         <v>17.559999999999999</v>
       </c>
-      <c r="Y53" s="220">
+      <c r="Y53" s="219">
         <v>16.47</v>
       </c>
-      <c r="Z53" s="220">
+      <c r="Z53" s="219">
         <v>16.8</v>
       </c>
-      <c r="AA53" s="213">
+      <c r="AA53" s="212">
         <v>15.8</v>
       </c>
-      <c r="AB53" s="213">
+      <c r="AB53" s="212">
         <v>15.154999999999999</v>
       </c>
-      <c r="AC53" s="201">
+      <c r="AC53" s="200">
         <v>15.1</v>
       </c>
-      <c r="AD53" s="202">
+      <c r="AD53" s="201">
         <v>14.9</v>
       </c>
       <c r="AE53" s="123">
         <v>15.1</v>
       </c>
       <c r="AF53" s="78">
         <v>14.7</v>
       </c>
       <c r="AG53" s="78">
         <v>14.2</v>
       </c>
       <c r="AH53" s="122">
         <v>13.8</v>
       </c>
       <c r="AI53" s="87">
         <v>12.861000000000001</v>
       </c>
-      <c r="AJ53" s="366" t="s">
+      <c r="AJ53" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:36" s="3" customFormat="1">
       <c r="A54" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="93" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="93">
         <v>111.7</v>
       </c>
-      <c r="F54" s="218">
+      <c r="F54" s="217">
         <v>119.16666666666667</v>
       </c>
-      <c r="G54" s="218">
+      <c r="G54" s="217">
         <v>139.86013986013987</v>
       </c>
-      <c r="H54" s="218">
+      <c r="H54" s="217">
         <v>125</v>
       </c>
-      <c r="I54" s="218">
+      <c r="I54" s="217">
         <v>102</v>
       </c>
-      <c r="J54" s="218">
+      <c r="J54" s="217">
         <v>101</v>
       </c>
-      <c r="K54" s="218">
+      <c r="K54" s="217">
         <v>87.4</v>
       </c>
-      <c r="L54" s="221">
+      <c r="L54" s="220">
         <v>86.9</v>
       </c>
       <c r="M54" s="87">
         <v>83.6</v>
       </c>
       <c r="N54" s="87">
         <v>99.2</v>
       </c>
       <c r="O54" s="87">
         <v>100.3</v>
       </c>
       <c r="P54" s="87">
         <v>96</v>
       </c>
       <c r="Q54" s="87">
         <v>91.5</v>
       </c>
       <c r="R54" s="87">
         <v>95</v>
       </c>
       <c r="S54" s="87">
         <v>90.7</v>
       </c>
       <c r="T54" s="87">
         <v>97.8</v>
@@ -12474,1011 +12302,1011 @@
       </c>
       <c r="V54" s="87">
         <v>90.6</v>
       </c>
       <c r="W54" s="87">
         <v>91.9</v>
       </c>
       <c r="X54" s="87">
         <v>95.9</v>
       </c>
       <c r="Y54" s="87">
         <v>93.8</v>
       </c>
       <c r="Z54" s="87">
         <v>102</v>
       </c>
       <c r="AA54" s="87">
         <v>94.3</v>
       </c>
       <c r="AB54" s="87">
         <v>95.7</v>
       </c>
       <c r="AC54" s="87">
         <v>99.7</v>
       </c>
-      <c r="AD54" s="205">
+      <c r="AD54" s="204">
         <v>98.6</v>
       </c>
       <c r="AE54" s="123">
         <v>101.3</v>
       </c>
       <c r="AF54" s="78">
         <v>97.4</v>
       </c>
       <c r="AG54" s="78">
         <v>97</v>
       </c>
       <c r="AH54" s="122">
         <v>97.1</v>
       </c>
       <c r="AI54" s="122">
         <v>93.5</v>
       </c>
-      <c r="AJ54" s="366" t="s">
+      <c r="AJ54" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:36" s="3" customFormat="1" ht="22.5">
       <c r="A55" s="31" t="s">
         <v>107</v>
       </c>
       <c r="B55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="E55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="G55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="I55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="J55" s="93">
         <v>6.2</v>
       </c>
       <c r="K55" s="93">
         <v>3.8</v>
       </c>
-      <c r="L55" s="222">
+      <c r="L55" s="221">
         <v>2.1</v>
       </c>
-      <c r="M55" s="222">
+      <c r="M55" s="221">
         <v>1.9021819073302284</v>
       </c>
-      <c r="N55" s="223">
+      <c r="N55" s="222">
         <v>1.6152136329958018</v>
       </c>
-      <c r="O55" s="224">
+      <c r="O55" s="223">
         <v>1.6035517758879438</v>
       </c>
-      <c r="P55" s="225">
+      <c r="P55" s="224">
         <v>1.376895854398382</v>
       </c>
-      <c r="Q55" s="226">
+      <c r="Q55" s="225">
         <v>1.2769191791233849</v>
       </c>
-      <c r="R55" s="227">
+      <c r="R55" s="226">
         <v>0.9636963696369637</v>
       </c>
-      <c r="S55" s="228">
+      <c r="S55" s="227">
         <v>0.85325808106721401</v>
       </c>
-      <c r="T55" s="229">
+      <c r="T55" s="228">
         <v>0.28033472803347281</v>
       </c>
-      <c r="U55" s="230">
+      <c r="U55" s="229">
         <v>0.63378058405682702</v>
       </c>
-      <c r="V55" s="231">
+      <c r="V55" s="230">
         <v>0.46122337520480611</v>
       </c>
-      <c r="W55" s="232">
+      <c r="W55" s="231">
         <v>0.37933619027457532</v>
       </c>
-      <c r="X55" s="233">
+      <c r="X55" s="232">
         <v>0.29145861921839505</v>
       </c>
-      <c r="Y55" s="234">
+      <c r="Y55" s="233">
         <v>0.28190679210660985</v>
       </c>
-      <c r="Z55" s="235">
+      <c r="Z55" s="234">
         <v>0.27379380923423757</v>
       </c>
       <c r="AA55" s="77">
         <v>0.3</v>
       </c>
       <c r="AB55" s="87">
         <v>0.6</v>
       </c>
       <c r="AC55" s="87">
         <v>0.8</v>
       </c>
-      <c r="AD55" s="205">
+      <c r="AD55" s="204">
         <v>1.2</v>
       </c>
       <c r="AE55" s="99">
         <v>1.6</v>
       </c>
       <c r="AF55" s="78">
         <v>1</v>
       </c>
       <c r="AG55" s="78">
         <v>1</v>
       </c>
       <c r="AH55" s="87">
         <v>0.9</v>
       </c>
       <c r="AI55" s="87">
         <v>0.9</v>
       </c>
-      <c r="AJ55" s="366" t="s">
+      <c r="AJ55" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:36" s="26" customFormat="1" ht="22.5">
       <c r="A56" s="31" t="s">
         <v>196</v>
       </c>
       <c r="B56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="E56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="G56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="I56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="J56" s="93">
         <v>22.1</v>
       </c>
       <c r="K56" s="93">
         <v>13.5</v>
       </c>
-      <c r="L56" s="222">
+      <c r="L56" s="221">
         <v>9</v>
       </c>
-      <c r="M56" s="222">
+      <c r="M56" s="221">
         <v>7.7590000000000003</v>
       </c>
-      <c r="N56" s="236">
+      <c r="N56" s="235">
         <v>6.54</v>
       </c>
-      <c r="O56" s="236">
+      <c r="O56" s="235">
         <v>6.4109999999999996</v>
       </c>
-      <c r="P56" s="236">
+      <c r="P56" s="235">
         <v>5.4470000000000001</v>
       </c>
-      <c r="Q56" s="236">
+      <c r="Q56" s="235">
         <v>5.04</v>
       </c>
-      <c r="R56" s="236">
+      <c r="R56" s="235">
         <v>3.7959999999999998</v>
       </c>
-      <c r="S56" s="236">
+      <c r="S56" s="235">
         <v>3.3260000000000001</v>
       </c>
-      <c r="T56" s="236">
+      <c r="T56" s="235">
         <v>1.0720000000000001</v>
       </c>
-      <c r="U56" s="236">
+      <c r="U56" s="235">
         <v>2.4089999999999998</v>
       </c>
-      <c r="V56" s="236">
+      <c r="V56" s="235">
         <v>1.6890000000000001</v>
       </c>
-      <c r="W56" s="236">
+      <c r="W56" s="235">
         <v>1.3260000000000001</v>
       </c>
-      <c r="X56" s="236">
+      <c r="X56" s="235">
         <v>1.0109999999999999</v>
       </c>
-      <c r="Y56" s="236">
+      <c r="Y56" s="235">
         <v>0.93100000000000005</v>
       </c>
-      <c r="Z56" s="236">
+      <c r="Z56" s="235">
         <v>0.92300000000000004</v>
       </c>
       <c r="AA56" s="77">
         <v>1</v>
       </c>
       <c r="AB56" s="87">
         <v>1.9970000000000001</v>
       </c>
       <c r="AC56" s="87">
         <v>2.6</v>
       </c>
-      <c r="AD56" s="205">
+      <c r="AD56" s="204">
         <v>3.8</v>
       </c>
-      <c r="AE56" s="205">
+      <c r="AE56" s="204">
         <v>4.8</v>
       </c>
       <c r="AF56" s="78">
         <v>3</v>
       </c>
       <c r="AG56" s="78">
         <v>2.9</v>
       </c>
       <c r="AH56" s="77">
         <v>2.6</v>
       </c>
       <c r="AI56" s="87">
         <v>2.6</v>
       </c>
-      <c r="AJ56" s="359">
+      <c r="AJ56" s="357">
         <v>2.6</v>
       </c>
     </row>
     <row r="57" spans="1:36" s="3" customFormat="1">
       <c r="A57" s="31" t="s">
         <v>109</v>
       </c>
       <c r="B57" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="93">
         <v>0.3</v>
       </c>
       <c r="D57" s="93">
         <v>1</v>
       </c>
-      <c r="E57" s="206">
+      <c r="E57" s="205">
         <v>5.7</v>
       </c>
-      <c r="F57" s="206">
+      <c r="F57" s="205">
         <v>7.5</v>
       </c>
-      <c r="G57" s="206">
+      <c r="G57" s="205">
         <v>11</v>
       </c>
-      <c r="H57" s="206">
+      <c r="H57" s="205">
         <v>14</v>
       </c>
-      <c r="I57" s="206">
+      <c r="I57" s="205">
         <v>14.5</v>
       </c>
-      <c r="J57" s="206">
+      <c r="J57" s="205">
         <v>14.6</v>
       </c>
-      <c r="K57" s="206">
+      <c r="K57" s="205">
         <v>12.8</v>
       </c>
-      <c r="L57" s="200">
+      <c r="L57" s="199">
         <v>8.9</v>
       </c>
-      <c r="M57" s="200">
+      <c r="M57" s="199">
         <v>8</v>
       </c>
-      <c r="N57" s="208">
+      <c r="N57" s="207">
         <v>8</v>
       </c>
-      <c r="O57" s="208">
+      <c r="O57" s="207">
         <v>8.1</v>
       </c>
-      <c r="P57" s="208">
+      <c r="P57" s="207">
         <v>7.9</v>
       </c>
-      <c r="Q57" s="208">
+      <c r="Q57" s="207">
         <v>7.2</v>
       </c>
-      <c r="R57" s="208">
+      <c r="R57" s="207">
         <v>6.8933825862878759</v>
       </c>
-      <c r="S57" s="208">
+      <c r="S57" s="207">
         <v>6.3189844058681972</v>
       </c>
-      <c r="T57" s="208">
+      <c r="T57" s="207">
         <v>6.3</v>
       </c>
-      <c r="U57" s="208">
+      <c r="U57" s="207">
         <v>5.8</v>
       </c>
-      <c r="V57" s="208">
+      <c r="V57" s="207">
         <v>5.4</v>
       </c>
-      <c r="W57" s="208">
+      <c r="W57" s="207">
         <v>5.2</v>
       </c>
-      <c r="X57" s="208">
+      <c r="X57" s="207">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Y57" s="208">
+      <c r="Y57" s="207">
         <v>5</v>
       </c>
-      <c r="Z57" s="208">
+      <c r="Z57" s="207">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AA57" s="201">
+      <c r="AA57" s="200">
         <v>5</v>
       </c>
-      <c r="AB57" s="202">
+      <c r="AB57" s="201">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AC57" s="202">
+      <c r="AC57" s="201">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AD57" s="205">
+      <c r="AD57" s="204">
         <v>4.8</v>
       </c>
-      <c r="AE57" s="205">
+      <c r="AE57" s="204">
         <v>5</v>
       </c>
       <c r="AF57" s="78">
         <v>4.9000000000000004</v>
       </c>
       <c r="AG57" s="78">
         <v>4.9000000000000004</v>
       </c>
       <c r="AH57" s="122">
         <v>4.8</v>
       </c>
       <c r="AI57" s="87">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AJ57" s="366" t="s">
+      <c r="AJ57" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:36" s="3" customFormat="1" ht="24">
-      <c r="A58" s="341" t="s">
-        <v>232</v>
+      <c r="A58" s="339" t="s">
+        <v>231</v>
       </c>
       <c r="B58" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="E58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="F58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="G58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="H58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="J58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="K58" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="L58" s="208">
+      <c r="L58" s="207">
         <v>20.100000000000001</v>
       </c>
       <c r="M58" s="93">
         <v>23.823464708171866</v>
       </c>
       <c r="N58" s="93">
         <v>17.41012876020703</v>
       </c>
-      <c r="O58" s="222">
+      <c r="O58" s="221">
         <v>13.290796707209388</v>
       </c>
-      <c r="P58" s="222">
+      <c r="P58" s="221">
         <v>13.645677486502308</v>
       </c>
-      <c r="Q58" s="223">
+      <c r="Q58" s="222">
         <v>12.4</v>
       </c>
-      <c r="R58" s="224">
+      <c r="R58" s="223">
         <v>9.3770571319682645</v>
       </c>
-      <c r="S58" s="225">
+      <c r="S58" s="224">
         <v>10.805649567963092</v>
       </c>
-      <c r="T58" s="226">
+      <c r="T58" s="225">
         <v>7.9</v>
       </c>
-      <c r="U58" s="227">
+      <c r="U58" s="226">
         <v>5.9</v>
       </c>
-      <c r="V58" s="228">
+      <c r="V58" s="227">
         <v>5.8</v>
       </c>
-      <c r="W58" s="229">
+      <c r="W58" s="228">
         <v>4.3</v>
       </c>
-      <c r="X58" s="230">
+      <c r="X58" s="229">
         <v>3.7</v>
       </c>
-      <c r="Y58" s="231">
+      <c r="Y58" s="230">
         <v>5</v>
       </c>
-      <c r="Z58" s="232">
+      <c r="Z58" s="231">
         <v>4.2</v>
       </c>
-      <c r="AA58" s="233">
+      <c r="AA58" s="232">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AB58" s="234">
+      <c r="AB58" s="233">
         <v>4.2</v>
       </c>
-      <c r="AC58" s="235">
+      <c r="AC58" s="234">
         <v>4</v>
       </c>
       <c r="AD58" s="77">
         <v>3.6</v>
       </c>
       <c r="AE58" s="87">
         <v>6.6</v>
       </c>
       <c r="AF58" s="87">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AG58" s="205">
+      <c r="AG58" s="204">
         <v>5.2</v>
       </c>
       <c r="AH58" s="127">
         <v>5.6</v>
       </c>
       <c r="AI58" s="87">
         <v>4</v>
       </c>
-      <c r="AJ58" s="366" t="s">
+      <c r="AJ58" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:36" s="3" customFormat="1" ht="24">
-      <c r="A59" s="341" t="s">
-        <v>231</v>
+      <c r="A59" s="339" t="s">
+        <v>230</v>
       </c>
       <c r="B59" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="K59" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="L59" s="208">
+      <c r="L59" s="207">
         <v>16.2</v>
       </c>
       <c r="M59" s="93">
         <v>18.122530071047574</v>
       </c>
       <c r="N59" s="93">
         <v>14.898358092259578</v>
       </c>
-      <c r="O59" s="222">
+      <c r="O59" s="221">
         <v>12.482497439222652</v>
       </c>
-      <c r="P59" s="222">
+      <c r="P59" s="221">
         <v>12.555405759289254</v>
       </c>
-      <c r="Q59" s="223">
+      <c r="Q59" s="222">
         <v>11.833589267713643</v>
       </c>
-      <c r="R59" s="224">
+      <c r="R59" s="223">
         <v>9.7608203831220788</v>
       </c>
-      <c r="S59" s="225">
+      <c r="S59" s="224">
         <v>8.1354111782109992</v>
       </c>
-      <c r="T59" s="226">
+      <c r="T59" s="225">
         <v>7.8088026502602936</v>
       </c>
-      <c r="U59" s="227">
+      <c r="U59" s="226">
         <v>7.7299143123780434</v>
       </c>
-      <c r="V59" s="228">
+      <c r="V59" s="227">
         <v>7.3214285714285721</v>
       </c>
-      <c r="W59" s="229">
+      <c r="W59" s="228">
         <v>6.5292138876131123</v>
       </c>
-      <c r="X59" s="230">
+      <c r="X59" s="229">
         <v>7.6</v>
       </c>
-      <c r="Y59" s="231">
+      <c r="Y59" s="230">
         <v>3.8</v>
       </c>
-      <c r="Z59" s="232">
+      <c r="Z59" s="231">
         <v>3</v>
       </c>
-      <c r="AA59" s="233">
+      <c r="AA59" s="232">
         <v>3</v>
       </c>
-      <c r="AB59" s="234">
+      <c r="AB59" s="233">
         <v>2.7</v>
       </c>
-      <c r="AC59" s="235">
+      <c r="AC59" s="234">
         <v>3</v>
       </c>
       <c r="AD59" s="77">
         <v>3</v>
       </c>
       <c r="AE59" s="87">
         <v>3.9</v>
       </c>
       <c r="AF59" s="87">
         <v>2.9</v>
       </c>
-      <c r="AG59" s="205">
+      <c r="AG59" s="204">
         <v>3.6</v>
       </c>
       <c r="AH59" s="127">
         <v>4.8</v>
       </c>
       <c r="AI59" s="87">
         <v>3.7</v>
       </c>
-      <c r="AJ59" s="366" t="s">
+      <c r="AJ59" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A60" s="31" t="s">
         <v>197</v>
       </c>
       <c r="B60" s="66"/>
       <c r="C60" s="66"/>
       <c r="D60" s="66"/>
       <c r="E60" s="66"/>
       <c r="F60" s="66"/>
       <c r="G60" s="66"/>
       <c r="H60" s="66"/>
       <c r="I60" s="66"/>
       <c r="J60" s="66"/>
       <c r="K60" s="66"/>
       <c r="L60" s="66"/>
       <c r="M60" s="66"/>
       <c r="N60" s="66"/>
       <c r="O60" s="66"/>
       <c r="P60" s="66"/>
       <c r="Q60" s="66"/>
       <c r="R60" s="66"/>
       <c r="S60" s="66"/>
       <c r="T60" s="66"/>
       <c r="U60" s="66"/>
       <c r="V60" s="66"/>
       <c r="W60" s="66"/>
       <c r="X60" s="66"/>
       <c r="Y60" s="66"/>
       <c r="Z60" s="66"/>
       <c r="AA60" s="66"/>
       <c r="AB60" s="66"/>
       <c r="AC60" s="66"/>
       <c r="AD60" s="66"/>
       <c r="AE60" s="66"/>
       <c r="AF60" s="66"/>
       <c r="AG60" s="67"/>
       <c r="AH60" s="69"/>
       <c r="AI60" s="8"/>
-      <c r="AJ60" s="366" t="s">
+      <c r="AJ60" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:36" s="3" customFormat="1">
       <c r="A61" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B61" s="237" t="s">
-[...5 lines deleted...]
-      <c r="D61" s="237">
+      <c r="B61" s="236" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" s="236" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="236">
         <v>124</v>
       </c>
-      <c r="E61" s="237">
+      <c r="E61" s="236">
         <v>1296</v>
       </c>
-      <c r="F61" s="238">
+      <c r="F61" s="237">
         <v>3376</v>
       </c>
-      <c r="G61" s="238">
+      <c r="G61" s="237">
         <v>5364</v>
       </c>
-      <c r="H61" s="238">
+      <c r="H61" s="237">
         <v>6253</v>
       </c>
-      <c r="I61" s="238">
+      <c r="I61" s="237">
         <v>7395</v>
       </c>
-      <c r="J61" s="238">
+      <c r="J61" s="237">
         <v>8492</v>
       </c>
-      <c r="K61" s="238">
+      <c r="K61" s="237">
         <v>9920</v>
       </c>
-      <c r="L61" s="238">
+      <c r="L61" s="237">
         <v>11823</v>
       </c>
-      <c r="M61" s="238">
+      <c r="M61" s="237">
         <v>13708</v>
       </c>
-      <c r="N61" s="238">
+      <c r="N61" s="237">
         <v>15245</v>
       </c>
-      <c r="O61" s="238">
+      <c r="O61" s="237">
         <v>19166</v>
       </c>
-      <c r="P61" s="238">
+      <c r="P61" s="237">
         <v>23011</v>
       </c>
-      <c r="Q61" s="238">
+      <c r="Q61" s="237">
         <v>27182</v>
       </c>
-      <c r="R61" s="238">
+      <c r="R61" s="237">
         <v>34522</v>
       </c>
-      <c r="S61" s="238">
+      <c r="S61" s="237">
         <v>39790</v>
       </c>
-      <c r="T61" s="238">
+      <c r="T61" s="237">
         <v>45755</v>
       </c>
-      <c r="U61" s="238">
+      <c r="U61" s="237">
         <v>51689</v>
       </c>
-      <c r="V61" s="238">
+      <c r="V61" s="237">
         <v>61712</v>
       </c>
-      <c r="W61" s="238">
+      <c r="W61" s="237">
         <v>68921</v>
       </c>
-      <c r="X61" s="238">
+      <c r="X61" s="237">
         <v>74853</v>
       </c>
-      <c r="Y61" s="238">
+      <c r="Y61" s="237">
         <v>81062</v>
       </c>
-      <c r="Z61" s="238">
+      <c r="Z61" s="237">
         <v>84324</v>
       </c>
-      <c r="AA61" s="238">
+      <c r="AA61" s="237">
         <v>97344</v>
       </c>
-      <c r="AB61" s="239">
+      <c r="AB61" s="238">
         <v>104139</v>
       </c>
-      <c r="AC61" s="240">
+      <c r="AC61" s="239">
         <v>110686</v>
       </c>
       <c r="AD61" s="143">
         <v>130233</v>
       </c>
       <c r="AE61" s="144">
         <v>157497</v>
       </c>
       <c r="AF61" s="143" t="s">
         <v>170</v>
       </c>
       <c r="AG61" s="143">
         <v>227021</v>
       </c>
       <c r="AH61" s="98">
         <v>262248</v>
       </c>
       <c r="AI61" s="92">
         <v>293421</v>
       </c>
-      <c r="AJ61" s="366" t="s">
+      <c r="AJ61" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:36" s="3" customFormat="1">
       <c r="A62" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B62" s="237" t="s">
-[...5 lines deleted...]
-      <c r="D62" s="241">
+      <c r="B62" s="236" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="236" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="240">
         <v>23.5</v>
       </c>
-      <c r="E62" s="241">
+      <c r="E62" s="240">
         <v>36.200000000000003</v>
       </c>
-      <c r="F62" s="242">
+      <c r="F62" s="241">
         <v>55.4</v>
       </c>
-      <c r="G62" s="242">
+      <c r="G62" s="241">
         <v>79.7</v>
       </c>
-      <c r="H62" s="242">
+      <c r="H62" s="241">
         <v>82.9</v>
       </c>
-      <c r="I62" s="242">
+      <c r="I62" s="241">
         <v>94.5</v>
       </c>
-      <c r="J62" s="242">
+      <c r="J62" s="241">
         <v>71</v>
       </c>
-      <c r="K62" s="242">
+      <c r="K62" s="241">
         <v>69.8</v>
       </c>
-      <c r="L62" s="242">
+      <c r="L62" s="241">
         <v>80.599999999999994</v>
       </c>
-      <c r="M62" s="242">
+      <c r="M62" s="241">
         <v>89.4</v>
       </c>
-      <c r="N62" s="242">
+      <c r="N62" s="241">
         <v>101.9</v>
       </c>
-      <c r="O62" s="242">
+      <c r="O62" s="241">
         <v>139.69999999999999</v>
       </c>
-      <c r="P62" s="242">
+      <c r="P62" s="241">
         <v>173.2</v>
       </c>
-      <c r="Q62" s="242">
+      <c r="Q62" s="241">
         <v>215.6</v>
       </c>
-      <c r="R62" s="242">
+      <c r="R62" s="241">
         <v>281.7</v>
       </c>
-      <c r="S62" s="242">
+      <c r="S62" s="241">
         <v>330.8</v>
       </c>
-      <c r="T62" s="242">
+      <c r="T62" s="241">
         <v>310.2</v>
       </c>
-      <c r="U62" s="242">
+      <c r="U62" s="241">
         <v>350.8</v>
       </c>
-      <c r="V62" s="242">
+      <c r="V62" s="241">
         <v>420.9</v>
       </c>
-      <c r="W62" s="242">
+      <c r="W62" s="241">
         <v>462.2</v>
       </c>
-      <c r="X62" s="242">
+      <c r="X62" s="241">
         <v>492</v>
       </c>
-      <c r="Y62" s="242">
+      <c r="Y62" s="241">
         <v>452.4</v>
       </c>
-      <c r="Z62" s="242">
+      <c r="Z62" s="241">
         <v>392.8</v>
       </c>
-      <c r="AA62" s="242">
+      <c r="AA62" s="241">
         <v>284.5</v>
       </c>
-      <c r="AB62" s="243">
+      <c r="AB62" s="242">
         <v>319.39999999999998</v>
       </c>
-      <c r="AC62" s="244">
+      <c r="AC62" s="243">
         <v>321.10000000000002</v>
       </c>
       <c r="AD62" s="78">
         <v>340.3</v>
       </c>
       <c r="AE62" s="124">
         <v>381.4</v>
       </c>
       <c r="AF62" s="78">
         <v>440.1</v>
       </c>
       <c r="AG62" s="78">
         <v>460.5</v>
       </c>
       <c r="AH62" s="93">
         <v>574.70000000000005</v>
       </c>
       <c r="AI62" s="77">
         <v>625</v>
       </c>
-      <c r="AJ62" s="366" t="s">
+      <c r="AJ62" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:36" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A63" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="B63" s="241" t="s">
-[...8 lines deleted...]
-      <c r="E63" s="242">
+      <c r="B63" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" s="241">
         <v>1045.2</v>
       </c>
-      <c r="F63" s="241">
+      <c r="F63" s="240">
         <v>260.5</v>
       </c>
-      <c r="G63" s="242">
+      <c r="G63" s="241">
         <v>158.9</v>
       </c>
-      <c r="H63" s="242">
+      <c r="H63" s="241">
         <v>116.6</v>
       </c>
-      <c r="I63" s="242">
+      <c r="I63" s="241">
         <v>118.3</v>
       </c>
-      <c r="J63" s="242">
+      <c r="J63" s="241">
         <v>114.8</v>
       </c>
-      <c r="K63" s="242">
+      <c r="K63" s="241">
         <v>116.8</v>
       </c>
-      <c r="L63" s="242">
+      <c r="L63" s="241">
         <v>119.2</v>
       </c>
-      <c r="M63" s="242">
+      <c r="M63" s="241">
         <v>115.9</v>
       </c>
-      <c r="N63" s="242">
+      <c r="N63" s="241">
         <v>111.2</v>
       </c>
-      <c r="O63" s="242">
+      <c r="O63" s="241">
         <v>125.7</v>
       </c>
-      <c r="P63" s="242">
+      <c r="P63" s="241">
         <v>120.1</v>
       </c>
-      <c r="Q63" s="242">
+      <c r="Q63" s="241">
         <v>118.1</v>
       </c>
-      <c r="R63" s="242">
+      <c r="R63" s="241">
         <v>127</v>
       </c>
-      <c r="S63" s="242">
+      <c r="S63" s="241">
         <v>115.3</v>
       </c>
-      <c r="T63" s="242">
+      <c r="T63" s="241">
         <v>115</v>
       </c>
-      <c r="U63" s="242">
+      <c r="U63" s="241">
         <v>113</v>
       </c>
-      <c r="V63" s="242">
+      <c r="V63" s="241">
         <v>119.4</v>
       </c>
-      <c r="W63" s="242">
+      <c r="W63" s="241">
         <v>111.7</v>
       </c>
-      <c r="X63" s="242">
+      <c r="X63" s="241">
         <v>108.6</v>
       </c>
-      <c r="Y63" s="242">
+      <c r="Y63" s="241">
         <v>108.3</v>
       </c>
-      <c r="Z63" s="242">
+      <c r="Z63" s="241">
         <v>102.5</v>
       </c>
-      <c r="AA63" s="242">
+      <c r="AA63" s="241">
         <v>115.4</v>
       </c>
       <c r="AB63" s="78">
         <v>107</v>
       </c>
-      <c r="AC63" s="244">
+      <c r="AC63" s="243">
         <v>106.3</v>
       </c>
       <c r="AD63" s="78">
         <v>117.7</v>
       </c>
       <c r="AE63" s="123">
         <v>120.9</v>
       </c>
       <c r="AF63" s="78">
         <v>119.1</v>
       </c>
       <c r="AG63" s="78">
         <v>121.1</v>
       </c>
       <c r="AH63" s="93">
         <v>115.5</v>
       </c>
       <c r="AI63" s="77">
         <v>111.9</v>
       </c>
-      <c r="AJ63" s="366" t="s">
+      <c r="AJ63" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A64" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="B64" s="241" t="s">
-[...8 lines deleted...]
-      <c r="E64" s="241" t="s">
+      <c r="B64" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" s="240" t="s">
         <v>29</v>
       </c>
-      <c r="F64" s="241" t="s">
+      <c r="F64" s="240" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="89">
         <v>115.6</v>
       </c>
       <c r="H64" s="89">
         <v>98.2</v>
       </c>
       <c r="I64" s="89">
         <v>109.2</v>
       </c>
       <c r="J64" s="89">
         <v>106.9</v>
       </c>
       <c r="K64" s="89">
         <v>100.3</v>
       </c>
       <c r="L64" s="89">
         <v>108.1</v>
       </c>
       <c r="M64" s="77">
         <v>108.8</v>
       </c>
       <c r="N64" s="89">
         <v>104.3</v>
@@ -13524,71 +13352,71 @@
       </c>
       <c r="AB64" s="78">
         <v>98.7</v>
       </c>
       <c r="AC64" s="78">
         <v>100.5</v>
       </c>
       <c r="AD64" s="78">
         <v>111.7</v>
       </c>
       <c r="AE64" s="123">
         <v>113.4</v>
       </c>
       <c r="AF64" s="78">
         <v>110.3</v>
       </c>
       <c r="AG64" s="78">
         <v>105.5</v>
       </c>
       <c r="AH64" s="93">
         <v>99.9</v>
       </c>
       <c r="AI64" s="77">
         <v>102.5</v>
       </c>
-      <c r="AJ64" s="366" t="s">
+      <c r="AJ64" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:37" s="3" customFormat="1">
       <c r="A65" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="241" t="s">
-[...11 lines deleted...]
-      <c r="F65" s="241" t="s">
+      <c r="B65" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="E65" s="240" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65" s="240" t="s">
         <v>28</v>
       </c>
       <c r="G65" s="89">
         <v>100</v>
       </c>
       <c r="H65" s="89">
         <v>98.2</v>
       </c>
       <c r="I65" s="89">
         <v>107.2</v>
       </c>
       <c r="J65" s="89">
         <v>114.6</v>
       </c>
       <c r="K65" s="89">
         <v>115</v>
       </c>
       <c r="L65" s="89">
         <v>124.3</v>
       </c>
       <c r="M65" s="89">
         <v>135.19999999999999</v>
       </c>
       <c r="N65" s="89">
         <v>141</v>
@@ -13613,640 +13441,640 @@
       </c>
       <c r="U65" s="89" t="s">
         <v>174</v>
       </c>
       <c r="V65" s="89" t="s">
         <v>175</v>
       </c>
       <c r="W65" s="89" t="s">
         <v>176</v>
       </c>
       <c r="X65" s="89" t="s">
         <v>177</v>
       </c>
       <c r="Y65" s="89" t="s">
         <v>177</v>
       </c>
       <c r="Z65" s="89" t="s">
         <v>178</v>
       </c>
       <c r="AA65" s="89" t="s">
         <v>177</v>
       </c>
       <c r="AB65" s="89" t="s">
         <v>177</v>
       </c>
-      <c r="AC65" s="163" t="s">
+      <c r="AC65" s="162" t="s">
         <v>177</v>
       </c>
       <c r="AD65" s="143" t="s">
         <v>179</v>
       </c>
       <c r="AE65" s="143" t="s">
         <v>180</v>
       </c>
       <c r="AF65" s="143" t="s">
         <v>181</v>
       </c>
       <c r="AG65" s="78" t="s">
         <v>182</v>
       </c>
       <c r="AH65" s="77" t="s">
+        <v>232</v>
+      </c>
+      <c r="AI65" s="77" t="s">
         <v>233</v>
       </c>
-      <c r="AI65" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AJ65" s="366" t="s">
+      <c r="AJ65" s="363" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="66" spans="1:37" s="315" customFormat="1" ht="15" customHeight="1">
-      <c r="A66" s="282" t="s">
+    <row r="66" spans="1:37" s="314" customFormat="1" ht="15" customHeight="1">
+      <c r="A66" s="281" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="98" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="98" t="s">
         <v>28</v>
       </c>
       <c r="D66" s="98">
         <v>13</v>
       </c>
       <c r="E66" s="98">
         <v>122</v>
       </c>
       <c r="F66" s="98">
         <v>262</v>
       </c>
       <c r="G66" s="98">
         <v>1550</v>
       </c>
       <c r="H66" s="98">
         <v>2129</v>
       </c>
       <c r="I66" s="98">
         <v>2395</v>
       </c>
       <c r="J66" s="98">
         <v>2605</v>
       </c>
       <c r="K66" s="98">
         <v>2680</v>
       </c>
       <c r="L66" s="98">
         <v>3484</v>
       </c>
       <c r="M66" s="98">
         <v>4181</v>
       </c>
       <c r="N66" s="98">
         <v>5000</v>
       </c>
       <c r="O66" s="98">
         <v>6600</v>
       </c>
-      <c r="P66" s="351" t="s">
+      <c r="P66" s="349" t="s">
         <v>112</v>
       </c>
-      <c r="Q66" s="351">
+      <c r="Q66" s="349">
         <v>9200</v>
       </c>
-      <c r="R66" s="351">
+      <c r="R66" s="349">
         <v>9752</v>
       </c>
-      <c r="S66" s="351" t="s">
+      <c r="S66" s="349" t="s">
         <v>113</v>
       </c>
-      <c r="T66" s="351" t="s">
+      <c r="T66" s="349" t="s">
         <v>183</v>
       </c>
-      <c r="U66" s="351">
+      <c r="U66" s="349">
         <v>14952</v>
       </c>
       <c r="V66" s="98">
         <v>15999</v>
       </c>
       <c r="W66" s="98">
         <v>17439</v>
       </c>
       <c r="X66" s="98">
         <v>18660</v>
       </c>
       <c r="Y66" s="98">
         <v>19966</v>
       </c>
-      <c r="Z66" s="239">
+      <c r="Z66" s="238">
         <v>21364</v>
       </c>
-      <c r="AA66" s="239">
+      <c r="AA66" s="238">
         <v>22859</v>
       </c>
-      <c r="AB66" s="239">
+      <c r="AB66" s="238">
         <v>24459</v>
       </c>
       <c r="AC66" s="143">
         <v>28284</v>
       </c>
       <c r="AD66" s="143">
         <v>42500</v>
       </c>
       <c r="AE66" s="143">
         <v>42500</v>
       </c>
       <c r="AF66" s="143">
         <v>42500</v>
       </c>
       <c r="AG66" s="143">
         <v>60000</v>
       </c>
       <c r="AH66" s="92">
         <v>70000</v>
       </c>
       <c r="AI66" s="92">
         <v>85000</v>
       </c>
-      <c r="AJ66" s="378">
+      <c r="AJ66" s="371">
         <v>85000</v>
       </c>
     </row>
     <row r="67" spans="1:37" s="3" customFormat="1">
       <c r="A67" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="48"/>
       <c r="C67" s="48"/>
       <c r="D67" s="48"/>
       <c r="E67" s="48"/>
       <c r="F67" s="48"/>
       <c r="G67" s="48"/>
       <c r="H67" s="48"/>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
       <c r="K67" s="48"/>
       <c r="L67" s="48"/>
       <c r="M67" s="48"/>
       <c r="N67" s="48"/>
       <c r="O67" s="48"/>
       <c r="P67" s="48"/>
       <c r="Q67" s="48"/>
       <c r="R67" s="48"/>
       <c r="S67" s="48"/>
       <c r="T67" s="48"/>
       <c r="U67" s="48"/>
       <c r="V67" s="48"/>
       <c r="W67" s="60"/>
       <c r="X67" s="60"/>
       <c r="Y67" s="60"/>
       <c r="Z67" s="60"/>
       <c r="AA67" s="60"/>
       <c r="AB67" s="60"/>
       <c r="AC67" s="60"/>
       <c r="AD67" s="60"/>
       <c r="AE67" s="60"/>
       <c r="AF67" s="60"/>
       <c r="AG67" s="60"/>
       <c r="AH67" s="49"/>
       <c r="AI67" s="49"/>
       <c r="AJ67" s="49"/>
     </row>
     <row r="68" spans="1:37" s="3" customFormat="1" ht="12.75">
       <c r="A68" s="71" t="s">
         <v>208</v>
       </c>
-      <c r="B68" s="181"/>
-[...27 lines deleted...]
-      <c r="AD68" s="249"/>
+      <c r="B68" s="180"/>
+      <c r="C68" s="180"/>
+      <c r="D68" s="180"/>
+      <c r="E68" s="180"/>
+      <c r="F68" s="180"/>
+      <c r="G68" s="180"/>
+      <c r="H68" s="180"/>
+      <c r="I68" s="180"/>
+      <c r="J68" s="180"/>
+      <c r="K68" s="180"/>
+      <c r="L68" s="180"/>
+      <c r="M68" s="180"/>
+      <c r="N68" s="180"/>
+      <c r="O68" s="180"/>
+      <c r="P68" s="180"/>
+      <c r="Q68" s="180"/>
+      <c r="R68" s="180"/>
+      <c r="S68" s="180"/>
+      <c r="T68" s="180"/>
+      <c r="U68" s="180"/>
+      <c r="V68" s="180"/>
+      <c r="W68" s="180"/>
+      <c r="X68" s="180"/>
+      <c r="Y68" s="180"/>
+      <c r="Z68" s="244"/>
+      <c r="AA68" s="245"/>
+      <c r="AB68" s="246"/>
+      <c r="AC68" s="247"/>
+      <c r="AD68" s="248"/>
       <c r="AE68" s="124"/>
       <c r="AF68" s="78"/>
-      <c r="AG68" s="250"/>
-[...2 lines deleted...]
-      <c r="AJ68" s="359"/>
+      <c r="AG68" s="249"/>
+      <c r="AH68" s="250"/>
+      <c r="AI68" s="180"/>
+      <c r="AJ68" s="357"/>
     </row>
-    <row r="69" spans="1:37" s="3" customFormat="1" ht="12.75">
+    <row r="69" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A69" s="126" t="s">
         <v>209</v>
       </c>
-      <c r="B69" s="181">
+      <c r="B69" s="180">
         <v>7723.3</v>
       </c>
-      <c r="C69" s="181">
+      <c r="C69" s="180">
         <v>73490.8</v>
       </c>
-      <c r="D69" s="181">
+      <c r="D69" s="180">
         <v>1284.2</v>
       </c>
-      <c r="E69" s="181">
+      <c r="E69" s="180">
         <v>24136.6</v>
       </c>
-      <c r="F69" s="181">
+      <c r="F69" s="180">
         <v>64871.6</v>
       </c>
-      <c r="G69" s="181">
+      <c r="G69" s="180">
         <v>93653</v>
       </c>
-      <c r="H69" s="181">
+      <c r="H69" s="180">
         <v>79260.2</v>
       </c>
-      <c r="I69" s="181">
+      <c r="I69" s="180">
         <v>67998.7</v>
       </c>
-      <c r="J69" s="181">
+      <c r="J69" s="180">
         <v>74090.7</v>
       </c>
-      <c r="K69" s="181">
+      <c r="K69" s="180">
         <v>71109.100000000006</v>
       </c>
-      <c r="L69" s="181">
+      <c r="L69" s="180">
         <v>98773.8</v>
       </c>
-      <c r="M69" s="181">
+      <c r="M69" s="180">
         <v>111409.2</v>
       </c>
-      <c r="N69" s="181">
+      <c r="N69" s="180">
         <v>140487.1</v>
       </c>
-      <c r="O69" s="181">
+      <c r="O69" s="180">
         <v>151916</v>
       </c>
-      <c r="P69" s="181">
+      <c r="P69" s="180">
         <v>184672.3</v>
       </c>
-      <c r="Q69" s="181">
+      <c r="Q69" s="180">
         <v>236876.6</v>
       </c>
-      <c r="R69" s="181">
+      <c r="R69" s="180">
         <v>320390.7</v>
       </c>
-      <c r="S69" s="181">
+      <c r="S69" s="180">
         <v>403003.3</v>
       </c>
-      <c r="T69" s="181">
+      <c r="T69" s="180">
         <v>403921.1</v>
       </c>
-      <c r="U69" s="181">
+      <c r="U69" s="180">
         <v>466955.2</v>
       </c>
-      <c r="V69" s="181">
+      <c r="V69" s="180">
         <v>666595.6</v>
       </c>
-      <c r="W69" s="181">
+      <c r="W69" s="180">
         <v>679610.3</v>
       </c>
-      <c r="X69" s="181">
+      <c r="X69" s="180">
         <v>749879</v>
       </c>
-      <c r="Y69" s="181">
+      <c r="Y69" s="180">
         <v>795551.2</v>
       </c>
-      <c r="Z69" s="181">
+      <c r="Z69" s="180">
         <v>837179.9</v>
       </c>
-      <c r="AA69" s="181">
+      <c r="AA69" s="180">
         <v>918236.9</v>
       </c>
-      <c r="AB69" s="252">
+      <c r="AB69" s="251">
         <v>1113959.3999999999</v>
       </c>
-      <c r="AC69" s="252">
+      <c r="AC69" s="251">
         <v>1212007.8</v>
       </c>
-      <c r="AD69" s="252">
+      <c r="AD69" s="251">
         <v>1382322.2</v>
       </c>
       <c r="AE69" s="78">
         <v>1571903.6</v>
       </c>
       <c r="AF69" s="78">
         <v>1790770.4</v>
       </c>
       <c r="AG69" s="78">
         <v>2198854.2999999998</v>
       </c>
-      <c r="AH69" s="181">
+      <c r="AH69" s="180">
         <v>2429200.9</v>
       </c>
-      <c r="AI69" s="181" t="s">
-[...5 lines deleted...]
-      <c r="AK69" s="360"/>
+      <c r="AI69" s="180" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ69" s="96">
+        <v>3053960.1</v>
+      </c>
+      <c r="AK69" s="378"/>
     </row>
-    <row r="70" spans="1:37" s="3" customFormat="1" ht="12.75">
+    <row r="70" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A70" s="126" t="s">
         <v>144</v>
       </c>
-      <c r="B70" s="181" t="s">
-[...5 lines deleted...]
-      <c r="D70" s="181">
+      <c r="B70" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="C70" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="D70" s="180">
         <v>244.1</v>
       </c>
-      <c r="E70" s="181">
+      <c r="E70" s="180">
         <v>677.2</v>
       </c>
-      <c r="F70" s="181">
+      <c r="F70" s="180">
         <v>1064.3</v>
       </c>
-      <c r="G70" s="181">
+      <c r="G70" s="180">
         <v>1391.6</v>
       </c>
-      <c r="H70" s="181">
+      <c r="H70" s="180">
         <v>1050.5999999999999</v>
       </c>
-      <c r="I70" s="181">
+      <c r="I70" s="180">
         <v>868.4</v>
       </c>
-      <c r="J70" s="181">
+      <c r="J70" s="180">
         <v>619.9</v>
       </c>
-      <c r="K70" s="181">
+      <c r="K70" s="180">
         <v>500.3</v>
       </c>
-      <c r="L70" s="181">
+      <c r="L70" s="180">
         <v>673.1</v>
       </c>
-      <c r="M70" s="181">
+      <c r="M70" s="180">
         <v>726.8</v>
       </c>
-      <c r="N70" s="181">
+      <c r="N70" s="180">
         <v>939.2</v>
       </c>
-      <c r="O70" s="181">
+      <c r="O70" s="180">
         <v>1116.7</v>
       </c>
-      <c r="P70" s="181">
+      <c r="P70" s="180">
         <v>1389.8</v>
       </c>
-      <c r="Q70" s="181">
+      <c r="Q70" s="180">
         <v>1878.6</v>
       </c>
-      <c r="R70" s="181">
+      <c r="R70" s="180">
         <v>2614.4</v>
       </c>
-      <c r="S70" s="181">
+      <c r="S70" s="180">
         <v>3350</v>
       </c>
-      <c r="T70" s="181">
+      <c r="T70" s="180">
         <v>2738.4</v>
       </c>
-      <c r="U70" s="181">
+      <c r="U70" s="180">
         <v>3169</v>
       </c>
-      <c r="V70" s="181">
+      <c r="V70" s="180">
         <v>4546.3999999999996</v>
       </c>
-      <c r="W70" s="181">
+      <c r="W70" s="180">
         <v>4557.8</v>
       </c>
-      <c r="X70" s="181">
+      <c r="X70" s="180">
         <v>4929.2</v>
       </c>
-      <c r="Y70" s="181">
+      <c r="Y70" s="180">
         <v>4439.7</v>
       </c>
-      <c r="Z70" s="181">
+      <c r="Z70" s="180">
         <v>3775.7</v>
       </c>
-      <c r="AA70" s="181">
+      <c r="AA70" s="180">
         <v>2683.6</v>
       </c>
-      <c r="AB70" s="252">
+      <c r="AB70" s="251">
         <v>3417.1</v>
       </c>
-      <c r="AC70" s="252">
+      <c r="AC70" s="251">
         <v>3516</v>
       </c>
-      <c r="AD70" s="252">
+      <c r="AD70" s="251">
         <v>3611.6</v>
       </c>
       <c r="AE70" s="78">
         <v>3806.5</v>
       </c>
       <c r="AF70" s="78">
         <v>4203.3999999999996</v>
       </c>
       <c r="AG70" s="78">
         <v>4775.1000000000004</v>
       </c>
-      <c r="AH70" s="181">
+      <c r="AH70" s="180">
         <v>5323.6</v>
       </c>
-      <c r="AI70" s="181" t="s">
-[...5 lines deleted...]
-      <c r="AK70" s="360"/>
+      <c r="AI70" s="180" t="s">
+        <v>236</v>
+      </c>
+      <c r="AJ70" s="383">
+        <v>5855.0971069230618</v>
+      </c>
+      <c r="AK70" s="378"/>
     </row>
-    <row r="71" spans="1:37" s="3" customFormat="1" ht="12.75">
+    <row r="71" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A71" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="B71" s="181" t="s">
-[...29 lines deleted...]
-      <c r="L71" s="181">
+      <c r="B71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="C71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="E71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="F71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="G71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="H71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="I71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="J71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="K71" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="L71" s="180">
         <v>121.6</v>
       </c>
-      <c r="M71" s="181">
+      <c r="M71" s="180">
         <v>105.6</v>
       </c>
-      <c r="N71" s="181">
+      <c r="N71" s="180">
         <v>103</v>
       </c>
-      <c r="O71" s="181">
+      <c r="O71" s="180">
         <v>108.9</v>
       </c>
-      <c r="P71" s="181">
+      <c r="P71" s="180">
         <v>114</v>
       </c>
-      <c r="Q71" s="181">
+      <c r="Q71" s="180">
         <v>108.2</v>
       </c>
-      <c r="R71" s="181">
+      <c r="R71" s="180">
         <v>105</v>
       </c>
-      <c r="S71" s="181">
+      <c r="S71" s="180">
         <v>105.8</v>
       </c>
-      <c r="T71" s="181">
+      <c r="T71" s="180">
         <v>96.6</v>
       </c>
-      <c r="U71" s="181">
+      <c r="U71" s="180">
         <v>100.8</v>
       </c>
-      <c r="V71" s="181">
+      <c r="V71" s="180">
         <v>116.4</v>
       </c>
-      <c r="W71" s="181">
+      <c r="W71" s="180">
         <v>94.6</v>
       </c>
-      <c r="X71" s="181">
+      <c r="X71" s="180">
         <v>107.7</v>
       </c>
-      <c r="Y71" s="181">
+      <c r="Y71" s="180">
         <v>105.8</v>
       </c>
-      <c r="Z71" s="181">
+      <c r="Z71" s="180">
         <v>101</v>
       </c>
-      <c r="AA71" s="181">
+      <c r="AA71" s="180">
         <v>100.8</v>
       </c>
-      <c r="AB71" s="252">
+      <c r="AB71" s="251">
         <v>103.1</v>
       </c>
-      <c r="AC71" s="252">
+      <c r="AC71" s="251">
         <v>103.2</v>
       </c>
-      <c r="AD71" s="252">
+      <c r="AD71" s="251">
         <v>102.1</v>
       </c>
       <c r="AE71" s="78">
         <v>99.8</v>
       </c>
       <c r="AF71" s="78">
         <v>101</v>
       </c>
       <c r="AG71" s="78">
         <v>105.6</v>
       </c>
-      <c r="AH71" s="181">
+      <c r="AH71" s="180">
         <v>99.3</v>
       </c>
-      <c r="AI71" s="181" t="s">
-[...5 lines deleted...]
-      <c r="AK71" s="360"/>
+      <c r="AI71" s="180" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ71" s="96">
+        <v>107.8</v>
+      </c>
+      <c r="AK71" s="378"/>
     </row>
     <row r="72" spans="1:37" s="3" customFormat="1" ht="12.75">
       <c r="A72" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="B72" s="181"/>
-[...27 lines deleted...]
-      <c r="AD72" s="252"/>
+      <c r="B72" s="180"/>
+      <c r="C72" s="180"/>
+      <c r="D72" s="180"/>
+      <c r="E72" s="180"/>
+      <c r="F72" s="180"/>
+      <c r="G72" s="180"/>
+      <c r="H72" s="180"/>
+      <c r="I72" s="180"/>
+      <c r="J72" s="180"/>
+      <c r="K72" s="180"/>
+      <c r="L72" s="180"/>
+      <c r="M72" s="180"/>
+      <c r="N72" s="180"/>
+      <c r="O72" s="180"/>
+      <c r="P72" s="180"/>
+      <c r="Q72" s="180"/>
+      <c r="R72" s="180"/>
+      <c r="S72" s="180"/>
+      <c r="T72" s="180"/>
+      <c r="U72" s="180"/>
+      <c r="V72" s="180"/>
+      <c r="W72" s="180"/>
+      <c r="X72" s="180"/>
+      <c r="Y72" s="180"/>
+      <c r="Z72" s="180"/>
+      <c r="AA72" s="180"/>
+      <c r="AB72" s="251"/>
+      <c r="AC72" s="251"/>
+      <c r="AD72" s="251"/>
       <c r="AE72" s="78"/>
       <c r="AF72" s="78"/>
-      <c r="AG72" s="253"/>
-      <c r="AH72" s="181"/>
+      <c r="AG72" s="252"/>
+      <c r="AH72" s="180"/>
       <c r="AI72" s="7"/>
-      <c r="AJ72" s="367"/>
-      <c r="AK72" s="360"/>
+      <c r="AJ72" s="335"/>
+      <c r="AK72" s="358"/>
     </row>
-    <row r="73" spans="1:37" s="3" customFormat="1" ht="12.75">
+    <row r="73" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A73" s="126" t="s">
         <v>145</v>
       </c>
       <c r="B73" s="77">
         <v>8.4</v>
       </c>
       <c r="C73" s="77">
         <v>80.099999999999994</v>
       </c>
       <c r="D73" s="77">
         <v>1.4</v>
       </c>
       <c r="E73" s="77">
         <v>26.9</v>
       </c>
       <c r="F73" s="77">
         <v>75.3</v>
       </c>
       <c r="G73" s="77">
         <v>113.7</v>
       </c>
       <c r="H73" s="77">
         <v>101.6</v>
       </c>
       <c r="I73" s="77">
@@ -14290,74 +14118,74 @@
       </c>
       <c r="V73" s="77">
         <v>1136.7</v>
       </c>
       <c r="W73" s="77">
         <v>1168.5999999999999</v>
       </c>
       <c r="X73" s="77">
         <v>1298.2</v>
       </c>
       <c r="Y73" s="77">
         <v>1386.6</v>
       </c>
       <c r="Z73" s="77">
         <v>1467.2</v>
       </c>
       <c r="AA73" s="77">
         <v>1621</v>
       </c>
       <c r="AB73" s="78">
         <v>1985.9</v>
       </c>
       <c r="AC73" s="78">
         <v>2177.6999999999998</v>
       </c>
-      <c r="AD73" s="252">
+      <c r="AD73" s="251">
         <v>2505.9</v>
       </c>
       <c r="AE73" s="78">
         <v>2877.7</v>
       </c>
       <c r="AF73" s="78">
         <v>3313.8</v>
       </c>
       <c r="AG73" s="78">
         <v>4097.7</v>
       </c>
-      <c r="AH73" s="181">
+      <c r="AH73" s="180">
         <v>4565.3</v>
       </c>
-      <c r="AI73" s="181" t="s">
-[...5 lines deleted...]
-      <c r="AK73" s="360"/>
+      <c r="AI73" s="180" t="s">
+        <v>238</v>
+      </c>
+      <c r="AJ73" s="384">
+        <v>5893.9</v>
+      </c>
+      <c r="AK73" s="378"/>
     </row>
-    <row r="74" spans="1:37" s="3" customFormat="1" ht="12.75">
+    <row r="74" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A74" s="126" t="s">
         <v>146</v>
       </c>
       <c r="B74" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C74" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D74" s="77">
         <v>0.3</v>
       </c>
       <c r="E74" s="77">
         <v>0.8</v>
       </c>
       <c r="F74" s="77">
         <v>1.2</v>
       </c>
       <c r="G74" s="77">
         <v>1.7</v>
       </c>
       <c r="H74" s="77">
         <v>1.3</v>
       </c>
       <c r="I74" s="77">
@@ -14401,115 +14229,115 @@
       </c>
       <c r="V74" s="77">
         <v>7.8</v>
       </c>
       <c r="W74" s="77">
         <v>7.8</v>
       </c>
       <c r="X74" s="77">
         <v>8.5</v>
       </c>
       <c r="Y74" s="77">
         <v>7.7</v>
       </c>
       <c r="Z74" s="77">
         <v>6.6</v>
       </c>
       <c r="AA74" s="77">
         <v>4.7</v>
       </c>
       <c r="AB74" s="78">
         <v>6.1</v>
       </c>
       <c r="AC74" s="78">
         <v>6.3</v>
       </c>
-      <c r="AD74" s="252">
+      <c r="AD74" s="251">
         <v>6.5</v>
       </c>
       <c r="AE74" s="78">
         <v>7</v>
       </c>
       <c r="AF74" s="78">
         <v>7.8</v>
       </c>
       <c r="AG74" s="78">
         <v>8.9</v>
       </c>
-      <c r="AH74" s="293">
+      <c r="AH74" s="292">
         <v>10</v>
       </c>
-      <c r="AI74" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AK74" s="360"/>
+      <c r="AI74" s="350" t="s">
+        <v>239</v>
+      </c>
+      <c r="AJ74" s="385">
+        <v>11.3</v>
+      </c>
+      <c r="AK74" s="378"/>
     </row>
     <row r="75" spans="1:37" s="42" customFormat="1">
       <c r="A75" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B75" s="16"/>
       <c r="C75" s="16"/>
       <c r="D75" s="16"/>
       <c r="E75" s="16"/>
       <c r="F75" s="16"/>
       <c r="G75" s="16"/>
       <c r="H75" s="16"/>
       <c r="I75" s="16"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="16"/>
       <c r="O75" s="16"/>
       <c r="P75" s="16"/>
       <c r="Q75" s="16"/>
       <c r="R75" s="16"/>
       <c r="S75" s="16"/>
       <c r="T75" s="16"/>
       <c r="U75" s="16"/>
       <c r="V75" s="16"/>
       <c r="W75" s="16"/>
       <c r="X75" s="16"/>
       <c r="Y75" s="16"/>
       <c r="Z75" s="16"/>
       <c r="AA75" s="16"/>
       <c r="AB75" s="16"/>
       <c r="AC75" s="16"/>
       <c r="AD75" s="16"/>
       <c r="AE75" s="16"/>
       <c r="AF75" s="16"/>
       <c r="AG75" s="16"/>
-      <c r="AH75" s="294"/>
+      <c r="AH75" s="293"/>
       <c r="AI75" s="16"/>
-      <c r="AJ75" s="367"/>
-      <c r="AK75" s="360"/>
+      <c r="AJ75" s="364"/>
+      <c r="AK75" s="358"/>
     </row>
-    <row r="76" spans="1:37" s="190" customFormat="1" ht="12.75">
+    <row r="76" spans="1:37" s="189" customFormat="1">
       <c r="A76" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B76" s="77">
         <v>4.5</v>
       </c>
       <c r="C76" s="77">
         <v>66</v>
       </c>
       <c r="D76" s="77">
         <v>457</v>
       </c>
       <c r="E76" s="77">
         <v>3738</v>
       </c>
       <c r="F76" s="77">
         <v>5259.5</v>
       </c>
       <c r="G76" s="77">
         <v>3321.3</v>
       </c>
       <c r="H76" s="77">
         <v>1605.6</v>
       </c>
       <c r="I76" s="77">
@@ -14568,59 +14396,59 @@
       </c>
       <c r="AA76" s="77">
         <v>167066.20000000001</v>
       </c>
       <c r="AB76" s="77">
         <v>191689.5</v>
       </c>
       <c r="AC76" s="77">
         <v>214181.2</v>
       </c>
       <c r="AD76" s="89">
         <v>234490.1</v>
       </c>
       <c r="AE76" s="77">
         <v>286251.5</v>
       </c>
       <c r="AF76" s="77">
         <v>333149.40000000002</v>
       </c>
       <c r="AG76" s="76">
         <v>368460.4</v>
       </c>
       <c r="AH76" s="77">
         <v>443683.8</v>
       </c>
-      <c r="AI76" s="347">
+      <c r="AI76" s="345">
         <v>565406.72900000005</v>
       </c>
-      <c r="AJ76" s="362" t="s">
-[...2 lines deleted...]
-      <c r="AK76" s="360"/>
+      <c r="AJ76" s="359">
+        <v>608990.69999999995</v>
+      </c>
+      <c r="AK76" s="358"/>
     </row>
-    <row r="77" spans="1:37" s="190" customFormat="1" ht="12.75">
+    <row r="77" spans="1:37" s="189" customFormat="1">
       <c r="A77" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B77" s="77">
         <v>116</v>
       </c>
       <c r="C77" s="77">
         <v>62</v>
       </c>
       <c r="D77" s="77">
         <v>46</v>
       </c>
       <c r="E77" s="77">
         <v>47</v>
       </c>
       <c r="F77" s="77">
         <v>53</v>
       </c>
       <c r="G77" s="77">
         <v>44</v>
       </c>
       <c r="H77" s="77">
         <v>51</v>
       </c>
       <c r="I77" s="77">
@@ -14679,273 +14507,273 @@
       </c>
       <c r="AA77" s="77">
         <v>105.1</v>
       </c>
       <c r="AB77" s="77">
         <v>113.1</v>
       </c>
       <c r="AC77" s="77">
         <v>109.1</v>
       </c>
       <c r="AD77" s="77">
         <v>108.3</v>
       </c>
       <c r="AE77" s="77">
         <v>122.3</v>
       </c>
       <c r="AF77" s="77">
         <v>110.5</v>
       </c>
       <c r="AG77" s="76">
         <v>104.1</v>
       </c>
       <c r="AH77" s="77">
         <v>116.8</v>
       </c>
-      <c r="AI77" s="318">
+      <c r="AI77" s="317">
         <v>125.9</v>
       </c>
-      <c r="AJ77" s="362" t="s">
-[...2 lines deleted...]
-      <c r="AK77" s="360"/>
+      <c r="AJ77" s="359">
+        <v>103.9</v>
+      </c>
+      <c r="AK77" s="358"/>
     </row>
-    <row r="78" spans="1:37" s="332" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A78" s="327" t="s">
+    <row r="78" spans="1:37" s="331" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A78" s="326" t="s">
         <v>214</v>
       </c>
-      <c r="B78" s="328" t="s">
+      <c r="B78" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="C78" s="328" t="s">
+      <c r="C78" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="D78" s="328" t="s">
+      <c r="D78" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="E78" s="328" t="s">
+      <c r="E78" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="F78" s="328" t="s">
+      <c r="F78" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="G78" s="328" t="s">
+      <c r="G78" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="H78" s="328" t="s">
+      <c r="H78" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="I78" s="328" t="s">
+      <c r="I78" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="J78" s="329">
+      <c r="J78" s="328">
         <v>4515</v>
       </c>
-      <c r="K78" s="330">
+      <c r="K78" s="329">
         <v>4962</v>
       </c>
-      <c r="L78" s="330">
+      <c r="L78" s="329">
         <v>5447</v>
       </c>
-      <c r="M78" s="329">
+      <c r="M78" s="328">
         <v>5852</v>
       </c>
-      <c r="N78" s="329">
+      <c r="N78" s="328">
         <v>6093</v>
       </c>
-      <c r="O78" s="329">
+      <c r="O78" s="328">
         <v>6721</v>
       </c>
-      <c r="P78" s="329">
+      <c r="P78" s="328">
         <v>7151</v>
       </c>
-      <c r="Q78" s="329">
+      <c r="Q78" s="328">
         <v>7492</v>
       </c>
-      <c r="R78" s="329">
+      <c r="R78" s="328">
         <v>7898</v>
       </c>
-      <c r="S78" s="329">
+      <c r="S78" s="328">
         <v>8235</v>
       </c>
-      <c r="T78" s="271">
+      <c r="T78" s="270">
         <v>8806</v>
       </c>
-      <c r="U78" s="271">
+      <c r="U78" s="270">
         <v>8599</v>
       </c>
-      <c r="V78" s="331">
+      <c r="V78" s="330">
         <v>8885</v>
       </c>
-      <c r="W78" s="331">
+      <c r="W78" s="330">
         <v>9148</v>
       </c>
-      <c r="X78" s="331">
+      <c r="X78" s="330">
         <v>9367</v>
       </c>
-      <c r="Y78" s="331">
+      <c r="Y78" s="330">
         <v>9489</v>
       </c>
-      <c r="Z78" s="331">
+      <c r="Z78" s="330">
         <v>9548</v>
       </c>
-      <c r="AA78" s="271">
+      <c r="AA78" s="270">
         <v>10016</v>
       </c>
-      <c r="AB78" s="271">
+      <c r="AB78" s="270">
         <v>10322</v>
       </c>
-      <c r="AC78" s="271">
+      <c r="AC78" s="270">
         <v>10445</v>
       </c>
-      <c r="AD78" s="271">
+      <c r="AD78" s="270">
         <v>10303</v>
       </c>
-      <c r="AE78" s="271">
+      <c r="AE78" s="270">
         <v>10294</v>
       </c>
-      <c r="AF78" s="295">
+      <c r="AF78" s="294">
         <v>10557</v>
       </c>
-      <c r="AG78" s="295">
+      <c r="AG78" s="294">
         <v>11176</v>
       </c>
-      <c r="AH78" s="295">
+      <c r="AH78" s="294">
         <v>11431</v>
       </c>
-      <c r="AI78" s="337">
+      <c r="AI78" s="336">
         <v>11209</v>
       </c>
-      <c r="AJ78" s="368"/>
+      <c r="AJ78" s="365"/>
     </row>
-    <row r="79" spans="1:37" s="332" customFormat="1" ht="12" customHeight="1">
-      <c r="A79" s="327" t="s">
+    <row r="79" spans="1:37" s="331" customFormat="1" ht="12" customHeight="1">
+      <c r="A79" s="326" t="s">
         <v>215</v>
       </c>
-      <c r="B79" s="328" t="s">
+      <c r="B79" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="C79" s="328" t="s">
+      <c r="C79" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="D79" s="328" t="s">
+      <c r="D79" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="E79" s="328" t="s">
+      <c r="E79" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="F79" s="328" t="s">
+      <c r="F79" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="G79" s="328" t="s">
+      <c r="G79" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="H79" s="328" t="s">
+      <c r="H79" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="I79" s="328" t="s">
+      <c r="I79" s="327" t="s">
         <v>108</v>
       </c>
-      <c r="J79" s="329">
+      <c r="J79" s="328">
         <v>4123</v>
       </c>
-      <c r="K79" s="329">
+      <c r="K79" s="328">
         <v>4415</v>
       </c>
-      <c r="L79" s="330">
+      <c r="L79" s="329">
         <v>4636</v>
       </c>
-      <c r="M79" s="329">
+      <c r="M79" s="328">
         <v>5045</v>
       </c>
-      <c r="N79" s="329">
+      <c r="N79" s="328">
         <v>5107</v>
       </c>
-      <c r="O79" s="329">
+      <c r="O79" s="328">
         <v>5522</v>
       </c>
-      <c r="P79" s="329">
+      <c r="P79" s="328">
         <v>5988</v>
       </c>
-      <c r="Q79" s="333">
+      <c r="Q79" s="332">
         <v>5640</v>
       </c>
-      <c r="R79" s="333">
+      <c r="R79" s="332">
         <v>5538</v>
       </c>
-      <c r="S79" s="333">
+      <c r="S79" s="332">
         <v>5449</v>
       </c>
-      <c r="T79" s="271">
+      <c r="T79" s="270">
         <v>5928</v>
       </c>
-      <c r="U79" s="271">
+      <c r="U79" s="270">
         <v>5513</v>
       </c>
-      <c r="V79" s="331">
+      <c r="V79" s="330">
         <v>5498</v>
       </c>
-      <c r="W79" s="331">
+      <c r="W79" s="330">
         <v>5458</v>
       </c>
-      <c r="X79" s="331">
+      <c r="X79" s="330">
         <v>5741</v>
       </c>
-      <c r="Y79" s="331">
+      <c r="Y79" s="330">
         <v>5840</v>
       </c>
-      <c r="Z79" s="331">
+      <c r="Z79" s="330">
         <v>6316</v>
       </c>
-      <c r="AA79" s="271">
+      <c r="AA79" s="270">
         <v>6749</v>
       </c>
-      <c r="AB79" s="271">
+      <c r="AB79" s="270">
         <v>7252</v>
       </c>
-      <c r="AC79" s="271">
+      <c r="AC79" s="270">
         <v>7473</v>
       </c>
-      <c r="AD79" s="271">
+      <c r="AD79" s="270">
         <v>7862</v>
       </c>
-      <c r="AE79" s="271">
+      <c r="AE79" s="270">
         <v>8186</v>
       </c>
-      <c r="AF79" s="295">
+      <c r="AF79" s="294">
         <v>8692</v>
       </c>
-      <c r="AG79" s="295">
+      <c r="AG79" s="294">
         <v>9561</v>
       </c>
-      <c r="AH79" s="295">
+      <c r="AH79" s="294">
         <v>9655</v>
       </c>
-      <c r="AI79" s="337">
+      <c r="AI79" s="336">
         <v>9229</v>
       </c>
-      <c r="AJ79" s="368"/>
+      <c r="AJ79" s="365"/>
     </row>
     <row r="80" spans="1:37" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A80" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>108</v>
@@ -15003,57 +14831,59 @@
       </c>
       <c r="Z80" s="14">
         <v>224.5</v>
       </c>
       <c r="AA80" s="14">
         <v>180.2</v>
       </c>
       <c r="AB80" s="100">
         <v>185.2</v>
       </c>
       <c r="AC80" s="100">
         <v>226.3</v>
       </c>
       <c r="AD80" s="100">
         <v>241.3</v>
       </c>
       <c r="AE80" s="100">
         <v>339.4</v>
       </c>
       <c r="AF80" s="100">
         <v>411.1</v>
       </c>
       <c r="AG80" s="77">
         <v>8839.7000000000007</v>
       </c>
-      <c r="AH80" s="296" t="s">
+      <c r="AH80" s="295" t="s">
         <v>206</v>
       </c>
-      <c r="AI80" s="347">
+      <c r="AI80" s="345">
         <v>2788.9</v>
       </c>
-      <c r="AJ80" s="359"/>
+      <c r="AJ80" s="357">
+        <v>3733.5</v>
+      </c>
     </row>
     <row r="81" spans="1:36" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A81" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B81" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F81" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>108</v>
@@ -15111,97 +14941,99 @@
       </c>
       <c r="Z81" s="1">
         <v>4</v>
       </c>
       <c r="AA81" s="10">
         <v>5</v>
       </c>
       <c r="AB81" s="10">
         <v>5</v>
       </c>
       <c r="AC81" s="5">
         <v>5</v>
       </c>
       <c r="AD81" s="5">
         <v>5</v>
       </c>
       <c r="AE81" s="15">
         <v>5</v>
       </c>
       <c r="AF81" s="15">
         <v>8</v>
       </c>
       <c r="AG81" s="30">
         <v>7</v>
       </c>
-      <c r="AH81" s="297">
+      <c r="AH81" s="296">
         <v>7</v>
       </c>
-      <c r="AI81" s="297">
+      <c r="AI81" s="296">
         <v>7</v>
       </c>
-      <c r="AJ81" s="359"/>
+      <c r="AJ81" s="375">
+        <v>9</v>
+      </c>
     </row>
     <row r="82" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A82" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B82" s="15"/>
       <c r="C82" s="15"/>
       <c r="D82" s="15"/>
       <c r="E82" s="15"/>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15"/>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
       <c r="P82" s="5"/>
       <c r="Q82" s="5"/>
       <c r="R82" s="5"/>
       <c r="S82" s="5"/>
       <c r="T82" s="5"/>
       <c r="U82" s="5"/>
       <c r="V82" s="5"/>
       <c r="W82" s="1"/>
       <c r="X82" s="1"/>
       <c r="Y82" s="1"/>
       <c r="Z82" s="1"/>
       <c r="AA82" s="10"/>
       <c r="AB82" s="10"/>
       <c r="AC82" s="7"/>
       <c r="AD82" s="7"/>
       <c r="AE82" s="15"/>
       <c r="AF82" s="15"/>
       <c r="AG82" s="30"/>
-      <c r="AH82" s="297"/>
-[...1 lines deleted...]
-      <c r="AJ82" s="359"/>
+      <c r="AH82" s="296"/>
+      <c r="AI82" s="334"/>
+      <c r="AJ82" s="375"/>
     </row>
     <row r="83" spans="1:36" s="3" customFormat="1">
       <c r="A83" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15"/>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15" t="s">
         <v>108</v>
       </c>
       <c r="L83" s="15" t="s">
         <v>111</v>
       </c>
       <c r="M83" s="15" t="s">
         <v>108</v>
       </c>
       <c r="N83" s="15" t="s">
         <v>111</v>
@@ -15241,57 +15073,59 @@
       </c>
       <c r="Z83" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AA83" s="10">
         <v>1</v>
       </c>
       <c r="AB83" s="10">
         <v>1</v>
       </c>
       <c r="AC83" s="1">
         <v>1</v>
       </c>
       <c r="AD83" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AE83" s="15" t="s">
         <v>28</v>
       </c>
       <c r="AF83" s="15">
         <v>1</v>
       </c>
       <c r="AG83" s="30">
         <v>1</v>
       </c>
-      <c r="AH83" s="297">
+      <c r="AH83" s="296">
         <v>1</v>
       </c>
       <c r="AI83" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="AJ83" s="359"/>
+      <c r="AJ83" s="375">
+        <v>1</v>
+      </c>
     </row>
     <row r="84" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A84" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B84" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F84" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>108</v>
@@ -15349,57 +15183,59 @@
       </c>
       <c r="Z84" s="5">
         <v>1</v>
       </c>
       <c r="AA84" s="5">
         <v>1</v>
       </c>
       <c r="AB84" s="5">
         <v>1</v>
       </c>
       <c r="AC84" s="1">
         <v>1</v>
       </c>
       <c r="AD84" s="1">
         <v>1</v>
       </c>
       <c r="AE84" s="5">
         <v>1</v>
       </c>
       <c r="AF84" s="5">
         <v>1</v>
       </c>
       <c r="AG84" s="20">
         <v>1</v>
       </c>
-      <c r="AH84" s="297">
+      <c r="AH84" s="296">
         <v>1</v>
       </c>
-      <c r="AI84" s="297">
+      <c r="AI84" s="296">
         <v>1</v>
       </c>
-      <c r="AJ84" s="359"/>
+      <c r="AJ84" s="375">
+        <v>1</v>
+      </c>
     </row>
     <row r="85" spans="1:36" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A85" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B85" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F85" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>108</v>
@@ -15457,57 +15293,59 @@
       </c>
       <c r="Z85" s="1">
         <v>3</v>
       </c>
       <c r="AA85" s="5">
         <v>3</v>
       </c>
       <c r="AB85" s="5">
         <v>3</v>
       </c>
       <c r="AC85" s="5">
         <v>3</v>
       </c>
       <c r="AD85" s="5">
         <v>4</v>
       </c>
       <c r="AE85" s="5">
         <v>4</v>
       </c>
       <c r="AF85" s="5">
         <v>6</v>
       </c>
       <c r="AG85" s="20">
         <v>5</v>
       </c>
-      <c r="AH85" s="297">
+      <c r="AH85" s="296">
         <v>5</v>
       </c>
-      <c r="AI85" s="297">
+      <c r="AI85" s="296">
         <v>6</v>
       </c>
-      <c r="AJ85" s="359"/>
+      <c r="AJ85" s="375">
+        <v>7</v>
+      </c>
     </row>
     <row r="86" spans="1:36" s="3" customFormat="1">
       <c r="A86" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B86" s="15"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="P86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Q86" s="5" t="s">
@@ -15539,57 +15377,59 @@
       </c>
       <c r="Z86" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AA86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AB86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AC86" s="1" t="s">
         <v>108</v>
       </c>
       <c r="AD86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AE86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AF86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AG86" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="AH86" s="297" t="s">
+      <c r="AH86" s="296" t="s">
         <v>108</v>
       </c>
-      <c r="AI86" s="297" t="s">
+      <c r="AI86" s="296" t="s">
         <v>108</v>
       </c>
-      <c r="AJ86" s="359"/>
+      <c r="AJ86" s="296" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="87" spans="1:36" s="3" customFormat="1" ht="11.25" customHeight="1">
       <c r="A87" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B87" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>108</v>
@@ -15647,57 +15487,59 @@
       </c>
       <c r="Z87" s="1">
         <v>182</v>
       </c>
       <c r="AA87" s="1">
         <v>135</v>
       </c>
       <c r="AB87" s="1">
         <v>93</v>
       </c>
       <c r="AC87" s="1">
         <v>90</v>
       </c>
       <c r="AD87" s="1">
         <v>92</v>
       </c>
       <c r="AE87" s="5">
         <v>120</v>
       </c>
       <c r="AF87" s="5">
         <v>163</v>
       </c>
       <c r="AG87" s="20">
         <v>161</v>
       </c>
-      <c r="AH87" s="297">
+      <c r="AH87" s="296">
         <v>162</v>
       </c>
-      <c r="AI87" s="297">
+      <c r="AI87" s="296">
         <v>133</v>
       </c>
-      <c r="AJ87" s="359"/>
+      <c r="AJ87" s="376">
+        <v>148</v>
+      </c>
     </row>
     <row r="88" spans="1:36" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A88" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B88" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F88" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>108</v>
@@ -15755,97 +15597,99 @@
       </c>
       <c r="Z88" s="1">
         <v>110</v>
       </c>
       <c r="AA88" s="1">
         <v>81</v>
       </c>
       <c r="AB88" s="1">
         <v>64</v>
       </c>
       <c r="AC88" s="1">
         <v>68</v>
       </c>
       <c r="AD88" s="1">
         <v>71</v>
       </c>
       <c r="AE88" s="5">
         <v>102</v>
       </c>
       <c r="AF88" s="5">
         <v>114</v>
       </c>
       <c r="AG88" s="20">
         <v>118</v>
       </c>
-      <c r="AH88" s="297">
+      <c r="AH88" s="296">
         <v>115</v>
       </c>
-      <c r="AI88" s="297">
+      <c r="AI88" s="296">
         <v>104</v>
       </c>
-      <c r="AJ88" s="359"/>
+      <c r="AJ88" s="376">
+        <v>121</v>
+      </c>
     </row>
     <row r="89" spans="1:36" s="3" customFormat="1">
       <c r="A89" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B89" s="15"/>
       <c r="C89" s="15"/>
       <c r="D89" s="15"/>
       <c r="E89" s="15"/>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="5"/>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
       <c r="P89" s="5"/>
       <c r="Q89" s="5"/>
       <c r="R89" s="5"/>
       <c r="S89" s="5"/>
       <c r="T89" s="5"/>
       <c r="U89" s="5"/>
       <c r="V89" s="5"/>
       <c r="W89" s="1"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="1"/>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1"/>
       <c r="AB89" s="1"/>
       <c r="AC89" s="1"/>
       <c r="AD89" s="1"/>
       <c r="AE89" s="5"/>
       <c r="AF89" s="5"/>
       <c r="AG89" s="20"/>
-      <c r="AH89" s="297"/>
+      <c r="AH89" s="296"/>
       <c r="AI89" s="8"/>
-      <c r="AJ89" s="359"/>
+      <c r="AJ89" s="376"/>
     </row>
     <row r="90" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>108</v>
@@ -15903,57 +15747,59 @@
       </c>
       <c r="Z90" s="1">
         <v>7</v>
       </c>
       <c r="AA90" s="1">
         <v>5</v>
       </c>
       <c r="AB90" s="1">
         <v>3</v>
       </c>
       <c r="AC90" s="1" t="s">
         <v>75</v>
       </c>
       <c r="AD90" s="1">
         <v>5</v>
       </c>
       <c r="AE90" s="5">
         <v>5</v>
       </c>
       <c r="AF90" s="5">
         <v>5</v>
       </c>
       <c r="AG90" s="20">
         <v>6</v>
       </c>
-      <c r="AH90" s="297">
+      <c r="AH90" s="296">
         <v>8</v>
       </c>
-      <c r="AI90" s="297">
+      <c r="AI90" s="296">
         <v>7</v>
       </c>
-      <c r="AJ90" s="359"/>
+      <c r="AJ90" s="376">
+        <v>5</v>
+      </c>
     </row>
     <row r="91" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F91" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>108</v>
@@ -16011,57 +15857,59 @@
       </c>
       <c r="Z91" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AA91" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AB91" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AC91" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AD91" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AE91" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AF91" s="5">
         <v>1</v>
       </c>
       <c r="AG91" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="AH91" s="297" t="s">
+      <c r="AH91" s="296" t="s">
         <v>108</v>
       </c>
-      <c r="AI91" s="297" t="s">
+      <c r="AI91" s="296" t="s">
         <v>108</v>
       </c>
-      <c r="AJ91" s="359"/>
+      <c r="AJ91" s="377" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="92" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B92" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F92" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>108</v>
@@ -16119,57 +15967,59 @@
       </c>
       <c r="Z92" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AA92" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AB92" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AC92" s="5" t="s">
         <v>75</v>
       </c>
       <c r="AD92" s="5">
         <v>2</v>
       </c>
       <c r="AE92" s="5">
         <v>3</v>
       </c>
       <c r="AF92" s="5" t="s">
         <v>75</v>
       </c>
       <c r="AG92" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="AH92" s="297">
+      <c r="AH92" s="296">
         <v>14</v>
       </c>
-      <c r="AI92" s="297">
+      <c r="AI92" s="296">
         <v>15</v>
       </c>
-      <c r="AJ92" s="359"/>
+      <c r="AJ92" s="376">
+        <v>20</v>
+      </c>
     </row>
     <row r="93" spans="1:36" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A93" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F93" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>108</v>
@@ -16233,51 +16083,53 @@
       </c>
       <c r="AB93" s="1">
         <v>19</v>
       </c>
       <c r="AC93" s="1">
         <v>20</v>
       </c>
       <c r="AD93" s="1">
         <v>22</v>
       </c>
       <c r="AE93" s="5">
         <v>27</v>
       </c>
       <c r="AF93" s="5">
         <v>33</v>
       </c>
       <c r="AG93" s="20">
         <v>34</v>
       </c>
       <c r="AH93" s="15">
         <v>33</v>
       </c>
       <c r="AI93" s="15">
         <v>32</v>
       </c>
-      <c r="AJ93" s="359"/>
+      <c r="AJ93" s="376">
+        <v>32</v>
+      </c>
     </row>
     <row r="94" spans="1:36" s="3" customFormat="1">
       <c r="A94" s="61" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="48"/>
       <c r="C94" s="48"/>
       <c r="D94" s="48"/>
       <c r="E94" s="48"/>
       <c r="F94" s="48"/>
       <c r="G94" s="48"/>
       <c r="H94" s="48"/>
       <c r="I94" s="48"/>
       <c r="J94" s="48"/>
       <c r="K94" s="48"/>
       <c r="L94" s="48"/>
       <c r="M94" s="48"/>
       <c r="N94" s="48"/>
       <c r="O94" s="48"/>
       <c r="P94" s="48"/>
       <c r="Q94" s="48"/>
       <c r="R94" s="48"/>
       <c r="S94" s="48"/>
       <c r="T94" s="48"/>
       <c r="U94" s="48"/>
@@ -16313,51 +16165,51 @@
       <c r="K95" s="70"/>
       <c r="L95" s="70"/>
       <c r="M95" s="70"/>
       <c r="N95" s="70"/>
       <c r="O95" s="70"/>
       <c r="P95" s="70"/>
       <c r="Q95" s="70"/>
       <c r="R95" s="70"/>
       <c r="S95" s="70"/>
       <c r="T95" s="70"/>
       <c r="U95" s="70"/>
       <c r="V95" s="70"/>
       <c r="W95" s="65"/>
       <c r="X95" s="65"/>
       <c r="Y95" s="65"/>
       <c r="Z95" s="65"/>
       <c r="AA95" s="65"/>
       <c r="AB95" s="65"/>
       <c r="AC95" s="66"/>
       <c r="AD95" s="66"/>
       <c r="AE95" s="66"/>
       <c r="AF95" s="66"/>
       <c r="AG95" s="67"/>
       <c r="AH95" s="65"/>
       <c r="AI95" s="16"/>
-      <c r="AJ95" s="365"/>
+      <c r="AJ95" s="362"/>
     </row>
     <row r="96" spans="1:36">
       <c r="A96" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="77">
         <v>7.4580000000000002</v>
       </c>
       <c r="C96" s="77">
         <v>75.331000000000003</v>
       </c>
       <c r="D96" s="77">
         <v>686.85</v>
       </c>
       <c r="E96" s="77">
         <v>9351.473</v>
       </c>
       <c r="F96" s="77">
         <v>17455.645</v>
       </c>
       <c r="G96" s="77">
         <v>17544.453000000001</v>
       </c>
       <c r="H96" s="77">
         <v>14928.343999999999</v>
@@ -16403,75 +16255,75 @@
       </c>
       <c r="V96" s="77">
         <v>116097.065</v>
       </c>
       <c r="W96" s="77">
         <v>125888.57799999999</v>
       </c>
       <c r="X96" s="77">
         <v>150398.139</v>
       </c>
       <c r="Y96" s="77">
         <v>161201.359</v>
       </c>
       <c r="Z96" s="77">
         <v>166903.72200000001</v>
       </c>
       <c r="AA96" s="77">
         <v>198031.9</v>
       </c>
       <c r="AB96" s="78">
         <v>240530.4</v>
       </c>
       <c r="AC96" s="78">
         <v>243039.1</v>
       </c>
-      <c r="AD96" s="254">
+      <c r="AD96" s="253">
         <v>263576</v>
       </c>
-      <c r="AE96" s="255">
+      <c r="AE96" s="254">
         <v>315516.09999999998</v>
       </c>
-      <c r="AF96" s="243">
+      <c r="AF96" s="242">
         <v>394666.2</v>
       </c>
       <c r="AG96" s="78">
         <v>519686.1</v>
       </c>
-      <c r="AH96" s="182">
+      <c r="AH96" s="181">
         <v>674861.89800000004</v>
       </c>
-      <c r="AI96" s="274">
+      <c r="AI96" s="273">
         <v>714237.37300000002</v>
       </c>
-      <c r="AJ96" s="367">
+      <c r="AJ96" s="364">
         <v>942366.6</v>
       </c>
     </row>
     <row r="97" spans="1:36">
       <c r="A97" s="34" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B97" s="101">
         <v>4.3370803505486766</v>
       </c>
       <c r="C97" s="101">
         <v>2.7958275064503968</v>
       </c>
       <c r="D97" s="101">
         <v>2.8891535451030794</v>
       </c>
       <c r="E97" s="101">
         <v>2.4999158783831135</v>
       </c>
       <c r="F97" s="101">
         <v>2.513039233158239</v>
       </c>
       <c r="G97" s="101">
         <v>2.3710554473906567</v>
       </c>
       <c r="H97" s="101">
         <v>1.9098393671354736</v>
       </c>
       <c r="I97" s="101">
         <v>2.5966677900922051</v>
       </c>
@@ -16531,51 +16383,51 @@
       </c>
       <c r="AB97" s="101">
         <v>1.0554110132017098</v>
       </c>
       <c r="AC97" s="101">
         <v>0.89293311193782632</v>
       </c>
       <c r="AD97" s="101">
         <v>0.89711678122354999</v>
       </c>
       <c r="AE97" s="101">
         <v>1.1673457070219786</v>
       </c>
       <c r="AF97" s="101">
         <v>1.0494699902211155</v>
       </c>
       <c r="AG97" s="101">
         <v>1.0654307557019111</v>
       </c>
       <c r="AH97" s="88">
         <v>1.4</v>
       </c>
       <c r="AI97" s="88">
         <v>1.4</v>
       </c>
-      <c r="AJ97" s="183">
+      <c r="AJ97" s="182">
         <v>1.5</v>
       </c>
     </row>
     <row r="98" spans="1:36" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A98" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B98" s="77">
         <v>94.6</v>
       </c>
       <c r="C98" s="77">
         <v>85.1</v>
       </c>
       <c r="D98" s="77">
         <v>88.6</v>
       </c>
       <c r="E98" s="77">
         <v>80.8</v>
       </c>
       <c r="F98" s="77">
         <v>58.3</v>
       </c>
       <c r="G98" s="77">
         <v>73.400000000000006</v>
       </c>
@@ -16620,342 +16472,342 @@
       </c>
       <c r="U98" s="77">
         <v>100.2</v>
       </c>
       <c r="V98" s="77">
         <v>107.1</v>
       </c>
       <c r="W98" s="88">
         <v>102.5</v>
       </c>
       <c r="X98" s="88">
         <v>105.1</v>
       </c>
       <c r="Y98" s="77">
         <v>103.2</v>
       </c>
       <c r="Z98" s="77">
         <v>101.1</v>
       </c>
       <c r="AA98" s="77">
         <v>100.5</v>
       </c>
       <c r="AB98" s="78">
         <v>108.5</v>
       </c>
-      <c r="AC98" s="163">
+      <c r="AC98" s="162">
         <v>101.9</v>
       </c>
-      <c r="AD98" s="163">
+      <c r="AD98" s="162">
         <v>103.9</v>
       </c>
       <c r="AE98" s="84">
         <v>105.1</v>
       </c>
-      <c r="AF98" s="243">
+      <c r="AF98" s="242">
         <v>107.2</v>
       </c>
-      <c r="AG98" s="256">
+      <c r="AG98" s="255">
         <v>104.6</v>
       </c>
       <c r="AH98" s="88">
         <v>114.4</v>
       </c>
-      <c r="AI98" s="318">
+      <c r="AI98" s="317">
         <v>104.6</v>
       </c>
-      <c r="AJ98" s="362">
+      <c r="AJ98" s="359">
         <v>119.9</v>
       </c>
     </row>
     <row r="99" spans="1:36" s="42" customFormat="1" ht="12.75" customHeight="1">
       <c r="A99" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="AH99" s="183"/>
-[...1 lines deleted...]
-      <c r="AJ99" s="336"/>
+      <c r="AH99" s="182"/>
+      <c r="AI99" s="335"/>
+      <c r="AJ99" s="335"/>
     </row>
     <row r="100" spans="1:36">
       <c r="A100" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B100" s="257">
+      <c r="B100" s="256">
         <v>2.7E-2</v>
       </c>
-      <c r="C100" s="257">
+      <c r="C100" s="256">
         <v>0.157</v>
       </c>
-      <c r="D100" s="257">
+      <c r="D100" s="256">
         <v>1.9670000000000001</v>
       </c>
-      <c r="E100" s="257">
+      <c r="E100" s="256">
         <v>19.853000000000002</v>
       </c>
-      <c r="F100" s="257">
+      <c r="F100" s="256">
         <v>31.364000000000001</v>
       </c>
-      <c r="G100" s="257">
+      <c r="G100" s="256">
         <v>314.20600000000002</v>
       </c>
-      <c r="H100" s="257">
+      <c r="H100" s="256">
         <v>288.32</v>
       </c>
-      <c r="I100" s="257">
+      <c r="I100" s="256">
         <v>79.293000000000006</v>
       </c>
-      <c r="J100" s="257">
+      <c r="J100" s="256">
         <v>0.27100000000000002</v>
       </c>
-      <c r="K100" s="257">
+      <c r="K100" s="256">
         <v>0.13200000000000001</v>
       </c>
-      <c r="L100" s="257">
+      <c r="L100" s="256">
         <v>15.228</v>
       </c>
-      <c r="M100" s="257">
+      <c r="M100" s="256">
         <v>23.311</v>
       </c>
-      <c r="N100" s="257">
+      <c r="N100" s="256">
         <v>17.390999999999998</v>
       </c>
-      <c r="O100" s="257">
+      <c r="O100" s="256">
         <v>57.878</v>
       </c>
-      <c r="P100" s="257">
+      <c r="P100" s="256">
         <v>117.67700000000001</v>
       </c>
-      <c r="Q100" s="257">
+      <c r="Q100" s="256">
         <v>392.12200000000001</v>
       </c>
-      <c r="R100" s="257">
+      <c r="R100" s="256">
         <v>500.42700000000002</v>
       </c>
-      <c r="S100" s="257">
+      <c r="S100" s="256">
         <v>210.14</v>
       </c>
-      <c r="T100" s="257">
+      <c r="T100" s="256">
         <v>275.911</v>
       </c>
-      <c r="U100" s="257">
+      <c r="U100" s="256">
         <v>387.78800000000001</v>
       </c>
-      <c r="V100" s="257">
+      <c r="V100" s="256">
         <v>799.34199999999998</v>
       </c>
-      <c r="W100" s="257">
+      <c r="W100" s="256">
         <v>1540.354</v>
       </c>
-      <c r="X100" s="257">
+      <c r="X100" s="256">
         <v>1785.886</v>
       </c>
-      <c r="Y100" s="257">
+      <c r="Y100" s="256">
         <v>2001.116</v>
       </c>
-      <c r="Z100" s="257">
+      <c r="Z100" s="256">
         <v>1558.116</v>
       </c>
-      <c r="AA100" s="257">
+      <c r="AA100" s="256">
         <v>3170.8</v>
       </c>
-      <c r="AB100" s="258">
+      <c r="AB100" s="257">
         <v>2063.8000000000002</v>
       </c>
-      <c r="AC100" s="258">
+      <c r="AC100" s="257">
         <v>2760</v>
       </c>
-      <c r="AD100" s="259">
+      <c r="AD100" s="258">
         <v>4594</v>
       </c>
-      <c r="AE100" s="255">
+      <c r="AE100" s="254">
         <v>7127.7999999999993</v>
       </c>
-      <c r="AF100" s="243">
+      <c r="AF100" s="242">
         <v>11916.4</v>
       </c>
       <c r="AG100" s="78">
         <v>18454.2</v>
       </c>
-      <c r="AH100" s="182">
+      <c r="AH100" s="181">
         <v>16154.374</v>
       </c>
-      <c r="AI100" s="274">
+      <c r="AI100" s="273">
         <v>8547.1460000000006</v>
       </c>
-      <c r="AJ100" s="367">
+      <c r="AJ100" s="364">
         <v>9836.9</v>
       </c>
     </row>
     <row r="101" spans="1:36" s="42" customFormat="1" ht="12.75" customHeight="1">
       <c r="A101" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="I101" s="260">
+      <c r="I101" s="259">
         <v>791</v>
       </c>
       <c r="J101" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="K101" s="260">
+      <c r="K101" s="259">
         <v>799.8</v>
       </c>
-      <c r="L101" s="260">
+      <c r="L101" s="259">
         <v>5107</v>
       </c>
-      <c r="M101" s="260">
+      <c r="M101" s="259">
         <v>113.2</v>
       </c>
-      <c r="N101" s="260">
+      <c r="N101" s="259">
         <v>80.599999999999994</v>
       </c>
-      <c r="O101" s="260">
+      <c r="O101" s="259">
         <v>297.5</v>
       </c>
-      <c r="P101" s="260">
+      <c r="P101" s="259">
         <v>131.80000000000001</v>
       </c>
-      <c r="Q101" s="260">
+      <c r="Q101" s="259">
         <v>210.5</v>
       </c>
-      <c r="R101" s="260">
+      <c r="R101" s="259">
         <v>101.6</v>
       </c>
-      <c r="S101" s="260">
+      <c r="S101" s="259">
         <v>66.3</v>
       </c>
       <c r="T101" s="95">
         <v>130.1</v>
       </c>
       <c r="U101" s="94">
         <v>120.9</v>
       </c>
       <c r="V101" s="95">
         <v>211.9</v>
       </c>
       <c r="W101" s="77">
         <v>199.3</v>
       </c>
       <c r="X101" s="94">
         <v>107.1</v>
       </c>
       <c r="Y101" s="95">
         <v>123.2</v>
       </c>
-      <c r="Z101" s="261">
+      <c r="Z101" s="260">
         <v>87.6</v>
       </c>
       <c r="AA101" s="94">
         <v>66.2</v>
       </c>
-      <c r="AB101" s="262">
+      <c r="AB101" s="261">
         <v>140.69999999999999</v>
       </c>
       <c r="AC101" s="94">
         <v>110.4</v>
       </c>
-      <c r="AD101" s="263">
+      <c r="AD101" s="262">
         <v>113.5</v>
       </c>
       <c r="AE101" s="84">
         <v>100.3</v>
       </c>
-      <c r="AF101" s="243">
+      <c r="AF101" s="242">
         <v>114.3</v>
       </c>
-      <c r="AG101" s="256">
+      <c r="AG101" s="255">
         <v>113.6</v>
       </c>
       <c r="AH101" s="88">
         <v>91</v>
       </c>
-      <c r="AI101" s="318">
+      <c r="AI101" s="317">
         <v>68.3</v>
       </c>
-      <c r="AJ101" s="362">
+      <c r="AJ101" s="359">
         <v>108.6</v>
       </c>
     </row>
     <row r="102" spans="1:36" s="42" customFormat="1">
       <c r="A102" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B102" s="257"/>
-[...29 lines deleted...]
-      <c r="AF102" s="243"/>
+      <c r="B102" s="256"/>
+      <c r="C102" s="256"/>
+      <c r="D102" s="256"/>
+      <c r="E102" s="256"/>
+      <c r="F102" s="256"/>
+      <c r="G102" s="256"/>
+      <c r="H102" s="256"/>
+      <c r="I102" s="256"/>
+      <c r="J102" s="256"/>
+      <c r="K102" s="256"/>
+      <c r="L102" s="256"/>
+      <c r="M102" s="256"/>
+      <c r="N102" s="256"/>
+      <c r="O102" s="256"/>
+      <c r="P102" s="256"/>
+      <c r="Q102" s="256"/>
+      <c r="R102" s="256"/>
+      <c r="S102" s="256"/>
+      <c r="T102" s="256"/>
+      <c r="U102" s="256"/>
+      <c r="V102" s="256"/>
+      <c r="W102" s="256"/>
+      <c r="X102" s="256"/>
+      <c r="Y102" s="256"/>
+      <c r="Z102" s="256"/>
+      <c r="AA102" s="256"/>
+      <c r="AB102" s="257"/>
+      <c r="AC102" s="257"/>
+      <c r="AD102" s="258"/>
+      <c r="AE102" s="254"/>
+      <c r="AF102" s="242"/>
       <c r="AG102" s="78"/>
-      <c r="AH102" s="184"/>
-[...1 lines deleted...]
-      <c r="AJ102" s="336"/>
+      <c r="AH102" s="183"/>
+      <c r="AI102" s="335"/>
+      <c r="AJ102" s="335"/>
     </row>
     <row r="103" spans="1:36">
       <c r="A103" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B103" s="77">
         <v>6.8879999999999999</v>
       </c>
       <c r="C103" s="77">
         <v>61.106999999999999</v>
       </c>
       <c r="D103" s="77">
         <v>562.61900000000003</v>
       </c>
       <c r="E103" s="77">
         <v>6200.9129999999996</v>
       </c>
       <c r="F103" s="77">
         <v>11821.785</v>
       </c>
       <c r="G103" s="77">
         <v>11264.815000000001</v>
       </c>
       <c r="H103" s="77">
         <v>11217.700999999999</v>
@@ -17001,69 +16853,69 @@
       </c>
       <c r="V103" s="77">
         <v>88492.002999999997</v>
       </c>
       <c r="W103" s="77">
         <v>97771.082999999999</v>
       </c>
       <c r="X103" s="77">
         <v>115583.071</v>
       </c>
       <c r="Y103" s="77">
         <v>119391.276</v>
       </c>
       <c r="Z103" s="77">
         <v>120537.43399999999</v>
       </c>
       <c r="AA103" s="77">
         <v>144188.79999999999</v>
       </c>
       <c r="AB103" s="78">
         <v>171909.2</v>
       </c>
       <c r="AC103" s="78">
         <v>171240.9</v>
       </c>
-      <c r="AD103" s="254">
+      <c r="AD103" s="253">
         <v>195535.4</v>
       </c>
-      <c r="AE103" s="255">
+      <c r="AE103" s="254">
         <v>241422.8</v>
       </c>
-      <c r="AF103" s="243">
+      <c r="AF103" s="242">
         <v>305998.7</v>
       </c>
       <c r="AG103" s="78">
         <v>429099.5</v>
       </c>
-      <c r="AH103" s="182">
+      <c r="AH103" s="181">
         <v>571342.13300000003</v>
       </c>
-      <c r="AI103" s="274">
+      <c r="AI103" s="273">
         <v>607542.89</v>
       </c>
-      <c r="AJ103" s="367">
+      <c r="AJ103" s="364">
         <v>820136.6</v>
       </c>
     </row>
     <row r="104" spans="1:36" s="42" customFormat="1" ht="15" customHeight="1">
       <c r="A104" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="77">
         <v>94.1</v>
       </c>
       <c r="C104" s="77">
         <v>81</v>
       </c>
       <c r="D104" s="77">
         <v>85.9</v>
       </c>
       <c r="E104" s="77">
         <v>77.599999999999994</v>
       </c>
       <c r="F104" s="77">
         <v>56.3</v>
       </c>
       <c r="G104" s="77">
         <v>72.900000000000006</v>
       </c>
@@ -17108,77 +16960,77 @@
       </c>
       <c r="U104" s="77">
         <v>99.2</v>
       </c>
       <c r="V104" s="77">
         <v>107.1</v>
       </c>
       <c r="W104" s="77">
         <v>102.4</v>
       </c>
       <c r="X104" s="77">
         <v>104.5</v>
       </c>
       <c r="Y104" s="77">
         <v>100.6</v>
       </c>
       <c r="Z104" s="77">
         <v>100.6</v>
       </c>
       <c r="AA104" s="77">
         <v>98.2</v>
       </c>
       <c r="AB104" s="78">
         <v>108.9</v>
       </c>
-      <c r="AC104" s="163">
+      <c r="AC104" s="162">
         <v>100.2</v>
       </c>
-      <c r="AD104" s="163">
+      <c r="AD104" s="162">
         <v>103.2</v>
       </c>
       <c r="AE104" s="84">
         <v>108.5</v>
       </c>
-      <c r="AF104" s="243">
+      <c r="AF104" s="242">
         <v>108.5</v>
       </c>
-      <c r="AG104" s="256">
+      <c r="AG104" s="255">
         <v>110</v>
       </c>
-      <c r="AH104" s="185">
+      <c r="AH104" s="184">
         <v>115.8</v>
       </c>
-      <c r="AI104" s="318">
+      <c r="AI104" s="317">
         <v>107.8</v>
       </c>
-      <c r="AJ104" s="362">
+      <c r="AJ104" s="359">
         <v>123.2</v>
       </c>
     </row>
     <row r="105" spans="1:36" ht="21" customHeight="1">
-      <c r="A105" s="186" t="s">
+      <c r="A105" s="185" t="s">
         <v>52</v>
       </c>
       <c r="B105" s="89">
         <v>3.6720000000000002</v>
       </c>
       <c r="C105" s="89">
         <v>28.786000000000001</v>
       </c>
       <c r="D105" s="89">
         <v>306.35599999999999</v>
       </c>
       <c r="E105" s="89">
         <v>3227.902</v>
       </c>
       <c r="F105" s="89">
         <v>6689.6559999999999</v>
       </c>
       <c r="G105" s="89">
         <v>5899.9049999999997</v>
       </c>
       <c r="H105" s="89">
         <v>6687.0020000000004</v>
       </c>
       <c r="I105" s="89">
         <v>9495.0460000000003</v>
@@ -17209,81 +17061,81 @@
       </c>
       <c r="R105" s="76">
         <v>22397.848000000002</v>
       </c>
       <c r="S105" s="76">
         <v>32547.002</v>
       </c>
       <c r="T105" s="75">
         <v>34710.300000000003</v>
       </c>
       <c r="U105" s="75">
         <v>35661</v>
       </c>
       <c r="V105" s="76">
         <v>47652.6</v>
       </c>
       <c r="W105" s="76">
         <v>53440.665999999997</v>
       </c>
       <c r="X105" s="76">
         <v>64786.9</v>
       </c>
       <c r="Y105" s="76">
         <v>73601.600000000006</v>
       </c>
-      <c r="Z105" s="187">
+      <c r="Z105" s="186">
         <v>69362.399999999994</v>
       </c>
-      <c r="AA105" s="188" t="s">
+      <c r="AA105" s="187" t="s">
         <v>207</v>
       </c>
       <c r="AB105" s="77">
         <v>98497.4</v>
       </c>
       <c r="AC105" s="76">
         <v>102119.4</v>
       </c>
-      <c r="AD105" s="189">
+      <c r="AD105" s="188">
         <v>122478.7</v>
       </c>
-      <c r="AE105" s="189">
+      <c r="AE105" s="188">
         <v>142235.1</v>
       </c>
-      <c r="AF105" s="185">
+      <c r="AF105" s="184">
         <v>168629.2</v>
       </c>
       <c r="AG105" s="77">
         <v>239918.8</v>
       </c>
-      <c r="AH105" s="182">
+      <c r="AH105" s="181">
         <v>269189.685</v>
       </c>
-      <c r="AI105" s="274">
+      <c r="AI105" s="273">
         <v>282196.80300000001</v>
       </c>
-      <c r="AJ105" s="367">
+      <c r="AJ105" s="364">
         <v>384711.6</v>
       </c>
     </row>
     <row r="106" spans="1:36">
       <c r="A106" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B106" s="89">
         <v>0.06</v>
       </c>
       <c r="C106" s="89">
         <v>1.179</v>
       </c>
       <c r="D106" s="89">
         <v>6.8529999999999998</v>
       </c>
       <c r="E106" s="89">
         <v>111.605</v>
       </c>
       <c r="F106" s="89">
         <v>241.26300000000001</v>
       </c>
       <c r="G106" s="89">
         <v>379.65199999999999</v>
       </c>
@@ -17319,81 +17171,81 @@
       </c>
       <c r="R106" s="88">
         <v>430.92</v>
       </c>
       <c r="S106" s="88">
         <v>609.38400000000001</v>
       </c>
       <c r="T106" s="77">
         <v>576.9</v>
       </c>
       <c r="U106" s="77">
         <v>706.3</v>
       </c>
       <c r="V106" s="88">
         <v>952.3</v>
       </c>
       <c r="W106" s="77">
         <v>1513.51</v>
       </c>
       <c r="X106" s="88">
         <v>1220.3</v>
       </c>
       <c r="Y106" s="88">
         <v>688.2</v>
       </c>
-      <c r="Z106" s="264">
+      <c r="Z106" s="263">
         <v>803.4</v>
       </c>
-      <c r="AA106" s="264" t="s">
+      <c r="AA106" s="263" t="s">
         <v>160</v>
       </c>
       <c r="AB106" s="78">
         <v>2169.1</v>
       </c>
-      <c r="AC106" s="163" t="s">
+      <c r="AC106" s="162" t="s">
         <v>77</v>
       </c>
-      <c r="AD106" s="254">
+      <c r="AD106" s="253">
         <v>1651.8</v>
       </c>
       <c r="AE106" s="84">
         <v>2789.4</v>
       </c>
-      <c r="AF106" s="243">
+      <c r="AF106" s="242">
         <v>3183.1</v>
       </c>
       <c r="AG106" s="78">
         <v>13502.5</v>
       </c>
-      <c r="AH106" s="182">
+      <c r="AH106" s="181">
         <v>13391.637000000001</v>
       </c>
-      <c r="AI106" s="274">
+      <c r="AI106" s="273">
         <v>10492.523999999999</v>
       </c>
-      <c r="AJ106" s="367">
+      <c r="AJ106" s="364">
         <v>11972.4</v>
       </c>
     </row>
     <row r="107" spans="1:36">
       <c r="A107" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B107" s="89">
         <v>0.439</v>
       </c>
       <c r="C107" s="89">
         <v>3.47</v>
       </c>
       <c r="D107" s="89">
         <v>28.064</v>
       </c>
       <c r="E107" s="89">
         <v>210.48699999999999</v>
       </c>
       <c r="F107" s="89">
         <v>148.512</v>
       </c>
       <c r="G107" s="89">
         <v>242.35499999999999</v>
       </c>
@@ -17429,81 +17281,81 @@
       </c>
       <c r="R107" s="88">
         <v>464.55099999999999</v>
       </c>
       <c r="S107" s="88">
         <v>505.66899999999998</v>
       </c>
       <c r="T107" s="77">
         <v>457.3</v>
       </c>
       <c r="U107" s="77">
         <v>620.9</v>
       </c>
       <c r="V107" s="88">
         <v>845.8</v>
       </c>
       <c r="W107" s="88">
         <v>943.59400000000005</v>
       </c>
       <c r="X107" s="88">
         <v>1229.8</v>
       </c>
       <c r="Y107" s="88">
         <v>1589.7</v>
       </c>
-      <c r="Z107" s="264">
+      <c r="Z107" s="263">
         <v>1854.3</v>
       </c>
-      <c r="AA107" s="264" t="s">
+      <c r="AA107" s="263" t="s">
         <v>161</v>
       </c>
       <c r="AB107" s="78">
         <v>5241.6000000000004</v>
       </c>
       <c r="AC107" s="78">
         <v>1854</v>
       </c>
-      <c r="AD107" s="254">
+      <c r="AD107" s="253">
         <v>1602.7</v>
       </c>
       <c r="AE107" s="84">
         <v>2028.1</v>
       </c>
-      <c r="AF107" s="243">
+      <c r="AF107" s="242">
         <v>4169.8999999999996</v>
       </c>
       <c r="AG107" s="78">
         <v>6797.6</v>
       </c>
-      <c r="AH107" s="182">
+      <c r="AH107" s="181">
         <v>9264.6910000000007</v>
       </c>
-      <c r="AI107" s="274">
+      <c r="AI107" s="273">
         <v>8024.9120000000003</v>
       </c>
-      <c r="AJ107" s="367">
+      <c r="AJ107" s="364">
         <v>6795.2</v>
       </c>
     </row>
     <row r="108" spans="1:36" ht="21" customHeight="1">
       <c r="A108" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B108" s="89">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="C108" s="89">
         <v>0.92300000000000004</v>
       </c>
       <c r="D108" s="89">
         <v>9.4250000000000007</v>
       </c>
       <c r="E108" s="89">
         <v>84.757999999999996</v>
       </c>
       <c r="F108" s="89">
         <v>140.096</v>
       </c>
       <c r="G108" s="89">
         <v>96.328999999999994</v>
       </c>
@@ -17539,81 +17391,81 @@
       </c>
       <c r="R108" s="88">
         <v>249.15</v>
       </c>
       <c r="S108" s="88">
         <v>340.48399999999998</v>
       </c>
       <c r="T108" s="77">
         <v>236.3</v>
       </c>
       <c r="U108" s="77">
         <v>448.6</v>
       </c>
       <c r="V108" s="88">
         <v>600.5</v>
       </c>
       <c r="W108" s="88">
         <v>1155.3030000000001</v>
       </c>
       <c r="X108" s="88">
         <v>956.8</v>
       </c>
       <c r="Y108" s="88">
         <v>811.4</v>
       </c>
-      <c r="Z108" s="264">
+      <c r="Z108" s="263">
         <v>1382.9</v>
       </c>
-      <c r="AA108" s="264" t="s">
+      <c r="AA108" s="263" t="s">
         <v>162</v>
       </c>
       <c r="AB108" s="78">
         <v>1169</v>
       </c>
       <c r="AC108" s="78">
         <v>1910.4</v>
       </c>
-      <c r="AD108" s="254">
+      <c r="AD108" s="253">
         <v>1448.6</v>
       </c>
       <c r="AE108" s="84">
         <v>1241.9000000000001</v>
       </c>
-      <c r="AF108" s="243">
+      <c r="AF108" s="242">
         <v>2384.4</v>
       </c>
       <c r="AG108" s="78">
         <v>3885</v>
       </c>
-      <c r="AH108" s="182">
+      <c r="AH108" s="181">
         <v>7053.2960000000003</v>
       </c>
-      <c r="AI108" s="274">
+      <c r="AI108" s="273">
         <v>7783.6949999999997</v>
       </c>
-      <c r="AJ108" s="367">
+      <c r="AJ108" s="364">
         <v>7694.9</v>
       </c>
     </row>
     <row r="109" spans="1:36" ht="12" customHeight="1">
       <c r="A109" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B109" s="89">
         <v>0.112</v>
       </c>
       <c r="C109" s="89">
         <v>0.46800000000000003</v>
       </c>
       <c r="D109" s="89">
         <v>2.6680000000000001</v>
       </c>
       <c r="E109" s="89">
         <v>66.798000000000002</v>
       </c>
       <c r="F109" s="89">
         <v>118.572</v>
       </c>
       <c r="G109" s="89">
         <v>84.298000000000002</v>
       </c>
@@ -17649,81 +17501,81 @@
       </c>
       <c r="R109" s="88">
         <v>302.608</v>
       </c>
       <c r="S109" s="88">
         <v>412.52100000000002</v>
       </c>
       <c r="T109" s="77">
         <v>922.1</v>
       </c>
       <c r="U109" s="77">
         <v>465</v>
       </c>
       <c r="V109" s="88">
         <v>68.7</v>
       </c>
       <c r="W109" s="88">
         <v>153.80500000000001</v>
       </c>
       <c r="X109" s="88">
         <v>184.1</v>
       </c>
       <c r="Y109" s="88">
         <v>144.69999999999999</v>
       </c>
-      <c r="Z109" s="264">
+      <c r="Z109" s="263">
         <v>579.9</v>
       </c>
-      <c r="AA109" s="264">
+      <c r="AA109" s="263">
         <v>952.5</v>
       </c>
       <c r="AB109" s="78">
         <v>1769.9</v>
       </c>
       <c r="AC109" s="78">
         <v>1349.5</v>
       </c>
-      <c r="AD109" s="254">
+      <c r="AD109" s="253">
         <v>1216.5</v>
       </c>
       <c r="AE109" s="84">
         <v>2991.3</v>
       </c>
-      <c r="AF109" s="243">
+      <c r="AF109" s="242">
         <v>3670.8</v>
       </c>
       <c r="AG109" s="78">
         <v>8217.2999999999993</v>
       </c>
-      <c r="AH109" s="182">
+      <c r="AH109" s="181">
         <v>11876.102000000001</v>
       </c>
-      <c r="AI109" s="274">
+      <c r="AI109" s="273">
         <v>7579.0259999999998</v>
       </c>
-      <c r="AJ109" s="367">
+      <c r="AJ109" s="364">
         <v>13026.9</v>
       </c>
     </row>
     <row r="110" spans="1:36" ht="25.5" customHeight="1">
       <c r="A110" s="40" t="s">
         <v>78</v>
       </c>
       <c r="B110" s="89">
         <v>0.17199999999999999</v>
       </c>
       <c r="C110" s="89">
         <v>2.6669999999999998</v>
       </c>
       <c r="D110" s="89">
         <v>27.117999999999999</v>
       </c>
       <c r="E110" s="89">
         <v>229.304</v>
       </c>
       <c r="F110" s="89">
         <v>281.03100000000001</v>
       </c>
       <c r="G110" s="89">
         <v>308.202</v>
       </c>
@@ -17759,81 +17611,81 @@
       </c>
       <c r="R110" s="88">
         <v>1639.8810000000001</v>
       </c>
       <c r="S110" s="88">
         <v>1866.559</v>
       </c>
       <c r="T110" s="77">
         <v>942</v>
       </c>
       <c r="U110" s="77">
         <v>1083.8</v>
       </c>
       <c r="V110" s="88">
         <v>1158</v>
       </c>
       <c r="W110" s="88">
         <v>1370.8869999999999</v>
       </c>
       <c r="X110" s="88">
         <v>1535.9</v>
       </c>
       <c r="Y110" s="88">
         <v>2741.9</v>
       </c>
-      <c r="Z110" s="264">
+      <c r="Z110" s="263">
         <v>4399.3</v>
       </c>
-      <c r="AA110" s="264" t="s">
+      <c r="AA110" s="263" t="s">
         <v>163</v>
       </c>
       <c r="AB110" s="78">
         <v>6192.3</v>
       </c>
       <c r="AC110" s="78">
         <v>8909.5</v>
       </c>
-      <c r="AD110" s="254">
+      <c r="AD110" s="253">
         <v>8090.7</v>
       </c>
       <c r="AE110" s="84">
         <v>10364.4</v>
       </c>
-      <c r="AF110" s="243">
+      <c r="AF110" s="242">
         <v>9411.4</v>
       </c>
       <c r="AG110" s="78">
         <v>12482.5</v>
       </c>
-      <c r="AH110" s="182">
+      <c r="AH110" s="181">
         <v>17834.669000000002</v>
       </c>
-      <c r="AI110" s="274">
+      <c r="AI110" s="273">
         <v>21218.967000000001</v>
       </c>
-      <c r="AJ110" s="183">
+      <c r="AJ110" s="182">
         <v>26593.599999999999</v>
       </c>
     </row>
     <row r="111" spans="1:36" ht="21" customHeight="1">
       <c r="A111" s="40" t="s">
         <v>115</v>
       </c>
       <c r="B111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G111" s="77" t="s">
         <v>28</v>
       </c>
@@ -17869,81 +17721,81 @@
       </c>
       <c r="R111" s="88">
         <v>113.715</v>
       </c>
       <c r="S111" s="88">
         <v>272.78699999999998</v>
       </c>
       <c r="T111" s="89">
         <v>416.6</v>
       </c>
       <c r="U111" s="89">
         <v>665</v>
       </c>
       <c r="V111" s="88">
         <v>691.4</v>
       </c>
       <c r="W111" s="88">
         <v>620.79499999999996</v>
       </c>
       <c r="X111" s="88">
         <v>2321.1</v>
       </c>
       <c r="Y111" s="88">
         <v>1976.4</v>
       </c>
-      <c r="Z111" s="264">
+      <c r="Z111" s="263">
         <v>2564.5</v>
       </c>
-      <c r="AA111" s="264" t="s">
+      <c r="AA111" s="263" t="s">
         <v>164</v>
       </c>
       <c r="AB111" s="78">
         <v>213.6</v>
       </c>
       <c r="AC111" s="78">
         <v>524.9</v>
       </c>
-      <c r="AD111" s="254">
+      <c r="AD111" s="253">
         <v>1643.5</v>
       </c>
       <c r="AE111" s="84">
         <v>3951.6</v>
       </c>
-      <c r="AF111" s="243">
+      <c r="AF111" s="242">
         <v>4776.3999999999996</v>
       </c>
       <c r="AG111" s="78">
         <v>5994.1</v>
       </c>
-      <c r="AH111" s="182">
+      <c r="AH111" s="181">
         <v>6704.1930000000002</v>
       </c>
-      <c r="AI111" s="274">
+      <c r="AI111" s="273">
         <v>4308.3509999999997</v>
       </c>
-      <c r="AJ111" s="362">
+      <c r="AJ111" s="359">
         <v>2914.7</v>
       </c>
     </row>
     <row r="112" spans="1:36" ht="20.25" customHeight="1">
       <c r="A112" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B112" s="89">
         <v>0.35799999999999998</v>
       </c>
       <c r="C112" s="89">
         <v>2.3650000000000002</v>
       </c>
       <c r="D112" s="89">
         <v>27.585999999999999</v>
       </c>
       <c r="E112" s="89">
         <v>561.07299999999998</v>
       </c>
       <c r="F112" s="89">
         <v>964.09699999999998</v>
       </c>
       <c r="G112" s="89">
         <v>1370.5709999999999</v>
       </c>
@@ -17979,81 +17831,81 @@
       </c>
       <c r="R112" s="88">
         <v>1631.125</v>
       </c>
       <c r="S112" s="88">
         <v>3061.665</v>
       </c>
       <c r="T112" s="77">
         <v>565</v>
       </c>
       <c r="U112" s="77">
         <v>724.7</v>
       </c>
       <c r="V112" s="88">
         <v>1505.8</v>
       </c>
       <c r="W112" s="88">
         <v>2657.3919999999998</v>
       </c>
       <c r="X112" s="88">
         <v>3923.9</v>
       </c>
       <c r="Y112" s="88">
         <v>4314.3999999999996</v>
       </c>
-      <c r="Z112" s="264">
+      <c r="Z112" s="263">
         <v>4087.1</v>
       </c>
-      <c r="AA112" s="264" t="s">
+      <c r="AA112" s="263" t="s">
         <v>165</v>
       </c>
-      <c r="AB112" s="265">
+      <c r="AB112" s="264">
         <v>4531.2</v>
       </c>
       <c r="AC112" s="78">
         <v>3576.7</v>
       </c>
-      <c r="AD112" s="254">
+      <c r="AD112" s="253">
         <v>5421.8</v>
       </c>
       <c r="AE112" s="84">
         <v>5723.4</v>
       </c>
-      <c r="AF112" s="243">
+      <c r="AF112" s="242">
         <v>7575.9</v>
       </c>
       <c r="AG112" s="78">
         <v>8080.5</v>
       </c>
-      <c r="AH112" s="182">
+      <c r="AH112" s="181">
         <v>6029.2920000000004</v>
       </c>
-      <c r="AI112" s="274">
+      <c r="AI112" s="273">
         <v>6430.7860000000001</v>
       </c>
-      <c r="AJ112" s="336">
+      <c r="AJ112" s="335">
         <v>11053.9</v>
       </c>
     </row>
     <row r="113" spans="1:36" ht="18.75" customHeight="1">
       <c r="A113" s="40" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="89">
         <v>1.0409999999999999</v>
       </c>
       <c r="C113" s="89">
         <v>7.01</v>
       </c>
       <c r="D113" s="89">
         <v>74.72</v>
       </c>
       <c r="E113" s="89">
         <v>1005.388</v>
       </c>
       <c r="F113" s="89">
         <v>1837.086</v>
       </c>
       <c r="G113" s="89">
         <v>1076.2629999999999</v>
       </c>
@@ -18089,81 +17941,81 @@
       </c>
       <c r="R113" s="88">
         <v>2209.788</v>
       </c>
       <c r="S113" s="88">
         <v>2309.8420000000001</v>
       </c>
       <c r="T113" s="77">
         <v>4973.3</v>
       </c>
       <c r="U113" s="77">
         <v>5460.1</v>
       </c>
       <c r="V113" s="88">
         <v>6714.5</v>
       </c>
       <c r="W113" s="88">
         <v>7558.0209999999997</v>
       </c>
       <c r="X113" s="88">
         <v>7904.4</v>
       </c>
       <c r="Y113" s="88">
         <v>8505.9</v>
       </c>
-      <c r="Z113" s="264">
+      <c r="Z113" s="263">
         <v>7699.5</v>
       </c>
-      <c r="AA113" s="264" t="s">
+      <c r="AA113" s="263" t="s">
         <v>166</v>
       </c>
-      <c r="AB113" s="265">
+      <c r="AB113" s="264">
         <v>10399.6</v>
       </c>
-      <c r="AC113" s="163">
+      <c r="AC113" s="162">
         <v>7386.9</v>
       </c>
-      <c r="AD113" s="254">
+      <c r="AD113" s="253">
         <v>9132.9</v>
       </c>
       <c r="AE113" s="84">
         <v>9477.7000000000007</v>
       </c>
-      <c r="AF113" s="243">
+      <c r="AF113" s="242">
         <v>22733.7</v>
       </c>
       <c r="AG113" s="78">
         <v>48853.3</v>
       </c>
-      <c r="AH113" s="182">
+      <c r="AH113" s="181">
         <v>77047.201000000001</v>
       </c>
-      <c r="AI113" s="274">
+      <c r="AI113" s="273">
         <v>69030.646999999997</v>
       </c>
-      <c r="AJ113" s="367">
+      <c r="AJ113" s="364">
         <v>100959.8</v>
       </c>
     </row>
     <row r="114" spans="1:36" ht="10.5" customHeight="1">
       <c r="A114" s="40" t="s">
         <v>118</v>
       </c>
       <c r="B114" s="89">
         <v>6.3E-2</v>
       </c>
       <c r="C114" s="89">
         <v>0.91</v>
       </c>
       <c r="D114" s="89">
         <v>6.9340000000000002</v>
       </c>
       <c r="E114" s="89">
         <v>56.548000000000002</v>
       </c>
       <c r="F114" s="89">
         <v>108.682</v>
       </c>
       <c r="G114" s="89">
         <v>73.569999999999993</v>
       </c>
@@ -18199,81 +18051,81 @@
       </c>
       <c r="R114" s="88">
         <v>750.98299999999995</v>
       </c>
       <c r="S114" s="88">
         <v>607.11300000000006</v>
       </c>
       <c r="T114" s="77">
         <v>1752.1</v>
       </c>
       <c r="U114" s="77">
         <v>1838</v>
       </c>
       <c r="V114" s="88">
         <v>1524.4</v>
       </c>
       <c r="W114" s="88">
         <v>3176.7559999999999</v>
       </c>
       <c r="X114" s="88">
         <v>3258.7</v>
       </c>
       <c r="Y114" s="88">
         <v>2249.1</v>
       </c>
-      <c r="Z114" s="264">
+      <c r="Z114" s="263">
         <v>1827.2</v>
       </c>
-      <c r="AA114" s="264">
+      <c r="AA114" s="263">
         <v>801.8</v>
       </c>
-      <c r="AB114" s="265">
+      <c r="AB114" s="264">
         <v>2438.9</v>
       </c>
-      <c r="AC114" s="163">
+      <c r="AC114" s="162">
         <v>1531.5</v>
       </c>
-      <c r="AD114" s="254">
+      <c r="AD114" s="253">
         <v>361.3</v>
       </c>
-      <c r="AE114" s="255">
+      <c r="AE114" s="254">
         <v>311.7</v>
       </c>
-      <c r="AF114" s="243">
+      <c r="AF114" s="242">
         <v>25.7</v>
       </c>
       <c r="AG114" s="78">
         <v>193.4</v>
       </c>
-      <c r="AH114" s="182">
+      <c r="AH114" s="181">
         <v>4170.4260000000004</v>
       </c>
-      <c r="AI114" s="274">
+      <c r="AI114" s="273">
         <v>4460.7150000000001</v>
       </c>
-      <c r="AJ114" s="362">
+      <c r="AJ114" s="359">
         <v>1067.8</v>
       </c>
     </row>
     <row r="115" spans="1:36" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B115" s="89">
         <v>0</v>
       </c>
       <c r="C115" s="89">
         <v>0</v>
       </c>
       <c r="D115" s="89">
         <v>0</v>
       </c>
       <c r="E115" s="89">
         <v>0</v>
       </c>
       <c r="F115" s="89">
         <v>0</v>
       </c>
       <c r="G115" s="89">
         <v>0</v>
       </c>
@@ -18309,81 +18161,81 @@
       </c>
       <c r="R115" s="88">
         <v>1093.0530000000001</v>
       </c>
       <c r="S115" s="88">
         <v>1757.991</v>
       </c>
       <c r="T115" s="77">
         <v>3350.8</v>
       </c>
       <c r="U115" s="77">
         <v>3943.8</v>
       </c>
       <c r="V115" s="88">
         <v>7434.1</v>
       </c>
       <c r="W115" s="88">
         <v>3955.1819999999998</v>
       </c>
       <c r="X115" s="88">
         <v>4001</v>
       </c>
       <c r="Y115" s="88">
         <v>716.5</v>
       </c>
-      <c r="Z115" s="264">
+      <c r="Z115" s="263">
         <v>3456.4</v>
       </c>
-      <c r="AA115" s="264" t="s">
+      <c r="AA115" s="263" t="s">
         <v>167</v>
       </c>
-      <c r="AB115" s="265">
+      <c r="AB115" s="264">
         <v>14209.2</v>
       </c>
       <c r="AC115" s="78">
         <v>10406.6</v>
       </c>
-      <c r="AD115" s="254">
+      <c r="AD115" s="253">
         <v>2977.6</v>
       </c>
-      <c r="AE115" s="255">
+      <c r="AE115" s="254">
         <v>11743.1</v>
       </c>
-      <c r="AF115" s="243">
+      <c r="AF115" s="242">
         <v>29818.1</v>
       </c>
       <c r="AG115" s="78">
         <v>24204.400000000001</v>
       </c>
-      <c r="AH115" s="182">
+      <c r="AH115" s="181">
         <v>81106.763999999996</v>
       </c>
-      <c r="AI115" s="274">
+      <c r="AI115" s="273">
         <v>109856.81200000001</v>
       </c>
-      <c r="AJ115" s="336">
+      <c r="AJ115" s="335">
         <v>169556.3</v>
       </c>
     </row>
     <row r="116" spans="1:36">
       <c r="A116" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B116" s="89">
         <v>0.05</v>
       </c>
       <c r="C116" s="89">
         <v>0.24</v>
       </c>
       <c r="D116" s="89">
         <v>4.76</v>
       </c>
       <c r="E116" s="89">
         <v>35.93</v>
       </c>
       <c r="F116" s="89">
         <v>52.530999999999999</v>
       </c>
       <c r="G116" s="89">
         <v>30.055</v>
       </c>
@@ -18419,123 +18271,123 @@
       </c>
       <c r="R116" s="77">
         <v>491.59500000000003</v>
       </c>
       <c r="S116" s="77">
         <v>290.721</v>
       </c>
       <c r="T116" s="77">
         <v>336.1</v>
       </c>
       <c r="U116" s="77">
         <v>336.7</v>
       </c>
       <c r="V116" s="88">
         <v>611.1</v>
       </c>
       <c r="W116" s="88">
         <v>1114.2260000000001</v>
       </c>
       <c r="X116" s="88">
         <v>965.6</v>
       </c>
       <c r="Y116" s="88">
         <v>765.8</v>
       </c>
-      <c r="Z116" s="264">
+      <c r="Z116" s="263">
         <v>661.6</v>
       </c>
-      <c r="AA116" s="264">
+      <c r="AA116" s="263">
         <v>486.7</v>
       </c>
-      <c r="AB116" s="265">
+      <c r="AB116" s="264">
         <v>1029.8</v>
       </c>
       <c r="AC116" s="78">
         <v>1117.7</v>
       </c>
-      <c r="AD116" s="254">
+      <c r="AD116" s="253">
         <v>1609.3</v>
       </c>
       <c r="AE116" s="84">
         <v>1793</v>
       </c>
-      <c r="AF116" s="243">
+      <c r="AF116" s="242">
         <v>2373.1999999999998</v>
       </c>
       <c r="AG116" s="78">
         <v>3098.5</v>
       </c>
       <c r="AH116" s="77">
         <v>3098.5</v>
       </c>
-      <c r="AI116" s="274">
+      <c r="AI116" s="273">
         <v>5776.0129999999999</v>
       </c>
-      <c r="AJ116" s="367">
+      <c r="AJ116" s="364">
         <v>5766.4</v>
       </c>
     </row>
     <row r="117" spans="1:36" s="42" customFormat="1" ht="21" customHeight="1">
       <c r="A117" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B117" s="64"/>
       <c r="C117" s="64"/>
       <c r="D117" s="64"/>
       <c r="E117" s="64"/>
       <c r="F117" s="64"/>
       <c r="G117" s="64"/>
       <c r="H117" s="64"/>
       <c r="I117" s="64"/>
       <c r="J117" s="64"/>
       <c r="K117" s="64"/>
       <c r="L117" s="64"/>
       <c r="M117" s="64"/>
       <c r="N117" s="64"/>
       <c r="O117" s="64"/>
       <c r="P117" s="64"/>
       <c r="Q117" s="64"/>
       <c r="R117" s="64"/>
       <c r="S117" s="64"/>
       <c r="T117" s="64"/>
       <c r="U117" s="64"/>
       <c r="V117" s="64"/>
       <c r="W117" s="64"/>
       <c r="X117" s="64"/>
       <c r="Y117" s="65"/>
       <c r="Z117" s="65"/>
       <c r="AA117" s="65"/>
       <c r="AB117" s="68"/>
       <c r="AC117" s="66"/>
       <c r="AD117" s="66"/>
       <c r="AE117" s="66"/>
       <c r="AF117" s="66"/>
       <c r="AG117" s="63"/>
-      <c r="AH117" s="183"/>
-[...1 lines deleted...]
-      <c r="AJ117" s="362"/>
+      <c r="AH117" s="182"/>
+      <c r="AI117" s="337"/>
+      <c r="AJ117" s="359"/>
     </row>
     <row r="118" spans="1:36" ht="13.5" customHeight="1">
       <c r="A118" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="77">
         <v>0.47199999999999998</v>
       </c>
       <c r="C118" s="77">
         <v>12.474</v>
       </c>
       <c r="D118" s="77">
         <v>111.78100000000001</v>
       </c>
       <c r="E118" s="77">
         <v>2410.3359999999998</v>
       </c>
       <c r="F118" s="77">
         <v>4493.7860000000001</v>
       </c>
       <c r="G118" s="77">
         <v>5167.4480000000003</v>
       </c>
       <c r="H118" s="77">
         <v>2791.6390000000001</v>
@@ -18581,69 +18433,69 @@
       </c>
       <c r="V118" s="77">
         <v>23220.100999999999</v>
       </c>
       <c r="W118" s="77">
         <v>22535.427</v>
       </c>
       <c r="X118" s="77">
         <v>27250.219000000001</v>
       </c>
       <c r="Y118" s="77">
         <v>32904.383999999998</v>
       </c>
       <c r="Z118" s="77">
         <v>38495.5</v>
       </c>
       <c r="AA118" s="77">
         <v>43354.3</v>
       </c>
       <c r="AB118" s="78">
         <v>57969.9</v>
       </c>
       <c r="AC118" s="78">
         <v>59489.1</v>
       </c>
-      <c r="AD118" s="254">
+      <c r="AD118" s="253">
         <v>53005.1</v>
       </c>
-      <c r="AE118" s="255">
+      <c r="AE118" s="254">
         <v>55858.3</v>
       </c>
-      <c r="AF118" s="243">
+      <c r="AF118" s="242">
         <v>60315.7</v>
       </c>
       <c r="AG118" s="78">
         <v>53477.4</v>
       </c>
-      <c r="AH118" s="182">
+      <c r="AH118" s="181">
         <v>69049.978000000003</v>
       </c>
-      <c r="AI118" s="274">
+      <c r="AI118" s="273">
         <v>81002.661999999997</v>
       </c>
-      <c r="AJ118" s="367">
+      <c r="AJ118" s="364">
         <v>95165.2</v>
       </c>
     </row>
     <row r="119" spans="1:36" s="42" customFormat="1">
       <c r="A119" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B119" s="77">
         <v>101.3</v>
       </c>
       <c r="C119" s="77">
         <v>96.6</v>
       </c>
       <c r="D119" s="77">
         <v>105.6</v>
       </c>
       <c r="E119" s="77">
         <v>86.4</v>
       </c>
       <c r="F119" s="77">
         <v>66.7</v>
       </c>
       <c r="G119" s="77">
         <v>74.7</v>
       </c>
@@ -18688,114 +18540,114 @@
       </c>
       <c r="U119" s="77">
         <v>102.3</v>
       </c>
       <c r="V119" s="77">
         <v>107.7</v>
       </c>
       <c r="W119" s="77">
         <v>97.4</v>
       </c>
       <c r="X119" s="77">
         <v>108.5</v>
       </c>
       <c r="Y119" s="77">
         <v>112.1</v>
       </c>
       <c r="Z119" s="77">
         <v>106.3</v>
       </c>
       <c r="AA119" s="77">
         <v>108.4</v>
       </c>
       <c r="AB119" s="78">
         <v>105.3</v>
       </c>
-      <c r="AC119" s="163">
+      <c r="AC119" s="162">
         <v>104.8</v>
       </c>
-      <c r="AD119" s="163">
+      <c r="AD119" s="162">
         <v>103.8</v>
       </c>
       <c r="AE119" s="84">
         <v>95.7</v>
       </c>
       <c r="AF119" s="93">
         <v>94.8</v>
       </c>
-      <c r="AG119" s="256">
+      <c r="AG119" s="255">
         <v>74.599999999999994</v>
       </c>
-      <c r="AH119" s="185">
+      <c r="AH119" s="184">
         <v>118.3</v>
       </c>
-      <c r="AI119" s="318">
+      <c r="AI119" s="317">
         <v>90.4</v>
       </c>
-      <c r="AJ119" s="367">
+      <c r="AJ119" s="364">
         <v>99.7</v>
       </c>
     </row>
     <row r="120" spans="1:36" s="42" customFormat="1" ht="22.5">
       <c r="A120" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="B120" s="266"/>
-[...5 lines deleted...]
-      <c r="H120" s="266"/>
+      <c r="B120" s="265"/>
+      <c r="C120" s="266"/>
+      <c r="D120" s="265"/>
+      <c r="E120" s="265"/>
+      <c r="F120" s="265"/>
+      <c r="G120" s="265"/>
+      <c r="H120" s="265"/>
       <c r="I120" s="77"/>
       <c r="J120" s="77"/>
       <c r="K120" s="77"/>
       <c r="L120" s="77"/>
       <c r="M120" s="77"/>
       <c r="N120" s="77"/>
       <c r="O120" s="77"/>
       <c r="P120" s="77"/>
       <c r="Q120" s="77"/>
       <c r="R120" s="77"/>
       <c r="S120" s="77"/>
       <c r="T120" s="77"/>
       <c r="U120" s="77"/>
       <c r="V120" s="77"/>
       <c r="W120" s="88"/>
       <c r="X120" s="88"/>
       <c r="Y120" s="77"/>
       <c r="Z120" s="77"/>
       <c r="AA120" s="77"/>
       <c r="AB120" s="78"/>
-      <c r="AC120" s="268"/>
+      <c r="AC120" s="267"/>
       <c r="AD120" s="85"/>
       <c r="AE120" s="84"/>
-      <c r="AF120" s="243"/>
-[...3 lines deleted...]
-      <c r="AJ120" s="367"/>
+      <c r="AF120" s="242"/>
+      <c r="AG120" s="268"/>
+      <c r="AH120" s="182"/>
+      <c r="AI120" s="335"/>
+      <c r="AJ120" s="364"/>
     </row>
     <row r="121" spans="1:36">
       <c r="A121" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B121" s="77">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="C121" s="77">
         <v>1.593</v>
       </c>
       <c r="D121" s="77">
         <v>10.483000000000001</v>
       </c>
       <c r="E121" s="77">
         <v>720.37099999999998</v>
       </c>
       <c r="F121" s="77">
         <v>1108.71</v>
       </c>
       <c r="G121" s="77">
         <v>797.98400000000004</v>
       </c>
       <c r="H121" s="77">
         <v>630.68399999999997</v>
@@ -18841,69 +18693,69 @@
       </c>
       <c r="V121" s="77">
         <v>3585.6190000000001</v>
       </c>
       <c r="W121" s="77">
         <v>4041.7139999999999</v>
       </c>
       <c r="X121" s="88">
         <v>5778.9</v>
       </c>
       <c r="Y121" s="77">
         <v>6904.5829999999996</v>
       </c>
       <c r="Z121" s="77">
         <v>6312.7330000000002</v>
       </c>
       <c r="AA121" s="77">
         <v>7318</v>
       </c>
       <c r="AB121" s="78">
         <v>8587.5</v>
       </c>
       <c r="AC121" s="78">
         <v>9549.1</v>
       </c>
-      <c r="AD121" s="254">
+      <c r="AD121" s="253">
         <v>10441.5</v>
       </c>
-      <c r="AE121" s="255">
+      <c r="AE121" s="254">
         <v>11107.2</v>
       </c>
-      <c r="AF121" s="243">
+      <c r="AF121" s="242">
         <v>16435.5</v>
       </c>
       <c r="AG121" s="78">
         <v>18655</v>
       </c>
-      <c r="AH121" s="182">
+      <c r="AH121" s="181">
         <v>18315.413</v>
       </c>
-      <c r="AI121" s="274">
+      <c r="AI121" s="273">
         <v>17144.674999999999</v>
       </c>
-      <c r="AJ121" s="367">
+      <c r="AJ121" s="364">
         <v>17227.900000000001</v>
       </c>
     </row>
     <row r="122" spans="1:36" s="42" customFormat="1" ht="13.5" customHeight="1">
       <c r="A122" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="77">
         <v>98.1</v>
       </c>
       <c r="C122" s="77">
         <v>102.3</v>
       </c>
       <c r="D122" s="77">
         <v>95</v>
       </c>
       <c r="E122" s="77">
         <v>89.9</v>
       </c>
       <c r="F122" s="77">
         <v>86</v>
       </c>
       <c r="G122" s="77">
         <v>88.5</v>
       </c>
@@ -18948,248 +18800,248 @@
       </c>
       <c r="U122" s="77">
         <v>105.4</v>
       </c>
       <c r="V122" s="77">
         <v>88.8</v>
       </c>
       <c r="W122" s="77">
         <v>97.8</v>
       </c>
       <c r="X122" s="88">
         <v>101.2</v>
       </c>
       <c r="Y122" s="77">
         <v>106.2</v>
       </c>
       <c r="Z122" s="77">
         <v>88.2</v>
       </c>
       <c r="AA122" s="77">
         <v>106</v>
       </c>
       <c r="AB122" s="78">
         <v>105.4</v>
       </c>
-      <c r="AC122" s="163">
+      <c r="AC122" s="162">
         <v>101.4</v>
       </c>
-      <c r="AD122" s="163">
+      <c r="AD122" s="162">
         <v>106.4</v>
       </c>
       <c r="AE122" s="84">
         <v>92.3</v>
       </c>
       <c r="AF122" s="93">
         <v>130.69999999999999</v>
       </c>
-      <c r="AG122" s="256">
+      <c r="AG122" s="255">
         <v>98.4</v>
       </c>
-      <c r="AH122" s="185">
+      <c r="AH122" s="184">
         <v>95.4</v>
       </c>
-      <c r="AI122" s="318">
+      <c r="AI122" s="317">
         <v>91.2</v>
       </c>
-      <c r="AJ122" s="367">
+      <c r="AJ122" s="364">
         <v>94.3</v>
       </c>
     </row>
     <row r="123" spans="1:36" s="125" customFormat="1">
-      <c r="A123" s="321" t="s">
+      <c r="A123" s="320" t="s">
         <v>26</v>
       </c>
       <c r="B123" s="121"/>
       <c r="C123" s="121"/>
       <c r="D123" s="121"/>
       <c r="E123" s="121"/>
       <c r="F123" s="121"/>
       <c r="G123" s="121"/>
       <c r="H123" s="121"/>
       <c r="I123" s="121"/>
       <c r="J123" s="121"/>
       <c r="K123" s="121"/>
       <c r="L123" s="121"/>
       <c r="M123" s="121"/>
       <c r="N123" s="121"/>
       <c r="O123" s="121"/>
       <c r="P123" s="121"/>
       <c r="Q123" s="121"/>
       <c r="R123" s="121"/>
       <c r="S123" s="121"/>
       <c r="T123" s="121"/>
       <c r="U123" s="122"/>
       <c r="V123" s="75"/>
       <c r="W123" s="75"/>
       <c r="X123" s="75"/>
       <c r="Y123" s="75"/>
       <c r="Z123" s="75"/>
       <c r="AA123" s="75"/>
       <c r="AB123" s="123"/>
       <c r="AC123" s="95"/>
       <c r="AD123" s="95"/>
       <c r="AE123" s="95"/>
       <c r="AF123" s="95"/>
       <c r="AG123" s="124"/>
       <c r="AH123" s="127"/>
-      <c r="AI123" s="309"/>
-      <c r="AJ123" s="336"/>
+      <c r="AI123" s="308"/>
+      <c r="AJ123" s="335"/>
     </row>
     <row r="124" spans="1:36" s="125" customFormat="1">
-      <c r="A124" s="321" t="s">
+      <c r="A124" s="320" t="s">
         <v>25</v>
       </c>
-      <c r="B124" s="324">
+      <c r="B124" s="323">
         <v>8.7263194213716986</v>
       </c>
-      <c r="C124" s="324">
+      <c r="C124" s="323">
         <v>138.90976770809448</v>
       </c>
-      <c r="D124" s="324">
+      <c r="D124" s="323">
         <v>708.78423882124082</v>
       </c>
-      <c r="E124" s="324">
+      <c r="E124" s="323">
         <v>14823.703511077132</v>
       </c>
-      <c r="F124" s="324">
+      <c r="F124" s="323">
         <v>28376.496167107918</v>
       </c>
-      <c r="G124" s="324">
+      <c r="G124" s="323">
         <v>46322.897849050503</v>
       </c>
-      <c r="H124" s="324">
+      <c r="H124" s="323">
         <v>46398.304607331236</v>
       </c>
-      <c r="I124" s="324">
+      <c r="I124" s="323">
         <v>28055.7</v>
       </c>
-      <c r="J124" s="324">
+      <c r="J124" s="323">
         <v>45837.3</v>
       </c>
-      <c r="K124" s="324">
+      <c r="K124" s="323">
         <v>47802.599999999991</v>
       </c>
-      <c r="L124" s="324">
+      <c r="L124" s="323">
         <v>79486.399999999994</v>
       </c>
-      <c r="M124" s="324">
+      <c r="M124" s="323">
         <v>66065.999999999985</v>
       </c>
-      <c r="N124" s="324">
+      <c r="N124" s="323">
         <v>68371.399999999994</v>
       </c>
-      <c r="O124" s="324">
+      <c r="O124" s="323">
         <v>85129.5</v>
       </c>
-      <c r="P124" s="324">
+      <c r="P124" s="323">
         <v>89030.9</v>
       </c>
-      <c r="Q124" s="324">
+      <c r="Q124" s="323">
         <v>95885.499999999985</v>
       </c>
-      <c r="R124" s="324">
+      <c r="R124" s="323">
         <v>131091</v>
       </c>
-      <c r="S124" s="324">
+      <c r="S124" s="323">
         <v>190245.7</v>
       </c>
-      <c r="T124" s="324">
+      <c r="T124" s="323">
         <v>214391.00000000006</v>
       </c>
-      <c r="U124" s="324">
+      <c r="U124" s="323">
         <v>199178.40000000002</v>
       </c>
-      <c r="V124" s="324">
+      <c r="V124" s="323">
         <v>405603.8</v>
       </c>
-      <c r="W124" s="324">
+      <c r="W124" s="323">
         <v>272266.49999999994</v>
       </c>
-      <c r="X124" s="324">
+      <c r="X124" s="323">
         <v>330696.5</v>
       </c>
       <c r="Y124" s="88">
         <v>350269.2</v>
       </c>
       <c r="Z124" s="88">
         <v>380814.20000000007</v>
       </c>
       <c r="AA124" s="88">
         <v>411485.60000000003</v>
       </c>
-      <c r="AB124" s="323">
+      <c r="AB124" s="322">
         <v>498410.4</v>
       </c>
       <c r="AC124" s="88">
         <v>514686.8</v>
       </c>
       <c r="AD124" s="85">
         <v>610701.3499320054</v>
       </c>
       <c r="AE124" s="85">
         <v>777134.72114523617</v>
       </c>
       <c r="AF124" s="78">
         <v>899984.52577995788</v>
       </c>
       <c r="AG124" s="78">
-        <v>1173602.8</v>
+        <v>1173602.7596327383</v>
       </c>
       <c r="AH124" s="77">
         <v>757523.8</v>
       </c>
-      <c r="AI124" s="346">
+      <c r="AI124" s="344">
         <v>939162.58205098647</v>
       </c>
-      <c r="AJ124" s="336">
-        <v>1102759.3</v>
+      <c r="AJ124" s="356">
+        <v>1103948.7457358935</v>
       </c>
     </row>
     <row r="125" spans="1:36" s="125" customFormat="1" ht="22.5">
-      <c r="A125" s="321" t="s">
+      <c r="A125" s="320" t="s">
         <v>60</v>
       </c>
-      <c r="B125" s="322">
+      <c r="B125" s="321">
         <v>58.934766134718387</v>
       </c>
-      <c r="C125" s="322">
+      <c r="C125" s="321">
         <v>147.70390461105575</v>
       </c>
-      <c r="D125" s="322">
+      <c r="D125" s="321">
         <v>77.850962988888924</v>
       </c>
-      <c r="E125" s="322">
+      <c r="E125" s="321">
         <v>85.732162992100029</v>
       </c>
-      <c r="F125" s="322">
+      <c r="F125" s="321">
         <v>79.648692020487502</v>
       </c>
-      <c r="G125" s="322">
+      <c r="G125" s="321">
         <v>107.73302759691819</v>
       </c>
-      <c r="H125" s="322">
+      <c r="H125" s="321">
         <v>96.989032433805193</v>
       </c>
       <c r="I125" s="77">
         <v>65</v>
       </c>
       <c r="J125" s="77">
         <v>149.69999999999999</v>
       </c>
       <c r="K125" s="77">
         <v>77.5</v>
       </c>
       <c r="L125" s="77">
         <v>142.19999999999999</v>
       </c>
       <c r="M125" s="77">
         <v>88.8</v>
       </c>
       <c r="N125" s="77">
         <v>94.5</v>
       </c>
       <c r="O125" s="77">
         <v>96.9</v>
       </c>
       <c r="P125" s="77">
         <v>121.2</v>
@@ -19212,673 +19064,673 @@
       <c r="V125" s="77">
         <v>153.1</v>
       </c>
       <c r="W125" s="77">
         <v>72.5</v>
       </c>
       <c r="X125" s="77">
         <v>111.7</v>
       </c>
       <c r="Y125" s="77">
         <v>102.5</v>
       </c>
       <c r="Z125" s="77">
         <v>105.9</v>
       </c>
       <c r="AA125" s="77">
         <v>101.7</v>
       </c>
       <c r="AB125" s="78">
         <v>102.4</v>
       </c>
       <c r="AC125" s="88">
         <v>101.2</v>
       </c>
       <c r="AD125" s="99">
-        <v>97.8</v>
+        <v>97.796518094552326</v>
       </c>
       <c r="AE125" s="85">
-        <v>101</v>
+        <v>101.02667359486009</v>
       </c>
       <c r="AF125" s="77">
-        <v>87.933685180823232</v>
+        <v>87.846925526541497</v>
       </c>
       <c r="AG125" s="78">
-        <v>112.3</v>
+        <v>112.27965254433272</v>
       </c>
       <c r="AH125" s="77">
-        <v>83.2</v>
-[...1 lines deleted...]
-      <c r="AI125" s="346">
+        <v>83.194534481127548</v>
+      </c>
+      <c r="AI125" s="344">
         <v>136.45458011802197</v>
       </c>
-      <c r="AJ125" s="336">
-        <v>110.2</v>
+      <c r="AJ125" s="356">
+        <v>110.03200476785193</v>
       </c>
     </row>
     <row r="126" spans="1:36" s="125" customFormat="1">
-      <c r="A126" s="321" t="s">
+      <c r="A126" s="320" t="s">
         <v>21</v>
       </c>
       <c r="B126" s="77"/>
       <c r="C126" s="77"/>
       <c r="D126" s="77"/>
       <c r="E126" s="77"/>
       <c r="F126" s="77"/>
       <c r="G126" s="77"/>
       <c r="H126" s="77"/>
       <c r="I126" s="77"/>
       <c r="J126" s="77"/>
       <c r="K126" s="77"/>
       <c r="L126" s="77"/>
       <c r="M126" s="77"/>
       <c r="N126" s="77"/>
       <c r="O126" s="77"/>
       <c r="P126" s="77"/>
       <c r="Q126" s="77"/>
       <c r="R126" s="77"/>
       <c r="S126" s="77"/>
       <c r="T126" s="77"/>
       <c r="U126" s="77"/>
       <c r="V126" s="77"/>
       <c r="W126" s="88"/>
       <c r="X126" s="88"/>
       <c r="Y126" s="77"/>
       <c r="Z126" s="77"/>
       <c r="AA126" s="77"/>
       <c r="AB126" s="78"/>
       <c r="AC126" s="88"/>
       <c r="AD126" s="85"/>
       <c r="AE126" s="85"/>
       <c r="AF126" s="77"/>
       <c r="AG126" s="78"/>
       <c r="AH126" s="77"/>
-      <c r="AI126" s="309"/>
-      <c r="AJ126" s="336"/>
+      <c r="AI126" s="308"/>
+      <c r="AJ126" s="356"/>
     </row>
     <row r="127" spans="1:36" s="125" customFormat="1">
-      <c r="A127" s="321" t="s">
+      <c r="A127" s="320" t="s">
         <v>22</v>
       </c>
       <c r="B127" s="88"/>
       <c r="C127" s="88"/>
       <c r="D127" s="88"/>
       <c r="E127" s="88"/>
       <c r="F127" s="88"/>
       <c r="G127" s="88"/>
       <c r="H127" s="88"/>
       <c r="I127" s="88"/>
       <c r="J127" s="88"/>
       <c r="K127" s="88"/>
       <c r="L127" s="88"/>
       <c r="M127" s="88"/>
       <c r="N127" s="88"/>
       <c r="O127" s="88"/>
       <c r="P127" s="88"/>
       <c r="Q127" s="88"/>
       <c r="R127" s="88"/>
       <c r="S127" s="88"/>
       <c r="T127" s="88"/>
       <c r="U127" s="88"/>
       <c r="V127" s="88"/>
       <c r="W127" s="88"/>
       <c r="X127" s="77"/>
       <c r="Y127" s="77"/>
       <c r="Z127" s="88"/>
       <c r="AA127" s="77"/>
       <c r="AB127" s="78"/>
       <c r="AC127" s="88"/>
       <c r="AD127" s="85"/>
       <c r="AE127" s="85"/>
       <c r="AF127" s="77"/>
       <c r="AG127" s="78"/>
       <c r="AH127" s="77"/>
-      <c r="AI127" s="309"/>
-      <c r="AJ127" s="336"/>
+      <c r="AI127" s="308"/>
+      <c r="AJ127" s="356"/>
     </row>
     <row r="128" spans="1:36" s="125" customFormat="1">
-      <c r="A128" s="321" t="s">
+      <c r="A128" s="320" t="s">
         <v>20</v>
       </c>
-      <c r="B128" s="324">
+      <c r="B128" s="323">
         <v>5.0927611702563356</v>
       </c>
-      <c r="C128" s="324">
+      <c r="C128" s="323">
         <v>116.8072049375824</v>
       </c>
-      <c r="D128" s="324">
+      <c r="D128" s="323">
         <v>474.08525558265899</v>
       </c>
-      <c r="E128" s="324">
+      <c r="E128" s="323">
         <v>11097.908751826115</v>
       </c>
-      <c r="F128" s="324">
+      <c r="F128" s="323">
         <v>17701.054674577634</v>
       </c>
-      <c r="G128" s="324">
+      <c r="G128" s="323">
         <v>33968.085747202174</v>
       </c>
-      <c r="H128" s="324">
+      <c r="H128" s="323">
         <v>34729.275912336387</v>
       </c>
-      <c r="I128" s="324">
+      <c r="I128" s="323">
         <v>16517.7</v>
       </c>
-      <c r="J128" s="324">
+      <c r="J128" s="323">
         <v>32071.800000000003</v>
       </c>
-      <c r="K128" s="324">
+      <c r="K128" s="323">
         <v>32274.899999999998</v>
       </c>
-      <c r="L128" s="324">
+      <c r="L128" s="323">
         <v>61633.999999999993</v>
       </c>
-      <c r="M128" s="324">
+      <c r="M128" s="323">
         <v>46204.299999999996</v>
       </c>
-      <c r="N128" s="324">
+      <c r="N128" s="323">
         <v>46660.5</v>
       </c>
-      <c r="O128" s="324">
+      <c r="O128" s="323">
         <v>60274.2</v>
       </c>
-      <c r="P128" s="324">
+      <c r="P128" s="323">
         <v>62192.5</v>
       </c>
-      <c r="Q128" s="324">
+      <c r="Q128" s="323">
         <v>67519.299999999988</v>
       </c>
-      <c r="R128" s="324">
+      <c r="R128" s="323">
         <v>98591.4</v>
       </c>
-      <c r="S128" s="324">
+      <c r="S128" s="323">
         <v>142739.4</v>
       </c>
-      <c r="T128" s="324">
+      <c r="T128" s="323">
         <v>163355.00000000003</v>
       </c>
-      <c r="U128" s="324">
+      <c r="U128" s="323">
         <v>121942.6</v>
       </c>
-      <c r="V128" s="324">
+      <c r="V128" s="323">
         <v>325623.2</v>
       </c>
-      <c r="W128" s="324">
+      <c r="W128" s="323">
         <v>192556.39999999997</v>
       </c>
-      <c r="X128" s="324">
+      <c r="X128" s="323">
         <v>241900.6</v>
       </c>
       <c r="Y128" s="88">
         <v>247060.2</v>
       </c>
       <c r="Z128" s="88">
         <v>275294.00000000006</v>
       </c>
       <c r="AA128" s="88">
         <v>289839.30000000005</v>
       </c>
-      <c r="AB128" s="323">
+      <c r="AB128" s="322">
         <v>361264.7</v>
       </c>
       <c r="AC128" s="88">
         <v>366165.6</v>
       </c>
       <c r="AD128" s="85">
-        <v>450295.5</v>
+        <v>450295.54887987656</v>
       </c>
       <c r="AE128" s="85">
         <v>598313.92639749811</v>
       </c>
       <c r="AF128" s="77">
         <v>679297.01163277926</v>
       </c>
       <c r="AG128" s="78">
         <v>909326.2</v>
       </c>
       <c r="AH128" s="77">
-        <v>577626.4</v>
-[...1 lines deleted...]
-      <c r="AI128" s="346">
+        <v>577626.39330217836</v>
+      </c>
+      <c r="AI128" s="344">
         <v>738858.84259590099</v>
       </c>
-      <c r="AJ128" s="336">
-        <v>893722.1</v>
+      <c r="AJ128" s="356">
+        <v>894108.23733053578</v>
       </c>
     </row>
     <row r="129" spans="1:36" s="125" customFormat="1" ht="15" customHeight="1">
-      <c r="A129" s="321" t="s">
+      <c r="A129" s="320" t="s">
         <v>61</v>
       </c>
-      <c r="B129" s="322">
+      <c r="B129" s="321">
         <v>47.411449663847819</v>
       </c>
-      <c r="C129" s="322">
+      <c r="C129" s="321">
         <v>189.59659284609339</v>
       </c>
-      <c r="D129" s="322">
+      <c r="D129" s="321">
         <v>71.578624822032978</v>
       </c>
-      <c r="E129" s="322">
+      <c r="E129" s="321">
         <v>87.766094131956805</v>
       </c>
-      <c r="F129" s="322">
+      <c r="F129" s="321">
         <v>78.208671098916938</v>
       </c>
-      <c r="G129" s="322">
+      <c r="G129" s="321">
         <v>125.69698046222244</v>
       </c>
-      <c r="H129" s="322">
+      <c r="H129" s="321">
         <v>104.07913400865968</v>
       </c>
-      <c r="I129" s="322">
+      <c r="I129" s="321">
         <v>56.7</v>
       </c>
-      <c r="J129" s="322">
+      <c r="J129" s="321">
         <v>177.3</v>
       </c>
-      <c r="K129" s="322">
+      <c r="K129" s="321">
         <v>67.5</v>
       </c>
-      <c r="L129" s="322">
+      <c r="L129" s="321">
         <v>160.80000000000001</v>
       </c>
-      <c r="M129" s="322">
+      <c r="M129" s="321">
         <v>84.5</v>
       </c>
-      <c r="N129" s="322">
+      <c r="N129" s="321">
         <v>89.9</v>
       </c>
-      <c r="O129" s="322">
+      <c r="O129" s="321">
         <v>94.7</v>
       </c>
-      <c r="P129" s="322">
+      <c r="P129" s="321">
         <v>128.9</v>
       </c>
-      <c r="Q129" s="322">
+      <c r="Q129" s="321">
         <v>116.6</v>
       </c>
-      <c r="R129" s="322">
+      <c r="R129" s="321">
         <v>107.8</v>
       </c>
-      <c r="S129" s="322">
+      <c r="S129" s="321">
         <v>92.7</v>
       </c>
-      <c r="T129" s="322">
+      <c r="T129" s="321">
         <v>122.5</v>
       </c>
-      <c r="U129" s="322">
+      <c r="U129" s="321">
         <v>67.5</v>
       </c>
-      <c r="V129" s="322">
+      <c r="V129" s="321">
         <v>190.5</v>
       </c>
-      <c r="W129" s="322">
+      <c r="W129" s="321">
         <v>68.108541694440063</v>
       </c>
-      <c r="X129" s="322">
+      <c r="X129" s="321">
         <v>114.7</v>
       </c>
       <c r="Y129" s="88">
         <v>101.9</v>
       </c>
       <c r="Z129" s="88">
         <v>107.2</v>
       </c>
       <c r="AA129" s="88">
         <v>101.6</v>
       </c>
-      <c r="AB129" s="323">
+      <c r="AB129" s="322">
         <v>102.4</v>
       </c>
       <c r="AC129" s="88">
-        <v>100.7</v>
+        <v>100.65343520252324</v>
       </c>
       <c r="AD129" s="85">
-        <v>95.9</v>
+        <v>95.921774977411332</v>
       </c>
       <c r="AE129" s="85">
-        <v>100.5</v>
+        <v>100.54865378519405</v>
       </c>
       <c r="AF129" s="77">
         <v>83.258145106268742</v>
       </c>
       <c r="AG129" s="78">
         <v>114.9</v>
       </c>
       <c r="AH129" s="77">
-        <v>79.709999999999994</v>
-[...1 lines deleted...]
-      <c r="AI129" s="346">
+        <v>79.699436901464622</v>
+      </c>
+      <c r="AI129" s="344">
         <v>148.27729495808609</v>
       </c>
-      <c r="AJ129" s="336">
-        <v>111.4</v>
+      <c r="AJ129" s="356">
+        <v>111.13852743769105</v>
       </c>
     </row>
     <row r="130" spans="1:36" s="125" customFormat="1">
-      <c r="A130" s="321" t="s">
+      <c r="A130" s="320" t="s">
         <v>23</v>
       </c>
       <c r="B130" s="88"/>
       <c r="C130" s="88"/>
       <c r="D130" s="88"/>
       <c r="E130" s="88"/>
       <c r="F130" s="88"/>
       <c r="G130" s="88"/>
       <c r="H130" s="88"/>
       <c r="I130" s="88"/>
       <c r="J130" s="88"/>
       <c r="K130" s="88"/>
       <c r="L130" s="88"/>
       <c r="M130" s="88"/>
       <c r="N130" s="88"/>
       <c r="O130" s="88"/>
       <c r="P130" s="88"/>
       <c r="Q130" s="88"/>
       <c r="R130" s="88"/>
       <c r="S130" s="88"/>
       <c r="T130" s="88"/>
       <c r="U130" s="88"/>
       <c r="V130" s="88"/>
       <c r="W130" s="88"/>
       <c r="X130" s="77"/>
       <c r="Y130" s="77"/>
       <c r="Z130" s="88"/>
       <c r="AA130" s="77"/>
       <c r="AB130" s="78"/>
       <c r="AC130" s="88"/>
       <c r="AD130" s="85"/>
       <c r="AE130" s="85"/>
       <c r="AF130" s="77"/>
       <c r="AG130" s="78"/>
       <c r="AH130" s="77"/>
-      <c r="AI130" s="309"/>
-      <c r="AJ130" s="336"/>
+      <c r="AI130" s="308"/>
+      <c r="AJ130" s="356"/>
     </row>
     <row r="131" spans="1:36" s="125" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A131" s="321" t="s">
+      <c r="A131" s="320" t="s">
         <v>20</v>
       </c>
-      <c r="B131" s="324">
+      <c r="B131" s="323">
         <v>3.5235925000000003</v>
       </c>
-      <c r="C131" s="324">
+      <c r="C131" s="323">
         <v>19.5037044</v>
       </c>
-      <c r="D131" s="324">
+      <c r="D131" s="323">
         <v>200.51142700000003</v>
       </c>
-      <c r="E131" s="324">
+      <c r="E131" s="323">
         <v>3472.7073809999997</v>
       </c>
-      <c r="F131" s="324">
+      <c r="F131" s="323">
         <v>10240.195954999999</v>
       </c>
-      <c r="G131" s="324">
+      <c r="G131" s="323">
         <v>11878.722390000001</v>
       </c>
-      <c r="H131" s="324">
+      <c r="H131" s="323">
         <v>10445.751568043454</v>
       </c>
-      <c r="I131" s="324">
+      <c r="I131" s="323">
         <v>11322.900000000001</v>
       </c>
-      <c r="J131" s="324">
+      <c r="J131" s="323">
         <v>13124.8</v>
       </c>
-      <c r="K131" s="324">
+      <c r="K131" s="323">
         <v>15176</v>
       </c>
-      <c r="L131" s="324">
+      <c r="L131" s="323">
         <v>17801.400000000001</v>
       </c>
-      <c r="M131" s="324">
+      <c r="M131" s="323">
         <v>19852.8</v>
       </c>
-      <c r="N131" s="324">
+      <c r="N131" s="323">
         <v>21594.399999999994</v>
       </c>
-      <c r="O131" s="324">
+      <c r="O131" s="323">
         <v>24762.600000000002</v>
       </c>
-      <c r="P131" s="324">
+      <c r="P131" s="323">
         <v>26695.200000000001</v>
       </c>
-      <c r="Q131" s="324">
+      <c r="Q131" s="323">
         <v>28360.699999999997</v>
       </c>
-      <c r="R131" s="324">
+      <c r="R131" s="323">
         <v>32322.5</v>
       </c>
-      <c r="S131" s="324">
+      <c r="S131" s="323">
         <v>47331.8</v>
       </c>
-      <c r="T131" s="324">
+      <c r="T131" s="323">
         <v>50796.3</v>
       </c>
-      <c r="U131" s="324">
+      <c r="U131" s="323">
         <v>77092.300000000017</v>
       </c>
-      <c r="V131" s="324">
+      <c r="V131" s="323">
         <v>79735.3</v>
       </c>
-      <c r="W131" s="324">
+      <c r="W131" s="323">
         <v>79489.000000000015</v>
       </c>
-      <c r="X131" s="324">
+      <c r="X131" s="323">
         <v>88543.6</v>
       </c>
       <c r="Y131" s="88">
         <v>102737.3</v>
       </c>
       <c r="Z131" s="88">
         <v>104949.80000000002</v>
       </c>
       <c r="AA131" s="88">
         <v>121000.3</v>
       </c>
-      <c r="AB131" s="323">
+      <c r="AB131" s="322">
         <v>136319.70000000001</v>
       </c>
       <c r="AC131" s="88">
         <v>147714.5</v>
       </c>
       <c r="AD131" s="85">
-        <v>159332.29999999999</v>
+        <v>159332.34489810778</v>
       </c>
       <c r="AE131" s="85">
         <v>178087.7</v>
       </c>
       <c r="AF131" s="77">
         <v>219863.23870333345</v>
       </c>
       <c r="AG131" s="78">
-        <v>263024.8</v>
+        <v>263024.78702635824</v>
       </c>
       <c r="AH131" s="77">
-        <v>179154</v>
-[...1 lines deleted...]
-      <c r="AI131" s="346">
+        <v>179154.01654944438</v>
+      </c>
+      <c r="AI131" s="344">
         <v>199187.93945508543</v>
       </c>
-      <c r="AJ131" s="336">
-        <v>207942.3</v>
+      <c r="AJ131" s="356">
+        <v>208454.30730442965</v>
       </c>
     </row>
     <row r="132" spans="1:36" s="125" customFormat="1">
-      <c r="A132" s="321" t="s">
+      <c r="A132" s="320" t="s">
         <v>62</v>
       </c>
-      <c r="B132" s="322">
+      <c r="B132" s="321">
         <v>79.719394803578851</v>
       </c>
-      <c r="C132" s="322">
+      <c r="C132" s="321">
         <v>83.253867084597118</v>
       </c>
-      <c r="D132" s="322">
+      <c r="D132" s="321">
         <v>103.23840481932642</v>
       </c>
-      <c r="E132" s="322">
+      <c r="E132" s="321">
         <v>88.860684533455512</v>
       </c>
-      <c r="F132" s="322">
+      <c r="F132" s="321">
         <v>85.210878683174172</v>
       </c>
-      <c r="G132" s="322">
+      <c r="G132" s="321">
         <v>78.379315837927081</v>
       </c>
-      <c r="H132" s="322">
+      <c r="H132" s="321">
         <v>69.462313027614101</v>
       </c>
-      <c r="I132" s="322">
+      <c r="I132" s="321">
         <v>97.7</v>
       </c>
-      <c r="J132" s="322">
+      <c r="J132" s="321">
         <v>107.5</v>
       </c>
-      <c r="K132" s="322">
+      <c r="K132" s="321">
         <v>104.2</v>
       </c>
-      <c r="L132" s="322">
+      <c r="L132" s="321">
         <v>105.6</v>
       </c>
-      <c r="M132" s="322">
+      <c r="M132" s="321">
         <v>104.3</v>
       </c>
-      <c r="N132" s="322">
+      <c r="N132" s="321">
         <v>104.8</v>
       </c>
-      <c r="O132" s="322">
+      <c r="O132" s="321">
         <v>101.7</v>
       </c>
-      <c r="P132" s="322">
+      <c r="P132" s="321">
         <v>102.5</v>
       </c>
-      <c r="Q132" s="322">
+      <c r="Q132" s="321">
         <v>101.8</v>
       </c>
-      <c r="R132" s="322">
+      <c r="R132" s="321">
         <v>103.1</v>
       </c>
-      <c r="S132" s="322">
+      <c r="S132" s="321">
         <v>105.1</v>
       </c>
-      <c r="T132" s="322">
+      <c r="T132" s="321">
         <v>104.5</v>
       </c>
-      <c r="U132" s="322">
+      <c r="U132" s="321">
         <v>104.6</v>
       </c>
-      <c r="V132" s="322">
+      <c r="V132" s="321">
         <v>94</v>
       </c>
-      <c r="W132" s="322">
+      <c r="W132" s="321">
         <v>90.64727622404601</v>
       </c>
-      <c r="X132" s="322">
+      <c r="X132" s="321">
         <v>104.4</v>
       </c>
       <c r="Y132" s="88">
         <v>103.9</v>
       </c>
       <c r="Z132" s="88">
         <v>102.6</v>
       </c>
       <c r="AA132" s="88">
         <v>102.1</v>
       </c>
-      <c r="AB132" s="323">
+      <c r="AB132" s="322">
         <v>102.4</v>
       </c>
       <c r="AC132" s="88">
         <v>102.7</v>
       </c>
       <c r="AD132" s="85">
-        <v>102.3</v>
+        <v>102.29778473679166</v>
       </c>
       <c r="AE132" s="85">
         <v>102.4</v>
       </c>
       <c r="AF132" s="77">
         <v>103.20925167120282</v>
       </c>
       <c r="AG132" s="78">
-        <v>104.2</v>
+        <v>104.1651801923978</v>
       </c>
       <c r="AH132" s="77">
-        <v>104.4</v>
-[...1 lines deleted...]
-      <c r="AI132" s="346">
+        <v>104.42396706988222</v>
+      </c>
+      <c r="AI132" s="344">
         <v>101.65005051140088</v>
       </c>
-      <c r="AJ132" s="336">
-        <v>106</v>
+      <c r="AJ132" s="356">
+        <v>105.98376716516475</v>
       </c>
     </row>
     <row r="133" spans="1:36" s="125" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A133" s="321" t="s">
+      <c r="A133" s="320" t="s">
         <v>2</v>
       </c>
       <c r="B133" s="77"/>
       <c r="C133" s="77"/>
       <c r="D133" s="77"/>
       <c r="E133" s="77"/>
       <c r="F133" s="77"/>
       <c r="G133" s="77"/>
       <c r="H133" s="77"/>
       <c r="I133" s="77"/>
       <c r="J133" s="77"/>
       <c r="K133" s="77"/>
       <c r="L133" s="77"/>
       <c r="M133" s="77"/>
       <c r="N133" s="77"/>
       <c r="O133" s="77"/>
       <c r="P133" s="77"/>
       <c r="Q133" s="77"/>
       <c r="R133" s="77"/>
       <c r="S133" s="77"/>
       <c r="T133" s="77"/>
       <c r="U133" s="77"/>
       <c r="V133" s="77"/>
       <c r="W133" s="88"/>
       <c r="X133" s="88"/>
       <c r="Y133" s="77"/>
       <c r="Z133" s="77"/>
       <c r="AA133" s="77"/>
       <c r="AB133" s="78"/>
       <c r="AC133" s="88"/>
       <c r="AD133" s="85"/>
       <c r="AE133" s="78"/>
       <c r="AF133" s="77"/>
       <c r="AG133" s="78"/>
       <c r="AH133" s="77"/>
       <c r="AI133" s="95"/>
-      <c r="AJ133" s="358"/>
+      <c r="AJ133" s="356"/>
     </row>
     <row r="134" spans="1:36" s="125" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A134" s="321" t="s">
+      <c r="A134" s="320" t="s">
         <v>3</v>
       </c>
       <c r="B134" s="77">
         <v>1896.8728000000001</v>
       </c>
       <c r="C134" s="77">
         <v>5683.6657999999998</v>
       </c>
       <c r="D134" s="77">
         <v>3577.0974999999999</v>
       </c>
       <c r="E134" s="77">
         <v>3408.8505</v>
       </c>
       <c r="F134" s="77">
         <v>2335.1889000000001</v>
       </c>
       <c r="G134" s="77">
         <v>3020.9140000000002</v>
       </c>
       <c r="H134" s="77">
         <v>3257.9281000000001</v>
       </c>
       <c r="I134" s="77">
         <v>1824.4682</v>
@@ -19936,59 +19788,59 @@
       </c>
       <c r="AA134" s="77">
         <v>5051.1922799999993</v>
       </c>
       <c r="AB134" s="78">
         <v>5037.5596399999995</v>
       </c>
       <c r="AC134" s="85">
         <v>4322.7196700000004</v>
       </c>
       <c r="AD134" s="78">
         <v>4129.1449299999995</v>
       </c>
       <c r="AE134" s="78">
         <v>4229.0026360000002</v>
       </c>
       <c r="AF134" s="77">
         <v>3426.628878</v>
       </c>
       <c r="AG134" s="78">
         <v>4477.6781299999993</v>
       </c>
       <c r="AH134" s="77">
         <v>3747.6</v>
       </c>
-      <c r="AI134" s="346">
+      <c r="AI134" s="344">
         <v>6100.6</v>
       </c>
-      <c r="AJ134" s="77" t="s">
-        <v>29</v>
+      <c r="AJ134" s="77">
+        <v>5937.5</v>
       </c>
     </row>
     <row r="135" spans="1:36" s="125" customFormat="1">
-      <c r="A135" s="321" t="s">
+      <c r="A135" s="320" t="s">
         <v>63</v>
       </c>
       <c r="B135" s="94">
         <v>2.4883000000000002</v>
       </c>
       <c r="C135" s="94">
         <v>5.5639000000000003</v>
       </c>
       <c r="D135" s="94">
         <v>2.8874</v>
       </c>
       <c r="E135" s="94">
         <v>2.1345999999999998</v>
       </c>
       <c r="F135" s="94">
         <v>0.82569999999999999</v>
       </c>
       <c r="G135" s="94">
         <v>1.2685</v>
       </c>
       <c r="H135" s="94">
         <v>0.26840000000000003</v>
       </c>
       <c r="I135" s="94">
         <v>0.24529999999999999</v>
@@ -20049,56 +19901,56 @@
       </c>
       <c r="AB135" s="94">
         <v>98.593000000000004</v>
       </c>
       <c r="AC135" s="94">
         <v>73.981899999999996</v>
       </c>
       <c r="AD135" s="94">
         <v>32.737940000000002</v>
       </c>
       <c r="AE135" s="94">
         <v>26.028099999999998</v>
       </c>
       <c r="AF135" s="94">
         <v>69.730029999999999</v>
       </c>
       <c r="AG135" s="78">
         <v>152.6</v>
       </c>
       <c r="AH135" s="77">
         <v>127.9</v>
       </c>
       <c r="AI135" s="122">
         <v>181.4</v>
       </c>
-      <c r="AJ135" s="77" t="s">
-        <v>29</v>
+      <c r="AJ135" s="77">
+        <v>298.3</v>
       </c>
     </row>
     <row r="136" spans="1:36" s="125" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A136" s="321" t="s">
+      <c r="A136" s="320" t="s">
         <v>4</v>
       </c>
       <c r="B136" s="77">
         <v>234.78229999999999</v>
       </c>
       <c r="C136" s="77">
         <v>379.2441</v>
       </c>
       <c r="D136" s="77">
         <v>296.4248</v>
       </c>
       <c r="E136" s="77">
         <v>156.94970000000001</v>
       </c>
       <c r="F136" s="77">
         <v>165.8314</v>
       </c>
       <c r="G136" s="77">
         <v>269.66250000000002</v>
       </c>
       <c r="H136" s="77">
         <v>227.5412</v>
       </c>
       <c r="I136" s="77">
         <v>141.74340000000001</v>
@@ -20159,56 +20011,56 @@
       </c>
       <c r="AB136" s="78">
         <v>502.63267000000002</v>
       </c>
       <c r="AC136" s="78">
         <v>589.98650999999995</v>
       </c>
       <c r="AD136" s="85">
         <v>605.48833000000002</v>
       </c>
       <c r="AE136" s="78">
         <v>592.27311699999996</v>
       </c>
       <c r="AF136" s="77">
         <v>551.43232999999998</v>
       </c>
       <c r="AG136" s="78">
         <v>466.6789</v>
       </c>
       <c r="AH136" s="77">
         <v>377.11</v>
       </c>
       <c r="AI136" s="122">
         <v>102.2</v>
       </c>
-      <c r="AJ136" s="77" t="s">
-        <v>29</v>
+      <c r="AJ136" s="77">
+        <v>128.1</v>
       </c>
     </row>
     <row r="137" spans="1:36" s="125" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A137" s="321" t="s">
+      <c r="A137" s="320" t="s">
         <v>5</v>
       </c>
       <c r="B137" s="77">
         <v>24.575500000000002</v>
       </c>
       <c r="C137" s="77">
         <v>32.582299999999996</v>
       </c>
       <c r="D137" s="77">
         <v>26.4802</v>
       </c>
       <c r="E137" s="77">
         <v>20.938500000000001</v>
       </c>
       <c r="F137" s="77">
         <v>27.9407</v>
       </c>
       <c r="G137" s="77">
         <v>15.6372</v>
       </c>
       <c r="H137" s="77">
         <v>26.613299999999999</v>
       </c>
       <c r="I137" s="77">
         <v>36.193899999999999</v>
@@ -20269,96 +20121,96 @@
       </c>
       <c r="AB137" s="78">
         <v>179.12258</v>
       </c>
       <c r="AC137" s="78">
         <v>207.76283999999998</v>
       </c>
       <c r="AD137" s="85">
         <v>203.72065900000001</v>
       </c>
       <c r="AE137" s="78">
         <v>204.27146200000001</v>
       </c>
       <c r="AF137" s="77">
         <v>186.45552000000001</v>
       </c>
       <c r="AG137" s="78">
         <v>169.48966000000001</v>
       </c>
       <c r="AH137" s="77">
         <v>147.6</v>
       </c>
       <c r="AI137" s="122">
         <v>37.6</v>
       </c>
-      <c r="AJ137" s="77" t="s">
-        <v>29</v>
+      <c r="AJ137" s="77">
+        <v>37.200000000000003</v>
       </c>
     </row>
     <row r="138" spans="1:36" s="125" customFormat="1" ht="22.5">
-      <c r="A138" s="321" t="s">
+      <c r="A138" s="320" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="77"/>
       <c r="C138" s="77"/>
       <c r="D138" s="77"/>
       <c r="E138" s="77"/>
       <c r="F138" s="77"/>
       <c r="G138" s="77"/>
       <c r="H138" s="77"/>
       <c r="I138" s="77"/>
       <c r="J138" s="77"/>
       <c r="K138" s="77"/>
       <c r="L138" s="77"/>
       <c r="M138" s="77"/>
       <c r="N138" s="77"/>
       <c r="O138" s="77"/>
       <c r="P138" s="77"/>
       <c r="Q138" s="77"/>
       <c r="R138" s="77"/>
       <c r="S138" s="77"/>
       <c r="T138" s="77"/>
       <c r="U138" s="77"/>
       <c r="V138" s="77"/>
       <c r="W138" s="77"/>
       <c r="X138" s="88"/>
       <c r="Y138" s="77"/>
       <c r="Z138" s="77"/>
       <c r="AA138" s="77"/>
-      <c r="AB138" s="325"/>
+      <c r="AB138" s="324"/>
       <c r="AC138" s="85"/>
       <c r="AD138" s="85"/>
       <c r="AE138" s="78"/>
       <c r="AF138" s="77"/>
       <c r="AG138" s="78"/>
       <c r="AH138" s="77"/>
       <c r="AI138" s="122"/>
-      <c r="AJ138" s="358"/>
+      <c r="AJ138" s="356"/>
     </row>
     <row r="139" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
-      <c r="A139" s="321" t="s">
+      <c r="A139" s="320" t="s">
         <v>65</v>
       </c>
       <c r="B139" s="77">
         <v>6.4</v>
       </c>
       <c r="C139" s="77">
         <v>17.8</v>
       </c>
       <c r="D139" s="77">
         <v>11.3</v>
       </c>
       <c r="E139" s="77">
         <v>10.9</v>
       </c>
       <c r="F139" s="77">
         <v>7.7</v>
       </c>
       <c r="G139" s="77">
         <v>10.5</v>
       </c>
       <c r="H139" s="77">
         <v>11.7</v>
       </c>
       <c r="I139" s="77">
         <v>7</v>
@@ -20419,56 +20271,56 @@
       </c>
       <c r="AB139" s="78">
         <v>16.3</v>
       </c>
       <c r="AC139" s="85">
         <v>15.5</v>
       </c>
       <c r="AD139" s="78">
         <v>14.4147</v>
       </c>
       <c r="AE139" s="78">
         <v>14.2532</v>
       </c>
       <c r="AF139" s="77">
         <v>11.5</v>
       </c>
       <c r="AG139" s="78">
         <v>14.7</v>
       </c>
       <c r="AH139" s="77">
         <v>11.2</v>
       </c>
       <c r="AI139" s="122">
         <v>18.399999999999999</v>
       </c>
-      <c r="AJ139" s="77" t="s">
-        <v>29</v>
+      <c r="AJ139" s="77">
+        <v>19.7</v>
       </c>
     </row>
     <row r="140" spans="1:36" s="125" customFormat="1">
-      <c r="A140" s="321" t="s">
+      <c r="A140" s="320" t="s">
         <v>63</v>
       </c>
       <c r="B140" s="88">
         <v>3.3</v>
       </c>
       <c r="C140" s="88">
         <v>3</v>
       </c>
       <c r="D140" s="88">
         <v>2.1</v>
       </c>
       <c r="E140" s="88">
         <v>2</v>
       </c>
       <c r="F140" s="88">
         <v>1.5</v>
       </c>
       <c r="G140" s="88">
         <v>2.2000000000000002</v>
       </c>
       <c r="H140" s="88">
         <v>1.6</v>
       </c>
       <c r="I140" s="88">
         <v>1.5</v>
@@ -20529,56 +20381,56 @@
       </c>
       <c r="AB140" s="78">
         <v>13.9</v>
       </c>
       <c r="AC140" s="85">
         <v>11</v>
       </c>
       <c r="AD140" s="78">
         <v>9.8000000000000007</v>
       </c>
       <c r="AE140" s="78">
         <v>11.7</v>
       </c>
       <c r="AF140" s="77">
         <v>11.3</v>
       </c>
       <c r="AG140" s="78">
         <v>12.9</v>
       </c>
       <c r="AH140" s="77">
         <v>10.1</v>
       </c>
       <c r="AI140" s="122">
         <v>17.3</v>
       </c>
-      <c r="AJ140" s="77" t="s">
-        <v>29</v>
+      <c r="AJ140" s="77">
+        <v>16.600000000000001</v>
       </c>
     </row>
     <row r="141" spans="1:36" s="125" customFormat="1">
-      <c r="A141" s="321" t="s">
+      <c r="A141" s="320" t="s">
         <v>4</v>
       </c>
       <c r="B141" s="77">
         <v>70.3</v>
       </c>
       <c r="C141" s="77">
         <v>106.4</v>
       </c>
       <c r="D141" s="77">
         <v>86.1</v>
       </c>
       <c r="E141" s="77">
         <v>50.8</v>
       </c>
       <c r="F141" s="77">
         <v>59.1</v>
       </c>
       <c r="G141" s="77">
         <v>101</v>
       </c>
       <c r="H141" s="77">
         <v>93.1</v>
       </c>
       <c r="I141" s="77">
         <v>69.7</v>
@@ -20639,56 +20491,56 @@
       </c>
       <c r="AB141" s="78">
         <v>183.1</v>
       </c>
       <c r="AC141" s="85">
         <v>167.6</v>
       </c>
       <c r="AD141" s="85">
         <v>179.80709999999999</v>
       </c>
       <c r="AE141" s="78">
         <v>181.18199999999999</v>
       </c>
       <c r="AF141" s="77">
         <v>179.8</v>
       </c>
       <c r="AG141" s="78">
         <v>148.30000000000001</v>
       </c>
       <c r="AH141" s="77">
         <v>142.5</v>
       </c>
       <c r="AI141" s="122">
         <v>158</v>
       </c>
-      <c r="AJ141" s="77" t="s">
-        <v>29</v>
+      <c r="AJ141" s="77">
+        <v>172.3</v>
       </c>
     </row>
     <row r="142" spans="1:36" s="125" customFormat="1">
-      <c r="A142" s="321" t="s">
+      <c r="A142" s="320" t="s">
         <v>86</v>
       </c>
       <c r="B142" s="88">
         <v>81.099999999999994</v>
       </c>
       <c r="C142" s="88">
         <v>93</v>
       </c>
       <c r="D142" s="88">
         <v>79.2</v>
       </c>
       <c r="E142" s="88">
         <v>71.5</v>
       </c>
       <c r="F142" s="88">
         <v>92.1</v>
       </c>
       <c r="G142" s="88">
         <v>61.2</v>
       </c>
       <c r="H142" s="88">
         <v>89.8</v>
       </c>
       <c r="I142" s="88">
         <v>94.2</v>
@@ -20749,93 +20601,93 @@
       </c>
       <c r="AB142" s="85">
         <v>358.6</v>
       </c>
       <c r="AC142" s="85">
         <v>333.2</v>
       </c>
       <c r="AD142" s="85">
         <v>330.82260000000002</v>
       </c>
       <c r="AE142" s="78">
         <v>331.11239999999998</v>
       </c>
       <c r="AF142" s="77">
         <v>332.1</v>
       </c>
       <c r="AG142" s="78">
         <v>293.39999999999998</v>
       </c>
       <c r="AH142" s="77">
         <v>272</v>
       </c>
       <c r="AI142" s="122">
         <v>363</v>
       </c>
-      <c r="AJ142" s="77" t="s">
-        <v>29</v>
+      <c r="AJ142" s="77">
+        <v>354.8</v>
       </c>
     </row>
     <row r="143" spans="1:36" s="125" customFormat="1" ht="13.5" customHeight="1">
       <c r="A143" s="126" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="77"/>
       <c r="C143" s="77"/>
       <c r="D143" s="77"/>
       <c r="E143" s="77"/>
       <c r="F143" s="77"/>
       <c r="G143" s="77"/>
       <c r="H143" s="77"/>
       <c r="I143" s="77"/>
       <c r="J143" s="77"/>
       <c r="K143" s="77"/>
       <c r="L143" s="77"/>
       <c r="M143" s="77"/>
       <c r="N143" s="77"/>
       <c r="O143" s="77"/>
       <c r="P143" s="77"/>
       <c r="Q143" s="77"/>
       <c r="R143" s="77"/>
       <c r="S143" s="77"/>
       <c r="T143" s="77"/>
       <c r="U143" s="77"/>
       <c r="V143" s="77"/>
       <c r="W143" s="77"/>
       <c r="X143" s="88"/>
       <c r="Y143" s="77"/>
       <c r="Z143" s="88"/>
       <c r="AA143" s="77"/>
       <c r="AB143" s="78"/>
       <c r="AC143" s="85"/>
       <c r="AD143" s="85"/>
       <c r="AE143" s="78"/>
       <c r="AF143" s="77"/>
       <c r="AG143" s="78"/>
       <c r="AH143" s="77"/>
       <c r="AI143" s="95"/>
-      <c r="AJ143" s="358"/>
+      <c r="AJ143" s="356"/>
     </row>
     <row r="144" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="126" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="77">
         <v>1120.903</v>
       </c>
       <c r="C144" s="77">
         <v>1120.4010000000001</v>
       </c>
       <c r="D144" s="77">
         <v>1043.7260000000001</v>
       </c>
       <c r="E144" s="77">
         <v>867.89700000000005</v>
       </c>
       <c r="F144" s="77">
         <v>712.29300000000001</v>
       </c>
       <c r="G144" s="77">
         <v>524.67600000000004</v>
       </c>
       <c r="H144" s="77">
         <v>363.726</v>
@@ -20899,52 +20751,52 @@
       </c>
       <c r="AB144" s="78">
         <v>343.49799999999999</v>
       </c>
       <c r="AC144" s="85">
         <v>355.47899999999998</v>
       </c>
       <c r="AD144" s="85">
         <v>365.459</v>
       </c>
       <c r="AE144" s="78">
         <v>377.697</v>
       </c>
       <c r="AF144" s="77">
         <v>389.91</v>
       </c>
       <c r="AG144" s="78">
         <v>299.89999999999998</v>
       </c>
       <c r="AH144" s="77">
         <v>283.5</v>
       </c>
       <c r="AI144" s="95">
         <v>276.89999999999998</v>
       </c>
-      <c r="AJ144" s="336">
-        <v>284.3</v>
+      <c r="AJ144" s="356">
+        <v>283</v>
       </c>
     </row>
     <row r="145" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A145" s="126" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="77">
         <v>614.07399999999996</v>
       </c>
       <c r="C145" s="77">
         <v>622.13499999999999</v>
       </c>
       <c r="D145" s="77">
         <v>584.76599999999996</v>
       </c>
       <c r="E145" s="77">
         <v>489.02499999999998</v>
       </c>
       <c r="F145" s="77">
         <v>375.56299999999999</v>
       </c>
       <c r="G145" s="77">
         <v>218.72200000000001</v>
       </c>
       <c r="H145" s="77">
@@ -21009,52 +20861,52 @@
       </c>
       <c r="AB145" s="78">
         <v>386.60899999999998</v>
       </c>
       <c r="AC145" s="78">
         <v>404.21800000000002</v>
       </c>
       <c r="AD145" s="85">
         <v>419.29700000000003</v>
       </c>
       <c r="AE145" s="78">
         <v>433.37299999999999</v>
       </c>
       <c r="AF145" s="77">
         <v>447.94900000000001</v>
       </c>
       <c r="AG145" s="78">
         <v>383.3</v>
       </c>
       <c r="AH145" s="77">
         <v>264.39999999999998</v>
       </c>
       <c r="AI145" s="95">
         <v>395.1</v>
       </c>
-      <c r="AJ145" s="336">
-        <v>413.4</v>
+      <c r="AJ145" s="356">
+        <v>410.2</v>
       </c>
     </row>
     <row r="146" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A146" s="126" t="s">
         <v>9</v>
       </c>
       <c r="B146" s="77">
         <v>588.57899999999995</v>
       </c>
       <c r="C146" s="77">
         <v>537.40800000000002</v>
       </c>
       <c r="D146" s="77">
         <v>458.18</v>
       </c>
       <c r="E146" s="77">
         <v>349.43700000000001</v>
       </c>
       <c r="F146" s="77">
         <v>296.12</v>
       </c>
       <c r="G146" s="77">
         <v>161.14400000000001</v>
       </c>
       <c r="H146" s="77">
@@ -21119,52 +20971,52 @@
       </c>
       <c r="AB146" s="78">
         <v>141.976</v>
       </c>
       <c r="AC146" s="78">
         <v>149.55699999999999</v>
       </c>
       <c r="AD146" s="85">
         <v>173.92400000000001</v>
       </c>
       <c r="AE146" s="78">
         <v>180.363</v>
       </c>
       <c r="AF146" s="77">
         <v>194.54</v>
       </c>
       <c r="AG146" s="78">
         <v>103.7</v>
       </c>
       <c r="AH146" s="77">
         <v>112</v>
       </c>
       <c r="AI146" s="95">
         <v>125.7</v>
       </c>
-      <c r="AJ146" s="336">
-        <v>142.5</v>
+      <c r="AJ146" s="356">
+        <v>141.19999999999999</v>
       </c>
     </row>
     <row r="147" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A147" s="126" t="s">
         <v>10</v>
       </c>
       <c r="B147" s="77">
         <v>110.473</v>
       </c>
       <c r="C147" s="77">
         <v>108.39700000000001</v>
       </c>
       <c r="D147" s="77">
         <v>110.742</v>
       </c>
       <c r="E147" s="77">
         <v>106.729</v>
       </c>
       <c r="F147" s="77">
         <v>106.07899999999999</v>
       </c>
       <c r="G147" s="77">
         <v>92.236999999999995</v>
       </c>
       <c r="H147" s="77">
@@ -21229,52 +21081,52 @@
       </c>
       <c r="AB147" s="78">
         <v>115.499</v>
       </c>
       <c r="AC147" s="78">
         <v>123.92</v>
       </c>
       <c r="AD147" s="85">
         <v>130.86000000000001</v>
       </c>
       <c r="AE147" s="78">
         <v>135.702</v>
       </c>
       <c r="AF147" s="77">
         <v>145.251</v>
       </c>
       <c r="AG147" s="78">
         <v>145.30000000000001</v>
       </c>
       <c r="AH147" s="77">
         <v>136.5</v>
       </c>
       <c r="AI147" s="95">
         <v>146.4</v>
       </c>
-      <c r="AJ147" s="336">
-        <v>156.69999999999999</v>
+      <c r="AJ147" s="356">
+        <v>155.5</v>
       </c>
     </row>
     <row r="148" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="126" t="s">
         <v>116</v>
       </c>
       <c r="B148" s="77">
         <v>3751.096</v>
       </c>
       <c r="C148" s="77">
         <v>3796.027</v>
       </c>
       <c r="D148" s="77">
         <v>3483.4430000000002</v>
       </c>
       <c r="E148" s="77">
         <v>2829.8440000000001</v>
       </c>
       <c r="F148" s="77">
         <v>2173.8789999999999</v>
       </c>
       <c r="G148" s="77">
         <v>1559.7550000000001</v>
       </c>
       <c r="H148" s="77">
@@ -21336,99 +21188,99 @@
       </c>
       <c r="AA148" s="77">
         <v>4018.79</v>
       </c>
       <c r="AB148" s="78">
         <v>4295.3429999999998</v>
       </c>
       <c r="AC148" s="85">
         <v>4635.3959999999997</v>
       </c>
       <c r="AD148" s="85">
         <v>4617.1009999999997</v>
       </c>
       <c r="AE148" s="78">
         <v>3113.306</v>
       </c>
       <c r="AF148" s="77">
         <v>3999.652</v>
       </c>
       <c r="AG148" s="78">
         <v>3091.1</v>
       </c>
       <c r="AH148" s="77">
         <v>3515.9</v>
       </c>
-      <c r="AI148" s="346">
+      <c r="AI148" s="344">
         <v>3319.7</v>
       </c>
-      <c r="AJ148" s="336">
-        <v>3763</v>
+      <c r="AJ148" s="356">
+        <v>3752.4</v>
       </c>
     </row>
     <row r="149" spans="1:36" s="105" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="104" t="s">
         <v>66</v>
       </c>
       <c r="B149" s="106"/>
       <c r="C149" s="106"/>
       <c r="D149" s="106"/>
       <c r="E149" s="106"/>
       <c r="F149" s="106"/>
       <c r="G149" s="106"/>
       <c r="H149" s="106"/>
       <c r="I149" s="106"/>
       <c r="J149" s="106"/>
       <c r="K149" s="107"/>
       <c r="L149" s="107"/>
       <c r="M149" s="107"/>
       <c r="N149" s="107"/>
       <c r="O149" s="107"/>
       <c r="P149" s="107"/>
       <c r="Q149" s="107"/>
       <c r="R149" s="107"/>
       <c r="S149" s="107"/>
       <c r="T149" s="107"/>
       <c r="U149" s="107"/>
       <c r="V149" s="107"/>
       <c r="W149" s="107"/>
       <c r="X149" s="107"/>
       <c r="Y149" s="107"/>
       <c r="Z149" s="107"/>
       <c r="AA149" s="107"/>
       <c r="AB149" s="106"/>
       <c r="AC149" s="108"/>
       <c r="AD149" s="108"/>
       <c r="AE149" s="108"/>
       <c r="AF149" s="108"/>
       <c r="AG149" s="109"/>
-      <c r="AH149" s="353"/>
-[...1 lines deleted...]
-      <c r="AJ149" s="336"/>
+      <c r="AH149" s="351"/>
+      <c r="AI149" s="195"/>
+      <c r="AJ149" s="335"/>
     </row>
-    <row r="150" spans="1:36" s="356" customFormat="1" ht="12" customHeight="1">
-      <c r="A150" s="354" t="s">
+    <row r="150" spans="1:36" s="354" customFormat="1" ht="12" customHeight="1">
+      <c r="A150" s="352" t="s">
         <v>20</v>
       </c>
       <c r="B150" s="77">
         <v>2</v>
       </c>
       <c r="C150" s="77">
         <v>21</v>
       </c>
       <c r="D150" s="77">
         <v>235</v>
       </c>
       <c r="E150" s="77">
         <v>2475</v>
       </c>
       <c r="F150" s="77">
         <v>3669</v>
       </c>
       <c r="G150" s="77">
         <v>2350</v>
       </c>
       <c r="H150" s="77">
         <v>991</v>
       </c>
       <c r="I150" s="77">
         <v>519</v>
@@ -21483,62 +21335,62 @@
       </c>
       <c r="Z150" s="77" t="s">
         <v>151</v>
       </c>
       <c r="AA150" s="77" t="s">
         <v>152</v>
       </c>
       <c r="AB150" s="77">
         <v>65476.800000000003</v>
       </c>
       <c r="AC150" s="88">
         <v>79406.2</v>
       </c>
       <c r="AD150" s="88">
         <v>88069.8</v>
       </c>
       <c r="AE150" s="77">
         <v>97255.1</v>
       </c>
       <c r="AF150" s="93">
         <v>108764.1</v>
       </c>
       <c r="AG150" s="77">
         <v>124396.3</v>
       </c>
-      <c r="AH150" s="193">
+      <c r="AH150" s="192">
         <v>163402.1</v>
       </c>
       <c r="AI150" s="77">
         <v>223148.3</v>
       </c>
-      <c r="AJ150" s="336">
+      <c r="AJ150" s="335">
         <v>289416</v>
       </c>
     </row>
-    <row r="151" spans="1:36" s="356" customFormat="1" ht="12" customHeight="1">
-      <c r="A151" s="354" t="s">
+    <row r="151" spans="1:36" s="354" customFormat="1" ht="12" customHeight="1">
+      <c r="A151" s="352" t="s">
         <v>67</v>
       </c>
       <c r="B151" s="77">
         <v>75.900000000000006</v>
       </c>
       <c r="C151" s="77">
         <v>37.200000000000003</v>
       </c>
       <c r="D151" s="77">
         <v>64.900000000000006</v>
       </c>
       <c r="E151" s="77">
         <v>54.1</v>
       </c>
       <c r="F151" s="77">
         <v>53.3</v>
       </c>
       <c r="G151" s="77">
         <v>49.6</v>
       </c>
       <c r="H151" s="77">
         <v>72.3</v>
       </c>
       <c r="I151" s="77">
         <v>40.799999999999997</v>
@@ -21599,96 +21451,96 @@
       </c>
       <c r="AB151" s="77">
         <v>106.1</v>
       </c>
       <c r="AC151" s="88">
         <v>114</v>
       </c>
       <c r="AD151" s="88">
         <v>109.2</v>
       </c>
       <c r="AE151" s="76">
         <v>111.4</v>
       </c>
       <c r="AF151" s="93">
         <v>107.4</v>
       </c>
       <c r="AG151" s="77">
         <v>112.5</v>
       </c>
       <c r="AH151" s="77">
         <v>128</v>
       </c>
       <c r="AI151" s="77">
         <v>132.5</v>
       </c>
-      <c r="AJ151" s="336">
+      <c r="AJ151" s="335">
         <v>127</v>
       </c>
     </row>
-    <row r="152" spans="1:36" s="356" customFormat="1" ht="15" customHeight="1">
-      <c r="A152" s="354" t="s">
+    <row r="152" spans="1:36" s="354" customFormat="1" ht="15" customHeight="1">
+      <c r="A152" s="352" t="s">
         <v>68</v>
       </c>
       <c r="B152" s="90"/>
       <c r="C152" s="90"/>
       <c r="D152" s="91"/>
       <c r="E152" s="91"/>
       <c r="F152" s="91"/>
       <c r="G152" s="91"/>
       <c r="H152" s="91"/>
       <c r="I152" s="91"/>
       <c r="J152" s="91"/>
       <c r="K152" s="77"/>
       <c r="L152" s="77"/>
       <c r="M152" s="77"/>
       <c r="N152" s="77"/>
       <c r="O152" s="77"/>
       <c r="P152" s="77"/>
       <c r="Q152" s="77"/>
       <c r="R152" s="77"/>
       <c r="S152" s="77"/>
       <c r="T152" s="77"/>
       <c r="U152" s="77"/>
       <c r="V152" s="77"/>
       <c r="W152" s="77"/>
       <c r="X152" s="77"/>
       <c r="Y152" s="77"/>
       <c r="Z152" s="77"/>
       <c r="AA152" s="77"/>
       <c r="AB152" s="77"/>
       <c r="AC152" s="88"/>
       <c r="AD152" s="88"/>
       <c r="AE152" s="76"/>
       <c r="AF152" s="77"/>
       <c r="AG152" s="77"/>
       <c r="AH152" s="77"/>
       <c r="AI152" s="77"/>
-      <c r="AJ152" s="336"/>
+      <c r="AJ152" s="335"/>
     </row>
-    <row r="153" spans="1:36" s="356" customFormat="1" ht="12" customHeight="1">
-      <c r="A153" s="354" t="s">
+    <row r="153" spans="1:36" s="354" customFormat="1" ht="12" customHeight="1">
+      <c r="A153" s="352" t="s">
         <v>27</v>
       </c>
       <c r="B153" s="77">
         <v>618</v>
       </c>
       <c r="C153" s="77">
         <v>567</v>
       </c>
       <c r="D153" s="77">
         <v>518</v>
       </c>
       <c r="E153" s="77">
         <v>236</v>
       </c>
       <c r="F153" s="77">
         <v>127.4</v>
       </c>
       <c r="G153" s="77">
         <v>73.099999999999994</v>
       </c>
       <c r="H153" s="77">
         <v>37</v>
       </c>
       <c r="I153" s="77">
         <v>20.9</v>
@@ -21749,56 +21601,56 @@
       </c>
       <c r="AB153" s="88">
         <v>200.1</v>
       </c>
       <c r="AC153" s="88">
         <v>217.8</v>
       </c>
       <c r="AD153" s="88">
         <v>250.5</v>
       </c>
       <c r="AE153" s="76">
         <v>306.10000000000002</v>
       </c>
       <c r="AF153" s="77">
         <v>345.3</v>
       </c>
       <c r="AG153" s="77">
         <v>300.8</v>
       </c>
       <c r="AH153" s="77">
         <v>304.7</v>
       </c>
       <c r="AI153" s="77">
         <v>329.9</v>
       </c>
-      <c r="AJ153" s="336">
+      <c r="AJ153" s="335">
         <v>338</v>
       </c>
     </row>
-    <row r="154" spans="1:36" s="356" customFormat="1" ht="22.5">
-      <c r="A154" s="354" t="s">
+    <row r="154" spans="1:36" s="354" customFormat="1" ht="22.5">
+      <c r="A154" s="352" t="s">
         <v>69</v>
       </c>
       <c r="B154" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C154" s="77">
         <v>91.7</v>
       </c>
       <c r="D154" s="77">
         <v>91.4</v>
       </c>
       <c r="E154" s="77">
         <v>69.900000000000006</v>
       </c>
       <c r="F154" s="77">
         <v>54.1</v>
       </c>
       <c r="G154" s="77">
         <v>53.6</v>
       </c>
       <c r="H154" s="77">
         <v>35.200000000000003</v>
       </c>
       <c r="I154" s="77">
         <v>56.3</v>
@@ -21859,96 +21711,96 @@
       </c>
       <c r="AB154" s="77">
         <v>121.8</v>
       </c>
       <c r="AC154" s="88">
         <v>108.8</v>
       </c>
       <c r="AD154" s="88">
         <v>115</v>
       </c>
       <c r="AE154" s="76">
         <v>122.2</v>
       </c>
       <c r="AF154" s="77">
         <v>112.8</v>
       </c>
       <c r="AG154" s="77">
         <v>87.1</v>
       </c>
       <c r="AH154" s="77">
         <v>101.3</v>
       </c>
       <c r="AI154" s="77">
         <v>108.3</v>
       </c>
-      <c r="AJ154" s="336">
+      <c r="AJ154" s="335">
         <v>102.4</v>
       </c>
     </row>
     <row r="155" spans="1:36" s="3" customFormat="1">
       <c r="A155" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="77"/>
       <c r="C155" s="77"/>
       <c r="D155" s="77"/>
       <c r="E155" s="77"/>
       <c r="F155" s="77"/>
       <c r="G155" s="77"/>
       <c r="H155" s="77"/>
       <c r="I155" s="77"/>
       <c r="J155" s="77"/>
       <c r="K155" s="77"/>
       <c r="L155" s="77"/>
       <c r="M155" s="77"/>
       <c r="N155" s="77"/>
       <c r="O155" s="77"/>
       <c r="P155" s="77"/>
       <c r="Q155" s="77"/>
       <c r="R155" s="77"/>
       <c r="S155" s="77"/>
       <c r="T155" s="77"/>
       <c r="U155" s="77"/>
       <c r="V155" s="77"/>
       <c r="W155" s="77"/>
       <c r="X155" s="77"/>
       <c r="Y155" s="77"/>
       <c r="Z155" s="77"/>
       <c r="AA155" s="77"/>
       <c r="AB155" s="77"/>
       <c r="AC155" s="88"/>
       <c r="AD155" s="88"/>
       <c r="AE155" s="95"/>
       <c r="AF155" s="96"/>
       <c r="AG155" s="96"/>
       <c r="AH155" s="77"/>
       <c r="AI155" s="77"/>
-      <c r="AJ155" s="359"/>
+      <c r="AJ155" s="357"/>
     </row>
-    <row r="156" spans="1:36" s="192" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A156" s="191" t="s">
+    <row r="156" spans="1:36" s="191" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A156" s="190" t="s">
         <v>71</v>
       </c>
       <c r="B156" s="92">
         <v>3140</v>
       </c>
       <c r="C156" s="92">
         <v>1196</v>
       </c>
       <c r="D156" s="92">
         <v>690</v>
       </c>
       <c r="E156" s="92">
         <v>360</v>
       </c>
       <c r="F156" s="92">
         <v>238</v>
       </c>
       <c r="G156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="92">
         <v>320</v>
       </c>
       <c r="I156" s="92">
         <v>40</v>
@@ -22009,56 +21861,56 @@
       </c>
       <c r="AB156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AC156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AD156" s="92">
         <v>600</v>
       </c>
       <c r="AE156" s="92">
         <v>300</v>
       </c>
       <c r="AF156" s="98" t="s">
         <v>28</v>
       </c>
       <c r="AG156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AI156" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ156" s="366" t="s">
+      <c r="AJ156" s="363" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="157" spans="1:36" s="192" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A157" s="191" t="s">
+    <row r="157" spans="1:36" s="191" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A157" s="190" t="s">
         <v>72</v>
       </c>
       <c r="B157" s="92">
         <v>1090</v>
       </c>
       <c r="C157" s="92">
         <v>610</v>
       </c>
       <c r="D157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E157" s="92">
         <v>1090</v>
       </c>
       <c r="F157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I157" s="92" t="s">
         <v>28</v>
@@ -22119,96 +21971,96 @@
       </c>
       <c r="AB157" s="92">
         <v>270</v>
       </c>
       <c r="AC157" s="92">
         <v>140</v>
       </c>
       <c r="AD157" s="97">
         <v>46</v>
       </c>
       <c r="AE157" s="152">
         <v>46</v>
       </c>
       <c r="AF157" s="98" t="s">
         <v>28</v>
       </c>
       <c r="AG157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH157" s="92">
         <v>96</v>
       </c>
       <c r="AI157" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ157" s="366" t="s">
+      <c r="AJ157" s="363" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="158" spans="1:36" s="192" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A158" s="191" t="s">
+    <row r="158" spans="1:36" s="191" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A158" s="190" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="92"/>
       <c r="C158" s="92"/>
       <c r="D158" s="92"/>
       <c r="E158" s="92"/>
       <c r="F158" s="92"/>
       <c r="G158" s="92"/>
       <c r="H158" s="92"/>
       <c r="I158" s="92"/>
       <c r="J158" s="92"/>
       <c r="K158" s="92"/>
       <c r="L158" s="92"/>
       <c r="M158" s="92"/>
       <c r="N158" s="92"/>
       <c r="O158" s="92"/>
       <c r="P158" s="92"/>
       <c r="Q158" s="92"/>
       <c r="R158" s="92"/>
       <c r="S158" s="92"/>
       <c r="T158" s="92"/>
       <c r="U158" s="92"/>
       <c r="V158" s="92"/>
       <c r="W158" s="92"/>
       <c r="X158" s="92"/>
       <c r="Y158" s="92"/>
       <c r="Z158" s="92"/>
       <c r="AA158" s="92"/>
       <c r="AB158" s="92"/>
       <c r="AC158" s="92"/>
       <c r="AD158" s="97"/>
       <c r="AE158" s="152"/>
       <c r="AF158" s="98"/>
       <c r="AG158" s="92"/>
       <c r="AH158" s="92"/>
       <c r="AI158" s="89"/>
-      <c r="AJ158" s="366"/>
+      <c r="AJ158" s="363"/>
     </row>
-    <row r="159" spans="1:36" s="192" customFormat="1" ht="19.899999999999999" customHeight="1">
-      <c r="A159" s="191" t="s">
+    <row r="159" spans="1:36" s="191" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A159" s="190" t="s">
         <v>73</v>
       </c>
       <c r="B159" s="92">
         <v>125</v>
       </c>
       <c r="C159" s="92">
         <v>60</v>
       </c>
       <c r="D159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I159" s="92" t="s">
         <v>28</v>
@@ -22269,56 +22121,56 @@
       </c>
       <c r="AB159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AC159" s="92">
         <v>43</v>
       </c>
       <c r="AD159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AE159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AF159" s="98">
         <v>200</v>
       </c>
       <c r="AG159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AI159" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ159" s="366" t="s">
+      <c r="AJ159" s="363" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="160" spans="1:36" s="192" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A160" s="191" t="s">
+    <row r="160" spans="1:36" s="191" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A160" s="190" t="s">
         <v>74</v>
       </c>
       <c r="B160" s="92">
         <v>385</v>
       </c>
       <c r="C160" s="92">
         <v>270</v>
       </c>
       <c r="D160" s="92">
         <v>100</v>
       </c>
       <c r="E160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I160" s="92" t="s">
         <v>28</v>
@@ -22379,244 +22231,244 @@
       </c>
       <c r="AB160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AC160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AD160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AE160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AF160" s="98" t="s">
         <v>28</v>
       </c>
       <c r="AG160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH160" s="92">
         <v>258</v>
       </c>
       <c r="AI160" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ160" s="366" t="s">
+      <c r="AJ160" s="363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:252" s="125" customFormat="1" ht="12.75">
-      <c r="A161" s="299" t="s">
-        <v>224</v>
+      <c r="A161" s="298" t="s">
+        <v>223</v>
       </c>
       <c r="B161" s="77"/>
       <c r="C161" s="88"/>
       <c r="D161" s="88"/>
       <c r="E161" s="88"/>
       <c r="F161" s="88"/>
       <c r="G161" s="88"/>
       <c r="H161" s="88"/>
       <c r="I161" s="88"/>
       <c r="J161" s="88"/>
       <c r="K161" s="88"/>
       <c r="L161" s="88"/>
       <c r="M161" s="88"/>
       <c r="N161" s="88"/>
       <c r="O161" s="88"/>
       <c r="P161" s="88"/>
       <c r="Q161" s="88"/>
       <c r="R161" s="88"/>
       <c r="S161" s="88"/>
       <c r="T161" s="88"/>
       <c r="U161" s="88"/>
       <c r="V161" s="88"/>
       <c r="W161" s="88"/>
       <c r="X161" s="77"/>
       <c r="Y161" s="77"/>
       <c r="Z161" s="88"/>
       <c r="AA161" s="77"/>
       <c r="AB161" s="78"/>
-      <c r="AC161" s="300"/>
+      <c r="AC161" s="299"/>
       <c r="AD161" s="85"/>
       <c r="AE161" s="124"/>
-      <c r="AF161" s="269"/>
+      <c r="AF161" s="268"/>
       <c r="AG161" s="96"/>
       <c r="AH161" s="95"/>
       <c r="AI161" s="95"/>
-      <c r="AJ161" s="358"/>
-[...147 lines deleted...]
-      <c r="IR161" s="301"/>
+      <c r="AJ161" s="356"/>
+      <c r="AK161" s="300"/>
+      <c r="AL161" s="300"/>
+      <c r="AM161" s="300"/>
+      <c r="AN161" s="300"/>
+      <c r="AO161" s="300"/>
+      <c r="AP161" s="300"/>
+      <c r="AQ161" s="300"/>
+      <c r="AR161" s="300"/>
+      <c r="AS161" s="300"/>
+      <c r="AT161" s="300"/>
+      <c r="AU161" s="300"/>
+      <c r="AV161" s="300"/>
+      <c r="AW161" s="300"/>
+      <c r="AX161" s="300"/>
+      <c r="AY161" s="300"/>
+      <c r="AZ161" s="300"/>
+      <c r="BA161" s="300"/>
+      <c r="BB161" s="300"/>
+      <c r="BC161" s="300"/>
+      <c r="BD161" s="300"/>
+      <c r="BE161" s="300"/>
+      <c r="BF161" s="300"/>
+      <c r="BG161" s="300"/>
+      <c r="BH161" s="300"/>
+      <c r="BI161" s="300"/>
+      <c r="BJ161" s="300"/>
+      <c r="BK161" s="300"/>
+      <c r="BL161" s="300"/>
+      <c r="BM161" s="300"/>
+      <c r="BN161" s="300"/>
+      <c r="BO161" s="300"/>
+      <c r="BP161" s="300"/>
+      <c r="BQ161" s="300"/>
+      <c r="BR161" s="300"/>
+      <c r="BS161" s="300"/>
+      <c r="BT161" s="300"/>
+      <c r="BU161" s="300"/>
+      <c r="BV161" s="300"/>
+      <c r="BW161" s="300"/>
+      <c r="BX161" s="300"/>
+      <c r="BY161" s="300"/>
+      <c r="BZ161" s="300"/>
+      <c r="CA161" s="300"/>
+      <c r="CB161" s="300"/>
+      <c r="CC161" s="300"/>
+      <c r="CD161" s="300"/>
+      <c r="CE161" s="300"/>
+      <c r="CF161" s="300"/>
+      <c r="CG161" s="300"/>
+      <c r="CH161" s="300"/>
+      <c r="CI161" s="300"/>
+      <c r="CJ161" s="300"/>
+      <c r="CK161" s="300"/>
+      <c r="CL161" s="300"/>
+      <c r="CM161" s="300"/>
+      <c r="CN161" s="300"/>
+      <c r="CO161" s="300"/>
+      <c r="CP161" s="300"/>
+      <c r="CQ161" s="300"/>
+      <c r="CR161" s="300"/>
+      <c r="CS161" s="300"/>
+      <c r="CT161" s="300"/>
+      <c r="CU161" s="300"/>
+      <c r="FL161" s="300"/>
+      <c r="FM161" s="300"/>
+      <c r="FN161" s="300"/>
+      <c r="FO161" s="300"/>
+      <c r="FP161" s="300"/>
+      <c r="FQ161" s="300"/>
+      <c r="FR161" s="300"/>
+      <c r="FS161" s="300"/>
+      <c r="FT161" s="300"/>
+      <c r="FU161" s="300"/>
+      <c r="FV161" s="300"/>
+      <c r="FW161" s="300"/>
+      <c r="FX161" s="300"/>
+      <c r="FY161" s="300"/>
+      <c r="FZ161" s="300"/>
+      <c r="GA161" s="300"/>
+      <c r="GB161" s="300"/>
+      <c r="GC161" s="300"/>
+      <c r="GD161" s="300"/>
+      <c r="GE161" s="300"/>
+      <c r="GF161" s="300"/>
+      <c r="GG161" s="300"/>
+      <c r="GH161" s="300"/>
+      <c r="GI161" s="300"/>
+      <c r="GJ161" s="300"/>
+      <c r="GK161" s="300"/>
+      <c r="GL161" s="300"/>
+      <c r="GM161" s="300"/>
+      <c r="GN161" s="300"/>
+      <c r="GO161" s="300"/>
+      <c r="GP161" s="300"/>
+      <c r="GQ161" s="300"/>
+      <c r="GR161" s="300"/>
+      <c r="GS161" s="300"/>
+      <c r="GT161" s="300"/>
+      <c r="GU161" s="300"/>
+      <c r="GV161" s="300"/>
+      <c r="GW161" s="300"/>
+      <c r="GX161" s="300"/>
+      <c r="GY161" s="300"/>
+      <c r="GZ161" s="300"/>
+      <c r="HA161" s="300"/>
+      <c r="HB161" s="300"/>
+      <c r="HC161" s="300"/>
+      <c r="HD161" s="300"/>
+      <c r="HE161" s="300"/>
+      <c r="HF161" s="300"/>
+      <c r="HG161" s="300"/>
+      <c r="HH161" s="300"/>
+      <c r="HI161" s="300"/>
+      <c r="HJ161" s="300"/>
+      <c r="HK161" s="300"/>
+      <c r="HL161" s="300"/>
+      <c r="HM161" s="300"/>
+      <c r="HN161" s="300"/>
+      <c r="HO161" s="300"/>
+      <c r="HP161" s="300"/>
+      <c r="HQ161" s="300"/>
+      <c r="HR161" s="300"/>
+      <c r="HS161" s="300"/>
+      <c r="HT161" s="300"/>
+      <c r="HU161" s="300"/>
+      <c r="HV161" s="300"/>
+      <c r="HW161" s="300"/>
+      <c r="HX161" s="300"/>
+      <c r="HY161" s="300"/>
+      <c r="HZ161" s="300"/>
+      <c r="IA161" s="300"/>
+      <c r="IB161" s="300"/>
+      <c r="IC161" s="300"/>
+      <c r="ID161" s="300"/>
+      <c r="IE161" s="300"/>
+      <c r="IF161" s="300"/>
+      <c r="IG161" s="300"/>
+      <c r="IH161" s="300"/>
+      <c r="II161" s="300"/>
+      <c r="IJ161" s="300"/>
+      <c r="IK161" s="300"/>
+      <c r="IL161" s="300"/>
+      <c r="IM161" s="300"/>
+      <c r="IN161" s="300"/>
+      <c r="IO161" s="300"/>
+      <c r="IP161" s="300"/>
+      <c r="IQ161" s="300"/>
+      <c r="IR161" s="300"/>
     </row>
     <row r="162" spans="1:252" s="125" customFormat="1">
-      <c r="A162" s="302" t="s">
+      <c r="A162" s="301" t="s">
         <v>217</v>
       </c>
       <c r="B162" s="77">
         <v>163.9</v>
       </c>
       <c r="C162" s="77">
         <v>122.3</v>
       </c>
       <c r="D162" s="77">
         <v>111.9</v>
       </c>
       <c r="E162" s="77">
         <v>75.400000000000006</v>
       </c>
       <c r="F162" s="88">
         <v>225.2</v>
       </c>
       <c r="G162" s="88">
         <v>261.89999999999998</v>
       </c>
       <c r="H162" s="88">
         <v>280.39999999999998</v>
       </c>
       <c r="I162" s="88">
         <v>322.89999999999998</v>
@@ -22632,249 +22484,249 @@
       </c>
       <c r="M162" s="88">
         <v>424.9</v>
       </c>
       <c r="N162" s="88">
         <v>432.2</v>
       </c>
       <c r="O162" s="88">
         <v>374.4</v>
       </c>
       <c r="P162" s="88">
         <v>329</v>
       </c>
       <c r="Q162" s="88">
         <v>329.8</v>
       </c>
       <c r="R162" s="88">
         <v>334.2</v>
       </c>
       <c r="S162" s="88">
         <v>332</v>
       </c>
       <c r="T162" s="88">
         <v>344.9</v>
       </c>
-      <c r="U162" s="303">
+      <c r="U162" s="302">
         <v>27.4</v>
       </c>
-      <c r="V162" s="303">
+      <c r="V162" s="302">
         <v>25.304989263854068</v>
       </c>
-      <c r="W162" s="303">
+      <c r="W162" s="302">
         <v>23.58684201086518</v>
       </c>
       <c r="X162" s="87">
         <v>20.21244807856193</v>
       </c>
       <c r="Y162" s="87">
         <v>19.330021775133829</v>
       </c>
-      <c r="Z162" s="303">
+      <c r="Z162" s="302">
         <v>18.463545738431087</v>
       </c>
       <c r="AA162" s="87">
         <v>16.097771438555462</v>
       </c>
-      <c r="AB162" s="205">
+      <c r="AB162" s="204">
         <v>15.650643201697662</v>
       </c>
-      <c r="AC162" s="304">
+      <c r="AC162" s="303">
         <v>16.383376981468146</v>
       </c>
-      <c r="AD162" s="205">
+      <c r="AD162" s="204">
         <v>16.299099950366895</v>
       </c>
       <c r="AE162" s="81">
         <v>10.129278177677056</v>
       </c>
-      <c r="AF162" s="205">
+      <c r="AF162" s="204">
         <v>21.039797853154411</v>
       </c>
       <c r="AG162" s="87">
         <v>36.572178393300433</v>
       </c>
       <c r="AH162" s="94">
         <v>32.216229999999996</v>
       </c>
       <c r="AI162" s="76">
         <v>30.9</v>
       </c>
-      <c r="AJ162" s="336">
-[...149 lines deleted...]
-      <c r="IR162" s="301"/>
+      <c r="AJ162" s="356">
+        <v>33.4</v>
+      </c>
+      <c r="AK162" s="300"/>
+      <c r="AL162" s="300"/>
+      <c r="AM162" s="300"/>
+      <c r="AN162" s="300"/>
+      <c r="AO162" s="300"/>
+      <c r="AP162" s="300"/>
+      <c r="AQ162" s="300"/>
+      <c r="AR162" s="300"/>
+      <c r="AS162" s="300"/>
+      <c r="AT162" s="300"/>
+      <c r="AU162" s="300"/>
+      <c r="AV162" s="300"/>
+      <c r="AW162" s="300"/>
+      <c r="AX162" s="300"/>
+      <c r="AY162" s="300"/>
+      <c r="AZ162" s="300"/>
+      <c r="BA162" s="300"/>
+      <c r="BB162" s="300"/>
+      <c r="BC162" s="300"/>
+      <c r="BD162" s="300"/>
+      <c r="BE162" s="300"/>
+      <c r="BF162" s="300"/>
+      <c r="BG162" s="300"/>
+      <c r="BH162" s="300"/>
+      <c r="BI162" s="300"/>
+      <c r="BJ162" s="300"/>
+      <c r="BK162" s="300"/>
+      <c r="BL162" s="300"/>
+      <c r="BM162" s="300"/>
+      <c r="BN162" s="300"/>
+      <c r="BO162" s="300"/>
+      <c r="BP162" s="300"/>
+      <c r="BQ162" s="300"/>
+      <c r="BR162" s="300"/>
+      <c r="BS162" s="300"/>
+      <c r="BT162" s="300"/>
+      <c r="BU162" s="300"/>
+      <c r="BV162" s="300"/>
+      <c r="BW162" s="300"/>
+      <c r="BX162" s="300"/>
+      <c r="BY162" s="300"/>
+      <c r="BZ162" s="300"/>
+      <c r="CA162" s="300"/>
+      <c r="CB162" s="300"/>
+      <c r="CC162" s="300"/>
+      <c r="CD162" s="300"/>
+      <c r="CE162" s="300"/>
+      <c r="CF162" s="300"/>
+      <c r="CG162" s="300"/>
+      <c r="CH162" s="300"/>
+      <c r="CI162" s="300"/>
+      <c r="CJ162" s="300"/>
+      <c r="CK162" s="300"/>
+      <c r="CL162" s="300"/>
+      <c r="CM162" s="300"/>
+      <c r="CN162" s="300"/>
+      <c r="CO162" s="300"/>
+      <c r="CP162" s="300"/>
+      <c r="CQ162" s="300"/>
+      <c r="CR162" s="300"/>
+      <c r="CS162" s="300"/>
+      <c r="CT162" s="300"/>
+      <c r="CU162" s="300"/>
+      <c r="FL162" s="300"/>
+      <c r="FM162" s="300"/>
+      <c r="FN162" s="300"/>
+      <c r="FO162" s="300"/>
+      <c r="FP162" s="300"/>
+      <c r="FQ162" s="300"/>
+      <c r="FR162" s="300"/>
+      <c r="FS162" s="300"/>
+      <c r="FT162" s="300"/>
+      <c r="FU162" s="300"/>
+      <c r="FV162" s="300"/>
+      <c r="FW162" s="300"/>
+      <c r="FX162" s="300"/>
+      <c r="FY162" s="300"/>
+      <c r="FZ162" s="300"/>
+      <c r="GA162" s="300"/>
+      <c r="GB162" s="300"/>
+      <c r="GC162" s="300"/>
+      <c r="GD162" s="300"/>
+      <c r="GE162" s="300"/>
+      <c r="GF162" s="300"/>
+      <c r="GG162" s="300"/>
+      <c r="GH162" s="300"/>
+      <c r="GI162" s="300"/>
+      <c r="GJ162" s="300"/>
+      <c r="GK162" s="300"/>
+      <c r="GL162" s="300"/>
+      <c r="GM162" s="300"/>
+      <c r="GN162" s="300"/>
+      <c r="GO162" s="300"/>
+      <c r="GP162" s="300"/>
+      <c r="GQ162" s="300"/>
+      <c r="GR162" s="300"/>
+      <c r="GS162" s="300"/>
+      <c r="GT162" s="300"/>
+      <c r="GU162" s="300"/>
+      <c r="GV162" s="300"/>
+      <c r="GW162" s="300"/>
+      <c r="GX162" s="300"/>
+      <c r="GY162" s="300"/>
+      <c r="GZ162" s="300"/>
+      <c r="HA162" s="300"/>
+      <c r="HB162" s="300"/>
+      <c r="HC162" s="300"/>
+      <c r="HD162" s="300"/>
+      <c r="HE162" s="300"/>
+      <c r="HF162" s="300"/>
+      <c r="HG162" s="300"/>
+      <c r="HH162" s="300"/>
+      <c r="HI162" s="300"/>
+      <c r="HJ162" s="300"/>
+      <c r="HK162" s="300"/>
+      <c r="HL162" s="300"/>
+      <c r="HM162" s="300"/>
+      <c r="HN162" s="300"/>
+      <c r="HO162" s="300"/>
+      <c r="HP162" s="300"/>
+      <c r="HQ162" s="300"/>
+      <c r="HR162" s="300"/>
+      <c r="HS162" s="300"/>
+      <c r="HT162" s="300"/>
+      <c r="HU162" s="300"/>
+      <c r="HV162" s="300"/>
+      <c r="HW162" s="300"/>
+      <c r="HX162" s="300"/>
+      <c r="HY162" s="300"/>
+      <c r="HZ162" s="300"/>
+      <c r="IA162" s="300"/>
+      <c r="IB162" s="300"/>
+      <c r="IC162" s="300"/>
+      <c r="ID162" s="300"/>
+      <c r="IE162" s="300"/>
+      <c r="IF162" s="300"/>
+      <c r="IG162" s="300"/>
+      <c r="IH162" s="300"/>
+      <c r="II162" s="300"/>
+      <c r="IJ162" s="300"/>
+      <c r="IK162" s="300"/>
+      <c r="IL162" s="300"/>
+      <c r="IM162" s="300"/>
+      <c r="IN162" s="300"/>
+      <c r="IO162" s="300"/>
+      <c r="IP162" s="300"/>
+      <c r="IQ162" s="300"/>
+      <c r="IR162" s="300"/>
     </row>
     <row r="163" spans="1:252" s="125" customFormat="1">
-      <c r="A163" s="302" t="s">
+      <c r="A163" s="301" t="s">
         <v>31</v>
       </c>
       <c r="B163" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C163" s="88">
         <v>74.599999999999994</v>
       </c>
       <c r="D163" s="88">
         <v>91.5</v>
       </c>
       <c r="E163" s="88">
         <v>67.400000000000006</v>
       </c>
       <c r="F163" s="88">
         <v>298.7</v>
       </c>
       <c r="G163" s="88">
         <v>116.3</v>
       </c>
       <c r="H163" s="88">
         <v>107.1</v>
       </c>
       <c r="I163" s="88">
         <v>115.2</v>
@@ -22935,204 +22787,204 @@
       </c>
       <c r="AB163" s="78">
         <v>97.5</v>
       </c>
       <c r="AC163" s="85">
         <v>104.5</v>
       </c>
       <c r="AD163" s="85">
         <v>99.4</v>
       </c>
       <c r="AE163" s="81">
         <v>62</v>
       </c>
       <c r="AF163" s="78">
         <v>207.9</v>
       </c>
       <c r="AG163" s="77">
         <v>174.3</v>
       </c>
       <c r="AH163" s="94">
         <v>88.1</v>
       </c>
       <c r="AI163" s="76">
         <v>96.1</v>
       </c>
-      <c r="AJ163" s="336">
-[...149 lines deleted...]
-      <c r="IR163" s="301"/>
+      <c r="AJ163" s="356">
+        <v>107.9</v>
+      </c>
+      <c r="AK163" s="300"/>
+      <c r="AL163" s="300"/>
+      <c r="AM163" s="300"/>
+      <c r="AN163" s="300"/>
+      <c r="AO163" s="300"/>
+      <c r="AP163" s="300"/>
+      <c r="AQ163" s="300"/>
+      <c r="AR163" s="300"/>
+      <c r="AS163" s="300"/>
+      <c r="AT163" s="300"/>
+      <c r="AU163" s="300"/>
+      <c r="AV163" s="300"/>
+      <c r="AW163" s="300"/>
+      <c r="AX163" s="300"/>
+      <c r="AY163" s="300"/>
+      <c r="AZ163" s="300"/>
+      <c r="BA163" s="300"/>
+      <c r="BB163" s="300"/>
+      <c r="BC163" s="300"/>
+      <c r="BD163" s="300"/>
+      <c r="BE163" s="300"/>
+      <c r="BF163" s="300"/>
+      <c r="BG163" s="300"/>
+      <c r="BH163" s="300"/>
+      <c r="BI163" s="300"/>
+      <c r="BJ163" s="300"/>
+      <c r="BK163" s="300"/>
+      <c r="BL163" s="300"/>
+      <c r="BM163" s="300"/>
+      <c r="BN163" s="300"/>
+      <c r="BO163" s="300"/>
+      <c r="BP163" s="300"/>
+      <c r="BQ163" s="300"/>
+      <c r="BR163" s="300"/>
+      <c r="BS163" s="300"/>
+      <c r="BT163" s="300"/>
+      <c r="BU163" s="300"/>
+      <c r="BV163" s="300"/>
+      <c r="BW163" s="300"/>
+      <c r="BX163" s="300"/>
+      <c r="BY163" s="300"/>
+      <c r="BZ163" s="300"/>
+      <c r="CA163" s="300"/>
+      <c r="CB163" s="300"/>
+      <c r="CC163" s="300"/>
+      <c r="CD163" s="300"/>
+      <c r="CE163" s="300"/>
+      <c r="CF163" s="300"/>
+      <c r="CG163" s="300"/>
+      <c r="CH163" s="300"/>
+      <c r="CI163" s="300"/>
+      <c r="CJ163" s="300"/>
+      <c r="CK163" s="300"/>
+      <c r="CL163" s="300"/>
+      <c r="CM163" s="300"/>
+      <c r="CN163" s="300"/>
+      <c r="CO163" s="300"/>
+      <c r="CP163" s="300"/>
+      <c r="CQ163" s="300"/>
+      <c r="CR163" s="300"/>
+      <c r="CS163" s="300"/>
+      <c r="CT163" s="300"/>
+      <c r="CU163" s="300"/>
+      <c r="FL163" s="300"/>
+      <c r="FM163" s="300"/>
+      <c r="FN163" s="300"/>
+      <c r="FO163" s="300"/>
+      <c r="FP163" s="300"/>
+      <c r="FQ163" s="300"/>
+      <c r="FR163" s="300"/>
+      <c r="FS163" s="300"/>
+      <c r="FT163" s="300"/>
+      <c r="FU163" s="300"/>
+      <c r="FV163" s="300"/>
+      <c r="FW163" s="300"/>
+      <c r="FX163" s="300"/>
+      <c r="FY163" s="300"/>
+      <c r="FZ163" s="300"/>
+      <c r="GA163" s="300"/>
+      <c r="GB163" s="300"/>
+      <c r="GC163" s="300"/>
+      <c r="GD163" s="300"/>
+      <c r="GE163" s="300"/>
+      <c r="GF163" s="300"/>
+      <c r="GG163" s="300"/>
+      <c r="GH163" s="300"/>
+      <c r="GI163" s="300"/>
+      <c r="GJ163" s="300"/>
+      <c r="GK163" s="300"/>
+      <c r="GL163" s="300"/>
+      <c r="GM163" s="300"/>
+      <c r="GN163" s="300"/>
+      <c r="GO163" s="300"/>
+      <c r="GP163" s="300"/>
+      <c r="GQ163" s="300"/>
+      <c r="GR163" s="300"/>
+      <c r="GS163" s="300"/>
+      <c r="GT163" s="300"/>
+      <c r="GU163" s="300"/>
+      <c r="GV163" s="300"/>
+      <c r="GW163" s="300"/>
+      <c r="GX163" s="300"/>
+      <c r="GY163" s="300"/>
+      <c r="GZ163" s="300"/>
+      <c r="HA163" s="300"/>
+      <c r="HB163" s="300"/>
+      <c r="HC163" s="300"/>
+      <c r="HD163" s="300"/>
+      <c r="HE163" s="300"/>
+      <c r="HF163" s="300"/>
+      <c r="HG163" s="300"/>
+      <c r="HH163" s="300"/>
+      <c r="HI163" s="300"/>
+      <c r="HJ163" s="300"/>
+      <c r="HK163" s="300"/>
+      <c r="HL163" s="300"/>
+      <c r="HM163" s="300"/>
+      <c r="HN163" s="300"/>
+      <c r="HO163" s="300"/>
+      <c r="HP163" s="300"/>
+      <c r="HQ163" s="300"/>
+      <c r="HR163" s="300"/>
+      <c r="HS163" s="300"/>
+      <c r="HT163" s="300"/>
+      <c r="HU163" s="300"/>
+      <c r="HV163" s="300"/>
+      <c r="HW163" s="300"/>
+      <c r="HX163" s="300"/>
+      <c r="HY163" s="300"/>
+      <c r="HZ163" s="300"/>
+      <c r="IA163" s="300"/>
+      <c r="IB163" s="300"/>
+      <c r="IC163" s="300"/>
+      <c r="ID163" s="300"/>
+      <c r="IE163" s="300"/>
+      <c r="IF163" s="300"/>
+      <c r="IG163" s="300"/>
+      <c r="IH163" s="300"/>
+      <c r="II163" s="300"/>
+      <c r="IJ163" s="300"/>
+      <c r="IK163" s="300"/>
+      <c r="IL163" s="300"/>
+      <c r="IM163" s="300"/>
+      <c r="IN163" s="300"/>
+      <c r="IO163" s="300"/>
+      <c r="IP163" s="300"/>
+      <c r="IQ163" s="300"/>
+      <c r="IR163" s="300"/>
     </row>
     <row r="164" spans="1:252" s="125" customFormat="1">
-      <c r="A164" s="302" t="s">
+      <c r="A164" s="301" t="s">
         <v>222</v>
       </c>
       <c r="B164" s="88"/>
       <c r="C164" s="88">
         <v>74.599999999999994</v>
       </c>
       <c r="D164" s="88">
         <v>68.3</v>
       </c>
       <c r="E164" s="88">
         <v>46</v>
       </c>
       <c r="F164" s="88">
         <v>137.4</v>
       </c>
       <c r="G164" s="88">
         <v>159.79255643685173</v>
       </c>
       <c r="H164" s="88">
         <v>171.07992678462475</v>
       </c>
       <c r="I164" s="88">
         <v>197.01037217815741</v>
       </c>
       <c r="J164" s="88">
@@ -23149,434 +23001,434 @@
       </c>
       <c r="N164" s="88">
         <v>263.69737644905427</v>
       </c>
       <c r="O164" s="88">
         <v>228.43197071384989</v>
       </c>
       <c r="P164" s="88">
         <v>200.73215375228796</v>
       </c>
       <c r="Q164" s="88">
         <v>201.22025625381329</v>
       </c>
       <c r="R164" s="88">
         <v>203.90482001220255</v>
       </c>
       <c r="S164" s="88">
         <v>202.56253813300793</v>
       </c>
       <c r="T164" s="88">
         <v>210.43319097010368</v>
       </c>
       <c r="U164" s="88">
         <v>100</v>
       </c>
-      <c r="V164" s="303">
+      <c r="V164" s="302">
         <v>92.3</v>
       </c>
-      <c r="W164" s="303">
+      <c r="W164" s="302">
         <v>86.1</v>
       </c>
       <c r="X164" s="87">
         <v>73.7</v>
       </c>
       <c r="Y164" s="87">
         <v>70.400000000000006</v>
       </c>
-      <c r="Z164" s="303">
+      <c r="Z164" s="302">
         <v>67.3</v>
       </c>
       <c r="AA164" s="87">
         <v>58.6</v>
       </c>
-      <c r="AB164" s="205">
+      <c r="AB164" s="204">
         <v>57.1</v>
       </c>
-      <c r="AC164" s="304">
+      <c r="AC164" s="303">
         <v>60</v>
       </c>
-      <c r="AD164" s="304">
+      <c r="AD164" s="303">
         <v>59.6</v>
       </c>
       <c r="AE164" s="81">
         <v>37</v>
       </c>
-      <c r="AF164" s="205">
+      <c r="AF164" s="204">
         <v>76.900000000000006</v>
       </c>
       <c r="AG164" s="87">
         <v>134</v>
       </c>
       <c r="AH164" s="94">
         <v>118.1</v>
       </c>
       <c r="AI164" s="76">
         <v>113.5</v>
       </c>
-      <c r="AJ164" s="336">
-        <v>121.7</v>
+      <c r="AJ164" s="356">
+        <v>122.5</v>
       </c>
       <c r="AK164" s="118"/>
       <c r="AL164" s="118"/>
       <c r="AM164" s="118"/>
       <c r="AN164" s="118"/>
       <c r="AO164" s="118"/>
       <c r="AP164" s="118"/>
       <c r="AQ164" s="118"/>
       <c r="AR164" s="118"/>
       <c r="AS164" s="118"/>
       <c r="AT164" s="118"/>
       <c r="AU164" s="118"/>
       <c r="AV164" s="118"/>
-      <c r="AW164" s="301"/>
-[...134 lines deleted...]
-      <c r="IR164" s="301"/>
+      <c r="AW164" s="300"/>
+      <c r="AX164" s="300"/>
+      <c r="AY164" s="300"/>
+      <c r="AZ164" s="300"/>
+      <c r="BA164" s="300"/>
+      <c r="BB164" s="300"/>
+      <c r="BC164" s="300"/>
+      <c r="BD164" s="300"/>
+      <c r="BE164" s="300"/>
+      <c r="BF164" s="300"/>
+      <c r="BG164" s="300"/>
+      <c r="BH164" s="300"/>
+      <c r="BI164" s="300"/>
+      <c r="BJ164" s="300"/>
+      <c r="BK164" s="300"/>
+      <c r="BL164" s="300"/>
+      <c r="BM164" s="300"/>
+      <c r="BN164" s="300"/>
+      <c r="BO164" s="300"/>
+      <c r="BP164" s="300"/>
+      <c r="BQ164" s="300"/>
+      <c r="BR164" s="300"/>
+      <c r="BS164" s="300"/>
+      <c r="BT164" s="300"/>
+      <c r="BU164" s="300"/>
+      <c r="BV164" s="300"/>
+      <c r="BW164" s="300"/>
+      <c r="BX164" s="300"/>
+      <c r="BY164" s="300"/>
+      <c r="BZ164" s="300"/>
+      <c r="CA164" s="300"/>
+      <c r="CB164" s="300"/>
+      <c r="CC164" s="300"/>
+      <c r="CD164" s="300"/>
+      <c r="CE164" s="300"/>
+      <c r="CF164" s="300"/>
+      <c r="CG164" s="300"/>
+      <c r="CH164" s="300"/>
+      <c r="CI164" s="300"/>
+      <c r="CJ164" s="300"/>
+      <c r="CK164" s="300"/>
+      <c r="CL164" s="300"/>
+      <c r="CM164" s="300"/>
+      <c r="CN164" s="300"/>
+      <c r="CO164" s="300"/>
+      <c r="CP164" s="300"/>
+      <c r="CQ164" s="300"/>
+      <c r="CR164" s="300"/>
+      <c r="CS164" s="300"/>
+      <c r="CT164" s="300"/>
+      <c r="CU164" s="300"/>
+      <c r="FL164" s="300"/>
+      <c r="FM164" s="300"/>
+      <c r="FN164" s="300"/>
+      <c r="FO164" s="300"/>
+      <c r="FP164" s="300"/>
+      <c r="FQ164" s="300"/>
+      <c r="FR164" s="300"/>
+      <c r="FS164" s="300"/>
+      <c r="FT164" s="300"/>
+      <c r="FU164" s="300"/>
+      <c r="FV164" s="300"/>
+      <c r="FW164" s="300"/>
+      <c r="FX164" s="300"/>
+      <c r="FY164" s="300"/>
+      <c r="FZ164" s="300"/>
+      <c r="GA164" s="300"/>
+      <c r="GB164" s="300"/>
+      <c r="GC164" s="300"/>
+      <c r="GD164" s="300"/>
+      <c r="GE164" s="300"/>
+      <c r="GF164" s="300"/>
+      <c r="GG164" s="300"/>
+      <c r="GH164" s="300"/>
+      <c r="GI164" s="300"/>
+      <c r="GJ164" s="300"/>
+      <c r="GK164" s="300"/>
+      <c r="GL164" s="300"/>
+      <c r="GM164" s="300"/>
+      <c r="GN164" s="300"/>
+      <c r="GO164" s="300"/>
+      <c r="GP164" s="300"/>
+      <c r="GQ164" s="300"/>
+      <c r="GR164" s="300"/>
+      <c r="GS164" s="300"/>
+      <c r="GT164" s="300"/>
+      <c r="GU164" s="300"/>
+      <c r="GV164" s="300"/>
+      <c r="GW164" s="300"/>
+      <c r="GX164" s="300"/>
+      <c r="GY164" s="300"/>
+      <c r="GZ164" s="300"/>
+      <c r="HA164" s="300"/>
+      <c r="HB164" s="300"/>
+      <c r="HC164" s="300"/>
+      <c r="HD164" s="300"/>
+      <c r="HE164" s="300"/>
+      <c r="HF164" s="300"/>
+      <c r="HG164" s="300"/>
+      <c r="HH164" s="300"/>
+      <c r="HI164" s="300"/>
+      <c r="HJ164" s="300"/>
+      <c r="HK164" s="300"/>
+      <c r="HL164" s="300"/>
+      <c r="HM164" s="300"/>
+      <c r="HN164" s="300"/>
+      <c r="HO164" s="300"/>
+      <c r="HP164" s="300"/>
+      <c r="HQ164" s="300"/>
+      <c r="HR164" s="300"/>
+      <c r="HS164" s="300"/>
+      <c r="HT164" s="300"/>
+      <c r="HU164" s="300"/>
+      <c r="HV164" s="300"/>
+      <c r="HW164" s="300"/>
+      <c r="HX164" s="300"/>
+      <c r="HY164" s="300"/>
+      <c r="HZ164" s="300"/>
+      <c r="IA164" s="300"/>
+      <c r="IB164" s="300"/>
+      <c r="IC164" s="300"/>
+      <c r="ID164" s="300"/>
+      <c r="IE164" s="300"/>
+      <c r="IF164" s="300"/>
+      <c r="IG164" s="300"/>
+      <c r="IH164" s="300"/>
+      <c r="II164" s="300"/>
+      <c r="IJ164" s="300"/>
+      <c r="IK164" s="300"/>
+      <c r="IL164" s="300"/>
+      <c r="IM164" s="300"/>
+      <c r="IN164" s="300"/>
+      <c r="IO164" s="300"/>
+      <c r="IP164" s="300"/>
+      <c r="IQ164" s="300"/>
+      <c r="IR164" s="300"/>
     </row>
     <row r="165" spans="1:252" s="125" customFormat="1" ht="12.75">
-      <c r="A165" s="182" t="s">
-        <v>225</v>
+      <c r="A165" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="B165" s="77"/>
       <c r="C165" s="88"/>
       <c r="D165" s="88"/>
       <c r="E165" s="88"/>
       <c r="F165" s="88"/>
       <c r="G165" s="88"/>
       <c r="H165" s="88"/>
       <c r="I165" s="88"/>
       <c r="J165" s="88"/>
       <c r="K165" s="88"/>
       <c r="L165" s="88"/>
       <c r="M165" s="88"/>
       <c r="N165" s="88"/>
       <c r="O165" s="88"/>
       <c r="P165" s="88"/>
       <c r="Q165" s="88"/>
       <c r="R165" s="88"/>
       <c r="S165" s="88"/>
       <c r="T165" s="88"/>
-      <c r="U165" s="183"/>
-[...1 lines deleted...]
-      <c r="W165" s="183"/>
+      <c r="U165" s="182"/>
+      <c r="V165" s="182"/>
+      <c r="W165" s="182"/>
       <c r="X165" s="96"/>
       <c r="Y165" s="96"/>
-      <c r="Z165" s="183"/>
+      <c r="Z165" s="182"/>
       <c r="AA165" s="96"/>
-      <c r="AB165" s="269"/>
-[...3 lines deleted...]
-      <c r="AF165" s="269"/>
+      <c r="AB165" s="268"/>
+      <c r="AC165" s="304"/>
+      <c r="AD165" s="304"/>
+      <c r="AE165" s="305"/>
+      <c r="AF165" s="268"/>
       <c r="AG165" s="96"/>
       <c r="AH165" s="95"/>
-      <c r="AI165" s="336"/>
-[...148 lines deleted...]
-      <c r="IR165" s="301"/>
+      <c r="AI165" s="335"/>
+      <c r="AJ165" s="335"/>
+      <c r="AK165" s="300"/>
+      <c r="AL165" s="300"/>
+      <c r="AM165" s="300"/>
+      <c r="AN165" s="300"/>
+      <c r="AO165" s="300"/>
+      <c r="AP165" s="300"/>
+      <c r="AQ165" s="300"/>
+      <c r="AR165" s="300"/>
+      <c r="AS165" s="300"/>
+      <c r="AT165" s="300"/>
+      <c r="AU165" s="300"/>
+      <c r="AV165" s="300"/>
+      <c r="AW165" s="300"/>
+      <c r="AX165" s="300"/>
+      <c r="AY165" s="300"/>
+      <c r="AZ165" s="300"/>
+      <c r="BA165" s="300"/>
+      <c r="BB165" s="300"/>
+      <c r="BC165" s="300"/>
+      <c r="BD165" s="300"/>
+      <c r="BE165" s="300"/>
+      <c r="BF165" s="300"/>
+      <c r="BG165" s="300"/>
+      <c r="BH165" s="300"/>
+      <c r="BI165" s="300"/>
+      <c r="BJ165" s="300"/>
+      <c r="BK165" s="300"/>
+      <c r="BL165" s="300"/>
+      <c r="BM165" s="300"/>
+      <c r="BN165" s="300"/>
+      <c r="BO165" s="300"/>
+      <c r="BP165" s="300"/>
+      <c r="BQ165" s="300"/>
+      <c r="BR165" s="300"/>
+      <c r="BS165" s="300"/>
+      <c r="BT165" s="300"/>
+      <c r="BU165" s="300"/>
+      <c r="BV165" s="300"/>
+      <c r="BW165" s="300"/>
+      <c r="BX165" s="300"/>
+      <c r="BY165" s="300"/>
+      <c r="BZ165" s="300"/>
+      <c r="CA165" s="300"/>
+      <c r="CB165" s="300"/>
+      <c r="CC165" s="300"/>
+      <c r="CD165" s="300"/>
+      <c r="CE165" s="300"/>
+      <c r="CF165" s="300"/>
+      <c r="CG165" s="300"/>
+      <c r="CH165" s="300"/>
+      <c r="CI165" s="300"/>
+      <c r="CJ165" s="300"/>
+      <c r="CK165" s="300"/>
+      <c r="CL165" s="300"/>
+      <c r="CM165" s="300"/>
+      <c r="CN165" s="300"/>
+      <c r="CO165" s="300"/>
+      <c r="CP165" s="300"/>
+      <c r="CQ165" s="300"/>
+      <c r="CR165" s="300"/>
+      <c r="CS165" s="300"/>
+      <c r="CT165" s="300"/>
+      <c r="CU165" s="300"/>
+      <c r="FL165" s="300"/>
+      <c r="FM165" s="300"/>
+      <c r="FN165" s="300"/>
+      <c r="FO165" s="300"/>
+      <c r="FP165" s="300"/>
+      <c r="FQ165" s="300"/>
+      <c r="FR165" s="300"/>
+      <c r="FS165" s="300"/>
+      <c r="FT165" s="300"/>
+      <c r="FU165" s="300"/>
+      <c r="FV165" s="300"/>
+      <c r="FW165" s="300"/>
+      <c r="FX165" s="300"/>
+      <c r="FY165" s="300"/>
+      <c r="FZ165" s="300"/>
+      <c r="GA165" s="300"/>
+      <c r="GB165" s="300"/>
+      <c r="GC165" s="300"/>
+      <c r="GD165" s="300"/>
+      <c r="GE165" s="300"/>
+      <c r="GF165" s="300"/>
+      <c r="GG165" s="300"/>
+      <c r="GH165" s="300"/>
+      <c r="GI165" s="300"/>
+      <c r="GJ165" s="300"/>
+      <c r="GK165" s="300"/>
+      <c r="GL165" s="300"/>
+      <c r="GM165" s="300"/>
+      <c r="GN165" s="300"/>
+      <c r="GO165" s="300"/>
+      <c r="GP165" s="300"/>
+      <c r="GQ165" s="300"/>
+      <c r="GR165" s="300"/>
+      <c r="GS165" s="300"/>
+      <c r="GT165" s="300"/>
+      <c r="GU165" s="300"/>
+      <c r="GV165" s="300"/>
+      <c r="GW165" s="300"/>
+      <c r="GX165" s="300"/>
+      <c r="GY165" s="300"/>
+      <c r="GZ165" s="300"/>
+      <c r="HA165" s="300"/>
+      <c r="HB165" s="300"/>
+      <c r="HC165" s="300"/>
+      <c r="HD165" s="300"/>
+      <c r="HE165" s="300"/>
+      <c r="HF165" s="300"/>
+      <c r="HG165" s="300"/>
+      <c r="HH165" s="300"/>
+      <c r="HI165" s="300"/>
+      <c r="HJ165" s="300"/>
+      <c r="HK165" s="300"/>
+      <c r="HL165" s="300"/>
+      <c r="HM165" s="300"/>
+      <c r="HN165" s="300"/>
+      <c r="HO165" s="300"/>
+      <c r="HP165" s="300"/>
+      <c r="HQ165" s="300"/>
+      <c r="HR165" s="300"/>
+      <c r="HS165" s="300"/>
+      <c r="HT165" s="300"/>
+      <c r="HU165" s="300"/>
+      <c r="HV165" s="300"/>
+      <c r="HW165" s="300"/>
+      <c r="HX165" s="300"/>
+      <c r="HY165" s="300"/>
+      <c r="HZ165" s="300"/>
+      <c r="IA165" s="300"/>
+      <c r="IB165" s="300"/>
+      <c r="IC165" s="300"/>
+      <c r="ID165" s="300"/>
+      <c r="IE165" s="300"/>
+      <c r="IF165" s="300"/>
+      <c r="IG165" s="300"/>
+      <c r="IH165" s="300"/>
+      <c r="II165" s="300"/>
+      <c r="IJ165" s="300"/>
+      <c r="IK165" s="300"/>
+      <c r="IL165" s="300"/>
+      <c r="IM165" s="300"/>
+      <c r="IN165" s="300"/>
+      <c r="IO165" s="300"/>
+      <c r="IP165" s="300"/>
+      <c r="IQ165" s="300"/>
+      <c r="IR165" s="300"/>
     </row>
     <row r="166" spans="1:252" s="125" customFormat="1">
-      <c r="A166" s="302" t="s">
+      <c r="A166" s="301" t="s">
         <v>218</v>
       </c>
       <c r="B166" s="77">
         <v>1753.3</v>
       </c>
       <c r="C166" s="77">
         <v>1086.3</v>
       </c>
       <c r="D166" s="77">
         <v>672.1</v>
       </c>
       <c r="E166" s="77">
         <v>473.7</v>
       </c>
       <c r="F166" s="88">
         <v>931.5</v>
       </c>
       <c r="G166" s="88">
         <v>1209.5999999999999</v>
       </c>
       <c r="H166" s="88">
         <v>1583.5</v>
       </c>
       <c r="I166" s="88">
         <v>1531.8</v>
@@ -23637,204 +23489,204 @@
       </c>
       <c r="AB166" s="78">
         <v>1055.4310950127372</v>
       </c>
       <c r="AC166" s="78">
         <v>927.56772855510462</v>
       </c>
       <c r="AD166" s="85">
         <v>694.98363236071646</v>
       </c>
       <c r="AE166" s="78">
         <v>322.02737692120388</v>
       </c>
       <c r="AF166" s="78">
         <v>440.30593054386406</v>
       </c>
       <c r="AG166" s="77">
         <v>681.51903706070402</v>
       </c>
       <c r="AH166" s="95">
         <v>615.59999999999991</v>
       </c>
       <c r="AI166" s="76">
         <v>643.9</v>
       </c>
-      <c r="AJ166" s="336">
-[...149 lines deleted...]
-      <c r="IR166" s="301"/>
+      <c r="AJ166" s="356">
+        <v>467</v>
+      </c>
+      <c r="AK166" s="300"/>
+      <c r="AL166" s="300"/>
+      <c r="AM166" s="300"/>
+      <c r="AN166" s="300"/>
+      <c r="AO166" s="300"/>
+      <c r="AP166" s="300"/>
+      <c r="AQ166" s="300"/>
+      <c r="AR166" s="300"/>
+      <c r="AS166" s="300"/>
+      <c r="AT166" s="300"/>
+      <c r="AU166" s="300"/>
+      <c r="AV166" s="300"/>
+      <c r="AW166" s="300"/>
+      <c r="AX166" s="300"/>
+      <c r="AY166" s="300"/>
+      <c r="AZ166" s="300"/>
+      <c r="BA166" s="300"/>
+      <c r="BB166" s="300"/>
+      <c r="BC166" s="300"/>
+      <c r="BD166" s="300"/>
+      <c r="BE166" s="300"/>
+      <c r="BF166" s="300"/>
+      <c r="BG166" s="300"/>
+      <c r="BH166" s="300"/>
+      <c r="BI166" s="300"/>
+      <c r="BJ166" s="300"/>
+      <c r="BK166" s="300"/>
+      <c r="BL166" s="300"/>
+      <c r="BM166" s="300"/>
+      <c r="BN166" s="300"/>
+      <c r="BO166" s="300"/>
+      <c r="BP166" s="300"/>
+      <c r="BQ166" s="300"/>
+      <c r="BR166" s="300"/>
+      <c r="BS166" s="300"/>
+      <c r="BT166" s="300"/>
+      <c r="BU166" s="300"/>
+      <c r="BV166" s="300"/>
+      <c r="BW166" s="300"/>
+      <c r="BX166" s="300"/>
+      <c r="BY166" s="300"/>
+      <c r="BZ166" s="300"/>
+      <c r="CA166" s="300"/>
+      <c r="CB166" s="300"/>
+      <c r="CC166" s="300"/>
+      <c r="CD166" s="300"/>
+      <c r="CE166" s="300"/>
+      <c r="CF166" s="300"/>
+      <c r="CG166" s="300"/>
+      <c r="CH166" s="300"/>
+      <c r="CI166" s="300"/>
+      <c r="CJ166" s="300"/>
+      <c r="CK166" s="300"/>
+      <c r="CL166" s="300"/>
+      <c r="CM166" s="300"/>
+      <c r="CN166" s="300"/>
+      <c r="CO166" s="300"/>
+      <c r="CP166" s="300"/>
+      <c r="CQ166" s="300"/>
+      <c r="CR166" s="300"/>
+      <c r="CS166" s="300"/>
+      <c r="CT166" s="300"/>
+      <c r="CU166" s="300"/>
+      <c r="FL166" s="300"/>
+      <c r="FM166" s="300"/>
+      <c r="FN166" s="300"/>
+      <c r="FO166" s="300"/>
+      <c r="FP166" s="300"/>
+      <c r="FQ166" s="300"/>
+      <c r="FR166" s="300"/>
+      <c r="FS166" s="300"/>
+      <c r="FT166" s="300"/>
+      <c r="FU166" s="300"/>
+      <c r="FV166" s="300"/>
+      <c r="FW166" s="300"/>
+      <c r="FX166" s="300"/>
+      <c r="FY166" s="300"/>
+      <c r="FZ166" s="300"/>
+      <c r="GA166" s="300"/>
+      <c r="GB166" s="300"/>
+      <c r="GC166" s="300"/>
+      <c r="GD166" s="300"/>
+      <c r="GE166" s="300"/>
+      <c r="GF166" s="300"/>
+      <c r="GG166" s="300"/>
+      <c r="GH166" s="300"/>
+      <c r="GI166" s="300"/>
+      <c r="GJ166" s="300"/>
+      <c r="GK166" s="300"/>
+      <c r="GL166" s="300"/>
+      <c r="GM166" s="300"/>
+      <c r="GN166" s="300"/>
+      <c r="GO166" s="300"/>
+      <c r="GP166" s="300"/>
+      <c r="GQ166" s="300"/>
+      <c r="GR166" s="300"/>
+      <c r="GS166" s="300"/>
+      <c r="GT166" s="300"/>
+      <c r="GU166" s="300"/>
+      <c r="GV166" s="300"/>
+      <c r="GW166" s="300"/>
+      <c r="GX166" s="300"/>
+      <c r="GY166" s="300"/>
+      <c r="GZ166" s="300"/>
+      <c r="HA166" s="300"/>
+      <c r="HB166" s="300"/>
+      <c r="HC166" s="300"/>
+      <c r="HD166" s="300"/>
+      <c r="HE166" s="300"/>
+      <c r="HF166" s="300"/>
+      <c r="HG166" s="300"/>
+      <c r="HH166" s="300"/>
+      <c r="HI166" s="300"/>
+      <c r="HJ166" s="300"/>
+      <c r="HK166" s="300"/>
+      <c r="HL166" s="300"/>
+      <c r="HM166" s="300"/>
+      <c r="HN166" s="300"/>
+      <c r="HO166" s="300"/>
+      <c r="HP166" s="300"/>
+      <c r="HQ166" s="300"/>
+      <c r="HR166" s="300"/>
+      <c r="HS166" s="300"/>
+      <c r="HT166" s="300"/>
+      <c r="HU166" s="300"/>
+      <c r="HV166" s="300"/>
+      <c r="HW166" s="300"/>
+      <c r="HX166" s="300"/>
+      <c r="HY166" s="300"/>
+      <c r="HZ166" s="300"/>
+      <c r="IA166" s="300"/>
+      <c r="IB166" s="300"/>
+      <c r="IC166" s="300"/>
+      <c r="ID166" s="300"/>
+      <c r="IE166" s="300"/>
+      <c r="IF166" s="300"/>
+      <c r="IG166" s="300"/>
+      <c r="IH166" s="300"/>
+      <c r="II166" s="300"/>
+      <c r="IJ166" s="300"/>
+      <c r="IK166" s="300"/>
+      <c r="IL166" s="300"/>
+      <c r="IM166" s="300"/>
+      <c r="IN166" s="300"/>
+      <c r="IO166" s="300"/>
+      <c r="IP166" s="300"/>
+      <c r="IQ166" s="300"/>
+      <c r="IR166" s="300"/>
     </row>
     <row r="167" spans="1:252" s="125" customFormat="1">
-      <c r="A167" s="307" t="s">
+      <c r="A167" s="306" t="s">
         <v>31</v>
       </c>
       <c r="B167" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C167" s="88">
         <v>62</v>
       </c>
       <c r="D167" s="88">
         <v>61.9</v>
       </c>
       <c r="E167" s="88">
         <v>70.5</v>
       </c>
       <c r="F167" s="88">
         <v>196.6</v>
       </c>
       <c r="G167" s="88">
         <v>129.9</v>
       </c>
       <c r="H167" s="88">
         <v>130.9</v>
       </c>
       <c r="I167" s="88">
         <v>96.7</v>
@@ -23895,392 +23747,392 @@
       </c>
       <c r="AB167" s="78">
         <v>102.2</v>
       </c>
       <c r="AC167" s="85">
         <v>87.9</v>
       </c>
       <c r="AD167" s="85">
         <v>74.900000000000006</v>
       </c>
       <c r="AE167" s="78">
         <v>46.3</v>
       </c>
       <c r="AF167" s="78">
         <v>136.69999999999999</v>
       </c>
       <c r="AG167" s="77">
         <v>154.80000000000001</v>
       </c>
       <c r="AH167" s="95">
         <v>90.3</v>
       </c>
       <c r="AI167" s="76">
         <v>104.6</v>
       </c>
-      <c r="AJ167" s="336">
-[...149 lines deleted...]
-      <c r="IR167" s="301"/>
+      <c r="AJ167" s="356">
+        <v>72.5</v>
+      </c>
+      <c r="AK167" s="300"/>
+      <c r="AL167" s="300"/>
+      <c r="AM167" s="300"/>
+      <c r="AN167" s="300"/>
+      <c r="AO167" s="300"/>
+      <c r="AP167" s="300"/>
+      <c r="AQ167" s="300"/>
+      <c r="AR167" s="300"/>
+      <c r="AS167" s="300"/>
+      <c r="AT167" s="300"/>
+      <c r="AU167" s="300"/>
+      <c r="AV167" s="300"/>
+      <c r="AW167" s="300"/>
+      <c r="AX167" s="300"/>
+      <c r="AY167" s="300"/>
+      <c r="AZ167" s="300"/>
+      <c r="BA167" s="300"/>
+      <c r="BB167" s="300"/>
+      <c r="BC167" s="300"/>
+      <c r="BD167" s="300"/>
+      <c r="BE167" s="300"/>
+      <c r="BF167" s="300"/>
+      <c r="BG167" s="300"/>
+      <c r="BH167" s="300"/>
+      <c r="BI167" s="300"/>
+      <c r="BJ167" s="300"/>
+      <c r="BK167" s="300"/>
+      <c r="BL167" s="300"/>
+      <c r="BM167" s="300"/>
+      <c r="BN167" s="300"/>
+      <c r="BO167" s="300"/>
+      <c r="BP167" s="300"/>
+      <c r="BQ167" s="300"/>
+      <c r="BR167" s="300"/>
+      <c r="BS167" s="300"/>
+      <c r="BT167" s="300"/>
+      <c r="BU167" s="300"/>
+      <c r="BV167" s="300"/>
+      <c r="BW167" s="300"/>
+      <c r="BX167" s="300"/>
+      <c r="BY167" s="300"/>
+      <c r="BZ167" s="300"/>
+      <c r="CA167" s="300"/>
+      <c r="CB167" s="300"/>
+      <c r="CC167" s="300"/>
+      <c r="CD167" s="300"/>
+      <c r="CE167" s="300"/>
+      <c r="CF167" s="300"/>
+      <c r="CG167" s="300"/>
+      <c r="CH167" s="300"/>
+      <c r="CI167" s="300"/>
+      <c r="CJ167" s="300"/>
+      <c r="CK167" s="300"/>
+      <c r="CL167" s="300"/>
+      <c r="CM167" s="300"/>
+      <c r="CN167" s="300"/>
+      <c r="CO167" s="300"/>
+      <c r="CP167" s="300"/>
+      <c r="CQ167" s="300"/>
+      <c r="CR167" s="300"/>
+      <c r="CS167" s="300"/>
+      <c r="CT167" s="300"/>
+      <c r="CU167" s="300"/>
+      <c r="FL167" s="300"/>
+      <c r="FM167" s="300"/>
+      <c r="FN167" s="300"/>
+      <c r="FO167" s="300"/>
+      <c r="FP167" s="300"/>
+      <c r="FQ167" s="300"/>
+      <c r="FR167" s="300"/>
+      <c r="FS167" s="300"/>
+      <c r="FT167" s="300"/>
+      <c r="FU167" s="300"/>
+      <c r="FV167" s="300"/>
+      <c r="FW167" s="300"/>
+      <c r="FX167" s="300"/>
+      <c r="FY167" s="300"/>
+      <c r="FZ167" s="300"/>
+      <c r="GA167" s="300"/>
+      <c r="GB167" s="300"/>
+      <c r="GC167" s="300"/>
+      <c r="GD167" s="300"/>
+      <c r="GE167" s="300"/>
+      <c r="GF167" s="300"/>
+      <c r="GG167" s="300"/>
+      <c r="GH167" s="300"/>
+      <c r="GI167" s="300"/>
+      <c r="GJ167" s="300"/>
+      <c r="GK167" s="300"/>
+      <c r="GL167" s="300"/>
+      <c r="GM167" s="300"/>
+      <c r="GN167" s="300"/>
+      <c r="GO167" s="300"/>
+      <c r="GP167" s="300"/>
+      <c r="GQ167" s="300"/>
+      <c r="GR167" s="300"/>
+      <c r="GS167" s="300"/>
+      <c r="GT167" s="300"/>
+      <c r="GU167" s="300"/>
+      <c r="GV167" s="300"/>
+      <c r="GW167" s="300"/>
+      <c r="GX167" s="300"/>
+      <c r="GY167" s="300"/>
+      <c r="GZ167" s="300"/>
+      <c r="HA167" s="300"/>
+      <c r="HB167" s="300"/>
+      <c r="HC167" s="300"/>
+      <c r="HD167" s="300"/>
+      <c r="HE167" s="300"/>
+      <c r="HF167" s="300"/>
+      <c r="HG167" s="300"/>
+      <c r="HH167" s="300"/>
+      <c r="HI167" s="300"/>
+      <c r="HJ167" s="300"/>
+      <c r="HK167" s="300"/>
+      <c r="HL167" s="300"/>
+      <c r="HM167" s="300"/>
+      <c r="HN167" s="300"/>
+      <c r="HO167" s="300"/>
+      <c r="HP167" s="300"/>
+      <c r="HQ167" s="300"/>
+      <c r="HR167" s="300"/>
+      <c r="HS167" s="300"/>
+      <c r="HT167" s="300"/>
+      <c r="HU167" s="300"/>
+      <c r="HV167" s="300"/>
+      <c r="HW167" s="300"/>
+      <c r="HX167" s="300"/>
+      <c r="HY167" s="300"/>
+      <c r="HZ167" s="300"/>
+      <c r="IA167" s="300"/>
+      <c r="IB167" s="300"/>
+      <c r="IC167" s="300"/>
+      <c r="ID167" s="300"/>
+      <c r="IE167" s="300"/>
+      <c r="IF167" s="300"/>
+      <c r="IG167" s="300"/>
+      <c r="IH167" s="300"/>
+      <c r="II167" s="300"/>
+      <c r="IJ167" s="300"/>
+      <c r="IK167" s="300"/>
+      <c r="IL167" s="300"/>
+      <c r="IM167" s="300"/>
+      <c r="IN167" s="300"/>
+      <c r="IO167" s="300"/>
+      <c r="IP167" s="300"/>
+      <c r="IQ167" s="300"/>
+      <c r="IR167" s="300"/>
     </row>
     <row r="168" spans="1:252" s="125" customFormat="1" ht="12.75">
-      <c r="A168" s="299" t="s">
-        <v>226</v>
+      <c r="A168" s="298" t="s">
+        <v>225</v>
       </c>
       <c r="B168" s="77"/>
       <c r="C168" s="88"/>
       <c r="D168" s="88"/>
       <c r="E168" s="88"/>
       <c r="F168" s="88"/>
       <c r="G168" s="88"/>
       <c r="H168" s="88"/>
       <c r="I168" s="88"/>
       <c r="J168" s="88"/>
       <c r="K168" s="88"/>
       <c r="L168" s="88"/>
       <c r="M168" s="88"/>
       <c r="N168" s="88"/>
       <c r="O168" s="88"/>
       <c r="P168" s="88"/>
       <c r="Q168" s="88"/>
       <c r="R168" s="88"/>
       <c r="S168" s="88"/>
       <c r="T168" s="88"/>
       <c r="U168" s="88"/>
       <c r="V168" s="88"/>
       <c r="W168" s="88"/>
       <c r="X168" s="77"/>
       <c r="Y168" s="77"/>
       <c r="Z168" s="88"/>
       <c r="AA168" s="77"/>
       <c r="AB168" s="78"/>
-      <c r="AC168" s="268"/>
+      <c r="AC168" s="267"/>
       <c r="AD168" s="85"/>
       <c r="AE168" s="78"/>
       <c r="AF168" s="78"/>
       <c r="AG168" s="96"/>
       <c r="AH168" s="95"/>
-      <c r="AI168" s="336"/>
-[...148 lines deleted...]
-      <c r="IR168" s="301"/>
+      <c r="AI168" s="335"/>
+      <c r="AJ168" s="335"/>
+      <c r="AK168" s="300"/>
+      <c r="AL168" s="300"/>
+      <c r="AM168" s="300"/>
+      <c r="AN168" s="300"/>
+      <c r="AO168" s="300"/>
+      <c r="AP168" s="300"/>
+      <c r="AQ168" s="300"/>
+      <c r="AR168" s="300"/>
+      <c r="AS168" s="300"/>
+      <c r="AT168" s="300"/>
+      <c r="AU168" s="300"/>
+      <c r="AV168" s="300"/>
+      <c r="AW168" s="300"/>
+      <c r="AX168" s="300"/>
+      <c r="AY168" s="300"/>
+      <c r="AZ168" s="300"/>
+      <c r="BA168" s="300"/>
+      <c r="BB168" s="300"/>
+      <c r="BC168" s="300"/>
+      <c r="BD168" s="300"/>
+      <c r="BE168" s="300"/>
+      <c r="BF168" s="300"/>
+      <c r="BG168" s="300"/>
+      <c r="BH168" s="300"/>
+      <c r="BI168" s="300"/>
+      <c r="BJ168" s="300"/>
+      <c r="BK168" s="300"/>
+      <c r="BL168" s="300"/>
+      <c r="BM168" s="300"/>
+      <c r="BN168" s="300"/>
+      <c r="BO168" s="300"/>
+      <c r="BP168" s="300"/>
+      <c r="BQ168" s="300"/>
+      <c r="BR168" s="300"/>
+      <c r="BS168" s="300"/>
+      <c r="BT168" s="300"/>
+      <c r="BU168" s="300"/>
+      <c r="BV168" s="300"/>
+      <c r="BW168" s="300"/>
+      <c r="BX168" s="300"/>
+      <c r="BY168" s="300"/>
+      <c r="BZ168" s="300"/>
+      <c r="CA168" s="300"/>
+      <c r="CB168" s="300"/>
+      <c r="CC168" s="300"/>
+      <c r="CD168" s="300"/>
+      <c r="CE168" s="300"/>
+      <c r="CF168" s="300"/>
+      <c r="CG168" s="300"/>
+      <c r="CH168" s="300"/>
+      <c r="CI168" s="300"/>
+      <c r="CJ168" s="300"/>
+      <c r="CK168" s="300"/>
+      <c r="CL168" s="300"/>
+      <c r="CM168" s="300"/>
+      <c r="CN168" s="300"/>
+      <c r="CO168" s="300"/>
+      <c r="CP168" s="300"/>
+      <c r="CQ168" s="300"/>
+      <c r="CR168" s="300"/>
+      <c r="CS168" s="300"/>
+      <c r="CT168" s="300"/>
+      <c r="CU168" s="300"/>
+      <c r="FL168" s="300"/>
+      <c r="FM168" s="300"/>
+      <c r="FN168" s="300"/>
+      <c r="FO168" s="300"/>
+      <c r="FP168" s="300"/>
+      <c r="FQ168" s="300"/>
+      <c r="FR168" s="300"/>
+      <c r="FS168" s="300"/>
+      <c r="FT168" s="300"/>
+      <c r="FU168" s="300"/>
+      <c r="FV168" s="300"/>
+      <c r="FW168" s="300"/>
+      <c r="FX168" s="300"/>
+      <c r="FY168" s="300"/>
+      <c r="FZ168" s="300"/>
+      <c r="GA168" s="300"/>
+      <c r="GB168" s="300"/>
+      <c r="GC168" s="300"/>
+      <c r="GD168" s="300"/>
+      <c r="GE168" s="300"/>
+      <c r="GF168" s="300"/>
+      <c r="GG168" s="300"/>
+      <c r="GH168" s="300"/>
+      <c r="GI168" s="300"/>
+      <c r="GJ168" s="300"/>
+      <c r="GK168" s="300"/>
+      <c r="GL168" s="300"/>
+      <c r="GM168" s="300"/>
+      <c r="GN168" s="300"/>
+      <c r="GO168" s="300"/>
+      <c r="GP168" s="300"/>
+      <c r="GQ168" s="300"/>
+      <c r="GR168" s="300"/>
+      <c r="GS168" s="300"/>
+      <c r="GT168" s="300"/>
+      <c r="GU168" s="300"/>
+      <c r="GV168" s="300"/>
+      <c r="GW168" s="300"/>
+      <c r="GX168" s="300"/>
+      <c r="GY168" s="300"/>
+      <c r="GZ168" s="300"/>
+      <c r="HA168" s="300"/>
+      <c r="HB168" s="300"/>
+      <c r="HC168" s="300"/>
+      <c r="HD168" s="300"/>
+      <c r="HE168" s="300"/>
+      <c r="HF168" s="300"/>
+      <c r="HG168" s="300"/>
+      <c r="HH168" s="300"/>
+      <c r="HI168" s="300"/>
+      <c r="HJ168" s="300"/>
+      <c r="HK168" s="300"/>
+      <c r="HL168" s="300"/>
+      <c r="HM168" s="300"/>
+      <c r="HN168" s="300"/>
+      <c r="HO168" s="300"/>
+      <c r="HP168" s="300"/>
+      <c r="HQ168" s="300"/>
+      <c r="HR168" s="300"/>
+      <c r="HS168" s="300"/>
+      <c r="HT168" s="300"/>
+      <c r="HU168" s="300"/>
+      <c r="HV168" s="300"/>
+      <c r="HW168" s="300"/>
+      <c r="HX168" s="300"/>
+      <c r="HY168" s="300"/>
+      <c r="HZ168" s="300"/>
+      <c r="IA168" s="300"/>
+      <c r="IB168" s="300"/>
+      <c r="IC168" s="300"/>
+      <c r="ID168" s="300"/>
+      <c r="IE168" s="300"/>
+      <c r="IF168" s="300"/>
+      <c r="IG168" s="300"/>
+      <c r="IH168" s="300"/>
+      <c r="II168" s="300"/>
+      <c r="IJ168" s="300"/>
+      <c r="IK168" s="300"/>
+      <c r="IL168" s="300"/>
+      <c r="IM168" s="300"/>
+      <c r="IN168" s="300"/>
+      <c r="IO168" s="300"/>
+      <c r="IP168" s="300"/>
+      <c r="IQ168" s="300"/>
+      <c r="IR168" s="300"/>
     </row>
     <row r="169" spans="1:252" s="125" customFormat="1">
-      <c r="A169" s="302" t="s">
+      <c r="A169" s="301" t="s">
         <v>219</v>
       </c>
       <c r="B169" s="77">
         <v>112.2</v>
       </c>
       <c r="C169" s="77">
         <v>117.3</v>
       </c>
       <c r="D169" s="77">
         <v>91.7</v>
       </c>
       <c r="E169" s="77">
         <v>63.7</v>
       </c>
       <c r="F169" s="88">
         <v>75.3</v>
       </c>
       <c r="G169" s="88">
         <v>98</v>
       </c>
       <c r="H169" s="88">
         <v>66.599999999999994</v>
       </c>
       <c r="I169" s="88">
         <v>56</v>
@@ -24341,204 +24193,204 @@
       </c>
       <c r="AB169" s="78">
         <v>20</v>
       </c>
       <c r="AC169" s="85">
         <v>20.100000000000001</v>
       </c>
       <c r="AD169" s="85">
         <v>17.100000000000001</v>
       </c>
       <c r="AE169" s="78">
         <v>22.9</v>
       </c>
       <c r="AF169" s="78">
         <v>22.5</v>
       </c>
       <c r="AG169" s="77">
         <v>23.2</v>
       </c>
       <c r="AH169" s="95">
         <v>22.8</v>
       </c>
       <c r="AI169" s="76">
         <v>22.8</v>
       </c>
-      <c r="AJ169" s="336">
-[...149 lines deleted...]
-      <c r="IR169" s="301"/>
+      <c r="AJ169" s="356">
+        <v>23.8</v>
+      </c>
+      <c r="AK169" s="300"/>
+      <c r="AL169" s="300"/>
+      <c r="AM169" s="300"/>
+      <c r="AN169" s="300"/>
+      <c r="AO169" s="300"/>
+      <c r="AP169" s="300"/>
+      <c r="AQ169" s="300"/>
+      <c r="AR169" s="300"/>
+      <c r="AS169" s="300"/>
+      <c r="AT169" s="300"/>
+      <c r="AU169" s="300"/>
+      <c r="AV169" s="300"/>
+      <c r="AW169" s="300"/>
+      <c r="AX169" s="300"/>
+      <c r="AY169" s="300"/>
+      <c r="AZ169" s="300"/>
+      <c r="BA169" s="300"/>
+      <c r="BB169" s="300"/>
+      <c r="BC169" s="300"/>
+      <c r="BD169" s="300"/>
+      <c r="BE169" s="300"/>
+      <c r="BF169" s="300"/>
+      <c r="BG169" s="300"/>
+      <c r="BH169" s="300"/>
+      <c r="BI169" s="300"/>
+      <c r="BJ169" s="300"/>
+      <c r="BK169" s="300"/>
+      <c r="BL169" s="300"/>
+      <c r="BM169" s="300"/>
+      <c r="BN169" s="300"/>
+      <c r="BO169" s="300"/>
+      <c r="BP169" s="300"/>
+      <c r="BQ169" s="300"/>
+      <c r="BR169" s="300"/>
+      <c r="BS169" s="300"/>
+      <c r="BT169" s="300"/>
+      <c r="BU169" s="300"/>
+      <c r="BV169" s="300"/>
+      <c r="BW169" s="300"/>
+      <c r="BX169" s="300"/>
+      <c r="BY169" s="300"/>
+      <c r="BZ169" s="300"/>
+      <c r="CA169" s="300"/>
+      <c r="CB169" s="300"/>
+      <c r="CC169" s="300"/>
+      <c r="CD169" s="300"/>
+      <c r="CE169" s="300"/>
+      <c r="CF169" s="300"/>
+      <c r="CG169" s="300"/>
+      <c r="CH169" s="300"/>
+      <c r="CI169" s="300"/>
+      <c r="CJ169" s="300"/>
+      <c r="CK169" s="300"/>
+      <c r="CL169" s="300"/>
+      <c r="CM169" s="300"/>
+      <c r="CN169" s="300"/>
+      <c r="CO169" s="300"/>
+      <c r="CP169" s="300"/>
+      <c r="CQ169" s="300"/>
+      <c r="CR169" s="300"/>
+      <c r="CS169" s="300"/>
+      <c r="CT169" s="300"/>
+      <c r="CU169" s="300"/>
+      <c r="FL169" s="300"/>
+      <c r="FM169" s="300"/>
+      <c r="FN169" s="300"/>
+      <c r="FO169" s="300"/>
+      <c r="FP169" s="300"/>
+      <c r="FQ169" s="300"/>
+      <c r="FR169" s="300"/>
+      <c r="FS169" s="300"/>
+      <c r="FT169" s="300"/>
+      <c r="FU169" s="300"/>
+      <c r="FV169" s="300"/>
+      <c r="FW169" s="300"/>
+      <c r="FX169" s="300"/>
+      <c r="FY169" s="300"/>
+      <c r="FZ169" s="300"/>
+      <c r="GA169" s="300"/>
+      <c r="GB169" s="300"/>
+      <c r="GC169" s="300"/>
+      <c r="GD169" s="300"/>
+      <c r="GE169" s="300"/>
+      <c r="GF169" s="300"/>
+      <c r="GG169" s="300"/>
+      <c r="GH169" s="300"/>
+      <c r="GI169" s="300"/>
+      <c r="GJ169" s="300"/>
+      <c r="GK169" s="300"/>
+      <c r="GL169" s="300"/>
+      <c r="GM169" s="300"/>
+      <c r="GN169" s="300"/>
+      <c r="GO169" s="300"/>
+      <c r="GP169" s="300"/>
+      <c r="GQ169" s="300"/>
+      <c r="GR169" s="300"/>
+      <c r="GS169" s="300"/>
+      <c r="GT169" s="300"/>
+      <c r="GU169" s="300"/>
+      <c r="GV169" s="300"/>
+      <c r="GW169" s="300"/>
+      <c r="GX169" s="300"/>
+      <c r="GY169" s="300"/>
+      <c r="GZ169" s="300"/>
+      <c r="HA169" s="300"/>
+      <c r="HB169" s="300"/>
+      <c r="HC169" s="300"/>
+      <c r="HD169" s="300"/>
+      <c r="HE169" s="300"/>
+      <c r="HF169" s="300"/>
+      <c r="HG169" s="300"/>
+      <c r="HH169" s="300"/>
+      <c r="HI169" s="300"/>
+      <c r="HJ169" s="300"/>
+      <c r="HK169" s="300"/>
+      <c r="HL169" s="300"/>
+      <c r="HM169" s="300"/>
+      <c r="HN169" s="300"/>
+      <c r="HO169" s="300"/>
+      <c r="HP169" s="300"/>
+      <c r="HQ169" s="300"/>
+      <c r="HR169" s="300"/>
+      <c r="HS169" s="300"/>
+      <c r="HT169" s="300"/>
+      <c r="HU169" s="300"/>
+      <c r="HV169" s="300"/>
+      <c r="HW169" s="300"/>
+      <c r="HX169" s="300"/>
+      <c r="HY169" s="300"/>
+      <c r="HZ169" s="300"/>
+      <c r="IA169" s="300"/>
+      <c r="IB169" s="300"/>
+      <c r="IC169" s="300"/>
+      <c r="ID169" s="300"/>
+      <c r="IE169" s="300"/>
+      <c r="IF169" s="300"/>
+      <c r="IG169" s="300"/>
+      <c r="IH169" s="300"/>
+      <c r="II169" s="300"/>
+      <c r="IJ169" s="300"/>
+      <c r="IK169" s="300"/>
+      <c r="IL169" s="300"/>
+      <c r="IM169" s="300"/>
+      <c r="IN169" s="300"/>
+      <c r="IO169" s="300"/>
+      <c r="IP169" s="300"/>
+      <c r="IQ169" s="300"/>
+      <c r="IR169" s="300"/>
     </row>
     <row r="170" spans="1:252" s="125" customFormat="1">
-      <c r="A170" s="302" t="s">
+      <c r="A170" s="301" t="s">
         <v>31</v>
       </c>
       <c r="B170" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C170" s="88">
         <v>104.5</v>
       </c>
       <c r="D170" s="88">
         <v>78.2</v>
       </c>
       <c r="E170" s="88">
         <v>69.5</v>
       </c>
       <c r="F170" s="88">
         <v>118.2</v>
       </c>
       <c r="G170" s="88">
         <v>130.1</v>
       </c>
       <c r="H170" s="88">
         <v>68</v>
       </c>
       <c r="I170" s="88">
         <v>84.1</v>
@@ -24599,204 +24451,204 @@
       </c>
       <c r="AB170" s="78">
         <v>114.9</v>
       </c>
       <c r="AC170" s="85">
         <v>100.5</v>
       </c>
       <c r="AD170" s="85">
         <v>85.1</v>
       </c>
       <c r="AE170" s="78">
         <v>133.9</v>
       </c>
       <c r="AF170" s="78">
         <v>98.2</v>
       </c>
       <c r="AG170" s="77">
         <v>103.1</v>
       </c>
       <c r="AH170" s="95">
         <v>98.1</v>
       </c>
       <c r="AI170" s="76">
         <v>99.9</v>
       </c>
-      <c r="AJ170" s="336">
-[...149 lines deleted...]
-      <c r="IR170" s="301"/>
+      <c r="AJ170" s="356">
+        <v>114</v>
+      </c>
+      <c r="AK170" s="300"/>
+      <c r="AL170" s="300"/>
+      <c r="AM170" s="300"/>
+      <c r="AN170" s="300"/>
+      <c r="AO170" s="300"/>
+      <c r="AP170" s="300"/>
+      <c r="AQ170" s="300"/>
+      <c r="AR170" s="300"/>
+      <c r="AS170" s="300"/>
+      <c r="AT170" s="300"/>
+      <c r="AU170" s="300"/>
+      <c r="AV170" s="300"/>
+      <c r="AW170" s="300"/>
+      <c r="AX170" s="300"/>
+      <c r="AY170" s="300"/>
+      <c r="AZ170" s="300"/>
+      <c r="BA170" s="300"/>
+      <c r="BB170" s="300"/>
+      <c r="BC170" s="300"/>
+      <c r="BD170" s="300"/>
+      <c r="BE170" s="300"/>
+      <c r="BF170" s="300"/>
+      <c r="BG170" s="300"/>
+      <c r="BH170" s="300"/>
+      <c r="BI170" s="300"/>
+      <c r="BJ170" s="300"/>
+      <c r="BK170" s="300"/>
+      <c r="BL170" s="300"/>
+      <c r="BM170" s="300"/>
+      <c r="BN170" s="300"/>
+      <c r="BO170" s="300"/>
+      <c r="BP170" s="300"/>
+      <c r="BQ170" s="300"/>
+      <c r="BR170" s="300"/>
+      <c r="BS170" s="300"/>
+      <c r="BT170" s="300"/>
+      <c r="BU170" s="300"/>
+      <c r="BV170" s="300"/>
+      <c r="BW170" s="300"/>
+      <c r="BX170" s="300"/>
+      <c r="BY170" s="300"/>
+      <c r="BZ170" s="300"/>
+      <c r="CA170" s="300"/>
+      <c r="CB170" s="300"/>
+      <c r="CC170" s="300"/>
+      <c r="CD170" s="300"/>
+      <c r="CE170" s="300"/>
+      <c r="CF170" s="300"/>
+      <c r="CG170" s="300"/>
+      <c r="CH170" s="300"/>
+      <c r="CI170" s="300"/>
+      <c r="CJ170" s="300"/>
+      <c r="CK170" s="300"/>
+      <c r="CL170" s="300"/>
+      <c r="CM170" s="300"/>
+      <c r="CN170" s="300"/>
+      <c r="CO170" s="300"/>
+      <c r="CP170" s="300"/>
+      <c r="CQ170" s="300"/>
+      <c r="CR170" s="300"/>
+      <c r="CS170" s="300"/>
+      <c r="CT170" s="300"/>
+      <c r="CU170" s="300"/>
+      <c r="FL170" s="300"/>
+      <c r="FM170" s="300"/>
+      <c r="FN170" s="300"/>
+      <c r="FO170" s="300"/>
+      <c r="FP170" s="300"/>
+      <c r="FQ170" s="300"/>
+      <c r="FR170" s="300"/>
+      <c r="FS170" s="300"/>
+      <c r="FT170" s="300"/>
+      <c r="FU170" s="300"/>
+      <c r="FV170" s="300"/>
+      <c r="FW170" s="300"/>
+      <c r="FX170" s="300"/>
+      <c r="FY170" s="300"/>
+      <c r="FZ170" s="300"/>
+      <c r="GA170" s="300"/>
+      <c r="GB170" s="300"/>
+      <c r="GC170" s="300"/>
+      <c r="GD170" s="300"/>
+      <c r="GE170" s="300"/>
+      <c r="GF170" s="300"/>
+      <c r="GG170" s="300"/>
+      <c r="GH170" s="300"/>
+      <c r="GI170" s="300"/>
+      <c r="GJ170" s="300"/>
+      <c r="GK170" s="300"/>
+      <c r="GL170" s="300"/>
+      <c r="GM170" s="300"/>
+      <c r="GN170" s="300"/>
+      <c r="GO170" s="300"/>
+      <c r="GP170" s="300"/>
+      <c r="GQ170" s="300"/>
+      <c r="GR170" s="300"/>
+      <c r="GS170" s="300"/>
+      <c r="GT170" s="300"/>
+      <c r="GU170" s="300"/>
+      <c r="GV170" s="300"/>
+      <c r="GW170" s="300"/>
+      <c r="GX170" s="300"/>
+      <c r="GY170" s="300"/>
+      <c r="GZ170" s="300"/>
+      <c r="HA170" s="300"/>
+      <c r="HB170" s="300"/>
+      <c r="HC170" s="300"/>
+      <c r="HD170" s="300"/>
+      <c r="HE170" s="300"/>
+      <c r="HF170" s="300"/>
+      <c r="HG170" s="300"/>
+      <c r="HH170" s="300"/>
+      <c r="HI170" s="300"/>
+      <c r="HJ170" s="300"/>
+      <c r="HK170" s="300"/>
+      <c r="HL170" s="300"/>
+      <c r="HM170" s="300"/>
+      <c r="HN170" s="300"/>
+      <c r="HO170" s="300"/>
+      <c r="HP170" s="300"/>
+      <c r="HQ170" s="300"/>
+      <c r="HR170" s="300"/>
+      <c r="HS170" s="300"/>
+      <c r="HT170" s="300"/>
+      <c r="HU170" s="300"/>
+      <c r="HV170" s="300"/>
+      <c r="HW170" s="300"/>
+      <c r="HX170" s="300"/>
+      <c r="HY170" s="300"/>
+      <c r="HZ170" s="300"/>
+      <c r="IA170" s="300"/>
+      <c r="IB170" s="300"/>
+      <c r="IC170" s="300"/>
+      <c r="ID170" s="300"/>
+      <c r="IE170" s="300"/>
+      <c r="IF170" s="300"/>
+      <c r="IG170" s="300"/>
+      <c r="IH170" s="300"/>
+      <c r="II170" s="300"/>
+      <c r="IJ170" s="300"/>
+      <c r="IK170" s="300"/>
+      <c r="IL170" s="300"/>
+      <c r="IM170" s="300"/>
+      <c r="IN170" s="300"/>
+      <c r="IO170" s="300"/>
+      <c r="IP170" s="300"/>
+      <c r="IQ170" s="300"/>
+      <c r="IR170" s="300"/>
     </row>
     <row r="171" spans="1:252" s="125" customFormat="1">
-      <c r="A171" s="302" t="s">
+      <c r="A171" s="301" t="s">
         <v>222</v>
       </c>
       <c r="B171" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C171" s="88">
         <v>104.5</v>
       </c>
       <c r="D171" s="88">
         <v>81.7</v>
       </c>
       <c r="E171" s="88">
         <v>56.8</v>
       </c>
       <c r="F171" s="88">
         <v>67.112299465240639</v>
       </c>
       <c r="G171" s="88">
         <v>87.344028520499108</v>
       </c>
       <c r="H171" s="88">
         <v>59.35828877005347</v>
       </c>
       <c r="I171" s="88">
         <v>49.910873440285201</v>
@@ -24839,410 +24691,410 @@
       </c>
       <c r="V171" s="88">
         <v>123.8</v>
       </c>
       <c r="W171" s="88">
         <v>122.6</v>
       </c>
       <c r="X171" s="77">
         <v>104.7</v>
       </c>
       <c r="Y171" s="77">
         <v>180.8</v>
       </c>
       <c r="Z171" s="88">
         <v>158.19999999999999</v>
       </c>
       <c r="AA171" s="77">
         <v>206.9</v>
       </c>
       <c r="AB171" s="78">
         <v>237.7</v>
       </c>
       <c r="AC171" s="85">
         <v>238.9</v>
       </c>
-      <c r="AD171" s="308">
+      <c r="AD171" s="307">
         <v>203.3</v>
       </c>
       <c r="AE171" s="78">
         <v>272.2</v>
       </c>
       <c r="AF171" s="78">
         <v>267.3</v>
       </c>
       <c r="AG171" s="77">
         <v>275.60000000000002</v>
       </c>
       <c r="AH171" s="94">
         <v>270.39999999999998</v>
       </c>
       <c r="AI171" s="76">
         <v>270.10000000000002</v>
       </c>
-      <c r="AJ171" s="336">
-        <v>306.60000000000002</v>
+      <c r="AJ171" s="356">
+        <v>307.89999999999998</v>
       </c>
       <c r="AK171" s="118"/>
       <c r="AL171" s="118"/>
       <c r="AM171" s="118"/>
       <c r="AN171" s="118"/>
       <c r="AO171" s="118"/>
       <c r="AP171" s="118"/>
       <c r="AQ171" s="118"/>
       <c r="AR171" s="118"/>
       <c r="AS171" s="118"/>
       <c r="AT171" s="118"/>
       <c r="AU171" s="118"/>
       <c r="AV171" s="118"/>
       <c r="AW171" s="118"/>
-      <c r="AX171" s="301"/>
-[...133 lines deleted...]
-      <c r="IR171" s="301"/>
+      <c r="AX171" s="300"/>
+      <c r="AY171" s="300"/>
+      <c r="AZ171" s="300"/>
+      <c r="BA171" s="300"/>
+      <c r="BB171" s="300"/>
+      <c r="BC171" s="300"/>
+      <c r="BD171" s="300"/>
+      <c r="BE171" s="300"/>
+      <c r="BF171" s="300"/>
+      <c r="BG171" s="300"/>
+      <c r="BH171" s="300"/>
+      <c r="BI171" s="300"/>
+      <c r="BJ171" s="300"/>
+      <c r="BK171" s="300"/>
+      <c r="BL171" s="300"/>
+      <c r="BM171" s="300"/>
+      <c r="BN171" s="300"/>
+      <c r="BO171" s="300"/>
+      <c r="BP171" s="300"/>
+      <c r="BQ171" s="300"/>
+      <c r="BR171" s="300"/>
+      <c r="BS171" s="300"/>
+      <c r="BT171" s="300"/>
+      <c r="BU171" s="300"/>
+      <c r="BV171" s="300"/>
+      <c r="BW171" s="300"/>
+      <c r="BX171" s="300"/>
+      <c r="BY171" s="300"/>
+      <c r="BZ171" s="300"/>
+      <c r="CA171" s="300"/>
+      <c r="CB171" s="300"/>
+      <c r="CC171" s="300"/>
+      <c r="CD171" s="300"/>
+      <c r="CE171" s="300"/>
+      <c r="CF171" s="300"/>
+      <c r="CG171" s="300"/>
+      <c r="CH171" s="300"/>
+      <c r="CI171" s="300"/>
+      <c r="CJ171" s="300"/>
+      <c r="CK171" s="300"/>
+      <c r="CL171" s="300"/>
+      <c r="CM171" s="300"/>
+      <c r="CN171" s="300"/>
+      <c r="CO171" s="300"/>
+      <c r="CP171" s="300"/>
+      <c r="CQ171" s="300"/>
+      <c r="CR171" s="300"/>
+      <c r="CS171" s="300"/>
+      <c r="CT171" s="300"/>
+      <c r="CU171" s="300"/>
+      <c r="FL171" s="300"/>
+      <c r="FM171" s="300"/>
+      <c r="FN171" s="300"/>
+      <c r="FO171" s="300"/>
+      <c r="FP171" s="300"/>
+      <c r="FQ171" s="300"/>
+      <c r="FR171" s="300"/>
+      <c r="FS171" s="300"/>
+      <c r="FT171" s="300"/>
+      <c r="FU171" s="300"/>
+      <c r="FV171" s="300"/>
+      <c r="FW171" s="300"/>
+      <c r="FX171" s="300"/>
+      <c r="FY171" s="300"/>
+      <c r="FZ171" s="300"/>
+      <c r="GA171" s="300"/>
+      <c r="GB171" s="300"/>
+      <c r="GC171" s="300"/>
+      <c r="GD171" s="300"/>
+      <c r="GE171" s="300"/>
+      <c r="GF171" s="300"/>
+      <c r="GG171" s="300"/>
+      <c r="GH171" s="300"/>
+      <c r="GI171" s="300"/>
+      <c r="GJ171" s="300"/>
+      <c r="GK171" s="300"/>
+      <c r="GL171" s="300"/>
+      <c r="GM171" s="300"/>
+      <c r="GN171" s="300"/>
+      <c r="GO171" s="300"/>
+      <c r="GP171" s="300"/>
+      <c r="GQ171" s="300"/>
+      <c r="GR171" s="300"/>
+      <c r="GS171" s="300"/>
+      <c r="GT171" s="300"/>
+      <c r="GU171" s="300"/>
+      <c r="GV171" s="300"/>
+      <c r="GW171" s="300"/>
+      <c r="GX171" s="300"/>
+      <c r="GY171" s="300"/>
+      <c r="GZ171" s="300"/>
+      <c r="HA171" s="300"/>
+      <c r="HB171" s="300"/>
+      <c r="HC171" s="300"/>
+      <c r="HD171" s="300"/>
+      <c r="HE171" s="300"/>
+      <c r="HF171" s="300"/>
+      <c r="HG171" s="300"/>
+      <c r="HH171" s="300"/>
+      <c r="HI171" s="300"/>
+      <c r="HJ171" s="300"/>
+      <c r="HK171" s="300"/>
+      <c r="HL171" s="300"/>
+      <c r="HM171" s="300"/>
+      <c r="HN171" s="300"/>
+      <c r="HO171" s="300"/>
+      <c r="HP171" s="300"/>
+      <c r="HQ171" s="300"/>
+      <c r="HR171" s="300"/>
+      <c r="HS171" s="300"/>
+      <c r="HT171" s="300"/>
+      <c r="HU171" s="300"/>
+      <c r="HV171" s="300"/>
+      <c r="HW171" s="300"/>
+      <c r="HX171" s="300"/>
+      <c r="HY171" s="300"/>
+      <c r="HZ171" s="300"/>
+      <c r="IA171" s="300"/>
+      <c r="IB171" s="300"/>
+      <c r="IC171" s="300"/>
+      <c r="ID171" s="300"/>
+      <c r="IE171" s="300"/>
+      <c r="IF171" s="300"/>
+      <c r="IG171" s="300"/>
+      <c r="IH171" s="300"/>
+      <c r="II171" s="300"/>
+      <c r="IJ171" s="300"/>
+      <c r="IK171" s="300"/>
+      <c r="IL171" s="300"/>
+      <c r="IM171" s="300"/>
+      <c r="IN171" s="300"/>
+      <c r="IO171" s="300"/>
+      <c r="IP171" s="300"/>
+      <c r="IQ171" s="300"/>
+      <c r="IR171" s="300"/>
     </row>
     <row r="172" spans="1:252" s="125" customFormat="1" ht="12.75">
       <c r="A172" s="103" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B172" s="77"/>
       <c r="C172" s="77"/>
       <c r="D172" s="77"/>
       <c r="E172" s="77"/>
       <c r="F172" s="77"/>
       <c r="G172" s="77"/>
       <c r="H172" s="77"/>
       <c r="I172" s="77"/>
       <c r="J172" s="77"/>
       <c r="K172" s="77"/>
       <c r="L172" s="77"/>
       <c r="M172" s="77"/>
       <c r="N172" s="77"/>
       <c r="O172" s="77"/>
       <c r="P172" s="77"/>
       <c r="Q172" s="77"/>
       <c r="R172" s="77"/>
       <c r="S172" s="77"/>
       <c r="T172" s="77"/>
       <c r="U172" s="77"/>
       <c r="V172" s="77"/>
-      <c r="W172" s="183"/>
+      <c r="W172" s="182"/>
       <c r="X172" s="96"/>
       <c r="Y172" s="96"/>
-      <c r="Z172" s="183"/>
+      <c r="Z172" s="182"/>
       <c r="AA172" s="96"/>
-      <c r="AB172" s="269"/>
-[...3 lines deleted...]
-      <c r="AF172" s="269"/>
+      <c r="AB172" s="268"/>
+      <c r="AC172" s="304"/>
+      <c r="AD172" s="304"/>
+      <c r="AE172" s="268"/>
+      <c r="AF172" s="268"/>
       <c r="AG172" s="96"/>
-      <c r="AH172" s="309"/>
-[...149 lines deleted...]
-      <c r="IR172" s="301"/>
+      <c r="AH172" s="308"/>
+      <c r="AI172" s="335"/>
+      <c r="AJ172" s="335"/>
+      <c r="AK172" s="300"/>
+      <c r="AL172" s="300"/>
+      <c r="AM172" s="300"/>
+      <c r="AN172" s="300"/>
+      <c r="AO172" s="300"/>
+      <c r="AP172" s="300"/>
+      <c r="AQ172" s="300"/>
+      <c r="AR172" s="300"/>
+      <c r="AS172" s="300"/>
+      <c r="AT172" s="300"/>
+      <c r="AU172" s="300"/>
+      <c r="AV172" s="300"/>
+      <c r="AW172" s="300"/>
+      <c r="AX172" s="300"/>
+      <c r="AY172" s="300"/>
+      <c r="AZ172" s="300"/>
+      <c r="BA172" s="300"/>
+      <c r="BB172" s="300"/>
+      <c r="BC172" s="300"/>
+      <c r="BD172" s="300"/>
+      <c r="BE172" s="300"/>
+      <c r="BF172" s="300"/>
+      <c r="BG172" s="300"/>
+      <c r="BH172" s="300"/>
+      <c r="BI172" s="300"/>
+      <c r="BJ172" s="300"/>
+      <c r="BK172" s="300"/>
+      <c r="BL172" s="300"/>
+      <c r="BM172" s="300"/>
+      <c r="BN172" s="300"/>
+      <c r="BO172" s="300"/>
+      <c r="BP172" s="300"/>
+      <c r="BQ172" s="300"/>
+      <c r="BR172" s="300"/>
+      <c r="BS172" s="300"/>
+      <c r="BT172" s="300"/>
+      <c r="BU172" s="300"/>
+      <c r="BV172" s="300"/>
+      <c r="BW172" s="300"/>
+      <c r="BX172" s="300"/>
+      <c r="BY172" s="300"/>
+      <c r="BZ172" s="300"/>
+      <c r="CA172" s="300"/>
+      <c r="CB172" s="300"/>
+      <c r="CC172" s="300"/>
+      <c r="CD172" s="300"/>
+      <c r="CE172" s="300"/>
+      <c r="CF172" s="300"/>
+      <c r="CG172" s="300"/>
+      <c r="CH172" s="300"/>
+      <c r="CI172" s="300"/>
+      <c r="CJ172" s="300"/>
+      <c r="CK172" s="300"/>
+      <c r="CL172" s="300"/>
+      <c r="CM172" s="300"/>
+      <c r="CN172" s="300"/>
+      <c r="CO172" s="300"/>
+      <c r="CP172" s="300"/>
+      <c r="CQ172" s="300"/>
+      <c r="CR172" s="300"/>
+      <c r="CS172" s="300"/>
+      <c r="CT172" s="300"/>
+      <c r="CU172" s="300"/>
+      <c r="FL172" s="300"/>
+      <c r="FM172" s="300"/>
+      <c r="FN172" s="300"/>
+      <c r="FO172" s="300"/>
+      <c r="FP172" s="300"/>
+      <c r="FQ172" s="300"/>
+      <c r="FR172" s="300"/>
+      <c r="FS172" s="300"/>
+      <c r="FT172" s="300"/>
+      <c r="FU172" s="300"/>
+      <c r="FV172" s="300"/>
+      <c r="FW172" s="300"/>
+      <c r="FX172" s="300"/>
+      <c r="FY172" s="300"/>
+      <c r="FZ172" s="300"/>
+      <c r="GA172" s="300"/>
+      <c r="GB172" s="300"/>
+      <c r="GC172" s="300"/>
+      <c r="GD172" s="300"/>
+      <c r="GE172" s="300"/>
+      <c r="GF172" s="300"/>
+      <c r="GG172" s="300"/>
+      <c r="GH172" s="300"/>
+      <c r="GI172" s="300"/>
+      <c r="GJ172" s="300"/>
+      <c r="GK172" s="300"/>
+      <c r="GL172" s="300"/>
+      <c r="GM172" s="300"/>
+      <c r="GN172" s="300"/>
+      <c r="GO172" s="300"/>
+      <c r="GP172" s="300"/>
+      <c r="GQ172" s="300"/>
+      <c r="GR172" s="300"/>
+      <c r="GS172" s="300"/>
+      <c r="GT172" s="300"/>
+      <c r="GU172" s="300"/>
+      <c r="GV172" s="300"/>
+      <c r="GW172" s="300"/>
+      <c r="GX172" s="300"/>
+      <c r="GY172" s="300"/>
+      <c r="GZ172" s="300"/>
+      <c r="HA172" s="300"/>
+      <c r="HB172" s="300"/>
+      <c r="HC172" s="300"/>
+      <c r="HD172" s="300"/>
+      <c r="HE172" s="300"/>
+      <c r="HF172" s="300"/>
+      <c r="HG172" s="300"/>
+      <c r="HH172" s="300"/>
+      <c r="HI172" s="300"/>
+      <c r="HJ172" s="300"/>
+      <c r="HK172" s="300"/>
+      <c r="HL172" s="300"/>
+      <c r="HM172" s="300"/>
+      <c r="HN172" s="300"/>
+      <c r="HO172" s="300"/>
+      <c r="HP172" s="300"/>
+      <c r="HQ172" s="300"/>
+      <c r="HR172" s="300"/>
+      <c r="HS172" s="300"/>
+      <c r="HT172" s="300"/>
+      <c r="HU172" s="300"/>
+      <c r="HV172" s="300"/>
+      <c r="HW172" s="300"/>
+      <c r="HX172" s="300"/>
+      <c r="HY172" s="300"/>
+      <c r="HZ172" s="300"/>
+      <c r="IA172" s="300"/>
+      <c r="IB172" s="300"/>
+      <c r="IC172" s="300"/>
+      <c r="ID172" s="300"/>
+      <c r="IE172" s="300"/>
+      <c r="IF172" s="300"/>
+      <c r="IG172" s="300"/>
+      <c r="IH172" s="300"/>
+      <c r="II172" s="300"/>
+      <c r="IJ172" s="300"/>
+      <c r="IK172" s="300"/>
+      <c r="IL172" s="300"/>
+      <c r="IM172" s="300"/>
+      <c r="IN172" s="300"/>
+      <c r="IO172" s="300"/>
+      <c r="IP172" s="300"/>
+      <c r="IQ172" s="300"/>
+      <c r="IR172" s="300"/>
     </row>
     <row r="173" spans="1:252" s="125" customFormat="1">
-      <c r="A173" s="302" t="s">
+      <c r="A173" s="301" t="s">
         <v>220</v>
       </c>
       <c r="B173" s="77">
         <v>4.4000000000000004</v>
       </c>
       <c r="C173" s="77">
         <v>4.2</v>
       </c>
       <c r="D173" s="77">
         <v>3</v>
       </c>
       <c r="E173" s="77">
         <v>1.5</v>
       </c>
       <c r="F173" s="88">
         <v>1.9</v>
       </c>
       <c r="G173" s="88">
         <v>1.7</v>
       </c>
       <c r="H173" s="88">
         <v>1.5</v>
       </c>
       <c r="I173" s="88">
         <v>1.3</v>
@@ -25303,204 +25155,204 @@
       </c>
       <c r="AB173" s="78">
         <v>13</v>
       </c>
       <c r="AC173" s="85">
         <v>18.899999999999999</v>
       </c>
       <c r="AD173" s="85">
         <v>10.8</v>
       </c>
       <c r="AE173" s="78">
         <v>10.5</v>
       </c>
       <c r="AF173" s="78">
         <v>10</v>
       </c>
       <c r="AG173" s="77">
         <v>11.1</v>
       </c>
       <c r="AH173" s="95">
         <v>9.9</v>
       </c>
       <c r="AI173" s="76">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AJ173" s="336">
-[...149 lines deleted...]
-      <c r="IR173" s="301"/>
+      <c r="AJ173" s="356">
+        <v>8.9</v>
+      </c>
+      <c r="AK173" s="300"/>
+      <c r="AL173" s="300"/>
+      <c r="AM173" s="300"/>
+      <c r="AN173" s="300"/>
+      <c r="AO173" s="300"/>
+      <c r="AP173" s="300"/>
+      <c r="AQ173" s="300"/>
+      <c r="AR173" s="300"/>
+      <c r="AS173" s="300"/>
+      <c r="AT173" s="300"/>
+      <c r="AU173" s="300"/>
+      <c r="AV173" s="300"/>
+      <c r="AW173" s="300"/>
+      <c r="AX173" s="300"/>
+      <c r="AY173" s="300"/>
+      <c r="AZ173" s="300"/>
+      <c r="BA173" s="300"/>
+      <c r="BB173" s="300"/>
+      <c r="BC173" s="300"/>
+      <c r="BD173" s="300"/>
+      <c r="BE173" s="300"/>
+      <c r="BF173" s="300"/>
+      <c r="BG173" s="300"/>
+      <c r="BH173" s="300"/>
+      <c r="BI173" s="300"/>
+      <c r="BJ173" s="300"/>
+      <c r="BK173" s="300"/>
+      <c r="BL173" s="300"/>
+      <c r="BM173" s="300"/>
+      <c r="BN173" s="300"/>
+      <c r="BO173" s="300"/>
+      <c r="BP173" s="300"/>
+      <c r="BQ173" s="300"/>
+      <c r="BR173" s="300"/>
+      <c r="BS173" s="300"/>
+      <c r="BT173" s="300"/>
+      <c r="BU173" s="300"/>
+      <c r="BV173" s="300"/>
+      <c r="BW173" s="300"/>
+      <c r="BX173" s="300"/>
+      <c r="BY173" s="300"/>
+      <c r="BZ173" s="300"/>
+      <c r="CA173" s="300"/>
+      <c r="CB173" s="300"/>
+      <c r="CC173" s="300"/>
+      <c r="CD173" s="300"/>
+      <c r="CE173" s="300"/>
+      <c r="CF173" s="300"/>
+      <c r="CG173" s="300"/>
+      <c r="CH173" s="300"/>
+      <c r="CI173" s="300"/>
+      <c r="CJ173" s="300"/>
+      <c r="CK173" s="300"/>
+      <c r="CL173" s="300"/>
+      <c r="CM173" s="300"/>
+      <c r="CN173" s="300"/>
+      <c r="CO173" s="300"/>
+      <c r="CP173" s="300"/>
+      <c r="CQ173" s="300"/>
+      <c r="CR173" s="300"/>
+      <c r="CS173" s="300"/>
+      <c r="CT173" s="300"/>
+      <c r="CU173" s="300"/>
+      <c r="FL173" s="300"/>
+      <c r="FM173" s="300"/>
+      <c r="FN173" s="300"/>
+      <c r="FO173" s="300"/>
+      <c r="FP173" s="300"/>
+      <c r="FQ173" s="300"/>
+      <c r="FR173" s="300"/>
+      <c r="FS173" s="300"/>
+      <c r="FT173" s="300"/>
+      <c r="FU173" s="300"/>
+      <c r="FV173" s="300"/>
+      <c r="FW173" s="300"/>
+      <c r="FX173" s="300"/>
+      <c r="FY173" s="300"/>
+      <c r="FZ173" s="300"/>
+      <c r="GA173" s="300"/>
+      <c r="GB173" s="300"/>
+      <c r="GC173" s="300"/>
+      <c r="GD173" s="300"/>
+      <c r="GE173" s="300"/>
+      <c r="GF173" s="300"/>
+      <c r="GG173" s="300"/>
+      <c r="GH173" s="300"/>
+      <c r="GI173" s="300"/>
+      <c r="GJ173" s="300"/>
+      <c r="GK173" s="300"/>
+      <c r="GL173" s="300"/>
+      <c r="GM173" s="300"/>
+      <c r="GN173" s="300"/>
+      <c r="GO173" s="300"/>
+      <c r="GP173" s="300"/>
+      <c r="GQ173" s="300"/>
+      <c r="GR173" s="300"/>
+      <c r="GS173" s="300"/>
+      <c r="GT173" s="300"/>
+      <c r="GU173" s="300"/>
+      <c r="GV173" s="300"/>
+      <c r="GW173" s="300"/>
+      <c r="GX173" s="300"/>
+      <c r="GY173" s="300"/>
+      <c r="GZ173" s="300"/>
+      <c r="HA173" s="300"/>
+      <c r="HB173" s="300"/>
+      <c r="HC173" s="300"/>
+      <c r="HD173" s="300"/>
+      <c r="HE173" s="300"/>
+      <c r="HF173" s="300"/>
+      <c r="HG173" s="300"/>
+      <c r="HH173" s="300"/>
+      <c r="HI173" s="300"/>
+      <c r="HJ173" s="300"/>
+      <c r="HK173" s="300"/>
+      <c r="HL173" s="300"/>
+      <c r="HM173" s="300"/>
+      <c r="HN173" s="300"/>
+      <c r="HO173" s="300"/>
+      <c r="HP173" s="300"/>
+      <c r="HQ173" s="300"/>
+      <c r="HR173" s="300"/>
+      <c r="HS173" s="300"/>
+      <c r="HT173" s="300"/>
+      <c r="HU173" s="300"/>
+      <c r="HV173" s="300"/>
+      <c r="HW173" s="300"/>
+      <c r="HX173" s="300"/>
+      <c r="HY173" s="300"/>
+      <c r="HZ173" s="300"/>
+      <c r="IA173" s="300"/>
+      <c r="IB173" s="300"/>
+      <c r="IC173" s="300"/>
+      <c r="ID173" s="300"/>
+      <c r="IE173" s="300"/>
+      <c r="IF173" s="300"/>
+      <c r="IG173" s="300"/>
+      <c r="IH173" s="300"/>
+      <c r="II173" s="300"/>
+      <c r="IJ173" s="300"/>
+      <c r="IK173" s="300"/>
+      <c r="IL173" s="300"/>
+      <c r="IM173" s="300"/>
+      <c r="IN173" s="300"/>
+      <c r="IO173" s="300"/>
+      <c r="IP173" s="300"/>
+      <c r="IQ173" s="300"/>
+      <c r="IR173" s="300"/>
     </row>
     <row r="174" spans="1:252" s="125" customFormat="1">
-      <c r="A174" s="302" t="s">
+      <c r="A174" s="301" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C174" s="88">
         <v>95.4</v>
       </c>
       <c r="D174" s="88">
         <v>71.400000000000006</v>
       </c>
       <c r="E174" s="88">
         <v>50</v>
       </c>
       <c r="F174" s="88">
         <v>126.7</v>
       </c>
       <c r="G174" s="88">
         <v>89.5</v>
       </c>
       <c r="H174" s="88">
         <v>88.2</v>
       </c>
       <c r="I174" s="88">
         <v>86.7</v>
@@ -25561,392 +25413,392 @@
       </c>
       <c r="AB174" s="78">
         <v>112.1</v>
       </c>
       <c r="AC174" s="85">
         <v>145.4</v>
       </c>
       <c r="AD174" s="85">
         <v>57.1</v>
       </c>
       <c r="AE174" s="78">
         <v>97.2</v>
       </c>
       <c r="AF174" s="78">
         <v>95.2</v>
       </c>
       <c r="AG174" s="77">
         <v>111</v>
       </c>
       <c r="AH174" s="95">
         <v>89.2</v>
       </c>
       <c r="AI174" s="76">
         <v>98.8</v>
       </c>
-      <c r="AJ174" s="336">
-[...149 lines deleted...]
-      <c r="IR174" s="301"/>
+      <c r="AJ174" s="356">
+        <v>102.5</v>
+      </c>
+      <c r="AK174" s="300"/>
+      <c r="AL174" s="300"/>
+      <c r="AM174" s="300"/>
+      <c r="AN174" s="300"/>
+      <c r="AO174" s="300"/>
+      <c r="AP174" s="300"/>
+      <c r="AQ174" s="300"/>
+      <c r="AR174" s="300"/>
+      <c r="AS174" s="300"/>
+      <c r="AT174" s="300"/>
+      <c r="AU174" s="300"/>
+      <c r="AV174" s="300"/>
+      <c r="AW174" s="300"/>
+      <c r="AX174" s="300"/>
+      <c r="AY174" s="300"/>
+      <c r="AZ174" s="300"/>
+      <c r="BA174" s="300"/>
+      <c r="BB174" s="300"/>
+      <c r="BC174" s="300"/>
+      <c r="BD174" s="300"/>
+      <c r="BE174" s="300"/>
+      <c r="BF174" s="300"/>
+      <c r="BG174" s="300"/>
+      <c r="BH174" s="300"/>
+      <c r="BI174" s="300"/>
+      <c r="BJ174" s="300"/>
+      <c r="BK174" s="300"/>
+      <c r="BL174" s="300"/>
+      <c r="BM174" s="300"/>
+      <c r="BN174" s="300"/>
+      <c r="BO174" s="300"/>
+      <c r="BP174" s="300"/>
+      <c r="BQ174" s="300"/>
+      <c r="BR174" s="300"/>
+      <c r="BS174" s="300"/>
+      <c r="BT174" s="300"/>
+      <c r="BU174" s="300"/>
+      <c r="BV174" s="300"/>
+      <c r="BW174" s="300"/>
+      <c r="BX174" s="300"/>
+      <c r="BY174" s="300"/>
+      <c r="BZ174" s="300"/>
+      <c r="CA174" s="300"/>
+      <c r="CB174" s="300"/>
+      <c r="CC174" s="300"/>
+      <c r="CD174" s="300"/>
+      <c r="CE174" s="300"/>
+      <c r="CF174" s="300"/>
+      <c r="CG174" s="300"/>
+      <c r="CH174" s="300"/>
+      <c r="CI174" s="300"/>
+      <c r="CJ174" s="300"/>
+      <c r="CK174" s="300"/>
+      <c r="CL174" s="300"/>
+      <c r="CM174" s="300"/>
+      <c r="CN174" s="300"/>
+      <c r="CO174" s="300"/>
+      <c r="CP174" s="300"/>
+      <c r="CQ174" s="300"/>
+      <c r="CR174" s="300"/>
+      <c r="CS174" s="300"/>
+      <c r="CT174" s="300"/>
+      <c r="CU174" s="300"/>
+      <c r="FL174" s="300"/>
+      <c r="FM174" s="300"/>
+      <c r="FN174" s="300"/>
+      <c r="FO174" s="300"/>
+      <c r="FP174" s="300"/>
+      <c r="FQ174" s="300"/>
+      <c r="FR174" s="300"/>
+      <c r="FS174" s="300"/>
+      <c r="FT174" s="300"/>
+      <c r="FU174" s="300"/>
+      <c r="FV174" s="300"/>
+      <c r="FW174" s="300"/>
+      <c r="FX174" s="300"/>
+      <c r="FY174" s="300"/>
+      <c r="FZ174" s="300"/>
+      <c r="GA174" s="300"/>
+      <c r="GB174" s="300"/>
+      <c r="GC174" s="300"/>
+      <c r="GD174" s="300"/>
+      <c r="GE174" s="300"/>
+      <c r="GF174" s="300"/>
+      <c r="GG174" s="300"/>
+      <c r="GH174" s="300"/>
+      <c r="GI174" s="300"/>
+      <c r="GJ174" s="300"/>
+      <c r="GK174" s="300"/>
+      <c r="GL174" s="300"/>
+      <c r="GM174" s="300"/>
+      <c r="GN174" s="300"/>
+      <c r="GO174" s="300"/>
+      <c r="GP174" s="300"/>
+      <c r="GQ174" s="300"/>
+      <c r="GR174" s="300"/>
+      <c r="GS174" s="300"/>
+      <c r="GT174" s="300"/>
+      <c r="GU174" s="300"/>
+      <c r="GV174" s="300"/>
+      <c r="GW174" s="300"/>
+      <c r="GX174" s="300"/>
+      <c r="GY174" s="300"/>
+      <c r="GZ174" s="300"/>
+      <c r="HA174" s="300"/>
+      <c r="HB174" s="300"/>
+      <c r="HC174" s="300"/>
+      <c r="HD174" s="300"/>
+      <c r="HE174" s="300"/>
+      <c r="HF174" s="300"/>
+      <c r="HG174" s="300"/>
+      <c r="HH174" s="300"/>
+      <c r="HI174" s="300"/>
+      <c r="HJ174" s="300"/>
+      <c r="HK174" s="300"/>
+      <c r="HL174" s="300"/>
+      <c r="HM174" s="300"/>
+      <c r="HN174" s="300"/>
+      <c r="HO174" s="300"/>
+      <c r="HP174" s="300"/>
+      <c r="HQ174" s="300"/>
+      <c r="HR174" s="300"/>
+      <c r="HS174" s="300"/>
+      <c r="HT174" s="300"/>
+      <c r="HU174" s="300"/>
+      <c r="HV174" s="300"/>
+      <c r="HW174" s="300"/>
+      <c r="HX174" s="300"/>
+      <c r="HY174" s="300"/>
+      <c r="HZ174" s="300"/>
+      <c r="IA174" s="300"/>
+      <c r="IB174" s="300"/>
+      <c r="IC174" s="300"/>
+      <c r="ID174" s="300"/>
+      <c r="IE174" s="300"/>
+      <c r="IF174" s="300"/>
+      <c r="IG174" s="300"/>
+      <c r="IH174" s="300"/>
+      <c r="II174" s="300"/>
+      <c r="IJ174" s="300"/>
+      <c r="IK174" s="300"/>
+      <c r="IL174" s="300"/>
+      <c r="IM174" s="300"/>
+      <c r="IN174" s="300"/>
+      <c r="IO174" s="300"/>
+      <c r="IP174" s="300"/>
+      <c r="IQ174" s="300"/>
+      <c r="IR174" s="300"/>
     </row>
     <row r="175" spans="1:252" s="125" customFormat="1">
-      <c r="A175" s="310" t="s">
+      <c r="A175" s="309" t="s">
         <v>221</v>
       </c>
       <c r="B175" s="77"/>
       <c r="C175" s="77"/>
       <c r="D175" s="77"/>
       <c r="E175" s="77"/>
       <c r="F175" s="77"/>
       <c r="G175" s="77"/>
       <c r="H175" s="77"/>
       <c r="I175" s="77"/>
       <c r="J175" s="77"/>
       <c r="K175" s="77"/>
       <c r="L175" s="77"/>
       <c r="M175" s="77"/>
       <c r="N175" s="77"/>
       <c r="O175" s="77"/>
       <c r="P175" s="77"/>
       <c r="Q175" s="77"/>
       <c r="R175" s="88"/>
       <c r="S175" s="88"/>
       <c r="T175" s="88"/>
       <c r="U175" s="88"/>
       <c r="V175" s="88"/>
       <c r="W175" s="88"/>
       <c r="X175" s="88"/>
       <c r="Y175" s="88"/>
       <c r="Z175" s="88"/>
       <c r="AA175" s="77"/>
       <c r="AB175" s="78"/>
-      <c r="AC175" s="311"/>
+      <c r="AC175" s="310"/>
       <c r="AD175" s="85"/>
       <c r="AE175" s="78"/>
       <c r="AF175" s="78"/>
       <c r="AG175" s="96"/>
       <c r="AH175" s="95"/>
-      <c r="AI175" s="309"/>
-[...148 lines deleted...]
-      <c r="IR175" s="301"/>
+      <c r="AI175" s="308"/>
+      <c r="AJ175" s="335"/>
+      <c r="AK175" s="300"/>
+      <c r="AL175" s="300"/>
+      <c r="AM175" s="300"/>
+      <c r="AN175" s="300"/>
+      <c r="AO175" s="300"/>
+      <c r="AP175" s="300"/>
+      <c r="AQ175" s="300"/>
+      <c r="AR175" s="300"/>
+      <c r="AS175" s="300"/>
+      <c r="AT175" s="300"/>
+      <c r="AU175" s="300"/>
+      <c r="AV175" s="300"/>
+      <c r="AW175" s="300"/>
+      <c r="AX175" s="300"/>
+      <c r="AY175" s="300"/>
+      <c r="AZ175" s="300"/>
+      <c r="BA175" s="300"/>
+      <c r="BB175" s="300"/>
+      <c r="BC175" s="300"/>
+      <c r="BD175" s="300"/>
+      <c r="BE175" s="300"/>
+      <c r="BF175" s="300"/>
+      <c r="BG175" s="300"/>
+      <c r="BH175" s="300"/>
+      <c r="BI175" s="300"/>
+      <c r="BJ175" s="300"/>
+      <c r="BK175" s="300"/>
+      <c r="BL175" s="300"/>
+      <c r="BM175" s="300"/>
+      <c r="BN175" s="300"/>
+      <c r="BO175" s="300"/>
+      <c r="BP175" s="300"/>
+      <c r="BQ175" s="300"/>
+      <c r="BR175" s="300"/>
+      <c r="BS175" s="300"/>
+      <c r="BT175" s="300"/>
+      <c r="BU175" s="300"/>
+      <c r="BV175" s="300"/>
+      <c r="BW175" s="300"/>
+      <c r="BX175" s="300"/>
+      <c r="BY175" s="300"/>
+      <c r="BZ175" s="300"/>
+      <c r="CA175" s="300"/>
+      <c r="CB175" s="300"/>
+      <c r="CC175" s="300"/>
+      <c r="CD175" s="300"/>
+      <c r="CE175" s="300"/>
+      <c r="CF175" s="300"/>
+      <c r="CG175" s="300"/>
+      <c r="CH175" s="300"/>
+      <c r="CI175" s="300"/>
+      <c r="CJ175" s="300"/>
+      <c r="CK175" s="300"/>
+      <c r="CL175" s="300"/>
+      <c r="CM175" s="300"/>
+      <c r="CN175" s="300"/>
+      <c r="CO175" s="300"/>
+      <c r="CP175" s="300"/>
+      <c r="CQ175" s="300"/>
+      <c r="CR175" s="300"/>
+      <c r="CS175" s="300"/>
+      <c r="CT175" s="300"/>
+      <c r="CU175" s="300"/>
+      <c r="FL175" s="300"/>
+      <c r="FM175" s="300"/>
+      <c r="FN175" s="300"/>
+      <c r="FO175" s="300"/>
+      <c r="FP175" s="300"/>
+      <c r="FQ175" s="300"/>
+      <c r="FR175" s="300"/>
+      <c r="FS175" s="300"/>
+      <c r="FT175" s="300"/>
+      <c r="FU175" s="300"/>
+      <c r="FV175" s="300"/>
+      <c r="FW175" s="300"/>
+      <c r="FX175" s="300"/>
+      <c r="FY175" s="300"/>
+      <c r="FZ175" s="300"/>
+      <c r="GA175" s="300"/>
+      <c r="GB175" s="300"/>
+      <c r="GC175" s="300"/>
+      <c r="GD175" s="300"/>
+      <c r="GE175" s="300"/>
+      <c r="GF175" s="300"/>
+      <c r="GG175" s="300"/>
+      <c r="GH175" s="300"/>
+      <c r="GI175" s="300"/>
+      <c r="GJ175" s="300"/>
+      <c r="GK175" s="300"/>
+      <c r="GL175" s="300"/>
+      <c r="GM175" s="300"/>
+      <c r="GN175" s="300"/>
+      <c r="GO175" s="300"/>
+      <c r="GP175" s="300"/>
+      <c r="GQ175" s="300"/>
+      <c r="GR175" s="300"/>
+      <c r="GS175" s="300"/>
+      <c r="GT175" s="300"/>
+      <c r="GU175" s="300"/>
+      <c r="GV175" s="300"/>
+      <c r="GW175" s="300"/>
+      <c r="GX175" s="300"/>
+      <c r="GY175" s="300"/>
+      <c r="GZ175" s="300"/>
+      <c r="HA175" s="300"/>
+      <c r="HB175" s="300"/>
+      <c r="HC175" s="300"/>
+      <c r="HD175" s="300"/>
+      <c r="HE175" s="300"/>
+      <c r="HF175" s="300"/>
+      <c r="HG175" s="300"/>
+      <c r="HH175" s="300"/>
+      <c r="HI175" s="300"/>
+      <c r="HJ175" s="300"/>
+      <c r="HK175" s="300"/>
+      <c r="HL175" s="300"/>
+      <c r="HM175" s="300"/>
+      <c r="HN175" s="300"/>
+      <c r="HO175" s="300"/>
+      <c r="HP175" s="300"/>
+      <c r="HQ175" s="300"/>
+      <c r="HR175" s="300"/>
+      <c r="HS175" s="300"/>
+      <c r="HT175" s="300"/>
+      <c r="HU175" s="300"/>
+      <c r="HV175" s="300"/>
+      <c r="HW175" s="300"/>
+      <c r="HX175" s="300"/>
+      <c r="HY175" s="300"/>
+      <c r="HZ175" s="300"/>
+      <c r="IA175" s="300"/>
+      <c r="IB175" s="300"/>
+      <c r="IC175" s="300"/>
+      <c r="ID175" s="300"/>
+      <c r="IE175" s="300"/>
+      <c r="IF175" s="300"/>
+      <c r="IG175" s="300"/>
+      <c r="IH175" s="300"/>
+      <c r="II175" s="300"/>
+      <c r="IJ175" s="300"/>
+      <c r="IK175" s="300"/>
+      <c r="IL175" s="300"/>
+      <c r="IM175" s="300"/>
+      <c r="IN175" s="300"/>
+      <c r="IO175" s="300"/>
+      <c r="IP175" s="300"/>
+      <c r="IQ175" s="300"/>
+      <c r="IR175" s="300"/>
     </row>
     <row r="176" spans="1:252" s="125" customFormat="1">
-      <c r="A176" s="310" t="s">
+      <c r="A176" s="309" t="s">
         <v>20</v>
       </c>
       <c r="B176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="I176" s="77" t="s">
         <v>28</v>
@@ -25971,240 +25823,240 @@
       </c>
       <c r="P176" s="89">
         <v>2551.5</v>
       </c>
       <c r="Q176" s="89">
         <v>3344.5</v>
       </c>
       <c r="R176" s="89">
         <v>3709.9</v>
       </c>
       <c r="S176" s="89">
         <v>4271.1000000000004</v>
       </c>
       <c r="T176" s="89">
         <v>4627.3999999999996</v>
       </c>
       <c r="U176" s="89">
         <v>4878.8</v>
       </c>
       <c r="V176" s="89">
         <v>5287.6</v>
       </c>
       <c r="W176" s="89">
         <v>5661.4</v>
       </c>
-      <c r="X176" s="163">
+      <c r="X176" s="162">
         <v>6226.1</v>
       </c>
-      <c r="Y176" s="163">
+      <c r="Y176" s="162">
         <v>6747.6</v>
       </c>
       <c r="Z176" s="89">
         <v>7270.5</v>
       </c>
       <c r="AA176" s="77">
         <v>7477.1</v>
       </c>
-      <c r="AB176" s="312">
+      <c r="AB176" s="311">
         <v>7782.3</v>
       </c>
       <c r="AC176" s="85">
         <v>8378.9</v>
       </c>
       <c r="AD176" s="85">
         <v>8628.7000000000007</v>
       </c>
       <c r="AE176" s="78">
         <v>9320.4</v>
       </c>
       <c r="AF176" s="78">
         <v>9857.4</v>
       </c>
       <c r="AG176" s="77">
         <v>9909.6</v>
       </c>
       <c r="AH176" s="77">
         <v>10812.5</v>
       </c>
       <c r="AI176" s="77">
         <v>11737</v>
       </c>
-      <c r="AJ176" s="96">
-[...149 lines deleted...]
-      <c r="IR176" s="301"/>
+      <c r="AJ176" s="77">
+        <v>12558.2</v>
+      </c>
+      <c r="AK176" s="300"/>
+      <c r="AL176" s="300"/>
+      <c r="AM176" s="300"/>
+      <c r="AN176" s="300"/>
+      <c r="AO176" s="300"/>
+      <c r="AP176" s="300"/>
+      <c r="AQ176" s="300"/>
+      <c r="AR176" s="300"/>
+      <c r="AS176" s="300"/>
+      <c r="AT176" s="300"/>
+      <c r="AU176" s="300"/>
+      <c r="AV176" s="300"/>
+      <c r="AW176" s="300"/>
+      <c r="AX176" s="300"/>
+      <c r="AY176" s="300"/>
+      <c r="AZ176" s="300"/>
+      <c r="BA176" s="300"/>
+      <c r="BB176" s="300"/>
+      <c r="BC176" s="300"/>
+      <c r="BD176" s="300"/>
+      <c r="BE176" s="300"/>
+      <c r="BF176" s="300"/>
+      <c r="BG176" s="300"/>
+      <c r="BH176" s="300"/>
+      <c r="BI176" s="300"/>
+      <c r="BJ176" s="300"/>
+      <c r="BK176" s="300"/>
+      <c r="BL176" s="300"/>
+      <c r="BM176" s="300"/>
+      <c r="BN176" s="300"/>
+      <c r="BO176" s="300"/>
+      <c r="BP176" s="300"/>
+      <c r="BQ176" s="300"/>
+      <c r="BR176" s="300"/>
+      <c r="BS176" s="300"/>
+      <c r="BT176" s="300"/>
+      <c r="BU176" s="300"/>
+      <c r="BV176" s="300"/>
+      <c r="BW176" s="300"/>
+      <c r="BX176" s="300"/>
+      <c r="BY176" s="300"/>
+      <c r="BZ176" s="300"/>
+      <c r="CA176" s="300"/>
+      <c r="CB176" s="300"/>
+      <c r="CC176" s="300"/>
+      <c r="CD176" s="300"/>
+      <c r="CE176" s="300"/>
+      <c r="CF176" s="300"/>
+      <c r="CG176" s="300"/>
+      <c r="CH176" s="300"/>
+      <c r="CI176" s="300"/>
+      <c r="CJ176" s="300"/>
+      <c r="CK176" s="300"/>
+      <c r="CL176" s="300"/>
+      <c r="CM176" s="300"/>
+      <c r="CN176" s="300"/>
+      <c r="CO176" s="300"/>
+      <c r="CP176" s="300"/>
+      <c r="CQ176" s="300"/>
+      <c r="CR176" s="300"/>
+      <c r="CS176" s="300"/>
+      <c r="CT176" s="300"/>
+      <c r="CU176" s="300"/>
+      <c r="FL176" s="300"/>
+      <c r="FM176" s="300"/>
+      <c r="FN176" s="300"/>
+      <c r="FO176" s="300"/>
+      <c r="FP176" s="300"/>
+      <c r="FQ176" s="300"/>
+      <c r="FR176" s="300"/>
+      <c r="FS176" s="300"/>
+      <c r="FT176" s="300"/>
+      <c r="FU176" s="300"/>
+      <c r="FV176" s="300"/>
+      <c r="FW176" s="300"/>
+      <c r="FX176" s="300"/>
+      <c r="FY176" s="300"/>
+      <c r="FZ176" s="300"/>
+      <c r="GA176" s="300"/>
+      <c r="GB176" s="300"/>
+      <c r="GC176" s="300"/>
+      <c r="GD176" s="300"/>
+      <c r="GE176" s="300"/>
+      <c r="GF176" s="300"/>
+      <c r="GG176" s="300"/>
+      <c r="GH176" s="300"/>
+      <c r="GI176" s="300"/>
+      <c r="GJ176" s="300"/>
+      <c r="GK176" s="300"/>
+      <c r="GL176" s="300"/>
+      <c r="GM176" s="300"/>
+      <c r="GN176" s="300"/>
+      <c r="GO176" s="300"/>
+      <c r="GP176" s="300"/>
+      <c r="GQ176" s="300"/>
+      <c r="GR176" s="300"/>
+      <c r="GS176" s="300"/>
+      <c r="GT176" s="300"/>
+      <c r="GU176" s="300"/>
+      <c r="GV176" s="300"/>
+      <c r="GW176" s="300"/>
+      <c r="GX176" s="300"/>
+      <c r="GY176" s="300"/>
+      <c r="GZ176" s="300"/>
+      <c r="HA176" s="300"/>
+      <c r="HB176" s="300"/>
+      <c r="HC176" s="300"/>
+      <c r="HD176" s="300"/>
+      <c r="HE176" s="300"/>
+      <c r="HF176" s="300"/>
+      <c r="HG176" s="300"/>
+      <c r="HH176" s="300"/>
+      <c r="HI176" s="300"/>
+      <c r="HJ176" s="300"/>
+      <c r="HK176" s="300"/>
+      <c r="HL176" s="300"/>
+      <c r="HM176" s="300"/>
+      <c r="HN176" s="300"/>
+      <c r="HO176" s="300"/>
+      <c r="HP176" s="300"/>
+      <c r="HQ176" s="300"/>
+      <c r="HR176" s="300"/>
+      <c r="HS176" s="300"/>
+      <c r="HT176" s="300"/>
+      <c r="HU176" s="300"/>
+      <c r="HV176" s="300"/>
+      <c r="HW176" s="300"/>
+      <c r="HX176" s="300"/>
+      <c r="HY176" s="300"/>
+      <c r="HZ176" s="300"/>
+      <c r="IA176" s="300"/>
+      <c r="IB176" s="300"/>
+      <c r="IC176" s="300"/>
+      <c r="ID176" s="300"/>
+      <c r="IE176" s="300"/>
+      <c r="IF176" s="300"/>
+      <c r="IG176" s="300"/>
+      <c r="IH176" s="300"/>
+      <c r="II176" s="300"/>
+      <c r="IJ176" s="300"/>
+      <c r="IK176" s="300"/>
+      <c r="IL176" s="300"/>
+      <c r="IM176" s="300"/>
+      <c r="IN176" s="300"/>
+      <c r="IO176" s="300"/>
+      <c r="IP176" s="300"/>
+      <c r="IQ176" s="300"/>
+      <c r="IR176" s="300"/>
     </row>
     <row r="177" spans="1:252" s="125" customFormat="1">
-      <c r="A177" s="302" t="s">
+      <c r="A177" s="301" t="s">
         <v>31</v>
       </c>
       <c r="B177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="I177" s="77" t="s">
         <v>28</v>
@@ -26265,201 +26117,201 @@
       </c>
       <c r="AB177" s="85">
         <v>103.6</v>
       </c>
       <c r="AC177" s="85">
         <v>107.4</v>
       </c>
       <c r="AD177" s="85">
         <v>100.9</v>
       </c>
       <c r="AE177" s="78">
         <v>106.1</v>
       </c>
       <c r="AF177" s="78">
         <v>104.1</v>
       </c>
       <c r="AG177" s="77">
         <v>99.1</v>
       </c>
       <c r="AH177" s="95">
         <v>103.1</v>
       </c>
       <c r="AI177" s="95">
         <v>102.2</v>
       </c>
-      <c r="AJ177" s="336">
-[...149 lines deleted...]
-      <c r="IR177" s="301"/>
+      <c r="AJ177" s="356">
+        <v>101.5</v>
+      </c>
+      <c r="AK177" s="300"/>
+      <c r="AL177" s="300"/>
+      <c r="AM177" s="300"/>
+      <c r="AN177" s="300"/>
+      <c r="AO177" s="300"/>
+      <c r="AP177" s="300"/>
+      <c r="AQ177" s="300"/>
+      <c r="AR177" s="300"/>
+      <c r="AS177" s="300"/>
+      <c r="AT177" s="300"/>
+      <c r="AU177" s="300"/>
+      <c r="AV177" s="300"/>
+      <c r="AW177" s="300"/>
+      <c r="AX177" s="300"/>
+      <c r="AY177" s="300"/>
+      <c r="AZ177" s="300"/>
+      <c r="BA177" s="300"/>
+      <c r="BB177" s="300"/>
+      <c r="BC177" s="300"/>
+      <c r="BD177" s="300"/>
+      <c r="BE177" s="300"/>
+      <c r="BF177" s="300"/>
+      <c r="BG177" s="300"/>
+      <c r="BH177" s="300"/>
+      <c r="BI177" s="300"/>
+      <c r="BJ177" s="300"/>
+      <c r="BK177" s="300"/>
+      <c r="BL177" s="300"/>
+      <c r="BM177" s="300"/>
+      <c r="BN177" s="300"/>
+      <c r="BO177" s="300"/>
+      <c r="BP177" s="300"/>
+      <c r="BQ177" s="300"/>
+      <c r="BR177" s="300"/>
+      <c r="BS177" s="300"/>
+      <c r="BT177" s="300"/>
+      <c r="BU177" s="300"/>
+      <c r="BV177" s="300"/>
+      <c r="BW177" s="300"/>
+      <c r="BX177" s="300"/>
+      <c r="BY177" s="300"/>
+      <c r="BZ177" s="300"/>
+      <c r="CA177" s="300"/>
+      <c r="CB177" s="300"/>
+      <c r="CC177" s="300"/>
+      <c r="CD177" s="300"/>
+      <c r="CE177" s="300"/>
+      <c r="CF177" s="300"/>
+      <c r="CG177" s="300"/>
+      <c r="CH177" s="300"/>
+      <c r="CI177" s="300"/>
+      <c r="CJ177" s="300"/>
+      <c r="CK177" s="300"/>
+      <c r="CL177" s="300"/>
+      <c r="CM177" s="300"/>
+      <c r="CN177" s="300"/>
+      <c r="CO177" s="300"/>
+      <c r="CP177" s="300"/>
+      <c r="CQ177" s="300"/>
+      <c r="CR177" s="300"/>
+      <c r="CS177" s="300"/>
+      <c r="CT177" s="300"/>
+      <c r="CU177" s="300"/>
+      <c r="FL177" s="300"/>
+      <c r="FM177" s="300"/>
+      <c r="FN177" s="300"/>
+      <c r="FO177" s="300"/>
+      <c r="FP177" s="300"/>
+      <c r="FQ177" s="300"/>
+      <c r="FR177" s="300"/>
+      <c r="FS177" s="300"/>
+      <c r="FT177" s="300"/>
+      <c r="FU177" s="300"/>
+      <c r="FV177" s="300"/>
+      <c r="FW177" s="300"/>
+      <c r="FX177" s="300"/>
+      <c r="FY177" s="300"/>
+      <c r="FZ177" s="300"/>
+      <c r="GA177" s="300"/>
+      <c r="GB177" s="300"/>
+      <c r="GC177" s="300"/>
+      <c r="GD177" s="300"/>
+      <c r="GE177" s="300"/>
+      <c r="GF177" s="300"/>
+      <c r="GG177" s="300"/>
+      <c r="GH177" s="300"/>
+      <c r="GI177" s="300"/>
+      <c r="GJ177" s="300"/>
+      <c r="GK177" s="300"/>
+      <c r="GL177" s="300"/>
+      <c r="GM177" s="300"/>
+      <c r="GN177" s="300"/>
+      <c r="GO177" s="300"/>
+      <c r="GP177" s="300"/>
+      <c r="GQ177" s="300"/>
+      <c r="GR177" s="300"/>
+      <c r="GS177" s="300"/>
+      <c r="GT177" s="300"/>
+      <c r="GU177" s="300"/>
+      <c r="GV177" s="300"/>
+      <c r="GW177" s="300"/>
+      <c r="GX177" s="300"/>
+      <c r="GY177" s="300"/>
+      <c r="GZ177" s="300"/>
+      <c r="HA177" s="300"/>
+      <c r="HB177" s="300"/>
+      <c r="HC177" s="300"/>
+      <c r="HD177" s="300"/>
+      <c r="HE177" s="300"/>
+      <c r="HF177" s="300"/>
+      <c r="HG177" s="300"/>
+      <c r="HH177" s="300"/>
+      <c r="HI177" s="300"/>
+      <c r="HJ177" s="300"/>
+      <c r="HK177" s="300"/>
+      <c r="HL177" s="300"/>
+      <c r="HM177" s="300"/>
+      <c r="HN177" s="300"/>
+      <c r="HO177" s="300"/>
+      <c r="HP177" s="300"/>
+      <c r="HQ177" s="300"/>
+      <c r="HR177" s="300"/>
+      <c r="HS177" s="300"/>
+      <c r="HT177" s="300"/>
+      <c r="HU177" s="300"/>
+      <c r="HV177" s="300"/>
+      <c r="HW177" s="300"/>
+      <c r="HX177" s="300"/>
+      <c r="HY177" s="300"/>
+      <c r="HZ177" s="300"/>
+      <c r="IA177" s="300"/>
+      <c r="IB177" s="300"/>
+      <c r="IC177" s="300"/>
+      <c r="ID177" s="300"/>
+      <c r="IE177" s="300"/>
+      <c r="IF177" s="300"/>
+      <c r="IG177" s="300"/>
+      <c r="IH177" s="300"/>
+      <c r="II177" s="300"/>
+      <c r="IJ177" s="300"/>
+      <c r="IK177" s="300"/>
+      <c r="IL177" s="300"/>
+      <c r="IM177" s="300"/>
+      <c r="IN177" s="300"/>
+      <c r="IO177" s="300"/>
+      <c r="IP177" s="300"/>
+      <c r="IQ177" s="300"/>
+      <c r="IR177" s="300"/>
     </row>
     <row r="178" spans="1:252" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A178" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="92" t="s">
         <v>28</v>
@@ -26505,404 +26357,405 @@
       </c>
       <c r="V178" s="97">
         <v>37870</v>
       </c>
       <c r="W178" s="97">
         <v>37980</v>
       </c>
       <c r="X178" s="97">
         <v>41089</v>
       </c>
       <c r="Y178" s="97">
         <v>44035</v>
       </c>
       <c r="Z178" s="97">
         <v>40042</v>
       </c>
       <c r="AA178" s="92">
         <v>37528</v>
       </c>
       <c r="AB178" s="143">
         <v>36656</v>
       </c>
       <c r="AC178" s="151">
         <v>36154</v>
       </c>
-      <c r="AD178" s="270">
+      <c r="AD178" s="269">
         <v>35260</v>
       </c>
       <c r="AE178" s="144">
         <v>34719</v>
       </c>
       <c r="AF178" s="144">
         <v>34251</v>
       </c>
       <c r="AG178" s="144">
         <v>36305</v>
       </c>
       <c r="AH178" s="92">
         <v>37977</v>
       </c>
       <c r="AI178" s="92">
         <v>38577</v>
       </c>
-      <c r="AJ178" s="96">
+      <c r="AJ178" s="381">
         <v>38978</v>
       </c>
-      <c r="AK178" s="360"/>
+      <c r="AK178" s="358"/>
     </row>
     <row r="179" spans="1:252" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A179" s="103" t="s">
         <v>211</v>
       </c>
       <c r="B179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="J179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="K179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="L179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="M179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="N179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="O179" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="P179" s="176">
+      <c r="P179" s="175">
         <v>21921</v>
       </c>
-      <c r="Q179" s="176">
+      <c r="Q179" s="175">
         <v>21210</v>
       </c>
-      <c r="R179" s="176">
+      <c r="R179" s="175">
         <v>18858</v>
       </c>
-      <c r="S179" s="176">
+      <c r="S179" s="175">
         <v>23030</v>
       </c>
-      <c r="T179" s="176">
+      <c r="T179" s="175">
         <v>20911</v>
       </c>
-      <c r="U179" s="176">
+      <c r="U179" s="175">
         <v>19797</v>
       </c>
-      <c r="V179" s="176">
+      <c r="V179" s="175">
         <v>25125</v>
       </c>
-      <c r="W179" s="176">
+      <c r="W179" s="175">
         <v>23771</v>
       </c>
-      <c r="X179" s="176">
+      <c r="X179" s="175">
         <v>25775</v>
       </c>
-      <c r="Y179" s="176">
+      <c r="Y179" s="175">
         <v>25888</v>
       </c>
-      <c r="Z179" s="176">
+      <c r="Z179" s="175">
         <v>34306</v>
       </c>
       <c r="AA179" s="92">
         <v>27652</v>
       </c>
       <c r="AB179" s="143">
         <v>27587</v>
       </c>
       <c r="AC179" s="151">
         <v>28969</v>
       </c>
-      <c r="AD179" s="270">
+      <c r="AD179" s="269">
         <v>30071</v>
       </c>
       <c r="AE179" s="144">
         <v>30331</v>
       </c>
       <c r="AF179" s="144">
         <v>30228</v>
       </c>
       <c r="AG179" s="144">
         <v>33066</v>
       </c>
-      <c r="AH179" s="271">
+      <c r="AH179" s="270">
         <v>34891</v>
       </c>
       <c r="AI179" s="92">
         <v>35437</v>
       </c>
-      <c r="AJ179" s="96">
+      <c r="AJ179" s="381">
         <v>35623</v>
       </c>
-      <c r="AK179" s="360"/>
+      <c r="AK179" s="358"/>
     </row>
     <row r="180" spans="1:252" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A180" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="J180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="K180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="L180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="M180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="N180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="O180" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="P180" s="176">
+      <c r="P180" s="175">
         <v>77377</v>
       </c>
-      <c r="Q180" s="176">
+      <c r="Q180" s="175">
         <v>82401</v>
       </c>
-      <c r="R180" s="176">
+      <c r="R180" s="175">
         <v>82253</v>
       </c>
-      <c r="S180" s="176">
+      <c r="S180" s="175">
         <v>80971</v>
       </c>
-      <c r="T180" s="176">
+      <c r="T180" s="175">
         <v>94250</v>
       </c>
-      <c r="U180" s="176">
+      <c r="U180" s="175">
         <v>106350</v>
       </c>
-      <c r="V180" s="176">
+      <c r="V180" s="175">
         <v>96235</v>
       </c>
-      <c r="W180" s="176">
+      <c r="W180" s="175">
         <v>95647</v>
       </c>
-      <c r="X180" s="176">
+      <c r="X180" s="175">
         <v>97992</v>
       </c>
-      <c r="Y180" s="176">
+      <c r="Y180" s="175">
         <v>99301</v>
       </c>
-      <c r="Z180" s="176">
+      <c r="Z180" s="175">
         <v>104696</v>
       </c>
       <c r="AA180" s="92">
         <v>102476</v>
       </c>
       <c r="AB180" s="143">
         <v>102393</v>
       </c>
       <c r="AC180" s="143">
         <v>105062</v>
       </c>
-      <c r="AD180" s="272">
+      <c r="AD180" s="271">
         <v>107534</v>
       </c>
       <c r="AE180" s="144">
         <v>107008</v>
       </c>
       <c r="AF180" s="144">
         <v>105280</v>
       </c>
       <c r="AG180" s="92">
         <v>106846</v>
       </c>
-      <c r="AH180" s="271">
+      <c r="AH180" s="270">
         <v>107392</v>
       </c>
       <c r="AI180" s="92">
         <v>110844</v>
       </c>
-      <c r="AJ180" s="96" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ180" s="382">
+        <v>105975</v>
+      </c>
+      <c r="AK180" s="358"/>
     </row>
     <row r="181" spans="1:252" s="42" customFormat="1" ht="27.75" customHeight="1">
       <c r="A181" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="J181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="K181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="L181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="M181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="N181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="O181" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="P181" s="176">
+      <c r="P181" s="175">
         <v>60857</v>
       </c>
-      <c r="Q181" s="176">
+      <c r="Q181" s="175">
         <v>77144</v>
       </c>
-      <c r="R181" s="176">
+      <c r="R181" s="175">
         <v>103770</v>
       </c>
-      <c r="S181" s="176">
+      <c r="S181" s="175">
         <v>148970</v>
       </c>
-      <c r="T181" s="176">
+      <c r="T181" s="175">
         <v>158543</v>
       </c>
-      <c r="U181" s="176">
+      <c r="U181" s="175">
         <v>190734</v>
       </c>
-      <c r="V181" s="176">
+      <c r="V181" s="175">
         <v>259814</v>
       </c>
-      <c r="W181" s="176">
+      <c r="W181" s="175">
         <v>268798</v>
       </c>
-      <c r="X181" s="176">
+      <c r="X181" s="175">
         <v>297243</v>
       </c>
-      <c r="Y181" s="176">
+      <c r="Y181" s="175">
         <v>312725</v>
       </c>
-      <c r="Z181" s="176">
+      <c r="Z181" s="175">
         <v>334893</v>
       </c>
       <c r="AA181" s="92">
         <v>374662</v>
       </c>
       <c r="AB181" s="143">
         <v>490388</v>
       </c>
       <c r="AC181" s="143">
         <v>570829</v>
       </c>
-      <c r="AD181" s="272">
+      <c r="AD181" s="271">
         <v>647121</v>
       </c>
       <c r="AE181" s="152">
         <v>776754</v>
       </c>
       <c r="AF181" s="152">
         <v>913232</v>
       </c>
       <c r="AG181" s="152">
         <v>1193858</v>
       </c>
-      <c r="AH181" s="317">
+      <c r="AH181" s="316">
         <v>1057894</v>
       </c>
       <c r="AI181" s="92">
         <v>1396609</v>
       </c>
-      <c r="AJ181" s="96" t="s">
-[...2 lines deleted...]
-      <c r="AK181" s="360"/>
+      <c r="AJ181" s="382">
+        <v>1874182</v>
+      </c>
+      <c r="AK181" s="358"/>
     </row>
     <row r="182" spans="1:252" s="42" customFormat="1" ht="27.75" customHeight="1">
       <c r="A182" s="11" t="s">
         <v>216</v>
       </c>
       <c r="B182" s="65"/>
       <c r="C182" s="65"/>
       <c r="D182" s="65"/>
       <c r="E182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="F182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="G182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="I182" s="76">
         <v>66891.3</v>
       </c>
       <c r="J182" s="76">
         <v>61916</v>
@@ -26954,145 +26807,145 @@
       </c>
       <c r="Z182" s="76">
         <v>778474</v>
       </c>
       <c r="AA182" s="76">
         <v>923208.6</v>
       </c>
       <c r="AB182" s="76">
         <v>950099.2</v>
       </c>
       <c r="AC182" s="76">
         <v>1051061.5</v>
       </c>
       <c r="AD182" s="76">
         <v>1132328.1000000001</v>
       </c>
       <c r="AE182" s="76">
         <v>1281701.2</v>
       </c>
       <c r="AF182" s="76">
         <v>1498608.8</v>
       </c>
       <c r="AG182" s="76">
         <v>1607393.1</v>
       </c>
-      <c r="AH182" s="318">
+      <c r="AH182" s="317">
         <v>1847124.6</v>
       </c>
       <c r="AI182" s="92">
         <v>2214799.9</v>
       </c>
-      <c r="AJ182" s="365" t="s">
+      <c r="AJ182" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:252" s="3" customFormat="1">
       <c r="A183" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B183" s="55"/>
       <c r="C183" s="55"/>
       <c r="D183" s="55"/>
       <c r="E183" s="55"/>
       <c r="F183" s="55"/>
       <c r="G183" s="55"/>
       <c r="H183" s="55"/>
       <c r="I183" s="55"/>
       <c r="J183" s="55"/>
       <c r="K183" s="55"/>
       <c r="L183" s="55"/>
       <c r="M183" s="55"/>
       <c r="N183" s="55"/>
       <c r="O183" s="55"/>
       <c r="P183" s="55"/>
       <c r="Q183" s="55"/>
       <c r="R183" s="55"/>
       <c r="S183" s="55"/>
       <c r="T183" s="55"/>
       <c r="U183" s="55"/>
       <c r="V183" s="55"/>
       <c r="W183" s="60"/>
       <c r="X183" s="60"/>
       <c r="Y183" s="60"/>
       <c r="Z183" s="60"/>
       <c r="AA183" s="60"/>
       <c r="AB183" s="60"/>
       <c r="AC183" s="60"/>
       <c r="AD183" s="60"/>
       <c r="AE183" s="60"/>
       <c r="AF183" s="60"/>
       <c r="AG183" s="62"/>
       <c r="AH183" s="128"/>
       <c r="AI183" s="128"/>
-      <c r="AJ183" s="359"/>
+      <c r="AJ183" s="128"/>
     </row>
     <row r="184" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A184" s="273" t="s">
+      <c r="A184" s="272" t="s">
         <v>212</v>
       </c>
-      <c r="B184" s="274"/>
-[...31 lines deleted...]
-      <c r="AH184" s="281"/>
+      <c r="B184" s="273"/>
+      <c r="C184" s="273"/>
+      <c r="D184" s="273"/>
+      <c r="E184" s="273"/>
+      <c r="F184" s="274"/>
+      <c r="G184" s="274"/>
+      <c r="H184" s="274"/>
+      <c r="I184" s="274"/>
+      <c r="J184" s="274"/>
+      <c r="K184" s="275"/>
+      <c r="L184" s="276"/>
+      <c r="M184" s="276"/>
+      <c r="N184" s="276"/>
+      <c r="O184" s="276"/>
+      <c r="P184" s="276"/>
+      <c r="Q184" s="276"/>
+      <c r="R184" s="276"/>
+      <c r="S184" s="276"/>
+      <c r="T184" s="276"/>
+      <c r="U184" s="276"/>
+      <c r="V184" s="276"/>
+      <c r="W184" s="276"/>
+      <c r="X184" s="276"/>
+      <c r="Y184" s="275"/>
+      <c r="Z184" s="275"/>
+      <c r="AA184" s="277"/>
+      <c r="AB184" s="277"/>
+      <c r="AC184" s="277"/>
+      <c r="AD184" s="278"/>
+      <c r="AE184" s="278"/>
+      <c r="AF184" s="279"/>
+      <c r="AG184" s="279"/>
+      <c r="AH184" s="280"/>
       <c r="AI184" s="16"/>
-      <c r="AJ184" s="365"/>
+      <c r="AJ184" s="362"/>
     </row>
     <row r="185" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A185" s="282" t="s">
+      <c r="A185" s="281" t="s">
         <v>213</v>
       </c>
-      <c r="B185" s="283">
+      <c r="B185" s="282">
         <v>3074.8</v>
       </c>
       <c r="C185" s="77">
         <v>21145.599999999999</v>
       </c>
       <c r="D185" s="77">
         <v>222.9</v>
       </c>
       <c r="E185" s="77">
         <v>2307.8000000000002</v>
       </c>
       <c r="F185" s="77">
         <v>7361.5</v>
       </c>
       <c r="G185" s="77">
         <v>11233</v>
       </c>
       <c r="H185" s="77">
         <v>10648.5</v>
       </c>
       <c r="I185" s="77">
         <v>11096.8</v>
       </c>
       <c r="J185" s="77">
         <v>10720.8</v>
@@ -27132,80 +26985,80 @@
       </c>
       <c r="V185" s="77">
         <v>92410.9</v>
       </c>
       <c r="W185" s="77">
         <v>121918.6</v>
       </c>
       <c r="X185" s="77">
         <v>145194.5</v>
       </c>
       <c r="Y185" s="77">
         <v>158340.29999999999</v>
       </c>
       <c r="Z185" s="77">
         <v>161298.9</v>
       </c>
       <c r="AA185" s="77">
         <v>194784.6</v>
       </c>
       <c r="AB185" s="78">
         <v>220123.5</v>
       </c>
       <c r="AC185" s="78">
         <v>261554.33199999999</v>
       </c>
-      <c r="AD185" s="252">
+      <c r="AD185" s="251">
         <v>279805.538</v>
       </c>
       <c r="AE185" s="78">
         <v>242068.88399999999</v>
       </c>
-      <c r="AF185" s="284">
+      <c r="AF185" s="283">
         <v>301524.8</v>
       </c>
       <c r="AG185" s="83">
         <v>357837</v>
       </c>
       <c r="AH185" s="100">
         <v>398886.8</v>
       </c>
       <c r="AI185" s="75">
         <v>446794.1</v>
       </c>
-      <c r="AJ185" s="367">
+      <c r="AJ185" s="364">
         <v>448355.7</v>
       </c>
-      <c r="AK185" s="343"/>
-[...1 lines deleted...]
-      <c r="AM185" s="344"/>
+      <c r="AK185" s="341"/>
+      <c r="AL185" s="341"/>
+      <c r="AM185" s="342"/>
     </row>
     <row r="186" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A186" s="273" t="s">
+      <c r="A186" s="272" t="s">
         <v>153</v>
       </c>
-      <c r="B186" s="285">
+      <c r="B186" s="284">
         <v>102.1</v>
       </c>
       <c r="C186" s="89">
         <v>73.8</v>
       </c>
       <c r="D186" s="89">
         <v>88.5</v>
       </c>
       <c r="E186" s="89">
         <v>100</v>
       </c>
       <c r="F186" s="89">
         <v>94.2</v>
       </c>
       <c r="G186" s="89">
         <v>124</v>
       </c>
       <c r="H186" s="89">
         <v>88.5</v>
       </c>
       <c r="I186" s="89">
         <v>100</v>
       </c>
       <c r="J186" s="89">
         <v>95.6</v>
@@ -27245,77 +27098,77 @@
       </c>
       <c r="V186" s="89">
         <v>112.5</v>
       </c>
       <c r="W186" s="89">
         <v>127.8</v>
       </c>
       <c r="X186" s="89">
         <v>115.3</v>
       </c>
       <c r="Y186" s="89">
         <v>100.4</v>
       </c>
       <c r="Z186" s="89">
         <v>95</v>
       </c>
       <c r="AA186" s="77">
         <v>101.76</v>
       </c>
       <c r="AB186" s="78">
         <v>103.5</v>
       </c>
       <c r="AC186" s="78">
         <v>111.4</v>
       </c>
-      <c r="AD186" s="252">
+      <c r="AD186" s="251">
         <v>100.9</v>
       </c>
-      <c r="AE186" s="286">
+      <c r="AE186" s="285">
         <v>81.3</v>
       </c>
-      <c r="AF186" s="287">
+      <c r="AF186" s="286">
         <v>114.9</v>
       </c>
-      <c r="AG186" s="288">
+      <c r="AG186" s="287">
         <v>102.7</v>
       </c>
       <c r="AH186" s="77">
         <v>97.6</v>
       </c>
-      <c r="AI186" s="345">
+      <c r="AI186" s="343">
         <v>105</v>
       </c>
-      <c r="AJ186" s="367">
+      <c r="AJ186" s="364">
         <v>101.4</v>
       </c>
     </row>
     <row r="187" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A187" s="282" t="s">
+      <c r="A187" s="281" t="s">
         <v>154</v>
       </c>
-      <c r="B187" s="283">
+      <c r="B187" s="282">
         <v>100</v>
       </c>
       <c r="C187" s="77">
         <v>73.8</v>
       </c>
       <c r="D187" s="77">
         <v>65.3</v>
       </c>
       <c r="E187" s="77">
         <v>65.3</v>
       </c>
       <c r="F187" s="77">
         <v>61.5</v>
       </c>
       <c r="G187" s="77">
         <v>76.3</v>
       </c>
       <c r="H187" s="77">
         <v>67.5</v>
       </c>
       <c r="I187" s="77">
         <v>67.5</v>
       </c>
       <c r="J187" s="77">
         <v>64.5</v>
@@ -27355,894 +27208,894 @@
       </c>
       <c r="V187" s="77">
         <v>211</v>
       </c>
       <c r="W187" s="77">
         <v>269.60000000000002</v>
       </c>
       <c r="X187" s="77">
         <v>310.89999999999998</v>
       </c>
       <c r="Y187" s="77">
         <v>312.10000000000002</v>
       </c>
       <c r="Z187" s="77">
         <v>296.5</v>
       </c>
       <c r="AA187" s="77">
         <v>301.8</v>
       </c>
       <c r="AB187" s="78">
         <v>312.39999999999998</v>
       </c>
       <c r="AC187" s="85">
         <v>347.9</v>
       </c>
-      <c r="AD187" s="249">
+      <c r="AD187" s="248">
         <v>351</v>
       </c>
       <c r="AE187" s="124">
         <v>285.39999999999998</v>
       </c>
-      <c r="AF187" s="289">
+      <c r="AF187" s="288">
         <v>327.9</v>
       </c>
       <c r="AG187" s="78">
         <v>336.7</v>
       </c>
       <c r="AH187" s="77">
         <v>328.6</v>
       </c>
-      <c r="AI187" s="345">
+      <c r="AI187" s="343">
         <v>345</v>
       </c>
-      <c r="AJ187" s="367">
+      <c r="AJ187" s="364">
         <v>349.8</v>
       </c>
     </row>
     <row r="188" spans="1:252" s="42" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A188" s="273" t="s">
-        <v>242</v>
+      <c r="A188" s="272" t="s">
+        <v>241</v>
       </c>
       <c r="B188" s="77"/>
       <c r="C188" s="77"/>
       <c r="D188" s="77"/>
       <c r="E188" s="77"/>
       <c r="F188" s="77"/>
       <c r="G188" s="77"/>
       <c r="H188" s="77"/>
       <c r="I188" s="77"/>
       <c r="J188" s="77"/>
       <c r="K188" s="77"/>
       <c r="L188" s="77"/>
       <c r="M188" s="77"/>
       <c r="N188" s="77"/>
       <c r="O188" s="77"/>
       <c r="P188" s="77"/>
       <c r="Q188" s="77"/>
       <c r="R188" s="77"/>
       <c r="S188" s="77"/>
       <c r="T188" s="77"/>
       <c r="U188" s="77"/>
       <c r="V188" s="77"/>
       <c r="W188" s="77"/>
       <c r="X188" s="77"/>
       <c r="Y188" s="77"/>
       <c r="Z188" s="77"/>
       <c r="AA188" s="77"/>
       <c r="AB188" s="78"/>
-      <c r="AC188" s="268"/>
+      <c r="AC188" s="267"/>
       <c r="AD188" s="80"/>
       <c r="AE188" s="124"/>
-      <c r="AF188" s="269"/>
-[...3 lines deleted...]
-      <c r="AJ188" s="365"/>
+      <c r="AF188" s="268"/>
+      <c r="AG188" s="268"/>
+      <c r="AH188" s="182"/>
+      <c r="AI188" s="325"/>
+      <c r="AJ188" s="362"/>
     </row>
     <row r="189" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
       <c r="A189" s="104" t="s">
         <v>144</v>
       </c>
       <c r="B189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J189" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="K189" s="167">
+      <c r="K189" s="166">
         <v>200.9</v>
       </c>
-      <c r="L189" s="167">
+      <c r="L189" s="166">
         <v>216.7</v>
       </c>
-      <c r="M189" s="167">
+      <c r="M189" s="166">
         <v>198.9</v>
       </c>
-      <c r="N189" s="167">
+      <c r="N189" s="166">
         <v>252.1</v>
       </c>
-      <c r="O189" s="167">
+      <c r="O189" s="166">
         <v>532.6</v>
       </c>
-      <c r="P189" s="167">
+      <c r="P189" s="166">
         <v>754.4</v>
       </c>
-      <c r="Q189" s="167">
+      <c r="Q189" s="166">
         <v>906.5</v>
       </c>
-      <c r="R189" s="167">
+      <c r="R189" s="166">
         <v>1172.4000000000001</v>
       </c>
-      <c r="S189" s="167">
+      <c r="S189" s="166">
         <v>1454.8</v>
       </c>
-      <c r="T189" s="167">
+      <c r="T189" s="166">
         <v>739.4</v>
       </c>
-      <c r="U189" s="167">
+      <c r="U189" s="166">
         <v>686.2</v>
       </c>
-      <c r="V189" s="167">
+      <c r="V189" s="166">
         <v>870.7</v>
       </c>
-      <c r="W189" s="167">
+      <c r="W189" s="166">
         <v>1146.8</v>
       </c>
-      <c r="X189" s="167">
+      <c r="X189" s="166">
         <v>1084.8</v>
       </c>
-      <c r="Y189" s="167">
+      <c r="Y189" s="166">
         <v>902.4</v>
       </c>
-      <c r="Z189" s="274">
+      <c r="Z189" s="273">
         <v>597.70000000000005</v>
       </c>
       <c r="AA189" s="44">
         <v>502.7</v>
       </c>
-      <c r="AB189" s="265">
+      <c r="AB189" s="264">
         <v>605.6</v>
       </c>
-      <c r="AC189" s="290">
+      <c r="AC189" s="289">
         <v>567.70000000000005</v>
       </c>
-      <c r="AD189" s="291">
+      <c r="AD189" s="290">
         <v>626.70000000000005</v>
       </c>
       <c r="AE189" s="123">
         <v>778.6</v>
       </c>
-      <c r="AF189" s="284">
+      <c r="AF189" s="283">
         <v>883.8</v>
       </c>
-      <c r="AG189" s="284">
+      <c r="AG189" s="283">
         <v>1203.7</v>
       </c>
       <c r="AH189" s="88">
         <v>1382.8</v>
       </c>
       <c r="AI189" s="75">
         <v>1273.3</v>
       </c>
-      <c r="AJ189" s="369" t="s">
+      <c r="AJ189" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="190" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A190" s="282" t="s">
+      <c r="A190" s="281" t="s">
         <v>31</v>
       </c>
       <c r="B190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="K190" s="89" t="s">
         <v>157</v>
       </c>
-      <c r="L190" s="167">
+      <c r="L190" s="166">
         <v>107.9</v>
       </c>
-      <c r="M190" s="167">
+      <c r="M190" s="166">
         <v>91.8</v>
       </c>
-      <c r="N190" s="167">
+      <c r="N190" s="166">
         <v>126.7</v>
       </c>
       <c r="O190" s="89" t="s">
         <v>158</v>
       </c>
-      <c r="P190" s="167">
+      <c r="P190" s="166">
         <v>141.6</v>
       </c>
-      <c r="Q190" s="167">
+      <c r="Q190" s="166">
         <v>120.2</v>
       </c>
-      <c r="R190" s="167">
+      <c r="R190" s="166">
         <v>129.30000000000001</v>
       </c>
-      <c r="S190" s="167">
+      <c r="S190" s="166">
         <v>124.1</v>
       </c>
-      <c r="T190" s="167">
+      <c r="T190" s="166">
         <v>50.8</v>
       </c>
-      <c r="U190" s="167">
+      <c r="U190" s="166">
         <v>92.8</v>
       </c>
-      <c r="V190" s="167">
+      <c r="V190" s="166">
         <v>126.9</v>
       </c>
-      <c r="W190" s="167">
+      <c r="W190" s="166">
         <v>131.69999999999999</v>
       </c>
-      <c r="X190" s="167">
+      <c r="X190" s="166">
         <v>94.6</v>
       </c>
-      <c r="Y190" s="167">
+      <c r="Y190" s="166">
         <v>83.2</v>
       </c>
-      <c r="Z190" s="274">
+      <c r="Z190" s="273">
         <v>66.234485815602838</v>
       </c>
-      <c r="AA190" s="181">
+      <c r="AA190" s="180">
         <v>83.9</v>
       </c>
-      <c r="AB190" s="265">
+      <c r="AB190" s="264">
         <v>120.5</v>
       </c>
-      <c r="AC190" s="290">
+      <c r="AC190" s="289">
         <f>AC189/AB189*100</f>
         <v>93.741743725231174</v>
       </c>
-      <c r="AD190" s="291">
+      <c r="AD190" s="290">
         <v>110.39281310551348</v>
       </c>
       <c r="AE190" s="123">
         <v>124.3</v>
       </c>
-      <c r="AF190" s="284">
+      <c r="AF190" s="283">
         <v>113.5</v>
       </c>
-      <c r="AG190" s="284">
+      <c r="AG190" s="283">
         <v>136.19999999999999</v>
       </c>
       <c r="AH190" s="88">
         <v>114.9</v>
       </c>
       <c r="AI190" s="10">
         <v>92.1</v>
       </c>
-      <c r="AJ190" s="369" t="s">
+      <c r="AJ190" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="191" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A191" s="273" t="s">
+      <c r="A191" s="272" t="s">
         <v>155</v>
       </c>
-      <c r="B191" s="292"/>
-[...7 lines deleted...]
-      <c r="J191" s="292"/>
+      <c r="B191" s="291"/>
+      <c r="C191" s="291"/>
+      <c r="D191" s="291"/>
+      <c r="E191" s="291"/>
+      <c r="F191" s="291"/>
+      <c r="G191" s="291"/>
+      <c r="H191" s="291"/>
+      <c r="I191" s="291"/>
+      <c r="J191" s="291"/>
       <c r="K191" s="89"/>
-      <c r="L191" s="167"/>
-[...17 lines deleted...]
-      <c r="AD191" s="291"/>
+      <c r="L191" s="166"/>
+      <c r="M191" s="166"/>
+      <c r="N191" s="166"/>
+      <c r="O191" s="166"/>
+      <c r="P191" s="166"/>
+      <c r="Q191" s="166"/>
+      <c r="R191" s="166"/>
+      <c r="S191" s="166"/>
+      <c r="T191" s="166"/>
+      <c r="U191" s="166"/>
+      <c r="V191" s="166"/>
+      <c r="W191" s="166"/>
+      <c r="X191" s="166"/>
+      <c r="Y191" s="166"/>
+      <c r="Z191" s="244"/>
+      <c r="AA191" s="180"/>
+      <c r="AB191" s="264"/>
+      <c r="AC191" s="289"/>
+      <c r="AD191" s="290"/>
       <c r="AE191" s="124"/>
-      <c r="AF191" s="284"/>
-      <c r="AG191" s="284"/>
+      <c r="AF191" s="283"/>
+      <c r="AG191" s="283"/>
       <c r="AH191" s="88"/>
       <c r="AI191" s="10"/>
-      <c r="AJ191" s="369"/>
+      <c r="AJ191" s="366"/>
     </row>
     <row r="192" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A192" s="282" t="s">
+      <c r="A192" s="281" t="s">
         <v>144</v>
       </c>
       <c r="B192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J192" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="K192" s="167">
+      <c r="K192" s="166">
         <v>80.2</v>
       </c>
-      <c r="L192" s="167">
+      <c r="L192" s="166">
         <v>70.8</v>
       </c>
-      <c r="M192" s="167">
+      <c r="M192" s="166">
         <v>59.3</v>
       </c>
-      <c r="N192" s="167">
+      <c r="N192" s="166">
         <v>59.9</v>
       </c>
-      <c r="O192" s="167">
+      <c r="O192" s="166">
         <v>93.4</v>
       </c>
-      <c r="P192" s="167">
+      <c r="P192" s="166">
         <v>160.30000000000001</v>
       </c>
-      <c r="Q192" s="167">
+      <c r="Q192" s="166">
         <v>237.4</v>
       </c>
-      <c r="R192" s="167">
+      <c r="R192" s="166">
         <v>299.60000000000002</v>
       </c>
-      <c r="S192" s="167">
+      <c r="S192" s="166">
         <v>301</v>
       </c>
-      <c r="T192" s="167">
+      <c r="T192" s="166">
         <v>136.80000000000001</v>
       </c>
-      <c r="U192" s="167">
+      <c r="U192" s="166">
         <v>144.30000000000001</v>
       </c>
-      <c r="V192" s="167">
+      <c r="V192" s="166">
         <v>142.80000000000001</v>
       </c>
-      <c r="W192" s="167">
+      <c r="W192" s="166">
         <v>239.9</v>
       </c>
-      <c r="X192" s="167">
+      <c r="X192" s="166">
         <v>212.1</v>
       </c>
-      <c r="Y192" s="167">
+      <c r="Y192" s="166">
         <v>177.1</v>
       </c>
-      <c r="Z192" s="274">
+      <c r="Z192" s="273">
         <v>138.6</v>
       </c>
       <c r="AA192" s="44">
         <v>150.69999999999999</v>
       </c>
-      <c r="AB192" s="265">
+      <c r="AB192" s="264">
         <v>167</v>
       </c>
-      <c r="AC192" s="290">
+      <c r="AC192" s="289">
         <v>200.2</v>
       </c>
-      <c r="AD192" s="291">
+      <c r="AD192" s="290">
         <v>236.8</v>
       </c>
       <c r="AE192" s="123">
         <v>245.5</v>
       </c>
-      <c r="AF192" s="284">
+      <c r="AF192" s="283">
         <v>313.8</v>
       </c>
-      <c r="AG192" s="284">
+      <c r="AG192" s="283">
         <v>475.8</v>
       </c>
       <c r="AH192" s="88">
         <v>511.2</v>
       </c>
       <c r="AI192" s="10">
         <v>409.1</v>
       </c>
-      <c r="AJ192" s="369" t="s">
+      <c r="AJ192" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="193" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A193" s="282" t="s">
+      <c r="A193" s="281" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="K193" s="89" t="s">
         <v>157</v>
       </c>
-      <c r="L193" s="167">
+      <c r="L193" s="166">
         <v>88.3</v>
       </c>
-      <c r="M193" s="167">
+      <c r="M193" s="166">
         <v>83.8</v>
       </c>
-      <c r="N193" s="167">
+      <c r="N193" s="166">
         <v>101</v>
       </c>
-      <c r="O193" s="167">
+      <c r="O193" s="166">
         <v>155.9</v>
       </c>
-      <c r="P193" s="167">
+      <c r="P193" s="166">
         <v>171.6</v>
       </c>
-      <c r="Q193" s="167">
+      <c r="Q193" s="166">
         <v>148.1</v>
       </c>
-      <c r="R193" s="167">
+      <c r="R193" s="166">
         <v>126.2</v>
       </c>
-      <c r="S193" s="167">
+      <c r="S193" s="166">
         <v>100.5</v>
       </c>
-      <c r="T193" s="167">
+      <c r="T193" s="166">
         <v>45.4</v>
       </c>
-      <c r="U193" s="167">
+      <c r="U193" s="166">
         <v>105.5</v>
       </c>
-      <c r="V193" s="167">
+      <c r="V193" s="166">
         <v>99</v>
       </c>
-      <c r="W193" s="167">
+      <c r="W193" s="166">
         <v>168</v>
       </c>
-      <c r="X193" s="167">
+      <c r="X193" s="166">
         <v>88.4</v>
       </c>
-      <c r="Y193" s="167">
+      <c r="Y193" s="166">
         <v>83.5</v>
       </c>
-      <c r="Z193" s="274">
+      <c r="Z193" s="273">
         <v>78.260869565217391</v>
       </c>
-      <c r="AA193" s="181">
+      <c r="AA193" s="180">
         <v>110</v>
       </c>
-      <c r="AB193" s="265">
+      <c r="AB193" s="264">
         <v>110.8</v>
       </c>
-      <c r="AC193" s="290">
+      <c r="AC193" s="289">
         <f>AC192/AB192*100</f>
         <v>119.88023952095807</v>
       </c>
-      <c r="AD193" s="291">
+      <c r="AD193" s="290">
         <v>118.2817182817183</v>
       </c>
       <c r="AE193" s="123">
         <v>103.7</v>
       </c>
-      <c r="AF193" s="284">
+      <c r="AF193" s="283">
         <v>127.8</v>
       </c>
-      <c r="AG193" s="284">
+      <c r="AG193" s="283">
         <v>151.6</v>
       </c>
       <c r="AH193" s="88">
         <v>107.4</v>
       </c>
-      <c r="AI193" s="345">
+      <c r="AI193" s="343">
         <v>80</v>
       </c>
-      <c r="AJ193" s="369" t="s">
+      <c r="AJ193" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="194" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A194" s="273" t="s">
+      <c r="A194" s="272" t="s">
         <v>156</v>
       </c>
-      <c r="B194" s="292"/>
-[...7 lines deleted...]
-      <c r="J194" s="292"/>
+      <c r="B194" s="291"/>
+      <c r="C194" s="291"/>
+      <c r="D194" s="291"/>
+      <c r="E194" s="291"/>
+      <c r="F194" s="291"/>
+      <c r="G194" s="291"/>
+      <c r="H194" s="291"/>
+      <c r="I194" s="291"/>
+      <c r="J194" s="291"/>
       <c r="K194" s="89"/>
-      <c r="L194" s="167"/>
-[...17 lines deleted...]
-      <c r="AD194" s="291"/>
+      <c r="L194" s="166"/>
+      <c r="M194" s="166"/>
+      <c r="N194" s="166"/>
+      <c r="O194" s="166"/>
+      <c r="P194" s="166"/>
+      <c r="Q194" s="166"/>
+      <c r="R194" s="166"/>
+      <c r="S194" s="166"/>
+      <c r="T194" s="166"/>
+      <c r="U194" s="166"/>
+      <c r="V194" s="166"/>
+      <c r="W194" s="166"/>
+      <c r="X194" s="166"/>
+      <c r="Y194" s="166"/>
+      <c r="Z194" s="244"/>
+      <c r="AA194" s="180"/>
+      <c r="AB194" s="264"/>
+      <c r="AC194" s="289"/>
+      <c r="AD194" s="290"/>
       <c r="AE194" s="124"/>
-      <c r="AF194" s="284"/>
-      <c r="AG194" s="284"/>
+      <c r="AF194" s="283"/>
+      <c r="AG194" s="283"/>
       <c r="AH194" s="88"/>
       <c r="AI194" s="10"/>
-      <c r="AJ194" s="369"/>
+      <c r="AJ194" s="366"/>
     </row>
     <row r="195" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A195" s="282" t="s">
+      <c r="A195" s="281" t="s">
         <v>144</v>
       </c>
       <c r="B195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J195" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="K195" s="167">
+      <c r="K195" s="166">
         <v>120.7</v>
       </c>
-      <c r="L195" s="167">
+      <c r="L195" s="166">
         <v>145.9</v>
       </c>
-      <c r="M195" s="167">
+      <c r="M195" s="166">
         <v>139.6</v>
       </c>
-      <c r="N195" s="167">
+      <c r="N195" s="166">
         <v>192.2</v>
       </c>
-      <c r="O195" s="167">
+      <c r="O195" s="166">
         <v>439.2</v>
       </c>
-      <c r="P195" s="167">
+      <c r="P195" s="166">
         <v>594.1</v>
       </c>
-      <c r="Q195" s="167">
+      <c r="Q195" s="166">
         <v>669.1</v>
       </c>
-      <c r="R195" s="167">
+      <c r="R195" s="166">
         <v>872.8</v>
       </c>
-      <c r="S195" s="167">
+      <c r="S195" s="166">
         <v>1153.8</v>
       </c>
-      <c r="T195" s="167">
+      <c r="T195" s="166">
         <v>602.6</v>
       </c>
-      <c r="U195" s="167">
+      <c r="U195" s="166">
         <v>541.9</v>
       </c>
-      <c r="V195" s="167">
+      <c r="V195" s="166">
         <v>727.9</v>
       </c>
-      <c r="W195" s="167">
+      <c r="W195" s="166">
         <v>906.9</v>
       </c>
-      <c r="X195" s="167">
+      <c r="X195" s="166">
         <v>872.7</v>
       </c>
-      <c r="Y195" s="167">
+      <c r="Y195" s="166">
         <v>725.3</v>
       </c>
-      <c r="Z195" s="274">
+      <c r="Z195" s="273">
         <v>459.1</v>
       </c>
       <c r="AA195" s="44">
         <v>352</v>
       </c>
-      <c r="AB195" s="265">
+      <c r="AB195" s="264">
         <v>438.7</v>
       </c>
-      <c r="AC195" s="290">
+      <c r="AC195" s="289">
         <v>367.5</v>
       </c>
-      <c r="AD195" s="291">
+      <c r="AD195" s="290">
         <v>389.9</v>
       </c>
       <c r="AE195" s="123">
         <v>533.1</v>
       </c>
-      <c r="AF195" s="284">
+      <c r="AF195" s="283">
         <v>570</v>
       </c>
-      <c r="AG195" s="284">
+      <c r="AG195" s="283">
         <v>727.9</v>
       </c>
       <c r="AH195" s="88">
         <v>871.6</v>
       </c>
       <c r="AI195" s="10">
         <v>864.2</v>
       </c>
-      <c r="AJ195" s="369" t="s">
+      <c r="AJ195" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="196" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A196" s="282" t="s">
+      <c r="A196" s="281" t="s">
         <v>31</v>
       </c>
       <c r="B196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="K196" s="89" t="s">
         <v>157</v>
       </c>
-      <c r="L196" s="167">
+      <c r="L196" s="166">
         <v>120.9</v>
       </c>
-      <c r="M196" s="167">
+      <c r="M196" s="166">
         <v>95.7</v>
       </c>
-      <c r="N196" s="167">
+      <c r="N196" s="166">
         <v>137.69999999999999</v>
       </c>
       <c r="O196" s="89" t="s">
         <v>159</v>
       </c>
-      <c r="P196" s="167">
+      <c r="P196" s="166">
         <v>135.30000000000001</v>
       </c>
-      <c r="Q196" s="167">
+      <c r="Q196" s="166">
         <v>112.6</v>
       </c>
-      <c r="R196" s="167">
+      <c r="R196" s="166">
         <v>130.4</v>
       </c>
-      <c r="S196" s="167">
+      <c r="S196" s="166">
         <v>132.19999999999999</v>
       </c>
-      <c r="T196" s="167">
+      <c r="T196" s="166">
         <v>52.2</v>
       </c>
-      <c r="U196" s="167">
+      <c r="U196" s="166">
         <v>89.9</v>
       </c>
-      <c r="V196" s="167">
+      <c r="V196" s="166">
         <v>134.30000000000001</v>
       </c>
-      <c r="W196" s="167">
+      <c r="W196" s="166">
         <v>124.6</v>
       </c>
-      <c r="X196" s="167">
+      <c r="X196" s="166">
         <v>96.2</v>
       </c>
-      <c r="Y196" s="167">
+      <c r="Y196" s="166">
         <v>83.1</v>
       </c>
-      <c r="Z196" s="274">
+      <c r="Z196" s="273">
         <v>63.284158279332694</v>
       </c>
-      <c r="AA196" s="181">
+      <c r="AA196" s="180">
         <v>76.2</v>
       </c>
-      <c r="AB196" s="265">
+      <c r="AB196" s="264">
         <v>124.6</v>
       </c>
-      <c r="AC196" s="290">
+      <c r="AC196" s="289">
         <f>AC195/AB195*100</f>
         <v>83.770230225666737</v>
       </c>
-      <c r="AD196" s="291">
+      <c r="AD196" s="290">
         <v>106.09523809523809</v>
       </c>
       <c r="AE196" s="123">
         <v>136.80000000000001</v>
       </c>
-      <c r="AF196" s="284">
+      <c r="AF196" s="283">
         <v>106.9</v>
       </c>
-      <c r="AG196" s="284">
+      <c r="AG196" s="283">
         <v>127.7</v>
       </c>
       <c r="AH196" s="88">
         <v>119.7</v>
       </c>
       <c r="AI196" s="10">
         <v>99.2</v>
       </c>
-      <c r="AJ196" s="369" t="s">
+      <c r="AJ196" s="366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="197" spans="1:36">
-      <c r="A197" s="319" t="s">
+      <c r="A197" s="318" t="s">
         <v>136</v>
       </c>
       <c r="B197" s="73"/>
       <c r="C197" s="73"/>
       <c r="D197" s="73"/>
       <c r="E197" s="73"/>
       <c r="F197" s="73"/>
       <c r="G197" s="73"/>
       <c r="H197" s="73"/>
       <c r="I197" s="73"/>
       <c r="J197" s="73"/>
       <c r="K197" s="73"/>
       <c r="L197" s="73"/>
       <c r="M197" s="73"/>
       <c r="N197" s="73"/>
       <c r="O197" s="73"/>
       <c r="P197" s="73"/>
       <c r="Q197" s="73"/>
       <c r="R197" s="73"/>
       <c r="S197" s="73"/>
       <c r="T197" s="73"/>
       <c r="U197" s="73"/>
       <c r="V197" s="73"/>
       <c r="W197" s="73"/>
       <c r="X197" s="73"/>
       <c r="Y197" s="73"/>
       <c r="Z197" s="73"/>
       <c r="AA197" s="73"/>
       <c r="AB197" s="73"/>
       <c r="AC197" s="73"/>
       <c r="AD197" s="73"/>
       <c r="AE197" s="73"/>
       <c r="AF197" s="73"/>
       <c r="AG197" s="73"/>
       <c r="AH197" s="129"/>
       <c r="AI197" s="129"/>
-      <c r="AJ197" s="357"/>
+      <c r="AJ197" s="355"/>
     </row>
     <row r="198" spans="1:36" ht="22.5">
       <c r="A198" s="71" t="s">
         <v>122</v>
       </c>
       <c r="B198" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C198" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D198" s="74">
         <v>2417.4</v>
       </c>
       <c r="E198" s="74">
         <v>1308.5</v>
       </c>
       <c r="F198" s="74">
         <v>150.19999999999999</v>
       </c>
       <c r="G198" s="74">
         <v>128.4</v>
       </c>
       <c r="H198" s="74">
         <v>114.1</v>
@@ -28306,51 +28159,51 @@
       </c>
       <c r="AB198" s="78">
         <v>107.1</v>
       </c>
       <c r="AC198" s="79">
         <v>105.7</v>
       </c>
       <c r="AD198" s="80">
         <v>105.5</v>
       </c>
       <c r="AE198" s="81">
         <v>107.2</v>
       </c>
       <c r="AF198" s="77">
         <v>108.4</v>
       </c>
       <c r="AG198" s="81">
         <v>120.6</v>
       </c>
       <c r="AH198" s="88">
         <v>110.5</v>
       </c>
       <c r="AI198" s="7">
         <v>109.3</v>
       </c>
-      <c r="AJ198" s="357">
+      <c r="AJ198" s="355">
         <v>114.2</v>
       </c>
     </row>
     <row r="199" spans="1:36">
       <c r="A199" s="72" t="s">
         <v>123</v>
       </c>
       <c r="B199" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C199" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D199" s="74">
         <v>2905.5</v>
       </c>
       <c r="E199" s="74">
         <v>1191.8</v>
       </c>
       <c r="F199" s="74">
         <v>151.1</v>
       </c>
       <c r="G199" s="74">
         <v>117.7</v>
       </c>
@@ -28416,51 +28269,51 @@
       </c>
       <c r="AB199" s="84">
         <v>105.8</v>
       </c>
       <c r="AC199" s="85">
         <v>106.1</v>
       </c>
       <c r="AD199" s="80">
         <v>109.3</v>
       </c>
       <c r="AE199" s="81">
         <v>111</v>
       </c>
       <c r="AF199" s="77">
         <v>110</v>
       </c>
       <c r="AG199" s="81">
         <v>125.7</v>
       </c>
       <c r="AH199" s="88">
         <v>109.8</v>
       </c>
       <c r="AI199" s="7">
         <v>105.9</v>
       </c>
-      <c r="AJ199" s="357">
+      <c r="AJ199" s="355">
         <v>115.4</v>
       </c>
     </row>
     <row r="200" spans="1:36">
       <c r="A200" s="72" t="s">
         <v>124</v>
       </c>
       <c r="B200" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C200" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D200" s="74">
         <v>1523.5</v>
       </c>
       <c r="E200" s="74">
         <v>1122.8</v>
       </c>
       <c r="F200" s="74">
         <v>138.6</v>
       </c>
       <c r="G200" s="74">
         <v>108.7</v>
       </c>
@@ -28523,54 +28376,54 @@
       </c>
       <c r="AA200" s="75">
         <v>109.5</v>
       </c>
       <c r="AB200" s="84">
         <v>108.1</v>
       </c>
       <c r="AC200" s="85">
         <v>106.3</v>
       </c>
       <c r="AD200" s="80">
         <v>104.4</v>
       </c>
       <c r="AE200" s="81">
         <v>105.4</v>
       </c>
       <c r="AF200" s="77">
         <v>108.5</v>
       </c>
       <c r="AG200" s="81">
         <v>119.6</v>
       </c>
       <c r="AH200" s="88">
         <v>109</v>
       </c>
-      <c r="AI200" s="320">
+      <c r="AI200" s="319">
         <v>110</v>
       </c>
-      <c r="AJ200" s="357">
+      <c r="AJ200" s="355">
         <v>111.2</v>
       </c>
     </row>
     <row r="201" spans="1:36">
       <c r="A201" s="72" t="s">
         <v>125</v>
       </c>
       <c r="B201" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C201" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D201" s="74">
         <v>3207.4</v>
       </c>
       <c r="E201" s="74">
         <v>3538</v>
       </c>
       <c r="F201" s="74">
         <v>180.8</v>
       </c>
       <c r="G201" s="74">
         <v>213.7</v>
       </c>
@@ -28636,51 +28489,51 @@
       </c>
       <c r="AB201" s="84">
         <v>107.8</v>
       </c>
       <c r="AC201" s="85">
         <v>104.5</v>
       </c>
       <c r="AD201" s="80">
         <v>101.9</v>
       </c>
       <c r="AE201" s="81">
         <v>103.9</v>
       </c>
       <c r="AF201" s="77">
         <v>106.4</v>
       </c>
       <c r="AG201" s="81">
         <v>114.2</v>
       </c>
       <c r="AH201" s="88">
         <v>113.8</v>
       </c>
       <c r="AI201" s="7">
         <v>113.4</v>
       </c>
-      <c r="AJ201" s="357">
+      <c r="AJ201" s="355">
         <v>116.7</v>
       </c>
     </row>
     <row r="202" spans="1:36" ht="22.5">
       <c r="A202" s="71" t="s">
         <v>126</v>
       </c>
       <c r="B202" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C202" s="74">
         <v>2312.9</v>
       </c>
       <c r="D202" s="74">
         <v>2791.6</v>
       </c>
       <c r="E202" s="74">
         <v>1536.5</v>
       </c>
       <c r="F202" s="74">
         <v>166.7</v>
       </c>
       <c r="G202" s="74">
         <v>132.30000000000001</v>
       </c>
@@ -28743,54 +28596,54 @@
       </c>
       <c r="AA202" s="75">
         <v>108.4</v>
       </c>
       <c r="AB202" s="84">
         <v>103.8</v>
       </c>
       <c r="AC202" s="85">
         <v>102</v>
       </c>
       <c r="AD202" s="80">
         <v>103.8</v>
       </c>
       <c r="AE202" s="81">
         <v>110.1</v>
       </c>
       <c r="AF202" s="77">
         <v>114.1</v>
       </c>
       <c r="AG202" s="81">
         <v>114.8</v>
       </c>
       <c r="AH202" s="88">
         <v>103.7</v>
       </c>
-      <c r="AI202" s="320">
+      <c r="AI202" s="319">
         <v>105</v>
       </c>
-      <c r="AJ202" s="357">
+      <c r="AJ202" s="355">
         <v>109.3</v>
       </c>
     </row>
     <row r="203" spans="1:36" ht="33.75">
       <c r="A203" s="71" t="s">
         <v>127</v>
       </c>
       <c r="B203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G203" s="74" t="s">
         <v>28</v>
       </c>
@@ -28966,51 +28819,51 @@
       </c>
       <c r="AB204" s="84">
         <v>105.7</v>
       </c>
       <c r="AC204" s="85">
         <v>101.5</v>
       </c>
       <c r="AD204" s="80">
         <v>101.3</v>
       </c>
       <c r="AE204" s="81">
         <v>99.4</v>
       </c>
       <c r="AF204" s="77">
         <v>105.9</v>
       </c>
       <c r="AG204" s="81">
         <v>99.1</v>
       </c>
       <c r="AH204" s="88">
         <v>104.4</v>
       </c>
       <c r="AI204" s="7">
         <v>102.5</v>
       </c>
-      <c r="AJ204" s="357">
+      <c r="AJ204" s="355">
         <v>101.5</v>
       </c>
     </row>
     <row r="205" spans="1:36" ht="22.5">
       <c r="A205" s="71" t="s">
         <v>129</v>
       </c>
       <c r="B205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G205" s="74" t="s">
         <v>28</v>
       </c>
@@ -29076,51 +28929,51 @@
       </c>
       <c r="AB205" s="84">
         <v>101.4</v>
       </c>
       <c r="AC205" s="85">
         <v>109.2</v>
       </c>
       <c r="AD205" s="80">
         <v>120.2</v>
       </c>
       <c r="AE205" s="81">
         <v>123.3</v>
       </c>
       <c r="AF205" s="77">
         <v>122.3</v>
       </c>
       <c r="AG205" s="81">
         <v>107.7</v>
       </c>
       <c r="AH205" s="88">
         <v>92.5</v>
       </c>
       <c r="AI205" s="7">
         <v>97.7</v>
       </c>
-      <c r="AJ205" s="357">
+      <c r="AJ205" s="355">
         <v>107.1</v>
       </c>
     </row>
     <row r="206" spans="1:36" ht="22.5">
       <c r="A206" s="71" t="s">
         <v>130</v>
       </c>
       <c r="B206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G206" s="74" t="s">
         <v>28</v>
       </c>
@@ -29186,51 +29039,51 @@
       </c>
       <c r="AB206" s="84">
         <v>107.3</v>
       </c>
       <c r="AC206" s="85">
         <v>100.2</v>
       </c>
       <c r="AD206" s="80">
         <v>104.1</v>
       </c>
       <c r="AE206" s="81">
         <v>100.2</v>
       </c>
       <c r="AF206" s="77">
         <v>108.3</v>
       </c>
       <c r="AG206" s="81">
         <v>106.8</v>
       </c>
       <c r="AH206" s="88">
         <v>101.1</v>
       </c>
       <c r="AI206" s="7">
         <v>103.1</v>
       </c>
-      <c r="AJ206" s="357">
+      <c r="AJ206" s="355">
         <v>107.1</v>
       </c>
     </row>
     <row r="207" spans="1:36" ht="22.5">
       <c r="A207" s="71" t="s">
         <v>131</v>
       </c>
       <c r="B207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G207" s="74" t="s">
         <v>28</v>
       </c>
@@ -29296,51 +29149,51 @@
       </c>
       <c r="AB207" s="84">
         <v>96.4</v>
       </c>
       <c r="AC207" s="85">
         <v>100.6</v>
       </c>
       <c r="AD207" s="80">
         <v>108.7</v>
       </c>
       <c r="AE207" s="81">
         <v>98.9</v>
       </c>
       <c r="AF207" s="77">
         <v>101.1</v>
       </c>
       <c r="AG207" s="81">
         <v>107.9</v>
       </c>
       <c r="AH207" s="88">
         <v>100.6</v>
       </c>
       <c r="AI207" s="7">
         <v>105.1</v>
       </c>
-      <c r="AJ207" s="357">
+      <c r="AJ207" s="355">
         <v>99.7</v>
       </c>
     </row>
     <row r="208" spans="1:36" ht="22.5">
       <c r="A208" s="71" t="s">
         <v>132</v>
       </c>
       <c r="B208" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C208" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D208" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E208" s="74">
         <v>2863.9</v>
       </c>
       <c r="F208" s="74">
         <v>159.5</v>
       </c>
       <c r="G208" s="74">
         <v>126.9</v>
       </c>
@@ -29406,51 +29259,51 @@
       </c>
       <c r="AB208" s="84">
         <v>101.5</v>
       </c>
       <c r="AC208" s="85">
         <v>100.1</v>
       </c>
       <c r="AD208" s="80">
         <v>100.4</v>
       </c>
       <c r="AE208" s="81">
         <v>100.3</v>
       </c>
       <c r="AF208" s="77">
         <v>101.2</v>
       </c>
       <c r="AG208" s="81">
         <v>100</v>
       </c>
       <c r="AH208" s="88">
         <v>102.4</v>
       </c>
       <c r="AI208" s="7">
         <v>106.4</v>
       </c>
-      <c r="AJ208" s="357">
+      <c r="AJ208" s="355">
         <v>100.3</v>
       </c>
     </row>
     <row r="209" spans="1:36" ht="22.5">
       <c r="A209" s="71" t="s">
         <v>133</v>
       </c>
       <c r="B209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G209" s="74" t="s">
         <v>28</v>
       </c>
@@ -29516,51 +29369,51 @@
       </c>
       <c r="AB209" s="84">
         <v>101.3</v>
       </c>
       <c r="AC209" s="85">
         <v>103.5</v>
       </c>
       <c r="AD209" s="80">
         <v>103.1</v>
       </c>
       <c r="AE209" s="81">
         <v>100.1</v>
       </c>
       <c r="AF209" s="77">
         <v>106.4</v>
       </c>
       <c r="AG209" s="81">
         <v>105.3</v>
       </c>
       <c r="AH209" s="88">
         <v>106.4</v>
       </c>
       <c r="AI209" s="7">
         <v>100.3</v>
       </c>
-      <c r="AJ209" s="357">
+      <c r="AJ209" s="355">
         <v>112.7</v>
       </c>
     </row>
     <row r="210" spans="1:36" ht="22.5">
       <c r="A210" s="71" t="s">
         <v>134</v>
       </c>
       <c r="B210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G210" s="74" t="s">
         <v>28</v>
       </c>
@@ -29626,51 +29479,51 @@
       </c>
       <c r="AB210" s="84">
         <v>102.3</v>
       </c>
       <c r="AC210" s="85">
         <v>100.7</v>
       </c>
       <c r="AD210" s="80">
         <v>100.1</v>
       </c>
       <c r="AE210" s="81">
         <v>100</v>
       </c>
       <c r="AF210" s="77">
         <v>100</v>
       </c>
       <c r="AG210" s="81">
         <v>100</v>
       </c>
       <c r="AH210" s="88">
         <v>100</v>
       </c>
       <c r="AI210" s="7">
         <v>101.2</v>
       </c>
-      <c r="AJ210" s="357">
+      <c r="AJ210" s="355">
         <v>102.2</v>
       </c>
     </row>
     <row r="211" spans="1:36" ht="22.5">
       <c r="A211" s="71" t="s">
         <v>135</v>
       </c>
       <c r="B211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G211" s="74" t="s">
         <v>28</v>
       </c>
@@ -29736,354 +29589,320 @@
       </c>
       <c r="AB211" s="84">
         <v>105.9</v>
       </c>
       <c r="AC211" s="85">
         <v>105.1</v>
       </c>
       <c r="AD211" s="80">
         <v>104.4</v>
       </c>
       <c r="AE211" s="81">
         <v>108.6</v>
       </c>
       <c r="AF211" s="77">
         <v>115.1</v>
       </c>
       <c r="AG211" s="81">
         <v>111.2</v>
       </c>
       <c r="AH211" s="88">
         <v>98.3</v>
       </c>
       <c r="AI211" s="7">
         <v>98.2</v>
       </c>
-      <c r="AJ211" s="357">
+      <c r="AJ211" s="355">
         <v>105.9</v>
       </c>
     </row>
     <row r="212" spans="1:36" ht="5.25" customHeight="1">
       <c r="A212" s="111"/>
       <c r="B212" s="112"/>
       <c r="C212" s="112"/>
       <c r="D212" s="112"/>
       <c r="E212" s="112"/>
       <c r="F212" s="112"/>
       <c r="G212" s="112"/>
       <c r="H212" s="112"/>
       <c r="I212" s="112"/>
       <c r="J212" s="112"/>
       <c r="K212" s="112"/>
       <c r="L212" s="112"/>
       <c r="M212" s="112"/>
       <c r="N212" s="112"/>
       <c r="O212" s="113"/>
       <c r="P212" s="113"/>
       <c r="Q212" s="114"/>
       <c r="R212" s="114"/>
       <c r="S212" s="114"/>
       <c r="T212" s="114"/>
       <c r="U212" s="114"/>
       <c r="V212" s="115"/>
       <c r="W212" s="115"/>
       <c r="X212" s="115"/>
       <c r="Y212" s="115"/>
       <c r="Z212" s="115"/>
       <c r="AA212" s="115"/>
       <c r="AB212" s="115"/>
       <c r="AC212" s="116"/>
       <c r="AD212" s="117"/>
       <c r="AE212" s="118"/>
       <c r="AF212" s="119"/>
       <c r="AG212" s="118"/>
       <c r="AH212" s="120"/>
     </row>
     <row r="213" spans="1:36" ht="42" customHeight="1">
-      <c r="A213" s="342" t="s">
+      <c r="A213" s="340" t="s">
         <v>185</v>
       </c>
-      <c r="B213" s="342"/>
-[...23 lines deleted...]
-      <c r="Z213" s="342"/>
+      <c r="B213" s="340"/>
+      <c r="C213" s="340"/>
+      <c r="D213" s="340"/>
+      <c r="E213" s="340"/>
+      <c r="F213" s="340"/>
+      <c r="G213" s="340"/>
+      <c r="H213" s="340"/>
+      <c r="I213" s="340"/>
+      <c r="J213" s="340"/>
+      <c r="K213" s="340"/>
+      <c r="L213" s="340"/>
+      <c r="M213" s="340"/>
+      <c r="N213" s="340"/>
+      <c r="O213" s="340"/>
+      <c r="P213" s="340"/>
+      <c r="Q213" s="340"/>
+      <c r="R213" s="340"/>
+      <c r="S213" s="340"/>
+      <c r="T213" s="340"/>
+      <c r="U213" s="340"/>
+      <c r="V213" s="340"/>
+      <c r="W213" s="340"/>
+      <c r="X213" s="340"/>
+      <c r="Y213" s="340"/>
+      <c r="Z213" s="340"/>
     </row>
     <row r="214" spans="1:36" ht="17.25" customHeight="1">
       <c r="A214" s="380" t="s">
         <v>186</v>
       </c>
       <c r="B214" s="380"/>
       <c r="C214" s="380"/>
       <c r="D214" s="380"/>
       <c r="E214" s="380"/>
       <c r="F214" s="380"/>
       <c r="G214" s="380"/>
       <c r="H214" s="380"/>
       <c r="I214" s="380"/>
       <c r="J214" s="380"/>
       <c r="K214" s="380"/>
       <c r="L214" s="380"/>
       <c r="M214" s="380"/>
       <c r="N214" s="380"/>
       <c r="O214" s="380"/>
       <c r="P214" s="380"/>
       <c r="Q214" s="380"/>
       <c r="R214" s="380"/>
       <c r="S214" s="380"/>
       <c r="T214" s="380"/>
       <c r="U214" s="380"/>
       <c r="V214" s="380"/>
       <c r="W214" s="380"/>
       <c r="X214" s="380"/>
       <c r="Y214" s="380"/>
       <c r="Z214" s="380"/>
     </row>
     <row r="215" spans="1:36" ht="28.5" customHeight="1">
-      <c r="A215" s="342" t="s">
+      <c r="A215" s="340" t="s">
         <v>187</v>
       </c>
-      <c r="B215" s="342"/>
-[...25 lines deleted...]
-      <c r="AB215" s="342"/>
+      <c r="B215" s="340"/>
+      <c r="C215" s="340"/>
+      <c r="D215" s="340"/>
+      <c r="E215" s="340"/>
+      <c r="F215" s="340"/>
+      <c r="G215" s="340"/>
+      <c r="H215" s="340"/>
+      <c r="I215" s="340"/>
+      <c r="J215" s="340"/>
+      <c r="K215" s="340"/>
+      <c r="L215" s="340"/>
+      <c r="M215" s="340"/>
+      <c r="N215" s="340"/>
+      <c r="O215" s="340"/>
+      <c r="P215" s="340"/>
+      <c r="Q215" s="340"/>
+      <c r="R215" s="340"/>
+      <c r="S215" s="340"/>
+      <c r="T215" s="340"/>
+      <c r="U215" s="340"/>
+      <c r="V215" s="340"/>
+      <c r="W215" s="340"/>
+      <c r="X215" s="340"/>
+      <c r="Y215" s="340"/>
+      <c r="Z215" s="340"/>
+      <c r="AA215" s="340"/>
+      <c r="AB215" s="340"/>
     </row>
     <row r="216" spans="1:36" ht="30" customHeight="1">
-      <c r="A216" s="342" t="s">
+      <c r="A216" s="340" t="s">
         <v>188</v>
       </c>
-      <c r="B216" s="342"/>
-[...25 lines deleted...]
-      <c r="AB216" s="342"/>
+      <c r="B216" s="340"/>
+      <c r="C216" s="340"/>
+      <c r="D216" s="340"/>
+      <c r="E216" s="340"/>
+      <c r="F216" s="340"/>
+      <c r="G216" s="340"/>
+      <c r="H216" s="340"/>
+      <c r="I216" s="340"/>
+      <c r="J216" s="340"/>
+      <c r="K216" s="340"/>
+      <c r="L216" s="340"/>
+      <c r="M216" s="340"/>
+      <c r="N216" s="340"/>
+      <c r="O216" s="340"/>
+      <c r="P216" s="340"/>
+      <c r="Q216" s="340"/>
+      <c r="R216" s="340"/>
+      <c r="S216" s="340"/>
+      <c r="T216" s="340"/>
+      <c r="U216" s="340"/>
+      <c r="V216" s="340"/>
+      <c r="W216" s="340"/>
+      <c r="X216" s="340"/>
+      <c r="Y216" s="340"/>
+      <c r="Z216" s="340"/>
+      <c r="AA216" s="340"/>
+      <c r="AB216" s="340"/>
     </row>
     <row r="217" spans="1:36" ht="24">
-      <c r="A217" s="334" t="s">
+      <c r="A217" s="333" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:36" ht="29.25" customHeight="1">
-      <c r="A218" s="334" t="s">
+      <c r="A218" s="333" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="219" spans="1:36" ht="24">
-      <c r="A219" s="334" t="s">
+      <c r="A219" s="333" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="220" spans="1:36" ht="57.75">
-      <c r="A220" s="334" t="s">
-        <v>230</v>
+      <c r="A220" s="333" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="221" spans="1:36" ht="12.75">
-      <c r="A221" s="334" t="s">
+      <c r="A221" s="333" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="222" spans="1:36" ht="69">
-      <c r="A222" s="313" t="s">
+      <c r="A222" s="312" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="223" spans="1:36" ht="12.75">
       <c r="A223" s="110" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="224" spans="1:36" s="125" customFormat="1" ht="125.25" customHeight="1">
-[...30 lines deleted...]
-      <c r="AJ224" s="371"/>
+    <row r="224" spans="1:36" s="125" customFormat="1" ht="158.25" customHeight="1">
+      <c r="A224" s="312" t="s">
+        <v>244</v>
+      </c>
+      <c r="B224" s="313"/>
+      <c r="C224" s="313"/>
+      <c r="D224" s="313"/>
+      <c r="E224" s="313"/>
+      <c r="F224" s="313"/>
+      <c r="G224" s="313"/>
+      <c r="H224" s="313"/>
+      <c r="I224" s="313"/>
+      <c r="J224" s="313"/>
+      <c r="K224" s="313"/>
+      <c r="L224" s="313"/>
+      <c r="M224" s="313"/>
+      <c r="N224" s="313"/>
+      <c r="O224" s="313"/>
+      <c r="P224" s="313"/>
+      <c r="Q224" s="313"/>
+      <c r="R224" s="313"/>
+      <c r="S224" s="313"/>
+      <c r="T224" s="313"/>
+      <c r="U224" s="314"/>
+      <c r="V224" s="314"/>
+      <c r="W224" s="314"/>
+      <c r="X224" s="315"/>
+      <c r="Y224" s="315"/>
+      <c r="Z224" s="314"/>
+      <c r="AA224" s="314"/>
+      <c r="AB224" s="314"/>
+      <c r="AJ224" s="368"/>
     </row>
     <row r="225" spans="1:36" ht="11.25" customHeight="1">
-      <c r="A225" s="313" t="s">
-[...12 lines deleted...]
-      <c r="L225" s="313"/>
+      <c r="A225" s="312" t="s">
+        <v>240</v>
+      </c>
+      <c r="B225" s="312"/>
+      <c r="C225" s="312"/>
+      <c r="D225" s="312"/>
+      <c r="E225" s="312"/>
+      <c r="F225" s="312"/>
+      <c r="G225" s="312"/>
+      <c r="H225" s="312"/>
+      <c r="I225" s="312"/>
+      <c r="J225" s="312"/>
+      <c r="K225" s="312"/>
+      <c r="L225" s="312"/>
     </row>
     <row r="226" spans="1:36" ht="11.25" customHeight="1">
-      <c r="A226" s="372" t="s">
-[...12 lines deleted...]
-      <c r="L226" s="313"/>
+      <c r="A226" s="369" t="s">
+        <v>242</v>
+      </c>
+      <c r="B226" s="312"/>
+      <c r="C226" s="312"/>
+      <c r="D226" s="312"/>
+      <c r="E226" s="312"/>
+      <c r="F226" s="312"/>
+      <c r="G226" s="312"/>
+      <c r="H226" s="312"/>
+      <c r="I226" s="312"/>
+      <c r="J226" s="312"/>
+      <c r="K226" s="312"/>
+      <c r="L226" s="312"/>
       <c r="AJ226" s="2"/>
     </row>
-    <row r="227" spans="1:36" ht="11.25" customHeight="1">
-[...34 lines deleted...]
-      <c r="A229" s="313" t="s">
+    <row r="227" spans="1:36" ht="22.5">
+      <c r="A227" s="312" t="s">
         <v>184</v>
       </c>
-      <c r="AJ229" s="360"/>
+      <c r="AJ227" s="358"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A214:Z214"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>