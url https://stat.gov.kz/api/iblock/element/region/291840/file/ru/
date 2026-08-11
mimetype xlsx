--- v1 (2026-06-12)
+++ v2 (2026-08-11)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12390" yWindow="-15" windowWidth="16305" windowHeight="12810" tabRatio="822"/>
+    <workbookView xWindow="9825" yWindow="-45" windowWidth="20865" windowHeight="12810" tabRatio="822"/>
   </bookViews>
   <sheets>
     <sheet name="СКО" sheetId="57" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AC196" i="57"/>
   <c r="AC193"/>
   <c r="AC190"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="245">
   <si>
     <t>обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию объектов здравоохранения:</t>
   </si>
   <si>
     <t>Валовой сбор основных сельскохозяйственных культур, тыс. тонн</t>
   </si>
   <si>
     <t>зерновые (включая рис) и бобовые культуры</t>
   </si>
   <si>
     <t>картофель</t>
   </si>
   <si>
     <t xml:space="preserve">овощи </t>
   </si>
   <si>
     <t>Численность скота и птицы, на конец года, тыс. голов</t>
   </si>
   <si>
     <t>крупный рогатый скот</t>
   </si>
   <si>
@@ -1405,64 +1405,64 @@
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">12) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">За 1991-2009гг. данные сформированы с учетом оценки объемов работы, выполненной индивидуальными предпринимателями, занимающимися коммерческими перевозками. 
  За 2010-2021гг. данные пересчитаны с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте.  
  С 2022г. и далее данные сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте.                                                                                                                                              С 2025г. по грузовому железнодорожному транспорту данные сформированы без учета вагонов в порожнем состоянии. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="12">
-    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
-[...10 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="6" formatCode="&quot;Т&quot;#,##0;[Red]\-&quot;Т&quot;#,##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="65">
+  <fonts count="67">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1851,50 +1851,62 @@
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="48">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -2361,51 +2373,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1940">
+  <cellStyleXfs count="1941">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2948,135 +2960,135 @@
     <xf numFmtId="0" fontId="21" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="4" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="4" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="2" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="2" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="2" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="6" fillId="39" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="40" borderId="3" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="6" fillId="40" borderId="3" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="6" fillId="40" borderId="3" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="7" fillId="39" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="40" borderId="2" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="7" fillId="40" borderId="2" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="7" fillId="40" borderId="2" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...83 lines deleted...]
-    <xf numFmtId="44" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="41" borderId="1" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="14" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="14" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0"/>
@@ -4119,100 +4131,100 @@
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -4289,171 +4301,172 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="386">
+  <cellXfs count="392">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="10" xfId="1711" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="36" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4487,758 +4500,776 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="700" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="171" fontId="45" fillId="0" borderId="10" xfId="1783" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="173" fontId="45" fillId="0" borderId="10" xfId="1783" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1714" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1714" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1714" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1714" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="45" fillId="0" borderId="0" xfId="1783" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="45" fillId="0" borderId="0" xfId="1783" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="37" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="38" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="11" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="10" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="11" xfId="1709" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="51" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="51" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="0" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="0" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="1712" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="1712" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1712" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1712" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="1518" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="1518" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="1518" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="1518" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1518" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1518" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1778" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1778" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1712" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1712" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1595" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1622" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1622" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1642" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1642" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1662" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1662" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1679" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1679" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1695" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1695" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="697" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="697" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="716" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="716" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="729" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="729" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="742" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="742" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="750" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="750" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="760" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="760" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="772" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="772" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="828" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="52" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="52" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="53" fillId="46" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="46" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="51" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="51" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="51" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="52" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="52" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1714" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1714" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1713" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1713" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="37" fillId="0" borderId="10" xfId="792" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="10" xfId="792" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="45" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="46" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="10" xfId="1485" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="10" xfId="1485" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="37" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="46" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="52" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="52" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="47" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1710" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1710" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="11" xfId="798" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="40" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="11" xfId="798" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1710" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="40" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="46" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="47" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="47" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="46" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="46" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="46" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="55" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="55" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="38" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1711" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="172" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="170" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="10" xfId="1710" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="1710" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="1596" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="46" borderId="10" xfId="1485" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="38" fillId="46" borderId="10" xfId="1485" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="42" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="45" fillId="46" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="42" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="42" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="172" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="1938" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="10" xfId="1936" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="10" xfId="697" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="697" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="66" fillId="0" borderId="10" xfId="697" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="66" fillId="0" borderId="10" xfId="697" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1940">
+  <cellStyles count="1941">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% — акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% — акцент1 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 12" xfId="5"/>
     <cellStyle name="20% — акцент1 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 13" xfId="7"/>
     <cellStyle name="20% — акцент1 13" xfId="8"/>
     <cellStyle name="20% - Акцент1 14" xfId="9"/>
     <cellStyle name="20% — акцент1 14" xfId="10"/>
     <cellStyle name="20% - Акцент1 15" xfId="11"/>
     <cellStyle name="20% — акцент1 15" xfId="12"/>
     <cellStyle name="20% — акцент1 16" xfId="13"/>
     <cellStyle name="20% — акцент1 17" xfId="14"/>
     <cellStyle name="20% - Акцент1 2" xfId="15"/>
     <cellStyle name="20% — акцент1 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 3" xfId="18"/>
     <cellStyle name="20% — акцент1 3" xfId="19"/>
     <cellStyle name="20% - Акцент1 4" xfId="20"/>
     <cellStyle name="20% — акцент1 4" xfId="21"/>
     <cellStyle name="20% - Акцент1 5" xfId="22"/>
     <cellStyle name="20% — акцент1 5" xfId="23"/>
     <cellStyle name="20% - Акцент1 6" xfId="24"/>
     <cellStyle name="20% — акцент1 6" xfId="25"/>
@@ -6658,50 +6689,51 @@
     <cellStyle name="Обычный 2 20 3" xfId="1411"/>
     <cellStyle name="Обычный 2 20 4" xfId="1412"/>
     <cellStyle name="Обычный 2 20 5" xfId="1824"/>
     <cellStyle name="Обычный 2 21" xfId="1413"/>
     <cellStyle name="Обычный 2 21 2" xfId="1414"/>
     <cellStyle name="Обычный 2 21 3" xfId="1415"/>
     <cellStyle name="Обычный 2 21 4" xfId="1825"/>
     <cellStyle name="Обычный 2 22" xfId="1416"/>
     <cellStyle name="Обычный 2 22 2" xfId="1826"/>
     <cellStyle name="Обычный 2 23" xfId="1417"/>
     <cellStyle name="Обычный 2 23 2" xfId="1827"/>
     <cellStyle name="Обычный 2 24" xfId="1418"/>
     <cellStyle name="Обычный 2 25" xfId="1419"/>
     <cellStyle name="Обычный 2 25 2" xfId="1828"/>
     <cellStyle name="Обычный 2 26" xfId="1420"/>
     <cellStyle name="Обычный 2 26 2" xfId="1829"/>
     <cellStyle name="Обычный 2 27" xfId="1421"/>
     <cellStyle name="Обычный 2 27 2" xfId="1830"/>
     <cellStyle name="Обычный 2 28" xfId="1422"/>
     <cellStyle name="Обычный 2 28 2" xfId="1831"/>
     <cellStyle name="Обычный 2 29" xfId="1423"/>
     <cellStyle name="Обычный 2 29 2" xfId="1832"/>
     <cellStyle name="Обычный 2 3" xfId="1424"/>
     <cellStyle name="Обычный 2 3 2" xfId="1425"/>
     <cellStyle name="Обычный 2 3 2 2" xfId="1426"/>
+    <cellStyle name="Обычный 2 3 3" xfId="1940"/>
     <cellStyle name="Обычный 2 30" xfId="1427"/>
     <cellStyle name="Обычный 2 30 2" xfId="1833"/>
     <cellStyle name="Обычный 2 31" xfId="1428"/>
     <cellStyle name="Обычный 2 31 2" xfId="1834"/>
     <cellStyle name="Обычный 2 32" xfId="1429"/>
     <cellStyle name="Обычный 2 32 2" xfId="1835"/>
     <cellStyle name="Обычный 2 33" xfId="1430"/>
     <cellStyle name="Обычный 2 33 2" xfId="1836"/>
     <cellStyle name="Обычный 2 34" xfId="1431"/>
     <cellStyle name="Обычный 2 35" xfId="1432"/>
     <cellStyle name="Обычный 2 36" xfId="1433"/>
     <cellStyle name="Обычный 2 37" xfId="1434"/>
     <cellStyle name="Обычный 2 38" xfId="1435"/>
     <cellStyle name="Обычный 2 39" xfId="1436"/>
     <cellStyle name="Обычный 2 4" xfId="1437"/>
     <cellStyle name="Обычный 2 4 2" xfId="1438"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="1439"/>
     <cellStyle name="Обычный 2 4 2 3" xfId="1440"/>
     <cellStyle name="Обычный 2 4 3" xfId="1837"/>
     <cellStyle name="Обычный 2 40" xfId="1441"/>
     <cellStyle name="Обычный 2 41" xfId="1442"/>
     <cellStyle name="Обычный 2 42" xfId="1443"/>
     <cellStyle name="Обычный 2 43" xfId="1444"/>
     <cellStyle name="Обычный 2 44" xfId="1445"/>
     <cellStyle name="Обычный 2 45" xfId="1446"/>
@@ -7448,110 +7480,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IR227"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="27" customWidth="1"/>
     <col min="3" max="6" width="8.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="27" customWidth="1"/>
     <col min="8" max="15" width="8.5703125" style="27" customWidth="1"/>
     <col min="16" max="16" width="10" style="27" customWidth="1"/>
     <col min="17" max="20" width="8.5703125" style="27" customWidth="1"/>
     <col min="21" max="23" width="8.5703125" style="3" customWidth="1"/>
     <col min="24" max="25" width="8.5703125" style="22" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="3" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" style="3" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" style="3" customWidth="1"/>
     <col min="29" max="30" width="9.85546875" style="2" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="10.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="2" customWidth="1"/>
     <col min="34" max="35" width="11.7109375" style="2" customWidth="1"/>
-    <col min="36" max="36" width="9.28515625" style="367" customWidth="1"/>
+    <col min="36" max="36" width="9.28515625" style="365" customWidth="1"/>
     <col min="37" max="37" width="11.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="12.5703125" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="33" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="379" t="s">
+      <c r="A1" s="390" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="379"/>
-[...23 lines deleted...]
-      <c r="AJ1" s="360"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
+      <c r="G1" s="390"/>
+      <c r="H1" s="390"/>
+      <c r="I1" s="390"/>
+      <c r="J1" s="390"/>
+      <c r="K1" s="390"/>
+      <c r="L1" s="390"/>
+      <c r="M1" s="390"/>
+      <c r="N1" s="390"/>
+      <c r="O1" s="390"/>
+      <c r="P1" s="390"/>
+      <c r="Q1" s="390"/>
+      <c r="R1" s="390"/>
+      <c r="S1" s="390"/>
+      <c r="T1" s="390"/>
+      <c r="U1" s="390"/>
+      <c r="V1" s="390"/>
+      <c r="W1" s="390"/>
+      <c r="X1" s="390"/>
+      <c r="Y1" s="390"/>
+      <c r="AJ1" s="358"/>
     </row>
     <row r="2" spans="1:41" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="35"/>
       <c r="B2" s="18">
         <v>1991</v>
       </c>
       <c r="C2" s="18">
         <v>1992</v>
       </c>
       <c r="D2" s="18">
         <v>1993</v>
       </c>
       <c r="E2" s="18">
         <v>1994</v>
       </c>
       <c r="F2" s="18">
         <v>1995</v>
       </c>
       <c r="G2" s="18">
         <v>1996</v>
       </c>
       <c r="H2" s="18">
         <v>1997</v>
       </c>
       <c r="I2" s="18">
@@ -7613,51 +7642,51 @@
       </c>
       <c r="AB2" s="17">
         <v>2017</v>
       </c>
       <c r="AC2" s="18">
         <v>2018</v>
       </c>
       <c r="AD2" s="17">
         <v>2019</v>
       </c>
       <c r="AE2" s="17" t="s">
         <v>110</v>
       </c>
       <c r="AF2" s="17">
         <v>2021</v>
       </c>
       <c r="AG2" s="45">
         <v>2022</v>
       </c>
       <c r="AH2" s="17">
         <v>2023</v>
       </c>
       <c r="AI2" s="17">
         <v>2024</v>
       </c>
-      <c r="AJ2" s="373" t="s">
+      <c r="AJ2" s="371" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:41" s="3" customFormat="1">
       <c r="A3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
@@ -7695,51 +7724,51 @@
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="R4" s="34"/>
       <c r="S4" s="34"/>
       <c r="T4" s="34"/>
       <c r="U4" s="36"/>
       <c r="V4" s="36"/>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
       <c r="Z4" s="36"/>
       <c r="AA4" s="21"/>
       <c r="AB4" s="21"/>
       <c r="AC4" s="37"/>
       <c r="AD4" s="37"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="37"/>
-      <c r="AJ4" s="361"/>
+      <c r="AJ4" s="359"/>
     </row>
     <row r="5" spans="1:41" s="12" customFormat="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="88">
         <v>917.88800000000003</v>
       </c>
       <c r="C5" s="88">
         <v>917.34900000000005</v>
       </c>
       <c r="D5" s="88">
         <v>916.70299999999997</v>
       </c>
       <c r="E5" s="88">
         <v>880.58</v>
       </c>
       <c r="F5" s="88">
         <v>843.21299999999997</v>
       </c>
       <c r="G5" s="88">
         <v>804.29100000000005</v>
       </c>
       <c r="H5" s="88">
         <v>756.72199999999998</v>
@@ -7954,52 +7983,52 @@
       <c r="J7" s="130"/>
       <c r="K7" s="130"/>
       <c r="L7" s="130"/>
       <c r="M7" s="130"/>
       <c r="N7" s="130"/>
       <c r="O7" s="130"/>
       <c r="P7" s="130"/>
       <c r="Q7" s="130"/>
       <c r="R7" s="130"/>
       <c r="S7" s="130"/>
       <c r="T7" s="130"/>
       <c r="U7" s="131"/>
       <c r="V7" s="131"/>
       <c r="W7" s="131"/>
       <c r="X7" s="131"/>
       <c r="Y7" s="131"/>
       <c r="Z7" s="65"/>
       <c r="AA7" s="131"/>
       <c r="AB7" s="131"/>
       <c r="AC7" s="66"/>
       <c r="AD7" s="66"/>
       <c r="AE7" s="66"/>
       <c r="AF7" s="66"/>
       <c r="AG7" s="67"/>
       <c r="AH7" s="65"/>
-      <c r="AI7" s="334"/>
-      <c r="AJ7" s="370"/>
+      <c r="AI7" s="332"/>
+      <c r="AJ7" s="368"/>
     </row>
     <row r="8" spans="1:41" s="12" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B8" s="132">
         <v>17064</v>
       </c>
       <c r="C8" s="132">
         <v>15740</v>
       </c>
       <c r="D8" s="132">
         <v>14498</v>
       </c>
       <c r="E8" s="132">
         <v>13916</v>
       </c>
       <c r="F8" s="132">
         <v>11738</v>
       </c>
       <c r="G8" s="132">
         <v>10228</v>
       </c>
       <c r="H8" s="132">
         <v>9263</v>
@@ -8066,51 +8095,51 @@
       </c>
       <c r="AC8" s="132">
         <v>7194</v>
       </c>
       <c r="AD8" s="132">
         <v>6903</v>
       </c>
       <c r="AE8" s="132">
         <v>6879</v>
       </c>
       <c r="AF8" s="132">
         <v>6489</v>
       </c>
       <c r="AG8" s="132">
         <v>5879</v>
       </c>
       <c r="AH8" s="4">
         <v>5554</v>
       </c>
       <c r="AI8" s="4">
         <v>5082</v>
       </c>
       <c r="AJ8" s="1">
         <v>4653</v>
       </c>
-      <c r="AO8" s="338"/>
+      <c r="AO8" s="336"/>
     </row>
     <row r="9" spans="1:41" s="42" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="88">
         <v>18.600000000000001</v>
       </c>
       <c r="C9" s="88">
         <v>17.153097937759537</v>
       </c>
       <c r="D9" s="88">
         <v>15.8098025573975</v>
       </c>
       <c r="E9" s="88">
         <v>15.485596870387134</v>
       </c>
       <c r="F9" s="88">
         <v>13.618804578043884</v>
       </c>
       <c r="G9" s="88">
         <v>12.416358321436547</v>
       </c>
       <c r="H9" s="88">
         <v>11.867934475882008</v>
@@ -8174,60 +8203,60 @@
       </c>
       <c r="AB9" s="134">
         <v>13.17</v>
       </c>
       <c r="AC9" s="135">
         <v>12.93</v>
       </c>
       <c r="AD9" s="136">
         <v>12.46</v>
       </c>
       <c r="AE9" s="124">
         <v>12.59</v>
       </c>
       <c r="AF9" s="135">
         <v>12.01</v>
       </c>
       <c r="AG9" s="135">
         <v>10.96</v>
       </c>
       <c r="AH9" s="137">
         <v>10.44</v>
       </c>
       <c r="AI9" s="137">
         <v>9.66</v>
       </c>
-      <c r="AJ9" s="372">
+      <c r="AJ9" s="370">
         <v>8.98</v>
       </c>
     </row>
     <row r="10" spans="1:41" s="42" customFormat="1" ht="12.75">
       <c r="A10" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="AI10" s="334"/>
-      <c r="AJ10" s="364"/>
+      <c r="AI10" s="332"/>
+      <c r="AJ10" s="362"/>
     </row>
     <row r="11" spans="1:41" s="42" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="132">
         <v>8380</v>
       </c>
       <c r="C11" s="132">
         <v>8463</v>
       </c>
       <c r="D11" s="132">
         <v>9647</v>
       </c>
       <c r="E11" s="132">
         <v>9654</v>
       </c>
       <c r="F11" s="132">
         <v>10285</v>
       </c>
       <c r="G11" s="132">
         <v>10171</v>
       </c>
       <c r="H11" s="132">
         <v>9859</v>
@@ -8552,52 +8581,52 @@
       <c r="J14" s="138"/>
       <c r="K14" s="138"/>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
       <c r="S14" s="138"/>
       <c r="T14" s="138"/>
       <c r="U14" s="139"/>
       <c r="V14" s="140"/>
       <c r="W14" s="65"/>
       <c r="X14" s="65"/>
       <c r="Y14" s="65"/>
       <c r="Z14" s="65"/>
       <c r="AA14" s="139"/>
       <c r="AB14" s="139"/>
       <c r="AC14" s="141"/>
       <c r="AD14" s="141"/>
       <c r="AE14" s="66"/>
       <c r="AF14" s="66"/>
       <c r="AG14" s="67"/>
       <c r="AH14" s="65"/>
-      <c r="AI14" s="334"/>
-      <c r="AJ14" s="364"/>
+      <c r="AI14" s="332"/>
+      <c r="AJ14" s="362"/>
     </row>
     <row r="15" spans="1:41" s="42" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="97">
         <v>8684</v>
       </c>
       <c r="C15" s="97">
         <v>7277</v>
       </c>
       <c r="D15" s="97">
         <v>4851</v>
       </c>
       <c r="E15" s="97">
         <v>4262</v>
       </c>
       <c r="F15" s="97">
         <v>1453</v>
       </c>
       <c r="G15" s="97">
         <v>57</v>
       </c>
       <c r="H15" s="97">
         <v>-596</v>
@@ -8986,55 +9015,55 @@
       </c>
       <c r="AC18" s="132">
         <v>3605</v>
       </c>
       <c r="AD18" s="132">
         <v>3446</v>
       </c>
       <c r="AE18" s="132">
         <v>2932</v>
       </c>
       <c r="AF18" s="132">
         <v>3515</v>
       </c>
       <c r="AG18" s="132">
         <v>3514</v>
       </c>
       <c r="AH18" s="4">
         <v>3121</v>
       </c>
       <c r="AI18" s="4">
         <v>3021</v>
       </c>
       <c r="AJ18" s="4">
         <v>2921</v>
       </c>
-      <c r="AK18" s="297"/>
-[...3 lines deleted...]
-      <c r="AO18" s="297"/>
+      <c r="AK18" s="295"/>
+      <c r="AL18" s="295"/>
+      <c r="AM18" s="295"/>
+      <c r="AN18" s="295"/>
+      <c r="AO18" s="295"/>
     </row>
     <row r="19" spans="1:41" s="42" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="88">
         <v>2.2999999999999998</v>
       </c>
       <c r="C19" s="88">
         <v>2.495590487768065</v>
       </c>
       <c r="D19" s="88">
         <v>2.3499878956539946</v>
       </c>
       <c r="E19" s="88">
         <v>2.3958386074980957</v>
       </c>
       <c r="F19" s="88">
         <v>2.1383077898564387</v>
       </c>
       <c r="G19" s="88">
         <v>2.2713146675212932</v>
       </c>
       <c r="H19" s="88">
         <v>2.1550108807549968</v>
@@ -9242,51 +9271,51 @@
       <c r="K21" s="66"/>
       <c r="L21" s="66"/>
       <c r="M21" s="66"/>
       <c r="N21" s="66"/>
       <c r="O21" s="66"/>
       <c r="P21" s="66"/>
       <c r="Q21" s="66"/>
       <c r="R21" s="66"/>
       <c r="S21" s="66"/>
       <c r="T21" s="66"/>
       <c r="U21" s="139"/>
       <c r="V21" s="66"/>
       <c r="W21" s="66"/>
       <c r="X21" s="66"/>
       <c r="Y21" s="66"/>
       <c r="Z21" s="66"/>
       <c r="AA21" s="139"/>
       <c r="AB21" s="139"/>
       <c r="AC21" s="139"/>
       <c r="AD21" s="139"/>
       <c r="AE21" s="66"/>
       <c r="AF21" s="66"/>
       <c r="AG21" s="67"/>
       <c r="AH21" s="65"/>
       <c r="AI21" s="16"/>
-      <c r="AJ21" s="364"/>
+      <c r="AJ21" s="362"/>
     </row>
     <row r="22" spans="1:41" s="42" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="150">
         <v>38790</v>
       </c>
       <c r="C22" s="150">
         <v>33674</v>
       </c>
       <c r="D22" s="150">
         <v>27872</v>
       </c>
       <c r="E22" s="150">
         <v>21554</v>
       </c>
       <c r="F22" s="150">
         <v>19654</v>
       </c>
       <c r="G22" s="150">
         <v>14834</v>
       </c>
       <c r="H22" s="97">
         <v>10059</v>
@@ -9794,51 +9823,51 @@
       <c r="AC26" s="159">
         <v>3615</v>
       </c>
       <c r="AD26" s="20">
         <v>3439</v>
       </c>
       <c r="AE26" s="143">
         <v>4818</v>
       </c>
       <c r="AF26" s="92">
         <v>5119</v>
       </c>
       <c r="AG26" s="143">
         <v>3598</v>
       </c>
       <c r="AH26" s="92">
         <v>3396</v>
       </c>
       <c r="AI26" s="92">
         <v>3349</v>
       </c>
       <c r="AJ26" s="92">
         <v>3085</v>
       </c>
     </row>
-    <row r="27" spans="1:41" s="314" customFormat="1" ht="13.5" customHeight="1">
+    <row r="27" spans="1:41" s="312" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="104" t="s">
         <v>191</v>
       </c>
       <c r="B27" s="160">
         <v>482</v>
       </c>
       <c r="C27" s="160">
         <v>465</v>
       </c>
       <c r="D27" s="160">
         <v>448</v>
       </c>
       <c r="E27" s="160">
         <v>646</v>
       </c>
       <c r="F27" s="160">
         <v>499</v>
       </c>
       <c r="G27" s="160">
         <v>58</v>
       </c>
       <c r="H27" s="160">
         <v>58</v>
       </c>
       <c r="I27" s="160">
@@ -9897,58 +9926,58 @@
       </c>
       <c r="AA27" s="160">
         <v>546</v>
       </c>
       <c r="AB27" s="165">
         <v>520</v>
       </c>
       <c r="AC27" s="146">
         <v>498</v>
       </c>
       <c r="AD27" s="143">
         <v>490</v>
       </c>
       <c r="AE27" s="146">
         <v>483</v>
       </c>
       <c r="AF27" s="147">
         <v>473</v>
       </c>
       <c r="AG27" s="147">
         <v>465</v>
       </c>
       <c r="AH27" s="147">
         <v>461</v>
       </c>
-      <c r="AI27" s="374">
+      <c r="AI27" s="372">
         <v>448</v>
       </c>
-      <c r="AJ27" s="374">
+      <c r="AJ27" s="372">
         <v>444</v>
       </c>
     </row>
-    <row r="28" spans="1:41" s="314" customFormat="1" ht="12.75">
+    <row r="28" spans="1:41" s="312" customFormat="1" ht="12.75">
       <c r="A28" s="104" t="s">
         <v>228</v>
       </c>
       <c r="B28" s="89">
         <v>41.5</v>
       </c>
       <c r="C28" s="89">
         <v>35.1</v>
       </c>
       <c r="D28" s="89">
         <v>29.7</v>
       </c>
       <c r="E28" s="89">
         <v>40.299999999999997</v>
       </c>
       <c r="F28" s="89">
         <v>27.3</v>
       </c>
       <c r="G28" s="89">
         <v>4.5</v>
       </c>
       <c r="H28" s="89">
         <v>4.5</v>
       </c>
       <c r="I28" s="89">
@@ -10004,57 +10033,57 @@
       </c>
       <c r="Z28" s="89">
         <v>22.1</v>
       </c>
       <c r="AA28" s="89">
         <v>22.8</v>
       </c>
       <c r="AB28" s="162">
         <v>21.9</v>
       </c>
       <c r="AC28" s="78">
         <v>20.100000000000001</v>
       </c>
       <c r="AD28" s="78">
         <v>19.5</v>
       </c>
       <c r="AE28" s="77">
         <v>18.399999999999999</v>
       </c>
       <c r="AF28" s="77">
         <v>18.100000000000001</v>
       </c>
       <c r="AG28" s="78">
         <v>18</v>
       </c>
-      <c r="AH28" s="356">
+      <c r="AH28" s="354">
         <v>16.399999999999999</v>
       </c>
-      <c r="AI28" s="261">
+      <c r="AI28" s="260">
         <v>15.484</v>
       </c>
-      <c r="AJ28" s="261">
+      <c r="AJ28" s="260">
         <v>14.8</v>
       </c>
     </row>
     <row r="29" spans="1:41" s="3" customFormat="1" ht="12.75">
       <c r="A29" s="34" t="s">
         <v>192</v>
       </c>
       <c r="B29" s="163">
         <v>462</v>
       </c>
       <c r="C29" s="163">
         <v>462</v>
       </c>
       <c r="D29" s="163">
         <v>465</v>
       </c>
       <c r="E29" s="163">
         <v>1030</v>
       </c>
       <c r="F29" s="163">
         <v>1028</v>
       </c>
       <c r="G29" s="163">
         <v>1012</v>
       </c>
@@ -10672,51 +10701,51 @@
       </c>
       <c r="AB34" s="85">
         <v>6.0270000000000001</v>
       </c>
       <c r="AC34" s="85">
         <v>7.5</v>
       </c>
       <c r="AD34" s="80">
         <v>7.8</v>
       </c>
       <c r="AE34" s="81">
         <v>8</v>
       </c>
       <c r="AF34" s="78">
         <v>7.3</v>
       </c>
       <c r="AG34" s="78">
         <v>6.5</v>
       </c>
       <c r="AH34" s="76">
         <v>6.2</v>
       </c>
       <c r="AI34" s="76">
         <v>6.173</v>
       </c>
-      <c r="AJ34" s="356">
+      <c r="AJ34" s="354">
         <v>6.8</v>
       </c>
     </row>
     <row r="35" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A35" s="34" t="s">
         <v>195</v>
       </c>
       <c r="B35" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="97">
         <v>13744</v>
       </c>
       <c r="D35" s="97">
         <v>14838</v>
       </c>
       <c r="E35" s="97">
         <v>15232</v>
       </c>
       <c r="F35" s="97">
         <v>14717</v>
       </c>
       <c r="G35" s="97">
         <v>13172</v>
       </c>
@@ -10864,159 +10893,159 @@
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="9"/>
       <c r="W37" s="9"/>
       <c r="X37" s="9"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="10"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="21"/>
       <c r="AI37" s="8"/>
-      <c r="AJ37" s="357"/>
+      <c r="AJ37" s="355"/>
     </row>
-    <row r="38" spans="1:36" s="314" customFormat="1">
-      <c r="A38" s="346" t="s">
+    <row r="38" spans="1:36" s="312" customFormat="1">
+      <c r="A38" s="344" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="92" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="H38" s="347">
+      <c r="H38" s="345">
         <v>3335</v>
       </c>
-      <c r="I38" s="347">
+      <c r="I38" s="345">
         <v>3682</v>
       </c>
-      <c r="J38" s="347">
+      <c r="J38" s="345">
         <v>3305</v>
       </c>
-      <c r="K38" s="347">
+      <c r="K38" s="345">
         <v>3861</v>
       </c>
-      <c r="L38" s="347">
+      <c r="L38" s="345">
         <v>4616</v>
       </c>
-      <c r="M38" s="347">
+      <c r="M38" s="345">
         <v>4732</v>
       </c>
-      <c r="N38" s="347">
+      <c r="N38" s="345">
         <v>4955</v>
       </c>
-      <c r="O38" s="347">
+      <c r="O38" s="345">
         <v>5224</v>
       </c>
-      <c r="P38" s="347">
+      <c r="P38" s="345">
         <v>5759</v>
       </c>
-      <c r="Q38" s="347">
+      <c r="Q38" s="345">
         <v>7943</v>
       </c>
-      <c r="R38" s="347">
+      <c r="R38" s="345">
         <v>8838</v>
       </c>
-      <c r="S38" s="347">
+      <c r="S38" s="345">
         <v>11317</v>
       </c>
-      <c r="T38" s="347">
+      <c r="T38" s="345">
         <v>11886</v>
       </c>
-      <c r="U38" s="347">
+      <c r="U38" s="345">
         <v>12650</v>
       </c>
-      <c r="V38" s="347">
+      <c r="V38" s="345">
         <v>14360</v>
       </c>
-      <c r="W38" s="347">
+      <c r="W38" s="345">
         <v>14865</v>
       </c>
-      <c r="X38" s="347">
+      <c r="X38" s="345">
         <v>16272</v>
       </c>
-      <c r="Y38" s="347">
+      <c r="Y38" s="345">
         <v>17620</v>
       </c>
-      <c r="Z38" s="347">
+      <c r="Z38" s="345">
         <v>18200</v>
       </c>
-      <c r="AA38" s="347">
+      <c r="AA38" s="345">
         <v>20301</v>
       </c>
-      <c r="AB38" s="347">
+      <c r="AB38" s="345">
         <v>21726</v>
       </c>
-      <c r="AC38" s="347">
+      <c r="AC38" s="345">
         <v>25069</v>
       </c>
-      <c r="AD38" s="347">
+      <c r="AD38" s="345">
         <v>27388</v>
       </c>
-      <c r="AE38" s="347">
+      <c r="AE38" s="345">
         <v>31201</v>
       </c>
-      <c r="AF38" s="347">
+      <c r="AF38" s="345">
         <v>35660</v>
       </c>
-      <c r="AG38" s="347">
+      <c r="AG38" s="345">
         <v>42821</v>
       </c>
-      <c r="AH38" s="347">
+      <c r="AH38" s="345">
         <v>47845</v>
       </c>
-      <c r="AI38" s="348">
+      <c r="AI38" s="346">
         <v>50010</v>
       </c>
-      <c r="AJ38" s="353">
+      <c r="AJ38" s="351">
         <v>56578</v>
       </c>
     </row>
     <row r="39" spans="1:36" s="25" customFormat="1">
       <c r="A39" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="55"/>
       <c r="C39" s="55"/>
       <c r="D39" s="55"/>
       <c r="E39" s="55"/>
       <c r="F39" s="55"/>
       <c r="G39" s="55"/>
       <c r="H39" s="56"/>
       <c r="I39" s="56"/>
       <c r="J39" s="56"/>
       <c r="K39" s="56"/>
       <c r="L39" s="56"/>
       <c r="M39" s="56"/>
       <c r="N39" s="56"/>
       <c r="O39" s="56"/>
       <c r="P39" s="56"/>
       <c r="Q39" s="56"/>
       <c r="R39" s="56"/>
       <c r="S39" s="56"/>
@@ -11047,204 +11076,204 @@
       <c r="D40" s="121"/>
       <c r="E40" s="121"/>
       <c r="F40" s="121"/>
       <c r="G40" s="121"/>
       <c r="H40" s="121"/>
       <c r="I40" s="121"/>
       <c r="J40" s="121"/>
       <c r="K40" s="77"/>
       <c r="L40" s="77"/>
       <c r="M40" s="77"/>
       <c r="N40" s="77"/>
       <c r="O40" s="77"/>
       <c r="P40" s="77"/>
       <c r="Q40" s="77"/>
       <c r="R40" s="77"/>
       <c r="S40" s="77"/>
       <c r="T40" s="77"/>
       <c r="U40" s="77"/>
       <c r="V40" s="77"/>
       <c r="W40" s="77"/>
       <c r="X40" s="77"/>
       <c r="Y40" s="77"/>
       <c r="Z40" s="77"/>
       <c r="AA40" s="77"/>
       <c r="AB40" s="77"/>
-      <c r="AC40" s="193"/>
-[...4 lines deleted...]
-      <c r="AH40" s="196"/>
+      <c r="AC40" s="192"/>
+      <c r="AD40" s="193"/>
+      <c r="AE40" s="194"/>
+      <c r="AF40" s="193"/>
+      <c r="AG40" s="193"/>
+      <c r="AH40" s="195"/>
       <c r="AI40" s="8"/>
-      <c r="AJ40" s="357"/>
+      <c r="AJ40" s="355"/>
     </row>
     <row r="41" spans="1:36" s="3" customFormat="1">
       <c r="A41" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="93">
         <v>438</v>
       </c>
       <c r="C41" s="93">
         <v>427</v>
       </c>
       <c r="D41" s="93">
         <v>426.4</v>
       </c>
-      <c r="E41" s="197">
+      <c r="E41" s="196">
         <v>418.6</v>
       </c>
-      <c r="F41" s="198">
+      <c r="F41" s="197">
         <v>383.8</v>
       </c>
-      <c r="G41" s="198">
+      <c r="G41" s="197">
         <v>364.2</v>
       </c>
-      <c r="H41" s="198">
+      <c r="H41" s="197">
         <v>357</v>
       </c>
-      <c r="I41" s="198">
+      <c r="I41" s="197">
         <v>352.8</v>
       </c>
-      <c r="J41" s="198">
+      <c r="J41" s="197">
         <v>353.9</v>
       </c>
-      <c r="K41" s="198">
+      <c r="K41" s="197">
         <v>354.1</v>
       </c>
-      <c r="L41" s="199">
+      <c r="L41" s="198">
         <v>439.9</v>
       </c>
-      <c r="M41" s="199">
+      <c r="M41" s="198">
         <v>407.9</v>
       </c>
-      <c r="N41" s="200">
+      <c r="N41" s="199">
         <v>404.9</v>
       </c>
-      <c r="O41" s="200">
+      <c r="O41" s="199">
         <v>399.8</v>
       </c>
-      <c r="P41" s="200">
+      <c r="P41" s="199">
         <v>395.6</v>
       </c>
-      <c r="Q41" s="200">
+      <c r="Q41" s="199">
         <v>394.7</v>
       </c>
-      <c r="R41" s="200">
+      <c r="R41" s="199">
         <v>393.9</v>
       </c>
-      <c r="S41" s="200">
+      <c r="S41" s="199">
         <v>389.8</v>
       </c>
-      <c r="T41" s="200">
+      <c r="T41" s="199">
         <v>382.4</v>
       </c>
-      <c r="U41" s="200">
+      <c r="U41" s="199">
         <v>380.1</v>
       </c>
-      <c r="V41" s="200">
+      <c r="V41" s="199">
         <v>366.2</v>
       </c>
-      <c r="W41" s="200">
+      <c r="W41" s="199">
         <v>349.55799999999999</v>
       </c>
-      <c r="X41" s="200">
+      <c r="X41" s="199">
         <v>346.87599999999998</v>
       </c>
-      <c r="Y41" s="200">
+      <c r="Y41" s="199">
         <v>330.25099999999998</v>
       </c>
-      <c r="Z41" s="200">
+      <c r="Z41" s="199">
         <v>329.6</v>
       </c>
-      <c r="AA41" s="200">
+      <c r="AA41" s="199">
         <v>318.89999999999998</v>
       </c>
-      <c r="AB41" s="201">
+      <c r="AB41" s="200">
         <v>310.31200000000001</v>
       </c>
-      <c r="AC41" s="201">
+      <c r="AC41" s="200">
         <v>311.3</v>
       </c>
-      <c r="AD41" s="201">
+      <c r="AD41" s="200">
         <v>308.3</v>
       </c>
       <c r="AE41" s="123">
         <v>304.39999999999998</v>
       </c>
       <c r="AF41" s="78">
         <v>301.89999999999998</v>
       </c>
       <c r="AG41" s="78">
         <v>293.3</v>
       </c>
       <c r="AH41" s="122">
         <v>288.39999999999998</v>
       </c>
       <c r="AI41" s="87">
         <v>280.56299999999999</v>
       </c>
-      <c r="AJ41" s="363" t="s">
-        <v>29</v>
+      <c r="AJ41" s="361">
+        <v>266.7</v>
       </c>
     </row>
     <row r="42" spans="1:36" s="3" customFormat="1">
       <c r="A42" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="93">
         <v>97.5</v>
       </c>
       <c r="D42" s="93">
         <v>99.9</v>
       </c>
       <c r="E42" s="93">
         <v>98.2</v>
       </c>
-      <c r="F42" s="198">
+      <c r="F42" s="197">
         <v>91.686574295269935</v>
       </c>
-      <c r="G42" s="202">
+      <c r="G42" s="201">
         <v>120.94841063053674</v>
       </c>
-      <c r="H42" s="202">
+      <c r="H42" s="201">
         <v>76.90650581645842</v>
       </c>
-      <c r="I42" s="202">
+      <c r="I42" s="201">
         <v>98.82352941176471</v>
       </c>
-      <c r="J42" s="202">
+      <c r="J42" s="201">
         <v>100.31179138321995</v>
       </c>
-      <c r="K42" s="202">
+      <c r="K42" s="201">
         <v>100.0565131393049</v>
       </c>
-      <c r="L42" s="203">
+      <c r="L42" s="202">
         <v>124.2</v>
       </c>
       <c r="M42" s="87">
         <v>92.7</v>
       </c>
       <c r="N42" s="87">
         <v>99.3</v>
       </c>
       <c r="O42" s="87">
         <v>98.7</v>
       </c>
       <c r="P42" s="87">
         <v>99</v>
       </c>
       <c r="Q42" s="87">
         <v>99.8</v>
       </c>
       <c r="R42" s="87">
         <v>99.8</v>
       </c>
       <c r="S42" s="87">
         <v>99</v>
       </c>
       <c r="T42" s="87">
         <v>98.1</v>
@@ -11254,259 +11283,257 @@
       </c>
       <c r="V42" s="87">
         <v>96.3</v>
       </c>
       <c r="W42" s="87">
         <v>95.5</v>
       </c>
       <c r="X42" s="87">
         <v>99.2</v>
       </c>
       <c r="Y42" s="87">
         <v>95.2</v>
       </c>
       <c r="Z42" s="87">
         <v>99.8</v>
       </c>
       <c r="AA42" s="87">
         <v>96.8</v>
       </c>
       <c r="AB42" s="87">
         <v>97.3</v>
       </c>
       <c r="AC42" s="87">
         <v>100.3</v>
       </c>
-      <c r="AD42" s="204">
+      <c r="AD42" s="203">
         <v>99</v>
       </c>
       <c r="AE42" s="123">
         <v>98.7</v>
       </c>
       <c r="AF42" s="78">
         <v>99.2</v>
       </c>
       <c r="AG42" s="78">
         <v>97.1</v>
       </c>
       <c r="AH42" s="122">
         <v>98.3</v>
       </c>
       <c r="AI42" s="87">
         <v>97.3</v>
       </c>
-      <c r="AJ42" s="363" t="s">
-        <v>29</v>
+      <c r="AJ42" s="361">
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:36" s="3" customFormat="1">
       <c r="A43" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="93"/>
       <c r="C43" s="93"/>
       <c r="D43" s="93"/>
       <c r="E43" s="93"/>
-      <c r="F43" s="205"/>
-[...23 lines deleted...]
-      <c r="AD43" s="201"/>
+      <c r="F43" s="204"/>
+      <c r="G43" s="204"/>
+      <c r="H43" s="204"/>
+      <c r="I43" s="204"/>
+      <c r="J43" s="204"/>
+      <c r="K43" s="204"/>
+      <c r="L43" s="205"/>
+      <c r="M43" s="206"/>
+      <c r="N43" s="206"/>
+      <c r="O43" s="206"/>
+      <c r="P43" s="206"/>
+      <c r="Q43" s="206"/>
+      <c r="R43" s="206"/>
+      <c r="S43" s="206"/>
+      <c r="T43" s="206"/>
+      <c r="U43" s="206"/>
+      <c r="V43" s="206"/>
+      <c r="W43" s="206"/>
+      <c r="X43" s="206"/>
+      <c r="Y43" s="206"/>
+      <c r="Z43" s="206"/>
+      <c r="AA43" s="206"/>
+      <c r="AB43" s="206"/>
+      <c r="AC43" s="199"/>
+      <c r="AD43" s="200"/>
       <c r="AE43" s="123"/>
       <c r="AF43" s="78"/>
       <c r="AG43" s="78"/>
       <c r="AH43" s="122"/>
       <c r="AI43" s="87"/>
-      <c r="AJ43" s="363" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ43" s="361"/>
     </row>
     <row r="44" spans="1:36" s="3" customFormat="1">
       <c r="A44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="93">
         <v>438</v>
       </c>
       <c r="C44" s="93">
         <v>425.8</v>
       </c>
       <c r="D44" s="93">
         <v>422.3</v>
       </c>
-      <c r="E44" s="208">
+      <c r="E44" s="207">
         <v>394.6</v>
       </c>
-      <c r="F44" s="209">
+      <c r="F44" s="208">
         <v>355.2</v>
       </c>
-      <c r="G44" s="209">
+      <c r="G44" s="208">
         <v>324.2</v>
       </c>
-      <c r="H44" s="209">
+      <c r="H44" s="208">
         <v>307</v>
       </c>
-      <c r="I44" s="210">
+      <c r="I44" s="209">
         <v>301.8</v>
       </c>
-      <c r="J44" s="210">
+      <c r="J44" s="209">
         <v>302.39999999999998</v>
       </c>
-      <c r="K44" s="210">
+      <c r="K44" s="209">
         <v>309.10000000000002</v>
       </c>
-      <c r="L44" s="211">
+      <c r="L44" s="210">
         <v>400.8</v>
       </c>
-      <c r="M44" s="212">
+      <c r="M44" s="211">
         <v>375.221</v>
       </c>
-      <c r="N44" s="212">
+      <c r="N44" s="211">
         <v>372.5</v>
       </c>
-      <c r="O44" s="212">
+      <c r="O44" s="211">
         <v>367.2</v>
       </c>
-      <c r="P44" s="212">
+      <c r="P44" s="211">
         <v>364.3</v>
       </c>
-      <c r="Q44" s="212">
+      <c r="Q44" s="211">
         <v>366.1</v>
       </c>
-      <c r="R44" s="212">
+      <c r="R44" s="211">
         <v>366.733</v>
       </c>
-      <c r="S44" s="209">
+      <c r="S44" s="208">
         <v>365.1</v>
       </c>
-      <c r="T44" s="212">
+      <c r="T44" s="211">
         <v>358.4</v>
       </c>
-      <c r="U44" s="212">
+      <c r="U44" s="211">
         <v>358.1</v>
       </c>
-      <c r="V44" s="212">
+      <c r="V44" s="211">
         <v>346.3</v>
       </c>
-      <c r="W44" s="212">
+      <c r="W44" s="211">
         <v>331.24599999999998</v>
       </c>
-      <c r="X44" s="212">
+      <c r="X44" s="211">
         <v>329.31599999999997</v>
       </c>
-      <c r="Y44" s="212">
+      <c r="Y44" s="211">
         <v>313.78100000000001</v>
       </c>
-      <c r="Z44" s="212">
+      <c r="Z44" s="211">
         <v>312.8</v>
       </c>
-      <c r="AA44" s="212">
+      <c r="AA44" s="211">
         <v>303.10000000000002</v>
       </c>
-      <c r="AB44" s="212">
+      <c r="AB44" s="211">
         <v>295.15699999999998</v>
       </c>
-      <c r="AC44" s="200">
+      <c r="AC44" s="199">
         <v>296.2</v>
       </c>
-      <c r="AD44" s="201">
+      <c r="AD44" s="200">
         <v>293.39999999999998</v>
       </c>
       <c r="AE44" s="123">
         <v>289.3</v>
       </c>
       <c r="AF44" s="78">
         <v>287.2</v>
       </c>
       <c r="AG44" s="78">
         <v>279.10000000000002</v>
       </c>
       <c r="AH44" s="122">
         <v>274.5</v>
       </c>
       <c r="AI44" s="87">
         <v>267.702</v>
       </c>
-      <c r="AJ44" s="363" t="s">
-        <v>29</v>
+      <c r="AJ44" s="361">
+        <v>255</v>
       </c>
     </row>
     <row r="45" spans="1:36" s="3" customFormat="1">
       <c r="A45" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="93">
         <v>97.2</v>
       </c>
       <c r="D45" s="93">
         <v>99.2</v>
       </c>
       <c r="E45" s="93">
         <v>93.7</v>
       </c>
-      <c r="F45" s="209">
+      <c r="F45" s="208">
         <v>90.015205271160653</v>
       </c>
-      <c r="G45" s="209">
+      <c r="G45" s="208">
         <v>91.272522522522522</v>
       </c>
-      <c r="H45" s="209">
+      <c r="H45" s="208">
         <v>94.694632942628004</v>
       </c>
-      <c r="I45" s="209">
+      <c r="I45" s="208">
         <v>98.306188925081443</v>
       </c>
-      <c r="J45" s="209">
+      <c r="J45" s="208">
         <v>100.19880715705764</v>
       </c>
-      <c r="K45" s="209">
+      <c r="K45" s="208">
         <v>102.2</v>
       </c>
-      <c r="L45" s="211">
+      <c r="L45" s="210">
         <v>129.69999999999999</v>
       </c>
       <c r="M45" s="87">
         <v>93.6</v>
       </c>
       <c r="N45" s="87">
         <v>99.3</v>
       </c>
       <c r="O45" s="87">
         <v>98.6</v>
       </c>
       <c r="P45" s="87">
         <v>99.2</v>
       </c>
       <c r="Q45" s="87">
         <v>100.5</v>
       </c>
       <c r="R45" s="87">
         <v>100.2</v>
       </c>
       <c r="S45" s="87">
         <v>99.6</v>
       </c>
       <c r="T45" s="87">
         <v>98.1</v>
@@ -11516,259 +11543,257 @@
       </c>
       <c r="V45" s="87">
         <v>96.7</v>
       </c>
       <c r="W45" s="87">
         <v>95.7</v>
       </c>
       <c r="X45" s="87">
         <v>99.4</v>
       </c>
       <c r="Y45" s="87">
         <v>95.3</v>
       </c>
       <c r="Z45" s="87">
         <v>99.7</v>
       </c>
       <c r="AA45" s="87">
         <v>96.9</v>
       </c>
       <c r="AB45" s="87">
         <v>97.4</v>
       </c>
       <c r="AC45" s="87">
         <v>100.4</v>
       </c>
-      <c r="AD45" s="204">
+      <c r="AD45" s="203">
         <v>99</v>
       </c>
       <c r="AE45" s="123">
         <v>98.6</v>
       </c>
       <c r="AF45" s="78">
         <v>99.3</v>
       </c>
       <c r="AG45" s="78">
         <v>97.2</v>
       </c>
       <c r="AH45" s="122">
         <v>98.4</v>
       </c>
       <c r="AI45" s="87">
         <v>97.5</v>
       </c>
-      <c r="AJ45" s="363" t="s">
-        <v>29</v>
+      <c r="AJ45" s="361">
+        <v>95.3</v>
       </c>
     </row>
     <row r="46" spans="1:36" s="3" customFormat="1">
       <c r="A46" s="31" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="93"/>
       <c r="C46" s="93"/>
       <c r="D46" s="93"/>
-      <c r="E46" s="205"/>
-[...24 lines deleted...]
-      <c r="AD46" s="201"/>
+      <c r="E46" s="204"/>
+      <c r="F46" s="204"/>
+      <c r="G46" s="204"/>
+      <c r="H46" s="204"/>
+      <c r="I46" s="204"/>
+      <c r="J46" s="204"/>
+      <c r="K46" s="204"/>
+      <c r="L46" s="205"/>
+      <c r="M46" s="206"/>
+      <c r="N46" s="206"/>
+      <c r="O46" s="206"/>
+      <c r="P46" s="206"/>
+      <c r="Q46" s="206"/>
+      <c r="R46" s="206"/>
+      <c r="S46" s="206"/>
+      <c r="T46" s="206"/>
+      <c r="U46" s="206"/>
+      <c r="V46" s="206"/>
+      <c r="W46" s="206"/>
+      <c r="X46" s="206"/>
+      <c r="Y46" s="206"/>
+      <c r="Z46" s="206"/>
+      <c r="AA46" s="206"/>
+      <c r="AB46" s="206"/>
+      <c r="AC46" s="199"/>
+      <c r="AD46" s="200"/>
       <c r="AE46" s="123"/>
       <c r="AF46" s="78"/>
       <c r="AG46" s="78"/>
       <c r="AH46" s="122"/>
       <c r="AI46" s="87"/>
-      <c r="AJ46" s="363" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ46" s="361"/>
     </row>
     <row r="47" spans="1:36" s="3" customFormat="1">
       <c r="A47" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="93">
         <v>438</v>
       </c>
       <c r="C47" s="93">
         <v>425.8</v>
       </c>
       <c r="D47" s="93">
         <v>399.5</v>
       </c>
-      <c r="E47" s="205">
+      <c r="E47" s="204">
         <v>367.6</v>
       </c>
-      <c r="F47" s="205">
+      <c r="F47" s="204">
         <v>311.89999999999998</v>
       </c>
-      <c r="G47" s="205">
+      <c r="G47" s="204">
         <v>273.2</v>
       </c>
-      <c r="H47" s="205">
+      <c r="H47" s="204">
         <v>234.5</v>
       </c>
-      <c r="I47" s="210">
+      <c r="I47" s="209">
         <v>186.5</v>
       </c>
-      <c r="J47" s="210">
+      <c r="J47" s="209">
         <v>163.6</v>
       </c>
-      <c r="K47" s="210">
+      <c r="K47" s="209">
         <v>162.9</v>
       </c>
-      <c r="L47" s="206">
+      <c r="L47" s="205">
         <v>190.4</v>
       </c>
-      <c r="M47" s="213">
+      <c r="M47" s="212">
         <v>193.42699999999999</v>
       </c>
-      <c r="N47" s="214">
+      <c r="N47" s="213">
         <v>189.9</v>
       </c>
-      <c r="O47" s="214">
+      <c r="O47" s="213">
         <v>198.9</v>
       </c>
-      <c r="P47" s="214">
+      <c r="P47" s="213">
         <v>202.5</v>
       </c>
-      <c r="Q47" s="214">
+      <c r="Q47" s="213">
         <v>205.7</v>
       </c>
-      <c r="R47" s="207">
+      <c r="R47" s="206">
         <v>208.29599999999999</v>
       </c>
-      <c r="S47" s="207">
+      <c r="S47" s="206">
         <v>214.4</v>
       </c>
-      <c r="T47" s="207">
+      <c r="T47" s="206">
         <v>212.3</v>
       </c>
-      <c r="U47" s="207">
+      <c r="U47" s="206">
         <v>214.6</v>
       </c>
-      <c r="V47" s="207">
+      <c r="V47" s="206">
         <v>213.7</v>
       </c>
-      <c r="W47" s="207">
+      <c r="W47" s="206">
         <v>213.71899999999999</v>
       </c>
-      <c r="X47" s="207">
+      <c r="X47" s="206">
         <v>215.297</v>
       </c>
-      <c r="Y47" s="207">
+      <c r="Y47" s="206">
         <v>219.20400000000001</v>
       </c>
-      <c r="Z47" s="207">
+      <c r="Z47" s="206">
         <v>215.11</v>
       </c>
-      <c r="AA47" s="207">
+      <c r="AA47" s="206">
         <v>211.5</v>
       </c>
-      <c r="AB47" s="207">
+      <c r="AB47" s="206">
         <v>212.84700000000001</v>
       </c>
-      <c r="AC47" s="200">
+      <c r="AC47" s="199">
         <v>213.9</v>
       </c>
-      <c r="AD47" s="201">
+      <c r="AD47" s="200">
         <v>214</v>
       </c>
       <c r="AE47" s="123">
         <v>214.1</v>
       </c>
       <c r="AF47" s="78">
         <v>214.1</v>
       </c>
       <c r="AG47" s="78">
         <v>208</v>
       </c>
       <c r="AH47" s="122">
         <v>207.5</v>
       </c>
       <c r="AI47" s="87">
         <v>205.614</v>
       </c>
-      <c r="AJ47" s="363" t="s">
-        <v>29</v>
+      <c r="AJ47" s="361">
+        <v>196.7</v>
       </c>
     </row>
     <row r="48" spans="1:36" s="3" customFormat="1">
       <c r="A48" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="93">
         <v>97.2</v>
       </c>
       <c r="D48" s="93">
         <v>328.7</v>
       </c>
       <c r="E48" s="93">
         <v>92</v>
       </c>
-      <c r="F48" s="205">
+      <c r="F48" s="204">
         <v>84.847660500544052</v>
       </c>
-      <c r="G48" s="205">
+      <c r="G48" s="204">
         <v>87.592176979801224</v>
       </c>
-      <c r="H48" s="205">
+      <c r="H48" s="204">
         <v>85.834553440702791</v>
       </c>
-      <c r="I48" s="205">
+      <c r="I48" s="204">
         <v>79.5</v>
       </c>
-      <c r="J48" s="205">
+      <c r="J48" s="204">
         <v>87.7</v>
       </c>
-      <c r="K48" s="205">
+      <c r="K48" s="204">
         <v>99.6</v>
       </c>
-      <c r="L48" s="206">
+      <c r="L48" s="205">
         <v>116.9</v>
       </c>
       <c r="M48" s="87">
         <v>101.6</v>
       </c>
       <c r="N48" s="87">
         <v>98.2</v>
       </c>
       <c r="O48" s="87">
         <v>104.7</v>
       </c>
       <c r="P48" s="87">
         <v>101.8</v>
       </c>
       <c r="Q48" s="87">
         <v>101.6</v>
       </c>
       <c r="R48" s="87">
         <v>101.3</v>
       </c>
       <c r="S48" s="87">
         <v>102.9</v>
       </c>
       <c r="T48" s="87">
         <v>99</v>
@@ -11778,259 +11803,257 @@
       </c>
       <c r="V48" s="87">
         <v>99.6</v>
       </c>
       <c r="W48" s="87">
         <v>100</v>
       </c>
       <c r="X48" s="87">
         <v>100.7</v>
       </c>
       <c r="Y48" s="87">
         <v>101.8</v>
       </c>
       <c r="Z48" s="87">
         <v>98.1</v>
       </c>
       <c r="AA48" s="87">
         <v>98.3</v>
       </c>
       <c r="AB48" s="87">
         <v>100.6</v>
       </c>
       <c r="AC48" s="87">
         <v>100.5</v>
       </c>
-      <c r="AD48" s="204">
+      <c r="AD48" s="203">
         <v>100</v>
       </c>
-      <c r="AE48" s="204">
+      <c r="AE48" s="203">
         <v>100</v>
       </c>
       <c r="AF48" s="78">
         <v>100</v>
       </c>
       <c r="AG48" s="78">
         <v>97.2</v>
       </c>
       <c r="AH48" s="122">
         <v>99.8</v>
       </c>
       <c r="AI48" s="87">
         <v>99.1</v>
       </c>
-      <c r="AJ48" s="363" t="s">
-        <v>29</v>
+      <c r="AJ48" s="361">
+        <v>95.7</v>
       </c>
     </row>
     <row r="49" spans="1:36" s="3" customFormat="1">
       <c r="A49" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B49" s="93"/>
       <c r="C49" s="93"/>
       <c r="D49" s="93"/>
-      <c r="E49" s="205"/>
-[...24 lines deleted...]
-      <c r="AD49" s="201"/>
+      <c r="E49" s="204"/>
+      <c r="F49" s="204"/>
+      <c r="G49" s="204"/>
+      <c r="H49" s="204"/>
+      <c r="I49" s="204"/>
+      <c r="J49" s="204"/>
+      <c r="K49" s="204"/>
+      <c r="L49" s="205"/>
+      <c r="M49" s="206"/>
+      <c r="N49" s="206"/>
+      <c r="O49" s="206"/>
+      <c r="P49" s="206"/>
+      <c r="Q49" s="206"/>
+      <c r="R49" s="206"/>
+      <c r="S49" s="206"/>
+      <c r="T49" s="206"/>
+      <c r="U49" s="206"/>
+      <c r="V49" s="206"/>
+      <c r="W49" s="206"/>
+      <c r="X49" s="206"/>
+      <c r="Y49" s="206"/>
+      <c r="Z49" s="206"/>
+      <c r="AA49" s="199"/>
+      <c r="AB49" s="199"/>
+      <c r="AC49" s="199"/>
+      <c r="AD49" s="200"/>
       <c r="AE49" s="123"/>
       <c r="AF49" s="78"/>
       <c r="AG49" s="78"/>
       <c r="AH49" s="122"/>
       <c r="AI49" s="87"/>
-      <c r="AJ49" s="363" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ49" s="361"/>
     </row>
     <row r="50" spans="1:36" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A50" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D50" s="93">
         <v>22.8</v>
       </c>
-      <c r="E50" s="205">
+      <c r="E50" s="204">
         <v>27</v>
       </c>
-      <c r="F50" s="205">
+      <c r="F50" s="204">
         <v>43.3</v>
       </c>
-      <c r="G50" s="205">
+      <c r="G50" s="204">
         <v>51</v>
       </c>
-      <c r="H50" s="205">
+      <c r="H50" s="204">
         <v>72.5</v>
       </c>
-      <c r="I50" s="215">
+      <c r="I50" s="214">
         <v>115.3</v>
       </c>
-      <c r="J50" s="215">
+      <c r="J50" s="214">
         <v>138.80000000000001</v>
       </c>
-      <c r="K50" s="215">
+      <c r="K50" s="214">
         <v>146.19999999999999</v>
       </c>
-      <c r="L50" s="216">
+      <c r="L50" s="215">
         <v>210.4</v>
       </c>
-      <c r="M50" s="213">
+      <c r="M50" s="212">
         <v>181.79400000000001</v>
       </c>
-      <c r="N50" s="207">
+      <c r="N50" s="206">
         <v>182.6</v>
       </c>
-      <c r="O50" s="207">
+      <c r="O50" s="206">
         <v>168.3</v>
       </c>
-      <c r="P50" s="207">
+      <c r="P50" s="206">
         <v>161.80000000000001</v>
       </c>
-      <c r="Q50" s="207">
+      <c r="Q50" s="206">
         <v>160.4</v>
       </c>
-      <c r="R50" s="207">
+      <c r="R50" s="206">
         <v>158.43700000000001</v>
       </c>
-      <c r="S50" s="207">
+      <c r="S50" s="206">
         <v>150.69999999999999</v>
       </c>
-      <c r="T50" s="207">
+      <c r="T50" s="206">
         <v>146.1</v>
       </c>
-      <c r="U50" s="207">
+      <c r="U50" s="206">
         <v>143.5</v>
       </c>
-      <c r="V50" s="207">
+      <c r="V50" s="206">
         <v>132.6</v>
       </c>
-      <c r="W50" s="207">
+      <c r="W50" s="206">
         <v>117.527</v>
       </c>
-      <c r="X50" s="207">
+      <c r="X50" s="206">
         <v>114.01900000000001</v>
       </c>
-      <c r="Y50" s="207">
+      <c r="Y50" s="206">
         <v>94.576999999999998</v>
       </c>
-      <c r="Z50" s="207">
+      <c r="Z50" s="206">
         <v>97.7</v>
       </c>
-      <c r="AA50" s="199">
+      <c r="AA50" s="198">
         <v>91.6</v>
       </c>
-      <c r="AB50" s="199">
+      <c r="AB50" s="198">
         <v>82.31</v>
       </c>
-      <c r="AC50" s="200">
+      <c r="AC50" s="199">
         <v>82.3</v>
       </c>
-      <c r="AD50" s="201">
+      <c r="AD50" s="200">
         <v>79.400000000000006</v>
       </c>
       <c r="AE50" s="123">
         <v>75.2</v>
       </c>
       <c r="AF50" s="78">
         <v>73.099999999999994</v>
       </c>
       <c r="AG50" s="78">
         <v>71.099999999999994</v>
       </c>
       <c r="AH50" s="87">
         <v>67</v>
       </c>
       <c r="AI50" s="87">
         <v>62.088000000000001</v>
       </c>
-      <c r="AJ50" s="363" t="s">
-        <v>29</v>
+      <c r="AJ50" s="361">
+        <v>58.3</v>
       </c>
     </row>
     <row r="51" spans="1:36" s="3" customFormat="1">
       <c r="A51" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="93" t="s">
         <v>28</v>
       </c>
       <c r="E51" s="93">
         <v>118.4</v>
       </c>
-      <c r="F51" s="205">
+      <c r="F51" s="204">
         <v>160.37037037037035</v>
       </c>
-      <c r="G51" s="205">
+      <c r="G51" s="204">
         <v>117.78290993071595</v>
       </c>
-      <c r="H51" s="205">
+      <c r="H51" s="204">
         <v>142.15686274509804</v>
       </c>
-      <c r="I51" s="205">
+      <c r="I51" s="204">
         <v>159</v>
       </c>
-      <c r="J51" s="205">
+      <c r="J51" s="204">
         <v>120.4</v>
       </c>
-      <c r="K51" s="205">
+      <c r="K51" s="204">
         <v>105.3</v>
       </c>
-      <c r="L51" s="206">
+      <c r="L51" s="205">
         <v>143.9</v>
       </c>
       <c r="M51" s="87">
         <v>86.4</v>
       </c>
       <c r="N51" s="87">
         <v>100.5</v>
       </c>
       <c r="O51" s="87">
         <v>92.2</v>
       </c>
       <c r="P51" s="87">
         <v>96.1</v>
       </c>
       <c r="Q51" s="87">
         <v>99.1</v>
       </c>
       <c r="R51" s="87">
         <v>98.8</v>
       </c>
       <c r="S51" s="87">
         <v>95.1</v>
       </c>
       <c r="T51" s="87">
         <v>96.9</v>
@@ -12040,259 +12063,257 @@
       </c>
       <c r="V51" s="87">
         <v>92.4</v>
       </c>
       <c r="W51" s="87">
         <v>88.6</v>
       </c>
       <c r="X51" s="87">
         <v>97</v>
       </c>
       <c r="Y51" s="87">
         <v>82.9</v>
       </c>
       <c r="Z51" s="87">
         <v>103.3</v>
       </c>
       <c r="AA51" s="87">
         <v>93.7</v>
       </c>
       <c r="AB51" s="87">
         <v>89.9</v>
       </c>
       <c r="AC51" s="87">
         <v>100</v>
       </c>
-      <c r="AD51" s="204">
+      <c r="AD51" s="203">
         <v>96.4</v>
       </c>
       <c r="AE51" s="123">
         <v>94.7</v>
       </c>
       <c r="AF51" s="78">
         <v>97.2</v>
       </c>
       <c r="AG51" s="78">
         <v>97.2</v>
       </c>
       <c r="AH51" s="122">
         <v>94.3</v>
       </c>
       <c r="AI51" s="87">
         <v>92.7</v>
       </c>
-      <c r="AJ51" s="363" t="s">
-        <v>29</v>
+      <c r="AJ51" s="361">
+        <v>93.9</v>
       </c>
     </row>
     <row r="52" spans="1:36" s="3" customFormat="1">
       <c r="A52" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="93"/>
       <c r="C52" s="93"/>
       <c r="D52" s="93"/>
-      <c r="E52" s="205"/>
-[...24 lines deleted...]
-      <c r="AD52" s="201"/>
+      <c r="E52" s="204"/>
+      <c r="F52" s="204"/>
+      <c r="G52" s="204"/>
+      <c r="H52" s="204"/>
+      <c r="I52" s="204"/>
+      <c r="J52" s="204"/>
+      <c r="K52" s="204"/>
+      <c r="L52" s="205"/>
+      <c r="M52" s="206"/>
+      <c r="N52" s="206"/>
+      <c r="O52" s="206"/>
+      <c r="P52" s="206"/>
+      <c r="Q52" s="206"/>
+      <c r="R52" s="206"/>
+      <c r="S52" s="206"/>
+      <c r="T52" s="206"/>
+      <c r="U52" s="206"/>
+      <c r="V52" s="206"/>
+      <c r="W52" s="206"/>
+      <c r="X52" s="206"/>
+      <c r="Y52" s="206"/>
+      <c r="Z52" s="206"/>
+      <c r="AA52" s="206"/>
+      <c r="AB52" s="206"/>
+      <c r="AC52" s="199"/>
+      <c r="AD52" s="200"/>
       <c r="AE52" s="124"/>
       <c r="AF52" s="78"/>
       <c r="AG52" s="78"/>
       <c r="AH52" s="122"/>
       <c r="AI52" s="87"/>
-      <c r="AJ52" s="363" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ52" s="361"/>
     </row>
     <row r="53" spans="1:36" s="3" customFormat="1">
       <c r="A53" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="93">
         <v>1.2</v>
       </c>
       <c r="D53" s="93">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E53" s="217">
+      <c r="E53" s="216">
         <v>24</v>
       </c>
-      <c r="F53" s="217">
+      <c r="F53" s="216">
         <v>28.6</v>
       </c>
-      <c r="G53" s="217">
+      <c r="G53" s="216">
         <v>40</v>
       </c>
-      <c r="H53" s="217">
+      <c r="H53" s="216">
         <v>50</v>
       </c>
-      <c r="I53" s="218">
+      <c r="I53" s="217">
         <v>51</v>
       </c>
-      <c r="J53" s="218">
+      <c r="J53" s="217">
         <v>51.5</v>
       </c>
-      <c r="K53" s="218">
+      <c r="K53" s="217">
         <v>45</v>
       </c>
-      <c r="L53" s="199">
+      <c r="L53" s="198">
         <v>39.1</v>
       </c>
-      <c r="M53" s="199">
+      <c r="M53" s="198">
         <v>32.700000000000003</v>
       </c>
-      <c r="N53" s="198">
+      <c r="N53" s="197">
         <v>32.5</v>
       </c>
-      <c r="O53" s="199">
+      <c r="O53" s="198">
         <v>32.6</v>
       </c>
-      <c r="P53" s="199">
+      <c r="P53" s="198">
         <v>31.2</v>
       </c>
-      <c r="Q53" s="199">
+      <c r="Q53" s="198">
         <v>28.6</v>
       </c>
-      <c r="R53" s="199">
+      <c r="R53" s="198">
         <v>27.152000000000001</v>
       </c>
-      <c r="S53" s="199">
+      <c r="S53" s="198">
         <v>24.6</v>
       </c>
-      <c r="T53" s="219">
+      <c r="T53" s="218">
         <v>24.1</v>
       </c>
-      <c r="U53" s="219">
+      <c r="U53" s="218">
         <v>22</v>
       </c>
-      <c r="V53" s="219">
+      <c r="V53" s="218">
         <v>19.899999999999999</v>
       </c>
-      <c r="W53" s="219">
+      <c r="W53" s="218">
         <v>18.312000000000001</v>
       </c>
-      <c r="X53" s="219">
+      <c r="X53" s="218">
         <v>17.559999999999999</v>
       </c>
-      <c r="Y53" s="219">
+      <c r="Y53" s="218">
         <v>16.47</v>
       </c>
-      <c r="Z53" s="219">
+      <c r="Z53" s="218">
         <v>16.8</v>
       </c>
-      <c r="AA53" s="212">
+      <c r="AA53" s="211">
         <v>15.8</v>
       </c>
-      <c r="AB53" s="212">
+      <c r="AB53" s="211">
         <v>15.154999999999999</v>
       </c>
-      <c r="AC53" s="200">
+      <c r="AC53" s="199">
         <v>15.1</v>
       </c>
-      <c r="AD53" s="201">
+      <c r="AD53" s="200">
         <v>14.9</v>
       </c>
       <c r="AE53" s="123">
         <v>15.1</v>
       </c>
       <c r="AF53" s="78">
         <v>14.7</v>
       </c>
       <c r="AG53" s="78">
         <v>14.2</v>
       </c>
       <c r="AH53" s="122">
         <v>13.8</v>
       </c>
       <c r="AI53" s="87">
         <v>12.861000000000001</v>
       </c>
-      <c r="AJ53" s="363" t="s">
-        <v>29</v>
+      <c r="AJ53" s="361">
+        <v>11.8</v>
       </c>
     </row>
     <row r="54" spans="1:36" s="3" customFormat="1">
       <c r="A54" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="93" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="93">
         <v>111.7</v>
       </c>
-      <c r="F54" s="217">
+      <c r="F54" s="216">
         <v>119.16666666666667</v>
       </c>
-      <c r="G54" s="217">
+      <c r="G54" s="216">
         <v>139.86013986013987</v>
       </c>
-      <c r="H54" s="217">
+      <c r="H54" s="216">
         <v>125</v>
       </c>
-      <c r="I54" s="217">
+      <c r="I54" s="216">
         <v>102</v>
       </c>
-      <c r="J54" s="217">
+      <c r="J54" s="216">
         <v>101</v>
       </c>
-      <c r="K54" s="217">
+      <c r="K54" s="216">
         <v>87.4</v>
       </c>
-      <c r="L54" s="220">
+      <c r="L54" s="219">
         <v>86.9</v>
       </c>
       <c r="M54" s="87">
         <v>83.6</v>
       </c>
       <c r="N54" s="87">
         <v>99.2</v>
       </c>
       <c r="O54" s="87">
         <v>100.3</v>
       </c>
       <c r="P54" s="87">
         <v>96</v>
       </c>
       <c r="Q54" s="87">
         <v>91.5</v>
       </c>
       <c r="R54" s="87">
         <v>95</v>
       </c>
       <c r="S54" s="87">
         <v>90.7</v>
       </c>
       <c r="T54" s="87">
         <v>97.8</v>
@@ -12302,1011 +12323,1009 @@
       </c>
       <c r="V54" s="87">
         <v>90.6</v>
       </c>
       <c r="W54" s="87">
         <v>91.9</v>
       </c>
       <c r="X54" s="87">
         <v>95.9</v>
       </c>
       <c r="Y54" s="87">
         <v>93.8</v>
       </c>
       <c r="Z54" s="87">
         <v>102</v>
       </c>
       <c r="AA54" s="87">
         <v>94.3</v>
       </c>
       <c r="AB54" s="87">
         <v>95.7</v>
       </c>
       <c r="AC54" s="87">
         <v>99.7</v>
       </c>
-      <c r="AD54" s="204">
+      <c r="AD54" s="203">
         <v>98.6</v>
       </c>
       <c r="AE54" s="123">
         <v>101.3</v>
       </c>
       <c r="AF54" s="78">
         <v>97.4</v>
       </c>
       <c r="AG54" s="78">
         <v>97</v>
       </c>
       <c r="AH54" s="122">
         <v>97.1</v>
       </c>
       <c r="AI54" s="122">
         <v>93.5</v>
       </c>
-      <c r="AJ54" s="363" t="s">
-        <v>29</v>
+      <c r="AJ54" s="361">
+        <v>91.5</v>
       </c>
     </row>
-    <row r="55" spans="1:36" s="3" customFormat="1" ht="22.5">
+    <row r="55" spans="1:36" s="3" customFormat="1">
       <c r="A55" s="31" t="s">
         <v>107</v>
       </c>
       <c r="B55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="E55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="G55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="I55" s="93" t="s">
         <v>28</v>
       </c>
       <c r="J55" s="93">
         <v>6.2</v>
       </c>
       <c r="K55" s="93">
         <v>3.8</v>
       </c>
-      <c r="L55" s="221">
+      <c r="L55" s="220">
         <v>2.1</v>
       </c>
-      <c r="M55" s="221">
+      <c r="M55" s="220">
         <v>1.9021819073302284</v>
       </c>
-      <c r="N55" s="222">
+      <c r="N55" s="221">
         <v>1.6152136329958018</v>
       </c>
-      <c r="O55" s="223">
+      <c r="O55" s="222">
         <v>1.6035517758879438</v>
       </c>
-      <c r="P55" s="224">
+      <c r="P55" s="223">
         <v>1.376895854398382</v>
       </c>
-      <c r="Q55" s="225">
+      <c r="Q55" s="224">
         <v>1.2769191791233849</v>
       </c>
-      <c r="R55" s="226">
+      <c r="R55" s="225">
         <v>0.9636963696369637</v>
       </c>
-      <c r="S55" s="227">
+      <c r="S55" s="226">
         <v>0.85325808106721401</v>
       </c>
-      <c r="T55" s="228">
+      <c r="T55" s="227">
         <v>0.28033472803347281</v>
       </c>
-      <c r="U55" s="229">
+      <c r="U55" s="228">
         <v>0.63378058405682702</v>
       </c>
-      <c r="V55" s="230">
+      <c r="V55" s="229">
         <v>0.46122337520480611</v>
       </c>
-      <c r="W55" s="231">
+      <c r="W55" s="230">
         <v>0.37933619027457532</v>
       </c>
-      <c r="X55" s="232">
+      <c r="X55" s="231">
         <v>0.29145861921839505</v>
       </c>
-      <c r="Y55" s="233">
+      <c r="Y55" s="232">
         <v>0.28190679210660985</v>
       </c>
-      <c r="Z55" s="234">
+      <c r="Z55" s="233">
         <v>0.27379380923423757</v>
       </c>
       <c r="AA55" s="77">
         <v>0.3</v>
       </c>
       <c r="AB55" s="87">
         <v>0.6</v>
       </c>
       <c r="AC55" s="87">
         <v>0.8</v>
       </c>
-      <c r="AD55" s="204">
+      <c r="AD55" s="203">
         <v>1.2</v>
       </c>
       <c r="AE55" s="99">
         <v>1.6</v>
       </c>
       <c r="AF55" s="78">
         <v>1</v>
       </c>
       <c r="AG55" s="78">
         <v>1</v>
       </c>
       <c r="AH55" s="87">
         <v>0.9</v>
       </c>
       <c r="AI55" s="87">
         <v>0.9</v>
       </c>
-      <c r="AJ55" s="363" t="s">
-        <v>29</v>
+      <c r="AJ55" s="361">
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:36" s="26" customFormat="1" ht="22.5">
       <c r="A56" s="31" t="s">
         <v>196</v>
       </c>
       <c r="B56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="D56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="E56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="G56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="I56" s="93" t="s">
         <v>28</v>
       </c>
       <c r="J56" s="93">
         <v>22.1</v>
       </c>
       <c r="K56" s="93">
         <v>13.5</v>
       </c>
-      <c r="L56" s="221">
+      <c r="L56" s="220">
         <v>9</v>
       </c>
-      <c r="M56" s="221">
+      <c r="M56" s="220">
         <v>7.7590000000000003</v>
       </c>
-      <c r="N56" s="235">
+      <c r="N56" s="234">
         <v>6.54</v>
       </c>
-      <c r="O56" s="235">
+      <c r="O56" s="234">
         <v>6.4109999999999996</v>
       </c>
-      <c r="P56" s="235">
+      <c r="P56" s="234">
         <v>5.4470000000000001</v>
       </c>
-      <c r="Q56" s="235">
+      <c r="Q56" s="234">
         <v>5.04</v>
       </c>
-      <c r="R56" s="235">
+      <c r="R56" s="234">
         <v>3.7959999999999998</v>
       </c>
-      <c r="S56" s="235">
+      <c r="S56" s="234">
         <v>3.3260000000000001</v>
       </c>
-      <c r="T56" s="235">
+      <c r="T56" s="234">
         <v>1.0720000000000001</v>
       </c>
-      <c r="U56" s="235">
+      <c r="U56" s="234">
         <v>2.4089999999999998</v>
       </c>
-      <c r="V56" s="235">
+      <c r="V56" s="234">
         <v>1.6890000000000001</v>
       </c>
-      <c r="W56" s="235">
+      <c r="W56" s="234">
         <v>1.3260000000000001</v>
       </c>
-      <c r="X56" s="235">
+      <c r="X56" s="234">
         <v>1.0109999999999999</v>
       </c>
-      <c r="Y56" s="235">
+      <c r="Y56" s="234">
         <v>0.93100000000000005</v>
       </c>
-      <c r="Z56" s="235">
+      <c r="Z56" s="234">
         <v>0.92300000000000004</v>
       </c>
       <c r="AA56" s="77">
         <v>1</v>
       </c>
       <c r="AB56" s="87">
         <v>1.9970000000000001</v>
       </c>
       <c r="AC56" s="87">
         <v>2.6</v>
       </c>
-      <c r="AD56" s="204">
+      <c r="AD56" s="203">
         <v>3.8</v>
       </c>
-      <c r="AE56" s="204">
+      <c r="AE56" s="203">
         <v>4.8</v>
       </c>
       <c r="AF56" s="78">
         <v>3</v>
       </c>
       <c r="AG56" s="78">
         <v>2.9</v>
       </c>
       <c r="AH56" s="77">
         <v>2.6</v>
       </c>
       <c r="AI56" s="87">
         <v>2.6</v>
       </c>
-      <c r="AJ56" s="357">
+      <c r="AJ56" s="355">
         <v>2.6</v>
       </c>
     </row>
     <row r="57" spans="1:36" s="3" customFormat="1">
       <c r="A57" s="31" t="s">
         <v>109</v>
       </c>
       <c r="B57" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="93">
         <v>0.3</v>
       </c>
       <c r="D57" s="93">
         <v>1</v>
       </c>
-      <c r="E57" s="205">
+      <c r="E57" s="204">
         <v>5.7</v>
       </c>
-      <c r="F57" s="205">
+      <c r="F57" s="204">
         <v>7.5</v>
       </c>
-      <c r="G57" s="205">
+      <c r="G57" s="204">
         <v>11</v>
       </c>
-      <c r="H57" s="205">
+      <c r="H57" s="204">
         <v>14</v>
       </c>
-      <c r="I57" s="205">
+      <c r="I57" s="204">
         <v>14.5</v>
       </c>
-      <c r="J57" s="205">
+      <c r="J57" s="204">
         <v>14.6</v>
       </c>
-      <c r="K57" s="205">
+      <c r="K57" s="204">
         <v>12.8</v>
       </c>
-      <c r="L57" s="199">
+      <c r="L57" s="198">
         <v>8.9</v>
       </c>
-      <c r="M57" s="199">
+      <c r="M57" s="198">
         <v>8</v>
       </c>
-      <c r="N57" s="207">
+      <c r="N57" s="206">
         <v>8</v>
       </c>
-      <c r="O57" s="207">
+      <c r="O57" s="206">
         <v>8.1</v>
       </c>
-      <c r="P57" s="207">
+      <c r="P57" s="206">
         <v>7.9</v>
       </c>
-      <c r="Q57" s="207">
+      <c r="Q57" s="206">
         <v>7.2</v>
       </c>
-      <c r="R57" s="207">
+      <c r="R57" s="206">
         <v>6.8933825862878759</v>
       </c>
-      <c r="S57" s="207">
+      <c r="S57" s="206">
         <v>6.3189844058681972</v>
       </c>
-      <c r="T57" s="207">
+      <c r="T57" s="206">
         <v>6.3</v>
       </c>
-      <c r="U57" s="207">
+      <c r="U57" s="206">
         <v>5.8</v>
       </c>
-      <c r="V57" s="207">
+      <c r="V57" s="206">
         <v>5.4</v>
       </c>
-      <c r="W57" s="207">
+      <c r="W57" s="206">
         <v>5.2</v>
       </c>
-      <c r="X57" s="207">
+      <c r="X57" s="206">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Y57" s="207">
+      <c r="Y57" s="206">
         <v>5</v>
       </c>
-      <c r="Z57" s="207">
+      <c r="Z57" s="206">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AA57" s="200">
+      <c r="AA57" s="199">
         <v>5</v>
       </c>
-      <c r="AB57" s="201">
+      <c r="AB57" s="200">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AC57" s="201">
+      <c r="AC57" s="200">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AD57" s="204">
+      <c r="AD57" s="203">
         <v>4.8</v>
       </c>
-      <c r="AE57" s="204">
+      <c r="AE57" s="203">
         <v>5</v>
       </c>
       <c r="AF57" s="78">
         <v>4.9000000000000004</v>
       </c>
       <c r="AG57" s="78">
         <v>4.9000000000000004</v>
       </c>
       <c r="AH57" s="122">
         <v>4.8</v>
       </c>
       <c r="AI57" s="87">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AJ57" s="363" t="s">
-        <v>29</v>
+      <c r="AJ57" s="361">
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="58" spans="1:36" s="3" customFormat="1" ht="24">
-      <c r="A58" s="339" t="s">
+      <c r="A58" s="337" t="s">
         <v>231</v>
       </c>
       <c r="B58" s="93" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="E58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="F58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="G58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="H58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="J58" s="93" t="s">
         <v>29</v>
       </c>
       <c r="K58" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="L58" s="207">
+      <c r="L58" s="206">
         <v>20.100000000000001</v>
       </c>
       <c r="M58" s="93">
         <v>23.823464708171866</v>
       </c>
       <c r="N58" s="93">
         <v>17.41012876020703</v>
       </c>
-      <c r="O58" s="221">
+      <c r="O58" s="220">
         <v>13.290796707209388</v>
       </c>
-      <c r="P58" s="221">
+      <c r="P58" s="220">
         <v>13.645677486502308</v>
       </c>
-      <c r="Q58" s="222">
+      <c r="Q58" s="221">
         <v>12.4</v>
       </c>
-      <c r="R58" s="223">
+      <c r="R58" s="222">
         <v>9.3770571319682645</v>
       </c>
-      <c r="S58" s="224">
+      <c r="S58" s="223">
         <v>10.805649567963092</v>
       </c>
-      <c r="T58" s="225">
+      <c r="T58" s="224">
         <v>7.9</v>
       </c>
-      <c r="U58" s="226">
+      <c r="U58" s="225">
         <v>5.9</v>
       </c>
-      <c r="V58" s="227">
+      <c r="V58" s="226">
         <v>5.8</v>
       </c>
-      <c r="W58" s="228">
+      <c r="W58" s="227">
         <v>4.3</v>
       </c>
-      <c r="X58" s="229">
+      <c r="X58" s="228">
         <v>3.7</v>
       </c>
-      <c r="Y58" s="230">
+      <c r="Y58" s="229">
         <v>5</v>
       </c>
-      <c r="Z58" s="231">
+      <c r="Z58" s="230">
         <v>4.2</v>
       </c>
-      <c r="AA58" s="232">
+      <c r="AA58" s="231">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AB58" s="233">
+      <c r="AB58" s="232">
         <v>4.2</v>
       </c>
-      <c r="AC58" s="234">
+      <c r="AC58" s="233">
         <v>4</v>
       </c>
       <c r="AD58" s="77">
         <v>3.6</v>
       </c>
       <c r="AE58" s="87">
         <v>6.6</v>
       </c>
       <c r="AF58" s="87">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AG58" s="204">
+      <c r="AG58" s="203">
         <v>5.2</v>
       </c>
       <c r="AH58" s="127">
         <v>5.6</v>
       </c>
       <c r="AI58" s="87">
         <v>4</v>
       </c>
-      <c r="AJ58" s="363" t="s">
-        <v>29</v>
+      <c r="AJ58" s="361">
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:36" s="3" customFormat="1" ht="24">
-      <c r="A59" s="339" t="s">
+      <c r="A59" s="337" t="s">
         <v>230</v>
       </c>
       <c r="B59" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="J59" s="77" t="s">
         <v>29</v>
       </c>
       <c r="K59" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="L59" s="207">
+      <c r="L59" s="206">
         <v>16.2</v>
       </c>
       <c r="M59" s="93">
         <v>18.122530071047574</v>
       </c>
       <c r="N59" s="93">
         <v>14.898358092259578</v>
       </c>
-      <c r="O59" s="221">
+      <c r="O59" s="220">
         <v>12.482497439222652</v>
       </c>
-      <c r="P59" s="221">
+      <c r="P59" s="220">
         <v>12.555405759289254</v>
       </c>
-      <c r="Q59" s="222">
+      <c r="Q59" s="221">
         <v>11.833589267713643</v>
       </c>
-      <c r="R59" s="223">
+      <c r="R59" s="222">
         <v>9.7608203831220788</v>
       </c>
-      <c r="S59" s="224">
+      <c r="S59" s="223">
         <v>8.1354111782109992</v>
       </c>
-      <c r="T59" s="225">
+      <c r="T59" s="224">
         <v>7.8088026502602936</v>
       </c>
-      <c r="U59" s="226">
+      <c r="U59" s="225">
         <v>7.7299143123780434</v>
       </c>
-      <c r="V59" s="227">
+      <c r="V59" s="226">
         <v>7.3214285714285721</v>
       </c>
-      <c r="W59" s="228">
+      <c r="W59" s="227">
         <v>6.5292138876131123</v>
       </c>
-      <c r="X59" s="229">
+      <c r="X59" s="228">
         <v>7.6</v>
       </c>
-      <c r="Y59" s="230">
+      <c r="Y59" s="229">
         <v>3.8</v>
       </c>
-      <c r="Z59" s="231">
+      <c r="Z59" s="230">
         <v>3</v>
       </c>
-      <c r="AA59" s="232">
+      <c r="AA59" s="231">
         <v>3</v>
       </c>
-      <c r="AB59" s="233">
+      <c r="AB59" s="232">
         <v>2.7</v>
       </c>
-      <c r="AC59" s="234">
+      <c r="AC59" s="233">
         <v>3</v>
       </c>
       <c r="AD59" s="77">
         <v>3</v>
       </c>
       <c r="AE59" s="87">
         <v>3.9</v>
       </c>
       <c r="AF59" s="87">
         <v>2.9</v>
       </c>
-      <c r="AG59" s="204">
+      <c r="AG59" s="203">
         <v>3.6</v>
       </c>
       <c r="AH59" s="127">
         <v>4.8</v>
       </c>
       <c r="AI59" s="87">
         <v>3.7</v>
       </c>
-      <c r="AJ59" s="363" t="s">
-        <v>29</v>
+      <c r="AJ59" s="361">
+        <v>3.6</v>
       </c>
     </row>
     <row r="60" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A60" s="31" t="s">
         <v>197</v>
       </c>
       <c r="B60" s="66"/>
       <c r="C60" s="66"/>
       <c r="D60" s="66"/>
       <c r="E60" s="66"/>
       <c r="F60" s="66"/>
       <c r="G60" s="66"/>
       <c r="H60" s="66"/>
       <c r="I60" s="66"/>
       <c r="J60" s="66"/>
       <c r="K60" s="66"/>
       <c r="L60" s="66"/>
       <c r="M60" s="66"/>
       <c r="N60" s="66"/>
       <c r="O60" s="66"/>
       <c r="P60" s="66"/>
       <c r="Q60" s="66"/>
       <c r="R60" s="66"/>
       <c r="S60" s="66"/>
       <c r="T60" s="66"/>
       <c r="U60" s="66"/>
       <c r="V60" s="66"/>
       <c r="W60" s="66"/>
       <c r="X60" s="66"/>
       <c r="Y60" s="66"/>
       <c r="Z60" s="66"/>
       <c r="AA60" s="66"/>
       <c r="AB60" s="66"/>
       <c r="AC60" s="66"/>
       <c r="AD60" s="66"/>
       <c r="AE60" s="66"/>
       <c r="AF60" s="66"/>
       <c r="AG60" s="67"/>
       <c r="AH60" s="69"/>
       <c r="AI60" s="8"/>
-      <c r="AJ60" s="363" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ60" s="361"/>
     </row>
     <row r="61" spans="1:36" s="3" customFormat="1">
       <c r="A61" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B61" s="236" t="s">
-[...5 lines deleted...]
-      <c r="D61" s="236">
+      <c r="B61" s="235" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" s="235" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="235">
         <v>124</v>
       </c>
-      <c r="E61" s="236">
+      <c r="E61" s="235">
         <v>1296</v>
       </c>
-      <c r="F61" s="237">
+      <c r="F61" s="236">
         <v>3376</v>
       </c>
-      <c r="G61" s="237">
+      <c r="G61" s="236">
         <v>5364</v>
       </c>
-      <c r="H61" s="237">
+      <c r="H61" s="236">
         <v>6253</v>
       </c>
-      <c r="I61" s="237">
+      <c r="I61" s="236">
         <v>7395</v>
       </c>
-      <c r="J61" s="237">
+      <c r="J61" s="236">
         <v>8492</v>
       </c>
-      <c r="K61" s="237">
+      <c r="K61" s="236">
         <v>9920</v>
       </c>
-      <c r="L61" s="237">
+      <c r="L61" s="236">
         <v>11823</v>
       </c>
-      <c r="M61" s="237">
+      <c r="M61" s="236">
         <v>13708</v>
       </c>
-      <c r="N61" s="237">
+      <c r="N61" s="236">
         <v>15245</v>
       </c>
-      <c r="O61" s="237">
+      <c r="O61" s="236">
         <v>19166</v>
       </c>
-      <c r="P61" s="237">
+      <c r="P61" s="236">
         <v>23011</v>
       </c>
-      <c r="Q61" s="237">
+      <c r="Q61" s="236">
         <v>27182</v>
       </c>
-      <c r="R61" s="237">
+      <c r="R61" s="236">
         <v>34522</v>
       </c>
-      <c r="S61" s="237">
+      <c r="S61" s="236">
         <v>39790</v>
       </c>
-      <c r="T61" s="237">
+      <c r="T61" s="236">
         <v>45755</v>
       </c>
-      <c r="U61" s="237">
+      <c r="U61" s="236">
         <v>51689</v>
       </c>
-      <c r="V61" s="237">
+      <c r="V61" s="236">
         <v>61712</v>
       </c>
-      <c r="W61" s="237">
+      <c r="W61" s="236">
         <v>68921</v>
       </c>
-      <c r="X61" s="237">
+      <c r="X61" s="236">
         <v>74853</v>
       </c>
-      <c r="Y61" s="237">
+      <c r="Y61" s="236">
         <v>81062</v>
       </c>
-      <c r="Z61" s="237">
+      <c r="Z61" s="236">
         <v>84324</v>
       </c>
-      <c r="AA61" s="237">
+      <c r="AA61" s="236">
         <v>97344</v>
       </c>
-      <c r="AB61" s="238">
+      <c r="AB61" s="237">
         <v>104139</v>
       </c>
-      <c r="AC61" s="239">
+      <c r="AC61" s="238">
         <v>110686</v>
       </c>
       <c r="AD61" s="143">
         <v>130233</v>
       </c>
       <c r="AE61" s="144">
         <v>157497</v>
       </c>
       <c r="AF61" s="143" t="s">
         <v>170</v>
       </c>
       <c r="AG61" s="143">
         <v>227021</v>
       </c>
       <c r="AH61" s="98">
         <v>262248</v>
       </c>
       <c r="AI61" s="92">
         <v>293421</v>
       </c>
-      <c r="AJ61" s="363" t="s">
-        <v>29</v>
+      <c r="AJ61" s="92">
+        <v>326679</v>
       </c>
     </row>
     <row r="62" spans="1:36" s="3" customFormat="1">
       <c r="A62" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B62" s="236" t="s">
-[...5 lines deleted...]
-      <c r="D62" s="240">
+      <c r="B62" s="235" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="235" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="239">
         <v>23.5</v>
       </c>
-      <c r="E62" s="240">
+      <c r="E62" s="239">
         <v>36.200000000000003</v>
       </c>
-      <c r="F62" s="241">
+      <c r="F62" s="240">
         <v>55.4</v>
       </c>
-      <c r="G62" s="241">
+      <c r="G62" s="240">
         <v>79.7</v>
       </c>
-      <c r="H62" s="241">
+      <c r="H62" s="240">
         <v>82.9</v>
       </c>
-      <c r="I62" s="241">
+      <c r="I62" s="240">
         <v>94.5</v>
       </c>
-      <c r="J62" s="241">
+      <c r="J62" s="240">
         <v>71</v>
       </c>
-      <c r="K62" s="241">
+      <c r="K62" s="240">
         <v>69.8</v>
       </c>
-      <c r="L62" s="241">
+      <c r="L62" s="240">
         <v>80.599999999999994</v>
       </c>
-      <c r="M62" s="241">
+      <c r="M62" s="240">
         <v>89.4</v>
       </c>
-      <c r="N62" s="241">
+      <c r="N62" s="240">
         <v>101.9</v>
       </c>
-      <c r="O62" s="241">
+      <c r="O62" s="240">
         <v>139.69999999999999</v>
       </c>
-      <c r="P62" s="241">
+      <c r="P62" s="240">
         <v>173.2</v>
       </c>
-      <c r="Q62" s="241">
+      <c r="Q62" s="240">
         <v>215.6</v>
       </c>
-      <c r="R62" s="241">
+      <c r="R62" s="240">
         <v>281.7</v>
       </c>
-      <c r="S62" s="241">
+      <c r="S62" s="240">
         <v>330.8</v>
       </c>
-      <c r="T62" s="241">
+      <c r="T62" s="240">
         <v>310.2</v>
       </c>
-      <c r="U62" s="241">
+      <c r="U62" s="240">
         <v>350.8</v>
       </c>
-      <c r="V62" s="241">
+      <c r="V62" s="240">
         <v>420.9</v>
       </c>
-      <c r="W62" s="241">
+      <c r="W62" s="240">
         <v>462.2</v>
       </c>
-      <c r="X62" s="241">
+      <c r="X62" s="240">
         <v>492</v>
       </c>
-      <c r="Y62" s="241">
+      <c r="Y62" s="240">
         <v>452.4</v>
       </c>
-      <c r="Z62" s="241">
+      <c r="Z62" s="240">
         <v>392.8</v>
       </c>
-      <c r="AA62" s="241">
+      <c r="AA62" s="240">
         <v>284.5</v>
       </c>
-      <c r="AB62" s="242">
+      <c r="AB62" s="241">
         <v>319.39999999999998</v>
       </c>
-      <c r="AC62" s="243">
+      <c r="AC62" s="242">
         <v>321.10000000000002</v>
       </c>
       <c r="AD62" s="78">
         <v>340.3</v>
       </c>
       <c r="AE62" s="124">
         <v>381.4</v>
       </c>
       <c r="AF62" s="78">
         <v>440.1</v>
       </c>
       <c r="AG62" s="78">
         <v>460.5</v>
       </c>
       <c r="AH62" s="93">
         <v>574.70000000000005</v>
       </c>
       <c r="AI62" s="77">
         <v>625</v>
       </c>
-      <c r="AJ62" s="363" t="s">
-        <v>29</v>
+      <c r="AJ62" s="361">
+        <v>626.31377135297839</v>
       </c>
     </row>
     <row r="63" spans="1:36" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A63" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="B63" s="240" t="s">
-[...8 lines deleted...]
-      <c r="E63" s="241">
+      <c r="B63" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" s="240">
         <v>1045.2</v>
       </c>
-      <c r="F63" s="240">
+      <c r="F63" s="239">
         <v>260.5</v>
       </c>
-      <c r="G63" s="241">
+      <c r="G63" s="240">
         <v>158.9</v>
       </c>
-      <c r="H63" s="241">
+      <c r="H63" s="240">
         <v>116.6</v>
       </c>
-      <c r="I63" s="241">
+      <c r="I63" s="240">
         <v>118.3</v>
       </c>
-      <c r="J63" s="241">
+      <c r="J63" s="240">
         <v>114.8</v>
       </c>
-      <c r="K63" s="241">
+      <c r="K63" s="240">
         <v>116.8</v>
       </c>
-      <c r="L63" s="241">
+      <c r="L63" s="240">
         <v>119.2</v>
       </c>
-      <c r="M63" s="241">
+      <c r="M63" s="240">
         <v>115.9</v>
       </c>
-      <c r="N63" s="241">
+      <c r="N63" s="240">
         <v>111.2</v>
       </c>
-      <c r="O63" s="241">
+      <c r="O63" s="240">
         <v>125.7</v>
       </c>
-      <c r="P63" s="241">
+      <c r="P63" s="240">
         <v>120.1</v>
       </c>
-      <c r="Q63" s="241">
+      <c r="Q63" s="240">
         <v>118.1</v>
       </c>
-      <c r="R63" s="241">
+      <c r="R63" s="240">
         <v>127</v>
       </c>
-      <c r="S63" s="241">
+      <c r="S63" s="240">
         <v>115.3</v>
       </c>
-      <c r="T63" s="241">
+      <c r="T63" s="240">
         <v>115</v>
       </c>
-      <c r="U63" s="241">
+      <c r="U63" s="240">
         <v>113</v>
       </c>
-      <c r="V63" s="241">
+      <c r="V63" s="240">
         <v>119.4</v>
       </c>
-      <c r="W63" s="241">
+      <c r="W63" s="240">
         <v>111.7</v>
       </c>
-      <c r="X63" s="241">
+      <c r="X63" s="240">
         <v>108.6</v>
       </c>
-      <c r="Y63" s="241">
+      <c r="Y63" s="240">
         <v>108.3</v>
       </c>
-      <c r="Z63" s="241">
+      <c r="Z63" s="240">
         <v>102.5</v>
       </c>
-      <c r="AA63" s="241">
+      <c r="AA63" s="240">
         <v>115.4</v>
       </c>
       <c r="AB63" s="78">
         <v>107</v>
       </c>
-      <c r="AC63" s="243">
+      <c r="AC63" s="242">
         <v>106.3</v>
       </c>
       <c r="AD63" s="78">
         <v>117.7</v>
       </c>
       <c r="AE63" s="123">
         <v>120.9</v>
       </c>
       <c r="AF63" s="78">
         <v>119.1</v>
       </c>
       <c r="AG63" s="78">
         <v>121.1</v>
       </c>
       <c r="AH63" s="93">
         <v>115.5</v>
       </c>
       <c r="AI63" s="77">
         <v>111.9</v>
       </c>
-      <c r="AJ63" s="363" t="s">
-        <v>29</v>
+      <c r="AJ63" s="361">
+        <v>111.3</v>
       </c>
     </row>
     <row r="64" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A64" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="B64" s="240" t="s">
-[...8 lines deleted...]
-      <c r="E64" s="240" t="s">
+      <c r="B64" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" s="239" t="s">
         <v>29</v>
       </c>
-      <c r="F64" s="240" t="s">
+      <c r="F64" s="239" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="89">
         <v>115.6</v>
       </c>
       <c r="H64" s="89">
         <v>98.2</v>
       </c>
       <c r="I64" s="89">
         <v>109.2</v>
       </c>
       <c r="J64" s="89">
         <v>106.9</v>
       </c>
       <c r="K64" s="89">
         <v>100.3</v>
       </c>
       <c r="L64" s="89">
         <v>108.1</v>
       </c>
       <c r="M64" s="77">
         <v>108.8</v>
       </c>
       <c r="N64" s="89">
         <v>104.3</v>
@@ -13352,71 +13371,71 @@
       </c>
       <c r="AB64" s="78">
         <v>98.7</v>
       </c>
       <c r="AC64" s="78">
         <v>100.5</v>
       </c>
       <c r="AD64" s="78">
         <v>111.7</v>
       </c>
       <c r="AE64" s="123">
         <v>113.4</v>
       </c>
       <c r="AF64" s="78">
         <v>110.3</v>
       </c>
       <c r="AG64" s="78">
         <v>105.5</v>
       </c>
       <c r="AH64" s="93">
         <v>99.9</v>
       </c>
       <c r="AI64" s="77">
         <v>102.5</v>
       </c>
-      <c r="AJ64" s="363" t="s">
-        <v>29</v>
+      <c r="AJ64" s="361">
+        <v>99.5</v>
       </c>
     </row>
     <row r="65" spans="1:37" s="3" customFormat="1">
       <c r="A65" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="240" t="s">
-[...11 lines deleted...]
-      <c r="F65" s="240" t="s">
+      <c r="B65" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="E65" s="239" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65" s="239" t="s">
         <v>28</v>
       </c>
       <c r="G65" s="89">
         <v>100</v>
       </c>
       <c r="H65" s="89">
         <v>98.2</v>
       </c>
       <c r="I65" s="89">
         <v>107.2</v>
       </c>
       <c r="J65" s="89">
         <v>114.6</v>
       </c>
       <c r="K65" s="89">
         <v>115</v>
       </c>
       <c r="L65" s="89">
         <v>124.3</v>
       </c>
       <c r="M65" s="89">
         <v>135.19999999999999</v>
       </c>
       <c r="N65" s="89">
         <v>141</v>
@@ -13462,161 +13481,161 @@
       </c>
       <c r="AB65" s="89" t="s">
         <v>177</v>
       </c>
       <c r="AC65" s="162" t="s">
         <v>177</v>
       </c>
       <c r="AD65" s="143" t="s">
         <v>179</v>
       </c>
       <c r="AE65" s="143" t="s">
         <v>180</v>
       </c>
       <c r="AF65" s="143" t="s">
         <v>181</v>
       </c>
       <c r="AG65" s="78" t="s">
         <v>182</v>
       </c>
       <c r="AH65" s="77" t="s">
         <v>232</v>
       </c>
       <c r="AI65" s="77" t="s">
         <v>233</v>
       </c>
-      <c r="AJ65" s="363" t="s">
-        <v>29</v>
+      <c r="AJ65" s="77" t="s">
+        <v>233</v>
       </c>
     </row>
-    <row r="66" spans="1:37" s="314" customFormat="1" ht="15" customHeight="1">
-      <c r="A66" s="281" t="s">
+    <row r="66" spans="1:37" s="312" customFormat="1" ht="15" customHeight="1">
+      <c r="A66" s="280" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="98" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="98" t="s">
         <v>28</v>
       </c>
       <c r="D66" s="98">
         <v>13</v>
       </c>
       <c r="E66" s="98">
         <v>122</v>
       </c>
       <c r="F66" s="98">
         <v>262</v>
       </c>
       <c r="G66" s="98">
         <v>1550</v>
       </c>
       <c r="H66" s="98">
         <v>2129</v>
       </c>
       <c r="I66" s="98">
         <v>2395</v>
       </c>
       <c r="J66" s="98">
         <v>2605</v>
       </c>
       <c r="K66" s="98">
         <v>2680</v>
       </c>
       <c r="L66" s="98">
         <v>3484</v>
       </c>
       <c r="M66" s="98">
         <v>4181</v>
       </c>
       <c r="N66" s="98">
         <v>5000</v>
       </c>
       <c r="O66" s="98">
         <v>6600</v>
       </c>
-      <c r="P66" s="349" t="s">
+      <c r="P66" s="347" t="s">
         <v>112</v>
       </c>
-      <c r="Q66" s="349">
+      <c r="Q66" s="347">
         <v>9200</v>
       </c>
-      <c r="R66" s="349">
+      <c r="R66" s="347">
         <v>9752</v>
       </c>
-      <c r="S66" s="349" t="s">
+      <c r="S66" s="347" t="s">
         <v>113</v>
       </c>
-      <c r="T66" s="349" t="s">
+      <c r="T66" s="347" t="s">
         <v>183</v>
       </c>
-      <c r="U66" s="349">
+      <c r="U66" s="347">
         <v>14952</v>
       </c>
       <c r="V66" s="98">
         <v>15999</v>
       </c>
       <c r="W66" s="98">
         <v>17439</v>
       </c>
       <c r="X66" s="98">
         <v>18660</v>
       </c>
       <c r="Y66" s="98">
         <v>19966</v>
       </c>
-      <c r="Z66" s="238">
+      <c r="Z66" s="237">
         <v>21364</v>
       </c>
-      <c r="AA66" s="238">
+      <c r="AA66" s="237">
         <v>22859</v>
       </c>
-      <c r="AB66" s="238">
+      <c r="AB66" s="237">
         <v>24459</v>
       </c>
       <c r="AC66" s="143">
         <v>28284</v>
       </c>
       <c r="AD66" s="143">
         <v>42500</v>
       </c>
       <c r="AE66" s="143">
         <v>42500</v>
       </c>
       <c r="AF66" s="143">
         <v>42500</v>
       </c>
       <c r="AG66" s="143">
         <v>60000</v>
       </c>
       <c r="AH66" s="92">
         <v>70000</v>
       </c>
       <c r="AI66" s="92">
         <v>85000</v>
       </c>
-      <c r="AJ66" s="371">
+      <c r="AJ66" s="369">
         <v>85000</v>
       </c>
     </row>
     <row r="67" spans="1:37" s="3" customFormat="1">
       <c r="A67" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="48"/>
       <c r="C67" s="48"/>
       <c r="D67" s="48"/>
       <c r="E67" s="48"/>
       <c r="F67" s="48"/>
       <c r="G67" s="48"/>
       <c r="H67" s="48"/>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
       <c r="K67" s="48"/>
       <c r="L67" s="48"/>
       <c r="M67" s="48"/>
       <c r="N67" s="48"/>
       <c r="O67" s="48"/>
       <c r="P67" s="48"/>
       <c r="Q67" s="48"/>
       <c r="R67" s="48"/>
       <c r="S67" s="48"/>
@@ -13644,61 +13663,61 @@
       </c>
       <c r="B68" s="180"/>
       <c r="C68" s="180"/>
       <c r="D68" s="180"/>
       <c r="E68" s="180"/>
       <c r="F68" s="180"/>
       <c r="G68" s="180"/>
       <c r="H68" s="180"/>
       <c r="I68" s="180"/>
       <c r="J68" s="180"/>
       <c r="K68" s="180"/>
       <c r="L68" s="180"/>
       <c r="M68" s="180"/>
       <c r="N68" s="180"/>
       <c r="O68" s="180"/>
       <c r="P68" s="180"/>
       <c r="Q68" s="180"/>
       <c r="R68" s="180"/>
       <c r="S68" s="180"/>
       <c r="T68" s="180"/>
       <c r="U68" s="180"/>
       <c r="V68" s="180"/>
       <c r="W68" s="180"/>
       <c r="X68" s="180"/>
       <c r="Y68" s="180"/>
-      <c r="Z68" s="244"/>
-[...3 lines deleted...]
-      <c r="AD68" s="248"/>
+      <c r="Z68" s="243"/>
+      <c r="AA68" s="244"/>
+      <c r="AB68" s="245"/>
+      <c r="AC68" s="246"/>
+      <c r="AD68" s="247"/>
       <c r="AE68" s="124"/>
       <c r="AF68" s="78"/>
-      <c r="AG68" s="249"/>
-      <c r="AH68" s="250"/>
+      <c r="AG68" s="248"/>
+      <c r="AH68" s="249"/>
       <c r="AI68" s="180"/>
-      <c r="AJ68" s="357"/>
+      <c r="AJ68" s="355"/>
     </row>
     <row r="69" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A69" s="126" t="s">
         <v>209</v>
       </c>
       <c r="B69" s="180">
         <v>7723.3</v>
       </c>
       <c r="C69" s="180">
         <v>73490.8</v>
       </c>
       <c r="D69" s="180">
         <v>1284.2</v>
       </c>
       <c r="E69" s="180">
         <v>24136.6</v>
       </c>
       <c r="F69" s="180">
         <v>64871.6</v>
       </c>
       <c r="G69" s="180">
         <v>93653</v>
       </c>
       <c r="H69" s="180">
         <v>79260.2</v>
@@ -13738,78 +13757,78 @@
       </c>
       <c r="T69" s="180">
         <v>403921.1</v>
       </c>
       <c r="U69" s="180">
         <v>466955.2</v>
       </c>
       <c r="V69" s="180">
         <v>666595.6</v>
       </c>
       <c r="W69" s="180">
         <v>679610.3</v>
       </c>
       <c r="X69" s="180">
         <v>749879</v>
       </c>
       <c r="Y69" s="180">
         <v>795551.2</v>
       </c>
       <c r="Z69" s="180">
         <v>837179.9</v>
       </c>
       <c r="AA69" s="180">
         <v>918236.9</v>
       </c>
-      <c r="AB69" s="251">
+      <c r="AB69" s="250">
         <v>1113959.3999999999</v>
       </c>
-      <c r="AC69" s="251">
+      <c r="AC69" s="250">
         <v>1212007.8</v>
       </c>
-      <c r="AD69" s="251">
+      <c r="AD69" s="250">
         <v>1382322.2</v>
       </c>
       <c r="AE69" s="78">
         <v>1571903.6</v>
       </c>
       <c r="AF69" s="78">
         <v>1790770.4</v>
       </c>
       <c r="AG69" s="78">
         <v>2198854.2999999998</v>
       </c>
       <c r="AH69" s="180">
         <v>2429200.9</v>
       </c>
       <c r="AI69" s="180" t="s">
         <v>235</v>
       </c>
       <c r="AJ69" s="96">
         <v>3053960.1</v>
       </c>
-      <c r="AK69" s="378"/>
+      <c r="AK69" s="376"/>
     </row>
     <row r="70" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A70" s="126" t="s">
         <v>144</v>
       </c>
       <c r="B70" s="180" t="s">
         <v>28</v>
       </c>
       <c r="C70" s="180" t="s">
         <v>28</v>
       </c>
       <c r="D70" s="180">
         <v>244.1</v>
       </c>
       <c r="E70" s="180">
         <v>677.2</v>
       </c>
       <c r="F70" s="180">
         <v>1064.3</v>
       </c>
       <c r="G70" s="180">
         <v>1391.6</v>
       </c>
       <c r="H70" s="180">
         <v>1050.5999999999999</v>
@@ -13849,78 +13868,78 @@
       </c>
       <c r="T70" s="180">
         <v>2738.4</v>
       </c>
       <c r="U70" s="180">
         <v>3169</v>
       </c>
       <c r="V70" s="180">
         <v>4546.3999999999996</v>
       </c>
       <c r="W70" s="180">
         <v>4557.8</v>
       </c>
       <c r="X70" s="180">
         <v>4929.2</v>
       </c>
       <c r="Y70" s="180">
         <v>4439.7</v>
       </c>
       <c r="Z70" s="180">
         <v>3775.7</v>
       </c>
       <c r="AA70" s="180">
         <v>2683.6</v>
       </c>
-      <c r="AB70" s="251">
+      <c r="AB70" s="250">
         <v>3417.1</v>
       </c>
-      <c r="AC70" s="251">
+      <c r="AC70" s="250">
         <v>3516</v>
       </c>
-      <c r="AD70" s="251">
+      <c r="AD70" s="250">
         <v>3611.6</v>
       </c>
       <c r="AE70" s="78">
         <v>3806.5</v>
       </c>
       <c r="AF70" s="78">
         <v>4203.3999999999996</v>
       </c>
       <c r="AG70" s="78">
         <v>4775.1000000000004</v>
       </c>
       <c r="AH70" s="180">
         <v>5323.6</v>
       </c>
       <c r="AI70" s="180" t="s">
         <v>236</v>
       </c>
-      <c r="AJ70" s="383">
+      <c r="AJ70" s="379">
         <v>5855.0971069230618</v>
       </c>
-      <c r="AK70" s="378"/>
+      <c r="AK70" s="376"/>
     </row>
     <row r="71" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A71" s="126" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="180" t="s">
         <v>28</v>
       </c>
       <c r="C71" s="180" t="s">
         <v>28</v>
       </c>
       <c r="D71" s="180" t="s">
         <v>28</v>
       </c>
       <c r="E71" s="180" t="s">
         <v>28</v>
       </c>
       <c r="F71" s="180" t="s">
         <v>28</v>
       </c>
       <c r="G71" s="180" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="180" t="s">
         <v>28</v>
@@ -13960,119 +13979,119 @@
       </c>
       <c r="T71" s="180">
         <v>96.6</v>
       </c>
       <c r="U71" s="180">
         <v>100.8</v>
       </c>
       <c r="V71" s="180">
         <v>116.4</v>
       </c>
       <c r="W71" s="180">
         <v>94.6</v>
       </c>
       <c r="X71" s="180">
         <v>107.7</v>
       </c>
       <c r="Y71" s="180">
         <v>105.8</v>
       </c>
       <c r="Z71" s="180">
         <v>101</v>
       </c>
       <c r="AA71" s="180">
         <v>100.8</v>
       </c>
-      <c r="AB71" s="251">
+      <c r="AB71" s="250">
         <v>103.1</v>
       </c>
-      <c r="AC71" s="251">
+      <c r="AC71" s="250">
         <v>103.2</v>
       </c>
-      <c r="AD71" s="251">
+      <c r="AD71" s="250">
         <v>102.1</v>
       </c>
       <c r="AE71" s="78">
         <v>99.8</v>
       </c>
       <c r="AF71" s="78">
         <v>101</v>
       </c>
       <c r="AG71" s="78">
         <v>105.6</v>
       </c>
       <c r="AH71" s="180">
         <v>99.3</v>
       </c>
       <c r="AI71" s="180" t="s">
         <v>237</v>
       </c>
       <c r="AJ71" s="96">
         <v>107.8</v>
       </c>
-      <c r="AK71" s="378"/>
+      <c r="AK71" s="376"/>
     </row>
     <row r="72" spans="1:37" s="3" customFormat="1" ht="12.75">
       <c r="A72" s="71" t="s">
         <v>210</v>
       </c>
       <c r="B72" s="180"/>
       <c r="C72" s="180"/>
       <c r="D72" s="180"/>
       <c r="E72" s="180"/>
       <c r="F72" s="180"/>
       <c r="G72" s="180"/>
       <c r="H72" s="180"/>
       <c r="I72" s="180"/>
       <c r="J72" s="180"/>
       <c r="K72" s="180"/>
       <c r="L72" s="180"/>
       <c r="M72" s="180"/>
       <c r="N72" s="180"/>
       <c r="O72" s="180"/>
       <c r="P72" s="180"/>
       <c r="Q72" s="180"/>
       <c r="R72" s="180"/>
       <c r="S72" s="180"/>
       <c r="T72" s="180"/>
       <c r="U72" s="180"/>
       <c r="V72" s="180"/>
       <c r="W72" s="180"/>
       <c r="X72" s="180"/>
       <c r="Y72" s="180"/>
       <c r="Z72" s="180"/>
       <c r="AA72" s="180"/>
-      <c r="AB72" s="251"/>
-[...1 lines deleted...]
-      <c r="AD72" s="251"/>
+      <c r="AB72" s="250"/>
+      <c r="AC72" s="250"/>
+      <c r="AD72" s="250"/>
       <c r="AE72" s="78"/>
       <c r="AF72" s="78"/>
-      <c r="AG72" s="252"/>
+      <c r="AG72" s="251"/>
       <c r="AH72" s="180"/>
       <c r="AI72" s="7"/>
-      <c r="AJ72" s="335"/>
-      <c r="AK72" s="358"/>
+      <c r="AJ72" s="333"/>
+      <c r="AK72" s="356"/>
     </row>
     <row r="73" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A73" s="126" t="s">
         <v>145</v>
       </c>
       <c r="B73" s="77">
         <v>8.4</v>
       </c>
       <c r="C73" s="77">
         <v>80.099999999999994</v>
       </c>
       <c r="D73" s="77">
         <v>1.4</v>
       </c>
       <c r="E73" s="77">
         <v>26.9</v>
       </c>
       <c r="F73" s="77">
         <v>75.3</v>
       </c>
       <c r="G73" s="77">
         <v>113.7</v>
       </c>
       <c r="H73" s="77">
         <v>101.6</v>
@@ -14118,72 +14137,72 @@
       </c>
       <c r="V73" s="77">
         <v>1136.7</v>
       </c>
       <c r="W73" s="77">
         <v>1168.5999999999999</v>
       </c>
       <c r="X73" s="77">
         <v>1298.2</v>
       </c>
       <c r="Y73" s="77">
         <v>1386.6</v>
       </c>
       <c r="Z73" s="77">
         <v>1467.2</v>
       </c>
       <c r="AA73" s="77">
         <v>1621</v>
       </c>
       <c r="AB73" s="78">
         <v>1985.9</v>
       </c>
       <c r="AC73" s="78">
         <v>2177.6999999999998</v>
       </c>
-      <c r="AD73" s="251">
+      <c r="AD73" s="250">
         <v>2505.9</v>
       </c>
       <c r="AE73" s="78">
         <v>2877.7</v>
       </c>
       <c r="AF73" s="78">
         <v>3313.8</v>
       </c>
       <c r="AG73" s="78">
         <v>4097.7</v>
       </c>
       <c r="AH73" s="180">
         <v>4565.3</v>
       </c>
       <c r="AI73" s="180" t="s">
         <v>238</v>
       </c>
-      <c r="AJ73" s="384">
+      <c r="AJ73" s="380">
         <v>5893.9</v>
       </c>
-      <c r="AK73" s="378"/>
+      <c r="AK73" s="376"/>
     </row>
     <row r="74" spans="1:37" s="3" customFormat="1" ht="15">
       <c r="A74" s="126" t="s">
         <v>146</v>
       </c>
       <c r="B74" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C74" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D74" s="77">
         <v>0.3</v>
       </c>
       <c r="E74" s="77">
         <v>0.8</v>
       </c>
       <c r="F74" s="77">
         <v>1.2</v>
       </c>
       <c r="G74" s="77">
         <v>1.7</v>
       </c>
       <c r="H74" s="77">
         <v>1.3</v>
@@ -14229,116 +14248,116 @@
       </c>
       <c r="V74" s="77">
         <v>7.8</v>
       </c>
       <c r="W74" s="77">
         <v>7.8</v>
       </c>
       <c r="X74" s="77">
         <v>8.5</v>
       </c>
       <c r="Y74" s="77">
         <v>7.7</v>
       </c>
       <c r="Z74" s="77">
         <v>6.6</v>
       </c>
       <c r="AA74" s="77">
         <v>4.7</v>
       </c>
       <c r="AB74" s="78">
         <v>6.1</v>
       </c>
       <c r="AC74" s="78">
         <v>6.3</v>
       </c>
-      <c r="AD74" s="251">
+      <c r="AD74" s="250">
         <v>6.5</v>
       </c>
       <c r="AE74" s="78">
         <v>7</v>
       </c>
       <c r="AF74" s="78">
         <v>7.8</v>
       </c>
       <c r="AG74" s="78">
         <v>8.9</v>
       </c>
-      <c r="AH74" s="292">
+      <c r="AH74" s="291">
         <v>10</v>
       </c>
-      <c r="AI74" s="350" t="s">
+      <c r="AI74" s="348" t="s">
         <v>239</v>
       </c>
-      <c r="AJ74" s="385">
+      <c r="AJ74" s="381">
         <v>11.3</v>
       </c>
-      <c r="AK74" s="378"/>
+      <c r="AK74" s="376"/>
     </row>
-    <row r="75" spans="1:37" s="42" customFormat="1">
-      <c r="A75" s="34" t="s">
+    <row r="75" spans="1:37" s="105" customFormat="1">
+      <c r="A75" s="104" t="s">
         <v>24</v>
       </c>
-      <c r="B75" s="16"/>
-[...34 lines deleted...]
-      <c r="AK75" s="358"/>
+      <c r="B75" s="194"/>
+      <c r="C75" s="194"/>
+      <c r="D75" s="194"/>
+      <c r="E75" s="194"/>
+      <c r="F75" s="194"/>
+      <c r="G75" s="194"/>
+      <c r="H75" s="194"/>
+      <c r="I75" s="194"/>
+      <c r="J75" s="194"/>
+      <c r="K75" s="194"/>
+      <c r="L75" s="194"/>
+      <c r="M75" s="194"/>
+      <c r="N75" s="194"/>
+      <c r="O75" s="194"/>
+      <c r="P75" s="194"/>
+      <c r="Q75" s="194"/>
+      <c r="R75" s="194"/>
+      <c r="S75" s="194"/>
+      <c r="T75" s="194"/>
+      <c r="U75" s="194"/>
+      <c r="V75" s="194"/>
+      <c r="W75" s="194"/>
+      <c r="X75" s="194"/>
+      <c r="Y75" s="194"/>
+      <c r="Z75" s="194"/>
+      <c r="AA75" s="194"/>
+      <c r="AB75" s="194"/>
+      <c r="AC75" s="194"/>
+      <c r="AD75" s="194"/>
+      <c r="AE75" s="194"/>
+      <c r="AF75" s="194"/>
+      <c r="AG75" s="194"/>
+      <c r="AH75" s="194"/>
+      <c r="AI75" s="194"/>
+      <c r="AJ75" s="333"/>
+      <c r="AK75" s="386"/>
     </row>
-    <row r="76" spans="1:37" s="189" customFormat="1">
-      <c r="A76" s="39" t="s">
+    <row r="76" spans="1:37" s="388" customFormat="1">
+      <c r="A76" s="387" t="s">
         <v>20</v>
       </c>
       <c r="B76" s="77">
         <v>4.5</v>
       </c>
       <c r="C76" s="77">
         <v>66</v>
       </c>
       <c r="D76" s="77">
         <v>457</v>
       </c>
       <c r="E76" s="77">
         <v>3738</v>
       </c>
       <c r="F76" s="77">
         <v>5259.5</v>
       </c>
       <c r="G76" s="77">
         <v>3321.3</v>
       </c>
       <c r="H76" s="77">
         <v>1605.6</v>
       </c>
       <c r="I76" s="77">
         <v>2396</v>
@@ -14390,66 +14409,66 @@
       </c>
       <c r="Y76" s="77">
         <v>116943</v>
       </c>
       <c r="Z76" s="88">
         <v>155431</v>
       </c>
       <c r="AA76" s="77">
         <v>167066.20000000001</v>
       </c>
       <c r="AB76" s="77">
         <v>191689.5</v>
       </c>
       <c r="AC76" s="77">
         <v>214181.2</v>
       </c>
       <c r="AD76" s="89">
         <v>234490.1</v>
       </c>
       <c r="AE76" s="77">
         <v>286251.5</v>
       </c>
       <c r="AF76" s="77">
         <v>333149.40000000002</v>
       </c>
-      <c r="AG76" s="76">
+      <c r="AG76" s="354">
         <v>368460.4</v>
       </c>
       <c r="AH76" s="77">
         <v>443683.8</v>
       </c>
-      <c r="AI76" s="345">
+      <c r="AI76" s="184">
         <v>565406.72900000005</v>
       </c>
-      <c r="AJ76" s="359">
-[...2 lines deleted...]
-      <c r="AK76" s="358"/>
+      <c r="AJ76" s="75">
+        <v>592394.80000000005</v>
+      </c>
+      <c r="AK76" s="386"/>
     </row>
-    <row r="77" spans="1:37" s="189" customFormat="1">
-      <c r="A77" s="39" t="s">
+    <row r="77" spans="1:37" s="388" customFormat="1">
+      <c r="A77" s="387" t="s">
         <v>41</v>
       </c>
       <c r="B77" s="77">
         <v>116</v>
       </c>
       <c r="C77" s="77">
         <v>62</v>
       </c>
       <c r="D77" s="77">
         <v>46</v>
       </c>
       <c r="E77" s="77">
         <v>47</v>
       </c>
       <c r="F77" s="77">
         <v>53</v>
       </c>
       <c r="G77" s="77">
         <v>44</v>
       </c>
       <c r="H77" s="77">
         <v>51</v>
       </c>
       <c r="I77" s="77">
         <v>212.9</v>
@@ -14501,279 +14520,279 @@
       </c>
       <c r="Y77" s="77">
         <v>110.5</v>
       </c>
       <c r="Z77" s="88">
         <v>129.19999999999999</v>
       </c>
       <c r="AA77" s="77">
         <v>105.1</v>
       </c>
       <c r="AB77" s="77">
         <v>113.1</v>
       </c>
       <c r="AC77" s="77">
         <v>109.1</v>
       </c>
       <c r="AD77" s="77">
         <v>108.3</v>
       </c>
       <c r="AE77" s="77">
         <v>122.3</v>
       </c>
       <c r="AF77" s="77">
         <v>110.5</v>
       </c>
-      <c r="AG77" s="76">
+      <c r="AG77" s="354">
         <v>104.1</v>
       </c>
       <c r="AH77" s="77">
         <v>116.8</v>
       </c>
-      <c r="AI77" s="317">
+      <c r="AI77" s="389">
         <v>125.9</v>
       </c>
-      <c r="AJ77" s="359">
-[...2 lines deleted...]
-      <c r="AK77" s="358"/>
+      <c r="AJ77" s="75">
+        <v>100.9</v>
+      </c>
+      <c r="AK77" s="386"/>
     </row>
-    <row r="78" spans="1:37" s="331" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A78" s="326" t="s">
+    <row r="78" spans="1:37" s="329" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A78" s="324" t="s">
         <v>214</v>
       </c>
-      <c r="B78" s="327" t="s">
+      <c r="B78" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="C78" s="327" t="s">
+      <c r="C78" s="325" t="s">
         <v>111</v>
       </c>
-      <c r="D78" s="327" t="s">
+      <c r="D78" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="E78" s="327" t="s">
+      <c r="E78" s="325" t="s">
         <v>111</v>
       </c>
-      <c r="F78" s="327" t="s">
+      <c r="F78" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="G78" s="327" t="s">
+      <c r="G78" s="325" t="s">
         <v>111</v>
       </c>
-      <c r="H78" s="327" t="s">
+      <c r="H78" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="I78" s="327" t="s">
+      <c r="I78" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="J78" s="328">
+      <c r="J78" s="326">
         <v>4515</v>
       </c>
-      <c r="K78" s="329">
+      <c r="K78" s="327">
         <v>4962</v>
       </c>
-      <c r="L78" s="329">
+      <c r="L78" s="327">
         <v>5447</v>
       </c>
-      <c r="M78" s="328">
+      <c r="M78" s="326">
         <v>5852</v>
       </c>
-      <c r="N78" s="328">
+      <c r="N78" s="326">
         <v>6093</v>
       </c>
-      <c r="O78" s="328">
+      <c r="O78" s="326">
         <v>6721</v>
       </c>
-      <c r="P78" s="328">
+      <c r="P78" s="326">
         <v>7151</v>
       </c>
-      <c r="Q78" s="328">
+      <c r="Q78" s="326">
         <v>7492</v>
       </c>
-      <c r="R78" s="328">
+      <c r="R78" s="326">
         <v>7898</v>
       </c>
-      <c r="S78" s="328">
+      <c r="S78" s="326">
         <v>8235</v>
       </c>
-      <c r="T78" s="270">
+      <c r="T78" s="269">
         <v>8806</v>
       </c>
-      <c r="U78" s="270">
+      <c r="U78" s="269">
         <v>8599</v>
       </c>
-      <c r="V78" s="330">
+      <c r="V78" s="328">
         <v>8885</v>
       </c>
-      <c r="W78" s="330">
+      <c r="W78" s="328">
         <v>9148</v>
       </c>
-      <c r="X78" s="330">
+      <c r="X78" s="328">
         <v>9367</v>
       </c>
-      <c r="Y78" s="330">
+      <c r="Y78" s="328">
         <v>9489</v>
       </c>
-      <c r="Z78" s="330">
+      <c r="Z78" s="328">
         <v>9548</v>
       </c>
-      <c r="AA78" s="270">
+      <c r="AA78" s="269">
         <v>10016</v>
       </c>
-      <c r="AB78" s="270">
+      <c r="AB78" s="269">
         <v>10322</v>
       </c>
-      <c r="AC78" s="270">
+      <c r="AC78" s="269">
         <v>10445</v>
       </c>
-      <c r="AD78" s="270">
+      <c r="AD78" s="269">
         <v>10303</v>
       </c>
-      <c r="AE78" s="270">
+      <c r="AE78" s="269">
         <v>10294</v>
       </c>
-      <c r="AF78" s="294">
+      <c r="AF78" s="292">
         <v>10557</v>
       </c>
-      <c r="AG78" s="294">
+      <c r="AG78" s="292">
         <v>11176</v>
       </c>
-      <c r="AH78" s="294">
+      <c r="AH78" s="292">
         <v>11431</v>
       </c>
-      <c r="AI78" s="336">
+      <c r="AI78" s="334">
         <v>11209</v>
       </c>
-      <c r="AJ78" s="365"/>
+      <c r="AJ78" s="363"/>
     </row>
-    <row r="79" spans="1:37" s="331" customFormat="1" ht="12" customHeight="1">
-      <c r="A79" s="326" t="s">
+    <row r="79" spans="1:37" s="329" customFormat="1" ht="12" customHeight="1">
+      <c r="A79" s="324" t="s">
         <v>215</v>
       </c>
-      <c r="B79" s="327" t="s">
+      <c r="B79" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="C79" s="327" t="s">
+      <c r="C79" s="325" t="s">
         <v>111</v>
       </c>
-      <c r="D79" s="327" t="s">
+      <c r="D79" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="E79" s="327" t="s">
+      <c r="E79" s="325" t="s">
         <v>111</v>
       </c>
-      <c r="F79" s="327" t="s">
+      <c r="F79" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="G79" s="327" t="s">
+      <c r="G79" s="325" t="s">
         <v>111</v>
       </c>
-      <c r="H79" s="327" t="s">
+      <c r="H79" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="I79" s="327" t="s">
+      <c r="I79" s="325" t="s">
         <v>108</v>
       </c>
-      <c r="J79" s="328">
+      <c r="J79" s="326">
         <v>4123</v>
       </c>
-      <c r="K79" s="328">
+      <c r="K79" s="326">
         <v>4415</v>
       </c>
-      <c r="L79" s="329">
+      <c r="L79" s="327">
         <v>4636</v>
       </c>
-      <c r="M79" s="328">
+      <c r="M79" s="326">
         <v>5045</v>
       </c>
-      <c r="N79" s="328">
+      <c r="N79" s="326">
         <v>5107</v>
       </c>
-      <c r="O79" s="328">
+      <c r="O79" s="326">
         <v>5522</v>
       </c>
-      <c r="P79" s="328">
+      <c r="P79" s="326">
         <v>5988</v>
       </c>
-      <c r="Q79" s="332">
+      <c r="Q79" s="330">
         <v>5640</v>
       </c>
-      <c r="R79" s="332">
+      <c r="R79" s="330">
         <v>5538</v>
       </c>
-      <c r="S79" s="332">
+      <c r="S79" s="330">
         <v>5449</v>
       </c>
-      <c r="T79" s="270">
+      <c r="T79" s="269">
         <v>5928</v>
       </c>
-      <c r="U79" s="270">
+      <c r="U79" s="269">
         <v>5513</v>
       </c>
-      <c r="V79" s="330">
+      <c r="V79" s="328">
         <v>5498</v>
       </c>
-      <c r="W79" s="330">
+      <c r="W79" s="328">
         <v>5458</v>
       </c>
-      <c r="X79" s="330">
+      <c r="X79" s="328">
         <v>5741</v>
       </c>
-      <c r="Y79" s="330">
+      <c r="Y79" s="328">
         <v>5840</v>
       </c>
-      <c r="Z79" s="330">
+      <c r="Z79" s="328">
         <v>6316</v>
       </c>
-      <c r="AA79" s="270">
+      <c r="AA79" s="269">
         <v>6749</v>
       </c>
-      <c r="AB79" s="270">
+      <c r="AB79" s="269">
         <v>7252</v>
       </c>
-      <c r="AC79" s="270">
+      <c r="AC79" s="269">
         <v>7473</v>
       </c>
-      <c r="AD79" s="270">
+      <c r="AD79" s="269">
         <v>7862</v>
       </c>
-      <c r="AE79" s="270">
+      <c r="AE79" s="269">
         <v>8186</v>
       </c>
-      <c r="AF79" s="294">
+      <c r="AF79" s="292">
         <v>8692</v>
       </c>
-      <c r="AG79" s="294">
+      <c r="AG79" s="292">
         <v>9561</v>
       </c>
-      <c r="AH79" s="294">
+      <c r="AH79" s="292">
         <v>9655</v>
       </c>
-      <c r="AI79" s="336">
+      <c r="AI79" s="334">
         <v>9229</v>
       </c>
-      <c r="AJ79" s="365"/>
+      <c r="AJ79" s="363"/>
     </row>
     <row r="80" spans="1:37" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A80" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>108</v>
@@ -14831,57 +14850,57 @@
       </c>
       <c r="Z80" s="14">
         <v>224.5</v>
       </c>
       <c r="AA80" s="14">
         <v>180.2</v>
       </c>
       <c r="AB80" s="100">
         <v>185.2</v>
       </c>
       <c r="AC80" s="100">
         <v>226.3</v>
       </c>
       <c r="AD80" s="100">
         <v>241.3</v>
       </c>
       <c r="AE80" s="100">
         <v>339.4</v>
       </c>
       <c r="AF80" s="100">
         <v>411.1</v>
       </c>
       <c r="AG80" s="77">
         <v>8839.7000000000007</v>
       </c>
-      <c r="AH80" s="295" t="s">
+      <c r="AH80" s="293" t="s">
         <v>206</v>
       </c>
-      <c r="AI80" s="345">
+      <c r="AI80" s="343">
         <v>2788.9</v>
       </c>
-      <c r="AJ80" s="357">
+      <c r="AJ80" s="355">
         <v>3733.5</v>
       </c>
     </row>
     <row r="81" spans="1:36" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A81" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B81" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F81" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>111</v>
       </c>
@@ -14941,99 +14960,99 @@
       </c>
       <c r="Z81" s="1">
         <v>4</v>
       </c>
       <c r="AA81" s="10">
         <v>5</v>
       </c>
       <c r="AB81" s="10">
         <v>5</v>
       </c>
       <c r="AC81" s="5">
         <v>5</v>
       </c>
       <c r="AD81" s="5">
         <v>5</v>
       </c>
       <c r="AE81" s="15">
         <v>5</v>
       </c>
       <c r="AF81" s="15">
         <v>8</v>
       </c>
       <c r="AG81" s="30">
         <v>7</v>
       </c>
-      <c r="AH81" s="296">
+      <c r="AH81" s="294">
         <v>7</v>
       </c>
-      <c r="AI81" s="296">
+      <c r="AI81" s="294">
         <v>7</v>
       </c>
-      <c r="AJ81" s="375">
+      <c r="AJ81" s="373">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:36" s="3" customFormat="1" ht="12.75">
       <c r="A82" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B82" s="15"/>
       <c r="C82" s="15"/>
       <c r="D82" s="15"/>
       <c r="E82" s="15"/>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15"/>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
       <c r="P82" s="5"/>
       <c r="Q82" s="5"/>
       <c r="R82" s="5"/>
       <c r="S82" s="5"/>
       <c r="T82" s="5"/>
       <c r="U82" s="5"/>
       <c r="V82" s="5"/>
       <c r="W82" s="1"/>
       <c r="X82" s="1"/>
       <c r="Y82" s="1"/>
       <c r="Z82" s="1"/>
       <c r="AA82" s="10"/>
       <c r="AB82" s="10"/>
       <c r="AC82" s="7"/>
       <c r="AD82" s="7"/>
       <c r="AE82" s="15"/>
       <c r="AF82" s="15"/>
       <c r="AG82" s="30"/>
-      <c r="AH82" s="296"/>
-[...1 lines deleted...]
-      <c r="AJ82" s="375"/>
+      <c r="AH82" s="294"/>
+      <c r="AI82" s="332"/>
+      <c r="AJ82" s="373"/>
     </row>
     <row r="83" spans="1:36" s="3" customFormat="1">
       <c r="A83" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15"/>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15" t="s">
         <v>108</v>
       </c>
       <c r="L83" s="15" t="s">
         <v>111</v>
       </c>
       <c r="M83" s="15" t="s">
         <v>108</v>
       </c>
       <c r="N83" s="15" t="s">
         <v>111</v>
@@ -15073,57 +15092,57 @@
       </c>
       <c r="Z83" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AA83" s="10">
         <v>1</v>
       </c>
       <c r="AB83" s="10">
         <v>1</v>
       </c>
       <c r="AC83" s="1">
         <v>1</v>
       </c>
       <c r="AD83" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AE83" s="15" t="s">
         <v>28</v>
       </c>
       <c r="AF83" s="15">
         <v>1</v>
       </c>
       <c r="AG83" s="30">
         <v>1</v>
       </c>
-      <c r="AH83" s="296">
+      <c r="AH83" s="294">
         <v>1</v>
       </c>
       <c r="AI83" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="AJ83" s="375">
+      <c r="AJ83" s="373">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A84" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B84" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F84" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>111</v>
       </c>
@@ -15183,57 +15202,57 @@
       </c>
       <c r="Z84" s="5">
         <v>1</v>
       </c>
       <c r="AA84" s="5">
         <v>1</v>
       </c>
       <c r="AB84" s="5">
         <v>1</v>
       </c>
       <c r="AC84" s="1">
         <v>1</v>
       </c>
       <c r="AD84" s="1">
         <v>1</v>
       </c>
       <c r="AE84" s="5">
         <v>1</v>
       </c>
       <c r="AF84" s="5">
         <v>1</v>
       </c>
       <c r="AG84" s="20">
         <v>1</v>
       </c>
-      <c r="AH84" s="296">
+      <c r="AH84" s="294">
         <v>1</v>
       </c>
-      <c r="AI84" s="296">
+      <c r="AI84" s="294">
         <v>1</v>
       </c>
-      <c r="AJ84" s="375">
+      <c r="AJ84" s="373">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:36" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A85" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B85" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F85" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>111</v>
       </c>
@@ -15293,57 +15312,57 @@
       </c>
       <c r="Z85" s="1">
         <v>3</v>
       </c>
       <c r="AA85" s="5">
         <v>3</v>
       </c>
       <c r="AB85" s="5">
         <v>3</v>
       </c>
       <c r="AC85" s="5">
         <v>3</v>
       </c>
       <c r="AD85" s="5">
         <v>4</v>
       </c>
       <c r="AE85" s="5">
         <v>4</v>
       </c>
       <c r="AF85" s="5">
         <v>6</v>
       </c>
       <c r="AG85" s="20">
         <v>5</v>
       </c>
-      <c r="AH85" s="296">
+      <c r="AH85" s="294">
         <v>5</v>
       </c>
-      <c r="AI85" s="296">
+      <c r="AI85" s="294">
         <v>6</v>
       </c>
-      <c r="AJ85" s="375">
+      <c r="AJ85" s="373">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:36" s="3" customFormat="1">
       <c r="A86" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B86" s="15"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="P86" s="5" t="s">
         <v>28</v>
@@ -15377,57 +15396,57 @@
       </c>
       <c r="Z86" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AA86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AB86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AC86" s="1" t="s">
         <v>108</v>
       </c>
       <c r="AD86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AE86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AF86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AG86" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="AH86" s="296" t="s">
+      <c r="AH86" s="294" t="s">
         <v>108</v>
       </c>
-      <c r="AI86" s="296" t="s">
+      <c r="AI86" s="294" t="s">
         <v>108</v>
       </c>
-      <c r="AJ86" s="296" t="s">
+      <c r="AJ86" s="294" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="87" spans="1:36" s="3" customFormat="1" ht="11.25" customHeight="1">
       <c r="A87" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B87" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>111</v>
       </c>
@@ -15487,57 +15506,57 @@
       </c>
       <c r="Z87" s="1">
         <v>182</v>
       </c>
       <c r="AA87" s="1">
         <v>135</v>
       </c>
       <c r="AB87" s="1">
         <v>93</v>
       </c>
       <c r="AC87" s="1">
         <v>90</v>
       </c>
       <c r="AD87" s="1">
         <v>92</v>
       </c>
       <c r="AE87" s="5">
         <v>120</v>
       </c>
       <c r="AF87" s="5">
         <v>163</v>
       </c>
       <c r="AG87" s="20">
         <v>161</v>
       </c>
-      <c r="AH87" s="296">
+      <c r="AH87" s="294">
         <v>162</v>
       </c>
-      <c r="AI87" s="296">
+      <c r="AI87" s="294">
         <v>133</v>
       </c>
-      <c r="AJ87" s="376">
+      <c r="AJ87" s="374">
         <v>148</v>
       </c>
     </row>
     <row r="88" spans="1:36" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A88" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B88" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F88" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>111</v>
       </c>
@@ -15597,99 +15616,99 @@
       </c>
       <c r="Z88" s="1">
         <v>110</v>
       </c>
       <c r="AA88" s="1">
         <v>81</v>
       </c>
       <c r="AB88" s="1">
         <v>64</v>
       </c>
       <c r="AC88" s="1">
         <v>68</v>
       </c>
       <c r="AD88" s="1">
         <v>71</v>
       </c>
       <c r="AE88" s="5">
         <v>102</v>
       </c>
       <c r="AF88" s="5">
         <v>114</v>
       </c>
       <c r="AG88" s="20">
         <v>118</v>
       </c>
-      <c r="AH88" s="296">
+      <c r="AH88" s="294">
         <v>115</v>
       </c>
-      <c r="AI88" s="296">
+      <c r="AI88" s="294">
         <v>104</v>
       </c>
-      <c r="AJ88" s="376">
+      <c r="AJ88" s="374">
         <v>121</v>
       </c>
     </row>
     <row r="89" spans="1:36" s="3" customFormat="1">
       <c r="A89" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B89" s="15"/>
       <c r="C89" s="15"/>
       <c r="D89" s="15"/>
       <c r="E89" s="15"/>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="5"/>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
       <c r="P89" s="5"/>
       <c r="Q89" s="5"/>
       <c r="R89" s="5"/>
       <c r="S89" s="5"/>
       <c r="T89" s="5"/>
       <c r="U89" s="5"/>
       <c r="V89" s="5"/>
       <c r="W89" s="1"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="1"/>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1"/>
       <c r="AB89" s="1"/>
       <c r="AC89" s="1"/>
       <c r="AD89" s="1"/>
       <c r="AE89" s="5"/>
       <c r="AF89" s="5"/>
       <c r="AG89" s="20"/>
-      <c r="AH89" s="296"/>
+      <c r="AH89" s="294"/>
       <c r="AI89" s="8"/>
-      <c r="AJ89" s="376"/>
+      <c r="AJ89" s="374"/>
     </row>
     <row r="90" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>111</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>108</v>
@@ -15747,57 +15766,57 @@
       </c>
       <c r="Z90" s="1">
         <v>7</v>
       </c>
       <c r="AA90" s="1">
         <v>5</v>
       </c>
       <c r="AB90" s="1">
         <v>3</v>
       </c>
       <c r="AC90" s="1" t="s">
         <v>75</v>
       </c>
       <c r="AD90" s="1">
         <v>5</v>
       </c>
       <c r="AE90" s="5">
         <v>5</v>
       </c>
       <c r="AF90" s="5">
         <v>5</v>
       </c>
       <c r="AG90" s="20">
         <v>6</v>
       </c>
-      <c r="AH90" s="296">
+      <c r="AH90" s="294">
         <v>8</v>
       </c>
-      <c r="AI90" s="296">
+      <c r="AI90" s="294">
         <v>7</v>
       </c>
-      <c r="AJ90" s="376">
+      <c r="AJ90" s="374">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F91" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>111</v>
       </c>
@@ -15857,57 +15876,57 @@
       </c>
       <c r="Z91" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AA91" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AB91" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AC91" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AD91" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AE91" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AF91" s="5">
         <v>1</v>
       </c>
       <c r="AG91" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="AH91" s="296" t="s">
+      <c r="AH91" s="294" t="s">
         <v>108</v>
       </c>
-      <c r="AI91" s="296" t="s">
+      <c r="AI91" s="294" t="s">
         <v>108</v>
       </c>
-      <c r="AJ91" s="377" t="s">
+      <c r="AJ91" s="375" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="92" spans="1:36" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B92" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F92" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>111</v>
       </c>
@@ -15967,57 +15986,57 @@
       </c>
       <c r="Z92" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AA92" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AB92" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AC92" s="5" t="s">
         <v>75</v>
       </c>
       <c r="AD92" s="5">
         <v>2</v>
       </c>
       <c r="AE92" s="5">
         <v>3</v>
       </c>
       <c r="AF92" s="5" t="s">
         <v>75</v>
       </c>
       <c r="AG92" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="AH92" s="296">
+      <c r="AH92" s="294">
         <v>14</v>
       </c>
-      <c r="AI92" s="296">
+      <c r="AI92" s="294">
         <v>15</v>
       </c>
-      <c r="AJ92" s="376">
+      <c r="AJ92" s="374">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:36" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A93" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F93" s="15" t="s">
         <v>108</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>111</v>
       </c>
@@ -16083,51 +16102,51 @@
       </c>
       <c r="AB93" s="1">
         <v>19</v>
       </c>
       <c r="AC93" s="1">
         <v>20</v>
       </c>
       <c r="AD93" s="1">
         <v>22</v>
       </c>
       <c r="AE93" s="5">
         <v>27</v>
       </c>
       <c r="AF93" s="5">
         <v>33</v>
       </c>
       <c r="AG93" s="20">
         <v>34</v>
       </c>
       <c r="AH93" s="15">
         <v>33</v>
       </c>
       <c r="AI93" s="15">
         <v>32</v>
       </c>
-      <c r="AJ93" s="376">
+      <c r="AJ93" s="374">
         <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:36" s="3" customFormat="1">
       <c r="A94" s="61" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="48"/>
       <c r="C94" s="48"/>
       <c r="D94" s="48"/>
       <c r="E94" s="48"/>
       <c r="F94" s="48"/>
       <c r="G94" s="48"/>
       <c r="H94" s="48"/>
       <c r="I94" s="48"/>
       <c r="J94" s="48"/>
       <c r="K94" s="48"/>
       <c r="L94" s="48"/>
       <c r="M94" s="48"/>
       <c r="N94" s="48"/>
       <c r="O94" s="48"/>
       <c r="P94" s="48"/>
       <c r="Q94" s="48"/>
       <c r="R94" s="48"/>
       <c r="S94" s="48"/>
@@ -16165,51 +16184,51 @@
       <c r="K95" s="70"/>
       <c r="L95" s="70"/>
       <c r="M95" s="70"/>
       <c r="N95" s="70"/>
       <c r="O95" s="70"/>
       <c r="P95" s="70"/>
       <c r="Q95" s="70"/>
       <c r="R95" s="70"/>
       <c r="S95" s="70"/>
       <c r="T95" s="70"/>
       <c r="U95" s="70"/>
       <c r="V95" s="70"/>
       <c r="W95" s="65"/>
       <c r="X95" s="65"/>
       <c r="Y95" s="65"/>
       <c r="Z95" s="65"/>
       <c r="AA95" s="65"/>
       <c r="AB95" s="65"/>
       <c r="AC95" s="66"/>
       <c r="AD95" s="66"/>
       <c r="AE95" s="66"/>
       <c r="AF95" s="66"/>
       <c r="AG95" s="67"/>
       <c r="AH95" s="65"/>
       <c r="AI95" s="16"/>
-      <c r="AJ95" s="362"/>
+      <c r="AJ95" s="360"/>
     </row>
     <row r="96" spans="1:36">
       <c r="A96" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="77">
         <v>7.4580000000000002</v>
       </c>
       <c r="C96" s="77">
         <v>75.331000000000003</v>
       </c>
       <c r="D96" s="77">
         <v>686.85</v>
       </c>
       <c r="E96" s="77">
         <v>9351.473</v>
       </c>
       <c r="F96" s="77">
         <v>17455.645</v>
       </c>
       <c r="G96" s="77">
         <v>17544.453000000001</v>
       </c>
       <c r="H96" s="77">
         <v>14928.343999999999</v>
@@ -16255,70 +16274,70 @@
       </c>
       <c r="V96" s="77">
         <v>116097.065</v>
       </c>
       <c r="W96" s="77">
         <v>125888.57799999999</v>
       </c>
       <c r="X96" s="77">
         <v>150398.139</v>
       </c>
       <c r="Y96" s="77">
         <v>161201.359</v>
       </c>
       <c r="Z96" s="77">
         <v>166903.72200000001</v>
       </c>
       <c r="AA96" s="77">
         <v>198031.9</v>
       </c>
       <c r="AB96" s="78">
         <v>240530.4</v>
       </c>
       <c r="AC96" s="78">
         <v>243039.1</v>
       </c>
-      <c r="AD96" s="253">
+      <c r="AD96" s="252">
         <v>263576</v>
       </c>
-      <c r="AE96" s="254">
+      <c r="AE96" s="253">
         <v>315516.09999999998</v>
       </c>
-      <c r="AF96" s="242">
+      <c r="AF96" s="241">
         <v>394666.2</v>
       </c>
       <c r="AG96" s="78">
         <v>519686.1</v>
       </c>
       <c r="AH96" s="181">
         <v>674861.89800000004</v>
       </c>
-      <c r="AI96" s="273">
+      <c r="AI96" s="272">
         <v>714237.37300000002</v>
       </c>
-      <c r="AJ96" s="364">
-        <v>942366.6</v>
+      <c r="AJ96" s="353">
+        <v>982819.3</v>
       </c>
     </row>
     <row r="97" spans="1:36">
       <c r="A97" s="34" t="s">
         <v>234</v>
       </c>
       <c r="B97" s="101">
         <v>4.3370803505486766</v>
       </c>
       <c r="C97" s="101">
         <v>2.7958275064503968</v>
       </c>
       <c r="D97" s="101">
         <v>2.8891535451030794</v>
       </c>
       <c r="E97" s="101">
         <v>2.4999158783831135</v>
       </c>
       <c r="F97" s="101">
         <v>2.513039233158239</v>
       </c>
       <c r="G97" s="101">
         <v>2.3710554473906567</v>
       </c>
       <c r="H97" s="101">
@@ -16383,52 +16402,52 @@
       </c>
       <c r="AB97" s="101">
         <v>1.0554110132017098</v>
       </c>
       <c r="AC97" s="101">
         <v>0.89293311193782632</v>
       </c>
       <c r="AD97" s="101">
         <v>0.89711678122354999</v>
       </c>
       <c r="AE97" s="101">
         <v>1.1673457070219786</v>
       </c>
       <c r="AF97" s="101">
         <v>1.0494699902211155</v>
       </c>
       <c r="AG97" s="101">
         <v>1.0654307557019111</v>
       </c>
       <c r="AH97" s="88">
         <v>1.4</v>
       </c>
       <c r="AI97" s="88">
         <v>1.4</v>
       </c>
-      <c r="AJ97" s="182">
-        <v>1.5</v>
+      <c r="AJ97" s="88">
+        <v>1.6</v>
       </c>
     </row>
     <row r="98" spans="1:36" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A98" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B98" s="77">
         <v>94.6</v>
       </c>
       <c r="C98" s="77">
         <v>85.1</v>
       </c>
       <c r="D98" s="77">
         <v>88.6</v>
       </c>
       <c r="E98" s="77">
         <v>80.8</v>
       </c>
       <c r="F98" s="77">
         <v>58.3</v>
       </c>
       <c r="G98" s="77">
         <v>73.400000000000006</v>
       </c>
       <c r="H98" s="77">
@@ -16481,333 +16500,333 @@
       </c>
       <c r="X98" s="88">
         <v>105.1</v>
       </c>
       <c r="Y98" s="77">
         <v>103.2</v>
       </c>
       <c r="Z98" s="77">
         <v>101.1</v>
       </c>
       <c r="AA98" s="77">
         <v>100.5</v>
       </c>
       <c r="AB98" s="78">
         <v>108.5</v>
       </c>
       <c r="AC98" s="162">
         <v>101.9</v>
       </c>
       <c r="AD98" s="162">
         <v>103.9</v>
       </c>
       <c r="AE98" s="84">
         <v>105.1</v>
       </c>
-      <c r="AF98" s="242">
+      <c r="AF98" s="241">
         <v>107.2</v>
       </c>
-      <c r="AG98" s="255">
+      <c r="AG98" s="254">
         <v>104.6</v>
       </c>
       <c r="AH98" s="88">
         <v>114.4</v>
       </c>
-      <c r="AI98" s="317">
+      <c r="AI98" s="315">
         <v>104.6</v>
       </c>
-      <c r="AJ98" s="359">
-        <v>119.9</v>
+      <c r="AJ98" s="100">
+        <v>121.5</v>
       </c>
     </row>
     <row r="99" spans="1:36" s="42" customFormat="1" ht="12.75" customHeight="1">
       <c r="A99" s="35" t="s">
         <v>51</v>
       </c>
       <c r="AH99" s="182"/>
-      <c r="AI99" s="335"/>
-      <c r="AJ99" s="335"/>
+      <c r="AI99" s="333"/>
+      <c r="AJ99" s="333"/>
     </row>
     <row r="100" spans="1:36">
       <c r="A100" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B100" s="256">
+      <c r="B100" s="255">
         <v>2.7E-2</v>
       </c>
-      <c r="C100" s="256">
+      <c r="C100" s="255">
         <v>0.157</v>
       </c>
-      <c r="D100" s="256">
+      <c r="D100" s="255">
         <v>1.9670000000000001</v>
       </c>
-      <c r="E100" s="256">
+      <c r="E100" s="255">
         <v>19.853000000000002</v>
       </c>
-      <c r="F100" s="256">
+      <c r="F100" s="255">
         <v>31.364000000000001</v>
       </c>
-      <c r="G100" s="256">
+      <c r="G100" s="255">
         <v>314.20600000000002</v>
       </c>
-      <c r="H100" s="256">
+      <c r="H100" s="255">
         <v>288.32</v>
       </c>
-      <c r="I100" s="256">
+      <c r="I100" s="255">
         <v>79.293000000000006</v>
       </c>
-      <c r="J100" s="256">
+      <c r="J100" s="255">
         <v>0.27100000000000002</v>
       </c>
-      <c r="K100" s="256">
+      <c r="K100" s="255">
         <v>0.13200000000000001</v>
       </c>
-      <c r="L100" s="256">
+      <c r="L100" s="255">
         <v>15.228</v>
       </c>
-      <c r="M100" s="256">
+      <c r="M100" s="255">
         <v>23.311</v>
       </c>
-      <c r="N100" s="256">
+      <c r="N100" s="255">
         <v>17.390999999999998</v>
       </c>
-      <c r="O100" s="256">
+      <c r="O100" s="255">
         <v>57.878</v>
       </c>
-      <c r="P100" s="256">
+      <c r="P100" s="255">
         <v>117.67700000000001</v>
       </c>
-      <c r="Q100" s="256">
+      <c r="Q100" s="255">
         <v>392.12200000000001</v>
       </c>
-      <c r="R100" s="256">
+      <c r="R100" s="255">
         <v>500.42700000000002</v>
       </c>
-      <c r="S100" s="256">
+      <c r="S100" s="255">
         <v>210.14</v>
       </c>
-      <c r="T100" s="256">
+      <c r="T100" s="255">
         <v>275.911</v>
       </c>
-      <c r="U100" s="256">
+      <c r="U100" s="255">
         <v>387.78800000000001</v>
       </c>
-      <c r="V100" s="256">
+      <c r="V100" s="255">
         <v>799.34199999999998</v>
       </c>
-      <c r="W100" s="256">
+      <c r="W100" s="255">
         <v>1540.354</v>
       </c>
-      <c r="X100" s="256">
+      <c r="X100" s="255">
         <v>1785.886</v>
       </c>
-      <c r="Y100" s="256">
+      <c r="Y100" s="255">
         <v>2001.116</v>
       </c>
-      <c r="Z100" s="256">
+      <c r="Z100" s="255">
         <v>1558.116</v>
       </c>
-      <c r="AA100" s="256">
+      <c r="AA100" s="255">
         <v>3170.8</v>
       </c>
-      <c r="AB100" s="257">
+      <c r="AB100" s="256">
         <v>2063.8000000000002</v>
       </c>
-      <c r="AC100" s="257">
+      <c r="AC100" s="256">
         <v>2760</v>
       </c>
-      <c r="AD100" s="258">
+      <c r="AD100" s="257">
         <v>4594</v>
       </c>
-      <c r="AE100" s="254">
+      <c r="AE100" s="253">
         <v>7127.7999999999993</v>
       </c>
-      <c r="AF100" s="242">
+      <c r="AF100" s="241">
         <v>11916.4</v>
       </c>
       <c r="AG100" s="78">
         <v>18454.2</v>
       </c>
       <c r="AH100" s="181">
         <v>16154.374</v>
       </c>
-      <c r="AI100" s="273">
+      <c r="AI100" s="272">
         <v>8547.1460000000006</v>
       </c>
-      <c r="AJ100" s="364">
-        <v>9836.9</v>
+      <c r="AJ100" s="385">
+        <v>10139.178</v>
       </c>
     </row>
     <row r="101" spans="1:36" s="42" customFormat="1" ht="12.75" customHeight="1">
       <c r="A101" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G101" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="I101" s="259">
+      <c r="I101" s="258">
         <v>791</v>
       </c>
       <c r="J101" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="K101" s="259">
+      <c r="K101" s="258">
         <v>799.8</v>
       </c>
-      <c r="L101" s="259">
+      <c r="L101" s="258">
         <v>5107</v>
       </c>
-      <c r="M101" s="259">
+      <c r="M101" s="258">
         <v>113.2</v>
       </c>
-      <c r="N101" s="259">
+      <c r="N101" s="258">
         <v>80.599999999999994</v>
       </c>
-      <c r="O101" s="259">
+      <c r="O101" s="258">
         <v>297.5</v>
       </c>
-      <c r="P101" s="259">
+      <c r="P101" s="258">
         <v>131.80000000000001</v>
       </c>
-      <c r="Q101" s="259">
+      <c r="Q101" s="258">
         <v>210.5</v>
       </c>
-      <c r="R101" s="259">
+      <c r="R101" s="258">
         <v>101.6</v>
       </c>
-      <c r="S101" s="259">
+      <c r="S101" s="258">
         <v>66.3</v>
       </c>
       <c r="T101" s="95">
         <v>130.1</v>
       </c>
       <c r="U101" s="94">
         <v>120.9</v>
       </c>
       <c r="V101" s="95">
         <v>211.9</v>
       </c>
       <c r="W101" s="77">
         <v>199.3</v>
       </c>
       <c r="X101" s="94">
         <v>107.1</v>
       </c>
       <c r="Y101" s="95">
         <v>123.2</v>
       </c>
-      <c r="Z101" s="260">
+      <c r="Z101" s="259">
         <v>87.6</v>
       </c>
       <c r="AA101" s="94">
         <v>66.2</v>
       </c>
-      <c r="AB101" s="261">
+      <c r="AB101" s="260">
         <v>140.69999999999999</v>
       </c>
       <c r="AC101" s="94">
         <v>110.4</v>
       </c>
-      <c r="AD101" s="262">
+      <c r="AD101" s="261">
         <v>113.5</v>
       </c>
       <c r="AE101" s="84">
         <v>100.3</v>
       </c>
-      <c r="AF101" s="242">
+      <c r="AF101" s="241">
         <v>114.3</v>
       </c>
-      <c r="AG101" s="255">
+      <c r="AG101" s="254">
         <v>113.6</v>
       </c>
       <c r="AH101" s="88">
         <v>91</v>
       </c>
-      <c r="AI101" s="317">
+      <c r="AI101" s="315">
         <v>68.3</v>
       </c>
-      <c r="AJ101" s="359">
-        <v>108.6</v>
+      <c r="AJ101" s="384">
+        <v>112.1</v>
       </c>
     </row>
     <row r="102" spans="1:36" s="42" customFormat="1">
       <c r="A102" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B102" s="256"/>
-[...29 lines deleted...]
-      <c r="AF102" s="242"/>
+      <c r="B102" s="255"/>
+      <c r="C102" s="255"/>
+      <c r="D102" s="255"/>
+      <c r="E102" s="255"/>
+      <c r="F102" s="255"/>
+      <c r="G102" s="255"/>
+      <c r="H102" s="255"/>
+      <c r="I102" s="255"/>
+      <c r="J102" s="255"/>
+      <c r="K102" s="255"/>
+      <c r="L102" s="255"/>
+      <c r="M102" s="255"/>
+      <c r="N102" s="255"/>
+      <c r="O102" s="255"/>
+      <c r="P102" s="255"/>
+      <c r="Q102" s="255"/>
+      <c r="R102" s="255"/>
+      <c r="S102" s="255"/>
+      <c r="T102" s="255"/>
+      <c r="U102" s="255"/>
+      <c r="V102" s="255"/>
+      <c r="W102" s="255"/>
+      <c r="X102" s="255"/>
+      <c r="Y102" s="255"/>
+      <c r="Z102" s="255"/>
+      <c r="AA102" s="255"/>
+      <c r="AB102" s="256"/>
+      <c r="AC102" s="256"/>
+      <c r="AD102" s="257"/>
+      <c r="AE102" s="253"/>
+      <c r="AF102" s="241"/>
       <c r="AG102" s="78"/>
       <c r="AH102" s="183"/>
-      <c r="AI102" s="335"/>
-      <c r="AJ102" s="335"/>
+      <c r="AI102" s="333"/>
+      <c r="AJ102" s="333"/>
     </row>
     <row r="103" spans="1:36">
       <c r="A103" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B103" s="77">
         <v>6.8879999999999999</v>
       </c>
       <c r="C103" s="77">
         <v>61.106999999999999</v>
       </c>
       <c r="D103" s="77">
         <v>562.61900000000003</v>
       </c>
       <c r="E103" s="77">
         <v>6200.9129999999996</v>
       </c>
       <c r="F103" s="77">
         <v>11821.785</v>
       </c>
       <c r="G103" s="77">
         <v>11264.815000000001</v>
       </c>
       <c r="H103" s="77">
         <v>11217.700999999999</v>
@@ -16853,70 +16872,70 @@
       </c>
       <c r="V103" s="77">
         <v>88492.002999999997</v>
       </c>
       <c r="W103" s="77">
         <v>97771.082999999999</v>
       </c>
       <c r="X103" s="77">
         <v>115583.071</v>
       </c>
       <c r="Y103" s="77">
         <v>119391.276</v>
       </c>
       <c r="Z103" s="77">
         <v>120537.43399999999</v>
       </c>
       <c r="AA103" s="77">
         <v>144188.79999999999</v>
       </c>
       <c r="AB103" s="78">
         <v>171909.2</v>
       </c>
       <c r="AC103" s="78">
         <v>171240.9</v>
       </c>
-      <c r="AD103" s="253">
+      <c r="AD103" s="252">
         <v>195535.4</v>
       </c>
-      <c r="AE103" s="254">
+      <c r="AE103" s="253">
         <v>241422.8</v>
       </c>
-      <c r="AF103" s="242">
+      <c r="AF103" s="241">
         <v>305998.7</v>
       </c>
       <c r="AG103" s="78">
         <v>429099.5</v>
       </c>
       <c r="AH103" s="181">
         <v>571342.13300000003</v>
       </c>
-      <c r="AI103" s="273">
+      <c r="AI103" s="272">
         <v>607542.89</v>
       </c>
-      <c r="AJ103" s="364">
-        <v>820136.6</v>
+      <c r="AJ103" s="383">
+        <v>858946.76800000004</v>
       </c>
     </row>
     <row r="104" spans="1:36" s="42" customFormat="1" ht="15" customHeight="1">
       <c r="A104" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="77">
         <v>94.1</v>
       </c>
       <c r="C104" s="77">
         <v>81</v>
       </c>
       <c r="D104" s="77">
         <v>85.9</v>
       </c>
       <c r="E104" s="77">
         <v>77.599999999999994</v>
       </c>
       <c r="F104" s="77">
         <v>56.3</v>
       </c>
       <c r="G104" s="77">
         <v>72.900000000000006</v>
       </c>
       <c r="H104" s="77">
@@ -16969,64 +16988,64 @@
       </c>
       <c r="X104" s="77">
         <v>104.5</v>
       </c>
       <c r="Y104" s="77">
         <v>100.6</v>
       </c>
       <c r="Z104" s="77">
         <v>100.6</v>
       </c>
       <c r="AA104" s="77">
         <v>98.2</v>
       </c>
       <c r="AB104" s="78">
         <v>108.9</v>
       </c>
       <c r="AC104" s="162">
         <v>100.2</v>
       </c>
       <c r="AD104" s="162">
         <v>103.2</v>
       </c>
       <c r="AE104" s="84">
         <v>108.5</v>
       </c>
-      <c r="AF104" s="242">
+      <c r="AF104" s="241">
         <v>108.5</v>
       </c>
-      <c r="AG104" s="255">
+      <c r="AG104" s="254">
         <v>110</v>
       </c>
       <c r="AH104" s="184">
         <v>115.8</v>
       </c>
-      <c r="AI104" s="317">
+      <c r="AI104" s="315">
         <v>107.8</v>
       </c>
-      <c r="AJ104" s="359">
-        <v>123.2</v>
+      <c r="AJ104" s="382">
+        <v>126.3</v>
       </c>
     </row>
     <row r="105" spans="1:36" ht="21" customHeight="1">
       <c r="A105" s="185" t="s">
         <v>52</v>
       </c>
       <c r="B105" s="89">
         <v>3.6720000000000002</v>
       </c>
       <c r="C105" s="89">
         <v>28.786000000000001</v>
       </c>
       <c r="D105" s="89">
         <v>306.35599999999999</v>
       </c>
       <c r="E105" s="89">
         <v>3227.902</v>
       </c>
       <c r="F105" s="89">
         <v>6689.6559999999999</v>
       </c>
       <c r="G105" s="89">
         <v>5899.9049999999997</v>
       </c>
       <c r="H105" s="89">
@@ -17088,55 +17107,55 @@
       </c>
       <c r="AA105" s="187" t="s">
         <v>207</v>
       </c>
       <c r="AB105" s="77">
         <v>98497.4</v>
       </c>
       <c r="AC105" s="76">
         <v>102119.4</v>
       </c>
       <c r="AD105" s="188">
         <v>122478.7</v>
       </c>
       <c r="AE105" s="188">
         <v>142235.1</v>
       </c>
       <c r="AF105" s="184">
         <v>168629.2</v>
       </c>
       <c r="AG105" s="77">
         <v>239918.8</v>
       </c>
       <c r="AH105" s="181">
         <v>269189.685</v>
       </c>
-      <c r="AI105" s="273">
+      <c r="AI105" s="272">
         <v>282196.80300000001</v>
       </c>
-      <c r="AJ105" s="364">
-        <v>384711.6</v>
+      <c r="AJ105" s="383">
+        <v>403218.92300000001</v>
       </c>
     </row>
     <row r="106" spans="1:36">
       <c r="A106" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B106" s="89">
         <v>0.06</v>
       </c>
       <c r="C106" s="89">
         <v>1.179</v>
       </c>
       <c r="D106" s="89">
         <v>6.8529999999999998</v>
       </c>
       <c r="E106" s="89">
         <v>111.605</v>
       </c>
       <c r="F106" s="89">
         <v>241.26300000000001</v>
       </c>
       <c r="G106" s="89">
         <v>379.65199999999999</v>
       </c>
       <c r="H106" s="89">
@@ -17171,82 +17190,82 @@
       </c>
       <c r="R106" s="88">
         <v>430.92</v>
       </c>
       <c r="S106" s="88">
         <v>609.38400000000001</v>
       </c>
       <c r="T106" s="77">
         <v>576.9</v>
       </c>
       <c r="U106" s="77">
         <v>706.3</v>
       </c>
       <c r="V106" s="88">
         <v>952.3</v>
       </c>
       <c r="W106" s="77">
         <v>1513.51</v>
       </c>
       <c r="X106" s="88">
         <v>1220.3</v>
       </c>
       <c r="Y106" s="88">
         <v>688.2</v>
       </c>
-      <c r="Z106" s="263">
+      <c r="Z106" s="262">
         <v>803.4</v>
       </c>
-      <c r="AA106" s="263" t="s">
+      <c r="AA106" s="262" t="s">
         <v>160</v>
       </c>
       <c r="AB106" s="78">
         <v>2169.1</v>
       </c>
       <c r="AC106" s="162" t="s">
         <v>77</v>
       </c>
-      <c r="AD106" s="253">
+      <c r="AD106" s="252">
         <v>1651.8</v>
       </c>
       <c r="AE106" s="84">
         <v>2789.4</v>
       </c>
-      <c r="AF106" s="242">
+      <c r="AF106" s="241">
         <v>3183.1</v>
       </c>
       <c r="AG106" s="78">
         <v>13502.5</v>
       </c>
       <c r="AH106" s="181">
         <v>13391.637000000001</v>
       </c>
-      <c r="AI106" s="273">
+      <c r="AI106" s="272">
         <v>10492.523999999999</v>
       </c>
-      <c r="AJ106" s="364">
-        <v>11972.4</v>
+      <c r="AJ106" s="383">
+        <v>11969.486000000001</v>
       </c>
     </row>
     <row r="107" spans="1:36">
       <c r="A107" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B107" s="89">
         <v>0.439</v>
       </c>
       <c r="C107" s="89">
         <v>3.47</v>
       </c>
       <c r="D107" s="89">
         <v>28.064</v>
       </c>
       <c r="E107" s="89">
         <v>210.48699999999999</v>
       </c>
       <c r="F107" s="89">
         <v>148.512</v>
       </c>
       <c r="G107" s="89">
         <v>242.35499999999999</v>
       </c>
       <c r="H107" s="89">
@@ -17281,82 +17300,82 @@
       </c>
       <c r="R107" s="88">
         <v>464.55099999999999</v>
       </c>
       <c r="S107" s="88">
         <v>505.66899999999998</v>
       </c>
       <c r="T107" s="77">
         <v>457.3</v>
       </c>
       <c r="U107" s="77">
         <v>620.9</v>
       </c>
       <c r="V107" s="88">
         <v>845.8</v>
       </c>
       <c r="W107" s="88">
         <v>943.59400000000005</v>
       </c>
       <c r="X107" s="88">
         <v>1229.8</v>
       </c>
       <c r="Y107" s="88">
         <v>1589.7</v>
       </c>
-      <c r="Z107" s="263">
+      <c r="Z107" s="262">
         <v>1854.3</v>
       </c>
-      <c r="AA107" s="263" t="s">
+      <c r="AA107" s="262" t="s">
         <v>161</v>
       </c>
       <c r="AB107" s="78">
         <v>5241.6000000000004</v>
       </c>
       <c r="AC107" s="78">
         <v>1854</v>
       </c>
-      <c r="AD107" s="253">
+      <c r="AD107" s="252">
         <v>1602.7</v>
       </c>
       <c r="AE107" s="84">
         <v>2028.1</v>
       </c>
-      <c r="AF107" s="242">
+      <c r="AF107" s="241">
         <v>4169.8999999999996</v>
       </c>
       <c r="AG107" s="78">
         <v>6797.6</v>
       </c>
       <c r="AH107" s="181">
         <v>9264.6910000000007</v>
       </c>
-      <c r="AI107" s="273">
+      <c r="AI107" s="272">
         <v>8024.9120000000003</v>
       </c>
-      <c r="AJ107" s="364">
-        <v>6795.2</v>
+      <c r="AJ107" s="383">
+        <v>7133.1750000000002</v>
       </c>
     </row>
     <row r="108" spans="1:36" ht="21" customHeight="1">
       <c r="A108" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B108" s="89">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="C108" s="89">
         <v>0.92300000000000004</v>
       </c>
       <c r="D108" s="89">
         <v>9.4250000000000007</v>
       </c>
       <c r="E108" s="89">
         <v>84.757999999999996</v>
       </c>
       <c r="F108" s="89">
         <v>140.096</v>
       </c>
       <c r="G108" s="89">
         <v>96.328999999999994</v>
       </c>
       <c r="H108" s="89">
@@ -17391,82 +17410,82 @@
       </c>
       <c r="R108" s="88">
         <v>249.15</v>
       </c>
       <c r="S108" s="88">
         <v>340.48399999999998</v>
       </c>
       <c r="T108" s="77">
         <v>236.3</v>
       </c>
       <c r="U108" s="77">
         <v>448.6</v>
       </c>
       <c r="V108" s="88">
         <v>600.5</v>
       </c>
       <c r="W108" s="88">
         <v>1155.3030000000001</v>
       </c>
       <c r="X108" s="88">
         <v>956.8</v>
       </c>
       <c r="Y108" s="88">
         <v>811.4</v>
       </c>
-      <c r="Z108" s="263">
+      <c r="Z108" s="262">
         <v>1382.9</v>
       </c>
-      <c r="AA108" s="263" t="s">
+      <c r="AA108" s="262" t="s">
         <v>162</v>
       </c>
       <c r="AB108" s="78">
         <v>1169</v>
       </c>
       <c r="AC108" s="78">
         <v>1910.4</v>
       </c>
-      <c r="AD108" s="253">
+      <c r="AD108" s="252">
         <v>1448.6</v>
       </c>
       <c r="AE108" s="84">
         <v>1241.9000000000001</v>
       </c>
-      <c r="AF108" s="242">
+      <c r="AF108" s="241">
         <v>2384.4</v>
       </c>
       <c r="AG108" s="78">
         <v>3885</v>
       </c>
       <c r="AH108" s="181">
         <v>7053.2960000000003</v>
       </c>
-      <c r="AI108" s="273">
+      <c r="AI108" s="272">
         <v>7783.6949999999997</v>
       </c>
-      <c r="AJ108" s="364">
-        <v>7694.9</v>
+      <c r="AJ108" s="383">
+        <v>11224.215</v>
       </c>
     </row>
     <row r="109" spans="1:36" ht="12" customHeight="1">
       <c r="A109" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B109" s="89">
         <v>0.112</v>
       </c>
       <c r="C109" s="89">
         <v>0.46800000000000003</v>
       </c>
       <c r="D109" s="89">
         <v>2.6680000000000001</v>
       </c>
       <c r="E109" s="89">
         <v>66.798000000000002</v>
       </c>
       <c r="F109" s="89">
         <v>118.572</v>
       </c>
       <c r="G109" s="89">
         <v>84.298000000000002</v>
       </c>
       <c r="H109" s="89">
@@ -17501,82 +17520,82 @@
       </c>
       <c r="R109" s="88">
         <v>302.608</v>
       </c>
       <c r="S109" s="88">
         <v>412.52100000000002</v>
       </c>
       <c r="T109" s="77">
         <v>922.1</v>
       </c>
       <c r="U109" s="77">
         <v>465</v>
       </c>
       <c r="V109" s="88">
         <v>68.7</v>
       </c>
       <c r="W109" s="88">
         <v>153.80500000000001</v>
       </c>
       <c r="X109" s="88">
         <v>184.1</v>
       </c>
       <c r="Y109" s="88">
         <v>144.69999999999999</v>
       </c>
-      <c r="Z109" s="263">
+      <c r="Z109" s="262">
         <v>579.9</v>
       </c>
-      <c r="AA109" s="263">
+      <c r="AA109" s="262">
         <v>952.5</v>
       </c>
       <c r="AB109" s="78">
         <v>1769.9</v>
       </c>
       <c r="AC109" s="78">
         <v>1349.5</v>
       </c>
-      <c r="AD109" s="253">
+      <c r="AD109" s="252">
         <v>1216.5</v>
       </c>
       <c r="AE109" s="84">
         <v>2991.3</v>
       </c>
-      <c r="AF109" s="242">
+      <c r="AF109" s="241">
         <v>3670.8</v>
       </c>
       <c r="AG109" s="78">
         <v>8217.2999999999993</v>
       </c>
       <c r="AH109" s="181">
         <v>11876.102000000001</v>
       </c>
-      <c r="AI109" s="273">
+      <c r="AI109" s="272">
         <v>7579.0259999999998</v>
       </c>
-      <c r="AJ109" s="364">
-        <v>13026.9</v>
+      <c r="AJ109" s="383">
+        <v>13494.433999999999</v>
       </c>
     </row>
     <row r="110" spans="1:36" ht="25.5" customHeight="1">
       <c r="A110" s="40" t="s">
         <v>78</v>
       </c>
       <c r="B110" s="89">
         <v>0.17199999999999999</v>
       </c>
       <c r="C110" s="89">
         <v>2.6669999999999998</v>
       </c>
       <c r="D110" s="89">
         <v>27.117999999999999</v>
       </c>
       <c r="E110" s="89">
         <v>229.304</v>
       </c>
       <c r="F110" s="89">
         <v>281.03100000000001</v>
       </c>
       <c r="G110" s="89">
         <v>308.202</v>
       </c>
       <c r="H110" s="89">
@@ -17611,82 +17630,82 @@
       </c>
       <c r="R110" s="88">
         <v>1639.8810000000001</v>
       </c>
       <c r="S110" s="88">
         <v>1866.559</v>
       </c>
       <c r="T110" s="77">
         <v>942</v>
       </c>
       <c r="U110" s="77">
         <v>1083.8</v>
       </c>
       <c r="V110" s="88">
         <v>1158</v>
       </c>
       <c r="W110" s="88">
         <v>1370.8869999999999</v>
       </c>
       <c r="X110" s="88">
         <v>1535.9</v>
       </c>
       <c r="Y110" s="88">
         <v>2741.9</v>
       </c>
-      <c r="Z110" s="263">
+      <c r="Z110" s="262">
         <v>4399.3</v>
       </c>
-      <c r="AA110" s="263" t="s">
+      <c r="AA110" s="262" t="s">
         <v>163</v>
       </c>
       <c r="AB110" s="78">
         <v>6192.3</v>
       </c>
       <c r="AC110" s="78">
         <v>8909.5</v>
       </c>
-      <c r="AD110" s="253">
+      <c r="AD110" s="252">
         <v>8090.7</v>
       </c>
       <c r="AE110" s="84">
         <v>10364.4</v>
       </c>
-      <c r="AF110" s="242">
+      <c r="AF110" s="241">
         <v>9411.4</v>
       </c>
       <c r="AG110" s="78">
         <v>12482.5</v>
       </c>
       <c r="AH110" s="181">
         <v>17834.669000000002</v>
       </c>
-      <c r="AI110" s="273">
+      <c r="AI110" s="272">
         <v>21218.967000000001</v>
       </c>
-      <c r="AJ110" s="182">
-        <v>26593.599999999999</v>
+      <c r="AJ110" s="383">
+        <v>30060.094000000001</v>
       </c>
     </row>
     <row r="111" spans="1:36" ht="21" customHeight="1">
       <c r="A111" s="40" t="s">
         <v>115</v>
       </c>
       <c r="B111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G111" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="77" t="s">
@@ -17721,82 +17740,82 @@
       </c>
       <c r="R111" s="88">
         <v>113.715</v>
       </c>
       <c r="S111" s="88">
         <v>272.78699999999998</v>
       </c>
       <c r="T111" s="89">
         <v>416.6</v>
       </c>
       <c r="U111" s="89">
         <v>665</v>
       </c>
       <c r="V111" s="88">
         <v>691.4</v>
       </c>
       <c r="W111" s="88">
         <v>620.79499999999996</v>
       </c>
       <c r="X111" s="88">
         <v>2321.1</v>
       </c>
       <c r="Y111" s="88">
         <v>1976.4</v>
       </c>
-      <c r="Z111" s="263">
+      <c r="Z111" s="262">
         <v>2564.5</v>
       </c>
-      <c r="AA111" s="263" t="s">
+      <c r="AA111" s="262" t="s">
         <v>164</v>
       </c>
       <c r="AB111" s="78">
         <v>213.6</v>
       </c>
       <c r="AC111" s="78">
         <v>524.9</v>
       </c>
-      <c r="AD111" s="253">
+      <c r="AD111" s="252">
         <v>1643.5</v>
       </c>
       <c r="AE111" s="84">
         <v>3951.6</v>
       </c>
-      <c r="AF111" s="242">
+      <c r="AF111" s="241">
         <v>4776.3999999999996</v>
       </c>
       <c r="AG111" s="78">
         <v>5994.1</v>
       </c>
       <c r="AH111" s="181">
         <v>6704.1930000000002</v>
       </c>
-      <c r="AI111" s="273">
+      <c r="AI111" s="272">
         <v>4308.3509999999997</v>
       </c>
-      <c r="AJ111" s="359">
-        <v>2914.7</v>
+      <c r="AJ111" s="383">
+        <v>3194.8780000000002</v>
       </c>
     </row>
     <row r="112" spans="1:36" ht="20.25" customHeight="1">
       <c r="A112" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B112" s="89">
         <v>0.35799999999999998</v>
       </c>
       <c r="C112" s="89">
         <v>2.3650000000000002</v>
       </c>
       <c r="D112" s="89">
         <v>27.585999999999999</v>
       </c>
       <c r="E112" s="89">
         <v>561.07299999999998</v>
       </c>
       <c r="F112" s="89">
         <v>964.09699999999998</v>
       </c>
       <c r="G112" s="89">
         <v>1370.5709999999999</v>
       </c>
       <c r="H112" s="89">
@@ -17831,85 +17850,85 @@
       </c>
       <c r="R112" s="88">
         <v>1631.125</v>
       </c>
       <c r="S112" s="88">
         <v>3061.665</v>
       </c>
       <c r="T112" s="77">
         <v>565</v>
       </c>
       <c r="U112" s="77">
         <v>724.7</v>
       </c>
       <c r="V112" s="88">
         <v>1505.8</v>
       </c>
       <c r="W112" s="88">
         <v>2657.3919999999998</v>
       </c>
       <c r="X112" s="88">
         <v>3923.9</v>
       </c>
       <c r="Y112" s="88">
         <v>4314.3999999999996</v>
       </c>
-      <c r="Z112" s="263">
+      <c r="Z112" s="262">
         <v>4087.1</v>
       </c>
-      <c r="AA112" s="263" t="s">
+      <c r="AA112" s="262" t="s">
         <v>165</v>
       </c>
-      <c r="AB112" s="264">
+      <c r="AB112" s="263">
         <v>4531.2</v>
       </c>
       <c r="AC112" s="78">
         <v>3576.7</v>
       </c>
-      <c r="AD112" s="253">
+      <c r="AD112" s="252">
         <v>5421.8</v>
       </c>
       <c r="AE112" s="84">
         <v>5723.4</v>
       </c>
-      <c r="AF112" s="242">
+      <c r="AF112" s="241">
         <v>7575.9</v>
       </c>
       <c r="AG112" s="78">
         <v>8080.5</v>
       </c>
       <c r="AH112" s="181">
         <v>6029.2920000000004</v>
       </c>
-      <c r="AI112" s="273">
+      <c r="AI112" s="272">
         <v>6430.7860000000001</v>
       </c>
-      <c r="AJ112" s="335">
-        <v>11053.9</v>
+      <c r="AJ112" s="383">
+        <v>13046.462</v>
       </c>
     </row>
-    <row r="113" spans="1:36" ht="18.75" customHeight="1">
+    <row r="113" spans="1:36" ht="22.5">
       <c r="A113" s="40" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="89">
         <v>1.0409999999999999</v>
       </c>
       <c r="C113" s="89">
         <v>7.01</v>
       </c>
       <c r="D113" s="89">
         <v>74.72</v>
       </c>
       <c r="E113" s="89">
         <v>1005.388</v>
       </c>
       <c r="F113" s="89">
         <v>1837.086</v>
       </c>
       <c r="G113" s="89">
         <v>1076.2629999999999</v>
       </c>
       <c r="H113" s="89">
         <v>1007.792</v>
       </c>
       <c r="I113" s="89">
@@ -17941,82 +17960,82 @@
       </c>
       <c r="R113" s="88">
         <v>2209.788</v>
       </c>
       <c r="S113" s="88">
         <v>2309.8420000000001</v>
       </c>
       <c r="T113" s="77">
         <v>4973.3</v>
       </c>
       <c r="U113" s="77">
         <v>5460.1</v>
       </c>
       <c r="V113" s="88">
         <v>6714.5</v>
       </c>
       <c r="W113" s="88">
         <v>7558.0209999999997</v>
       </c>
       <c r="X113" s="88">
         <v>7904.4</v>
       </c>
       <c r="Y113" s="88">
         <v>8505.9</v>
       </c>
-      <c r="Z113" s="263">
+      <c r="Z113" s="262">
         <v>7699.5</v>
       </c>
-      <c r="AA113" s="263" t="s">
+      <c r="AA113" s="262" t="s">
         <v>166</v>
       </c>
-      <c r="AB113" s="264">
+      <c r="AB113" s="263">
         <v>10399.6</v>
       </c>
       <c r="AC113" s="162">
         <v>7386.9</v>
       </c>
-      <c r="AD113" s="253">
+      <c r="AD113" s="252">
         <v>9132.9</v>
       </c>
       <c r="AE113" s="84">
         <v>9477.7000000000007</v>
       </c>
-      <c r="AF113" s="242">
+      <c r="AF113" s="241">
         <v>22733.7</v>
       </c>
       <c r="AG113" s="78">
         <v>48853.3</v>
       </c>
       <c r="AH113" s="181">
         <v>77047.201000000001</v>
       </c>
-      <c r="AI113" s="273">
+      <c r="AI113" s="272">
         <v>69030.646999999997</v>
       </c>
-      <c r="AJ113" s="364">
-        <v>100959.8</v>
+      <c r="AJ113" s="383">
+        <v>103668.09</v>
       </c>
     </row>
     <row r="114" spans="1:36" ht="10.5" customHeight="1">
       <c r="A114" s="40" t="s">
         <v>118</v>
       </c>
       <c r="B114" s="89">
         <v>6.3E-2</v>
       </c>
       <c r="C114" s="89">
         <v>0.91</v>
       </c>
       <c r="D114" s="89">
         <v>6.9340000000000002</v>
       </c>
       <c r="E114" s="89">
         <v>56.548000000000002</v>
       </c>
       <c r="F114" s="89">
         <v>108.682</v>
       </c>
       <c r="G114" s="89">
         <v>73.569999999999993</v>
       </c>
       <c r="H114" s="89">
@@ -18051,82 +18070,82 @@
       </c>
       <c r="R114" s="88">
         <v>750.98299999999995</v>
       </c>
       <c r="S114" s="88">
         <v>607.11300000000006</v>
       </c>
       <c r="T114" s="77">
         <v>1752.1</v>
       </c>
       <c r="U114" s="77">
         <v>1838</v>
       </c>
       <c r="V114" s="88">
         <v>1524.4</v>
       </c>
       <c r="W114" s="88">
         <v>3176.7559999999999</v>
       </c>
       <c r="X114" s="88">
         <v>3258.7</v>
       </c>
       <c r="Y114" s="88">
         <v>2249.1</v>
       </c>
-      <c r="Z114" s="263">
+      <c r="Z114" s="262">
         <v>1827.2</v>
       </c>
-      <c r="AA114" s="263">
+      <c r="AA114" s="262">
         <v>801.8</v>
       </c>
-      <c r="AB114" s="264">
+      <c r="AB114" s="263">
         <v>2438.9</v>
       </c>
       <c r="AC114" s="162">
         <v>1531.5</v>
       </c>
-      <c r="AD114" s="253">
+      <c r="AD114" s="252">
         <v>361.3</v>
       </c>
-      <c r="AE114" s="254">
+      <c r="AE114" s="253">
         <v>311.7</v>
       </c>
-      <c r="AF114" s="242">
+      <c r="AF114" s="241">
         <v>25.7</v>
       </c>
       <c r="AG114" s="78">
         <v>193.4</v>
       </c>
       <c r="AH114" s="181">
         <v>4170.4260000000004</v>
       </c>
-      <c r="AI114" s="273">
+      <c r="AI114" s="272">
         <v>4460.7150000000001</v>
       </c>
-      <c r="AJ114" s="359">
-        <v>1067.8</v>
+      <c r="AJ114" s="383">
+        <v>1047.2460000000001</v>
       </c>
     </row>
     <row r="115" spans="1:36" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B115" s="89">
         <v>0</v>
       </c>
       <c r="C115" s="89">
         <v>0</v>
       </c>
       <c r="D115" s="89">
         <v>0</v>
       </c>
       <c r="E115" s="89">
         <v>0</v>
       </c>
       <c r="F115" s="89">
         <v>0</v>
       </c>
       <c r="G115" s="89">
         <v>0</v>
       </c>
       <c r="H115" s="89">
@@ -18161,82 +18180,82 @@
       </c>
       <c r="R115" s="88">
         <v>1093.0530000000001</v>
       </c>
       <c r="S115" s="88">
         <v>1757.991</v>
       </c>
       <c r="T115" s="77">
         <v>3350.8</v>
       </c>
       <c r="U115" s="77">
         <v>3943.8</v>
       </c>
       <c r="V115" s="88">
         <v>7434.1</v>
       </c>
       <c r="W115" s="88">
         <v>3955.1819999999998</v>
       </c>
       <c r="X115" s="88">
         <v>4001</v>
       </c>
       <c r="Y115" s="88">
         <v>716.5</v>
       </c>
-      <c r="Z115" s="263">
+      <c r="Z115" s="262">
         <v>3456.4</v>
       </c>
-      <c r="AA115" s="263" t="s">
+      <c r="AA115" s="262" t="s">
         <v>167</v>
       </c>
-      <c r="AB115" s="264">
+      <c r="AB115" s="263">
         <v>14209.2</v>
       </c>
       <c r="AC115" s="78">
         <v>10406.6</v>
       </c>
-      <c r="AD115" s="253">
+      <c r="AD115" s="252">
         <v>2977.6</v>
       </c>
-      <c r="AE115" s="254">
+      <c r="AE115" s="253">
         <v>11743.1</v>
       </c>
-      <c r="AF115" s="242">
+      <c r="AF115" s="241">
         <v>29818.1</v>
       </c>
       <c r="AG115" s="78">
         <v>24204.400000000001</v>
       </c>
       <c r="AH115" s="181">
         <v>81106.763999999996</v>
       </c>
-      <c r="AI115" s="273">
+      <c r="AI115" s="272">
         <v>109856.81200000001</v>
       </c>
-      <c r="AJ115" s="335">
-        <v>169556.3</v>
+      <c r="AJ115" s="383">
+        <v>169801.81599999999</v>
       </c>
     </row>
     <row r="116" spans="1:36">
       <c r="A116" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B116" s="89">
         <v>0.05</v>
       </c>
       <c r="C116" s="89">
         <v>0.24</v>
       </c>
       <c r="D116" s="89">
         <v>4.76</v>
       </c>
       <c r="E116" s="89">
         <v>35.93</v>
       </c>
       <c r="F116" s="89">
         <v>52.530999999999999</v>
       </c>
       <c r="G116" s="89">
         <v>30.055</v>
       </c>
       <c r="H116" s="89">
@@ -18271,123 +18290,123 @@
       </c>
       <c r="R116" s="77">
         <v>491.59500000000003</v>
       </c>
       <c r="S116" s="77">
         <v>290.721</v>
       </c>
       <c r="T116" s="77">
         <v>336.1</v>
       </c>
       <c r="U116" s="77">
         <v>336.7</v>
       </c>
       <c r="V116" s="88">
         <v>611.1</v>
       </c>
       <c r="W116" s="88">
         <v>1114.2260000000001</v>
       </c>
       <c r="X116" s="88">
         <v>965.6</v>
       </c>
       <c r="Y116" s="88">
         <v>765.8</v>
       </c>
-      <c r="Z116" s="263">
+      <c r="Z116" s="262">
         <v>661.6</v>
       </c>
-      <c r="AA116" s="263">
+      <c r="AA116" s="262">
         <v>486.7</v>
       </c>
-      <c r="AB116" s="264">
+      <c r="AB116" s="263">
         <v>1029.8</v>
       </c>
       <c r="AC116" s="78">
         <v>1117.7</v>
       </c>
-      <c r="AD116" s="253">
+      <c r="AD116" s="252">
         <v>1609.3</v>
       </c>
       <c r="AE116" s="84">
         <v>1793</v>
       </c>
-      <c r="AF116" s="242">
+      <c r="AF116" s="241">
         <v>2373.1999999999998</v>
       </c>
       <c r="AG116" s="78">
         <v>3098.5</v>
       </c>
       <c r="AH116" s="77">
         <v>3098.5</v>
       </c>
-      <c r="AI116" s="273">
+      <c r="AI116" s="272">
         <v>5776.0129999999999</v>
       </c>
-      <c r="AJ116" s="364">
-        <v>5766.4</v>
+      <c r="AJ116" s="383">
+        <v>6133.5069999999996</v>
       </c>
     </row>
     <row r="117" spans="1:36" s="42" customFormat="1" ht="21" customHeight="1">
       <c r="A117" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B117" s="64"/>
       <c r="C117" s="64"/>
       <c r="D117" s="64"/>
       <c r="E117" s="64"/>
       <c r="F117" s="64"/>
       <c r="G117" s="64"/>
       <c r="H117" s="64"/>
       <c r="I117" s="64"/>
       <c r="J117" s="64"/>
       <c r="K117" s="64"/>
       <c r="L117" s="64"/>
       <c r="M117" s="64"/>
       <c r="N117" s="64"/>
       <c r="O117" s="64"/>
       <c r="P117" s="64"/>
       <c r="Q117" s="64"/>
       <c r="R117" s="64"/>
       <c r="S117" s="64"/>
       <c r="T117" s="64"/>
       <c r="U117" s="64"/>
       <c r="V117" s="64"/>
       <c r="W117" s="64"/>
       <c r="X117" s="64"/>
       <c r="Y117" s="65"/>
       <c r="Z117" s="65"/>
       <c r="AA117" s="65"/>
       <c r="AB117" s="68"/>
       <c r="AC117" s="66"/>
       <c r="AD117" s="66"/>
       <c r="AE117" s="66"/>
       <c r="AF117" s="66"/>
       <c r="AG117" s="63"/>
       <c r="AH117" s="182"/>
-      <c r="AI117" s="337"/>
-      <c r="AJ117" s="359"/>
+      <c r="AI117" s="335"/>
+      <c r="AJ117" s="357"/>
     </row>
     <row r="118" spans="1:36" ht="13.5" customHeight="1">
       <c r="A118" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="77">
         <v>0.47199999999999998</v>
       </c>
       <c r="C118" s="77">
         <v>12.474</v>
       </c>
       <c r="D118" s="77">
         <v>111.78100000000001</v>
       </c>
       <c r="E118" s="77">
         <v>2410.3359999999998</v>
       </c>
       <c r="F118" s="77">
         <v>4493.7860000000001</v>
       </c>
       <c r="G118" s="77">
         <v>5167.4480000000003</v>
       </c>
       <c r="H118" s="77">
         <v>2791.6390000000001</v>
@@ -18433,70 +18452,70 @@
       </c>
       <c r="V118" s="77">
         <v>23220.100999999999</v>
       </c>
       <c r="W118" s="77">
         <v>22535.427</v>
       </c>
       <c r="X118" s="77">
         <v>27250.219000000001</v>
       </c>
       <c r="Y118" s="77">
         <v>32904.383999999998</v>
       </c>
       <c r="Z118" s="77">
         <v>38495.5</v>
       </c>
       <c r="AA118" s="77">
         <v>43354.3</v>
       </c>
       <c r="AB118" s="78">
         <v>57969.9</v>
       </c>
       <c r="AC118" s="78">
         <v>59489.1</v>
       </c>
-      <c r="AD118" s="253">
+      <c r="AD118" s="252">
         <v>53005.1</v>
       </c>
-      <c r="AE118" s="254">
+      <c r="AE118" s="253">
         <v>55858.3</v>
       </c>
-      <c r="AF118" s="242">
+      <c r="AF118" s="241">
         <v>60315.7</v>
       </c>
       <c r="AG118" s="78">
         <v>53477.4</v>
       </c>
       <c r="AH118" s="181">
         <v>69049.978000000003</v>
       </c>
-      <c r="AI118" s="273">
+      <c r="AI118" s="272">
         <v>81002.661999999997</v>
       </c>
-      <c r="AJ118" s="364">
-        <v>95165.2</v>
+      <c r="AJ118" s="383">
+        <v>96747.869000000006</v>
       </c>
     </row>
     <row r="119" spans="1:36" s="42" customFormat="1">
       <c r="A119" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B119" s="77">
         <v>101.3</v>
       </c>
       <c r="C119" s="77">
         <v>96.6</v>
       </c>
       <c r="D119" s="77">
         <v>105.6</v>
       </c>
       <c r="E119" s="77">
         <v>86.4</v>
       </c>
       <c r="F119" s="77">
         <v>66.7</v>
       </c>
       <c r="G119" s="77">
         <v>74.7</v>
       </c>
       <c r="H119" s="77">
@@ -18552,102 +18571,102 @@
       </c>
       <c r="Y119" s="77">
         <v>112.1</v>
       </c>
       <c r="Z119" s="77">
         <v>106.3</v>
       </c>
       <c r="AA119" s="77">
         <v>108.4</v>
       </c>
       <c r="AB119" s="78">
         <v>105.3</v>
       </c>
       <c r="AC119" s="162">
         <v>104.8</v>
       </c>
       <c r="AD119" s="162">
         <v>103.8</v>
       </c>
       <c r="AE119" s="84">
         <v>95.7</v>
       </c>
       <c r="AF119" s="93">
         <v>94.8</v>
       </c>
-      <c r="AG119" s="255">
+      <c r="AG119" s="254">
         <v>74.599999999999994</v>
       </c>
       <c r="AH119" s="184">
         <v>118.3</v>
       </c>
-      <c r="AI119" s="317">
+      <c r="AI119" s="315">
         <v>90.4</v>
       </c>
-      <c r="AJ119" s="364">
-        <v>99.7</v>
+      <c r="AJ119" s="382">
+        <v>100.1</v>
       </c>
     </row>
     <row r="120" spans="1:36" s="42" customFormat="1" ht="22.5">
       <c r="A120" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="B120" s="265"/>
-[...5 lines deleted...]
-      <c r="H120" s="265"/>
+      <c r="B120" s="264"/>
+      <c r="C120" s="265"/>
+      <c r="D120" s="264"/>
+      <c r="E120" s="264"/>
+      <c r="F120" s="264"/>
+      <c r="G120" s="264"/>
+      <c r="H120" s="264"/>
       <c r="I120" s="77"/>
       <c r="J120" s="77"/>
       <c r="K120" s="77"/>
       <c r="L120" s="77"/>
       <c r="M120" s="77"/>
       <c r="N120" s="77"/>
       <c r="O120" s="77"/>
       <c r="P120" s="77"/>
       <c r="Q120" s="77"/>
       <c r="R120" s="77"/>
       <c r="S120" s="77"/>
       <c r="T120" s="77"/>
       <c r="U120" s="77"/>
       <c r="V120" s="77"/>
       <c r="W120" s="88"/>
       <c r="X120" s="88"/>
       <c r="Y120" s="77"/>
       <c r="Z120" s="77"/>
       <c r="AA120" s="77"/>
       <c r="AB120" s="78"/>
-      <c r="AC120" s="267"/>
+      <c r="AC120" s="266"/>
       <c r="AD120" s="85"/>
       <c r="AE120" s="84"/>
-      <c r="AF120" s="242"/>
-      <c r="AG120" s="268"/>
+      <c r="AF120" s="241"/>
+      <c r="AG120" s="267"/>
       <c r="AH120" s="182"/>
-      <c r="AI120" s="335"/>
-      <c r="AJ120" s="364"/>
+      <c r="AI120" s="333"/>
+      <c r="AJ120" s="362"/>
     </row>
     <row r="121" spans="1:36">
       <c r="A121" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B121" s="77">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="C121" s="77">
         <v>1.593</v>
       </c>
       <c r="D121" s="77">
         <v>10.483000000000001</v>
       </c>
       <c r="E121" s="77">
         <v>720.37099999999998</v>
       </c>
       <c r="F121" s="77">
         <v>1108.71</v>
       </c>
       <c r="G121" s="77">
         <v>797.98400000000004</v>
       </c>
       <c r="H121" s="77">
         <v>630.68399999999997</v>
@@ -18693,70 +18712,70 @@
       </c>
       <c r="V121" s="77">
         <v>3585.6190000000001</v>
       </c>
       <c r="W121" s="77">
         <v>4041.7139999999999</v>
       </c>
       <c r="X121" s="88">
         <v>5778.9</v>
       </c>
       <c r="Y121" s="77">
         <v>6904.5829999999996</v>
       </c>
       <c r="Z121" s="77">
         <v>6312.7330000000002</v>
       </c>
       <c r="AA121" s="77">
         <v>7318</v>
       </c>
       <c r="AB121" s="78">
         <v>8587.5</v>
       </c>
       <c r="AC121" s="78">
         <v>9549.1</v>
       </c>
-      <c r="AD121" s="253">
+      <c r="AD121" s="252">
         <v>10441.5</v>
       </c>
-      <c r="AE121" s="254">
+      <c r="AE121" s="253">
         <v>11107.2</v>
       </c>
-      <c r="AF121" s="242">
+      <c r="AF121" s="241">
         <v>16435.5</v>
       </c>
       <c r="AG121" s="78">
         <v>18655</v>
       </c>
       <c r="AH121" s="181">
         <v>18315.413</v>
       </c>
-      <c r="AI121" s="273">
+      <c r="AI121" s="272">
         <v>17144.674999999999</v>
       </c>
-      <c r="AJ121" s="364">
-        <v>17227.900000000001</v>
+      <c r="AJ121" s="383">
+        <v>16985.478999999999</v>
       </c>
     </row>
     <row r="122" spans="1:36" s="42" customFormat="1" ht="13.5" customHeight="1">
       <c r="A122" s="34" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="77">
         <v>98.1</v>
       </c>
       <c r="C122" s="77">
         <v>102.3</v>
       </c>
       <c r="D122" s="77">
         <v>95</v>
       </c>
       <c r="E122" s="77">
         <v>89.9</v>
       </c>
       <c r="F122" s="77">
         <v>86</v>
       </c>
       <c r="G122" s="77">
         <v>88.5</v>
       </c>
       <c r="H122" s="77">
@@ -18812,236 +18831,236 @@
       </c>
       <c r="Y122" s="77">
         <v>106.2</v>
       </c>
       <c r="Z122" s="77">
         <v>88.2</v>
       </c>
       <c r="AA122" s="77">
         <v>106</v>
       </c>
       <c r="AB122" s="78">
         <v>105.4</v>
       </c>
       <c r="AC122" s="162">
         <v>101.4</v>
       </c>
       <c r="AD122" s="162">
         <v>106.4</v>
       </c>
       <c r="AE122" s="84">
         <v>92.3</v>
       </c>
       <c r="AF122" s="93">
         <v>130.69999999999999</v>
       </c>
-      <c r="AG122" s="255">
+      <c r="AG122" s="254">
         <v>98.4</v>
       </c>
       <c r="AH122" s="184">
         <v>95.4</v>
       </c>
-      <c r="AI122" s="317">
+      <c r="AI122" s="315">
         <v>91.2</v>
       </c>
-      <c r="AJ122" s="364">
-        <v>94.3</v>
+      <c r="AJ122" s="382">
+        <v>91.6</v>
       </c>
     </row>
     <row r="123" spans="1:36" s="125" customFormat="1">
-      <c r="A123" s="320" t="s">
+      <c r="A123" s="318" t="s">
         <v>26</v>
       </c>
       <c r="B123" s="121"/>
       <c r="C123" s="121"/>
       <c r="D123" s="121"/>
       <c r="E123" s="121"/>
       <c r="F123" s="121"/>
       <c r="G123" s="121"/>
       <c r="H123" s="121"/>
       <c r="I123" s="121"/>
       <c r="J123" s="121"/>
       <c r="K123" s="121"/>
       <c r="L123" s="121"/>
       <c r="M123" s="121"/>
       <c r="N123" s="121"/>
       <c r="O123" s="121"/>
       <c r="P123" s="121"/>
       <c r="Q123" s="121"/>
       <c r="R123" s="121"/>
       <c r="S123" s="121"/>
       <c r="T123" s="121"/>
       <c r="U123" s="122"/>
       <c r="V123" s="75"/>
       <c r="W123" s="75"/>
       <c r="X123" s="75"/>
       <c r="Y123" s="75"/>
       <c r="Z123" s="75"/>
       <c r="AA123" s="75"/>
       <c r="AB123" s="123"/>
       <c r="AC123" s="95"/>
       <c r="AD123" s="95"/>
       <c r="AE123" s="95"/>
       <c r="AF123" s="95"/>
       <c r="AG123" s="124"/>
       <c r="AH123" s="127"/>
-      <c r="AI123" s="308"/>
-      <c r="AJ123" s="335"/>
+      <c r="AI123" s="306"/>
+      <c r="AJ123" s="333"/>
     </row>
     <row r="124" spans="1:36" s="125" customFormat="1">
-      <c r="A124" s="320" t="s">
+      <c r="A124" s="318" t="s">
         <v>25</v>
       </c>
-      <c r="B124" s="323">
+      <c r="B124" s="321">
         <v>8.7263194213716986</v>
       </c>
-      <c r="C124" s="323">
+      <c r="C124" s="321">
         <v>138.90976770809448</v>
       </c>
-      <c r="D124" s="323">
+      <c r="D124" s="321">
         <v>708.78423882124082</v>
       </c>
-      <c r="E124" s="323">
+      <c r="E124" s="321">
         <v>14823.703511077132</v>
       </c>
-      <c r="F124" s="323">
+      <c r="F124" s="321">
         <v>28376.496167107918</v>
       </c>
-      <c r="G124" s="323">
+      <c r="G124" s="321">
         <v>46322.897849050503</v>
       </c>
-      <c r="H124" s="323">
+      <c r="H124" s="321">
         <v>46398.304607331236</v>
       </c>
-      <c r="I124" s="323">
+      <c r="I124" s="321">
         <v>28055.7</v>
       </c>
-      <c r="J124" s="323">
+      <c r="J124" s="321">
         <v>45837.3</v>
       </c>
-      <c r="K124" s="323">
+      <c r="K124" s="321">
         <v>47802.599999999991</v>
       </c>
-      <c r="L124" s="323">
+      <c r="L124" s="321">
         <v>79486.399999999994</v>
       </c>
-      <c r="M124" s="323">
+      <c r="M124" s="321">
         <v>66065.999999999985</v>
       </c>
-      <c r="N124" s="323">
+      <c r="N124" s="321">
         <v>68371.399999999994</v>
       </c>
-      <c r="O124" s="323">
+      <c r="O124" s="321">
         <v>85129.5</v>
       </c>
-      <c r="P124" s="323">
+      <c r="P124" s="321">
         <v>89030.9</v>
       </c>
-      <c r="Q124" s="323">
+      <c r="Q124" s="321">
         <v>95885.499999999985</v>
       </c>
-      <c r="R124" s="323">
+      <c r="R124" s="321">
         <v>131091</v>
       </c>
-      <c r="S124" s="323">
+      <c r="S124" s="321">
         <v>190245.7</v>
       </c>
-      <c r="T124" s="323">
+      <c r="T124" s="321">
         <v>214391.00000000006</v>
       </c>
-      <c r="U124" s="323">
+      <c r="U124" s="321">
         <v>199178.40000000002</v>
       </c>
-      <c r="V124" s="323">
+      <c r="V124" s="321">
         <v>405603.8</v>
       </c>
-      <c r="W124" s="323">
+      <c r="W124" s="321">
         <v>272266.49999999994</v>
       </c>
-      <c r="X124" s="323">
+      <c r="X124" s="321">
         <v>330696.5</v>
       </c>
       <c r="Y124" s="88">
         <v>350269.2</v>
       </c>
       <c r="Z124" s="88">
         <v>380814.20000000007</v>
       </c>
       <c r="AA124" s="88">
         <v>411485.60000000003</v>
       </c>
-      <c r="AB124" s="322">
+      <c r="AB124" s="320">
         <v>498410.4</v>
       </c>
       <c r="AC124" s="88">
         <v>514686.8</v>
       </c>
       <c r="AD124" s="85">
         <v>610701.3499320054</v>
       </c>
       <c r="AE124" s="85">
         <v>777134.72114523617</v>
       </c>
       <c r="AF124" s="78">
         <v>899984.52577995788</v>
       </c>
       <c r="AG124" s="78">
         <v>1173602.7596327383</v>
       </c>
       <c r="AH124" s="77">
         <v>757523.8</v>
       </c>
-      <c r="AI124" s="344">
+      <c r="AI124" s="342">
         <v>939162.58205098647</v>
       </c>
-      <c r="AJ124" s="356">
+      <c r="AJ124" s="354">
         <v>1103948.7457358935</v>
       </c>
     </row>
     <row r="125" spans="1:36" s="125" customFormat="1" ht="22.5">
-      <c r="A125" s="320" t="s">
+      <c r="A125" s="318" t="s">
         <v>60</v>
       </c>
-      <c r="B125" s="321">
+      <c r="B125" s="319">
         <v>58.934766134718387</v>
       </c>
-      <c r="C125" s="321">
+      <c r="C125" s="319">
         <v>147.70390461105575</v>
       </c>
-      <c r="D125" s="321">
+      <c r="D125" s="319">
         <v>77.850962988888924</v>
       </c>
-      <c r="E125" s="321">
+      <c r="E125" s="319">
         <v>85.732162992100029</v>
       </c>
-      <c r="F125" s="321">
+      <c r="F125" s="319">
         <v>79.648692020487502</v>
       </c>
-      <c r="G125" s="321">
+      <c r="G125" s="319">
         <v>107.73302759691819</v>
       </c>
-      <c r="H125" s="321">
+      <c r="H125" s="319">
         <v>96.989032433805193</v>
       </c>
       <c r="I125" s="77">
         <v>65</v>
       </c>
       <c r="J125" s="77">
         <v>149.69999999999999</v>
       </c>
       <c r="K125" s="77">
         <v>77.5</v>
       </c>
       <c r="L125" s="77">
         <v>142.19999999999999</v>
       </c>
       <c r="M125" s="77">
         <v>88.8</v>
       </c>
       <c r="N125" s="77">
         <v>94.5</v>
       </c>
       <c r="O125" s="77">
         <v>96.9</v>
       </c>
       <c r="P125" s="77">
         <v>121.2</v>
@@ -19078,659 +19097,659 @@
       </c>
       <c r="AA125" s="77">
         <v>101.7</v>
       </c>
       <c r="AB125" s="78">
         <v>102.4</v>
       </c>
       <c r="AC125" s="88">
         <v>101.2</v>
       </c>
       <c r="AD125" s="99">
         <v>97.796518094552326</v>
       </c>
       <c r="AE125" s="85">
         <v>101.02667359486009</v>
       </c>
       <c r="AF125" s="77">
         <v>87.846925526541497</v>
       </c>
       <c r="AG125" s="78">
         <v>112.27965254433272</v>
       </c>
       <c r="AH125" s="77">
         <v>83.194534481127548</v>
       </c>
-      <c r="AI125" s="344">
+      <c r="AI125" s="342">
         <v>136.45458011802197</v>
       </c>
-      <c r="AJ125" s="356">
+      <c r="AJ125" s="354">
         <v>110.03200476785193</v>
       </c>
     </row>
     <row r="126" spans="1:36" s="125" customFormat="1">
-      <c r="A126" s="320" t="s">
+      <c r="A126" s="318" t="s">
         <v>21</v>
       </c>
       <c r="B126" s="77"/>
       <c r="C126" s="77"/>
       <c r="D126" s="77"/>
       <c r="E126" s="77"/>
       <c r="F126" s="77"/>
       <c r="G126" s="77"/>
       <c r="H126" s="77"/>
       <c r="I126" s="77"/>
       <c r="J126" s="77"/>
       <c r="K126" s="77"/>
       <c r="L126" s="77"/>
       <c r="M126" s="77"/>
       <c r="N126" s="77"/>
       <c r="O126" s="77"/>
       <c r="P126" s="77"/>
       <c r="Q126" s="77"/>
       <c r="R126" s="77"/>
       <c r="S126" s="77"/>
       <c r="T126" s="77"/>
       <c r="U126" s="77"/>
       <c r="V126" s="77"/>
       <c r="W126" s="88"/>
       <c r="X126" s="88"/>
       <c r="Y126" s="77"/>
       <c r="Z126" s="77"/>
       <c r="AA126" s="77"/>
       <c r="AB126" s="78"/>
       <c r="AC126" s="88"/>
       <c r="AD126" s="85"/>
       <c r="AE126" s="85"/>
       <c r="AF126" s="77"/>
       <c r="AG126" s="78"/>
       <c r="AH126" s="77"/>
-      <c r="AI126" s="308"/>
-      <c r="AJ126" s="356"/>
+      <c r="AI126" s="306"/>
+      <c r="AJ126" s="354"/>
     </row>
     <row r="127" spans="1:36" s="125" customFormat="1">
-      <c r="A127" s="320" t="s">
+      <c r="A127" s="318" t="s">
         <v>22</v>
       </c>
       <c r="B127" s="88"/>
       <c r="C127" s="88"/>
       <c r="D127" s="88"/>
       <c r="E127" s="88"/>
       <c r="F127" s="88"/>
       <c r="G127" s="88"/>
       <c r="H127" s="88"/>
       <c r="I127" s="88"/>
       <c r="J127" s="88"/>
       <c r="K127" s="88"/>
       <c r="L127" s="88"/>
       <c r="M127" s="88"/>
       <c r="N127" s="88"/>
       <c r="O127" s="88"/>
       <c r="P127" s="88"/>
       <c r="Q127" s="88"/>
       <c r="R127" s="88"/>
       <c r="S127" s="88"/>
       <c r="T127" s="88"/>
       <c r="U127" s="88"/>
       <c r="V127" s="88"/>
       <c r="W127" s="88"/>
       <c r="X127" s="77"/>
       <c r="Y127" s="77"/>
       <c r="Z127" s="88"/>
       <c r="AA127" s="77"/>
       <c r="AB127" s="78"/>
       <c r="AC127" s="88"/>
       <c r="AD127" s="85"/>
       <c r="AE127" s="85"/>
       <c r="AF127" s="77"/>
       <c r="AG127" s="78"/>
       <c r="AH127" s="77"/>
-      <c r="AI127" s="308"/>
-      <c r="AJ127" s="356"/>
+      <c r="AI127" s="306"/>
+      <c r="AJ127" s="354"/>
     </row>
     <row r="128" spans="1:36" s="125" customFormat="1">
-      <c r="A128" s="320" t="s">
+      <c r="A128" s="318" t="s">
         <v>20</v>
       </c>
-      <c r="B128" s="323">
+      <c r="B128" s="321">
         <v>5.0927611702563356</v>
       </c>
-      <c r="C128" s="323">
+      <c r="C128" s="321">
         <v>116.8072049375824</v>
       </c>
-      <c r="D128" s="323">
+      <c r="D128" s="321">
         <v>474.08525558265899</v>
       </c>
-      <c r="E128" s="323">
+      <c r="E128" s="321">
         <v>11097.908751826115</v>
       </c>
-      <c r="F128" s="323">
+      <c r="F128" s="321">
         <v>17701.054674577634</v>
       </c>
-      <c r="G128" s="323">
+      <c r="G128" s="321">
         <v>33968.085747202174</v>
       </c>
-      <c r="H128" s="323">
+      <c r="H128" s="321">
         <v>34729.275912336387</v>
       </c>
-      <c r="I128" s="323">
+      <c r="I128" s="321">
         <v>16517.7</v>
       </c>
-      <c r="J128" s="323">
+      <c r="J128" s="321">
         <v>32071.800000000003</v>
       </c>
-      <c r="K128" s="323">
+      <c r="K128" s="321">
         <v>32274.899999999998</v>
       </c>
-      <c r="L128" s="323">
+      <c r="L128" s="321">
         <v>61633.999999999993</v>
       </c>
-      <c r="M128" s="323">
+      <c r="M128" s="321">
         <v>46204.299999999996</v>
       </c>
-      <c r="N128" s="323">
+      <c r="N128" s="321">
         <v>46660.5</v>
       </c>
-      <c r="O128" s="323">
+      <c r="O128" s="321">
         <v>60274.2</v>
       </c>
-      <c r="P128" s="323">
+      <c r="P128" s="321">
         <v>62192.5</v>
       </c>
-      <c r="Q128" s="323">
+      <c r="Q128" s="321">
         <v>67519.299999999988</v>
       </c>
-      <c r="R128" s="323">
+      <c r="R128" s="321">
         <v>98591.4</v>
       </c>
-      <c r="S128" s="323">
+      <c r="S128" s="321">
         <v>142739.4</v>
       </c>
-      <c r="T128" s="323">
+      <c r="T128" s="321">
         <v>163355.00000000003</v>
       </c>
-      <c r="U128" s="323">
+      <c r="U128" s="321">
         <v>121942.6</v>
       </c>
-      <c r="V128" s="323">
+      <c r="V128" s="321">
         <v>325623.2</v>
       </c>
-      <c r="W128" s="323">
+      <c r="W128" s="321">
         <v>192556.39999999997</v>
       </c>
-      <c r="X128" s="323">
+      <c r="X128" s="321">
         <v>241900.6</v>
       </c>
       <c r="Y128" s="88">
         <v>247060.2</v>
       </c>
       <c r="Z128" s="88">
         <v>275294.00000000006</v>
       </c>
       <c r="AA128" s="88">
         <v>289839.30000000005</v>
       </c>
-      <c r="AB128" s="322">
+      <c r="AB128" s="320">
         <v>361264.7</v>
       </c>
       <c r="AC128" s="88">
         <v>366165.6</v>
       </c>
       <c r="AD128" s="85">
         <v>450295.54887987656</v>
       </c>
       <c r="AE128" s="85">
         <v>598313.92639749811</v>
       </c>
       <c r="AF128" s="77">
         <v>679297.01163277926</v>
       </c>
       <c r="AG128" s="78">
         <v>909326.2</v>
       </c>
       <c r="AH128" s="77">
         <v>577626.39330217836</v>
       </c>
-      <c r="AI128" s="344">
+      <c r="AI128" s="342">
         <v>738858.84259590099</v>
       </c>
-      <c r="AJ128" s="356">
+      <c r="AJ128" s="354">
         <v>894108.23733053578</v>
       </c>
     </row>
     <row r="129" spans="1:36" s="125" customFormat="1" ht="15" customHeight="1">
-      <c r="A129" s="320" t="s">
+      <c r="A129" s="318" t="s">
         <v>61</v>
       </c>
-      <c r="B129" s="321">
+      <c r="B129" s="319">
         <v>47.411449663847819</v>
       </c>
-      <c r="C129" s="321">
+      <c r="C129" s="319">
         <v>189.59659284609339</v>
       </c>
-      <c r="D129" s="321">
+      <c r="D129" s="319">
         <v>71.578624822032978</v>
       </c>
-      <c r="E129" s="321">
+      <c r="E129" s="319">
         <v>87.766094131956805</v>
       </c>
-      <c r="F129" s="321">
+      <c r="F129" s="319">
         <v>78.208671098916938</v>
       </c>
-      <c r="G129" s="321">
+      <c r="G129" s="319">
         <v>125.69698046222244</v>
       </c>
-      <c r="H129" s="321">
+      <c r="H129" s="319">
         <v>104.07913400865968</v>
       </c>
-      <c r="I129" s="321">
+      <c r="I129" s="319">
         <v>56.7</v>
       </c>
-      <c r="J129" s="321">
+      <c r="J129" s="319">
         <v>177.3</v>
       </c>
-      <c r="K129" s="321">
+      <c r="K129" s="319">
         <v>67.5</v>
       </c>
-      <c r="L129" s="321">
+      <c r="L129" s="319">
         <v>160.80000000000001</v>
       </c>
-      <c r="M129" s="321">
+      <c r="M129" s="319">
         <v>84.5</v>
       </c>
-      <c r="N129" s="321">
+      <c r="N129" s="319">
         <v>89.9</v>
       </c>
-      <c r="O129" s="321">
+      <c r="O129" s="319">
         <v>94.7</v>
       </c>
-      <c r="P129" s="321">
+      <c r="P129" s="319">
         <v>128.9</v>
       </c>
-      <c r="Q129" s="321">
+      <c r="Q129" s="319">
         <v>116.6</v>
       </c>
-      <c r="R129" s="321">
+      <c r="R129" s="319">
         <v>107.8</v>
       </c>
-      <c r="S129" s="321">
+      <c r="S129" s="319">
         <v>92.7</v>
       </c>
-      <c r="T129" s="321">
+      <c r="T129" s="319">
         <v>122.5</v>
       </c>
-      <c r="U129" s="321">
+      <c r="U129" s="319">
         <v>67.5</v>
       </c>
-      <c r="V129" s="321">
+      <c r="V129" s="319">
         <v>190.5</v>
       </c>
-      <c r="W129" s="321">
+      <c r="W129" s="319">
         <v>68.108541694440063</v>
       </c>
-      <c r="X129" s="321">
+      <c r="X129" s="319">
         <v>114.7</v>
       </c>
       <c r="Y129" s="88">
         <v>101.9</v>
       </c>
       <c r="Z129" s="88">
         <v>107.2</v>
       </c>
       <c r="AA129" s="88">
         <v>101.6</v>
       </c>
-      <c r="AB129" s="322">
+      <c r="AB129" s="320">
         <v>102.4</v>
       </c>
       <c r="AC129" s="88">
         <v>100.65343520252324</v>
       </c>
       <c r="AD129" s="85">
         <v>95.921774977411332</v>
       </c>
       <c r="AE129" s="85">
         <v>100.54865378519405</v>
       </c>
       <c r="AF129" s="77">
         <v>83.258145106268742</v>
       </c>
       <c r="AG129" s="78">
         <v>114.9</v>
       </c>
       <c r="AH129" s="77">
         <v>79.699436901464622</v>
       </c>
-      <c r="AI129" s="344">
+      <c r="AI129" s="342">
         <v>148.27729495808609</v>
       </c>
-      <c r="AJ129" s="356">
+      <c r="AJ129" s="354">
         <v>111.13852743769105</v>
       </c>
     </row>
     <row r="130" spans="1:36" s="125" customFormat="1">
-      <c r="A130" s="320" t="s">
+      <c r="A130" s="318" t="s">
         <v>23</v>
       </c>
       <c r="B130" s="88"/>
       <c r="C130" s="88"/>
       <c r="D130" s="88"/>
       <c r="E130" s="88"/>
       <c r="F130" s="88"/>
       <c r="G130" s="88"/>
       <c r="H130" s="88"/>
       <c r="I130" s="88"/>
       <c r="J130" s="88"/>
       <c r="K130" s="88"/>
       <c r="L130" s="88"/>
       <c r="M130" s="88"/>
       <c r="N130" s="88"/>
       <c r="O130" s="88"/>
       <c r="P130" s="88"/>
       <c r="Q130" s="88"/>
       <c r="R130" s="88"/>
       <c r="S130" s="88"/>
       <c r="T130" s="88"/>
       <c r="U130" s="88"/>
       <c r="V130" s="88"/>
       <c r="W130" s="88"/>
       <c r="X130" s="77"/>
       <c r="Y130" s="77"/>
       <c r="Z130" s="88"/>
       <c r="AA130" s="77"/>
       <c r="AB130" s="78"/>
       <c r="AC130" s="88"/>
       <c r="AD130" s="85"/>
       <c r="AE130" s="85"/>
       <c r="AF130" s="77"/>
       <c r="AG130" s="78"/>
       <c r="AH130" s="77"/>
-      <c r="AI130" s="308"/>
-      <c r="AJ130" s="356"/>
+      <c r="AI130" s="306"/>
+      <c r="AJ130" s="354"/>
     </row>
     <row r="131" spans="1:36" s="125" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A131" s="320" t="s">
+      <c r="A131" s="318" t="s">
         <v>20</v>
       </c>
-      <c r="B131" s="323">
+      <c r="B131" s="321">
         <v>3.5235925000000003</v>
       </c>
-      <c r="C131" s="323">
+      <c r="C131" s="321">
         <v>19.5037044</v>
       </c>
-      <c r="D131" s="323">
+      <c r="D131" s="321">
         <v>200.51142700000003</v>
       </c>
-      <c r="E131" s="323">
+      <c r="E131" s="321">
         <v>3472.7073809999997</v>
       </c>
-      <c r="F131" s="323">
+      <c r="F131" s="321">
         <v>10240.195954999999</v>
       </c>
-      <c r="G131" s="323">
+      <c r="G131" s="321">
         <v>11878.722390000001</v>
       </c>
-      <c r="H131" s="323">
+      <c r="H131" s="321">
         <v>10445.751568043454</v>
       </c>
-      <c r="I131" s="323">
+      <c r="I131" s="321">
         <v>11322.900000000001</v>
       </c>
-      <c r="J131" s="323">
+      <c r="J131" s="321">
         <v>13124.8</v>
       </c>
-      <c r="K131" s="323">
+      <c r="K131" s="321">
         <v>15176</v>
       </c>
-      <c r="L131" s="323">
+      <c r="L131" s="321">
         <v>17801.400000000001</v>
       </c>
-      <c r="M131" s="323">
+      <c r="M131" s="321">
         <v>19852.8</v>
       </c>
-      <c r="N131" s="323">
+      <c r="N131" s="321">
         <v>21594.399999999994</v>
       </c>
-      <c r="O131" s="323">
+      <c r="O131" s="321">
         <v>24762.600000000002</v>
       </c>
-      <c r="P131" s="323">
+      <c r="P131" s="321">
         <v>26695.200000000001</v>
       </c>
-      <c r="Q131" s="323">
+      <c r="Q131" s="321">
         <v>28360.699999999997</v>
       </c>
-      <c r="R131" s="323">
+      <c r="R131" s="321">
         <v>32322.5</v>
       </c>
-      <c r="S131" s="323">
+      <c r="S131" s="321">
         <v>47331.8</v>
       </c>
-      <c r="T131" s="323">
+      <c r="T131" s="321">
         <v>50796.3</v>
       </c>
-      <c r="U131" s="323">
+      <c r="U131" s="321">
         <v>77092.300000000017</v>
       </c>
-      <c r="V131" s="323">
+      <c r="V131" s="321">
         <v>79735.3</v>
       </c>
-      <c r="W131" s="323">
+      <c r="W131" s="321">
         <v>79489.000000000015</v>
       </c>
-      <c r="X131" s="323">
+      <c r="X131" s="321">
         <v>88543.6</v>
       </c>
       <c r="Y131" s="88">
         <v>102737.3</v>
       </c>
       <c r="Z131" s="88">
         <v>104949.80000000002</v>
       </c>
       <c r="AA131" s="88">
         <v>121000.3</v>
       </c>
-      <c r="AB131" s="322">
+      <c r="AB131" s="320">
         <v>136319.70000000001</v>
       </c>
       <c r="AC131" s="88">
         <v>147714.5</v>
       </c>
       <c r="AD131" s="85">
         <v>159332.34489810778</v>
       </c>
       <c r="AE131" s="85">
         <v>178087.7</v>
       </c>
       <c r="AF131" s="77">
         <v>219863.23870333345</v>
       </c>
       <c r="AG131" s="78">
         <v>263024.78702635824</v>
       </c>
       <c r="AH131" s="77">
         <v>179154.01654944438</v>
       </c>
-      <c r="AI131" s="344">
+      <c r="AI131" s="342">
         <v>199187.93945508543</v>
       </c>
-      <c r="AJ131" s="356">
+      <c r="AJ131" s="354">
         <v>208454.30730442965</v>
       </c>
     </row>
     <row r="132" spans="1:36" s="125" customFormat="1">
-      <c r="A132" s="320" t="s">
+      <c r="A132" s="318" t="s">
         <v>62</v>
       </c>
-      <c r="B132" s="321">
+      <c r="B132" s="319">
         <v>79.719394803578851</v>
       </c>
-      <c r="C132" s="321">
+      <c r="C132" s="319">
         <v>83.253867084597118</v>
       </c>
-      <c r="D132" s="321">
+      <c r="D132" s="319">
         <v>103.23840481932642</v>
       </c>
-      <c r="E132" s="321">
+      <c r="E132" s="319">
         <v>88.860684533455512</v>
       </c>
-      <c r="F132" s="321">
+      <c r="F132" s="319">
         <v>85.210878683174172</v>
       </c>
-      <c r="G132" s="321">
+      <c r="G132" s="319">
         <v>78.379315837927081</v>
       </c>
-      <c r="H132" s="321">
+      <c r="H132" s="319">
         <v>69.462313027614101</v>
       </c>
-      <c r="I132" s="321">
+      <c r="I132" s="319">
         <v>97.7</v>
       </c>
-      <c r="J132" s="321">
+      <c r="J132" s="319">
         <v>107.5</v>
       </c>
-      <c r="K132" s="321">
+      <c r="K132" s="319">
         <v>104.2</v>
       </c>
-      <c r="L132" s="321">
+      <c r="L132" s="319">
         <v>105.6</v>
       </c>
-      <c r="M132" s="321">
+      <c r="M132" s="319">
         <v>104.3</v>
       </c>
-      <c r="N132" s="321">
+      <c r="N132" s="319">
         <v>104.8</v>
       </c>
-      <c r="O132" s="321">
+      <c r="O132" s="319">
         <v>101.7</v>
       </c>
-      <c r="P132" s="321">
+      <c r="P132" s="319">
         <v>102.5</v>
       </c>
-      <c r="Q132" s="321">
+      <c r="Q132" s="319">
         <v>101.8</v>
       </c>
-      <c r="R132" s="321">
+      <c r="R132" s="319">
         <v>103.1</v>
       </c>
-      <c r="S132" s="321">
+      <c r="S132" s="319">
         <v>105.1</v>
       </c>
-      <c r="T132" s="321">
+      <c r="T132" s="319">
         <v>104.5</v>
       </c>
-      <c r="U132" s="321">
+      <c r="U132" s="319">
         <v>104.6</v>
       </c>
-      <c r="V132" s="321">
+      <c r="V132" s="319">
         <v>94</v>
       </c>
-      <c r="W132" s="321">
+      <c r="W132" s="319">
         <v>90.64727622404601</v>
       </c>
-      <c r="X132" s="321">
+      <c r="X132" s="319">
         <v>104.4</v>
       </c>
       <c r="Y132" s="88">
         <v>103.9</v>
       </c>
       <c r="Z132" s="88">
         <v>102.6</v>
       </c>
       <c r="AA132" s="88">
         <v>102.1</v>
       </c>
-      <c r="AB132" s="322">
+      <c r="AB132" s="320">
         <v>102.4</v>
       </c>
       <c r="AC132" s="88">
         <v>102.7</v>
       </c>
       <c r="AD132" s="85">
         <v>102.29778473679166</v>
       </c>
       <c r="AE132" s="85">
         <v>102.4</v>
       </c>
       <c r="AF132" s="77">
         <v>103.20925167120282</v>
       </c>
       <c r="AG132" s="78">
         <v>104.1651801923978</v>
       </c>
       <c r="AH132" s="77">
         <v>104.42396706988222</v>
       </c>
-      <c r="AI132" s="344">
+      <c r="AI132" s="342">
         <v>101.65005051140088</v>
       </c>
-      <c r="AJ132" s="356">
+      <c r="AJ132" s="354">
         <v>105.98376716516475</v>
       </c>
     </row>
     <row r="133" spans="1:36" s="125" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A133" s="320" t="s">
+      <c r="A133" s="318" t="s">
         <v>2</v>
       </c>
       <c r="B133" s="77"/>
       <c r="C133" s="77"/>
       <c r="D133" s="77"/>
       <c r="E133" s="77"/>
       <c r="F133" s="77"/>
       <c r="G133" s="77"/>
       <c r="H133" s="77"/>
       <c r="I133" s="77"/>
       <c r="J133" s="77"/>
       <c r="K133" s="77"/>
       <c r="L133" s="77"/>
       <c r="M133" s="77"/>
       <c r="N133" s="77"/>
       <c r="O133" s="77"/>
       <c r="P133" s="77"/>
       <c r="Q133" s="77"/>
       <c r="R133" s="77"/>
       <c r="S133" s="77"/>
       <c r="T133" s="77"/>
       <c r="U133" s="77"/>
       <c r="V133" s="77"/>
       <c r="W133" s="88"/>
       <c r="X133" s="88"/>
       <c r="Y133" s="77"/>
       <c r="Z133" s="77"/>
       <c r="AA133" s="77"/>
       <c r="AB133" s="78"/>
       <c r="AC133" s="88"/>
       <c r="AD133" s="85"/>
       <c r="AE133" s="78"/>
       <c r="AF133" s="77"/>
       <c r="AG133" s="78"/>
       <c r="AH133" s="77"/>
       <c r="AI133" s="95"/>
-      <c r="AJ133" s="356"/>
+      <c r="AJ133" s="354"/>
     </row>
     <row r="134" spans="1:36" s="125" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A134" s="320" t="s">
+      <c r="A134" s="318" t="s">
         <v>3</v>
       </c>
       <c r="B134" s="77">
         <v>1896.8728000000001</v>
       </c>
       <c r="C134" s="77">
         <v>5683.6657999999998</v>
       </c>
       <c r="D134" s="77">
         <v>3577.0974999999999</v>
       </c>
       <c r="E134" s="77">
         <v>3408.8505</v>
       </c>
       <c r="F134" s="77">
         <v>2335.1889000000001</v>
       </c>
       <c r="G134" s="77">
         <v>3020.9140000000002</v>
       </c>
       <c r="H134" s="77">
         <v>3257.9281000000001</v>
       </c>
       <c r="I134" s="77">
         <v>1824.4682</v>
@@ -19788,59 +19807,59 @@
       </c>
       <c r="AA134" s="77">
         <v>5051.1922799999993</v>
       </c>
       <c r="AB134" s="78">
         <v>5037.5596399999995</v>
       </c>
       <c r="AC134" s="85">
         <v>4322.7196700000004</v>
       </c>
       <c r="AD134" s="78">
         <v>4129.1449299999995</v>
       </c>
       <c r="AE134" s="78">
         <v>4229.0026360000002</v>
       </c>
       <c r="AF134" s="77">
         <v>3426.628878</v>
       </c>
       <c r="AG134" s="78">
         <v>4477.6781299999993</v>
       </c>
       <c r="AH134" s="77">
         <v>3747.6</v>
       </c>
-      <c r="AI134" s="344">
+      <c r="AI134" s="342">
         <v>6100.6</v>
       </c>
       <c r="AJ134" s="77">
         <v>5937.5</v>
       </c>
     </row>
     <row r="135" spans="1:36" s="125" customFormat="1">
-      <c r="A135" s="320" t="s">
+      <c r="A135" s="318" t="s">
         <v>63</v>
       </c>
       <c r="B135" s="94">
         <v>2.4883000000000002</v>
       </c>
       <c r="C135" s="94">
         <v>5.5639000000000003</v>
       </c>
       <c r="D135" s="94">
         <v>2.8874</v>
       </c>
       <c r="E135" s="94">
         <v>2.1345999999999998</v>
       </c>
       <c r="F135" s="94">
         <v>0.82569999999999999</v>
       </c>
       <c r="G135" s="94">
         <v>1.2685</v>
       </c>
       <c r="H135" s="94">
         <v>0.26840000000000003</v>
       </c>
       <c r="I135" s="94">
         <v>0.24529999999999999</v>
@@ -19906,51 +19925,51 @@
         <v>73.981899999999996</v>
       </c>
       <c r="AD135" s="94">
         <v>32.737940000000002</v>
       </c>
       <c r="AE135" s="94">
         <v>26.028099999999998</v>
       </c>
       <c r="AF135" s="94">
         <v>69.730029999999999</v>
       </c>
       <c r="AG135" s="78">
         <v>152.6</v>
       </c>
       <c r="AH135" s="77">
         <v>127.9</v>
       </c>
       <c r="AI135" s="122">
         <v>181.4</v>
       </c>
       <c r="AJ135" s="77">
         <v>298.3</v>
       </c>
     </row>
     <row r="136" spans="1:36" s="125" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A136" s="320" t="s">
+      <c r="A136" s="318" t="s">
         <v>4</v>
       </c>
       <c r="B136" s="77">
         <v>234.78229999999999</v>
       </c>
       <c r="C136" s="77">
         <v>379.2441</v>
       </c>
       <c r="D136" s="77">
         <v>296.4248</v>
       </c>
       <c r="E136" s="77">
         <v>156.94970000000001</v>
       </c>
       <c r="F136" s="77">
         <v>165.8314</v>
       </c>
       <c r="G136" s="77">
         <v>269.66250000000002</v>
       </c>
       <c r="H136" s="77">
         <v>227.5412</v>
       </c>
       <c r="I136" s="77">
         <v>141.74340000000001</v>
@@ -20016,51 +20035,51 @@
         <v>589.98650999999995</v>
       </c>
       <c r="AD136" s="85">
         <v>605.48833000000002</v>
       </c>
       <c r="AE136" s="78">
         <v>592.27311699999996</v>
       </c>
       <c r="AF136" s="77">
         <v>551.43232999999998</v>
       </c>
       <c r="AG136" s="78">
         <v>466.6789</v>
       </c>
       <c r="AH136" s="77">
         <v>377.11</v>
       </c>
       <c r="AI136" s="122">
         <v>102.2</v>
       </c>
       <c r="AJ136" s="77">
         <v>128.1</v>
       </c>
     </row>
     <row r="137" spans="1:36" s="125" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A137" s="320" t="s">
+      <c r="A137" s="318" t="s">
         <v>5</v>
       </c>
       <c r="B137" s="77">
         <v>24.575500000000002</v>
       </c>
       <c r="C137" s="77">
         <v>32.582299999999996</v>
       </c>
       <c r="D137" s="77">
         <v>26.4802</v>
       </c>
       <c r="E137" s="77">
         <v>20.938500000000001</v>
       </c>
       <c r="F137" s="77">
         <v>27.9407</v>
       </c>
       <c r="G137" s="77">
         <v>15.6372</v>
       </c>
       <c r="H137" s="77">
         <v>26.613299999999999</v>
       </c>
       <c r="I137" s="77">
         <v>36.193899999999999</v>
@@ -20126,91 +20145,91 @@
         <v>207.76283999999998</v>
       </c>
       <c r="AD137" s="85">
         <v>203.72065900000001</v>
       </c>
       <c r="AE137" s="78">
         <v>204.27146200000001</v>
       </c>
       <c r="AF137" s="77">
         <v>186.45552000000001</v>
       </c>
       <c r="AG137" s="78">
         <v>169.48966000000001</v>
       </c>
       <c r="AH137" s="77">
         <v>147.6</v>
       </c>
       <c r="AI137" s="122">
         <v>37.6</v>
       </c>
       <c r="AJ137" s="77">
         <v>37.200000000000003</v>
       </c>
     </row>
     <row r="138" spans="1:36" s="125" customFormat="1" ht="22.5">
-      <c r="A138" s="320" t="s">
+      <c r="A138" s="318" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="77"/>
       <c r="C138" s="77"/>
       <c r="D138" s="77"/>
       <c r="E138" s="77"/>
       <c r="F138" s="77"/>
       <c r="G138" s="77"/>
       <c r="H138" s="77"/>
       <c r="I138" s="77"/>
       <c r="J138" s="77"/>
       <c r="K138" s="77"/>
       <c r="L138" s="77"/>
       <c r="M138" s="77"/>
       <c r="N138" s="77"/>
       <c r="O138" s="77"/>
       <c r="P138" s="77"/>
       <c r="Q138" s="77"/>
       <c r="R138" s="77"/>
       <c r="S138" s="77"/>
       <c r="T138" s="77"/>
       <c r="U138" s="77"/>
       <c r="V138" s="77"/>
       <c r="W138" s="77"/>
       <c r="X138" s="88"/>
       <c r="Y138" s="77"/>
       <c r="Z138" s="77"/>
       <c r="AA138" s="77"/>
-      <c r="AB138" s="324"/>
+      <c r="AB138" s="322"/>
       <c r="AC138" s="85"/>
       <c r="AD138" s="85"/>
       <c r="AE138" s="78"/>
       <c r="AF138" s="77"/>
       <c r="AG138" s="78"/>
       <c r="AH138" s="77"/>
       <c r="AI138" s="122"/>
-      <c r="AJ138" s="356"/>
+      <c r="AJ138" s="354"/>
     </row>
     <row r="139" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
-      <c r="A139" s="320" t="s">
+      <c r="A139" s="318" t="s">
         <v>65</v>
       </c>
       <c r="B139" s="77">
         <v>6.4</v>
       </c>
       <c r="C139" s="77">
         <v>17.8</v>
       </c>
       <c r="D139" s="77">
         <v>11.3</v>
       </c>
       <c r="E139" s="77">
         <v>10.9</v>
       </c>
       <c r="F139" s="77">
         <v>7.7</v>
       </c>
       <c r="G139" s="77">
         <v>10.5</v>
       </c>
       <c r="H139" s="77">
         <v>11.7</v>
       </c>
       <c r="I139" s="77">
         <v>7</v>
@@ -20276,51 +20295,51 @@
         <v>15.5</v>
       </c>
       <c r="AD139" s="78">
         <v>14.4147</v>
       </c>
       <c r="AE139" s="78">
         <v>14.2532</v>
       </c>
       <c r="AF139" s="77">
         <v>11.5</v>
       </c>
       <c r="AG139" s="78">
         <v>14.7</v>
       </c>
       <c r="AH139" s="77">
         <v>11.2</v>
       </c>
       <c r="AI139" s="122">
         <v>18.399999999999999</v>
       </c>
       <c r="AJ139" s="77">
         <v>19.7</v>
       </c>
     </row>
     <row r="140" spans="1:36" s="125" customFormat="1">
-      <c r="A140" s="320" t="s">
+      <c r="A140" s="318" t="s">
         <v>63</v>
       </c>
       <c r="B140" s="88">
         <v>3.3</v>
       </c>
       <c r="C140" s="88">
         <v>3</v>
       </c>
       <c r="D140" s="88">
         <v>2.1</v>
       </c>
       <c r="E140" s="88">
         <v>2</v>
       </c>
       <c r="F140" s="88">
         <v>1.5</v>
       </c>
       <c r="G140" s="88">
         <v>2.2000000000000002</v>
       </c>
       <c r="H140" s="88">
         <v>1.6</v>
       </c>
       <c r="I140" s="88">
         <v>1.5</v>
@@ -20386,51 +20405,51 @@
         <v>11</v>
       </c>
       <c r="AD140" s="78">
         <v>9.8000000000000007</v>
       </c>
       <c r="AE140" s="78">
         <v>11.7</v>
       </c>
       <c r="AF140" s="77">
         <v>11.3</v>
       </c>
       <c r="AG140" s="78">
         <v>12.9</v>
       </c>
       <c r="AH140" s="77">
         <v>10.1</v>
       </c>
       <c r="AI140" s="122">
         <v>17.3</v>
       </c>
       <c r="AJ140" s="77">
         <v>16.600000000000001</v>
       </c>
     </row>
     <row r="141" spans="1:36" s="125" customFormat="1">
-      <c r="A141" s="320" t="s">
+      <c r="A141" s="318" t="s">
         <v>4</v>
       </c>
       <c r="B141" s="77">
         <v>70.3</v>
       </c>
       <c r="C141" s="77">
         <v>106.4</v>
       </c>
       <c r="D141" s="77">
         <v>86.1</v>
       </c>
       <c r="E141" s="77">
         <v>50.8</v>
       </c>
       <c r="F141" s="77">
         <v>59.1</v>
       </c>
       <c r="G141" s="77">
         <v>101</v>
       </c>
       <c r="H141" s="77">
         <v>93.1</v>
       </c>
       <c r="I141" s="77">
         <v>69.7</v>
@@ -20496,51 +20515,51 @@
         <v>167.6</v>
       </c>
       <c r="AD141" s="85">
         <v>179.80709999999999</v>
       </c>
       <c r="AE141" s="78">
         <v>181.18199999999999</v>
       </c>
       <c r="AF141" s="77">
         <v>179.8</v>
       </c>
       <c r="AG141" s="78">
         <v>148.30000000000001</v>
       </c>
       <c r="AH141" s="77">
         <v>142.5</v>
       </c>
       <c r="AI141" s="122">
         <v>158</v>
       </c>
       <c r="AJ141" s="77">
         <v>172.3</v>
       </c>
     </row>
     <row r="142" spans="1:36" s="125" customFormat="1">
-      <c r="A142" s="320" t="s">
+      <c r="A142" s="318" t="s">
         <v>86</v>
       </c>
       <c r="B142" s="88">
         <v>81.099999999999994</v>
       </c>
       <c r="C142" s="88">
         <v>93</v>
       </c>
       <c r="D142" s="88">
         <v>79.2</v>
       </c>
       <c r="E142" s="88">
         <v>71.5</v>
       </c>
       <c r="F142" s="88">
         <v>92.1</v>
       </c>
       <c r="G142" s="88">
         <v>61.2</v>
       </c>
       <c r="H142" s="88">
         <v>89.8</v>
       </c>
       <c r="I142" s="88">
         <v>94.2</v>
@@ -20643,51 +20662,51 @@
       <c r="K143" s="77"/>
       <c r="L143" s="77"/>
       <c r="M143" s="77"/>
       <c r="N143" s="77"/>
       <c r="O143" s="77"/>
       <c r="P143" s="77"/>
       <c r="Q143" s="77"/>
       <c r="R143" s="77"/>
       <c r="S143" s="77"/>
       <c r="T143" s="77"/>
       <c r="U143" s="77"/>
       <c r="V143" s="77"/>
       <c r="W143" s="77"/>
       <c r="X143" s="88"/>
       <c r="Y143" s="77"/>
       <c r="Z143" s="88"/>
       <c r="AA143" s="77"/>
       <c r="AB143" s="78"/>
       <c r="AC143" s="85"/>
       <c r="AD143" s="85"/>
       <c r="AE143" s="78"/>
       <c r="AF143" s="77"/>
       <c r="AG143" s="78"/>
       <c r="AH143" s="77"/>
       <c r="AI143" s="95"/>
-      <c r="AJ143" s="356"/>
+      <c r="AJ143" s="354"/>
     </row>
     <row r="144" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="126" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="77">
         <v>1120.903</v>
       </c>
       <c r="C144" s="77">
         <v>1120.4010000000001</v>
       </c>
       <c r="D144" s="77">
         <v>1043.7260000000001</v>
       </c>
       <c r="E144" s="77">
         <v>867.89700000000005</v>
       </c>
       <c r="F144" s="77">
         <v>712.29300000000001</v>
       </c>
       <c r="G144" s="77">
         <v>524.67600000000004</v>
       </c>
       <c r="H144" s="77">
         <v>363.726</v>
@@ -20751,51 +20770,51 @@
       </c>
       <c r="AB144" s="78">
         <v>343.49799999999999</v>
       </c>
       <c r="AC144" s="85">
         <v>355.47899999999998</v>
       </c>
       <c r="AD144" s="85">
         <v>365.459</v>
       </c>
       <c r="AE144" s="78">
         <v>377.697</v>
       </c>
       <c r="AF144" s="77">
         <v>389.91</v>
       </c>
       <c r="AG144" s="78">
         <v>299.89999999999998</v>
       </c>
       <c r="AH144" s="77">
         <v>283.5</v>
       </c>
       <c r="AI144" s="95">
         <v>276.89999999999998</v>
       </c>
-      <c r="AJ144" s="356">
+      <c r="AJ144" s="354">
         <v>283</v>
       </c>
     </row>
     <row r="145" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A145" s="126" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="77">
         <v>614.07399999999996</v>
       </c>
       <c r="C145" s="77">
         <v>622.13499999999999</v>
       </c>
       <c r="D145" s="77">
         <v>584.76599999999996</v>
       </c>
       <c r="E145" s="77">
         <v>489.02499999999998</v>
       </c>
       <c r="F145" s="77">
         <v>375.56299999999999</v>
       </c>
       <c r="G145" s="77">
         <v>218.72200000000001</v>
       </c>
@@ -20861,51 +20880,51 @@
       </c>
       <c r="AB145" s="78">
         <v>386.60899999999998</v>
       </c>
       <c r="AC145" s="78">
         <v>404.21800000000002</v>
       </c>
       <c r="AD145" s="85">
         <v>419.29700000000003</v>
       </c>
       <c r="AE145" s="78">
         <v>433.37299999999999</v>
       </c>
       <c r="AF145" s="77">
         <v>447.94900000000001</v>
       </c>
       <c r="AG145" s="78">
         <v>383.3</v>
       </c>
       <c r="AH145" s="77">
         <v>264.39999999999998</v>
       </c>
       <c r="AI145" s="95">
         <v>395.1</v>
       </c>
-      <c r="AJ145" s="356">
+      <c r="AJ145" s="354">
         <v>410.2</v>
       </c>
     </row>
     <row r="146" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A146" s="126" t="s">
         <v>9</v>
       </c>
       <c r="B146" s="77">
         <v>588.57899999999995</v>
       </c>
       <c r="C146" s="77">
         <v>537.40800000000002</v>
       </c>
       <c r="D146" s="77">
         <v>458.18</v>
       </c>
       <c r="E146" s="77">
         <v>349.43700000000001</v>
       </c>
       <c r="F146" s="77">
         <v>296.12</v>
       </c>
       <c r="G146" s="77">
         <v>161.14400000000001</v>
       </c>
@@ -20971,51 +20990,51 @@
       </c>
       <c r="AB146" s="78">
         <v>141.976</v>
       </c>
       <c r="AC146" s="78">
         <v>149.55699999999999</v>
       </c>
       <c r="AD146" s="85">
         <v>173.92400000000001</v>
       </c>
       <c r="AE146" s="78">
         <v>180.363</v>
       </c>
       <c r="AF146" s="77">
         <v>194.54</v>
       </c>
       <c r="AG146" s="78">
         <v>103.7</v>
       </c>
       <c r="AH146" s="77">
         <v>112</v>
       </c>
       <c r="AI146" s="95">
         <v>125.7</v>
       </c>
-      <c r="AJ146" s="356">
+      <c r="AJ146" s="354">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="147" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A147" s="126" t="s">
         <v>10</v>
       </c>
       <c r="B147" s="77">
         <v>110.473</v>
       </c>
       <c r="C147" s="77">
         <v>108.39700000000001</v>
       </c>
       <c r="D147" s="77">
         <v>110.742</v>
       </c>
       <c r="E147" s="77">
         <v>106.729</v>
       </c>
       <c r="F147" s="77">
         <v>106.07899999999999</v>
       </c>
       <c r="G147" s="77">
         <v>92.236999999999995</v>
       </c>
@@ -21081,51 +21100,51 @@
       </c>
       <c r="AB147" s="78">
         <v>115.499</v>
       </c>
       <c r="AC147" s="78">
         <v>123.92</v>
       </c>
       <c r="AD147" s="85">
         <v>130.86000000000001</v>
       </c>
       <c r="AE147" s="78">
         <v>135.702</v>
       </c>
       <c r="AF147" s="77">
         <v>145.251</v>
       </c>
       <c r="AG147" s="78">
         <v>145.30000000000001</v>
       </c>
       <c r="AH147" s="77">
         <v>136.5</v>
       </c>
       <c r="AI147" s="95">
         <v>146.4</v>
       </c>
-      <c r="AJ147" s="356">
+      <c r="AJ147" s="354">
         <v>155.5</v>
       </c>
     </row>
     <row r="148" spans="1:36" s="125" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="126" t="s">
         <v>116</v>
       </c>
       <c r="B148" s="77">
         <v>3751.096</v>
       </c>
       <c r="C148" s="77">
         <v>3796.027</v>
       </c>
       <c r="D148" s="77">
         <v>3483.4430000000002</v>
       </c>
       <c r="E148" s="77">
         <v>2829.8440000000001</v>
       </c>
       <c r="F148" s="77">
         <v>2173.8789999999999</v>
       </c>
       <c r="G148" s="77">
         <v>1559.7550000000001</v>
       </c>
@@ -21188,99 +21207,99 @@
       </c>
       <c r="AA148" s="77">
         <v>4018.79</v>
       </c>
       <c r="AB148" s="78">
         <v>4295.3429999999998</v>
       </c>
       <c r="AC148" s="85">
         <v>4635.3959999999997</v>
       </c>
       <c r="AD148" s="85">
         <v>4617.1009999999997</v>
       </c>
       <c r="AE148" s="78">
         <v>3113.306</v>
       </c>
       <c r="AF148" s="77">
         <v>3999.652</v>
       </c>
       <c r="AG148" s="78">
         <v>3091.1</v>
       </c>
       <c r="AH148" s="77">
         <v>3515.9</v>
       </c>
-      <c r="AI148" s="344">
+      <c r="AI148" s="342">
         <v>3319.7</v>
       </c>
-      <c r="AJ148" s="356">
+      <c r="AJ148" s="354">
         <v>3752.4</v>
       </c>
     </row>
     <row r="149" spans="1:36" s="105" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="104" t="s">
         <v>66</v>
       </c>
       <c r="B149" s="106"/>
       <c r="C149" s="106"/>
       <c r="D149" s="106"/>
       <c r="E149" s="106"/>
       <c r="F149" s="106"/>
       <c r="G149" s="106"/>
       <c r="H149" s="106"/>
       <c r="I149" s="106"/>
       <c r="J149" s="106"/>
       <c r="K149" s="107"/>
       <c r="L149" s="107"/>
       <c r="M149" s="107"/>
       <c r="N149" s="107"/>
       <c r="O149" s="107"/>
       <c r="P149" s="107"/>
       <c r="Q149" s="107"/>
       <c r="R149" s="107"/>
       <c r="S149" s="107"/>
       <c r="T149" s="107"/>
       <c r="U149" s="107"/>
       <c r="V149" s="107"/>
       <c r="W149" s="107"/>
       <c r="X149" s="107"/>
       <c r="Y149" s="107"/>
       <c r="Z149" s="107"/>
       <c r="AA149" s="107"/>
       <c r="AB149" s="106"/>
       <c r="AC149" s="108"/>
       <c r="AD149" s="108"/>
       <c r="AE149" s="108"/>
       <c r="AF149" s="108"/>
       <c r="AG149" s="109"/>
-      <c r="AH149" s="351"/>
-[...1 lines deleted...]
-      <c r="AJ149" s="335"/>
+      <c r="AH149" s="349"/>
+      <c r="AI149" s="194"/>
+      <c r="AJ149" s="333"/>
     </row>
-    <row r="150" spans="1:36" s="354" customFormat="1" ht="12" customHeight="1">
-      <c r="A150" s="352" t="s">
+    <row r="150" spans="1:36" s="352" customFormat="1" ht="12" customHeight="1">
+      <c r="A150" s="350" t="s">
         <v>20</v>
       </c>
       <c r="B150" s="77">
         <v>2</v>
       </c>
       <c r="C150" s="77">
         <v>21</v>
       </c>
       <c r="D150" s="77">
         <v>235</v>
       </c>
       <c r="E150" s="77">
         <v>2475</v>
       </c>
       <c r="F150" s="77">
         <v>3669</v>
       </c>
       <c r="G150" s="77">
         <v>2350</v>
       </c>
       <c r="H150" s="77">
         <v>991</v>
       </c>
       <c r="I150" s="77">
         <v>519</v>
@@ -21335,62 +21354,62 @@
       </c>
       <c r="Z150" s="77" t="s">
         <v>151</v>
       </c>
       <c r="AA150" s="77" t="s">
         <v>152</v>
       </c>
       <c r="AB150" s="77">
         <v>65476.800000000003</v>
       </c>
       <c r="AC150" s="88">
         <v>79406.2</v>
       </c>
       <c r="AD150" s="88">
         <v>88069.8</v>
       </c>
       <c r="AE150" s="77">
         <v>97255.1</v>
       </c>
       <c r="AF150" s="93">
         <v>108764.1</v>
       </c>
       <c r="AG150" s="77">
         <v>124396.3</v>
       </c>
-      <c r="AH150" s="192">
+      <c r="AH150" s="191">
         <v>163402.1</v>
       </c>
       <c r="AI150" s="77">
         <v>223148.3</v>
       </c>
-      <c r="AJ150" s="335">
-        <v>289416</v>
+      <c r="AJ150" s="354">
+        <v>292323.40000000002</v>
       </c>
     </row>
-    <row r="151" spans="1:36" s="354" customFormat="1" ht="12" customHeight="1">
-      <c r="A151" s="352" t="s">
+    <row r="151" spans="1:36" s="352" customFormat="1" ht="12" customHeight="1">
+      <c r="A151" s="350" t="s">
         <v>67</v>
       </c>
       <c r="B151" s="77">
         <v>75.900000000000006</v>
       </c>
       <c r="C151" s="77">
         <v>37.200000000000003</v>
       </c>
       <c r="D151" s="77">
         <v>64.900000000000006</v>
       </c>
       <c r="E151" s="77">
         <v>54.1</v>
       </c>
       <c r="F151" s="77">
         <v>53.3</v>
       </c>
       <c r="G151" s="77">
         <v>49.6</v>
       </c>
       <c r="H151" s="77">
         <v>72.3</v>
       </c>
       <c r="I151" s="77">
         <v>40.799999999999997</v>
@@ -21451,96 +21470,96 @@
       </c>
       <c r="AB151" s="77">
         <v>106.1</v>
       </c>
       <c r="AC151" s="88">
         <v>114</v>
       </c>
       <c r="AD151" s="88">
         <v>109.2</v>
       </c>
       <c r="AE151" s="76">
         <v>111.4</v>
       </c>
       <c r="AF151" s="93">
         <v>107.4</v>
       </c>
       <c r="AG151" s="77">
         <v>112.5</v>
       </c>
       <c r="AH151" s="77">
         <v>128</v>
       </c>
       <c r="AI151" s="77">
         <v>132.5</v>
       </c>
-      <c r="AJ151" s="335">
-        <v>127</v>
+      <c r="AJ151" s="354">
+        <v>128.30000000000001</v>
       </c>
     </row>
-    <row r="152" spans="1:36" s="354" customFormat="1" ht="15" customHeight="1">
-      <c r="A152" s="352" t="s">
+    <row r="152" spans="1:36" s="352" customFormat="1" ht="15" customHeight="1">
+      <c r="A152" s="350" t="s">
         <v>68</v>
       </c>
       <c r="B152" s="90"/>
       <c r="C152" s="90"/>
       <c r="D152" s="91"/>
       <c r="E152" s="91"/>
       <c r="F152" s="91"/>
       <c r="G152" s="91"/>
       <c r="H152" s="91"/>
       <c r="I152" s="91"/>
       <c r="J152" s="91"/>
       <c r="K152" s="77"/>
       <c r="L152" s="77"/>
       <c r="M152" s="77"/>
       <c r="N152" s="77"/>
       <c r="O152" s="77"/>
       <c r="P152" s="77"/>
       <c r="Q152" s="77"/>
       <c r="R152" s="77"/>
       <c r="S152" s="77"/>
       <c r="T152" s="77"/>
       <c r="U152" s="77"/>
       <c r="V152" s="77"/>
       <c r="W152" s="77"/>
       <c r="X152" s="77"/>
       <c r="Y152" s="77"/>
       <c r="Z152" s="77"/>
       <c r="AA152" s="77"/>
       <c r="AB152" s="77"/>
       <c r="AC152" s="88"/>
       <c r="AD152" s="88"/>
       <c r="AE152" s="76"/>
       <c r="AF152" s="77"/>
       <c r="AG152" s="77"/>
       <c r="AH152" s="77"/>
       <c r="AI152" s="77"/>
-      <c r="AJ152" s="335"/>
+      <c r="AJ152" s="354"/>
     </row>
-    <row r="153" spans="1:36" s="354" customFormat="1" ht="12" customHeight="1">
-      <c r="A153" s="352" t="s">
+    <row r="153" spans="1:36" s="352" customFormat="1" ht="12" customHeight="1">
+      <c r="A153" s="350" t="s">
         <v>27</v>
       </c>
       <c r="B153" s="77">
         <v>618</v>
       </c>
       <c r="C153" s="77">
         <v>567</v>
       </c>
       <c r="D153" s="77">
         <v>518</v>
       </c>
       <c r="E153" s="77">
         <v>236</v>
       </c>
       <c r="F153" s="77">
         <v>127.4</v>
       </c>
       <c r="G153" s="77">
         <v>73.099999999999994</v>
       </c>
       <c r="H153" s="77">
         <v>37</v>
       </c>
       <c r="I153" s="77">
         <v>20.9</v>
@@ -21601,56 +21620,56 @@
       </c>
       <c r="AB153" s="88">
         <v>200.1</v>
       </c>
       <c r="AC153" s="88">
         <v>217.8</v>
       </c>
       <c r="AD153" s="88">
         <v>250.5</v>
       </c>
       <c r="AE153" s="76">
         <v>306.10000000000002</v>
       </c>
       <c r="AF153" s="77">
         <v>345.3</v>
       </c>
       <c r="AG153" s="77">
         <v>300.8</v>
       </c>
       <c r="AH153" s="77">
         <v>304.7</v>
       </c>
       <c r="AI153" s="77">
         <v>329.9</v>
       </c>
-      <c r="AJ153" s="335">
+      <c r="AJ153" s="354">
         <v>338</v>
       </c>
     </row>
-    <row r="154" spans="1:36" s="354" customFormat="1" ht="22.5">
-      <c r="A154" s="352" t="s">
+    <row r="154" spans="1:36" s="352" customFormat="1" ht="22.5">
+      <c r="A154" s="350" t="s">
         <v>69</v>
       </c>
       <c r="B154" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C154" s="77">
         <v>91.7</v>
       </c>
       <c r="D154" s="77">
         <v>91.4</v>
       </c>
       <c r="E154" s="77">
         <v>69.900000000000006</v>
       </c>
       <c r="F154" s="77">
         <v>54.1</v>
       </c>
       <c r="G154" s="77">
         <v>53.6</v>
       </c>
       <c r="H154" s="77">
         <v>35.200000000000003</v>
       </c>
       <c r="I154" s="77">
         <v>56.3</v>
@@ -21711,96 +21730,96 @@
       </c>
       <c r="AB154" s="77">
         <v>121.8</v>
       </c>
       <c r="AC154" s="88">
         <v>108.8</v>
       </c>
       <c r="AD154" s="88">
         <v>115</v>
       </c>
       <c r="AE154" s="76">
         <v>122.2</v>
       </c>
       <c r="AF154" s="77">
         <v>112.8</v>
       </c>
       <c r="AG154" s="77">
         <v>87.1</v>
       </c>
       <c r="AH154" s="77">
         <v>101.3</v>
       </c>
       <c r="AI154" s="77">
         <v>108.3</v>
       </c>
-      <c r="AJ154" s="335">
-        <v>102.4</v>
+      <c r="AJ154" s="354">
+        <v>102.5</v>
       </c>
     </row>
     <row r="155" spans="1:36" s="3" customFormat="1">
       <c r="A155" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="77"/>
       <c r="C155" s="77"/>
       <c r="D155" s="77"/>
       <c r="E155" s="77"/>
       <c r="F155" s="77"/>
       <c r="G155" s="77"/>
       <c r="H155" s="77"/>
       <c r="I155" s="77"/>
       <c r="J155" s="77"/>
       <c r="K155" s="77"/>
       <c r="L155" s="77"/>
       <c r="M155" s="77"/>
       <c r="N155" s="77"/>
       <c r="O155" s="77"/>
       <c r="P155" s="77"/>
       <c r="Q155" s="77"/>
       <c r="R155" s="77"/>
       <c r="S155" s="77"/>
       <c r="T155" s="77"/>
       <c r="U155" s="77"/>
       <c r="V155" s="77"/>
       <c r="W155" s="77"/>
       <c r="X155" s="77"/>
       <c r="Y155" s="77"/>
       <c r="Z155" s="77"/>
       <c r="AA155" s="77"/>
       <c r="AB155" s="77"/>
       <c r="AC155" s="88"/>
       <c r="AD155" s="88"/>
       <c r="AE155" s="95"/>
       <c r="AF155" s="96"/>
       <c r="AG155" s="96"/>
       <c r="AH155" s="77"/>
       <c r="AI155" s="77"/>
-      <c r="AJ155" s="357"/>
+      <c r="AJ155" s="355"/>
     </row>
-    <row r="156" spans="1:36" s="191" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A156" s="190" t="s">
+    <row r="156" spans="1:36" s="190" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A156" s="189" t="s">
         <v>71</v>
       </c>
       <c r="B156" s="92">
         <v>3140</v>
       </c>
       <c r="C156" s="92">
         <v>1196</v>
       </c>
       <c r="D156" s="92">
         <v>690</v>
       </c>
       <c r="E156" s="92">
         <v>360</v>
       </c>
       <c r="F156" s="92">
         <v>238</v>
       </c>
       <c r="G156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="92">
         <v>320</v>
       </c>
       <c r="I156" s="92">
         <v>40</v>
@@ -21861,56 +21880,56 @@
       </c>
       <c r="AB156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AC156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AD156" s="92">
         <v>600</v>
       </c>
       <c r="AE156" s="92">
         <v>300</v>
       </c>
       <c r="AF156" s="98" t="s">
         <v>28</v>
       </c>
       <c r="AG156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH156" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AI156" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ156" s="363" t="s">
-        <v>29</v>
+      <c r="AJ156" s="24">
+        <v>1384</v>
       </c>
     </row>
-    <row r="157" spans="1:36" s="191" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A157" s="190" t="s">
+    <row r="157" spans="1:36" s="190" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A157" s="189" t="s">
         <v>72</v>
       </c>
       <c r="B157" s="92">
         <v>1090</v>
       </c>
       <c r="C157" s="92">
         <v>610</v>
       </c>
       <c r="D157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E157" s="92">
         <v>1090</v>
       </c>
       <c r="F157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I157" s="92" t="s">
         <v>28</v>
@@ -21971,96 +21990,96 @@
       </c>
       <c r="AB157" s="92">
         <v>270</v>
       </c>
       <c r="AC157" s="92">
         <v>140</v>
       </c>
       <c r="AD157" s="97">
         <v>46</v>
       </c>
       <c r="AE157" s="152">
         <v>46</v>
       </c>
       <c r="AF157" s="98" t="s">
         <v>28</v>
       </c>
       <c r="AG157" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH157" s="92">
         <v>96</v>
       </c>
       <c r="AI157" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ157" s="363" t="s">
-        <v>29</v>
+      <c r="AJ157" s="24">
+        <v>35</v>
       </c>
     </row>
-    <row r="158" spans="1:36" s="191" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A158" s="190" t="s">
+    <row r="158" spans="1:36" s="190" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A158" s="189" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="92"/>
       <c r="C158" s="92"/>
       <c r="D158" s="92"/>
       <c r="E158" s="92"/>
       <c r="F158" s="92"/>
       <c r="G158" s="92"/>
       <c r="H158" s="92"/>
       <c r="I158" s="92"/>
       <c r="J158" s="92"/>
       <c r="K158" s="92"/>
       <c r="L158" s="92"/>
       <c r="M158" s="92"/>
       <c r="N158" s="92"/>
       <c r="O158" s="92"/>
       <c r="P158" s="92"/>
       <c r="Q158" s="92"/>
       <c r="R158" s="92"/>
       <c r="S158" s="92"/>
       <c r="T158" s="92"/>
       <c r="U158" s="92"/>
       <c r="V158" s="92"/>
       <c r="W158" s="92"/>
       <c r="X158" s="92"/>
       <c r="Y158" s="92"/>
       <c r="Z158" s="92"/>
       <c r="AA158" s="92"/>
       <c r="AB158" s="92"/>
       <c r="AC158" s="92"/>
       <c r="AD158" s="97"/>
       <c r="AE158" s="152"/>
       <c r="AF158" s="98"/>
       <c r="AG158" s="92"/>
       <c r="AH158" s="92"/>
       <c r="AI158" s="89"/>
-      <c r="AJ158" s="363"/>
+      <c r="AJ158" s="361"/>
     </row>
-    <row r="159" spans="1:36" s="191" customFormat="1" ht="19.899999999999999" customHeight="1">
-      <c r="A159" s="190" t="s">
+    <row r="159" spans="1:36" s="190" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A159" s="189" t="s">
         <v>73</v>
       </c>
       <c r="B159" s="92">
         <v>125</v>
       </c>
       <c r="C159" s="92">
         <v>60</v>
       </c>
       <c r="D159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I159" s="92" t="s">
         <v>28</v>
@@ -22121,56 +22140,56 @@
       </c>
       <c r="AB159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AC159" s="92">
         <v>43</v>
       </c>
       <c r="AD159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AE159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AF159" s="98">
         <v>200</v>
       </c>
       <c r="AG159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH159" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AI159" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ159" s="363" t="s">
-        <v>29</v>
+      <c r="AJ159" s="361" t="s">
+        <v>28</v>
       </c>
     </row>
-    <row r="160" spans="1:36" s="191" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A160" s="190" t="s">
+    <row r="160" spans="1:36" s="190" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A160" s="189" t="s">
         <v>74</v>
       </c>
       <c r="B160" s="92">
         <v>385</v>
       </c>
       <c r="C160" s="92">
         <v>270</v>
       </c>
       <c r="D160" s="92">
         <v>100</v>
       </c>
       <c r="E160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="I160" s="92" t="s">
         <v>28</v>
@@ -22231,244 +22250,244 @@
       </c>
       <c r="AB160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AC160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AD160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AE160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AF160" s="98" t="s">
         <v>28</v>
       </c>
       <c r="AG160" s="92" t="s">
         <v>28</v>
       </c>
       <c r="AH160" s="92">
         <v>258</v>
       </c>
       <c r="AI160" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ160" s="363" t="s">
-        <v>29</v>
+      <c r="AJ160" s="361" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:252" s="125" customFormat="1" ht="12.75">
-      <c r="A161" s="298" t="s">
+      <c r="A161" s="296" t="s">
         <v>223</v>
       </c>
       <c r="B161" s="77"/>
       <c r="C161" s="88"/>
       <c r="D161" s="88"/>
       <c r="E161" s="88"/>
       <c r="F161" s="88"/>
       <c r="G161" s="88"/>
       <c r="H161" s="88"/>
       <c r="I161" s="88"/>
       <c r="J161" s="88"/>
       <c r="K161" s="88"/>
       <c r="L161" s="88"/>
       <c r="M161" s="88"/>
       <c r="N161" s="88"/>
       <c r="O161" s="88"/>
       <c r="P161" s="88"/>
       <c r="Q161" s="88"/>
       <c r="R161" s="88"/>
       <c r="S161" s="88"/>
       <c r="T161" s="88"/>
       <c r="U161" s="88"/>
       <c r="V161" s="88"/>
       <c r="W161" s="88"/>
       <c r="X161" s="77"/>
       <c r="Y161" s="77"/>
       <c r="Z161" s="88"/>
       <c r="AA161" s="77"/>
       <c r="AB161" s="78"/>
-      <c r="AC161" s="299"/>
+      <c r="AC161" s="297"/>
       <c r="AD161" s="85"/>
       <c r="AE161" s="124"/>
-      <c r="AF161" s="268"/>
+      <c r="AF161" s="267"/>
       <c r="AG161" s="96"/>
       <c r="AH161" s="95"/>
       <c r="AI161" s="95"/>
-      <c r="AJ161" s="356"/>
-[...147 lines deleted...]
-      <c r="IR161" s="300"/>
+      <c r="AJ161" s="354"/>
+      <c r="AK161" s="298"/>
+      <c r="AL161" s="298"/>
+      <c r="AM161" s="298"/>
+      <c r="AN161" s="298"/>
+      <c r="AO161" s="298"/>
+      <c r="AP161" s="298"/>
+      <c r="AQ161" s="298"/>
+      <c r="AR161" s="298"/>
+      <c r="AS161" s="298"/>
+      <c r="AT161" s="298"/>
+      <c r="AU161" s="298"/>
+      <c r="AV161" s="298"/>
+      <c r="AW161" s="298"/>
+      <c r="AX161" s="298"/>
+      <c r="AY161" s="298"/>
+      <c r="AZ161" s="298"/>
+      <c r="BA161" s="298"/>
+      <c r="BB161" s="298"/>
+      <c r="BC161" s="298"/>
+      <c r="BD161" s="298"/>
+      <c r="BE161" s="298"/>
+      <c r="BF161" s="298"/>
+      <c r="BG161" s="298"/>
+      <c r="BH161" s="298"/>
+      <c r="BI161" s="298"/>
+      <c r="BJ161" s="298"/>
+      <c r="BK161" s="298"/>
+      <c r="BL161" s="298"/>
+      <c r="BM161" s="298"/>
+      <c r="BN161" s="298"/>
+      <c r="BO161" s="298"/>
+      <c r="BP161" s="298"/>
+      <c r="BQ161" s="298"/>
+      <c r="BR161" s="298"/>
+      <c r="BS161" s="298"/>
+      <c r="BT161" s="298"/>
+      <c r="BU161" s="298"/>
+      <c r="BV161" s="298"/>
+      <c r="BW161" s="298"/>
+      <c r="BX161" s="298"/>
+      <c r="BY161" s="298"/>
+      <c r="BZ161" s="298"/>
+      <c r="CA161" s="298"/>
+      <c r="CB161" s="298"/>
+      <c r="CC161" s="298"/>
+      <c r="CD161" s="298"/>
+      <c r="CE161" s="298"/>
+      <c r="CF161" s="298"/>
+      <c r="CG161" s="298"/>
+      <c r="CH161" s="298"/>
+      <c r="CI161" s="298"/>
+      <c r="CJ161" s="298"/>
+      <c r="CK161" s="298"/>
+      <c r="CL161" s="298"/>
+      <c r="CM161" s="298"/>
+      <c r="CN161" s="298"/>
+      <c r="CO161" s="298"/>
+      <c r="CP161" s="298"/>
+      <c r="CQ161" s="298"/>
+      <c r="CR161" s="298"/>
+      <c r="CS161" s="298"/>
+      <c r="CT161" s="298"/>
+      <c r="CU161" s="298"/>
+      <c r="FL161" s="298"/>
+      <c r="FM161" s="298"/>
+      <c r="FN161" s="298"/>
+      <c r="FO161" s="298"/>
+      <c r="FP161" s="298"/>
+      <c r="FQ161" s="298"/>
+      <c r="FR161" s="298"/>
+      <c r="FS161" s="298"/>
+      <c r="FT161" s="298"/>
+      <c r="FU161" s="298"/>
+      <c r="FV161" s="298"/>
+      <c r="FW161" s="298"/>
+      <c r="FX161" s="298"/>
+      <c r="FY161" s="298"/>
+      <c r="FZ161" s="298"/>
+      <c r="GA161" s="298"/>
+      <c r="GB161" s="298"/>
+      <c r="GC161" s="298"/>
+      <c r="GD161" s="298"/>
+      <c r="GE161" s="298"/>
+      <c r="GF161" s="298"/>
+      <c r="GG161" s="298"/>
+      <c r="GH161" s="298"/>
+      <c r="GI161" s="298"/>
+      <c r="GJ161" s="298"/>
+      <c r="GK161" s="298"/>
+      <c r="GL161" s="298"/>
+      <c r="GM161" s="298"/>
+      <c r="GN161" s="298"/>
+      <c r="GO161" s="298"/>
+      <c r="GP161" s="298"/>
+      <c r="GQ161" s="298"/>
+      <c r="GR161" s="298"/>
+      <c r="GS161" s="298"/>
+      <c r="GT161" s="298"/>
+      <c r="GU161" s="298"/>
+      <c r="GV161" s="298"/>
+      <c r="GW161" s="298"/>
+      <c r="GX161" s="298"/>
+      <c r="GY161" s="298"/>
+      <c r="GZ161" s="298"/>
+      <c r="HA161" s="298"/>
+      <c r="HB161" s="298"/>
+      <c r="HC161" s="298"/>
+      <c r="HD161" s="298"/>
+      <c r="HE161" s="298"/>
+      <c r="HF161" s="298"/>
+      <c r="HG161" s="298"/>
+      <c r="HH161" s="298"/>
+      <c r="HI161" s="298"/>
+      <c r="HJ161" s="298"/>
+      <c r="HK161" s="298"/>
+      <c r="HL161" s="298"/>
+      <c r="HM161" s="298"/>
+      <c r="HN161" s="298"/>
+      <c r="HO161" s="298"/>
+      <c r="HP161" s="298"/>
+      <c r="HQ161" s="298"/>
+      <c r="HR161" s="298"/>
+      <c r="HS161" s="298"/>
+      <c r="HT161" s="298"/>
+      <c r="HU161" s="298"/>
+      <c r="HV161" s="298"/>
+      <c r="HW161" s="298"/>
+      <c r="HX161" s="298"/>
+      <c r="HY161" s="298"/>
+      <c r="HZ161" s="298"/>
+      <c r="IA161" s="298"/>
+      <c r="IB161" s="298"/>
+      <c r="IC161" s="298"/>
+      <c r="ID161" s="298"/>
+      <c r="IE161" s="298"/>
+      <c r="IF161" s="298"/>
+      <c r="IG161" s="298"/>
+      <c r="IH161" s="298"/>
+      <c r="II161" s="298"/>
+      <c r="IJ161" s="298"/>
+      <c r="IK161" s="298"/>
+      <c r="IL161" s="298"/>
+      <c r="IM161" s="298"/>
+      <c r="IN161" s="298"/>
+      <c r="IO161" s="298"/>
+      <c r="IP161" s="298"/>
+      <c r="IQ161" s="298"/>
+      <c r="IR161" s="298"/>
     </row>
     <row r="162" spans="1:252" s="125" customFormat="1">
-      <c r="A162" s="301" t="s">
+      <c r="A162" s="299" t="s">
         <v>217</v>
       </c>
       <c r="B162" s="77">
         <v>163.9</v>
       </c>
       <c r="C162" s="77">
         <v>122.3</v>
       </c>
       <c r="D162" s="77">
         <v>111.9</v>
       </c>
       <c r="E162" s="77">
         <v>75.400000000000006</v>
       </c>
       <c r="F162" s="88">
         <v>225.2</v>
       </c>
       <c r="G162" s="88">
         <v>261.89999999999998</v>
       </c>
       <c r="H162" s="88">
         <v>280.39999999999998</v>
       </c>
       <c r="I162" s="88">
         <v>322.89999999999998</v>
@@ -22484,249 +22503,249 @@
       </c>
       <c r="M162" s="88">
         <v>424.9</v>
       </c>
       <c r="N162" s="88">
         <v>432.2</v>
       </c>
       <c r="O162" s="88">
         <v>374.4</v>
       </c>
       <c r="P162" s="88">
         <v>329</v>
       </c>
       <c r="Q162" s="88">
         <v>329.8</v>
       </c>
       <c r="R162" s="88">
         <v>334.2</v>
       </c>
       <c r="S162" s="88">
         <v>332</v>
       </c>
       <c r="T162" s="88">
         <v>344.9</v>
       </c>
-      <c r="U162" s="302">
+      <c r="U162" s="300">
         <v>27.4</v>
       </c>
-      <c r="V162" s="302">
+      <c r="V162" s="300">
         <v>25.304989263854068</v>
       </c>
-      <c r="W162" s="302">
+      <c r="W162" s="300">
         <v>23.58684201086518</v>
       </c>
       <c r="X162" s="87">
         <v>20.21244807856193</v>
       </c>
       <c r="Y162" s="87">
         <v>19.330021775133829</v>
       </c>
-      <c r="Z162" s="302">
+      <c r="Z162" s="300">
         <v>18.463545738431087</v>
       </c>
       <c r="AA162" s="87">
         <v>16.097771438555462</v>
       </c>
-      <c r="AB162" s="204">
+      <c r="AB162" s="203">
         <v>15.650643201697662</v>
       </c>
-      <c r="AC162" s="303">
+      <c r="AC162" s="301">
         <v>16.383376981468146</v>
       </c>
-      <c r="AD162" s="204">
+      <c r="AD162" s="203">
         <v>16.299099950366895</v>
       </c>
       <c r="AE162" s="81">
         <v>10.129278177677056</v>
       </c>
-      <c r="AF162" s="204">
+      <c r="AF162" s="203">
         <v>21.039797853154411</v>
       </c>
       <c r="AG162" s="87">
         <v>36.572178393300433</v>
       </c>
       <c r="AH162" s="94">
         <v>32.216229999999996</v>
       </c>
       <c r="AI162" s="76">
         <v>30.9</v>
       </c>
-      <c r="AJ162" s="356">
+      <c r="AJ162" s="354">
         <v>33.4</v>
       </c>
-      <c r="AK162" s="300"/>
-[...146 lines deleted...]
-      <c r="IR162" s="300"/>
+      <c r="AK162" s="298"/>
+      <c r="AL162" s="298"/>
+      <c r="AM162" s="298"/>
+      <c r="AN162" s="298"/>
+      <c r="AO162" s="298"/>
+      <c r="AP162" s="298"/>
+      <c r="AQ162" s="298"/>
+      <c r="AR162" s="298"/>
+      <c r="AS162" s="298"/>
+      <c r="AT162" s="298"/>
+      <c r="AU162" s="298"/>
+      <c r="AV162" s="298"/>
+      <c r="AW162" s="298"/>
+      <c r="AX162" s="298"/>
+      <c r="AY162" s="298"/>
+      <c r="AZ162" s="298"/>
+      <c r="BA162" s="298"/>
+      <c r="BB162" s="298"/>
+      <c r="BC162" s="298"/>
+      <c r="BD162" s="298"/>
+      <c r="BE162" s="298"/>
+      <c r="BF162" s="298"/>
+      <c r="BG162" s="298"/>
+      <c r="BH162" s="298"/>
+      <c r="BI162" s="298"/>
+      <c r="BJ162" s="298"/>
+      <c r="BK162" s="298"/>
+      <c r="BL162" s="298"/>
+      <c r="BM162" s="298"/>
+      <c r="BN162" s="298"/>
+      <c r="BO162" s="298"/>
+      <c r="BP162" s="298"/>
+      <c r="BQ162" s="298"/>
+      <c r="BR162" s="298"/>
+      <c r="BS162" s="298"/>
+      <c r="BT162" s="298"/>
+      <c r="BU162" s="298"/>
+      <c r="BV162" s="298"/>
+      <c r="BW162" s="298"/>
+      <c r="BX162" s="298"/>
+      <c r="BY162" s="298"/>
+      <c r="BZ162" s="298"/>
+      <c r="CA162" s="298"/>
+      <c r="CB162" s="298"/>
+      <c r="CC162" s="298"/>
+      <c r="CD162" s="298"/>
+      <c r="CE162" s="298"/>
+      <c r="CF162" s="298"/>
+      <c r="CG162" s="298"/>
+      <c r="CH162" s="298"/>
+      <c r="CI162" s="298"/>
+      <c r="CJ162" s="298"/>
+      <c r="CK162" s="298"/>
+      <c r="CL162" s="298"/>
+      <c r="CM162" s="298"/>
+      <c r="CN162" s="298"/>
+      <c r="CO162" s="298"/>
+      <c r="CP162" s="298"/>
+      <c r="CQ162" s="298"/>
+      <c r="CR162" s="298"/>
+      <c r="CS162" s="298"/>
+      <c r="CT162" s="298"/>
+      <c r="CU162" s="298"/>
+      <c r="FL162" s="298"/>
+      <c r="FM162" s="298"/>
+      <c r="FN162" s="298"/>
+      <c r="FO162" s="298"/>
+      <c r="FP162" s="298"/>
+      <c r="FQ162" s="298"/>
+      <c r="FR162" s="298"/>
+      <c r="FS162" s="298"/>
+      <c r="FT162" s="298"/>
+      <c r="FU162" s="298"/>
+      <c r="FV162" s="298"/>
+      <c r="FW162" s="298"/>
+      <c r="FX162" s="298"/>
+      <c r="FY162" s="298"/>
+      <c r="FZ162" s="298"/>
+      <c r="GA162" s="298"/>
+      <c r="GB162" s="298"/>
+      <c r="GC162" s="298"/>
+      <c r="GD162" s="298"/>
+      <c r="GE162" s="298"/>
+      <c r="GF162" s="298"/>
+      <c r="GG162" s="298"/>
+      <c r="GH162" s="298"/>
+      <c r="GI162" s="298"/>
+      <c r="GJ162" s="298"/>
+      <c r="GK162" s="298"/>
+      <c r="GL162" s="298"/>
+      <c r="GM162" s="298"/>
+      <c r="GN162" s="298"/>
+      <c r="GO162" s="298"/>
+      <c r="GP162" s="298"/>
+      <c r="GQ162" s="298"/>
+      <c r="GR162" s="298"/>
+      <c r="GS162" s="298"/>
+      <c r="GT162" s="298"/>
+      <c r="GU162" s="298"/>
+      <c r="GV162" s="298"/>
+      <c r="GW162" s="298"/>
+      <c r="GX162" s="298"/>
+      <c r="GY162" s="298"/>
+      <c r="GZ162" s="298"/>
+      <c r="HA162" s="298"/>
+      <c r="HB162" s="298"/>
+      <c r="HC162" s="298"/>
+      <c r="HD162" s="298"/>
+      <c r="HE162" s="298"/>
+      <c r="HF162" s="298"/>
+      <c r="HG162" s="298"/>
+      <c r="HH162" s="298"/>
+      <c r="HI162" s="298"/>
+      <c r="HJ162" s="298"/>
+      <c r="HK162" s="298"/>
+      <c r="HL162" s="298"/>
+      <c r="HM162" s="298"/>
+      <c r="HN162" s="298"/>
+      <c r="HO162" s="298"/>
+      <c r="HP162" s="298"/>
+      <c r="HQ162" s="298"/>
+      <c r="HR162" s="298"/>
+      <c r="HS162" s="298"/>
+      <c r="HT162" s="298"/>
+      <c r="HU162" s="298"/>
+      <c r="HV162" s="298"/>
+      <c r="HW162" s="298"/>
+      <c r="HX162" s="298"/>
+      <c r="HY162" s="298"/>
+      <c r="HZ162" s="298"/>
+      <c r="IA162" s="298"/>
+      <c r="IB162" s="298"/>
+      <c r="IC162" s="298"/>
+      <c r="ID162" s="298"/>
+      <c r="IE162" s="298"/>
+      <c r="IF162" s="298"/>
+      <c r="IG162" s="298"/>
+      <c r="IH162" s="298"/>
+      <c r="II162" s="298"/>
+      <c r="IJ162" s="298"/>
+      <c r="IK162" s="298"/>
+      <c r="IL162" s="298"/>
+      <c r="IM162" s="298"/>
+      <c r="IN162" s="298"/>
+      <c r="IO162" s="298"/>
+      <c r="IP162" s="298"/>
+      <c r="IQ162" s="298"/>
+      <c r="IR162" s="298"/>
     </row>
     <row r="163" spans="1:252" s="125" customFormat="1">
-      <c r="A163" s="301" t="s">
+      <c r="A163" s="299" t="s">
         <v>31</v>
       </c>
       <c r="B163" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C163" s="88">
         <v>74.599999999999994</v>
       </c>
       <c r="D163" s="88">
         <v>91.5</v>
       </c>
       <c r="E163" s="88">
         <v>67.400000000000006</v>
       </c>
       <c r="F163" s="88">
         <v>298.7</v>
       </c>
       <c r="G163" s="88">
         <v>116.3</v>
       </c>
       <c r="H163" s="88">
         <v>107.1</v>
       </c>
       <c r="I163" s="88">
         <v>115.2</v>
@@ -22787,204 +22806,204 @@
       </c>
       <c r="AB163" s="78">
         <v>97.5</v>
       </c>
       <c r="AC163" s="85">
         <v>104.5</v>
       </c>
       <c r="AD163" s="85">
         <v>99.4</v>
       </c>
       <c r="AE163" s="81">
         <v>62</v>
       </c>
       <c r="AF163" s="78">
         <v>207.9</v>
       </c>
       <c r="AG163" s="77">
         <v>174.3</v>
       </c>
       <c r="AH163" s="94">
         <v>88.1</v>
       </c>
       <c r="AI163" s="76">
         <v>96.1</v>
       </c>
-      <c r="AJ163" s="356">
+      <c r="AJ163" s="354">
         <v>107.9</v>
       </c>
-      <c r="AK163" s="300"/>
-[...146 lines deleted...]
-      <c r="IR163" s="300"/>
+      <c r="AK163" s="298"/>
+      <c r="AL163" s="298"/>
+      <c r="AM163" s="298"/>
+      <c r="AN163" s="298"/>
+      <c r="AO163" s="298"/>
+      <c r="AP163" s="298"/>
+      <c r="AQ163" s="298"/>
+      <c r="AR163" s="298"/>
+      <c r="AS163" s="298"/>
+      <c r="AT163" s="298"/>
+      <c r="AU163" s="298"/>
+      <c r="AV163" s="298"/>
+      <c r="AW163" s="298"/>
+      <c r="AX163" s="298"/>
+      <c r="AY163" s="298"/>
+      <c r="AZ163" s="298"/>
+      <c r="BA163" s="298"/>
+      <c r="BB163" s="298"/>
+      <c r="BC163" s="298"/>
+      <c r="BD163" s="298"/>
+      <c r="BE163" s="298"/>
+      <c r="BF163" s="298"/>
+      <c r="BG163" s="298"/>
+      <c r="BH163" s="298"/>
+      <c r="BI163" s="298"/>
+      <c r="BJ163" s="298"/>
+      <c r="BK163" s="298"/>
+      <c r="BL163" s="298"/>
+      <c r="BM163" s="298"/>
+      <c r="BN163" s="298"/>
+      <c r="BO163" s="298"/>
+      <c r="BP163" s="298"/>
+      <c r="BQ163" s="298"/>
+      <c r="BR163" s="298"/>
+      <c r="BS163" s="298"/>
+      <c r="BT163" s="298"/>
+      <c r="BU163" s="298"/>
+      <c r="BV163" s="298"/>
+      <c r="BW163" s="298"/>
+      <c r="BX163" s="298"/>
+      <c r="BY163" s="298"/>
+      <c r="BZ163" s="298"/>
+      <c r="CA163" s="298"/>
+      <c r="CB163" s="298"/>
+      <c r="CC163" s="298"/>
+      <c r="CD163" s="298"/>
+      <c r="CE163" s="298"/>
+      <c r="CF163" s="298"/>
+      <c r="CG163" s="298"/>
+      <c r="CH163" s="298"/>
+      <c r="CI163" s="298"/>
+      <c r="CJ163" s="298"/>
+      <c r="CK163" s="298"/>
+      <c r="CL163" s="298"/>
+      <c r="CM163" s="298"/>
+      <c r="CN163" s="298"/>
+      <c r="CO163" s="298"/>
+      <c r="CP163" s="298"/>
+      <c r="CQ163" s="298"/>
+      <c r="CR163" s="298"/>
+      <c r="CS163" s="298"/>
+      <c r="CT163" s="298"/>
+      <c r="CU163" s="298"/>
+      <c r="FL163" s="298"/>
+      <c r="FM163" s="298"/>
+      <c r="FN163" s="298"/>
+      <c r="FO163" s="298"/>
+      <c r="FP163" s="298"/>
+      <c r="FQ163" s="298"/>
+      <c r="FR163" s="298"/>
+      <c r="FS163" s="298"/>
+      <c r="FT163" s="298"/>
+      <c r="FU163" s="298"/>
+      <c r="FV163" s="298"/>
+      <c r="FW163" s="298"/>
+      <c r="FX163" s="298"/>
+      <c r="FY163" s="298"/>
+      <c r="FZ163" s="298"/>
+      <c r="GA163" s="298"/>
+      <c r="GB163" s="298"/>
+      <c r="GC163" s="298"/>
+      <c r="GD163" s="298"/>
+      <c r="GE163" s="298"/>
+      <c r="GF163" s="298"/>
+      <c r="GG163" s="298"/>
+      <c r="GH163" s="298"/>
+      <c r="GI163" s="298"/>
+      <c r="GJ163" s="298"/>
+      <c r="GK163" s="298"/>
+      <c r="GL163" s="298"/>
+      <c r="GM163" s="298"/>
+      <c r="GN163" s="298"/>
+      <c r="GO163" s="298"/>
+      <c r="GP163" s="298"/>
+      <c r="GQ163" s="298"/>
+      <c r="GR163" s="298"/>
+      <c r="GS163" s="298"/>
+      <c r="GT163" s="298"/>
+      <c r="GU163" s="298"/>
+      <c r="GV163" s="298"/>
+      <c r="GW163" s="298"/>
+      <c r="GX163" s="298"/>
+      <c r="GY163" s="298"/>
+      <c r="GZ163" s="298"/>
+      <c r="HA163" s="298"/>
+      <c r="HB163" s="298"/>
+      <c r="HC163" s="298"/>
+      <c r="HD163" s="298"/>
+      <c r="HE163" s="298"/>
+      <c r="HF163" s="298"/>
+      <c r="HG163" s="298"/>
+      <c r="HH163" s="298"/>
+      <c r="HI163" s="298"/>
+      <c r="HJ163" s="298"/>
+      <c r="HK163" s="298"/>
+      <c r="HL163" s="298"/>
+      <c r="HM163" s="298"/>
+      <c r="HN163" s="298"/>
+      <c r="HO163" s="298"/>
+      <c r="HP163" s="298"/>
+      <c r="HQ163" s="298"/>
+      <c r="HR163" s="298"/>
+      <c r="HS163" s="298"/>
+      <c r="HT163" s="298"/>
+      <c r="HU163" s="298"/>
+      <c r="HV163" s="298"/>
+      <c r="HW163" s="298"/>
+      <c r="HX163" s="298"/>
+      <c r="HY163" s="298"/>
+      <c r="HZ163" s="298"/>
+      <c r="IA163" s="298"/>
+      <c r="IB163" s="298"/>
+      <c r="IC163" s="298"/>
+      <c r="ID163" s="298"/>
+      <c r="IE163" s="298"/>
+      <c r="IF163" s="298"/>
+      <c r="IG163" s="298"/>
+      <c r="IH163" s="298"/>
+      <c r="II163" s="298"/>
+      <c r="IJ163" s="298"/>
+      <c r="IK163" s="298"/>
+      <c r="IL163" s="298"/>
+      <c r="IM163" s="298"/>
+      <c r="IN163" s="298"/>
+      <c r="IO163" s="298"/>
+      <c r="IP163" s="298"/>
+      <c r="IQ163" s="298"/>
+      <c r="IR163" s="298"/>
     </row>
     <row r="164" spans="1:252" s="125" customFormat="1">
-      <c r="A164" s="301" t="s">
+      <c r="A164" s="299" t="s">
         <v>222</v>
       </c>
       <c r="B164" s="88"/>
       <c r="C164" s="88">
         <v>74.599999999999994</v>
       </c>
       <c r="D164" s="88">
         <v>68.3</v>
       </c>
       <c r="E164" s="88">
         <v>46</v>
       </c>
       <c r="F164" s="88">
         <v>137.4</v>
       </c>
       <c r="G164" s="88">
         <v>159.79255643685173</v>
       </c>
       <c r="H164" s="88">
         <v>171.07992678462475</v>
       </c>
       <c r="I164" s="88">
         <v>197.01037217815741</v>
       </c>
       <c r="J164" s="88">
@@ -23001,434 +23020,434 @@
       </c>
       <c r="N164" s="88">
         <v>263.69737644905427</v>
       </c>
       <c r="O164" s="88">
         <v>228.43197071384989</v>
       </c>
       <c r="P164" s="88">
         <v>200.73215375228796</v>
       </c>
       <c r="Q164" s="88">
         <v>201.22025625381329</v>
       </c>
       <c r="R164" s="88">
         <v>203.90482001220255</v>
       </c>
       <c r="S164" s="88">
         <v>202.56253813300793</v>
       </c>
       <c r="T164" s="88">
         <v>210.43319097010368</v>
       </c>
       <c r="U164" s="88">
         <v>100</v>
       </c>
-      <c r="V164" s="302">
+      <c r="V164" s="300">
         <v>92.3</v>
       </c>
-      <c r="W164" s="302">
+      <c r="W164" s="300">
         <v>86.1</v>
       </c>
       <c r="X164" s="87">
         <v>73.7</v>
       </c>
       <c r="Y164" s="87">
         <v>70.400000000000006</v>
       </c>
-      <c r="Z164" s="302">
+      <c r="Z164" s="300">
         <v>67.3</v>
       </c>
       <c r="AA164" s="87">
         <v>58.6</v>
       </c>
-      <c r="AB164" s="204">
+      <c r="AB164" s="203">
         <v>57.1</v>
       </c>
-      <c r="AC164" s="303">
+      <c r="AC164" s="301">
         <v>60</v>
       </c>
-      <c r="AD164" s="303">
+      <c r="AD164" s="301">
         <v>59.6</v>
       </c>
       <c r="AE164" s="81">
         <v>37</v>
       </c>
-      <c r="AF164" s="204">
+      <c r="AF164" s="203">
         <v>76.900000000000006</v>
       </c>
       <c r="AG164" s="87">
         <v>134</v>
       </c>
       <c r="AH164" s="94">
         <v>118.1</v>
       </c>
       <c r="AI164" s="76">
         <v>113.5</v>
       </c>
-      <c r="AJ164" s="356">
+      <c r="AJ164" s="354">
         <v>122.5</v>
       </c>
       <c r="AK164" s="118"/>
       <c r="AL164" s="118"/>
       <c r="AM164" s="118"/>
       <c r="AN164" s="118"/>
       <c r="AO164" s="118"/>
       <c r="AP164" s="118"/>
       <c r="AQ164" s="118"/>
       <c r="AR164" s="118"/>
       <c r="AS164" s="118"/>
       <c r="AT164" s="118"/>
       <c r="AU164" s="118"/>
       <c r="AV164" s="118"/>
-      <c r="AW164" s="300"/>
-[...134 lines deleted...]
-      <c r="IR164" s="300"/>
+      <c r="AW164" s="298"/>
+      <c r="AX164" s="298"/>
+      <c r="AY164" s="298"/>
+      <c r="AZ164" s="298"/>
+      <c r="BA164" s="298"/>
+      <c r="BB164" s="298"/>
+      <c r="BC164" s="298"/>
+      <c r="BD164" s="298"/>
+      <c r="BE164" s="298"/>
+      <c r="BF164" s="298"/>
+      <c r="BG164" s="298"/>
+      <c r="BH164" s="298"/>
+      <c r="BI164" s="298"/>
+      <c r="BJ164" s="298"/>
+      <c r="BK164" s="298"/>
+      <c r="BL164" s="298"/>
+      <c r="BM164" s="298"/>
+      <c r="BN164" s="298"/>
+      <c r="BO164" s="298"/>
+      <c r="BP164" s="298"/>
+      <c r="BQ164" s="298"/>
+      <c r="BR164" s="298"/>
+      <c r="BS164" s="298"/>
+      <c r="BT164" s="298"/>
+      <c r="BU164" s="298"/>
+      <c r="BV164" s="298"/>
+      <c r="BW164" s="298"/>
+      <c r="BX164" s="298"/>
+      <c r="BY164" s="298"/>
+      <c r="BZ164" s="298"/>
+      <c r="CA164" s="298"/>
+      <c r="CB164" s="298"/>
+      <c r="CC164" s="298"/>
+      <c r="CD164" s="298"/>
+      <c r="CE164" s="298"/>
+      <c r="CF164" s="298"/>
+      <c r="CG164" s="298"/>
+      <c r="CH164" s="298"/>
+      <c r="CI164" s="298"/>
+      <c r="CJ164" s="298"/>
+      <c r="CK164" s="298"/>
+      <c r="CL164" s="298"/>
+      <c r="CM164" s="298"/>
+      <c r="CN164" s="298"/>
+      <c r="CO164" s="298"/>
+      <c r="CP164" s="298"/>
+      <c r="CQ164" s="298"/>
+      <c r="CR164" s="298"/>
+      <c r="CS164" s="298"/>
+      <c r="CT164" s="298"/>
+      <c r="CU164" s="298"/>
+      <c r="FL164" s="298"/>
+      <c r="FM164" s="298"/>
+      <c r="FN164" s="298"/>
+      <c r="FO164" s="298"/>
+      <c r="FP164" s="298"/>
+      <c r="FQ164" s="298"/>
+      <c r="FR164" s="298"/>
+      <c r="FS164" s="298"/>
+      <c r="FT164" s="298"/>
+      <c r="FU164" s="298"/>
+      <c r="FV164" s="298"/>
+      <c r="FW164" s="298"/>
+      <c r="FX164" s="298"/>
+      <c r="FY164" s="298"/>
+      <c r="FZ164" s="298"/>
+      <c r="GA164" s="298"/>
+      <c r="GB164" s="298"/>
+      <c r="GC164" s="298"/>
+      <c r="GD164" s="298"/>
+      <c r="GE164" s="298"/>
+      <c r="GF164" s="298"/>
+      <c r="GG164" s="298"/>
+      <c r="GH164" s="298"/>
+      <c r="GI164" s="298"/>
+      <c r="GJ164" s="298"/>
+      <c r="GK164" s="298"/>
+      <c r="GL164" s="298"/>
+      <c r="GM164" s="298"/>
+      <c r="GN164" s="298"/>
+      <c r="GO164" s="298"/>
+      <c r="GP164" s="298"/>
+      <c r="GQ164" s="298"/>
+      <c r="GR164" s="298"/>
+      <c r="GS164" s="298"/>
+      <c r="GT164" s="298"/>
+      <c r="GU164" s="298"/>
+      <c r="GV164" s="298"/>
+      <c r="GW164" s="298"/>
+      <c r="GX164" s="298"/>
+      <c r="GY164" s="298"/>
+      <c r="GZ164" s="298"/>
+      <c r="HA164" s="298"/>
+      <c r="HB164" s="298"/>
+      <c r="HC164" s="298"/>
+      <c r="HD164" s="298"/>
+      <c r="HE164" s="298"/>
+      <c r="HF164" s="298"/>
+      <c r="HG164" s="298"/>
+      <c r="HH164" s="298"/>
+      <c r="HI164" s="298"/>
+      <c r="HJ164" s="298"/>
+      <c r="HK164" s="298"/>
+      <c r="HL164" s="298"/>
+      <c r="HM164" s="298"/>
+      <c r="HN164" s="298"/>
+      <c r="HO164" s="298"/>
+      <c r="HP164" s="298"/>
+      <c r="HQ164" s="298"/>
+      <c r="HR164" s="298"/>
+      <c r="HS164" s="298"/>
+      <c r="HT164" s="298"/>
+      <c r="HU164" s="298"/>
+      <c r="HV164" s="298"/>
+      <c r="HW164" s="298"/>
+      <c r="HX164" s="298"/>
+      <c r="HY164" s="298"/>
+      <c r="HZ164" s="298"/>
+      <c r="IA164" s="298"/>
+      <c r="IB164" s="298"/>
+      <c r="IC164" s="298"/>
+      <c r="ID164" s="298"/>
+      <c r="IE164" s="298"/>
+      <c r="IF164" s="298"/>
+      <c r="IG164" s="298"/>
+      <c r="IH164" s="298"/>
+      <c r="II164" s="298"/>
+      <c r="IJ164" s="298"/>
+      <c r="IK164" s="298"/>
+      <c r="IL164" s="298"/>
+      <c r="IM164" s="298"/>
+      <c r="IN164" s="298"/>
+      <c r="IO164" s="298"/>
+      <c r="IP164" s="298"/>
+      <c r="IQ164" s="298"/>
+      <c r="IR164" s="298"/>
     </row>
     <row r="165" spans="1:252" s="125" customFormat="1" ht="12.75">
       <c r="A165" s="181" t="s">
         <v>224</v>
       </c>
       <c r="B165" s="77"/>
       <c r="C165" s="88"/>
       <c r="D165" s="88"/>
       <c r="E165" s="88"/>
       <c r="F165" s="88"/>
       <c r="G165" s="88"/>
       <c r="H165" s="88"/>
       <c r="I165" s="88"/>
       <c r="J165" s="88"/>
       <c r="K165" s="88"/>
       <c r="L165" s="88"/>
       <c r="M165" s="88"/>
       <c r="N165" s="88"/>
       <c r="O165" s="88"/>
       <c r="P165" s="88"/>
       <c r="Q165" s="88"/>
       <c r="R165" s="88"/>
       <c r="S165" s="88"/>
       <c r="T165" s="88"/>
       <c r="U165" s="182"/>
       <c r="V165" s="182"/>
       <c r="W165" s="182"/>
       <c r="X165" s="96"/>
       <c r="Y165" s="96"/>
       <c r="Z165" s="182"/>
       <c r="AA165" s="96"/>
-      <c r="AB165" s="268"/>
-[...3 lines deleted...]
-      <c r="AF165" s="268"/>
+      <c r="AB165" s="267"/>
+      <c r="AC165" s="302"/>
+      <c r="AD165" s="302"/>
+      <c r="AE165" s="303"/>
+      <c r="AF165" s="267"/>
       <c r="AG165" s="96"/>
       <c r="AH165" s="95"/>
-      <c r="AI165" s="335"/>
-[...148 lines deleted...]
-      <c r="IR165" s="300"/>
+      <c r="AI165" s="333"/>
+      <c r="AJ165" s="333"/>
+      <c r="AK165" s="298"/>
+      <c r="AL165" s="298"/>
+      <c r="AM165" s="298"/>
+      <c r="AN165" s="298"/>
+      <c r="AO165" s="298"/>
+      <c r="AP165" s="298"/>
+      <c r="AQ165" s="298"/>
+      <c r="AR165" s="298"/>
+      <c r="AS165" s="298"/>
+      <c r="AT165" s="298"/>
+      <c r="AU165" s="298"/>
+      <c r="AV165" s="298"/>
+      <c r="AW165" s="298"/>
+      <c r="AX165" s="298"/>
+      <c r="AY165" s="298"/>
+      <c r="AZ165" s="298"/>
+      <c r="BA165" s="298"/>
+      <c r="BB165" s="298"/>
+      <c r="BC165" s="298"/>
+      <c r="BD165" s="298"/>
+      <c r="BE165" s="298"/>
+      <c r="BF165" s="298"/>
+      <c r="BG165" s="298"/>
+      <c r="BH165" s="298"/>
+      <c r="BI165" s="298"/>
+      <c r="BJ165" s="298"/>
+      <c r="BK165" s="298"/>
+      <c r="BL165" s="298"/>
+      <c r="BM165" s="298"/>
+      <c r="BN165" s="298"/>
+      <c r="BO165" s="298"/>
+      <c r="BP165" s="298"/>
+      <c r="BQ165" s="298"/>
+      <c r="BR165" s="298"/>
+      <c r="BS165" s="298"/>
+      <c r="BT165" s="298"/>
+      <c r="BU165" s="298"/>
+      <c r="BV165" s="298"/>
+      <c r="BW165" s="298"/>
+      <c r="BX165" s="298"/>
+      <c r="BY165" s="298"/>
+      <c r="BZ165" s="298"/>
+      <c r="CA165" s="298"/>
+      <c r="CB165" s="298"/>
+      <c r="CC165" s="298"/>
+      <c r="CD165" s="298"/>
+      <c r="CE165" s="298"/>
+      <c r="CF165" s="298"/>
+      <c r="CG165" s="298"/>
+      <c r="CH165" s="298"/>
+      <c r="CI165" s="298"/>
+      <c r="CJ165" s="298"/>
+      <c r="CK165" s="298"/>
+      <c r="CL165" s="298"/>
+      <c r="CM165" s="298"/>
+      <c r="CN165" s="298"/>
+      <c r="CO165" s="298"/>
+      <c r="CP165" s="298"/>
+      <c r="CQ165" s="298"/>
+      <c r="CR165" s="298"/>
+      <c r="CS165" s="298"/>
+      <c r="CT165" s="298"/>
+      <c r="CU165" s="298"/>
+      <c r="FL165" s="298"/>
+      <c r="FM165" s="298"/>
+      <c r="FN165" s="298"/>
+      <c r="FO165" s="298"/>
+      <c r="FP165" s="298"/>
+      <c r="FQ165" s="298"/>
+      <c r="FR165" s="298"/>
+      <c r="FS165" s="298"/>
+      <c r="FT165" s="298"/>
+      <c r="FU165" s="298"/>
+      <c r="FV165" s="298"/>
+      <c r="FW165" s="298"/>
+      <c r="FX165" s="298"/>
+      <c r="FY165" s="298"/>
+      <c r="FZ165" s="298"/>
+      <c r="GA165" s="298"/>
+      <c r="GB165" s="298"/>
+      <c r="GC165" s="298"/>
+      <c r="GD165" s="298"/>
+      <c r="GE165" s="298"/>
+      <c r="GF165" s="298"/>
+      <c r="GG165" s="298"/>
+      <c r="GH165" s="298"/>
+      <c r="GI165" s="298"/>
+      <c r="GJ165" s="298"/>
+      <c r="GK165" s="298"/>
+      <c r="GL165" s="298"/>
+      <c r="GM165" s="298"/>
+      <c r="GN165" s="298"/>
+      <c r="GO165" s="298"/>
+      <c r="GP165" s="298"/>
+      <c r="GQ165" s="298"/>
+      <c r="GR165" s="298"/>
+      <c r="GS165" s="298"/>
+      <c r="GT165" s="298"/>
+      <c r="GU165" s="298"/>
+      <c r="GV165" s="298"/>
+      <c r="GW165" s="298"/>
+      <c r="GX165" s="298"/>
+      <c r="GY165" s="298"/>
+      <c r="GZ165" s="298"/>
+      <c r="HA165" s="298"/>
+      <c r="HB165" s="298"/>
+      <c r="HC165" s="298"/>
+      <c r="HD165" s="298"/>
+      <c r="HE165" s="298"/>
+      <c r="HF165" s="298"/>
+      <c r="HG165" s="298"/>
+      <c r="HH165" s="298"/>
+      <c r="HI165" s="298"/>
+      <c r="HJ165" s="298"/>
+      <c r="HK165" s="298"/>
+      <c r="HL165" s="298"/>
+      <c r="HM165" s="298"/>
+      <c r="HN165" s="298"/>
+      <c r="HO165" s="298"/>
+      <c r="HP165" s="298"/>
+      <c r="HQ165" s="298"/>
+      <c r="HR165" s="298"/>
+      <c r="HS165" s="298"/>
+      <c r="HT165" s="298"/>
+      <c r="HU165" s="298"/>
+      <c r="HV165" s="298"/>
+      <c r="HW165" s="298"/>
+      <c r="HX165" s="298"/>
+      <c r="HY165" s="298"/>
+      <c r="HZ165" s="298"/>
+      <c r="IA165" s="298"/>
+      <c r="IB165" s="298"/>
+      <c r="IC165" s="298"/>
+      <c r="ID165" s="298"/>
+      <c r="IE165" s="298"/>
+      <c r="IF165" s="298"/>
+      <c r="IG165" s="298"/>
+      <c r="IH165" s="298"/>
+      <c r="II165" s="298"/>
+      <c r="IJ165" s="298"/>
+      <c r="IK165" s="298"/>
+      <c r="IL165" s="298"/>
+      <c r="IM165" s="298"/>
+      <c r="IN165" s="298"/>
+      <c r="IO165" s="298"/>
+      <c r="IP165" s="298"/>
+      <c r="IQ165" s="298"/>
+      <c r="IR165" s="298"/>
     </row>
     <row r="166" spans="1:252" s="125" customFormat="1">
-      <c r="A166" s="301" t="s">
+      <c r="A166" s="299" t="s">
         <v>218</v>
       </c>
       <c r="B166" s="77">
         <v>1753.3</v>
       </c>
       <c r="C166" s="77">
         <v>1086.3</v>
       </c>
       <c r="D166" s="77">
         <v>672.1</v>
       </c>
       <c r="E166" s="77">
         <v>473.7</v>
       </c>
       <c r="F166" s="88">
         <v>931.5</v>
       </c>
       <c r="G166" s="88">
         <v>1209.5999999999999</v>
       </c>
       <c r="H166" s="88">
         <v>1583.5</v>
       </c>
       <c r="I166" s="88">
         <v>1531.8</v>
@@ -23489,204 +23508,204 @@
       </c>
       <c r="AB166" s="78">
         <v>1055.4310950127372</v>
       </c>
       <c r="AC166" s="78">
         <v>927.56772855510462</v>
       </c>
       <c r="AD166" s="85">
         <v>694.98363236071646</v>
       </c>
       <c r="AE166" s="78">
         <v>322.02737692120388</v>
       </c>
       <c r="AF166" s="78">
         <v>440.30593054386406</v>
       </c>
       <c r="AG166" s="77">
         <v>681.51903706070402</v>
       </c>
       <c r="AH166" s="95">
         <v>615.59999999999991</v>
       </c>
       <c r="AI166" s="76">
         <v>643.9</v>
       </c>
-      <c r="AJ166" s="356">
+      <c r="AJ166" s="354">
         <v>467</v>
       </c>
-      <c r="AK166" s="300"/>
-[...146 lines deleted...]
-      <c r="IR166" s="300"/>
+      <c r="AK166" s="298"/>
+      <c r="AL166" s="298"/>
+      <c r="AM166" s="298"/>
+      <c r="AN166" s="298"/>
+      <c r="AO166" s="298"/>
+      <c r="AP166" s="298"/>
+      <c r="AQ166" s="298"/>
+      <c r="AR166" s="298"/>
+      <c r="AS166" s="298"/>
+      <c r="AT166" s="298"/>
+      <c r="AU166" s="298"/>
+      <c r="AV166" s="298"/>
+      <c r="AW166" s="298"/>
+      <c r="AX166" s="298"/>
+      <c r="AY166" s="298"/>
+      <c r="AZ166" s="298"/>
+      <c r="BA166" s="298"/>
+      <c r="BB166" s="298"/>
+      <c r="BC166" s="298"/>
+      <c r="BD166" s="298"/>
+      <c r="BE166" s="298"/>
+      <c r="BF166" s="298"/>
+      <c r="BG166" s="298"/>
+      <c r="BH166" s="298"/>
+      <c r="BI166" s="298"/>
+      <c r="BJ166" s="298"/>
+      <c r="BK166" s="298"/>
+      <c r="BL166" s="298"/>
+      <c r="BM166" s="298"/>
+      <c r="BN166" s="298"/>
+      <c r="BO166" s="298"/>
+      <c r="BP166" s="298"/>
+      <c r="BQ166" s="298"/>
+      <c r="BR166" s="298"/>
+      <c r="BS166" s="298"/>
+      <c r="BT166" s="298"/>
+      <c r="BU166" s="298"/>
+      <c r="BV166" s="298"/>
+      <c r="BW166" s="298"/>
+      <c r="BX166" s="298"/>
+      <c r="BY166" s="298"/>
+      <c r="BZ166" s="298"/>
+      <c r="CA166" s="298"/>
+      <c r="CB166" s="298"/>
+      <c r="CC166" s="298"/>
+      <c r="CD166" s="298"/>
+      <c r="CE166" s="298"/>
+      <c r="CF166" s="298"/>
+      <c r="CG166" s="298"/>
+      <c r="CH166" s="298"/>
+      <c r="CI166" s="298"/>
+      <c r="CJ166" s="298"/>
+      <c r="CK166" s="298"/>
+      <c r="CL166" s="298"/>
+      <c r="CM166" s="298"/>
+      <c r="CN166" s="298"/>
+      <c r="CO166" s="298"/>
+      <c r="CP166" s="298"/>
+      <c r="CQ166" s="298"/>
+      <c r="CR166" s="298"/>
+      <c r="CS166" s="298"/>
+      <c r="CT166" s="298"/>
+      <c r="CU166" s="298"/>
+      <c r="FL166" s="298"/>
+      <c r="FM166" s="298"/>
+      <c r="FN166" s="298"/>
+      <c r="FO166" s="298"/>
+      <c r="FP166" s="298"/>
+      <c r="FQ166" s="298"/>
+      <c r="FR166" s="298"/>
+      <c r="FS166" s="298"/>
+      <c r="FT166" s="298"/>
+      <c r="FU166" s="298"/>
+      <c r="FV166" s="298"/>
+      <c r="FW166" s="298"/>
+      <c r="FX166" s="298"/>
+      <c r="FY166" s="298"/>
+      <c r="FZ166" s="298"/>
+      <c r="GA166" s="298"/>
+      <c r="GB166" s="298"/>
+      <c r="GC166" s="298"/>
+      <c r="GD166" s="298"/>
+      <c r="GE166" s="298"/>
+      <c r="GF166" s="298"/>
+      <c r="GG166" s="298"/>
+      <c r="GH166" s="298"/>
+      <c r="GI166" s="298"/>
+      <c r="GJ166" s="298"/>
+      <c r="GK166" s="298"/>
+      <c r="GL166" s="298"/>
+      <c r="GM166" s="298"/>
+      <c r="GN166" s="298"/>
+      <c r="GO166" s="298"/>
+      <c r="GP166" s="298"/>
+      <c r="GQ166" s="298"/>
+      <c r="GR166" s="298"/>
+      <c r="GS166" s="298"/>
+      <c r="GT166" s="298"/>
+      <c r="GU166" s="298"/>
+      <c r="GV166" s="298"/>
+      <c r="GW166" s="298"/>
+      <c r="GX166" s="298"/>
+      <c r="GY166" s="298"/>
+      <c r="GZ166" s="298"/>
+      <c r="HA166" s="298"/>
+      <c r="HB166" s="298"/>
+      <c r="HC166" s="298"/>
+      <c r="HD166" s="298"/>
+      <c r="HE166" s="298"/>
+      <c r="HF166" s="298"/>
+      <c r="HG166" s="298"/>
+      <c r="HH166" s="298"/>
+      <c r="HI166" s="298"/>
+      <c r="HJ166" s="298"/>
+      <c r="HK166" s="298"/>
+      <c r="HL166" s="298"/>
+      <c r="HM166" s="298"/>
+      <c r="HN166" s="298"/>
+      <c r="HO166" s="298"/>
+      <c r="HP166" s="298"/>
+      <c r="HQ166" s="298"/>
+      <c r="HR166" s="298"/>
+      <c r="HS166" s="298"/>
+      <c r="HT166" s="298"/>
+      <c r="HU166" s="298"/>
+      <c r="HV166" s="298"/>
+      <c r="HW166" s="298"/>
+      <c r="HX166" s="298"/>
+      <c r="HY166" s="298"/>
+      <c r="HZ166" s="298"/>
+      <c r="IA166" s="298"/>
+      <c r="IB166" s="298"/>
+      <c r="IC166" s="298"/>
+      <c r="ID166" s="298"/>
+      <c r="IE166" s="298"/>
+      <c r="IF166" s="298"/>
+      <c r="IG166" s="298"/>
+      <c r="IH166" s="298"/>
+      <c r="II166" s="298"/>
+      <c r="IJ166" s="298"/>
+      <c r="IK166" s="298"/>
+      <c r="IL166" s="298"/>
+      <c r="IM166" s="298"/>
+      <c r="IN166" s="298"/>
+      <c r="IO166" s="298"/>
+      <c r="IP166" s="298"/>
+      <c r="IQ166" s="298"/>
+      <c r="IR166" s="298"/>
     </row>
     <row r="167" spans="1:252" s="125" customFormat="1">
-      <c r="A167" s="306" t="s">
+      <c r="A167" s="304" t="s">
         <v>31</v>
       </c>
       <c r="B167" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C167" s="88">
         <v>62</v>
       </c>
       <c r="D167" s="88">
         <v>61.9</v>
       </c>
       <c r="E167" s="88">
         <v>70.5</v>
       </c>
       <c r="F167" s="88">
         <v>196.6</v>
       </c>
       <c r="G167" s="88">
         <v>129.9</v>
       </c>
       <c r="H167" s="88">
         <v>130.9</v>
       </c>
       <c r="I167" s="88">
         <v>96.7</v>
@@ -23747,392 +23766,392 @@
       </c>
       <c r="AB167" s="78">
         <v>102.2</v>
       </c>
       <c r="AC167" s="85">
         <v>87.9</v>
       </c>
       <c r="AD167" s="85">
         <v>74.900000000000006</v>
       </c>
       <c r="AE167" s="78">
         <v>46.3</v>
       </c>
       <c r="AF167" s="78">
         <v>136.69999999999999</v>
       </c>
       <c r="AG167" s="77">
         <v>154.80000000000001</v>
       </c>
       <c r="AH167" s="95">
         <v>90.3</v>
       </c>
       <c r="AI167" s="76">
         <v>104.6</v>
       </c>
-      <c r="AJ167" s="356">
+      <c r="AJ167" s="354">
         <v>72.5</v>
       </c>
-      <c r="AK167" s="300"/>
-[...146 lines deleted...]
-      <c r="IR167" s="300"/>
+      <c r="AK167" s="298"/>
+      <c r="AL167" s="298"/>
+      <c r="AM167" s="298"/>
+      <c r="AN167" s="298"/>
+      <c r="AO167" s="298"/>
+      <c r="AP167" s="298"/>
+      <c r="AQ167" s="298"/>
+      <c r="AR167" s="298"/>
+      <c r="AS167" s="298"/>
+      <c r="AT167" s="298"/>
+      <c r="AU167" s="298"/>
+      <c r="AV167" s="298"/>
+      <c r="AW167" s="298"/>
+      <c r="AX167" s="298"/>
+      <c r="AY167" s="298"/>
+      <c r="AZ167" s="298"/>
+      <c r="BA167" s="298"/>
+      <c r="BB167" s="298"/>
+      <c r="BC167" s="298"/>
+      <c r="BD167" s="298"/>
+      <c r="BE167" s="298"/>
+      <c r="BF167" s="298"/>
+      <c r="BG167" s="298"/>
+      <c r="BH167" s="298"/>
+      <c r="BI167" s="298"/>
+      <c r="BJ167" s="298"/>
+      <c r="BK167" s="298"/>
+      <c r="BL167" s="298"/>
+      <c r="BM167" s="298"/>
+      <c r="BN167" s="298"/>
+      <c r="BO167" s="298"/>
+      <c r="BP167" s="298"/>
+      <c r="BQ167" s="298"/>
+      <c r="BR167" s="298"/>
+      <c r="BS167" s="298"/>
+      <c r="BT167" s="298"/>
+      <c r="BU167" s="298"/>
+      <c r="BV167" s="298"/>
+      <c r="BW167" s="298"/>
+      <c r="BX167" s="298"/>
+      <c r="BY167" s="298"/>
+      <c r="BZ167" s="298"/>
+      <c r="CA167" s="298"/>
+      <c r="CB167" s="298"/>
+      <c r="CC167" s="298"/>
+      <c r="CD167" s="298"/>
+      <c r="CE167" s="298"/>
+      <c r="CF167" s="298"/>
+      <c r="CG167" s="298"/>
+      <c r="CH167" s="298"/>
+      <c r="CI167" s="298"/>
+      <c r="CJ167" s="298"/>
+      <c r="CK167" s="298"/>
+      <c r="CL167" s="298"/>
+      <c r="CM167" s="298"/>
+      <c r="CN167" s="298"/>
+      <c r="CO167" s="298"/>
+      <c r="CP167" s="298"/>
+      <c r="CQ167" s="298"/>
+      <c r="CR167" s="298"/>
+      <c r="CS167" s="298"/>
+      <c r="CT167" s="298"/>
+      <c r="CU167" s="298"/>
+      <c r="FL167" s="298"/>
+      <c r="FM167" s="298"/>
+      <c r="FN167" s="298"/>
+      <c r="FO167" s="298"/>
+      <c r="FP167" s="298"/>
+      <c r="FQ167" s="298"/>
+      <c r="FR167" s="298"/>
+      <c r="FS167" s="298"/>
+      <c r="FT167" s="298"/>
+      <c r="FU167" s="298"/>
+      <c r="FV167" s="298"/>
+      <c r="FW167" s="298"/>
+      <c r="FX167" s="298"/>
+      <c r="FY167" s="298"/>
+      <c r="FZ167" s="298"/>
+      <c r="GA167" s="298"/>
+      <c r="GB167" s="298"/>
+      <c r="GC167" s="298"/>
+      <c r="GD167" s="298"/>
+      <c r="GE167" s="298"/>
+      <c r="GF167" s="298"/>
+      <c r="GG167" s="298"/>
+      <c r="GH167" s="298"/>
+      <c r="GI167" s="298"/>
+      <c r="GJ167" s="298"/>
+      <c r="GK167" s="298"/>
+      <c r="GL167" s="298"/>
+      <c r="GM167" s="298"/>
+      <c r="GN167" s="298"/>
+      <c r="GO167" s="298"/>
+      <c r="GP167" s="298"/>
+      <c r="GQ167" s="298"/>
+      <c r="GR167" s="298"/>
+      <c r="GS167" s="298"/>
+      <c r="GT167" s="298"/>
+      <c r="GU167" s="298"/>
+      <c r="GV167" s="298"/>
+      <c r="GW167" s="298"/>
+      <c r="GX167" s="298"/>
+      <c r="GY167" s="298"/>
+      <c r="GZ167" s="298"/>
+      <c r="HA167" s="298"/>
+      <c r="HB167" s="298"/>
+      <c r="HC167" s="298"/>
+      <c r="HD167" s="298"/>
+      <c r="HE167" s="298"/>
+      <c r="HF167" s="298"/>
+      <c r="HG167" s="298"/>
+      <c r="HH167" s="298"/>
+      <c r="HI167" s="298"/>
+      <c r="HJ167" s="298"/>
+      <c r="HK167" s="298"/>
+      <c r="HL167" s="298"/>
+      <c r="HM167" s="298"/>
+      <c r="HN167" s="298"/>
+      <c r="HO167" s="298"/>
+      <c r="HP167" s="298"/>
+      <c r="HQ167" s="298"/>
+      <c r="HR167" s="298"/>
+      <c r="HS167" s="298"/>
+      <c r="HT167" s="298"/>
+      <c r="HU167" s="298"/>
+      <c r="HV167" s="298"/>
+      <c r="HW167" s="298"/>
+      <c r="HX167" s="298"/>
+      <c r="HY167" s="298"/>
+      <c r="HZ167" s="298"/>
+      <c r="IA167" s="298"/>
+      <c r="IB167" s="298"/>
+      <c r="IC167" s="298"/>
+      <c r="ID167" s="298"/>
+      <c r="IE167" s="298"/>
+      <c r="IF167" s="298"/>
+      <c r="IG167" s="298"/>
+      <c r="IH167" s="298"/>
+      <c r="II167" s="298"/>
+      <c r="IJ167" s="298"/>
+      <c r="IK167" s="298"/>
+      <c r="IL167" s="298"/>
+      <c r="IM167" s="298"/>
+      <c r="IN167" s="298"/>
+      <c r="IO167" s="298"/>
+      <c r="IP167" s="298"/>
+      <c r="IQ167" s="298"/>
+      <c r="IR167" s="298"/>
     </row>
     <row r="168" spans="1:252" s="125" customFormat="1" ht="12.75">
-      <c r="A168" s="298" t="s">
+      <c r="A168" s="296" t="s">
         <v>225</v>
       </c>
       <c r="B168" s="77"/>
       <c r="C168" s="88"/>
       <c r="D168" s="88"/>
       <c r="E168" s="88"/>
       <c r="F168" s="88"/>
       <c r="G168" s="88"/>
       <c r="H168" s="88"/>
       <c r="I168" s="88"/>
       <c r="J168" s="88"/>
       <c r="K168" s="88"/>
       <c r="L168" s="88"/>
       <c r="M168" s="88"/>
       <c r="N168" s="88"/>
       <c r="O168" s="88"/>
       <c r="P168" s="88"/>
       <c r="Q168" s="88"/>
       <c r="R168" s="88"/>
       <c r="S168" s="88"/>
       <c r="T168" s="88"/>
       <c r="U168" s="88"/>
       <c r="V168" s="88"/>
       <c r="W168" s="88"/>
       <c r="X168" s="77"/>
       <c r="Y168" s="77"/>
       <c r="Z168" s="88"/>
       <c r="AA168" s="77"/>
       <c r="AB168" s="78"/>
-      <c r="AC168" s="267"/>
+      <c r="AC168" s="266"/>
       <c r="AD168" s="85"/>
       <c r="AE168" s="78"/>
       <c r="AF168" s="78"/>
       <c r="AG168" s="96"/>
       <c r="AH168" s="95"/>
-      <c r="AI168" s="335"/>
-[...148 lines deleted...]
-      <c r="IR168" s="300"/>
+      <c r="AI168" s="333"/>
+      <c r="AJ168" s="333"/>
+      <c r="AK168" s="298"/>
+      <c r="AL168" s="298"/>
+      <c r="AM168" s="298"/>
+      <c r="AN168" s="298"/>
+      <c r="AO168" s="298"/>
+      <c r="AP168" s="298"/>
+      <c r="AQ168" s="298"/>
+      <c r="AR168" s="298"/>
+      <c r="AS168" s="298"/>
+      <c r="AT168" s="298"/>
+      <c r="AU168" s="298"/>
+      <c r="AV168" s="298"/>
+      <c r="AW168" s="298"/>
+      <c r="AX168" s="298"/>
+      <c r="AY168" s="298"/>
+      <c r="AZ168" s="298"/>
+      <c r="BA168" s="298"/>
+      <c r="BB168" s="298"/>
+      <c r="BC168" s="298"/>
+      <c r="BD168" s="298"/>
+      <c r="BE168" s="298"/>
+      <c r="BF168" s="298"/>
+      <c r="BG168" s="298"/>
+      <c r="BH168" s="298"/>
+      <c r="BI168" s="298"/>
+      <c r="BJ168" s="298"/>
+      <c r="BK168" s="298"/>
+      <c r="BL168" s="298"/>
+      <c r="BM168" s="298"/>
+      <c r="BN168" s="298"/>
+      <c r="BO168" s="298"/>
+      <c r="BP168" s="298"/>
+      <c r="BQ168" s="298"/>
+      <c r="BR168" s="298"/>
+      <c r="BS168" s="298"/>
+      <c r="BT168" s="298"/>
+      <c r="BU168" s="298"/>
+      <c r="BV168" s="298"/>
+      <c r="BW168" s="298"/>
+      <c r="BX168" s="298"/>
+      <c r="BY168" s="298"/>
+      <c r="BZ168" s="298"/>
+      <c r="CA168" s="298"/>
+      <c r="CB168" s="298"/>
+      <c r="CC168" s="298"/>
+      <c r="CD168" s="298"/>
+      <c r="CE168" s="298"/>
+      <c r="CF168" s="298"/>
+      <c r="CG168" s="298"/>
+      <c r="CH168" s="298"/>
+      <c r="CI168" s="298"/>
+      <c r="CJ168" s="298"/>
+      <c r="CK168" s="298"/>
+      <c r="CL168" s="298"/>
+      <c r="CM168" s="298"/>
+      <c r="CN168" s="298"/>
+      <c r="CO168" s="298"/>
+      <c r="CP168" s="298"/>
+      <c r="CQ168" s="298"/>
+      <c r="CR168" s="298"/>
+      <c r="CS168" s="298"/>
+      <c r="CT168" s="298"/>
+      <c r="CU168" s="298"/>
+      <c r="FL168" s="298"/>
+      <c r="FM168" s="298"/>
+      <c r="FN168" s="298"/>
+      <c r="FO168" s="298"/>
+      <c r="FP168" s="298"/>
+      <c r="FQ168" s="298"/>
+      <c r="FR168" s="298"/>
+      <c r="FS168" s="298"/>
+      <c r="FT168" s="298"/>
+      <c r="FU168" s="298"/>
+      <c r="FV168" s="298"/>
+      <c r="FW168" s="298"/>
+      <c r="FX168" s="298"/>
+      <c r="FY168" s="298"/>
+      <c r="FZ168" s="298"/>
+      <c r="GA168" s="298"/>
+      <c r="GB168" s="298"/>
+      <c r="GC168" s="298"/>
+      <c r="GD168" s="298"/>
+      <c r="GE168" s="298"/>
+      <c r="GF168" s="298"/>
+      <c r="GG168" s="298"/>
+      <c r="GH168" s="298"/>
+      <c r="GI168" s="298"/>
+      <c r="GJ168" s="298"/>
+      <c r="GK168" s="298"/>
+      <c r="GL168" s="298"/>
+      <c r="GM168" s="298"/>
+      <c r="GN168" s="298"/>
+      <c r="GO168" s="298"/>
+      <c r="GP168" s="298"/>
+      <c r="GQ168" s="298"/>
+      <c r="GR168" s="298"/>
+      <c r="GS168" s="298"/>
+      <c r="GT168" s="298"/>
+      <c r="GU168" s="298"/>
+      <c r="GV168" s="298"/>
+      <c r="GW168" s="298"/>
+      <c r="GX168" s="298"/>
+      <c r="GY168" s="298"/>
+      <c r="GZ168" s="298"/>
+      <c r="HA168" s="298"/>
+      <c r="HB168" s="298"/>
+      <c r="HC168" s="298"/>
+      <c r="HD168" s="298"/>
+      <c r="HE168" s="298"/>
+      <c r="HF168" s="298"/>
+      <c r="HG168" s="298"/>
+      <c r="HH168" s="298"/>
+      <c r="HI168" s="298"/>
+      <c r="HJ168" s="298"/>
+      <c r="HK168" s="298"/>
+      <c r="HL168" s="298"/>
+      <c r="HM168" s="298"/>
+      <c r="HN168" s="298"/>
+      <c r="HO168" s="298"/>
+      <c r="HP168" s="298"/>
+      <c r="HQ168" s="298"/>
+      <c r="HR168" s="298"/>
+      <c r="HS168" s="298"/>
+      <c r="HT168" s="298"/>
+      <c r="HU168" s="298"/>
+      <c r="HV168" s="298"/>
+      <c r="HW168" s="298"/>
+      <c r="HX168" s="298"/>
+      <c r="HY168" s="298"/>
+      <c r="HZ168" s="298"/>
+      <c r="IA168" s="298"/>
+      <c r="IB168" s="298"/>
+      <c r="IC168" s="298"/>
+      <c r="ID168" s="298"/>
+      <c r="IE168" s="298"/>
+      <c r="IF168" s="298"/>
+      <c r="IG168" s="298"/>
+      <c r="IH168" s="298"/>
+      <c r="II168" s="298"/>
+      <c r="IJ168" s="298"/>
+      <c r="IK168" s="298"/>
+      <c r="IL168" s="298"/>
+      <c r="IM168" s="298"/>
+      <c r="IN168" s="298"/>
+      <c r="IO168" s="298"/>
+      <c r="IP168" s="298"/>
+      <c r="IQ168" s="298"/>
+      <c r="IR168" s="298"/>
     </row>
     <row r="169" spans="1:252" s="125" customFormat="1">
-      <c r="A169" s="301" t="s">
+      <c r="A169" s="299" t="s">
         <v>219</v>
       </c>
       <c r="B169" s="77">
         <v>112.2</v>
       </c>
       <c r="C169" s="77">
         <v>117.3</v>
       </c>
       <c r="D169" s="77">
         <v>91.7</v>
       </c>
       <c r="E169" s="77">
         <v>63.7</v>
       </c>
       <c r="F169" s="88">
         <v>75.3</v>
       </c>
       <c r="G169" s="88">
         <v>98</v>
       </c>
       <c r="H169" s="88">
         <v>66.599999999999994</v>
       </c>
       <c r="I169" s="88">
         <v>56</v>
@@ -24193,204 +24212,204 @@
       </c>
       <c r="AB169" s="78">
         <v>20</v>
       </c>
       <c r="AC169" s="85">
         <v>20.100000000000001</v>
       </c>
       <c r="AD169" s="85">
         <v>17.100000000000001</v>
       </c>
       <c r="AE169" s="78">
         <v>22.9</v>
       </c>
       <c r="AF169" s="78">
         <v>22.5</v>
       </c>
       <c r="AG169" s="77">
         <v>23.2</v>
       </c>
       <c r="AH169" s="95">
         <v>22.8</v>
       </c>
       <c r="AI169" s="76">
         <v>22.8</v>
       </c>
-      <c r="AJ169" s="356">
+      <c r="AJ169" s="354">
         <v>23.8</v>
       </c>
-      <c r="AK169" s="300"/>
-[...146 lines deleted...]
-      <c r="IR169" s="300"/>
+      <c r="AK169" s="298"/>
+      <c r="AL169" s="298"/>
+      <c r="AM169" s="298"/>
+      <c r="AN169" s="298"/>
+      <c r="AO169" s="298"/>
+      <c r="AP169" s="298"/>
+      <c r="AQ169" s="298"/>
+      <c r="AR169" s="298"/>
+      <c r="AS169" s="298"/>
+      <c r="AT169" s="298"/>
+      <c r="AU169" s="298"/>
+      <c r="AV169" s="298"/>
+      <c r="AW169" s="298"/>
+      <c r="AX169" s="298"/>
+      <c r="AY169" s="298"/>
+      <c r="AZ169" s="298"/>
+      <c r="BA169" s="298"/>
+      <c r="BB169" s="298"/>
+      <c r="BC169" s="298"/>
+      <c r="BD169" s="298"/>
+      <c r="BE169" s="298"/>
+      <c r="BF169" s="298"/>
+      <c r="BG169" s="298"/>
+      <c r="BH169" s="298"/>
+      <c r="BI169" s="298"/>
+      <c r="BJ169" s="298"/>
+      <c r="BK169" s="298"/>
+      <c r="BL169" s="298"/>
+      <c r="BM169" s="298"/>
+      <c r="BN169" s="298"/>
+      <c r="BO169" s="298"/>
+      <c r="BP169" s="298"/>
+      <c r="BQ169" s="298"/>
+      <c r="BR169" s="298"/>
+      <c r="BS169" s="298"/>
+      <c r="BT169" s="298"/>
+      <c r="BU169" s="298"/>
+      <c r="BV169" s="298"/>
+      <c r="BW169" s="298"/>
+      <c r="BX169" s="298"/>
+      <c r="BY169" s="298"/>
+      <c r="BZ169" s="298"/>
+      <c r="CA169" s="298"/>
+      <c r="CB169" s="298"/>
+      <c r="CC169" s="298"/>
+      <c r="CD169" s="298"/>
+      <c r="CE169" s="298"/>
+      <c r="CF169" s="298"/>
+      <c r="CG169" s="298"/>
+      <c r="CH169" s="298"/>
+      <c r="CI169" s="298"/>
+      <c r="CJ169" s="298"/>
+      <c r="CK169" s="298"/>
+      <c r="CL169" s="298"/>
+      <c r="CM169" s="298"/>
+      <c r="CN169" s="298"/>
+      <c r="CO169" s="298"/>
+      <c r="CP169" s="298"/>
+      <c r="CQ169" s="298"/>
+      <c r="CR169" s="298"/>
+      <c r="CS169" s="298"/>
+      <c r="CT169" s="298"/>
+      <c r="CU169" s="298"/>
+      <c r="FL169" s="298"/>
+      <c r="FM169" s="298"/>
+      <c r="FN169" s="298"/>
+      <c r="FO169" s="298"/>
+      <c r="FP169" s="298"/>
+      <c r="FQ169" s="298"/>
+      <c r="FR169" s="298"/>
+      <c r="FS169" s="298"/>
+      <c r="FT169" s="298"/>
+      <c r="FU169" s="298"/>
+      <c r="FV169" s="298"/>
+      <c r="FW169" s="298"/>
+      <c r="FX169" s="298"/>
+      <c r="FY169" s="298"/>
+      <c r="FZ169" s="298"/>
+      <c r="GA169" s="298"/>
+      <c r="GB169" s="298"/>
+      <c r="GC169" s="298"/>
+      <c r="GD169" s="298"/>
+      <c r="GE169" s="298"/>
+      <c r="GF169" s="298"/>
+      <c r="GG169" s="298"/>
+      <c r="GH169" s="298"/>
+      <c r="GI169" s="298"/>
+      <c r="GJ169" s="298"/>
+      <c r="GK169" s="298"/>
+      <c r="GL169" s="298"/>
+      <c r="GM169" s="298"/>
+      <c r="GN169" s="298"/>
+      <c r="GO169" s="298"/>
+      <c r="GP169" s="298"/>
+      <c r="GQ169" s="298"/>
+      <c r="GR169" s="298"/>
+      <c r="GS169" s="298"/>
+      <c r="GT169" s="298"/>
+      <c r="GU169" s="298"/>
+      <c r="GV169" s="298"/>
+      <c r="GW169" s="298"/>
+      <c r="GX169" s="298"/>
+      <c r="GY169" s="298"/>
+      <c r="GZ169" s="298"/>
+      <c r="HA169" s="298"/>
+      <c r="HB169" s="298"/>
+      <c r="HC169" s="298"/>
+      <c r="HD169" s="298"/>
+      <c r="HE169" s="298"/>
+      <c r="HF169" s="298"/>
+      <c r="HG169" s="298"/>
+      <c r="HH169" s="298"/>
+      <c r="HI169" s="298"/>
+      <c r="HJ169" s="298"/>
+      <c r="HK169" s="298"/>
+      <c r="HL169" s="298"/>
+      <c r="HM169" s="298"/>
+      <c r="HN169" s="298"/>
+      <c r="HO169" s="298"/>
+      <c r="HP169" s="298"/>
+      <c r="HQ169" s="298"/>
+      <c r="HR169" s="298"/>
+      <c r="HS169" s="298"/>
+      <c r="HT169" s="298"/>
+      <c r="HU169" s="298"/>
+      <c r="HV169" s="298"/>
+      <c r="HW169" s="298"/>
+      <c r="HX169" s="298"/>
+      <c r="HY169" s="298"/>
+      <c r="HZ169" s="298"/>
+      <c r="IA169" s="298"/>
+      <c r="IB169" s="298"/>
+      <c r="IC169" s="298"/>
+      <c r="ID169" s="298"/>
+      <c r="IE169" s="298"/>
+      <c r="IF169" s="298"/>
+      <c r="IG169" s="298"/>
+      <c r="IH169" s="298"/>
+      <c r="II169" s="298"/>
+      <c r="IJ169" s="298"/>
+      <c r="IK169" s="298"/>
+      <c r="IL169" s="298"/>
+      <c r="IM169" s="298"/>
+      <c r="IN169" s="298"/>
+      <c r="IO169" s="298"/>
+      <c r="IP169" s="298"/>
+      <c r="IQ169" s="298"/>
+      <c r="IR169" s="298"/>
     </row>
     <row r="170" spans="1:252" s="125" customFormat="1">
-      <c r="A170" s="301" t="s">
+      <c r="A170" s="299" t="s">
         <v>31</v>
       </c>
       <c r="B170" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C170" s="88">
         <v>104.5</v>
       </c>
       <c r="D170" s="88">
         <v>78.2</v>
       </c>
       <c r="E170" s="88">
         <v>69.5</v>
       </c>
       <c r="F170" s="88">
         <v>118.2</v>
       </c>
       <c r="G170" s="88">
         <v>130.1</v>
       </c>
       <c r="H170" s="88">
         <v>68</v>
       </c>
       <c r="I170" s="88">
         <v>84.1</v>
@@ -24451,204 +24470,204 @@
       </c>
       <c r="AB170" s="78">
         <v>114.9</v>
       </c>
       <c r="AC170" s="85">
         <v>100.5</v>
       </c>
       <c r="AD170" s="85">
         <v>85.1</v>
       </c>
       <c r="AE170" s="78">
         <v>133.9</v>
       </c>
       <c r="AF170" s="78">
         <v>98.2</v>
       </c>
       <c r="AG170" s="77">
         <v>103.1</v>
       </c>
       <c r="AH170" s="95">
         <v>98.1</v>
       </c>
       <c r="AI170" s="76">
         <v>99.9</v>
       </c>
-      <c r="AJ170" s="356">
+      <c r="AJ170" s="354">
         <v>114</v>
       </c>
-      <c r="AK170" s="300"/>
-[...146 lines deleted...]
-      <c r="IR170" s="300"/>
+      <c r="AK170" s="298"/>
+      <c r="AL170" s="298"/>
+      <c r="AM170" s="298"/>
+      <c r="AN170" s="298"/>
+      <c r="AO170" s="298"/>
+      <c r="AP170" s="298"/>
+      <c r="AQ170" s="298"/>
+      <c r="AR170" s="298"/>
+      <c r="AS170" s="298"/>
+      <c r="AT170" s="298"/>
+      <c r="AU170" s="298"/>
+      <c r="AV170" s="298"/>
+      <c r="AW170" s="298"/>
+      <c r="AX170" s="298"/>
+      <c r="AY170" s="298"/>
+      <c r="AZ170" s="298"/>
+      <c r="BA170" s="298"/>
+      <c r="BB170" s="298"/>
+      <c r="BC170" s="298"/>
+      <c r="BD170" s="298"/>
+      <c r="BE170" s="298"/>
+      <c r="BF170" s="298"/>
+      <c r="BG170" s="298"/>
+      <c r="BH170" s="298"/>
+      <c r="BI170" s="298"/>
+      <c r="BJ170" s="298"/>
+      <c r="BK170" s="298"/>
+      <c r="BL170" s="298"/>
+      <c r="BM170" s="298"/>
+      <c r="BN170" s="298"/>
+      <c r="BO170" s="298"/>
+      <c r="BP170" s="298"/>
+      <c r="BQ170" s="298"/>
+      <c r="BR170" s="298"/>
+      <c r="BS170" s="298"/>
+      <c r="BT170" s="298"/>
+      <c r="BU170" s="298"/>
+      <c r="BV170" s="298"/>
+      <c r="BW170" s="298"/>
+      <c r="BX170" s="298"/>
+      <c r="BY170" s="298"/>
+      <c r="BZ170" s="298"/>
+      <c r="CA170" s="298"/>
+      <c r="CB170" s="298"/>
+      <c r="CC170" s="298"/>
+      <c r="CD170" s="298"/>
+      <c r="CE170" s="298"/>
+      <c r="CF170" s="298"/>
+      <c r="CG170" s="298"/>
+      <c r="CH170" s="298"/>
+      <c r="CI170" s="298"/>
+      <c r="CJ170" s="298"/>
+      <c r="CK170" s="298"/>
+      <c r="CL170" s="298"/>
+      <c r="CM170" s="298"/>
+      <c r="CN170" s="298"/>
+      <c r="CO170" s="298"/>
+      <c r="CP170" s="298"/>
+      <c r="CQ170" s="298"/>
+      <c r="CR170" s="298"/>
+      <c r="CS170" s="298"/>
+      <c r="CT170" s="298"/>
+      <c r="CU170" s="298"/>
+      <c r="FL170" s="298"/>
+      <c r="FM170" s="298"/>
+      <c r="FN170" s="298"/>
+      <c r="FO170" s="298"/>
+      <c r="FP170" s="298"/>
+      <c r="FQ170" s="298"/>
+      <c r="FR170" s="298"/>
+      <c r="FS170" s="298"/>
+      <c r="FT170" s="298"/>
+      <c r="FU170" s="298"/>
+      <c r="FV170" s="298"/>
+      <c r="FW170" s="298"/>
+      <c r="FX170" s="298"/>
+      <c r="FY170" s="298"/>
+      <c r="FZ170" s="298"/>
+      <c r="GA170" s="298"/>
+      <c r="GB170" s="298"/>
+      <c r="GC170" s="298"/>
+      <c r="GD170" s="298"/>
+      <c r="GE170" s="298"/>
+      <c r="GF170" s="298"/>
+      <c r="GG170" s="298"/>
+      <c r="GH170" s="298"/>
+      <c r="GI170" s="298"/>
+      <c r="GJ170" s="298"/>
+      <c r="GK170" s="298"/>
+      <c r="GL170" s="298"/>
+      <c r="GM170" s="298"/>
+      <c r="GN170" s="298"/>
+      <c r="GO170" s="298"/>
+      <c r="GP170" s="298"/>
+      <c r="GQ170" s="298"/>
+      <c r="GR170" s="298"/>
+      <c r="GS170" s="298"/>
+      <c r="GT170" s="298"/>
+      <c r="GU170" s="298"/>
+      <c r="GV170" s="298"/>
+      <c r="GW170" s="298"/>
+      <c r="GX170" s="298"/>
+      <c r="GY170" s="298"/>
+      <c r="GZ170" s="298"/>
+      <c r="HA170" s="298"/>
+      <c r="HB170" s="298"/>
+      <c r="HC170" s="298"/>
+      <c r="HD170" s="298"/>
+      <c r="HE170" s="298"/>
+      <c r="HF170" s="298"/>
+      <c r="HG170" s="298"/>
+      <c r="HH170" s="298"/>
+      <c r="HI170" s="298"/>
+      <c r="HJ170" s="298"/>
+      <c r="HK170" s="298"/>
+      <c r="HL170" s="298"/>
+      <c r="HM170" s="298"/>
+      <c r="HN170" s="298"/>
+      <c r="HO170" s="298"/>
+      <c r="HP170" s="298"/>
+      <c r="HQ170" s="298"/>
+      <c r="HR170" s="298"/>
+      <c r="HS170" s="298"/>
+      <c r="HT170" s="298"/>
+      <c r="HU170" s="298"/>
+      <c r="HV170" s="298"/>
+      <c r="HW170" s="298"/>
+      <c r="HX170" s="298"/>
+      <c r="HY170" s="298"/>
+      <c r="HZ170" s="298"/>
+      <c r="IA170" s="298"/>
+      <c r="IB170" s="298"/>
+      <c r="IC170" s="298"/>
+      <c r="ID170" s="298"/>
+      <c r="IE170" s="298"/>
+      <c r="IF170" s="298"/>
+      <c r="IG170" s="298"/>
+      <c r="IH170" s="298"/>
+      <c r="II170" s="298"/>
+      <c r="IJ170" s="298"/>
+      <c r="IK170" s="298"/>
+      <c r="IL170" s="298"/>
+      <c r="IM170" s="298"/>
+      <c r="IN170" s="298"/>
+      <c r="IO170" s="298"/>
+      <c r="IP170" s="298"/>
+      <c r="IQ170" s="298"/>
+      <c r="IR170" s="298"/>
     </row>
     <row r="171" spans="1:252" s="125" customFormat="1">
-      <c r="A171" s="301" t="s">
+      <c r="A171" s="299" t="s">
         <v>222</v>
       </c>
       <c r="B171" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C171" s="88">
         <v>104.5</v>
       </c>
       <c r="D171" s="88">
         <v>81.7</v>
       </c>
       <c r="E171" s="88">
         <v>56.8</v>
       </c>
       <c r="F171" s="88">
         <v>67.112299465240639</v>
       </c>
       <c r="G171" s="88">
         <v>87.344028520499108</v>
       </c>
       <c r="H171" s="88">
         <v>59.35828877005347</v>
       </c>
       <c r="I171" s="88">
         <v>49.910873440285201</v>
@@ -24691,410 +24710,410 @@
       </c>
       <c r="V171" s="88">
         <v>123.8</v>
       </c>
       <c r="W171" s="88">
         <v>122.6</v>
       </c>
       <c r="X171" s="77">
         <v>104.7</v>
       </c>
       <c r="Y171" s="77">
         <v>180.8</v>
       </c>
       <c r="Z171" s="88">
         <v>158.19999999999999</v>
       </c>
       <c r="AA171" s="77">
         <v>206.9</v>
       </c>
       <c r="AB171" s="78">
         <v>237.7</v>
       </c>
       <c r="AC171" s="85">
         <v>238.9</v>
       </c>
-      <c r="AD171" s="307">
+      <c r="AD171" s="305">
         <v>203.3</v>
       </c>
       <c r="AE171" s="78">
         <v>272.2</v>
       </c>
       <c r="AF171" s="78">
         <v>267.3</v>
       </c>
       <c r="AG171" s="77">
         <v>275.60000000000002</v>
       </c>
       <c r="AH171" s="94">
         <v>270.39999999999998</v>
       </c>
       <c r="AI171" s="76">
         <v>270.10000000000002</v>
       </c>
-      <c r="AJ171" s="356">
+      <c r="AJ171" s="354">
         <v>307.89999999999998</v>
       </c>
       <c r="AK171" s="118"/>
       <c r="AL171" s="118"/>
       <c r="AM171" s="118"/>
       <c r="AN171" s="118"/>
       <c r="AO171" s="118"/>
       <c r="AP171" s="118"/>
       <c r="AQ171" s="118"/>
       <c r="AR171" s="118"/>
       <c r="AS171" s="118"/>
       <c r="AT171" s="118"/>
       <c r="AU171" s="118"/>
       <c r="AV171" s="118"/>
       <c r="AW171" s="118"/>
-      <c r="AX171" s="300"/>
-[...133 lines deleted...]
-      <c r="IR171" s="300"/>
+      <c r="AX171" s="298"/>
+      <c r="AY171" s="298"/>
+      <c r="AZ171" s="298"/>
+      <c r="BA171" s="298"/>
+      <c r="BB171" s="298"/>
+      <c r="BC171" s="298"/>
+      <c r="BD171" s="298"/>
+      <c r="BE171" s="298"/>
+      <c r="BF171" s="298"/>
+      <c r="BG171" s="298"/>
+      <c r="BH171" s="298"/>
+      <c r="BI171" s="298"/>
+      <c r="BJ171" s="298"/>
+      <c r="BK171" s="298"/>
+      <c r="BL171" s="298"/>
+      <c r="BM171" s="298"/>
+      <c r="BN171" s="298"/>
+      <c r="BO171" s="298"/>
+      <c r="BP171" s="298"/>
+      <c r="BQ171" s="298"/>
+      <c r="BR171" s="298"/>
+      <c r="BS171" s="298"/>
+      <c r="BT171" s="298"/>
+      <c r="BU171" s="298"/>
+      <c r="BV171" s="298"/>
+      <c r="BW171" s="298"/>
+      <c r="BX171" s="298"/>
+      <c r="BY171" s="298"/>
+      <c r="BZ171" s="298"/>
+      <c r="CA171" s="298"/>
+      <c r="CB171" s="298"/>
+      <c r="CC171" s="298"/>
+      <c r="CD171" s="298"/>
+      <c r="CE171" s="298"/>
+      <c r="CF171" s="298"/>
+      <c r="CG171" s="298"/>
+      <c r="CH171" s="298"/>
+      <c r="CI171" s="298"/>
+      <c r="CJ171" s="298"/>
+      <c r="CK171" s="298"/>
+      <c r="CL171" s="298"/>
+      <c r="CM171" s="298"/>
+      <c r="CN171" s="298"/>
+      <c r="CO171" s="298"/>
+      <c r="CP171" s="298"/>
+      <c r="CQ171" s="298"/>
+      <c r="CR171" s="298"/>
+      <c r="CS171" s="298"/>
+      <c r="CT171" s="298"/>
+      <c r="CU171" s="298"/>
+      <c r="FL171" s="298"/>
+      <c r="FM171" s="298"/>
+      <c r="FN171" s="298"/>
+      <c r="FO171" s="298"/>
+      <c r="FP171" s="298"/>
+      <c r="FQ171" s="298"/>
+      <c r="FR171" s="298"/>
+      <c r="FS171" s="298"/>
+      <c r="FT171" s="298"/>
+      <c r="FU171" s="298"/>
+      <c r="FV171" s="298"/>
+      <c r="FW171" s="298"/>
+      <c r="FX171" s="298"/>
+      <c r="FY171" s="298"/>
+      <c r="FZ171" s="298"/>
+      <c r="GA171" s="298"/>
+      <c r="GB171" s="298"/>
+      <c r="GC171" s="298"/>
+      <c r="GD171" s="298"/>
+      <c r="GE171" s="298"/>
+      <c r="GF171" s="298"/>
+      <c r="GG171" s="298"/>
+      <c r="GH171" s="298"/>
+      <c r="GI171" s="298"/>
+      <c r="GJ171" s="298"/>
+      <c r="GK171" s="298"/>
+      <c r="GL171" s="298"/>
+      <c r="GM171" s="298"/>
+      <c r="GN171" s="298"/>
+      <c r="GO171" s="298"/>
+      <c r="GP171" s="298"/>
+      <c r="GQ171" s="298"/>
+      <c r="GR171" s="298"/>
+      <c r="GS171" s="298"/>
+      <c r="GT171" s="298"/>
+      <c r="GU171" s="298"/>
+      <c r="GV171" s="298"/>
+      <c r="GW171" s="298"/>
+      <c r="GX171" s="298"/>
+      <c r="GY171" s="298"/>
+      <c r="GZ171" s="298"/>
+      <c r="HA171" s="298"/>
+      <c r="HB171" s="298"/>
+      <c r="HC171" s="298"/>
+      <c r="HD171" s="298"/>
+      <c r="HE171" s="298"/>
+      <c r="HF171" s="298"/>
+      <c r="HG171" s="298"/>
+      <c r="HH171" s="298"/>
+      <c r="HI171" s="298"/>
+      <c r="HJ171" s="298"/>
+      <c r="HK171" s="298"/>
+      <c r="HL171" s="298"/>
+      <c r="HM171" s="298"/>
+      <c r="HN171" s="298"/>
+      <c r="HO171" s="298"/>
+      <c r="HP171" s="298"/>
+      <c r="HQ171" s="298"/>
+      <c r="HR171" s="298"/>
+      <c r="HS171" s="298"/>
+      <c r="HT171" s="298"/>
+      <c r="HU171" s="298"/>
+      <c r="HV171" s="298"/>
+      <c r="HW171" s="298"/>
+      <c r="HX171" s="298"/>
+      <c r="HY171" s="298"/>
+      <c r="HZ171" s="298"/>
+      <c r="IA171" s="298"/>
+      <c r="IB171" s="298"/>
+      <c r="IC171" s="298"/>
+      <c r="ID171" s="298"/>
+      <c r="IE171" s="298"/>
+      <c r="IF171" s="298"/>
+      <c r="IG171" s="298"/>
+      <c r="IH171" s="298"/>
+      <c r="II171" s="298"/>
+      <c r="IJ171" s="298"/>
+      <c r="IK171" s="298"/>
+      <c r="IL171" s="298"/>
+      <c r="IM171" s="298"/>
+      <c r="IN171" s="298"/>
+      <c r="IO171" s="298"/>
+      <c r="IP171" s="298"/>
+      <c r="IQ171" s="298"/>
+      <c r="IR171" s="298"/>
     </row>
     <row r="172" spans="1:252" s="125" customFormat="1" ht="12.75">
       <c r="A172" s="103" t="s">
         <v>226</v>
       </c>
       <c r="B172" s="77"/>
       <c r="C172" s="77"/>
       <c r="D172" s="77"/>
       <c r="E172" s="77"/>
       <c r="F172" s="77"/>
       <c r="G172" s="77"/>
       <c r="H172" s="77"/>
       <c r="I172" s="77"/>
       <c r="J172" s="77"/>
       <c r="K172" s="77"/>
       <c r="L172" s="77"/>
       <c r="M172" s="77"/>
       <c r="N172" s="77"/>
       <c r="O172" s="77"/>
       <c r="P172" s="77"/>
       <c r="Q172" s="77"/>
       <c r="R172" s="77"/>
       <c r="S172" s="77"/>
       <c r="T172" s="77"/>
       <c r="U172" s="77"/>
       <c r="V172" s="77"/>
       <c r="W172" s="182"/>
       <c r="X172" s="96"/>
       <c r="Y172" s="96"/>
       <c r="Z172" s="182"/>
       <c r="AA172" s="96"/>
-      <c r="AB172" s="268"/>
-[...3 lines deleted...]
-      <c r="AF172" s="268"/>
+      <c r="AB172" s="267"/>
+      <c r="AC172" s="302"/>
+      <c r="AD172" s="302"/>
+      <c r="AE172" s="267"/>
+      <c r="AF172" s="267"/>
       <c r="AG172" s="96"/>
-      <c r="AH172" s="308"/>
-[...149 lines deleted...]
-      <c r="IR172" s="300"/>
+      <c r="AH172" s="306"/>
+      <c r="AI172" s="333"/>
+      <c r="AJ172" s="333"/>
+      <c r="AK172" s="298"/>
+      <c r="AL172" s="298"/>
+      <c r="AM172" s="298"/>
+      <c r="AN172" s="298"/>
+      <c r="AO172" s="298"/>
+      <c r="AP172" s="298"/>
+      <c r="AQ172" s="298"/>
+      <c r="AR172" s="298"/>
+      <c r="AS172" s="298"/>
+      <c r="AT172" s="298"/>
+      <c r="AU172" s="298"/>
+      <c r="AV172" s="298"/>
+      <c r="AW172" s="298"/>
+      <c r="AX172" s="298"/>
+      <c r="AY172" s="298"/>
+      <c r="AZ172" s="298"/>
+      <c r="BA172" s="298"/>
+      <c r="BB172" s="298"/>
+      <c r="BC172" s="298"/>
+      <c r="BD172" s="298"/>
+      <c r="BE172" s="298"/>
+      <c r="BF172" s="298"/>
+      <c r="BG172" s="298"/>
+      <c r="BH172" s="298"/>
+      <c r="BI172" s="298"/>
+      <c r="BJ172" s="298"/>
+      <c r="BK172" s="298"/>
+      <c r="BL172" s="298"/>
+      <c r="BM172" s="298"/>
+      <c r="BN172" s="298"/>
+      <c r="BO172" s="298"/>
+      <c r="BP172" s="298"/>
+      <c r="BQ172" s="298"/>
+      <c r="BR172" s="298"/>
+      <c r="BS172" s="298"/>
+      <c r="BT172" s="298"/>
+      <c r="BU172" s="298"/>
+      <c r="BV172" s="298"/>
+      <c r="BW172" s="298"/>
+      <c r="BX172" s="298"/>
+      <c r="BY172" s="298"/>
+      <c r="BZ172" s="298"/>
+      <c r="CA172" s="298"/>
+      <c r="CB172" s="298"/>
+      <c r="CC172" s="298"/>
+      <c r="CD172" s="298"/>
+      <c r="CE172" s="298"/>
+      <c r="CF172" s="298"/>
+      <c r="CG172" s="298"/>
+      <c r="CH172" s="298"/>
+      <c r="CI172" s="298"/>
+      <c r="CJ172" s="298"/>
+      <c r="CK172" s="298"/>
+      <c r="CL172" s="298"/>
+      <c r="CM172" s="298"/>
+      <c r="CN172" s="298"/>
+      <c r="CO172" s="298"/>
+      <c r="CP172" s="298"/>
+      <c r="CQ172" s="298"/>
+      <c r="CR172" s="298"/>
+      <c r="CS172" s="298"/>
+      <c r="CT172" s="298"/>
+      <c r="CU172" s="298"/>
+      <c r="FL172" s="298"/>
+      <c r="FM172" s="298"/>
+      <c r="FN172" s="298"/>
+      <c r="FO172" s="298"/>
+      <c r="FP172" s="298"/>
+      <c r="FQ172" s="298"/>
+      <c r="FR172" s="298"/>
+      <c r="FS172" s="298"/>
+      <c r="FT172" s="298"/>
+      <c r="FU172" s="298"/>
+      <c r="FV172" s="298"/>
+      <c r="FW172" s="298"/>
+      <c r="FX172" s="298"/>
+      <c r="FY172" s="298"/>
+      <c r="FZ172" s="298"/>
+      <c r="GA172" s="298"/>
+      <c r="GB172" s="298"/>
+      <c r="GC172" s="298"/>
+      <c r="GD172" s="298"/>
+      <c r="GE172" s="298"/>
+      <c r="GF172" s="298"/>
+      <c r="GG172" s="298"/>
+      <c r="GH172" s="298"/>
+      <c r="GI172" s="298"/>
+      <c r="GJ172" s="298"/>
+      <c r="GK172" s="298"/>
+      <c r="GL172" s="298"/>
+      <c r="GM172" s="298"/>
+      <c r="GN172" s="298"/>
+      <c r="GO172" s="298"/>
+      <c r="GP172" s="298"/>
+      <c r="GQ172" s="298"/>
+      <c r="GR172" s="298"/>
+      <c r="GS172" s="298"/>
+      <c r="GT172" s="298"/>
+      <c r="GU172" s="298"/>
+      <c r="GV172" s="298"/>
+      <c r="GW172" s="298"/>
+      <c r="GX172" s="298"/>
+      <c r="GY172" s="298"/>
+      <c r="GZ172" s="298"/>
+      <c r="HA172" s="298"/>
+      <c r="HB172" s="298"/>
+      <c r="HC172" s="298"/>
+      <c r="HD172" s="298"/>
+      <c r="HE172" s="298"/>
+      <c r="HF172" s="298"/>
+      <c r="HG172" s="298"/>
+      <c r="HH172" s="298"/>
+      <c r="HI172" s="298"/>
+      <c r="HJ172" s="298"/>
+      <c r="HK172" s="298"/>
+      <c r="HL172" s="298"/>
+      <c r="HM172" s="298"/>
+      <c r="HN172" s="298"/>
+      <c r="HO172" s="298"/>
+      <c r="HP172" s="298"/>
+      <c r="HQ172" s="298"/>
+      <c r="HR172" s="298"/>
+      <c r="HS172" s="298"/>
+      <c r="HT172" s="298"/>
+      <c r="HU172" s="298"/>
+      <c r="HV172" s="298"/>
+      <c r="HW172" s="298"/>
+      <c r="HX172" s="298"/>
+      <c r="HY172" s="298"/>
+      <c r="HZ172" s="298"/>
+      <c r="IA172" s="298"/>
+      <c r="IB172" s="298"/>
+      <c r="IC172" s="298"/>
+      <c r="ID172" s="298"/>
+      <c r="IE172" s="298"/>
+      <c r="IF172" s="298"/>
+      <c r="IG172" s="298"/>
+      <c r="IH172" s="298"/>
+      <c r="II172" s="298"/>
+      <c r="IJ172" s="298"/>
+      <c r="IK172" s="298"/>
+      <c r="IL172" s="298"/>
+      <c r="IM172" s="298"/>
+      <c r="IN172" s="298"/>
+      <c r="IO172" s="298"/>
+      <c r="IP172" s="298"/>
+      <c r="IQ172" s="298"/>
+      <c r="IR172" s="298"/>
     </row>
     <row r="173" spans="1:252" s="125" customFormat="1">
-      <c r="A173" s="301" t="s">
+      <c r="A173" s="299" t="s">
         <v>220</v>
       </c>
       <c r="B173" s="77">
         <v>4.4000000000000004</v>
       </c>
       <c r="C173" s="77">
         <v>4.2</v>
       </c>
       <c r="D173" s="77">
         <v>3</v>
       </c>
       <c r="E173" s="77">
         <v>1.5</v>
       </c>
       <c r="F173" s="88">
         <v>1.9</v>
       </c>
       <c r="G173" s="88">
         <v>1.7</v>
       </c>
       <c r="H173" s="88">
         <v>1.5</v>
       </c>
       <c r="I173" s="88">
         <v>1.3</v>
@@ -25155,204 +25174,204 @@
       </c>
       <c r="AB173" s="78">
         <v>13</v>
       </c>
       <c r="AC173" s="85">
         <v>18.899999999999999</v>
       </c>
       <c r="AD173" s="85">
         <v>10.8</v>
       </c>
       <c r="AE173" s="78">
         <v>10.5</v>
       </c>
       <c r="AF173" s="78">
         <v>10</v>
       </c>
       <c r="AG173" s="77">
         <v>11.1</v>
       </c>
       <c r="AH173" s="95">
         <v>9.9</v>
       </c>
       <c r="AI173" s="76">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AJ173" s="356">
+      <c r="AJ173" s="354">
         <v>8.9</v>
       </c>
-      <c r="AK173" s="300"/>
-[...146 lines deleted...]
-      <c r="IR173" s="300"/>
+      <c r="AK173" s="298"/>
+      <c r="AL173" s="298"/>
+      <c r="AM173" s="298"/>
+      <c r="AN173" s="298"/>
+      <c r="AO173" s="298"/>
+      <c r="AP173" s="298"/>
+      <c r="AQ173" s="298"/>
+      <c r="AR173" s="298"/>
+      <c r="AS173" s="298"/>
+      <c r="AT173" s="298"/>
+      <c r="AU173" s="298"/>
+      <c r="AV173" s="298"/>
+      <c r="AW173" s="298"/>
+      <c r="AX173" s="298"/>
+      <c r="AY173" s="298"/>
+      <c r="AZ173" s="298"/>
+      <c r="BA173" s="298"/>
+      <c r="BB173" s="298"/>
+      <c r="BC173" s="298"/>
+      <c r="BD173" s="298"/>
+      <c r="BE173" s="298"/>
+      <c r="BF173" s="298"/>
+      <c r="BG173" s="298"/>
+      <c r="BH173" s="298"/>
+      <c r="BI173" s="298"/>
+      <c r="BJ173" s="298"/>
+      <c r="BK173" s="298"/>
+      <c r="BL173" s="298"/>
+      <c r="BM173" s="298"/>
+      <c r="BN173" s="298"/>
+      <c r="BO173" s="298"/>
+      <c r="BP173" s="298"/>
+      <c r="BQ173" s="298"/>
+      <c r="BR173" s="298"/>
+      <c r="BS173" s="298"/>
+      <c r="BT173" s="298"/>
+      <c r="BU173" s="298"/>
+      <c r="BV173" s="298"/>
+      <c r="BW173" s="298"/>
+      <c r="BX173" s="298"/>
+      <c r="BY173" s="298"/>
+      <c r="BZ173" s="298"/>
+      <c r="CA173" s="298"/>
+      <c r="CB173" s="298"/>
+      <c r="CC173" s="298"/>
+      <c r="CD173" s="298"/>
+      <c r="CE173" s="298"/>
+      <c r="CF173" s="298"/>
+      <c r="CG173" s="298"/>
+      <c r="CH173" s="298"/>
+      <c r="CI173" s="298"/>
+      <c r="CJ173" s="298"/>
+      <c r="CK173" s="298"/>
+      <c r="CL173" s="298"/>
+      <c r="CM173" s="298"/>
+      <c r="CN173" s="298"/>
+      <c r="CO173" s="298"/>
+      <c r="CP173" s="298"/>
+      <c r="CQ173" s="298"/>
+      <c r="CR173" s="298"/>
+      <c r="CS173" s="298"/>
+      <c r="CT173" s="298"/>
+      <c r="CU173" s="298"/>
+      <c r="FL173" s="298"/>
+      <c r="FM173" s="298"/>
+      <c r="FN173" s="298"/>
+      <c r="FO173" s="298"/>
+      <c r="FP173" s="298"/>
+      <c r="FQ173" s="298"/>
+      <c r="FR173" s="298"/>
+      <c r="FS173" s="298"/>
+      <c r="FT173" s="298"/>
+      <c r="FU173" s="298"/>
+      <c r="FV173" s="298"/>
+      <c r="FW173" s="298"/>
+      <c r="FX173" s="298"/>
+      <c r="FY173" s="298"/>
+      <c r="FZ173" s="298"/>
+      <c r="GA173" s="298"/>
+      <c r="GB173" s="298"/>
+      <c r="GC173" s="298"/>
+      <c r="GD173" s="298"/>
+      <c r="GE173" s="298"/>
+      <c r="GF173" s="298"/>
+      <c r="GG173" s="298"/>
+      <c r="GH173" s="298"/>
+      <c r="GI173" s="298"/>
+      <c r="GJ173" s="298"/>
+      <c r="GK173" s="298"/>
+      <c r="GL173" s="298"/>
+      <c r="GM173" s="298"/>
+      <c r="GN173" s="298"/>
+      <c r="GO173" s="298"/>
+      <c r="GP173" s="298"/>
+      <c r="GQ173" s="298"/>
+      <c r="GR173" s="298"/>
+      <c r="GS173" s="298"/>
+      <c r="GT173" s="298"/>
+      <c r="GU173" s="298"/>
+      <c r="GV173" s="298"/>
+      <c r="GW173" s="298"/>
+      <c r="GX173" s="298"/>
+      <c r="GY173" s="298"/>
+      <c r="GZ173" s="298"/>
+      <c r="HA173" s="298"/>
+      <c r="HB173" s="298"/>
+      <c r="HC173" s="298"/>
+      <c r="HD173" s="298"/>
+      <c r="HE173" s="298"/>
+      <c r="HF173" s="298"/>
+      <c r="HG173" s="298"/>
+      <c r="HH173" s="298"/>
+      <c r="HI173" s="298"/>
+      <c r="HJ173" s="298"/>
+      <c r="HK173" s="298"/>
+      <c r="HL173" s="298"/>
+      <c r="HM173" s="298"/>
+      <c r="HN173" s="298"/>
+      <c r="HO173" s="298"/>
+      <c r="HP173" s="298"/>
+      <c r="HQ173" s="298"/>
+      <c r="HR173" s="298"/>
+      <c r="HS173" s="298"/>
+      <c r="HT173" s="298"/>
+      <c r="HU173" s="298"/>
+      <c r="HV173" s="298"/>
+      <c r="HW173" s="298"/>
+      <c r="HX173" s="298"/>
+      <c r="HY173" s="298"/>
+      <c r="HZ173" s="298"/>
+      <c r="IA173" s="298"/>
+      <c r="IB173" s="298"/>
+      <c r="IC173" s="298"/>
+      <c r="ID173" s="298"/>
+      <c r="IE173" s="298"/>
+      <c r="IF173" s="298"/>
+      <c r="IG173" s="298"/>
+      <c r="IH173" s="298"/>
+      <c r="II173" s="298"/>
+      <c r="IJ173" s="298"/>
+      <c r="IK173" s="298"/>
+      <c r="IL173" s="298"/>
+      <c r="IM173" s="298"/>
+      <c r="IN173" s="298"/>
+      <c r="IO173" s="298"/>
+      <c r="IP173" s="298"/>
+      <c r="IQ173" s="298"/>
+      <c r="IR173" s="298"/>
     </row>
     <row r="174" spans="1:252" s="125" customFormat="1">
-      <c r="A174" s="301" t="s">
+      <c r="A174" s="299" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C174" s="88">
         <v>95.4</v>
       </c>
       <c r="D174" s="88">
         <v>71.400000000000006</v>
       </c>
       <c r="E174" s="88">
         <v>50</v>
       </c>
       <c r="F174" s="88">
         <v>126.7</v>
       </c>
       <c r="G174" s="88">
         <v>89.5</v>
       </c>
       <c r="H174" s="88">
         <v>88.2</v>
       </c>
       <c r="I174" s="88">
         <v>86.7</v>
@@ -25413,392 +25432,392 @@
       </c>
       <c r="AB174" s="78">
         <v>112.1</v>
       </c>
       <c r="AC174" s="85">
         <v>145.4</v>
       </c>
       <c r="AD174" s="85">
         <v>57.1</v>
       </c>
       <c r="AE174" s="78">
         <v>97.2</v>
       </c>
       <c r="AF174" s="78">
         <v>95.2</v>
       </c>
       <c r="AG174" s="77">
         <v>111</v>
       </c>
       <c r="AH174" s="95">
         <v>89.2</v>
       </c>
       <c r="AI174" s="76">
         <v>98.8</v>
       </c>
-      <c r="AJ174" s="356">
+      <c r="AJ174" s="354">
         <v>102.5</v>
       </c>
-      <c r="AK174" s="300"/>
-[...146 lines deleted...]
-      <c r="IR174" s="300"/>
+      <c r="AK174" s="298"/>
+      <c r="AL174" s="298"/>
+      <c r="AM174" s="298"/>
+      <c r="AN174" s="298"/>
+      <c r="AO174" s="298"/>
+      <c r="AP174" s="298"/>
+      <c r="AQ174" s="298"/>
+      <c r="AR174" s="298"/>
+      <c r="AS174" s="298"/>
+      <c r="AT174" s="298"/>
+      <c r="AU174" s="298"/>
+      <c r="AV174" s="298"/>
+      <c r="AW174" s="298"/>
+      <c r="AX174" s="298"/>
+      <c r="AY174" s="298"/>
+      <c r="AZ174" s="298"/>
+      <c r="BA174" s="298"/>
+      <c r="BB174" s="298"/>
+      <c r="BC174" s="298"/>
+      <c r="BD174" s="298"/>
+      <c r="BE174" s="298"/>
+      <c r="BF174" s="298"/>
+      <c r="BG174" s="298"/>
+      <c r="BH174" s="298"/>
+      <c r="BI174" s="298"/>
+      <c r="BJ174" s="298"/>
+      <c r="BK174" s="298"/>
+      <c r="BL174" s="298"/>
+      <c r="BM174" s="298"/>
+      <c r="BN174" s="298"/>
+      <c r="BO174" s="298"/>
+      <c r="BP174" s="298"/>
+      <c r="BQ174" s="298"/>
+      <c r="BR174" s="298"/>
+      <c r="BS174" s="298"/>
+      <c r="BT174" s="298"/>
+      <c r="BU174" s="298"/>
+      <c r="BV174" s="298"/>
+      <c r="BW174" s="298"/>
+      <c r="BX174" s="298"/>
+      <c r="BY174" s="298"/>
+      <c r="BZ174" s="298"/>
+      <c r="CA174" s="298"/>
+      <c r="CB174" s="298"/>
+      <c r="CC174" s="298"/>
+      <c r="CD174" s="298"/>
+      <c r="CE174" s="298"/>
+      <c r="CF174" s="298"/>
+      <c r="CG174" s="298"/>
+      <c r="CH174" s="298"/>
+      <c r="CI174" s="298"/>
+      <c r="CJ174" s="298"/>
+      <c r="CK174" s="298"/>
+      <c r="CL174" s="298"/>
+      <c r="CM174" s="298"/>
+      <c r="CN174" s="298"/>
+      <c r="CO174" s="298"/>
+      <c r="CP174" s="298"/>
+      <c r="CQ174" s="298"/>
+      <c r="CR174" s="298"/>
+      <c r="CS174" s="298"/>
+      <c r="CT174" s="298"/>
+      <c r="CU174" s="298"/>
+      <c r="FL174" s="298"/>
+      <c r="FM174" s="298"/>
+      <c r="FN174" s="298"/>
+      <c r="FO174" s="298"/>
+      <c r="FP174" s="298"/>
+      <c r="FQ174" s="298"/>
+      <c r="FR174" s="298"/>
+      <c r="FS174" s="298"/>
+      <c r="FT174" s="298"/>
+      <c r="FU174" s="298"/>
+      <c r="FV174" s="298"/>
+      <c r="FW174" s="298"/>
+      <c r="FX174" s="298"/>
+      <c r="FY174" s="298"/>
+      <c r="FZ174" s="298"/>
+      <c r="GA174" s="298"/>
+      <c r="GB174" s="298"/>
+      <c r="GC174" s="298"/>
+      <c r="GD174" s="298"/>
+      <c r="GE174" s="298"/>
+      <c r="GF174" s="298"/>
+      <c r="GG174" s="298"/>
+      <c r="GH174" s="298"/>
+      <c r="GI174" s="298"/>
+      <c r="GJ174" s="298"/>
+      <c r="GK174" s="298"/>
+      <c r="GL174" s="298"/>
+      <c r="GM174" s="298"/>
+      <c r="GN174" s="298"/>
+      <c r="GO174" s="298"/>
+      <c r="GP174" s="298"/>
+      <c r="GQ174" s="298"/>
+      <c r="GR174" s="298"/>
+      <c r="GS174" s="298"/>
+      <c r="GT174" s="298"/>
+      <c r="GU174" s="298"/>
+      <c r="GV174" s="298"/>
+      <c r="GW174" s="298"/>
+      <c r="GX174" s="298"/>
+      <c r="GY174" s="298"/>
+      <c r="GZ174" s="298"/>
+      <c r="HA174" s="298"/>
+      <c r="HB174" s="298"/>
+      <c r="HC174" s="298"/>
+      <c r="HD174" s="298"/>
+      <c r="HE174" s="298"/>
+      <c r="HF174" s="298"/>
+      <c r="HG174" s="298"/>
+      <c r="HH174" s="298"/>
+      <c r="HI174" s="298"/>
+      <c r="HJ174" s="298"/>
+      <c r="HK174" s="298"/>
+      <c r="HL174" s="298"/>
+      <c r="HM174" s="298"/>
+      <c r="HN174" s="298"/>
+      <c r="HO174" s="298"/>
+      <c r="HP174" s="298"/>
+      <c r="HQ174" s="298"/>
+      <c r="HR174" s="298"/>
+      <c r="HS174" s="298"/>
+      <c r="HT174" s="298"/>
+      <c r="HU174" s="298"/>
+      <c r="HV174" s="298"/>
+      <c r="HW174" s="298"/>
+      <c r="HX174" s="298"/>
+      <c r="HY174" s="298"/>
+      <c r="HZ174" s="298"/>
+      <c r="IA174" s="298"/>
+      <c r="IB174" s="298"/>
+      <c r="IC174" s="298"/>
+      <c r="ID174" s="298"/>
+      <c r="IE174" s="298"/>
+      <c r="IF174" s="298"/>
+      <c r="IG174" s="298"/>
+      <c r="IH174" s="298"/>
+      <c r="II174" s="298"/>
+      <c r="IJ174" s="298"/>
+      <c r="IK174" s="298"/>
+      <c r="IL174" s="298"/>
+      <c r="IM174" s="298"/>
+      <c r="IN174" s="298"/>
+      <c r="IO174" s="298"/>
+      <c r="IP174" s="298"/>
+      <c r="IQ174" s="298"/>
+      <c r="IR174" s="298"/>
     </row>
     <row r="175" spans="1:252" s="125" customFormat="1">
-      <c r="A175" s="309" t="s">
+      <c r="A175" s="307" t="s">
         <v>221</v>
       </c>
       <c r="B175" s="77"/>
       <c r="C175" s="77"/>
       <c r="D175" s="77"/>
       <c r="E175" s="77"/>
       <c r="F175" s="77"/>
       <c r="G175" s="77"/>
       <c r="H175" s="77"/>
       <c r="I175" s="77"/>
       <c r="J175" s="77"/>
       <c r="K175" s="77"/>
       <c r="L175" s="77"/>
       <c r="M175" s="77"/>
       <c r="N175" s="77"/>
       <c r="O175" s="77"/>
       <c r="P175" s="77"/>
       <c r="Q175" s="77"/>
       <c r="R175" s="88"/>
       <c r="S175" s="88"/>
       <c r="T175" s="88"/>
       <c r="U175" s="88"/>
       <c r="V175" s="88"/>
       <c r="W175" s="88"/>
       <c r="X175" s="88"/>
       <c r="Y175" s="88"/>
       <c r="Z175" s="88"/>
       <c r="AA175" s="77"/>
       <c r="AB175" s="78"/>
-      <c r="AC175" s="310"/>
+      <c r="AC175" s="308"/>
       <c r="AD175" s="85"/>
       <c r="AE175" s="78"/>
       <c r="AF175" s="78"/>
       <c r="AG175" s="96"/>
       <c r="AH175" s="95"/>
-      <c r="AI175" s="308"/>
-[...148 lines deleted...]
-      <c r="IR175" s="300"/>
+      <c r="AI175" s="306"/>
+      <c r="AJ175" s="333"/>
+      <c r="AK175" s="298"/>
+      <c r="AL175" s="298"/>
+      <c r="AM175" s="298"/>
+      <c r="AN175" s="298"/>
+      <c r="AO175" s="298"/>
+      <c r="AP175" s="298"/>
+      <c r="AQ175" s="298"/>
+      <c r="AR175" s="298"/>
+      <c r="AS175" s="298"/>
+      <c r="AT175" s="298"/>
+      <c r="AU175" s="298"/>
+      <c r="AV175" s="298"/>
+      <c r="AW175" s="298"/>
+      <c r="AX175" s="298"/>
+      <c r="AY175" s="298"/>
+      <c r="AZ175" s="298"/>
+      <c r="BA175" s="298"/>
+      <c r="BB175" s="298"/>
+      <c r="BC175" s="298"/>
+      <c r="BD175" s="298"/>
+      <c r="BE175" s="298"/>
+      <c r="BF175" s="298"/>
+      <c r="BG175" s="298"/>
+      <c r="BH175" s="298"/>
+      <c r="BI175" s="298"/>
+      <c r="BJ175" s="298"/>
+      <c r="BK175" s="298"/>
+      <c r="BL175" s="298"/>
+      <c r="BM175" s="298"/>
+      <c r="BN175" s="298"/>
+      <c r="BO175" s="298"/>
+      <c r="BP175" s="298"/>
+      <c r="BQ175" s="298"/>
+      <c r="BR175" s="298"/>
+      <c r="BS175" s="298"/>
+      <c r="BT175" s="298"/>
+      <c r="BU175" s="298"/>
+      <c r="BV175" s="298"/>
+      <c r="BW175" s="298"/>
+      <c r="BX175" s="298"/>
+      <c r="BY175" s="298"/>
+      <c r="BZ175" s="298"/>
+      <c r="CA175" s="298"/>
+      <c r="CB175" s="298"/>
+      <c r="CC175" s="298"/>
+      <c r="CD175" s="298"/>
+      <c r="CE175" s="298"/>
+      <c r="CF175" s="298"/>
+      <c r="CG175" s="298"/>
+      <c r="CH175" s="298"/>
+      <c r="CI175" s="298"/>
+      <c r="CJ175" s="298"/>
+      <c r="CK175" s="298"/>
+      <c r="CL175" s="298"/>
+      <c r="CM175" s="298"/>
+      <c r="CN175" s="298"/>
+      <c r="CO175" s="298"/>
+      <c r="CP175" s="298"/>
+      <c r="CQ175" s="298"/>
+      <c r="CR175" s="298"/>
+      <c r="CS175" s="298"/>
+      <c r="CT175" s="298"/>
+      <c r="CU175" s="298"/>
+      <c r="FL175" s="298"/>
+      <c r="FM175" s="298"/>
+      <c r="FN175" s="298"/>
+      <c r="FO175" s="298"/>
+      <c r="FP175" s="298"/>
+      <c r="FQ175" s="298"/>
+      <c r="FR175" s="298"/>
+      <c r="FS175" s="298"/>
+      <c r="FT175" s="298"/>
+      <c r="FU175" s="298"/>
+      <c r="FV175" s="298"/>
+      <c r="FW175" s="298"/>
+      <c r="FX175" s="298"/>
+      <c r="FY175" s="298"/>
+      <c r="FZ175" s="298"/>
+      <c r="GA175" s="298"/>
+      <c r="GB175" s="298"/>
+      <c r="GC175" s="298"/>
+      <c r="GD175" s="298"/>
+      <c r="GE175" s="298"/>
+      <c r="GF175" s="298"/>
+      <c r="GG175" s="298"/>
+      <c r="GH175" s="298"/>
+      <c r="GI175" s="298"/>
+      <c r="GJ175" s="298"/>
+      <c r="GK175" s="298"/>
+      <c r="GL175" s="298"/>
+      <c r="GM175" s="298"/>
+      <c r="GN175" s="298"/>
+      <c r="GO175" s="298"/>
+      <c r="GP175" s="298"/>
+      <c r="GQ175" s="298"/>
+      <c r="GR175" s="298"/>
+      <c r="GS175" s="298"/>
+      <c r="GT175" s="298"/>
+      <c r="GU175" s="298"/>
+      <c r="GV175" s="298"/>
+      <c r="GW175" s="298"/>
+      <c r="GX175" s="298"/>
+      <c r="GY175" s="298"/>
+      <c r="GZ175" s="298"/>
+      <c r="HA175" s="298"/>
+      <c r="HB175" s="298"/>
+      <c r="HC175" s="298"/>
+      <c r="HD175" s="298"/>
+      <c r="HE175" s="298"/>
+      <c r="HF175" s="298"/>
+      <c r="HG175" s="298"/>
+      <c r="HH175" s="298"/>
+      <c r="HI175" s="298"/>
+      <c r="HJ175" s="298"/>
+      <c r="HK175" s="298"/>
+      <c r="HL175" s="298"/>
+      <c r="HM175" s="298"/>
+      <c r="HN175" s="298"/>
+      <c r="HO175" s="298"/>
+      <c r="HP175" s="298"/>
+      <c r="HQ175" s="298"/>
+      <c r="HR175" s="298"/>
+      <c r="HS175" s="298"/>
+      <c r="HT175" s="298"/>
+      <c r="HU175" s="298"/>
+      <c r="HV175" s="298"/>
+      <c r="HW175" s="298"/>
+      <c r="HX175" s="298"/>
+      <c r="HY175" s="298"/>
+      <c r="HZ175" s="298"/>
+      <c r="IA175" s="298"/>
+      <c r="IB175" s="298"/>
+      <c r="IC175" s="298"/>
+      <c r="ID175" s="298"/>
+      <c r="IE175" s="298"/>
+      <c r="IF175" s="298"/>
+      <c r="IG175" s="298"/>
+      <c r="IH175" s="298"/>
+      <c r="II175" s="298"/>
+      <c r="IJ175" s="298"/>
+      <c r="IK175" s="298"/>
+      <c r="IL175" s="298"/>
+      <c r="IM175" s="298"/>
+      <c r="IN175" s="298"/>
+      <c r="IO175" s="298"/>
+      <c r="IP175" s="298"/>
+      <c r="IQ175" s="298"/>
+      <c r="IR175" s="298"/>
     </row>
     <row r="176" spans="1:252" s="125" customFormat="1">
-      <c r="A176" s="309" t="s">
+      <c r="A176" s="307" t="s">
         <v>20</v>
       </c>
       <c r="B176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="77" t="s">
         <v>28</v>
       </c>
       <c r="I176" s="77" t="s">
         <v>28</v>
@@ -25835,228 +25854,228 @@
       </c>
       <c r="T176" s="89">
         <v>4627.3999999999996</v>
       </c>
       <c r="U176" s="89">
         <v>4878.8</v>
       </c>
       <c r="V176" s="89">
         <v>5287.6</v>
       </c>
       <c r="W176" s="89">
         <v>5661.4</v>
       </c>
       <c r="X176" s="162">
         <v>6226.1</v>
       </c>
       <c r="Y176" s="162">
         <v>6747.6</v>
       </c>
       <c r="Z176" s="89">
         <v>7270.5</v>
       </c>
       <c r="AA176" s="77">
         <v>7477.1</v>
       </c>
-      <c r="AB176" s="311">
+      <c r="AB176" s="309">
         <v>7782.3</v>
       </c>
       <c r="AC176" s="85">
         <v>8378.9</v>
       </c>
       <c r="AD176" s="85">
         <v>8628.7000000000007</v>
       </c>
       <c r="AE176" s="78">
         <v>9320.4</v>
       </c>
       <c r="AF176" s="78">
         <v>9857.4</v>
       </c>
       <c r="AG176" s="77">
         <v>9909.6</v>
       </c>
       <c r="AH176" s="77">
         <v>10812.5</v>
       </c>
       <c r="AI176" s="77">
         <v>11737</v>
       </c>
       <c r="AJ176" s="77">
         <v>12558.2</v>
       </c>
-      <c r="AK176" s="300"/>
-[...146 lines deleted...]
-      <c r="IR176" s="300"/>
+      <c r="AK176" s="298"/>
+      <c r="AL176" s="298"/>
+      <c r="AM176" s="298"/>
+      <c r="AN176" s="298"/>
+      <c r="AO176" s="298"/>
+      <c r="AP176" s="298"/>
+      <c r="AQ176" s="298"/>
+      <c r="AR176" s="298"/>
+      <c r="AS176" s="298"/>
+      <c r="AT176" s="298"/>
+      <c r="AU176" s="298"/>
+      <c r="AV176" s="298"/>
+      <c r="AW176" s="298"/>
+      <c r="AX176" s="298"/>
+      <c r="AY176" s="298"/>
+      <c r="AZ176" s="298"/>
+      <c r="BA176" s="298"/>
+      <c r="BB176" s="298"/>
+      <c r="BC176" s="298"/>
+      <c r="BD176" s="298"/>
+      <c r="BE176" s="298"/>
+      <c r="BF176" s="298"/>
+      <c r="BG176" s="298"/>
+      <c r="BH176" s="298"/>
+      <c r="BI176" s="298"/>
+      <c r="BJ176" s="298"/>
+      <c r="BK176" s="298"/>
+      <c r="BL176" s="298"/>
+      <c r="BM176" s="298"/>
+      <c r="BN176" s="298"/>
+      <c r="BO176" s="298"/>
+      <c r="BP176" s="298"/>
+      <c r="BQ176" s="298"/>
+      <c r="BR176" s="298"/>
+      <c r="BS176" s="298"/>
+      <c r="BT176" s="298"/>
+      <c r="BU176" s="298"/>
+      <c r="BV176" s="298"/>
+      <c r="BW176" s="298"/>
+      <c r="BX176" s="298"/>
+      <c r="BY176" s="298"/>
+      <c r="BZ176" s="298"/>
+      <c r="CA176" s="298"/>
+      <c r="CB176" s="298"/>
+      <c r="CC176" s="298"/>
+      <c r="CD176" s="298"/>
+      <c r="CE176" s="298"/>
+      <c r="CF176" s="298"/>
+      <c r="CG176" s="298"/>
+      <c r="CH176" s="298"/>
+      <c r="CI176" s="298"/>
+      <c r="CJ176" s="298"/>
+      <c r="CK176" s="298"/>
+      <c r="CL176" s="298"/>
+      <c r="CM176" s="298"/>
+      <c r="CN176" s="298"/>
+      <c r="CO176" s="298"/>
+      <c r="CP176" s="298"/>
+      <c r="CQ176" s="298"/>
+      <c r="CR176" s="298"/>
+      <c r="CS176" s="298"/>
+      <c r="CT176" s="298"/>
+      <c r="CU176" s="298"/>
+      <c r="FL176" s="298"/>
+      <c r="FM176" s="298"/>
+      <c r="FN176" s="298"/>
+      <c r="FO176" s="298"/>
+      <c r="FP176" s="298"/>
+      <c r="FQ176" s="298"/>
+      <c r="FR176" s="298"/>
+      <c r="FS176" s="298"/>
+      <c r="FT176" s="298"/>
+      <c r="FU176" s="298"/>
+      <c r="FV176" s="298"/>
+      <c r="FW176" s="298"/>
+      <c r="FX176" s="298"/>
+      <c r="FY176" s="298"/>
+      <c r="FZ176" s="298"/>
+      <c r="GA176" s="298"/>
+      <c r="GB176" s="298"/>
+      <c r="GC176" s="298"/>
+      <c r="GD176" s="298"/>
+      <c r="GE176" s="298"/>
+      <c r="GF176" s="298"/>
+      <c r="GG176" s="298"/>
+      <c r="GH176" s="298"/>
+      <c r="GI176" s="298"/>
+      <c r="GJ176" s="298"/>
+      <c r="GK176" s="298"/>
+      <c r="GL176" s="298"/>
+      <c r="GM176" s="298"/>
+      <c r="GN176" s="298"/>
+      <c r="GO176" s="298"/>
+      <c r="GP176" s="298"/>
+      <c r="GQ176" s="298"/>
+      <c r="GR176" s="298"/>
+      <c r="GS176" s="298"/>
+      <c r="GT176" s="298"/>
+      <c r="GU176" s="298"/>
+      <c r="GV176" s="298"/>
+      <c r="GW176" s="298"/>
+      <c r="GX176" s="298"/>
+      <c r="GY176" s="298"/>
+      <c r="GZ176" s="298"/>
+      <c r="HA176" s="298"/>
+      <c r="HB176" s="298"/>
+      <c r="HC176" s="298"/>
+      <c r="HD176" s="298"/>
+      <c r="HE176" s="298"/>
+      <c r="HF176" s="298"/>
+      <c r="HG176" s="298"/>
+      <c r="HH176" s="298"/>
+      <c r="HI176" s="298"/>
+      <c r="HJ176" s="298"/>
+      <c r="HK176" s="298"/>
+      <c r="HL176" s="298"/>
+      <c r="HM176" s="298"/>
+      <c r="HN176" s="298"/>
+      <c r="HO176" s="298"/>
+      <c r="HP176" s="298"/>
+      <c r="HQ176" s="298"/>
+      <c r="HR176" s="298"/>
+      <c r="HS176" s="298"/>
+      <c r="HT176" s="298"/>
+      <c r="HU176" s="298"/>
+      <c r="HV176" s="298"/>
+      <c r="HW176" s="298"/>
+      <c r="HX176" s="298"/>
+      <c r="HY176" s="298"/>
+      <c r="HZ176" s="298"/>
+      <c r="IA176" s="298"/>
+      <c r="IB176" s="298"/>
+      <c r="IC176" s="298"/>
+      <c r="ID176" s="298"/>
+      <c r="IE176" s="298"/>
+      <c r="IF176" s="298"/>
+      <c r="IG176" s="298"/>
+      <c r="IH176" s="298"/>
+      <c r="II176" s="298"/>
+      <c r="IJ176" s="298"/>
+      <c r="IK176" s="298"/>
+      <c r="IL176" s="298"/>
+      <c r="IM176" s="298"/>
+      <c r="IN176" s="298"/>
+      <c r="IO176" s="298"/>
+      <c r="IP176" s="298"/>
+      <c r="IQ176" s="298"/>
+      <c r="IR176" s="298"/>
     </row>
     <row r="177" spans="1:252" s="125" customFormat="1">
-      <c r="A177" s="301" t="s">
+      <c r="A177" s="299" t="s">
         <v>31</v>
       </c>
       <c r="B177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="C177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="D177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="E177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="F177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="G177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="77" t="s">
         <v>28</v>
       </c>
       <c r="I177" s="77" t="s">
         <v>28</v>
@@ -26117,201 +26136,201 @@
       </c>
       <c r="AB177" s="85">
         <v>103.6</v>
       </c>
       <c r="AC177" s="85">
         <v>107.4</v>
       </c>
       <c r="AD177" s="85">
         <v>100.9</v>
       </c>
       <c r="AE177" s="78">
         <v>106.1</v>
       </c>
       <c r="AF177" s="78">
         <v>104.1</v>
       </c>
       <c r="AG177" s="77">
         <v>99.1</v>
       </c>
       <c r="AH177" s="95">
         <v>103.1</v>
       </c>
       <c r="AI177" s="95">
         <v>102.2</v>
       </c>
-      <c r="AJ177" s="356">
+      <c r="AJ177" s="354">
         <v>101.5</v>
       </c>
-      <c r="AK177" s="300"/>
-[...146 lines deleted...]
-      <c r="IR177" s="300"/>
+      <c r="AK177" s="298"/>
+      <c r="AL177" s="298"/>
+      <c r="AM177" s="298"/>
+      <c r="AN177" s="298"/>
+      <c r="AO177" s="298"/>
+      <c r="AP177" s="298"/>
+      <c r="AQ177" s="298"/>
+      <c r="AR177" s="298"/>
+      <c r="AS177" s="298"/>
+      <c r="AT177" s="298"/>
+      <c r="AU177" s="298"/>
+      <c r="AV177" s="298"/>
+      <c r="AW177" s="298"/>
+      <c r="AX177" s="298"/>
+      <c r="AY177" s="298"/>
+      <c r="AZ177" s="298"/>
+      <c r="BA177" s="298"/>
+      <c r="BB177" s="298"/>
+      <c r="BC177" s="298"/>
+      <c r="BD177" s="298"/>
+      <c r="BE177" s="298"/>
+      <c r="BF177" s="298"/>
+      <c r="BG177" s="298"/>
+      <c r="BH177" s="298"/>
+      <c r="BI177" s="298"/>
+      <c r="BJ177" s="298"/>
+      <c r="BK177" s="298"/>
+      <c r="BL177" s="298"/>
+      <c r="BM177" s="298"/>
+      <c r="BN177" s="298"/>
+      <c r="BO177" s="298"/>
+      <c r="BP177" s="298"/>
+      <c r="BQ177" s="298"/>
+      <c r="BR177" s="298"/>
+      <c r="BS177" s="298"/>
+      <c r="BT177" s="298"/>
+      <c r="BU177" s="298"/>
+      <c r="BV177" s="298"/>
+      <c r="BW177" s="298"/>
+      <c r="BX177" s="298"/>
+      <c r="BY177" s="298"/>
+      <c r="BZ177" s="298"/>
+      <c r="CA177" s="298"/>
+      <c r="CB177" s="298"/>
+      <c r="CC177" s="298"/>
+      <c r="CD177" s="298"/>
+      <c r="CE177" s="298"/>
+      <c r="CF177" s="298"/>
+      <c r="CG177" s="298"/>
+      <c r="CH177" s="298"/>
+      <c r="CI177" s="298"/>
+      <c r="CJ177" s="298"/>
+      <c r="CK177" s="298"/>
+      <c r="CL177" s="298"/>
+      <c r="CM177" s="298"/>
+      <c r="CN177" s="298"/>
+      <c r="CO177" s="298"/>
+      <c r="CP177" s="298"/>
+      <c r="CQ177" s="298"/>
+      <c r="CR177" s="298"/>
+      <c r="CS177" s="298"/>
+      <c r="CT177" s="298"/>
+      <c r="CU177" s="298"/>
+      <c r="FL177" s="298"/>
+      <c r="FM177" s="298"/>
+      <c r="FN177" s="298"/>
+      <c r="FO177" s="298"/>
+      <c r="FP177" s="298"/>
+      <c r="FQ177" s="298"/>
+      <c r="FR177" s="298"/>
+      <c r="FS177" s="298"/>
+      <c r="FT177" s="298"/>
+      <c r="FU177" s="298"/>
+      <c r="FV177" s="298"/>
+      <c r="FW177" s="298"/>
+      <c r="FX177" s="298"/>
+      <c r="FY177" s="298"/>
+      <c r="FZ177" s="298"/>
+      <c r="GA177" s="298"/>
+      <c r="GB177" s="298"/>
+      <c r="GC177" s="298"/>
+      <c r="GD177" s="298"/>
+      <c r="GE177" s="298"/>
+      <c r="GF177" s="298"/>
+      <c r="GG177" s="298"/>
+      <c r="GH177" s="298"/>
+      <c r="GI177" s="298"/>
+      <c r="GJ177" s="298"/>
+      <c r="GK177" s="298"/>
+      <c r="GL177" s="298"/>
+      <c r="GM177" s="298"/>
+      <c r="GN177" s="298"/>
+      <c r="GO177" s="298"/>
+      <c r="GP177" s="298"/>
+      <c r="GQ177" s="298"/>
+      <c r="GR177" s="298"/>
+      <c r="GS177" s="298"/>
+      <c r="GT177" s="298"/>
+      <c r="GU177" s="298"/>
+      <c r="GV177" s="298"/>
+      <c r="GW177" s="298"/>
+      <c r="GX177" s="298"/>
+      <c r="GY177" s="298"/>
+      <c r="GZ177" s="298"/>
+      <c r="HA177" s="298"/>
+      <c r="HB177" s="298"/>
+      <c r="HC177" s="298"/>
+      <c r="HD177" s="298"/>
+      <c r="HE177" s="298"/>
+      <c r="HF177" s="298"/>
+      <c r="HG177" s="298"/>
+      <c r="HH177" s="298"/>
+      <c r="HI177" s="298"/>
+      <c r="HJ177" s="298"/>
+      <c r="HK177" s="298"/>
+      <c r="HL177" s="298"/>
+      <c r="HM177" s="298"/>
+      <c r="HN177" s="298"/>
+      <c r="HO177" s="298"/>
+      <c r="HP177" s="298"/>
+      <c r="HQ177" s="298"/>
+      <c r="HR177" s="298"/>
+      <c r="HS177" s="298"/>
+      <c r="HT177" s="298"/>
+      <c r="HU177" s="298"/>
+      <c r="HV177" s="298"/>
+      <c r="HW177" s="298"/>
+      <c r="HX177" s="298"/>
+      <c r="HY177" s="298"/>
+      <c r="HZ177" s="298"/>
+      <c r="IA177" s="298"/>
+      <c r="IB177" s="298"/>
+      <c r="IC177" s="298"/>
+      <c r="ID177" s="298"/>
+      <c r="IE177" s="298"/>
+      <c r="IF177" s="298"/>
+      <c r="IG177" s="298"/>
+      <c r="IH177" s="298"/>
+      <c r="II177" s="298"/>
+      <c r="IJ177" s="298"/>
+      <c r="IK177" s="298"/>
+      <c r="IL177" s="298"/>
+      <c r="IM177" s="298"/>
+      <c r="IN177" s="298"/>
+      <c r="IO177" s="298"/>
+      <c r="IP177" s="298"/>
+      <c r="IQ177" s="298"/>
+      <c r="IR177" s="298"/>
     </row>
     <row r="178" spans="1:252" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A178" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G178" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="92" t="s">
         <v>28</v>
@@ -26357,72 +26376,72 @@
       </c>
       <c r="V178" s="97">
         <v>37870</v>
       </c>
       <c r="W178" s="97">
         <v>37980</v>
       </c>
       <c r="X178" s="97">
         <v>41089</v>
       </c>
       <c r="Y178" s="97">
         <v>44035</v>
       </c>
       <c r="Z178" s="97">
         <v>40042</v>
       </c>
       <c r="AA178" s="92">
         <v>37528</v>
       </c>
       <c r="AB178" s="143">
         <v>36656</v>
       </c>
       <c r="AC178" s="151">
         <v>36154</v>
       </c>
-      <c r="AD178" s="269">
+      <c r="AD178" s="268">
         <v>35260</v>
       </c>
       <c r="AE178" s="144">
         <v>34719</v>
       </c>
       <c r="AF178" s="144">
         <v>34251</v>
       </c>
       <c r="AG178" s="144">
         <v>36305</v>
       </c>
       <c r="AH178" s="92">
         <v>37977</v>
       </c>
       <c r="AI178" s="92">
         <v>38577</v>
       </c>
-      <c r="AJ178" s="381">
+      <c r="AJ178" s="377">
         <v>38978</v>
       </c>
-      <c r="AK178" s="358"/>
+      <c r="AK178" s="356"/>
     </row>
     <row r="179" spans="1:252" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A179" s="103" t="s">
         <v>211</v>
       </c>
       <c r="B179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G179" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="92" t="s">
         <v>28</v>
@@ -26468,72 +26487,72 @@
       </c>
       <c r="V179" s="175">
         <v>25125</v>
       </c>
       <c r="W179" s="175">
         <v>23771</v>
       </c>
       <c r="X179" s="175">
         <v>25775</v>
       </c>
       <c r="Y179" s="175">
         <v>25888</v>
       </c>
       <c r="Z179" s="175">
         <v>34306</v>
       </c>
       <c r="AA179" s="92">
         <v>27652</v>
       </c>
       <c r="AB179" s="143">
         <v>27587</v>
       </c>
       <c r="AC179" s="151">
         <v>28969</v>
       </c>
-      <c r="AD179" s="269">
+      <c r="AD179" s="268">
         <v>30071</v>
       </c>
       <c r="AE179" s="144">
         <v>30331</v>
       </c>
       <c r="AF179" s="144">
         <v>30228</v>
       </c>
       <c r="AG179" s="144">
         <v>33066</v>
       </c>
-      <c r="AH179" s="270">
+      <c r="AH179" s="269">
         <v>34891</v>
       </c>
       <c r="AI179" s="92">
         <v>35437</v>
       </c>
-      <c r="AJ179" s="381">
+      <c r="AJ179" s="377">
         <v>35623</v>
       </c>
-      <c r="AK179" s="358"/>
+      <c r="AK179" s="356"/>
     </row>
     <row r="180" spans="1:252" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A180" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G180" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="92" t="s">
         <v>28</v>
@@ -26579,72 +26598,72 @@
       </c>
       <c r="V180" s="175">
         <v>96235</v>
       </c>
       <c r="W180" s="175">
         <v>95647</v>
       </c>
       <c r="X180" s="175">
         <v>97992</v>
       </c>
       <c r="Y180" s="175">
         <v>99301</v>
       </c>
       <c r="Z180" s="175">
         <v>104696</v>
       </c>
       <c r="AA180" s="92">
         <v>102476</v>
       </c>
       <c r="AB180" s="143">
         <v>102393</v>
       </c>
       <c r="AC180" s="143">
         <v>105062</v>
       </c>
-      <c r="AD180" s="271">
+      <c r="AD180" s="270">
         <v>107534</v>
       </c>
       <c r="AE180" s="144">
         <v>107008</v>
       </c>
       <c r="AF180" s="144">
         <v>105280</v>
       </c>
       <c r="AG180" s="92">
         <v>106846</v>
       </c>
-      <c r="AH180" s="270">
+      <c r="AH180" s="269">
         <v>107392</v>
       </c>
       <c r="AI180" s="92">
         <v>110844</v>
       </c>
-      <c r="AJ180" s="382">
+      <c r="AJ180" s="378">
         <v>105975</v>
       </c>
-      <c r="AK180" s="358"/>
+      <c r="AK180" s="356"/>
     </row>
     <row r="181" spans="1:252" s="42" customFormat="1" ht="27.75" customHeight="1">
       <c r="A181" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="C181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="D181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="E181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="F181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="G181" s="92" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="92" t="s">
         <v>28</v>
@@ -26690,72 +26709,72 @@
       </c>
       <c r="V181" s="175">
         <v>259814</v>
       </c>
       <c r="W181" s="175">
         <v>268798</v>
       </c>
       <c r="X181" s="175">
         <v>297243</v>
       </c>
       <c r="Y181" s="175">
         <v>312725</v>
       </c>
       <c r="Z181" s="175">
         <v>334893</v>
       </c>
       <c r="AA181" s="92">
         <v>374662</v>
       </c>
       <c r="AB181" s="143">
         <v>490388</v>
       </c>
       <c r="AC181" s="143">
         <v>570829</v>
       </c>
-      <c r="AD181" s="271">
+      <c r="AD181" s="270">
         <v>647121</v>
       </c>
       <c r="AE181" s="152">
         <v>776754</v>
       </c>
       <c r="AF181" s="152">
         <v>913232</v>
       </c>
       <c r="AG181" s="152">
         <v>1193858</v>
       </c>
-      <c r="AH181" s="316">
+      <c r="AH181" s="314">
         <v>1057894</v>
       </c>
       <c r="AI181" s="92">
         <v>1396609</v>
       </c>
-      <c r="AJ181" s="382">
+      <c r="AJ181" s="378">
         <v>1874182</v>
       </c>
-      <c r="AK181" s="358"/>
+      <c r="AK181" s="356"/>
     </row>
     <row r="182" spans="1:252" s="42" customFormat="1" ht="27.75" customHeight="1">
       <c r="A182" s="11" t="s">
         <v>216</v>
       </c>
       <c r="B182" s="65"/>
       <c r="C182" s="65"/>
       <c r="D182" s="65"/>
       <c r="E182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="F182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="G182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="65" t="s">
         <v>28</v>
       </c>
       <c r="I182" s="76">
         <v>66891.3</v>
       </c>
       <c r="J182" s="76">
         <v>61916</v>
@@ -26807,145 +26826,145 @@
       </c>
       <c r="Z182" s="76">
         <v>778474</v>
       </c>
       <c r="AA182" s="76">
         <v>923208.6</v>
       </c>
       <c r="AB182" s="76">
         <v>950099.2</v>
       </c>
       <c r="AC182" s="76">
         <v>1051061.5</v>
       </c>
       <c r="AD182" s="76">
         <v>1132328.1000000001</v>
       </c>
       <c r="AE182" s="76">
         <v>1281701.2</v>
       </c>
       <c r="AF182" s="76">
         <v>1498608.8</v>
       </c>
       <c r="AG182" s="76">
         <v>1607393.1</v>
       </c>
-      <c r="AH182" s="317">
+      <c r="AH182" s="315">
         <v>1847124.6</v>
       </c>
       <c r="AI182" s="92">
         <v>2214799.9</v>
       </c>
-      <c r="AJ182" s="366" t="s">
+      <c r="AJ182" s="364" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:252" s="3" customFormat="1">
       <c r="A183" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B183" s="55"/>
       <c r="C183" s="55"/>
       <c r="D183" s="55"/>
       <c r="E183" s="55"/>
       <c r="F183" s="55"/>
       <c r="G183" s="55"/>
       <c r="H183" s="55"/>
       <c r="I183" s="55"/>
       <c r="J183" s="55"/>
       <c r="K183" s="55"/>
       <c r="L183" s="55"/>
       <c r="M183" s="55"/>
       <c r="N183" s="55"/>
       <c r="O183" s="55"/>
       <c r="P183" s="55"/>
       <c r="Q183" s="55"/>
       <c r="R183" s="55"/>
       <c r="S183" s="55"/>
       <c r="T183" s="55"/>
       <c r="U183" s="55"/>
       <c r="V183" s="55"/>
       <c r="W183" s="60"/>
       <c r="X183" s="60"/>
       <c r="Y183" s="60"/>
       <c r="Z183" s="60"/>
       <c r="AA183" s="60"/>
       <c r="AB183" s="60"/>
       <c r="AC183" s="60"/>
       <c r="AD183" s="60"/>
       <c r="AE183" s="60"/>
       <c r="AF183" s="60"/>
       <c r="AG183" s="62"/>
       <c r="AH183" s="128"/>
       <c r="AI183" s="128"/>
       <c r="AJ183" s="128"/>
     </row>
     <row r="184" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A184" s="272" t="s">
+      <c r="A184" s="271" t="s">
         <v>212</v>
       </c>
-      <c r="B184" s="273"/>
-[...31 lines deleted...]
-      <c r="AH184" s="280"/>
+      <c r="B184" s="272"/>
+      <c r="C184" s="272"/>
+      <c r="D184" s="272"/>
+      <c r="E184" s="272"/>
+      <c r="F184" s="273"/>
+      <c r="G184" s="273"/>
+      <c r="H184" s="273"/>
+      <c r="I184" s="273"/>
+      <c r="J184" s="273"/>
+      <c r="K184" s="274"/>
+      <c r="L184" s="275"/>
+      <c r="M184" s="275"/>
+      <c r="N184" s="275"/>
+      <c r="O184" s="275"/>
+      <c r="P184" s="275"/>
+      <c r="Q184" s="275"/>
+      <c r="R184" s="275"/>
+      <c r="S184" s="275"/>
+      <c r="T184" s="275"/>
+      <c r="U184" s="275"/>
+      <c r="V184" s="275"/>
+      <c r="W184" s="275"/>
+      <c r="X184" s="275"/>
+      <c r="Y184" s="274"/>
+      <c r="Z184" s="274"/>
+      <c r="AA184" s="276"/>
+      <c r="AB184" s="276"/>
+      <c r="AC184" s="276"/>
+      <c r="AD184" s="277"/>
+      <c r="AE184" s="277"/>
+      <c r="AF184" s="278"/>
+      <c r="AG184" s="278"/>
+      <c r="AH184" s="279"/>
       <c r="AI184" s="16"/>
-      <c r="AJ184" s="362"/>
+      <c r="AJ184" s="360"/>
     </row>
     <row r="185" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A185" s="281" t="s">
+      <c r="A185" s="280" t="s">
         <v>213</v>
       </c>
-      <c r="B185" s="282">
+      <c r="B185" s="281">
         <v>3074.8</v>
       </c>
       <c r="C185" s="77">
         <v>21145.599999999999</v>
       </c>
       <c r="D185" s="77">
         <v>222.9</v>
       </c>
       <c r="E185" s="77">
         <v>2307.8000000000002</v>
       </c>
       <c r="F185" s="77">
         <v>7361.5</v>
       </c>
       <c r="G185" s="77">
         <v>11233</v>
       </c>
       <c r="H185" s="77">
         <v>10648.5</v>
       </c>
       <c r="I185" s="77">
         <v>11096.8</v>
       </c>
       <c r="J185" s="77">
         <v>10720.8</v>
@@ -26985,80 +27004,80 @@
       </c>
       <c r="V185" s="77">
         <v>92410.9</v>
       </c>
       <c r="W185" s="77">
         <v>121918.6</v>
       </c>
       <c r="X185" s="77">
         <v>145194.5</v>
       </c>
       <c r="Y185" s="77">
         <v>158340.29999999999</v>
       </c>
       <c r="Z185" s="77">
         <v>161298.9</v>
       </c>
       <c r="AA185" s="77">
         <v>194784.6</v>
       </c>
       <c r="AB185" s="78">
         <v>220123.5</v>
       </c>
       <c r="AC185" s="78">
         <v>261554.33199999999</v>
       </c>
-      <c r="AD185" s="251">
+      <c r="AD185" s="250">
         <v>279805.538</v>
       </c>
       <c r="AE185" s="78">
         <v>242068.88399999999</v>
       </c>
-      <c r="AF185" s="283">
+      <c r="AF185" s="282">
         <v>301524.8</v>
       </c>
       <c r="AG185" s="83">
         <v>357837</v>
       </c>
       <c r="AH185" s="100">
         <v>398886.8</v>
       </c>
       <c r="AI185" s="75">
         <v>446794.1</v>
       </c>
-      <c r="AJ185" s="364">
-[...4 lines deleted...]
-      <c r="AM185" s="342"/>
+      <c r="AJ185" s="353">
+        <v>509131.1</v>
+      </c>
+      <c r="AK185" s="339"/>
+      <c r="AL185" s="339"/>
+      <c r="AM185" s="340"/>
     </row>
     <row r="186" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A186" s="272" t="s">
+      <c r="A186" s="271" t="s">
         <v>153</v>
       </c>
-      <c r="B186" s="284">
+      <c r="B186" s="283">
         <v>102.1</v>
       </c>
       <c r="C186" s="89">
         <v>73.8</v>
       </c>
       <c r="D186" s="89">
         <v>88.5</v>
       </c>
       <c r="E186" s="89">
         <v>100</v>
       </c>
       <c r="F186" s="89">
         <v>94.2</v>
       </c>
       <c r="G186" s="89">
         <v>124</v>
       </c>
       <c r="H186" s="89">
         <v>88.5</v>
       </c>
       <c r="I186" s="89">
         <v>100</v>
       </c>
       <c r="J186" s="89">
         <v>95.6</v>
@@ -27098,77 +27117,77 @@
       </c>
       <c r="V186" s="89">
         <v>112.5</v>
       </c>
       <c r="W186" s="89">
         <v>127.8</v>
       </c>
       <c r="X186" s="89">
         <v>115.3</v>
       </c>
       <c r="Y186" s="89">
         <v>100.4</v>
       </c>
       <c r="Z186" s="89">
         <v>95</v>
       </c>
       <c r="AA186" s="77">
         <v>101.76</v>
       </c>
       <c r="AB186" s="78">
         <v>103.5</v>
       </c>
       <c r="AC186" s="78">
         <v>111.4</v>
       </c>
-      <c r="AD186" s="251">
+      <c r="AD186" s="250">
         <v>100.9</v>
       </c>
-      <c r="AE186" s="285">
+      <c r="AE186" s="284">
         <v>81.3</v>
       </c>
-      <c r="AF186" s="286">
+      <c r="AF186" s="285">
         <v>114.9</v>
       </c>
-      <c r="AG186" s="287">
+      <c r="AG186" s="286">
         <v>102.7</v>
       </c>
       <c r="AH186" s="77">
         <v>97.6</v>
       </c>
-      <c r="AI186" s="343">
+      <c r="AI186" s="341">
         <v>105</v>
       </c>
-      <c r="AJ186" s="364">
-        <v>101.4</v>
+      <c r="AJ186" s="353">
+        <v>103.4</v>
       </c>
     </row>
     <row r="187" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A187" s="281" t="s">
+      <c r="A187" s="280" t="s">
         <v>154</v>
       </c>
-      <c r="B187" s="282">
+      <c r="B187" s="281">
         <v>100</v>
       </c>
       <c r="C187" s="77">
         <v>73.8</v>
       </c>
       <c r="D187" s="77">
         <v>65.3</v>
       </c>
       <c r="E187" s="77">
         <v>65.3</v>
       </c>
       <c r="F187" s="77">
         <v>61.5</v>
       </c>
       <c r="G187" s="77">
         <v>76.3</v>
       </c>
       <c r="H187" s="77">
         <v>67.5</v>
       </c>
       <c r="I187" s="77">
         <v>67.5</v>
       </c>
       <c r="J187" s="77">
         <v>64.5</v>
@@ -27208,111 +27227,111 @@
       </c>
       <c r="V187" s="77">
         <v>211</v>
       </c>
       <c r="W187" s="77">
         <v>269.60000000000002</v>
       </c>
       <c r="X187" s="77">
         <v>310.89999999999998</v>
       </c>
       <c r="Y187" s="77">
         <v>312.10000000000002</v>
       </c>
       <c r="Z187" s="77">
         <v>296.5</v>
       </c>
       <c r="AA187" s="77">
         <v>301.8</v>
       </c>
       <c r="AB187" s="78">
         <v>312.39999999999998</v>
       </c>
       <c r="AC187" s="85">
         <v>347.9</v>
       </c>
-      <c r="AD187" s="248">
+      <c r="AD187" s="247">
         <v>351</v>
       </c>
       <c r="AE187" s="124">
         <v>285.39999999999998</v>
       </c>
-      <c r="AF187" s="288">
+      <c r="AF187" s="287">
         <v>327.9</v>
       </c>
       <c r="AG187" s="78">
         <v>336.7</v>
       </c>
       <c r="AH187" s="77">
         <v>328.6</v>
       </c>
-      <c r="AI187" s="343">
+      <c r="AI187" s="341">
         <v>345</v>
       </c>
-      <c r="AJ187" s="364">
-        <v>349.8</v>
+      <c r="AJ187" s="353">
+        <v>356.7</v>
       </c>
     </row>
     <row r="188" spans="1:252" s="42" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A188" s="272" t="s">
+      <c r="A188" s="271" t="s">
         <v>241</v>
       </c>
       <c r="B188" s="77"/>
       <c r="C188" s="77"/>
       <c r="D188" s="77"/>
       <c r="E188" s="77"/>
       <c r="F188" s="77"/>
       <c r="G188" s="77"/>
       <c r="H188" s="77"/>
       <c r="I188" s="77"/>
       <c r="J188" s="77"/>
       <c r="K188" s="77"/>
       <c r="L188" s="77"/>
       <c r="M188" s="77"/>
       <c r="N188" s="77"/>
       <c r="O188" s="77"/>
       <c r="P188" s="77"/>
       <c r="Q188" s="77"/>
       <c r="R188" s="77"/>
       <c r="S188" s="77"/>
       <c r="T188" s="77"/>
       <c r="U188" s="77"/>
       <c r="V188" s="77"/>
       <c r="W188" s="77"/>
       <c r="X188" s="77"/>
       <c r="Y188" s="77"/>
       <c r="Z188" s="77"/>
       <c r="AA188" s="77"/>
       <c r="AB188" s="78"/>
-      <c r="AC188" s="267"/>
+      <c r="AC188" s="266"/>
       <c r="AD188" s="80"/>
       <c r="AE188" s="124"/>
-      <c r="AF188" s="268"/>
-      <c r="AG188" s="268"/>
+      <c r="AF188" s="267"/>
+      <c r="AG188" s="267"/>
       <c r="AH188" s="182"/>
-      <c r="AI188" s="325"/>
-      <c r="AJ188" s="362"/>
+      <c r="AI188" s="323"/>
+      <c r="AJ188" s="360"/>
     </row>
     <row r="189" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
       <c r="A189" s="104" t="s">
         <v>144</v>
       </c>
       <c r="B189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G189" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H189" s="77" t="s">
         <v>29</v>
@@ -27346,86 +27365,86 @@
       </c>
       <c r="R189" s="166">
         <v>1172.4000000000001</v>
       </c>
       <c r="S189" s="166">
         <v>1454.8</v>
       </c>
       <c r="T189" s="166">
         <v>739.4</v>
       </c>
       <c r="U189" s="166">
         <v>686.2</v>
       </c>
       <c r="V189" s="166">
         <v>870.7</v>
       </c>
       <c r="W189" s="166">
         <v>1146.8</v>
       </c>
       <c r="X189" s="166">
         <v>1084.8</v>
       </c>
       <c r="Y189" s="166">
         <v>902.4</v>
       </c>
-      <c r="Z189" s="273">
+      <c r="Z189" s="272">
         <v>597.70000000000005</v>
       </c>
       <c r="AA189" s="44">
         <v>502.7</v>
       </c>
-      <c r="AB189" s="264">
+      <c r="AB189" s="263">
         <v>605.6</v>
       </c>
-      <c r="AC189" s="289">
+      <c r="AC189" s="288">
         <v>567.70000000000005</v>
       </c>
-      <c r="AD189" s="290">
+      <c r="AD189" s="289">
         <v>626.70000000000005</v>
       </c>
       <c r="AE189" s="123">
         <v>778.6</v>
       </c>
-      <c r="AF189" s="283">
+      <c r="AF189" s="282">
         <v>883.8</v>
       </c>
-      <c r="AG189" s="283">
+      <c r="AG189" s="282">
         <v>1203.7</v>
       </c>
       <c r="AH189" s="88">
         <v>1382.8</v>
       </c>
       <c r="AI189" s="75">
         <v>1273.3</v>
       </c>
-      <c r="AJ189" s="366" t="s">
-        <v>29</v>
+      <c r="AJ189" s="353">
+        <v>1488.8</v>
       </c>
     </row>
     <row r="190" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A190" s="281" t="s">
+      <c r="A190" s="280" t="s">
         <v>31</v>
       </c>
       <c r="B190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H190" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I190" s="77" t="s">
         <v>29</v>
@@ -27456,127 +27475,127 @@
       </c>
       <c r="R190" s="166">
         <v>129.30000000000001</v>
       </c>
       <c r="S190" s="166">
         <v>124.1</v>
       </c>
       <c r="T190" s="166">
         <v>50.8</v>
       </c>
       <c r="U190" s="166">
         <v>92.8</v>
       </c>
       <c r="V190" s="166">
         <v>126.9</v>
       </c>
       <c r="W190" s="166">
         <v>131.69999999999999</v>
       </c>
       <c r="X190" s="166">
         <v>94.6</v>
       </c>
       <c r="Y190" s="166">
         <v>83.2</v>
       </c>
-      <c r="Z190" s="273">
+      <c r="Z190" s="272">
         <v>66.234485815602838</v>
       </c>
       <c r="AA190" s="180">
         <v>83.9</v>
       </c>
-      <c r="AB190" s="264">
+      <c r="AB190" s="263">
         <v>120.5</v>
       </c>
-      <c r="AC190" s="289">
+      <c r="AC190" s="288">
         <f>AC189/AB189*100</f>
         <v>93.741743725231174</v>
       </c>
-      <c r="AD190" s="290">
+      <c r="AD190" s="289">
         <v>110.39281310551348</v>
       </c>
       <c r="AE190" s="123">
         <v>124.3</v>
       </c>
-      <c r="AF190" s="283">
+      <c r="AF190" s="282">
         <v>113.5</v>
       </c>
-      <c r="AG190" s="283">
+      <c r="AG190" s="282">
         <v>136.19999999999999</v>
       </c>
       <c r="AH190" s="88">
         <v>114.9</v>
       </c>
       <c r="AI190" s="10">
         <v>92.1</v>
       </c>
-      <c r="AJ190" s="366" t="s">
-        <v>29</v>
+      <c r="AJ190" s="353">
+        <v>116.9</v>
       </c>
     </row>
     <row r="191" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A191" s="272" t="s">
+      <c r="A191" s="271" t="s">
         <v>155</v>
       </c>
-      <c r="B191" s="291"/>
-[...7 lines deleted...]
-      <c r="J191" s="291"/>
+      <c r="B191" s="290"/>
+      <c r="C191" s="290"/>
+      <c r="D191" s="290"/>
+      <c r="E191" s="290"/>
+      <c r="F191" s="290"/>
+      <c r="G191" s="290"/>
+      <c r="H191" s="290"/>
+      <c r="I191" s="290"/>
+      <c r="J191" s="290"/>
       <c r="K191" s="89"/>
       <c r="L191" s="166"/>
       <c r="M191" s="166"/>
       <c r="N191" s="166"/>
       <c r="O191" s="166"/>
       <c r="P191" s="166"/>
       <c r="Q191" s="166"/>
       <c r="R191" s="166"/>
       <c r="S191" s="166"/>
       <c r="T191" s="166"/>
       <c r="U191" s="166"/>
       <c r="V191" s="166"/>
       <c r="W191" s="166"/>
       <c r="X191" s="166"/>
       <c r="Y191" s="166"/>
-      <c r="Z191" s="244"/>
+      <c r="Z191" s="243"/>
       <c r="AA191" s="180"/>
-      <c r="AB191" s="264"/>
-[...1 lines deleted...]
-      <c r="AD191" s="290"/>
+      <c r="AB191" s="263"/>
+      <c r="AC191" s="288"/>
+      <c r="AD191" s="289"/>
       <c r="AE191" s="124"/>
-      <c r="AF191" s="283"/>
-      <c r="AG191" s="283"/>
+      <c r="AF191" s="282"/>
+      <c r="AG191" s="282"/>
       <c r="AH191" s="88"/>
       <c r="AI191" s="10"/>
-      <c r="AJ191" s="366"/>
+      <c r="AJ191" s="353"/>
     </row>
     <row r="192" spans="1:252" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A192" s="281" t="s">
+      <c r="A192" s="280" t="s">
         <v>144</v>
       </c>
       <c r="B192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H192" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I192" s="77" t="s">
         <v>29</v>
@@ -27607,86 +27626,86 @@
       </c>
       <c r="R192" s="166">
         <v>299.60000000000002</v>
       </c>
       <c r="S192" s="166">
         <v>301</v>
       </c>
       <c r="T192" s="166">
         <v>136.80000000000001</v>
       </c>
       <c r="U192" s="166">
         <v>144.30000000000001</v>
       </c>
       <c r="V192" s="166">
         <v>142.80000000000001</v>
       </c>
       <c r="W192" s="166">
         <v>239.9</v>
       </c>
       <c r="X192" s="166">
         <v>212.1</v>
       </c>
       <c r="Y192" s="166">
         <v>177.1</v>
       </c>
-      <c r="Z192" s="273">
+      <c r="Z192" s="272">
         <v>138.6</v>
       </c>
       <c r="AA192" s="44">
         <v>150.69999999999999</v>
       </c>
-      <c r="AB192" s="264">
+      <c r="AB192" s="263">
         <v>167</v>
       </c>
-      <c r="AC192" s="289">
+      <c r="AC192" s="288">
         <v>200.2</v>
       </c>
-      <c r="AD192" s="290">
+      <c r="AD192" s="289">
         <v>236.8</v>
       </c>
       <c r="AE192" s="123">
         <v>245.5</v>
       </c>
-      <c r="AF192" s="283">
+      <c r="AF192" s="282">
         <v>313.8</v>
       </c>
-      <c r="AG192" s="283">
+      <c r="AG192" s="282">
         <v>475.8</v>
       </c>
       <c r="AH192" s="88">
         <v>511.2</v>
       </c>
       <c r="AI192" s="10">
         <v>409.1</v>
       </c>
-      <c r="AJ192" s="366" t="s">
-        <v>29</v>
+      <c r="AJ192" s="353">
+        <v>565.70000000000005</v>
       </c>
     </row>
     <row r="193" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A193" s="281" t="s">
+      <c r="A193" s="280" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H193" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I193" s="77" t="s">
         <v>29</v>
@@ -27717,127 +27736,127 @@
       </c>
       <c r="R193" s="166">
         <v>126.2</v>
       </c>
       <c r="S193" s="166">
         <v>100.5</v>
       </c>
       <c r="T193" s="166">
         <v>45.4</v>
       </c>
       <c r="U193" s="166">
         <v>105.5</v>
       </c>
       <c r="V193" s="166">
         <v>99</v>
       </c>
       <c r="W193" s="166">
         <v>168</v>
       </c>
       <c r="X193" s="166">
         <v>88.4</v>
       </c>
       <c r="Y193" s="166">
         <v>83.5</v>
       </c>
-      <c r="Z193" s="273">
+      <c r="Z193" s="272">
         <v>78.260869565217391</v>
       </c>
       <c r="AA193" s="180">
         <v>110</v>
       </c>
-      <c r="AB193" s="264">
+      <c r="AB193" s="263">
         <v>110.8</v>
       </c>
-      <c r="AC193" s="289">
+      <c r="AC193" s="288">
         <f>AC192/AB192*100</f>
         <v>119.88023952095807</v>
       </c>
-      <c r="AD193" s="290">
+      <c r="AD193" s="289">
         <v>118.2817182817183</v>
       </c>
       <c r="AE193" s="123">
         <v>103.7</v>
       </c>
-      <c r="AF193" s="283">
+      <c r="AF193" s="282">
         <v>127.8</v>
       </c>
-      <c r="AG193" s="283">
+      <c r="AG193" s="282">
         <v>151.6</v>
       </c>
       <c r="AH193" s="88">
         <v>107.4</v>
       </c>
-      <c r="AI193" s="343">
+      <c r="AI193" s="341">
         <v>80</v>
       </c>
-      <c r="AJ193" s="366" t="s">
-        <v>29</v>
+      <c r="AJ193" s="353">
+        <v>110.7</v>
       </c>
     </row>
     <row r="194" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A194" s="272" t="s">
+      <c r="A194" s="271" t="s">
         <v>156</v>
       </c>
-      <c r="B194" s="291"/>
-[...7 lines deleted...]
-      <c r="J194" s="291"/>
+      <c r="B194" s="290"/>
+      <c r="C194" s="290"/>
+      <c r="D194" s="290"/>
+      <c r="E194" s="290"/>
+      <c r="F194" s="290"/>
+      <c r="G194" s="290"/>
+      <c r="H194" s="290"/>
+      <c r="I194" s="290"/>
+      <c r="J194" s="290"/>
       <c r="K194" s="89"/>
       <c r="L194" s="166"/>
       <c r="M194" s="166"/>
       <c r="N194" s="166"/>
       <c r="O194" s="166"/>
       <c r="P194" s="166"/>
       <c r="Q194" s="166"/>
       <c r="R194" s="166"/>
       <c r="S194" s="166"/>
       <c r="T194" s="166"/>
       <c r="U194" s="166"/>
       <c r="V194" s="166"/>
       <c r="W194" s="166"/>
       <c r="X194" s="166"/>
       <c r="Y194" s="166"/>
-      <c r="Z194" s="244"/>
+      <c r="Z194" s="243"/>
       <c r="AA194" s="180"/>
-      <c r="AB194" s="264"/>
-[...1 lines deleted...]
-      <c r="AD194" s="290"/>
+      <c r="AB194" s="263"/>
+      <c r="AC194" s="288"/>
+      <c r="AD194" s="289"/>
       <c r="AE194" s="124"/>
-      <c r="AF194" s="283"/>
-      <c r="AG194" s="283"/>
+      <c r="AF194" s="282"/>
+      <c r="AG194" s="282"/>
       <c r="AH194" s="88"/>
       <c r="AI194" s="10"/>
-      <c r="AJ194" s="366"/>
+      <c r="AJ194" s="353"/>
     </row>
     <row r="195" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A195" s="281" t="s">
+      <c r="A195" s="280" t="s">
         <v>144</v>
       </c>
       <c r="B195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H195" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I195" s="77" t="s">
         <v>29</v>
@@ -27868,86 +27887,86 @@
       </c>
       <c r="R195" s="166">
         <v>872.8</v>
       </c>
       <c r="S195" s="166">
         <v>1153.8</v>
       </c>
       <c r="T195" s="166">
         <v>602.6</v>
       </c>
       <c r="U195" s="166">
         <v>541.9</v>
       </c>
       <c r="V195" s="166">
         <v>727.9</v>
       </c>
       <c r="W195" s="166">
         <v>906.9</v>
       </c>
       <c r="X195" s="166">
         <v>872.7</v>
       </c>
       <c r="Y195" s="166">
         <v>725.3</v>
       </c>
-      <c r="Z195" s="273">
+      <c r="Z195" s="272">
         <v>459.1</v>
       </c>
       <c r="AA195" s="44">
         <v>352</v>
       </c>
-      <c r="AB195" s="264">
+      <c r="AB195" s="263">
         <v>438.7</v>
       </c>
-      <c r="AC195" s="289">
+      <c r="AC195" s="288">
         <v>367.5</v>
       </c>
-      <c r="AD195" s="290">
+      <c r="AD195" s="289">
         <v>389.9</v>
       </c>
       <c r="AE195" s="123">
         <v>533.1</v>
       </c>
-      <c r="AF195" s="283">
+      <c r="AF195" s="282">
         <v>570</v>
       </c>
-      <c r="AG195" s="283">
+      <c r="AG195" s="282">
         <v>727.9</v>
       </c>
       <c r="AH195" s="88">
         <v>871.6</v>
       </c>
       <c r="AI195" s="10">
         <v>864.2</v>
       </c>
-      <c r="AJ195" s="366" t="s">
-        <v>29</v>
+      <c r="AJ195" s="353">
+        <v>923.1</v>
       </c>
     </row>
     <row r="196" spans="1:36" s="42" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A196" s="281" t="s">
+      <c r="A196" s="280" t="s">
         <v>31</v>
       </c>
       <c r="B196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="C196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="D196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="E196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="F196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="G196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="H196" s="77" t="s">
         <v>29</v>
       </c>
       <c r="I196" s="77" t="s">
         <v>29</v>
@@ -27978,124 +27997,124 @@
       </c>
       <c r="R196" s="166">
         <v>130.4</v>
       </c>
       <c r="S196" s="166">
         <v>132.19999999999999</v>
       </c>
       <c r="T196" s="166">
         <v>52.2</v>
       </c>
       <c r="U196" s="166">
         <v>89.9</v>
       </c>
       <c r="V196" s="166">
         <v>134.30000000000001</v>
       </c>
       <c r="W196" s="166">
         <v>124.6</v>
       </c>
       <c r="X196" s="166">
         <v>96.2</v>
       </c>
       <c r="Y196" s="166">
         <v>83.1</v>
       </c>
-      <c r="Z196" s="273">
+      <c r="Z196" s="272">
         <v>63.284158279332694</v>
       </c>
       <c r="AA196" s="180">
         <v>76.2</v>
       </c>
-      <c r="AB196" s="264">
+      <c r="AB196" s="263">
         <v>124.6</v>
       </c>
-      <c r="AC196" s="289">
+      <c r="AC196" s="288">
         <f>AC195/AB195*100</f>
         <v>83.770230225666737</v>
       </c>
-      <c r="AD196" s="290">
+      <c r="AD196" s="289">
         <v>106.09523809523809</v>
       </c>
       <c r="AE196" s="123">
         <v>136.80000000000001</v>
       </c>
-      <c r="AF196" s="283">
+      <c r="AF196" s="282">
         <v>106.9</v>
       </c>
-      <c r="AG196" s="283">
+      <c r="AG196" s="282">
         <v>127.7</v>
       </c>
       <c r="AH196" s="88">
         <v>119.7</v>
       </c>
       <c r="AI196" s="10">
         <v>99.2</v>
       </c>
-      <c r="AJ196" s="366" t="s">
-        <v>29</v>
+      <c r="AJ196" s="353">
+        <v>106.8</v>
       </c>
     </row>
     <row r="197" spans="1:36">
-      <c r="A197" s="318" t="s">
+      <c r="A197" s="316" t="s">
         <v>136</v>
       </c>
       <c r="B197" s="73"/>
       <c r="C197" s="73"/>
       <c r="D197" s="73"/>
       <c r="E197" s="73"/>
       <c r="F197" s="73"/>
       <c r="G197" s="73"/>
       <c r="H197" s="73"/>
       <c r="I197" s="73"/>
       <c r="J197" s="73"/>
       <c r="K197" s="73"/>
       <c r="L197" s="73"/>
       <c r="M197" s="73"/>
       <c r="N197" s="73"/>
       <c r="O197" s="73"/>
       <c r="P197" s="73"/>
       <c r="Q197" s="73"/>
       <c r="R197" s="73"/>
       <c r="S197" s="73"/>
       <c r="T197" s="73"/>
       <c r="U197" s="73"/>
       <c r="V197" s="73"/>
       <c r="W197" s="73"/>
       <c r="X197" s="73"/>
       <c r="Y197" s="73"/>
       <c r="Z197" s="73"/>
       <c r="AA197" s="73"/>
       <c r="AB197" s="73"/>
       <c r="AC197" s="73"/>
       <c r="AD197" s="73"/>
       <c r="AE197" s="73"/>
       <c r="AF197" s="73"/>
       <c r="AG197" s="73"/>
       <c r="AH197" s="129"/>
       <c r="AI197" s="129"/>
-      <c r="AJ197" s="355"/>
+      <c r="AJ197" s="353"/>
     </row>
     <row r="198" spans="1:36" ht="22.5">
       <c r="A198" s="71" t="s">
         <v>122</v>
       </c>
       <c r="B198" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C198" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D198" s="74">
         <v>2417.4</v>
       </c>
       <c r="E198" s="74">
         <v>1308.5</v>
       </c>
       <c r="F198" s="74">
         <v>150.19999999999999</v>
       </c>
       <c r="G198" s="74">
         <v>128.4</v>
       </c>
       <c r="H198" s="74">
         <v>114.1</v>
@@ -28159,51 +28178,51 @@
       </c>
       <c r="AB198" s="78">
         <v>107.1</v>
       </c>
       <c r="AC198" s="79">
         <v>105.7</v>
       </c>
       <c r="AD198" s="80">
         <v>105.5</v>
       </c>
       <c r="AE198" s="81">
         <v>107.2</v>
       </c>
       <c r="AF198" s="77">
         <v>108.4</v>
       </c>
       <c r="AG198" s="81">
         <v>120.6</v>
       </c>
       <c r="AH198" s="88">
         <v>110.5</v>
       </c>
       <c r="AI198" s="7">
         <v>109.3</v>
       </c>
-      <c r="AJ198" s="355">
+      <c r="AJ198" s="353">
         <v>114.2</v>
       </c>
     </row>
     <row r="199" spans="1:36">
       <c r="A199" s="72" t="s">
         <v>123</v>
       </c>
       <c r="B199" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C199" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D199" s="74">
         <v>2905.5</v>
       </c>
       <c r="E199" s="74">
         <v>1191.8</v>
       </c>
       <c r="F199" s="74">
         <v>151.1</v>
       </c>
       <c r="G199" s="74">
         <v>117.7</v>
       </c>
@@ -28269,51 +28288,51 @@
       </c>
       <c r="AB199" s="84">
         <v>105.8</v>
       </c>
       <c r="AC199" s="85">
         <v>106.1</v>
       </c>
       <c r="AD199" s="80">
         <v>109.3</v>
       </c>
       <c r="AE199" s="81">
         <v>111</v>
       </c>
       <c r="AF199" s="77">
         <v>110</v>
       </c>
       <c r="AG199" s="81">
         <v>125.7</v>
       </c>
       <c r="AH199" s="88">
         <v>109.8</v>
       </c>
       <c r="AI199" s="7">
         <v>105.9</v>
       </c>
-      <c r="AJ199" s="355">
+      <c r="AJ199" s="353">
         <v>115.4</v>
       </c>
     </row>
     <row r="200" spans="1:36">
       <c r="A200" s="72" t="s">
         <v>124</v>
       </c>
       <c r="B200" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C200" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D200" s="74">
         <v>1523.5</v>
       </c>
       <c r="E200" s="74">
         <v>1122.8</v>
       </c>
       <c r="F200" s="74">
         <v>138.6</v>
       </c>
       <c r="G200" s="74">
         <v>108.7</v>
       </c>
@@ -28376,54 +28395,54 @@
       </c>
       <c r="AA200" s="75">
         <v>109.5</v>
       </c>
       <c r="AB200" s="84">
         <v>108.1</v>
       </c>
       <c r="AC200" s="85">
         <v>106.3</v>
       </c>
       <c r="AD200" s="80">
         <v>104.4</v>
       </c>
       <c r="AE200" s="81">
         <v>105.4</v>
       </c>
       <c r="AF200" s="77">
         <v>108.5</v>
       </c>
       <c r="AG200" s="81">
         <v>119.6</v>
       </c>
       <c r="AH200" s="88">
         <v>109</v>
       </c>
-      <c r="AI200" s="319">
+      <c r="AI200" s="317">
         <v>110</v>
       </c>
-      <c r="AJ200" s="355">
+      <c r="AJ200" s="353">
         <v>111.2</v>
       </c>
     </row>
     <row r="201" spans="1:36">
       <c r="A201" s="72" t="s">
         <v>125</v>
       </c>
       <c r="B201" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C201" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D201" s="74">
         <v>3207.4</v>
       </c>
       <c r="E201" s="74">
         <v>3538</v>
       </c>
       <c r="F201" s="74">
         <v>180.8</v>
       </c>
       <c r="G201" s="74">
         <v>213.7</v>
       </c>
@@ -28489,51 +28508,51 @@
       </c>
       <c r="AB201" s="84">
         <v>107.8</v>
       </c>
       <c r="AC201" s="85">
         <v>104.5</v>
       </c>
       <c r="AD201" s="80">
         <v>101.9</v>
       </c>
       <c r="AE201" s="81">
         <v>103.9</v>
       </c>
       <c r="AF201" s="77">
         <v>106.4</v>
       </c>
       <c r="AG201" s="81">
         <v>114.2</v>
       </c>
       <c r="AH201" s="88">
         <v>113.8</v>
       </c>
       <c r="AI201" s="7">
         <v>113.4</v>
       </c>
-      <c r="AJ201" s="355">
+      <c r="AJ201" s="353">
         <v>116.7</v>
       </c>
     </row>
     <row r="202" spans="1:36" ht="22.5">
       <c r="A202" s="71" t="s">
         <v>126</v>
       </c>
       <c r="B202" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C202" s="74">
         <v>2312.9</v>
       </c>
       <c r="D202" s="74">
         <v>2791.6</v>
       </c>
       <c r="E202" s="74">
         <v>1536.5</v>
       </c>
       <c r="F202" s="74">
         <v>166.7</v>
       </c>
       <c r="G202" s="74">
         <v>132.30000000000001</v>
       </c>
@@ -28596,54 +28615,54 @@
       </c>
       <c r="AA202" s="75">
         <v>108.4</v>
       </c>
       <c r="AB202" s="84">
         <v>103.8</v>
       </c>
       <c r="AC202" s="85">
         <v>102</v>
       </c>
       <c r="AD202" s="80">
         <v>103.8</v>
       </c>
       <c r="AE202" s="81">
         <v>110.1</v>
       </c>
       <c r="AF202" s="77">
         <v>114.1</v>
       </c>
       <c r="AG202" s="81">
         <v>114.8</v>
       </c>
       <c r="AH202" s="88">
         <v>103.7</v>
       </c>
-      <c r="AI202" s="319">
+      <c r="AI202" s="317">
         <v>105</v>
       </c>
-      <c r="AJ202" s="355">
+      <c r="AJ202" s="353">
         <v>109.3</v>
       </c>
     </row>
     <row r="203" spans="1:36" ht="33.75">
       <c r="A203" s="71" t="s">
         <v>127</v>
       </c>
       <c r="B203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F203" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G203" s="74" t="s">
         <v>28</v>
       </c>
@@ -28819,51 +28838,51 @@
       </c>
       <c r="AB204" s="84">
         <v>105.7</v>
       </c>
       <c r="AC204" s="85">
         <v>101.5</v>
       </c>
       <c r="AD204" s="80">
         <v>101.3</v>
       </c>
       <c r="AE204" s="81">
         <v>99.4</v>
       </c>
       <c r="AF204" s="77">
         <v>105.9</v>
       </c>
       <c r="AG204" s="81">
         <v>99.1</v>
       </c>
       <c r="AH204" s="88">
         <v>104.4</v>
       </c>
       <c r="AI204" s="7">
         <v>102.5</v>
       </c>
-      <c r="AJ204" s="355">
+      <c r="AJ204" s="353">
         <v>101.5</v>
       </c>
     </row>
     <row r="205" spans="1:36" ht="22.5">
       <c r="A205" s="71" t="s">
         <v>129</v>
       </c>
       <c r="B205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F205" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G205" s="74" t="s">
         <v>28</v>
       </c>
@@ -28929,51 +28948,51 @@
       </c>
       <c r="AB205" s="84">
         <v>101.4</v>
       </c>
       <c r="AC205" s="85">
         <v>109.2</v>
       </c>
       <c r="AD205" s="80">
         <v>120.2</v>
       </c>
       <c r="AE205" s="81">
         <v>123.3</v>
       </c>
       <c r="AF205" s="77">
         <v>122.3</v>
       </c>
       <c r="AG205" s="81">
         <v>107.7</v>
       </c>
       <c r="AH205" s="88">
         <v>92.5</v>
       </c>
       <c r="AI205" s="7">
         <v>97.7</v>
       </c>
-      <c r="AJ205" s="355">
+      <c r="AJ205" s="353">
         <v>107.1</v>
       </c>
     </row>
     <row r="206" spans="1:36" ht="22.5">
       <c r="A206" s="71" t="s">
         <v>130</v>
       </c>
       <c r="B206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F206" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G206" s="74" t="s">
         <v>28</v>
       </c>
@@ -29039,51 +29058,51 @@
       </c>
       <c r="AB206" s="84">
         <v>107.3</v>
       </c>
       <c r="AC206" s="85">
         <v>100.2</v>
       </c>
       <c r="AD206" s="80">
         <v>104.1</v>
       </c>
       <c r="AE206" s="81">
         <v>100.2</v>
       </c>
       <c r="AF206" s="77">
         <v>108.3</v>
       </c>
       <c r="AG206" s="81">
         <v>106.8</v>
       </c>
       <c r="AH206" s="88">
         <v>101.1</v>
       </c>
       <c r="AI206" s="7">
         <v>103.1</v>
       </c>
-      <c r="AJ206" s="355">
+      <c r="AJ206" s="353">
         <v>107.1</v>
       </c>
     </row>
     <row r="207" spans="1:36" ht="22.5">
       <c r="A207" s="71" t="s">
         <v>131</v>
       </c>
       <c r="B207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F207" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G207" s="74" t="s">
         <v>28</v>
       </c>
@@ -29149,51 +29168,51 @@
       </c>
       <c r="AB207" s="84">
         <v>96.4</v>
       </c>
       <c r="AC207" s="85">
         <v>100.6</v>
       </c>
       <c r="AD207" s="80">
         <v>108.7</v>
       </c>
       <c r="AE207" s="81">
         <v>98.9</v>
       </c>
       <c r="AF207" s="77">
         <v>101.1</v>
       </c>
       <c r="AG207" s="81">
         <v>107.9</v>
       </c>
       <c r="AH207" s="88">
         <v>100.6</v>
       </c>
       <c r="AI207" s="7">
         <v>105.1</v>
       </c>
-      <c r="AJ207" s="355">
+      <c r="AJ207" s="353">
         <v>99.7</v>
       </c>
     </row>
     <row r="208" spans="1:36" ht="22.5">
       <c r="A208" s="71" t="s">
         <v>132</v>
       </c>
       <c r="B208" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C208" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D208" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E208" s="74">
         <v>2863.9</v>
       </c>
       <c r="F208" s="74">
         <v>159.5</v>
       </c>
       <c r="G208" s="74">
         <v>126.9</v>
       </c>
@@ -29259,51 +29278,51 @@
       </c>
       <c r="AB208" s="84">
         <v>101.5</v>
       </c>
       <c r="AC208" s="85">
         <v>100.1</v>
       </c>
       <c r="AD208" s="80">
         <v>100.4</v>
       </c>
       <c r="AE208" s="81">
         <v>100.3</v>
       </c>
       <c r="AF208" s="77">
         <v>101.2</v>
       </c>
       <c r="AG208" s="81">
         <v>100</v>
       </c>
       <c r="AH208" s="88">
         <v>102.4</v>
       </c>
       <c r="AI208" s="7">
         <v>106.4</v>
       </c>
-      <c r="AJ208" s="355">
+      <c r="AJ208" s="353">
         <v>100.3</v>
       </c>
     </row>
     <row r="209" spans="1:36" ht="22.5">
       <c r="A209" s="71" t="s">
         <v>133</v>
       </c>
       <c r="B209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F209" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G209" s="74" t="s">
         <v>28</v>
       </c>
@@ -29369,51 +29388,51 @@
       </c>
       <c r="AB209" s="84">
         <v>101.3</v>
       </c>
       <c r="AC209" s="85">
         <v>103.5</v>
       </c>
       <c r="AD209" s="80">
         <v>103.1</v>
       </c>
       <c r="AE209" s="81">
         <v>100.1</v>
       </c>
       <c r="AF209" s="77">
         <v>106.4</v>
       </c>
       <c r="AG209" s="81">
         <v>105.3</v>
       </c>
       <c r="AH209" s="88">
         <v>106.4</v>
       </c>
       <c r="AI209" s="7">
         <v>100.3</v>
       </c>
-      <c r="AJ209" s="355">
+      <c r="AJ209" s="353">
         <v>112.7</v>
       </c>
     </row>
     <row r="210" spans="1:36" ht="22.5">
       <c r="A210" s="71" t="s">
         <v>134</v>
       </c>
       <c r="B210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F210" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G210" s="74" t="s">
         <v>28</v>
       </c>
@@ -29479,51 +29498,51 @@
       </c>
       <c r="AB210" s="84">
         <v>102.3</v>
       </c>
       <c r="AC210" s="85">
         <v>100.7</v>
       </c>
       <c r="AD210" s="80">
         <v>100.1</v>
       </c>
       <c r="AE210" s="81">
         <v>100</v>
       </c>
       <c r="AF210" s="77">
         <v>100</v>
       </c>
       <c r="AG210" s="81">
         <v>100</v>
       </c>
       <c r="AH210" s="88">
         <v>100</v>
       </c>
       <c r="AI210" s="7">
         <v>101.2</v>
       </c>
-      <c r="AJ210" s="355">
+      <c r="AJ210" s="353">
         <v>102.2</v>
       </c>
     </row>
     <row r="211" spans="1:36" ht="22.5">
       <c r="A211" s="71" t="s">
         <v>135</v>
       </c>
       <c r="B211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F211" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G211" s="74" t="s">
         <v>28</v>
       </c>
@@ -29589,320 +29608,320 @@
       </c>
       <c r="AB211" s="84">
         <v>105.9</v>
       </c>
       <c r="AC211" s="85">
         <v>105.1</v>
       </c>
       <c r="AD211" s="80">
         <v>104.4</v>
       </c>
       <c r="AE211" s="81">
         <v>108.6</v>
       </c>
       <c r="AF211" s="77">
         <v>115.1</v>
       </c>
       <c r="AG211" s="81">
         <v>111.2</v>
       </c>
       <c r="AH211" s="88">
         <v>98.3</v>
       </c>
       <c r="AI211" s="7">
         <v>98.2</v>
       </c>
-      <c r="AJ211" s="355">
+      <c r="AJ211" s="353">
         <v>105.9</v>
       </c>
     </row>
     <row r="212" spans="1:36" ht="5.25" customHeight="1">
       <c r="A212" s="111"/>
       <c r="B212" s="112"/>
       <c r="C212" s="112"/>
       <c r="D212" s="112"/>
       <c r="E212" s="112"/>
       <c r="F212" s="112"/>
       <c r="G212" s="112"/>
       <c r="H212" s="112"/>
       <c r="I212" s="112"/>
       <c r="J212" s="112"/>
       <c r="K212" s="112"/>
       <c r="L212" s="112"/>
       <c r="M212" s="112"/>
       <c r="N212" s="112"/>
       <c r="O212" s="113"/>
       <c r="P212" s="113"/>
       <c r="Q212" s="114"/>
       <c r="R212" s="114"/>
       <c r="S212" s="114"/>
       <c r="T212" s="114"/>
       <c r="U212" s="114"/>
       <c r="V212" s="115"/>
       <c r="W212" s="115"/>
       <c r="X212" s="115"/>
       <c r="Y212" s="115"/>
       <c r="Z212" s="115"/>
       <c r="AA212" s="115"/>
       <c r="AB212" s="115"/>
       <c r="AC212" s="116"/>
       <c r="AD212" s="117"/>
       <c r="AE212" s="118"/>
       <c r="AF212" s="119"/>
       <c r="AG212" s="118"/>
       <c r="AH212" s="120"/>
     </row>
     <row r="213" spans="1:36" ht="42" customHeight="1">
-      <c r="A213" s="340" t="s">
+      <c r="A213" s="338" t="s">
         <v>185</v>
       </c>
-      <c r="B213" s="340"/>
-[...23 lines deleted...]
-      <c r="Z213" s="340"/>
+      <c r="B213" s="338"/>
+      <c r="C213" s="338"/>
+      <c r="D213" s="338"/>
+      <c r="E213" s="338"/>
+      <c r="F213" s="338"/>
+      <c r="G213" s="338"/>
+      <c r="H213" s="338"/>
+      <c r="I213" s="338"/>
+      <c r="J213" s="338"/>
+      <c r="K213" s="338"/>
+      <c r="L213" s="338"/>
+      <c r="M213" s="338"/>
+      <c r="N213" s="338"/>
+      <c r="O213" s="338"/>
+      <c r="P213" s="338"/>
+      <c r="Q213" s="338"/>
+      <c r="R213" s="338"/>
+      <c r="S213" s="338"/>
+      <c r="T213" s="338"/>
+      <c r="U213" s="338"/>
+      <c r="V213" s="338"/>
+      <c r="W213" s="338"/>
+      <c r="X213" s="338"/>
+      <c r="Y213" s="338"/>
+      <c r="Z213" s="338"/>
     </row>
     <row r="214" spans="1:36" ht="17.25" customHeight="1">
-      <c r="A214" s="380" t="s">
+      <c r="A214" s="391" t="s">
         <v>186</v>
       </c>
-      <c r="B214" s="380"/>
-[...23 lines deleted...]
-      <c r="Z214" s="380"/>
+      <c r="B214" s="391"/>
+      <c r="C214" s="391"/>
+      <c r="D214" s="391"/>
+      <c r="E214" s="391"/>
+      <c r="F214" s="391"/>
+      <c r="G214" s="391"/>
+      <c r="H214" s="391"/>
+      <c r="I214" s="391"/>
+      <c r="J214" s="391"/>
+      <c r="K214" s="391"/>
+      <c r="L214" s="391"/>
+      <c r="M214" s="391"/>
+      <c r="N214" s="391"/>
+      <c r="O214" s="391"/>
+      <c r="P214" s="391"/>
+      <c r="Q214" s="391"/>
+      <c r="R214" s="391"/>
+      <c r="S214" s="391"/>
+      <c r="T214" s="391"/>
+      <c r="U214" s="391"/>
+      <c r="V214" s="391"/>
+      <c r="W214" s="391"/>
+      <c r="X214" s="391"/>
+      <c r="Y214" s="391"/>
+      <c r="Z214" s="391"/>
     </row>
     <row r="215" spans="1:36" ht="28.5" customHeight="1">
-      <c r="A215" s="340" t="s">
+      <c r="A215" s="338" t="s">
         <v>187</v>
       </c>
-      <c r="B215" s="340"/>
-[...25 lines deleted...]
-      <c r="AB215" s="340"/>
+      <c r="B215" s="338"/>
+      <c r="C215" s="338"/>
+      <c r="D215" s="338"/>
+      <c r="E215" s="338"/>
+      <c r="F215" s="338"/>
+      <c r="G215" s="338"/>
+      <c r="H215" s="338"/>
+      <c r="I215" s="338"/>
+      <c r="J215" s="338"/>
+      <c r="K215" s="338"/>
+      <c r="L215" s="338"/>
+      <c r="M215" s="338"/>
+      <c r="N215" s="338"/>
+      <c r="O215" s="338"/>
+      <c r="P215" s="338"/>
+      <c r="Q215" s="338"/>
+      <c r="R215" s="338"/>
+      <c r="S215" s="338"/>
+      <c r="T215" s="338"/>
+      <c r="U215" s="338"/>
+      <c r="V215" s="338"/>
+      <c r="W215" s="338"/>
+      <c r="X215" s="338"/>
+      <c r="Y215" s="338"/>
+      <c r="Z215" s="338"/>
+      <c r="AA215" s="338"/>
+      <c r="AB215" s="338"/>
     </row>
     <row r="216" spans="1:36" ht="30" customHeight="1">
-      <c r="A216" s="340" t="s">
+      <c r="A216" s="338" t="s">
         <v>188</v>
       </c>
-      <c r="B216" s="340"/>
-[...25 lines deleted...]
-      <c r="AB216" s="340"/>
+      <c r="B216" s="338"/>
+      <c r="C216" s="338"/>
+      <c r="D216" s="338"/>
+      <c r="E216" s="338"/>
+      <c r="F216" s="338"/>
+      <c r="G216" s="338"/>
+      <c r="H216" s="338"/>
+      <c r="I216" s="338"/>
+      <c r="J216" s="338"/>
+      <c r="K216" s="338"/>
+      <c r="L216" s="338"/>
+      <c r="M216" s="338"/>
+      <c r="N216" s="338"/>
+      <c r="O216" s="338"/>
+      <c r="P216" s="338"/>
+      <c r="Q216" s="338"/>
+      <c r="R216" s="338"/>
+      <c r="S216" s="338"/>
+      <c r="T216" s="338"/>
+      <c r="U216" s="338"/>
+      <c r="V216" s="338"/>
+      <c r="W216" s="338"/>
+      <c r="X216" s="338"/>
+      <c r="Y216" s="338"/>
+      <c r="Z216" s="338"/>
+      <c r="AA216" s="338"/>
+      <c r="AB216" s="338"/>
     </row>
     <row r="217" spans="1:36" ht="24">
-      <c r="A217" s="333" t="s">
+      <c r="A217" s="331" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:36" ht="29.25" customHeight="1">
-      <c r="A218" s="333" t="s">
+      <c r="A218" s="331" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="219" spans="1:36" ht="24">
-      <c r="A219" s="333" t="s">
+      <c r="A219" s="331" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="220" spans="1:36" ht="57.75">
-      <c r="A220" s="333" t="s">
+      <c r="A220" s="331" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="221" spans="1:36" ht="12.75">
-      <c r="A221" s="333" t="s">
+      <c r="A221" s="331" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="222" spans="1:36" ht="69">
-      <c r="A222" s="312" t="s">
+      <c r="A222" s="310" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="223" spans="1:36" ht="12.75">
       <c r="A223" s="110" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="224" spans="1:36" s="125" customFormat="1" ht="158.25" customHeight="1">
-      <c r="A224" s="312" t="s">
+      <c r="A224" s="310" t="s">
         <v>244</v>
       </c>
-      <c r="B224" s="313"/>
-[...26 lines deleted...]
-      <c r="AJ224" s="368"/>
+      <c r="B224" s="311"/>
+      <c r="C224" s="311"/>
+      <c r="D224" s="311"/>
+      <c r="E224" s="311"/>
+      <c r="F224" s="311"/>
+      <c r="G224" s="311"/>
+      <c r="H224" s="311"/>
+      <c r="I224" s="311"/>
+      <c r="J224" s="311"/>
+      <c r="K224" s="311"/>
+      <c r="L224" s="311"/>
+      <c r="M224" s="311"/>
+      <c r="N224" s="311"/>
+      <c r="O224" s="311"/>
+      <c r="P224" s="311"/>
+      <c r="Q224" s="311"/>
+      <c r="R224" s="311"/>
+      <c r="S224" s="311"/>
+      <c r="T224" s="311"/>
+      <c r="U224" s="312"/>
+      <c r="V224" s="312"/>
+      <c r="W224" s="312"/>
+      <c r="X224" s="313"/>
+      <c r="Y224" s="313"/>
+      <c r="Z224" s="312"/>
+      <c r="AA224" s="312"/>
+      <c r="AB224" s="312"/>
+      <c r="AJ224" s="366"/>
     </row>
     <row r="225" spans="1:36" ht="11.25" customHeight="1">
-      <c r="A225" s="312" t="s">
+      <c r="A225" s="310" t="s">
         <v>240</v>
       </c>
-      <c r="B225" s="312"/>
-[...9 lines deleted...]
-      <c r="L225" s="312"/>
+      <c r="B225" s="310"/>
+      <c r="C225" s="310"/>
+      <c r="D225" s="310"/>
+      <c r="E225" s="310"/>
+      <c r="F225" s="310"/>
+      <c r="G225" s="310"/>
+      <c r="H225" s="310"/>
+      <c r="I225" s="310"/>
+      <c r="J225" s="310"/>
+      <c r="K225" s="310"/>
+      <c r="L225" s="310"/>
     </row>
     <row r="226" spans="1:36" ht="11.25" customHeight="1">
-      <c r="A226" s="369" t="s">
+      <c r="A226" s="367" t="s">
         <v>242</v>
       </c>
-      <c r="B226" s="312"/>
-[...9 lines deleted...]
-      <c r="L226" s="312"/>
+      <c r="B226" s="310"/>
+      <c r="C226" s="310"/>
+      <c r="D226" s="310"/>
+      <c r="E226" s="310"/>
+      <c r="F226" s="310"/>
+      <c r="G226" s="310"/>
+      <c r="H226" s="310"/>
+      <c r="I226" s="310"/>
+      <c r="J226" s="310"/>
+      <c r="K226" s="310"/>
+      <c r="L226" s="310"/>
       <c r="AJ226" s="2"/>
     </row>
     <row r="227" spans="1:36" ht="22.5">
-      <c r="A227" s="312" t="s">
+      <c r="A227" s="310" t="s">
         <v>184</v>
       </c>
-      <c r="AJ227" s="358"/>
+      <c r="AJ227" s="356"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A214:Z214"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>