--- v0 (2026-04-24)
+++ v1 (2026-10-10)
@@ -3,89 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Balvaniyazova\Desktop\2025\ДИНАМИКА ОСНОВНАЯ 1991-2024\Динамика Основная Утвержденная Для Отправки 31.07.2025г\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Balvaniyazova\Desktop\ДИНАМИКА-2025\Динамика Основная таблица по области 1991-2025гг\ГОТОВЫЕ за 2025г\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="480" yWindow="516" windowWidth="23256" windowHeight="11088"/>
   </bookViews>
   <sheets>
-    <sheet name="Актюбинская 1991-2024" sheetId="3" r:id="rId1"/>
+    <sheet name="Актюбинская 1991-2025" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актюбинская 1991-2024'!$A$3:$P$133</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Актюбинская 1991-2024'!$A$1:$AJ$187</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актюбинская 1991-2025'!$A$3:$P$131</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Актюбинская 1991-2025'!$A:$A,'Актюбинская 1991-2025'!$3:$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Актюбинская 1991-2025'!$A$1:$AJ$186</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AG165" i="3" l="1"/>
-  <c r="AG163" i="3"/>
+  <c r="AG163" i="3" l="1"/>
   <c r="AG161" i="3"/>
   <c r="AG159" i="3"/>
-  <c r="AH159" i="3" s="1"/>
-[...3 lines deleted...]
-  <c r="AA165" i="3"/>
+  <c r="AG157" i="3"/>
+  <c r="AH157" i="3" s="1"/>
+  <c r="AI157" i="3" s="1"/>
+  <c r="AJ157" i="3" s="1"/>
+  <c r="AE157" i="3"/>
   <c r="AB163" i="3"/>
   <c r="AA163" i="3"/>
   <c r="AB161" i="3"/>
   <c r="AA161" i="3"/>
+  <c r="AB159" i="3"/>
+  <c r="AA159" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="219">
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Ожидаемая продолжительность жизни при рождении, лет</t>
   </si>
   <si>
     <t>Коэффициент рождаемости (на 1000 человек)</t>
   </si>
   <si>
     <t>Коэффициент смертности (на 1000 человек)</t>
   </si>
   <si>
     <t>Число родившихся, тыс. человек</t>
   </si>
   <si>
     <t>Число умерших, тыс. человек</t>
   </si>
   <si>
     <t>Естественный прирост, тыс. человек</t>
   </si>
   <si>
     <t>Прибыло, тыс. человек</t>
   </si>
   <si>
@@ -145,330 +146,255 @@
   <si>
     <t>дошкольных учреждений, мест</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию объектов здравоохранения:</t>
   </si>
   <si>
     <t>больниц, коек</t>
   </si>
   <si>
     <t>амбулаторно-поликлинических  учреждений, посещений в смену</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Динамика основных показателей социально-экономического развития Актюбинской области</t>
   </si>
   <si>
     <t>Численность учащихся в школах, тыс. человек</t>
   </si>
   <si>
     <t>Численность населения на конец года (по текущему учету), тыс. человек</t>
   </si>
   <si>
-    <t xml:space="preserve">млн. тенге </t>
-[...1 lines deleted...]
-  <si>
     <t>из него:</t>
   </si>
   <si>
     <t>валовая продукция растениеводства</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>индекс физического объема валовой продукции растениеводства, в % к предыдущему году</t>
   </si>
   <si>
     <t>2,5 раза</t>
   </si>
   <si>
     <t>2,3 раза</t>
   </si>
   <si>
     <t>валовая продукция животноводства</t>
   </si>
   <si>
     <t>индекс физического объема валовой продукции животноводства, в % к предыдущему году</t>
   </si>
   <si>
     <t>Уточненная посевная площадь сельскохозяйственных культур, тыс. га</t>
   </si>
   <si>
     <t>зерновые (включая рис) и бобовые культуры</t>
   </si>
   <si>
     <t>картофель</t>
   </si>
   <si>
     <t xml:space="preserve">овощи </t>
   </si>
   <si>
     <t>Численность скота и птицы, на конец года, тыс. голов</t>
   </si>
   <si>
     <t>крупный рогатый скот</t>
   </si>
   <si>
     <t>овцы и козы</t>
   </si>
   <si>
     <t>свиньи</t>
   </si>
   <si>
     <t>лошади</t>
   </si>
   <si>
     <t>домашняя птица</t>
   </si>
   <si>
     <t>Величина прожиточного минимума</t>
   </si>
   <si>
-    <t>тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>долларов США</t>
   </si>
   <si>
     <t>ЦЕНЫ</t>
   </si>
   <si>
     <t>индекс цен на продовольственные товары</t>
   </si>
   <si>
     <t>индекс цен на непродовольственные товары</t>
   </si>
   <si>
     <t>индекс цен на платные услуги для населения</t>
   </si>
   <si>
     <t>Индекс цен предприятий-производителей промышленной продукции (товаров, услуг) (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Индекс цен в строительстве (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Индекс цен реализации на продукцию сельского хозяйства (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>растениеводства (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>животноводства (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>Индекс тарифов на перевозку грузов всеми видами транспорта (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>Индекс цен оптовых продаж товаров, продукции (на конец периода, в процентах к декабрю предыдущего года)</t>
   </si>
   <si>
     <t>Валовой региональный продукт</t>
   </si>
   <si>
     <t>млн. долларов США</t>
   </si>
   <si>
-    <t>тыс. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Рабочая сила (экономически активное население)</t>
   </si>
   <si>
     <t>тыс. человек</t>
   </si>
   <si>
     <t>Наемные работники</t>
   </si>
   <si>
     <t>Самостоятельно занятые работники</t>
   </si>
   <si>
     <t>Количество зарегистрированных субъектов малого и среднего предпринимательства, на конец года единиц</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве, в среднем за год, человек</t>
   </si>
   <si>
     <t>горнодобывающая промышленность</t>
   </si>
   <si>
     <t>обрабатывающая промышленность</t>
   </si>
   <si>
     <t>электроснабжение, подача газа, пара и воздушное  кондиционирование</t>
   </si>
   <si>
     <t>водоснабжение; канализационная система, контроль над сбором и распределением отходов</t>
   </si>
   <si>
     <t>Индекс номинальной заработной платы, в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Индекс реальной заработной платы, в процентах к предыдущему году</t>
   </si>
   <si>
-    <t xml:space="preserve">Индекс реальной заработной платы, в процентах к 1996г. </t>
-[...1 lines deleted...]
-  <si>
     <t>ВРП</t>
   </si>
   <si>
     <t>Коэффициент естественного прироста (на 1000 человек)</t>
   </si>
   <si>
     <t>Количество больниц, единиц (1991-1997гг. был перерасчет, в связи с объединением некоторых областей РК)</t>
   </si>
   <si>
     <t>Количество больничных коек,  единиц (1991-1997гг. был перерасчет, в связи с объединением некоторых областей РК)</t>
   </si>
   <si>
     <t xml:space="preserve">Количество дошкольных учреждений, единиц (с 2010г. включая мини-центры) </t>
   </si>
   <si>
     <t>Численность учащихся ВУЗов, тыс. человек</t>
   </si>
   <si>
     <t>млн. тонн</t>
   </si>
   <si>
     <t>в процентах к 1991г.</t>
   </si>
   <si>
     <t>млн. п-км</t>
   </si>
   <si>
     <t>млн. человек</t>
   </si>
   <si>
-    <t>Выпуск продукции всеми субъектами малого и среднего предпринимательства, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Розничный товарооборот</t>
   </si>
   <si>
     <t>ТОРГОВЛЯ</t>
   </si>
   <si>
     <t>Внешнеторговый оборот, млн. долларов США</t>
   </si>
   <si>
     <t>экспорт, млн. долларов США</t>
   </si>
   <si>
     <t>импорт, млн. долларов США</t>
   </si>
   <si>
     <t>Валовой региональный продукт на душу населения</t>
   </si>
   <si>
     <t>Коэффициент брачности (на 1000 человек)</t>
   </si>
   <si>
     <t>Коэффициент разводимости (на 1000 человек)</t>
   </si>
   <si>
-    <t>в 2,2 раза</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">Ввод жилых зданий, тыс. кв. метров общей площади </t>
   </si>
   <si>
-    <t>Инвестиции в основной капитал, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ввод в эксплуатацию объектов образования  </t>
   </si>
   <si>
-    <t>Среднемесячная номинальная заработная плата одного работника, тенге</t>
-[...4 lines deleted...]
-  <si>
     <t>Количество зарегистрированных юридических лиц</t>
   </si>
   <si>
     <t>Количество действующих юридических лиц</t>
-  </si>
-[...4 lines deleted...]
-    <t>в 5 раз</t>
   </si>
   <si>
     <r>
       <t>48</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>47</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -810,403 +736,51 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>142,3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
-    <r>
-[...322 lines deleted...]
-  <si>
     <t>Индекс потребительских цен (на конец периода, в процентах к декабрю предыдущего года)</t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>По данным Министерства здравоохранения и социального развития РК.</t>
     </r>
   </si>
   <si>
@@ -1214,839 +788,1145 @@
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>По данным Министерство образования и науки РК.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>126,0</t>
+  </si>
+  <si>
+    <t>107,4</t>
+  </si>
+  <si>
+    <t>в процентах к 1991г./ с 2011г. в процентах к 2010г.</t>
+  </si>
+  <si>
+    <t>индексы физического объема услуг транспорта</t>
+  </si>
+  <si>
+    <t>105,8</t>
+  </si>
+  <si>
+    <t>101,0</t>
+  </si>
+  <si>
+    <t>100,1</t>
+  </si>
+  <si>
+    <t>104,8</t>
+  </si>
+  <si>
+    <t>*- в сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики растениеводства за 2023 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
+  <si>
+    <t>*- В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 и 2023 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
+  <si>
+    <r>
+      <t>Индекс реальных денежных доходов, в процентах к предыдущему году</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> По данным Комитета по правовой статистике и специальным учетам Генеральной Прокуратуры РК.</t>
+      <t>В связи с уточнением перечня налогов на продукты и данных Платежного баланса РК был осуществлен пересчет годовых данных ВВП методом доходов и ВРП, а так же в соответствии с изменением  методики расчета (оценки) номинальных денежных доходов  - данные по среднедушевым номинальным и реальным денежным доходам населения за 2010 - 2016гг. были пересчитаны.</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...6 lines deleted...]
-      </rPr>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>В связи с уточнением перечня налогов на продукты и данных Платежного баланса РК был осуществлен пересчет годовых данных ВВП методом доходов и ВРП, а так же в соответствии с изменением  методики расчета (оценки) номинальных денежных доходов  - данные по среднедушевым номинальным и реальным денежным доходам населения за 2010 - 2016гг. были пересчитаны.</t>
+      <t xml:space="preserve">В целях сопоставимости с данными за 2006г. представлены данные за 2001-2005гг., пересчитанные в соответствии с новой методикой расчета величины прожиточного минимума, введенной с 1 января 2006г. Прожиточный минимум определяется по 43 наименованиям продуктов питания, и процентное соотношение в нем продовольственной корзины составляет 60%. </t>
     </r>
   </si>
   <si>
     <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
       <t>5)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">В целях сопоставимости с данными за 2006г. представлены данные за 2001-2005гг., пересчитанные в соответствии с новой методикой расчета величины прожиточного минимума, введенной с 1 января 2006г. Прожиточный минимум определяется по 43 наименованиям продуктов питания, и процентное соотношение в нем продовольственной корзины составляет 60%. </t>
+      <t xml:space="preserve"> Изменена методология расчета с 1 января 2006г.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>6)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Изменена методология расчета с 1 января 2006г.</t>
+      <t>Здесь и до 2000г. по данным баланса трудовых ресурсов.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>7)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Здесь и до 2000г. по данным баланса трудовых ресурсов.</t>
+      <t>С 2001г. данные сформированы на основании итогов выборочного обследования занятости населения.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>8)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>С 2001г. данные сформированы на основании итогов выборочного обследования занятости населения.</t>
+      <t xml:space="preserve">Возраст отнесения к молодежи согласно стандартам Международной организации труда. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>9)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Возраст отнесения к молодежи согласно стандартам Международной организации труда. </t>
+      <t xml:space="preserve">Возраст отнесения к молодежи согласно Закону РК "О государственной молодежной политике в РК". </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>10)</t>
-[...22 lines deleted...]
-      <t xml:space="preserve">11) </t>
+      <t xml:space="preserve">10) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>В млн. рублей.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>12)</t>
+      <t>11)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> С 1991г. динамический ряд пересчитан в соответствии с версией ОКЭД ГК РК 03-2007.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>13)</t>
+      <t>12)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> За 2010-2019гг. данные расчитаны в соответствии с новой «Методикой расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства», утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики РК от 9 ноября 2015г. №175.</t>
+      <t xml:space="preserve"> - с 2010 по 2025 годы данные сформированы в соответствии с «Методикой расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства», утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 ноября 2015 года № 175. </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">14) </t>
+      <t xml:space="preserve">13) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1991-1998гг. - перевезено грузов, грузооборот транспорта общего пользования, 1999-2000гг. - перевезеного грузов, грузооборот  автомобильного и городского электрического транспорта без учета оценки объема перевозок предпринимателями. 1991-2015гг. - без объемов железнодорожного и трубопроводного транспорта.</t>
     </r>
   </si>
   <si>
     <r>
+      <t>14)</t>
+    </r>
+    <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных</t>
+      <t>В соответствии с международной практикой, в целях применения единых подходов к формированию показателей о количестве субъектов МСП и для исключения расхождений с данными Комитета государственных доходов Министерства финансов Республики Казахстан, начиная с 1 февраля 2015г., публикуется показатель количество «действующих» субъектов, вместо «активных».</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>15)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Включая объем услуг общественного питания.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>16)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С 2015 года данные сформированы в соответствии с новыми стандартами занятости (19-я МКСТ МОТ).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>17)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С 2018г. расчеты произведены в соответствии с новой Методикой оценки ненаблюдаемой экономики, зарегистрированной в Министерстве юстиции  Республики Казахстан №19215 от 8.08.2019г.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Доля населения, имеющего доходы ниже величины прожиточного минимума, в процентах</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>8 883</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>.</t>
+      <t xml:space="preserve"> - </t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>107,4</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>6)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>364,2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>111,8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>322,8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>114,3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>175,5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>147,3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>41,3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>94,9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2,9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>10,7</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>11,4</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>18,8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>17,3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Уровень молодежной безработицы (15-24  лет), в процентах</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>8)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Уровень молодежной безработицы (15-34 лет), в процентах</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>9)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4456,9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>10)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>48 165,9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>10)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Объем промышленного производства</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>11)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Валовый выпуск продукции (услуг) сельского хозяйства</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>12)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Индекс физического объема валовой продукции (услуг) сельского хозяйства, в % к предыдущему году</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>12)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Грузооборот всеми видами транспорта</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>13)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Перевезено (транспортировано) грузов, багажа, грузобагажа</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>14)</t>
+      <t>13)</t>
     </r>
   </si>
   <si>
-    <t>в процентах к 1991г./ с 2011г. в процентах к 2010г.</t>
-[...2 lines deleted...]
-    <t>индексы физического объема услуг транспорта</t>
+    <r>
+      <t xml:space="preserve">Пассажирооборот всеми видами транспорта </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>13)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Перевезено пассажиров всеми видами транспорта </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>13)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Валовый выпуск услуг транспорта и складирования</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>14)</t>
+      <t>13)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Количество активных субъектов малого и среднего предпринимательства,  на конец года единиц</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>15)</t>
-[...14 lines deleted...]
-      <t>В соответствии с международной практикой, в целях применения единых подходов к формированию показателей о количестве субъектов МСП и для исключения расхождений с данными Комитета государственных доходов Министерства финансов Республики Казахстан, начиная с 1 февраля 2015г., публикуется показатель количество «действующих» субъектов, вместо «активных».</t>
+      <t>14)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 558,8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>11)16)</t>
+      <t>10)15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>8 808,2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>11)16)</t>
+      <t>10)15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>194,0</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>16)</t>
+      <t>15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2 642,9</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>16)</t>
+      <t>15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>8 300,3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>16)</t>
+      <t>15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>19 236,2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>16)</t>
+      <t>15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>23 201,8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>16)</t>
+      <t>15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>26 812,3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>16)</t>
-[...20 lines deleted...]
-      <t>Включая объем услуг общественного питания.</t>
+      <t>15)</t>
     </r>
   </si>
   <si>
     <r>
       <t>426,6</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 17)</t>
+      <t xml:space="preserve"> 16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>404,8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>98,7</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">332,6 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>72,2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>21,8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>104,1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>5,1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3,5</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3,3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>17)</t>
-[...14 lines deleted...]
-      <t>С 2015 года данные сформированы в соответствии с новыми стандартами занятости (19-я МКСТ МОТ).</t>
+      <t>16)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2 708 455,4 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>18)</t>
+      <t>17)</t>
     </r>
   </si>
   <si>
+    <t>Доля зарегистрированных безработных в численности экономически активного населения, процентов                                  (на 1 января)</t>
+  </si>
+  <si>
+    <t>Число лиц, зарегистрированных в органах занятости в качестве безработных, тыс. человек  (на 1 января)</t>
+  </si>
+  <si>
     <r>
-      <t>Объем промышленного производства</t>
+      <t>Среднедушевые номинальные денежные доходы населения</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>12)</t>
+      <t>3)</t>
     </r>
   </si>
   <si>
-    <r>
-[...113 lines deleted...]
-    </r>
+    <t>теңге</t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата одного работника, теңге</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">млн. теңге </t>
+  </si>
+  <si>
+    <t>Инвестиции в основной капитал, млн. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем строительных работ, млн. теңге </t>
+  </si>
+  <si>
+    <t>Выпуск продукции всеми субъектами малого и среднего предпринимательства, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2192,123 +2072,128 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -2369,93 +2254,93 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="23">
+  <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="329">
+  <cellXfs count="332">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -2522,75 +2407,68 @@
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2688,101 +2566,82 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2850,297 +2709,289 @@
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="7" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="8" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="5" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="10" fillId="5" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3149,93 +3000,130 @@
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="5" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="23">
+  <cellStyles count="24">
     <cellStyle name="20% — акцент6" xfId="1" builtinId="50"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 11" xfId="3"/>
     <cellStyle name="Обычный 12" xfId="4"/>
     <cellStyle name="Обычный 13" xfId="5"/>
     <cellStyle name="Обычный 14" xfId="6"/>
     <cellStyle name="Обычный 15" xfId="7"/>
     <cellStyle name="Обычный 16" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2" xfId="23"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="11"/>
     <cellStyle name="Обычный 4" xfId="12"/>
     <cellStyle name="Обычный 5" xfId="13"/>
     <cellStyle name="Обычный 6" xfId="14"/>
     <cellStyle name="Обычный 7" xfId="15"/>
     <cellStyle name="Обычный 8 2" xfId="16"/>
     <cellStyle name="Обычный 9 2" xfId="17"/>
     <cellStyle name="Обычный_Акмолинская 1991-2015" xfId="18"/>
     <cellStyle name="Обычный_бюлетень" xfId="19"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="20"/>
     <cellStyle name="Обычный_Лист1" xfId="21"/>
     <cellStyle name="Финансовый" xfId="22" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -3514,15623 +3402,15885 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ185"/>
+  <dimension ref="A1:BE184"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AC37" zoomScale="80" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="AI44" sqref="AI44"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A176" sqref="A176:AC176"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="51.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.33203125" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.5546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.6640625" style="3" customWidth="1"/>
     <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.44140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.6640625" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.44140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="10.44140625" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="10" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="11.88671875" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.109375" style="2" customWidth="1"/>
     <col min="24" max="24" width="11.44140625" style="3" customWidth="1"/>
     <col min="25" max="25" width="12" style="2" customWidth="1"/>
     <col min="26" max="26" width="11.6640625" style="2" customWidth="1"/>
     <col min="27" max="29" width="12.88671875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.6640625" style="1" customWidth="1"/>
     <col min="31" max="33" width="13.6640625" style="1" customWidth="1"/>
     <col min="34" max="35" width="16.44140625" style="1" customWidth="1"/>
-    <col min="36" max="36" width="21.33203125" style="1" customWidth="1"/>
+    <col min="36" max="36" width="18.109375" style="1" customWidth="1"/>
     <col min="37" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="325" t="s">
+    <row r="1" spans="1:36" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="327" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="325"/>
-[...32 lines deleted...]
-      <c r="AI1" s="309"/>
+      <c r="B1" s="327"/>
+      <c r="C1" s="327"/>
+      <c r="D1" s="327"/>
+      <c r="E1" s="327"/>
+      <c r="F1" s="327"/>
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+      <c r="J1" s="327"/>
+      <c r="K1" s="327"/>
+      <c r="L1" s="327"/>
+      <c r="M1" s="327"/>
+      <c r="N1" s="327"/>
+      <c r="O1" s="327"/>
+      <c r="P1" s="327"/>
+      <c r="Q1" s="327"/>
+      <c r="R1" s="327"/>
+      <c r="S1" s="327"/>
+      <c r="T1" s="327"/>
+      <c r="U1" s="292"/>
+      <c r="V1" s="292"/>
+      <c r="W1" s="292"/>
+      <c r="X1" s="293"/>
+      <c r="Y1" s="292"/>
+      <c r="Z1" s="292"/>
+      <c r="AA1" s="292"/>
+      <c r="AB1" s="292"/>
+      <c r="AC1" s="292"/>
+      <c r="AD1" s="292"/>
+      <c r="AE1" s="292"/>
+      <c r="AF1" s="292"/>
+      <c r="AG1" s="292"/>
+      <c r="AH1" s="292"/>
+      <c r="AI1" s="292"/>
     </row>
-    <row r="2" spans="1:35" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...34 lines deleted...]
-      <c r="AI2" s="309"/>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="281"/>
+      <c r="B2" s="281"/>
+      <c r="C2" s="281"/>
+      <c r="D2" s="281"/>
+      <c r="E2" s="281"/>
+      <c r="F2" s="281"/>
+      <c r="G2" s="294"/>
+      <c r="H2" s="294"/>
+      <c r="I2" s="294"/>
+      <c r="J2" s="294"/>
+      <c r="K2" s="294"/>
+      <c r="L2" s="281"/>
+      <c r="M2" s="281"/>
+      <c r="N2" s="281"/>
+      <c r="O2" s="281"/>
+      <c r="P2" s="281"/>
+      <c r="Q2" s="281"/>
+      <c r="R2" s="281"/>
+      <c r="S2" s="281"/>
+      <c r="T2" s="281"/>
+      <c r="U2" s="292"/>
+      <c r="V2" s="292"/>
+      <c r="W2" s="292"/>
+      <c r="X2" s="293"/>
+      <c r="Y2" s="292"/>
+      <c r="Z2" s="292"/>
+      <c r="AA2" s="292"/>
+      <c r="AB2" s="292"/>
+      <c r="AC2" s="292"/>
+      <c r="AD2" s="292"/>
+      <c r="AE2" s="292"/>
+      <c r="AF2" s="292"/>
+      <c r="AG2" s="292"/>
+      <c r="AH2" s="292"/>
+      <c r="AI2" s="292"/>
     </row>
-    <row r="3" spans="1:35" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B3" s="13">
+    <row r="3" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A3" s="11"/>
+      <c r="B3" s="12">
         <v>1991</v>
       </c>
-      <c r="C3" s="13">
+      <c r="C3" s="12">
         <v>1992</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="12">
         <v>1993</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="12">
         <v>1994</v>
       </c>
-      <c r="F3" s="13">
+      <c r="F3" s="12">
         <v>1995</v>
       </c>
-      <c r="G3" s="13">
+      <c r="G3" s="12">
         <v>1996</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H3" s="12">
         <v>1997</v>
       </c>
-      <c r="I3" s="13">
+      <c r="I3" s="12">
         <v>1998</v>
       </c>
-      <c r="J3" s="13">
+      <c r="J3" s="12">
         <v>1999</v>
       </c>
-      <c r="K3" s="13">
+      <c r="K3" s="12">
         <v>2000</v>
       </c>
-      <c r="L3" s="13">
+      <c r="L3" s="12">
         <v>2001</v>
       </c>
-      <c r="M3" s="13">
+      <c r="M3" s="12">
         <v>2002</v>
       </c>
-      <c r="N3" s="13">
+      <c r="N3" s="12">
         <v>2003</v>
       </c>
-      <c r="O3" s="13">
+      <c r="O3" s="12">
         <v>2004</v>
       </c>
-      <c r="P3" s="13">
+      <c r="P3" s="12">
         <v>2005</v>
       </c>
-      <c r="Q3" s="13">
+      <c r="Q3" s="12">
         <v>2006</v>
       </c>
-      <c r="R3" s="13">
+      <c r="R3" s="12">
         <v>2007</v>
       </c>
-      <c r="S3" s="13">
+      <c r="S3" s="12">
         <v>2008</v>
       </c>
-      <c r="T3" s="13">
+      <c r="T3" s="12">
         <v>2009</v>
       </c>
-      <c r="U3" s="13">
+      <c r="U3" s="12">
         <v>2010</v>
       </c>
-      <c r="V3" s="13">
+      <c r="V3" s="12">
         <v>2011</v>
       </c>
-      <c r="W3" s="13">
+      <c r="W3" s="12">
         <v>2012</v>
       </c>
-      <c r="X3" s="13">
+      <c r="X3" s="12">
         <v>2013</v>
       </c>
-      <c r="Y3" s="13">
+      <c r="Y3" s="12">
         <v>2014</v>
       </c>
-      <c r="Z3" s="13">
+      <c r="Z3" s="12">
         <v>2015</v>
       </c>
-      <c r="AA3" s="13">
+      <c r="AA3" s="12">
         <v>2016</v>
       </c>
-      <c r="AB3" s="13">
+      <c r="AB3" s="12">
         <v>2017</v>
       </c>
-      <c r="AC3" s="13">
+      <c r="AC3" s="12">
         <v>2018</v>
       </c>
-      <c r="AD3" s="13">
+      <c r="AD3" s="12">
         <v>2019</v>
       </c>
-      <c r="AE3" s="14">
+      <c r="AE3" s="13">
         <v>2020</v>
       </c>
-      <c r="AF3" s="14">
+      <c r="AF3" s="13">
         <v>2021</v>
       </c>
-      <c r="AG3" s="14">
+      <c r="AG3" s="13">
         <v>2022</v>
       </c>
-      <c r="AH3" s="272">
+      <c r="AH3" s="260">
         <v>2023</v>
       </c>
-      <c r="AI3" s="14">
+      <c r="AI3" s="13">
         <v>2024</v>
       </c>
+      <c r="AJ3" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A4" s="12" t="s">
+    <row r="4" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="15"/>
-[...32 lines deleted...]
-      <c r="AI4" s="15"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="14"/>
+      <c r="Z4" s="14"/>
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="261"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
     </row>
-    <row r="5" spans="1:35" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:36" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="16">
         <v>740.4</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="16">
         <v>735.8</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="16">
         <v>734.8</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="16">
         <v>720.7</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="16">
         <v>711.7</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="16">
         <v>705.3</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="16">
         <v>694.6</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="16">
         <v>682.5</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="16">
         <v>677.7</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="17">
         <v>670.2</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="17">
         <v>668.2</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="17">
         <v>668.4</v>
       </c>
-      <c r="N5" s="18">
+      <c r="N5" s="17">
         <v>671.8</v>
       </c>
-      <c r="O5" s="18">
+      <c r="O5" s="17">
         <v>678.6</v>
       </c>
-      <c r="P5" s="18">
+      <c r="P5" s="17">
         <v>686.7</v>
       </c>
-      <c r="Q5" s="18">
+      <c r="Q5" s="17">
         <v>695.4</v>
       </c>
-      <c r="R5" s="18">
+      <c r="R5" s="17">
         <v>703.7</v>
       </c>
-      <c r="S5" s="18">
+      <c r="S5" s="17">
         <v>756.8</v>
       </c>
-      <c r="T5" s="18">
+      <c r="T5" s="17">
         <v>763.6</v>
       </c>
-      <c r="U5" s="18">
+      <c r="U5" s="17">
         <v>777.5</v>
       </c>
-      <c r="V5" s="18">
+      <c r="V5" s="17">
         <v>786.3</v>
       </c>
-      <c r="W5" s="18">
+      <c r="W5" s="17">
         <v>795.8</v>
       </c>
-      <c r="X5" s="18">
+      <c r="X5" s="17">
         <v>808.9</v>
       </c>
-      <c r="Y5" s="18">
+      <c r="Y5" s="17">
         <v>822.7</v>
       </c>
-      <c r="Z5" s="19">
+      <c r="Z5" s="18">
         <v>834.8</v>
       </c>
-      <c r="AA5" s="18">
+      <c r="AA5" s="17">
         <v>845.7</v>
       </c>
-      <c r="AB5" s="18">
+      <c r="AB5" s="17">
         <v>857.7</v>
       </c>
-      <c r="AC5" s="18">
+      <c r="AC5" s="17">
         <v>869.6</v>
       </c>
-      <c r="AD5" s="18">
+      <c r="AD5" s="17">
         <v>881.7</v>
       </c>
-      <c r="AE5" s="19">
+      <c r="AE5" s="18">
         <v>894.3</v>
       </c>
-      <c r="AF5" s="20">
+      <c r="AF5" s="19">
         <v>916.7</v>
       </c>
-      <c r="AG5" s="20">
+      <c r="AG5" s="19">
         <v>928.2</v>
       </c>
-      <c r="AH5" s="257">
+      <c r="AH5" s="245">
         <v>939.4</v>
       </c>
-      <c r="AI5" s="257">
+      <c r="AI5" s="245">
         <v>949.5</v>
       </c>
+      <c r="AJ5" s="245">
+        <v>955.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="17">
         <v>17.2</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="17">
         <v>16.399999999999999</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="17">
         <v>15.5</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="17">
         <v>14.6</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="17">
         <v>13.1</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="17">
         <v>12.1</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="17">
         <v>10.5</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="17">
         <v>10.199999999999999</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="17">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="17">
         <v>9.9</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="17">
         <v>9.6999999999999993</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="17">
         <v>9.9</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="17">
         <v>10.8</v>
       </c>
-      <c r="O6" s="18">
+      <c r="O6" s="17">
         <v>12.1</v>
       </c>
-      <c r="P6" s="18">
+      <c r="P6" s="17">
         <v>13</v>
       </c>
-      <c r="Q6" s="18">
+      <c r="Q6" s="17">
         <v>13.6</v>
       </c>
-      <c r="R6" s="18">
+      <c r="R6" s="17">
         <v>14.4</v>
       </c>
-      <c r="S6" s="18">
+      <c r="S6" s="17">
         <v>15.9</v>
       </c>
-      <c r="T6" s="18">
+      <c r="T6" s="17">
         <v>16.600000000000001</v>
       </c>
-      <c r="U6" s="18">
+      <c r="U6" s="17">
         <v>17.2</v>
       </c>
-      <c r="V6" s="18">
+      <c r="V6" s="17">
         <v>17.8</v>
       </c>
-      <c r="W6" s="18">
+      <c r="W6" s="17">
         <v>18.2</v>
       </c>
-      <c r="X6" s="18">
+      <c r="X6" s="17">
         <v>18.8</v>
       </c>
-      <c r="Y6" s="18">
+      <c r="Y6" s="17">
         <v>19.600000000000001</v>
       </c>
-      <c r="Z6" s="19">
+      <c r="Z6" s="18">
         <v>19.899999999999999</v>
       </c>
-      <c r="AA6" s="18">
+      <c r="AA6" s="17">
         <v>19.8</v>
       </c>
-      <c r="AB6" s="18">
+      <c r="AB6" s="17">
         <v>19.100000000000001</v>
       </c>
-      <c r="AC6" s="18">
+      <c r="AC6" s="17">
         <v>19.600000000000001</v>
       </c>
-      <c r="AD6" s="18">
+      <c r="AD6" s="17">
         <v>20.5</v>
       </c>
-      <c r="AE6" s="19">
+      <c r="AE6" s="18">
         <v>21.3</v>
       </c>
-      <c r="AF6" s="11">
+      <c r="AF6" s="10">
         <v>22.2</v>
       </c>
-      <c r="AG6" s="11">
+      <c r="AG6" s="10">
         <v>19.3</v>
       </c>
-      <c r="AH6" s="11">
+      <c r="AH6" s="10">
         <v>19.2</v>
       </c>
-      <c r="AI6" s="32">
+      <c r="AI6" s="31">
         <v>18</v>
       </c>
+      <c r="AJ6" s="85">
+        <v>16</v>
+      </c>
     </row>
-    <row r="7" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="17">
         <v>5.5</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="17">
         <v>5.7</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="17">
         <v>6.5</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="17">
         <v>6.9</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="17">
         <v>7.2</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="17">
         <v>6.9</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="17">
         <v>6.8</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="17">
         <v>6.7</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="17">
         <v>6.4</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="17">
         <v>6.8</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="17">
         <v>6.7</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="17">
         <v>6.8</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="17">
         <v>6.8</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="17">
         <v>6.5</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="17">
         <v>6.6</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="17">
         <v>6.7</v>
       </c>
-      <c r="R7" s="18">
+      <c r="R7" s="17">
         <v>6.7</v>
       </c>
-      <c r="S7" s="18">
+      <c r="S7" s="17">
         <v>6.2</v>
       </c>
-      <c r="T7" s="18">
+      <c r="T7" s="17">
         <v>6.1</v>
       </c>
-      <c r="U7" s="18">
+      <c r="U7" s="17">
         <v>6</v>
       </c>
-      <c r="V7" s="18">
+      <c r="V7" s="17">
         <v>5.8</v>
       </c>
-      <c r="W7" s="18">
+      <c r="W7" s="17">
         <v>6</v>
       </c>
-      <c r="X7" s="18">
+      <c r="X7" s="17">
         <v>5.6</v>
       </c>
-      <c r="Y7" s="18">
+      <c r="Y7" s="17">
         <v>5.5</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="18">
         <v>5.5</v>
       </c>
-      <c r="AA7" s="18">
+      <c r="AA7" s="17">
         <v>5.7</v>
       </c>
-      <c r="AB7" s="18">
+      <c r="AB7" s="17">
         <v>5.4</v>
       </c>
-      <c r="AC7" s="18">
+      <c r="AC7" s="17">
         <v>5.6</v>
       </c>
-      <c r="AD7" s="18">
+      <c r="AD7" s="17">
         <v>5.7</v>
       </c>
-      <c r="AE7" s="19">
+      <c r="AE7" s="18">
         <v>6.9</v>
       </c>
-      <c r="AF7" s="22">
+      <c r="AF7" s="21">
         <v>7.7</v>
       </c>
-      <c r="AG7" s="22">
+      <c r="AG7" s="21">
         <v>5.6</v>
       </c>
-      <c r="AH7" s="274">
+      <c r="AH7" s="262">
         <v>5.8</v>
       </c>
-      <c r="AI7" s="292">
+      <c r="AI7" s="276">
         <v>5.9</v>
       </c>
+      <c r="AJ7" s="245">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A8" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="17">
         <v>11.7</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="17">
         <v>10.7</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="17">
         <v>9</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="17">
         <v>7.7</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="17">
         <v>5.9</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="17">
         <v>5.2</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="17">
         <v>3.7</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="17">
         <v>3.5</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="17">
         <v>3.4</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="17">
         <v>3.1</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="17">
         <v>3</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="17">
         <v>3.1</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="17">
         <v>4</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="17">
         <v>5.6</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="17">
         <v>6.4</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="17">
         <v>6.9</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="17">
         <v>7.7</v>
       </c>
-      <c r="S8" s="18">
+      <c r="S8" s="17">
         <v>9.6999999999999993</v>
       </c>
-      <c r="T8" s="18">
+      <c r="T8" s="17">
         <v>10.5</v>
       </c>
-      <c r="U8" s="18">
+      <c r="U8" s="17">
         <v>11.2</v>
       </c>
-      <c r="V8" s="18">
+      <c r="V8" s="17">
         <v>12</v>
       </c>
-      <c r="W8" s="18">
+      <c r="W8" s="17">
         <v>12.2</v>
       </c>
-      <c r="X8" s="18">
+      <c r="X8" s="17">
         <v>13.2</v>
       </c>
-      <c r="Y8" s="18">
+      <c r="Y8" s="17">
         <v>14.1</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="18">
         <v>14.4</v>
       </c>
-      <c r="AA8" s="18">
+      <c r="AA8" s="17">
         <v>14.1</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB8" s="17">
         <v>13.7</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AC8" s="17">
         <v>14</v>
       </c>
-      <c r="AD8" s="18">
+      <c r="AD8" s="17">
         <v>14.8</v>
       </c>
-      <c r="AE8" s="19">
+      <c r="AE8" s="18">
         <v>14.4</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF8" s="10">
         <v>14.5</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG8" s="10">
         <v>13.7</v>
       </c>
-      <c r="AH8" s="77">
+      <c r="AH8" s="73">
         <v>13.4</v>
       </c>
-      <c r="AI8" s="32">
+      <c r="AI8" s="31">
         <v>12.1</v>
       </c>
+      <c r="AJ8" s="245">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="17">
         <v>25.8</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="17">
         <v>21.4</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="17">
         <v>21.1</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="17">
         <v>17.8</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="17">
         <v>19.100000000000001</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="17">
         <v>13.2</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="17">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="17">
         <v>10.5</v>
       </c>
-      <c r="J9" s="18">
+      <c r="J9" s="17">
         <v>7.2</v>
       </c>
-      <c r="K9" s="18">
+      <c r="K9" s="17">
         <v>9.3000000000000007</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="17">
         <v>12.1</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="17">
         <v>14.8</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="17">
         <v>14.1</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="17">
         <v>16</v>
       </c>
-      <c r="P9" s="18">
+      <c r="P9" s="17">
         <v>15</v>
       </c>
-      <c r="Q9" s="18">
+      <c r="Q9" s="17">
         <v>15</v>
       </c>
-      <c r="R9" s="18">
+      <c r="R9" s="17">
         <v>15.4</v>
       </c>
-      <c r="S9" s="18">
+      <c r="S9" s="17">
         <v>12.8</v>
       </c>
-      <c r="T9" s="18">
+      <c r="T9" s="17">
         <v>10.4</v>
       </c>
-      <c r="U9" s="18">
+      <c r="U9" s="17">
         <v>17.399999999999999</v>
       </c>
-      <c r="V9" s="18">
+      <c r="V9" s="17">
         <v>9.5</v>
       </c>
-      <c r="W9" s="18">
+      <c r="W9" s="17">
         <v>8.4</v>
       </c>
-      <c r="X9" s="18">
+      <c r="X9" s="17">
         <v>14.6</v>
       </c>
-      <c r="Y9" s="18">
+      <c r="Y9" s="17">
         <v>19.3</v>
       </c>
-      <c r="Z9" s="19">
+      <c r="Z9" s="18">
         <v>15.6</v>
       </c>
-      <c r="AA9" s="18">
+      <c r="AA9" s="17">
         <v>22</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB9" s="17">
         <v>36.799999999999997</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AC9" s="17">
         <v>30.6</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AD9" s="17">
         <v>39.9</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE9" s="18">
         <v>33.9</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF9" s="10">
         <v>28.5</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG9" s="10">
         <v>30.6</v>
       </c>
-      <c r="AH9" s="77">
+      <c r="AH9" s="73">
         <v>37.5</v>
       </c>
-      <c r="AI9" s="32">
+      <c r="AI9" s="31">
         <v>60</v>
       </c>
+      <c r="AJ9" s="245">
+        <v>66.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A10" s="21" t="s">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="17">
         <v>36.4</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="17">
         <v>36.6</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="17">
         <v>31.2</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="17">
         <v>39.6</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="17">
         <v>34.1</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="17">
         <v>24.8</v>
       </c>
-      <c r="H10" s="18">
+      <c r="H10" s="17">
         <v>23.6</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="17">
         <v>26</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="17">
         <v>15.5</v>
       </c>
-      <c r="K10" s="18">
+      <c r="K10" s="17">
         <v>19.899999999999999</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="17">
         <v>17.100000000000001</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="17">
         <v>17.7</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="17">
         <v>14.6</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="17">
         <v>14.8</v>
       </c>
-      <c r="P10" s="18">
+      <c r="P10" s="17">
         <v>13.4</v>
       </c>
-      <c r="Q10" s="18">
+      <c r="Q10" s="17">
         <v>13.2</v>
       </c>
-      <c r="R10" s="18">
+      <c r="R10" s="17">
         <v>14.9</v>
       </c>
-      <c r="S10" s="18">
+      <c r="S10" s="17">
         <v>14</v>
       </c>
-      <c r="T10" s="18">
+      <c r="T10" s="17">
         <v>14.1</v>
       </c>
-      <c r="U10" s="18">
+      <c r="U10" s="17">
         <v>14.7</v>
       </c>
-      <c r="V10" s="18">
+      <c r="V10" s="17">
         <v>12.7</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W10" s="17">
         <v>11.1</v>
       </c>
-      <c r="X10" s="18">
+      <c r="X10" s="17">
         <v>14.7</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="17">
         <v>19.8</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="18">
         <v>17.7</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA10" s="17">
         <v>25.2</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="17">
         <v>38.5</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC10" s="17">
         <v>32.700000000000003</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AD10" s="17">
         <v>42.7</v>
       </c>
-      <c r="AE10" s="19">
+      <c r="AE10" s="18">
         <v>35.6</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF10" s="10">
         <v>31.1</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG10" s="10">
         <v>32.799999999999997</v>
       </c>
-      <c r="AH10" s="77">
+      <c r="AH10" s="73">
         <v>39.6</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AI10" s="10">
         <v>61.9</v>
       </c>
+      <c r="AJ10" s="245">
+        <v>70.599999999999994</v>
+      </c>
     </row>
-    <row r="11" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A11" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="22">
         <v>-10.6</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="17">
         <v>-15.2</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="17">
         <v>-10.1</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="17">
         <v>-21.8</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="17">
         <v>-15</v>
       </c>
-      <c r="G11" s="18">
+      <c r="G11" s="17">
         <v>-11.6</v>
       </c>
-      <c r="H11" s="18">
+      <c r="H11" s="17">
         <v>-14.3</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I11" s="17">
         <v>-15.5</v>
       </c>
-      <c r="J11" s="18">
+      <c r="J11" s="17">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K11" s="17">
         <v>-10.6</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="17">
         <v>-5</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="17">
         <v>-2.9</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="17">
         <v>-0.5</v>
       </c>
-      <c r="O11" s="18">
+      <c r="O11" s="17">
         <v>1.2</v>
       </c>
-      <c r="P11" s="18">
+      <c r="P11" s="17">
         <v>1.6</v>
       </c>
-      <c r="Q11" s="18">
+      <c r="Q11" s="17">
         <v>1.8</v>
       </c>
-      <c r="R11" s="18">
+      <c r="R11" s="17">
         <v>0.5</v>
       </c>
-      <c r="S11" s="18">
+      <c r="S11" s="17">
         <v>-1.2</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T11" s="17">
         <v>-3.7</v>
       </c>
-      <c r="U11" s="18">
+      <c r="U11" s="17">
         <v>2.7</v>
       </c>
-      <c r="V11" s="18">
+      <c r="V11" s="17">
         <v>-3.2</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W11" s="17">
         <v>-2.7</v>
       </c>
-      <c r="X11" s="18">
+      <c r="X11" s="17">
         <v>-0.1</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="17">
         <v>-0.5</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="18">
         <v>2.1</v>
       </c>
-      <c r="AA11" s="18">
+      <c r="AA11" s="17">
         <v>-3.2</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="17">
         <v>-1.7</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC11" s="17">
         <v>-2.1</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AD11" s="17">
         <v>-2.8</v>
       </c>
-      <c r="AE11" s="19">
+      <c r="AE11" s="18">
         <v>-1.7</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF11" s="10">
         <v>-2.6</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG11" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AH11" s="77">
+      <c r="AH11" s="73">
         <v>-2.1</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI11" s="10">
         <v>-1.9</v>
       </c>
+      <c r="AJ11" s="245">
+        <v>-3.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="21" t="s">
+    <row r="12" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="25">
+      <c r="B12" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="24">
         <v>67.7</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>66.2</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="25">
         <v>65</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="26">
         <v>63.8</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="26">
         <v>64.599999999999994</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="26">
         <v>64.400000000000006</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I12" s="25">
         <v>64</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="26">
         <v>65.3</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="26">
         <v>63.9</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="26">
         <v>63.9</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M12" s="26">
         <v>63.9</v>
       </c>
-      <c r="N12" s="27">
+      <c r="N12" s="26">
         <v>64.3</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="26">
         <v>65.400000000000006</v>
       </c>
-      <c r="P12" s="27">
+      <c r="P12" s="26">
         <v>65.7</v>
       </c>
-      <c r="Q12" s="27">
+      <c r="Q12" s="26">
         <v>66</v>
       </c>
-      <c r="R12" s="27">
+      <c r="R12" s="26">
         <v>66.3</v>
       </c>
-      <c r="S12" s="27">
+      <c r="S12" s="26">
         <v>67.599999999999994</v>
       </c>
-      <c r="T12" s="27">
+      <c r="T12" s="26">
         <v>68.599999999999994</v>
       </c>
-      <c r="U12" s="27">
+      <c r="U12" s="26">
         <v>69.3</v>
       </c>
-      <c r="V12" s="27">
+      <c r="V12" s="26">
         <v>70.23</v>
       </c>
-      <c r="W12" s="27">
+      <c r="W12" s="26">
         <v>70.06</v>
       </c>
-      <c r="X12" s="27">
+      <c r="X12" s="26">
         <v>71.38</v>
       </c>
-      <c r="Y12" s="27">
+      <c r="Y12" s="26">
         <v>71.94</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="27">
         <v>72.33</v>
       </c>
-      <c r="AA12" s="27">
+      <c r="AA12" s="26">
         <v>72.819999999999993</v>
       </c>
-      <c r="AB12" s="27">
+      <c r="AB12" s="26">
         <v>73.47</v>
       </c>
-      <c r="AC12" s="27">
+      <c r="AC12" s="26">
         <v>73.5</v>
       </c>
-      <c r="AD12" s="27">
+      <c r="AD12" s="26">
         <v>73.599999999999994</v>
       </c>
-      <c r="AE12" s="28">
+      <c r="AE12" s="27">
         <v>71.7</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF12" s="10">
         <v>70.8</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG12" s="10">
         <v>74.900000000000006</v>
       </c>
-      <c r="AH12" s="72">
+      <c r="AH12" s="68">
         <v>74.709999999999994</v>
       </c>
-      <c r="AI12" s="29">
+      <c r="AI12" s="28">
         <v>75.180000000000007</v>
       </c>
+      <c r="AJ12" s="245">
+        <v>76.150000000000006</v>
+      </c>
     </row>
-    <row r="13" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="16" t="s">
+    <row r="13" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="22">
         <v>23.3</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="22">
         <v>22.3</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="22">
         <v>21</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="22">
         <v>20.100000000000001</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="22">
         <v>18.3</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="29">
         <v>17.100000000000001</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="29">
         <v>15</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="29">
         <v>14.8</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="29">
         <v>14.5</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K13" s="29">
         <v>14.7</v>
       </c>
-      <c r="L13" s="30">
+      <c r="L13" s="29">
         <v>14.4</v>
       </c>
-      <c r="M13" s="30">
+      <c r="M13" s="29">
         <v>14.8</v>
       </c>
-      <c r="N13" s="30">
+      <c r="N13" s="29">
         <v>16.100000000000001</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="29">
         <v>17.899999999999999</v>
       </c>
-      <c r="P13" s="30">
+      <c r="P13" s="29">
         <v>19.100000000000001</v>
       </c>
-      <c r="Q13" s="30">
+      <c r="Q13" s="29">
         <v>19.7</v>
       </c>
-      <c r="R13" s="30">
+      <c r="R13" s="29">
         <v>20.6</v>
       </c>
-      <c r="S13" s="30">
+      <c r="S13" s="29">
         <v>22.4</v>
       </c>
-      <c r="T13" s="30">
+      <c r="T13" s="29">
         <v>21.73</v>
       </c>
-      <c r="U13" s="30">
+      <c r="U13" s="29">
         <v>22.3</v>
       </c>
-      <c r="V13" s="30">
+      <c r="V13" s="29">
         <v>22.7</v>
       </c>
-      <c r="W13" s="30">
+      <c r="W13" s="29">
         <v>23</v>
       </c>
-      <c r="X13" s="30">
+      <c r="X13" s="29">
         <v>23.4</v>
       </c>
-      <c r="Y13" s="30">
+      <c r="Y13" s="29">
         <v>24.06</v>
       </c>
-      <c r="Z13" s="31">
+      <c r="Z13" s="30">
         <v>24.1</v>
       </c>
-      <c r="AA13" s="30">
+      <c r="AA13" s="29">
         <v>23.53</v>
       </c>
-      <c r="AB13" s="30">
+      <c r="AB13" s="29">
         <v>22.47</v>
       </c>
-      <c r="AC13" s="30">
+      <c r="AC13" s="29">
         <v>22.7</v>
       </c>
-      <c r="AD13" s="30">
+      <c r="AD13" s="29">
         <v>23.4</v>
       </c>
-      <c r="AE13" s="31">
+      <c r="AE13" s="30">
         <v>23.97</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF13" s="10">
         <v>24.6</v>
       </c>
-      <c r="AG13" s="32">
+      <c r="AG13" s="31">
         <v>20.92</v>
       </c>
-      <c r="AH13" s="77">
+      <c r="AH13" s="73">
         <v>20.6</v>
       </c>
-      <c r="AI13" s="301">
+      <c r="AI13" s="284">
         <v>19</v>
       </c>
+      <c r="AJ13" s="245">
+        <v>16.82</v>
+      </c>
     </row>
-    <row r="14" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="16" t="s">
+    <row r="14" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="17">
         <v>7.4</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="17">
         <v>7.8</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="17">
         <v>8.8000000000000007</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="17">
         <v>9.4</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="17">
         <v>10</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="29">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="29">
         <v>9.6999999999999993</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="29">
         <v>9.8000000000000007</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="29">
         <v>9.4</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K14" s="29">
         <v>10.199999999999999</v>
       </c>
-      <c r="L14" s="30">
+      <c r="L14" s="29">
         <v>10.1</v>
       </c>
-      <c r="M14" s="30">
+      <c r="M14" s="29">
         <v>10.199999999999999</v>
       </c>
-      <c r="N14" s="30">
+      <c r="N14" s="29">
         <v>10.199999999999999</v>
       </c>
-      <c r="O14" s="30">
+      <c r="O14" s="29">
         <v>9.6</v>
       </c>
-      <c r="P14" s="30">
+      <c r="P14" s="29">
         <v>9.6</v>
       </c>
-      <c r="Q14" s="30">
+      <c r="Q14" s="29">
         <v>9.6</v>
       </c>
-      <c r="R14" s="30">
+      <c r="R14" s="29">
         <v>9.5</v>
       </c>
-      <c r="S14" s="30">
+      <c r="S14" s="29">
         <v>8.6999999999999993</v>
       </c>
-      <c r="T14" s="30">
+      <c r="T14" s="29">
         <v>8</v>
       </c>
-      <c r="U14" s="30">
+      <c r="U14" s="29">
         <v>7.7</v>
       </c>
-      <c r="V14" s="30">
+      <c r="V14" s="29">
         <v>7.4</v>
       </c>
-      <c r="W14" s="30">
+      <c r="W14" s="29">
         <v>7.5</v>
       </c>
-      <c r="X14" s="30">
+      <c r="X14" s="29">
         <v>6.9</v>
       </c>
-      <c r="Y14" s="30">
+      <c r="Y14" s="29">
         <v>6.8</v>
       </c>
-      <c r="Z14" s="31">
+      <c r="Z14" s="30">
         <v>6.7</v>
       </c>
-      <c r="AA14" s="30">
+      <c r="AA14" s="29">
         <v>6.72</v>
       </c>
-      <c r="AB14" s="30">
+      <c r="AB14" s="29">
         <v>6.41</v>
       </c>
-      <c r="AC14" s="30">
+      <c r="AC14" s="29">
         <v>6.3</v>
       </c>
-      <c r="AD14" s="30">
+      <c r="AD14" s="29">
         <v>6.5</v>
       </c>
-      <c r="AE14" s="31">
+      <c r="AE14" s="30">
         <v>7.84</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF14" s="10">
         <v>8.6</v>
       </c>
-      <c r="AG14" s="32">
+      <c r="AG14" s="31">
         <v>6.12</v>
       </c>
-      <c r="AH14" s="77">
+      <c r="AH14" s="73">
         <v>6.2</v>
       </c>
-      <c r="AI14" s="301">
+      <c r="AI14" s="284">
         <v>6.21</v>
       </c>
+      <c r="AJ14" s="245">
+        <v>6.04</v>
+      </c>
     </row>
-    <row r="15" spans="1:35" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="22">
+    <row r="15" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A15" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="21">
         <v>10.4</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="21">
         <v>8.9</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="21">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="21">
         <v>7.4</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="21">
         <v>7.4</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G15" s="29">
         <v>6.8</v>
       </c>
-      <c r="H15" s="30">
+      <c r="H15" s="29">
         <v>6.1</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="29">
         <v>6.1</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J15" s="29">
         <v>5.5</v>
       </c>
-      <c r="K15" s="30">
+      <c r="K15" s="29">
         <v>6.3</v>
       </c>
-      <c r="L15" s="30">
+      <c r="L15" s="29">
         <v>6.1</v>
       </c>
-      <c r="M15" s="30">
+      <c r="M15" s="29">
         <v>6.5</v>
       </c>
-      <c r="N15" s="30">
+      <c r="N15" s="29">
         <v>7.7</v>
       </c>
-      <c r="O15" s="30">
+      <c r="O15" s="29">
         <v>8</v>
       </c>
-      <c r="P15" s="30">
+      <c r="P15" s="29">
         <v>8.6</v>
       </c>
-      <c r="Q15" s="30">
+      <c r="Q15" s="29">
         <v>9.6999999999999993</v>
       </c>
-      <c r="R15" s="30">
+      <c r="R15" s="29">
         <v>9.6999999999999993</v>
       </c>
-      <c r="S15" s="30">
+      <c r="S15" s="29">
         <v>9.5</v>
       </c>
-      <c r="T15" s="30">
+      <c r="T15" s="29">
         <v>8.9700000000000006</v>
       </c>
-      <c r="U15" s="30">
+      <c r="U15" s="29">
         <v>9.4</v>
       </c>
-      <c r="V15" s="30">
+      <c r="V15" s="29">
         <v>10.7</v>
       </c>
-      <c r="W15" s="30">
+      <c r="W15" s="29">
         <v>11.14</v>
       </c>
-      <c r="X15" s="30">
+      <c r="X15" s="29">
         <v>10.6</v>
       </c>
-      <c r="Y15" s="30">
+      <c r="Y15" s="29">
         <v>9.8000000000000007</v>
       </c>
-      <c r="Z15" s="31">
+      <c r="Z15" s="30">
         <v>8.6</v>
       </c>
-      <c r="AA15" s="30">
+      <c r="AA15" s="29">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AB15" s="30">
+      <c r="AB15" s="29">
         <v>7.86</v>
       </c>
-      <c r="AC15" s="30">
+      <c r="AC15" s="29">
         <v>7.6</v>
       </c>
-      <c r="AD15" s="30">
+      <c r="AD15" s="29">
         <v>7.6</v>
       </c>
-      <c r="AE15" s="31">
+      <c r="AE15" s="30">
         <v>7.3</v>
       </c>
-      <c r="AF15" s="11">
+      <c r="AF15" s="10">
         <v>7.4</v>
       </c>
-      <c r="AG15" s="32">
+      <c r="AG15" s="31">
         <v>6.22</v>
       </c>
-      <c r="AH15" s="77">
+      <c r="AH15" s="73">
         <v>5.9</v>
       </c>
-      <c r="AI15" s="301">
+      <c r="AI15" s="284">
         <v>5.63</v>
       </c>
+      <c r="AJ15" s="245">
+        <v>5.43</v>
+      </c>
     </row>
-    <row r="16" spans="1:35" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="22">
+    <row r="16" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="21">
         <v>2.1</v>
       </c>
-      <c r="C16" s="22">
+      <c r="C16" s="21">
         <v>2.4</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="21">
         <v>2.5</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="21">
         <v>2.1</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="21">
         <v>2</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="29">
         <v>2.1</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="29">
         <v>1.8</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="29">
         <v>1.5</v>
       </c>
-      <c r="K16" s="30">
+      <c r="K16" s="29">
         <v>1.8</v>
       </c>
-      <c r="L16" s="30">
+      <c r="L16" s="29">
         <v>1.9</v>
       </c>
-      <c r="M16" s="30">
+      <c r="M16" s="29">
         <v>2.2999999999999998</v>
       </c>
-      <c r="N16" s="30">
+      <c r="N16" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O16" s="30">
+      <c r="O16" s="29">
         <v>2.1</v>
       </c>
-      <c r="P16" s="30">
+      <c r="P16" s="29">
         <v>2.1</v>
       </c>
-      <c r="Q16" s="30">
+      <c r="Q16" s="29">
         <v>2.2999999999999998</v>
       </c>
-      <c r="R16" s="30">
+      <c r="R16" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S16" s="30">
+      <c r="S16" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="T16" s="30">
+      <c r="T16" s="29">
         <v>2.2999999999999998</v>
       </c>
-      <c r="U16" s="30">
+      <c r="U16" s="29">
         <v>2.4</v>
       </c>
-      <c r="V16" s="30">
+      <c r="V16" s="29">
         <v>2.6</v>
       </c>
-      <c r="W16" s="30">
+      <c r="W16" s="29">
         <v>2.9</v>
       </c>
-      <c r="X16" s="30">
+      <c r="X16" s="29">
         <v>2.9</v>
       </c>
-      <c r="Y16" s="30">
+      <c r="Y16" s="29">
         <v>2.9</v>
       </c>
-      <c r="Z16" s="31">
+      <c r="Z16" s="30">
         <v>2.8</v>
       </c>
-      <c r="AA16" s="30">
+      <c r="AA16" s="29">
         <v>2.92</v>
       </c>
-      <c r="AB16" s="30">
+      <c r="AB16" s="29">
         <v>3.06</v>
       </c>
-      <c r="AC16" s="30">
+      <c r="AC16" s="29">
         <v>2.8</v>
       </c>
-      <c r="AD16" s="30">
+      <c r="AD16" s="29">
         <v>3</v>
       </c>
-      <c r="AE16" s="31">
+      <c r="AE16" s="30">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AF16" s="11">
+      <c r="AF16" s="10">
         <v>2.7</v>
       </c>
-      <c r="AG16" s="32">
+      <c r="AG16" s="31">
         <v>2.16</v>
       </c>
-      <c r="AH16" s="275">
+      <c r="AH16" s="263">
         <v>2</v>
       </c>
-      <c r="AI16" s="301">
+      <c r="AI16" s="284">
         <v>2.2200000000000002</v>
+      </c>
+      <c r="AJ16" s="245">
+        <v>2.23</v>
       </c>
     </row>
     <row r="17" spans="1:36" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="33">
+      <c r="A17" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" s="32">
         <v>15.9</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C17" s="32">
         <v>14.5</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="32">
         <v>12.2</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="32">
         <v>10.700000000000001</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="32">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G17" s="33">
+      <c r="G17" s="32">
         <v>7.4000000000000021</v>
       </c>
-      <c r="H17" s="33">
+      <c r="H17" s="32">
         <v>5.3000000000000007</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>5</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>5.0999999999999996</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>4.5</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L17" s="32">
         <v>4.3000000000000007</v>
       </c>
-      <c r="M17" s="33">
+      <c r="M17" s="32">
         <v>4.6000000000000014</v>
       </c>
-      <c r="N17" s="33">
+      <c r="N17" s="32">
         <v>5.9000000000000021</v>
       </c>
-      <c r="O17" s="33">
+      <c r="O17" s="32">
         <v>8.2999999999999989</v>
       </c>
-      <c r="P17" s="33">
+      <c r="P17" s="32">
         <v>9.5000000000000018</v>
       </c>
-      <c r="Q17" s="33">
+      <c r="Q17" s="32">
         <v>10.1</v>
       </c>
-      <c r="R17" s="33">
+      <c r="R17" s="32">
         <v>11.100000000000001</v>
       </c>
-      <c r="S17" s="33">
+      <c r="S17" s="32">
         <v>13.7</v>
       </c>
-      <c r="T17" s="33">
+      <c r="T17" s="32">
         <v>13.73</v>
       </c>
-      <c r="U17" s="33">
+      <c r="U17" s="32">
         <v>14.600000000000001</v>
       </c>
-      <c r="V17" s="33">
+      <c r="V17" s="32">
         <v>15.299999999999999</v>
       </c>
-      <c r="W17" s="33">
+      <c r="W17" s="32">
         <v>15.5</v>
       </c>
-      <c r="X17" s="33">
+      <c r="X17" s="32">
         <v>16.5</v>
       </c>
-      <c r="Y17" s="33">
+      <c r="Y17" s="32">
         <v>17.259999999999998</v>
       </c>
-      <c r="Z17" s="34">
+      <c r="Z17" s="33">
         <v>17.400000000000002</v>
       </c>
-      <c r="AA17" s="33">
+      <c r="AA17" s="32">
         <v>16.809999999999999</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="32">
         <v>16.059999999999999</v>
       </c>
-      <c r="AC17" s="33">
+      <c r="AC17" s="32">
         <v>16.399999999999999</v>
       </c>
-      <c r="AD17" s="33">
+      <c r="AD17" s="32">
         <v>16.899999999999999</v>
       </c>
-      <c r="AE17" s="34">
+      <c r="AE17" s="33">
         <v>16.100000000000001</v>
       </c>
-      <c r="AF17" s="32">
+      <c r="AF17" s="31">
         <v>16</v>
       </c>
-      <c r="AG17" s="32">
+      <c r="AG17" s="31">
         <v>14.81</v>
       </c>
-      <c r="AH17" s="77">
+      <c r="AH17" s="73">
         <v>14.4</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI17" s="10">
         <v>12.79</v>
+      </c>
+      <c r="AJ17" s="245">
+        <v>10.77</v>
       </c>
     </row>
     <row r="18" spans="1:36" x14ac:dyDescent="0.3">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="297"/>
-[...32 lines deleted...]
-      <c r="AI18" s="38"/>
+      <c r="B18" s="280"/>
+      <c r="C18" s="280"/>
+      <c r="D18" s="280"/>
+      <c r="E18" s="280"/>
+      <c r="F18" s="280"/>
+      <c r="G18" s="280"/>
+      <c r="H18" s="280"/>
+      <c r="I18" s="280"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="280"/>
+      <c r="L18" s="280"/>
+      <c r="M18" s="280"/>
+      <c r="N18" s="280"/>
+      <c r="O18" s="280"/>
+      <c r="P18" s="280"/>
+      <c r="Q18" s="280"/>
+      <c r="R18" s="280"/>
+      <c r="S18" s="280"/>
+      <c r="T18" s="280"/>
+      <c r="U18" s="280"/>
+      <c r="V18" s="280"/>
+      <c r="W18" s="325"/>
+      <c r="X18" s="325"/>
+      <c r="Y18" s="326"/>
+      <c r="Z18" s="326"/>
+      <c r="AA18" s="36"/>
+      <c r="AB18" s="36"/>
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="36"/>
+      <c r="AE18" s="37"/>
+      <c r="AF18" s="38"/>
+      <c r="AG18" s="38"/>
+      <c r="AH18" s="39"/>
+      <c r="AI18" s="37"/>
+      <c r="AJ18" s="37"/>
     </row>
     <row r="19" spans="1:36" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="42">
+      <c r="A19" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="41">
         <v>95</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="41">
         <v>95</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="41">
         <v>95</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="41">
         <v>94</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="41">
         <v>91</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="41">
         <v>68</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>42</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="41">
         <v>45</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="41">
         <v>43</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="41">
         <v>50</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="41">
         <v>35</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="41">
         <v>55</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="41">
         <v>52</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="41">
         <v>54</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="41">
         <v>56</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="41">
         <v>59</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="41">
         <v>58</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="41">
         <v>60</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="41">
         <v>57</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="41">
         <v>54</v>
       </c>
-      <c r="V19" s="42">
+      <c r="V19" s="41">
         <v>52</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="41">
         <v>52</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="41">
         <v>51</v>
       </c>
-      <c r="Y19" s="42" t="s">
-[...17 lines deleted...]
-      <c r="AE19" s="42">
+      <c r="Y19" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z19" s="41" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA19" s="41" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB19" s="41" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC19" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD19" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE19" s="41">
         <v>44</v>
       </c>
-      <c r="AF19" s="42">
+      <c r="AF19" s="41">
         <v>42</v>
       </c>
-      <c r="AG19" s="42">
+      <c r="AG19" s="41">
         <v>44</v>
       </c>
-      <c r="AH19" s="187">
+      <c r="AH19" s="176">
         <v>42</v>
       </c>
-      <c r="AI19" s="22">
+      <c r="AI19" s="21">
         <v>39</v>
+      </c>
+      <c r="AJ19" s="28">
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:36" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="43">
+      <c r="A20" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="42">
         <v>9855</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="42">
         <v>9820</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>9815</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>9460</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="42">
         <v>9415</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>7025</v>
       </c>
-      <c r="H20" s="44">
+      <c r="H20" s="43">
         <v>4828</v>
       </c>
-      <c r="I20" s="43">
+      <c r="I20" s="42">
         <v>4479</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="43">
         <v>4704</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="43">
         <v>4709</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="43">
         <v>4943</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="43">
         <v>5066</v>
       </c>
-      <c r="N20" s="43">
+      <c r="N20" s="42">
         <v>5343</v>
       </c>
-      <c r="O20" s="43">
+      <c r="O20" s="42">
         <v>5565</v>
       </c>
-      <c r="P20" s="43">
+      <c r="P20" s="42">
         <v>5590</v>
       </c>
-      <c r="Q20" s="43">
+      <c r="Q20" s="42">
         <v>5454</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="42">
         <v>5330</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="42">
         <v>5540</v>
       </c>
-      <c r="T20" s="43">
+      <c r="T20" s="42">
         <v>5534</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="42">
         <v>5413</v>
       </c>
-      <c r="V20" s="43">
+      <c r="V20" s="42">
         <v>4835</v>
       </c>
-      <c r="W20" s="43">
+      <c r="W20" s="42">
         <v>4671</v>
       </c>
-      <c r="X20" s="43">
+      <c r="X20" s="42">
         <v>4605</v>
       </c>
-      <c r="Y20" s="45" t="s">
-[...14 lines deleted...]
-      <c r="AD20" s="46">
+      <c r="Y20" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z20" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA20" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB20" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC20" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD20" s="45">
         <v>4226</v>
       </c>
-      <c r="AE20" s="46">
+      <c r="AE20" s="45">
         <v>4294</v>
       </c>
-      <c r="AF20" s="46">
+      <c r="AF20" s="45">
         <v>4290</v>
       </c>
-      <c r="AG20" s="46">
+      <c r="AG20" s="45">
         <v>4155</v>
       </c>
-      <c r="AH20" s="197">
+      <c r="AH20" s="186">
         <v>4312</v>
       </c>
-      <c r="AI20" s="62">
+      <c r="AI20" s="60">
         <v>4282</v>
+      </c>
+      <c r="AJ20" s="28">
+        <v>4139</v>
       </c>
     </row>
     <row r="21" spans="1:36" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="22">
+      <c r="A21" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="21">
         <v>467</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="21">
         <v>453</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="21">
         <v>424</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="21">
         <v>362</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="21">
         <v>285</v>
       </c>
-      <c r="G21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="50">
+      <c r="G21" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="49">
         <v>88</v>
       </c>
-      <c r="I21" s="50">
+      <c r="I21" s="49">
         <v>76</v>
       </c>
-      <c r="J21" s="50">
+      <c r="J21" s="49">
         <v>54</v>
       </c>
-      <c r="K21" s="50">
+      <c r="K21" s="49">
         <v>57</v>
       </c>
-      <c r="L21" s="50">
+      <c r="L21" s="49">
         <v>68</v>
       </c>
-      <c r="M21" s="50">
+      <c r="M21" s="49">
         <v>68</v>
       </c>
-      <c r="N21" s="50">
+      <c r="N21" s="49">
         <v>68</v>
       </c>
-      <c r="O21" s="50">
+      <c r="O21" s="49">
         <v>68</v>
       </c>
-      <c r="P21" s="50">
+      <c r="P21" s="49">
         <v>68</v>
       </c>
-      <c r="Q21" s="50">
+      <c r="Q21" s="49">
         <v>103</v>
       </c>
-      <c r="R21" s="50">
+      <c r="R21" s="49">
         <v>126</v>
       </c>
-      <c r="S21" s="50">
+      <c r="S21" s="49">
         <v>159</v>
       </c>
-      <c r="T21" s="50">
+      <c r="T21" s="49">
         <v>186</v>
       </c>
-      <c r="U21" s="50">
+      <c r="U21" s="49">
         <v>219</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="48">
         <v>505</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W21" s="48">
         <v>517</v>
       </c>
-      <c r="X21" s="50">
+      <c r="X21" s="49">
         <v>520</v>
       </c>
-      <c r="Y21" s="50" t="s">
-[...14 lines deleted...]
-      <c r="AD21" s="50">
+      <c r="Y21" s="49" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z21" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA21" s="49" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB21" s="49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC21" s="49" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD21" s="49">
         <v>533</v>
       </c>
-      <c r="AE21" s="50">
+      <c r="AE21" s="49">
         <v>543</v>
       </c>
-      <c r="AF21" s="50">
+      <c r="AF21" s="49">
         <v>559</v>
       </c>
-      <c r="AG21" s="50">
+      <c r="AG21" s="49">
         <v>577</v>
       </c>
-      <c r="AH21" s="77">
+      <c r="AH21" s="73">
         <v>605</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AI21" s="10">
         <v>619</v>
+      </c>
+      <c r="AJ21" s="28">
+        <v>641</v>
       </c>
     </row>
     <row r="22" spans="1:36" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="48" t="s">
+      <c r="A22" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="22">
+      <c r="B22" s="21">
         <v>50.3</v>
       </c>
-      <c r="C22" s="22">
+      <c r="C22" s="21">
         <v>44.3</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="21">
         <v>39.4</v>
       </c>
-      <c r="E22" s="22">
+      <c r="E22" s="21">
         <v>30.3</v>
       </c>
-      <c r="F22" s="22">
+      <c r="F22" s="21">
         <v>23.1</v>
       </c>
-      <c r="G22" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="30">
+      <c r="G22" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22" s="29">
         <v>10.1</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="29">
         <v>8.6</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="29">
         <v>6</v>
       </c>
-      <c r="K22" s="30">
+      <c r="K22" s="29">
         <v>6.9</v>
       </c>
-      <c r="L22" s="30">
+      <c r="L22" s="29">
         <v>8.3000000000000007</v>
       </c>
-      <c r="M22" s="30">
+      <c r="M22" s="29">
         <v>8.4</v>
       </c>
-      <c r="N22" s="30">
+      <c r="N22" s="29">
         <v>8.6999999999999993</v>
       </c>
-      <c r="O22" s="30">
+      <c r="O22" s="29">
         <v>9.1999999999999993</v>
       </c>
-      <c r="P22" s="30">
+      <c r="P22" s="29">
         <v>10.3</v>
       </c>
-      <c r="Q22" s="30">
+      <c r="Q22" s="29">
         <v>11.8</v>
       </c>
-      <c r="R22" s="30">
+      <c r="R22" s="29">
         <v>14.8</v>
       </c>
-      <c r="S22" s="30">
+      <c r="S22" s="29">
         <v>19</v>
       </c>
-      <c r="T22" s="30">
+      <c r="T22" s="29">
         <v>21.4</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>24.3</v>
       </c>
-      <c r="V22" s="30">
+      <c r="V22" s="29">
         <v>35.1</v>
       </c>
-      <c r="W22" s="52">
+      <c r="W22" s="51">
         <v>39.5</v>
       </c>
-      <c r="X22" s="50">
+      <c r="X22" s="49">
         <v>40.799999999999997</v>
       </c>
-      <c r="Y22" s="30" t="s">
-[...14 lines deleted...]
-      <c r="AD22" s="53">
+      <c r="Y22" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z22" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA22" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB22" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC22" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="AD22" s="52">
         <v>45</v>
       </c>
-      <c r="AE22" s="53">
+      <c r="AE22" s="52">
         <v>43.3</v>
       </c>
-      <c r="AF22" s="53">
+      <c r="AF22" s="52">
         <v>43.7</v>
       </c>
-      <c r="AG22" s="53">
+      <c r="AG22" s="52">
         <v>45</v>
       </c>
-      <c r="AH22" s="275">
+      <c r="AH22" s="263">
         <v>46.1</v>
       </c>
-      <c r="AI22" s="32">
-        <v>51.6</v>
+      <c r="AI22" s="31">
+        <v>46.3</v>
+      </c>
+      <c r="AJ22" s="28">
+        <v>47.3</v>
       </c>
     </row>
     <row r="23" spans="1:36" ht="15" x14ac:dyDescent="0.3">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="22">
+      <c r="B23" s="21">
         <v>550</v>
       </c>
-      <c r="C23" s="22">
+      <c r="C23" s="21">
         <v>554</v>
       </c>
-      <c r="D23" s="22">
+      <c r="D23" s="21">
         <v>552</v>
       </c>
-      <c r="E23" s="22">
+      <c r="E23" s="21">
         <v>566</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="21">
         <v>554</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G23" s="49">
         <v>546</v>
       </c>
-      <c r="H23" s="50">
+      <c r="H23" s="49">
         <v>530</v>
       </c>
-      <c r="I23" s="50">
+      <c r="I23" s="49">
         <v>524</v>
       </c>
-      <c r="J23" s="54">
+      <c r="J23" s="53">
         <v>520</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K23" s="49">
         <v>516</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>514</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>505</v>
       </c>
-      <c r="N23" s="50">
+      <c r="N23" s="49">
         <v>494</v>
       </c>
-      <c r="O23" s="50">
+      <c r="O23" s="49">
         <v>491</v>
       </c>
-      <c r="P23" s="50">
+      <c r="P23" s="49">
         <v>488</v>
       </c>
-      <c r="Q23" s="50">
+      <c r="Q23" s="49">
         <v>483</v>
       </c>
-      <c r="R23" s="50">
+      <c r="R23" s="49">
         <v>483</v>
       </c>
-      <c r="S23" s="50">
+      <c r="S23" s="49">
         <v>476</v>
       </c>
-      <c r="T23" s="50">
+      <c r="T23" s="49">
         <v>472</v>
       </c>
-      <c r="U23" s="50">
+      <c r="U23" s="49">
         <v>463</v>
       </c>
-      <c r="V23" s="50">
+      <c r="V23" s="49">
         <v>459</v>
       </c>
-      <c r="W23" s="50">
+      <c r="W23" s="49">
         <v>456</v>
       </c>
-      <c r="X23" s="50">
+      <c r="X23" s="49">
         <v>446</v>
       </c>
-      <c r="Y23" s="50" t="s">
-[...14 lines deleted...]
-      <c r="AD23" s="50">
+      <c r="Y23" s="49" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z23" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA23" s="49" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB23" s="49" t="s">
+        <v>123</v>
+      </c>
+      <c r="AC23" s="49" t="s">
+        <v>124</v>
+      </c>
+      <c r="AD23" s="49">
         <v>402</v>
       </c>
-      <c r="AE23" s="50">
+      <c r="AE23" s="49">
         <v>405</v>
       </c>
-      <c r="AF23" s="50">
+      <c r="AF23" s="49">
         <v>419</v>
       </c>
-      <c r="AG23" s="50">
+      <c r="AG23" s="49">
         <v>418</v>
       </c>
-      <c r="AH23" s="77">
+      <c r="AH23" s="73">
         <v>430</v>
       </c>
-      <c r="AI23" s="11">
+      <c r="AI23" s="10">
         <v>434</v>
+      </c>
+      <c r="AJ23" s="28">
+        <v>445</v>
       </c>
     </row>
     <row r="24" spans="1:36" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="21">
         <v>145.80000000000001</v>
       </c>
-      <c r="C24" s="22">
+      <c r="C24" s="21">
         <v>147.69999999999999</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="21">
         <v>147.6</v>
       </c>
-      <c r="E24" s="22">
+      <c r="E24" s="21">
         <v>150.19999999999999</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="21">
         <v>148.30000000000001</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G24" s="29">
         <v>150.9</v>
       </c>
-      <c r="H24" s="50">
+      <c r="H24" s="49">
         <v>153.19999999999999</v>
       </c>
-      <c r="I24" s="50">
+      <c r="I24" s="49">
         <v>153.4</v>
       </c>
-      <c r="J24" s="50">
+      <c r="J24" s="49">
         <v>154.9</v>
       </c>
-      <c r="K24" s="50">
+      <c r="K24" s="49">
         <v>164.9</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>153.1</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>153.9</v>
       </c>
-      <c r="N24" s="50">
+      <c r="N24" s="49">
         <v>150.5</v>
       </c>
-      <c r="O24" s="50">
+      <c r="O24" s="49">
         <v>144.30000000000001</v>
       </c>
-      <c r="P24" s="50">
+      <c r="P24" s="49">
         <v>138.6</v>
       </c>
-      <c r="Q24" s="50">
+      <c r="Q24" s="49">
         <v>132.6</v>
       </c>
-      <c r="R24" s="50">
+      <c r="R24" s="49">
         <v>125.8</v>
       </c>
-      <c r="S24" s="50">
+      <c r="S24" s="49">
         <v>121.6</v>
       </c>
-      <c r="T24" s="50">
+      <c r="T24" s="49">
         <v>118.7</v>
       </c>
-      <c r="U24" s="50">
+      <c r="U24" s="49">
         <v>117.6</v>
       </c>
-      <c r="V24" s="50">
+      <c r="V24" s="49">
         <v>115.7</v>
       </c>
-      <c r="W24" s="55">
+      <c r="W24" s="54">
         <v>115.3</v>
       </c>
-      <c r="X24" s="50">
+      <c r="X24" s="49">
         <v>117.3</v>
       </c>
-      <c r="Y24" s="50" t="s">
-[...14 lines deleted...]
-      <c r="AD24" s="49">
+      <c r="Y24" s="49" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z24" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA24" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="AB24" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC24" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="AD24" s="48">
         <v>150.80000000000001</v>
       </c>
-      <c r="AE24" s="49">
+      <c r="AE24" s="48">
         <v>157.4</v>
       </c>
-      <c r="AF24" s="49">
+      <c r="AF24" s="48">
         <v>166.7</v>
       </c>
-      <c r="AG24" s="49">
+      <c r="AG24" s="48">
         <v>173.4</v>
       </c>
-      <c r="AH24" s="77">
+      <c r="AH24" s="73">
         <v>180.7</v>
       </c>
-      <c r="AI24" s="11">
+      <c r="AI24" s="10">
         <v>185.7</v>
+      </c>
+      <c r="AJ24" s="28">
+        <v>189.5</v>
       </c>
     </row>
     <row r="25" spans="1:36" x14ac:dyDescent="0.3">
-      <c r="A25" s="48" t="s">
+      <c r="A25" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="22">
+      <c r="B25" s="21">
         <v>12</v>
       </c>
-      <c r="C25" s="22">
+      <c r="C25" s="21">
         <v>12</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="21">
         <v>12</v>
       </c>
-      <c r="E25" s="22">
+      <c r="E25" s="21">
         <v>13</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="21">
         <v>13</v>
       </c>
-      <c r="G25" s="50">
+      <c r="G25" s="49">
         <v>14</v>
       </c>
-      <c r="H25" s="50">
+      <c r="H25" s="49">
         <v>11</v>
       </c>
-      <c r="I25" s="50">
+      <c r="I25" s="49">
         <v>14</v>
       </c>
-      <c r="J25" s="50">
+      <c r="J25" s="49">
         <v>15</v>
       </c>
-      <c r="K25" s="50">
+      <c r="K25" s="49">
         <v>13</v>
       </c>
-      <c r="L25" s="50">
+      <c r="L25" s="49">
         <v>13</v>
       </c>
-      <c r="M25" s="50">
+      <c r="M25" s="49">
         <v>13</v>
       </c>
-      <c r="N25" s="50">
+      <c r="N25" s="49">
         <v>13</v>
       </c>
-      <c r="O25" s="50">
+      <c r="O25" s="49">
         <v>15</v>
       </c>
-      <c r="P25" s="50">
+      <c r="P25" s="49">
         <v>16</v>
       </c>
-      <c r="Q25" s="50">
+      <c r="Q25" s="49">
         <v>17</v>
       </c>
-      <c r="R25" s="50">
+      <c r="R25" s="49">
         <v>20</v>
       </c>
-      <c r="S25" s="50">
+      <c r="S25" s="49">
         <v>20</v>
       </c>
-      <c r="T25" s="50">
+      <c r="T25" s="49">
         <v>21</v>
       </c>
-      <c r="U25" s="50">
+      <c r="U25" s="49">
         <v>24</v>
       </c>
-      <c r="V25" s="50">
+      <c r="V25" s="49">
         <v>25</v>
       </c>
-      <c r="W25" s="50">
+      <c r="W25" s="49">
         <v>39</v>
       </c>
-      <c r="X25" s="50">
+      <c r="X25" s="49">
         <v>40</v>
       </c>
-      <c r="Y25" s="50">
+      <c r="Y25" s="49">
         <v>39</v>
       </c>
-      <c r="Z25" s="50">
+      <c r="Z25" s="49">
         <v>39</v>
       </c>
-      <c r="AA25" s="11">
+      <c r="AA25" s="10">
         <v>39</v>
       </c>
-      <c r="AB25" s="11">
+      <c r="AB25" s="10">
         <v>42</v>
       </c>
-      <c r="AC25" s="11">
+      <c r="AC25" s="10">
         <v>43</v>
       </c>
-      <c r="AD25" s="11">
+      <c r="AD25" s="10">
         <v>42</v>
       </c>
-      <c r="AE25" s="11">
+      <c r="AE25" s="10">
         <v>39</v>
       </c>
-      <c r="AF25" s="11">
+      <c r="AF25" s="10">
         <v>41</v>
       </c>
-      <c r="AG25" s="11">
+      <c r="AG25" s="10">
         <v>41</v>
       </c>
-      <c r="AH25" s="77">
+      <c r="AH25" s="73">
         <v>40</v>
       </c>
-      <c r="AI25" s="11">
+      <c r="AI25" s="10">
         <v>38</v>
+      </c>
+      <c r="AJ25" s="28">
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:36" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="48" t="s">
+      <c r="A26" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="22">
+      <c r="B26" s="21">
         <v>12.6</v>
       </c>
-      <c r="C26" s="22">
+      <c r="C26" s="21">
         <v>12.7</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D26" s="21">
         <v>12.5</v>
       </c>
-      <c r="E26" s="56">
+      <c r="E26" s="55">
         <v>11.6</v>
       </c>
-      <c r="F26" s="22">
+      <c r="F26" s="21">
         <v>10.9</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="29">
         <v>10</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="29">
         <v>8.6</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="29">
         <v>9</v>
       </c>
-      <c r="J26" s="30">
+      <c r="J26" s="29">
         <v>9.5</v>
       </c>
-      <c r="K26" s="30">
+      <c r="K26" s="29">
         <v>11.1</v>
       </c>
-      <c r="L26" s="30">
+      <c r="L26" s="29">
         <v>13</v>
       </c>
-      <c r="M26" s="30">
+      <c r="M26" s="29">
         <v>14.3</v>
       </c>
-      <c r="N26" s="30">
+      <c r="N26" s="29">
         <v>17.5</v>
       </c>
-      <c r="O26" s="30">
+      <c r="O26" s="29">
         <v>22.6</v>
       </c>
-      <c r="P26" s="30">
+      <c r="P26" s="29">
         <v>26.5</v>
       </c>
-      <c r="Q26" s="30">
+      <c r="Q26" s="29">
         <v>29.4</v>
       </c>
-      <c r="R26" s="30">
+      <c r="R26" s="29">
         <v>33.200000000000003</v>
       </c>
-      <c r="S26" s="30">
+      <c r="S26" s="29">
         <v>32.6</v>
       </c>
-      <c r="T26" s="50">
+      <c r="T26" s="49">
         <v>32.4</v>
       </c>
-      <c r="U26" s="50">
+      <c r="U26" s="49">
         <v>31.5</v>
       </c>
-      <c r="V26" s="50">
+      <c r="V26" s="49">
         <v>32.799999999999997</v>
       </c>
-      <c r="W26" s="50">
+      <c r="W26" s="49">
         <v>38.299999999999997</v>
       </c>
-      <c r="X26" s="50">
+      <c r="X26" s="49">
         <v>36.700000000000003</v>
       </c>
-      <c r="Y26" s="30">
+      <c r="Y26" s="29">
         <v>33</v>
       </c>
-      <c r="Z26" s="30">
+      <c r="Z26" s="29">
         <v>29.3</v>
       </c>
-      <c r="AA26" s="11">
+      <c r="AA26" s="10">
         <v>27.7</v>
       </c>
-      <c r="AB26" s="11">
+      <c r="AB26" s="10">
         <v>27.5</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC26" s="10">
         <v>27.1</v>
       </c>
-      <c r="AD26" s="11">
+      <c r="AD26" s="10">
         <v>24.8</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE26" s="10">
         <v>24.6</v>
       </c>
-      <c r="AF26" s="11">
+      <c r="AF26" s="10">
         <v>25.6</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG26" s="10">
         <v>27.8</v>
       </c>
-      <c r="AH26" s="77">
+      <c r="AH26" s="73">
         <v>29</v>
       </c>
-      <c r="AI26" s="11">
+      <c r="AI26" s="10">
         <v>29.8</v>
+      </c>
+      <c r="AJ26" s="28">
+        <v>30.1</v>
       </c>
     </row>
     <row r="27" spans="1:36" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="48" t="s">
+      <c r="A27" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="22">
+      <c r="B27" s="21">
         <v>3</v>
       </c>
-      <c r="C27" s="22">
+      <c r="C27" s="21">
         <v>3</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="21">
         <v>3</v>
       </c>
-      <c r="E27" s="22">
+      <c r="E27" s="21">
         <v>3</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F27" s="21">
         <v>3</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G27" s="49">
         <v>4</v>
       </c>
-      <c r="H27" s="50">
+      <c r="H27" s="49">
         <v>8</v>
       </c>
-      <c r="I27" s="50">
+      <c r="I27" s="49">
         <v>6</v>
       </c>
-      <c r="J27" s="50">
+      <c r="J27" s="49">
         <v>6</v>
       </c>
-      <c r="K27" s="50">
+      <c r="K27" s="49">
         <v>5</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>6</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>6</v>
       </c>
-      <c r="N27" s="50">
+      <c r="N27" s="49">
         <v>6</v>
       </c>
-      <c r="O27" s="50">
+      <c r="O27" s="49">
         <v>7</v>
       </c>
-      <c r="P27" s="50">
+      <c r="P27" s="49">
         <v>7</v>
       </c>
-      <c r="Q27" s="50">
+      <c r="Q27" s="49">
         <v>7</v>
       </c>
-      <c r="R27" s="50">
+      <c r="R27" s="49">
         <v>6</v>
       </c>
-      <c r="S27" s="50">
+      <c r="S27" s="49">
         <v>6</v>
       </c>
-      <c r="T27" s="50">
+      <c r="T27" s="49">
         <v>7</v>
       </c>
-      <c r="U27" s="50">
+      <c r="U27" s="49">
         <v>8</v>
       </c>
-      <c r="V27" s="50">
+      <c r="V27" s="49">
         <v>8</v>
       </c>
-      <c r="W27" s="50">
+      <c r="W27" s="49">
         <v>7</v>
       </c>
-      <c r="X27" s="50">
+      <c r="X27" s="49">
         <v>6</v>
       </c>
-      <c r="Y27" s="50">
+      <c r="Y27" s="49">
         <v>6</v>
       </c>
-      <c r="Z27" s="50">
+      <c r="Z27" s="49">
         <v>6</v>
       </c>
-      <c r="AA27" s="11">
+      <c r="AA27" s="10">
         <v>6</v>
       </c>
-      <c r="AB27" s="11">
+      <c r="AB27" s="10">
         <v>6</v>
       </c>
-      <c r="AC27" s="11">
+      <c r="AC27" s="10">
         <v>6</v>
       </c>
-      <c r="AD27" s="11">
+      <c r="AD27" s="10">
         <v>6</v>
       </c>
-      <c r="AE27" s="11">
+      <c r="AE27" s="10">
         <v>6</v>
       </c>
-      <c r="AF27" s="11">
+      <c r="AF27" s="10">
         <v>6</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG27" s="10">
         <v>6</v>
       </c>
-      <c r="AH27" s="77">
+      <c r="AH27" s="73">
         <v>5</v>
       </c>
-      <c r="AI27" s="11">
+      <c r="AI27" s="10">
         <v>6</v>
+      </c>
+      <c r="AJ27" s="28">
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:36" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="57" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="22">
+      <c r="A28" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="21">
         <v>10.6</v>
       </c>
-      <c r="C28" s="22">
+      <c r="C28" s="21">
         <v>10.6</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="21">
         <v>10.199999999999999</v>
       </c>
-      <c r="E28" s="56">
+      <c r="E28" s="55">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F28" s="56">
+      <c r="F28" s="55">
         <v>9</v>
       </c>
-      <c r="G28" s="30">
+      <c r="G28" s="29">
         <v>8.4</v>
       </c>
-      <c r="H28" s="30">
+      <c r="H28" s="29">
         <v>9.9</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="29">
         <v>13</v>
       </c>
-      <c r="J28" s="30">
+      <c r="J28" s="29">
         <v>19.899999999999999</v>
       </c>
-      <c r="K28" s="30">
+      <c r="K28" s="29">
         <v>26.2</v>
       </c>
-      <c r="L28" s="30">
+      <c r="L28" s="29">
         <v>28.8</v>
       </c>
-      <c r="M28" s="30">
+      <c r="M28" s="29">
         <v>31.2</v>
       </c>
-      <c r="N28" s="30">
+      <c r="N28" s="29">
         <v>29.4</v>
       </c>
-      <c r="O28" s="30">
+      <c r="O28" s="29">
         <v>35</v>
       </c>
-      <c r="P28" s="30">
+      <c r="P28" s="29">
         <v>37.700000000000003</v>
       </c>
-      <c r="Q28" s="30">
+      <c r="Q28" s="29">
         <v>33</v>
       </c>
-      <c r="R28" s="30">
+      <c r="R28" s="29">
         <v>24.8</v>
       </c>
-      <c r="S28" s="30">
+      <c r="S28" s="29">
         <v>23.2</v>
       </c>
-      <c r="T28" s="30">
+      <c r="T28" s="29">
         <v>24.3</v>
       </c>
-      <c r="U28" s="30">
+      <c r="U28" s="29">
         <v>25.3</v>
       </c>
-      <c r="V28" s="30">
+      <c r="V28" s="29">
         <v>26.9</v>
       </c>
-      <c r="W28" s="30">
+      <c r="W28" s="29">
         <v>24.9</v>
       </c>
-      <c r="X28" s="30">
+      <c r="X28" s="29">
         <v>23.8</v>
       </c>
-      <c r="Y28" s="30">
+      <c r="Y28" s="29">
         <v>20.8</v>
       </c>
-      <c r="Z28" s="30">
+      <c r="Z28" s="29">
         <v>20.3</v>
       </c>
-      <c r="AA28" s="32">
+      <c r="AA28" s="31">
         <v>21</v>
       </c>
-      <c r="AB28" s="32">
+      <c r="AB28" s="31">
         <v>21.8</v>
       </c>
-      <c r="AC28" s="32">
+      <c r="AC28" s="31">
         <v>24.5</v>
       </c>
-      <c r="AD28" s="32">
+      <c r="AD28" s="31">
         <v>27.8</v>
       </c>
-      <c r="AE28" s="32">
+      <c r="AE28" s="31">
         <v>27.1</v>
       </c>
-      <c r="AF28" s="32">
+      <c r="AF28" s="31">
         <v>24.9</v>
       </c>
-      <c r="AG28" s="32">
+      <c r="AG28" s="31">
         <v>22.8</v>
       </c>
-      <c r="AH28" s="77">
+      <c r="AH28" s="73">
         <v>23.5</v>
       </c>
-      <c r="AI28" s="11">
+      <c r="AI28" s="10">
         <v>24.5</v>
       </c>
+      <c r="AJ28" s="28">
+        <v>24.7</v>
+      </c>
     </row>
-    <row r="29" spans="1:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...102 lines deleted...]
-      </c>
+    <row r="29" spans="1:36" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="280"/>
+      <c r="C29" s="280"/>
+      <c r="D29" s="280"/>
+      <c r="E29" s="280"/>
+      <c r="F29" s="280"/>
+      <c r="G29" s="280"/>
+      <c r="H29" s="280"/>
+      <c r="I29" s="280"/>
+      <c r="J29" s="280"/>
+      <c r="K29" s="280"/>
+      <c r="L29" s="280"/>
+      <c r="M29" s="280"/>
+      <c r="N29" s="280"/>
+      <c r="O29" s="280"/>
+      <c r="P29" s="280"/>
+      <c r="Q29" s="280"/>
+      <c r="R29" s="280"/>
+      <c r="S29" s="280"/>
+      <c r="T29" s="280"/>
+      <c r="U29" s="280"/>
+      <c r="V29" s="280"/>
+      <c r="W29" s="280"/>
+      <c r="X29" s="280"/>
+      <c r="Y29" s="280"/>
+      <c r="Z29" s="280"/>
+      <c r="AA29" s="36"/>
+      <c r="AB29" s="36"/>
+      <c r="AC29" s="36"/>
+      <c r="AD29" s="36"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="37"/>
+      <c r="AJ29" s="37"/>
     </row>
-    <row r="30" spans="1:36" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-      <c r="AJ30" s="284"/>
+    <row r="30" spans="1:36" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="62" t="s">
+        <v>210</v>
+      </c>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="63"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="64"/>
+      <c r="AF30" s="10"/>
+      <c r="AG30" s="10"/>
+      <c r="AH30" s="65"/>
+      <c r="AI30" s="10"/>
+      <c r="AJ30" s="268"/>
     </row>
-    <row r="31" spans="1:36" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-      <c r="AJ31" s="284"/>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A31" s="62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="J31" s="66">
+        <v>6077</v>
+      </c>
+      <c r="K31" s="66">
+        <v>6916</v>
+      </c>
+      <c r="L31" s="63">
+        <v>8264</v>
+      </c>
+      <c r="M31" s="63">
+        <v>9752</v>
+      </c>
+      <c r="N31" s="63">
+        <v>11351</v>
+      </c>
+      <c r="O31" s="63">
+        <v>13750</v>
+      </c>
+      <c r="P31" s="63">
+        <v>16982</v>
+      </c>
+      <c r="Q31" s="63">
+        <v>19347</v>
+      </c>
+      <c r="R31" s="63">
+        <v>24702</v>
+      </c>
+      <c r="S31" s="63">
+        <v>35010.479922282459</v>
+      </c>
+      <c r="T31" s="63">
+        <v>33709.980975599188</v>
+      </c>
+      <c r="U31" s="63">
+        <v>36355.791522445892</v>
+      </c>
+      <c r="V31" s="63">
+        <v>42970.081364864702</v>
+      </c>
+      <c r="W31" s="63">
+        <v>50691.498940386235</v>
+      </c>
+      <c r="X31" s="63">
+        <v>55144.107360201051</v>
+      </c>
+      <c r="Y31" s="63">
+        <v>60042.425996913989</v>
+      </c>
+      <c r="Z31" s="63">
+        <v>60920.706547993381</v>
+      </c>
+      <c r="AA31" s="67">
+        <v>65913</v>
+      </c>
+      <c r="AB31" s="67">
+        <v>71731</v>
+      </c>
+      <c r="AC31" s="67">
+        <v>80967</v>
+      </c>
+      <c r="AD31" s="67">
+        <v>92696</v>
+      </c>
+      <c r="AE31" s="67">
+        <v>98360</v>
+      </c>
+      <c r="AF31" s="67">
+        <v>115009</v>
+      </c>
+      <c r="AG31" s="58">
+        <v>142531</v>
+      </c>
+      <c r="AH31" s="59">
+        <v>163509</v>
+      </c>
+      <c r="AI31" s="59">
+        <v>191514</v>
+      </c>
+      <c r="AJ31" s="59">
+        <v>214007</v>
+      </c>
     </row>
     <row r="32" spans="1:36" x14ac:dyDescent="0.3">
-      <c r="A32" s="66" t="s">
-[...104 lines deleted...]
-      <c r="AJ32" s="284"/>
+      <c r="A32" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="I32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="J32" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="K32" s="52">
+        <v>113.8</v>
+      </c>
+      <c r="L32" s="52">
+        <v>119.49103528050897</v>
+      </c>
+      <c r="M32" s="52">
+        <v>118.00580832526622</v>
+      </c>
+      <c r="N32" s="49">
+        <v>116.4</v>
+      </c>
+      <c r="O32" s="49">
+        <v>121.1</v>
+      </c>
+      <c r="P32" s="49">
+        <v>123.5</v>
+      </c>
+      <c r="Q32" s="49">
+        <v>113.9</v>
+      </c>
+      <c r="R32" s="49">
+        <v>127.7</v>
+      </c>
+      <c r="S32" s="29">
+        <v>141.72893683563842</v>
+      </c>
+      <c r="T32" s="29">
+        <v>96.285400972594019</v>
+      </c>
+      <c r="U32" s="54">
+        <v>107.84874529820073</v>
+      </c>
+      <c r="V32" s="54">
+        <v>118.19322194741704</v>
+      </c>
+      <c r="W32" s="54">
+        <v>117.96928777015326</v>
+      </c>
+      <c r="X32" s="69">
+        <v>108.78373793020234</v>
+      </c>
+      <c r="Y32" s="69">
+        <v>108.88275986537808</v>
+      </c>
+      <c r="Z32" s="54">
+        <v>101.46276659628066</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>108.2</v>
+      </c>
+      <c r="AB32" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>114.5</v>
+      </c>
+      <c r="AE32" s="28">
+        <v>106.1</v>
+      </c>
+      <c r="AF32" s="28">
+        <v>116.6</v>
+      </c>
+      <c r="AG32" s="48">
+        <v>117.3</v>
+      </c>
+      <c r="AH32" s="173">
+        <v>114.7</v>
+      </c>
+      <c r="AI32" s="158">
+        <v>117.1</v>
+      </c>
+      <c r="AJ32" s="158">
+        <v>111.7</v>
+      </c>
     </row>
-    <row r="33" spans="1:36" x14ac:dyDescent="0.3">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:36" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="62" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="H33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="I33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="J33" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="K33" s="28">
+        <v>98.4</v>
+      </c>
+      <c r="L33" s="70">
+        <v>111.9</v>
+      </c>
+      <c r="M33" s="70">
+        <v>111.5</v>
+      </c>
+      <c r="N33" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="O33" s="71">
+        <v>113</v>
+      </c>
+      <c r="P33" s="70">
+        <v>115.3</v>
+      </c>
+      <c r="Q33" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="R33" s="70">
+        <v>117.5</v>
+      </c>
+      <c r="S33" s="26">
+        <v>124.54212375715153</v>
+      </c>
+      <c r="T33" s="26">
+        <v>90.578928478451573</v>
+      </c>
+      <c r="U33" s="26">
+        <v>100.60517285279917</v>
+      </c>
+      <c r="V33" s="26">
+        <v>109.74301016473262</v>
+      </c>
+      <c r="W33" s="26">
+        <v>112.56611428449739</v>
+      </c>
+      <c r="X33" s="27">
+        <v>102.24035519755859</v>
+      </c>
+      <c r="Y33" s="27">
+        <v>103.50072230549247</v>
+      </c>
+      <c r="Z33" s="26">
+        <v>95.719591128566663</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>94.5</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>100.6</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>103.7</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>109</v>
+      </c>
+      <c r="AE33" s="28">
+        <v>99.7</v>
+      </c>
+      <c r="AF33" s="28">
+        <v>107.6</v>
+      </c>
+      <c r="AG33" s="52">
+        <v>102</v>
+      </c>
+      <c r="AH33" s="173">
+        <v>100.3</v>
+      </c>
+      <c r="AI33" s="158">
+        <v>107.9</v>
+      </c>
+      <c r="AJ33" s="158">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="J34" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="K34" s="28">
+        <v>18.3</v>
+      </c>
+      <c r="L34" s="10">
+        <v>41.4</v>
+      </c>
+      <c r="M34" s="10">
+        <v>36.9</v>
+      </c>
+      <c r="N34" s="10">
+        <v>28.5</v>
+      </c>
+      <c r="O34" s="31">
+        <v>28</v>
+      </c>
+      <c r="P34" s="10">
+        <v>28.7</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>17.2</v>
+      </c>
+      <c r="R34" s="10">
+        <v>10.3</v>
+      </c>
+      <c r="S34" s="31">
+        <v>7</v>
+      </c>
+      <c r="T34" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="U34" s="31">
+        <v>6</v>
+      </c>
+      <c r="V34" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="W34" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="X34" s="31">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="AC34" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="AD34" s="31">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="28">
+        <v>3.5</v>
+      </c>
+      <c r="AF34" s="28">
+        <v>3.7</v>
+      </c>
+      <c r="AG34" s="21">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AH34" s="176">
+        <v>4.2</v>
+      </c>
+      <c r="AI34" s="158">
+        <v>4.5</v>
+      </c>
+      <c r="AJ34" s="158">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="72" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="21"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="21"/>
+      <c r="O35" s="21"/>
+      <c r="P35" s="21"/>
+      <c r="Q35" s="21"/>
+      <c r="R35" s="21"/>
+      <c r="S35" s="21"/>
+      <c r="T35" s="21"/>
+      <c r="U35" s="21"/>
+      <c r="V35" s="21"/>
+      <c r="W35" s="21"/>
+      <c r="X35" s="21"/>
+      <c r="Y35" s="21"/>
+      <c r="Z35" s="21"/>
+      <c r="AA35" s="10"/>
+      <c r="AB35" s="10"/>
+      <c r="AC35" s="10"/>
+      <c r="AD35" s="10"/>
+      <c r="AE35" s="10"/>
+      <c r="AF35" s="28"/>
+      <c r="AG35" s="21"/>
+      <c r="AH35" s="176"/>
+      <c r="AI35" s="21"/>
+      <c r="AJ35" s="21"/>
+    </row>
+    <row r="36" spans="1:36" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="72" t="s">
+        <v>211</v>
+      </c>
+      <c r="B36" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="H36" s="60">
+        <v>3523</v>
+      </c>
+      <c r="I36" s="60">
+        <v>3634</v>
+      </c>
+      <c r="J36" s="60">
+        <v>3364</v>
+      </c>
+      <c r="K36" s="60">
+        <v>3896</v>
+      </c>
+      <c r="L36" s="60">
+        <v>4580</v>
+      </c>
+      <c r="M36" s="60">
+        <v>4979</v>
+      </c>
+      <c r="N36" s="60">
+        <v>5298</v>
+      </c>
+      <c r="O36" s="60">
+        <v>5675</v>
+      </c>
+      <c r="P36" s="60">
+        <v>6340</v>
+      </c>
+      <c r="Q36" s="58" t="s">
+        <v>161</v>
+      </c>
+      <c r="R36" s="60">
+        <v>9896</v>
+      </c>
+      <c r="S36" s="60">
+        <v>11674</v>
+      </c>
+      <c r="T36" s="60">
+        <v>11882</v>
+      </c>
+      <c r="U36" s="60">
+        <v>12405</v>
+      </c>
+      <c r="V36" s="60">
+        <v>14240</v>
+      </c>
+      <c r="W36" s="60">
+        <v>15009</v>
+      </c>
+      <c r="X36" s="60">
+        <v>15789</v>
+      </c>
+      <c r="Y36" s="60">
+        <v>17125</v>
+      </c>
+      <c r="Z36" s="60">
+        <v>18010</v>
+      </c>
+      <c r="AA36" s="46">
+        <v>20231</v>
+      </c>
+      <c r="AB36" s="46">
+        <v>22071</v>
+      </c>
+      <c r="AC36" s="46">
+        <v>25247</v>
+      </c>
+      <c r="AD36" s="46">
+        <v>26909</v>
+      </c>
+      <c r="AE36" s="67">
+        <v>30086</v>
+      </c>
+      <c r="AF36" s="67">
+        <v>34264</v>
+      </c>
+      <c r="AG36" s="60">
+        <v>40629</v>
+      </c>
+      <c r="AH36" s="186">
+        <v>44463</v>
+      </c>
+      <c r="AI36" s="60">
+        <v>46358</v>
+      </c>
+      <c r="AJ36" s="60">
+        <v>51703</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="H37" s="75">
+        <v>46.7</v>
+      </c>
+      <c r="I37" s="75">
+        <v>46.41</v>
+      </c>
+      <c r="J37" s="75">
+        <v>28.15</v>
+      </c>
+      <c r="K37" s="75">
+        <v>27.41</v>
+      </c>
+      <c r="L37" s="75">
+        <v>31.21</v>
+      </c>
+      <c r="M37" s="75">
+        <v>32.479999999999997</v>
+      </c>
+      <c r="N37" s="75">
+        <v>35.42</v>
+      </c>
+      <c r="O37" s="75">
+        <v>41.72</v>
+      </c>
+      <c r="P37" s="75">
+        <v>47.71</v>
+      </c>
+      <c r="Q37" s="75">
+        <v>70.45</v>
+      </c>
+      <c r="R37" s="75">
+        <v>80.75</v>
+      </c>
+      <c r="S37" s="75">
+        <v>97.04</v>
+      </c>
+      <c r="T37" s="75">
+        <v>80.56</v>
+      </c>
+      <c r="U37" s="75">
+        <v>84.19</v>
+      </c>
+      <c r="V37" s="75">
+        <v>97.12</v>
+      </c>
+      <c r="W37" s="75">
+        <v>100.66</v>
+      </c>
+      <c r="X37" s="75">
+        <v>103.79</v>
+      </c>
+      <c r="Y37" s="75">
+        <v>95.57</v>
+      </c>
+      <c r="Z37" s="75">
+        <v>81.22</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>59.13</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>67.7</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>73.2</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>75.5</v>
+      </c>
+      <c r="AE37" s="28">
+        <v>72.86</v>
+      </c>
+      <c r="AF37" s="28">
+        <v>80.42</v>
+      </c>
+      <c r="AG37" s="21">
+        <v>88.23</v>
+      </c>
+      <c r="AH37" s="176">
+        <v>97.44</v>
+      </c>
+      <c r="AI37" s="21">
+        <v>98.75</v>
+      </c>
+      <c r="AJ37" s="268">
+        <v>99.12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="76"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="77"/>
+      <c r="I38" s="77"/>
+      <c r="J38" s="77"/>
+      <c r="K38" s="77"/>
+      <c r="L38" s="78"/>
+      <c r="M38" s="78"/>
+      <c r="N38" s="78"/>
+      <c r="O38" s="78"/>
+      <c r="P38" s="78"/>
+      <c r="Q38" s="78"/>
+      <c r="R38" s="78"/>
+      <c r="S38" s="78"/>
+      <c r="T38" s="78"/>
+      <c r="U38" s="78"/>
+      <c r="V38" s="78"/>
+      <c r="W38" s="78"/>
+      <c r="X38" s="78"/>
+      <c r="Y38" s="78"/>
+      <c r="Z38" s="78"/>
+      <c r="AA38" s="36"/>
+      <c r="AB38" s="36"/>
+      <c r="AC38" s="36"/>
+      <c r="AD38" s="79"/>
+      <c r="AE38" s="39"/>
+      <c r="AF38" s="39"/>
+      <c r="AG38" s="39"/>
+      <c r="AH38" s="39"/>
+      <c r="AI38" s="37"/>
+      <c r="AJ38" s="37"/>
+    </row>
+    <row r="39" spans="1:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="53"/>
+      <c r="C39" s="53"/>
+      <c r="D39" s="53"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+      <c r="K39" s="51"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="21"/>
+      <c r="O39" s="21"/>
+      <c r="P39" s="21"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="10"/>
+      <c r="S39" s="10"/>
+      <c r="T39" s="10"/>
+      <c r="U39" s="10"/>
+      <c r="V39" s="10"/>
+      <c r="W39" s="10"/>
+      <c r="X39" s="21"/>
+      <c r="Y39" s="10"/>
+      <c r="Z39" s="10"/>
+      <c r="AA39" s="10"/>
+      <c r="AB39" s="10"/>
+      <c r="AC39" s="10"/>
+      <c r="AD39" s="10"/>
+      <c r="AE39" s="64"/>
+      <c r="AF39" s="10"/>
+      <c r="AG39" s="10"/>
+      <c r="AH39" s="64"/>
+      <c r="AI39" s="10"/>
+    </row>
+    <row r="40" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C40" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="82">
+        <v>318.2</v>
+      </c>
+      <c r="F40" s="82">
+        <v>325.39999999999998</v>
+      </c>
+      <c r="G40" s="82">
+        <v>332.1</v>
+      </c>
+      <c r="H40" s="82">
+        <v>338.1</v>
+      </c>
+      <c r="I40" s="82">
+        <v>318.60000000000002</v>
+      </c>
+      <c r="J40" s="82">
+        <v>323</v>
+      </c>
+      <c r="K40" s="82">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="L40" s="83" t="s">
+        <v>163</v>
+      </c>
+      <c r="M40" s="83">
+        <v>335</v>
+      </c>
+      <c r="N40" s="82">
+        <v>348</v>
+      </c>
+      <c r="O40" s="82">
+        <v>365.8</v>
+      </c>
+      <c r="P40" s="82">
+        <v>372.9</v>
+      </c>
+      <c r="Q40" s="84">
+        <v>380.8</v>
+      </c>
+      <c r="R40" s="82">
+        <v>387.4</v>
+      </c>
+      <c r="S40" s="85">
+        <v>393.8</v>
+      </c>
+      <c r="T40" s="85">
+        <v>397.3</v>
+      </c>
+      <c r="U40" s="82">
+        <v>399.9</v>
+      </c>
+      <c r="V40" s="85">
+        <v>415.8</v>
+      </c>
+      <c r="W40" s="85">
+        <v>432.37400000000002</v>
+      </c>
+      <c r="X40" s="85">
+        <v>434.12599999999998</v>
+      </c>
+      <c r="Y40" s="85">
+        <v>430.93599999999998</v>
+      </c>
+      <c r="Z40" s="85" t="s">
+        <v>197</v>
+      </c>
+      <c r="AA40" s="85">
+        <v>429.3</v>
+      </c>
+      <c r="AB40" s="85">
+        <v>429.5</v>
+      </c>
+      <c r="AC40" s="85">
+        <v>438.6</v>
+      </c>
+      <c r="AD40" s="85">
+        <v>437.3</v>
+      </c>
+      <c r="AE40" s="85">
+        <v>437.3</v>
+      </c>
+      <c r="AF40" s="85">
+        <v>441</v>
+      </c>
+      <c r="AG40" s="85">
+        <v>446.2</v>
+      </c>
+      <c r="AH40" s="85">
+        <v>456.6</v>
+      </c>
+      <c r="AI40" s="82">
+        <v>480.4</v>
+      </c>
+      <c r="AJ40" s="82">
+        <v>485.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="B33" s="70" t="s">
-[...101 lines deleted...]
-      <c r="AJ33" s="284"/>
+      <c r="B41" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C41" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D41" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="87">
+        <v>102.26272784412318</v>
+      </c>
+      <c r="G41" s="87">
+        <v>102.05900430239707</v>
+      </c>
+      <c r="H41" s="87">
+        <v>101.806684733514</v>
+      </c>
+      <c r="I41" s="87">
+        <v>94.232475598935224</v>
+      </c>
+      <c r="J41" s="87">
+        <v>101.38104205900815</v>
+      </c>
+      <c r="K41" s="87">
+        <v>100.89783281733746</v>
+      </c>
+      <c r="L41" s="87" t="s">
+        <v>164</v>
+      </c>
+      <c r="M41" s="87">
+        <v>91.982427237781437</v>
+      </c>
+      <c r="N41" s="83">
+        <v>103.88059701492539</v>
+      </c>
+      <c r="O41" s="83">
+        <v>105.11494252873564</v>
+      </c>
+      <c r="P41" s="83">
+        <v>101.94095133952979</v>
+      </c>
+      <c r="Q41" s="88">
+        <v>102.11853043711452</v>
+      </c>
+      <c r="R41" s="83">
+        <v>101.73319327731092</v>
+      </c>
+      <c r="S41" s="83">
+        <v>101.65203923593187</v>
+      </c>
+      <c r="T41" s="83">
+        <v>100.88877602844084</v>
+      </c>
+      <c r="U41" s="83">
+        <v>100.654417316889</v>
+      </c>
+      <c r="V41" s="83">
+        <v>103.97599399849963</v>
+      </c>
+      <c r="W41" s="83">
+        <v>103.98605098605098</v>
+      </c>
+      <c r="X41" s="83">
+        <v>100.40520475329228</v>
+      </c>
+      <c r="Y41" s="83">
+        <v>99.265190290376523</v>
+      </c>
+      <c r="Z41" s="83">
+        <v>102.46858002116323</v>
+      </c>
+      <c r="AA41" s="83">
+        <v>100.6</v>
+      </c>
+      <c r="AB41" s="83">
+        <v>100</v>
+      </c>
+      <c r="AC41" s="83">
+        <v>102.1</v>
+      </c>
+      <c r="AD41" s="83">
+        <v>99.7</v>
+      </c>
+      <c r="AE41" s="83">
+        <v>100</v>
+      </c>
+      <c r="AF41" s="83">
+        <v>100.8</v>
+      </c>
+      <c r="AG41" s="83">
+        <v>101.2</v>
+      </c>
+      <c r="AH41" s="83">
+        <v>102.3</v>
+      </c>
+      <c r="AI41" s="83">
+        <v>105.2</v>
+      </c>
+      <c r="AJ41" s="83">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="34" spans="1:36" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
-[...105 lines deleted...]
-      <c r="AJ34" s="284"/>
+    <row r="42" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="82"/>
+      <c r="H42" s="82"/>
+      <c r="I42" s="82"/>
+      <c r="J42" s="82"/>
+      <c r="K42" s="82"/>
+      <c r="L42" s="82"/>
+      <c r="M42" s="82"/>
+      <c r="N42" s="82"/>
+      <c r="O42" s="82"/>
+      <c r="P42" s="82"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="82"/>
+      <c r="S42" s="82"/>
+      <c r="T42" s="82"/>
+      <c r="U42" s="82"/>
+      <c r="V42" s="82"/>
+      <c r="W42" s="82"/>
+      <c r="X42" s="82"/>
+      <c r="Y42" s="82"/>
+      <c r="Z42" s="82"/>
+      <c r="AA42" s="10"/>
+      <c r="AB42" s="10"/>
+      <c r="AC42" s="10"/>
+      <c r="AD42" s="10"/>
+      <c r="AE42" s="10"/>
+      <c r="AF42" s="10"/>
+      <c r="AG42" s="10"/>
+      <c r="AH42" s="10"/>
+      <c r="AI42" s="21"/>
+      <c r="AJ42" s="21"/>
     </row>
-    <row r="35" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...582 lines deleted...]
-      <c r="L42" s="91" t="s">
+    <row r="43" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43" s="81" t="s">
         <v>162</v>
       </c>
-      <c r="M42" s="91">
-[...108 lines deleted...]
-      <c r="AI43" s="22"/>
+      <c r="C43" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="82">
+        <v>294.39999999999998</v>
+      </c>
+      <c r="F43" s="89">
+        <v>290</v>
+      </c>
+      <c r="G43" s="89">
+        <v>289.8</v>
+      </c>
+      <c r="H43" s="89">
+        <v>292.10000000000002</v>
+      </c>
+      <c r="I43" s="89">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="J43" s="89">
+        <v>278.89999999999998</v>
+      </c>
+      <c r="K43" s="89">
+        <v>282.39999999999998</v>
+      </c>
+      <c r="L43" s="90" t="s">
+        <v>165</v>
+      </c>
+      <c r="M43" s="91">
+        <v>300.78500000000003</v>
+      </c>
+      <c r="N43" s="90">
+        <v>314.3</v>
+      </c>
+      <c r="O43" s="90">
+        <v>331.3</v>
+      </c>
+      <c r="P43" s="90">
+        <v>338.6</v>
+      </c>
+      <c r="Q43" s="92">
+        <v>348.2</v>
+      </c>
+      <c r="R43" s="93">
+        <v>358.52600000000001</v>
+      </c>
+      <c r="S43" s="91">
+        <v>368.7</v>
+      </c>
+      <c r="T43" s="91">
+        <v>373.3</v>
+      </c>
+      <c r="U43" s="90">
+        <v>378.5</v>
+      </c>
+      <c r="V43" s="91">
+        <v>395.6</v>
+      </c>
+      <c r="W43" s="91">
+        <v>410.94099999999997</v>
+      </c>
+      <c r="X43" s="91">
+        <v>412.65800000000002</v>
+      </c>
+      <c r="Y43" s="91">
+        <v>410.03100000000001</v>
+      </c>
+      <c r="Z43" s="91" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA43" s="91">
+        <v>408.6</v>
+      </c>
+      <c r="AB43" s="91">
+        <v>408.9</v>
+      </c>
+      <c r="AC43" s="91">
+        <v>417.6</v>
+      </c>
+      <c r="AD43" s="91">
+        <v>416.5</v>
+      </c>
+      <c r="AE43" s="91">
+        <v>416.4</v>
+      </c>
+      <c r="AF43" s="91">
+        <v>419.8</v>
+      </c>
+      <c r="AG43" s="91">
+        <v>424.7</v>
+      </c>
+      <c r="AH43" s="91">
+        <v>434.9</v>
+      </c>
+      <c r="AI43" s="90">
+        <v>457.9</v>
+      </c>
+      <c r="AJ43" s="90">
+        <v>462.6</v>
+      </c>
     </row>
     <row r="44" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="41" t="s">
-[...30 lines deleted...]
-        <v>282.39999999999998</v>
+      <c r="A44" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B44" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C44" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" s="94">
+        <v>98.505434782608702</v>
+      </c>
+      <c r="G44" s="94">
+        <v>99.931034482758633</v>
+      </c>
+      <c r="H44" s="94">
+        <v>100.79365079365078</v>
+      </c>
+      <c r="I44" s="94">
+        <v>94.111605614515554</v>
+      </c>
+      <c r="J44" s="94">
+        <v>101.45507457257183</v>
+      </c>
+      <c r="K44" s="94">
+        <v>101.25493008246684</v>
       </c>
       <c r="L44" s="94" t="s">
-        <v>163</v>
-[...68 lines deleted...]
-        <v>457.9</v>
+        <v>166</v>
+      </c>
+      <c r="M44" s="94">
+        <v>93.167865395456616</v>
+      </c>
+      <c r="N44" s="91">
+        <v>104.49324268164968</v>
+      </c>
+      <c r="O44" s="91">
+        <v>105.40884505249761</v>
+      </c>
+      <c r="P44" s="91">
+        <v>102.20344099003924</v>
+      </c>
+      <c r="Q44" s="92">
+        <v>102.83520378027168</v>
+      </c>
+      <c r="R44" s="91">
+        <v>102.96553704767375</v>
+      </c>
+      <c r="S44" s="91">
+        <v>102.83773003910454</v>
+      </c>
+      <c r="T44" s="91">
+        <v>101.24762679685382</v>
+      </c>
+      <c r="U44" s="91">
+        <v>101.39298151620679</v>
+      </c>
+      <c r="V44" s="91">
+        <v>104.51783355350067</v>
+      </c>
+      <c r="W44" s="91">
+        <v>103.87790697674417</v>
+      </c>
+      <c r="X44" s="91">
+        <v>100.41782153642495</v>
+      </c>
+      <c r="Y44" s="91">
+        <v>99.363395354021975</v>
+      </c>
+      <c r="Z44" s="91" t="s">
+        <v>199</v>
+      </c>
+      <c r="AA44" s="91">
+        <v>100.9</v>
+      </c>
+      <c r="AB44" s="91">
+        <v>100.1</v>
+      </c>
+      <c r="AC44" s="91">
+        <v>102.1</v>
+      </c>
+      <c r="AD44" s="91">
+        <v>99.7</v>
+      </c>
+      <c r="AE44" s="91">
+        <v>100</v>
+      </c>
+      <c r="AF44" s="91">
+        <v>100.8</v>
+      </c>
+      <c r="AG44" s="91">
+        <v>101.2</v>
+      </c>
+      <c r="AH44" s="91">
+        <v>102.4</v>
+      </c>
+      <c r="AI44" s="90">
+        <v>105.3</v>
+      </c>
+      <c r="AJ44" s="90">
+        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="90" t="s">
-[...103 lines deleted...]
-      </c>
+      <c r="A45" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" s="67"/>
+      <c r="D45" s="67"/>
+      <c r="E45" s="89"/>
+      <c r="F45" s="82"/>
+      <c r="G45" s="82"/>
+      <c r="H45" s="82"/>
+      <c r="I45" s="82"/>
+      <c r="J45" s="82"/>
+      <c r="K45" s="82"/>
+      <c r="L45" s="82"/>
+      <c r="M45" s="82"/>
+      <c r="N45" s="82"/>
+      <c r="O45" s="82"/>
+      <c r="P45" s="82"/>
+      <c r="Q45" s="84"/>
+      <c r="R45" s="82"/>
+      <c r="S45" s="82"/>
+      <c r="T45" s="82"/>
+      <c r="U45" s="82"/>
+      <c r="V45" s="82"/>
+      <c r="W45" s="82"/>
+      <c r="X45" s="82"/>
+      <c r="Y45" s="82"/>
+      <c r="Z45" s="82"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="10"/>
+      <c r="AD45" s="10"/>
+      <c r="AE45" s="10"/>
+      <c r="AF45" s="10"/>
+      <c r="AG45" s="10"/>
+      <c r="AH45" s="10"/>
+      <c r="AI45" s="21"/>
+      <c r="AJ45" s="21"/>
     </row>
-    <row r="46" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...38 lines deleted...]
-      <c r="AI46" s="22"/>
+    <row r="46" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C46" s="67"/>
+      <c r="D46" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E46" s="89">
+        <v>268.8</v>
+      </c>
+      <c r="F46" s="89">
+        <v>250.9</v>
+      </c>
+      <c r="G46" s="89">
+        <v>216.4</v>
+      </c>
+      <c r="H46" s="89">
+        <v>187.6</v>
+      </c>
+      <c r="I46" s="89">
+        <v>164.2</v>
+      </c>
+      <c r="J46" s="89">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="K46" s="89">
+        <v>170</v>
+      </c>
+      <c r="L46" s="82" t="s">
+        <v>167</v>
+      </c>
+      <c r="M46" s="95">
+        <v>178.773</v>
+      </c>
+      <c r="N46" s="96">
+        <v>191.7</v>
+      </c>
+      <c r="O46" s="97">
+        <v>200.3</v>
+      </c>
+      <c r="P46" s="97">
+        <v>210</v>
+      </c>
+      <c r="Q46" s="98">
+        <v>217.9</v>
+      </c>
+      <c r="R46" s="99">
+        <v>225.71799999999999</v>
+      </c>
+      <c r="S46" s="85">
+        <v>239.8</v>
+      </c>
+      <c r="T46" s="85">
+        <v>246.2</v>
+      </c>
+      <c r="U46" s="82">
+        <v>256.2</v>
+      </c>
+      <c r="V46" s="85">
+        <v>284.5</v>
+      </c>
+      <c r="W46" s="85">
+        <v>304.80599999999998</v>
+      </c>
+      <c r="X46" s="85">
+        <v>307.72000000000003</v>
+      </c>
+      <c r="Y46" s="85">
+        <v>322.25299999999999</v>
+      </c>
+      <c r="Z46" s="100" t="s">
+        <v>200</v>
+      </c>
+      <c r="AA46" s="85">
+        <v>330</v>
+      </c>
+      <c r="AB46" s="85">
+        <v>339.9</v>
+      </c>
+      <c r="AC46" s="85">
+        <v>356.4</v>
+      </c>
+      <c r="AD46" s="85">
+        <v>356.7</v>
+      </c>
+      <c r="AE46" s="85">
+        <v>355.6</v>
+      </c>
+      <c r="AF46" s="85">
+        <v>355.5</v>
+      </c>
+      <c r="AG46" s="85">
+        <v>360.3</v>
+      </c>
+      <c r="AH46" s="85">
+        <v>366.2</v>
+      </c>
+      <c r="AI46" s="82">
+        <v>382.1</v>
+      </c>
+      <c r="AJ46" s="82">
+        <v>386.2</v>
+      </c>
     </row>
     <row r="47" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="41" t="s">
-[...27 lines deleted...]
-      <c r="K47" s="93">
+      <c r="A47" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C47" s="67"/>
+      <c r="D47" s="67"/>
+      <c r="E47" s="89"/>
+      <c r="F47" s="82"/>
+      <c r="G47" s="82"/>
+      <c r="H47" s="82"/>
+      <c r="I47" s="82"/>
+      <c r="J47" s="82"/>
+      <c r="K47" s="82"/>
+      <c r="L47" s="82"/>
+      <c r="M47" s="82"/>
+      <c r="N47" s="82"/>
+      <c r="O47" s="82"/>
+      <c r="P47" s="82"/>
+      <c r="Q47" s="84"/>
+      <c r="R47" s="82"/>
+      <c r="S47" s="82"/>
+      <c r="T47" s="82"/>
+      <c r="U47" s="82"/>
+      <c r="V47" s="82"/>
+      <c r="W47" s="82"/>
+      <c r="X47" s="82"/>
+      <c r="Y47" s="82"/>
+      <c r="Z47" s="82"/>
+      <c r="AA47" s="10"/>
+      <c r="AB47" s="10"/>
+      <c r="AC47" s="10"/>
+      <c r="AD47" s="10"/>
+      <c r="AE47" s="10"/>
+      <c r="AF47" s="10"/>
+      <c r="AG47" s="10"/>
+      <c r="AH47" s="10"/>
+      <c r="AI47" s="21"/>
+      <c r="AJ47" s="21"/>
+    </row>
+    <row r="48" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" s="89">
+        <v>25.6</v>
+      </c>
+      <c r="F48" s="89">
+        <v>39.1</v>
+      </c>
+      <c r="G48" s="89">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="H48" s="89">
+        <v>104.5</v>
+      </c>
+      <c r="I48" s="89">
+        <v>110.7</v>
+      </c>
+      <c r="J48" s="89">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="K48" s="89">
+        <v>112.4</v>
+      </c>
+      <c r="L48" s="95" t="s">
+        <v>168</v>
+      </c>
+      <c r="M48" s="95">
+        <v>122.012</v>
+      </c>
+      <c r="N48" s="82">
+        <v>122.6</v>
+      </c>
+      <c r="O48" s="82">
+        <v>130.9</v>
+      </c>
+      <c r="P48" s="82">
+        <v>128.6</v>
+      </c>
+      <c r="Q48" s="84">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="R48" s="82">
+        <v>132.80799999999999</v>
+      </c>
+      <c r="S48" s="85">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="T48" s="85">
+        <v>127.1</v>
+      </c>
+      <c r="U48" s="82">
+        <v>122.3</v>
+      </c>
+      <c r="V48" s="85">
+        <v>111.1</v>
+      </c>
+      <c r="W48" s="85">
+        <v>106.13500000000001</v>
+      </c>
+      <c r="X48" s="85">
+        <v>104.938</v>
+      </c>
+      <c r="Y48" s="85">
+        <v>87.778000000000006</v>
+      </c>
+      <c r="Z48" s="85" t="s">
+        <v>201</v>
+      </c>
+      <c r="AA48" s="85">
+        <v>78.8</v>
+      </c>
+      <c r="AB48" s="85">
+        <v>69</v>
+      </c>
+      <c r="AC48" s="85">
+        <v>61.2</v>
+      </c>
+      <c r="AD48" s="84">
+        <v>59.8</v>
+      </c>
+      <c r="AE48" s="101">
+        <v>60.8</v>
+      </c>
+      <c r="AF48" s="101">
+        <v>64.3</v>
+      </c>
+      <c r="AG48" s="101">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AH48" s="101">
+        <v>-68.8</v>
+      </c>
+      <c r="AI48" s="82">
+        <v>75.8</v>
+      </c>
+      <c r="AJ48" s="82">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="89"/>
+      <c r="F49" s="82"/>
+      <c r="G49" s="82"/>
+      <c r="H49" s="82"/>
+      <c r="I49" s="82"/>
+      <c r="J49" s="82"/>
+      <c r="K49" s="82"/>
+      <c r="L49" s="82"/>
+      <c r="M49" s="82"/>
+      <c r="N49" s="82"/>
+      <c r="O49" s="82"/>
+      <c r="P49" s="82"/>
+      <c r="Q49" s="84"/>
+      <c r="R49" s="82"/>
+      <c r="S49" s="82"/>
+      <c r="T49" s="82"/>
+      <c r="U49" s="82"/>
+      <c r="V49" s="82"/>
+      <c r="W49" s="82"/>
+      <c r="X49" s="82"/>
+      <c r="Y49" s="82"/>
+      <c r="Z49" s="82"/>
+      <c r="AA49" s="10"/>
+      <c r="AB49" s="10"/>
+      <c r="AC49" s="10"/>
+      <c r="AD49" s="10"/>
+      <c r="AE49" s="10"/>
+      <c r="AF49" s="10"/>
+      <c r="AG49" s="10"/>
+      <c r="AH49" s="10"/>
+      <c r="AI49" s="21"/>
+      <c r="AJ49" s="21"/>
+    </row>
+    <row r="50" spans="1:36" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C50" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="89">
+        <v>23.8</v>
+      </c>
+      <c r="F50" s="89">
+        <v>35.4</v>
+      </c>
+      <c r="G50" s="89">
+        <v>42.3</v>
+      </c>
+      <c r="H50" s="89">
+        <v>46</v>
+      </c>
+      <c r="I50" s="89">
+        <v>43.7</v>
+      </c>
+      <c r="J50" s="89">
+        <v>44.1</v>
+      </c>
+      <c r="K50" s="89">
+        <v>43.5</v>
+      </c>
+      <c r="L50" s="83" t="s">
+        <v>169</v>
+      </c>
+      <c r="M50" s="83">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="N50" s="83">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="O50" s="83">
+        <v>34.5</v>
+      </c>
+      <c r="P50" s="83">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="Q50" s="88">
+        <v>32.5</v>
+      </c>
+      <c r="R50" s="83">
+        <v>28.843</v>
+      </c>
+      <c r="S50" s="83">
+        <v>25.1</v>
+      </c>
+      <c r="T50" s="82">
+        <v>24.1</v>
+      </c>
+      <c r="U50" s="82">
+        <v>21.4</v>
+      </c>
+      <c r="V50" s="85">
+        <v>20.2</v>
+      </c>
+      <c r="W50" s="85">
+        <v>21.433</v>
+      </c>
+      <c r="X50" s="85">
+        <v>21.468</v>
+      </c>
+      <c r="Y50" s="85">
+        <v>20.905000000000001</v>
+      </c>
+      <c r="Z50" s="85" t="s">
+        <v>202</v>
+      </c>
+      <c r="AA50" s="85">
+        <v>20.7</v>
+      </c>
+      <c r="AB50" s="85">
+        <v>20.6</v>
+      </c>
+      <c r="AC50" s="85">
+        <v>21.1</v>
+      </c>
+      <c r="AD50" s="85">
+        <v>20.8</v>
+      </c>
+      <c r="AE50" s="85">
+        <v>20.9</v>
+      </c>
+      <c r="AF50" s="85">
+        <v>21.2</v>
+      </c>
+      <c r="AG50" s="85">
+        <v>21.5</v>
+      </c>
+      <c r="AH50" s="85">
+        <v>21.7</v>
+      </c>
+      <c r="AI50" s="82">
+        <v>22.6</v>
+      </c>
+      <c r="AJ50" s="82">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A51" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F51" s="102">
+        <v>148.7394957983193</v>
+      </c>
+      <c r="G51" s="102">
+        <v>119.4915254237288</v>
+      </c>
+      <c r="H51" s="102">
+        <v>108.74704491725768</v>
+      </c>
+      <c r="I51" s="102">
+        <v>95</v>
+      </c>
+      <c r="J51" s="102">
+        <v>100.91533180778032</v>
+      </c>
+      <c r="K51" s="102">
+        <v>98.639455782312922</v>
+      </c>
+      <c r="L51" s="103" t="s">
         <v>170</v>
       </c>
-      <c r="L47" s="86" t="s">
-[...69 lines deleted...]
-        <v>382.1</v>
+      <c r="M51" s="83">
+        <v>82.808716707021802</v>
+      </c>
+      <c r="N51" s="83">
+        <v>98.538011695906434</v>
+      </c>
+      <c r="O51" s="83">
+        <v>102.37388724035608</v>
+      </c>
+      <c r="P51" s="83">
+        <v>99.420289855072454</v>
+      </c>
+      <c r="Q51" s="88">
+        <v>94.75218658892129</v>
+      </c>
+      <c r="R51" s="83">
+        <v>88.747692307692304</v>
+      </c>
+      <c r="S51" s="83">
+        <v>87.02284783136291</v>
+      </c>
+      <c r="T51" s="83">
+        <v>96.01593625498009</v>
+      </c>
+      <c r="U51" s="83">
+        <v>88.796680497925294</v>
+      </c>
+      <c r="V51" s="83">
+        <v>94.392523364485982</v>
+      </c>
+      <c r="W51" s="83">
+        <v>106.1039603960396</v>
+      </c>
+      <c r="X51" s="83">
+        <v>100.16329958475248</v>
+      </c>
+      <c r="Y51" s="83">
+        <v>97.377492081237193</v>
+      </c>
+      <c r="Z51" s="83" t="s">
+        <v>203</v>
+      </c>
+      <c r="AA51" s="83">
+        <v>95.3</v>
+      </c>
+      <c r="AB51" s="83">
+        <v>99.3</v>
+      </c>
+      <c r="AC51" s="83">
+        <v>102.4</v>
+      </c>
+      <c r="AD51" s="83">
+        <v>98.6</v>
+      </c>
+      <c r="AE51" s="83">
+        <v>100.5</v>
+      </c>
+      <c r="AF51" s="83">
+        <v>101.4</v>
+      </c>
+      <c r="AG51" s="83">
+        <v>101.4</v>
+      </c>
+      <c r="AH51" s="83">
+        <v>100.9</v>
+      </c>
+      <c r="AI51" s="83">
+        <v>104.1</v>
+      </c>
+      <c r="AJ51" s="83">
+        <v>101.3</v>
       </c>
     </row>
-    <row r="48" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...38 lines deleted...]
-      <c r="AI48" s="22"/>
+    <row r="52" spans="1:36" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="G52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="H52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="I52" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="J52" s="83">
+        <v>3.2</v>
+      </c>
+      <c r="K52" s="83">
+        <v>3.9</v>
+      </c>
+      <c r="L52" s="83" t="s">
+        <v>171</v>
+      </c>
+      <c r="M52" s="83">
+        <v>3.6611940298507464</v>
+      </c>
+      <c r="N52" s="104">
+        <v>2.2853448275862069</v>
+      </c>
+      <c r="O52" s="87">
+        <v>1.8884636413340625</v>
+      </c>
+      <c r="P52" s="105">
+        <v>1.2542236524537409</v>
+      </c>
+      <c r="Q52" s="106">
+        <v>1.0252100840336134</v>
+      </c>
+      <c r="R52" s="94">
+        <v>0.65642746515229744</v>
+      </c>
+      <c r="S52" s="107">
+        <v>0.59598781107160992</v>
+      </c>
+      <c r="T52" s="108">
+        <v>0.40322174679083816</v>
+      </c>
+      <c r="U52" s="109">
+        <v>0.34358589647411858</v>
+      </c>
+      <c r="V52" s="110">
+        <v>0.23039923039923038</v>
+      </c>
+      <c r="W52" s="111">
+        <v>0.22665562684157695</v>
+      </c>
+      <c r="X52" s="112">
+        <v>0.21192004164689518</v>
+      </c>
+      <c r="Y52" s="113">
+        <v>0.20443871015649656</v>
+      </c>
+      <c r="Z52" s="114">
+        <v>0.26292308876881337</v>
+      </c>
+      <c r="AA52" s="114">
+        <v>0.3</v>
+      </c>
+      <c r="AB52" s="115">
+        <v>0.8</v>
+      </c>
+      <c r="AC52" s="116">
+        <v>0.8</v>
+      </c>
+      <c r="AD52" s="116">
+        <v>0.8</v>
+      </c>
+      <c r="AE52" s="115">
+        <v>1.4</v>
+      </c>
+      <c r="AF52" s="115">
+        <v>1</v>
+      </c>
+      <c r="AG52" s="115">
+        <v>1.8</v>
+      </c>
+      <c r="AH52" s="115">
+        <v>2.4</v>
+      </c>
+      <c r="AI52" s="115">
+        <v>2.6</v>
+      </c>
+      <c r="AJ52" s="115">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="49" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="H49" s="93">
+    <row r="53" spans="1:36" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B53" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="G53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="H53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="I53" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="J53" s="117">
+        <v>10.4</v>
+      </c>
+      <c r="K53" s="117">
+        <v>12.6</v>
+      </c>
+      <c r="L53" s="83" t="s">
+        <v>172</v>
+      </c>
+      <c r="M53" s="83">
+        <v>12.265000000000001</v>
+      </c>
+      <c r="N53" s="118">
+        <v>7.9530000000000003</v>
+      </c>
+      <c r="O53" s="118">
+        <v>6.9080000000000004</v>
+      </c>
+      <c r="P53" s="118">
+        <v>4.6769999999999996</v>
+      </c>
+      <c r="Q53" s="119">
+        <v>3.9039999999999999</v>
+      </c>
+      <c r="R53" s="118">
+        <v>2.5430000000000001</v>
+      </c>
+      <c r="S53" s="120">
+        <v>2.347</v>
+      </c>
+      <c r="T53" s="120">
+        <v>1.6020000000000001</v>
+      </c>
+      <c r="U53" s="118">
+        <v>1.3740000000000001</v>
+      </c>
+      <c r="V53" s="120">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="W53" s="118">
+        <v>0.98</v>
+      </c>
+      <c r="X53" s="120">
+        <v>0.92</v>
+      </c>
+      <c r="Y53" s="120">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="Z53" s="120">
+        <v>1.161</v>
+      </c>
+      <c r="AA53" s="120">
+        <v>1.3</v>
+      </c>
+      <c r="AB53" s="120">
+        <v>3.5</v>
+      </c>
+      <c r="AC53" s="120">
+        <v>3.3</v>
+      </c>
+      <c r="AD53" s="120">
+        <v>3.6</v>
+      </c>
+      <c r="AE53" s="118">
+        <v>6</v>
+      </c>
+      <c r="AF53" s="118">
+        <v>4.5</v>
+      </c>
+      <c r="AG53" s="118">
+        <v>7.9</v>
+      </c>
+      <c r="AH53" s="118">
+        <v>11.2</v>
+      </c>
+      <c r="AI53" s="118">
+        <v>12.7</v>
+      </c>
+      <c r="AJ53" s="118">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A54" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C54" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E54" s="89">
+        <v>7.5</v>
+      </c>
+      <c r="F54" s="89">
+        <v>10.9</v>
+      </c>
+      <c r="G54" s="89">
+        <v>12.7</v>
+      </c>
+      <c r="H54" s="89">
+        <v>13.6</v>
+      </c>
+      <c r="I54" s="89">
+        <v>13.7</v>
+      </c>
+      <c r="J54" s="89">
+        <v>13.7</v>
+      </c>
+      <c r="K54" s="89">
+        <v>13.3</v>
+      </c>
+      <c r="L54" s="83" t="s">
+        <v>173</v>
+      </c>
+      <c r="M54" s="83">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="N54" s="82">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="O54" s="82">
+        <v>9.4</v>
+      </c>
+      <c r="P54" s="82">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Q54" s="84">
+        <v>8.5</v>
+      </c>
+      <c r="R54" s="121">
+        <v>7.4458720238325729</v>
+      </c>
+      <c r="S54" s="85">
+        <v>6.3763272375428244</v>
+      </c>
+      <c r="T54" s="85">
+        <v>6</v>
+      </c>
+      <c r="U54" s="85">
+        <v>5.3</v>
+      </c>
+      <c r="V54" s="85">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W54" s="85">
+        <v>5</v>
+      </c>
+      <c r="X54" s="85">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Y54" s="85">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Z54" s="85" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AB54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AC54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AD54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AE54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AF54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AG54" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="AH54" s="85">
+        <v>4.7</v>
+      </c>
+      <c r="AI54" s="82">
+        <v>4.7</v>
+      </c>
+      <c r="AJ54" s="82">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B55" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="F55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="H55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="I55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="J55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="K55" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="L55" s="82" t="s">
+        <v>174</v>
+      </c>
+      <c r="M55" s="85">
+        <v>13.362679228769275</v>
+      </c>
+      <c r="N55" s="85">
+        <v>11.846887485500709</v>
+      </c>
+      <c r="O55" s="85">
+        <v>7.1112593476810728</v>
+      </c>
+      <c r="P55" s="85">
+        <v>9.1954853273137704</v>
+      </c>
+      <c r="Q55" s="84">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="R55" s="121">
+        <v>2.5881437189307763</v>
+      </c>
+      <c r="S55" s="85">
+        <v>1.9627887957472909</v>
+      </c>
+      <c r="T55" s="85">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U55" s="85">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="V55" s="85">
+        <v>2.1</v>
+      </c>
+      <c r="W55" s="85">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="X55" s="85">
+        <v>2.5</v>
+      </c>
+      <c r="Y55" s="85">
+        <v>3</v>
+      </c>
+      <c r="Z55" s="85" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA55" s="85">
+        <v>2.8</v>
+      </c>
+      <c r="AB55" s="85">
+        <v>2.5</v>
+      </c>
+      <c r="AC55" s="85">
+        <v>2.9</v>
+      </c>
+      <c r="AD55" s="85">
+        <v>3.6</v>
+      </c>
+      <c r="AE55" s="85">
+        <v>3.5</v>
+      </c>
+      <c r="AF55" s="85">
+        <v>1.8</v>
+      </c>
+      <c r="AG55" s="85">
+        <v>4.2</v>
+      </c>
+      <c r="AH55" s="85">
+        <v>2.7</v>
+      </c>
+      <c r="AI55" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="AJ55" s="52">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="40" t="s">
+        <v>177</v>
+      </c>
+      <c r="B56" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="H56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="I56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="J56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="K56" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="L56" s="82" t="s">
+        <v>175</v>
+      </c>
+      <c r="M56" s="82">
+        <v>13.299906883461071</v>
+      </c>
+      <c r="N56" s="82">
+        <v>13.990536091476583</v>
+      </c>
+      <c r="O56" s="82">
+        <v>11.222600973063734</v>
+      </c>
+      <c r="P56" s="82">
+        <v>10.829216313087281</v>
+      </c>
+      <c r="Q56" s="84">
+        <v>11.017854148463908</v>
+      </c>
+      <c r="R56" s="82">
+        <v>8.8942597068274196</v>
+      </c>
+      <c r="S56" s="82">
+        <v>8.417490707623255</v>
+      </c>
+      <c r="T56" s="82">
+        <v>7.0275385811868114</v>
+      </c>
+      <c r="U56" s="82">
+        <v>4.6173008776927009</v>
+      </c>
+      <c r="V56" s="82">
+        <v>4.7662548029835001</v>
+      </c>
+      <c r="W56" s="82">
+        <v>4.7407621068680275</v>
+      </c>
+      <c r="X56" s="85">
+        <v>3.2</v>
+      </c>
+      <c r="Y56" s="85">
+        <v>3.1</v>
+      </c>
+      <c r="Z56" s="85" t="s">
+        <v>206</v>
+      </c>
+      <c r="AA56" s="85">
+        <v>2.9</v>
+      </c>
+      <c r="AB56" s="85">
+        <v>2.9</v>
+      </c>
+      <c r="AC56" s="85">
+        <v>2.9</v>
+      </c>
+      <c r="AD56" s="85">
+        <v>3.2</v>
+      </c>
+      <c r="AE56" s="85">
+        <v>2.9</v>
+      </c>
+      <c r="AF56" s="85">
+        <v>2.8</v>
+      </c>
+      <c r="AG56" s="85">
+        <v>2.8</v>
+      </c>
+      <c r="AH56" s="85">
+        <v>2.5</v>
+      </c>
+      <c r="AI56" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AJ56" s="52">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A57" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="279"/>
+      <c r="C57" s="279"/>
+      <c r="D57" s="279"/>
+      <c r="E57" s="279"/>
+      <c r="F57" s="279"/>
+      <c r="G57" s="279"/>
+      <c r="H57" s="279"/>
+      <c r="I57" s="279"/>
+      <c r="J57" s="279"/>
+      <c r="K57" s="279"/>
+      <c r="L57" s="279"/>
+      <c r="M57" s="279"/>
+      <c r="N57" s="279"/>
+      <c r="O57" s="279"/>
+      <c r="P57" s="279"/>
+      <c r="Q57" s="279"/>
+      <c r="R57" s="279"/>
+      <c r="S57" s="279"/>
+      <c r="T57" s="279"/>
+      <c r="U57" s="279"/>
+      <c r="V57" s="279"/>
+      <c r="W57" s="279"/>
+      <c r="X57" s="279"/>
+      <c r="Y57" s="279"/>
+      <c r="Z57" s="279"/>
+      <c r="AA57" s="36"/>
+      <c r="AB57" s="36"/>
+      <c r="AC57" s="36"/>
+      <c r="AD57" s="36"/>
+      <c r="AE57" s="12"/>
+      <c r="AF57" s="12"/>
+      <c r="AG57" s="12"/>
+      <c r="AH57" s="264"/>
+      <c r="AI57" s="12"/>
+      <c r="AJ57" s="12"/>
+    </row>
+    <row r="58" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="40" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="28">
+        <v>119</v>
+      </c>
+      <c r="E58" s="67">
+        <v>1793</v>
+      </c>
+      <c r="F58" s="67">
+        <v>5105</v>
+      </c>
+      <c r="G58" s="67">
+        <v>7380</v>
+      </c>
+      <c r="H58" s="67">
+        <v>9456</v>
+      </c>
+      <c r="I58" s="67">
+        <v>10624</v>
+      </c>
+      <c r="J58" s="67">
+        <v>13305</v>
+      </c>
+      <c r="K58" s="67">
+        <v>15176</v>
+      </c>
+      <c r="L58" s="67">
+        <v>18125</v>
+      </c>
+      <c r="M58" s="67">
+        <v>21078</v>
+      </c>
+      <c r="N58" s="67">
+        <v>23848</v>
+      </c>
+      <c r="O58" s="67">
+        <v>29482</v>
+      </c>
+      <c r="P58" s="67">
+        <v>34851</v>
+      </c>
+      <c r="Q58" s="124">
+        <v>40905</v>
+      </c>
+      <c r="R58" s="67">
+        <v>50271</v>
+      </c>
+      <c r="S58" s="67">
+        <v>56090</v>
+      </c>
+      <c r="T58" s="67">
+        <v>60375</v>
+      </c>
+      <c r="U58" s="67">
+        <v>69726</v>
+      </c>
+      <c r="V58" s="67">
+        <v>79878</v>
+      </c>
+      <c r="W58" s="67">
+        <v>90241</v>
+      </c>
+      <c r="X58" s="67">
+        <v>96575</v>
+      </c>
+      <c r="Y58" s="67">
+        <v>106265</v>
+      </c>
+      <c r="Z58" s="67">
+        <v>106778</v>
+      </c>
+      <c r="AA58" s="67">
+        <v>117466</v>
+      </c>
+      <c r="AB58" s="67">
+        <v>126640</v>
+      </c>
+      <c r="AC58" s="67">
+        <v>137039</v>
+      </c>
+      <c r="AD58" s="295">
+        <v>156595</v>
+      </c>
+      <c r="AE58" s="67">
+        <v>182923</v>
+      </c>
+      <c r="AF58" s="67">
+        <v>217597</v>
+      </c>
+      <c r="AG58" s="67">
+        <v>274401</v>
+      </c>
+      <c r="AH58" s="216">
+        <v>328927</v>
+      </c>
+      <c r="AI58" s="58">
+        <v>378086</v>
+      </c>
+      <c r="AJ58" s="58">
+        <v>404557</v>
+      </c>
+    </row>
+    <row r="59" spans="1:36" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="125" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="126">
+        <v>1506.7</v>
+      </c>
+      <c r="F59" s="126">
+        <v>284.7</v>
+      </c>
+      <c r="G59" s="126">
+        <v>144.6</v>
+      </c>
+      <c r="H59" s="126">
+        <v>128.1</v>
+      </c>
+      <c r="I59" s="126">
+        <v>112.4</v>
+      </c>
+      <c r="J59" s="126">
+        <v>125.2</v>
+      </c>
+      <c r="K59" s="126">
+        <v>114.1</v>
+      </c>
+      <c r="L59" s="126">
+        <v>119.4</v>
+      </c>
+      <c r="M59" s="126">
+        <v>116.3</v>
+      </c>
+      <c r="N59" s="126">
+        <v>113.1</v>
+      </c>
+      <c r="O59" s="126">
+        <v>123.6</v>
+      </c>
+      <c r="P59" s="126">
+        <v>118.2</v>
+      </c>
+      <c r="Q59" s="127">
+        <v>117.4</v>
+      </c>
+      <c r="R59" s="126">
+        <v>122.9</v>
+      </c>
+      <c r="S59" s="126">
+        <v>111.6</v>
+      </c>
+      <c r="T59" s="126">
+        <v>107.6</v>
+      </c>
+      <c r="U59" s="126">
+        <v>115.5</v>
+      </c>
+      <c r="V59" s="126">
+        <v>114.6</v>
+      </c>
+      <c r="W59" s="126">
+        <v>113</v>
+      </c>
+      <c r="X59" s="126">
+        <v>107</v>
+      </c>
+      <c r="Y59" s="126">
+        <v>110</v>
+      </c>
+      <c r="Z59" s="126">
+        <v>101</v>
+      </c>
+      <c r="AA59" s="126">
+        <v>110</v>
+      </c>
+      <c r="AB59" s="126">
+        <v>107.8</v>
+      </c>
+      <c r="AC59" s="126">
+        <v>108.2</v>
+      </c>
+      <c r="AD59" s="126">
+        <v>114.3</v>
+      </c>
+      <c r="AE59" s="126">
+        <v>116.8</v>
+      </c>
+      <c r="AF59" s="128">
+        <v>119</v>
+      </c>
+      <c r="AG59" s="128">
+        <v>126.1</v>
+      </c>
+      <c r="AH59" s="215">
+        <v>119.9</v>
+      </c>
+      <c r="AI59" s="158">
+        <v>114.9</v>
+      </c>
+      <c r="AJ59" s="158">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="60" spans="1:36" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A60" s="125" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C60" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="G60" s="126">
+        <v>105.4</v>
+      </c>
+      <c r="H60" s="126">
+        <v>112.5</v>
+      </c>
+      <c r="I60" s="126">
+        <v>105.7</v>
+      </c>
+      <c r="J60" s="126">
+        <v>118.2</v>
+      </c>
+      <c r="K60" s="126">
+        <v>102.1</v>
+      </c>
+      <c r="L60" s="126">
+        <v>111.8</v>
+      </c>
+      <c r="M60" s="126">
+        <v>109.9</v>
+      </c>
+      <c r="N60" s="126">
+        <v>106.8</v>
+      </c>
+      <c r="O60" s="126">
+        <v>115.3</v>
+      </c>
+      <c r="P60" s="126">
+        <v>110.4</v>
+      </c>
+      <c r="Q60" s="127">
+        <v>109.8</v>
+      </c>
+      <c r="R60" s="126">
+        <v>113.1</v>
+      </c>
+      <c r="S60" s="126">
+        <v>98</v>
+      </c>
+      <c r="T60" s="126">
+        <v>101.3</v>
+      </c>
+      <c r="U60" s="126">
+        <v>107.7</v>
+      </c>
+      <c r="V60" s="126">
+        <v>106.4</v>
+      </c>
+      <c r="W60" s="126">
+        <v>107.8</v>
+      </c>
+      <c r="X60" s="126">
+        <v>100.6</v>
+      </c>
+      <c r="Y60" s="126">
+        <v>104.6</v>
+      </c>
+      <c r="Z60" s="126">
+        <v>95.2</v>
+      </c>
+      <c r="AA60" s="126">
+        <v>96.1</v>
+      </c>
+      <c r="AB60" s="126">
+        <v>101.2</v>
+      </c>
+      <c r="AC60" s="126">
+        <v>102.7</v>
+      </c>
+      <c r="AD60" s="126">
+        <v>108.8</v>
+      </c>
+      <c r="AE60" s="126">
+        <v>109.8</v>
+      </c>
+      <c r="AF60" s="128">
+        <v>109.7</v>
+      </c>
+      <c r="AG60" s="128">
+        <v>109.7</v>
+      </c>
+      <c r="AH60" s="215">
+        <v>104.8</v>
+      </c>
+      <c r="AI60" s="158">
+        <v>105.9</v>
+      </c>
+      <c r="AJ60" s="158">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A61" s="129" t="s">
+        <v>53</v>
+      </c>
+      <c r="B61" s="130"/>
+      <c r="C61" s="130"/>
+      <c r="D61" s="130"/>
+      <c r="E61" s="130"/>
+      <c r="F61" s="130"/>
+      <c r="G61" s="130"/>
+      <c r="H61" s="130"/>
+      <c r="I61" s="130"/>
+      <c r="J61" s="130"/>
+      <c r="K61" s="130"/>
+      <c r="L61" s="130"/>
+      <c r="M61" s="130"/>
+      <c r="N61" s="130"/>
+      <c r="O61" s="130"/>
+      <c r="P61" s="130"/>
+      <c r="Q61" s="130"/>
+      <c r="R61" s="130"/>
+      <c r="S61" s="130"/>
+      <c r="T61" s="130"/>
+      <c r="U61" s="130"/>
+      <c r="V61" s="130"/>
+      <c r="W61" s="131"/>
+      <c r="X61" s="132"/>
+      <c r="Y61" s="132"/>
+      <c r="Z61" s="131"/>
+      <c r="AA61" s="36"/>
+      <c r="AB61" s="36"/>
+      <c r="AC61" s="36"/>
+      <c r="AD61" s="36"/>
+      <c r="AE61" s="39"/>
+      <c r="AF61" s="39"/>
+      <c r="AG61" s="39"/>
+      <c r="AH61" s="39"/>
+      <c r="AI61" s="37"/>
+      <c r="AJ61" s="37"/>
+    </row>
+    <row r="62" spans="1:36" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A62" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B62" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" s="32">
+        <v>2289.5</v>
+      </c>
+      <c r="E62" s="32">
+        <v>1248.0999999999999</v>
+      </c>
+      <c r="F62" s="21">
+        <v>153.5</v>
+      </c>
+      <c r="G62" s="133">
+        <v>123.2</v>
+      </c>
+      <c r="H62" s="133">
+        <v>109.8</v>
+      </c>
+      <c r="I62" s="133">
+        <v>100.5</v>
+      </c>
+      <c r="J62" s="133">
+        <v>114.6</v>
+      </c>
+      <c r="K62" s="133">
+        <v>107.8</v>
+      </c>
+      <c r="L62" s="133">
+        <v>105.6</v>
+      </c>
+      <c r="M62" s="133">
+        <v>106.7</v>
+      </c>
+      <c r="N62" s="133">
+        <v>106.2</v>
+      </c>
+      <c r="O62" s="133">
+        <v>106.9</v>
+      </c>
+      <c r="P62" s="133">
+        <v>106.4</v>
+      </c>
+      <c r="Q62" s="133">
+        <v>107</v>
+      </c>
+      <c r="R62" s="133">
+        <v>114.5</v>
+      </c>
+      <c r="S62" s="133">
+        <v>108.2</v>
+      </c>
+      <c r="T62" s="133">
+        <v>105.8</v>
+      </c>
+      <c r="U62" s="134">
+        <v>107.4</v>
+      </c>
+      <c r="V62" s="133">
+        <v>106.8</v>
+      </c>
+      <c r="W62" s="133">
+        <v>105.7</v>
+      </c>
+      <c r="X62" s="133">
         <v>104.5</v>
       </c>
-      <c r="I49" s="93">
+      <c r="Y62" s="133">
+        <v>106.7</v>
+      </c>
+      <c r="Z62" s="133">
+        <v>112.2</v>
+      </c>
+      <c r="AA62" s="73">
+        <v>108.3</v>
+      </c>
+      <c r="AB62" s="80">
+        <v>106.4</v>
+      </c>
+      <c r="AC62" s="73">
+        <v>105.2</v>
+      </c>
+      <c r="AD62" s="73">
+        <v>105.2</v>
+      </c>
+      <c r="AE62" s="73">
+        <v>107.5</v>
+      </c>
+      <c r="AF62" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="AG62" s="135">
+        <v>119.8</v>
+      </c>
+      <c r="AH62" s="140">
+        <v>109.3</v>
+      </c>
+      <c r="AI62" s="135">
+        <v>108.7</v>
+      </c>
+      <c r="AJ62" s="135">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A63" s="136" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63" s="32">
+        <v>2609.4</v>
+      </c>
+      <c r="E63" s="32">
+        <v>1089.7</v>
+      </c>
+      <c r="F63" s="21">
+        <v>154.1</v>
+      </c>
+      <c r="G63" s="49">
+        <v>112.9</v>
+      </c>
+      <c r="H63" s="49">
+        <v>106.9</v>
+      </c>
+      <c r="I63" s="49">
+        <v>98.4</v>
+      </c>
+      <c r="J63" s="49">
+        <v>116.3</v>
+      </c>
+      <c r="K63" s="49">
+        <v>108.8</v>
+      </c>
+      <c r="L63" s="49">
+        <v>109.6</v>
+      </c>
+      <c r="M63" s="49">
+        <v>107.4</v>
+      </c>
+      <c r="N63" s="133">
+        <v>107</v>
+      </c>
+      <c r="O63" s="49">
+        <v>107.9</v>
+      </c>
+      <c r="P63" s="133">
+        <v>108.6</v>
+      </c>
+      <c r="Q63" s="49">
+        <v>106.5</v>
+      </c>
+      <c r="R63" s="49">
+        <v>122.1</v>
+      </c>
+      <c r="S63" s="49">
+        <v>110.8</v>
+      </c>
+      <c r="T63" s="49">
+        <v>103.8</v>
+      </c>
+      <c r="U63" s="133">
+        <v>108.9</v>
+      </c>
+      <c r="V63" s="133">
+        <v>108.7</v>
+      </c>
+      <c r="W63" s="133">
+        <v>105.1</v>
+      </c>
+      <c r="X63" s="133">
+        <v>102.8</v>
+      </c>
+      <c r="Y63" s="133">
+        <v>107.8</v>
+      </c>
+      <c r="Z63" s="133">
+        <v>110.3</v>
+      </c>
+      <c r="AA63" s="73">
+        <v>108.6</v>
+      </c>
+      <c r="AB63" s="80">
+        <v>106</v>
+      </c>
+      <c r="AC63" s="73">
+        <v>104.4</v>
+      </c>
+      <c r="AD63" s="73">
+        <v>109.6</v>
+      </c>
+      <c r="AE63" s="73">
+        <v>110.8</v>
+      </c>
+      <c r="AF63" s="10">
         <v>110.7</v>
       </c>
-      <c r="J49" s="93">
-[...20 lines deleted...]
-      <c r="Q49" s="88">
+      <c r="AG63" s="270" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH63" s="271" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI63" s="270" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ63" s="135">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="136" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D64" s="32">
+        <v>1164.3</v>
+      </c>
+      <c r="E64" s="32">
+        <v>1266.9000000000001</v>
+      </c>
+      <c r="F64" s="55">
+        <v>136</v>
+      </c>
+      <c r="G64" s="49">
+        <v>107.3</v>
+      </c>
+      <c r="H64" s="49">
+        <v>101.4</v>
+      </c>
+      <c r="I64" s="49">
+        <v>99.5</v>
+      </c>
+      <c r="J64" s="49">
+        <v>115.5</v>
+      </c>
+      <c r="K64" s="49">
+        <v>106.3</v>
+      </c>
+      <c r="L64" s="49">
+        <v>103.3</v>
+      </c>
+      <c r="M64" s="49">
+        <v>106.2</v>
+      </c>
+      <c r="N64" s="133">
+        <v>105.7</v>
+      </c>
+      <c r="O64" s="49">
+        <v>107.4</v>
+      </c>
+      <c r="P64" s="49">
+        <v>104.5</v>
+      </c>
+      <c r="Q64" s="49">
+        <v>106.6</v>
+      </c>
+      <c r="R64" s="49">
+        <v>109.5</v>
+      </c>
+      <c r="S64" s="49">
+        <v>105.4</v>
+      </c>
+      <c r="T64" s="49">
+        <v>108.5</v>
+      </c>
+      <c r="U64" s="49">
+        <v>104.7</v>
+      </c>
+      <c r="V64" s="49">
+        <v>105.4</v>
+      </c>
+      <c r="W64" s="49">
+        <v>104.1</v>
+      </c>
+      <c r="X64" s="49">
+        <v>102.5</v>
+      </c>
+      <c r="Y64" s="49">
+        <v>107.6</v>
+      </c>
+      <c r="Z64" s="49">
+        <v>120.1</v>
+      </c>
+      <c r="AA64" s="73">
+        <v>107.2</v>
+      </c>
+      <c r="AB64" s="80">
+        <v>108.7</v>
+      </c>
+      <c r="AC64" s="73">
+        <v>104.8</v>
+      </c>
+      <c r="AD64" s="73">
+        <v>104.6</v>
+      </c>
+      <c r="AE64" s="73">
+        <v>105.2</v>
+      </c>
+      <c r="AF64" s="10">
+        <v>109.6</v>
+      </c>
+      <c r="AG64" s="135">
+        <v>118.9</v>
+      </c>
+      <c r="AH64" s="140">
+        <v>107.5</v>
+      </c>
+      <c r="AI64" s="135">
+        <v>107.6</v>
+      </c>
+      <c r="AJ64" s="135">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:36" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="136" t="s">
+        <v>56</v>
+      </c>
+      <c r="B65" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" s="32">
+        <v>5070.8999999999996</v>
+      </c>
+      <c r="E65" s="32">
+        <v>2365.6</v>
+      </c>
+      <c r="F65" s="21">
+        <v>207.1</v>
+      </c>
+      <c r="G65" s="49">
+        <v>201.2</v>
+      </c>
+      <c r="H65" s="49">
+        <v>126.8</v>
+      </c>
+      <c r="I65" s="49">
+        <v>106.4</v>
+      </c>
+      <c r="J65" s="49">
+        <v>110.2</v>
+      </c>
+      <c r="K65" s="49">
+        <v>107.2</v>
+      </c>
+      <c r="L65" s="133">
+        <v>100.1</v>
+      </c>
+      <c r="M65" s="49">
+        <v>105.8</v>
+      </c>
+      <c r="N65" s="133">
+        <v>105.1</v>
+      </c>
+      <c r="O65" s="49">
+        <v>104.7</v>
+      </c>
+      <c r="P65" s="49">
+        <v>104.1</v>
+      </c>
+      <c r="Q65" s="49">
+        <v>108.3</v>
+      </c>
+      <c r="R65" s="133">
+        <v>108</v>
+      </c>
+      <c r="S65" s="49">
+        <v>107.5</v>
+      </c>
+      <c r="T65" s="133">
+        <v>106</v>
+      </c>
+      <c r="U65" s="49">
+        <v>108.1</v>
+      </c>
+      <c r="V65" s="49">
+        <v>105.7</v>
+      </c>
+      <c r="W65" s="49">
+        <v>108.1</v>
+      </c>
+      <c r="X65" s="29">
+        <v>108.7</v>
+      </c>
+      <c r="Y65" s="49">
+        <v>104.4</v>
+      </c>
+      <c r="Z65" s="49">
+        <v>106.9</v>
+      </c>
+      <c r="AA65" s="73">
+        <v>109</v>
+      </c>
+      <c r="AB65" s="80">
+        <v>104.6</v>
+      </c>
+      <c r="AC65" s="73">
+        <v>106.3</v>
+      </c>
+      <c r="AD65" s="73">
+        <v>100.3</v>
+      </c>
+      <c r="AE65" s="73">
+        <v>105.4</v>
+      </c>
+      <c r="AF65" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="AG65" s="135">
+        <v>111.7</v>
+      </c>
+      <c r="AH65" s="140">
+        <v>114.6</v>
+      </c>
+      <c r="AI65" s="135">
+        <v>114.4</v>
+      </c>
+      <c r="AJ65" s="135">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:36" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="137" t="s">
+        <v>57</v>
+      </c>
+      <c r="B66" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="C66" s="290">
+        <v>2581.1</v>
+      </c>
+      <c r="D66" s="290">
+        <v>1062.8</v>
+      </c>
+      <c r="E66" s="289">
+        <v>1453.7</v>
+      </c>
+      <c r="F66" s="138">
+        <v>197.8</v>
+      </c>
+      <c r="G66" s="138">
+        <v>124.4</v>
+      </c>
+      <c r="H66" s="138">
+        <v>116.1</v>
+      </c>
+      <c r="I66" s="138">
+        <v>87.9</v>
+      </c>
+      <c r="J66" s="138">
+        <v>168.3</v>
+      </c>
+      <c r="K66" s="51">
+        <v>126.4</v>
+      </c>
+      <c r="L66" s="138">
+        <v>89.2</v>
+      </c>
+      <c r="M66" s="138">
+        <v>115.5</v>
+      </c>
+      <c r="N66" s="138">
+        <v>99.2</v>
+      </c>
+      <c r="O66" s="138">
+        <v>134.6</v>
+      </c>
+      <c r="P66" s="138">
+        <v>134.6</v>
+      </c>
+      <c r="Q66" s="138">
+        <v>109.5</v>
+      </c>
+      <c r="R66" s="138">
+        <v>145.9</v>
+      </c>
+      <c r="S66" s="138">
+        <v>78.7</v>
+      </c>
+      <c r="T66" s="138">
         <v>130.30000000000001</v>
       </c>
-      <c r="R49" s="86">
-[...11 lines deleted...]
-      <c r="V49" s="89">
+      <c r="U66" s="138">
+        <v>109.7</v>
+      </c>
+      <c r="V66" s="138">
+        <v>122.7</v>
+      </c>
+      <c r="W66" s="138">
+        <v>97.8</v>
+      </c>
+      <c r="X66" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="Y66" s="53">
+        <v>98.8</v>
+      </c>
+      <c r="Z66" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="AA66" s="73">
+        <v>113.1</v>
+      </c>
+      <c r="AB66" s="80">
+        <v>118</v>
+      </c>
+      <c r="AC66" s="73">
+        <v>102.2</v>
+      </c>
+      <c r="AD66" s="73">
+        <v>107.1</v>
+      </c>
+      <c r="AE66" s="73">
+        <v>84.9</v>
+      </c>
+      <c r="AF66" s="10">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="AG66" s="135">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="AH66" s="140">
+        <v>90.1</v>
+      </c>
+      <c r="AI66" s="135">
+        <v>103.8</v>
+      </c>
+      <c r="AJ66" s="314">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:36" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B67" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C67" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D67" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E67" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="29">
+        <v>174</v>
+      </c>
+      <c r="G67" s="29">
+        <v>108.3</v>
+      </c>
+      <c r="H67" s="29">
+        <v>102.3</v>
+      </c>
+      <c r="I67" s="29">
+        <v>103.4</v>
+      </c>
+      <c r="J67" s="29">
+        <v>105.1</v>
+      </c>
+      <c r="K67" s="29">
+        <v>106.6</v>
+      </c>
+      <c r="L67" s="29">
+        <v>106.2</v>
+      </c>
+      <c r="M67" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="N67" s="29">
+        <v>101.3</v>
+      </c>
+      <c r="O67" s="29">
+        <v>107.8</v>
+      </c>
+      <c r="P67" s="29">
+        <v>104.2</v>
+      </c>
+      <c r="Q67" s="29">
+        <v>103.7</v>
+      </c>
+      <c r="R67" s="29">
+        <v>108.6</v>
+      </c>
+      <c r="S67" s="29">
+        <v>105.6</v>
+      </c>
+      <c r="T67" s="29">
+        <v>103.4</v>
+      </c>
+      <c r="U67" s="29">
+        <v>104</v>
+      </c>
+      <c r="V67" s="29">
+        <v>103.8</v>
+      </c>
+      <c r="W67" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="X67" s="29">
+        <v>101.5</v>
+      </c>
+      <c r="Y67" s="29">
+        <v>104.1</v>
+      </c>
+      <c r="Z67" s="29">
+        <v>102.8</v>
+      </c>
+      <c r="AA67" s="73">
+        <v>105.3</v>
+      </c>
+      <c r="AB67" s="80">
+        <v>103.1</v>
+      </c>
+      <c r="AC67" s="263">
+        <v>104</v>
+      </c>
+      <c r="AD67" s="73">
+        <v>100.9</v>
+      </c>
+      <c r="AE67" s="73">
+        <v>99.5</v>
+      </c>
+      <c r="AF67" s="10">
+        <v>104</v>
+      </c>
+      <c r="AG67" s="135">
+        <v>102.5</v>
+      </c>
+      <c r="AH67" s="140">
+        <v>105.4</v>
+      </c>
+      <c r="AI67" s="135">
+        <v>99.3</v>
+      </c>
+      <c r="AJ67" s="314">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:36" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="139" t="s">
+        <v>61</v>
+      </c>
+      <c r="B68" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D68" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E68" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="F68" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G68" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H68" s="29">
+        <v>126.9</v>
+      </c>
+      <c r="I68" s="29">
+        <v>95.8</v>
+      </c>
+      <c r="J68" s="29">
+        <v>126.3</v>
+      </c>
+      <c r="K68" s="29">
+        <v>105.8</v>
+      </c>
+      <c r="L68" s="29">
+        <v>116</v>
+      </c>
+      <c r="M68" s="29">
+        <v>99</v>
+      </c>
+      <c r="N68" s="29">
+        <v>136.4</v>
+      </c>
+      <c r="O68" s="29">
+        <v>112.5</v>
+      </c>
+      <c r="P68" s="29">
+        <v>103</v>
+      </c>
+      <c r="Q68" s="29">
+        <v>105.6</v>
+      </c>
+      <c r="R68" s="29">
+        <v>135.1</v>
+      </c>
+      <c r="S68" s="29">
+        <v>114.9</v>
+      </c>
+      <c r="T68" s="29">
+        <v>91.7</v>
+      </c>
+      <c r="U68" s="29">
+        <v>106.1</v>
+      </c>
+      <c r="V68" s="29">
+        <v>110.1</v>
+      </c>
+      <c r="W68" s="29">
+        <v>120</v>
+      </c>
+      <c r="X68" s="29">
+        <v>95.3</v>
+      </c>
+      <c r="Y68" s="29">
+        <v>101.9</v>
+      </c>
+      <c r="Z68" s="29">
+        <v>108</v>
+      </c>
+      <c r="AA68" s="140">
+        <v>104.1</v>
+      </c>
+      <c r="AB68" s="80">
+        <v>106.8</v>
+      </c>
+      <c r="AC68" s="140">
+        <v>107.1</v>
+      </c>
+      <c r="AD68" s="140">
+        <v>110.5</v>
+      </c>
+      <c r="AE68" s="140">
+        <v>109.6</v>
+      </c>
+      <c r="AF68" s="135">
+        <v>110.5</v>
+      </c>
+      <c r="AG68" s="135">
+        <v>110.3</v>
+      </c>
+      <c r="AH68" s="140">
+        <v>101.4</v>
+      </c>
+      <c r="AI68" s="135">
+        <v>99.9</v>
+      </c>
+      <c r="AJ68" s="314">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:36" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="B69" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C69" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D69" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E69" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="F69" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G69" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H69" s="29">
+        <v>106.4</v>
+      </c>
+      <c r="I69" s="29">
+        <v>91.3</v>
+      </c>
+      <c r="J69" s="29">
+        <v>121.4</v>
+      </c>
+      <c r="K69" s="29">
+        <v>116.1</v>
+      </c>
+      <c r="L69" s="29">
+        <v>124.1</v>
+      </c>
+      <c r="M69" s="29">
+        <v>90.3</v>
+      </c>
+      <c r="N69" s="29">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="O69" s="29">
+        <v>109.2</v>
+      </c>
+      <c r="P69" s="29">
+        <v>97.7</v>
+      </c>
+      <c r="Q69" s="29">
+        <v>101.6</v>
+      </c>
+      <c r="R69" s="29">
+        <v>153.1</v>
+      </c>
+      <c r="S69" s="29">
+        <v>119.6</v>
+      </c>
+      <c r="T69" s="29">
+        <v>79.3</v>
+      </c>
+      <c r="U69" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="V69" s="29">
+        <v>101.6</v>
+      </c>
+      <c r="W69" s="29">
+        <v>132.4</v>
+      </c>
+      <c r="X69" s="29">
+        <v>90.5</v>
+      </c>
+      <c r="Y69" s="29">
+        <v>109.6</v>
+      </c>
+      <c r="Z69" s="29">
+        <v>110.5</v>
+      </c>
+      <c r="AA69" s="140">
+        <v>100.1</v>
+      </c>
+      <c r="AB69" s="80">
+        <v>105.2</v>
+      </c>
+      <c r="AC69" s="140">
+        <v>104.4</v>
+      </c>
+      <c r="AD69" s="140">
+        <v>115.4</v>
+      </c>
+      <c r="AE69" s="140">
         <v>111.1</v>
       </c>
-      <c r="W49" s="89">
-[...36 lines deleted...]
-        <v>75.8</v>
+      <c r="AF69" s="135">
+        <v>113.2</v>
+      </c>
+      <c r="AG69" s="135">
+        <v>111.8</v>
+      </c>
+      <c r="AH69" s="140">
+        <v>94.4</v>
+      </c>
+      <c r="AI69" s="135">
+        <v>98.8</v>
+      </c>
+      <c r="AJ69" s="314">
+        <v>116.3</v>
       </c>
     </row>
-    <row r="50" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...38 lines deleted...]
-      <c r="AI50" s="22"/>
+    <row r="70" spans="1:36" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="B70" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C70" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D70" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E70" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G70" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H70" s="29">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="I70" s="29">
+        <v>97.5</v>
+      </c>
+      <c r="J70" s="29">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="K70" s="29">
+        <v>99.9</v>
+      </c>
+      <c r="L70" s="29">
+        <v>111.3</v>
+      </c>
+      <c r="M70" s="29">
+        <v>104.1</v>
+      </c>
+      <c r="N70" s="29">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="O70" s="29">
+        <v>115.6</v>
+      </c>
+      <c r="P70" s="29">
+        <v>107.9</v>
+      </c>
+      <c r="Q70" s="29">
+        <v>109.3</v>
+      </c>
+      <c r="R70" s="29">
+        <v>118.7</v>
+      </c>
+      <c r="S70" s="29">
+        <v>110.7</v>
+      </c>
+      <c r="T70" s="29">
+        <v>103.6</v>
+      </c>
+      <c r="U70" s="29">
+        <v>112.8</v>
+      </c>
+      <c r="V70" s="29">
+        <v>119.7</v>
+      </c>
+      <c r="W70" s="29">
+        <v>108.3</v>
+      </c>
+      <c r="X70" s="29">
+        <v>99.1</v>
+      </c>
+      <c r="Y70" s="29">
+        <v>95.7</v>
+      </c>
+      <c r="Z70" s="29">
+        <v>105.9</v>
+      </c>
+      <c r="AA70" s="140">
+        <v>107.4</v>
+      </c>
+      <c r="AB70" s="80">
+        <v>107.3</v>
+      </c>
+      <c r="AC70" s="140">
+        <v>108.5</v>
+      </c>
+      <c r="AD70" s="140">
+        <v>106.5</v>
+      </c>
+      <c r="AE70" s="140">
+        <v>108.2</v>
+      </c>
+      <c r="AF70" s="135">
+        <v>108.4</v>
+      </c>
+      <c r="AG70" s="135">
+        <v>108.9</v>
+      </c>
+      <c r="AH70" s="140">
+        <v>106.9</v>
+      </c>
+      <c r="AI70" s="270" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ70" s="314">
+        <v>107.6</v>
+      </c>
     </row>
-    <row r="51" spans="1:35" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-[...103 lines deleted...]
-        <v>22.6</v>
+    <row r="71" spans="1:36" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B71" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C71" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D71" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E71" s="122">
+        <v>2863.9</v>
+      </c>
+      <c r="F71" s="122">
+        <v>111.6</v>
+      </c>
+      <c r="G71" s="122">
+        <v>128</v>
+      </c>
+      <c r="H71" s="122">
+        <v>114.8</v>
+      </c>
+      <c r="I71" s="122">
+        <v>116.9</v>
+      </c>
+      <c r="J71" s="122">
+        <v>100.8</v>
+      </c>
+      <c r="K71" s="122">
+        <v>200.1</v>
+      </c>
+      <c r="L71" s="122">
+        <v>104.4</v>
+      </c>
+      <c r="M71" s="122">
+        <v>103.2</v>
+      </c>
+      <c r="N71" s="122">
+        <v>104.9</v>
+      </c>
+      <c r="O71" s="122">
+        <v>100.3</v>
+      </c>
+      <c r="P71" s="122">
+        <v>95.8</v>
+      </c>
+      <c r="Q71" s="122">
+        <v>104.3</v>
+      </c>
+      <c r="R71" s="122">
+        <v>99.9</v>
+      </c>
+      <c r="S71" s="122">
+        <v>113.5</v>
+      </c>
+      <c r="T71" s="122">
+        <v>99.3</v>
+      </c>
+      <c r="U71" s="122">
+        <v>100.5</v>
+      </c>
+      <c r="V71" s="122">
+        <v>100.9</v>
+      </c>
+      <c r="W71" s="122">
+        <v>101.3</v>
+      </c>
+      <c r="X71" s="122">
+        <v>93.8</v>
+      </c>
+      <c r="Y71" s="122">
+        <v>103.1</v>
+      </c>
+      <c r="Z71" s="122">
+        <v>91.5</v>
+      </c>
+      <c r="AA71" s="73">
+        <v>104.2</v>
+      </c>
+      <c r="AB71" s="80">
+        <v>99.2</v>
+      </c>
+      <c r="AC71" s="73">
+        <v>104.9</v>
+      </c>
+      <c r="AD71" s="73">
+        <v>101.8</v>
+      </c>
+      <c r="AE71" s="73">
+        <v>100</v>
+      </c>
+      <c r="AF71" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AG71" s="135">
+        <v>108.2</v>
+      </c>
+      <c r="AH71" s="140">
+        <v>102.5</v>
+      </c>
+      <c r="AI71" s="270" t="s">
+        <v>140</v>
+      </c>
+      <c r="AJ71" s="314">
+        <v>91.4</v>
       </c>
     </row>
-    <row r="52" spans="1:35" ht="15" x14ac:dyDescent="0.3">
-[...93 lines deleted...]
-      <c r="AF52" s="87">
+    <row r="72" spans="1:36" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="D72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="E72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="F72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="I72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="J72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="K72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="L72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="M72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="N72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="O72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="P72" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q72" s="138">
+        <v>99.1</v>
+      </c>
+      <c r="R72" s="138">
+        <v>105.7</v>
+      </c>
+      <c r="S72" s="138">
+        <v>103.6</v>
+      </c>
+      <c r="T72" s="138">
+        <v>95.8</v>
+      </c>
+      <c r="U72" s="138">
+        <v>104.7</v>
+      </c>
+      <c r="V72" s="49">
+        <v>106.2</v>
+      </c>
+      <c r="W72" s="29">
+        <v>105</v>
+      </c>
+      <c r="X72" s="49">
+        <v>103.4</v>
+      </c>
+      <c r="Y72" s="49">
+        <v>105.6</v>
+      </c>
+      <c r="Z72" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="AA72" s="73">
+        <v>113.6</v>
+      </c>
+      <c r="AB72" s="80">
+        <v>106.8</v>
+      </c>
+      <c r="AC72" s="73">
+        <v>111</v>
+      </c>
+      <c r="AD72" s="73">
         <v>101.4</v>
       </c>
-      <c r="AG52" s="87">
-[...6 lines deleted...]
-        <v>104.1</v>
+      <c r="AE72" s="73">
+        <v>99.1</v>
+      </c>
+      <c r="AF72" s="10">
+        <v>129.1</v>
+      </c>
+      <c r="AG72" s="25">
+        <v>115</v>
+      </c>
+      <c r="AH72" s="140">
+        <v>99.2</v>
+      </c>
+      <c r="AI72" s="270" t="s">
+        <v>141</v>
+      </c>
+      <c r="AJ72" s="314">
+        <v>95.4</v>
       </c>
     </row>
-    <row r="53" spans="1:35" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-[...103 lines deleted...]
-        <v>2.6</v>
+    <row r="73" spans="1:36" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B73" s="142"/>
+      <c r="C73" s="142"/>
+      <c r="D73" s="142"/>
+      <c r="E73" s="142"/>
+      <c r="F73" s="142"/>
+      <c r="G73" s="142"/>
+      <c r="H73" s="142"/>
+      <c r="I73" s="142"/>
+      <c r="J73" s="143">
+        <v>5687</v>
+      </c>
+      <c r="K73" s="143">
+        <v>6084</v>
+      </c>
+      <c r="L73" s="143">
+        <v>6646</v>
+      </c>
+      <c r="M73" s="143">
+        <v>7138</v>
+      </c>
+      <c r="N73" s="143">
+        <v>7733</v>
+      </c>
+      <c r="O73" s="143">
+        <v>8378</v>
+      </c>
+      <c r="P73" s="143">
+        <v>9293</v>
+      </c>
+      <c r="Q73" s="143">
+        <v>10323</v>
+      </c>
+      <c r="R73" s="143">
+        <v>11115</v>
+      </c>
+      <c r="S73" s="143">
+        <v>11798</v>
+      </c>
+      <c r="T73" s="143">
+        <v>12418</v>
+      </c>
+      <c r="U73" s="143">
+        <v>11813</v>
+      </c>
+      <c r="V73" s="143">
+        <v>12243</v>
+      </c>
+      <c r="W73" s="143">
+        <v>12722</v>
+      </c>
+      <c r="X73" s="58">
+        <v>13306</v>
+      </c>
+      <c r="Y73" s="58">
+        <v>13759</v>
+      </c>
+      <c r="Z73" s="58">
+        <v>14480</v>
+      </c>
+      <c r="AA73" s="57">
+        <v>15561</v>
+      </c>
+      <c r="AB73" s="63">
+        <v>16657</v>
+      </c>
+      <c r="AC73" s="63">
+        <v>17520</v>
+      </c>
+      <c r="AD73" s="63">
+        <v>17984</v>
+      </c>
+      <c r="AE73" s="144">
+        <v>18263</v>
+      </c>
+      <c r="AF73" s="145">
+        <v>18904</v>
+      </c>
+      <c r="AG73" s="46">
+        <v>19769</v>
+      </c>
+      <c r="AH73" s="145">
+        <v>19731</v>
+      </c>
+      <c r="AI73" s="46">
+        <v>19278</v>
+      </c>
+      <c r="AJ73" s="145">
+        <v>19138</v>
       </c>
     </row>
-    <row r="54" spans="1:35" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
-[...103 lines deleted...]
-        <v>12.7</v>
+    <row r="74" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B74" s="64"/>
+      <c r="C74" s="73"/>
+      <c r="D74" s="73"/>
+      <c r="E74" s="73"/>
+      <c r="F74" s="73"/>
+      <c r="G74" s="73"/>
+      <c r="H74" s="73"/>
+      <c r="I74" s="73"/>
+      <c r="J74" s="143">
+        <v>4167</v>
+      </c>
+      <c r="K74" s="143">
+        <v>4623</v>
+      </c>
+      <c r="L74" s="143">
+        <v>5245</v>
+      </c>
+      <c r="M74" s="143">
+        <v>5630</v>
+      </c>
+      <c r="N74" s="143">
+        <v>6214</v>
+      </c>
+      <c r="O74" s="143">
+        <v>6761</v>
+      </c>
+      <c r="P74" s="143">
+        <v>7562</v>
+      </c>
+      <c r="Q74" s="143">
+        <v>7839</v>
+      </c>
+      <c r="R74" s="143">
+        <v>8432</v>
+      </c>
+      <c r="S74" s="143">
+        <v>7874</v>
+      </c>
+      <c r="T74" s="143">
+        <v>8130</v>
+      </c>
+      <c r="U74" s="143">
+        <v>8329</v>
+      </c>
+      <c r="V74" s="143">
+        <v>8482</v>
+      </c>
+      <c r="W74" s="143">
+        <v>8454</v>
+      </c>
+      <c r="X74" s="143">
+        <v>8560</v>
+      </c>
+      <c r="Y74" s="143">
+        <v>8336</v>
+      </c>
+      <c r="Z74" s="143">
+        <v>9190</v>
+      </c>
+      <c r="AA74" s="143">
+        <v>10506</v>
+      </c>
+      <c r="AB74" s="58">
+        <v>11317</v>
+      </c>
+      <c r="AC74" s="58">
+        <v>12161</v>
+      </c>
+      <c r="AD74" s="143">
+        <v>13118</v>
+      </c>
+      <c r="AE74" s="146">
+        <v>13756</v>
+      </c>
+      <c r="AF74" s="145">
+        <v>14277</v>
+      </c>
+      <c r="AG74" s="46">
+        <v>15831</v>
+      </c>
+      <c r="AH74" s="145">
+        <v>15369</v>
+      </c>
+      <c r="AI74" s="46">
+        <v>15426</v>
+      </c>
+      <c r="AJ74" s="319">
+        <v>15889</v>
       </c>
     </row>
-    <row r="55" spans="1:35" ht="15" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="75" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A75" s="147" t="s">
+        <v>81</v>
+      </c>
+      <c r="B75" s="148"/>
+      <c r="C75" s="148"/>
+      <c r="D75" s="148"/>
+      <c r="E75" s="148"/>
+      <c r="F75" s="148"/>
+      <c r="G75" s="148"/>
+      <c r="H75" s="148"/>
+      <c r="I75" s="149"/>
+      <c r="J75" s="149"/>
+      <c r="K75" s="149"/>
+      <c r="L75" s="149"/>
+      <c r="M75" s="149"/>
+      <c r="N75" s="149"/>
+      <c r="O75" s="149"/>
+      <c r="P75" s="149"/>
+      <c r="Q75" s="150"/>
+      <c r="R75" s="150"/>
+      <c r="S75" s="150"/>
+      <c r="T75" s="150"/>
+      <c r="U75" s="150"/>
+      <c r="V75" s="151"/>
+      <c r="W75" s="152"/>
+      <c r="X75" s="151"/>
+      <c r="Y75" s="151"/>
+      <c r="Z75" s="153"/>
+      <c r="AA75" s="36"/>
+      <c r="AB75" s="280"/>
+      <c r="AC75" s="280"/>
+      <c r="AD75" s="36"/>
+      <c r="AE75" s="39"/>
+      <c r="AF75" s="39"/>
+      <c r="AG75" s="39"/>
+      <c r="AH75" s="39"/>
+      <c r="AI75" s="37"/>
+      <c r="AJ75" s="37"/>
     </row>
-    <row r="56" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="76" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A76" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="B76" s="29"/>
+      <c r="C76" s="29"/>
+      <c r="D76" s="29"/>
+      <c r="E76" s="29"/>
+      <c r="F76" s="29"/>
+      <c r="G76" s="29"/>
+      <c r="H76" s="29"/>
+      <c r="I76" s="29"/>
+      <c r="J76" s="29"/>
+      <c r="K76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="29"/>
+      <c r="N76" s="29"/>
+      <c r="O76" s="29"/>
+      <c r="P76" s="29"/>
+      <c r="Q76" s="29"/>
+      <c r="R76" s="29"/>
+      <c r="S76" s="29"/>
+      <c r="T76" s="29"/>
+      <c r="U76" s="29"/>
+      <c r="V76" s="154"/>
+      <c r="W76" s="154"/>
+      <c r="X76" s="155"/>
+      <c r="Y76" s="155"/>
+      <c r="Z76" s="155"/>
+      <c r="AA76" s="156"/>
+      <c r="AB76" s="157"/>
+      <c r="AC76" s="157"/>
+      <c r="AD76" s="157"/>
+      <c r="AE76" s="64"/>
+      <c r="AF76" s="10"/>
+      <c r="AG76" s="10"/>
+      <c r="AH76" s="64"/>
+      <c r="AI76" s="10"/>
     </row>
-    <row r="57" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2008 lines deleted...]
-      <c r="AI77" s="38"/>
+    <row r="77" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A77" s="20" t="s">
+        <v>213</v>
+      </c>
+      <c r="B77" s="133" t="s">
+        <v>178</v>
+      </c>
+      <c r="C77" s="133" t="s">
+        <v>179</v>
+      </c>
+      <c r="D77" s="133">
+        <v>1400.8</v>
+      </c>
+      <c r="E77" s="133">
+        <v>21594</v>
+      </c>
+      <c r="F77" s="133">
+        <v>47263.5</v>
+      </c>
+      <c r="G77" s="133">
+        <v>52880.1</v>
+      </c>
+      <c r="H77" s="133">
+        <v>75724</v>
+      </c>
+      <c r="I77" s="133">
+        <v>89311.4</v>
+      </c>
+      <c r="J77" s="133">
+        <v>92937.8</v>
+      </c>
+      <c r="K77" s="133">
+        <v>118092.7</v>
+      </c>
+      <c r="L77" s="133">
+        <v>147045.1</v>
+      </c>
+      <c r="M77" s="133">
+        <v>179594.7</v>
+      </c>
+      <c r="N77" s="133">
+        <v>236692.9</v>
+      </c>
+      <c r="O77" s="133">
+        <v>295817.5</v>
+      </c>
+      <c r="P77" s="133">
+        <v>412959.4</v>
+      </c>
+      <c r="Q77" s="133">
+        <v>517031.8</v>
+      </c>
+      <c r="R77" s="133">
+        <v>678938.6</v>
+      </c>
+      <c r="S77" s="133">
+        <v>871514.3</v>
+      </c>
+      <c r="T77" s="133">
+        <v>853646</v>
+      </c>
+      <c r="U77" s="133">
+        <v>1173592.8999999999</v>
+      </c>
+      <c r="V77" s="133">
+        <v>1562356.9</v>
+      </c>
+      <c r="W77" s="133">
+        <v>1756720.1</v>
+      </c>
+      <c r="X77" s="133">
+        <v>1843922.7</v>
+      </c>
+      <c r="Y77" s="133">
+        <v>1926239.6</v>
+      </c>
+      <c r="Z77" s="133">
+        <v>1769175.2</v>
+      </c>
+      <c r="AA77" s="133">
+        <v>2071115.8</v>
+      </c>
+      <c r="AB77" s="158">
+        <v>2341889.2170000002</v>
+      </c>
+      <c r="AC77" s="158" t="s">
+        <v>207</v>
+      </c>
+      <c r="AD77" s="133">
+        <v>2974420.9</v>
+      </c>
+      <c r="AE77" s="159">
+        <v>2956872.2</v>
+      </c>
+      <c r="AF77" s="160">
+        <v>3586222.6</v>
+      </c>
+      <c r="AG77" s="160">
+        <v>4416899.4000000004</v>
+      </c>
+      <c r="AH77" s="160">
+        <v>4254134.7</v>
+      </c>
+      <c r="AI77" s="128">
+        <v>4960038</v>
+      </c>
+      <c r="AJ77" s="128">
+        <v>5246041.5999999996</v>
+      </c>
     </row>
     <row r="78" spans="1:36" x14ac:dyDescent="0.3">
-      <c r="A78" s="66" t="s">
-[...35 lines deleted...]
-      <c r="AI78" s="11"/>
+      <c r="A78" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B78" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="D78" s="133">
+        <v>266.3</v>
+      </c>
+      <c r="E78" s="133">
+        <v>605.9</v>
+      </c>
+      <c r="F78" s="133">
+        <v>775.4</v>
+      </c>
+      <c r="G78" s="133">
+        <v>785.7</v>
+      </c>
+      <c r="H78" s="133">
+        <v>1003.8</v>
+      </c>
+      <c r="I78" s="133">
+        <v>1140.5999999999999</v>
+      </c>
+      <c r="J78" s="133">
+        <v>777.6</v>
+      </c>
+      <c r="K78" s="133">
+        <v>830.9</v>
+      </c>
+      <c r="L78" s="133">
+        <v>1002.1</v>
+      </c>
+      <c r="M78" s="133">
+        <v>1171.7</v>
+      </c>
+      <c r="N78" s="133">
+        <v>1582.4</v>
+      </c>
+      <c r="O78" s="133">
+        <v>2174.5</v>
+      </c>
+      <c r="P78" s="133">
+        <v>3107.8</v>
+      </c>
+      <c r="Q78" s="133">
+        <v>4100.5</v>
+      </c>
+      <c r="R78" s="133">
+        <v>5540.1</v>
+      </c>
+      <c r="S78" s="133">
+        <v>7244.5</v>
+      </c>
+      <c r="T78" s="133">
+        <v>5787.4</v>
+      </c>
+      <c r="U78" s="133">
+        <v>7964.7</v>
+      </c>
+      <c r="V78" s="133">
+        <v>10655.8</v>
+      </c>
+      <c r="W78" s="133">
+        <v>11781.4</v>
+      </c>
+      <c r="X78" s="133">
+        <v>12120.7</v>
+      </c>
+      <c r="Y78" s="133">
+        <v>10749.7</v>
+      </c>
+      <c r="Z78" s="133">
+        <v>7979</v>
+      </c>
+      <c r="AA78" s="133">
+        <v>6053.1</v>
+      </c>
+      <c r="AB78" s="32">
+        <v>7183.7</v>
+      </c>
+      <c r="AC78" s="158">
+        <v>7857.2</v>
+      </c>
+      <c r="AD78" s="133">
+        <v>7771.1</v>
+      </c>
+      <c r="AE78" s="159">
+        <v>7160.3</v>
+      </c>
+      <c r="AF78" s="161">
+        <v>8417.7999999999993</v>
+      </c>
+      <c r="AG78" s="161">
+        <v>9591.9</v>
+      </c>
+      <c r="AH78" s="265">
+        <v>9322.9</v>
+      </c>
+      <c r="AI78" s="187">
+        <v>10565.9</v>
+      </c>
+      <c r="AJ78" s="187">
+        <v>10057.700000000001</v>
+      </c>
     </row>
-    <row r="79" spans="1:36" ht="15" x14ac:dyDescent="0.3">
-[...105 lines deleted...]
-      <c r="AJ79" s="284"/>
+    <row r="79" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A79" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="D79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="E79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="G79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="J79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="K79" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="L79" s="29">
+        <v>115.8</v>
+      </c>
+      <c r="M79" s="29">
+        <v>115.2</v>
+      </c>
+      <c r="N79" s="29">
+        <v>113.6</v>
+      </c>
+      <c r="O79" s="29">
+        <v>102.5</v>
+      </c>
+      <c r="P79" s="29">
+        <v>109.3</v>
+      </c>
+      <c r="Q79" s="29">
+        <v>103.3</v>
+      </c>
+      <c r="R79" s="29">
+        <v>107.6</v>
+      </c>
+      <c r="S79" s="29">
+        <v>105.5</v>
+      </c>
+      <c r="T79" s="29">
+        <v>103.2</v>
+      </c>
+      <c r="U79" s="29">
+        <v>109.2</v>
+      </c>
+      <c r="V79" s="133">
+        <v>106.5</v>
+      </c>
+      <c r="W79" s="133">
+        <v>107.6</v>
+      </c>
+      <c r="X79" s="133">
+        <v>104.7</v>
+      </c>
+      <c r="Y79" s="133">
+        <v>104.5</v>
+      </c>
+      <c r="Z79" s="133">
+        <v>96.9</v>
+      </c>
+      <c r="AA79" s="133">
+        <v>101</v>
+      </c>
+      <c r="AB79" s="55">
+        <v>105</v>
+      </c>
+      <c r="AC79" s="158">
+        <v>105.3</v>
+      </c>
+      <c r="AD79" s="163">
+        <v>104.9</v>
+      </c>
+      <c r="AE79" s="164">
+        <v>99.9</v>
+      </c>
+      <c r="AF79" s="135">
+        <v>103.1</v>
+      </c>
+      <c r="AG79" s="135">
+        <v>100.1</v>
+      </c>
+      <c r="AH79" s="135">
+        <v>99.2</v>
+      </c>
+      <c r="AI79" s="54">
+        <v>105.6</v>
+      </c>
+      <c r="AJ79" s="54">
+        <v>103.5</v>
+      </c>
     </row>
     <row r="80" spans="1:36" x14ac:dyDescent="0.3">
-      <c r="A80" s="21" t="s">
-[...103 lines deleted...]
-      </c>
+      <c r="A80" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="B80" s="29"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29"/>
+      <c r="I80" s="29"/>
+      <c r="J80" s="29"/>
+      <c r="K80" s="29"/>
+      <c r="L80" s="29"/>
+      <c r="M80" s="29"/>
+      <c r="N80" s="29"/>
+      <c r="O80" s="29"/>
+      <c r="P80" s="29"/>
+      <c r="Q80" s="29"/>
+      <c r="R80" s="29"/>
+      <c r="S80" s="29"/>
+      <c r="T80" s="29"/>
+      <c r="U80" s="29"/>
+      <c r="V80" s="133"/>
+      <c r="W80" s="133"/>
+      <c r="X80" s="133"/>
+      <c r="Y80" s="158"/>
+      <c r="Z80" s="158"/>
+      <c r="AA80" s="158"/>
+      <c r="AB80" s="133"/>
+      <c r="AC80" s="158"/>
+      <c r="AD80" s="158"/>
+      <c r="AE80" s="165"/>
+      <c r="AF80" s="135"/>
+      <c r="AG80" s="135"/>
+      <c r="AH80" s="135"/>
+      <c r="AI80" s="51"/>
+      <c r="AJ80" s="51"/>
     </row>
-    <row r="81" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A81" s="173" t="s">
+    <row r="81" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A81" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="B81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="D81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="E81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="G81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I81" s="133">
+        <v>122.3</v>
+      </c>
+      <c r="J81" s="133">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="K81" s="133">
+        <v>175.2</v>
+      </c>
+      <c r="L81" s="133">
+        <v>219.7</v>
+      </c>
+      <c r="M81" s="133">
+        <v>268.7</v>
+      </c>
+      <c r="N81" s="133">
+        <v>353.2</v>
+      </c>
+      <c r="O81" s="133">
+        <v>438.1</v>
+      </c>
+      <c r="P81" s="133">
+        <v>604.9</v>
+      </c>
+      <c r="Q81" s="133">
+        <v>748.1</v>
+      </c>
+      <c r="R81" s="133">
+        <v>970.5</v>
+      </c>
+      <c r="S81" s="133">
+        <v>1231.0999999999999</v>
+      </c>
+      <c r="T81" s="133">
+        <v>1122.9000000000001</v>
+      </c>
+      <c r="U81" s="133">
+        <v>1523.1</v>
+      </c>
+      <c r="V81" s="133">
+        <v>1998.2</v>
+      </c>
+      <c r="W81" s="133">
+        <v>2220.6999999999998</v>
+      </c>
+      <c r="X81" s="133">
+        <v>2298.1</v>
+      </c>
+      <c r="Y81" s="133">
+        <v>2361.4</v>
+      </c>
+      <c r="Z81" s="133">
+        <v>2135</v>
+      </c>
+      <c r="AA81" s="133">
+        <v>2464.9</v>
+      </c>
+      <c r="AB81" s="32">
+        <v>2749.7</v>
+      </c>
+      <c r="AC81" s="158">
+        <v>3136</v>
+      </c>
+      <c r="AD81" s="166">
+        <v>3396.8</v>
+      </c>
+      <c r="AE81" s="167">
+        <v>3329.8</v>
+      </c>
+      <c r="AF81" s="161">
+        <v>3982.1</v>
+      </c>
+      <c r="AG81" s="161">
+        <v>4788.2</v>
+      </c>
+      <c r="AH81" s="161">
+        <v>4555.8</v>
+      </c>
+      <c r="AI81" s="187">
+        <v>5251.7</v>
+      </c>
+      <c r="AJ81" s="187">
+        <v>5506.2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A82" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="D82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="E82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="G82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="H82" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I82" s="133">
+        <v>1.6</v>
+      </c>
+      <c r="J82" s="133">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K82" s="133">
+        <v>1.2</v>
+      </c>
+      <c r="L82" s="133">
+        <v>1.5</v>
+      </c>
+      <c r="M82" s="133">
+        <v>1.8</v>
+      </c>
+      <c r="N82" s="133">
+        <v>2.4</v>
+      </c>
+      <c r="O82" s="133">
+        <v>3.2</v>
+      </c>
+      <c r="P82" s="133">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q82" s="133">
+        <v>5.9</v>
+      </c>
+      <c r="R82" s="133">
+        <v>7.9</v>
+      </c>
+      <c r="S82" s="133">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="T82" s="133">
+        <v>7.6</v>
+      </c>
+      <c r="U82" s="133">
+        <v>10.3</v>
+      </c>
+      <c r="V82" s="133">
+        <v>13.6</v>
+      </c>
+      <c r="W82" s="133">
+        <v>14.9</v>
+      </c>
+      <c r="X82" s="133">
+        <v>15.1</v>
+      </c>
+      <c r="Y82" s="133">
+        <v>13.2</v>
+      </c>
+      <c r="Z82" s="133">
+        <v>9.6</v>
+      </c>
+      <c r="AA82" s="133">
+        <v>7.2</v>
+      </c>
+      <c r="AB82" s="21">
+        <v>8.4</v>
+      </c>
+      <c r="AC82" s="158">
+        <v>9.1</v>
+      </c>
+      <c r="AD82" s="133">
+        <v>8.9</v>
+      </c>
+      <c r="AE82" s="159">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AF82" s="135">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AG82" s="135">
+        <v>10.4</v>
+      </c>
+      <c r="AH82" s="135">
+        <v>9.9</v>
+      </c>
+      <c r="AI82" s="51">
+        <v>11.2</v>
+      </c>
+      <c r="AJ82" s="51">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A83" s="168" t="s">
+        <v>23</v>
+      </c>
+      <c r="B83" s="37"/>
+      <c r="C83" s="37"/>
+      <c r="D83" s="37"/>
+      <c r="E83" s="37"/>
+      <c r="F83" s="37"/>
+      <c r="G83" s="37"/>
+      <c r="H83" s="37"/>
+      <c r="I83" s="37"/>
+      <c r="J83" s="37"/>
+      <c r="K83" s="37"/>
+      <c r="L83" s="37"/>
+      <c r="M83" s="37"/>
+      <c r="N83" s="37"/>
+      <c r="O83" s="37"/>
+      <c r="P83" s="37"/>
+      <c r="Q83" s="37"/>
+      <c r="R83" s="37"/>
+      <c r="S83" s="37"/>
+      <c r="T83" s="37"/>
+      <c r="U83" s="37"/>
+      <c r="V83" s="37"/>
+      <c r="W83" s="37"/>
+      <c r="X83" s="37"/>
+      <c r="Y83" s="37"/>
+      <c r="Z83" s="37"/>
+      <c r="AA83" s="36"/>
+      <c r="AB83" s="36"/>
+      <c r="AC83" s="36"/>
+      <c r="AD83" s="36"/>
+      <c r="AE83" s="39"/>
+      <c r="AF83" s="39"/>
+      <c r="AG83" s="39"/>
+      <c r="AH83" s="39"/>
+      <c r="AI83" s="37"/>
+      <c r="AJ83" s="37"/>
+    </row>
+    <row r="84" spans="1:36" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="62" t="s">
+        <v>180</v>
+      </c>
+      <c r="B84" s="169"/>
+      <c r="C84" s="169"/>
+      <c r="D84" s="169"/>
+      <c r="E84" s="169"/>
+      <c r="F84" s="169"/>
+      <c r="G84" s="169"/>
+      <c r="H84" s="169"/>
+      <c r="I84" s="169"/>
+      <c r="J84" s="169"/>
+      <c r="K84" s="169"/>
+      <c r="L84" s="169"/>
+      <c r="M84" s="169"/>
+      <c r="N84" s="169"/>
+      <c r="O84" s="169"/>
+      <c r="P84" s="169"/>
+      <c r="Q84" s="169"/>
+      <c r="R84" s="169"/>
+      <c r="S84" s="169"/>
+      <c r="T84" s="169"/>
+      <c r="U84" s="169"/>
+      <c r="V84" s="169"/>
+      <c r="W84" s="51"/>
+      <c r="X84" s="51"/>
+      <c r="Y84" s="48"/>
+      <c r="Z84" s="48"/>
+      <c r="AA84" s="51"/>
+      <c r="AB84" s="51"/>
+      <c r="AC84" s="51"/>
+      <c r="AD84" s="170"/>
+      <c r="AE84" s="64"/>
+      <c r="AF84" s="10"/>
+      <c r="AG84" s="10"/>
+      <c r="AH84" s="64"/>
+      <c r="AI84" s="10"/>
+    </row>
+    <row r="85" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A85" s="62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B85" s="143">
+        <v>8.6470000000000002</v>
+      </c>
+      <c r="C85" s="143">
+        <v>123.84099999999999</v>
+      </c>
+      <c r="D85" s="143">
+        <v>1757.6980000000001</v>
+      </c>
+      <c r="E85" s="143">
+        <v>19937.862000000001</v>
+      </c>
+      <c r="F85" s="143">
+        <v>41768.663999999997</v>
+      </c>
+      <c r="G85" s="143">
+        <v>33829.415000000001</v>
+      </c>
+      <c r="H85" s="143">
+        <v>40225.79</v>
+      </c>
+      <c r="I85" s="143">
+        <v>43380.408000000003</v>
+      </c>
+      <c r="J85" s="143">
+        <v>57199.434999999998</v>
+      </c>
+      <c r="K85" s="143">
+        <v>93438.214999999997</v>
+      </c>
+      <c r="L85" s="143">
+        <v>113235.56</v>
+      </c>
+      <c r="M85" s="143">
+        <v>141063.734</v>
+      </c>
+      <c r="N85" s="143">
+        <v>196083.37400000001</v>
+      </c>
+      <c r="O85" s="143">
+        <v>313357.56199999998</v>
+      </c>
+      <c r="P85" s="143">
+        <v>487779.96399999998</v>
+      </c>
+      <c r="Q85" s="143">
+        <v>557420.26599999995</v>
+      </c>
+      <c r="R85" s="143">
+        <v>657908.05900000001</v>
+      </c>
+      <c r="S85" s="143">
+        <v>881542.46499999997</v>
+      </c>
+      <c r="T85" s="143">
+        <v>695232.38300000003</v>
+      </c>
+      <c r="U85" s="143">
+        <v>962018.853</v>
+      </c>
+      <c r="V85" s="143">
+        <v>1253914.8929999999</v>
+      </c>
+      <c r="W85" s="143">
+        <v>1316170.8430000001</v>
+      </c>
+      <c r="X85" s="143">
+        <v>1285681.6680000001</v>
+      </c>
+      <c r="Y85" s="58">
+        <v>1243377.27</v>
+      </c>
+      <c r="Z85" s="58">
+        <v>1014433.086</v>
+      </c>
+      <c r="AA85" s="57">
+        <v>1291054.672</v>
+      </c>
+      <c r="AB85" s="171">
+        <v>1597085.848</v>
+      </c>
+      <c r="AC85" s="171">
+        <v>1865976</v>
+      </c>
+      <c r="AD85" s="58">
+        <v>1856761</v>
+      </c>
+      <c r="AE85" s="59">
+        <v>1595500</v>
+      </c>
+      <c r="AF85" s="291">
+        <v>2247442.253</v>
+      </c>
+      <c r="AG85" s="241">
+        <v>2827312.5240000002</v>
+      </c>
+      <c r="AH85" s="296">
+        <v>2544949.9180000001</v>
+      </c>
+      <c r="AI85" s="300">
+        <v>2833892.7620000001</v>
+      </c>
+      <c r="AJ85" s="300">
+        <v>2937979.7719999999</v>
+      </c>
+    </row>
+    <row r="86" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A86" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="B81" s="50" t="s">
-[...32 lines deleted...]
-      <c r="M81" s="30">
+      <c r="B86" s="49">
+        <v>94.7</v>
+      </c>
+      <c r="C86" s="49">
+        <v>97.9</v>
+      </c>
+      <c r="D86" s="49">
+        <v>62.4</v>
+      </c>
+      <c r="E86" s="29">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="F86" s="49">
+        <v>61.3</v>
+      </c>
+      <c r="G86" s="49">
+        <v>118.7</v>
+      </c>
+      <c r="H86" s="49">
+        <v>114.7</v>
+      </c>
+      <c r="I86" s="49">
+        <v>97.1</v>
+      </c>
+      <c r="J86" s="49">
+        <v>97.4</v>
+      </c>
+      <c r="K86" s="49">
+        <v>124.6</v>
+      </c>
+      <c r="L86" s="49">
+        <v>115.4</v>
+      </c>
+      <c r="M86" s="49">
+        <v>118.9</v>
+      </c>
+      <c r="N86" s="49">
+        <v>117.7</v>
+      </c>
+      <c r="O86" s="49">
+        <v>117.6</v>
+      </c>
+      <c r="P86" s="49">
+        <v>115.7</v>
+      </c>
+      <c r="Q86" s="49">
+        <v>103.2</v>
+      </c>
+      <c r="R86" s="49">
+        <v>102.5</v>
+      </c>
+      <c r="S86" s="49">
+        <v>98.9</v>
+      </c>
+      <c r="T86" s="49">
+        <v>106.2</v>
+      </c>
+      <c r="U86" s="49">
+        <v>108.9</v>
+      </c>
+      <c r="V86" s="49">
+        <v>108.6</v>
+      </c>
+      <c r="W86" s="51">
+        <v>107</v>
+      </c>
+      <c r="X86" s="51">
+        <v>102.5</v>
+      </c>
+      <c r="Y86" s="48">
+        <v>96.7</v>
+      </c>
+      <c r="Z86" s="48">
+        <v>95.6</v>
+      </c>
+      <c r="AA86" s="21">
+        <v>100.2</v>
+      </c>
+      <c r="AB86" s="21">
+        <v>105.6</v>
+      </c>
+      <c r="AC86" s="48">
+        <v>105.1</v>
+      </c>
+      <c r="AD86" s="48">
+        <v>104.9</v>
+      </c>
+      <c r="AE86" s="173">
+        <v>102.6</v>
+      </c>
+      <c r="AF86" s="158">
+        <v>102.4</v>
+      </c>
+      <c r="AG86" s="52">
+        <v>101.2</v>
+      </c>
+      <c r="AH86" s="297">
+        <v>95.2</v>
+      </c>
+      <c r="AI86" s="298">
+        <v>104.8</v>
+      </c>
+      <c r="AJ86" s="312">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A87" s="62" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="174"/>
+      <c r="C87" s="174"/>
+      <c r="D87" s="174"/>
+      <c r="E87" s="174"/>
+      <c r="F87" s="174"/>
+      <c r="G87" s="174"/>
+      <c r="H87" s="174"/>
+      <c r="I87" s="174"/>
+      <c r="J87" s="174"/>
+      <c r="K87" s="174"/>
+      <c r="L87" s="174"/>
+      <c r="M87" s="174"/>
+      <c r="N87" s="174"/>
+      <c r="O87" s="174"/>
+      <c r="P87" s="174"/>
+      <c r="Q87" s="174"/>
+      <c r="R87" s="174"/>
+      <c r="S87" s="174"/>
+      <c r="T87" s="174"/>
+      <c r="U87" s="52"/>
+      <c r="V87" s="52"/>
+      <c r="W87" s="48"/>
+      <c r="X87" s="175"/>
+      <c r="Y87" s="48"/>
+      <c r="Z87" s="48"/>
+      <c r="AA87" s="21"/>
+      <c r="AB87" s="21"/>
+      <c r="AC87" s="21"/>
+      <c r="AD87" s="21"/>
+      <c r="AE87" s="176"/>
+      <c r="AF87" s="60"/>
+      <c r="AG87" s="60"/>
+      <c r="AH87" s="296"/>
+      <c r="AI87" s="298"/>
+    </row>
+    <row r="88" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A88" s="62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" s="177">
+        <v>1.5189999999999999</v>
+      </c>
+      <c r="C88" s="177">
+        <v>44.807000000000002</v>
+      </c>
+      <c r="D88" s="177">
+        <v>328.52100000000002</v>
+      </c>
+      <c r="E88" s="177">
+        <v>6259.8729999999996</v>
+      </c>
+      <c r="F88" s="177">
+        <v>17293.185000000001</v>
+      </c>
+      <c r="G88" s="177">
+        <v>14449.261</v>
+      </c>
+      <c r="H88" s="177">
+        <v>17771.587</v>
+      </c>
+      <c r="I88" s="177">
+        <v>14582.781999999999</v>
+      </c>
+      <c r="J88" s="177">
+        <v>24556.901999999998</v>
+      </c>
+      <c r="K88" s="177">
+        <v>50723.042999999998</v>
+      </c>
+      <c r="L88" s="177">
+        <v>65019.303999999996</v>
+      </c>
+      <c r="M88" s="177">
+        <v>88782.898000000001</v>
+      </c>
+      <c r="N88" s="177">
+        <v>132614.446</v>
+      </c>
+      <c r="O88" s="177">
+        <v>228522.21900000001</v>
+      </c>
+      <c r="P88" s="177">
+        <v>379476.984</v>
+      </c>
+      <c r="Q88" s="177">
+        <v>435400.26799999998</v>
+      </c>
+      <c r="R88" s="177">
+        <v>503275.52399999998</v>
+      </c>
+      <c r="S88" s="177">
+        <v>643454.80900000001</v>
+      </c>
+      <c r="T88" s="177">
+        <v>533581.54299999995</v>
+      </c>
+      <c r="U88" s="177">
+        <v>739735.71200000006</v>
+      </c>
+      <c r="V88" s="177">
+        <v>981644.94400000002</v>
+      </c>
+      <c r="W88" s="177">
+        <v>1024466.748</v>
+      </c>
+      <c r="X88" s="177">
+        <v>984788.17500000005</v>
+      </c>
+      <c r="Y88" s="58">
+        <v>896515.88199999998</v>
+      </c>
+      <c r="Z88" s="58">
+        <v>658564.80700000003</v>
+      </c>
+      <c r="AA88" s="178">
+        <v>822406.23699999996</v>
+      </c>
+      <c r="AB88" s="178">
+        <v>954057</v>
+      </c>
+      <c r="AC88" s="178">
+        <v>1149744</v>
+      </c>
+      <c r="AD88" s="178">
+        <v>1142090</v>
+      </c>
+      <c r="AE88" s="179">
+        <v>906326</v>
+      </c>
+      <c r="AF88" s="291">
+        <v>1253559.0060000001</v>
+      </c>
+      <c r="AG88" s="172">
+        <v>1493978.7660000001</v>
+      </c>
+      <c r="AH88" s="296">
+        <v>1408972.024</v>
+      </c>
+      <c r="AI88" s="300">
+        <v>1527346.6740000001</v>
+      </c>
+      <c r="AJ88" s="300">
+        <v>1637939.4480000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A89" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B89" s="49">
+        <v>106.4</v>
+      </c>
+      <c r="C89" s="49">
+        <v>96</v>
+      </c>
+      <c r="D89" s="49">
+        <v>87.2</v>
+      </c>
+      <c r="E89" s="49">
+        <v>88.2</v>
+      </c>
+      <c r="F89" s="49">
+        <v>106.6</v>
+      </c>
+      <c r="G89" s="49">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="H89" s="49">
+        <v>112.8</v>
+      </c>
+      <c r="I89" s="29">
+        <v>96.7</v>
+      </c>
+      <c r="J89" s="49">
+        <v>86.2</v>
+      </c>
+      <c r="K89" s="49">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="L89" s="49">
+        <v>121.6</v>
+      </c>
+      <c r="M89" s="29">
+        <v>133</v>
+      </c>
+      <c r="N89" s="49">
+        <v>121.1</v>
+      </c>
+      <c r="O89" s="49">
+        <v>125.8</v>
+      </c>
+      <c r="P89" s="49">
+        <v>122.8</v>
+      </c>
+      <c r="Q89" s="49">
+        <v>101.7</v>
+      </c>
+      <c r="R89" s="49">
+        <v>100.7</v>
+      </c>
+      <c r="S89" s="49">
+        <v>99.5</v>
+      </c>
+      <c r="T89" s="49">
+        <v>107.4</v>
+      </c>
+      <c r="U89" s="49">
+        <v>107.5</v>
+      </c>
+      <c r="V89" s="29">
+        <v>109.7</v>
+      </c>
+      <c r="W89" s="49">
+        <v>108.3</v>
+      </c>
+      <c r="X89" s="49">
+        <v>100.6</v>
+      </c>
+      <c r="Y89" s="48">
+        <v>95.6</v>
+      </c>
+      <c r="Z89" s="48">
+        <v>94</v>
+      </c>
+      <c r="AA89" s="180">
+        <v>92.8</v>
+      </c>
+      <c r="AB89" s="180">
+        <v>104.1</v>
+      </c>
+      <c r="AC89" s="180">
+        <v>102.1</v>
+      </c>
+      <c r="AD89" s="180">
+        <v>107</v>
+      </c>
+      <c r="AE89" s="181">
+        <v>103.2</v>
+      </c>
+      <c r="AF89" s="180">
+        <v>94.8</v>
+      </c>
+      <c r="AG89" s="180">
+        <v>101.8</v>
+      </c>
+      <c r="AH89" s="297">
+        <v>96.2</v>
+      </c>
+      <c r="AI89" s="298">
+        <v>99.7</v>
+      </c>
+      <c r="AJ89" s="312">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A90" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="B90" s="51"/>
+      <c r="C90" s="171"/>
+      <c r="D90" s="182"/>
+      <c r="E90" s="182"/>
+      <c r="F90" s="182"/>
+      <c r="G90" s="182"/>
+      <c r="H90" s="182"/>
+      <c r="I90" s="49"/>
+      <c r="J90" s="49"/>
+      <c r="K90" s="49"/>
+      <c r="L90" s="49"/>
+      <c r="M90" s="49"/>
+      <c r="N90" s="49"/>
+      <c r="O90" s="49"/>
+      <c r="P90" s="49"/>
+      <c r="Q90" s="49"/>
+      <c r="R90" s="49"/>
+      <c r="S90" s="49"/>
+      <c r="T90" s="49"/>
+      <c r="U90" s="49"/>
+      <c r="V90" s="49"/>
+      <c r="W90" s="51"/>
+      <c r="X90" s="51"/>
+      <c r="Y90" s="48"/>
+      <c r="Z90" s="48"/>
+      <c r="AA90" s="21"/>
+      <c r="AB90" s="21"/>
+      <c r="AC90" s="21"/>
+      <c r="AD90" s="21"/>
+      <c r="AE90" s="176"/>
+      <c r="AF90" s="60"/>
+      <c r="AG90" s="60"/>
+      <c r="AH90" s="296"/>
+      <c r="AI90" s="298"/>
+    </row>
+    <row r="91" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A91" s="62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="143">
+        <v>6.66</v>
+      </c>
+      <c r="C91" s="143">
+        <v>55.253</v>
+      </c>
+      <c r="D91" s="143">
+        <v>1109.2429999999999</v>
+      </c>
+      <c r="E91" s="143">
+        <v>7362.9260000000004</v>
+      </c>
+      <c r="F91" s="143">
+        <v>15543.316000000001</v>
+      </c>
+      <c r="G91" s="143">
+        <v>10111.007</v>
+      </c>
+      <c r="H91" s="143">
+        <v>12366.284</v>
+      </c>
+      <c r="I91" s="143">
+        <v>17784.989000000001</v>
+      </c>
+      <c r="J91" s="143">
+        <v>21135.756000000001</v>
+      </c>
+      <c r="K91" s="143">
+        <v>30294.473000000002</v>
+      </c>
+      <c r="L91" s="143">
+        <v>35239.78</v>
+      </c>
+      <c r="M91" s="143">
+        <v>36113.644999999997</v>
+      </c>
+      <c r="N91" s="143">
+        <v>46192.964</v>
+      </c>
+      <c r="O91" s="143">
+        <v>67675.125</v>
+      </c>
+      <c r="P91" s="143">
+        <v>84547.591</v>
+      </c>
+      <c r="Q91" s="143">
+        <v>96322.762000000002</v>
+      </c>
+      <c r="R91" s="143">
+        <v>125734.042</v>
+      </c>
+      <c r="S91" s="143">
+        <v>201070.245</v>
+      </c>
+      <c r="T91" s="143">
+        <v>122096.765</v>
+      </c>
+      <c r="U91" s="143">
+        <v>168697.99400000001</v>
+      </c>
+      <c r="V91" s="143">
+        <v>205833.87100000001</v>
+      </c>
+      <c r="W91" s="143">
+        <v>217885.80799999999</v>
+      </c>
+      <c r="X91" s="143">
+        <v>228030.17600000001</v>
+      </c>
+      <c r="Y91" s="58">
+        <v>258758.43</v>
+      </c>
+      <c r="Z91" s="58">
+        <v>264391.435</v>
+      </c>
+      <c r="AA91" s="178">
+        <v>367511.42599999998</v>
+      </c>
+      <c r="AB91" s="178">
+        <v>531508</v>
+      </c>
+      <c r="AC91" s="178">
+        <v>606534</v>
+      </c>
+      <c r="AD91" s="178">
+        <v>605300</v>
+      </c>
+      <c r="AE91" s="179">
+        <v>569692</v>
+      </c>
+      <c r="AF91" s="291">
+        <v>840257.61499999999</v>
+      </c>
+      <c r="AG91" s="172">
+        <v>1169573.4169999999</v>
+      </c>
+      <c r="AH91" s="296">
+        <v>1021298.924</v>
+      </c>
+      <c r="AI91" s="300">
+        <v>1167694.6370000001</v>
+      </c>
+      <c r="AJ91" s="300">
+        <v>1139127.1980000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A92" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B92" s="133">
+        <v>94.5</v>
+      </c>
+      <c r="C92" s="133">
+        <v>97.9</v>
+      </c>
+      <c r="D92" s="133">
+        <v>59.9</v>
+      </c>
+      <c r="E92" s="133">
+        <v>154.9</v>
+      </c>
+      <c r="F92" s="133">
+        <v>58.7</v>
+      </c>
+      <c r="G92" s="133">
+        <v>126.5</v>
+      </c>
+      <c r="H92" s="133">
+        <v>115.6</v>
+      </c>
+      <c r="I92" s="133">
+        <v>98.3</v>
+      </c>
+      <c r="J92" s="133">
+        <v>101.5</v>
+      </c>
+      <c r="K92" s="133">
+        <v>124.4</v>
+      </c>
+      <c r="L92" s="133">
+        <v>106.4</v>
+      </c>
+      <c r="M92" s="133">
+        <v>96.1</v>
+      </c>
+      <c r="N92" s="133">
+        <v>113.5</v>
+      </c>
+      <c r="O92" s="133">
+        <v>104.5</v>
+      </c>
+      <c r="P92" s="133">
+        <v>98.1</v>
+      </c>
+      <c r="Q92" s="133">
+        <v>111.6</v>
+      </c>
+      <c r="R92" s="133">
+        <v>109.5</v>
+      </c>
+      <c r="S92" s="133">
+        <v>95.6</v>
+      </c>
+      <c r="T92" s="133">
+        <v>103.1</v>
+      </c>
+      <c r="U92" s="133">
+        <v>109.5</v>
+      </c>
+      <c r="V92" s="133">
+        <v>107.3</v>
+      </c>
+      <c r="W92" s="133">
+        <v>105</v>
+      </c>
+      <c r="X92" s="133">
+        <v>108.9</v>
+      </c>
+      <c r="Y92" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="Z92" s="52">
+        <v>99.1</v>
+      </c>
+      <c r="AA92" s="180">
+        <v>116.2</v>
+      </c>
+      <c r="AB92" s="180">
+        <v>108.8</v>
+      </c>
+      <c r="AC92" s="180">
+        <v>109.8</v>
+      </c>
+      <c r="AD92" s="180">
+        <v>101.1</v>
+      </c>
+      <c r="AE92" s="181">
+        <v>102.9</v>
+      </c>
+      <c r="AF92" s="178">
+        <v>110.3</v>
+      </c>
+      <c r="AG92" s="183">
+        <v>101.5</v>
+      </c>
+      <c r="AH92" s="297">
+        <v>93.5</v>
+      </c>
+      <c r="AI92" s="298">
+        <v>109.6</v>
+      </c>
+      <c r="AJ92" s="312">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:36" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A93" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B93" s="143"/>
+      <c r="C93" s="143"/>
+      <c r="D93" s="143"/>
+      <c r="E93" s="143"/>
+      <c r="F93" s="143"/>
+      <c r="G93" s="143"/>
+      <c r="H93" s="143"/>
+      <c r="I93" s="143"/>
+      <c r="J93" s="143"/>
+      <c r="K93" s="143"/>
+      <c r="L93" s="143"/>
+      <c r="M93" s="143"/>
+      <c r="N93" s="143"/>
+      <c r="O93" s="143"/>
+      <c r="P93" s="143"/>
+      <c r="Q93" s="143"/>
+      <c r="R93" s="143"/>
+      <c r="S93" s="143"/>
+      <c r="T93" s="143"/>
+      <c r="U93" s="143"/>
+      <c r="V93" s="143"/>
+      <c r="W93" s="143"/>
+      <c r="X93" s="143"/>
+      <c r="Y93" s="48"/>
+      <c r="Z93" s="48"/>
+      <c r="AA93" s="21"/>
+      <c r="AB93" s="21"/>
+      <c r="AC93" s="21"/>
+      <c r="AD93" s="21"/>
+      <c r="AE93" s="176"/>
+      <c r="AF93" s="60"/>
+      <c r="AG93" s="60"/>
+      <c r="AH93" s="296"/>
+      <c r="AI93" s="298"/>
+    </row>
+    <row r="94" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A94" s="62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B94" s="133">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="C94" s="143">
+        <v>23.494</v>
+      </c>
+      <c r="D94" s="143">
+        <v>314.07799999999997</v>
+      </c>
+      <c r="E94" s="143">
+        <v>6132.8630000000003</v>
+      </c>
+      <c r="F94" s="143">
+        <v>8518.4629999999997</v>
+      </c>
+      <c r="G94" s="143">
+        <v>8689.9169999999995</v>
+      </c>
+      <c r="H94" s="143">
+        <v>9606.7909999999993</v>
+      </c>
+      <c r="I94" s="143">
+        <v>10244.689</v>
+      </c>
+      <c r="J94" s="143">
+        <v>10541.596</v>
+      </c>
+      <c r="K94" s="143">
+        <v>10977.710999999999</v>
+      </c>
+      <c r="L94" s="143">
+        <v>11451.012000000001</v>
+      </c>
+      <c r="M94" s="143">
+        <v>14769.805</v>
+      </c>
+      <c r="N94" s="143">
+        <v>16092.81</v>
+      </c>
+      <c r="O94" s="143">
+        <v>15457.263000000001</v>
+      </c>
+      <c r="P94" s="143">
+        <v>21545.603999999999</v>
+      </c>
+      <c r="Q94" s="143">
+        <v>22532.144</v>
+      </c>
+      <c r="R94" s="143">
+        <v>25316.811000000002</v>
+      </c>
+      <c r="S94" s="143">
+        <v>30655.963</v>
+      </c>
+      <c r="T94" s="143">
+        <v>32708.191999999999</v>
+      </c>
+      <c r="U94" s="143">
+        <v>43968.002</v>
+      </c>
+      <c r="V94" s="143">
+        <v>51677.853000000003</v>
+      </c>
+      <c r="W94" s="143">
+        <v>58070.514000000003</v>
+      </c>
+      <c r="X94" s="143">
+        <v>60508.156000000003</v>
+      </c>
+      <c r="Y94" s="58">
+        <v>76155.192999999999</v>
+      </c>
+      <c r="Z94" s="58">
+        <v>82758.676000000007</v>
+      </c>
+      <c r="AA94" s="178">
+        <v>91732.755000000005</v>
+      </c>
+      <c r="AB94" s="178">
+        <v>99522</v>
+      </c>
+      <c r="AC94" s="178">
+        <v>94846</v>
+      </c>
+      <c r="AD94" s="178">
+        <v>92803</v>
+      </c>
+      <c r="AE94" s="179">
+        <v>104371</v>
+      </c>
+      <c r="AF94" s="291">
+        <v>121199.579</v>
+      </c>
+      <c r="AG94" s="172">
+        <v>131941.58199999999</v>
+      </c>
+      <c r="AH94" s="296">
+        <v>92356.995999999999</v>
+      </c>
+      <c r="AI94" s="301">
+        <v>113120.186</v>
+      </c>
+      <c r="AJ94" s="300">
+        <v>134123.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A95" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B95" s="133">
+        <v>97.4</v>
+      </c>
+      <c r="C95" s="133">
+        <v>102.2</v>
+      </c>
+      <c r="D95" s="133">
+        <v>97</v>
+      </c>
+      <c r="E95" s="133">
+        <v>87</v>
+      </c>
+      <c r="F95" s="133">
+        <v>94.6</v>
+      </c>
+      <c r="G95" s="133">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="H95" s="133">
+        <v>90.9</v>
+      </c>
+      <c r="I95" s="133">
+        <v>95.4</v>
+      </c>
+      <c r="J95" s="133">
+        <v>111.8</v>
+      </c>
+      <c r="K95" s="133">
+        <v>116.6</v>
+      </c>
+      <c r="L95" s="133">
+        <v>100.6</v>
+      </c>
+      <c r="M95" s="133">
+        <v>107.6</v>
+      </c>
+      <c r="N95" s="133">
+        <v>106.5</v>
+      </c>
+      <c r="O95" s="133">
+        <v>69.8</v>
+      </c>
+      <c r="P95" s="133">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="Q95" s="133">
+        <v>90</v>
+      </c>
+      <c r="R95" s="133">
+        <v>108.6</v>
+      </c>
+      <c r="S95" s="133">
+        <v>105.5</v>
+      </c>
+      <c r="T95" s="133">
+        <v>111</v>
+      </c>
+      <c r="U95" s="133">
+        <v>122.9</v>
+      </c>
+      <c r="V95" s="133">
+        <v>104.7</v>
+      </c>
+      <c r="W95" s="133">
+        <v>95.8</v>
+      </c>
+      <c r="X95" s="133">
+        <v>108.2</v>
+      </c>
+      <c r="Y95" s="48">
+        <v>102.2</v>
+      </c>
+      <c r="Z95" s="48">
+        <v>106.2</v>
+      </c>
+      <c r="AA95" s="180">
+        <v>105.3</v>
+      </c>
+      <c r="AB95" s="180">
+        <v>106.1</v>
+      </c>
+      <c r="AC95" s="180">
+        <v>105.6</v>
+      </c>
+      <c r="AD95" s="180">
+        <v>101.1</v>
+      </c>
+      <c r="AE95" s="181">
+        <v>97.8</v>
+      </c>
+      <c r="AF95" s="180">
+        <v>106</v>
+      </c>
+      <c r="AG95" s="180">
+        <v>95.9</v>
+      </c>
+      <c r="AH95" s="297">
+        <v>106.5</v>
+      </c>
+      <c r="AI95" s="298">
+        <v>101.8</v>
+      </c>
+      <c r="AJ95" s="312">
+        <v>95.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:36" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B96" s="184"/>
+      <c r="C96" s="171"/>
+      <c r="D96" s="184"/>
+      <c r="E96" s="184"/>
+      <c r="F96" s="184"/>
+      <c r="G96" s="184"/>
+      <c r="H96" s="184"/>
+      <c r="I96" s="49"/>
+      <c r="J96" s="49"/>
+      <c r="K96" s="49"/>
+      <c r="L96" s="49"/>
+      <c r="M96" s="49"/>
+      <c r="N96" s="49"/>
+      <c r="O96" s="49"/>
+      <c r="P96" s="49"/>
+      <c r="Q96" s="49"/>
+      <c r="R96" s="49"/>
+      <c r="S96" s="49"/>
+      <c r="T96" s="49"/>
+      <c r="U96" s="49"/>
+      <c r="V96" s="49"/>
+      <c r="W96" s="51"/>
+      <c r="X96" s="51"/>
+      <c r="Y96" s="48"/>
+      <c r="Z96" s="48"/>
+      <c r="AA96" s="21"/>
+      <c r="AB96" s="21"/>
+      <c r="AC96" s="21"/>
+      <c r="AD96" s="21"/>
+      <c r="AE96" s="176"/>
+      <c r="AF96" s="60"/>
+      <c r="AG96" s="60"/>
+      <c r="AH96" s="296"/>
+      <c r="AI96" s="299"/>
+    </row>
+    <row r="97" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A97" s="62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B97" s="185">
+        <v>1.4E-2</v>
+      </c>
+      <c r="C97" s="133">
+        <v>0.28699999999999998</v>
+      </c>
+      <c r="D97" s="143">
+        <v>5.8559999999999999</v>
+      </c>
+      <c r="E97" s="143">
+        <v>182.2</v>
+      </c>
+      <c r="F97" s="143">
+        <v>413.7</v>
+      </c>
+      <c r="G97" s="143">
+        <v>579.23</v>
+      </c>
+      <c r="H97" s="143">
+        <v>481.12799999999999</v>
+      </c>
+      <c r="I97" s="143">
+        <v>767.94799999999998</v>
+      </c>
+      <c r="J97" s="143">
+        <v>965.18100000000004</v>
+      </c>
+      <c r="K97" s="143">
+        <v>1442.9880000000001</v>
+      </c>
+      <c r="L97" s="143">
+        <v>1525.4639999999999</v>
+      </c>
+      <c r="M97" s="143">
+        <v>1397.386</v>
+      </c>
+      <c r="N97" s="143">
+        <v>1183.154</v>
+      </c>
+      <c r="O97" s="143">
+        <v>1702.9549999999999</v>
+      </c>
+      <c r="P97" s="143">
+        <v>2209.7849999999999</v>
+      </c>
+      <c r="Q97" s="143">
+        <v>3165.0920000000001</v>
+      </c>
+      <c r="R97" s="143">
+        <v>3581.6819999999998</v>
+      </c>
+      <c r="S97" s="143">
+        <v>6361.4480000000003</v>
+      </c>
+      <c r="T97" s="143">
+        <v>6845.8829999999998</v>
+      </c>
+      <c r="U97" s="143">
+        <v>9617.1450000000004</v>
+      </c>
+      <c r="V97" s="143">
+        <v>14758.225</v>
+      </c>
+      <c r="W97" s="143">
+        <v>15747.772999999999</v>
+      </c>
+      <c r="X97" s="57">
+        <v>12355.161</v>
+      </c>
+      <c r="Y97" s="58">
+        <v>11947.764999999999</v>
+      </c>
+      <c r="Z97" s="58">
+        <v>8718.1679999999997</v>
+      </c>
+      <c r="AA97" s="178">
+        <v>9404.2540000000008</v>
+      </c>
+      <c r="AB97" s="178">
+        <v>11999</v>
+      </c>
+      <c r="AC97" s="178">
+        <v>14852</v>
+      </c>
+      <c r="AD97" s="178">
+        <v>16569</v>
+      </c>
+      <c r="AE97" s="60">
+        <v>15111</v>
+      </c>
+      <c r="AF97" s="291">
+        <v>32426.053</v>
+      </c>
+      <c r="AG97" s="291">
+        <v>31818.758999999998</v>
+      </c>
+      <c r="AH97" s="296">
+        <v>22321.973999999998</v>
+      </c>
+      <c r="AI97" s="300">
+        <v>25731.264999999999</v>
+      </c>
+      <c r="AJ97" s="300">
+        <v>26789.225999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A98" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B98" s="133">
+        <v>114.7</v>
+      </c>
+      <c r="C98" s="133">
+        <v>84.7</v>
+      </c>
+      <c r="D98" s="158">
+        <v>114.1</v>
+      </c>
+      <c r="E98" s="133">
+        <v>120.1</v>
+      </c>
+      <c r="F98" s="133">
+        <v>93.8</v>
+      </c>
+      <c r="G98" s="133">
+        <v>98.7</v>
+      </c>
+      <c r="H98" s="133">
+        <v>97.4</v>
+      </c>
+      <c r="I98" s="133">
+        <v>106.7</v>
+      </c>
+      <c r="J98" s="133">
+        <v>117.2</v>
+      </c>
+      <c r="K98" s="133">
+        <v>75.5</v>
+      </c>
+      <c r="L98" s="133">
+        <v>98</v>
+      </c>
+      <c r="M98" s="133">
+        <v>110.7</v>
+      </c>
+      <c r="N98" s="133">
         <v>115.2</v>
       </c>
-      <c r="N81" s="30">
-[...8 lines deleted...]
-      <c r="Q81" s="30">
+      <c r="O98" s="133">
+        <v>114.6</v>
+      </c>
+      <c r="P98" s="133">
+        <v>128.1</v>
+      </c>
+      <c r="Q98" s="133">
+        <v>139.9</v>
+      </c>
+      <c r="R98" s="133">
+        <v>110.9</v>
+      </c>
+      <c r="S98" s="133">
+        <v>96</v>
+      </c>
+      <c r="T98" s="133">
+        <v>93</v>
+      </c>
+      <c r="U98" s="133">
+        <v>117</v>
+      </c>
+      <c r="V98" s="133">
+        <v>84.1</v>
+      </c>
+      <c r="W98" s="133">
+        <v>107.1</v>
+      </c>
+      <c r="X98" s="187">
+        <v>101</v>
+      </c>
+      <c r="Y98" s="48">
+        <v>100.3</v>
+      </c>
+      <c r="Z98" s="48">
+        <v>75.3</v>
+      </c>
+      <c r="AA98" s="188">
+        <v>103.9</v>
+      </c>
+      <c r="AB98" s="188">
+        <v>108.5</v>
+      </c>
+      <c r="AC98" s="188">
+        <v>132.4</v>
+      </c>
+      <c r="AD98" s="188">
+        <v>112.4</v>
+      </c>
+      <c r="AE98" s="176">
+        <v>88.8</v>
+      </c>
+      <c r="AF98" s="32">
+        <v>227.4</v>
+      </c>
+      <c r="AG98" s="32">
+        <v>94</v>
+      </c>
+      <c r="AH98" s="297">
+        <v>62.9</v>
+      </c>
+      <c r="AI98" s="298">
+        <v>98.6</v>
+      </c>
+      <c r="AJ98" s="313">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="62" t="s">
+        <v>181</v>
+      </c>
+      <c r="B99" s="190"/>
+      <c r="C99" s="190"/>
+      <c r="D99" s="190"/>
+      <c r="E99" s="190"/>
+      <c r="F99" s="190"/>
+      <c r="G99" s="190"/>
+      <c r="H99" s="190"/>
+      <c r="I99" s="190"/>
+      <c r="J99" s="190"/>
+      <c r="K99" s="190"/>
+      <c r="L99" s="190"/>
+      <c r="M99" s="190"/>
+      <c r="N99" s="190"/>
+      <c r="O99" s="190"/>
+      <c r="P99" s="190"/>
+      <c r="Q99" s="190"/>
+      <c r="R99" s="190"/>
+      <c r="S99" s="190"/>
+      <c r="T99" s="190"/>
+      <c r="U99" s="190"/>
+      <c r="V99" s="190"/>
+      <c r="W99" s="191"/>
+      <c r="X99" s="191"/>
+      <c r="Y99" s="192"/>
+      <c r="Z99" s="191"/>
+      <c r="AA99" s="191"/>
+      <c r="AB99" s="191"/>
+      <c r="AC99" s="191"/>
+      <c r="AD99" s="193"/>
+      <c r="AE99" s="193"/>
+      <c r="AF99" s="10"/>
+      <c r="AG99" s="10"/>
+      <c r="AH99" s="64"/>
+      <c r="AI99" s="10"/>
+    </row>
+    <row r="100" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A100" s="189" t="s">
+        <v>215</v>
+      </c>
+      <c r="B100" s="194">
+        <v>3.5285574656181833</v>
+      </c>
+      <c r="C100" s="194">
+        <v>57.515571212915631</v>
+      </c>
+      <c r="D100" s="194">
+        <v>311.21439634381204</v>
+      </c>
+      <c r="E100" s="194">
+        <v>6991.2656913738883</v>
+      </c>
+      <c r="F100" s="194">
+        <v>6916.100521443559</v>
+      </c>
+      <c r="G100" s="194">
+        <v>10769.605177135289</v>
+      </c>
+      <c r="H100" s="194">
+        <v>18045.928775826298</v>
+      </c>
+      <c r="I100" s="194">
+        <v>10205.41865392239</v>
+      </c>
+      <c r="J100" s="194">
+        <v>13550.235000000001</v>
+      </c>
+      <c r="K100" s="194">
+        <v>16689.044029311761</v>
+      </c>
+      <c r="L100" s="194">
+        <v>20755.919999999998</v>
+      </c>
+      <c r="M100" s="194">
+        <v>20657.152000000002</v>
+      </c>
+      <c r="N100" s="194">
+        <v>24492.51</v>
+      </c>
+      <c r="O100" s="194">
+        <v>27001.773000000005</v>
+      </c>
+      <c r="P100" s="194">
+        <v>41275.501550000001</v>
+      </c>
+      <c r="Q100" s="194">
+        <v>45010</v>
+      </c>
+      <c r="R100" s="194">
+        <v>57318.5</v>
+      </c>
+      <c r="S100" s="194">
+        <v>82290.399999999994</v>
+      </c>
+      <c r="T100" s="194">
+        <v>88082.2</v>
+      </c>
+      <c r="U100" s="194">
+        <v>109698.4</v>
+      </c>
+      <c r="V100" s="194">
+        <v>136308.9</v>
+      </c>
+      <c r="W100" s="195">
+        <v>141873.1</v>
+      </c>
+      <c r="X100" s="195">
+        <v>151026.5</v>
+      </c>
+      <c r="Y100" s="196">
+        <v>157258</v>
+      </c>
+      <c r="Z100" s="196">
+        <v>165244.29999999999</v>
+      </c>
+      <c r="AA100" s="196">
+        <v>183965.3</v>
+      </c>
+      <c r="AB100" s="196">
+        <v>200631.3</v>
+      </c>
+      <c r="AC100" s="196">
+        <v>234336.4</v>
+      </c>
+      <c r="AD100" s="196">
+        <v>271561.8</v>
+      </c>
+      <c r="AE100" s="165">
+        <v>325226.2</v>
+      </c>
+      <c r="AF100" s="158">
+        <v>374972.5</v>
+      </c>
+      <c r="AG100" s="196">
+        <v>456116.1</v>
+      </c>
+      <c r="AH100" s="315">
+        <v>358818.69079566502</v>
+      </c>
+      <c r="AI100" s="285">
+        <v>368091.6</v>
+      </c>
+      <c r="AJ100" s="213">
+        <v>411366.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:36" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A101" s="198" t="s">
+        <v>182</v>
+      </c>
+      <c r="B101" s="194">
+        <v>63.435238142583358</v>
+      </c>
+      <c r="C101" s="194">
+        <v>155.76155415910722</v>
+      </c>
+      <c r="D101" s="194">
+        <v>81.53305251424861</v>
+      </c>
+      <c r="E101" s="194">
+        <v>94.202408694884994</v>
+      </c>
+      <c r="F101" s="194">
+        <v>40.905337741893192</v>
+      </c>
+      <c r="G101" s="194">
+        <v>103.94850773411389</v>
+      </c>
+      <c r="H101" s="194">
+        <v>153.56739073464971</v>
+      </c>
+      <c r="I101" s="194">
+        <v>53.417603687366253</v>
+      </c>
+      <c r="J101" s="194">
+        <v>123.36551120537882</v>
+      </c>
+      <c r="K101" s="194">
+        <v>99.472290773187183</v>
+      </c>
+      <c r="L101" s="194">
+        <v>107.6269812349163</v>
+      </c>
+      <c r="M101" s="194">
+        <v>97.184492491870728</v>
+      </c>
+      <c r="N101" s="194">
+        <v>111.32318724284936</v>
+      </c>
+      <c r="O101" s="194">
+        <v>93.25207673692897</v>
+      </c>
+      <c r="P101" s="194">
+        <v>94.287275135599387</v>
+      </c>
+      <c r="Q101" s="194">
+        <v>96.9</v>
+      </c>
+      <c r="R101" s="194">
+        <v>117.5</v>
+      </c>
+      <c r="S101" s="194">
+        <v>107.2</v>
+      </c>
+      <c r="T101" s="194">
+        <v>101.6</v>
+      </c>
+      <c r="U101" s="194">
+        <v>98.2</v>
+      </c>
+      <c r="V101" s="194">
+        <v>111.4</v>
+      </c>
+      <c r="W101" s="195">
+        <v>94.8</v>
+      </c>
+      <c r="X101" s="195">
+        <v>98.4</v>
+      </c>
+      <c r="Y101" s="196">
+        <v>101.8</v>
+      </c>
+      <c r="Z101" s="196">
+        <v>102.6</v>
+      </c>
+      <c r="AA101" s="196">
+        <v>108.9</v>
+      </c>
+      <c r="AB101" s="196">
+        <v>104.3</v>
+      </c>
+      <c r="AC101" s="196">
+        <v>106.3</v>
+      </c>
+      <c r="AD101" s="196">
+        <v>103.8</v>
+      </c>
+      <c r="AE101" s="197">
+        <v>106.7</v>
+      </c>
+      <c r="AF101" s="196">
+        <v>96.9</v>
+      </c>
+      <c r="AG101" s="196">
+        <v>107</v>
+      </c>
+      <c r="AH101" s="316">
+        <v>97.5</v>
+      </c>
+      <c r="AI101" s="242">
+        <v>100.4</v>
+      </c>
+      <c r="AJ101" s="213">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A102" s="199" t="s">
+        <v>34</v>
+      </c>
+      <c r="B102" s="194"/>
+      <c r="C102" s="194"/>
+      <c r="D102" s="194"/>
+      <c r="E102" s="194"/>
+      <c r="F102" s="194"/>
+      <c r="G102" s="194"/>
+      <c r="H102" s="194"/>
+      <c r="I102" s="194"/>
+      <c r="J102" s="194"/>
+      <c r="K102" s="194"/>
+      <c r="L102" s="194"/>
+      <c r="M102" s="194"/>
+      <c r="N102" s="194"/>
+      <c r="O102" s="194"/>
+      <c r="P102" s="194"/>
+      <c r="Q102" s="194"/>
+      <c r="R102" s="194"/>
+      <c r="S102" s="194"/>
+      <c r="T102" s="194"/>
+      <c r="U102" s="194"/>
+      <c r="V102" s="194"/>
+      <c r="W102" s="195"/>
+      <c r="X102" s="195"/>
+      <c r="Y102" s="196"/>
+      <c r="Z102" s="196"/>
+      <c r="AA102" s="196"/>
+      <c r="AB102" s="196"/>
+      <c r="AC102" s="196"/>
+      <c r="AD102" s="196"/>
+      <c r="AE102" s="197"/>
+      <c r="AF102" s="196"/>
+      <c r="AG102" s="196"/>
+      <c r="AH102" s="316"/>
+      <c r="AI102" s="242"/>
+      <c r="AJ102" s="213"/>
+    </row>
+    <row r="103" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A103" s="200" t="s">
+        <v>35</v>
+      </c>
+      <c r="B103" s="191"/>
+      <c r="C103" s="191"/>
+      <c r="D103" s="191"/>
+      <c r="E103" s="191"/>
+      <c r="F103" s="191"/>
+      <c r="G103" s="191"/>
+      <c r="H103" s="191"/>
+      <c r="I103" s="191"/>
+      <c r="J103" s="191"/>
+      <c r="K103" s="191"/>
+      <c r="L103" s="191"/>
+      <c r="M103" s="191"/>
+      <c r="N103" s="191"/>
+      <c r="O103" s="191"/>
+      <c r="P103" s="191"/>
+      <c r="Q103" s="191"/>
+      <c r="R103" s="191"/>
+      <c r="S103" s="191"/>
+      <c r="T103" s="191"/>
+      <c r="U103" s="191"/>
+      <c r="V103" s="191"/>
+      <c r="W103" s="191"/>
+      <c r="X103" s="192"/>
+      <c r="Y103" s="192"/>
+      <c r="Z103" s="191"/>
+      <c r="AA103" s="191"/>
+      <c r="AB103" s="191"/>
+      <c r="AC103" s="191"/>
+      <c r="AD103" s="191"/>
+      <c r="AE103" s="193"/>
+      <c r="AF103" s="191"/>
+      <c r="AG103" s="191"/>
+      <c r="AH103" s="317"/>
+      <c r="AI103" s="243"/>
+      <c r="AJ103" s="213"/>
+    </row>
+    <row r="104" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A104" s="200" t="s">
+        <v>213</v>
+      </c>
+      <c r="B104" s="194">
+        <v>1.4496990537871479</v>
+      </c>
+      <c r="C104" s="194">
+        <v>43.118838148122428</v>
+      </c>
+      <c r="D104" s="194">
+        <v>194.76778863280467</v>
+      </c>
+      <c r="E104" s="194">
+        <v>5103.8381448574455</v>
+      </c>
+      <c r="F104" s="194">
+        <v>2937.7255722551258</v>
+      </c>
+      <c r="G104" s="194">
+        <v>4549.0824777343278</v>
+      </c>
+      <c r="H104" s="194">
+        <v>10388.903058922277</v>
+      </c>
+      <c r="I104" s="194">
+        <v>2364.1999999999998</v>
+      </c>
+      <c r="J104" s="194">
+        <v>4943.3999999999996</v>
+      </c>
+      <c r="K104" s="194">
+        <v>6680.7</v>
+      </c>
+      <c r="L104" s="194">
+        <v>8879.9</v>
+      </c>
+      <c r="M104" s="194">
+        <v>7264.1</v>
+      </c>
+      <c r="N104" s="194">
+        <v>9701.2999999999993</v>
+      </c>
+      <c r="O104" s="194">
+        <v>9749.2999999999993</v>
+      </c>
+      <c r="P104" s="194">
+        <v>16952.994549999999</v>
+      </c>
+      <c r="Q104" s="194">
+        <v>17495.8</v>
+      </c>
+      <c r="R104" s="194">
+        <v>25376.1</v>
+      </c>
+      <c r="S104" s="194">
+        <v>40930.800000000003</v>
+      </c>
+      <c r="T104" s="194">
+        <v>39190.6</v>
+      </c>
+      <c r="U104" s="194">
+        <v>41200.800000000003</v>
+      </c>
+      <c r="V104" s="194">
+        <v>54069.599999999999</v>
+      </c>
+      <c r="W104" s="195">
+        <v>46686</v>
+      </c>
+      <c r="X104" s="195">
+        <v>56421.9</v>
+      </c>
+      <c r="Y104" s="196">
+        <v>59558.2</v>
+      </c>
+      <c r="Z104" s="196">
+        <v>62099.4</v>
+      </c>
+      <c r="AA104" s="196">
+        <v>68542</v>
+      </c>
+      <c r="AB104" s="196">
+        <v>78033.899999999994</v>
+      </c>
+      <c r="AC104" s="196">
+        <v>85290.6</v>
+      </c>
+      <c r="AD104" s="196">
+        <v>96433.8</v>
+      </c>
+      <c r="AE104" s="197">
+        <v>123040.1</v>
+      </c>
+      <c r="AF104" s="196">
+        <v>132008.1</v>
+      </c>
+      <c r="AG104" s="196">
+        <v>196735.8</v>
+      </c>
+      <c r="AH104" s="316">
+        <v>169544.4</v>
+      </c>
+      <c r="AI104" s="242">
+        <v>166551.70000000001</v>
+      </c>
+      <c r="AJ104" s="213">
+        <v>188742.1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:36" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="200" t="s">
+        <v>36</v>
+      </c>
+      <c r="B105" s="194">
+        <v>38.200922243680068</v>
+      </c>
+      <c r="C105" s="194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105" s="194">
+        <v>76.737786990847383</v>
+      </c>
+      <c r="E105" s="194">
+        <v>99.188795597989383</v>
+      </c>
+      <c r="F105" s="194">
+        <v>31.020036420440512</v>
+      </c>
+      <c r="G105" s="194">
+        <v>105.1443559089462</v>
+      </c>
+      <c r="H105" s="194" t="s">
+        <v>38</v>
+      </c>
+      <c r="I105" s="194">
+        <v>24.270134470444418</v>
+      </c>
+      <c r="J105" s="194">
+        <v>195.96480839184505</v>
+      </c>
+      <c r="K105" s="194">
+        <v>94.971072541166009</v>
+      </c>
+      <c r="L105" s="194">
+        <v>111.44939901507327</v>
+      </c>
+      <c r="M105" s="194">
+        <v>89.394024707485428</v>
+      </c>
+      <c r="N105" s="194">
+        <v>122.32761112870143</v>
+      </c>
+      <c r="O105" s="194">
+        <v>76.760846484491779</v>
+      </c>
+      <c r="P105" s="194">
+        <v>71.996963884586563</v>
+      </c>
+      <c r="Q105" s="194">
+        <v>85.6</v>
+      </c>
+      <c r="R105" s="194">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="S105" s="194">
+        <v>107</v>
+      </c>
+      <c r="T105" s="194">
+        <v>98.1</v>
+      </c>
+      <c r="U105" s="194">
+        <v>89.5</v>
+      </c>
+      <c r="V105" s="194">
+        <v>121.4</v>
+      </c>
+      <c r="W105" s="195">
+        <v>83.9</v>
+      </c>
+      <c r="X105" s="195">
+        <v>103.7</v>
+      </c>
+      <c r="Y105" s="196">
+        <v>99.7</v>
+      </c>
+      <c r="Z105" s="196">
+        <v>105.6</v>
+      </c>
+      <c r="AA105" s="196">
+        <v>121.8</v>
+      </c>
+      <c r="AB105" s="196">
+        <v>106</v>
+      </c>
+      <c r="AC105" s="196">
+        <v>105.7</v>
+      </c>
+      <c r="AD105" s="196">
+        <v>98.8</v>
+      </c>
+      <c r="AE105" s="197">
+        <v>112.4</v>
+      </c>
+      <c r="AF105" s="196">
+        <v>87.4</v>
+      </c>
+      <c r="AG105" s="196">
+        <v>124.4</v>
+      </c>
+      <c r="AH105" s="316">
+        <v>92.1</v>
+      </c>
+      <c r="AI105" s="242">
+        <v>101.2</v>
+      </c>
+      <c r="AJ105" s="213">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="106" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A106" s="200" t="s">
+        <v>39</v>
+      </c>
+      <c r="B106" s="201"/>
+      <c r="C106" s="201"/>
+      <c r="D106" s="201"/>
+      <c r="E106" s="201"/>
+      <c r="F106" s="201"/>
+      <c r="G106" s="201"/>
+      <c r="H106" s="201"/>
+      <c r="I106" s="201"/>
+      <c r="J106" s="201"/>
+      <c r="K106" s="201"/>
+      <c r="L106" s="201"/>
+      <c r="M106" s="201"/>
+      <c r="N106" s="201"/>
+      <c r="O106" s="201"/>
+      <c r="P106" s="201"/>
+      <c r="Q106" s="201"/>
+      <c r="R106" s="201"/>
+      <c r="S106" s="201"/>
+      <c r="T106" s="202"/>
+      <c r="U106" s="203"/>
+      <c r="V106" s="204"/>
+      <c r="W106" s="201"/>
+      <c r="X106" s="201"/>
+      <c r="Y106" s="201"/>
+      <c r="Z106" s="25"/>
+      <c r="AA106" s="25"/>
+      <c r="AB106" s="205"/>
+      <c r="AC106" s="206"/>
+      <c r="AD106" s="206"/>
+      <c r="AE106" s="205"/>
+      <c r="AF106" s="25"/>
+      <c r="AG106" s="25"/>
+      <c r="AH106" s="318"/>
+      <c r="AI106" s="244"/>
+      <c r="AJ106" s="213"/>
+    </row>
+    <row r="107" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A107" s="200" t="s">
+        <v>213</v>
+      </c>
+      <c r="B107" s="194">
+        <v>1.9790345999999999</v>
+      </c>
+      <c r="C107" s="194">
+        <v>9.3125900000000001</v>
+      </c>
+      <c r="D107" s="194">
+        <v>88.42272100000001</v>
+      </c>
+      <c r="E107" s="194">
+        <v>1415.2993475999999</v>
+      </c>
+      <c r="F107" s="194">
+        <v>3581.5129750000001</v>
+      </c>
+      <c r="G107" s="194">
+        <v>5621.4314999999997</v>
+      </c>
+      <c r="H107" s="194">
+        <v>7223.402024</v>
+      </c>
+      <c r="I107" s="194">
+        <v>7619</v>
+      </c>
+      <c r="J107" s="194">
+        <v>8564.6</v>
+      </c>
+      <c r="K107" s="194">
+        <v>9973.2999999999993</v>
+      </c>
+      <c r="L107" s="194">
+        <v>11853.4</v>
+      </c>
+      <c r="M107" s="194">
+        <v>13392.8</v>
+      </c>
+      <c r="N107" s="194">
+        <v>14791.21</v>
+      </c>
+      <c r="O107" s="194">
+        <v>17246.8</v>
+      </c>
+      <c r="P107" s="194">
+        <v>24314.400000000001</v>
+      </c>
+      <c r="Q107" s="194">
+        <v>27486.9</v>
+      </c>
+      <c r="R107" s="194">
+        <v>31910</v>
+      </c>
+      <c r="S107" s="194">
+        <v>41315.800000000003</v>
+      </c>
+      <c r="T107" s="194">
+        <v>48830.8</v>
+      </c>
+      <c r="U107" s="194">
+        <v>68419.3</v>
+      </c>
+      <c r="V107" s="194">
+        <v>82140.2</v>
+      </c>
+      <c r="W107" s="195">
+        <v>95117.7</v>
+      </c>
+      <c r="X107" s="195">
+        <v>94343</v>
+      </c>
+      <c r="Y107" s="196">
+        <v>97282.1</v>
+      </c>
+      <c r="Z107" s="196">
+        <v>102659.9</v>
+      </c>
+      <c r="AA107" s="196">
+        <v>114678.7</v>
+      </c>
+      <c r="AB107" s="196">
+        <v>122411</v>
+      </c>
+      <c r="AC107" s="196">
+        <v>148838.20000000001</v>
+      </c>
+      <c r="AD107" s="196">
+        <v>174866.2</v>
+      </c>
+      <c r="AE107" s="197">
+        <v>202120.1</v>
+      </c>
+      <c r="AF107" s="196">
+        <v>242888.8</v>
+      </c>
+      <c r="AG107" s="196">
+        <v>259290.5</v>
+      </c>
+      <c r="AH107" s="316">
+        <v>188724.3</v>
+      </c>
+      <c r="AI107" s="242">
+        <v>200953.9</v>
+      </c>
+      <c r="AJ107" s="213">
+        <v>221984.2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:36" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="200" t="s">
+        <v>40</v>
+      </c>
+      <c r="B108" s="194">
+        <v>100.47460317271745</v>
+      </c>
+      <c r="C108" s="194">
+        <v>75.843383435539735</v>
+      </c>
+      <c r="D108" s="194">
+        <v>108.63068169005614</v>
+      </c>
+      <c r="E108" s="194">
+        <v>84.995310424794553</v>
+      </c>
+      <c r="F108" s="194">
+        <v>79.226082234929748</v>
+      </c>
+      <c r="G108" s="194">
+        <v>104.04792963230855</v>
+      </c>
+      <c r="H108" s="194">
+        <v>100.34289326482056</v>
+      </c>
+      <c r="I108" s="194">
+        <v>95.349835257634922</v>
+      </c>
+      <c r="J108" s="194">
+        <v>103.92446142457898</v>
+      </c>
+      <c r="K108" s="194">
+        <v>102.21026084113676</v>
+      </c>
+      <c r="L108" s="194">
+        <v>105.23698274392628</v>
+      </c>
+      <c r="M108" s="194">
+        <v>103.20414395869541</v>
+      </c>
+      <c r="N108" s="194">
+        <v>105.35660952153395</v>
+      </c>
+      <c r="O108" s="194">
+        <v>104.05468518126642</v>
+      </c>
+      <c r="P108" s="194">
+        <v>106.87348957487764</v>
+      </c>
+      <c r="Q108" s="194">
+        <v>104.7</v>
+      </c>
+      <c r="R108" s="194">
+        <v>103</v>
+      </c>
+      <c r="S108" s="194">
+        <v>107.3</v>
+      </c>
+      <c r="T108" s="194">
+        <v>105</v>
+      </c>
+      <c r="U108" s="194">
+        <v>104.5</v>
+      </c>
+      <c r="V108" s="194">
+        <v>105.4</v>
+      </c>
+      <c r="W108" s="195">
+        <v>102.1</v>
+      </c>
+      <c r="X108" s="195">
+        <v>95.7</v>
+      </c>
+      <c r="Y108" s="196">
+        <v>102.8</v>
+      </c>
+      <c r="Z108" s="196">
+        <v>100.7</v>
+      </c>
+      <c r="AA108" s="196">
+        <v>100.9</v>
+      </c>
+      <c r="AB108" s="196">
         <v>103.3</v>
       </c>
-      <c r="R81" s="30">
-[...50 lines deleted...]
-      <c r="AI81" s="216">
+      <c r="AC108" s="196">
+        <v>106.7</v>
+      </c>
+      <c r="AD108" s="196">
+        <v>106.6</v>
+      </c>
+      <c r="AE108" s="197">
+        <v>103.5</v>
+      </c>
+      <c r="AF108" s="196">
+        <v>102.7</v>
+      </c>
+      <c r="AG108" s="196">
+        <v>97.5</v>
+      </c>
+      <c r="AH108" s="316">
+        <v>104</v>
+      </c>
+      <c r="AI108" s="242">
+        <v>99.8</v>
+      </c>
+      <c r="AJ108" s="213">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="109" spans="1:36" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A109" s="189" t="s">
+        <v>41</v>
+      </c>
+      <c r="B109" s="194">
+        <v>2648.1</v>
+      </c>
+      <c r="C109" s="194">
+        <v>2524.9</v>
+      </c>
+      <c r="D109" s="194">
+        <v>2491.6999999999998</v>
+      </c>
+      <c r="E109" s="194">
+        <v>2198.8000000000002</v>
+      </c>
+      <c r="F109" s="194">
+        <v>1845.1</v>
+      </c>
+      <c r="G109" s="194">
+        <v>1515.1</v>
+      </c>
+      <c r="H109" s="194">
+        <v>1207.0999999999999</v>
+      </c>
+      <c r="I109" s="194">
+        <v>1136.5999999999999</v>
+      </c>
+      <c r="J109" s="194">
+        <v>640</v>
+      </c>
+      <c r="K109" s="194">
+        <v>696.8</v>
+      </c>
+      <c r="L109" s="194">
+        <v>741</v>
+      </c>
+      <c r="M109" s="194">
+        <v>821.5</v>
+      </c>
+      <c r="N109" s="194">
+        <v>726.2</v>
+      </c>
+      <c r="O109" s="194">
+        <v>814.9</v>
+      </c>
+      <c r="P109" s="194">
+        <v>822.9</v>
+      </c>
+      <c r="Q109" s="194">
+        <v>841.3</v>
+      </c>
+      <c r="R109" s="194">
+        <v>749.6</v>
+      </c>
+      <c r="S109" s="194">
+        <v>801.1</v>
+      </c>
+      <c r="T109" s="194">
+        <v>889.3</v>
+      </c>
+      <c r="U109" s="194">
+        <v>848.3</v>
+      </c>
+      <c r="V109" s="194">
+        <v>730.96690000000001</v>
+      </c>
+      <c r="W109" s="195">
+        <v>719.50229999999999</v>
+      </c>
+      <c r="X109" s="195">
+        <v>650.6</v>
+      </c>
+      <c r="Y109" s="196">
+        <v>623.79999999999995</v>
+      </c>
+      <c r="Z109" s="196">
+        <v>501.4</v>
+      </c>
+      <c r="AA109" s="196">
+        <v>563.9</v>
+      </c>
+      <c r="AB109" s="196">
+        <v>650</v>
+      </c>
+      <c r="AC109" s="196">
+        <v>738.1</v>
+      </c>
+      <c r="AD109" s="196">
+        <v>780.9</v>
+      </c>
+      <c r="AE109" s="197">
+        <v>763.9</v>
+      </c>
+      <c r="AF109" s="196">
+        <v>796.9</v>
+      </c>
+      <c r="AG109" s="196">
+        <v>661</v>
+      </c>
+      <c r="AH109" s="316">
+        <v>743.6</v>
+      </c>
+      <c r="AI109" s="242">
+        <v>681.7</v>
+      </c>
+      <c r="AJ109" s="213">
+        <v>759.2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:36" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="189" t="s">
+        <v>24</v>
+      </c>
+      <c r="B110" s="194"/>
+      <c r="C110" s="194"/>
+      <c r="D110" s="194"/>
+      <c r="E110" s="194"/>
+      <c r="F110" s="194"/>
+      <c r="G110" s="194"/>
+      <c r="H110" s="194"/>
+      <c r="I110" s="194"/>
+      <c r="J110" s="194"/>
+      <c r="K110" s="194"/>
+      <c r="L110" s="194"/>
+      <c r="M110" s="194"/>
+      <c r="N110" s="194"/>
+      <c r="O110" s="194"/>
+      <c r="P110" s="194"/>
+      <c r="Q110" s="194"/>
+      <c r="R110" s="194"/>
+      <c r="S110" s="194"/>
+      <c r="T110" s="194"/>
+      <c r="U110" s="194"/>
+      <c r="V110" s="194"/>
+      <c r="W110" s="195"/>
+      <c r="X110" s="195"/>
+      <c r="Y110" s="196"/>
+      <c r="Z110" s="196"/>
+      <c r="AA110" s="196"/>
+      <c r="AB110" s="196"/>
+      <c r="AC110" s="196"/>
+      <c r="AD110" s="196"/>
+      <c r="AE110" s="197"/>
+      <c r="AF110" s="196"/>
+      <c r="AG110" s="196"/>
+      <c r="AH110" s="316"/>
+      <c r="AI110" s="242"/>
+      <c r="AJ110" s="213"/>
+    </row>
+    <row r="111" spans="1:36" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="200" t="s">
+        <v>42</v>
+      </c>
+      <c r="B111" s="194">
+        <v>492.4</v>
+      </c>
+      <c r="C111" s="194">
+        <v>2150.3000000000002</v>
+      </c>
+      <c r="D111" s="194">
+        <v>1425.2</v>
+      </c>
+      <c r="E111" s="194">
+        <v>1405.2</v>
+      </c>
+      <c r="F111" s="194">
+        <v>248.2</v>
+      </c>
+      <c r="G111" s="194">
+        <v>234.6</v>
+      </c>
+      <c r="H111" s="194">
+        <v>855.5</v>
+      </c>
+      <c r="I111" s="194">
+        <v>102.2</v>
+      </c>
+      <c r="J111" s="194">
+        <v>475.4</v>
+      </c>
+      <c r="K111" s="194">
+        <v>426.8</v>
+      </c>
+      <c r="L111" s="194">
+        <v>503</v>
+      </c>
+      <c r="M111" s="194">
+        <v>438.9</v>
+      </c>
+      <c r="N111" s="194">
+        <v>542</v>
+      </c>
+      <c r="O111" s="194">
+        <v>373.9</v>
+      </c>
+      <c r="P111" s="194">
+        <v>220.7</v>
+      </c>
+      <c r="Q111" s="194">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="R111" s="194">
+        <v>459.2</v>
+      </c>
+      <c r="S111" s="194">
+        <v>553.6</v>
+      </c>
+      <c r="T111" s="194">
+        <v>394.7</v>
+      </c>
+      <c r="U111" s="194">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="V111" s="194">
+        <v>428.6</v>
+      </c>
+      <c r="W111" s="194">
+        <v>94.7</v>
+      </c>
+      <c r="X111" s="194">
+        <v>212.6</v>
+      </c>
+      <c r="Y111" s="196">
+        <v>143.4</v>
+      </c>
+      <c r="Z111" s="196">
+        <v>164.9</v>
+      </c>
+      <c r="AA111" s="196">
+        <v>408.2</v>
+      </c>
+      <c r="AB111" s="196">
+        <v>479.9</v>
+      </c>
+      <c r="AC111" s="196">
+        <v>481.2</v>
+      </c>
+      <c r="AD111" s="196">
+        <v>386</v>
+      </c>
+      <c r="AE111" s="197">
+        <v>498.6</v>
+      </c>
+      <c r="AF111" s="196">
+        <v>252.7</v>
+      </c>
+      <c r="AG111" s="196">
+        <v>526.4</v>
+      </c>
+      <c r="AH111" s="316">
+        <v>421.5</v>
+      </c>
+      <c r="AI111" s="242">
+        <v>515.20000000000005</v>
+      </c>
+      <c r="AJ111" s="213">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="112" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A112" s="200" t="s">
+        <v>43</v>
+      </c>
+      <c r="B112" s="194">
+        <v>85.5</v>
+      </c>
+      <c r="C112" s="194">
+        <v>94.1</v>
+      </c>
+      <c r="D112" s="194">
+        <v>89.2</v>
+      </c>
+      <c r="E112" s="194">
+        <v>89.6</v>
+      </c>
+      <c r="F112" s="194">
+        <v>58.5</v>
+      </c>
+      <c r="G112" s="194">
+        <v>77</v>
+      </c>
+      <c r="H112" s="194">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="I112" s="194">
+        <v>52.1</v>
+      </c>
+      <c r="J112" s="194">
+        <v>51</v>
+      </c>
+      <c r="K112" s="194">
+        <v>51.1</v>
+      </c>
+      <c r="L112" s="194">
+        <v>59.7</v>
+      </c>
+      <c r="M112" s="194">
+        <v>59.7</v>
+      </c>
+      <c r="N112" s="194">
+        <v>69</v>
+      </c>
+      <c r="O112" s="194">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="P112" s="194">
+        <v>70.3</v>
+      </c>
+      <c r="Q112" s="194">
+        <v>71</v>
+      </c>
+      <c r="R112" s="194">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="S112" s="194">
+        <v>75.3</v>
+      </c>
+      <c r="T112" s="194">
+        <v>94.9</v>
+      </c>
+      <c r="U112" s="194">
+        <v>102.1</v>
+      </c>
+      <c r="V112" s="194">
+        <v>95.5</v>
+      </c>
+      <c r="W112" s="194">
+        <v>90.6</v>
+      </c>
+      <c r="X112" s="194">
+        <v>87</v>
+      </c>
+      <c r="Y112" s="196">
+        <v>83.7</v>
+      </c>
+      <c r="Z112" s="196">
+        <v>84.5</v>
+      </c>
+      <c r="AA112" s="196">
+        <v>92.7</v>
+      </c>
+      <c r="AB112" s="196">
+        <v>95</v>
+      </c>
+      <c r="AC112" s="196">
+        <v>103.4</v>
+      </c>
+      <c r="AD112" s="196">
+        <v>102.6</v>
+      </c>
+      <c r="AE112" s="197">
         <v>106.3</v>
       </c>
+      <c r="AF112" s="196">
+        <v>105.7</v>
+      </c>
+      <c r="AG112" s="196">
+        <v>101.5</v>
+      </c>
+      <c r="AH112" s="316">
+        <v>27.3</v>
+      </c>
+      <c r="AI112" s="242">
+        <v>51.2</v>
+      </c>
+      <c r="AJ112" s="213">
+        <v>58.8</v>
+      </c>
     </row>
-    <row r="82" spans="1:35" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="AI82" s="151"/>
+    <row r="113" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A113" s="200" t="s">
+        <v>44</v>
+      </c>
+      <c r="B113" s="194">
+        <v>44.5</v>
+      </c>
+      <c r="C113" s="194">
+        <v>43.6</v>
+      </c>
+      <c r="D113" s="194">
+        <v>47.4</v>
+      </c>
+      <c r="E113" s="194">
+        <v>53.6</v>
+      </c>
+      <c r="F113" s="194">
+        <v>45.6</v>
+      </c>
+      <c r="G113" s="194">
+        <v>51.6</v>
+      </c>
+      <c r="H113" s="194">
+        <v>53.6</v>
+      </c>
+      <c r="I113" s="194">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="J113" s="194">
+        <v>30.2</v>
+      </c>
+      <c r="K113" s="194">
+        <v>31.7</v>
+      </c>
+      <c r="L113" s="194">
+        <v>34.9</v>
+      </c>
+      <c r="M113" s="194">
+        <v>34.9</v>
+      </c>
+      <c r="N113" s="194">
+        <v>38.6</v>
+      </c>
+      <c r="O113" s="194">
+        <v>38.9</v>
+      </c>
+      <c r="P113" s="194">
+        <v>42.1</v>
+      </c>
+      <c r="Q113" s="194">
+        <v>43.9</v>
+      </c>
+      <c r="R113" s="194">
+        <v>44.7</v>
+      </c>
+      <c r="S113" s="194">
+        <v>47.4</v>
+      </c>
+      <c r="T113" s="194">
+        <v>69.7</v>
+      </c>
+      <c r="U113" s="194">
+        <v>80</v>
+      </c>
+      <c r="V113" s="194">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="W113" s="194">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="X113" s="194">
+        <v>62.8</v>
+      </c>
+      <c r="Y113" s="196">
+        <v>63.3</v>
+      </c>
+      <c r="Z113" s="196">
+        <v>63.4</v>
+      </c>
+      <c r="AA113" s="196">
+        <v>67.5</v>
+      </c>
+      <c r="AB113" s="196">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AC113" s="196">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AD113" s="196">
+        <v>86.9</v>
+      </c>
+      <c r="AE113" s="197">
+        <v>86.7</v>
+      </c>
+      <c r="AF113" s="196">
+        <v>88.9</v>
+      </c>
+      <c r="AG113" s="196">
+        <v>94.5</v>
+      </c>
+      <c r="AH113" s="316">
+        <v>85.2</v>
+      </c>
+      <c r="AI113" s="242">
+        <v>46.7</v>
+      </c>
+      <c r="AJ113" s="213">
+        <v>54.6</v>
+      </c>
     </row>
-    <row r="83" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="114" spans="1:36" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="189" t="s">
+        <v>45</v>
+      </c>
+      <c r="B114" s="194"/>
+      <c r="C114" s="194"/>
+      <c r="D114" s="194"/>
+      <c r="E114" s="194"/>
+      <c r="F114" s="194"/>
+      <c r="G114" s="194"/>
+      <c r="H114" s="194"/>
+      <c r="I114" s="194"/>
+      <c r="J114" s="194"/>
+      <c r="K114" s="194"/>
+      <c r="L114" s="194"/>
+      <c r="M114" s="194"/>
+      <c r="N114" s="194"/>
+      <c r="O114" s="194"/>
+      <c r="P114" s="194"/>
+      <c r="Q114" s="194"/>
+      <c r="R114" s="194"/>
+      <c r="S114" s="194"/>
+      <c r="T114" s="194"/>
+      <c r="U114" s="194"/>
+      <c r="V114" s="194"/>
+      <c r="W114" s="194"/>
+      <c r="X114" s="195"/>
+      <c r="Y114" s="196"/>
+      <c r="Z114" s="195"/>
+      <c r="AA114" s="195"/>
+      <c r="AB114" s="195"/>
+      <c r="AC114" s="195"/>
+      <c r="AD114" s="195"/>
+      <c r="AE114" s="207"/>
+      <c r="AF114" s="195"/>
+      <c r="AG114" s="195"/>
+      <c r="AH114" s="207"/>
+      <c r="AI114" s="195"/>
+      <c r="AJ114" s="213"/>
     </row>
-    <row r="84" spans="1:35" x14ac:dyDescent="0.3">
-[...103 lines deleted...]
-        <v>11.2</v>
+    <row r="115" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A115" s="200" t="s">
+        <v>46</v>
+      </c>
+      <c r="B115" s="194">
+        <v>585.6</v>
+      </c>
+      <c r="C115" s="194">
+        <v>594.5</v>
+      </c>
+      <c r="D115" s="194">
+        <v>575.29999999999995</v>
+      </c>
+      <c r="E115" s="194">
+        <v>509.3</v>
+      </c>
+      <c r="F115" s="194">
+        <v>412.7</v>
+      </c>
+      <c r="G115" s="194">
+        <v>317.8</v>
+      </c>
+      <c r="H115" s="194">
+        <v>287.8</v>
+      </c>
+      <c r="I115" s="194">
+        <v>300.2</v>
+      </c>
+      <c r="J115" s="194">
+        <v>303.39999999999998</v>
+      </c>
+      <c r="K115" s="194">
+        <v>309.5</v>
+      </c>
+      <c r="L115" s="194">
+        <v>320.5</v>
+      </c>
+      <c r="M115" s="194">
+        <v>330.8</v>
+      </c>
+      <c r="N115" s="194">
+        <v>350.9</v>
+      </c>
+      <c r="O115" s="194">
+        <v>372.3</v>
+      </c>
+      <c r="P115" s="194">
+        <v>397.9</v>
+      </c>
+      <c r="Q115" s="194">
+        <v>421.2</v>
+      </c>
+      <c r="R115" s="194">
+        <v>435.5</v>
+      </c>
+      <c r="S115" s="194">
+        <v>447.2</v>
+      </c>
+      <c r="T115" s="194">
+        <v>457.7</v>
+      </c>
+      <c r="U115" s="194">
+        <v>468.1</v>
+      </c>
+      <c r="V115" s="194">
+        <v>471.3</v>
+      </c>
+      <c r="W115" s="194">
+        <v>371</v>
+      </c>
+      <c r="X115" s="194">
+        <v>381</v>
+      </c>
+      <c r="Y115" s="196">
+        <v>378.5</v>
+      </c>
+      <c r="Z115" s="196">
+        <v>384.9</v>
+      </c>
+      <c r="AA115" s="196">
+        <v>405.9</v>
+      </c>
+      <c r="AB115" s="196">
+        <v>432.6</v>
+      </c>
+      <c r="AC115" s="196">
+        <v>464.4</v>
+      </c>
+      <c r="AD115" s="196">
+        <v>493.5</v>
+      </c>
+      <c r="AE115" s="197">
+        <v>531.4</v>
+      </c>
+      <c r="AF115" s="196">
+        <v>588.5</v>
+      </c>
+      <c r="AG115" s="196">
+        <v>470.1</v>
+      </c>
+      <c r="AH115" s="197">
+        <v>502.2</v>
+      </c>
+      <c r="AI115" s="196">
+        <v>604.20000000000005</v>
+      </c>
+      <c r="AJ115" s="213">
+        <v>600.1</v>
       </c>
     </row>
-    <row r="85" spans="1:35" x14ac:dyDescent="0.3">
-[...2568 lines deleted...]
-    <row r="116" spans="1:35" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A116" s="200" t="s">
         <v>47</v>
       </c>
-      <c r="B116" s="205"/>
-[...32 lines deleted...]
-      <c r="AI116" s="206"/>
+      <c r="B116" s="194">
+        <v>2753.2</v>
+      </c>
+      <c r="C116" s="194">
+        <v>2831</v>
+      </c>
+      <c r="D116" s="194">
+        <v>2774.7</v>
+      </c>
+      <c r="E116" s="194">
+        <v>2282.4</v>
+      </c>
+      <c r="F116" s="194">
+        <v>1483.2</v>
+      </c>
+      <c r="G116" s="194">
+        <v>959.9</v>
+      </c>
+      <c r="H116" s="194">
+        <v>679.5</v>
+      </c>
+      <c r="I116" s="194">
+        <v>629.5</v>
+      </c>
+      <c r="J116" s="194">
+        <v>627.4</v>
+      </c>
+      <c r="K116" s="194">
+        <v>648.20000000000005</v>
+      </c>
+      <c r="L116" s="194">
+        <v>683.3</v>
+      </c>
+      <c r="M116" s="194">
+        <v>712.9</v>
+      </c>
+      <c r="N116" s="194">
+        <v>758.4</v>
+      </c>
+      <c r="O116" s="194">
+        <v>814.6</v>
+      </c>
+      <c r="P116" s="194">
+        <v>872.7</v>
+      </c>
+      <c r="Q116" s="194">
+        <v>950.4</v>
+      </c>
+      <c r="R116" s="194">
+        <v>1010.4</v>
+      </c>
+      <c r="S116" s="194">
+        <v>1072.7</v>
+      </c>
+      <c r="T116" s="194">
+        <v>1103.5</v>
+      </c>
+      <c r="U116" s="194">
+        <v>1149.5</v>
+      </c>
+      <c r="V116" s="194">
+        <v>1174</v>
+      </c>
+      <c r="W116" s="194">
+        <v>976.2</v>
+      </c>
+      <c r="X116" s="194">
+        <v>991.2</v>
+      </c>
+      <c r="Y116" s="196">
+        <v>1007.3</v>
+      </c>
+      <c r="Z116" s="196">
+        <v>1030.3</v>
+      </c>
+      <c r="AA116" s="196">
+        <v>1053</v>
+      </c>
+      <c r="AB116" s="196">
+        <v>1074.5</v>
+      </c>
+      <c r="AC116" s="196">
+        <v>1109.4000000000001</v>
+      </c>
+      <c r="AD116" s="196">
+        <v>1127.0999999999999</v>
+      </c>
+      <c r="AE116" s="197">
+        <v>1153.4000000000001</v>
+      </c>
+      <c r="AF116" s="196">
+        <v>1220.2</v>
+      </c>
+      <c r="AG116" s="196">
+        <v>1058.5999999999999</v>
+      </c>
+      <c r="AH116" s="197">
+        <v>1114.4000000000001</v>
+      </c>
+      <c r="AI116" s="196">
+        <v>1224.2</v>
+      </c>
+      <c r="AJ116" s="213">
+        <v>1209.0999999999999</v>
+      </c>
     </row>
-    <row r="117" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A117" s="211" t="s">
+    <row r="117" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A117" s="200" t="s">
         <v>48</v>
       </c>
-      <c r="B117" s="205">
-[...99 lines deleted...]
-        <v>604.20000000000005</v>
+      <c r="B117" s="194">
+        <v>98.2</v>
+      </c>
+      <c r="C117" s="194">
+        <v>96.1</v>
+      </c>
+      <c r="D117" s="194">
+        <v>89.7</v>
+      </c>
+      <c r="E117" s="194">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="F117" s="194">
+        <v>51.8</v>
+      </c>
+      <c r="G117" s="194">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="H117" s="194">
+        <v>39</v>
+      </c>
+      <c r="I117" s="194">
+        <v>57</v>
+      </c>
+      <c r="J117" s="194">
+        <v>67.2</v>
+      </c>
+      <c r="K117" s="194">
+        <v>72.3</v>
+      </c>
+      <c r="L117" s="194">
+        <v>76.8</v>
+      </c>
+      <c r="M117" s="194">
+        <v>80</v>
+      </c>
+      <c r="N117" s="194">
+        <v>85.3</v>
+      </c>
+      <c r="O117" s="194">
+        <v>87.5</v>
+      </c>
+      <c r="P117" s="194">
+        <v>90.4</v>
+      </c>
+      <c r="Q117" s="194">
+        <v>50.1</v>
+      </c>
+      <c r="R117" s="194">
+        <v>61.1</v>
+      </c>
+      <c r="S117" s="194">
+        <v>68</v>
+      </c>
+      <c r="T117" s="194">
+        <v>69.7</v>
+      </c>
+      <c r="U117" s="194">
+        <v>78.3</v>
+      </c>
+      <c r="V117" s="194">
+        <v>99</v>
+      </c>
+      <c r="W117" s="194">
+        <v>41.1</v>
+      </c>
+      <c r="X117" s="194">
+        <v>35.4</v>
+      </c>
+      <c r="Y117" s="196">
+        <v>30.2</v>
+      </c>
+      <c r="Z117" s="196">
+        <v>41.3</v>
+      </c>
+      <c r="AA117" s="196">
+        <v>41.2</v>
+      </c>
+      <c r="AB117" s="196">
+        <v>50.9</v>
+      </c>
+      <c r="AC117" s="196">
+        <v>57.4</v>
+      </c>
+      <c r="AD117" s="196">
+        <v>58.4</v>
+      </c>
+      <c r="AE117" s="197">
+        <v>61.5</v>
+      </c>
+      <c r="AF117" s="196">
+        <v>62.4</v>
+      </c>
+      <c r="AG117" s="196">
+        <v>5.4</v>
+      </c>
+      <c r="AH117" s="197">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AI117" s="196">
+        <v>3.5</v>
+      </c>
+      <c r="AJ117" s="213">
+        <v>2.6</v>
       </c>
     </row>
-    <row r="118" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A118" s="211" t="s">
+    <row r="118" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A118" s="200" t="s">
         <v>49</v>
       </c>
-      <c r="B118" s="205">
-[...99 lines deleted...]
-        <v>1224.2</v>
+      <c r="B118" s="194">
+        <v>108.4</v>
+      </c>
+      <c r="C118" s="194">
+        <v>108.3</v>
+      </c>
+      <c r="D118" s="194">
+        <v>111.3</v>
+      </c>
+      <c r="E118" s="194">
+        <v>106</v>
+      </c>
+      <c r="F118" s="194">
+        <v>89.4</v>
+      </c>
+      <c r="G118" s="194">
+        <v>72</v>
+      </c>
+      <c r="H118" s="194">
+        <v>57.1</v>
+      </c>
+      <c r="I118" s="194">
+        <v>55.9</v>
+      </c>
+      <c r="J118" s="194">
+        <v>56.4</v>
+      </c>
+      <c r="K118" s="194">
+        <v>57</v>
+      </c>
+      <c r="L118" s="194">
+        <v>57.7</v>
+      </c>
+      <c r="M118" s="194">
+        <v>58.7</v>
+      </c>
+      <c r="N118" s="194">
+        <v>60.5</v>
+      </c>
+      <c r="O118" s="194">
+        <v>60.9</v>
+      </c>
+      <c r="P118" s="194">
+        <v>61.8</v>
+      </c>
+      <c r="Q118" s="194">
+        <v>63.4</v>
+      </c>
+      <c r="R118" s="194">
+        <v>66.5</v>
+      </c>
+      <c r="S118" s="194">
+        <v>68.7</v>
+      </c>
+      <c r="T118" s="194">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="U118" s="194">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="V118" s="194">
+        <v>76.5</v>
+      </c>
+      <c r="W118" s="194">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="X118" s="194">
+        <v>78.2</v>
+      </c>
+      <c r="Y118" s="196">
+        <v>86.6</v>
+      </c>
+      <c r="Z118" s="196">
+        <v>96.1</v>
+      </c>
+      <c r="AA118" s="196">
+        <v>106.4</v>
+      </c>
+      <c r="AB118" s="196">
+        <v>114.6</v>
+      </c>
+      <c r="AC118" s="196">
+        <v>128.6</v>
+      </c>
+      <c r="AD118" s="221">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="AE118" s="197">
+        <v>178.1</v>
+      </c>
+      <c r="AF118" s="196">
+        <v>220.4</v>
+      </c>
+      <c r="AG118" s="196">
+        <v>239.9</v>
+      </c>
+      <c r="AH118" s="197">
+        <v>283.2</v>
+      </c>
+      <c r="AI118" s="196">
+        <v>361.9</v>
+      </c>
+      <c r="AJ118" s="213">
+        <v>399.7</v>
       </c>
     </row>
-    <row r="119" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A119" s="211" t="s">
+    <row r="119" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A119" s="200" t="s">
         <v>50</v>
       </c>
-      <c r="B119" s="205">
+      <c r="B119" s="194">
+        <v>2587.5</v>
+      </c>
+      <c r="C119" s="194">
+        <v>2153.8000000000002</v>
+      </c>
+      <c r="D119" s="194">
+        <v>2260.1999999999998</v>
+      </c>
+      <c r="E119" s="194">
+        <v>1575.7</v>
+      </c>
+      <c r="F119" s="194">
+        <v>732.3</v>
+      </c>
+      <c r="G119" s="194">
+        <v>525</v>
+      </c>
+      <c r="H119" s="194">
+        <v>581.29999999999995</v>
+      </c>
+      <c r="I119" s="194">
+        <v>656</v>
+      </c>
+      <c r="J119" s="194">
+        <v>518.1</v>
+      </c>
+      <c r="K119" s="194">
+        <v>569.70000000000005</v>
+      </c>
+      <c r="L119" s="194">
+        <v>669.8</v>
+      </c>
+      <c r="M119" s="194">
+        <v>757.4</v>
+      </c>
+      <c r="N119" s="194">
+        <v>834.2</v>
+      </c>
+      <c r="O119" s="194">
+        <v>879.8</v>
+      </c>
+      <c r="P119" s="194">
+        <v>950.5</v>
+      </c>
+      <c r="Q119" s="194">
+        <v>982.9</v>
+      </c>
+      <c r="R119" s="194">
+        <v>1079.7</v>
+      </c>
+      <c r="S119" s="194">
+        <v>1156.8</v>
+      </c>
+      <c r="T119" s="194">
+        <v>1337.2</v>
+      </c>
+      <c r="U119" s="194">
+        <v>1401.5</v>
+      </c>
+      <c r="V119" s="194">
+        <v>1377.4</v>
+      </c>
+      <c r="W119" s="194">
+        <v>1293.8</v>
+      </c>
+      <c r="X119" s="194">
+        <v>1236.8</v>
+      </c>
+      <c r="Y119" s="196">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="Z119" s="196">
+        <v>1136.3</v>
+      </c>
+      <c r="AA119" s="196">
+        <v>1217</v>
+      </c>
+      <c r="AB119" s="196">
+        <v>1346.5</v>
+      </c>
+      <c r="AC119" s="196">
+        <v>1228</v>
+      </c>
+      <c r="AD119" s="196">
+        <v>1320.9</v>
+      </c>
+      <c r="AE119" s="197">
+        <v>1279.2</v>
+      </c>
+      <c r="AF119" s="196">
+        <v>1380</v>
+      </c>
+      <c r="AG119" s="196">
+        <v>1226.5</v>
+      </c>
+      <c r="AH119" s="197">
+        <v>1185.5</v>
+      </c>
+      <c r="AI119" s="196">
+        <v>1149.4000000000001</v>
+      </c>
+      <c r="AJ119" s="213">
+        <v>1246.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="62" t="s">
+        <v>216</v>
+      </c>
+      <c r="B120" s="21">
+        <v>2.5</v>
+      </c>
+      <c r="C120" s="60">
+        <v>30</v>
+      </c>
+      <c r="D120" s="60">
+        <v>373</v>
+      </c>
+      <c r="E120" s="60">
+        <v>5541</v>
+      </c>
+      <c r="F120" s="60">
+        <v>12390</v>
+      </c>
+      <c r="G120" s="60">
+        <v>12617</v>
+      </c>
+      <c r="H120" s="60">
+        <v>10916</v>
+      </c>
+      <c r="I120" s="60">
+        <v>16531</v>
+      </c>
+      <c r="J120" s="143">
+        <v>21162</v>
+      </c>
+      <c r="K120" s="143">
+        <v>41095</v>
+      </c>
+      <c r="L120" s="143">
+        <v>61921</v>
+      </c>
+      <c r="M120" s="143">
+        <v>82651</v>
+      </c>
+      <c r="N120" s="143">
+        <v>115842</v>
+      </c>
+      <c r="O120" s="143">
+        <v>130987</v>
+      </c>
+      <c r="P120" s="143">
+        <v>184130</v>
+      </c>
+      <c r="Q120" s="143">
+        <v>187090</v>
+      </c>
+      <c r="R120" s="143">
+        <v>225176</v>
+      </c>
+      <c r="S120" s="143">
+        <v>287212</v>
+      </c>
+      <c r="T120" s="143">
+        <v>312523</v>
+      </c>
+      <c r="U120" s="143">
+        <v>364496</v>
+      </c>
+      <c r="V120" s="143">
+        <v>386124</v>
+      </c>
+      <c r="W120" s="57">
+        <v>432988</v>
+      </c>
+      <c r="X120" s="143">
+        <v>496248</v>
+      </c>
+      <c r="Y120" s="143">
+        <v>526249</v>
+      </c>
+      <c r="Z120" s="143">
+        <v>349912</v>
+      </c>
+      <c r="AA120" s="143">
+        <v>374019.7</v>
+      </c>
+      <c r="AB120" s="60">
+        <v>438049</v>
+      </c>
+      <c r="AC120" s="58">
+        <v>516893</v>
+      </c>
+      <c r="AD120" s="58">
+        <v>598864</v>
+      </c>
+      <c r="AE120" s="60">
+        <v>648036</v>
+      </c>
+      <c r="AF120" s="60">
+        <v>817136</v>
+      </c>
+      <c r="AG120" s="60">
+        <v>960039</v>
+      </c>
+      <c r="AH120" s="186">
+        <v>1025762</v>
+      </c>
+      <c r="AI120" s="307">
+        <v>910842</v>
+      </c>
+      <c r="AJ120" s="307">
+        <v>1228806</v>
+      </c>
+    </row>
+    <row r="121" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A121" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B121" s="48">
+        <v>84</v>
+      </c>
+      <c r="C121" s="48">
+        <v>50</v>
+      </c>
+      <c r="D121" s="48">
+        <v>70</v>
+      </c>
+      <c r="E121" s="48">
+        <v>81</v>
+      </c>
+      <c r="F121" s="21">
+        <v>62</v>
+      </c>
+      <c r="G121" s="21">
+        <v>95</v>
+      </c>
+      <c r="H121" s="208">
+        <v>78</v>
+      </c>
+      <c r="I121" s="208">
+        <v>176</v>
+      </c>
+      <c r="J121" s="49">
+        <v>124.6</v>
+      </c>
+      <c r="K121" s="29">
+        <v>179</v>
+      </c>
+      <c r="L121" s="29">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="M121" s="29">
+        <v>127.6</v>
+      </c>
+      <c r="N121" s="29">
+        <v>137.1</v>
+      </c>
+      <c r="O121" s="29">
+        <v>108.4</v>
+      </c>
+      <c r="P121" s="29">
+        <v>131.6</v>
+      </c>
+      <c r="Q121" s="49">
+        <v>97.8</v>
+      </c>
+      <c r="R121" s="29">
+        <v>113.5</v>
+      </c>
+      <c r="S121" s="29">
+        <v>119</v>
+      </c>
+      <c r="T121" s="29">
+        <v>104.4</v>
+      </c>
+      <c r="U121" s="29">
+        <v>112</v>
+      </c>
+      <c r="V121" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="W121" s="51">
+        <v>108.6</v>
+      </c>
+      <c r="X121" s="51">
+        <v>111.9</v>
+      </c>
+      <c r="Y121" s="51">
+        <v>102.2</v>
+      </c>
+      <c r="Z121" s="52">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="AA121" s="52">
+        <v>108.2</v>
+      </c>
+      <c r="AB121" s="21">
+        <v>111.8</v>
+      </c>
+      <c r="AC121" s="48">
+        <v>110.9</v>
+      </c>
+      <c r="AD121" s="48">
+        <v>107.7</v>
+      </c>
+      <c r="AE121" s="21">
+        <v>106.7</v>
+      </c>
+      <c r="AF121" s="21">
+        <v>120.8</v>
+      </c>
+      <c r="AG121" s="21">
+        <v>110.3</v>
+      </c>
+      <c r="AH121" s="176">
+        <v>102.4</v>
+      </c>
+      <c r="AI121" s="308">
+        <v>87.6</v>
+      </c>
+      <c r="AJ121" s="308">
+        <v>132.69999999999999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A122" s="62" t="s">
+        <v>217</v>
+      </c>
+      <c r="B122" s="60">
+        <v>1</v>
+      </c>
+      <c r="C122" s="60">
+        <v>6</v>
+      </c>
+      <c r="D122" s="60">
+        <v>91</v>
+      </c>
+      <c r="E122" s="60">
+        <v>1321</v>
+      </c>
+      <c r="F122" s="60">
+        <v>3141</v>
+      </c>
+      <c r="G122" s="60">
+        <v>2854</v>
+      </c>
+      <c r="H122" s="60">
+        <v>2954</v>
+      </c>
+      <c r="I122" s="60">
+        <v>2476</v>
+      </c>
+      <c r="J122" s="60">
+        <v>1274</v>
+      </c>
+      <c r="K122" s="60">
+        <v>3165</v>
+      </c>
+      <c r="L122" s="60">
+        <v>6922</v>
+      </c>
+      <c r="M122" s="60">
+        <v>8516</v>
+      </c>
+      <c r="N122" s="209">
+        <v>10346</v>
+      </c>
+      <c r="O122" s="209">
+        <v>27780</v>
+      </c>
+      <c r="P122" s="209">
+        <v>51995</v>
+      </c>
+      <c r="Q122" s="209">
+        <v>43373</v>
+      </c>
+      <c r="R122" s="209">
+        <v>70156</v>
+      </c>
+      <c r="S122" s="209">
+        <v>75408</v>
+      </c>
+      <c r="T122" s="209">
+        <v>85773</v>
+      </c>
+      <c r="U122" s="209">
+        <v>126479</v>
+      </c>
+      <c r="V122" s="209">
+        <v>99680</v>
+      </c>
+      <c r="W122" s="209">
+        <v>127201</v>
+      </c>
+      <c r="X122" s="209">
+        <v>186168</v>
+      </c>
+      <c r="Y122" s="60">
+        <v>206837</v>
+      </c>
+      <c r="Z122" s="60">
+        <v>124708</v>
+      </c>
+      <c r="AA122" s="60">
+        <v>137049</v>
+      </c>
+      <c r="AB122" s="60">
+        <v>157313</v>
+      </c>
+      <c r="AC122" s="58">
+        <v>180589</v>
+      </c>
+      <c r="AD122" s="58">
+        <v>194145</v>
+      </c>
+      <c r="AE122" s="60">
+        <v>204767</v>
+      </c>
+      <c r="AF122" s="60">
+        <v>221286</v>
+      </c>
+      <c r="AG122" s="60">
+        <v>246084</v>
+      </c>
+      <c r="AH122" s="186">
+        <v>327573</v>
+      </c>
+      <c r="AI122" s="307">
+        <v>400399</v>
+      </c>
+      <c r="AJ122" s="307">
+        <v>471121</v>
+      </c>
+    </row>
+    <row r="123" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A123" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B123" s="52">
+        <v>88.4</v>
+      </c>
+      <c r="C123" s="52">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="D123" s="52">
+        <v>91.3</v>
+      </c>
+      <c r="E123" s="52">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F123" s="52">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="G123" s="52">
+        <v>84.2</v>
+      </c>
+      <c r="H123" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="I123" s="52">
+        <v>83.8</v>
+      </c>
+      <c r="J123" s="52">
+        <v>50.3</v>
+      </c>
+      <c r="K123" s="52">
+        <v>221.9</v>
+      </c>
+      <c r="L123" s="52">
+        <v>206.7</v>
+      </c>
+      <c r="M123" s="52">
+        <v>116.3</v>
+      </c>
+      <c r="N123" s="22">
+        <v>118.5</v>
+      </c>
+      <c r="O123" s="22">
+        <v>255.7</v>
+      </c>
+      <c r="P123" s="22">
+        <v>174.1</v>
+      </c>
+      <c r="Q123" s="22">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="R123" s="22">
+        <v>151.9</v>
+      </c>
+      <c r="S123" s="22">
+        <v>99</v>
+      </c>
+      <c r="T123" s="52">
+        <v>108.6</v>
+      </c>
+      <c r="U123" s="22">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="V123" s="22">
+        <v>76.3</v>
+      </c>
+      <c r="W123" s="22">
+        <v>124</v>
+      </c>
+      <c r="X123" s="22">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="Y123" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="Z123" s="52">
+        <v>59.2</v>
+      </c>
+      <c r="AA123" s="52">
+        <v>103.6</v>
+      </c>
+      <c r="AB123" s="21">
+        <v>110.7</v>
+      </c>
+      <c r="AC123" s="48">
+        <v>110.2</v>
+      </c>
+      <c r="AD123" s="52">
+        <v>106</v>
+      </c>
+      <c r="AE123" s="21">
+        <v>106.2</v>
+      </c>
+      <c r="AF123" s="55">
+        <v>105</v>
+      </c>
+      <c r="AG123" s="55">
+        <v>107.9</v>
+      </c>
+      <c r="AH123" s="249">
+        <v>125.7</v>
+      </c>
+      <c r="AI123" s="309">
+        <v>119.7</v>
+      </c>
+      <c r="AJ123" s="309">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="124" spans="1:36" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="B124" s="210">
+        <v>253</v>
+      </c>
+      <c r="C124" s="210">
+        <v>244</v>
+      </c>
+      <c r="D124" s="210">
+        <v>170</v>
+      </c>
+      <c r="E124" s="210">
+        <v>122</v>
+      </c>
+      <c r="F124" s="210">
+        <v>84</v>
+      </c>
+      <c r="G124" s="210">
+        <v>77</v>
+      </c>
+      <c r="H124" s="210">
+        <v>76</v>
+      </c>
+      <c r="I124" s="210">
+        <v>76</v>
+      </c>
+      <c r="J124" s="211">
+        <v>76</v>
+      </c>
+      <c r="K124" s="211">
+        <v>78</v>
+      </c>
+      <c r="L124" s="211">
+        <v>81</v>
+      </c>
+      <c r="M124" s="211">
+        <v>82</v>
+      </c>
+      <c r="N124" s="211">
+        <v>92</v>
+      </c>
+      <c r="O124" s="211">
+        <v>102</v>
+      </c>
+      <c r="P124" s="211">
+        <v>297</v>
+      </c>
+      <c r="Q124" s="211">
+        <v>420</v>
+      </c>
+      <c r="R124" s="211">
+        <v>352</v>
+      </c>
+      <c r="S124" s="211">
+        <v>370</v>
+      </c>
+      <c r="T124" s="211">
+        <v>382</v>
+      </c>
+      <c r="U124" s="211">
+        <v>404</v>
+      </c>
+      <c r="V124" s="29">
+        <v>410.8</v>
+      </c>
+      <c r="W124" s="29">
+        <v>435.8</v>
+      </c>
+      <c r="X124" s="29">
+        <v>461.2</v>
+      </c>
+      <c r="Y124" s="29">
+        <v>476.1</v>
+      </c>
+      <c r="Z124" s="29">
+        <v>536.20000000000005</v>
+      </c>
+      <c r="AA124" s="29">
+        <v>616.6</v>
+      </c>
+      <c r="AB124" s="21">
+        <v>792.3</v>
+      </c>
+      <c r="AC124" s="48">
+        <v>908.6</v>
+      </c>
+      <c r="AD124" s="158">
+        <v>1021.2</v>
+      </c>
+      <c r="AE124" s="158">
+        <v>1040.0999999999999</v>
+      </c>
+      <c r="AF124" s="158">
+        <v>1181.9000000000001</v>
+      </c>
+      <c r="AG124" s="52">
+        <v>1252.3</v>
+      </c>
+      <c r="AH124" s="165">
+        <v>1261.3</v>
+      </c>
+      <c r="AI124" s="310">
+        <v>964</v>
+      </c>
+      <c r="AJ124" s="310">
+        <v>1021.1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A125" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B125" s="48"/>
+      <c r="C125" s="48">
+        <v>96.4</v>
+      </c>
+      <c r="D125" s="48">
+        <v>69.7</v>
+      </c>
+      <c r="E125" s="48">
+        <v>71.8</v>
+      </c>
+      <c r="F125" s="52">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="G125" s="48">
+        <v>91.7</v>
+      </c>
+      <c r="H125" s="48">
+        <v>98.7</v>
+      </c>
+      <c r="I125" s="52">
+        <v>100</v>
+      </c>
+      <c r="J125" s="29">
+        <v>100</v>
+      </c>
+      <c r="K125" s="49">
+        <v>101.6</v>
+      </c>
+      <c r="L125" s="49">
+        <v>104.2</v>
+      </c>
+      <c r="M125" s="49">
+        <v>101.4</v>
+      </c>
+      <c r="N125" s="29">
+        <v>111.9</v>
+      </c>
+      <c r="O125" s="49">
+        <v>111.4</v>
+      </c>
+      <c r="P125" s="49">
+        <v>286.3</v>
+      </c>
+      <c r="Q125" s="49">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="R125" s="49">
+        <v>83.8</v>
+      </c>
+      <c r="S125" s="49">
+        <v>105.1</v>
+      </c>
+      <c r="T125" s="49">
+        <v>103.3</v>
+      </c>
+      <c r="U125" s="49">
+        <v>105.7</v>
+      </c>
+      <c r="V125" s="158">
+        <v>101.6</v>
+      </c>
+      <c r="W125" s="49">
+        <v>106.1</v>
+      </c>
+      <c r="X125" s="49">
+        <v>105.8</v>
+      </c>
+      <c r="Y125" s="29">
+        <v>103.2</v>
+      </c>
+      <c r="Z125" s="49">
+        <v>112.6</v>
+      </c>
+      <c r="AA125" s="29">
+        <v>115</v>
+      </c>
+      <c r="AB125" s="21">
+        <v>128.5</v>
+      </c>
+      <c r="AC125" s="48">
+        <v>114.7</v>
+      </c>
+      <c r="AD125" s="48">
+        <v>112.4</v>
+      </c>
+      <c r="AE125" s="21">
+        <v>101.8</v>
+      </c>
+      <c r="AF125" s="55">
+        <v>113.6</v>
+      </c>
+      <c r="AG125" s="55">
+        <v>106</v>
+      </c>
+      <c r="AH125" s="249">
+        <v>100.7</v>
+      </c>
+      <c r="AI125" s="309">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="AJ125" s="309">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="62" t="s">
+        <v>100</v>
+      </c>
+      <c r="B126" s="48"/>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="48"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="48"/>
+      <c r="H126" s="48"/>
+      <c r="I126" s="48"/>
+      <c r="J126" s="48"/>
+      <c r="K126" s="48"/>
+      <c r="L126" s="48"/>
+      <c r="M126" s="48"/>
+      <c r="N126" s="48"/>
+      <c r="O126" s="48"/>
+      <c r="P126" s="48"/>
+      <c r="Q126" s="48"/>
+      <c r="R126" s="48"/>
+      <c r="S126" s="48"/>
+      <c r="T126" s="48"/>
+      <c r="U126" s="48"/>
+      <c r="V126" s="48"/>
+      <c r="W126" s="48"/>
+      <c r="X126" s="48"/>
+      <c r="Y126" s="48"/>
+      <c r="Z126" s="48"/>
+      <c r="AA126" s="52"/>
+      <c r="AB126" s="21"/>
+      <c r="AC126" s="21"/>
+      <c r="AD126" s="21"/>
+      <c r="AE126" s="21"/>
+      <c r="AF126" s="21"/>
+      <c r="AG126" s="21"/>
+      <c r="AH126" s="176"/>
+      <c r="AI126" s="308"/>
+      <c r="AJ126" s="308"/>
+    </row>
+    <row r="127" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B127" s="58">
+        <v>3648</v>
+      </c>
+      <c r="C127" s="58">
+        <v>4463</v>
+      </c>
+      <c r="D127" s="58">
+        <v>1364</v>
+      </c>
+      <c r="E127" s="58">
+        <v>420</v>
+      </c>
+      <c r="F127" s="58">
+        <v>120</v>
+      </c>
+      <c r="G127" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="H127" s="143">
+        <v>930</v>
+      </c>
+      <c r="I127" s="143">
+        <v>120</v>
+      </c>
+      <c r="J127" s="143">
+        <v>880</v>
+      </c>
+      <c r="K127" s="143">
+        <v>720</v>
+      </c>
+      <c r="L127" s="143">
+        <v>1282</v>
+      </c>
+      <c r="M127" s="143">
+        <v>130</v>
+      </c>
+      <c r="N127" s="143">
+        <v>2876</v>
+      </c>
+      <c r="O127" s="143">
+        <v>100</v>
+      </c>
+      <c r="P127" s="143">
+        <v>884</v>
+      </c>
+      <c r="Q127" s="143">
+        <v>1065</v>
+      </c>
+      <c r="R127" s="143">
+        <v>1984</v>
+      </c>
+      <c r="S127" s="143">
+        <v>2720</v>
+      </c>
+      <c r="T127" s="143">
+        <v>2114</v>
+      </c>
+      <c r="U127" s="143">
+        <v>1010</v>
+      </c>
+      <c r="V127" s="143">
+        <v>1940</v>
+      </c>
+      <c r="W127" s="143">
+        <v>2810</v>
+      </c>
+      <c r="X127" s="143">
+        <v>1920</v>
+      </c>
+      <c r="Y127" s="58">
+        <v>2800</v>
+      </c>
+      <c r="Z127" s="143">
+        <v>1550</v>
+      </c>
+      <c r="AA127" s="143">
+        <v>2420</v>
+      </c>
+      <c r="AB127" s="48">
+        <v>4175</v>
+      </c>
+      <c r="AC127" s="58">
+        <v>5420</v>
+      </c>
+      <c r="AD127" s="58">
+        <v>3314</v>
+      </c>
+      <c r="AE127" s="60">
+        <v>1890</v>
+      </c>
+      <c r="AF127" s="60">
+        <v>300</v>
+      </c>
+      <c r="AG127" s="60">
+        <v>320</v>
+      </c>
+      <c r="AH127" s="186">
+        <v>2620</v>
+      </c>
+      <c r="AI127" s="307">
+        <v>320</v>
+      </c>
+      <c r="AJ127" s="307">
+        <v>10906</v>
+      </c>
+    </row>
+    <row r="128" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A128" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" s="48">
+        <v>780</v>
+      </c>
+      <c r="C128" s="48">
+        <v>1484</v>
+      </c>
+      <c r="D128" s="48">
+        <v>755</v>
+      </c>
+      <c r="E128" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F128" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G128" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H128" s="212">
+        <v>65</v>
+      </c>
+      <c r="I128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="J128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="K128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="L128" s="212">
+        <v>70</v>
+      </c>
+      <c r="M128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="N128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="O128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="P128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q128" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="R128" s="212">
+        <v>190</v>
+      </c>
+      <c r="S128" s="212">
+        <v>570</v>
+      </c>
+      <c r="T128" s="212">
+        <v>200</v>
+      </c>
+      <c r="U128" s="212">
+        <v>760</v>
+      </c>
+      <c r="V128" s="212">
+        <v>190</v>
+      </c>
+      <c r="W128" s="212">
+        <v>475</v>
+      </c>
+      <c r="X128" s="212">
+        <v>240</v>
+      </c>
+      <c r="Y128" s="48">
+        <v>790</v>
+      </c>
+      <c r="Z128" s="48">
+        <v>1200</v>
+      </c>
+      <c r="AA128" s="58">
+        <v>1190</v>
+      </c>
+      <c r="AB128" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC128" s="48">
+        <v>525</v>
+      </c>
+      <c r="AD128" s="48">
+        <v>275</v>
+      </c>
+      <c r="AE128" s="21">
+        <v>420</v>
+      </c>
+      <c r="AF128" s="21">
+        <v>100</v>
+      </c>
+      <c r="AG128" s="21">
+        <v>350</v>
+      </c>
+      <c r="AH128" s="173" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI128" s="311" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ128" s="311">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="129" spans="1:36" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B129" s="48"/>
+      <c r="C129" s="48"/>
+      <c r="D129" s="48"/>
+      <c r="E129" s="48"/>
+      <c r="F129" s="48"/>
+      <c r="G129" s="48"/>
+      <c r="H129" s="48"/>
+      <c r="I129" s="48"/>
+      <c r="J129" s="48"/>
+      <c r="K129" s="48"/>
+      <c r="L129" s="48"/>
+      <c r="M129" s="48"/>
+      <c r="N129" s="48"/>
+      <c r="O129" s="48"/>
+      <c r="P129" s="48"/>
+      <c r="Q129" s="48"/>
+      <c r="R129" s="48"/>
+      <c r="S129" s="48"/>
+      <c r="T129" s="48"/>
+      <c r="U129" s="48"/>
+      <c r="V129" s="48"/>
+      <c r="W129" s="48"/>
+      <c r="X129" s="48"/>
+      <c r="Y129" s="48"/>
+      <c r="Z129" s="48"/>
+      <c r="AA129" s="52"/>
+      <c r="AB129" s="48"/>
+      <c r="AC129" s="48"/>
+      <c r="AD129" s="48"/>
+      <c r="AE129" s="21"/>
+      <c r="AF129" s="21"/>
+      <c r="AG129" s="21"/>
+      <c r="AH129" s="176"/>
+      <c r="AI129" s="308"/>
+      <c r="AJ129" s="308"/>
+    </row>
+    <row r="130" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A130" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B130" s="48">
+        <v>152</v>
+      </c>
+      <c r="C130" s="48">
+        <v>31</v>
+      </c>
+      <c r="D130" s="48">
+        <v>110</v>
+      </c>
+      <c r="E130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F130" s="48">
+        <v>200</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="I130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="J130" s="212">
+        <v>80</v>
+      </c>
+      <c r="K130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="L130" s="212">
+        <v>10</v>
+      </c>
+      <c r="M130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="N130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="O130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="P130" s="212">
+        <v>180</v>
+      </c>
+      <c r="Q130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="R130" s="212">
+        <v>60</v>
+      </c>
+      <c r="S130" s="212">
+        <v>60</v>
+      </c>
+      <c r="T130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="U130" s="212">
+        <v>200</v>
+      </c>
+      <c r="V130" s="212" t="s">
+        <v>30</v>
+      </c>
+      <c r="W130" s="212">
+        <v>80</v>
+      </c>
+      <c r="X130" s="212">
+        <v>300</v>
+      </c>
+      <c r="Y130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA130" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF130" s="48">
+        <v>190</v>
+      </c>
+      <c r="AG130" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH130" s="173" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI130" s="311" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ130" s="311" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="131" spans="1:36" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A131" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B131" s="48">
+        <v>515</v>
+      </c>
+      <c r="C131" s="48">
+        <v>230</v>
+      </c>
+      <c r="D131" s="48">
+        <v>220</v>
+      </c>
+      <c r="E131" s="48">
+        <v>150</v>
+      </c>
+      <c r="F131" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G131" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="J131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="K131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="L131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="M131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="N131" s="49">
+        <v>30</v>
+      </c>
+      <c r="O131" s="49">
+        <v>10</v>
+      </c>
+      <c r="P131" s="49">
+        <v>175</v>
+      </c>
+      <c r="Q131" s="49">
+        <v>235</v>
+      </c>
+      <c r="R131" s="49">
+        <v>640</v>
+      </c>
+      <c r="S131" s="49">
+        <v>545</v>
+      </c>
+      <c r="T131" s="49">
+        <v>1200</v>
+      </c>
+      <c r="U131" s="49">
+        <v>750</v>
+      </c>
+      <c r="V131" s="49">
+        <v>420</v>
+      </c>
+      <c r="W131" s="49">
+        <v>480</v>
+      </c>
+      <c r="X131" s="49">
+        <v>1160</v>
+      </c>
+      <c r="Y131" s="48">
+        <v>400</v>
+      </c>
+      <c r="Z131" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA131" s="211">
+        <v>160</v>
+      </c>
+      <c r="AB131" s="48">
+        <v>500</v>
+      </c>
+      <c r="AC131" s="48">
+        <v>85</v>
+      </c>
+      <c r="AD131" s="48">
+        <v>214</v>
+      </c>
+      <c r="AE131" s="21">
+        <v>90</v>
+      </c>
+      <c r="AF131" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG131" s="48">
+        <v>170</v>
+      </c>
+      <c r="AH131" s="173">
+        <v>90</v>
+      </c>
+      <c r="AI131" s="311">
+        <v>20</v>
+      </c>
+      <c r="AJ131" s="311">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="132" spans="1:36" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="137" t="s">
+        <v>183</v>
+      </c>
+      <c r="B132" s="133"/>
+      <c r="C132" s="133"/>
+      <c r="D132" s="133"/>
+      <c r="E132" s="133"/>
+      <c r="F132" s="133"/>
+      <c r="G132" s="133"/>
+      <c r="H132" s="133"/>
+      <c r="I132" s="133"/>
+      <c r="J132" s="133"/>
+      <c r="K132" s="133"/>
+      <c r="L132" s="133"/>
+      <c r="M132" s="133"/>
+      <c r="N132" s="133"/>
+      <c r="O132" s="133"/>
+      <c r="P132" s="133"/>
+      <c r="Q132" s="133"/>
+      <c r="R132" s="133"/>
+      <c r="S132" s="133"/>
+      <c r="T132" s="133"/>
+      <c r="U132" s="133"/>
+      <c r="V132" s="133"/>
+      <c r="W132" s="187"/>
+      <c r="X132" s="158"/>
+      <c r="Y132" s="158"/>
+      <c r="Z132" s="158"/>
+      <c r="AA132" s="187"/>
+      <c r="AB132" s="21"/>
+      <c r="AC132" s="21"/>
+      <c r="AD132" s="21"/>
+      <c r="AE132" s="21"/>
+      <c r="AF132" s="21"/>
+      <c r="AG132" s="21"/>
+      <c r="AH132" s="176"/>
+      <c r="AI132" s="21"/>
+    </row>
+    <row r="133" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A133" s="255" t="s">
+        <v>89</v>
+      </c>
+      <c r="B133" s="133">
+        <v>591.20000000000005</v>
+      </c>
+      <c r="C133" s="133">
+        <v>489.4</v>
+      </c>
+      <c r="D133" s="133">
+        <v>506.5</v>
+      </c>
+      <c r="E133" s="133">
+        <v>2827</v>
+      </c>
+      <c r="F133" s="133">
+        <v>2791.5</v>
+      </c>
+      <c r="G133" s="133">
+        <v>2277.4</v>
+      </c>
+      <c r="H133" s="133">
+        <v>2049.3000000000002</v>
+      </c>
+      <c r="I133" s="133">
+        <v>1259.0999999999999</v>
+      </c>
+      <c r="J133" s="133">
+        <v>1929.3</v>
+      </c>
+      <c r="K133" s="133">
+        <v>2125.1999999999998</v>
+      </c>
+      <c r="L133" s="133">
+        <v>2292.1</v>
+      </c>
+      <c r="M133" s="133">
+        <v>2848.6</v>
+      </c>
+      <c r="N133" s="133">
+        <v>1655.1</v>
+      </c>
+      <c r="O133" s="133">
+        <v>1969.2</v>
+      </c>
+      <c r="P133" s="133">
+        <v>2029.1</v>
+      </c>
+      <c r="Q133" s="133">
+        <v>2299.8000000000002</v>
+      </c>
+      <c r="R133" s="133">
+        <v>2548.1999999999998</v>
+      </c>
+      <c r="S133" s="133">
+        <v>2576.6</v>
+      </c>
+      <c r="T133" s="133">
+        <v>2725.7</v>
+      </c>
+      <c r="U133" s="275">
+        <v>26290.869175423999</v>
+      </c>
+      <c r="V133" s="275">
+        <v>27158.984954995969</v>
+      </c>
+      <c r="W133" s="275">
+        <v>28597.840608696384</v>
+      </c>
+      <c r="X133" s="275">
+        <v>28747.089847972486</v>
+      </c>
+      <c r="Y133" s="275">
+        <v>32732.863082008156</v>
+      </c>
+      <c r="Z133" s="275">
+        <v>31439.651942895067</v>
+      </c>
+      <c r="AA133" s="275">
+        <v>26904.484041581476</v>
+      </c>
+      <c r="AB133" s="275">
+        <v>33223.958280597595</v>
+      </c>
+      <c r="AC133" s="275">
+        <v>33681.316616901553</v>
+      </c>
+      <c r="AD133" s="275">
+        <v>34297.581607099855</v>
+      </c>
+      <c r="AE133" s="275">
+        <v>37800.69365524959</v>
+      </c>
+      <c r="AF133" s="275">
+        <v>36559.339478936963</v>
+      </c>
+      <c r="AG133" s="274">
+        <v>41949.808621464006</v>
+      </c>
+      <c r="AH133" s="33">
+        <v>42707.7</v>
+      </c>
+      <c r="AI133" s="286">
+        <v>44736.1</v>
+      </c>
+      <c r="AJ133" s="32">
+        <v>36938.199999999997</v>
+      </c>
+    </row>
+    <row r="134" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A134" s="256" t="s">
+        <v>0</v>
+      </c>
+      <c r="B134" s="133">
+        <v>91.8</v>
+      </c>
+      <c r="C134" s="133">
+        <v>82.8</v>
+      </c>
+      <c r="D134" s="133">
+        <v>103.5</v>
+      </c>
+      <c r="E134" s="133">
+        <v>558.1</v>
+      </c>
+      <c r="F134" s="133">
+        <v>98.7</v>
+      </c>
+      <c r="G134" s="133">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="H134" s="133">
+        <v>89.9</v>
+      </c>
+      <c r="I134" s="133">
+        <v>61.4</v>
+      </c>
+      <c r="J134" s="133">
+        <v>153.19999999999999</v>
+      </c>
+      <c r="K134" s="133">
+        <v>110.2</v>
+      </c>
+      <c r="L134" s="133">
+        <v>107.9</v>
+      </c>
+      <c r="M134" s="133">
+        <v>124.3</v>
+      </c>
+      <c r="N134" s="133">
+        <v>58.1</v>
+      </c>
+      <c r="O134" s="133">
+        <v>118.9</v>
+      </c>
+      <c r="P134" s="133">
+        <v>103</v>
+      </c>
+      <c r="Q134" s="133">
+        <v>113.3</v>
+      </c>
+      <c r="R134" s="133">
+        <v>110.8</v>
+      </c>
+      <c r="S134" s="133">
+        <v>101.1</v>
+      </c>
+      <c r="T134" s="133">
+        <v>105.8</v>
+      </c>
+      <c r="U134" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="V134" s="133">
+        <v>103.3</v>
+      </c>
+      <c r="W134" s="187">
+        <v>105.3</v>
+      </c>
+      <c r="X134" s="187">
+        <v>100.5</v>
+      </c>
+      <c r="Y134" s="158">
+        <v>113.9</v>
+      </c>
+      <c r="Z134" s="187">
+        <v>96</v>
+      </c>
+      <c r="AA134" s="21">
+        <v>82.4</v>
+      </c>
+      <c r="AB134" s="21">
+        <v>123.5</v>
+      </c>
+      <c r="AC134" s="21">
+        <v>101.4</v>
+      </c>
+      <c r="AD134" s="21">
+        <v>101.8</v>
+      </c>
+      <c r="AE134" s="247">
+        <v>110.2</v>
+      </c>
+      <c r="AF134" s="248">
+        <v>96.7</v>
+      </c>
+      <c r="AG134" s="248">
+        <v>114.7</v>
+      </c>
+      <c r="AH134" s="266">
+        <v>101.8</v>
+      </c>
+      <c r="AI134" s="287">
+        <v>104.7</v>
+      </c>
+      <c r="AJ134" s="21">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:36" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="255" t="s">
+        <v>184</v>
+      </c>
+      <c r="B135" s="133"/>
+      <c r="C135" s="214"/>
+      <c r="D135" s="133"/>
+      <c r="E135" s="133"/>
+      <c r="F135" s="133"/>
+      <c r="G135" s="133"/>
+      <c r="H135" s="133"/>
+      <c r="I135" s="133"/>
+      <c r="J135" s="133"/>
+      <c r="K135" s="133"/>
+      <c r="L135" s="133"/>
+      <c r="M135" s="187"/>
+      <c r="N135" s="187"/>
+      <c r="O135" s="187"/>
+      <c r="P135" s="187"/>
+      <c r="Q135" s="187"/>
+      <c r="R135" s="133"/>
+      <c r="S135" s="133"/>
+      <c r="T135" s="133"/>
+      <c r="U135" s="133"/>
+      <c r="V135" s="133"/>
+      <c r="W135" s="187"/>
+      <c r="X135" s="187"/>
+      <c r="Y135" s="158"/>
+      <c r="Z135" s="187"/>
+      <c r="AA135" s="21"/>
+      <c r="AB135" s="21"/>
+      <c r="AC135" s="21"/>
+      <c r="AD135" s="21"/>
+      <c r="AE135" s="176"/>
+      <c r="AF135" s="21"/>
+      <c r="AG135" s="21"/>
+      <c r="AH135" s="176"/>
+      <c r="AI135" s="21"/>
+      <c r="AJ135" s="21"/>
+    </row>
+    <row r="136" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A136" s="255" t="s">
+        <v>87</v>
+      </c>
+      <c r="B136" s="133">
+        <v>36.9</v>
+      </c>
+      <c r="C136" s="133">
+        <v>30.2</v>
+      </c>
+      <c r="D136" s="133">
+        <v>23</v>
+      </c>
+      <c r="E136" s="133">
+        <v>15</v>
+      </c>
+      <c r="F136" s="133">
+        <v>11.9</v>
+      </c>
+      <c r="G136" s="133">
+        <v>11.3</v>
+      </c>
+      <c r="H136" s="133">
+        <v>10.8</v>
+      </c>
+      <c r="I136" s="133">
+        <v>8.5</v>
+      </c>
+      <c r="J136" s="133">
+        <v>7.6</v>
+      </c>
+      <c r="K136" s="133">
+        <v>32.9</v>
+      </c>
+      <c r="L136" s="133">
+        <v>37.1</v>
+      </c>
+      <c r="M136" s="133">
+        <v>44</v>
+      </c>
+      <c r="N136" s="133">
+        <v>43.4</v>
+      </c>
+      <c r="O136" s="133">
+        <v>47</v>
+      </c>
+      <c r="P136" s="133">
+        <v>46.3</v>
+      </c>
+      <c r="Q136" s="133">
+        <v>46.3</v>
+      </c>
+      <c r="R136" s="133">
+        <v>47</v>
+      </c>
+      <c r="S136" s="133">
+        <v>46.4</v>
+      </c>
+      <c r="T136" s="133">
+        <v>46.2</v>
+      </c>
+      <c r="U136" s="133">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="V136" s="133">
+        <v>41.3</v>
+      </c>
+      <c r="W136" s="187">
+        <v>43</v>
+      </c>
+      <c r="X136" s="187">
+        <v>44.9</v>
+      </c>
+      <c r="Y136" s="158">
+        <v>53.5</v>
+      </c>
+      <c r="Z136" s="187">
+        <v>50.3</v>
+      </c>
+      <c r="AA136" s="51">
+        <v>49</v>
+      </c>
+      <c r="AB136" s="21">
+        <v>56.8</v>
+      </c>
+      <c r="AC136" s="21">
+        <v>57.8</v>
+      </c>
+      <c r="AD136" s="55">
+        <v>63.8</v>
+      </c>
+      <c r="AE136" s="249">
+        <v>68.7</v>
+      </c>
+      <c r="AF136" s="55">
+        <v>68.3</v>
+      </c>
+      <c r="AG136" s="55">
+        <v>82</v>
+      </c>
+      <c r="AH136" s="249">
+        <v>92.1</v>
+      </c>
+      <c r="AI136" s="52">
+        <v>90.9</v>
+      </c>
+      <c r="AJ136" s="21">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A137" s="256" t="s">
+        <v>0</v>
+      </c>
+      <c r="B137" s="133">
+        <v>84.4</v>
+      </c>
+      <c r="C137" s="133">
+        <v>81.8</v>
+      </c>
+      <c r="D137" s="133">
+        <v>76.2</v>
+      </c>
+      <c r="E137" s="133">
+        <v>65.2</v>
+      </c>
+      <c r="F137" s="133">
+        <v>79.3</v>
+      </c>
+      <c r="G137" s="133">
+        <v>94.9</v>
+      </c>
+      <c r="H137" s="133">
+        <v>95.6</v>
+      </c>
+      <c r="I137" s="133">
+        <v>78.7</v>
+      </c>
+      <c r="J137" s="133">
+        <v>89.4</v>
+      </c>
+      <c r="K137" s="133">
+        <v>432.9</v>
+      </c>
+      <c r="L137" s="133">
+        <v>112.8</v>
+      </c>
+      <c r="M137" s="133">
+        <v>118.6</v>
+      </c>
+      <c r="N137" s="133">
+        <v>98.6</v>
+      </c>
+      <c r="O137" s="133">
+        <v>108.3</v>
+      </c>
+      <c r="P137" s="133">
+        <v>98.5</v>
+      </c>
+      <c r="Q137" s="133">
+        <v>100</v>
+      </c>
+      <c r="R137" s="133">
+        <v>101.3</v>
+      </c>
+      <c r="S137" s="133">
+        <v>98.9</v>
+      </c>
+      <c r="T137" s="133">
+        <v>99.6</v>
+      </c>
+      <c r="U137" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="V137" s="133">
+        <v>103.8</v>
+      </c>
+      <c r="W137" s="187">
+        <v>104.1</v>
+      </c>
+      <c r="X137" s="187">
+        <v>104.3</v>
+      </c>
+      <c r="Y137" s="158">
+        <v>119</v>
+      </c>
+      <c r="Z137" s="187">
+        <v>94.1</v>
+      </c>
+      <c r="AA137" s="21">
+        <v>97.4</v>
+      </c>
+      <c r="AB137" s="21">
+        <v>116</v>
+      </c>
+      <c r="AC137" s="21">
+        <v>101.7</v>
+      </c>
+      <c r="AD137" s="21">
+        <v>110.5</v>
+      </c>
+      <c r="AE137" s="176">
+        <v>107.6</v>
+      </c>
+      <c r="AF137" s="21">
+        <v>99.4</v>
+      </c>
+      <c r="AG137" s="21">
+        <v>120.1</v>
+      </c>
+      <c r="AH137" s="176">
+        <v>112.3</v>
+      </c>
+      <c r="AI137" s="287">
+        <v>98.8</v>
+      </c>
+      <c r="AJ137" s="21">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A138" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B138" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="C138" s="133">
+        <v>81.8</v>
+      </c>
+      <c r="D138" s="133">
+        <v>62.3</v>
+      </c>
+      <c r="E138" s="133">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="F138" s="133">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="G138" s="133">
+        <v>30.6</v>
+      </c>
+      <c r="H138" s="133">
+        <v>29.3</v>
+      </c>
+      <c r="I138" s="133">
+        <v>23</v>
+      </c>
+      <c r="J138" s="133">
+        <v>20.6</v>
+      </c>
+      <c r="K138" s="133">
+        <v>89.2</v>
+      </c>
+      <c r="L138" s="133">
+        <v>100.5</v>
+      </c>
+      <c r="M138" s="133">
+        <v>119.2</v>
+      </c>
+      <c r="N138" s="133">
+        <v>117.6</v>
+      </c>
+      <c r="O138" s="133">
+        <v>127.4</v>
+      </c>
+      <c r="P138" s="133">
+        <v>125.5</v>
+      </c>
+      <c r="Q138" s="133">
+        <v>125.5</v>
+      </c>
+      <c r="R138" s="133">
+        <v>127.4</v>
+      </c>
+      <c r="S138" s="133">
+        <v>125.7</v>
+      </c>
+      <c r="T138" s="133">
+        <v>125.2</v>
+      </c>
+      <c r="U138" s="133">
+        <v>100</v>
+      </c>
+      <c r="V138" s="133">
+        <v>103.8</v>
+      </c>
+      <c r="W138" s="187">
+        <v>108</v>
+      </c>
+      <c r="X138" s="187">
+        <v>112.8</v>
+      </c>
+      <c r="Y138" s="158">
+        <v>134.4</v>
+      </c>
+      <c r="Z138" s="187">
+        <v>126.4</v>
+      </c>
+      <c r="AA138" s="21">
+        <v>123.1</v>
+      </c>
+      <c r="AB138" s="21">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="AC138" s="21">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="AD138" s="21">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="AE138" s="176">
+        <v>172.6</v>
+      </c>
+      <c r="AF138" s="21">
+        <v>171.6</v>
+      </c>
+      <c r="AG138" s="55">
+        <v>206</v>
+      </c>
+      <c r="AH138" s="176">
+        <v>231.4</v>
+      </c>
+      <c r="AI138" s="48">
+        <v>228.4</v>
+      </c>
+      <c r="AJ138" s="21">
+        <v>204.8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:36" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="257" t="s">
+        <v>185</v>
+      </c>
+      <c r="B139" s="187"/>
+      <c r="C139" s="187"/>
+      <c r="D139" s="187"/>
+      <c r="E139" s="187"/>
+      <c r="F139" s="187"/>
+      <c r="G139" s="187"/>
+      <c r="H139" s="187"/>
+      <c r="I139" s="187"/>
+      <c r="J139" s="187"/>
+      <c r="K139" s="187"/>
+      <c r="L139" s="187"/>
+      <c r="M139" s="187"/>
+      <c r="N139" s="187"/>
+      <c r="O139" s="187"/>
+      <c r="P139" s="187"/>
+      <c r="Q139" s="187"/>
+      <c r="R139" s="187"/>
+      <c r="S139" s="187"/>
+      <c r="T139" s="187"/>
+      <c r="U139" s="187"/>
+      <c r="V139" s="187"/>
+      <c r="W139" s="187"/>
+      <c r="X139" s="187"/>
+      <c r="Y139" s="187"/>
+      <c r="Z139" s="187"/>
+      <c r="AA139" s="21"/>
+      <c r="AB139" s="21"/>
+      <c r="AC139" s="21"/>
+      <c r="AD139" s="21"/>
+      <c r="AE139" s="176"/>
+      <c r="AF139" s="21"/>
+      <c r="AG139" s="21"/>
+      <c r="AH139" s="176"/>
+      <c r="AI139" s="48"/>
+      <c r="AJ139" s="21"/>
+    </row>
+    <row r="140" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A140" s="255" t="s">
+        <v>89</v>
+      </c>
+      <c r="B140" s="133">
+        <v>1015.4</v>
+      </c>
+      <c r="C140" s="133">
+        <v>862.3</v>
+      </c>
+      <c r="D140" s="133">
+        <v>486.5</v>
+      </c>
+      <c r="E140" s="133">
+        <v>478.8</v>
+      </c>
+      <c r="F140" s="133">
+        <v>419.6</v>
+      </c>
+      <c r="G140" s="133">
+        <v>302.5</v>
+      </c>
+      <c r="H140" s="133">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="I140" s="133">
+        <v>95.4</v>
+      </c>
+      <c r="J140" s="133">
+        <v>73.5</v>
+      </c>
+      <c r="K140" s="133">
+        <v>83.1</v>
+      </c>
+      <c r="L140" s="133">
+        <v>386.3</v>
+      </c>
+      <c r="M140" s="133">
+        <v>5378.5</v>
+      </c>
+      <c r="N140" s="133">
+        <v>5588.1</v>
+      </c>
+      <c r="O140" s="133">
+        <v>5486.6</v>
+      </c>
+      <c r="P140" s="133">
+        <v>5800.3</v>
+      </c>
+      <c r="Q140" s="133">
+        <v>6586.4</v>
+      </c>
+      <c r="R140" s="133">
+        <v>6881.8</v>
+      </c>
+      <c r="S140" s="133">
+        <v>7185</v>
+      </c>
+      <c r="T140" s="133">
+        <v>7210.7</v>
+      </c>
+      <c r="U140" s="133">
+        <v>2208.9</v>
+      </c>
+      <c r="V140" s="133">
+        <v>2250.9</v>
+      </c>
+      <c r="W140" s="133">
+        <v>2567.1</v>
+      </c>
+      <c r="X140" s="187">
+        <v>2752</v>
+      </c>
+      <c r="Y140" s="158">
+        <v>2705</v>
+      </c>
+      <c r="Z140" s="187">
+        <v>2568.6999999999998</v>
+      </c>
+      <c r="AA140" s="187">
+        <v>2517.9</v>
+      </c>
+      <c r="AB140" s="21">
+        <v>2998.7</v>
+      </c>
+      <c r="AC140" s="32">
+        <v>2818.4</v>
+      </c>
+      <c r="AD140" s="32">
+        <v>2581.6999999999998</v>
+      </c>
+      <c r="AE140" s="33">
+        <v>1297.8</v>
+      </c>
+      <c r="AF140" s="32">
+        <v>1804.9</v>
+      </c>
+      <c r="AG140" s="32">
+        <v>2952.5</v>
+      </c>
+      <c r="AH140" s="33">
+        <v>3008.2</v>
+      </c>
+      <c r="AI140" s="286">
+        <v>3406.5</v>
+      </c>
+      <c r="AJ140" s="32">
+        <v>3583.8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A141" s="258" t="s">
+        <v>0</v>
+      </c>
+      <c r="B141" s="250">
+        <v>99.4</v>
+      </c>
+      <c r="C141" s="250">
+        <v>84.9</v>
+      </c>
+      <c r="D141" s="250">
+        <v>56.4</v>
+      </c>
+      <c r="E141" s="250">
+        <v>98.4</v>
+      </c>
+      <c r="F141" s="250">
+        <v>87.6</v>
+      </c>
+      <c r="G141" s="250">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="H141" s="250">
+        <v>43.1</v>
+      </c>
+      <c r="I141" s="250">
+        <v>73.2</v>
+      </c>
+      <c r="J141" s="250">
+        <v>76.7</v>
+      </c>
+      <c r="K141" s="250">
+        <v>113.1</v>
+      </c>
+      <c r="L141" s="250">
+        <v>464.9</v>
+      </c>
+      <c r="M141" s="250">
+        <v>1392.3</v>
+      </c>
+      <c r="N141" s="250">
+        <v>103.9</v>
+      </c>
+      <c r="O141" s="250">
         <v>98.2</v>
       </c>
-      <c r="C119" s="205">
-[...23 lines deleted...]
-      <c r="K119" s="205">
+      <c r="P141" s="250">
+        <v>105.7</v>
+      </c>
+      <c r="Q141" s="250">
+        <v>113.6</v>
+      </c>
+      <c r="R141" s="250">
+        <v>104.5</v>
+      </c>
+      <c r="S141" s="250">
+        <v>104.4</v>
+      </c>
+      <c r="T141" s="250">
+        <v>100.5</v>
+      </c>
+      <c r="U141" s="250" t="s">
+        <v>58</v>
+      </c>
+      <c r="V141" s="250">
+        <v>101.9</v>
+      </c>
+      <c r="W141" s="251">
+        <v>114</v>
+      </c>
+      <c r="X141" s="187">
+        <v>107.2</v>
+      </c>
+      <c r="Y141" s="158">
+        <v>98.3</v>
+      </c>
+      <c r="Z141" s="187">
+        <v>94.9</v>
+      </c>
+      <c r="AA141" s="55">
+        <v>98</v>
+      </c>
+      <c r="AB141" s="21">
+        <v>119.1</v>
+      </c>
+      <c r="AC141" s="21">
+        <v>94</v>
+      </c>
+      <c r="AD141" s="21">
+        <v>91.6</v>
+      </c>
+      <c r="AE141" s="176">
+        <v>50.3</v>
+      </c>
+      <c r="AF141" s="21">
+        <v>139.1</v>
+      </c>
+      <c r="AG141" s="21">
+        <v>163.6</v>
+      </c>
+      <c r="AH141" s="176">
+        <v>101.9</v>
+      </c>
+      <c r="AI141" s="287">
+        <v>113.2</v>
+      </c>
+      <c r="AJ141" s="21">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:36" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="255" t="s">
+        <v>186</v>
+      </c>
+      <c r="B142" s="133"/>
+      <c r="C142" s="133"/>
+      <c r="D142" s="133"/>
+      <c r="E142" s="133"/>
+      <c r="F142" s="133"/>
+      <c r="G142" s="133"/>
+      <c r="H142" s="133"/>
+      <c r="I142" s="133"/>
+      <c r="J142" s="133"/>
+      <c r="K142" s="133"/>
+      <c r="L142" s="133"/>
+      <c r="M142" s="214"/>
+      <c r="N142" s="214"/>
+      <c r="O142" s="214"/>
+      <c r="P142" s="214"/>
+      <c r="Q142" s="133"/>
+      <c r="R142" s="133"/>
+      <c r="S142" s="133"/>
+      <c r="T142" s="133"/>
+      <c r="U142" s="133"/>
+      <c r="V142" s="133"/>
+      <c r="W142" s="187"/>
+      <c r="X142" s="187"/>
+      <c r="Y142" s="158"/>
+      <c r="Z142" s="187"/>
+      <c r="AA142" s="21"/>
+      <c r="AB142" s="21"/>
+      <c r="AC142" s="21"/>
+      <c r="AD142" s="21"/>
+      <c r="AE142" s="176"/>
+      <c r="AF142" s="21"/>
+      <c r="AG142" s="21"/>
+      <c r="AH142" s="176"/>
+      <c r="AI142" s="48"/>
+      <c r="AJ142" s="21"/>
+    </row>
+    <row r="143" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A143" s="255" t="s">
+        <v>90</v>
+      </c>
+      <c r="B143" s="133">
+        <v>97.1</v>
+      </c>
+      <c r="C143" s="133">
+        <v>82.9</v>
+      </c>
+      <c r="D143" s="133">
+        <v>72.7</v>
+      </c>
+      <c r="E143" s="133">
+        <v>66</v>
+      </c>
+      <c r="F143" s="133">
+        <v>62.8</v>
+      </c>
+      <c r="G143" s="133">
+        <v>53.6</v>
+      </c>
+      <c r="H143" s="133">
+        <v>37</v>
+      </c>
+      <c r="I143" s="133">
+        <v>19</v>
+      </c>
+      <c r="J143" s="133">
+        <v>10.3</v>
+      </c>
+      <c r="K143" s="133">
+        <v>85.2</v>
+      </c>
+      <c r="L143" s="133">
+        <v>97.8</v>
+      </c>
+      <c r="M143" s="133">
+        <v>107.8</v>
+      </c>
+      <c r="N143" s="133">
+        <v>103</v>
+      </c>
+      <c r="O143" s="133">
+        <v>119.8</v>
+      </c>
+      <c r="P143" s="133">
+        <v>117.9</v>
+      </c>
+      <c r="Q143" s="133">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="R143" s="133">
+        <v>148.6</v>
+      </c>
+      <c r="S143" s="133">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="T143" s="133">
+        <v>159.80000000000001</v>
+      </c>
+      <c r="U143" s="133">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="V143" s="133">
+        <v>39.6</v>
+      </c>
+      <c r="W143" s="187">
+        <v>44.3</v>
+      </c>
+      <c r="X143" s="187">
+        <v>49.1</v>
+      </c>
+      <c r="Y143" s="187">
+        <v>51.4</v>
+      </c>
+      <c r="Z143" s="187">
+        <v>60.7</v>
+      </c>
+      <c r="AA143" s="51">
+        <v>58.8</v>
+      </c>
+      <c r="AB143" s="21">
+        <v>64.8</v>
+      </c>
+      <c r="AC143" s="21">
+        <v>62.5</v>
+      </c>
+      <c r="AD143" s="48">
+        <v>60.2</v>
+      </c>
+      <c r="AE143" s="252">
+        <v>24.7</v>
+      </c>
+      <c r="AF143" s="52">
+        <v>38</v>
+      </c>
+      <c r="AG143" s="48">
+        <v>60.9</v>
+      </c>
+      <c r="AH143" s="173">
+        <v>63.9</v>
+      </c>
+      <c r="AI143" s="48">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="AJ143" s="21">
+        <v>81.900000000000006</v>
+      </c>
+    </row>
+    <row r="144" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A144" s="256" t="s">
+        <v>0</v>
+      </c>
+      <c r="B144" s="133">
+        <v>88.7</v>
+      </c>
+      <c r="C144" s="133">
+        <v>85.4</v>
+      </c>
+      <c r="D144" s="133">
+        <v>87.6</v>
+      </c>
+      <c r="E144" s="133">
+        <v>90.8</v>
+      </c>
+      <c r="F144" s="133">
+        <v>95.2</v>
+      </c>
+      <c r="G144" s="133">
+        <v>85.3</v>
+      </c>
+      <c r="H144" s="133">
+        <v>69</v>
+      </c>
+      <c r="I144" s="133">
+        <v>51.3</v>
+      </c>
+      <c r="J144" s="133">
+        <v>54.2</v>
+      </c>
+      <c r="K144" s="133">
+        <v>827</v>
+      </c>
+      <c r="L144" s="133">
+        <v>114.8</v>
+      </c>
+      <c r="M144" s="133">
+        <v>110.2</v>
+      </c>
+      <c r="N144" s="133">
+        <v>95.5</v>
+      </c>
+      <c r="O144" s="133">
+        <v>116.3</v>
+      </c>
+      <c r="P144" s="133">
+        <v>98.4</v>
+      </c>
+      <c r="Q144" s="133">
+        <v>123.7</v>
+      </c>
+      <c r="R144" s="133">
+        <v>101.9</v>
+      </c>
+      <c r="S144" s="133">
+        <v>101.8</v>
+      </c>
+      <c r="T144" s="133">
+        <v>105.6</v>
+      </c>
+      <c r="U144" s="133" t="s">
+        <v>60</v>
+      </c>
+      <c r="V144" s="133">
+        <v>102.4</v>
+      </c>
+      <c r="W144" s="187">
+        <v>111.8</v>
+      </c>
+      <c r="X144" s="187">
+        <v>110.8</v>
+      </c>
+      <c r="Y144" s="158">
+        <v>104.7</v>
+      </c>
+      <c r="Z144" s="187">
+        <v>118.1</v>
+      </c>
+      <c r="AA144" s="21">
+        <v>96.9</v>
+      </c>
+      <c r="AB144" s="21">
+        <v>110.2</v>
+      </c>
+      <c r="AC144" s="21">
+        <v>96.5</v>
+      </c>
+      <c r="AD144" s="52">
+        <v>96.3</v>
+      </c>
+      <c r="AE144" s="252">
+        <v>41</v>
+      </c>
+      <c r="AF144" s="52">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="AG144" s="48">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="AH144" s="252">
+        <v>105</v>
+      </c>
+      <c r="AI144" s="288">
+        <v>110.1</v>
+      </c>
+      <c r="AJ144" s="21">
+        <v>116.3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A145" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B145" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="C145" s="133">
+        <v>85.4</v>
+      </c>
+      <c r="D145" s="133">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="E145" s="133">
+        <v>68</v>
+      </c>
+      <c r="F145" s="133">
+        <v>64.7</v>
+      </c>
+      <c r="G145" s="133">
+        <v>55.2</v>
+      </c>
+      <c r="H145" s="133">
+        <v>38.1</v>
+      </c>
+      <c r="I145" s="133">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J145" s="133">
+        <v>10.6</v>
+      </c>
+      <c r="K145" s="133">
+        <v>87.7</v>
+      </c>
+      <c r="L145" s="133">
+        <v>100.7</v>
+      </c>
+      <c r="M145" s="133">
+        <v>111</v>
+      </c>
+      <c r="N145" s="133">
+        <v>106.1</v>
+      </c>
+      <c r="O145" s="133">
+        <v>123.4</v>
+      </c>
+      <c r="P145" s="133">
+        <v>121.4</v>
+      </c>
+      <c r="Q145" s="133">
+        <v>150.1</v>
+      </c>
+      <c r="R145" s="133">
+        <v>153</v>
+      </c>
+      <c r="S145" s="133">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="T145" s="133">
+        <v>164.6</v>
+      </c>
+      <c r="U145" s="133">
+        <v>100</v>
+      </c>
+      <c r="V145" s="133">
+        <v>102.4</v>
+      </c>
+      <c r="W145" s="187">
+        <v>114.4</v>
+      </c>
+      <c r="X145" s="187">
+        <v>126.9</v>
+      </c>
+      <c r="Y145" s="158">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="Z145" s="187">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="AA145" s="21">
+        <v>151.9</v>
+      </c>
+      <c r="AB145" s="21">
+        <v>167.4</v>
+      </c>
+      <c r="AC145" s="21">
+        <v>161.5</v>
+      </c>
+      <c r="AD145" s="52">
+        <v>155.5</v>
+      </c>
+      <c r="AE145" s="173">
+        <v>63.8</v>
+      </c>
+      <c r="AF145" s="48">
+        <v>98.2</v>
+      </c>
+      <c r="AG145" s="48">
+        <v>157.4</v>
+      </c>
+      <c r="AH145" s="173">
+        <v>165.1</v>
+      </c>
+      <c r="AI145" s="48">
+        <v>181.9</v>
+      </c>
+      <c r="AJ145" s="21">
+        <v>211.6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:36" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A146" s="20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B146" s="253"/>
+      <c r="C146" s="253"/>
+      <c r="D146" s="253"/>
+      <c r="E146" s="253"/>
+      <c r="F146" s="253"/>
+      <c r="G146" s="253"/>
+      <c r="H146" s="253"/>
+      <c r="I146" s="253"/>
+      <c r="J146" s="253"/>
+      <c r="K146" s="253"/>
+      <c r="L146" s="253"/>
+      <c r="M146" s="253"/>
+      <c r="N146" s="253"/>
+      <c r="O146" s="253"/>
+      <c r="P146" s="51"/>
+      <c r="Q146" s="51"/>
+      <c r="R146" s="51"/>
+      <c r="S146" s="51"/>
+      <c r="T146" s="51"/>
+      <c r="U146" s="51"/>
+      <c r="V146" s="51"/>
+      <c r="W146" s="51"/>
+      <c r="X146" s="51"/>
+      <c r="Y146" s="51"/>
+      <c r="Z146" s="51"/>
+      <c r="AA146" s="21"/>
+      <c r="AB146" s="21"/>
+      <c r="AC146" s="21"/>
+      <c r="AD146" s="21"/>
+      <c r="AE146" s="176"/>
+      <c r="AF146" s="21"/>
+      <c r="AG146" s="21"/>
+      <c r="AH146" s="176"/>
+      <c r="AI146" s="48"/>
+      <c r="AJ146" s="21"/>
+    </row>
+    <row r="147" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A147" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="C147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="D147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="E147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="F147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="G147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="H147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="I147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="J147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="K147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="L147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="M147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="N147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="O147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="P147" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q147" s="133">
+        <v>89492.6</v>
+      </c>
+      <c r="R147" s="133">
+        <v>92577.4</v>
+      </c>
+      <c r="S147" s="133">
+        <v>99545.2</v>
+      </c>
+      <c r="T147" s="133">
+        <v>111872.6</v>
+      </c>
+      <c r="U147" s="246">
+        <v>105694.1246837676</v>
+      </c>
+      <c r="V147" s="246">
+        <v>117061.59924712533</v>
+      </c>
+      <c r="W147" s="246">
+        <v>134490.6597032139</v>
+      </c>
+      <c r="X147" s="246">
+        <v>152008.87685692983</v>
+      </c>
+      <c r="Y147" s="246">
+        <v>157067.70827649537</v>
+      </c>
+      <c r="Z147" s="246">
+        <v>151678.41157484776</v>
+      </c>
+      <c r="AA147" s="246">
+        <v>165294.34082836407</v>
+      </c>
+      <c r="AB147" s="246">
+        <v>191393.77222701223</v>
+      </c>
+      <c r="AC147" s="246">
+        <v>208628.11307504072</v>
+      </c>
+      <c r="AD147" s="246">
+        <v>243562.539766539</v>
+      </c>
+      <c r="AE147" s="246">
+        <v>224552.01973971075</v>
+      </c>
+      <c r="AF147" s="246">
+        <v>278987.13481730007</v>
+      </c>
+      <c r="AG147" s="246">
+        <v>354551.89147354051</v>
+      </c>
+      <c r="AH147" s="273">
+        <v>429535.6</v>
+      </c>
+      <c r="AI147" s="158">
+        <v>488085.7</v>
+      </c>
+      <c r="AJ147" s="32">
+        <v>546937.9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A148" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="C148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="D148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="E148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="F148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="G148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="H148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="I148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="J148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="K148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="L148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="M148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="N148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="O148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="P148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q148" s="133" t="s">
+        <v>58</v>
+      </c>
+      <c r="R148" s="133">
+        <v>103.2</v>
+      </c>
+      <c r="S148" s="133">
+        <v>94.5</v>
+      </c>
+      <c r="T148" s="133">
+        <v>103.6</v>
+      </c>
+      <c r="U148" s="254">
+        <v>110.8</v>
+      </c>
+      <c r="V148" s="254">
+        <v>99.379604616324258</v>
+      </c>
+      <c r="W148" s="254">
+        <v>106.17086284162912</v>
+      </c>
+      <c r="X148" s="254">
+        <v>107.67365130595232</v>
+      </c>
+      <c r="Y148" s="254">
+        <v>97.415373204806372</v>
+      </c>
+      <c r="Z148" s="254">
+        <v>93.705275429518068</v>
+      </c>
+      <c r="AA148" s="254">
+        <v>99.364048625948485</v>
+      </c>
+      <c r="AB148" s="254">
+        <v>112.44453796600679</v>
+      </c>
+      <c r="AC148" s="254">
+        <v>93.970482776489291</v>
+      </c>
+      <c r="AD148" s="254">
+        <v>103.88111211136756</v>
+      </c>
+      <c r="AE148" s="254">
+        <v>90.019089244472738</v>
+      </c>
+      <c r="AF148" s="254">
+        <v>122.25340447999844</v>
+      </c>
+      <c r="AG148" s="254">
+        <v>123.46200574570094</v>
+      </c>
+      <c r="AH148" s="69">
+        <v>121.1</v>
+      </c>
+      <c r="AI148" s="52">
+        <v>111.7</v>
+      </c>
+      <c r="AJ148" s="10">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:36" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="I149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="J149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="K149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="L149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="M149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="N149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="O149" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="P149" s="60">
+        <v>28997</v>
+      </c>
+      <c r="Q149" s="60">
+        <v>32530</v>
+      </c>
+      <c r="R149" s="60">
+        <v>37061</v>
+      </c>
+      <c r="S149" s="60">
+        <v>40404</v>
+      </c>
+      <c r="T149" s="60">
+        <v>34122</v>
+      </c>
+      <c r="U149" s="60">
+        <v>42203</v>
+      </c>
+      <c r="V149" s="60">
+        <v>53586</v>
+      </c>
+      <c r="W149" s="60">
+        <v>52019</v>
+      </c>
+      <c r="X149" s="60">
+        <v>57433</v>
+      </c>
+      <c r="Y149" s="60">
+        <v>63843</v>
+      </c>
+      <c r="Z149" s="186">
+        <v>58202</v>
+      </c>
+      <c r="AA149" s="60">
+        <v>60644</v>
+      </c>
+      <c r="AB149" s="60">
+        <v>63120</v>
+      </c>
+      <c r="AC149" s="46">
+        <v>65832</v>
+      </c>
+      <c r="AD149" s="67">
+        <v>68627</v>
+      </c>
+      <c r="AE149" s="216">
+        <v>70709</v>
+      </c>
+      <c r="AF149" s="145">
+        <v>75525</v>
+      </c>
+      <c r="AG149" s="46">
+        <v>97892</v>
+      </c>
+      <c r="AH149" s="59">
+        <v>92112</v>
+      </c>
+      <c r="AI149" s="58">
+        <v>92420</v>
+      </c>
+      <c r="AJ149" s="46">
+        <v>92866</v>
+      </c>
+    </row>
+    <row r="150" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="I150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="J150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="K150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="L150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="M150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="N150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="O150" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="P150" s="60">
+        <v>15467</v>
+      </c>
+      <c r="Q150" s="60">
+        <v>23901</v>
+      </c>
+      <c r="R150" s="60">
+        <v>27093</v>
+      </c>
+      <c r="S150" s="60">
+        <v>27897</v>
+      </c>
+      <c r="T150" s="60">
+        <v>22848</v>
+      </c>
+      <c r="U150" s="60">
+        <v>24091</v>
+      </c>
+      <c r="V150" s="60">
+        <v>36052</v>
+      </c>
+      <c r="W150" s="60">
+        <v>36168</v>
+      </c>
+      <c r="X150" s="60">
+        <v>39328</v>
+      </c>
+      <c r="Y150" s="60">
+        <v>41237</v>
+      </c>
+      <c r="Z150" s="186">
+        <v>50212</v>
+      </c>
+      <c r="AA150" s="58">
+        <v>47868</v>
+      </c>
+      <c r="AB150" s="58">
+        <v>50209</v>
+      </c>
+      <c r="AC150" s="46">
+        <v>54430</v>
+      </c>
+      <c r="AD150" s="67">
+        <v>59116</v>
+      </c>
+      <c r="AE150" s="216">
+        <v>61797</v>
+      </c>
+      <c r="AF150" s="145">
+        <v>65992</v>
+      </c>
+      <c r="AG150" s="46">
+        <v>88485</v>
+      </c>
+      <c r="AH150" s="59">
+        <v>83819</v>
+      </c>
+      <c r="AI150" s="58">
+        <v>85725</v>
+      </c>
+      <c r="AJ150" s="46">
+        <v>86781</v>
+      </c>
+    </row>
+    <row r="151" spans="1:36" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="B151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="I151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="J151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="K151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="L151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="M151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="N151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="O151" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="P151" s="60">
+        <v>68988</v>
+      </c>
+      <c r="Q151" s="60">
+        <v>72293</v>
+      </c>
+      <c r="R151" s="60">
+        <v>78064</v>
+      </c>
+      <c r="S151" s="60">
+        <v>80632</v>
+      </c>
+      <c r="T151" s="60">
+        <v>85551</v>
+      </c>
+      <c r="U151" s="60">
+        <v>112502</v>
+      </c>
+      <c r="V151" s="60">
+        <v>105961</v>
+      </c>
+      <c r="W151" s="60">
+        <v>103300</v>
+      </c>
+      <c r="X151" s="60">
+        <v>113146</v>
+      </c>
+      <c r="Y151" s="60">
+        <v>128456</v>
+      </c>
+      <c r="Z151" s="186">
+        <v>140875</v>
+      </c>
+      <c r="AA151" s="60">
+        <v>134834</v>
+      </c>
+      <c r="AB151" s="60">
+        <v>137499</v>
+      </c>
+      <c r="AC151" s="46">
+        <v>141358</v>
+      </c>
+      <c r="AD151" s="67">
+        <v>153241</v>
+      </c>
+      <c r="AE151" s="216">
+        <v>155983</v>
+      </c>
+      <c r="AF151" s="145">
+        <v>151944</v>
+      </c>
+      <c r="AG151" s="46">
+        <v>181922</v>
+      </c>
+      <c r="AH151" s="216">
+        <v>174801</v>
+      </c>
+      <c r="AI151" s="67">
+        <v>179554</v>
+      </c>
+      <c r="AJ151" s="46">
+        <v>176214</v>
+      </c>
+    </row>
+    <row r="152" spans="1:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="40" t="s">
+        <v>218</v>
+      </c>
+      <c r="B152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="I152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="J152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="K152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="L152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="M152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="N152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="O152" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="P152" s="60">
+        <v>58531</v>
+      </c>
+      <c r="Q152" s="60">
+        <v>66206</v>
+      </c>
+      <c r="R152" s="60">
+        <v>94556</v>
+      </c>
+      <c r="S152" s="60">
+        <v>193600</v>
+      </c>
+      <c r="T152" s="60">
+        <v>165633</v>
+      </c>
+      <c r="U152" s="60">
+        <v>352277</v>
+      </c>
+      <c r="V152" s="60">
+        <v>354803</v>
+      </c>
+      <c r="W152" s="60">
+        <v>392403</v>
+      </c>
+      <c r="X152" s="60">
+        <v>396741</v>
+      </c>
+      <c r="Y152" s="60">
+        <v>556354</v>
+      </c>
+      <c r="Z152" s="186">
+        <v>636782</v>
+      </c>
+      <c r="AA152" s="60">
+        <v>660197</v>
+      </c>
+      <c r="AB152" s="60">
+        <v>757393</v>
+      </c>
+      <c r="AC152" s="46">
+        <v>894930</v>
+      </c>
+      <c r="AD152" s="67">
+        <v>960216</v>
+      </c>
+      <c r="AE152" s="216">
+        <v>1114503</v>
+      </c>
+      <c r="AF152" s="145">
+        <v>1349585</v>
+      </c>
+      <c r="AG152" s="46">
+        <v>1788478</v>
+      </c>
+      <c r="AH152" s="216">
+        <v>2504420</v>
+      </c>
+      <c r="AI152" s="67">
+        <v>2203763</v>
+      </c>
+      <c r="AJ152" s="319">
+        <v>2952778</v>
+      </c>
+    </row>
+    <row r="153" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A153" s="217" t="s">
+        <v>92</v>
+      </c>
+      <c r="B153" s="218"/>
+      <c r="C153" s="218"/>
+      <c r="D153" s="219"/>
+      <c r="E153" s="219"/>
+      <c r="F153" s="219"/>
+      <c r="G153" s="219"/>
+      <c r="H153" s="219"/>
+      <c r="I153" s="219"/>
+      <c r="J153" s="219"/>
+      <c r="K153" s="219"/>
+      <c r="L153" s="219"/>
+      <c r="M153" s="219"/>
+      <c r="N153" s="219"/>
+      <c r="O153" s="219"/>
+      <c r="P153" s="219"/>
+      <c r="Q153" s="219"/>
+      <c r="R153" s="219"/>
+      <c r="S153" s="219"/>
+      <c r="T153" s="219"/>
+      <c r="U153" s="219"/>
+      <c r="V153" s="218"/>
+      <c r="W153" s="219"/>
+      <c r="X153" s="219"/>
+      <c r="Y153" s="219"/>
+      <c r="Z153" s="219"/>
+      <c r="AA153" s="36"/>
+      <c r="AB153" s="36"/>
+      <c r="AC153" s="36"/>
+      <c r="AD153" s="36"/>
+      <c r="AE153" s="39"/>
+      <c r="AF153" s="39"/>
+      <c r="AG153" s="39"/>
+      <c r="AH153" s="39"/>
+      <c r="AI153" s="37"/>
+      <c r="AJ153" s="37"/>
+    </row>
+    <row r="154" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A154" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="B154" s="48"/>
+      <c r="C154" s="48"/>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="49"/>
+      <c r="I154" s="49"/>
+      <c r="J154" s="49"/>
+      <c r="K154" s="49"/>
+      <c r="L154" s="49"/>
+      <c r="M154" s="49"/>
+      <c r="N154" s="49"/>
+      <c r="O154" s="49"/>
+      <c r="P154" s="49"/>
+      <c r="Q154" s="49"/>
+      <c r="R154" s="49"/>
+      <c r="S154" s="49"/>
+      <c r="T154" s="49"/>
+      <c r="U154" s="49"/>
+      <c r="V154" s="49"/>
+      <c r="W154" s="49"/>
+      <c r="X154" s="49"/>
+      <c r="Y154" s="48"/>
+      <c r="Z154" s="48"/>
+      <c r="AA154" s="49"/>
+      <c r="AB154" s="49"/>
+      <c r="AC154" s="49"/>
+      <c r="AD154" s="49"/>
+      <c r="AE154" s="64"/>
+      <c r="AF154" s="10"/>
+      <c r="AG154" s="10"/>
+      <c r="AH154" s="64"/>
+      <c r="AI154" s="10"/>
+    </row>
+    <row r="155" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A155" s="220" t="s">
+        <v>213</v>
+      </c>
+      <c r="B155" s="158" t="s">
+        <v>189</v>
+      </c>
+      <c r="C155" s="158" t="s">
+        <v>190</v>
+      </c>
+      <c r="D155" s="158" t="s">
+        <v>191</v>
+      </c>
+      <c r="E155" s="158" t="s">
+        <v>192</v>
+      </c>
+      <c r="F155" s="158" t="s">
+        <v>193</v>
+      </c>
+      <c r="G155" s="158" t="s">
+        <v>194</v>
+      </c>
+      <c r="H155" s="158" t="s">
+        <v>195</v>
+      </c>
+      <c r="I155" s="158" t="s">
+        <v>196</v>
+      </c>
+      <c r="J155" s="158">
+        <v>28651.9</v>
+      </c>
+      <c r="K155" s="158">
+        <v>35221.300000000003</v>
+      </c>
+      <c r="L155" s="158">
+        <v>43094.6</v>
+      </c>
+      <c r="M155" s="158">
+        <v>54425.3</v>
+      </c>
+      <c r="N155" s="158">
+        <v>67102.5</v>
+      </c>
+      <c r="O155" s="158">
+        <v>76936.600000000006</v>
+      </c>
+      <c r="P155" s="158">
+        <v>79984.5</v>
+      </c>
+      <c r="Q155" s="158">
+        <v>87916.2</v>
+      </c>
+      <c r="R155" s="158">
+        <v>99228.4</v>
+      </c>
+      <c r="S155" s="158">
+        <v>112899.5</v>
+      </c>
+      <c r="T155" s="158">
+        <v>146229.9</v>
+      </c>
+      <c r="U155" s="158">
+        <v>205010.9</v>
+      </c>
+      <c r="V155" s="158">
+        <v>244058.72500000001</v>
+      </c>
+      <c r="W155" s="158">
+        <v>324794</v>
+      </c>
+      <c r="X155" s="158">
+        <v>387330.9</v>
+      </c>
+      <c r="Y155" s="158">
+        <v>431659.3</v>
+      </c>
+      <c r="Z155" s="158">
+        <v>421814.6</v>
+      </c>
+      <c r="AA155" s="213">
+        <v>496734.1</v>
+      </c>
+      <c r="AB155" s="213">
+        <v>490299.8</v>
+      </c>
+      <c r="AC155" s="128">
+        <v>525743.9</v>
+      </c>
+      <c r="AD155" s="128">
+        <v>550263.6</v>
+      </c>
+      <c r="AE155" s="215">
+        <v>615305.80000000005</v>
+      </c>
+      <c r="AF155" s="128">
+        <v>722327.8</v>
+      </c>
+      <c r="AG155" s="128">
+        <v>684645.1</v>
+      </c>
+      <c r="AH155" s="215">
+        <v>651346.80000000005</v>
+      </c>
+      <c r="AI155" s="158">
+        <v>687836.2</v>
+      </c>
+      <c r="AJ155" s="158">
+        <v>856872.3</v>
+      </c>
+    </row>
+    <row r="156" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A156" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B156" s="48">
+        <v>97.9</v>
+      </c>
+      <c r="C156" s="48">
+        <v>58.3</v>
+      </c>
+      <c r="D156" s="48">
+        <v>87.5</v>
+      </c>
+      <c r="E156" s="48">
+        <v>59.5</v>
+      </c>
+      <c r="F156" s="48">
+        <v>198.4</v>
+      </c>
+      <c r="G156" s="48">
+        <v>179.7</v>
+      </c>
+      <c r="H156" s="48">
+        <v>114.1</v>
+      </c>
+      <c r="I156" s="48">
+        <v>111.3</v>
+      </c>
+      <c r="J156" s="48">
+        <v>104.5</v>
+      </c>
+      <c r="K156" s="158">
+        <v>109.5</v>
+      </c>
+      <c r="L156" s="158">
+        <v>113.7</v>
+      </c>
+      <c r="M156" s="158">
+        <v>120.2</v>
+      </c>
+      <c r="N156" s="158">
+        <v>117.4</v>
+      </c>
+      <c r="O156" s="158">
+        <v>107.6</v>
+      </c>
+      <c r="P156" s="158">
+        <v>101.9</v>
+      </c>
+      <c r="Q156" s="158">
+        <v>104.3</v>
+      </c>
+      <c r="R156" s="158">
+        <v>104</v>
+      </c>
+      <c r="S156" s="158">
+        <v>101.3</v>
+      </c>
+      <c r="T156" s="158">
+        <v>118.3</v>
+      </c>
+      <c r="U156" s="158">
+        <v>132</v>
+      </c>
+      <c r="V156" s="158">
+        <v>110.1</v>
+      </c>
+      <c r="W156" s="158">
+        <v>127.8</v>
+      </c>
+      <c r="X156" s="158">
+        <v>115.9</v>
+      </c>
+      <c r="Y156" s="158">
+        <v>104.4</v>
+      </c>
+      <c r="Z156" s="158">
+        <v>92.02</v>
+      </c>
+      <c r="AA156" s="10">
+        <v>100.6</v>
+      </c>
+      <c r="AB156" s="10">
+        <v>91.7</v>
+      </c>
+      <c r="AC156" s="28">
+        <v>100.8</v>
+      </c>
+      <c r="AD156" s="128">
+        <v>99.2</v>
+      </c>
+      <c r="AE156" s="215">
+        <v>104.2</v>
+      </c>
+      <c r="AF156" s="128">
+        <v>107.2</v>
+      </c>
+      <c r="AG156" s="128">
+        <v>81.3</v>
+      </c>
+      <c r="AH156" s="215">
+        <v>84.9</v>
+      </c>
+      <c r="AI156" s="158">
+        <v>100.3</v>
+      </c>
+      <c r="AJ156" s="158">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A157" s="162" t="s">
+        <v>88</v>
+      </c>
+      <c r="B157" s="48">
+        <v>100</v>
+      </c>
+      <c r="C157" s="48">
+        <v>58.3</v>
+      </c>
+      <c r="D157" s="158">
+        <v>51.012500000000003</v>
+      </c>
+      <c r="E157" s="158">
+        <v>30.352437500000001</v>
+      </c>
+      <c r="F157" s="158">
+        <v>60.219236000000002</v>
+      </c>
+      <c r="G157" s="158">
+        <v>108.213967092</v>
+      </c>
+      <c r="H157" s="158">
+        <v>123.47213645197201</v>
+      </c>
+      <c r="I157" s="158">
+        <v>137.42448787104485</v>
+      </c>
+      <c r="J157" s="158">
+        <v>143.60858982524186</v>
+      </c>
+      <c r="K157" s="158">
+        <v>157.25140585863986</v>
+      </c>
+      <c r="L157" s="158">
+        <v>178.79484846127352</v>
+      </c>
+      <c r="M157" s="158">
+        <v>214.91140785045079</v>
+      </c>
+      <c r="N157" s="158">
+        <v>252.30599281642924</v>
+      </c>
+      <c r="O157" s="158">
+        <v>271.48124827047786</v>
+      </c>
+      <c r="P157" s="158">
+        <v>276.63939198761693</v>
+      </c>
+      <c r="Q157" s="158">
+        <v>288.53488584308445</v>
+      </c>
+      <c r="R157" s="158">
+        <v>300.07628127680783</v>
+      </c>
+      <c r="S157" s="158">
+        <v>303.97727293340631</v>
+      </c>
+      <c r="T157" s="158">
+        <v>359.60511388021968</v>
+      </c>
+      <c r="U157" s="158">
+        <v>474.67875032188999</v>
+      </c>
+      <c r="V157" s="158">
+        <v>522.62130410440079</v>
+      </c>
+      <c r="W157" s="158">
+        <v>667.91002664542418</v>
+      </c>
+      <c r="X157" s="158">
+        <v>774.10772088204669</v>
+      </c>
+      <c r="Y157" s="158">
+        <v>808.16846060085675</v>
+      </c>
+      <c r="Z157" s="158">
+        <v>743.67661744490795</v>
+      </c>
+      <c r="AA157" s="10">
+        <v>748.2</v>
+      </c>
+      <c r="AB157" s="31">
+        <v>686.1</v>
+      </c>
+      <c r="AC157" s="26">
+        <v>691.6</v>
+      </c>
+      <c r="AD157" s="26">
+        <v>686.1</v>
+      </c>
+      <c r="AE157" s="27">
+        <f>AD157*AE156/100</f>
+        <v>714.91620000000012</v>
+      </c>
+      <c r="AF157" s="26">
+        <v>766.3</v>
+      </c>
+      <c r="AG157" s="26">
+        <f>AF157*AG156/100</f>
+        <v>623.00189999999998</v>
+      </c>
+      <c r="AH157" s="27">
+        <f>AG157*AH156/100</f>
+        <v>528.92861310000001</v>
+      </c>
+      <c r="AI157" s="52">
+        <f>AH157*AI156/100</f>
+        <v>530.51539893929998</v>
+      </c>
+      <c r="AJ157" s="52">
+        <f>AI157*AJ156/100</f>
+        <v>600.01291620034829</v>
+      </c>
+    </row>
+    <row r="158" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A158" s="138" t="s">
+        <v>93</v>
+      </c>
+      <c r="B158" s="138"/>
+      <c r="C158" s="138"/>
+      <c r="D158" s="138"/>
+      <c r="E158" s="138"/>
+      <c r="F158" s="138"/>
+      <c r="G158" s="138"/>
+      <c r="H158" s="138"/>
+      <c r="I158" s="138"/>
+      <c r="J158" s="138"/>
+      <c r="K158" s="187">
+        <v>778.2</v>
+      </c>
+      <c r="L158" s="187">
+        <v>953.3</v>
+      </c>
+      <c r="M158" s="187">
+        <v>1140.8</v>
+      </c>
+      <c r="N158" s="187">
+        <v>1963.9</v>
+      </c>
+      <c r="O158" s="187">
+        <v>3247.2</v>
+      </c>
+      <c r="P158" s="187">
+        <v>4618.8</v>
+      </c>
+      <c r="Q158" s="187">
+        <v>5440.1</v>
+      </c>
+      <c r="R158" s="187">
+        <v>7122</v>
+      </c>
+      <c r="S158" s="187">
+        <v>9995.4</v>
+      </c>
+      <c r="T158" s="187">
+        <v>5530.8</v>
+      </c>
+      <c r="U158" s="187">
+        <v>8063.5</v>
+      </c>
+      <c r="V158" s="187">
+        <v>10534.3</v>
+      </c>
+      <c r="W158" s="187">
+        <v>10914.3</v>
+      </c>
+      <c r="X158" s="187">
+        <v>10062.4</v>
+      </c>
+      <c r="Y158" s="187">
+        <v>7085.5</v>
+      </c>
+      <c r="Z158" s="187">
+        <v>4696.7</v>
+      </c>
+      <c r="AA158" s="221">
+        <v>3801.6</v>
+      </c>
+      <c r="AB158" s="221">
+        <v>5101.6000000000004</v>
+      </c>
+      <c r="AC158" s="158">
+        <v>4208.8</v>
+      </c>
+      <c r="AD158" s="128">
+        <v>3262.7</v>
+      </c>
+      <c r="AE158" s="215">
+        <v>2622.4</v>
+      </c>
+      <c r="AF158" s="128">
+        <v>3410.4</v>
+      </c>
+      <c r="AG158" s="128">
+        <v>4948.1000000000004</v>
+      </c>
+      <c r="AH158" s="165">
+        <v>4323.5</v>
+      </c>
+      <c r="AI158" s="158">
+        <v>4439.1000000000004</v>
+      </c>
+      <c r="AJ158" s="158">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="159" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A159" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B159" s="86"/>
+      <c r="C159" s="86"/>
+      <c r="D159" s="86"/>
+      <c r="E159" s="86"/>
+      <c r="F159" s="86"/>
+      <c r="G159" s="86"/>
+      <c r="H159" s="86"/>
+      <c r="I159" s="86"/>
+      <c r="J159" s="86"/>
+      <c r="K159" s="158" t="s">
+        <v>60</v>
+      </c>
+      <c r="L159" s="187">
+        <v>122.5</v>
+      </c>
+      <c r="M159" s="187">
+        <v>119.7</v>
+      </c>
+      <c r="N159" s="187">
+        <v>172.2</v>
+      </c>
+      <c r="O159" s="187">
+        <v>165.3</v>
+      </c>
+      <c r="P159" s="187">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="Q159" s="187">
+        <v>117.8</v>
+      </c>
+      <c r="R159" s="158">
+        <v>130.9</v>
+      </c>
+      <c r="S159" s="187">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="T159" s="187">
+        <v>55.3</v>
+      </c>
+      <c r="U159" s="187">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="V159" s="187">
+        <v>130.6</v>
+      </c>
+      <c r="W159" s="187">
+        <v>103.6</v>
+      </c>
+      <c r="X159" s="187">
+        <v>92.2</v>
+      </c>
+      <c r="Y159" s="187">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="Z159" s="187">
+        <v>66.3</v>
+      </c>
+      <c r="AA159" s="222">
+        <f>AA158/Z158*100</f>
+        <v>80.941937956437499</v>
+      </c>
+      <c r="AB159" s="222">
+        <f>AB158/AA158*100</f>
+        <v>134.19612794612797</v>
+      </c>
+      <c r="AC159" s="52">
+        <v>82.5</v>
+      </c>
+      <c r="AD159" s="26">
+        <v>77.5</v>
+      </c>
+      <c r="AE159" s="215">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AF159" s="128">
+        <v>130</v>
+      </c>
+      <c r="AG159" s="158">
+        <f>AG158/AF158*100</f>
+        <v>145.0885526624443</v>
+      </c>
+      <c r="AH159" s="165">
+        <v>87.376972979527494</v>
+      </c>
+      <c r="AI159" s="158">
+        <v>102.7</v>
+      </c>
+      <c r="AJ159" s="158">
+        <v>72.400000000000006</v>
+      </c>
+    </row>
+    <row r="160" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A160" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="B160" s="40"/>
+      <c r="C160" s="40"/>
+      <c r="D160" s="40"/>
+      <c r="E160" s="40"/>
+      <c r="F160" s="40"/>
+      <c r="G160" s="40"/>
+      <c r="H160" s="40"/>
+      <c r="I160" s="40"/>
+      <c r="J160" s="40"/>
+      <c r="K160" s="187">
+        <v>478.8</v>
+      </c>
+      <c r="L160" s="187">
+        <v>581.9</v>
+      </c>
+      <c r="M160" s="187">
+        <v>724.5</v>
+      </c>
+      <c r="N160" s="187">
+        <v>1321.6</v>
+      </c>
+      <c r="O160" s="187">
+        <v>2328</v>
+      </c>
+      <c r="P160" s="187">
+        <v>3453</v>
+      </c>
+      <c r="Q160" s="187">
+        <v>4101</v>
+      </c>
+      <c r="R160" s="187">
+        <v>5072.1000000000004</v>
+      </c>
+      <c r="S160" s="187">
+        <v>7917.6</v>
+      </c>
+      <c r="T160" s="187">
+        <v>4057.2</v>
+      </c>
+      <c r="U160" s="187">
+        <v>6199.6</v>
+      </c>
+      <c r="V160" s="187">
+        <v>8768.7999999999993</v>
+      </c>
+      <c r="W160" s="187">
+        <v>8649</v>
+      </c>
+      <c r="X160" s="187">
+        <v>7784</v>
+      </c>
+      <c r="Y160" s="187">
+        <v>5378.9</v>
+      </c>
+      <c r="Z160" s="187">
+        <v>3570.3</v>
+      </c>
+      <c r="AA160" s="221">
+        <v>2860.7</v>
+      </c>
+      <c r="AB160" s="221">
+        <v>4007.8</v>
+      </c>
+      <c r="AC160" s="158">
+        <v>2957.2</v>
+      </c>
+      <c r="AD160" s="128">
+        <v>2073.3000000000002</v>
+      </c>
+      <c r="AE160" s="215">
+        <v>1657.5</v>
+      </c>
+      <c r="AF160" s="128">
+        <v>2258.5</v>
+      </c>
+      <c r="AG160" s="158">
+        <v>3568.4</v>
+      </c>
+      <c r="AH160" s="267">
+        <v>2723.3</v>
+      </c>
+      <c r="AI160" s="272">
+        <v>2773.5</v>
+      </c>
+      <c r="AJ160" s="272">
+        <v>2009.3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A161" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B161" s="86"/>
+      <c r="C161" s="86"/>
+      <c r="D161" s="86"/>
+      <c r="E161" s="86"/>
+      <c r="F161" s="86"/>
+      <c r="G161" s="86"/>
+      <c r="H161" s="86"/>
+      <c r="I161" s="86"/>
+      <c r="J161" s="86"/>
+      <c r="K161" s="158" t="s">
+        <v>60</v>
+      </c>
+      <c r="L161" s="187">
+        <v>121.5</v>
+      </c>
+      <c r="M161" s="187">
+        <v>124.5</v>
+      </c>
+      <c r="N161" s="187">
+        <v>182.4</v>
+      </c>
+      <c r="O161" s="187">
+        <v>176.2</v>
+      </c>
+      <c r="P161" s="187">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="Q161" s="187">
+        <v>118.8</v>
+      </c>
+      <c r="R161" s="187">
+        <v>123.7</v>
+      </c>
+      <c r="S161" s="187">
+        <v>156.1</v>
+      </c>
+      <c r="T161" s="187">
+        <v>51.2</v>
+      </c>
+      <c r="U161" s="187">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="V161" s="187">
+        <v>141.4</v>
+      </c>
+      <c r="W161" s="187">
+        <v>98.6</v>
+      </c>
+      <c r="X161" s="187">
+        <v>90</v>
+      </c>
+      <c r="Y161" s="187">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="Z161" s="187">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AA161" s="223">
+        <f>AA160/Z160*100</f>
+        <v>80.124919474553948</v>
+      </c>
+      <c r="AB161" s="223">
+        <f>AB160/AA160*100</f>
+        <v>140.09857727129724</v>
+      </c>
+      <c r="AC161" s="224">
+        <v>73.8</v>
+      </c>
+      <c r="AD161" s="26">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="AE161" s="215">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AF161" s="128">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="AG161" s="158">
+        <f>AG160/AF160*100</f>
+        <v>157.99867168474654</v>
+      </c>
+      <c r="AH161" s="165">
+        <v>76.317116915144041</v>
+      </c>
+      <c r="AI161" s="158">
+        <v>101.8</v>
+      </c>
+      <c r="AJ161" s="158">
+        <v>72.400000000000006</v>
+      </c>
+    </row>
+    <row r="162" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A162" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B162" s="40"/>
+      <c r="C162" s="40"/>
+      <c r="D162" s="40"/>
+      <c r="E162" s="40"/>
+      <c r="F162" s="40"/>
+      <c r="G162" s="40"/>
+      <c r="H162" s="40"/>
+      <c r="I162" s="40"/>
+      <c r="J162" s="40"/>
+      <c r="K162" s="187">
+        <v>299.39999999999998</v>
+      </c>
+      <c r="L162" s="187">
+        <v>371.4</v>
+      </c>
+      <c r="M162" s="187">
+        <v>416.3</v>
+      </c>
+      <c r="N162" s="187">
+        <v>642.29999999999995</v>
+      </c>
+      <c r="O162" s="187">
+        <v>919.2</v>
+      </c>
+      <c r="P162" s="187">
+        <v>1165.8</v>
+      </c>
+      <c r="Q162" s="187">
+        <v>1339.1</v>
+      </c>
+      <c r="R162" s="187">
+        <v>2049.9</v>
+      </c>
+      <c r="S162" s="187">
+        <v>2077.8000000000002</v>
+      </c>
+      <c r="T162" s="187">
+        <v>1473.6</v>
+      </c>
+      <c r="U162" s="187">
+        <v>1863.9</v>
+      </c>
+      <c r="V162" s="187">
+        <v>1765.5</v>
+      </c>
+      <c r="W162" s="187">
+        <v>2265.3000000000002</v>
+      </c>
+      <c r="X162" s="187">
+        <v>2278.4</v>
+      </c>
+      <c r="Y162" s="187">
+        <v>1706.6</v>
+      </c>
+      <c r="Z162" s="187">
+        <v>1126.4000000000001</v>
+      </c>
+      <c r="AA162" s="223">
+        <v>940.9</v>
+      </c>
+      <c r="AB162" s="223">
+        <v>1093.8</v>
+      </c>
+      <c r="AC162" s="224">
+        <v>1251.5999999999999</v>
+      </c>
+      <c r="AD162" s="128">
+        <v>1189.4000000000001</v>
+      </c>
+      <c r="AE162" s="215">
+        <v>964.9</v>
+      </c>
+      <c r="AF162" s="128">
+        <v>1151.9000000000001</v>
+      </c>
+      <c r="AG162" s="158">
+        <v>1379.7</v>
+      </c>
+      <c r="AH162" s="267">
+        <v>1600.2</v>
+      </c>
+      <c r="AI162" s="272">
+        <v>1665.6</v>
+      </c>
+      <c r="AJ162" s="272">
+        <v>1203.7</v>
+      </c>
+    </row>
+    <row r="163" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A163" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B163" s="86"/>
+      <c r="C163" s="86"/>
+      <c r="D163" s="86"/>
+      <c r="E163" s="86"/>
+      <c r="F163" s="86"/>
+      <c r="G163" s="86"/>
+      <c r="H163" s="86"/>
+      <c r="I163" s="86"/>
+      <c r="J163" s="86"/>
+      <c r="K163" s="158" t="s">
+        <v>60</v>
+      </c>
+      <c r="L163" s="187">
+        <v>124</v>
+      </c>
+      <c r="M163" s="187">
+        <v>112.1</v>
+      </c>
+      <c r="N163" s="187">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="O163" s="187">
+        <v>143.1</v>
+      </c>
+      <c r="P163" s="187">
+        <v>126.8</v>
+      </c>
+      <c r="Q163" s="187">
+        <v>114.9</v>
+      </c>
+      <c r="R163" s="187">
+        <v>153.1</v>
+      </c>
+      <c r="S163" s="187">
+        <v>101.4</v>
+      </c>
+      <c r="T163" s="187">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="U163" s="187">
+        <v>126.5</v>
+      </c>
+      <c r="V163" s="187">
+        <v>94.7</v>
+      </c>
+      <c r="W163" s="187">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="X163" s="187">
+        <v>100.6</v>
+      </c>
+      <c r="Y163" s="187">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="Z163" s="187">
+        <v>66</v>
+      </c>
+      <c r="AA163" s="222">
+        <f>AA162/Z162*100</f>
+        <v>83.53160511363636</v>
+      </c>
+      <c r="AB163" s="222">
+        <f>AB162/AA162*100</f>
+        <v>116.2503985545754</v>
+      </c>
+      <c r="AC163" s="52">
+        <v>114.4</v>
+      </c>
+      <c r="AD163" s="26">
+        <v>95</v>
+      </c>
+      <c r="AE163" s="215">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="AF163" s="128">
+        <v>119.4</v>
+      </c>
+      <c r="AG163" s="158">
+        <f>AG162/AF162*100</f>
+        <v>119.7760222241514</v>
+      </c>
+      <c r="AH163" s="165">
+        <v>115.98173515981736</v>
+      </c>
+      <c r="AI163" s="158">
+        <v>104.1</v>
+      </c>
+      <c r="AJ163" s="158">
         <v>72.3</v>
       </c>
-      <c r="L119" s="205">
-[...70 lines deleted...]
-      </c>
     </row>
-    <row r="120" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="164" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A164" s="7"/>
+      <c r="B164" s="8"/>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="8"/>
+      <c r="I164" s="8"/>
+      <c r="J164" s="8"/>
+      <c r="K164" s="8"/>
+      <c r="L164" s="8"/>
+      <c r="M164" s="8"/>
+      <c r="N164" s="8"/>
+      <c r="O164" s="8"/>
+      <c r="P164" s="9"/>
+      <c r="Q164" s="9"/>
+      <c r="R164" s="9"/>
+      <c r="S164" s="9"/>
+      <c r="T164" s="9"/>
+      <c r="U164" s="9"/>
+      <c r="V164" s="9"/>
+      <c r="W164" s="9"/>
+      <c r="X164" s="9"/>
+      <c r="Y164" s="9"/>
+      <c r="Z164" s="9"/>
+      <c r="AA164" s="5"/>
+      <c r="AB164" s="5"/>
+      <c r="AC164" s="5"/>
+      <c r="AD164" s="5"/>
+      <c r="AE164" s="5"/>
+      <c r="AF164" s="5"/>
+      <c r="AG164" s="5"/>
+      <c r="AH164" s="5"/>
+      <c r="AI164" s="269"/>
+      <c r="AJ164" s="269"/>
     </row>
-    <row r="121" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="165" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="331" t="s">
+        <v>131</v>
+      </c>
+      <c r="B165" s="331"/>
+      <c r="C165" s="331"/>
+      <c r="D165" s="331"/>
+      <c r="E165" s="331"/>
+      <c r="F165" s="331"/>
+      <c r="G165" s="331"/>
+      <c r="H165" s="331"/>
+      <c r="I165" s="225"/>
+      <c r="J165" s="225"/>
+      <c r="K165" s="225"/>
+      <c r="L165" s="225"/>
+      <c r="M165" s="225"/>
+      <c r="N165" s="225"/>
+      <c r="O165" s="225"/>
+      <c r="P165" s="226"/>
+      <c r="Q165" s="226"/>
+      <c r="R165" s="226"/>
+      <c r="S165" s="226"/>
+      <c r="T165" s="226"/>
+      <c r="U165" s="226"/>
+      <c r="V165" s="226"/>
+      <c r="W165" s="226"/>
+      <c r="X165" s="226"/>
+      <c r="Y165" s="226"/>
+      <c r="Z165" s="226"/>
     </row>
-    <row r="122" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="166" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="227" t="s">
+        <v>132</v>
+      </c>
+      <c r="B166" s="225"/>
+      <c r="C166" s="225"/>
+      <c r="D166" s="225"/>
+      <c r="E166" s="225"/>
+      <c r="F166" s="225"/>
+      <c r="G166" s="225"/>
+      <c r="H166" s="225"/>
+      <c r="I166" s="225"/>
+      <c r="J166" s="225"/>
+      <c r="K166" s="225"/>
+      <c r="L166" s="225"/>
+      <c r="M166" s="225"/>
+      <c r="N166" s="225"/>
+      <c r="O166" s="225"/>
+      <c r="P166" s="226"/>
+      <c r="Q166" s="226"/>
+      <c r="R166" s="226"/>
+      <c r="S166" s="226"/>
+      <c r="T166" s="226"/>
+      <c r="U166" s="226"/>
+      <c r="V166" s="226"/>
+      <c r="W166" s="226"/>
+      <c r="X166" s="226"/>
+      <c r="Y166" s="226"/>
+      <c r="Z166" s="226"/>
     </row>
-    <row r="123" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="167" spans="1:36" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="329" t="s">
+        <v>145</v>
+      </c>
+      <c r="B167" s="329"/>
+      <c r="C167" s="329"/>
+      <c r="D167" s="329"/>
+      <c r="E167" s="329"/>
+      <c r="F167" s="329"/>
+      <c r="G167" s="329"/>
+      <c r="H167" s="329"/>
+      <c r="I167" s="329"/>
+      <c r="J167" s="329"/>
+      <c r="K167" s="329"/>
+      <c r="L167" s="329"/>
+      <c r="M167" s="329"/>
+      <c r="N167" s="324"/>
+      <c r="O167" s="324"/>
+      <c r="P167" s="324"/>
+      <c r="Q167" s="324"/>
+      <c r="R167" s="324"/>
+      <c r="S167" s="324"/>
+      <c r="T167" s="324"/>
+      <c r="U167" s="324"/>
+      <c r="V167" s="324"/>
+      <c r="W167" s="324"/>
+      <c r="X167" s="324"/>
+      <c r="Y167" s="324"/>
+      <c r="Z167" s="324"/>
+      <c r="AA167" s="322"/>
+      <c r="AB167" s="322"/>
+      <c r="AC167" s="322"/>
+      <c r="AD167" s="322"/>
+      <c r="AE167" s="322"/>
+      <c r="AF167" s="322"/>
+      <c r="AG167" s="322"/>
+      <c r="AH167" s="322"/>
+      <c r="AI167" s="322"/>
+      <c r="AJ167" s="322"/>
     </row>
-    <row r="124" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="168" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="323" t="s">
+        <v>146</v>
+      </c>
+      <c r="B168" s="323"/>
+      <c r="C168" s="323"/>
+      <c r="D168" s="323"/>
+      <c r="E168" s="323"/>
+      <c r="F168" s="323"/>
+      <c r="G168" s="323"/>
+      <c r="H168" s="323"/>
+      <c r="I168" s="323"/>
+      <c r="J168" s="323"/>
+      <c r="K168" s="323"/>
+      <c r="L168" s="323"/>
+      <c r="M168" s="323"/>
+      <c r="N168" s="323"/>
+      <c r="O168" s="323"/>
+      <c r="P168" s="323"/>
+      <c r="Q168" s="324"/>
+      <c r="R168" s="324"/>
+      <c r="S168" s="324"/>
+      <c r="T168" s="324"/>
+      <c r="U168" s="324"/>
+      <c r="V168" s="324"/>
+      <c r="W168" s="324"/>
+      <c r="X168" s="324"/>
+      <c r="Y168" s="324"/>
+      <c r="Z168" s="324"/>
     </row>
-    <row r="125" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="169" spans="1:36" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A169" s="228" t="s">
+        <v>147</v>
+      </c>
+      <c r="B169" s="229"/>
+      <c r="C169" s="229"/>
+      <c r="D169" s="229"/>
+      <c r="E169" s="229"/>
+      <c r="F169" s="229"/>
+      <c r="G169" s="229"/>
+      <c r="H169" s="229"/>
+      <c r="I169" s="229"/>
+      <c r="J169" s="229"/>
+      <c r="K169" s="229"/>
+      <c r="L169" s="229"/>
+      <c r="M169" s="229"/>
+      <c r="N169" s="229"/>
+      <c r="O169" s="229"/>
+      <c r="P169" s="229"/>
+      <c r="Q169" s="229"/>
+      <c r="R169" s="229"/>
+      <c r="S169" s="229"/>
+      <c r="T169" s="229"/>
+      <c r="U169" s="229"/>
+      <c r="V169" s="229"/>
+      <c r="W169" s="229"/>
+      <c r="X169" s="229"/>
+      <c r="Y169" s="229"/>
+      <c r="Z169" s="229"/>
     </row>
-    <row r="126" spans="1:35" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="170" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="328" t="s">
+        <v>148</v>
+      </c>
+      <c r="B170" s="328"/>
+      <c r="C170" s="328"/>
+      <c r="D170" s="328"/>
+      <c r="E170" s="328"/>
+      <c r="F170" s="277"/>
+      <c r="G170" s="277"/>
+      <c r="H170" s="277"/>
+      <c r="I170" s="277"/>
+      <c r="J170" s="277"/>
+      <c r="K170" s="277"/>
+      <c r="L170" s="229"/>
+      <c r="M170" s="229"/>
+      <c r="N170" s="229"/>
+      <c r="O170" s="229"/>
+      <c r="P170" s="229"/>
+      <c r="Q170" s="229"/>
+      <c r="R170" s="229"/>
+      <c r="S170" s="229"/>
+      <c r="T170" s="229"/>
+      <c r="U170" s="229"/>
+      <c r="V170" s="229"/>
+      <c r="W170" s="229"/>
+      <c r="X170" s="229"/>
+      <c r="Y170" s="229"/>
+      <c r="Z170" s="229"/>
+      <c r="AD170" s="6"/>
     </row>
-    <row r="127" spans="1:35" x14ac:dyDescent="0.3">
-[...102 lines deleted...]
-      </c>
+    <row r="171" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="330" t="s">
+        <v>149</v>
+      </c>
+      <c r="B171" s="330"/>
+      <c r="C171" s="330"/>
+      <c r="D171" s="330"/>
+      <c r="E171" s="330"/>
+      <c r="F171" s="330"/>
+      <c r="G171" s="330"/>
+      <c r="H171" s="330"/>
+      <c r="I171" s="330"/>
+      <c r="J171" s="330"/>
+      <c r="K171" s="330"/>
+      <c r="L171" s="230"/>
+      <c r="M171" s="230"/>
+      <c r="N171" s="230"/>
+      <c r="O171" s="230"/>
+      <c r="P171" s="230"/>
+      <c r="Q171" s="231"/>
+      <c r="R171" s="231"/>
+      <c r="S171" s="231"/>
+      <c r="T171" s="231"/>
+      <c r="U171" s="231"/>
+      <c r="V171" s="231"/>
+      <c r="W171" s="231"/>
+      <c r="X171" s="231"/>
+      <c r="Y171" s="231"/>
+      <c r="Z171" s="231"/>
     </row>
-    <row r="128" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="AI128" s="22"/>
+    <row r="172" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A172" s="283" t="s">
+        <v>150</v>
+      </c>
+      <c r="B172" s="229"/>
+      <c r="C172" s="229"/>
+      <c r="D172" s="229"/>
+      <c r="E172" s="229"/>
+      <c r="F172" s="229"/>
+      <c r="G172" s="229"/>
+      <c r="H172" s="229"/>
+      <c r="I172" s="229"/>
+      <c r="J172" s="229"/>
+      <c r="K172" s="229"/>
+      <c r="L172" s="277"/>
+      <c r="M172" s="277"/>
+      <c r="N172" s="277"/>
+      <c r="O172" s="277"/>
+      <c r="P172" s="277"/>
+      <c r="Q172" s="278"/>
+      <c r="R172" s="278"/>
+      <c r="S172" s="278"/>
+      <c r="T172" s="278"/>
+      <c r="U172" s="278"/>
+      <c r="V172" s="278"/>
+      <c r="W172" s="278"/>
+      <c r="X172" s="278"/>
+      <c r="Y172" s="278"/>
+      <c r="Z172" s="278"/>
     </row>
-    <row r="129" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="173" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A173" s="283" t="s">
+        <v>151</v>
+      </c>
+      <c r="B173" s="229"/>
+      <c r="C173" s="229"/>
+      <c r="D173" s="229"/>
+      <c r="E173" s="229"/>
+      <c r="F173" s="229"/>
+      <c r="G173" s="229"/>
+      <c r="H173" s="229"/>
+      <c r="I173" s="229"/>
+      <c r="J173" s="229"/>
+      <c r="K173" s="229"/>
+      <c r="L173" s="277"/>
+      <c r="M173" s="277"/>
+      <c r="N173" s="277"/>
+      <c r="O173" s="277"/>
+      <c r="P173" s="277"/>
+      <c r="Q173" s="278"/>
+      <c r="R173" s="278"/>
+      <c r="S173" s="278"/>
+      <c r="T173" s="278"/>
+      <c r="U173" s="278"/>
+      <c r="V173" s="278"/>
+      <c r="W173" s="278"/>
+      <c r="X173" s="278"/>
+      <c r="Y173" s="278"/>
+      <c r="Z173" s="278"/>
     </row>
-    <row r="130" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="174" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A174" s="232" t="s">
+        <v>152</v>
+      </c>
+      <c r="B174" s="282"/>
+      <c r="C174" s="282"/>
+      <c r="D174" s="282"/>
+      <c r="E174" s="282"/>
+      <c r="F174" s="282"/>
+      <c r="G174" s="282"/>
+      <c r="H174" s="282"/>
+      <c r="I174" s="282"/>
+      <c r="J174" s="282"/>
+      <c r="K174" s="282"/>
+      <c r="L174" s="277"/>
+      <c r="M174" s="277"/>
+      <c r="N174" s="277"/>
+      <c r="O174" s="277"/>
+      <c r="P174" s="277"/>
+      <c r="Q174" s="278"/>
+      <c r="R174" s="278"/>
+      <c r="S174" s="278"/>
+      <c r="T174" s="278"/>
+      <c r="U174" s="278"/>
+      <c r="V174" s="278"/>
+      <c r="W174" s="278"/>
+      <c r="X174" s="278"/>
+      <c r="Y174" s="278"/>
+      <c r="Z174" s="278"/>
     </row>
-    <row r="131" spans="1:35" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="AI131" s="22"/>
+    <row r="175" spans="1:36" ht="15" x14ac:dyDescent="0.3">
+      <c r="A175" s="233" t="s">
+        <v>153</v>
+      </c>
+      <c r="B175" s="282"/>
+      <c r="C175" s="282"/>
+      <c r="D175" s="282"/>
+      <c r="E175" s="282"/>
+      <c r="F175" s="282"/>
+      <c r="G175" s="282"/>
+      <c r="H175" s="282"/>
+      <c r="I175" s="282"/>
+      <c r="J175" s="282"/>
+      <c r="K175" s="282"/>
+      <c r="L175" s="277"/>
+      <c r="M175" s="277"/>
+      <c r="N175" s="277"/>
+      <c r="O175" s="277"/>
+      <c r="P175" s="277"/>
+      <c r="Q175" s="278"/>
+      <c r="R175" s="278"/>
+      <c r="S175" s="278"/>
+      <c r="T175" s="278"/>
+      <c r="U175" s="278"/>
+      <c r="V175" s="278"/>
+      <c r="W175" s="278"/>
+      <c r="X175" s="278"/>
+      <c r="Y175" s="278"/>
+      <c r="Z175" s="278"/>
     </row>
-    <row r="132" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="176" spans="1:36" x14ac:dyDescent="0.3">
+      <c r="A176" s="320" t="s">
+        <v>154</v>
+      </c>
+      <c r="B176" s="320"/>
+      <c r="C176" s="320"/>
+      <c r="D176" s="320"/>
+      <c r="E176" s="320"/>
+      <c r="F176" s="320"/>
+      <c r="G176" s="320"/>
+      <c r="H176" s="320"/>
+      <c r="I176" s="320"/>
+      <c r="J176" s="320"/>
+      <c r="K176" s="320"/>
+      <c r="L176" s="320"/>
+      <c r="M176" s="320"/>
+      <c r="N176" s="320"/>
+      <c r="O176" s="320"/>
+      <c r="P176" s="320"/>
+      <c r="Q176" s="320"/>
+      <c r="R176" s="320"/>
+      <c r="S176" s="320"/>
+      <c r="T176" s="320"/>
+      <c r="U176" s="320"/>
+      <c r="V176" s="320"/>
+      <c r="W176" s="320"/>
+      <c r="X176" s="320"/>
+      <c r="Y176" s="320"/>
+      <c r="Z176" s="320"/>
+      <c r="AA176" s="320"/>
+      <c r="AB176" s="320"/>
+      <c r="AC176" s="320"/>
     </row>
-    <row r="133" spans="1:35" ht="26.4" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="177" spans="1:57" ht="15" x14ac:dyDescent="0.3">
+      <c r="A177" s="228" t="s">
+        <v>142</v>
+      </c>
+      <c r="B177" s="304"/>
+      <c r="C177" s="304"/>
+      <c r="D177" s="304"/>
+      <c r="E177" s="304"/>
+      <c r="F177" s="304"/>
+      <c r="G177" s="304"/>
+      <c r="H177" s="304"/>
+      <c r="I177" s="304"/>
+      <c r="J177" s="304"/>
+      <c r="K177" s="304"/>
+      <c r="L177" s="302"/>
+      <c r="M177" s="302"/>
+      <c r="N177" s="302"/>
+      <c r="O177" s="302"/>
+      <c r="P177" s="302"/>
+      <c r="Q177" s="303"/>
+      <c r="R177" s="303"/>
+      <c r="S177" s="303"/>
+      <c r="T177" s="303"/>
+      <c r="U177" s="303"/>
+      <c r="V177" s="303"/>
+      <c r="W177" s="303"/>
+      <c r="X177" s="303"/>
+      <c r="Y177" s="303"/>
+      <c r="Z177" s="303"/>
+      <c r="AA177" s="236"/>
+      <c r="AB177" s="236"/>
+      <c r="AC177" s="236"/>
     </row>
-    <row r="134" spans="1:35" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="AI134" s="22"/>
+    <row r="178" spans="1:57" x14ac:dyDescent="0.3">
+      <c r="A178" s="236" t="s">
+        <v>143</v>
+      </c>
+      <c r="B178" s="236"/>
+      <c r="C178" s="236"/>
+      <c r="D178" s="236"/>
+      <c r="E178" s="236"/>
+      <c r="F178" s="236"/>
+      <c r="G178" s="236"/>
+      <c r="H178" s="236"/>
+      <c r="I178" s="305"/>
+      <c r="J178" s="305"/>
+      <c r="K178" s="305"/>
+      <c r="L178" s="305"/>
+      <c r="M178" s="305"/>
+      <c r="N178" s="305"/>
+      <c r="O178" s="305"/>
+      <c r="P178" s="305"/>
+      <c r="Q178" s="236"/>
+      <c r="R178" s="236"/>
+      <c r="S178" s="236"/>
+      <c r="T178" s="236"/>
+      <c r="U178" s="236"/>
+      <c r="V178" s="236"/>
+      <c r="W178" s="236"/>
+      <c r="X178" s="305"/>
+      <c r="Y178" s="236"/>
+      <c r="Z178" s="236"/>
+      <c r="AA178" s="236"/>
+      <c r="AB178" s="236"/>
+      <c r="AC178" s="236"/>
     </row>
-    <row r="135" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="179" spans="1:57" ht="15" x14ac:dyDescent="0.3">
+      <c r="A179" s="234" t="s">
+        <v>155</v>
+      </c>
+      <c r="B179" s="235"/>
+      <c r="C179" s="235"/>
+      <c r="D179" s="235"/>
+      <c r="E179" s="235"/>
+      <c r="F179" s="235"/>
+      <c r="G179" s="235"/>
+      <c r="H179" s="235"/>
+      <c r="I179" s="235"/>
+      <c r="J179" s="235"/>
+      <c r="K179" s="235"/>
+      <c r="L179" s="230"/>
+      <c r="M179" s="230"/>
+      <c r="N179" s="230"/>
+      <c r="O179" s="230"/>
+      <c r="P179" s="230"/>
+      <c r="Q179" s="231"/>
+      <c r="R179" s="231"/>
+      <c r="S179" s="231"/>
+      <c r="T179" s="231"/>
+      <c r="U179" s="231"/>
+      <c r="V179" s="231"/>
+      <c r="W179" s="231"/>
+      <c r="X179" s="231"/>
+      <c r="Y179" s="231"/>
+      <c r="Z179" s="231"/>
+      <c r="AA179" s="306"/>
+      <c r="AB179" s="306"/>
+      <c r="AC179" s="306"/>
     </row>
-    <row r="136" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="180" spans="1:57" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="321" t="s">
+        <v>156</v>
+      </c>
+      <c r="B180" s="321"/>
+      <c r="C180" s="321"/>
+      <c r="D180" s="321"/>
+      <c r="E180" s="321"/>
+      <c r="F180" s="321"/>
+      <c r="G180" s="321"/>
+      <c r="H180" s="321"/>
+      <c r="I180" s="321"/>
+      <c r="J180" s="321"/>
+      <c r="K180" s="321"/>
+      <c r="L180" s="321"/>
+      <c r="M180" s="321"/>
+      <c r="N180" s="321"/>
+      <c r="O180" s="321"/>
+      <c r="P180" s="321"/>
+      <c r="Q180" s="321"/>
+      <c r="R180" s="321"/>
+      <c r="S180" s="321"/>
+      <c r="T180" s="321"/>
+      <c r="U180" s="321"/>
+      <c r="V180" s="321"/>
+      <c r="W180" s="321"/>
+      <c r="X180" s="321"/>
+      <c r="Y180" s="321"/>
+      <c r="Z180" s="321"/>
+      <c r="AA180" s="322"/>
+      <c r="AB180" s="322"/>
+      <c r="AC180" s="322"/>
+      <c r="AD180" s="322"/>
+      <c r="AE180" s="322"/>
+      <c r="AF180" s="322"/>
+      <c r="AG180" s="322"/>
+      <c r="AH180" s="322"/>
+      <c r="AI180" s="322"/>
+      <c r="AJ180" s="322"/>
+      <c r="AK180" s="322"/>
+      <c r="AL180" s="322"/>
+      <c r="AM180" s="322"/>
+      <c r="AN180" s="322"/>
+      <c r="AO180" s="322"/>
+      <c r="AP180" s="322"/>
+      <c r="AQ180" s="322"/>
+      <c r="AR180" s="322"/>
+      <c r="AS180" s="322"/>
+      <c r="AT180" s="322"/>
+      <c r="AU180" s="322"/>
+      <c r="AV180" s="322"/>
+      <c r="AW180" s="322"/>
+      <c r="AX180" s="322"/>
+      <c r="AY180" s="322"/>
+      <c r="AZ180" s="322"/>
+      <c r="BA180" s="322"/>
+      <c r="BB180" s="322"/>
+      <c r="BC180" s="322"/>
+      <c r="BD180" s="322"/>
+      <c r="BE180" s="322"/>
     </row>
-    <row r="137" spans="1:35" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="AI137" s="22"/>
+    <row r="181" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="236" t="s">
+        <v>157</v>
+      </c>
+      <c r="B181" s="235"/>
+      <c r="C181" s="235"/>
+      <c r="D181" s="235"/>
+      <c r="E181" s="235"/>
+      <c r="F181" s="235"/>
+      <c r="G181" s="235"/>
+      <c r="H181" s="235"/>
+      <c r="I181" s="235"/>
+      <c r="J181" s="235"/>
+      <c r="K181" s="235"/>
+      <c r="L181" s="230"/>
+      <c r="M181" s="230"/>
+      <c r="N181" s="230"/>
+      <c r="O181" s="230"/>
+      <c r="P181" s="230"/>
+      <c r="Q181" s="231"/>
+      <c r="R181" s="231"/>
+      <c r="S181" s="231"/>
+      <c r="T181" s="231"/>
+      <c r="U181" s="231"/>
+      <c r="V181" s="231"/>
+      <c r="W181" s="231"/>
+      <c r="X181" s="231"/>
+      <c r="Y181" s="231"/>
+      <c r="Z181" s="231"/>
     </row>
-    <row r="138" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="182" spans="1:57" ht="15" x14ac:dyDescent="0.3">
+      <c r="A182" s="237" t="s">
+        <v>158</v>
+      </c>
+      <c r="B182" s="229"/>
+      <c r="C182" s="229"/>
+      <c r="D182" s="229"/>
+      <c r="E182" s="229"/>
+      <c r="F182" s="229"/>
+      <c r="G182" s="229"/>
+      <c r="H182" s="229"/>
+      <c r="I182" s="229"/>
+      <c r="J182" s="229"/>
+      <c r="K182" s="229"/>
+      <c r="L182" s="229"/>
+      <c r="M182" s="229"/>
+      <c r="N182" s="229"/>
+      <c r="O182" s="229"/>
+      <c r="P182" s="229"/>
+      <c r="Q182" s="229"/>
+      <c r="R182" s="229"/>
+      <c r="S182" s="229"/>
+      <c r="T182" s="229"/>
+      <c r="U182" s="229"/>
+      <c r="V182" s="229"/>
+      <c r="W182" s="229"/>
+      <c r="X182" s="229"/>
+      <c r="Y182" s="229"/>
+      <c r="Z182" s="229"/>
     </row>
-    <row r="139" spans="1:35" x14ac:dyDescent="0.3">
-[...104 lines deleted...]
-      </c>
+    <row r="183" spans="1:57" ht="15" x14ac:dyDescent="0.3">
+      <c r="A183" s="238" t="s">
+        <v>159</v>
+      </c>
+      <c r="B183" s="229"/>
+      <c r="C183" s="229"/>
+      <c r="D183" s="229"/>
+      <c r="E183" s="229"/>
+      <c r="F183" s="229"/>
+      <c r="G183" s="229"/>
+      <c r="H183" s="229"/>
+      <c r="I183" s="229"/>
+      <c r="J183" s="229"/>
+      <c r="K183" s="229"/>
+      <c r="L183" s="229"/>
+      <c r="M183" s="229"/>
+      <c r="N183" s="229"/>
+      <c r="O183" s="229"/>
+      <c r="P183" s="229"/>
+      <c r="Q183" s="229"/>
+      <c r="R183" s="229"/>
+      <c r="S183" s="229"/>
+      <c r="T183" s="229"/>
+      <c r="U183" s="229"/>
+      <c r="V183" s="229"/>
+      <c r="W183" s="229"/>
+      <c r="X183" s="229"/>
+      <c r="Y183" s="229"/>
+      <c r="Z183" s="229"/>
     </row>
-    <row r="140" spans="1:35" x14ac:dyDescent="0.3">
-[...2953 lines deleted...]
-      <c r="Z185" s="294"/>
+    <row r="184" spans="1:57" ht="15" x14ac:dyDescent="0.3">
+      <c r="A184" s="239" t="s">
+        <v>133</v>
+      </c>
+      <c r="B184" s="240"/>
+      <c r="C184" s="240"/>
+      <c r="D184" s="240"/>
+      <c r="E184" s="240"/>
+      <c r="F184" s="240"/>
+      <c r="G184" s="240"/>
+      <c r="H184" s="240"/>
+      <c r="I184" s="277"/>
+      <c r="J184" s="277"/>
+      <c r="K184" s="277"/>
+      <c r="L184" s="277"/>
+      <c r="M184" s="277"/>
+      <c r="N184" s="277"/>
+      <c r="O184" s="277"/>
+      <c r="P184" s="277"/>
+      <c r="Q184" s="277"/>
+      <c r="R184" s="277"/>
+      <c r="S184" s="277"/>
+      <c r="T184" s="277"/>
+      <c r="U184" s="277"/>
+      <c r="V184" s="277"/>
+      <c r="W184" s="277"/>
+      <c r="X184" s="277"/>
+      <c r="Y184" s="277"/>
+      <c r="Z184" s="277"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...2 lines deleted...]
-    <mergeCell ref="A171:Z171"/>
+  <mergeCells count="9">
+    <mergeCell ref="A176:AC176"/>
+    <mergeCell ref="A180:BE180"/>
+    <mergeCell ref="A168:Z168"/>
     <mergeCell ref="W18:Z18"/>
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A173:E173"/>
-[...1 lines deleted...]
-    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A167:AJ167"/>
+    <mergeCell ref="A171:K171"/>
+    <mergeCell ref="A165:H165"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Актюбинская 1991-2024</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Актюбинская 1991-2024'!Область_печати</vt:lpstr>
+      <vt:lpstr>Актюбинская 1991-2025</vt:lpstr>
+      <vt:lpstr>'Актюбинская 1991-2025'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'Актюбинская 1991-2025'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>gu</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SarsenbaevaGZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>