--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -16,56 +16,56 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14460" yWindow="0" windowWidth="14280" windowHeight="13170" tabRatio="764"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Simbols" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_16104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="204">
   <si>
     <t xml:space="preserve">Investments into housе-construction                    
 </t>
   </si>
   <si>
     <t>Investments into housе-construction , mln.tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
@@ -480,53 +480,50 @@
   <si>
     <t>246.3</t>
   </si>
   <si>
     <t>52.5</t>
   </si>
   <si>
     <t>100.9</t>
   </si>
   <si>
     <t>168.7</t>
   </si>
   <si>
     <t>168.2</t>
   </si>
   <si>
     <t>148.7</t>
   </si>
   <si>
     <t>502.8</t>
   </si>
   <si>
     <t>151.5</t>
   </si>
   <si>
-    <t>109.6</t>
-[...1 lines deleted...]
-  <si>
     <t>110.8</t>
   </si>
   <si>
     <t>126.8</t>
   </si>
   <si>
     <t>124.8</t>
   </si>
   <si>
     <t>131.2</t>
   </si>
   <si>
     <t>138.1</t>
   </si>
   <si>
     <t>123.6</t>
   </si>
   <si>
     <t>125.6</t>
   </si>
   <si>
     <t>122.2</t>
   </si>
   <si>
     <t>116.0</t>
@@ -609,66 +606,78 @@
   <si>
     <t>139.8</t>
   </si>
   <si>
     <t>214.9</t>
   </si>
   <si>
     <t>194.6</t>
   </si>
   <si>
     <t>197.5</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>Department of construction and investment statistics</t>
   </si>
   <si>
     <t>Sultanbaeva Saltanat Tuletovna</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>s.sultanbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>141.9</t>
+  </si>
+  <si>
+    <t>190.0</t>
+  </si>
+  <si>
+    <t>209.6</t>
+  </si>
+  <si>
+    <t>196.0</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -878,51 +887,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -1086,88 +1095,91 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
@@ -1507,179 +1519,179 @@
       <c r="B3" s="8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="69" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="69" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="69" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="69" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="69" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="69" customFormat="1" ht="25.5">
       <c r="A9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="69" customFormat="1" ht="25.5">
       <c r="A10" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="69" customFormat="1" ht="15.6" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="13"/>
       <c r="K11" s="70"/>
     </row>
     <row r="12" spans="1:11" s="69" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="K12" s="70"/>
     </row>
     <row r="13" spans="1:11" s="69" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K13" s="70"/>
     </row>
     <row r="14" spans="1:11" s="69" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="K14" s="70"/>
     </row>
     <row r="15" spans="1:11" s="69" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
       <c r="K15" s="70"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="K16" s="71"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="K17" s="72"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="76" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="K18" s="71"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="K19" s="72"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="77" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="K20" s="71"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="78" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="K21" s="72"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="71"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11">
       <c r="K26" s="71"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
@@ -1724,179 +1736,179 @@
       <c r="B3" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="69" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="69" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="69" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="69" customFormat="1" ht="38.25">
       <c r="A7" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="69" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="69" customFormat="1" ht="25.5">
       <c r="A9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="69" customFormat="1" ht="25.5">
       <c r="A10" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="69" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="13"/>
       <c r="M11" s="70"/>
     </row>
     <row r="12" spans="1:13" s="69" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="M12" s="70"/>
     </row>
     <row r="13" spans="1:13" s="69" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M13" s="70"/>
     </row>
     <row r="14" spans="1:13" s="69" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="M14" s="70"/>
     </row>
     <row r="15" spans="1:13" s="69" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="M15" s="70"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="M16" s="71"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="M17" s="72"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="76" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="M18" s="71"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="M19" s="72"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="77" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="M20" s="71"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="78" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="M21" s="72"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -1934,196 +1946,196 @@
       </c>
       <c r="C8" s="25"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="23"/>
       <c r="B9" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="25"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="25"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="23"/>
       <c r="B11" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="25"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="79"/>
-      <c r="B12" s="79"/>
+      <c r="A12" s="80"/>
+      <c r="B12" s="80"/>
       <c r="C12" s="25"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="79"/>
-      <c r="B13" s="79"/>
+      <c r="A13" s="80"/>
+      <c r="B13" s="80"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="79"/>
-      <c r="B14" s="79"/>
+      <c r="A14" s="80"/>
+      <c r="B14" s="80"/>
       <c r="C14" s="25"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="79"/>
-      <c r="B15" s="79"/>
+      <c r="A15" s="80"/>
+      <c r="B15" s="80"/>
       <c r="C15" s="23"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="80" t="s">
+      <c r="A16" s="81" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="80"/>
-      <c r="C16" s="80"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.28515625" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="91"/>
-[...10 lines deleted...]
-      <c r="M1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="87"/>
-[...11 lines deleted...]
-      <c r="M2" s="88"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="75"/>
       <c r="B3" s="73" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="73" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="73" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="73" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="73" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="73" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="73" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="74" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="83"/>
-[...10 lines deleted...]
-      <c r="M4" s="83"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="32">
         <v>2023</v>
       </c>
       <c r="B5" s="39">
         <v>8488</v>
       </c>
       <c r="C5" s="40">
         <v>4240</v>
       </c>
       <c r="D5" s="39">
         <v>4702</v>
       </c>
       <c r="E5" s="39">
         <v>3603</v>
       </c>
       <c r="F5" s="39">
         <v>5937</v>
       </c>
       <c r="G5" s="41">
         <v>17785</v>
       </c>
       <c r="H5" s="39">
         <v>7535</v>
@@ -2229,72 +2241,74 @@
     <row r="8" spans="1:14">
       <c r="A8" s="34">
         <v>2026</v>
       </c>
       <c r="B8" s="35">
         <v>9205</v>
       </c>
       <c r="C8" s="35">
         <v>8489</v>
       </c>
       <c r="D8" s="45">
         <v>9689</v>
       </c>
       <c r="E8" s="35">
         <v>7594</v>
       </c>
       <c r="F8" s="35">
         <v>32729</v>
       </c>
       <c r="G8" s="35">
         <v>23737</v>
       </c>
       <c r="H8" s="35">
         <v>23626</v>
       </c>
-      <c r="I8" s="5"/>
+      <c r="I8" s="35">
+        <v>33990</v>
+      </c>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A9" s="84" t="s">
+      <c r="A9" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="85"/>
-[...10 lines deleted...]
-      <c r="M9" s="85"/>
+      <c r="B9" s="86"/>
+      <c r="C9" s="86"/>
+      <c r="D9" s="86"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="86"/>
+      <c r="K9" s="86"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="86"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="32">
         <v>2023</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="47" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="47" t="s">
         <v>71</v>
       </c>
       <c r="G10" s="47" t="s">
         <v>72</v>
       </c>
       <c r="H10" s="47" t="s">
         <v>73</v>
@@ -2400,72 +2414,74 @@
     <row r="13" spans="1:14">
       <c r="A13" s="34">
         <v>2026</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>103</v>
       </c>
       <c r="C13" s="49" t="s">
         <v>104</v>
       </c>
       <c r="D13" s="54" t="s">
         <v>105</v>
       </c>
       <c r="E13" s="49" t="s">
         <v>106</v>
       </c>
       <c r="F13" s="49" t="s">
         <v>107</v>
       </c>
       <c r="G13" s="49" t="s">
         <v>108</v>
       </c>
       <c r="H13" s="49" t="s">
         <v>109</v>
       </c>
-      <c r="I13" s="5"/>
+      <c r="I13" s="52" t="s">
+        <v>199</v>
+      </c>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A14" s="86" t="s">
+      <c r="A14" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="86"/>
-[...10 lines deleted...]
-      <c r="M14" s="86"/>
+      <c r="B14" s="87"/>
+      <c r="C14" s="87"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="87"/>
+      <c r="F14" s="87"/>
+      <c r="G14" s="87"/>
+      <c r="H14" s="87"/>
+      <c r="I14" s="87"/>
+      <c r="J14" s="87"/>
+      <c r="K14" s="87"/>
+      <c r="L14" s="87"/>
+      <c r="M14" s="87"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="32">
         <v>2023</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>110</v>
       </c>
       <c r="C15" s="49" t="s">
         <v>111</v>
       </c>
       <c r="D15" s="49" t="s">
         <v>112</v>
       </c>
       <c r="E15" s="49" t="s">
         <v>113</v>
       </c>
       <c r="F15" s="49" t="s">
         <v>114</v>
       </c>
       <c r="G15" s="49" t="s">
         <v>115</v>
       </c>
       <c r="H15" s="49" t="s">
         <v>116</v>
@@ -2569,191 +2585,193 @@
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="37">
         <v>2026</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>146</v>
       </c>
       <c r="C18" s="57" t="s">
         <v>147</v>
       </c>
       <c r="D18" s="57" t="s">
         <v>148</v>
       </c>
       <c r="E18" s="57" t="s">
         <v>149</v>
       </c>
       <c r="F18" s="57" t="s">
         <v>150</v>
       </c>
       <c r="G18" s="57" t="s">
         <v>151</v>
       </c>
       <c r="H18" s="57" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="I18" s="38"/>
+        <v>201</v>
+      </c>
+      <c r="I18" s="79" t="s">
+        <v>200</v>
+      </c>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
     </row>
     <row r="53" spans="5:17">
-      <c r="E53" s="81"/>
-[...11 lines deleted...]
-      <c r="Q53" s="82"/>
+      <c r="E53" s="82"/>
+      <c r="F53" s="83"/>
+      <c r="G53" s="83"/>
+      <c r="H53" s="83"/>
+      <c r="I53" s="83"/>
+      <c r="J53" s="83"/>
+      <c r="K53" s="83"/>
+      <c r="L53" s="83"/>
+      <c r="M53" s="83"/>
+      <c r="N53" s="83"/>
+      <c r="O53" s="83"/>
+      <c r="P53" s="83"/>
+      <c r="Q53" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="E53:Q53"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="15.75">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="91"/>
-[...10 lines deleted...]
-      <c r="M1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="87"/>
-[...11 lines deleted...]
-      <c r="M2" s="88"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1">
       <c r="A3" s="75"/>
       <c r="B3" s="73" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="73" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="73" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="73" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="73" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="73" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="73" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="74" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="89"/>
-[...2 lines deleted...]
-      <c r="E4" s="89"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
       <c r="F4" s="62"/>
       <c r="G4" s="62"/>
       <c r="H4" s="62"/>
       <c r="I4" s="62"/>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="63">
         <v>2023</v>
       </c>
       <c r="B5" s="40">
         <v>8488</v>
       </c>
       <c r="C5" s="40">
         <v>12728</v>
       </c>
       <c r="D5" s="40">
         <v>17430</v>
       </c>
       <c r="E5" s="40">
         <v>21033</v>
       </c>
@@ -2874,232 +2892,236 @@
     <row r="8" spans="1:17" ht="15" customHeight="1">
       <c r="A8" s="65">
         <v>2026</v>
       </c>
       <c r="B8" s="33">
         <v>9205</v>
       </c>
       <c r="C8" s="33">
         <v>17695</v>
       </c>
       <c r="D8" s="64">
         <v>27384</v>
       </c>
       <c r="E8" s="33">
         <v>34978</v>
       </c>
       <c r="F8" s="33">
         <v>67707</v>
       </c>
       <c r="G8" s="33">
         <v>91443</v>
       </c>
       <c r="H8" s="33">
         <v>115070</v>
       </c>
-      <c r="I8" s="36"/>
+      <c r="I8" s="35">
+        <v>149060</v>
+      </c>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="36"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="86"/>
-[...10 lines deleted...]
-      <c r="M9" s="86"/>
+      <c r="B9" s="87"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="87"/>
+      <c r="E9" s="87"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="87"/>
+      <c r="H9" s="87"/>
+      <c r="I9" s="87"/>
+      <c r="J9" s="87"/>
+      <c r="K9" s="87"/>
+      <c r="L9" s="87"/>
+      <c r="M9" s="87"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="32">
         <v>2023</v>
       </c>
       <c r="B10" s="66" t="s">
         <v>110</v>
       </c>
       <c r="C10" s="66" t="s">
+        <v>152</v>
+      </c>
+      <c r="D10" s="66" t="s">
         <v>153</v>
       </c>
-      <c r="D10" s="66" t="s">
+      <c r="E10" s="66" t="s">
         <v>154</v>
       </c>
-      <c r="E10" s="66" t="s">
+      <c r="F10" s="66" t="s">
         <v>155</v>
       </c>
-      <c r="F10" s="66" t="s">
+      <c r="G10" s="56" t="s">
         <v>156</v>
       </c>
-      <c r="G10" s="56" t="s">
+      <c r="H10" s="56" t="s">
         <v>157</v>
       </c>
-      <c r="H10" s="56" t="s">
+      <c r="I10" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="I10" s="56" t="s">
+      <c r="J10" s="56" t="s">
         <v>159</v>
       </c>
-      <c r="J10" s="56" t="s">
+      <c r="K10" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="K10" s="56" t="s">
+      <c r="L10" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="L10" s="56" t="s">
+      <c r="M10" s="56" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="4"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="32">
         <v>2024</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>122</v>
       </c>
       <c r="C11" s="55" t="s">
+        <v>163</v>
+      </c>
+      <c r="D11" s="55" t="s">
         <v>164</v>
       </c>
-      <c r="D11" s="55" t="s">
+      <c r="E11" s="55" t="s">
         <v>165</v>
       </c>
-      <c r="E11" s="55" t="s">
+      <c r="F11" s="61" t="s">
         <v>166</v>
       </c>
-      <c r="F11" s="61" t="s">
+      <c r="G11" s="55" t="s">
         <v>167</v>
       </c>
-      <c r="G11" s="55" t="s">
+      <c r="H11" s="55" t="s">
         <v>168</v>
       </c>
-      <c r="H11" s="55" t="s">
+      <c r="I11" s="55" t="s">
         <v>169</v>
       </c>
-      <c r="I11" s="55" t="s">
+      <c r="J11" s="55" t="s">
         <v>170</v>
       </c>
-      <c r="J11" s="55" t="s">
+      <c r="K11" s="55" t="s">
         <v>171</v>
       </c>
-      <c r="K11" s="55" t="s">
+      <c r="L11" s="61" t="s">
         <v>172</v>
       </c>
-      <c r="L11" s="61" t="s">
+      <c r="M11" s="61" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1">
       <c r="A12" s="65">
         <v>2025</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>134</v>
       </c>
       <c r="C12" s="55" t="s">
+        <v>174</v>
+      </c>
+      <c r="D12" s="55" t="s">
         <v>175</v>
       </c>
-      <c r="D12" s="55" t="s">
+      <c r="E12" s="55" t="s">
         <v>176</v>
       </c>
-      <c r="E12" s="55" t="s">
+      <c r="F12" s="55" t="s">
         <v>177</v>
       </c>
-      <c r="F12" s="55" t="s">
+      <c r="G12" s="55" t="s">
         <v>178</v>
       </c>
-      <c r="G12" s="55" t="s">
+      <c r="H12" s="55" t="s">
         <v>179</v>
       </c>
-      <c r="H12" s="55" t="s">
+      <c r="I12" s="55" t="s">
         <v>180</v>
       </c>
-      <c r="I12" s="55" t="s">
+      <c r="J12" s="55" t="s">
         <v>181</v>
       </c>
-      <c r="J12" s="55" t="s">
+      <c r="K12" s="55" t="s">
         <v>182</v>
       </c>
-      <c r="K12" s="55" t="s">
+      <c r="L12" s="55" t="s">
         <v>183</v>
       </c>
-      <c r="L12" s="55" t="s">
+      <c r="M12" s="55" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="N12" s="3"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="67">
         <v>2026</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>146</v>
       </c>
       <c r="C13" s="57" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D13" s="57" t="s">
+        <v>185</v>
+      </c>
+      <c r="E13" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E13" s="57" t="s">
+      <c r="F13" s="57" t="s">
         <v>187</v>
       </c>
-      <c r="F13" s="57" t="s">
+      <c r="G13" s="57" t="s">
         <v>188</v>
       </c>
-      <c r="G13" s="57" t="s">
+      <c r="H13" s="57" t="s">
         <v>189</v>
       </c>
-      <c r="H13" s="57" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="38"/>
+      <c r="I13" s="57" t="s">
+        <v>202</v>
+      </c>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="3"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="68" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 