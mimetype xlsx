--- v5 (2026-09-03)
+++ v6 (2026-09-27)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
@@ -227,72 +227,72 @@
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті кезеңге, пайызбен*</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Султанбаева Салтанат Тулетовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>s.sultanbaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>2023 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>Құрылыс және инвестиция статистикасы бөлімі</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -634,101 +634,99 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1029,435 +1027,435 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="3" max="254" width="9.140625" style="21" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" style="21" customWidth="1"/>
     <col min="256" max="16384" width="97.7109375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:11" s="67" customFormat="1">
+    <row r="2" spans="1:11" s="66" customFormat="1">
       <c r="A2" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="5">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="67" customFormat="1">
+    <row r="3" spans="1:11" s="66" customFormat="1">
       <c r="A3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="67" customFormat="1">
+    <row r="4" spans="1:11" s="66" customFormat="1">
       <c r="A4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="67" customFormat="1">
+    <row r="5" spans="1:11" s="66" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="67" customFormat="1">
+    <row r="6" spans="1:11" s="66" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" s="67" customFormat="1" ht="25.5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="66" customFormat="1" ht="25.5">
       <c r="A7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="67" customFormat="1">
+    <row r="8" spans="1:11" s="66" customFormat="1">
       <c r="A8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="67" customFormat="1" ht="25.5">
+    <row r="9" spans="1:11" s="66" customFormat="1" ht="25.5">
       <c r="A9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="67" customFormat="1" ht="25.5">
+    <row r="10" spans="1:11" s="66" customFormat="1" ht="25.5">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="67" customFormat="1">
+    <row r="11" spans="1:11" s="66" customFormat="1">
       <c r="A11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="11"/>
-      <c r="K11" s="68"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:11" s="67" customFormat="1">
+      <c r="K11" s="67"/>
+    </row>
+    <row r="12" spans="1:11" s="66" customFormat="1">
       <c r="A12" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="K12" s="68"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11" s="67" customFormat="1">
+      <c r="K12" s="67"/>
+    </row>
+    <row r="13" spans="1:11" s="66" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="K13" s="68"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11" s="67" customFormat="1">
+      <c r="K13" s="67"/>
+    </row>
+    <row r="14" spans="1:11" s="66" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="K14" s="68"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11" s="67" customFormat="1">
+      <c r="K14" s="67"/>
+    </row>
+    <row r="15" spans="1:11" s="66" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="69" t="s">
         <v>67</v>
       </c>
-      <c r="K15" s="68"/>
+      <c r="K15" s="67"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="65" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="K16" s="71"/>
+        <v>74</v>
+      </c>
+      <c r="K16" s="70"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="66" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="72"/>
+      <c r="B17" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="K17" s="71"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K18" s="71"/>
+        <v>72</v>
+      </c>
+      <c r="K18" s="70"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="K19" s="72"/>
+        <v>68</v>
+      </c>
+      <c r="K19" s="71"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K20" s="71"/>
+        <v>69</v>
+      </c>
+      <c r="K20" s="70"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="73" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="72"/>
+      <c r="B21" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="K21" s="71"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:11">
-      <c r="K23" s="72"/>
+      <c r="K23" s="71"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="K24" s="71"/>
+      <c r="K24" s="70"/>
     </row>
     <row r="25" spans="1:11">
-      <c r="K25" s="72"/>
+      <c r="K25" s="71"/>
     </row>
     <row r="26" spans="1:11">
-      <c r="K26" s="71"/>
+      <c r="K26" s="70"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="16" customWidth="1"/>
     <col min="2" max="2" width="104.28515625" style="16" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+    <row r="2" spans="1:13" s="66" customFormat="1" ht="15.6" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="17">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+    <row r="3" spans="1:13" s="66" customFormat="1" ht="15.6" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+    <row r="4" spans="1:13" s="66" customFormat="1" ht="15.6" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+    <row r="5" spans="1:13" s="66" customFormat="1" ht="15.6" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+    <row r="6" spans="1:13" s="66" customFormat="1" ht="15.6" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="67" customFormat="1" ht="38.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="66" customFormat="1" ht="38.25">
       <c r="A7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+    <row r="8" spans="1:13" s="66" customFormat="1" ht="15.6" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="67" customFormat="1" ht="25.5">
+    <row r="9" spans="1:13" s="66" customFormat="1" ht="25.5">
       <c r="A9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="67" customFormat="1" ht="30.75" customHeight="1">
+    <row r="10" spans="1:13" s="66" customFormat="1" ht="30.75" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+    <row r="11" spans="1:13" s="66" customFormat="1" ht="17.45" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="11"/>
-      <c r="M11" s="68"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="M11" s="67"/>
+    </row>
+    <row r="12" spans="1:13" s="66" customFormat="1" ht="17.45" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="M12" s="68"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="M12" s="67"/>
+    </row>
+    <row r="13" spans="1:13" s="66" customFormat="1" ht="17.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="M13" s="68"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="M13" s="67"/>
+    </row>
+    <row r="14" spans="1:13" s="66" customFormat="1" ht="17.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="M14" s="68"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="M14" s="67"/>
+    </row>
+    <row r="15" spans="1:13" s="66" customFormat="1" ht="17.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="70" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="68"/>
+      <c r="B15" s="69" t="s">
+        <v>73</v>
+      </c>
+      <c r="M15" s="67"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="65" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="M16" s="71"/>
+        <v>74</v>
+      </c>
+      <c r="M16" s="70"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="66" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="72"/>
+      <c r="B17" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="71"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="M18" s="71"/>
+        <v>72</v>
+      </c>
+      <c r="M18" s="70"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="M19" s="72"/>
+        <v>68</v>
+      </c>
+      <c r="M19" s="71"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="M20" s="71"/>
+        <v>69</v>
+      </c>
+      <c r="M20" s="70"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="73" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="72"/>
+      <c r="B21" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="71"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
@@ -1580,80 +1578,80 @@
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="15.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="79"/>
-[...11 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="A2" s="81"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="27" t="s">
@@ -1815,51 +1813,53 @@
     <row r="8" spans="1:13">
       <c r="A8" s="38">
         <v>2026</v>
       </c>
       <c r="B8" s="39">
         <v>9205</v>
       </c>
       <c r="C8" s="39">
         <v>8489</v>
       </c>
       <c r="D8" s="40">
         <v>9689</v>
       </c>
       <c r="E8" s="39">
         <v>7594</v>
       </c>
       <c r="F8" s="39">
         <v>32729</v>
       </c>
       <c r="G8" s="39">
         <v>23737</v>
       </c>
       <c r="H8" s="39">
         <v>23626</v>
       </c>
-      <c r="I8" s="41"/>
+      <c r="I8" s="39">
+        <v>33990</v>
+      </c>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="41"/>
       <c r="M8" s="41"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="78" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="78"/>
       <c r="C9" s="78"/>
       <c r="D9" s="78"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
       <c r="H9" s="78"/>
       <c r="I9" s="78"/>
       <c r="J9" s="78"/>
       <c r="K9" s="78"/>
       <c r="L9" s="78"/>
       <c r="M9" s="78"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="31">
         <v>2023</v>
@@ -1986,51 +1986,53 @@
     <row r="13" spans="1:13">
       <c r="A13" s="38">
         <v>2026</v>
       </c>
       <c r="B13" s="51">
         <v>187.7</v>
       </c>
       <c r="C13" s="41">
         <v>94.1</v>
       </c>
       <c r="D13" s="52">
         <v>114</v>
       </c>
       <c r="E13" s="41">
         <v>77.900000000000006</v>
       </c>
       <c r="F13" s="41">
         <v>421.3</v>
       </c>
       <c r="G13" s="41">
         <v>71.599999999999994</v>
       </c>
       <c r="H13" s="41">
         <v>100.1</v>
       </c>
-      <c r="I13" s="41"/>
+      <c r="I13" s="51">
+        <v>141.9</v>
+      </c>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="41"/>
       <c r="M13" s="41"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="78" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="78"/>
       <c r="C14" s="78"/>
       <c r="D14" s="78"/>
       <c r="E14" s="78"/>
       <c r="F14" s="78"/>
       <c r="G14" s="78"/>
       <c r="H14" s="78"/>
       <c r="I14" s="78"/>
       <c r="J14" s="78"/>
       <c r="K14" s="78"/>
       <c r="L14" s="78"/>
       <c r="M14" s="78"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="31">
         <v>2023</v>
@@ -2157,120 +2159,122 @@
     <row r="18" spans="1:13">
       <c r="A18" s="53">
         <v>2026</v>
       </c>
       <c r="B18" s="54">
         <v>100.9</v>
       </c>
       <c r="C18" s="54">
         <v>168.7</v>
       </c>
       <c r="D18" s="54">
         <v>168.2</v>
       </c>
       <c r="E18" s="54">
         <v>148.69999999999999</v>
       </c>
       <c r="F18" s="54">
         <v>502.8</v>
       </c>
       <c r="G18" s="54">
         <v>151.5</v>
       </c>
       <c r="H18" s="54">
         <v>209.6</v>
       </c>
-      <c r="I18" s="54"/>
+      <c r="I18" s="73">
+        <v>190</v>
+      </c>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I42" sqref="I42"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="7" max="8" width="10" customWidth="1"/>
     <col min="10" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="15.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="79"/>
-[...11 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="A2" s="81"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="27" t="s">
@@ -2432,51 +2436,53 @@
     <row r="8" spans="1:13">
       <c r="A8" s="38">
         <v>2026</v>
       </c>
       <c r="B8" s="39">
         <v>9205</v>
       </c>
       <c r="C8" s="39">
         <v>17695</v>
       </c>
       <c r="D8" s="40">
         <v>27384</v>
       </c>
       <c r="E8" s="39">
         <v>34978</v>
       </c>
       <c r="F8" s="39">
         <v>67707</v>
       </c>
       <c r="G8" s="39">
         <v>91443</v>
       </c>
       <c r="H8" s="39">
         <v>115070</v>
       </c>
-      <c r="I8" s="41"/>
+      <c r="I8" s="39">
+        <v>149060</v>
+      </c>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="41"/>
       <c r="M8" s="41"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="78" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="78"/>
       <c r="C9" s="78"/>
       <c r="D9" s="78"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
       <c r="H9" s="78"/>
       <c r="I9" s="78"/>
       <c r="J9" s="78"/>
       <c r="K9" s="78"/>
       <c r="L9" s="78"/>
       <c r="M9" s="78"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="31">
         <v>2023</v>
@@ -2603,51 +2609,53 @@
     <row r="13" spans="1:13">
       <c r="A13" s="53">
         <v>2026</v>
       </c>
       <c r="B13" s="54">
         <v>100.9</v>
       </c>
       <c r="C13" s="54">
         <v>124.8</v>
       </c>
       <c r="D13" s="54">
         <v>137.5</v>
       </c>
       <c r="E13" s="54">
         <v>139.80000000000001</v>
       </c>
       <c r="F13" s="54">
         <v>214.9</v>
       </c>
       <c r="G13" s="54">
         <v>194.6</v>
       </c>
       <c r="H13" s="54">
         <v>197.5</v>
       </c>
-      <c r="I13" s="54"/>
+      <c r="I13" s="73">
+        <v>196</v>
+      </c>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>