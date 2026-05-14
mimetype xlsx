--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -108,87 +108,93 @@
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
     <t>Қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -228,51 +234,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -318,59 +324,63 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -662,65 +672,65 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -733,65 +743,65 @@
         <v>9</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="42"/>
-[...10 lines deleted...]
-      <c r="M4" s="42"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
       <c r="N4" s="22"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10">
         <v>2023</v>
       </c>
       <c r="B5" s="33">
         <v>8488</v>
       </c>
       <c r="C5" s="19">
         <v>4240</v>
       </c>
       <c r="D5" s="33">
         <v>4702</v>
       </c>
       <c r="E5" s="33">
         <v>3603</v>
       </c>
       <c r="F5" s="33">
         <v>5937</v>
       </c>
       <c r="G5" s="34">
         <v>17785</v>
       </c>
       <c r="H5" s="33">
@@ -886,68 +896,71 @@
       </c>
       <c r="J7" s="25">
         <v>12687</v>
       </c>
       <c r="K7" s="25">
         <v>13637</v>
       </c>
       <c r="L7" s="25">
         <v>32179</v>
       </c>
       <c r="M7" s="25">
         <v>4701</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>8489</v>
       </c>
+      <c r="D8" s="41">
+        <v>9689</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="41"/>
-[...10 lines deleted...]
-      <c r="M9" s="41"/>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="35">
         <v>188.9</v>
       </c>
       <c r="C10" s="23">
         <v>50.1</v>
       </c>
       <c r="D10" s="36">
         <v>111.1</v>
       </c>
       <c r="E10" s="23">
         <v>76.599999999999994</v>
       </c>
       <c r="F10" s="23">
         <v>159.4</v>
       </c>
       <c r="G10" s="23">
         <v>299.3</v>
       </c>
       <c r="H10" s="37">
@@ -1042,68 +1055,71 @@
       </c>
       <c r="J12" s="17">
         <v>77.400000000000006</v>
       </c>
       <c r="K12" s="17">
         <v>106.5</v>
       </c>
       <c r="L12" s="17">
         <v>235.3</v>
       </c>
       <c r="M12" s="17">
         <v>14.6</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="24">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>187.7</v>
       </c>
       <c r="C13" s="17">
         <v>94.1</v>
       </c>
+      <c r="D13" s="45">
+        <v>114</v>
+      </c>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="41"/>
-[...10 lines deleted...]
-      <c r="M14" s="41"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
       <c r="N14" s="22"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="22">
         <v>182.5</v>
       </c>
       <c r="C15" s="22">
         <v>62.2</v>
       </c>
       <c r="D15" s="22">
         <v>202.3</v>
       </c>
       <c r="E15" s="22">
         <v>116.6</v>
       </c>
       <c r="F15" s="22">
         <v>159.69999999999999</v>
       </c>
       <c r="G15" s="22">
         <v>148.30000000000001</v>
       </c>
       <c r="H15" s="22">
@@ -1198,111 +1214,113 @@
       </c>
       <c r="J17" s="22">
         <v>105.2</v>
       </c>
       <c r="K17" s="22">
         <v>116.4</v>
       </c>
       <c r="L17" s="22">
         <v>246.3</v>
       </c>
       <c r="M17" s="22">
         <v>52.5</v>
       </c>
       <c r="N17" s="22"/>
     </row>
     <row r="18" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="9">
         <v>100.9</v>
       </c>
       <c r="C18" s="9">
         <v>168.7</v>
       </c>
-      <c r="D18" s="9"/>
+      <c r="D18" s="9">
+        <v>168.2</v>
+      </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -1315,65 +1333,65 @@
         <v>20</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="42"/>
-[...10 lines deleted...]
-      <c r="M4" s="42"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
       <c r="N4" s="22"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A5" s="10">
         <v>2023</v>
       </c>
       <c r="B5" s="19">
         <v>8488</v>
       </c>
       <c r="C5" s="19">
         <v>12728</v>
       </c>
       <c r="D5" s="19">
         <v>17430</v>
       </c>
       <c r="E5" s="19">
         <v>21033</v>
       </c>
       <c r="F5" s="19">
         <v>26970</v>
       </c>
       <c r="G5" s="31">
         <v>44755</v>
       </c>
       <c r="H5" s="20">
@@ -1468,68 +1486,71 @@
       </c>
       <c r="J7" s="25">
         <v>83316</v>
       </c>
       <c r="K7" s="25">
         <v>96953</v>
       </c>
       <c r="L7" s="25">
         <v>129132</v>
       </c>
       <c r="M7" s="25">
         <v>133833</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>17695</v>
       </c>
+      <c r="D8" s="18">
+        <v>27384</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="41"/>
-[...10 lines deleted...]
-      <c r="M9" s="41"/>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="39">
         <v>182.5</v>
       </c>
       <c r="C10" s="39">
         <v>110.8</v>
       </c>
       <c r="D10" s="39">
         <v>126.8</v>
       </c>
       <c r="E10" s="39">
         <v>124.8</v>
       </c>
       <c r="F10" s="39">
         <v>131.19999999999999</v>
       </c>
       <c r="G10" s="27">
         <v>138.1</v>
       </c>
       <c r="H10" s="27">
@@ -1624,51 +1645,53 @@
       </c>
       <c r="J12" s="22">
         <v>101.6</v>
       </c>
       <c r="K12" s="22">
         <v>103.5</v>
       </c>
       <c r="L12" s="22">
         <v>120.8</v>
       </c>
       <c r="M12" s="22">
         <v>115.7</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="11">
         <v>2026</v>
       </c>
       <c r="B13" s="9">
         <v>100.9</v>
       </c>
       <c r="C13" s="9">
         <v>124.8</v>
       </c>
-      <c r="D13" s="9"/>
+      <c r="D13" s="9">
+        <v>137.5</v>
+      </c>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="N14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 