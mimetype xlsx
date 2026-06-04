--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -327,60 +327,60 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -672,65 +672,65 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -743,65 +743,65 @@
         <v>9</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="43"/>
-[...10 lines deleted...]
-      <c r="M4" s="43"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
       <c r="N4" s="22"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10">
         <v>2023</v>
       </c>
       <c r="B5" s="33">
         <v>8488</v>
       </c>
       <c r="C5" s="19">
         <v>4240</v>
       </c>
       <c r="D5" s="33">
         <v>4702</v>
       </c>
       <c r="E5" s="33">
         <v>3603</v>
       </c>
       <c r="F5" s="33">
         <v>5937</v>
       </c>
       <c r="G5" s="34">
         <v>17785</v>
       </c>
       <c r="H5" s="33">
@@ -899,68 +899,71 @@
       </c>
       <c r="K7" s="25">
         <v>13637</v>
       </c>
       <c r="L7" s="25">
         <v>32179</v>
       </c>
       <c r="M7" s="25">
         <v>4701</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>8489</v>
       </c>
       <c r="D8" s="41">
         <v>9689</v>
       </c>
+      <c r="E8" s="25">
+        <v>7594</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="42"/>
-[...10 lines deleted...]
-      <c r="M9" s="42"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="35">
         <v>188.9</v>
       </c>
       <c r="C10" s="23">
         <v>50.1</v>
       </c>
       <c r="D10" s="36">
         <v>111.1</v>
       </c>
       <c r="E10" s="23">
         <v>76.599999999999994</v>
       </c>
       <c r="F10" s="23">
         <v>159.4</v>
       </c>
       <c r="G10" s="23">
         <v>299.3</v>
       </c>
       <c r="H10" s="37">
@@ -1055,71 +1058,74 @@
       </c>
       <c r="J12" s="17">
         <v>77.400000000000006</v>
       </c>
       <c r="K12" s="17">
         <v>106.5</v>
       </c>
       <c r="L12" s="17">
         <v>235.3</v>
       </c>
       <c r="M12" s="17">
         <v>14.6</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="24">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>187.7</v>
       </c>
       <c r="C13" s="17">
         <v>94.1</v>
       </c>
-      <c r="D13" s="45">
+      <c r="D13" s="42">
         <v>114</v>
       </c>
+      <c r="E13" s="17">
+        <v>77.900000000000006</v>
+      </c>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="42"/>
-[...10 lines deleted...]
-      <c r="M14" s="42"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
       <c r="N14" s="22"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="22">
         <v>182.5</v>
       </c>
       <c r="C15" s="22">
         <v>62.2</v>
       </c>
       <c r="D15" s="22">
         <v>202.3</v>
       </c>
       <c r="E15" s="22">
         <v>116.6</v>
       </c>
       <c r="F15" s="22">
         <v>159.69999999999999</v>
       </c>
       <c r="G15" s="22">
         <v>148.30000000000001</v>
       </c>
       <c r="H15" s="22">
@@ -1217,110 +1223,112 @@
       </c>
       <c r="K17" s="22">
         <v>116.4</v>
       </c>
       <c r="L17" s="22">
         <v>246.3</v>
       </c>
       <c r="M17" s="22">
         <v>52.5</v>
       </c>
       <c r="N17" s="22"/>
     </row>
     <row r="18" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="9">
         <v>100.9</v>
       </c>
       <c r="C18" s="9">
         <v>168.7</v>
       </c>
       <c r="D18" s="9">
         <v>168.2</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9">
+        <v>148.69999999999999</v>
+      </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -1333,65 +1341,65 @@
         <v>20</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="43"/>
-[...10 lines deleted...]
-      <c r="M4" s="43"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
       <c r="N4" s="22"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A5" s="10">
         <v>2023</v>
       </c>
       <c r="B5" s="19">
         <v>8488</v>
       </c>
       <c r="C5" s="19">
         <v>12728</v>
       </c>
       <c r="D5" s="19">
         <v>17430</v>
       </c>
       <c r="E5" s="19">
         <v>21033</v>
       </c>
       <c r="F5" s="19">
         <v>26970</v>
       </c>
       <c r="G5" s="31">
         <v>44755</v>
       </c>
       <c r="H5" s="20">
@@ -1489,68 +1497,71 @@
       </c>
       <c r="K7" s="25">
         <v>96953</v>
       </c>
       <c r="L7" s="25">
         <v>129132</v>
       </c>
       <c r="M7" s="25">
         <v>133833</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>17695</v>
       </c>
       <c r="D8" s="18">
         <v>27384</v>
       </c>
+      <c r="E8" s="25">
+        <v>34978</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="42"/>
-[...10 lines deleted...]
-      <c r="M9" s="42"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="39">
         <v>182.5</v>
       </c>
       <c r="C10" s="39">
         <v>110.8</v>
       </c>
       <c r="D10" s="39">
         <v>126.8</v>
       </c>
       <c r="E10" s="39">
         <v>124.8</v>
       </c>
       <c r="F10" s="39">
         <v>131.19999999999999</v>
       </c>
       <c r="G10" s="27">
         <v>138.1</v>
       </c>
       <c r="H10" s="27">
@@ -1648,51 +1659,53 @@
       </c>
       <c r="K12" s="22">
         <v>103.5</v>
       </c>
       <c r="L12" s="22">
         <v>120.8</v>
       </c>
       <c r="M12" s="22">
         <v>115.7</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="11">
         <v>2026</v>
       </c>
       <c r="B13" s="9">
         <v>100.9</v>
       </c>
       <c r="C13" s="9">
         <v>124.8</v>
       </c>
       <c r="D13" s="9">
         <v>137.5</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="9">
+        <v>139.80000000000001</v>
+      </c>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="N14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>