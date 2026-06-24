--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl27-04\trud2\СТРОИТЕЛЬСТВО и ИНВЕСТИЦИИ\082026 Доклад здесь\динамикалық серпін 052026\инвестиция 05_2026\месячная\инвестиции в жилищное строительство\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19425" windowHeight="11025" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті кезеңге, пайызбен</t>
@@ -102,51 +107,51 @@
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
     <t>Қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -401,116 +406,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -650,54 +657,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
@@ -902,50 +909,53 @@
       </c>
       <c r="L7" s="25">
         <v>32179</v>
       </c>
       <c r="M7" s="25">
         <v>4701</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>8489</v>
       </c>
       <c r="D8" s="41">
         <v>9689</v>
       </c>
       <c r="E8" s="25">
         <v>7594</v>
       </c>
+      <c r="F8" s="25">
+        <v>32729</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="35">
@@ -1064,50 +1074,53 @@
       </c>
       <c r="L12" s="17">
         <v>235.3</v>
       </c>
       <c r="M12" s="17">
         <v>14.6</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="24">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>187.7</v>
       </c>
       <c r="C13" s="17">
         <v>94.1</v>
       </c>
       <c r="D13" s="42">
         <v>114</v>
       </c>
       <c r="E13" s="17">
         <v>77.900000000000006</v>
       </c>
+      <c r="F13" s="17">
+        <v>421.3</v>
+      </c>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A14" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="43"/>
       <c r="J14" s="43"/>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
       <c r="N14" s="22"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="22">
@@ -1226,79 +1239,81 @@
       </c>
       <c r="L17" s="22">
         <v>246.3</v>
       </c>
       <c r="M17" s="22">
         <v>52.5</v>
       </c>
       <c r="N17" s="22"/>
     </row>
     <row r="18" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="9">
         <v>100.9</v>
       </c>
       <c r="C18" s="9">
         <v>168.7</v>
       </c>
       <c r="D18" s="9">
         <v>168.2</v>
       </c>
       <c r="E18" s="9">
         <v>148.69999999999999</v>
       </c>
-      <c r="F18" s="9"/>
+      <c r="F18" s="9">
+        <v>502.8</v>
+      </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
@@ -1500,50 +1515,53 @@
       </c>
       <c r="L7" s="25">
         <v>129132</v>
       </c>
       <c r="M7" s="25">
         <v>133833</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>17695</v>
       </c>
       <c r="D8" s="18">
         <v>27384</v>
       </c>
       <c r="E8" s="25">
         <v>34978</v>
       </c>
+      <c r="F8" s="25">
+        <v>67707</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
       <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="39">
@@ -1662,51 +1680,53 @@
       </c>
       <c r="L12" s="22">
         <v>120.8</v>
       </c>
       <c r="M12" s="22">
         <v>115.7</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="11">
         <v>2026</v>
       </c>
       <c r="B13" s="9">
         <v>100.9</v>
       </c>
       <c r="C13" s="9">
         <v>124.8</v>
       </c>
       <c r="D13" s="9">
         <v>137.5</v>
       </c>
       <c r="E13" s="9">
         <v>139.80000000000001</v>
       </c>
-      <c r="F13" s="9"/>
+      <c r="F13" s="9">
+        <v>214.9</v>
+      </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="N14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">