--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19425" windowHeight="11025" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19425" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті кезеңге, пайызбен</t>
@@ -107,51 +102,51 @@
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
     <t>Қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -406,118 +401,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -657,54 +650,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
@@ -912,50 +905,53 @@
       </c>
       <c r="M7" s="25">
         <v>4701</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>8489</v>
       </c>
       <c r="D8" s="41">
         <v>9689</v>
       </c>
       <c r="E8" s="25">
         <v>7594</v>
       </c>
       <c r="F8" s="25">
         <v>32729</v>
       </c>
+      <c r="G8" s="25">
+        <v>23737</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="35">
@@ -1077,50 +1073,53 @@
       </c>
       <c r="M12" s="17">
         <v>14.6</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="24">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>187.7</v>
       </c>
       <c r="C13" s="17">
         <v>94.1</v>
       </c>
       <c r="D13" s="42">
         <v>114</v>
       </c>
       <c r="E13" s="17">
         <v>77.900000000000006</v>
       </c>
       <c r="F13" s="17">
         <v>421.3</v>
       </c>
+      <c r="G13" s="17">
+        <v>71.599999999999994</v>
+      </c>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A14" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="43"/>
       <c r="J14" s="43"/>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
       <c r="N14" s="22"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="22">
@@ -1242,78 +1241,80 @@
       </c>
       <c r="M17" s="22">
         <v>52.5</v>
       </c>
       <c r="N17" s="22"/>
     </row>
     <row r="18" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="9">
         <v>100.9</v>
       </c>
       <c r="C18" s="9">
         <v>168.7</v>
       </c>
       <c r="D18" s="9">
         <v>168.2</v>
       </c>
       <c r="E18" s="9">
         <v>148.69999999999999</v>
       </c>
       <c r="F18" s="9">
         <v>502.8</v>
       </c>
-      <c r="G18" s="9"/>
+      <c r="G18" s="9">
+        <v>151.5</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
@@ -1518,50 +1519,53 @@
       </c>
       <c r="M7" s="25">
         <v>133833</v>
       </c>
       <c r="N7" s="22"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2026</v>
       </c>
       <c r="B8" s="25">
         <v>9205</v>
       </c>
       <c r="C8" s="25">
         <v>17695</v>
       </c>
       <c r="D8" s="18">
         <v>27384</v>
       </c>
       <c r="E8" s="25">
         <v>34978</v>
       </c>
       <c r="F8" s="25">
         <v>67707</v>
       </c>
+      <c r="G8" s="25">
+        <v>91443</v>
+      </c>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
       <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
       <c r="N9" s="22"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="39">
@@ -1683,51 +1687,53 @@
       </c>
       <c r="M12" s="22">
         <v>115.7</v>
       </c>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="A13" s="11">
         <v>2026</v>
       </c>
       <c r="B13" s="9">
         <v>100.9</v>
       </c>
       <c r="C13" s="9">
         <v>124.8</v>
       </c>
       <c r="D13" s="9">
         <v>137.5</v>
       </c>
       <c r="E13" s="9">
         <v>139.80000000000001</v>
       </c>
       <c r="F13" s="9">
         <v>214.9</v>
       </c>
-      <c r="G13" s="9"/>
+      <c r="G13" s="9">
+        <v>194.6</v>
+      </c>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="22"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" ht="11.25">
       <c r="N14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>