--- v4 (2026-07-22)
+++ v5 (2026-09-03)
@@ -1,405 +1,756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19425" windowHeight="11025"/>
+    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="1" r:id="rId1"/>
-    <sheet name="кезең" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер 161104" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер 161203" sheetId="4" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
+    <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
+    <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
-    <t>млн.теңге</t>
+    <t>Тұрғын үй құрылысына салынған инвестициялар, млн. теңге</t>
+  </si>
+  <si>
+    <t>Қаңтар</t>
+  </si>
+  <si>
+    <t>Ақпан</t>
+  </si>
+  <si>
+    <t>Наурыз</t>
+  </si>
+  <si>
+    <t>Сәуір</t>
+  </si>
+  <si>
+    <t>Мамыр</t>
+  </si>
+  <si>
+    <t>Маусым</t>
+  </si>
+  <si>
+    <t>Шілде</t>
+  </si>
+  <si>
+    <t>Тамыз</t>
+  </si>
+  <si>
+    <t>Қыркүйек</t>
+  </si>
+  <si>
+    <t>Қазан</t>
+  </si>
+  <si>
+    <t>Қараша</t>
+  </si>
+  <si>
+    <t>Желтоқсан</t>
+  </si>
+  <si>
+    <t>Қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>Қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>Қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>Қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>Қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>Қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>Қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>Қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>Қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>Қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>* қаңтар-желтоқсан пайызбен өткен жылға</t>
+  </si>
+  <si>
+    <t>Қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Жеке және көппәтерлі тұрғын үй, жатақханалар, әлеуметтік топтарға арналған тұрғын үй құрылысын салуға шыққан шығындар</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына, пайызбен</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті айына, пайызбен</t>
   </si>
   <si>
-    <t>өткен  жылдың тиісті кезеңге, пайызбен</t>
-[...68 lines deleted...]
-    <t>Қаңтар-желтоқсан</t>
+    <t>өткен  жылдың тиісті кезеңге, пайызбен*</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>17.08.2026г.</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>Султанбаева Салтанат Тулетовна</t>
+  </si>
+  <si>
+    <t>+7 7242272694</t>
+  </si>
+  <si>
+    <t>s.sultanbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </left>
-      <right/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -642,1132 +993,1789 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sultanbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sultanbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="38.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
+    <col min="3" max="254" width="9.140625" style="21" customWidth="1"/>
+    <col min="255" max="255" width="42.28515625" style="21" customWidth="1"/>
+    <col min="256" max="16384" width="97.7109375" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:11" s="67" customFormat="1">
+      <c r="A2" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="5">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="67" customFormat="1">
+      <c r="A3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="67" customFormat="1">
+      <c r="A4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="67" customFormat="1">
+      <c r="A5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="67" customFormat="1">
+      <c r="A6" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="67" customFormat="1" ht="25.5">
+      <c r="A7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="67" customFormat="1">
+      <c r="A8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="67" customFormat="1" ht="25.5">
+      <c r="A9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="67" customFormat="1" ht="25.5">
+      <c r="A10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="67" customFormat="1">
+      <c r="A11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="K11" s="68"/>
+    </row>
+    <row r="12" spans="1:11" s="67" customFormat="1">
+      <c r="A12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="68"/>
+    </row>
+    <row r="13" spans="1:11" s="67" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="68"/>
+    </row>
+    <row r="14" spans="1:11" s="67" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>66</v>
+      </c>
+      <c r="K14" s="68"/>
+    </row>
+    <row r="15" spans="1:11" s="67" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" s="68"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" s="71"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="K17" s="72"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="71"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K19" s="72"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K20" s="71"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="K21" s="72"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="K23" s="72"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="K24" s="71"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="K25" s="72"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="K26" s="71"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M22"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="35.7109375" style="16" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="17">
+        <v>161203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="67" customFormat="1" ht="38.25">
+      <c r="A7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="67" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="67" customFormat="1" ht="25.5">
+      <c r="A9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="67" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="M11" s="68"/>
+    </row>
+    <row r="12" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="68"/>
+    </row>
+    <row r="13" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M13" s="68"/>
+    </row>
+    <row r="14" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="68"/>
+    </row>
+    <row r="15" spans="1:13" s="67" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="71"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="72"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M18" s="71"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="72"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="M20" s="71"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="M21" s="72"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="74"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="20"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="74"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="20"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="74"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="22"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="20"/>
+      <c r="B4" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="22"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="20"/>
+      <c r="B5" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="22"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="20"/>
+      <c r="B6" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="22"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="20"/>
+      <c r="B7" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="22"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="22"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="74"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="22"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="20"/>
+      <c r="B10" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="22"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="74"/>
+      <c r="B11" s="74"/>
+      <c r="C11" s="22"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="74"/>
+      <c r="B12" s="74"/>
+      <c r="C12" s="22"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="74"/>
+      <c r="B13" s="74"/>
+      <c r="C13" s="20"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="74"/>
+      <c r="B15" s="74"/>
+      <c r="C15" s="20"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="76"/>
+      <c r="B16" s="76"/>
+      <c r="C16" s="76"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="11.7109375" customWidth="1"/>
+    <col min="2" max="13" width="10.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...29 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="79"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="F3" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="H3" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="I3" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="J3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="K3" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="L3" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="M3" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="K3" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="44" t="s">
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="44"/>
-[...14 lines deleted...]
-      <c r="A5" s="10">
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="31">
         <v>2023</v>
       </c>
-      <c r="B5" s="33">
+      <c r="B5" s="32">
         <v>8488</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C5" s="33">
         <v>4240</v>
       </c>
-      <c r="D5" s="33">
+      <c r="D5" s="32">
         <v>4702</v>
       </c>
-      <c r="E5" s="33">
+      <c r="E5" s="32">
         <v>3603</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="32">
         <v>5937</v>
       </c>
       <c r="G5" s="34">
         <v>17785</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H5" s="32">
         <v>7535</v>
       </c>
-      <c r="I5" s="19">
+      <c r="I5" s="33">
         <v>18673</v>
       </c>
-      <c r="J5" s="33">
+      <c r="J5" s="32">
         <v>6908</v>
       </c>
-      <c r="K5" s="33">
+      <c r="K5" s="32">
         <v>4911</v>
       </c>
-      <c r="L5" s="19">
+      <c r="L5" s="33">
         <v>8094</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M5" s="32">
         <v>6529</v>
       </c>
-      <c r="N5" s="22"/>
-[...2 lines deleted...]
-      <c r="A6" s="10">
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="31">
         <v>2024</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="35">
         <v>7622</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="35">
         <v>5547</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="36">
         <v>4715</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="36">
         <v>2897</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="36">
         <v>6999</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="37">
         <v>12062</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="36">
         <v>11430</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="35">
         <v>16072</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="36">
         <v>11520</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="36">
         <v>11219</v>
       </c>
-      <c r="L6" s="19">
+      <c r="L6" s="33">
         <v>12670</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="33">
         <v>8608</v>
       </c>
-      <c r="N6" s="22"/>
-[...2 lines deleted...]
-      <c r="A7" s="24">
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="38">
         <v>2025</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="39">
         <v>8475</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="39">
         <v>4677</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="39">
         <v>5455</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="39">
         <v>4813</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="39">
         <v>6005</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="39">
         <v>14373</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="39">
         <v>10448</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="39">
         <v>16383</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="39">
         <v>12687</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="39">
         <v>13637</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="39">
         <v>32179</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="39">
         <v>4701</v>
       </c>
-      <c r="N7" s="22"/>
-[...2 lines deleted...]
-      <c r="A8" s="24">
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="38">
         <v>2026</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="39">
         <v>9205</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="39">
         <v>8489</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="40">
         <v>9689</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="39">
         <v>7594</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="39">
         <v>32729</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="39">
         <v>23737</v>
       </c>
-      <c r="N8" s="22"/>
-[...20 lines deleted...]
-      <c r="A10" s="10">
+      <c r="H8" s="39">
+        <v>23626</v>
+      </c>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="78"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="31">
         <v>2023</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="42">
         <v>188.9</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="43">
         <v>50.1</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="44">
         <v>111.1</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="43">
         <v>76.599999999999994</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="43">
         <v>159.4</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="43">
         <v>299.3</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="45">
         <v>42.4</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="43">
         <v>248.6</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="46">
         <v>37.1</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="46">
         <v>71.099999999999994</v>
       </c>
-      <c r="L10" s="38">
+      <c r="L10" s="47">
         <v>164.6</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="46">
         <v>80.2</v>
       </c>
-      <c r="N10" s="22"/>
-[...2 lines deleted...]
-      <c r="A11" s="10">
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="31">
         <v>2024</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="48">
         <v>116.3</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="49">
         <v>73</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="41">
         <v>85.1</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="49">
         <v>61.5</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="49">
         <v>241.3</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="49">
         <v>172.2</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="49">
         <v>94.7</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="49">
         <v>140.30000000000001</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="41">
         <v>71.5</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="41">
         <v>96.4</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="41">
         <v>112.1</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="50">
         <v>67.7</v>
       </c>
-      <c r="N11" s="22"/>
-[...2 lines deleted...]
-      <c r="A12" s="24">
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="38">
         <v>2025</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="51">
         <v>98.3</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="41">
         <v>55.2</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="41">
         <v>115.5</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="41">
         <v>87.9</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="41">
         <v>125.3</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="41">
         <v>237.7</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="41">
         <v>72.5</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="41">
         <v>156.19999999999999</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="41">
         <v>77.400000000000006</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="41">
         <v>106.5</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="41">
         <v>235.3</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="41">
         <v>14.6</v>
       </c>
-      <c r="N12" s="22"/>
-[...2 lines deleted...]
-      <c r="A13" s="24">
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="38">
         <v>2026</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="51">
         <v>187.7</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="41">
         <v>94.1</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="52">
         <v>114</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="41">
         <v>77.900000000000006</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="41">
         <v>421.3</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="41">
         <v>71.599999999999994</v>
       </c>
-      <c r="N13" s="22"/>
-[...20 lines deleted...]
-      <c r="A15" s="10">
+      <c r="H13" s="41">
+        <v>100.1</v>
+      </c>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="78"/>
+      <c r="C14" s="78"/>
+      <c r="D14" s="78"/>
+      <c r="E14" s="78"/>
+      <c r="F14" s="78"/>
+      <c r="G14" s="78"/>
+      <c r="H14" s="78"/>
+      <c r="I14" s="78"/>
+      <c r="J14" s="78"/>
+      <c r="K14" s="78"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="78"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="31">
         <v>2023</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="46">
         <v>182.5</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="46">
         <v>62.2</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="46">
         <v>202.3</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="46">
         <v>116.6</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="46">
         <v>159.69999999999999</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="46">
         <v>148.30000000000001</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="46">
         <v>76.099999999999994</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="47">
         <v>132</v>
       </c>
-      <c r="J15" s="23">
+      <c r="J15" s="43">
         <v>97.8</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="46">
         <v>65.900000000000006</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="46">
         <v>160.5</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="46">
         <v>89.2</v>
       </c>
-      <c r="N15" s="22"/>
-[...2 lines deleted...]
-      <c r="A16" s="10">
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="31">
         <v>2024</v>
       </c>
-      <c r="B16" s="22">
+      <c r="B16" s="46">
         <v>86.4</v>
       </c>
-      <c r="C16" s="22">
+      <c r="C16" s="46">
         <v>128.80000000000001</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="46">
         <v>97.3</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="46">
         <v>78.5</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="46">
         <v>117.1</v>
       </c>
-      <c r="G16" s="22">
+      <c r="G16" s="46">
         <v>67.400000000000006</v>
       </c>
-      <c r="H16" s="22">
+      <c r="H16" s="46">
         <v>149.80000000000001</v>
       </c>
-      <c r="I16" s="22">
+      <c r="I16" s="46">
         <v>84.6</v>
       </c>
-      <c r="J16" s="23">
+      <c r="J16" s="43">
         <v>164</v>
       </c>
-      <c r="K16" s="22">
+      <c r="K16" s="46">
         <v>222.2</v>
       </c>
-      <c r="L16" s="22">
+      <c r="L16" s="46">
         <v>152.1</v>
       </c>
-      <c r="M16" s="22">
+      <c r="M16" s="46">
         <v>128.19999999999999</v>
       </c>
-      <c r="N16" s="22"/>
-[...2 lines deleted...]
-      <c r="A17" s="10">
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="31">
         <v>2025</v>
       </c>
-      <c r="B17" s="22">
+      <c r="B17" s="46">
         <v>108.7</v>
       </c>
-      <c r="C17" s="22">
+      <c r="C17" s="46">
         <v>81.5</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="46">
         <v>111.5</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="46">
         <v>158.1</v>
       </c>
-      <c r="F17" s="22">
+      <c r="F17" s="46">
         <v>82.2</v>
       </c>
-      <c r="G17" s="22">
+      <c r="G17" s="46">
         <v>114.2</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H17" s="46">
         <v>87.6</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="43">
         <v>98</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J17" s="46">
         <v>105.2</v>
       </c>
-      <c r="K17" s="22">
+      <c r="K17" s="46">
         <v>116.4</v>
       </c>
-      <c r="L17" s="22">
+      <c r="L17" s="46">
         <v>246.3</v>
       </c>
-      <c r="M17" s="22">
+      <c r="M17" s="46">
         <v>52.5</v>
       </c>
-      <c r="N17" s="22"/>
-[...2 lines deleted...]
-      <c r="A18" s="11">
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="53">
         <v>2026</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="54">
         <v>100.9</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18" s="54">
         <v>168.7</v>
       </c>
-      <c r="D18" s="9">
+      <c r="D18" s="54">
         <v>168.2</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="54">
         <v>148.69999999999999</v>
       </c>
-      <c r="F18" s="9">
+      <c r="F18" s="54">
         <v>502.8</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18" s="54">
         <v>151.5</v>
       </c>
-      <c r="H18" s="9"/>
-[...5 lines deleted...]
-      <c r="N18" s="22"/>
+      <c r="H18" s="54">
+        <v>209.6</v>
+      </c>
+      <c r="I18" s="54"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="54"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
+    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
-    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" customWidth="1"/>
+    <col min="7" max="8" width="10" customWidth="1"/>
+    <col min="10" max="11" width="10" customWidth="1"/>
+    <col min="12" max="12" width="10.28515625" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...32 lines deleted...]
-      <c r="C3" s="6" t="s">
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="79"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+    </row>
+    <row r="3" spans="1:13" ht="22.5">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="G3" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="H3" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="I3" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="J3" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="K3" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="L3" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="M3" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="31">
+        <v>2023</v>
+      </c>
+      <c r="B5" s="33">
+        <v>8488</v>
+      </c>
+      <c r="C5" s="33">
+        <v>12728</v>
+      </c>
+      <c r="D5" s="33">
+        <v>17430</v>
+      </c>
+      <c r="E5" s="33">
+        <v>21033</v>
+      </c>
+      <c r="F5" s="33">
+        <v>26970</v>
+      </c>
+      <c r="G5" s="55">
+        <v>44755</v>
+      </c>
+      <c r="H5" s="56">
+        <v>52290</v>
+      </c>
+      <c r="I5" s="33">
+        <v>70963</v>
+      </c>
+      <c r="J5" s="56">
+        <v>77871</v>
+      </c>
+      <c r="K5" s="56">
+        <v>82782</v>
+      </c>
+      <c r="L5" s="56">
+        <v>90876</v>
+      </c>
+      <c r="M5" s="56">
+        <v>97405</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="57">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="58">
+        <v>7622</v>
+      </c>
+      <c r="C6" s="33">
+        <v>13169</v>
+      </c>
+      <c r="D6" s="33">
+        <v>17884</v>
+      </c>
+      <c r="E6" s="33">
+        <v>20781</v>
+      </c>
+      <c r="F6" s="33">
+        <v>27780</v>
+      </c>
+      <c r="G6" s="55">
+        <v>39842</v>
+      </c>
+      <c r="H6" s="56">
+        <v>51272</v>
+      </c>
+      <c r="I6" s="33">
+        <v>67344</v>
+      </c>
+      <c r="J6" s="56">
+        <v>78865</v>
+      </c>
+      <c r="K6" s="56">
+        <v>90084</v>
+      </c>
+      <c r="L6" s="56">
+        <v>102754</v>
+      </c>
+      <c r="M6" s="56">
+        <v>111362</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="38">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="39">
+        <v>8475</v>
+      </c>
+      <c r="C7" s="39">
+        <v>13151</v>
+      </c>
+      <c r="D7" s="39">
+        <v>18606</v>
+      </c>
+      <c r="E7" s="39">
+        <v>23420</v>
+      </c>
+      <c r="F7" s="39">
+        <v>29424</v>
+      </c>
+      <c r="G7" s="39">
+        <v>43798</v>
+      </c>
+      <c r="H7" s="59">
+        <v>54246</v>
+      </c>
+      <c r="I7" s="40">
+        <v>70630</v>
+      </c>
+      <c r="J7" s="39">
+        <v>83316</v>
+      </c>
+      <c r="K7" s="39">
+        <v>96953</v>
+      </c>
+      <c r="L7" s="39">
+        <v>129132</v>
+      </c>
+      <c r="M7" s="39">
+        <v>133833</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="38">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="39">
+        <v>9205</v>
+      </c>
+      <c r="C8" s="39">
+        <v>17695</v>
+      </c>
+      <c r="D8" s="40">
+        <v>27384</v>
+      </c>
+      <c r="E8" s="39">
+        <v>34978</v>
+      </c>
+      <c r="F8" s="39">
+        <v>67707</v>
+      </c>
+      <c r="G8" s="39">
+        <v>91443</v>
+      </c>
+      <c r="H8" s="39">
+        <v>115070</v>
+      </c>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="78"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="31">
+        <v>2023</v>
+      </c>
+      <c r="B10" s="60">
+        <v>182.5</v>
+      </c>
+      <c r="C10" s="60">
+        <v>110.8</v>
+      </c>
+      <c r="D10" s="60">
+        <v>126.8</v>
+      </c>
+      <c r="E10" s="60">
+        <v>124.8</v>
+      </c>
+      <c r="F10" s="60">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="G10" s="61">
+        <v>138.1</v>
+      </c>
+      <c r="H10" s="61">
+        <v>123.6</v>
+      </c>
+      <c r="I10" s="61">
+        <v>125.6</v>
+      </c>
+      <c r="J10" s="61">
+        <v>122.2</v>
+      </c>
+      <c r="K10" s="62">
+        <v>116</v>
+      </c>
+      <c r="L10" s="62">
+        <v>119</v>
+      </c>
+      <c r="M10" s="61">
+        <v>115.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="63">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="46">
+        <v>86.4</v>
+      </c>
+      <c r="C11" s="64">
+        <v>100.7</v>
+      </c>
+      <c r="D11" s="64">
+        <v>99.7</v>
+      </c>
+      <c r="E11" s="64">
+        <v>96.1</v>
+      </c>
+      <c r="F11" s="64">
+        <v>100.6</v>
+      </c>
+      <c r="G11" s="64">
+        <v>87.2</v>
+      </c>
+      <c r="H11" s="61">
+        <v>96</v>
+      </c>
+      <c r="I11" s="64">
+        <v>92.9</v>
+      </c>
+      <c r="J11" s="64">
+        <v>99.3</v>
+      </c>
+      <c r="K11" s="64">
+        <v>106.6</v>
+      </c>
+      <c r="L11" s="64">
+        <v>110.6</v>
+      </c>
+      <c r="M11" s="64">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="46">
+        <v>108.7</v>
+      </c>
+      <c r="C12" s="46">
+        <v>97.1</v>
+      </c>
+      <c r="D12" s="43">
+        <v>101</v>
+      </c>
+      <c r="E12" s="46">
+        <v>108.9</v>
+      </c>
+      <c r="F12" s="46">
+        <v>102.1</v>
+      </c>
+      <c r="G12" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="H12" s="46">
+        <v>101.9</v>
+      </c>
+      <c r="I12" s="46">
+        <v>100.8</v>
+      </c>
+      <c r="J12" s="46">
+        <v>101.6</v>
+      </c>
+      <c r="K12" s="46">
+        <v>103.5</v>
+      </c>
+      <c r="L12" s="46">
+        <v>120.8</v>
+      </c>
+      <c r="M12" s="46">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="53">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="54">
+        <v>100.9</v>
+      </c>
+      <c r="C13" s="54">
+        <v>124.8</v>
+      </c>
+      <c r="D13" s="54">
+        <v>137.5</v>
+      </c>
+      <c r="E13" s="54">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="F13" s="54">
+        <v>214.9</v>
+      </c>
+      <c r="G13" s="54">
+        <v>194.6</v>
+      </c>
+      <c r="H13" s="54">
+        <v>197.5</v>
+      </c>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="54"/>
+      <c r="L13" s="54"/>
+      <c r="M13" s="54"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="K3" s="6" t="s">
-[...352 lines deleted...]
-      <c r="N14" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A1:M1"/>
+  <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>кезең</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер 161104</vt:lpstr>
+      <vt:lpstr>Метадеректер 161203</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>КСП_161104_161203</vt:lpstr>
+      <vt:lpstr>КСП 161104_161203</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>