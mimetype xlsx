--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672" tabRatio="958"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -122,51 +122,51 @@
     <t>Алатау қ.ә</t>
   </si>
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені,  тонна </t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -228,50 +228,57 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -449,51 +456,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -579,94 +586,100 @@
     <xf numFmtId="169" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="15" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="17" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_2." xfId="1"/>
     <cellStyle name="Обычный_t4" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -939,206 +952,208 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ24"/>
+  <dimension ref="A1:BA24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB15" sqref="BB15"/>
+      <pane xSplit="1" topLeftCell="AT1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BA4" sqref="BA4:BA15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.6640625" style="3" customWidth="1"/>
     <col min="4" max="5" width="8.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.33203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="3" customWidth="1"/>
     <col min="8" max="12" width="9.109375" style="3"/>
     <col min="13" max="13" width="10.5546875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="3"/>
     <col min="15" max="15" width="10.88671875" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.44140625" style="3" customWidth="1"/>
     <col min="17" max="18" width="10" style="3" customWidth="1"/>
     <col min="19" max="19" width="10.5546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.44140625" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.6640625" style="3" customWidth="1"/>
     <col min="22" max="22" width="10" style="3" customWidth="1"/>
     <col min="23" max="23" width="11.88671875" style="3" customWidth="1"/>
     <col min="24" max="25" width="11.33203125" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.109375" style="3"/>
     <col min="30" max="30" width="11.33203125" style="3" customWidth="1"/>
     <col min="31" max="31" width="9.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.109375" style="3"/>
     <col min="33" max="33" width="11.44140625" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.109375" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="3"/>
     <col min="37" max="37" width="12.88671875" style="3" customWidth="1"/>
     <col min="38" max="39" width="9.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="40" max="42" width="9.109375" style="3"/>
     <col min="43" max="43" width="10.5546875" style="3" customWidth="1"/>
     <col min="44" max="46" width="10.109375" style="3" customWidth="1"/>
     <col min="47" max="47" width="10" style="3" customWidth="1"/>
     <col min="48" max="48" width="10.5546875" style="3" customWidth="1"/>
     <col min="49" max="49" width="9.109375" style="3"/>
     <col min="50" max="51" width="10.109375" style="3" customWidth="1"/>
     <col min="52" max="52" width="9.88671875" style="3" customWidth="1"/>
-    <col min="53" max="16384" width="9.109375" style="3"/>
+    <col min="53" max="53" width="10.6640625" style="3" customWidth="1"/>
+    <col min="54" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="39"/>
       <c r="B1" s="59" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="58" t="s">
         <v>28</v>
       </c>
       <c r="W1" s="58"/>
       <c r="X1" s="58"/>
       <c r="Y1" s="58"/>
       <c r="Z1" s="58"/>
       <c r="AA1" s="58"/>
       <c r="AB1" s="58"/>
       <c r="AC1" s="58"/>
       <c r="AD1" s="58"/>
       <c r="AE1" s="58"/>
       <c r="AF1" s="58"/>
       <c r="AG1" s="58"/>
       <c r="AH1" s="58"/>
       <c r="AI1" s="58"/>
     </row>
-    <row r="2" spans="1:52" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="61" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="60"/>
-      <c r="N2" s="56" t="s">
+      <c r="N2" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="56"/>
-      <c r="P2" s="57"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="54"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="60"/>
       <c r="S2" s="60"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="29"/>
-      <c r="Z2" s="50" t="s">
+      <c r="Z2" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="51"/>
-      <c r="AB2" s="52"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="49"/>
       <c r="AC2" s="29"/>
-      <c r="AD2" s="53"/>
-      <c r="AE2" s="53"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
       <c r="AF2" s="29"/>
       <c r="AG2" s="29"/>
       <c r="AH2" s="29"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="30"/>
-      <c r="AL2" s="50" t="s">
+      <c r="AL2" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="51"/>
-      <c r="AN2" s="52"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="49"/>
       <c r="AO2" s="40"/>
-      <c r="AP2" s="53"/>
-      <c r="AQ2" s="53"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
       <c r="AR2" s="40"/>
       <c r="AS2" s="40"/>
       <c r="AT2" s="40"/>
       <c r="AU2" s="40"/>
       <c r="AV2" s="40"/>
       <c r="AW2" s="30"/>
-      <c r="AX2" s="47" t="s">
+      <c r="AX2" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="AY2" s="48"/>
-      <c r="AZ2" s="49"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="57"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="28.8" customHeight="1" thickBot="1">
-      <c r="A3" s="55"/>
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="28.8" customHeight="1" thickBot="1">
+      <c r="A3" s="52"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1248,52 +1263,55 @@
       </c>
       <c r="AS3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AT3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AU3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AV3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AW3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AX3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AZ3" s="6" t="s">
         <v>4</v>
       </c>
+      <c r="BA3" s="6" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="12">
         <v>16877.5</v>
       </c>
       <c r="C4" s="13">
         <v>30871.33</v>
       </c>
       <c r="D4" s="14">
         <v>60288.9</v>
       </c>
       <c r="E4" s="14">
         <v>76726.8</v>
       </c>
       <c r="F4" s="15">
         <v>95637.4</v>
       </c>
       <c r="G4" s="16">
         <v>131638.98000000001</v>
       </c>
       <c r="H4" s="15">
         <v>148097.33000000002</v>
       </c>
       <c r="I4" s="15">
@@ -1406,52 +1424,55 @@
       </c>
       <c r="AS4" s="31">
         <v>163065.67000000001</v>
       </c>
       <c r="AT4" s="31">
         <v>192803.4</v>
       </c>
       <c r="AU4" s="31">
         <v>218519.3</v>
       </c>
       <c r="AV4" s="31">
         <v>246527.49</v>
       </c>
       <c r="AW4" s="34">
         <v>282861.90000000002</v>
       </c>
       <c r="AX4" s="34">
         <v>14153.59</v>
       </c>
       <c r="AY4" s="46">
         <v>29614.43</v>
       </c>
       <c r="AZ4" s="46">
         <v>60525.77</v>
       </c>
+      <c r="BA4" s="62">
+        <v>76180.460000000006</v>
+      </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:53">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="21">
         <v>155.1</v>
       </c>
       <c r="C5" s="22">
         <v>279</v>
       </c>
       <c r="D5" s="23">
         <v>955.3</v>
       </c>
       <c r="E5" s="23">
         <v>1024.5999999999999</v>
       </c>
       <c r="F5" s="24">
         <v>1156.4000000000001</v>
       </c>
       <c r="G5" s="25">
         <v>1859.8</v>
       </c>
       <c r="H5" s="24">
         <v>1946.1</v>
       </c>
       <c r="I5" s="24">
@@ -1564,52 +1585,55 @@
       </c>
       <c r="AS5" s="45">
         <v>1954.6</v>
       </c>
       <c r="AT5" s="45">
         <v>2539.5</v>
       </c>
       <c r="AU5" s="45">
         <v>3005.3</v>
       </c>
       <c r="AV5" s="45">
         <v>3522.8</v>
       </c>
       <c r="AW5" s="35">
         <v>3847.5</v>
       </c>
       <c r="AX5" s="35">
         <v>133.5</v>
       </c>
       <c r="AY5" s="43">
         <v>290.60000000000002</v>
       </c>
       <c r="AZ5" s="43">
         <v>909.2</v>
       </c>
+      <c r="BA5" s="63">
+        <v>930.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="26"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="27"/>
       <c r="R6" s="27"/>
       <c r="S6" s="27"/>
       <c r="T6" s="27"/>
       <c r="U6" s="25"/>
       <c r="V6" s="20"/>
       <c r="W6" s="25"/>
@@ -1670,52 +1694,55 @@
       </c>
       <c r="AS6" s="45">
         <v>3424.1</v>
       </c>
       <c r="AT6" s="45">
         <v>4034.89</v>
       </c>
       <c r="AU6" s="45">
         <v>4515.7</v>
       </c>
       <c r="AV6" s="45">
         <v>5011.26</v>
       </c>
       <c r="AW6" s="35">
         <v>5650.49</v>
       </c>
       <c r="AX6" s="35">
         <v>474.24</v>
       </c>
       <c r="AY6" s="43">
         <v>1444.24</v>
       </c>
       <c r="AZ6" s="43">
         <v>2414.64</v>
       </c>
+      <c r="BA6" s="63">
+        <v>3102.34</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="21">
         <v>658.4</v>
       </c>
       <c r="C7" s="22">
         <v>1065</v>
       </c>
       <c r="D7" s="23">
         <v>3839.5</v>
       </c>
       <c r="E7" s="23">
         <v>4609.3100000000004</v>
       </c>
       <c r="F7" s="24">
         <v>5433.0300000000007</v>
       </c>
       <c r="G7" s="25">
         <v>7818.7</v>
       </c>
       <c r="H7" s="24">
         <v>8246.9</v>
       </c>
       <c r="I7" s="24">
@@ -1828,52 +1855,55 @@
       </c>
       <c r="AS7" s="45">
         <v>8732.33</v>
       </c>
       <c r="AT7" s="45">
         <v>10055.120000000001</v>
       </c>
       <c r="AU7" s="45">
         <v>12242.1</v>
       </c>
       <c r="AV7" s="45">
         <v>15836.72</v>
       </c>
       <c r="AW7" s="35">
         <v>16389.22</v>
       </c>
       <c r="AX7" s="35">
         <v>454.6</v>
       </c>
       <c r="AY7" s="43">
         <v>853.5</v>
       </c>
       <c r="AZ7" s="43">
         <v>3167.48</v>
       </c>
+      <c r="BA7" s="63">
+        <v>3649.08</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="21">
         <v>2212.8000000000002</v>
       </c>
       <c r="C8" s="22">
         <v>2862.12</v>
       </c>
       <c r="D8" s="23">
         <v>5243.26</v>
       </c>
       <c r="E8" s="23">
         <v>6916.35</v>
       </c>
       <c r="F8" s="24">
         <v>9413.69</v>
       </c>
       <c r="G8" s="25">
         <v>14441.18</v>
       </c>
       <c r="H8" s="24">
         <v>15620.970000000001</v>
       </c>
       <c r="I8" s="24">
@@ -1986,52 +2016,55 @@
       </c>
       <c r="AS8" s="45">
         <v>14925.04</v>
       </c>
       <c r="AT8" s="45">
         <v>20481.27</v>
       </c>
       <c r="AU8" s="45">
         <v>23821.4</v>
       </c>
       <c r="AV8" s="45">
         <v>26404.66</v>
       </c>
       <c r="AW8" s="35">
         <v>32674.02</v>
       </c>
       <c r="AX8" s="35">
         <v>1046.0899999999999</v>
       </c>
       <c r="AY8" s="43">
         <v>2062.9499999999998</v>
       </c>
       <c r="AZ8" s="43">
         <v>4295.58</v>
       </c>
+      <c r="BA8" s="63">
+        <v>5584.89</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="21">
         <v>766.05</v>
       </c>
       <c r="C9" s="22">
         <v>1508.2</v>
       </c>
       <c r="D9" s="23">
         <v>4418.71</v>
       </c>
       <c r="E9" s="23">
         <v>5346.04</v>
       </c>
       <c r="F9" s="24">
         <v>7698.7800000000007</v>
       </c>
       <c r="G9" s="25">
         <v>11472.84</v>
       </c>
       <c r="H9" s="24">
         <v>11883.34</v>
       </c>
       <c r="I9" s="24">
@@ -2144,52 +2177,55 @@
       </c>
       <c r="AS9" s="45">
         <v>9714.9</v>
       </c>
       <c r="AT9" s="45">
         <v>12611.5</v>
       </c>
       <c r="AU9" s="45">
         <v>14381.9</v>
       </c>
       <c r="AV9" s="45">
         <v>16726.669999999998</v>
       </c>
       <c r="AW9" s="35">
         <v>22560.400000000001</v>
       </c>
       <c r="AX9" s="35">
         <v>654.4</v>
       </c>
       <c r="AY9" s="43">
         <v>1138.55</v>
       </c>
       <c r="AZ9" s="43">
         <v>3070.4</v>
       </c>
+      <c r="BA9" s="63">
+        <v>3977.28</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="21">
         <v>633.4</v>
       </c>
       <c r="C10" s="22">
         <v>1330.7</v>
       </c>
       <c r="D10" s="23">
         <v>3811.75</v>
       </c>
       <c r="E10" s="23">
         <v>4069.45</v>
       </c>
       <c r="F10" s="24">
         <v>4445.7699999999995</v>
       </c>
       <c r="G10" s="25">
         <v>6732.67</v>
       </c>
       <c r="H10" s="24">
         <v>6983.1</v>
       </c>
       <c r="I10" s="24">
@@ -2302,52 +2338,55 @@
       </c>
       <c r="AS10" s="45">
         <v>6913.9</v>
       </c>
       <c r="AT10" s="45">
         <v>9171.7999999999993</v>
       </c>
       <c r="AU10" s="45">
         <v>11092.2</v>
       </c>
       <c r="AV10" s="45">
         <v>12970.3</v>
       </c>
       <c r="AW10" s="35">
         <v>15402.4</v>
       </c>
       <c r="AX10" s="35">
         <v>485.2</v>
       </c>
       <c r="AY10" s="43">
         <v>1170.5</v>
       </c>
       <c r="AZ10" s="43">
         <v>3563</v>
       </c>
+      <c r="BA10" s="63">
+        <v>3758.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="21">
         <v>1805.05</v>
       </c>
       <c r="C11" s="22">
         <v>3571.11</v>
       </c>
       <c r="D11" s="23">
         <v>6400.48</v>
       </c>
       <c r="E11" s="23">
         <v>8016.04</v>
       </c>
       <c r="F11" s="24">
         <v>10050.060000000001</v>
       </c>
       <c r="G11" s="25">
         <v>14797.42</v>
       </c>
       <c r="H11" s="24">
         <v>15761.369999999999</v>
       </c>
       <c r="I11" s="24">
@@ -2460,52 +2499,55 @@
       </c>
       <c r="AS11" s="45">
         <v>16202.35</v>
       </c>
       <c r="AT11" s="45">
         <v>19110.5</v>
       </c>
       <c r="AU11" s="45">
         <v>21538.6</v>
       </c>
       <c r="AV11" s="45">
         <v>23339.83</v>
       </c>
       <c r="AW11" s="35">
         <v>24544.71</v>
       </c>
       <c r="AX11" s="35">
         <v>1492.73</v>
       </c>
       <c r="AY11" s="43">
         <v>2558.9299999999998</v>
       </c>
       <c r="AZ11" s="43">
         <v>5760.96</v>
       </c>
+      <c r="BA11" s="63">
+        <v>7639.51</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="21">
         <v>982.5</v>
       </c>
       <c r="C12" s="22">
         <v>1640.5</v>
       </c>
       <c r="D12" s="23">
         <v>4593.1000000000004</v>
       </c>
       <c r="E12" s="23">
         <v>5187.7</v>
       </c>
       <c r="F12" s="24">
         <v>5762.7000000000007</v>
       </c>
       <c r="G12" s="25">
         <v>8642.32</v>
       </c>
       <c r="H12" s="24">
         <v>9293.2099999999991</v>
       </c>
       <c r="I12" s="24">
@@ -2618,52 +2660,55 @@
       </c>
       <c r="AS12" s="45">
         <v>8359.7000000000007</v>
       </c>
       <c r="AT12" s="45">
         <v>10490.96</v>
       </c>
       <c r="AU12" s="45">
         <v>12230.5</v>
       </c>
       <c r="AV12" s="45">
         <v>13944.46</v>
       </c>
       <c r="AW12" s="35">
         <v>16308.83</v>
       </c>
       <c r="AX12" s="35">
         <v>877.41</v>
       </c>
       <c r="AY12" s="43">
         <v>1397.46</v>
       </c>
       <c r="AZ12" s="43">
         <v>3707.91</v>
       </c>
+      <c r="BA12" s="63">
+        <v>4282.41</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" ht="13.5" customHeight="1">
+    <row r="13" spans="1:53" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="21">
         <v>357.35</v>
       </c>
       <c r="C13" s="22">
         <v>1048.1099999999999</v>
       </c>
       <c r="D13" s="23">
         <v>2569.44</v>
       </c>
       <c r="E13" s="23">
         <v>3327.82</v>
       </c>
       <c r="F13" s="24">
         <v>4152.96</v>
       </c>
       <c r="G13" s="25">
         <v>6083.41</v>
       </c>
       <c r="H13" s="24">
         <v>6326.64</v>
       </c>
       <c r="I13" s="24">
@@ -2776,52 +2821,55 @@
       </c>
       <c r="AS13" s="45">
         <v>6684.74</v>
       </c>
       <c r="AT13" s="45">
         <v>8756.23</v>
       </c>
       <c r="AU13" s="45">
         <v>9466</v>
       </c>
       <c r="AV13" s="45">
         <v>11060.25</v>
       </c>
       <c r="AW13" s="35">
         <v>13446.1</v>
       </c>
       <c r="AX13" s="35">
         <v>365.72</v>
       </c>
       <c r="AY13" s="43">
         <v>1000.23</v>
       </c>
       <c r="AZ13" s="43">
         <v>2848.52</v>
       </c>
+      <c r="BA13" s="63">
+        <v>3575.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="21">
         <v>3150.6</v>
       </c>
       <c r="C14" s="22">
         <v>5968.01</v>
       </c>
       <c r="D14" s="23">
         <v>9857.85</v>
       </c>
       <c r="E14" s="23">
         <v>13498.15</v>
       </c>
       <c r="F14" s="24">
         <v>16184.52</v>
       </c>
       <c r="G14" s="25">
         <v>19218.62</v>
       </c>
       <c r="H14" s="24">
         <v>23762.17</v>
       </c>
       <c r="I14" s="24">
@@ -2934,52 +2982,55 @@
       </c>
       <c r="AS14" s="45">
         <v>28476.76</v>
       </c>
       <c r="AT14" s="45">
         <v>31529.79</v>
       </c>
       <c r="AU14" s="45">
         <v>35199.699999999997</v>
       </c>
       <c r="AV14" s="45">
         <v>38895.19</v>
       </c>
       <c r="AW14" s="35">
         <v>45458.2</v>
       </c>
       <c r="AX14" s="35">
         <v>3014</v>
       </c>
       <c r="AY14" s="43">
         <v>6013.98</v>
       </c>
       <c r="AZ14" s="43">
         <v>10367.18</v>
       </c>
+      <c r="BA14" s="63">
+        <v>13113.05</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>6156.2</v>
       </c>
       <c r="C15" s="22">
         <v>11598.58</v>
       </c>
       <c r="D15" s="23">
         <v>18599.48</v>
       </c>
       <c r="E15" s="23">
         <v>24731.38</v>
       </c>
       <c r="F15" s="24">
         <v>31339.530000000002</v>
       </c>
       <c r="G15" s="25">
         <v>40572.230000000003</v>
       </c>
       <c r="H15" s="24">
         <v>48273.529999999992</v>
       </c>
       <c r="I15" s="24">
@@ -3092,70 +3143,73 @@
       </c>
       <c r="AS15" s="45">
         <v>57677.75</v>
       </c>
       <c r="AT15" s="45">
         <v>64022.65</v>
       </c>
       <c r="AU15" s="45">
         <v>71026.399999999994</v>
       </c>
       <c r="AV15" s="45">
         <v>78815.75</v>
       </c>
       <c r="AW15" s="35">
         <v>86580.35</v>
       </c>
       <c r="AX15" s="35">
         <v>5155.8999999999996</v>
       </c>
       <c r="AY15" s="43">
         <v>11684.3</v>
       </c>
       <c r="AZ15" s="43">
         <v>20421.7</v>
       </c>
+      <c r="BA15" s="63">
+        <v>26569.200000000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="AO16" s="44"/>
     </row>
     <row r="24" spans="14:14" ht="15.6">
       <c r="N24" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="V1:AI1"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="Z2:AB2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B2:M2"/>
-    <mergeCell ref="AX2:AZ2"/>
     <mergeCell ref="AL2:AN2"/>
     <mergeCell ref="AP2:AQ2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="N2:P2"/>
+    <mergeCell ref="AX2:BA2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>