--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672" tabRatio="958"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -456,51 +456,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -583,103 +583,100 @@
     <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="15" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="14" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="17" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_2." xfId="1"/>
     <cellStyle name="Обычный_t4" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -952,208 +949,213 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA24"/>
+  <dimension ref="A1:BC24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA4" sqref="BA4:BA15"/>
+      <selection pane="topRight" activeCell="BD12" sqref="BD12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.6640625" style="3" customWidth="1"/>
     <col min="4" max="5" width="8.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.33203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="3" customWidth="1"/>
     <col min="8" max="12" width="9.109375" style="3"/>
     <col min="13" max="13" width="10.5546875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="3"/>
     <col min="15" max="15" width="10.88671875" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.44140625" style="3" customWidth="1"/>
     <col min="17" max="18" width="10" style="3" customWidth="1"/>
     <col min="19" max="19" width="10.5546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.44140625" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.6640625" style="3" customWidth="1"/>
     <col min="22" max="22" width="10" style="3" customWidth="1"/>
     <col min="23" max="23" width="11.88671875" style="3" customWidth="1"/>
     <col min="24" max="25" width="11.33203125" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.109375" style="3"/>
     <col min="30" max="30" width="11.33203125" style="3" customWidth="1"/>
     <col min="31" max="31" width="9.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.109375" style="3"/>
     <col min="33" max="33" width="11.44140625" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.109375" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="3"/>
     <col min="37" max="37" width="12.88671875" style="3" customWidth="1"/>
     <col min="38" max="39" width="9.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="40" max="42" width="9.109375" style="3"/>
     <col min="43" max="43" width="10.5546875" style="3" customWidth="1"/>
-    <col min="44" max="46" width="10.109375" style="3" customWidth="1"/>
-    <col min="47" max="47" width="10" style="3" customWidth="1"/>
+    <col min="44" max="45" width="10.109375" style="3" customWidth="1"/>
+    <col min="46" max="46" width="11.21875" style="3" customWidth="1"/>
+    <col min="47" max="47" width="11" style="3" customWidth="1"/>
     <col min="48" max="48" width="10.5546875" style="3" customWidth="1"/>
-    <col min="49" max="49" width="9.109375" style="3"/>
+    <col min="49" max="49" width="10.77734375" style="3" customWidth="1"/>
     <col min="50" max="51" width="10.109375" style="3" customWidth="1"/>
     <col min="52" max="52" width="9.88671875" style="3" customWidth="1"/>
     <col min="53" max="53" width="10.6640625" style="3" customWidth="1"/>
-    <col min="54" max="16384" width="9.109375" style="3"/>
+    <col min="54" max="54" width="10.44140625" style="3" customWidth="1"/>
+    <col min="55" max="55" width="10.6640625" style="3" customWidth="1"/>
+    <col min="56" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="39"/>
-      <c r="B1" s="59" t="s">
+      <c r="B1" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="59"/>
-[...10 lines deleted...]
-      <c r="N1" s="59"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
-      <c r="V1" s="58" t="s">
+      <c r="V1" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="W1" s="58"/>
-[...11 lines deleted...]
-      <c r="AI1" s="58"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
     </row>
-    <row r="2" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:55" s="2" customFormat="1" ht="28.2" customHeight="1" thickBot="1">
+      <c r="A2" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="60"/>
-[...10 lines deleted...]
-      <c r="N2" s="53" t="s">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="53"/>
-      <c r="P2" s="54"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="59"/>
       <c r="Q2" s="5"/>
-      <c r="R2" s="60"/>
-      <c r="S2" s="60"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="29"/>
-      <c r="Z2" s="47" t="s">
+      <c r="Z2" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="48"/>
-      <c r="AB2" s="49"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="52"/>
       <c r="AC2" s="29"/>
-      <c r="AD2" s="50"/>
-      <c r="AE2" s="50"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
       <c r="AF2" s="29"/>
       <c r="AG2" s="29"/>
       <c r="AH2" s="29"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="30"/>
-      <c r="AL2" s="47" t="s">
+      <c r="AL2" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="48"/>
-      <c r="AN2" s="49"/>
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="52"/>
       <c r="AO2" s="40"/>
-      <c r="AP2" s="50"/>
-      <c r="AQ2" s="50"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
       <c r="AR2" s="40"/>
       <c r="AS2" s="40"/>
       <c r="AT2" s="40"/>
       <c r="AU2" s="40"/>
       <c r="AV2" s="40"/>
       <c r="AW2" s="30"/>
-      <c r="AX2" s="55" t="s">
+      <c r="AX2" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="AY2" s="56"/>
-[...1 lines deleted...]
-      <c r="BA2" s="57"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
+      <c r="BB2" s="61"/>
+      <c r="BC2" s="62"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="28.8" customHeight="1" thickBot="1">
-      <c r="A3" s="52"/>
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="34.799999999999997" customHeight="1" thickBot="1">
+      <c r="A3" s="57"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1266,52 +1268,58 @@
       </c>
       <c r="AT3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AU3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AV3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AW3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AX3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AZ3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="BA3" s="6" t="s">
         <v>5</v>
       </c>
+      <c r="BB3" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC3" s="6" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:55" ht="16.2" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="12">
         <v>16877.5</v>
       </c>
       <c r="C4" s="13">
         <v>30871.33</v>
       </c>
       <c r="D4" s="14">
         <v>60288.9</v>
       </c>
       <c r="E4" s="14">
         <v>76726.8</v>
       </c>
       <c r="F4" s="15">
         <v>95637.4</v>
       </c>
       <c r="G4" s="16">
         <v>131638.98000000001</v>
       </c>
       <c r="H4" s="15">
         <v>148097.33000000002</v>
       </c>
       <c r="I4" s="15">
@@ -1403,76 +1411,82 @@
       </c>
       <c r="AL4" s="34">
         <v>16754</v>
       </c>
       <c r="AM4" s="34">
         <v>31775.759999999998</v>
       </c>
       <c r="AN4" s="42">
         <v>60339.3</v>
       </c>
       <c r="AO4" s="31">
         <v>78463.33</v>
       </c>
       <c r="AP4" s="34">
         <v>96683.32</v>
       </c>
       <c r="AQ4" s="31">
         <v>127422.46</v>
       </c>
       <c r="AR4" s="31">
         <v>143002.49</v>
       </c>
       <c r="AS4" s="31">
         <v>163065.67000000001</v>
       </c>
-      <c r="AT4" s="31">
+      <c r="AT4" s="46">
         <v>192803.4</v>
       </c>
-      <c r="AU4" s="31">
+      <c r="AU4" s="46">
         <v>218519.3</v>
       </c>
-      <c r="AV4" s="31">
+      <c r="AV4" s="46">
         <v>246527.49</v>
       </c>
-      <c r="AW4" s="34">
+      <c r="AW4" s="46">
         <v>282861.90000000002</v>
       </c>
-      <c r="AX4" s="34">
+      <c r="AX4" s="46">
         <v>14153.59</v>
       </c>
       <c r="AY4" s="46">
         <v>29614.43</v>
       </c>
       <c r="AZ4" s="46">
         <v>60525.77</v>
       </c>
-      <c r="BA4" s="62">
+      <c r="BA4" s="46">
         <v>76180.460000000006</v>
       </c>
+      <c r="BB4" s="46">
+        <v>93957.71</v>
+      </c>
+      <c r="BC4" s="46">
+        <v>127380.37</v>
+      </c>
     </row>
-    <row r="5" spans="1:53">
+    <row r="5" spans="1:55" ht="16.2" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="21">
         <v>155.1</v>
       </c>
       <c r="C5" s="22">
         <v>279</v>
       </c>
       <c r="D5" s="23">
         <v>955.3</v>
       </c>
       <c r="E5" s="23">
         <v>1024.5999999999999</v>
       </c>
       <c r="F5" s="24">
         <v>1156.4000000000001</v>
       </c>
       <c r="G5" s="25">
         <v>1859.8</v>
       </c>
       <c r="H5" s="24">
         <v>1946.1</v>
       </c>
       <c r="I5" s="24">
@@ -1564,76 +1578,82 @@
       </c>
       <c r="AL5" s="35">
         <v>128.4</v>
       </c>
       <c r="AM5" s="35">
         <v>277.5</v>
       </c>
       <c r="AN5" s="43">
         <v>884.7</v>
       </c>
       <c r="AO5" s="32">
         <v>895.9</v>
       </c>
       <c r="AP5" s="35">
         <v>966.9</v>
       </c>
       <c r="AQ5" s="32">
         <v>1545.8</v>
       </c>
       <c r="AR5" s="45">
         <v>1607.7</v>
       </c>
       <c r="AS5" s="45">
         <v>1954.6</v>
       </c>
-      <c r="AT5" s="45">
+      <c r="AT5" s="47">
         <v>2539.5</v>
       </c>
-      <c r="AU5" s="45">
+      <c r="AU5" s="47">
         <v>3005.3</v>
       </c>
-      <c r="AV5" s="45">
+      <c r="AV5" s="47">
         <v>3522.8</v>
       </c>
-      <c r="AW5" s="35">
+      <c r="AW5" s="47">
         <v>3847.5</v>
       </c>
-      <c r="AX5" s="35">
+      <c r="AX5" s="47">
         <v>133.5</v>
       </c>
-      <c r="AY5" s="43">
+      <c r="AY5" s="47">
         <v>290.60000000000002</v>
       </c>
-      <c r="AZ5" s="43">
+      <c r="AZ5" s="47">
         <v>909.2</v>
       </c>
-      <c r="BA5" s="63">
+      <c r="BA5" s="47">
         <v>930.1</v>
       </c>
+      <c r="BB5" s="47">
+        <v>1022.5</v>
+      </c>
+      <c r="BC5" s="47">
+        <v>1625.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:55">
       <c r="A6" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="26"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="27"/>
       <c r="R6" s="27"/>
       <c r="S6" s="27"/>
       <c r="T6" s="27"/>
       <c r="U6" s="25"/>
       <c r="V6" s="20"/>
       <c r="W6" s="25"/>
@@ -1673,76 +1693,82 @@
       </c>
       <c r="AL6" s="35">
         <v>372.3</v>
       </c>
       <c r="AM6" s="35">
         <v>848</v>
       </c>
       <c r="AN6" s="43">
         <v>1331.96</v>
       </c>
       <c r="AO6" s="32">
         <v>1739.72</v>
       </c>
       <c r="AP6" s="35">
         <v>1835.89</v>
       </c>
       <c r="AQ6" s="32">
         <v>2531.9699999999998</v>
       </c>
       <c r="AR6" s="45">
         <v>2734.25</v>
       </c>
       <c r="AS6" s="45">
         <v>3424.1</v>
       </c>
-      <c r="AT6" s="45">
+      <c r="AT6" s="47">
         <v>4034.89</v>
       </c>
-      <c r="AU6" s="45">
+      <c r="AU6" s="47">
         <v>4515.7</v>
       </c>
-      <c r="AV6" s="45">
+      <c r="AV6" s="47">
         <v>5011.26</v>
       </c>
-      <c r="AW6" s="35">
+      <c r="AW6" s="47">
         <v>5650.49</v>
       </c>
-      <c r="AX6" s="35">
+      <c r="AX6" s="47">
         <v>474.24</v>
       </c>
-      <c r="AY6" s="43">
+      <c r="AY6" s="47">
         <v>1444.24</v>
       </c>
-      <c r="AZ6" s="43">
+      <c r="AZ6" s="47">
         <v>2414.64</v>
       </c>
-      <c r="BA6" s="63">
+      <c r="BA6" s="47">
         <v>3102.34</v>
       </c>
+      <c r="BB6" s="47">
+        <v>3283.16</v>
+      </c>
+      <c r="BC6" s="47">
+        <v>4563.5600000000004</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="21">
         <v>658.4</v>
       </c>
       <c r="C7" s="22">
         <v>1065</v>
       </c>
       <c r="D7" s="23">
         <v>3839.5</v>
       </c>
       <c r="E7" s="23">
         <v>4609.3100000000004</v>
       </c>
       <c r="F7" s="24">
         <v>5433.0300000000007</v>
       </c>
       <c r="G7" s="25">
         <v>7818.7</v>
       </c>
       <c r="H7" s="24">
         <v>8246.9</v>
       </c>
       <c r="I7" s="24">
@@ -1834,76 +1860,82 @@
       </c>
       <c r="AL7" s="35">
         <v>445.1</v>
       </c>
       <c r="AM7" s="35">
         <v>837</v>
       </c>
       <c r="AN7" s="43">
         <v>2985</v>
       </c>
       <c r="AO7" s="32">
         <v>3525.8</v>
       </c>
       <c r="AP7" s="35">
         <v>4123.7</v>
       </c>
       <c r="AQ7" s="32">
         <v>5891.83</v>
       </c>
       <c r="AR7" s="45">
         <v>6180.33</v>
       </c>
       <c r="AS7" s="45">
         <v>8732.33</v>
       </c>
-      <c r="AT7" s="45">
+      <c r="AT7" s="47">
         <v>10055.120000000001</v>
       </c>
-      <c r="AU7" s="45">
+      <c r="AU7" s="47">
         <v>12242.1</v>
       </c>
-      <c r="AV7" s="45">
+      <c r="AV7" s="47">
         <v>15836.72</v>
       </c>
-      <c r="AW7" s="35">
+      <c r="AW7" s="47">
         <v>16389.22</v>
       </c>
-      <c r="AX7" s="35">
+      <c r="AX7" s="47">
         <v>454.6</v>
       </c>
-      <c r="AY7" s="43">
+      <c r="AY7" s="47">
         <v>853.5</v>
       </c>
-      <c r="AZ7" s="43">
+      <c r="AZ7" s="47">
         <v>3167.48</v>
       </c>
-      <c r="BA7" s="63">
+      <c r="BA7" s="47">
         <v>3649.08</v>
       </c>
+      <c r="BB7" s="47">
+        <v>4858.74</v>
+      </c>
+      <c r="BC7" s="47">
+        <v>6821.44</v>
+      </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:55">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="21">
         <v>2212.8000000000002</v>
       </c>
       <c r="C8" s="22">
         <v>2862.12</v>
       </c>
       <c r="D8" s="23">
         <v>5243.26</v>
       </c>
       <c r="E8" s="23">
         <v>6916.35</v>
       </c>
       <c r="F8" s="24">
         <v>9413.69</v>
       </c>
       <c r="G8" s="25">
         <v>14441.18</v>
       </c>
       <c r="H8" s="24">
         <v>15620.970000000001</v>
       </c>
       <c r="I8" s="24">
@@ -1995,76 +2027,82 @@
       </c>
       <c r="AL8" s="35">
         <v>1010.1</v>
       </c>
       <c r="AM8" s="35">
         <v>1970.54</v>
       </c>
       <c r="AN8" s="43">
         <v>4033.54</v>
       </c>
       <c r="AO8" s="32">
         <v>5326.36</v>
       </c>
       <c r="AP8" s="35">
         <v>7107.38</v>
       </c>
       <c r="AQ8" s="32">
         <v>11060.68</v>
       </c>
       <c r="AR8" s="45">
         <v>12211.95</v>
       </c>
       <c r="AS8" s="45">
         <v>14925.04</v>
       </c>
-      <c r="AT8" s="45">
+      <c r="AT8" s="47">
         <v>20481.27</v>
       </c>
-      <c r="AU8" s="45">
+      <c r="AU8" s="47">
         <v>23821.4</v>
       </c>
-      <c r="AV8" s="45">
+      <c r="AV8" s="47">
         <v>26404.66</v>
       </c>
-      <c r="AW8" s="35">
+      <c r="AW8" s="47">
         <v>32674.02</v>
       </c>
-      <c r="AX8" s="35">
+      <c r="AX8" s="47">
         <v>1046.0899999999999</v>
       </c>
-      <c r="AY8" s="43">
+      <c r="AY8" s="47">
         <v>2062.9499999999998</v>
       </c>
-      <c r="AZ8" s="43">
+      <c r="AZ8" s="47">
         <v>4295.58</v>
       </c>
-      <c r="BA8" s="63">
+      <c r="BA8" s="47">
         <v>5584.89</v>
       </c>
+      <c r="BB8" s="47">
+        <v>8033.61</v>
+      </c>
+      <c r="BC8" s="47">
+        <v>12155.74</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:55">
       <c r="A9" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="21">
         <v>766.05</v>
       </c>
       <c r="C9" s="22">
         <v>1508.2</v>
       </c>
       <c r="D9" s="23">
         <v>4418.71</v>
       </c>
       <c r="E9" s="23">
         <v>5346.04</v>
       </c>
       <c r="F9" s="24">
         <v>7698.7800000000007</v>
       </c>
       <c r="G9" s="25">
         <v>11472.84</v>
       </c>
       <c r="H9" s="24">
         <v>11883.34</v>
       </c>
       <c r="I9" s="24">
@@ -2156,76 +2194,82 @@
       </c>
       <c r="AL9" s="35">
         <v>597.5</v>
       </c>
       <c r="AM9" s="35">
         <v>1110.31</v>
       </c>
       <c r="AN9" s="43">
         <v>3037.91</v>
       </c>
       <c r="AO9" s="32">
         <v>3838.53</v>
       </c>
       <c r="AP9" s="35">
         <v>5387.29</v>
       </c>
       <c r="AQ9" s="32">
         <v>7734.92</v>
       </c>
       <c r="AR9" s="45">
         <v>8959.42</v>
       </c>
       <c r="AS9" s="45">
         <v>9714.9</v>
       </c>
-      <c r="AT9" s="45">
+      <c r="AT9" s="47">
         <v>12611.5</v>
       </c>
-      <c r="AU9" s="45">
+      <c r="AU9" s="47">
         <v>14381.9</v>
       </c>
-      <c r="AV9" s="45">
+      <c r="AV9" s="47">
         <v>16726.669999999998</v>
       </c>
-      <c r="AW9" s="35">
+      <c r="AW9" s="47">
         <v>22560.400000000001</v>
       </c>
-      <c r="AX9" s="35">
+      <c r="AX9" s="47">
         <v>654.4</v>
       </c>
-      <c r="AY9" s="43">
+      <c r="AY9" s="47">
         <v>1138.55</v>
       </c>
-      <c r="AZ9" s="43">
+      <c r="AZ9" s="47">
         <v>3070.4</v>
       </c>
-      <c r="BA9" s="63">
+      <c r="BA9" s="47">
         <v>3977.28</v>
       </c>
+      <c r="BB9" s="47">
+        <v>5526.28</v>
+      </c>
+      <c r="BC9" s="47">
+        <v>7847.48</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:55">
       <c r="A10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="21">
         <v>633.4</v>
       </c>
       <c r="C10" s="22">
         <v>1330.7</v>
       </c>
       <c r="D10" s="23">
         <v>3811.75</v>
       </c>
       <c r="E10" s="23">
         <v>4069.45</v>
       </c>
       <c r="F10" s="24">
         <v>4445.7699999999995</v>
       </c>
       <c r="G10" s="25">
         <v>6732.67</v>
       </c>
       <c r="H10" s="24">
         <v>6983.1</v>
       </c>
       <c r="I10" s="24">
@@ -2317,76 +2361,82 @@
       </c>
       <c r="AL10" s="35">
         <v>459.7</v>
       </c>
       <c r="AM10" s="35">
         <v>1118.7</v>
       </c>
       <c r="AN10" s="43">
         <v>3467.8</v>
       </c>
       <c r="AO10" s="32">
         <v>3574</v>
       </c>
       <c r="AP10" s="35">
         <v>3991</v>
       </c>
       <c r="AQ10" s="32">
         <v>5803.7</v>
       </c>
       <c r="AR10" s="45">
         <v>6105.2</v>
       </c>
       <c r="AS10" s="45">
         <v>6913.9</v>
       </c>
-      <c r="AT10" s="45">
+      <c r="AT10" s="47">
         <v>9171.7999999999993</v>
       </c>
-      <c r="AU10" s="45">
+      <c r="AU10" s="47">
         <v>11092.2</v>
       </c>
-      <c r="AV10" s="45">
+      <c r="AV10" s="47">
         <v>12970.3</v>
       </c>
-      <c r="AW10" s="35">
+      <c r="AW10" s="47">
         <v>15402.4</v>
       </c>
-      <c r="AX10" s="35">
+      <c r="AX10" s="47">
         <v>485.2</v>
       </c>
-      <c r="AY10" s="43">
+      <c r="AY10" s="47">
         <v>1170.5</v>
       </c>
-      <c r="AZ10" s="43">
+      <c r="AZ10" s="47">
         <v>3563</v>
       </c>
-      <c r="BA10" s="63">
+      <c r="BA10" s="47">
         <v>3758.5</v>
       </c>
+      <c r="BB10" s="47">
+        <v>4265.6000000000004</v>
+      </c>
+      <c r="BC10" s="47">
+        <v>6588.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:55">
       <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="21">
         <v>1805.05</v>
       </c>
       <c r="C11" s="22">
         <v>3571.11</v>
       </c>
       <c r="D11" s="23">
         <v>6400.48</v>
       </c>
       <c r="E11" s="23">
         <v>8016.04</v>
       </c>
       <c r="F11" s="24">
         <v>10050.060000000001</v>
       </c>
       <c r="G11" s="25">
         <v>14797.42</v>
       </c>
       <c r="H11" s="24">
         <v>15761.369999999999</v>
       </c>
       <c r="I11" s="24">
@@ -2478,76 +2528,82 @@
       </c>
       <c r="AL11" s="35">
         <v>1644.5</v>
       </c>
       <c r="AM11" s="35">
         <v>2899.16</v>
       </c>
       <c r="AN11" s="43">
         <v>5695.02</v>
       </c>
       <c r="AO11" s="32">
         <v>7628.98</v>
       </c>
       <c r="AP11" s="35">
         <v>9625.01</v>
       </c>
       <c r="AQ11" s="32">
         <v>13352.29</v>
       </c>
       <c r="AR11" s="45">
         <v>14736.92</v>
       </c>
       <c r="AS11" s="45">
         <v>16202.35</v>
       </c>
-      <c r="AT11" s="45">
+      <c r="AT11" s="47">
         <v>19110.5</v>
       </c>
-      <c r="AU11" s="45">
+      <c r="AU11" s="47">
         <v>21538.6</v>
       </c>
-      <c r="AV11" s="45">
+      <c r="AV11" s="47">
         <v>23339.83</v>
       </c>
-      <c r="AW11" s="35">
+      <c r="AW11" s="47">
         <v>24544.71</v>
       </c>
-      <c r="AX11" s="35">
+      <c r="AX11" s="47">
         <v>1492.73</v>
       </c>
-      <c r="AY11" s="43">
+      <c r="AY11" s="47">
         <v>2558.9299999999998</v>
       </c>
-      <c r="AZ11" s="43">
+      <c r="AZ11" s="47">
         <v>5760.96</v>
       </c>
-      <c r="BA11" s="63">
+      <c r="BA11" s="47">
         <v>7639.51</v>
       </c>
+      <c r="BB11" s="47">
+        <v>9618.42</v>
+      </c>
+      <c r="BC11" s="47">
+        <v>13329.17</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="21">
         <v>982.5</v>
       </c>
       <c r="C12" s="22">
         <v>1640.5</v>
       </c>
       <c r="D12" s="23">
         <v>4593.1000000000004</v>
       </c>
       <c r="E12" s="23">
         <v>5187.7</v>
       </c>
       <c r="F12" s="24">
         <v>5762.7000000000007</v>
       </c>
       <c r="G12" s="25">
         <v>8642.32</v>
       </c>
       <c r="H12" s="24">
         <v>9293.2099999999991</v>
       </c>
       <c r="I12" s="24">
@@ -2639,76 +2695,82 @@
       </c>
       <c r="AL12" s="35">
         <v>859.5</v>
       </c>
       <c r="AM12" s="35">
         <v>1367.2</v>
       </c>
       <c r="AN12" s="43">
         <v>3631.13</v>
       </c>
       <c r="AO12" s="32">
         <v>4172.8599999999997</v>
       </c>
       <c r="AP12" s="35">
         <v>4786.5600000000004</v>
       </c>
       <c r="AQ12" s="32">
         <v>6629.21</v>
       </c>
       <c r="AR12" s="45">
         <v>7432.51</v>
       </c>
       <c r="AS12" s="45">
         <v>8359.7000000000007</v>
       </c>
-      <c r="AT12" s="45">
+      <c r="AT12" s="47">
         <v>10490.96</v>
       </c>
-      <c r="AU12" s="45">
+      <c r="AU12" s="47">
         <v>12230.5</v>
       </c>
-      <c r="AV12" s="45">
+      <c r="AV12" s="47">
         <v>13944.46</v>
       </c>
-      <c r="AW12" s="35">
+      <c r="AW12" s="47">
         <v>16308.83</v>
       </c>
-      <c r="AX12" s="35">
+      <c r="AX12" s="47">
         <v>877.41</v>
       </c>
-      <c r="AY12" s="43">
+      <c r="AY12" s="47">
         <v>1397.46</v>
       </c>
-      <c r="AZ12" s="43">
+      <c r="AZ12" s="47">
         <v>3707.91</v>
       </c>
-      <c r="BA12" s="63">
+      <c r="BA12" s="47">
         <v>4282.41</v>
       </c>
+      <c r="BB12" s="47">
+        <v>5044.09</v>
+      </c>
+      <c r="BC12" s="47">
+        <v>6921.24</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" ht="13.5" customHeight="1">
+    <row r="13" spans="1:55" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="21">
         <v>357.35</v>
       </c>
       <c r="C13" s="22">
         <v>1048.1099999999999</v>
       </c>
       <c r="D13" s="23">
         <v>2569.44</v>
       </c>
       <c r="E13" s="23">
         <v>3327.82</v>
       </c>
       <c r="F13" s="24">
         <v>4152.96</v>
       </c>
       <c r="G13" s="25">
         <v>6083.41</v>
       </c>
       <c r="H13" s="24">
         <v>6326.64</v>
       </c>
       <c r="I13" s="24">
@@ -2800,76 +2862,82 @@
       </c>
       <c r="AL13" s="35">
         <v>364</v>
       </c>
       <c r="AM13" s="35">
         <v>997.7</v>
       </c>
       <c r="AN13" s="43">
         <v>2327.33</v>
       </c>
       <c r="AO13" s="32">
         <v>3090.4</v>
       </c>
       <c r="AP13" s="35">
         <v>3857.98</v>
       </c>
       <c r="AQ13" s="32">
         <v>5406.15</v>
       </c>
       <c r="AR13" s="45">
         <v>5666.5</v>
       </c>
       <c r="AS13" s="45">
         <v>6684.74</v>
       </c>
-      <c r="AT13" s="45">
+      <c r="AT13" s="47">
         <v>8756.23</v>
       </c>
-      <c r="AU13" s="45">
+      <c r="AU13" s="47">
         <v>9466</v>
       </c>
-      <c r="AV13" s="45">
+      <c r="AV13" s="47">
         <v>11060.25</v>
       </c>
-      <c r="AW13" s="35">
+      <c r="AW13" s="47">
         <v>13446.1</v>
       </c>
-      <c r="AX13" s="35">
+      <c r="AX13" s="47">
         <v>365.72</v>
       </c>
-      <c r="AY13" s="43">
+      <c r="AY13" s="47">
         <v>1000.23</v>
       </c>
-      <c r="AZ13" s="43">
+      <c r="AZ13" s="47">
         <v>2848.52</v>
       </c>
-      <c r="BA13" s="63">
+      <c r="BA13" s="47">
         <v>3575.1</v>
       </c>
+      <c r="BB13" s="47">
+        <v>4355.3500000000004</v>
+      </c>
+      <c r="BC13" s="47">
+        <v>5968.29</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:55">
       <c r="A14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="21">
         <v>3150.6</v>
       </c>
       <c r="C14" s="22">
         <v>5968.01</v>
       </c>
       <c r="D14" s="23">
         <v>9857.85</v>
       </c>
       <c r="E14" s="23">
         <v>13498.15</v>
       </c>
       <c r="F14" s="24">
         <v>16184.52</v>
       </c>
       <c r="G14" s="25">
         <v>19218.62</v>
       </c>
       <c r="H14" s="24">
         <v>23762.17</v>
       </c>
       <c r="I14" s="24">
@@ -2961,76 +3029,82 @@
       </c>
       <c r="AL14" s="35">
         <v>3012.6</v>
       </c>
       <c r="AM14" s="35">
         <v>4958.3999999999996</v>
       </c>
       <c r="AN14" s="43">
         <v>9865.31</v>
       </c>
       <c r="AO14" s="32">
         <v>13548.3</v>
       </c>
       <c r="AP14" s="35">
         <v>16448.11</v>
       </c>
       <c r="AQ14" s="32">
         <v>22007.62</v>
       </c>
       <c r="AR14" s="45">
         <v>25478.17</v>
       </c>
       <c r="AS14" s="45">
         <v>28476.76</v>
       </c>
-      <c r="AT14" s="45">
+      <c r="AT14" s="47">
         <v>31529.79</v>
       </c>
-      <c r="AU14" s="45">
+      <c r="AU14" s="47">
         <v>35199.699999999997</v>
       </c>
-      <c r="AV14" s="45">
+      <c r="AV14" s="47">
         <v>38895.19</v>
       </c>
-      <c r="AW14" s="35">
+      <c r="AW14" s="47">
         <v>45458.2</v>
       </c>
-      <c r="AX14" s="35">
+      <c r="AX14" s="47">
         <v>3014</v>
       </c>
-      <c r="AY14" s="43">
+      <c r="AY14" s="47">
         <v>6013.98</v>
       </c>
-      <c r="AZ14" s="43">
+      <c r="AZ14" s="47">
         <v>10367.18</v>
       </c>
-      <c r="BA14" s="63">
+      <c r="BA14" s="47">
         <v>13113.05</v>
       </c>
+      <c r="BB14" s="47">
+        <v>14864.36</v>
+      </c>
+      <c r="BC14" s="47">
+        <v>20234.11</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:55">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>6156.2</v>
       </c>
       <c r="C15" s="22">
         <v>11598.58</v>
       </c>
       <c r="D15" s="23">
         <v>18599.48</v>
       </c>
       <c r="E15" s="23">
         <v>24731.38</v>
       </c>
       <c r="F15" s="24">
         <v>31339.530000000002</v>
       </c>
       <c r="G15" s="25">
         <v>40572.230000000003</v>
       </c>
       <c r="H15" s="24">
         <v>48273.529999999992</v>
       </c>
       <c r="I15" s="24">
@@ -3122,94 +3196,100 @@
       </c>
       <c r="AL15" s="35">
         <v>7860.3</v>
       </c>
       <c r="AM15" s="35">
         <v>15391.3</v>
       </c>
       <c r="AN15" s="43">
         <v>23079.5</v>
       </c>
       <c r="AO15" s="32">
         <v>31122.39</v>
       </c>
       <c r="AP15" s="35">
         <v>38553.49</v>
       </c>
       <c r="AQ15" s="32">
         <v>45458.39</v>
       </c>
       <c r="AR15" s="45">
         <v>51890.15</v>
       </c>
       <c r="AS15" s="45">
         <v>57677.75</v>
       </c>
-      <c r="AT15" s="45">
+      <c r="AT15" s="47">
         <v>64022.65</v>
       </c>
-      <c r="AU15" s="45">
+      <c r="AU15" s="47">
         <v>71026.399999999994</v>
       </c>
-      <c r="AV15" s="45">
+      <c r="AV15" s="47">
         <v>78815.75</v>
       </c>
-      <c r="AW15" s="35">
+      <c r="AW15" s="47">
         <v>86580.35</v>
       </c>
-      <c r="AX15" s="35">
+      <c r="AX15" s="47">
         <v>5155.8999999999996</v>
       </c>
-      <c r="AY15" s="43">
+      <c r="AY15" s="47">
         <v>11684.3</v>
       </c>
-      <c r="AZ15" s="43">
+      <c r="AZ15" s="47">
         <v>20421.7</v>
       </c>
-      <c r="BA15" s="63">
+      <c r="BA15" s="47">
         <v>26569.200000000001</v>
       </c>
+      <c r="BB15" s="47">
+        <v>33086.300000000003</v>
+      </c>
+      <c r="BC15" s="47">
+        <v>41324.94</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:55">
       <c r="AO16" s="44"/>
     </row>
     <row r="24" spans="14:14" ht="15.6">
       <c r="N24" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="AL2:AN2"/>
+    <mergeCell ref="AP2:AQ2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="N2:P2"/>
+    <mergeCell ref="AX2:BC2"/>
     <mergeCell ref="V1:AI1"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="Z2:AB2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B2:M2"/>
-    <mergeCell ref="AL2:AN2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BA2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>