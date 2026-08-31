--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672" tabRatio="958"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -589,93 +589,93 @@
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="15" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="17" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_2." xfId="1"/>
     <cellStyle name="Обычный_t4" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -949,213 +949,215 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC24"/>
+  <dimension ref="A1:BD24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BD12" sqref="BD12"/>
+      <pane xSplit="1" topLeftCell="AW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BH8" sqref="BH8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.6640625" style="3" customWidth="1"/>
     <col min="4" max="5" width="8.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.33203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="3" customWidth="1"/>
     <col min="8" max="12" width="9.109375" style="3"/>
     <col min="13" max="13" width="10.5546875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="3"/>
     <col min="15" max="15" width="10.88671875" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.44140625" style="3" customWidth="1"/>
     <col min="17" max="18" width="10" style="3" customWidth="1"/>
     <col min="19" max="19" width="10.5546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.44140625" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.6640625" style="3" customWidth="1"/>
     <col min="22" max="22" width="10" style="3" customWidth="1"/>
     <col min="23" max="23" width="11.88671875" style="3" customWidth="1"/>
     <col min="24" max="25" width="11.33203125" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.109375" style="3"/>
     <col min="30" max="30" width="11.33203125" style="3" customWidth="1"/>
     <col min="31" max="31" width="9.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.109375" style="3"/>
     <col min="33" max="33" width="11.44140625" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.109375" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="3"/>
     <col min="37" max="37" width="12.88671875" style="3" customWidth="1"/>
     <col min="38" max="39" width="9.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="40" max="42" width="9.109375" style="3"/>
     <col min="43" max="43" width="10.5546875" style="3" customWidth="1"/>
     <col min="44" max="45" width="10.109375" style="3" customWidth="1"/>
     <col min="46" max="46" width="11.21875" style="3" customWidth="1"/>
     <col min="47" max="47" width="11" style="3" customWidth="1"/>
     <col min="48" max="48" width="10.5546875" style="3" customWidth="1"/>
     <col min="49" max="49" width="10.77734375" style="3" customWidth="1"/>
     <col min="50" max="51" width="10.109375" style="3" customWidth="1"/>
     <col min="52" max="52" width="9.88671875" style="3" customWidth="1"/>
     <col min="53" max="53" width="10.6640625" style="3" customWidth="1"/>
     <col min="54" max="54" width="10.44140625" style="3" customWidth="1"/>
     <col min="55" max="55" width="10.6640625" style="3" customWidth="1"/>
-    <col min="56" max="16384" width="9.109375" style="3"/>
+    <col min="56" max="56" width="11.5546875" style="3" customWidth="1"/>
+    <col min="57" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="39"/>
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="49"/>
-[...10 lines deleted...]
-      <c r="N1" s="49"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
-      <c r="V1" s="48" t="s">
+      <c r="V1" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="W1" s="48"/>
-[...11 lines deleted...]
-      <c r="AI1" s="48"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
     </row>
-    <row r="2" spans="1:55" s="2" customFormat="1" ht="28.2" customHeight="1" thickBot="1">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:56" s="2" customFormat="1" ht="28.2" customHeight="1" thickBot="1">
+      <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="54"/>
-[...10 lines deleted...]
-      <c r="N2" s="58" t="s">
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="58"/>
-      <c r="P2" s="59"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="55"/>
       <c r="Q2" s="5"/>
-      <c r="R2" s="54"/>
-      <c r="S2" s="54"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="29"/>
-      <c r="Z2" s="50" t="s">
+      <c r="Z2" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="51"/>
-      <c r="AB2" s="52"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="50"/>
       <c r="AC2" s="29"/>
-      <c r="AD2" s="53"/>
-      <c r="AE2" s="53"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
       <c r="AF2" s="29"/>
       <c r="AG2" s="29"/>
       <c r="AH2" s="29"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="30"/>
-      <c r="AL2" s="50" t="s">
+      <c r="AL2" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="51"/>
-      <c r="AN2" s="52"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="50"/>
       <c r="AO2" s="40"/>
-      <c r="AP2" s="53"/>
-      <c r="AQ2" s="53"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
       <c r="AR2" s="40"/>
       <c r="AS2" s="40"/>
       <c r="AT2" s="40"/>
       <c r="AU2" s="40"/>
       <c r="AV2" s="40"/>
       <c r="AW2" s="30"/>
-      <c r="AX2" s="60" t="s">
+      <c r="AX2" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="AY2" s="61"/>
-[...3 lines deleted...]
-      <c r="BC2" s="62"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
+      <c r="BD2" s="58"/>
     </row>
-    <row r="3" spans="1:55" s="2" customFormat="1" ht="34.799999999999997" customHeight="1" thickBot="1">
-      <c r="A3" s="57"/>
+    <row r="3" spans="1:56" s="2" customFormat="1" ht="34.799999999999997" customHeight="1" thickBot="1">
+      <c r="A3" s="53"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1274,52 +1276,55 @@
       </c>
       <c r="AV3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AW3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AX3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AZ3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="BA3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="BB3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="BC3" s="6" t="s">
         <v>7</v>
       </c>
+      <c r="BD3" s="6" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="4" spans="1:55" ht="16.2" customHeight="1">
+    <row r="4" spans="1:56" ht="16.2" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="12">
         <v>16877.5</v>
       </c>
       <c r="C4" s="13">
         <v>30871.33</v>
       </c>
       <c r="D4" s="14">
         <v>60288.9</v>
       </c>
       <c r="E4" s="14">
         <v>76726.8</v>
       </c>
       <c r="F4" s="15">
         <v>95637.4</v>
       </c>
       <c r="G4" s="16">
         <v>131638.98000000001</v>
       </c>
       <c r="H4" s="15">
         <v>148097.33000000002</v>
       </c>
       <c r="I4" s="15">
@@ -1441,52 +1446,55 @@
       </c>
       <c r="AV4" s="46">
         <v>246527.49</v>
       </c>
       <c r="AW4" s="46">
         <v>282861.90000000002</v>
       </c>
       <c r="AX4" s="46">
         <v>14153.59</v>
       </c>
       <c r="AY4" s="46">
         <v>29614.43</v>
       </c>
       <c r="AZ4" s="46">
         <v>60525.77</v>
       </c>
       <c r="BA4" s="46">
         <v>76180.460000000006</v>
       </c>
       <c r="BB4" s="46">
         <v>93957.71</v>
       </c>
       <c r="BC4" s="46">
         <v>127380.37</v>
       </c>
+      <c r="BD4" s="46">
+        <v>142785.94</v>
+      </c>
     </row>
-    <row r="5" spans="1:55" ht="16.2" customHeight="1">
+    <row r="5" spans="1:56" ht="16.2" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="21">
         <v>155.1</v>
       </c>
       <c r="C5" s="22">
         <v>279</v>
       </c>
       <c r="D5" s="23">
         <v>955.3</v>
       </c>
       <c r="E5" s="23">
         <v>1024.5999999999999</v>
       </c>
       <c r="F5" s="24">
         <v>1156.4000000000001</v>
       </c>
       <c r="G5" s="25">
         <v>1859.8</v>
       </c>
       <c r="H5" s="24">
         <v>1946.1</v>
       </c>
       <c r="I5" s="24">
@@ -1608,52 +1616,55 @@
       </c>
       <c r="AV5" s="47">
         <v>3522.8</v>
       </c>
       <c r="AW5" s="47">
         <v>3847.5</v>
       </c>
       <c r="AX5" s="47">
         <v>133.5</v>
       </c>
       <c r="AY5" s="47">
         <v>290.60000000000002</v>
       </c>
       <c r="AZ5" s="47">
         <v>909.2</v>
       </c>
       <c r="BA5" s="47">
         <v>930.1</v>
       </c>
       <c r="BB5" s="47">
         <v>1022.5</v>
       </c>
       <c r="BC5" s="47">
         <v>1625.6</v>
       </c>
+      <c r="BD5" s="47">
+        <v>1942</v>
+      </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="26"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="27"/>
       <c r="R6" s="27"/>
       <c r="S6" s="27"/>
       <c r="T6" s="27"/>
       <c r="U6" s="25"/>
       <c r="V6" s="20"/>
       <c r="W6" s="25"/>
@@ -1723,52 +1734,55 @@
       </c>
       <c r="AV6" s="47">
         <v>5011.26</v>
       </c>
       <c r="AW6" s="47">
         <v>5650.49</v>
       </c>
       <c r="AX6" s="47">
         <v>474.24</v>
       </c>
       <c r="AY6" s="47">
         <v>1444.24</v>
       </c>
       <c r="AZ6" s="47">
         <v>2414.64</v>
       </c>
       <c r="BA6" s="47">
         <v>3102.34</v>
       </c>
       <c r="BB6" s="47">
         <v>3283.16</v>
       </c>
       <c r="BC6" s="47">
         <v>4563.5600000000004</v>
       </c>
+      <c r="BD6" s="47">
+        <v>5363.56</v>
+      </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="21">
         <v>658.4</v>
       </c>
       <c r="C7" s="22">
         <v>1065</v>
       </c>
       <c r="D7" s="23">
         <v>3839.5</v>
       </c>
       <c r="E7" s="23">
         <v>4609.3100000000004</v>
       </c>
       <c r="F7" s="24">
         <v>5433.0300000000007</v>
       </c>
       <c r="G7" s="25">
         <v>7818.7</v>
       </c>
       <c r="H7" s="24">
         <v>8246.9</v>
       </c>
       <c r="I7" s="24">
@@ -1890,52 +1904,55 @@
       </c>
       <c r="AV7" s="47">
         <v>15836.72</v>
       </c>
       <c r="AW7" s="47">
         <v>16389.22</v>
       </c>
       <c r="AX7" s="47">
         <v>454.6</v>
       </c>
       <c r="AY7" s="47">
         <v>853.5</v>
       </c>
       <c r="AZ7" s="47">
         <v>3167.48</v>
       </c>
       <c r="BA7" s="47">
         <v>3649.08</v>
       </c>
       <c r="BB7" s="47">
         <v>4858.74</v>
       </c>
       <c r="BC7" s="47">
         <v>6821.44</v>
       </c>
+      <c r="BD7" s="47">
+        <v>7120.86</v>
+      </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="21">
         <v>2212.8000000000002</v>
       </c>
       <c r="C8" s="22">
         <v>2862.12</v>
       </c>
       <c r="D8" s="23">
         <v>5243.26</v>
       </c>
       <c r="E8" s="23">
         <v>6916.35</v>
       </c>
       <c r="F8" s="24">
         <v>9413.69</v>
       </c>
       <c r="G8" s="25">
         <v>14441.18</v>
       </c>
       <c r="H8" s="24">
         <v>15620.970000000001</v>
       </c>
       <c r="I8" s="24">
@@ -2057,52 +2074,55 @@
       </c>
       <c r="AV8" s="47">
         <v>26404.66</v>
       </c>
       <c r="AW8" s="47">
         <v>32674.02</v>
       </c>
       <c r="AX8" s="47">
         <v>1046.0899999999999</v>
       </c>
       <c r="AY8" s="47">
         <v>2062.9499999999998</v>
       </c>
       <c r="AZ8" s="47">
         <v>4295.58</v>
       </c>
       <c r="BA8" s="47">
         <v>5584.89</v>
       </c>
       <c r="BB8" s="47">
         <v>8033.61</v>
       </c>
       <c r="BC8" s="47">
         <v>12155.74</v>
       </c>
+      <c r="BD8" s="47">
+        <v>13178.69</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="21">
         <v>766.05</v>
       </c>
       <c r="C9" s="22">
         <v>1508.2</v>
       </c>
       <c r="D9" s="23">
         <v>4418.71</v>
       </c>
       <c r="E9" s="23">
         <v>5346.04</v>
       </c>
       <c r="F9" s="24">
         <v>7698.7800000000007</v>
       </c>
       <c r="G9" s="25">
         <v>11472.84</v>
       </c>
       <c r="H9" s="24">
         <v>11883.34</v>
       </c>
       <c r="I9" s="24">
@@ -2224,52 +2244,55 @@
       </c>
       <c r="AV9" s="47">
         <v>16726.669999999998</v>
       </c>
       <c r="AW9" s="47">
         <v>22560.400000000001</v>
       </c>
       <c r="AX9" s="47">
         <v>654.4</v>
       </c>
       <c r="AY9" s="47">
         <v>1138.55</v>
       </c>
       <c r="AZ9" s="47">
         <v>3070.4</v>
       </c>
       <c r="BA9" s="47">
         <v>3977.28</v>
       </c>
       <c r="BB9" s="47">
         <v>5526.28</v>
       </c>
       <c r="BC9" s="47">
         <v>7847.48</v>
       </c>
+      <c r="BD9" s="47">
+        <v>9252.08</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="21">
         <v>633.4</v>
       </c>
       <c r="C10" s="22">
         <v>1330.7</v>
       </c>
       <c r="D10" s="23">
         <v>3811.75</v>
       </c>
       <c r="E10" s="23">
         <v>4069.45</v>
       </c>
       <c r="F10" s="24">
         <v>4445.7699999999995</v>
       </c>
       <c r="G10" s="25">
         <v>6732.67</v>
       </c>
       <c r="H10" s="24">
         <v>6983.1</v>
       </c>
       <c r="I10" s="24">
@@ -2391,52 +2414,55 @@
       </c>
       <c r="AV10" s="47">
         <v>12970.3</v>
       </c>
       <c r="AW10" s="47">
         <v>15402.4</v>
       </c>
       <c r="AX10" s="47">
         <v>485.2</v>
       </c>
       <c r="AY10" s="47">
         <v>1170.5</v>
       </c>
       <c r="AZ10" s="47">
         <v>3563</v>
       </c>
       <c r="BA10" s="47">
         <v>3758.5</v>
       </c>
       <c r="BB10" s="47">
         <v>4265.6000000000004</v>
       </c>
       <c r="BC10" s="47">
         <v>6588.9</v>
       </c>
+      <c r="BD10" s="47">
+        <v>7117.37</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="21">
         <v>1805.05</v>
       </c>
       <c r="C11" s="22">
         <v>3571.11</v>
       </c>
       <c r="D11" s="23">
         <v>6400.48</v>
       </c>
       <c r="E11" s="23">
         <v>8016.04</v>
       </c>
       <c r="F11" s="24">
         <v>10050.060000000001</v>
       </c>
       <c r="G11" s="25">
         <v>14797.42</v>
       </c>
       <c r="H11" s="24">
         <v>15761.369999999999</v>
       </c>
       <c r="I11" s="24">
@@ -2558,52 +2584,55 @@
       </c>
       <c r="AV11" s="47">
         <v>23339.83</v>
       </c>
       <c r="AW11" s="47">
         <v>24544.71</v>
       </c>
       <c r="AX11" s="47">
         <v>1492.73</v>
       </c>
       <c r="AY11" s="47">
         <v>2558.9299999999998</v>
       </c>
       <c r="AZ11" s="47">
         <v>5760.96</v>
       </c>
       <c r="BA11" s="47">
         <v>7639.51</v>
       </c>
       <c r="BB11" s="47">
         <v>9618.42</v>
       </c>
       <c r="BC11" s="47">
         <v>13329.17</v>
       </c>
+      <c r="BD11" s="47">
+        <v>14572.01</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="21">
         <v>982.5</v>
       </c>
       <c r="C12" s="22">
         <v>1640.5</v>
       </c>
       <c r="D12" s="23">
         <v>4593.1000000000004</v>
       </c>
       <c r="E12" s="23">
         <v>5187.7</v>
       </c>
       <c r="F12" s="24">
         <v>5762.7000000000007</v>
       </c>
       <c r="G12" s="25">
         <v>8642.32</v>
       </c>
       <c r="H12" s="24">
         <v>9293.2099999999991</v>
       </c>
       <c r="I12" s="24">
@@ -2725,52 +2754,55 @@
       </c>
       <c r="AV12" s="47">
         <v>13944.46</v>
       </c>
       <c r="AW12" s="47">
         <v>16308.83</v>
       </c>
       <c r="AX12" s="47">
         <v>877.41</v>
       </c>
       <c r="AY12" s="47">
         <v>1397.46</v>
       </c>
       <c r="AZ12" s="47">
         <v>3707.91</v>
       </c>
       <c r="BA12" s="47">
         <v>4282.41</v>
       </c>
       <c r="BB12" s="47">
         <v>5044.09</v>
       </c>
       <c r="BC12" s="47">
         <v>6921.24</v>
       </c>
+      <c r="BD12" s="47">
+        <v>7820.22</v>
+      </c>
     </row>
-    <row r="13" spans="1:55" ht="13.5" customHeight="1">
+    <row r="13" spans="1:56" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="21">
         <v>357.35</v>
       </c>
       <c r="C13" s="22">
         <v>1048.1099999999999</v>
       </c>
       <c r="D13" s="23">
         <v>2569.44</v>
       </c>
       <c r="E13" s="23">
         <v>3327.82</v>
       </c>
       <c r="F13" s="24">
         <v>4152.96</v>
       </c>
       <c r="G13" s="25">
         <v>6083.41</v>
       </c>
       <c r="H13" s="24">
         <v>6326.64</v>
       </c>
       <c r="I13" s="24">
@@ -2892,52 +2924,55 @@
       </c>
       <c r="AV13" s="47">
         <v>11060.25</v>
       </c>
       <c r="AW13" s="47">
         <v>13446.1</v>
       </c>
       <c r="AX13" s="47">
         <v>365.72</v>
       </c>
       <c r="AY13" s="47">
         <v>1000.23</v>
       </c>
       <c r="AZ13" s="47">
         <v>2848.52</v>
       </c>
       <c r="BA13" s="47">
         <v>3575.1</v>
       </c>
       <c r="BB13" s="47">
         <v>4355.3500000000004</v>
       </c>
       <c r="BC13" s="47">
         <v>5968.29</v>
       </c>
+      <c r="BD13" s="47">
+        <v>6264.41</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="21">
         <v>3150.6</v>
       </c>
       <c r="C14" s="22">
         <v>5968.01</v>
       </c>
       <c r="D14" s="23">
         <v>9857.85</v>
       </c>
       <c r="E14" s="23">
         <v>13498.15</v>
       </c>
       <c r="F14" s="24">
         <v>16184.52</v>
       </c>
       <c r="G14" s="25">
         <v>19218.62</v>
       </c>
       <c r="H14" s="24">
         <v>23762.17</v>
       </c>
       <c r="I14" s="24">
@@ -3059,52 +3094,55 @@
       </c>
       <c r="AV14" s="47">
         <v>38895.19</v>
       </c>
       <c r="AW14" s="47">
         <v>45458.2</v>
       </c>
       <c r="AX14" s="47">
         <v>3014</v>
       </c>
       <c r="AY14" s="47">
         <v>6013.98</v>
       </c>
       <c r="AZ14" s="47">
         <v>10367.18</v>
       </c>
       <c r="BA14" s="47">
         <v>13113.05</v>
       </c>
       <c r="BB14" s="47">
         <v>14864.36</v>
       </c>
       <c r="BC14" s="47">
         <v>20234.11</v>
       </c>
+      <c r="BD14" s="47">
+        <v>22288.81</v>
+      </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>6156.2</v>
       </c>
       <c r="C15" s="22">
         <v>11598.58</v>
       </c>
       <c r="D15" s="23">
         <v>18599.48</v>
       </c>
       <c r="E15" s="23">
         <v>24731.38</v>
       </c>
       <c r="F15" s="24">
         <v>31339.530000000002</v>
       </c>
       <c r="G15" s="25">
         <v>40572.230000000003</v>
       </c>
       <c r="H15" s="24">
         <v>48273.529999999992</v>
       </c>
       <c r="I15" s="24">
@@ -3226,70 +3264,73 @@
       </c>
       <c r="AV15" s="47">
         <v>78815.75</v>
       </c>
       <c r="AW15" s="47">
         <v>86580.35</v>
       </c>
       <c r="AX15" s="47">
         <v>5155.8999999999996</v>
       </c>
       <c r="AY15" s="47">
         <v>11684.3</v>
       </c>
       <c r="AZ15" s="47">
         <v>20421.7</v>
       </c>
       <c r="BA15" s="47">
         <v>26569.200000000001</v>
       </c>
       <c r="BB15" s="47">
         <v>33086.300000000003</v>
       </c>
       <c r="BC15" s="47">
         <v>41324.94</v>
       </c>
+      <c r="BD15" s="47">
+        <v>47865.94</v>
+      </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="AO16" s="44"/>
     </row>
     <row r="24" spans="14:14" ht="15.6">
       <c r="N24" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AL2:AN2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BC2"/>
     <mergeCell ref="V1:AI1"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="Z2:AB2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B2:M2"/>
+    <mergeCell ref="AL2:AN2"/>
+    <mergeCell ref="AP2:AQ2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="N2:P2"/>
+    <mergeCell ref="AX2:BD2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>