--- v3 (2026-08-31)
+++ v4 (2026-09-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23052" windowHeight="9660" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -1386,136 +1386,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BD15"/>
+  <dimension ref="A1:BE15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BG6" sqref="BG6"/>
+      <selection pane="topRight" activeCell="BF6" sqref="BF6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.109375" style="1"/>
     <col min="46" max="46" width="11.21875" style="1" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="1"/>
     <col min="49" max="49" width="11.44140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="8.44140625" style="1" customWidth="1"/>
     <col min="51" max="55" width="9.109375" style="1"/>
     <col min="56" max="56" width="9.77734375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="18"/>
       <c r="B1" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="Z1" s="44" t="s">
         <v>2</v>
       </c>
       <c r="AA1" s="44"/>
       <c r="AB1" s="44"/>
       <c r="AC1" s="44"/>
       <c r="AD1" s="44"/>
       <c r="AE1" s="44"/>
       <c r="AF1" s="44"/>
       <c r="AG1" s="44"/>
       <c r="AH1" s="44"/>
       <c r="AI1" s="44"/>
       <c r="AJ1" s="44"/>
       <c r="AK1" s="19"/>
       <c r="AL1" s="19"/>
       <c r="AM1" s="45" t="s">
         <v>2</v>
       </c>
       <c r="AN1" s="45"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="45"/>
       <c r="AQ1" s="45"/>
       <c r="AR1" s="45"/>
       <c r="AS1" s="45"/>
       <c r="AT1" s="45"/>
       <c r="AU1" s="45"/>
       <c r="AV1" s="45"/>
       <c r="AW1" s="45"/>
       <c r="AX1" s="45"/>
       <c r="AY1" s="45"/>
     </row>
-    <row r="2" spans="1:56" ht="34.200000000000003" customHeight="1" thickBot="1">
+    <row r="2" spans="1:57" ht="34.200000000000003" customHeight="1" thickBot="1">
       <c r="A2" s="37"/>
       <c r="B2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="40"/>
       <c r="N2" s="41" t="s">
         <v>3</v>
       </c>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="43"/>
       <c r="R2" s="41"/>
       <c r="S2" s="42"/>
       <c r="T2" s="5"/>
       <c r="U2" s="15"/>
@@ -1537,53 +1537,54 @@
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="43"/>
       <c r="AL2" s="41" t="s">
         <v>18</v>
       </c>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="46" t="s">
         <v>19</v>
       </c>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
       <c r="BC2" s="47"/>
-      <c r="BD2" s="48"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="48"/>
     </row>
-    <row r="3" spans="1:56" ht="46.2" customHeight="1" thickBot="1">
+    <row r="3" spans="1:57" ht="46.2" customHeight="1" thickBot="1">
       <c r="A3" s="37"/>
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>26</v>
       </c>
@@ -1706,52 +1707,55 @@
       </c>
       <c r="AW3" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="25" t="s">
         <v>20</v>
       </c>
       <c r="AZ3" s="25" t="s">
         <v>21</v>
       </c>
       <c r="BA3" s="25" t="s">
         <v>22</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>23</v>
       </c>
       <c r="BC3" s="25" t="s">
         <v>24</v>
       </c>
       <c r="BD3" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="BE3" s="6" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="4" spans="1:56" ht="18.600000000000001" customHeight="1" thickBot="1">
+    <row r="4" spans="1:57" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="20">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="13">
         <v>72782.8</v>
       </c>
       <c r="D4" s="13">
         <v>115000.4</v>
       </c>
       <c r="E4" s="13">
         <v>179811.4</v>
       </c>
       <c r="F4" s="13">
         <v>228819.7</v>
       </c>
       <c r="G4" s="13">
         <v>275758.2</v>
       </c>
       <c r="H4" s="13">
         <v>320389.7</v>
       </c>
       <c r="I4" s="13">
@@ -1876,52 +1880,55 @@
       </c>
       <c r="AW4" s="30">
         <v>507761.9</v>
       </c>
       <c r="AX4" s="33">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="30">
         <v>84044.1</v>
       </c>
       <c r="AZ4" s="33">
         <v>131471</v>
       </c>
       <c r="BA4" s="35">
         <v>178333.7</v>
       </c>
       <c r="BB4" s="36">
         <v>223618.3</v>
       </c>
       <c r="BC4" s="31">
         <v>272919.3</v>
       </c>
       <c r="BD4" s="31">
         <v>322423.40000000002</v>
       </c>
+      <c r="BE4" s="31">
+        <v>369980.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:56" ht="18.600000000000001" customHeight="1">
+    <row r="5" spans="1:57" ht="18.600000000000001" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="22">
         <v>174.1</v>
       </c>
       <c r="C5" s="8">
         <v>302.2</v>
       </c>
       <c r="D5" s="8">
         <v>619.1</v>
       </c>
       <c r="E5" s="8">
         <v>802.1</v>
       </c>
       <c r="F5" s="8">
         <v>1168</v>
       </c>
       <c r="G5" s="8">
         <v>1694.9</v>
       </c>
       <c r="H5" s="8">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="8">
@@ -2046,52 +2053,55 @@
       </c>
       <c r="AW5" s="28">
         <v>76.599999999999994</v>
       </c>
       <c r="AX5" s="27">
         <v>2.8</v>
       </c>
       <c r="AY5" s="27">
         <v>5.4</v>
       </c>
       <c r="AZ5" s="27">
         <v>11.1</v>
       </c>
       <c r="BA5" s="27">
         <v>16.399999999999999</v>
       </c>
       <c r="BB5" s="27">
         <v>22</v>
       </c>
       <c r="BC5" s="27">
         <v>32.200000000000003</v>
       </c>
       <c r="BD5" s="27">
         <v>38.4</v>
       </c>
+      <c r="BE5" s="27">
+        <v>41.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="23"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
@@ -2164,52 +2174,55 @@
       </c>
       <c r="AW6" s="8">
         <v>97699.5</v>
       </c>
       <c r="AX6" s="8">
         <v>9167</v>
       </c>
       <c r="AY6" s="8">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="8">
         <v>25078.9</v>
       </c>
       <c r="BA6" s="8">
         <v>34261.5</v>
       </c>
       <c r="BB6" s="8">
         <v>35448</v>
       </c>
       <c r="BC6" s="8">
         <v>37232</v>
       </c>
       <c r="BD6" s="8">
         <v>39048.9</v>
       </c>
+      <c r="BE6" s="8">
+        <v>40257.300000000003</v>
+      </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="22">
         <v>152.6</v>
       </c>
       <c r="C7" s="8">
         <v>323.3</v>
       </c>
       <c r="D7" s="8">
         <v>518</v>
       </c>
       <c r="E7" s="8">
         <v>762.5</v>
       </c>
       <c r="F7" s="8">
         <v>1006</v>
       </c>
       <c r="G7" s="8">
         <v>1301</v>
       </c>
       <c r="H7" s="8">
         <v>1640.2</v>
       </c>
       <c r="I7" s="8">
@@ -2334,52 +2347,55 @@
       </c>
       <c r="AW7" s="8">
         <v>582.1</v>
       </c>
       <c r="AX7" s="8">
         <v>25.7</v>
       </c>
       <c r="AY7" s="8">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="8">
         <v>95</v>
       </c>
       <c r="BA7" s="8">
         <v>145.9</v>
       </c>
       <c r="BB7" s="8">
         <v>196.6</v>
       </c>
       <c r="BC7" s="8">
         <v>231</v>
       </c>
       <c r="BD7" s="8">
         <v>267.5</v>
       </c>
+      <c r="BE7" s="8">
+        <v>310.89999999999998</v>
+      </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="22">
         <v>1358.4</v>
       </c>
       <c r="C8" s="8">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="8">
         <v>3862.5</v>
       </c>
       <c r="E8" s="8">
         <v>5844.7</v>
       </c>
       <c r="F8" s="8">
         <v>7768.4</v>
       </c>
       <c r="G8" s="8">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="8">
         <v>11270.3</v>
       </c>
       <c r="I8" s="8">
@@ -2504,52 +2520,55 @@
       </c>
       <c r="AW8" s="8">
         <v>4391.3999999999996</v>
       </c>
       <c r="AX8" s="8">
         <v>436.1</v>
       </c>
       <c r="AY8" s="8">
         <v>499</v>
       </c>
       <c r="AZ8" s="8">
         <v>902.9</v>
       </c>
       <c r="BA8" s="8">
         <v>1302</v>
       </c>
       <c r="BB8" s="8">
         <v>1519.6</v>
       </c>
       <c r="BC8" s="8">
         <v>1974.9</v>
       </c>
       <c r="BD8" s="8">
         <v>2463</v>
       </c>
+      <c r="BE8" s="8">
+        <v>2813.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:56">
+    <row r="9" spans="1:57">
       <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="22">
         <v>9981.5</v>
       </c>
       <c r="C9" s="8">
         <v>18809.8</v>
       </c>
       <c r="D9" s="8">
         <v>28586.9</v>
       </c>
       <c r="E9" s="8">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="8">
         <v>49090.9</v>
       </c>
       <c r="G9" s="8">
         <v>58785.9</v>
       </c>
       <c r="H9" s="8">
         <v>68438</v>
       </c>
       <c r="I9" s="8">
@@ -2674,52 +2693,55 @@
       </c>
       <c r="AW9" s="8">
         <v>93987.1</v>
       </c>
       <c r="AX9" s="8">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="8">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="8">
         <v>20117</v>
       </c>
       <c r="BA9" s="8">
         <v>27897.8</v>
       </c>
       <c r="BB9" s="8">
         <v>35719.800000000003</v>
       </c>
       <c r="BC9" s="8">
         <v>43522.7</v>
       </c>
       <c r="BD9" s="8">
         <v>51432.6</v>
       </c>
+      <c r="BE9" s="8">
+        <v>59620.800000000003</v>
+      </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22">
         <v>235.1</v>
       </c>
       <c r="C10" s="8">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="8">
         <v>963.8</v>
       </c>
       <c r="E10" s="8">
         <v>1542.6</v>
       </c>
       <c r="F10" s="8">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="8">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="8">
         <v>3025</v>
       </c>
       <c r="I10" s="8">
@@ -2844,52 +2866,55 @@
       </c>
       <c r="AW10" s="8">
         <v>3529</v>
       </c>
       <c r="AX10" s="8">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="8">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="8">
         <v>405.9</v>
       </c>
       <c r="BA10" s="8">
         <v>500.3</v>
       </c>
       <c r="BB10" s="8">
         <v>596.6</v>
       </c>
       <c r="BC10" s="8">
         <v>795.3</v>
       </c>
       <c r="BD10" s="8">
         <v>951</v>
       </c>
+      <c r="BE10" s="8">
+        <v>1133.9000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="22">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="8">
         <v>31319.5</v>
       </c>
       <c r="D11" s="8">
         <v>48662.7</v>
       </c>
       <c r="E11" s="8">
         <v>65130.1</v>
       </c>
       <c r="F11" s="8">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="8">
         <v>96168.1</v>
       </c>
       <c r="H11" s="8">
         <v>109234.3</v>
       </c>
       <c r="I11" s="8">
@@ -3014,52 +3039,55 @@
       </c>
       <c r="AW11" s="8">
         <v>161327.70000000001</v>
       </c>
       <c r="AX11" s="8">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="8">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="8">
         <v>44344.1</v>
       </c>
       <c r="BA11" s="8">
         <v>59616.3</v>
       </c>
       <c r="BB11" s="8">
         <v>74419.399999999994</v>
       </c>
       <c r="BC11" s="8">
         <v>89559.1</v>
       </c>
       <c r="BD11" s="8">
         <v>105271.4</v>
       </c>
+      <c r="BE11" s="8">
+        <v>121439</v>
+      </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="22">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="8">
         <v>673.8</v>
       </c>
       <c r="D12" s="8">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="8">
         <v>1918.3</v>
       </c>
       <c r="F12" s="8">
         <v>2696.4</v>
       </c>
       <c r="G12" s="8">
         <v>3310.9</v>
       </c>
       <c r="H12" s="8">
         <v>3939.5</v>
       </c>
       <c r="I12" s="8">
@@ -3182,52 +3210,55 @@
       </c>
       <c r="AW12" s="8">
         <v>464.9</v>
       </c>
       <c r="AX12" s="8">
         <v>85.4</v>
       </c>
       <c r="AY12" s="8">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="8">
         <v>143.19999999999999</v>
       </c>
       <c r="BA12" s="8">
         <v>173.9</v>
       </c>
       <c r="BB12" s="8">
         <v>206.9</v>
       </c>
       <c r="BC12" s="8">
         <v>354.8</v>
       </c>
       <c r="BD12" s="8">
         <v>434.4</v>
       </c>
+      <c r="BE12" s="8">
+        <v>464.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="22">
         <v>2726.2</v>
       </c>
       <c r="C13" s="8">
         <v>5278.4</v>
       </c>
       <c r="D13" s="8">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="8">
         <v>10804.4</v>
       </c>
       <c r="F13" s="8">
         <v>14120.1</v>
       </c>
       <c r="G13" s="8">
         <v>17204.8</v>
       </c>
       <c r="H13" s="8">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="8">
@@ -3352,52 +3383,55 @@
       </c>
       <c r="AW13" s="8">
         <v>35131.599999999999</v>
       </c>
       <c r="AX13" s="8">
         <v>3079</v>
       </c>
       <c r="AY13" s="8">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="8">
         <v>8266.2999999999993</v>
       </c>
       <c r="BA13" s="8">
         <v>10946.5</v>
       </c>
       <c r="BB13" s="8">
         <v>14544.3</v>
       </c>
       <c r="BC13" s="8">
         <v>17512.599999999999</v>
       </c>
       <c r="BD13" s="8">
         <v>20975</v>
       </c>
+      <c r="BE13" s="8">
+        <v>24429.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22">
         <v>502.9</v>
       </c>
       <c r="C14" s="8">
         <v>802.7</v>
       </c>
       <c r="D14" s="8">
         <v>1205.5</v>
       </c>
       <c r="E14" s="8">
         <v>1664.3</v>
       </c>
       <c r="F14" s="8">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="8">
         <v>2889.7</v>
       </c>
       <c r="H14" s="8">
         <v>3338.3</v>
       </c>
       <c r="I14" s="8">
@@ -3522,52 +3556,55 @@
       </c>
       <c r="AW14" s="8">
         <v>3501.6</v>
       </c>
       <c r="AX14" s="8">
         <v>215.5</v>
       </c>
       <c r="AY14" s="8">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="8">
         <v>588.79999999999995</v>
       </c>
       <c r="BA14" s="8">
         <v>818.4</v>
       </c>
       <c r="BB14" s="8">
         <v>1005.1</v>
       </c>
       <c r="BC14" s="8">
         <v>1340.3</v>
       </c>
       <c r="BD14" s="8">
         <v>1617.1</v>
       </c>
+      <c r="BE14" s="8">
+        <v>1805.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="22">
         <v>6009.9</v>
       </c>
       <c r="C15" s="8">
         <v>12595.1</v>
       </c>
       <c r="D15" s="8">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="8">
         <v>52397.7</v>
       </c>
       <c r="F15" s="8">
         <v>67294.3</v>
       </c>
       <c r="G15" s="8">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="8">
         <v>97096.5</v>
       </c>
       <c r="I15" s="8">
@@ -3691,59 +3728,62 @@
         <v>96848</v>
       </c>
       <c r="AW15" s="8">
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>10143</v>
       </c>
       <c r="AY15" s="8">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="8">
         <v>31517.9</v>
       </c>
       <c r="BA15" s="8">
         <v>42654.8</v>
       </c>
       <c r="BB15" s="8">
         <v>59940.1</v>
       </c>
       <c r="BC15" s="8">
         <v>80364.399999999994</v>
       </c>
       <c r="BD15" s="8">
         <v>99924.1</v>
+      </c>
+      <c r="BE15" s="8">
+        <v>117664.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AM1:AY1"/>
     <mergeCell ref="Z1:AJ1"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="Z2:AK2"/>
-    <mergeCell ref="AX2:BD2"/>
+    <mergeCell ref="AX2:BE2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>