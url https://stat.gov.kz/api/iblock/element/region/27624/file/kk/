--- v4 (2026-09-21)
+++ v5 (2026-11-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23052" windowHeight="9660" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -1386,136 +1386,138 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BE15"/>
+  <dimension ref="A1:BF15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BF6" sqref="BF6"/>
+      <selection pane="topRight" activeCell="BA20" sqref="BA20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.109375" style="1"/>
     <col min="46" max="46" width="11.21875" style="1" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="1"/>
     <col min="49" max="49" width="11.44140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="8.44140625" style="1" customWidth="1"/>
     <col min="51" max="55" width="9.109375" style="1"/>
     <col min="56" max="56" width="9.77734375" style="1" customWidth="1"/>
-    <col min="57" max="16384" width="9.109375" style="1"/>
+    <col min="57" max="57" width="9.109375" style="1"/>
+    <col min="58" max="58" width="10.33203125" style="1" customWidth="1"/>
+    <col min="59" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="18"/>
       <c r="B1" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="Z1" s="44" t="s">
         <v>2</v>
       </c>
       <c r="AA1" s="44"/>
       <c r="AB1" s="44"/>
       <c r="AC1" s="44"/>
       <c r="AD1" s="44"/>
       <c r="AE1" s="44"/>
       <c r="AF1" s="44"/>
       <c r="AG1" s="44"/>
       <c r="AH1" s="44"/>
       <c r="AI1" s="44"/>
       <c r="AJ1" s="44"/>
       <c r="AK1" s="19"/>
       <c r="AL1" s="19"/>
       <c r="AM1" s="45" t="s">
         <v>2</v>
       </c>
       <c r="AN1" s="45"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="45"/>
       <c r="AQ1" s="45"/>
       <c r="AR1" s="45"/>
       <c r="AS1" s="45"/>
       <c r="AT1" s="45"/>
       <c r="AU1" s="45"/>
       <c r="AV1" s="45"/>
       <c r="AW1" s="45"/>
       <c r="AX1" s="45"/>
       <c r="AY1" s="45"/>
     </row>
-    <row r="2" spans="1:57" ht="34.200000000000003" customHeight="1" thickBot="1">
+    <row r="2" spans="1:58" ht="34.200000000000003" customHeight="1" thickBot="1">
       <c r="A2" s="37"/>
       <c r="B2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="40"/>
       <c r="N2" s="41" t="s">
         <v>3</v>
       </c>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="43"/>
       <c r="R2" s="41"/>
       <c r="S2" s="42"/>
       <c r="T2" s="5"/>
       <c r="U2" s="15"/>
@@ -1538,53 +1540,54 @@
       <c r="AJ2" s="42"/>
       <c r="AK2" s="43"/>
       <c r="AL2" s="41" t="s">
         <v>18</v>
       </c>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="46" t="s">
         <v>19</v>
       </c>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
       <c r="BC2" s="47"/>
       <c r="BD2" s="47"/>
-      <c r="BE2" s="48"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="48"/>
     </row>
-    <row r="3" spans="1:57" ht="46.2" customHeight="1" thickBot="1">
+    <row r="3" spans="1:58" ht="46.2" customHeight="1" thickBot="1">
       <c r="A3" s="37"/>
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>26</v>
       </c>
@@ -1710,52 +1713,55 @@
       </c>
       <c r="AX3" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="25" t="s">
         <v>20</v>
       </c>
       <c r="AZ3" s="25" t="s">
         <v>21</v>
       </c>
       <c r="BA3" s="25" t="s">
         <v>22</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>23</v>
       </c>
       <c r="BC3" s="25" t="s">
         <v>24</v>
       </c>
       <c r="BD3" s="25" t="s">
         <v>25</v>
       </c>
       <c r="BE3" s="6" t="s">
         <v>26</v>
       </c>
+      <c r="BF3" s="6" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="4" spans="1:57" ht="18.600000000000001" customHeight="1" thickBot="1">
+    <row r="4" spans="1:58" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="20">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="13">
         <v>72782.8</v>
       </c>
       <c r="D4" s="13">
         <v>115000.4</v>
       </c>
       <c r="E4" s="13">
         <v>179811.4</v>
       </c>
       <c r="F4" s="13">
         <v>228819.7</v>
       </c>
       <c r="G4" s="13">
         <v>275758.2</v>
       </c>
       <c r="H4" s="13">
         <v>320389.7</v>
       </c>
       <c r="I4" s="13">
@@ -1883,52 +1889,55 @@
       </c>
       <c r="AX4" s="33">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="30">
         <v>84044.1</v>
       </c>
       <c r="AZ4" s="33">
         <v>131471</v>
       </c>
       <c r="BA4" s="35">
         <v>178333.7</v>
       </c>
       <c r="BB4" s="36">
         <v>223618.3</v>
       </c>
       <c r="BC4" s="31">
         <v>272919.3</v>
       </c>
       <c r="BD4" s="31">
         <v>322423.40000000002</v>
       </c>
       <c r="BE4" s="31">
         <v>369980.9</v>
       </c>
+      <c r="BF4" s="31">
+        <v>417226.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:57" ht="18.600000000000001" customHeight="1">
+    <row r="5" spans="1:58" ht="18.600000000000001" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="22">
         <v>174.1</v>
       </c>
       <c r="C5" s="8">
         <v>302.2</v>
       </c>
       <c r="D5" s="8">
         <v>619.1</v>
       </c>
       <c r="E5" s="8">
         <v>802.1</v>
       </c>
       <c r="F5" s="8">
         <v>1168</v>
       </c>
       <c r="G5" s="8">
         <v>1694.9</v>
       </c>
       <c r="H5" s="8">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="8">
@@ -2056,52 +2065,55 @@
       </c>
       <c r="AX5" s="27">
         <v>2.8</v>
       </c>
       <c r="AY5" s="27">
         <v>5.4</v>
       </c>
       <c r="AZ5" s="27">
         <v>11.1</v>
       </c>
       <c r="BA5" s="27">
         <v>16.399999999999999</v>
       </c>
       <c r="BB5" s="27">
         <v>22</v>
       </c>
       <c r="BC5" s="27">
         <v>32.200000000000003</v>
       </c>
       <c r="BD5" s="27">
         <v>38.4</v>
       </c>
       <c r="BE5" s="27">
         <v>41.7</v>
       </c>
+      <c r="BF5" s="27">
+        <v>58.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="23"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
@@ -2177,52 +2189,55 @@
       </c>
       <c r="AX6" s="8">
         <v>9167</v>
       </c>
       <c r="AY6" s="8">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="8">
         <v>25078.9</v>
       </c>
       <c r="BA6" s="8">
         <v>34261.5</v>
       </c>
       <c r="BB6" s="8">
         <v>35448</v>
       </c>
       <c r="BC6" s="8">
         <v>37232</v>
       </c>
       <c r="BD6" s="8">
         <v>39048.9</v>
       </c>
       <c r="BE6" s="8">
         <v>40257.300000000003</v>
       </c>
+      <c r="BF6" s="8">
+        <v>41390</v>
+      </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="22">
         <v>152.6</v>
       </c>
       <c r="C7" s="8">
         <v>323.3</v>
       </c>
       <c r="D7" s="8">
         <v>518</v>
       </c>
       <c r="E7" s="8">
         <v>762.5</v>
       </c>
       <c r="F7" s="8">
         <v>1006</v>
       </c>
       <c r="G7" s="8">
         <v>1301</v>
       </c>
       <c r="H7" s="8">
         <v>1640.2</v>
       </c>
       <c r="I7" s="8">
@@ -2350,52 +2365,55 @@
       </c>
       <c r="AX7" s="8">
         <v>25.7</v>
       </c>
       <c r="AY7" s="8">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="8">
         <v>95</v>
       </c>
       <c r="BA7" s="8">
         <v>145.9</v>
       </c>
       <c r="BB7" s="8">
         <v>196.6</v>
       </c>
       <c r="BC7" s="8">
         <v>231</v>
       </c>
       <c r="BD7" s="8">
         <v>267.5</v>
       </c>
       <c r="BE7" s="8">
         <v>310.89999999999998</v>
       </c>
+      <c r="BF7" s="8">
+        <v>446.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="22">
         <v>1358.4</v>
       </c>
       <c r="C8" s="8">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="8">
         <v>3862.5</v>
       </c>
       <c r="E8" s="8">
         <v>5844.7</v>
       </c>
       <c r="F8" s="8">
         <v>7768.4</v>
       </c>
       <c r="G8" s="8">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="8">
         <v>11270.3</v>
       </c>
       <c r="I8" s="8">
@@ -2523,52 +2541,55 @@
       </c>
       <c r="AX8" s="8">
         <v>436.1</v>
       </c>
       <c r="AY8" s="8">
         <v>499</v>
       </c>
       <c r="AZ8" s="8">
         <v>902.9</v>
       </c>
       <c r="BA8" s="8">
         <v>1302</v>
       </c>
       <c r="BB8" s="8">
         <v>1519.6</v>
       </c>
       <c r="BC8" s="8">
         <v>1974.9</v>
       </c>
       <c r="BD8" s="8">
         <v>2463</v>
       </c>
       <c r="BE8" s="8">
         <v>2813.7</v>
       </c>
+      <c r="BF8" s="8">
+        <v>3164.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:58">
       <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="22">
         <v>9981.5</v>
       </c>
       <c r="C9" s="8">
         <v>18809.8</v>
       </c>
       <c r="D9" s="8">
         <v>28586.9</v>
       </c>
       <c r="E9" s="8">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="8">
         <v>49090.9</v>
       </c>
       <c r="G9" s="8">
         <v>58785.9</v>
       </c>
       <c r="H9" s="8">
         <v>68438</v>
       </c>
       <c r="I9" s="8">
@@ -2696,52 +2717,55 @@
       </c>
       <c r="AX9" s="8">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="8">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="8">
         <v>20117</v>
       </c>
       <c r="BA9" s="8">
         <v>27897.8</v>
       </c>
       <c r="BB9" s="8">
         <v>35719.800000000003</v>
       </c>
       <c r="BC9" s="8">
         <v>43522.7</v>
       </c>
       <c r="BD9" s="8">
         <v>51432.6</v>
       </c>
       <c r="BE9" s="8">
         <v>59620.800000000003</v>
       </c>
+      <c r="BF9" s="8">
+        <v>66123.399999999994</v>
+      </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22">
         <v>235.1</v>
       </c>
       <c r="C10" s="8">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="8">
         <v>963.8</v>
       </c>
       <c r="E10" s="8">
         <v>1542.6</v>
       </c>
       <c r="F10" s="8">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="8">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="8">
         <v>3025</v>
       </c>
       <c r="I10" s="8">
@@ -2869,52 +2893,55 @@
       </c>
       <c r="AX10" s="8">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="8">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="8">
         <v>405.9</v>
       </c>
       <c r="BA10" s="8">
         <v>500.3</v>
       </c>
       <c r="BB10" s="8">
         <v>596.6</v>
       </c>
       <c r="BC10" s="8">
         <v>795.3</v>
       </c>
       <c r="BD10" s="8">
         <v>951</v>
       </c>
       <c r="BE10" s="8">
         <v>1133.9000000000001</v>
       </c>
+      <c r="BF10" s="8">
+        <v>1552.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="22">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="8">
         <v>31319.5</v>
       </c>
       <c r="D11" s="8">
         <v>48662.7</v>
       </c>
       <c r="E11" s="8">
         <v>65130.1</v>
       </c>
       <c r="F11" s="8">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="8">
         <v>96168.1</v>
       </c>
       <c r="H11" s="8">
         <v>109234.3</v>
       </c>
       <c r="I11" s="8">
@@ -3042,52 +3069,55 @@
       </c>
       <c r="AX11" s="8">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="8">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="8">
         <v>44344.1</v>
       </c>
       <c r="BA11" s="8">
         <v>59616.3</v>
       </c>
       <c r="BB11" s="8">
         <v>74419.399999999994</v>
       </c>
       <c r="BC11" s="8">
         <v>89559.1</v>
       </c>
       <c r="BD11" s="8">
         <v>105271.4</v>
       </c>
       <c r="BE11" s="8">
         <v>121439</v>
       </c>
+      <c r="BF11" s="8">
+        <v>137959.70000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="22">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="8">
         <v>673.8</v>
       </c>
       <c r="D12" s="8">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="8">
         <v>1918.3</v>
       </c>
       <c r="F12" s="8">
         <v>2696.4</v>
       </c>
       <c r="G12" s="8">
         <v>3310.9</v>
       </c>
       <c r="H12" s="8">
         <v>3939.5</v>
       </c>
       <c r="I12" s="8">
@@ -3213,52 +3243,55 @@
       </c>
       <c r="AX12" s="8">
         <v>85.4</v>
       </c>
       <c r="AY12" s="8">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="8">
         <v>143.19999999999999</v>
       </c>
       <c r="BA12" s="8">
         <v>173.9</v>
       </c>
       <c r="BB12" s="8">
         <v>206.9</v>
       </c>
       <c r="BC12" s="8">
         <v>354.8</v>
       </c>
       <c r="BD12" s="8">
         <v>434.4</v>
       </c>
       <c r="BE12" s="8">
         <v>464.5</v>
       </c>
+      <c r="BF12" s="8">
+        <v>507.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="22">
         <v>2726.2</v>
       </c>
       <c r="C13" s="8">
         <v>5278.4</v>
       </c>
       <c r="D13" s="8">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="8">
         <v>10804.4</v>
       </c>
       <c r="F13" s="8">
         <v>14120.1</v>
       </c>
       <c r="G13" s="8">
         <v>17204.8</v>
       </c>
       <c r="H13" s="8">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="8">
@@ -3386,52 +3419,55 @@
       </c>
       <c r="AX13" s="8">
         <v>3079</v>
       </c>
       <c r="AY13" s="8">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="8">
         <v>8266.2999999999993</v>
       </c>
       <c r="BA13" s="8">
         <v>10946.5</v>
       </c>
       <c r="BB13" s="8">
         <v>14544.3</v>
       </c>
       <c r="BC13" s="8">
         <v>17512.599999999999</v>
       </c>
       <c r="BD13" s="8">
         <v>20975</v>
       </c>
       <c r="BE13" s="8">
         <v>24429.5</v>
       </c>
+      <c r="BF13" s="8">
+        <v>27347.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22">
         <v>502.9</v>
       </c>
       <c r="C14" s="8">
         <v>802.7</v>
       </c>
       <c r="D14" s="8">
         <v>1205.5</v>
       </c>
       <c r="E14" s="8">
         <v>1664.3</v>
       </c>
       <c r="F14" s="8">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="8">
         <v>2889.7</v>
       </c>
       <c r="H14" s="8">
         <v>3338.3</v>
       </c>
       <c r="I14" s="8">
@@ -3559,52 +3595,55 @@
       </c>
       <c r="AX14" s="8">
         <v>215.5</v>
       </c>
       <c r="AY14" s="8">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="8">
         <v>588.79999999999995</v>
       </c>
       <c r="BA14" s="8">
         <v>818.4</v>
       </c>
       <c r="BB14" s="8">
         <v>1005.1</v>
       </c>
       <c r="BC14" s="8">
         <v>1340.3</v>
       </c>
       <c r="BD14" s="8">
         <v>1617.1</v>
       </c>
       <c r="BE14" s="8">
         <v>1805.5</v>
       </c>
+      <c r="BF14" s="8">
+        <v>1956</v>
+      </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="22">
         <v>6009.9</v>
       </c>
       <c r="C15" s="8">
         <v>12595.1</v>
       </c>
       <c r="D15" s="8">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="8">
         <v>52397.7</v>
       </c>
       <c r="F15" s="8">
         <v>67294.3</v>
       </c>
       <c r="G15" s="8">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="8">
         <v>97096.5</v>
       </c>
       <c r="I15" s="8">
@@ -3731,59 +3770,62 @@
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>10143</v>
       </c>
       <c r="AY15" s="8">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="8">
         <v>31517.9</v>
       </c>
       <c r="BA15" s="8">
         <v>42654.8</v>
       </c>
       <c r="BB15" s="8">
         <v>59940.1</v>
       </c>
       <c r="BC15" s="8">
         <v>80364.399999999994</v>
       </c>
       <c r="BD15" s="8">
         <v>99924.1</v>
       </c>
       <c r="BE15" s="8">
         <v>117664.1</v>
+      </c>
+      <c r="BF15" s="8">
+        <v>136720.70000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AM1:AY1"/>
     <mergeCell ref="Z1:AJ1"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="Z2:AK2"/>
-    <mergeCell ref="AX2:BE2"/>
+    <mergeCell ref="AX2:BF2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>