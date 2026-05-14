--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,167 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="3132"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23052" windowHeight="9660" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Кеген ауданы </t>
   </si>
   <si>
     <t>Қарасай ауданы</t>
   </si>
   <si>
     <t>Райымбек ауданы</t>
   </si>
   <si>
     <t>Талғар ауданы</t>
   </si>
   <si>
     <t>Ұйғыр ауданы</t>
   </si>
   <si>
     <t>Іле ауданы</t>
   </si>
   <si>
     <t>Алматы облысы</t>
   </si>
   <si>
-    <t>ақпан</t>
-[...31 lines deleted...]
-  <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>Алатау қ.ә</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -217,82 +217,77 @@
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -392,184 +387,84 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...35 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="medium">
         <color indexed="64"/>
-      </bottom>
-[...30 lines deleted...]
-        <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...14 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="226">
+  <cellStyleXfs count="225">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
@@ -751,217 +646,161 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="225" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="226">
+  <cellStyles count="225">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 11" xfId="7"/>
     <cellStyle name="Обычный 2 12" xfId="8"/>
     <cellStyle name="Обычный 2 13" xfId="9"/>
     <cellStyle name="Обычный 2 14" xfId="10"/>
     <cellStyle name="Обычный 2 15" xfId="11"/>
     <cellStyle name="Обычный 2 16" xfId="12"/>
     <cellStyle name="Обычный 2 17" xfId="13"/>
     <cellStyle name="Обычный 2 17 2" xfId="14"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 17 2_1." xfId="16"/>
     <cellStyle name="Обычный 2 18" xfId="17"/>
     <cellStyle name="Обычный 2 19" xfId="18"/>
     <cellStyle name="Обычный 2 19 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="24"/>
     <cellStyle name="Обычный 2 19 2 2 2_1." xfId="25"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="27"/>
@@ -1143,51 +982,50 @@
     <cellStyle name="Обычный 3 6" xfId="202"/>
     <cellStyle name="Обычный 3 7" xfId="203"/>
     <cellStyle name="Обычный 3 8" xfId="204"/>
     <cellStyle name="Обычный 3 9" xfId="205"/>
     <cellStyle name="Обычный 4 10" xfId="206"/>
     <cellStyle name="Обычный 4 2" xfId="207"/>
     <cellStyle name="Обычный 4 3" xfId="208"/>
     <cellStyle name="Обычный 4 4" xfId="209"/>
     <cellStyle name="Обычный 4 5" xfId="210"/>
     <cellStyle name="Обычный 4 6" xfId="211"/>
     <cellStyle name="Обычный 4 7" xfId="212"/>
     <cellStyle name="Обычный 4 8" xfId="213"/>
     <cellStyle name="Обычный 4 9" xfId="214"/>
     <cellStyle name="Обычный 4 9 2" xfId="215"/>
     <cellStyle name="Обычный 4 9 3" xfId="216"/>
     <cellStyle name="Обычный 5 2" xfId="217"/>
     <cellStyle name="Обычный 5 3" xfId="218"/>
     <cellStyle name="Обычный 5 4" xfId="219"/>
     <cellStyle name="Обычный 5 5" xfId="220"/>
     <cellStyle name="Обычный 56" xfId="221"/>
     <cellStyle name="Обычный 6 2" xfId="222"/>
     <cellStyle name="Обычный 6 3" xfId="223"/>
     <cellStyle name="Обычный 7 2" xfId="224"/>
     <cellStyle name="Обычный_4" xfId="1"/>
     <cellStyle name="Обычный_t4" xfId="2"/>
-    <cellStyle name="Обычный_tabsv4" xfId="225"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1454,2197 +1292,2236 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX11" sqref="AX11"/>
+      <pane xSplit="1" topLeftCell="AV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BA4" sqref="BA4:BA15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
-    <col min="38" max="16384" width="9.109375" style="1"/>
+    <col min="38" max="49" width="9.109375" style="1"/>
+    <col min="50" max="50" width="11" style="1" customWidth="1"/>
+    <col min="51" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="32"/>
-      <c r="B1" s="47" t="s">
+      <c r="A1" s="18"/>
+      <c r="B1" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="47"/>
-[...9 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-      <c r="Z1" s="47" t="s">
+      <c r="Z1" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AA1" s="47"/>
-[...11 lines deleted...]
-      <c r="AM1" s="48" t="s">
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="19"/>
+      <c r="AL1" s="19"/>
+      <c r="AM1" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="AN1" s="48"/>
-[...10 lines deleted...]
-      <c r="AY1" s="48"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
+      <c r="AT1" s="35"/>
+      <c r="AU1" s="35"/>
+      <c r="AV1" s="35"/>
+      <c r="AW1" s="35"/>
+      <c r="AX1" s="35"/>
+      <c r="AY1" s="35"/>
     </row>
     <row r="2" spans="1:53" ht="15" customHeight="1" thickBot="1">
-      <c r="A2" s="40"/>
-      <c r="B2" s="41" t="s">
+      <c r="A2" s="27"/>
+      <c r="B2" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="42"/>
-[...10 lines deleted...]
-      <c r="N2" s="44" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="45"/>
-[...3 lines deleted...]
-      <c r="S2" s="45"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="32"/>
       <c r="T2" s="5"/>
-      <c r="U2" s="24"/>
+      <c r="U2" s="15"/>
       <c r="V2" s="4"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="44" t="s">
-[...32 lines deleted...]
-      <c r="BA2" s="54"/>
+      <c r="Z2" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="33"/>
+      <c r="AL2" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY2" s="37"/>
+      <c r="AZ2" s="37"/>
+      <c r="BA2" s="38"/>
     </row>
     <row r="3" spans="1:53" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A3" s="40"/>
-      <c r="B3" s="6" t="s">
+      <c r="A3" s="27"/>
+      <c r="B3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="C3" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="H3" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="P3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="Q3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="R3" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="S3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="M3" s="7" t="s">
+      <c r="T3" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="U3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="W3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="X3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="O3" s="7" t="s">
-[...14 lines deleted...]
-      <c r="T3" s="23" t="s">
+      <c r="AA3" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="22" t="s">
+      <c r="AB3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="7" t="s">
+      <c r="AC3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="7" t="s">
+      <c r="AD3" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="X3" s="7" t="s">
+      <c r="AE3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="Y3" s="7" t="s">
+      <c r="AF3" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="Z3" s="6" t="s">
+      <c r="AG3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="AA3" s="7" t="s">
-[...14 lines deleted...]
-      <c r="AF3" s="23" t="s">
+      <c r="AM3" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="AG3" s="22" t="s">
+      <c r="AN3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AH3" s="7" t="s">
+      <c r="AO3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AI3" s="7" t="s">
+      <c r="AP3" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="AJ3" s="7" t="s">
+      <c r="AQ3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AK3" s="7" t="s">
+      <c r="AR3" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AL3" s="50" t="s">
+      <c r="AS3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AU3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AV3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AX3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="AM3" s="51" t="s">
-[...14 lines deleted...]
-      <c r="AR3" s="53" t="s">
+      <c r="AY3" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="AS3" s="22" t="s">
+      <c r="AZ3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AT3" s="51" t="s">
+      <c r="BA3" s="26" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:53">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="20">
         <v>38407.699999999997</v>
       </c>
-      <c r="C4" s="10">
-[...32 lines deleted...]
-      <c r="N4" s="11">
+      <c r="C4" s="13">
+        <v>72782.8</v>
+      </c>
+      <c r="D4" s="13">
+        <v>115000.4</v>
+      </c>
+      <c r="E4" s="13">
+        <v>179811.4</v>
+      </c>
+      <c r="F4" s="13">
+        <v>228819.7</v>
+      </c>
+      <c r="G4" s="13">
+        <v>275758.2</v>
+      </c>
+      <c r="H4" s="13">
+        <v>320389.7</v>
+      </c>
+      <c r="I4" s="13">
+        <v>365804.1</v>
+      </c>
+      <c r="J4" s="13">
+        <v>411889.5</v>
+      </c>
+      <c r="K4" s="13">
+        <v>461712.8</v>
+      </c>
+      <c r="L4" s="13">
+        <v>511450.5</v>
+      </c>
+      <c r="M4" s="7">
+        <v>560619.6</v>
+      </c>
+      <c r="N4" s="17">
         <v>44541.9</v>
       </c>
-      <c r="O4" s="10">
-[...32 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="13">
+        <v>81418.100000000006</v>
+      </c>
+      <c r="P4" s="13">
+        <v>124656.6</v>
+      </c>
+      <c r="Q4" s="14">
+        <v>168883.9</v>
+      </c>
+      <c r="R4" s="14">
+        <v>213899.8</v>
+      </c>
+      <c r="S4" s="14">
+        <v>265672.3</v>
+      </c>
+      <c r="T4" s="13">
+        <v>312923.59999999998</v>
+      </c>
+      <c r="U4" s="13">
+        <v>363991.3</v>
+      </c>
+      <c r="V4" s="13">
+        <v>413555.9</v>
+      </c>
+      <c r="W4" s="14">
+        <v>465737.5</v>
+      </c>
+      <c r="X4" s="13">
+        <v>516993.7</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>569796.6</v>
+      </c>
+      <c r="Z4" s="14">
         <v>43730.7</v>
       </c>
-      <c r="AA4" s="20">
-[...32 lines deleted...]
-      <c r="AL4" s="36">
+      <c r="AA4" s="14">
+        <v>84093.8</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>129098.3</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>170917.59999999998</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>213820.89999999997</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>258425.3</v>
+      </c>
+      <c r="AF4" s="13">
+        <v>297093.89999999997</v>
+      </c>
+      <c r="AG4" s="13">
+        <v>340144</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>386698.1</v>
+      </c>
+      <c r="AI4" s="14">
+        <v>436502</v>
+      </c>
+      <c r="AJ4" s="14">
+        <v>488231.5</v>
+      </c>
+      <c r="AK4" s="14">
+        <v>535630.1</v>
+      </c>
+      <c r="AL4" s="14">
         <v>41510.5</v>
       </c>
-      <c r="AM4" s="20">
-[...6 lines deleted...]
-        <v>40330.9</v>
+      <c r="AM4" s="14">
+        <v>80430.600000000006</v>
+      </c>
+      <c r="AN4" s="21">
+        <v>121455.3</v>
+      </c>
+      <c r="AO4" s="21">
+        <v>161786.1</v>
       </c>
       <c r="AP4" s="21">
-        <v>42775.5</v>
-[...22 lines deleted...]
-      <c r="AX4" s="55">
+        <v>204561.6</v>
+      </c>
+      <c r="AQ4" s="21">
+        <v>242641.7</v>
+      </c>
+      <c r="AR4" s="14">
+        <v>276879.8</v>
+      </c>
+      <c r="AS4" s="14">
+        <v>319874.59999999998</v>
+      </c>
+      <c r="AT4" s="14">
+        <v>364105.6</v>
+      </c>
+      <c r="AU4" s="14">
+        <v>412858.7</v>
+      </c>
+      <c r="AV4" s="14">
+        <v>459689.6</v>
+      </c>
+      <c r="AW4" s="14">
+        <v>507761.9</v>
+      </c>
+      <c r="AX4" s="13">
         <v>42727.4</v>
       </c>
-      <c r="AY4" s="20">
-[...3 lines deleted...]
-        <v>47427</v>
+      <c r="AY4" s="14">
+        <v>84044.1</v>
+      </c>
+      <c r="AZ4" s="14">
+        <v>131471</v>
+      </c>
+      <c r="BA4" s="14">
+        <v>178333.7</v>
       </c>
     </row>
     <row r="5" spans="1:53">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="22">
         <v>174.1</v>
       </c>
-      <c r="C5" s="15">
-[...32 lines deleted...]
-      <c r="N5" s="16">
+      <c r="C5" s="8">
+        <v>302.2</v>
+      </c>
+      <c r="D5" s="8">
+        <v>619.1</v>
+      </c>
+      <c r="E5" s="8">
+        <v>802.1</v>
+      </c>
+      <c r="F5" s="8">
+        <v>1168</v>
+      </c>
+      <c r="G5" s="8">
+        <v>1694.9</v>
+      </c>
+      <c r="H5" s="8">
+        <v>2103.1999999999998</v>
+      </c>
+      <c r="I5" s="8">
+        <v>2338</v>
+      </c>
+      <c r="J5" s="8">
+        <v>2545.8000000000002</v>
+      </c>
+      <c r="K5" s="8">
+        <v>2868.6</v>
+      </c>
+      <c r="L5" s="8">
+        <v>2975.5</v>
+      </c>
+      <c r="M5" s="9">
+        <v>3161.2</v>
+      </c>
+      <c r="N5" s="23">
         <v>163.69999999999999</v>
       </c>
-      <c r="O5" s="15">
-[...32 lines deleted...]
-      <c r="Z5" s="13">
+      <c r="O5" s="8">
+        <v>297.60000000000002</v>
+      </c>
+      <c r="P5" s="8">
+        <v>615.5</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>806.3</v>
+      </c>
+      <c r="R5" s="8">
+        <v>1052.0999999999999</v>
+      </c>
+      <c r="S5" s="8">
+        <v>1718.4</v>
+      </c>
+      <c r="T5" s="8">
+        <v>2114.1999999999998</v>
+      </c>
+      <c r="U5" s="8">
+        <v>2341.8000000000002</v>
+      </c>
+      <c r="V5" s="8">
+        <v>2570.1</v>
+      </c>
+      <c r="W5" s="8">
+        <v>2924.8</v>
+      </c>
+      <c r="X5" s="8">
+        <v>3042.3</v>
+      </c>
+      <c r="Y5" s="8">
+        <v>3246.3</v>
+      </c>
+      <c r="Z5" s="8">
         <v>2.6</v>
       </c>
-      <c r="AA5" s="13">
-[...32 lines deleted...]
-      <c r="AL5" s="13">
+      <c r="AA5" s="8">
+        <v>4.8</v>
+      </c>
+      <c r="AB5" s="8">
+        <v>10</v>
+      </c>
+      <c r="AC5" s="8">
+        <v>13.2</v>
+      </c>
+      <c r="AD5" s="8">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="AE5" s="8">
+        <v>17.8</v>
+      </c>
+      <c r="AF5" s="8">
+        <v>24.6</v>
+      </c>
+      <c r="AG5" s="8">
+        <v>28.2</v>
+      </c>
+      <c r="AH5" s="8">
+        <v>41.5</v>
+      </c>
+      <c r="AI5" s="8">
+        <v>47.2</v>
+      </c>
+      <c r="AJ5" s="8">
+        <v>49.1</v>
+      </c>
+      <c r="AK5" s="8">
+        <v>54.1</v>
+      </c>
+      <c r="AL5" s="8">
         <v>2.6</v>
       </c>
-      <c r="AM5" s="13">
-[...32 lines deleted...]
-      <c r="AX5" s="56">
+      <c r="AM5" s="8">
+        <v>4.8</v>
+      </c>
+      <c r="AN5" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO5" s="8">
+        <v>14.3</v>
+      </c>
+      <c r="AP5" s="8">
+        <v>18.5</v>
+      </c>
+      <c r="AQ5" s="8">
+        <v>27</v>
+      </c>
+      <c r="AR5" s="8">
+        <v>33</v>
+      </c>
+      <c r="AS5" s="8">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="AT5" s="24">
+        <v>52.8</v>
+      </c>
+      <c r="AU5" s="24">
+        <v>60.7</v>
+      </c>
+      <c r="AV5" s="24">
+        <v>69.3</v>
+      </c>
+      <c r="AW5" s="24">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AX5" s="8">
         <v>2.8</v>
       </c>
-      <c r="AY5" s="13">
-[...3 lines deleted...]
-        <v>5.7</v>
+      <c r="AY5" s="8">
+        <v>5.4</v>
+      </c>
+      <c r="AZ5" s="8">
+        <v>11.1</v>
+      </c>
+      <c r="BA5" s="8">
+        <v>16.399999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:53">
-      <c r="A6" s="25" t="s">
-[...28 lines deleted...]
-      <c r="AB6" s="13">
+      <c r="A6" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AB6" s="8">
         <v>880</v>
       </c>
-      <c r="AC6" s="13">
-[...26 lines deleted...]
-      <c r="AL6" s="13">
+      <c r="AC6" s="8">
+        <v>11774</v>
+      </c>
+      <c r="AD6" s="8">
+        <v>20793</v>
+      </c>
+      <c r="AE6" s="8">
+        <v>30277</v>
+      </c>
+      <c r="AF6" s="8">
+        <v>39051</v>
+      </c>
+      <c r="AG6" s="8">
+        <v>46109.9</v>
+      </c>
+      <c r="AH6" s="8">
+        <v>53792.6</v>
+      </c>
+      <c r="AI6" s="8">
+        <v>62666.8</v>
+      </c>
+      <c r="AJ6" s="8">
+        <v>71851.5</v>
+      </c>
+      <c r="AK6" s="8">
+        <v>79420.2</v>
+      </c>
+      <c r="AL6" s="8">
         <v>8319</v>
       </c>
-      <c r="AM6" s="13">
-[...32 lines deleted...]
-      <c r="AX6" s="56">
+      <c r="AM6" s="8">
+        <v>15722</v>
+      </c>
+      <c r="AN6" s="8">
+        <v>23191</v>
+      </c>
+      <c r="AO6" s="8">
+        <v>31302.7</v>
+      </c>
+      <c r="AP6" s="8">
+        <v>39934.199999999997</v>
+      </c>
+      <c r="AQ6" s="8">
+        <v>47599</v>
+      </c>
+      <c r="AR6" s="8">
+        <v>55235</v>
+      </c>
+      <c r="AS6" s="8">
+        <v>63436.5</v>
+      </c>
+      <c r="AT6" s="8">
+        <v>71013</v>
+      </c>
+      <c r="AU6" s="8">
+        <v>79457.5</v>
+      </c>
+      <c r="AV6" s="8">
+        <v>88594</v>
+      </c>
+      <c r="AW6" s="8">
+        <v>97699.5</v>
+      </c>
+      <c r="AX6" s="8">
         <v>9167</v>
       </c>
-      <c r="AY6" s="13">
-[...3 lines deleted...]
-        <v>8770.7999999999993</v>
+      <c r="AY6" s="8">
+        <v>16308.1</v>
+      </c>
+      <c r="AZ6" s="8">
+        <v>25078.9</v>
+      </c>
+      <c r="BA6" s="8">
+        <v>34261.5</v>
       </c>
     </row>
     <row r="7" spans="1:53">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="22">
         <v>152.6</v>
       </c>
-      <c r="C7" s="15">
-[...32 lines deleted...]
-      <c r="N7" s="16">
+      <c r="C7" s="8">
+        <v>323.3</v>
+      </c>
+      <c r="D7" s="8">
+        <v>518</v>
+      </c>
+      <c r="E7" s="8">
+        <v>762.5</v>
+      </c>
+      <c r="F7" s="8">
+        <v>1006</v>
+      </c>
+      <c r="G7" s="8">
+        <v>1301</v>
+      </c>
+      <c r="H7" s="8">
+        <v>1640.2</v>
+      </c>
+      <c r="I7" s="8">
+        <v>1988.8</v>
+      </c>
+      <c r="J7" s="8">
+        <v>2361.6</v>
+      </c>
+      <c r="K7" s="8">
+        <v>2709</v>
+      </c>
+      <c r="L7" s="8">
+        <v>3056.2</v>
+      </c>
+      <c r="M7" s="9">
+        <v>3241</v>
+      </c>
+      <c r="N7" s="23">
         <v>175.1</v>
       </c>
-      <c r="O7" s="15">
-[...32 lines deleted...]
-      <c r="Z7" s="13">
+      <c r="O7" s="8">
+        <v>369.9</v>
+      </c>
+      <c r="P7" s="8">
+        <v>570.70000000000005</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>868.9</v>
+      </c>
+      <c r="R7" s="8">
+        <v>1164.5</v>
+      </c>
+      <c r="S7" s="8">
+        <v>1470.3</v>
+      </c>
+      <c r="T7" s="8">
+        <v>1690.3</v>
+      </c>
+      <c r="U7" s="8">
+        <v>1990.3</v>
+      </c>
+      <c r="V7" s="8">
+        <v>2365.6</v>
+      </c>
+      <c r="W7" s="8">
+        <v>2664.9</v>
+      </c>
+      <c r="X7" s="8">
+        <v>3066.3</v>
+      </c>
+      <c r="Y7" s="8">
+        <v>3277.9</v>
+      </c>
+      <c r="Z7" s="8">
         <v>24.2</v>
       </c>
-      <c r="AA7" s="13">
-[...32 lines deleted...]
-      <c r="AL7" s="13">
+      <c r="AA7" s="8">
+        <v>56</v>
+      </c>
+      <c r="AB7" s="8">
+        <v>84.9</v>
+      </c>
+      <c r="AC7" s="8">
+        <v>127.5</v>
+      </c>
+      <c r="AD7" s="8">
+        <v>161.1</v>
+      </c>
+      <c r="AE7" s="8">
+        <v>172.2</v>
+      </c>
+      <c r="AF7" s="8">
+        <v>205.8</v>
+      </c>
+      <c r="AG7" s="8">
+        <v>251.2</v>
+      </c>
+      <c r="AH7" s="8">
+        <v>359.9</v>
+      </c>
+      <c r="AI7" s="8">
+        <v>405.9</v>
+      </c>
+      <c r="AJ7" s="8">
+        <v>467.8</v>
+      </c>
+      <c r="AK7" s="8">
+        <v>533</v>
+      </c>
+      <c r="AL7" s="8">
         <v>24.2</v>
       </c>
-      <c r="AM7" s="13">
-[...14 lines deleted...]
-      <c r="AR7" s="12">
+      <c r="AM7" s="8">
+        <v>56</v>
+      </c>
+      <c r="AN7" s="8">
+        <v>84.9</v>
+      </c>
+      <c r="AO7" s="8">
+        <v>137.1</v>
+      </c>
+      <c r="AP7" s="8">
+        <v>176.1</v>
+      </c>
+      <c r="AQ7" s="8">
+        <v>210.5</v>
+      </c>
+      <c r="AR7" s="8">
+        <v>245.1</v>
+      </c>
+      <c r="AS7" s="8">
+        <v>287.5</v>
+      </c>
+      <c r="AT7" s="8">
         <v>417.2</v>
       </c>
-      <c r="AS7" s="12">
-[...14 lines deleted...]
-      <c r="AX7" s="56">
+      <c r="AU7" s="8">
+        <v>465.5</v>
+      </c>
+      <c r="AV7" s="8">
+        <v>516</v>
+      </c>
+      <c r="AW7" s="8">
+        <v>582.1</v>
+      </c>
+      <c r="AX7" s="8">
         <v>25.7</v>
       </c>
-      <c r="AY7" s="13">
-[...3 lines deleted...]
-        <v>30.4</v>
+      <c r="AY7" s="8">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>95</v>
+      </c>
+      <c r="BA7" s="8">
+        <v>145.9</v>
       </c>
     </row>
     <row r="8" spans="1:53">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="22">
         <v>1358.4</v>
       </c>
-      <c r="C8" s="15">
-[...32 lines deleted...]
-      <c r="N8" s="16">
+      <c r="C8" s="8">
+        <v>2163.3000000000002</v>
+      </c>
+      <c r="D8" s="8">
+        <v>3862.5</v>
+      </c>
+      <c r="E8" s="8">
+        <v>5844.7</v>
+      </c>
+      <c r="F8" s="8">
+        <v>7768.4</v>
+      </c>
+      <c r="G8" s="8">
+        <v>9824.2999999999993</v>
+      </c>
+      <c r="H8" s="8">
+        <v>11270.3</v>
+      </c>
+      <c r="I8" s="8">
+        <v>12926.5</v>
+      </c>
+      <c r="J8" s="8">
+        <v>14589.1</v>
+      </c>
+      <c r="K8" s="8">
+        <v>16232.1</v>
+      </c>
+      <c r="L8" s="8">
+        <v>17897.3</v>
+      </c>
+      <c r="M8" s="9">
+        <v>19514.599999999999</v>
+      </c>
+      <c r="N8" s="23">
         <v>1230.3</v>
       </c>
-      <c r="O8" s="15">
-[...32 lines deleted...]
-      <c r="Z8" s="13">
+      <c r="O8" s="8">
+        <v>2465</v>
+      </c>
+      <c r="P8" s="8">
+        <v>4309.1000000000004</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>6094.4</v>
+      </c>
+      <c r="R8" s="8">
+        <v>7355.3</v>
+      </c>
+      <c r="S8" s="8">
+        <v>9724.5</v>
+      </c>
+      <c r="T8" s="8">
+        <v>11376.9</v>
+      </c>
+      <c r="U8" s="8">
+        <v>13033.5</v>
+      </c>
+      <c r="V8" s="8">
+        <v>14861.8</v>
+      </c>
+      <c r="W8" s="8">
+        <v>16504.3</v>
+      </c>
+      <c r="X8" s="8">
+        <v>18169</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>19794.099999999999</v>
+      </c>
+      <c r="Z8" s="8">
         <v>424.1</v>
       </c>
-      <c r="AA8" s="13">
-[...32 lines deleted...]
-      <c r="AL8" s="13">
+      <c r="AA8" s="8">
+        <v>535.5</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>927.5</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>1297.4000000000001</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>1536.9</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>2115.3000000000002</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>2645.3</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>2986.1</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>3699.1</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>4026.9</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>4376.8</v>
+      </c>
+      <c r="AK8" s="8">
+        <v>4726.7</v>
+      </c>
+      <c r="AL8" s="8">
         <v>424.5</v>
       </c>
-      <c r="AM8" s="13">
-[...32 lines deleted...]
-      <c r="AX8" s="56">
+      <c r="AM8" s="8">
+        <v>557.5</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>962.4</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>1326</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>1567</v>
+      </c>
+      <c r="AQ8" s="8">
+        <v>2086.6</v>
+      </c>
+      <c r="AR8" s="8">
+        <v>2503.8000000000002</v>
+      </c>
+      <c r="AS8" s="8">
+        <v>2885.6</v>
+      </c>
+      <c r="AT8" s="8">
+        <v>3267.7</v>
+      </c>
+      <c r="AU8" s="8">
+        <v>3643</v>
+      </c>
+      <c r="AV8" s="8">
+        <v>4022.3</v>
+      </c>
+      <c r="AW8" s="8">
+        <v>4391.3999999999996</v>
+      </c>
+      <c r="AX8" s="8">
         <v>436.1</v>
       </c>
-      <c r="AY8" s="13">
-[...3 lines deleted...]
-        <v>403.9</v>
+      <c r="AY8" s="8">
+        <v>499</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>902.9</v>
+      </c>
+      <c r="BA8" s="8">
+        <v>1302</v>
       </c>
     </row>
     <row r="9" spans="1:53">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="22">
         <v>9981.5</v>
       </c>
-      <c r="C9" s="15">
-[...32 lines deleted...]
-      <c r="N9" s="16">
+      <c r="C9" s="8">
+        <v>18809.8</v>
+      </c>
+      <c r="D9" s="8">
+        <v>28586.9</v>
+      </c>
+      <c r="E9" s="8">
+        <v>38944.699999999997</v>
+      </c>
+      <c r="F9" s="8">
+        <v>49090.9</v>
+      </c>
+      <c r="G9" s="8">
+        <v>58785.9</v>
+      </c>
+      <c r="H9" s="8">
+        <v>68438</v>
+      </c>
+      <c r="I9" s="8">
+        <v>79015.7</v>
+      </c>
+      <c r="J9" s="8">
+        <v>89136.1</v>
+      </c>
+      <c r="K9" s="8">
+        <v>100480.5</v>
+      </c>
+      <c r="L9" s="8">
+        <v>112250.9</v>
+      </c>
+      <c r="M9" s="9">
+        <v>122829.5</v>
+      </c>
+      <c r="N9" s="23">
         <v>8796.9</v>
       </c>
-      <c r="O9" s="15">
-[...32 lines deleted...]
-      <c r="Z9" s="13">
+      <c r="O9" s="8">
+        <v>16782</v>
+      </c>
+      <c r="P9" s="8">
+        <v>26251.9</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>34768.699999999997</v>
+      </c>
+      <c r="R9" s="8">
+        <v>41643.9</v>
+      </c>
+      <c r="S9" s="8">
+        <v>50689.1</v>
+      </c>
+      <c r="T9" s="8">
+        <v>60598.1</v>
+      </c>
+      <c r="U9" s="8">
+        <v>72319</v>
+      </c>
+      <c r="V9" s="8">
+        <v>82151.199999999997</v>
+      </c>
+      <c r="W9" s="8">
+        <v>94296.9</v>
+      </c>
+      <c r="X9" s="8">
+        <v>106561.5</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>118442.8</v>
+      </c>
+      <c r="Z9" s="8">
         <v>9261.1</v>
       </c>
-      <c r="AA9" s="13">
-[...32 lines deleted...]
-      <c r="AL9" s="13">
+      <c r="AA9" s="8">
+        <v>17788.3</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>28785.5</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>38200.699999999997</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>47176</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>56440.800000000003</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>63559.8</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>74726</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>87061.1</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>99636.5</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>111665.1</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>123567.3</v>
+      </c>
+      <c r="AL9" s="8">
         <v>9416.6</v>
       </c>
-      <c r="AM9" s="13">
-[...32 lines deleted...]
-      <c r="AX9" s="56">
+      <c r="AM9" s="8">
+        <v>17613.8</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>25540.6</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>33775.199999999997</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>43139.199999999997</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>48729.599999999999</v>
+      </c>
+      <c r="AR9" s="8">
+        <v>50146.7</v>
+      </c>
+      <c r="AS9" s="8">
+        <v>58392.5</v>
+      </c>
+      <c r="AT9" s="8">
+        <v>67871.399999999994</v>
+      </c>
+      <c r="AU9" s="8">
+        <v>76990.899999999994</v>
+      </c>
+      <c r="AV9" s="8">
+        <v>85274.8</v>
+      </c>
+      <c r="AW9" s="8">
+        <v>93987.1</v>
+      </c>
+      <c r="AX9" s="8">
         <v>4523.5</v>
       </c>
-      <c r="AY9" s="13">
-[...3 lines deleted...]
-        <v>8167.3</v>
+      <c r="AY9" s="8">
+        <v>11949.7</v>
+      </c>
+      <c r="AZ9" s="8">
+        <v>20117</v>
+      </c>
+      <c r="BA9" s="8">
+        <v>27897.8</v>
       </c>
     </row>
     <row r="10" spans="1:53">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="22">
         <v>235.1</v>
       </c>
-      <c r="C10" s="15">
-[...32 lines deleted...]
-      <c r="N10" s="16">
+      <c r="C10" s="8">
+        <v>514.70000000000005</v>
+      </c>
+      <c r="D10" s="8">
+        <v>963.8</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1542.6</v>
+      </c>
+      <c r="F10" s="8">
+        <v>2131.8000000000002</v>
+      </c>
+      <c r="G10" s="8">
+        <v>2601.8000000000002</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3025</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3423.5</v>
+      </c>
+      <c r="J10" s="8">
+        <v>3840</v>
+      </c>
+      <c r="K10" s="8">
+        <v>4248.8999999999996</v>
+      </c>
+      <c r="L10" s="8">
+        <v>4558</v>
+      </c>
+      <c r="M10" s="9">
+        <v>4778.8999999999996</v>
+      </c>
+      <c r="N10" s="23">
         <v>267.89999999999998</v>
       </c>
-      <c r="O10" s="15">
-[...32 lines deleted...]
-      <c r="Z10" s="13">
+      <c r="O10" s="8">
+        <v>560</v>
+      </c>
+      <c r="P10" s="8">
+        <v>1009.4</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1555.7</v>
+      </c>
+      <c r="R10" s="8">
+        <v>1922.2</v>
+      </c>
+      <c r="S10" s="8">
+        <v>2452.6999999999998</v>
+      </c>
+      <c r="T10" s="8">
+        <v>3046.6</v>
+      </c>
+      <c r="U10" s="8">
+        <v>3446</v>
+      </c>
+      <c r="V10" s="8">
+        <v>3912.4</v>
+      </c>
+      <c r="W10" s="8">
+        <v>4363.3</v>
+      </c>
+      <c r="X10" s="8">
+        <v>4704.1000000000004</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>4947.6000000000004</v>
+      </c>
+      <c r="Z10" s="8">
         <v>280.3</v>
       </c>
-      <c r="AA10" s="13">
-[...32 lines deleted...]
-      <c r="AL10" s="13">
+      <c r="AA10" s="8">
+        <v>583.1</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>1054.0999999999999</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>1627.9</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>1999.5</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>3001.9</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>3181.9</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>3596.1</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>4079.8</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>4547.3999999999996</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>4900.8</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>5293.5</v>
+      </c>
+      <c r="AL10" s="8">
         <v>280.8</v>
       </c>
-      <c r="AM10" s="13">
-[...32 lines deleted...]
-      <c r="AX10" s="56">
+      <c r="AM10" s="8">
+        <v>583.6</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>1054.5999999999999</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>1270.5999999999999</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>1468.6</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>1628.6</v>
+      </c>
+      <c r="AR10" s="8">
+        <v>1790.5</v>
+      </c>
+      <c r="AS10" s="8">
+        <v>2012.6</v>
+      </c>
+      <c r="AT10" s="8">
+        <v>2447.6</v>
+      </c>
+      <c r="AU10" s="8">
+        <v>2868.2</v>
+      </c>
+      <c r="AV10" s="8">
+        <v>3175.8</v>
+      </c>
+      <c r="AW10" s="8">
+        <v>3529</v>
+      </c>
+      <c r="AX10" s="8">
         <v>66.099999999999994</v>
       </c>
-      <c r="AY10" s="13">
-[...3 lines deleted...]
-        <v>94.4</v>
+      <c r="AY10" s="8">
+        <v>311.5</v>
+      </c>
+      <c r="AZ10" s="8">
+        <v>405.9</v>
+      </c>
+      <c r="BA10" s="8">
+        <v>500.3</v>
       </c>
     </row>
     <row r="11" spans="1:53">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="22">
         <v>16961.900000000001</v>
       </c>
-      <c r="C11" s="15">
-[...32 lines deleted...]
-      <c r="N11" s="16">
+      <c r="C11" s="8">
+        <v>31319.5</v>
+      </c>
+      <c r="D11" s="8">
+        <v>48662.7</v>
+      </c>
+      <c r="E11" s="8">
+        <v>65130.1</v>
+      </c>
+      <c r="F11" s="8">
+        <v>81336.100000000006</v>
+      </c>
+      <c r="G11" s="8">
+        <v>96168.1</v>
+      </c>
+      <c r="H11" s="8">
+        <v>109234.3</v>
+      </c>
+      <c r="I11" s="8">
+        <v>123506.4</v>
+      </c>
+      <c r="J11" s="8">
+        <v>138566.79999999999</v>
+      </c>
+      <c r="K11" s="8">
+        <v>153691</v>
+      </c>
+      <c r="L11" s="8">
+        <v>167447.1</v>
+      </c>
+      <c r="M11" s="9">
+        <v>181639.9</v>
+      </c>
+      <c r="N11" s="23">
         <v>13360.8</v>
       </c>
-      <c r="O11" s="15">
-[...32 lines deleted...]
-      <c r="Z11" s="13">
+      <c r="O11" s="8">
+        <v>24019.5</v>
+      </c>
+      <c r="P11" s="8">
+        <v>36507.199999999997</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>48531.9</v>
+      </c>
+      <c r="R11" s="8">
+        <v>61482.8</v>
+      </c>
+      <c r="S11" s="8">
+        <v>74435.199999999997</v>
+      </c>
+      <c r="T11" s="8">
+        <v>85389.6</v>
+      </c>
+      <c r="U11" s="8">
+        <v>98003.5</v>
+      </c>
+      <c r="V11" s="8">
+        <v>111342.7</v>
+      </c>
+      <c r="W11" s="8">
+        <v>125685.8</v>
+      </c>
+      <c r="X11" s="8">
+        <v>139720.4</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>154411.20000000001</v>
+      </c>
+      <c r="Z11" s="8">
         <v>12856.5</v>
       </c>
-      <c r="AA11" s="13">
-[...32 lines deleted...]
-      <c r="AL11" s="13">
+      <c r="AA11" s="8">
+        <v>24924.3</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>38610.5</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>50982.6</v>
+      </c>
+      <c r="AD11" s="8">
+        <v>63733.5</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>75127.8</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>86511.4</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>99889.3</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>113774.7</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>129356.5</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>144557.5</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>159064.9</v>
+      </c>
+      <c r="AL11" s="8">
         <v>12513.9</v>
       </c>
-      <c r="AM11" s="13">
-[...32 lines deleted...]
-      <c r="AX11" s="56">
+      <c r="AM11" s="8">
+        <v>23650.2</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>36057.4</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>47976.9</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>60485</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>72609.100000000006</v>
+      </c>
+      <c r="AR11" s="8">
+        <v>85672.8</v>
+      </c>
+      <c r="AS11" s="8">
+        <v>99601.2</v>
+      </c>
+      <c r="AT11" s="8">
+        <v>113339.4</v>
+      </c>
+      <c r="AU11" s="8">
+        <v>130334.8</v>
+      </c>
+      <c r="AV11" s="8">
+        <v>145690.29999999999</v>
+      </c>
+      <c r="AW11" s="8">
+        <v>161327.70000000001</v>
+      </c>
+      <c r="AX11" s="8">
         <v>14983.3</v>
       </c>
-      <c r="AY11" s="13">
-[...3 lines deleted...]
-        <v>15707.3</v>
+      <c r="AY11" s="8">
+        <v>28636.799999999999</v>
+      </c>
+      <c r="AZ11" s="8">
+        <v>44344.1</v>
+      </c>
+      <c r="BA11" s="8">
+        <v>59616.3</v>
       </c>
     </row>
     <row r="12" spans="1:53">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="22">
         <v>305.10000000000002</v>
       </c>
-      <c r="C12" s="15">
-[...32 lines deleted...]
-      <c r="N12" s="16">
+      <c r="C12" s="8">
+        <v>673.8</v>
+      </c>
+      <c r="D12" s="8">
+        <v>1259.0999999999999</v>
+      </c>
+      <c r="E12" s="8">
+        <v>1918.3</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2696.4</v>
+      </c>
+      <c r="G12" s="8">
+        <v>3310.9</v>
+      </c>
+      <c r="H12" s="8">
+        <v>3939.5</v>
+      </c>
+      <c r="I12" s="8">
+        <v>4523.8</v>
+      </c>
+      <c r="J12" s="8">
+        <v>5108.1000000000004</v>
+      </c>
+      <c r="K12" s="8">
+        <v>5691.5</v>
+      </c>
+      <c r="L12" s="8">
+        <v>5974.2</v>
+      </c>
+      <c r="M12" s="9">
+        <v>6257.6</v>
+      </c>
+      <c r="N12" s="23">
         <v>413.5</v>
       </c>
-      <c r="O12" s="15">
-[...59 lines deleted...]
-      <c r="AI12" s="13">
+      <c r="O12" s="8">
+        <v>871.6</v>
+      </c>
+      <c r="P12" s="8">
+        <v>1457.7</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>1980.4</v>
+      </c>
+      <c r="R12" s="8">
+        <v>2502.1</v>
+      </c>
+      <c r="S12" s="8">
+        <v>3357.1</v>
+      </c>
+      <c r="T12" s="8">
+        <v>4097.8999999999996</v>
+      </c>
+      <c r="U12" s="8">
+        <v>4786.6000000000004</v>
+      </c>
+      <c r="V12" s="8">
+        <v>5397.6</v>
+      </c>
+      <c r="W12" s="8">
+        <v>6085.1</v>
+      </c>
+      <c r="X12" s="8">
+        <v>6418.2</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>6752.1</v>
+      </c>
+      <c r="Z12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF12" s="8"/>
+      <c r="AG12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI12" s="8">
         <v>50</v>
       </c>
-      <c r="AJ12" s="33">
-[...5 lines deleted...]
-      <c r="AL12" s="13">
+      <c r="AJ12" s="8">
+        <v>100</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>170</v>
+      </c>
+      <c r="AL12" s="8">
         <v>25.1</v>
       </c>
-      <c r="AM12" s="13"/>
-[...30 lines deleted...]
-      <c r="AX12" s="56">
+      <c r="AM12" s="8">
+        <v>25.1</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>53.6</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>53.6</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>177.6</v>
+      </c>
+      <c r="AR12" s="8">
+        <v>227.9</v>
+      </c>
+      <c r="AS12" s="8">
+        <v>232.6</v>
+      </c>
+      <c r="AT12" s="8">
+        <v>249.4</v>
+      </c>
+      <c r="AU12" s="8">
+        <v>296</v>
+      </c>
+      <c r="AV12" s="8">
+        <v>378.7</v>
+      </c>
+      <c r="AW12" s="8">
+        <v>464.9</v>
+      </c>
+      <c r="AX12" s="8">
         <v>85.4</v>
       </c>
-      <c r="AY12" s="13">
-[...3 lines deleted...]
-        <v>30.7</v>
+      <c r="AY12" s="8">
+        <v>112.5</v>
+      </c>
+      <c r="AZ12" s="8">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="BA12" s="8">
+        <v>173.9</v>
       </c>
     </row>
     <row r="13" spans="1:53">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="22">
         <v>2726.2</v>
       </c>
-      <c r="C13" s="15">
-[...32 lines deleted...]
-      <c r="N13" s="16">
+      <c r="C13" s="8">
+        <v>5278.4</v>
+      </c>
+      <c r="D13" s="8">
+        <v>8251.2000000000007</v>
+      </c>
+      <c r="E13" s="8">
+        <v>10804.4</v>
+      </c>
+      <c r="F13" s="8">
+        <v>14120.1</v>
+      </c>
+      <c r="G13" s="8">
+        <v>17204.8</v>
+      </c>
+      <c r="H13" s="8">
+        <v>20304.400000000001</v>
+      </c>
+      <c r="I13" s="8">
+        <v>23101.7</v>
+      </c>
+      <c r="J13" s="8">
+        <v>25480.400000000001</v>
+      </c>
+      <c r="K13" s="8">
+        <v>27703.5</v>
+      </c>
+      <c r="L13" s="8">
+        <v>29388.799999999999</v>
+      </c>
+      <c r="M13" s="9">
+        <v>30757.599999999999</v>
+      </c>
+      <c r="N13" s="23">
         <v>2022.3</v>
       </c>
-      <c r="O13" s="15">
-[...32 lines deleted...]
-      <c r="Z13" s="13">
+      <c r="O13" s="8">
+        <v>4100.3</v>
+      </c>
+      <c r="P13" s="8">
+        <v>6465.9</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>8262.2000000000007</v>
+      </c>
+      <c r="R13" s="8">
+        <v>10285.299999999999</v>
+      </c>
+      <c r="S13" s="8">
+        <v>13629.9</v>
+      </c>
+      <c r="T13" s="8">
+        <v>16357.6</v>
+      </c>
+      <c r="U13" s="8">
+        <v>18979.400000000001</v>
+      </c>
+      <c r="V13" s="8">
+        <v>21924.1</v>
+      </c>
+      <c r="W13" s="8">
+        <v>25076.5</v>
+      </c>
+      <c r="X13" s="8">
+        <v>27630.1</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>30143.599999999999</v>
+      </c>
+      <c r="Z13" s="8">
         <v>2443.9</v>
       </c>
-      <c r="AA13" s="13">
-[...32 lines deleted...]
-      <c r="AL13" s="13">
+      <c r="AA13" s="8">
+        <v>5335.9</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>8158.6</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>8168</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>10815.5</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>14372.9</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>16414.599999999999</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>18170.2</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>20334.400000000001</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>23234.2</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>27429.599999999999</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>30543.9</v>
+      </c>
+      <c r="AL13" s="8">
         <v>2800.6</v>
       </c>
-      <c r="AM13" s="13">
-[...32 lines deleted...]
-      <c r="AX13" s="56">
+      <c r="AM13" s="8">
+        <v>5406.5</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>8279.4</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>10498.6</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>13185.1</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>16017.3</v>
+      </c>
+      <c r="AR13" s="8">
+        <v>19535.5</v>
+      </c>
+      <c r="AS13" s="8">
+        <v>22493.1</v>
+      </c>
+      <c r="AT13" s="8">
+        <v>25488.2</v>
+      </c>
+      <c r="AU13" s="8">
+        <v>28918</v>
+      </c>
+      <c r="AV13" s="8">
+        <v>31927.599999999999</v>
+      </c>
+      <c r="AW13" s="8">
+        <v>35131.599999999999</v>
+      </c>
+      <c r="AX13" s="8">
         <v>3079</v>
       </c>
-      <c r="AY13" s="13">
-[...3 lines deleted...]
-        <v>2874.5</v>
+      <c r="AY13" s="8">
+        <v>5391.8</v>
+      </c>
+      <c r="AZ13" s="8">
+        <v>8266.2999999999993</v>
+      </c>
+      <c r="BA13" s="8">
+        <v>10946.5</v>
       </c>
     </row>
     <row r="14" spans="1:53">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="22">
         <v>502.9</v>
       </c>
-      <c r="C14" s="15">
-[...32 lines deleted...]
-      <c r="N14" s="16">
+      <c r="C14" s="8">
+        <v>802.7</v>
+      </c>
+      <c r="D14" s="8">
+        <v>1205.5</v>
+      </c>
+      <c r="E14" s="8">
+        <v>1664.3</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2207.6999999999998</v>
+      </c>
+      <c r="G14" s="8">
+        <v>2889.7</v>
+      </c>
+      <c r="H14" s="8">
+        <v>3338.3</v>
+      </c>
+      <c r="I14" s="8">
+        <v>3722</v>
+      </c>
+      <c r="J14" s="8">
+        <v>4105.7</v>
+      </c>
+      <c r="K14" s="8">
+        <v>4511</v>
+      </c>
+      <c r="L14" s="8">
+        <v>4944.3999999999996</v>
+      </c>
+      <c r="M14" s="9">
+        <v>5531.6</v>
+      </c>
+      <c r="N14" s="23">
         <v>351.8</v>
       </c>
-      <c r="O14" s="15">
-[...32 lines deleted...]
-      <c r="Z14" s="13">
+      <c r="O14" s="8">
+        <v>706.7</v>
+      </c>
+      <c r="P14" s="8">
+        <v>1111.8</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1697.8</v>
+      </c>
+      <c r="R14" s="8">
+        <v>2099.9</v>
+      </c>
+      <c r="S14" s="8">
+        <v>2900.4</v>
+      </c>
+      <c r="T14" s="8">
+        <v>3392.4</v>
+      </c>
+      <c r="U14" s="8">
+        <v>3813.3</v>
+      </c>
+      <c r="V14" s="8">
+        <v>4233.3</v>
+      </c>
+      <c r="W14" s="8">
+        <v>4677.8</v>
+      </c>
+      <c r="X14" s="8">
+        <v>5153.2</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>5797.2</v>
+      </c>
+      <c r="Z14" s="8">
         <v>261.8</v>
       </c>
-      <c r="AA14" s="13">
-[...32 lines deleted...]
-      <c r="AL14" s="13">
+      <c r="AA14" s="8">
+        <v>464.2</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>731.1</v>
+      </c>
+      <c r="AC14" s="8">
+        <v>1117.5</v>
+      </c>
+      <c r="AD14" s="8">
+        <v>1387.7</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>2081.1</v>
+      </c>
+      <c r="AF14" s="8">
+        <v>2403</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>2677</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>2837</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>3127.8</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>3438.9</v>
+      </c>
+      <c r="AK14" s="8">
+        <v>3798.9</v>
+      </c>
+      <c r="AL14" s="8">
         <v>282</v>
       </c>
-      <c r="AM14" s="13">
-[...32 lines deleted...]
-      <c r="AX14" s="56">
+      <c r="AM14" s="8">
+        <v>484.4</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>751.3</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>1087.3</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>1357.5</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>1896</v>
+      </c>
+      <c r="AR14" s="8">
+        <v>2172.1</v>
+      </c>
+      <c r="AS14" s="8">
+        <v>2407.1999999999998</v>
+      </c>
+      <c r="AT14" s="8">
+        <v>2557.3000000000002</v>
+      </c>
+      <c r="AU14" s="8">
+        <v>2806.8</v>
+      </c>
+      <c r="AV14" s="8">
+        <v>3192.8</v>
+      </c>
+      <c r="AW14" s="8">
+        <v>3501.6</v>
+      </c>
+      <c r="AX14" s="8">
         <v>215.5</v>
       </c>
-      <c r="AY14" s="13">
-[...3 lines deleted...]
-        <v>179.5</v>
+      <c r="AY14" s="8">
+        <v>409.3</v>
+      </c>
+      <c r="AZ14" s="8">
+        <v>588.79999999999995</v>
+      </c>
+      <c r="BA14" s="8">
+        <v>818.4</v>
       </c>
     </row>
     <row r="15" spans="1:53">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="22">
         <v>6009.9</v>
       </c>
-      <c r="C15" s="15">
-[...32 lines deleted...]
-      <c r="N15" s="16">
+      <c r="C15" s="8">
+        <v>12595.1</v>
+      </c>
+      <c r="D15" s="8">
+        <v>21071.599999999999</v>
+      </c>
+      <c r="E15" s="8">
+        <v>52397.7</v>
+      </c>
+      <c r="F15" s="8">
+        <v>67294.3</v>
+      </c>
+      <c r="G15" s="8">
+        <v>81976.800000000003</v>
+      </c>
+      <c r="H15" s="8">
+        <v>97096.5</v>
+      </c>
+      <c r="I15" s="8">
+        <v>111257.7</v>
+      </c>
+      <c r="J15" s="8">
+        <v>126155.9</v>
+      </c>
+      <c r="K15" s="8">
+        <v>143576.70000000001</v>
+      </c>
+      <c r="L15" s="8">
+        <v>162958.1</v>
+      </c>
+      <c r="M15" s="9">
+        <v>182907.7</v>
+      </c>
+      <c r="N15" s="23">
         <v>17759.599999999999</v>
       </c>
-      <c r="O15" s="15">
-[...32 lines deleted...]
-      <c r="Z15" s="13">
+      <c r="O15" s="8">
+        <v>31245.5</v>
+      </c>
+      <c r="P15" s="8">
+        <v>46357.4</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>64317.599999999999</v>
+      </c>
+      <c r="R15" s="8">
+        <v>84391.7</v>
+      </c>
+      <c r="S15" s="8">
+        <v>105294.7</v>
+      </c>
+      <c r="T15" s="8">
+        <v>124860</v>
+      </c>
+      <c r="U15" s="8">
+        <v>145277.9</v>
+      </c>
+      <c r="V15" s="8">
+        <v>164797.1</v>
+      </c>
+      <c r="W15" s="8">
+        <v>183458.1</v>
+      </c>
+      <c r="X15" s="8">
+        <v>202528.6</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>222983.8</v>
+      </c>
+      <c r="Z15" s="8">
         <v>18176.2</v>
       </c>
-      <c r="AA15" s="13">
-[...32 lines deleted...]
-      <c r="AL15" s="13">
+      <c r="AA15" s="8">
+        <v>34401.699999999997</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>49856.1</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>57608.800000000003</v>
+      </c>
+      <c r="AD15" s="8">
+        <v>66200.3</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>74818.5</v>
+      </c>
+      <c r="AF15" s="8">
+        <v>83096.5</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>91710</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>100718</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>109402.8</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>119394.4</v>
+      </c>
+      <c r="AK15" s="8">
+        <v>128457.60000000001</v>
+      </c>
+      <c r="AL15" s="8">
         <v>7421.2</v>
       </c>
-      <c r="AM15" s="13">
-[...32 lines deleted...]
-      <c r="AX15" s="57">
+      <c r="AM15" s="8">
+        <v>16326.7</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>25470.1</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>34343.9</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>43160.9</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>51660.5</v>
+      </c>
+      <c r="AR15" s="8">
+        <v>59317.5</v>
+      </c>
+      <c r="AS15" s="8">
+        <v>68089.600000000006</v>
+      </c>
+      <c r="AT15" s="8">
+        <v>77401.600000000006</v>
+      </c>
+      <c r="AU15" s="8">
+        <v>87017.4</v>
+      </c>
+      <c r="AV15" s="8">
+        <v>96848</v>
+      </c>
+      <c r="AW15" s="8">
+        <v>107070.39999999999</v>
+      </c>
+      <c r="AX15" s="8">
         <v>10143</v>
       </c>
-      <c r="AY15" s="13">
-[...3 lines deleted...]
-        <v>11162.5</v>
+      <c r="AY15" s="8">
+        <v>20355.400000000001</v>
+      </c>
+      <c r="AZ15" s="8">
+        <v>31517.9</v>
+      </c>
+      <c r="BA15" s="8">
+        <v>42654.8</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="10">
     <mergeCell ref="AM1:AY1"/>
     <mergeCell ref="Z1:AJ1"/>
-    <mergeCell ref="Z2:AC2"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF2:AG2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="AX2:AZ2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AX2:BA2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>