--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23052" windowHeight="9660" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -243,51 +243,51 @@
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -419,50 +419,117 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="225">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
@@ -647,51 +714,51 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -712,92 +779,122 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="225">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 11" xfId="7"/>
     <cellStyle name="Обычный 2 12" xfId="8"/>
     <cellStyle name="Обычный 2 13" xfId="9"/>
     <cellStyle name="Обычный 2 14" xfId="10"/>
     <cellStyle name="Обычный 2 15" xfId="11"/>
     <cellStyle name="Обычный 2 16" xfId="12"/>
     <cellStyle name="Обычный 2 17" xfId="13"/>
     <cellStyle name="Обычный 2 17 2" xfId="14"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 17 2_1." xfId="16"/>
     <cellStyle name="Обычный 2 18" xfId="17"/>
     <cellStyle name="Обычный 2 19" xfId="18"/>
     <cellStyle name="Обычный 2 19 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="24"/>
@@ -1289,355 +1386,365 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA15"/>
+  <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA4" sqref="BA4:BA15"/>
+      <pane xSplit="1" topLeftCell="AS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BJ3" sqref="BJ3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
-    <col min="38" max="49" width="9.109375" style="1"/>
-    <col min="50" max="50" width="11" style="1" customWidth="1"/>
+    <col min="38" max="45" width="9.109375" style="1"/>
+    <col min="46" max="46" width="11.21875" style="1" customWidth="1"/>
+    <col min="47" max="49" width="9.109375" style="1"/>
+    <col min="50" max="50" width="8.44140625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="18"/>
-      <c r="B1" s="34" t="s">
+      <c r="B1" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="34"/>
-[...9 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-      <c r="Z1" s="34" t="s">
+      <c r="Z1" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AA1" s="34"/>
-[...8 lines deleted...]
-      <c r="AJ1" s="34"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
+      <c r="AI1" s="27"/>
+      <c r="AJ1" s="27"/>
       <c r="AK1" s="19"/>
       <c r="AL1" s="19"/>
-      <c r="AM1" s="35" t="s">
+      <c r="AM1" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AN1" s="35"/>
-[...10 lines deleted...]
-      <c r="AY1" s="35"/>
+      <c r="AN1" s="26"/>
+      <c r="AO1" s="26"/>
+      <c r="AP1" s="26"/>
+      <c r="AQ1" s="26"/>
+      <c r="AR1" s="26"/>
+      <c r="AS1" s="26"/>
+      <c r="AT1" s="26"/>
+      <c r="AU1" s="26"/>
+      <c r="AV1" s="26"/>
+      <c r="AW1" s="26"/>
+      <c r="AX1" s="26"/>
+      <c r="AY1" s="26"/>
     </row>
-    <row r="2" spans="1:53" ht="15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="1:55" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="34"/>
+      <c r="B2" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="29"/>
-[...10 lines deleted...]
-      <c r="N2" s="31" t="s">
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="32"/>
-[...3 lines deleted...]
-      <c r="S2" s="32"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="29"/>
       <c r="T2" s="5"/>
       <c r="U2" s="15"/>
       <c r="V2" s="4"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="31" t="s">
+      <c r="Z2" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="32"/>
-[...10 lines deleted...]
-      <c r="AL2" s="31" t="s">
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AM2" s="32"/>
-[...10 lines deleted...]
-      <c r="AX2" s="36" t="s">
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="AY2" s="37"/>
-[...1 lines deleted...]
-      <c r="BA2" s="38"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="33"/>
     </row>
-    <row r="3" spans="1:53" ht="37.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="25" t="s">
+    <row r="3" spans="1:55" ht="37.5" customHeight="1" thickBot="1">
+      <c r="A3" s="34"/>
+      <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="25" t="s">
+      <c r="F3" s="24" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="25" t="s">
+      <c r="N3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="O3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="Q3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="R3" s="25" t="s">
+      <c r="R3" s="24" t="s">
         <v>23</v>
       </c>
       <c r="S3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="T3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="U3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="V3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="W3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="X3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="Y3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="Z3" s="25" t="s">
+      <c r="Z3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AA3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AD3" s="25" t="s">
+      <c r="AD3" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AE3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AF3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AG3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AH3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AI3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AK3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="AL3" s="25" t="s">
+      <c r="AL3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AM3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AN3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AO3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AP3" s="25" t="s">
+      <c r="AP3" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="AQ3" s="6" t="s">
+      <c r="AQ3" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="AR3" s="6" t="s">
+      <c r="AR3" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="AS3" s="6" t="s">
+      <c r="AS3" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AT3" s="6" t="s">
+      <c r="AT3" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="AU3" s="6" t="s">
+      <c r="AU3" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="AV3" s="6" t="s">
+      <c r="AV3" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="AW3" s="6" t="s">
+      <c r="AW3" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AX3" s="25" t="s">
+      <c r="AX3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AY3" s="6" t="s">
+      <c r="AY3" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="AZ3" s="6" t="s">
+      <c r="AZ3" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="BA3" s="26" t="s">
+      <c r="BA3" s="25" t="s">
         <v>22</v>
       </c>
+      <c r="BB3" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC3" s="25" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:55" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="20">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="13">
         <v>72782.8</v>
       </c>
       <c r="D4" s="13">
         <v>115000.4</v>
       </c>
       <c r="E4" s="13">
         <v>179811.4</v>
       </c>
       <c r="F4" s="13">
         <v>228819.7</v>
       </c>
       <c r="G4" s="13">
         <v>275758.2</v>
       </c>
       <c r="H4" s="13">
         <v>320389.7</v>
       </c>
       <c r="I4" s="13">
@@ -1717,88 +1824,94 @@
       </c>
       <c r="AH4" s="13">
         <v>386698.1</v>
       </c>
       <c r="AI4" s="14">
         <v>436502</v>
       </c>
       <c r="AJ4" s="14">
         <v>488231.5</v>
       </c>
       <c r="AK4" s="14">
         <v>535630.1</v>
       </c>
       <c r="AL4" s="14">
         <v>41510.5</v>
       </c>
       <c r="AM4" s="14">
         <v>80430.600000000006</v>
       </c>
       <c r="AN4" s="21">
         <v>121455.3</v>
       </c>
       <c r="AO4" s="21">
         <v>161786.1</v>
       </c>
-      <c r="AP4" s="21">
+      <c r="AP4" s="41">
         <v>204561.6</v>
       </c>
-      <c r="AQ4" s="21">
+      <c r="AQ4" s="45">
         <v>242641.7</v>
       </c>
-      <c r="AR4" s="14">
+      <c r="AR4" s="44">
         <v>276879.8</v>
       </c>
-      <c r="AS4" s="14">
+      <c r="AS4" s="46">
         <v>319874.59999999998</v>
       </c>
-      <c r="AT4" s="14">
+      <c r="AT4" s="45">
         <v>364105.6</v>
       </c>
-      <c r="AU4" s="14">
+      <c r="AU4" s="45">
         <v>412858.7</v>
       </c>
-      <c r="AV4" s="14">
+      <c r="AV4" s="45">
         <v>459689.6</v>
       </c>
-      <c r="AW4" s="14">
+      <c r="AW4" s="42">
         <v>507761.9</v>
       </c>
-      <c r="AX4" s="13">
+      <c r="AX4" s="45">
         <v>42727.4</v>
       </c>
-      <c r="AY4" s="14">
+      <c r="AY4" s="42">
         <v>84044.1</v>
       </c>
-      <c r="AZ4" s="14">
+      <c r="AZ4" s="45">
         <v>131471</v>
       </c>
-      <c r="BA4" s="14">
+      <c r="BA4" s="47">
         <v>178333.7</v>
       </c>
+      <c r="BB4" s="48">
+        <v>223618.3</v>
+      </c>
+      <c r="BC4" s="43">
+        <v>272919.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:53">
+    <row r="5" spans="1:55" ht="18.600000000000001" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="22">
         <v>174.1</v>
       </c>
       <c r="C5" s="8">
         <v>302.2</v>
       </c>
       <c r="D5" s="8">
         <v>619.1</v>
       </c>
       <c r="E5" s="8">
         <v>802.1</v>
       </c>
       <c r="F5" s="8">
         <v>1168</v>
       </c>
       <c r="G5" s="8">
         <v>1694.9</v>
       </c>
       <c r="H5" s="8">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="8">
@@ -1878,88 +1991,94 @@
       </c>
       <c r="AH5" s="8">
         <v>41.5</v>
       </c>
       <c r="AI5" s="8">
         <v>47.2</v>
       </c>
       <c r="AJ5" s="8">
         <v>49.1</v>
       </c>
       <c r="AK5" s="8">
         <v>54.1</v>
       </c>
       <c r="AL5" s="8">
         <v>2.6</v>
       </c>
       <c r="AM5" s="8">
         <v>4.8</v>
       </c>
       <c r="AN5" s="8">
         <v>10</v>
       </c>
       <c r="AO5" s="8">
         <v>14.3</v>
       </c>
-      <c r="AP5" s="8">
+      <c r="AP5" s="39">
         <v>18.5</v>
       </c>
-      <c r="AQ5" s="8">
+      <c r="AQ5" s="39">
         <v>27</v>
       </c>
-      <c r="AR5" s="8">
+      <c r="AR5" s="39">
         <v>33</v>
       </c>
-      <c r="AS5" s="8">
+      <c r="AS5" s="39">
         <v>36.200000000000003</v>
       </c>
-      <c r="AT5" s="24">
+      <c r="AT5" s="40">
         <v>52.8</v>
       </c>
-      <c r="AU5" s="24">
+      <c r="AU5" s="40">
         <v>60.7</v>
       </c>
-      <c r="AV5" s="24">
+      <c r="AV5" s="40">
         <v>69.3</v>
       </c>
-      <c r="AW5" s="24">
+      <c r="AW5" s="40">
         <v>76.599999999999994</v>
       </c>
-      <c r="AX5" s="8">
+      <c r="AX5" s="39">
         <v>2.8</v>
       </c>
-      <c r="AY5" s="8">
+      <c r="AY5" s="39">
         <v>5.4</v>
       </c>
-      <c r="AZ5" s="8">
+      <c r="AZ5" s="39">
         <v>11.1</v>
       </c>
-      <c r="BA5" s="8">
+      <c r="BA5" s="39">
         <v>16.399999999999999</v>
       </c>
+      <c r="BB5" s="39">
+        <v>22</v>
+      </c>
+      <c r="BC5" s="39">
+        <v>32.200000000000003</v>
+      </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:55">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="23"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
@@ -2023,52 +2142,58 @@
       </c>
       <c r="AT6" s="8">
         <v>71013</v>
       </c>
       <c r="AU6" s="8">
         <v>79457.5</v>
       </c>
       <c r="AV6" s="8">
         <v>88594</v>
       </c>
       <c r="AW6" s="8">
         <v>97699.5</v>
       </c>
       <c r="AX6" s="8">
         <v>9167</v>
       </c>
       <c r="AY6" s="8">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="8">
         <v>25078.9</v>
       </c>
       <c r="BA6" s="8">
         <v>34261.5</v>
       </c>
+      <c r="BB6" s="8">
+        <v>35448</v>
+      </c>
+      <c r="BC6" s="8">
+        <v>37232</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="22">
         <v>152.6</v>
       </c>
       <c r="C7" s="8">
         <v>323.3</v>
       </c>
       <c r="D7" s="8">
         <v>518</v>
       </c>
       <c r="E7" s="8">
         <v>762.5</v>
       </c>
       <c r="F7" s="8">
         <v>1006</v>
       </c>
       <c r="G7" s="8">
         <v>1301</v>
       </c>
       <c r="H7" s="8">
         <v>1640.2</v>
       </c>
       <c r="I7" s="8">
@@ -2184,52 +2309,58 @@
       </c>
       <c r="AT7" s="8">
         <v>417.2</v>
       </c>
       <c r="AU7" s="8">
         <v>465.5</v>
       </c>
       <c r="AV7" s="8">
         <v>516</v>
       </c>
       <c r="AW7" s="8">
         <v>582.1</v>
       </c>
       <c r="AX7" s="8">
         <v>25.7</v>
       </c>
       <c r="AY7" s="8">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="8">
         <v>95</v>
       </c>
       <c r="BA7" s="8">
         <v>145.9</v>
       </c>
+      <c r="BB7" s="8">
+        <v>196.6</v>
+      </c>
+      <c r="BC7" s="8">
+        <v>231</v>
+      </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:55">
       <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="22">
         <v>1358.4</v>
       </c>
       <c r="C8" s="8">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="8">
         <v>3862.5</v>
       </c>
       <c r="E8" s="8">
         <v>5844.7</v>
       </c>
       <c r="F8" s="8">
         <v>7768.4</v>
       </c>
       <c r="G8" s="8">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="8">
         <v>11270.3</v>
       </c>
       <c r="I8" s="8">
@@ -2345,52 +2476,58 @@
       </c>
       <c r="AT8" s="8">
         <v>3267.7</v>
       </c>
       <c r="AU8" s="8">
         <v>3643</v>
       </c>
       <c r="AV8" s="8">
         <v>4022.3</v>
       </c>
       <c r="AW8" s="8">
         <v>4391.3999999999996</v>
       </c>
       <c r="AX8" s="8">
         <v>436.1</v>
       </c>
       <c r="AY8" s="8">
         <v>499</v>
       </c>
       <c r="AZ8" s="8">
         <v>902.9</v>
       </c>
       <c r="BA8" s="8">
         <v>1302</v>
       </c>
+      <c r="BB8" s="8">
+        <v>1519.6</v>
+      </c>
+      <c r="BC8" s="8">
+        <v>1974.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:55">
       <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="22">
         <v>9981.5</v>
       </c>
       <c r="C9" s="8">
         <v>18809.8</v>
       </c>
       <c r="D9" s="8">
         <v>28586.9</v>
       </c>
       <c r="E9" s="8">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="8">
         <v>49090.9</v>
       </c>
       <c r="G9" s="8">
         <v>58785.9</v>
       </c>
       <c r="H9" s="8">
         <v>68438</v>
       </c>
       <c r="I9" s="8">
@@ -2506,52 +2643,58 @@
       </c>
       <c r="AT9" s="8">
         <v>67871.399999999994</v>
       </c>
       <c r="AU9" s="8">
         <v>76990.899999999994</v>
       </c>
       <c r="AV9" s="8">
         <v>85274.8</v>
       </c>
       <c r="AW9" s="8">
         <v>93987.1</v>
       </c>
       <c r="AX9" s="8">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="8">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="8">
         <v>20117</v>
       </c>
       <c r="BA9" s="8">
         <v>27897.8</v>
       </c>
+      <c r="BB9" s="8">
+        <v>35719.800000000003</v>
+      </c>
+      <c r="BC9" s="8">
+        <v>43522.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:55">
       <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22">
         <v>235.1</v>
       </c>
       <c r="C10" s="8">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="8">
         <v>963.8</v>
       </c>
       <c r="E10" s="8">
         <v>1542.6</v>
       </c>
       <c r="F10" s="8">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="8">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="8">
         <v>3025</v>
       </c>
       <c r="I10" s="8">
@@ -2667,52 +2810,58 @@
       </c>
       <c r="AT10" s="8">
         <v>2447.6</v>
       </c>
       <c r="AU10" s="8">
         <v>2868.2</v>
       </c>
       <c r="AV10" s="8">
         <v>3175.8</v>
       </c>
       <c r="AW10" s="8">
         <v>3529</v>
       </c>
       <c r="AX10" s="8">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="8">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="8">
         <v>405.9</v>
       </c>
       <c r="BA10" s="8">
         <v>500.3</v>
       </c>
+      <c r="BB10" s="8">
+        <v>596.6</v>
+      </c>
+      <c r="BC10" s="8">
+        <v>795.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:55">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="22">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="8">
         <v>31319.5</v>
       </c>
       <c r="D11" s="8">
         <v>48662.7</v>
       </c>
       <c r="E11" s="8">
         <v>65130.1</v>
       </c>
       <c r="F11" s="8">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="8">
         <v>96168.1</v>
       </c>
       <c r="H11" s="8">
         <v>109234.3</v>
       </c>
       <c r="I11" s="8">
@@ -2828,52 +2977,58 @@
       </c>
       <c r="AT11" s="8">
         <v>113339.4</v>
       </c>
       <c r="AU11" s="8">
         <v>130334.8</v>
       </c>
       <c r="AV11" s="8">
         <v>145690.29999999999</v>
       </c>
       <c r="AW11" s="8">
         <v>161327.70000000001</v>
       </c>
       <c r="AX11" s="8">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="8">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="8">
         <v>44344.1</v>
       </c>
       <c r="BA11" s="8">
         <v>59616.3</v>
       </c>
+      <c r="BB11" s="8">
+        <v>74419.399999999994</v>
+      </c>
+      <c r="BC11" s="8">
+        <v>89559.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="22">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="8">
         <v>673.8</v>
       </c>
       <c r="D12" s="8">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="8">
         <v>1918.3</v>
       </c>
       <c r="F12" s="8">
         <v>2696.4</v>
       </c>
       <c r="G12" s="8">
         <v>3310.9</v>
       </c>
       <c r="H12" s="8">
         <v>3939.5</v>
       </c>
       <c r="I12" s="8">
@@ -2987,52 +3142,58 @@
       </c>
       <c r="AT12" s="8">
         <v>249.4</v>
       </c>
       <c r="AU12" s="8">
         <v>296</v>
       </c>
       <c r="AV12" s="8">
         <v>378.7</v>
       </c>
       <c r="AW12" s="8">
         <v>464.9</v>
       </c>
       <c r="AX12" s="8">
         <v>85.4</v>
       </c>
       <c r="AY12" s="8">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="8">
         <v>143.19999999999999</v>
       </c>
       <c r="BA12" s="8">
         <v>173.9</v>
       </c>
+      <c r="BB12" s="8">
+        <v>206.9</v>
+      </c>
+      <c r="BC12" s="8">
+        <v>354.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:55">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="22">
         <v>2726.2</v>
       </c>
       <c r="C13" s="8">
         <v>5278.4</v>
       </c>
       <c r="D13" s="8">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="8">
         <v>10804.4</v>
       </c>
       <c r="F13" s="8">
         <v>14120.1</v>
       </c>
       <c r="G13" s="8">
         <v>17204.8</v>
       </c>
       <c r="H13" s="8">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="8">
@@ -3148,52 +3309,58 @@
       </c>
       <c r="AT13" s="8">
         <v>25488.2</v>
       </c>
       <c r="AU13" s="8">
         <v>28918</v>
       </c>
       <c r="AV13" s="8">
         <v>31927.599999999999</v>
       </c>
       <c r="AW13" s="8">
         <v>35131.599999999999</v>
       </c>
       <c r="AX13" s="8">
         <v>3079</v>
       </c>
       <c r="AY13" s="8">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="8">
         <v>8266.2999999999993</v>
       </c>
       <c r="BA13" s="8">
         <v>10946.5</v>
       </c>
+      <c r="BB13" s="8">
+        <v>14544.3</v>
+      </c>
+      <c r="BC13" s="8">
+        <v>17512.599999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:55">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22">
         <v>502.9</v>
       </c>
       <c r="C14" s="8">
         <v>802.7</v>
       </c>
       <c r="D14" s="8">
         <v>1205.5</v>
       </c>
       <c r="E14" s="8">
         <v>1664.3</v>
       </c>
       <c r="F14" s="8">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="8">
         <v>2889.7</v>
       </c>
       <c r="H14" s="8">
         <v>3338.3</v>
       </c>
       <c r="I14" s="8">
@@ -3309,52 +3476,58 @@
       </c>
       <c r="AT14" s="8">
         <v>2557.3000000000002</v>
       </c>
       <c r="AU14" s="8">
         <v>2806.8</v>
       </c>
       <c r="AV14" s="8">
         <v>3192.8</v>
       </c>
       <c r="AW14" s="8">
         <v>3501.6</v>
       </c>
       <c r="AX14" s="8">
         <v>215.5</v>
       </c>
       <c r="AY14" s="8">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="8">
         <v>588.79999999999995</v>
       </c>
       <c r="BA14" s="8">
         <v>818.4</v>
       </c>
+      <c r="BB14" s="8">
+        <v>1005.1</v>
+      </c>
+      <c r="BC14" s="8">
+        <v>1340.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:55">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="22">
         <v>6009.9</v>
       </c>
       <c r="C15" s="8">
         <v>12595.1</v>
       </c>
       <c r="D15" s="8">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="8">
         <v>52397.7</v>
       </c>
       <c r="F15" s="8">
         <v>67294.3</v>
       </c>
       <c r="G15" s="8">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="8">
         <v>97096.5</v>
       </c>
       <c r="I15" s="8">
@@ -3469,64 +3642,70 @@
         <v>68089.600000000006</v>
       </c>
       <c r="AT15" s="8">
         <v>77401.600000000006</v>
       </c>
       <c r="AU15" s="8">
         <v>87017.4</v>
       </c>
       <c r="AV15" s="8">
         <v>96848</v>
       </c>
       <c r="AW15" s="8">
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>10143</v>
       </c>
       <c r="AY15" s="8">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="8">
         <v>31517.9</v>
       </c>
       <c r="BA15" s="8">
         <v>42654.8</v>
+      </c>
+      <c r="BB15" s="8">
+        <v>59940.1</v>
+      </c>
+      <c r="BC15" s="8">
+        <v>80364.399999999994</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="AM1:AY1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BA2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B1:M1"/>
+    <mergeCell ref="AM1:AY1"/>
+    <mergeCell ref="Z1:AJ1"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AX2:BC2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>