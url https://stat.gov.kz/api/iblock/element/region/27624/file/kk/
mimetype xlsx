--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23052" windowHeight="9660" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -785,116 +785,116 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="225">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 11" xfId="7"/>
     <cellStyle name="Обычный 2 12" xfId="8"/>
     <cellStyle name="Обычный 2 13" xfId="9"/>
     <cellStyle name="Обычный 2 14" xfId="10"/>
     <cellStyle name="Обычный 2 15" xfId="11"/>
     <cellStyle name="Обычный 2 16" xfId="12"/>
     <cellStyle name="Обычный 2 17" xfId="13"/>
     <cellStyle name="Обычный 2 17 2" xfId="14"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 17 2_1." xfId="16"/>
     <cellStyle name="Обычный 2 18" xfId="17"/>
     <cellStyle name="Обычный 2 19" xfId="18"/>
     <cellStyle name="Обычный 2 19 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="24"/>
@@ -1386,201 +1386,205 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC15"/>
+  <dimension ref="A1:BD15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BJ3" sqref="BJ3"/>
+      <pane xSplit="1" topLeftCell="AY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BG6" sqref="BG6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.109375" style="1"/>
     <col min="46" max="46" width="11.21875" style="1" customWidth="1"/>
-    <col min="47" max="49" width="9.109375" style="1"/>
+    <col min="47" max="48" width="9.109375" style="1"/>
+    <col min="49" max="49" width="11.44140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="8.44140625" style="1" customWidth="1"/>
-    <col min="51" max="16384" width="9.109375" style="1"/>
+    <col min="51" max="55" width="9.109375" style="1"/>
+    <col min="56" max="56" width="9.77734375" style="1" customWidth="1"/>
+    <col min="57" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="18"/>
-      <c r="B1" s="27" t="s">
+      <c r="B1" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="27"/>
-[...9 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-      <c r="Z1" s="27" t="s">
+      <c r="Z1" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="AA1" s="27"/>
-[...8 lines deleted...]
-      <c r="AJ1" s="27"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
       <c r="AK1" s="19"/>
       <c r="AL1" s="19"/>
-      <c r="AM1" s="26" t="s">
+      <c r="AM1" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="AN1" s="26"/>
-[...10 lines deleted...]
-      <c r="AY1" s="26"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
     </row>
-    <row r="2" spans="1:55" ht="15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="35" t="s">
+    <row r="2" spans="1:56" ht="34.200000000000003" customHeight="1" thickBot="1">
+      <c r="A2" s="37"/>
+      <c r="B2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="36"/>
-[...10 lines deleted...]
-      <c r="N2" s="28" t="s">
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="29"/>
-[...3 lines deleted...]
-      <c r="S2" s="29"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="42"/>
       <c r="T2" s="5"/>
       <c r="U2" s="15"/>
       <c r="V2" s="4"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="28" t="s">
+      <c r="Z2" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="29"/>
-[...10 lines deleted...]
-      <c r="AL2" s="28" t="s">
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="43"/>
+      <c r="AL2" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="AM2" s="29"/>
-[...10 lines deleted...]
-      <c r="AX2" s="31" t="s">
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="AY2" s="32"/>
-[...3 lines deleted...]
-      <c r="BC2" s="33"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="48"/>
     </row>
-    <row r="3" spans="1:55" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A3" s="34"/>
+    <row r="3" spans="1:56" ht="46.2" customHeight="1" thickBot="1">
+      <c r="A3" s="37"/>
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1657,94 +1661,97 @@
       </c>
       <c r="AH3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AI3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AK3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AL3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AM3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AN3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AO3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AP3" s="38" t="s">
+      <c r="AP3" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AQ3" s="25" t="s">
         <v>24</v>
       </c>
       <c r="AR3" s="25" t="s">
         <v>25</v>
       </c>
       <c r="AS3" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AT3" s="25" t="s">
         <v>27</v>
       </c>
       <c r="AU3" s="25" t="s">
         <v>28</v>
       </c>
       <c r="AV3" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AW3" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AX3" s="38" t="s">
+      <c r="AX3" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="25" t="s">
         <v>20</v>
       </c>
       <c r="AZ3" s="25" t="s">
         <v>21</v>
       </c>
       <c r="BA3" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="BB3" s="38" t="s">
+      <c r="BB3" s="26" t="s">
         <v>23</v>
       </c>
       <c r="BC3" s="25" t="s">
         <v>24</v>
       </c>
+      <c r="BD3" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="4" spans="1:55" ht="18.600000000000001" customHeight="1" thickBot="1">
+    <row r="4" spans="1:56" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="20">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="13">
         <v>72782.8</v>
       </c>
       <c r="D4" s="13">
         <v>115000.4</v>
       </c>
       <c r="E4" s="13">
         <v>179811.4</v>
       </c>
       <c r="F4" s="13">
         <v>228819.7</v>
       </c>
       <c r="G4" s="13">
         <v>275758.2</v>
       </c>
       <c r="H4" s="13">
         <v>320389.7</v>
       </c>
       <c r="I4" s="13">
@@ -1824,94 +1831,97 @@
       </c>
       <c r="AH4" s="13">
         <v>386698.1</v>
       </c>
       <c r="AI4" s="14">
         <v>436502</v>
       </c>
       <c r="AJ4" s="14">
         <v>488231.5</v>
       </c>
       <c r="AK4" s="14">
         <v>535630.1</v>
       </c>
       <c r="AL4" s="14">
         <v>41510.5</v>
       </c>
       <c r="AM4" s="14">
         <v>80430.600000000006</v>
       </c>
       <c r="AN4" s="21">
         <v>121455.3</v>
       </c>
       <c r="AO4" s="21">
         <v>161786.1</v>
       </c>
-      <c r="AP4" s="41">
+      <c r="AP4" s="29">
         <v>204561.6</v>
       </c>
-      <c r="AQ4" s="45">
+      <c r="AQ4" s="33">
         <v>242641.7</v>
       </c>
-      <c r="AR4" s="44">
+      <c r="AR4" s="32">
         <v>276879.8</v>
       </c>
-      <c r="AS4" s="46">
+      <c r="AS4" s="34">
         <v>319874.59999999998</v>
       </c>
-      <c r="AT4" s="45">
+      <c r="AT4" s="33">
         <v>364105.6</v>
       </c>
-      <c r="AU4" s="45">
+      <c r="AU4" s="33">
         <v>412858.7</v>
       </c>
-      <c r="AV4" s="45">
+      <c r="AV4" s="33">
         <v>459689.6</v>
       </c>
-      <c r="AW4" s="42">
+      <c r="AW4" s="30">
         <v>507761.9</v>
       </c>
-      <c r="AX4" s="45">
+      <c r="AX4" s="33">
         <v>42727.4</v>
       </c>
-      <c r="AY4" s="42">
+      <c r="AY4" s="30">
         <v>84044.1</v>
       </c>
-      <c r="AZ4" s="45">
+      <c r="AZ4" s="33">
         <v>131471</v>
       </c>
-      <c r="BA4" s="47">
+      <c r="BA4" s="35">
         <v>178333.7</v>
       </c>
-      <c r="BB4" s="48">
+      <c r="BB4" s="36">
         <v>223618.3</v>
       </c>
-      <c r="BC4" s="43">
+      <c r="BC4" s="31">
         <v>272919.3</v>
       </c>
+      <c r="BD4" s="31">
+        <v>322423.40000000002</v>
+      </c>
     </row>
-    <row r="5" spans="1:55" ht="18.600000000000001" customHeight="1">
+    <row r="5" spans="1:56" ht="18.600000000000001" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="22">
         <v>174.1</v>
       </c>
       <c r="C5" s="8">
         <v>302.2</v>
       </c>
       <c r="D5" s="8">
         <v>619.1</v>
       </c>
       <c r="E5" s="8">
         <v>802.1</v>
       </c>
       <c r="F5" s="8">
         <v>1168</v>
       </c>
       <c r="G5" s="8">
         <v>1694.9</v>
       </c>
       <c r="H5" s="8">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="8">
@@ -1991,94 +2001,97 @@
       </c>
       <c r="AH5" s="8">
         <v>41.5</v>
       </c>
       <c r="AI5" s="8">
         <v>47.2</v>
       </c>
       <c r="AJ5" s="8">
         <v>49.1</v>
       </c>
       <c r="AK5" s="8">
         <v>54.1</v>
       </c>
       <c r="AL5" s="8">
         <v>2.6</v>
       </c>
       <c r="AM5" s="8">
         <v>4.8</v>
       </c>
       <c r="AN5" s="8">
         <v>10</v>
       </c>
       <c r="AO5" s="8">
         <v>14.3</v>
       </c>
-      <c r="AP5" s="39">
+      <c r="AP5" s="27">
         <v>18.5</v>
       </c>
-      <c r="AQ5" s="39">
+      <c r="AQ5" s="27">
         <v>27</v>
       </c>
-      <c r="AR5" s="39">
+      <c r="AR5" s="27">
         <v>33</v>
       </c>
-      <c r="AS5" s="39">
+      <c r="AS5" s="27">
         <v>36.200000000000003</v>
       </c>
-      <c r="AT5" s="40">
+      <c r="AT5" s="28">
         <v>52.8</v>
       </c>
-      <c r="AU5" s="40">
+      <c r="AU5" s="28">
         <v>60.7</v>
       </c>
-      <c r="AV5" s="40">
+      <c r="AV5" s="28">
         <v>69.3</v>
       </c>
-      <c r="AW5" s="40">
+      <c r="AW5" s="28">
         <v>76.599999999999994</v>
       </c>
-      <c r="AX5" s="39">
+      <c r="AX5" s="27">
         <v>2.8</v>
       </c>
-      <c r="AY5" s="39">
+      <c r="AY5" s="27">
         <v>5.4</v>
       </c>
-      <c r="AZ5" s="39">
+      <c r="AZ5" s="27">
         <v>11.1</v>
       </c>
-      <c r="BA5" s="39">
+      <c r="BA5" s="27">
         <v>16.399999999999999</v>
       </c>
-      <c r="BB5" s="39">
+      <c r="BB5" s="27">
         <v>22</v>
       </c>
-      <c r="BC5" s="39">
+      <c r="BC5" s="27">
         <v>32.200000000000003</v>
       </c>
+      <c r="BD5" s="27">
+        <v>38.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="23"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
@@ -2148,52 +2161,55 @@
       </c>
       <c r="AV6" s="8">
         <v>88594</v>
       </c>
       <c r="AW6" s="8">
         <v>97699.5</v>
       </c>
       <c r="AX6" s="8">
         <v>9167</v>
       </c>
       <c r="AY6" s="8">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="8">
         <v>25078.9</v>
       </c>
       <c r="BA6" s="8">
         <v>34261.5</v>
       </c>
       <c r="BB6" s="8">
         <v>35448</v>
       </c>
       <c r="BC6" s="8">
         <v>37232</v>
       </c>
+      <c r="BD6" s="8">
+        <v>39048.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="22">
         <v>152.6</v>
       </c>
       <c r="C7" s="8">
         <v>323.3</v>
       </c>
       <c r="D7" s="8">
         <v>518</v>
       </c>
       <c r="E7" s="8">
         <v>762.5</v>
       </c>
       <c r="F7" s="8">
         <v>1006</v>
       </c>
       <c r="G7" s="8">
         <v>1301</v>
       </c>
       <c r="H7" s="8">
         <v>1640.2</v>
       </c>
       <c r="I7" s="8">
@@ -2315,52 +2331,55 @@
       </c>
       <c r="AV7" s="8">
         <v>516</v>
       </c>
       <c r="AW7" s="8">
         <v>582.1</v>
       </c>
       <c r="AX7" s="8">
         <v>25.7</v>
       </c>
       <c r="AY7" s="8">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="8">
         <v>95</v>
       </c>
       <c r="BA7" s="8">
         <v>145.9</v>
       </c>
       <c r="BB7" s="8">
         <v>196.6</v>
       </c>
       <c r="BC7" s="8">
         <v>231</v>
       </c>
+      <c r="BD7" s="8">
+        <v>267.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="22">
         <v>1358.4</v>
       </c>
       <c r="C8" s="8">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="8">
         <v>3862.5</v>
       </c>
       <c r="E8" s="8">
         <v>5844.7</v>
       </c>
       <c r="F8" s="8">
         <v>7768.4</v>
       </c>
       <c r="G8" s="8">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="8">
         <v>11270.3</v>
       </c>
       <c r="I8" s="8">
@@ -2482,52 +2501,55 @@
       </c>
       <c r="AV8" s="8">
         <v>4022.3</v>
       </c>
       <c r="AW8" s="8">
         <v>4391.3999999999996</v>
       </c>
       <c r="AX8" s="8">
         <v>436.1</v>
       </c>
       <c r="AY8" s="8">
         <v>499</v>
       </c>
       <c r="AZ8" s="8">
         <v>902.9</v>
       </c>
       <c r="BA8" s="8">
         <v>1302</v>
       </c>
       <c r="BB8" s="8">
         <v>1519.6</v>
       </c>
       <c r="BC8" s="8">
         <v>1974.9</v>
       </c>
+      <c r="BD8" s="8">
+        <v>2463</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="22">
         <v>9981.5</v>
       </c>
       <c r="C9" s="8">
         <v>18809.8</v>
       </c>
       <c r="D9" s="8">
         <v>28586.9</v>
       </c>
       <c r="E9" s="8">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="8">
         <v>49090.9</v>
       </c>
       <c r="G9" s="8">
         <v>58785.9</v>
       </c>
       <c r="H9" s="8">
         <v>68438</v>
       </c>
       <c r="I9" s="8">
@@ -2649,52 +2671,55 @@
       </c>
       <c r="AV9" s="8">
         <v>85274.8</v>
       </c>
       <c r="AW9" s="8">
         <v>93987.1</v>
       </c>
       <c r="AX9" s="8">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="8">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="8">
         <v>20117</v>
       </c>
       <c r="BA9" s="8">
         <v>27897.8</v>
       </c>
       <c r="BB9" s="8">
         <v>35719.800000000003</v>
       </c>
       <c r="BC9" s="8">
         <v>43522.7</v>
       </c>
+      <c r="BD9" s="8">
+        <v>51432.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22">
         <v>235.1</v>
       </c>
       <c r="C10" s="8">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="8">
         <v>963.8</v>
       </c>
       <c r="E10" s="8">
         <v>1542.6</v>
       </c>
       <c r="F10" s="8">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="8">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="8">
         <v>3025</v>
       </c>
       <c r="I10" s="8">
@@ -2816,52 +2841,55 @@
       </c>
       <c r="AV10" s="8">
         <v>3175.8</v>
       </c>
       <c r="AW10" s="8">
         <v>3529</v>
       </c>
       <c r="AX10" s="8">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="8">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="8">
         <v>405.9</v>
       </c>
       <c r="BA10" s="8">
         <v>500.3</v>
       </c>
       <c r="BB10" s="8">
         <v>596.6</v>
       </c>
       <c r="BC10" s="8">
         <v>795.3</v>
       </c>
+      <c r="BD10" s="8">
+        <v>951</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="22">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="8">
         <v>31319.5</v>
       </c>
       <c r="D11" s="8">
         <v>48662.7</v>
       </c>
       <c r="E11" s="8">
         <v>65130.1</v>
       </c>
       <c r="F11" s="8">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="8">
         <v>96168.1</v>
       </c>
       <c r="H11" s="8">
         <v>109234.3</v>
       </c>
       <c r="I11" s="8">
@@ -2983,52 +3011,55 @@
       </c>
       <c r="AV11" s="8">
         <v>145690.29999999999</v>
       </c>
       <c r="AW11" s="8">
         <v>161327.70000000001</v>
       </c>
       <c r="AX11" s="8">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="8">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="8">
         <v>44344.1</v>
       </c>
       <c r="BA11" s="8">
         <v>59616.3</v>
       </c>
       <c r="BB11" s="8">
         <v>74419.399999999994</v>
       </c>
       <c r="BC11" s="8">
         <v>89559.1</v>
       </c>
+      <c r="BD11" s="8">
+        <v>105271.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="22">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="8">
         <v>673.8</v>
       </c>
       <c r="D12" s="8">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="8">
         <v>1918.3</v>
       </c>
       <c r="F12" s="8">
         <v>2696.4</v>
       </c>
       <c r="G12" s="8">
         <v>3310.9</v>
       </c>
       <c r="H12" s="8">
         <v>3939.5</v>
       </c>
       <c r="I12" s="8">
@@ -3148,52 +3179,55 @@
       </c>
       <c r="AV12" s="8">
         <v>378.7</v>
       </c>
       <c r="AW12" s="8">
         <v>464.9</v>
       </c>
       <c r="AX12" s="8">
         <v>85.4</v>
       </c>
       <c r="AY12" s="8">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="8">
         <v>143.19999999999999</v>
       </c>
       <c r="BA12" s="8">
         <v>173.9</v>
       </c>
       <c r="BB12" s="8">
         <v>206.9</v>
       </c>
       <c r="BC12" s="8">
         <v>354.8</v>
       </c>
+      <c r="BD12" s="8">
+        <v>434.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="22">
         <v>2726.2</v>
       </c>
       <c r="C13" s="8">
         <v>5278.4</v>
       </c>
       <c r="D13" s="8">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="8">
         <v>10804.4</v>
       </c>
       <c r="F13" s="8">
         <v>14120.1</v>
       </c>
       <c r="G13" s="8">
         <v>17204.8</v>
       </c>
       <c r="H13" s="8">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="8">
@@ -3315,52 +3349,55 @@
       </c>
       <c r="AV13" s="8">
         <v>31927.599999999999</v>
       </c>
       <c r="AW13" s="8">
         <v>35131.599999999999</v>
       </c>
       <c r="AX13" s="8">
         <v>3079</v>
       </c>
       <c r="AY13" s="8">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="8">
         <v>8266.2999999999993</v>
       </c>
       <c r="BA13" s="8">
         <v>10946.5</v>
       </c>
       <c r="BB13" s="8">
         <v>14544.3</v>
       </c>
       <c r="BC13" s="8">
         <v>17512.599999999999</v>
       </c>
+      <c r="BD13" s="8">
+        <v>20975</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22">
         <v>502.9</v>
       </c>
       <c r="C14" s="8">
         <v>802.7</v>
       </c>
       <c r="D14" s="8">
         <v>1205.5</v>
       </c>
       <c r="E14" s="8">
         <v>1664.3</v>
       </c>
       <c r="F14" s="8">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="8">
         <v>2889.7</v>
       </c>
       <c r="H14" s="8">
         <v>3338.3</v>
       </c>
       <c r="I14" s="8">
@@ -3482,52 +3519,55 @@
       </c>
       <c r="AV14" s="8">
         <v>3192.8</v>
       </c>
       <c r="AW14" s="8">
         <v>3501.6</v>
       </c>
       <c r="AX14" s="8">
         <v>215.5</v>
       </c>
       <c r="AY14" s="8">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="8">
         <v>588.79999999999995</v>
       </c>
       <c r="BA14" s="8">
         <v>818.4</v>
       </c>
       <c r="BB14" s="8">
         <v>1005.1</v>
       </c>
       <c r="BC14" s="8">
         <v>1340.3</v>
       </c>
+      <c r="BD14" s="8">
+        <v>1617.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="22">
         <v>6009.9</v>
       </c>
       <c r="C15" s="8">
         <v>12595.1</v>
       </c>
       <c r="D15" s="8">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="8">
         <v>52397.7</v>
       </c>
       <c r="F15" s="8">
         <v>67294.3</v>
       </c>
       <c r="G15" s="8">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="8">
         <v>97096.5</v>
       </c>
       <c r="I15" s="8">
@@ -3648,64 +3688,67 @@
         <v>87017.4</v>
       </c>
       <c r="AV15" s="8">
         <v>96848</v>
       </c>
       <c r="AW15" s="8">
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>10143</v>
       </c>
       <c r="AY15" s="8">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="8">
         <v>31517.9</v>
       </c>
       <c r="BA15" s="8">
         <v>42654.8</v>
       </c>
       <c r="BB15" s="8">
         <v>59940.1</v>
       </c>
       <c r="BC15" s="8">
         <v>80364.399999999994</v>
+      </c>
+      <c r="BD15" s="8">
+        <v>99924.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AM1:AY1"/>
+    <mergeCell ref="Z1:AJ1"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AX2:BD2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B1:M1"/>
-    <mergeCell ref="AM1:AY1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BC2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>