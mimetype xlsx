--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="135" windowWidth="18900" windowHeight="9585" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Некелер коэффициенті " sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
@@ -816,79 +816,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY33"/>
+  <dimension ref="A1:AZ33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX10" sqref="AX10"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="10" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -897,67 +897,68 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -975,52 +976,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -1128,52 +1130,55 @@
       </c>
       <c r="AR5" s="36" t="s">
         <v>42</v>
       </c>
       <c r="AS5" s="35" t="s">
         <v>43</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
+      <c r="AZ5" s="36" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1182,52 +1187,53 @@
       <c r="AA6" s="43"/>
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1337,52 +1343,55 @@
       </c>
       <c r="AR7" s="10">
         <v>663</v>
       </c>
       <c r="AS7" s="12">
         <v>586</v>
       </c>
       <c r="AT7" s="34">
         <v>425</v>
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="34">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>301</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1492,52 +1501,55 @@
       </c>
       <c r="AR8" s="10">
         <v>289</v>
       </c>
       <c r="AS8" s="12">
         <v>260</v>
       </c>
       <c r="AT8" s="34">
         <v>177</v>
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="34">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>122</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1647,52 +1659,55 @@
       </c>
       <c r="AR9" s="10">
         <v>19</v>
       </c>
       <c r="AS9" s="12">
         <v>17</v>
       </c>
       <c r="AT9" s="34">
         <v>15</v>
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="34">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1802,52 +1817,55 @@
       </c>
       <c r="AR10" s="10">
         <v>24</v>
       </c>
       <c r="AS10" s="12">
         <v>28</v>
       </c>
       <c r="AT10" s="34">
         <v>11</v>
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="34">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -1957,52 +1975,55 @@
       </c>
       <c r="AR11" s="10">
         <v>100</v>
       </c>
       <c r="AS11" s="12">
         <v>88</v>
       </c>
       <c r="AT11" s="34">
         <v>63</v>
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="34">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>45</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2112,52 +2133,55 @@
       </c>
       <c r="AR12" s="10">
         <v>8</v>
       </c>
       <c r="AS12" s="12">
         <v>8</v>
       </c>
       <c r="AT12" s="34">
         <v>6</v>
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2267,52 +2291,55 @@
       </c>
       <c r="AR13" s="10">
         <v>7</v>
       </c>
       <c r="AS13" s="12">
         <v>2</v>
       </c>
       <c r="AT13" s="34">
         <v>7</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2422,52 +2449,55 @@
       </c>
       <c r="AR14" s="10">
         <v>25</v>
       </c>
       <c r="AS14" s="12">
         <v>19</v>
       </c>
       <c r="AT14" s="34">
         <v>16</v>
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="34">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2577,52 +2607,55 @@
       </c>
       <c r="AR15" s="10">
         <v>10</v>
       </c>
       <c r="AS15" s="12">
         <v>9</v>
       </c>
       <c r="AT15" s="34">
         <v>10</v>
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="34">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2732,52 +2765,55 @@
       </c>
       <c r="AR16" s="10">
         <v>6</v>
       </c>
       <c r="AS16" s="12">
         <v>3</v>
       </c>
       <c r="AT16" s="34">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="34">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -2887,52 +2923,55 @@
       </c>
       <c r="AR17" s="10">
         <v>28</v>
       </c>
       <c r="AS17" s="12">
         <v>26</v>
       </c>
       <c r="AT17" s="34">
         <v>19</v>
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3042,52 +3081,55 @@
       </c>
       <c r="AR18" s="10">
         <v>6</v>
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="34">
         <v>6</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
+      <c r="AZ18" s="9" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3197,52 +3239,55 @@
       </c>
       <c r="AR19" s="10">
         <v>19</v>
       </c>
       <c r="AS19" s="12">
         <v>16</v>
       </c>
       <c r="AT19" s="34">
         <v>13</v>
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3352,52 +3397,55 @@
       </c>
       <c r="AR20" s="10">
         <v>14</v>
       </c>
       <c r="AS20" s="12">
         <v>10</v>
       </c>
       <c r="AT20" s="34">
         <v>4</v>
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="34">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3507,52 +3555,55 @@
       </c>
       <c r="AR21" s="10">
         <v>45</v>
       </c>
       <c r="AS21" s="12">
         <v>38</v>
       </c>
       <c r="AT21" s="34">
         <v>42</v>
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="34">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3662,52 +3713,55 @@
       </c>
       <c r="AR22" s="10">
         <v>16</v>
       </c>
       <c r="AS22" s="12">
         <v>16</v>
       </c>
       <c r="AT22" s="34">
         <v>12</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="34">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3817,52 +3871,55 @@
       </c>
       <c r="AR23" s="10">
         <v>1</v>
       </c>
       <c r="AS23" s="12">
         <v>5</v>
       </c>
       <c r="AT23" s="34">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -3972,52 +4029,55 @@
       </c>
       <c r="AR24" s="10">
         <v>12</v>
       </c>
       <c r="AS24" s="12">
         <v>8</v>
       </c>
       <c r="AT24" s="34">
         <v>3</v>
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4127,52 +4187,55 @@
       </c>
       <c r="AR25" s="10">
         <v>7</v>
       </c>
       <c r="AS25" s="12">
         <v>17</v>
       </c>
       <c r="AT25" s="34">
         <v>7</v>
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="34">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4282,52 +4345,55 @@
       </c>
       <c r="AR26" s="10">
         <v>10</v>
       </c>
       <c r="AS26" s="12">
         <v>6</v>
       </c>
       <c r="AT26" s="34">
         <v>3</v>
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="34">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>6</v>
       </c>
       <c r="C27" s="16">
         <v>9</v>
       </c>
       <c r="D27" s="16">
         <v>9</v>
       </c>
       <c r="E27" s="16">
         <v>5</v>
       </c>
       <c r="F27" s="16">
         <v>6</v>
       </c>
       <c r="G27" s="16">
         <v>11</v>
       </c>
       <c r="H27" s="16">
         <v>12</v>
       </c>
       <c r="I27" s="16">
@@ -4437,159 +4503,162 @@
       </c>
       <c r="AR27" s="17">
         <v>17</v>
       </c>
       <c r="AS27" s="19">
         <v>8</v>
       </c>
       <c r="AT27" s="19">
         <v>6</v>
       </c>
       <c r="AU27" s="17">
         <v>12</v>
       </c>
       <c r="AV27" s="19">
         <v>7</v>
       </c>
       <c r="AW27" s="17">
         <v>9</v>
       </c>
       <c r="AX27" s="19">
         <v>5</v>
       </c>
       <c r="AY27" s="19">
         <v>7</v>
       </c>
+      <c r="AZ27" s="17">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
     </row>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT31" sqref="AT31"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4598,67 +4667,68 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4676,52 +4746,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -4829,52 +4900,55 @@
       </c>
       <c r="AR5" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AS5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
+      <c r="AZ5" s="36" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -4883,52 +4957,53 @@
       <c r="AA6" s="44"/>
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>3.97</v>
       </c>
       <c r="C7" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="28">
         <v>5.2</v>
       </c>
       <c r="E7" s="28">
         <v>5.28</v>
       </c>
       <c r="F7" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="28">
         <v>5.28</v>
       </c>
       <c r="H7" s="28">
         <v>5.85</v>
       </c>
       <c r="I7" s="28">
@@ -5038,52 +5113,55 @@
       </c>
       <c r="AR7" s="28">
         <v>5.88</v>
       </c>
       <c r="AS7" s="28">
         <v>6.2</v>
       </c>
       <c r="AT7" s="28">
         <v>6.21</v>
       </c>
       <c r="AU7" s="28">
         <v>6.14</v>
       </c>
       <c r="AV7" s="29">
         <v>6.07</v>
       </c>
       <c r="AW7" s="29">
         <v>6.01</v>
       </c>
       <c r="AX7" s="29">
         <v>4.01</v>
       </c>
       <c r="AY7" s="28">
         <v>4.3499999999999996</v>
       </c>
+      <c r="AZ7" s="29">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="28">
         <v>4.83</v>
       </c>
       <c r="D8" s="28">
         <v>5.27</v>
       </c>
       <c r="E8" s="28">
         <v>5.42</v>
       </c>
       <c r="F8" s="28">
         <v>4.93</v>
       </c>
       <c r="G8" s="28">
         <v>5.88</v>
       </c>
       <c r="H8" s="28">
         <v>6.55</v>
       </c>
       <c r="I8" s="28">
@@ -5193,52 +5271,55 @@
       </c>
       <c r="AR8" s="28">
         <v>6.94</v>
       </c>
       <c r="AS8" s="28">
         <v>7.47</v>
       </c>
       <c r="AT8" s="28">
         <v>7.51</v>
       </c>
       <c r="AU8" s="28">
         <v>7.44</v>
       </c>
       <c r="AV8" s="29">
         <v>7.34</v>
       </c>
       <c r="AW8" s="29">
         <v>7.25</v>
       </c>
       <c r="AX8" s="29">
         <v>4.34</v>
       </c>
       <c r="AY8" s="28">
         <v>4.66</v>
       </c>
+      <c r="AZ8" s="29">
+        <v>4.84</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>6.4</v>
       </c>
       <c r="C9" s="28">
         <v>6.43</v>
       </c>
       <c r="D9" s="28">
         <v>5.46</v>
       </c>
       <c r="E9" s="28">
         <v>5.82</v>
       </c>
       <c r="F9" s="28">
         <v>5.31</v>
       </c>
       <c r="G9" s="28">
         <v>5</v>
       </c>
       <c r="H9" s="28">
         <v>5.07</v>
       </c>
       <c r="I9" s="28">
@@ -5348,52 +5429,55 @@
       </c>
       <c r="AR9" s="28">
         <v>4.6500000000000004</v>
       </c>
       <c r="AS9" s="28">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="28">
         <v>4.79</v>
       </c>
       <c r="AU9" s="28">
         <v>4.7</v>
       </c>
       <c r="AV9" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="29">
         <v>4.78</v>
       </c>
       <c r="AX9" s="29">
         <v>4.26</v>
       </c>
       <c r="AY9" s="28">
         <v>3.96</v>
       </c>
+      <c r="AZ9" s="29">
+        <v>3.51</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>5.72</v>
       </c>
       <c r="C10" s="28">
         <v>5.85</v>
       </c>
       <c r="D10" s="28">
         <v>5.7</v>
       </c>
       <c r="E10" s="28">
         <v>5.49</v>
       </c>
       <c r="F10" s="28">
         <v>5.26</v>
       </c>
       <c r="G10" s="28">
         <v>5.84</v>
       </c>
       <c r="H10" s="28">
         <v>6.16</v>
       </c>
       <c r="I10" s="28">
@@ -5503,52 +5587,55 @@
       </c>
       <c r="AR10" s="28">
         <v>6.15</v>
       </c>
       <c r="AS10" s="28">
         <v>6.59</v>
       </c>
       <c r="AT10" s="28">
         <v>6.3</v>
       </c>
       <c r="AU10" s="28">
         <v>6.08</v>
       </c>
       <c r="AV10" s="29">
         <v>5.94</v>
       </c>
       <c r="AW10" s="29">
         <v>5.79</v>
       </c>
       <c r="AX10" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="28">
         <v>6.52</v>
       </c>
+      <c r="AZ10" s="29">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>3.91</v>
       </c>
       <c r="C11" s="28">
         <v>5.93</v>
       </c>
       <c r="D11" s="28">
         <v>6.19</v>
       </c>
       <c r="E11" s="28">
         <v>6.1</v>
       </c>
       <c r="F11" s="28">
         <v>5.63</v>
       </c>
       <c r="G11" s="28">
         <v>6.15</v>
       </c>
       <c r="H11" s="28">
         <v>6.63</v>
       </c>
       <c r="I11" s="28">
@@ -5658,52 +5745,55 @@
       </c>
       <c r="AR11" s="28">
         <v>6.01</v>
       </c>
       <c r="AS11" s="28">
         <v>6.31</v>
       </c>
       <c r="AT11" s="28">
         <v>6.3</v>
       </c>
       <c r="AU11" s="28">
         <v>6.28</v>
       </c>
       <c r="AV11" s="29">
         <v>6.14</v>
       </c>
       <c r="AW11" s="29">
         <v>6.01</v>
       </c>
       <c r="AX11" s="29">
         <v>4.88</v>
       </c>
       <c r="AY11" s="28">
         <v>5.07</v>
       </c>
+      <c r="AZ11" s="29">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28">
         <v>2.83</v>
       </c>
       <c r="C12" s="28">
         <v>5.46</v>
       </c>
       <c r="D12" s="28">
         <v>5.2</v>
       </c>
       <c r="E12" s="28">
         <v>4.87</v>
       </c>
       <c r="F12" s="28">
         <v>4.63</v>
       </c>
       <c r="G12" s="28">
         <v>4.83</v>
       </c>
       <c r="H12" s="28">
         <v>5.23</v>
       </c>
       <c r="I12" s="28">
@@ -5813,52 +5903,55 @@
       </c>
       <c r="AR12" s="28">
         <v>6.25</v>
       </c>
       <c r="AS12" s="28">
         <v>6.48</v>
       </c>
       <c r="AT12" s="28">
         <v>6.44</v>
       </c>
       <c r="AU12" s="28">
         <v>6.39</v>
       </c>
       <c r="AV12" s="29">
         <v>6.09</v>
       </c>
       <c r="AW12" s="29">
         <v>6.08</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
+      <c r="AZ12" s="29">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28">
         <v>2.61</v>
       </c>
       <c r="C13" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="28">
         <v>2.69</v>
       </c>
       <c r="E13" s="28">
         <v>3.14</v>
       </c>
       <c r="F13" s="28">
         <v>3.38</v>
       </c>
       <c r="G13" s="28">
         <v>2.82</v>
       </c>
       <c r="H13" s="28">
         <v>3.43</v>
       </c>
       <c r="I13" s="28">
@@ -5968,52 +6061,55 @@
       </c>
       <c r="AR13" s="28">
         <v>3.84</v>
       </c>
       <c r="AS13" s="28">
         <v>3.59</v>
       </c>
       <c r="AT13" s="28">
         <v>3.94</v>
       </c>
       <c r="AU13" s="28">
         <v>3.63</v>
       </c>
       <c r="AV13" s="29">
         <v>3.73</v>
       </c>
       <c r="AW13" s="29">
         <v>3.5</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
+      <c r="AZ13" s="29">
+        <v>1.34</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>3.68</v>
       </c>
       <c r="C14" s="28">
         <v>3.71</v>
       </c>
       <c r="D14" s="28">
         <v>4.62</v>
       </c>
       <c r="E14" s="28">
         <v>4.76</v>
       </c>
       <c r="F14" s="28">
         <v>4.75</v>
       </c>
       <c r="G14" s="28">
         <v>4.82</v>
       </c>
       <c r="H14" s="28">
         <v>5.15</v>
       </c>
       <c r="I14" s="28">
@@ -6123,52 +6219,55 @@
       </c>
       <c r="AR14" s="28">
         <v>5.53</v>
       </c>
       <c r="AS14" s="28">
         <v>5.68</v>
       </c>
       <c r="AT14" s="28">
         <v>5.7</v>
       </c>
       <c r="AU14" s="28">
         <v>5.52</v>
       </c>
       <c r="AV14" s="29">
         <v>5.71</v>
       </c>
       <c r="AW14" s="29">
         <v>5.59</v>
       </c>
       <c r="AX14" s="29">
         <v>4.41</v>
       </c>
       <c r="AY14" s="28">
         <v>4.03</v>
       </c>
+      <c r="AZ14" s="29">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="28">
         <v>4.07</v>
       </c>
       <c r="D15" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="28">
         <v>5.09</v>
       </c>
       <c r="F15" s="28">
         <v>4.79</v>
       </c>
       <c r="G15" s="28">
         <v>4.72</v>
       </c>
       <c r="H15" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="28">
@@ -6278,52 +6377,55 @@
       </c>
       <c r="AR15" s="28">
         <v>6.74</v>
       </c>
       <c r="AS15" s="28">
         <v>6.74</v>
       </c>
       <c r="AT15" s="28">
         <v>6.86</v>
       </c>
       <c r="AU15" s="28">
         <v>6.69</v>
       </c>
       <c r="AV15" s="29">
         <v>6.79</v>
       </c>
       <c r="AW15" s="29">
         <v>6.98</v>
       </c>
       <c r="AX15" s="29">
         <v>5.39</v>
       </c>
       <c r="AY15" s="28">
         <v>5.27</v>
       </c>
+      <c r="AZ15" s="29">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28">
         <v>3.25</v>
       </c>
       <c r="C16" s="28">
         <v>2.83</v>
       </c>
       <c r="D16" s="28">
         <v>2.96</v>
       </c>
       <c r="E16" s="28">
         <v>2.78</v>
       </c>
       <c r="F16" s="28">
         <v>2.44</v>
       </c>
       <c r="G16" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="28">
         <v>2.21</v>
       </c>
       <c r="I16" s="28">
@@ -6433,52 +6535,55 @@
       </c>
       <c r="AR16" s="28">
         <v>2.4</v>
       </c>
       <c r="AS16" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AT16" s="28">
         <v>2.68</v>
       </c>
       <c r="AU16" s="28">
         <v>3</v>
       </c>
       <c r="AV16" s="29">
         <v>3.06</v>
       </c>
       <c r="AW16" s="29">
         <v>3.09</v>
       </c>
       <c r="AX16" s="29">
         <v>3.62</v>
       </c>
       <c r="AY16" s="28">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AZ16" s="29">
+        <v>2.09</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>3.83</v>
       </c>
       <c r="C17" s="28">
         <v>5.05</v>
       </c>
       <c r="D17" s="28">
         <v>5.3</v>
       </c>
       <c r="E17" s="28">
         <v>5.03</v>
       </c>
       <c r="F17" s="28">
         <v>4.68</v>
       </c>
       <c r="G17" s="28">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="28">
         <v>5.21</v>
       </c>
       <c r="I17" s="28">
@@ -6588,52 +6693,55 @@
       </c>
       <c r="AR17" s="28">
         <v>5.19</v>
       </c>
       <c r="AS17" s="28">
         <v>5.48</v>
       </c>
       <c r="AT17" s="28">
         <v>5.5</v>
       </c>
       <c r="AU17" s="28">
         <v>5.41</v>
       </c>
       <c r="AV17" s="29">
         <v>5.3</v>
       </c>
       <c r="AW17" s="29">
         <v>5.36</v>
       </c>
       <c r="AX17" s="29">
         <v>4.07</v>
       </c>
       <c r="AY17" s="28">
         <v>4.2699999999999996</v>
       </c>
+      <c r="AZ17" s="29">
+        <v>4.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>2.16</v>
       </c>
       <c r="C18" s="28">
         <v>1.69</v>
       </c>
       <c r="D18" s="28">
         <v>1.84</v>
       </c>
       <c r="E18" s="28">
         <v>2.48</v>
       </c>
       <c r="F18" s="28">
         <v>2.63</v>
       </c>
       <c r="G18" s="28">
         <v>2.56</v>
       </c>
       <c r="H18" s="28">
         <v>3.28</v>
       </c>
       <c r="I18" s="28">
@@ -6743,52 +6851,55 @@
       </c>
       <c r="AR18" s="28">
         <v>3.6</v>
       </c>
       <c r="AS18" s="28">
         <v>3.44</v>
       </c>
       <c r="AT18" s="28">
         <v>3.86</v>
       </c>
       <c r="AU18" s="28">
         <v>3.71</v>
       </c>
       <c r="AV18" s="29">
         <v>3.59</v>
       </c>
       <c r="AW18" s="29">
         <v>3.48</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="28">
         <v>0.64</v>
       </c>
+      <c r="AZ18" s="29">
+        <v>0.42</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>5.23</v>
       </c>
       <c r="C19" s="28">
         <v>6.78</v>
       </c>
       <c r="D19" s="28">
         <v>6.26</v>
       </c>
       <c r="E19" s="28">
         <v>6.29</v>
       </c>
       <c r="F19" s="28">
         <v>5.78</v>
       </c>
       <c r="G19" s="28">
         <v>5.81</v>
       </c>
       <c r="H19" s="28">
         <v>6.7</v>
       </c>
       <c r="I19" s="28">
@@ -6898,52 +7009,55 @@
       </c>
       <c r="AR19" s="28">
         <v>5.03</v>
       </c>
       <c r="AS19" s="28">
         <v>5.4</v>
       </c>
       <c r="AT19" s="28">
         <v>5.55</v>
       </c>
       <c r="AU19" s="28">
         <v>5.59</v>
       </c>
       <c r="AV19" s="29">
         <v>5.7</v>
       </c>
       <c r="AW19" s="29">
         <v>5.51</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.99</v>
       </c>
+      <c r="AZ19" s="29">
+        <v>4.53</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28">
         <v>4.53</v>
       </c>
       <c r="C20" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="28">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="28">
         <v>5.41</v>
       </c>
       <c r="F20" s="28">
         <v>4.76</v>
       </c>
       <c r="G20" s="28">
         <v>4.45</v>
       </c>
       <c r="H20" s="28">
         <v>4.88</v>
       </c>
       <c r="I20" s="28">
@@ -7053,52 +7167,55 @@
       </c>
       <c r="AR20" s="28">
         <v>5.95</v>
       </c>
       <c r="AS20" s="28">
         <v>5.98</v>
       </c>
       <c r="AT20" s="28">
         <v>5.61</v>
       </c>
       <c r="AU20" s="28">
         <v>5.6</v>
       </c>
       <c r="AV20" s="29">
         <v>5.78</v>
       </c>
       <c r="AW20" s="29">
         <v>6.03</v>
       </c>
       <c r="AX20" s="29">
         <v>1.91</v>
       </c>
       <c r="AY20" s="28">
         <v>3.34</v>
       </c>
+      <c r="AZ20" s="29">
+        <v>3.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>2.9</v>
       </c>
       <c r="C21" s="28">
         <v>4.57</v>
       </c>
       <c r="D21" s="28">
         <v>5.93</v>
       </c>
       <c r="E21" s="28">
         <v>5.86</v>
       </c>
       <c r="F21" s="28">
         <v>5.38</v>
       </c>
       <c r="G21" s="28">
         <v>5.32</v>
       </c>
       <c r="H21" s="28">
         <v>6.28</v>
       </c>
       <c r="I21" s="28">
@@ -7208,52 +7325,55 @@
       </c>
       <c r="AR21" s="28">
         <v>5.36</v>
       </c>
       <c r="AS21" s="28">
         <v>5.45</v>
       </c>
       <c r="AT21" s="28">
         <v>5.62</v>
       </c>
       <c r="AU21" s="28">
         <v>5.54</v>
       </c>
       <c r="AV21" s="29">
         <v>5.39</v>
       </c>
       <c r="AW21" s="29">
         <v>5.33</v>
       </c>
       <c r="AX21" s="29">
         <v>3.84</v>
       </c>
       <c r="AY21" s="28">
         <v>4.45</v>
       </c>
+      <c r="AZ21" s="29">
+        <v>4.13</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28">
         <v>2.11</v>
       </c>
       <c r="C22" s="28">
         <v>2.5</v>
       </c>
       <c r="D22" s="28">
         <v>3.82</v>
       </c>
       <c r="E22" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="28">
         <v>4.34</v>
       </c>
       <c r="G22" s="28">
         <v>3.89</v>
       </c>
       <c r="H22" s="28">
         <v>4.63</v>
       </c>
       <c r="I22" s="28">
@@ -7363,52 +7483,55 @@
       </c>
       <c r="AR22" s="28">
         <v>4.3099999999999996</v>
       </c>
       <c r="AS22" s="28">
         <v>4.92</v>
       </c>
       <c r="AT22" s="28">
         <v>5.13</v>
       </c>
       <c r="AU22" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="29">
         <v>4.76</v>
       </c>
       <c r="AX22" s="29">
         <v>1.77</v>
       </c>
       <c r="AY22" s="28">
         <v>2.77</v>
       </c>
+      <c r="AZ22" s="29">
+        <v>3.42</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28">
         <v>0.66</v>
       </c>
       <c r="D23" s="28">
         <v>2.61</v>
       </c>
       <c r="E23" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="28">
         <v>2.58</v>
       </c>
       <c r="G23" s="28">
         <v>2.38</v>
       </c>
       <c r="H23" s="28">
         <v>2.59</v>
       </c>
       <c r="I23" s="28">
@@ -7518,52 +7641,55 @@
       </c>
       <c r="AR23" s="28">
         <v>2.7</v>
       </c>
       <c r="AS23" s="28">
         <v>3.26</v>
       </c>
       <c r="AT23" s="28">
         <v>3.23</v>
       </c>
       <c r="AU23" s="28">
         <v>3.33</v>
       </c>
       <c r="AV23" s="29">
         <v>3.3</v>
       </c>
       <c r="AW23" s="29">
         <v>3.14</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28">
         <v>1.55</v>
       </c>
+      <c r="AZ23" s="29">
+        <v>2.5499999999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="28">
         <v>5.61</v>
       </c>
       <c r="D24" s="28">
         <v>5.28</v>
       </c>
       <c r="E24" s="28">
         <v>5</v>
       </c>
       <c r="F24" s="28">
         <v>4.79</v>
       </c>
       <c r="G24" s="28">
         <v>4.91</v>
       </c>
       <c r="H24" s="28">
         <v>5.56</v>
       </c>
       <c r="I24" s="28">
@@ -7673,52 +7799,55 @@
       </c>
       <c r="AR24" s="28">
         <v>4.84</v>
       </c>
       <c r="AS24" s="28">
         <v>4.97</v>
       </c>
       <c r="AT24" s="28">
         <v>4.67</v>
       </c>
       <c r="AU24" s="28">
         <v>4.78</v>
       </c>
       <c r="AV24" s="29">
         <v>4.88</v>
       </c>
       <c r="AW24" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="29">
         <v>2.25</v>
       </c>
       <c r="AY24" s="28">
         <v>2.35</v>
       </c>
+      <c r="AZ24" s="29">
+        <v>3.32</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>1.51</v>
       </c>
       <c r="C25" s="28">
         <v>3.72</v>
       </c>
       <c r="D25" s="28">
         <v>3.83</v>
       </c>
       <c r="E25" s="28">
         <v>4.04</v>
       </c>
       <c r="F25" s="28">
         <v>3.65</v>
       </c>
       <c r="G25" s="28">
         <v>4.08</v>
       </c>
       <c r="H25" s="28">
         <v>5.41</v>
       </c>
       <c r="I25" s="28">
@@ -7828,52 +7957,55 @@
       </c>
       <c r="AR25" s="28">
         <v>4.59</v>
       </c>
       <c r="AS25" s="28">
         <v>5.19</v>
       </c>
       <c r="AT25" s="28">
         <v>5.04</v>
       </c>
       <c r="AU25" s="28">
         <v>5.19</v>
       </c>
       <c r="AV25" s="29">
         <v>5.12</v>
       </c>
       <c r="AW25" s="29">
         <v>5.28</v>
       </c>
       <c r="AX25" s="29">
         <v>6.13</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
+      <c r="AZ25" s="29">
+        <v>4.38</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>4.57</v>
       </c>
       <c r="C26" s="28">
         <v>5.21</v>
       </c>
       <c r="D26" s="28">
         <v>5</v>
       </c>
       <c r="E26" s="28">
         <v>5.33</v>
       </c>
       <c r="F26" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="28">
         <v>4.84</v>
       </c>
       <c r="H26" s="28">
         <v>5.35</v>
       </c>
       <c r="I26" s="28">
@@ -7983,52 +8115,55 @@
       </c>
       <c r="AR26" s="28">
         <v>5.49</v>
       </c>
       <c r="AS26" s="28">
         <v>5.43</v>
       </c>
       <c r="AT26" s="28">
         <v>5.12</v>
       </c>
       <c r="AU26" s="28">
         <v>4.93</v>
       </c>
       <c r="AV26" s="29">
         <v>5.03</v>
       </c>
       <c r="AW26" s="29">
         <v>4.95</v>
       </c>
       <c r="AX26" s="29">
         <v>5.12</v>
       </c>
       <c r="AY26" s="28">
         <v>5.85</v>
       </c>
+      <c r="AZ26" s="29">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>2.94</v>
       </c>
       <c r="C27" s="31">
         <v>3.86</v>
       </c>
       <c r="D27" s="31">
         <v>4.04</v>
       </c>
       <c r="E27" s="31">
         <v>3.66</v>
       </c>
       <c r="F27" s="31">
         <v>3.51</v>
       </c>
       <c r="G27" s="31">
         <v>3.84</v>
       </c>
       <c r="H27" s="31">
         <v>4.13</v>
       </c>
       <c r="I27" s="31">
@@ -8138,104 +8273,107 @@
       </c>
       <c r="AR27" s="31">
         <v>6.01</v>
       </c>
       <c r="AS27" s="31">
         <v>5.77</v>
       </c>
       <c r="AT27" s="31">
         <v>5.49</v>
       </c>
       <c r="AU27" s="31">
         <v>5.55</v>
       </c>
       <c r="AV27" s="31">
         <v>5.39</v>
       </c>
       <c r="AW27" s="31">
         <v>5.32</v>
       </c>
       <c r="AX27" s="31">
         <v>2.61</v>
       </c>
       <c r="AY27" s="31">
         <v>3.3</v>
       </c>
+      <c r="AZ27" s="31">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY34"/>
+  <dimension ref="A1:AZ34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT31" sqref="AT31"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8244,68 +8382,69 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8323,52 +8462,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -8476,52 +8616,55 @@
       </c>
       <c r="AR5" s="36" t="s">
         <v>42</v>
       </c>
       <c r="AS5" s="35" t="s">
         <v>43</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
+      <c r="AZ5" s="36" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8530,52 +8673,53 @@
       <c r="AA6" s="45"/>
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -8685,52 +8829,55 @@
       </c>
       <c r="AR7" s="10">
         <v>213</v>
       </c>
       <c r="AS7" s="12">
         <v>185</v>
       </c>
       <c r="AT7" s="34">
         <v>258</v>
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="34">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>242</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -8840,52 +8987,55 @@
       </c>
       <c r="AR8" s="10">
         <v>86</v>
       </c>
       <c r="AS8" s="12">
         <v>74</v>
       </c>
       <c r="AT8" s="34">
         <v>72</v>
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="34">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>129</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -8995,52 +9145,55 @@
       </c>
       <c r="AR9" s="10">
         <v>10</v>
       </c>
       <c r="AS9" s="12">
         <v>8</v>
       </c>
       <c r="AT9" s="34">
         <v>13</v>
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="34">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9150,52 +9303,55 @@
       </c>
       <c r="AR10" s="10">
         <v>9</v>
       </c>
       <c r="AS10" s="12">
         <v>8</v>
       </c>
       <c r="AT10" s="34">
         <v>15</v>
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="34">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9305,52 +9461,55 @@
       </c>
       <c r="AR11" s="10">
         <v>32</v>
       </c>
       <c r="AS11" s="12">
         <v>33</v>
       </c>
       <c r="AT11" s="34">
         <v>50</v>
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="34">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9460,52 +9619,55 @@
       </c>
       <c r="AR12" s="10">
         <v>1</v>
       </c>
       <c r="AS12" s="12">
         <v>2</v>
       </c>
       <c r="AT12" s="34">
         <v>5</v>
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8">
@@ -9615,52 +9777,55 @@
       </c>
       <c r="AR13" s="10">
         <v>1</v>
       </c>
       <c r="AS13" s="12">
         <v>1</v>
       </c>
       <c r="AT13" s="34">
         <v>3</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="34">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="9" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -9770,52 +9935,55 @@
       </c>
       <c r="AR14" s="10">
         <v>5</v>
       </c>
       <c r="AS14" s="12">
         <v>1</v>
       </c>
       <c r="AT14" s="34">
         <v>8</v>
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="34">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="8">
@@ -9925,52 +10093,55 @@
       </c>
       <c r="AR15" s="10">
         <v>5</v>
       </c>
       <c r="AS15" s="12">
         <v>2</v>
       </c>
       <c r="AT15" s="34">
         <v>1</v>
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="34">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10078,52 +10249,55 @@
       </c>
       <c r="AR16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="34">
         <v>1</v>
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="34">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10233,52 +10407,55 @@
       </c>
       <c r="AR17" s="10">
         <v>12</v>
       </c>
       <c r="AS17" s="12">
         <v>15</v>
       </c>
       <c r="AT17" s="34">
         <v>12</v>
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="8">
@@ -10388,52 +10565,55 @@
       </c>
       <c r="AR18" s="10">
         <v>2</v>
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="34">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -10543,52 +10723,55 @@
       </c>
       <c r="AR19" s="10">
         <v>3</v>
       </c>
       <c r="AS19" s="12">
         <v>1</v>
       </c>
       <c r="AT19" s="34">
         <v>4</v>
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -10698,52 +10881,55 @@
       </c>
       <c r="AR20" s="10">
         <v>5</v>
       </c>
       <c r="AS20" s="12">
         <v>2</v>
       </c>
       <c r="AT20" s="34">
         <v>5</v>
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="34">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -10853,52 +11039,55 @@
       </c>
       <c r="AR21" s="10">
         <v>19</v>
       </c>
       <c r="AS21" s="12">
         <v>16</v>
       </c>
       <c r="AT21" s="34">
         <v>24</v>
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="34">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11006,52 +11195,55 @@
       </c>
       <c r="AR22" s="10">
         <v>1</v>
       </c>
       <c r="AS22" s="12">
         <v>9</v>
       </c>
       <c r="AT22" s="34">
         <v>7</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="34">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11159,52 +11351,55 @@
       </c>
       <c r="AR23" s="10">
         <v>1</v>
       </c>
       <c r="AS23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="34">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="9" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="8">
@@ -11314,52 +11509,55 @@
       </c>
       <c r="AR24" s="10">
         <v>7</v>
       </c>
       <c r="AS24" s="12">
         <v>1</v>
       </c>
       <c r="AT24" s="34">
         <v>6</v>
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -11469,52 +11667,55 @@
       </c>
       <c r="AR25" s="10">
         <v>5</v>
       </c>
       <c r="AS25" s="12">
         <v>5</v>
       </c>
       <c r="AT25" s="34">
         <v>17</v>
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="34">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -11624,52 +11825,55 @@
       </c>
       <c r="AR26" s="10">
         <v>2</v>
       </c>
       <c r="AS26" s="12">
         <v>2</v>
       </c>
       <c r="AT26" s="34">
         <v>5</v>
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="34">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>4</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="16">
         <v>4</v>
       </c>
       <c r="E27" s="16">
         <v>2</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
@@ -11779,161 +11983,164 @@
       </c>
       <c r="AR27" s="17">
         <v>7</v>
       </c>
       <c r="AS27" s="19">
         <v>3</v>
       </c>
       <c r="AT27" s="19">
         <v>8</v>
       </c>
       <c r="AU27" s="17">
         <v>8</v>
       </c>
       <c r="AV27" s="19">
         <v>3</v>
       </c>
       <c r="AW27" s="17">
         <v>3</v>
       </c>
       <c r="AX27" s="19">
         <v>9</v>
       </c>
       <c r="AY27" s="19">
         <v>5</v>
       </c>
+      <c r="AZ27" s="17">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT31" sqref="AT31"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AR26" sqref="AR26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -11942,67 +12149,68 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12020,52 +12228,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -12173,52 +12382,55 @@
       </c>
       <c r="AR5" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AS5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
+      <c r="AZ5" s="36" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12227,52 +12439,53 @@
       <c r="AA6" s="44"/>
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.99</v>
       </c>
       <c r="C7" s="28">
         <v>0.92</v>
       </c>
       <c r="D7" s="28">
         <v>1.04</v>
       </c>
       <c r="E7" s="28">
         <v>1.06</v>
       </c>
       <c r="F7" s="28">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="28">
         <v>1.18</v>
       </c>
       <c r="I7" s="28">
@@ -12382,52 +12595,55 @@
       </c>
       <c r="AR7" s="28">
         <v>3</v>
       </c>
       <c r="AS7" s="28">
         <v>2.95</v>
       </c>
       <c r="AT7" s="28">
         <v>3.05</v>
       </c>
       <c r="AU7" s="28">
         <v>3.11</v>
       </c>
       <c r="AV7" s="29">
         <v>3.07</v>
       </c>
       <c r="AW7" s="29">
         <v>3.12</v>
       </c>
       <c r="AX7" s="29">
         <v>3.5</v>
       </c>
       <c r="AY7" s="28">
         <v>3.12</v>
       </c>
+      <c r="AZ7" s="29">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="28">
         <v>0.97</v>
       </c>
       <c r="D8" s="28">
         <v>0.96</v>
       </c>
       <c r="E8" s="28">
         <v>0.98</v>
       </c>
       <c r="F8" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="28">
         <v>1.06</v>
       </c>
       <c r="H8" s="28">
         <v>1.19</v>
       </c>
       <c r="I8" s="28">
@@ -12537,52 +12753,55 @@
       </c>
       <c r="AR8" s="28">
         <v>3.13</v>
       </c>
       <c r="AS8" s="28">
         <v>3.13</v>
       </c>
       <c r="AT8" s="28">
         <v>3.14</v>
       </c>
       <c r="AU8" s="28">
         <v>3.25</v>
       </c>
       <c r="AV8" s="29">
         <v>3.24</v>
       </c>
       <c r="AW8" s="29">
         <v>3.31</v>
       </c>
       <c r="AX8" s="29">
         <v>3.88</v>
       </c>
       <c r="AY8" s="28">
         <v>3.59</v>
       </c>
+      <c r="AZ8" s="29">
+        <v>4.24</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>0.61</v>
       </c>
       <c r="C9" s="28">
         <v>0.96</v>
       </c>
       <c r="D9" s="28">
         <v>0.94</v>
       </c>
       <c r="E9" s="28">
         <v>1.02</v>
       </c>
       <c r="F9" s="28">
         <v>1.06</v>
       </c>
       <c r="G9" s="28">
         <v>1.04</v>
       </c>
       <c r="H9" s="28">
         <v>0.98</v>
       </c>
       <c r="I9" s="28">
@@ -12692,52 +12911,55 @@
       </c>
       <c r="AR9" s="28">
         <v>2.2599999999999998</v>
       </c>
       <c r="AS9" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT9" s="28">
         <v>2.52</v>
       </c>
       <c r="AU9" s="28">
         <v>2.46</v>
       </c>
       <c r="AV9" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="29">
         <v>2.4</v>
       </c>
       <c r="AX9" s="29">
         <v>2.29</v>
       </c>
       <c r="AY9" s="28">
         <v>2.76</v>
       </c>
+      <c r="AZ9" s="29">
+        <v>2.27</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>2.02</v>
       </c>
       <c r="C10" s="28">
         <v>1.06</v>
       </c>
       <c r="D10" s="28">
         <v>1.51</v>
       </c>
       <c r="E10" s="28">
         <v>1.66</v>
       </c>
       <c r="F10" s="28">
         <v>1.66</v>
       </c>
       <c r="G10" s="28">
         <v>1.56</v>
       </c>
       <c r="H10" s="28">
         <v>1.43</v>
       </c>
       <c r="I10" s="28">
@@ -12847,52 +13069,55 @@
       </c>
       <c r="AR10" s="28">
         <v>3.5</v>
       </c>
       <c r="AS10" s="28">
         <v>3.4</v>
       </c>
       <c r="AT10" s="28">
         <v>3.61</v>
       </c>
       <c r="AU10" s="28">
         <v>3.88</v>
       </c>
       <c r="AV10" s="29">
         <v>3.81</v>
       </c>
       <c r="AW10" s="29">
         <v>3.9</v>
       </c>
       <c r="AX10" s="29">
         <v>4.82</v>
       </c>
       <c r="AY10" s="28">
         <v>3.99</v>
       </c>
+      <c r="AZ10" s="29">
+        <v>3.56</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>1.33</v>
       </c>
       <c r="C11" s="28">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="28">
         <v>1.51</v>
       </c>
       <c r="E11" s="28">
         <v>1.46</v>
       </c>
       <c r="F11" s="28">
         <v>1.54</v>
       </c>
       <c r="G11" s="28">
         <v>1.58</v>
       </c>
       <c r="H11" s="28">
         <v>1.63</v>
       </c>
       <c r="I11" s="28">
@@ -13002,52 +13227,55 @@
       </c>
       <c r="AR11" s="28">
         <v>3.62</v>
       </c>
       <c r="AS11" s="28">
         <v>3.56</v>
       </c>
       <c r="AT11" s="28">
         <v>3.71</v>
       </c>
       <c r="AU11" s="28">
         <v>3.65</v>
       </c>
       <c r="AV11" s="29">
         <v>3.67</v>
       </c>
       <c r="AW11" s="29">
         <v>3.71</v>
       </c>
       <c r="AX11" s="29">
         <v>3.92</v>
       </c>
       <c r="AY11" s="28">
         <v>3.52</v>
       </c>
+      <c r="AZ11" s="29">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="28">
         <v>0.99</v>
       </c>
       <c r="D12" s="28">
         <v>0.97</v>
       </c>
       <c r="E12" s="28">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.35</v>
       </c>
       <c r="G12" s="28">
         <v>1.45</v>
       </c>
       <c r="H12" s="28">
         <v>1.51</v>
       </c>
       <c r="I12" s="28">
@@ -13157,52 +13385,55 @@
       </c>
       <c r="AR12" s="28">
         <v>2.33</v>
       </c>
       <c r="AS12" s="28">
         <v>2.29</v>
       </c>
       <c r="AT12" s="28">
         <v>2.6</v>
       </c>
       <c r="AU12" s="28">
         <v>3.15</v>
       </c>
       <c r="AV12" s="29">
         <v>3.05</v>
       </c>
       <c r="AW12" s="29">
         <v>3.04</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
+      <c r="AZ12" s="29">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="28">
@@ -13312,52 +13543,55 @@
       </c>
       <c r="AR13" s="28">
         <v>0.96</v>
       </c>
       <c r="AS13" s="28">
         <v>0.96</v>
       </c>
       <c r="AT13" s="28">
         <v>1.17</v>
       </c>
       <c r="AU13" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="29">
         <v>1.04</v>
       </c>
       <c r="AW13" s="29">
         <v>0.95</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
+      <c r="AZ13" s="29">
+        <v>0.67</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>0.33</v>
       </c>
       <c r="C14" s="28">
         <v>0.88</v>
       </c>
       <c r="D14" s="28">
         <v>0.92</v>
       </c>
       <c r="E14" s="28">
         <v>1.04</v>
       </c>
       <c r="F14" s="28">
         <v>1.03</v>
       </c>
       <c r="G14" s="28">
         <v>1.26</v>
       </c>
       <c r="H14" s="28">
         <v>1.62</v>
       </c>
       <c r="I14" s="28">
@@ -13467,52 +13701,55 @@
       </c>
       <c r="AR14" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AS14" s="28">
         <v>2.27</v>
       </c>
       <c r="AT14" s="28">
         <v>2.35</v>
       </c>
       <c r="AU14" s="28">
         <v>2.65</v>
       </c>
       <c r="AV14" s="29">
         <v>2.64</v>
       </c>
       <c r="AW14" s="29">
         <v>2.6</v>
       </c>
       <c r="AX14" s="29">
         <v>3.67</v>
       </c>
       <c r="AY14" s="28">
         <v>3.07</v>
       </c>
+      <c r="AZ14" s="29">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>0.7</v>
       </c>
       <c r="C15" s="28">
         <v>0.74</v>
       </c>
       <c r="D15" s="28">
         <v>0.73</v>
       </c>
       <c r="E15" s="28">
         <v>1.27</v>
       </c>
       <c r="F15" s="28">
         <v>1.45</v>
       </c>
       <c r="G15" s="28">
         <v>1.45</v>
       </c>
       <c r="H15" s="28">
         <v>1.24</v>
       </c>
       <c r="I15" s="28">
@@ -13622,52 +13859,55 @@
       </c>
       <c r="AR15" s="28">
         <v>3.42</v>
       </c>
       <c r="AS15" s="28">
         <v>3.18</v>
       </c>
       <c r="AT15" s="28">
         <v>2.92</v>
       </c>
       <c r="AU15" s="28">
         <v>2.69</v>
       </c>
       <c r="AV15" s="29">
         <v>2.66</v>
       </c>
       <c r="AW15" s="29">
         <v>2.75</v>
       </c>
       <c r="AX15" s="29">
         <v>1.54</v>
       </c>
       <c r="AY15" s="28">
         <v>2.0299999999999998</v>
       </c>
+      <c r="AZ15" s="29">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="28">
         <v>0.18</v>
       </c>
       <c r="H16" s="28">
         <v>0.16</v>
       </c>
       <c r="I16" s="28">
@@ -13777,52 +14017,55 @@
       </c>
       <c r="AR16" s="28">
         <v>0.86</v>
       </c>
       <c r="AS16" s="28">
         <v>0.75</v>
       </c>
       <c r="AT16" s="28">
         <v>0.8</v>
       </c>
       <c r="AU16" s="28">
         <v>0.84</v>
       </c>
       <c r="AV16" s="29">
         <v>0.76</v>
       </c>
       <c r="AW16" s="29">
         <v>0.7</v>
       </c>
       <c r="AX16" s="29">
         <v>1.21</v>
       </c>
       <c r="AY16" s="28">
         <v>0.64</v>
       </c>
+      <c r="AZ16" s="29">
+        <v>0.83</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>0.82</v>
       </c>
       <c r="C17" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="28">
         <v>1.23</v>
       </c>
       <c r="E17" s="28">
         <v>1.42</v>
       </c>
       <c r="F17" s="28">
         <v>1.58</v>
       </c>
       <c r="G17" s="28">
         <v>1.41</v>
       </c>
       <c r="H17" s="28">
         <v>1.28</v>
       </c>
       <c r="I17" s="28">
@@ -13932,52 +14175,55 @@
       </c>
       <c r="AR17" s="28">
         <v>2.97</v>
       </c>
       <c r="AS17" s="28">
         <v>3.14</v>
       </c>
       <c r="AT17" s="28">
         <v>3.19</v>
       </c>
       <c r="AU17" s="28">
         <v>3.19</v>
       </c>
       <c r="AV17" s="29">
         <v>3.11</v>
       </c>
       <c r="AW17" s="29">
         <v>3.36</v>
       </c>
       <c r="AX17" s="29">
         <v>3.49</v>
       </c>
       <c r="AY17" s="28">
         <v>2.29</v>
       </c>
+      <c r="AZ17" s="29">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>1.08</v>
       </c>
       <c r="C18" s="28">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="28">
         <v>0.37</v>
       </c>
       <c r="E18" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="28">
         <v>0.66</v>
       </c>
       <c r="G18" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="28">
         <v>0.47</v>
       </c>
       <c r="I18" s="28">
@@ -14087,52 +14333,55 @@
       </c>
       <c r="AR18" s="28">
         <v>3.08</v>
       </c>
       <c r="AS18" s="28">
         <v>2.99</v>
       </c>
       <c r="AT18" s="28">
         <v>2.66</v>
       </c>
       <c r="AU18" s="28">
         <v>2.63</v>
       </c>
       <c r="AV18" s="29">
         <v>2.4</v>
       </c>
       <c r="AW18" s="29">
         <v>2.19</v>
       </c>
       <c r="AX18" s="29">
         <v>1.2</v>
       </c>
       <c r="AY18" s="28">
         <v>1.92</v>
       </c>
+      <c r="AZ18" s="29">
+        <v>1.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>0.48</v>
       </c>
       <c r="C19" s="28">
         <v>0.75</v>
       </c>
       <c r="D19" s="28">
         <v>0.99</v>
       </c>
       <c r="E19" s="28">
         <v>0.86</v>
       </c>
       <c r="F19" s="28">
         <v>1.08</v>
       </c>
       <c r="G19" s="28">
         <v>1.23</v>
       </c>
       <c r="H19" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="28">
@@ -14242,52 +14491,55 @@
       </c>
       <c r="AR19" s="28">
         <v>2.91</v>
       </c>
       <c r="AS19" s="28">
         <v>2.61</v>
       </c>
       <c r="AT19" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="28">
         <v>2.59</v>
       </c>
       <c r="AV19" s="29">
         <v>2.64</v>
       </c>
       <c r="AW19" s="29">
         <v>2.46</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.19</v>
       </c>
+      <c r="AZ19" s="29">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="28">
         <v>0.6</v>
       </c>
       <c r="D20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="28">
         <v>0.74</v>
       </c>
       <c r="I20" s="28">
@@ -14397,52 +14649,55 @@
       </c>
       <c r="AR20" s="28">
         <v>2.35</v>
       </c>
       <c r="AS20" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="AT20" s="28">
         <v>2.31</v>
       </c>
       <c r="AU20" s="28">
         <v>2.52</v>
       </c>
       <c r="AV20" s="29">
         <v>2.58</v>
       </c>
       <c r="AW20" s="29">
         <v>2.73</v>
       </c>
       <c r="AX20" s="29">
         <v>2.54</v>
       </c>
       <c r="AY20" s="28">
         <v>2.67</v>
       </c>
+      <c r="AZ20" s="29">
+        <v>2.42</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>0.81</v>
       </c>
       <c r="C21" s="28">
         <v>0.93</v>
       </c>
       <c r="D21" s="28">
         <v>0.83</v>
       </c>
       <c r="E21" s="28">
         <v>0.79</v>
       </c>
       <c r="F21" s="28">
         <v>1.02</v>
       </c>
       <c r="G21" s="28">
         <v>0.96</v>
       </c>
       <c r="H21" s="28">
         <v>1.06</v>
       </c>
       <c r="I21" s="28">
@@ -14552,52 +14807,55 @@
       </c>
       <c r="AR21" s="28">
         <v>3.24</v>
       </c>
       <c r="AS21" s="28">
         <v>3.16</v>
       </c>
       <c r="AT21" s="28">
         <v>3.25</v>
       </c>
       <c r="AU21" s="28">
         <v>3.31</v>
       </c>
       <c r="AV21" s="29">
         <v>3.24</v>
       </c>
       <c r="AW21" s="29">
         <v>3.25</v>
       </c>
       <c r="AX21" s="29">
         <v>2.72</v>
       </c>
       <c r="AY21" s="28">
         <v>2.44</v>
       </c>
+      <c r="AZ21" s="29">
+        <v>2.64</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28">
         <v>0.73</v>
       </c>
       <c r="E22" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="28">
         <v>0.43</v>
       </c>
       <c r="G22" s="28">
         <v>0.45</v>
       </c>
       <c r="H22" s="28">
         <v>0.54</v>
       </c>
       <c r="I22" s="28">
@@ -14707,52 +14965,55 @@
       </c>
       <c r="AR22" s="28">
         <v>2.3199999999999998</v>
       </c>
       <c r="AS22" s="28">
         <v>2.68</v>
       </c>
       <c r="AT22" s="28">
         <v>2.82</v>
       </c>
       <c r="AU22" s="28">
         <v>2.82</v>
       </c>
       <c r="AV22" s="29">
         <v>2.73</v>
       </c>
       <c r="AW22" s="29">
         <v>2.69</v>
       </c>
       <c r="AX22" s="29">
         <v>4.71</v>
       </c>
       <c r="AY22" s="28">
         <v>3.08</v>
       </c>
+      <c r="AZ22" s="29">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28">
         <v>0.44</v>
       </c>
       <c r="E23" s="28">
         <v>0.33</v>
       </c>
       <c r="F23" s="28">
         <v>0.78</v>
       </c>
       <c r="G23" s="28">
         <v>0.65</v>
       </c>
       <c r="H23" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="28">
@@ -14862,52 +15123,55 @@
       </c>
       <c r="AR23" s="28">
         <v>1.04</v>
       </c>
       <c r="AS23" s="28">
         <v>0.91</v>
       </c>
       <c r="AT23" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="28">
         <v>1.3</v>
       </c>
       <c r="AV23" s="29">
         <v>1.19</v>
       </c>
       <c r="AW23" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="29" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>1.34</v>
       </c>
       <c r="C24" s="28">
         <v>0.7</v>
       </c>
       <c r="D24" s="28">
         <v>0.69</v>
       </c>
       <c r="E24" s="28">
         <v>0.69</v>
       </c>
       <c r="F24" s="28">
         <v>0.82</v>
       </c>
       <c r="G24" s="28">
         <v>0.8</v>
       </c>
       <c r="H24" s="28">
         <v>0.68</v>
       </c>
       <c r="I24" s="28">
@@ -15017,52 +15281,55 @@
       </c>
       <c r="AR24" s="28">
         <v>2.74</v>
       </c>
       <c r="AS24" s="28">
         <v>2.4900000000000002</v>
       </c>
       <c r="AT24" s="28">
         <v>2.7</v>
       </c>
       <c r="AU24" s="28">
         <v>2.72</v>
       </c>
       <c r="AV24" s="29">
         <v>2.74</v>
       </c>
       <c r="AW24" s="29">
         <v>2.94</v>
       </c>
       <c r="AX24" s="29">
         <v>3</v>
       </c>
       <c r="AY24" s="28">
         <v>1.96</v>
       </c>
+      <c r="AZ24" s="29">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="28">
         <v>1.33</v>
       </c>
       <c r="D25" s="28">
         <v>1.57</v>
       </c>
       <c r="E25" s="28">
         <v>1.43</v>
       </c>
       <c r="F25" s="28">
         <v>1.25</v>
       </c>
       <c r="G25" s="28">
         <v>1.39</v>
       </c>
       <c r="H25" s="28">
         <v>1.33</v>
       </c>
       <c r="I25" s="28">
@@ -15172,52 +15439,55 @@
       </c>
       <c r="AR25" s="28">
         <v>4.04</v>
       </c>
       <c r="AS25" s="28">
         <v>3.87</v>
       </c>
       <c r="AT25" s="28">
         <v>4.49</v>
       </c>
       <c r="AU25" s="28">
         <v>4.2</v>
       </c>
       <c r="AV25" s="29">
         <v>4.07</v>
       </c>
       <c r="AW25" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="29">
         <v>4.46</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
+      <c r="AZ25" s="29">
+        <v>3.05</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>0.76</v>
       </c>
       <c r="C26" s="28">
         <v>1.2</v>
       </c>
       <c r="D26" s="28">
         <v>1.58</v>
       </c>
       <c r="E26" s="28">
         <v>1.18</v>
       </c>
       <c r="F26" s="28">
         <v>1.25</v>
       </c>
       <c r="G26" s="28">
         <v>1.18</v>
       </c>
       <c r="H26" s="28">
         <v>1.34</v>
       </c>
       <c r="I26" s="28">
@@ -15327,52 +15597,55 @@
       </c>
       <c r="AR26" s="28">
         <v>1.95</v>
       </c>
       <c r="AS26" s="28">
         <v>1.92</v>
       </c>
       <c r="AT26" s="28">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="28">
         <v>2.21</v>
       </c>
       <c r="AV26" s="29">
         <v>2.09</v>
       </c>
       <c r="AW26" s="29">
         <v>2.19</v>
       </c>
       <c r="AX26" s="29">
         <v>3.41</v>
       </c>
       <c r="AY26" s="28">
         <v>2.7</v>
       </c>
+      <c r="AZ26" s="29">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>1.96</v>
       </c>
       <c r="C27" s="31">
         <v>1.03</v>
       </c>
       <c r="D27" s="31">
         <v>1.35</v>
       </c>
       <c r="E27" s="31">
         <v>1.26</v>
       </c>
       <c r="F27" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="31">
         <v>0.92</v>
       </c>
       <c r="H27" s="31">
         <v>0.93</v>
       </c>
       <c r="I27" s="31">
@@ -15482,64 +15755,67 @@
       </c>
       <c r="AR27" s="31">
         <v>2.25</v>
       </c>
       <c r="AS27" s="31">
         <v>2.16</v>
       </c>
       <c r="AT27" s="31">
         <v>2.39</v>
       </c>
       <c r="AU27" s="31">
         <v>2.57</v>
       </c>
       <c r="AV27" s="31">
         <v>2.48</v>
       </c>
       <c r="AW27" s="31">
         <v>2.4</v>
       </c>
       <c r="AX27" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="31">
         <v>3.85</v>
       </c>
+      <c r="AZ27" s="31">
+        <v>3.42</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>