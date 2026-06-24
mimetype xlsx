--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="135" windowWidth="18900" windowHeight="9585" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Некелер коэффициенті " sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
@@ -816,79 +816,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ33"/>
+  <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="AR29" sqref="AR29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="10" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -898,67 +898,68 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -977,52 +978,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -1133,52 +1135,55 @@
       </c>
       <c r="AS5" s="35" t="s">
         <v>43</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>38</v>
       </c>
+      <c r="BA5" s="36" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1188,52 +1193,53 @@
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1346,52 +1352,55 @@
       </c>
       <c r="AS7" s="12">
         <v>586</v>
       </c>
       <c r="AT7" s="34">
         <v>425</v>
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="34">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
       <c r="AZ7" s="9">
         <v>301</v>
       </c>
+      <c r="BA7" s="9">
+        <v>332</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1504,52 +1513,55 @@
       </c>
       <c r="AS8" s="12">
         <v>260</v>
       </c>
       <c r="AT8" s="34">
         <v>177</v>
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="34">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
       <c r="AZ8" s="9">
         <v>122</v>
       </c>
+      <c r="BA8" s="9">
+        <v>134</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1662,52 +1674,55 @@
       </c>
       <c r="AS9" s="12">
         <v>17</v>
       </c>
       <c r="AT9" s="34">
         <v>15</v>
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="34">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
       <c r="AZ9" s="9">
         <v>8</v>
       </c>
+      <c r="BA9" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1820,52 +1835,55 @@
       </c>
       <c r="AS10" s="12">
         <v>28</v>
       </c>
       <c r="AT10" s="34">
         <v>11</v>
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="34">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
       <c r="AZ10" s="9">
         <v>7</v>
       </c>
+      <c r="BA10" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -1978,52 +1996,55 @@
       </c>
       <c r="AS11" s="12">
         <v>88</v>
       </c>
       <c r="AT11" s="34">
         <v>63</v>
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="34">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
       <c r="AZ11" s="9">
         <v>45</v>
       </c>
+      <c r="BA11" s="9">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2136,52 +2157,55 @@
       </c>
       <c r="AS12" s="12">
         <v>8</v>
       </c>
       <c r="AT12" s="34">
         <v>6</v>
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
+      <c r="BA12" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2294,52 +2318,55 @@
       </c>
       <c r="AS13" s="12">
         <v>2</v>
       </c>
       <c r="AT13" s="34">
         <v>7</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
       <c r="AZ13" s="9">
         <v>2</v>
       </c>
+      <c r="BA13" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2452,52 +2479,55 @@
       </c>
       <c r="AS14" s="12">
         <v>19</v>
       </c>
       <c r="AT14" s="34">
         <v>16</v>
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="34">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
       <c r="AZ14" s="9">
         <v>12</v>
       </c>
+      <c r="BA14" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2610,52 +2640,55 @@
       </c>
       <c r="AS15" s="12">
         <v>9</v>
       </c>
       <c r="AT15" s="34">
         <v>10</v>
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="34">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
       <c r="AZ15" s="9">
         <v>6</v>
       </c>
+      <c r="BA15" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2768,52 +2801,55 @@
       </c>
       <c r="AS16" s="12">
         <v>3</v>
       </c>
       <c r="AT16" s="34">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="34">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
+      <c r="BA16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -2926,52 +2962,55 @@
       </c>
       <c r="AS17" s="12">
         <v>26</v>
       </c>
       <c r="AT17" s="34">
         <v>19</v>
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
       <c r="AZ17" s="9">
         <v>17</v>
       </c>
+      <c r="BA17" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3084,52 +3123,55 @@
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="34">
         <v>6</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3242,52 +3284,55 @@
       </c>
       <c r="AS19" s="12">
         <v>16</v>
       </c>
       <c r="AT19" s="34">
         <v>13</v>
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
       <c r="AZ19" s="9">
         <v>11</v>
       </c>
+      <c r="BA19" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3400,52 +3445,55 @@
       </c>
       <c r="AS20" s="12">
         <v>10</v>
       </c>
       <c r="AT20" s="34">
         <v>4</v>
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="34">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
       <c r="AZ20" s="9">
         <v>7</v>
       </c>
+      <c r="BA20" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3558,52 +3606,55 @@
       </c>
       <c r="AS21" s="12">
         <v>38</v>
       </c>
       <c r="AT21" s="34">
         <v>42</v>
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="34">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
       <c r="AZ21" s="9">
         <v>22</v>
       </c>
+      <c r="BA21" s="9">
+        <v>29</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3716,52 +3767,55 @@
       </c>
       <c r="AS22" s="12">
         <v>16</v>
       </c>
       <c r="AT22" s="34">
         <v>12</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="34">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
+      <c r="BA22" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3874,52 +3928,55 @@
       </c>
       <c r="AS23" s="12">
         <v>5</v>
       </c>
       <c r="AT23" s="34">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
+      <c r="BA23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -4032,52 +4089,55 @@
       </c>
       <c r="AS24" s="12">
         <v>8</v>
       </c>
       <c r="AT24" s="34">
         <v>3</v>
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
+      <c r="BA24" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4190,52 +4250,55 @@
       </c>
       <c r="AS25" s="12">
         <v>17</v>
       </c>
       <c r="AT25" s="34">
         <v>7</v>
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="34">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>10</v>
       </c>
+      <c r="BA25" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4348,52 +4411,55 @@
       </c>
       <c r="AS26" s="12">
         <v>6</v>
       </c>
       <c r="AT26" s="34">
         <v>3</v>
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="34">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
       <c r="AZ26" s="9">
         <v>4</v>
       </c>
+      <c r="BA26" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>6</v>
       </c>
       <c r="C27" s="16">
         <v>9</v>
       </c>
       <c r="D27" s="16">
         <v>9</v>
       </c>
       <c r="E27" s="16">
         <v>5</v>
       </c>
       <c r="F27" s="16">
         <v>6</v>
       </c>
       <c r="G27" s="16">
         <v>11</v>
       </c>
       <c r="H27" s="16">
         <v>12</v>
       </c>
       <c r="I27" s="16">
@@ -4506,159 +4572,162 @@
       </c>
       <c r="AS27" s="19">
         <v>8</v>
       </c>
       <c r="AT27" s="19">
         <v>6</v>
       </c>
       <c r="AU27" s="17">
         <v>12</v>
       </c>
       <c r="AV27" s="19">
         <v>7</v>
       </c>
       <c r="AW27" s="17">
         <v>9</v>
       </c>
       <c r="AX27" s="19">
         <v>5</v>
       </c>
       <c r="AY27" s="19">
         <v>7</v>
       </c>
       <c r="AZ27" s="17">
         <v>6</v>
       </c>
+      <c r="BA27" s="17">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AR40" sqref="AR40"/>
+      <selection pane="topRight" activeCell="BA14" sqref="BA14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4668,67 +4737,68 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4747,52 +4817,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -4903,52 +4974,55 @@
       </c>
       <c r="AS5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>24</v>
       </c>
+      <c r="BA5" s="35" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -4958,52 +5032,53 @@
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>3.97</v>
       </c>
       <c r="C7" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="28">
         <v>5.2</v>
       </c>
       <c r="E7" s="28">
         <v>5.28</v>
       </c>
       <c r="F7" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="28">
         <v>5.28</v>
       </c>
       <c r="H7" s="28">
         <v>5.85</v>
       </c>
       <c r="I7" s="28">
@@ -5116,52 +5191,55 @@
       </c>
       <c r="AS7" s="28">
         <v>6.2</v>
       </c>
       <c r="AT7" s="28">
         <v>6.21</v>
       </c>
       <c r="AU7" s="28">
         <v>6.14</v>
       </c>
       <c r="AV7" s="29">
         <v>6.07</v>
       </c>
       <c r="AW7" s="29">
         <v>6.01</v>
       </c>
       <c r="AX7" s="29">
         <v>4.01</v>
       </c>
       <c r="AY7" s="28">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="29">
         <v>4.34</v>
       </c>
+      <c r="BA7" s="28">
+        <v>4.49</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="28">
         <v>4.83</v>
       </c>
       <c r="D8" s="28">
         <v>5.27</v>
       </c>
       <c r="E8" s="28">
         <v>5.42</v>
       </c>
       <c r="F8" s="28">
         <v>4.93</v>
       </c>
       <c r="G8" s="28">
         <v>5.88</v>
       </c>
       <c r="H8" s="28">
         <v>6.55</v>
       </c>
       <c r="I8" s="28">
@@ -5274,52 +5352,55 @@
       </c>
       <c r="AS8" s="28">
         <v>7.47</v>
       </c>
       <c r="AT8" s="28">
         <v>7.51</v>
       </c>
       <c r="AU8" s="28">
         <v>7.44</v>
       </c>
       <c r="AV8" s="29">
         <v>7.34</v>
       </c>
       <c r="AW8" s="29">
         <v>7.25</v>
       </c>
       <c r="AX8" s="29">
         <v>4.34</v>
       </c>
       <c r="AY8" s="28">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.84</v>
       </c>
+      <c r="BA8" s="28">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>6.4</v>
       </c>
       <c r="C9" s="28">
         <v>6.43</v>
       </c>
       <c r="D9" s="28">
         <v>5.46</v>
       </c>
       <c r="E9" s="28">
         <v>5.82</v>
       </c>
       <c r="F9" s="28">
         <v>5.31</v>
       </c>
       <c r="G9" s="28">
         <v>5</v>
       </c>
       <c r="H9" s="28">
         <v>5.07</v>
       </c>
       <c r="I9" s="28">
@@ -5432,52 +5513,55 @@
       </c>
       <c r="AS9" s="28">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="28">
         <v>4.79</v>
       </c>
       <c r="AU9" s="28">
         <v>4.7</v>
       </c>
       <c r="AV9" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="29">
         <v>4.78</v>
       </c>
       <c r="AX9" s="29">
         <v>4.26</v>
       </c>
       <c r="AY9" s="28">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="29">
         <v>3.51</v>
       </c>
+      <c r="BA9" s="28">
+        <v>4.41</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>5.72</v>
       </c>
       <c r="C10" s="28">
         <v>5.85</v>
       </c>
       <c r="D10" s="28">
         <v>5.7</v>
       </c>
       <c r="E10" s="28">
         <v>5.49</v>
       </c>
       <c r="F10" s="28">
         <v>5.26</v>
       </c>
       <c r="G10" s="28">
         <v>5.84</v>
       </c>
       <c r="H10" s="28">
         <v>6.16</v>
       </c>
       <c r="I10" s="28">
@@ -5590,52 +5674,55 @@
       </c>
       <c r="AS10" s="28">
         <v>6.59</v>
       </c>
       <c r="AT10" s="28">
         <v>6.3</v>
       </c>
       <c r="AU10" s="28">
         <v>6.08</v>
       </c>
       <c r="AV10" s="29">
         <v>5.94</v>
       </c>
       <c r="AW10" s="29">
         <v>5.79</v>
       </c>
       <c r="AX10" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="28">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="29">
         <v>5.0999999999999996</v>
       </c>
+      <c r="BA10" s="28">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>3.91</v>
       </c>
       <c r="C11" s="28">
         <v>5.93</v>
       </c>
       <c r="D11" s="28">
         <v>6.19</v>
       </c>
       <c r="E11" s="28">
         <v>6.1</v>
       </c>
       <c r="F11" s="28">
         <v>5.63</v>
       </c>
       <c r="G11" s="28">
         <v>6.15</v>
       </c>
       <c r="H11" s="28">
         <v>6.63</v>
       </c>
       <c r="I11" s="28">
@@ -5748,52 +5835,55 @@
       </c>
       <c r="AS11" s="28">
         <v>6.31</v>
       </c>
       <c r="AT11" s="28">
         <v>6.3</v>
       </c>
       <c r="AU11" s="28">
         <v>6.28</v>
       </c>
       <c r="AV11" s="29">
         <v>6.14</v>
       </c>
       <c r="AW11" s="29">
         <v>6.01</v>
       </c>
       <c r="AX11" s="29">
         <v>4.88</v>
       </c>
       <c r="AY11" s="28">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="29">
         <v>4.8099999999999996</v>
       </c>
+      <c r="BA11" s="28">
+        <v>4.88</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28">
         <v>2.83</v>
       </c>
       <c r="C12" s="28">
         <v>5.46</v>
       </c>
       <c r="D12" s="28">
         <v>5.2</v>
       </c>
       <c r="E12" s="28">
         <v>4.87</v>
       </c>
       <c r="F12" s="28">
         <v>4.63</v>
       </c>
       <c r="G12" s="28">
         <v>4.83</v>
       </c>
       <c r="H12" s="28">
         <v>5.23</v>
       </c>
       <c r="I12" s="28">
@@ -5906,52 +5996,55 @@
       </c>
       <c r="AS12" s="28">
         <v>6.48</v>
       </c>
       <c r="AT12" s="28">
         <v>6.44</v>
       </c>
       <c r="AU12" s="28">
         <v>6.39</v>
       </c>
       <c r="AV12" s="29">
         <v>6.09</v>
       </c>
       <c r="AW12" s="29">
         <v>6.08</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="29">
         <v>2.8</v>
       </c>
+      <c r="BA12" s="28">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28">
         <v>2.61</v>
       </c>
       <c r="C13" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="28">
         <v>2.69</v>
       </c>
       <c r="E13" s="28">
         <v>3.14</v>
       </c>
       <c r="F13" s="28">
         <v>3.38</v>
       </c>
       <c r="G13" s="28">
         <v>2.82</v>
       </c>
       <c r="H13" s="28">
         <v>3.43</v>
       </c>
       <c r="I13" s="28">
@@ -6064,52 +6157,55 @@
       </c>
       <c r="AS13" s="28">
         <v>3.59</v>
       </c>
       <c r="AT13" s="28">
         <v>3.94</v>
       </c>
       <c r="AU13" s="28">
         <v>3.63</v>
       </c>
       <c r="AV13" s="29">
         <v>3.73</v>
       </c>
       <c r="AW13" s="29">
         <v>3.5</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="29">
         <v>1.34</v>
       </c>
+      <c r="BA13" s="28">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>3.68</v>
       </c>
       <c r="C14" s="28">
         <v>3.71</v>
       </c>
       <c r="D14" s="28">
         <v>4.62</v>
       </c>
       <c r="E14" s="28">
         <v>4.76</v>
       </c>
       <c r="F14" s="28">
         <v>4.75</v>
       </c>
       <c r="G14" s="28">
         <v>4.82</v>
       </c>
       <c r="H14" s="28">
         <v>5.15</v>
       </c>
       <c r="I14" s="28">
@@ -6222,52 +6318,55 @@
       </c>
       <c r="AS14" s="28">
         <v>5.68</v>
       </c>
       <c r="AT14" s="28">
         <v>5.7</v>
       </c>
       <c r="AU14" s="28">
         <v>5.52</v>
       </c>
       <c r="AV14" s="29">
         <v>5.71</v>
       </c>
       <c r="AW14" s="29">
         <v>5.59</v>
       </c>
       <c r="AX14" s="29">
         <v>4.41</v>
       </c>
       <c r="AY14" s="28">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="29">
         <v>4.1500000000000004</v>
       </c>
+      <c r="BA14" s="28">
+        <v>4.33</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="28">
         <v>4.07</v>
       </c>
       <c r="D15" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="28">
         <v>5.09</v>
       </c>
       <c r="F15" s="28">
         <v>4.79</v>
       </c>
       <c r="G15" s="28">
         <v>4.72</v>
       </c>
       <c r="H15" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="28">
@@ -6380,52 +6479,55 @@
       </c>
       <c r="AS15" s="28">
         <v>6.74</v>
       </c>
       <c r="AT15" s="28">
         <v>6.86</v>
       </c>
       <c r="AU15" s="28">
         <v>6.69</v>
       </c>
       <c r="AV15" s="29">
         <v>6.79</v>
       </c>
       <c r="AW15" s="29">
         <v>6.98</v>
       </c>
       <c r="AX15" s="29">
         <v>5.39</v>
       </c>
       <c r="AY15" s="28">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="29">
         <v>5.0599999999999996</v>
       </c>
+      <c r="BA15" s="28">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28">
         <v>3.25</v>
       </c>
       <c r="C16" s="28">
         <v>2.83</v>
       </c>
       <c r="D16" s="28">
         <v>2.96</v>
       </c>
       <c r="E16" s="28">
         <v>2.78</v>
       </c>
       <c r="F16" s="28">
         <v>2.44</v>
       </c>
       <c r="G16" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="28">
         <v>2.21</v>
       </c>
       <c r="I16" s="28">
@@ -6538,52 +6640,55 @@
       </c>
       <c r="AS16" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AT16" s="28">
         <v>2.68</v>
       </c>
       <c r="AU16" s="28">
         <v>3</v>
       </c>
       <c r="AV16" s="29">
         <v>3.06</v>
       </c>
       <c r="AW16" s="29">
         <v>3.09</v>
       </c>
       <c r="AX16" s="29">
         <v>3.62</v>
       </c>
       <c r="AY16" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="29">
         <v>2.09</v>
       </c>
+      <c r="BA16" s="28">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>3.83</v>
       </c>
       <c r="C17" s="28">
         <v>5.05</v>
       </c>
       <c r="D17" s="28">
         <v>5.3</v>
       </c>
       <c r="E17" s="28">
         <v>5.03</v>
       </c>
       <c r="F17" s="28">
         <v>4.68</v>
       </c>
       <c r="G17" s="28">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="28">
         <v>5.21</v>
       </c>
       <c r="I17" s="28">
@@ -6696,52 +6801,55 @@
       </c>
       <c r="AS17" s="28">
         <v>5.48</v>
       </c>
       <c r="AT17" s="28">
         <v>5.5</v>
       </c>
       <c r="AU17" s="28">
         <v>5.41</v>
       </c>
       <c r="AV17" s="29">
         <v>5.3</v>
       </c>
       <c r="AW17" s="29">
         <v>5.36</v>
       </c>
       <c r="AX17" s="29">
         <v>4.07</v>
       </c>
       <c r="AY17" s="28">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="29">
         <v>4.5</v>
       </c>
+      <c r="BA17" s="28">
+        <v>3.91</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>2.16</v>
       </c>
       <c r="C18" s="28">
         <v>1.69</v>
       </c>
       <c r="D18" s="28">
         <v>1.84</v>
       </c>
       <c r="E18" s="28">
         <v>2.48</v>
       </c>
       <c r="F18" s="28">
         <v>2.63</v>
       </c>
       <c r="G18" s="28">
         <v>2.56</v>
       </c>
       <c r="H18" s="28">
         <v>3.28</v>
       </c>
       <c r="I18" s="28">
@@ -6854,52 +6962,55 @@
       </c>
       <c r="AS18" s="28">
         <v>3.44</v>
       </c>
       <c r="AT18" s="28">
         <v>3.86</v>
       </c>
       <c r="AU18" s="28">
         <v>3.71</v>
       </c>
       <c r="AV18" s="29">
         <v>3.59</v>
       </c>
       <c r="AW18" s="29">
         <v>3.48</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="28">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="29">
         <v>0.42</v>
       </c>
+      <c r="BA18" s="28">
+        <v>1.25</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>5.23</v>
       </c>
       <c r="C19" s="28">
         <v>6.78</v>
       </c>
       <c r="D19" s="28">
         <v>6.26</v>
       </c>
       <c r="E19" s="28">
         <v>6.29</v>
       </c>
       <c r="F19" s="28">
         <v>5.78</v>
       </c>
       <c r="G19" s="28">
         <v>5.81</v>
       </c>
       <c r="H19" s="28">
         <v>6.7</v>
       </c>
       <c r="I19" s="28">
@@ -7012,52 +7123,55 @@
       </c>
       <c r="AS19" s="28">
         <v>5.4</v>
       </c>
       <c r="AT19" s="28">
         <v>5.55</v>
       </c>
       <c r="AU19" s="28">
         <v>5.59</v>
       </c>
       <c r="AV19" s="29">
         <v>5.7</v>
       </c>
       <c r="AW19" s="29">
         <v>5.51</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="29">
         <v>4.53</v>
       </c>
+      <c r="BA19" s="28">
+        <v>4.71</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28">
         <v>4.53</v>
       </c>
       <c r="C20" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="28">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="28">
         <v>5.41</v>
       </c>
       <c r="F20" s="28">
         <v>4.76</v>
       </c>
       <c r="G20" s="28">
         <v>4.45</v>
       </c>
       <c r="H20" s="28">
         <v>4.88</v>
       </c>
       <c r="I20" s="28">
@@ -7170,52 +7284,55 @@
       </c>
       <c r="AS20" s="28">
         <v>5.98</v>
       </c>
       <c r="AT20" s="28">
         <v>5.61</v>
       </c>
       <c r="AU20" s="28">
         <v>5.6</v>
       </c>
       <c r="AV20" s="29">
         <v>5.78</v>
       </c>
       <c r="AW20" s="29">
         <v>6.03</v>
       </c>
       <c r="AX20" s="29">
         <v>1.91</v>
       </c>
       <c r="AY20" s="28">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="29">
         <v>3.73</v>
       </c>
+      <c r="BA20" s="28">
+        <v>3.95</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>2.9</v>
       </c>
       <c r="C21" s="28">
         <v>4.57</v>
       </c>
       <c r="D21" s="28">
         <v>5.93</v>
       </c>
       <c r="E21" s="28">
         <v>5.86</v>
       </c>
       <c r="F21" s="28">
         <v>5.38</v>
       </c>
       <c r="G21" s="28">
         <v>5.32</v>
       </c>
       <c r="H21" s="28">
         <v>6.28</v>
       </c>
       <c r="I21" s="28">
@@ -7328,52 +7445,55 @@
       </c>
       <c r="AS21" s="28">
         <v>5.45</v>
       </c>
       <c r="AT21" s="28">
         <v>5.62</v>
       </c>
       <c r="AU21" s="28">
         <v>5.54</v>
       </c>
       <c r="AV21" s="29">
         <v>5.39</v>
       </c>
       <c r="AW21" s="29">
         <v>5.33</v>
       </c>
       <c r="AX21" s="29">
         <v>3.84</v>
       </c>
       <c r="AY21" s="28">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="29">
         <v>4.13</v>
       </c>
+      <c r="BA21" s="28">
+        <v>4.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28">
         <v>2.11</v>
       </c>
       <c r="C22" s="28">
         <v>2.5</v>
       </c>
       <c r="D22" s="28">
         <v>3.82</v>
       </c>
       <c r="E22" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="28">
         <v>4.34</v>
       </c>
       <c r="G22" s="28">
         <v>3.89</v>
       </c>
       <c r="H22" s="28">
         <v>4.63</v>
       </c>
       <c r="I22" s="28">
@@ -7486,52 +7606,55 @@
       </c>
       <c r="AS22" s="28">
         <v>4.92</v>
       </c>
       <c r="AT22" s="28">
         <v>5.13</v>
       </c>
       <c r="AU22" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="29">
         <v>4.76</v>
       </c>
       <c r="AX22" s="29">
         <v>1.77</v>
       </c>
       <c r="AY22" s="28">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="29">
         <v>3.42</v>
       </c>
+      <c r="BA22" s="28">
+        <v>4.37</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28">
         <v>0.66</v>
       </c>
       <c r="D23" s="28">
         <v>2.61</v>
       </c>
       <c r="E23" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="28">
         <v>2.58</v>
       </c>
       <c r="G23" s="28">
         <v>2.38</v>
       </c>
       <c r="H23" s="28">
         <v>2.59</v>
       </c>
       <c r="I23" s="28">
@@ -7644,52 +7767,55 @@
       </c>
       <c r="AS23" s="28">
         <v>3.26</v>
       </c>
       <c r="AT23" s="28">
         <v>3.23</v>
       </c>
       <c r="AU23" s="28">
         <v>3.33</v>
       </c>
       <c r="AV23" s="29">
         <v>3.3</v>
       </c>
       <c r="AW23" s="29">
         <v>3.14</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="29">
         <v>2.5499999999999998</v>
       </c>
+      <c r="BA23" s="28">
+        <v>3.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="28">
         <v>5.61</v>
       </c>
       <c r="D24" s="28">
         <v>5.28</v>
       </c>
       <c r="E24" s="28">
         <v>5</v>
       </c>
       <c r="F24" s="28">
         <v>4.79</v>
       </c>
       <c r="G24" s="28">
         <v>4.91</v>
       </c>
       <c r="H24" s="28">
         <v>5.56</v>
       </c>
       <c r="I24" s="28">
@@ -7802,52 +7928,55 @@
       </c>
       <c r="AS24" s="28">
         <v>4.97</v>
       </c>
       <c r="AT24" s="28">
         <v>4.67</v>
       </c>
       <c r="AU24" s="28">
         <v>4.78</v>
       </c>
       <c r="AV24" s="29">
         <v>4.88</v>
       </c>
       <c r="AW24" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="29">
         <v>2.25</v>
       </c>
       <c r="AY24" s="28">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="29">
         <v>3.32</v>
       </c>
+      <c r="BA24" s="28">
+        <v>2.88</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>1.51</v>
       </c>
       <c r="C25" s="28">
         <v>3.72</v>
       </c>
       <c r="D25" s="28">
         <v>3.83</v>
       </c>
       <c r="E25" s="28">
         <v>4.04</v>
       </c>
       <c r="F25" s="28">
         <v>3.65</v>
       </c>
       <c r="G25" s="28">
         <v>4.08</v>
       </c>
       <c r="H25" s="28">
         <v>5.41</v>
       </c>
       <c r="I25" s="28">
@@ -7960,52 +8089,55 @@
       </c>
       <c r="AS25" s="28">
         <v>5.19</v>
       </c>
       <c r="AT25" s="28">
         <v>5.04</v>
       </c>
       <c r="AU25" s="28">
         <v>5.19</v>
       </c>
       <c r="AV25" s="29">
         <v>5.12</v>
       </c>
       <c r="AW25" s="29">
         <v>5.28</v>
       </c>
       <c r="AX25" s="29">
         <v>6.13</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="29">
         <v>4.38</v>
       </c>
+      <c r="BA25" s="28">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>4.57</v>
       </c>
       <c r="C26" s="28">
         <v>5.21</v>
       </c>
       <c r="D26" s="28">
         <v>5</v>
       </c>
       <c r="E26" s="28">
         <v>5.33</v>
       </c>
       <c r="F26" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="28">
         <v>4.84</v>
       </c>
       <c r="H26" s="28">
         <v>5.35</v>
       </c>
       <c r="I26" s="28">
@@ -8118,52 +8250,55 @@
       </c>
       <c r="AS26" s="28">
         <v>5.43</v>
       </c>
       <c r="AT26" s="28">
         <v>5.12</v>
       </c>
       <c r="AU26" s="28">
         <v>4.93</v>
       </c>
       <c r="AV26" s="29">
         <v>5.03</v>
       </c>
       <c r="AW26" s="29">
         <v>4.95</v>
       </c>
       <c r="AX26" s="29">
         <v>5.12</v>
       </c>
       <c r="AY26" s="28">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="29">
         <v>5</v>
       </c>
+      <c r="BA26" s="28">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>2.94</v>
       </c>
       <c r="C27" s="31">
         <v>3.86</v>
       </c>
       <c r="D27" s="31">
         <v>4.04</v>
       </c>
       <c r="E27" s="31">
         <v>3.66</v>
       </c>
       <c r="F27" s="31">
         <v>3.51</v>
       </c>
       <c r="G27" s="31">
         <v>3.84</v>
       </c>
       <c r="H27" s="31">
         <v>4.13</v>
       </c>
       <c r="I27" s="31">
@@ -8276,104 +8411,107 @@
       </c>
       <c r="AS27" s="31">
         <v>5.77</v>
       </c>
       <c r="AT27" s="31">
         <v>5.49</v>
       </c>
       <c r="AU27" s="31">
         <v>5.55</v>
       </c>
       <c r="AV27" s="31">
         <v>5.39</v>
       </c>
       <c r="AW27" s="31">
         <v>5.32</v>
       </c>
       <c r="AX27" s="31">
         <v>2.61</v>
       </c>
       <c r="AY27" s="31">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="31">
         <v>3.24</v>
       </c>
+      <c r="BA27" s="31">
+        <v>3.11</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ34"/>
+  <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AR40" sqref="AR40"/>
+      <selection pane="topRight" activeCell="AM34" sqref="AM34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8383,68 +8521,69 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8463,52 +8602,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -8619,52 +8759,55 @@
       </c>
       <c r="AS5" s="35" t="s">
         <v>43</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>38</v>
       </c>
+      <c r="BA5" s="36" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8674,52 +8817,53 @@
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -8832,52 +8976,55 @@
       </c>
       <c r="AS7" s="12">
         <v>185</v>
       </c>
       <c r="AT7" s="34">
         <v>258</v>
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="34">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
       <c r="AZ7" s="9">
         <v>242</v>
       </c>
+      <c r="BA7" s="9">
+        <v>192</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -8990,52 +9137,55 @@
       </c>
       <c r="AS8" s="12">
         <v>74</v>
       </c>
       <c r="AT8" s="34">
         <v>72</v>
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="34">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
       <c r="AZ8" s="9">
         <v>129</v>
       </c>
+      <c r="BA8" s="9">
+        <v>69</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9148,52 +9298,55 @@
       </c>
       <c r="AS9" s="12">
         <v>8</v>
       </c>
       <c r="AT9" s="34">
         <v>13</v>
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="34">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
       <c r="AZ9" s="9">
         <v>4</v>
       </c>
+      <c r="BA9" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9306,52 +9459,55 @@
       </c>
       <c r="AS10" s="12">
         <v>8</v>
       </c>
       <c r="AT10" s="34">
         <v>15</v>
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="34">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
       <c r="AZ10" s="9">
         <v>8</v>
       </c>
+      <c r="BA10" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9464,52 +9620,55 @@
       </c>
       <c r="AS11" s="12">
         <v>33</v>
       </c>
       <c r="AT11" s="34">
         <v>50</v>
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="34">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
       <c r="AZ11" s="9">
         <v>22</v>
       </c>
+      <c r="BA11" s="9">
+        <v>33</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9622,52 +9781,55 @@
       </c>
       <c r="AS12" s="12">
         <v>2</v>
       </c>
       <c r="AT12" s="34">
         <v>5</v>
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>4</v>
       </c>
+      <c r="BA12" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8">
@@ -9780,52 +9942,55 @@
       </c>
       <c r="AS13" s="12">
         <v>1</v>
       </c>
       <c r="AT13" s="34">
         <v>3</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="34">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -9938,52 +10103,55 @@
       </c>
       <c r="AS14" s="12">
         <v>1</v>
       </c>
       <c r="AT14" s="34">
         <v>8</v>
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="34">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
       <c r="AZ14" s="9">
         <v>7</v>
       </c>
+      <c r="BA14" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="8">
@@ -10096,52 +10264,55 @@
       </c>
       <c r="AS15" s="12">
         <v>2</v>
       </c>
       <c r="AT15" s="34">
         <v>1</v>
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="34">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
       <c r="AZ15" s="9">
         <v>4</v>
       </c>
+      <c r="BA15" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10252,52 +10423,55 @@
       </c>
       <c r="AS16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="34">
         <v>1</v>
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="34">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
+      <c r="BA16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10410,52 +10584,55 @@
       </c>
       <c r="AS17" s="12">
         <v>15</v>
       </c>
       <c r="AT17" s="34">
         <v>12</v>
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>9</v>
       </c>
+      <c r="BA17" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="8">
@@ -10568,52 +10745,55 @@
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="34">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
       <c r="AZ18" s="9">
         <v>1</v>
       </c>
+      <c r="BA18" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -10726,52 +10906,55 @@
       </c>
       <c r="AS19" s="12">
         <v>1</v>
       </c>
       <c r="AT19" s="34">
         <v>4</v>
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
       <c r="AZ19" s="9">
         <v>8</v>
       </c>
+      <c r="BA19" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -10884,52 +11067,55 @@
       </c>
       <c r="AS20" s="12">
         <v>2</v>
       </c>
       <c r="AT20" s="34">
         <v>5</v>
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="34">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>3</v>
       </c>
+      <c r="BA20" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -11042,52 +11228,55 @@
       </c>
       <c r="AS21" s="12">
         <v>16</v>
       </c>
       <c r="AT21" s="34">
         <v>24</v>
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="34">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
       <c r="AZ21" s="9">
         <v>19</v>
       </c>
+      <c r="BA21" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11198,52 +11387,55 @@
       </c>
       <c r="AS22" s="12">
         <v>9</v>
       </c>
       <c r="AT22" s="34">
         <v>7</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="34">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
       <c r="AZ22" s="9">
         <v>4</v>
       </c>
+      <c r="BA22" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11354,52 +11546,55 @@
       </c>
       <c r="AS23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="34">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="8">
@@ -11512,52 +11707,55 @@
       </c>
       <c r="AS24" s="12">
         <v>1</v>
       </c>
       <c r="AT24" s="34">
         <v>6</v>
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="9">
         <v>4</v>
       </c>
+      <c r="BA24" s="9" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -11670,52 +11868,55 @@
       </c>
       <c r="AS25" s="12">
         <v>5</v>
       </c>
       <c r="AT25" s="34">
         <v>17</v>
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="34">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
       <c r="AZ25" s="9">
         <v>3</v>
       </c>
+      <c r="BA25" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -11828,52 +12029,55 @@
       </c>
       <c r="AS26" s="12">
         <v>2</v>
       </c>
       <c r="AT26" s="34">
         <v>5</v>
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="34">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
       <c r="AZ26" s="9">
         <v>7</v>
       </c>
+      <c r="BA26" s="9" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>4</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="16">
         <v>4</v>
       </c>
       <c r="E27" s="16">
         <v>2</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
@@ -11986,161 +12190,164 @@
       </c>
       <c r="AS27" s="19">
         <v>3</v>
       </c>
       <c r="AT27" s="19">
         <v>8</v>
       </c>
       <c r="AU27" s="17">
         <v>8</v>
       </c>
       <c r="AV27" s="19">
         <v>3</v>
       </c>
       <c r="AW27" s="17">
         <v>3</v>
       </c>
       <c r="AX27" s="19">
         <v>9</v>
       </c>
       <c r="AY27" s="19">
         <v>5</v>
       </c>
       <c r="AZ27" s="17">
         <v>5</v>
       </c>
+      <c r="BA27" s="17">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AR26" sqref="AR26"/>
+      <selection activeCell="AR40" sqref="AR40"/>
+      <selection pane="topRight" activeCell="AT16" sqref="AT16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -12150,67 +12357,68 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12229,52 +12437,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -12385,52 +12594,55 @@
       </c>
       <c r="AS5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AT5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>24</v>
       </c>
+      <c r="BA5" s="35" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12440,52 +12652,53 @@
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.99</v>
       </c>
       <c r="C7" s="28">
         <v>0.92</v>
       </c>
       <c r="D7" s="28">
         <v>1.04</v>
       </c>
       <c r="E7" s="28">
         <v>1.06</v>
       </c>
       <c r="F7" s="28">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="28">
         <v>1.18</v>
       </c>
       <c r="I7" s="28">
@@ -12598,52 +12811,55 @@
       </c>
       <c r="AS7" s="28">
         <v>2.95</v>
       </c>
       <c r="AT7" s="28">
         <v>3.05</v>
       </c>
       <c r="AU7" s="28">
         <v>3.11</v>
       </c>
       <c r="AV7" s="29">
         <v>3.07</v>
       </c>
       <c r="AW7" s="29">
         <v>3.12</v>
       </c>
       <c r="AX7" s="29">
         <v>3.5</v>
       </c>
       <c r="AY7" s="28">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="29">
         <v>3.25</v>
       </c>
+      <c r="BA7" s="28">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="28">
         <v>0.97</v>
       </c>
       <c r="D8" s="28">
         <v>0.96</v>
       </c>
       <c r="E8" s="28">
         <v>0.98</v>
       </c>
       <c r="F8" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="28">
         <v>1.06</v>
       </c>
       <c r="H8" s="28">
         <v>1.19</v>
       </c>
       <c r="I8" s="28">
@@ -12756,52 +12972,55 @@
       </c>
       <c r="AS8" s="28">
         <v>3.13</v>
       </c>
       <c r="AT8" s="28">
         <v>3.14</v>
       </c>
       <c r="AU8" s="28">
         <v>3.25</v>
       </c>
       <c r="AV8" s="29">
         <v>3.24</v>
       </c>
       <c r="AW8" s="29">
         <v>3.31</v>
       </c>
       <c r="AX8" s="29">
         <v>3.88</v>
       </c>
       <c r="AY8" s="28">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.24</v>
       </c>
+      <c r="BA8" s="28">
+        <v>3.93</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>0.61</v>
       </c>
       <c r="C9" s="28">
         <v>0.96</v>
       </c>
       <c r="D9" s="28">
         <v>0.94</v>
       </c>
       <c r="E9" s="28">
         <v>1.02</v>
       </c>
       <c r="F9" s="28">
         <v>1.06</v>
       </c>
       <c r="G9" s="28">
         <v>1.04</v>
       </c>
       <c r="H9" s="28">
         <v>0.98</v>
       </c>
       <c r="I9" s="28">
@@ -12914,52 +13133,55 @@
       </c>
       <c r="AS9" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT9" s="28">
         <v>2.52</v>
       </c>
       <c r="AU9" s="28">
         <v>2.46</v>
       </c>
       <c r="AV9" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="29">
         <v>2.4</v>
       </c>
       <c r="AX9" s="29">
         <v>2.29</v>
       </c>
       <c r="AY9" s="28">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="29">
         <v>2.27</v>
       </c>
+      <c r="BA9" s="28">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>2.02</v>
       </c>
       <c r="C10" s="28">
         <v>1.06</v>
       </c>
       <c r="D10" s="28">
         <v>1.51</v>
       </c>
       <c r="E10" s="28">
         <v>1.66</v>
       </c>
       <c r="F10" s="28">
         <v>1.66</v>
       </c>
       <c r="G10" s="28">
         <v>1.56</v>
       </c>
       <c r="H10" s="28">
         <v>1.43</v>
       </c>
       <c r="I10" s="28">
@@ -13072,52 +13294,55 @@
       </c>
       <c r="AS10" s="28">
         <v>3.4</v>
       </c>
       <c r="AT10" s="28">
         <v>3.61</v>
       </c>
       <c r="AU10" s="28">
         <v>3.88</v>
       </c>
       <c r="AV10" s="29">
         <v>3.81</v>
       </c>
       <c r="AW10" s="29">
         <v>3.9</v>
       </c>
       <c r="AX10" s="29">
         <v>4.82</v>
       </c>
       <c r="AY10" s="28">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="29">
         <v>3.56</v>
       </c>
+      <c r="BA10" s="28">
+        <v>3.73</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>1.33</v>
       </c>
       <c r="C11" s="28">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="28">
         <v>1.51</v>
       </c>
       <c r="E11" s="28">
         <v>1.46</v>
       </c>
       <c r="F11" s="28">
         <v>1.54</v>
       </c>
       <c r="G11" s="28">
         <v>1.58</v>
       </c>
       <c r="H11" s="28">
         <v>1.63</v>
       </c>
       <c r="I11" s="28">
@@ -13230,52 +13455,55 @@
       </c>
       <c r="AS11" s="28">
         <v>3.56</v>
       </c>
       <c r="AT11" s="28">
         <v>3.71</v>
       </c>
       <c r="AU11" s="28">
         <v>3.65</v>
       </c>
       <c r="AV11" s="29">
         <v>3.67</v>
       </c>
       <c r="AW11" s="29">
         <v>3.71</v>
       </c>
       <c r="AX11" s="29">
         <v>3.92</v>
       </c>
       <c r="AY11" s="28">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="29">
         <v>3.03</v>
       </c>
+      <c r="BA11" s="28">
+        <v>3.09</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="28">
         <v>0.99</v>
       </c>
       <c r="D12" s="28">
         <v>0.97</v>
       </c>
       <c r="E12" s="28">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.35</v>
       </c>
       <c r="G12" s="28">
         <v>1.45</v>
       </c>
       <c r="H12" s="28">
         <v>1.51</v>
       </c>
       <c r="I12" s="28">
@@ -13388,52 +13616,55 @@
       </c>
       <c r="AS12" s="28">
         <v>2.29</v>
       </c>
       <c r="AT12" s="28">
         <v>2.6</v>
       </c>
       <c r="AU12" s="28">
         <v>3.15</v>
       </c>
       <c r="AV12" s="29">
         <v>3.05</v>
       </c>
       <c r="AW12" s="29">
         <v>3.04</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="29">
         <v>3.15</v>
       </c>
+      <c r="BA12" s="28">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="28">
@@ -13546,52 +13777,55 @@
       </c>
       <c r="AS13" s="28">
         <v>0.96</v>
       </c>
       <c r="AT13" s="28">
         <v>1.17</v>
       </c>
       <c r="AU13" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="29">
         <v>1.04</v>
       </c>
       <c r="AW13" s="29">
         <v>0.95</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="29">
         <v>0.67</v>
       </c>
+      <c r="BA13" s="28">
+        <v>0.76</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>0.33</v>
       </c>
       <c r="C14" s="28">
         <v>0.88</v>
       </c>
       <c r="D14" s="28">
         <v>0.92</v>
       </c>
       <c r="E14" s="28">
         <v>1.04</v>
       </c>
       <c r="F14" s="28">
         <v>1.03</v>
       </c>
       <c r="G14" s="28">
         <v>1.26</v>
       </c>
       <c r="H14" s="28">
         <v>1.62</v>
       </c>
       <c r="I14" s="28">
@@ -13704,52 +13938,55 @@
       </c>
       <c r="AS14" s="28">
         <v>2.27</v>
       </c>
       <c r="AT14" s="28">
         <v>2.35</v>
       </c>
       <c r="AU14" s="28">
         <v>2.65</v>
       </c>
       <c r="AV14" s="29">
         <v>2.64</v>
       </c>
       <c r="AW14" s="29">
         <v>2.6</v>
       </c>
       <c r="AX14" s="29">
         <v>3.67</v>
       </c>
       <c r="AY14" s="28">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="29">
         <v>2.89</v>
       </c>
+      <c r="BA14" s="28">
+        <v>2.83</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>0.7</v>
       </c>
       <c r="C15" s="28">
         <v>0.74</v>
       </c>
       <c r="D15" s="28">
         <v>0.73</v>
       </c>
       <c r="E15" s="28">
         <v>1.27</v>
       </c>
       <c r="F15" s="28">
         <v>1.45</v>
       </c>
       <c r="G15" s="28">
         <v>1.45</v>
       </c>
       <c r="H15" s="28">
         <v>1.24</v>
       </c>
       <c r="I15" s="28">
@@ -13862,52 +14099,55 @@
       </c>
       <c r="AS15" s="28">
         <v>3.18</v>
       </c>
       <c r="AT15" s="28">
         <v>2.92</v>
       </c>
       <c r="AU15" s="28">
         <v>2.69</v>
       </c>
       <c r="AV15" s="29">
         <v>2.66</v>
       </c>
       <c r="AW15" s="29">
         <v>2.75</v>
       </c>
       <c r="AX15" s="29">
         <v>1.54</v>
       </c>
       <c r="AY15" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="29">
         <v>2.4</v>
       </c>
+      <c r="BA15" s="28">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="28">
         <v>0.18</v>
       </c>
       <c r="H16" s="28">
         <v>0.16</v>
       </c>
       <c r="I16" s="28">
@@ -14020,52 +14260,55 @@
       </c>
       <c r="AS16" s="28">
         <v>0.75</v>
       </c>
       <c r="AT16" s="28">
         <v>0.8</v>
       </c>
       <c r="AU16" s="28">
         <v>0.84</v>
       </c>
       <c r="AV16" s="29">
         <v>0.76</v>
       </c>
       <c r="AW16" s="29">
         <v>0.7</v>
       </c>
       <c r="AX16" s="29">
         <v>1.21</v>
       </c>
       <c r="AY16" s="28">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="29">
         <v>0.83</v>
       </c>
+      <c r="BA16" s="28">
+        <v>0.94</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>0.82</v>
       </c>
       <c r="C17" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="28">
         <v>1.23</v>
       </c>
       <c r="E17" s="28">
         <v>1.42</v>
       </c>
       <c r="F17" s="28">
         <v>1.58</v>
       </c>
       <c r="G17" s="28">
         <v>1.41</v>
       </c>
       <c r="H17" s="28">
         <v>1.28</v>
       </c>
       <c r="I17" s="28">
@@ -14178,52 +14421,55 @@
       </c>
       <c r="AS17" s="28">
         <v>3.14</v>
       </c>
       <c r="AT17" s="28">
         <v>3.19</v>
       </c>
       <c r="AU17" s="28">
         <v>3.19</v>
       </c>
       <c r="AV17" s="29">
         <v>3.11</v>
       </c>
       <c r="AW17" s="29">
         <v>3.36</v>
       </c>
       <c r="AX17" s="29">
         <v>3.49</v>
       </c>
       <c r="AY17" s="28">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="29">
         <v>2.4</v>
       </c>
+      <c r="BA17" s="28">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>1.08</v>
       </c>
       <c r="C18" s="28">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="28">
         <v>0.37</v>
       </c>
       <c r="E18" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="28">
         <v>0.66</v>
       </c>
       <c r="G18" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="28">
         <v>0.47</v>
       </c>
       <c r="I18" s="28">
@@ -14336,52 +14582,55 @@
       </c>
       <c r="AS18" s="28">
         <v>2.99</v>
       </c>
       <c r="AT18" s="28">
         <v>2.66</v>
       </c>
       <c r="AU18" s="28">
         <v>2.63</v>
       </c>
       <c r="AV18" s="29">
         <v>2.4</v>
       </c>
       <c r="AW18" s="29">
         <v>2.19</v>
       </c>
       <c r="AX18" s="29">
         <v>1.2</v>
       </c>
       <c r="AY18" s="28">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="29">
         <v>1.66</v>
       </c>
+      <c r="BA18" s="28">
+        <v>3.12</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>0.48</v>
       </c>
       <c r="C19" s="28">
         <v>0.75</v>
       </c>
       <c r="D19" s="28">
         <v>0.99</v>
       </c>
       <c r="E19" s="28">
         <v>0.86</v>
       </c>
       <c r="F19" s="28">
         <v>1.08</v>
       </c>
       <c r="G19" s="28">
         <v>1.23</v>
       </c>
       <c r="H19" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="28">
@@ -14494,52 +14743,55 @@
       </c>
       <c r="AS19" s="28">
         <v>2.61</v>
       </c>
       <c r="AT19" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="28">
         <v>2.59</v>
       </c>
       <c r="AV19" s="29">
         <v>2.64</v>
       </c>
       <c r="AW19" s="29">
         <v>2.46</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="29">
         <v>3.49</v>
       </c>
+      <c r="BA19" s="28">
+        <v>3.01</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="28">
         <v>0.6</v>
       </c>
       <c r="D20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="28">
         <v>0.74</v>
       </c>
       <c r="I20" s="28">
@@ -14652,52 +14904,55 @@
       </c>
       <c r="AS20" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="AT20" s="28">
         <v>2.31</v>
       </c>
       <c r="AU20" s="28">
         <v>2.52</v>
       </c>
       <c r="AV20" s="29">
         <v>2.58</v>
       </c>
       <c r="AW20" s="29">
         <v>2.73</v>
       </c>
       <c r="AX20" s="29">
         <v>2.54</v>
       </c>
       <c r="AY20" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="29">
         <v>2.42</v>
       </c>
+      <c r="BA20" s="28">
+        <v>2.14</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>0.81</v>
       </c>
       <c r="C21" s="28">
         <v>0.93</v>
       </c>
       <c r="D21" s="28">
         <v>0.83</v>
       </c>
       <c r="E21" s="28">
         <v>0.79</v>
       </c>
       <c r="F21" s="28">
         <v>1.02</v>
       </c>
       <c r="G21" s="28">
         <v>0.96</v>
       </c>
       <c r="H21" s="28">
         <v>1.06</v>
       </c>
       <c r="I21" s="28">
@@ -14810,52 +15065,55 @@
       </c>
       <c r="AS21" s="28">
         <v>3.16</v>
       </c>
       <c r="AT21" s="28">
         <v>3.25</v>
       </c>
       <c r="AU21" s="28">
         <v>3.31</v>
       </c>
       <c r="AV21" s="29">
         <v>3.24</v>
       </c>
       <c r="AW21" s="29">
         <v>3.25</v>
       </c>
       <c r="AX21" s="29">
         <v>2.72</v>
       </c>
       <c r="AY21" s="28">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="29">
         <v>2.64</v>
       </c>
+      <c r="BA21" s="28">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28">
         <v>0.73</v>
       </c>
       <c r="E22" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="28">
         <v>0.43</v>
       </c>
       <c r="G22" s="28">
         <v>0.45</v>
       </c>
       <c r="H22" s="28">
         <v>0.54</v>
       </c>
       <c r="I22" s="28">
@@ -14968,52 +15226,55 @@
       </c>
       <c r="AS22" s="28">
         <v>2.68</v>
       </c>
       <c r="AT22" s="28">
         <v>2.82</v>
       </c>
       <c r="AU22" s="28">
         <v>2.82</v>
       </c>
       <c r="AV22" s="29">
         <v>2.73</v>
       </c>
       <c r="AW22" s="29">
         <v>2.69</v>
       </c>
       <c r="AX22" s="29">
         <v>4.71</v>
       </c>
       <c r="AY22" s="28">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="29">
         <v>2.81</v>
       </c>
+      <c r="BA22" s="28">
+        <v>2.2599999999999998</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28">
         <v>0.44</v>
       </c>
       <c r="E23" s="28">
         <v>0.33</v>
       </c>
       <c r="F23" s="28">
         <v>0.78</v>
       </c>
       <c r="G23" s="28">
         <v>0.65</v>
       </c>
       <c r="H23" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="28">
@@ -15126,52 +15387,55 @@
       </c>
       <c r="AS23" s="28">
         <v>0.91</v>
       </c>
       <c r="AT23" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="28">
         <v>1.3</v>
       </c>
       <c r="AV23" s="29">
         <v>1.19</v>
       </c>
       <c r="AW23" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="29" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="28">
+        <v>0.77</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>1.34</v>
       </c>
       <c r="C24" s="28">
         <v>0.7</v>
       </c>
       <c r="D24" s="28">
         <v>0.69</v>
       </c>
       <c r="E24" s="28">
         <v>0.69</v>
       </c>
       <c r="F24" s="28">
         <v>0.82</v>
       </c>
       <c r="G24" s="28">
         <v>0.8</v>
       </c>
       <c r="H24" s="28">
         <v>0.68</v>
       </c>
       <c r="I24" s="28">
@@ -15284,52 +15548,55 @@
       </c>
       <c r="AS24" s="28">
         <v>2.4900000000000002</v>
       </c>
       <c r="AT24" s="28">
         <v>2.7</v>
       </c>
       <c r="AU24" s="28">
         <v>2.72</v>
       </c>
       <c r="AV24" s="29">
         <v>2.74</v>
       </c>
       <c r="AW24" s="29">
         <v>2.94</v>
       </c>
       <c r="AX24" s="29">
         <v>3</v>
       </c>
       <c r="AY24" s="28">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="29">
         <v>2.2999999999999998</v>
       </c>
+      <c r="BA24" s="28">
+        <v>1.73</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="28">
         <v>1.33</v>
       </c>
       <c r="D25" s="28">
         <v>1.57</v>
       </c>
       <c r="E25" s="28">
         <v>1.43</v>
       </c>
       <c r="F25" s="28">
         <v>1.25</v>
       </c>
       <c r="G25" s="28">
         <v>1.39</v>
       </c>
       <c r="H25" s="28">
         <v>1.33</v>
       </c>
       <c r="I25" s="28">
@@ -15442,52 +15709,55 @@
       </c>
       <c r="AS25" s="28">
         <v>3.87</v>
       </c>
       <c r="AT25" s="28">
         <v>4.49</v>
       </c>
       <c r="AU25" s="28">
         <v>4.2</v>
       </c>
       <c r="AV25" s="29">
         <v>4.07</v>
       </c>
       <c r="AW25" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="29">
         <v>4.46</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="29">
         <v>3.05</v>
       </c>
+      <c r="BA25" s="28">
+        <v>3.57</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>0.76</v>
       </c>
       <c r="C26" s="28">
         <v>1.2</v>
       </c>
       <c r="D26" s="28">
         <v>1.58</v>
       </c>
       <c r="E26" s="28">
         <v>1.18</v>
       </c>
       <c r="F26" s="28">
         <v>1.25</v>
       </c>
       <c r="G26" s="28">
         <v>1.18</v>
       </c>
       <c r="H26" s="28">
         <v>1.34</v>
       </c>
       <c r="I26" s="28">
@@ -15600,52 +15870,55 @@
       </c>
       <c r="AS26" s="28">
         <v>1.92</v>
       </c>
       <c r="AT26" s="28">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="28">
         <v>2.21</v>
       </c>
       <c r="AV26" s="29">
         <v>2.09</v>
       </c>
       <c r="AW26" s="29">
         <v>2.19</v>
       </c>
       <c r="AX26" s="29">
         <v>3.41</v>
       </c>
       <c r="AY26" s="28">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="29">
         <v>3.82</v>
       </c>
+      <c r="BA26" s="28">
+        <v>2.86</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>1.96</v>
       </c>
       <c r="C27" s="31">
         <v>1.03</v>
       </c>
       <c r="D27" s="31">
         <v>1.35</v>
       </c>
       <c r="E27" s="31">
         <v>1.26</v>
       </c>
       <c r="F27" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="31">
         <v>0.92</v>
       </c>
       <c r="H27" s="31">
         <v>0.93</v>
       </c>
       <c r="I27" s="31">
@@ -15758,64 +16031,67 @@
       </c>
       <c r="AS27" s="31">
         <v>2.16</v>
       </c>
       <c r="AT27" s="31">
         <v>2.39</v>
       </c>
       <c r="AU27" s="31">
         <v>2.57</v>
       </c>
       <c r="AV27" s="31">
         <v>2.48</v>
       </c>
       <c r="AW27" s="31">
         <v>2.4</v>
       </c>
       <c r="AX27" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="31">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="31">
         <v>3.42</v>
       </c>
+      <c r="BA27" s="31">
+        <v>3.11</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>