--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="135" windowWidth="18900" windowHeight="9585" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Некелер коэффициенті " sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
@@ -816,79 +816,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA33"/>
+  <dimension ref="A1:BB33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AR29" sqref="AR29"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="10" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -899,67 +899,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -979,52 +980,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -1138,52 +1140,55 @@
       </c>
       <c r="AT5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>38</v>
       </c>
       <c r="BA5" s="36" t="s">
         <v>39</v>
       </c>
+      <c r="BB5" s="36" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1194,52 +1199,53 @@
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1355,52 +1361,55 @@
       </c>
       <c r="AT7" s="34">
         <v>425</v>
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="34">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
       <c r="AZ7" s="9">
         <v>301</v>
       </c>
       <c r="BA7" s="9">
         <v>332</v>
       </c>
+      <c r="BB7" s="10">
+        <v>208</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1516,52 +1525,55 @@
       </c>
       <c r="AT8" s="34">
         <v>177</v>
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="34">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
       <c r="AZ8" s="9">
         <v>122</v>
       </c>
       <c r="BA8" s="9">
         <v>134</v>
       </c>
+      <c r="BB8" s="10">
+        <v>70</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1677,52 +1689,55 @@
       </c>
       <c r="AT9" s="34">
         <v>15</v>
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="34">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
       <c r="AZ9" s="9">
         <v>8</v>
       </c>
       <c r="BA9" s="9">
         <v>21</v>
       </c>
+      <c r="BB9" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1838,52 +1853,55 @@
       </c>
       <c r="AT10" s="34">
         <v>11</v>
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="34">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
       <c r="AZ10" s="9">
         <v>7</v>
       </c>
       <c r="BA10" s="9">
         <v>11</v>
       </c>
+      <c r="BB10" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -1999,52 +2017,55 @@
       </c>
       <c r="AT11" s="34">
         <v>63</v>
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="34">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
       <c r="AZ11" s="9">
         <v>45</v>
       </c>
       <c r="BA11" s="9">
         <v>51</v>
       </c>
+      <c r="BB11" s="10">
+        <v>38</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2160,52 +2181,55 @@
       </c>
       <c r="AT12" s="34">
         <v>6</v>
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
+      <c r="BB12" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2321,52 +2345,55 @@
       </c>
       <c r="AT13" s="34">
         <v>7</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
       <c r="AZ13" s="9">
         <v>2</v>
       </c>
       <c r="BA13" s="9">
         <v>4</v>
       </c>
+      <c r="BB13" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2482,52 +2509,55 @@
       </c>
       <c r="AT14" s="34">
         <v>16</v>
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="34">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
       <c r="AZ14" s="9">
         <v>12</v>
       </c>
       <c r="BA14" s="9">
         <v>13</v>
       </c>
+      <c r="BB14" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2643,52 +2673,55 @@
       </c>
       <c r="AT15" s="34">
         <v>10</v>
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="34">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
       <c r="AZ15" s="9">
         <v>6</v>
       </c>
       <c r="BA15" s="9">
         <v>6</v>
       </c>
+      <c r="BB15" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2804,52 +2837,55 @@
       </c>
       <c r="AT16" s="34">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="34">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
+      <c r="BB16" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -2965,52 +3001,55 @@
       </c>
       <c r="AT17" s="34">
         <v>19</v>
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
       <c r="AZ17" s="9">
         <v>17</v>
       </c>
       <c r="BA17" s="9">
         <v>7</v>
       </c>
+      <c r="BB17" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3126,52 +3165,55 @@
       </c>
       <c r="AT18" s="34">
         <v>6</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="9">
         <v>3</v>
       </c>
+      <c r="BB18" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3287,52 +3329,55 @@
       </c>
       <c r="AT19" s="34">
         <v>13</v>
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
       <c r="AZ19" s="9">
         <v>11</v>
       </c>
       <c r="BA19" s="9">
         <v>10</v>
       </c>
+      <c r="BB19" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3448,52 +3493,55 @@
       </c>
       <c r="AT20" s="34">
         <v>4</v>
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="34">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
       <c r="AZ20" s="9">
         <v>7</v>
       </c>
       <c r="BA20" s="9">
         <v>7</v>
       </c>
+      <c r="BB20" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3609,52 +3657,55 @@
       </c>
       <c r="AT21" s="34">
         <v>42</v>
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="34">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
       <c r="AZ21" s="9">
         <v>22</v>
       </c>
       <c r="BA21" s="9">
         <v>29</v>
       </c>
+      <c r="BB21" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3770,52 +3821,55 @@
       </c>
       <c r="AT22" s="34">
         <v>12</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="34">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
       <c r="BA22" s="9">
         <v>12</v>
       </c>
+      <c r="BB22" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3931,52 +3985,55 @@
       </c>
       <c r="AT23" s="34">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>3</v>
       </c>
+      <c r="BB23" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -4092,52 +4149,55 @@
       </c>
       <c r="AT24" s="34">
         <v>3</v>
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
       <c r="BA24" s="9">
         <v>2</v>
       </c>
+      <c r="BB24" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4253,52 +4313,55 @@
       </c>
       <c r="AT25" s="34">
         <v>7</v>
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="34">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>10</v>
       </c>
       <c r="BA25" s="9">
         <v>6</v>
       </c>
+      <c r="BB25" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4414,52 +4477,55 @@
       </c>
       <c r="AT26" s="34">
         <v>3</v>
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="34">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
       <c r="AZ26" s="9">
         <v>4</v>
       </c>
       <c r="BA26" s="9">
         <v>3</v>
       </c>
+      <c r="BB26" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>6</v>
       </c>
       <c r="C27" s="16">
         <v>9</v>
       </c>
       <c r="D27" s="16">
         <v>9</v>
       </c>
       <c r="E27" s="16">
         <v>5</v>
       </c>
       <c r="F27" s="16">
         <v>6</v>
       </c>
       <c r="G27" s="16">
         <v>11</v>
       </c>
       <c r="H27" s="16">
         <v>12</v>
       </c>
       <c r="I27" s="16">
@@ -4575,159 +4641,162 @@
       </c>
       <c r="AT27" s="19">
         <v>6</v>
       </c>
       <c r="AU27" s="17">
         <v>12</v>
       </c>
       <c r="AV27" s="19">
         <v>7</v>
       </c>
       <c r="AW27" s="17">
         <v>9</v>
       </c>
       <c r="AX27" s="19">
         <v>5</v>
       </c>
       <c r="AY27" s="19">
         <v>7</v>
       </c>
       <c r="AZ27" s="17">
         <v>6</v>
       </c>
       <c r="BA27" s="17">
         <v>5</v>
       </c>
+      <c r="BB27" s="17">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR40" sqref="AR40"/>
-      <selection pane="topRight" activeCell="BA14" sqref="BA14"/>
+      <selection activeCell="AN44" sqref="AN44"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4738,67 +4807,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4818,52 +4888,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -4977,52 +5048,55 @@
       </c>
       <c r="AT5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="35" t="s">
         <v>25</v>
       </c>
+      <c r="BB5" s="36" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -5033,52 +5107,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>3.97</v>
       </c>
       <c r="C7" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="28">
         <v>5.2</v>
       </c>
       <c r="E7" s="28">
         <v>5.28</v>
       </c>
       <c r="F7" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="28">
         <v>5.28</v>
       </c>
       <c r="H7" s="28">
         <v>5.85</v>
       </c>
       <c r="I7" s="28">
@@ -5194,52 +5269,55 @@
       </c>
       <c r="AT7" s="28">
         <v>6.21</v>
       </c>
       <c r="AU7" s="28">
         <v>6.14</v>
       </c>
       <c r="AV7" s="29">
         <v>6.07</v>
       </c>
       <c r="AW7" s="29">
         <v>6.01</v>
       </c>
       <c r="AX7" s="29">
         <v>4.01</v>
       </c>
       <c r="AY7" s="28">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="29">
         <v>4.34</v>
       </c>
       <c r="BA7" s="28">
         <v>4.49</v>
       </c>
+      <c r="BB7" s="28">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="28">
         <v>4.83</v>
       </c>
       <c r="D8" s="28">
         <v>5.27</v>
       </c>
       <c r="E8" s="28">
         <v>5.42</v>
       </c>
       <c r="F8" s="28">
         <v>4.93</v>
       </c>
       <c r="G8" s="28">
         <v>5.88</v>
       </c>
       <c r="H8" s="28">
         <v>6.55</v>
       </c>
       <c r="I8" s="28">
@@ -5355,52 +5433,55 @@
       </c>
       <c r="AT8" s="28">
         <v>7.51</v>
       </c>
       <c r="AU8" s="28">
         <v>7.44</v>
       </c>
       <c r="AV8" s="29">
         <v>7.34</v>
       </c>
       <c r="AW8" s="29">
         <v>7.25</v>
       </c>
       <c r="AX8" s="29">
         <v>4.34</v>
       </c>
       <c r="AY8" s="28">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.84</v>
       </c>
       <c r="BA8" s="28">
         <v>5.09</v>
       </c>
+      <c r="BB8" s="28">
+        <v>4.6500000000000004</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>6.4</v>
       </c>
       <c r="C9" s="28">
         <v>6.43</v>
       </c>
       <c r="D9" s="28">
         <v>5.46</v>
       </c>
       <c r="E9" s="28">
         <v>5.82</v>
       </c>
       <c r="F9" s="28">
         <v>5.31</v>
       </c>
       <c r="G9" s="28">
         <v>5</v>
       </c>
       <c r="H9" s="28">
         <v>5.07</v>
       </c>
       <c r="I9" s="28">
@@ -5516,52 +5597,55 @@
       </c>
       <c r="AT9" s="28">
         <v>4.79</v>
       </c>
       <c r="AU9" s="28">
         <v>4.7</v>
       </c>
       <c r="AV9" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="29">
         <v>4.78</v>
       </c>
       <c r="AX9" s="29">
         <v>4.26</v>
       </c>
       <c r="AY9" s="28">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="29">
         <v>3.51</v>
       </c>
       <c r="BA9" s="28">
         <v>4.41</v>
       </c>
+      <c r="BB9" s="28">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>5.72</v>
       </c>
       <c r="C10" s="28">
         <v>5.85</v>
       </c>
       <c r="D10" s="28">
         <v>5.7</v>
       </c>
       <c r="E10" s="28">
         <v>5.49</v>
       </c>
       <c r="F10" s="28">
         <v>5.26</v>
       </c>
       <c r="G10" s="28">
         <v>5.84</v>
       </c>
       <c r="H10" s="28">
         <v>6.16</v>
       </c>
       <c r="I10" s="28">
@@ -5677,52 +5761,55 @@
       </c>
       <c r="AT10" s="28">
         <v>6.3</v>
       </c>
       <c r="AU10" s="28">
         <v>6.08</v>
       </c>
       <c r="AV10" s="29">
         <v>5.94</v>
       </c>
       <c r="AW10" s="29">
         <v>5.79</v>
       </c>
       <c r="AX10" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="28">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="BA10" s="28">
         <v>4.8</v>
       </c>
+      <c r="BB10" s="28">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>3.91</v>
       </c>
       <c r="C11" s="28">
         <v>5.93</v>
       </c>
       <c r="D11" s="28">
         <v>6.19</v>
       </c>
       <c r="E11" s="28">
         <v>6.1</v>
       </c>
       <c r="F11" s="28">
         <v>5.63</v>
       </c>
       <c r="G11" s="28">
         <v>6.15</v>
       </c>
       <c r="H11" s="28">
         <v>6.63</v>
       </c>
       <c r="I11" s="28">
@@ -5838,52 +5925,55 @@
       </c>
       <c r="AT11" s="28">
         <v>6.3</v>
       </c>
       <c r="AU11" s="28">
         <v>6.28</v>
       </c>
       <c r="AV11" s="29">
         <v>6.14</v>
       </c>
       <c r="AW11" s="29">
         <v>6.01</v>
       </c>
       <c r="AX11" s="29">
         <v>4.88</v>
       </c>
       <c r="AY11" s="28">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="BA11" s="28">
         <v>4.88</v>
       </c>
+      <c r="BB11" s="28">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28">
         <v>2.83</v>
       </c>
       <c r="C12" s="28">
         <v>5.46</v>
       </c>
       <c r="D12" s="28">
         <v>5.2</v>
       </c>
       <c r="E12" s="28">
         <v>4.87</v>
       </c>
       <c r="F12" s="28">
         <v>4.63</v>
       </c>
       <c r="G12" s="28">
         <v>4.83</v>
       </c>
       <c r="H12" s="28">
         <v>5.23</v>
       </c>
       <c r="I12" s="28">
@@ -5999,52 +6089,55 @@
       </c>
       <c r="AT12" s="28">
         <v>6.44</v>
       </c>
       <c r="AU12" s="28">
         <v>6.39</v>
       </c>
       <c r="AV12" s="29">
         <v>6.09</v>
       </c>
       <c r="AW12" s="29">
         <v>6.08</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="29">
         <v>2.8</v>
       </c>
       <c r="BA12" s="28">
         <v>3.15</v>
       </c>
+      <c r="BB12" s="28">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28">
         <v>2.61</v>
       </c>
       <c r="C13" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="28">
         <v>2.69</v>
       </c>
       <c r="E13" s="28">
         <v>3.14</v>
       </c>
       <c r="F13" s="28">
         <v>3.38</v>
       </c>
       <c r="G13" s="28">
         <v>2.82</v>
       </c>
       <c r="H13" s="28">
         <v>3.43</v>
       </c>
       <c r="I13" s="28">
@@ -6160,52 +6253,55 @@
       </c>
       <c r="AT13" s="28">
         <v>3.94</v>
       </c>
       <c r="AU13" s="28">
         <v>3.63</v>
       </c>
       <c r="AV13" s="29">
         <v>3.73</v>
       </c>
       <c r="AW13" s="29">
         <v>3.5</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="29">
         <v>1.34</v>
       </c>
       <c r="BA13" s="28">
         <v>2.0099999999999998</v>
       </c>
+      <c r="BB13" s="28">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>3.68</v>
       </c>
       <c r="C14" s="28">
         <v>3.71</v>
       </c>
       <c r="D14" s="28">
         <v>4.62</v>
       </c>
       <c r="E14" s="28">
         <v>4.76</v>
       </c>
       <c r="F14" s="28">
         <v>4.75</v>
       </c>
       <c r="G14" s="28">
         <v>4.82</v>
       </c>
       <c r="H14" s="28">
         <v>5.15</v>
       </c>
       <c r="I14" s="28">
@@ -6321,52 +6417,55 @@
       </c>
       <c r="AT14" s="28">
         <v>5.7</v>
       </c>
       <c r="AU14" s="28">
         <v>5.52</v>
       </c>
       <c r="AV14" s="29">
         <v>5.71</v>
       </c>
       <c r="AW14" s="29">
         <v>5.59</v>
       </c>
       <c r="AX14" s="29">
         <v>4.41</v>
       </c>
       <c r="AY14" s="28">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="BA14" s="28">
         <v>4.33</v>
       </c>
+      <c r="BB14" s="28">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="28">
         <v>4.07</v>
       </c>
       <c r="D15" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="28">
         <v>5.09</v>
       </c>
       <c r="F15" s="28">
         <v>4.79</v>
       </c>
       <c r="G15" s="28">
         <v>4.72</v>
       </c>
       <c r="H15" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="28">
@@ -6482,52 +6581,55 @@
       </c>
       <c r="AT15" s="28">
         <v>6.86</v>
       </c>
       <c r="AU15" s="28">
         <v>6.69</v>
       </c>
       <c r="AV15" s="29">
         <v>6.79</v>
       </c>
       <c r="AW15" s="29">
         <v>6.98</v>
       </c>
       <c r="AX15" s="29">
         <v>5.39</v>
       </c>
       <c r="AY15" s="28">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="BA15" s="28">
         <v>4.99</v>
       </c>
+      <c r="BB15" s="28">
+        <v>4.43</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28">
         <v>3.25</v>
       </c>
       <c r="C16" s="28">
         <v>2.83</v>
       </c>
       <c r="D16" s="28">
         <v>2.96</v>
       </c>
       <c r="E16" s="28">
         <v>2.78</v>
       </c>
       <c r="F16" s="28">
         <v>2.44</v>
       </c>
       <c r="G16" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="28">
         <v>2.21</v>
       </c>
       <c r="I16" s="28">
@@ -6643,52 +6745,55 @@
       </c>
       <c r="AT16" s="28">
         <v>2.68</v>
       </c>
       <c r="AU16" s="28">
         <v>3</v>
       </c>
       <c r="AV16" s="29">
         <v>3.06</v>
       </c>
       <c r="AW16" s="29">
         <v>3.09</v>
       </c>
       <c r="AX16" s="29">
         <v>3.62</v>
       </c>
       <c r="AY16" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="29">
         <v>2.09</v>
       </c>
       <c r="BA16" s="28">
         <v>1.88</v>
       </c>
+      <c r="BB16" s="28">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>3.83</v>
       </c>
       <c r="C17" s="28">
         <v>5.05</v>
       </c>
       <c r="D17" s="28">
         <v>5.3</v>
       </c>
       <c r="E17" s="28">
         <v>5.03</v>
       </c>
       <c r="F17" s="28">
         <v>4.68</v>
       </c>
       <c r="G17" s="28">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="28">
         <v>5.21</v>
       </c>
       <c r="I17" s="28">
@@ -6804,52 +6909,55 @@
       </c>
       <c r="AT17" s="28">
         <v>5.5</v>
       </c>
       <c r="AU17" s="28">
         <v>5.41</v>
       </c>
       <c r="AV17" s="29">
         <v>5.3</v>
       </c>
       <c r="AW17" s="29">
         <v>5.36</v>
       </c>
       <c r="AX17" s="29">
         <v>4.07</v>
       </c>
       <c r="AY17" s="28">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="29">
         <v>4.5</v>
       </c>
       <c r="BA17" s="28">
         <v>3.91</v>
       </c>
+      <c r="BB17" s="28">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>2.16</v>
       </c>
       <c r="C18" s="28">
         <v>1.69</v>
       </c>
       <c r="D18" s="28">
         <v>1.84</v>
       </c>
       <c r="E18" s="28">
         <v>2.48</v>
       </c>
       <c r="F18" s="28">
         <v>2.63</v>
       </c>
       <c r="G18" s="28">
         <v>2.56</v>
       </c>
       <c r="H18" s="28">
         <v>3.28</v>
       </c>
       <c r="I18" s="28">
@@ -6965,52 +7073,55 @@
       </c>
       <c r="AT18" s="28">
         <v>3.86</v>
       </c>
       <c r="AU18" s="28">
         <v>3.71</v>
       </c>
       <c r="AV18" s="29">
         <v>3.59</v>
       </c>
       <c r="AW18" s="29">
         <v>3.48</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="28">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="29">
         <v>0.42</v>
       </c>
       <c r="BA18" s="28">
         <v>1.25</v>
       </c>
+      <c r="BB18" s="28">
+        <v>1.24</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>5.23</v>
       </c>
       <c r="C19" s="28">
         <v>6.78</v>
       </c>
       <c r="D19" s="28">
         <v>6.26</v>
       </c>
       <c r="E19" s="28">
         <v>6.29</v>
       </c>
       <c r="F19" s="28">
         <v>5.78</v>
       </c>
       <c r="G19" s="28">
         <v>5.81</v>
       </c>
       <c r="H19" s="28">
         <v>6.7</v>
       </c>
       <c r="I19" s="28">
@@ -7126,52 +7237,55 @@
       </c>
       <c r="AT19" s="28">
         <v>5.55</v>
       </c>
       <c r="AU19" s="28">
         <v>5.59</v>
       </c>
       <c r="AV19" s="29">
         <v>5.7</v>
       </c>
       <c r="AW19" s="29">
         <v>5.51</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="29">
         <v>4.53</v>
       </c>
       <c r="BA19" s="28">
         <v>4.71</v>
       </c>
+      <c r="BB19" s="28">
+        <v>4.0599999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28">
         <v>4.53</v>
       </c>
       <c r="C20" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="28">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="28">
         <v>5.41</v>
       </c>
       <c r="F20" s="28">
         <v>4.76</v>
       </c>
       <c r="G20" s="28">
         <v>4.45</v>
       </c>
       <c r="H20" s="28">
         <v>4.88</v>
       </c>
       <c r="I20" s="28">
@@ -7287,52 +7401,55 @@
       </c>
       <c r="AT20" s="28">
         <v>5.61</v>
       </c>
       <c r="AU20" s="28">
         <v>5.6</v>
       </c>
       <c r="AV20" s="29">
         <v>5.78</v>
       </c>
       <c r="AW20" s="29">
         <v>6.03</v>
       </c>
       <c r="AX20" s="29">
         <v>1.91</v>
       </c>
       <c r="AY20" s="28">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="29">
         <v>3.73</v>
       </c>
       <c r="BA20" s="28">
         <v>3.95</v>
       </c>
+      <c r="BB20" s="28">
+        <v>3.53</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>2.9</v>
       </c>
       <c r="C21" s="28">
         <v>4.57</v>
       </c>
       <c r="D21" s="28">
         <v>5.93</v>
       </c>
       <c r="E21" s="28">
         <v>5.86</v>
       </c>
       <c r="F21" s="28">
         <v>5.38</v>
       </c>
       <c r="G21" s="28">
         <v>5.32</v>
       </c>
       <c r="H21" s="28">
         <v>6.28</v>
       </c>
       <c r="I21" s="28">
@@ -7448,52 +7565,55 @@
       </c>
       <c r="AT21" s="28">
         <v>5.62</v>
       </c>
       <c r="AU21" s="28">
         <v>5.54</v>
       </c>
       <c r="AV21" s="29">
         <v>5.39</v>
       </c>
       <c r="AW21" s="29">
         <v>5.33</v>
       </c>
       <c r="AX21" s="29">
         <v>3.84</v>
       </c>
       <c r="AY21" s="28">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="29">
         <v>4.13</v>
       </c>
       <c r="BA21" s="28">
         <v>4.29</v>
       </c>
+      <c r="BB21" s="28">
+        <v>4.09</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28">
         <v>2.11</v>
       </c>
       <c r="C22" s="28">
         <v>2.5</v>
       </c>
       <c r="D22" s="28">
         <v>3.82</v>
       </c>
       <c r="E22" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="28">
         <v>4.34</v>
       </c>
       <c r="G22" s="28">
         <v>3.89</v>
       </c>
       <c r="H22" s="28">
         <v>4.63</v>
       </c>
       <c r="I22" s="28">
@@ -7609,52 +7729,55 @@
       </c>
       <c r="AT22" s="28">
         <v>5.13</v>
       </c>
       <c r="AU22" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="29">
         <v>4.76</v>
       </c>
       <c r="AX22" s="29">
         <v>1.77</v>
       </c>
       <c r="AY22" s="28">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="29">
         <v>3.42</v>
       </c>
       <c r="BA22" s="28">
         <v>4.37</v>
       </c>
+      <c r="BB22" s="28">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28">
         <v>0.66</v>
       </c>
       <c r="D23" s="28">
         <v>2.61</v>
       </c>
       <c r="E23" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="28">
         <v>2.58</v>
       </c>
       <c r="G23" s="28">
         <v>2.38</v>
       </c>
       <c r="H23" s="28">
         <v>2.59</v>
       </c>
       <c r="I23" s="28">
@@ -7770,52 +7893,55 @@
       </c>
       <c r="AT23" s="28">
         <v>3.23</v>
       </c>
       <c r="AU23" s="28">
         <v>3.33</v>
       </c>
       <c r="AV23" s="29">
         <v>3.3</v>
       </c>
       <c r="AW23" s="29">
         <v>3.14</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA23" s="28">
         <v>3.06</v>
       </c>
+      <c r="BB23" s="28">
+        <v>2.4300000000000002</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="28">
         <v>5.61</v>
       </c>
       <c r="D24" s="28">
         <v>5.28</v>
       </c>
       <c r="E24" s="28">
         <v>5</v>
       </c>
       <c r="F24" s="28">
         <v>4.79</v>
       </c>
       <c r="G24" s="28">
         <v>4.91</v>
       </c>
       <c r="H24" s="28">
         <v>5.56</v>
       </c>
       <c r="I24" s="28">
@@ -7931,52 +8057,55 @@
       </c>
       <c r="AT24" s="28">
         <v>4.67</v>
       </c>
       <c r="AU24" s="28">
         <v>4.78</v>
       </c>
       <c r="AV24" s="29">
         <v>4.88</v>
       </c>
       <c r="AW24" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="29">
         <v>2.25</v>
       </c>
       <c r="AY24" s="28">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="29">
         <v>3.32</v>
       </c>
       <c r="BA24" s="28">
         <v>2.88</v>
       </c>
+      <c r="BB24" s="28">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>1.51</v>
       </c>
       <c r="C25" s="28">
         <v>3.72</v>
       </c>
       <c r="D25" s="28">
         <v>3.83</v>
       </c>
       <c r="E25" s="28">
         <v>4.04</v>
       </c>
       <c r="F25" s="28">
         <v>3.65</v>
       </c>
       <c r="G25" s="28">
         <v>4.08</v>
       </c>
       <c r="H25" s="28">
         <v>5.41</v>
       </c>
       <c r="I25" s="28">
@@ -8092,52 +8221,55 @@
       </c>
       <c r="AT25" s="28">
         <v>5.04</v>
       </c>
       <c r="AU25" s="28">
         <v>5.19</v>
       </c>
       <c r="AV25" s="29">
         <v>5.12</v>
       </c>
       <c r="AW25" s="29">
         <v>5.28</v>
       </c>
       <c r="AX25" s="29">
         <v>6.13</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="29">
         <v>4.38</v>
       </c>
       <c r="BA25" s="28">
         <v>4.1500000000000004</v>
       </c>
+      <c r="BB25" s="28">
+        <v>3.52</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>4.57</v>
       </c>
       <c r="C26" s="28">
         <v>5.21</v>
       </c>
       <c r="D26" s="28">
         <v>5</v>
       </c>
       <c r="E26" s="28">
         <v>5.33</v>
       </c>
       <c r="F26" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="28">
         <v>4.84</v>
       </c>
       <c r="H26" s="28">
         <v>5.35</v>
       </c>
       <c r="I26" s="28">
@@ -8253,52 +8385,55 @@
       </c>
       <c r="AT26" s="28">
         <v>5.12</v>
       </c>
       <c r="AU26" s="28">
         <v>4.93</v>
       </c>
       <c r="AV26" s="29">
         <v>5.03</v>
       </c>
       <c r="AW26" s="29">
         <v>4.95</v>
       </c>
       <c r="AX26" s="29">
         <v>5.12</v>
       </c>
       <c r="AY26" s="28">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="29">
         <v>5</v>
       </c>
       <c r="BA26" s="28">
         <v>4.4000000000000004</v>
       </c>
+      <c r="BB26" s="28">
+        <v>4.03</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>2.94</v>
       </c>
       <c r="C27" s="31">
         <v>3.86</v>
       </c>
       <c r="D27" s="31">
         <v>4.04</v>
       </c>
       <c r="E27" s="31">
         <v>3.66</v>
       </c>
       <c r="F27" s="31">
         <v>3.51</v>
       </c>
       <c r="G27" s="31">
         <v>3.84</v>
       </c>
       <c r="H27" s="31">
         <v>4.13</v>
       </c>
       <c r="I27" s="31">
@@ -8414,104 +8549,107 @@
       </c>
       <c r="AT27" s="31">
         <v>5.49</v>
       </c>
       <c r="AU27" s="31">
         <v>5.55</v>
       </c>
       <c r="AV27" s="31">
         <v>5.39</v>
       </c>
       <c r="AW27" s="31">
         <v>5.32</v>
       </c>
       <c r="AX27" s="31">
         <v>2.61</v>
       </c>
       <c r="AY27" s="31">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="31">
         <v>3.24</v>
       </c>
       <c r="BA27" s="31">
         <v>3.11</v>
       </c>
+      <c r="BB27" s="31">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:BB34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AM34" sqref="AM34"/>
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AN44" sqref="AN44"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8522,68 +8660,69 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8603,52 +8742,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -8762,52 +8902,55 @@
       </c>
       <c r="AT5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>38</v>
       </c>
       <c r="BA5" s="36" t="s">
         <v>39</v>
       </c>
+      <c r="BB5" s="36" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8818,52 +8961,53 @@
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
       <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -8979,52 +9123,55 @@
       </c>
       <c r="AT7" s="34">
         <v>258</v>
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="34">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
       <c r="AZ7" s="9">
         <v>242</v>
       </c>
       <c r="BA7" s="9">
         <v>192</v>
       </c>
+      <c r="BB7" s="10">
+        <v>231</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -9140,52 +9287,55 @@
       </c>
       <c r="AT8" s="34">
         <v>72</v>
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="34">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
       <c r="AZ8" s="9">
         <v>129</v>
       </c>
       <c r="BA8" s="9">
         <v>69</v>
       </c>
+      <c r="BB8" s="10">
+        <v>98</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9301,52 +9451,55 @@
       </c>
       <c r="AT9" s="34">
         <v>13</v>
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="34">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
       <c r="AZ9" s="9">
         <v>4</v>
       </c>
       <c r="BA9" s="9">
         <v>6</v>
       </c>
+      <c r="BB9" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9462,52 +9615,55 @@
       </c>
       <c r="AT10" s="34">
         <v>15</v>
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="34">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
       <c r="AZ10" s="9">
         <v>8</v>
       </c>
       <c r="BA10" s="9">
         <v>12</v>
       </c>
+      <c r="BB10" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9623,52 +9779,55 @@
       </c>
       <c r="AT11" s="34">
         <v>50</v>
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="34">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
       <c r="AZ11" s="9">
         <v>22</v>
       </c>
       <c r="BA11" s="9">
         <v>33</v>
       </c>
+      <c r="BB11" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9784,52 +9943,55 @@
       </c>
       <c r="AT12" s="34">
         <v>5</v>
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>4</v>
       </c>
       <c r="BA12" s="9">
         <v>2</v>
       </c>
+      <c r="BB12" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8">
@@ -9945,52 +10107,55 @@
       </c>
       <c r="AT13" s="34">
         <v>3</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="34">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="9">
         <v>1</v>
       </c>
+      <c r="BB13" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -10106,52 +10271,55 @@
       </c>
       <c r="AT14" s="34">
         <v>8</v>
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="34">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
       <c r="AZ14" s="9">
         <v>7</v>
       </c>
       <c r="BA14" s="9">
         <v>7</v>
       </c>
+      <c r="BB14" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="8">
@@ -10267,52 +10435,55 @@
       </c>
       <c r="AT15" s="34">
         <v>1</v>
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="34">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
       <c r="AZ15" s="9">
         <v>4</v>
       </c>
       <c r="BA15" s="9">
         <v>5</v>
       </c>
+      <c r="BB15" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10426,52 +10597,55 @@
       </c>
       <c r="AT16" s="34">
         <v>1</v>
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="34">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
+      <c r="BB16" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10587,52 +10761,55 @@
       </c>
       <c r="AT17" s="34">
         <v>12</v>
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>9</v>
       </c>
       <c r="BA17" s="9">
         <v>9</v>
       </c>
+      <c r="BB17" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="8">
@@ -10748,52 +10925,55 @@
       </c>
       <c r="AT18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="34">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
       <c r="AZ18" s="9">
         <v>1</v>
       </c>
       <c r="BA18" s="9">
         <v>6</v>
       </c>
+      <c r="BB18" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -10909,52 +11089,55 @@
       </c>
       <c r="AT19" s="34">
         <v>4</v>
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
       <c r="AZ19" s="9">
         <v>8</v>
       </c>
       <c r="BA19" s="9">
         <v>3</v>
       </c>
+      <c r="BB19" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -11070,52 +11253,55 @@
       </c>
       <c r="AT20" s="34">
         <v>5</v>
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="34">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>3</v>
       </c>
       <c r="BA20" s="9">
         <v>2</v>
       </c>
+      <c r="BB20" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -11231,52 +11417,55 @@
       </c>
       <c r="AT21" s="34">
         <v>24</v>
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="34">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
       <c r="AZ21" s="9">
         <v>19</v>
       </c>
       <c r="BA21" s="9">
         <v>20</v>
       </c>
+      <c r="BB21" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11390,52 +11579,55 @@
       </c>
       <c r="AT22" s="34">
         <v>7</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="34">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
       <c r="AZ22" s="9">
         <v>4</v>
       </c>
       <c r="BA22" s="9">
         <v>1</v>
       </c>
+      <c r="BB22" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11549,52 +11741,55 @@
       </c>
       <c r="AT23" s="34">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="9">
         <v>2</v>
       </c>
+      <c r="BB23" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="8">
@@ -11710,52 +11905,55 @@
       </c>
       <c r="AT24" s="34">
         <v>6</v>
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="9">
         <v>4</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -11871,52 +12069,55 @@
       </c>
       <c r="AT25" s="34">
         <v>17</v>
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="34">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
       <c r="AZ25" s="9">
         <v>3</v>
       </c>
       <c r="BA25" s="9">
         <v>9</v>
       </c>
+      <c r="BB25" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -12032,52 +12233,55 @@
       </c>
       <c r="AT26" s="34">
         <v>5</v>
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="34">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
       <c r="AZ26" s="9">
         <v>7</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>4</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="16">
         <v>4</v>
       </c>
       <c r="E27" s="16">
         <v>2</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
@@ -12193,161 +12397,164 @@
       </c>
       <c r="AT27" s="19">
         <v>8</v>
       </c>
       <c r="AU27" s="17">
         <v>8</v>
       </c>
       <c r="AV27" s="19">
         <v>3</v>
       </c>
       <c r="AW27" s="17">
         <v>3</v>
       </c>
       <c r="AX27" s="19">
         <v>9</v>
       </c>
       <c r="AY27" s="19">
         <v>5</v>
       </c>
       <c r="AZ27" s="17">
         <v>5</v>
       </c>
       <c r="BA27" s="17">
         <v>4</v>
       </c>
+      <c r="BB27" s="17">
+        <v>3</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR40" sqref="AR40"/>
-      <selection pane="topRight" activeCell="AT16" sqref="AT16"/>
+      <selection activeCell="AN44" sqref="AN44"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -12358,67 +12565,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12438,52 +12646,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -12597,52 +12806,55 @@
       </c>
       <c r="AT5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="35" t="s">
         <v>25</v>
       </c>
+      <c r="BB5" s="36" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12653,52 +12865,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.99</v>
       </c>
       <c r="C7" s="28">
         <v>0.92</v>
       </c>
       <c r="D7" s="28">
         <v>1.04</v>
       </c>
       <c r="E7" s="28">
         <v>1.06</v>
       </c>
       <c r="F7" s="28">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="28">
         <v>1.18</v>
       </c>
       <c r="I7" s="28">
@@ -12814,52 +13027,55 @@
       </c>
       <c r="AT7" s="28">
         <v>3.05</v>
       </c>
       <c r="AU7" s="28">
         <v>3.11</v>
       </c>
       <c r="AV7" s="29">
         <v>3.07</v>
       </c>
       <c r="AW7" s="29">
         <v>3.12</v>
       </c>
       <c r="AX7" s="29">
         <v>3.5</v>
       </c>
       <c r="AY7" s="28">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="29">
         <v>3.25</v>
       </c>
       <c r="BA7" s="28">
         <v>3.15</v>
       </c>
+      <c r="BB7" s="28">
+        <v>3.18</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="28">
         <v>0.97</v>
       </c>
       <c r="D8" s="28">
         <v>0.96</v>
       </c>
       <c r="E8" s="28">
         <v>0.98</v>
       </c>
       <c r="F8" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="28">
         <v>1.06</v>
       </c>
       <c r="H8" s="28">
         <v>1.19</v>
       </c>
       <c r="I8" s="28">
@@ -12975,52 +13191,55 @@
       </c>
       <c r="AT8" s="28">
         <v>3.14</v>
       </c>
       <c r="AU8" s="28">
         <v>3.25</v>
       </c>
       <c r="AV8" s="29">
         <v>3.24</v>
       </c>
       <c r="AW8" s="29">
         <v>3.31</v>
       </c>
       <c r="AX8" s="29">
         <v>3.88</v>
       </c>
       <c r="AY8" s="28">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.24</v>
       </c>
       <c r="BA8" s="28">
         <v>3.93</v>
       </c>
+      <c r="BB8" s="28">
+        <v>3.98</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>0.61</v>
       </c>
       <c r="C9" s="28">
         <v>0.96</v>
       </c>
       <c r="D9" s="28">
         <v>0.94</v>
       </c>
       <c r="E9" s="28">
         <v>1.02</v>
       </c>
       <c r="F9" s="28">
         <v>1.06</v>
       </c>
       <c r="G9" s="28">
         <v>1.04</v>
       </c>
       <c r="H9" s="28">
         <v>0.98</v>
       </c>
       <c r="I9" s="28">
@@ -13136,52 +13355,55 @@
       </c>
       <c r="AT9" s="28">
         <v>2.52</v>
       </c>
       <c r="AU9" s="28">
         <v>2.46</v>
       </c>
       <c r="AV9" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="29">
         <v>2.4</v>
       </c>
       <c r="AX9" s="29">
         <v>2.29</v>
       </c>
       <c r="AY9" s="28">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="29">
         <v>2.27</v>
       </c>
       <c r="BA9" s="28">
         <v>2.21</v>
       </c>
+      <c r="BB9" s="28">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>2.02</v>
       </c>
       <c r="C10" s="28">
         <v>1.06</v>
       </c>
       <c r="D10" s="28">
         <v>1.51</v>
       </c>
       <c r="E10" s="28">
         <v>1.66</v>
       </c>
       <c r="F10" s="28">
         <v>1.66</v>
       </c>
       <c r="G10" s="28">
         <v>1.56</v>
       </c>
       <c r="H10" s="28">
         <v>1.43</v>
       </c>
       <c r="I10" s="28">
@@ -13297,52 +13519,55 @@
       </c>
       <c r="AT10" s="28">
         <v>3.61</v>
       </c>
       <c r="AU10" s="28">
         <v>3.88</v>
       </c>
       <c r="AV10" s="29">
         <v>3.81</v>
       </c>
       <c r="AW10" s="29">
         <v>3.9</v>
       </c>
       <c r="AX10" s="29">
         <v>4.82</v>
       </c>
       <c r="AY10" s="28">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="29">
         <v>3.56</v>
       </c>
       <c r="BA10" s="28">
         <v>3.73</v>
       </c>
+      <c r="BB10" s="28">
+        <v>3.96</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>1.33</v>
       </c>
       <c r="C11" s="28">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="28">
         <v>1.51</v>
       </c>
       <c r="E11" s="28">
         <v>1.46</v>
       </c>
       <c r="F11" s="28">
         <v>1.54</v>
       </c>
       <c r="G11" s="28">
         <v>1.58</v>
       </c>
       <c r="H11" s="28">
         <v>1.63</v>
       </c>
       <c r="I11" s="28">
@@ -13458,52 +13683,55 @@
       </c>
       <c r="AT11" s="28">
         <v>3.71</v>
       </c>
       <c r="AU11" s="28">
         <v>3.65</v>
       </c>
       <c r="AV11" s="29">
         <v>3.67</v>
       </c>
       <c r="AW11" s="29">
         <v>3.71</v>
       </c>
       <c r="AX11" s="29">
         <v>3.92</v>
       </c>
       <c r="AY11" s="28">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="29">
         <v>3.03</v>
       </c>
       <c r="BA11" s="28">
         <v>3.09</v>
       </c>
+      <c r="BB11" s="28">
+        <v>3.01</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="28">
         <v>0.99</v>
       </c>
       <c r="D12" s="28">
         <v>0.97</v>
       </c>
       <c r="E12" s="28">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.35</v>
       </c>
       <c r="G12" s="28">
         <v>1.45</v>
       </c>
       <c r="H12" s="28">
         <v>1.51</v>
       </c>
       <c r="I12" s="28">
@@ -13619,52 +13847,55 @@
       </c>
       <c r="AT12" s="28">
         <v>2.6</v>
       </c>
       <c r="AU12" s="28">
         <v>3.15</v>
       </c>
       <c r="AV12" s="29">
         <v>3.05</v>
       </c>
       <c r="AW12" s="29">
         <v>3.04</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="29">
         <v>3.15</v>
       </c>
       <c r="BA12" s="28">
         <v>2.89</v>
       </c>
+      <c r="BB12" s="28">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="28">
@@ -13780,52 +14011,55 @@
       </c>
       <c r="AT13" s="28">
         <v>1.17</v>
       </c>
       <c r="AU13" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="29">
         <v>1.04</v>
       </c>
       <c r="AW13" s="29">
         <v>0.95</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="29">
         <v>0.67</v>
       </c>
       <c r="BA13" s="28">
         <v>0.76</v>
       </c>
+      <c r="BB13" s="28">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>0.33</v>
       </c>
       <c r="C14" s="28">
         <v>0.88</v>
       </c>
       <c r="D14" s="28">
         <v>0.92</v>
       </c>
       <c r="E14" s="28">
         <v>1.04</v>
       </c>
       <c r="F14" s="28">
         <v>1.03</v>
       </c>
       <c r="G14" s="28">
         <v>1.26</v>
       </c>
       <c r="H14" s="28">
         <v>1.62</v>
       </c>
       <c r="I14" s="28">
@@ -13941,52 +14175,55 @@
       </c>
       <c r="AT14" s="28">
         <v>2.35</v>
       </c>
       <c r="AU14" s="28">
         <v>2.65</v>
       </c>
       <c r="AV14" s="29">
         <v>2.64</v>
       </c>
       <c r="AW14" s="29">
         <v>2.6</v>
       </c>
       <c r="AX14" s="29">
         <v>3.67</v>
       </c>
       <c r="AY14" s="28">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="29">
         <v>2.89</v>
       </c>
       <c r="BA14" s="28">
         <v>2.83</v>
       </c>
+      <c r="BB14" s="28">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>0.7</v>
       </c>
       <c r="C15" s="28">
         <v>0.74</v>
       </c>
       <c r="D15" s="28">
         <v>0.73</v>
       </c>
       <c r="E15" s="28">
         <v>1.27</v>
       </c>
       <c r="F15" s="28">
         <v>1.45</v>
       </c>
       <c r="G15" s="28">
         <v>1.45</v>
       </c>
       <c r="H15" s="28">
         <v>1.24</v>
       </c>
       <c r="I15" s="28">
@@ -14102,52 +14339,55 @@
       </c>
       <c r="AT15" s="28">
         <v>2.92</v>
       </c>
       <c r="AU15" s="28">
         <v>2.69</v>
       </c>
       <c r="AV15" s="29">
         <v>2.66</v>
       </c>
       <c r="AW15" s="29">
         <v>2.75</v>
       </c>
       <c r="AX15" s="29">
         <v>1.54</v>
       </c>
       <c r="AY15" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="29">
         <v>2.4</v>
       </c>
       <c r="BA15" s="28">
         <v>2.79</v>
       </c>
+      <c r="BB15" s="28">
+        <v>2.85</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="28">
         <v>0.18</v>
       </c>
       <c r="H16" s="28">
         <v>0.16</v>
       </c>
       <c r="I16" s="28">
@@ -14263,52 +14503,55 @@
       </c>
       <c r="AT16" s="28">
         <v>0.8</v>
       </c>
       <c r="AU16" s="28">
         <v>0.84</v>
       </c>
       <c r="AV16" s="29">
         <v>0.76</v>
       </c>
       <c r="AW16" s="29">
         <v>0.7</v>
       </c>
       <c r="AX16" s="29">
         <v>1.21</v>
       </c>
       <c r="AY16" s="28">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="29">
         <v>0.83</v>
       </c>
       <c r="BA16" s="28">
         <v>0.94</v>
       </c>
+      <c r="BB16" s="28">
+        <v>0.99</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>0.82</v>
       </c>
       <c r="C17" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="28">
         <v>1.23</v>
       </c>
       <c r="E17" s="28">
         <v>1.42</v>
       </c>
       <c r="F17" s="28">
         <v>1.58</v>
       </c>
       <c r="G17" s="28">
         <v>1.41</v>
       </c>
       <c r="H17" s="28">
         <v>1.28</v>
       </c>
       <c r="I17" s="28">
@@ -14424,52 +14667,55 @@
       </c>
       <c r="AT17" s="28">
         <v>3.19</v>
       </c>
       <c r="AU17" s="28">
         <v>3.19</v>
       </c>
       <c r="AV17" s="29">
         <v>3.11</v>
       </c>
       <c r="AW17" s="29">
         <v>3.36</v>
       </c>
       <c r="AX17" s="29">
         <v>3.49</v>
       </c>
       <c r="AY17" s="28">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="29">
         <v>2.4</v>
       </c>
       <c r="BA17" s="28">
         <v>2.48</v>
       </c>
+      <c r="BB17" s="28">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>1.08</v>
       </c>
       <c r="C18" s="28">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="28">
         <v>0.37</v>
       </c>
       <c r="E18" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="28">
         <v>0.66</v>
       </c>
       <c r="G18" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="28">
         <v>0.47</v>
       </c>
       <c r="I18" s="28">
@@ -14585,52 +14831,55 @@
       </c>
       <c r="AT18" s="28">
         <v>2.66</v>
       </c>
       <c r="AU18" s="28">
         <v>2.63</v>
       </c>
       <c r="AV18" s="29">
         <v>2.4</v>
       </c>
       <c r="AW18" s="29">
         <v>2.19</v>
       </c>
       <c r="AX18" s="29">
         <v>1.2</v>
       </c>
       <c r="AY18" s="28">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="29">
         <v>1.66</v>
       </c>
       <c r="BA18" s="28">
         <v>3.12</v>
       </c>
+      <c r="BB18" s="28">
+        <v>2.97</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>0.48</v>
       </c>
       <c r="C19" s="28">
         <v>0.75</v>
       </c>
       <c r="D19" s="28">
         <v>0.99</v>
       </c>
       <c r="E19" s="28">
         <v>0.86</v>
       </c>
       <c r="F19" s="28">
         <v>1.08</v>
       </c>
       <c r="G19" s="28">
         <v>1.23</v>
       </c>
       <c r="H19" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="28">
@@ -14746,52 +14995,55 @@
       </c>
       <c r="AT19" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="28">
         <v>2.59</v>
       </c>
       <c r="AV19" s="29">
         <v>2.64</v>
       </c>
       <c r="AW19" s="29">
         <v>2.46</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="29">
         <v>3.49</v>
       </c>
       <c r="BA19" s="28">
         <v>3.01</v>
       </c>
+      <c r="BB19" s="28">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="28">
         <v>0.6</v>
       </c>
       <c r="D20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="28">
         <v>0.74</v>
       </c>
       <c r="I20" s="28">
@@ -14907,52 +15159,55 @@
       </c>
       <c r="AT20" s="28">
         <v>2.31</v>
       </c>
       <c r="AU20" s="28">
         <v>2.52</v>
       </c>
       <c r="AV20" s="29">
         <v>2.58</v>
       </c>
       <c r="AW20" s="29">
         <v>2.73</v>
       </c>
       <c r="AX20" s="29">
         <v>2.54</v>
       </c>
       <c r="AY20" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="29">
         <v>2.42</v>
       </c>
       <c r="BA20" s="28">
         <v>2.14</v>
       </c>
+      <c r="BB20" s="28">
+        <v>2.2200000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>0.81</v>
       </c>
       <c r="C21" s="28">
         <v>0.93</v>
       </c>
       <c r="D21" s="28">
         <v>0.83</v>
       </c>
       <c r="E21" s="28">
         <v>0.79</v>
       </c>
       <c r="F21" s="28">
         <v>1.02</v>
       </c>
       <c r="G21" s="28">
         <v>0.96</v>
       </c>
       <c r="H21" s="28">
         <v>1.06</v>
       </c>
       <c r="I21" s="28">
@@ -15068,52 +15323,55 @@
       </c>
       <c r="AT21" s="28">
         <v>3.25</v>
       </c>
       <c r="AU21" s="28">
         <v>3.31</v>
       </c>
       <c r="AV21" s="29">
         <v>3.24</v>
       </c>
       <c r="AW21" s="29">
         <v>3.25</v>
       </c>
       <c r="AX21" s="29">
         <v>2.72</v>
       </c>
       <c r="AY21" s="28">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="29">
         <v>2.64</v>
       </c>
       <c r="BA21" s="28">
         <v>2.8</v>
       </c>
+      <c r="BB21" s="28">
+        <v>2.91</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28">
         <v>0.73</v>
       </c>
       <c r="E22" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="28">
         <v>0.43</v>
       </c>
       <c r="G22" s="28">
         <v>0.45</v>
       </c>
       <c r="H22" s="28">
         <v>0.54</v>
       </c>
       <c r="I22" s="28">
@@ -15229,52 +15487,55 @@
       </c>
       <c r="AT22" s="28">
         <v>2.82</v>
       </c>
       <c r="AU22" s="28">
         <v>2.82</v>
       </c>
       <c r="AV22" s="29">
         <v>2.73</v>
       </c>
       <c r="AW22" s="29">
         <v>2.69</v>
       </c>
       <c r="AX22" s="29">
         <v>4.71</v>
       </c>
       <c r="AY22" s="28">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="29">
         <v>2.81</v>
       </c>
       <c r="BA22" s="28">
         <v>2.2599999999999998</v>
       </c>
+      <c r="BB22" s="28">
+        <v>2.63</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28">
         <v>0.44</v>
       </c>
       <c r="E23" s="28">
         <v>0.33</v>
       </c>
       <c r="F23" s="28">
         <v>0.78</v>
       </c>
       <c r="G23" s="28">
         <v>0.65</v>
       </c>
       <c r="H23" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="28">
@@ -15390,52 +15651,55 @@
       </c>
       <c r="AT23" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="28">
         <v>1.3</v>
       </c>
       <c r="AV23" s="29">
         <v>1.19</v>
       </c>
       <c r="AW23" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="28">
         <v>0.77</v>
       </c>
+      <c r="BB23" s="28">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>1.34</v>
       </c>
       <c r="C24" s="28">
         <v>0.7</v>
       </c>
       <c r="D24" s="28">
         <v>0.69</v>
       </c>
       <c r="E24" s="28">
         <v>0.69</v>
       </c>
       <c r="F24" s="28">
         <v>0.82</v>
       </c>
       <c r="G24" s="28">
         <v>0.8</v>
       </c>
       <c r="H24" s="28">
         <v>0.68</v>
       </c>
       <c r="I24" s="28">
@@ -15551,52 +15815,55 @@
       </c>
       <c r="AT24" s="28">
         <v>2.7</v>
       </c>
       <c r="AU24" s="28">
         <v>2.72</v>
       </c>
       <c r="AV24" s="29">
         <v>2.74</v>
       </c>
       <c r="AW24" s="29">
         <v>2.94</v>
       </c>
       <c r="AX24" s="29">
         <v>3</v>
       </c>
       <c r="AY24" s="28">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA24" s="28">
         <v>1.73</v>
       </c>
+      <c r="BB24" s="28">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="28">
         <v>1.33</v>
       </c>
       <c r="D25" s="28">
         <v>1.57</v>
       </c>
       <c r="E25" s="28">
         <v>1.43</v>
       </c>
       <c r="F25" s="28">
         <v>1.25</v>
       </c>
       <c r="G25" s="28">
         <v>1.39</v>
       </c>
       <c r="H25" s="28">
         <v>1.33</v>
       </c>
       <c r="I25" s="28">
@@ -15712,52 +15979,55 @@
       </c>
       <c r="AT25" s="28">
         <v>4.49</v>
       </c>
       <c r="AU25" s="28">
         <v>4.2</v>
       </c>
       <c r="AV25" s="29">
         <v>4.07</v>
       </c>
       <c r="AW25" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="29">
         <v>4.46</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="29">
         <v>3.05</v>
       </c>
       <c r="BA25" s="28">
         <v>3.57</v>
       </c>
+      <c r="BB25" s="28">
+        <v>3.18</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>0.76</v>
       </c>
       <c r="C26" s="28">
         <v>1.2</v>
       </c>
       <c r="D26" s="28">
         <v>1.58</v>
       </c>
       <c r="E26" s="28">
         <v>1.18</v>
       </c>
       <c r="F26" s="28">
         <v>1.25</v>
       </c>
       <c r="G26" s="28">
         <v>1.18</v>
       </c>
       <c r="H26" s="28">
         <v>1.34</v>
       </c>
       <c r="I26" s="28">
@@ -15873,52 +16143,55 @@
       </c>
       <c r="AT26" s="28">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="28">
         <v>2.21</v>
       </c>
       <c r="AV26" s="29">
         <v>2.09</v>
       </c>
       <c r="AW26" s="29">
         <v>2.19</v>
       </c>
       <c r="AX26" s="29">
         <v>3.41</v>
       </c>
       <c r="AY26" s="28">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="29">
         <v>3.82</v>
       </c>
       <c r="BA26" s="28">
         <v>2.86</v>
       </c>
+      <c r="BB26" s="28">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>1.96</v>
       </c>
       <c r="C27" s="31">
         <v>1.03</v>
       </c>
       <c r="D27" s="31">
         <v>1.35</v>
       </c>
       <c r="E27" s="31">
         <v>1.26</v>
       </c>
       <c r="F27" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="31">
         <v>0.92</v>
       </c>
       <c r="H27" s="31">
         <v>0.93</v>
       </c>
       <c r="I27" s="31">
@@ -16034,64 +16307,67 @@
       </c>
       <c r="AT27" s="31">
         <v>2.39</v>
       </c>
       <c r="AU27" s="31">
         <v>2.57</v>
       </c>
       <c r="AV27" s="31">
         <v>2.48</v>
       </c>
       <c r="AW27" s="31">
         <v>2.4</v>
       </c>
       <c r="AX27" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="31">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="31">
         <v>3.42</v>
       </c>
       <c r="BA27" s="31">
         <v>3.11</v>
       </c>
+      <c r="BB27" s="31">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>