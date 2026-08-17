--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="135" windowWidth="18900" windowHeight="9585" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Некелер коэффициенті " sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
@@ -816,79 +816,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB33"/>
+  <dimension ref="A1:BC33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="10" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -900,67 +900,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -981,52 +982,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -1143,52 +1145,55 @@
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>38</v>
       </c>
       <c r="BA5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="BB5" s="36" t="s">
         <v>40</v>
       </c>
+      <c r="BC5" s="36" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1200,52 +1205,53 @@
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
       <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1364,52 +1370,55 @@
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="34">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
       <c r="AZ7" s="9">
         <v>301</v>
       </c>
       <c r="BA7" s="9">
         <v>332</v>
       </c>
       <c r="BB7" s="10">
         <v>208</v>
       </c>
+      <c r="BC7" s="10">
+        <v>765</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1528,52 +1537,55 @@
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="34">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
       <c r="AZ8" s="9">
         <v>122</v>
       </c>
       <c r="BA8" s="9">
         <v>134</v>
       </c>
       <c r="BB8" s="10">
         <v>70</v>
       </c>
+      <c r="BC8" s="10">
+        <v>348</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1692,52 +1704,55 @@
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="34">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
       <c r="AZ9" s="9">
         <v>8</v>
       </c>
       <c r="BA9" s="9">
         <v>21</v>
       </c>
       <c r="BB9" s="10">
         <v>10</v>
       </c>
+      <c r="BC9" s="10">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1856,52 +1871,55 @@
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="34">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
       <c r="AZ10" s="9">
         <v>7</v>
       </c>
       <c r="BA10" s="9">
         <v>11</v>
       </c>
       <c r="BB10" s="10">
         <v>14</v>
       </c>
+      <c r="BC10" s="10">
+        <v>30</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -2020,52 +2038,55 @@
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="34">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
       <c r="AZ11" s="9">
         <v>45</v>
       </c>
       <c r="BA11" s="9">
         <v>51</v>
       </c>
       <c r="BB11" s="10">
         <v>38</v>
       </c>
+      <c r="BC11" s="10">
+        <v>114</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2184,52 +2205,55 @@
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
       <c r="BB12" s="10">
         <v>4</v>
       </c>
+      <c r="BC12" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2348,52 +2372,55 @@
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
       <c r="AZ13" s="9">
         <v>2</v>
       </c>
       <c r="BA13" s="9">
         <v>4</v>
       </c>
       <c r="BB13" s="10">
         <v>3</v>
       </c>
+      <c r="BC13" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2512,52 +2539,55 @@
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="34">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
       <c r="AZ14" s="9">
         <v>12</v>
       </c>
       <c r="BA14" s="9">
         <v>13</v>
       </c>
       <c r="BB14" s="10">
         <v>12</v>
       </c>
+      <c r="BC14" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2676,52 +2706,55 @@
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="34">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
       <c r="AZ15" s="9">
         <v>6</v>
       </c>
       <c r="BA15" s="9">
         <v>6</v>
       </c>
       <c r="BB15" s="10">
         <v>3</v>
       </c>
+      <c r="BC15" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2840,52 +2873,55 @@
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="34">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
       <c r="BB16" s="10">
         <v>5</v>
       </c>
+      <c r="BC16" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -3004,52 +3040,55 @@
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
       <c r="AZ17" s="9">
         <v>17</v>
       </c>
       <c r="BA17" s="9">
         <v>7</v>
       </c>
       <c r="BB17" s="10">
         <v>5</v>
       </c>
+      <c r="BC17" s="10">
+        <v>36</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3168,52 +3207,55 @@
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="9">
         <v>3</v>
       </c>
       <c r="BB18" s="10">
         <v>1</v>
       </c>
+      <c r="BC18" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3332,52 +3374,55 @@
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
       <c r="AZ19" s="9">
         <v>11</v>
       </c>
       <c r="BA19" s="9">
         <v>10</v>
       </c>
       <c r="BB19" s="10">
         <v>3</v>
       </c>
+      <c r="BC19" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3496,52 +3541,55 @@
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="34">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
       <c r="AZ20" s="9">
         <v>7</v>
       </c>
       <c r="BA20" s="9">
         <v>7</v>
       </c>
       <c r="BB20" s="10">
         <v>3</v>
       </c>
+      <c r="BC20" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3660,52 +3708,55 @@
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="34">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
       <c r="AZ21" s="9">
         <v>22</v>
       </c>
       <c r="BA21" s="9">
         <v>29</v>
       </c>
       <c r="BB21" s="10">
         <v>21</v>
       </c>
+      <c r="BC21" s="10">
+        <v>61</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3824,52 +3875,55 @@
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="34">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
       <c r="BA22" s="9">
         <v>12</v>
       </c>
       <c r="BB22" s="10">
         <v>3</v>
       </c>
+      <c r="BC22" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3988,52 +4042,55 @@
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>3</v>
       </c>
       <c r="BB23" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -4152,52 +4209,55 @@
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
       <c r="BA24" s="9">
         <v>2</v>
       </c>
       <c r="BB24" s="10">
         <v>1</v>
       </c>
+      <c r="BC24" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4316,52 +4376,55 @@
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="34">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>10</v>
       </c>
       <c r="BA25" s="9">
         <v>6</v>
       </c>
       <c r="BB25" s="10">
         <v>2</v>
       </c>
+      <c r="BC25" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4480,52 +4543,55 @@
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="34">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
       <c r="AZ26" s="9">
         <v>4</v>
       </c>
       <c r="BA26" s="9">
         <v>3</v>
       </c>
       <c r="BB26" s="10">
         <v>3</v>
       </c>
+      <c r="BC26" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>6</v>
       </c>
       <c r="C27" s="16">
         <v>9</v>
       </c>
       <c r="D27" s="16">
         <v>9</v>
       </c>
       <c r="E27" s="16">
         <v>5</v>
       </c>
       <c r="F27" s="16">
         <v>6</v>
       </c>
       <c r="G27" s="16">
         <v>11</v>
       </c>
       <c r="H27" s="16">
         <v>12</v>
       </c>
       <c r="I27" s="16">
@@ -4644,159 +4710,162 @@
       </c>
       <c r="AU27" s="17">
         <v>12</v>
       </c>
       <c r="AV27" s="19">
         <v>7</v>
       </c>
       <c r="AW27" s="17">
         <v>9</v>
       </c>
       <c r="AX27" s="19">
         <v>5</v>
       </c>
       <c r="AY27" s="19">
         <v>7</v>
       </c>
       <c r="AZ27" s="17">
         <v>6</v>
       </c>
       <c r="BA27" s="17">
         <v>5</v>
       </c>
       <c r="BB27" s="17">
         <v>7</v>
       </c>
+      <c r="BC27" s="17">
+        <v>17</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4808,67 +4877,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4889,52 +4959,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -5051,52 +5122,55 @@
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="BB5" s="36" t="s">
         <v>26</v>
       </c>
+      <c r="BC5" s="36" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -5108,52 +5182,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>3.97</v>
       </c>
       <c r="C7" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="28">
         <v>5.2</v>
       </c>
       <c r="E7" s="28">
         <v>5.28</v>
       </c>
       <c r="F7" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="28">
         <v>5.28</v>
       </c>
       <c r="H7" s="28">
         <v>5.85</v>
       </c>
       <c r="I7" s="28">
@@ -5272,52 +5347,55 @@
       </c>
       <c r="AU7" s="28">
         <v>6.14</v>
       </c>
       <c r="AV7" s="29">
         <v>6.07</v>
       </c>
       <c r="AW7" s="29">
         <v>6.01</v>
       </c>
       <c r="AX7" s="29">
         <v>4.01</v>
       </c>
       <c r="AY7" s="28">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="29">
         <v>4.34</v>
       </c>
       <c r="BA7" s="28">
         <v>4.49</v>
       </c>
       <c r="BB7" s="28">
         <v>4.18</v>
       </c>
+      <c r="BC7" s="28">
+        <v>5.37</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="28">
         <v>4.83</v>
       </c>
       <c r="D8" s="28">
         <v>5.27</v>
       </c>
       <c r="E8" s="28">
         <v>5.42</v>
       </c>
       <c r="F8" s="28">
         <v>4.93</v>
       </c>
       <c r="G8" s="28">
         <v>5.88</v>
       </c>
       <c r="H8" s="28">
         <v>6.55</v>
       </c>
       <c r="I8" s="28">
@@ -5436,52 +5514,55 @@
       </c>
       <c r="AU8" s="28">
         <v>7.44</v>
       </c>
       <c r="AV8" s="29">
         <v>7.34</v>
       </c>
       <c r="AW8" s="29">
         <v>7.25</v>
       </c>
       <c r="AX8" s="29">
         <v>4.34</v>
       </c>
       <c r="AY8" s="28">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.84</v>
       </c>
       <c r="BA8" s="28">
         <v>5.09</v>
       </c>
       <c r="BB8" s="28">
         <v>4.6500000000000004</v>
       </c>
+      <c r="BC8" s="28">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>6.4</v>
       </c>
       <c r="C9" s="28">
         <v>6.43</v>
       </c>
       <c r="D9" s="28">
         <v>5.46</v>
       </c>
       <c r="E9" s="28">
         <v>5.82</v>
       </c>
       <c r="F9" s="28">
         <v>5.31</v>
       </c>
       <c r="G9" s="28">
         <v>5</v>
       </c>
       <c r="H9" s="28">
         <v>5.07</v>
       </c>
       <c r="I9" s="28">
@@ -5600,52 +5681,55 @@
       </c>
       <c r="AU9" s="28">
         <v>4.7</v>
       </c>
       <c r="AV9" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="29">
         <v>4.78</v>
       </c>
       <c r="AX9" s="29">
         <v>4.26</v>
       </c>
       <c r="AY9" s="28">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="29">
         <v>3.51</v>
       </c>
       <c r="BA9" s="28">
         <v>4.41</v>
       </c>
       <c r="BB9" s="28">
         <v>4.18</v>
       </c>
+      <c r="BC9" s="28">
+        <v>4.72</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>5.72</v>
       </c>
       <c r="C10" s="28">
         <v>5.85</v>
       </c>
       <c r="D10" s="28">
         <v>5.7</v>
       </c>
       <c r="E10" s="28">
         <v>5.49</v>
       </c>
       <c r="F10" s="28">
         <v>5.26</v>
       </c>
       <c r="G10" s="28">
         <v>5.84</v>
       </c>
       <c r="H10" s="28">
         <v>6.16</v>
       </c>
       <c r="I10" s="28">
@@ -5764,52 +5848,55 @@
       </c>
       <c r="AU10" s="28">
         <v>6.08</v>
       </c>
       <c r="AV10" s="29">
         <v>5.94</v>
       </c>
       <c r="AW10" s="29">
         <v>5.79</v>
       </c>
       <c r="AX10" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="28">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="BA10" s="28">
         <v>4.8</v>
       </c>
       <c r="BB10" s="28">
         <v>4.8</v>
       </c>
+      <c r="BC10" s="28">
+        <v>5.78</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>3.91</v>
       </c>
       <c r="C11" s="28">
         <v>5.93</v>
       </c>
       <c r="D11" s="28">
         <v>6.19</v>
       </c>
       <c r="E11" s="28">
         <v>6.1</v>
       </c>
       <c r="F11" s="28">
         <v>5.63</v>
       </c>
       <c r="G11" s="28">
         <v>6.15</v>
       </c>
       <c r="H11" s="28">
         <v>6.63</v>
       </c>
       <c r="I11" s="28">
@@ -5928,52 +6015,55 @@
       </c>
       <c r="AU11" s="28">
         <v>6.28</v>
       </c>
       <c r="AV11" s="29">
         <v>6.14</v>
       </c>
       <c r="AW11" s="29">
         <v>6.01</v>
       </c>
       <c r="AX11" s="29">
         <v>4.88</v>
       </c>
       <c r="AY11" s="28">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="BA11" s="28">
         <v>4.88</v>
       </c>
       <c r="BB11" s="28">
         <v>4.62</v>
       </c>
+      <c r="BC11" s="28">
+        <v>5.73</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28">
         <v>2.83</v>
       </c>
       <c r="C12" s="28">
         <v>5.46</v>
       </c>
       <c r="D12" s="28">
         <v>5.2</v>
       </c>
       <c r="E12" s="28">
         <v>4.87</v>
       </c>
       <c r="F12" s="28">
         <v>4.63</v>
       </c>
       <c r="G12" s="28">
         <v>4.83</v>
       </c>
       <c r="H12" s="28">
         <v>5.23</v>
       </c>
       <c r="I12" s="28">
@@ -6092,52 +6182,55 @@
       </c>
       <c r="AU12" s="28">
         <v>6.39</v>
       </c>
       <c r="AV12" s="29">
         <v>6.09</v>
       </c>
       <c r="AW12" s="29">
         <v>6.08</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="29">
         <v>2.8</v>
       </c>
       <c r="BA12" s="28">
         <v>3.15</v>
       </c>
       <c r="BB12" s="28">
         <v>3.34</v>
       </c>
+      <c r="BC12" s="28">
+        <v>4.01</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28">
         <v>2.61</v>
       </c>
       <c r="C13" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="28">
         <v>2.69</v>
       </c>
       <c r="E13" s="28">
         <v>3.14</v>
       </c>
       <c r="F13" s="28">
         <v>3.38</v>
       </c>
       <c r="G13" s="28">
         <v>2.82</v>
       </c>
       <c r="H13" s="28">
         <v>3.43</v>
       </c>
       <c r="I13" s="28">
@@ -6256,52 +6349,55 @@
       </c>
       <c r="AU13" s="28">
         <v>3.63</v>
       </c>
       <c r="AV13" s="29">
         <v>3.73</v>
       </c>
       <c r="AW13" s="29">
         <v>3.5</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="29">
         <v>1.34</v>
       </c>
       <c r="BA13" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="BB13" s="28">
         <v>2.2000000000000002</v>
       </c>
+      <c r="BC13" s="28">
+        <v>2.33</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>3.68</v>
       </c>
       <c r="C14" s="28">
         <v>3.71</v>
       </c>
       <c r="D14" s="28">
         <v>4.62</v>
       </c>
       <c r="E14" s="28">
         <v>4.76</v>
       </c>
       <c r="F14" s="28">
         <v>4.75</v>
       </c>
       <c r="G14" s="28">
         <v>4.82</v>
       </c>
       <c r="H14" s="28">
         <v>5.15</v>
       </c>
       <c r="I14" s="28">
@@ -6420,52 +6516,55 @@
       </c>
       <c r="AU14" s="28">
         <v>5.52</v>
       </c>
       <c r="AV14" s="29">
         <v>5.71</v>
       </c>
       <c r="AW14" s="29">
         <v>5.59</v>
       </c>
       <c r="AX14" s="29">
         <v>4.41</v>
       </c>
       <c r="AY14" s="28">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="BA14" s="28">
         <v>4.33</v>
       </c>
       <c r="BB14" s="28">
         <v>4.34</v>
       </c>
+      <c r="BC14" s="28">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="28">
         <v>4.07</v>
       </c>
       <c r="D15" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="28">
         <v>5.09</v>
       </c>
       <c r="F15" s="28">
         <v>4.79</v>
       </c>
       <c r="G15" s="28">
         <v>4.72</v>
       </c>
       <c r="H15" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="28">
@@ -6584,52 +6683,55 @@
       </c>
       <c r="AU15" s="28">
         <v>6.69</v>
       </c>
       <c r="AV15" s="29">
         <v>6.79</v>
       </c>
       <c r="AW15" s="29">
         <v>6.98</v>
       </c>
       <c r="AX15" s="29">
         <v>5.39</v>
       </c>
       <c r="AY15" s="28">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="BA15" s="28">
         <v>4.99</v>
       </c>
       <c r="BB15" s="28">
         <v>4.43</v>
       </c>
+      <c r="BC15" s="28">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28">
         <v>3.25</v>
       </c>
       <c r="C16" s="28">
         <v>2.83</v>
       </c>
       <c r="D16" s="28">
         <v>2.96</v>
       </c>
       <c r="E16" s="28">
         <v>2.78</v>
       </c>
       <c r="F16" s="28">
         <v>2.44</v>
       </c>
       <c r="G16" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="28">
         <v>2.21</v>
       </c>
       <c r="I16" s="28">
@@ -6748,52 +6850,55 @@
       </c>
       <c r="AU16" s="28">
         <v>3</v>
       </c>
       <c r="AV16" s="29">
         <v>3.06</v>
       </c>
       <c r="AW16" s="29">
         <v>3.09</v>
       </c>
       <c r="AX16" s="29">
         <v>3.62</v>
       </c>
       <c r="AY16" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="29">
         <v>2.09</v>
       </c>
       <c r="BA16" s="28">
         <v>1.88</v>
       </c>
       <c r="BB16" s="28">
         <v>2.73</v>
       </c>
+      <c r="BC16" s="28">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>3.83</v>
       </c>
       <c r="C17" s="28">
         <v>5.05</v>
       </c>
       <c r="D17" s="28">
         <v>5.3</v>
       </c>
       <c r="E17" s="28">
         <v>5.03</v>
       </c>
       <c r="F17" s="28">
         <v>4.68</v>
       </c>
       <c r="G17" s="28">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="28">
         <v>5.21</v>
       </c>
       <c r="I17" s="28">
@@ -6912,52 +7017,55 @@
       </c>
       <c r="AU17" s="28">
         <v>5.41</v>
       </c>
       <c r="AV17" s="29">
         <v>5.3</v>
       </c>
       <c r="AW17" s="29">
         <v>5.36</v>
       </c>
       <c r="AX17" s="29">
         <v>4.07</v>
       </c>
       <c r="AY17" s="28">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="29">
         <v>4.5</v>
       </c>
       <c r="BA17" s="28">
         <v>3.91</v>
       </c>
       <c r="BB17" s="28">
         <v>3.4</v>
       </c>
+      <c r="BC17" s="28">
+        <v>4.6399999999999997</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>2.16</v>
       </c>
       <c r="C18" s="28">
         <v>1.69</v>
       </c>
       <c r="D18" s="28">
         <v>1.84</v>
       </c>
       <c r="E18" s="28">
         <v>2.48</v>
       </c>
       <c r="F18" s="28">
         <v>2.63</v>
       </c>
       <c r="G18" s="28">
         <v>2.56</v>
       </c>
       <c r="H18" s="28">
         <v>3.28</v>
       </c>
       <c r="I18" s="28">
@@ -7076,52 +7184,55 @@
       </c>
       <c r="AU18" s="28">
         <v>3.71</v>
       </c>
       <c r="AV18" s="29">
         <v>3.59</v>
       </c>
       <c r="AW18" s="29">
         <v>3.48</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="28">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="29">
         <v>0.42</v>
       </c>
       <c r="BA18" s="28">
         <v>1.25</v>
       </c>
       <c r="BB18" s="28">
         <v>1.24</v>
       </c>
+      <c r="BC18" s="28">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>5.23</v>
       </c>
       <c r="C19" s="28">
         <v>6.78</v>
       </c>
       <c r="D19" s="28">
         <v>6.26</v>
       </c>
       <c r="E19" s="28">
         <v>6.29</v>
       </c>
       <c r="F19" s="28">
         <v>5.78</v>
       </c>
       <c r="G19" s="28">
         <v>5.81</v>
       </c>
       <c r="H19" s="28">
         <v>6.7</v>
       </c>
       <c r="I19" s="28">
@@ -7240,52 +7351,55 @@
       </c>
       <c r="AU19" s="28">
         <v>5.59</v>
       </c>
       <c r="AV19" s="29">
         <v>5.7</v>
       </c>
       <c r="AW19" s="29">
         <v>5.51</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="29">
         <v>4.53</v>
       </c>
       <c r="BA19" s="28">
         <v>4.71</v>
       </c>
       <c r="BB19" s="28">
         <v>4.0599999999999996</v>
       </c>
+      <c r="BC19" s="28">
+        <v>4.6900000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28">
         <v>4.53</v>
       </c>
       <c r="C20" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="28">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="28">
         <v>5.41</v>
       </c>
       <c r="F20" s="28">
         <v>4.76</v>
       </c>
       <c r="G20" s="28">
         <v>4.45</v>
       </c>
       <c r="H20" s="28">
         <v>4.88</v>
       </c>
       <c r="I20" s="28">
@@ -7404,52 +7518,55 @@
       </c>
       <c r="AU20" s="28">
         <v>5.6</v>
       </c>
       <c r="AV20" s="29">
         <v>5.78</v>
       </c>
       <c r="AW20" s="29">
         <v>6.03</v>
       </c>
       <c r="AX20" s="29">
         <v>1.91</v>
       </c>
       <c r="AY20" s="28">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="29">
         <v>3.73</v>
       </c>
       <c r="BA20" s="28">
         <v>3.95</v>
       </c>
       <c r="BB20" s="28">
         <v>3.53</v>
       </c>
+      <c r="BC20" s="28">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>2.9</v>
       </c>
       <c r="C21" s="28">
         <v>4.57</v>
       </c>
       <c r="D21" s="28">
         <v>5.93</v>
       </c>
       <c r="E21" s="28">
         <v>5.86</v>
       </c>
       <c r="F21" s="28">
         <v>5.38</v>
       </c>
       <c r="G21" s="28">
         <v>5.32</v>
       </c>
       <c r="H21" s="28">
         <v>6.28</v>
       </c>
       <c r="I21" s="28">
@@ -7568,52 +7685,55 @@
       </c>
       <c r="AU21" s="28">
         <v>5.54</v>
       </c>
       <c r="AV21" s="29">
         <v>5.39</v>
       </c>
       <c r="AW21" s="29">
         <v>5.33</v>
       </c>
       <c r="AX21" s="29">
         <v>3.84</v>
       </c>
       <c r="AY21" s="28">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="29">
         <v>4.13</v>
       </c>
       <c r="BA21" s="28">
         <v>4.29</v>
       </c>
       <c r="BB21" s="28">
         <v>4.09</v>
       </c>
+      <c r="BC21" s="28">
+        <v>5.08</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28">
         <v>2.11</v>
       </c>
       <c r="C22" s="28">
         <v>2.5</v>
       </c>
       <c r="D22" s="28">
         <v>3.82</v>
       </c>
       <c r="E22" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="28">
         <v>4.34</v>
       </c>
       <c r="G22" s="28">
         <v>3.89</v>
       </c>
       <c r="H22" s="28">
         <v>4.63</v>
       </c>
       <c r="I22" s="28">
@@ -7732,52 +7852,55 @@
       </c>
       <c r="AU22" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="29">
         <v>4.76</v>
       </c>
       <c r="AX22" s="29">
         <v>1.77</v>
       </c>
       <c r="AY22" s="28">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="29">
         <v>3.42</v>
       </c>
       <c r="BA22" s="28">
         <v>4.37</v>
       </c>
       <c r="BB22" s="28">
         <v>3.83</v>
       </c>
+      <c r="BC22" s="28">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28">
         <v>0.66</v>
       </c>
       <c r="D23" s="28">
         <v>2.61</v>
       </c>
       <c r="E23" s="28">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="28">
         <v>2.58</v>
       </c>
       <c r="G23" s="28">
         <v>2.38</v>
       </c>
       <c r="H23" s="28">
         <v>2.59</v>
       </c>
       <c r="I23" s="28">
@@ -7896,52 +8019,55 @@
       </c>
       <c r="AU23" s="28">
         <v>3.33</v>
       </c>
       <c r="AV23" s="29">
         <v>3.3</v>
       </c>
       <c r="AW23" s="29">
         <v>3.14</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA23" s="28">
         <v>3.06</v>
       </c>
       <c r="BB23" s="28">
         <v>2.4300000000000002</v>
       </c>
+      <c r="BC23" s="28">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="28">
         <v>5.61</v>
       </c>
       <c r="D24" s="28">
         <v>5.28</v>
       </c>
       <c r="E24" s="28">
         <v>5</v>
       </c>
       <c r="F24" s="28">
         <v>4.79</v>
       </c>
       <c r="G24" s="28">
         <v>4.91</v>
       </c>
       <c r="H24" s="28">
         <v>5.56</v>
       </c>
       <c r="I24" s="28">
@@ -8060,52 +8186,55 @@
       </c>
       <c r="AU24" s="28">
         <v>4.78</v>
       </c>
       <c r="AV24" s="29">
         <v>4.88</v>
       </c>
       <c r="AW24" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="29">
         <v>2.25</v>
       </c>
       <c r="AY24" s="28">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="29">
         <v>3.32</v>
       </c>
       <c r="BA24" s="28">
         <v>2.88</v>
       </c>
       <c r="BB24" s="28">
         <v>2.44</v>
       </c>
+      <c r="BC24" s="28">
+        <v>3.05</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>1.51</v>
       </c>
       <c r="C25" s="28">
         <v>3.72</v>
       </c>
       <c r="D25" s="28">
         <v>3.83</v>
       </c>
       <c r="E25" s="28">
         <v>4.04</v>
       </c>
       <c r="F25" s="28">
         <v>3.65</v>
       </c>
       <c r="G25" s="28">
         <v>4.08</v>
       </c>
       <c r="H25" s="28">
         <v>5.41</v>
       </c>
       <c r="I25" s="28">
@@ -8224,52 +8353,55 @@
       </c>
       <c r="AU25" s="28">
         <v>5.19</v>
       </c>
       <c r="AV25" s="29">
         <v>5.12</v>
       </c>
       <c r="AW25" s="29">
         <v>5.28</v>
       </c>
       <c r="AX25" s="29">
         <v>6.13</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="29">
         <v>4.38</v>
       </c>
       <c r="BA25" s="28">
         <v>4.1500000000000004</v>
       </c>
       <c r="BB25" s="28">
         <v>3.52</v>
       </c>
+      <c r="BC25" s="28">
+        <v>4.07</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>4.57</v>
       </c>
       <c r="C26" s="28">
         <v>5.21</v>
       </c>
       <c r="D26" s="28">
         <v>5</v>
       </c>
       <c r="E26" s="28">
         <v>5.33</v>
       </c>
       <c r="F26" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="28">
         <v>4.84</v>
       </c>
       <c r="H26" s="28">
         <v>5.35</v>
       </c>
       <c r="I26" s="28">
@@ -8388,52 +8520,55 @@
       </c>
       <c r="AU26" s="28">
         <v>4.93</v>
       </c>
       <c r="AV26" s="29">
         <v>5.03</v>
       </c>
       <c r="AW26" s="29">
         <v>4.95</v>
       </c>
       <c r="AX26" s="29">
         <v>5.12</v>
       </c>
       <c r="AY26" s="28">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="29">
         <v>5</v>
       </c>
       <c r="BA26" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="BB26" s="28">
         <v>4.03</v>
       </c>
+      <c r="BC26" s="28">
+        <v>5.57</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>2.94</v>
       </c>
       <c r="C27" s="31">
         <v>3.86</v>
       </c>
       <c r="D27" s="31">
         <v>4.04</v>
       </c>
       <c r="E27" s="31">
         <v>3.66</v>
       </c>
       <c r="F27" s="31">
         <v>3.51</v>
       </c>
       <c r="G27" s="31">
         <v>3.84</v>
       </c>
       <c r="H27" s="31">
         <v>4.13</v>
       </c>
       <c r="I27" s="31">
@@ -8552,104 +8687,107 @@
       </c>
       <c r="AU27" s="31">
         <v>5.55</v>
       </c>
       <c r="AV27" s="31">
         <v>5.39</v>
       </c>
       <c r="AW27" s="31">
         <v>5.32</v>
       </c>
       <c r="AX27" s="31">
         <v>2.61</v>
       </c>
       <c r="AY27" s="31">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="31">
         <v>3.24</v>
       </c>
       <c r="BA27" s="31">
         <v>3.11</v>
       </c>
       <c r="BB27" s="31">
         <v>3.22</v>
       </c>
+      <c r="BC27" s="31">
+        <v>4.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB34"/>
+  <dimension ref="A1:BC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8661,68 +8799,69 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8743,52 +8882,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
@@ -8905,52 +9045,55 @@
       </c>
       <c r="AU5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>38</v>
       </c>
       <c r="BA5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="BB5" s="36" t="s">
         <v>40</v>
       </c>
+      <c r="BC5" s="36" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8962,52 +9105,53 @@
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
       <c r="BA6" s="45"/>
       <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -9126,52 +9270,55 @@
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="34">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
       <c r="AZ7" s="9">
         <v>242</v>
       </c>
       <c r="BA7" s="9">
         <v>192</v>
       </c>
       <c r="BB7" s="10">
         <v>231</v>
       </c>
+      <c r="BC7" s="10">
+        <v>230</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -9290,52 +9437,55 @@
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="34">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
       <c r="AZ8" s="9">
         <v>129</v>
       </c>
       <c r="BA8" s="9">
         <v>69</v>
       </c>
       <c r="BB8" s="10">
         <v>98</v>
       </c>
+      <c r="BC8" s="10">
+        <v>93</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9454,52 +9604,55 @@
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="34">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
       <c r="AZ9" s="9">
         <v>4</v>
       </c>
       <c r="BA9" s="9">
         <v>6</v>
       </c>
       <c r="BB9" s="10">
         <v>11</v>
       </c>
+      <c r="BC9" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9618,52 +9771,55 @@
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="34">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
       <c r="AZ10" s="9">
         <v>8</v>
       </c>
       <c r="BA10" s="9">
         <v>12</v>
       </c>
       <c r="BB10" s="10">
         <v>14</v>
       </c>
+      <c r="BC10" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9782,52 +9938,55 @@
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="34">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
       <c r="AZ11" s="9">
         <v>22</v>
       </c>
       <c r="BA11" s="9">
         <v>33</v>
       </c>
       <c r="BB11" s="10">
         <v>28</v>
       </c>
+      <c r="BC11" s="10">
+        <v>31</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9946,52 +10105,55 @@
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="34">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>4</v>
       </c>
       <c r="BA12" s="9">
         <v>2</v>
       </c>
       <c r="BB12" s="10">
         <v>5</v>
       </c>
+      <c r="BC12" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8">
@@ -10110,52 +10272,55 @@
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="34">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="9">
         <v>1</v>
       </c>
       <c r="BB13" s="10">
         <v>2</v>
       </c>
+      <c r="BC13" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -10274,52 +10439,55 @@
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="34">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
       <c r="AZ14" s="9">
         <v>7</v>
       </c>
       <c r="BA14" s="9">
         <v>7</v>
       </c>
       <c r="BB14" s="10">
         <v>8</v>
       </c>
+      <c r="BC14" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="8">
@@ -10438,52 +10606,55 @@
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="34">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
       <c r="AZ15" s="9">
         <v>4</v>
       </c>
       <c r="BA15" s="9">
         <v>5</v>
       </c>
       <c r="BB15" s="10">
         <v>4</v>
       </c>
+      <c r="BC15" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10600,52 +10771,55 @@
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="34">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
       <c r="BB16" s="10">
         <v>1</v>
       </c>
+      <c r="BC16" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10764,52 +10938,55 @@
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="34">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>9</v>
       </c>
       <c r="BA17" s="9">
         <v>9</v>
       </c>
       <c r="BB17" s="10">
         <v>12</v>
       </c>
+      <c r="BC17" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="8">
@@ -10928,52 +11105,55 @@
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="34">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
       <c r="AZ18" s="9">
         <v>1</v>
       </c>
       <c r="BA18" s="9">
         <v>6</v>
       </c>
       <c r="BB18" s="10">
         <v>2</v>
       </c>
+      <c r="BC18" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -11092,52 +11272,55 @@
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="34">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
       <c r="AZ19" s="9">
         <v>8</v>
       </c>
       <c r="BA19" s="9">
         <v>3</v>
       </c>
       <c r="BB19" s="10">
         <v>4</v>
       </c>
+      <c r="BC19" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -11256,52 +11439,55 @@
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="34">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>3</v>
       </c>
       <c r="BA20" s="9">
         <v>2</v>
       </c>
       <c r="BB20" s="10">
         <v>4</v>
       </c>
+      <c r="BC20" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -11420,52 +11606,55 @@
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="34">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
       <c r="AZ21" s="9">
         <v>19</v>
       </c>
       <c r="BA21" s="9">
         <v>20</v>
       </c>
       <c r="BB21" s="10">
         <v>21</v>
       </c>
+      <c r="BC21" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11582,52 +11771,55 @@
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="34">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
       <c r="AZ22" s="9">
         <v>4</v>
       </c>
       <c r="BA22" s="9">
         <v>1</v>
       </c>
       <c r="BB22" s="10">
         <v>7</v>
       </c>
+      <c r="BC22" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11744,52 +11936,55 @@
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="9">
         <v>2</v>
       </c>
       <c r="BB23" s="10">
         <v>3</v>
       </c>
+      <c r="BC23" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="8">
@@ -11908,52 +12103,55 @@
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="34">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="9">
         <v>4</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="10">
         <v>1</v>
       </c>
+      <c r="BC24" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -12072,52 +12270,55 @@
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="34">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
       <c r="AZ25" s="9">
         <v>3</v>
       </c>
       <c r="BA25" s="9">
         <v>9</v>
       </c>
       <c r="BB25" s="10">
         <v>3</v>
       </c>
+      <c r="BC25" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -12236,52 +12437,55 @@
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="34">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
       <c r="AZ26" s="9">
         <v>7</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC26" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="16">
         <v>4</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="16">
         <v>4</v>
       </c>
       <c r="E27" s="16">
         <v>2</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
@@ -12400,161 +12604,164 @@
       </c>
       <c r="AU27" s="17">
         <v>8</v>
       </c>
       <c r="AV27" s="19">
         <v>3</v>
       </c>
       <c r="AW27" s="17">
         <v>3</v>
       </c>
       <c r="AX27" s="19">
         <v>9</v>
       </c>
       <c r="AY27" s="19">
         <v>5</v>
       </c>
       <c r="AZ27" s="17">
         <v>5</v>
       </c>
       <c r="BA27" s="17">
         <v>4</v>
       </c>
       <c r="BB27" s="17">
         <v>3</v>
       </c>
+      <c r="BC27" s="17">
+        <v>10</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AQ27" sqref="AQ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -12566,67 +12773,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="3"/>
       <c r="E3" s="27"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="W3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12647,52 +12855,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
@@ -12809,52 +13018,55 @@
       </c>
       <c r="AU5" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="BB5" s="36" t="s">
         <v>26</v>
       </c>
+      <c r="BC5" s="36" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12866,52 +13078,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.99</v>
       </c>
       <c r="C7" s="28">
         <v>0.92</v>
       </c>
       <c r="D7" s="28">
         <v>1.04</v>
       </c>
       <c r="E7" s="28">
         <v>1.06</v>
       </c>
       <c r="F7" s="28">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="28">
         <v>1.18</v>
       </c>
       <c r="I7" s="28">
@@ -13030,52 +13243,55 @@
       </c>
       <c r="AU7" s="28">
         <v>3.11</v>
       </c>
       <c r="AV7" s="29">
         <v>3.07</v>
       </c>
       <c r="AW7" s="29">
         <v>3.12</v>
       </c>
       <c r="AX7" s="29">
         <v>3.5</v>
       </c>
       <c r="AY7" s="28">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="29">
         <v>3.25</v>
       </c>
       <c r="BA7" s="28">
         <v>3.15</v>
       </c>
       <c r="BB7" s="28">
         <v>3.18</v>
       </c>
+      <c r="BC7" s="28">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="28">
         <v>0.97</v>
       </c>
       <c r="D8" s="28">
         <v>0.96</v>
       </c>
       <c r="E8" s="28">
         <v>0.98</v>
       </c>
       <c r="F8" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="28">
         <v>1.06</v>
       </c>
       <c r="H8" s="28">
         <v>1.19</v>
       </c>
       <c r="I8" s="28">
@@ -13194,52 +13410,55 @@
       </c>
       <c r="AU8" s="28">
         <v>3.25</v>
       </c>
       <c r="AV8" s="29">
         <v>3.24</v>
       </c>
       <c r="AW8" s="29">
         <v>3.31</v>
       </c>
       <c r="AX8" s="29">
         <v>3.88</v>
       </c>
       <c r="AY8" s="28">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.24</v>
       </c>
       <c r="BA8" s="28">
         <v>3.93</v>
       </c>
       <c r="BB8" s="28">
         <v>3.98</v>
       </c>
+      <c r="BC8" s="28">
+        <v>3.99</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="28">
         <v>0.61</v>
       </c>
       <c r="C9" s="28">
         <v>0.96</v>
       </c>
       <c r="D9" s="28">
         <v>0.94</v>
       </c>
       <c r="E9" s="28">
         <v>1.02</v>
       </c>
       <c r="F9" s="28">
         <v>1.06</v>
       </c>
       <c r="G9" s="28">
         <v>1.04</v>
       </c>
       <c r="H9" s="28">
         <v>0.98</v>
       </c>
       <c r="I9" s="28">
@@ -13358,52 +13577,55 @@
       </c>
       <c r="AU9" s="28">
         <v>2.46</v>
       </c>
       <c r="AV9" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="29">
         <v>2.4</v>
       </c>
       <c r="AX9" s="29">
         <v>2.29</v>
       </c>
       <c r="AY9" s="28">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="29">
         <v>2.27</v>
       </c>
       <c r="BA9" s="28">
         <v>2.21</v>
       </c>
       <c r="BB9" s="28">
         <v>2.4900000000000002</v>
       </c>
+      <c r="BC9" s="28">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>2.02</v>
       </c>
       <c r="C10" s="28">
         <v>1.06</v>
       </c>
       <c r="D10" s="28">
         <v>1.51</v>
       </c>
       <c r="E10" s="28">
         <v>1.66</v>
       </c>
       <c r="F10" s="28">
         <v>1.66</v>
       </c>
       <c r="G10" s="28">
         <v>1.56</v>
       </c>
       <c r="H10" s="28">
         <v>1.43</v>
       </c>
       <c r="I10" s="28">
@@ -13522,52 +13744,55 @@
       </c>
       <c r="AU10" s="28">
         <v>3.88</v>
       </c>
       <c r="AV10" s="29">
         <v>3.81</v>
       </c>
       <c r="AW10" s="29">
         <v>3.9</v>
       </c>
       <c r="AX10" s="29">
         <v>4.82</v>
       </c>
       <c r="AY10" s="28">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="29">
         <v>3.56</v>
       </c>
       <c r="BA10" s="28">
         <v>3.73</v>
       </c>
       <c r="BB10" s="28">
         <v>3.96</v>
       </c>
+      <c r="BC10" s="28">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="28">
         <v>1.33</v>
       </c>
       <c r="C11" s="28">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="28">
         <v>1.51</v>
       </c>
       <c r="E11" s="28">
         <v>1.46</v>
       </c>
       <c r="F11" s="28">
         <v>1.54</v>
       </c>
       <c r="G11" s="28">
         <v>1.58</v>
       </c>
       <c r="H11" s="28">
         <v>1.63</v>
       </c>
       <c r="I11" s="28">
@@ -13686,52 +13911,55 @@
       </c>
       <c r="AU11" s="28">
         <v>3.65</v>
       </c>
       <c r="AV11" s="29">
         <v>3.67</v>
       </c>
       <c r="AW11" s="29">
         <v>3.71</v>
       </c>
       <c r="AX11" s="29">
         <v>3.92</v>
       </c>
       <c r="AY11" s="28">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="29">
         <v>3.03</v>
       </c>
       <c r="BA11" s="28">
         <v>3.09</v>
       </c>
       <c r="BB11" s="28">
         <v>3.01</v>
       </c>
+      <c r="BC11" s="28">
+        <v>3.02</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="28">
         <v>0.99</v>
       </c>
       <c r="D12" s="28">
         <v>0.97</v>
       </c>
       <c r="E12" s="28">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.35</v>
       </c>
       <c r="G12" s="28">
         <v>1.45</v>
       </c>
       <c r="H12" s="28">
         <v>1.51</v>
       </c>
       <c r="I12" s="28">
@@ -13850,52 +14078,55 @@
       </c>
       <c r="AU12" s="28">
         <v>3.15</v>
       </c>
       <c r="AV12" s="29">
         <v>3.05</v>
       </c>
       <c r="AW12" s="29">
         <v>3.04</v>
       </c>
       <c r="AX12" s="29">
         <v>1.02</v>
       </c>
       <c r="AY12" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="29">
         <v>3.15</v>
       </c>
       <c r="BA12" s="28">
         <v>2.89</v>
       </c>
       <c r="BB12" s="28">
         <v>3.34</v>
       </c>
+      <c r="BC12" s="28">
+        <v>3.14</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="28">
@@ -14014,52 +14245,55 @@
       </c>
       <c r="AU13" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="29">
         <v>1.04</v>
       </c>
       <c r="AW13" s="29">
         <v>0.95</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="28">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="29">
         <v>0.67</v>
       </c>
       <c r="BA13" s="28">
         <v>0.76</v>
       </c>
       <c r="BB13" s="28">
         <v>1</v>
       </c>
+      <c r="BC13" s="28">
+        <v>1.17</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>0.33</v>
       </c>
       <c r="C14" s="28">
         <v>0.88</v>
       </c>
       <c r="D14" s="28">
         <v>0.92</v>
       </c>
       <c r="E14" s="28">
         <v>1.04</v>
       </c>
       <c r="F14" s="28">
         <v>1.03</v>
       </c>
       <c r="G14" s="28">
         <v>1.26</v>
       </c>
       <c r="H14" s="28">
         <v>1.62</v>
       </c>
       <c r="I14" s="28">
@@ -14178,52 +14412,55 @@
       </c>
       <c r="AU14" s="28">
         <v>2.65</v>
       </c>
       <c r="AV14" s="29">
         <v>2.64</v>
       </c>
       <c r="AW14" s="29">
         <v>2.6</v>
       </c>
       <c r="AX14" s="29">
         <v>3.67</v>
       </c>
       <c r="AY14" s="28">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="29">
         <v>2.89</v>
       </c>
       <c r="BA14" s="28">
         <v>2.83</v>
       </c>
       <c r="BB14" s="28">
         <v>2.84</v>
       </c>
+      <c r="BC14" s="28">
+        <v>2.75</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>0.7</v>
       </c>
       <c r="C15" s="28">
         <v>0.74</v>
       </c>
       <c r="D15" s="28">
         <v>0.73</v>
       </c>
       <c r="E15" s="28">
         <v>1.27</v>
       </c>
       <c r="F15" s="28">
         <v>1.45</v>
       </c>
       <c r="G15" s="28">
         <v>1.45</v>
       </c>
       <c r="H15" s="28">
         <v>1.24</v>
       </c>
       <c r="I15" s="28">
@@ -14342,52 +14579,55 @@
       </c>
       <c r="AU15" s="28">
         <v>2.69</v>
       </c>
       <c r="AV15" s="29">
         <v>2.66</v>
       </c>
       <c r="AW15" s="29">
         <v>2.75</v>
       </c>
       <c r="AX15" s="29">
         <v>1.54</v>
       </c>
       <c r="AY15" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="29">
         <v>2.4</v>
       </c>
       <c r="BA15" s="28">
         <v>2.79</v>
       </c>
       <c r="BB15" s="28">
         <v>2.85</v>
       </c>
+      <c r="BC15" s="28">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="28">
         <v>0.18</v>
       </c>
       <c r="H16" s="28">
         <v>0.16</v>
       </c>
       <c r="I16" s="28">
@@ -14506,52 +14746,55 @@
       </c>
       <c r="AU16" s="28">
         <v>0.84</v>
       </c>
       <c r="AV16" s="29">
         <v>0.76</v>
       </c>
       <c r="AW16" s="29">
         <v>0.7</v>
       </c>
       <c r="AX16" s="29">
         <v>1.21</v>
       </c>
       <c r="AY16" s="28">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="29">
         <v>0.83</v>
       </c>
       <c r="BA16" s="28">
         <v>0.94</v>
       </c>
       <c r="BB16" s="28">
         <v>0.99</v>
       </c>
+      <c r="BC16" s="28">
+        <v>1.04</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="28">
         <v>0.82</v>
       </c>
       <c r="C17" s="28">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="28">
         <v>1.23</v>
       </c>
       <c r="E17" s="28">
         <v>1.42</v>
       </c>
       <c r="F17" s="28">
         <v>1.58</v>
       </c>
       <c r="G17" s="28">
         <v>1.41</v>
       </c>
       <c r="H17" s="28">
         <v>1.28</v>
       </c>
       <c r="I17" s="28">
@@ -14670,52 +14913,55 @@
       </c>
       <c r="AU17" s="28">
         <v>3.19</v>
       </c>
       <c r="AV17" s="29">
         <v>3.11</v>
       </c>
       <c r="AW17" s="29">
         <v>3.36</v>
       </c>
       <c r="AX17" s="29">
         <v>3.49</v>
       </c>
       <c r="AY17" s="28">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="29">
         <v>2.4</v>
       </c>
       <c r="BA17" s="28">
         <v>2.48</v>
       </c>
       <c r="BB17" s="28">
         <v>2.69</v>
       </c>
+      <c r="BC17" s="28">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28">
         <v>1.08</v>
       </c>
       <c r="C18" s="28">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="28">
         <v>0.37</v>
       </c>
       <c r="E18" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="28">
         <v>0.66</v>
       </c>
       <c r="G18" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="28">
         <v>0.47</v>
       </c>
       <c r="I18" s="28">
@@ -14834,52 +15080,55 @@
       </c>
       <c r="AU18" s="28">
         <v>2.63</v>
       </c>
       <c r="AV18" s="29">
         <v>2.4</v>
       </c>
       <c r="AW18" s="29">
         <v>2.19</v>
       </c>
       <c r="AX18" s="29">
         <v>1.2</v>
       </c>
       <c r="AY18" s="28">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="29">
         <v>1.66</v>
       </c>
       <c r="BA18" s="28">
         <v>3.12</v>
       </c>
       <c r="BB18" s="28">
         <v>2.97</v>
       </c>
+      <c r="BC18" s="28">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="28">
         <v>0.48</v>
       </c>
       <c r="C19" s="28">
         <v>0.75</v>
       </c>
       <c r="D19" s="28">
         <v>0.99</v>
       </c>
       <c r="E19" s="28">
         <v>0.86</v>
       </c>
       <c r="F19" s="28">
         <v>1.08</v>
       </c>
       <c r="G19" s="28">
         <v>1.23</v>
       </c>
       <c r="H19" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="28">
@@ -14998,52 +15247,55 @@
       </c>
       <c r="AU19" s="28">
         <v>2.59</v>
       </c>
       <c r="AV19" s="29">
         <v>2.64</v>
       </c>
       <c r="AW19" s="29">
         <v>2.46</v>
       </c>
       <c r="AX19" s="29">
         <v>3.54</v>
       </c>
       <c r="AY19" s="28">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="29">
         <v>3.49</v>
       </c>
       <c r="BA19" s="28">
         <v>3.01</v>
       </c>
       <c r="BB19" s="28">
         <v>2.81</v>
       </c>
+      <c r="BC19" s="28">
+        <v>2.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="28">
         <v>0.6</v>
       </c>
       <c r="D20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="28">
         <v>0.74</v>
       </c>
       <c r="I20" s="28">
@@ -15162,52 +15414,55 @@
       </c>
       <c r="AU20" s="28">
         <v>2.52</v>
       </c>
       <c r="AV20" s="29">
         <v>2.58</v>
       </c>
       <c r="AW20" s="29">
         <v>2.73</v>
       </c>
       <c r="AX20" s="29">
         <v>2.54</v>
       </c>
       <c r="AY20" s="28">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="29">
         <v>2.42</v>
       </c>
       <c r="BA20" s="28">
         <v>2.14</v>
       </c>
       <c r="BB20" s="28">
         <v>2.2200000000000002</v>
       </c>
+      <c r="BC20" s="28">
+        <v>2.5099999999999998</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="28">
         <v>0.81</v>
       </c>
       <c r="C21" s="28">
         <v>0.93</v>
       </c>
       <c r="D21" s="28">
         <v>0.83</v>
       </c>
       <c r="E21" s="28">
         <v>0.79</v>
       </c>
       <c r="F21" s="28">
         <v>1.02</v>
       </c>
       <c r="G21" s="28">
         <v>0.96</v>
       </c>
       <c r="H21" s="28">
         <v>1.06</v>
       </c>
       <c r="I21" s="28">
@@ -15326,52 +15581,55 @@
       </c>
       <c r="AU21" s="28">
         <v>3.31</v>
       </c>
       <c r="AV21" s="29">
         <v>3.24</v>
       </c>
       <c r="AW21" s="29">
         <v>3.25</v>
       </c>
       <c r="AX21" s="29">
         <v>2.72</v>
       </c>
       <c r="AY21" s="28">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="29">
         <v>2.64</v>
       </c>
       <c r="BA21" s="28">
         <v>2.8</v>
       </c>
       <c r="BB21" s="28">
         <v>2.91</v>
       </c>
+      <c r="BC21" s="28">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28">
         <v>0.73</v>
       </c>
       <c r="E22" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="28">
         <v>0.43</v>
       </c>
       <c r="G22" s="28">
         <v>0.45</v>
       </c>
       <c r="H22" s="28">
         <v>0.54</v>
       </c>
       <c r="I22" s="28">
@@ -15490,52 +15748,55 @@
       </c>
       <c r="AU22" s="28">
         <v>2.82</v>
       </c>
       <c r="AV22" s="29">
         <v>2.73</v>
       </c>
       <c r="AW22" s="29">
         <v>2.69</v>
       </c>
       <c r="AX22" s="29">
         <v>4.71</v>
       </c>
       <c r="AY22" s="28">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="29">
         <v>2.81</v>
       </c>
       <c r="BA22" s="28">
         <v>2.2599999999999998</v>
       </c>
       <c r="BB22" s="28">
         <v>2.63</v>
       </c>
+      <c r="BC22" s="28">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28">
         <v>0.44</v>
       </c>
       <c r="E23" s="28">
         <v>0.33</v>
       </c>
       <c r="F23" s="28">
         <v>0.78</v>
       </c>
       <c r="G23" s="28">
         <v>0.65</v>
       </c>
       <c r="H23" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="28">
@@ -15654,52 +15915,55 @@
       </c>
       <c r="AU23" s="28">
         <v>1.3</v>
       </c>
       <c r="AV23" s="29">
         <v>1.19</v>
       </c>
       <c r="AW23" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="28">
         <v>0.77</v>
       </c>
       <c r="BB23" s="28">
         <v>1.52</v>
       </c>
+      <c r="BC23" s="28">
+        <v>1.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="28">
         <v>1.34</v>
       </c>
       <c r="C24" s="28">
         <v>0.7</v>
       </c>
       <c r="D24" s="28">
         <v>0.69</v>
       </c>
       <c r="E24" s="28">
         <v>0.69</v>
       </c>
       <c r="F24" s="28">
         <v>0.82</v>
       </c>
       <c r="G24" s="28">
         <v>0.8</v>
       </c>
       <c r="H24" s="28">
         <v>0.68</v>
       </c>
       <c r="I24" s="28">
@@ -15818,52 +16082,55 @@
       </c>
       <c r="AU24" s="28">
         <v>2.72</v>
       </c>
       <c r="AV24" s="29">
         <v>2.74</v>
       </c>
       <c r="AW24" s="29">
         <v>2.94</v>
       </c>
       <c r="AX24" s="29">
         <v>3</v>
       </c>
       <c r="AY24" s="28">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA24" s="28">
         <v>1.73</v>
       </c>
       <c r="BB24" s="28">
         <v>1.52</v>
       </c>
+      <c r="BC24" s="28">
+        <v>2.29</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="28">
         <v>1.33</v>
       </c>
       <c r="D25" s="28">
         <v>1.57</v>
       </c>
       <c r="E25" s="28">
         <v>1.43</v>
       </c>
       <c r="F25" s="28">
         <v>1.25</v>
       </c>
       <c r="G25" s="28">
         <v>1.39</v>
       </c>
       <c r="H25" s="28">
         <v>1.33</v>
       </c>
       <c r="I25" s="28">
@@ -15982,52 +16249,55 @@
       </c>
       <c r="AU25" s="28">
         <v>4.2</v>
       </c>
       <c r="AV25" s="29">
         <v>4.07</v>
       </c>
       <c r="AW25" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="29">
         <v>4.46</v>
       </c>
       <c r="AY25" s="28">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="29">
         <v>3.05</v>
       </c>
       <c r="BA25" s="28">
         <v>3.57</v>
       </c>
       <c r="BB25" s="28">
         <v>3.18</v>
       </c>
+      <c r="BC25" s="28">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="28">
         <v>0.76</v>
       </c>
       <c r="C26" s="28">
         <v>1.2</v>
       </c>
       <c r="D26" s="28">
         <v>1.58</v>
       </c>
       <c r="E26" s="28">
         <v>1.18</v>
       </c>
       <c r="F26" s="28">
         <v>1.25</v>
       </c>
       <c r="G26" s="28">
         <v>1.18</v>
       </c>
       <c r="H26" s="28">
         <v>1.34</v>
       </c>
       <c r="I26" s="28">
@@ -16146,52 +16416,55 @@
       </c>
       <c r="AU26" s="28">
         <v>2.21</v>
       </c>
       <c r="AV26" s="29">
         <v>2.09</v>
       </c>
       <c r="AW26" s="29">
         <v>2.19</v>
       </c>
       <c r="AX26" s="29">
         <v>3.41</v>
       </c>
       <c r="AY26" s="28">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="29">
         <v>3.82</v>
       </c>
       <c r="BA26" s="28">
         <v>2.86</v>
       </c>
       <c r="BB26" s="28">
         <v>2.2799999999999998</v>
       </c>
+      <c r="BC26" s="28">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="31">
         <v>1.96</v>
       </c>
       <c r="C27" s="31">
         <v>1.03</v>
       </c>
       <c r="D27" s="31">
         <v>1.35</v>
       </c>
       <c r="E27" s="31">
         <v>1.26</v>
       </c>
       <c r="F27" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="31">
         <v>0.92</v>
       </c>
       <c r="H27" s="31">
         <v>0.93</v>
       </c>
       <c r="I27" s="31">
@@ -16310,64 +16583,67 @@
       </c>
       <c r="AU27" s="31">
         <v>2.57</v>
       </c>
       <c r="AV27" s="31">
         <v>2.48</v>
       </c>
       <c r="AW27" s="31">
         <v>2.4</v>
       </c>
       <c r="AX27" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="31">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="31">
         <v>3.42</v>
       </c>
       <c r="BA27" s="31">
         <v>3.11</v>
       </c>
       <c r="BB27" s="31">
         <v>2.79</v>
       </c>
+      <c r="BC27" s="31">
+        <v>3.23</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>