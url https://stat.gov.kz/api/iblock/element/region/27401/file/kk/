--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="60" yWindow="4845" windowWidth="18840" windowHeight="7320" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Табиғи өсімі (кему)" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="51">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -799,75 +799,75 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY34"/>
+  <dimension ref="A1:AZ34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AS22" sqref="AS22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="12" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -876,66 +876,67 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -953,52 +954,53 @@
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
@@ -1106,52 +1108,55 @@
       </c>
       <c r="AR5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="AS5" s="36" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="36" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="36" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>39</v>
       </c>
+      <c r="AZ5" s="35" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1160,52 +1165,53 @@
       <c r="AA6" s="43"/>
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1315,52 +1321,55 @@
       </c>
       <c r="AR7" s="10">
         <v>14</v>
       </c>
       <c r="AS7" s="15">
         <v>41</v>
       </c>
       <c r="AT7" s="12">
         <v>29</v>
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>-126</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1470,52 +1479,55 @@
       </c>
       <c r="AR8" s="10">
         <v>53</v>
       </c>
       <c r="AS8" s="15">
         <v>56</v>
       </c>
       <c r="AT8" s="12">
         <v>88</v>
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1625,52 +1637,55 @@
       </c>
       <c r="AR9" s="10">
         <v>14</v>
       </c>
       <c r="AS9" s="15">
         <v>14</v>
       </c>
       <c r="AT9" s="12">
         <v>32</v>
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1780,52 +1795,55 @@
       </c>
       <c r="AR10" s="10">
         <v>-2</v>
       </c>
       <c r="AS10" s="15">
         <v>-15</v>
       </c>
       <c r="AT10" s="12">
         <v>-26</v>
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1935,52 +1953,55 @@
       </c>
       <c r="AR11" s="10">
         <v>-17</v>
       </c>
       <c r="AS11" s="15">
         <v>-12</v>
       </c>
       <c r="AT11" s="12">
         <v>-18</v>
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>-73</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2090,52 +2111,55 @@
       </c>
       <c r="AR12" s="10">
         <v>9</v>
       </c>
       <c r="AS12" s="15">
         <v>-2</v>
       </c>
       <c r="AT12" s="12">
         <v>7</v>
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2245,52 +2269,55 @@
       </c>
       <c r="AR13" s="10">
         <v>9</v>
       </c>
       <c r="AS13" s="15">
         <v>11</v>
       </c>
       <c r="AT13" s="12">
         <v>12</v>
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2398,52 +2425,55 @@
       </c>
       <c r="AR14" s="10">
         <v>-8</v>
       </c>
       <c r="AS14" s="15">
         <v>-8</v>
       </c>
       <c r="AT14" s="12">
         <v>-10</v>
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2553,52 +2583,55 @@
       </c>
       <c r="AR15" s="10">
         <v>-8</v>
       </c>
       <c r="AS15" s="15">
         <v>-1</v>
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2708,52 +2741,55 @@
       </c>
       <c r="AR16" s="10">
         <v>12</v>
       </c>
       <c r="AS16" s="15">
         <v>8</v>
       </c>
       <c r="AT16" s="12">
         <v>6</v>
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2863,52 +2899,55 @@
       </c>
       <c r="AR17" s="10">
         <v>4</v>
       </c>
       <c r="AS17" s="15">
         <v>-6</v>
       </c>
       <c r="AT17" s="12">
         <v>-26</v>
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3016,52 +3055,55 @@
       </c>
       <c r="AR18" s="10">
         <v>0</v>
       </c>
       <c r="AS18" s="15">
         <v>-7</v>
       </c>
       <c r="AT18" s="12">
         <v>4</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3171,52 +3213,55 @@
       </c>
       <c r="AR19" s="10">
         <v>-11</v>
       </c>
       <c r="AS19" s="15">
         <v>-6</v>
       </c>
       <c r="AT19" s="12">
         <v>-4</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3326,52 +3371,55 @@
       </c>
       <c r="AR20" s="10">
         <v>-7</v>
       </c>
       <c r="AS20" s="15">
         <v>-1</v>
       </c>
       <c r="AT20" s="12">
         <v>-5</v>
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3481,52 +3529,55 @@
       </c>
       <c r="AR21" s="10">
         <v>-11</v>
       </c>
       <c r="AS21" s="15">
         <v>12</v>
       </c>
       <c r="AT21" s="12">
         <v>-9</v>
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3636,52 +3687,55 @@
       </c>
       <c r="AR22" s="10">
         <v>-15</v>
       </c>
       <c r="AS22" s="15">
         <v>2</v>
       </c>
       <c r="AT22" s="12">
         <v>-2</v>
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3791,52 +3845,55 @@
       </c>
       <c r="AR23" s="10">
         <v>0</v>
       </c>
       <c r="AS23" s="15">
         <v>0</v>
       </c>
       <c r="AT23" s="12">
         <v>1</v>
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -3946,52 +4003,55 @@
       </c>
       <c r="AR24" s="10">
         <v>1</v>
       </c>
       <c r="AS24" s="15">
         <v>0</v>
       </c>
       <c r="AT24" s="12">
         <v>-1</v>
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4101,52 +4161,55 @@
       </c>
       <c r="AR25" s="10">
         <v>1</v>
       </c>
       <c r="AS25" s="15">
         <v>4</v>
       </c>
       <c r="AT25" s="12">
         <v>-8</v>
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4256,52 +4319,55 @@
       </c>
       <c r="AR26" s="10">
         <v>-2</v>
       </c>
       <c r="AS26" s="15">
         <v>-1</v>
       </c>
       <c r="AT26" s="12">
         <v>-3</v>
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4411,156 +4477,159 @@
       </c>
       <c r="AR27" s="19">
         <v>-8</v>
       </c>
       <c r="AS27" s="20">
         <v>-7</v>
       </c>
       <c r="AT27" s="20">
         <v>-18</v>
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
+      <c r="AZ27" s="19">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
     </row>
-    <row r="32" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AL19" sqref="AL19"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AO15" sqref="AO15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4569,66 +4638,67 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="44"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4646,52 +4716,53 @@
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="45"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>30</v>
       </c>
@@ -4799,52 +4870,55 @@
       </c>
       <c r="AR5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AS5" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>24</v>
       </c>
+      <c r="AZ5" s="35" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -4853,52 +4927,53 @@
       <c r="AA6" s="43"/>
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>-0.6</v>
       </c>
       <c r="C7" s="30">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="30">
         <v>-1.41</v>
       </c>
       <c r="E7" s="30">
         <v>-0.53</v>
       </c>
       <c r="F7" s="30">
         <v>-0.06</v>
       </c>
       <c r="G7" s="30">
         <v>0.38</v>
       </c>
       <c r="H7" s="30">
         <v>0.81</v>
       </c>
       <c r="I7" s="30">
@@ -5008,52 +5083,55 @@
       </c>
       <c r="AR7" s="30">
         <v>0.26</v>
       </c>
       <c r="AS7" s="30">
         <v>0.3</v>
       </c>
       <c r="AT7" s="30">
         <v>0.31</v>
       </c>
       <c r="AU7" s="30">
         <v>0.24</v>
       </c>
       <c r="AV7" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="32">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="32">
         <v>0.44</v>
       </c>
       <c r="AY7" s="30">
         <v>-0.73</v>
       </c>
+      <c r="AZ7" s="32">
+        <v>-1.1000000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>1.26</v>
       </c>
       <c r="C8" s="30">
         <v>0.68</v>
       </c>
       <c r="D8" s="30">
         <v>1.33</v>
       </c>
       <c r="E8" s="30">
         <v>2.56</v>
       </c>
       <c r="F8" s="30">
         <v>2.78</v>
       </c>
       <c r="G8" s="30">
         <v>3.12</v>
       </c>
       <c r="H8" s="30">
         <v>3.43</v>
       </c>
       <c r="I8" s="30">
@@ -5163,52 +5241,55 @@
       </c>
       <c r="AR8" s="30">
         <v>2.36</v>
       </c>
       <c r="AS8" s="30">
         <v>2.36</v>
       </c>
       <c r="AT8" s="30">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="30">
         <v>2.38</v>
       </c>
       <c r="AV8" s="32">
         <v>2.19</v>
       </c>
       <c r="AW8" s="32">
         <v>2</v>
       </c>
       <c r="AX8" s="32">
         <v>2.4</v>
       </c>
       <c r="AY8" s="30">
         <v>1.29</v>
       </c>
+      <c r="AZ8" s="32">
+        <v>0.61</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.85</v>
       </c>
       <c r="C9" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="30">
         <v>10.07</v>
       </c>
       <c r="E9" s="30">
         <v>10.14</v>
       </c>
       <c r="F9" s="30">
         <v>10.11</v>
       </c>
       <c r="G9" s="30">
         <v>11.19</v>
       </c>
       <c r="H9" s="30">
         <v>11.34</v>
       </c>
       <c r="I9" s="30">
@@ -5318,52 +5399,55 @@
       </c>
       <c r="AR9" s="30">
         <v>4.8</v>
       </c>
       <c r="AS9" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="30">
         <v>5.41</v>
       </c>
       <c r="AU9" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="32">
         <v>5.05</v>
       </c>
       <c r="AW9" s="32">
         <v>4.92</v>
       </c>
       <c r="AX9" s="32">
         <v>7.21</v>
       </c>
       <c r="AY9" s="30">
         <v>5.86</v>
       </c>
+      <c r="AZ9" s="32">
+        <v>5.67</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>-5.38</v>
       </c>
       <c r="C10" s="30">
         <v>-5.85</v>
       </c>
       <c r="D10" s="30">
         <v>-6.87</v>
       </c>
       <c r="E10" s="30">
         <v>-5.23</v>
       </c>
       <c r="F10" s="30">
         <v>-5.34</v>
       </c>
       <c r="G10" s="30">
         <v>-4.57</v>
       </c>
       <c r="H10" s="30">
         <v>-3.55</v>
       </c>
       <c r="I10" s="30">
@@ -5473,52 +5557,55 @@
       </c>
       <c r="AR10" s="30">
         <v>-3.16</v>
       </c>
       <c r="AS10" s="30">
         <v>-3.41</v>
       </c>
       <c r="AT10" s="30">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="30">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="32">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="32">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="32">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="30">
         <v>-4.17</v>
       </c>
+      <c r="AZ10" s="32">
+        <v>-5.45</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>-3.62</v>
       </c>
       <c r="C11" s="30">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="30">
         <v>-7.17</v>
       </c>
       <c r="E11" s="30">
         <v>-5.68</v>
       </c>
       <c r="F11" s="30">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="30">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="30">
         <v>-3.62</v>
       </c>
       <c r="I11" s="30">
@@ -5628,52 +5715,55 @@
       </c>
       <c r="AR11" s="30">
         <v>-1.5</v>
       </c>
       <c r="AS11" s="30">
         <v>-1.46</v>
       </c>
       <c r="AT11" s="30">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="30">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="32">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="32">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="32">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="30">
         <v>-2.11</v>
       </c>
+      <c r="AZ11" s="32">
+        <v>-3.79</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>-5.65</v>
       </c>
       <c r="C12" s="30">
         <v>-6.45</v>
       </c>
       <c r="D12" s="30">
         <v>-3.89</v>
       </c>
       <c r="E12" s="30">
         <v>-1.7</v>
       </c>
       <c r="F12" s="30">
         <v>-0.39</v>
       </c>
       <c r="G12" s="30">
         <v>-0.64</v>
       </c>
       <c r="H12" s="30">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="30">
@@ -5783,52 +5873,55 @@
       </c>
       <c r="AR12" s="30">
         <v>0.28999999999999998</v>
       </c>
       <c r="AS12" s="30">
         <v>0</v>
       </c>
       <c r="AT12" s="30">
         <v>0.79</v>
       </c>
       <c r="AU12" s="30">
         <v>0.5</v>
       </c>
       <c r="AV12" s="32">
         <v>0.47</v>
       </c>
       <c r="AW12" s="32">
         <v>1.01</v>
       </c>
       <c r="AX12" s="32">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="30">
         <v>-3.2</v>
       </c>
+      <c r="AZ12" s="32">
+        <v>-0.35</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>8.69</v>
       </c>
       <c r="C13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="30">
         <v>12.24</v>
       </c>
       <c r="E13" s="30">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="30">
         <v>10.86</v>
       </c>
       <c r="G13" s="30">
         <v>10.55</v>
       </c>
       <c r="H13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="30">
@@ -5938,52 +6031,55 @@
       </c>
       <c r="AR13" s="30">
         <v>10.29</v>
       </c>
       <c r="AS13" s="30">
         <v>10.29</v>
       </c>
       <c r="AT13" s="30">
         <v>10.44</v>
       </c>
       <c r="AU13" s="30">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="32">
         <v>10.08</v>
       </c>
       <c r="AW13" s="32">
         <v>9.94</v>
       </c>
       <c r="AX13" s="32">
         <v>3.93</v>
       </c>
       <c r="AY13" s="30">
         <v>4.63</v>
       </c>
+      <c r="AZ13" s="32">
+        <v>5.03</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="30">
         <v>-5.3</v>
       </c>
       <c r="D14" s="30">
         <v>-3.47</v>
       </c>
       <c r="E14" s="30">
         <v>-3.2</v>
       </c>
       <c r="F14" s="30">
         <v>-2.9</v>
       </c>
       <c r="G14" s="30">
         <v>-2.87</v>
       </c>
       <c r="H14" s="30">
         <v>-2.16</v>
       </c>
       <c r="I14" s="30">
@@ -6093,52 +6189,55 @@
       </c>
       <c r="AR14" s="30">
         <v>0.15</v>
       </c>
       <c r="AS14" s="30">
         <v>-0.22</v>
       </c>
       <c r="AT14" s="30">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="30">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="32">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="32">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="32">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="30">
         <v>-5.76</v>
       </c>
+      <c r="AZ14" s="32">
+        <v>-4.4000000000000004</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>-6.34</v>
       </c>
       <c r="C15" s="30">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="30">
         <v>-5.33</v>
       </c>
       <c r="E15" s="30">
         <v>-3.63</v>
       </c>
       <c r="F15" s="30">
         <v>-3.63</v>
       </c>
       <c r="G15" s="30">
         <v>-3.51</v>
       </c>
       <c r="H15" s="30">
         <v>-1.96</v>
       </c>
       <c r="I15" s="30">
@@ -6248,52 +6347,55 @@
       </c>
       <c r="AR15" s="30">
         <v>-4.3099999999999996</v>
       </c>
       <c r="AS15" s="30">
         <v>-3.85</v>
       </c>
       <c r="AT15" s="30">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="30">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="32">
         <v>4.62</v>
       </c>
       <c r="AY15" s="30">
         <v>1.21</v>
       </c>
+      <c r="AZ15" s="32">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>0</v>
       </c>
       <c r="C16" s="30">
         <v>5.67</v>
       </c>
       <c r="D16" s="30">
         <v>11.11</v>
       </c>
       <c r="E16" s="30">
         <v>11.13</v>
       </c>
       <c r="F16" s="30">
         <v>10.19</v>
       </c>
       <c r="G16" s="30">
         <v>10.17</v>
       </c>
       <c r="H16" s="30">
         <v>10.28</v>
       </c>
       <c r="I16" s="30">
@@ -6403,52 +6505,55 @@
       </c>
       <c r="AR16" s="30">
         <v>9.44</v>
       </c>
       <c r="AS16" s="30">
         <v>9.44</v>
       </c>
       <c r="AT16" s="30">
         <v>9.23</v>
       </c>
       <c r="AU16" s="30">
         <v>9.61</v>
       </c>
       <c r="AV16" s="32">
         <v>9.6</v>
       </c>
       <c r="AW16" s="32">
         <v>9.08</v>
       </c>
       <c r="AX16" s="32">
         <v>10.87</v>
       </c>
       <c r="AY16" s="30">
         <v>10.18</v>
       </c>
+      <c r="AZ16" s="32">
+        <v>7.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>-0.82</v>
       </c>
       <c r="C17" s="30">
         <v>-5.05</v>
       </c>
       <c r="D17" s="30">
         <v>-4.92</v>
       </c>
       <c r="E17" s="30">
         <v>-3.75</v>
       </c>
       <c r="F17" s="30">
         <v>-3.38</v>
       </c>
       <c r="G17" s="30">
         <v>-2.96</v>
       </c>
       <c r="H17" s="30">
         <v>-2.57</v>
       </c>
       <c r="I17" s="30">
@@ -6558,52 +6663,55 @@
       </c>
       <c r="AR17" s="30">
         <v>-1.05</v>
       </c>
       <c r="AS17" s="30">
         <v>-1.1299999999999999</v>
       </c>
       <c r="AT17" s="30">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="30">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="32">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="32">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="32">
         <v>1.46</v>
       </c>
       <c r="AY17" s="30">
         <v>-2.29</v>
       </c>
+      <c r="AZ17" s="32">
+        <v>-1.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>-2.17</v>
       </c>
       <c r="C18" s="30">
         <v>-1.7</v>
       </c>
       <c r="D18" s="30">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="30">
         <v>1.76</v>
       </c>
       <c r="G18" s="30">
         <v>2.37</v>
       </c>
       <c r="H18" s="30">
         <v>2.5</v>
       </c>
       <c r="I18" s="30">
@@ -6713,52 +6821,55 @@
       </c>
       <c r="AR18" s="30">
         <v>0.34</v>
       </c>
       <c r="AS18" s="30">
         <v>-0.75</v>
       </c>
       <c r="AT18" s="30">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="30">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="32">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="32">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="32">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="30">
         <v>1.91</v>
       </c>
+      <c r="AZ18" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>1.91</v>
       </c>
       <c r="C19" s="30">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="30">
         <v>-6.59</v>
       </c>
       <c r="E19" s="30">
         <v>-5.93</v>
       </c>
       <c r="F19" s="30">
         <v>-4.99</v>
       </c>
       <c r="G19" s="30">
         <v>-5.08</v>
       </c>
       <c r="H19" s="30">
         <v>-4.12</v>
       </c>
       <c r="I19" s="30">
@@ -6868,52 +6979,55 @@
       </c>
       <c r="AR19" s="30">
         <v>-3.35</v>
       </c>
       <c r="AS19" s="30">
         <v>-3.31</v>
       </c>
       <c r="AT19" s="30">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="30">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="32">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="32">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="32">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="30">
         <v>-4.5199999999999996</v>
       </c>
+      <c r="AZ19" s="32">
+        <v>-4.01</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>-3.4</v>
       </c>
       <c r="C20" s="30">
         <v>-3.86</v>
       </c>
       <c r="D20" s="30">
         <v>-3.89</v>
       </c>
       <c r="E20" s="30">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>-3.13</v>
       </c>
       <c r="G20" s="30">
         <v>-2.71</v>
       </c>
       <c r="H20" s="30">
         <v>-1.4</v>
       </c>
       <c r="I20" s="30">
@@ -7023,52 +7137,55 @@
       </c>
       <c r="AR20" s="30">
         <v>-4.42</v>
       </c>
       <c r="AS20" s="30">
         <v>-3.93</v>
       </c>
       <c r="AT20" s="30">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="30">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="32">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="32">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="32">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="30">
         <v>0.34</v>
       </c>
+      <c r="AZ20" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>0.65</v>
       </c>
       <c r="C21" s="30">
         <v>1.69</v>
       </c>
       <c r="D21" s="30">
         <v>2.16</v>
       </c>
       <c r="E21" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="30">
         <v>3.27</v>
       </c>
       <c r="G21" s="30">
         <v>3</v>
       </c>
       <c r="H21" s="30">
         <v>2.8</v>
       </c>
       <c r="I21" s="30">
@@ -7178,52 +7295,55 @@
       </c>
       <c r="AR21" s="30">
         <v>0.47</v>
       </c>
       <c r="AS21" s="30">
         <v>0.66</v>
       </c>
       <c r="AT21" s="30">
         <v>0.42</v>
       </c>
       <c r="AU21" s="30">
         <v>0.17</v>
       </c>
       <c r="AV21" s="32">
         <v>0.09</v>
       </c>
       <c r="AW21" s="32">
         <v>0.22</v>
       </c>
       <c r="AX21" s="32">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="30">
         <v>-0.09</v>
       </c>
+      <c r="AZ21" s="32">
+        <v>0.33</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>-5.28</v>
       </c>
       <c r="C22" s="30">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="30">
         <v>-5.82</v>
       </c>
       <c r="E22" s="30">
         <v>-6.41</v>
       </c>
       <c r="F22" s="30">
         <v>-6.62</v>
       </c>
       <c r="G22" s="30">
         <v>-4.88</v>
       </c>
       <c r="H22" s="30">
         <v>-4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7333,52 +7453,55 @@
       </c>
       <c r="AR22" s="30">
         <v>-4.0599999999999996</v>
       </c>
       <c r="AS22" s="30">
         <v>-3.4</v>
       </c>
       <c r="AT22" s="30">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="30">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="32">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="32">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="32">
         <v>2.35</v>
       </c>
       <c r="AY22" s="30">
         <v>-3.09</v>
       </c>
+      <c r="AZ22" s="32">
+        <v>-1.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>-2.54</v>
       </c>
       <c r="C23" s="30">
         <v>-0.67</v>
       </c>
       <c r="D23" s="30">
         <v>-1.74</v>
       </c>
       <c r="E23" s="30">
         <v>1.62</v>
       </c>
       <c r="F23" s="30">
         <v>1.04</v>
       </c>
       <c r="G23" s="30">
         <v>1.72</v>
       </c>
       <c r="H23" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="30">
@@ -7488,52 +7611,55 @@
       </c>
       <c r="AR23" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AS23" s="30">
         <v>3.8</v>
       </c>
       <c r="AT23" s="30">
         <v>3.55</v>
       </c>
       <c r="AU23" s="30">
         <v>3.91</v>
       </c>
       <c r="AV23" s="32">
         <v>3.83</v>
       </c>
       <c r="AW23" s="32">
         <v>2.89</v>
       </c>
       <c r="AX23" s="32">
         <v>7.38</v>
       </c>
       <c r="AY23" s="30">
         <v>-0.78</v>
       </c>
+      <c r="AZ23" s="32">
+        <v>3.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="30">
         <v>-1.05</v>
       </c>
       <c r="D24" s="30">
         <v>-3.45</v>
       </c>
       <c r="E24" s="30">
         <v>-5</v>
       </c>
       <c r="F24" s="30">
         <v>-3.56</v>
       </c>
       <c r="G24" s="30">
         <v>-2.97</v>
       </c>
       <c r="H24" s="30">
         <v>-2.44</v>
       </c>
       <c r="I24" s="30">
@@ -7643,52 +7769,55 @@
       </c>
       <c r="AR24" s="30">
         <v>-2.4300000000000002</v>
       </c>
       <c r="AS24" s="30">
         <v>-2.12</v>
       </c>
       <c r="AT24" s="30">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="30">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="32">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="32">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="32">
         <v>-3</v>
       </c>
       <c r="AY24" s="30">
         <v>-5.89</v>
       </c>
+      <c r="AZ24" s="32">
+        <v>-4.09</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>-3.98</v>
       </c>
       <c r="D25" s="30">
         <v>-4.7</v>
       </c>
       <c r="E25" s="30">
         <v>-3.39</v>
       </c>
       <c r="F25" s="30">
         <v>-3.34</v>
       </c>
       <c r="G25" s="30">
         <v>-3.3</v>
       </c>
       <c r="H25" s="30">
         <v>-3.18</v>
       </c>
       <c r="I25" s="30">
@@ -7798,52 +7927,55 @@
       </c>
       <c r="AR25" s="30">
         <v>-4.28</v>
       </c>
       <c r="AS25" s="30">
         <v>-3.46</v>
       </c>
       <c r="AT25" s="30">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="32">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="32">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="32">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="30">
         <v>-2.91</v>
       </c>
+      <c r="AZ25" s="32">
+        <v>-4.1900000000000004</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>0</v>
       </c>
       <c r="C26" s="30">
         <v>-5.61</v>
       </c>
       <c r="D26" s="30">
         <v>-5.79</v>
       </c>
       <c r="E26" s="30">
         <v>-5.33</v>
       </c>
       <c r="F26" s="30">
         <v>-4.7</v>
       </c>
       <c r="G26" s="30">
         <v>-2.35</v>
       </c>
       <c r="H26" s="30">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="30">
@@ -7953,52 +8085,55 @@
       </c>
       <c r="AR26" s="30">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AS26" s="30">
         <v>-3.72</v>
       </c>
       <c r="AT26" s="30">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="32">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="32">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="32">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="30">
         <v>-5.39</v>
       </c>
+      <c r="AZ26" s="32">
+        <v>-3.52</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="33">
         <v>-7.35</v>
       </c>
       <c r="C27" s="33">
         <v>-5.16</v>
       </c>
       <c r="D27" s="33">
         <v>-4.21</v>
       </c>
       <c r="E27" s="33">
         <v>-3.41</v>
       </c>
       <c r="F27" s="33">
         <v>-2.21</v>
       </c>
       <c r="G27" s="33">
         <v>-1.26</v>
       </c>
       <c r="H27" s="33">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="33">
@@ -8108,62 +8243,65 @@
       </c>
       <c r="AR27" s="33">
         <v>-3.23</v>
       </c>
       <c r="AS27" s="33">
         <v>-3.28</v>
       </c>
       <c r="AT27" s="33">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="33">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="33">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="33">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="33">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="33">
         <v>-10.46</v>
       </c>
+      <c r="AZ27" s="33">
+        <v>-10.27</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>