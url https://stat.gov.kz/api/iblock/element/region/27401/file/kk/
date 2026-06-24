--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="60" yWindow="4845" windowWidth="18840" windowHeight="7320" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Табиғи өсімі (кему)" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="51">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -799,75 +799,75 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ34"/>
+  <dimension ref="A1:BA34"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AS22" sqref="AS22"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="12" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -877,66 +877,67 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -955,52 +956,53 @@
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
@@ -1111,52 +1113,55 @@
       </c>
       <c r="AS5" s="36" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="36" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="36" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>40</v>
       </c>
+      <c r="BA5" s="35" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1166,52 +1171,53 @@
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1324,52 +1330,55 @@
       </c>
       <c r="AS7" s="15">
         <v>41</v>
       </c>
       <c r="AT7" s="12">
         <v>29</v>
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
       <c r="AZ7" s="9">
         <v>-126</v>
       </c>
+      <c r="BA7" s="9">
+        <v>-110</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1482,52 +1491,55 @@
       </c>
       <c r="AS8" s="15">
         <v>56</v>
       </c>
       <c r="AT8" s="12">
         <v>88</v>
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
       <c r="AZ8" s="9">
         <v>-16</v>
       </c>
+      <c r="BA8" s="9">
+        <v>42</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1640,52 +1652,55 @@
       </c>
       <c r="AS9" s="15">
         <v>14</v>
       </c>
       <c r="AT9" s="12">
         <v>32</v>
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
       <c r="AZ9" s="9">
         <v>16</v>
       </c>
+      <c r="BA9" s="9">
+        <v>29</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1798,52 +1813,55 @@
       </c>
       <c r="AS10" s="15">
         <v>-15</v>
       </c>
       <c r="AT10" s="12">
         <v>-26</v>
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
       <c r="AZ10" s="9">
         <v>-23</v>
       </c>
+      <c r="BA10" s="9">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1956,52 +1974,55 @@
       </c>
       <c r="AS11" s="15">
         <v>-12</v>
       </c>
       <c r="AT11" s="12">
         <v>-18</v>
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
       <c r="AZ11" s="9">
         <v>-73</v>
       </c>
+      <c r="BA11" s="9">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2114,52 +2135,55 @@
       </c>
       <c r="AS12" s="15">
         <v>-2</v>
       </c>
       <c r="AT12" s="12">
         <v>7</v>
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
       <c r="AZ12" s="9">
         <v>5</v>
       </c>
+      <c r="BA12" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2272,52 +2296,55 @@
       </c>
       <c r="AS13" s="15">
         <v>11</v>
       </c>
       <c r="AT13" s="12">
         <v>12</v>
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
       <c r="AZ13" s="9">
         <v>6</v>
       </c>
+      <c r="BA13" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2428,52 +2455,55 @@
       </c>
       <c r="AS14" s="15">
         <v>-8</v>
       </c>
       <c r="AT14" s="12">
         <v>-10</v>
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
       <c r="AZ14" s="9">
         <v>-5</v>
       </c>
+      <c r="BA14" s="9">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2586,52 +2616,55 @@
       </c>
       <c r="AS15" s="15">
         <v>-1</v>
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
       <c r="AZ15" s="9">
         <v>-9</v>
       </c>
+      <c r="BA15" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2744,52 +2777,55 @@
       </c>
       <c r="AS16" s="15">
         <v>8</v>
       </c>
       <c r="AT16" s="12">
         <v>6</v>
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
+      <c r="BA16" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2902,52 +2938,55 @@
       </c>
       <c r="AS17" s="15">
         <v>-6</v>
       </c>
       <c r="AT17" s="12">
         <v>-26</v>
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
       <c r="AZ17" s="9">
         <v>-3</v>
       </c>
+      <c r="BA17" s="9">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3058,52 +3097,55 @@
       </c>
       <c r="AS18" s="15">
         <v>-7</v>
       </c>
       <c r="AT18" s="12">
         <v>4</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
       <c r="AZ18" s="9">
         <v>-3</v>
       </c>
+      <c r="BA18" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3216,52 +3258,55 @@
       </c>
       <c r="AS19" s="15">
         <v>-6</v>
       </c>
       <c r="AT19" s="12">
         <v>-4</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
       <c r="AZ19" s="9">
         <v>-6</v>
       </c>
+      <c r="BA19" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3374,52 +3419,55 @@
       </c>
       <c r="AS20" s="15">
         <v>-1</v>
       </c>
       <c r="AT20" s="12">
         <v>-5</v>
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
       <c r="AZ20" s="9">
         <v>-1</v>
       </c>
+      <c r="BA20" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3532,52 +3580,55 @@
       </c>
       <c r="AS21" s="15">
         <v>12</v>
       </c>
       <c r="AT21" s="12">
         <v>-9</v>
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
       <c r="AZ21" s="9">
         <v>7</v>
       </c>
+      <c r="BA21" s="9">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3690,52 +3741,55 @@
       </c>
       <c r="AS22" s="15">
         <v>2</v>
       </c>
       <c r="AT22" s="12">
         <v>-2</v>
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
       <c r="AZ22" s="9">
         <v>3</v>
       </c>
+      <c r="BA22" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3848,52 +3902,55 @@
       </c>
       <c r="AS23" s="15">
         <v>0</v>
       </c>
       <c r="AT23" s="12">
         <v>1</v>
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
       <c r="AZ23" s="9">
         <v>7</v>
       </c>
+      <c r="BA23" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -4006,52 +4063,55 @@
       </c>
       <c r="AS24" s="15">
         <v>0</v>
       </c>
       <c r="AT24" s="12">
         <v>-1</v>
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
       <c r="AZ24" s="9">
         <v>-1</v>
       </c>
+      <c r="BA24" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4164,52 +4224,55 @@
       </c>
       <c r="AS25" s="15">
         <v>4</v>
       </c>
       <c r="AT25" s="12">
         <v>-8</v>
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
       <c r="AZ25" s="9">
         <v>-12</v>
       </c>
+      <c r="BA25" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4322,52 +4385,55 @@
       </c>
       <c r="AS26" s="15">
         <v>-1</v>
       </c>
       <c r="AT26" s="12">
         <v>-3</v>
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
       <c r="AZ26" s="9">
         <v>0</v>
       </c>
+      <c r="BA26" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4480,156 +4546,159 @@
       </c>
       <c r="AS27" s="20">
         <v>-7</v>
       </c>
       <c r="AT27" s="20">
         <v>-18</v>
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
       <c r="AZ27" s="19">
         <v>-19</v>
       </c>
+      <c r="BA27" s="19">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
     </row>
-    <row r="32" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A10" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AO15" sqref="AO15"/>
+      <selection activeCell="AW15" sqref="AW15"/>
+      <selection pane="topRight" activeCell="AT27" sqref="AT27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4639,66 +4708,67 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="44"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4717,52 +4787,53 @@
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="45"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>30</v>
       </c>
@@ -4873,52 +4944,55 @@
       </c>
       <c r="AS5" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>25</v>
       </c>
+      <c r="BA5" s="36" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -4928,52 +5002,53 @@
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>-0.6</v>
       </c>
       <c r="C7" s="30">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="30">
         <v>-1.41</v>
       </c>
       <c r="E7" s="30">
         <v>-0.53</v>
       </c>
       <c r="F7" s="30">
         <v>-0.06</v>
       </c>
       <c r="G7" s="30">
         <v>0.38</v>
       </c>
       <c r="H7" s="30">
         <v>0.81</v>
       </c>
       <c r="I7" s="30">
@@ -5086,52 +5161,55 @@
       </c>
       <c r="AS7" s="30">
         <v>0.3</v>
       </c>
       <c r="AT7" s="30">
         <v>0.31</v>
       </c>
       <c r="AU7" s="30">
         <v>0.24</v>
       </c>
       <c r="AV7" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="32">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="32">
         <v>0.44</v>
       </c>
       <c r="AY7" s="30">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="32">
         <v>-1.1000000000000001</v>
       </c>
+      <c r="BA7" s="30">
+        <v>-1.23</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>1.26</v>
       </c>
       <c r="C8" s="30">
         <v>0.68</v>
       </c>
       <c r="D8" s="30">
         <v>1.33</v>
       </c>
       <c r="E8" s="30">
         <v>2.56</v>
       </c>
       <c r="F8" s="30">
         <v>2.78</v>
       </c>
       <c r="G8" s="30">
         <v>3.12</v>
       </c>
       <c r="H8" s="30">
         <v>3.43</v>
       </c>
       <c r="I8" s="30">
@@ -5244,52 +5322,55 @@
       </c>
       <c r="AS8" s="30">
         <v>2.36</v>
       </c>
       <c r="AT8" s="30">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="30">
         <v>2.38</v>
       </c>
       <c r="AV8" s="32">
         <v>2.19</v>
       </c>
       <c r="AW8" s="32">
         <v>2</v>
       </c>
       <c r="AX8" s="32">
         <v>2.4</v>
       </c>
       <c r="AY8" s="30">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="32">
         <v>0.61</v>
       </c>
+      <c r="BA8" s="30">
+        <v>0.91</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.85</v>
       </c>
       <c r="C9" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="30">
         <v>10.07</v>
       </c>
       <c r="E9" s="30">
         <v>10.14</v>
       </c>
       <c r="F9" s="30">
         <v>10.11</v>
       </c>
       <c r="G9" s="30">
         <v>11.19</v>
       </c>
       <c r="H9" s="30">
         <v>11.34</v>
       </c>
       <c r="I9" s="30">
@@ -5402,52 +5483,55 @@
       </c>
       <c r="AS9" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="30">
         <v>5.41</v>
       </c>
       <c r="AU9" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="32">
         <v>5.05</v>
       </c>
       <c r="AW9" s="32">
         <v>4.92</v>
       </c>
       <c r="AX9" s="32">
         <v>7.21</v>
       </c>
       <c r="AY9" s="30">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="32">
         <v>5.67</v>
       </c>
+      <c r="BA9" s="30">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>-5.38</v>
       </c>
       <c r="C10" s="30">
         <v>-5.85</v>
       </c>
       <c r="D10" s="30">
         <v>-6.87</v>
       </c>
       <c r="E10" s="30">
         <v>-5.23</v>
       </c>
       <c r="F10" s="30">
         <v>-5.34</v>
       </c>
       <c r="G10" s="30">
         <v>-4.57</v>
       </c>
       <c r="H10" s="30">
         <v>-3.55</v>
       </c>
       <c r="I10" s="30">
@@ -5560,52 +5644,55 @@
       </c>
       <c r="AS10" s="30">
         <v>-3.41</v>
       </c>
       <c r="AT10" s="30">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="30">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="32">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="32">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="32">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="30">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="32">
         <v>-5.45</v>
       </c>
+      <c r="BA10" s="30">
+        <v>-5.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>-3.62</v>
       </c>
       <c r="C11" s="30">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="30">
         <v>-7.17</v>
       </c>
       <c r="E11" s="30">
         <v>-5.68</v>
       </c>
       <c r="F11" s="30">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="30">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="30">
         <v>-3.62</v>
       </c>
       <c r="I11" s="30">
@@ -5718,52 +5805,55 @@
       </c>
       <c r="AS11" s="30">
         <v>-1.46</v>
       </c>
       <c r="AT11" s="30">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="30">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="32">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="32">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="32">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="30">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="32">
         <v>-3.79</v>
       </c>
+      <c r="BA11" s="30">
+        <v>-3.66</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>-5.65</v>
       </c>
       <c r="C12" s="30">
         <v>-6.45</v>
       </c>
       <c r="D12" s="30">
         <v>-3.89</v>
       </c>
       <c r="E12" s="30">
         <v>-1.7</v>
       </c>
       <c r="F12" s="30">
         <v>-0.39</v>
       </c>
       <c r="G12" s="30">
         <v>-0.64</v>
       </c>
       <c r="H12" s="30">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="30">
@@ -5876,52 +5966,55 @@
       </c>
       <c r="AS12" s="30">
         <v>0</v>
       </c>
       <c r="AT12" s="30">
         <v>0.79</v>
       </c>
       <c r="AU12" s="30">
         <v>0.5</v>
       </c>
       <c r="AV12" s="32">
         <v>0.47</v>
       </c>
       <c r="AW12" s="32">
         <v>1.01</v>
       </c>
       <c r="AX12" s="32">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="30">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="32">
         <v>-0.35</v>
       </c>
+      <c r="BA12" s="30">
+        <v>-1.06</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>8.69</v>
       </c>
       <c r="C13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="30">
         <v>12.24</v>
       </c>
       <c r="E13" s="30">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="30">
         <v>10.86</v>
       </c>
       <c r="G13" s="30">
         <v>10.55</v>
       </c>
       <c r="H13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="30">
@@ -6034,52 +6127,55 @@
       </c>
       <c r="AS13" s="30">
         <v>10.29</v>
       </c>
       <c r="AT13" s="30">
         <v>10.44</v>
       </c>
       <c r="AU13" s="30">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="32">
         <v>10.08</v>
       </c>
       <c r="AW13" s="32">
         <v>9.94</v>
       </c>
       <c r="AX13" s="32">
         <v>3.93</v>
       </c>
       <c r="AY13" s="30">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="32">
         <v>5.03</v>
       </c>
+      <c r="BA13" s="30">
+        <v>4.28</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="30">
         <v>-5.3</v>
       </c>
       <c r="D14" s="30">
         <v>-3.47</v>
       </c>
       <c r="E14" s="30">
         <v>-3.2</v>
       </c>
       <c r="F14" s="30">
         <v>-2.9</v>
       </c>
       <c r="G14" s="30">
         <v>-2.87</v>
       </c>
       <c r="H14" s="30">
         <v>-2.16</v>
       </c>
       <c r="I14" s="30">
@@ -6192,52 +6288,55 @@
       </c>
       <c r="AS14" s="30">
         <v>-0.22</v>
       </c>
       <c r="AT14" s="30">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="30">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="32">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="32">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="32">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="30">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="32">
         <v>-4.4000000000000004</v>
       </c>
+      <c r="BA14" s="30">
+        <v>-5.28</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>-6.34</v>
       </c>
       <c r="C15" s="30">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="30">
         <v>-5.33</v>
       </c>
       <c r="E15" s="30">
         <v>-3.63</v>
       </c>
       <c r="F15" s="30">
         <v>-3.63</v>
       </c>
       <c r="G15" s="30">
         <v>-3.51</v>
       </c>
       <c r="H15" s="30">
         <v>-1.96</v>
       </c>
       <c r="I15" s="30">
@@ -6350,52 +6449,55 @@
       </c>
       <c r="AS15" s="30">
         <v>-3.85</v>
       </c>
       <c r="AT15" s="30">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="30">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="32">
         <v>4.62</v>
       </c>
       <c r="AY15" s="30">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="32">
         <v>-1.59</v>
       </c>
+      <c r="BA15" s="30">
+        <v>-3.59</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>0</v>
       </c>
       <c r="C16" s="30">
         <v>5.67</v>
       </c>
       <c r="D16" s="30">
         <v>11.11</v>
       </c>
       <c r="E16" s="30">
         <v>11.13</v>
       </c>
       <c r="F16" s="30">
         <v>10.19</v>
       </c>
       <c r="G16" s="30">
         <v>10.17</v>
       </c>
       <c r="H16" s="30">
         <v>10.28</v>
       </c>
       <c r="I16" s="30">
@@ -6508,52 +6610,55 @@
       </c>
       <c r="AS16" s="30">
         <v>9.44</v>
       </c>
       <c r="AT16" s="30">
         <v>9.23</v>
       </c>
       <c r="AU16" s="30">
         <v>9.61</v>
       </c>
       <c r="AV16" s="32">
         <v>9.6</v>
       </c>
       <c r="AW16" s="32">
         <v>9.08</v>
       </c>
       <c r="AX16" s="32">
         <v>10.87</v>
       </c>
       <c r="AY16" s="30">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="32">
         <v>7.1</v>
       </c>
+      <c r="BA16" s="30">
+        <v>6.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>-0.82</v>
       </c>
       <c r="C17" s="30">
         <v>-5.05</v>
       </c>
       <c r="D17" s="30">
         <v>-4.92</v>
       </c>
       <c r="E17" s="30">
         <v>-3.75</v>
       </c>
       <c r="F17" s="30">
         <v>-3.38</v>
       </c>
       <c r="G17" s="30">
         <v>-2.96</v>
       </c>
       <c r="H17" s="30">
         <v>-2.57</v>
       </c>
       <c r="I17" s="30">
@@ -6666,52 +6771,55 @@
       </c>
       <c r="AS17" s="30">
         <v>-1.1299999999999999</v>
       </c>
       <c r="AT17" s="30">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="30">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="32">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="32">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="32">
         <v>1.46</v>
       </c>
       <c r="AY17" s="30">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="32">
         <v>-1.8</v>
       </c>
+      <c r="BA17" s="30">
+        <v>-2.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>-2.17</v>
       </c>
       <c r="C18" s="30">
         <v>-1.7</v>
       </c>
       <c r="D18" s="30">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="30">
         <v>1.76</v>
       </c>
       <c r="G18" s="30">
         <v>2.37</v>
       </c>
       <c r="H18" s="30">
         <v>2.5</v>
       </c>
       <c r="I18" s="30">
@@ -6824,52 +6932,55 @@
       </c>
       <c r="AS18" s="30">
         <v>-0.75</v>
       </c>
       <c r="AT18" s="30">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="30">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="32">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="32">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="32">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="30">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="32">
         <v>0</v>
       </c>
+      <c r="BA18" s="30">
+        <v>-0.93</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>1.91</v>
       </c>
       <c r="C19" s="30">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="30">
         <v>-6.59</v>
       </c>
       <c r="E19" s="30">
         <v>-5.93</v>
       </c>
       <c r="F19" s="30">
         <v>-4.99</v>
       </c>
       <c r="G19" s="30">
         <v>-5.08</v>
       </c>
       <c r="H19" s="30">
         <v>-4.12</v>
       </c>
       <c r="I19" s="30">
@@ -6982,52 +7093,55 @@
       </c>
       <c r="AS19" s="30">
         <v>-3.31</v>
       </c>
       <c r="AT19" s="30">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="30">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="32">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="32">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="32">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="30">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="32">
         <v>-4.01</v>
       </c>
+      <c r="BA19" s="30">
+        <v>-4.57</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>-3.4</v>
       </c>
       <c r="C20" s="30">
         <v>-3.86</v>
       </c>
       <c r="D20" s="30">
         <v>-3.89</v>
       </c>
       <c r="E20" s="30">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>-3.13</v>
       </c>
       <c r="G20" s="30">
         <v>-2.71</v>
       </c>
       <c r="H20" s="30">
         <v>-1.4</v>
       </c>
       <c r="I20" s="30">
@@ -7140,52 +7254,55 @@
       </c>
       <c r="AS20" s="30">
         <v>-3.93</v>
       </c>
       <c r="AT20" s="30">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="30">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="32">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="32">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="32">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="30">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="32">
         <v>0</v>
       </c>
+      <c r="BA20" s="30">
+        <v>-0.16</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>0.65</v>
       </c>
       <c r="C21" s="30">
         <v>1.69</v>
       </c>
       <c r="D21" s="30">
         <v>2.16</v>
       </c>
       <c r="E21" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="30">
         <v>3.27</v>
       </c>
       <c r="G21" s="30">
         <v>3</v>
       </c>
       <c r="H21" s="30">
         <v>2.8</v>
       </c>
       <c r="I21" s="30">
@@ -7298,52 +7415,55 @@
       </c>
       <c r="AS21" s="30">
         <v>0.66</v>
       </c>
       <c r="AT21" s="30">
         <v>0.42</v>
       </c>
       <c r="AU21" s="30">
         <v>0.17</v>
       </c>
       <c r="AV21" s="32">
         <v>0.09</v>
       </c>
       <c r="AW21" s="32">
         <v>0.22</v>
       </c>
       <c r="AX21" s="32">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="30">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="32">
         <v>0.33</v>
       </c>
+      <c r="BA21" s="30">
+        <v>-0.33</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>-5.28</v>
       </c>
       <c r="C22" s="30">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="30">
         <v>-5.82</v>
       </c>
       <c r="E22" s="30">
         <v>-6.41</v>
       </c>
       <c r="F22" s="30">
         <v>-6.62</v>
       </c>
       <c r="G22" s="30">
         <v>-4.88</v>
       </c>
       <c r="H22" s="30">
         <v>-4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7456,52 +7576,55 @@
       </c>
       <c r="AS22" s="30">
         <v>-3.4</v>
       </c>
       <c r="AT22" s="30">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="30">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="32">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="32">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="32">
         <v>2.35</v>
       </c>
       <c r="AY22" s="30">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="32">
         <v>-1.4</v>
       </c>
+      <c r="BA22" s="30">
+        <v>-2.41</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>-2.54</v>
       </c>
       <c r="C23" s="30">
         <v>-0.67</v>
       </c>
       <c r="D23" s="30">
         <v>-1.74</v>
       </c>
       <c r="E23" s="30">
         <v>1.62</v>
       </c>
       <c r="F23" s="30">
         <v>1.04</v>
       </c>
       <c r="G23" s="30">
         <v>1.72</v>
       </c>
       <c r="H23" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="30">
@@ -7614,52 +7737,55 @@
       </c>
       <c r="AS23" s="30">
         <v>3.8</v>
       </c>
       <c r="AT23" s="30">
         <v>3.55</v>
       </c>
       <c r="AU23" s="30">
         <v>3.91</v>
       </c>
       <c r="AV23" s="32">
         <v>3.83</v>
       </c>
       <c r="AW23" s="32">
         <v>2.89</v>
       </c>
       <c r="AX23" s="32">
         <v>7.38</v>
       </c>
       <c r="AY23" s="30">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="32">
         <v>3.06</v>
       </c>
+      <c r="BA23" s="30">
+        <v>1.1499999999999999</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="30">
         <v>-1.05</v>
       </c>
       <c r="D24" s="30">
         <v>-3.45</v>
       </c>
       <c r="E24" s="30">
         <v>-5</v>
       </c>
       <c r="F24" s="30">
         <v>-3.56</v>
       </c>
       <c r="G24" s="30">
         <v>-2.97</v>
       </c>
       <c r="H24" s="30">
         <v>-2.44</v>
       </c>
       <c r="I24" s="30">
@@ -7772,52 +7898,55 @@
       </c>
       <c r="AS24" s="30">
         <v>-2.12</v>
       </c>
       <c r="AT24" s="30">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="30">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="32">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="32">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="32">
         <v>-3</v>
       </c>
       <c r="AY24" s="30">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="32">
         <v>-4.09</v>
       </c>
+      <c r="BA24" s="30">
+        <v>-5.38</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>-3.98</v>
       </c>
       <c r="D25" s="30">
         <v>-4.7</v>
       </c>
       <c r="E25" s="30">
         <v>-3.39</v>
       </c>
       <c r="F25" s="30">
         <v>-3.34</v>
       </c>
       <c r="G25" s="30">
         <v>-3.3</v>
       </c>
       <c r="H25" s="30">
         <v>-3.18</v>
       </c>
       <c r="I25" s="30">
@@ -7930,52 +8059,55 @@
       </c>
       <c r="AS25" s="30">
         <v>-3.46</v>
       </c>
       <c r="AT25" s="30">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="32">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="32">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="32">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="30">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="32">
         <v>-4.1900000000000004</v>
       </c>
+      <c r="BA25" s="30">
+        <v>-4.43</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>0</v>
       </c>
       <c r="C26" s="30">
         <v>-5.61</v>
       </c>
       <c r="D26" s="30">
         <v>-5.79</v>
       </c>
       <c r="E26" s="30">
         <v>-5.33</v>
       </c>
       <c r="F26" s="30">
         <v>-4.7</v>
       </c>
       <c r="G26" s="30">
         <v>-2.35</v>
       </c>
       <c r="H26" s="30">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="30">
@@ -8088,52 +8220,55 @@
       </c>
       <c r="AS26" s="30">
         <v>-3.72</v>
       </c>
       <c r="AT26" s="30">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="32">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="32">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="32">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="30">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="32">
         <v>-3.52</v>
       </c>
+      <c r="BA26" s="30">
+        <v>-1.54</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="33">
         <v>-7.35</v>
       </c>
       <c r="C27" s="33">
         <v>-5.16</v>
       </c>
       <c r="D27" s="33">
         <v>-4.21</v>
       </c>
       <c r="E27" s="33">
         <v>-3.41</v>
       </c>
       <c r="F27" s="33">
         <v>-2.21</v>
       </c>
       <c r="G27" s="33">
         <v>-1.26</v>
       </c>
       <c r="H27" s="33">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="33">
@@ -8246,62 +8381,65 @@
       </c>
       <c r="AS27" s="33">
         <v>-3.28</v>
       </c>
       <c r="AT27" s="33">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="33">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="33">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="33">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="33">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="33">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="33">
         <v>-10.27</v>
       </c>
+      <c r="BA27" s="33">
+        <v>-10.95</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>