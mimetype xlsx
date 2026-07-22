--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="60" yWindow="4845" windowWidth="18840" windowHeight="7320" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Табиғи өсімі (кему)" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="51">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -799,75 +799,75 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:BB34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="12" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -878,66 +878,67 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -957,52 +958,53 @@
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
@@ -1116,52 +1118,55 @@
       </c>
       <c r="AT5" s="36" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="36" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="35" t="s">
         <v>41</v>
       </c>
+      <c r="BB5" s="35" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1172,52 +1177,53 @@
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1333,52 +1339,55 @@
       </c>
       <c r="AT7" s="12">
         <v>29</v>
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
       <c r="AZ7" s="9">
         <v>-126</v>
       </c>
       <c r="BA7" s="9">
         <v>-110</v>
       </c>
+      <c r="BB7" s="10">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1494,52 +1503,55 @@
       </c>
       <c r="AT8" s="12">
         <v>88</v>
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
       <c r="AZ8" s="9">
         <v>-16</v>
       </c>
       <c r="BA8" s="9">
         <v>42</v>
       </c>
+      <c r="BB8" s="10">
+        <v>54</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1655,52 +1667,55 @@
       </c>
       <c r="AT9" s="12">
         <v>32</v>
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
       <c r="AZ9" s="9">
         <v>16</v>
       </c>
       <c r="BA9" s="9">
         <v>29</v>
       </c>
+      <c r="BB9" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1816,52 +1831,55 @@
       </c>
       <c r="AT10" s="12">
         <v>-26</v>
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
       <c r="AZ10" s="9">
         <v>-23</v>
       </c>
       <c r="BA10" s="9">
         <v>-21</v>
       </c>
+      <c r="BB10" s="10">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1977,52 +1995,55 @@
       </c>
       <c r="AT11" s="12">
         <v>-18</v>
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
       <c r="AZ11" s="9">
         <v>-73</v>
       </c>
       <c r="BA11" s="9">
         <v>-33</v>
       </c>
+      <c r="BB11" s="10">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2138,52 +2159,55 @@
       </c>
       <c r="AT12" s="12">
         <v>7</v>
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
       <c r="AZ12" s="9">
         <v>5</v>
       </c>
       <c r="BA12" s="9">
         <v>-3</v>
       </c>
+      <c r="BB12" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2299,52 +2323,55 @@
       </c>
       <c r="AT13" s="12">
         <v>12</v>
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
       <c r="AZ13" s="9">
         <v>6</v>
       </c>
       <c r="BA13" s="9">
         <v>2</v>
       </c>
+      <c r="BB13" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2458,52 +2485,55 @@
       </c>
       <c r="AT14" s="12">
         <v>-10</v>
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
       <c r="AZ14" s="9">
         <v>-5</v>
       </c>
       <c r="BA14" s="9">
         <v>-21</v>
       </c>
+      <c r="BB14" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2619,52 +2649,55 @@
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
       <c r="AZ15" s="9">
         <v>-9</v>
       </c>
       <c r="BA15" s="9">
         <v>-12</v>
       </c>
+      <c r="BB15" s="10">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2780,52 +2813,55 @@
       </c>
       <c r="AT16" s="12">
         <v>6</v>
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>3</v>
       </c>
+      <c r="BB16" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2941,52 +2977,55 @@
       </c>
       <c r="AT17" s="12">
         <v>-26</v>
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
       <c r="AZ17" s="9">
         <v>-3</v>
       </c>
       <c r="BA17" s="9">
         <v>-14</v>
       </c>
+      <c r="BB17" s="10">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3100,52 +3139,55 @@
       </c>
       <c r="AT18" s="12">
         <v>4</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
       <c r="AZ18" s="9">
         <v>-3</v>
       </c>
       <c r="BA18" s="9">
         <v>-3</v>
       </c>
+      <c r="BB18" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3261,52 +3303,55 @@
       </c>
       <c r="AT19" s="12">
         <v>-4</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
       <c r="AZ19" s="9">
         <v>-6</v>
       </c>
       <c r="BA19" s="9">
         <v>-12</v>
       </c>
+      <c r="BB19" s="10">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3422,52 +3467,55 @@
       </c>
       <c r="AT20" s="12">
         <v>-5</v>
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
       <c r="AZ20" s="9">
         <v>-1</v>
       </c>
       <c r="BA20" s="9">
         <v>-1</v>
       </c>
+      <c r="BB20" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3583,52 +3631,55 @@
       </c>
       <c r="AT21" s="12">
         <v>-9</v>
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
       <c r="AZ21" s="9">
         <v>7</v>
       </c>
       <c r="BA21" s="9">
         <v>-14</v>
       </c>
+      <c r="BB21" s="10">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3744,52 +3795,55 @@
       </c>
       <c r="AT22" s="12">
         <v>-2</v>
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
       <c r="AZ22" s="9">
         <v>3</v>
       </c>
       <c r="BA22" s="9">
         <v>-9</v>
       </c>
+      <c r="BB22" s="10">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3905,52 +3959,55 @@
       </c>
       <c r="AT23" s="12">
         <v>1</v>
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
       <c r="AZ23" s="9">
         <v>7</v>
       </c>
       <c r="BA23" s="9">
         <v>-3</v>
       </c>
+      <c r="BB23" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -4066,52 +4123,55 @@
       </c>
       <c r="AT24" s="12">
         <v>-1</v>
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
       <c r="AZ24" s="9">
         <v>-1</v>
       </c>
       <c r="BA24" s="9">
         <v>-12</v>
       </c>
+      <c r="BB24" s="10">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4227,52 +4287,55 @@
       </c>
       <c r="AT25" s="12">
         <v>-8</v>
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
       <c r="AZ25" s="9">
         <v>-12</v>
       </c>
       <c r="BA25" s="9">
         <v>-9</v>
       </c>
+      <c r="BB25" s="10">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4388,52 +4451,55 @@
       </c>
       <c r="AT26" s="12">
         <v>-3</v>
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
       <c r="AZ26" s="9">
         <v>0</v>
       </c>
       <c r="BA26" s="9">
         <v>5</v>
       </c>
+      <c r="BB26" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4549,156 +4615,159 @@
       </c>
       <c r="AT27" s="20">
         <v>-18</v>
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
       <c r="AZ27" s="19">
         <v>-19</v>
       </c>
       <c r="BA27" s="19">
         <v>-24</v>
       </c>
+      <c r="BB27" s="19">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
     </row>
-    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="AT27" sqref="AT27"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AT13" sqref="AT13"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4709,66 +4778,67 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="44"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4788,52 +4858,53 @@
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="45"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>30</v>
       </c>
@@ -4947,52 +5018,55 @@
       </c>
       <c r="AT5" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="36" t="s">
         <v>26</v>
       </c>
+      <c r="BB5" s="35" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -5003,52 +5077,53 @@
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>-0.6</v>
       </c>
       <c r="C7" s="30">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="30">
         <v>-1.41</v>
       </c>
       <c r="E7" s="30">
         <v>-0.53</v>
       </c>
       <c r="F7" s="30">
         <v>-0.06</v>
       </c>
       <c r="G7" s="30">
         <v>0.38</v>
       </c>
       <c r="H7" s="30">
         <v>0.81</v>
       </c>
       <c r="I7" s="30">
@@ -5164,52 +5239,55 @@
       </c>
       <c r="AT7" s="30">
         <v>0.31</v>
       </c>
       <c r="AU7" s="30">
         <v>0.24</v>
       </c>
       <c r="AV7" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="32">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="32">
         <v>0.44</v>
       </c>
       <c r="AY7" s="30">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="32">
         <v>-1.1000000000000001</v>
       </c>
       <c r="BA7" s="30">
         <v>-1.23</v>
       </c>
+      <c r="BB7" s="30">
+        <v>-1.0900000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>1.26</v>
       </c>
       <c r="C8" s="30">
         <v>0.68</v>
       </c>
       <c r="D8" s="30">
         <v>1.33</v>
       </c>
       <c r="E8" s="30">
         <v>2.56</v>
       </c>
       <c r="F8" s="30">
         <v>2.78</v>
       </c>
       <c r="G8" s="30">
         <v>3.12</v>
       </c>
       <c r="H8" s="30">
         <v>3.43</v>
       </c>
       <c r="I8" s="30">
@@ -5325,52 +5403,55 @@
       </c>
       <c r="AT8" s="30">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="30">
         <v>2.38</v>
       </c>
       <c r="AV8" s="32">
         <v>2.19</v>
       </c>
       <c r="AW8" s="32">
         <v>2</v>
       </c>
       <c r="AX8" s="32">
         <v>2.4</v>
       </c>
       <c r="AY8" s="30">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="32">
         <v>0.61</v>
       </c>
       <c r="BA8" s="30">
         <v>0.91</v>
       </c>
+      <c r="BB8" s="30">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.85</v>
       </c>
       <c r="C9" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="30">
         <v>10.07</v>
       </c>
       <c r="E9" s="30">
         <v>10.14</v>
       </c>
       <c r="F9" s="30">
         <v>10.11</v>
       </c>
       <c r="G9" s="30">
         <v>11.19</v>
       </c>
       <c r="H9" s="30">
         <v>11.34</v>
       </c>
       <c r="I9" s="30">
@@ -5486,52 +5567,55 @@
       </c>
       <c r="AT9" s="30">
         <v>5.41</v>
       </c>
       <c r="AU9" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="32">
         <v>5.05</v>
       </c>
       <c r="AW9" s="32">
         <v>4.92</v>
       </c>
       <c r="AX9" s="32">
         <v>7.21</v>
       </c>
       <c r="AY9" s="30">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="32">
         <v>5.67</v>
       </c>
       <c r="BA9" s="30">
         <v>6.7</v>
       </c>
+      <c r="BB9" s="30">
+        <v>6.74</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>-5.38</v>
       </c>
       <c r="C10" s="30">
         <v>-5.85</v>
       </c>
       <c r="D10" s="30">
         <v>-6.87</v>
       </c>
       <c r="E10" s="30">
         <v>-5.23</v>
       </c>
       <c r="F10" s="30">
         <v>-5.34</v>
       </c>
       <c r="G10" s="30">
         <v>-4.57</v>
       </c>
       <c r="H10" s="30">
         <v>-3.55</v>
       </c>
       <c r="I10" s="30">
@@ -5647,52 +5731,55 @@
       </c>
       <c r="AT10" s="30">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="30">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="32">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="32">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="32">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="30">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="32">
         <v>-5.45</v>
       </c>
       <c r="BA10" s="30">
         <v>-5.95</v>
       </c>
+      <c r="BB10" s="30">
+        <v>-6.43</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>-3.62</v>
       </c>
       <c r="C11" s="30">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="30">
         <v>-7.17</v>
       </c>
       <c r="E11" s="30">
         <v>-5.68</v>
       </c>
       <c r="F11" s="30">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="30">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="30">
         <v>-3.62</v>
       </c>
       <c r="I11" s="30">
@@ -5808,52 +5895,55 @@
       </c>
       <c r="AT11" s="30">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="30">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="32">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="32">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="32">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="30">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="32">
         <v>-3.79</v>
       </c>
       <c r="BA11" s="30">
         <v>-3.66</v>
       </c>
+      <c r="BB11" s="30">
+        <v>-3.53</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>-5.65</v>
       </c>
       <c r="C12" s="30">
         <v>-6.45</v>
       </c>
       <c r="D12" s="30">
         <v>-3.89</v>
       </c>
       <c r="E12" s="30">
         <v>-1.7</v>
       </c>
       <c r="F12" s="30">
         <v>-0.39</v>
       </c>
       <c r="G12" s="30">
         <v>-0.64</v>
       </c>
       <c r="H12" s="30">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="30">
@@ -5969,52 +6059,55 @@
       </c>
       <c r="AT12" s="30">
         <v>0.79</v>
       </c>
       <c r="AU12" s="30">
         <v>0.5</v>
       </c>
       <c r="AV12" s="32">
         <v>0.47</v>
       </c>
       <c r="AW12" s="32">
         <v>1.01</v>
       </c>
       <c r="AX12" s="32">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="30">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="32">
         <v>-0.35</v>
       </c>
       <c r="BA12" s="30">
         <v>-1.06</v>
       </c>
+      <c r="BB12" s="30">
+        <v>-1.67</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>8.69</v>
       </c>
       <c r="C13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="30">
         <v>12.24</v>
       </c>
       <c r="E13" s="30">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="30">
         <v>10.86</v>
       </c>
       <c r="G13" s="30">
         <v>10.55</v>
       </c>
       <c r="H13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="30">
@@ -6130,52 +6223,55 @@
       </c>
       <c r="AT13" s="30">
         <v>10.44</v>
       </c>
       <c r="AU13" s="30">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="32">
         <v>10.08</v>
       </c>
       <c r="AW13" s="32">
         <v>9.94</v>
       </c>
       <c r="AX13" s="32">
         <v>3.93</v>
       </c>
       <c r="AY13" s="30">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="32">
         <v>5.03</v>
       </c>
       <c r="BA13" s="30">
         <v>4.28</v>
       </c>
+      <c r="BB13" s="30">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="30">
         <v>-5.3</v>
       </c>
       <c r="D14" s="30">
         <v>-3.47</v>
       </c>
       <c r="E14" s="30">
         <v>-3.2</v>
       </c>
       <c r="F14" s="30">
         <v>-2.9</v>
       </c>
       <c r="G14" s="30">
         <v>-2.87</v>
       </c>
       <c r="H14" s="30">
         <v>-2.16</v>
       </c>
       <c r="I14" s="30">
@@ -6291,52 +6387,55 @@
       </c>
       <c r="AT14" s="30">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="30">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="32">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="32">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="32">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="30">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="32">
         <v>-4.4000000000000004</v>
       </c>
       <c r="BA14" s="30">
         <v>-5.28</v>
       </c>
+      <c r="BB14" s="30">
+        <v>-4.26</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>-6.34</v>
       </c>
       <c r="C15" s="30">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="30">
         <v>-5.33</v>
       </c>
       <c r="E15" s="30">
         <v>-3.63</v>
       </c>
       <c r="F15" s="30">
         <v>-3.63</v>
       </c>
       <c r="G15" s="30">
         <v>-3.51</v>
       </c>
       <c r="H15" s="30">
         <v>-1.96</v>
       </c>
       <c r="I15" s="30">
@@ -6452,52 +6551,55 @@
       </c>
       <c r="AT15" s="30">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="30">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="32">
         <v>4.62</v>
       </c>
       <c r="AY15" s="30">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="32">
         <v>-1.59</v>
       </c>
       <c r="BA15" s="30">
         <v>-3.59</v>
       </c>
+      <c r="BB15" s="30">
+        <v>-3.17</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>0</v>
       </c>
       <c r="C16" s="30">
         <v>5.67</v>
       </c>
       <c r="D16" s="30">
         <v>11.11</v>
       </c>
       <c r="E16" s="30">
         <v>11.13</v>
       </c>
       <c r="F16" s="30">
         <v>10.19</v>
       </c>
       <c r="G16" s="30">
         <v>10.17</v>
       </c>
       <c r="H16" s="30">
         <v>10.28</v>
       </c>
       <c r="I16" s="30">
@@ -6613,52 +6715,55 @@
       </c>
       <c r="AT16" s="30">
         <v>9.23</v>
       </c>
       <c r="AU16" s="30">
         <v>9.61</v>
       </c>
       <c r="AV16" s="32">
         <v>9.6</v>
       </c>
       <c r="AW16" s="32">
         <v>9.08</v>
       </c>
       <c r="AX16" s="32">
         <v>10.87</v>
       </c>
       <c r="AY16" s="30">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="32">
         <v>7.1</v>
       </c>
       <c r="BA16" s="30">
         <v>6.25</v>
       </c>
+      <c r="BB16" s="30">
+        <v>5.46</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>-0.82</v>
       </c>
       <c r="C17" s="30">
         <v>-5.05</v>
       </c>
       <c r="D17" s="30">
         <v>-4.92</v>
       </c>
       <c r="E17" s="30">
         <v>-3.75</v>
       </c>
       <c r="F17" s="30">
         <v>-3.38</v>
       </c>
       <c r="G17" s="30">
         <v>-2.96</v>
       </c>
       <c r="H17" s="30">
         <v>-2.57</v>
       </c>
       <c r="I17" s="30">
@@ -6774,52 +6879,55 @@
       </c>
       <c r="AT17" s="30">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="30">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="32">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="32">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="32">
         <v>1.46</v>
       </c>
       <c r="AY17" s="30">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="32">
         <v>-1.8</v>
       </c>
       <c r="BA17" s="30">
         <v>-2.4</v>
       </c>
+      <c r="BB17" s="30">
+        <v>-2.75</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>-2.17</v>
       </c>
       <c r="C18" s="30">
         <v>-1.7</v>
       </c>
       <c r="D18" s="30">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="30">
         <v>1.76</v>
       </c>
       <c r="G18" s="30">
         <v>2.37</v>
       </c>
       <c r="H18" s="30">
         <v>2.5</v>
       </c>
       <c r="I18" s="30">
@@ -6935,52 +7043,55 @@
       </c>
       <c r="AT18" s="30">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="30">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="32">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="32">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="32">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="30">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="32">
         <v>0</v>
       </c>
       <c r="BA18" s="30">
         <v>-0.93</v>
       </c>
+      <c r="BB18" s="30">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>1.91</v>
       </c>
       <c r="C19" s="30">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="30">
         <v>-6.59</v>
       </c>
       <c r="E19" s="30">
         <v>-5.93</v>
       </c>
       <c r="F19" s="30">
         <v>-4.99</v>
       </c>
       <c r="G19" s="30">
         <v>-5.08</v>
       </c>
       <c r="H19" s="30">
         <v>-4.12</v>
       </c>
       <c r="I19" s="30">
@@ -7096,52 +7207,55 @@
       </c>
       <c r="AT19" s="30">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="30">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="32">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="32">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="32">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="30">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="32">
         <v>-4.01</v>
       </c>
       <c r="BA19" s="30">
         <v>-4.57</v>
       </c>
+      <c r="BB19" s="30">
+        <v>-4.8899999999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>-3.4</v>
       </c>
       <c r="C20" s="30">
         <v>-3.86</v>
       </c>
       <c r="D20" s="30">
         <v>-3.89</v>
       </c>
       <c r="E20" s="30">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>-3.13</v>
       </c>
       <c r="G20" s="30">
         <v>-2.71</v>
       </c>
       <c r="H20" s="30">
         <v>-1.4</v>
       </c>
       <c r="I20" s="30">
@@ -7257,52 +7371,55 @@
       </c>
       <c r="AT20" s="30">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="30">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="32">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="32">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="32">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="30">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="32">
         <v>0</v>
       </c>
       <c r="BA20" s="30">
         <v>-0.16</v>
       </c>
+      <c r="BB20" s="30">
+        <v>0.91</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>0.65</v>
       </c>
       <c r="C21" s="30">
         <v>1.69</v>
       </c>
       <c r="D21" s="30">
         <v>2.16</v>
       </c>
       <c r="E21" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="30">
         <v>3.27</v>
       </c>
       <c r="G21" s="30">
         <v>3</v>
       </c>
       <c r="H21" s="30">
         <v>2.8</v>
       </c>
       <c r="I21" s="30">
@@ -7418,52 +7535,55 @@
       </c>
       <c r="AT21" s="30">
         <v>0.42</v>
       </c>
       <c r="AU21" s="30">
         <v>0.17</v>
       </c>
       <c r="AV21" s="32">
         <v>0.09</v>
       </c>
       <c r="AW21" s="32">
         <v>0.22</v>
       </c>
       <c r="AX21" s="32">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="30">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="32">
         <v>0.33</v>
       </c>
       <c r="BA21" s="30">
         <v>-0.33</v>
       </c>
+      <c r="BB21" s="30">
+        <v>-0.32</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>-5.28</v>
       </c>
       <c r="C22" s="30">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="30">
         <v>-5.82</v>
       </c>
       <c r="E22" s="30">
         <v>-6.41</v>
       </c>
       <c r="F22" s="30">
         <v>-6.62</v>
       </c>
       <c r="G22" s="30">
         <v>-4.88</v>
       </c>
       <c r="H22" s="30">
         <v>-4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7579,52 +7699,55 @@
       </c>
       <c r="AT22" s="30">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="30">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="32">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="32">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="32">
         <v>2.35</v>
       </c>
       <c r="AY22" s="30">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="32">
         <v>-1.4</v>
       </c>
       <c r="BA22" s="30">
         <v>-2.41</v>
       </c>
+      <c r="BB22" s="30">
+        <v>-2.52</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>-2.54</v>
       </c>
       <c r="C23" s="30">
         <v>-0.67</v>
       </c>
       <c r="D23" s="30">
         <v>-1.74</v>
       </c>
       <c r="E23" s="30">
         <v>1.62</v>
       </c>
       <c r="F23" s="30">
         <v>1.04</v>
       </c>
       <c r="G23" s="30">
         <v>1.72</v>
       </c>
       <c r="H23" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="30">
@@ -7740,52 +7863,55 @@
       </c>
       <c r="AT23" s="30">
         <v>3.55</v>
       </c>
       <c r="AU23" s="30">
         <v>3.91</v>
       </c>
       <c r="AV23" s="32">
         <v>3.83</v>
       </c>
       <c r="AW23" s="32">
         <v>2.89</v>
       </c>
       <c r="AX23" s="32">
         <v>7.38</v>
       </c>
       <c r="AY23" s="30">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="32">
         <v>3.06</v>
       </c>
       <c r="BA23" s="30">
         <v>1.1499999999999999</v>
       </c>
+      <c r="BB23" s="30">
+        <v>-0.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="30">
         <v>-1.05</v>
       </c>
       <c r="D24" s="30">
         <v>-3.45</v>
       </c>
       <c r="E24" s="30">
         <v>-5</v>
       </c>
       <c r="F24" s="30">
         <v>-3.56</v>
       </c>
       <c r="G24" s="30">
         <v>-2.97</v>
       </c>
       <c r="H24" s="30">
         <v>-2.44</v>
       </c>
       <c r="I24" s="30">
@@ -7901,52 +8027,55 @@
       </c>
       <c r="AT24" s="30">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="30">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="32">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="32">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="32">
         <v>-3</v>
       </c>
       <c r="AY24" s="30">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="32">
         <v>-4.09</v>
       </c>
       <c r="BA24" s="30">
         <v>-5.38</v>
       </c>
+      <c r="BB24" s="30">
+        <v>-5.34</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>-3.98</v>
       </c>
       <c r="D25" s="30">
         <v>-4.7</v>
       </c>
       <c r="E25" s="30">
         <v>-3.39</v>
       </c>
       <c r="F25" s="30">
         <v>-3.34</v>
       </c>
       <c r="G25" s="30">
         <v>-3.3</v>
       </c>
       <c r="H25" s="30">
         <v>-3.18</v>
       </c>
       <c r="I25" s="30">
@@ -8062,52 +8191,55 @@
       </c>
       <c r="AT25" s="30">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="32">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="32">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="32">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="30">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="32">
         <v>-4.1900000000000004</v>
       </c>
       <c r="BA25" s="30">
         <v>-4.43</v>
       </c>
+      <c r="BB25" s="30">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>0</v>
       </c>
       <c r="C26" s="30">
         <v>-5.61</v>
       </c>
       <c r="D26" s="30">
         <v>-5.79</v>
       </c>
       <c r="E26" s="30">
         <v>-5.33</v>
       </c>
       <c r="F26" s="30">
         <v>-4.7</v>
       </c>
       <c r="G26" s="30">
         <v>-2.35</v>
       </c>
       <c r="H26" s="30">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="30">
@@ -8223,52 +8355,55 @@
       </c>
       <c r="AT26" s="30">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="32">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="32">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="32">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="30">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="32">
         <v>-3.52</v>
       </c>
       <c r="BA26" s="30">
         <v>-1.54</v>
       </c>
+      <c r="BB26" s="30">
+        <v>-1.4</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="33">
         <v>-7.35</v>
       </c>
       <c r="C27" s="33">
         <v>-5.16</v>
       </c>
       <c r="D27" s="33">
         <v>-4.21</v>
       </c>
       <c r="E27" s="33">
         <v>-3.41</v>
       </c>
       <c r="F27" s="33">
         <v>-2.21</v>
       </c>
       <c r="G27" s="33">
         <v>-1.26</v>
       </c>
       <c r="H27" s="33">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="33">
@@ -8384,62 +8519,65 @@
       </c>
       <c r="AT27" s="33">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="33">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="33">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="33">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="33">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="33">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="33">
         <v>-10.27</v>
       </c>
       <c r="BA27" s="33">
         <v>-10.95</v>
       </c>
+      <c r="BB27" s="33">
+        <v>-9.56</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>