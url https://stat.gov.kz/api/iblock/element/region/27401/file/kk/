--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="4845" windowWidth="18840" windowHeight="7320" tabRatio="572"/>
+    <workbookView xWindow="-30" yWindow="5490" windowWidth="18840" windowHeight="7320" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Табиғи өсімі (кему)" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="51">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -799,75 +799,75 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB34"/>
+  <dimension ref="A1:BC34"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="12" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -879,66 +879,67 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -959,52 +960,53 @@
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
@@ -1121,52 +1123,55 @@
       </c>
       <c r="AU5" s="36" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="35" t="s">
         <v>41</v>
       </c>
       <c r="BB5" s="35" t="s">
         <v>42</v>
       </c>
+      <c r="BC5" s="35" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1178,52 +1183,53 @@
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
       <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1342,52 +1348,55 @@
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
       <c r="AZ7" s="9">
         <v>-126</v>
       </c>
       <c r="BA7" s="9">
         <v>-110</v>
       </c>
       <c r="BB7" s="10">
         <v>-39</v>
       </c>
+      <c r="BC7" s="10">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1506,52 +1515,55 @@
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
       <c r="AZ8" s="9">
         <v>-16</v>
       </c>
       <c r="BA8" s="9">
         <v>42</v>
       </c>
       <c r="BB8" s="10">
         <v>54</v>
       </c>
+      <c r="BC8" s="10">
+        <v>58</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1670,52 +1682,55 @@
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
       <c r="AZ9" s="9">
         <v>16</v>
       </c>
       <c r="BA9" s="9">
         <v>29</v>
       </c>
       <c r="BB9" s="10">
         <v>21</v>
       </c>
+      <c r="BC9" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1834,52 +1849,55 @@
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
       <c r="AZ10" s="9">
         <v>-23</v>
       </c>
       <c r="BA10" s="9">
         <v>-21</v>
       </c>
       <c r="BB10" s="10">
         <v>-24</v>
       </c>
+      <c r="BC10" s="10">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1998,52 +2016,55 @@
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
       <c r="AZ11" s="9">
         <v>-73</v>
       </c>
       <c r="BA11" s="9">
         <v>-33</v>
       </c>
       <c r="BB11" s="10">
         <v>-31</v>
       </c>
+      <c r="BC11" s="10">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2162,52 +2183,55 @@
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
       <c r="AZ12" s="9">
         <v>5</v>
       </c>
       <c r="BA12" s="9">
         <v>-3</v>
       </c>
       <c r="BB12" s="10">
         <v>-4</v>
       </c>
+      <c r="BC12" s="10">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2326,52 +2350,55 @@
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
       <c r="AZ13" s="9">
         <v>6</v>
       </c>
       <c r="BA13" s="9">
         <v>2</v>
       </c>
       <c r="BB13" s="10">
         <v>1</v>
       </c>
+      <c r="BC13" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2488,52 +2515,55 @@
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
       <c r="AZ14" s="9">
         <v>-5</v>
       </c>
       <c r="BA14" s="9">
         <v>-21</v>
       </c>
       <c r="BB14" s="10">
         <v>-1</v>
       </c>
+      <c r="BC14" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2652,52 +2682,55 @@
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
       <c r="AZ15" s="9">
         <v>-9</v>
       </c>
       <c r="BA15" s="9">
         <v>-12</v>
       </c>
       <c r="BB15" s="10">
         <v>-2</v>
       </c>
+      <c r="BC15" s="10">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2816,52 +2849,55 @@
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>3</v>
       </c>
       <c r="BB16" s="10">
         <v>2</v>
       </c>
+      <c r="BC16" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2980,52 +3016,55 @@
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
       <c r="AZ17" s="9">
         <v>-3</v>
       </c>
       <c r="BA17" s="9">
         <v>-14</v>
       </c>
       <c r="BB17" s="10">
         <v>-14</v>
       </c>
+      <c r="BC17" s="10">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3142,52 +3181,55 @@
       </c>
       <c r="AU18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
       <c r="AZ18" s="9">
         <v>-3</v>
       </c>
       <c r="BA18" s="9">
         <v>-3</v>
       </c>
       <c r="BB18" s="10">
         <v>3</v>
       </c>
+      <c r="BC18" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3306,52 +3348,55 @@
       </c>
       <c r="AU19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
       <c r="AZ19" s="9">
         <v>-6</v>
       </c>
       <c r="BA19" s="9">
         <v>-12</v>
       </c>
       <c r="BB19" s="10">
         <v>-12</v>
       </c>
+      <c r="BC19" s="10">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3470,52 +3515,55 @@
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
       <c r="AZ20" s="9">
         <v>-1</v>
       </c>
       <c r="BA20" s="9">
         <v>-1</v>
       </c>
       <c r="BB20" s="10">
         <v>8</v>
       </c>
+      <c r="BC20" s="10">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3634,52 +3682,55 @@
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
       <c r="AZ21" s="9">
         <v>7</v>
       </c>
       <c r="BA21" s="9">
         <v>-14</v>
       </c>
       <c r="BB21" s="10">
         <v>-2</v>
       </c>
+      <c r="BC21" s="10">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3798,52 +3849,55 @@
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
       <c r="AZ22" s="9">
         <v>3</v>
       </c>
       <c r="BA22" s="9">
         <v>-9</v>
       </c>
       <c r="BB22" s="10">
         <v>-5</v>
       </c>
+      <c r="BC22" s="10">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3962,52 +4016,55 @@
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
       <c r="AZ23" s="9">
         <v>7</v>
       </c>
       <c r="BA23" s="9">
         <v>-3</v>
       </c>
       <c r="BB23" s="10">
         <v>-4</v>
       </c>
+      <c r="BC23" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -4126,52 +4183,55 @@
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
       <c r="AZ24" s="9">
         <v>-1</v>
       </c>
       <c r="BA24" s="9">
         <v>-12</v>
       </c>
       <c r="BB24" s="10">
         <v>-7</v>
       </c>
+      <c r="BC24" s="10">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4290,52 +4350,55 @@
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
       <c r="AZ25" s="9">
         <v>-12</v>
       </c>
       <c r="BA25" s="9">
         <v>-9</v>
       </c>
       <c r="BB25" s="10">
         <v>-13</v>
       </c>
+      <c r="BC25" s="10">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4454,52 +4517,55 @@
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
       <c r="AZ26" s="9">
         <v>0</v>
       </c>
       <c r="BA26" s="9">
         <v>5</v>
       </c>
       <c r="BB26" s="10">
         <v>-1</v>
       </c>
+      <c r="BC26" s="10">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4618,156 +4684,159 @@
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
       <c r="AZ27" s="19">
         <v>-19</v>
       </c>
       <c r="BA27" s="19">
         <v>-24</v>
       </c>
       <c r="BB27" s="19">
         <v>-8</v>
       </c>
+      <c r="BC27" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
     </row>
-    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT13" sqref="AT13"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="AT39" sqref="AT39"/>
+      <selection pane="topRight" activeCell="AR15" sqref="AR15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="9.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4779,66 +4848,67 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="44"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4859,52 +4929,53 @@
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="45"/>
       <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>30</v>
       </c>
@@ -5021,52 +5092,55 @@
       </c>
       <c r="AU5" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="36" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="36" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="35" t="s">
         <v>27</v>
       </c>
+      <c r="BC5" s="35" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -5078,52 +5152,53 @@
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
       <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>-0.6</v>
       </c>
       <c r="C7" s="30">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="30">
         <v>-1.41</v>
       </c>
       <c r="E7" s="30">
         <v>-0.53</v>
       </c>
       <c r="F7" s="30">
         <v>-0.06</v>
       </c>
       <c r="G7" s="30">
         <v>0.38</v>
       </c>
       <c r="H7" s="30">
         <v>0.81</v>
       </c>
       <c r="I7" s="30">
@@ -5242,52 +5317,55 @@
       </c>
       <c r="AU7" s="30">
         <v>0.24</v>
       </c>
       <c r="AV7" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="32">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="32">
         <v>0.44</v>
       </c>
       <c r="AY7" s="30">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="32">
         <v>-1.1000000000000001</v>
       </c>
       <c r="BA7" s="30">
         <v>-1.23</v>
       </c>
       <c r="BB7" s="30">
         <v>-1.0900000000000001</v>
       </c>
+      <c r="BC7" s="30">
+        <v>-0.98</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>1.26</v>
       </c>
       <c r="C8" s="30">
         <v>0.68</v>
       </c>
       <c r="D8" s="30">
         <v>1.33</v>
       </c>
       <c r="E8" s="30">
         <v>2.56</v>
       </c>
       <c r="F8" s="30">
         <v>2.78</v>
       </c>
       <c r="G8" s="30">
         <v>3.12</v>
       </c>
       <c r="H8" s="30">
         <v>3.43</v>
       </c>
       <c r="I8" s="30">
@@ -5406,52 +5484,55 @@
       </c>
       <c r="AU8" s="30">
         <v>2.38</v>
       </c>
       <c r="AV8" s="32">
         <v>2.19</v>
       </c>
       <c r="AW8" s="32">
         <v>2</v>
       </c>
       <c r="AX8" s="32">
         <v>2.4</v>
       </c>
       <c r="AY8" s="30">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="32">
         <v>0.61</v>
       </c>
       <c r="BA8" s="30">
         <v>0.91</v>
       </c>
       <c r="BB8" s="30">
         <v>1.2</v>
       </c>
+      <c r="BC8" s="30">
+        <v>1.41</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.85</v>
       </c>
       <c r="C9" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="30">
         <v>10.07</v>
       </c>
       <c r="E9" s="30">
         <v>10.14</v>
       </c>
       <c r="F9" s="30">
         <v>10.11</v>
       </c>
       <c r="G9" s="30">
         <v>11.19</v>
       </c>
       <c r="H9" s="30">
         <v>11.34</v>
       </c>
       <c r="I9" s="30">
@@ -5570,52 +5651,55 @@
       </c>
       <c r="AU9" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="32">
         <v>5.05</v>
       </c>
       <c r="AW9" s="32">
         <v>4.92</v>
       </c>
       <c r="AX9" s="32">
         <v>7.21</v>
       </c>
       <c r="AY9" s="30">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="32">
         <v>5.67</v>
       </c>
       <c r="BA9" s="30">
         <v>6.7</v>
       </c>
       <c r="BB9" s="30">
         <v>6.74</v>
       </c>
+      <c r="BC9" s="30">
+        <v>6.52</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>-5.38</v>
       </c>
       <c r="C10" s="30">
         <v>-5.85</v>
       </c>
       <c r="D10" s="30">
         <v>-6.87</v>
       </c>
       <c r="E10" s="30">
         <v>-5.23</v>
       </c>
       <c r="F10" s="30">
         <v>-5.34</v>
       </c>
       <c r="G10" s="30">
         <v>-4.57</v>
       </c>
       <c r="H10" s="30">
         <v>-3.55</v>
       </c>
       <c r="I10" s="30">
@@ -5734,52 +5818,55 @@
       </c>
       <c r="AU10" s="30">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="32">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="32">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="32">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="30">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="32">
         <v>-5.45</v>
       </c>
       <c r="BA10" s="30">
         <v>-5.95</v>
       </c>
       <c r="BB10" s="30">
         <v>-6.43</v>
       </c>
+      <c r="BC10" s="30">
+        <v>-5.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>-3.62</v>
       </c>
       <c r="C11" s="30">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="30">
         <v>-7.17</v>
       </c>
       <c r="E11" s="30">
         <v>-5.68</v>
       </c>
       <c r="F11" s="30">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="30">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="30">
         <v>-3.62</v>
       </c>
       <c r="I11" s="30">
@@ -5898,52 +5985,55 @@
       </c>
       <c r="AU11" s="30">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="32">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="32">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="32">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="30">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="32">
         <v>-3.79</v>
       </c>
       <c r="BA11" s="30">
         <v>-3.66</v>
       </c>
       <c r="BB11" s="30">
         <v>-3.53</v>
       </c>
+      <c r="BC11" s="30">
+        <v>-3.53</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>-5.65</v>
       </c>
       <c r="C12" s="30">
         <v>-6.45</v>
       </c>
       <c r="D12" s="30">
         <v>-3.89</v>
       </c>
       <c r="E12" s="30">
         <v>-1.7</v>
       </c>
       <c r="F12" s="30">
         <v>-0.39</v>
       </c>
       <c r="G12" s="30">
         <v>-0.64</v>
       </c>
       <c r="H12" s="30">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="30">
@@ -6062,52 +6152,55 @@
       </c>
       <c r="AU12" s="30">
         <v>0.5</v>
       </c>
       <c r="AV12" s="32">
         <v>0.47</v>
       </c>
       <c r="AW12" s="32">
         <v>1.01</v>
       </c>
       <c r="AX12" s="32">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="30">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="32">
         <v>-0.35</v>
       </c>
       <c r="BA12" s="30">
         <v>-1.06</v>
       </c>
       <c r="BB12" s="30">
         <v>-1.67</v>
       </c>
+      <c r="BC12" s="30">
+        <v>-2.4500000000000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>8.69</v>
       </c>
       <c r="C13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="30">
         <v>12.24</v>
       </c>
       <c r="E13" s="30">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="30">
         <v>10.86</v>
       </c>
       <c r="G13" s="30">
         <v>10.55</v>
       </c>
       <c r="H13" s="30">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="30">
@@ -6226,52 +6319,55 @@
       </c>
       <c r="AU13" s="30">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="32">
         <v>10.08</v>
       </c>
       <c r="AW13" s="32">
         <v>9.94</v>
       </c>
       <c r="AX13" s="32">
         <v>3.93</v>
       </c>
       <c r="AY13" s="30">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="32">
         <v>5.03</v>
       </c>
       <c r="BA13" s="30">
         <v>4.28</v>
       </c>
       <c r="BB13" s="30">
         <v>3.6</v>
       </c>
+      <c r="BC13" s="30">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="30">
         <v>-5.3</v>
       </c>
       <c r="D14" s="30">
         <v>-3.47</v>
       </c>
       <c r="E14" s="30">
         <v>-3.2</v>
       </c>
       <c r="F14" s="30">
         <v>-2.9</v>
       </c>
       <c r="G14" s="30">
         <v>-2.87</v>
       </c>
       <c r="H14" s="30">
         <v>-2.16</v>
       </c>
       <c r="I14" s="30">
@@ -6390,52 +6486,55 @@
       </c>
       <c r="AU14" s="30">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="32">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="32">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="32">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="30">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="32">
         <v>-4.4000000000000004</v>
       </c>
       <c r="BA14" s="30">
         <v>-5.28</v>
       </c>
       <c r="BB14" s="30">
         <v>-4.26</v>
       </c>
+      <c r="BC14" s="30">
+        <v>-3.56</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>-6.34</v>
       </c>
       <c r="C15" s="30">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="30">
         <v>-5.33</v>
       </c>
       <c r="E15" s="30">
         <v>-3.63</v>
       </c>
       <c r="F15" s="30">
         <v>-3.63</v>
       </c>
       <c r="G15" s="30">
         <v>-3.51</v>
       </c>
       <c r="H15" s="30">
         <v>-1.96</v>
       </c>
       <c r="I15" s="30">
@@ -6554,52 +6653,55 @@
       </c>
       <c r="AU15" s="30">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="32">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="32">
         <v>4.62</v>
       </c>
       <c r="AY15" s="30">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="32">
         <v>-1.59</v>
       </c>
       <c r="BA15" s="30">
         <v>-3.59</v>
       </c>
       <c r="BB15" s="30">
         <v>-3.17</v>
       </c>
+      <c r="BC15" s="30">
+        <v>-3.44</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>0</v>
       </c>
       <c r="C16" s="30">
         <v>5.67</v>
       </c>
       <c r="D16" s="30">
         <v>11.11</v>
       </c>
       <c r="E16" s="30">
         <v>11.13</v>
       </c>
       <c r="F16" s="30">
         <v>10.19</v>
       </c>
       <c r="G16" s="30">
         <v>10.17</v>
       </c>
       <c r="H16" s="30">
         <v>10.28</v>
       </c>
       <c r="I16" s="30">
@@ -6718,52 +6820,55 @@
       </c>
       <c r="AU16" s="30">
         <v>9.61</v>
       </c>
       <c r="AV16" s="32">
         <v>9.6</v>
       </c>
       <c r="AW16" s="32">
         <v>9.08</v>
       </c>
       <c r="AX16" s="32">
         <v>10.87</v>
       </c>
       <c r="AY16" s="30">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="32">
         <v>7.1</v>
       </c>
       <c r="BA16" s="30">
         <v>6.25</v>
       </c>
       <c r="BB16" s="30">
         <v>5.46</v>
       </c>
+      <c r="BC16" s="30">
+        <v>6.21</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>-0.82</v>
       </c>
       <c r="C17" s="30">
         <v>-5.05</v>
       </c>
       <c r="D17" s="30">
         <v>-4.92</v>
       </c>
       <c r="E17" s="30">
         <v>-3.75</v>
       </c>
       <c r="F17" s="30">
         <v>-3.38</v>
       </c>
       <c r="G17" s="30">
         <v>-2.96</v>
       </c>
       <c r="H17" s="30">
         <v>-2.57</v>
       </c>
       <c r="I17" s="30">
@@ -6882,52 +6987,55 @@
       </c>
       <c r="AU17" s="30">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="32">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="32">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="32">
         <v>1.46</v>
       </c>
       <c r="AY17" s="30">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="32">
         <v>-1.8</v>
       </c>
       <c r="BA17" s="30">
         <v>-2.4</v>
       </c>
       <c r="BB17" s="30">
         <v>-2.75</v>
       </c>
+      <c r="BC17" s="30">
+        <v>-2.94</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>-2.17</v>
       </c>
       <c r="C18" s="30">
         <v>-1.7</v>
       </c>
       <c r="D18" s="30">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="30">
         <v>1.76</v>
       </c>
       <c r="G18" s="30">
         <v>2.37</v>
       </c>
       <c r="H18" s="30">
         <v>2.5</v>
       </c>
       <c r="I18" s="30">
@@ -7046,52 +7154,55 @@
       </c>
       <c r="AU18" s="30">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="32">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="32">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="32">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="30">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="32">
         <v>0</v>
       </c>
       <c r="BA18" s="30">
         <v>-0.93</v>
       </c>
       <c r="BB18" s="30">
         <v>0</v>
       </c>
+      <c r="BC18" s="30">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>1.91</v>
       </c>
       <c r="C19" s="30">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="30">
         <v>-6.59</v>
       </c>
       <c r="E19" s="30">
         <v>-5.93</v>
       </c>
       <c r="F19" s="30">
         <v>-4.99</v>
       </c>
       <c r="G19" s="30">
         <v>-5.08</v>
       </c>
       <c r="H19" s="30">
         <v>-4.12</v>
       </c>
       <c r="I19" s="30">
@@ -7210,52 +7321,55 @@
       </c>
       <c r="AU19" s="30">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="32">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="32">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="32">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="30">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="32">
         <v>-4.01</v>
       </c>
       <c r="BA19" s="30">
         <v>-4.57</v>
       </c>
       <c r="BB19" s="30">
         <v>-4.8899999999999997</v>
       </c>
+      <c r="BC19" s="30">
+        <v>-4.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>-3.4</v>
       </c>
       <c r="C20" s="30">
         <v>-3.86</v>
       </c>
       <c r="D20" s="30">
         <v>-3.89</v>
       </c>
       <c r="E20" s="30">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>-3.13</v>
       </c>
       <c r="G20" s="30">
         <v>-2.71</v>
       </c>
       <c r="H20" s="30">
         <v>-1.4</v>
       </c>
       <c r="I20" s="30">
@@ -7374,52 +7488,55 @@
       </c>
       <c r="AU20" s="30">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="32">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="32">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="32">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="30">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="32">
         <v>0</v>
       </c>
       <c r="BA20" s="30">
         <v>-0.16</v>
       </c>
       <c r="BB20" s="30">
         <v>0.91</v>
       </c>
+      <c r="BC20" s="30">
+        <v>0.44</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>0.65</v>
       </c>
       <c r="C21" s="30">
         <v>1.69</v>
       </c>
       <c r="D21" s="30">
         <v>2.16</v>
       </c>
       <c r="E21" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="30">
         <v>3.27</v>
       </c>
       <c r="G21" s="30">
         <v>3</v>
       </c>
       <c r="H21" s="30">
         <v>2.8</v>
       </c>
       <c r="I21" s="30">
@@ -7538,52 +7655,55 @@
       </c>
       <c r="AU21" s="30">
         <v>0.17</v>
       </c>
       <c r="AV21" s="32">
         <v>0.09</v>
       </c>
       <c r="AW21" s="32">
         <v>0.22</v>
       </c>
       <c r="AX21" s="32">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="30">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="32">
         <v>0.33</v>
       </c>
       <c r="BA21" s="30">
         <v>-0.33</v>
       </c>
       <c r="BB21" s="30">
         <v>-0.32</v>
       </c>
+      <c r="BC21" s="30">
+        <v>-0.66</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>-5.28</v>
       </c>
       <c r="C22" s="30">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="30">
         <v>-5.82</v>
       </c>
       <c r="E22" s="30">
         <v>-6.41</v>
       </c>
       <c r="F22" s="30">
         <v>-6.62</v>
       </c>
       <c r="G22" s="30">
         <v>-4.88</v>
       </c>
       <c r="H22" s="30">
         <v>-4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7702,52 +7822,55 @@
       </c>
       <c r="AU22" s="30">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="32">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="32">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="32">
         <v>2.35</v>
       </c>
       <c r="AY22" s="30">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="32">
         <v>-1.4</v>
       </c>
       <c r="BA22" s="30">
         <v>-2.41</v>
       </c>
       <c r="BB22" s="30">
         <v>-2.52</v>
       </c>
+      <c r="BC22" s="30">
+        <v>-2.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>-2.54</v>
       </c>
       <c r="C23" s="30">
         <v>-0.67</v>
       </c>
       <c r="D23" s="30">
         <v>-1.74</v>
       </c>
       <c r="E23" s="30">
         <v>1.62</v>
       </c>
       <c r="F23" s="30">
         <v>1.04</v>
       </c>
       <c r="G23" s="30">
         <v>1.72</v>
       </c>
       <c r="H23" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="30">
@@ -7866,52 +7989,55 @@
       </c>
       <c r="AU23" s="30">
         <v>3.91</v>
       </c>
       <c r="AV23" s="32">
         <v>3.83</v>
       </c>
       <c r="AW23" s="32">
         <v>2.89</v>
       </c>
       <c r="AX23" s="32">
         <v>7.38</v>
       </c>
       <c r="AY23" s="30">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="32">
         <v>3.06</v>
       </c>
       <c r="BA23" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="BB23" s="30">
         <v>-0.3</v>
       </c>
+      <c r="BC23" s="30">
+        <v>1.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="30">
         <v>-1.05</v>
       </c>
       <c r="D24" s="30">
         <v>-3.45</v>
       </c>
       <c r="E24" s="30">
         <v>-5</v>
       </c>
       <c r="F24" s="30">
         <v>-3.56</v>
       </c>
       <c r="G24" s="30">
         <v>-2.97</v>
       </c>
       <c r="H24" s="30">
         <v>-2.44</v>
       </c>
       <c r="I24" s="30">
@@ -8030,52 +8156,55 @@
       </c>
       <c r="AU24" s="30">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="32">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="32">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="32">
         <v>-3</v>
       </c>
       <c r="AY24" s="30">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="32">
         <v>-4.09</v>
       </c>
       <c r="BA24" s="30">
         <v>-5.38</v>
       </c>
       <c r="BB24" s="30">
         <v>-5.34</v>
       </c>
+      <c r="BC24" s="30">
+        <v>-4.83</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>-3.98</v>
       </c>
       <c r="D25" s="30">
         <v>-4.7</v>
       </c>
       <c r="E25" s="30">
         <v>-3.39</v>
       </c>
       <c r="F25" s="30">
         <v>-3.34</v>
       </c>
       <c r="G25" s="30">
         <v>-3.3</v>
       </c>
       <c r="H25" s="30">
         <v>-3.18</v>
       </c>
       <c r="I25" s="30">
@@ -8194,52 +8323,55 @@
       </c>
       <c r="AU25" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="32">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="32">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="32">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="30">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="32">
         <v>-4.1900000000000004</v>
       </c>
       <c r="BA25" s="30">
         <v>-4.43</v>
       </c>
       <c r="BB25" s="30">
         <v>-5</v>
       </c>
+      <c r="BC25" s="30">
+        <v>-5.21</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>0</v>
       </c>
       <c r="C26" s="30">
         <v>-5.61</v>
       </c>
       <c r="D26" s="30">
         <v>-5.79</v>
       </c>
       <c r="E26" s="30">
         <v>-5.33</v>
       </c>
       <c r="F26" s="30">
         <v>-4.7</v>
       </c>
       <c r="G26" s="30">
         <v>-2.35</v>
       </c>
       <c r="H26" s="30">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="30">
@@ -8358,52 +8490,55 @@
       </c>
       <c r="AU26" s="30">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="32">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="32">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="32">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="30">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="32">
         <v>-3.52</v>
       </c>
       <c r="BA26" s="30">
         <v>-1.54</v>
       </c>
       <c r="BB26" s="30">
         <v>-1.4</v>
       </c>
+      <c r="BC26" s="30">
+        <v>-2.4900000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="33">
         <v>-7.35</v>
       </c>
       <c r="C27" s="33">
         <v>-5.16</v>
       </c>
       <c r="D27" s="33">
         <v>-4.21</v>
       </c>
       <c r="E27" s="33">
         <v>-3.41</v>
       </c>
       <c r="F27" s="33">
         <v>-2.21</v>
       </c>
       <c r="G27" s="33">
         <v>-1.26</v>
       </c>
       <c r="H27" s="33">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="33">
@@ -8522,62 +8657,65 @@
       </c>
       <c r="AU27" s="33">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="33">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="33">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="33">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="33">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="33">
         <v>-10.27</v>
       </c>
       <c r="BA27" s="33">
         <v>-10.95</v>
       </c>
       <c r="BB27" s="33">
         <v>-9.56</v>
       </c>
+      <c r="BC27" s="33">
+        <v>-7.99</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>