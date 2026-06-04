--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -2,239 +2,259 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="12525"/>
+    <workbookView xWindow="120" yWindow="150" windowWidth="28695" windowHeight="9465" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="All popul" sheetId="1" r:id="rId1"/>
-    <sheet name="Women" sheetId="4" r:id="rId2"/>
+    <sheet name="All" sheetId="1" r:id="rId1"/>
+    <sheet name="Per victim" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t>Almaty</t>
   </si>
   <si>
-    <t>people</t>
+    <t>Material consequences of accidents</t>
   </si>
   <si>
-    <t>The number of victims of accidents</t>
+    <t>Thousand tenge</t>
   </si>
   <si>
-    <t>The number of injured women in accidents</t>
+    <t>Material consequences of accidents per victim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -493,594 +513,634 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA11"/>
+  <dimension ref="A1:AB12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7"/>
+    <sheetView topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="R28" sqref="R28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
+    <col min="2" max="5" width="11.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.140625" style="1" customWidth="1"/>
+    <col min="17" max="21" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="11.5703125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
+    <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="21"/>
+    <row r="1" spans="1:28" ht="12.75">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="6"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="6"/>
+      <c r="T1" s="6"/>
+      <c r="U1" s="6"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" customHeight="1">
-[...7 lines deleted...]
-      <c r="I3" s="10" t="s">
+    <row r="2" spans="1:28" ht="12.75">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+    </row>
+    <row r="3" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A3" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+    </row>
+    <row r="4" spans="1:28" ht="15">
+      <c r="V4" s="3"/>
+      <c r="W4" s="20"/>
+      <c r="X4" s="21"/>
+      <c r="Z4" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="3"/>
-[...10 lines deleted...]
-      <c r="U3" s="3"/>
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="25"/>
     </row>
-    <row r="4" spans="1:27">
-[...4 lines deleted...]
-        <v>1</v>
+    <row r="5" spans="1:28">
+      <c r="A5" s="4"/>
+      <c r="B5" s="12">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="12">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="12">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="12">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="12">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="8">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="8">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="8">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="9">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="8">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="8">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="8">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="8">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="8">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="8">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="10">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="9">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="8">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="10">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="11">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="11">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="11">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="11">
+        <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
-[...77 lines deleted...]
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="15">
-        <v>140</v>
-[...8 lines deleted...]
-        <v>106</v>
+        <v>17125.2</v>
+      </c>
+      <c r="C6" s="16">
+        <v>12427.8</v>
+      </c>
+      <c r="D6" s="16">
+        <v>63191</v>
+      </c>
+      <c r="E6" s="16">
+        <v>21768.7</v>
       </c>
       <c r="F6" s="16">
-        <v>76</v>
-[...61 lines deleted...]
-      <c r="AA6" s="9"/>
+        <v>18677.3</v>
+      </c>
+      <c r="G6" s="16">
+        <v>12408.8</v>
+      </c>
+      <c r="H6" s="16">
+        <v>8493.2000000000007</v>
+      </c>
+      <c r="I6" s="16">
+        <v>9074.9</v>
+      </c>
+      <c r="J6" s="16">
+        <v>9305.2999999999993</v>
+      </c>
+      <c r="K6" s="16">
+        <v>18548.400000000001</v>
+      </c>
+      <c r="L6" s="16">
+        <v>10402.5</v>
+      </c>
+      <c r="M6" s="16">
+        <v>26700.7</v>
+      </c>
+      <c r="N6" s="16">
+        <v>21765</v>
+      </c>
+      <c r="O6" s="16">
+        <v>36713.699999999997</v>
+      </c>
+      <c r="P6" s="16">
+        <v>17048.400000000001</v>
+      </c>
+      <c r="Q6" s="16">
+        <v>25141.9</v>
+      </c>
+      <c r="R6" s="16">
+        <v>21979.7</v>
+      </c>
+      <c r="S6" s="16">
+        <v>24008.3</v>
+      </c>
+      <c r="T6" s="16">
+        <v>15069.2</v>
+      </c>
+      <c r="U6" s="16">
+        <v>68643.7</v>
+      </c>
+      <c r="V6" s="16">
+        <v>19795.900000000001</v>
+      </c>
+      <c r="W6" s="16">
+        <v>26315.1</v>
+      </c>
+      <c r="X6" s="16">
+        <v>103511</v>
+      </c>
+      <c r="Y6" s="17">
+        <v>27998.1</v>
+      </c>
+      <c r="Z6" s="17">
+        <v>44658.1</v>
+      </c>
+      <c r="AA6" s="17">
+        <v>89327</v>
+      </c>
     </row>
-    <row r="7" spans="1:27">
-[...66 lines deleted...]
-    <row r="11" spans="1:27" ht="37.5" customHeight="1"/>
+    <row r="8" spans="1:28" ht="15" customHeight="1"/>
+    <row r="9" spans="1:28" ht="15" customHeight="1"/>
+    <row r="10" spans="1:28" ht="31.5" customHeight="1"/>
+    <row r="11" spans="1:28" ht="15" customHeight="1"/>
+    <row r="12" spans="1:28" ht="21" customHeight="1"/>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A2:A3"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="Z4:AA4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA9"/>
+  <dimension ref="A1:AA10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z6" sqref="Z6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Y17" sqref="Y17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
+    <col min="7" max="24" width="9.140625" style="1"/>
+    <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-[...3 lines deleted...]
-      <c r="V1" s="2"/>
+    <row r="1" spans="1:27" ht="12.75">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="6"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="6"/>
+      <c r="T1" s="6"/>
+      <c r="U1" s="6"/>
     </row>
-    <row r="2" spans="1:27" ht="15.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="H2" s="10" t="s">
+    <row r="2" spans="1:27" ht="12.75">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+    </row>
+    <row r="3" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="3"/>
-[...12 lines deleted...]
-      <c r="V2" s="2"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="23"/>
     </row>
-    <row r="3" spans="1:27">
-[...83 lines deleted...]
-      </c>
+    <row r="4" spans="1:27" ht="15">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="20"/>
+      <c r="X4" s="13"/>
+      <c r="Z4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA4" s="24"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="14" t="s">
-[...77 lines deleted...]
-      <c r="AA5" s="9"/>
+      <c r="A5" s="4"/>
+      <c r="B5" s="12">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="12">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="12">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="12">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="12">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="8">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="8">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="8">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="9">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="8">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="8">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="8">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="8">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="8">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="8">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="10">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="9">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="8">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="10">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="11">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="11">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="11">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="11">
+        <v>2025</v>
+      </c>
     </row>
     <row r="6" spans="1:27">
-      <c r="H6" s="9"/>
-[...5 lines deleted...]
-      <c r="N6" s="9"/>
+      <c r="A6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="15">
+        <v>122.32285714285715</v>
+      </c>
+      <c r="C6" s="17">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="D6" s="17">
+        <v>902.7</v>
+      </c>
+      <c r="E6" s="17">
+        <v>205.4</v>
+      </c>
+      <c r="F6" s="18">
+        <v>245.8</v>
+      </c>
+      <c r="G6" s="17">
+        <v>137.9</v>
+      </c>
+      <c r="H6" s="17">
+        <v>207.2</v>
+      </c>
+      <c r="I6" s="17">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="J6" s="17">
+        <v>258.5</v>
+      </c>
+      <c r="K6" s="17">
+        <v>386.4</v>
+      </c>
+      <c r="L6" s="17">
+        <v>335.56</v>
+      </c>
+      <c r="M6" s="17">
+        <v>460.4</v>
+      </c>
+      <c r="N6" s="17">
+        <v>302.3</v>
+      </c>
+      <c r="O6" s="17">
+        <v>815.86</v>
+      </c>
+      <c r="P6" s="17">
+        <v>370.61700000000002</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>457.125</v>
+      </c>
+      <c r="R6" s="17">
+        <v>439.59399999999999</v>
+      </c>
+      <c r="S6" s="17">
+        <v>521.9</v>
+      </c>
+      <c r="T6" s="17">
+        <v>239.2</v>
+      </c>
+      <c r="U6" s="17">
+        <v>1372.9</v>
+      </c>
+      <c r="V6" s="17">
+        <v>449.9</v>
+      </c>
+      <c r="W6" s="17">
+        <v>612</v>
+      </c>
+      <c r="X6" s="17">
+        <v>2300.1999999999998</v>
+      </c>
+      <c r="Y6" s="19">
+        <v>548.98235294117649</v>
+      </c>
+      <c r="Z6" s="17">
+        <v>531.6</v>
+      </c>
+      <c r="AA6" s="17">
+        <v>960.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:27" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:27" ht="15" customHeight="1"/>
+    <row r="9" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="10" spans="1:27" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:A2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:V3"/>
+    <mergeCell ref="Z4:AA4"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="27" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>All popul</vt:lpstr>
-      <vt:lpstr>Women</vt:lpstr>
+      <vt:lpstr>All</vt:lpstr>
+      <vt:lpstr>Per victim</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>