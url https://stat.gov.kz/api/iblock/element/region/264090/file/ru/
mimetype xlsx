--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Число умерших младенцев" sheetId="6" r:id="rId4"/>
     <sheet name="Коэф млад.смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -417,51 +417,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -501,70 +501,73 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -850,5847 +853,6199 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
+      <selection pane="bottomLeft" activeCell="S14" sqref="S14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="34"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="M4" s="3"/>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="23"/>
-      <c r="B5" s="32">
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="24"/>
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="31" t="s">
+      <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="31" t="s">
+      <c r="G6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="31" t="s">
+      <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="31" t="s">
+      <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="31" t="s">
+      <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="31" t="s">
+      <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="31" t="s">
+      <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="P6" s="32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="35"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="7">
         <v>243</v>
       </c>
       <c r="E8" s="18">
         <v>302</v>
       </c>
       <c r="F8" s="7">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="7">
         <v>272</v>
       </c>
       <c r="J8" s="7">
         <v>243</v>
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="7">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="10">
         <v>96</v>
       </c>
       <c r="E9" s="19">
         <v>114</v>
       </c>
       <c r="F9" s="10">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="10">
         <v>109</v>
       </c>
       <c r="J9" s="10">
         <v>91</v>
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="10">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="10">
         <v>43</v>
       </c>
       <c r="E10" s="19">
         <v>61</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="10">
         <v>56</v>
       </c>
       <c r="J10" s="10">
         <v>49</v>
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="10">
         <v>18</v>
       </c>
       <c r="E11" s="19">
         <v>33</v>
       </c>
       <c r="F11" s="10">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="10">
         <v>15</v>
       </c>
       <c r="J11" s="10">
         <v>24</v>
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="19">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="10">
         <v>18</v>
       </c>
       <c r="J12" s="10">
         <v>16</v>
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="19">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="10">
         <v>16</v>
       </c>
       <c r="J13" s="10">
         <v>8</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="10">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="19">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="10">
         <v>48</v>
       </c>
       <c r="J14" s="10">
         <v>39</v>
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="10">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="19">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="10">
         <v>10</v>
       </c>
       <c r="J15" s="10">
         <v>16</v>
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="P15" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="36"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="18">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
         <v>135</v>
       </c>
       <c r="J17" s="7">
         <v>117</v>
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="7">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="19">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
         <v>107</v>
       </c>
       <c r="J18" s="10">
         <v>91</v>
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="19">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
         <v>26</v>
       </c>
       <c r="J19" s="10">
         <v>22</v>
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="19">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
         <v>2</v>
       </c>
       <c r="J20" s="10">
         <v>4</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="P20" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="36"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="18">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
         <v>137</v>
       </c>
       <c r="J22" s="7">
         <v>126</v>
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="7">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="25">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="19">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
         <v>30</v>
       </c>
       <c r="J24" s="10">
         <v>27</v>
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="25">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="19">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
         <v>15</v>
       </c>
       <c r="J25" s="10">
         <v>24</v>
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="25">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="19">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
         <v>18</v>
       </c>
       <c r="J26" s="10">
         <v>16</v>
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="25">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="19">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
         <v>16</v>
       </c>
       <c r="J27" s="10">
         <v>8</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="25">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="10">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="19">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
         <v>48</v>
       </c>
       <c r="J28" s="10">
         <v>39</v>
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="25">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="10">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="20">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
         <v>8</v>
       </c>
       <c r="J29" s="12">
         <v>12</v>
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="P29" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O31"/>
+  <dimension ref="A3:P31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
+      <selection pane="bottomLeft" activeCell="T14" sqref="T14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="34"/>
-[...15 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="39"/>
-[...3 lines deleted...]
-      <c r="B5" s="32">
+      <c r="P4" s="38"/>
+    </row>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...2 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="14" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="14" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="P6" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="35"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>3.6</v>
       </c>
       <c r="C8" s="15">
         <v>4.04</v>
       </c>
       <c r="D8" s="15">
         <v>3.86</v>
       </c>
       <c r="E8" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="15">
         <v>4</v>
       </c>
       <c r="G8" s="15">
         <v>4.07</v>
       </c>
       <c r="H8" s="15">
         <v>4.17</v>
       </c>
       <c r="I8" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="J8" s="15">
         <v>4.09</v>
       </c>
       <c r="K8" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="15">
         <v>4.2</v>
       </c>
       <c r="N8" s="15">
         <v>3.78</v>
       </c>
       <c r="O8" s="15">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="15">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>3.72</v>
       </c>
       <c r="C9" s="16">
         <v>4.33</v>
       </c>
       <c r="D9" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="16">
         <v>4.26</v>
       </c>
       <c r="F9" s="16">
         <v>4.22</v>
       </c>
       <c r="G9" s="16">
         <v>4.33</v>
       </c>
       <c r="H9" s="16">
         <v>4.38</v>
       </c>
       <c r="I9" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="J9" s="16">
         <v>4.29</v>
       </c>
       <c r="K9" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="16">
         <v>4.42</v>
       </c>
       <c r="N9" s="16">
         <v>4.22</v>
       </c>
       <c r="O9" s="16">
         <v>4.5599999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="16">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>3.65</v>
       </c>
       <c r="C10" s="16">
         <v>3.83</v>
       </c>
       <c r="D10" s="16">
         <v>3.64</v>
       </c>
       <c r="E10" s="16">
         <v>3.93</v>
       </c>
       <c r="F10" s="16">
         <v>3.81</v>
       </c>
       <c r="G10" s="16">
         <v>3.83</v>
       </c>
       <c r="H10" s="16">
         <v>3.83</v>
       </c>
       <c r="I10" s="16">
         <v>3.89</v>
       </c>
       <c r="J10" s="16">
         <v>3.88</v>
       </c>
       <c r="K10" s="16">
         <v>3.88</v>
       </c>
       <c r="L10" s="16">
         <v>3.87</v>
       </c>
       <c r="M10" s="16">
         <v>3.85</v>
       </c>
       <c r="N10" s="16">
         <v>4.08</v>
       </c>
       <c r="O10" s="16">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="16">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16">
         <v>3.74</v>
       </c>
       <c r="C11" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="16">
         <v>3.91</v>
       </c>
       <c r="E11" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>4.34</v>
       </c>
       <c r="H11" s="16">
         <v>4.66</v>
       </c>
       <c r="I11" s="16">
         <v>4.38</v>
       </c>
       <c r="J11" s="16">
         <v>4.34</v>
       </c>
       <c r="K11" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.5</v>
       </c>
       <c r="M11" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="16">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="16">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16">
         <v>5.52</v>
       </c>
       <c r="C12" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="16">
         <v>4.21</v>
       </c>
       <c r="E12" s="16">
         <v>4.66</v>
       </c>
       <c r="F12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="16">
         <v>4.76</v>
       </c>
       <c r="H12" s="16">
         <v>5.16</v>
       </c>
       <c r="I12" s="16">
         <v>5.26</v>
       </c>
       <c r="J12" s="16">
         <v>5.26</v>
       </c>
       <c r="K12" s="16">
         <v>5.36</v>
       </c>
       <c r="L12" s="16">
         <v>5.45</v>
       </c>
       <c r="M12" s="16">
         <v>5.67</v>
       </c>
       <c r="N12" s="16">
         <v>3.64</v>
       </c>
       <c r="O12" s="16">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="16">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16">
         <v>7.55</v>
       </c>
       <c r="C13" s="16">
         <v>6.1</v>
       </c>
       <c r="D13" s="16">
         <v>5.6</v>
       </c>
       <c r="E13" s="16">
         <v>5.44</v>
       </c>
       <c r="F13" s="16">
         <v>5.38</v>
       </c>
       <c r="G13" s="16">
         <v>5.38</v>
       </c>
       <c r="H13" s="16">
         <v>5.4</v>
       </c>
       <c r="I13" s="16">
         <v>5.43</v>
       </c>
       <c r="J13" s="16">
         <v>5.13</v>
       </c>
       <c r="K13" s="16">
         <v>4.99</v>
       </c>
       <c r="L13" s="16">
         <v>4.79</v>
       </c>
       <c r="M13" s="16">
         <v>4.76</v>
       </c>
       <c r="N13" s="16">
         <v>2.8</v>
       </c>
       <c r="O13" s="16">
         <v>3.84</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="16">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="16">
         <v>3.09</v>
       </c>
       <c r="D14" s="16">
         <v>3.38</v>
       </c>
       <c r="E14" s="16">
         <v>3.37</v>
       </c>
       <c r="F14" s="16">
         <v>3.33</v>
       </c>
       <c r="G14" s="16">
         <v>3.34</v>
       </c>
       <c r="H14" s="16">
         <v>3.51</v>
       </c>
       <c r="I14" s="16">
         <v>3.48</v>
       </c>
       <c r="J14" s="16">
         <v>3.4</v>
       </c>
       <c r="K14" s="16">
         <v>3.42</v>
       </c>
       <c r="L14" s="16">
         <v>3.46</v>
       </c>
       <c r="M14" s="16">
         <v>3.61</v>
       </c>
       <c r="N14" s="16">
         <v>2.63</v>
       </c>
       <c r="O14" s="16">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="16">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>3.12</v>
       </c>
       <c r="C15" s="16">
         <v>3.56</v>
       </c>
       <c r="D15" s="16">
         <v>2.74</v>
       </c>
       <c r="E15" s="16">
         <v>3.09</v>
       </c>
       <c r="F15" s="16">
         <v>3.5</v>
       </c>
       <c r="G15" s="16">
         <v>3.95</v>
       </c>
       <c r="H15" s="16">
         <v>3.99</v>
       </c>
       <c r="I15" s="16">
         <v>3.85</v>
       </c>
       <c r="J15" s="16">
         <v>3.95</v>
       </c>
       <c r="K15" s="16">
         <v>3.9</v>
       </c>
       <c r="L15" s="16">
         <v>3.87</v>
       </c>
       <c r="M15" s="16">
         <v>3.95</v>
       </c>
       <c r="N15" s="16">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="16">
         <v>4.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="P15" s="16">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="36"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>3.55</v>
       </c>
       <c r="C17" s="15">
         <v>4.08</v>
       </c>
       <c r="D17" s="15">
         <v>3.91</v>
       </c>
       <c r="E17" s="15">
         <v>4.03</v>
       </c>
       <c r="F17" s="15">
         <v>4.05</v>
       </c>
       <c r="G17" s="15">
         <v>4.16</v>
       </c>
       <c r="H17" s="15">
         <v>4.22</v>
       </c>
       <c r="I17" s="15">
         <v>4.22</v>
       </c>
       <c r="J17" s="15">
         <v>4.17</v>
       </c>
       <c r="K17" s="15">
         <v>4.17</v>
       </c>
       <c r="L17" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="15">
         <v>4.26</v>
       </c>
       <c r="N17" s="15">
         <v>3.93</v>
       </c>
       <c r="O17" s="15">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>3.58</v>
       </c>
       <c r="C18" s="16">
         <v>4.26</v>
       </c>
       <c r="D18" s="16">
         <v>4.12</v>
       </c>
       <c r="E18" s="16">
         <v>4.22</v>
       </c>
       <c r="F18" s="16">
         <v>4.21</v>
       </c>
       <c r="G18" s="16">
         <v>4.34</v>
       </c>
       <c r="H18" s="16">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="16">
         <v>4.37</v>
       </c>
       <c r="J18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="16">
         <v>4.28</v>
       </c>
       <c r="M18" s="16">
         <v>4.43</v>
       </c>
       <c r="N18" s="16">
         <v>4.18</v>
       </c>
       <c r="O18" s="16">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="16">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>3.71</v>
       </c>
       <c r="C19" s="16">
         <v>3.64</v>
       </c>
       <c r="D19" s="16">
         <v>3.28</v>
       </c>
       <c r="E19" s="16">
         <v>3.41</v>
       </c>
       <c r="F19" s="16">
         <v>3.47</v>
       </c>
       <c r="G19" s="16">
         <v>3.39</v>
       </c>
       <c r="H19" s="16">
         <v>3.51</v>
       </c>
       <c r="I19" s="16">
         <v>3.58</v>
       </c>
       <c r="J19" s="16">
         <v>3.57</v>
       </c>
       <c r="K19" s="16">
         <v>3.6</v>
       </c>
       <c r="L19" s="16">
         <v>3.6</v>
       </c>
       <c r="M19" s="16">
         <v>3.59</v>
       </c>
       <c r="N19" s="16">
         <v>3.22</v>
       </c>
       <c r="O19" s="16">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="16">
+        <v>3.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16">
         <v>1.36</v>
       </c>
       <c r="C20" s="16">
         <v>2.12</v>
       </c>
       <c r="D20" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="16">
         <v>3.14</v>
       </c>
       <c r="F20" s="16">
         <v>4.16</v>
       </c>
       <c r="G20" s="16">
         <v>5.12</v>
       </c>
       <c r="H20" s="16">
         <v>4.95</v>
       </c>
       <c r="I20" s="16">
         <v>4.68</v>
       </c>
       <c r="J20" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="16">
         <v>4.28</v>
       </c>
       <c r="L20" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="16">
         <v>4.37</v>
       </c>
       <c r="N20" s="16">
         <v>1.39</v>
       </c>
       <c r="O20" s="16">
         <v>2.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="P20" s="16">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="36"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.63</v>
       </c>
       <c r="C22" s="15">
         <v>3.99</v>
       </c>
       <c r="D22" s="15">
         <v>3.81</v>
       </c>
       <c r="E22" s="15">
         <v>4.01</v>
       </c>
       <c r="F22" s="15">
         <v>3.95</v>
       </c>
       <c r="G22" s="15">
         <v>3.99</v>
       </c>
       <c r="H22" s="15">
         <v>4.13</v>
       </c>
       <c r="I22" s="15">
         <v>4.08</v>
       </c>
       <c r="J22" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="15">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="15">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16">
         <v>8.69</v>
       </c>
       <c r="C23" s="16">
         <v>6.94</v>
       </c>
       <c r="D23" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="16">
         <v>5.73</v>
       </c>
       <c r="F23" s="16">
         <v>4.57</v>
       </c>
       <c r="G23" s="16">
         <v>4.07</v>
       </c>
       <c r="H23" s="16">
         <v>4.12</v>
       </c>
       <c r="I23" s="16">
         <v>3.97</v>
       </c>
       <c r="J23" s="16">
         <v>3.53</v>
       </c>
       <c r="K23" s="16">
         <v>4.07</v>
       </c>
       <c r="L23" s="16">
         <v>3.99</v>
       </c>
       <c r="M23" s="16">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="27">
         <v>5.82</v>
       </c>
       <c r="O23" s="16">
         <v>7.75</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="16">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>3.59</v>
       </c>
       <c r="C24" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="16">
         <v>3.98</v>
       </c>
       <c r="E24" s="16">
         <v>4.43</v>
       </c>
       <c r="F24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="16">
         <v>4.26</v>
       </c>
       <c r="H24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="J24" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="16">
         <v>4.16</v>
       </c>
       <c r="L24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="16">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="27">
         <v>4.91</v>
       </c>
       <c r="O24" s="16">
         <v>4.92</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="16">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16">
         <v>3.74</v>
       </c>
       <c r="C25" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="16">
         <v>3.91</v>
       </c>
       <c r="E25" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="16">
         <v>4.34</v>
       </c>
       <c r="H25" s="16">
         <v>4.66</v>
       </c>
       <c r="I25" s="16">
         <v>4.38</v>
       </c>
       <c r="J25" s="16">
         <v>4.34</v>
       </c>
       <c r="K25" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="16">
         <v>4.5</v>
       </c>
       <c r="M25" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="27">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="16">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="16">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16">
         <v>5.52</v>
       </c>
       <c r="C26" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="16">
         <v>4.21</v>
       </c>
       <c r="E26" s="16">
         <v>4.66</v>
       </c>
       <c r="F26" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="16">
         <v>4.76</v>
       </c>
       <c r="H26" s="16">
         <v>5.16</v>
       </c>
       <c r="I26" s="16">
         <v>5.26</v>
       </c>
       <c r="J26" s="16">
         <v>5.26</v>
       </c>
       <c r="K26" s="16">
         <v>5.36</v>
       </c>
       <c r="L26" s="16">
         <v>5.45</v>
       </c>
       <c r="M26" s="16">
         <v>5.67</v>
       </c>
       <c r="N26" s="27">
         <v>3.64</v>
       </c>
       <c r="O26" s="16">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="16">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16">
         <v>7.55</v>
       </c>
       <c r="C27" s="16">
         <v>6.1</v>
       </c>
       <c r="D27" s="16">
         <v>5.6</v>
       </c>
       <c r="E27" s="16">
         <v>5.44</v>
       </c>
       <c r="F27" s="16">
         <v>5.38</v>
       </c>
       <c r="G27" s="16">
         <v>5.38</v>
       </c>
       <c r="H27" s="16">
         <v>5.4</v>
       </c>
       <c r="I27" s="16">
         <v>5.43</v>
       </c>
       <c r="J27" s="16">
         <v>5.13</v>
       </c>
       <c r="K27" s="16">
         <v>4.99</v>
       </c>
       <c r="L27" s="16">
         <v>4.79</v>
       </c>
       <c r="M27" s="16">
         <v>4.76</v>
       </c>
       <c r="N27" s="27">
         <v>2.8</v>
       </c>
       <c r="O27" s="16">
         <v>3.84</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="16">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="16">
         <v>3.09</v>
       </c>
       <c r="D28" s="16">
         <v>3.38</v>
       </c>
       <c r="E28" s="16">
         <v>3.37</v>
       </c>
       <c r="F28" s="16">
         <v>3.33</v>
       </c>
       <c r="G28" s="16">
         <v>3.34</v>
       </c>
       <c r="H28" s="16">
         <v>3.51</v>
       </c>
       <c r="I28" s="16">
         <v>3.48</v>
       </c>
       <c r="J28" s="16">
         <v>3.4</v>
       </c>
       <c r="K28" s="16">
         <v>3.42</v>
       </c>
       <c r="L28" s="16">
         <v>3.46</v>
       </c>
       <c r="M28" s="16">
         <v>3.61</v>
       </c>
       <c r="N28" s="27">
         <v>2.63</v>
       </c>
       <c r="O28" s="16">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="16">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>3.58</v>
       </c>
       <c r="C29" s="17">
         <v>3.94</v>
       </c>
       <c r="D29" s="17">
         <v>2.86</v>
       </c>
       <c r="E29" s="17">
         <v>3.07</v>
       </c>
       <c r="F29" s="17">
         <v>3.32</v>
       </c>
       <c r="G29" s="17">
         <v>3.64</v>
       </c>
       <c r="H29" s="17">
         <v>3.74</v>
       </c>
       <c r="I29" s="17">
         <v>3.63</v>
       </c>
       <c r="J29" s="17">
         <v>3.73</v>
       </c>
       <c r="K29" s="17">
         <v>3.8</v>
       </c>
       <c r="L29" s="17">
         <v>3.73</v>
       </c>
       <c r="M29" s="17">
         <v>3.84</v>
       </c>
       <c r="N29" s="17">
         <v>4.95</v>
       </c>
       <c r="O29" s="17">
         <v>5.38</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="17">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O34"/>
+  <dimension ref="A3:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A37" sqref="A37"/>
+      <selection pane="bottomLeft" activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="34"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="32">
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...2 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
       <c r="B6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="31" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="31" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="31" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="P6" s="31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="35"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="18">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="18">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="18">
         <v>272</v>
       </c>
       <c r="J8" s="18">
         <v>243</v>
       </c>
       <c r="K8" s="18">
         <v>296</v>
       </c>
       <c r="L8" s="18">
         <v>265</v>
       </c>
       <c r="M8" s="18">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P8" s="18">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="19">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="19">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="19">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="19">
         <v>109</v>
       </c>
       <c r="J9" s="19">
         <v>91</v>
       </c>
       <c r="K9" s="19">
         <v>113</v>
       </c>
       <c r="L9" s="19">
         <v>96</v>
       </c>
       <c r="M9" s="19">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P9" s="19">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="19">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="19">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="19">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="19">
         <v>56</v>
       </c>
       <c r="J10" s="19">
         <v>49</v>
       </c>
       <c r="K10" s="19">
         <v>51</v>
       </c>
       <c r="L10" s="19">
         <v>48</v>
       </c>
       <c r="M10" s="19">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P10" s="19">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="19">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="19">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="19">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="19">
         <v>15</v>
       </c>
       <c r="J11" s="19">
         <v>24</v>
       </c>
       <c r="K11" s="19">
         <v>37</v>
       </c>
       <c r="L11" s="19">
         <v>26</v>
       </c>
       <c r="M11" s="19">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P11" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="19">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="19">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="19">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="19">
         <v>18</v>
       </c>
       <c r="J12" s="19">
         <v>16</v>
       </c>
       <c r="K12" s="19">
         <v>19</v>
       </c>
       <c r="L12" s="19">
         <v>19</v>
       </c>
       <c r="M12" s="19">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P12" s="19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="19">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="19">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="19">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="19">
         <v>16</v>
       </c>
       <c r="J13" s="19">
         <v>8</v>
       </c>
       <c r="K13" s="19">
         <v>11</v>
       </c>
       <c r="L13" s="19">
         <v>8</v>
       </c>
       <c r="M13" s="19">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P13" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="19">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="19">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="19">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="19">
         <v>48</v>
       </c>
       <c r="J14" s="19">
         <v>39</v>
       </c>
       <c r="K14" s="19">
         <v>53</v>
       </c>
       <c r="L14" s="19">
         <v>56</v>
       </c>
       <c r="M14" s="19">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P14" s="19">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="19">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="19">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="19">
         <v>10</v>
       </c>
       <c r="J15" s="19">
         <v>16</v>
       </c>
       <c r="K15" s="19">
         <v>12</v>
       </c>
       <c r="L15" s="19">
         <v>12</v>
       </c>
       <c r="M15" s="19">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="P15" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="36"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="18">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="18">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="18">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="18">
         <v>162</v>
       </c>
       <c r="J17" s="18">
         <v>139</v>
       </c>
       <c r="K17" s="18">
         <v>180</v>
       </c>
       <c r="L17" s="18">
         <v>151</v>
       </c>
       <c r="M17" s="18">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P17" s="18">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="19">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="19">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="19">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="19">
         <v>60</v>
       </c>
       <c r="J18" s="19">
         <v>55</v>
       </c>
       <c r="K18" s="19">
         <v>60</v>
       </c>
       <c r="L18" s="19">
         <v>48</v>
       </c>
       <c r="M18" s="19">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P18" s="19">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="19">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="19">
         <v>28</v>
       </c>
       <c r="J19" s="19">
         <v>26</v>
       </c>
       <c r="K19" s="19">
         <v>35</v>
       </c>
       <c r="L19" s="19">
         <v>30</v>
       </c>
       <c r="M19" s="19">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P19" s="19">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="19">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="19">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="19">
         <v>9</v>
       </c>
       <c r="J20" s="19">
         <v>12</v>
       </c>
       <c r="K20" s="19">
         <v>19</v>
       </c>
       <c r="L20" s="19">
         <v>11</v>
       </c>
       <c r="M20" s="19">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P20" s="19">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="19">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="19">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="19">
         <v>14</v>
       </c>
       <c r="J21" s="19">
         <v>9</v>
       </c>
       <c r="K21" s="19">
         <v>13</v>
       </c>
       <c r="L21" s="19">
         <v>10</v>
       </c>
       <c r="M21" s="19">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P21" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="19">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="19">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="19">
         <v>11</v>
       </c>
       <c r="J22" s="19">
         <v>6</v>
       </c>
       <c r="K22" s="19">
         <v>8</v>
       </c>
       <c r="L22" s="19">
         <v>6</v>
       </c>
       <c r="M22" s="19">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P22" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="19">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="19">
         <v>31</v>
       </c>
       <c r="J23" s="19">
         <v>23</v>
       </c>
       <c r="K23" s="19">
         <v>38</v>
       </c>
       <c r="L23" s="19">
         <v>37</v>
       </c>
       <c r="M23" s="19">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P23" s="19">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="19">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="19">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="19">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="19">
         <v>9</v>
       </c>
       <c r="J24" s="19">
         <v>8</v>
       </c>
       <c r="K24" s="19">
         <v>7</v>
       </c>
       <c r="L24" s="19">
         <v>9</v>
       </c>
       <c r="M24" s="19">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="36" t="s">
+      <c r="P24" s="19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="36"/>
-[...14 lines deleted...]
-    <row r="26" spans="1:15" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+    </row>
+    <row r="26" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="18">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="18">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="18">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="18">
         <v>110</v>
       </c>
       <c r="J26" s="18">
         <v>104</v>
       </c>
       <c r="K26" s="18">
         <v>116</v>
       </c>
       <c r="L26" s="18">
         <v>114</v>
       </c>
       <c r="M26" s="18">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P26" s="18">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="19">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="19">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="19">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="19">
         <v>49</v>
       </c>
       <c r="J27" s="19">
         <v>36</v>
       </c>
       <c r="K27" s="19">
         <v>53</v>
       </c>
       <c r="L27" s="19">
         <v>48</v>
       </c>
       <c r="M27" s="19">
         <v>64</v>
       </c>
       <c r="N27" s="25">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P27" s="19">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="19">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="19">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="19">
         <v>28</v>
       </c>
       <c r="J28" s="19">
         <v>23</v>
       </c>
       <c r="K28" s="19">
         <v>16</v>
       </c>
       <c r="L28" s="19">
         <v>18</v>
       </c>
       <c r="M28" s="19">
         <v>22</v>
       </c>
       <c r="N28" s="25">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P28" s="19">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="19">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="19">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="19">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="19">
         <v>6</v>
       </c>
       <c r="J29" s="19">
         <v>12</v>
       </c>
       <c r="K29" s="19">
         <v>18</v>
       </c>
       <c r="L29" s="19">
         <v>15</v>
       </c>
       <c r="M29" s="19">
         <v>17</v>
       </c>
       <c r="N29" s="25">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P29" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="19">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="19">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="19">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="19">
         <v>4</v>
       </c>
       <c r="J30" s="19">
         <v>7</v>
       </c>
       <c r="K30" s="19">
         <v>6</v>
       </c>
       <c r="L30" s="19">
         <v>9</v>
       </c>
       <c r="M30" s="19">
         <v>10</v>
       </c>
       <c r="N30" s="25">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P30" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="19">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="19">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="19">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="19">
         <v>5</v>
       </c>
       <c r="J31" s="19">
         <v>2</v>
       </c>
       <c r="K31" s="19">
         <v>3</v>
       </c>
       <c r="L31" s="19">
         <v>2</v>
       </c>
       <c r="M31" s="19">
         <v>5</v>
       </c>
       <c r="N31" s="25">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P31" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="19">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="19">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="19">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="19">
         <v>17</v>
       </c>
       <c r="J32" s="19">
         <v>16</v>
       </c>
       <c r="K32" s="19">
         <v>15</v>
       </c>
       <c r="L32" s="19">
         <v>19</v>
       </c>
       <c r="M32" s="19">
         <v>39</v>
       </c>
       <c r="N32" s="25">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P32" s="19">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="20">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="20">
         <v>1</v>
       </c>
       <c r="J33" s="20">
         <v>8</v>
       </c>
       <c r="K33" s="20">
         <v>5</v>
       </c>
       <c r="L33" s="20">
         <v>3</v>
       </c>
       <c r="M33" s="20">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:15" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="P33" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A25:O25"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A25:P25"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S16" sqref="S16"/>
+      <selection activeCell="S11" sqref="S11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="34"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="32">
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...3 lines deleted...]
-      <c r="B6" s="31" t="s">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
+      <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="31" t="s">
+      <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="31" t="s">
+      <c r="G6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="31" t="s">
+      <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="31" t="s">
+      <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="31" t="s">
+      <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="31" t="s">
+      <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="31" t="s">
+      <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="P6" s="32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="35"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="18">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
         <v>8</v>
       </c>
       <c r="J8" s="7">
         <v>14</v>
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="18">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
         <v>1</v>
       </c>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="19">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="19">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>2</v>
       </c>
       <c r="J10" s="10">
         <v>4</v>
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="19">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="19">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="10">
         <v>1</v>
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="10">
         <v>2</v>
       </c>
       <c r="J13" s="10">
         <v>1</v>
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="19">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>1</v>
       </c>
       <c r="J14" s="10">
         <v>3</v>
       </c>
       <c r="K14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="19">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="10">
         <v>2</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="19">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="P15" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="36"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="18">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
         <v>2</v>
       </c>
       <c r="J17" s="7">
         <v>6</v>
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="19">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
         <v>1</v>
       </c>
       <c r="J18" s="10">
         <v>5</v>
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="19">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>1</v>
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="P20" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="36"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="18">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
         <v>6</v>
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="10">
         <v>3</v>
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="29">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="19">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="10">
         <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="10">
         <v>2</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="29">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="19">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="29">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="12">
         <v>2</v>
       </c>
       <c r="J29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="20">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R6" sqref="R6"/>
+      <selection activeCell="R23" sqref="R23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="34"/>
-[...15 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="39"/>
-[...3 lines deleted...]
-      <c r="B5" s="32">
+      <c r="P4" s="38"/>
+    </row>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...2 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="40"/>
       <c r="B6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="22" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="P6" s="22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="35"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>6.28</v>
       </c>
       <c r="C8" s="15">
         <v>7.82</v>
       </c>
       <c r="D8" s="15">
         <v>7.25</v>
       </c>
       <c r="E8" s="15">
         <v>7.48</v>
       </c>
       <c r="F8" s="15">
         <v>6.17</v>
       </c>
       <c r="G8" s="15">
         <v>6.03</v>
       </c>
       <c r="H8" s="15">
         <v>5.67</v>
       </c>
       <c r="I8" s="15">
         <v>5.7</v>
       </c>
       <c r="J8" s="15">
         <v>6.11</v>
       </c>
       <c r="K8" s="15">
         <v>6.26</v>
       </c>
       <c r="L8" s="15">
         <v>6.14</v>
       </c>
       <c r="M8" s="15">
         <v>6.01</v>
       </c>
       <c r="N8" s="15">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="15">
         <v>5.98</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P8" s="15">
+        <v>6.55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="16">
         <v>7.84</v>
       </c>
       <c r="D9" s="16">
         <v>7.33</v>
       </c>
       <c r="E9" s="16">
         <v>7.45</v>
       </c>
       <c r="F9" s="16">
         <v>6.47</v>
       </c>
       <c r="G9" s="16">
         <v>6.82</v>
       </c>
       <c r="H9" s="16">
         <v>6.29</v>
       </c>
       <c r="I9" s="16">
         <v>5.75</v>
       </c>
       <c r="J9" s="16">
         <v>6.22</v>
       </c>
       <c r="K9" s="16">
         <v>6.37</v>
       </c>
       <c r="L9" s="16">
         <v>5.84</v>
       </c>
       <c r="M9" s="16">
         <v>5.64</v>
       </c>
       <c r="N9" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="16">
         <v>2.15</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P9" s="16">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>7.63</v>
       </c>
       <c r="C10" s="16">
         <v>13.16</v>
       </c>
       <c r="D10" s="16">
         <v>10.91</v>
       </c>
       <c r="E10" s="16">
         <v>11.92</v>
       </c>
       <c r="F10" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="16">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="16">
         <v>7.66</v>
       </c>
       <c r="I10" s="16">
         <v>7.58</v>
       </c>
       <c r="J10" s="16">
         <v>8.31</v>
       </c>
       <c r="K10" s="16">
         <v>8.16</v>
       </c>
       <c r="L10" s="16">
         <v>7.88</v>
       </c>
       <c r="M10" s="16">
         <v>7.16</v>
       </c>
       <c r="N10" s="16">
         <v>3.95</v>
       </c>
       <c r="O10" s="16">
         <v>9.94</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P10" s="16">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="16">
         <v>3.79</v>
       </c>
       <c r="D11" s="16">
         <v>2.44</v>
       </c>
       <c r="E11" s="16">
         <v>3.69</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>2.5</v>
       </c>
       <c r="H11" s="16">
         <v>3.19</v>
       </c>
       <c r="I11" s="16">
         <v>2.84</v>
       </c>
       <c r="J11" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="16">
         <v>3.02</v>
       </c>
       <c r="L11" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="16">
         <v>4.47</v>
       </c>
       <c r="N11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P11" s="16">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="16">
         <v>8.26</v>
       </c>
       <c r="D12" s="16">
         <v>5.49</v>
       </c>
       <c r="E12" s="16">
         <v>4.05</v>
       </c>
       <c r="F12" s="16">
         <v>3.19</v>
       </c>
       <c r="G12" s="16">
         <v>2.67</v>
       </c>
       <c r="H12" s="16">
         <v>4.57</v>
       </c>
       <c r="I12" s="16">
         <v>3.97</v>
       </c>
       <c r="J12" s="16">
         <v>5.13</v>
       </c>
       <c r="K12" s="16">
         <v>7.84</v>
       </c>
       <c r="L12" s="16">
         <v>7.22</v>
       </c>
       <c r="M12" s="16">
         <v>7.95</v>
       </c>
       <c r="N12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P12" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>5</v>
       </c>
       <c r="E13" s="16">
         <v>3.85</v>
       </c>
       <c r="F13" s="16">
         <v>3.13</v>
       </c>
       <c r="G13" s="16">
         <v>5.49</v>
       </c>
       <c r="H13" s="16">
         <v>4.63</v>
       </c>
       <c r="I13" s="16">
         <v>8.23</v>
       </c>
       <c r="J13" s="16">
         <v>9.09</v>
       </c>
       <c r="K13" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="16">
         <v>9.15</v>
       </c>
       <c r="M13" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="16">
         <v>8.93</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P13" s="16">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>3.19</v>
       </c>
       <c r="C14" s="16">
         <v>6.54</v>
       </c>
       <c r="D14" s="16">
         <v>7.35</v>
       </c>
       <c r="E14" s="16">
         <v>7.59</v>
       </c>
       <c r="F14" s="16">
         <v>6.11</v>
       </c>
       <c r="G14" s="16">
         <v>5.15</v>
       </c>
       <c r="H14" s="16">
         <v>4.82</v>
       </c>
       <c r="I14" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="J14" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="16">
         <v>4.53</v>
       </c>
       <c r="L14" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="16">
         <v>4.83</v>
       </c>
       <c r="N14" s="16">
         <v>3.22</v>
       </c>
       <c r="O14" s="16">
         <v>7.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P14" s="16">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>16.13</v>
       </c>
       <c r="C15" s="16">
         <v>7.75</v>
       </c>
       <c r="D15" s="16">
         <v>4.93</v>
       </c>
       <c r="E15" s="16">
         <v>3.57</v>
       </c>
       <c r="F15" s="16">
         <v>2.86</v>
       </c>
       <c r="G15" s="16">
         <v>4.91</v>
       </c>
       <c r="H15" s="16">
         <v>4.03</v>
       </c>
       <c r="I15" s="16">
         <v>7.5</v>
       </c>
       <c r="J15" s="16">
         <v>6.7</v>
       </c>
       <c r="K15" s="16">
         <v>7.63</v>
       </c>
       <c r="L15" s="16">
         <v>8.49</v>
       </c>
       <c r="M15" s="16">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="16">
         <v>14.71</v>
       </c>
       <c r="O15" s="16">
         <v>22.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="P15" s="16">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="36"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="15">
         <v>7.19</v>
       </c>
       <c r="D17" s="15">
         <v>6.44</v>
       </c>
       <c r="E17" s="15">
         <v>7.62</v>
       </c>
       <c r="F17" s="15">
         <v>6.46</v>
       </c>
       <c r="G17" s="15">
         <v>6.51</v>
       </c>
       <c r="H17" s="15">
         <v>5.9</v>
       </c>
       <c r="I17" s="15">
         <v>5.57</v>
       </c>
       <c r="J17" s="15">
         <v>6.02</v>
       </c>
       <c r="K17" s="15">
         <v>6.19</v>
       </c>
       <c r="L17" s="15">
         <v>5.68</v>
       </c>
       <c r="M17" s="15">
         <v>5.43</v>
       </c>
       <c r="N17" s="16">
         <v>3.24</v>
       </c>
       <c r="O17" s="15">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P17" s="15">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>9.86</v>
       </c>
       <c r="C18" s="16">
         <v>8.08</v>
       </c>
       <c r="D18" s="16">
         <v>7.55</v>
       </c>
       <c r="E18" s="16">
         <v>7.65</v>
       </c>
       <c r="F18" s="16">
         <v>6.64</v>
       </c>
       <c r="G18" s="16">
         <v>7</v>
       </c>
       <c r="H18" s="16">
         <v>6.46</v>
       </c>
       <c r="I18" s="16">
         <v>5.91</v>
       </c>
       <c r="J18" s="16">
         <v>6.39</v>
       </c>
       <c r="K18" s="16">
         <v>6.56</v>
       </c>
       <c r="L18" s="16">
         <v>6</v>
       </c>
       <c r="M18" s="16">
         <v>5.79</v>
       </c>
       <c r="N18" s="16">
         <v>4.12</v>
       </c>
       <c r="O18" s="16">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P18" s="16">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>8.33</v>
       </c>
       <c r="C19" s="16">
         <v>4.2</v>
       </c>
       <c r="D19" s="16">
         <v>2.76</v>
       </c>
       <c r="E19" s="16">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="16">
         <v>6.48</v>
       </c>
       <c r="G19" s="16">
         <v>5.33</v>
       </c>
       <c r="H19" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="16">
         <v>4.8899999999999997</v>
       </c>
       <c r="J19" s="16">
         <v>5.25</v>
       </c>
       <c r="K19" s="16">
         <v>5.44</v>
       </c>
       <c r="L19" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="16">
         <v>4.62</v>
       </c>
       <c r="N19" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="16">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P19" s="16">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="P20" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="36"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.78</v>
       </c>
       <c r="C22" s="15">
         <v>8.32</v>
       </c>
       <c r="D22" s="15">
         <v>7.88</v>
       </c>
       <c r="E22" s="15">
         <v>7.36</v>
       </c>
       <c r="F22" s="15">
         <v>5.94</v>
       </c>
       <c r="G22" s="15">
         <v>5.66</v>
       </c>
       <c r="H22" s="15">
         <v>5.5</v>
       </c>
       <c r="I22" s="15">
         <v>5.8</v>
       </c>
       <c r="J22" s="15">
         <v>6.19</v>
       </c>
       <c r="K22" s="15">
         <v>6.32</v>
       </c>
       <c r="L22" s="15">
         <v>6.5</v>
       </c>
       <c r="M22" s="15">
         <v>6.46</v>
       </c>
       <c r="N22" s="15">
         <v>5.26</v>
       </c>
       <c r="O22" s="15">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P22" s="15">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P23" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>7.04</v>
       </c>
       <c r="C24" s="16">
         <v>20.41</v>
       </c>
       <c r="D24" s="16">
         <v>17.28</v>
       </c>
       <c r="E24" s="16">
         <v>14.68</v>
       </c>
       <c r="F24" s="16">
         <v>11.86</v>
       </c>
       <c r="G24" s="16">
         <v>11.29</v>
       </c>
       <c r="H24" s="16">
         <v>10.4</v>
       </c>
       <c r="I24" s="16">
         <v>9.83</v>
       </c>
       <c r="J24" s="16">
         <v>10.84</v>
       </c>
       <c r="K24" s="16">
         <v>10.45</v>
       </c>
       <c r="L24" s="16">
         <v>10.23</v>
       </c>
       <c r="M24" s="16">
         <v>9.25</v>
       </c>
       <c r="N24" s="16">
         <v>7.46</v>
       </c>
       <c r="O24" s="16">
         <v>15.15</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P24" s="16">
+        <v>9.85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="16">
         <v>3.79</v>
       </c>
       <c r="D25" s="16">
         <v>2.44</v>
       </c>
       <c r="E25" s="16">
         <v>3.69</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>2.5</v>
       </c>
       <c r="H25" s="16">
         <v>3.19</v>
       </c>
       <c r="I25" s="16">
         <v>2.84</v>
       </c>
       <c r="J25" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="16">
         <v>3.02</v>
       </c>
       <c r="L25" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="16">
         <v>4.47</v>
       </c>
       <c r="N25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P25" s="16">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="16">
         <v>8.26</v>
       </c>
       <c r="D26" s="16">
         <v>5.49</v>
       </c>
       <c r="E26" s="16">
         <v>4.05</v>
       </c>
       <c r="F26" s="16">
         <v>3.19</v>
       </c>
       <c r="G26" s="16">
         <v>2.67</v>
       </c>
       <c r="H26" s="16">
         <v>4.57</v>
       </c>
       <c r="I26" s="16">
         <v>3.97</v>
       </c>
       <c r="J26" s="16">
         <v>5.13</v>
       </c>
       <c r="K26" s="16">
         <v>7.84</v>
       </c>
       <c r="L26" s="16">
         <v>7.22</v>
       </c>
       <c r="M26" s="16">
         <v>7.95</v>
       </c>
       <c r="N26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P26" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="16">
         <v>5</v>
       </c>
       <c r="E27" s="16">
         <v>3.85</v>
       </c>
       <c r="F27" s="16">
         <v>3.13</v>
       </c>
       <c r="G27" s="16">
         <v>5.49</v>
       </c>
       <c r="H27" s="16">
         <v>4.63</v>
       </c>
       <c r="I27" s="16">
         <v>8.23</v>
       </c>
       <c r="J27" s="16">
         <v>9.09</v>
       </c>
       <c r="K27" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="16">
         <v>9.15</v>
       </c>
       <c r="M27" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="16">
         <v>8.93</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P27" s="16">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>3.19</v>
       </c>
       <c r="C28" s="16">
         <v>6.54</v>
       </c>
       <c r="D28" s="16">
         <v>7.35</v>
       </c>
       <c r="E28" s="16">
         <v>7.59</v>
       </c>
       <c r="F28" s="16">
         <v>6.11</v>
       </c>
       <c r="G28" s="16">
         <v>5.15</v>
       </c>
       <c r="H28" s="16">
         <v>4.82</v>
       </c>
       <c r="I28" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="J28" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="16">
         <v>4.53</v>
       </c>
       <c r="L28" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="16">
         <v>4.83</v>
       </c>
       <c r="N28" s="16">
         <v>3.22</v>
       </c>
       <c r="O28" s="16">
         <v>7.9</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P28" s="16">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>20.41</v>
       </c>
       <c r="C29" s="17">
         <v>9.52</v>
       </c>
       <c r="D29" s="17">
         <v>6.25</v>
       </c>
       <c r="E29" s="17">
         <v>4.42</v>
       </c>
       <c r="F29" s="17">
         <v>3.56</v>
       </c>
       <c r="G29" s="17">
         <v>6.06</v>
       </c>
       <c r="H29" s="17">
         <v>5.03</v>
       </c>
       <c r="I29" s="17">
         <v>9.4600000000000009</v>
       </c>
       <c r="J29" s="17">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="17">
         <v>9.58</v>
       </c>
       <c r="L29" s="17">
         <v>10.68</v>
       </c>
       <c r="M29" s="17">
         <v>11.35</v>
       </c>
       <c r="N29" s="17">
         <v>18.52</v>
       </c>
       <c r="O29" s="17">
         <v>28.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P29" s="17">
+        <v>19.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>