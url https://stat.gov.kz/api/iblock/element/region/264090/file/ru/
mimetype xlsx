--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Число умерших младенцев" sheetId="6" r:id="rId4"/>
     <sheet name="Коэф млад.смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -853,6199 +853,6551 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S14" sqref="S14"/>
+      <selection pane="bottomLeft" activeCell="A38" sqref="A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
-    </row>
-    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q3" s="36"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="M4" s="3"/>
-      <c r="P4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="23"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
-    </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q5" s="35"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="24"/>
       <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="32" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q7" s="37"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="7">
         <v>243</v>
       </c>
       <c r="E8" s="18">
         <v>302</v>
       </c>
       <c r="F8" s="7">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="7">
         <v>272</v>
       </c>
       <c r="J8" s="7">
         <v>243</v>
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="7">
         <v>278</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="7">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="10">
         <v>96</v>
       </c>
       <c r="E9" s="19">
         <v>114</v>
       </c>
       <c r="F9" s="10">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="10">
         <v>109</v>
       </c>
       <c r="J9" s="10">
         <v>91</v>
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="10">
         <v>101</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="10">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="10">
         <v>43</v>
       </c>
       <c r="E10" s="19">
         <v>61</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="10">
         <v>56</v>
       </c>
       <c r="J10" s="10">
         <v>49</v>
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="10">
         <v>50</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="10">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="10">
         <v>18</v>
       </c>
       <c r="E11" s="19">
         <v>33</v>
       </c>
       <c r="F11" s="10">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="10">
         <v>15</v>
       </c>
       <c r="J11" s="10">
         <v>24</v>
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="19">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="10">
         <v>18</v>
       </c>
       <c r="J12" s="10">
         <v>16</v>
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="19">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="10">
         <v>16</v>
       </c>
       <c r="J13" s="10">
         <v>8</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="10">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="19">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="10">
         <v>48</v>
       </c>
       <c r="J14" s="10">
         <v>39</v>
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="10">
         <v>64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="19">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="10">
         <v>10</v>
       </c>
       <c r="J15" s="10">
         <v>16</v>
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="33"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="18">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
         <v>135</v>
       </c>
       <c r="J17" s="7">
         <v>117</v>
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
       <c r="P17" s="7">
         <v>128</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="7">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="19">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
         <v>107</v>
       </c>
       <c r="J18" s="10">
         <v>91</v>
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
       <c r="P18" s="10">
         <v>100</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="10">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="19">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
         <v>26</v>
       </c>
       <c r="J19" s="10">
         <v>22</v>
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
       <c r="P19" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="19">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
         <v>2</v>
       </c>
       <c r="J20" s="10">
         <v>4</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
       <c r="P20" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="33"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="18">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
         <v>137</v>
       </c>
       <c r="J22" s="7">
         <v>126</v>
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
       <c r="P22" s="7">
         <v>150</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="7">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="25">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
       <c r="P23" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="19">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
         <v>30</v>
       </c>
       <c r="J24" s="10">
         <v>27</v>
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="25">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
       <c r="P24" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="10">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="19">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
         <v>15</v>
       </c>
       <c r="J25" s="10">
         <v>24</v>
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="25">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
       <c r="P25" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="19">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
         <v>18</v>
       </c>
       <c r="J26" s="10">
         <v>16</v>
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="25">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
       <c r="P26" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="19">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
         <v>16</v>
       </c>
       <c r="J27" s="10">
         <v>8</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="25">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
       <c r="P27" s="10">
         <v>12</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="19">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
         <v>48</v>
       </c>
       <c r="J28" s="10">
         <v>39</v>
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="25">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
       <c r="P28" s="10">
         <v>64</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="20">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
         <v>8</v>
       </c>
       <c r="J29" s="12">
         <v>12</v>
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
       <c r="P29" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="Q29" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P31"/>
+  <dimension ref="A3:Q31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T14" sqref="T14"/>
+      <selection pane="bottomLeft" activeCell="T17" sqref="T17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="O4" s="38" t="s">
+      <c r="Q3" s="36"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="38"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="38"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="39"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
-    </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="Q5" s="35"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="14" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="14" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q7" s="37"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>3.6</v>
       </c>
       <c r="C8" s="15">
         <v>4.04</v>
       </c>
       <c r="D8" s="15">
         <v>3.86</v>
       </c>
       <c r="E8" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="15">
         <v>4</v>
       </c>
       <c r="G8" s="15">
         <v>4.07</v>
       </c>
       <c r="H8" s="15">
         <v>4.17</v>
       </c>
       <c r="I8" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="J8" s="15">
         <v>4.09</v>
       </c>
       <c r="K8" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="15">
         <v>4.2</v>
       </c>
       <c r="N8" s="15">
         <v>3.78</v>
       </c>
       <c r="O8" s="15">
         <v>4.2</v>
       </c>
       <c r="P8" s="15">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="15">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>3.72</v>
       </c>
       <c r="C9" s="16">
         <v>4.33</v>
       </c>
       <c r="D9" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="16">
         <v>4.26</v>
       </c>
       <c r="F9" s="16">
         <v>4.22</v>
       </c>
       <c r="G9" s="16">
         <v>4.33</v>
       </c>
       <c r="H9" s="16">
         <v>4.38</v>
       </c>
       <c r="I9" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="J9" s="16">
         <v>4.29</v>
       </c>
       <c r="K9" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="16">
         <v>4.42</v>
       </c>
       <c r="N9" s="16">
         <v>4.22</v>
       </c>
       <c r="O9" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="16">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="16">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>3.65</v>
       </c>
       <c r="C10" s="16">
         <v>3.83</v>
       </c>
       <c r="D10" s="16">
         <v>3.64</v>
       </c>
       <c r="E10" s="16">
         <v>3.93</v>
       </c>
       <c r="F10" s="16">
         <v>3.81</v>
       </c>
       <c r="G10" s="16">
         <v>3.83</v>
       </c>
       <c r="H10" s="16">
         <v>3.83</v>
       </c>
       <c r="I10" s="16">
         <v>3.89</v>
       </c>
       <c r="J10" s="16">
         <v>3.88</v>
       </c>
       <c r="K10" s="16">
         <v>3.88</v>
       </c>
       <c r="L10" s="16">
         <v>3.87</v>
       </c>
       <c r="M10" s="16">
         <v>3.85</v>
       </c>
       <c r="N10" s="16">
         <v>4.08</v>
       </c>
       <c r="O10" s="16">
         <v>4.16</v>
       </c>
       <c r="P10" s="16">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="16">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16">
         <v>3.74</v>
       </c>
       <c r="C11" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="16">
         <v>3.91</v>
       </c>
       <c r="E11" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>4.34</v>
       </c>
       <c r="H11" s="16">
         <v>4.66</v>
       </c>
       <c r="I11" s="16">
         <v>4.38</v>
       </c>
       <c r="J11" s="16">
         <v>4.34</v>
       </c>
       <c r="K11" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.5</v>
       </c>
       <c r="M11" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="16">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="16">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16">
         <v>5.52</v>
       </c>
       <c r="C12" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="16">
         <v>4.21</v>
       </c>
       <c r="E12" s="16">
         <v>4.66</v>
       </c>
       <c r="F12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="16">
         <v>4.76</v>
       </c>
       <c r="H12" s="16">
         <v>5.16</v>
       </c>
       <c r="I12" s="16">
         <v>5.26</v>
       </c>
       <c r="J12" s="16">
         <v>5.26</v>
       </c>
       <c r="K12" s="16">
         <v>5.36</v>
       </c>
       <c r="L12" s="16">
         <v>5.45</v>
       </c>
       <c r="M12" s="16">
         <v>5.67</v>
       </c>
       <c r="N12" s="16">
         <v>3.64</v>
       </c>
       <c r="O12" s="16">
         <v>4.68</v>
       </c>
       <c r="P12" s="16">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="16">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16">
         <v>7.55</v>
       </c>
       <c r="C13" s="16">
         <v>6.1</v>
       </c>
       <c r="D13" s="16">
         <v>5.6</v>
       </c>
       <c r="E13" s="16">
         <v>5.44</v>
       </c>
       <c r="F13" s="16">
         <v>5.38</v>
       </c>
       <c r="G13" s="16">
         <v>5.38</v>
       </c>
       <c r="H13" s="16">
         <v>5.4</v>
       </c>
       <c r="I13" s="16">
         <v>5.43</v>
       </c>
       <c r="J13" s="16">
         <v>5.13</v>
       </c>
       <c r="K13" s="16">
         <v>4.99</v>
       </c>
       <c r="L13" s="16">
         <v>4.79</v>
       </c>
       <c r="M13" s="16">
         <v>4.76</v>
       </c>
       <c r="N13" s="16">
         <v>2.8</v>
       </c>
       <c r="O13" s="16">
         <v>3.84</v>
       </c>
       <c r="P13" s="16">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="16">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="16">
         <v>3.09</v>
       </c>
       <c r="D14" s="16">
         <v>3.38</v>
       </c>
       <c r="E14" s="16">
         <v>3.37</v>
       </c>
       <c r="F14" s="16">
         <v>3.33</v>
       </c>
       <c r="G14" s="16">
         <v>3.34</v>
       </c>
       <c r="H14" s="16">
         <v>3.51</v>
       </c>
       <c r="I14" s="16">
         <v>3.48</v>
       </c>
       <c r="J14" s="16">
         <v>3.4</v>
       </c>
       <c r="K14" s="16">
         <v>3.42</v>
       </c>
       <c r="L14" s="16">
         <v>3.46</v>
       </c>
       <c r="M14" s="16">
         <v>3.61</v>
       </c>
       <c r="N14" s="16">
         <v>2.63</v>
       </c>
       <c r="O14" s="16">
         <v>3.29</v>
       </c>
       <c r="P14" s="16">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="16">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>3.12</v>
       </c>
       <c r="C15" s="16">
         <v>3.56</v>
       </c>
       <c r="D15" s="16">
         <v>2.74</v>
       </c>
       <c r="E15" s="16">
         <v>3.09</v>
       </c>
       <c r="F15" s="16">
         <v>3.5</v>
       </c>
       <c r="G15" s="16">
         <v>3.95</v>
       </c>
       <c r="H15" s="16">
         <v>3.99</v>
       </c>
       <c r="I15" s="16">
         <v>3.85</v>
       </c>
       <c r="J15" s="16">
         <v>3.95</v>
       </c>
       <c r="K15" s="16">
         <v>3.9</v>
       </c>
       <c r="L15" s="16">
         <v>3.87</v>
       </c>
       <c r="M15" s="16">
         <v>3.95</v>
       </c>
       <c r="N15" s="16">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="16">
         <v>4.87</v>
       </c>
       <c r="P15" s="16">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="16">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="33"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>3.55</v>
       </c>
       <c r="C17" s="15">
         <v>4.08</v>
       </c>
       <c r="D17" s="15">
         <v>3.91</v>
       </c>
       <c r="E17" s="15">
         <v>4.03</v>
       </c>
       <c r="F17" s="15">
         <v>4.05</v>
       </c>
       <c r="G17" s="15">
         <v>4.16</v>
       </c>
       <c r="H17" s="15">
         <v>4.22</v>
       </c>
       <c r="I17" s="15">
         <v>4.22</v>
       </c>
       <c r="J17" s="15">
         <v>4.17</v>
       </c>
       <c r="K17" s="15">
         <v>4.17</v>
       </c>
       <c r="L17" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="15">
         <v>4.26</v>
       </c>
       <c r="N17" s="15">
         <v>3.93</v>
       </c>
       <c r="O17" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="15">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="15">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>3.58</v>
       </c>
       <c r="C18" s="16">
         <v>4.26</v>
       </c>
       <c r="D18" s="16">
         <v>4.12</v>
       </c>
       <c r="E18" s="16">
         <v>4.22</v>
       </c>
       <c r="F18" s="16">
         <v>4.21</v>
       </c>
       <c r="G18" s="16">
         <v>4.34</v>
       </c>
       <c r="H18" s="16">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="16">
         <v>4.37</v>
       </c>
       <c r="J18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="16">
         <v>4.28</v>
       </c>
       <c r="M18" s="16">
         <v>4.43</v>
       </c>
       <c r="N18" s="16">
         <v>4.18</v>
       </c>
       <c r="O18" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="16">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="16">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>3.71</v>
       </c>
       <c r="C19" s="16">
         <v>3.64</v>
       </c>
       <c r="D19" s="16">
         <v>3.28</v>
       </c>
       <c r="E19" s="16">
         <v>3.41</v>
       </c>
       <c r="F19" s="16">
         <v>3.47</v>
       </c>
       <c r="G19" s="16">
         <v>3.39</v>
       </c>
       <c r="H19" s="16">
         <v>3.51</v>
       </c>
       <c r="I19" s="16">
         <v>3.58</v>
       </c>
       <c r="J19" s="16">
         <v>3.57</v>
       </c>
       <c r="K19" s="16">
         <v>3.6</v>
       </c>
       <c r="L19" s="16">
         <v>3.6</v>
       </c>
       <c r="M19" s="16">
         <v>3.59</v>
       </c>
       <c r="N19" s="16">
         <v>3.22</v>
       </c>
       <c r="O19" s="16">
         <v>3.38</v>
       </c>
       <c r="P19" s="16">
         <v>3.43</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="16">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16">
         <v>1.36</v>
       </c>
       <c r="C20" s="16">
         <v>2.12</v>
       </c>
       <c r="D20" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="16">
         <v>3.14</v>
       </c>
       <c r="F20" s="16">
         <v>4.16</v>
       </c>
       <c r="G20" s="16">
         <v>5.12</v>
       </c>
       <c r="H20" s="16">
         <v>4.95</v>
       </c>
       <c r="I20" s="16">
         <v>4.68</v>
       </c>
       <c r="J20" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="16">
         <v>4.28</v>
       </c>
       <c r="L20" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="16">
         <v>4.37</v>
       </c>
       <c r="N20" s="16">
         <v>1.39</v>
       </c>
       <c r="O20" s="16">
         <v>2.89</v>
       </c>
       <c r="P20" s="16">
         <v>4.24</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="16">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="33"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.63</v>
       </c>
       <c r="C22" s="15">
         <v>3.99</v>
       </c>
       <c r="D22" s="15">
         <v>3.81</v>
       </c>
       <c r="E22" s="15">
         <v>4.01</v>
       </c>
       <c r="F22" s="15">
         <v>3.95</v>
       </c>
       <c r="G22" s="15">
         <v>3.99</v>
       </c>
       <c r="H22" s="15">
         <v>4.13</v>
       </c>
       <c r="I22" s="15">
         <v>4.08</v>
       </c>
       <c r="J22" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="15">
         <v>4.18</v>
       </c>
       <c r="P22" s="15">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="15">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16">
         <v>8.69</v>
       </c>
       <c r="C23" s="16">
         <v>6.94</v>
       </c>
       <c r="D23" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="16">
         <v>5.73</v>
       </c>
       <c r="F23" s="16">
         <v>4.57</v>
       </c>
       <c r="G23" s="16">
         <v>4.07</v>
       </c>
       <c r="H23" s="16">
         <v>4.12</v>
       </c>
       <c r="I23" s="16">
         <v>3.97</v>
       </c>
       <c r="J23" s="16">
         <v>3.53</v>
       </c>
       <c r="K23" s="16">
         <v>4.07</v>
       </c>
       <c r="L23" s="16">
         <v>3.99</v>
       </c>
       <c r="M23" s="16">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="27">
         <v>5.82</v>
       </c>
       <c r="O23" s="16">
         <v>7.75</v>
       </c>
       <c r="P23" s="16">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="16">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>3.59</v>
       </c>
       <c r="C24" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="16">
         <v>3.98</v>
       </c>
       <c r="E24" s="16">
         <v>4.43</v>
       </c>
       <c r="F24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="16">
         <v>4.26</v>
       </c>
       <c r="H24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="J24" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="16">
         <v>4.16</v>
       </c>
       <c r="L24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="16">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="27">
         <v>4.91</v>
       </c>
       <c r="O24" s="16">
         <v>4.92</v>
       </c>
       <c r="P24" s="16">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="16">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16">
         <v>3.74</v>
       </c>
       <c r="C25" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="16">
         <v>3.91</v>
       </c>
       <c r="E25" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="16">
         <v>4.34</v>
       </c>
       <c r="H25" s="16">
         <v>4.66</v>
       </c>
       <c r="I25" s="16">
         <v>4.38</v>
       </c>
       <c r="J25" s="16">
         <v>4.34</v>
       </c>
       <c r="K25" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="16">
         <v>4.5</v>
       </c>
       <c r="M25" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="27">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="16">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="16">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16">
         <v>5.52</v>
       </c>
       <c r="C26" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="16">
         <v>4.21</v>
       </c>
       <c r="E26" s="16">
         <v>4.66</v>
       </c>
       <c r="F26" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="16">
         <v>4.76</v>
       </c>
       <c r="H26" s="16">
         <v>5.16</v>
       </c>
       <c r="I26" s="16">
         <v>5.26</v>
       </c>
       <c r="J26" s="16">
         <v>5.26</v>
       </c>
       <c r="K26" s="16">
         <v>5.36</v>
       </c>
       <c r="L26" s="16">
         <v>5.45</v>
       </c>
       <c r="M26" s="16">
         <v>5.67</v>
       </c>
       <c r="N26" s="27">
         <v>3.64</v>
       </c>
       <c r="O26" s="16">
         <v>4.68</v>
       </c>
       <c r="P26" s="16">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="16">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16">
         <v>7.55</v>
       </c>
       <c r="C27" s="16">
         <v>6.1</v>
       </c>
       <c r="D27" s="16">
         <v>5.6</v>
       </c>
       <c r="E27" s="16">
         <v>5.44</v>
       </c>
       <c r="F27" s="16">
         <v>5.38</v>
       </c>
       <c r="G27" s="16">
         <v>5.38</v>
       </c>
       <c r="H27" s="16">
         <v>5.4</v>
       </c>
       <c r="I27" s="16">
         <v>5.43</v>
       </c>
       <c r="J27" s="16">
         <v>5.13</v>
       </c>
       <c r="K27" s="16">
         <v>4.99</v>
       </c>
       <c r="L27" s="16">
         <v>4.79</v>
       </c>
       <c r="M27" s="16">
         <v>4.76</v>
       </c>
       <c r="N27" s="27">
         <v>2.8</v>
       </c>
       <c r="O27" s="16">
         <v>3.84</v>
       </c>
       <c r="P27" s="16">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="16">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="16">
         <v>3.09</v>
       </c>
       <c r="D28" s="16">
         <v>3.38</v>
       </c>
       <c r="E28" s="16">
         <v>3.37</v>
       </c>
       <c r="F28" s="16">
         <v>3.33</v>
       </c>
       <c r="G28" s="16">
         <v>3.34</v>
       </c>
       <c r="H28" s="16">
         <v>3.51</v>
       </c>
       <c r="I28" s="16">
         <v>3.48</v>
       </c>
       <c r="J28" s="16">
         <v>3.4</v>
       </c>
       <c r="K28" s="16">
         <v>3.42</v>
       </c>
       <c r="L28" s="16">
         <v>3.46</v>
       </c>
       <c r="M28" s="16">
         <v>3.61</v>
       </c>
       <c r="N28" s="27">
         <v>2.63</v>
       </c>
       <c r="O28" s="16">
         <v>3.29</v>
       </c>
       <c r="P28" s="16">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="16">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>3.58</v>
       </c>
       <c r="C29" s="17">
         <v>3.94</v>
       </c>
       <c r="D29" s="17">
         <v>2.86</v>
       </c>
       <c r="E29" s="17">
         <v>3.07</v>
       </c>
       <c r="F29" s="17">
         <v>3.32</v>
       </c>
       <c r="G29" s="17">
         <v>3.64</v>
       </c>
       <c r="H29" s="17">
         <v>3.74</v>
       </c>
       <c r="I29" s="17">
         <v>3.63</v>
       </c>
       <c r="J29" s="17">
         <v>3.73</v>
       </c>
       <c r="K29" s="17">
         <v>3.8</v>
       </c>
       <c r="L29" s="17">
         <v>3.73</v>
       </c>
       <c r="M29" s="17">
         <v>3.84</v>
       </c>
       <c r="N29" s="17">
         <v>4.95</v>
       </c>
       <c r="O29" s="17">
         <v>5.38</v>
       </c>
       <c r="P29" s="17">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="17">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A7:P7"/>
-[...3 lines deleted...]
-    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P34"/>
+  <dimension ref="A3:Q34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P33" sqref="P33"/>
+      <selection pane="bottomLeft" activeCell="U23" sqref="U23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="Q3" s="36"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="39"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
-    </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q5" s="35"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="40"/>
       <c r="B6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="31" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="31" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="31" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="31" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="Q7" s="37"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="18">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="18">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="18">
         <v>272</v>
       </c>
       <c r="J8" s="18">
         <v>243</v>
       </c>
       <c r="K8" s="18">
         <v>296</v>
       </c>
       <c r="L8" s="18">
         <v>265</v>
       </c>
       <c r="M8" s="18">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="18">
         <v>278</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q8" s="7">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="19">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="19">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="19">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="19">
         <v>109</v>
       </c>
       <c r="J9" s="19">
         <v>91</v>
       </c>
       <c r="K9" s="19">
         <v>113</v>
       </c>
       <c r="L9" s="19">
         <v>96</v>
       </c>
       <c r="M9" s="19">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="19">
         <v>101</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q9" s="10">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="19">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="19">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="19">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="19">
         <v>56</v>
       </c>
       <c r="J10" s="19">
         <v>49</v>
       </c>
       <c r="K10" s="19">
         <v>51</v>
       </c>
       <c r="L10" s="19">
         <v>48</v>
       </c>
       <c r="M10" s="19">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="19">
         <v>50</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q10" s="10">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="19">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="19">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="19">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="19">
         <v>15</v>
       </c>
       <c r="J11" s="19">
         <v>24</v>
       </c>
       <c r="K11" s="19">
         <v>37</v>
       </c>
       <c r="L11" s="19">
         <v>26</v>
       </c>
       <c r="M11" s="19">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="19">
         <v>17</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q11" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="19">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="19">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="19">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="19">
         <v>18</v>
       </c>
       <c r="J12" s="19">
         <v>16</v>
       </c>
       <c r="K12" s="19">
         <v>19</v>
       </c>
       <c r="L12" s="19">
         <v>19</v>
       </c>
       <c r="M12" s="19">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="19">
         <v>18</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q12" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="19">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="19">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="19">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="19">
         <v>16</v>
       </c>
       <c r="J13" s="19">
         <v>8</v>
       </c>
       <c r="K13" s="19">
         <v>11</v>
       </c>
       <c r="L13" s="19">
         <v>8</v>
       </c>
       <c r="M13" s="19">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="19">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q13" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="19">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="19">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="19">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="19">
         <v>48</v>
       </c>
       <c r="J14" s="19">
         <v>39</v>
       </c>
       <c r="K14" s="19">
         <v>53</v>
       </c>
       <c r="L14" s="19">
         <v>56</v>
       </c>
       <c r="M14" s="19">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="19">
         <v>64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q14" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="19">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="19">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="19">
         <v>10</v>
       </c>
       <c r="J15" s="19">
         <v>16</v>
       </c>
       <c r="K15" s="19">
         <v>12</v>
       </c>
       <c r="L15" s="19">
         <v>12</v>
       </c>
       <c r="M15" s="19">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="19">
         <v>16</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q15" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="Q16" s="33"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="18">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="18">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="18">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="18">
         <v>162</v>
       </c>
       <c r="J17" s="18">
         <v>139</v>
       </c>
       <c r="K17" s="18">
         <v>180</v>
       </c>
       <c r="L17" s="18">
         <v>151</v>
       </c>
       <c r="M17" s="18">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
       <c r="P17" s="18">
         <v>149</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q17" s="7">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="19">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="19">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="19">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="19">
         <v>60</v>
       </c>
       <c r="J18" s="19">
         <v>55</v>
       </c>
       <c r="K18" s="19">
         <v>60</v>
       </c>
       <c r="L18" s="19">
         <v>48</v>
       </c>
       <c r="M18" s="19">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
       <c r="P18" s="19">
         <v>51</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q18" s="10">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="19">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="19">
         <v>28</v>
       </c>
       <c r="J19" s="19">
         <v>26</v>
       </c>
       <c r="K19" s="19">
         <v>35</v>
       </c>
       <c r="L19" s="19">
         <v>30</v>
       </c>
       <c r="M19" s="19">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
       <c r="P19" s="19">
         <v>30</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q19" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="19">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="19">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="19">
         <v>9</v>
       </c>
       <c r="J20" s="19">
         <v>12</v>
       </c>
       <c r="K20" s="19">
         <v>19</v>
       </c>
       <c r="L20" s="19">
         <v>11</v>
       </c>
       <c r="M20" s="19">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
       <c r="P20" s="19">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q20" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="19">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="19">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="19">
         <v>14</v>
       </c>
       <c r="J21" s="19">
         <v>9</v>
       </c>
       <c r="K21" s="19">
         <v>13</v>
       </c>
       <c r="L21" s="19">
         <v>10</v>
       </c>
       <c r="M21" s="19">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
       <c r="P21" s="19">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q21" s="10">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="19">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="19">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="19">
         <v>11</v>
       </c>
       <c r="J22" s="19">
         <v>6</v>
       </c>
       <c r="K22" s="19">
         <v>8</v>
       </c>
       <c r="L22" s="19">
         <v>6</v>
       </c>
       <c r="M22" s="19">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
       <c r="P22" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q22" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="19">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="19">
         <v>31</v>
       </c>
       <c r="J23" s="19">
         <v>23</v>
       </c>
       <c r="K23" s="19">
         <v>38</v>
       </c>
       <c r="L23" s="19">
         <v>37</v>
       </c>
       <c r="M23" s="19">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
       <c r="P23" s="19">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q23" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="19">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="19">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="19">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="19">
         <v>9</v>
       </c>
       <c r="J24" s="19">
         <v>8</v>
       </c>
       <c r="K24" s="19">
         <v>7</v>
       </c>
       <c r="L24" s="19">
         <v>9</v>
       </c>
       <c r="M24" s="19">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
       <c r="P24" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q24" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="33"/>
       <c r="O25" s="33"/>
       <c r="P25" s="33"/>
-    </row>
-    <row r="26" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="Q25" s="33"/>
+    </row>
+    <row r="26" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="18">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="18">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="18">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="18">
         <v>110</v>
       </c>
       <c r="J26" s="18">
         <v>104</v>
       </c>
       <c r="K26" s="18">
         <v>116</v>
       </c>
       <c r="L26" s="18">
         <v>114</v>
       </c>
       <c r="M26" s="18">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
       <c r="P26" s="18">
         <v>129</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q26" s="7">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="19">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="19">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="19">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="19">
         <v>49</v>
       </c>
       <c r="J27" s="19">
         <v>36</v>
       </c>
       <c r="K27" s="19">
         <v>53</v>
       </c>
       <c r="L27" s="19">
         <v>48</v>
       </c>
       <c r="M27" s="19">
         <v>64</v>
       </c>
       <c r="N27" s="25">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
       <c r="P27" s="19">
         <v>50</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q27" s="10">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="19">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="19">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="19">
         <v>28</v>
       </c>
       <c r="J28" s="19">
         <v>23</v>
       </c>
       <c r="K28" s="19">
         <v>16</v>
       </c>
       <c r="L28" s="19">
         <v>18</v>
       </c>
       <c r="M28" s="19">
         <v>22</v>
       </c>
       <c r="N28" s="25">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
       <c r="P28" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q28" s="10">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="19">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="19">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="19">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="19">
         <v>6</v>
       </c>
       <c r="J29" s="19">
         <v>12</v>
       </c>
       <c r="K29" s="19">
         <v>18</v>
       </c>
       <c r="L29" s="19">
         <v>15</v>
       </c>
       <c r="M29" s="19">
         <v>17</v>
       </c>
       <c r="N29" s="25">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
       <c r="P29" s="19">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q29" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="19">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="19">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="19">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="19">
         <v>4</v>
       </c>
       <c r="J30" s="19">
         <v>7</v>
       </c>
       <c r="K30" s="19">
         <v>6</v>
       </c>
       <c r="L30" s="19">
         <v>9</v>
       </c>
       <c r="M30" s="19">
         <v>10</v>
       </c>
       <c r="N30" s="25">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
       <c r="P30" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q30" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="19">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="19">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="19">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="19">
         <v>5</v>
       </c>
       <c r="J31" s="19">
         <v>2</v>
       </c>
       <c r="K31" s="19">
         <v>3</v>
       </c>
       <c r="L31" s="19">
         <v>2</v>
       </c>
       <c r="M31" s="19">
         <v>5</v>
       </c>
       <c r="N31" s="25">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
       <c r="P31" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q31" s="10">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="19">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="19">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="19">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="19">
         <v>17</v>
       </c>
       <c r="J32" s="19">
         <v>16</v>
       </c>
       <c r="K32" s="19">
         <v>15</v>
       </c>
       <c r="L32" s="19">
         <v>19</v>
       </c>
       <c r="M32" s="19">
         <v>39</v>
       </c>
       <c r="N32" s="25">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
       <c r="P32" s="19">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q32" s="10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="20">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="20">
         <v>1</v>
       </c>
       <c r="J33" s="20">
         <v>8</v>
       </c>
       <c r="K33" s="20">
         <v>5</v>
       </c>
       <c r="L33" s="20">
         <v>3</v>
       </c>
       <c r="M33" s="20">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
       <c r="P33" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="Q33" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A25:Q25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S11" sqref="S11"/>
+      <selection activeCell="S23" sqref="S23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="Q3" s="36"/>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="39"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
-    </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q5" s="35"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="40"/>
       <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="32" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q7" s="37"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="18">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
         <v>8</v>
       </c>
       <c r="J8" s="7">
         <v>14</v>
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="18">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
       <c r="P8" s="7">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
         <v>1</v>
       </c>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="19">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="19">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>2</v>
       </c>
       <c r="J10" s="10">
         <v>4</v>
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="19">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
       <c r="P10" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="19">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="10">
         <v>1</v>
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="10">
         <v>2</v>
       </c>
       <c r="J13" s="10">
         <v>1</v>
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="19">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>1</v>
       </c>
       <c r="J14" s="10">
         <v>3</v>
       </c>
       <c r="K14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="19">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
       <c r="P14" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="10">
         <v>2</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="19">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="33"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="18">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
         <v>2</v>
       </c>
       <c r="J17" s="7">
         <v>6</v>
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
       <c r="P17" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="19">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
         <v>1</v>
       </c>
       <c r="J18" s="10">
         <v>5</v>
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="19">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>1</v>
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="33"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="18">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
         <v>6</v>
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
       <c r="P22" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="10">
         <v>3</v>
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="29">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="19">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="10">
         <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="10">
         <v>2</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="29">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P27" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="19">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="29">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
       <c r="P28" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="12">
         <v>2</v>
       </c>
       <c r="J29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="20">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
       <c r="P29" s="12" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R23" sqref="R23"/>
+      <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="O4" s="38" t="s">
+      <c r="Q3" s="36"/>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="P4" s="38"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="38"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="39"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
-    </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="Q5" s="35"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="20.399999999999999">
       <c r="A6" s="40"/>
       <c r="B6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="22" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q7" s="37"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>6.28</v>
       </c>
       <c r="C8" s="15">
         <v>7.82</v>
       </c>
       <c r="D8" s="15">
         <v>7.25</v>
       </c>
       <c r="E8" s="15">
         <v>7.48</v>
       </c>
       <c r="F8" s="15">
         <v>6.17</v>
       </c>
       <c r="G8" s="15">
         <v>6.03</v>
       </c>
       <c r="H8" s="15">
         <v>5.67</v>
       </c>
       <c r="I8" s="15">
         <v>5.7</v>
       </c>
       <c r="J8" s="15">
         <v>6.11</v>
       </c>
       <c r="K8" s="15">
         <v>6.26</v>
       </c>
       <c r="L8" s="15">
         <v>6.14</v>
       </c>
       <c r="M8" s="15">
         <v>6.01</v>
       </c>
       <c r="N8" s="15">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="15">
         <v>5.98</v>
       </c>
       <c r="P8" s="15">
         <v>6.55</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q8" s="15">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="16">
         <v>7.84</v>
       </c>
       <c r="D9" s="16">
         <v>7.33</v>
       </c>
       <c r="E9" s="16">
         <v>7.45</v>
       </c>
       <c r="F9" s="16">
         <v>6.47</v>
       </c>
       <c r="G9" s="16">
         <v>6.82</v>
       </c>
       <c r="H9" s="16">
         <v>6.29</v>
       </c>
       <c r="I9" s="16">
         <v>5.75</v>
       </c>
       <c r="J9" s="16">
         <v>6.22</v>
       </c>
       <c r="K9" s="16">
         <v>6.37</v>
       </c>
       <c r="L9" s="16">
         <v>5.84</v>
       </c>
       <c r="M9" s="16">
         <v>5.64</v>
       </c>
       <c r="N9" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="16">
         <v>2.15</v>
       </c>
       <c r="P9" s="16">
         <v>3.59</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q9" s="16">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>7.63</v>
       </c>
       <c r="C10" s="16">
         <v>13.16</v>
       </c>
       <c r="D10" s="16">
         <v>10.91</v>
       </c>
       <c r="E10" s="16">
         <v>11.92</v>
       </c>
       <c r="F10" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="16">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="16">
         <v>7.66</v>
       </c>
       <c r="I10" s="16">
         <v>7.58</v>
       </c>
       <c r="J10" s="16">
         <v>8.31</v>
       </c>
       <c r="K10" s="16">
         <v>8.16</v>
       </c>
       <c r="L10" s="16">
         <v>7.88</v>
       </c>
       <c r="M10" s="16">
         <v>7.16</v>
       </c>
       <c r="N10" s="16">
         <v>3.95</v>
       </c>
       <c r="O10" s="16">
         <v>9.94</v>
       </c>
       <c r="P10" s="16">
         <v>7.82</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q10" s="16">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="16">
         <v>3.79</v>
       </c>
       <c r="D11" s="16">
         <v>2.44</v>
       </c>
       <c r="E11" s="16">
         <v>3.69</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>2.5</v>
       </c>
       <c r="H11" s="16">
         <v>3.19</v>
       </c>
       <c r="I11" s="16">
         <v>2.84</v>
       </c>
       <c r="J11" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="16">
         <v>3.02</v>
       </c>
       <c r="L11" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="16">
         <v>4.47</v>
       </c>
       <c r="N11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="16">
         <v>5.39</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q11" s="16">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="16">
         <v>8.26</v>
       </c>
       <c r="D12" s="16">
         <v>5.49</v>
       </c>
       <c r="E12" s="16">
         <v>4.05</v>
       </c>
       <c r="F12" s="16">
         <v>3.19</v>
       </c>
       <c r="G12" s="16">
         <v>2.67</v>
       </c>
       <c r="H12" s="16">
         <v>4.57</v>
       </c>
       <c r="I12" s="16">
         <v>3.97</v>
       </c>
       <c r="J12" s="16">
         <v>5.13</v>
       </c>
       <c r="K12" s="16">
         <v>7.84</v>
       </c>
       <c r="L12" s="16">
         <v>7.22</v>
       </c>
       <c r="M12" s="16">
         <v>7.95</v>
       </c>
       <c r="N12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q12" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>5</v>
       </c>
       <c r="E13" s="16">
         <v>3.85</v>
       </c>
       <c r="F13" s="16">
         <v>3.13</v>
       </c>
       <c r="G13" s="16">
         <v>5.49</v>
       </c>
       <c r="H13" s="16">
         <v>4.63</v>
       </c>
       <c r="I13" s="16">
         <v>8.23</v>
       </c>
       <c r="J13" s="16">
         <v>9.09</v>
       </c>
       <c r="K13" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="16">
         <v>9.15</v>
       </c>
       <c r="M13" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="16">
         <v>8.93</v>
       </c>
       <c r="P13" s="16">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q13" s="16">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>3.19</v>
       </c>
       <c r="C14" s="16">
         <v>6.54</v>
       </c>
       <c r="D14" s="16">
         <v>7.35</v>
       </c>
       <c r="E14" s="16">
         <v>7.59</v>
       </c>
       <c r="F14" s="16">
         <v>6.11</v>
       </c>
       <c r="G14" s="16">
         <v>5.15</v>
       </c>
       <c r="H14" s="16">
         <v>4.82</v>
       </c>
       <c r="I14" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="J14" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="16">
         <v>4.53</v>
       </c>
       <c r="L14" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="16">
         <v>4.83</v>
       </c>
       <c r="N14" s="16">
         <v>3.22</v>
       </c>
       <c r="O14" s="16">
         <v>7.9</v>
       </c>
       <c r="P14" s="16">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q14" s="16">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>16.13</v>
       </c>
       <c r="C15" s="16">
         <v>7.75</v>
       </c>
       <c r="D15" s="16">
         <v>4.93</v>
       </c>
       <c r="E15" s="16">
         <v>3.57</v>
       </c>
       <c r="F15" s="16">
         <v>2.86</v>
       </c>
       <c r="G15" s="16">
         <v>4.91</v>
       </c>
       <c r="H15" s="16">
         <v>4.03</v>
       </c>
       <c r="I15" s="16">
         <v>7.5</v>
       </c>
       <c r="J15" s="16">
         <v>6.7</v>
       </c>
       <c r="K15" s="16">
         <v>7.63</v>
       </c>
       <c r="L15" s="16">
         <v>8.49</v>
       </c>
       <c r="M15" s="16">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="16">
         <v>14.71</v>
       </c>
       <c r="O15" s="16">
         <v>22.56</v>
       </c>
       <c r="P15" s="16">
         <v>16.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q15" s="16">
+        <v>12.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q16" s="33"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="15">
         <v>7.19</v>
       </c>
       <c r="D17" s="15">
         <v>6.44</v>
       </c>
       <c r="E17" s="15">
         <v>7.62</v>
       </c>
       <c r="F17" s="15">
         <v>6.46</v>
       </c>
       <c r="G17" s="15">
         <v>6.51</v>
       </c>
       <c r="H17" s="15">
         <v>5.9</v>
       </c>
       <c r="I17" s="15">
         <v>5.57</v>
       </c>
       <c r="J17" s="15">
         <v>6.02</v>
       </c>
       <c r="K17" s="15">
         <v>6.19</v>
       </c>
       <c r="L17" s="15">
         <v>5.68</v>
       </c>
       <c r="M17" s="15">
         <v>5.43</v>
       </c>
       <c r="N17" s="16">
         <v>3.24</v>
       </c>
       <c r="O17" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="15">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q17" s="15">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>9.86</v>
       </c>
       <c r="C18" s="16">
         <v>8.08</v>
       </c>
       <c r="D18" s="16">
         <v>7.55</v>
       </c>
       <c r="E18" s="16">
         <v>7.65</v>
       </c>
       <c r="F18" s="16">
         <v>6.64</v>
       </c>
       <c r="G18" s="16">
         <v>7</v>
       </c>
       <c r="H18" s="16">
         <v>6.46</v>
       </c>
       <c r="I18" s="16">
         <v>5.91</v>
       </c>
       <c r="J18" s="16">
         <v>6.39</v>
       </c>
       <c r="K18" s="16">
         <v>6.56</v>
       </c>
       <c r="L18" s="16">
         <v>6</v>
       </c>
       <c r="M18" s="16">
         <v>5.79</v>
       </c>
       <c r="N18" s="16">
         <v>4.12</v>
       </c>
       <c r="O18" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="16">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q18" s="16">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>8.33</v>
       </c>
       <c r="C19" s="16">
         <v>4.2</v>
       </c>
       <c r="D19" s="16">
         <v>2.76</v>
       </c>
       <c r="E19" s="16">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="16">
         <v>6.48</v>
       </c>
       <c r="G19" s="16">
         <v>5.33</v>
       </c>
       <c r="H19" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="16">
         <v>4.8899999999999997</v>
       </c>
       <c r="J19" s="16">
         <v>5.25</v>
       </c>
       <c r="K19" s="16">
         <v>5.44</v>
       </c>
       <c r="L19" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="16">
         <v>4.62</v>
       </c>
       <c r="N19" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="16">
         <v>4.18</v>
       </c>
       <c r="P19" s="16">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q19" s="16">
+        <v>6.56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q20" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q21" s="33"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.78</v>
       </c>
       <c r="C22" s="15">
         <v>8.32</v>
       </c>
       <c r="D22" s="15">
         <v>7.88</v>
       </c>
       <c r="E22" s="15">
         <v>7.36</v>
       </c>
       <c r="F22" s="15">
         <v>5.94</v>
       </c>
       <c r="G22" s="15">
         <v>5.66</v>
       </c>
       <c r="H22" s="15">
         <v>5.5</v>
       </c>
       <c r="I22" s="15">
         <v>5.8</v>
       </c>
       <c r="J22" s="15">
         <v>6.19</v>
       </c>
       <c r="K22" s="15">
         <v>6.32</v>
       </c>
       <c r="L22" s="15">
         <v>6.5</v>
       </c>
       <c r="M22" s="15">
         <v>6.46</v>
       </c>
       <c r="N22" s="15">
         <v>5.26</v>
       </c>
       <c r="O22" s="15">
         <v>8.67</v>
       </c>
       <c r="P22" s="15">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q22" s="15">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q23" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>7.04</v>
       </c>
       <c r="C24" s="16">
         <v>20.41</v>
       </c>
       <c r="D24" s="16">
         <v>17.28</v>
       </c>
       <c r="E24" s="16">
         <v>14.68</v>
       </c>
       <c r="F24" s="16">
         <v>11.86</v>
       </c>
       <c r="G24" s="16">
         <v>11.29</v>
       </c>
       <c r="H24" s="16">
         <v>10.4</v>
       </c>
       <c r="I24" s="16">
         <v>9.83</v>
       </c>
       <c r="J24" s="16">
         <v>10.84</v>
       </c>
       <c r="K24" s="16">
         <v>10.45</v>
       </c>
       <c r="L24" s="16">
         <v>10.23</v>
       </c>
       <c r="M24" s="16">
         <v>9.25</v>
       </c>
       <c r="N24" s="16">
         <v>7.46</v>
       </c>
       <c r="O24" s="16">
         <v>15.15</v>
       </c>
       <c r="P24" s="16">
         <v>9.85</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q24" s="16">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="16">
         <v>3.79</v>
       </c>
       <c r="D25" s="16">
         <v>2.44</v>
       </c>
       <c r="E25" s="16">
         <v>3.69</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>2.5</v>
       </c>
       <c r="H25" s="16">
         <v>3.19</v>
       </c>
       <c r="I25" s="16">
         <v>2.84</v>
       </c>
       <c r="J25" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="16">
         <v>3.02</v>
       </c>
       <c r="L25" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="16">
         <v>4.47</v>
       </c>
       <c r="N25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="16">
         <v>5.39</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q25" s="16">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="16">
         <v>8.26</v>
       </c>
       <c r="D26" s="16">
         <v>5.49</v>
       </c>
       <c r="E26" s="16">
         <v>4.05</v>
       </c>
       <c r="F26" s="16">
         <v>3.19</v>
       </c>
       <c r="G26" s="16">
         <v>2.67</v>
       </c>
       <c r="H26" s="16">
         <v>4.57</v>
       </c>
       <c r="I26" s="16">
         <v>3.97</v>
       </c>
       <c r="J26" s="16">
         <v>5.13</v>
       </c>
       <c r="K26" s="16">
         <v>7.84</v>
       </c>
       <c r="L26" s="16">
         <v>7.22</v>
       </c>
       <c r="M26" s="16">
         <v>7.95</v>
       </c>
       <c r="N26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q26" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="16">
         <v>5</v>
       </c>
       <c r="E27" s="16">
         <v>3.85</v>
       </c>
       <c r="F27" s="16">
         <v>3.13</v>
       </c>
       <c r="G27" s="16">
         <v>5.49</v>
       </c>
       <c r="H27" s="16">
         <v>4.63</v>
       </c>
       <c r="I27" s="16">
         <v>8.23</v>
       </c>
       <c r="J27" s="16">
         <v>9.09</v>
       </c>
       <c r="K27" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="16">
         <v>9.15</v>
       </c>
       <c r="M27" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="16">
         <v>8.93</v>
       </c>
       <c r="P27" s="16">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q27" s="16">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>3.19</v>
       </c>
       <c r="C28" s="16">
         <v>6.54</v>
       </c>
       <c r="D28" s="16">
         <v>7.35</v>
       </c>
       <c r="E28" s="16">
         <v>7.59</v>
       </c>
       <c r="F28" s="16">
         <v>6.11</v>
       </c>
       <c r="G28" s="16">
         <v>5.15</v>
       </c>
       <c r="H28" s="16">
         <v>4.82</v>
       </c>
       <c r="I28" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="J28" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="16">
         <v>4.53</v>
       </c>
       <c r="L28" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="16">
         <v>4.83</v>
       </c>
       <c r="N28" s="16">
         <v>3.22</v>
       </c>
       <c r="O28" s="16">
         <v>7.9</v>
       </c>
       <c r="P28" s="16">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q28" s="16">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>20.41</v>
       </c>
       <c r="C29" s="17">
         <v>9.52</v>
       </c>
       <c r="D29" s="17">
         <v>6.25</v>
       </c>
       <c r="E29" s="17">
         <v>4.42</v>
       </c>
       <c r="F29" s="17">
         <v>3.56</v>
       </c>
       <c r="G29" s="17">
         <v>6.06</v>
       </c>
       <c r="H29" s="17">
         <v>5.03</v>
       </c>
       <c r="I29" s="17">
         <v>9.4600000000000009</v>
       </c>
       <c r="J29" s="17">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="17">
         <v>9.58</v>
       </c>
       <c r="L29" s="17">
         <v>10.68</v>
       </c>
       <c r="M29" s="17">
         <v>11.35</v>
       </c>
       <c r="N29" s="17">
         <v>18.52</v>
       </c>
       <c r="O29" s="17">
         <v>28.3</v>
       </c>
       <c r="P29" s="17">
         <v>19.48</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q29" s="17">
+        <v>15.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A7:P7"/>
-[...3 lines deleted...]
-    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>