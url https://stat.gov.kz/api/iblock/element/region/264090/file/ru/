--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Число умерших младенцев" sheetId="6" r:id="rId4"/>
     <sheet name="Коэф млад.смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -516,58 +516,58 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -853,186 +853,192 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A38" sqref="A38"/>
+      <selection pane="bottomLeft" activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
-    </row>
-    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R3" s="36"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="M4" s="3"/>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="23"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
-    </row>
-    <row r="6" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R5" s="35"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="24"/>
       <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="32" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R7" s="37"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="7">
         <v>243</v>
       </c>
       <c r="E8" s="18">
         <v>302</v>
       </c>
       <c r="F8" s="7">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="7">
@@ -1040,52 +1046,55 @@
       </c>
       <c r="J8" s="7">
         <v>243</v>
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="7">
         <v>278</v>
       </c>
       <c r="Q8" s="7">
         <v>301</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="7">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="10">
         <v>96</v>
       </c>
       <c r="E9" s="19">
         <v>114</v>
       </c>
       <c r="F9" s="10">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="10">
@@ -1093,52 +1102,55 @@
       </c>
       <c r="J9" s="10">
         <v>91</v>
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="10">
         <v>101</v>
       </c>
       <c r="Q9" s="10">
         <v>127</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="10">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="10">
         <v>43</v>
       </c>
       <c r="E10" s="19">
         <v>61</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="10">
@@ -1146,52 +1158,55 @@
       </c>
       <c r="J10" s="10">
         <v>49</v>
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="10">
         <v>50</v>
       </c>
       <c r="Q10" s="10">
         <v>53</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="10">
         <v>18</v>
       </c>
       <c r="E11" s="19">
         <v>33</v>
       </c>
       <c r="F11" s="10">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="10">
@@ -1199,52 +1214,55 @@
       </c>
       <c r="J11" s="10">
         <v>24</v>
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="10">
         <v>17</v>
       </c>
       <c r="Q11" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="19">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="10">
@@ -1252,52 +1270,55 @@
       </c>
       <c r="J12" s="10">
         <v>16</v>
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="10">
         <v>18</v>
       </c>
       <c r="Q12" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="19">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="10">
@@ -1305,52 +1326,55 @@
       </c>
       <c r="J13" s="10">
         <v>8</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="10">
         <v>12</v>
       </c>
       <c r="Q13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="19">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="10">
@@ -1358,52 +1382,55 @@
       </c>
       <c r="J14" s="10">
         <v>39</v>
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="10">
         <v>64</v>
       </c>
       <c r="Q14" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="10">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="19">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="10">
@@ -1411,73 +1438,77 @@
       </c>
       <c r="J15" s="10">
         <v>16</v>
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="10">
         <v>16</v>
       </c>
       <c r="Q15" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="10">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="33"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="18">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
@@ -1485,52 +1516,55 @@
       </c>
       <c r="J17" s="7">
         <v>117</v>
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
       <c r="P17" s="7">
         <v>128</v>
       </c>
       <c r="Q17" s="7">
         <v>153</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="7">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="19">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
@@ -1538,52 +1572,55 @@
       </c>
       <c r="J18" s="10">
         <v>91</v>
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
       <c r="P18" s="10">
         <v>100</v>
       </c>
       <c r="Q18" s="10">
         <v>124</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="10">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="19">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
@@ -1591,52 +1628,55 @@
       </c>
       <c r="J19" s="10">
         <v>22</v>
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
       <c r="P19" s="10">
         <v>23</v>
       </c>
       <c r="Q19" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="10">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="19">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -1644,73 +1684,77 @@
       </c>
       <c r="J20" s="10">
         <v>4</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
       <c r="P20" s="10">
         <v>5</v>
       </c>
       <c r="Q20" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="33"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="18">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
@@ -1718,52 +1762,55 @@
       </c>
       <c r="J22" s="7">
         <v>126</v>
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
       <c r="P22" s="7">
         <v>150</v>
       </c>
       <c r="Q22" s="7">
         <v>148</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="7">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -1771,52 +1818,55 @@
       </c>
       <c r="J23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="25">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
       <c r="P23" s="10">
         <v>1</v>
       </c>
       <c r="Q23" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="19">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
@@ -1824,52 +1874,55 @@
       </c>
       <c r="J24" s="10">
         <v>27</v>
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="25">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
       <c r="P24" s="10">
         <v>27</v>
       </c>
       <c r="Q24" s="10">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="19">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
@@ -1877,52 +1930,55 @@
       </c>
       <c r="J25" s="10">
         <v>24</v>
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="25">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
       <c r="P25" s="10">
         <v>17</v>
       </c>
       <c r="Q25" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="19">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
@@ -1930,52 +1986,55 @@
       </c>
       <c r="J26" s="10">
         <v>16</v>
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="25">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
       <c r="P26" s="10">
         <v>18</v>
       </c>
       <c r="Q26" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="19">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
@@ -1983,52 +2042,55 @@
       </c>
       <c r="J27" s="10">
         <v>8</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="25">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
       <c r="P27" s="10">
         <v>12</v>
       </c>
       <c r="Q27" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="19">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
@@ -2036,52 +2098,55 @@
       </c>
       <c r="J28" s="10">
         <v>39</v>
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="25">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
       <c r="P28" s="10">
         <v>64</v>
       </c>
       <c r="Q28" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="10">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="20">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
@@ -2089,209 +2154,222 @@
       </c>
       <c r="J29" s="12">
         <v>12</v>
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
       <c r="P29" s="12">
         <v>11</v>
       </c>
       <c r="Q29" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="R29" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q31"/>
+  <dimension ref="A3:R31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T17" sqref="T17"/>
+      <selection pane="bottomLeft" activeCell="U16" sqref="U16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="2" max="5" width="8.88671875" style="1"/>
+    <col min="6" max="6" width="7.88671875" style="1" customWidth="1"/>
+    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="18" max="18" width="7.88671875" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="38" t="s">
+      <c r="R3" s="36"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="Q4" s="38"/>
-[...2 lines deleted...]
-      <c r="A5" s="39"/>
+      <c r="R4" s="40"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="R5" s="35"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="39"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="14" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R7" s="37"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>3.6</v>
       </c>
       <c r="C8" s="15">
         <v>4.04</v>
       </c>
       <c r="D8" s="15">
         <v>3.86</v>
       </c>
       <c r="E8" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="15">
         <v>4</v>
       </c>
       <c r="G8" s="15">
         <v>4.07</v>
       </c>
       <c r="H8" s="15">
         <v>4.17</v>
       </c>
       <c r="I8" s="15">
@@ -2299,52 +2377,55 @@
       </c>
       <c r="J8" s="15">
         <v>4.09</v>
       </c>
       <c r="K8" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="15">
         <v>4.2</v>
       </c>
       <c r="N8" s="15">
         <v>3.78</v>
       </c>
       <c r="O8" s="15">
         <v>4.2</v>
       </c>
       <c r="P8" s="15">
         <v>4.12</v>
       </c>
       <c r="Q8" s="15">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="15">
+        <v>4.1100000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>3.72</v>
       </c>
       <c r="C9" s="16">
         <v>4.33</v>
       </c>
       <c r="D9" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="16">
         <v>4.26</v>
       </c>
       <c r="F9" s="16">
         <v>4.22</v>
       </c>
       <c r="G9" s="16">
         <v>4.33</v>
       </c>
       <c r="H9" s="16">
         <v>4.38</v>
       </c>
       <c r="I9" s="16">
@@ -2352,52 +2433,55 @@
       </c>
       <c r="J9" s="16">
         <v>4.29</v>
       </c>
       <c r="K9" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="16">
         <v>4.42</v>
       </c>
       <c r="N9" s="16">
         <v>4.22</v>
       </c>
       <c r="O9" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="16">
         <v>4.3</v>
       </c>
       <c r="Q9" s="16">
         <v>4.47</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="16">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>3.65</v>
       </c>
       <c r="C10" s="16">
         <v>3.83</v>
       </c>
       <c r="D10" s="16">
         <v>3.64</v>
       </c>
       <c r="E10" s="16">
         <v>3.93</v>
       </c>
       <c r="F10" s="16">
         <v>3.81</v>
       </c>
       <c r="G10" s="16">
         <v>3.83</v>
       </c>
       <c r="H10" s="16">
         <v>3.83</v>
       </c>
       <c r="I10" s="16">
@@ -2405,52 +2489,55 @@
       </c>
       <c r="J10" s="16">
         <v>3.88</v>
       </c>
       <c r="K10" s="16">
         <v>3.88</v>
       </c>
       <c r="L10" s="16">
         <v>3.87</v>
       </c>
       <c r="M10" s="16">
         <v>3.85</v>
       </c>
       <c r="N10" s="16">
         <v>4.08</v>
       </c>
       <c r="O10" s="16">
         <v>4.16</v>
       </c>
       <c r="P10" s="16">
         <v>4.03</v>
       </c>
       <c r="Q10" s="16">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="16">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16">
         <v>3.74</v>
       </c>
       <c r="C11" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="16">
         <v>3.91</v>
       </c>
       <c r="E11" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>4.34</v>
       </c>
       <c r="H11" s="16">
         <v>4.66</v>
       </c>
       <c r="I11" s="16">
@@ -2458,52 +2545,55 @@
       </c>
       <c r="J11" s="16">
         <v>4.34</v>
       </c>
       <c r="K11" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.5</v>
       </c>
       <c r="M11" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="16">
         <v>3.89</v>
       </c>
       <c r="Q11" s="16">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="16">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16">
         <v>5.52</v>
       </c>
       <c r="C12" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="16">
         <v>4.21</v>
       </c>
       <c r="E12" s="16">
         <v>4.66</v>
       </c>
       <c r="F12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="16">
         <v>4.76</v>
       </c>
       <c r="H12" s="16">
         <v>5.16</v>
       </c>
       <c r="I12" s="16">
@@ -2511,52 +2601,55 @@
       </c>
       <c r="J12" s="16">
         <v>5.26</v>
       </c>
       <c r="K12" s="16">
         <v>5.36</v>
       </c>
       <c r="L12" s="16">
         <v>5.45</v>
       </c>
       <c r="M12" s="16">
         <v>5.67</v>
       </c>
       <c r="N12" s="16">
         <v>3.64</v>
       </c>
       <c r="O12" s="16">
         <v>4.68</v>
       </c>
       <c r="P12" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q12" s="16">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="16">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16">
         <v>7.55</v>
       </c>
       <c r="C13" s="16">
         <v>6.1</v>
       </c>
       <c r="D13" s="16">
         <v>5.6</v>
       </c>
       <c r="E13" s="16">
         <v>5.44</v>
       </c>
       <c r="F13" s="16">
         <v>5.38</v>
       </c>
       <c r="G13" s="16">
         <v>5.38</v>
       </c>
       <c r="H13" s="16">
         <v>5.4</v>
       </c>
       <c r="I13" s="16">
@@ -2564,52 +2657,55 @@
       </c>
       <c r="J13" s="16">
         <v>5.13</v>
       </c>
       <c r="K13" s="16">
         <v>4.99</v>
       </c>
       <c r="L13" s="16">
         <v>4.79</v>
       </c>
       <c r="M13" s="16">
         <v>4.76</v>
       </c>
       <c r="N13" s="16">
         <v>2.8</v>
       </c>
       <c r="O13" s="16">
         <v>3.84</v>
       </c>
       <c r="P13" s="16">
         <v>3.95</v>
       </c>
       <c r="Q13" s="16">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="16">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="16">
         <v>3.09</v>
       </c>
       <c r="D14" s="16">
         <v>3.38</v>
       </c>
       <c r="E14" s="16">
         <v>3.37</v>
       </c>
       <c r="F14" s="16">
         <v>3.33</v>
       </c>
       <c r="G14" s="16">
         <v>3.34</v>
       </c>
       <c r="H14" s="16">
         <v>3.51</v>
       </c>
       <c r="I14" s="16">
@@ -2617,52 +2713,55 @@
       </c>
       <c r="J14" s="16">
         <v>3.4</v>
       </c>
       <c r="K14" s="16">
         <v>3.42</v>
       </c>
       <c r="L14" s="16">
         <v>3.46</v>
       </c>
       <c r="M14" s="16">
         <v>3.61</v>
       </c>
       <c r="N14" s="16">
         <v>2.63</v>
       </c>
       <c r="O14" s="16">
         <v>3.29</v>
       </c>
       <c r="P14" s="16">
         <v>3.64</v>
       </c>
       <c r="Q14" s="16">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="16">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>3.12</v>
       </c>
       <c r="C15" s="16">
         <v>3.56</v>
       </c>
       <c r="D15" s="16">
         <v>2.74</v>
       </c>
       <c r="E15" s="16">
         <v>3.09</v>
       </c>
       <c r="F15" s="16">
         <v>3.5</v>
       </c>
       <c r="G15" s="16">
         <v>3.95</v>
       </c>
       <c r="H15" s="16">
         <v>3.99</v>
       </c>
       <c r="I15" s="16">
@@ -2670,73 +2769,77 @@
       </c>
       <c r="J15" s="16">
         <v>3.95</v>
       </c>
       <c r="K15" s="16">
         <v>3.9</v>
       </c>
       <c r="L15" s="16">
         <v>3.87</v>
       </c>
       <c r="M15" s="16">
         <v>3.95</v>
       </c>
       <c r="N15" s="16">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="16">
         <v>4.87</v>
       </c>
       <c r="P15" s="16">
         <v>4.74</v>
       </c>
       <c r="Q15" s="16">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="16">
+        <v>5.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="33"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>3.55</v>
       </c>
       <c r="C17" s="15">
         <v>4.08</v>
       </c>
       <c r="D17" s="15">
         <v>3.91</v>
       </c>
       <c r="E17" s="15">
         <v>4.03</v>
       </c>
       <c r="F17" s="15">
         <v>4.05</v>
       </c>
       <c r="G17" s="15">
         <v>4.16</v>
       </c>
       <c r="H17" s="15">
         <v>4.22</v>
       </c>
       <c r="I17" s="15">
@@ -2744,52 +2847,55 @@
       </c>
       <c r="J17" s="15">
         <v>4.17</v>
       </c>
       <c r="K17" s="15">
         <v>4.17</v>
       </c>
       <c r="L17" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="15">
         <v>4.26</v>
       </c>
       <c r="N17" s="15">
         <v>3.93</v>
       </c>
       <c r="O17" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="15">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="15">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>3.58</v>
       </c>
       <c r="C18" s="16">
         <v>4.26</v>
       </c>
       <c r="D18" s="16">
         <v>4.12</v>
       </c>
       <c r="E18" s="16">
         <v>4.22</v>
       </c>
       <c r="F18" s="16">
         <v>4.21</v>
       </c>
       <c r="G18" s="16">
         <v>4.34</v>
       </c>
       <c r="H18" s="16">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="16">
@@ -2797,52 +2903,55 @@
       </c>
       <c r="J18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="16">
         <v>4.28</v>
       </c>
       <c r="M18" s="16">
         <v>4.43</v>
       </c>
       <c r="N18" s="16">
         <v>4.18</v>
       </c>
       <c r="O18" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="Q18" s="16">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="16">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>3.71</v>
       </c>
       <c r="C19" s="16">
         <v>3.64</v>
       </c>
       <c r="D19" s="16">
         <v>3.28</v>
       </c>
       <c r="E19" s="16">
         <v>3.41</v>
       </c>
       <c r="F19" s="16">
         <v>3.47</v>
       </c>
       <c r="G19" s="16">
         <v>3.39</v>
       </c>
       <c r="H19" s="16">
         <v>3.51</v>
       </c>
       <c r="I19" s="16">
@@ -2850,52 +2959,55 @@
       </c>
       <c r="J19" s="16">
         <v>3.57</v>
       </c>
       <c r="K19" s="16">
         <v>3.6</v>
       </c>
       <c r="L19" s="16">
         <v>3.6</v>
       </c>
       <c r="M19" s="16">
         <v>3.59</v>
       </c>
       <c r="N19" s="16">
         <v>3.22</v>
       </c>
       <c r="O19" s="16">
         <v>3.38</v>
       </c>
       <c r="P19" s="16">
         <v>3.43</v>
       </c>
       <c r="Q19" s="16">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="16">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16">
         <v>1.36</v>
       </c>
       <c r="C20" s="16">
         <v>2.12</v>
       </c>
       <c r="D20" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="16">
         <v>3.14</v>
       </c>
       <c r="F20" s="16">
         <v>4.16</v>
       </c>
       <c r="G20" s="16">
         <v>5.12</v>
       </c>
       <c r="H20" s="16">
         <v>4.95</v>
       </c>
       <c r="I20" s="16">
@@ -2903,73 +3015,77 @@
       </c>
       <c r="J20" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="16">
         <v>4.28</v>
       </c>
       <c r="L20" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="16">
         <v>4.37</v>
       </c>
       <c r="N20" s="16">
         <v>1.39</v>
       </c>
       <c r="O20" s="16">
         <v>2.89</v>
       </c>
       <c r="P20" s="16">
         <v>4.24</v>
       </c>
       <c r="Q20" s="16">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="16">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="33"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.63</v>
       </c>
       <c r="C22" s="15">
         <v>3.99</v>
       </c>
       <c r="D22" s="15">
         <v>3.81</v>
       </c>
       <c r="E22" s="15">
         <v>4.01</v>
       </c>
       <c r="F22" s="15">
         <v>3.95</v>
       </c>
       <c r="G22" s="15">
         <v>3.99</v>
       </c>
       <c r="H22" s="15">
         <v>4.13</v>
       </c>
       <c r="I22" s="15">
@@ -2977,52 +3093,55 @@
       </c>
       <c r="J22" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="15">
         <v>4.18</v>
       </c>
       <c r="P22" s="15">
         <v>4.13</v>
       </c>
       <c r="Q22" s="15">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16">
         <v>8.69</v>
       </c>
       <c r="C23" s="16">
         <v>6.94</v>
       </c>
       <c r="D23" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="16">
         <v>5.73</v>
       </c>
       <c r="F23" s="16">
         <v>4.57</v>
       </c>
       <c r="G23" s="16">
         <v>4.07</v>
       </c>
       <c r="H23" s="16">
         <v>4.12</v>
       </c>
       <c r="I23" s="16">
@@ -3030,52 +3149,55 @@
       </c>
       <c r="J23" s="16">
         <v>3.53</v>
       </c>
       <c r="K23" s="16">
         <v>4.07</v>
       </c>
       <c r="L23" s="16">
         <v>3.99</v>
       </c>
       <c r="M23" s="16">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="27">
         <v>5.82</v>
       </c>
       <c r="O23" s="16">
         <v>7.75</v>
       </c>
       <c r="P23" s="16">
         <v>5.58</v>
       </c>
       <c r="Q23" s="16">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="16">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>3.59</v>
       </c>
       <c r="C24" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="16">
         <v>3.98</v>
       </c>
       <c r="E24" s="16">
         <v>4.43</v>
       </c>
       <c r="F24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="16">
         <v>4.26</v>
       </c>
       <c r="H24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="16">
@@ -3083,52 +3205,55 @@
       </c>
       <c r="J24" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="16">
         <v>4.16</v>
       </c>
       <c r="L24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="16">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="27">
         <v>4.91</v>
       </c>
       <c r="O24" s="16">
         <v>4.92</v>
       </c>
       <c r="P24" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="Q24" s="16">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="16">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16">
         <v>3.74</v>
       </c>
       <c r="C25" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="16">
         <v>3.91</v>
       </c>
       <c r="E25" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="16">
         <v>4.34</v>
       </c>
       <c r="H25" s="16">
         <v>4.66</v>
       </c>
       <c r="I25" s="16">
@@ -3136,52 +3261,55 @@
       </c>
       <c r="J25" s="16">
         <v>4.34</v>
       </c>
       <c r="K25" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="16">
         <v>4.5</v>
       </c>
       <c r="M25" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="27">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="16">
         <v>3.89</v>
       </c>
       <c r="Q25" s="16">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="16">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16">
         <v>5.52</v>
       </c>
       <c r="C26" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="16">
         <v>4.21</v>
       </c>
       <c r="E26" s="16">
         <v>4.66</v>
       </c>
       <c r="F26" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="16">
         <v>4.76</v>
       </c>
       <c r="H26" s="16">
         <v>5.16</v>
       </c>
       <c r="I26" s="16">
@@ -3189,52 +3317,55 @@
       </c>
       <c r="J26" s="16">
         <v>5.26</v>
       </c>
       <c r="K26" s="16">
         <v>5.36</v>
       </c>
       <c r="L26" s="16">
         <v>5.45</v>
       </c>
       <c r="M26" s="16">
         <v>5.67</v>
       </c>
       <c r="N26" s="27">
         <v>3.64</v>
       </c>
       <c r="O26" s="16">
         <v>4.68</v>
       </c>
       <c r="P26" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q26" s="16">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="16">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16">
         <v>7.55</v>
       </c>
       <c r="C27" s="16">
         <v>6.1</v>
       </c>
       <c r="D27" s="16">
         <v>5.6</v>
       </c>
       <c r="E27" s="16">
         <v>5.44</v>
       </c>
       <c r="F27" s="16">
         <v>5.38</v>
       </c>
       <c r="G27" s="16">
         <v>5.38</v>
       </c>
       <c r="H27" s="16">
         <v>5.4</v>
       </c>
       <c r="I27" s="16">
@@ -3242,52 +3373,55 @@
       </c>
       <c r="J27" s="16">
         <v>5.13</v>
       </c>
       <c r="K27" s="16">
         <v>4.99</v>
       </c>
       <c r="L27" s="16">
         <v>4.79</v>
       </c>
       <c r="M27" s="16">
         <v>4.76</v>
       </c>
       <c r="N27" s="27">
         <v>2.8</v>
       </c>
       <c r="O27" s="16">
         <v>3.84</v>
       </c>
       <c r="P27" s="16">
         <v>3.95</v>
       </c>
       <c r="Q27" s="16">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="16">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="16">
         <v>3.09</v>
       </c>
       <c r="D28" s="16">
         <v>3.38</v>
       </c>
       <c r="E28" s="16">
         <v>3.37</v>
       </c>
       <c r="F28" s="16">
         <v>3.33</v>
       </c>
       <c r="G28" s="16">
         <v>3.34</v>
       </c>
       <c r="H28" s="16">
         <v>3.51</v>
       </c>
       <c r="I28" s="16">
@@ -3295,52 +3429,55 @@
       </c>
       <c r="J28" s="16">
         <v>3.4</v>
       </c>
       <c r="K28" s="16">
         <v>3.42</v>
       </c>
       <c r="L28" s="16">
         <v>3.46</v>
       </c>
       <c r="M28" s="16">
         <v>3.61</v>
       </c>
       <c r="N28" s="27">
         <v>2.63</v>
       </c>
       <c r="O28" s="16">
         <v>3.29</v>
       </c>
       <c r="P28" s="16">
         <v>3.64</v>
       </c>
       <c r="Q28" s="16">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="16">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>3.58</v>
       </c>
       <c r="C29" s="17">
         <v>3.94</v>
       </c>
       <c r="D29" s="17">
         <v>2.86</v>
       </c>
       <c r="E29" s="17">
         <v>3.07</v>
       </c>
       <c r="F29" s="17">
         <v>3.32</v>
       </c>
       <c r="G29" s="17">
         <v>3.64</v>
       </c>
       <c r="H29" s="17">
         <v>3.74</v>
       </c>
       <c r="I29" s="17">
@@ -3348,212 +3485,221 @@
       </c>
       <c r="J29" s="17">
         <v>3.73</v>
       </c>
       <c r="K29" s="17">
         <v>3.8</v>
       </c>
       <c r="L29" s="17">
         <v>3.73</v>
       </c>
       <c r="M29" s="17">
         <v>3.84</v>
       </c>
       <c r="N29" s="17">
         <v>4.95</v>
       </c>
       <c r="O29" s="17">
         <v>5.38</v>
       </c>
       <c r="P29" s="17">
         <v>4.8600000000000003</v>
       </c>
       <c r="Q29" s="17">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="17">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A3:Q3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q34"/>
+  <dimension ref="A3:R34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U23" sqref="U23"/>
+      <selection pane="bottomLeft" activeCell="T22" sqref="T22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="R3" s="36"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="39"/>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="R5" s="35"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="31" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="31" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="31" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="31" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="31" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="R7" s="37"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="18">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="18">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="18">
@@ -3561,52 +3707,55 @@
       </c>
       <c r="J8" s="18">
         <v>243</v>
       </c>
       <c r="K8" s="18">
         <v>296</v>
       </c>
       <c r="L8" s="18">
         <v>265</v>
       </c>
       <c r="M8" s="18">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="18">
         <v>278</v>
       </c>
       <c r="Q8" s="7">
         <v>301</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R8" s="18">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="19">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="19">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="19">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="19">
@@ -3614,52 +3763,55 @@
       </c>
       <c r="J9" s="19">
         <v>91</v>
       </c>
       <c r="K9" s="19">
         <v>113</v>
       </c>
       <c r="L9" s="19">
         <v>96</v>
       </c>
       <c r="M9" s="19">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="19">
         <v>101</v>
       </c>
       <c r="Q9" s="10">
         <v>127</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R9" s="19">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="19">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="19">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="19">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="19">
@@ -3667,52 +3819,55 @@
       </c>
       <c r="J10" s="19">
         <v>49</v>
       </c>
       <c r="K10" s="19">
         <v>51</v>
       </c>
       <c r="L10" s="19">
         <v>48</v>
       </c>
       <c r="M10" s="19">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="19">
         <v>50</v>
       </c>
       <c r="Q10" s="10">
         <v>53</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R10" s="19">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="19">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="19">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="19">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="19">
@@ -3720,52 +3875,55 @@
       </c>
       <c r="J11" s="19">
         <v>24</v>
       </c>
       <c r="K11" s="19">
         <v>37</v>
       </c>
       <c r="L11" s="19">
         <v>26</v>
       </c>
       <c r="M11" s="19">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="19">
         <v>17</v>
       </c>
       <c r="Q11" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R11" s="19">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="19">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="19">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="19">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="19">
@@ -3773,52 +3931,55 @@
       </c>
       <c r="J12" s="19">
         <v>16</v>
       </c>
       <c r="K12" s="19">
         <v>19</v>
       </c>
       <c r="L12" s="19">
         <v>19</v>
       </c>
       <c r="M12" s="19">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="19">
         <v>18</v>
       </c>
       <c r="Q12" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R12" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="19">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="19">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="19">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="19">
@@ -3826,52 +3987,55 @@
       </c>
       <c r="J13" s="19">
         <v>8</v>
       </c>
       <c r="K13" s="19">
         <v>11</v>
       </c>
       <c r="L13" s="19">
         <v>8</v>
       </c>
       <c r="M13" s="19">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="19">
         <v>12</v>
       </c>
       <c r="Q13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R13" s="19">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="19">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="19">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="19">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="19">
@@ -3879,52 +4043,55 @@
       </c>
       <c r="J14" s="19">
         <v>39</v>
       </c>
       <c r="K14" s="19">
         <v>53</v>
       </c>
       <c r="L14" s="19">
         <v>56</v>
       </c>
       <c r="M14" s="19">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="19">
         <v>64</v>
       </c>
       <c r="Q14" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R14" s="19">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="19">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="19">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="19">
@@ -3932,73 +4099,77 @@
       </c>
       <c r="J15" s="19">
         <v>16</v>
       </c>
       <c r="K15" s="19">
         <v>12</v>
       </c>
       <c r="L15" s="19">
         <v>12</v>
       </c>
       <c r="M15" s="19">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="19">
         <v>16</v>
       </c>
       <c r="Q15" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R15" s="19">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="R16" s="33"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="18">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="18">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="18">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="18">
@@ -4006,52 +4177,55 @@
       </c>
       <c r="J17" s="18">
         <v>139</v>
       </c>
       <c r="K17" s="18">
         <v>180</v>
       </c>
       <c r="L17" s="18">
         <v>151</v>
       </c>
       <c r="M17" s="18">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
       <c r="P17" s="18">
         <v>149</v>
       </c>
       <c r="Q17" s="7">
         <v>165</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R17" s="18">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="19">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="19">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="19">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="19">
@@ -4059,52 +4233,55 @@
       </c>
       <c r="J18" s="19">
         <v>55</v>
       </c>
       <c r="K18" s="19">
         <v>60</v>
       </c>
       <c r="L18" s="19">
         <v>48</v>
       </c>
       <c r="M18" s="19">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
       <c r="P18" s="19">
         <v>51</v>
       </c>
       <c r="Q18" s="10">
         <v>66</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R18" s="19">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="19">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="19">
@@ -4112,52 +4289,55 @@
       </c>
       <c r="J19" s="19">
         <v>26</v>
       </c>
       <c r="K19" s="19">
         <v>35</v>
       </c>
       <c r="L19" s="19">
         <v>30</v>
       </c>
       <c r="M19" s="19">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
       <c r="P19" s="19">
         <v>30</v>
       </c>
       <c r="Q19" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R19" s="19">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="19">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="19">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="19">
@@ -4165,52 +4345,55 @@
       </c>
       <c r="J20" s="19">
         <v>12</v>
       </c>
       <c r="K20" s="19">
         <v>19</v>
       </c>
       <c r="L20" s="19">
         <v>11</v>
       </c>
       <c r="M20" s="19">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
       <c r="P20" s="19">
         <v>13</v>
       </c>
       <c r="Q20" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R20" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="19">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="19">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="19">
@@ -4218,52 +4401,55 @@
       </c>
       <c r="J21" s="19">
         <v>9</v>
       </c>
       <c r="K21" s="19">
         <v>13</v>
       </c>
       <c r="L21" s="19">
         <v>10</v>
       </c>
       <c r="M21" s="19">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
       <c r="P21" s="19">
         <v>11</v>
       </c>
       <c r="Q21" s="10">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R21" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="19">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="19">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="19">
@@ -4271,52 +4457,55 @@
       </c>
       <c r="J22" s="19">
         <v>6</v>
       </c>
       <c r="K22" s="19">
         <v>8</v>
       </c>
       <c r="L22" s="19">
         <v>6</v>
       </c>
       <c r="M22" s="19">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
       <c r="P22" s="19">
         <v>3</v>
       </c>
       <c r="Q22" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R22" s="19">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="19">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="19">
@@ -4324,52 +4513,55 @@
       </c>
       <c r="J23" s="19">
         <v>23</v>
       </c>
       <c r="K23" s="19">
         <v>38</v>
       </c>
       <c r="L23" s="19">
         <v>37</v>
       </c>
       <c r="M23" s="19">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
       <c r="P23" s="19">
         <v>33</v>
       </c>
       <c r="Q23" s="10">
         <v>25</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R23" s="19">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="19">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="19">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="19">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="19">
@@ -4377,73 +4569,77 @@
       </c>
       <c r="J24" s="19">
         <v>8</v>
       </c>
       <c r="K24" s="19">
         <v>7</v>
       </c>
       <c r="L24" s="19">
         <v>9</v>
       </c>
       <c r="M24" s="19">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
       <c r="P24" s="19">
         <v>8</v>
       </c>
       <c r="Q24" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R24" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="33"/>
       <c r="O25" s="33"/>
       <c r="P25" s="33"/>
       <c r="Q25" s="33"/>
-    </row>
-    <row r="26" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="R25" s="33"/>
+    </row>
+    <row r="26" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="18">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="18">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="18">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="18">
@@ -4451,52 +4647,55 @@
       </c>
       <c r="J26" s="18">
         <v>104</v>
       </c>
       <c r="K26" s="18">
         <v>116</v>
       </c>
       <c r="L26" s="18">
         <v>114</v>
       </c>
       <c r="M26" s="18">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
       <c r="P26" s="18">
         <v>129</v>
       </c>
       <c r="Q26" s="7">
         <v>136</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R26" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="19">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="19">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="19">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="19">
@@ -4504,52 +4703,55 @@
       </c>
       <c r="J27" s="19">
         <v>36</v>
       </c>
       <c r="K27" s="19">
         <v>53</v>
       </c>
       <c r="L27" s="19">
         <v>48</v>
       </c>
       <c r="M27" s="19">
         <v>64</v>
       </c>
       <c r="N27" s="25">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
       <c r="P27" s="19">
         <v>50</v>
       </c>
       <c r="Q27" s="10">
         <v>61</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R27" s="19">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="19">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="19">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="19">
@@ -4557,52 +4759,55 @@
       </c>
       <c r="J28" s="19">
         <v>23</v>
       </c>
       <c r="K28" s="19">
         <v>16</v>
       </c>
       <c r="L28" s="19">
         <v>18</v>
       </c>
       <c r="M28" s="19">
         <v>22</v>
       </c>
       <c r="N28" s="25">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
       <c r="P28" s="19">
         <v>20</v>
       </c>
       <c r="Q28" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R28" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="19">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="19">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="19">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="19">
@@ -4610,52 +4815,55 @@
       </c>
       <c r="J29" s="19">
         <v>12</v>
       </c>
       <c r="K29" s="19">
         <v>18</v>
       </c>
       <c r="L29" s="19">
         <v>15</v>
       </c>
       <c r="M29" s="19">
         <v>17</v>
       </c>
       <c r="N29" s="25">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
       <c r="P29" s="19">
         <v>4</v>
       </c>
       <c r="Q29" s="10">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R29" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="19">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="19">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="19">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="19">
@@ -4663,52 +4871,55 @@
       </c>
       <c r="J30" s="19">
         <v>7</v>
       </c>
       <c r="K30" s="19">
         <v>6</v>
       </c>
       <c r="L30" s="19">
         <v>9</v>
       </c>
       <c r="M30" s="19">
         <v>10</v>
       </c>
       <c r="N30" s="25">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
       <c r="P30" s="19">
         <v>7</v>
       </c>
       <c r="Q30" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R30" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="19">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="19">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="19">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="19">
@@ -4716,52 +4927,55 @@
       </c>
       <c r="J31" s="19">
         <v>2</v>
       </c>
       <c r="K31" s="19">
         <v>3</v>
       </c>
       <c r="L31" s="19">
         <v>2</v>
       </c>
       <c r="M31" s="19">
         <v>5</v>
       </c>
       <c r="N31" s="25">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
       <c r="P31" s="19">
         <v>9</v>
       </c>
       <c r="Q31" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R31" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="19">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="19">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="19">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="19">
@@ -4769,52 +4983,55 @@
       </c>
       <c r="J32" s="19">
         <v>16</v>
       </c>
       <c r="K32" s="19">
         <v>15</v>
       </c>
       <c r="L32" s="19">
         <v>19</v>
       </c>
       <c r="M32" s="19">
         <v>39</v>
       </c>
       <c r="N32" s="25">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
       <c r="P32" s="19">
         <v>31</v>
       </c>
       <c r="Q32" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R32" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="20">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="20">
@@ -4822,208 +5039,217 @@
       </c>
       <c r="J33" s="20">
         <v>8</v>
       </c>
       <c r="K33" s="20">
         <v>5</v>
       </c>
       <c r="L33" s="20">
         <v>3</v>
       </c>
       <c r="M33" s="20">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
       <c r="P33" s="20">
         <v>8</v>
       </c>
       <c r="Q33" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="R33" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:Q3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A25:Q25"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A25:R25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N5:R5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S23" sqref="S23"/>
+      <selection activeCell="T20" sqref="T20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="R3" s="36"/>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="39"/>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="R5" s="35"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="32" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R7" s="37"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="18">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
@@ -5031,52 +5257,55 @@
       </c>
       <c r="J8" s="7">
         <v>14</v>
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="18">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
       <c r="P8" s="7">
         <v>10</v>
       </c>
       <c r="Q8" s="7">
         <v>9</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
@@ -5084,52 +5313,55 @@
       </c>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="19">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="10">
         <v>3</v>
       </c>
       <c r="Q9" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="19">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
@@ -5137,52 +5369,55 @@
       </c>
       <c r="J10" s="10">
         <v>4</v>
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="19">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
       <c r="P10" s="10">
         <v>1</v>
       </c>
       <c r="Q10" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="19">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -5190,52 +5425,55 @@
       </c>
       <c r="J11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="10">
         <v>2</v>
       </c>
       <c r="Q11" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -5243,52 +5481,55 @@
       </c>
       <c r="J12" s="10">
         <v>1</v>
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="10">
@@ -5296,52 +5537,55 @@
       </c>
       <c r="J13" s="10">
         <v>1</v>
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="10">
         <v>2</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="19">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
@@ -5349,52 +5593,55 @@
       </c>
       <c r="J14" s="10">
         <v>3</v>
       </c>
       <c r="K14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="19">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
       <c r="P14" s="10">
         <v>2</v>
       </c>
       <c r="Q14" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="10">
@@ -5402,73 +5649,77 @@
       </c>
       <c r="J15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="19">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="33"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="18">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
@@ -5476,52 +5727,55 @@
       </c>
       <c r="J17" s="7">
         <v>6</v>
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
       <c r="P17" s="7">
         <v>4</v>
       </c>
       <c r="Q17" s="7">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="19">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
@@ -5529,52 +5783,55 @@
       </c>
       <c r="J18" s="10">
         <v>5</v>
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="10">
         <v>3</v>
       </c>
       <c r="Q18" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="19">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="10">
@@ -5582,52 +5839,55 @@
       </c>
       <c r="J19" s="10">
         <v>1</v>
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
       <c r="Q19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="10" t="s">
@@ -5635,73 +5895,77 @@
       </c>
       <c r="J20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q20" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="33"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="18">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
@@ -5709,52 +5973,55 @@
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
       <c r="P22" s="7">
         <v>6</v>
       </c>
       <c r="Q22" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -5762,52 +6029,55 @@
       </c>
       <c r="J23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q23" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
@@ -5815,52 +6085,55 @@
       </c>
       <c r="J24" s="10">
         <v>3</v>
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="29">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q24" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="19">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -5868,52 +6141,55 @@
       </c>
       <c r="J25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="10">
         <v>2</v>
       </c>
       <c r="Q25" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -5921,52 +6197,55 @@
       </c>
       <c r="J26" s="10">
         <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q26" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="10">
@@ -5974,52 +6253,55 @@
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="29">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P27" s="10">
         <v>2</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="19">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
@@ -6027,52 +6309,55 @@
       </c>
       <c r="J28" s="10">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="29">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
       <c r="P28" s="10">
         <v>2</v>
       </c>
       <c r="Q28" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="12">
@@ -6080,208 +6365,221 @@
       </c>
       <c r="J29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="20">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
       <c r="P29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="Q29" s="12" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:Q3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S22" sqref="S22"/>
+      <selection activeCell="T14" sqref="T14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="2" max="5" width="8.88671875" style="1"/>
+    <col min="6" max="6" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="18" max="18" width="7.21875" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="38" t="s">
+      <c r="R3" s="36"/>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="Q4" s="38"/>
-[...2 lines deleted...]
-      <c r="A5" s="39"/>
+      <c r="R4" s="40"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="34">
         <v>2025</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="34">
         <v>2026</v>
       </c>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="R5" s="35"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="22" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R7" s="37"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>6.28</v>
       </c>
       <c r="C8" s="15">
         <v>7.82</v>
       </c>
       <c r="D8" s="15">
         <v>7.25</v>
       </c>
       <c r="E8" s="15">
         <v>7.48</v>
       </c>
       <c r="F8" s="15">
         <v>6.17</v>
       </c>
       <c r="G8" s="15">
         <v>6.03</v>
       </c>
       <c r="H8" s="15">
         <v>5.67</v>
       </c>
       <c r="I8" s="15">
@@ -6289,52 +6587,55 @@
       </c>
       <c r="J8" s="15">
         <v>6.11</v>
       </c>
       <c r="K8" s="15">
         <v>6.26</v>
       </c>
       <c r="L8" s="15">
         <v>6.14</v>
       </c>
       <c r="M8" s="15">
         <v>6.01</v>
       </c>
       <c r="N8" s="15">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="15">
         <v>5.98</v>
       </c>
       <c r="P8" s="15">
         <v>6.55</v>
       </c>
       <c r="Q8" s="15">
         <v>6.69</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R8" s="15">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="16">
         <v>7.84</v>
       </c>
       <c r="D9" s="16">
         <v>7.33</v>
       </c>
       <c r="E9" s="16">
         <v>7.45</v>
       </c>
       <c r="F9" s="16">
         <v>6.47</v>
       </c>
       <c r="G9" s="16">
         <v>6.82</v>
       </c>
       <c r="H9" s="16">
         <v>6.29</v>
       </c>
       <c r="I9" s="16">
@@ -6342,52 +6643,55 @@
       </c>
       <c r="J9" s="16">
         <v>6.22</v>
       </c>
       <c r="K9" s="16">
         <v>6.37</v>
       </c>
       <c r="L9" s="16">
         <v>5.84</v>
       </c>
       <c r="M9" s="16">
         <v>5.64</v>
       </c>
       <c r="N9" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="16">
         <v>2.15</v>
       </c>
       <c r="P9" s="16">
         <v>3.59</v>
       </c>
       <c r="Q9" s="16">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R9" s="16">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>7.63</v>
       </c>
       <c r="C10" s="16">
         <v>13.16</v>
       </c>
       <c r="D10" s="16">
         <v>10.91</v>
       </c>
       <c r="E10" s="16">
         <v>11.92</v>
       </c>
       <c r="F10" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="16">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="16">
         <v>7.66</v>
       </c>
       <c r="I10" s="16">
@@ -6395,52 +6699,55 @@
       </c>
       <c r="J10" s="16">
         <v>8.31</v>
       </c>
       <c r="K10" s="16">
         <v>8.16</v>
       </c>
       <c r="L10" s="16">
         <v>7.88</v>
       </c>
       <c r="M10" s="16">
         <v>7.16</v>
       </c>
       <c r="N10" s="16">
         <v>3.95</v>
       </c>
       <c r="O10" s="16">
         <v>9.94</v>
       </c>
       <c r="P10" s="16">
         <v>7.82</v>
       </c>
       <c r="Q10" s="16">
         <v>9.25</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R10" s="16">
+        <v>10.87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="16">
         <v>3.79</v>
       </c>
       <c r="D11" s="16">
         <v>2.44</v>
       </c>
       <c r="E11" s="16">
         <v>3.69</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>2.5</v>
       </c>
       <c r="H11" s="16">
         <v>3.19</v>
       </c>
       <c r="I11" s="16">
@@ -6448,52 +6755,55 @@
       </c>
       <c r="J11" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="16">
         <v>3.02</v>
       </c>
       <c r="L11" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="16">
         <v>4.47</v>
       </c>
       <c r="N11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="16">
         <v>5.39</v>
       </c>
       <c r="Q11" s="16">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R11" s="16">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="16">
         <v>8.26</v>
       </c>
       <c r="D12" s="16">
         <v>5.49</v>
       </c>
       <c r="E12" s="16">
         <v>4.05</v>
       </c>
       <c r="F12" s="16">
         <v>3.19</v>
       </c>
       <c r="G12" s="16">
         <v>2.67</v>
       </c>
       <c r="H12" s="16">
         <v>4.57</v>
       </c>
       <c r="I12" s="16">
@@ -6501,52 +6811,55 @@
       </c>
       <c r="J12" s="16">
         <v>5.13</v>
       </c>
       <c r="K12" s="16">
         <v>7.84</v>
       </c>
       <c r="L12" s="16">
         <v>7.22</v>
       </c>
       <c r="M12" s="16">
         <v>7.95</v>
       </c>
       <c r="N12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R12" s="16">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>5</v>
       </c>
       <c r="E13" s="16">
         <v>3.85</v>
       </c>
       <c r="F13" s="16">
         <v>3.13</v>
       </c>
       <c r="G13" s="16">
         <v>5.49</v>
       </c>
       <c r="H13" s="16">
         <v>4.63</v>
       </c>
       <c r="I13" s="16">
@@ -6554,52 +6867,55 @@
       </c>
       <c r="J13" s="16">
         <v>9.09</v>
       </c>
       <c r="K13" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="16">
         <v>9.15</v>
       </c>
       <c r="M13" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="16">
         <v>8.93</v>
       </c>
       <c r="P13" s="16">
         <v>17.96</v>
       </c>
       <c r="Q13" s="16">
         <v>13.89</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R13" s="16">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>3.19</v>
       </c>
       <c r="C14" s="16">
         <v>6.54</v>
       </c>
       <c r="D14" s="16">
         <v>7.35</v>
       </c>
       <c r="E14" s="16">
         <v>7.59</v>
       </c>
       <c r="F14" s="16">
         <v>6.11</v>
       </c>
       <c r="G14" s="16">
         <v>5.15</v>
       </c>
       <c r="H14" s="16">
         <v>4.82</v>
       </c>
       <c r="I14" s="16">
@@ -6607,52 +6923,55 @@
       </c>
       <c r="J14" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="16">
         <v>4.53</v>
       </c>
       <c r="L14" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="16">
         <v>4.83</v>
       </c>
       <c r="N14" s="16">
         <v>3.22</v>
       </c>
       <c r="O14" s="16">
         <v>7.9</v>
       </c>
       <c r="P14" s="16">
         <v>7.43</v>
       </c>
       <c r="Q14" s="16">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R14" s="16">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>16.13</v>
       </c>
       <c r="C15" s="16">
         <v>7.75</v>
       </c>
       <c r="D15" s="16">
         <v>4.93</v>
       </c>
       <c r="E15" s="16">
         <v>3.57</v>
       </c>
       <c r="F15" s="16">
         <v>2.86</v>
       </c>
       <c r="G15" s="16">
         <v>4.91</v>
       </c>
       <c r="H15" s="16">
         <v>4.03</v>
       </c>
       <c r="I15" s="16">
@@ -6660,73 +6979,77 @@
       </c>
       <c r="J15" s="16">
         <v>6.7</v>
       </c>
       <c r="K15" s="16">
         <v>7.63</v>
       </c>
       <c r="L15" s="16">
         <v>8.49</v>
       </c>
       <c r="M15" s="16">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="16">
         <v>14.71</v>
       </c>
       <c r="O15" s="16">
         <v>22.56</v>
       </c>
       <c r="P15" s="16">
         <v>16.3</v>
       </c>
       <c r="Q15" s="16">
         <v>12.93</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R15" s="16">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R16" s="33"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="15">
         <v>7.19</v>
       </c>
       <c r="D17" s="15">
         <v>6.44</v>
       </c>
       <c r="E17" s="15">
         <v>7.62</v>
       </c>
       <c r="F17" s="15">
         <v>6.46</v>
       </c>
       <c r="G17" s="15">
         <v>6.51</v>
       </c>
       <c r="H17" s="15">
         <v>5.9</v>
       </c>
       <c r="I17" s="15">
@@ -6734,52 +7057,55 @@
       </c>
       <c r="J17" s="15">
         <v>6.02</v>
       </c>
       <c r="K17" s="15">
         <v>6.19</v>
       </c>
       <c r="L17" s="15">
         <v>5.68</v>
       </c>
       <c r="M17" s="15">
         <v>5.43</v>
       </c>
       <c r="N17" s="16">
         <v>3.24</v>
       </c>
       <c r="O17" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="15">
         <v>3.99</v>
       </c>
       <c r="Q17" s="15">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R17" s="15">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>9.86</v>
       </c>
       <c r="C18" s="16">
         <v>8.08</v>
       </c>
       <c r="D18" s="16">
         <v>7.55</v>
       </c>
       <c r="E18" s="16">
         <v>7.65</v>
       </c>
       <c r="F18" s="16">
         <v>6.64</v>
       </c>
       <c r="G18" s="16">
         <v>7</v>
       </c>
       <c r="H18" s="16">
         <v>6.46</v>
       </c>
       <c r="I18" s="16">
@@ -6787,52 +7113,55 @@
       </c>
       <c r="J18" s="16">
         <v>6.39</v>
       </c>
       <c r="K18" s="16">
         <v>6.56</v>
       </c>
       <c r="L18" s="16">
         <v>6</v>
       </c>
       <c r="M18" s="16">
         <v>5.79</v>
       </c>
       <c r="N18" s="16">
         <v>4.12</v>
       </c>
       <c r="O18" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="16">
         <v>3.66</v>
       </c>
       <c r="Q18" s="16">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R18" s="16">
+        <v>7.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>8.33</v>
       </c>
       <c r="C19" s="16">
         <v>4.2</v>
       </c>
       <c r="D19" s="16">
         <v>2.76</v>
       </c>
       <c r="E19" s="16">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="16">
         <v>6.48</v>
       </c>
       <c r="G19" s="16">
         <v>5.33</v>
       </c>
       <c r="H19" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="16">
@@ -6840,52 +7169,55 @@
       </c>
       <c r="J19" s="16">
         <v>5.25</v>
       </c>
       <c r="K19" s="16">
         <v>5.44</v>
       </c>
       <c r="L19" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="16">
         <v>4.62</v>
       </c>
       <c r="N19" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="16">
         <v>4.18</v>
       </c>
       <c r="P19" s="16">
         <v>5.54</v>
       </c>
       <c r="Q19" s="16">
         <v>6.56</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R19" s="16">
+        <v>8.8800000000000008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="16" t="s">
@@ -6893,73 +7225,77 @@
       </c>
       <c r="J20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q20" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R20" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R21" s="33"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.78</v>
       </c>
       <c r="C22" s="15">
         <v>8.32</v>
       </c>
       <c r="D22" s="15">
         <v>7.88</v>
       </c>
       <c r="E22" s="15">
         <v>7.36</v>
       </c>
       <c r="F22" s="15">
         <v>5.94</v>
       </c>
       <c r="G22" s="15">
         <v>5.66</v>
       </c>
       <c r="H22" s="15">
         <v>5.5</v>
       </c>
       <c r="I22" s="15">
@@ -6967,52 +7303,55 @@
       </c>
       <c r="J22" s="15">
         <v>6.19</v>
       </c>
       <c r="K22" s="15">
         <v>6.32</v>
       </c>
       <c r="L22" s="15">
         <v>6.5</v>
       </c>
       <c r="M22" s="15">
         <v>6.46</v>
       </c>
       <c r="N22" s="15">
         <v>5.26</v>
       </c>
       <c r="O22" s="15">
         <v>8.67</v>
       </c>
       <c r="P22" s="15">
         <v>8.59</v>
       </c>
       <c r="Q22" s="15">
         <v>7.94</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R22" s="15">
+        <v>7.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="16" t="s">
@@ -7020,52 +7359,55 @@
       </c>
       <c r="J23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q23" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R23" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>7.04</v>
       </c>
       <c r="C24" s="16">
         <v>20.41</v>
       </c>
       <c r="D24" s="16">
         <v>17.28</v>
       </c>
       <c r="E24" s="16">
         <v>14.68</v>
       </c>
       <c r="F24" s="16">
         <v>11.86</v>
       </c>
       <c r="G24" s="16">
         <v>11.29</v>
       </c>
       <c r="H24" s="16">
         <v>10.4</v>
       </c>
       <c r="I24" s="16">
@@ -7073,52 +7415,55 @@
       </c>
       <c r="J24" s="16">
         <v>10.84</v>
       </c>
       <c r="K24" s="16">
         <v>10.45</v>
       </c>
       <c r="L24" s="16">
         <v>10.23</v>
       </c>
       <c r="M24" s="16">
         <v>9.25</v>
       </c>
       <c r="N24" s="16">
         <v>7.46</v>
       </c>
       <c r="O24" s="16">
         <v>15.15</v>
       </c>
       <c r="P24" s="16">
         <v>9.85</v>
       </c>
       <c r="Q24" s="16">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R24" s="16">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="16">
         <v>3.79</v>
       </c>
       <c r="D25" s="16">
         <v>2.44</v>
       </c>
       <c r="E25" s="16">
         <v>3.69</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>2.5</v>
       </c>
       <c r="H25" s="16">
         <v>3.19</v>
       </c>
       <c r="I25" s="16">
@@ -7126,52 +7471,55 @@
       </c>
       <c r="J25" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="16">
         <v>3.02</v>
       </c>
       <c r="L25" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="16">
         <v>4.47</v>
       </c>
       <c r="N25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="16">
         <v>5.39</v>
       </c>
       <c r="Q25" s="16">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R25" s="16">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="16">
         <v>8.26</v>
       </c>
       <c r="D26" s="16">
         <v>5.49</v>
       </c>
       <c r="E26" s="16">
         <v>4.05</v>
       </c>
       <c r="F26" s="16">
         <v>3.19</v>
       </c>
       <c r="G26" s="16">
         <v>2.67</v>
       </c>
       <c r="H26" s="16">
         <v>4.57</v>
       </c>
       <c r="I26" s="16">
@@ -7179,52 +7527,55 @@
       </c>
       <c r="J26" s="16">
         <v>5.13</v>
       </c>
       <c r="K26" s="16">
         <v>7.84</v>
       </c>
       <c r="L26" s="16">
         <v>7.22</v>
       </c>
       <c r="M26" s="16">
         <v>7.95</v>
       </c>
       <c r="N26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q26" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R26" s="16">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="16">
         <v>5</v>
       </c>
       <c r="E27" s="16">
         <v>3.85</v>
       </c>
       <c r="F27" s="16">
         <v>3.13</v>
       </c>
       <c r="G27" s="16">
         <v>5.49</v>
       </c>
       <c r="H27" s="16">
         <v>4.63</v>
       </c>
       <c r="I27" s="16">
@@ -7232,52 +7583,55 @@
       </c>
       <c r="J27" s="16">
         <v>9.09</v>
       </c>
       <c r="K27" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="16">
         <v>9.15</v>
       </c>
       <c r="M27" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="16">
         <v>8.93</v>
       </c>
       <c r="P27" s="16">
         <v>17.96</v>
       </c>
       <c r="Q27" s="16">
         <v>13.89</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R27" s="16">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>3.19</v>
       </c>
       <c r="C28" s="16">
         <v>6.54</v>
       </c>
       <c r="D28" s="16">
         <v>7.35</v>
       </c>
       <c r="E28" s="16">
         <v>7.59</v>
       </c>
       <c r="F28" s="16">
         <v>6.11</v>
       </c>
       <c r="G28" s="16">
         <v>5.15</v>
       </c>
       <c r="H28" s="16">
         <v>4.82</v>
       </c>
       <c r="I28" s="16">
@@ -7285,52 +7639,55 @@
       </c>
       <c r="J28" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="16">
         <v>4.53</v>
       </c>
       <c r="L28" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="16">
         <v>4.83</v>
       </c>
       <c r="N28" s="16">
         <v>3.22</v>
       </c>
       <c r="O28" s="16">
         <v>7.9</v>
       </c>
       <c r="P28" s="16">
         <v>7.43</v>
       </c>
       <c r="Q28" s="16">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R28" s="16">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>20.41</v>
       </c>
       <c r="C29" s="17">
         <v>9.52</v>
       </c>
       <c r="D29" s="17">
         <v>6.25</v>
       </c>
       <c r="E29" s="17">
         <v>4.42</v>
       </c>
       <c r="F29" s="17">
         <v>3.56</v>
       </c>
       <c r="G29" s="17">
         <v>6.06</v>
       </c>
       <c r="H29" s="17">
         <v>5.03</v>
       </c>
       <c r="I29" s="17">
@@ -7338,66 +7695,69 @@
       </c>
       <c r="J29" s="17">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="17">
         <v>9.58</v>
       </c>
       <c r="L29" s="17">
         <v>10.68</v>
       </c>
       <c r="M29" s="17">
         <v>11.35</v>
       </c>
       <c r="N29" s="17">
         <v>18.52</v>
       </c>
       <c r="O29" s="17">
         <v>28.3</v>
       </c>
       <c r="P29" s="17">
         <v>19.48</v>
       </c>
       <c r="Q29" s="17">
         <v>15.96</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R29" s="17">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A3:Q3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>