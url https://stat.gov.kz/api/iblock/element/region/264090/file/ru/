--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -5,65 +5,65 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780"/>
+    <workbookView xWindow="6852" yWindow="228" windowWidth="14340" windowHeight="12816"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Число умерших младенцев" sheetId="6" r:id="rId4"/>
     <sheet name="Коэф млад.смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -417,51 +417,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -501,73 +501,114 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -853,116 +894,118 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E35" sqref="E35"/>
+      <selection pane="bottomLeft" activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="36"/>
-[...17 lines deleted...]
-    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="M4" s="3"/>
-      <c r="R4" s="3" t="s">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="23"/>
-      <c r="B5" s="34">
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="24"/>
       <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
@@ -971,74 +1014,77 @@
       </c>
       <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="S6" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="37"/>
-[...17 lines deleted...]
-    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="7">
         <v>243</v>
       </c>
       <c r="E8" s="18">
         <v>302</v>
       </c>
       <c r="F8" s="7">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="7">
@@ -1049,52 +1095,55 @@
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="7">
         <v>278</v>
       </c>
       <c r="Q8" s="7">
         <v>301</v>
       </c>
       <c r="R8" s="7">
         <v>263</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S8" s="18">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="10">
         <v>96</v>
       </c>
       <c r="E9" s="19">
         <v>114</v>
       </c>
       <c r="F9" s="10">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="10">
@@ -1105,52 +1154,55 @@
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="10">
         <v>101</v>
       </c>
       <c r="Q9" s="10">
         <v>127</v>
       </c>
       <c r="R9" s="10">
         <v>96</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S9" s="19">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="10">
         <v>43</v>
       </c>
       <c r="E10" s="19">
         <v>61</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="10">
@@ -1161,52 +1213,55 @@
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="10">
         <v>50</v>
       </c>
       <c r="Q10" s="10">
         <v>53</v>
       </c>
       <c r="R10" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S10" s="19">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="10">
         <v>18</v>
       </c>
       <c r="E11" s="19">
         <v>33</v>
       </c>
       <c r="F11" s="10">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="10">
@@ -1217,52 +1272,55 @@
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="10">
         <v>17</v>
       </c>
       <c r="Q11" s="10">
         <v>23</v>
       </c>
       <c r="R11" s="10">
         <v>25</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S11" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="19">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="10">
@@ -1273,52 +1331,55 @@
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="10">
         <v>18</v>
       </c>
       <c r="Q12" s="10">
         <v>17</v>
       </c>
       <c r="R12" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S12" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="19">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="10">
@@ -1329,52 +1390,55 @@
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="10">
         <v>12</v>
       </c>
       <c r="Q13" s="10">
         <v>13</v>
       </c>
       <c r="R13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S13" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="19">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="10">
@@ -1385,52 +1449,55 @@
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="10">
         <v>64</v>
       </c>
       <c r="Q14" s="10">
         <v>49</v>
       </c>
       <c r="R14" s="10">
         <v>43</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S14" s="19">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="19">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="10">
@@ -1441,74 +1508,77 @@
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="10">
         <v>16</v>
       </c>
       <c r="Q15" s="10">
         <v>19</v>
       </c>
       <c r="R15" s="10">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="S15" s="19">
         <v>11</v>
       </c>
-      <c r="B16" s="33"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+    </row>
+    <row r="17" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="18">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
@@ -1519,52 +1589,55 @@
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
       <c r="P17" s="7">
         <v>128</v>
       </c>
       <c r="Q17" s="7">
         <v>153</v>
       </c>
       <c r="R17" s="7">
         <v>115</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S17" s="18">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="19">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
@@ -1575,52 +1648,55 @@
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
       <c r="P18" s="10">
         <v>100</v>
       </c>
       <c r="Q18" s="10">
         <v>124</v>
       </c>
       <c r="R18" s="10">
         <v>90</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S18" s="19">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="19">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
@@ -1631,52 +1707,55 @@
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
       <c r="P19" s="10">
         <v>23</v>
       </c>
       <c r="Q19" s="10">
         <v>24</v>
       </c>
       <c r="R19" s="10">
         <v>22</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S19" s="19">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="19">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -1687,74 +1766,77 @@
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
       <c r="P20" s="10">
         <v>5</v>
       </c>
       <c r="Q20" s="10">
         <v>5</v>
       </c>
       <c r="R20" s="10">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="S20" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="33"/>
-[...17 lines deleted...]
-    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+    </row>
+    <row r="22" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="18">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
@@ -1765,52 +1847,55 @@
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
       <c r="P22" s="7">
         <v>150</v>
       </c>
       <c r="Q22" s="7">
         <v>148</v>
       </c>
       <c r="R22" s="7">
         <v>148</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S22" s="18">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -1821,52 +1906,55 @@
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="25">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
       <c r="P23" s="10">
         <v>1</v>
       </c>
       <c r="Q23" s="10">
         <v>3</v>
       </c>
       <c r="R23" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S23" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="19">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
@@ -1877,52 +1965,55 @@
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="25">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
       <c r="P24" s="10">
         <v>27</v>
       </c>
       <c r="Q24" s="10">
         <v>29</v>
       </c>
       <c r="R24" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S24" s="19">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="19">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
@@ -1933,52 +2024,55 @@
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="25">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
       <c r="P25" s="10">
         <v>17</v>
       </c>
       <c r="Q25" s="10">
         <v>23</v>
       </c>
       <c r="R25" s="10">
         <v>25</v>
       </c>
-    </row>
-    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S25" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="19">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
@@ -1989,52 +2083,55 @@
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="25">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
       <c r="P26" s="10">
         <v>18</v>
       </c>
       <c r="Q26" s="10">
         <v>17</v>
       </c>
       <c r="R26" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S26" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="19">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
@@ -2045,52 +2142,55 @@
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="25">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
       <c r="P27" s="10">
         <v>12</v>
       </c>
       <c r="Q27" s="10">
         <v>13</v>
       </c>
       <c r="R27" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S27" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="19">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
@@ -2101,52 +2201,55 @@
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="25">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
       <c r="P28" s="10">
         <v>64</v>
       </c>
       <c r="Q28" s="10">
         <v>49</v>
       </c>
       <c r="R28" s="10">
         <v>43</v>
       </c>
-    </row>
-    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S28" s="19">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="20">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
@@ -2157,144 +2260,150 @@
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
       <c r="P29" s="12">
         <v>11</v>
       </c>
       <c r="Q29" s="12">
         <v>14</v>
       </c>
       <c r="R29" s="12">
         <v>18</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="S29" s="20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A16:R16"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R31"/>
+  <dimension ref="A3:S31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="F1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U16" sqref="U16"/>
+      <selection pane="bottomLeft" activeCell="S22" sqref="S22:S29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.88671875" style="1" customWidth="1"/>
-    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="7" max="16" width="8.88671875" style="1"/>
+    <col min="17" max="17" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.88671875" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="36"/>
-[...18 lines deleted...]
-      <c r="Q4" s="40" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="34"/>
+      <c r="R4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="R4" s="40"/>
-[...3 lines deleted...]
-      <c r="B5" s="34">
+      <c r="S4" s="52"/>
+    </row>
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="53"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...5 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="35"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="54"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -2302,74 +2411,77 @@
       </c>
       <c r="K6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="14" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="R6" s="14" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="S6" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="37"/>
-[...17 lines deleted...]
-    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>3.6</v>
       </c>
       <c r="C8" s="15">
         <v>4.04</v>
       </c>
       <c r="D8" s="15">
         <v>3.86</v>
       </c>
       <c r="E8" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="15">
         <v>4</v>
       </c>
       <c r="G8" s="15">
         <v>4.07</v>
       </c>
       <c r="H8" s="15">
         <v>4.17</v>
       </c>
       <c r="I8" s="15">
@@ -2380,52 +2492,55 @@
       </c>
       <c r="K8" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="15">
         <v>4.2</v>
       </c>
       <c r="N8" s="15">
         <v>3.78</v>
       </c>
       <c r="O8" s="15">
         <v>4.2</v>
       </c>
       <c r="P8" s="15">
         <v>4.12</v>
       </c>
       <c r="Q8" s="15">
         <v>4.2</v>
       </c>
       <c r="R8" s="15">
         <v>4.1100000000000003</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S8" s="36">
+        <v>4.22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>3.72</v>
       </c>
       <c r="C9" s="16">
         <v>4.33</v>
       </c>
       <c r="D9" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="16">
         <v>4.26</v>
       </c>
       <c r="F9" s="16">
         <v>4.22</v>
       </c>
       <c r="G9" s="16">
         <v>4.33</v>
       </c>
       <c r="H9" s="16">
         <v>4.38</v>
       </c>
       <c r="I9" s="16">
@@ -2436,52 +2551,55 @@
       </c>
       <c r="K9" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="16">
         <v>4.42</v>
       </c>
       <c r="N9" s="16">
         <v>4.22</v>
       </c>
       <c r="O9" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="16">
         <v>4.3</v>
       </c>
       <c r="Q9" s="16">
         <v>4.47</v>
       </c>
       <c r="R9" s="16">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S9" s="37">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>3.65</v>
       </c>
       <c r="C10" s="16">
         <v>3.83</v>
       </c>
       <c r="D10" s="16">
         <v>3.64</v>
       </c>
       <c r="E10" s="16">
         <v>3.93</v>
       </c>
       <c r="F10" s="16">
         <v>3.81</v>
       </c>
       <c r="G10" s="16">
         <v>3.83</v>
       </c>
       <c r="H10" s="16">
         <v>3.83</v>
       </c>
       <c r="I10" s="16">
@@ -2492,52 +2610,55 @@
       </c>
       <c r="K10" s="16">
         <v>3.88</v>
       </c>
       <c r="L10" s="16">
         <v>3.87</v>
       </c>
       <c r="M10" s="16">
         <v>3.85</v>
       </c>
       <c r="N10" s="16">
         <v>4.08</v>
       </c>
       <c r="O10" s="16">
         <v>4.16</v>
       </c>
       <c r="P10" s="16">
         <v>4.03</v>
       </c>
       <c r="Q10" s="16">
         <v>4.0599999999999996</v>
       </c>
       <c r="R10" s="16">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S10" s="37">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16">
         <v>3.74</v>
       </c>
       <c r="C11" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="16">
         <v>3.91</v>
       </c>
       <c r="E11" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>4.34</v>
       </c>
       <c r="H11" s="16">
         <v>4.66</v>
       </c>
       <c r="I11" s="16">
@@ -2548,52 +2669,55 @@
       </c>
       <c r="K11" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.5</v>
       </c>
       <c r="M11" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="16">
         <v>3.89</v>
       </c>
       <c r="Q11" s="16">
         <v>3.9</v>
       </c>
       <c r="R11" s="16">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S11" s="37">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16">
         <v>5.52</v>
       </c>
       <c r="C12" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="16">
         <v>4.21</v>
       </c>
       <c r="E12" s="16">
         <v>4.66</v>
       </c>
       <c r="F12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="16">
         <v>4.76</v>
       </c>
       <c r="H12" s="16">
         <v>5.16</v>
       </c>
       <c r="I12" s="16">
@@ -2604,52 +2728,55 @@
       </c>
       <c r="K12" s="16">
         <v>5.36</v>
       </c>
       <c r="L12" s="16">
         <v>5.45</v>
       </c>
       <c r="M12" s="16">
         <v>5.67</v>
       </c>
       <c r="N12" s="16">
         <v>3.64</v>
       </c>
       <c r="O12" s="16">
         <v>4.68</v>
       </c>
       <c r="P12" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q12" s="16">
         <v>5.27</v>
       </c>
       <c r="R12" s="16">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S12" s="37">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16">
         <v>7.55</v>
       </c>
       <c r="C13" s="16">
         <v>6.1</v>
       </c>
       <c r="D13" s="16">
         <v>5.6</v>
       </c>
       <c r="E13" s="16">
         <v>5.44</v>
       </c>
       <c r="F13" s="16">
         <v>5.38</v>
       </c>
       <c r="G13" s="16">
         <v>5.38</v>
       </c>
       <c r="H13" s="16">
         <v>5.4</v>
       </c>
       <c r="I13" s="16">
@@ -2660,52 +2787,55 @@
       </c>
       <c r="K13" s="16">
         <v>4.99</v>
       </c>
       <c r="L13" s="16">
         <v>4.79</v>
       </c>
       <c r="M13" s="16">
         <v>4.76</v>
       </c>
       <c r="N13" s="16">
         <v>2.8</v>
       </c>
       <c r="O13" s="16">
         <v>3.84</v>
       </c>
       <c r="P13" s="16">
         <v>3.95</v>
       </c>
       <c r="Q13" s="16">
         <v>4.13</v>
       </c>
       <c r="R13" s="16">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S13" s="37">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="16">
         <v>3.09</v>
       </c>
       <c r="D14" s="16">
         <v>3.38</v>
       </c>
       <c r="E14" s="16">
         <v>3.37</v>
       </c>
       <c r="F14" s="16">
         <v>3.33</v>
       </c>
       <c r="G14" s="16">
         <v>3.34</v>
       </c>
       <c r="H14" s="16">
         <v>3.51</v>
       </c>
       <c r="I14" s="16">
@@ -2716,52 +2846,55 @@
       </c>
       <c r="K14" s="16">
         <v>3.42</v>
       </c>
       <c r="L14" s="16">
         <v>3.46</v>
       </c>
       <c r="M14" s="16">
         <v>3.61</v>
       </c>
       <c r="N14" s="16">
         <v>2.63</v>
       </c>
       <c r="O14" s="16">
         <v>3.29</v>
       </c>
       <c r="P14" s="16">
         <v>3.64</v>
       </c>
       <c r="Q14" s="16">
         <v>3.58</v>
       </c>
       <c r="R14" s="16">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S14" s="37">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>3.12</v>
       </c>
       <c r="C15" s="16">
         <v>3.56</v>
       </c>
       <c r="D15" s="16">
         <v>2.74</v>
       </c>
       <c r="E15" s="16">
         <v>3.09</v>
       </c>
       <c r="F15" s="16">
         <v>3.5</v>
       </c>
       <c r="G15" s="16">
         <v>3.95</v>
       </c>
       <c r="H15" s="16">
         <v>3.99</v>
       </c>
       <c r="I15" s="16">
@@ -2772,74 +2905,77 @@
       </c>
       <c r="K15" s="16">
         <v>3.9</v>
       </c>
       <c r="L15" s="16">
         <v>3.87</v>
       </c>
       <c r="M15" s="16">
         <v>3.95</v>
       </c>
       <c r="N15" s="16">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="16">
         <v>4.87</v>
       </c>
       <c r="P15" s="16">
         <v>4.74</v>
       </c>
       <c r="Q15" s="16">
         <v>4.93</v>
       </c>
       <c r="R15" s="16">
         <v>5.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="S15" s="37">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="33"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+    </row>
+    <row r="17" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>3.55</v>
       </c>
       <c r="C17" s="15">
         <v>4.08</v>
       </c>
       <c r="D17" s="15">
         <v>3.91</v>
       </c>
       <c r="E17" s="15">
         <v>4.03</v>
       </c>
       <c r="F17" s="15">
         <v>4.05</v>
       </c>
       <c r="G17" s="15">
         <v>4.16</v>
       </c>
       <c r="H17" s="15">
         <v>4.22</v>
       </c>
       <c r="I17" s="15">
@@ -2850,52 +2986,55 @@
       </c>
       <c r="K17" s="15">
         <v>4.17</v>
       </c>
       <c r="L17" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="15">
         <v>4.26</v>
       </c>
       <c r="N17" s="15">
         <v>3.93</v>
       </c>
       <c r="O17" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="15">
         <v>4.28</v>
       </c>
       <c r="R17" s="15">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S17" s="36">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>3.58</v>
       </c>
       <c r="C18" s="16">
         <v>4.26</v>
       </c>
       <c r="D18" s="16">
         <v>4.12</v>
       </c>
       <c r="E18" s="16">
         <v>4.22</v>
       </c>
       <c r="F18" s="16">
         <v>4.21</v>
       </c>
       <c r="G18" s="16">
         <v>4.34</v>
       </c>
       <c r="H18" s="16">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="16">
@@ -2906,52 +3045,55 @@
       </c>
       <c r="K18" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="16">
         <v>4.28</v>
       </c>
       <c r="M18" s="16">
         <v>4.43</v>
       </c>
       <c r="N18" s="16">
         <v>4.18</v>
       </c>
       <c r="O18" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="16">
         <v>4.2699999999999996</v>
       </c>
       <c r="Q18" s="16">
         <v>4.45</v>
       </c>
       <c r="R18" s="16">
         <v>4.26</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S18" s="37">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>3.71</v>
       </c>
       <c r="C19" s="16">
         <v>3.64</v>
       </c>
       <c r="D19" s="16">
         <v>3.28</v>
       </c>
       <c r="E19" s="16">
         <v>3.41</v>
       </c>
       <c r="F19" s="16">
         <v>3.47</v>
       </c>
       <c r="G19" s="16">
         <v>3.39</v>
       </c>
       <c r="H19" s="16">
         <v>3.51</v>
       </c>
       <c r="I19" s="16">
@@ -2962,52 +3104,55 @@
       </c>
       <c r="K19" s="16">
         <v>3.6</v>
       </c>
       <c r="L19" s="16">
         <v>3.6</v>
       </c>
       <c r="M19" s="16">
         <v>3.59</v>
       </c>
       <c r="N19" s="16">
         <v>3.22</v>
       </c>
       <c r="O19" s="16">
         <v>3.38</v>
       </c>
       <c r="P19" s="16">
         <v>3.43</v>
       </c>
       <c r="Q19" s="16">
         <v>3.53</v>
       </c>
       <c r="R19" s="16">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S19" s="37">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16">
         <v>1.36</v>
       </c>
       <c r="C20" s="16">
         <v>2.12</v>
       </c>
       <c r="D20" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="16">
         <v>3.14</v>
       </c>
       <c r="F20" s="16">
         <v>4.16</v>
       </c>
       <c r="G20" s="16">
         <v>5.12</v>
       </c>
       <c r="H20" s="16">
         <v>4.95</v>
       </c>
       <c r="I20" s="16">
@@ -3018,74 +3163,77 @@
       </c>
       <c r="K20" s="16">
         <v>4.28</v>
       </c>
       <c r="L20" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="16">
         <v>4.37</v>
       </c>
       <c r="N20" s="16">
         <v>1.39</v>
       </c>
       <c r="O20" s="16">
         <v>2.89</v>
       </c>
       <c r="P20" s="16">
         <v>4.24</v>
       </c>
       <c r="Q20" s="16">
         <v>4.93</v>
       </c>
       <c r="R20" s="16">
         <v>4.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="S20" s="37">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="33"/>
-[...17 lines deleted...]
-    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+    </row>
+    <row r="22" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.63</v>
       </c>
       <c r="C22" s="15">
         <v>3.99</v>
       </c>
       <c r="D22" s="15">
         <v>3.81</v>
       </c>
       <c r="E22" s="15">
         <v>4.01</v>
       </c>
       <c r="F22" s="15">
         <v>3.95</v>
       </c>
       <c r="G22" s="15">
         <v>3.99</v>
       </c>
       <c r="H22" s="15">
         <v>4.13</v>
       </c>
       <c r="I22" s="15">
@@ -3096,52 +3244,55 @@
       </c>
       <c r="K22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="15">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="15">
         <v>4.18</v>
       </c>
       <c r="P22" s="15">
         <v>4.13</v>
       </c>
       <c r="Q22" s="15">
         <v>4.13</v>
       </c>
       <c r="R22" s="15">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S22" s="36">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16">
         <v>8.69</v>
       </c>
       <c r="C23" s="16">
         <v>6.94</v>
       </c>
       <c r="D23" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="16">
         <v>5.73</v>
       </c>
       <c r="F23" s="16">
         <v>4.57</v>
       </c>
       <c r="G23" s="16">
         <v>4.07</v>
       </c>
       <c r="H23" s="16">
         <v>4.12</v>
       </c>
       <c r="I23" s="16">
@@ -3152,52 +3303,55 @@
       </c>
       <c r="K23" s="16">
         <v>4.07</v>
       </c>
       <c r="L23" s="16">
         <v>3.99</v>
       </c>
       <c r="M23" s="16">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="27">
         <v>5.82</v>
       </c>
       <c r="O23" s="16">
         <v>7.75</v>
       </c>
       <c r="P23" s="16">
         <v>5.58</v>
       </c>
       <c r="Q23" s="16">
         <v>5.31</v>
       </c>
       <c r="R23" s="16">
         <v>6.03</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S23" s="37">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>3.59</v>
       </c>
       <c r="C24" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="16">
         <v>3.98</v>
       </c>
       <c r="E24" s="16">
         <v>4.43</v>
       </c>
       <c r="F24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="16">
         <v>4.26</v>
       </c>
       <c r="H24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="16">
@@ -3208,52 +3362,55 @@
       </c>
       <c r="K24" s="16">
         <v>4.16</v>
       </c>
       <c r="L24" s="16">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="16">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="27">
         <v>4.91</v>
       </c>
       <c r="O24" s="16">
         <v>4.92</v>
       </c>
       <c r="P24" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="Q24" s="16">
         <v>4.57</v>
       </c>
       <c r="R24" s="16">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S24" s="37">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16">
         <v>3.74</v>
       </c>
       <c r="C25" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="16">
         <v>3.91</v>
       </c>
       <c r="E25" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="16">
         <v>4.34</v>
       </c>
       <c r="H25" s="16">
         <v>4.66</v>
       </c>
       <c r="I25" s="16">
@@ -3264,52 +3421,55 @@
       </c>
       <c r="K25" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="16">
         <v>4.5</v>
       </c>
       <c r="M25" s="16">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="27">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="16">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="16">
         <v>3.89</v>
       </c>
       <c r="Q25" s="16">
         <v>3.9</v>
       </c>
       <c r="R25" s="16">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S25" s="37">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16">
         <v>5.52</v>
       </c>
       <c r="C26" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="16">
         <v>4.21</v>
       </c>
       <c r="E26" s="16">
         <v>4.66</v>
       </c>
       <c r="F26" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="16">
         <v>4.76</v>
       </c>
       <c r="H26" s="16">
         <v>5.16</v>
       </c>
       <c r="I26" s="16">
@@ -3320,52 +3480,55 @@
       </c>
       <c r="K26" s="16">
         <v>5.36</v>
       </c>
       <c r="L26" s="16">
         <v>5.45</v>
       </c>
       <c r="M26" s="16">
         <v>5.67</v>
       </c>
       <c r="N26" s="27">
         <v>3.64</v>
       </c>
       <c r="O26" s="16">
         <v>4.68</v>
       </c>
       <c r="P26" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q26" s="16">
         <v>5.27</v>
       </c>
       <c r="R26" s="16">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S26" s="37">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16">
         <v>7.55</v>
       </c>
       <c r="C27" s="16">
         <v>6.1</v>
       </c>
       <c r="D27" s="16">
         <v>5.6</v>
       </c>
       <c r="E27" s="16">
         <v>5.44</v>
       </c>
       <c r="F27" s="16">
         <v>5.38</v>
       </c>
       <c r="G27" s="16">
         <v>5.38</v>
       </c>
       <c r="H27" s="16">
         <v>5.4</v>
       </c>
       <c r="I27" s="16">
@@ -3376,52 +3539,55 @@
       </c>
       <c r="K27" s="16">
         <v>4.99</v>
       </c>
       <c r="L27" s="16">
         <v>4.79</v>
       </c>
       <c r="M27" s="16">
         <v>4.76</v>
       </c>
       <c r="N27" s="27">
         <v>2.8</v>
       </c>
       <c r="O27" s="16">
         <v>3.84</v>
       </c>
       <c r="P27" s="16">
         <v>3.95</v>
       </c>
       <c r="Q27" s="16">
         <v>4.13</v>
       </c>
       <c r="R27" s="16">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S27" s="37">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="16">
         <v>3.09</v>
       </c>
       <c r="D28" s="16">
         <v>3.38</v>
       </c>
       <c r="E28" s="16">
         <v>3.37</v>
       </c>
       <c r="F28" s="16">
         <v>3.33</v>
       </c>
       <c r="G28" s="16">
         <v>3.34</v>
       </c>
       <c r="H28" s="16">
         <v>3.51</v>
       </c>
       <c r="I28" s="16">
@@ -3432,52 +3598,55 @@
       </c>
       <c r="K28" s="16">
         <v>3.42</v>
       </c>
       <c r="L28" s="16">
         <v>3.46</v>
       </c>
       <c r="M28" s="16">
         <v>3.61</v>
       </c>
       <c r="N28" s="27">
         <v>2.63</v>
       </c>
       <c r="O28" s="16">
         <v>3.29</v>
       </c>
       <c r="P28" s="16">
         <v>3.64</v>
       </c>
       <c r="Q28" s="16">
         <v>3.58</v>
       </c>
       <c r="R28" s="16">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S28" s="37">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>3.58</v>
       </c>
       <c r="C29" s="17">
         <v>3.94</v>
       </c>
       <c r="D29" s="17">
         <v>2.86</v>
       </c>
       <c r="E29" s="17">
         <v>3.07</v>
       </c>
       <c r="F29" s="17">
         <v>3.32</v>
       </c>
       <c r="G29" s="17">
         <v>3.64</v>
       </c>
       <c r="H29" s="17">
         <v>3.74</v>
       </c>
       <c r="I29" s="17">
@@ -3488,218 +3657,226 @@
       </c>
       <c r="K29" s="17">
         <v>3.8</v>
       </c>
       <c r="L29" s="17">
         <v>3.73</v>
       </c>
       <c r="M29" s="17">
         <v>3.84</v>
       </c>
       <c r="N29" s="17">
         <v>4.95</v>
       </c>
       <c r="O29" s="17">
         <v>5.38</v>
       </c>
       <c r="P29" s="17">
         <v>4.8600000000000003</v>
       </c>
       <c r="Q29" s="17">
         <v>4.93</v>
       </c>
       <c r="R29" s="17">
         <v>5.22</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="38">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="R4:S4"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R34"/>
+  <dimension ref="A3:S34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="F1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T22" sqref="T22"/>
+      <selection pane="bottomLeft" activeCell="V26" sqref="V26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="36"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="34">
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="53"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...6 lines deleted...]
-      <c r="B6" s="31" t="s">
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="54"/>
+      <c r="B6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="31" t="s">
+      <c r="D6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="31" t="s">
+      <c r="G6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="31" t="s">
+      <c r="I6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="31" t="s">
+      <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="31" t="s">
+      <c r="K6" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="31" t="s">
+      <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="31" t="s">
+      <c r="O6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="31" t="s">
+      <c r="P6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="31" t="s">
+      <c r="Q6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="31" t="s">
+      <c r="R6" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="S6" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="37"/>
-[...17 lines deleted...]
-    <row r="8" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:19" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="18">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="18">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="18">
@@ -3710,52 +3887,55 @@
       </c>
       <c r="K8" s="18">
         <v>296</v>
       </c>
       <c r="L8" s="18">
         <v>265</v>
       </c>
       <c r="M8" s="18">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="18">
         <v>278</v>
       </c>
       <c r="Q8" s="7">
         <v>301</v>
       </c>
       <c r="R8" s="18">
         <v>263</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S8" s="18">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="19">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="19">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="19">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="19">
@@ -3766,52 +3946,55 @@
       </c>
       <c r="K9" s="19">
         <v>113</v>
       </c>
       <c r="L9" s="19">
         <v>96</v>
       </c>
       <c r="M9" s="19">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="19">
         <v>101</v>
       </c>
       <c r="Q9" s="10">
         <v>127</v>
       </c>
       <c r="R9" s="19">
         <v>96</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S9" s="19">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="19">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="19">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="19">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="19">
@@ -3822,52 +4005,55 @@
       </c>
       <c r="K10" s="19">
         <v>51</v>
       </c>
       <c r="L10" s="19">
         <v>48</v>
       </c>
       <c r="M10" s="19">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="19">
         <v>50</v>
       </c>
       <c r="Q10" s="10">
         <v>53</v>
       </c>
       <c r="R10" s="19">
         <v>49</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S10" s="19">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="19">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="19">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="19">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="19">
@@ -3878,52 +4064,55 @@
       </c>
       <c r="K11" s="19">
         <v>37</v>
       </c>
       <c r="L11" s="19">
         <v>26</v>
       </c>
       <c r="M11" s="19">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="19">
         <v>17</v>
       </c>
       <c r="Q11" s="10">
         <v>23</v>
       </c>
       <c r="R11" s="19">
         <v>25</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S11" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="19">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="19">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="19">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="19">
@@ -3934,52 +4123,55 @@
       </c>
       <c r="K12" s="19">
         <v>19</v>
       </c>
       <c r="L12" s="19">
         <v>19</v>
       </c>
       <c r="M12" s="19">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="19">
         <v>18</v>
       </c>
       <c r="Q12" s="10">
         <v>17</v>
       </c>
       <c r="R12" s="19">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S12" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="19">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="19">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="19">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="19">
@@ -3990,52 +4182,55 @@
       </c>
       <c r="K13" s="19">
         <v>11</v>
       </c>
       <c r="L13" s="19">
         <v>8</v>
       </c>
       <c r="M13" s="19">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="19">
         <v>12</v>
       </c>
       <c r="Q13" s="10">
         <v>13</v>
       </c>
       <c r="R13" s="19">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S13" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="19">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="19">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="19">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="19">
@@ -4046,52 +4241,55 @@
       </c>
       <c r="K14" s="19">
         <v>53</v>
       </c>
       <c r="L14" s="19">
         <v>56</v>
       </c>
       <c r="M14" s="19">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="19">
         <v>64</v>
       </c>
       <c r="Q14" s="10">
         <v>49</v>
       </c>
       <c r="R14" s="19">
         <v>43</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S14" s="19">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="19">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="19">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="19">
@@ -4102,74 +4300,77 @@
       </c>
       <c r="K15" s="19">
         <v>12</v>
       </c>
       <c r="L15" s="19">
         <v>12</v>
       </c>
       <c r="M15" s="19">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="19">
         <v>16</v>
       </c>
       <c r="Q15" s="10">
         <v>19</v>
       </c>
       <c r="R15" s="19">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="S15" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="33"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+    </row>
+    <row r="17" spans="1:19" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="18">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="18">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="18">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="18">
@@ -4180,52 +4381,55 @@
       </c>
       <c r="K17" s="18">
         <v>180</v>
       </c>
       <c r="L17" s="18">
         <v>151</v>
       </c>
       <c r="M17" s="18">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
       <c r="P17" s="18">
         <v>149</v>
       </c>
       <c r="Q17" s="7">
         <v>165</v>
       </c>
       <c r="R17" s="18">
         <v>164</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S17" s="18">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="19">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="19">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="19">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="19">
@@ -4236,52 +4440,55 @@
       </c>
       <c r="K18" s="19">
         <v>60</v>
       </c>
       <c r="L18" s="19">
         <v>48</v>
       </c>
       <c r="M18" s="19">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
       <c r="P18" s="19">
         <v>51</v>
       </c>
       <c r="Q18" s="10">
         <v>66</v>
       </c>
       <c r="R18" s="19">
         <v>54</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S18" s="19">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="19">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="19">
@@ -4292,52 +4499,55 @@
       </c>
       <c r="K19" s="19">
         <v>35</v>
       </c>
       <c r="L19" s="19">
         <v>30</v>
       </c>
       <c r="M19" s="19">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
       <c r="P19" s="19">
         <v>30</v>
       </c>
       <c r="Q19" s="10">
         <v>27</v>
       </c>
       <c r="R19" s="19">
         <v>33</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S19" s="19">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="19">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="19">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="19">
@@ -4348,52 +4558,55 @@
       </c>
       <c r="K20" s="19">
         <v>19</v>
       </c>
       <c r="L20" s="19">
         <v>11</v>
       </c>
       <c r="M20" s="19">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
       <c r="P20" s="19">
         <v>13</v>
       </c>
       <c r="Q20" s="10">
         <v>14</v>
       </c>
       <c r="R20" s="19">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S20" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="19">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="19">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="19">
@@ -4404,52 +4617,55 @@
       </c>
       <c r="K21" s="19">
         <v>13</v>
       </c>
       <c r="L21" s="19">
         <v>10</v>
       </c>
       <c r="M21" s="19">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
       <c r="P21" s="19">
         <v>11</v>
       </c>
       <c r="Q21" s="10">
         <v>11</v>
       </c>
       <c r="R21" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="22" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S21" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="19">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="19">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="19">
@@ -4460,52 +4676,55 @@
       </c>
       <c r="K22" s="19">
         <v>8</v>
       </c>
       <c r="L22" s="19">
         <v>6</v>
       </c>
       <c r="M22" s="19">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
       <c r="P22" s="19">
         <v>3</v>
       </c>
       <c r="Q22" s="10">
         <v>6</v>
       </c>
       <c r="R22" s="19">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S22" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="19">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="19">
@@ -4516,52 +4735,55 @@
       </c>
       <c r="K23" s="19">
         <v>38</v>
       </c>
       <c r="L23" s="19">
         <v>37</v>
       </c>
       <c r="M23" s="19">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
       <c r="P23" s="19">
         <v>33</v>
       </c>
       <c r="Q23" s="10">
         <v>25</v>
       </c>
       <c r="R23" s="19">
         <v>31</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S23" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="19">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="19">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="19">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="19">
@@ -4572,74 +4794,77 @@
       </c>
       <c r="K24" s="19">
         <v>7</v>
       </c>
       <c r="L24" s="19">
         <v>9</v>
       </c>
       <c r="M24" s="19">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
       <c r="P24" s="19">
         <v>8</v>
       </c>
       <c r="Q24" s="10">
         <v>16</v>
       </c>
       <c r="R24" s="19">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="33" t="s">
+      <c r="S24" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="33"/>
-[...17 lines deleted...]
-    <row r="26" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
+      <c r="N25" s="47"/>
+      <c r="O25" s="47"/>
+      <c r="P25" s="47"/>
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47"/>
+    </row>
+    <row r="26" spans="1:19" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="18">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="18">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="18">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="18">
@@ -4650,52 +4875,55 @@
       </c>
       <c r="K26" s="18">
         <v>116</v>
       </c>
       <c r="L26" s="18">
         <v>114</v>
       </c>
       <c r="M26" s="18">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
       <c r="P26" s="18">
         <v>129</v>
       </c>
       <c r="Q26" s="7">
         <v>136</v>
       </c>
       <c r="R26" s="18">
         <v>99</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S26" s="18">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="19">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="19">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="19">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="19">
@@ -4706,52 +4934,55 @@
       </c>
       <c r="K27" s="19">
         <v>53</v>
       </c>
       <c r="L27" s="19">
         <v>48</v>
       </c>
       <c r="M27" s="19">
         <v>64</v>
       </c>
       <c r="N27" s="25">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
       <c r="P27" s="19">
         <v>50</v>
       </c>
       <c r="Q27" s="10">
         <v>61</v>
       </c>
       <c r="R27" s="19">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S27" s="19">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="19">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="19">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="19">
@@ -4762,52 +4993,55 @@
       </c>
       <c r="K28" s="19">
         <v>16</v>
       </c>
       <c r="L28" s="19">
         <v>18</v>
       </c>
       <c r="M28" s="19">
         <v>22</v>
       </c>
       <c r="N28" s="25">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
       <c r="P28" s="19">
         <v>20</v>
       </c>
       <c r="Q28" s="10">
         <v>26</v>
       </c>
       <c r="R28" s="19">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S28" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="19">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="19">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="19">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="19">
@@ -4818,52 +5052,55 @@
       </c>
       <c r="K29" s="19">
         <v>18</v>
       </c>
       <c r="L29" s="19">
         <v>15</v>
       </c>
       <c r="M29" s="19">
         <v>17</v>
       </c>
       <c r="N29" s="25">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
       <c r="P29" s="19">
         <v>4</v>
       </c>
       <c r="Q29" s="10">
         <v>9</v>
       </c>
       <c r="R29" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S29" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="19">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="19">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="19">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="19">
@@ -4874,52 +5111,55 @@
       </c>
       <c r="K30" s="19">
         <v>6</v>
       </c>
       <c r="L30" s="19">
         <v>9</v>
       </c>
       <c r="M30" s="19">
         <v>10</v>
       </c>
       <c r="N30" s="25">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
       <c r="P30" s="19">
         <v>7</v>
       </c>
       <c r="Q30" s="10">
         <v>6</v>
       </c>
       <c r="R30" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="31" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S30" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="19">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="19">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="19">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="19">
@@ -4930,52 +5170,55 @@
       </c>
       <c r="K31" s="19">
         <v>3</v>
       </c>
       <c r="L31" s="19">
         <v>2</v>
       </c>
       <c r="M31" s="19">
         <v>5</v>
       </c>
       <c r="N31" s="25">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
       <c r="P31" s="19">
         <v>9</v>
       </c>
       <c r="Q31" s="10">
         <v>7</v>
       </c>
       <c r="R31" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S31" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="19">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="19">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="19">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="19">
@@ -4986,52 +5229,55 @@
       </c>
       <c r="K32" s="19">
         <v>15</v>
       </c>
       <c r="L32" s="19">
         <v>19</v>
       </c>
       <c r="M32" s="19">
         <v>39</v>
       </c>
       <c r="N32" s="25">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
       <c r="P32" s="19">
         <v>31</v>
       </c>
       <c r="Q32" s="10">
         <v>24</v>
       </c>
       <c r="R32" s="19">
         <v>12</v>
       </c>
-    </row>
-    <row r="33" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S32" s="19">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="20">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="20">
@@ -5042,215 +5288,225 @@
       </c>
       <c r="K33" s="20">
         <v>5</v>
       </c>
       <c r="L33" s="20">
         <v>3</v>
       </c>
       <c r="M33" s="20">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
       <c r="P33" s="20">
         <v>8</v>
       </c>
       <c r="Q33" s="12">
         <v>3</v>
       </c>
       <c r="R33" s="20">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:18" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="S33" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A25:R25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T20" sqref="T20"/>
+      <selection activeCell="O37" sqref="O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="36"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+    </row>
+    <row r="4" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="34">
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="53"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...6 lines deleted...]
-      <c r="B6" s="32" t="s">
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="54"/>
+      <c r="B6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="32" t="s">
+      <c r="C6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="32" t="s">
+      <c r="D6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="32" t="s">
+      <c r="E6" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="32" t="s">
+      <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="32" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="32" t="s">
+      <c r="G6" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="32" t="s">
+      <c r="I6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="32" t="s">
+      <c r="J6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="32" t="s">
+      <c r="K6" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="32" t="s">
+      <c r="L6" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M6" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="32" t="s">
+      <c r="N6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="32" t="s">
+      <c r="O6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="32" t="s">
+      <c r="P6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="32" t="s">
+      <c r="Q6" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="32" t="s">
+      <c r="R6" s="31" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="S6" s="33" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="37"/>
-[...18 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+      <c r="S7" s="51"/>
+    </row>
+    <row r="8" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="18">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
         <v>8</v>
@@ -5260,53 +5516,56 @@
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="18">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
       <c r="P8" s="7">
         <v>10</v>
       </c>
       <c r="Q8" s="7">
         <v>9</v>
       </c>
       <c r="R8" s="7">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
         <v>1</v>
@@ -5316,53 +5575,56 @@
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="19">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="10">
         <v>3</v>
       </c>
       <c r="Q9" s="10">
         <v>4</v>
       </c>
       <c r="R9" s="10">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="19">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>2</v>
@@ -5372,53 +5634,56 @@
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="19">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
       <c r="P10" s="10">
         <v>1</v>
       </c>
       <c r="Q10" s="10">
         <v>3</v>
       </c>
       <c r="R10" s="10">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="19">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>39</v>
@@ -5428,53 +5693,56 @@
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="10">
         <v>2</v>
       </c>
       <c r="Q11" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R11" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="S11" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>39</v>
@@ -5484,53 +5752,56 @@
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R12" s="10">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="S12" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="10">
         <v>2</v>
@@ -5540,53 +5811,56 @@
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="10">
         <v>2</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R13" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="S13" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="19">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>1</v>
@@ -5596,53 +5870,56 @@
       </c>
       <c r="K14" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="19">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
       <c r="P14" s="10">
         <v>2</v>
       </c>
       <c r="Q14" s="10">
         <v>2</v>
       </c>
       <c r="R14" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="10">
         <v>2</v>
@@ -5652,75 +5929,79 @@
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="19">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R15" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="S15" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="33"/>
-[...18 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+      <c r="S16" s="47"/>
+    </row>
+    <row r="17" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="18">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
         <v>2</v>
@@ -5730,53 +6011,56 @@
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
       <c r="P17" s="7">
         <v>4</v>
       </c>
       <c r="Q17" s="7">
         <v>5</v>
       </c>
       <c r="R17" s="7">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="19">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
         <v>1</v>
@@ -5786,53 +6070,56 @@
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="10">
         <v>3</v>
       </c>
       <c r="Q18" s="10">
         <v>4</v>
       </c>
       <c r="R18" s="10">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="19">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
@@ -5842,53 +6129,56 @@
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
       <c r="Q19" s="10">
         <v>1</v>
       </c>
       <c r="R19" s="10">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>39</v>
@@ -5898,75 +6188,79 @@
       </c>
       <c r="K20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R20" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="S20" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="33"/>
-[...18 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+      <c r="S21" s="47"/>
+    </row>
+    <row r="22" spans="1:19" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="18">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
         <v>6</v>
@@ -5976,53 +6270,56 @@
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
       <c r="P22" s="7">
         <v>6</v>
       </c>
       <c r="Q22" s="7">
         <v>4</v>
       </c>
       <c r="R22" s="7">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>39</v>
@@ -6032,53 +6329,56 @@
       </c>
       <c r="K23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R23" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="S23" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
@@ -6088,53 +6388,56 @@
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="29">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q24" s="10">
         <v>2</v>
       </c>
       <c r="R24" s="10">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="19">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>39</v>
@@ -6144,53 +6447,56 @@
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="10">
         <v>2</v>
       </c>
       <c r="Q25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R25" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="S25" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>39</v>
@@ -6200,53 +6506,56 @@
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="Q26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R26" s="10">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="10">
         <v>2</v>
@@ -6256,53 +6565,56 @@
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="29">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="P27" s="10">
         <v>2</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="R27" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="19">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
@@ -6312,53 +6624,56 @@
       </c>
       <c r="K28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="29">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
       <c r="P28" s="10">
         <v>2</v>
       </c>
       <c r="Q28" s="10">
         <v>2</v>
       </c>
       <c r="R28" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="S28" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="12">
         <v>2</v>
@@ -6368,143 +6683,148 @@
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="20">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
       <c r="P29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="Q29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="R29" s="12" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:R3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T14" sqref="T14"/>
+      <selection activeCell="I37" sqref="I37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.6640625" style="1" customWidth="1"/>
     <col min="7" max="17" width="8.88671875" style="1"/>
-    <col min="18" max="18" width="7.21875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="7.33203125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="36"/>
-[...18 lines deleted...]
-      <c r="Q4" s="40" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+    </row>
+    <row r="4" spans="1:19" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="40"/>
+      <c r="R4" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="R4" s="40"/>
-[...3 lines deleted...]
-      <c r="B5" s="34">
+      <c r="S4" s="55"/>
+    </row>
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="53"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...5 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="54"/>
       <c r="B6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -6512,75 +6832,79 @@
       </c>
       <c r="K6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="22" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="S6" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="37"/>
-[...18 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+      <c r="S7" s="51"/>
+    </row>
+    <row r="8" spans="1:19" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="15">
         <v>6.28</v>
       </c>
       <c r="C8" s="15">
         <v>7.82</v>
       </c>
       <c r="D8" s="15">
         <v>7.25</v>
       </c>
       <c r="E8" s="15">
         <v>7.48</v>
       </c>
       <c r="F8" s="15">
         <v>6.17</v>
       </c>
       <c r="G8" s="15">
         <v>6.03</v>
       </c>
       <c r="H8" s="15">
         <v>5.67</v>
       </c>
       <c r="I8" s="15">
         <v>5.7</v>
@@ -6590,53 +6914,56 @@
       </c>
       <c r="K8" s="15">
         <v>6.26</v>
       </c>
       <c r="L8" s="15">
         <v>6.14</v>
       </c>
       <c r="M8" s="15">
         <v>6.01</v>
       </c>
       <c r="N8" s="15">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="15">
         <v>5.98</v>
       </c>
       <c r="P8" s="15">
         <v>6.55</v>
       </c>
       <c r="Q8" s="15">
         <v>6.69</v>
       </c>
       <c r="R8" s="15">
         <v>7.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="15">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="16">
         <v>7.84</v>
       </c>
       <c r="D9" s="16">
         <v>7.33</v>
       </c>
       <c r="E9" s="16">
         <v>7.45</v>
       </c>
       <c r="F9" s="16">
         <v>6.47</v>
       </c>
       <c r="G9" s="16">
         <v>6.82</v>
       </c>
       <c r="H9" s="16">
         <v>6.29</v>
       </c>
       <c r="I9" s="16">
         <v>5.75</v>
@@ -6646,53 +6973,56 @@
       </c>
       <c r="K9" s="16">
         <v>6.37</v>
       </c>
       <c r="L9" s="16">
         <v>5.84</v>
       </c>
       <c r="M9" s="16">
         <v>5.64</v>
       </c>
       <c r="N9" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="16">
         <v>2.15</v>
       </c>
       <c r="P9" s="16">
         <v>3.59</v>
       </c>
       <c r="Q9" s="16">
         <v>4.79</v>
       </c>
       <c r="R9" s="16">
         <v>7.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="16">
+        <v>7.63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="16">
         <v>7.63</v>
       </c>
       <c r="C10" s="16">
         <v>13.16</v>
       </c>
       <c r="D10" s="16">
         <v>10.91</v>
       </c>
       <c r="E10" s="16">
         <v>11.92</v>
       </c>
       <c r="F10" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="16">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="16">
         <v>7.66</v>
       </c>
       <c r="I10" s="16">
         <v>7.58</v>
@@ -6702,53 +7032,56 @@
       </c>
       <c r="K10" s="16">
         <v>8.16</v>
       </c>
       <c r="L10" s="16">
         <v>7.88</v>
       </c>
       <c r="M10" s="16">
         <v>7.16</v>
       </c>
       <c r="N10" s="16">
         <v>3.95</v>
       </c>
       <c r="O10" s="16">
         <v>9.94</v>
       </c>
       <c r="P10" s="16">
         <v>7.82</v>
       </c>
       <c r="Q10" s="16">
         <v>9.25</v>
       </c>
       <c r="R10" s="16">
         <v>10.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="16">
+        <v>8.7799999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="16">
         <v>3.79</v>
       </c>
       <c r="D11" s="16">
         <v>2.44</v>
       </c>
       <c r="E11" s="16">
         <v>3.69</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>2.5</v>
       </c>
       <c r="H11" s="16">
         <v>3.19</v>
       </c>
       <c r="I11" s="16">
         <v>2.84</v>
@@ -6758,53 +7091,56 @@
       </c>
       <c r="K11" s="16">
         <v>3.02</v>
       </c>
       <c r="L11" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="16">
         <v>4.47</v>
       </c>
       <c r="N11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="16">
         <v>5.39</v>
       </c>
       <c r="Q11" s="16">
         <v>4.17</v>
       </c>
       <c r="R11" s="16">
         <v>3.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="S11" s="16">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="16">
         <v>8.26</v>
       </c>
       <c r="D12" s="16">
         <v>5.49</v>
       </c>
       <c r="E12" s="16">
         <v>4.05</v>
       </c>
       <c r="F12" s="16">
         <v>3.19</v>
       </c>
       <c r="G12" s="16">
         <v>2.67</v>
       </c>
       <c r="H12" s="16">
         <v>4.57</v>
       </c>
       <c r="I12" s="16">
         <v>3.97</v>
@@ -6814,53 +7150,56 @@
       </c>
       <c r="K12" s="16">
         <v>7.84</v>
       </c>
       <c r="L12" s="16">
         <v>7.22</v>
       </c>
       <c r="M12" s="16">
         <v>7.95</v>
       </c>
       <c r="N12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="R12" s="16">
         <v>3.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="S12" s="16">
+        <v>6.51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>5</v>
       </c>
       <c r="E13" s="16">
         <v>3.85</v>
       </c>
       <c r="F13" s="16">
         <v>3.13</v>
       </c>
       <c r="G13" s="16">
         <v>5.49</v>
       </c>
       <c r="H13" s="16">
         <v>4.63</v>
       </c>
       <c r="I13" s="16">
         <v>8.23</v>
@@ -6870,53 +7209,56 @@
       </c>
       <c r="K13" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="16">
         <v>9.15</v>
       </c>
       <c r="M13" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="16">
         <v>8.93</v>
       </c>
       <c r="P13" s="16">
         <v>17.96</v>
       </c>
       <c r="Q13" s="16">
         <v>13.89</v>
       </c>
       <c r="R13" s="16">
         <v>11.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="S13" s="16">
+        <v>12.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="16">
         <v>3.19</v>
       </c>
       <c r="C14" s="16">
         <v>6.54</v>
       </c>
       <c r="D14" s="16">
         <v>7.35</v>
       </c>
       <c r="E14" s="16">
         <v>7.59</v>
       </c>
       <c r="F14" s="16">
         <v>6.11</v>
       </c>
       <c r="G14" s="16">
         <v>5.15</v>
       </c>
       <c r="H14" s="16">
         <v>4.82</v>
       </c>
       <c r="I14" s="16">
         <v>4.6500000000000004</v>
@@ -6926,53 +7268,56 @@
       </c>
       <c r="K14" s="16">
         <v>4.53</v>
       </c>
       <c r="L14" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="16">
         <v>4.83</v>
       </c>
       <c r="N14" s="16">
         <v>3.22</v>
       </c>
       <c r="O14" s="16">
         <v>7.9</v>
       </c>
       <c r="P14" s="16">
         <v>7.43</v>
       </c>
       <c r="Q14" s="16">
         <v>7.13</v>
       </c>
       <c r="R14" s="16">
         <v>5.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="16">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="16">
         <v>16.13</v>
       </c>
       <c r="C15" s="16">
         <v>7.75</v>
       </c>
       <c r="D15" s="16">
         <v>4.93</v>
       </c>
       <c r="E15" s="16">
         <v>3.57</v>
       </c>
       <c r="F15" s="16">
         <v>2.86</v>
       </c>
       <c r="G15" s="16">
         <v>4.91</v>
       </c>
       <c r="H15" s="16">
         <v>4.03</v>
       </c>
       <c r="I15" s="16">
         <v>7.5</v>
@@ -6982,75 +7327,79 @@
       </c>
       <c r="K15" s="16">
         <v>7.63</v>
       </c>
       <c r="L15" s="16">
         <v>8.49</v>
       </c>
       <c r="M15" s="16">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="16">
         <v>14.71</v>
       </c>
       <c r="O15" s="16">
         <v>22.56</v>
       </c>
       <c r="P15" s="16">
         <v>16.3</v>
       </c>
       <c r="Q15" s="16">
         <v>12.93</v>
       </c>
       <c r="R15" s="16">
         <v>10.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="S15" s="16">
+        <v>8.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="33"/>
-[...18 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+      <c r="S16" s="47"/>
+    </row>
+    <row r="17" spans="1:19" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="15">
         <v>7.19</v>
       </c>
       <c r="D17" s="15">
         <v>6.44</v>
       </c>
       <c r="E17" s="15">
         <v>7.62</v>
       </c>
       <c r="F17" s="15">
         <v>6.46</v>
       </c>
       <c r="G17" s="15">
         <v>6.51</v>
       </c>
       <c r="H17" s="15">
         <v>5.9</v>
       </c>
       <c r="I17" s="15">
         <v>5.57</v>
@@ -7060,53 +7409,56 @@
       </c>
       <c r="K17" s="15">
         <v>6.19</v>
       </c>
       <c r="L17" s="15">
         <v>5.68</v>
       </c>
       <c r="M17" s="15">
         <v>5.43</v>
       </c>
       <c r="N17" s="16">
         <v>3.24</v>
       </c>
       <c r="O17" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="15">
         <v>3.99</v>
       </c>
       <c r="Q17" s="15">
         <v>5.13</v>
       </c>
       <c r="R17" s="15">
         <v>7.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="15">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="16">
         <v>9.86</v>
       </c>
       <c r="C18" s="16">
         <v>8.08</v>
       </c>
       <c r="D18" s="16">
         <v>7.55</v>
       </c>
       <c r="E18" s="16">
         <v>7.65</v>
       </c>
       <c r="F18" s="16">
         <v>6.64</v>
       </c>
       <c r="G18" s="16">
         <v>7</v>
       </c>
       <c r="H18" s="16">
         <v>6.46</v>
       </c>
       <c r="I18" s="16">
         <v>5.91</v>
@@ -7116,53 +7468,56 @@
       </c>
       <c r="K18" s="16">
         <v>6.56</v>
       </c>
       <c r="L18" s="16">
         <v>6</v>
       </c>
       <c r="M18" s="16">
         <v>5.79</v>
       </c>
       <c r="N18" s="16">
         <v>4.12</v>
       </c>
       <c r="O18" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="16">
         <v>3.66</v>
       </c>
       <c r="Q18" s="16">
         <v>4.9000000000000004</v>
       </c>
       <c r="R18" s="16">
         <v>7.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="16">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="16">
         <v>8.33</v>
       </c>
       <c r="C19" s="16">
         <v>4.2</v>
       </c>
       <c r="D19" s="16">
         <v>2.76</v>
       </c>
       <c r="E19" s="16">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="16">
         <v>6.48</v>
       </c>
       <c r="G19" s="16">
         <v>5.33</v>
       </c>
       <c r="H19" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="16">
         <v>4.8899999999999997</v>
@@ -7172,53 +7527,56 @@
       </c>
       <c r="K19" s="16">
         <v>5.44</v>
       </c>
       <c r="L19" s="16">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="16">
         <v>4.62</v>
       </c>
       <c r="N19" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="16">
         <v>4.18</v>
       </c>
       <c r="P19" s="16">
         <v>5.54</v>
       </c>
       <c r="Q19" s="16">
         <v>6.56</v>
       </c>
       <c r="R19" s="16">
         <v>8.8800000000000008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="16">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A20" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>39</v>
@@ -7228,75 +7586,79 @@
       </c>
       <c r="K20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="R20" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="S20" s="16">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="33"/>
-[...18 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+      <c r="S21" s="47"/>
+    </row>
+    <row r="22" spans="1:19" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
         <v>3.78</v>
       </c>
       <c r="C22" s="15">
         <v>8.32</v>
       </c>
       <c r="D22" s="15">
         <v>7.88</v>
       </c>
       <c r="E22" s="15">
         <v>7.36</v>
       </c>
       <c r="F22" s="15">
         <v>5.94</v>
       </c>
       <c r="G22" s="15">
         <v>5.66</v>
       </c>
       <c r="H22" s="15">
         <v>5.5</v>
       </c>
       <c r="I22" s="15">
         <v>5.8</v>
@@ -7306,53 +7668,56 @@
       </c>
       <c r="K22" s="15">
         <v>6.32</v>
       </c>
       <c r="L22" s="15">
         <v>6.5</v>
       </c>
       <c r="M22" s="15">
         <v>6.46</v>
       </c>
       <c r="N22" s="15">
         <v>5.26</v>
       </c>
       <c r="O22" s="15">
         <v>8.67</v>
       </c>
       <c r="P22" s="15">
         <v>8.59</v>
       </c>
       <c r="Q22" s="15">
         <v>7.94</v>
       </c>
       <c r="R22" s="15">
         <v>7.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="15">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A23" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>39</v>
@@ -7362,53 +7727,56 @@
       </c>
       <c r="K23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q23" s="16" t="s">
         <v>39</v>
       </c>
       <c r="R23" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="S23" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="16">
         <v>7.04</v>
       </c>
       <c r="C24" s="16">
         <v>20.41</v>
       </c>
       <c r="D24" s="16">
         <v>17.28</v>
       </c>
       <c r="E24" s="16">
         <v>14.68</v>
       </c>
       <c r="F24" s="16">
         <v>11.86</v>
       </c>
       <c r="G24" s="16">
         <v>11.29</v>
       </c>
       <c r="H24" s="16">
         <v>10.4</v>
       </c>
       <c r="I24" s="16">
         <v>9.83</v>
@@ -7418,53 +7786,56 @@
       </c>
       <c r="K24" s="16">
         <v>10.45</v>
       </c>
       <c r="L24" s="16">
         <v>10.23</v>
       </c>
       <c r="M24" s="16">
         <v>9.25</v>
       </c>
       <c r="N24" s="16">
         <v>7.46</v>
       </c>
       <c r="O24" s="16">
         <v>15.15</v>
       </c>
       <c r="P24" s="16">
         <v>9.85</v>
       </c>
       <c r="Q24" s="16">
         <v>11.63</v>
       </c>
       <c r="R24" s="16">
         <v>12.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="16">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="16">
         <v>3.79</v>
       </c>
       <c r="D25" s="16">
         <v>2.44</v>
       </c>
       <c r="E25" s="16">
         <v>3.69</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>2.5</v>
       </c>
       <c r="H25" s="16">
         <v>3.19</v>
       </c>
       <c r="I25" s="16">
         <v>2.84</v>
@@ -7474,53 +7845,56 @@
       </c>
       <c r="K25" s="16">
         <v>3.02</v>
       </c>
       <c r="L25" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="16">
         <v>4.47</v>
       </c>
       <c r="N25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="16">
         <v>5.39</v>
       </c>
       <c r="Q25" s="16">
         <v>4.17</v>
       </c>
       <c r="R25" s="16">
         <v>3.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="S25" s="16">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="16">
         <v>8.26</v>
       </c>
       <c r="D26" s="16">
         <v>5.49</v>
       </c>
       <c r="E26" s="16">
         <v>4.05</v>
       </c>
       <c r="F26" s="16">
         <v>3.19</v>
       </c>
       <c r="G26" s="16">
         <v>2.67</v>
       </c>
       <c r="H26" s="16">
         <v>4.57</v>
       </c>
       <c r="I26" s="16">
         <v>3.97</v>
@@ -7530,53 +7904,56 @@
       </c>
       <c r="K26" s="16">
         <v>7.84</v>
       </c>
       <c r="L26" s="16">
         <v>7.22</v>
       </c>
       <c r="M26" s="16">
         <v>7.95</v>
       </c>
       <c r="N26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q26" s="16" t="s">
         <v>39</v>
       </c>
       <c r="R26" s="16">
         <v>3.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="16">
+        <v>6.51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="16">
         <v>5</v>
       </c>
       <c r="E27" s="16">
         <v>3.85</v>
       </c>
       <c r="F27" s="16">
         <v>3.13</v>
       </c>
       <c r="G27" s="16">
         <v>5.49</v>
       </c>
       <c r="H27" s="16">
         <v>4.63</v>
       </c>
       <c r="I27" s="16">
         <v>8.23</v>
@@ -7586,53 +7963,56 @@
       </c>
       <c r="K27" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="16">
         <v>9.15</v>
       </c>
       <c r="M27" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="16">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="16">
         <v>8.93</v>
       </c>
       <c r="P27" s="16">
         <v>17.96</v>
       </c>
       <c r="Q27" s="16">
         <v>13.89</v>
       </c>
       <c r="R27" s="16">
         <v>11.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="16">
+        <v>12.62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="16">
         <v>3.19</v>
       </c>
       <c r="C28" s="16">
         <v>6.54</v>
       </c>
       <c r="D28" s="16">
         <v>7.35</v>
       </c>
       <c r="E28" s="16">
         <v>7.59</v>
       </c>
       <c r="F28" s="16">
         <v>6.11</v>
       </c>
       <c r="G28" s="16">
         <v>5.15</v>
       </c>
       <c r="H28" s="16">
         <v>4.82</v>
       </c>
       <c r="I28" s="16">
         <v>4.6500000000000004</v>
@@ -7642,53 +8022,56 @@
       </c>
       <c r="K28" s="16">
         <v>4.53</v>
       </c>
       <c r="L28" s="16">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="16">
         <v>4.83</v>
       </c>
       <c r="N28" s="16">
         <v>3.22</v>
       </c>
       <c r="O28" s="16">
         <v>7.9</v>
       </c>
       <c r="P28" s="16">
         <v>7.43</v>
       </c>
       <c r="Q28" s="16">
         <v>7.13</v>
       </c>
       <c r="R28" s="16">
         <v>5.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="S28" s="16">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A29" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="17">
         <v>20.41</v>
       </c>
       <c r="C29" s="17">
         <v>9.52</v>
       </c>
       <c r="D29" s="17">
         <v>6.25</v>
       </c>
       <c r="E29" s="17">
         <v>4.42</v>
       </c>
       <c r="F29" s="17">
         <v>3.56</v>
       </c>
       <c r="G29" s="17">
         <v>6.06</v>
       </c>
       <c r="H29" s="17">
         <v>5.03</v>
       </c>
       <c r="I29" s="17">
         <v>9.4600000000000009</v>
@@ -7698,66 +8081,69 @@
       </c>
       <c r="K29" s="17">
         <v>9.58</v>
       </c>
       <c r="L29" s="17">
         <v>10.68</v>
       </c>
       <c r="M29" s="17">
         <v>11.35</v>
       </c>
       <c r="N29" s="17">
         <v>18.52</v>
       </c>
       <c r="O29" s="17">
         <v>28.3</v>
       </c>
       <c r="P29" s="17">
         <v>19.48</v>
       </c>
       <c r="Q29" s="17">
         <v>15.96</v>
       </c>
       <c r="R29" s="17">
         <v>13.27</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="S29" s="17">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Q4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:R5"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>