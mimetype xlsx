--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -407,67 +407,67 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -748,2289 +748,2425 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q12" sqref="Q12"/>
+      <selection pane="bottomLeft" activeCell="S16" sqref="S16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="32"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="30">
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="32"/>
+      <c r="B5" s="28">
         <v>2025</v>
       </c>
-      <c r="C5" s="31"/>
-[...10 lines deleted...]
-      <c r="N5" s="30">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
         <v>2026</v>
       </c>
-      <c r="O5" s="31"/>
-[...2 lines deleted...]
-      <c r="A6" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="33"/>
       <c r="B6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="27" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="P6" s="27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="33"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="7">
         <v>1433</v>
       </c>
       <c r="C8" s="7">
         <v>1381</v>
       </c>
       <c r="D8" s="7">
         <v>1460</v>
       </c>
       <c r="E8" s="11">
         <v>1478</v>
       </c>
       <c r="F8" s="7">
         <v>1384</v>
       </c>
       <c r="G8" s="7">
         <v>1323</v>
       </c>
       <c r="H8" s="7">
         <v>1586</v>
       </c>
       <c r="I8" s="7">
         <v>1357</v>
       </c>
       <c r="J8" s="7">
         <v>1518</v>
       </c>
       <c r="K8" s="7">
         <v>1455</v>
       </c>
       <c r="L8" s="7">
         <v>1253</v>
       </c>
       <c r="M8" s="7">
         <v>1518</v>
       </c>
       <c r="N8" s="7">
         <v>1378</v>
       </c>
       <c r="O8" s="7">
         <v>1298</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="7">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="10">
         <v>529</v>
       </c>
       <c r="C9" s="10">
         <v>491</v>
       </c>
       <c r="D9" s="10">
         <v>481</v>
       </c>
       <c r="E9" s="23">
         <v>513</v>
       </c>
       <c r="F9" s="10">
         <v>460</v>
       </c>
       <c r="G9" s="10">
         <v>460</v>
       </c>
       <c r="H9" s="10">
         <v>564</v>
       </c>
       <c r="I9" s="10">
         <v>500</v>
       </c>
       <c r="J9" s="10">
         <v>503</v>
       </c>
       <c r="K9" s="10">
         <v>519</v>
       </c>
       <c r="L9" s="10">
         <v>464</v>
       </c>
       <c r="M9" s="10">
         <v>545</v>
       </c>
       <c r="N9" s="10">
         <v>497</v>
       </c>
       <c r="O9" s="10">
         <v>433</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="10">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="10">
         <v>262</v>
       </c>
       <c r="C10" s="10">
         <v>270</v>
       </c>
       <c r="D10" s="10">
         <v>293</v>
       </c>
       <c r="E10" s="23">
         <v>266</v>
       </c>
       <c r="F10" s="10">
         <v>285</v>
       </c>
       <c r="G10" s="10">
         <v>261</v>
       </c>
       <c r="H10" s="10">
         <v>321</v>
       </c>
       <c r="I10" s="10">
         <v>286</v>
       </c>
       <c r="J10" s="10">
         <v>283</v>
       </c>
       <c r="K10" s="10">
         <v>291</v>
       </c>
       <c r="L10" s="10">
         <v>227</v>
       </c>
       <c r="M10" s="10">
         <v>308</v>
       </c>
       <c r="N10" s="10">
         <v>253</v>
       </c>
       <c r="O10" s="10">
         <v>250</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="10">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>141</v>
       </c>
       <c r="C11" s="10">
         <v>123</v>
       </c>
       <c r="D11" s="10">
         <v>146</v>
       </c>
       <c r="E11" s="23">
         <v>132</v>
       </c>
       <c r="F11" s="10">
         <v>125</v>
       </c>
       <c r="G11" s="10">
         <v>132</v>
       </c>
       <c r="H11" s="10">
         <v>140</v>
       </c>
       <c r="I11" s="10">
         <v>117</v>
       </c>
       <c r="J11" s="10">
         <v>141</v>
       </c>
       <c r="K11" s="10">
         <v>126</v>
       </c>
       <c r="L11" s="10">
         <v>116</v>
       </c>
       <c r="M11" s="10">
         <v>128</v>
       </c>
       <c r="N11" s="10">
         <v>142</v>
       </c>
       <c r="O11" s="10">
         <v>121</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="10">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>57</v>
       </c>
       <c r="C12" s="10">
         <v>64</v>
       </c>
       <c r="D12" s="10">
         <v>61</v>
       </c>
       <c r="E12" s="23">
         <v>65</v>
       </c>
       <c r="F12" s="10">
         <v>66</v>
       </c>
       <c r="G12" s="10">
         <v>62</v>
       </c>
       <c r="H12" s="10">
         <v>63</v>
       </c>
       <c r="I12" s="10">
         <v>66</v>
       </c>
       <c r="J12" s="10">
         <v>81</v>
       </c>
       <c r="K12" s="10">
         <v>53</v>
       </c>
       <c r="L12" s="10">
         <v>55</v>
       </c>
       <c r="M12" s="10">
         <v>62</v>
       </c>
       <c r="N12" s="10">
         <v>49</v>
       </c>
       <c r="O12" s="10">
         <v>53</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="10">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="10">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>67</v>
       </c>
       <c r="D13" s="10">
         <v>64</v>
       </c>
       <c r="E13" s="23">
         <v>60</v>
       </c>
       <c r="F13" s="10">
         <v>59</v>
       </c>
       <c r="G13" s="10">
         <v>45</v>
       </c>
       <c r="H13" s="10">
         <v>68</v>
       </c>
       <c r="I13" s="10">
         <v>54</v>
       </c>
       <c r="J13" s="10">
         <v>64</v>
       </c>
       <c r="K13" s="10">
         <v>62</v>
       </c>
       <c r="L13" s="10">
         <v>44</v>
       </c>
       <c r="M13" s="10">
         <v>69</v>
       </c>
       <c r="N13" s="10">
         <v>58</v>
       </c>
       <c r="O13" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="10">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="10">
         <v>313</v>
       </c>
       <c r="C14" s="10">
         <v>299</v>
       </c>
       <c r="D14" s="10">
         <v>341</v>
       </c>
       <c r="E14" s="23">
         <v>365</v>
       </c>
       <c r="F14" s="10">
         <v>319</v>
       </c>
       <c r="G14" s="10">
         <v>306</v>
       </c>
       <c r="H14" s="10">
         <v>341</v>
       </c>
       <c r="I14" s="10">
         <v>297</v>
       </c>
       <c r="J14" s="10">
         <v>382</v>
       </c>
       <c r="K14" s="10">
         <v>346</v>
       </c>
       <c r="L14" s="10">
         <v>295</v>
       </c>
       <c r="M14" s="10">
         <v>332</v>
       </c>
       <c r="N14" s="10">
         <v>311</v>
       </c>
       <c r="O14" s="10">
         <v>322</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="10">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="10">
         <v>62</v>
       </c>
       <c r="C15" s="10">
         <v>67</v>
       </c>
       <c r="D15" s="10">
         <v>74</v>
       </c>
       <c r="E15" s="23">
         <v>77</v>
       </c>
       <c r="F15" s="10">
         <v>70</v>
       </c>
       <c r="G15" s="10">
         <v>57</v>
       </c>
       <c r="H15" s="10">
         <v>89</v>
       </c>
       <c r="I15" s="10">
         <v>37</v>
       </c>
       <c r="J15" s="10">
         <v>64</v>
       </c>
       <c r="K15" s="10">
         <v>58</v>
       </c>
       <c r="L15" s="10">
         <v>52</v>
       </c>
       <c r="M15" s="10">
         <v>74</v>
       </c>
       <c r="N15" s="10">
         <v>68</v>
       </c>
       <c r="O15" s="10">
         <v>65</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="10">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="34"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="7">
         <v>640</v>
       </c>
       <c r="C17" s="7">
         <v>612</v>
       </c>
       <c r="D17" s="7">
         <v>610</v>
       </c>
       <c r="E17" s="11">
         <v>630</v>
       </c>
       <c r="F17" s="7">
         <v>604</v>
       </c>
       <c r="G17" s="7">
         <v>590</v>
       </c>
       <c r="H17" s="7">
         <v>718</v>
       </c>
       <c r="I17" s="7">
         <v>619</v>
       </c>
       <c r="J17" s="7">
         <v>625</v>
       </c>
       <c r="K17" s="7">
         <v>652</v>
       </c>
       <c r="L17" s="7">
         <v>563</v>
       </c>
       <c r="M17" s="7">
         <v>687</v>
       </c>
       <c r="N17" s="7">
         <v>618</v>
       </c>
       <c r="O17" s="7">
         <v>559</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="7">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>507</v>
       </c>
       <c r="C18" s="10">
         <v>483</v>
       </c>
       <c r="D18" s="10">
         <v>467</v>
       </c>
       <c r="E18" s="23">
         <v>503</v>
       </c>
       <c r="F18" s="10">
         <v>450</v>
       </c>
       <c r="G18" s="10">
         <v>448</v>
       </c>
       <c r="H18" s="10">
         <v>548</v>
       </c>
       <c r="I18" s="10">
         <v>484</v>
       </c>
       <c r="J18" s="10">
         <v>491</v>
       </c>
       <c r="K18" s="10">
         <v>499</v>
       </c>
       <c r="L18" s="10">
         <v>455</v>
       </c>
       <c r="M18" s="10">
         <v>535</v>
       </c>
       <c r="N18" s="10">
         <v>485</v>
       </c>
       <c r="O18" s="10">
         <v>426</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="10">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>120</v>
       </c>
       <c r="C19" s="10">
         <v>118</v>
       </c>
       <c r="D19" s="10">
         <v>124</v>
       </c>
       <c r="E19" s="23">
         <v>116</v>
       </c>
       <c r="F19" s="10">
         <v>139</v>
       </c>
       <c r="G19" s="10">
         <v>134</v>
       </c>
       <c r="H19" s="10">
         <v>149</v>
       </c>
       <c r="I19" s="10">
         <v>123</v>
       </c>
       <c r="J19" s="10">
         <v>120</v>
       </c>
       <c r="K19" s="10">
         <v>144</v>
       </c>
       <c r="L19" s="10">
         <v>96</v>
       </c>
       <c r="M19" s="10">
         <v>133</v>
       </c>
       <c r="N19" s="10">
         <v>119</v>
       </c>
       <c r="O19" s="10">
         <v>120</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="10">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="10">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="10">
         <v>19</v>
       </c>
       <c r="E20" s="23">
         <v>11</v>
       </c>
       <c r="F20" s="10">
         <v>15</v>
       </c>
       <c r="G20" s="10">
         <v>8</v>
       </c>
       <c r="H20" s="10">
         <v>21</v>
       </c>
       <c r="I20" s="10">
         <v>12</v>
       </c>
       <c r="J20" s="10">
         <v>14</v>
       </c>
       <c r="K20" s="10">
         <v>9</v>
       </c>
       <c r="L20" s="10">
         <v>12</v>
       </c>
       <c r="M20" s="10">
         <v>19</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="34"/>
-    </row>
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="34"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>793</v>
       </c>
       <c r="C22" s="7">
         <v>769</v>
       </c>
       <c r="D22" s="7">
         <v>850</v>
       </c>
       <c r="E22" s="11">
         <v>848</v>
       </c>
       <c r="F22" s="7">
         <v>780</v>
       </c>
       <c r="G22" s="7">
         <v>733</v>
       </c>
       <c r="H22" s="7">
         <v>868</v>
       </c>
       <c r="I22" s="7">
         <v>738</v>
       </c>
       <c r="J22" s="7">
         <v>893</v>
       </c>
       <c r="K22" s="7">
         <v>803</v>
       </c>
       <c r="L22" s="7">
         <v>690</v>
       </c>
       <c r="M22" s="7">
         <v>831</v>
       </c>
       <c r="N22" s="7">
         <v>760</v>
       </c>
       <c r="O22" s="7">
         <v>739</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="7">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>22</v>
       </c>
       <c r="C23" s="10">
         <v>8</v>
       </c>
       <c r="D23" s="10">
         <v>14</v>
       </c>
       <c r="E23" s="23">
         <v>10</v>
       </c>
       <c r="F23" s="10">
         <v>10</v>
       </c>
       <c r="G23" s="10">
         <v>12</v>
       </c>
       <c r="H23" s="10">
         <v>16</v>
       </c>
       <c r="I23" s="10">
         <v>16</v>
       </c>
       <c r="J23" s="10">
         <v>12</v>
       </c>
       <c r="K23" s="10">
         <v>20</v>
       </c>
       <c r="L23" s="10">
         <v>9</v>
       </c>
       <c r="M23" s="10">
         <v>10</v>
       </c>
       <c r="N23" s="10">
         <v>12</v>
       </c>
       <c r="O23" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="10">
         <v>142</v>
       </c>
       <c r="C24" s="10">
         <v>152</v>
       </c>
       <c r="D24" s="10">
         <v>169</v>
       </c>
       <c r="E24" s="23">
         <v>150</v>
       </c>
       <c r="F24" s="10">
         <v>146</v>
       </c>
       <c r="G24" s="10">
         <v>127</v>
       </c>
       <c r="H24" s="10">
         <v>172</v>
       </c>
       <c r="I24" s="10">
         <v>163</v>
       </c>
       <c r="J24" s="10">
         <v>163</v>
       </c>
       <c r="K24" s="10">
         <v>147</v>
       </c>
       <c r="L24" s="10">
         <v>131</v>
       </c>
       <c r="M24" s="10">
         <v>175</v>
       </c>
       <c r="N24" s="10">
         <v>134</v>
       </c>
       <c r="O24" s="10">
         <v>130</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="10">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="10">
         <v>141</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>146</v>
       </c>
       <c r="E25" s="23">
         <v>132</v>
       </c>
       <c r="F25" s="10">
         <v>125</v>
       </c>
       <c r="G25" s="10">
         <v>132</v>
       </c>
       <c r="H25" s="10">
         <v>140</v>
       </c>
       <c r="I25" s="10">
         <v>117</v>
       </c>
       <c r="J25" s="10">
         <v>141</v>
       </c>
       <c r="K25" s="10">
         <v>126</v>
       </c>
       <c r="L25" s="10">
         <v>116</v>
       </c>
       <c r="M25" s="10">
         <v>128</v>
       </c>
       <c r="N25" s="10">
         <v>142</v>
       </c>
       <c r="O25" s="10">
         <v>121</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="10">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="10">
         <v>57</v>
       </c>
       <c r="C26" s="10">
         <v>64</v>
       </c>
       <c r="D26" s="10">
         <v>61</v>
       </c>
       <c r="E26" s="23">
         <v>65</v>
       </c>
       <c r="F26" s="10">
         <v>66</v>
       </c>
       <c r="G26" s="10">
         <v>62</v>
       </c>
       <c r="H26" s="10">
         <v>63</v>
       </c>
       <c r="I26" s="10">
         <v>66</v>
       </c>
       <c r="J26" s="10">
         <v>81</v>
       </c>
       <c r="K26" s="10">
         <v>53</v>
       </c>
       <c r="L26" s="10">
         <v>55</v>
       </c>
       <c r="M26" s="10">
         <v>62</v>
       </c>
       <c r="N26" s="10">
         <v>49</v>
       </c>
       <c r="O26" s="10">
         <v>53</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="10">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="10">
         <v>69</v>
       </c>
       <c r="C27" s="10">
         <v>67</v>
       </c>
       <c r="D27" s="10">
         <v>64</v>
       </c>
       <c r="E27" s="23">
         <v>60</v>
       </c>
       <c r="F27" s="10">
         <v>59</v>
       </c>
       <c r="G27" s="10">
         <v>45</v>
       </c>
       <c r="H27" s="10">
         <v>68</v>
       </c>
       <c r="I27" s="10">
         <v>54</v>
       </c>
       <c r="J27" s="10">
         <v>64</v>
       </c>
       <c r="K27" s="10">
         <v>62</v>
       </c>
       <c r="L27" s="10">
         <v>44</v>
       </c>
       <c r="M27" s="10">
         <v>69</v>
       </c>
       <c r="N27" s="10">
         <v>58</v>
       </c>
       <c r="O27" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="10">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="10">
         <v>313</v>
       </c>
       <c r="C28" s="10">
         <v>299</v>
       </c>
       <c r="D28" s="10">
         <v>341</v>
       </c>
       <c r="E28" s="23">
         <v>365</v>
       </c>
       <c r="F28" s="10">
         <v>319</v>
       </c>
       <c r="G28" s="10">
         <v>306</v>
       </c>
       <c r="H28" s="10">
         <v>341</v>
       </c>
       <c r="I28" s="10">
         <v>297</v>
       </c>
       <c r="J28" s="10">
         <v>382</v>
       </c>
       <c r="K28" s="10">
         <v>346</v>
       </c>
       <c r="L28" s="10">
         <v>295</v>
       </c>
       <c r="M28" s="10">
         <v>332</v>
       </c>
       <c r="N28" s="10">
         <v>311</v>
       </c>
       <c r="O28" s="10">
         <v>322</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="10">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="15">
         <v>49</v>
       </c>
       <c r="C29" s="15">
         <v>56</v>
       </c>
       <c r="D29" s="15">
         <v>55</v>
       </c>
       <c r="E29" s="24">
         <v>66</v>
       </c>
       <c r="F29" s="15">
         <v>55</v>
       </c>
       <c r="G29" s="15">
         <v>49</v>
       </c>
       <c r="H29" s="15">
         <v>68</v>
       </c>
       <c r="I29" s="15">
         <v>25</v>
       </c>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>49</v>
       </c>
       <c r="L29" s="15">
         <v>40</v>
       </c>
       <c r="M29" s="15">
         <v>55</v>
       </c>
       <c r="N29" s="15">
         <v>54</v>
       </c>
       <c r="O29" s="15">
         <v>52</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S17" sqref="S17"/>
+      <selection pane="bottomLeft" activeCell="R17" sqref="R17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="32"/>
-[...15 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="35"/>
-[...3 lines deleted...]
-      <c r="B5" s="30">
+      <c r="P4" s="35"/>
+    </row>
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="32"/>
+      <c r="B5" s="28">
         <v>2025</v>
       </c>
-      <c r="C5" s="31"/>
-[...10 lines deleted...]
-      <c r="N5" s="30">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
         <v>2026</v>
       </c>
-      <c r="O5" s="31"/>
-[...2 lines deleted...]
-      <c r="A6" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A6" s="33"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="7" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="36"/>
-    </row>
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P7" s="36"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="18">
         <v>20.78</v>
       </c>
       <c r="C8" s="18">
         <v>21.43</v>
       </c>
       <c r="D8" s="18">
         <v>21.32</v>
       </c>
       <c r="E8" s="18">
         <v>21.5</v>
       </c>
       <c r="F8" s="18">
         <v>21.21</v>
       </c>
       <c r="G8" s="18">
         <v>20.98</v>
       </c>
       <c r="H8" s="18">
         <v>21.28</v>
       </c>
       <c r="I8" s="18">
         <v>21.08</v>
       </c>
       <c r="J8" s="18">
         <v>21.26</v>
       </c>
       <c r="K8" s="18">
         <v>21.24</v>
       </c>
       <c r="L8" s="18">
         <v>21.02</v>
       </c>
       <c r="M8" s="18">
         <v>21.11</v>
       </c>
       <c r="N8" s="18">
         <v>19.64</v>
       </c>
       <c r="O8" s="18">
         <v>20.04</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="18">
+        <v>19.48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="20">
         <v>20.69</v>
       </c>
       <c r="C9" s="20">
         <v>21.03</v>
       </c>
       <c r="D9" s="20">
         <v>20.32</v>
       </c>
       <c r="E9" s="20">
         <v>20.41</v>
       </c>
       <c r="F9" s="20">
         <v>19.940000000000001</v>
       </c>
       <c r="G9" s="20">
         <v>19.72</v>
       </c>
       <c r="H9" s="20">
         <v>20.059999999999999</v>
       </c>
       <c r="I9" s="20">
         <v>19.98</v>
       </c>
       <c r="J9" s="20">
         <v>20.04</v>
       </c>
       <c r="K9" s="20">
         <v>20.07</v>
       </c>
       <c r="L9" s="20">
         <v>19.97</v>
       </c>
       <c r="M9" s="20">
         <v>20.09</v>
       </c>
       <c r="N9" s="20">
         <v>18.72</v>
       </c>
       <c r="O9" s="20">
         <v>18.46</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="20">
+        <v>18.13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="20">
         <v>19.920000000000002</v>
       </c>
       <c r="C10" s="20">
         <v>21.24</v>
       </c>
       <c r="D10" s="20">
         <v>21.58</v>
       </c>
       <c r="E10" s="20">
         <v>21.41</v>
       </c>
       <c r="F10" s="20">
         <v>21.46</v>
       </c>
       <c r="G10" s="20">
         <v>21.32</v>
       </c>
       <c r="H10" s="20">
         <v>21.78</v>
       </c>
       <c r="I10" s="20">
         <v>21.8</v>
       </c>
       <c r="J10" s="20">
         <v>21.86</v>
       </c>
       <c r="K10" s="20">
         <v>21.89</v>
       </c>
       <c r="L10" s="20">
         <v>21.53</v>
       </c>
       <c r="M10" s="20">
         <v>21.69</v>
       </c>
       <c r="N10" s="20">
         <v>19.11</v>
       </c>
       <c r="O10" s="20">
         <v>19.93</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="20">
+        <v>19.93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="20">
         <v>22.93</v>
       </c>
       <c r="C11" s="20">
         <v>22.53</v>
       </c>
       <c r="D11" s="20">
         <v>22.9</v>
       </c>
       <c r="E11" s="20">
         <v>22.7</v>
       </c>
       <c r="F11" s="20">
         <v>22.21</v>
       </c>
       <c r="G11" s="20">
         <v>22.22</v>
       </c>
       <c r="H11" s="20">
         <v>22.32</v>
       </c>
       <c r="I11" s="20">
         <v>21.93</v>
       </c>
       <c r="J11" s="20">
         <v>22.13</v>
       </c>
       <c r="K11" s="20">
         <v>21.96</v>
       </c>
       <c r="L11" s="20">
         <v>21.73</v>
       </c>
       <c r="M11" s="20">
         <v>21.64</v>
       </c>
       <c r="N11" s="20">
         <v>23.34</v>
       </c>
       <c r="O11" s="20">
         <v>22.64</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="20">
+        <v>20.93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="20">
         <v>18.5</v>
       </c>
       <c r="C12" s="20">
         <v>20.46</v>
       </c>
       <c r="D12" s="20">
         <v>20.170000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>20.57</v>
       </c>
       <c r="F12" s="20">
         <v>20.74</v>
       </c>
       <c r="G12" s="20">
         <v>20.77</v>
       </c>
       <c r="H12" s="20">
         <v>20.74</v>
       </c>
       <c r="I12" s="20">
         <v>20.86</v>
       </c>
       <c r="J12" s="20">
         <v>21.54</v>
       </c>
       <c r="K12" s="20">
         <v>21.1</v>
       </c>
       <c r="L12" s="20">
         <v>20.86</v>
       </c>
       <c r="M12" s="20">
         <v>20.8</v>
       </c>
       <c r="N12" s="20">
         <v>16.2</v>
       </c>
       <c r="O12" s="20">
         <v>17.670000000000002</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="20">
+        <v>16.309999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="20">
         <v>23.69</v>
       </c>
       <c r="C13" s="20">
         <v>24.39</v>
       </c>
       <c r="D13" s="20">
         <v>23.34</v>
       </c>
       <c r="E13" s="20">
         <v>22.82</v>
       </c>
       <c r="F13" s="20">
         <v>22.3</v>
       </c>
       <c r="G13" s="20">
         <v>21.27</v>
       </c>
       <c r="H13" s="20">
         <v>21.59</v>
       </c>
       <c r="I13" s="20">
         <v>21.26</v>
       </c>
       <c r="J13" s="20">
         <v>21.37</v>
       </c>
       <c r="K13" s="20">
         <v>21.34</v>
       </c>
       <c r="L13" s="20">
         <v>20.8</v>
       </c>
       <c r="M13" s="20">
         <v>21.03</v>
       </c>
       <c r="N13" s="20">
         <v>20.309999999999999</v>
       </c>
       <c r="O13" s="20">
         <v>20.49</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20">
         <v>21.49</v>
       </c>
       <c r="C14" s="20">
         <v>21.99</v>
       </c>
       <c r="D14" s="20">
         <v>22.35</v>
       </c>
       <c r="E14" s="20">
         <v>23.14</v>
       </c>
       <c r="F14" s="20">
         <v>22.82</v>
       </c>
       <c r="G14" s="20">
         <v>22.62</v>
       </c>
       <c r="H14" s="20">
         <v>22.71</v>
       </c>
       <c r="I14" s="20">
         <v>22.4</v>
       </c>
       <c r="J14" s="20">
         <v>22.88</v>
       </c>
       <c r="K14" s="20">
         <v>22.93</v>
       </c>
       <c r="L14" s="20">
         <v>22.73</v>
       </c>
       <c r="M14" s="20">
         <v>22.71</v>
       </c>
       <c r="N14" s="20">
         <v>20.94</v>
       </c>
       <c r="O14" s="20">
         <v>22.41</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="20">
+        <v>21.84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>19.14</v>
       </c>
       <c r="D15" s="20">
         <v>19.89</v>
       </c>
       <c r="E15" s="20">
         <v>20.57</v>
       </c>
       <c r="F15" s="20">
         <v>20.41</v>
       </c>
       <c r="G15" s="20">
         <v>19.829999999999998</v>
       </c>
       <c r="H15" s="20">
         <v>20.64</v>
       </c>
       <c r="I15" s="20">
         <v>19.37</v>
       </c>
       <c r="J15" s="20">
         <v>19.329999999999998</v>
       </c>
       <c r="K15" s="20">
         <v>19.05</v>
       </c>
       <c r="L15" s="20">
         <v>18.73</v>
       </c>
       <c r="M15" s="20">
         <v>18.940000000000001</v>
       </c>
       <c r="N15" s="20">
         <v>19.170000000000002</v>
       </c>
       <c r="O15" s="20">
         <v>19.64</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="20">
+        <v>17.78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="34"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18">
         <v>19.95</v>
       </c>
       <c r="C17" s="18">
         <v>20.53</v>
       </c>
       <c r="D17" s="18">
         <v>20.03</v>
       </c>
       <c r="E17" s="18">
         <v>20.07</v>
       </c>
       <c r="F17" s="18">
         <v>19.829999999999998</v>
       </c>
       <c r="G17" s="18">
         <v>19.690000000000001</v>
       </c>
       <c r="H17" s="18">
         <v>20.079999999999998</v>
       </c>
       <c r="I17" s="18">
         <v>19.97</v>
       </c>
       <c r="J17" s="18">
         <v>20</v>
       </c>
       <c r="K17" s="18">
         <v>20.04</v>
       </c>
       <c r="L17" s="18">
         <v>19.88</v>
       </c>
       <c r="M17" s="18">
         <v>20.02</v>
       </c>
       <c r="N17" s="18">
         <v>18.670000000000002</v>
       </c>
       <c r="O17" s="18">
         <v>18.71</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="18">
+        <v>18.29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>20.38</v>
       </c>
       <c r="C18" s="20">
         <v>20.97</v>
       </c>
       <c r="D18" s="20">
         <v>20.27</v>
       </c>
       <c r="E18" s="20">
         <v>20.399999999999999</v>
       </c>
       <c r="F18" s="20">
         <v>19.95</v>
       </c>
       <c r="G18" s="20">
         <v>19.73</v>
       </c>
       <c r="H18" s="20">
         <v>20.059999999999999</v>
       </c>
       <c r="I18" s="20">
         <v>19.96</v>
       </c>
       <c r="J18" s="20">
         <v>20.03</v>
       </c>
       <c r="K18" s="20">
         <v>20.05</v>
       </c>
       <c r="L18" s="20">
         <v>19.95</v>
       </c>
       <c r="M18" s="20">
         <v>20.100000000000001</v>
       </c>
       <c r="N18" s="20">
         <v>18.760000000000002</v>
       </c>
       <c r="O18" s="20">
         <v>18.55</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="20">
+        <v>18.22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20">
         <v>18.54</v>
       </c>
       <c r="C19" s="20">
         <v>19.25</v>
       </c>
       <c r="D19" s="20">
         <v>19.149999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>18.95</v>
       </c>
       <c r="F19" s="20">
         <v>19.440000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>19.75</v>
       </c>
       <c r="H19" s="20">
         <v>20.23</v>
       </c>
       <c r="I19" s="20">
         <v>20.11</v>
       </c>
       <c r="J19" s="20">
         <v>20</v>
       </c>
       <c r="K19" s="20">
         <v>20.21</v>
       </c>
       <c r="L19" s="20">
         <v>19.78</v>
       </c>
       <c r="M19" s="20">
         <v>19.84</v>
       </c>
       <c r="N19" s="20">
         <v>18.25</v>
       </c>
       <c r="O19" s="20">
         <v>19.23</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="20">
+        <v>19.05</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20">
         <v>17.739999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>16.989999999999998</v>
       </c>
       <c r="D20" s="20">
         <v>19.93</v>
       </c>
       <c r="E20" s="20">
         <v>18.86</v>
       </c>
       <c r="F20" s="20">
         <v>19.13</v>
       </c>
       <c r="G20" s="20">
         <v>17.899999999999999</v>
       </c>
       <c r="H20" s="20">
         <v>19.41</v>
       </c>
       <c r="I20" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="J20" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="K20" s="20">
         <v>18.350000000000001</v>
       </c>
       <c r="L20" s="20">
         <v>18.239999999999998</v>
       </c>
       <c r="M20" s="20">
         <v>18.87</v>
       </c>
       <c r="N20" s="20">
         <v>19.46</v>
       </c>
       <c r="O20" s="20">
         <v>19.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="20">
+        <v>14.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="34"/>
-    </row>
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="34"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="18">
         <v>21.51</v>
       </c>
       <c r="C22" s="18">
         <v>22.2</v>
       </c>
       <c r="D22" s="18">
         <v>22.44</v>
       </c>
       <c r="E22" s="18">
         <v>22.74</v>
       </c>
       <c r="F22" s="18">
         <v>22.4</v>
       </c>
       <c r="G22" s="18">
         <v>22.1</v>
       </c>
       <c r="H22" s="18">
         <v>22.31</v>
       </c>
       <c r="I22" s="18">
         <v>22.03</v>
       </c>
       <c r="J22" s="18">
         <v>22.36</v>
       </c>
       <c r="K22" s="18">
         <v>22.29</v>
       </c>
       <c r="L22" s="18">
         <v>22.02</v>
       </c>
       <c r="M22" s="18">
         <v>22.05</v>
       </c>
       <c r="N22" s="26">
         <v>20.52</v>
       </c>
       <c r="O22" s="18">
         <v>21.23</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="18">
+        <v>20.54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="20">
         <v>31.87</v>
       </c>
       <c r="C23" s="20">
         <v>23.12</v>
       </c>
       <c r="D23" s="20">
         <v>22.25</v>
       </c>
       <c r="E23" s="20">
         <v>20.61</v>
       </c>
       <c r="F23" s="20">
         <v>19.52</v>
       </c>
       <c r="G23" s="20">
         <v>19.309999999999999</v>
       </c>
       <c r="H23" s="20">
         <v>19.93</v>
       </c>
       <c r="I23" s="20">
         <v>20.43</v>
       </c>
       <c r="J23" s="20">
         <v>20.18</v>
       </c>
       <c r="K23" s="20">
         <v>21.12</v>
       </c>
       <c r="L23" s="20">
         <v>20.5</v>
       </c>
       <c r="M23" s="20">
         <v>20.010000000000002</v>
       </c>
       <c r="N23" s="25">
         <v>17.47</v>
       </c>
       <c r="O23" s="20">
         <v>14.72</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="20">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="20">
         <v>21.27</v>
       </c>
       <c r="C24" s="20">
         <v>23.19</v>
       </c>
       <c r="D24" s="20">
         <v>23.95</v>
       </c>
       <c r="E24" s="20">
         <v>23.82</v>
       </c>
       <c r="F24" s="20">
         <v>23.44</v>
       </c>
       <c r="G24" s="20">
         <v>22.85</v>
       </c>
       <c r="H24" s="20">
         <v>23.29</v>
       </c>
       <c r="I24" s="20">
         <v>23.46</v>
       </c>
       <c r="J24" s="20">
         <v>23.68</v>
       </c>
       <c r="K24" s="20">
         <v>23.52</v>
       </c>
       <c r="L24" s="20">
         <v>23.24</v>
       </c>
       <c r="M24" s="20">
         <v>23.49</v>
       </c>
       <c r="N24" s="25">
         <v>19.940000000000001</v>
       </c>
       <c r="O24" s="20">
         <v>20.61</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="20">
+        <v>20.78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="20">
         <v>22.93</v>
       </c>
       <c r="C25" s="20">
         <v>22.53</v>
       </c>
       <c r="D25" s="20">
         <v>22.9</v>
       </c>
       <c r="E25" s="20">
         <v>22.7</v>
       </c>
       <c r="F25" s="20">
         <v>22.21</v>
       </c>
       <c r="G25" s="20">
         <v>22.22</v>
       </c>
       <c r="H25" s="20">
         <v>22.32</v>
       </c>
       <c r="I25" s="20">
         <v>21.93</v>
       </c>
       <c r="J25" s="20">
         <v>22.13</v>
       </c>
       <c r="K25" s="20">
         <v>21.96</v>
       </c>
       <c r="L25" s="20">
         <v>21.73</v>
       </c>
       <c r="M25" s="20">
         <v>21.64</v>
       </c>
       <c r="N25" s="25">
         <v>23.34</v>
       </c>
       <c r="O25" s="20">
         <v>22.64</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="20">
+        <v>20.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="20">
         <v>18.5</v>
       </c>
       <c r="C26" s="20">
         <v>20.46</v>
       </c>
       <c r="D26" s="20">
         <v>20.170000000000002</v>
       </c>
       <c r="E26" s="20">
         <v>20.57</v>
       </c>
       <c r="F26" s="20">
         <v>20.74</v>
       </c>
       <c r="G26" s="20">
         <v>20.77</v>
       </c>
       <c r="H26" s="20">
         <v>20.74</v>
       </c>
       <c r="I26" s="20">
         <v>20.86</v>
       </c>
       <c r="J26" s="20">
         <v>21.54</v>
       </c>
       <c r="K26" s="20">
         <v>21.1</v>
       </c>
       <c r="L26" s="20">
         <v>20.86</v>
       </c>
       <c r="M26" s="20">
         <v>20.8</v>
       </c>
       <c r="N26" s="25">
         <v>16.2</v>
       </c>
       <c r="O26" s="20">
         <v>17.670000000000002</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="20">
+        <v>16.309999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="20">
         <v>23.69</v>
       </c>
       <c r="C27" s="20">
         <v>24.39</v>
       </c>
       <c r="D27" s="20">
         <v>23.34</v>
       </c>
       <c r="E27" s="20">
         <v>22.82</v>
       </c>
       <c r="F27" s="20">
         <v>22.3</v>
       </c>
       <c r="G27" s="20">
         <v>21.27</v>
       </c>
       <c r="H27" s="20">
         <v>21.59</v>
       </c>
       <c r="I27" s="20">
         <v>21.26</v>
       </c>
       <c r="J27" s="20">
         <v>21.37</v>
       </c>
       <c r="K27" s="20">
         <v>21.34</v>
       </c>
       <c r="L27" s="20">
         <v>20.8</v>
       </c>
       <c r="M27" s="20">
         <v>21.03</v>
       </c>
       <c r="N27" s="25">
         <v>20.309999999999999</v>
       </c>
       <c r="O27" s="20">
         <v>20.49</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>21.49</v>
       </c>
       <c r="C28" s="20">
         <v>21.99</v>
       </c>
       <c r="D28" s="20">
         <v>22.35</v>
       </c>
       <c r="E28" s="20">
         <v>23.14</v>
       </c>
       <c r="F28" s="20">
         <v>22.82</v>
       </c>
       <c r="G28" s="20">
         <v>22.62</v>
       </c>
       <c r="H28" s="20">
         <v>22.71</v>
       </c>
       <c r="I28" s="20">
         <v>22.4</v>
       </c>
       <c r="J28" s="20">
         <v>22.88</v>
       </c>
       <c r="K28" s="20">
         <v>22.93</v>
       </c>
       <c r="L28" s="20">
         <v>22.73</v>
       </c>
       <c r="M28" s="20">
         <v>22.71</v>
       </c>
       <c r="N28" s="25">
         <v>20.94</v>
       </c>
       <c r="O28" s="20">
         <v>22.41</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="20">
+        <v>21.84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="22">
         <v>17.559999999999999</v>
       </c>
       <c r="C29" s="22">
         <v>19.71</v>
       </c>
       <c r="D29" s="22">
         <v>19.88</v>
       </c>
       <c r="E29" s="22">
         <v>21.03</v>
       </c>
       <c r="F29" s="22">
         <v>20.75</v>
       </c>
       <c r="G29" s="22">
         <v>20.34</v>
       </c>
       <c r="H29" s="22">
         <v>20.96</v>
       </c>
       <c r="I29" s="22">
         <v>19.45</v>
       </c>
       <c r="J29" s="22">
         <v>19.399999999999999</v>
       </c>
       <c r="K29" s="22">
         <v>19.239999999999998</v>
       </c>
       <c r="L29" s="22">
         <v>18.86</v>
       </c>
       <c r="M29" s="22">
         <v>18.96</v>
       </c>
       <c r="N29" s="22">
         <v>19.100000000000001</v>
       </c>
       <c r="O29" s="22">
         <v>19.68</v>
       </c>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29" s="22">
+        <v>18.73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>