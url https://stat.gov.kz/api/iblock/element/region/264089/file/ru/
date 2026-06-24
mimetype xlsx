--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -407,67 +407,67 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -748,2425 +748,2561 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S16" sqref="S16"/>
+      <selection pane="bottomLeft" activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="30"/>
-[...16 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="28">
+    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="29"/>
-[...10 lines deleted...]
-      <c r="N5" s="28">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="29"/>
-[...3 lines deleted...]
-      <c r="A6" s="33"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+    </row>
+    <row r="6" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="29"/>
       <c r="B6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="27" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="27" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="Q6" s="27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="31"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="7">
         <v>1433</v>
       </c>
       <c r="C8" s="7">
         <v>1381</v>
       </c>
       <c r="D8" s="7">
         <v>1460</v>
       </c>
       <c r="E8" s="11">
         <v>1478</v>
       </c>
       <c r="F8" s="7">
         <v>1384</v>
       </c>
       <c r="G8" s="7">
         <v>1323</v>
       </c>
       <c r="H8" s="7">
         <v>1586</v>
       </c>
       <c r="I8" s="7">
         <v>1357</v>
       </c>
       <c r="J8" s="7">
         <v>1518</v>
       </c>
       <c r="K8" s="7">
         <v>1455</v>
       </c>
       <c r="L8" s="7">
         <v>1253</v>
       </c>
       <c r="M8" s="7">
         <v>1518</v>
       </c>
       <c r="N8" s="7">
         <v>1378</v>
       </c>
       <c r="O8" s="7">
         <v>1298</v>
       </c>
       <c r="P8" s="7">
         <v>1293</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="7">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="10">
         <v>529</v>
       </c>
       <c r="C9" s="10">
         <v>491</v>
       </c>
       <c r="D9" s="10">
         <v>481</v>
       </c>
       <c r="E9" s="23">
         <v>513</v>
       </c>
       <c r="F9" s="10">
         <v>460</v>
       </c>
       <c r="G9" s="10">
         <v>460</v>
       </c>
       <c r="H9" s="10">
         <v>564</v>
       </c>
       <c r="I9" s="10">
         <v>500</v>
       </c>
       <c r="J9" s="10">
         <v>503</v>
       </c>
       <c r="K9" s="10">
         <v>519</v>
       </c>
       <c r="L9" s="10">
         <v>464</v>
       </c>
       <c r="M9" s="10">
         <v>545</v>
       </c>
       <c r="N9" s="10">
         <v>497</v>
       </c>
       <c r="O9" s="10">
         <v>433</v>
       </c>
       <c r="P9" s="10">
         <v>464</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="10">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="10">
         <v>262</v>
       </c>
       <c r="C10" s="10">
         <v>270</v>
       </c>
       <c r="D10" s="10">
         <v>293</v>
       </c>
       <c r="E10" s="23">
         <v>266</v>
       </c>
       <c r="F10" s="10">
         <v>285</v>
       </c>
       <c r="G10" s="10">
         <v>261</v>
       </c>
       <c r="H10" s="10">
         <v>321</v>
       </c>
       <c r="I10" s="10">
         <v>286</v>
       </c>
       <c r="J10" s="10">
         <v>283</v>
       </c>
       <c r="K10" s="10">
         <v>291</v>
       </c>
       <c r="L10" s="10">
         <v>227</v>
       </c>
       <c r="M10" s="10">
         <v>308</v>
       </c>
       <c r="N10" s="10">
         <v>253</v>
       </c>
       <c r="O10" s="10">
         <v>250</v>
       </c>
       <c r="P10" s="10">
         <v>264</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="10">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>141</v>
       </c>
       <c r="C11" s="10">
         <v>123</v>
       </c>
       <c r="D11" s="10">
         <v>146</v>
       </c>
       <c r="E11" s="23">
         <v>132</v>
       </c>
       <c r="F11" s="10">
         <v>125</v>
       </c>
       <c r="G11" s="10">
         <v>132</v>
       </c>
       <c r="H11" s="10">
         <v>140</v>
       </c>
       <c r="I11" s="10">
         <v>117</v>
       </c>
       <c r="J11" s="10">
         <v>141</v>
       </c>
       <c r="K11" s="10">
         <v>126</v>
       </c>
       <c r="L11" s="10">
         <v>116</v>
       </c>
       <c r="M11" s="10">
         <v>128</v>
       </c>
       <c r="N11" s="10">
         <v>142</v>
       </c>
       <c r="O11" s="10">
         <v>121</v>
       </c>
       <c r="P11" s="10">
         <v>108</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="10">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>57</v>
       </c>
       <c r="C12" s="10">
         <v>64</v>
       </c>
       <c r="D12" s="10">
         <v>61</v>
       </c>
       <c r="E12" s="23">
         <v>65</v>
       </c>
       <c r="F12" s="10">
         <v>66</v>
       </c>
       <c r="G12" s="10">
         <v>62</v>
       </c>
       <c r="H12" s="10">
         <v>63</v>
       </c>
       <c r="I12" s="10">
         <v>66</v>
       </c>
       <c r="J12" s="10">
         <v>81</v>
       </c>
       <c r="K12" s="10">
         <v>53</v>
       </c>
       <c r="L12" s="10">
         <v>55</v>
       </c>
       <c r="M12" s="10">
         <v>62</v>
       </c>
       <c r="N12" s="10">
         <v>49</v>
       </c>
       <c r="O12" s="10">
         <v>53</v>
       </c>
       <c r="P12" s="10">
         <v>42</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="10">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>67</v>
       </c>
       <c r="D13" s="10">
         <v>64</v>
       </c>
       <c r="E13" s="23">
         <v>60</v>
       </c>
       <c r="F13" s="10">
         <v>59</v>
       </c>
       <c r="G13" s="10">
         <v>45</v>
       </c>
       <c r="H13" s="10">
         <v>68</v>
       </c>
       <c r="I13" s="10">
         <v>54</v>
       </c>
       <c r="J13" s="10">
         <v>64</v>
       </c>
       <c r="K13" s="10">
         <v>62</v>
       </c>
       <c r="L13" s="10">
         <v>44</v>
       </c>
       <c r="M13" s="10">
         <v>69</v>
       </c>
       <c r="N13" s="10">
         <v>58</v>
       </c>
       <c r="O13" s="10">
         <v>54</v>
       </c>
       <c r="P13" s="10">
         <v>55</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="10">
         <v>313</v>
       </c>
       <c r="C14" s="10">
         <v>299</v>
       </c>
       <c r="D14" s="10">
         <v>341</v>
       </c>
       <c r="E14" s="23">
         <v>365</v>
       </c>
       <c r="F14" s="10">
         <v>319</v>
       </c>
       <c r="G14" s="10">
         <v>306</v>
       </c>
       <c r="H14" s="10">
         <v>341</v>
       </c>
       <c r="I14" s="10">
         <v>297</v>
       </c>
       <c r="J14" s="10">
         <v>382</v>
       </c>
       <c r="K14" s="10">
         <v>346</v>
       </c>
       <c r="L14" s="10">
         <v>295</v>
       </c>
       <c r="M14" s="10">
         <v>332</v>
       </c>
       <c r="N14" s="10">
         <v>311</v>
       </c>
       <c r="O14" s="10">
         <v>322</v>
       </c>
       <c r="P14" s="10">
         <v>309</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="10">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="10">
         <v>62</v>
       </c>
       <c r="C15" s="10">
         <v>67</v>
       </c>
       <c r="D15" s="10">
         <v>74</v>
       </c>
       <c r="E15" s="23">
         <v>77</v>
       </c>
       <c r="F15" s="10">
         <v>70</v>
       </c>
       <c r="G15" s="10">
         <v>57</v>
       </c>
       <c r="H15" s="10">
         <v>89</v>
       </c>
       <c r="I15" s="10">
         <v>37</v>
       </c>
       <c r="J15" s="10">
         <v>64</v>
       </c>
       <c r="K15" s="10">
         <v>58</v>
       </c>
       <c r="L15" s="10">
         <v>52</v>
       </c>
       <c r="M15" s="10">
         <v>74</v>
       </c>
       <c r="N15" s="10">
         <v>68</v>
       </c>
       <c r="O15" s="10">
         <v>65</v>
       </c>
       <c r="P15" s="10">
         <v>51</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="10">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
       <c r="P16" s="34"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="34"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="7">
         <v>640</v>
       </c>
       <c r="C17" s="7">
         <v>612</v>
       </c>
       <c r="D17" s="7">
         <v>610</v>
       </c>
       <c r="E17" s="11">
         <v>630</v>
       </c>
       <c r="F17" s="7">
         <v>604</v>
       </c>
       <c r="G17" s="7">
         <v>590</v>
       </c>
       <c r="H17" s="7">
         <v>718</v>
       </c>
       <c r="I17" s="7">
         <v>619</v>
       </c>
       <c r="J17" s="7">
         <v>625</v>
       </c>
       <c r="K17" s="7">
         <v>652</v>
       </c>
       <c r="L17" s="7">
         <v>563</v>
       </c>
       <c r="M17" s="7">
         <v>687</v>
       </c>
       <c r="N17" s="7">
         <v>618</v>
       </c>
       <c r="O17" s="7">
         <v>559</v>
       </c>
       <c r="P17" s="7">
         <v>579</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="7">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>507</v>
       </c>
       <c r="C18" s="10">
         <v>483</v>
       </c>
       <c r="D18" s="10">
         <v>467</v>
       </c>
       <c r="E18" s="23">
         <v>503</v>
       </c>
       <c r="F18" s="10">
         <v>450</v>
       </c>
       <c r="G18" s="10">
         <v>448</v>
       </c>
       <c r="H18" s="10">
         <v>548</v>
       </c>
       <c r="I18" s="10">
         <v>484</v>
       </c>
       <c r="J18" s="10">
         <v>491</v>
       </c>
       <c r="K18" s="10">
         <v>499</v>
       </c>
       <c r="L18" s="10">
         <v>455</v>
       </c>
       <c r="M18" s="10">
         <v>535</v>
       </c>
       <c r="N18" s="10">
         <v>485</v>
       </c>
       <c r="O18" s="10">
         <v>426</v>
       </c>
       <c r="P18" s="10">
         <v>454</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="10">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>120</v>
       </c>
       <c r="C19" s="10">
         <v>118</v>
       </c>
       <c r="D19" s="10">
         <v>124</v>
       </c>
       <c r="E19" s="23">
         <v>116</v>
       </c>
       <c r="F19" s="10">
         <v>139</v>
       </c>
       <c r="G19" s="10">
         <v>134</v>
       </c>
       <c r="H19" s="10">
         <v>149</v>
       </c>
       <c r="I19" s="10">
         <v>123</v>
       </c>
       <c r="J19" s="10">
         <v>120</v>
       </c>
       <c r="K19" s="10">
         <v>144</v>
       </c>
       <c r="L19" s="10">
         <v>96</v>
       </c>
       <c r="M19" s="10">
         <v>133</v>
       </c>
       <c r="N19" s="10">
         <v>119</v>
       </c>
       <c r="O19" s="10">
         <v>120</v>
       </c>
       <c r="P19" s="10">
         <v>122</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="10">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="10">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="10">
         <v>19</v>
       </c>
       <c r="E20" s="23">
         <v>11</v>
       </c>
       <c r="F20" s="10">
         <v>15</v>
       </c>
       <c r="G20" s="10">
         <v>8</v>
       </c>
       <c r="H20" s="10">
         <v>21</v>
       </c>
       <c r="I20" s="10">
         <v>12</v>
       </c>
       <c r="J20" s="10">
         <v>14</v>
       </c>
       <c r="K20" s="10">
         <v>9</v>
       </c>
       <c r="L20" s="10">
         <v>12</v>
       </c>
       <c r="M20" s="10">
         <v>19</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>13</v>
       </c>
       <c r="P20" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="34"/>
       <c r="P21" s="34"/>
-    </row>
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="34"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>793</v>
       </c>
       <c r="C22" s="7">
         <v>769</v>
       </c>
       <c r="D22" s="7">
         <v>850</v>
       </c>
       <c r="E22" s="11">
         <v>848</v>
       </c>
       <c r="F22" s="7">
         <v>780</v>
       </c>
       <c r="G22" s="7">
         <v>733</v>
       </c>
       <c r="H22" s="7">
         <v>868</v>
       </c>
       <c r="I22" s="7">
         <v>738</v>
       </c>
       <c r="J22" s="7">
         <v>893</v>
       </c>
       <c r="K22" s="7">
         <v>803</v>
       </c>
       <c r="L22" s="7">
         <v>690</v>
       </c>
       <c r="M22" s="7">
         <v>831</v>
       </c>
       <c r="N22" s="7">
         <v>760</v>
       </c>
       <c r="O22" s="7">
         <v>739</v>
       </c>
       <c r="P22" s="7">
         <v>714</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="7">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>22</v>
       </c>
       <c r="C23" s="10">
         <v>8</v>
       </c>
       <c r="D23" s="10">
         <v>14</v>
       </c>
       <c r="E23" s="23">
         <v>10</v>
       </c>
       <c r="F23" s="10">
         <v>10</v>
       </c>
       <c r="G23" s="10">
         <v>12</v>
       </c>
       <c r="H23" s="10">
         <v>16</v>
       </c>
       <c r="I23" s="10">
         <v>16</v>
       </c>
       <c r="J23" s="10">
         <v>12</v>
       </c>
       <c r="K23" s="10">
         <v>20</v>
       </c>
       <c r="L23" s="10">
         <v>9</v>
       </c>
       <c r="M23" s="10">
         <v>10</v>
       </c>
       <c r="N23" s="10">
         <v>12</v>
       </c>
       <c r="O23" s="10">
         <v>7</v>
       </c>
       <c r="P23" s="10">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="10">
         <v>142</v>
       </c>
       <c r="C24" s="10">
         <v>152</v>
       </c>
       <c r="D24" s="10">
         <v>169</v>
       </c>
       <c r="E24" s="23">
         <v>150</v>
       </c>
       <c r="F24" s="10">
         <v>146</v>
       </c>
       <c r="G24" s="10">
         <v>127</v>
       </c>
       <c r="H24" s="10">
         <v>172</v>
       </c>
       <c r="I24" s="10">
         <v>163</v>
       </c>
       <c r="J24" s="10">
         <v>163</v>
       </c>
       <c r="K24" s="10">
         <v>147</v>
       </c>
       <c r="L24" s="10">
         <v>131</v>
       </c>
       <c r="M24" s="10">
         <v>175</v>
       </c>
       <c r="N24" s="10">
         <v>134</v>
       </c>
       <c r="O24" s="10">
         <v>130</v>
       </c>
       <c r="P24" s="10">
         <v>142</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="10">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="10">
         <v>141</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>146</v>
       </c>
       <c r="E25" s="23">
         <v>132</v>
       </c>
       <c r="F25" s="10">
         <v>125</v>
       </c>
       <c r="G25" s="10">
         <v>132</v>
       </c>
       <c r="H25" s="10">
         <v>140</v>
       </c>
       <c r="I25" s="10">
         <v>117</v>
       </c>
       <c r="J25" s="10">
         <v>141</v>
       </c>
       <c r="K25" s="10">
         <v>126</v>
       </c>
       <c r="L25" s="10">
         <v>116</v>
       </c>
       <c r="M25" s="10">
         <v>128</v>
       </c>
       <c r="N25" s="10">
         <v>142</v>
       </c>
       <c r="O25" s="10">
         <v>121</v>
       </c>
       <c r="P25" s="10">
         <v>108</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="10">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="10">
         <v>57</v>
       </c>
       <c r="C26" s="10">
         <v>64</v>
       </c>
       <c r="D26" s="10">
         <v>61</v>
       </c>
       <c r="E26" s="23">
         <v>65</v>
       </c>
       <c r="F26" s="10">
         <v>66</v>
       </c>
       <c r="G26" s="10">
         <v>62</v>
       </c>
       <c r="H26" s="10">
         <v>63</v>
       </c>
       <c r="I26" s="10">
         <v>66</v>
       </c>
       <c r="J26" s="10">
         <v>81</v>
       </c>
       <c r="K26" s="10">
         <v>53</v>
       </c>
       <c r="L26" s="10">
         <v>55</v>
       </c>
       <c r="M26" s="10">
         <v>62</v>
       </c>
       <c r="N26" s="10">
         <v>49</v>
       </c>
       <c r="O26" s="10">
         <v>53</v>
       </c>
       <c r="P26" s="10">
         <v>42</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="10">
         <v>69</v>
       </c>
       <c r="C27" s="10">
         <v>67</v>
       </c>
       <c r="D27" s="10">
         <v>64</v>
       </c>
       <c r="E27" s="23">
         <v>60</v>
       </c>
       <c r="F27" s="10">
         <v>59</v>
       </c>
       <c r="G27" s="10">
         <v>45</v>
       </c>
       <c r="H27" s="10">
         <v>68</v>
       </c>
       <c r="I27" s="10">
         <v>54</v>
       </c>
       <c r="J27" s="10">
         <v>64</v>
       </c>
       <c r="K27" s="10">
         <v>62</v>
       </c>
       <c r="L27" s="10">
         <v>44</v>
       </c>
       <c r="M27" s="10">
         <v>69</v>
       </c>
       <c r="N27" s="10">
         <v>58</v>
       </c>
       <c r="O27" s="10">
         <v>54</v>
       </c>
       <c r="P27" s="10">
         <v>55</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="10">
         <v>313</v>
       </c>
       <c r="C28" s="10">
         <v>299</v>
       </c>
       <c r="D28" s="10">
         <v>341</v>
       </c>
       <c r="E28" s="23">
         <v>365</v>
       </c>
       <c r="F28" s="10">
         <v>319</v>
       </c>
       <c r="G28" s="10">
         <v>306</v>
       </c>
       <c r="H28" s="10">
         <v>341</v>
       </c>
       <c r="I28" s="10">
         <v>297</v>
       </c>
       <c r="J28" s="10">
         <v>382</v>
       </c>
       <c r="K28" s="10">
         <v>346</v>
       </c>
       <c r="L28" s="10">
         <v>295</v>
       </c>
       <c r="M28" s="10">
         <v>332</v>
       </c>
       <c r="N28" s="10">
         <v>311</v>
       </c>
       <c r="O28" s="10">
         <v>322</v>
       </c>
       <c r="P28" s="10">
         <v>309</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="10">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="15">
         <v>49</v>
       </c>
       <c r="C29" s="15">
         <v>56</v>
       </c>
       <c r="D29" s="15">
         <v>55</v>
       </c>
       <c r="E29" s="24">
         <v>66</v>
       </c>
       <c r="F29" s="15">
         <v>55</v>
       </c>
       <c r="G29" s="15">
         <v>49</v>
       </c>
       <c r="H29" s="15">
         <v>68</v>
       </c>
       <c r="I29" s="15">
         <v>25</v>
       </c>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>49</v>
       </c>
       <c r="L29" s="15">
         <v>40</v>
       </c>
       <c r="M29" s="15">
         <v>55</v>
       </c>
       <c r="N29" s="15">
         <v>54</v>
       </c>
       <c r="O29" s="15">
         <v>52</v>
       </c>
       <c r="P29" s="15">
         <v>48</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="15">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R17" sqref="R17"/>
+      <selection pane="bottomLeft" activeCell="R20" sqref="R20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="30"/>
-[...16 lines deleted...]
-      <c r="O4" s="35" t="s">
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="P4" s="35"/>
-[...3 lines deleted...]
-      <c r="B5" s="28">
+      <c r="Q4" s="35"/>
+    </row>
+    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="29"/>
-[...10 lines deleted...]
-      <c r="N5" s="28">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="29"/>
-[...3 lines deleted...]
-      <c r="A6" s="33"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+    </row>
+    <row r="6" spans="1:17" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A6" s="29"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="36"/>
       <c r="P7" s="36"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q7" s="36"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="18">
         <v>20.78</v>
       </c>
       <c r="C8" s="18">
         <v>21.43</v>
       </c>
       <c r="D8" s="18">
         <v>21.32</v>
       </c>
       <c r="E8" s="18">
         <v>21.5</v>
       </c>
       <c r="F8" s="18">
         <v>21.21</v>
       </c>
       <c r="G8" s="18">
         <v>20.98</v>
       </c>
       <c r="H8" s="18">
         <v>21.28</v>
       </c>
       <c r="I8" s="18">
         <v>21.08</v>
       </c>
       <c r="J8" s="18">
         <v>21.26</v>
       </c>
       <c r="K8" s="18">
         <v>21.24</v>
       </c>
       <c r="L8" s="18">
         <v>21.02</v>
       </c>
       <c r="M8" s="18">
         <v>21.11</v>
       </c>
       <c r="N8" s="18">
         <v>19.64</v>
       </c>
       <c r="O8" s="18">
         <v>20.04</v>
       </c>
       <c r="P8" s="18">
         <v>19.48</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="18">
+        <v>19.28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="20">
         <v>20.69</v>
       </c>
       <c r="C9" s="20">
         <v>21.03</v>
       </c>
       <c r="D9" s="20">
         <v>20.32</v>
       </c>
       <c r="E9" s="20">
         <v>20.41</v>
       </c>
       <c r="F9" s="20">
         <v>19.940000000000001</v>
       </c>
       <c r="G9" s="20">
         <v>19.72</v>
       </c>
       <c r="H9" s="20">
         <v>20.059999999999999</v>
       </c>
       <c r="I9" s="20">
         <v>19.98</v>
       </c>
       <c r="J9" s="20">
         <v>20.04</v>
       </c>
       <c r="K9" s="20">
         <v>20.07</v>
       </c>
       <c r="L9" s="20">
         <v>19.97</v>
       </c>
       <c r="M9" s="20">
         <v>20.09</v>
       </c>
       <c r="N9" s="20">
         <v>18.72</v>
       </c>
       <c r="O9" s="20">
         <v>18.46</v>
       </c>
       <c r="P9" s="20">
         <v>18.13</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="20">
+        <v>18.34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="20">
         <v>19.920000000000002</v>
       </c>
       <c r="C10" s="20">
         <v>21.24</v>
       </c>
       <c r="D10" s="20">
         <v>21.58</v>
       </c>
       <c r="E10" s="20">
         <v>21.41</v>
       </c>
       <c r="F10" s="20">
         <v>21.46</v>
       </c>
       <c r="G10" s="20">
         <v>21.32</v>
       </c>
       <c r="H10" s="20">
         <v>21.78</v>
       </c>
       <c r="I10" s="20">
         <v>21.8</v>
       </c>
       <c r="J10" s="20">
         <v>21.86</v>
       </c>
       <c r="K10" s="20">
         <v>21.89</v>
       </c>
       <c r="L10" s="20">
         <v>21.53</v>
       </c>
       <c r="M10" s="20">
         <v>21.69</v>
       </c>
       <c r="N10" s="20">
         <v>19.11</v>
       </c>
       <c r="O10" s="20">
         <v>19.93</v>
       </c>
       <c r="P10" s="20">
         <v>19.93</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="20">
+        <v>18.98</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="20">
         <v>22.93</v>
       </c>
       <c r="C11" s="20">
         <v>22.53</v>
       </c>
       <c r="D11" s="20">
         <v>22.9</v>
       </c>
       <c r="E11" s="20">
         <v>22.7</v>
       </c>
       <c r="F11" s="20">
         <v>22.21</v>
       </c>
       <c r="G11" s="20">
         <v>22.22</v>
       </c>
       <c r="H11" s="20">
         <v>22.32</v>
       </c>
       <c r="I11" s="20">
         <v>21.93</v>
       </c>
       <c r="J11" s="20">
         <v>22.13</v>
       </c>
       <c r="K11" s="20">
         <v>21.96</v>
       </c>
       <c r="L11" s="20">
         <v>21.73</v>
       </c>
       <c r="M11" s="20">
         <v>21.64</v>
       </c>
       <c r="N11" s="20">
         <v>23.34</v>
       </c>
       <c r="O11" s="20">
         <v>22.64</v>
       </c>
       <c r="P11" s="20">
         <v>20.93</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="20">
+        <v>20.329999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="20">
         <v>18.5</v>
       </c>
       <c r="C12" s="20">
         <v>20.46</v>
       </c>
       <c r="D12" s="20">
         <v>20.170000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>20.57</v>
       </c>
       <c r="F12" s="20">
         <v>20.74</v>
       </c>
       <c r="G12" s="20">
         <v>20.77</v>
       </c>
       <c r="H12" s="20">
         <v>20.74</v>
       </c>
       <c r="I12" s="20">
         <v>20.86</v>
       </c>
       <c r="J12" s="20">
         <v>21.54</v>
       </c>
       <c r="K12" s="20">
         <v>21.1</v>
       </c>
       <c r="L12" s="20">
         <v>20.86</v>
       </c>
       <c r="M12" s="20">
         <v>20.8</v>
       </c>
       <c r="N12" s="20">
         <v>16.2</v>
       </c>
       <c r="O12" s="20">
         <v>17.670000000000002</v>
       </c>
       <c r="P12" s="20">
         <v>16.309999999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="20">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="20">
         <v>23.69</v>
       </c>
       <c r="C13" s="20">
         <v>24.39</v>
       </c>
       <c r="D13" s="20">
         <v>23.34</v>
       </c>
       <c r="E13" s="20">
         <v>22.82</v>
       </c>
       <c r="F13" s="20">
         <v>22.3</v>
       </c>
       <c r="G13" s="20">
         <v>21.27</v>
       </c>
       <c r="H13" s="20">
         <v>21.59</v>
       </c>
       <c r="I13" s="20">
         <v>21.26</v>
       </c>
       <c r="J13" s="20">
         <v>21.37</v>
       </c>
       <c r="K13" s="20">
         <v>21.34</v>
       </c>
       <c r="L13" s="20">
         <v>20.8</v>
       </c>
       <c r="M13" s="20">
         <v>21.03</v>
       </c>
       <c r="N13" s="20">
         <v>20.309999999999999</v>
       </c>
       <c r="O13" s="20">
         <v>20.49</v>
       </c>
       <c r="P13" s="20">
         <v>20</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="20">
+        <v>19.41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20">
         <v>21.49</v>
       </c>
       <c r="C14" s="20">
         <v>21.99</v>
       </c>
       <c r="D14" s="20">
         <v>22.35</v>
       </c>
       <c r="E14" s="20">
         <v>23.14</v>
       </c>
       <c r="F14" s="20">
         <v>22.82</v>
       </c>
       <c r="G14" s="20">
         <v>22.62</v>
       </c>
       <c r="H14" s="20">
         <v>22.71</v>
       </c>
       <c r="I14" s="20">
         <v>22.4</v>
       </c>
       <c r="J14" s="20">
         <v>22.88</v>
       </c>
       <c r="K14" s="20">
         <v>22.93</v>
       </c>
       <c r="L14" s="20">
         <v>22.73</v>
       </c>
       <c r="M14" s="20">
         <v>22.71</v>
       </c>
       <c r="N14" s="20">
         <v>20.94</v>
       </c>
       <c r="O14" s="20">
         <v>22.41</v>
       </c>
       <c r="P14" s="20">
         <v>21.84</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="20">
+        <v>21.93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>19.14</v>
       </c>
       <c r="D15" s="20">
         <v>19.89</v>
       </c>
       <c r="E15" s="20">
         <v>20.57</v>
       </c>
       <c r="F15" s="20">
         <v>20.41</v>
       </c>
       <c r="G15" s="20">
         <v>19.829999999999998</v>
       </c>
       <c r="H15" s="20">
         <v>20.64</v>
       </c>
       <c r="I15" s="20">
         <v>19.37</v>
       </c>
       <c r="J15" s="20">
         <v>19.329999999999998</v>
       </c>
       <c r="K15" s="20">
         <v>19.05</v>
       </c>
       <c r="L15" s="20">
         <v>18.73</v>
       </c>
       <c r="M15" s="20">
         <v>18.940000000000001</v>
       </c>
       <c r="N15" s="20">
         <v>19.170000000000002</v>
       </c>
       <c r="O15" s="20">
         <v>19.64</v>
       </c>
       <c r="P15" s="20">
         <v>17.78</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="20">
+        <v>16.809999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
       <c r="P16" s="34"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="34"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18">
         <v>19.95</v>
       </c>
       <c r="C17" s="18">
         <v>20.53</v>
       </c>
       <c r="D17" s="18">
         <v>20.03</v>
       </c>
       <c r="E17" s="18">
         <v>20.07</v>
       </c>
       <c r="F17" s="18">
         <v>19.829999999999998</v>
       </c>
       <c r="G17" s="18">
         <v>19.690000000000001</v>
       </c>
       <c r="H17" s="18">
         <v>20.079999999999998</v>
       </c>
       <c r="I17" s="18">
         <v>19.97</v>
       </c>
       <c r="J17" s="18">
         <v>20</v>
       </c>
       <c r="K17" s="18">
         <v>20.04</v>
       </c>
       <c r="L17" s="18">
         <v>19.88</v>
       </c>
       <c r="M17" s="18">
         <v>20.02</v>
       </c>
       <c r="N17" s="18">
         <v>18.670000000000002</v>
       </c>
       <c r="O17" s="18">
         <v>18.71</v>
       </c>
       <c r="P17" s="18">
         <v>18.29</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="18">
+        <v>18.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>20.38</v>
       </c>
       <c r="C18" s="20">
         <v>20.97</v>
       </c>
       <c r="D18" s="20">
         <v>20.27</v>
       </c>
       <c r="E18" s="20">
         <v>20.399999999999999</v>
       </c>
       <c r="F18" s="20">
         <v>19.95</v>
       </c>
       <c r="G18" s="20">
         <v>19.73</v>
       </c>
       <c r="H18" s="20">
         <v>20.059999999999999</v>
       </c>
       <c r="I18" s="20">
         <v>19.96</v>
       </c>
       <c r="J18" s="20">
         <v>20.03</v>
       </c>
       <c r="K18" s="20">
         <v>20.05</v>
       </c>
       <c r="L18" s="20">
         <v>19.95</v>
       </c>
       <c r="M18" s="20">
         <v>20.100000000000001</v>
       </c>
       <c r="N18" s="20">
         <v>18.760000000000002</v>
       </c>
       <c r="O18" s="20">
         <v>18.55</v>
       </c>
       <c r="P18" s="20">
         <v>18.22</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="20">
+        <v>18.43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20">
         <v>18.54</v>
       </c>
       <c r="C19" s="20">
         <v>19.25</v>
       </c>
       <c r="D19" s="20">
         <v>19.149999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>18.95</v>
       </c>
       <c r="F19" s="20">
         <v>19.440000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>19.75</v>
       </c>
       <c r="H19" s="20">
         <v>20.23</v>
       </c>
       <c r="I19" s="20">
         <v>20.11</v>
       </c>
       <c r="J19" s="20">
         <v>20</v>
       </c>
       <c r="K19" s="20">
         <v>20.21</v>
       </c>
       <c r="L19" s="20">
         <v>19.78</v>
       </c>
       <c r="M19" s="20">
         <v>19.84</v>
       </c>
       <c r="N19" s="20">
         <v>18.25</v>
       </c>
       <c r="O19" s="20">
         <v>19.23</v>
       </c>
       <c r="P19" s="20">
         <v>19.05</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="20">
+        <v>18.11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20">
         <v>17.739999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>16.989999999999998</v>
       </c>
       <c r="D20" s="20">
         <v>19.93</v>
       </c>
       <c r="E20" s="20">
         <v>18.86</v>
       </c>
       <c r="F20" s="20">
         <v>19.13</v>
       </c>
       <c r="G20" s="20">
         <v>17.899999999999999</v>
       </c>
       <c r="H20" s="20">
         <v>19.41</v>
       </c>
       <c r="I20" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="J20" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="K20" s="20">
         <v>18.350000000000001</v>
       </c>
       <c r="L20" s="20">
         <v>18.239999999999998</v>
       </c>
       <c r="M20" s="20">
         <v>18.87</v>
       </c>
       <c r="N20" s="20">
         <v>19.46</v>
       </c>
       <c r="O20" s="20">
         <v>19.5</v>
       </c>
       <c r="P20" s="20">
         <v>14.13</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="20">
+        <v>15.48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="34"/>
       <c r="P21" s="34"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="34"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="18">
         <v>21.51</v>
       </c>
       <c r="C22" s="18">
         <v>22.2</v>
       </c>
       <c r="D22" s="18">
         <v>22.44</v>
       </c>
       <c r="E22" s="18">
         <v>22.74</v>
       </c>
       <c r="F22" s="18">
         <v>22.4</v>
       </c>
       <c r="G22" s="18">
         <v>22.1</v>
       </c>
       <c r="H22" s="18">
         <v>22.31</v>
       </c>
       <c r="I22" s="18">
         <v>22.03</v>
       </c>
       <c r="J22" s="18">
         <v>22.36</v>
       </c>
       <c r="K22" s="18">
         <v>22.29</v>
       </c>
       <c r="L22" s="18">
         <v>22.02</v>
       </c>
       <c r="M22" s="18">
         <v>22.05</v>
       </c>
       <c r="N22" s="26">
         <v>20.52</v>
       </c>
       <c r="O22" s="18">
         <v>21.23</v>
       </c>
       <c r="P22" s="18">
         <v>20.54</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="18">
+        <v>20.149999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="20">
         <v>31.87</v>
       </c>
       <c r="C23" s="20">
         <v>23.12</v>
       </c>
       <c r="D23" s="20">
         <v>22.25</v>
       </c>
       <c r="E23" s="20">
         <v>20.61</v>
       </c>
       <c r="F23" s="20">
         <v>19.52</v>
       </c>
       <c r="G23" s="20">
         <v>19.309999999999999</v>
       </c>
       <c r="H23" s="20">
         <v>19.93</v>
       </c>
       <c r="I23" s="20">
         <v>20.43</v>
       </c>
       <c r="J23" s="20">
         <v>20.18</v>
       </c>
       <c r="K23" s="20">
         <v>21.12</v>
       </c>
       <c r="L23" s="20">
         <v>20.5</v>
       </c>
       <c r="M23" s="20">
         <v>20.010000000000002</v>
       </c>
       <c r="N23" s="25">
         <v>17.47</v>
       </c>
       <c r="O23" s="20">
         <v>14.72</v>
       </c>
       <c r="P23" s="20">
         <v>14.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="20">
+        <v>14.79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="20">
         <v>21.27</v>
       </c>
       <c r="C24" s="20">
         <v>23.19</v>
       </c>
       <c r="D24" s="20">
         <v>23.95</v>
       </c>
       <c r="E24" s="20">
         <v>23.82</v>
       </c>
       <c r="F24" s="20">
         <v>23.44</v>
       </c>
       <c r="G24" s="20">
         <v>22.85</v>
       </c>
       <c r="H24" s="20">
         <v>23.29</v>
       </c>
       <c r="I24" s="20">
         <v>23.46</v>
       </c>
       <c r="J24" s="20">
         <v>23.68</v>
       </c>
       <c r="K24" s="20">
         <v>23.52</v>
       </c>
       <c r="L24" s="20">
         <v>23.24</v>
       </c>
       <c r="M24" s="20">
         <v>23.49</v>
       </c>
       <c r="N24" s="25">
         <v>19.940000000000001</v>
       </c>
       <c r="O24" s="20">
         <v>20.61</v>
       </c>
       <c r="P24" s="20">
         <v>20.78</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="20">
+        <v>19.829999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="20">
         <v>22.93</v>
       </c>
       <c r="C25" s="20">
         <v>22.53</v>
       </c>
       <c r="D25" s="20">
         <v>22.9</v>
       </c>
       <c r="E25" s="20">
         <v>22.7</v>
       </c>
       <c r="F25" s="20">
         <v>22.21</v>
       </c>
       <c r="G25" s="20">
         <v>22.22</v>
       </c>
       <c r="H25" s="20">
         <v>22.32</v>
       </c>
       <c r="I25" s="20">
         <v>21.93</v>
       </c>
       <c r="J25" s="20">
         <v>22.13</v>
       </c>
       <c r="K25" s="20">
         <v>21.96</v>
       </c>
       <c r="L25" s="20">
         <v>21.73</v>
       </c>
       <c r="M25" s="20">
         <v>21.64</v>
       </c>
       <c r="N25" s="25">
         <v>23.34</v>
       </c>
       <c r="O25" s="20">
         <v>22.64</v>
       </c>
       <c r="P25" s="20">
         <v>20.93</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="20">
+        <v>20.329999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="20">
         <v>18.5</v>
       </c>
       <c r="C26" s="20">
         <v>20.46</v>
       </c>
       <c r="D26" s="20">
         <v>20.170000000000002</v>
       </c>
       <c r="E26" s="20">
         <v>20.57</v>
       </c>
       <c r="F26" s="20">
         <v>20.74</v>
       </c>
       <c r="G26" s="20">
         <v>20.77</v>
       </c>
       <c r="H26" s="20">
         <v>20.74</v>
       </c>
       <c r="I26" s="20">
         <v>20.86</v>
       </c>
       <c r="J26" s="20">
         <v>21.54</v>
       </c>
       <c r="K26" s="20">
         <v>21.1</v>
       </c>
       <c r="L26" s="20">
         <v>20.86</v>
       </c>
       <c r="M26" s="20">
         <v>20.8</v>
       </c>
       <c r="N26" s="25">
         <v>16.2</v>
       </c>
       <c r="O26" s="20">
         <v>17.670000000000002</v>
       </c>
       <c r="P26" s="20">
         <v>16.309999999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="20">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="20">
         <v>23.69</v>
       </c>
       <c r="C27" s="20">
         <v>24.39</v>
       </c>
       <c r="D27" s="20">
         <v>23.34</v>
       </c>
       <c r="E27" s="20">
         <v>22.82</v>
       </c>
       <c r="F27" s="20">
         <v>22.3</v>
       </c>
       <c r="G27" s="20">
         <v>21.27</v>
       </c>
       <c r="H27" s="20">
         <v>21.59</v>
       </c>
       <c r="I27" s="20">
         <v>21.26</v>
       </c>
       <c r="J27" s="20">
         <v>21.37</v>
       </c>
       <c r="K27" s="20">
         <v>21.34</v>
       </c>
       <c r="L27" s="20">
         <v>20.8</v>
       </c>
       <c r="M27" s="20">
         <v>21.03</v>
       </c>
       <c r="N27" s="25">
         <v>20.309999999999999</v>
       </c>
       <c r="O27" s="20">
         <v>20.49</v>
       </c>
       <c r="P27" s="20">
         <v>20</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="20">
+        <v>19.41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>21.49</v>
       </c>
       <c r="C28" s="20">
         <v>21.99</v>
       </c>
       <c r="D28" s="20">
         <v>22.35</v>
       </c>
       <c r="E28" s="20">
         <v>23.14</v>
       </c>
       <c r="F28" s="20">
         <v>22.82</v>
       </c>
       <c r="G28" s="20">
         <v>22.62</v>
       </c>
       <c r="H28" s="20">
         <v>22.71</v>
       </c>
       <c r="I28" s="20">
         <v>22.4</v>
       </c>
       <c r="J28" s="20">
         <v>22.88</v>
       </c>
       <c r="K28" s="20">
         <v>22.93</v>
       </c>
       <c r="L28" s="20">
         <v>22.73</v>
       </c>
       <c r="M28" s="20">
         <v>22.71</v>
       </c>
       <c r="N28" s="25">
         <v>20.94</v>
       </c>
       <c r="O28" s="20">
         <v>22.41</v>
       </c>
       <c r="P28" s="20">
         <v>21.84</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="20">
+        <v>21.93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="22">
         <v>17.559999999999999</v>
       </c>
       <c r="C29" s="22">
         <v>19.71</v>
       </c>
       <c r="D29" s="22">
         <v>19.88</v>
       </c>
       <c r="E29" s="22">
         <v>21.03</v>
       </c>
       <c r="F29" s="22">
         <v>20.75</v>
       </c>
       <c r="G29" s="22">
         <v>20.34</v>
       </c>
       <c r="H29" s="22">
         <v>20.96</v>
       </c>
       <c r="I29" s="22">
         <v>19.45</v>
       </c>
       <c r="J29" s="22">
         <v>19.399999999999999</v>
       </c>
       <c r="K29" s="22">
         <v>19.239999999999998</v>
       </c>
       <c r="L29" s="22">
         <v>18.86</v>
       </c>
       <c r="M29" s="22">
         <v>18.96</v>
       </c>
       <c r="N29" s="22">
         <v>19.100000000000001</v>
       </c>
       <c r="O29" s="22">
         <v>19.68</v>
       </c>
       <c r="P29" s="22">
         <v>18.73</v>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29" s="22">
+        <v>17.149999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:P7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>