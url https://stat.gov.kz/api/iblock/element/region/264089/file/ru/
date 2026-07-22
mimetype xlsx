--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -407,67 +407,67 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -748,185 +748,191 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D36" sqref="D36"/>
+      <selection pane="bottomLeft" activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="32"/>
-[...17 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="30">
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="32"/>
+      <c r="B5" s="28">
         <v>2025</v>
       </c>
-      <c r="C5" s="31"/>
-[...10 lines deleted...]
-      <c r="N5" s="30">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
         <v>2026</v>
       </c>
-      <c r="O5" s="31"/>
-[...4 lines deleted...]
-      <c r="A6" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+    </row>
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="33"/>
       <c r="B6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="27" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="27" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="R6" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="33"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="7">
         <v>1433</v>
       </c>
       <c r="C8" s="7">
         <v>1381</v>
       </c>
       <c r="D8" s="7">
         <v>1460</v>
       </c>
       <c r="E8" s="11">
         <v>1478</v>
       </c>
       <c r="F8" s="7">
         <v>1384</v>
       </c>
       <c r="G8" s="7">
         <v>1323</v>
       </c>
       <c r="H8" s="7">
         <v>1586</v>
       </c>
       <c r="I8" s="7">
@@ -934,52 +940,55 @@
       </c>
       <c r="J8" s="7">
         <v>1518</v>
       </c>
       <c r="K8" s="7">
         <v>1455</v>
       </c>
       <c r="L8" s="7">
         <v>1253</v>
       </c>
       <c r="M8" s="7">
         <v>1518</v>
       </c>
       <c r="N8" s="7">
         <v>1378</v>
       </c>
       <c r="O8" s="7">
         <v>1298</v>
       </c>
       <c r="P8" s="7">
         <v>1293</v>
       </c>
       <c r="Q8" s="7">
         <v>1265</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="7">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="10">
         <v>529</v>
       </c>
       <c r="C9" s="10">
         <v>491</v>
       </c>
       <c r="D9" s="10">
         <v>481</v>
       </c>
       <c r="E9" s="23">
         <v>513</v>
       </c>
       <c r="F9" s="10">
         <v>460</v>
       </c>
       <c r="G9" s="10">
         <v>460</v>
       </c>
       <c r="H9" s="10">
         <v>564</v>
       </c>
       <c r="I9" s="10">
@@ -987,52 +996,55 @@
       </c>
       <c r="J9" s="10">
         <v>503</v>
       </c>
       <c r="K9" s="10">
         <v>519</v>
       </c>
       <c r="L9" s="10">
         <v>464</v>
       </c>
       <c r="M9" s="10">
         <v>545</v>
       </c>
       <c r="N9" s="10">
         <v>497</v>
       </c>
       <c r="O9" s="10">
         <v>433</v>
       </c>
       <c r="P9" s="10">
         <v>464</v>
       </c>
       <c r="Q9" s="10">
         <v>483</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="10">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="10">
         <v>262</v>
       </c>
       <c r="C10" s="10">
         <v>270</v>
       </c>
       <c r="D10" s="10">
         <v>293</v>
       </c>
       <c r="E10" s="23">
         <v>266</v>
       </c>
       <c r="F10" s="10">
         <v>285</v>
       </c>
       <c r="G10" s="10">
         <v>261</v>
       </c>
       <c r="H10" s="10">
         <v>321</v>
       </c>
       <c r="I10" s="10">
@@ -1040,52 +1052,55 @@
       </c>
       <c r="J10" s="10">
         <v>283</v>
       </c>
       <c r="K10" s="10">
         <v>291</v>
       </c>
       <c r="L10" s="10">
         <v>227</v>
       </c>
       <c r="M10" s="10">
         <v>308</v>
       </c>
       <c r="N10" s="10">
         <v>253</v>
       </c>
       <c r="O10" s="10">
         <v>250</v>
       </c>
       <c r="P10" s="10">
         <v>264</v>
       </c>
       <c r="Q10" s="10">
         <v>206</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="10">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>141</v>
       </c>
       <c r="C11" s="10">
         <v>123</v>
       </c>
       <c r="D11" s="10">
         <v>146</v>
       </c>
       <c r="E11" s="23">
         <v>132</v>
       </c>
       <c r="F11" s="10">
         <v>125</v>
       </c>
       <c r="G11" s="10">
         <v>132</v>
       </c>
       <c r="H11" s="10">
         <v>140</v>
       </c>
       <c r="I11" s="10">
@@ -1093,52 +1108,55 @@
       </c>
       <c r="J11" s="10">
         <v>141</v>
       </c>
       <c r="K11" s="10">
         <v>126</v>
       </c>
       <c r="L11" s="10">
         <v>116</v>
       </c>
       <c r="M11" s="10">
         <v>128</v>
       </c>
       <c r="N11" s="10">
         <v>142</v>
       </c>
       <c r="O11" s="10">
         <v>121</v>
       </c>
       <c r="P11" s="10">
         <v>108</v>
       </c>
       <c r="Q11" s="10">
         <v>109</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="10">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>57</v>
       </c>
       <c r="C12" s="10">
         <v>64</v>
       </c>
       <c r="D12" s="10">
         <v>61</v>
       </c>
       <c r="E12" s="23">
         <v>65</v>
       </c>
       <c r="F12" s="10">
         <v>66</v>
       </c>
       <c r="G12" s="10">
         <v>62</v>
       </c>
       <c r="H12" s="10">
         <v>63</v>
       </c>
       <c r="I12" s="10">
@@ -1146,52 +1164,55 @@
       </c>
       <c r="J12" s="10">
         <v>81</v>
       </c>
       <c r="K12" s="10">
         <v>53</v>
       </c>
       <c r="L12" s="10">
         <v>55</v>
       </c>
       <c r="M12" s="10">
         <v>62</v>
       </c>
       <c r="N12" s="10">
         <v>49</v>
       </c>
       <c r="O12" s="10">
         <v>53</v>
       </c>
       <c r="P12" s="10">
         <v>42</v>
       </c>
       <c r="Q12" s="10">
         <v>50</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="10">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="10">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>67</v>
       </c>
       <c r="D13" s="10">
         <v>64</v>
       </c>
       <c r="E13" s="23">
         <v>60</v>
       </c>
       <c r="F13" s="10">
         <v>59</v>
       </c>
       <c r="G13" s="10">
         <v>45</v>
       </c>
       <c r="H13" s="10">
         <v>68</v>
       </c>
       <c r="I13" s="10">
@@ -1199,52 +1220,55 @@
       </c>
       <c r="J13" s="10">
         <v>64</v>
       </c>
       <c r="K13" s="10">
         <v>62</v>
       </c>
       <c r="L13" s="10">
         <v>44</v>
       </c>
       <c r="M13" s="10">
         <v>69</v>
       </c>
       <c r="N13" s="10">
         <v>58</v>
       </c>
       <c r="O13" s="10">
         <v>54</v>
       </c>
       <c r="P13" s="10">
         <v>55</v>
       </c>
       <c r="Q13" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="10">
         <v>313</v>
       </c>
       <c r="C14" s="10">
         <v>299</v>
       </c>
       <c r="D14" s="10">
         <v>341</v>
       </c>
       <c r="E14" s="23">
         <v>365</v>
       </c>
       <c r="F14" s="10">
         <v>319</v>
       </c>
       <c r="G14" s="10">
         <v>306</v>
       </c>
       <c r="H14" s="10">
         <v>341</v>
       </c>
       <c r="I14" s="10">
@@ -1252,52 +1276,55 @@
       </c>
       <c r="J14" s="10">
         <v>382</v>
       </c>
       <c r="K14" s="10">
         <v>346</v>
       </c>
       <c r="L14" s="10">
         <v>295</v>
       </c>
       <c r="M14" s="10">
         <v>332</v>
       </c>
       <c r="N14" s="10">
         <v>311</v>
       </c>
       <c r="O14" s="10">
         <v>322</v>
       </c>
       <c r="P14" s="10">
         <v>309</v>
       </c>
       <c r="Q14" s="10">
         <v>320</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="10">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="10">
         <v>62</v>
       </c>
       <c r="C15" s="10">
         <v>67</v>
       </c>
       <c r="D15" s="10">
         <v>74</v>
       </c>
       <c r="E15" s="23">
         <v>77</v>
       </c>
       <c r="F15" s="10">
         <v>70</v>
       </c>
       <c r="G15" s="10">
         <v>57</v>
       </c>
       <c r="H15" s="10">
         <v>89</v>
       </c>
       <c r="I15" s="10">
@@ -1305,73 +1332,77 @@
       </c>
       <c r="J15" s="10">
         <v>64</v>
       </c>
       <c r="K15" s="10">
         <v>58</v>
       </c>
       <c r="L15" s="10">
         <v>52</v>
       </c>
       <c r="M15" s="10">
         <v>74</v>
       </c>
       <c r="N15" s="10">
         <v>68</v>
       </c>
       <c r="O15" s="10">
         <v>65</v>
       </c>
       <c r="P15" s="10">
         <v>51</v>
       </c>
       <c r="Q15" s="10">
         <v>48</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
       <c r="P16" s="34"/>
       <c r="Q16" s="34"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="34"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="7">
         <v>640</v>
       </c>
       <c r="C17" s="7">
         <v>612</v>
       </c>
       <c r="D17" s="7">
         <v>610</v>
       </c>
       <c r="E17" s="11">
         <v>630</v>
       </c>
       <c r="F17" s="7">
         <v>604</v>
       </c>
       <c r="G17" s="7">
         <v>590</v>
       </c>
       <c r="H17" s="7">
         <v>718</v>
       </c>
       <c r="I17" s="7">
@@ -1379,52 +1410,55 @@
       </c>
       <c r="J17" s="7">
         <v>625</v>
       </c>
       <c r="K17" s="7">
         <v>652</v>
       </c>
       <c r="L17" s="7">
         <v>563</v>
       </c>
       <c r="M17" s="7">
         <v>687</v>
       </c>
       <c r="N17" s="7">
         <v>618</v>
       </c>
       <c r="O17" s="7">
         <v>559</v>
       </c>
       <c r="P17" s="7">
         <v>579</v>
       </c>
       <c r="Q17" s="7">
         <v>583</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="7">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>507</v>
       </c>
       <c r="C18" s="10">
         <v>483</v>
       </c>
       <c r="D18" s="10">
         <v>467</v>
       </c>
       <c r="E18" s="23">
         <v>503</v>
       </c>
       <c r="F18" s="10">
         <v>450</v>
       </c>
       <c r="G18" s="10">
         <v>448</v>
       </c>
       <c r="H18" s="10">
         <v>548</v>
       </c>
       <c r="I18" s="10">
@@ -1432,52 +1466,55 @@
       </c>
       <c r="J18" s="10">
         <v>491</v>
       </c>
       <c r="K18" s="10">
         <v>499</v>
       </c>
       <c r="L18" s="10">
         <v>455</v>
       </c>
       <c r="M18" s="10">
         <v>535</v>
       </c>
       <c r="N18" s="10">
         <v>485</v>
       </c>
       <c r="O18" s="10">
         <v>426</v>
       </c>
       <c r="P18" s="10">
         <v>454</v>
       </c>
       <c r="Q18" s="10">
         <v>473</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="10">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>120</v>
       </c>
       <c r="C19" s="10">
         <v>118</v>
       </c>
       <c r="D19" s="10">
         <v>124</v>
       </c>
       <c r="E19" s="23">
         <v>116</v>
       </c>
       <c r="F19" s="10">
         <v>139</v>
       </c>
       <c r="G19" s="10">
         <v>134</v>
       </c>
       <c r="H19" s="10">
         <v>149</v>
       </c>
       <c r="I19" s="10">
@@ -1485,52 +1522,55 @@
       </c>
       <c r="J19" s="10">
         <v>120</v>
       </c>
       <c r="K19" s="10">
         <v>144</v>
       </c>
       <c r="L19" s="10">
         <v>96</v>
       </c>
       <c r="M19" s="10">
         <v>133</v>
       </c>
       <c r="N19" s="10">
         <v>119</v>
       </c>
       <c r="O19" s="10">
         <v>120</v>
       </c>
       <c r="P19" s="10">
         <v>122</v>
       </c>
       <c r="Q19" s="10">
         <v>96</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="10">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="10">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="10">
         <v>19</v>
       </c>
       <c r="E20" s="23">
         <v>11</v>
       </c>
       <c r="F20" s="10">
         <v>15</v>
       </c>
       <c r="G20" s="10">
         <v>8</v>
       </c>
       <c r="H20" s="10">
         <v>21</v>
       </c>
       <c r="I20" s="10">
@@ -1538,73 +1578,77 @@
       </c>
       <c r="J20" s="10">
         <v>14</v>
       </c>
       <c r="K20" s="10">
         <v>9</v>
       </c>
       <c r="L20" s="10">
         <v>12</v>
       </c>
       <c r="M20" s="10">
         <v>19</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>13</v>
       </c>
       <c r="P20" s="10">
         <v>3</v>
       </c>
       <c r="Q20" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="10">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="34"/>
       <c r="P21" s="34"/>
       <c r="Q21" s="34"/>
-    </row>
-    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="34"/>
+    </row>
+    <row r="22" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>793</v>
       </c>
       <c r="C22" s="7">
         <v>769</v>
       </c>
       <c r="D22" s="7">
         <v>850</v>
       </c>
       <c r="E22" s="11">
         <v>848</v>
       </c>
       <c r="F22" s="7">
         <v>780</v>
       </c>
       <c r="G22" s="7">
         <v>733</v>
       </c>
       <c r="H22" s="7">
         <v>868</v>
       </c>
       <c r="I22" s="7">
@@ -1612,52 +1656,55 @@
       </c>
       <c r="J22" s="7">
         <v>893</v>
       </c>
       <c r="K22" s="7">
         <v>803</v>
       </c>
       <c r="L22" s="7">
         <v>690</v>
       </c>
       <c r="M22" s="7">
         <v>831</v>
       </c>
       <c r="N22" s="7">
         <v>760</v>
       </c>
       <c r="O22" s="7">
         <v>739</v>
       </c>
       <c r="P22" s="7">
         <v>714</v>
       </c>
       <c r="Q22" s="7">
         <v>682</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="7">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>22</v>
       </c>
       <c r="C23" s="10">
         <v>8</v>
       </c>
       <c r="D23" s="10">
         <v>14</v>
       </c>
       <c r="E23" s="23">
         <v>10</v>
       </c>
       <c r="F23" s="10">
         <v>10</v>
       </c>
       <c r="G23" s="10">
         <v>12</v>
       </c>
       <c r="H23" s="10">
         <v>16</v>
       </c>
       <c r="I23" s="10">
@@ -1665,52 +1712,55 @@
       </c>
       <c r="J23" s="10">
         <v>12</v>
       </c>
       <c r="K23" s="10">
         <v>20</v>
       </c>
       <c r="L23" s="10">
         <v>9</v>
       </c>
       <c r="M23" s="10">
         <v>10</v>
       </c>
       <c r="N23" s="10">
         <v>12</v>
       </c>
       <c r="O23" s="10">
         <v>7</v>
       </c>
       <c r="P23" s="10">
         <v>10</v>
       </c>
       <c r="Q23" s="10">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="10">
         <v>142</v>
       </c>
       <c r="C24" s="10">
         <v>152</v>
       </c>
       <c r="D24" s="10">
         <v>169</v>
       </c>
       <c r="E24" s="23">
         <v>150</v>
       </c>
       <c r="F24" s="10">
         <v>146</v>
       </c>
       <c r="G24" s="10">
         <v>127</v>
       </c>
       <c r="H24" s="10">
         <v>172</v>
       </c>
       <c r="I24" s="10">
@@ -1718,52 +1768,55 @@
       </c>
       <c r="J24" s="10">
         <v>163</v>
       </c>
       <c r="K24" s="10">
         <v>147</v>
       </c>
       <c r="L24" s="10">
         <v>131</v>
       </c>
       <c r="M24" s="10">
         <v>175</v>
       </c>
       <c r="N24" s="10">
         <v>134</v>
       </c>
       <c r="O24" s="10">
         <v>130</v>
       </c>
       <c r="P24" s="10">
         <v>142</v>
       </c>
       <c r="Q24" s="10">
         <v>110</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="10">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="10">
         <v>141</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>146</v>
       </c>
       <c r="E25" s="23">
         <v>132</v>
       </c>
       <c r="F25" s="10">
         <v>125</v>
       </c>
       <c r="G25" s="10">
         <v>132</v>
       </c>
       <c r="H25" s="10">
         <v>140</v>
       </c>
       <c r="I25" s="10">
@@ -1771,52 +1824,55 @@
       </c>
       <c r="J25" s="10">
         <v>141</v>
       </c>
       <c r="K25" s="10">
         <v>126</v>
       </c>
       <c r="L25" s="10">
         <v>116</v>
       </c>
       <c r="M25" s="10">
         <v>128</v>
       </c>
       <c r="N25" s="10">
         <v>142</v>
       </c>
       <c r="O25" s="10">
         <v>121</v>
       </c>
       <c r="P25" s="10">
         <v>108</v>
       </c>
       <c r="Q25" s="10">
         <v>109</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="10">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="10">
         <v>57</v>
       </c>
       <c r="C26" s="10">
         <v>64</v>
       </c>
       <c r="D26" s="10">
         <v>61</v>
       </c>
       <c r="E26" s="23">
         <v>65</v>
       </c>
       <c r="F26" s="10">
         <v>66</v>
       </c>
       <c r="G26" s="10">
         <v>62</v>
       </c>
       <c r="H26" s="10">
         <v>63</v>
       </c>
       <c r="I26" s="10">
@@ -1824,52 +1880,55 @@
       </c>
       <c r="J26" s="10">
         <v>81</v>
       </c>
       <c r="K26" s="10">
         <v>53</v>
       </c>
       <c r="L26" s="10">
         <v>55</v>
       </c>
       <c r="M26" s="10">
         <v>62</v>
       </c>
       <c r="N26" s="10">
         <v>49</v>
       </c>
       <c r="O26" s="10">
         <v>53</v>
       </c>
       <c r="P26" s="10">
         <v>42</v>
       </c>
       <c r="Q26" s="10">
         <v>50</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="10">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="10">
         <v>69</v>
       </c>
       <c r="C27" s="10">
         <v>67</v>
       </c>
       <c r="D27" s="10">
         <v>64</v>
       </c>
       <c r="E27" s="23">
         <v>60</v>
       </c>
       <c r="F27" s="10">
         <v>59</v>
       </c>
       <c r="G27" s="10">
         <v>45</v>
       </c>
       <c r="H27" s="10">
         <v>68</v>
       </c>
       <c r="I27" s="10">
@@ -1877,52 +1936,55 @@
       </c>
       <c r="J27" s="10">
         <v>64</v>
       </c>
       <c r="K27" s="10">
         <v>62</v>
       </c>
       <c r="L27" s="10">
         <v>44</v>
       </c>
       <c r="M27" s="10">
         <v>69</v>
       </c>
       <c r="N27" s="10">
         <v>58</v>
       </c>
       <c r="O27" s="10">
         <v>54</v>
       </c>
       <c r="P27" s="10">
         <v>55</v>
       </c>
       <c r="Q27" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="10">
         <v>313</v>
       </c>
       <c r="C28" s="10">
         <v>299</v>
       </c>
       <c r="D28" s="10">
         <v>341</v>
       </c>
       <c r="E28" s="23">
         <v>365</v>
       </c>
       <c r="F28" s="10">
         <v>319</v>
       </c>
       <c r="G28" s="10">
         <v>306</v>
       </c>
       <c r="H28" s="10">
         <v>341</v>
       </c>
       <c r="I28" s="10">
@@ -1930,52 +1992,55 @@
       </c>
       <c r="J28" s="10">
         <v>382</v>
       </c>
       <c r="K28" s="10">
         <v>346</v>
       </c>
       <c r="L28" s="10">
         <v>295</v>
       </c>
       <c r="M28" s="10">
         <v>332</v>
       </c>
       <c r="N28" s="10">
         <v>311</v>
       </c>
       <c r="O28" s="10">
         <v>322</v>
       </c>
       <c r="P28" s="10">
         <v>309</v>
       </c>
       <c r="Q28" s="10">
         <v>320</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="13" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="10">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="13" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="15">
         <v>49</v>
       </c>
       <c r="C29" s="15">
         <v>56</v>
       </c>
       <c r="D29" s="15">
         <v>55</v>
       </c>
       <c r="E29" s="24">
         <v>66</v>
       </c>
       <c r="F29" s="15">
         <v>55</v>
       </c>
       <c r="G29" s="15">
         <v>49</v>
       </c>
       <c r="H29" s="15">
         <v>68</v>
       </c>
       <c r="I29" s="15">
@@ -1983,210 +2048,223 @@
       </c>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>49</v>
       </c>
       <c r="L29" s="15">
         <v>40</v>
       </c>
       <c r="M29" s="15">
         <v>55</v>
       </c>
       <c r="N29" s="15">
         <v>54</v>
       </c>
       <c r="O29" s="15">
         <v>52</v>
       </c>
       <c r="P29" s="15">
         <v>48</v>
       </c>
       <c r="Q29" s="15">
         <v>34</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="15">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R20" sqref="R20"/>
+      <selection pane="bottomLeft" activeCell="T18" sqref="T18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="2" max="5" width="8.88671875" style="1"/>
+    <col min="6" max="6" width="8.44140625" style="1" customWidth="1"/>
+    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="18" max="18" width="8" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="32"/>
-[...17 lines deleted...]
-      <c r="P4" s="35" t="s">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="Q4" s="35"/>
-[...3 lines deleted...]
-      <c r="B5" s="30">
+      <c r="R4" s="35"/>
+    </row>
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="32"/>
+      <c r="B5" s="28">
         <v>2025</v>
       </c>
-      <c r="C5" s="31"/>
-[...10 lines deleted...]
-      <c r="N5" s="30">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
         <v>2026</v>
       </c>
-      <c r="O5" s="31"/>
-[...4 lines deleted...]
-      <c r="A6" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+    </row>
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A6" s="33"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>38</v>
       </c>
       <c r="Q6" s="17" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="36"/>
       <c r="P7" s="36"/>
       <c r="Q7" s="36"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R7" s="36"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="18">
         <v>20.78</v>
       </c>
       <c r="C8" s="18">
         <v>21.43</v>
       </c>
       <c r="D8" s="18">
         <v>21.32</v>
       </c>
       <c r="E8" s="18">
         <v>21.5</v>
       </c>
       <c r="F8" s="18">
         <v>21.21</v>
       </c>
       <c r="G8" s="18">
         <v>20.98</v>
       </c>
       <c r="H8" s="18">
         <v>21.28</v>
       </c>
       <c r="I8" s="18">
@@ -2194,52 +2272,55 @@
       </c>
       <c r="J8" s="18">
         <v>21.26</v>
       </c>
       <c r="K8" s="18">
         <v>21.24</v>
       </c>
       <c r="L8" s="18">
         <v>21.02</v>
       </c>
       <c r="M8" s="18">
         <v>21.11</v>
       </c>
       <c r="N8" s="18">
         <v>19.64</v>
       </c>
       <c r="O8" s="18">
         <v>20.04</v>
       </c>
       <c r="P8" s="18">
         <v>19.48</v>
       </c>
       <c r="Q8" s="18">
         <v>19.28</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="18">
+        <v>18.75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="20">
         <v>20.69</v>
       </c>
       <c r="C9" s="20">
         <v>21.03</v>
       </c>
       <c r="D9" s="20">
         <v>20.32</v>
       </c>
       <c r="E9" s="20">
         <v>20.41</v>
       </c>
       <c r="F9" s="20">
         <v>19.940000000000001</v>
       </c>
       <c r="G9" s="20">
         <v>19.72</v>
       </c>
       <c r="H9" s="20">
         <v>20.059999999999999</v>
       </c>
       <c r="I9" s="20">
@@ -2247,52 +2328,55 @@
       </c>
       <c r="J9" s="20">
         <v>20.04</v>
       </c>
       <c r="K9" s="20">
         <v>20.07</v>
       </c>
       <c r="L9" s="20">
         <v>19.97</v>
       </c>
       <c r="M9" s="20">
         <v>20.09</v>
       </c>
       <c r="N9" s="20">
         <v>18.72</v>
       </c>
       <c r="O9" s="20">
         <v>18.46</v>
       </c>
       <c r="P9" s="20">
         <v>18.13</v>
       </c>
       <c r="Q9" s="20">
         <v>18.34</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="20">
+        <v>17.809999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="20">
         <v>19.920000000000002</v>
       </c>
       <c r="C10" s="20">
         <v>21.24</v>
       </c>
       <c r="D10" s="20">
         <v>21.58</v>
       </c>
       <c r="E10" s="20">
         <v>21.41</v>
       </c>
       <c r="F10" s="20">
         <v>21.46</v>
       </c>
       <c r="G10" s="20">
         <v>21.32</v>
       </c>
       <c r="H10" s="20">
         <v>21.78</v>
       </c>
       <c r="I10" s="20">
@@ -2300,52 +2384,55 @@
       </c>
       <c r="J10" s="20">
         <v>21.86</v>
       </c>
       <c r="K10" s="20">
         <v>21.89</v>
       </c>
       <c r="L10" s="20">
         <v>21.53</v>
       </c>
       <c r="M10" s="20">
         <v>21.69</v>
       </c>
       <c r="N10" s="20">
         <v>19.11</v>
       </c>
       <c r="O10" s="20">
         <v>19.93</v>
       </c>
       <c r="P10" s="20">
         <v>19.93</v>
       </c>
       <c r="Q10" s="20">
         <v>18.98</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="20">
+        <v>18.559999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="20">
         <v>22.93</v>
       </c>
       <c r="C11" s="20">
         <v>22.53</v>
       </c>
       <c r="D11" s="20">
         <v>22.9</v>
       </c>
       <c r="E11" s="20">
         <v>22.7</v>
       </c>
       <c r="F11" s="20">
         <v>22.21</v>
       </c>
       <c r="G11" s="20">
         <v>22.22</v>
       </c>
       <c r="H11" s="20">
         <v>22.32</v>
       </c>
       <c r="I11" s="20">
@@ -2353,52 +2440,55 @@
       </c>
       <c r="J11" s="20">
         <v>22.13</v>
       </c>
       <c r="K11" s="20">
         <v>21.96</v>
       </c>
       <c r="L11" s="20">
         <v>21.73</v>
       </c>
       <c r="M11" s="20">
         <v>21.64</v>
       </c>
       <c r="N11" s="20">
         <v>23.34</v>
       </c>
       <c r="O11" s="20">
         <v>22.64</v>
       </c>
       <c r="P11" s="20">
         <v>20.93</v>
       </c>
       <c r="Q11" s="20">
         <v>20.329999999999998</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="20">
+        <v>19.02</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="20">
         <v>18.5</v>
       </c>
       <c r="C12" s="20">
         <v>20.46</v>
       </c>
       <c r="D12" s="20">
         <v>20.170000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>20.57</v>
       </c>
       <c r="F12" s="20">
         <v>20.74</v>
       </c>
       <c r="G12" s="20">
         <v>20.77</v>
       </c>
       <c r="H12" s="20">
         <v>20.74</v>
       </c>
       <c r="I12" s="20">
@@ -2406,52 +2496,55 @@
       </c>
       <c r="J12" s="20">
         <v>21.54</v>
       </c>
       <c r="K12" s="20">
         <v>21.1</v>
       </c>
       <c r="L12" s="20">
         <v>20.86</v>
       </c>
       <c r="M12" s="20">
         <v>20.8</v>
       </c>
       <c r="N12" s="20">
         <v>16.2</v>
       </c>
       <c r="O12" s="20">
         <v>17.670000000000002</v>
       </c>
       <c r="P12" s="20">
         <v>16.309999999999999</v>
       </c>
       <c r="Q12" s="20">
         <v>16.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="20">
+        <v>17.03</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="20">
         <v>23.69</v>
       </c>
       <c r="C13" s="20">
         <v>24.39</v>
       </c>
       <c r="D13" s="20">
         <v>23.34</v>
       </c>
       <c r="E13" s="20">
         <v>22.82</v>
       </c>
       <c r="F13" s="20">
         <v>22.3</v>
       </c>
       <c r="G13" s="20">
         <v>21.27</v>
       </c>
       <c r="H13" s="20">
         <v>21.59</v>
       </c>
       <c r="I13" s="20">
@@ -2459,52 +2552,55 @@
       </c>
       <c r="J13" s="20">
         <v>21.37</v>
       </c>
       <c r="K13" s="20">
         <v>21.34</v>
       </c>
       <c r="L13" s="20">
         <v>20.8</v>
       </c>
       <c r="M13" s="20">
         <v>21.03</v>
       </c>
       <c r="N13" s="20">
         <v>20.309999999999999</v>
       </c>
       <c r="O13" s="20">
         <v>20.49</v>
       </c>
       <c r="P13" s="20">
         <v>20</v>
       </c>
       <c r="Q13" s="20">
         <v>19.41</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="20">
+        <v>18.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20">
         <v>21.49</v>
       </c>
       <c r="C14" s="20">
         <v>21.99</v>
       </c>
       <c r="D14" s="20">
         <v>22.35</v>
       </c>
       <c r="E14" s="20">
         <v>23.14</v>
       </c>
       <c r="F14" s="20">
         <v>22.82</v>
       </c>
       <c r="G14" s="20">
         <v>22.62</v>
       </c>
       <c r="H14" s="20">
         <v>22.71</v>
       </c>
       <c r="I14" s="20">
@@ -2512,52 +2608,55 @@
       </c>
       <c r="J14" s="20">
         <v>22.88</v>
       </c>
       <c r="K14" s="20">
         <v>22.93</v>
       </c>
       <c r="L14" s="20">
         <v>22.73</v>
       </c>
       <c r="M14" s="20">
         <v>22.71</v>
       </c>
       <c r="N14" s="20">
         <v>20.94</v>
       </c>
       <c r="O14" s="20">
         <v>22.41</v>
       </c>
       <c r="P14" s="20">
         <v>21.84</v>
       </c>
       <c r="Q14" s="20">
         <v>21.93</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="20">
+        <v>21.42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>19.14</v>
       </c>
       <c r="D15" s="20">
         <v>19.89</v>
       </c>
       <c r="E15" s="20">
         <v>20.57</v>
       </c>
       <c r="F15" s="20">
         <v>20.41</v>
       </c>
       <c r="G15" s="20">
         <v>19.829999999999998</v>
       </c>
       <c r="H15" s="20">
         <v>20.64</v>
       </c>
       <c r="I15" s="20">
@@ -2565,73 +2664,77 @@
       </c>
       <c r="J15" s="20">
         <v>19.329999999999998</v>
       </c>
       <c r="K15" s="20">
         <v>19.05</v>
       </c>
       <c r="L15" s="20">
         <v>18.73</v>
       </c>
       <c r="M15" s="20">
         <v>18.940000000000001</v>
       </c>
       <c r="N15" s="20">
         <v>19.170000000000002</v>
       </c>
       <c r="O15" s="20">
         <v>19.64</v>
       </c>
       <c r="P15" s="20">
         <v>17.78</v>
       </c>
       <c r="Q15" s="20">
         <v>16.809999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="20">
+        <v>16.239999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
       <c r="P16" s="34"/>
       <c r="Q16" s="34"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="34"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18">
         <v>19.95</v>
       </c>
       <c r="C17" s="18">
         <v>20.53</v>
       </c>
       <c r="D17" s="18">
         <v>20.03</v>
       </c>
       <c r="E17" s="18">
         <v>20.07</v>
       </c>
       <c r="F17" s="18">
         <v>19.829999999999998</v>
       </c>
       <c r="G17" s="18">
         <v>19.690000000000001</v>
       </c>
       <c r="H17" s="18">
         <v>20.079999999999998</v>
       </c>
       <c r="I17" s="18">
@@ -2639,52 +2742,55 @@
       </c>
       <c r="J17" s="18">
         <v>20</v>
       </c>
       <c r="K17" s="18">
         <v>20.04</v>
       </c>
       <c r="L17" s="18">
         <v>19.88</v>
       </c>
       <c r="M17" s="18">
         <v>20.02</v>
       </c>
       <c r="N17" s="18">
         <v>18.670000000000002</v>
       </c>
       <c r="O17" s="18">
         <v>18.71</v>
       </c>
       <c r="P17" s="18">
         <v>18.29</v>
       </c>
       <c r="Q17" s="18">
         <v>18.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="18">
+        <v>17.809999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>20.38</v>
       </c>
       <c r="C18" s="20">
         <v>20.97</v>
       </c>
       <c r="D18" s="20">
         <v>20.27</v>
       </c>
       <c r="E18" s="20">
         <v>20.399999999999999</v>
       </c>
       <c r="F18" s="20">
         <v>19.95</v>
       </c>
       <c r="G18" s="20">
         <v>19.73</v>
       </c>
       <c r="H18" s="20">
         <v>20.059999999999999</v>
       </c>
       <c r="I18" s="20">
@@ -2692,52 +2798,55 @@
       </c>
       <c r="J18" s="20">
         <v>20.03</v>
       </c>
       <c r="K18" s="20">
         <v>20.05</v>
       </c>
       <c r="L18" s="20">
         <v>19.95</v>
       </c>
       <c r="M18" s="20">
         <v>20.100000000000001</v>
       </c>
       <c r="N18" s="20">
         <v>18.760000000000002</v>
       </c>
       <c r="O18" s="20">
         <v>18.55</v>
       </c>
       <c r="P18" s="20">
         <v>18.22</v>
       </c>
       <c r="Q18" s="20">
         <v>18.43</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="20">
+        <v>17.89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20">
         <v>18.54</v>
       </c>
       <c r="C19" s="20">
         <v>19.25</v>
       </c>
       <c r="D19" s="20">
         <v>19.149999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>18.95</v>
       </c>
       <c r="F19" s="20">
         <v>19.440000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>19.75</v>
       </c>
       <c r="H19" s="20">
         <v>20.23</v>
       </c>
       <c r="I19" s="20">
@@ -2745,52 +2854,55 @@
       </c>
       <c r="J19" s="20">
         <v>20</v>
       </c>
       <c r="K19" s="20">
         <v>20.21</v>
       </c>
       <c r="L19" s="20">
         <v>19.78</v>
       </c>
       <c r="M19" s="20">
         <v>19.84</v>
       </c>
       <c r="N19" s="20">
         <v>18.25</v>
       </c>
       <c r="O19" s="20">
         <v>19.23</v>
       </c>
       <c r="P19" s="20">
         <v>19.05</v>
       </c>
       <c r="Q19" s="20">
         <v>18.11</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="20">
+        <v>17.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20">
         <v>17.739999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>16.989999999999998</v>
       </c>
       <c r="D20" s="20">
         <v>19.93</v>
       </c>
       <c r="E20" s="20">
         <v>18.86</v>
       </c>
       <c r="F20" s="20">
         <v>19.13</v>
       </c>
       <c r="G20" s="20">
         <v>17.899999999999999</v>
       </c>
       <c r="H20" s="20">
         <v>19.41</v>
       </c>
       <c r="I20" s="20">
@@ -2798,73 +2910,77 @@
       </c>
       <c r="J20" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="K20" s="20">
         <v>18.350000000000001</v>
       </c>
       <c r="L20" s="20">
         <v>18.239999999999998</v>
       </c>
       <c r="M20" s="20">
         <v>18.87</v>
       </c>
       <c r="N20" s="20">
         <v>19.46</v>
       </c>
       <c r="O20" s="20">
         <v>19.5</v>
       </c>
       <c r="P20" s="20">
         <v>14.13</v>
       </c>
       <c r="Q20" s="20">
         <v>15.48</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="20">
+        <v>15.68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="34"/>
       <c r="P21" s="34"/>
       <c r="Q21" s="34"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="34"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="18">
         <v>21.51</v>
       </c>
       <c r="C22" s="18">
         <v>22.2</v>
       </c>
       <c r="D22" s="18">
         <v>22.44</v>
       </c>
       <c r="E22" s="18">
         <v>22.74</v>
       </c>
       <c r="F22" s="18">
         <v>22.4</v>
       </c>
       <c r="G22" s="18">
         <v>22.1</v>
       </c>
       <c r="H22" s="18">
         <v>22.31</v>
       </c>
       <c r="I22" s="18">
@@ -2872,52 +2988,55 @@
       </c>
       <c r="J22" s="18">
         <v>22.36</v>
       </c>
       <c r="K22" s="18">
         <v>22.29</v>
       </c>
       <c r="L22" s="18">
         <v>22.02</v>
       </c>
       <c r="M22" s="18">
         <v>22.05</v>
       </c>
       <c r="N22" s="26">
         <v>20.52</v>
       </c>
       <c r="O22" s="18">
         <v>21.23</v>
       </c>
       <c r="P22" s="18">
         <v>20.54</v>
       </c>
       <c r="Q22" s="18">
         <v>20.149999999999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="18">
+        <v>19.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="20">
         <v>31.87</v>
       </c>
       <c r="C23" s="20">
         <v>23.12</v>
       </c>
       <c r="D23" s="20">
         <v>22.25</v>
       </c>
       <c r="E23" s="20">
         <v>20.61</v>
       </c>
       <c r="F23" s="20">
         <v>19.52</v>
       </c>
       <c r="G23" s="20">
         <v>19.309999999999999</v>
       </c>
       <c r="H23" s="20">
         <v>19.93</v>
       </c>
       <c r="I23" s="20">
@@ -2925,52 +3044,55 @@
       </c>
       <c r="J23" s="20">
         <v>20.18</v>
       </c>
       <c r="K23" s="20">
         <v>21.12</v>
       </c>
       <c r="L23" s="20">
         <v>20.5</v>
       </c>
       <c r="M23" s="20">
         <v>20.010000000000002</v>
       </c>
       <c r="N23" s="25">
         <v>17.47</v>
       </c>
       <c r="O23" s="20">
         <v>14.72</v>
       </c>
       <c r="P23" s="20">
         <v>14.7</v>
       </c>
       <c r="Q23" s="20">
         <v>14.79</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="20">
+        <v>14.77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="20">
         <v>21.27</v>
       </c>
       <c r="C24" s="20">
         <v>23.19</v>
       </c>
       <c r="D24" s="20">
         <v>23.95</v>
       </c>
       <c r="E24" s="20">
         <v>23.82</v>
       </c>
       <c r="F24" s="20">
         <v>23.44</v>
       </c>
       <c r="G24" s="20">
         <v>22.85</v>
       </c>
       <c r="H24" s="20">
         <v>23.29</v>
       </c>
       <c r="I24" s="20">
@@ -2978,52 +3100,55 @@
       </c>
       <c r="J24" s="20">
         <v>23.68</v>
       </c>
       <c r="K24" s="20">
         <v>23.52</v>
       </c>
       <c r="L24" s="20">
         <v>23.24</v>
       </c>
       <c r="M24" s="20">
         <v>23.49</v>
       </c>
       <c r="N24" s="25">
         <v>19.940000000000001</v>
       </c>
       <c r="O24" s="20">
         <v>20.61</v>
       </c>
       <c r="P24" s="20">
         <v>20.78</v>
       </c>
       <c r="Q24" s="20">
         <v>19.829999999999998</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="20">
+        <v>19.34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="20">
         <v>22.93</v>
       </c>
       <c r="C25" s="20">
         <v>22.53</v>
       </c>
       <c r="D25" s="20">
         <v>22.9</v>
       </c>
       <c r="E25" s="20">
         <v>22.7</v>
       </c>
       <c r="F25" s="20">
         <v>22.21</v>
       </c>
       <c r="G25" s="20">
         <v>22.22</v>
       </c>
       <c r="H25" s="20">
         <v>22.32</v>
       </c>
       <c r="I25" s="20">
@@ -3031,52 +3156,55 @@
       </c>
       <c r="J25" s="20">
         <v>22.13</v>
       </c>
       <c r="K25" s="20">
         <v>21.96</v>
       </c>
       <c r="L25" s="20">
         <v>21.73</v>
       </c>
       <c r="M25" s="20">
         <v>21.64</v>
       </c>
       <c r="N25" s="25">
         <v>23.34</v>
       </c>
       <c r="O25" s="20">
         <v>22.64</v>
       </c>
       <c r="P25" s="20">
         <v>20.93</v>
       </c>
       <c r="Q25" s="20">
         <v>20.329999999999998</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="20">
+        <v>19.02</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="20">
         <v>18.5</v>
       </c>
       <c r="C26" s="20">
         <v>20.46</v>
       </c>
       <c r="D26" s="20">
         <v>20.170000000000002</v>
       </c>
       <c r="E26" s="20">
         <v>20.57</v>
       </c>
       <c r="F26" s="20">
         <v>20.74</v>
       </c>
       <c r="G26" s="20">
         <v>20.77</v>
       </c>
       <c r="H26" s="20">
         <v>20.74</v>
       </c>
       <c r="I26" s="20">
@@ -3084,52 +3212,55 @@
       </c>
       <c r="J26" s="20">
         <v>21.54</v>
       </c>
       <c r="K26" s="20">
         <v>21.1</v>
       </c>
       <c r="L26" s="20">
         <v>20.86</v>
       </c>
       <c r="M26" s="20">
         <v>20.8</v>
       </c>
       <c r="N26" s="25">
         <v>16.2</v>
       </c>
       <c r="O26" s="20">
         <v>17.670000000000002</v>
       </c>
       <c r="P26" s="20">
         <v>16.309999999999999</v>
       </c>
       <c r="Q26" s="20">
         <v>16.5</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="20">
+        <v>17.03</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="20">
         <v>23.69</v>
       </c>
       <c r="C27" s="20">
         <v>24.39</v>
       </c>
       <c r="D27" s="20">
         <v>23.34</v>
       </c>
       <c r="E27" s="20">
         <v>22.82</v>
       </c>
       <c r="F27" s="20">
         <v>22.3</v>
       </c>
       <c r="G27" s="20">
         <v>21.27</v>
       </c>
       <c r="H27" s="20">
         <v>21.59</v>
       </c>
       <c r="I27" s="20">
@@ -3137,52 +3268,55 @@
       </c>
       <c r="J27" s="20">
         <v>21.37</v>
       </c>
       <c r="K27" s="20">
         <v>21.34</v>
       </c>
       <c r="L27" s="20">
         <v>20.8</v>
       </c>
       <c r="M27" s="20">
         <v>21.03</v>
       </c>
       <c r="N27" s="25">
         <v>20.309999999999999</v>
       </c>
       <c r="O27" s="20">
         <v>20.49</v>
       </c>
       <c r="P27" s="20">
         <v>20</v>
       </c>
       <c r="Q27" s="20">
         <v>19.41</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="20">
+        <v>18.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>21.49</v>
       </c>
       <c r="C28" s="20">
         <v>21.99</v>
       </c>
       <c r="D28" s="20">
         <v>22.35</v>
       </c>
       <c r="E28" s="20">
         <v>23.14</v>
       </c>
       <c r="F28" s="20">
         <v>22.82</v>
       </c>
       <c r="G28" s="20">
         <v>22.62</v>
       </c>
       <c r="H28" s="20">
         <v>22.71</v>
       </c>
       <c r="I28" s="20">
@@ -3190,52 +3324,55 @@
       </c>
       <c r="J28" s="20">
         <v>22.88</v>
       </c>
       <c r="K28" s="20">
         <v>22.93</v>
       </c>
       <c r="L28" s="20">
         <v>22.73</v>
       </c>
       <c r="M28" s="20">
         <v>22.71</v>
       </c>
       <c r="N28" s="25">
         <v>20.94</v>
       </c>
       <c r="O28" s="20">
         <v>22.41</v>
       </c>
       <c r="P28" s="20">
         <v>21.84</v>
       </c>
       <c r="Q28" s="20">
         <v>21.93</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="20">
+        <v>21.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="22">
         <v>17.559999999999999</v>
       </c>
       <c r="C29" s="22">
         <v>19.71</v>
       </c>
       <c r="D29" s="22">
         <v>19.88</v>
       </c>
       <c r="E29" s="22">
         <v>21.03</v>
       </c>
       <c r="F29" s="22">
         <v>20.75</v>
       </c>
       <c r="G29" s="22">
         <v>20.34</v>
       </c>
       <c r="H29" s="22">
         <v>20.96</v>
       </c>
       <c r="I29" s="22">
@@ -3243,66 +3380,69 @@
       </c>
       <c r="J29" s="22">
         <v>19.399999999999999</v>
       </c>
       <c r="K29" s="22">
         <v>19.239999999999998</v>
       </c>
       <c r="L29" s="22">
         <v>18.86</v>
       </c>
       <c r="M29" s="22">
         <v>18.96</v>
       </c>
       <c r="N29" s="22">
         <v>19.100000000000001</v>
       </c>
       <c r="O29" s="22">
         <v>19.68</v>
       </c>
       <c r="P29" s="22">
         <v>18.73</v>
       </c>
       <c r="Q29" s="22">
         <v>17.149999999999999</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29" s="22">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:Q7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>