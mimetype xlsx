--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="710"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -338,145 +338,152 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -748,2701 +755,2838 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C37" sqref="C37"/>
+      <selection pane="bottomLeft" activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="30"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="R4" s="3"/>
+      <c r="S4" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="28">
+    <row r="5" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="29"/>
-[...10 lines deleted...]
-      <c r="N5" s="28">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="29"/>
-[...6 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+    </row>
+    <row r="6" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A6" s="29"/>
+      <c r="B6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="27" t="s">
+      <c r="H6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="27" t="s">
+      <c r="J6" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="27" t="s">
+      <c r="L6" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="27" t="s">
+      <c r="N6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="27" t="s">
+      <c r="P6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="27" t="s">
+      <c r="R6" s="23" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="S6" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A7" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="31"/>
-[...18 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="34"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A8" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="6">
         <v>1433</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>1381</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="6">
         <v>1460</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>1478</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="6">
         <v>1384</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="6">
         <v>1323</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="6">
         <v>1586</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="6">
         <v>1357</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="6">
         <v>1518</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="6">
         <v>1455</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="6">
         <v>1253</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="6">
         <v>1518</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="6">
         <v>1378</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>1298</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>1293</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q8" s="6">
         <v>1265</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R8" s="6">
         <v>1168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="6">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="8">
         <v>529</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>491</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="8">
         <v>481</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="18">
         <v>513</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="8">
         <v>460</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="8">
         <v>460</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="8">
         <v>564</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="8">
         <v>500</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="8">
         <v>503</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="8">
         <v>519</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="8">
         <v>464</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="8">
         <v>545</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="8">
         <v>497</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="8">
         <v>433</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="8">
         <v>464</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="8">
         <v>483</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="8">
         <v>416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="8">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A10" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="8">
         <v>262</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>270</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="8">
         <v>293</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="18">
         <v>266</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="8">
         <v>285</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="8">
         <v>261</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="8">
         <v>321</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="8">
         <v>286</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="8">
         <v>283</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="8">
         <v>291</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="8">
         <v>227</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="8">
         <v>308</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="8">
         <v>253</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="8">
         <v>250</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P10" s="8">
         <v>264</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="8">
         <v>206</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="8">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="8">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A11" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="8">
         <v>141</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>123</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="8">
         <v>146</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="18">
         <v>132</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="8">
         <v>125</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="8">
         <v>132</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="8">
         <v>140</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="8">
         <v>117</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="8">
         <v>141</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="8">
         <v>126</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="8">
         <v>116</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="8">
         <v>128</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="8">
         <v>142</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="8">
         <v>121</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="8">
         <v>108</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="8">
         <v>109</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="8">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="S11" s="8">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="8">
         <v>57</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>64</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="8">
         <v>61</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="18">
         <v>65</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="8">
         <v>66</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="8">
         <v>62</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="8">
         <v>63</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="8">
         <v>66</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="8">
         <v>81</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="8">
         <v>53</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="8">
         <v>55</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="8">
         <v>62</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="8">
         <v>49</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="8">
         <v>53</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="8">
         <v>42</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="8">
         <v>50</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="8">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="S12" s="8">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A13" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="8">
         <v>69</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>67</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="8">
         <v>64</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="18">
         <v>60</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="8">
         <v>59</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="8">
         <v>45</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="8">
         <v>68</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="8">
         <v>54</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="8">
         <v>64</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="8">
         <v>62</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="8">
         <v>44</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="8">
         <v>69</v>
       </c>
-      <c r="N13" s="10">
+      <c r="N13" s="8">
         <v>58</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="8">
         <v>54</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="8">
         <v>55</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="8">
         <v>49</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="8">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="S13" s="8">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A14" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="8">
         <v>313</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>299</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="8">
         <v>341</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="18">
         <v>365</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="8">
         <v>319</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="8">
         <v>306</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="8">
         <v>341</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="8">
         <v>297</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="8">
         <v>382</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="8">
         <v>346</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="8">
         <v>295</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="8">
         <v>332</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="8">
         <v>311</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="8">
         <v>322</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="8">
         <v>309</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="8">
         <v>320</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="8">
         <v>286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="8">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A15" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="8">
         <v>62</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>67</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="8">
         <v>74</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="18">
         <v>77</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="8">
         <v>70</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="8">
         <v>57</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="8">
         <v>89</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="8">
         <v>37</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="8">
         <v>64</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="8">
         <v>58</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="8">
         <v>52</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="8">
         <v>74</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="8">
         <v>68</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="8">
         <v>65</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="8">
         <v>51</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="8">
         <v>48</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="8">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="S15" s="8">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="34"/>
-[...18 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A17" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>640</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>612</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>610</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>630</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>604</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>590</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>718</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>619</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>625</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>652</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>563</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>687</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>618</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>559</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>579</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>583</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="6">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A18" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="8">
         <v>507</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>483</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="8">
         <v>467</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="18">
         <v>503</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="8">
         <v>450</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="8">
         <v>448</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="8">
         <v>548</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="8">
         <v>484</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="8">
         <v>491</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="8">
         <v>499</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="8">
         <v>455</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="8">
         <v>535</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="8">
         <v>485</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="8">
         <v>426</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="8">
         <v>454</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="8">
         <v>473</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="8">
         <v>406</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="8">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A19" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="8">
         <v>120</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="8">
         <v>118</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="8">
         <v>124</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="18">
         <v>116</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="8">
         <v>139</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="8">
         <v>134</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="8">
         <v>149</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="8">
         <v>123</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="8">
         <v>120</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="8">
         <v>144</v>
       </c>
-      <c r="L19" s="10">
+      <c r="L19" s="8">
         <v>96</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="8">
         <v>133</v>
       </c>
-      <c r="N19" s="10">
+      <c r="N19" s="8">
         <v>119</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="8">
         <v>120</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="8">
         <v>122</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q19" s="8">
         <v>96</v>
       </c>
-      <c r="R19" s="10">
+      <c r="R19" s="8">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="27">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="8">
         <v>13</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="8">
         <v>11</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="8">
         <v>19</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="18">
         <v>11</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="8">
         <v>15</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="8">
         <v>8</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="8">
         <v>21</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="8">
         <v>12</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="8">
         <v>14</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="8">
         <v>9</v>
       </c>
-      <c r="L20" s="10">
+      <c r="L20" s="8">
         <v>12</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="8">
         <v>19</v>
       </c>
-      <c r="N20" s="10">
+      <c r="N20" s="8">
         <v>14</v>
       </c>
-      <c r="O20" s="10">
+      <c r="O20" s="8">
         <v>13</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="8">
         <v>3</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="8">
         <v>14</v>
       </c>
-      <c r="R20" s="10">
+      <c r="R20" s="8">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="34" t="s">
+      <c r="S20" s="27">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="34"/>
-[...18 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+    </row>
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A22" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="7">
+      <c r="B22" s="6">
         <v>793</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="6">
         <v>769</v>
       </c>
-      <c r="D22" s="7">
+      <c r="D22" s="6">
         <v>850</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="9">
         <v>848</v>
       </c>
-      <c r="F22" s="7">
+      <c r="F22" s="6">
         <v>780</v>
       </c>
-      <c r="G22" s="7">
+      <c r="G22" s="6">
         <v>733</v>
       </c>
-      <c r="H22" s="7">
+      <c r="H22" s="6">
         <v>868</v>
       </c>
-      <c r="I22" s="7">
+      <c r="I22" s="6">
         <v>738</v>
       </c>
-      <c r="J22" s="7">
+      <c r="J22" s="6">
         <v>893</v>
       </c>
-      <c r="K22" s="7">
+      <c r="K22" s="6">
         <v>803</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>690</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="6">
         <v>831</v>
       </c>
-      <c r="N22" s="7">
+      <c r="N22" s="6">
         <v>760</v>
       </c>
-      <c r="O22" s="7">
+      <c r="O22" s="6">
         <v>739</v>
       </c>
-      <c r="P22" s="7">
+      <c r="P22" s="6">
         <v>714</v>
       </c>
-      <c r="Q22" s="7">
+      <c r="Q22" s="6">
         <v>682</v>
       </c>
-      <c r="R22" s="7">
+      <c r="R22" s="6">
         <v>644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="6">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A23" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="8">
         <v>22</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="8">
         <v>8</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="8">
         <v>14</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="18">
         <v>10</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="8">
         <v>10</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="8">
         <v>12</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="8">
         <v>16</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="8">
         <v>16</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="8">
         <v>12</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="8">
         <v>20</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="8">
         <v>9</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="8">
         <v>10</v>
       </c>
-      <c r="N23" s="10">
+      <c r="N23" s="8">
         <v>12</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="8">
         <v>7</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P23" s="8">
         <v>10</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="Q23" s="8">
         <v>10</v>
       </c>
-      <c r="R23" s="10">
+      <c r="R23" s="8">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="S23" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A24" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="8">
         <v>142</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="8">
         <v>152</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="8">
         <v>169</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="18">
         <v>150</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="8">
         <v>146</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="8">
         <v>127</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="8">
         <v>172</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="8">
         <v>163</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="8">
         <v>163</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="8">
         <v>147</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="8">
         <v>131</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="8">
         <v>175</v>
       </c>
-      <c r="N24" s="10">
+      <c r="N24" s="8">
         <v>134</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="8">
         <v>130</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="8">
         <v>142</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="8">
         <v>110</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="8">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="8">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A25" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="8">
         <v>141</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="8">
         <v>123</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="8">
         <v>146</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="18">
         <v>132</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="8">
         <v>125</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="8">
         <v>132</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="8">
         <v>140</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="8">
         <v>117</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="8">
         <v>141</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="8">
         <v>126</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="8">
         <v>116</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="8">
         <v>128</v>
       </c>
-      <c r="N25" s="10">
+      <c r="N25" s="8">
         <v>142</v>
       </c>
-      <c r="O25" s="10">
+      <c r="O25" s="8">
         <v>121</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P25" s="8">
         <v>108</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="Q25" s="8">
         <v>109</v>
       </c>
-      <c r="R25" s="10">
+      <c r="R25" s="8">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="S25" s="8">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A26" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="8">
         <v>57</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="8">
         <v>64</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="8">
         <v>61</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="18">
         <v>65</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="8">
         <v>66</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="8">
         <v>62</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="8">
         <v>63</v>
       </c>
-      <c r="I26" s="10">
+      <c r="I26" s="8">
         <v>66</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="8">
         <v>81</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="8">
         <v>53</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="8">
         <v>55</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="8">
         <v>62</v>
       </c>
-      <c r="N26" s="10">
+      <c r="N26" s="8">
         <v>49</v>
       </c>
-      <c r="O26" s="10">
+      <c r="O26" s="8">
         <v>53</v>
       </c>
-      <c r="P26" s="10">
+      <c r="P26" s="8">
         <v>42</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="Q26" s="8">
         <v>50</v>
       </c>
-      <c r="R26" s="10">
+      <c r="R26" s="8">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="8">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A27" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="8">
         <v>69</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="8">
         <v>67</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="8">
         <v>64</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="18">
         <v>60</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="8">
         <v>59</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="8">
         <v>45</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="8">
         <v>68</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="8">
         <v>54</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="8">
         <v>64</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="8">
         <v>62</v>
       </c>
-      <c r="L27" s="10">
+      <c r="L27" s="8">
         <v>44</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="8">
         <v>69</v>
       </c>
-      <c r="N27" s="10">
+      <c r="N27" s="8">
         <v>58</v>
       </c>
-      <c r="O27" s="10">
+      <c r="O27" s="8">
         <v>54</v>
       </c>
-      <c r="P27" s="10">
+      <c r="P27" s="8">
         <v>55</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="Q27" s="8">
         <v>49</v>
       </c>
-      <c r="R27" s="10">
+      <c r="R27" s="8">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="8">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A28" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="8">
         <v>313</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="8">
         <v>299</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="8">
         <v>341</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E28" s="18">
         <v>365</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="8">
         <v>319</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="8">
         <v>306</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="8">
         <v>341</v>
       </c>
-      <c r="I28" s="10">
+      <c r="I28" s="8">
         <v>297</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="8">
         <v>382</v>
       </c>
-      <c r="K28" s="10">
+      <c r="K28" s="8">
         <v>346</v>
       </c>
-      <c r="L28" s="10">
+      <c r="L28" s="8">
         <v>295</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="8">
         <v>332</v>
       </c>
-      <c r="N28" s="10">
+      <c r="N28" s="8">
         <v>311</v>
       </c>
-      <c r="O28" s="10">
+      <c r="O28" s="8">
         <v>322</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="8">
         <v>309</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="8">
         <v>320</v>
       </c>
-      <c r="R28" s="10">
+      <c r="R28" s="8">
         <v>286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="14" t="s">
+      <c r="S28" s="8">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="11" customFormat="1" ht="11.25">
+      <c r="A29" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="15">
+      <c r="B29" s="12">
         <v>49</v>
       </c>
-      <c r="C29" s="15">
+      <c r="C29" s="12">
         <v>56</v>
       </c>
-      <c r="D29" s="15">
+      <c r="D29" s="12">
         <v>55</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="19">
         <v>66</v>
       </c>
-      <c r="F29" s="15">
+      <c r="F29" s="12">
         <v>55</v>
       </c>
-      <c r="G29" s="15">
+      <c r="G29" s="12">
         <v>49</v>
       </c>
-      <c r="H29" s="15">
+      <c r="H29" s="12">
         <v>68</v>
       </c>
-      <c r="I29" s="15">
+      <c r="I29" s="12">
         <v>25</v>
       </c>
-      <c r="J29" s="15">
+      <c r="J29" s="12">
         <v>50</v>
       </c>
-      <c r="K29" s="15">
+      <c r="K29" s="12">
         <v>49</v>
       </c>
-      <c r="L29" s="15">
+      <c r="L29" s="12">
         <v>40</v>
       </c>
-      <c r="M29" s="15">
+      <c r="M29" s="12">
         <v>55</v>
       </c>
-      <c r="N29" s="15">
+      <c r="N29" s="12">
         <v>54</v>
       </c>
-      <c r="O29" s="15">
+      <c r="O29" s="12">
         <v>52</v>
       </c>
-      <c r="P29" s="15">
+      <c r="P29" s="12">
         <v>48</v>
       </c>
-      <c r="Q29" s="15">
+      <c r="Q29" s="12">
         <v>34</v>
       </c>
-      <c r="R29" s="15">
+      <c r="R29" s="12">
         <v>38</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="12">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T18" sqref="T18"/>
+      <selection pane="bottomLeft" activeCell="U21" sqref="U21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="5" width="8.85546875" style="1"/>
+    <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7" max="17" width="8.85546875" style="1"/>
     <col min="18" max="18" width="8" style="1" customWidth="1"/>
-    <col min="19" max="16384" width="8.88671875" style="1"/>
+    <col min="19" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="30"/>
-[...18 lines deleted...]
-      <c r="Q4" s="35" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="Q4" s="22"/>
+      <c r="R4" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="R4" s="35"/>
-[...3 lines deleted...]
-      <c r="B5" s="28">
+      <c r="S4" s="37"/>
+    </row>
+    <row r="5" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="29"/>
-[...10 lines deleted...]
-      <c r="N5" s="28">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="29"/>
-[...6 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="35"/>
+    </row>
+    <row r="6" spans="1:19" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A6" s="29"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E6" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G6" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="16" t="s">
+      <c r="L6" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M6" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="N6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O6" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P6" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="Q6" s="17" t="s">
+      <c r="Q6" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R6" s="14" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="S6" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A7" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="36"/>
-[...18 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A8" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="15">
         <v>20.78</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="15">
         <v>21.43</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="15">
         <v>21.32</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="15">
         <v>21.5</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="15">
         <v>21.21</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="15">
         <v>20.98</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="15">
         <v>21.28</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="15">
         <v>21.08</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="15">
         <v>21.26</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="15">
         <v>21.24</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="15">
         <v>21.02</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="15">
         <v>21.11</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="15">
         <v>19.64</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="15">
         <v>20.04</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="15">
         <v>19.48</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="15">
         <v>19.28</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="15">
         <v>18.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="S8" s="15">
+        <v>18.84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="16">
         <v>20.69</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="16">
         <v>21.03</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="16">
         <v>20.32</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="16">
         <v>20.41</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="16">
         <v>19.940000000000001</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="16">
         <v>19.72</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="16">
         <v>20.059999999999999</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="16">
         <v>19.98</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="16">
         <v>20.04</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="16">
         <v>20.07</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="16">
         <v>19.97</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="16">
         <v>20.09</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="16">
         <v>18.72</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="16">
         <v>18.46</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="16">
         <v>18.13</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="16">
         <v>18.34</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="16">
         <v>17.809999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="S9" s="16">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A10" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="16">
         <v>19.920000000000002</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="16">
         <v>21.24</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="16">
         <v>21.58</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="16">
         <v>21.41</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="16">
         <v>21.46</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="16">
         <v>21.32</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="16">
         <v>21.78</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="16">
         <v>21.8</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="16">
         <v>21.86</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="16">
         <v>21.89</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="16">
         <v>21.53</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="16">
         <v>21.69</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="16">
         <v>19.11</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="16">
         <v>19.93</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="16">
         <v>19.93</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="16">
         <v>18.98</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="16">
         <v>18.559999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="19" t="s">
+      <c r="S10" s="16">
+        <v>19.16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A11" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="16">
         <v>22.93</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="16">
         <v>22.53</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="16">
         <v>22.9</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="16">
         <v>22.7</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="16">
         <v>22.21</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="16">
         <v>22.22</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="16">
         <v>22.32</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="16">
         <v>21.93</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="16">
         <v>22.13</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="16">
         <v>21.96</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="16">
         <v>21.73</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="16">
         <v>21.64</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="16">
         <v>23.34</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O11" s="16">
         <v>22.64</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="16">
         <v>20.93</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="16">
         <v>20.329999999999998</v>
       </c>
-      <c r="R11" s="20">
+      <c r="R11" s="16">
         <v>19.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="S11" s="16">
+        <v>19.11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="16">
         <v>18.5</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="16">
         <v>20.46</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="16">
         <v>20.170000000000002</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="16">
         <v>20.57</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="16">
         <v>20.74</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="16">
         <v>20.77</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="16">
         <v>20.74</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="16">
         <v>20.86</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="16">
         <v>21.54</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="16">
         <v>21.1</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="16">
         <v>20.86</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M12" s="16">
         <v>20.8</v>
       </c>
-      <c r="N12" s="20">
+      <c r="N12" s="16">
         <v>16.2</v>
       </c>
-      <c r="O12" s="20">
+      <c r="O12" s="16">
         <v>17.670000000000002</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="16">
         <v>16.309999999999999</v>
       </c>
-      <c r="Q12" s="20">
+      <c r="Q12" s="16">
         <v>16.5</v>
       </c>
-      <c r="R12" s="20">
+      <c r="R12" s="16">
         <v>17.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="19" t="s">
+      <c r="S12" s="16">
+        <v>17.32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A13" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="16">
         <v>23.69</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="16">
         <v>24.39</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="16">
         <v>23.34</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="16">
         <v>22.82</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="16">
         <v>22.3</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="16">
         <v>21.27</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="16">
         <v>21.59</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="16">
         <v>21.26</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="16">
         <v>21.37</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="16">
         <v>21.34</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="16">
         <v>20.8</v>
       </c>
-      <c r="M13" s="20">
+      <c r="M13" s="16">
         <v>21.03</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="16">
         <v>20.309999999999999</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O13" s="16">
         <v>20.49</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="16">
         <v>20</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="16">
         <v>19.41</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="16">
         <v>18.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="S13" s="16">
+        <v>18.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A14" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="16">
         <v>21.49</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="16">
         <v>21.99</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="16">
         <v>22.35</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="16">
         <v>23.14</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="16">
         <v>22.82</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="16">
         <v>22.62</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="16">
         <v>22.71</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="16">
         <v>22.4</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="16">
         <v>22.88</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="16">
         <v>22.93</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="16">
         <v>22.73</v>
       </c>
-      <c r="M14" s="20">
+      <c r="M14" s="16">
         <v>22.71</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="16">
         <v>20.94</v>
       </c>
-      <c r="O14" s="20">
+      <c r="O14" s="16">
         <v>22.41</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="16">
         <v>21.84</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="16">
         <v>21.93</v>
       </c>
-      <c r="R14" s="20">
+      <c r="R14" s="16">
         <v>21.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="S14" s="16">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A15" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="16">
         <v>17.600000000000001</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="16">
         <v>19.14</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="16">
         <v>19.89</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="16">
         <v>20.57</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="16">
         <v>20.41</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="16">
         <v>19.829999999999998</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="16">
         <v>20.64</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="16">
         <v>19.37</v>
       </c>
-      <c r="J15" s="20">
+      <c r="J15" s="16">
         <v>19.329999999999998</v>
       </c>
-      <c r="K15" s="20">
+      <c r="K15" s="16">
         <v>19.05</v>
       </c>
-      <c r="L15" s="20">
+      <c r="L15" s="16">
         <v>18.73</v>
       </c>
-      <c r="M15" s="20">
+      <c r="M15" s="16">
         <v>18.940000000000001</v>
       </c>
-      <c r="N15" s="20">
+      <c r="N15" s="16">
         <v>19.170000000000002</v>
       </c>
-      <c r="O15" s="20">
+      <c r="O15" s="16">
         <v>19.64</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P15" s="16">
         <v>17.78</v>
       </c>
-      <c r="Q15" s="20">
+      <c r="Q15" s="16">
         <v>16.809999999999999</v>
       </c>
-      <c r="R15" s="20">
+      <c r="R15" s="16">
         <v>16.239999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="S15" s="16">
+        <v>16.170000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="34"/>
-[...18 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A17" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="15">
         <v>19.95</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="15">
         <v>20.53</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="15">
         <v>20.03</v>
       </c>
-      <c r="E17" s="18">
+      <c r="E17" s="15">
         <v>20.07</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F17" s="15">
         <v>19.829999999999998</v>
       </c>
-      <c r="G17" s="18">
+      <c r="G17" s="15">
         <v>19.690000000000001</v>
       </c>
-      <c r="H17" s="18">
+      <c r="H17" s="15">
         <v>20.079999999999998</v>
       </c>
-      <c r="I17" s="18">
+      <c r="I17" s="15">
         <v>19.97</v>
       </c>
-      <c r="J17" s="18">
+      <c r="J17" s="15">
         <v>20</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K17" s="15">
         <v>20.04</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L17" s="15">
         <v>19.88</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M17" s="15">
         <v>20.02</v>
       </c>
-      <c r="N17" s="18">
+      <c r="N17" s="15">
         <v>18.670000000000002</v>
       </c>
-      <c r="O17" s="18">
+      <c r="O17" s="15">
         <v>18.71</v>
       </c>
-      <c r="P17" s="18">
+      <c r="P17" s="15">
         <v>18.29</v>
       </c>
-      <c r="Q17" s="18">
+      <c r="Q17" s="15">
         <v>18.3</v>
       </c>
-      <c r="R17" s="18">
+      <c r="R17" s="15">
         <v>17.809999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="19" t="s">
+      <c r="S17" s="15">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A18" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="16">
         <v>20.38</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="16">
         <v>20.97</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="16">
         <v>20.27</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="16">
         <v>20.399999999999999</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="16">
         <v>19.95</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="16">
         <v>19.73</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="16">
         <v>20.059999999999999</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="16">
         <v>19.96</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="16">
         <v>20.03</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="16">
         <v>20.05</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="16">
         <v>19.95</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M18" s="16">
         <v>20.100000000000001</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N18" s="16">
         <v>18.760000000000002</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O18" s="16">
         <v>18.55</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="16">
         <v>18.22</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q18" s="16">
         <v>18.43</v>
       </c>
-      <c r="R18" s="20">
+      <c r="R18" s="16">
         <v>17.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="19" t="s">
+      <c r="S18" s="16">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A19" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="16">
         <v>18.54</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="16">
         <v>19.25</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="16">
         <v>19.149999999999999</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="16">
         <v>18.95</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="16">
         <v>19.440000000000001</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="16">
         <v>19.75</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="16">
         <v>20.23</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="16">
         <v>20.11</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="16">
         <v>20</v>
       </c>
-      <c r="K19" s="20">
+      <c r="K19" s="16">
         <v>20.21</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="16">
         <v>19.78</v>
       </c>
-      <c r="M19" s="20">
+      <c r="M19" s="16">
         <v>19.84</v>
       </c>
-      <c r="N19" s="20">
+      <c r="N19" s="16">
         <v>18.25</v>
       </c>
-      <c r="O19" s="20">
+      <c r="O19" s="16">
         <v>19.23</v>
       </c>
-      <c r="P19" s="20">
+      <c r="P19" s="16">
         <v>19.05</v>
       </c>
-      <c r="Q19" s="20">
+      <c r="Q19" s="16">
         <v>18.11</v>
       </c>
-      <c r="R19" s="20">
+      <c r="R19" s="16">
         <v>17.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="19" t="s">
+      <c r="S19" s="16">
+        <v>18.14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="16">
         <v>17.739999999999998</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="16">
         <v>16.989999999999998</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="16">
         <v>19.93</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="16">
         <v>18.86</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="16">
         <v>19.13</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="16">
         <v>17.899999999999999</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="16">
         <v>19.41</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="16">
         <v>19.079999999999998</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="16">
         <v>19.079999999999998</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="16">
         <v>18.350000000000001</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="16">
         <v>18.239999999999998</v>
       </c>
-      <c r="M20" s="20">
+      <c r="M20" s="16">
         <v>18.87</v>
       </c>
-      <c r="N20" s="20">
+      <c r="N20" s="16">
         <v>19.46</v>
       </c>
-      <c r="O20" s="20">
+      <c r="O20" s="16">
         <v>19.5</v>
       </c>
-      <c r="P20" s="20">
+      <c r="P20" s="16">
         <v>14.13</v>
       </c>
-      <c r="Q20" s="20">
+      <c r="Q20" s="16">
         <v>15.48</v>
       </c>
-      <c r="R20" s="20">
+      <c r="R20" s="16">
         <v>15.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="34" t="s">
+      <c r="S20" s="16">
+        <v>15.48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A21" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="34"/>
-[...18 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A22" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="15">
         <v>21.51</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="15">
         <v>22.2</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="15">
         <v>22.44</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="15">
         <v>22.74</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="15">
         <v>22.4</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G22" s="15">
         <v>22.1</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H22" s="15">
         <v>22.31</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I22" s="15">
         <v>22.03</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J22" s="15">
         <v>22.36</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K22" s="15">
         <v>22.29</v>
       </c>
-      <c r="L22" s="18">
+      <c r="L22" s="15">
         <v>22.02</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M22" s="15">
         <v>22.05</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="21">
         <v>20.52</v>
       </c>
-      <c r="O22" s="18">
+      <c r="O22" s="15">
         <v>21.23</v>
       </c>
-      <c r="P22" s="18">
+      <c r="P22" s="15">
         <v>20.54</v>
       </c>
-      <c r="Q22" s="18">
+      <c r="Q22" s="15">
         <v>20.149999999999999</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R22" s="15">
         <v>19.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="19" t="s">
+      <c r="S22" s="15">
+        <v>19.690000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A23" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="16">
         <v>31.87</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="16">
         <v>23.12</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="16">
         <v>22.25</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="16">
         <v>20.61</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="16">
         <v>19.52</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="16">
         <v>19.309999999999999</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="16">
         <v>19.93</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="16">
         <v>20.43</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="16">
         <v>20.18</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="16">
         <v>21.12</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="16">
         <v>20.5</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="16">
         <v>20.010000000000002</v>
       </c>
-      <c r="N23" s="25">
+      <c r="N23" s="20">
         <v>17.47</v>
       </c>
-      <c r="O23" s="20">
+      <c r="O23" s="16">
         <v>14.72</v>
       </c>
-      <c r="P23" s="20">
+      <c r="P23" s="16">
         <v>14.7</v>
       </c>
-      <c r="Q23" s="20">
+      <c r="Q23" s="16">
         <v>14.79</v>
       </c>
-      <c r="R23" s="20">
+      <c r="R23" s="16">
         <v>14.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="19" t="s">
+      <c r="S23" s="16">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A24" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="16">
         <v>21.27</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="16">
         <v>23.19</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="16">
         <v>23.95</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="16">
         <v>23.82</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="16">
         <v>23.44</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="16">
         <v>22.85</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="16">
         <v>23.29</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="16">
         <v>23.46</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="16">
         <v>23.68</v>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="16">
         <v>23.52</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="16">
         <v>23.24</v>
       </c>
-      <c r="M24" s="20">
+      <c r="M24" s="16">
         <v>23.49</v>
       </c>
-      <c r="N24" s="25">
+      <c r="N24" s="20">
         <v>19.940000000000001</v>
       </c>
-      <c r="O24" s="20">
+      <c r="O24" s="16">
         <v>20.61</v>
       </c>
-      <c r="P24" s="20">
+      <c r="P24" s="16">
         <v>20.78</v>
       </c>
-      <c r="Q24" s="20">
+      <c r="Q24" s="16">
         <v>19.829999999999998</v>
       </c>
-      <c r="R24" s="20">
+      <c r="R24" s="16">
         <v>19.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="19" t="s">
+      <c r="S24" s="16">
+        <v>20.14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A25" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="16">
         <v>22.93</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="16">
         <v>22.53</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="16">
         <v>22.9</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="16">
         <v>22.7</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="16">
         <v>22.21</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="16">
         <v>22.22</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="16">
         <v>22.32</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="16">
         <v>21.93</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="16">
         <v>22.13</v>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="16">
         <v>21.96</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="16">
         <v>21.73</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="16">
         <v>21.64</v>
       </c>
-      <c r="N25" s="25">
+      <c r="N25" s="20">
         <v>23.34</v>
       </c>
-      <c r="O25" s="20">
+      <c r="O25" s="16">
         <v>22.64</v>
       </c>
-      <c r="P25" s="20">
+      <c r="P25" s="16">
         <v>20.93</v>
       </c>
-      <c r="Q25" s="20">
+      <c r="Q25" s="16">
         <v>20.329999999999998</v>
       </c>
-      <c r="R25" s="20">
+      <c r="R25" s="16">
         <v>19.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="19" t="s">
+      <c r="S25" s="16">
+        <v>19.11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A26" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="16">
         <v>18.5</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="16">
         <v>20.46</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="16">
         <v>20.170000000000002</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="16">
         <v>20.57</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="16">
         <v>20.74</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="16">
         <v>20.77</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="16">
         <v>20.74</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="16">
         <v>20.86</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="16">
         <v>21.54</v>
       </c>
-      <c r="K26" s="20">
+      <c r="K26" s="16">
         <v>21.1</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="16">
         <v>20.86</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="16">
         <v>20.8</v>
       </c>
-      <c r="N26" s="25">
+      <c r="N26" s="20">
         <v>16.2</v>
       </c>
-      <c r="O26" s="20">
+      <c r="O26" s="16">
         <v>17.670000000000002</v>
       </c>
-      <c r="P26" s="20">
+      <c r="P26" s="16">
         <v>16.309999999999999</v>
       </c>
-      <c r="Q26" s="20">
+      <c r="Q26" s="16">
         <v>16.5</v>
       </c>
-      <c r="R26" s="20">
+      <c r="R26" s="16">
         <v>17.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="19" t="s">
+      <c r="S26" s="16">
+        <v>17.32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A27" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="20">
+      <c r="B27" s="16">
         <v>23.69</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="16">
         <v>24.39</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="16">
         <v>23.34</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="16">
         <v>22.82</v>
       </c>
-      <c r="F27" s="20">
+      <c r="F27" s="16">
         <v>22.3</v>
       </c>
-      <c r="G27" s="20">
+      <c r="G27" s="16">
         <v>21.27</v>
       </c>
-      <c r="H27" s="20">
+      <c r="H27" s="16">
         <v>21.59</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="16">
         <v>21.26</v>
       </c>
-      <c r="J27" s="20">
+      <c r="J27" s="16">
         <v>21.37</v>
       </c>
-      <c r="K27" s="20">
+      <c r="K27" s="16">
         <v>21.34</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="16">
         <v>20.8</v>
       </c>
-      <c r="M27" s="20">
+      <c r="M27" s="16">
         <v>21.03</v>
       </c>
-      <c r="N27" s="25">
+      <c r="N27" s="20">
         <v>20.309999999999999</v>
       </c>
-      <c r="O27" s="20">
+      <c r="O27" s="16">
         <v>20.49</v>
       </c>
-      <c r="P27" s="20">
+      <c r="P27" s="16">
         <v>20</v>
       </c>
-      <c r="Q27" s="20">
+      <c r="Q27" s="16">
         <v>19.41</v>
       </c>
-      <c r="R27" s="20">
+      <c r="R27" s="16">
         <v>18.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="S27" s="16">
+        <v>18.88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A28" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="20">
+      <c r="B28" s="16">
         <v>21.49</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="16">
         <v>21.99</v>
       </c>
-      <c r="D28" s="20">
+      <c r="D28" s="16">
         <v>22.35</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E28" s="16">
         <v>23.14</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="16">
         <v>22.82</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="16">
         <v>22.62</v>
       </c>
-      <c r="H28" s="20">
+      <c r="H28" s="16">
         <v>22.71</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="16">
         <v>22.4</v>
       </c>
-      <c r="J28" s="20">
+      <c r="J28" s="16">
         <v>22.88</v>
       </c>
-      <c r="K28" s="20">
+      <c r="K28" s="16">
         <v>22.93</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="16">
         <v>22.73</v>
       </c>
-      <c r="M28" s="20">
+      <c r="M28" s="16">
         <v>22.71</v>
       </c>
-      <c r="N28" s="25">
+      <c r="N28" s="20">
         <v>20.94</v>
       </c>
-      <c r="O28" s="20">
+      <c r="O28" s="16">
         <v>22.41</v>
       </c>
-      <c r="P28" s="20">
+      <c r="P28" s="16">
         <v>21.84</v>
       </c>
-      <c r="Q28" s="20">
+      <c r="Q28" s="16">
         <v>21.93</v>
       </c>
-      <c r="R28" s="20">
+      <c r="R28" s="16">
         <v>21.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="21" t="s">
+      <c r="S28" s="16">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A29" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="22">
+      <c r="B29" s="17">
         <v>17.559999999999999</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C29" s="17">
         <v>19.71</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="17">
         <v>19.88</v>
       </c>
-      <c r="E29" s="22">
+      <c r="E29" s="17">
         <v>21.03</v>
       </c>
-      <c r="F29" s="22">
+      <c r="F29" s="17">
         <v>20.75</v>
       </c>
-      <c r="G29" s="22">
+      <c r="G29" s="17">
         <v>20.34</v>
       </c>
-      <c r="H29" s="22">
+      <c r="H29" s="17">
         <v>20.96</v>
       </c>
-      <c r="I29" s="22">
+      <c r="I29" s="17">
         <v>19.45</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J29" s="17">
         <v>19.399999999999999</v>
       </c>
-      <c r="K29" s="22">
+      <c r="K29" s="17">
         <v>19.239999999999998</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L29" s="17">
         <v>18.86</v>
       </c>
-      <c r="M29" s="22">
+      <c r="M29" s="17">
         <v>18.96</v>
       </c>
-      <c r="N29" s="22">
+      <c r="N29" s="17">
         <v>19.100000000000001</v>
       </c>
-      <c r="O29" s="22">
+      <c r="O29" s="17">
         <v>19.68</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P29" s="17">
         <v>18.73</v>
       </c>
-      <c r="Q29" s="22">
+      <c r="Q29" s="17">
         <v>17.149999999999999</v>
       </c>
-      <c r="R29" s="22">
+      <c r="R29" s="17">
         <v>16.38</v>
       </c>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29" s="17">
+        <v>16.350000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:R7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:R21"/>
     <mergeCell ref="N5:R5"/>
-    <mergeCell ref="Q4:R4"/>
-    <mergeCell ref="A3:R3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>